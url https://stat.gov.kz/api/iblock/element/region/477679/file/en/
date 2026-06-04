--- v0 (2026-04-24)
+++ v1 (2026-06-04)
@@ -1,57 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{90F3F48D-35E8-45AA-A9A1-6CB040B20676}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13110" windowHeight="11415" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13110" windowHeight="11415"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="43">
   <si>
     <t/>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
@@ -152,51 +146,51 @@
     <t>Output of basic industrial products in the Akmola region 2026 year*</t>
   </si>
   <si>
     <t>"*" - operative data</t>
   </si>
   <si>
     <t>According to the current national classifier of the Republic of Kazakhstan "Classifier of administrative-territorial objects" (CATO) dated June 22, 2022.</t>
   </si>
   <si>
     <t>January-
 May</t>
   </si>
   <si>
     <t xml:space="preserve">Conventional designations: </t>
   </si>
   <si>
     <t>"х" – data is confidential</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -398,51 +392,51 @@
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -460,152 +454,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -741,55 +699,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AA65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="H47" sqref="H47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="13" width="10.85546875" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:21" s="3" customFormat="1" ht="19.5" customHeight="1">
       <c r="A2" s="33" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
       <c r="K2" s="33"/>
       <c r="L2" s="33"/>
       <c r="M2" s="33"/>
     </row>
@@ -880,640 +838,680 @@
         <v>0</v>
       </c>
       <c r="K5" s="18" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="18" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="18" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:21" s="1" customFormat="1">
       <c r="A6" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B6" s="20">
         <v>4748.3</v>
       </c>
       <c r="C6" s="20">
         <v>9357.5</v>
       </c>
       <c r="D6" s="20">
         <v>13743.2</v>
       </c>
-      <c r="E6" s="23"/>
+      <c r="E6" s="20">
+        <v>18272.8</v>
+      </c>
       <c r="F6" s="23"/>
       <c r="G6" s="22"/>
       <c r="H6" s="20"/>
       <c r="I6" s="24"/>
       <c r="J6" s="20"/>
       <c r="K6" s="20"/>
       <c r="L6" s="20"/>
       <c r="M6" s="20"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
     </row>
     <row r="7" spans="1:21" s="1" customFormat="1">
       <c r="A7" s="25" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="20">
         <v>1047.5</v>
       </c>
       <c r="C7" s="20">
         <v>2000.6</v>
       </c>
       <c r="D7" s="20">
         <v>2963.1</v>
       </c>
-      <c r="E7" s="23"/>
+      <c r="E7" s="20">
+        <v>4012.3</v>
+      </c>
       <c r="F7" s="23"/>
       <c r="G7" s="22"/>
       <c r="H7" s="20"/>
       <c r="I7" s="24"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
     </row>
     <row r="8" spans="1:21" s="1" customFormat="1">
       <c r="A8" s="25" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="20">
         <v>161</v>
       </c>
       <c r="C8" s="20">
         <v>323</v>
       </c>
       <c r="D8" s="20">
         <v>490</v>
       </c>
-      <c r="E8" s="23"/>
+      <c r="E8" s="20">
+        <v>612</v>
+      </c>
       <c r="F8" s="23"/>
       <c r="G8" s="22"/>
       <c r="H8" s="20"/>
       <c r="I8" s="24"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
     </row>
     <row r="9" spans="1:21" s="1" customFormat="1">
       <c r="A9" s="25" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="20">
         <v>1756.7</v>
       </c>
       <c r="C9" s="20">
         <v>3413.5</v>
       </c>
       <c r="D9" s="20">
         <v>4974.7</v>
       </c>
-      <c r="E9" s="23"/>
+      <c r="E9" s="20">
+        <v>6352.9</v>
+      </c>
       <c r="F9" s="23"/>
       <c r="G9" s="22"/>
       <c r="H9" s="20"/>
       <c r="I9" s="24"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
     </row>
     <row r="10" spans="1:21" s="1" customFormat="1">
       <c r="A10" s="25" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="20">
         <v>47.3</v>
       </c>
       <c r="C10" s="20">
         <v>105.8</v>
       </c>
       <c r="D10" s="20">
         <v>164.2</v>
       </c>
-      <c r="E10" s="23"/>
+      <c r="E10" s="20">
+        <v>222.7</v>
+      </c>
       <c r="F10" s="23"/>
       <c r="G10" s="22"/>
       <c r="H10" s="20"/>
       <c r="I10" s="24"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
     </row>
     <row r="11" spans="1:21" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="25" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="20">
         <v>63.1</v>
       </c>
       <c r="C11" s="20">
         <v>138</v>
       </c>
       <c r="D11" s="20">
         <v>212.9</v>
       </c>
-      <c r="E11" s="23"/>
+      <c r="E11" s="20">
+        <v>287.8</v>
+      </c>
       <c r="F11" s="23"/>
       <c r="G11" s="22"/>
       <c r="H11" s="20"/>
       <c r="I11" s="24"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
     </row>
     <row r="12" spans="1:21" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="20">
         <v>28.5</v>
       </c>
       <c r="C12" s="20">
         <v>61.7</v>
       </c>
       <c r="D12" s="20">
         <v>95</v>
       </c>
-      <c r="E12" s="23"/>
+      <c r="E12" s="20">
+        <v>128.30000000000001</v>
+      </c>
       <c r="F12" s="23"/>
       <c r="G12" s="22"/>
       <c r="H12" s="20"/>
       <c r="I12" s="24"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
     </row>
     <row r="13" spans="1:21" s="1" customFormat="1">
       <c r="A13" s="25" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="20">
         <v>94.4</v>
       </c>
       <c r="C13" s="20">
         <v>207.8</v>
       </c>
       <c r="D13" s="20">
         <v>304.2</v>
       </c>
-      <c r="E13" s="23"/>
+      <c r="E13" s="20">
+        <v>408.3</v>
+      </c>
       <c r="F13" s="23"/>
       <c r="G13" s="22"/>
       <c r="H13" s="20"/>
       <c r="I13" s="24"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
     </row>
     <row r="14" spans="1:21" s="1" customFormat="1">
       <c r="A14" s="25" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="20">
         <v>89.5</v>
       </c>
       <c r="C14" s="20">
         <v>177.5</v>
       </c>
       <c r="D14" s="20">
         <v>292.5</v>
       </c>
-      <c r="E14" s="23"/>
+      <c r="E14" s="20">
+        <v>420</v>
+      </c>
       <c r="F14" s="23"/>
       <c r="G14" s="22"/>
       <c r="H14" s="20"/>
       <c r="I14" s="24"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
     </row>
     <row r="15" spans="1:21" s="1" customFormat="1">
       <c r="A15" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="20">
         <v>23.2</v>
       </c>
       <c r="C15" s="20">
         <v>47</v>
       </c>
       <c r="D15" s="20">
         <v>70.8</v>
       </c>
-      <c r="E15" s="23"/>
+      <c r="E15" s="20">
+        <v>94.7</v>
+      </c>
       <c r="F15" s="23"/>
       <c r="G15" s="22"/>
       <c r="H15" s="20"/>
       <c r="I15" s="24"/>
       <c r="J15" s="20"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
     </row>
     <row r="16" spans="1:21" s="1" customFormat="1">
       <c r="A16" s="25" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="20">
         <v>60.3</v>
       </c>
       <c r="C16" s="20">
         <v>119.5</v>
       </c>
       <c r="D16" s="20">
         <v>178.7</v>
       </c>
-      <c r="E16" s="23"/>
+      <c r="E16" s="20">
+        <v>237.9</v>
+      </c>
       <c r="F16" s="23"/>
       <c r="G16" s="22"/>
       <c r="H16" s="20"/>
       <c r="I16" s="24"/>
       <c r="J16" s="20"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
     </row>
     <row r="17" spans="1:21" s="1" customFormat="1">
       <c r="A17" s="25" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="20">
         <v>97.7</v>
       </c>
       <c r="C17" s="20">
         <v>190.1</v>
       </c>
       <c r="D17" s="20">
         <v>282.39999999999998</v>
       </c>
-      <c r="E17" s="23"/>
+      <c r="E17" s="20">
+        <v>374.7</v>
+      </c>
       <c r="F17" s="23"/>
       <c r="G17" s="22"/>
       <c r="H17" s="20"/>
       <c r="I17" s="24"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
     </row>
     <row r="18" spans="1:21" s="1" customFormat="1">
       <c r="A18" s="25" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="20">
         <v>28</v>
       </c>
       <c r="C18" s="20">
         <v>56.9</v>
       </c>
       <c r="D18" s="20">
         <v>85.8</v>
       </c>
-      <c r="E18" s="23"/>
+      <c r="E18" s="20">
+        <v>114.8</v>
+      </c>
       <c r="F18" s="23"/>
       <c r="G18" s="22"/>
       <c r="H18" s="20"/>
       <c r="I18" s="24"/>
       <c r="J18" s="20"/>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
     </row>
     <row r="19" spans="1:21" s="1" customFormat="1">
       <c r="A19" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="20">
         <v>134.19999999999999</v>
       </c>
       <c r="C19" s="20">
         <v>279.7</v>
       </c>
       <c r="D19" s="20">
         <v>425.2</v>
       </c>
-      <c r="E19" s="23"/>
+      <c r="E19" s="20">
+        <v>570.70000000000005</v>
+      </c>
       <c r="F19" s="23"/>
       <c r="G19" s="22"/>
       <c r="H19" s="20"/>
       <c r="I19" s="24"/>
       <c r="J19" s="20"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
     </row>
     <row r="20" spans="1:21" s="1" customFormat="1">
       <c r="A20" s="25" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="20">
         <v>433.6</v>
       </c>
       <c r="C20" s="20">
         <v>858.7</v>
       </c>
       <c r="D20" s="20">
         <v>1179.8</v>
       </c>
-      <c r="E20" s="23"/>
+      <c r="E20" s="20">
+        <v>1607.7</v>
+      </c>
       <c r="F20" s="23"/>
       <c r="G20" s="22"/>
       <c r="H20" s="20"/>
       <c r="I20" s="24"/>
       <c r="J20" s="20"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
     </row>
     <row r="21" spans="1:21" s="1" customFormat="1">
       <c r="A21" s="25" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="20">
         <v>68.400000000000006</v>
       </c>
       <c r="C21" s="20">
         <v>143.30000000000001</v>
       </c>
       <c r="D21" s="20">
         <v>218.3</v>
       </c>
-      <c r="E21" s="23"/>
+      <c r="E21" s="20">
+        <v>293.3</v>
+      </c>
       <c r="F21" s="23"/>
       <c r="G21" s="22"/>
       <c r="H21" s="20"/>
       <c r="I21" s="24"/>
       <c r="J21" s="20"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
     </row>
     <row r="22" spans="1:21" s="1" customFormat="1">
       <c r="A22" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="20">
         <v>45.2</v>
       </c>
       <c r="C22" s="20">
         <v>95.9</v>
       </c>
       <c r="D22" s="20">
         <v>146.69999999999999</v>
       </c>
-      <c r="E22" s="23"/>
+      <c r="E22" s="20">
+        <v>197.4</v>
+      </c>
       <c r="F22" s="23"/>
       <c r="G22" s="22"/>
       <c r="H22" s="20"/>
       <c r="I22" s="24"/>
       <c r="J22" s="20"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
     </row>
     <row r="23" spans="1:21" s="1" customFormat="1">
       <c r="A23" s="25" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="20">
         <v>310.7</v>
       </c>
       <c r="C23" s="20">
         <v>592</v>
       </c>
       <c r="D23" s="20">
         <v>867.3</v>
       </c>
-      <c r="E23" s="23"/>
+      <c r="E23" s="20">
+        <v>1262.7</v>
+      </c>
       <c r="F23" s="23"/>
       <c r="G23" s="22"/>
       <c r="H23" s="20"/>
       <c r="I23" s="24"/>
       <c r="J23" s="20"/>
       <c r="K23" s="20"/>
       <c r="L23" s="20"/>
       <c r="M23" s="20"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
     </row>
     <row r="24" spans="1:21" s="1" customFormat="1">
       <c r="A24" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="20">
         <v>44.7</v>
       </c>
       <c r="C24" s="20">
         <v>93.4</v>
       </c>
       <c r="D24" s="20">
         <v>142.1</v>
       </c>
-      <c r="E24" s="23"/>
+      <c r="E24" s="20">
+        <v>190.8</v>
+      </c>
       <c r="F24" s="23"/>
       <c r="G24" s="22"/>
       <c r="H24" s="20"/>
       <c r="I24" s="24"/>
       <c r="J24" s="20"/>
       <c r="K24" s="20"/>
       <c r="L24" s="20"/>
       <c r="M24" s="20"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
     </row>
     <row r="25" spans="1:21" s="1" customFormat="1">
       <c r="A25" s="25" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="20">
         <v>214.4</v>
       </c>
       <c r="C25" s="20">
         <v>453.2</v>
       </c>
       <c r="D25" s="20">
         <v>649.5</v>
       </c>
-      <c r="E25" s="23"/>
+      <c r="E25" s="20">
+        <v>883.9</v>
+      </c>
       <c r="F25" s="23"/>
       <c r="G25" s="22"/>
       <c r="H25" s="20"/>
       <c r="I25" s="24"/>
       <c r="J25" s="20"/>
       <c r="K25" s="20"/>
       <c r="L25" s="20"/>
       <c r="M25" s="20"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
     </row>
     <row r="26" spans="1:21" s="1" customFormat="1">
       <c r="A26" s="26"/>
       <c r="B26" s="21"/>
       <c r="C26" s="22"/>
       <c r="D26" s="22"/>
       <c r="E26" s="22"/>
       <c r="F26" s="22"/>
       <c r="G26" s="18"/>
@@ -1532,621 +1530,661 @@
       <c r="C27" s="18"/>
       <c r="D27" s="18"/>
       <c r="E27" s="18"/>
       <c r="F27" s="18"/>
       <c r="G27" s="18"/>
       <c r="H27" s="18"/>
       <c r="I27" s="27"/>
       <c r="J27" s="18"/>
       <c r="K27" s="18"/>
       <c r="L27" s="18"/>
       <c r="M27" s="18"/>
     </row>
     <row r="28" spans="1:21" s="1" customFormat="1">
       <c r="A28" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="20">
         <v>2819</v>
       </c>
       <c r="C28" s="20">
         <v>5732.5</v>
       </c>
       <c r="D28" s="20">
         <v>8653.1</v>
       </c>
-      <c r="E28" s="23"/>
+      <c r="E28" s="20">
+        <v>11695.1</v>
+      </c>
       <c r="F28" s="23"/>
       <c r="G28" s="22"/>
       <c r="H28" s="20"/>
       <c r="I28" s="24"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
     </row>
     <row r="29" spans="1:21" s="1" customFormat="1">
       <c r="A29" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="20">
         <v>933.5</v>
       </c>
       <c r="C29" s="20">
         <v>1795.6</v>
       </c>
       <c r="D29" s="20">
         <v>2658.1</v>
       </c>
-      <c r="E29" s="23"/>
+      <c r="E29" s="20">
+        <v>3613.3</v>
+      </c>
       <c r="F29" s="23"/>
       <c r="G29" s="22"/>
       <c r="H29" s="20"/>
       <c r="I29" s="24"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
     </row>
     <row r="30" spans="1:21" s="1" customFormat="1">
       <c r="A30" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="20">
         <v>161</v>
       </c>
       <c r="C30" s="20">
         <v>323</v>
       </c>
       <c r="D30" s="20">
         <v>490</v>
       </c>
-      <c r="E30" s="23"/>
+      <c r="E30" s="20">
+        <v>612</v>
+      </c>
       <c r="F30" s="23"/>
       <c r="G30" s="22"/>
       <c r="H30" s="20"/>
       <c r="I30" s="24"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="20"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
     </row>
     <row r="31" spans="1:21" s="1" customFormat="1">
       <c r="A31" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B31" s="20">
         <v>394.7</v>
       </c>
       <c r="C31" s="20">
         <v>886.5</v>
       </c>
       <c r="D31" s="20">
         <v>1417.7</v>
       </c>
-      <c r="E31" s="23"/>
+      <c r="E31" s="20">
+        <v>1844.9</v>
+      </c>
       <c r="F31" s="23"/>
       <c r="G31" s="22"/>
       <c r="H31" s="20"/>
       <c r="I31" s="24"/>
       <c r="J31" s="20"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="20"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
     </row>
     <row r="32" spans="1:21" s="1" customFormat="1">
       <c r="A32" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="20">
         <v>47.3</v>
       </c>
       <c r="C32" s="20">
         <v>105.8</v>
       </c>
       <c r="D32" s="20">
         <v>164.2</v>
       </c>
-      <c r="E32" s="23"/>
+      <c r="E32" s="20">
+        <v>222.7</v>
+      </c>
       <c r="F32" s="23"/>
       <c r="G32" s="22"/>
       <c r="H32" s="20"/>
       <c r="I32" s="24"/>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="20"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
       <c r="T32" s="7"/>
     </row>
     <row r="33" spans="1:20" s="1" customFormat="1">
       <c r="A33" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="20">
         <v>35.6</v>
       </c>
       <c r="C33" s="20">
         <v>90.3</v>
       </c>
       <c r="D33" s="20">
         <v>145</v>
       </c>
-      <c r="E33" s="23"/>
+      <c r="E33" s="20">
+        <v>199.7</v>
+      </c>
       <c r="F33" s="23"/>
       <c r="G33" s="22"/>
       <c r="H33" s="20"/>
       <c r="I33" s="24"/>
       <c r="J33" s="20"/>
       <c r="K33" s="20"/>
       <c r="L33" s="20"/>
       <c r="M33" s="20"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
       <c r="T33" s="7"/>
     </row>
     <row r="34" spans="1:20" s="1" customFormat="1">
       <c r="A34" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="20">
         <v>28.5</v>
       </c>
       <c r="C34" s="20">
         <v>61.7</v>
       </c>
       <c r="D34" s="20">
         <v>95</v>
       </c>
-      <c r="E34" s="23"/>
+      <c r="E34" s="20">
+        <v>128.30000000000001</v>
+      </c>
       <c r="F34" s="23"/>
       <c r="G34" s="22"/>
       <c r="H34" s="20"/>
       <c r="I34" s="24"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
       <c r="T34" s="7"/>
     </row>
     <row r="35" spans="1:20" s="1" customFormat="1">
       <c r="A35" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="20">
         <v>94.4</v>
       </c>
       <c r="C35" s="20">
         <v>207.8</v>
       </c>
       <c r="D35" s="20">
         <v>304.2</v>
       </c>
-      <c r="E35" s="23"/>
+      <c r="E35" s="20">
+        <v>408.3</v>
+      </c>
       <c r="F35" s="23"/>
       <c r="G35" s="22"/>
       <c r="H35" s="20"/>
       <c r="I35" s="24"/>
       <c r="J35" s="20"/>
       <c r="K35" s="20"/>
       <c r="L35" s="20"/>
       <c r="M35" s="20"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
       <c r="T35" s="7"/>
     </row>
     <row r="36" spans="1:20" s="1" customFormat="1">
       <c r="A36" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="20">
         <v>89.4</v>
       </c>
       <c r="C36" s="20">
         <v>177.2</v>
       </c>
       <c r="D36" s="20">
         <v>292</v>
       </c>
-      <c r="E36" s="23"/>
+      <c r="E36" s="20">
+        <v>419.3</v>
+      </c>
       <c r="F36" s="23"/>
       <c r="G36" s="22"/>
       <c r="H36" s="20"/>
       <c r="I36" s="24"/>
       <c r="J36" s="20"/>
       <c r="K36" s="20"/>
       <c r="L36" s="20"/>
       <c r="M36" s="20"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
       <c r="T36" s="7"/>
     </row>
     <row r="37" spans="1:20" s="1" customFormat="1">
       <c r="A37" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="20">
         <v>23.2</v>
       </c>
       <c r="C37" s="20">
         <v>47</v>
       </c>
       <c r="D37" s="20">
         <v>70.8</v>
       </c>
-      <c r="E37" s="23"/>
+      <c r="E37" s="20">
+        <v>94.7</v>
+      </c>
       <c r="F37" s="23"/>
       <c r="G37" s="22"/>
       <c r="H37" s="20"/>
       <c r="I37" s="24"/>
       <c r="J37" s="20"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="20"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
       <c r="T37" s="7"/>
     </row>
     <row r="38" spans="1:20" s="1" customFormat="1">
       <c r="A38" s="28" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="20">
         <v>54.6</v>
       </c>
       <c r="C38" s="20">
         <v>106.5</v>
       </c>
       <c r="D38" s="20">
         <v>158.5</v>
       </c>
-      <c r="E38" s="23"/>
+      <c r="E38" s="20">
+        <v>210.5</v>
+      </c>
       <c r="F38" s="23"/>
       <c r="G38" s="22"/>
       <c r="H38" s="20"/>
       <c r="I38" s="24"/>
       <c r="J38" s="20"/>
       <c r="K38" s="20"/>
       <c r="L38" s="20"/>
       <c r="M38" s="20"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
       <c r="T38" s="7"/>
     </row>
     <row r="39" spans="1:20" s="1" customFormat="1">
       <c r="A39" s="28" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="20">
         <v>93.5</v>
       </c>
       <c r="C39" s="20">
         <v>181.6</v>
       </c>
       <c r="D39" s="20">
         <v>269.7</v>
       </c>
-      <c r="E39" s="23"/>
+      <c r="E39" s="20">
+        <v>357.8</v>
+      </c>
       <c r="F39" s="23"/>
       <c r="G39" s="22"/>
       <c r="H39" s="20"/>
       <c r="I39" s="24"/>
       <c r="J39" s="20"/>
       <c r="K39" s="20"/>
       <c r="L39" s="20"/>
       <c r="M39" s="20"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
       <c r="T39" s="7"/>
     </row>
     <row r="40" spans="1:20" s="1" customFormat="1">
       <c r="A40" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="20">
         <v>28</v>
       </c>
       <c r="C40" s="20">
         <v>56.9</v>
       </c>
       <c r="D40" s="20">
         <v>85.8</v>
       </c>
-      <c r="E40" s="23"/>
+      <c r="E40" s="20">
+        <v>114.8</v>
+      </c>
       <c r="F40" s="23"/>
       <c r="G40" s="22"/>
       <c r="H40" s="20"/>
       <c r="I40" s="24"/>
       <c r="J40" s="20"/>
       <c r="K40" s="20"/>
       <c r="L40" s="20"/>
       <c r="M40" s="20"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
       <c r="T40" s="7"/>
     </row>
     <row r="41" spans="1:20" s="1" customFormat="1">
       <c r="A41" s="28" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="20">
         <v>134</v>
       </c>
       <c r="C41" s="20">
         <v>279.3</v>
       </c>
       <c r="D41" s="20">
         <v>424.7</v>
       </c>
-      <c r="E41" s="23"/>
+      <c r="E41" s="20">
+        <v>570</v>
+      </c>
       <c r="F41" s="23"/>
       <c r="G41" s="22"/>
       <c r="H41" s="20"/>
       <c r="I41" s="24"/>
       <c r="J41" s="20"/>
       <c r="K41" s="20"/>
       <c r="L41" s="20"/>
       <c r="M41" s="20"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
       <c r="T41" s="7"/>
     </row>
     <row r="42" spans="1:20" s="1" customFormat="1">
       <c r="A42" s="28" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="20">
         <v>18.100000000000001</v>
       </c>
       <c r="C42" s="20">
         <v>35.5</v>
       </c>
       <c r="D42" s="20">
         <v>53.5</v>
       </c>
-      <c r="E42" s="23"/>
+      <c r="E42" s="20">
+        <v>70.900000000000006</v>
+      </c>
       <c r="F42" s="23"/>
       <c r="G42" s="22"/>
       <c r="H42" s="20"/>
       <c r="I42" s="24"/>
       <c r="J42" s="20"/>
       <c r="K42" s="20"/>
       <c r="L42" s="20"/>
       <c r="M42" s="20"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
       <c r="T42" s="7"/>
     </row>
     <row r="43" spans="1:20" s="1" customFormat="1">
       <c r="A43" s="28" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="20">
         <v>68.400000000000006</v>
       </c>
       <c r="C43" s="20">
         <v>143.30000000000001</v>
       </c>
       <c r="D43" s="20">
         <v>218.3</v>
       </c>
-      <c r="E43" s="23"/>
+      <c r="E43" s="20">
+        <v>293.3</v>
+      </c>
       <c r="F43" s="23"/>
       <c r="G43" s="22"/>
       <c r="H43" s="20"/>
       <c r="I43" s="24"/>
       <c r="J43" s="20"/>
       <c r="K43" s="20"/>
       <c r="L43" s="20"/>
       <c r="M43" s="20"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
       <c r="T43" s="7"/>
     </row>
     <row r="44" spans="1:20" s="1" customFormat="1">
       <c r="A44" s="28" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="20">
         <v>45.2</v>
       </c>
       <c r="C44" s="20">
         <v>95.9</v>
       </c>
       <c r="D44" s="20">
         <v>146.69999999999999</v>
       </c>
-      <c r="E44" s="23"/>
+      <c r="E44" s="20">
+        <v>197.4</v>
+      </c>
       <c r="F44" s="23"/>
       <c r="G44" s="22"/>
       <c r="H44" s="20"/>
       <c r="I44" s="24"/>
       <c r="J44" s="20"/>
       <c r="K44" s="20"/>
       <c r="L44" s="20"/>
       <c r="M44" s="20"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
       <c r="T44" s="7"/>
     </row>
     <row r="45" spans="1:20" s="1" customFormat="1">
       <c r="A45" s="28" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="20">
         <v>310.7</v>
       </c>
       <c r="C45" s="20">
         <v>592</v>
       </c>
       <c r="D45" s="20">
         <v>867.3</v>
       </c>
-      <c r="E45" s="23"/>
+      <c r="E45" s="20">
+        <v>1262.7</v>
+      </c>
       <c r="F45" s="23"/>
       <c r="G45" s="22"/>
       <c r="H45" s="20"/>
       <c r="I45" s="24"/>
       <c r="J45" s="20"/>
       <c r="K45" s="20"/>
       <c r="L45" s="20"/>
       <c r="M45" s="20"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
       <c r="T45" s="7"/>
     </row>
     <row r="46" spans="1:20" s="1" customFormat="1" ht="15.75" customHeight="1">
       <c r="A46" s="28" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="20">
         <v>44.7</v>
       </c>
       <c r="C46" s="20">
         <v>93.4</v>
       </c>
       <c r="D46" s="20">
         <v>142.1</v>
       </c>
-      <c r="E46" s="23"/>
+      <c r="E46" s="20">
+        <v>190.8</v>
+      </c>
       <c r="F46" s="23"/>
       <c r="G46" s="22"/>
       <c r="H46" s="20"/>
       <c r="I46" s="24"/>
       <c r="J46" s="20"/>
       <c r="K46" s="20"/>
       <c r="L46" s="20"/>
       <c r="M46" s="20"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
       <c r="T46" s="7"/>
     </row>
     <row r="47" spans="1:20" s="1" customFormat="1" ht="15.75" customHeight="1">
       <c r="A47" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="20">
         <v>214.4</v>
       </c>
       <c r="C47" s="20">
         <v>453.2</v>
       </c>
       <c r="D47" s="20">
         <v>649.5</v>
       </c>
-      <c r="E47" s="23"/>
+      <c r="E47" s="20">
+        <v>883.9</v>
+      </c>
       <c r="F47" s="23"/>
       <c r="G47" s="22"/>
       <c r="H47" s="20"/>
       <c r="I47" s="24"/>
       <c r="J47" s="20"/>
       <c r="K47" s="20"/>
       <c r="L47" s="20"/>
       <c r="M47" s="20"/>
       <c r="N47" s="7"/>
       <c r="O47" s="7"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="7"/>
       <c r="R47" s="7"/>
       <c r="S47" s="7"/>
       <c r="T47" s="7"/>
     </row>
     <row r="48" spans="1:20" s="1" customFormat="1">
       <c r="A48" s="28"/>
       <c r="B48" s="22"/>
       <c r="C48" s="27"/>
       <c r="D48" s="18"/>
       <c r="E48" s="18"/>
       <c r="F48" s="18"/>
       <c r="G48" s="18"/>
       <c r="H48" s="18"/>
@@ -2164,291 +2202,309 @@
       <c r="C49" s="18"/>
       <c r="D49" s="18"/>
       <c r="E49" s="18"/>
       <c r="F49" s="18"/>
       <c r="G49" s="18"/>
       <c r="H49" s="18"/>
       <c r="I49" s="27"/>
       <c r="J49" s="18"/>
       <c r="K49" s="18"/>
       <c r="L49" s="18"/>
       <c r="M49" s="18"/>
     </row>
     <row r="50" spans="1:27" s="1" customFormat="1">
       <c r="A50" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="20">
         <v>1929.3</v>
       </c>
       <c r="C50" s="21">
         <v>3625</v>
       </c>
       <c r="D50" s="20">
         <v>5090.1000000000004</v>
       </c>
-      <c r="E50" s="23"/>
+      <c r="E50" s="20">
+        <v>6577.7</v>
+      </c>
       <c r="F50" s="23"/>
       <c r="G50" s="22"/>
       <c r="H50" s="22"/>
       <c r="I50" s="24"/>
       <c r="J50" s="20"/>
       <c r="K50" s="20"/>
       <c r="L50" s="20"/>
       <c r="M50" s="20"/>
       <c r="N50" s="7"/>
       <c r="O50" s="7"/>
       <c r="P50" s="7"/>
       <c r="Q50" s="7"/>
       <c r="R50" s="7"/>
       <c r="S50" s="7"/>
       <c r="T50" s="7"/>
     </row>
     <row r="51" spans="1:27" s="1" customFormat="1">
       <c r="A51" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B51" s="20">
         <v>114</v>
       </c>
       <c r="C51" s="21">
         <v>205</v>
       </c>
       <c r="D51" s="20">
         <v>305</v>
       </c>
-      <c r="E51" s="23"/>
+      <c r="E51" s="20">
+        <v>399</v>
+      </c>
       <c r="F51" s="23"/>
       <c r="G51" s="22"/>
       <c r="H51" s="22"/>
       <c r="I51" s="24"/>
       <c r="J51" s="20"/>
       <c r="K51" s="20"/>
       <c r="L51" s="20"/>
       <c r="M51" s="20"/>
       <c r="N51" s="7"/>
       <c r="O51" s="7"/>
       <c r="P51" s="7"/>
       <c r="Q51" s="7"/>
       <c r="R51" s="7"/>
       <c r="S51" s="7"/>
       <c r="T51" s="7"/>
     </row>
     <row r="52" spans="1:27" s="1" customFormat="1">
       <c r="A52" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B52" s="20">
         <v>1362</v>
       </c>
       <c r="C52" s="21">
         <v>2527</v>
       </c>
       <c r="D52" s="20">
         <v>3557</v>
       </c>
-      <c r="E52" s="23"/>
+      <c r="E52" s="20">
+        <v>4508</v>
+      </c>
       <c r="F52" s="23"/>
       <c r="G52" s="22"/>
       <c r="H52" s="22"/>
       <c r="I52" s="24"/>
       <c r="J52" s="20"/>
       <c r="K52" s="20"/>
       <c r="L52" s="20"/>
       <c r="M52" s="20"/>
       <c r="N52" s="7"/>
       <c r="O52" s="7"/>
       <c r="P52" s="7"/>
       <c r="Q52" s="7"/>
       <c r="R52" s="7"/>
       <c r="S52" s="7"/>
       <c r="T52" s="7"/>
     </row>
     <row r="53" spans="1:27" s="1" customFormat="1">
       <c r="A53" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B53" s="20">
         <v>27.5</v>
       </c>
       <c r="C53" s="21">
         <v>47.7</v>
       </c>
       <c r="D53" s="20">
         <v>67.900000000000006</v>
       </c>
-      <c r="E53" s="23"/>
+      <c r="E53" s="20">
+        <v>88.1</v>
+      </c>
       <c r="F53" s="23"/>
       <c r="G53" s="22"/>
       <c r="H53" s="29"/>
       <c r="I53" s="24"/>
       <c r="J53" s="20"/>
       <c r="K53" s="20"/>
       <c r="L53" s="20"/>
       <c r="M53" s="20"/>
       <c r="N53" s="7"/>
       <c r="O53" s="7"/>
       <c r="P53" s="7"/>
       <c r="Q53" s="7"/>
       <c r="R53" s="7"/>
       <c r="S53" s="7"/>
       <c r="T53" s="7"/>
     </row>
     <row r="54" spans="1:27" s="1" customFormat="1">
       <c r="A54" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B54" s="20">
         <v>0.1</v>
       </c>
       <c r="C54" s="21">
         <v>0.3</v>
       </c>
       <c r="D54" s="20">
         <v>0.5</v>
       </c>
-      <c r="E54" s="23"/>
+      <c r="E54" s="20">
+        <v>0.7</v>
+      </c>
       <c r="F54" s="23"/>
       <c r="G54" s="22"/>
       <c r="H54" s="22"/>
       <c r="I54" s="24"/>
       <c r="J54" s="20"/>
       <c r="K54" s="20"/>
       <c r="L54" s="20"/>
       <c r="M54" s="20"/>
       <c r="N54" s="7"/>
       <c r="O54" s="7"/>
       <c r="P54" s="7"/>
       <c r="Q54" s="7"/>
       <c r="R54" s="7"/>
       <c r="S54" s="7"/>
       <c r="T54" s="7"/>
     </row>
     <row r="55" spans="1:27" s="1" customFormat="1">
       <c r="A55" s="28" t="s">
         <v>25</v>
       </c>
       <c r="B55" s="20">
         <v>5.7</v>
       </c>
       <c r="C55" s="21">
         <v>13</v>
       </c>
       <c r="D55" s="20">
         <v>20.2</v>
       </c>
-      <c r="E55" s="23"/>
+      <c r="E55" s="20">
+        <v>27.4</v>
+      </c>
       <c r="F55" s="23"/>
       <c r="G55" s="22"/>
       <c r="H55" s="22"/>
       <c r="I55" s="24"/>
       <c r="J55" s="20"/>
       <c r="K55" s="20"/>
       <c r="L55" s="20"/>
       <c r="M55" s="20"/>
       <c r="N55" s="7"/>
       <c r="O55" s="7"/>
       <c r="P55" s="7"/>
       <c r="Q55" s="7"/>
       <c r="R55" s="7"/>
       <c r="S55" s="7"/>
       <c r="T55" s="7"/>
     </row>
     <row r="56" spans="1:27" s="1" customFormat="1">
       <c r="A56" s="28" t="s">
         <v>26</v>
       </c>
       <c r="B56" s="20">
         <v>4.2</v>
       </c>
       <c r="C56" s="21">
         <v>8.5</v>
       </c>
       <c r="D56" s="20">
         <v>12.7</v>
       </c>
-      <c r="E56" s="23"/>
+      <c r="E56" s="20">
+        <v>16.899999999999999</v>
+      </c>
       <c r="F56" s="23"/>
       <c r="G56" s="22"/>
       <c r="H56" s="22"/>
       <c r="I56" s="24"/>
       <c r="J56" s="20"/>
       <c r="K56" s="20"/>
       <c r="L56" s="20"/>
       <c r="M56" s="20"/>
       <c r="N56" s="7"/>
       <c r="O56" s="7"/>
       <c r="P56" s="7"/>
       <c r="Q56" s="7"/>
       <c r="R56" s="7"/>
       <c r="S56" s="7"/>
       <c r="T56" s="7"/>
     </row>
     <row r="57" spans="1:27" s="1" customFormat="1">
       <c r="A57" s="28" t="s">
         <v>28</v>
       </c>
       <c r="B57" s="20">
         <v>0.2</v>
       </c>
       <c r="C57" s="21">
         <v>0.3</v>
       </c>
       <c r="D57" s="20">
         <v>0.5</v>
       </c>
-      <c r="E57" s="23"/>
+      <c r="E57" s="20">
+        <v>0.7</v>
+      </c>
       <c r="F57" s="23"/>
       <c r="G57" s="22"/>
       <c r="H57" s="22"/>
       <c r="I57" s="24"/>
       <c r="J57" s="20"/>
       <c r="K57" s="20"/>
       <c r="L57" s="20"/>
       <c r="M57" s="20"/>
       <c r="N57" s="7"/>
       <c r="O57" s="7"/>
       <c r="P57" s="7"/>
       <c r="Q57" s="7"/>
       <c r="R57" s="7"/>
       <c r="S57" s="7"/>
       <c r="T57" s="7"/>
     </row>
     <row r="58" spans="1:27" s="9" customFormat="1">
       <c r="A58" s="28" t="s">
         <v>29</v>
       </c>
       <c r="B58" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C58" s="21">
         <v>823.2</v>
       </c>
       <c r="D58" s="20">
         <v>1126.3</v>
       </c>
-      <c r="E58" s="22"/>
+      <c r="E58" s="20">
+        <v>1536.8</v>
+      </c>
       <c r="F58" s="22"/>
       <c r="G58" s="22"/>
       <c r="H58" s="22"/>
       <c r="I58" s="24"/>
       <c r="J58" s="20"/>
       <c r="K58" s="20"/>
       <c r="L58" s="20"/>
       <c r="M58" s="20"/>
       <c r="N58" s="8"/>
       <c r="O58" s="8"/>
       <c r="P58" s="8"/>
       <c r="Q58" s="8"/>
       <c r="R58" s="8"/>
       <c r="S58" s="8"/>
       <c r="T58" s="8"/>
     </row>
     <row r="59" spans="1:27" s="3" customFormat="1" ht="12.75">
       <c r="A59" s="15"/>
       <c r="B59" s="14"/>
       <c r="C59" s="14"/>
       <c r="D59" s="14"/>
       <c r="E59" s="14"/>
       <c r="F59" s="14"/>
       <c r="G59" s="14"/>
       <c r="H59" s="14"/>