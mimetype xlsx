--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13110" windowHeight="11415"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="43">
   <si>
     <t/>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
@@ -151,51 +151,51 @@
   <si>
     <t>According to the current national classifier of the Republic of Kazakhstan "Classifier of administrative-territorial objects" (CATO) dated June 22, 2022.</t>
   </si>
   <si>
     <t>January-
 May</t>
   </si>
   <si>
     <t xml:space="preserve">Conventional designations: </t>
   </si>
   <si>
     <t>"х" – data is confidential</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
@@ -221,56 +221,50 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -288,149 +282,146 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -703,75 +694,75 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AA65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H47" sqref="H47"/>
+      <selection activeCell="H73" sqref="H73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="13" width="10.85546875" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:21" s="3" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A2" s="33" t="s">
+      <c r="A2" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="B2" s="33"/>
-[...10 lines deleted...]
-      <c r="M2" s="33"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
     </row>
     <row r="3" spans="1:21" s="1" customFormat="1">
       <c r="A3" s="10"/>
       <c r="B3" s="10"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
     </row>
     <row r="4" spans="1:21" s="3" customFormat="1" ht="22.5">
       <c r="A4" s="11"/>
       <c r="B4" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="12" t="s">
@@ -841,1841 +832,1939 @@
         <v>0</v>
       </c>
       <c r="L5" s="18" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="18" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:21" s="1" customFormat="1">
       <c r="A6" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B6" s="20">
         <v>4748.3</v>
       </c>
       <c r="C6" s="20">
         <v>9357.5</v>
       </c>
       <c r="D6" s="20">
         <v>13743.2</v>
       </c>
       <c r="E6" s="20">
         <v>18272.8</v>
       </c>
-      <c r="F6" s="23"/>
+      <c r="F6" s="22">
+        <v>22612.5</v>
+      </c>
       <c r="G6" s="22"/>
       <c r="H6" s="20"/>
-      <c r="I6" s="24"/>
+      <c r="I6" s="23"/>
       <c r="J6" s="20"/>
       <c r="K6" s="20"/>
       <c r="L6" s="20"/>
       <c r="M6" s="20"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
     </row>
     <row r="7" spans="1:21" s="1" customFormat="1">
-      <c r="A7" s="25" t="s">
+      <c r="A7" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="20">
         <v>1047.5</v>
       </c>
       <c r="C7" s="20">
         <v>2000.6</v>
       </c>
       <c r="D7" s="20">
         <v>2963.1</v>
       </c>
       <c r="E7" s="20">
         <v>4012.3</v>
       </c>
-      <c r="F7" s="23"/>
+      <c r="F7" s="22">
+        <v>4884.6000000000004</v>
+      </c>
       <c r="G7" s="22"/>
       <c r="H7" s="20"/>
-      <c r="I7" s="24"/>
+      <c r="I7" s="23"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
     </row>
     <row r="8" spans="1:21" s="1" customFormat="1">
-      <c r="A8" s="25" t="s">
+      <c r="A8" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="20">
         <v>161</v>
       </c>
       <c r="C8" s="20">
         <v>323</v>
       </c>
       <c r="D8" s="20">
         <v>490</v>
       </c>
       <c r="E8" s="20">
         <v>612</v>
       </c>
-      <c r="F8" s="23"/>
+      <c r="F8" s="22">
+        <v>820</v>
+      </c>
       <c r="G8" s="22"/>
       <c r="H8" s="20"/>
-      <c r="I8" s="24"/>
+      <c r="I8" s="23"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
     </row>
     <row r="9" spans="1:21" s="1" customFormat="1">
-      <c r="A9" s="25" t="s">
+      <c r="A9" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="20">
         <v>1756.7</v>
       </c>
       <c r="C9" s="20">
         <v>3413.5</v>
       </c>
       <c r="D9" s="20">
         <v>4974.7</v>
       </c>
       <c r="E9" s="20">
         <v>6352.9</v>
       </c>
-      <c r="F9" s="23"/>
+      <c r="F9" s="22">
+        <v>7677.2</v>
+      </c>
       <c r="G9" s="22"/>
       <c r="H9" s="20"/>
-      <c r="I9" s="24"/>
+      <c r="I9" s="23"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
     </row>
     <row r="10" spans="1:21" s="1" customFormat="1">
-      <c r="A10" s="25" t="s">
+      <c r="A10" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="20">
         <v>47.3</v>
       </c>
       <c r="C10" s="20">
         <v>105.8</v>
       </c>
       <c r="D10" s="20">
         <v>164.2</v>
       </c>
       <c r="E10" s="20">
         <v>222.7</v>
       </c>
-      <c r="F10" s="23"/>
+      <c r="F10" s="22">
+        <v>267.2</v>
+      </c>
       <c r="G10" s="22"/>
       <c r="H10" s="20"/>
-      <c r="I10" s="24"/>
+      <c r="I10" s="23"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
     </row>
     <row r="11" spans="1:21" s="1" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A11" s="25" t="s">
+      <c r="A11" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="20">
         <v>63.1</v>
       </c>
       <c r="C11" s="20">
         <v>138</v>
       </c>
       <c r="D11" s="20">
         <v>212.9</v>
       </c>
       <c r="E11" s="20">
         <v>287.8</v>
       </c>
-      <c r="F11" s="23"/>
+      <c r="F11" s="22">
+        <v>339.9</v>
+      </c>
       <c r="G11" s="22"/>
       <c r="H11" s="20"/>
-      <c r="I11" s="24"/>
+      <c r="I11" s="23"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
     </row>
     <row r="12" spans="1:21" s="1" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A12" s="25" t="s">
+      <c r="A12" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="20">
         <v>28.5</v>
       </c>
       <c r="C12" s="20">
         <v>61.7</v>
       </c>
       <c r="D12" s="20">
         <v>95</v>
       </c>
       <c r="E12" s="20">
         <v>128.30000000000001</v>
       </c>
-      <c r="F12" s="23"/>
+      <c r="F12" s="22">
+        <v>152.80000000000001</v>
+      </c>
       <c r="G12" s="22"/>
       <c r="H12" s="20"/>
-      <c r="I12" s="24"/>
+      <c r="I12" s="23"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
     </row>
     <row r="13" spans="1:21" s="1" customFormat="1">
-      <c r="A13" s="25" t="s">
+      <c r="A13" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="20">
         <v>94.4</v>
       </c>
       <c r="C13" s="20">
         <v>207.8</v>
       </c>
       <c r="D13" s="20">
         <v>304.2</v>
       </c>
       <c r="E13" s="20">
         <v>408.3</v>
       </c>
-      <c r="F13" s="23"/>
+      <c r="F13" s="22">
+        <v>506.1</v>
+      </c>
       <c r="G13" s="22"/>
       <c r="H13" s="20"/>
-      <c r="I13" s="24"/>
+      <c r="I13" s="23"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
     </row>
     <row r="14" spans="1:21" s="1" customFormat="1">
-      <c r="A14" s="25" t="s">
+      <c r="A14" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="20">
         <v>89.5</v>
       </c>
       <c r="C14" s="20">
         <v>177.5</v>
       </c>
       <c r="D14" s="20">
         <v>292.5</v>
       </c>
       <c r="E14" s="20">
         <v>420</v>
       </c>
-      <c r="F14" s="23"/>
+      <c r="F14" s="22">
+        <v>543.9</v>
+      </c>
       <c r="G14" s="22"/>
       <c r="H14" s="20"/>
-      <c r="I14" s="24"/>
+      <c r="I14" s="23"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
     </row>
     <row r="15" spans="1:21" s="1" customFormat="1">
-      <c r="A15" s="25" t="s">
+      <c r="A15" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="20">
         <v>23.2</v>
       </c>
       <c r="C15" s="20">
         <v>47</v>
       </c>
       <c r="D15" s="20">
         <v>70.8</v>
       </c>
       <c r="E15" s="20">
         <v>94.7</v>
       </c>
-      <c r="F15" s="23"/>
+      <c r="F15" s="22">
+        <v>115.7</v>
+      </c>
       <c r="G15" s="22"/>
       <c r="H15" s="20"/>
-      <c r="I15" s="24"/>
+      <c r="I15" s="23"/>
       <c r="J15" s="20"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
     </row>
     <row r="16" spans="1:21" s="1" customFormat="1">
-      <c r="A16" s="25" t="s">
+      <c r="A16" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="20">
         <v>60.3</v>
       </c>
       <c r="C16" s="20">
         <v>119.5</v>
       </c>
       <c r="D16" s="20">
         <v>178.7</v>
       </c>
       <c r="E16" s="20">
         <v>237.9</v>
       </c>
-      <c r="F16" s="23"/>
+      <c r="F16" s="22">
+        <v>294.2</v>
+      </c>
       <c r="G16" s="22"/>
       <c r="H16" s="20"/>
-      <c r="I16" s="24"/>
+      <c r="I16" s="23"/>
       <c r="J16" s="20"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
     </row>
     <row r="17" spans="1:21" s="1" customFormat="1">
-      <c r="A17" s="25" t="s">
+      <c r="A17" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="20">
         <v>97.7</v>
       </c>
       <c r="C17" s="20">
         <v>190.1</v>
       </c>
       <c r="D17" s="20">
         <v>282.39999999999998</v>
       </c>
       <c r="E17" s="20">
         <v>374.7</v>
       </c>
-      <c r="F17" s="23"/>
+      <c r="F17" s="22">
+        <v>465.4</v>
+      </c>
       <c r="G17" s="22"/>
       <c r="H17" s="20"/>
-      <c r="I17" s="24"/>
+      <c r="I17" s="23"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
     </row>
     <row r="18" spans="1:21" s="1" customFormat="1">
-      <c r="A18" s="25" t="s">
+      <c r="A18" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="20">
         <v>28</v>
       </c>
       <c r="C18" s="20">
         <v>56.9</v>
       </c>
       <c r="D18" s="20">
         <v>85.8</v>
       </c>
       <c r="E18" s="20">
         <v>114.8</v>
       </c>
-      <c r="F18" s="23"/>
+      <c r="F18" s="22">
+        <v>142.1</v>
+      </c>
       <c r="G18" s="22"/>
       <c r="H18" s="20"/>
-      <c r="I18" s="24"/>
+      <c r="I18" s="23"/>
       <c r="J18" s="20"/>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
     </row>
     <row r="19" spans="1:21" s="1" customFormat="1">
-      <c r="A19" s="25" t="s">
+      <c r="A19" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="20">
         <v>134.19999999999999</v>
       </c>
       <c r="C19" s="20">
         <v>279.7</v>
       </c>
       <c r="D19" s="20">
         <v>425.2</v>
       </c>
       <c r="E19" s="20">
         <v>570.70000000000005</v>
       </c>
-      <c r="F19" s="23"/>
+      <c r="F19" s="22">
+        <v>720.9</v>
+      </c>
       <c r="G19" s="22"/>
       <c r="H19" s="20"/>
-      <c r="I19" s="24"/>
+      <c r="I19" s="23"/>
       <c r="J19" s="20"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
     </row>
     <row r="20" spans="1:21" s="1" customFormat="1">
-      <c r="A20" s="25" t="s">
+      <c r="A20" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="20">
         <v>433.6</v>
       </c>
       <c r="C20" s="20">
         <v>858.7</v>
       </c>
       <c r="D20" s="20">
         <v>1179.8</v>
       </c>
       <c r="E20" s="20">
         <v>1607.7</v>
       </c>
-      <c r="F20" s="23"/>
+      <c r="F20" s="22">
+        <v>2066.9</v>
+      </c>
       <c r="G20" s="22"/>
       <c r="H20" s="20"/>
-      <c r="I20" s="24"/>
+      <c r="I20" s="23"/>
       <c r="J20" s="20"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
     </row>
     <row r="21" spans="1:21" s="1" customFormat="1">
-      <c r="A21" s="25" t="s">
+      <c r="A21" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="20">
         <v>68.400000000000006</v>
       </c>
       <c r="C21" s="20">
         <v>143.30000000000001</v>
       </c>
       <c r="D21" s="20">
         <v>218.3</v>
       </c>
       <c r="E21" s="20">
         <v>293.3</v>
       </c>
-      <c r="F21" s="23"/>
+      <c r="F21" s="22">
+        <v>374.6</v>
+      </c>
       <c r="G21" s="22"/>
       <c r="H21" s="20"/>
-      <c r="I21" s="24"/>
+      <c r="I21" s="23"/>
       <c r="J21" s="20"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
     </row>
     <row r="22" spans="1:21" s="1" customFormat="1">
-      <c r="A22" s="25" t="s">
+      <c r="A22" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="20">
         <v>45.2</v>
       </c>
       <c r="C22" s="20">
         <v>95.9</v>
       </c>
       <c r="D22" s="20">
         <v>146.69999999999999</v>
       </c>
       <c r="E22" s="20">
         <v>197.4</v>
       </c>
-      <c r="F22" s="23"/>
+      <c r="F22" s="22">
+        <v>241.5</v>
+      </c>
       <c r="G22" s="22"/>
       <c r="H22" s="20"/>
-      <c r="I22" s="24"/>
+      <c r="I22" s="23"/>
       <c r="J22" s="20"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
     </row>
     <row r="23" spans="1:21" s="1" customFormat="1">
-      <c r="A23" s="25" t="s">
+      <c r="A23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="20">
         <v>310.7</v>
       </c>
       <c r="C23" s="20">
         <v>592</v>
       </c>
       <c r="D23" s="20">
         <v>867.3</v>
       </c>
       <c r="E23" s="20">
         <v>1262.7</v>
       </c>
-      <c r="F23" s="23"/>
+      <c r="F23" s="22">
+        <v>1690.3</v>
+      </c>
       <c r="G23" s="22"/>
       <c r="H23" s="20"/>
-      <c r="I23" s="24"/>
+      <c r="I23" s="23"/>
       <c r="J23" s="20"/>
       <c r="K23" s="20"/>
       <c r="L23" s="20"/>
       <c r="M23" s="20"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
     </row>
     <row r="24" spans="1:21" s="1" customFormat="1">
-      <c r="A24" s="25" t="s">
+      <c r="A24" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="20">
         <v>44.7</v>
       </c>
       <c r="C24" s="20">
         <v>93.4</v>
       </c>
       <c r="D24" s="20">
         <v>142.1</v>
       </c>
       <c r="E24" s="20">
         <v>190.8</v>
       </c>
-      <c r="F24" s="23"/>
+      <c r="F24" s="22">
+        <v>247.5</v>
+      </c>
       <c r="G24" s="22"/>
       <c r="H24" s="20"/>
-      <c r="I24" s="24"/>
+      <c r="I24" s="23"/>
       <c r="J24" s="20"/>
       <c r="K24" s="20"/>
       <c r="L24" s="20"/>
       <c r="M24" s="20"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
     </row>
     <row r="25" spans="1:21" s="1" customFormat="1">
-      <c r="A25" s="25" t="s">
+      <c r="A25" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="20">
         <v>214.4</v>
       </c>
       <c r="C25" s="20">
         <v>453.2</v>
       </c>
       <c r="D25" s="20">
         <v>649.5</v>
       </c>
       <c r="E25" s="20">
         <v>883.9</v>
       </c>
-      <c r="F25" s="23"/>
+      <c r="F25" s="22">
+        <v>1061.9000000000001</v>
+      </c>
       <c r="G25" s="22"/>
       <c r="H25" s="20"/>
-      <c r="I25" s="24"/>
+      <c r="I25" s="23"/>
       <c r="J25" s="20"/>
       <c r="K25" s="20"/>
       <c r="L25" s="20"/>
       <c r="M25" s="20"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
     </row>
     <row r="26" spans="1:21" s="1" customFormat="1">
-      <c r="A26" s="26"/>
+      <c r="A26" s="25"/>
       <c r="B26" s="21"/>
       <c r="C26" s="22"/>
       <c r="D26" s="22"/>
       <c r="E26" s="22"/>
       <c r="F26" s="22"/>
       <c r="G26" s="18"/>
       <c r="H26" s="18"/>
-      <c r="I26" s="27"/>
+      <c r="I26" s="26"/>
       <c r="J26" s="18"/>
       <c r="K26" s="18"/>
       <c r="L26" s="18"/>
       <c r="M26" s="18"/>
     </row>
     <row r="27" spans="1:21" s="1" customFormat="1" ht="23.25">
-      <c r="A27" s="30" t="s">
+      <c r="A27" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="B27" s="27"/>
+      <c r="B27" s="26"/>
       <c r="C27" s="18"/>
       <c r="D27" s="18"/>
       <c r="E27" s="18"/>
       <c r="F27" s="18"/>
       <c r="G27" s="18"/>
       <c r="H27" s="18"/>
-      <c r="I27" s="27"/>
+      <c r="I27" s="26"/>
       <c r="J27" s="18"/>
       <c r="K27" s="18"/>
       <c r="L27" s="18"/>
       <c r="M27" s="18"/>
     </row>
     <row r="28" spans="1:21" s="1" customFormat="1">
-      <c r="A28" s="28" t="s">
+      <c r="A28" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="20">
         <v>2819</v>
       </c>
       <c r="C28" s="20">
         <v>5732.5</v>
       </c>
       <c r="D28" s="20">
         <v>8653.1</v>
       </c>
       <c r="E28" s="20">
         <v>11695.1</v>
       </c>
-      <c r="F28" s="23"/>
+      <c r="F28" s="22">
+        <v>14782.8</v>
+      </c>
       <c r="G28" s="22"/>
       <c r="H28" s="20"/>
-      <c r="I28" s="24"/>
+      <c r="I28" s="23"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
     </row>
     <row r="29" spans="1:21" s="1" customFormat="1">
-      <c r="A29" s="28" t="s">
+      <c r="A29" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="20">
         <v>933.5</v>
       </c>
       <c r="C29" s="20">
         <v>1795.6</v>
       </c>
       <c r="D29" s="20">
         <v>2658.1</v>
       </c>
       <c r="E29" s="20">
         <v>3613.3</v>
       </c>
-      <c r="F29" s="23"/>
+      <c r="F29" s="22">
+        <v>4467.6000000000004</v>
+      </c>
       <c r="G29" s="22"/>
       <c r="H29" s="20"/>
-      <c r="I29" s="24"/>
+      <c r="I29" s="23"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
     </row>
     <row r="30" spans="1:21" s="1" customFormat="1">
-      <c r="A30" s="28" t="s">
+      <c r="A30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="20">
         <v>161</v>
       </c>
       <c r="C30" s="20">
         <v>323</v>
       </c>
       <c r="D30" s="20">
         <v>490</v>
       </c>
       <c r="E30" s="20">
         <v>612</v>
       </c>
-      <c r="F30" s="23"/>
+      <c r="F30" s="22">
+        <v>820</v>
+      </c>
       <c r="G30" s="22"/>
       <c r="H30" s="20"/>
-      <c r="I30" s="24"/>
+      <c r="I30" s="23"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="20"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
     </row>
     <row r="31" spans="1:21" s="1" customFormat="1">
-      <c r="A31" s="28" t="s">
+      <c r="A31" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B31" s="20">
         <v>394.7</v>
       </c>
       <c r="C31" s="20">
         <v>886.5</v>
       </c>
       <c r="D31" s="20">
         <v>1417.7</v>
       </c>
       <c r="E31" s="20">
         <v>1844.9</v>
       </c>
-      <c r="F31" s="23"/>
+      <c r="F31" s="22">
+        <v>2400.1999999999998</v>
+      </c>
       <c r="G31" s="22"/>
       <c r="H31" s="20"/>
-      <c r="I31" s="24"/>
+      <c r="I31" s="23"/>
       <c r="J31" s="20"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="20"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
     </row>
     <row r="32" spans="1:21" s="1" customFormat="1">
-      <c r="A32" s="28" t="s">
+      <c r="A32" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="20">
         <v>47.3</v>
       </c>
       <c r="C32" s="20">
         <v>105.8</v>
       </c>
       <c r="D32" s="20">
         <v>164.2</v>
       </c>
       <c r="E32" s="20">
         <v>222.7</v>
       </c>
-      <c r="F32" s="23"/>
+      <c r="F32" s="22">
+        <v>267.2</v>
+      </c>
       <c r="G32" s="22"/>
       <c r="H32" s="20"/>
-      <c r="I32" s="24"/>
+      <c r="I32" s="23"/>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="20"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
       <c r="T32" s="7"/>
     </row>
     <row r="33" spans="1:20" s="1" customFormat="1">
-      <c r="A33" s="28" t="s">
+      <c r="A33" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="20">
         <v>35.6</v>
       </c>
       <c r="C33" s="20">
         <v>90.3</v>
       </c>
       <c r="D33" s="20">
         <v>145</v>
       </c>
       <c r="E33" s="20">
         <v>199.7</v>
       </c>
-      <c r="F33" s="23"/>
+      <c r="F33" s="22">
+        <v>233.5</v>
+      </c>
       <c r="G33" s="22"/>
       <c r="H33" s="20"/>
-      <c r="I33" s="24"/>
+      <c r="I33" s="23"/>
       <c r="J33" s="20"/>
       <c r="K33" s="20"/>
       <c r="L33" s="20"/>
       <c r="M33" s="20"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
       <c r="T33" s="7"/>
     </row>
     <row r="34" spans="1:20" s="1" customFormat="1">
-      <c r="A34" s="28" t="s">
+      <c r="A34" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="20">
         <v>28.5</v>
       </c>
       <c r="C34" s="20">
         <v>61.7</v>
       </c>
       <c r="D34" s="20">
         <v>95</v>
       </c>
       <c r="E34" s="20">
         <v>128.30000000000001</v>
       </c>
-      <c r="F34" s="23"/>
+      <c r="F34" s="22">
+        <v>152.80000000000001</v>
+      </c>
       <c r="G34" s="22"/>
       <c r="H34" s="20"/>
-      <c r="I34" s="24"/>
+      <c r="I34" s="23"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
       <c r="T34" s="7"/>
     </row>
     <row r="35" spans="1:20" s="1" customFormat="1">
-      <c r="A35" s="28" t="s">
+      <c r="A35" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="20">
         <v>94.4</v>
       </c>
       <c r="C35" s="20">
         <v>207.8</v>
       </c>
       <c r="D35" s="20">
         <v>304.2</v>
       </c>
       <c r="E35" s="20">
         <v>408.3</v>
       </c>
-      <c r="F35" s="23"/>
+      <c r="F35" s="22">
+        <v>506.1</v>
+      </c>
       <c r="G35" s="22"/>
       <c r="H35" s="20"/>
-      <c r="I35" s="24"/>
+      <c r="I35" s="23"/>
       <c r="J35" s="20"/>
       <c r="K35" s="20"/>
       <c r="L35" s="20"/>
       <c r="M35" s="20"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
       <c r="T35" s="7"/>
     </row>
     <row r="36" spans="1:20" s="1" customFormat="1">
-      <c r="A36" s="28" t="s">
+      <c r="A36" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="20">
         <v>89.4</v>
       </c>
       <c r="C36" s="20">
         <v>177.2</v>
       </c>
       <c r="D36" s="20">
         <v>292</v>
       </c>
       <c r="E36" s="20">
         <v>419.3</v>
       </c>
-      <c r="F36" s="23"/>
+      <c r="F36" s="22">
+        <v>543.1</v>
+      </c>
       <c r="G36" s="22"/>
       <c r="H36" s="20"/>
-      <c r="I36" s="24"/>
+      <c r="I36" s="23"/>
       <c r="J36" s="20"/>
       <c r="K36" s="20"/>
       <c r="L36" s="20"/>
       <c r="M36" s="20"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
       <c r="T36" s="7"/>
     </row>
     <row r="37" spans="1:20" s="1" customFormat="1">
-      <c r="A37" s="28" t="s">
+      <c r="A37" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="20">
         <v>23.2</v>
       </c>
       <c r="C37" s="20">
         <v>47</v>
       </c>
       <c r="D37" s="20">
         <v>70.8</v>
       </c>
       <c r="E37" s="20">
         <v>94.7</v>
       </c>
-      <c r="F37" s="23"/>
+      <c r="F37" s="22">
+        <v>115.7</v>
+      </c>
       <c r="G37" s="22"/>
       <c r="H37" s="20"/>
-      <c r="I37" s="24"/>
+      <c r="I37" s="23"/>
       <c r="J37" s="20"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="20"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
       <c r="T37" s="7"/>
     </row>
     <row r="38" spans="1:20" s="1" customFormat="1">
-      <c r="A38" s="28" t="s">
+      <c r="A38" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="20">
         <v>54.6</v>
       </c>
       <c r="C38" s="20">
         <v>106.5</v>
       </c>
       <c r="D38" s="20">
         <v>158.5</v>
       </c>
       <c r="E38" s="20">
         <v>210.5</v>
       </c>
-      <c r="F38" s="23"/>
+      <c r="F38" s="22">
+        <v>265.3</v>
+      </c>
       <c r="G38" s="22"/>
       <c r="H38" s="20"/>
-      <c r="I38" s="24"/>
+      <c r="I38" s="23"/>
       <c r="J38" s="20"/>
       <c r="K38" s="20"/>
       <c r="L38" s="20"/>
       <c r="M38" s="20"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
       <c r="T38" s="7"/>
     </row>
     <row r="39" spans="1:20" s="1" customFormat="1">
-      <c r="A39" s="28" t="s">
+      <c r="A39" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="20">
         <v>93.5</v>
       </c>
       <c r="C39" s="20">
         <v>181.6</v>
       </c>
       <c r="D39" s="20">
         <v>269.7</v>
       </c>
       <c r="E39" s="20">
         <v>357.8</v>
       </c>
-      <c r="F39" s="23"/>
+      <c r="F39" s="22">
+        <v>444.3</v>
+      </c>
       <c r="G39" s="22"/>
       <c r="H39" s="20"/>
-      <c r="I39" s="24"/>
+      <c r="I39" s="23"/>
       <c r="J39" s="20"/>
       <c r="K39" s="20"/>
       <c r="L39" s="20"/>
       <c r="M39" s="20"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
       <c r="T39" s="7"/>
     </row>
     <row r="40" spans="1:20" s="1" customFormat="1">
-      <c r="A40" s="28" t="s">
+      <c r="A40" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="20">
         <v>28</v>
       </c>
       <c r="C40" s="20">
         <v>56.9</v>
       </c>
       <c r="D40" s="20">
         <v>85.8</v>
       </c>
       <c r="E40" s="20">
         <v>114.8</v>
       </c>
-      <c r="F40" s="23"/>
+      <c r="F40" s="22">
+        <v>142.1</v>
+      </c>
       <c r="G40" s="22"/>
       <c r="H40" s="20"/>
-      <c r="I40" s="24"/>
+      <c r="I40" s="23"/>
       <c r="J40" s="20"/>
       <c r="K40" s="20"/>
       <c r="L40" s="20"/>
       <c r="M40" s="20"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
       <c r="T40" s="7"/>
     </row>
     <row r="41" spans="1:20" s="1" customFormat="1">
-      <c r="A41" s="28" t="s">
+      <c r="A41" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="20">
         <v>134</v>
       </c>
       <c r="C41" s="20">
         <v>279.3</v>
       </c>
       <c r="D41" s="20">
         <v>424.7</v>
       </c>
       <c r="E41" s="20">
         <v>570</v>
       </c>
-      <c r="F41" s="23"/>
+      <c r="F41" s="22">
+        <v>720</v>
+      </c>
       <c r="G41" s="22"/>
       <c r="H41" s="20"/>
-      <c r="I41" s="24"/>
+      <c r="I41" s="23"/>
       <c r="J41" s="20"/>
       <c r="K41" s="20"/>
       <c r="L41" s="20"/>
       <c r="M41" s="20"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
       <c r="T41" s="7"/>
     </row>
     <row r="42" spans="1:20" s="1" customFormat="1">
-      <c r="A42" s="28" t="s">
+      <c r="A42" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="20">
         <v>18.100000000000001</v>
       </c>
       <c r="C42" s="20">
         <v>35.5</v>
       </c>
       <c r="D42" s="20">
         <v>53.5</v>
       </c>
       <c r="E42" s="20">
         <v>70.900000000000006</v>
       </c>
-      <c r="F42" s="23"/>
+      <c r="F42" s="22">
+        <v>89.4</v>
+      </c>
       <c r="G42" s="22"/>
       <c r="H42" s="20"/>
-      <c r="I42" s="24"/>
+      <c r="I42" s="23"/>
       <c r="J42" s="20"/>
       <c r="K42" s="20"/>
       <c r="L42" s="20"/>
       <c r="M42" s="20"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
       <c r="T42" s="7"/>
     </row>
     <row r="43" spans="1:20" s="1" customFormat="1">
-      <c r="A43" s="28" t="s">
+      <c r="A43" s="27" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="20">
         <v>68.400000000000006</v>
       </c>
       <c r="C43" s="20">
         <v>143.30000000000001</v>
       </c>
       <c r="D43" s="20">
         <v>218.3</v>
       </c>
       <c r="E43" s="20">
         <v>293.3</v>
       </c>
-      <c r="F43" s="23"/>
+      <c r="F43" s="22">
+        <v>374.6</v>
+      </c>
       <c r="G43" s="22"/>
       <c r="H43" s="20"/>
-      <c r="I43" s="24"/>
+      <c r="I43" s="23"/>
       <c r="J43" s="20"/>
       <c r="K43" s="20"/>
       <c r="L43" s="20"/>
       <c r="M43" s="20"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
       <c r="T43" s="7"/>
     </row>
     <row r="44" spans="1:20" s="1" customFormat="1">
-      <c r="A44" s="28" t="s">
+      <c r="A44" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="20">
         <v>45.2</v>
       </c>
       <c r="C44" s="20">
         <v>95.9</v>
       </c>
       <c r="D44" s="20">
         <v>146.69999999999999</v>
       </c>
       <c r="E44" s="20">
         <v>197.4</v>
       </c>
-      <c r="F44" s="23"/>
+      <c r="F44" s="22">
+        <v>241.5</v>
+      </c>
       <c r="G44" s="22"/>
       <c r="H44" s="20"/>
-      <c r="I44" s="24"/>
+      <c r="I44" s="23"/>
       <c r="J44" s="20"/>
       <c r="K44" s="20"/>
       <c r="L44" s="20"/>
       <c r="M44" s="20"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
       <c r="T44" s="7"/>
     </row>
     <row r="45" spans="1:20" s="1" customFormat="1">
-      <c r="A45" s="28" t="s">
+      <c r="A45" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="20">
         <v>310.7</v>
       </c>
       <c r="C45" s="20">
         <v>592</v>
       </c>
       <c r="D45" s="20">
         <v>867.3</v>
       </c>
       <c r="E45" s="20">
         <v>1262.7</v>
       </c>
-      <c r="F45" s="23"/>
+      <c r="F45" s="22">
+        <v>1690.3</v>
+      </c>
       <c r="G45" s="22"/>
       <c r="H45" s="20"/>
-      <c r="I45" s="24"/>
+      <c r="I45" s="23"/>
       <c r="J45" s="20"/>
       <c r="K45" s="20"/>
       <c r="L45" s="20"/>
       <c r="M45" s="20"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
       <c r="T45" s="7"/>
     </row>
     <row r="46" spans="1:20" s="1" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A46" s="28" t="s">
+      <c r="A46" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="20">
         <v>44.7</v>
       </c>
       <c r="C46" s="20">
         <v>93.4</v>
       </c>
       <c r="D46" s="20">
         <v>142.1</v>
       </c>
       <c r="E46" s="20">
         <v>190.8</v>
       </c>
-      <c r="F46" s="23"/>
+      <c r="F46" s="22">
+        <v>247.5</v>
+      </c>
       <c r="G46" s="22"/>
       <c r="H46" s="20"/>
-      <c r="I46" s="24"/>
+      <c r="I46" s="23"/>
       <c r="J46" s="20"/>
       <c r="K46" s="20"/>
       <c r="L46" s="20"/>
       <c r="M46" s="20"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
       <c r="T46" s="7"/>
     </row>
     <row r="47" spans="1:20" s="1" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A47" s="28" t="s">
+      <c r="A47" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="20">
         <v>214.4</v>
       </c>
       <c r="C47" s="20">
         <v>453.2</v>
       </c>
       <c r="D47" s="20">
         <v>649.5</v>
       </c>
       <c r="E47" s="20">
         <v>883.9</v>
       </c>
-      <c r="F47" s="23"/>
+      <c r="F47" s="22">
+        <v>1061.9000000000001</v>
+      </c>
       <c r="G47" s="22"/>
       <c r="H47" s="20"/>
-      <c r="I47" s="24"/>
+      <c r="I47" s="23"/>
       <c r="J47" s="20"/>
       <c r="K47" s="20"/>
       <c r="L47" s="20"/>
       <c r="M47" s="20"/>
       <c r="N47" s="7"/>
       <c r="O47" s="7"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="7"/>
       <c r="R47" s="7"/>
       <c r="S47" s="7"/>
       <c r="T47" s="7"/>
     </row>
     <row r="48" spans="1:20" s="1" customFormat="1">
-      <c r="A48" s="28"/>
+      <c r="A48" s="27"/>
       <c r="B48" s="22"/>
-      <c r="C48" s="27"/>
+      <c r="C48" s="26"/>
       <c r="D48" s="18"/>
       <c r="E48" s="18"/>
       <c r="F48" s="18"/>
       <c r="G48" s="18"/>
       <c r="H48" s="18"/>
-      <c r="I48" s="27"/>
+      <c r="I48" s="26"/>
       <c r="J48" s="18"/>
       <c r="K48" s="18"/>
       <c r="L48" s="18"/>
       <c r="M48" s="18"/>
     </row>
     <row r="49" spans="1:27" s="1" customFormat="1" ht="23.25">
-      <c r="A49" s="30" t="s">
+      <c r="A49" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B49" s="18"/>
       <c r="C49" s="18"/>
       <c r="D49" s="18"/>
       <c r="E49" s="18"/>
       <c r="F49" s="18"/>
       <c r="G49" s="18"/>
       <c r="H49" s="18"/>
-      <c r="I49" s="27"/>
+      <c r="I49" s="26"/>
       <c r="J49" s="18"/>
       <c r="K49" s="18"/>
       <c r="L49" s="18"/>
       <c r="M49" s="18"/>
     </row>
     <row r="50" spans="1:27" s="1" customFormat="1">
-      <c r="A50" s="28" t="s">
+      <c r="A50" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="20">
         <v>1929.3</v>
       </c>
       <c r="C50" s="21">
         <v>3625</v>
       </c>
       <c r="D50" s="20">
         <v>5090.1000000000004</v>
       </c>
       <c r="E50" s="20">
         <v>6577.7</v>
       </c>
-      <c r="F50" s="23"/>
+      <c r="F50" s="22">
+        <v>7829.7</v>
+      </c>
       <c r="G50" s="22"/>
       <c r="H50" s="22"/>
-      <c r="I50" s="24"/>
+      <c r="I50" s="23"/>
       <c r="J50" s="20"/>
       <c r="K50" s="20"/>
       <c r="L50" s="20"/>
       <c r="M50" s="20"/>
       <c r="N50" s="7"/>
       <c r="O50" s="7"/>
       <c r="P50" s="7"/>
       <c r="Q50" s="7"/>
       <c r="R50" s="7"/>
       <c r="S50" s="7"/>
       <c r="T50" s="7"/>
     </row>
     <row r="51" spans="1:27" s="1" customFormat="1">
-      <c r="A51" s="28" t="s">
+      <c r="A51" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B51" s="20">
         <v>114</v>
       </c>
       <c r="C51" s="21">
         <v>205</v>
       </c>
       <c r="D51" s="20">
         <v>305</v>
       </c>
       <c r="E51" s="20">
         <v>399</v>
       </c>
-      <c r="F51" s="23"/>
+      <c r="F51" s="22">
+        <v>417</v>
+      </c>
       <c r="G51" s="22"/>
       <c r="H51" s="22"/>
-      <c r="I51" s="24"/>
+      <c r="I51" s="23"/>
       <c r="J51" s="20"/>
       <c r="K51" s="20"/>
       <c r="L51" s="20"/>
       <c r="M51" s="20"/>
       <c r="N51" s="7"/>
       <c r="O51" s="7"/>
       <c r="P51" s="7"/>
       <c r="Q51" s="7"/>
       <c r="R51" s="7"/>
       <c r="S51" s="7"/>
       <c r="T51" s="7"/>
     </row>
     <row r="52" spans="1:27" s="1" customFormat="1">
-      <c r="A52" s="28" t="s">
+      <c r="A52" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B52" s="20">
         <v>1362</v>
       </c>
       <c r="C52" s="21">
         <v>2527</v>
       </c>
       <c r="D52" s="20">
         <v>3557</v>
       </c>
       <c r="E52" s="20">
         <v>4508</v>
       </c>
-      <c r="F52" s="23"/>
+      <c r="F52" s="22">
+        <v>5277</v>
+      </c>
       <c r="G52" s="22"/>
       <c r="H52" s="22"/>
-      <c r="I52" s="24"/>
+      <c r="I52" s="23"/>
       <c r="J52" s="20"/>
       <c r="K52" s="20"/>
       <c r="L52" s="20"/>
       <c r="M52" s="20"/>
       <c r="N52" s="7"/>
       <c r="O52" s="7"/>
       <c r="P52" s="7"/>
       <c r="Q52" s="7"/>
       <c r="R52" s="7"/>
       <c r="S52" s="7"/>
       <c r="T52" s="7"/>
     </row>
     <row r="53" spans="1:27" s="1" customFormat="1">
-      <c r="A53" s="28" t="s">
+      <c r="A53" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B53" s="20">
         <v>27.5</v>
       </c>
       <c r="C53" s="21">
         <v>47.7</v>
       </c>
       <c r="D53" s="20">
         <v>67.900000000000006</v>
       </c>
       <c r="E53" s="20">
         <v>88.1</v>
       </c>
-      <c r="F53" s="23"/>
+      <c r="F53" s="22">
+        <v>106.4</v>
+      </c>
       <c r="G53" s="22"/>
-      <c r="H53" s="29"/>
-      <c r="I53" s="24"/>
+      <c r="H53" s="28"/>
+      <c r="I53" s="23"/>
       <c r="J53" s="20"/>
       <c r="K53" s="20"/>
       <c r="L53" s="20"/>
       <c r="M53" s="20"/>
       <c r="N53" s="7"/>
       <c r="O53" s="7"/>
       <c r="P53" s="7"/>
       <c r="Q53" s="7"/>
       <c r="R53" s="7"/>
       <c r="S53" s="7"/>
       <c r="T53" s="7"/>
     </row>
     <row r="54" spans="1:27" s="1" customFormat="1">
-      <c r="A54" s="28" t="s">
+      <c r="A54" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B54" s="20">
         <v>0.1</v>
       </c>
       <c r="C54" s="21">
         <v>0.3</v>
       </c>
       <c r="D54" s="20">
         <v>0.5</v>
       </c>
       <c r="E54" s="20">
         <v>0.7</v>
       </c>
-      <c r="F54" s="23"/>
+      <c r="F54" s="22">
+        <v>0.9</v>
+      </c>
       <c r="G54" s="22"/>
       <c r="H54" s="22"/>
-      <c r="I54" s="24"/>
+      <c r="I54" s="23"/>
       <c r="J54" s="20"/>
       <c r="K54" s="20"/>
       <c r="L54" s="20"/>
       <c r="M54" s="20"/>
       <c r="N54" s="7"/>
       <c r="O54" s="7"/>
       <c r="P54" s="7"/>
       <c r="Q54" s="7"/>
       <c r="R54" s="7"/>
       <c r="S54" s="7"/>
       <c r="T54" s="7"/>
     </row>
     <row r="55" spans="1:27" s="1" customFormat="1">
-      <c r="A55" s="28" t="s">
+      <c r="A55" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B55" s="20">
         <v>5.7</v>
       </c>
       <c r="C55" s="21">
         <v>13</v>
       </c>
       <c r="D55" s="20">
         <v>20.2</v>
       </c>
       <c r="E55" s="20">
         <v>27.4</v>
       </c>
-      <c r="F55" s="23"/>
+      <c r="F55" s="22">
+        <v>28.9</v>
+      </c>
       <c r="G55" s="22"/>
       <c r="H55" s="22"/>
-      <c r="I55" s="24"/>
+      <c r="I55" s="23"/>
       <c r="J55" s="20"/>
       <c r="K55" s="20"/>
       <c r="L55" s="20"/>
       <c r="M55" s="20"/>
       <c r="N55" s="7"/>
       <c r="O55" s="7"/>
       <c r="P55" s="7"/>
       <c r="Q55" s="7"/>
       <c r="R55" s="7"/>
       <c r="S55" s="7"/>
       <c r="T55" s="7"/>
     </row>
     <row r="56" spans="1:27" s="1" customFormat="1">
-      <c r="A56" s="28" t="s">
+      <c r="A56" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B56" s="20">
         <v>4.2</v>
       </c>
       <c r="C56" s="21">
         <v>8.5</v>
       </c>
       <c r="D56" s="20">
         <v>12.7</v>
       </c>
       <c r="E56" s="20">
         <v>16.899999999999999</v>
       </c>
-      <c r="F56" s="23"/>
+      <c r="F56" s="22">
+        <v>21.2</v>
+      </c>
       <c r="G56" s="22"/>
       <c r="H56" s="22"/>
-      <c r="I56" s="24"/>
+      <c r="I56" s="23"/>
       <c r="J56" s="20"/>
       <c r="K56" s="20"/>
       <c r="L56" s="20"/>
       <c r="M56" s="20"/>
       <c r="N56" s="7"/>
       <c r="O56" s="7"/>
       <c r="P56" s="7"/>
       <c r="Q56" s="7"/>
       <c r="R56" s="7"/>
       <c r="S56" s="7"/>
       <c r="T56" s="7"/>
     </row>
     <row r="57" spans="1:27" s="1" customFormat="1">
-      <c r="A57" s="28" t="s">
+      <c r="A57" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B57" s="20">
         <v>0.2</v>
       </c>
       <c r="C57" s="21">
         <v>0.3</v>
       </c>
       <c r="D57" s="20">
         <v>0.5</v>
       </c>
       <c r="E57" s="20">
         <v>0.7</v>
       </c>
-      <c r="F57" s="23"/>
+      <c r="F57" s="22">
+        <v>0.9</v>
+      </c>
       <c r="G57" s="22"/>
       <c r="H57" s="22"/>
-      <c r="I57" s="24"/>
+      <c r="I57" s="23"/>
       <c r="J57" s="20"/>
       <c r="K57" s="20"/>
       <c r="L57" s="20"/>
       <c r="M57" s="20"/>
       <c r="N57" s="7"/>
       <c r="O57" s="7"/>
       <c r="P57" s="7"/>
       <c r="Q57" s="7"/>
       <c r="R57" s="7"/>
       <c r="S57" s="7"/>
       <c r="T57" s="7"/>
     </row>
     <row r="58" spans="1:27" s="9" customFormat="1">
-      <c r="A58" s="28" t="s">
+      <c r="A58" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="B58" s="29" t="s">
+      <c r="B58" s="28" t="s">
         <v>35</v>
       </c>
       <c r="C58" s="21">
         <v>823.2</v>
       </c>
       <c r="D58" s="20">
         <v>1126.3</v>
       </c>
       <c r="E58" s="20">
         <v>1536.8</v>
       </c>
-      <c r="F58" s="22"/>
+      <c r="F58" s="22">
+        <v>1977.5</v>
+      </c>
       <c r="G58" s="22"/>
       <c r="H58" s="22"/>
-      <c r="I58" s="24"/>
+      <c r="I58" s="23"/>
       <c r="J58" s="20"/>
       <c r="K58" s="20"/>
       <c r="L58" s="20"/>
       <c r="M58" s="20"/>
       <c r="N58" s="8"/>
       <c r="O58" s="8"/>
       <c r="P58" s="8"/>
       <c r="Q58" s="8"/>
       <c r="R58" s="8"/>
       <c r="S58" s="8"/>
       <c r="T58" s="8"/>
     </row>
     <row r="59" spans="1:27" s="3" customFormat="1" ht="12.75">
       <c r="A59" s="15"/>
       <c r="B59" s="14"/>
       <c r="C59" s="14"/>
       <c r="D59" s="14"/>
       <c r="E59" s="14"/>
       <c r="F59" s="14"/>
       <c r="G59" s="14"/>
       <c r="H59" s="14"/>
       <c r="I59" s="14"/>
       <c r="J59" s="14"/>
       <c r="K59" s="14"/>
       <c r="L59" s="14"/>
       <c r="M59" s="14"/>
       <c r="N59" s="5"/>
       <c r="O59" s="5"/>
       <c r="P59" s="5"/>
       <c r="Q59" s="5"/>
       <c r="R59" s="5"/>
       <c r="S59" s="5"/>
       <c r="T59" s="4"/>
       <c r="U59" s="5"/>
       <c r="V59" s="4"/>
       <c r="W59" s="5"/>
       <c r="X59" s="5"/>
       <c r="Y59" s="6"/>
       <c r="Z59" s="5"/>
       <c r="AA59" s="6"/>
     </row>
     <row r="60" spans="1:27">
-      <c r="A60" s="34" t="s">
+      <c r="A60" s="33" t="s">
         <v>40</v>
       </c>
-      <c r="B60" s="34"/>
-[...10 lines deleted...]
-      <c r="M60" s="34"/>
+      <c r="B60" s="33"/>
+      <c r="C60" s="33"/>
+      <c r="D60" s="33"/>
+      <c r="E60" s="33"/>
+      <c r="F60" s="33"/>
+      <c r="G60" s="33"/>
+      <c r="H60" s="33"/>
+      <c r="I60" s="33"/>
+      <c r="J60" s="33"/>
+      <c r="K60" s="33"/>
+      <c r="L60" s="33"/>
+      <c r="M60" s="33"/>
     </row>
     <row r="61" spans="1:27">
-      <c r="A61" s="35" t="s">
+      <c r="A61" s="34" t="s">
         <v>37</v>
       </c>
-      <c r="B61" s="35"/>
-[...10 lines deleted...]
-      <c r="M61" s="35"/>
+      <c r="B61" s="34"/>
+      <c r="C61" s="34"/>
+      <c r="D61" s="34"/>
+      <c r="E61" s="34"/>
+      <c r="F61" s="34"/>
+      <c r="G61" s="34"/>
+      <c r="H61" s="34"/>
+      <c r="I61" s="34"/>
+      <c r="J61" s="34"/>
+      <c r="K61" s="34"/>
+      <c r="L61" s="34"/>
+      <c r="M61" s="34"/>
     </row>
     <row r="62" spans="1:27">
-      <c r="A62" s="31" t="s">
+      <c r="A62" s="30" t="s">
         <v>41</v>
       </c>
-      <c r="B62" s="31"/>
-[...10 lines deleted...]
-      <c r="M62" s="31"/>
+      <c r="B62" s="30"/>
+      <c r="C62" s="30"/>
+      <c r="D62" s="30"/>
+      <c r="E62" s="30"/>
+      <c r="F62" s="30"/>
+      <c r="G62" s="30"/>
+      <c r="H62" s="30"/>
+      <c r="I62" s="30"/>
+      <c r="J62" s="30"/>
+      <c r="K62" s="30"/>
+      <c r="L62" s="30"/>
+      <c r="M62" s="30"/>
     </row>
     <row r="63" spans="1:27">
       <c r="A63" s="16"/>
       <c r="B63" s="16"/>
       <c r="C63" s="16"/>
       <c r="D63" s="16"/>
       <c r="E63" s="16"/>
       <c r="F63" s="16"/>
       <c r="G63" s="16"/>
       <c r="H63" s="16"/>
       <c r="I63" s="16"/>
       <c r="J63" s="16"/>
       <c r="K63" s="16"/>
       <c r="L63" s="16"/>
       <c r="M63" s="16"/>
     </row>
     <row r="64" spans="1:27">
-      <c r="A64" s="35" t="s">
+      <c r="A64" s="34" t="s">
         <v>42</v>
       </c>
-      <c r="B64" s="35"/>
-[...10 lines deleted...]
-      <c r="M64" s="35"/>
+      <c r="B64" s="34"/>
+      <c r="C64" s="34"/>
+      <c r="D64" s="34"/>
+      <c r="E64" s="34"/>
+      <c r="F64" s="34"/>
+      <c r="G64" s="34"/>
+      <c r="H64" s="34"/>
+      <c r="I64" s="34"/>
+      <c r="J64" s="34"/>
+      <c r="K64" s="34"/>
+      <c r="L64" s="34"/>
+      <c r="M64" s="34"/>
     </row>
     <row r="65" spans="1:13">
-      <c r="A65" s="32" t="s">
+      <c r="A65" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="B65" s="32"/>
-[...10 lines deleted...]
-      <c r="M65" s="32"/>
+      <c r="B65" s="31"/>
+      <c r="C65" s="31"/>
+      <c r="D65" s="31"/>
+      <c r="E65" s="31"/>
+      <c r="F65" s="31"/>
+      <c r="G65" s="31"/>
+      <c r="H65" s="31"/>
+      <c r="I65" s="31"/>
+      <c r="J65" s="31"/>
+      <c r="K65" s="31"/>
+      <c r="L65" s="31"/>
+      <c r="M65" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A62:M62"/>
     <mergeCell ref="A65:M65"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A60:M60"/>
     <mergeCell ref="A61:M61"/>
     <mergeCell ref="A64:M64"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>