--- v2 (2026-06-24)
+++ v3 (2026-08-11)
@@ -1,51 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm307-4\Общая папка\ДИНАМИЧЕСКИЕ РЯДЫ\Динамика по месяцам 2026\06\динамика\eng\Output (January-June 2026)\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A655F394-DC7B-4BC0-A71C-3F46B6D86BDC}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13110" windowHeight="11415"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13665" windowHeight="10500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="43">
   <si>
     <t/>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
@@ -146,51 +152,51 @@
     <t>Output of basic industrial products in the Akmola region 2026 year*</t>
   </si>
   <si>
     <t>"*" - operative data</t>
   </si>
   <si>
     <t>According to the current national classifier of the Republic of Kazakhstan "Classifier of administrative-territorial objects" (CATO) dated June 22, 2022.</t>
   </si>
   <si>
     <t>January-
 May</t>
   </si>
   <si>
     <t xml:space="preserve">Conventional designations: </t>
   </si>
   <si>
     <t>"х" – data is confidential</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -383,51 +389,51 @@
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3 3" xfId="1"/>
+    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -445,116 +451,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -690,55 +732,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:AA65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H73" sqref="H73"/>
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="13" width="10.85546875" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:21" s="3" customFormat="1" ht="19.5" customHeight="1">
       <c r="A2" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="32"/>
       <c r="C2" s="32"/>
       <c r="D2" s="32"/>
       <c r="E2" s="32"/>
       <c r="F2" s="32"/>
       <c r="G2" s="32"/>
       <c r="H2" s="32"/>
       <c r="I2" s="32"/>
       <c r="J2" s="32"/>
       <c r="K2" s="32"/>
       <c r="L2" s="32"/>
       <c r="M2" s="32"/>
     </row>
@@ -835,1767 +877,1865 @@
         <v>0</v>
       </c>
       <c r="M5" s="18" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:21" s="1" customFormat="1">
       <c r="A6" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B6" s="20">
         <v>4748.3</v>
       </c>
       <c r="C6" s="20">
         <v>9357.5</v>
       </c>
       <c r="D6" s="20">
         <v>13743.2</v>
       </c>
       <c r="E6" s="20">
         <v>18272.8</v>
       </c>
       <c r="F6" s="22">
         <v>22612.5</v>
       </c>
-      <c r="G6" s="22"/>
+      <c r="G6" s="20">
+        <v>27275.200000000001</v>
+      </c>
       <c r="H6" s="20"/>
       <c r="I6" s="23"/>
       <c r="J6" s="20"/>
       <c r="K6" s="20"/>
       <c r="L6" s="20"/>
       <c r="M6" s="20"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
     </row>
     <row r="7" spans="1:21" s="1" customFormat="1">
       <c r="A7" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="20">
         <v>1047.5</v>
       </c>
       <c r="C7" s="20">
         <v>2000.6</v>
       </c>
       <c r="D7" s="20">
         <v>2963.1</v>
       </c>
       <c r="E7" s="20">
         <v>4012.3</v>
       </c>
       <c r="F7" s="22">
         <v>4884.6000000000004</v>
       </c>
-      <c r="G7" s="22"/>
+      <c r="G7" s="20">
+        <v>5781.9</v>
+      </c>
       <c r="H7" s="20"/>
       <c r="I7" s="23"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
     </row>
     <row r="8" spans="1:21" s="1" customFormat="1">
       <c r="A8" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="20">
         <v>161</v>
       </c>
       <c r="C8" s="20">
         <v>323</v>
       </c>
       <c r="D8" s="20">
         <v>490</v>
       </c>
       <c r="E8" s="20">
         <v>612</v>
       </c>
       <c r="F8" s="22">
         <v>820</v>
       </c>
-      <c r="G8" s="22"/>
+      <c r="G8" s="20">
+        <v>1131</v>
+      </c>
       <c r="H8" s="20"/>
       <c r="I8" s="23"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
     </row>
     <row r="9" spans="1:21" s="1" customFormat="1">
       <c r="A9" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="20">
         <v>1756.7</v>
       </c>
       <c r="C9" s="20">
         <v>3413.5</v>
       </c>
       <c r="D9" s="20">
         <v>4974.7</v>
       </c>
       <c r="E9" s="20">
         <v>6352.9</v>
       </c>
       <c r="F9" s="22">
         <v>7677.2</v>
       </c>
-      <c r="G9" s="22"/>
+      <c r="G9" s="20">
+        <v>9029.4</v>
+      </c>
       <c r="H9" s="20"/>
       <c r="I9" s="23"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
     </row>
     <row r="10" spans="1:21" s="1" customFormat="1">
       <c r="A10" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="20">
         <v>47.3</v>
       </c>
       <c r="C10" s="20">
         <v>105.8</v>
       </c>
       <c r="D10" s="20">
         <v>164.2</v>
       </c>
       <c r="E10" s="20">
         <v>222.7</v>
       </c>
       <c r="F10" s="22">
         <v>267.2</v>
       </c>
-      <c r="G10" s="22"/>
+      <c r="G10" s="20">
+        <v>311.60000000000002</v>
+      </c>
       <c r="H10" s="20"/>
       <c r="I10" s="23"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
     </row>
     <row r="11" spans="1:21" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="20">
         <v>63.1</v>
       </c>
       <c r="C11" s="20">
         <v>138</v>
       </c>
       <c r="D11" s="20">
         <v>212.9</v>
       </c>
       <c r="E11" s="20">
         <v>287.8</v>
       </c>
       <c r="F11" s="22">
         <v>339.9</v>
       </c>
-      <c r="G11" s="22"/>
+      <c r="G11" s="20">
+        <v>391.6</v>
+      </c>
       <c r="H11" s="20"/>
       <c r="I11" s="23"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
     </row>
     <row r="12" spans="1:21" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="20">
         <v>28.5</v>
       </c>
       <c r="C12" s="20">
         <v>61.7</v>
       </c>
       <c r="D12" s="20">
         <v>95</v>
       </c>
       <c r="E12" s="20">
         <v>128.30000000000001</v>
       </c>
       <c r="F12" s="22">
         <v>152.80000000000001</v>
       </c>
-      <c r="G12" s="22"/>
+      <c r="G12" s="20">
+        <v>177.3</v>
+      </c>
       <c r="H12" s="20"/>
       <c r="I12" s="23"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
     </row>
     <row r="13" spans="1:21" s="1" customFormat="1">
       <c r="A13" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="20">
         <v>94.4</v>
       </c>
       <c r="C13" s="20">
         <v>207.8</v>
       </c>
       <c r="D13" s="20">
         <v>304.2</v>
       </c>
       <c r="E13" s="20">
         <v>408.3</v>
       </c>
       <c r="F13" s="22">
         <v>506.1</v>
       </c>
-      <c r="G13" s="22"/>
+      <c r="G13" s="20">
+        <v>644</v>
+      </c>
       <c r="H13" s="20"/>
       <c r="I13" s="23"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
     </row>
     <row r="14" spans="1:21" s="1" customFormat="1">
       <c r="A14" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="20">
         <v>89.5</v>
       </c>
       <c r="C14" s="20">
         <v>177.5</v>
       </c>
       <c r="D14" s="20">
         <v>292.5</v>
       </c>
       <c r="E14" s="20">
         <v>420</v>
       </c>
       <c r="F14" s="22">
         <v>543.9</v>
       </c>
-      <c r="G14" s="22"/>
+      <c r="G14" s="20">
+        <v>668.9</v>
+      </c>
       <c r="H14" s="20"/>
       <c r="I14" s="23"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
     </row>
     <row r="15" spans="1:21" s="1" customFormat="1">
       <c r="A15" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="20">
         <v>23.2</v>
       </c>
       <c r="C15" s="20">
         <v>47</v>
       </c>
       <c r="D15" s="20">
         <v>70.8</v>
       </c>
       <c r="E15" s="20">
         <v>94.7</v>
       </c>
       <c r="F15" s="22">
         <v>115.7</v>
       </c>
-      <c r="G15" s="22"/>
+      <c r="G15" s="20">
+        <v>136.6</v>
+      </c>
       <c r="H15" s="20"/>
       <c r="I15" s="23"/>
       <c r="J15" s="20"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
     </row>
     <row r="16" spans="1:21" s="1" customFormat="1">
       <c r="A16" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="20">
         <v>60.3</v>
       </c>
       <c r="C16" s="20">
         <v>119.5</v>
       </c>
       <c r="D16" s="20">
         <v>178.7</v>
       </c>
       <c r="E16" s="20">
         <v>237.9</v>
       </c>
       <c r="F16" s="22">
         <v>294.2</v>
       </c>
-      <c r="G16" s="22"/>
+      <c r="G16" s="20">
+        <v>350.9</v>
+      </c>
       <c r="H16" s="20"/>
       <c r="I16" s="23"/>
       <c r="J16" s="20"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
     </row>
     <row r="17" spans="1:21" s="1" customFormat="1">
       <c r="A17" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="20">
         <v>97.7</v>
       </c>
       <c r="C17" s="20">
         <v>190.1</v>
       </c>
       <c r="D17" s="20">
         <v>282.39999999999998</v>
       </c>
       <c r="E17" s="20">
         <v>374.7</v>
       </c>
       <c r="F17" s="22">
         <v>465.4</v>
       </c>
-      <c r="G17" s="22"/>
+      <c r="G17" s="20">
+        <v>563.1</v>
+      </c>
       <c r="H17" s="20"/>
       <c r="I17" s="23"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
     </row>
     <row r="18" spans="1:21" s="1" customFormat="1">
       <c r="A18" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="20">
         <v>28</v>
       </c>
       <c r="C18" s="20">
         <v>56.9</v>
       </c>
       <c r="D18" s="20">
         <v>85.8</v>
       </c>
       <c r="E18" s="20">
         <v>114.8</v>
       </c>
       <c r="F18" s="22">
         <v>142.1</v>
       </c>
-      <c r="G18" s="22"/>
+      <c r="G18" s="20">
+        <v>169.4</v>
+      </c>
       <c r="H18" s="20"/>
       <c r="I18" s="23"/>
       <c r="J18" s="20"/>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
     </row>
     <row r="19" spans="1:21" s="1" customFormat="1">
       <c r="A19" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="20">
         <v>134.19999999999999</v>
       </c>
       <c r="C19" s="20">
         <v>279.7</v>
       </c>
       <c r="D19" s="20">
         <v>425.2</v>
       </c>
       <c r="E19" s="20">
         <v>570.70000000000005</v>
       </c>
       <c r="F19" s="22">
         <v>720.9</v>
       </c>
-      <c r="G19" s="22"/>
+      <c r="G19" s="20">
+        <v>871.1</v>
+      </c>
       <c r="H19" s="20"/>
       <c r="I19" s="23"/>
       <c r="J19" s="20"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
     </row>
     <row r="20" spans="1:21" s="1" customFormat="1">
       <c r="A20" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="20">
         <v>433.6</v>
       </c>
       <c r="C20" s="20">
         <v>858.7</v>
       </c>
       <c r="D20" s="20">
         <v>1179.8</v>
       </c>
       <c r="E20" s="20">
         <v>1607.7</v>
       </c>
       <c r="F20" s="22">
         <v>2066.9</v>
       </c>
-      <c r="G20" s="22"/>
+      <c r="G20" s="20">
+        <v>2731.3</v>
+      </c>
       <c r="H20" s="20"/>
       <c r="I20" s="23"/>
       <c r="J20" s="20"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
     </row>
     <row r="21" spans="1:21" s="1" customFormat="1">
       <c r="A21" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="20">
         <v>68.400000000000006</v>
       </c>
       <c r="C21" s="20">
         <v>143.30000000000001</v>
       </c>
       <c r="D21" s="20">
         <v>218.3</v>
       </c>
       <c r="E21" s="20">
         <v>293.3</v>
       </c>
       <c r="F21" s="22">
         <v>374.6</v>
       </c>
-      <c r="G21" s="22"/>
+      <c r="G21" s="20">
+        <v>455.9</v>
+      </c>
       <c r="H21" s="20"/>
       <c r="I21" s="23"/>
       <c r="J21" s="20"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
     </row>
     <row r="22" spans="1:21" s="1" customFormat="1">
       <c r="A22" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="20">
         <v>45.2</v>
       </c>
       <c r="C22" s="20">
         <v>95.9</v>
       </c>
       <c r="D22" s="20">
         <v>146.69999999999999</v>
       </c>
       <c r="E22" s="20">
         <v>197.4</v>
       </c>
       <c r="F22" s="22">
         <v>241.5</v>
       </c>
-      <c r="G22" s="22"/>
+      <c r="G22" s="20">
+        <v>285.5</v>
+      </c>
       <c r="H22" s="20"/>
       <c r="I22" s="23"/>
       <c r="J22" s="20"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
     </row>
     <row r="23" spans="1:21" s="1" customFormat="1">
       <c r="A23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="20">
         <v>310.7</v>
       </c>
       <c r="C23" s="20">
         <v>592</v>
       </c>
       <c r="D23" s="20">
         <v>867.3</v>
       </c>
       <c r="E23" s="20">
         <v>1262.7</v>
       </c>
       <c r="F23" s="22">
         <v>1690.3</v>
       </c>
-      <c r="G23" s="22"/>
+      <c r="G23" s="20">
+        <v>1999</v>
+      </c>
       <c r="H23" s="20"/>
       <c r="I23" s="23"/>
       <c r="J23" s="20"/>
       <c r="K23" s="20"/>
       <c r="L23" s="20"/>
       <c r="M23" s="20"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
     </row>
     <row r="24" spans="1:21" s="1" customFormat="1">
       <c r="A24" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="20">
         <v>44.7</v>
       </c>
       <c r="C24" s="20">
         <v>93.4</v>
       </c>
       <c r="D24" s="20">
         <v>142.1</v>
       </c>
       <c r="E24" s="20">
         <v>190.8</v>
       </c>
       <c r="F24" s="22">
         <v>247.5</v>
       </c>
-      <c r="G24" s="22"/>
+      <c r="G24" s="20">
+        <v>304.2</v>
+      </c>
       <c r="H24" s="20"/>
       <c r="I24" s="23"/>
       <c r="J24" s="20"/>
       <c r="K24" s="20"/>
       <c r="L24" s="20"/>
       <c r="M24" s="20"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
     </row>
     <row r="25" spans="1:21" s="1" customFormat="1">
       <c r="A25" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="20">
         <v>214.4</v>
       </c>
       <c r="C25" s="20">
         <v>453.2</v>
       </c>
       <c r="D25" s="20">
         <v>649.5</v>
       </c>
       <c r="E25" s="20">
         <v>883.9</v>
       </c>
       <c r="F25" s="22">
         <v>1061.9000000000001</v>
       </c>
-      <c r="G25" s="22"/>
+      <c r="G25" s="20">
+        <v>1272.4000000000001</v>
+      </c>
       <c r="H25" s="20"/>
       <c r="I25" s="23"/>
       <c r="J25" s="20"/>
       <c r="K25" s="20"/>
       <c r="L25" s="20"/>
       <c r="M25" s="20"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
     </row>
     <row r="26" spans="1:21" s="1" customFormat="1">
       <c r="A26" s="25"/>
       <c r="B26" s="21"/>
       <c r="C26" s="22"/>
       <c r="D26" s="22"/>
       <c r="E26" s="22"/>
       <c r="F26" s="22"/>
-      <c r="G26" s="18"/>
+      <c r="G26" s="22"/>
       <c r="H26" s="18"/>
       <c r="I26" s="26"/>
       <c r="J26" s="18"/>
       <c r="K26" s="18"/>
       <c r="L26" s="18"/>
       <c r="M26" s="18"/>
     </row>
     <row r="27" spans="1:21" s="1" customFormat="1" ht="23.25">
       <c r="A27" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="26"/>
       <c r="C27" s="18"/>
       <c r="D27" s="18"/>
       <c r="E27" s="18"/>
       <c r="F27" s="18"/>
-      <c r="G27" s="18"/>
+      <c r="G27" s="22"/>
       <c r="H27" s="18"/>
       <c r="I27" s="26"/>
       <c r="J27" s="18"/>
       <c r="K27" s="18"/>
       <c r="L27" s="18"/>
       <c r="M27" s="18"/>
     </row>
     <row r="28" spans="1:21" s="1" customFormat="1">
       <c r="A28" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="20">
         <v>2819</v>
       </c>
       <c r="C28" s="20">
         <v>5732.5</v>
       </c>
       <c r="D28" s="20">
         <v>8653.1</v>
       </c>
       <c r="E28" s="20">
         <v>11695.1</v>
       </c>
       <c r="F28" s="22">
         <v>14782.8</v>
       </c>
-      <c r="G28" s="22"/>
+      <c r="G28" s="20">
+        <v>17897.2</v>
+      </c>
       <c r="H28" s="20"/>
       <c r="I28" s="23"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
     </row>
     <row r="29" spans="1:21" s="1" customFormat="1">
       <c r="A29" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="20">
         <v>933.5</v>
       </c>
       <c r="C29" s="20">
         <v>1795.6</v>
       </c>
       <c r="D29" s="20">
         <v>2658.1</v>
       </c>
       <c r="E29" s="20">
         <v>3613.3</v>
       </c>
       <c r="F29" s="22">
         <v>4467.6000000000004</v>
       </c>
-      <c r="G29" s="22"/>
+      <c r="G29" s="20">
+        <v>5364.9</v>
+      </c>
       <c r="H29" s="20"/>
       <c r="I29" s="23"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
     </row>
     <row r="30" spans="1:21" s="1" customFormat="1">
       <c r="A30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="20">
         <v>161</v>
       </c>
       <c r="C30" s="20">
         <v>323</v>
       </c>
       <c r="D30" s="20">
         <v>490</v>
       </c>
       <c r="E30" s="20">
         <v>612</v>
       </c>
       <c r="F30" s="22">
         <v>820</v>
       </c>
-      <c r="G30" s="22"/>
+      <c r="G30" s="20">
+        <v>1131</v>
+      </c>
       <c r="H30" s="20"/>
       <c r="I30" s="23"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="20"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
     </row>
     <row r="31" spans="1:21" s="1" customFormat="1">
       <c r="A31" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B31" s="20">
         <v>394.7</v>
       </c>
       <c r="C31" s="20">
         <v>886.5</v>
       </c>
       <c r="D31" s="20">
         <v>1417.7</v>
       </c>
       <c r="E31" s="20">
         <v>1844.9</v>
       </c>
       <c r="F31" s="22">
         <v>2400.1999999999998</v>
       </c>
-      <c r="G31" s="22"/>
+      <c r="G31" s="20">
+        <v>2873.6</v>
+      </c>
       <c r="H31" s="20"/>
       <c r="I31" s="23"/>
       <c r="J31" s="20"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="20"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
     </row>
     <row r="32" spans="1:21" s="1" customFormat="1">
       <c r="A32" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="20">
         <v>47.3</v>
       </c>
       <c r="C32" s="20">
         <v>105.8</v>
       </c>
       <c r="D32" s="20">
         <v>164.2</v>
       </c>
       <c r="E32" s="20">
         <v>222.7</v>
       </c>
       <c r="F32" s="22">
         <v>267.2</v>
       </c>
-      <c r="G32" s="22"/>
+      <c r="G32" s="20">
+        <v>311.60000000000002</v>
+      </c>
       <c r="H32" s="20"/>
       <c r="I32" s="23"/>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="20"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
       <c r="T32" s="7"/>
     </row>
     <row r="33" spans="1:20" s="1" customFormat="1">
       <c r="A33" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="20">
         <v>35.6</v>
       </c>
       <c r="C33" s="20">
         <v>90.3</v>
       </c>
       <c r="D33" s="20">
         <v>145</v>
       </c>
       <c r="E33" s="20">
         <v>199.7</v>
       </c>
       <c r="F33" s="22">
         <v>233.5</v>
       </c>
-      <c r="G33" s="22"/>
+      <c r="G33" s="20">
+        <v>267.39999999999998</v>
+      </c>
       <c r="H33" s="20"/>
       <c r="I33" s="23"/>
       <c r="J33" s="20"/>
       <c r="K33" s="20"/>
       <c r="L33" s="20"/>
       <c r="M33" s="20"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
       <c r="T33" s="7"/>
     </row>
     <row r="34" spans="1:20" s="1" customFormat="1">
       <c r="A34" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="20">
         <v>28.5</v>
       </c>
       <c r="C34" s="20">
         <v>61.7</v>
       </c>
       <c r="D34" s="20">
         <v>95</v>
       </c>
       <c r="E34" s="20">
         <v>128.30000000000001</v>
       </c>
       <c r="F34" s="22">
         <v>152.80000000000001</v>
       </c>
-      <c r="G34" s="22"/>
+      <c r="G34" s="20">
+        <v>177.3</v>
+      </c>
       <c r="H34" s="20"/>
       <c r="I34" s="23"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
       <c r="T34" s="7"/>
     </row>
     <row r="35" spans="1:20" s="1" customFormat="1">
       <c r="A35" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="20">
         <v>94.4</v>
       </c>
       <c r="C35" s="20">
         <v>207.8</v>
       </c>
       <c r="D35" s="20">
         <v>304.2</v>
       </c>
       <c r="E35" s="20">
         <v>408.3</v>
       </c>
       <c r="F35" s="22">
         <v>506.1</v>
       </c>
-      <c r="G35" s="22"/>
+      <c r="G35" s="20">
+        <v>644</v>
+      </c>
       <c r="H35" s="20"/>
       <c r="I35" s="23"/>
       <c r="J35" s="20"/>
       <c r="K35" s="20"/>
       <c r="L35" s="20"/>
       <c r="M35" s="20"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
       <c r="T35" s="7"/>
     </row>
     <row r="36" spans="1:20" s="1" customFormat="1">
       <c r="A36" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="20">
         <v>89.4</v>
       </c>
       <c r="C36" s="20">
         <v>177.2</v>
       </c>
       <c r="D36" s="20">
         <v>292</v>
       </c>
       <c r="E36" s="20">
         <v>419.3</v>
       </c>
       <c r="F36" s="22">
         <v>543.1</v>
       </c>
-      <c r="G36" s="22"/>
+      <c r="G36" s="20">
+        <v>667.9</v>
+      </c>
       <c r="H36" s="20"/>
       <c r="I36" s="23"/>
       <c r="J36" s="20"/>
       <c r="K36" s="20"/>
       <c r="L36" s="20"/>
       <c r="M36" s="20"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
       <c r="T36" s="7"/>
     </row>
     <row r="37" spans="1:20" s="1" customFormat="1">
       <c r="A37" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="20">
         <v>23.2</v>
       </c>
       <c r="C37" s="20">
         <v>47</v>
       </c>
       <c r="D37" s="20">
         <v>70.8</v>
       </c>
       <c r="E37" s="20">
         <v>94.7</v>
       </c>
       <c r="F37" s="22">
         <v>115.7</v>
       </c>
-      <c r="G37" s="22"/>
+      <c r="G37" s="20">
+        <v>136.6</v>
+      </c>
       <c r="H37" s="20"/>
       <c r="I37" s="23"/>
       <c r="J37" s="20"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="20"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
       <c r="T37" s="7"/>
     </row>
     <row r="38" spans="1:20" s="1" customFormat="1">
       <c r="A38" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="20">
         <v>54.6</v>
       </c>
       <c r="C38" s="20">
         <v>106.5</v>
       </c>
       <c r="D38" s="20">
         <v>158.5</v>
       </c>
       <c r="E38" s="20">
         <v>210.5</v>
       </c>
       <c r="F38" s="22">
         <v>265.3</v>
       </c>
-      <c r="G38" s="22"/>
+      <c r="G38" s="20">
+        <v>320.60000000000002</v>
+      </c>
       <c r="H38" s="20"/>
       <c r="I38" s="23"/>
       <c r="J38" s="20"/>
       <c r="K38" s="20"/>
       <c r="L38" s="20"/>
       <c r="M38" s="20"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
       <c r="T38" s="7"/>
     </row>
     <row r="39" spans="1:20" s="1" customFormat="1">
       <c r="A39" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="20">
         <v>93.5</v>
       </c>
       <c r="C39" s="20">
         <v>181.6</v>
       </c>
       <c r="D39" s="20">
         <v>269.7</v>
       </c>
       <c r="E39" s="20">
         <v>357.8</v>
       </c>
       <c r="F39" s="22">
         <v>444.3</v>
       </c>
-      <c r="G39" s="22"/>
+      <c r="G39" s="20">
+        <v>537.70000000000005</v>
+      </c>
       <c r="H39" s="20"/>
       <c r="I39" s="23"/>
       <c r="J39" s="20"/>
       <c r="K39" s="20"/>
       <c r="L39" s="20"/>
       <c r="M39" s="20"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
       <c r="T39" s="7"/>
     </row>
     <row r="40" spans="1:20" s="1" customFormat="1">
       <c r="A40" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="20">
         <v>28</v>
       </c>
       <c r="C40" s="20">
         <v>56.9</v>
       </c>
       <c r="D40" s="20">
         <v>85.8</v>
       </c>
       <c r="E40" s="20">
         <v>114.8</v>
       </c>
       <c r="F40" s="22">
         <v>142.1</v>
       </c>
-      <c r="G40" s="22"/>
+      <c r="G40" s="20">
+        <v>169.4</v>
+      </c>
       <c r="H40" s="20"/>
       <c r="I40" s="23"/>
       <c r="J40" s="20"/>
       <c r="K40" s="20"/>
       <c r="L40" s="20"/>
       <c r="M40" s="20"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
       <c r="T40" s="7"/>
     </row>
     <row r="41" spans="1:20" s="1" customFormat="1">
       <c r="A41" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="20">
         <v>134</v>
       </c>
       <c r="C41" s="20">
         <v>279.3</v>
       </c>
       <c r="D41" s="20">
         <v>424.7</v>
       </c>
       <c r="E41" s="20">
         <v>570</v>
       </c>
       <c r="F41" s="22">
         <v>720</v>
       </c>
-      <c r="G41" s="22"/>
+      <c r="G41" s="20">
+        <v>870</v>
+      </c>
       <c r="H41" s="20"/>
       <c r="I41" s="23"/>
       <c r="J41" s="20"/>
       <c r="K41" s="20"/>
       <c r="L41" s="20"/>
       <c r="M41" s="20"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
       <c r="T41" s="7"/>
     </row>
     <row r="42" spans="1:20" s="1" customFormat="1">
       <c r="A42" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="20">
         <v>18.100000000000001</v>
       </c>
       <c r="C42" s="20">
         <v>35.5</v>
       </c>
       <c r="D42" s="20">
         <v>53.5</v>
       </c>
       <c r="E42" s="20">
         <v>70.900000000000006</v>
       </c>
       <c r="F42" s="22">
         <v>89.4</v>
       </c>
-      <c r="G42" s="22"/>
+      <c r="G42" s="20">
+        <v>108.2</v>
+      </c>
       <c r="H42" s="20"/>
       <c r="I42" s="23"/>
       <c r="J42" s="20"/>
       <c r="K42" s="20"/>
       <c r="L42" s="20"/>
       <c r="M42" s="20"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
       <c r="T42" s="7"/>
     </row>
     <row r="43" spans="1:20" s="1" customFormat="1">
       <c r="A43" s="27" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="20">
         <v>68.400000000000006</v>
       </c>
       <c r="C43" s="20">
         <v>143.30000000000001</v>
       </c>
       <c r="D43" s="20">
         <v>218.3</v>
       </c>
       <c r="E43" s="20">
         <v>293.3</v>
       </c>
       <c r="F43" s="22">
         <v>374.6</v>
       </c>
-      <c r="G43" s="22"/>
+      <c r="G43" s="20">
+        <v>455.9</v>
+      </c>
       <c r="H43" s="20"/>
       <c r="I43" s="23"/>
       <c r="J43" s="20"/>
       <c r="K43" s="20"/>
       <c r="L43" s="20"/>
       <c r="M43" s="20"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
       <c r="T43" s="7"/>
     </row>
     <row r="44" spans="1:20" s="1" customFormat="1">
       <c r="A44" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="20">
         <v>45.2</v>
       </c>
       <c r="C44" s="20">
         <v>95.9</v>
       </c>
       <c r="D44" s="20">
         <v>146.69999999999999</v>
       </c>
       <c r="E44" s="20">
         <v>197.4</v>
       </c>
       <c r="F44" s="22">
         <v>241.5</v>
       </c>
-      <c r="G44" s="22"/>
+      <c r="G44" s="20">
+        <v>285.5</v>
+      </c>
       <c r="H44" s="20"/>
       <c r="I44" s="23"/>
       <c r="J44" s="20"/>
       <c r="K44" s="20"/>
       <c r="L44" s="20"/>
       <c r="M44" s="20"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
       <c r="T44" s="7"/>
     </row>
     <row r="45" spans="1:20" s="1" customFormat="1">
       <c r="A45" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="20">
         <v>310.7</v>
       </c>
       <c r="C45" s="20">
         <v>592</v>
       </c>
       <c r="D45" s="20">
         <v>867.3</v>
       </c>
       <c r="E45" s="20">
         <v>1262.7</v>
       </c>
       <c r="F45" s="22">
         <v>1690.3</v>
       </c>
-      <c r="G45" s="22"/>
+      <c r="G45" s="20">
+        <v>1999</v>
+      </c>
       <c r="H45" s="20"/>
       <c r="I45" s="23"/>
       <c r="J45" s="20"/>
       <c r="K45" s="20"/>
       <c r="L45" s="20"/>
       <c r="M45" s="20"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
       <c r="T45" s="7"/>
     </row>
     <row r="46" spans="1:20" s="1" customFormat="1" ht="15.75" customHeight="1">
       <c r="A46" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="20">
         <v>44.7</v>
       </c>
       <c r="C46" s="20">
         <v>93.4</v>
       </c>
       <c r="D46" s="20">
         <v>142.1</v>
       </c>
       <c r="E46" s="20">
         <v>190.8</v>
       </c>
       <c r="F46" s="22">
         <v>247.5</v>
       </c>
-      <c r="G46" s="22"/>
+      <c r="G46" s="20">
+        <v>304.2</v>
+      </c>
       <c r="H46" s="20"/>
       <c r="I46" s="23"/>
       <c r="J46" s="20"/>
       <c r="K46" s="20"/>
       <c r="L46" s="20"/>
       <c r="M46" s="20"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
       <c r="T46" s="7"/>
     </row>
     <row r="47" spans="1:20" s="1" customFormat="1" ht="15.75" customHeight="1">
       <c r="A47" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="20">
         <v>214.4</v>
       </c>
       <c r="C47" s="20">
         <v>453.2</v>
       </c>
       <c r="D47" s="20">
         <v>649.5</v>
       </c>
       <c r="E47" s="20">
         <v>883.9</v>
       </c>
       <c r="F47" s="22">
         <v>1061.9000000000001</v>
       </c>
-      <c r="G47" s="22"/>
+      <c r="G47" s="20">
+        <v>1272.4000000000001</v>
+      </c>
       <c r="H47" s="20"/>
       <c r="I47" s="23"/>
       <c r="J47" s="20"/>
       <c r="K47" s="20"/>
       <c r="L47" s="20"/>
       <c r="M47" s="20"/>
       <c r="N47" s="7"/>
       <c r="O47" s="7"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="7"/>
       <c r="R47" s="7"/>
       <c r="S47" s="7"/>
       <c r="T47" s="7"/>
     </row>
     <row r="48" spans="1:20" s="1" customFormat="1">
       <c r="A48" s="27"/>
       <c r="B48" s="22"/>
       <c r="C48" s="26"/>
       <c r="D48" s="18"/>
       <c r="E48" s="18"/>
       <c r="F48" s="18"/>
-      <c r="G48" s="18"/>
+      <c r="G48" s="22"/>
       <c r="H48" s="18"/>
       <c r="I48" s="26"/>
       <c r="J48" s="18"/>
       <c r="K48" s="18"/>
       <c r="L48" s="18"/>
       <c r="M48" s="18"/>
     </row>
     <row r="49" spans="1:27" s="1" customFormat="1" ht="23.25">
       <c r="A49" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B49" s="18"/>
       <c r="C49" s="18"/>
       <c r="D49" s="18"/>
       <c r="E49" s="18"/>
       <c r="F49" s="18"/>
-      <c r="G49" s="18"/>
+      <c r="G49" s="22"/>
       <c r="H49" s="18"/>
       <c r="I49" s="26"/>
       <c r="J49" s="18"/>
       <c r="K49" s="18"/>
       <c r="L49" s="18"/>
       <c r="M49" s="18"/>
     </row>
     <row r="50" spans="1:27" s="1" customFormat="1">
       <c r="A50" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="20">
         <v>1929.3</v>
       </c>
       <c r="C50" s="21">
         <v>3625</v>
       </c>
       <c r="D50" s="20">
         <v>5090.1000000000004</v>
       </c>
       <c r="E50" s="20">
         <v>6577.7</v>
       </c>
       <c r="F50" s="22">
         <v>7829.7</v>
       </c>
-      <c r="G50" s="22"/>
+      <c r="G50" s="20">
+        <v>9377.9</v>
+      </c>
       <c r="H50" s="22"/>
       <c r="I50" s="23"/>
       <c r="J50" s="20"/>
       <c r="K50" s="20"/>
       <c r="L50" s="20"/>
       <c r="M50" s="20"/>
       <c r="N50" s="7"/>
       <c r="O50" s="7"/>
       <c r="P50" s="7"/>
       <c r="Q50" s="7"/>
       <c r="R50" s="7"/>
       <c r="S50" s="7"/>
       <c r="T50" s="7"/>
     </row>
     <row r="51" spans="1:27" s="1" customFormat="1">
       <c r="A51" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B51" s="20">
         <v>114</v>
       </c>
       <c r="C51" s="21">
         <v>205</v>
       </c>
       <c r="D51" s="20">
         <v>305</v>
       </c>
       <c r="E51" s="20">
         <v>399</v>
       </c>
       <c r="F51" s="22">
         <v>417</v>
       </c>
-      <c r="G51" s="22"/>
+      <c r="G51" s="20">
+        <v>417</v>
+      </c>
       <c r="H51" s="22"/>
       <c r="I51" s="23"/>
       <c r="J51" s="20"/>
       <c r="K51" s="20"/>
       <c r="L51" s="20"/>
       <c r="M51" s="20"/>
       <c r="N51" s="7"/>
       <c r="O51" s="7"/>
       <c r="P51" s="7"/>
       <c r="Q51" s="7"/>
       <c r="R51" s="7"/>
       <c r="S51" s="7"/>
       <c r="T51" s="7"/>
     </row>
     <row r="52" spans="1:27" s="1" customFormat="1">
       <c r="A52" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B52" s="20">
         <v>1362</v>
       </c>
       <c r="C52" s="21">
         <v>2527</v>
       </c>
       <c r="D52" s="20">
         <v>3557</v>
       </c>
       <c r="E52" s="20">
         <v>4508</v>
       </c>
       <c r="F52" s="22">
         <v>5277</v>
       </c>
-      <c r="G52" s="22"/>
+      <c r="G52" s="20">
+        <v>6155.8</v>
+      </c>
       <c r="H52" s="22"/>
       <c r="I52" s="23"/>
       <c r="J52" s="20"/>
       <c r="K52" s="20"/>
       <c r="L52" s="20"/>
       <c r="M52" s="20"/>
       <c r="N52" s="7"/>
       <c r="O52" s="7"/>
       <c r="P52" s="7"/>
       <c r="Q52" s="7"/>
       <c r="R52" s="7"/>
       <c r="S52" s="7"/>
       <c r="T52" s="7"/>
     </row>
     <row r="53" spans="1:27" s="1" customFormat="1">
       <c r="A53" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B53" s="20">
         <v>27.5</v>
       </c>
       <c r="C53" s="21">
         <v>47.7</v>
       </c>
       <c r="D53" s="20">
         <v>67.900000000000006</v>
       </c>
       <c r="E53" s="20">
         <v>88.1</v>
       </c>
       <c r="F53" s="22">
         <v>106.4</v>
       </c>
-      <c r="G53" s="22"/>
+      <c r="G53" s="20">
+        <v>124.2</v>
+      </c>
       <c r="H53" s="28"/>
       <c r="I53" s="23"/>
       <c r="J53" s="20"/>
       <c r="K53" s="20"/>
       <c r="L53" s="20"/>
       <c r="M53" s="20"/>
       <c r="N53" s="7"/>
       <c r="O53" s="7"/>
       <c r="P53" s="7"/>
       <c r="Q53" s="7"/>
       <c r="R53" s="7"/>
       <c r="S53" s="7"/>
       <c r="T53" s="7"/>
     </row>
     <row r="54" spans="1:27" s="1" customFormat="1">
       <c r="A54" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B54" s="20">
         <v>0.1</v>
       </c>
       <c r="C54" s="21">
         <v>0.3</v>
       </c>
       <c r="D54" s="20">
         <v>0.5</v>
       </c>
       <c r="E54" s="20">
         <v>0.7</v>
       </c>
       <c r="F54" s="22">
         <v>0.9</v>
       </c>
-      <c r="G54" s="22"/>
+      <c r="G54" s="20">
+        <v>1</v>
+      </c>
       <c r="H54" s="22"/>
       <c r="I54" s="23"/>
       <c r="J54" s="20"/>
       <c r="K54" s="20"/>
       <c r="L54" s="20"/>
       <c r="M54" s="20"/>
       <c r="N54" s="7"/>
       <c r="O54" s="7"/>
       <c r="P54" s="7"/>
       <c r="Q54" s="7"/>
       <c r="R54" s="7"/>
       <c r="S54" s="7"/>
       <c r="T54" s="7"/>
     </row>
     <row r="55" spans="1:27" s="1" customFormat="1">
       <c r="A55" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B55" s="20">
         <v>5.7</v>
       </c>
       <c r="C55" s="21">
         <v>13</v>
       </c>
       <c r="D55" s="20">
         <v>20.2</v>
       </c>
       <c r="E55" s="20">
         <v>27.4</v>
       </c>
       <c r="F55" s="22">
         <v>28.9</v>
       </c>
-      <c r="G55" s="22"/>
+      <c r="G55" s="20">
+        <v>30.3</v>
+      </c>
       <c r="H55" s="22"/>
       <c r="I55" s="23"/>
       <c r="J55" s="20"/>
       <c r="K55" s="20"/>
       <c r="L55" s="20"/>
       <c r="M55" s="20"/>
       <c r="N55" s="7"/>
       <c r="O55" s="7"/>
       <c r="P55" s="7"/>
       <c r="Q55" s="7"/>
       <c r="R55" s="7"/>
       <c r="S55" s="7"/>
       <c r="T55" s="7"/>
     </row>
     <row r="56" spans="1:27" s="1" customFormat="1">
       <c r="A56" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B56" s="20">
         <v>4.2</v>
       </c>
       <c r="C56" s="21">
         <v>8.5</v>
       </c>
       <c r="D56" s="20">
         <v>12.7</v>
       </c>
       <c r="E56" s="20">
         <v>16.899999999999999</v>
       </c>
       <c r="F56" s="22">
         <v>21.2</v>
       </c>
-      <c r="G56" s="22"/>
+      <c r="G56" s="20">
+        <v>25.4</v>
+      </c>
       <c r="H56" s="22"/>
       <c r="I56" s="23"/>
       <c r="J56" s="20"/>
       <c r="K56" s="20"/>
       <c r="L56" s="20"/>
       <c r="M56" s="20"/>
       <c r="N56" s="7"/>
       <c r="O56" s="7"/>
       <c r="P56" s="7"/>
       <c r="Q56" s="7"/>
       <c r="R56" s="7"/>
       <c r="S56" s="7"/>
       <c r="T56" s="7"/>
     </row>
     <row r="57" spans="1:27" s="1" customFormat="1">
       <c r="A57" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B57" s="20">
         <v>0.2</v>
       </c>
       <c r="C57" s="21">
         <v>0.3</v>
       </c>
       <c r="D57" s="20">
         <v>0.5</v>
       </c>
       <c r="E57" s="20">
         <v>0.7</v>
       </c>
       <c r="F57" s="22">
         <v>0.9</v>
       </c>
-      <c r="G57" s="22"/>
+      <c r="G57" s="20">
+        <v>1.1000000000000001</v>
+      </c>
       <c r="H57" s="22"/>
       <c r="I57" s="23"/>
       <c r="J57" s="20"/>
       <c r="K57" s="20"/>
       <c r="L57" s="20"/>
       <c r="M57" s="20"/>
       <c r="N57" s="7"/>
       <c r="O57" s="7"/>
       <c r="P57" s="7"/>
       <c r="Q57" s="7"/>
       <c r="R57" s="7"/>
       <c r="S57" s="7"/>
       <c r="T57" s="7"/>
     </row>
     <row r="58" spans="1:27" s="9" customFormat="1">
       <c r="A58" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B58" s="28" t="s">
         <v>35</v>
       </c>
       <c r="C58" s="21">
         <v>823.2</v>
       </c>
       <c r="D58" s="20">
         <v>1126.3</v>
       </c>
       <c r="E58" s="20">
         <v>1536.8</v>
       </c>
       <c r="F58" s="22">
         <v>1977.5</v>
       </c>
-      <c r="G58" s="22"/>
+      <c r="G58" s="20">
+        <v>2623.1</v>
+      </c>
       <c r="H58" s="22"/>
       <c r="I58" s="23"/>
       <c r="J58" s="20"/>
       <c r="K58" s="20"/>
       <c r="L58" s="20"/>
       <c r="M58" s="20"/>
       <c r="N58" s="8"/>
       <c r="O58" s="8"/>
       <c r="P58" s="8"/>
       <c r="Q58" s="8"/>
       <c r="R58" s="8"/>
       <c r="S58" s="8"/>
       <c r="T58" s="8"/>
     </row>
     <row r="59" spans="1:27" s="3" customFormat="1" ht="12.75">
       <c r="A59" s="15"/>
       <c r="B59" s="14"/>
       <c r="C59" s="14"/>
       <c r="D59" s="14"/>
       <c r="E59" s="14"/>
       <c r="F59" s="14"/>
       <c r="G59" s="14"/>
       <c r="H59" s="14"/>
       <c r="I59" s="14"/>
       <c r="J59" s="14"/>