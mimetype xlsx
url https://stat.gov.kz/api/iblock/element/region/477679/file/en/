--- v3 (2026-08-11)
+++ v4 (2026-09-04)
@@ -1,57 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A655F394-DC7B-4BC0-A71C-3F46B6D86BDC}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13665" windowHeight="10500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13665" windowHeight="10500"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="43">
   <si>
     <t/>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
@@ -152,51 +146,51 @@
     <t>Output of basic industrial products in the Akmola region 2026 year*</t>
   </si>
   <si>
     <t>"*" - operative data</t>
   </si>
   <si>
     <t>According to the current national classifier of the Republic of Kazakhstan "Classifier of administrative-territorial objects" (CATO) dated June 22, 2022.</t>
   </si>
   <si>
     <t>January-
 May</t>
   </si>
   <si>
     <t xml:space="preserve">Conventional designations: </t>
   </si>
   <si>
     <t>"х" – data is confidential</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -389,51 +383,51 @@
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -451,152 +445,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -732,55 +690,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AA65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="J8" sqref="J8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="13" width="10.85546875" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:21" s="3" customFormat="1" ht="19.5" customHeight="1">
       <c r="A2" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="32"/>
       <c r="C2" s="32"/>
       <c r="D2" s="32"/>
       <c r="E2" s="32"/>
       <c r="F2" s="32"/>
       <c r="G2" s="32"/>
       <c r="H2" s="32"/>
       <c r="I2" s="32"/>
       <c r="J2" s="32"/>
       <c r="K2" s="32"/>
       <c r="L2" s="32"/>
       <c r="M2" s="32"/>
     </row>
@@ -880,754 +838,794 @@
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:21" s="1" customFormat="1">
       <c r="A6" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B6" s="20">
         <v>4748.3</v>
       </c>
       <c r="C6" s="20">
         <v>9357.5</v>
       </c>
       <c r="D6" s="20">
         <v>13743.2</v>
       </c>
       <c r="E6" s="20">
         <v>18272.8</v>
       </c>
       <c r="F6" s="22">
         <v>22612.5</v>
       </c>
       <c r="G6" s="20">
         <v>27275.200000000001</v>
       </c>
-      <c r="H6" s="20"/>
+      <c r="H6" s="20">
+        <v>32228.9</v>
+      </c>
       <c r="I6" s="23"/>
       <c r="J6" s="20"/>
       <c r="K6" s="20"/>
       <c r="L6" s="20"/>
       <c r="M6" s="20"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
     </row>
     <row r="7" spans="1:21" s="1" customFormat="1">
       <c r="A7" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="20">
         <v>1047.5</v>
       </c>
       <c r="C7" s="20">
         <v>2000.6</v>
       </c>
       <c r="D7" s="20">
         <v>2963.1</v>
       </c>
       <c r="E7" s="20">
         <v>4012.3</v>
       </c>
       <c r="F7" s="22">
         <v>4884.6000000000004</v>
       </c>
       <c r="G7" s="20">
         <v>5781.9</v>
       </c>
-      <c r="H7" s="20"/>
+      <c r="H7" s="20">
+        <v>6672.6</v>
+      </c>
       <c r="I7" s="23"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
     </row>
     <row r="8" spans="1:21" s="1" customFormat="1">
       <c r="A8" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="20">
         <v>161</v>
       </c>
       <c r="C8" s="20">
         <v>323</v>
       </c>
       <c r="D8" s="20">
         <v>490</v>
       </c>
       <c r="E8" s="20">
         <v>612</v>
       </c>
       <c r="F8" s="22">
         <v>820</v>
       </c>
       <c r="G8" s="20">
         <v>1131</v>
       </c>
-      <c r="H8" s="20"/>
+      <c r="H8" s="20">
+        <v>1465</v>
+      </c>
       <c r="I8" s="23"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
     </row>
     <row r="9" spans="1:21" s="1" customFormat="1">
       <c r="A9" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="20">
         <v>1756.7</v>
       </c>
       <c r="C9" s="20">
         <v>3413.5</v>
       </c>
       <c r="D9" s="20">
         <v>4974.7</v>
       </c>
       <c r="E9" s="20">
         <v>6352.9</v>
       </c>
       <c r="F9" s="22">
         <v>7677.2</v>
       </c>
       <c r="G9" s="20">
         <v>9029.4</v>
       </c>
-      <c r="H9" s="20"/>
+      <c r="H9" s="20">
+        <v>10756.7</v>
+      </c>
       <c r="I9" s="23"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
     </row>
     <row r="10" spans="1:21" s="1" customFormat="1">
       <c r="A10" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="20">
         <v>47.3</v>
       </c>
       <c r="C10" s="20">
         <v>105.8</v>
       </c>
       <c r="D10" s="20">
         <v>164.2</v>
       </c>
       <c r="E10" s="20">
         <v>222.7</v>
       </c>
       <c r="F10" s="22">
         <v>267.2</v>
       </c>
       <c r="G10" s="20">
         <v>311.60000000000002</v>
       </c>
-      <c r="H10" s="20"/>
+      <c r="H10" s="20">
+        <v>356.1</v>
+      </c>
       <c r="I10" s="23"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
     </row>
     <row r="11" spans="1:21" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="20">
         <v>63.1</v>
       </c>
       <c r="C11" s="20">
         <v>138</v>
       </c>
       <c r="D11" s="20">
         <v>212.9</v>
       </c>
       <c r="E11" s="20">
         <v>287.8</v>
       </c>
       <c r="F11" s="22">
         <v>339.9</v>
       </c>
       <c r="G11" s="20">
         <v>391.6</v>
       </c>
-      <c r="H11" s="20"/>
+      <c r="H11" s="20">
+        <v>443.2</v>
+      </c>
       <c r="I11" s="23"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
     </row>
     <row r="12" spans="1:21" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="20">
         <v>28.5</v>
       </c>
       <c r="C12" s="20">
         <v>61.7</v>
       </c>
       <c r="D12" s="20">
         <v>95</v>
       </c>
       <c r="E12" s="20">
         <v>128.30000000000001</v>
       </c>
       <c r="F12" s="22">
         <v>152.80000000000001</v>
       </c>
       <c r="G12" s="20">
         <v>177.3</v>
       </c>
-      <c r="H12" s="20"/>
+      <c r="H12" s="20">
+        <v>201.8</v>
+      </c>
       <c r="I12" s="23"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
     </row>
     <row r="13" spans="1:21" s="1" customFormat="1">
       <c r="A13" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="20">
         <v>94.4</v>
       </c>
       <c r="C13" s="20">
         <v>207.8</v>
       </c>
       <c r="D13" s="20">
         <v>304.2</v>
       </c>
       <c r="E13" s="20">
         <v>408.3</v>
       </c>
       <c r="F13" s="22">
         <v>506.1</v>
       </c>
       <c r="G13" s="20">
         <v>644</v>
       </c>
-      <c r="H13" s="20"/>
+      <c r="H13" s="20">
+        <v>783.4</v>
+      </c>
       <c r="I13" s="23"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
     </row>
     <row r="14" spans="1:21" s="1" customFormat="1">
       <c r="A14" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="20">
         <v>89.5</v>
       </c>
       <c r="C14" s="20">
         <v>177.5</v>
       </c>
       <c r="D14" s="20">
         <v>292.5</v>
       </c>
       <c r="E14" s="20">
         <v>420</v>
       </c>
       <c r="F14" s="22">
         <v>543.9</v>
       </c>
       <c r="G14" s="20">
         <v>668.9</v>
       </c>
-      <c r="H14" s="20"/>
+      <c r="H14" s="20">
+        <v>767.9</v>
+      </c>
       <c r="I14" s="23"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
     </row>
     <row r="15" spans="1:21" s="1" customFormat="1">
       <c r="A15" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="20">
         <v>23.2</v>
       </c>
       <c r="C15" s="20">
         <v>47</v>
       </c>
       <c r="D15" s="20">
         <v>70.8</v>
       </c>
       <c r="E15" s="20">
         <v>94.7</v>
       </c>
       <c r="F15" s="22">
         <v>115.7</v>
       </c>
       <c r="G15" s="20">
         <v>136.6</v>
       </c>
-      <c r="H15" s="20"/>
+      <c r="H15" s="20">
+        <v>157.30000000000001</v>
+      </c>
       <c r="I15" s="23"/>
       <c r="J15" s="20"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
     </row>
     <row r="16" spans="1:21" s="1" customFormat="1">
       <c r="A16" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="20">
         <v>60.3</v>
       </c>
       <c r="C16" s="20">
         <v>119.5</v>
       </c>
       <c r="D16" s="20">
         <v>178.7</v>
       </c>
       <c r="E16" s="20">
         <v>237.9</v>
       </c>
       <c r="F16" s="22">
         <v>294.2</v>
       </c>
       <c r="G16" s="20">
         <v>350.9</v>
       </c>
-      <c r="H16" s="20"/>
+      <c r="H16" s="20">
+        <v>407.8</v>
+      </c>
       <c r="I16" s="23"/>
       <c r="J16" s="20"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
     </row>
     <row r="17" spans="1:21" s="1" customFormat="1">
       <c r="A17" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="20">
         <v>97.7</v>
       </c>
       <c r="C17" s="20">
         <v>190.1</v>
       </c>
       <c r="D17" s="20">
         <v>282.39999999999998</v>
       </c>
       <c r="E17" s="20">
         <v>374.7</v>
       </c>
       <c r="F17" s="22">
         <v>465.4</v>
       </c>
       <c r="G17" s="20">
         <v>563.1</v>
       </c>
-      <c r="H17" s="20"/>
+      <c r="H17" s="20">
+        <v>657.8</v>
+      </c>
       <c r="I17" s="23"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
     </row>
     <row r="18" spans="1:21" s="1" customFormat="1">
       <c r="A18" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="20">
         <v>28</v>
       </c>
       <c r="C18" s="20">
         <v>56.9</v>
       </c>
       <c r="D18" s="20">
         <v>85.8</v>
       </c>
       <c r="E18" s="20">
         <v>114.8</v>
       </c>
       <c r="F18" s="22">
         <v>142.1</v>
       </c>
       <c r="G18" s="20">
         <v>169.4</v>
       </c>
-      <c r="H18" s="20"/>
+      <c r="H18" s="20">
+        <v>196.7</v>
+      </c>
       <c r="I18" s="23"/>
       <c r="J18" s="20"/>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
     </row>
     <row r="19" spans="1:21" s="1" customFormat="1">
       <c r="A19" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="20">
         <v>134.19999999999999</v>
       </c>
       <c r="C19" s="20">
         <v>279.7</v>
       </c>
       <c r="D19" s="20">
         <v>425.2</v>
       </c>
       <c r="E19" s="20">
         <v>570.70000000000005</v>
       </c>
       <c r="F19" s="22">
         <v>720.9</v>
       </c>
       <c r="G19" s="20">
         <v>871.1</v>
       </c>
-      <c r="H19" s="20"/>
+      <c r="H19" s="20">
+        <v>1021.4</v>
+      </c>
       <c r="I19" s="23"/>
       <c r="J19" s="20"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
     </row>
     <row r="20" spans="1:21" s="1" customFormat="1">
       <c r="A20" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="20">
         <v>433.6</v>
       </c>
       <c r="C20" s="20">
         <v>858.7</v>
       </c>
       <c r="D20" s="20">
         <v>1179.8</v>
       </c>
       <c r="E20" s="20">
         <v>1607.7</v>
       </c>
       <c r="F20" s="22">
         <v>2066.9</v>
       </c>
       <c r="G20" s="20">
         <v>2731.3</v>
       </c>
-      <c r="H20" s="20"/>
+      <c r="H20" s="20">
+        <v>3347.8</v>
+      </c>
       <c r="I20" s="23"/>
       <c r="J20" s="20"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
     </row>
     <row r="21" spans="1:21" s="1" customFormat="1">
       <c r="A21" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="20">
         <v>68.400000000000006</v>
       </c>
       <c r="C21" s="20">
         <v>143.30000000000001</v>
       </c>
       <c r="D21" s="20">
         <v>218.3</v>
       </c>
       <c r="E21" s="20">
         <v>293.3</v>
       </c>
       <c r="F21" s="22">
         <v>374.6</v>
       </c>
       <c r="G21" s="20">
         <v>455.9</v>
       </c>
-      <c r="H21" s="20"/>
+      <c r="H21" s="20">
+        <v>537.29999999999995</v>
+      </c>
       <c r="I21" s="23"/>
       <c r="J21" s="20"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
     </row>
     <row r="22" spans="1:21" s="1" customFormat="1">
       <c r="A22" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="20">
         <v>45.2</v>
       </c>
       <c r="C22" s="20">
         <v>95.9</v>
       </c>
       <c r="D22" s="20">
         <v>146.69999999999999</v>
       </c>
       <c r="E22" s="20">
         <v>197.4</v>
       </c>
       <c r="F22" s="22">
         <v>241.5</v>
       </c>
       <c r="G22" s="20">
         <v>285.5</v>
       </c>
-      <c r="H22" s="20"/>
+      <c r="H22" s="20">
+        <v>329.6</v>
+      </c>
       <c r="I22" s="23"/>
       <c r="J22" s="20"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
     </row>
     <row r="23" spans="1:21" s="1" customFormat="1">
       <c r="A23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="20">
         <v>310.7</v>
       </c>
       <c r="C23" s="20">
         <v>592</v>
       </c>
       <c r="D23" s="20">
         <v>867.3</v>
       </c>
       <c r="E23" s="20">
         <v>1262.7</v>
       </c>
       <c r="F23" s="22">
         <v>1690.3</v>
       </c>
       <c r="G23" s="20">
         <v>1999</v>
       </c>
-      <c r="H23" s="20"/>
+      <c r="H23" s="20">
+        <v>2309.6999999999998</v>
+      </c>
       <c r="I23" s="23"/>
       <c r="J23" s="20"/>
       <c r="K23" s="20"/>
       <c r="L23" s="20"/>
       <c r="M23" s="20"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
     </row>
     <row r="24" spans="1:21" s="1" customFormat="1">
       <c r="A24" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="20">
         <v>44.7</v>
       </c>
       <c r="C24" s="20">
         <v>93.4</v>
       </c>
       <c r="D24" s="20">
         <v>142.1</v>
       </c>
       <c r="E24" s="20">
         <v>190.8</v>
       </c>
       <c r="F24" s="22">
         <v>247.5</v>
       </c>
       <c r="G24" s="20">
         <v>304.2</v>
       </c>
-      <c r="H24" s="20"/>
+      <c r="H24" s="20">
+        <v>360.9</v>
+      </c>
       <c r="I24" s="23"/>
       <c r="J24" s="20"/>
       <c r="K24" s="20"/>
       <c r="L24" s="20"/>
       <c r="M24" s="20"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
     </row>
     <row r="25" spans="1:21" s="1" customFormat="1">
       <c r="A25" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="20">
         <v>214.4</v>
       </c>
       <c r="C25" s="20">
         <v>453.2</v>
       </c>
       <c r="D25" s="20">
         <v>649.5</v>
       </c>
       <c r="E25" s="20">
         <v>883.9</v>
       </c>
       <c r="F25" s="22">
         <v>1061.9000000000001</v>
       </c>
       <c r="G25" s="20">
         <v>1272.4000000000001</v>
       </c>
-      <c r="H25" s="20"/>
+      <c r="H25" s="20">
+        <v>1456</v>
+      </c>
       <c r="I25" s="23"/>
       <c r="J25" s="20"/>
       <c r="K25" s="20"/>
       <c r="L25" s="20"/>
       <c r="M25" s="20"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
     </row>
     <row r="26" spans="1:21" s="1" customFormat="1">
       <c r="A26" s="25"/>
       <c r="B26" s="21"/>
       <c r="C26" s="22"/>
       <c r="D26" s="22"/>
       <c r="E26" s="22"/>
       <c r="F26" s="22"/>
       <c r="G26" s="22"/>
       <c r="H26" s="18"/>
       <c r="I26" s="26"/>
       <c r="J26" s="18"/>
@@ -1652,735 +1650,775 @@
       <c r="L27" s="18"/>
       <c r="M27" s="18"/>
     </row>
     <row r="28" spans="1:21" s="1" customFormat="1">
       <c r="A28" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="20">
         <v>2819</v>
       </c>
       <c r="C28" s="20">
         <v>5732.5</v>
       </c>
       <c r="D28" s="20">
         <v>8653.1</v>
       </c>
       <c r="E28" s="20">
         <v>11695.1</v>
       </c>
       <c r="F28" s="22">
         <v>14782.8</v>
       </c>
       <c r="G28" s="20">
         <v>17897.2</v>
       </c>
-      <c r="H28" s="20"/>
+      <c r="H28" s="20">
+        <v>21215.3</v>
+      </c>
       <c r="I28" s="23"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
     </row>
     <row r="29" spans="1:21" s="1" customFormat="1">
       <c r="A29" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="20">
         <v>933.5</v>
       </c>
       <c r="C29" s="20">
         <v>1795.6</v>
       </c>
       <c r="D29" s="20">
         <v>2658.1</v>
       </c>
       <c r="E29" s="20">
         <v>3613.3</v>
       </c>
       <c r="F29" s="22">
         <v>4467.6000000000004</v>
       </c>
       <c r="G29" s="20">
         <v>5364.9</v>
       </c>
-      <c r="H29" s="20"/>
+      <c r="H29" s="20">
+        <v>6255.6</v>
+      </c>
       <c r="I29" s="23"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
     </row>
     <row r="30" spans="1:21" s="1" customFormat="1">
       <c r="A30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="20">
         <v>161</v>
       </c>
       <c r="C30" s="20">
         <v>323</v>
       </c>
       <c r="D30" s="20">
         <v>490</v>
       </c>
       <c r="E30" s="20">
         <v>612</v>
       </c>
       <c r="F30" s="22">
         <v>820</v>
       </c>
       <c r="G30" s="20">
         <v>1131</v>
       </c>
-      <c r="H30" s="20"/>
+      <c r="H30" s="20">
+        <v>1465</v>
+      </c>
       <c r="I30" s="23"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="20"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
     </row>
     <row r="31" spans="1:21" s="1" customFormat="1">
       <c r="A31" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B31" s="20">
         <v>394.7</v>
       </c>
       <c r="C31" s="20">
         <v>886.5</v>
       </c>
       <c r="D31" s="20">
         <v>1417.7</v>
       </c>
       <c r="E31" s="20">
         <v>1844.9</v>
       </c>
       <c r="F31" s="22">
         <v>2400.1999999999998</v>
       </c>
       <c r="G31" s="20">
         <v>2873.6</v>
       </c>
-      <c r="H31" s="20"/>
+      <c r="H31" s="20">
+        <v>3583.8</v>
+      </c>
       <c r="I31" s="23"/>
       <c r="J31" s="20"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="20"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
     </row>
     <row r="32" spans="1:21" s="1" customFormat="1">
       <c r="A32" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="20">
         <v>47.3</v>
       </c>
       <c r="C32" s="20">
         <v>105.8</v>
       </c>
       <c r="D32" s="20">
         <v>164.2</v>
       </c>
       <c r="E32" s="20">
         <v>222.7</v>
       </c>
       <c r="F32" s="22">
         <v>267.2</v>
       </c>
       <c r="G32" s="20">
         <v>311.60000000000002</v>
       </c>
-      <c r="H32" s="20"/>
+      <c r="H32" s="20">
+        <v>356.1</v>
+      </c>
       <c r="I32" s="23"/>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="20"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
       <c r="T32" s="7"/>
     </row>
     <row r="33" spans="1:20" s="1" customFormat="1">
       <c r="A33" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="20">
         <v>35.6</v>
       </c>
       <c r="C33" s="20">
         <v>90.3</v>
       </c>
       <c r="D33" s="20">
         <v>145</v>
       </c>
       <c r="E33" s="20">
         <v>199.7</v>
       </c>
       <c r="F33" s="22">
         <v>233.5</v>
       </c>
       <c r="G33" s="20">
         <v>267.39999999999998</v>
       </c>
-      <c r="H33" s="20"/>
+      <c r="H33" s="20">
+        <v>301.3</v>
+      </c>
       <c r="I33" s="23"/>
       <c r="J33" s="20"/>
       <c r="K33" s="20"/>
       <c r="L33" s="20"/>
       <c r="M33" s="20"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
       <c r="T33" s="7"/>
     </row>
     <row r="34" spans="1:20" s="1" customFormat="1">
       <c r="A34" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="20">
         <v>28.5</v>
       </c>
       <c r="C34" s="20">
         <v>61.7</v>
       </c>
       <c r="D34" s="20">
         <v>95</v>
       </c>
       <c r="E34" s="20">
         <v>128.30000000000001</v>
       </c>
       <c r="F34" s="22">
         <v>152.80000000000001</v>
       </c>
       <c r="G34" s="20">
         <v>177.3</v>
       </c>
-      <c r="H34" s="20"/>
+      <c r="H34" s="20">
+        <v>201.8</v>
+      </c>
       <c r="I34" s="23"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
       <c r="T34" s="7"/>
     </row>
     <row r="35" spans="1:20" s="1" customFormat="1">
       <c r="A35" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="20">
         <v>94.4</v>
       </c>
       <c r="C35" s="20">
         <v>207.8</v>
       </c>
       <c r="D35" s="20">
         <v>304.2</v>
       </c>
       <c r="E35" s="20">
         <v>408.3</v>
       </c>
       <c r="F35" s="22">
         <v>506.1</v>
       </c>
       <c r="G35" s="20">
         <v>644</v>
       </c>
-      <c r="H35" s="20"/>
+      <c r="H35" s="20">
+        <v>783.4</v>
+      </c>
       <c r="I35" s="23"/>
       <c r="J35" s="20"/>
       <c r="K35" s="20"/>
       <c r="L35" s="20"/>
       <c r="M35" s="20"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
       <c r="T35" s="7"/>
     </row>
     <row r="36" spans="1:20" s="1" customFormat="1">
       <c r="A36" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="20">
         <v>89.4</v>
       </c>
       <c r="C36" s="20">
         <v>177.2</v>
       </c>
       <c r="D36" s="20">
         <v>292</v>
       </c>
       <c r="E36" s="20">
         <v>419.3</v>
       </c>
       <c r="F36" s="22">
         <v>543.1</v>
       </c>
       <c r="G36" s="20">
         <v>667.9</v>
       </c>
-      <c r="H36" s="20"/>
+      <c r="H36" s="20">
+        <v>766.7</v>
+      </c>
       <c r="I36" s="23"/>
       <c r="J36" s="20"/>
       <c r="K36" s="20"/>
       <c r="L36" s="20"/>
       <c r="M36" s="20"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
       <c r="T36" s="7"/>
     </row>
     <row r="37" spans="1:20" s="1" customFormat="1">
       <c r="A37" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="20">
         <v>23.2</v>
       </c>
       <c r="C37" s="20">
         <v>47</v>
       </c>
       <c r="D37" s="20">
         <v>70.8</v>
       </c>
       <c r="E37" s="20">
         <v>94.7</v>
       </c>
       <c r="F37" s="22">
         <v>115.7</v>
       </c>
       <c r="G37" s="20">
         <v>136.6</v>
       </c>
-      <c r="H37" s="20"/>
+      <c r="H37" s="20">
+        <v>157.30000000000001</v>
+      </c>
       <c r="I37" s="23"/>
       <c r="J37" s="20"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="20"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
       <c r="T37" s="7"/>
     </row>
     <row r="38" spans="1:20" s="1" customFormat="1">
       <c r="A38" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="20">
         <v>54.6</v>
       </c>
       <c r="C38" s="20">
         <v>106.5</v>
       </c>
       <c r="D38" s="20">
         <v>158.5</v>
       </c>
       <c r="E38" s="20">
         <v>210.5</v>
       </c>
       <c r="F38" s="22">
         <v>265.3</v>
       </c>
       <c r="G38" s="20">
         <v>320.60000000000002</v>
       </c>
-      <c r="H38" s="20"/>
+      <c r="H38" s="20">
+        <v>376.1</v>
+      </c>
       <c r="I38" s="23"/>
       <c r="J38" s="20"/>
       <c r="K38" s="20"/>
       <c r="L38" s="20"/>
       <c r="M38" s="20"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
       <c r="T38" s="7"/>
     </row>
     <row r="39" spans="1:20" s="1" customFormat="1">
       <c r="A39" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="20">
         <v>93.5</v>
       </c>
       <c r="C39" s="20">
         <v>181.6</v>
       </c>
       <c r="D39" s="20">
         <v>269.7</v>
       </c>
       <c r="E39" s="20">
         <v>357.8</v>
       </c>
       <c r="F39" s="22">
         <v>444.3</v>
       </c>
       <c r="G39" s="20">
         <v>537.70000000000005</v>
       </c>
-      <c r="H39" s="20"/>
+      <c r="H39" s="20">
+        <v>631.4</v>
+      </c>
       <c r="I39" s="23"/>
       <c r="J39" s="20"/>
       <c r="K39" s="20"/>
       <c r="L39" s="20"/>
       <c r="M39" s="20"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
       <c r="T39" s="7"/>
     </row>
     <row r="40" spans="1:20" s="1" customFormat="1">
       <c r="A40" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="20">
         <v>28</v>
       </c>
       <c r="C40" s="20">
         <v>56.9</v>
       </c>
       <c r="D40" s="20">
         <v>85.8</v>
       </c>
       <c r="E40" s="20">
         <v>114.8</v>
       </c>
       <c r="F40" s="22">
         <v>142.1</v>
       </c>
       <c r="G40" s="20">
         <v>169.4</v>
       </c>
-      <c r="H40" s="20"/>
+      <c r="H40" s="20">
+        <v>196.7</v>
+      </c>
       <c r="I40" s="23"/>
       <c r="J40" s="20"/>
       <c r="K40" s="20"/>
       <c r="L40" s="20"/>
       <c r="M40" s="20"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
       <c r="T40" s="7"/>
     </row>
     <row r="41" spans="1:20" s="1" customFormat="1">
       <c r="A41" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="20">
         <v>134</v>
       </c>
       <c r="C41" s="20">
         <v>279.3</v>
       </c>
       <c r="D41" s="20">
         <v>424.7</v>
       </c>
       <c r="E41" s="20">
         <v>570</v>
       </c>
       <c r="F41" s="22">
         <v>720</v>
       </c>
       <c r="G41" s="20">
         <v>870</v>
       </c>
-      <c r="H41" s="20"/>
+      <c r="H41" s="20">
+        <v>1020</v>
+      </c>
       <c r="I41" s="23"/>
       <c r="J41" s="20"/>
       <c r="K41" s="20"/>
       <c r="L41" s="20"/>
       <c r="M41" s="20"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
       <c r="T41" s="7"/>
     </row>
     <row r="42" spans="1:20" s="1" customFormat="1">
       <c r="A42" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="20">
         <v>18.100000000000001</v>
       </c>
       <c r="C42" s="20">
         <v>35.5</v>
       </c>
       <c r="D42" s="20">
         <v>53.5</v>
       </c>
       <c r="E42" s="20">
         <v>70.900000000000006</v>
       </c>
       <c r="F42" s="22">
         <v>89.4</v>
       </c>
       <c r="G42" s="20">
         <v>108.2</v>
       </c>
-      <c r="H42" s="20"/>
+      <c r="H42" s="20">
+        <v>126.8</v>
+      </c>
       <c r="I42" s="23"/>
       <c r="J42" s="20"/>
       <c r="K42" s="20"/>
       <c r="L42" s="20"/>
       <c r="M42" s="20"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
       <c r="T42" s="7"/>
     </row>
     <row r="43" spans="1:20" s="1" customFormat="1">
       <c r="A43" s="27" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="20">
         <v>68.400000000000006</v>
       </c>
       <c r="C43" s="20">
         <v>143.30000000000001</v>
       </c>
       <c r="D43" s="20">
         <v>218.3</v>
       </c>
       <c r="E43" s="20">
         <v>293.3</v>
       </c>
       <c r="F43" s="22">
         <v>374.6</v>
       </c>
       <c r="G43" s="20">
         <v>455.9</v>
       </c>
-      <c r="H43" s="20"/>
+      <c r="H43" s="20">
+        <v>537.29999999999995</v>
+      </c>
       <c r="I43" s="23"/>
       <c r="J43" s="20"/>
       <c r="K43" s="20"/>
       <c r="L43" s="20"/>
       <c r="M43" s="20"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
       <c r="T43" s="7"/>
     </row>
     <row r="44" spans="1:20" s="1" customFormat="1">
       <c r="A44" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="20">
         <v>45.2</v>
       </c>
       <c r="C44" s="20">
         <v>95.9</v>
       </c>
       <c r="D44" s="20">
         <v>146.69999999999999</v>
       </c>
       <c r="E44" s="20">
         <v>197.4</v>
       </c>
       <c r="F44" s="22">
         <v>241.5</v>
       </c>
       <c r="G44" s="20">
         <v>285.5</v>
       </c>
-      <c r="H44" s="20"/>
+      <c r="H44" s="20">
+        <v>329.6</v>
+      </c>
       <c r="I44" s="23"/>
       <c r="J44" s="20"/>
       <c r="K44" s="20"/>
       <c r="L44" s="20"/>
       <c r="M44" s="20"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
       <c r="T44" s="7"/>
     </row>
     <row r="45" spans="1:20" s="1" customFormat="1">
       <c r="A45" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="20">
         <v>310.7</v>
       </c>
       <c r="C45" s="20">
         <v>592</v>
       </c>
       <c r="D45" s="20">
         <v>867.3</v>
       </c>
       <c r="E45" s="20">
         <v>1262.7</v>
       </c>
       <c r="F45" s="22">
         <v>1690.3</v>
       </c>
       <c r="G45" s="20">
         <v>1999</v>
       </c>
-      <c r="H45" s="20"/>
+      <c r="H45" s="20">
+        <v>2309.6999999999998</v>
+      </c>
       <c r="I45" s="23"/>
       <c r="J45" s="20"/>
       <c r="K45" s="20"/>
       <c r="L45" s="20"/>
       <c r="M45" s="20"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
       <c r="T45" s="7"/>
     </row>
     <row r="46" spans="1:20" s="1" customFormat="1" ht="15.75" customHeight="1">
       <c r="A46" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="20">
         <v>44.7</v>
       </c>
       <c r="C46" s="20">
         <v>93.4</v>
       </c>
       <c r="D46" s="20">
         <v>142.1</v>
       </c>
       <c r="E46" s="20">
         <v>190.8</v>
       </c>
       <c r="F46" s="22">
         <v>247.5</v>
       </c>
       <c r="G46" s="20">
         <v>304.2</v>
       </c>
-      <c r="H46" s="20"/>
+      <c r="H46" s="20">
+        <v>360.9</v>
+      </c>
       <c r="I46" s="23"/>
       <c r="J46" s="20"/>
       <c r="K46" s="20"/>
       <c r="L46" s="20"/>
       <c r="M46" s="20"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
       <c r="T46" s="7"/>
     </row>
     <row r="47" spans="1:20" s="1" customFormat="1" ht="15.75" customHeight="1">
       <c r="A47" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="20">
         <v>214.4</v>
       </c>
       <c r="C47" s="20">
         <v>453.2</v>
       </c>
       <c r="D47" s="20">
         <v>649.5</v>
       </c>
       <c r="E47" s="20">
         <v>883.9</v>
       </c>
       <c r="F47" s="22">
         <v>1061.9000000000001</v>
       </c>
       <c r="G47" s="20">
         <v>1272.4000000000001</v>
       </c>
-      <c r="H47" s="20"/>
+      <c r="H47" s="20">
+        <v>1456</v>
+      </c>
       <c r="I47" s="23"/>
       <c r="J47" s="20"/>
       <c r="K47" s="20"/>
       <c r="L47" s="20"/>
       <c r="M47" s="20"/>
       <c r="N47" s="7"/>
       <c r="O47" s="7"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="7"/>
       <c r="R47" s="7"/>
       <c r="S47" s="7"/>
       <c r="T47" s="7"/>
     </row>
     <row r="48" spans="1:20" s="1" customFormat="1">
       <c r="A48" s="27"/>
       <c r="B48" s="22"/>
       <c r="C48" s="26"/>
       <c r="D48" s="18"/>
       <c r="E48" s="18"/>
       <c r="F48" s="18"/>
       <c r="G48" s="22"/>
       <c r="H48" s="18"/>
       <c r="I48" s="26"/>
       <c r="J48" s="18"/>
       <c r="K48" s="18"/>
@@ -2404,339 +2442,357 @@
       <c r="L49" s="18"/>
       <c r="M49" s="18"/>
     </row>
     <row r="50" spans="1:27" s="1" customFormat="1">
       <c r="A50" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="20">
         <v>1929.3</v>
       </c>
       <c r="C50" s="21">
         <v>3625</v>
       </c>
       <c r="D50" s="20">
         <v>5090.1000000000004</v>
       </c>
       <c r="E50" s="20">
         <v>6577.7</v>
       </c>
       <c r="F50" s="22">
         <v>7829.7</v>
       </c>
       <c r="G50" s="20">
         <v>9377.9</v>
       </c>
-      <c r="H50" s="22"/>
+      <c r="H50" s="22">
+        <v>11013.5</v>
+      </c>
       <c r="I50" s="23"/>
       <c r="J50" s="20"/>
       <c r="K50" s="20"/>
       <c r="L50" s="20"/>
       <c r="M50" s="20"/>
       <c r="N50" s="7"/>
       <c r="O50" s="7"/>
       <c r="P50" s="7"/>
       <c r="Q50" s="7"/>
       <c r="R50" s="7"/>
       <c r="S50" s="7"/>
       <c r="T50" s="7"/>
     </row>
     <row r="51" spans="1:27" s="1" customFormat="1">
       <c r="A51" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B51" s="20">
         <v>114</v>
       </c>
       <c r="C51" s="21">
         <v>205</v>
       </c>
       <c r="D51" s="20">
         <v>305</v>
       </c>
       <c r="E51" s="20">
         <v>399</v>
       </c>
       <c r="F51" s="22">
         <v>417</v>
       </c>
       <c r="G51" s="20">
         <v>417</v>
       </c>
-      <c r="H51" s="22"/>
+      <c r="H51" s="22">
+        <v>417</v>
+      </c>
       <c r="I51" s="23"/>
       <c r="J51" s="20"/>
       <c r="K51" s="20"/>
       <c r="L51" s="20"/>
       <c r="M51" s="20"/>
       <c r="N51" s="7"/>
       <c r="O51" s="7"/>
       <c r="P51" s="7"/>
       <c r="Q51" s="7"/>
       <c r="R51" s="7"/>
       <c r="S51" s="7"/>
       <c r="T51" s="7"/>
     </row>
     <row r="52" spans="1:27" s="1" customFormat="1">
       <c r="A52" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B52" s="20">
         <v>1362</v>
       </c>
       <c r="C52" s="21">
         <v>2527</v>
       </c>
       <c r="D52" s="20">
         <v>3557</v>
       </c>
       <c r="E52" s="20">
         <v>4508</v>
       </c>
       <c r="F52" s="22">
         <v>5277</v>
       </c>
       <c r="G52" s="20">
         <v>6155.8</v>
       </c>
-      <c r="H52" s="22"/>
+      <c r="H52" s="22">
+        <v>7172.9</v>
+      </c>
       <c r="I52" s="23"/>
       <c r="J52" s="20"/>
       <c r="K52" s="20"/>
       <c r="L52" s="20"/>
       <c r="M52" s="20"/>
       <c r="N52" s="7"/>
       <c r="O52" s="7"/>
       <c r="P52" s="7"/>
       <c r="Q52" s="7"/>
       <c r="R52" s="7"/>
       <c r="S52" s="7"/>
       <c r="T52" s="7"/>
     </row>
     <row r="53" spans="1:27" s="1" customFormat="1">
       <c r="A53" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B53" s="20">
         <v>27.5</v>
       </c>
       <c r="C53" s="21">
         <v>47.7</v>
       </c>
       <c r="D53" s="20">
         <v>67.900000000000006</v>
       </c>
       <c r="E53" s="20">
         <v>88.1</v>
       </c>
       <c r="F53" s="22">
         <v>106.4</v>
       </c>
       <c r="G53" s="20">
         <v>124.2</v>
       </c>
-      <c r="H53" s="28"/>
+      <c r="H53" s="28">
+        <v>141.9</v>
+      </c>
       <c r="I53" s="23"/>
       <c r="J53" s="20"/>
       <c r="K53" s="20"/>
       <c r="L53" s="20"/>
       <c r="M53" s="20"/>
       <c r="N53" s="7"/>
       <c r="O53" s="7"/>
       <c r="P53" s="7"/>
       <c r="Q53" s="7"/>
       <c r="R53" s="7"/>
       <c r="S53" s="7"/>
       <c r="T53" s="7"/>
     </row>
     <row r="54" spans="1:27" s="1" customFormat="1">
       <c r="A54" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B54" s="20">
         <v>0.1</v>
       </c>
       <c r="C54" s="21">
         <v>0.3</v>
       </c>
       <c r="D54" s="20">
         <v>0.5</v>
       </c>
       <c r="E54" s="20">
         <v>0.7</v>
       </c>
       <c r="F54" s="22">
         <v>0.9</v>
       </c>
       <c r="G54" s="20">
         <v>1</v>
       </c>
-      <c r="H54" s="22"/>
+      <c r="H54" s="22">
+        <v>1.2</v>
+      </c>
       <c r="I54" s="23"/>
       <c r="J54" s="20"/>
       <c r="K54" s="20"/>
       <c r="L54" s="20"/>
       <c r="M54" s="20"/>
       <c r="N54" s="7"/>
       <c r="O54" s="7"/>
       <c r="P54" s="7"/>
       <c r="Q54" s="7"/>
       <c r="R54" s="7"/>
       <c r="S54" s="7"/>
       <c r="T54" s="7"/>
     </row>
     <row r="55" spans="1:27" s="1" customFormat="1">
       <c r="A55" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B55" s="20">
         <v>5.7</v>
       </c>
       <c r="C55" s="21">
         <v>13</v>
       </c>
       <c r="D55" s="20">
         <v>20.2</v>
       </c>
       <c r="E55" s="20">
         <v>27.4</v>
       </c>
       <c r="F55" s="22">
         <v>28.9</v>
       </c>
       <c r="G55" s="20">
         <v>30.3</v>
       </c>
-      <c r="H55" s="22"/>
+      <c r="H55" s="22">
+        <v>31.7</v>
+      </c>
       <c r="I55" s="23"/>
       <c r="J55" s="20"/>
       <c r="K55" s="20"/>
       <c r="L55" s="20"/>
       <c r="M55" s="20"/>
       <c r="N55" s="7"/>
       <c r="O55" s="7"/>
       <c r="P55" s="7"/>
       <c r="Q55" s="7"/>
       <c r="R55" s="7"/>
       <c r="S55" s="7"/>
       <c r="T55" s="7"/>
     </row>
     <row r="56" spans="1:27" s="1" customFormat="1">
       <c r="A56" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B56" s="20">
         <v>4.2</v>
       </c>
       <c r="C56" s="21">
         <v>8.5</v>
       </c>
       <c r="D56" s="20">
         <v>12.7</v>
       </c>
       <c r="E56" s="20">
         <v>16.899999999999999</v>
       </c>
       <c r="F56" s="22">
         <v>21.2</v>
       </c>
       <c r="G56" s="20">
         <v>25.4</v>
       </c>
-      <c r="H56" s="22"/>
+      <c r="H56" s="22">
+        <v>26.4</v>
+      </c>
       <c r="I56" s="23"/>
       <c r="J56" s="20"/>
       <c r="K56" s="20"/>
       <c r="L56" s="20"/>
       <c r="M56" s="20"/>
       <c r="N56" s="7"/>
       <c r="O56" s="7"/>
       <c r="P56" s="7"/>
       <c r="Q56" s="7"/>
       <c r="R56" s="7"/>
       <c r="S56" s="7"/>
       <c r="T56" s="7"/>
     </row>
     <row r="57" spans="1:27" s="1" customFormat="1">
       <c r="A57" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B57" s="20">
         <v>0.2</v>
       </c>
       <c r="C57" s="21">
         <v>0.3</v>
       </c>
       <c r="D57" s="20">
         <v>0.5</v>
       </c>
       <c r="E57" s="20">
         <v>0.7</v>
       </c>
       <c r="F57" s="22">
         <v>0.9</v>
       </c>
       <c r="G57" s="20">
         <v>1.1000000000000001</v>
       </c>
-      <c r="H57" s="22"/>
+      <c r="H57" s="22">
+        <v>1.4</v>
+      </c>
       <c r="I57" s="23"/>
       <c r="J57" s="20"/>
       <c r="K57" s="20"/>
       <c r="L57" s="20"/>
       <c r="M57" s="20"/>
       <c r="N57" s="7"/>
       <c r="O57" s="7"/>
       <c r="P57" s="7"/>
       <c r="Q57" s="7"/>
       <c r="R57" s="7"/>
       <c r="S57" s="7"/>
       <c r="T57" s="7"/>
     </row>
     <row r="58" spans="1:27" s="9" customFormat="1">
       <c r="A58" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B58" s="28" t="s">
         <v>35</v>
       </c>
       <c r="C58" s="21">
         <v>823.2</v>
       </c>
       <c r="D58" s="20">
         <v>1126.3</v>
       </c>
       <c r="E58" s="20">
         <v>1536.8</v>
       </c>
       <c r="F58" s="22">
         <v>1977.5</v>
       </c>
       <c r="G58" s="20">
         <v>2623.1</v>
       </c>
-      <c r="H58" s="22"/>
+      <c r="H58" s="22">
+        <v>3221</v>
+      </c>
       <c r="I58" s="23"/>
       <c r="J58" s="20"/>
       <c r="K58" s="20"/>
       <c r="L58" s="20"/>
       <c r="M58" s="20"/>
       <c r="N58" s="8"/>
       <c r="O58" s="8"/>
       <c r="P58" s="8"/>
       <c r="Q58" s="8"/>
       <c r="R58" s="8"/>
       <c r="S58" s="8"/>
       <c r="T58" s="8"/>
     </row>
     <row r="59" spans="1:27" s="3" customFormat="1" ht="12.75">
       <c r="A59" s="15"/>
       <c r="B59" s="14"/>
       <c r="C59" s="14"/>
       <c r="D59" s="14"/>
       <c r="E59" s="14"/>
       <c r="F59" s="14"/>
       <c r="G59" s="14"/>
       <c r="H59" s="14"/>
       <c r="I59" s="14"/>
       <c r="J59" s="14"/>
       <c r="K59" s="14"/>