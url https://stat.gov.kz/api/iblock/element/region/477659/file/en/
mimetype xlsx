--- v4 (2026-09-04)
+++ v5 (2026-09-24)
@@ -1,61 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Makizhanova\Desktop\08\динамика\eng\Output (January-August 2026)\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AB69C0FC-8B23-47EA-A2DE-235EF8A84DE5}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13665" windowHeight="10500"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13710" windowHeight="10500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2026" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="3" r:id="rId1"/>
+    <sheet name="Symbols " sheetId="2" r:id="rId2"/>
+    <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="66">
   <si>
     <t/>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January-August</t>
   </si>
   <si>
     <t>January-September</t>
   </si>
   <si>
     <t>January-October</t>
   </si>
   <si>
@@ -89,61 +99,184 @@
   <si>
     <t>January-
 May</t>
   </si>
   <si>
     <t>January-
 July</t>
   </si>
   <si>
     <t>"*" - operative data</t>
   </si>
   <si>
     <t>According to the current national classifier of the Republic of Kazakhstan "Classifier of administrative-territorial objects" (CATO) dated June 22, 2022.</t>
   </si>
   <si>
     <t>"х" – data is confidential</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>Copper ores, thsd. tons</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>Symbols:</t>
+  </si>
+  <si>
+    <t>"-" No production</t>
+  </si>
+  <si>
+    <t>"*" - Operational data</t>
+  </si>
+  <si>
+    <t>«х» – Data is confidential</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are due to rounding.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Statistical indicator name</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>Definition of the indicator</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Definition sources</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/industries/business-statistics/stat-industrial-production/spreadsheets/</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>Date of the last update:</t>
+  </si>
+  <si>
+    <t>Date of the next update:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Division of industry and environment statistics</t>
+  </si>
+  <si>
+    <t>Responsible person</t>
+  </si>
+  <si>
+    <t>Makizhanova Anargul Kurmangalievna</t>
+  </si>
+  <si>
+    <t>Phone number:</t>
+  </si>
+  <si>
+    <t>+7 7162 250184</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a.makizhanova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>tons</t>
+  </si>
+  <si>
+    <t>Products produced in kind</t>
+  </si>
+  <si>
+    <t>Methodology for the formation of indicators and the calculation of the gross output of industrial products (goods, services) Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan dated December 20, 2017 202</t>
+  </si>
+  <si>
+    <t>Forms of statistical observation</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25833/</t>
+  </si>
+  <si>
+    <t>Output of basic industrial products in the Akmola region B</t>
+  </si>
+  <si>
+    <t>Production taking into account the products spent on industrial and production needs within the enterprise (intra-factory turnover) and produced from raw materials</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="25">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -206,91 +339,142 @@
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -324,196 +508,288 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="21" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3 3" xfId="1"/>
+    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -645,84 +921,747 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/business-statistics/stat-industrial-production/spreadsheets/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.makizhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DFA5363C-583C-44CD-8255-2A14EDF53AB3}">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="51" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="51" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="35"/>
+    <col min="257" max="257" width="42.28515625" style="35" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="35" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="35"/>
+    <col min="513" max="513" width="42.28515625" style="35" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="35" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="35"/>
+    <col min="769" max="769" width="42.28515625" style="35" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="35" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="35"/>
+    <col min="1025" max="1025" width="42.28515625" style="35" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="35" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="35"/>
+    <col min="1281" max="1281" width="42.28515625" style="35" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="35" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="35"/>
+    <col min="1537" max="1537" width="42.28515625" style="35" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="35" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="35"/>
+    <col min="1793" max="1793" width="42.28515625" style="35" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="35" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="35"/>
+    <col min="2049" max="2049" width="42.28515625" style="35" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="35" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="35"/>
+    <col min="2305" max="2305" width="42.28515625" style="35" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="35" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="35"/>
+    <col min="2561" max="2561" width="42.28515625" style="35" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="35" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="35"/>
+    <col min="2817" max="2817" width="42.28515625" style="35" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="35" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="35"/>
+    <col min="3073" max="3073" width="42.28515625" style="35" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="35" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="35"/>
+    <col min="3329" max="3329" width="42.28515625" style="35" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="35" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="35"/>
+    <col min="3585" max="3585" width="42.28515625" style="35" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="35" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="35"/>
+    <col min="3841" max="3841" width="42.28515625" style="35" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="35" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="35"/>
+    <col min="4097" max="4097" width="42.28515625" style="35" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="35" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="35"/>
+    <col min="4353" max="4353" width="42.28515625" style="35" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="35" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="35"/>
+    <col min="4609" max="4609" width="42.28515625" style="35" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="35" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="35"/>
+    <col min="4865" max="4865" width="42.28515625" style="35" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="35" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="35"/>
+    <col min="5121" max="5121" width="42.28515625" style="35" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="35" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="35"/>
+    <col min="5377" max="5377" width="42.28515625" style="35" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="35" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="35"/>
+    <col min="5633" max="5633" width="42.28515625" style="35" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="35" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="35"/>
+    <col min="5889" max="5889" width="42.28515625" style="35" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="35" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="35"/>
+    <col min="6145" max="6145" width="42.28515625" style="35" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="35" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="35"/>
+    <col min="6401" max="6401" width="42.28515625" style="35" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="35" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="35"/>
+    <col min="6657" max="6657" width="42.28515625" style="35" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="35" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="35"/>
+    <col min="6913" max="6913" width="42.28515625" style="35" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="35" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="35"/>
+    <col min="7169" max="7169" width="42.28515625" style="35" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="35" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="35"/>
+    <col min="7425" max="7425" width="42.28515625" style="35" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="35" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="35"/>
+    <col min="7681" max="7681" width="42.28515625" style="35" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="35" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="35"/>
+    <col min="7937" max="7937" width="42.28515625" style="35" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="35" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="35"/>
+    <col min="8193" max="8193" width="42.28515625" style="35" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="35" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="35"/>
+    <col min="8449" max="8449" width="42.28515625" style="35" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="35" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="35"/>
+    <col min="8705" max="8705" width="42.28515625" style="35" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="35" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="35"/>
+    <col min="8961" max="8961" width="42.28515625" style="35" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="35" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="35"/>
+    <col min="9217" max="9217" width="42.28515625" style="35" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="35" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="35"/>
+    <col min="9473" max="9473" width="42.28515625" style="35" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="35" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="35"/>
+    <col min="9729" max="9729" width="42.28515625" style="35" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="35" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="35"/>
+    <col min="9985" max="9985" width="42.28515625" style="35" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="35" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="35"/>
+    <col min="10241" max="10241" width="42.28515625" style="35" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="35" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="35"/>
+    <col min="10497" max="10497" width="42.28515625" style="35" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="35" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="35"/>
+    <col min="10753" max="10753" width="42.28515625" style="35" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="35" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="35"/>
+    <col min="11009" max="11009" width="42.28515625" style="35" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="35" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="35"/>
+    <col min="11265" max="11265" width="42.28515625" style="35" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="35" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="35"/>
+    <col min="11521" max="11521" width="42.28515625" style="35" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="35" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="35"/>
+    <col min="11777" max="11777" width="42.28515625" style="35" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="35" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="35"/>
+    <col min="12033" max="12033" width="42.28515625" style="35" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="35" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="35"/>
+    <col min="12289" max="12289" width="42.28515625" style="35" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="35" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="35"/>
+    <col min="12545" max="12545" width="42.28515625" style="35" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="35" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="35"/>
+    <col min="12801" max="12801" width="42.28515625" style="35" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="35" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="35"/>
+    <col min="13057" max="13057" width="42.28515625" style="35" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="35" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="35"/>
+    <col min="13313" max="13313" width="42.28515625" style="35" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="35" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="35"/>
+    <col min="13569" max="13569" width="42.28515625" style="35" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="35" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="35"/>
+    <col min="13825" max="13825" width="42.28515625" style="35" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="35" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="35"/>
+    <col min="14081" max="14081" width="42.28515625" style="35" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="35" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="35"/>
+    <col min="14337" max="14337" width="42.28515625" style="35" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="35" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="35"/>
+    <col min="14593" max="14593" width="42.28515625" style="35" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="35" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="35"/>
+    <col min="14849" max="14849" width="42.28515625" style="35" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="35" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="35"/>
+    <col min="15105" max="15105" width="42.28515625" style="35" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="35" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="35"/>
+    <col min="15361" max="15361" width="42.28515625" style="35" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="35" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="35"/>
+    <col min="15617" max="15617" width="42.28515625" style="35" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="35" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="35"/>
+    <col min="15873" max="15873" width="42.28515625" style="35" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="35" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="35"/>
+    <col min="16129" max="16129" width="42.28515625" style="35" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="35" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="35"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="34"/>
+      <c r="B1" s="34"/>
+    </row>
+    <row r="2" spans="1:13" s="37" customFormat="1">
+      <c r="A2" s="36" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="36">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="37" customFormat="1">
+      <c r="A3" s="36" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" s="36" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="37" customFormat="1">
+      <c r="A4" s="36" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="37" customFormat="1">
+      <c r="A5" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="38" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="37" customFormat="1">
+      <c r="A6" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="36">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="37" customFormat="1" ht="25.5">
+      <c r="A7" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="39" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="37" customFormat="1">
+      <c r="A8" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="38" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="37" customFormat="1" ht="38.25">
+      <c r="A9" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="39" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="37" customFormat="1">
+      <c r="A10" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="39" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="37" customFormat="1">
+      <c r="A11" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" s="39"/>
+      <c r="M11" s="40"/>
+    </row>
+    <row r="12" spans="1:13" s="37" customFormat="1" ht="15">
+      <c r="A12" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="41" t="s">
+        <v>62</v>
+      </c>
+      <c r="M12" s="40"/>
+    </row>
+    <row r="13" spans="1:13" s="37" customFormat="1" ht="15">
+      <c r="A13" s="36" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="M13" s="40"/>
+    </row>
+    <row r="14" spans="1:13" s="37" customFormat="1" ht="15">
+      <c r="A14" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="43" t="s">
+        <v>45</v>
+      </c>
+      <c r="M14" s="40"/>
+    </row>
+    <row r="15" spans="1:13" s="37" customFormat="1" ht="15">
+      <c r="A15" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="M15" s="40"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="36" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="44">
+        <v>46281</v>
+      </c>
+      <c r="M16" s="45"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="44">
+        <v>46311</v>
+      </c>
+      <c r="M17" s="46"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18" s="38" t="s">
+        <v>50</v>
+      </c>
+      <c r="M18" s="45"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="36" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="M19" s="46"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="36" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20" s="47" t="s">
+        <v>54</v>
+      </c>
+      <c r="M20" s="45"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="36" t="s">
+        <v>55</v>
+      </c>
+      <c r="B21" s="48" t="s">
+        <v>56</v>
+      </c>
+      <c r="M21" s="46"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="49"/>
+      <c r="B22" s="50"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="46"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="45"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="46"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="45"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1" xr:uid="{31A7DB30-DEC4-42E2-93DC-68ED2F958D93}"/>
+    <hyperlink ref="B14" r:id="rId2" xr:uid="{37768ADE-4E7D-482A-B6B5-F878A88CB6D7}"/>
+    <hyperlink ref="B15" r:id="rId3" xr:uid="{BACEC9F3-CA72-4795-9D98-0A0E086E41A4}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB581810-EF07-4539-982F-8A2834F39B71}">
+  <dimension ref="B2:B15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="32" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="32" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="32"/>
+    <col min="257" max="257" width="4.42578125" style="32" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="32" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="32"/>
+    <col min="513" max="513" width="4.42578125" style="32" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="32" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="32"/>
+    <col min="769" max="769" width="4.42578125" style="32" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="32" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="32"/>
+    <col min="1025" max="1025" width="4.42578125" style="32" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="32" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="32"/>
+    <col min="1281" max="1281" width="4.42578125" style="32" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="32" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="32"/>
+    <col min="1537" max="1537" width="4.42578125" style="32" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="32" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="32"/>
+    <col min="1793" max="1793" width="4.42578125" style="32" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="32" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="32"/>
+    <col min="2049" max="2049" width="4.42578125" style="32" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="32" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="32"/>
+    <col min="2305" max="2305" width="4.42578125" style="32" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="32" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="32"/>
+    <col min="2561" max="2561" width="4.42578125" style="32" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="32" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="32"/>
+    <col min="2817" max="2817" width="4.42578125" style="32" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="32" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="32"/>
+    <col min="3073" max="3073" width="4.42578125" style="32" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="32" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="32"/>
+    <col min="3329" max="3329" width="4.42578125" style="32" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="32" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="32"/>
+    <col min="3585" max="3585" width="4.42578125" style="32" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="32" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="32"/>
+    <col min="3841" max="3841" width="4.42578125" style="32" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="32" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="32"/>
+    <col min="4097" max="4097" width="4.42578125" style="32" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="32" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="32"/>
+    <col min="4353" max="4353" width="4.42578125" style="32" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="32" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="32"/>
+    <col min="4609" max="4609" width="4.42578125" style="32" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="32" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="32"/>
+    <col min="4865" max="4865" width="4.42578125" style="32" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="32" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="32"/>
+    <col min="5121" max="5121" width="4.42578125" style="32" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="32" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="32"/>
+    <col min="5377" max="5377" width="4.42578125" style="32" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="32" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="32"/>
+    <col min="5633" max="5633" width="4.42578125" style="32" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="32" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="32"/>
+    <col min="5889" max="5889" width="4.42578125" style="32" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="32" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="32"/>
+    <col min="6145" max="6145" width="4.42578125" style="32" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="32" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="32"/>
+    <col min="6401" max="6401" width="4.42578125" style="32" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="32" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="32"/>
+    <col min="6657" max="6657" width="4.42578125" style="32" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="32" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="32"/>
+    <col min="6913" max="6913" width="4.42578125" style="32" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="32" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="32"/>
+    <col min="7169" max="7169" width="4.42578125" style="32" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="32" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="32"/>
+    <col min="7425" max="7425" width="4.42578125" style="32" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="32" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="32"/>
+    <col min="7681" max="7681" width="4.42578125" style="32" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="32" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="32"/>
+    <col min="7937" max="7937" width="4.42578125" style="32" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="32" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="32"/>
+    <col min="8193" max="8193" width="4.42578125" style="32" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="32" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="32"/>
+    <col min="8449" max="8449" width="4.42578125" style="32" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="32" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="32"/>
+    <col min="8705" max="8705" width="4.42578125" style="32" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="32" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="32"/>
+    <col min="8961" max="8961" width="4.42578125" style="32" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="32" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="32"/>
+    <col min="9217" max="9217" width="4.42578125" style="32" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="32" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="32"/>
+    <col min="9473" max="9473" width="4.42578125" style="32" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="32" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="32"/>
+    <col min="9729" max="9729" width="4.42578125" style="32" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="32" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="32"/>
+    <col min="9985" max="9985" width="4.42578125" style="32" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="32" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="32"/>
+    <col min="10241" max="10241" width="4.42578125" style="32" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="32" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="32"/>
+    <col min="10497" max="10497" width="4.42578125" style="32" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="32" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="32"/>
+    <col min="10753" max="10753" width="4.42578125" style="32" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="32" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="32"/>
+    <col min="11009" max="11009" width="4.42578125" style="32" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="32" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="32"/>
+    <col min="11265" max="11265" width="4.42578125" style="32" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="32" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="32"/>
+    <col min="11521" max="11521" width="4.42578125" style="32" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="32" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="32"/>
+    <col min="11777" max="11777" width="4.42578125" style="32" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="32" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="32"/>
+    <col min="12033" max="12033" width="4.42578125" style="32" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="32" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="32"/>
+    <col min="12289" max="12289" width="4.42578125" style="32" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="32" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="32"/>
+    <col min="12545" max="12545" width="4.42578125" style="32" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="32" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="32"/>
+    <col min="12801" max="12801" width="4.42578125" style="32" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="32" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="32"/>
+    <col min="13057" max="13057" width="4.42578125" style="32" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="32" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="32"/>
+    <col min="13313" max="13313" width="4.42578125" style="32" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="32" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="32"/>
+    <col min="13569" max="13569" width="4.42578125" style="32" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="32" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="32"/>
+    <col min="13825" max="13825" width="4.42578125" style="32" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="32" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="32"/>
+    <col min="14081" max="14081" width="4.42578125" style="32" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="32" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="32"/>
+    <col min="14337" max="14337" width="4.42578125" style="32" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="32" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="32"/>
+    <col min="14593" max="14593" width="4.42578125" style="32" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="32" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="32"/>
+    <col min="14849" max="14849" width="4.42578125" style="32" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="32" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="32"/>
+    <col min="15105" max="15105" width="4.42578125" style="32" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="32" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="32"/>
+    <col min="15361" max="15361" width="4.42578125" style="32" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="32" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="32"/>
+    <col min="15617" max="15617" width="4.42578125" style="32" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="32" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="32"/>
+    <col min="15873" max="15873" width="4.42578125" style="32" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="32" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="32"/>
+    <col min="16129" max="16129" width="4.42578125" style="32" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="32" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="32"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="31"/>
+    </row>
+    <row r="4" spans="2:2">
+      <c r="B4" s="26"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="26"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="26" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="26" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="26" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="26"/>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="26" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="26"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="26"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="26"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="33" t="s">
+        <v>30</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="P20" sqref="P20"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="6" customWidth="1"/>
     <col min="3" max="13" width="10.85546875" style="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="2" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="34"/>
-[...10 lines deleted...]
-      <c r="M1" s="34"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
     </row>
     <row r="2" spans="1:16" s="4" customFormat="1">
       <c r="A2" s="8"/>
       <c r="B2" s="9"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
     </row>
     <row r="3" spans="1:16" s="2" customFormat="1" ht="22.5">
       <c r="A3" s="10"/>
       <c r="B3" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="11" t="s">
@@ -801,387 +1740,401 @@
     <row r="5" spans="1:16" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="29">
         <v>14</v>
       </c>
       <c r="D5" s="20">
         <v>39.6</v>
       </c>
       <c r="E5" s="20">
         <v>78.8</v>
       </c>
       <c r="F5" s="20">
         <v>108.1</v>
       </c>
       <c r="G5" s="21">
         <v>115.9</v>
       </c>
       <c r="H5" s="21">
         <v>184.5</v>
       </c>
-      <c r="I5" s="22"/>
+      <c r="I5" s="21">
+        <v>221.4</v>
+      </c>
       <c r="J5" s="21"/>
       <c r="K5" s="20"/>
       <c r="L5" s="21"/>
       <c r="M5" s="21"/>
     </row>
     <row r="6" spans="1:16" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="28" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="28">
         <v>14</v>
       </c>
       <c r="D6" s="20">
         <v>39.6</v>
       </c>
       <c r="E6" s="20">
         <v>78.8</v>
       </c>
       <c r="F6" s="20">
         <v>108.1</v>
       </c>
       <c r="G6" s="21">
         <v>115.9</v>
       </c>
       <c r="H6" s="21">
         <v>184.5</v>
       </c>
-      <c r="I6" s="22"/>
+      <c r="I6" s="21">
+        <v>221.4</v>
+      </c>
       <c r="J6" s="21"/>
       <c r="K6" s="20"/>
       <c r="L6" s="21"/>
       <c r="M6" s="21"/>
     </row>
     <row r="7" spans="1:16" s="7" customFormat="1" ht="36" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="24"/>
       <c r="D7" s="25"/>
       <c r="E7" s="25"/>
       <c r="F7" s="25"/>
       <c r="G7" s="25"/>
       <c r="H7" s="25"/>
       <c r="I7" s="22"/>
       <c r="J7" s="25"/>
       <c r="K7" s="25"/>
       <c r="L7" s="25"/>
       <c r="M7" s="21"/>
     </row>
     <row r="8" spans="1:16" s="7" customFormat="1">
       <c r="A8" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="28">
         <v>14</v>
       </c>
       <c r="D8" s="20">
         <v>39.6</v>
       </c>
       <c r="E8" s="20">
         <v>78.8</v>
       </c>
       <c r="F8" s="20">
         <v>108.1</v>
       </c>
       <c r="G8" s="21">
         <v>115.9</v>
       </c>
       <c r="H8" s="21">
         <v>184.5</v>
       </c>
-      <c r="I8" s="22"/>
+      <c r="I8" s="21">
+        <v>221.4</v>
+      </c>
       <c r="J8" s="25"/>
       <c r="K8" s="25"/>
       <c r="L8" s="25"/>
       <c r="M8" s="21"/>
     </row>
     <row r="9" spans="1:16" s="7" customFormat="1">
       <c r="A9" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="30">
         <v>14</v>
       </c>
       <c r="D9" s="20">
         <v>39.6</v>
       </c>
       <c r="E9" s="20">
         <v>78.8</v>
       </c>
       <c r="F9" s="20">
         <v>108.1</v>
       </c>
       <c r="G9" s="21">
         <v>115.9</v>
       </c>
       <c r="H9" s="21">
         <v>184.5</v>
       </c>
-      <c r="I9" s="22"/>
+      <c r="I9" s="21">
+        <v>221.4</v>
+      </c>
       <c r="J9" s="25"/>
       <c r="K9" s="25"/>
       <c r="L9" s="25"/>
       <c r="M9" s="21"/>
     </row>
     <row r="10" spans="1:16" s="7" customFormat="1">
       <c r="A10" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="1"/>
       <c r="D10" s="20"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="21"/>
       <c r="I10" s="22"/>
       <c r="J10" s="21"/>
       <c r="K10" s="20"/>
       <c r="L10" s="21"/>
       <c r="M10" s="21"/>
     </row>
     <row r="11" spans="1:16" s="7" customFormat="1">
       <c r="A11" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="28">
         <v>6.7</v>
       </c>
       <c r="D11" s="20">
         <v>13.3</v>
       </c>
       <c r="E11" s="20">
         <v>20</v>
       </c>
       <c r="F11" s="20">
         <v>20</v>
       </c>
       <c r="G11" s="21">
         <v>20</v>
       </c>
       <c r="H11" s="21">
         <v>20</v>
       </c>
-      <c r="I11" s="22"/>
+      <c r="I11" s="21">
+        <v>265.2</v>
+      </c>
       <c r="J11" s="21"/>
       <c r="K11" s="20"/>
       <c r="L11" s="21"/>
       <c r="M11" s="21"/>
     </row>
     <row r="12" spans="1:16" s="1" customFormat="1">
       <c r="A12" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="28">
         <v>6.7</v>
       </c>
       <c r="D12" s="20">
         <v>13.3</v>
       </c>
       <c r="E12" s="20">
         <v>20</v>
       </c>
       <c r="F12" s="20">
         <v>20</v>
       </c>
       <c r="G12" s="21">
         <v>20</v>
       </c>
       <c r="H12" s="21">
         <v>20</v>
       </c>
-      <c r="I12" s="22"/>
+      <c r="I12" s="21">
+        <v>265.2</v>
+      </c>
       <c r="J12" s="21"/>
       <c r="K12" s="20"/>
       <c r="L12" s="21"/>
       <c r="M12" s="21"/>
     </row>
     <row r="13" spans="1:16" s="2" customFormat="1" ht="12.75">
       <c r="A13" s="12"/>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="13"/>
       <c r="G13" s="13"/>
       <c r="H13" s="13"/>
       <c r="I13" s="13"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
     </row>
     <row r="14" spans="1:16">
-      <c r="A14" s="35" t="s">
+      <c r="A14" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="35"/>
-[...10 lines deleted...]
-      <c r="M14" s="35"/>
+      <c r="B14" s="56"/>
+      <c r="C14" s="56"/>
+      <c r="D14" s="56"/>
+      <c r="E14" s="56"/>
+      <c r="F14" s="56"/>
+      <c r="G14" s="56"/>
+      <c r="H14" s="56"/>
+      <c r="I14" s="56"/>
+      <c r="J14" s="56"/>
+      <c r="K14" s="56"/>
+      <c r="L14" s="56"/>
+      <c r="M14" s="56"/>
     </row>
     <row r="15" spans="1:16">
-      <c r="A15" s="31" t="s">
+      <c r="A15" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="31"/>
-[...10 lines deleted...]
-      <c r="M15" s="31"/>
+      <c r="B15" s="52"/>
+      <c r="C15" s="52"/>
+      <c r="D15" s="52"/>
+      <c r="E15" s="52"/>
+      <c r="F15" s="52"/>
+      <c r="G15" s="52"/>
+      <c r="H15" s="52"/>
+      <c r="I15" s="52"/>
+      <c r="J15" s="52"/>
+      <c r="K15" s="52"/>
+      <c r="L15" s="52"/>
+      <c r="M15" s="52"/>
     </row>
     <row r="16" spans="1:16">
-      <c r="A16" s="32" t="s">
+      <c r="A16" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="32"/>
-[...10 lines deleted...]
-      <c r="M16" s="32"/>
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="53"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="53"/>
+      <c r="I16" s="53"/>
+      <c r="J16" s="53"/>
+      <c r="K16" s="53"/>
+      <c r="L16" s="53"/>
+      <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="26"/>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="27"/>
       <c r="H17" s="27"/>
       <c r="I17" s="27"/>
       <c r="J17" s="27"/>
       <c r="K17" s="27"/>
       <c r="L17" s="27"/>
       <c r="M17" s="27"/>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="33" t="s">
+      <c r="A18" s="54" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="33"/>
-[...10 lines deleted...]
-      <c r="M18" s="33"/>
+      <c r="B18" s="54"/>
+      <c r="C18" s="54"/>
+      <c r="D18" s="54"/>
+      <c r="E18" s="54"/>
+      <c r="F18" s="54"/>
+      <c r="G18" s="54"/>
+      <c r="H18" s="54"/>
+      <c r="I18" s="54"/>
+      <c r="J18" s="54"/>
+      <c r="K18" s="54"/>
+      <c r="L18" s="54"/>
+      <c r="M18" s="54"/>
     </row>
     <row r="21" spans="1:13">
       <c r="C21" s="6"/>
       <c r="D21" s="6"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
     </row>
     <row r="22" spans="1:13">
       <c r="C22" s="6"/>
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A18:M18"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A14:M14"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols </vt:lpstr>
       <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>