--- v5 (2026-09-24)
+++ v6 (2026-10-18)
@@ -1,59 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AB69C0FC-8B23-47EA-A2DE-235EF8A84DE5}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13710" windowHeight="10500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13710" windowHeight="10500"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="3" r:id="rId1"/>
     <sheet name="Symbols " sheetId="2" r:id="rId2"/>
     <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="66">
   <si>
     <t/>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
@@ -182,101 +176,101 @@
   <si>
     <t>Related publications:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/industries/business-statistics/stat-industrial-production/spreadsheets/</t>
   </si>
   <si>
     <t>Useful links:</t>
   </si>
   <si>
     <t>Date of the last update:</t>
   </si>
   <si>
     <t>Date of the next update:</t>
   </si>
   <si>
     <t>Responsible structural unit</t>
   </si>
   <si>
     <t>Division of industry and environment statistics</t>
   </si>
   <si>
     <t>Responsible person</t>
   </si>
   <si>
-    <t>Makizhanova Anargul Kurmangalievna</t>
-[...1 lines deleted...]
-  <si>
     <t>Phone number:</t>
   </si>
   <si>
     <t>+7 7162 250184</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
-    <t xml:space="preserve">a.makizhanova@aspire.gov.kz </t>
-[...1 lines deleted...]
-  <si>
     <t>tons</t>
   </si>
   <si>
     <t>Products produced in kind</t>
   </si>
   <si>
     <t>Methodology for the formation of indicators and the calculation of the gross output of industrial products (goods, services) Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan dated December 20, 2017 202</t>
   </si>
   <si>
     <t>Forms of statistical observation</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/23/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25833/</t>
   </si>
   <si>
-    <t>Output of basic industrial products in the Akmola region B</t>
-[...1 lines deleted...]
-  <si>
     <t>Production taking into account the products spent on industrial and production needs within the enterprise (intra-factory turnover) and produced from raw materials</t>
+  </si>
+  <si>
+    <t>Mukushev Aidar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ai.mukushev@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Output of basic industrial products in the Akmola region, B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="25">
+  <fonts count="26">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -391,50 +385,59 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -553,80 +556,80 @@
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="21" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -644,152 +647,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -921,67 +888,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/business-statistics/stat-industrial-production/spreadsheets/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.makizhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.mukushev@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/business-statistics/stat-industrial-production/spreadsheets/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DFA5363C-583C-44CD-8255-2A14EDF53AB3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B33" sqref="B33"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="51" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="51" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="50" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="50" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="35"/>
     <col min="257" max="257" width="42.28515625" style="35" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="35" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="35"/>
     <col min="513" max="513" width="42.28515625" style="35" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="35" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="35"/>
     <col min="769" max="769" width="42.28515625" style="35" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="35" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="35"/>
     <col min="1025" max="1025" width="42.28515625" style="35" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="35" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="35"/>
     <col min="1281" max="1281" width="42.28515625" style="35" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="35" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="35"/>
     <col min="1537" max="1537" width="42.28515625" style="35" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="35" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="35"/>
     <col min="1793" max="1793" width="42.28515625" style="35" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" style="35" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="35"/>
     <col min="2049" max="2049" width="42.28515625" style="35" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" style="35" customWidth="1"/>
     <col min="2051" max="2304" width="9.140625" style="35"/>
@@ -1147,234 +1116,234 @@
     <col min="15873" max="15873" width="42.28515625" style="35" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" style="35" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="35"/>
     <col min="16129" max="16129" width="42.28515625" style="35" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" style="35" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="35"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="34"/>
       <c r="B1" s="34"/>
     </row>
     <row r="2" spans="1:13" s="37" customFormat="1">
       <c r="A2" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="36">
         <v>151102</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="37" customFormat="1">
       <c r="A3" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="36" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="37" customFormat="1">
       <c r="A4" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="38" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="37" customFormat="1">
       <c r="A5" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="38" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="37" customFormat="1">
       <c r="A6" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="36">
         <v>2000</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="37" customFormat="1" ht="25.5">
       <c r="A7" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="39" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="37" customFormat="1">
       <c r="A8" s="36" t="s">
         <v>37</v>
       </c>
       <c r="B8" s="38" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="37" customFormat="1" ht="38.25">
       <c r="A9" s="36" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="39" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="37" customFormat="1">
       <c r="A10" s="36" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="39" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="37" customFormat="1">
       <c r="A11" s="36" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="39"/>
       <c r="M11" s="40"/>
     </row>
     <row r="12" spans="1:13" s="37" customFormat="1" ht="15">
       <c r="A12" s="36" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="41" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="M12" s="40"/>
     </row>
     <row r="13" spans="1:13" s="37" customFormat="1" ht="15">
       <c r="A13" s="36" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="42" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="M13" s="40"/>
     </row>
     <row r="14" spans="1:13" s="37" customFormat="1" ht="15">
       <c r="A14" s="36" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>45</v>
       </c>
       <c r="M14" s="40"/>
     </row>
     <row r="15" spans="1:13" s="37" customFormat="1" ht="15">
       <c r="A15" s="36" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="43" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M15" s="40"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="36" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="44">
-        <v>46281</v>
+        <v>46311</v>
       </c>
       <c r="M16" s="45"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="44">
-        <v>46311</v>
+        <v>46342</v>
       </c>
       <c r="M17" s="46"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="36" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>50</v>
       </c>
       <c r="M18" s="45"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="36" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="38" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="M19" s="46"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" s="47" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="M20" s="45"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="36" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>54</v>
+      </c>
+      <c r="B21" s="56" t="s">
+        <v>64</v>
       </c>
       <c r="M21" s="46"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="49"/>
-      <c r="B22" s="50"/>
+      <c r="A22" s="48"/>
+      <c r="B22" s="49"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="46"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="45"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="46"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="45"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1" xr:uid="{31A7DB30-DEC4-42E2-93DC-68ED2F958D93}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B15" r:id="rId3" xr:uid="{BACEC9F3-CA72-4795-9D98-0A0E086E41A4}"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB581810-EF07-4539-982F-8A2834F39B71}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="32" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="32" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="32"/>
     <col min="257" max="257" width="4.42578125" style="32" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="32" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="32"/>
     <col min="513" max="513" width="4.42578125" style="32" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="32" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="32"/>
     <col min="769" max="769" width="4.42578125" style="32" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="32" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="32"/>
     <col min="1025" max="1025" width="4.42578125" style="32" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="32" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="32"/>
     <col min="1281" max="1281" width="4.42578125" style="32" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="32" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="32"/>
     <col min="1537" max="1537" width="4.42578125" style="32" customWidth="1"/>
@@ -1588,80 +1557,80 @@
     <row r="11" spans="2:2">
       <c r="B11" s="26" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="26"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="26"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="26"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="33" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="K19" sqref="K19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="6" customWidth="1"/>
     <col min="3" max="13" width="10.85546875" style="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="2" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="55"/>
-[...10 lines deleted...]
-      <c r="M1" s="55"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
     </row>
     <row r="2" spans="1:16" s="4" customFormat="1">
       <c r="A2" s="8"/>
       <c r="B2" s="9"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
     </row>
     <row r="3" spans="1:16" s="2" customFormat="1" ht="22.5">
       <c r="A3" s="10"/>
       <c r="B3" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="11" t="s">
@@ -1743,350 +1712,362 @@
       </c>
       <c r="B5" s="28" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="29">
         <v>14</v>
       </c>
       <c r="D5" s="20">
         <v>39.6</v>
       </c>
       <c r="E5" s="20">
         <v>78.8</v>
       </c>
       <c r="F5" s="20">
         <v>108.1</v>
       </c>
       <c r="G5" s="21">
         <v>115.9</v>
       </c>
       <c r="H5" s="21">
         <v>184.5</v>
       </c>
       <c r="I5" s="21">
         <v>221.4</v>
       </c>
-      <c r="J5" s="21"/>
+      <c r="J5" s="21">
+        <v>250.1</v>
+      </c>
       <c r="K5" s="20"/>
       <c r="L5" s="21"/>
       <c r="M5" s="21"/>
     </row>
     <row r="6" spans="1:16" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="28" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="28">
         <v>14</v>
       </c>
       <c r="D6" s="20">
         <v>39.6</v>
       </c>
       <c r="E6" s="20">
         <v>78.8</v>
       </c>
       <c r="F6" s="20">
         <v>108.1</v>
       </c>
       <c r="G6" s="21">
         <v>115.9</v>
       </c>
       <c r="H6" s="21">
         <v>184.5</v>
       </c>
       <c r="I6" s="21">
         <v>221.4</v>
       </c>
-      <c r="J6" s="21"/>
+      <c r="J6" s="21">
+        <v>250.1</v>
+      </c>
       <c r="K6" s="20"/>
       <c r="L6" s="21"/>
       <c r="M6" s="21"/>
     </row>
     <row r="7" spans="1:16" s="7" customFormat="1" ht="36" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="24"/>
       <c r="D7" s="25"/>
       <c r="E7" s="25"/>
       <c r="F7" s="25"/>
       <c r="G7" s="25"/>
       <c r="H7" s="25"/>
       <c r="I7" s="22"/>
-      <c r="J7" s="25"/>
+      <c r="J7" s="22"/>
       <c r="K7" s="25"/>
       <c r="L7" s="25"/>
       <c r="M7" s="21"/>
     </row>
     <row r="8" spans="1:16" s="7" customFormat="1">
       <c r="A8" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="28">
         <v>14</v>
       </c>
       <c r="D8" s="20">
         <v>39.6</v>
       </c>
       <c r="E8" s="20">
         <v>78.8</v>
       </c>
       <c r="F8" s="20">
         <v>108.1</v>
       </c>
       <c r="G8" s="21">
         <v>115.9</v>
       </c>
       <c r="H8" s="21">
         <v>184.5</v>
       </c>
       <c r="I8" s="21">
         <v>221.4</v>
       </c>
-      <c r="J8" s="25"/>
+      <c r="J8" s="21">
+        <v>250.1</v>
+      </c>
       <c r="K8" s="25"/>
       <c r="L8" s="25"/>
       <c r="M8" s="21"/>
     </row>
     <row r="9" spans="1:16" s="7" customFormat="1">
       <c r="A9" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="30">
         <v>14</v>
       </c>
       <c r="D9" s="20">
         <v>39.6</v>
       </c>
       <c r="E9" s="20">
         <v>78.8</v>
       </c>
       <c r="F9" s="20">
         <v>108.1</v>
       </c>
       <c r="G9" s="21">
         <v>115.9</v>
       </c>
       <c r="H9" s="21">
         <v>184.5</v>
       </c>
       <c r="I9" s="21">
         <v>221.4</v>
       </c>
-      <c r="J9" s="25"/>
+      <c r="J9" s="21">
+        <v>250.1</v>
+      </c>
       <c r="K9" s="25"/>
       <c r="L9" s="25"/>
       <c r="M9" s="21"/>
     </row>
     <row r="10" spans="1:16" s="7" customFormat="1">
       <c r="A10" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="1"/>
       <c r="D10" s="20"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="21"/>
       <c r="I10" s="22"/>
-      <c r="J10" s="21"/>
+      <c r="J10" s="22"/>
       <c r="K10" s="20"/>
       <c r="L10" s="21"/>
       <c r="M10" s="21"/>
     </row>
     <row r="11" spans="1:16" s="7" customFormat="1">
       <c r="A11" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="28">
         <v>6.7</v>
       </c>
       <c r="D11" s="20">
         <v>13.3</v>
       </c>
       <c r="E11" s="20">
         <v>20</v>
       </c>
       <c r="F11" s="20">
         <v>20</v>
       </c>
       <c r="G11" s="21">
         <v>20</v>
       </c>
       <c r="H11" s="21">
         <v>20</v>
       </c>
       <c r="I11" s="21">
         <v>265.2</v>
       </c>
-      <c r="J11" s="21"/>
+      <c r="J11" s="21">
+        <v>491.7</v>
+      </c>
       <c r="K11" s="20"/>
       <c r="L11" s="21"/>
       <c r="M11" s="21"/>
     </row>
     <row r="12" spans="1:16" s="1" customFormat="1">
       <c r="A12" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="28">
         <v>6.7</v>
       </c>
       <c r="D12" s="20">
         <v>13.3</v>
       </c>
       <c r="E12" s="20">
         <v>20</v>
       </c>
       <c r="F12" s="20">
         <v>20</v>
       </c>
       <c r="G12" s="21">
         <v>20</v>
       </c>
       <c r="H12" s="21">
         <v>20</v>
       </c>
       <c r="I12" s="21">
         <v>265.2</v>
       </c>
-      <c r="J12" s="21"/>
+      <c r="J12" s="21">
+        <v>491.7</v>
+      </c>
       <c r="K12" s="20"/>
       <c r="L12" s="21"/>
       <c r="M12" s="21"/>
     </row>
     <row r="13" spans="1:16" s="2" customFormat="1" ht="12.75">
       <c r="A13" s="12"/>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="13"/>
       <c r="G13" s="13"/>
       <c r="H13" s="13"/>
       <c r="I13" s="13"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
     </row>
     <row r="14" spans="1:16">
-      <c r="A14" s="56" t="s">
+      <c r="A14" s="55" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="56"/>
-[...10 lines deleted...]
-      <c r="M14" s="56"/>
+      <c r="B14" s="55"/>
+      <c r="C14" s="55"/>
+      <c r="D14" s="55"/>
+      <c r="E14" s="55"/>
+      <c r="F14" s="55"/>
+      <c r="G14" s="55"/>
+      <c r="H14" s="55"/>
+      <c r="I14" s="55"/>
+      <c r="J14" s="55"/>
+      <c r="K14" s="55"/>
+      <c r="L14" s="55"/>
+      <c r="M14" s="55"/>
     </row>
     <row r="15" spans="1:16">
-      <c r="A15" s="52" t="s">
+      <c r="A15" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="52"/>
-[...10 lines deleted...]
-      <c r="M15" s="52"/>
+      <c r="B15" s="51"/>
+      <c r="C15" s="51"/>
+      <c r="D15" s="51"/>
+      <c r="E15" s="51"/>
+      <c r="F15" s="51"/>
+      <c r="G15" s="51"/>
+      <c r="H15" s="51"/>
+      <c r="I15" s="51"/>
+      <c r="J15" s="51"/>
+      <c r="K15" s="51"/>
+      <c r="L15" s="51"/>
+      <c r="M15" s="51"/>
     </row>
     <row r="16" spans="1:16">
-      <c r="A16" s="53" t="s">
+      <c r="A16" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="53"/>
-[...10 lines deleted...]
-      <c r="M16" s="53"/>
+      <c r="B16" s="52"/>
+      <c r="C16" s="52"/>
+      <c r="D16" s="52"/>
+      <c r="E16" s="52"/>
+      <c r="F16" s="52"/>
+      <c r="G16" s="52"/>
+      <c r="H16" s="52"/>
+      <c r="I16" s="52"/>
+      <c r="J16" s="52"/>
+      <c r="K16" s="52"/>
+      <c r="L16" s="52"/>
+      <c r="M16" s="52"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="26"/>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="27"/>
       <c r="H17" s="27"/>
       <c r="I17" s="27"/>
       <c r="J17" s="27"/>
       <c r="K17" s="27"/>
       <c r="L17" s="27"/>
       <c r="M17" s="27"/>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="54" t="s">
+      <c r="A18" s="53" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="54"/>
-[...10 lines deleted...]
-      <c r="M18" s="54"/>
+      <c r="B18" s="53"/>
+      <c r="C18" s="53"/>
+      <c r="D18" s="53"/>
+      <c r="E18" s="53"/>
+      <c r="F18" s="53"/>
+      <c r="G18" s="53"/>
+      <c r="H18" s="53"/>
+      <c r="I18" s="53"/>
+      <c r="J18" s="53"/>
+      <c r="K18" s="53"/>
+      <c r="L18" s="53"/>
+      <c r="M18" s="53"/>
     </row>
     <row r="21" spans="1:13">
       <c r="C21" s="6"/>
       <c r="D21" s="6"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
     </row>
     <row r="22" spans="1:13">
       <c r="C22" s="6"/>
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A16:M16"/>