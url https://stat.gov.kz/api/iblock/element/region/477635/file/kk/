--- v2 (2026-05-24)
+++ v3 (2026-07-05)
@@ -4,62 +4,62 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="10350" windowHeight="11415"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Лист 1'!$W$5:$AE$5</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026'!$W$5:$AE$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2026'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="406" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="450" uniqueCount="118">
   <si>
     <t/>
   </si>
   <si>
     <t>Ет және тағамдық қосымша өнімдері, тонна</t>
   </si>
   <si>
     <t>Еттен жасалған консервілер, тонн</t>
   </si>
   <si>
     <t>Шұжықтар және осыған ұқсас еттен, етті қосымша өнімдерден немесе жануарлар қанынан жасалған өнімдер, тонна</t>
   </si>
   <si>
     <t>Басқа тәсілмен дайындалған немесе консервіленген балық; уылдырық және оның алмастырғыштары, тонна</t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік майы, тонна      </t>
   </si>
   <si>
     <t>Тазартылмаған күнбағыс майы, тонна</t>
   </si>
   <si>
     <t>Тазартылған күнбағыс майы және оның фракциялары (химиялық жолмен түрлендірілмеген майлардан басқа), тонна</t>
   </si>
   <si>
@@ -383,51 +383,51 @@
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>"0,0" - болмашы шама</t>
   </si>
   <si>
     <t>"х" - құпия ақпарат</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Шортанды</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
@@ -484,55 +484,50 @@
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
-      <color rgb="FFFF0000"/>
-[...3 lines deleted...]
-      <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
@@ -562,53 +557,53 @@
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="94">
+  <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
@@ -626,51 +621,51 @@
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -795,84 +790,69 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1142,78 +1122,78 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:XEX400"/>
+  <dimension ref="A2:XEX408"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A391" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="E25" sqref="E25"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="F5" sqref="F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="13" width="10.85546875" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:31" s="3" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="86" t="s">
         <v>105</v>
       </c>
-      <c r="B2" s="91"/>
-[...10 lines deleted...]
-      <c r="M2" s="91"/>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
+      <c r="J2" s="86"/>
+      <c r="K2" s="86"/>
+      <c r="L2" s="86"/>
+      <c r="M2" s="86"/>
     </row>
     <row r="3" spans="1:31" s="1" customFormat="1">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
     </row>
     <row r="4" spans="1:31" s="3" customFormat="1" ht="22.5">
       <c r="A4" s="22"/>
       <c r="B4" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="22" t="s">
         <v>38</v>
       </c>
       <c r="D4" s="22" t="s">
@@ -1275,31955 +1255,32909 @@
       </c>
       <c r="K5" s="26" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="26" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="26"/>
     </row>
     <row r="6" spans="1:31" s="1" customFormat="1">
       <c r="A6" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="28">
         <v>7404</v>
       </c>
       <c r="C6" s="28">
         <v>17467</v>
       </c>
       <c r="D6" s="28">
         <v>26766</v>
       </c>
       <c r="E6" s="28">
         <v>36464</v>
       </c>
-      <c r="F6" s="28"/>
+      <c r="F6" s="28">
+        <v>44591</v>
+      </c>
       <c r="G6" s="28"/>
       <c r="H6" s="31"/>
       <c r="I6" s="32"/>
       <c r="J6" s="31"/>
       <c r="K6" s="31"/>
       <c r="L6" s="31"/>
       <c r="M6" s="31"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="W6" s="19"/>
       <c r="X6" s="19"/>
       <c r="Y6" s="19"/>
       <c r="Z6" s="19"/>
       <c r="AA6" s="19"/>
       <c r="AB6" s="19"/>
       <c r="AC6" s="19"/>
       <c r="AD6" s="19"/>
       <c r="AE6" s="19"/>
     </row>
     <row r="7" spans="1:31" s="1" customFormat="1">
       <c r="A7" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B7" s="28">
         <v>70</v>
       </c>
       <c r="C7" s="28">
         <v>134</v>
       </c>
       <c r="D7" s="28">
         <v>209</v>
       </c>
       <c r="E7" s="28">
         <v>284</v>
       </c>
-      <c r="F7" s="28"/>
+      <c r="F7" s="28">
+        <v>362</v>
+      </c>
       <c r="G7" s="28"/>
       <c r="H7" s="31"/>
       <c r="I7" s="32"/>
       <c r="J7" s="31"/>
       <c r="K7" s="31"/>
       <c r="L7" s="31"/>
       <c r="M7" s="31"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="W7" s="19"/>
       <c r="X7" s="19"/>
       <c r="Y7" s="19"/>
       <c r="Z7" s="19"/>
       <c r="AA7" s="19"/>
       <c r="AB7" s="19"/>
       <c r="AC7" s="19"/>
       <c r="AD7" s="19"/>
       <c r="AE7" s="19"/>
     </row>
     <row r="8" spans="1:31" s="1" customFormat="1">
       <c r="A8" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>103</v>
       </c>
       <c r="C8" s="28">
         <v>129</v>
       </c>
       <c r="D8" s="28">
         <v>197</v>
       </c>
       <c r="E8" s="28">
         <v>284</v>
       </c>
-      <c r="F8" s="28"/>
+      <c r="F8" s="28">
+        <v>395</v>
+      </c>
       <c r="G8" s="28"/>
       <c r="H8" s="31"/>
       <c r="I8" s="32"/>
       <c r="J8" s="31"/>
       <c r="K8" s="31"/>
       <c r="L8" s="31"/>
       <c r="M8" s="31"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="W8" s="19"/>
       <c r="X8" s="19"/>
       <c r="Y8" s="19"/>
       <c r="Z8" s="19"/>
       <c r="AA8" s="19"/>
       <c r="AB8" s="19"/>
       <c r="AC8" s="19"/>
       <c r="AD8" s="19"/>
       <c r="AE8" s="19"/>
     </row>
     <row r="9" spans="1:31" s="1" customFormat="1">
       <c r="A9" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="28">
         <v>3</v>
       </c>
       <c r="C9" s="28">
         <v>4</v>
       </c>
       <c r="D9" s="28">
         <v>5</v>
       </c>
       <c r="E9" s="28">
         <v>6</v>
       </c>
-      <c r="F9" s="28"/>
+      <c r="F9" s="28">
+        <v>7</v>
+      </c>
       <c r="G9" s="28"/>
       <c r="H9" s="31"/>
       <c r="I9" s="32"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
       <c r="L9" s="31"/>
       <c r="M9" s="31"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="W9" s="19"/>
       <c r="X9" s="19"/>
       <c r="Y9" s="19"/>
       <c r="Z9" s="19"/>
       <c r="AA9" s="19"/>
       <c r="AB9" s="19"/>
       <c r="AC9" s="19"/>
       <c r="AD9" s="19"/>
       <c r="AE9" s="19"/>
     </row>
     <row r="10" spans="1:31" s="1" customFormat="1">
       <c r="A10" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B10" s="28">
         <v>438</v>
       </c>
       <c r="C10" s="28">
         <v>1232</v>
       </c>
       <c r="D10" s="28">
         <v>2026</v>
       </c>
       <c r="E10" s="28">
         <v>2821</v>
       </c>
-      <c r="F10" s="28"/>
+      <c r="F10" s="28">
+        <v>3031</v>
+      </c>
       <c r="G10" s="28"/>
       <c r="H10" s="31"/>
       <c r="I10" s="32"/>
       <c r="J10" s="31"/>
       <c r="K10" s="31"/>
       <c r="L10" s="31"/>
       <c r="M10" s="31"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="W10" s="19"/>
       <c r="X10" s="19"/>
       <c r="Y10" s="19"/>
       <c r="Z10" s="19"/>
       <c r="AA10" s="19"/>
       <c r="AB10" s="19"/>
       <c r="AC10" s="19"/>
       <c r="AD10" s="19"/>
       <c r="AE10" s="19"/>
     </row>
     <row r="11" spans="1:31" s="1" customFormat="1">
       <c r="A11" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="28">
         <v>2</v>
       </c>
       <c r="C11" s="28">
         <v>4</v>
       </c>
       <c r="D11" s="28">
         <v>5</v>
       </c>
       <c r="E11" s="28">
         <v>7</v>
       </c>
-      <c r="F11" s="28"/>
+      <c r="F11" s="28">
+        <v>9</v>
+      </c>
       <c r="G11" s="28"/>
       <c r="H11" s="31"/>
       <c r="I11" s="32"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="L11" s="31"/>
       <c r="M11" s="31"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="W11" s="19"/>
       <c r="X11" s="19"/>
       <c r="Y11" s="19"/>
       <c r="Z11" s="19"/>
       <c r="AA11" s="19"/>
       <c r="AB11" s="19"/>
       <c r="AC11" s="19"/>
       <c r="AD11" s="19"/>
       <c r="AE11" s="19"/>
     </row>
     <row r="12" spans="1:31" s="1" customFormat="1">
       <c r="A12" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B12" s="28">
         <v>8</v>
       </c>
       <c r="C12" s="28">
         <v>25</v>
       </c>
       <c r="D12" s="28">
         <v>42</v>
       </c>
       <c r="E12" s="28">
         <v>59</v>
       </c>
-      <c r="F12" s="28"/>
+      <c r="F12" s="28">
+        <v>76</v>
+      </c>
       <c r="G12" s="28"/>
       <c r="H12" s="31"/>
       <c r="I12" s="32"/>
       <c r="J12" s="31"/>
       <c r="K12" s="31"/>
       <c r="L12" s="31"/>
       <c r="M12" s="31"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="W12" s="19"/>
       <c r="X12" s="19"/>
       <c r="Y12" s="19"/>
       <c r="Z12" s="19"/>
       <c r="AA12" s="19"/>
       <c r="AB12" s="19"/>
       <c r="AC12" s="19"/>
       <c r="AD12" s="19"/>
       <c r="AE12" s="19"/>
     </row>
     <row r="13" spans="1:31" s="1" customFormat="1">
       <c r="A13" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="28">
         <v>4521</v>
       </c>
       <c r="C13" s="28">
         <v>11295</v>
       </c>
       <c r="D13" s="28">
         <v>17510</v>
       </c>
       <c r="E13" s="28">
         <v>24084</v>
       </c>
-      <c r="F13" s="28"/>
+      <c r="F13" s="28">
+        <v>29900</v>
+      </c>
       <c r="G13" s="28"/>
       <c r="H13" s="31"/>
       <c r="I13" s="32"/>
       <c r="J13" s="31"/>
       <c r="K13" s="31"/>
       <c r="L13" s="31"/>
       <c r="M13" s="31"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="W13" s="19"/>
       <c r="X13" s="19"/>
       <c r="Y13" s="19"/>
       <c r="Z13" s="19"/>
       <c r="AA13" s="19"/>
       <c r="AB13" s="19"/>
       <c r="AC13" s="19"/>
       <c r="AD13" s="19"/>
       <c r="AE13" s="19"/>
     </row>
     <row r="14" spans="1:31" s="1" customFormat="1">
       <c r="A14" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="28">
         <v>4</v>
       </c>
       <c r="C14" s="28">
         <v>5</v>
       </c>
       <c r="D14" s="28">
         <v>6</v>
       </c>
       <c r="E14" s="28">
         <v>6</v>
       </c>
-      <c r="F14" s="28"/>
+      <c r="F14" s="28">
+        <v>8</v>
+      </c>
       <c r="G14" s="28"/>
       <c r="H14" s="31"/>
       <c r="I14" s="32"/>
       <c r="J14" s="31"/>
       <c r="K14" s="31"/>
       <c r="L14" s="31"/>
       <c r="M14" s="31"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="W14" s="19"/>
       <c r="X14" s="19"/>
       <c r="Y14" s="19"/>
       <c r="Z14" s="19"/>
       <c r="AA14" s="19"/>
       <c r="AB14" s="19"/>
       <c r="AC14" s="19"/>
       <c r="AD14" s="19"/>
       <c r="AE14" s="19"/>
     </row>
     <row r="15" spans="1:31" s="1" customFormat="1">
       <c r="A15" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="28">
         <v>52</v>
       </c>
       <c r="C15" s="28">
         <v>105</v>
       </c>
       <c r="D15" s="28">
         <v>158</v>
       </c>
       <c r="E15" s="28">
         <v>211</v>
       </c>
-      <c r="F15" s="28"/>
+      <c r="F15" s="28">
+        <v>249</v>
+      </c>
       <c r="G15" s="28"/>
       <c r="H15" s="31"/>
       <c r="I15" s="32"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="31"/>
       <c r="M15" s="31"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="W15" s="19"/>
       <c r="X15" s="19"/>
       <c r="Y15" s="19"/>
       <c r="Z15" s="19"/>
       <c r="AA15" s="19"/>
       <c r="AB15" s="19"/>
       <c r="AC15" s="19"/>
       <c r="AD15" s="19"/>
       <c r="AE15" s="19"/>
     </row>
     <row r="16" spans="1:31" s="1" customFormat="1">
       <c r="A16" s="33" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="28">
         <v>0</v>
       </c>
       <c r="C16" s="28">
         <v>1</v>
       </c>
       <c r="D16" s="28">
         <v>2</v>
       </c>
       <c r="E16" s="28">
         <v>2</v>
       </c>
-      <c r="F16" s="28"/>
+      <c r="F16" s="28">
+        <v>3</v>
+      </c>
       <c r="G16" s="28"/>
       <c r="H16" s="31"/>
       <c r="I16" s="32"/>
       <c r="J16" s="31"/>
       <c r="K16" s="31"/>
       <c r="L16" s="31"/>
       <c r="M16" s="31"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="W16" s="19"/>
       <c r="X16" s="19"/>
       <c r="Y16" s="19"/>
       <c r="Z16" s="19"/>
       <c r="AA16" s="19"/>
       <c r="AB16" s="19"/>
       <c r="AC16" s="19"/>
       <c r="AD16" s="19"/>
       <c r="AE16" s="19"/>
     </row>
     <row r="17" spans="1:31" s="1" customFormat="1">
       <c r="A17" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="28">
         <v>10</v>
       </c>
       <c r="C17" s="28">
         <v>32</v>
       </c>
       <c r="D17" s="28">
         <v>53</v>
       </c>
       <c r="E17" s="28">
         <v>74</v>
       </c>
-      <c r="F17" s="28"/>
+      <c r="F17" s="28">
+        <v>84</v>
+      </c>
       <c r="G17" s="28"/>
       <c r="H17" s="31"/>
       <c r="I17" s="32"/>
       <c r="J17" s="31"/>
       <c r="K17" s="31"/>
       <c r="L17" s="31"/>
       <c r="M17" s="31"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="W17" s="19"/>
       <c r="X17" s="19"/>
       <c r="Y17" s="19"/>
       <c r="Z17" s="19"/>
       <c r="AA17" s="19"/>
       <c r="AB17" s="19"/>
       <c r="AC17" s="19"/>
       <c r="AD17" s="19"/>
       <c r="AE17" s="19"/>
     </row>
     <row r="18" spans="1:31" s="1" customFormat="1">
       <c r="A18" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B18" s="28">
         <v>2</v>
       </c>
       <c r="C18" s="28">
         <v>8</v>
       </c>
       <c r="D18" s="28">
         <v>14</v>
       </c>
       <c r="E18" s="28">
         <v>20</v>
       </c>
-      <c r="F18" s="28"/>
+      <c r="F18" s="28">
+        <v>24</v>
+      </c>
       <c r="G18" s="28"/>
       <c r="H18" s="31"/>
       <c r="I18" s="32"/>
       <c r="J18" s="31"/>
       <c r="K18" s="31"/>
       <c r="L18" s="31"/>
       <c r="M18" s="31"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="W18" s="19"/>
       <c r="X18" s="19"/>
       <c r="Y18" s="19"/>
       <c r="Z18" s="19"/>
       <c r="AA18" s="19"/>
       <c r="AB18" s="19"/>
       <c r="AC18" s="19"/>
       <c r="AD18" s="19"/>
       <c r="AE18" s="19"/>
     </row>
     <row r="19" spans="1:31" s="1" customFormat="1">
       <c r="A19" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="28">
         <v>38</v>
       </c>
       <c r="C19" s="28">
         <v>83</v>
       </c>
       <c r="D19" s="28">
         <v>123</v>
       </c>
       <c r="E19" s="28">
         <v>173</v>
       </c>
-      <c r="F19" s="28"/>
+      <c r="F19" s="28">
+        <v>215</v>
+      </c>
       <c r="G19" s="28"/>
       <c r="H19" s="31"/>
       <c r="I19" s="32"/>
       <c r="J19" s="31"/>
       <c r="K19" s="31"/>
       <c r="L19" s="31"/>
       <c r="M19" s="31"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="W19" s="19"/>
       <c r="X19" s="19"/>
       <c r="Y19" s="19"/>
       <c r="Z19" s="19"/>
       <c r="AA19" s="19"/>
       <c r="AB19" s="19"/>
       <c r="AC19" s="19"/>
       <c r="AD19" s="19"/>
       <c r="AE19" s="19"/>
     </row>
     <row r="20" spans="1:31" s="1" customFormat="1">
       <c r="A20" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="28" t="s">
         <v>116</v>
       </c>
       <c r="C20" s="28">
         <v>76</v>
       </c>
       <c r="D20" s="28">
         <v>151</v>
       </c>
       <c r="E20" s="28">
         <v>227</v>
       </c>
-      <c r="F20" s="28"/>
+      <c r="F20" s="28">
+        <v>227</v>
+      </c>
       <c r="G20" s="28"/>
       <c r="H20" s="31"/>
       <c r="I20" s="32"/>
       <c r="J20" s="31"/>
       <c r="K20" s="31"/>
       <c r="L20" s="31"/>
       <c r="M20" s="31"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="W20" s="19"/>
       <c r="X20" s="19"/>
       <c r="Y20" s="19"/>
       <c r="Z20" s="19"/>
       <c r="AA20" s="19"/>
       <c r="AB20" s="19"/>
       <c r="AC20" s="19"/>
       <c r="AD20" s="19"/>
       <c r="AE20" s="19"/>
     </row>
     <row r="21" spans="1:31" s="1" customFormat="1">
       <c r="A21" s="33" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="28">
         <v>7</v>
       </c>
       <c r="C21" s="28">
         <v>12</v>
       </c>
       <c r="D21" s="28">
         <v>17</v>
       </c>
       <c r="E21" s="28">
         <v>23</v>
       </c>
-      <c r="F21" s="28"/>
+      <c r="F21" s="28">
+        <v>27</v>
+      </c>
       <c r="G21" s="28"/>
       <c r="H21" s="31"/>
       <c r="I21" s="32"/>
       <c r="J21" s="31"/>
       <c r="K21" s="31"/>
       <c r="L21" s="31"/>
       <c r="M21" s="31"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="W21" s="19"/>
       <c r="X21" s="19"/>
       <c r="Y21" s="19"/>
       <c r="Z21" s="19"/>
       <c r="AA21" s="19"/>
       <c r="AB21" s="19"/>
       <c r="AC21" s="19"/>
       <c r="AD21" s="19"/>
       <c r="AE21" s="19"/>
     </row>
     <row r="22" spans="1:31" s="1" customFormat="1">
       <c r="A22" s="33" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="28">
         <v>2013</v>
       </c>
       <c r="C22" s="28">
         <v>3965</v>
       </c>
       <c r="D22" s="28">
         <v>5702</v>
       </c>
       <c r="E22" s="28">
         <v>7446</v>
       </c>
-      <c r="F22" s="28"/>
+      <c r="F22" s="28">
+        <v>9048</v>
+      </c>
       <c r="G22" s="28"/>
       <c r="H22" s="31"/>
       <c r="I22" s="32"/>
       <c r="J22" s="31"/>
       <c r="K22" s="31"/>
       <c r="L22" s="31"/>
       <c r="M22" s="31"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="W22" s="19"/>
       <c r="X22" s="19"/>
       <c r="Y22" s="19"/>
       <c r="Z22" s="19"/>
       <c r="AA22" s="19"/>
       <c r="AB22" s="19"/>
       <c r="AC22" s="19"/>
       <c r="AD22" s="19"/>
       <c r="AE22" s="19"/>
     </row>
     <row r="23" spans="1:31" s="1" customFormat="1">
       <c r="A23" s="35" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="28">
         <v>3</v>
       </c>
       <c r="C23" s="28">
         <v>9</v>
       </c>
       <c r="D23" s="28">
         <v>14</v>
       </c>
       <c r="E23" s="28">
         <v>19</v>
       </c>
-      <c r="F23" s="28"/>
+      <c r="F23" s="28">
+        <v>23</v>
+      </c>
       <c r="G23" s="28"/>
       <c r="H23" s="31"/>
       <c r="I23" s="32"/>
       <c r="J23" s="31"/>
       <c r="K23" s="31"/>
       <c r="L23" s="31"/>
       <c r="M23" s="31"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="W23" s="19"/>
       <c r="X23" s="19"/>
       <c r="Y23" s="19"/>
       <c r="Z23" s="19"/>
       <c r="AA23" s="19"/>
       <c r="AB23" s="19"/>
       <c r="AC23" s="19"/>
       <c r="AD23" s="19"/>
       <c r="AE23" s="19"/>
     </row>
     <row r="24" spans="1:31" s="1" customFormat="1">
       <c r="A24" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="28">
         <v>172</v>
       </c>
       <c r="C24" s="28">
         <v>348</v>
       </c>
       <c r="D24" s="28">
         <v>532</v>
       </c>
       <c r="E24" s="28">
         <v>718</v>
       </c>
-      <c r="F24" s="28"/>
+      <c r="F24" s="28">
+        <v>901</v>
+      </c>
       <c r="G24" s="28"/>
       <c r="H24" s="31"/>
       <c r="I24" s="32"/>
       <c r="J24" s="31"/>
       <c r="K24" s="31"/>
       <c r="L24" s="31"/>
       <c r="M24" s="31"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="W24" s="19"/>
       <c r="X24" s="19"/>
       <c r="Y24" s="19"/>
       <c r="Z24" s="19"/>
       <c r="AA24" s="19"/>
       <c r="AB24" s="19"/>
       <c r="AC24" s="19"/>
       <c r="AD24" s="19"/>
       <c r="AE24" s="19"/>
     </row>
     <row r="25" spans="1:31" s="1" customFormat="1">
       <c r="A25" s="36"/>
       <c r="B25" s="30"/>
       <c r="C25" s="28"/>
       <c r="D25" s="29"/>
       <c r="E25" s="29"/>
-      <c r="F25" s="28"/>
+      <c r="F25" s="29"/>
       <c r="G25" s="28"/>
       <c r="H25" s="30"/>
       <c r="I25" s="36"/>
       <c r="J25" s="30"/>
       <c r="K25" s="30"/>
       <c r="L25" s="30"/>
       <c r="M25" s="30"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="W25" s="19"/>
       <c r="X25" s="19"/>
       <c r="Y25" s="19"/>
       <c r="Z25" s="19"/>
       <c r="AA25" s="19"/>
       <c r="AB25" s="19"/>
       <c r="AC25" s="19"/>
       <c r="AD25" s="19"/>
       <c r="AE25" s="19"/>
     </row>
     <row r="26" spans="1:31" s="1" customFormat="1" ht="57">
       <c r="A26" s="38" t="s">
         <v>95</v>
       </c>
       <c r="B26" s="25"/>
       <c r="C26" s="28"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
-      <c r="F26" s="28"/>
+      <c r="F26" s="43"/>
       <c r="G26" s="28"/>
       <c r="H26" s="25"/>
       <c r="I26" s="38"/>
       <c r="J26" s="25"/>
       <c r="K26" s="30"/>
       <c r="L26" s="25"/>
       <c r="M26" s="25"/>
       <c r="N26" s="6"/>
       <c r="O26" s="6"/>
       <c r="P26" s="6"/>
       <c r="Q26" s="6"/>
       <c r="R26" s="6"/>
       <c r="S26" s="6"/>
       <c r="T26" s="6"/>
       <c r="U26" s="6"/>
       <c r="W26" s="19"/>
       <c r="X26" s="19"/>
       <c r="Y26" s="19"/>
       <c r="Z26" s="19"/>
       <c r="AA26" s="19"/>
       <c r="AB26" s="19"/>
       <c r="AC26" s="19"/>
       <c r="AD26" s="19"/>
       <c r="AE26" s="19"/>
     </row>
     <row r="27" spans="1:31" s="1" customFormat="1">
       <c r="A27" s="39" t="s">
         <v>47</v>
       </c>
       <c r="B27" s="28">
         <v>384</v>
       </c>
       <c r="C27" s="28">
         <v>820</v>
       </c>
       <c r="D27" s="28">
         <v>1260</v>
       </c>
       <c r="E27" s="28">
         <v>1733</v>
       </c>
-      <c r="F27" s="28"/>
+      <c r="F27" s="28">
+        <v>2242</v>
+      </c>
       <c r="G27" s="28"/>
       <c r="H27" s="31"/>
       <c r="I27" s="32"/>
       <c r="J27" s="31"/>
       <c r="K27" s="31"/>
       <c r="L27" s="31"/>
       <c r="M27" s="31"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="W27" s="19"/>
       <c r="X27" s="19"/>
       <c r="Y27" s="19"/>
       <c r="Z27" s="19"/>
       <c r="AA27" s="19"/>
       <c r="AB27" s="19"/>
       <c r="AC27" s="19"/>
       <c r="AD27" s="19"/>
       <c r="AE27" s="19"/>
     </row>
     <row r="28" spans="1:31" s="1" customFormat="1">
       <c r="A28" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B28" s="28" t="s">
         <v>103</v>
       </c>
       <c r="C28" s="28">
         <v>66</v>
       </c>
       <c r="D28" s="28">
         <v>98</v>
       </c>
       <c r="E28" s="28">
         <v>132</v>
       </c>
-      <c r="F28" s="28"/>
+      <c r="F28" s="28">
+        <v>206</v>
+      </c>
       <c r="G28" s="28"/>
       <c r="H28" s="31"/>
       <c r="I28" s="32"/>
       <c r="J28" s="31"/>
       <c r="K28" s="31"/>
       <c r="L28" s="31"/>
       <c r="M28" s="31"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="W28" s="19"/>
       <c r="X28" s="19"/>
       <c r="Y28" s="19"/>
       <c r="Z28" s="19"/>
       <c r="AA28" s="19"/>
       <c r="AB28" s="19"/>
       <c r="AC28" s="19"/>
       <c r="AD28" s="19"/>
       <c r="AE28" s="19"/>
     </row>
     <row r="29" spans="1:31" s="1" customFormat="1">
       <c r="A29" s="39" t="s">
         <v>49</v>
       </c>
       <c r="B29" s="28" t="s">
         <v>103</v>
       </c>
       <c r="C29" s="28">
         <v>129</v>
       </c>
       <c r="D29" s="28">
         <v>197</v>
       </c>
       <c r="E29" s="28">
         <v>284</v>
       </c>
-      <c r="F29" s="28"/>
+      <c r="F29" s="28">
+        <v>395</v>
+      </c>
       <c r="G29" s="28"/>
       <c r="H29" s="31"/>
       <c r="I29" s="32"/>
       <c r="J29" s="31"/>
       <c r="K29" s="31"/>
       <c r="L29" s="31"/>
       <c r="M29" s="31"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="W29" s="19"/>
       <c r="X29" s="19"/>
       <c r="Y29" s="19"/>
       <c r="Z29" s="19"/>
       <c r="AA29" s="19"/>
       <c r="AB29" s="19"/>
       <c r="AC29" s="19"/>
       <c r="AD29" s="19"/>
       <c r="AE29" s="19"/>
     </row>
     <row r="30" spans="1:31" s="1" customFormat="1">
       <c r="A30" s="39" t="s">
         <v>50</v>
       </c>
       <c r="B30" s="28">
         <v>3</v>
       </c>
       <c r="C30" s="28">
         <v>4</v>
       </c>
       <c r="D30" s="28">
         <v>5</v>
       </c>
       <c r="E30" s="28">
         <v>6</v>
       </c>
-      <c r="F30" s="28"/>
+      <c r="F30" s="28">
+        <v>7</v>
+      </c>
       <c r="G30" s="28"/>
       <c r="H30" s="31"/>
       <c r="I30" s="32"/>
       <c r="J30" s="31"/>
       <c r="K30" s="31"/>
       <c r="L30" s="31"/>
       <c r="M30" s="31"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="W30" s="19"/>
       <c r="X30" s="19"/>
       <c r="Y30" s="19"/>
       <c r="Z30" s="19"/>
       <c r="AA30" s="19"/>
       <c r="AB30" s="19"/>
       <c r="AC30" s="19"/>
       <c r="AD30" s="19"/>
       <c r="AE30" s="19"/>
     </row>
     <row r="31" spans="1:31" s="1" customFormat="1">
       <c r="A31" s="39" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="28">
         <v>4</v>
       </c>
       <c r="C31" s="28">
         <v>8</v>
       </c>
       <c r="D31" s="28">
         <v>13</v>
       </c>
       <c r="E31" s="28">
         <v>17</v>
       </c>
-      <c r="F31" s="28"/>
+      <c r="F31" s="28">
+        <v>21</v>
+      </c>
       <c r="G31" s="28"/>
       <c r="H31" s="31"/>
       <c r="I31" s="32"/>
       <c r="J31" s="31"/>
       <c r="K31" s="31"/>
       <c r="L31" s="31"/>
       <c r="M31" s="31"/>
       <c r="N31" s="6"/>
       <c r="O31" s="6"/>
       <c r="P31" s="6"/>
       <c r="Q31" s="6"/>
       <c r="R31" s="6"/>
       <c r="S31" s="6"/>
       <c r="T31" s="6"/>
       <c r="U31" s="6"/>
       <c r="W31" s="19"/>
       <c r="X31" s="19"/>
       <c r="Y31" s="19"/>
       <c r="Z31" s="19"/>
       <c r="AA31" s="19"/>
       <c r="AB31" s="19"/>
       <c r="AC31" s="19"/>
       <c r="AD31" s="19"/>
       <c r="AE31" s="19"/>
     </row>
     <row r="32" spans="1:31" s="1" customFormat="1">
       <c r="A32" s="39" t="s">
         <v>52</v>
       </c>
       <c r="B32" s="28">
         <v>2</v>
       </c>
       <c r="C32" s="28">
         <v>4</v>
       </c>
       <c r="D32" s="28">
         <v>5</v>
       </c>
       <c r="E32" s="28">
         <v>7</v>
       </c>
-      <c r="F32" s="28"/>
+      <c r="F32" s="28">
+        <v>9</v>
+      </c>
       <c r="G32" s="28"/>
       <c r="H32" s="31"/>
       <c r="I32" s="32"/>
       <c r="J32" s="31"/>
       <c r="K32" s="31"/>
       <c r="L32" s="31"/>
       <c r="M32" s="31"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
       <c r="T32" s="7"/>
       <c r="U32" s="7"/>
       <c r="W32" s="19"/>
       <c r="X32" s="19"/>
       <c r="Y32" s="19"/>
       <c r="Z32" s="19"/>
       <c r="AA32" s="19"/>
       <c r="AB32" s="19"/>
       <c r="AC32" s="19"/>
       <c r="AD32" s="19"/>
       <c r="AE32" s="19"/>
     </row>
     <row r="33" spans="1:31" s="1" customFormat="1">
       <c r="A33" s="39" t="s">
         <v>53</v>
       </c>
       <c r="B33" s="28">
         <v>8</v>
       </c>
       <c r="C33" s="28">
         <v>25</v>
       </c>
       <c r="D33" s="28">
         <v>42</v>
       </c>
       <c r="E33" s="28">
         <v>59</v>
       </c>
-      <c r="F33" s="28"/>
+      <c r="F33" s="28">
+        <v>76</v>
+      </c>
       <c r="G33" s="28"/>
       <c r="H33" s="31"/>
       <c r="I33" s="32"/>
       <c r="J33" s="31"/>
       <c r="K33" s="31"/>
       <c r="L33" s="31"/>
       <c r="M33" s="31"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
       <c r="T33" s="7"/>
       <c r="U33" s="7"/>
       <c r="W33" s="19"/>
       <c r="X33" s="19"/>
       <c r="Y33" s="19"/>
       <c r="Z33" s="19"/>
       <c r="AA33" s="19"/>
       <c r="AB33" s="19"/>
       <c r="AC33" s="19"/>
       <c r="AD33" s="19"/>
       <c r="AE33" s="19"/>
     </row>
     <row r="34" spans="1:31" s="1" customFormat="1">
       <c r="A34" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="28">
         <v>12</v>
       </c>
       <c r="C34" s="28">
         <v>31</v>
       </c>
       <c r="D34" s="28">
         <v>49</v>
       </c>
       <c r="E34" s="28">
         <v>67</v>
       </c>
-      <c r="F34" s="28"/>
+      <c r="F34" s="28">
+        <v>79</v>
+      </c>
       <c r="G34" s="28"/>
       <c r="H34" s="31"/>
       <c r="I34" s="32"/>
       <c r="J34" s="31"/>
       <c r="K34" s="31"/>
       <c r="L34" s="31"/>
       <c r="M34" s="31"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
       <c r="T34" s="7"/>
       <c r="U34" s="7"/>
       <c r="W34" s="19"/>
       <c r="X34" s="19"/>
       <c r="Y34" s="19"/>
       <c r="Z34" s="19"/>
       <c r="AA34" s="19"/>
       <c r="AB34" s="19"/>
       <c r="AC34" s="19"/>
       <c r="AD34" s="19"/>
       <c r="AE34" s="19"/>
     </row>
     <row r="35" spans="1:31" s="1" customFormat="1">
       <c r="A35" s="39" t="s">
         <v>57</v>
       </c>
       <c r="B35" s="28">
         <v>4</v>
       </c>
       <c r="C35" s="28">
         <v>5</v>
       </c>
       <c r="D35" s="28">
         <v>6</v>
       </c>
       <c r="E35" s="28">
         <v>6</v>
       </c>
-      <c r="F35" s="28"/>
+      <c r="F35" s="28">
+        <v>8</v>
+      </c>
       <c r="G35" s="28"/>
       <c r="H35" s="31"/>
       <c r="I35" s="32"/>
       <c r="J35" s="31"/>
       <c r="K35" s="31"/>
       <c r="L35" s="31"/>
       <c r="M35" s="31"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
       <c r="T35" s="7"/>
       <c r="U35" s="7"/>
       <c r="W35" s="19"/>
       <c r="X35" s="19"/>
       <c r="Y35" s="19"/>
       <c r="Z35" s="19"/>
       <c r="AA35" s="19"/>
       <c r="AB35" s="19"/>
       <c r="AC35" s="19"/>
       <c r="AD35" s="19"/>
       <c r="AE35" s="19"/>
     </row>
     <row r="36" spans="1:31" s="1" customFormat="1">
-      <c r="A36" s="40" t="s">
-[...2 lines deleted...]
-      <c r="B36" s="28">
+      <c r="A36" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="B36" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="C36" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="D36" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="E36" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="F36" s="28">
         <v>0</v>
       </c>
-      <c r="C36" s="28">
-[...8 lines deleted...]
-      <c r="F36" s="28"/>
       <c r="G36" s="28"/>
       <c r="H36" s="31"/>
       <c r="I36" s="32"/>
       <c r="J36" s="31"/>
       <c r="K36" s="31"/>
       <c r="L36" s="31"/>
       <c r="M36" s="31"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
       <c r="T36" s="7"/>
       <c r="U36" s="7"/>
       <c r="W36" s="19"/>
       <c r="X36" s="19"/>
       <c r="Y36" s="19"/>
       <c r="Z36" s="19"/>
       <c r="AA36" s="19"/>
       <c r="AB36" s="19"/>
       <c r="AC36" s="19"/>
       <c r="AD36" s="19"/>
       <c r="AE36" s="19"/>
     </row>
     <row r="37" spans="1:31" s="1" customFormat="1">
       <c r="A37" s="40" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B37" s="28">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="C37" s="28">
-        <v>32</v>
+        <v>1</v>
       </c>
       <c r="D37" s="28">
-        <v>53</v>
+        <v>2</v>
       </c>
       <c r="E37" s="28">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="F37" s="28"/>
+        <v>2</v>
+      </c>
+      <c r="F37" s="28">
+        <v>3</v>
+      </c>
       <c r="G37" s="28"/>
       <c r="H37" s="31"/>
       <c r="I37" s="32"/>
       <c r="J37" s="31"/>
       <c r="K37" s="31"/>
       <c r="L37" s="31"/>
       <c r="M37" s="31"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
       <c r="T37" s="7"/>
       <c r="U37" s="7"/>
       <c r="W37" s="19"/>
       <c r="X37" s="19"/>
       <c r="Y37" s="19"/>
       <c r="Z37" s="19"/>
       <c r="AA37" s="19"/>
       <c r="AB37" s="19"/>
       <c r="AC37" s="19"/>
       <c r="AD37" s="19"/>
       <c r="AE37" s="19"/>
     </row>
     <row r="38" spans="1:31" s="1" customFormat="1">
-      <c r="A38" s="41" t="s">
-        <v>60</v>
+      <c r="A38" s="40" t="s">
+        <v>59</v>
       </c>
       <c r="B38" s="28">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="C38" s="28">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="D38" s="28">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="E38" s="28">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="F38" s="28"/>
+        <v>74</v>
+      </c>
+      <c r="F38" s="28">
+        <v>84</v>
+      </c>
       <c r="G38" s="28"/>
       <c r="H38" s="31"/>
       <c r="I38" s="32"/>
       <c r="J38" s="31"/>
       <c r="K38" s="31"/>
       <c r="L38" s="31"/>
       <c r="M38" s="31"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
       <c r="T38" s="7"/>
       <c r="U38" s="7"/>
       <c r="W38" s="19"/>
       <c r="X38" s="19"/>
       <c r="Y38" s="19"/>
       <c r="Z38" s="19"/>
       <c r="AA38" s="19"/>
       <c r="AB38" s="19"/>
       <c r="AC38" s="19"/>
       <c r="AD38" s="19"/>
       <c r="AE38" s="19"/>
     </row>
     <row r="39" spans="1:31" s="1" customFormat="1">
-      <c r="A39" s="40" t="s">
-        <v>62</v>
+      <c r="A39" s="41" t="s">
+        <v>60</v>
       </c>
       <c r="B39" s="28">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="C39" s="28">
-        <v>72</v>
+        <v>8</v>
       </c>
       <c r="D39" s="28">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="E39" s="28">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="F39" s="28"/>
+        <v>20</v>
+      </c>
+      <c r="F39" s="28">
+        <v>24</v>
+      </c>
       <c r="G39" s="28"/>
       <c r="H39" s="31"/>
       <c r="I39" s="32"/>
       <c r="J39" s="31"/>
       <c r="K39" s="31"/>
       <c r="L39" s="31"/>
       <c r="M39" s="31"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
       <c r="T39" s="7"/>
       <c r="U39" s="7"/>
       <c r="W39" s="19"/>
       <c r="X39" s="19"/>
       <c r="Y39" s="19"/>
       <c r="Z39" s="19"/>
       <c r="AA39" s="19"/>
       <c r="AB39" s="19"/>
       <c r="AC39" s="19"/>
       <c r="AD39" s="19"/>
       <c r="AE39" s="19"/>
     </row>
     <row r="40" spans="1:31" s="1" customFormat="1">
       <c r="A40" s="40" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B40" s="28">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="C40" s="28">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="D40" s="28">
-        <v>17</v>
+        <v>108</v>
       </c>
       <c r="E40" s="28">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="F40" s="28"/>
+        <v>155</v>
+      </c>
+      <c r="F40" s="28">
+        <v>194</v>
+      </c>
       <c r="G40" s="28"/>
       <c r="H40" s="31"/>
       <c r="I40" s="32"/>
       <c r="J40" s="31"/>
       <c r="K40" s="31"/>
       <c r="L40" s="31"/>
       <c r="M40" s="31"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
       <c r="T40" s="7"/>
       <c r="U40" s="7"/>
       <c r="W40" s="19"/>
       <c r="X40" s="19"/>
       <c r="Y40" s="19"/>
       <c r="Z40" s="19"/>
       <c r="AA40" s="19"/>
       <c r="AB40" s="19"/>
       <c r="AC40" s="19"/>
       <c r="AD40" s="19"/>
       <c r="AE40" s="19"/>
     </row>
     <row r="41" spans="1:31" s="1" customFormat="1">
       <c r="A41" s="40" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B41" s="28">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="C41" s="28">
-        <v>68</v>
+        <v>12</v>
       </c>
       <c r="D41" s="28">
-        <v>108</v>
+        <v>17</v>
       </c>
       <c r="E41" s="28">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="F41" s="28"/>
+        <v>23</v>
+      </c>
+      <c r="F41" s="28">
+        <v>27</v>
+      </c>
       <c r="G41" s="28"/>
       <c r="H41" s="31"/>
       <c r="I41" s="32"/>
       <c r="J41" s="31"/>
       <c r="K41" s="31"/>
       <c r="L41" s="31"/>
       <c r="M41" s="31"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
       <c r="T41" s="7"/>
       <c r="U41" s="7"/>
       <c r="W41" s="19"/>
       <c r="X41" s="19"/>
       <c r="Y41" s="19"/>
       <c r="Z41" s="19"/>
       <c r="AA41" s="19"/>
       <c r="AB41" s="19"/>
       <c r="AC41" s="19"/>
       <c r="AD41" s="19"/>
       <c r="AE41" s="19"/>
     </row>
     <row r="42" spans="1:31" s="1" customFormat="1">
-      <c r="A42" s="42" t="s">
-        <v>66</v>
+      <c r="A42" s="40" t="s">
+        <v>65</v>
       </c>
       <c r="B42" s="28">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="C42" s="28">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="D42" s="28">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="E42" s="28">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="F42" s="28"/>
+        <v>147</v>
+      </c>
+      <c r="F42" s="28">
+        <v>187</v>
+      </c>
       <c r="G42" s="28"/>
       <c r="H42" s="31"/>
       <c r="I42" s="32"/>
       <c r="J42" s="31"/>
       <c r="K42" s="31"/>
       <c r="L42" s="31"/>
       <c r="M42" s="31"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
       <c r="T42" s="7"/>
       <c r="U42" s="7"/>
       <c r="W42" s="19"/>
       <c r="X42" s="19"/>
       <c r="Y42" s="19"/>
       <c r="Z42" s="19"/>
       <c r="AA42" s="19"/>
       <c r="AB42" s="19"/>
       <c r="AC42" s="19"/>
       <c r="AD42" s="19"/>
       <c r="AE42" s="19"/>
     </row>
     <row r="43" spans="1:31" s="1" customFormat="1">
-      <c r="A43" s="39" t="s">
-        <v>54</v>
+      <c r="A43" s="42" t="s">
+        <v>66</v>
       </c>
       <c r="B43" s="28">
-        <v>170</v>
+        <v>3</v>
       </c>
       <c r="C43" s="28">
-        <v>346</v>
+        <v>9</v>
       </c>
       <c r="D43" s="28">
-        <v>529</v>
+        <v>14</v>
       </c>
       <c r="E43" s="28">
-        <v>713</v>
-[...1 lines deleted...]
-      <c r="F43" s="28"/>
+        <v>19</v>
+      </c>
+      <c r="F43" s="28">
+        <v>23</v>
+      </c>
       <c r="G43" s="28"/>
       <c r="H43" s="31"/>
       <c r="I43" s="32"/>
       <c r="J43" s="31"/>
       <c r="K43" s="31"/>
       <c r="L43" s="31"/>
       <c r="M43" s="31"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
       <c r="T43" s="7"/>
       <c r="U43" s="7"/>
       <c r="W43" s="19"/>
       <c r="X43" s="19"/>
       <c r="Y43" s="19"/>
       <c r="Z43" s="19"/>
       <c r="AA43" s="19"/>
       <c r="AB43" s="19"/>
       <c r="AC43" s="19"/>
       <c r="AD43" s="19"/>
       <c r="AE43" s="19"/>
     </row>
     <row r="44" spans="1:31" s="1" customFormat="1">
-      <c r="A44" s="36"/>
-[...4 lines deleted...]
-      <c r="F44" s="28"/>
+      <c r="A44" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B44" s="28">
+        <v>170</v>
+      </c>
+      <c r="C44" s="28">
+        <v>346</v>
+      </c>
+      <c r="D44" s="28">
+        <v>529</v>
+      </c>
+      <c r="E44" s="28">
+        <v>713</v>
+      </c>
+      <c r="F44" s="28">
+        <v>897</v>
+      </c>
       <c r="G44" s="28"/>
-      <c r="H44" s="30"/>
-[...4 lines deleted...]
-      <c r="M44" s="30"/>
+      <c r="H44" s="31"/>
+      <c r="I44" s="32"/>
+      <c r="J44" s="31"/>
+      <c r="K44" s="31"/>
+      <c r="L44" s="31"/>
+      <c r="M44" s="31"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
       <c r="T44" s="7"/>
       <c r="U44" s="7"/>
       <c r="W44" s="19"/>
       <c r="X44" s="19"/>
       <c r="Y44" s="19"/>
       <c r="Z44" s="19"/>
       <c r="AA44" s="19"/>
       <c r="AB44" s="19"/>
       <c r="AC44" s="19"/>
       <c r="AD44" s="19"/>
       <c r="AE44" s="19"/>
     </row>
-    <row r="45" spans="1:31" s="1" customFormat="1" ht="68.25">
-[...2 lines deleted...]
-      </c>
+    <row r="45" spans="1:31" s="1" customFormat="1">
+      <c r="A45" s="36"/>
       <c r="B45" s="30"/>
       <c r="C45" s="28"/>
       <c r="D45" s="29"/>
       <c r="E45" s="29"/>
-      <c r="F45" s="28"/>
+      <c r="F45" s="29"/>
       <c r="G45" s="28"/>
       <c r="H45" s="30"/>
-      <c r="I45" s="38"/>
+      <c r="I45" s="40"/>
       <c r="J45" s="30"/>
       <c r="K45" s="30"/>
-      <c r="L45" s="43"/>
-      <c r="M45" s="25"/>
+      <c r="L45" s="29"/>
+      <c r="M45" s="30"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
       <c r="T45" s="7"/>
       <c r="U45" s="7"/>
       <c r="W45" s="19"/>
       <c r="X45" s="19"/>
       <c r="Y45" s="19"/>
       <c r="Z45" s="19"/>
       <c r="AA45" s="19"/>
       <c r="AB45" s="19"/>
       <c r="AC45" s="19"/>
       <c r="AD45" s="19"/>
       <c r="AE45" s="19"/>
     </row>
-    <row r="46" spans="1:31" s="1" customFormat="1">
-[...15 lines deleted...]
-      <c r="F46" s="28"/>
+    <row r="46" spans="1:31" s="1" customFormat="1" ht="68.25">
+      <c r="A46" s="38" t="s">
+        <v>106</v>
+      </c>
+      <c r="B46" s="30"/>
+      <c r="C46" s="28"/>
+      <c r="D46" s="29"/>
+      <c r="E46" s="29"/>
+      <c r="F46" s="29"/>
       <c r="G46" s="28"/>
-      <c r="H46" s="31"/>
-[...4 lines deleted...]
-      <c r="M46" s="31"/>
+      <c r="H46" s="30"/>
+      <c r="I46" s="38"/>
+      <c r="J46" s="30"/>
+      <c r="K46" s="30"/>
+      <c r="L46" s="43"/>
+      <c r="M46" s="25"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
       <c r="T46" s="7"/>
       <c r="U46" s="7"/>
       <c r="W46" s="19"/>
       <c r="X46" s="19"/>
       <c r="Y46" s="19"/>
       <c r="Z46" s="19"/>
       <c r="AA46" s="19"/>
       <c r="AB46" s="19"/>
       <c r="AC46" s="19"/>
       <c r="AD46" s="19"/>
       <c r="AE46" s="19"/>
     </row>
     <row r="47" spans="1:31" s="1" customFormat="1">
       <c r="A47" s="39" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>47</v>
+      </c>
+      <c r="B47" s="28">
+        <v>5</v>
       </c>
       <c r="C47" s="28">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D47" s="28">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E47" s="28">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="F47" s="28"/>
+        <v>21</v>
+      </c>
+      <c r="F47" s="28">
+        <v>28</v>
+      </c>
       <c r="G47" s="28"/>
       <c r="H47" s="31"/>
       <c r="I47" s="32"/>
       <c r="J47" s="31"/>
       <c r="K47" s="31"/>
       <c r="L47" s="31"/>
       <c r="M47" s="31"/>
       <c r="N47" s="7"/>
       <c r="O47" s="7"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="7"/>
       <c r="R47" s="7"/>
       <c r="S47" s="7"/>
       <c r="T47" s="7"/>
       <c r="U47" s="7"/>
       <c r="W47" s="19"/>
       <c r="X47" s="19"/>
       <c r="Y47" s="19"/>
       <c r="Z47" s="19"/>
       <c r="AA47" s="19"/>
       <c r="AB47" s="19"/>
       <c r="AC47" s="19"/>
       <c r="AD47" s="19"/>
       <c r="AE47" s="19"/>
     </row>
     <row r="48" spans="1:31" s="1" customFormat="1">
       <c r="A48" s="39" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>48</v>
+      </c>
+      <c r="B48" s="28" t="s">
+        <v>103</v>
       </c>
       <c r="C48" s="28">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D48" s="28">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E48" s="28">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F48" s="28"/>
+        <v>11</v>
+      </c>
+      <c r="F48" s="28">
+        <v>15</v>
+      </c>
       <c r="G48" s="28"/>
       <c r="H48" s="31"/>
       <c r="I48" s="32"/>
       <c r="J48" s="31"/>
       <c r="K48" s="31"/>
       <c r="L48" s="31"/>
       <c r="M48" s="31"/>
       <c r="N48" s="7"/>
       <c r="O48" s="7"/>
       <c r="P48" s="7"/>
       <c r="Q48" s="7"/>
       <c r="R48" s="7"/>
       <c r="S48" s="7"/>
       <c r="T48" s="7"/>
       <c r="U48" s="7"/>
       <c r="W48" s="19"/>
       <c r="X48" s="19"/>
       <c r="Y48" s="19"/>
       <c r="Z48" s="19"/>
       <c r="AA48" s="19"/>
       <c r="AB48" s="19"/>
       <c r="AC48" s="19"/>
       <c r="AD48" s="19"/>
       <c r="AE48" s="19"/>
     </row>
     <row r="49" spans="1:31" s="1" customFormat="1">
-      <c r="A49" s="40" t="s">
-        <v>62</v>
+      <c r="A49" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="B49" s="28">
         <v>1</v>
       </c>
       <c r="C49" s="28">
+        <v>2</v>
+      </c>
+      <c r="D49" s="28">
         <v>3</v>
       </c>
-      <c r="D49" s="28">
+      <c r="E49" s="28">
+        <v>4</v>
+      </c>
+      <c r="F49" s="28">
         <v>5</v>
       </c>
-      <c r="E49" s="28">
-[...2 lines deleted...]
-      <c r="F49" s="28"/>
       <c r="G49" s="28"/>
       <c r="H49" s="31"/>
       <c r="I49" s="32"/>
       <c r="J49" s="31"/>
       <c r="K49" s="31"/>
       <c r="L49" s="31"/>
       <c r="M49" s="31"/>
       <c r="N49" s="7"/>
       <c r="O49" s="7"/>
       <c r="P49" s="7"/>
       <c r="Q49" s="7"/>
       <c r="R49" s="7"/>
       <c r="S49" s="7"/>
       <c r="T49" s="7"/>
       <c r="U49" s="7"/>
       <c r="W49" s="19"/>
       <c r="X49" s="19"/>
       <c r="Y49" s="19"/>
       <c r="Z49" s="19"/>
       <c r="AA49" s="19"/>
       <c r="AB49" s="19"/>
       <c r="AC49" s="19"/>
       <c r="AD49" s="19"/>
       <c r="AE49" s="19"/>
     </row>
     <row r="50" spans="1:31" s="1" customFormat="1">
-      <c r="A50" s="40"/>
-[...4 lines deleted...]
-      <c r="F50" s="28"/>
+      <c r="A50" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="B50" s="28">
+        <v>1</v>
+      </c>
+      <c r="C50" s="28">
+        <v>3</v>
+      </c>
+      <c r="D50" s="28">
+        <v>5</v>
+      </c>
+      <c r="E50" s="28">
+        <v>6</v>
+      </c>
+      <c r="F50" s="28">
+        <v>8</v>
+      </c>
       <c r="G50" s="28"/>
-      <c r="H50" s="30"/>
-[...4 lines deleted...]
-      <c r="M50" s="46"/>
+      <c r="H50" s="31"/>
+      <c r="I50" s="32"/>
+      <c r="J50" s="31"/>
+      <c r="K50" s="31"/>
+      <c r="L50" s="31"/>
+      <c r="M50" s="31"/>
       <c r="N50" s="7"/>
       <c r="O50" s="7"/>
       <c r="P50" s="7"/>
       <c r="Q50" s="7"/>
       <c r="R50" s="7"/>
       <c r="S50" s="7"/>
       <c r="T50" s="7"/>
       <c r="U50" s="7"/>
       <c r="W50" s="19"/>
       <c r="X50" s="19"/>
       <c r="Y50" s="19"/>
       <c r="Z50" s="19"/>
       <c r="AA50" s="19"/>
       <c r="AB50" s="19"/>
       <c r="AC50" s="19"/>
       <c r="AD50" s="19"/>
       <c r="AE50" s="19"/>
     </row>
-    <row r="51" spans="1:31" s="1" customFormat="1" ht="23.25">
-[...2 lines deleted...]
-      </c>
+    <row r="51" spans="1:31" s="1" customFormat="1">
+      <c r="A51" s="40"/>
       <c r="B51" s="30"/>
       <c r="C51" s="28"/>
       <c r="D51" s="29"/>
       <c r="E51" s="29"/>
-      <c r="F51" s="28"/>
+      <c r="F51" s="29"/>
       <c r="G51" s="28"/>
       <c r="H51" s="30"/>
       <c r="I51" s="29"/>
-      <c r="J51" s="30"/>
+      <c r="J51" s="44"/>
       <c r="K51" s="30"/>
-      <c r="L51" s="47"/>
-      <c r="M51" s="25"/>
+      <c r="L51" s="45"/>
+      <c r="M51" s="46"/>
       <c r="N51" s="7"/>
       <c r="O51" s="7"/>
       <c r="P51" s="7"/>
       <c r="Q51" s="7"/>
       <c r="R51" s="7"/>
       <c r="S51" s="7"/>
       <c r="T51" s="7"/>
       <c r="U51" s="7"/>
       <c r="W51" s="19"/>
       <c r="X51" s="19"/>
       <c r="Y51" s="19"/>
       <c r="Z51" s="19"/>
       <c r="AA51" s="19"/>
       <c r="AB51" s="19"/>
       <c r="AC51" s="19"/>
       <c r="AD51" s="19"/>
       <c r="AE51" s="19"/>
     </row>
-    <row r="52" spans="1:31" s="1" customFormat="1">
-[...15 lines deleted...]
-      <c r="F52" s="28"/>
+    <row r="52" spans="1:31" s="1" customFormat="1" ht="23.25">
+      <c r="A52" s="38" t="s">
+        <v>96</v>
+      </c>
+      <c r="B52" s="30"/>
+      <c r="C52" s="28"/>
+      <c r="D52" s="29"/>
+      <c r="E52" s="29"/>
+      <c r="F52" s="29"/>
       <c r="G52" s="28"/>
-      <c r="H52" s="31"/>
-[...4 lines deleted...]
-      <c r="M52" s="31"/>
+      <c r="H52" s="30"/>
+      <c r="I52" s="29"/>
+      <c r="J52" s="30"/>
+      <c r="K52" s="30"/>
+      <c r="L52" s="47"/>
+      <c r="M52" s="25"/>
       <c r="N52" s="7"/>
       <c r="O52" s="7"/>
       <c r="P52" s="7"/>
       <c r="Q52" s="7"/>
       <c r="R52" s="7"/>
       <c r="S52" s="7"/>
       <c r="T52" s="7"/>
       <c r="U52" s="7"/>
       <c r="W52" s="19"/>
       <c r="X52" s="19"/>
       <c r="Y52" s="19"/>
       <c r="Z52" s="19"/>
       <c r="AA52" s="19"/>
       <c r="AB52" s="19"/>
       <c r="AC52" s="19"/>
       <c r="AD52" s="19"/>
       <c r="AE52" s="19"/>
     </row>
     <row r="53" spans="1:31" s="1" customFormat="1">
       <c r="A53" s="39" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="B53" s="28">
-        <v>412</v>
+        <v>4628</v>
       </c>
       <c r="C53" s="28">
-        <v>1187</v>
+        <v>11246</v>
       </c>
       <c r="D53" s="28">
-        <v>1962</v>
+        <v>17328</v>
       </c>
       <c r="E53" s="28">
-        <v>2738</v>
-[...1 lines deleted...]
-      <c r="F53" s="28"/>
+        <v>23666</v>
+      </c>
+      <c r="F53" s="28">
+        <v>28552</v>
+      </c>
       <c r="G53" s="28"/>
       <c r="H53" s="31"/>
       <c r="I53" s="32"/>
       <c r="J53" s="31"/>
       <c r="K53" s="31"/>
       <c r="L53" s="31"/>
       <c r="M53" s="31"/>
       <c r="N53" s="7"/>
       <c r="O53" s="7"/>
       <c r="P53" s="7"/>
       <c r="Q53" s="7"/>
       <c r="R53" s="7"/>
       <c r="S53" s="7"/>
       <c r="T53" s="7"/>
       <c r="U53" s="7"/>
       <c r="W53" s="19"/>
       <c r="X53" s="19"/>
       <c r="Y53" s="19"/>
       <c r="Z53" s="19"/>
       <c r="AA53" s="19"/>
       <c r="AB53" s="19"/>
       <c r="AC53" s="19"/>
       <c r="AD53" s="19"/>
       <c r="AE53" s="19"/>
     </row>
     <row r="54" spans="1:31" s="1" customFormat="1">
       <c r="A54" s="39" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="B54" s="28">
-        <v>3141</v>
+        <v>412</v>
       </c>
       <c r="C54" s="28">
-        <v>7682</v>
+        <v>1187</v>
       </c>
       <c r="D54" s="28">
-        <v>11886</v>
+        <v>1962</v>
       </c>
       <c r="E54" s="28">
-        <v>16509</v>
-[...1 lines deleted...]
-      <c r="F54" s="28"/>
+        <v>2738</v>
+      </c>
+      <c r="F54" s="28">
+        <v>2811</v>
+      </c>
       <c r="G54" s="28"/>
       <c r="H54" s="31"/>
       <c r="I54" s="32"/>
       <c r="J54" s="31"/>
       <c r="K54" s="31"/>
       <c r="L54" s="31"/>
       <c r="M54" s="31"/>
       <c r="N54" s="7"/>
       <c r="O54" s="7"/>
       <c r="P54" s="7"/>
       <c r="Q54" s="7"/>
       <c r="R54" s="7"/>
       <c r="S54" s="7"/>
       <c r="T54" s="7"/>
       <c r="U54" s="7"/>
       <c r="W54" s="19"/>
       <c r="X54" s="19"/>
       <c r="Y54" s="19"/>
       <c r="Z54" s="19"/>
       <c r="AA54" s="19"/>
       <c r="AB54" s="19"/>
       <c r="AC54" s="19"/>
       <c r="AD54" s="19"/>
       <c r="AE54" s="19"/>
     </row>
     <row r="55" spans="1:31" s="1" customFormat="1">
       <c r="A55" s="39" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="B55" s="28">
-        <v>2</v>
+        <v>3141</v>
       </c>
       <c r="C55" s="28">
-        <v>3</v>
+        <v>7682</v>
       </c>
       <c r="D55" s="28">
-        <v>5</v>
+        <v>11886</v>
       </c>
       <c r="E55" s="28">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F55" s="28"/>
+        <v>16509</v>
+      </c>
+      <c r="F55" s="28">
+        <v>20474</v>
+      </c>
       <c r="G55" s="28"/>
       <c r="H55" s="31"/>
       <c r="I55" s="32"/>
       <c r="J55" s="31"/>
       <c r="K55" s="31"/>
       <c r="L55" s="31"/>
       <c r="M55" s="31"/>
       <c r="N55" s="7"/>
       <c r="O55" s="7"/>
       <c r="P55" s="7"/>
       <c r="Q55" s="7"/>
       <c r="R55" s="7"/>
       <c r="S55" s="7"/>
       <c r="T55" s="7"/>
       <c r="U55" s="7"/>
       <c r="W55" s="19"/>
       <c r="X55" s="19"/>
       <c r="Y55" s="19"/>
       <c r="Z55" s="19"/>
       <c r="AA55" s="19"/>
       <c r="AB55" s="19"/>
       <c r="AC55" s="19"/>
       <c r="AD55" s="19"/>
       <c r="AE55" s="19"/>
     </row>
     <row r="56" spans="1:31" s="1" customFormat="1">
       <c r="A56" s="39" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B56" s="28">
-        <v>1073</v>
+        <v>2</v>
       </c>
       <c r="C56" s="28">
-        <v>2374</v>
+        <v>3</v>
       </c>
       <c r="D56" s="28">
-        <v>3475</v>
+        <v>5</v>
       </c>
       <c r="E56" s="28">
-        <v>4412</v>
-[...1 lines deleted...]
-      <c r="F56" s="28"/>
+        <v>7</v>
+      </c>
+      <c r="F56" s="28">
+        <v>8</v>
+      </c>
       <c r="G56" s="28"/>
       <c r="H56" s="31"/>
       <c r="I56" s="32"/>
       <c r="J56" s="31"/>
       <c r="K56" s="31"/>
       <c r="L56" s="31"/>
       <c r="M56" s="31"/>
       <c r="N56" s="7"/>
       <c r="O56" s="7"/>
       <c r="P56" s="7"/>
       <c r="Q56" s="7"/>
       <c r="R56" s="7"/>
       <c r="S56" s="7"/>
       <c r="T56" s="7"/>
       <c r="U56" s="7"/>
       <c r="W56" s="19"/>
       <c r="X56" s="19"/>
       <c r="Y56" s="19"/>
       <c r="Z56" s="19"/>
       <c r="AA56" s="19"/>
       <c r="AB56" s="19"/>
       <c r="AC56" s="19"/>
       <c r="AD56" s="19"/>
       <c r="AE56" s="19"/>
     </row>
     <row r="57" spans="1:31" s="1" customFormat="1">
-      <c r="A57" s="36"/>
-[...4 lines deleted...]
-      <c r="F57" s="28"/>
+      <c r="A57" s="39" t="s">
+        <v>65</v>
+      </c>
+      <c r="B57" s="28">
+        <v>1073</v>
+      </c>
+      <c r="C57" s="28">
+        <v>2374</v>
+      </c>
+      <c r="D57" s="28">
+        <v>3475</v>
+      </c>
+      <c r="E57" s="28">
+        <v>4412</v>
+      </c>
+      <c r="F57" s="28">
+        <v>5259</v>
+      </c>
       <c r="G57" s="28"/>
-      <c r="H57" s="25"/>
-[...12 lines deleted...]
-      <c r="U57" s="6"/>
+      <c r="H57" s="31"/>
+      <c r="I57" s="32"/>
+      <c r="J57" s="31"/>
+      <c r="K57" s="31"/>
+      <c r="L57" s="31"/>
+      <c r="M57" s="31"/>
+      <c r="N57" s="7"/>
+      <c r="O57" s="7"/>
+      <c r="P57" s="7"/>
+      <c r="Q57" s="7"/>
+      <c r="R57" s="7"/>
+      <c r="S57" s="7"/>
+      <c r="T57" s="7"/>
+      <c r="U57" s="7"/>
       <c r="W57" s="19"/>
       <c r="X57" s="19"/>
       <c r="Y57" s="19"/>
       <c r="Z57" s="19"/>
       <c r="AA57" s="19"/>
       <c r="AB57" s="19"/>
       <c r="AC57" s="19"/>
       <c r="AD57" s="19"/>
       <c r="AE57" s="19"/>
     </row>
-    <row r="58" spans="1:31" s="1" customFormat="1" ht="23.25">
-[...3 lines deleted...]
-      <c r="B58" s="30"/>
+    <row r="58" spans="1:31" s="1" customFormat="1">
+      <c r="A58" s="36"/>
+      <c r="B58" s="29"/>
       <c r="C58" s="28"/>
-      <c r="D58" s="29"/>
-[...1 lines deleted...]
-      <c r="F58" s="28"/>
+      <c r="D58" s="30"/>
+      <c r="E58" s="30"/>
+      <c r="F58" s="30"/>
       <c r="G58" s="28"/>
-      <c r="H58" s="30"/>
-[...1 lines deleted...]
-      <c r="J58" s="30"/>
+      <c r="H58" s="25"/>
+      <c r="I58" s="43"/>
+      <c r="J58" s="25"/>
       <c r="K58" s="30"/>
-      <c r="L58" s="25"/>
-[...8 lines deleted...]
-      <c r="U58" s="7"/>
+      <c r="L58" s="29"/>
+      <c r="M58" s="30"/>
+      <c r="N58" s="6"/>
+      <c r="O58" s="6"/>
+      <c r="P58" s="6"/>
+      <c r="Q58" s="6"/>
+      <c r="R58" s="6"/>
+      <c r="S58" s="6"/>
+      <c r="T58" s="6"/>
+      <c r="U58" s="6"/>
       <c r="W58" s="19"/>
       <c r="X58" s="19"/>
       <c r="Y58" s="19"/>
       <c r="Z58" s="19"/>
       <c r="AA58" s="19"/>
       <c r="AB58" s="19"/>
       <c r="AC58" s="19"/>
       <c r="AD58" s="19"/>
       <c r="AE58" s="19"/>
     </row>
-    <row r="59" spans="1:31" s="1" customFormat="1">
-[...15 lines deleted...]
-      <c r="F59" s="28"/>
+    <row r="59" spans="1:31" s="1" customFormat="1" ht="23.25">
+      <c r="A59" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="B59" s="30"/>
+      <c r="C59" s="28"/>
+      <c r="D59" s="29"/>
+      <c r="E59" s="29"/>
+      <c r="F59" s="29"/>
       <c r="G59" s="28"/>
-      <c r="H59" s="31"/>
-[...4 lines deleted...]
-      <c r="M59" s="31"/>
+      <c r="H59" s="30"/>
+      <c r="I59" s="29"/>
+      <c r="J59" s="30"/>
+      <c r="K59" s="30"/>
+      <c r="L59" s="25"/>
+      <c r="M59" s="25"/>
       <c r="N59" s="7"/>
       <c r="O59" s="7"/>
       <c r="P59" s="7"/>
       <c r="Q59" s="7"/>
       <c r="R59" s="7"/>
       <c r="S59" s="7"/>
       <c r="T59" s="7"/>
       <c r="U59" s="7"/>
       <c r="W59" s="19"/>
       <c r="X59" s="19"/>
       <c r="Y59" s="19"/>
       <c r="Z59" s="19"/>
       <c r="AA59" s="19"/>
       <c r="AB59" s="19"/>
       <c r="AC59" s="19"/>
       <c r="AD59" s="19"/>
       <c r="AE59" s="19"/>
     </row>
     <row r="60" spans="1:31" s="1" customFormat="1">
       <c r="A60" s="39" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="B60" s="28">
-        <v>1002</v>
+        <v>1824</v>
       </c>
       <c r="C60" s="28">
-        <v>2689</v>
+        <v>4052</v>
       </c>
       <c r="D60" s="28">
-        <v>4084</v>
+        <v>5972</v>
       </c>
       <c r="E60" s="28">
-        <v>5329</v>
-[...1 lines deleted...]
-      <c r="F60" s="28"/>
+        <v>7924</v>
+      </c>
+      <c r="F60" s="28">
+        <v>9954</v>
+      </c>
       <c r="G60" s="28"/>
       <c r="H60" s="31"/>
       <c r="I60" s="32"/>
       <c r="J60" s="31"/>
       <c r="K60" s="31"/>
       <c r="L60" s="31"/>
       <c r="M60" s="31"/>
       <c r="N60" s="7"/>
       <c r="O60" s="7"/>
       <c r="P60" s="7"/>
       <c r="Q60" s="7"/>
       <c r="R60" s="7"/>
       <c r="S60" s="7"/>
       <c r="T60" s="7"/>
       <c r="U60" s="7"/>
       <c r="W60" s="19"/>
       <c r="X60" s="19"/>
       <c r="Y60" s="19"/>
       <c r="Z60" s="19"/>
       <c r="AA60" s="19"/>
       <c r="AB60" s="19"/>
       <c r="AC60" s="19"/>
       <c r="AD60" s="19"/>
       <c r="AE60" s="19"/>
     </row>
     <row r="61" spans="1:31" s="1" customFormat="1">
-      <c r="A61" s="40" t="s">
-[...14 lines deleted...]
-      <c r="F61" s="28"/>
+      <c r="A61" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="B61" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="C61" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="D61" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="E61" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="F61" s="28">
+        <v>111</v>
+      </c>
       <c r="G61" s="28"/>
       <c r="H61" s="31"/>
       <c r="I61" s="32"/>
       <c r="J61" s="31"/>
       <c r="K61" s="31"/>
       <c r="L61" s="31"/>
       <c r="M61" s="31"/>
       <c r="N61" s="7"/>
       <c r="O61" s="7"/>
       <c r="P61" s="7"/>
       <c r="Q61" s="7"/>
       <c r="R61" s="7"/>
       <c r="S61" s="7"/>
       <c r="T61" s="7"/>
       <c r="U61" s="7"/>
       <c r="W61" s="19"/>
       <c r="X61" s="19"/>
       <c r="Y61" s="19"/>
       <c r="Z61" s="19"/>
       <c r="AA61" s="19"/>
       <c r="AB61" s="19"/>
       <c r="AC61" s="19"/>
       <c r="AD61" s="19"/>
       <c r="AE61" s="19"/>
     </row>
     <row r="62" spans="1:31" s="1" customFormat="1">
-      <c r="A62" s="40" t="s">
-        <v>62</v>
+      <c r="A62" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="B62" s="28">
-        <v>5</v>
+        <v>1002</v>
       </c>
       <c r="C62" s="28">
-        <v>5</v>
+        <v>2689</v>
       </c>
       <c r="D62" s="28">
-        <v>5</v>
+        <v>4084</v>
       </c>
       <c r="E62" s="28">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F62" s="28"/>
+        <v>5329</v>
+      </c>
+      <c r="F62" s="28">
+        <v>6595</v>
+      </c>
       <c r="G62" s="28"/>
       <c r="H62" s="31"/>
       <c r="I62" s="32"/>
       <c r="J62" s="31"/>
       <c r="K62" s="31"/>
       <c r="L62" s="31"/>
       <c r="M62" s="31"/>
       <c r="N62" s="7"/>
       <c r="O62" s="7"/>
       <c r="P62" s="7"/>
       <c r="Q62" s="7"/>
       <c r="R62" s="7"/>
       <c r="S62" s="7"/>
       <c r="T62" s="7"/>
       <c r="U62" s="7"/>
       <c r="W62" s="19"/>
       <c r="X62" s="19"/>
       <c r="Y62" s="19"/>
       <c r="Z62" s="19"/>
       <c r="AA62" s="19"/>
       <c r="AB62" s="19"/>
       <c r="AC62" s="19"/>
       <c r="AD62" s="19"/>
       <c r="AE62" s="19"/>
     </row>
     <row r="63" spans="1:31" s="1" customFormat="1">
-      <c r="A63" s="39" t="s">
-        <v>65</v>
+      <c r="A63" s="40" t="s">
+        <v>56</v>
       </c>
       <c r="B63" s="28">
-        <v>766</v>
+        <v>51</v>
       </c>
       <c r="C63" s="28">
-        <v>1256</v>
+        <v>102</v>
       </c>
       <c r="D63" s="28">
-        <v>1731</v>
+        <v>152</v>
       </c>
       <c r="E63" s="28">
-        <v>2387</v>
-[...1 lines deleted...]
-      <c r="F63" s="28"/>
+        <v>203</v>
+      </c>
+      <c r="F63" s="28">
+        <v>238</v>
+      </c>
       <c r="G63" s="28"/>
       <c r="H63" s="31"/>
       <c r="I63" s="32"/>
       <c r="J63" s="31"/>
       <c r="K63" s="31"/>
       <c r="L63" s="31"/>
       <c r="M63" s="31"/>
       <c r="N63" s="7"/>
       <c r="O63" s="7"/>
       <c r="P63" s="7"/>
       <c r="Q63" s="7"/>
       <c r="R63" s="7"/>
       <c r="S63" s="7"/>
       <c r="T63" s="7"/>
       <c r="U63" s="7"/>
       <c r="W63" s="19"/>
       <c r="X63" s="19"/>
       <c r="Y63" s="19"/>
       <c r="Z63" s="19"/>
       <c r="AA63" s="19"/>
       <c r="AB63" s="19"/>
       <c r="AC63" s="19"/>
       <c r="AD63" s="19"/>
       <c r="AE63" s="19"/>
     </row>
     <row r="64" spans="1:31" s="1" customFormat="1">
-      <c r="A64" s="49"/>
-[...4 lines deleted...]
-      <c r="F64" s="28"/>
+      <c r="A64" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="B64" s="28">
+        <v>5</v>
+      </c>
+      <c r="C64" s="28">
+        <v>5</v>
+      </c>
+      <c r="D64" s="28">
+        <v>5</v>
+      </c>
+      <c r="E64" s="28">
+        <v>5</v>
+      </c>
+      <c r="F64" s="28">
+        <v>5</v>
+      </c>
       <c r="G64" s="28"/>
-      <c r="H64" s="30"/>
-[...4 lines deleted...]
-      <c r="M64" s="30"/>
+      <c r="H64" s="31"/>
+      <c r="I64" s="32"/>
+      <c r="J64" s="31"/>
+      <c r="K64" s="31"/>
+      <c r="L64" s="31"/>
+      <c r="M64" s="31"/>
       <c r="N64" s="7"/>
       <c r="O64" s="7"/>
       <c r="P64" s="7"/>
       <c r="Q64" s="7"/>
       <c r="R64" s="7"/>
       <c r="S64" s="7"/>
       <c r="T64" s="7"/>
       <c r="U64" s="7"/>
       <c r="W64" s="19"/>
       <c r="X64" s="19"/>
       <c r="Y64" s="19"/>
       <c r="Z64" s="19"/>
       <c r="AA64" s="19"/>
       <c r="AB64" s="19"/>
       <c r="AC64" s="19"/>
       <c r="AD64" s="19"/>
       <c r="AE64" s="19"/>
     </row>
-    <row r="65" spans="1:31" s="1" customFormat="1" ht="23.25">
-[...7 lines deleted...]
-      <c r="F65" s="28"/>
+    <row r="65" spans="1:31" s="1" customFormat="1">
+      <c r="A65" s="39" t="s">
+        <v>65</v>
+      </c>
+      <c r="B65" s="28">
+        <v>766</v>
+      </c>
+      <c r="C65" s="28">
+        <v>1256</v>
+      </c>
+      <c r="D65" s="28">
+        <v>1731</v>
+      </c>
+      <c r="E65" s="28">
+        <v>2387</v>
+      </c>
+      <c r="F65" s="28">
+        <v>3005</v>
+      </c>
       <c r="G65" s="28"/>
-      <c r="H65" s="30"/>
-[...4 lines deleted...]
-      <c r="M65" s="25"/>
+      <c r="H65" s="31"/>
+      <c r="I65" s="32"/>
+      <c r="J65" s="31"/>
+      <c r="K65" s="31"/>
+      <c r="L65" s="31"/>
+      <c r="M65" s="31"/>
       <c r="N65" s="7"/>
       <c r="O65" s="7"/>
       <c r="P65" s="7"/>
       <c r="Q65" s="7"/>
       <c r="R65" s="7"/>
       <c r="S65" s="7"/>
       <c r="T65" s="7"/>
       <c r="U65" s="7"/>
       <c r="W65" s="19"/>
       <c r="X65" s="19"/>
       <c r="Y65" s="19"/>
       <c r="Z65" s="19"/>
       <c r="AA65" s="19"/>
       <c r="AB65" s="19"/>
       <c r="AC65" s="19"/>
       <c r="AD65" s="19"/>
       <c r="AE65" s="19"/>
     </row>
     <row r="66" spans="1:31" s="1" customFormat="1">
-      <c r="A66" s="36" t="s">
-[...14 lines deleted...]
-      <c r="F66" s="28"/>
+      <c r="A66" s="49"/>
+      <c r="B66" s="30"/>
+      <c r="C66" s="28"/>
+      <c r="D66" s="29"/>
+      <c r="E66" s="29"/>
+      <c r="F66" s="29"/>
       <c r="G66" s="28"/>
-      <c r="H66" s="31"/>
-[...4 lines deleted...]
-      <c r="M66" s="31"/>
+      <c r="H66" s="30"/>
+      <c r="I66" s="29"/>
+      <c r="J66" s="30"/>
+      <c r="K66" s="30"/>
+      <c r="L66" s="29"/>
+      <c r="M66" s="30"/>
       <c r="N66" s="7"/>
       <c r="O66" s="7"/>
       <c r="P66" s="7"/>
       <c r="Q66" s="7"/>
       <c r="R66" s="7"/>
       <c r="S66" s="7"/>
       <c r="T66" s="7"/>
       <c r="U66" s="7"/>
       <c r="W66" s="19"/>
       <c r="X66" s="19"/>
       <c r="Y66" s="19"/>
       <c r="Z66" s="19"/>
       <c r="AA66" s="19"/>
       <c r="AB66" s="19"/>
       <c r="AC66" s="19"/>
       <c r="AD66" s="19"/>
       <c r="AE66" s="19"/>
     </row>
-    <row r="67" spans="1:31" s="1" customFormat="1">
-[...15 lines deleted...]
-      <c r="F67" s="28"/>
+    <row r="67" spans="1:31" s="1" customFormat="1" ht="23.25">
+      <c r="A67" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B67" s="30"/>
+      <c r="C67" s="28"/>
+      <c r="D67" s="29"/>
+      <c r="E67" s="29"/>
+      <c r="F67" s="29"/>
       <c r="G67" s="28"/>
-      <c r="H67" s="31"/>
-[...4 lines deleted...]
-      <c r="M67" s="31"/>
+      <c r="H67" s="30"/>
+      <c r="I67" s="29"/>
+      <c r="J67" s="30"/>
+      <c r="K67" s="30"/>
+      <c r="L67" s="43"/>
+      <c r="M67" s="25"/>
       <c r="N67" s="7"/>
       <c r="O67" s="7"/>
       <c r="P67" s="7"/>
       <c r="Q67" s="7"/>
       <c r="R67" s="7"/>
       <c r="S67" s="7"/>
       <c r="T67" s="7"/>
       <c r="U67" s="7"/>
       <c r="W67" s="19"/>
       <c r="X67" s="19"/>
       <c r="Y67" s="19"/>
       <c r="Z67" s="19"/>
       <c r="AA67" s="19"/>
       <c r="AB67" s="19"/>
       <c r="AC67" s="19"/>
       <c r="AD67" s="19"/>
       <c r="AE67" s="19"/>
     </row>
     <row r="68" spans="1:31" s="1" customFormat="1">
       <c r="A68" s="36" t="s">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="B68" s="28">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="C68" s="28">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="D68" s="28">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="E68" s="28">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F68" s="28"/>
+        <v>54</v>
+      </c>
+      <c r="F68" s="28">
+        <v>69</v>
+      </c>
       <c r="G68" s="28"/>
       <c r="H68" s="31"/>
       <c r="I68" s="32"/>
       <c r="J68" s="31"/>
       <c r="K68" s="31"/>
       <c r="L68" s="31"/>
       <c r="M68" s="31"/>
       <c r="N68" s="7"/>
       <c r="O68" s="7"/>
       <c r="P68" s="7"/>
       <c r="Q68" s="7"/>
       <c r="R68" s="7"/>
       <c r="S68" s="7"/>
       <c r="T68" s="7"/>
       <c r="U68" s="7"/>
       <c r="W68" s="19"/>
       <c r="X68" s="19"/>
       <c r="Y68" s="19"/>
       <c r="Z68" s="19"/>
       <c r="AA68" s="19"/>
       <c r="AB68" s="19"/>
       <c r="AC68" s="19"/>
       <c r="AD68" s="19"/>
       <c r="AE68" s="19"/>
     </row>
     <row r="69" spans="1:31" s="1" customFormat="1">
-      <c r="A69" s="36"/>
-[...4 lines deleted...]
-      <c r="F69" s="28"/>
+      <c r="A69" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="B69" s="28" t="s">
+        <v>103</v>
+      </c>
+      <c r="C69" s="28">
+        <v>24</v>
+      </c>
+      <c r="D69" s="28">
+        <v>33</v>
+      </c>
+      <c r="E69" s="28">
+        <v>41</v>
+      </c>
+      <c r="F69" s="28">
+        <v>52</v>
+      </c>
       <c r="G69" s="28"/>
-      <c r="H69" s="30"/>
-[...4 lines deleted...]
-      <c r="M69" s="30"/>
+      <c r="H69" s="31"/>
+      <c r="I69" s="32"/>
+      <c r="J69" s="31"/>
+      <c r="K69" s="31"/>
+      <c r="L69" s="31"/>
+      <c r="M69" s="31"/>
       <c r="N69" s="7"/>
       <c r="O69" s="7"/>
       <c r="P69" s="7"/>
       <c r="Q69" s="7"/>
       <c r="R69" s="7"/>
       <c r="S69" s="7"/>
       <c r="T69" s="7"/>
       <c r="U69" s="7"/>
       <c r="W69" s="19"/>
       <c r="X69" s="19"/>
       <c r="Y69" s="19"/>
       <c r="Z69" s="19"/>
       <c r="AA69" s="19"/>
       <c r="AB69" s="19"/>
       <c r="AC69" s="19"/>
       <c r="AD69" s="19"/>
       <c r="AE69" s="19"/>
     </row>
-    <row r="70" spans="1:31" s="1" customFormat="1" ht="57">
-[...7 lines deleted...]
-      <c r="F70" s="28"/>
+    <row r="70" spans="1:31" s="1" customFormat="1">
+      <c r="A70" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="B70" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="C70" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="D70" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="E70" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="F70" s="28">
+        <v>0</v>
+      </c>
       <c r="G70" s="28"/>
-      <c r="H70" s="30"/>
-[...4 lines deleted...]
-      <c r="M70" s="25"/>
+      <c r="H70" s="31"/>
+      <c r="I70" s="32"/>
+      <c r="J70" s="31"/>
+      <c r="K70" s="31"/>
+      <c r="L70" s="31"/>
+      <c r="M70" s="31"/>
       <c r="N70" s="7"/>
       <c r="O70" s="7"/>
       <c r="P70" s="7"/>
       <c r="Q70" s="7"/>
       <c r="R70" s="7"/>
       <c r="S70" s="7"/>
       <c r="T70" s="7"/>
       <c r="U70" s="7"/>
       <c r="W70" s="19"/>
       <c r="X70" s="19"/>
       <c r="Y70" s="19"/>
       <c r="Z70" s="19"/>
       <c r="AA70" s="19"/>
       <c r="AB70" s="19"/>
       <c r="AC70" s="19"/>
       <c r="AD70" s="19"/>
       <c r="AE70" s="19"/>
     </row>
     <row r="71" spans="1:31" s="1" customFormat="1">
       <c r="A71" s="36" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="B71" s="28">
-        <v>224</v>
+        <v>3</v>
       </c>
       <c r="C71" s="28">
-        <v>489</v>
+        <v>6</v>
       </c>
       <c r="D71" s="28">
-        <v>762</v>
+        <v>10</v>
       </c>
       <c r="E71" s="28">
-        <v>1021</v>
-[...1 lines deleted...]
-      <c r="F71" s="28"/>
+        <v>13</v>
+      </c>
+      <c r="F71" s="28">
+        <v>17</v>
+      </c>
       <c r="G71" s="28"/>
       <c r="H71" s="31"/>
       <c r="I71" s="32"/>
       <c r="J71" s="31"/>
       <c r="K71" s="31"/>
       <c r="L71" s="31"/>
       <c r="M71" s="31"/>
       <c r="N71" s="7"/>
       <c r="O71" s="7"/>
       <c r="P71" s="7"/>
       <c r="Q71" s="7"/>
       <c r="R71" s="7"/>
       <c r="S71" s="7"/>
       <c r="T71" s="7"/>
       <c r="U71" s="7"/>
       <c r="W71" s="19"/>
       <c r="X71" s="19"/>
       <c r="Y71" s="19"/>
       <c r="Z71" s="19"/>
       <c r="AA71" s="19"/>
       <c r="AB71" s="19"/>
       <c r="AC71" s="19"/>
       <c r="AD71" s="19"/>
       <c r="AE71" s="19"/>
     </row>
     <row r="72" spans="1:31" s="1" customFormat="1">
-      <c r="A72" s="36" t="s">
-[...14 lines deleted...]
-      <c r="F72" s="28"/>
+      <c r="A72" s="36"/>
+      <c r="B72" s="30"/>
+      <c r="C72" s="28"/>
+      <c r="D72" s="29"/>
+      <c r="E72" s="29"/>
+      <c r="F72" s="29"/>
       <c r="G72" s="28"/>
-      <c r="H72" s="31"/>
-[...4 lines deleted...]
-      <c r="M72" s="31"/>
+      <c r="H72" s="30"/>
+      <c r="I72" s="36"/>
+      <c r="J72" s="30"/>
+      <c r="K72" s="30"/>
+      <c r="L72" s="29"/>
+      <c r="M72" s="30"/>
       <c r="N72" s="7"/>
       <c r="O72" s="7"/>
       <c r="P72" s="7"/>
       <c r="Q72" s="7"/>
       <c r="R72" s="7"/>
       <c r="S72" s="7"/>
       <c r="T72" s="7"/>
       <c r="U72" s="7"/>
       <c r="W72" s="19"/>
       <c r="X72" s="19"/>
       <c r="Y72" s="19"/>
       <c r="Z72" s="19"/>
       <c r="AA72" s="19"/>
       <c r="AB72" s="19"/>
       <c r="AC72" s="19"/>
       <c r="AD72" s="19"/>
       <c r="AE72" s="19"/>
     </row>
-    <row r="73" spans="1:31" s="1" customFormat="1">
-[...15 lines deleted...]
-      <c r="F73" s="28"/>
+    <row r="73" spans="1:31" s="1" customFormat="1" ht="57">
+      <c r="A73" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="B73" s="30"/>
+      <c r="C73" s="28"/>
+      <c r="D73" s="29"/>
+      <c r="E73" s="29"/>
+      <c r="F73" s="29"/>
       <c r="G73" s="28"/>
-      <c r="H73" s="31"/>
-[...4 lines deleted...]
-      <c r="M73" s="31"/>
+      <c r="H73" s="30"/>
+      <c r="I73" s="50"/>
+      <c r="J73" s="30"/>
+      <c r="K73" s="30"/>
+      <c r="L73" s="43"/>
+      <c r="M73" s="25"/>
       <c r="N73" s="7"/>
       <c r="O73" s="7"/>
       <c r="P73" s="7"/>
       <c r="Q73" s="7"/>
       <c r="R73" s="7"/>
       <c r="S73" s="7"/>
       <c r="T73" s="7"/>
       <c r="U73" s="7"/>
       <c r="W73" s="19"/>
       <c r="X73" s="19"/>
       <c r="Y73" s="19"/>
       <c r="Z73" s="19"/>
       <c r="AA73" s="19"/>
       <c r="AB73" s="19"/>
       <c r="AC73" s="19"/>
       <c r="AD73" s="19"/>
       <c r="AE73" s="19"/>
     </row>
     <row r="74" spans="1:31" s="1" customFormat="1">
       <c r="A74" s="36" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="B74" s="28">
-        <v>6</v>
+        <v>224</v>
       </c>
       <c r="C74" s="28">
-        <v>12</v>
+        <v>489</v>
       </c>
       <c r="D74" s="28">
-        <v>17</v>
+        <v>762</v>
       </c>
       <c r="E74" s="28">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="F74" s="28"/>
+        <v>1021</v>
+      </c>
+      <c r="F74" s="28">
+        <v>1244</v>
+      </c>
       <c r="G74" s="28"/>
       <c r="H74" s="31"/>
       <c r="I74" s="32"/>
       <c r="J74" s="31"/>
       <c r="K74" s="31"/>
       <c r="L74" s="31"/>
       <c r="M74" s="31"/>
       <c r="N74" s="7"/>
       <c r="O74" s="7"/>
       <c r="P74" s="7"/>
       <c r="Q74" s="7"/>
       <c r="R74" s="7"/>
       <c r="S74" s="7"/>
       <c r="T74" s="7"/>
       <c r="U74" s="7"/>
       <c r="W74" s="19"/>
       <c r="X74" s="19"/>
       <c r="Y74" s="19"/>
       <c r="Z74" s="19"/>
       <c r="AA74" s="19"/>
       <c r="AB74" s="19"/>
       <c r="AC74" s="19"/>
       <c r="AD74" s="19"/>
       <c r="AE74" s="19"/>
     </row>
     <row r="75" spans="1:31" s="1" customFormat="1">
       <c r="A75" s="36" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="B75" s="28">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="C75" s="28">
-        <v>1</v>
+        <v>97</v>
       </c>
       <c r="D75" s="28">
-        <v>1</v>
+        <v>152</v>
       </c>
       <c r="E75" s="28">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="F75" s="28"/>
+        <v>208</v>
+      </c>
+      <c r="F75" s="28">
+        <v>247</v>
+      </c>
       <c r="G75" s="28"/>
       <c r="H75" s="31"/>
       <c r="I75" s="32"/>
       <c r="J75" s="31"/>
       <c r="K75" s="31"/>
       <c r="L75" s="31"/>
       <c r="M75" s="31"/>
       <c r="N75" s="7"/>
       <c r="O75" s="7"/>
       <c r="P75" s="7"/>
       <c r="Q75" s="7"/>
       <c r="R75" s="7"/>
       <c r="S75" s="7"/>
       <c r="T75" s="7"/>
       <c r="U75" s="7"/>
       <c r="W75" s="19"/>
       <c r="X75" s="19"/>
       <c r="Y75" s="19"/>
       <c r="Z75" s="19"/>
       <c r="AA75" s="19"/>
       <c r="AB75" s="19"/>
       <c r="AC75" s="19"/>
       <c r="AD75" s="19"/>
       <c r="AE75" s="19"/>
     </row>
     <row r="76" spans="1:31" s="1" customFormat="1">
       <c r="A76" s="36" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>49</v>
+      </c>
+      <c r="B76" s="28" t="s">
+        <v>103</v>
       </c>
       <c r="C76" s="28">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="D76" s="28">
-        <v>2</v>
+        <v>33</v>
       </c>
       <c r="E76" s="28">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="F76" s="28"/>
+        <v>41</v>
+      </c>
+      <c r="F76" s="28">
+        <v>51</v>
+      </c>
       <c r="G76" s="28"/>
       <c r="H76" s="31"/>
       <c r="I76" s="32"/>
       <c r="J76" s="31"/>
       <c r="K76" s="31"/>
       <c r="L76" s="31"/>
       <c r="M76" s="31"/>
       <c r="N76" s="7"/>
       <c r="O76" s="7"/>
       <c r="P76" s="7"/>
       <c r="Q76" s="7"/>
       <c r="R76" s="7"/>
       <c r="S76" s="7"/>
       <c r="T76" s="7"/>
       <c r="U76" s="7"/>
       <c r="W76" s="19"/>
       <c r="X76" s="19"/>
       <c r="Y76" s="19"/>
       <c r="Z76" s="19"/>
       <c r="AA76" s="19"/>
       <c r="AB76" s="19"/>
       <c r="AC76" s="19"/>
       <c r="AD76" s="19"/>
       <c r="AE76" s="19"/>
     </row>
     <row r="77" spans="1:31" s="1" customFormat="1">
       <c r="A77" s="36" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="B77" s="28">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="C77" s="28">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="D77" s="28">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="E77" s="28">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="F77" s="28"/>
+        <v>23</v>
+      </c>
+      <c r="F77" s="28">
+        <v>29</v>
+      </c>
       <c r="G77" s="28"/>
       <c r="H77" s="31"/>
       <c r="I77" s="32"/>
       <c r="J77" s="31"/>
       <c r="K77" s="31"/>
       <c r="L77" s="31"/>
       <c r="M77" s="31"/>
       <c r="N77" s="7"/>
       <c r="O77" s="7"/>
       <c r="P77" s="7"/>
       <c r="Q77" s="7"/>
       <c r="R77" s="7"/>
       <c r="S77" s="7"/>
       <c r="T77" s="7"/>
       <c r="U77" s="7"/>
       <c r="W77" s="19"/>
       <c r="X77" s="19"/>
       <c r="Y77" s="19"/>
       <c r="Z77" s="19"/>
       <c r="AA77" s="19"/>
       <c r="AB77" s="19"/>
       <c r="AC77" s="19"/>
       <c r="AD77" s="19"/>
       <c r="AE77" s="19"/>
     </row>
     <row r="78" spans="1:31" s="1" customFormat="1">
       <c r="A78" s="36" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>68</v>
+      </c>
+      <c r="B78" s="28">
+        <v>0</v>
       </c>
       <c r="C78" s="28">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D78" s="28">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="E78" s="28">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="F78" s="28"/>
+        <v>2</v>
+      </c>
+      <c r="F78" s="28">
+        <v>2</v>
+      </c>
       <c r="G78" s="28"/>
       <c r="H78" s="31"/>
       <c r="I78" s="32"/>
       <c r="J78" s="31"/>
       <c r="K78" s="31"/>
       <c r="L78" s="31"/>
       <c r="M78" s="31"/>
       <c r="N78" s="7"/>
       <c r="O78" s="7"/>
       <c r="P78" s="7"/>
       <c r="Q78" s="7"/>
       <c r="R78" s="7"/>
       <c r="S78" s="7"/>
       <c r="T78" s="7"/>
       <c r="U78" s="7"/>
       <c r="W78" s="19"/>
       <c r="X78" s="19"/>
       <c r="Y78" s="19"/>
       <c r="Z78" s="19"/>
       <c r="AA78" s="19"/>
       <c r="AB78" s="19"/>
       <c r="AC78" s="19"/>
       <c r="AD78" s="19"/>
       <c r="AE78" s="19"/>
     </row>
     <row r="79" spans="1:31" s="1" customFormat="1">
       <c r="A79" s="36" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="B79" s="28">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C79" s="28">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D79" s="28">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="E79" s="28">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F79" s="28"/>
+        <v>3</v>
+      </c>
+      <c r="F79" s="28">
+        <v>4</v>
+      </c>
       <c r="G79" s="28"/>
       <c r="H79" s="31"/>
-      <c r="I79" s="29"/>
+      <c r="I79" s="32"/>
       <c r="J79" s="31"/>
       <c r="K79" s="31"/>
       <c r="L79" s="31"/>
       <c r="M79" s="31"/>
       <c r="N79" s="7"/>
       <c r="O79" s="7"/>
       <c r="P79" s="7"/>
       <c r="Q79" s="7"/>
       <c r="R79" s="7"/>
       <c r="S79" s="7"/>
       <c r="T79" s="7"/>
       <c r="U79" s="7"/>
       <c r="W79" s="19"/>
       <c r="X79" s="19"/>
       <c r="Y79" s="19"/>
       <c r="Z79" s="19"/>
       <c r="AA79" s="19"/>
       <c r="AB79" s="19"/>
       <c r="AC79" s="19"/>
       <c r="AD79" s="19"/>
       <c r="AE79" s="19"/>
     </row>
     <row r="80" spans="1:31" s="1" customFormat="1">
       <c r="A80" s="36" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="B80" s="28">
-        <v>114</v>
+        <v>1</v>
       </c>
       <c r="C80" s="28">
-        <v>236</v>
+        <v>1</v>
       </c>
       <c r="D80" s="28">
-        <v>364</v>
+        <v>1</v>
       </c>
       <c r="E80" s="28">
-        <v>481</v>
-[...1 lines deleted...]
-      <c r="F80" s="28"/>
+        <v>2</v>
+      </c>
+      <c r="F80" s="28">
+        <v>2</v>
+      </c>
       <c r="G80" s="28"/>
       <c r="H80" s="31"/>
       <c r="I80" s="32"/>
       <c r="J80" s="31"/>
       <c r="K80" s="31"/>
       <c r="L80" s="31"/>
       <c r="M80" s="31"/>
       <c r="N80" s="7"/>
       <c r="O80" s="7"/>
       <c r="P80" s="7"/>
       <c r="Q80" s="7"/>
       <c r="R80" s="7"/>
       <c r="S80" s="7"/>
       <c r="T80" s="7"/>
       <c r="U80" s="7"/>
       <c r="W80" s="19"/>
       <c r="X80" s="19"/>
       <c r="Y80" s="19"/>
       <c r="Z80" s="19"/>
       <c r="AA80" s="19"/>
       <c r="AB80" s="19"/>
       <c r="AC80" s="19"/>
       <c r="AD80" s="19"/>
       <c r="AE80" s="19"/>
     </row>
     <row r="81" spans="1:31" s="1" customFormat="1">
       <c r="A81" s="36" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>60</v>
+      </c>
+      <c r="B81" s="28" t="s">
+        <v>116</v>
       </c>
       <c r="C81" s="28">
-        <v>105</v>
+        <v>3</v>
       </c>
       <c r="D81" s="28">
-        <v>168</v>
+        <v>7</v>
       </c>
       <c r="E81" s="28">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="F81" s="28"/>
+        <v>10</v>
+      </c>
+      <c r="F81" s="28">
+        <v>10</v>
+      </c>
       <c r="G81" s="28"/>
       <c r="H81" s="31"/>
       <c r="I81" s="32"/>
       <c r="J81" s="31"/>
       <c r="K81" s="31"/>
       <c r="L81" s="31"/>
       <c r="M81" s="31"/>
       <c r="N81" s="7"/>
       <c r="O81" s="7"/>
       <c r="P81" s="7"/>
       <c r="Q81" s="7"/>
       <c r="R81" s="7"/>
       <c r="S81" s="7"/>
       <c r="T81" s="7"/>
       <c r="U81" s="7"/>
       <c r="W81" s="19"/>
       <c r="X81" s="19"/>
       <c r="Y81" s="19"/>
       <c r="Z81" s="19"/>
       <c r="AA81" s="19"/>
       <c r="AB81" s="19"/>
       <c r="AC81" s="19"/>
       <c r="AD81" s="19"/>
       <c r="AE81" s="19"/>
     </row>
     <row r="82" spans="1:31" s="1" customFormat="1">
-      <c r="A82" s="49"/>
-[...4 lines deleted...]
-      <c r="F82" s="28"/>
+      <c r="A82" s="36" t="s">
+        <v>69</v>
+      </c>
+      <c r="B82" s="28">
+        <v>5</v>
+      </c>
+      <c r="C82" s="28">
+        <v>10</v>
+      </c>
+      <c r="D82" s="28">
+        <v>15</v>
+      </c>
+      <c r="E82" s="28">
+        <v>21</v>
+      </c>
+      <c r="F82" s="28">
+        <v>26</v>
+      </c>
       <c r="G82" s="28"/>
-      <c r="H82" s="25"/>
-[...12 lines deleted...]
-      <c r="U82" s="6"/>
+      <c r="H82" s="31"/>
+      <c r="I82" s="29"/>
+      <c r="J82" s="31"/>
+      <c r="K82" s="31"/>
+      <c r="L82" s="31"/>
+      <c r="M82" s="31"/>
+      <c r="N82" s="7"/>
+      <c r="O82" s="7"/>
+      <c r="P82" s="7"/>
+      <c r="Q82" s="7"/>
+      <c r="R82" s="7"/>
+      <c r="S82" s="7"/>
+      <c r="T82" s="7"/>
+      <c r="U82" s="7"/>
       <c r="W82" s="19"/>
       <c r="X82" s="19"/>
       <c r="Y82" s="19"/>
       <c r="Z82" s="19"/>
       <c r="AA82" s="19"/>
       <c r="AB82" s="19"/>
       <c r="AC82" s="19"/>
       <c r="AD82" s="19"/>
       <c r="AE82" s="19"/>
     </row>
-    <row r="83" spans="1:31" s="1" customFormat="1" ht="45.75">
-[...7 lines deleted...]
-      <c r="F83" s="28"/>
+    <row r="83" spans="1:31" s="1" customFormat="1">
+      <c r="A83" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="B83" s="28">
+        <v>114</v>
+      </c>
+      <c r="C83" s="28">
+        <v>236</v>
+      </c>
+      <c r="D83" s="28">
+        <v>364</v>
+      </c>
+      <c r="E83" s="28">
+        <v>481</v>
+      </c>
+      <c r="F83" s="28">
+        <v>596</v>
+      </c>
       <c r="G83" s="28"/>
-      <c r="H83" s="30"/>
-[...4 lines deleted...]
-      <c r="M83" s="25"/>
+      <c r="H83" s="31"/>
+      <c r="I83" s="32"/>
+      <c r="J83" s="31"/>
+      <c r="K83" s="31"/>
+      <c r="L83" s="31"/>
+      <c r="M83" s="31"/>
       <c r="N83" s="7"/>
       <c r="O83" s="7"/>
       <c r="P83" s="7"/>
       <c r="Q83" s="7"/>
       <c r="R83" s="7"/>
       <c r="S83" s="7"/>
       <c r="T83" s="7"/>
       <c r="U83" s="7"/>
       <c r="W83" s="19"/>
       <c r="X83" s="19"/>
       <c r="Y83" s="19"/>
       <c r="Z83" s="19"/>
       <c r="AA83" s="19"/>
       <c r="AB83" s="19"/>
       <c r="AC83" s="19"/>
       <c r="AD83" s="19"/>
       <c r="AE83" s="19"/>
     </row>
     <row r="84" spans="1:31" s="1" customFormat="1">
       <c r="A84" s="36" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B84" s="28">
-        <v>1</v>
+        <v>42</v>
       </c>
       <c r="C84" s="28">
-        <v>2</v>
+        <v>105</v>
       </c>
       <c r="D84" s="28">
-        <v>3</v>
+        <v>168</v>
       </c>
       <c r="E84" s="28">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F84" s="28"/>
+        <v>231</v>
+      </c>
+      <c r="F84" s="28">
+        <v>277</v>
+      </c>
       <c r="G84" s="28"/>
       <c r="H84" s="31"/>
       <c r="I84" s="32"/>
       <c r="J84" s="31"/>
       <c r="K84" s="31"/>
       <c r="L84" s="31"/>
       <c r="M84" s="31"/>
       <c r="N84" s="7"/>
       <c r="O84" s="7"/>
       <c r="P84" s="7"/>
       <c r="Q84" s="7"/>
       <c r="R84" s="7"/>
       <c r="S84" s="7"/>
       <c r="T84" s="7"/>
       <c r="U84" s="7"/>
       <c r="W84" s="19"/>
       <c r="X84" s="19"/>
       <c r="Y84" s="19"/>
       <c r="Z84" s="19"/>
       <c r="AA84" s="19"/>
       <c r="AB84" s="19"/>
       <c r="AC84" s="19"/>
       <c r="AD84" s="19"/>
       <c r="AE84" s="19"/>
     </row>
     <row r="85" spans="1:31" s="1" customFormat="1">
-      <c r="A85" s="36" t="s">
-[...14 lines deleted...]
-      <c r="F85" s="28"/>
+      <c r="A85" s="49"/>
+      <c r="B85" s="25"/>
+      <c r="C85" s="28"/>
+      <c r="D85" s="43"/>
+      <c r="E85" s="43"/>
+      <c r="F85" s="43"/>
       <c r="G85" s="28"/>
-      <c r="H85" s="31"/>
-[...12 lines deleted...]
-      <c r="U85" s="7"/>
+      <c r="H85" s="25"/>
+      <c r="I85" s="43"/>
+      <c r="J85" s="25"/>
+      <c r="K85" s="30"/>
+      <c r="L85" s="29"/>
+      <c r="M85" s="30"/>
+      <c r="N85" s="6"/>
+      <c r="O85" s="6"/>
+      <c r="P85" s="6"/>
+      <c r="Q85" s="6"/>
+      <c r="R85" s="6"/>
+      <c r="S85" s="6"/>
+      <c r="T85" s="6"/>
+      <c r="U85" s="6"/>
       <c r="W85" s="19"/>
       <c r="X85" s="19"/>
       <c r="Y85" s="19"/>
       <c r="Z85" s="19"/>
       <c r="AA85" s="19"/>
       <c r="AB85" s="19"/>
       <c r="AC85" s="19"/>
       <c r="AD85" s="19"/>
       <c r="AE85" s="19"/>
     </row>
-    <row r="86" spans="1:31" s="1" customFormat="1">
-[...15 lines deleted...]
-      <c r="F86" s="28"/>
+    <row r="86" spans="1:31" s="1" customFormat="1" ht="45.75">
+      <c r="A86" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="B86" s="30"/>
+      <c r="C86" s="28"/>
+      <c r="D86" s="44"/>
+      <c r="E86" s="44"/>
+      <c r="F86" s="44"/>
       <c r="G86" s="28"/>
-      <c r="H86" s="31"/>
-[...4 lines deleted...]
-      <c r="M86" s="31"/>
+      <c r="H86" s="30"/>
+      <c r="I86" s="29"/>
+      <c r="J86" s="30"/>
+      <c r="K86" s="30"/>
+      <c r="L86" s="43"/>
+      <c r="M86" s="25"/>
       <c r="N86" s="7"/>
       <c r="O86" s="7"/>
       <c r="P86" s="7"/>
       <c r="Q86" s="7"/>
       <c r="R86" s="7"/>
       <c r="S86" s="7"/>
       <c r="T86" s="7"/>
       <c r="U86" s="7"/>
       <c r="W86" s="19"/>
       <c r="X86" s="19"/>
       <c r="Y86" s="19"/>
       <c r="Z86" s="19"/>
       <c r="AA86" s="19"/>
       <c r="AB86" s="19"/>
       <c r="AC86" s="19"/>
       <c r="AD86" s="19"/>
       <c r="AE86" s="19"/>
     </row>
     <row r="87" spans="1:31" s="1" customFormat="1">
-      <c r="A87" s="36"/>
-[...4 lines deleted...]
-      <c r="F87" s="28"/>
+      <c r="A87" s="36" t="s">
+        <v>47</v>
+      </c>
+      <c r="B87" s="28">
+        <v>1</v>
+      </c>
+      <c r="C87" s="28">
+        <v>2</v>
+      </c>
+      <c r="D87" s="28">
+        <v>3</v>
+      </c>
+      <c r="E87" s="28">
+        <v>4</v>
+      </c>
+      <c r="F87" s="28">
+        <v>5</v>
+      </c>
       <c r="G87" s="28"/>
-      <c r="H87" s="44"/>
-[...4 lines deleted...]
-      <c r="M87" s="30"/>
+      <c r="H87" s="31"/>
+      <c r="I87" s="32"/>
+      <c r="J87" s="31"/>
+      <c r="K87" s="31"/>
+      <c r="L87" s="31"/>
+      <c r="M87" s="31"/>
       <c r="N87" s="7"/>
       <c r="O87" s="7"/>
       <c r="P87" s="7"/>
       <c r="Q87" s="7"/>
       <c r="R87" s="7"/>
       <c r="S87" s="7"/>
       <c r="T87" s="7"/>
       <c r="U87" s="7"/>
       <c r="W87" s="19"/>
       <c r="X87" s="19"/>
       <c r="Y87" s="19"/>
       <c r="Z87" s="19"/>
       <c r="AA87" s="19"/>
       <c r="AB87" s="19"/>
       <c r="AC87" s="19"/>
       <c r="AD87" s="19"/>
       <c r="AE87" s="19"/>
     </row>
     <row r="88" spans="1:31" s="1" customFormat="1">
-      <c r="A88" s="24" t="s">
-[...6 lines deleted...]
-      <c r="F88" s="28"/>
+      <c r="A88" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="B88" s="28">
+        <v>1</v>
+      </c>
+      <c r="C88" s="28">
+        <v>2</v>
+      </c>
+      <c r="D88" s="28">
+        <v>3</v>
+      </c>
+      <c r="E88" s="28">
+        <v>3</v>
+      </c>
+      <c r="F88" s="28">
+        <v>4</v>
+      </c>
       <c r="G88" s="28"/>
-      <c r="H88" s="30"/>
-[...4 lines deleted...]
-      <c r="M88" s="43"/>
+      <c r="H88" s="31"/>
+      <c r="I88" s="32"/>
+      <c r="J88" s="31"/>
+      <c r="K88" s="31"/>
+      <c r="L88" s="31"/>
+      <c r="M88" s="31"/>
       <c r="N88" s="7"/>
       <c r="O88" s="7"/>
       <c r="P88" s="7"/>
       <c r="Q88" s="7"/>
       <c r="R88" s="7"/>
       <c r="S88" s="7"/>
       <c r="T88" s="7"/>
       <c r="U88" s="7"/>
       <c r="W88" s="19"/>
       <c r="X88" s="19"/>
       <c r="Y88" s="19"/>
       <c r="Z88" s="19"/>
       <c r="AA88" s="19"/>
       <c r="AB88" s="19"/>
       <c r="AC88" s="19"/>
       <c r="AD88" s="19"/>
       <c r="AE88" s="19"/>
     </row>
     <row r="89" spans="1:31" s="1" customFormat="1">
       <c r="A89" s="36" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B89" s="28">
-        <v>8556</v>
+        <v>0</v>
       </c>
       <c r="C89" s="28">
-        <v>15550</v>
+        <v>0</v>
       </c>
       <c r="D89" s="28">
-        <v>23389</v>
+        <v>1</v>
       </c>
       <c r="E89" s="28">
-        <v>31102</v>
-[...1 lines deleted...]
-      <c r="F89" s="28"/>
+        <v>1</v>
+      </c>
+      <c r="F89" s="28">
+        <v>1</v>
+      </c>
       <c r="G89" s="28"/>
       <c r="H89" s="31"/>
       <c r="I89" s="32"/>
       <c r="J89" s="31"/>
       <c r="K89" s="31"/>
       <c r="L89" s="31"/>
       <c r="M89" s="31"/>
       <c r="N89" s="7"/>
       <c r="O89" s="7"/>
       <c r="P89" s="7"/>
       <c r="Q89" s="7"/>
       <c r="R89" s="7"/>
       <c r="S89" s="7"/>
       <c r="T89" s="7"/>
       <c r="U89" s="7"/>
       <c r="W89" s="19"/>
       <c r="X89" s="19"/>
       <c r="Y89" s="19"/>
       <c r="Z89" s="19"/>
       <c r="AA89" s="19"/>
       <c r="AB89" s="19"/>
       <c r="AC89" s="19"/>
       <c r="AD89" s="19"/>
       <c r="AE89" s="19"/>
     </row>
     <row r="90" spans="1:31" s="1" customFormat="1">
-      <c r="A90" s="36" t="s">
-[...14 lines deleted...]
-      <c r="F90" s="28"/>
+      <c r="A90" s="36"/>
+      <c r="B90" s="30"/>
+      <c r="C90" s="28"/>
+      <c r="D90" s="29"/>
+      <c r="E90" s="29"/>
+      <c r="F90" s="29"/>
       <c r="G90" s="28"/>
-      <c r="H90" s="31"/>
-[...4 lines deleted...]
-      <c r="M90" s="31"/>
+      <c r="H90" s="44"/>
+      <c r="I90" s="29"/>
+      <c r="J90" s="30"/>
+      <c r="K90" s="30"/>
+      <c r="L90" s="29"/>
+      <c r="M90" s="30"/>
       <c r="N90" s="7"/>
       <c r="O90" s="7"/>
       <c r="P90" s="7"/>
       <c r="Q90" s="7"/>
       <c r="R90" s="7"/>
       <c r="S90" s="7"/>
       <c r="T90" s="7"/>
       <c r="U90" s="7"/>
       <c r="W90" s="19"/>
       <c r="X90" s="19"/>
       <c r="Y90" s="19"/>
       <c r="Z90" s="19"/>
       <c r="AA90" s="19"/>
       <c r="AB90" s="19"/>
       <c r="AC90" s="19"/>
       <c r="AD90" s="19"/>
       <c r="AE90" s="19"/>
     </row>
     <row r="91" spans="1:31" s="1" customFormat="1">
-      <c r="A91" s="36" t="s">
-[...14 lines deleted...]
-      <c r="F91" s="28"/>
+      <c r="A91" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="B91" s="30"/>
+      <c r="C91" s="28"/>
+      <c r="D91" s="29"/>
+      <c r="E91" s="29"/>
+      <c r="F91" s="29"/>
       <c r="G91" s="28"/>
-      <c r="H91" s="31"/>
-[...4 lines deleted...]
-      <c r="M91" s="31"/>
+      <c r="H91" s="30"/>
+      <c r="I91" s="50"/>
+      <c r="J91" s="30"/>
+      <c r="K91" s="30"/>
+      <c r="L91" s="47"/>
+      <c r="M91" s="43"/>
       <c r="N91" s="7"/>
       <c r="O91" s="7"/>
       <c r="P91" s="7"/>
       <c r="Q91" s="7"/>
       <c r="R91" s="7"/>
       <c r="S91" s="7"/>
       <c r="T91" s="7"/>
       <c r="U91" s="7"/>
       <c r="W91" s="19"/>
       <c r="X91" s="19"/>
       <c r="Y91" s="19"/>
       <c r="Z91" s="19"/>
       <c r="AA91" s="19"/>
       <c r="AB91" s="19"/>
       <c r="AC91" s="19"/>
       <c r="AD91" s="19"/>
       <c r="AE91" s="19"/>
     </row>
     <row r="92" spans="1:31" s="1" customFormat="1">
       <c r="A92" s="36" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="B92" s="28">
-        <v>7132</v>
+        <v>8556</v>
       </c>
       <c r="C92" s="28">
-        <v>12720</v>
+        <v>15550</v>
       </c>
       <c r="D92" s="28">
-        <v>18594</v>
+        <v>23389</v>
       </c>
       <c r="E92" s="28">
-        <v>24464</v>
-[...1 lines deleted...]
-      <c r="F92" s="28"/>
+        <v>31102</v>
+      </c>
+      <c r="F92" s="28">
+        <v>39554</v>
+      </c>
       <c r="G92" s="28"/>
       <c r="H92" s="31"/>
       <c r="I92" s="32"/>
       <c r="J92" s="31"/>
       <c r="K92" s="31"/>
       <c r="L92" s="31"/>
       <c r="M92" s="31"/>
       <c r="N92" s="7"/>
       <c r="O92" s="7"/>
       <c r="P92" s="7"/>
       <c r="Q92" s="7"/>
       <c r="R92" s="7"/>
       <c r="S92" s="7"/>
       <c r="T92" s="7"/>
       <c r="U92" s="7"/>
       <c r="W92" s="19"/>
       <c r="X92" s="19"/>
       <c r="Y92" s="19"/>
       <c r="Z92" s="19"/>
       <c r="AA92" s="19"/>
       <c r="AB92" s="19"/>
       <c r="AC92" s="19"/>
       <c r="AD92" s="19"/>
       <c r="AE92" s="19"/>
     </row>
     <row r="93" spans="1:31" s="1" customFormat="1">
       <c r="A93" s="36" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="B93" s="28">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="C93" s="28">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="D93" s="28">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="E93" s="28">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="F93" s="28"/>
+        <v>105</v>
+      </c>
+      <c r="F93" s="28">
+        <v>137</v>
+      </c>
       <c r="G93" s="28"/>
       <c r="H93" s="31"/>
       <c r="I93" s="32"/>
       <c r="J93" s="31"/>
       <c r="K93" s="31"/>
       <c r="L93" s="31"/>
       <c r="M93" s="31"/>
       <c r="N93" s="7"/>
       <c r="O93" s="7"/>
       <c r="P93" s="7"/>
       <c r="Q93" s="7"/>
       <c r="R93" s="7"/>
       <c r="S93" s="7"/>
       <c r="T93" s="7"/>
       <c r="U93" s="7"/>
       <c r="W93" s="19"/>
       <c r="X93" s="19"/>
       <c r="Y93" s="19"/>
       <c r="Z93" s="19"/>
       <c r="AA93" s="19"/>
       <c r="AB93" s="19"/>
       <c r="AC93" s="19"/>
       <c r="AD93" s="19"/>
       <c r="AE93" s="19"/>
     </row>
     <row r="94" spans="1:31" s="1" customFormat="1">
       <c r="A94" s="36" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B94" s="28">
-        <v>113</v>
+        <v>16</v>
       </c>
       <c r="C94" s="28">
-        <v>237</v>
+        <v>18</v>
       </c>
       <c r="D94" s="28">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="E94" s="28">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="F94" s="28"/>
+        <v>24</v>
+      </c>
+      <c r="F94" s="28">
+        <v>30</v>
+      </c>
       <c r="G94" s="28"/>
       <c r="H94" s="31"/>
       <c r="I94" s="32"/>
       <c r="J94" s="31"/>
       <c r="K94" s="31"/>
       <c r="L94" s="31"/>
       <c r="M94" s="31"/>
       <c r="N94" s="7"/>
       <c r="O94" s="7"/>
       <c r="P94" s="7"/>
       <c r="Q94" s="7"/>
       <c r="R94" s="7"/>
       <c r="S94" s="7"/>
       <c r="T94" s="7"/>
       <c r="U94" s="7"/>
       <c r="W94" s="19"/>
       <c r="X94" s="19"/>
       <c r="Y94" s="19"/>
       <c r="Z94" s="19"/>
       <c r="AA94" s="19"/>
       <c r="AB94" s="19"/>
       <c r="AC94" s="19"/>
       <c r="AD94" s="19"/>
       <c r="AE94" s="19"/>
     </row>
     <row r="95" spans="1:31" s="1" customFormat="1">
       <c r="A95" s="36" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>116</v>
+        <v>55</v>
+      </c>
+      <c r="B95" s="28">
+        <v>7132</v>
+      </c>
+      <c r="C95" s="28">
+        <v>12720</v>
       </c>
       <c r="D95" s="28">
-        <v>310</v>
+        <v>18594</v>
       </c>
       <c r="E95" s="28">
-        <v>497</v>
-[...1 lines deleted...]
-      <c r="F95" s="28"/>
+        <v>24464</v>
+      </c>
+      <c r="F95" s="28">
+        <v>31446</v>
+      </c>
       <c r="G95" s="28"/>
       <c r="H95" s="31"/>
       <c r="I95" s="32"/>
       <c r="J95" s="31"/>
       <c r="K95" s="31"/>
       <c r="L95" s="31"/>
       <c r="M95" s="31"/>
       <c r="N95" s="7"/>
       <c r="O95" s="7"/>
       <c r="P95" s="7"/>
       <c r="Q95" s="7"/>
       <c r="R95" s="7"/>
       <c r="S95" s="7"/>
       <c r="T95" s="7"/>
       <c r="U95" s="7"/>
       <c r="W95" s="19"/>
       <c r="X95" s="19"/>
       <c r="Y95" s="19"/>
       <c r="Z95" s="19"/>
       <c r="AA95" s="19"/>
       <c r="AB95" s="19"/>
       <c r="AC95" s="19"/>
       <c r="AD95" s="19"/>
       <c r="AE95" s="19"/>
     </row>
     <row r="96" spans="1:31" s="1" customFormat="1">
       <c r="A96" s="36" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="B96" s="28">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="C96" s="28">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="D96" s="28">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="E96" s="28">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="F96" s="28"/>
+        <v>27</v>
+      </c>
+      <c r="F96" s="28">
+        <v>166</v>
+      </c>
       <c r="G96" s="28"/>
       <c r="H96" s="31"/>
       <c r="I96" s="32"/>
       <c r="J96" s="31"/>
       <c r="K96" s="31"/>
       <c r="L96" s="31"/>
       <c r="M96" s="31"/>
       <c r="N96" s="7"/>
       <c r="O96" s="7"/>
       <c r="P96" s="7"/>
       <c r="Q96" s="7"/>
       <c r="R96" s="7"/>
       <c r="S96" s="7"/>
       <c r="T96" s="7"/>
       <c r="U96" s="7"/>
       <c r="W96" s="19"/>
       <c r="X96" s="19"/>
       <c r="Y96" s="19"/>
       <c r="Z96" s="19"/>
       <c r="AA96" s="19"/>
       <c r="AB96" s="19"/>
       <c r="AC96" s="19"/>
       <c r="AD96" s="19"/>
       <c r="AE96" s="19"/>
     </row>
     <row r="97" spans="1:31" s="1" customFormat="1">
       <c r="A97" s="36" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="B97" s="28">
-        <v>1266</v>
+        <v>113</v>
       </c>
       <c r="C97" s="28">
-        <v>2510</v>
+        <v>237</v>
       </c>
       <c r="D97" s="28">
-        <v>4069</v>
+        <v>297</v>
       </c>
       <c r="E97" s="28">
-        <v>5628</v>
-[...1 lines deleted...]
-      <c r="F97" s="28"/>
+        <v>356</v>
+      </c>
+      <c r="F97" s="28">
+        <v>361</v>
+      </c>
       <c r="G97" s="28"/>
       <c r="H97" s="31"/>
       <c r="I97" s="32"/>
       <c r="J97" s="31"/>
       <c r="K97" s="31"/>
       <c r="L97" s="31"/>
       <c r="M97" s="31"/>
       <c r="N97" s="7"/>
       <c r="O97" s="7"/>
       <c r="P97" s="7"/>
       <c r="Q97" s="7"/>
       <c r="R97" s="7"/>
       <c r="S97" s="7"/>
       <c r="T97" s="7"/>
       <c r="U97" s="7"/>
       <c r="W97" s="19"/>
       <c r="X97" s="19"/>
       <c r="Y97" s="19"/>
       <c r="Z97" s="19"/>
       <c r="AA97" s="19"/>
       <c r="AB97" s="19"/>
       <c r="AC97" s="19"/>
       <c r="AD97" s="19"/>
       <c r="AE97" s="19"/>
     </row>
     <row r="98" spans="1:31" s="1" customFormat="1">
-      <c r="A98" s="36"/>
-[...4 lines deleted...]
-      <c r="F98" s="28"/>
+      <c r="A98" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="B98" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="C98" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="D98" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="E98" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="F98" s="28">
+        <v>10</v>
+      </c>
       <c r="G98" s="28"/>
-      <c r="H98" s="51"/>
-[...4 lines deleted...]
-      <c r="M98" s="30"/>
+      <c r="H98" s="31"/>
+      <c r="I98" s="32"/>
+      <c r="J98" s="31"/>
+      <c r="K98" s="31"/>
+      <c r="L98" s="31"/>
+      <c r="M98" s="31"/>
       <c r="N98" s="7"/>
       <c r="O98" s="7"/>
       <c r="P98" s="7"/>
       <c r="Q98" s="7"/>
       <c r="R98" s="7"/>
       <c r="S98" s="7"/>
       <c r="T98" s="7"/>
       <c r="U98" s="7"/>
       <c r="W98" s="19"/>
       <c r="X98" s="19"/>
       <c r="Y98" s="19"/>
       <c r="Z98" s="19"/>
       <c r="AA98" s="19"/>
       <c r="AB98" s="19"/>
       <c r="AC98" s="19"/>
       <c r="AD98" s="19"/>
       <c r="AE98" s="19"/>
     </row>
-    <row r="99" spans="1:31" s="1" customFormat="1" ht="23.25">
-[...7 lines deleted...]
-      <c r="F99" s="28"/>
+    <row r="99" spans="1:31" s="1" customFormat="1">
+      <c r="A99" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="B99" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="C99" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="D99" s="28">
+        <v>310</v>
+      </c>
+      <c r="E99" s="28">
+        <v>497</v>
+      </c>
+      <c r="F99" s="28">
+        <v>555</v>
+      </c>
       <c r="G99" s="28"/>
-      <c r="H99" s="30"/>
-[...4 lines deleted...]
-      <c r="M99" s="25"/>
+      <c r="H99" s="31"/>
+      <c r="I99" s="32"/>
+      <c r="J99" s="31"/>
+      <c r="K99" s="31"/>
+      <c r="L99" s="31"/>
+      <c r="M99" s="31"/>
       <c r="N99" s="7"/>
       <c r="O99" s="7"/>
       <c r="P99" s="7"/>
       <c r="Q99" s="7"/>
       <c r="R99" s="7"/>
+      <c r="S99" s="7"/>
+      <c r="T99" s="7"/>
+      <c r="U99" s="7"/>
       <c r="W99" s="19"/>
       <c r="X99" s="19"/>
       <c r="Y99" s="19"/>
       <c r="Z99" s="19"/>
       <c r="AA99" s="19"/>
       <c r="AB99" s="19"/>
       <c r="AC99" s="19"/>
       <c r="AD99" s="19"/>
       <c r="AE99" s="19"/>
     </row>
     <row r="100" spans="1:31" s="1" customFormat="1">
-      <c r="A100" s="39" t="s">
-        <v>47</v>
+      <c r="A100" s="36" t="s">
+        <v>66</v>
       </c>
       <c r="B100" s="28">
-        <v>8426</v>
+        <v>1</v>
       </c>
       <c r="C100" s="28">
-        <v>15279</v>
+        <v>1</v>
       </c>
       <c r="D100" s="28">
-        <v>17628</v>
+        <v>1</v>
       </c>
       <c r="E100" s="28">
-        <v>24732</v>
-[...1 lines deleted...]
-      <c r="F100" s="28"/>
+        <v>1</v>
+      </c>
+      <c r="F100" s="28">
+        <v>1</v>
+      </c>
       <c r="G100" s="28"/>
       <c r="H100" s="31"/>
       <c r="I100" s="32"/>
       <c r="J100" s="31"/>
       <c r="K100" s="31"/>
       <c r="L100" s="31"/>
       <c r="M100" s="31"/>
       <c r="N100" s="7"/>
       <c r="O100" s="7"/>
       <c r="P100" s="7"/>
       <c r="Q100" s="7"/>
       <c r="R100" s="7"/>
       <c r="S100" s="7"/>
       <c r="T100" s="7"/>
       <c r="U100" s="7"/>
       <c r="W100" s="19"/>
       <c r="X100" s="19"/>
       <c r="Y100" s="19"/>
       <c r="Z100" s="19"/>
       <c r="AA100" s="19"/>
       <c r="AB100" s="19"/>
       <c r="AC100" s="19"/>
       <c r="AD100" s="19"/>
       <c r="AE100" s="19"/>
     </row>
     <row r="101" spans="1:31" s="1" customFormat="1">
-      <c r="A101" s="39" t="s">
-        <v>48</v>
+      <c r="A101" s="36" t="s">
+        <v>54</v>
       </c>
       <c r="B101" s="28">
-        <v>1</v>
+        <v>1266</v>
       </c>
       <c r="C101" s="28">
-        <v>21</v>
+        <v>2510</v>
       </c>
       <c r="D101" s="28">
-        <v>42</v>
+        <v>4069</v>
       </c>
       <c r="E101" s="28">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="F101" s="28"/>
+        <v>5628</v>
+      </c>
+      <c r="F101" s="28">
+        <v>6848</v>
+      </c>
       <c r="G101" s="28"/>
       <c r="H101" s="31"/>
       <c r="I101" s="32"/>
       <c r="J101" s="31"/>
       <c r="K101" s="31"/>
       <c r="L101" s="31"/>
       <c r="M101" s="31"/>
       <c r="N101" s="7"/>
       <c r="O101" s="7"/>
       <c r="P101" s="7"/>
       <c r="Q101" s="7"/>
       <c r="R101" s="7"/>
       <c r="S101" s="7"/>
       <c r="T101" s="7"/>
       <c r="U101" s="7"/>
       <c r="W101" s="19"/>
       <c r="X101" s="19"/>
       <c r="Y101" s="19"/>
       <c r="Z101" s="19"/>
       <c r="AA101" s="19"/>
       <c r="AB101" s="19"/>
       <c r="AC101" s="19"/>
       <c r="AD101" s="19"/>
       <c r="AE101" s="19"/>
     </row>
     <row r="102" spans="1:31" s="1" customFormat="1">
-      <c r="A102" s="39" t="s">
-[...14 lines deleted...]
-      <c r="F102" s="28"/>
+      <c r="A102" s="36"/>
+      <c r="B102" s="30"/>
+      <c r="C102" s="28"/>
+      <c r="D102" s="28"/>
+      <c r="E102" s="44"/>
+      <c r="F102" s="44"/>
       <c r="G102" s="28"/>
-      <c r="H102" s="31"/>
-[...12 lines deleted...]
-      <c r="U102" s="6"/>
+      <c r="H102" s="51"/>
+      <c r="I102" s="52"/>
+      <c r="J102" s="51"/>
+      <c r="K102" s="30"/>
+      <c r="L102" s="29"/>
+      <c r="M102" s="30"/>
+      <c r="N102" s="7"/>
+      <c r="O102" s="7"/>
+      <c r="P102" s="7"/>
+      <c r="Q102" s="7"/>
+      <c r="R102" s="7"/>
+      <c r="S102" s="7"/>
+      <c r="T102" s="7"/>
+      <c r="U102" s="7"/>
       <c r="W102" s="19"/>
       <c r="X102" s="19"/>
       <c r="Y102" s="19"/>
       <c r="Z102" s="19"/>
       <c r="AA102" s="19"/>
       <c r="AB102" s="19"/>
       <c r="AC102" s="19"/>
       <c r="AD102" s="19"/>
       <c r="AE102" s="19"/>
     </row>
-    <row r="103" spans="1:31" s="1" customFormat="1">
-[...15 lines deleted...]
-      <c r="F103" s="28"/>
+    <row r="103" spans="1:31" s="1" customFormat="1" ht="23.25">
+      <c r="A103" s="38" t="s">
+        <v>6</v>
+      </c>
+      <c r="B103" s="30"/>
+      <c r="C103" s="28"/>
+      <c r="D103" s="28"/>
+      <c r="E103" s="29"/>
+      <c r="F103" s="29"/>
       <c r="G103" s="28"/>
-      <c r="H103" s="31"/>
-[...12 lines deleted...]
-      <c r="U103" s="6"/>
+      <c r="H103" s="30"/>
+      <c r="I103" s="29"/>
+      <c r="J103" s="30"/>
+      <c r="K103" s="30"/>
+      <c r="L103" s="25"/>
+      <c r="M103" s="25"/>
+      <c r="N103" s="7"/>
+      <c r="O103" s="7"/>
+      <c r="P103" s="7"/>
+      <c r="Q103" s="7"/>
+      <c r="R103" s="7"/>
       <c r="W103" s="19"/>
       <c r="X103" s="19"/>
       <c r="Y103" s="19"/>
       <c r="Z103" s="19"/>
       <c r="AA103" s="19"/>
       <c r="AB103" s="19"/>
       <c r="AC103" s="19"/>
       <c r="AD103" s="19"/>
       <c r="AE103" s="19"/>
     </row>
     <row r="104" spans="1:31" s="1" customFormat="1">
-      <c r="A104" s="36" t="s">
-[...6 lines deleted...]
-        <v>116</v>
+      <c r="A104" s="39" t="s">
+        <v>47</v>
+      </c>
+      <c r="B104" s="28">
+        <v>8426</v>
+      </c>
+      <c r="C104" s="28">
+        <v>15279</v>
       </c>
       <c r="D104" s="28">
-        <v>310</v>
+        <v>17628</v>
       </c>
       <c r="E104" s="28">
-        <v>497</v>
-[...1 lines deleted...]
-      <c r="F104" s="28"/>
+        <v>24732</v>
+      </c>
+      <c r="F104" s="28">
+        <v>33168</v>
+      </c>
       <c r="G104" s="28"/>
       <c r="H104" s="31"/>
       <c r="I104" s="32"/>
       <c r="J104" s="31"/>
       <c r="K104" s="31"/>
       <c r="L104" s="31"/>
       <c r="M104" s="31"/>
-      <c r="N104" s="6"/>
-[...6 lines deleted...]
-      <c r="U104" s="6"/>
+      <c r="N104" s="7"/>
+      <c r="O104" s="7"/>
+      <c r="P104" s="7"/>
+      <c r="Q104" s="7"/>
+      <c r="R104" s="7"/>
+      <c r="S104" s="7"/>
+      <c r="T104" s="7"/>
+      <c r="U104" s="7"/>
       <c r="W104" s="19"/>
       <c r="X104" s="19"/>
       <c r="Y104" s="19"/>
       <c r="Z104" s="19"/>
       <c r="AA104" s="19"/>
       <c r="AB104" s="19"/>
       <c r="AC104" s="19"/>
       <c r="AD104" s="19"/>
       <c r="AE104" s="19"/>
     </row>
     <row r="105" spans="1:31" s="1" customFormat="1">
       <c r="A105" s="39" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="B105" s="28">
-        <v>1266</v>
+        <v>1</v>
       </c>
       <c r="C105" s="28">
-        <v>2510</v>
+        <v>21</v>
       </c>
       <c r="D105" s="28">
-        <v>4069</v>
+        <v>42</v>
       </c>
       <c r="E105" s="28">
-        <v>5628</v>
-[...1 lines deleted...]
-      <c r="F105" s="28"/>
+        <v>62</v>
+      </c>
+      <c r="F105" s="28">
+        <v>90</v>
+      </c>
       <c r="G105" s="28"/>
       <c r="H105" s="31"/>
       <c r="I105" s="32"/>
       <c r="J105" s="31"/>
       <c r="K105" s="31"/>
       <c r="L105" s="31"/>
       <c r="M105" s="31"/>
       <c r="N105" s="7"/>
       <c r="O105" s="7"/>
       <c r="P105" s="7"/>
       <c r="Q105" s="7"/>
       <c r="R105" s="7"/>
       <c r="S105" s="7"/>
       <c r="T105" s="7"/>
       <c r="U105" s="7"/>
       <c r="W105" s="19"/>
       <c r="X105" s="19"/>
       <c r="Y105" s="19"/>
       <c r="Z105" s="19"/>
       <c r="AA105" s="19"/>
       <c r="AB105" s="19"/>
       <c r="AC105" s="19"/>
       <c r="AD105" s="19"/>
       <c r="AE105" s="19"/>
     </row>
     <row r="106" spans="1:31" s="1" customFormat="1">
-      <c r="A106" s="39"/>
-[...4 lines deleted...]
-      <c r="F106" s="28"/>
+      <c r="A106" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B106" s="28">
+        <v>7132</v>
+      </c>
+      <c r="C106" s="28">
+        <v>12720</v>
+      </c>
+      <c r="D106" s="28">
+        <v>13181</v>
+      </c>
+      <c r="E106" s="28">
+        <v>18518</v>
+      </c>
+      <c r="F106" s="28">
+        <v>25500</v>
+      </c>
       <c r="G106" s="28"/>
-      <c r="H106" s="25"/>
-[...12 lines deleted...]
-      <c r="U106" s="7"/>
+      <c r="H106" s="31"/>
+      <c r="I106" s="32"/>
+      <c r="J106" s="31"/>
+      <c r="K106" s="31"/>
+      <c r="L106" s="31"/>
+      <c r="M106" s="31"/>
+      <c r="N106" s="6"/>
+      <c r="O106" s="6"/>
+      <c r="P106" s="6"/>
+      <c r="Q106" s="6"/>
+      <c r="R106" s="6"/>
+      <c r="S106" s="6"/>
+      <c r="T106" s="6"/>
+      <c r="U106" s="6"/>
       <c r="W106" s="19"/>
       <c r="X106" s="19"/>
       <c r="Y106" s="19"/>
       <c r="Z106" s="19"/>
       <c r="AA106" s="19"/>
       <c r="AB106" s="19"/>
       <c r="AC106" s="19"/>
       <c r="AD106" s="19"/>
       <c r="AE106" s="19"/>
     </row>
-    <row r="107" spans="1:31" s="1" customFormat="1" ht="57">
-[...7 lines deleted...]
-      <c r="F107" s="28"/>
+    <row r="107" spans="1:31" s="1" customFormat="1">
+      <c r="A107" s="39" t="s">
+        <v>57</v>
+      </c>
+      <c r="B107" s="28">
+        <v>27</v>
+      </c>
+      <c r="C107" s="28">
+        <v>27</v>
+      </c>
+      <c r="D107" s="28">
+        <v>27</v>
+      </c>
+      <c r="E107" s="28">
+        <v>27</v>
+      </c>
+      <c r="F107" s="28">
+        <v>166</v>
+      </c>
       <c r="G107" s="28"/>
-      <c r="H107" s="30"/>
-[...12 lines deleted...]
-      <c r="U107" s="7"/>
+      <c r="H107" s="31"/>
+      <c r="I107" s="32"/>
+      <c r="J107" s="31"/>
+      <c r="K107" s="31"/>
+      <c r="L107" s="31"/>
+      <c r="M107" s="31"/>
+      <c r="N107" s="6"/>
+      <c r="O107" s="6"/>
+      <c r="P107" s="6"/>
+      <c r="Q107" s="6"/>
+      <c r="R107" s="6"/>
+      <c r="S107" s="6"/>
+      <c r="T107" s="6"/>
+      <c r="U107" s="6"/>
       <c r="W107" s="19"/>
       <c r="X107" s="19"/>
       <c r="Y107" s="19"/>
       <c r="Z107" s="19"/>
       <c r="AA107" s="19"/>
       <c r="AB107" s="19"/>
       <c r="AC107" s="19"/>
       <c r="AD107" s="19"/>
       <c r="AE107" s="19"/>
     </row>
     <row r="108" spans="1:31" s="1" customFormat="1">
-      <c r="A108" s="39" t="s">
-[...14 lines deleted...]
-      <c r="F108" s="28"/>
+      <c r="A108" s="39"/>
+      <c r="B108" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="C108" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="D108" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="E108" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="F108" s="28">
+        <v>10</v>
+      </c>
       <c r="G108" s="28"/>
       <c r="H108" s="31"/>
       <c r="I108" s="32"/>
       <c r="J108" s="31"/>
       <c r="K108" s="31"/>
       <c r="L108" s="31"/>
       <c r="M108" s="31"/>
-      <c r="N108" s="7"/>
-[...6 lines deleted...]
-      <c r="U108" s="7"/>
+      <c r="N108" s="6"/>
+      <c r="O108" s="6"/>
+      <c r="P108" s="6"/>
+      <c r="Q108" s="6"/>
+      <c r="R108" s="6"/>
+      <c r="S108" s="6"/>
+      <c r="T108" s="6"/>
+      <c r="U108" s="6"/>
       <c r="W108" s="19"/>
       <c r="X108" s="19"/>
       <c r="Y108" s="19"/>
       <c r="Z108" s="19"/>
       <c r="AA108" s="19"/>
       <c r="AB108" s="19"/>
       <c r="AC108" s="19"/>
       <c r="AD108" s="19"/>
       <c r="AE108" s="19"/>
     </row>
     <row r="109" spans="1:31" s="1" customFormat="1">
-      <c r="A109" s="39" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="A109" s="36" t="s">
+        <v>85</v>
+      </c>
+      <c r="B109" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="C109" s="28" t="s">
+        <v>116</v>
       </c>
       <c r="D109" s="28">
-        <v>21</v>
+        <v>310</v>
       </c>
       <c r="E109" s="28">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F109" s="28"/>
+        <v>497</v>
+      </c>
+      <c r="F109" s="28">
+        <v>555</v>
+      </c>
       <c r="G109" s="28"/>
       <c r="H109" s="31"/>
       <c r="I109" s="32"/>
       <c r="J109" s="31"/>
       <c r="K109" s="31"/>
       <c r="L109" s="31"/>
       <c r="M109" s="31"/>
       <c r="N109" s="6"/>
       <c r="O109" s="6"/>
       <c r="P109" s="6"/>
       <c r="Q109" s="6"/>
       <c r="R109" s="6"/>
       <c r="S109" s="6"/>
       <c r="T109" s="6"/>
       <c r="U109" s="6"/>
       <c r="W109" s="19"/>
       <c r="X109" s="19"/>
       <c r="Y109" s="19"/>
       <c r="Z109" s="19"/>
       <c r="AA109" s="19"/>
       <c r="AB109" s="19"/>
       <c r="AC109" s="19"/>
       <c r="AD109" s="19"/>
       <c r="AE109" s="19"/>
     </row>
     <row r="110" spans="1:31" s="1" customFormat="1">
       <c r="A110" s="39" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="B110" s="28">
-        <v>113</v>
+        <v>1266</v>
       </c>
       <c r="C110" s="28">
-        <v>237</v>
+        <v>2510</v>
       </c>
       <c r="D110" s="28">
-        <v>297</v>
+        <v>4069</v>
       </c>
       <c r="E110" s="28">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="F110" s="28"/>
+        <v>5628</v>
+      </c>
+      <c r="F110" s="28">
+        <v>6848</v>
+      </c>
       <c r="G110" s="28"/>
       <c r="H110" s="31"/>
       <c r="I110" s="32"/>
       <c r="J110" s="31"/>
       <c r="K110" s="31"/>
       <c r="L110" s="31"/>
       <c r="M110" s="31"/>
       <c r="N110" s="7"/>
       <c r="O110" s="7"/>
       <c r="P110" s="7"/>
       <c r="Q110" s="7"/>
       <c r="R110" s="7"/>
       <c r="S110" s="7"/>
       <c r="T110" s="7"/>
       <c r="U110" s="7"/>
       <c r="W110" s="19"/>
       <c r="X110" s="19"/>
       <c r="Y110" s="19"/>
       <c r="Z110" s="19"/>
       <c r="AA110" s="19"/>
       <c r="AB110" s="19"/>
       <c r="AC110" s="19"/>
       <c r="AD110" s="19"/>
       <c r="AE110" s="19"/>
     </row>
     <row r="111" spans="1:31" s="1" customFormat="1">
       <c r="A111" s="39"/>
-      <c r="B111" s="30"/>
+      <c r="B111" s="25"/>
       <c r="C111" s="28"/>
-      <c r="D111" s="30"/>
-[...1 lines deleted...]
-      <c r="F111" s="28"/>
+      <c r="D111" s="44"/>
+      <c r="E111" s="44"/>
+      <c r="F111" s="44"/>
       <c r="G111" s="28"/>
-      <c r="H111" s="30"/>
-[...1 lines deleted...]
-      <c r="J111" s="30"/>
+      <c r="H111" s="25"/>
+      <c r="I111" s="40"/>
+      <c r="J111" s="25"/>
       <c r="K111" s="30"/>
-      <c r="L111" s="30"/>
-      <c r="M111" s="30"/>
+      <c r="L111" s="25"/>
+      <c r="M111" s="25"/>
       <c r="N111" s="7"/>
       <c r="O111" s="7"/>
       <c r="P111" s="7"/>
       <c r="Q111" s="7"/>
       <c r="R111" s="7"/>
       <c r="S111" s="7"/>
       <c r="T111" s="7"/>
       <c r="U111" s="7"/>
       <c r="W111" s="19"/>
       <c r="X111" s="19"/>
       <c r="Y111" s="19"/>
       <c r="Z111" s="19"/>
       <c r="AA111" s="19"/>
       <c r="AB111" s="19"/>
       <c r="AC111" s="19"/>
       <c r="AD111" s="19"/>
       <c r="AE111" s="19"/>
     </row>
-    <row r="112" spans="1:31" s="1" customFormat="1" ht="33.75">
-[...1 lines deleted...]
-        <v>71</v>
+    <row r="112" spans="1:31" s="1" customFormat="1" ht="57">
+      <c r="A112" s="38" t="s">
+        <v>7</v>
       </c>
       <c r="B112" s="30"/>
       <c r="C112" s="28"/>
       <c r="D112" s="29"/>
       <c r="E112" s="29"/>
-      <c r="F112" s="28"/>
+      <c r="F112" s="29"/>
       <c r="G112" s="28"/>
       <c r="H112" s="30"/>
-      <c r="I112" s="38"/>
+      <c r="I112" s="53"/>
       <c r="J112" s="30"/>
       <c r="K112" s="30"/>
       <c r="L112" s="25"/>
       <c r="M112" s="25"/>
       <c r="N112" s="7"/>
       <c r="O112" s="7"/>
       <c r="P112" s="7"/>
       <c r="Q112" s="7"/>
       <c r="R112" s="7"/>
       <c r="S112" s="7"/>
       <c r="T112" s="7"/>
       <c r="U112" s="7"/>
       <c r="W112" s="19"/>
       <c r="X112" s="19"/>
       <c r="Y112" s="19"/>
       <c r="Z112" s="19"/>
       <c r="AA112" s="19"/>
       <c r="AB112" s="19"/>
       <c r="AC112" s="19"/>
       <c r="AD112" s="19"/>
       <c r="AE112" s="19"/>
     </row>
     <row r="113" spans="1:31" s="1" customFormat="1">
       <c r="A113" s="39" t="s">
         <v>47</v>
       </c>
       <c r="B113" s="28">
-        <v>1</v>
+        <v>129</v>
       </c>
       <c r="C113" s="28">
-        <v>16</v>
-[...7 lines deleted...]
-      <c r="F113" s="28"/>
+        <v>255</v>
+      </c>
+      <c r="D113" s="28">
+        <v>318</v>
+      </c>
+      <c r="E113" s="28">
+        <v>380</v>
+      </c>
+      <c r="F113" s="28">
+        <v>391</v>
+      </c>
       <c r="G113" s="28"/>
-      <c r="H113" s="30"/>
-[...4 lines deleted...]
-      <c r="M113" s="30"/>
+      <c r="H113" s="31"/>
+      <c r="I113" s="32"/>
+      <c r="J113" s="31"/>
+      <c r="K113" s="31"/>
+      <c r="L113" s="31"/>
+      <c r="M113" s="31"/>
       <c r="N113" s="7"/>
       <c r="O113" s="7"/>
       <c r="P113" s="7"/>
       <c r="Q113" s="7"/>
       <c r="R113" s="7"/>
       <c r="S113" s="7"/>
       <c r="T113" s="7"/>
       <c r="U113" s="7"/>
       <c r="W113" s="19"/>
       <c r="X113" s="19"/>
       <c r="Y113" s="19"/>
       <c r="Z113" s="19"/>
       <c r="AA113" s="19"/>
       <c r="AB113" s="19"/>
       <c r="AC113" s="19"/>
       <c r="AD113" s="19"/>
       <c r="AE113" s="19"/>
     </row>
     <row r="114" spans="1:31" s="1" customFormat="1">
       <c r="A114" s="39" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>70</v>
+      </c>
+      <c r="B114" s="28">
+        <v>16</v>
       </c>
       <c r="C114" s="28">
-        <v>14</v>
-[...7 lines deleted...]
-      <c r="F114" s="28"/>
+        <v>18</v>
+      </c>
+      <c r="D114" s="28">
+        <v>21</v>
+      </c>
+      <c r="E114" s="28">
+        <v>24</v>
+      </c>
+      <c r="F114" s="28">
+        <v>30</v>
+      </c>
       <c r="G114" s="28"/>
-      <c r="H114" s="30"/>
-[...12 lines deleted...]
-      <c r="U114" s="7"/>
+      <c r="H114" s="31"/>
+      <c r="I114" s="32"/>
+      <c r="J114" s="31"/>
+      <c r="K114" s="31"/>
+      <c r="L114" s="31"/>
+      <c r="M114" s="31"/>
+      <c r="N114" s="6"/>
+      <c r="O114" s="6"/>
+      <c r="P114" s="6"/>
+      <c r="Q114" s="6"/>
+      <c r="R114" s="6"/>
+      <c r="S114" s="6"/>
+      <c r="T114" s="6"/>
+      <c r="U114" s="6"/>
       <c r="W114" s="19"/>
       <c r="X114" s="19"/>
       <c r="Y114" s="19"/>
       <c r="Z114" s="19"/>
       <c r="AA114" s="19"/>
       <c r="AB114" s="19"/>
       <c r="AC114" s="19"/>
       <c r="AD114" s="19"/>
       <c r="AE114" s="19"/>
     </row>
     <row r="115" spans="1:31" s="1" customFormat="1">
       <c r="A115" s="39" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="B115" s="28">
-        <v>1</v>
+        <v>113</v>
       </c>
       <c r="C115" s="28">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="F115" s="28"/>
+        <v>237</v>
+      </c>
+      <c r="D115" s="28">
+        <v>297</v>
+      </c>
+      <c r="E115" s="28">
+        <v>356</v>
+      </c>
+      <c r="F115" s="28">
+        <v>361</v>
+      </c>
       <c r="G115" s="28"/>
-      <c r="H115" s="30"/>
-[...4 lines deleted...]
-      <c r="M115" s="30"/>
+      <c r="H115" s="31"/>
+      <c r="I115" s="32"/>
+      <c r="J115" s="31"/>
+      <c r="K115" s="31"/>
+      <c r="L115" s="31"/>
+      <c r="M115" s="31"/>
       <c r="N115" s="7"/>
       <c r="O115" s="7"/>
       <c r="P115" s="7"/>
       <c r="Q115" s="7"/>
       <c r="R115" s="7"/>
       <c r="S115" s="7"/>
       <c r="T115" s="7"/>
       <c r="U115" s="7"/>
       <c r="W115" s="19"/>
       <c r="X115" s="19"/>
       <c r="Y115" s="19"/>
       <c r="Z115" s="19"/>
       <c r="AA115" s="19"/>
       <c r="AB115" s="19"/>
       <c r="AC115" s="19"/>
       <c r="AD115" s="19"/>
       <c r="AE115" s="19"/>
     </row>
     <row r="116" spans="1:31" s="1" customFormat="1">
       <c r="A116" s="39"/>
-      <c r="B116" s="48"/>
+      <c r="B116" s="30"/>
       <c r="C116" s="28"/>
-      <c r="D116" s="29"/>
-[...1 lines deleted...]
-      <c r="F116" s="28"/>
+      <c r="D116" s="30"/>
+      <c r="E116" s="30"/>
+      <c r="F116" s="30"/>
       <c r="G116" s="28"/>
       <c r="H116" s="30"/>
-      <c r="I116" s="55"/>
-      <c r="J116" s="55"/>
+      <c r="I116" s="39"/>
+      <c r="J116" s="30"/>
       <c r="K116" s="30"/>
-      <c r="L116" s="29"/>
+      <c r="L116" s="30"/>
       <c r="M116" s="30"/>
       <c r="N116" s="7"/>
       <c r="O116" s="7"/>
       <c r="P116" s="7"/>
       <c r="Q116" s="7"/>
       <c r="R116" s="7"/>
       <c r="S116" s="7"/>
       <c r="T116" s="7"/>
       <c r="U116" s="7"/>
       <c r="W116" s="19"/>
       <c r="X116" s="19"/>
       <c r="Y116" s="19"/>
       <c r="Z116" s="19"/>
       <c r="AA116" s="19"/>
       <c r="AB116" s="19"/>
       <c r="AC116" s="19"/>
       <c r="AD116" s="19"/>
       <c r="AE116" s="19"/>
     </row>
-    <row r="117" spans="1:31" s="1" customFormat="1" ht="23.25">
-[...1 lines deleted...]
-        <v>104</v>
+    <row r="117" spans="1:31" s="1" customFormat="1" ht="33.75">
+      <c r="A117" s="54" t="s">
+        <v>71</v>
       </c>
       <c r="B117" s="30"/>
       <c r="C117" s="28"/>
       <c r="D117" s="29"/>
       <c r="E117" s="29"/>
-      <c r="F117" s="28"/>
+      <c r="F117" s="29"/>
       <c r="G117" s="28"/>
       <c r="H117" s="30"/>
-      <c r="I117" s="39"/>
+      <c r="I117" s="38"/>
       <c r="J117" s="30"/>
       <c r="K117" s="30"/>
-      <c r="L117" s="30"/>
-      <c r="M117" s="30"/>
+      <c r="L117" s="25"/>
+      <c r="M117" s="25"/>
       <c r="N117" s="7"/>
       <c r="O117" s="7"/>
       <c r="P117" s="7"/>
       <c r="Q117" s="7"/>
       <c r="R117" s="7"/>
       <c r="S117" s="7"/>
       <c r="T117" s="7"/>
       <c r="U117" s="7"/>
       <c r="W117" s="19"/>
       <c r="X117" s="19"/>
       <c r="Y117" s="19"/>
       <c r="Z117" s="19"/>
       <c r="AA117" s="19"/>
       <c r="AB117" s="19"/>
       <c r="AC117" s="19"/>
       <c r="AD117" s="19"/>
       <c r="AE117" s="19"/>
     </row>
     <row r="118" spans="1:31" s="1" customFormat="1">
-      <c r="A118" s="36" t="s">
+      <c r="A118" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="B118" s="28" t="s">
-        <v>103</v>
+      <c r="B118" s="28">
+        <v>1</v>
       </c>
       <c r="C118" s="28">
-        <v>404</v>
-[...7 lines deleted...]
-      <c r="F118" s="28"/>
+        <v>16</v>
+      </c>
+      <c r="D118" s="29">
+        <v>30</v>
+      </c>
+      <c r="E118" s="29">
+        <v>44</v>
+      </c>
+      <c r="F118" s="29">
+        <v>49</v>
+      </c>
       <c r="G118" s="28"/>
       <c r="H118" s="30"/>
-      <c r="I118" s="39"/>
-      <c r="J118" s="30"/>
+      <c r="I118" s="55"/>
+      <c r="J118" s="55"/>
       <c r="K118" s="30"/>
-      <c r="L118" s="30"/>
+      <c r="L118" s="29"/>
       <c r="M118" s="30"/>
       <c r="N118" s="7"/>
       <c r="O118" s="7"/>
       <c r="P118" s="7"/>
       <c r="Q118" s="7"/>
       <c r="R118" s="7"/>
       <c r="S118" s="7"/>
       <c r="T118" s="7"/>
       <c r="U118" s="7"/>
       <c r="W118" s="19"/>
       <c r="X118" s="19"/>
       <c r="Y118" s="19"/>
       <c r="Z118" s="19"/>
       <c r="AA118" s="19"/>
       <c r="AB118" s="19"/>
       <c r="AC118" s="19"/>
       <c r="AD118" s="19"/>
       <c r="AE118" s="19"/>
     </row>
     <row r="119" spans="1:31" s="1" customFormat="1">
-      <c r="A119" s="36" t="s">
-        <v>55</v>
+      <c r="A119" s="39" t="s">
+        <v>48</v>
       </c>
       <c r="B119" s="28" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="C119" s="28">
-        <v>404</v>
-[...7 lines deleted...]
-      <c r="F119" s="28"/>
+        <v>14</v>
+      </c>
+      <c r="D119" s="29">
+        <v>29</v>
+      </c>
+      <c r="E119" s="29">
+        <v>43</v>
+      </c>
+      <c r="F119" s="29">
+        <v>47</v>
+      </c>
       <c r="G119" s="28"/>
       <c r="H119" s="30"/>
-      <c r="I119" s="39"/>
-      <c r="J119" s="30"/>
+      <c r="I119" s="55"/>
+      <c r="J119" s="55"/>
       <c r="K119" s="30"/>
-      <c r="L119" s="30"/>
+      <c r="L119" s="29"/>
       <c r="M119" s="30"/>
       <c r="N119" s="7"/>
       <c r="O119" s="7"/>
       <c r="P119" s="7"/>
       <c r="Q119" s="7"/>
       <c r="R119" s="7"/>
       <c r="S119" s="7"/>
       <c r="T119" s="7"/>
       <c r="U119" s="7"/>
       <c r="W119" s="19"/>
       <c r="X119" s="19"/>
       <c r="Y119" s="19"/>
       <c r="Z119" s="19"/>
       <c r="AA119" s="19"/>
       <c r="AB119" s="19"/>
       <c r="AC119" s="19"/>
       <c r="AD119" s="19"/>
       <c r="AE119" s="19"/>
     </row>
     <row r="120" spans="1:31" s="1" customFormat="1">
-      <c r="A120" s="39"/>
-[...4 lines deleted...]
-      <c r="F120" s="28"/>
+      <c r="A120" s="39" t="s">
+        <v>66</v>
+      </c>
+      <c r="B120" s="28">
+        <v>1</v>
+      </c>
+      <c r="C120" s="28">
+        <v>1</v>
+      </c>
+      <c r="D120" s="29">
+        <v>1</v>
+      </c>
+      <c r="E120" s="29">
+        <v>1</v>
+      </c>
+      <c r="F120" s="29">
+        <v>1</v>
+      </c>
       <c r="G120" s="28"/>
       <c r="H120" s="30"/>
       <c r="I120" s="55"/>
       <c r="J120" s="55"/>
       <c r="K120" s="30"/>
       <c r="L120" s="29"/>
       <c r="M120" s="30"/>
       <c r="N120" s="7"/>
       <c r="O120" s="7"/>
       <c r="P120" s="7"/>
       <c r="Q120" s="7"/>
       <c r="R120" s="7"/>
       <c r="S120" s="7"/>
       <c r="T120" s="7"/>
       <c r="U120" s="7"/>
       <c r="W120" s="19"/>
       <c r="X120" s="19"/>
       <c r="Y120" s="19"/>
       <c r="Z120" s="19"/>
       <c r="AA120" s="19"/>
       <c r="AB120" s="19"/>
       <c r="AC120" s="19"/>
       <c r="AD120" s="19"/>
       <c r="AE120" s="19"/>
     </row>
-    <row r="121" spans="1:31" s="1" customFormat="1" ht="23.25">
-[...3 lines deleted...]
-      <c r="B121" s="30"/>
+    <row r="121" spans="1:31" s="1" customFormat="1">
+      <c r="A121" s="39"/>
+      <c r="B121" s="48"/>
       <c r="C121" s="28"/>
       <c r="D121" s="29"/>
       <c r="E121" s="29"/>
-      <c r="F121" s="28"/>
+      <c r="F121" s="29"/>
       <c r="G121" s="28"/>
       <c r="H121" s="30"/>
-      <c r="I121" s="24"/>
-      <c r="J121" s="30"/>
+      <c r="I121" s="55"/>
+      <c r="J121" s="55"/>
       <c r="K121" s="30"/>
-      <c r="L121" s="25"/>
-      <c r="M121" s="25"/>
+      <c r="L121" s="29"/>
+      <c r="M121" s="30"/>
       <c r="N121" s="7"/>
       <c r="O121" s="7"/>
       <c r="P121" s="7"/>
       <c r="Q121" s="7"/>
       <c r="R121" s="7"/>
       <c r="S121" s="7"/>
       <c r="T121" s="7"/>
       <c r="U121" s="7"/>
       <c r="W121" s="19"/>
       <c r="X121" s="19"/>
       <c r="Y121" s="19"/>
       <c r="Z121" s="19"/>
       <c r="AA121" s="19"/>
       <c r="AB121" s="19"/>
       <c r="AC121" s="19"/>
       <c r="AD121" s="19"/>
       <c r="AE121" s="19"/>
     </row>
-    <row r="122" spans="1:31" s="1" customFormat="1">
-[...15 lines deleted...]
-      <c r="F122" s="28"/>
+    <row r="122" spans="1:31" s="1" customFormat="1" ht="23.25">
+      <c r="A122" s="56" t="s">
+        <v>104</v>
+      </c>
+      <c r="B122" s="30"/>
+      <c r="C122" s="28"/>
+      <c r="D122" s="29"/>
+      <c r="E122" s="29"/>
+      <c r="F122" s="29"/>
       <c r="G122" s="28"/>
-      <c r="H122" s="31"/>
-[...4 lines deleted...]
-      <c r="M122" s="31"/>
+      <c r="H122" s="30"/>
+      <c r="I122" s="39"/>
+      <c r="J122" s="30"/>
+      <c r="K122" s="30"/>
+      <c r="L122" s="30"/>
+      <c r="M122" s="30"/>
       <c r="N122" s="7"/>
       <c r="O122" s="7"/>
       <c r="P122" s="7"/>
       <c r="Q122" s="7"/>
       <c r="R122" s="7"/>
       <c r="S122" s="7"/>
       <c r="T122" s="7"/>
       <c r="U122" s="7"/>
       <c r="W122" s="19"/>
       <c r="X122" s="19"/>
       <c r="Y122" s="19"/>
       <c r="Z122" s="19"/>
       <c r="AA122" s="19"/>
       <c r="AB122" s="19"/>
       <c r="AC122" s="19"/>
       <c r="AD122" s="19"/>
       <c r="AE122" s="19"/>
     </row>
     <row r="123" spans="1:31" s="1" customFormat="1">
       <c r="A123" s="36" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>2410</v>
+        <v>47</v>
+      </c>
+      <c r="B123" s="28" t="s">
+        <v>103</v>
       </c>
       <c r="C123" s="28">
-        <v>4812</v>
+        <v>404</v>
       </c>
       <c r="D123" s="28">
-        <v>8043</v>
+        <v>452</v>
       </c>
       <c r="E123" s="28">
-        <v>11323</v>
-[...1 lines deleted...]
-      <c r="F123" s="28"/>
+        <v>611</v>
+      </c>
+      <c r="F123" s="28">
+        <v>841</v>
+      </c>
       <c r="G123" s="28"/>
-      <c r="H123" s="31"/>
-[...4 lines deleted...]
-      <c r="M123" s="31"/>
+      <c r="H123" s="30"/>
+      <c r="I123" s="39"/>
+      <c r="J123" s="30"/>
+      <c r="K123" s="30"/>
+      <c r="L123" s="30"/>
+      <c r="M123" s="30"/>
       <c r="N123" s="7"/>
       <c r="O123" s="7"/>
       <c r="P123" s="7"/>
       <c r="Q123" s="7"/>
       <c r="R123" s="7"/>
+      <c r="S123" s="7"/>
+      <c r="T123" s="7"/>
+      <c r="U123" s="7"/>
       <c r="W123" s="19"/>
       <c r="X123" s="19"/>
       <c r="Y123" s="19"/>
       <c r="Z123" s="19"/>
       <c r="AA123" s="19"/>
       <c r="AB123" s="19"/>
       <c r="AC123" s="19"/>
       <c r="AD123" s="19"/>
       <c r="AE123" s="19"/>
     </row>
     <row r="124" spans="1:31" s="1" customFormat="1">
       <c r="A124" s="36" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>55</v>
+      </c>
+      <c r="B124" s="28" t="s">
+        <v>103</v>
       </c>
       <c r="C124" s="28">
-        <v>0</v>
+        <v>404</v>
       </c>
       <c r="D124" s="28">
-        <v>0</v>
+        <v>452</v>
       </c>
       <c r="E124" s="28">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="F124" s="28"/>
+        <v>611</v>
+      </c>
+      <c r="F124" s="28">
+        <v>841</v>
+      </c>
       <c r="G124" s="28"/>
-      <c r="H124" s="31"/>
-[...4 lines deleted...]
-      <c r="M124" s="31"/>
+      <c r="H124" s="30"/>
+      <c r="I124" s="39"/>
+      <c r="J124" s="30"/>
+      <c r="K124" s="30"/>
+      <c r="L124" s="30"/>
+      <c r="M124" s="30"/>
       <c r="N124" s="7"/>
       <c r="O124" s="7"/>
       <c r="P124" s="7"/>
       <c r="Q124" s="7"/>
       <c r="R124" s="7"/>
+      <c r="S124" s="7"/>
+      <c r="T124" s="7"/>
+      <c r="U124" s="7"/>
       <c r="W124" s="19"/>
       <c r="X124" s="19"/>
       <c r="Y124" s="19"/>
       <c r="Z124" s="19"/>
       <c r="AA124" s="19"/>
       <c r="AB124" s="19"/>
       <c r="AC124" s="19"/>
       <c r="AD124" s="19"/>
       <c r="AE124" s="19"/>
     </row>
     <row r="125" spans="1:31" s="1" customFormat="1">
-      <c r="A125" s="36" t="s">
-[...14 lines deleted...]
-      <c r="F125" s="28"/>
+      <c r="A125" s="39"/>
+      <c r="B125" s="48"/>
+      <c r="C125" s="28"/>
+      <c r="D125" s="29"/>
+      <c r="E125" s="29"/>
+      <c r="F125" s="29"/>
       <c r="G125" s="28"/>
-      <c r="H125" s="31"/>
-[...4 lines deleted...]
-      <c r="M125" s="31"/>
+      <c r="H125" s="30"/>
+      <c r="I125" s="55"/>
+      <c r="J125" s="55"/>
+      <c r="K125" s="30"/>
+      <c r="L125" s="29"/>
+      <c r="M125" s="30"/>
       <c r="N125" s="7"/>
       <c r="O125" s="7"/>
       <c r="P125" s="7"/>
       <c r="Q125" s="7"/>
       <c r="R125" s="7"/>
       <c r="S125" s="7"/>
       <c r="T125" s="7"/>
       <c r="U125" s="7"/>
       <c r="W125" s="19"/>
       <c r="X125" s="19"/>
       <c r="Y125" s="19"/>
       <c r="Z125" s="19"/>
       <c r="AA125" s="19"/>
       <c r="AB125" s="19"/>
       <c r="AC125" s="19"/>
       <c r="AD125" s="19"/>
       <c r="AE125" s="19"/>
     </row>
-    <row r="126" spans="1:31" s="1" customFormat="1">
-[...6 lines deleted...]
-      <c r="C126" s="28">
+    <row r="126" spans="1:31" s="1" customFormat="1" ht="23.25">
+      <c r="A126" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="D126" s="28">
-[...5 lines deleted...]
-      <c r="F126" s="28"/>
+      <c r="B126" s="30"/>
+      <c r="C126" s="28"/>
+      <c r="D126" s="29"/>
+      <c r="E126" s="29"/>
+      <c r="F126" s="29"/>
       <c r="G126" s="28"/>
-      <c r="H126" s="31"/>
-[...4 lines deleted...]
-      <c r="M126" s="31"/>
+      <c r="H126" s="30"/>
+      <c r="I126" s="24"/>
+      <c r="J126" s="30"/>
+      <c r="K126" s="30"/>
+      <c r="L126" s="25"/>
+      <c r="M126" s="25"/>
       <c r="N126" s="7"/>
       <c r="O126" s="7"/>
       <c r="P126" s="7"/>
       <c r="Q126" s="7"/>
       <c r="R126" s="7"/>
       <c r="S126" s="7"/>
       <c r="T126" s="7"/>
       <c r="U126" s="7"/>
       <c r="W126" s="19"/>
       <c r="X126" s="19"/>
       <c r="Y126" s="19"/>
       <c r="Z126" s="19"/>
       <c r="AA126" s="19"/>
       <c r="AB126" s="19"/>
       <c r="AC126" s="19"/>
       <c r="AD126" s="19"/>
       <c r="AE126" s="19"/>
     </row>
     <row r="127" spans="1:31" s="1" customFormat="1">
       <c r="A127" s="36" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="B127" s="28">
-        <v>7</v>
+        <v>10855</v>
       </c>
       <c r="C127" s="28">
-        <v>7</v>
+        <v>22256</v>
       </c>
       <c r="D127" s="28">
-        <v>7</v>
+        <v>34652</v>
       </c>
       <c r="E127" s="28">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F127" s="28"/>
+        <v>46919</v>
+      </c>
+      <c r="F127" s="28">
+        <v>59914</v>
+      </c>
       <c r="G127" s="28"/>
       <c r="H127" s="31"/>
       <c r="I127" s="29"/>
       <c r="J127" s="31"/>
       <c r="K127" s="31"/>
       <c r="L127" s="31"/>
       <c r="M127" s="31"/>
       <c r="N127" s="7"/>
       <c r="O127" s="7"/>
       <c r="P127" s="7"/>
       <c r="Q127" s="7"/>
       <c r="R127" s="7"/>
       <c r="S127" s="7"/>
       <c r="T127" s="7"/>
       <c r="U127" s="7"/>
       <c r="W127" s="19"/>
       <c r="X127" s="19"/>
       <c r="Y127" s="19"/>
       <c r="Z127" s="19"/>
       <c r="AA127" s="19"/>
       <c r="AB127" s="19"/>
       <c r="AC127" s="19"/>
       <c r="AD127" s="19"/>
       <c r="AE127" s="19"/>
     </row>
     <row r="128" spans="1:31" s="1" customFormat="1">
       <c r="A128" s="36" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="B128" s="28">
-        <v>30</v>
+        <v>2410</v>
       </c>
       <c r="C128" s="28">
-        <v>59</v>
+        <v>4812</v>
       </c>
       <c r="D128" s="28">
-        <v>88</v>
+        <v>8043</v>
       </c>
       <c r="E128" s="28">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="F128" s="28"/>
+        <v>11323</v>
+      </c>
+      <c r="F128" s="28">
+        <v>14992</v>
+      </c>
       <c r="G128" s="28"/>
       <c r="H128" s="31"/>
       <c r="I128" s="29"/>
       <c r="J128" s="31"/>
       <c r="K128" s="31"/>
       <c r="L128" s="31"/>
       <c r="M128" s="31"/>
       <c r="N128" s="7"/>
       <c r="O128" s="7"/>
       <c r="P128" s="7"/>
       <c r="Q128" s="7"/>
       <c r="R128" s="7"/>
-      <c r="S128" s="7"/>
-[...1 lines deleted...]
-      <c r="U128" s="7"/>
       <c r="W128" s="19"/>
       <c r="X128" s="19"/>
       <c r="Y128" s="19"/>
       <c r="Z128" s="19"/>
       <c r="AA128" s="19"/>
       <c r="AB128" s="19"/>
       <c r="AC128" s="19"/>
       <c r="AD128" s="19"/>
       <c r="AE128" s="19"/>
     </row>
     <row r="129" spans="1:31" s="1" customFormat="1">
       <c r="A129" s="36" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="B129" s="28">
-        <v>190</v>
+        <v>0</v>
       </c>
       <c r="C129" s="28">
-        <v>435</v>
+        <v>0</v>
       </c>
       <c r="D129" s="28">
-        <v>679</v>
+        <v>0</v>
       </c>
       <c r="E129" s="28">
-        <v>924</v>
-[...1 lines deleted...]
-      <c r="F129" s="28"/>
+        <v>0</v>
+      </c>
+      <c r="F129" s="28">
+        <v>0</v>
+      </c>
       <c r="G129" s="28"/>
       <c r="H129" s="31"/>
       <c r="I129" s="29"/>
       <c r="J129" s="31"/>
       <c r="K129" s="31"/>
       <c r="L129" s="31"/>
       <c r="M129" s="31"/>
       <c r="N129" s="7"/>
       <c r="O129" s="7"/>
       <c r="P129" s="7"/>
       <c r="Q129" s="7"/>
       <c r="R129" s="7"/>
-      <c r="S129" s="7"/>
-[...1 lines deleted...]
-      <c r="U129" s="7"/>
       <c r="W129" s="19"/>
       <c r="X129" s="19"/>
       <c r="Y129" s="19"/>
       <c r="Z129" s="19"/>
       <c r="AA129" s="19"/>
       <c r="AB129" s="19"/>
       <c r="AC129" s="19"/>
       <c r="AD129" s="19"/>
       <c r="AE129" s="19"/>
     </row>
     <row r="130" spans="1:31" s="1" customFormat="1">
       <c r="A130" s="36" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="B130" s="28">
-        <v>0</v>
+        <v>138</v>
       </c>
       <c r="C130" s="28">
-        <v>1</v>
+        <v>409</v>
       </c>
       <c r="D130" s="28">
-        <v>1</v>
+        <v>681</v>
       </c>
       <c r="E130" s="28">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="F130" s="28"/>
+        <v>953</v>
+      </c>
+      <c r="F130" s="28">
+        <v>1224</v>
+      </c>
       <c r="G130" s="28"/>
       <c r="H130" s="31"/>
       <c r="I130" s="29"/>
       <c r="J130" s="31"/>
       <c r="K130" s="31"/>
       <c r="L130" s="31"/>
       <c r="M130" s="31"/>
       <c r="N130" s="7"/>
       <c r="O130" s="7"/>
       <c r="P130" s="7"/>
       <c r="Q130" s="7"/>
       <c r="R130" s="7"/>
       <c r="S130" s="7"/>
       <c r="T130" s="7"/>
       <c r="U130" s="7"/>
       <c r="W130" s="19"/>
       <c r="X130" s="19"/>
       <c r="Y130" s="19"/>
       <c r="Z130" s="19"/>
       <c r="AA130" s="19"/>
       <c r="AB130" s="19"/>
       <c r="AC130" s="19"/>
       <c r="AD130" s="19"/>
       <c r="AE130" s="19"/>
     </row>
     <row r="131" spans="1:31" s="1" customFormat="1">
       <c r="A131" s="36" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="B131" s="28">
-        <v>2537</v>
+        <v>4</v>
       </c>
       <c r="C131" s="28">
-        <v>4969</v>
+        <v>8</v>
       </c>
       <c r="D131" s="28">
-        <v>7569</v>
+        <v>11</v>
       </c>
       <c r="E131" s="28">
-        <v>9991</v>
-[...1 lines deleted...]
-      <c r="F131" s="28"/>
+        <v>14</v>
+      </c>
+      <c r="F131" s="28">
+        <v>18</v>
+      </c>
       <c r="G131" s="28"/>
       <c r="H131" s="31"/>
       <c r="I131" s="29"/>
       <c r="J131" s="31"/>
       <c r="K131" s="31"/>
       <c r="L131" s="31"/>
       <c r="M131" s="31"/>
       <c r="N131" s="7"/>
       <c r="O131" s="7"/>
       <c r="P131" s="7"/>
       <c r="Q131" s="7"/>
       <c r="R131" s="7"/>
       <c r="S131" s="7"/>
       <c r="T131" s="7"/>
       <c r="U131" s="7"/>
       <c r="W131" s="19"/>
       <c r="X131" s="19"/>
       <c r="Y131" s="19"/>
       <c r="Z131" s="19"/>
       <c r="AA131" s="19"/>
       <c r="AB131" s="19"/>
       <c r="AC131" s="19"/>
       <c r="AD131" s="19"/>
       <c r="AE131" s="19"/>
     </row>
     <row r="132" spans="1:31" s="1" customFormat="1">
       <c r="A132" s="36" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="B132" s="28">
-        <v>5540</v>
+        <v>7</v>
       </c>
       <c r="C132" s="28">
-        <v>11321</v>
+        <v>7</v>
       </c>
       <c r="D132" s="28">
-        <v>17103</v>
+        <v>7</v>
       </c>
       <c r="E132" s="28">
-        <v>22885</v>
-[...1 lines deleted...]
-      <c r="F132" s="28"/>
+        <v>7</v>
+      </c>
+      <c r="F132" s="28">
+        <v>7</v>
+      </c>
       <c r="G132" s="28"/>
       <c r="H132" s="31"/>
       <c r="I132" s="29"/>
       <c r="J132" s="31"/>
       <c r="K132" s="31"/>
       <c r="L132" s="31"/>
       <c r="M132" s="31"/>
       <c r="N132" s="7"/>
       <c r="O132" s="7"/>
       <c r="P132" s="7"/>
       <c r="Q132" s="7"/>
       <c r="R132" s="7"/>
       <c r="S132" s="7"/>
       <c r="T132" s="7"/>
       <c r="U132" s="7"/>
       <c r="W132" s="19"/>
       <c r="X132" s="19"/>
       <c r="Y132" s="19"/>
       <c r="Z132" s="19"/>
       <c r="AA132" s="19"/>
       <c r="AB132" s="19"/>
       <c r="AC132" s="19"/>
       <c r="AD132" s="19"/>
       <c r="AE132" s="19"/>
     </row>
     <row r="133" spans="1:31" s="1" customFormat="1">
       <c r="A133" s="36" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>59</v>
+      </c>
+      <c r="B133" s="28">
+        <v>30</v>
       </c>
       <c r="C133" s="28">
-        <v>235</v>
+        <v>59</v>
       </c>
       <c r="D133" s="28">
-        <v>469</v>
+        <v>88</v>
       </c>
       <c r="E133" s="28">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="F133" s="28"/>
+        <v>118</v>
+      </c>
+      <c r="F133" s="28">
+        <v>151</v>
+      </c>
       <c r="G133" s="28"/>
       <c r="H133" s="31"/>
       <c r="I133" s="29"/>
       <c r="J133" s="31"/>
       <c r="K133" s="31"/>
       <c r="L133" s="31"/>
       <c r="M133" s="31"/>
       <c r="N133" s="7"/>
       <c r="O133" s="7"/>
       <c r="P133" s="7"/>
       <c r="Q133" s="7"/>
       <c r="R133" s="7"/>
       <c r="S133" s="7"/>
       <c r="T133" s="7"/>
       <c r="U133" s="7"/>
       <c r="W133" s="19"/>
       <c r="X133" s="19"/>
       <c r="Y133" s="19"/>
       <c r="Z133" s="19"/>
       <c r="AA133" s="19"/>
       <c r="AB133" s="19"/>
       <c r="AC133" s="19"/>
       <c r="AD133" s="19"/>
       <c r="AE133" s="19"/>
     </row>
     <row r="134" spans="1:31" s="1" customFormat="1">
-      <c r="A134" s="49"/>
-[...4 lines deleted...]
-      <c r="F134" s="28"/>
+      <c r="A134" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="B134" s="28">
+        <v>190</v>
+      </c>
+      <c r="C134" s="28">
+        <v>435</v>
+      </c>
+      <c r="D134" s="28">
+        <v>679</v>
+      </c>
+      <c r="E134" s="28">
+        <v>924</v>
+      </c>
+      <c r="F134" s="28">
+        <v>1181</v>
+      </c>
       <c r="G134" s="28"/>
-      <c r="H134" s="30"/>
+      <c r="H134" s="31"/>
       <c r="I134" s="29"/>
-      <c r="J134" s="30"/>
-[...2 lines deleted...]
-      <c r="M134" s="25"/>
+      <c r="J134" s="31"/>
+      <c r="K134" s="31"/>
+      <c r="L134" s="31"/>
+      <c r="M134" s="31"/>
       <c r="N134" s="7"/>
       <c r="O134" s="7"/>
       <c r="P134" s="7"/>
       <c r="Q134" s="7"/>
       <c r="R134" s="7"/>
       <c r="S134" s="7"/>
       <c r="T134" s="7"/>
       <c r="U134" s="7"/>
       <c r="W134" s="19"/>
       <c r="X134" s="19"/>
       <c r="Y134" s="19"/>
       <c r="Z134" s="19"/>
       <c r="AA134" s="19"/>
       <c r="AB134" s="19"/>
       <c r="AC134" s="19"/>
       <c r="AD134" s="19"/>
       <c r="AE134" s="19"/>
     </row>
-    <row r="135" spans="1:31" s="1" customFormat="1" ht="23.25">
-[...7 lines deleted...]
-      <c r="F135" s="28"/>
+    <row r="135" spans="1:31" s="1" customFormat="1">
+      <c r="A135" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B135" s="28">
+        <v>0</v>
+      </c>
+      <c r="C135" s="28">
+        <v>1</v>
+      </c>
+      <c r="D135" s="28">
+        <v>1</v>
+      </c>
+      <c r="E135" s="28">
+        <v>1</v>
+      </c>
+      <c r="F135" s="28">
+        <v>1</v>
+      </c>
       <c r="G135" s="28"/>
-      <c r="H135" s="30"/>
+      <c r="H135" s="31"/>
       <c r="I135" s="29"/>
-      <c r="J135" s="30"/>
-[...2 lines deleted...]
-      <c r="M135" s="25"/>
+      <c r="J135" s="31"/>
+      <c r="K135" s="31"/>
+      <c r="L135" s="31"/>
+      <c r="M135" s="31"/>
       <c r="N135" s="7"/>
       <c r="O135" s="7"/>
       <c r="P135" s="7"/>
       <c r="Q135" s="7"/>
       <c r="R135" s="7"/>
       <c r="S135" s="7"/>
       <c r="T135" s="7"/>
       <c r="U135" s="7"/>
       <c r="W135" s="19"/>
       <c r="X135" s="19"/>
       <c r="Y135" s="19"/>
       <c r="Z135" s="19"/>
       <c r="AA135" s="19"/>
       <c r="AB135" s="19"/>
       <c r="AC135" s="19"/>
       <c r="AD135" s="19"/>
       <c r="AE135" s="19"/>
     </row>
     <row r="136" spans="1:31" s="1" customFormat="1">
       <c r="A136" s="36" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="B136" s="28">
-        <v>160</v>
+        <v>2537</v>
       </c>
       <c r="C136" s="28">
-        <v>374</v>
+        <v>4969</v>
       </c>
       <c r="D136" s="28">
-        <v>604</v>
+        <v>7569</v>
       </c>
       <c r="E136" s="28">
-        <v>861</v>
-[...1 lines deleted...]
-      <c r="F136" s="28"/>
+        <v>9991</v>
+      </c>
+      <c r="F136" s="28">
+        <v>12670</v>
+      </c>
       <c r="G136" s="28"/>
       <c r="H136" s="31"/>
       <c r="I136" s="29"/>
       <c r="J136" s="31"/>
       <c r="K136" s="31"/>
       <c r="L136" s="31"/>
       <c r="M136" s="31"/>
-      <c r="N136" s="6"/>
-[...6 lines deleted...]
-      <c r="U136" s="6"/>
+      <c r="N136" s="7"/>
+      <c r="O136" s="7"/>
+      <c r="P136" s="7"/>
+      <c r="Q136" s="7"/>
+      <c r="R136" s="7"/>
+      <c r="S136" s="7"/>
+      <c r="T136" s="7"/>
+      <c r="U136" s="7"/>
       <c r="W136" s="19"/>
       <c r="X136" s="19"/>
       <c r="Y136" s="19"/>
       <c r="Z136" s="19"/>
       <c r="AA136" s="19"/>
       <c r="AB136" s="19"/>
       <c r="AC136" s="19"/>
       <c r="AD136" s="19"/>
       <c r="AE136" s="19"/>
     </row>
     <row r="137" spans="1:31" s="1" customFormat="1">
       <c r="A137" s="36" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="B137" s="28">
-        <v>57</v>
+        <v>5540</v>
       </c>
       <c r="C137" s="28">
-        <v>142</v>
+        <v>11321</v>
       </c>
       <c r="D137" s="28">
-        <v>240</v>
+        <v>17103</v>
       </c>
       <c r="E137" s="28">
-        <v>354</v>
-[...1 lines deleted...]
-      <c r="F137" s="28"/>
+        <v>22885</v>
+      </c>
+      <c r="F137" s="28">
+        <v>28708</v>
+      </c>
       <c r="G137" s="28"/>
       <c r="H137" s="31"/>
       <c r="I137" s="29"/>
       <c r="J137" s="31"/>
       <c r="K137" s="31"/>
       <c r="L137" s="31"/>
       <c r="M137" s="31"/>
       <c r="N137" s="7"/>
       <c r="O137" s="7"/>
       <c r="P137" s="7"/>
       <c r="Q137" s="7"/>
       <c r="R137" s="7"/>
       <c r="S137" s="7"/>
       <c r="T137" s="7"/>
       <c r="U137" s="7"/>
       <c r="W137" s="19"/>
       <c r="X137" s="19"/>
       <c r="Y137" s="19"/>
       <c r="Z137" s="19"/>
       <c r="AA137" s="19"/>
       <c r="AB137" s="19"/>
       <c r="AC137" s="19"/>
       <c r="AD137" s="19"/>
       <c r="AE137" s="19"/>
     </row>
     <row r="138" spans="1:31" s="1" customFormat="1">
       <c r="A138" s="36" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>54</v>
+      </c>
+      <c r="B138" s="28" t="s">
+        <v>116</v>
       </c>
       <c r="C138" s="28">
-        <v>1</v>
+        <v>235</v>
       </c>
       <c r="D138" s="28">
-        <v>1</v>
+        <v>469</v>
       </c>
       <c r="E138" s="28">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="F138" s="28"/>
+        <v>704</v>
+      </c>
+      <c r="F138" s="28">
+        <v>962</v>
+      </c>
       <c r="G138" s="28"/>
       <c r="H138" s="31"/>
       <c r="I138" s="29"/>
       <c r="J138" s="31"/>
       <c r="K138" s="31"/>
       <c r="L138" s="31"/>
       <c r="M138" s="31"/>
       <c r="N138" s="7"/>
       <c r="O138" s="7"/>
       <c r="P138" s="7"/>
       <c r="Q138" s="7"/>
       <c r="R138" s="7"/>
       <c r="S138" s="7"/>
       <c r="T138" s="7"/>
       <c r="U138" s="7"/>
       <c r="W138" s="19"/>
       <c r="X138" s="19"/>
       <c r="Y138" s="19"/>
       <c r="Z138" s="19"/>
       <c r="AA138" s="19"/>
       <c r="AB138" s="19"/>
       <c r="AC138" s="19"/>
       <c r="AD138" s="19"/>
       <c r="AE138" s="19"/>
     </row>
     <row r="139" spans="1:31" s="1" customFormat="1">
-      <c r="A139" s="36" t="s">
-[...14 lines deleted...]
-      <c r="F139" s="28"/>
+      <c r="A139" s="49"/>
+      <c r="B139" s="29"/>
+      <c r="C139" s="28"/>
+      <c r="D139" s="29"/>
+      <c r="E139" s="29"/>
+      <c r="F139" s="29"/>
       <c r="G139" s="28"/>
-      <c r="H139" s="31"/>
+      <c r="H139" s="30"/>
       <c r="I139" s="29"/>
-      <c r="J139" s="31"/>
-[...2 lines deleted...]
-      <c r="M139" s="31"/>
+      <c r="J139" s="30"/>
+      <c r="K139" s="30"/>
+      <c r="L139" s="43"/>
+      <c r="M139" s="25"/>
       <c r="N139" s="7"/>
       <c r="O139" s="7"/>
       <c r="P139" s="7"/>
       <c r="Q139" s="7"/>
       <c r="R139" s="7"/>
       <c r="S139" s="7"/>
       <c r="T139" s="7"/>
       <c r="U139" s="7"/>
       <c r="W139" s="19"/>
       <c r="X139" s="19"/>
       <c r="Y139" s="19"/>
       <c r="Z139" s="19"/>
       <c r="AA139" s="19"/>
       <c r="AB139" s="19"/>
       <c r="AC139" s="19"/>
       <c r="AD139" s="19"/>
       <c r="AE139" s="19"/>
     </row>
-    <row r="140" spans="1:31" s="1" customFormat="1">
-[...15 lines deleted...]
-      <c r="F140" s="28"/>
+    <row r="140" spans="1:31" s="1" customFormat="1" ht="23.25">
+      <c r="A140" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B140" s="29"/>
+      <c r="C140" s="28"/>
+      <c r="D140" s="29"/>
+      <c r="E140" s="29"/>
+      <c r="F140" s="29"/>
       <c r="G140" s="28"/>
-      <c r="H140" s="31"/>
+      <c r="H140" s="30"/>
       <c r="I140" s="29"/>
-      <c r="J140" s="31"/>
-[...2 lines deleted...]
-      <c r="M140" s="31"/>
+      <c r="J140" s="30"/>
+      <c r="K140" s="30"/>
+      <c r="L140" s="43"/>
+      <c r="M140" s="25"/>
       <c r="N140" s="7"/>
       <c r="O140" s="7"/>
       <c r="P140" s="7"/>
       <c r="Q140" s="7"/>
       <c r="R140" s="7"/>
       <c r="S140" s="7"/>
       <c r="T140" s="7"/>
       <c r="U140" s="7"/>
       <c r="W140" s="19"/>
       <c r="X140" s="19"/>
       <c r="Y140" s="19"/>
       <c r="Z140" s="19"/>
       <c r="AA140" s="19"/>
       <c r="AB140" s="19"/>
       <c r="AC140" s="19"/>
       <c r="AD140" s="19"/>
       <c r="AE140" s="19"/>
     </row>
     <row r="141" spans="1:31" s="1" customFormat="1">
       <c r="A141" s="36" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="B141" s="28">
-        <v>81</v>
+        <v>160</v>
       </c>
       <c r="C141" s="28">
-        <v>182</v>
+        <v>374</v>
       </c>
       <c r="D141" s="28">
-        <v>287</v>
+        <v>604</v>
       </c>
       <c r="E141" s="28">
-        <v>403</v>
-[...1 lines deleted...]
-      <c r="F141" s="28"/>
+        <v>861</v>
+      </c>
+      <c r="F141" s="28">
+        <v>1111</v>
+      </c>
       <c r="G141" s="28"/>
       <c r="H141" s="31"/>
       <c r="I141" s="29"/>
       <c r="J141" s="31"/>
       <c r="K141" s="31"/>
       <c r="L141" s="31"/>
       <c r="M141" s="31"/>
-      <c r="N141" s="7"/>
-[...6 lines deleted...]
-      <c r="U141" s="7"/>
+      <c r="N141" s="6"/>
+      <c r="O141" s="6"/>
+      <c r="P141" s="6"/>
+      <c r="Q141" s="6"/>
+      <c r="R141" s="6"/>
+      <c r="S141" s="6"/>
+      <c r="T141" s="6"/>
+      <c r="U141" s="6"/>
       <c r="W141" s="19"/>
       <c r="X141" s="19"/>
       <c r="Y141" s="19"/>
       <c r="Z141" s="19"/>
       <c r="AA141" s="19"/>
       <c r="AB141" s="19"/>
       <c r="AC141" s="19"/>
       <c r="AD141" s="19"/>
       <c r="AE141" s="19"/>
     </row>
     <row r="142" spans="1:31" s="1" customFormat="1">
       <c r="A142" s="36" t="s">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="B142" s="28">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="C142" s="28">
-        <v>38</v>
+        <v>142</v>
       </c>
       <c r="D142" s="28">
-        <v>58</v>
+        <v>240</v>
       </c>
       <c r="E142" s="28">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="F142" s="28"/>
+        <v>354</v>
+      </c>
+      <c r="F142" s="28">
+        <v>467</v>
+      </c>
       <c r="G142" s="28"/>
       <c r="H142" s="31"/>
       <c r="I142" s="29"/>
       <c r="J142" s="31"/>
       <c r="K142" s="31"/>
       <c r="L142" s="31"/>
       <c r="M142" s="31"/>
       <c r="N142" s="7"/>
       <c r="O142" s="7"/>
       <c r="P142" s="7"/>
       <c r="Q142" s="7"/>
       <c r="R142" s="7"/>
       <c r="S142" s="7"/>
       <c r="T142" s="7"/>
       <c r="U142" s="7"/>
       <c r="W142" s="19"/>
       <c r="X142" s="19"/>
       <c r="Y142" s="19"/>
       <c r="Z142" s="19"/>
       <c r="AA142" s="19"/>
       <c r="AB142" s="19"/>
       <c r="AC142" s="19"/>
       <c r="AD142" s="19"/>
       <c r="AE142" s="19"/>
     </row>
     <row r="143" spans="1:31" s="1" customFormat="1">
       <c r="A143" s="36" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B143" s="28">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C143" s="28">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D143" s="28">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="E143" s="28">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="F143" s="28"/>
+        <v>1</v>
+      </c>
+      <c r="F143" s="28">
+        <v>1</v>
+      </c>
       <c r="G143" s="28"/>
       <c r="H143" s="31"/>
       <c r="I143" s="29"/>
       <c r="J143" s="31"/>
       <c r="K143" s="31"/>
       <c r="L143" s="31"/>
       <c r="M143" s="31"/>
       <c r="N143" s="7"/>
       <c r="O143" s="7"/>
       <c r="P143" s="7"/>
       <c r="Q143" s="7"/>
       <c r="R143" s="7"/>
       <c r="S143" s="7"/>
       <c r="T143" s="7"/>
       <c r="U143" s="7"/>
       <c r="W143" s="19"/>
       <c r="X143" s="19"/>
       <c r="Y143" s="19"/>
       <c r="Z143" s="19"/>
       <c r="AA143" s="19"/>
       <c r="AB143" s="19"/>
       <c r="AC143" s="19"/>
       <c r="AD143" s="19"/>
       <c r="AE143" s="19"/>
     </row>
     <row r="144" spans="1:31" s="1" customFormat="1">
       <c r="A144" s="36" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>68</v>
+      </c>
+      <c r="B144" s="28">
+        <v>1</v>
       </c>
       <c r="C144" s="28">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D144" s="28">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E144" s="28">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F144" s="28"/>
+        <v>1</v>
+      </c>
+      <c r="F144" s="28">
+        <v>1</v>
+      </c>
       <c r="G144" s="28"/>
       <c r="H144" s="31"/>
       <c r="I144" s="29"/>
       <c r="J144" s="31"/>
       <c r="K144" s="31"/>
       <c r="L144" s="31"/>
       <c r="M144" s="31"/>
       <c r="N144" s="7"/>
       <c r="O144" s="7"/>
       <c r="P144" s="7"/>
       <c r="Q144" s="7"/>
       <c r="R144" s="7"/>
       <c r="S144" s="7"/>
       <c r="T144" s="7"/>
       <c r="U144" s="7"/>
       <c r="W144" s="19"/>
       <c r="X144" s="19"/>
       <c r="Y144" s="19"/>
       <c r="Z144" s="19"/>
       <c r="AA144" s="19"/>
       <c r="AB144" s="19"/>
       <c r="AC144" s="19"/>
       <c r="AD144" s="19"/>
       <c r="AE144" s="19"/>
     </row>
     <row r="145" spans="1:31" s="1" customFormat="1">
-      <c r="A145" s="49"/>
-[...4 lines deleted...]
-      <c r="F145" s="28"/>
+      <c r="A145" s="36" t="s">
+        <v>59</v>
+      </c>
+      <c r="B145" s="28">
+        <v>1</v>
+      </c>
+      <c r="C145" s="28">
+        <v>2</v>
+      </c>
+      <c r="D145" s="28">
+        <v>3</v>
+      </c>
+      <c r="E145" s="28">
+        <v>4</v>
+      </c>
+      <c r="F145" s="28">
+        <v>5</v>
+      </c>
       <c r="G145" s="28"/>
-      <c r="H145" s="30"/>
-[...4 lines deleted...]
-      <c r="M145" s="25"/>
+      <c r="H145" s="31"/>
+      <c r="I145" s="29"/>
+      <c r="J145" s="31"/>
+      <c r="K145" s="31"/>
+      <c r="L145" s="31"/>
+      <c r="M145" s="31"/>
       <c r="N145" s="7"/>
       <c r="O145" s="7"/>
       <c r="P145" s="7"/>
       <c r="Q145" s="7"/>
       <c r="R145" s="7"/>
       <c r="S145" s="7"/>
       <c r="T145" s="7"/>
       <c r="U145" s="7"/>
       <c r="W145" s="19"/>
       <c r="X145" s="19"/>
       <c r="Y145" s="19"/>
       <c r="Z145" s="19"/>
       <c r="AA145" s="19"/>
       <c r="AB145" s="19"/>
       <c r="AC145" s="19"/>
       <c r="AD145" s="19"/>
       <c r="AE145" s="19"/>
     </row>
     <row r="146" spans="1:31" s="1" customFormat="1">
-      <c r="A146" s="24" t="s">
-[...6 lines deleted...]
-      <c r="F146" s="28"/>
+      <c r="A146" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B146" s="28">
+        <v>81</v>
+      </c>
+      <c r="C146" s="28">
+        <v>182</v>
+      </c>
+      <c r="D146" s="28">
+        <v>287</v>
+      </c>
+      <c r="E146" s="28">
+        <v>403</v>
+      </c>
+      <c r="F146" s="28">
+        <v>512</v>
+      </c>
       <c r="G146" s="28"/>
-      <c r="H146" s="30"/>
-[...4 lines deleted...]
-      <c r="M146" s="25"/>
+      <c r="H146" s="31"/>
+      <c r="I146" s="29"/>
+      <c r="J146" s="31"/>
+      <c r="K146" s="31"/>
+      <c r="L146" s="31"/>
+      <c r="M146" s="31"/>
       <c r="N146" s="7"/>
       <c r="O146" s="7"/>
       <c r="P146" s="7"/>
       <c r="Q146" s="7"/>
       <c r="R146" s="7"/>
       <c r="S146" s="7"/>
       <c r="T146" s="7"/>
       <c r="U146" s="7"/>
       <c r="W146" s="19"/>
       <c r="X146" s="19"/>
       <c r="Y146" s="19"/>
       <c r="Z146" s="19"/>
       <c r="AA146" s="19"/>
       <c r="AB146" s="19"/>
       <c r="AC146" s="19"/>
       <c r="AD146" s="19"/>
       <c r="AE146" s="19"/>
     </row>
     <row r="147" spans="1:31" s="1" customFormat="1">
       <c r="A147" s="36" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="B147" s="28">
-        <v>113</v>
+        <v>18</v>
       </c>
       <c r="C147" s="28">
-        <v>247</v>
+        <v>38</v>
       </c>
       <c r="D147" s="28">
-        <v>393</v>
+        <v>58</v>
       </c>
       <c r="E147" s="28">
-        <v>540</v>
-[...1 lines deleted...]
-      <c r="F147" s="28"/>
+        <v>78</v>
+      </c>
+      <c r="F147" s="28">
+        <v>100</v>
+      </c>
       <c r="G147" s="28"/>
       <c r="H147" s="31"/>
       <c r="I147" s="29"/>
       <c r="J147" s="31"/>
       <c r="K147" s="31"/>
       <c r="L147" s="31"/>
       <c r="M147" s="31"/>
       <c r="N147" s="7"/>
       <c r="O147" s="7"/>
       <c r="P147" s="7"/>
       <c r="Q147" s="7"/>
       <c r="R147" s="7"/>
       <c r="S147" s="7"/>
       <c r="T147" s="7"/>
       <c r="U147" s="7"/>
       <c r="W147" s="19"/>
       <c r="X147" s="19"/>
       <c r="Y147" s="19"/>
       <c r="Z147" s="19"/>
       <c r="AA147" s="19"/>
       <c r="AB147" s="19"/>
       <c r="AC147" s="19"/>
       <c r="AD147" s="19"/>
       <c r="AE147" s="19"/>
     </row>
     <row r="148" spans="1:31" s="1" customFormat="1">
       <c r="A148" s="36" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="B148" s="28">
-        <v>41</v>
+        <v>2</v>
       </c>
       <c r="C148" s="28">
-        <v>75</v>
+        <v>7</v>
       </c>
       <c r="D148" s="28">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="E148" s="28">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="F148" s="28"/>
+        <v>16</v>
+      </c>
+      <c r="F148" s="28">
+        <v>19</v>
+      </c>
       <c r="G148" s="28"/>
       <c r="H148" s="31"/>
       <c r="I148" s="29"/>
       <c r="J148" s="31"/>
       <c r="K148" s="31"/>
       <c r="L148" s="31"/>
       <c r="M148" s="31"/>
       <c r="N148" s="7"/>
       <c r="O148" s="7"/>
       <c r="P148" s="7"/>
       <c r="Q148" s="7"/>
       <c r="R148" s="7"/>
       <c r="S148" s="7"/>
       <c r="T148" s="7"/>
       <c r="U148" s="7"/>
       <c r="W148" s="19"/>
       <c r="X148" s="19"/>
       <c r="Y148" s="19"/>
       <c r="Z148" s="19"/>
       <c r="AA148" s="19"/>
       <c r="AB148" s="19"/>
       <c r="AC148" s="19"/>
       <c r="AD148" s="19"/>
       <c r="AE148" s="19"/>
     </row>
     <row r="149" spans="1:31" s="1" customFormat="1">
       <c r="A149" s="36" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B149" s="28">
+        <v>54</v>
+      </c>
+      <c r="B149" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="C149" s="28">
+        <v>2</v>
+      </c>
+      <c r="D149" s="28">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>4</v>
       </c>
       <c r="E149" s="28">
         <v>5</v>
       </c>
-      <c r="F149" s="28"/>
+      <c r="F149" s="28">
+        <v>6</v>
+      </c>
       <c r="G149" s="28"/>
       <c r="H149" s="31"/>
       <c r="I149" s="29"/>
       <c r="J149" s="31"/>
       <c r="K149" s="31"/>
       <c r="L149" s="31"/>
       <c r="M149" s="31"/>
       <c r="N149" s="7"/>
       <c r="O149" s="7"/>
       <c r="P149" s="7"/>
       <c r="Q149" s="7"/>
       <c r="R149" s="7"/>
       <c r="S149" s="7"/>
       <c r="T149" s="7"/>
       <c r="U149" s="7"/>
       <c r="W149" s="19"/>
       <c r="X149" s="19"/>
       <c r="Y149" s="19"/>
       <c r="Z149" s="19"/>
       <c r="AA149" s="19"/>
       <c r="AB149" s="19"/>
       <c r="AC149" s="19"/>
       <c r="AD149" s="19"/>
       <c r="AE149" s="19"/>
     </row>
     <row r="150" spans="1:31" s="1" customFormat="1">
-      <c r="A150" s="36" t="s">
-[...14 lines deleted...]
-      <c r="F150" s="28"/>
+      <c r="A150" s="49"/>
+      <c r="B150" s="29"/>
+      <c r="C150" s="28"/>
+      <c r="D150" s="29"/>
+      <c r="E150" s="29"/>
+      <c r="F150" s="29"/>
       <c r="G150" s="28"/>
-      <c r="H150" s="31"/>
-[...4 lines deleted...]
-      <c r="M150" s="31"/>
+      <c r="H150" s="30"/>
+      <c r="I150" s="49"/>
+      <c r="J150" s="30"/>
+      <c r="K150" s="30"/>
+      <c r="L150" s="25"/>
+      <c r="M150" s="25"/>
       <c r="N150" s="7"/>
       <c r="O150" s="7"/>
       <c r="P150" s="7"/>
       <c r="Q150" s="7"/>
       <c r="R150" s="7"/>
       <c r="S150" s="7"/>
       <c r="T150" s="7"/>
       <c r="U150" s="7"/>
       <c r="W150" s="19"/>
       <c r="X150" s="19"/>
       <c r="Y150" s="19"/>
       <c r="Z150" s="19"/>
       <c r="AA150" s="19"/>
       <c r="AB150" s="19"/>
       <c r="AC150" s="19"/>
       <c r="AD150" s="19"/>
       <c r="AE150" s="19"/>
     </row>
     <row r="151" spans="1:31" s="1" customFormat="1">
-      <c r="A151" s="36" t="s">
-[...14 lines deleted...]
-      <c r="F151" s="28"/>
+      <c r="A151" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="B151" s="29"/>
+      <c r="C151" s="28"/>
+      <c r="D151" s="29"/>
+      <c r="E151" s="29"/>
+      <c r="F151" s="29"/>
       <c r="G151" s="28"/>
-      <c r="H151" s="31"/>
-[...4 lines deleted...]
-      <c r="M151" s="31"/>
+      <c r="H151" s="30"/>
+      <c r="I151" s="24"/>
+      <c r="J151" s="30"/>
+      <c r="K151" s="30"/>
+      <c r="L151" s="25"/>
+      <c r="M151" s="25"/>
       <c r="N151" s="7"/>
       <c r="O151" s="7"/>
       <c r="P151" s="7"/>
       <c r="Q151" s="7"/>
       <c r="R151" s="7"/>
       <c r="S151" s="7"/>
       <c r="T151" s="7"/>
       <c r="U151" s="7"/>
       <c r="W151" s="19"/>
       <c r="X151" s="19"/>
       <c r="Y151" s="19"/>
       <c r="Z151" s="19"/>
       <c r="AA151" s="19"/>
       <c r="AB151" s="19"/>
       <c r="AC151" s="19"/>
       <c r="AD151" s="19"/>
       <c r="AE151" s="19"/>
     </row>
     <row r="152" spans="1:31" s="1" customFormat="1">
       <c r="A152" s="36" t="s">
-        <v>73</v>
+        <v>47</v>
       </c>
       <c r="B152" s="28">
-        <v>1</v>
+        <v>113</v>
       </c>
       <c r="C152" s="28">
-        <v>3</v>
+        <v>247</v>
       </c>
       <c r="D152" s="28">
-        <v>4</v>
+        <v>393</v>
       </c>
       <c r="E152" s="28">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F152" s="28"/>
+        <v>540</v>
+      </c>
+      <c r="F152" s="28">
+        <v>704</v>
+      </c>
       <c r="G152" s="28"/>
       <c r="H152" s="31"/>
       <c r="I152" s="29"/>
       <c r="J152" s="31"/>
       <c r="K152" s="31"/>
       <c r="L152" s="31"/>
       <c r="M152" s="31"/>
       <c r="N152" s="7"/>
       <c r="O152" s="7"/>
       <c r="P152" s="7"/>
       <c r="Q152" s="7"/>
       <c r="R152" s="7"/>
       <c r="S152" s="7"/>
       <c r="T152" s="7"/>
       <c r="U152" s="7"/>
       <c r="W152" s="19"/>
       <c r="X152" s="19"/>
       <c r="Y152" s="19"/>
       <c r="Z152" s="19"/>
       <c r="AA152" s="19"/>
       <c r="AB152" s="19"/>
       <c r="AC152" s="19"/>
       <c r="AD152" s="19"/>
       <c r="AE152" s="19"/>
     </row>
     <row r="153" spans="1:31" s="1" customFormat="1">
       <c r="A153" s="36" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>48</v>
+      </c>
+      <c r="B153" s="28">
+        <v>41</v>
       </c>
       <c r="C153" s="28">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="D153" s="28">
-        <v>2</v>
+        <v>120</v>
       </c>
       <c r="E153" s="28">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="F153" s="28"/>
+        <v>168</v>
+      </c>
+      <c r="F153" s="28">
+        <v>223</v>
+      </c>
       <c r="G153" s="28"/>
       <c r="H153" s="31"/>
       <c r="I153" s="29"/>
       <c r="J153" s="31"/>
       <c r="K153" s="31"/>
       <c r="L153" s="31"/>
       <c r="M153" s="31"/>
       <c r="N153" s="7"/>
       <c r="O153" s="7"/>
       <c r="P153" s="7"/>
       <c r="Q153" s="7"/>
       <c r="R153" s="7"/>
       <c r="S153" s="7"/>
       <c r="T153" s="7"/>
       <c r="U153" s="7"/>
       <c r="W153" s="19"/>
       <c r="X153" s="19"/>
       <c r="Y153" s="19"/>
       <c r="Z153" s="19"/>
       <c r="AA153" s="19"/>
       <c r="AB153" s="19"/>
       <c r="AC153" s="19"/>
       <c r="AD153" s="19"/>
       <c r="AE153" s="19"/>
     </row>
     <row r="154" spans="1:31" s="1" customFormat="1">
       <c r="A154" s="36" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="B154" s="28">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C154" s="28">
+        <v>3</v>
+      </c>
+      <c r="D154" s="28">
         <v>4</v>
       </c>
-      <c r="D154" s="28">
-[...1 lines deleted...]
-      </c>
       <c r="E154" s="28">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F154" s="28"/>
+        <v>5</v>
+      </c>
+      <c r="F154" s="28">
+        <v>5</v>
+      </c>
       <c r="G154" s="28"/>
       <c r="H154" s="31"/>
       <c r="I154" s="29"/>
       <c r="J154" s="31"/>
       <c r="K154" s="31"/>
       <c r="L154" s="31"/>
       <c r="M154" s="31"/>
       <c r="N154" s="7"/>
       <c r="O154" s="7"/>
       <c r="P154" s="7"/>
       <c r="Q154" s="7"/>
       <c r="R154" s="7"/>
       <c r="S154" s="7"/>
       <c r="T154" s="7"/>
       <c r="U154" s="7"/>
       <c r="W154" s="19"/>
       <c r="X154" s="19"/>
       <c r="Y154" s="19"/>
       <c r="Z154" s="19"/>
       <c r="AA154" s="19"/>
       <c r="AB154" s="19"/>
       <c r="AC154" s="19"/>
       <c r="AD154" s="19"/>
       <c r="AE154" s="19"/>
     </row>
     <row r="155" spans="1:31" s="1" customFormat="1">
       <c r="A155" s="36" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="B155" s="28">
         <v>1</v>
       </c>
       <c r="C155" s="28">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D155" s="28">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E155" s="28">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="F155" s="28"/>
+        <v>6</v>
+      </c>
+      <c r="F155" s="28">
+        <v>6</v>
+      </c>
       <c r="G155" s="28"/>
       <c r="H155" s="31"/>
       <c r="I155" s="29"/>
       <c r="J155" s="31"/>
       <c r="K155" s="31"/>
       <c r="L155" s="31"/>
       <c r="M155" s="31"/>
       <c r="N155" s="7"/>
       <c r="O155" s="7"/>
       <c r="P155" s="7"/>
       <c r="Q155" s="7"/>
       <c r="R155" s="7"/>
       <c r="S155" s="7"/>
       <c r="T155" s="7"/>
       <c r="U155" s="7"/>
       <c r="W155" s="19"/>
       <c r="X155" s="19"/>
       <c r="Y155" s="19"/>
       <c r="Z155" s="19"/>
       <c r="AA155" s="19"/>
       <c r="AB155" s="19"/>
       <c r="AC155" s="19"/>
       <c r="AD155" s="19"/>
       <c r="AE155" s="19"/>
     </row>
     <row r="156" spans="1:31" s="1" customFormat="1">
       <c r="A156" s="36" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="B156" s="28">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="C156" s="28">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="D156" s="28">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="E156" s="28">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="F156" s="28"/>
+        <v>0</v>
+      </c>
+      <c r="F156" s="28">
+        <v>0</v>
+      </c>
       <c r="G156" s="28"/>
       <c r="H156" s="31"/>
       <c r="I156" s="29"/>
       <c r="J156" s="31"/>
       <c r="K156" s="31"/>
       <c r="L156" s="31"/>
       <c r="M156" s="31"/>
       <c r="N156" s="7"/>
       <c r="O156" s="7"/>
       <c r="P156" s="7"/>
       <c r="Q156" s="7"/>
       <c r="R156" s="7"/>
       <c r="S156" s="7"/>
       <c r="T156" s="7"/>
       <c r="U156" s="7"/>
       <c r="W156" s="19"/>
       <c r="X156" s="19"/>
       <c r="Y156" s="19"/>
       <c r="Z156" s="19"/>
       <c r="AA156" s="19"/>
       <c r="AB156" s="19"/>
       <c r="AC156" s="19"/>
       <c r="AD156" s="19"/>
       <c r="AE156" s="19"/>
     </row>
     <row r="157" spans="1:31" s="1" customFormat="1">
       <c r="A157" s="36" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B157" s="28">
-        <v>54</v>
+        <v>1</v>
       </c>
       <c r="C157" s="28">
-        <v>129</v>
+        <v>3</v>
       </c>
       <c r="D157" s="28">
-        <v>204</v>
+        <v>4</v>
       </c>
       <c r="E157" s="28">
-        <v>278</v>
-[...1 lines deleted...]
-      <c r="F157" s="28"/>
+        <v>5</v>
+      </c>
+      <c r="F157" s="28">
+        <v>7</v>
+      </c>
       <c r="G157" s="28"/>
       <c r="H157" s="31"/>
       <c r="I157" s="29"/>
       <c r="J157" s="31"/>
       <c r="K157" s="31"/>
       <c r="L157" s="31"/>
       <c r="M157" s="31"/>
       <c r="N157" s="7"/>
       <c r="O157" s="7"/>
       <c r="P157" s="7"/>
       <c r="Q157" s="7"/>
       <c r="R157" s="7"/>
       <c r="S157" s="7"/>
       <c r="T157" s="7"/>
       <c r="U157" s="7"/>
       <c r="W157" s="19"/>
       <c r="X157" s="19"/>
       <c r="Y157" s="19"/>
       <c r="Z157" s="19"/>
       <c r="AA157" s="19"/>
       <c r="AB157" s="19"/>
       <c r="AC157" s="19"/>
       <c r="AD157" s="19"/>
       <c r="AE157" s="19"/>
     </row>
     <row r="158" spans="1:31" s="1" customFormat="1">
       <c r="A158" s="36" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>59</v>
+      </c>
+      <c r="B158" s="28" t="s">
+        <v>116</v>
       </c>
       <c r="C158" s="28">
         <v>1</v>
       </c>
       <c r="D158" s="28">
         <v>2</v>
       </c>
       <c r="E158" s="28">
         <v>3</v>
       </c>
-      <c r="F158" s="28"/>
+      <c r="F158" s="28">
+        <v>3</v>
+      </c>
       <c r="G158" s="28"/>
       <c r="H158" s="31"/>
       <c r="I158" s="29"/>
       <c r="J158" s="31"/>
       <c r="K158" s="31"/>
       <c r="L158" s="31"/>
       <c r="M158" s="31"/>
       <c r="N158" s="7"/>
       <c r="O158" s="7"/>
       <c r="P158" s="7"/>
       <c r="Q158" s="7"/>
       <c r="R158" s="7"/>
       <c r="S158" s="7"/>
       <c r="T158" s="7"/>
       <c r="U158" s="7"/>
       <c r="W158" s="19"/>
       <c r="X158" s="19"/>
       <c r="Y158" s="19"/>
       <c r="Z158" s="19"/>
       <c r="AA158" s="19"/>
       <c r="AB158" s="19"/>
       <c r="AC158" s="19"/>
       <c r="AD158" s="19"/>
       <c r="AE158" s="19"/>
     </row>
     <row r="159" spans="1:31" s="1" customFormat="1">
       <c r="A159" s="36" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B159" s="28">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C159" s="28">
         <v>4</v>
       </c>
       <c r="D159" s="28">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="E159" s="28">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="F159" s="28"/>
+        <v>9</v>
+      </c>
+      <c r="F159" s="28">
+        <v>10</v>
+      </c>
       <c r="G159" s="28"/>
       <c r="H159" s="31"/>
       <c r="I159" s="29"/>
       <c r="J159" s="31"/>
       <c r="K159" s="31"/>
       <c r="L159" s="31"/>
       <c r="M159" s="31"/>
       <c r="N159" s="7"/>
       <c r="O159" s="7"/>
       <c r="P159" s="7"/>
       <c r="Q159" s="7"/>
       <c r="R159" s="7"/>
       <c r="S159" s="7"/>
       <c r="T159" s="7"/>
       <c r="U159" s="7"/>
       <c r="W159" s="19"/>
       <c r="X159" s="19"/>
       <c r="Y159" s="19"/>
       <c r="Z159" s="19"/>
       <c r="AA159" s="19"/>
       <c r="AB159" s="19"/>
       <c r="AC159" s="19"/>
       <c r="AD159" s="19"/>
       <c r="AE159" s="19"/>
     </row>
     <row r="160" spans="1:31" s="1" customFormat="1">
-      <c r="A160" s="49"/>
-[...4 lines deleted...]
-      <c r="F160" s="28"/>
+      <c r="A160" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B160" s="28">
+        <v>1</v>
+      </c>
+      <c r="C160" s="28">
+        <v>1</v>
+      </c>
+      <c r="D160" s="28">
+        <v>1</v>
+      </c>
+      <c r="E160" s="28">
+        <v>2</v>
+      </c>
+      <c r="F160" s="28">
+        <v>2</v>
+      </c>
       <c r="G160" s="28"/>
-      <c r="H160" s="51"/>
-[...4 lines deleted...]
-      <c r="M160" s="25"/>
+      <c r="H160" s="31"/>
+      <c r="I160" s="29"/>
+      <c r="J160" s="31"/>
+      <c r="K160" s="31"/>
+      <c r="L160" s="31"/>
+      <c r="M160" s="31"/>
       <c r="N160" s="7"/>
       <c r="O160" s="7"/>
       <c r="P160" s="7"/>
       <c r="Q160" s="7"/>
       <c r="R160" s="7"/>
       <c r="S160" s="7"/>
       <c r="T160" s="7"/>
       <c r="U160" s="7"/>
       <c r="W160" s="19"/>
       <c r="X160" s="19"/>
       <c r="Y160" s="19"/>
       <c r="Z160" s="19"/>
       <c r="AA160" s="19"/>
       <c r="AB160" s="19"/>
       <c r="AC160" s="19"/>
       <c r="AD160" s="19"/>
       <c r="AE160" s="19"/>
     </row>
-    <row r="161" spans="1:31" s="1" customFormat="1" ht="45.75">
-[...7 lines deleted...]
-      <c r="F161" s="28"/>
+    <row r="161" spans="1:31" s="1" customFormat="1">
+      <c r="A161" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B161" s="28">
+        <v>10</v>
+      </c>
+      <c r="C161" s="28">
+        <v>23</v>
+      </c>
+      <c r="D161" s="28">
+        <v>37</v>
+      </c>
+      <c r="E161" s="28">
+        <v>49</v>
+      </c>
+      <c r="F161" s="28">
+        <v>64</v>
+      </c>
       <c r="G161" s="28"/>
-      <c r="H161" s="25"/>
-[...4 lines deleted...]
-      <c r="M161" s="25"/>
+      <c r="H161" s="31"/>
+      <c r="I161" s="29"/>
+      <c r="J161" s="31"/>
+      <c r="K161" s="31"/>
+      <c r="L161" s="31"/>
+      <c r="M161" s="31"/>
       <c r="N161" s="7"/>
       <c r="O161" s="7"/>
       <c r="P161" s="7"/>
       <c r="Q161" s="7"/>
       <c r="R161" s="7"/>
       <c r="S161" s="7"/>
       <c r="T161" s="7"/>
       <c r="U161" s="7"/>
       <c r="W161" s="19"/>
       <c r="X161" s="19"/>
       <c r="Y161" s="19"/>
       <c r="Z161" s="19"/>
       <c r="AA161" s="19"/>
       <c r="AB161" s="19"/>
       <c r="AC161" s="19"/>
       <c r="AD161" s="19"/>
       <c r="AE161" s="19"/>
     </row>
     <row r="162" spans="1:31" s="1" customFormat="1">
       <c r="A162" s="36" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B162" s="28">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="C162" s="28">
-        <v>209</v>
+        <v>129</v>
       </c>
       <c r="D162" s="28">
-        <v>335</v>
+        <v>204</v>
       </c>
       <c r="E162" s="28">
-        <v>455</v>
-[...1 lines deleted...]
-      <c r="F162" s="28"/>
+        <v>278</v>
+      </c>
+      <c r="F162" s="28">
+        <v>365</v>
+      </c>
       <c r="G162" s="28"/>
       <c r="H162" s="31"/>
       <c r="I162" s="29"/>
       <c r="J162" s="31"/>
       <c r="K162" s="31"/>
       <c r="L162" s="31"/>
       <c r="M162" s="31"/>
       <c r="N162" s="7"/>
       <c r="O162" s="7"/>
       <c r="P162" s="7"/>
       <c r="Q162" s="7"/>
       <c r="R162" s="7"/>
       <c r="S162" s="7"/>
       <c r="T162" s="7"/>
       <c r="U162" s="7"/>
       <c r="W162" s="19"/>
       <c r="X162" s="19"/>
       <c r="Y162" s="19"/>
       <c r="Z162" s="19"/>
       <c r="AA162" s="19"/>
       <c r="AB162" s="19"/>
       <c r="AC162" s="19"/>
       <c r="AD162" s="19"/>
       <c r="AE162" s="19"/>
     </row>
     <row r="163" spans="1:31" s="1" customFormat="1">
       <c r="A163" s="36" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>66</v>
+      </c>
+      <c r="B163" s="28">
+        <v>1</v>
       </c>
       <c r="C163" s="28">
-        <v>47</v>
+        <v>1</v>
       </c>
       <c r="D163" s="28">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="E163" s="28">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="F163" s="28"/>
+        <v>3</v>
+      </c>
+      <c r="F163" s="28">
+        <v>4</v>
+      </c>
       <c r="G163" s="28"/>
       <c r="H163" s="31"/>
       <c r="I163" s="29"/>
       <c r="J163" s="31"/>
       <c r="K163" s="31"/>
       <c r="L163" s="31"/>
       <c r="M163" s="31"/>
       <c r="N163" s="7"/>
       <c r="O163" s="7"/>
       <c r="P163" s="7"/>
       <c r="Q163" s="7"/>
       <c r="R163" s="7"/>
+      <c r="S163" s="7"/>
+      <c r="T163" s="7"/>
+      <c r="U163" s="7"/>
       <c r="W163" s="19"/>
       <c r="X163" s="19"/>
       <c r="Y163" s="19"/>
       <c r="Z163" s="19"/>
       <c r="AA163" s="19"/>
       <c r="AB163" s="19"/>
       <c r="AC163" s="19"/>
       <c r="AD163" s="19"/>
       <c r="AE163" s="19"/>
     </row>
     <row r="164" spans="1:31" s="1" customFormat="1">
-      <c r="A164" s="39" t="s">
-        <v>50</v>
+      <c r="A164" s="36" t="s">
+        <v>54</v>
       </c>
       <c r="B164" s="28">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C164" s="28">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D164" s="28">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="E164" s="28">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="F164" s="28"/>
+        <v>12</v>
+      </c>
+      <c r="F164" s="28">
+        <v>15</v>
+      </c>
       <c r="G164" s="28"/>
       <c r="H164" s="31"/>
       <c r="I164" s="29"/>
       <c r="J164" s="31"/>
       <c r="K164" s="31"/>
       <c r="L164" s="31"/>
       <c r="M164" s="31"/>
       <c r="N164" s="7"/>
       <c r="O164" s="7"/>
       <c r="P164" s="7"/>
       <c r="Q164" s="7"/>
       <c r="R164" s="7"/>
+      <c r="S164" s="7"/>
+      <c r="T164" s="7"/>
+      <c r="U164" s="7"/>
       <c r="W164" s="19"/>
       <c r="X164" s="19"/>
       <c r="Y164" s="19"/>
       <c r="Z164" s="19"/>
       <c r="AA164" s="19"/>
       <c r="AB164" s="19"/>
       <c r="AC164" s="19"/>
       <c r="AD164" s="19"/>
       <c r="AE164" s="19"/>
     </row>
-    <row r="165" spans="1:31" s="9" customFormat="1">
-[...15 lines deleted...]
-      <c r="F165" s="28"/>
+    <row r="165" spans="1:31" s="1" customFormat="1">
+      <c r="A165" s="49"/>
+      <c r="B165" s="29"/>
+      <c r="C165" s="28"/>
+      <c r="D165" s="29"/>
+      <c r="E165" s="29"/>
+      <c r="F165" s="29"/>
       <c r="G165" s="28"/>
-      <c r="H165" s="31"/>
-[...12 lines deleted...]
-      <c r="U165" s="6"/>
+      <c r="H165" s="51"/>
+      <c r="I165" s="52"/>
+      <c r="J165" s="51"/>
+      <c r="K165" s="30"/>
+      <c r="L165" s="25"/>
+      <c r="M165" s="25"/>
+      <c r="N165" s="7"/>
+      <c r="O165" s="7"/>
+      <c r="P165" s="7"/>
+      <c r="Q165" s="7"/>
+      <c r="R165" s="7"/>
+      <c r="S165" s="7"/>
+      <c r="T165" s="7"/>
+      <c r="U165" s="7"/>
       <c r="W165" s="19"/>
       <c r="X165" s="19"/>
       <c r="Y165" s="19"/>
       <c r="Z165" s="19"/>
       <c r="AA165" s="19"/>
       <c r="AB165" s="19"/>
       <c r="AC165" s="19"/>
       <c r="AD165" s="19"/>
       <c r="AE165" s="19"/>
     </row>
-    <row r="166" spans="1:31" s="1" customFormat="1">
-[...15 lines deleted...]
-      <c r="F166" s="28"/>
+    <row r="166" spans="1:31" s="1" customFormat="1" ht="45.75">
+      <c r="A166" s="57" t="s">
+        <v>99</v>
+      </c>
+      <c r="B166" s="43"/>
+      <c r="C166" s="28"/>
+      <c r="D166" s="43"/>
+      <c r="E166" s="43"/>
+      <c r="F166" s="43"/>
       <c r="G166" s="28"/>
-      <c r="H166" s="31"/>
-[...4 lines deleted...]
-      <c r="M166" s="31"/>
+      <c r="H166" s="25"/>
+      <c r="I166" s="43"/>
+      <c r="J166" s="25"/>
+      <c r="K166" s="30"/>
+      <c r="L166" s="25"/>
+      <c r="M166" s="25"/>
       <c r="N166" s="7"/>
       <c r="O166" s="7"/>
       <c r="P166" s="7"/>
       <c r="Q166" s="7"/>
       <c r="R166" s="7"/>
       <c r="S166" s="7"/>
       <c r="T166" s="7"/>
       <c r="U166" s="7"/>
       <c r="W166" s="19"/>
       <c r="X166" s="19"/>
       <c r="Y166" s="19"/>
       <c r="Z166" s="19"/>
       <c r="AA166" s="19"/>
       <c r="AB166" s="19"/>
       <c r="AC166" s="19"/>
       <c r="AD166" s="19"/>
       <c r="AE166" s="19"/>
     </row>
     <row r="167" spans="1:31" s="1" customFormat="1">
-      <c r="A167" s="39" t="s">
-[...3 lines deleted...]
-        <v>116</v>
+      <c r="A167" s="36" t="s">
+        <v>74</v>
+      </c>
+      <c r="B167" s="28">
+        <v>93</v>
       </c>
       <c r="C167" s="28">
-        <v>1</v>
+        <v>209</v>
       </c>
       <c r="D167" s="28">
-        <v>2</v>
+        <v>335</v>
       </c>
       <c r="E167" s="28">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="F167" s="28"/>
+        <v>455</v>
+      </c>
+      <c r="F167" s="28">
+        <v>592</v>
+      </c>
       <c r="G167" s="28"/>
       <c r="H167" s="31"/>
       <c r="I167" s="29"/>
       <c r="J167" s="31"/>
       <c r="K167" s="31"/>
       <c r="L167" s="31"/>
       <c r="M167" s="31"/>
       <c r="N167" s="7"/>
       <c r="O167" s="7"/>
       <c r="P167" s="7"/>
       <c r="Q167" s="7"/>
       <c r="R167" s="7"/>
       <c r="S167" s="7"/>
       <c r="T167" s="7"/>
       <c r="U167" s="7"/>
       <c r="W167" s="19"/>
       <c r="X167" s="19"/>
       <c r="Y167" s="19"/>
       <c r="Z167" s="19"/>
       <c r="AA167" s="19"/>
       <c r="AB167" s="19"/>
       <c r="AC167" s="19"/>
       <c r="AD167" s="19"/>
       <c r="AE167" s="19"/>
     </row>
     <row r="168" spans="1:31" s="1" customFormat="1">
-      <c r="A168" s="39" t="s">
-        <v>60</v>
+      <c r="A168" s="36" t="s">
+        <v>75</v>
       </c>
       <c r="B168" s="28" t="s">
-        <v>116</v>
+        <v>103</v>
       </c>
       <c r="C168" s="28">
-        <v>0</v>
+        <v>47</v>
       </c>
       <c r="D168" s="28">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="E168" s="28">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="F168" s="28"/>
+        <v>103</v>
+      </c>
+      <c r="F168" s="28">
+        <v>135</v>
+      </c>
       <c r="G168" s="28"/>
       <c r="H168" s="31"/>
       <c r="I168" s="29"/>
       <c r="J168" s="31"/>
       <c r="K168" s="31"/>
       <c r="L168" s="31"/>
       <c r="M168" s="31"/>
       <c r="N168" s="7"/>
       <c r="O168" s="7"/>
       <c r="P168" s="7"/>
       <c r="Q168" s="7"/>
       <c r="R168" s="7"/>
-      <c r="S168" s="7"/>
-[...1 lines deleted...]
-      <c r="U168" s="7"/>
       <c r="W168" s="19"/>
       <c r="X168" s="19"/>
       <c r="Y168" s="19"/>
       <c r="Z168" s="19"/>
       <c r="AA168" s="19"/>
       <c r="AB168" s="19"/>
       <c r="AC168" s="19"/>
       <c r="AD168" s="19"/>
       <c r="AE168" s="19"/>
     </row>
     <row r="169" spans="1:31" s="1" customFormat="1">
       <c r="A169" s="39" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="B169" s="28">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C169" s="28">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D169" s="28">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E169" s="28">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="F169" s="28"/>
+        <v>3</v>
+      </c>
+      <c r="F169" s="28">
+        <v>3</v>
+      </c>
       <c r="G169" s="28"/>
       <c r="H169" s="31"/>
       <c r="I169" s="29"/>
       <c r="J169" s="31"/>
       <c r="K169" s="31"/>
       <c r="L169" s="31"/>
       <c r="M169" s="31"/>
       <c r="N169" s="7"/>
       <c r="O169" s="7"/>
       <c r="P169" s="7"/>
       <c r="Q169" s="7"/>
       <c r="R169" s="7"/>
-      <c r="S169" s="7"/>
-[...1 lines deleted...]
-      <c r="U169" s="7"/>
       <c r="W169" s="19"/>
       <c r="X169" s="19"/>
       <c r="Y169" s="19"/>
       <c r="Z169" s="19"/>
       <c r="AA169" s="19"/>
       <c r="AB169" s="19"/>
       <c r="AC169" s="19"/>
       <c r="AD169" s="19"/>
       <c r="AE169" s="19"/>
     </row>
-    <row r="170" spans="1:31" s="1" customFormat="1">
+    <row r="170" spans="1:31" s="9" customFormat="1">
       <c r="A170" s="36" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B170" s="28">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="C170" s="28">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="D170" s="28">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="E170" s="28">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="F170" s="28"/>
+        <v>5</v>
+      </c>
+      <c r="F170" s="28">
+        <v>6</v>
+      </c>
       <c r="G170" s="28"/>
       <c r="H170" s="31"/>
       <c r="I170" s="29"/>
       <c r="J170" s="31"/>
       <c r="K170" s="31"/>
       <c r="L170" s="31"/>
       <c r="M170" s="31"/>
-      <c r="N170" s="7"/>
-[...6 lines deleted...]
-      <c r="U170" s="7"/>
+      <c r="N170" s="6"/>
+      <c r="O170" s="6"/>
+      <c r="P170" s="6"/>
+      <c r="Q170" s="6"/>
+      <c r="R170" s="6"/>
+      <c r="S170" s="6"/>
+      <c r="T170" s="6"/>
+      <c r="U170" s="6"/>
       <c r="W170" s="19"/>
       <c r="X170" s="19"/>
       <c r="Y170" s="19"/>
       <c r="Z170" s="19"/>
       <c r="AA170" s="19"/>
       <c r="AB170" s="19"/>
       <c r="AC170" s="19"/>
       <c r="AD170" s="19"/>
       <c r="AE170" s="19"/>
     </row>
     <row r="171" spans="1:31" s="1" customFormat="1">
       <c r="A171" s="36" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="B171" s="28">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="C171" s="28">
-        <v>129</v>
+        <v>0</v>
       </c>
       <c r="D171" s="28">
-        <v>204</v>
+        <v>0</v>
       </c>
       <c r="E171" s="28">
-        <v>278</v>
-[...1 lines deleted...]
-      <c r="F171" s="28"/>
+        <v>0</v>
+      </c>
+      <c r="F171" s="28">
+        <v>0</v>
+      </c>
       <c r="G171" s="28"/>
       <c r="H171" s="31"/>
       <c r="I171" s="29"/>
       <c r="J171" s="31"/>
       <c r="K171" s="31"/>
       <c r="L171" s="31"/>
       <c r="M171" s="31"/>
       <c r="N171" s="7"/>
       <c r="O171" s="7"/>
       <c r="P171" s="7"/>
       <c r="Q171" s="7"/>
       <c r="R171" s="7"/>
       <c r="S171" s="7"/>
       <c r="T171" s="7"/>
       <c r="U171" s="7"/>
       <c r="W171" s="19"/>
       <c r="X171" s="19"/>
       <c r="Y171" s="19"/>
       <c r="Z171" s="19"/>
       <c r="AA171" s="19"/>
       <c r="AB171" s="19"/>
       <c r="AC171" s="19"/>
       <c r="AD171" s="19"/>
       <c r="AE171" s="19"/>
     </row>
     <row r="172" spans="1:31" s="1" customFormat="1">
-      <c r="A172" s="36" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="A172" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="B172" s="28" t="s">
+        <v>116</v>
       </c>
       <c r="C172" s="28">
         <v>1</v>
       </c>
       <c r="D172" s="28">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E172" s="28">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="F172" s="28"/>
+        <v>3</v>
+      </c>
+      <c r="F172" s="28">
+        <v>3</v>
+      </c>
       <c r="G172" s="28"/>
       <c r="H172" s="31"/>
       <c r="I172" s="29"/>
       <c r="J172" s="31"/>
       <c r="K172" s="31"/>
       <c r="L172" s="31"/>
       <c r="M172" s="31"/>
       <c r="N172" s="7"/>
       <c r="O172" s="7"/>
       <c r="P172" s="7"/>
       <c r="Q172" s="7"/>
       <c r="R172" s="7"/>
       <c r="S172" s="7"/>
       <c r="T172" s="7"/>
       <c r="U172" s="7"/>
       <c r="W172" s="19"/>
       <c r="X172" s="19"/>
       <c r="Y172" s="19"/>
       <c r="Z172" s="19"/>
       <c r="AA172" s="19"/>
       <c r="AB172" s="19"/>
       <c r="AC172" s="19"/>
       <c r="AD172" s="19"/>
       <c r="AE172" s="19"/>
     </row>
     <row r="173" spans="1:31" s="1" customFormat="1">
       <c r="A173" s="39" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B173" s="28" t="s">
         <v>116</v>
       </c>
       <c r="C173" s="28">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D173" s="28">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="E173" s="28">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="F173" s="28"/>
+        <v>1</v>
+      </c>
+      <c r="F173" s="28">
+        <v>1</v>
+      </c>
       <c r="G173" s="28"/>
       <c r="H173" s="31"/>
       <c r="I173" s="29"/>
       <c r="J173" s="31"/>
       <c r="K173" s="31"/>
       <c r="L173" s="31"/>
       <c r="M173" s="31"/>
       <c r="N173" s="7"/>
       <c r="O173" s="7"/>
       <c r="P173" s="7"/>
       <c r="Q173" s="7"/>
       <c r="R173" s="7"/>
       <c r="S173" s="7"/>
       <c r="T173" s="7"/>
       <c r="U173" s="7"/>
       <c r="W173" s="19"/>
       <c r="X173" s="19"/>
       <c r="Y173" s="19"/>
       <c r="Z173" s="19"/>
       <c r="AA173" s="19"/>
       <c r="AB173" s="19"/>
       <c r="AC173" s="19"/>
       <c r="AD173" s="19"/>
       <c r="AE173" s="19"/>
     </row>
     <row r="174" spans="1:31" s="1" customFormat="1">
-      <c r="A174" s="40"/>
-[...2 lines deleted...]
-      <c r="F174" s="28"/>
+      <c r="A174" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="B174" s="28">
+        <v>1</v>
+      </c>
+      <c r="C174" s="28">
+        <v>1</v>
+      </c>
+      <c r="D174" s="28">
+        <v>1</v>
+      </c>
+      <c r="E174" s="28">
+        <v>2</v>
+      </c>
+      <c r="F174" s="28">
+        <v>2</v>
+      </c>
       <c r="G174" s="28"/>
-      <c r="H174" s="30"/>
-[...4 lines deleted...]
-      <c r="M174" s="25"/>
+      <c r="H174" s="31"/>
+      <c r="I174" s="29"/>
+      <c r="J174" s="31"/>
+      <c r="K174" s="31"/>
+      <c r="L174" s="31"/>
+      <c r="M174" s="31"/>
       <c r="N174" s="7"/>
       <c r="O174" s="7"/>
       <c r="P174" s="7"/>
       <c r="Q174" s="7"/>
       <c r="R174" s="7"/>
       <c r="S174" s="7"/>
       <c r="T174" s="7"/>
       <c r="U174" s="7"/>
       <c r="W174" s="19"/>
       <c r="X174" s="19"/>
       <c r="Y174" s="19"/>
       <c r="Z174" s="19"/>
       <c r="AA174" s="19"/>
       <c r="AB174" s="19"/>
       <c r="AC174" s="19"/>
       <c r="AD174" s="19"/>
       <c r="AE174" s="19"/>
     </row>
-    <row r="175" spans="1:31" s="1" customFormat="1" ht="68.25">
-[...7 lines deleted...]
-      <c r="F175" s="28"/>
+    <row r="175" spans="1:31" s="1" customFormat="1">
+      <c r="A175" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="B175" s="28">
+        <v>10</v>
+      </c>
+      <c r="C175" s="28">
+        <v>22</v>
+      </c>
+      <c r="D175" s="28">
+        <v>35</v>
+      </c>
+      <c r="E175" s="28">
+        <v>46</v>
+      </c>
+      <c r="F175" s="28">
+        <v>60</v>
+      </c>
       <c r="G175" s="28"/>
-      <c r="H175" s="30"/>
-[...4 lines deleted...]
-      <c r="M175" s="25"/>
+      <c r="H175" s="31"/>
+      <c r="I175" s="29"/>
+      <c r="J175" s="31"/>
+      <c r="K175" s="31"/>
+      <c r="L175" s="31"/>
+      <c r="M175" s="31"/>
       <c r="N175" s="7"/>
       <c r="O175" s="7"/>
       <c r="P175" s="7"/>
       <c r="Q175" s="7"/>
       <c r="R175" s="7"/>
       <c r="S175" s="7"/>
       <c r="T175" s="7"/>
       <c r="U175" s="7"/>
       <c r="W175" s="19"/>
       <c r="X175" s="19"/>
       <c r="Y175" s="19"/>
       <c r="Z175" s="19"/>
       <c r="AA175" s="19"/>
       <c r="AB175" s="19"/>
       <c r="AC175" s="19"/>
       <c r="AD175" s="19"/>
       <c r="AE175" s="19"/>
     </row>
     <row r="176" spans="1:31" s="1" customFormat="1">
       <c r="A176" s="36" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="B176" s="28">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="C176" s="28">
-        <v>37</v>
+        <v>129</v>
       </c>
       <c r="D176" s="28">
-        <v>56</v>
+        <v>204</v>
       </c>
       <c r="E176" s="28">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="F176" s="28"/>
+        <v>278</v>
+      </c>
+      <c r="F176" s="28">
+        <v>365</v>
+      </c>
       <c r="G176" s="28"/>
       <c r="H176" s="31"/>
       <c r="I176" s="29"/>
       <c r="J176" s="31"/>
       <c r="K176" s="31"/>
       <c r="L176" s="31"/>
       <c r="M176" s="31"/>
       <c r="N176" s="7"/>
       <c r="O176" s="7"/>
       <c r="P176" s="7"/>
       <c r="Q176" s="7"/>
       <c r="R176" s="7"/>
       <c r="S176" s="7"/>
       <c r="T176" s="7"/>
       <c r="U176" s="7"/>
       <c r="W176" s="19"/>
       <c r="X176" s="19"/>
       <c r="Y176" s="19"/>
       <c r="Z176" s="19"/>
       <c r="AA176" s="19"/>
       <c r="AB176" s="19"/>
       <c r="AC176" s="19"/>
       <c r="AD176" s="19"/>
       <c r="AE176" s="19"/>
     </row>
     <row r="177" spans="1:31" s="1" customFormat="1">
       <c r="A177" s="36" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>82</v>
+      </c>
+      <c r="B177" s="28">
+        <v>0</v>
       </c>
       <c r="C177" s="28">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="D177" s="28">
-        <v>43</v>
+        <v>1</v>
       </c>
       <c r="E177" s="28">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="F177" s="28"/>
+        <v>1</v>
+      </c>
+      <c r="F177" s="28">
+        <v>2</v>
+      </c>
       <c r="G177" s="28"/>
       <c r="H177" s="31"/>
       <c r="I177" s="29"/>
       <c r="J177" s="31"/>
       <c r="K177" s="31"/>
       <c r="L177" s="31"/>
       <c r="M177" s="31"/>
       <c r="N177" s="7"/>
       <c r="O177" s="7"/>
       <c r="P177" s="7"/>
       <c r="Q177" s="7"/>
       <c r="R177" s="7"/>
       <c r="S177" s="7"/>
       <c r="T177" s="7"/>
       <c r="U177" s="7"/>
       <c r="W177" s="19"/>
       <c r="X177" s="19"/>
       <c r="Y177" s="19"/>
       <c r="Z177" s="19"/>
       <c r="AA177" s="19"/>
       <c r="AB177" s="19"/>
       <c r="AC177" s="19"/>
       <c r="AD177" s="19"/>
       <c r="AE177" s="19"/>
     </row>
     <row r="178" spans="1:31" s="1" customFormat="1">
       <c r="A178" s="39" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>54</v>
+      </c>
+      <c r="B178" s="28" t="s">
+        <v>116</v>
       </c>
       <c r="C178" s="28">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D178" s="28">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="E178" s="28">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="F178" s="28"/>
+        <v>12</v>
+      </c>
+      <c r="F178" s="28">
+        <v>15</v>
+      </c>
       <c r="G178" s="28"/>
       <c r="H178" s="31"/>
       <c r="I178" s="29"/>
       <c r="J178" s="31"/>
       <c r="K178" s="31"/>
       <c r="L178" s="31"/>
       <c r="M178" s="31"/>
       <c r="N178" s="7"/>
       <c r="O178" s="7"/>
       <c r="P178" s="7"/>
       <c r="Q178" s="7"/>
       <c r="R178" s="7"/>
       <c r="S178" s="7"/>
       <c r="T178" s="7"/>
       <c r="U178" s="7"/>
       <c r="W178" s="19"/>
       <c r="X178" s="19"/>
       <c r="Y178" s="19"/>
       <c r="Z178" s="19"/>
       <c r="AA178" s="19"/>
       <c r="AB178" s="19"/>
       <c r="AC178" s="19"/>
       <c r="AD178" s="19"/>
       <c r="AE178" s="19"/>
     </row>
     <row r="179" spans="1:31" s="1" customFormat="1">
-      <c r="A179" s="36" t="s">
-[...14 lines deleted...]
-      <c r="F179" s="28"/>
+      <c r="A179" s="40"/>
+      <c r="D179" s="29"/>
+      <c r="E179" s="29"/>
+      <c r="F179" s="29"/>
       <c r="G179" s="28"/>
-      <c r="H179" s="31"/>
-[...4 lines deleted...]
-      <c r="M179" s="31"/>
+      <c r="H179" s="30"/>
+      <c r="I179" s="49"/>
+      <c r="J179" s="30"/>
+      <c r="K179" s="30"/>
+      <c r="L179" s="25"/>
+      <c r="M179" s="25"/>
       <c r="N179" s="7"/>
       <c r="O179" s="7"/>
       <c r="P179" s="7"/>
       <c r="Q179" s="7"/>
       <c r="R179" s="7"/>
       <c r="S179" s="7"/>
       <c r="T179" s="7"/>
       <c r="U179" s="7"/>
       <c r="W179" s="19"/>
       <c r="X179" s="19"/>
       <c r="Y179" s="19"/>
       <c r="Z179" s="19"/>
       <c r="AA179" s="19"/>
       <c r="AB179" s="19"/>
       <c r="AC179" s="19"/>
       <c r="AD179" s="19"/>
       <c r="AE179" s="19"/>
     </row>
-    <row r="180" spans="1:31" s="1" customFormat="1">
-[...15 lines deleted...]
-      <c r="F180" s="28"/>
+    <row r="180" spans="1:31" s="1" customFormat="1" ht="68.25">
+      <c r="A180" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="B180" s="29"/>
+      <c r="C180" s="28"/>
+      <c r="D180" s="29"/>
+      <c r="E180" s="29"/>
+      <c r="F180" s="29"/>
       <c r="G180" s="28"/>
-      <c r="H180" s="31"/>
-[...4 lines deleted...]
-      <c r="M180" s="31"/>
+      <c r="H180" s="30"/>
+      <c r="I180" s="58"/>
+      <c r="J180" s="30"/>
+      <c r="K180" s="30"/>
+      <c r="L180" s="25"/>
+      <c r="M180" s="25"/>
       <c r="N180" s="7"/>
       <c r="O180" s="7"/>
       <c r="P180" s="7"/>
       <c r="Q180" s="7"/>
       <c r="R180" s="7"/>
       <c r="S180" s="7"/>
       <c r="T180" s="7"/>
       <c r="U180" s="7"/>
       <c r="W180" s="19"/>
       <c r="X180" s="19"/>
       <c r="Y180" s="19"/>
       <c r="Z180" s="19"/>
       <c r="AA180" s="19"/>
       <c r="AB180" s="19"/>
       <c r="AC180" s="19"/>
       <c r="AD180" s="19"/>
       <c r="AE180" s="19"/>
     </row>
     <row r="181" spans="1:31" s="1" customFormat="1">
       <c r="A181" s="36" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="B181" s="28">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="C181" s="28">
-        <v>4</v>
+        <v>37</v>
       </c>
       <c r="D181" s="28">
-        <v>6</v>
+        <v>56</v>
       </c>
       <c r="E181" s="28">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="F181" s="28"/>
+        <v>82</v>
+      </c>
+      <c r="F181" s="28">
+        <v>108</v>
+      </c>
       <c r="G181" s="28"/>
       <c r="H181" s="31"/>
       <c r="I181" s="29"/>
       <c r="J181" s="31"/>
       <c r="K181" s="31"/>
       <c r="L181" s="31"/>
       <c r="M181" s="31"/>
       <c r="N181" s="7"/>
       <c r="O181" s="7"/>
       <c r="P181" s="7"/>
       <c r="Q181" s="7"/>
       <c r="R181" s="7"/>
       <c r="S181" s="7"/>
       <c r="T181" s="7"/>
       <c r="U181" s="7"/>
       <c r="W181" s="19"/>
       <c r="X181" s="19"/>
       <c r="Y181" s="19"/>
       <c r="Z181" s="19"/>
       <c r="AA181" s="19"/>
       <c r="AB181" s="19"/>
       <c r="AC181" s="19"/>
       <c r="AD181" s="19"/>
       <c r="AE181" s="19"/>
     </row>
     <row r="182" spans="1:31" s="1" customFormat="1">
       <c r="A182" s="36" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>75</v>
+      </c>
+      <c r="B182" s="28" t="s">
+        <v>103</v>
       </c>
       <c r="C182" s="28">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="D182" s="28">
-        <v>1</v>
+        <v>43</v>
       </c>
       <c r="E182" s="28">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="F182" s="28"/>
+        <v>65</v>
+      </c>
+      <c r="F182" s="28">
+        <v>88</v>
+      </c>
       <c r="G182" s="28"/>
       <c r="H182" s="31"/>
       <c r="I182" s="29"/>
       <c r="J182" s="31"/>
       <c r="K182" s="31"/>
       <c r="L182" s="31"/>
       <c r="M182" s="31"/>
       <c r="N182" s="7"/>
       <c r="O182" s="7"/>
       <c r="P182" s="7"/>
       <c r="Q182" s="7"/>
       <c r="R182" s="7"/>
       <c r="S182" s="7"/>
       <c r="T182" s="7"/>
       <c r="U182" s="7"/>
       <c r="W182" s="19"/>
       <c r="X182" s="19"/>
       <c r="Y182" s="19"/>
       <c r="Z182" s="19"/>
       <c r="AA182" s="19"/>
       <c r="AB182" s="19"/>
       <c r="AC182" s="19"/>
       <c r="AD182" s="19"/>
       <c r="AE182" s="19"/>
     </row>
     <row r="183" spans="1:31" s="1" customFormat="1">
-      <c r="A183" s="36" t="s">
-        <v>78</v>
+      <c r="A183" s="39" t="s">
+        <v>50</v>
       </c>
       <c r="B183" s="28">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C183" s="28">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D183" s="28">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E183" s="28">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="F183" s="28"/>
+        <v>2</v>
+      </c>
+      <c r="F183" s="28">
+        <v>2</v>
+      </c>
       <c r="G183" s="28"/>
       <c r="H183" s="31"/>
       <c r="I183" s="29"/>
       <c r="J183" s="31"/>
       <c r="K183" s="31"/>
       <c r="L183" s="31"/>
       <c r="M183" s="31"/>
       <c r="N183" s="7"/>
       <c r="O183" s="7"/>
       <c r="P183" s="7"/>
       <c r="Q183" s="7"/>
       <c r="R183" s="7"/>
       <c r="S183" s="7"/>
       <c r="T183" s="7"/>
       <c r="U183" s="7"/>
       <c r="W183" s="19"/>
       <c r="X183" s="19"/>
       <c r="Y183" s="19"/>
       <c r="Z183" s="19"/>
       <c r="AA183" s="19"/>
       <c r="AB183" s="19"/>
       <c r="AC183" s="19"/>
       <c r="AD183" s="19"/>
       <c r="AE183" s="19"/>
     </row>
     <row r="184" spans="1:31" s="1" customFormat="1">
-      <c r="A184" s="40"/>
-[...4 lines deleted...]
-      <c r="F184" s="28"/>
+      <c r="A184" s="36" t="s">
+        <v>76</v>
+      </c>
+      <c r="B184" s="28">
+        <v>0</v>
+      </c>
+      <c r="C184" s="28">
+        <v>0</v>
+      </c>
+      <c r="D184" s="28">
+        <v>0</v>
+      </c>
+      <c r="E184" s="28">
+        <v>0</v>
+      </c>
+      <c r="F184" s="28">
+        <v>1</v>
+      </c>
       <c r="G184" s="28"/>
       <c r="H184" s="31"/>
-      <c r="I184" s="52"/>
-[...3 lines deleted...]
-      <c r="M184" s="25"/>
+      <c r="I184" s="29"/>
+      <c r="J184" s="31"/>
+      <c r="K184" s="31"/>
+      <c r="L184" s="31"/>
+      <c r="M184" s="31"/>
       <c r="N184" s="7"/>
       <c r="O184" s="7"/>
       <c r="P184" s="7"/>
       <c r="Q184" s="7"/>
       <c r="R184" s="7"/>
       <c r="S184" s="7"/>
       <c r="T184" s="7"/>
       <c r="U184" s="7"/>
       <c r="W184" s="19"/>
       <c r="X184" s="19"/>
       <c r="Y184" s="19"/>
       <c r="Z184" s="19"/>
       <c r="AA184" s="19"/>
       <c r="AB184" s="19"/>
       <c r="AC184" s="19"/>
       <c r="AD184" s="19"/>
       <c r="AE184" s="19"/>
     </row>
-    <row r="185" spans="1:31" s="1" customFormat="1" ht="45.75">
-[...7 lines deleted...]
-      <c r="F185" s="28"/>
+    <row r="185" spans="1:31" s="1" customFormat="1">
+      <c r="A185" s="36" t="s">
+        <v>84</v>
+      </c>
+      <c r="B185" s="28">
+        <v>1</v>
+      </c>
+      <c r="C185" s="28">
+        <v>3</v>
+      </c>
+      <c r="D185" s="28">
+        <v>4</v>
+      </c>
+      <c r="E185" s="28">
+        <v>5</v>
+      </c>
+      <c r="F185" s="28">
+        <v>7</v>
+      </c>
       <c r="G185" s="28"/>
-      <c r="H185" s="25"/>
-[...4 lines deleted...]
-      <c r="M185" s="25"/>
+      <c r="H185" s="31"/>
+      <c r="I185" s="29"/>
+      <c r="J185" s="31"/>
+      <c r="K185" s="31"/>
+      <c r="L185" s="31"/>
+      <c r="M185" s="31"/>
       <c r="N185" s="7"/>
       <c r="O185" s="7"/>
       <c r="P185" s="7"/>
       <c r="Q185" s="7"/>
       <c r="R185" s="7"/>
       <c r="S185" s="7"/>
       <c r="T185" s="7"/>
       <c r="U185" s="7"/>
       <c r="W185" s="19"/>
       <c r="X185" s="19"/>
       <c r="Y185" s="19"/>
       <c r="Z185" s="19"/>
       <c r="AA185" s="19"/>
       <c r="AB185" s="19"/>
       <c r="AC185" s="19"/>
       <c r="AD185" s="19"/>
       <c r="AE185" s="19"/>
     </row>
     <row r="186" spans="1:31" s="1" customFormat="1">
       <c r="A186" s="36" t="s">
-        <v>47</v>
+        <v>83</v>
       </c>
       <c r="B186" s="28">
-        <v>18503</v>
+        <v>2</v>
       </c>
       <c r="C186" s="28">
-        <v>39184</v>
+        <v>4</v>
       </c>
       <c r="D186" s="28">
-        <v>65918</v>
+        <v>6</v>
       </c>
       <c r="E186" s="28">
-        <v>98266</v>
-[...1 lines deleted...]
-      <c r="F186" s="28"/>
+        <v>8</v>
+      </c>
+      <c r="F186" s="28">
+        <v>9</v>
+      </c>
       <c r="G186" s="28"/>
       <c r="H186" s="31"/>
       <c r="I186" s="29"/>
       <c r="J186" s="31"/>
       <c r="K186" s="31"/>
       <c r="L186" s="31"/>
       <c r="M186" s="31"/>
       <c r="N186" s="7"/>
       <c r="O186" s="7"/>
       <c r="P186" s="7"/>
       <c r="Q186" s="7"/>
       <c r="R186" s="7"/>
       <c r="S186" s="7"/>
       <c r="T186" s="7"/>
       <c r="U186" s="7"/>
       <c r="W186" s="19"/>
       <c r="X186" s="19"/>
       <c r="Y186" s="19"/>
       <c r="Z186" s="19"/>
       <c r="AA186" s="19"/>
       <c r="AB186" s="19"/>
       <c r="AC186" s="19"/>
       <c r="AD186" s="19"/>
       <c r="AE186" s="19"/>
     </row>
     <row r="187" spans="1:31" s="1" customFormat="1">
       <c r="A187" s="36" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="B187" s="28">
-        <v>6086</v>
+        <v>0</v>
       </c>
       <c r="C187" s="28">
-        <v>13655</v>
+        <v>1</v>
       </c>
       <c r="D187" s="28">
-        <v>19659</v>
+        <v>1</v>
       </c>
       <c r="E187" s="28">
-        <v>28077</v>
-[...1 lines deleted...]
-      <c r="F187" s="28"/>
+        <v>1</v>
+      </c>
+      <c r="F187" s="28">
+        <v>1</v>
+      </c>
       <c r="G187" s="28"/>
       <c r="H187" s="31"/>
       <c r="I187" s="29"/>
       <c r="J187" s="31"/>
       <c r="K187" s="31"/>
       <c r="L187" s="31"/>
       <c r="M187" s="31"/>
       <c r="N187" s="7"/>
       <c r="O187" s="7"/>
       <c r="P187" s="7"/>
       <c r="Q187" s="7"/>
       <c r="R187" s="7"/>
       <c r="S187" s="7"/>
       <c r="T187" s="7"/>
       <c r="U187" s="7"/>
       <c r="W187" s="19"/>
       <c r="X187" s="19"/>
       <c r="Y187" s="19"/>
       <c r="Z187" s="19"/>
       <c r="AA187" s="19"/>
       <c r="AB187" s="19"/>
       <c r="AC187" s="19"/>
       <c r="AD187" s="19"/>
       <c r="AE187" s="19"/>
     </row>
     <row r="188" spans="1:31" s="1" customFormat="1">
       <c r="A188" s="36" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="B188" s="28">
         <v>0</v>
       </c>
       <c r="C188" s="28">
         <v>0</v>
       </c>
       <c r="D188" s="28">
         <v>0</v>
       </c>
       <c r="E188" s="28">
         <v>0</v>
       </c>
-      <c r="F188" s="28"/>
+      <c r="F188" s="28">
+        <v>0</v>
+      </c>
       <c r="G188" s="28"/>
       <c r="H188" s="31"/>
       <c r="I188" s="29"/>
       <c r="J188" s="31"/>
       <c r="K188" s="31"/>
       <c r="L188" s="31"/>
       <c r="M188" s="31"/>
       <c r="N188" s="7"/>
       <c r="O188" s="7"/>
       <c r="P188" s="7"/>
       <c r="Q188" s="7"/>
       <c r="R188" s="7"/>
       <c r="S188" s="7"/>
       <c r="T188" s="7"/>
       <c r="U188" s="7"/>
       <c r="W188" s="19"/>
       <c r="X188" s="19"/>
       <c r="Y188" s="19"/>
       <c r="Z188" s="19"/>
       <c r="AA188" s="19"/>
       <c r="AB188" s="19"/>
       <c r="AC188" s="19"/>
       <c r="AD188" s="19"/>
       <c r="AE188" s="19"/>
     </row>
-    <row r="189" spans="1:31">
-[...15 lines deleted...]
-      <c r="F189" s="28"/>
+    <row r="189" spans="1:31" s="1" customFormat="1">
+      <c r="A189" s="40"/>
+      <c r="B189" s="29"/>
+      <c r="C189" s="28"/>
+      <c r="D189" s="29"/>
+      <c r="E189" s="29"/>
+      <c r="F189" s="29"/>
       <c r="G189" s="28"/>
       <c r="H189" s="31"/>
-      <c r="I189" s="29"/>
-[...3 lines deleted...]
-      <c r="M189" s="31"/>
+      <c r="I189" s="52"/>
+      <c r="J189" s="51"/>
+      <c r="K189" s="30"/>
+      <c r="L189" s="29"/>
+      <c r="M189" s="25"/>
       <c r="N189" s="7"/>
       <c r="O189" s="7"/>
       <c r="P189" s="7"/>
       <c r="Q189" s="7"/>
       <c r="R189" s="7"/>
       <c r="S189" s="7"/>
       <c r="T189" s="7"/>
       <c r="U189" s="7"/>
       <c r="W189" s="19"/>
       <c r="X189" s="19"/>
       <c r="Y189" s="19"/>
       <c r="Z189" s="19"/>
       <c r="AA189" s="19"/>
       <c r="AB189" s="19"/>
       <c r="AC189" s="19"/>
       <c r="AD189" s="19"/>
       <c r="AE189" s="19"/>
     </row>
-    <row r="190" spans="1:31" s="1" customFormat="1">
-[...15 lines deleted...]
-      <c r="F190" s="28"/>
+    <row r="190" spans="1:31" s="1" customFormat="1" ht="45.75">
+      <c r="A190" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="B190" s="43"/>
+      <c r="C190" s="28"/>
+      <c r="D190" s="43"/>
+      <c r="E190" s="43"/>
+      <c r="F190" s="43"/>
       <c r="G190" s="28"/>
-      <c r="H190" s="31"/>
-[...12 lines deleted...]
-      <c r="U190" s="6"/>
+      <c r="H190" s="25"/>
+      <c r="I190" s="43"/>
+      <c r="J190" s="25"/>
+      <c r="K190" s="30"/>
+      <c r="L190" s="59"/>
+      <c r="M190" s="25"/>
+      <c r="N190" s="7"/>
+      <c r="O190" s="7"/>
+      <c r="P190" s="7"/>
+      <c r="Q190" s="7"/>
+      <c r="R190" s="7"/>
+      <c r="S190" s="7"/>
+      <c r="T190" s="7"/>
+      <c r="U190" s="7"/>
       <c r="W190" s="19"/>
       <c r="X190" s="19"/>
       <c r="Y190" s="19"/>
       <c r="Z190" s="19"/>
       <c r="AA190" s="19"/>
       <c r="AB190" s="19"/>
       <c r="AC190" s="19"/>
       <c r="AD190" s="19"/>
       <c r="AE190" s="19"/>
     </row>
     <row r="191" spans="1:31" s="1" customFormat="1">
-      <c r="A191" s="60" t="s">
-        <v>67</v>
+      <c r="A191" s="36" t="s">
+        <v>47</v>
       </c>
       <c r="B191" s="28">
-        <v>49</v>
+        <v>18503</v>
       </c>
       <c r="C191" s="28">
-        <v>85</v>
+        <v>39184</v>
       </c>
       <c r="D191" s="28">
-        <v>122</v>
+        <v>65918</v>
       </c>
       <c r="E191" s="28">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="F191" s="28"/>
+        <v>98266</v>
+      </c>
+      <c r="F191" s="28">
+        <v>124850</v>
+      </c>
       <c r="G191" s="28"/>
       <c r="H191" s="31"/>
       <c r="I191" s="29"/>
       <c r="J191" s="31"/>
       <c r="K191" s="31"/>
       <c r="L191" s="31"/>
       <c r="M191" s="31"/>
       <c r="N191" s="7"/>
       <c r="O191" s="7"/>
       <c r="P191" s="7"/>
       <c r="Q191" s="7"/>
       <c r="R191" s="7"/>
       <c r="S191" s="7"/>
       <c r="T191" s="7"/>
       <c r="U191" s="7"/>
       <c r="W191" s="19"/>
       <c r="X191" s="19"/>
       <c r="Y191" s="19"/>
       <c r="Z191" s="19"/>
       <c r="AA191" s="19"/>
       <c r="AB191" s="19"/>
       <c r="AC191" s="19"/>
       <c r="AD191" s="19"/>
       <c r="AE191" s="19"/>
     </row>
     <row r="192" spans="1:31" s="1" customFormat="1">
-      <c r="A192" s="60" t="s">
-        <v>52</v>
+      <c r="A192" s="36" t="s">
+        <v>48</v>
       </c>
       <c r="B192" s="28">
-        <v>34</v>
+        <v>6086</v>
       </c>
       <c r="C192" s="28">
-        <v>447</v>
+        <v>13655</v>
       </c>
       <c r="D192" s="28">
-        <v>1394</v>
+        <v>19659</v>
       </c>
       <c r="E192" s="28">
-        <v>1432</v>
-[...1 lines deleted...]
-      <c r="F192" s="28"/>
+        <v>28077</v>
+      </c>
+      <c r="F192" s="28">
+        <v>34222</v>
+      </c>
       <c r="G192" s="28"/>
       <c r="H192" s="31"/>
       <c r="I192" s="29"/>
       <c r="J192" s="31"/>
       <c r="K192" s="31"/>
       <c r="L192" s="31"/>
       <c r="M192" s="31"/>
       <c r="N192" s="7"/>
       <c r="O192" s="7"/>
       <c r="P192" s="7"/>
       <c r="Q192" s="7"/>
       <c r="R192" s="7"/>
       <c r="S192" s="7"/>
       <c r="T192" s="7"/>
       <c r="U192" s="7"/>
       <c r="W192" s="19"/>
       <c r="X192" s="19"/>
       <c r="Y192" s="19"/>
       <c r="Z192" s="19"/>
       <c r="AA192" s="19"/>
       <c r="AB192" s="19"/>
       <c r="AC192" s="19"/>
       <c r="AD192" s="19"/>
       <c r="AE192" s="19"/>
     </row>
     <row r="193" spans="1:31" s="1" customFormat="1">
-      <c r="A193" s="60" t="s">
-        <v>53</v>
+      <c r="A193" s="36" t="s">
+        <v>49</v>
       </c>
       <c r="B193" s="28">
-        <v>2814</v>
+        <v>0</v>
       </c>
       <c r="C193" s="28">
-        <v>5592</v>
+        <v>0</v>
       </c>
       <c r="D193" s="28">
-        <v>11659</v>
+        <v>0</v>
       </c>
       <c r="E193" s="28">
-        <v>19929</v>
-[...1 lines deleted...]
-      <c r="F193" s="28"/>
+        <v>0</v>
+      </c>
+      <c r="F193" s="28">
+        <v>0</v>
+      </c>
       <c r="G193" s="28"/>
       <c r="H193" s="31"/>
       <c r="I193" s="29"/>
       <c r="J193" s="31"/>
       <c r="K193" s="31"/>
       <c r="L193" s="31"/>
       <c r="M193" s="31"/>
       <c r="N193" s="7"/>
       <c r="O193" s="7"/>
       <c r="P193" s="7"/>
       <c r="Q193" s="7"/>
       <c r="R193" s="7"/>
       <c r="S193" s="7"/>
       <c r="T193" s="7"/>
       <c r="U193" s="7"/>
       <c r="W193" s="19"/>
       <c r="X193" s="19"/>
       <c r="Y193" s="19"/>
       <c r="Z193" s="19"/>
       <c r="AA193" s="19"/>
       <c r="AB193" s="19"/>
       <c r="AC193" s="19"/>
       <c r="AD193" s="19"/>
       <c r="AE193" s="19"/>
     </row>
-    <row r="194" spans="1:31" s="1" customFormat="1">
+    <row r="194" spans="1:31">
       <c r="A194" s="60" t="s">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="B194" s="28">
-        <v>420</v>
+        <v>9</v>
       </c>
       <c r="C194" s="28">
-        <v>424</v>
+        <v>36</v>
       </c>
       <c r="D194" s="28">
-        <v>429</v>
+        <v>62</v>
       </c>
       <c r="E194" s="28">
-        <v>433</v>
-[...1 lines deleted...]
-      <c r="F194" s="28"/>
+        <v>88</v>
+      </c>
+      <c r="F194" s="28">
+        <v>108</v>
+      </c>
       <c r="G194" s="28"/>
       <c r="H194" s="31"/>
       <c r="I194" s="29"/>
       <c r="J194" s="31"/>
       <c r="K194" s="31"/>
       <c r="L194" s="31"/>
       <c r="M194" s="31"/>
-      <c r="N194" s="6"/>
-[...6 lines deleted...]
-      <c r="U194" s="6"/>
+      <c r="N194" s="7"/>
+      <c r="O194" s="7"/>
+      <c r="P194" s="7"/>
+      <c r="Q194" s="7"/>
+      <c r="R194" s="7"/>
+      <c r="S194" s="7"/>
+      <c r="T194" s="7"/>
+      <c r="U194" s="7"/>
       <c r="W194" s="19"/>
       <c r="X194" s="19"/>
       <c r="Y194" s="19"/>
       <c r="Z194" s="19"/>
       <c r="AA194" s="19"/>
       <c r="AB194" s="19"/>
       <c r="AC194" s="19"/>
       <c r="AD194" s="19"/>
       <c r="AE194" s="19"/>
     </row>
     <row r="195" spans="1:31" s="1" customFormat="1">
       <c r="A195" s="60" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="B195" s="28">
-        <v>12</v>
+        <v>215</v>
       </c>
       <c r="C195" s="28">
-        <v>25</v>
+        <v>445</v>
       </c>
       <c r="D195" s="28">
-        <v>39</v>
+        <v>675</v>
       </c>
       <c r="E195" s="28">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="F195" s="28"/>
+        <v>904</v>
+      </c>
+      <c r="F195" s="28">
+        <v>1134</v>
+      </c>
       <c r="G195" s="28"/>
       <c r="H195" s="31"/>
       <c r="I195" s="29"/>
       <c r="J195" s="31"/>
       <c r="K195" s="31"/>
       <c r="L195" s="31"/>
       <c r="M195" s="31"/>
-      <c r="N195" s="7"/>
-[...6 lines deleted...]
-      <c r="U195" s="7"/>
+      <c r="N195" s="6"/>
+      <c r="O195" s="6"/>
+      <c r="P195" s="6"/>
+      <c r="Q195" s="6"/>
+      <c r="R195" s="6"/>
+      <c r="S195" s="6"/>
+      <c r="T195" s="6"/>
+      <c r="U195" s="6"/>
       <c r="W195" s="19"/>
       <c r="X195" s="19"/>
       <c r="Y195" s="19"/>
       <c r="Z195" s="19"/>
       <c r="AA195" s="19"/>
       <c r="AB195" s="19"/>
       <c r="AC195" s="19"/>
       <c r="AD195" s="19"/>
       <c r="AE195" s="19"/>
     </row>
     <row r="196" spans="1:31" s="1" customFormat="1">
-      <c r="A196" s="36" t="s">
-        <v>56</v>
+      <c r="A196" s="60" t="s">
+        <v>67</v>
       </c>
       <c r="B196" s="28">
-        <v>2</v>
+        <v>49</v>
       </c>
       <c r="C196" s="28">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="D196" s="28">
-        <v>2</v>
+        <v>122</v>
       </c>
       <c r="E196" s="28">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="F196" s="28"/>
+        <v>158</v>
+      </c>
+      <c r="F196" s="28">
+        <v>221</v>
+      </c>
       <c r="G196" s="28"/>
       <c r="H196" s="31"/>
       <c r="I196" s="29"/>
       <c r="J196" s="31"/>
       <c r="K196" s="31"/>
       <c r="L196" s="31"/>
       <c r="M196" s="31"/>
       <c r="N196" s="7"/>
       <c r="O196" s="7"/>
       <c r="P196" s="7"/>
       <c r="Q196" s="7"/>
       <c r="R196" s="7"/>
       <c r="S196" s="7"/>
       <c r="T196" s="7"/>
       <c r="U196" s="7"/>
       <c r="W196" s="19"/>
       <c r="X196" s="19"/>
       <c r="Y196" s="19"/>
       <c r="Z196" s="19"/>
       <c r="AA196" s="19"/>
       <c r="AB196" s="19"/>
       <c r="AC196" s="19"/>
       <c r="AD196" s="19"/>
       <c r="AE196" s="19"/>
     </row>
     <row r="197" spans="1:31" s="1" customFormat="1">
       <c r="A197" s="60" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="B197" s="28">
-        <v>458</v>
+        <v>34</v>
       </c>
       <c r="C197" s="28">
-        <v>864</v>
+        <v>447</v>
       </c>
       <c r="D197" s="28">
-        <v>1270</v>
+        <v>1394</v>
       </c>
       <c r="E197" s="28">
-        <v>1675</v>
-[...1 lines deleted...]
-      <c r="F197" s="28"/>
+        <v>1432</v>
+      </c>
+      <c r="F197" s="28">
+        <v>1465</v>
+      </c>
       <c r="G197" s="28"/>
       <c r="H197" s="31"/>
       <c r="I197" s="29"/>
       <c r="J197" s="31"/>
       <c r="K197" s="31"/>
       <c r="L197" s="31"/>
       <c r="M197" s="31"/>
       <c r="N197" s="7"/>
       <c r="O197" s="7"/>
       <c r="P197" s="7"/>
       <c r="Q197" s="7"/>
       <c r="R197" s="7"/>
       <c r="S197" s="7"/>
       <c r="T197" s="7"/>
       <c r="U197" s="7"/>
       <c r="W197" s="19"/>
       <c r="X197" s="19"/>
       <c r="Y197" s="19"/>
       <c r="Z197" s="19"/>
       <c r="AA197" s="19"/>
       <c r="AB197" s="19"/>
       <c r="AC197" s="19"/>
       <c r="AD197" s="19"/>
       <c r="AE197" s="19"/>
     </row>
     <row r="198" spans="1:31" s="1" customFormat="1">
       <c r="A198" s="60" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="B198" s="28">
-        <v>7385</v>
+        <v>2814</v>
       </c>
       <c r="C198" s="28">
-        <v>14648</v>
+        <v>5592</v>
       </c>
       <c r="D198" s="28">
-        <v>22735</v>
+        <v>11659</v>
       </c>
       <c r="E198" s="28">
-        <v>31921</v>
-[...1 lines deleted...]
-      <c r="F198" s="28"/>
+        <v>19929</v>
+      </c>
+      <c r="F198" s="28">
+        <v>25714</v>
+      </c>
       <c r="G198" s="28"/>
       <c r="H198" s="31"/>
       <c r="I198" s="29"/>
       <c r="J198" s="31"/>
       <c r="K198" s="31"/>
       <c r="L198" s="31"/>
       <c r="M198" s="31"/>
       <c r="N198" s="7"/>
       <c r="O198" s="7"/>
       <c r="P198" s="7"/>
       <c r="Q198" s="7"/>
       <c r="R198" s="7"/>
       <c r="S198" s="7"/>
       <c r="T198" s="7"/>
       <c r="U198" s="7"/>
       <c r="W198" s="19"/>
       <c r="X198" s="19"/>
       <c r="Y198" s="19"/>
       <c r="Z198" s="19"/>
       <c r="AA198" s="19"/>
       <c r="AB198" s="19"/>
       <c r="AC198" s="19"/>
       <c r="AD198" s="19"/>
       <c r="AE198" s="19"/>
     </row>
     <row r="199" spans="1:31" s="1" customFormat="1">
       <c r="A199" s="60" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="B199" s="28">
-        <v>9</v>
+        <v>420</v>
       </c>
       <c r="C199" s="28">
-        <v>20</v>
+        <v>424</v>
       </c>
       <c r="D199" s="28">
-        <v>31</v>
+        <v>429</v>
       </c>
       <c r="E199" s="28">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="F199" s="28"/>
+        <v>433</v>
+      </c>
+      <c r="F199" s="28">
+        <v>437</v>
+      </c>
       <c r="G199" s="28"/>
       <c r="H199" s="31"/>
       <c r="I199" s="29"/>
       <c r="J199" s="31"/>
       <c r="K199" s="31"/>
       <c r="L199" s="31"/>
       <c r="M199" s="31"/>
-      <c r="N199" s="7"/>
-[...6 lines deleted...]
-      <c r="U199" s="7"/>
+      <c r="N199" s="6"/>
+      <c r="O199" s="6"/>
+      <c r="P199" s="6"/>
+      <c r="Q199" s="6"/>
+      <c r="R199" s="6"/>
+      <c r="S199" s="6"/>
+      <c r="T199" s="6"/>
+      <c r="U199" s="6"/>
       <c r="W199" s="19"/>
       <c r="X199" s="19"/>
       <c r="Y199" s="19"/>
       <c r="Z199" s="19"/>
       <c r="AA199" s="19"/>
       <c r="AB199" s="19"/>
       <c r="AC199" s="19"/>
       <c r="AD199" s="19"/>
       <c r="AE199" s="19"/>
     </row>
     <row r="200" spans="1:31" s="1" customFormat="1">
-      <c r="A200" s="36" t="s">
-        <v>62</v>
+      <c r="A200" s="60" t="s">
+        <v>57</v>
       </c>
       <c r="B200" s="28">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C200" s="28">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="D200" s="28">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="E200" s="28">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="F200" s="28"/>
+        <v>52</v>
+      </c>
+      <c r="F200" s="28">
+        <v>64</v>
+      </c>
       <c r="G200" s="28"/>
       <c r="H200" s="31"/>
       <c r="I200" s="29"/>
       <c r="J200" s="31"/>
       <c r="K200" s="31"/>
       <c r="L200" s="31"/>
       <c r="M200" s="31"/>
       <c r="N200" s="7"/>
       <c r="O200" s="7"/>
       <c r="P200" s="7"/>
       <c r="Q200" s="7"/>
       <c r="R200" s="7"/>
       <c r="S200" s="7"/>
       <c r="T200" s="7"/>
       <c r="U200" s="7"/>
       <c r="W200" s="19"/>
       <c r="X200" s="19"/>
       <c r="Y200" s="19"/>
       <c r="Z200" s="19"/>
       <c r="AA200" s="19"/>
       <c r="AB200" s="19"/>
       <c r="AC200" s="19"/>
       <c r="AD200" s="19"/>
       <c r="AE200" s="19"/>
     </row>
     <row r="201" spans="1:31" s="1" customFormat="1">
-      <c r="A201" s="60" t="s">
-        <v>64</v>
+      <c r="A201" s="36" t="s">
+        <v>56</v>
       </c>
       <c r="B201" s="28">
-        <v>124</v>
+        <v>2</v>
       </c>
       <c r="C201" s="28">
-        <v>260</v>
+        <v>2</v>
       </c>
       <c r="D201" s="28">
-        <v>396</v>
+        <v>2</v>
       </c>
       <c r="E201" s="28">
-        <v>532</v>
-[...1 lines deleted...]
-      <c r="F201" s="28"/>
+        <v>2</v>
+      </c>
+      <c r="F201" s="28">
+        <v>2</v>
+      </c>
       <c r="G201" s="28"/>
       <c r="H201" s="31"/>
       <c r="I201" s="29"/>
       <c r="J201" s="31"/>
       <c r="K201" s="31"/>
       <c r="L201" s="31"/>
       <c r="M201" s="31"/>
       <c r="N201" s="7"/>
       <c r="O201" s="7"/>
       <c r="P201" s="7"/>
       <c r="Q201" s="7"/>
       <c r="R201" s="7"/>
       <c r="S201" s="7"/>
       <c r="T201" s="7"/>
       <c r="U201" s="7"/>
       <c r="W201" s="19"/>
       <c r="X201" s="19"/>
       <c r="Y201" s="19"/>
       <c r="Z201" s="19"/>
       <c r="AA201" s="19"/>
       <c r="AB201" s="19"/>
       <c r="AC201" s="19"/>
       <c r="AD201" s="19"/>
       <c r="AE201" s="19"/>
     </row>
     <row r="202" spans="1:31" s="1" customFormat="1">
       <c r="A202" s="60" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="B202" s="28">
-        <v>32</v>
+        <v>458</v>
       </c>
       <c r="C202" s="28">
-        <v>68</v>
+        <v>864</v>
       </c>
       <c r="D202" s="28">
-        <v>104</v>
+        <v>1270</v>
       </c>
       <c r="E202" s="28">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="F202" s="28"/>
+        <v>1675</v>
+      </c>
+      <c r="F202" s="28">
+        <v>2291</v>
+      </c>
       <c r="G202" s="28"/>
       <c r="H202" s="31"/>
       <c r="I202" s="29"/>
       <c r="J202" s="31"/>
       <c r="K202" s="31"/>
       <c r="L202" s="31"/>
       <c r="M202" s="31"/>
       <c r="N202" s="7"/>
       <c r="O202" s="7"/>
       <c r="P202" s="7"/>
       <c r="Q202" s="7"/>
       <c r="R202" s="7"/>
       <c r="S202" s="7"/>
       <c r="T202" s="7"/>
       <c r="U202" s="7"/>
       <c r="W202" s="19"/>
       <c r="X202" s="19"/>
       <c r="Y202" s="19"/>
       <c r="Z202" s="19"/>
       <c r="AA202" s="19"/>
       <c r="AB202" s="19"/>
       <c r="AC202" s="19"/>
       <c r="AD202" s="19"/>
       <c r="AE202" s="19"/>
     </row>
     <row r="203" spans="1:31" s="1" customFormat="1">
       <c r="A203" s="60" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="B203" s="28">
-        <v>833</v>
+        <v>7385</v>
       </c>
       <c r="C203" s="28">
-        <v>2569</v>
+        <v>14648</v>
       </c>
       <c r="D203" s="28">
-        <v>7279</v>
+        <v>22735</v>
       </c>
       <c r="E203" s="28">
-        <v>12795</v>
-[...1 lines deleted...]
-      <c r="F203" s="28"/>
+        <v>31921</v>
+      </c>
+      <c r="F203" s="28">
+        <v>41126</v>
+      </c>
       <c r="G203" s="28"/>
       <c r="H203" s="31"/>
       <c r="I203" s="29"/>
       <c r="J203" s="31"/>
       <c r="K203" s="31"/>
       <c r="L203" s="31"/>
       <c r="M203" s="31"/>
       <c r="N203" s="7"/>
       <c r="O203" s="7"/>
       <c r="P203" s="7"/>
       <c r="Q203" s="7"/>
       <c r="R203" s="7"/>
       <c r="S203" s="7"/>
       <c r="T203" s="7"/>
       <c r="U203" s="7"/>
       <c r="W203" s="19"/>
       <c r="X203" s="19"/>
       <c r="Y203" s="19"/>
       <c r="Z203" s="19"/>
       <c r="AA203" s="19"/>
       <c r="AB203" s="19"/>
       <c r="AC203" s="19"/>
       <c r="AD203" s="19"/>
       <c r="AE203" s="19"/>
     </row>
     <row r="204" spans="1:31" s="1" customFormat="1">
-      <c r="A204" s="49"/>
-[...4 lines deleted...]
-      <c r="F204" s="28"/>
+      <c r="A204" s="60" t="s">
+        <v>61</v>
+      </c>
+      <c r="B204" s="28">
+        <v>9</v>
+      </c>
+      <c r="C204" s="28">
+        <v>20</v>
+      </c>
+      <c r="D204" s="28">
+        <v>31</v>
+      </c>
+      <c r="E204" s="28">
+        <v>43</v>
+      </c>
+      <c r="F204" s="28">
+        <v>54</v>
+      </c>
       <c r="G204" s="28"/>
-      <c r="H204" s="44"/>
-[...4 lines deleted...]
-      <c r="M204" s="30"/>
+      <c r="H204" s="31"/>
+      <c r="I204" s="29"/>
+      <c r="J204" s="31"/>
+      <c r="K204" s="31"/>
+      <c r="L204" s="31"/>
+      <c r="M204" s="31"/>
       <c r="N204" s="7"/>
       <c r="O204" s="7"/>
       <c r="P204" s="7"/>
       <c r="Q204" s="7"/>
       <c r="R204" s="7"/>
       <c r="S204" s="7"/>
       <c r="T204" s="7"/>
       <c r="U204" s="7"/>
       <c r="W204" s="19"/>
       <c r="X204" s="19"/>
       <c r="Y204" s="19"/>
       <c r="Z204" s="19"/>
       <c r="AA204" s="19"/>
       <c r="AB204" s="19"/>
       <c r="AC204" s="19"/>
       <c r="AD204" s="19"/>
       <c r="AE204" s="19"/>
     </row>
-    <row r="205" spans="1:31" s="1" customFormat="1" ht="45.75">
-[...7 lines deleted...]
-      <c r="F205" s="28"/>
+    <row r="205" spans="1:31" s="1" customFormat="1">
+      <c r="A205" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B205" s="28">
+        <v>21</v>
+      </c>
+      <c r="C205" s="28">
+        <v>42</v>
+      </c>
+      <c r="D205" s="28">
+        <v>63</v>
+      </c>
+      <c r="E205" s="28">
+        <v>83</v>
+      </c>
+      <c r="F205" s="28">
+        <v>105</v>
+      </c>
       <c r="G205" s="28"/>
-      <c r="H205" s="30"/>
-[...4 lines deleted...]
-      <c r="M205" s="25"/>
+      <c r="H205" s="31"/>
+      <c r="I205" s="29"/>
+      <c r="J205" s="31"/>
+      <c r="K205" s="31"/>
+      <c r="L205" s="31"/>
+      <c r="M205" s="31"/>
       <c r="N205" s="7"/>
       <c r="O205" s="7"/>
       <c r="P205" s="7"/>
       <c r="Q205" s="7"/>
       <c r="R205" s="7"/>
       <c r="S205" s="7"/>
       <c r="T205" s="7"/>
       <c r="U205" s="7"/>
       <c r="W205" s="19"/>
       <c r="X205" s="19"/>
       <c r="Y205" s="19"/>
       <c r="Z205" s="19"/>
       <c r="AA205" s="19"/>
       <c r="AB205" s="19"/>
       <c r="AC205" s="19"/>
       <c r="AD205" s="19"/>
       <c r="AE205" s="19"/>
     </row>
     <row r="206" spans="1:31" s="1" customFormat="1">
-      <c r="A206" s="39" t="s">
-        <v>74</v>
+      <c r="A206" s="60" t="s">
+        <v>64</v>
       </c>
       <c r="B206" s="28">
-        <v>17232</v>
+        <v>124</v>
       </c>
       <c r="C206" s="28">
-        <v>35778</v>
+        <v>260</v>
       </c>
       <c r="D206" s="28">
-        <v>59843</v>
+        <v>396</v>
       </c>
       <c r="E206" s="28">
-        <v>90072</v>
-[...1 lines deleted...]
-      <c r="F206" s="28"/>
+        <v>532</v>
+      </c>
+      <c r="F206" s="28">
+        <v>652</v>
+      </c>
       <c r="G206" s="28"/>
       <c r="H206" s="31"/>
       <c r="I206" s="29"/>
       <c r="J206" s="31"/>
       <c r="K206" s="31"/>
       <c r="L206" s="31"/>
       <c r="M206" s="31"/>
       <c r="N206" s="7"/>
       <c r="O206" s="7"/>
       <c r="P206" s="7"/>
       <c r="Q206" s="7"/>
       <c r="R206" s="7"/>
       <c r="S206" s="7"/>
       <c r="T206" s="7"/>
       <c r="U206" s="7"/>
       <c r="W206" s="19"/>
       <c r="X206" s="19"/>
       <c r="Y206" s="19"/>
       <c r="Z206" s="19"/>
       <c r="AA206" s="19"/>
       <c r="AB206" s="19"/>
       <c r="AC206" s="19"/>
       <c r="AD206" s="19"/>
       <c r="AE206" s="19"/>
     </row>
     <row r="207" spans="1:31" s="1" customFormat="1">
-      <c r="A207" s="61" t="s">
-        <v>75</v>
+      <c r="A207" s="60" t="s">
+        <v>65</v>
       </c>
       <c r="B207" s="28">
-        <v>5273</v>
+        <v>32</v>
       </c>
       <c r="C207" s="28">
-        <v>11140</v>
+        <v>68</v>
       </c>
       <c r="D207" s="28">
-        <v>14905</v>
+        <v>104</v>
       </c>
       <c r="E207" s="28">
-        <v>21634</v>
-[...1 lines deleted...]
-      <c r="F207" s="28"/>
+        <v>140</v>
+      </c>
+      <c r="F207" s="28">
+        <v>173</v>
+      </c>
       <c r="G207" s="28"/>
       <c r="H207" s="31"/>
       <c r="I207" s="29"/>
       <c r="J207" s="31"/>
       <c r="K207" s="31"/>
       <c r="L207" s="31"/>
       <c r="M207" s="31"/>
       <c r="N207" s="7"/>
       <c r="O207" s="7"/>
       <c r="P207" s="7"/>
       <c r="Q207" s="7"/>
       <c r="R207" s="7"/>
       <c r="S207" s="7"/>
       <c r="T207" s="7"/>
       <c r="U207" s="7"/>
       <c r="W207" s="19"/>
       <c r="X207" s="19"/>
       <c r="Y207" s="19"/>
       <c r="Z207" s="19"/>
       <c r="AA207" s="19"/>
       <c r="AB207" s="19"/>
       <c r="AC207" s="19"/>
       <c r="AD207" s="19"/>
       <c r="AE207" s="19"/>
     </row>
     <row r="208" spans="1:31" s="1" customFormat="1">
-      <c r="A208" s="61" t="s">
-        <v>87</v>
+      <c r="A208" s="60" t="s">
+        <v>66</v>
       </c>
       <c r="B208" s="28">
-        <v>98</v>
+        <v>833</v>
       </c>
       <c r="C208" s="28">
-        <v>328</v>
+        <v>2569</v>
       </c>
       <c r="D208" s="28">
-        <v>557</v>
+        <v>7279</v>
       </c>
       <c r="E208" s="28">
-        <v>787</v>
-[...1 lines deleted...]
-      <c r="F208" s="28"/>
+        <v>12795</v>
+      </c>
+      <c r="F208" s="28">
+        <v>17082</v>
+      </c>
       <c r="G208" s="28"/>
       <c r="H208" s="31"/>
       <c r="I208" s="29"/>
       <c r="J208" s="31"/>
       <c r="K208" s="31"/>
       <c r="L208" s="31"/>
       <c r="M208" s="31"/>
       <c r="N208" s="7"/>
       <c r="O208" s="7"/>
       <c r="P208" s="7"/>
       <c r="Q208" s="7"/>
       <c r="R208" s="7"/>
       <c r="S208" s="7"/>
       <c r="T208" s="7"/>
       <c r="U208" s="7"/>
       <c r="W208" s="19"/>
       <c r="X208" s="19"/>
       <c r="Y208" s="19"/>
       <c r="Z208" s="19"/>
       <c r="AA208" s="19"/>
       <c r="AB208" s="19"/>
       <c r="AC208" s="19"/>
       <c r="AD208" s="19"/>
       <c r="AE208" s="19"/>
     </row>
     <row r="209" spans="1:31" s="1" customFormat="1">
-      <c r="A209" s="62" t="s">
-        <v>52</v>
+      <c r="A209" s="36" t="s">
+        <v>54</v>
       </c>
       <c r="B209" s="28" t="s">
         <v>116</v>
       </c>
-      <c r="C209" s="28">
-[...8 lines deleted...]
-      <c r="F209" s="28"/>
+      <c r="C209" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="D209" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="E209" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="F209" s="28">
+        <v>1</v>
+      </c>
       <c r="G209" s="28"/>
       <c r="H209" s="31"/>
       <c r="I209" s="29"/>
       <c r="J209" s="31"/>
       <c r="K209" s="31"/>
       <c r="L209" s="31"/>
       <c r="M209" s="31"/>
       <c r="N209" s="7"/>
       <c r="O209" s="7"/>
       <c r="P209" s="7"/>
       <c r="Q209" s="7"/>
       <c r="R209" s="7"/>
       <c r="S209" s="7"/>
       <c r="T209" s="7"/>
       <c r="U209" s="7"/>
       <c r="W209" s="19"/>
       <c r="X209" s="19"/>
       <c r="Y209" s="19"/>
       <c r="Z209" s="19"/>
       <c r="AA209" s="19"/>
       <c r="AB209" s="19"/>
       <c r="AC209" s="19"/>
       <c r="AD209" s="19"/>
       <c r="AE209" s="19"/>
     </row>
-    <row r="210" spans="1:31" s="9" customFormat="1">
-[...15 lines deleted...]
-      <c r="F210" s="28"/>
+    <row r="210" spans="1:31" s="1" customFormat="1">
+      <c r="A210" s="49"/>
+      <c r="B210" s="29"/>
+      <c r="C210" s="28"/>
+      <c r="D210" s="29"/>
+      <c r="E210" s="29"/>
+      <c r="F210" s="29"/>
       <c r="G210" s="28"/>
-      <c r="H210" s="31"/>
-[...4 lines deleted...]
-      <c r="M210" s="31"/>
+      <c r="H210" s="44"/>
+      <c r="I210" s="51"/>
+      <c r="J210" s="30"/>
+      <c r="K210" s="30"/>
+      <c r="L210" s="29"/>
+      <c r="M210" s="30"/>
       <c r="N210" s="7"/>
       <c r="O210" s="7"/>
       <c r="P210" s="7"/>
       <c r="Q210" s="7"/>
       <c r="R210" s="7"/>
       <c r="S210" s="7"/>
       <c r="T210" s="7"/>
       <c r="U210" s="7"/>
       <c r="W210" s="19"/>
       <c r="X210" s="19"/>
       <c r="Y210" s="19"/>
       <c r="Z210" s="19"/>
       <c r="AA210" s="19"/>
       <c r="AB210" s="19"/>
       <c r="AC210" s="19"/>
       <c r="AD210" s="19"/>
       <c r="AE210" s="19"/>
     </row>
-    <row r="211" spans="1:31" s="9" customFormat="1">
-[...15 lines deleted...]
-      <c r="F211" s="28"/>
+    <row r="211" spans="1:31" s="1" customFormat="1" ht="45.75">
+      <c r="A211" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="B211" s="29"/>
+      <c r="C211" s="28"/>
+      <c r="D211" s="29"/>
+      <c r="E211" s="29"/>
+      <c r="F211" s="29"/>
       <c r="G211" s="28"/>
-      <c r="H211" s="31"/>
-[...4 lines deleted...]
-      <c r="M211" s="31"/>
+      <c r="H211" s="30"/>
+      <c r="I211" s="38"/>
+      <c r="J211" s="30"/>
+      <c r="K211" s="30"/>
+      <c r="L211" s="43"/>
+      <c r="M211" s="25"/>
       <c r="N211" s="7"/>
       <c r="O211" s="7"/>
       <c r="P211" s="7"/>
       <c r="Q211" s="7"/>
       <c r="R211" s="7"/>
       <c r="S211" s="7"/>
       <c r="T211" s="7"/>
       <c r="U211" s="7"/>
       <c r="W211" s="19"/>
       <c r="X211" s="19"/>
       <c r="Y211" s="19"/>
       <c r="Z211" s="19"/>
       <c r="AA211" s="19"/>
       <c r="AB211" s="19"/>
       <c r="AC211" s="19"/>
       <c r="AD211" s="19"/>
       <c r="AE211" s="19"/>
     </row>
-    <row r="212" spans="1:31" s="9" customFormat="1">
-[...1 lines deleted...]
-        <v>79</v>
+    <row r="212" spans="1:31" s="1" customFormat="1">
+      <c r="A212" s="39" t="s">
+        <v>74</v>
       </c>
       <c r="B212" s="28">
-        <v>442</v>
+        <v>17232</v>
       </c>
       <c r="C212" s="28">
-        <v>829</v>
+        <v>35778</v>
       </c>
       <c r="D212" s="28">
-        <v>1215</v>
+        <v>59843</v>
       </c>
       <c r="E212" s="28">
-        <v>1602</v>
-[...1 lines deleted...]
-      <c r="F212" s="28"/>
+        <v>90072</v>
+      </c>
+      <c r="F212" s="28">
+        <v>113457</v>
+      </c>
       <c r="G212" s="28"/>
       <c r="H212" s="31"/>
       <c r="I212" s="29"/>
       <c r="J212" s="31"/>
       <c r="K212" s="31"/>
       <c r="L212" s="31"/>
       <c r="M212" s="31"/>
       <c r="N212" s="7"/>
       <c r="O212" s="7"/>
       <c r="P212" s="7"/>
       <c r="Q212" s="7"/>
       <c r="R212" s="7"/>
       <c r="S212" s="7"/>
       <c r="T212" s="7"/>
       <c r="U212" s="7"/>
       <c r="W212" s="19"/>
       <c r="X212" s="19"/>
       <c r="Y212" s="19"/>
       <c r="Z212" s="19"/>
       <c r="AA212" s="19"/>
       <c r="AB212" s="19"/>
       <c r="AC212" s="19"/>
       <c r="AD212" s="19"/>
       <c r="AE212" s="19"/>
     </row>
-    <row r="213" spans="1:31" s="9" customFormat="1">
+    <row r="213" spans="1:31" s="1" customFormat="1">
       <c r="A213" s="61" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="B213" s="28">
-        <v>7319</v>
+        <v>5273</v>
       </c>
       <c r="C213" s="28">
-        <v>14513</v>
+        <v>11140</v>
       </c>
       <c r="D213" s="28">
-        <v>22532</v>
+        <v>14905</v>
       </c>
       <c r="E213" s="28">
-        <v>31649</v>
-[...1 lines deleted...]
-      <c r="F213" s="28"/>
+        <v>21634</v>
+      </c>
+      <c r="F213" s="28">
+        <v>25001</v>
+      </c>
       <c r="G213" s="28"/>
       <c r="H213" s="31"/>
       <c r="I213" s="29"/>
       <c r="J213" s="31"/>
       <c r="K213" s="31"/>
       <c r="L213" s="31"/>
       <c r="M213" s="31"/>
       <c r="N213" s="7"/>
       <c r="O213" s="7"/>
       <c r="P213" s="7"/>
       <c r="Q213" s="7"/>
       <c r="R213" s="7"/>
       <c r="S213" s="7"/>
       <c r="T213" s="7"/>
       <c r="U213" s="7"/>
       <c r="W213" s="19"/>
       <c r="X213" s="19"/>
       <c r="Y213" s="19"/>
       <c r="Z213" s="19"/>
       <c r="AA213" s="19"/>
       <c r="AB213" s="19"/>
       <c r="AC213" s="19"/>
       <c r="AD213" s="19"/>
       <c r="AE213" s="19"/>
     </row>
-    <row r="214" spans="1:31" s="9" customFormat="1">
-[...1 lines deleted...]
-        <v>80</v>
+    <row r="214" spans="1:31" s="1" customFormat="1">
+      <c r="A214" s="61" t="s">
+        <v>87</v>
       </c>
       <c r="B214" s="28">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C214" s="28">
-        <v>20</v>
+        <v>328</v>
       </c>
       <c r="D214" s="28">
-        <v>20</v>
+        <v>557</v>
       </c>
       <c r="E214" s="28">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="F214" s="28"/>
+        <v>787</v>
+      </c>
+      <c r="F214" s="28">
+        <v>1017</v>
+      </c>
       <c r="G214" s="28"/>
       <c r="H214" s="31"/>
       <c r="I214" s="29"/>
       <c r="J214" s="31"/>
       <c r="K214" s="31"/>
       <c r="L214" s="31"/>
       <c r="M214" s="31"/>
-      <c r="N214" s="6"/>
-[...6 lines deleted...]
-      <c r="U214" s="6"/>
+      <c r="N214" s="7"/>
+      <c r="O214" s="7"/>
+      <c r="P214" s="7"/>
+      <c r="Q214" s="7"/>
+      <c r="R214" s="7"/>
+      <c r="S214" s="7"/>
+      <c r="T214" s="7"/>
+      <c r="U214" s="7"/>
       <c r="W214" s="19"/>
       <c r="X214" s="19"/>
       <c r="Y214" s="19"/>
       <c r="Z214" s="19"/>
       <c r="AA214" s="19"/>
       <c r="AB214" s="19"/>
       <c r="AC214" s="19"/>
       <c r="AD214" s="19"/>
       <c r="AE214" s="19"/>
     </row>
-    <row r="215" spans="1:31" s="9" customFormat="1">
-[...4 lines deleted...]
-        <v>61</v>
+    <row r="215" spans="1:31" s="1" customFormat="1">
+      <c r="A215" s="62" t="s">
+        <v>52</v>
+      </c>
+      <c r="B215" s="28" t="s">
+        <v>116</v>
       </c>
       <c r="C215" s="28">
-        <v>131</v>
+        <v>375</v>
       </c>
       <c r="D215" s="28">
-        <v>202</v>
+        <v>1284</v>
       </c>
       <c r="E215" s="28">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="F215" s="28"/>
+        <v>1284</v>
+      </c>
+      <c r="F215" s="28">
+        <v>1284</v>
+      </c>
       <c r="G215" s="28"/>
       <c r="H215" s="31"/>
       <c r="I215" s="29"/>
       <c r="J215" s="31"/>
       <c r="K215" s="31"/>
       <c r="L215" s="31"/>
       <c r="M215" s="31"/>
       <c r="N215" s="7"/>
       <c r="O215" s="7"/>
       <c r="P215" s="7"/>
       <c r="Q215" s="7"/>
       <c r="R215" s="7"/>
       <c r="S215" s="7"/>
       <c r="T215" s="7"/>
       <c r="U215" s="7"/>
       <c r="W215" s="19"/>
       <c r="X215" s="19"/>
       <c r="Y215" s="19"/>
       <c r="Z215" s="19"/>
       <c r="AA215" s="19"/>
       <c r="AB215" s="19"/>
       <c r="AC215" s="19"/>
       <c r="AD215" s="19"/>
       <c r="AE215" s="19"/>
     </row>
     <row r="216" spans="1:31" s="9" customFormat="1">
       <c r="A216" s="61" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="B216" s="28">
-        <v>831</v>
+        <v>2771</v>
       </c>
       <c r="C216" s="28">
-        <v>2566</v>
+        <v>5460</v>
       </c>
       <c r="D216" s="28">
-        <v>7274</v>
+        <v>11438</v>
       </c>
       <c r="E216" s="28">
-        <v>12788</v>
-[...1 lines deleted...]
-      <c r="F216" s="28"/>
+        <v>19618</v>
+      </c>
+      <c r="F216" s="28">
+        <v>25320</v>
+      </c>
       <c r="G216" s="28"/>
       <c r="H216" s="31"/>
       <c r="I216" s="29"/>
       <c r="J216" s="31"/>
       <c r="K216" s="31"/>
       <c r="L216" s="31"/>
       <c r="M216" s="31"/>
       <c r="N216" s="7"/>
       <c r="O216" s="7"/>
       <c r="P216" s="7"/>
       <c r="Q216" s="7"/>
       <c r="R216" s="7"/>
       <c r="S216" s="7"/>
       <c r="T216" s="7"/>
       <c r="U216" s="7"/>
       <c r="W216" s="19"/>
       <c r="X216" s="19"/>
       <c r="Y216" s="19"/>
       <c r="Z216" s="19"/>
       <c r="AA216" s="19"/>
       <c r="AB216" s="19"/>
       <c r="AC216" s="19"/>
       <c r="AD216" s="19"/>
       <c r="AE216" s="19"/>
     </row>
     <row r="217" spans="1:31" s="9" customFormat="1">
-      <c r="A217" s="40"/>
-[...4 lines deleted...]
-      <c r="F217" s="28"/>
+      <c r="A217" s="61" t="s">
+        <v>90</v>
+      </c>
+      <c r="B217" s="28">
+        <v>416</v>
+      </c>
+      <c r="C217" s="28">
+        <v>416</v>
+      </c>
+      <c r="D217" s="28">
+        <v>416</v>
+      </c>
+      <c r="E217" s="28">
+        <v>416</v>
+      </c>
+      <c r="F217" s="28">
+        <v>416</v>
+      </c>
       <c r="G217" s="28"/>
-      <c r="H217" s="30"/>
+      <c r="H217" s="31"/>
       <c r="I217" s="29"/>
-      <c r="J217" s="30"/>
-[...10 lines deleted...]
-      <c r="U217" s="6"/>
+      <c r="J217" s="31"/>
+      <c r="K217" s="31"/>
+      <c r="L217" s="31"/>
+      <c r="M217" s="31"/>
+      <c r="N217" s="7"/>
+      <c r="O217" s="7"/>
+      <c r="P217" s="7"/>
+      <c r="Q217" s="7"/>
+      <c r="R217" s="7"/>
+      <c r="S217" s="7"/>
+      <c r="T217" s="7"/>
+      <c r="U217" s="7"/>
       <c r="W217" s="19"/>
       <c r="X217" s="19"/>
       <c r="Y217" s="19"/>
       <c r="Z217" s="19"/>
       <c r="AA217" s="19"/>
       <c r="AB217" s="19"/>
       <c r="AC217" s="19"/>
       <c r="AD217" s="19"/>
       <c r="AE217" s="19"/>
     </row>
-    <row r="218" spans="1:31" s="9" customFormat="1" ht="23.25">
-[...7 lines deleted...]
-      <c r="F218" s="28"/>
+    <row r="218" spans="1:31" s="9" customFormat="1">
+      <c r="A218" s="61" t="s">
+        <v>79</v>
+      </c>
+      <c r="B218" s="28">
+        <v>442</v>
+      </c>
+      <c r="C218" s="28">
+        <v>829</v>
+      </c>
+      <c r="D218" s="28">
+        <v>1215</v>
+      </c>
+      <c r="E218" s="28">
+        <v>1602</v>
+      </c>
+      <c r="F218" s="28">
+        <v>2202</v>
+      </c>
       <c r="G218" s="28"/>
-      <c r="H218" s="30"/>
+      <c r="H218" s="31"/>
       <c r="I218" s="29"/>
-      <c r="J218" s="30"/>
-[...2 lines deleted...]
-      <c r="M218" s="25"/>
+      <c r="J218" s="31"/>
+      <c r="K218" s="31"/>
+      <c r="L218" s="31"/>
+      <c r="M218" s="31"/>
       <c r="N218" s="7"/>
       <c r="O218" s="7"/>
       <c r="P218" s="7"/>
       <c r="Q218" s="7"/>
       <c r="R218" s="7"/>
       <c r="S218" s="7"/>
       <c r="T218" s="7"/>
       <c r="U218" s="7"/>
       <c r="W218" s="19"/>
       <c r="X218" s="19"/>
       <c r="Y218" s="19"/>
       <c r="Z218" s="19"/>
       <c r="AA218" s="19"/>
       <c r="AB218" s="19"/>
       <c r="AC218" s="19"/>
       <c r="AD218" s="19"/>
       <c r="AE218" s="19"/>
     </row>
     <row r="219" spans="1:31" s="9" customFormat="1">
-      <c r="A219" s="40" t="s">
-        <v>47</v>
+      <c r="A219" s="61" t="s">
+        <v>83</v>
       </c>
       <c r="B219" s="28">
-        <v>486</v>
+        <v>7319</v>
       </c>
       <c r="C219" s="28">
-        <v>1705</v>
+        <v>14513</v>
       </c>
       <c r="D219" s="28">
-        <v>3463</v>
+        <v>22532</v>
       </c>
       <c r="E219" s="28">
-        <v>4662</v>
-[...1 lines deleted...]
-      <c r="F219" s="28"/>
+        <v>31649</v>
+      </c>
+      <c r="F219" s="28">
+        <v>40789</v>
+      </c>
       <c r="G219" s="28"/>
       <c r="H219" s="31"/>
       <c r="I219" s="29"/>
       <c r="J219" s="31"/>
       <c r="K219" s="31"/>
       <c r="L219" s="31"/>
       <c r="M219" s="31"/>
       <c r="N219" s="7"/>
       <c r="O219" s="7"/>
       <c r="P219" s="7"/>
       <c r="Q219" s="7"/>
       <c r="R219" s="7"/>
       <c r="S219" s="7"/>
       <c r="T219" s="7"/>
       <c r="U219" s="7"/>
       <c r="W219" s="19"/>
       <c r="X219" s="19"/>
       <c r="Y219" s="19"/>
       <c r="Z219" s="19"/>
       <c r="AA219" s="19"/>
       <c r="AB219" s="19"/>
       <c r="AC219" s="19"/>
       <c r="AD219" s="19"/>
       <c r="AE219" s="19"/>
     </row>
     <row r="220" spans="1:31" s="9" customFormat="1">
-      <c r="A220" s="61" t="s">
-        <v>100</v>
+      <c r="A220" s="39" t="s">
+        <v>80</v>
       </c>
       <c r="B220" s="28">
-        <v>369</v>
+        <v>20</v>
       </c>
       <c r="C220" s="28">
-        <v>1588</v>
+        <v>20</v>
       </c>
       <c r="D220" s="28">
-        <v>3346</v>
+        <v>20</v>
       </c>
       <c r="E220" s="28">
-        <v>4545</v>
-[...1 lines deleted...]
-      <c r="F220" s="28"/>
+        <v>20</v>
+      </c>
+      <c r="F220" s="28">
+        <v>20</v>
+      </c>
       <c r="G220" s="28"/>
       <c r="H220" s="31"/>
       <c r="I220" s="29"/>
       <c r="J220" s="31"/>
       <c r="K220" s="31"/>
       <c r="L220" s="31"/>
       <c r="M220" s="31"/>
-      <c r="N220" s="7"/>
-[...6 lines deleted...]
-      <c r="U220" s="7"/>
+      <c r="N220" s="6"/>
+      <c r="O220" s="6"/>
+      <c r="P220" s="6"/>
+      <c r="Q220" s="6"/>
+      <c r="R220" s="6"/>
+      <c r="S220" s="6"/>
+      <c r="T220" s="6"/>
+      <c r="U220" s="6"/>
       <c r="W220" s="19"/>
       <c r="X220" s="19"/>
       <c r="Y220" s="19"/>
       <c r="Z220" s="19"/>
       <c r="AA220" s="19"/>
       <c r="AB220" s="19"/>
       <c r="AC220" s="19"/>
       <c r="AD220" s="19"/>
       <c r="AE220" s="19"/>
     </row>
     <row r="221" spans="1:31" s="9" customFormat="1">
       <c r="A221" s="61" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B221" s="28">
-        <v>117</v>
+        <v>61</v>
       </c>
       <c r="C221" s="28">
-        <v>117</v>
+        <v>131</v>
       </c>
       <c r="D221" s="28">
-        <v>117</v>
+        <v>202</v>
       </c>
       <c r="E221" s="28">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="F221" s="28"/>
+        <v>273</v>
+      </c>
+      <c r="F221" s="28">
+        <v>333</v>
+      </c>
       <c r="G221" s="28"/>
       <c r="H221" s="31"/>
       <c r="I221" s="29"/>
       <c r="J221" s="31"/>
       <c r="K221" s="31"/>
       <c r="L221" s="31"/>
       <c r="M221" s="31"/>
       <c r="N221" s="7"/>
       <c r="O221" s="7"/>
       <c r="P221" s="7"/>
       <c r="Q221" s="7"/>
       <c r="R221" s="7"/>
       <c r="S221" s="7"/>
       <c r="T221" s="7"/>
       <c r="U221" s="7"/>
       <c r="W221" s="19"/>
       <c r="X221" s="19"/>
       <c r="Y221" s="19"/>
       <c r="Z221" s="19"/>
       <c r="AA221" s="19"/>
       <c r="AB221" s="19"/>
       <c r="AC221" s="19"/>
       <c r="AD221" s="19"/>
       <c r="AE221" s="19"/>
     </row>
-    <row r="222" spans="1:31" s="1" customFormat="1">
-[...5 lines deleted...]
-      <c r="F222" s="28"/>
+    <row r="222" spans="1:31" s="9" customFormat="1">
+      <c r="A222" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="B222" s="28">
+        <v>831</v>
+      </c>
+      <c r="C222" s="28">
+        <v>2566</v>
+      </c>
+      <c r="D222" s="28">
+        <v>7274</v>
+      </c>
+      <c r="E222" s="28">
+        <v>12788</v>
+      </c>
+      <c r="F222" s="28">
+        <v>17075</v>
+      </c>
       <c r="G222" s="28"/>
-      <c r="H222" s="30"/>
+      <c r="H222" s="31"/>
       <c r="I222" s="29"/>
-      <c r="J222" s="30"/>
-[...2 lines deleted...]
-      <c r="M222" s="25"/>
+      <c r="J222" s="31"/>
+      <c r="K222" s="31"/>
+      <c r="L222" s="31"/>
+      <c r="M222" s="31"/>
       <c r="N222" s="7"/>
       <c r="O222" s="7"/>
       <c r="P222" s="7"/>
       <c r="Q222" s="7"/>
       <c r="R222" s="7"/>
       <c r="S222" s="7"/>
       <c r="T222" s="7"/>
       <c r="U222" s="7"/>
       <c r="W222" s="19"/>
       <c r="X222" s="19"/>
       <c r="Y222" s="19"/>
       <c r="Z222" s="19"/>
       <c r="AA222" s="19"/>
       <c r="AB222" s="19"/>
       <c r="AC222" s="19"/>
       <c r="AD222" s="19"/>
       <c r="AE222" s="19"/>
     </row>
-    <row r="223" spans="1:31" s="1" customFormat="1" ht="34.5">
-[...7 lines deleted...]
-      <c r="F223" s="28"/>
+    <row r="223" spans="1:31" s="9" customFormat="1">
+      <c r="A223" s="63" t="s">
+        <v>54</v>
+      </c>
+      <c r="B223" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="C223" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="D223" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="E223" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="F223" s="28">
+        <v>1</v>
+      </c>
       <c r="G223" s="28"/>
-      <c r="H223" s="30"/>
+      <c r="H223" s="31"/>
       <c r="I223" s="29"/>
-      <c r="J223" s="30"/>
-[...2 lines deleted...]
-      <c r="M223" s="25"/>
+      <c r="J223" s="31"/>
+      <c r="K223" s="31"/>
+      <c r="L223" s="31"/>
+      <c r="M223" s="31"/>
       <c r="N223" s="7"/>
       <c r="O223" s="7"/>
       <c r="P223" s="7"/>
       <c r="Q223" s="7"/>
       <c r="R223" s="7"/>
       <c r="S223" s="7"/>
       <c r="T223" s="7"/>
       <c r="U223" s="7"/>
       <c r="W223" s="19"/>
       <c r="X223" s="19"/>
       <c r="Y223" s="19"/>
       <c r="Z223" s="19"/>
       <c r="AA223" s="19"/>
       <c r="AB223" s="19"/>
       <c r="AC223" s="19"/>
       <c r="AD223" s="19"/>
       <c r="AE223" s="19"/>
     </row>
-    <row r="224" spans="1:31" s="1" customFormat="1">
-[...15 lines deleted...]
-      <c r="F224" s="28"/>
+    <row r="224" spans="1:31" s="9" customFormat="1">
+      <c r="A224" s="40"/>
+      <c r="B224" s="29"/>
+      <c r="C224" s="28"/>
+      <c r="D224" s="29"/>
+      <c r="E224" s="29"/>
+      <c r="F224" s="29"/>
       <c r="G224" s="28"/>
-      <c r="H224" s="31"/>
+      <c r="H224" s="30"/>
       <c r="I224" s="29"/>
-      <c r="J224" s="31"/>
-[...10 lines deleted...]
-      <c r="U224" s="7"/>
+      <c r="J224" s="30"/>
+      <c r="K224" s="30"/>
+      <c r="L224" s="43"/>
+      <c r="M224" s="25"/>
+      <c r="N224" s="6"/>
+      <c r="O224" s="6"/>
+      <c r="P224" s="6"/>
+      <c r="Q224" s="6"/>
+      <c r="R224" s="6"/>
+      <c r="S224" s="6"/>
+      <c r="T224" s="6"/>
+      <c r="U224" s="6"/>
       <c r="W224" s="19"/>
       <c r="X224" s="19"/>
       <c r="Y224" s="19"/>
       <c r="Z224" s="19"/>
       <c r="AA224" s="19"/>
       <c r="AB224" s="19"/>
       <c r="AC224" s="19"/>
       <c r="AD224" s="19"/>
       <c r="AE224" s="19"/>
     </row>
-    <row r="225" spans="1:31" s="1" customFormat="1">
-[...15 lines deleted...]
-      <c r="F225" s="28"/>
+    <row r="225" spans="1:31" s="9" customFormat="1" ht="23.25">
+      <c r="A225" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="B225" s="29"/>
+      <c r="C225" s="28"/>
+      <c r="D225" s="29"/>
+      <c r="E225" s="29"/>
+      <c r="F225" s="29"/>
       <c r="G225" s="28"/>
-      <c r="H225" s="31"/>
+      <c r="H225" s="30"/>
       <c r="I225" s="29"/>
-      <c r="J225" s="31"/>
-[...2 lines deleted...]
-      <c r="M225" s="31"/>
+      <c r="J225" s="30"/>
+      <c r="K225" s="30"/>
+      <c r="L225" s="43"/>
+      <c r="M225" s="25"/>
       <c r="N225" s="7"/>
       <c r="O225" s="7"/>
       <c r="P225" s="7"/>
       <c r="Q225" s="7"/>
       <c r="R225" s="7"/>
       <c r="S225" s="7"/>
       <c r="T225" s="7"/>
       <c r="U225" s="7"/>
       <c r="W225" s="19"/>
       <c r="X225" s="19"/>
       <c r="Y225" s="19"/>
       <c r="Z225" s="19"/>
       <c r="AA225" s="19"/>
       <c r="AB225" s="19"/>
       <c r="AC225" s="19"/>
       <c r="AD225" s="19"/>
       <c r="AE225" s="19"/>
     </row>
-    <row r="226" spans="1:31" s="1" customFormat="1">
-[...1 lines deleted...]
-        <v>49</v>
+    <row r="226" spans="1:31" s="9" customFormat="1">
+      <c r="A226" s="40" t="s">
+        <v>47</v>
       </c>
       <c r="B226" s="28">
-        <v>0</v>
+        <v>486</v>
       </c>
       <c r="C226" s="28">
-        <v>0</v>
+        <v>1705</v>
       </c>
       <c r="D226" s="28">
-        <v>0</v>
+        <v>3463</v>
       </c>
       <c r="E226" s="28">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="F226" s="28"/>
+        <v>4662</v>
+      </c>
+      <c r="F226" s="28">
+        <v>6984</v>
+      </c>
       <c r="G226" s="28"/>
       <c r="H226" s="31"/>
       <c r="I226" s="29"/>
       <c r="J226" s="31"/>
       <c r="K226" s="31"/>
       <c r="L226" s="31"/>
       <c r="M226" s="31"/>
       <c r="N226" s="7"/>
       <c r="O226" s="7"/>
       <c r="P226" s="7"/>
       <c r="Q226" s="7"/>
       <c r="R226" s="7"/>
       <c r="S226" s="7"/>
       <c r="T226" s="7"/>
       <c r="U226" s="7"/>
       <c r="W226" s="19"/>
       <c r="X226" s="19"/>
       <c r="Y226" s="19"/>
       <c r="Z226" s="19"/>
       <c r="AA226" s="19"/>
       <c r="AB226" s="19"/>
       <c r="AC226" s="19"/>
       <c r="AD226" s="19"/>
       <c r="AE226" s="19"/>
     </row>
-    <row r="227" spans="1:31" s="1" customFormat="1">
+    <row r="227" spans="1:31" s="9" customFormat="1">
       <c r="A227" s="61" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="B227" s="28">
-        <v>9</v>
+        <v>369</v>
       </c>
       <c r="C227" s="28">
-        <v>36</v>
+        <v>1588</v>
       </c>
       <c r="D227" s="28">
-        <v>62</v>
+        <v>3346</v>
       </c>
       <c r="E227" s="28">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="F227" s="28"/>
+        <v>4545</v>
+      </c>
+      <c r="F227" s="28">
+        <v>6867</v>
+      </c>
       <c r="G227" s="28"/>
       <c r="H227" s="31"/>
       <c r="I227" s="29"/>
       <c r="J227" s="31"/>
       <c r="K227" s="31"/>
       <c r="L227" s="31"/>
       <c r="M227" s="31"/>
       <c r="N227" s="7"/>
       <c r="O227" s="7"/>
       <c r="P227" s="7"/>
       <c r="Q227" s="7"/>
       <c r="R227" s="7"/>
       <c r="S227" s="7"/>
       <c r="T227" s="7"/>
       <c r="U227" s="7"/>
       <c r="W227" s="19"/>
       <c r="X227" s="19"/>
       <c r="Y227" s="19"/>
       <c r="Z227" s="19"/>
       <c r="AA227" s="19"/>
       <c r="AB227" s="19"/>
       <c r="AC227" s="19"/>
       <c r="AD227" s="19"/>
       <c r="AE227" s="19"/>
     </row>
-    <row r="228" spans="1:31" s="1" customFormat="1">
+    <row r="228" spans="1:31" s="9" customFormat="1">
       <c r="A228" s="61" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="B228" s="28">
-        <v>49</v>
+        <v>117</v>
       </c>
       <c r="C228" s="28">
-        <v>85</v>
+        <v>117</v>
       </c>
       <c r="D228" s="28">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="E228" s="28">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="F228" s="28"/>
+        <v>117</v>
+      </c>
+      <c r="F228" s="28">
+        <v>117</v>
+      </c>
       <c r="G228" s="28"/>
       <c r="H228" s="31"/>
       <c r="I228" s="29"/>
       <c r="J228" s="31"/>
       <c r="K228" s="31"/>
       <c r="L228" s="31"/>
       <c r="M228" s="31"/>
       <c r="N228" s="7"/>
       <c r="O228" s="7"/>
       <c r="P228" s="7"/>
       <c r="Q228" s="7"/>
       <c r="R228" s="7"/>
       <c r="S228" s="7"/>
       <c r="T228" s="7"/>
       <c r="U228" s="7"/>
       <c r="W228" s="19"/>
       <c r="X228" s="19"/>
       <c r="Y228" s="19"/>
       <c r="Z228" s="19"/>
       <c r="AA228" s="19"/>
       <c r="AB228" s="19"/>
       <c r="AC228" s="19"/>
       <c r="AD228" s="19"/>
       <c r="AE228" s="19"/>
     </row>
     <row r="229" spans="1:31" s="1" customFormat="1">
-      <c r="A229" s="61" t="s">
-[...14 lines deleted...]
-      <c r="F229" s="28"/>
+      <c r="A229" s="40"/>
+      <c r="B229" s="29"/>
+      <c r="C229" s="28"/>
+      <c r="D229" s="29"/>
+      <c r="E229" s="29"/>
+      <c r="F229" s="29"/>
       <c r="G229" s="28"/>
-      <c r="H229" s="31"/>
+      <c r="H229" s="30"/>
       <c r="I229" s="29"/>
-      <c r="J229" s="31"/>
-[...2 lines deleted...]
-      <c r="M229" s="31"/>
+      <c r="J229" s="30"/>
+      <c r="K229" s="30"/>
+      <c r="L229" s="43"/>
+      <c r="M229" s="25"/>
       <c r="N229" s="7"/>
       <c r="O229" s="7"/>
       <c r="P229" s="7"/>
       <c r="Q229" s="7"/>
       <c r="R229" s="7"/>
       <c r="S229" s="7"/>
       <c r="T229" s="7"/>
       <c r="U229" s="7"/>
       <c r="W229" s="19"/>
       <c r="X229" s="19"/>
       <c r="Y229" s="19"/>
       <c r="Z229" s="19"/>
       <c r="AA229" s="19"/>
       <c r="AB229" s="19"/>
       <c r="AC229" s="19"/>
       <c r="AD229" s="19"/>
       <c r="AE229" s="19"/>
     </row>
-    <row r="230" spans="1:31" s="1" customFormat="1">
-[...15 lines deleted...]
-      <c r="F230" s="28"/>
+    <row r="230" spans="1:31" s="1" customFormat="1" ht="34.5">
+      <c r="A230" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="B230" s="29"/>
+      <c r="C230" s="28"/>
+      <c r="D230" s="29"/>
+      <c r="E230" s="29"/>
+      <c r="F230" s="29"/>
       <c r="G230" s="28"/>
-      <c r="H230" s="31"/>
+      <c r="H230" s="30"/>
       <c r="I230" s="29"/>
-      <c r="J230" s="31"/>
-[...2 lines deleted...]
-      <c r="M230" s="31"/>
+      <c r="J230" s="30"/>
+      <c r="K230" s="30"/>
+      <c r="L230" s="43"/>
+      <c r="M230" s="25"/>
       <c r="N230" s="7"/>
       <c r="O230" s="7"/>
       <c r="P230" s="7"/>
       <c r="Q230" s="7"/>
       <c r="R230" s="7"/>
       <c r="S230" s="7"/>
       <c r="T230" s="7"/>
       <c r="U230" s="7"/>
       <c r="W230" s="19"/>
       <c r="X230" s="19"/>
       <c r="Y230" s="19"/>
       <c r="Z230" s="19"/>
       <c r="AA230" s="19"/>
       <c r="AB230" s="19"/>
       <c r="AC230" s="19"/>
       <c r="AD230" s="19"/>
       <c r="AE230" s="19"/>
     </row>
     <row r="231" spans="1:31" s="1" customFormat="1">
-      <c r="A231" s="61" t="s">
-        <v>90</v>
+      <c r="A231" s="39" t="s">
+        <v>74</v>
       </c>
       <c r="B231" s="28">
-        <v>4</v>
+        <v>786</v>
       </c>
       <c r="C231" s="28">
-        <v>8</v>
+        <v>1701</v>
       </c>
       <c r="D231" s="28">
-        <v>13</v>
+        <v>2611</v>
       </c>
       <c r="E231" s="28">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F231" s="28"/>
+        <v>3531</v>
+      </c>
+      <c r="F231" s="28">
+        <v>4409</v>
+      </c>
       <c r="G231" s="28"/>
       <c r="H231" s="31"/>
       <c r="I231" s="29"/>
       <c r="J231" s="31"/>
       <c r="K231" s="31"/>
       <c r="L231" s="31"/>
       <c r="M231" s="31"/>
       <c r="N231" s="7"/>
       <c r="O231" s="7"/>
       <c r="P231" s="7"/>
       <c r="Q231" s="7"/>
       <c r="R231" s="7"/>
       <c r="S231" s="7"/>
       <c r="T231" s="7"/>
       <c r="U231" s="7"/>
       <c r="W231" s="19"/>
       <c r="X231" s="19"/>
       <c r="Y231" s="19"/>
       <c r="Z231" s="19"/>
       <c r="AA231" s="19"/>
       <c r="AB231" s="19"/>
       <c r="AC231" s="19"/>
       <c r="AD231" s="19"/>
       <c r="AE231" s="19"/>
     </row>
     <row r="232" spans="1:31" s="1" customFormat="1">
-      <c r="A232" s="39" t="s">
-        <v>93</v>
+      <c r="A232" s="61" t="s">
+        <v>75</v>
       </c>
       <c r="B232" s="28">
-        <v>12</v>
+        <v>443</v>
       </c>
       <c r="C232" s="28">
-        <v>25</v>
+        <v>928</v>
       </c>
       <c r="D232" s="28">
-        <v>39</v>
+        <v>1408</v>
       </c>
       <c r="E232" s="28">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="F232" s="28"/>
+        <v>1898</v>
+      </c>
+      <c r="F232" s="28">
+        <v>2355</v>
+      </c>
       <c r="G232" s="28"/>
       <c r="H232" s="31"/>
       <c r="I232" s="29"/>
       <c r="J232" s="31"/>
       <c r="K232" s="31"/>
       <c r="L232" s="31"/>
       <c r="M232" s="31"/>
       <c r="N232" s="7"/>
       <c r="O232" s="7"/>
       <c r="P232" s="7"/>
       <c r="Q232" s="7"/>
       <c r="R232" s="7"/>
       <c r="S232" s="7"/>
       <c r="T232" s="7"/>
       <c r="U232" s="7"/>
       <c r="W232" s="19"/>
       <c r="X232" s="19"/>
       <c r="Y232" s="19"/>
       <c r="Z232" s="19"/>
       <c r="AA232" s="19"/>
       <c r="AB232" s="19"/>
       <c r="AC232" s="19"/>
       <c r="AD232" s="19"/>
       <c r="AE232" s="19"/>
     </row>
     <row r="233" spans="1:31" s="1" customFormat="1">
-      <c r="A233" s="63" t="s">
-        <v>56</v>
+      <c r="A233" s="62" t="s">
+        <v>49</v>
       </c>
       <c r="B233" s="28">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C233" s="28">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D233" s="28">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E233" s="28">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="F233" s="28"/>
+        <v>0</v>
+      </c>
+      <c r="F233" s="28">
+        <v>0</v>
+      </c>
       <c r="G233" s="28"/>
       <c r="H233" s="31"/>
       <c r="I233" s="29"/>
       <c r="J233" s="31"/>
       <c r="K233" s="31"/>
       <c r="L233" s="31"/>
       <c r="M233" s="31"/>
       <c r="N233" s="7"/>
       <c r="O233" s="7"/>
       <c r="P233" s="7"/>
       <c r="Q233" s="7"/>
       <c r="R233" s="7"/>
       <c r="S233" s="7"/>
       <c r="T233" s="7"/>
       <c r="U233" s="7"/>
       <c r="W233" s="19"/>
       <c r="X233" s="19"/>
       <c r="Y233" s="19"/>
       <c r="Z233" s="19"/>
       <c r="AA233" s="19"/>
       <c r="AB233" s="19"/>
       <c r="AC233" s="19"/>
       <c r="AD233" s="19"/>
       <c r="AE233" s="19"/>
     </row>
     <row r="234" spans="1:31" s="1" customFormat="1">
       <c r="A234" s="61" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="B234" s="28">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="C234" s="28">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D234" s="28">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="E234" s="28">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="F234" s="28"/>
+        <v>88</v>
+      </c>
+      <c r="F234" s="28">
+        <v>108</v>
+      </c>
       <c r="G234" s="28"/>
       <c r="H234" s="31"/>
       <c r="I234" s="29"/>
       <c r="J234" s="31"/>
       <c r="K234" s="31"/>
       <c r="L234" s="31"/>
       <c r="M234" s="31"/>
       <c r="N234" s="7"/>
       <c r="O234" s="7"/>
       <c r="P234" s="7"/>
       <c r="Q234" s="7"/>
       <c r="R234" s="7"/>
       <c r="S234" s="7"/>
       <c r="T234" s="7"/>
       <c r="U234" s="7"/>
       <c r="W234" s="19"/>
       <c r="X234" s="19"/>
       <c r="Y234" s="19"/>
       <c r="Z234" s="19"/>
       <c r="AA234" s="19"/>
       <c r="AB234" s="19"/>
       <c r="AC234" s="19"/>
       <c r="AD234" s="19"/>
       <c r="AE234" s="19"/>
     </row>
     <row r="235" spans="1:31" s="1" customFormat="1">
       <c r="A235" s="61" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="B235" s="28">
-        <v>66</v>
+        <v>49</v>
       </c>
       <c r="C235" s="28">
-        <v>135</v>
+        <v>85</v>
       </c>
       <c r="D235" s="28">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="E235" s="28">
-        <v>272</v>
-[...1 lines deleted...]
-      <c r="F235" s="28"/>
+        <v>158</v>
+      </c>
+      <c r="F235" s="28">
+        <v>221</v>
+      </c>
       <c r="G235" s="28"/>
       <c r="H235" s="31"/>
       <c r="I235" s="29"/>
       <c r="J235" s="31"/>
       <c r="K235" s="31"/>
       <c r="L235" s="31"/>
       <c r="M235" s="31"/>
       <c r="N235" s="7"/>
       <c r="O235" s="7"/>
       <c r="P235" s="7"/>
       <c r="Q235" s="7"/>
       <c r="R235" s="7"/>
       <c r="S235" s="7"/>
       <c r="T235" s="7"/>
       <c r="U235" s="7"/>
       <c r="W235" s="19"/>
       <c r="X235" s="19"/>
       <c r="Y235" s="19"/>
       <c r="Z235" s="19"/>
       <c r="AA235" s="19"/>
       <c r="AB235" s="19"/>
       <c r="AC235" s="19"/>
       <c r="AD235" s="19"/>
       <c r="AE235" s="19"/>
     </row>
     <row r="236" spans="1:31" s="1" customFormat="1">
-      <c r="A236" s="39" t="s">
-        <v>94</v>
+      <c r="A236" s="61" t="s">
+        <v>88</v>
       </c>
       <c r="B236" s="28">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="C236" s="28">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="D236" s="28">
-        <v>31</v>
+        <v>110</v>
       </c>
       <c r="E236" s="28">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="F236" s="28"/>
+        <v>148</v>
+      </c>
+      <c r="F236" s="28">
+        <v>181</v>
+      </c>
       <c r="G236" s="28"/>
       <c r="H236" s="31"/>
       <c r="I236" s="29"/>
       <c r="J236" s="31"/>
       <c r="K236" s="31"/>
       <c r="L236" s="31"/>
       <c r="M236" s="31"/>
       <c r="N236" s="7"/>
       <c r="O236" s="7"/>
       <c r="P236" s="7"/>
       <c r="Q236" s="7"/>
       <c r="R236" s="7"/>
       <c r="S236" s="7"/>
       <c r="T236" s="7"/>
       <c r="U236" s="7"/>
       <c r="W236" s="19"/>
       <c r="X236" s="19"/>
       <c r="Y236" s="19"/>
       <c r="Z236" s="19"/>
       <c r="AA236" s="19"/>
       <c r="AB236" s="19"/>
       <c r="AC236" s="19"/>
       <c r="AD236" s="19"/>
       <c r="AE236" s="19"/>
     </row>
     <row r="237" spans="1:31" s="1" customFormat="1">
-      <c r="A237" s="39" t="s">
-        <v>80</v>
+      <c r="A237" s="61" t="s">
+        <v>89</v>
       </c>
       <c r="B237" s="28">
-        <v>1</v>
+        <v>43</v>
       </c>
       <c r="C237" s="28">
-        <v>22</v>
+        <v>132</v>
       </c>
       <c r="D237" s="28">
-        <v>43</v>
+        <v>221</v>
       </c>
       <c r="E237" s="28">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="F237" s="28"/>
+        <v>311</v>
+      </c>
+      <c r="F237" s="28">
+        <v>394</v>
+      </c>
       <c r="G237" s="28"/>
       <c r="H237" s="31"/>
       <c r="I237" s="29"/>
       <c r="J237" s="31"/>
       <c r="K237" s="31"/>
       <c r="L237" s="31"/>
       <c r="M237" s="31"/>
       <c r="N237" s="7"/>
       <c r="O237" s="7"/>
       <c r="P237" s="7"/>
       <c r="Q237" s="7"/>
       <c r="R237" s="7"/>
       <c r="S237" s="7"/>
       <c r="T237" s="7"/>
       <c r="U237" s="7"/>
       <c r="W237" s="19"/>
       <c r="X237" s="19"/>
       <c r="Y237" s="19"/>
       <c r="Z237" s="19"/>
       <c r="AA237" s="19"/>
       <c r="AB237" s="19"/>
       <c r="AC237" s="19"/>
       <c r="AD237" s="19"/>
       <c r="AE237" s="19"/>
     </row>
     <row r="238" spans="1:31" s="1" customFormat="1">
       <c r="A238" s="61" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B238" s="28">
-        <v>64</v>
+        <v>4</v>
       </c>
       <c r="C238" s="28">
-        <v>129</v>
+        <v>8</v>
       </c>
       <c r="D238" s="28">
-        <v>194</v>
+        <v>13</v>
       </c>
       <c r="E238" s="28">
-        <v>260</v>
-[...1 lines deleted...]
-      <c r="F238" s="28"/>
+        <v>17</v>
+      </c>
+      <c r="F238" s="28">
+        <v>21</v>
+      </c>
       <c r="G238" s="28"/>
       <c r="H238" s="31"/>
       <c r="I238" s="29"/>
       <c r="J238" s="31"/>
       <c r="K238" s="31"/>
       <c r="L238" s="31"/>
       <c r="M238" s="31"/>
       <c r="N238" s="7"/>
       <c r="O238" s="7"/>
       <c r="P238" s="7"/>
       <c r="Q238" s="7"/>
       <c r="R238" s="7"/>
       <c r="S238" s="7"/>
       <c r="T238" s="7"/>
       <c r="U238" s="7"/>
       <c r="W238" s="19"/>
       <c r="X238" s="19"/>
       <c r="Y238" s="19"/>
       <c r="Z238" s="19"/>
       <c r="AA238" s="19"/>
       <c r="AB238" s="19"/>
       <c r="AC238" s="19"/>
       <c r="AD238" s="19"/>
       <c r="AE238" s="19"/>
     </row>
     <row r="239" spans="1:31" s="1" customFormat="1">
       <c r="A239" s="39" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="B239" s="28">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="C239" s="28">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="D239" s="28">
-        <v>104</v>
+        <v>39</v>
       </c>
       <c r="E239" s="28">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="F239" s="28"/>
+        <v>52</v>
+      </c>
+      <c r="F239" s="28">
+        <v>64</v>
+      </c>
       <c r="G239" s="28"/>
       <c r="H239" s="31"/>
       <c r="I239" s="29"/>
       <c r="J239" s="31"/>
       <c r="K239" s="31"/>
       <c r="L239" s="31"/>
       <c r="M239" s="31"/>
       <c r="N239" s="7"/>
       <c r="O239" s="7"/>
       <c r="P239" s="7"/>
       <c r="Q239" s="7"/>
       <c r="R239" s="7"/>
       <c r="S239" s="7"/>
       <c r="T239" s="7"/>
       <c r="U239" s="7"/>
       <c r="W239" s="19"/>
       <c r="X239" s="19"/>
       <c r="Y239" s="19"/>
       <c r="Z239" s="19"/>
       <c r="AA239" s="19"/>
       <c r="AB239" s="19"/>
       <c r="AC239" s="19"/>
       <c r="AD239" s="19"/>
       <c r="AE239" s="19"/>
     </row>
     <row r="240" spans="1:31" s="1" customFormat="1">
-      <c r="A240" s="61" t="s">
-        <v>82</v>
+      <c r="A240" s="63" t="s">
+        <v>56</v>
       </c>
       <c r="B240" s="28">
         <v>2</v>
       </c>
       <c r="C240" s="28">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D240" s="28">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E240" s="28">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F240" s="28"/>
+        <v>2</v>
+      </c>
+      <c r="F240" s="28">
+        <v>2</v>
+      </c>
       <c r="G240" s="28"/>
       <c r="H240" s="31"/>
       <c r="I240" s="29"/>
       <c r="J240" s="31"/>
       <c r="K240" s="31"/>
       <c r="L240" s="31"/>
       <c r="M240" s="31"/>
-      <c r="N240" s="6"/>
-[...6 lines deleted...]
-      <c r="U240" s="6"/>
+      <c r="N240" s="7"/>
+      <c r="O240" s="7"/>
+      <c r="P240" s="7"/>
+      <c r="Q240" s="7"/>
+      <c r="R240" s="7"/>
+      <c r="S240" s="7"/>
+      <c r="T240" s="7"/>
+      <c r="U240" s="7"/>
       <c r="W240" s="19"/>
       <c r="X240" s="19"/>
       <c r="Y240" s="19"/>
       <c r="Z240" s="19"/>
       <c r="AA240" s="19"/>
       <c r="AB240" s="19"/>
       <c r="AC240" s="19"/>
       <c r="AD240" s="19"/>
       <c r="AE240" s="19"/>
     </row>
     <row r="241" spans="1:31" s="1" customFormat="1">
-      <c r="A241" s="40"/>
-[...4 lines deleted...]
-      <c r="F241" s="28"/>
+      <c r="A241" s="61" t="s">
+        <v>79</v>
+      </c>
+      <c r="B241" s="28">
+        <v>16</v>
+      </c>
+      <c r="C241" s="28">
+        <v>35</v>
+      </c>
+      <c r="D241" s="28">
+        <v>54</v>
+      </c>
+      <c r="E241" s="28">
+        <v>73</v>
+      </c>
+      <c r="F241" s="28">
+        <v>89</v>
+      </c>
       <c r="G241" s="28"/>
-      <c r="H241" s="25"/>
-[...4 lines deleted...]
-      <c r="M241" s="25"/>
+      <c r="H241" s="31"/>
+      <c r="I241" s="29"/>
+      <c r="J241" s="31"/>
+      <c r="K241" s="31"/>
+      <c r="L241" s="31"/>
+      <c r="M241" s="31"/>
       <c r="N241" s="7"/>
       <c r="O241" s="7"/>
       <c r="P241" s="7"/>
       <c r="Q241" s="7"/>
       <c r="R241" s="7"/>
       <c r="S241" s="7"/>
       <c r="T241" s="7"/>
       <c r="U241" s="7"/>
       <c r="W241" s="19"/>
       <c r="X241" s="19"/>
       <c r="Y241" s="19"/>
       <c r="Z241" s="19"/>
       <c r="AA241" s="19"/>
       <c r="AB241" s="19"/>
       <c r="AC241" s="19"/>
       <c r="AD241" s="19"/>
       <c r="AE241" s="19"/>
     </row>
-    <row r="242" spans="1:31" s="1" customFormat="1" ht="45">
-[...7 lines deleted...]
-      <c r="F242" s="28"/>
+    <row r="242" spans="1:31" s="1" customFormat="1">
+      <c r="A242" s="61" t="s">
+        <v>83</v>
+      </c>
+      <c r="B242" s="28">
+        <v>66</v>
+      </c>
+      <c r="C242" s="28">
+        <v>135</v>
+      </c>
+      <c r="D242" s="28">
+        <v>203</v>
+      </c>
+      <c r="E242" s="28">
+        <v>272</v>
+      </c>
+      <c r="F242" s="28">
+        <v>338</v>
+      </c>
       <c r="G242" s="28"/>
-      <c r="H242" s="30"/>
+      <c r="H242" s="31"/>
       <c r="I242" s="29"/>
-      <c r="J242" s="30"/>
-[...2 lines deleted...]
-      <c r="M242" s="25"/>
+      <c r="J242" s="31"/>
+      <c r="K242" s="31"/>
+      <c r="L242" s="31"/>
+      <c r="M242" s="31"/>
       <c r="N242" s="7"/>
       <c r="O242" s="7"/>
       <c r="P242" s="7"/>
       <c r="Q242" s="7"/>
       <c r="R242" s="7"/>
       <c r="S242" s="7"/>
       <c r="T242" s="7"/>
       <c r="U242" s="7"/>
       <c r="W242" s="19"/>
       <c r="X242" s="19"/>
       <c r="Y242" s="19"/>
       <c r="Z242" s="19"/>
       <c r="AA242" s="19"/>
       <c r="AB242" s="19"/>
       <c r="AC242" s="19"/>
       <c r="AD242" s="19"/>
       <c r="AE242" s="19"/>
     </row>
     <row r="243" spans="1:31" s="1" customFormat="1">
-      <c r="A243" s="49" t="s">
-        <v>47</v>
+      <c r="A243" s="39" t="s">
+        <v>94</v>
       </c>
       <c r="B243" s="28">
-        <v>308</v>
+        <v>9</v>
       </c>
       <c r="C243" s="28">
-        <v>739</v>
+        <v>20</v>
       </c>
       <c r="D243" s="28">
-        <v>1195</v>
+        <v>31</v>
       </c>
       <c r="E243" s="28">
-        <v>1605</v>
-[...1 lines deleted...]
-      <c r="F243" s="28"/>
+        <v>43</v>
+      </c>
+      <c r="F243" s="28">
+        <v>54</v>
+      </c>
       <c r="G243" s="28"/>
       <c r="H243" s="31"/>
       <c r="I243" s="29"/>
       <c r="J243" s="31"/>
       <c r="K243" s="31"/>
       <c r="L243" s="31"/>
       <c r="M243" s="31"/>
       <c r="N243" s="7"/>
       <c r="O243" s="7"/>
       <c r="P243" s="7"/>
       <c r="Q243" s="7"/>
       <c r="R243" s="7"/>
       <c r="S243" s="7"/>
       <c r="T243" s="7"/>
       <c r="U243" s="7"/>
       <c r="W243" s="19"/>
       <c r="X243" s="19"/>
       <c r="Y243" s="19"/>
       <c r="Z243" s="19"/>
       <c r="AA243" s="19"/>
       <c r="AB243" s="19"/>
       <c r="AC243" s="19"/>
       <c r="AD243" s="19"/>
       <c r="AE243" s="19"/>
     </row>
     <row r="244" spans="1:31" s="1" customFormat="1">
-      <c r="A244" s="36" t="s">
-        <v>53</v>
+      <c r="A244" s="39" t="s">
+        <v>80</v>
       </c>
       <c r="B244" s="28">
-        <v>247</v>
+        <v>1</v>
       </c>
       <c r="C244" s="28">
-        <v>572</v>
+        <v>22</v>
       </c>
       <c r="D244" s="28">
-        <v>897</v>
+        <v>43</v>
       </c>
       <c r="E244" s="28">
-        <v>1222</v>
-[...1 lines deleted...]
-      <c r="F244" s="28"/>
+        <v>63</v>
+      </c>
+      <c r="F244" s="28">
+        <v>85</v>
+      </c>
       <c r="G244" s="28"/>
       <c r="H244" s="31"/>
       <c r="I244" s="29"/>
       <c r="J244" s="31"/>
       <c r="K244" s="31"/>
       <c r="L244" s="31"/>
       <c r="M244" s="31"/>
       <c r="N244" s="7"/>
       <c r="O244" s="7"/>
       <c r="P244" s="7"/>
       <c r="Q244" s="7"/>
       <c r="R244" s="7"/>
       <c r="S244" s="7"/>
       <c r="T244" s="7"/>
       <c r="U244" s="7"/>
       <c r="W244" s="19"/>
       <c r="X244" s="19"/>
       <c r="Y244" s="19"/>
       <c r="Z244" s="19"/>
       <c r="AA244" s="19"/>
       <c r="AB244" s="19"/>
       <c r="AC244" s="19"/>
       <c r="AD244" s="19"/>
       <c r="AE244" s="19"/>
     </row>
     <row r="245" spans="1:31" s="1" customFormat="1">
-      <c r="A245" s="60" t="s">
-[...3 lines deleted...]
-        <v>103</v>
+      <c r="A245" s="61" t="s">
+        <v>91</v>
+      </c>
+      <c r="B245" s="28">
+        <v>64</v>
       </c>
       <c r="C245" s="28">
-        <v>167</v>
+        <v>129</v>
       </c>
       <c r="D245" s="28">
-        <v>298</v>
+        <v>194</v>
       </c>
       <c r="E245" s="28">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="F245" s="28"/>
+        <v>260</v>
+      </c>
+      <c r="F245" s="28">
+        <v>318</v>
+      </c>
       <c r="G245" s="28"/>
       <c r="H245" s="31"/>
       <c r="I245" s="29"/>
       <c r="J245" s="31"/>
       <c r="K245" s="31"/>
       <c r="L245" s="31"/>
       <c r="M245" s="31"/>
-      <c r="N245" s="6"/>
-[...6 lines deleted...]
-      <c r="U245" s="6"/>
+      <c r="N245" s="7"/>
+      <c r="O245" s="7"/>
+      <c r="P245" s="7"/>
+      <c r="Q245" s="7"/>
+      <c r="R245" s="7"/>
+      <c r="S245" s="7"/>
+      <c r="T245" s="7"/>
+      <c r="U245" s="7"/>
       <c r="W245" s="19"/>
       <c r="X245" s="19"/>
       <c r="Y245" s="19"/>
       <c r="Z245" s="19"/>
       <c r="AA245" s="19"/>
       <c r="AB245" s="19"/>
       <c r="AC245" s="19"/>
       <c r="AD245" s="19"/>
       <c r="AE245" s="19"/>
     </row>
     <row r="246" spans="1:31" s="1" customFormat="1">
-      <c r="A246" s="49"/>
-[...4 lines deleted...]
-      <c r="F246" s="28"/>
+      <c r="A246" s="39" t="s">
+        <v>85</v>
+      </c>
+      <c r="B246" s="28">
+        <v>32</v>
+      </c>
+      <c r="C246" s="28">
+        <v>68</v>
+      </c>
+      <c r="D246" s="28">
+        <v>104</v>
+      </c>
+      <c r="E246" s="28">
+        <v>140</v>
+      </c>
+      <c r="F246" s="28">
+        <v>173</v>
+      </c>
       <c r="G246" s="28"/>
-      <c r="H246" s="30"/>
+      <c r="H246" s="31"/>
       <c r="I246" s="29"/>
-      <c r="J246" s="30"/>
-[...2 lines deleted...]
-      <c r="M246" s="51"/>
+      <c r="J246" s="31"/>
+      <c r="K246" s="31"/>
+      <c r="L246" s="31"/>
+      <c r="M246" s="31"/>
       <c r="N246" s="7"/>
       <c r="O246" s="7"/>
       <c r="P246" s="7"/>
       <c r="Q246" s="7"/>
       <c r="R246" s="7"/>
       <c r="S246" s="7"/>
       <c r="T246" s="7"/>
       <c r="U246" s="7"/>
       <c r="W246" s="19"/>
       <c r="X246" s="19"/>
       <c r="Y246" s="19"/>
       <c r="Z246" s="19"/>
       <c r="AA246" s="19"/>
       <c r="AB246" s="19"/>
       <c r="AC246" s="19"/>
       <c r="AD246" s="19"/>
       <c r="AE246" s="19"/>
     </row>
-    <row r="247" spans="1:31" s="1" customFormat="1" ht="23.25">
-[...7 lines deleted...]
-      <c r="F247" s="28"/>
+    <row r="247" spans="1:31" s="1" customFormat="1">
+      <c r="A247" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="B247" s="28">
+        <v>2</v>
+      </c>
+      <c r="C247" s="28">
+        <v>3</v>
+      </c>
+      <c r="D247" s="28">
+        <v>5</v>
+      </c>
+      <c r="E247" s="28">
+        <v>7</v>
+      </c>
+      <c r="F247" s="28">
+        <v>8</v>
+      </c>
       <c r="G247" s="28"/>
-      <c r="H247" s="30"/>
+      <c r="H247" s="31"/>
       <c r="I247" s="29"/>
-      <c r="J247" s="30"/>
-[...10 lines deleted...]
-      <c r="U247" s="7"/>
+      <c r="J247" s="31"/>
+      <c r="K247" s="31"/>
+      <c r="L247" s="31"/>
+      <c r="M247" s="31"/>
+      <c r="N247" s="6"/>
+      <c r="O247" s="6"/>
+      <c r="P247" s="6"/>
+      <c r="Q247" s="6"/>
+      <c r="R247" s="6"/>
+      <c r="S247" s="6"/>
+      <c r="T247" s="6"/>
+      <c r="U247" s="6"/>
       <c r="W247" s="19"/>
       <c r="X247" s="19"/>
       <c r="Y247" s="19"/>
       <c r="Z247" s="19"/>
       <c r="AA247" s="19"/>
       <c r="AB247" s="19"/>
       <c r="AC247" s="19"/>
       <c r="AD247" s="19"/>
       <c r="AE247" s="19"/>
     </row>
     <row r="248" spans="1:31" s="1" customFormat="1">
-      <c r="A248" s="40" t="s">
-[...14 lines deleted...]
-      <c r="F248" s="28"/>
+      <c r="A248" s="40"/>
+      <c r="B248" s="25"/>
+      <c r="C248" s="28"/>
+      <c r="D248" s="43"/>
+      <c r="E248" s="43"/>
+      <c r="F248" s="43"/>
       <c r="G248" s="28"/>
-      <c r="H248" s="31"/>
-[...4 lines deleted...]
-      <c r="M248" s="31"/>
+      <c r="H248" s="25"/>
+      <c r="I248" s="43"/>
+      <c r="J248" s="25"/>
+      <c r="K248" s="30"/>
+      <c r="L248" s="43"/>
+      <c r="M248" s="25"/>
       <c r="N248" s="7"/>
       <c r="O248" s="7"/>
       <c r="P248" s="7"/>
       <c r="Q248" s="7"/>
       <c r="R248" s="7"/>
       <c r="S248" s="7"/>
       <c r="T248" s="7"/>
       <c r="U248" s="7"/>
       <c r="W248" s="19"/>
       <c r="X248" s="19"/>
       <c r="Y248" s="19"/>
       <c r="Z248" s="19"/>
       <c r="AA248" s="19"/>
       <c r="AB248" s="19"/>
       <c r="AC248" s="19"/>
       <c r="AD248" s="19"/>
       <c r="AE248" s="19"/>
     </row>
-    <row r="249" spans="1:31" s="1" customFormat="1">
-[...15 lines deleted...]
-      <c r="F249" s="28"/>
+    <row r="249" spans="1:31" s="1" customFormat="1" ht="45">
+      <c r="A249" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="B249" s="30"/>
+      <c r="C249" s="28"/>
+      <c r="D249" s="29"/>
+      <c r="E249" s="29"/>
+      <c r="F249" s="29"/>
       <c r="G249" s="28"/>
-      <c r="H249" s="31"/>
+      <c r="H249" s="30"/>
       <c r="I249" s="29"/>
-      <c r="J249" s="31"/>
-[...2 lines deleted...]
-      <c r="M249" s="31"/>
+      <c r="J249" s="30"/>
+      <c r="K249" s="30"/>
+      <c r="L249" s="43"/>
+      <c r="M249" s="25"/>
       <c r="N249" s="7"/>
       <c r="O249" s="7"/>
       <c r="P249" s="7"/>
       <c r="Q249" s="7"/>
       <c r="R249" s="7"/>
       <c r="S249" s="7"/>
       <c r="T249" s="7"/>
       <c r="U249" s="7"/>
       <c r="W249" s="19"/>
       <c r="X249" s="19"/>
       <c r="Y249" s="19"/>
       <c r="Z249" s="19"/>
       <c r="AA249" s="19"/>
       <c r="AB249" s="19"/>
       <c r="AC249" s="19"/>
       <c r="AD249" s="19"/>
       <c r="AE249" s="19"/>
     </row>
     <row r="250" spans="1:31" s="1" customFormat="1">
-      <c r="A250" s="40"/>
-[...4 lines deleted...]
-      <c r="F250" s="28"/>
+      <c r="A250" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="B250" s="28">
+        <v>308</v>
+      </c>
+      <c r="C250" s="28">
+        <v>739</v>
+      </c>
+      <c r="D250" s="28">
+        <v>1195</v>
+      </c>
+      <c r="E250" s="28">
+        <v>1605</v>
+      </c>
+      <c r="F250" s="28">
+        <v>2033</v>
+      </c>
       <c r="G250" s="28"/>
-      <c r="H250" s="30"/>
+      <c r="H250" s="31"/>
       <c r="I250" s="29"/>
-      <c r="J250" s="30"/>
-[...2 lines deleted...]
-      <c r="M250" s="51"/>
+      <c r="J250" s="31"/>
+      <c r="K250" s="31"/>
+      <c r="L250" s="31"/>
+      <c r="M250" s="31"/>
       <c r="N250" s="7"/>
       <c r="O250" s="7"/>
       <c r="P250" s="7"/>
       <c r="Q250" s="7"/>
       <c r="R250" s="7"/>
       <c r="S250" s="7"/>
       <c r="T250" s="7"/>
       <c r="U250" s="7"/>
       <c r="W250" s="19"/>
       <c r="X250" s="19"/>
       <c r="Y250" s="19"/>
       <c r="Z250" s="19"/>
       <c r="AA250" s="19"/>
       <c r="AB250" s="19"/>
       <c r="AC250" s="19"/>
       <c r="AD250" s="19"/>
       <c r="AE250" s="19"/>
     </row>
-    <row r="251" spans="1:31" s="1" customFormat="1" ht="45.75">
-[...7 lines deleted...]
-      <c r="F251" s="28"/>
+    <row r="251" spans="1:31" s="1" customFormat="1">
+      <c r="A251" s="36" t="s">
+        <v>53</v>
+      </c>
+      <c r="B251" s="28">
+        <v>247</v>
+      </c>
+      <c r="C251" s="28">
+        <v>572</v>
+      </c>
+      <c r="D251" s="28">
+        <v>897</v>
+      </c>
+      <c r="E251" s="28">
+        <v>1222</v>
+      </c>
+      <c r="F251" s="28">
+        <v>1584</v>
+      </c>
       <c r="G251" s="28"/>
-      <c r="H251" s="30"/>
+      <c r="H251" s="31"/>
       <c r="I251" s="29"/>
-      <c r="J251" s="30"/>
-[...2 lines deleted...]
-      <c r="M251" s="25"/>
+      <c r="J251" s="31"/>
+      <c r="K251" s="31"/>
+      <c r="L251" s="31"/>
+      <c r="M251" s="31"/>
       <c r="N251" s="7"/>
       <c r="O251" s="7"/>
       <c r="P251" s="7"/>
       <c r="Q251" s="7"/>
       <c r="R251" s="7"/>
       <c r="S251" s="7"/>
       <c r="T251" s="7"/>
       <c r="U251" s="7"/>
       <c r="W251" s="19"/>
       <c r="X251" s="19"/>
       <c r="Y251" s="19"/>
       <c r="Z251" s="19"/>
       <c r="AA251" s="19"/>
       <c r="AB251" s="19"/>
       <c r="AC251" s="19"/>
       <c r="AD251" s="19"/>
       <c r="AE251" s="19"/>
     </row>
     <row r="252" spans="1:31" s="1" customFormat="1">
-      <c r="A252" s="40" t="s">
-[...3 lines deleted...]
-        <v>247</v>
+      <c r="A252" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="B252" s="28" t="s">
+        <v>103</v>
       </c>
       <c r="C252" s="28">
-        <v>572</v>
+        <v>167</v>
       </c>
       <c r="D252" s="28">
-        <v>897</v>
+        <v>298</v>
       </c>
       <c r="E252" s="28">
-        <v>1222</v>
-[...1 lines deleted...]
-      <c r="F252" s="28"/>
+        <v>383</v>
+      </c>
+      <c r="F252" s="28">
+        <v>449</v>
+      </c>
       <c r="G252" s="28"/>
       <c r="H252" s="31"/>
       <c r="I252" s="29"/>
       <c r="J252" s="31"/>
       <c r="K252" s="31"/>
       <c r="L252" s="31"/>
       <c r="M252" s="31"/>
-      <c r="N252" s="7"/>
-[...6 lines deleted...]
-      <c r="U252" s="7"/>
+      <c r="N252" s="6"/>
+      <c r="O252" s="6"/>
+      <c r="P252" s="6"/>
+      <c r="Q252" s="6"/>
+      <c r="R252" s="6"/>
+      <c r="S252" s="6"/>
+      <c r="T252" s="6"/>
+      <c r="U252" s="6"/>
       <c r="W252" s="19"/>
       <c r="X252" s="19"/>
       <c r="Y252" s="19"/>
       <c r="Z252" s="19"/>
       <c r="AA252" s="19"/>
       <c r="AB252" s="19"/>
       <c r="AC252" s="19"/>
       <c r="AD252" s="19"/>
       <c r="AE252" s="19"/>
     </row>
     <row r="253" spans="1:31" s="1" customFormat="1">
-      <c r="A253" s="40" t="s">
-[...14 lines deleted...]
-      <c r="F253" s="28"/>
+      <c r="A253" s="49"/>
+      <c r="B253" s="30"/>
+      <c r="C253" s="28"/>
+      <c r="D253" s="29"/>
+      <c r="E253" s="29"/>
+      <c r="F253" s="29"/>
       <c r="G253" s="28"/>
-      <c r="H253" s="31"/>
+      <c r="H253" s="30"/>
       <c r="I253" s="29"/>
-      <c r="J253" s="31"/>
-[...2 lines deleted...]
-      <c r="M253" s="31"/>
+      <c r="J253" s="30"/>
+      <c r="K253" s="30"/>
+      <c r="L253" s="65"/>
+      <c r="M253" s="51"/>
       <c r="N253" s="7"/>
       <c r="O253" s="7"/>
       <c r="P253" s="7"/>
       <c r="Q253" s="7"/>
       <c r="R253" s="7"/>
       <c r="S253" s="7"/>
       <c r="T253" s="7"/>
       <c r="U253" s="7"/>
       <c r="W253" s="19"/>
       <c r="X253" s="19"/>
       <c r="Y253" s="19"/>
       <c r="Z253" s="19"/>
       <c r="AA253" s="19"/>
       <c r="AB253" s="19"/>
       <c r="AC253" s="19"/>
       <c r="AD253" s="19"/>
       <c r="AE253" s="19"/>
     </row>
-    <row r="254" spans="1:31" s="1" customFormat="1">
-      <c r="A254" s="40"/>
+    <row r="254" spans="1:31" s="1" customFormat="1" ht="23.25">
+      <c r="A254" s="38" t="s">
+        <v>16</v>
+      </c>
       <c r="B254" s="30"/>
       <c r="C254" s="28"/>
       <c r="D254" s="29"/>
       <c r="E254" s="29"/>
-      <c r="F254" s="28"/>
+      <c r="F254" s="29"/>
       <c r="G254" s="28"/>
       <c r="H254" s="30"/>
       <c r="I254" s="29"/>
-      <c r="J254" s="44"/>
+      <c r="J254" s="30"/>
       <c r="K254" s="30"/>
-      <c r="L254" s="65"/>
+      <c r="L254" s="43"/>
       <c r="M254" s="25"/>
       <c r="N254" s="7"/>
       <c r="O254" s="7"/>
       <c r="P254" s="7"/>
       <c r="Q254" s="7"/>
       <c r="R254" s="7"/>
       <c r="S254" s="7"/>
       <c r="T254" s="7"/>
       <c r="U254" s="7"/>
       <c r="W254" s="19"/>
       <c r="X254" s="19"/>
       <c r="Y254" s="19"/>
       <c r="Z254" s="19"/>
       <c r="AA254" s="19"/>
       <c r="AB254" s="19"/>
       <c r="AC254" s="19"/>
       <c r="AD254" s="19"/>
       <c r="AE254" s="19"/>
     </row>
     <row r="255" spans="1:31" s="1" customFormat="1">
-      <c r="A255" s="50" t="s">
-[...6 lines deleted...]
-      <c r="F255" s="28"/>
+      <c r="A255" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="B255" s="28" t="s">
+        <v>103</v>
+      </c>
+      <c r="C255" s="28">
+        <v>167</v>
+      </c>
+      <c r="D255" s="28">
+        <v>278</v>
+      </c>
+      <c r="E255" s="28">
+        <v>363</v>
+      </c>
+      <c r="F255" s="28">
+        <v>429</v>
+      </c>
       <c r="G255" s="28"/>
-      <c r="H255" s="30"/>
+      <c r="H255" s="31"/>
       <c r="I255" s="29"/>
-      <c r="J255" s="30"/>
-[...2 lines deleted...]
-      <c r="M255" s="25"/>
+      <c r="J255" s="31"/>
+      <c r="K255" s="31"/>
+      <c r="L255" s="31"/>
+      <c r="M255" s="31"/>
       <c r="N255" s="7"/>
       <c r="O255" s="7"/>
       <c r="P255" s="7"/>
       <c r="Q255" s="7"/>
       <c r="R255" s="7"/>
       <c r="S255" s="7"/>
       <c r="T255" s="7"/>
       <c r="U255" s="7"/>
       <c r="W255" s="19"/>
       <c r="X255" s="19"/>
       <c r="Y255" s="19"/>
       <c r="Z255" s="19"/>
       <c r="AA255" s="19"/>
       <c r="AB255" s="19"/>
       <c r="AC255" s="19"/>
       <c r="AD255" s="19"/>
       <c r="AE255" s="19"/>
     </row>
     <row r="256" spans="1:31" s="1" customFormat="1">
-      <c r="A256" s="66" t="s">
-[...3 lines deleted...]
-        <v>1442</v>
+      <c r="A256" s="60" t="s">
+        <v>102</v>
+      </c>
+      <c r="B256" s="28" t="s">
+        <v>103</v>
       </c>
       <c r="C256" s="28">
-        <v>2984</v>
+        <v>167</v>
       </c>
       <c r="D256" s="28">
-        <v>4522</v>
+        <v>278</v>
       </c>
       <c r="E256" s="28">
-        <v>6069</v>
-[...1 lines deleted...]
-      <c r="F256" s="28"/>
+        <v>363</v>
+      </c>
+      <c r="F256" s="28">
+        <v>429</v>
+      </c>
       <c r="G256" s="28"/>
       <c r="H256" s="31"/>
       <c r="I256" s="29"/>
       <c r="J256" s="31"/>
       <c r="K256" s="31"/>
       <c r="L256" s="31"/>
       <c r="M256" s="31"/>
       <c r="N256" s="7"/>
       <c r="O256" s="7"/>
       <c r="P256" s="7"/>
       <c r="Q256" s="7"/>
       <c r="R256" s="7"/>
       <c r="S256" s="7"/>
       <c r="T256" s="7"/>
       <c r="U256" s="7"/>
       <c r="W256" s="19"/>
       <c r="X256" s="19"/>
       <c r="Y256" s="19"/>
       <c r="Z256" s="19"/>
       <c r="AA256" s="19"/>
       <c r="AB256" s="19"/>
       <c r="AC256" s="19"/>
       <c r="AD256" s="19"/>
       <c r="AE256" s="19"/>
     </row>
     <row r="257" spans="1:31" s="1" customFormat="1">
-      <c r="A257" s="36" t="s">
-[...14 lines deleted...]
-      <c r="F257" s="28"/>
+      <c r="A257" s="40"/>
+      <c r="B257" s="30"/>
+      <c r="C257" s="28"/>
+      <c r="D257" s="29"/>
+      <c r="E257" s="29"/>
+      <c r="F257" s="29"/>
       <c r="G257" s="28"/>
-      <c r="H257" s="31"/>
+      <c r="H257" s="30"/>
       <c r="I257" s="29"/>
-      <c r="J257" s="31"/>
-[...2 lines deleted...]
-      <c r="M257" s="31"/>
+      <c r="J257" s="30"/>
+      <c r="K257" s="30"/>
+      <c r="L257" s="65"/>
+      <c r="M257" s="51"/>
       <c r="N257" s="7"/>
       <c r="O257" s="7"/>
       <c r="P257" s="7"/>
       <c r="Q257" s="7"/>
       <c r="R257" s="7"/>
       <c r="S257" s="7"/>
       <c r="T257" s="7"/>
       <c r="U257" s="7"/>
       <c r="W257" s="19"/>
       <c r="X257" s="19"/>
       <c r="Y257" s="19"/>
       <c r="Z257" s="19"/>
       <c r="AA257" s="19"/>
       <c r="AB257" s="19"/>
       <c r="AC257" s="19"/>
       <c r="AD257" s="19"/>
       <c r="AE257" s="19"/>
     </row>
-    <row r="258" spans="1:31" s="1" customFormat="1">
-[...15 lines deleted...]
-      <c r="F258" s="28"/>
+    <row r="258" spans="1:31" s="1" customFormat="1" ht="45.75">
+      <c r="A258" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="B258" s="30"/>
+      <c r="C258" s="28"/>
+      <c r="D258" s="29"/>
+      <c r="E258" s="29"/>
+      <c r="F258" s="29"/>
       <c r="G258" s="28"/>
-      <c r="H258" s="31"/>
+      <c r="H258" s="30"/>
       <c r="I258" s="29"/>
-      <c r="J258" s="31"/>
-[...2 lines deleted...]
-      <c r="M258" s="31"/>
+      <c r="J258" s="30"/>
+      <c r="K258" s="30"/>
+      <c r="L258" s="43"/>
+      <c r="M258" s="25"/>
       <c r="N258" s="7"/>
       <c r="O258" s="7"/>
       <c r="P258" s="7"/>
       <c r="Q258" s="7"/>
       <c r="R258" s="7"/>
       <c r="S258" s="7"/>
       <c r="T258" s="7"/>
       <c r="U258" s="7"/>
       <c r="W258" s="19"/>
       <c r="X258" s="19"/>
       <c r="Y258" s="19"/>
       <c r="Z258" s="19"/>
       <c r="AA258" s="19"/>
       <c r="AB258" s="19"/>
       <c r="AC258" s="19"/>
       <c r="AD258" s="19"/>
       <c r="AE258" s="19"/>
     </row>
-    <row r="259" spans="1:31" s="9" customFormat="1">
-[...1 lines deleted...]
-        <v>86</v>
+    <row r="259" spans="1:31" s="1" customFormat="1">
+      <c r="A259" s="40" t="s">
+        <v>47</v>
       </c>
       <c r="B259" s="28">
-        <v>41</v>
+        <v>247</v>
       </c>
       <c r="C259" s="28">
-        <v>96</v>
+        <v>572</v>
       </c>
       <c r="D259" s="28">
-        <v>152</v>
+        <v>897</v>
       </c>
       <c r="E259" s="28">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="F259" s="28"/>
+        <v>1222</v>
+      </c>
+      <c r="F259" s="28">
+        <v>1584</v>
+      </c>
       <c r="G259" s="28"/>
       <c r="H259" s="31"/>
       <c r="I259" s="29"/>
       <c r="J259" s="31"/>
       <c r="K259" s="31"/>
       <c r="L259" s="31"/>
       <c r="M259" s="31"/>
       <c r="N259" s="7"/>
       <c r="O259" s="7"/>
       <c r="P259" s="7"/>
       <c r="Q259" s="7"/>
       <c r="R259" s="7"/>
       <c r="S259" s="7"/>
       <c r="T259" s="7"/>
       <c r="U259" s="7"/>
       <c r="W259" s="19"/>
       <c r="X259" s="19"/>
       <c r="Y259" s="19"/>
       <c r="Z259" s="19"/>
       <c r="AA259" s="19"/>
       <c r="AB259" s="19"/>
       <c r="AC259" s="19"/>
       <c r="AD259" s="19"/>
       <c r="AE259" s="19"/>
     </row>
-    <row r="260" spans="1:31" s="9" customFormat="1">
-[...1 lines deleted...]
-        <v>50</v>
+    <row r="260" spans="1:31" s="1" customFormat="1">
+      <c r="A260" s="40" t="s">
+        <v>53</v>
       </c>
       <c r="B260" s="28">
-        <v>38</v>
+        <v>247</v>
       </c>
       <c r="C260" s="28">
-        <v>77</v>
+        <v>572</v>
       </c>
       <c r="D260" s="28">
-        <v>115</v>
+        <v>897</v>
       </c>
       <c r="E260" s="28">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="F260" s="28"/>
+        <v>1222</v>
+      </c>
+      <c r="F260" s="28">
+        <v>1584</v>
+      </c>
       <c r="G260" s="28"/>
       <c r="H260" s="31"/>
       <c r="I260" s="29"/>
       <c r="J260" s="31"/>
       <c r="K260" s="31"/>
       <c r="L260" s="31"/>
       <c r="M260" s="31"/>
       <c r="N260" s="7"/>
       <c r="O260" s="7"/>
       <c r="P260" s="7"/>
       <c r="Q260" s="7"/>
       <c r="R260" s="7"/>
       <c r="S260" s="7"/>
       <c r="T260" s="7"/>
       <c r="U260" s="7"/>
       <c r="W260" s="19"/>
       <c r="X260" s="19"/>
       <c r="Y260" s="19"/>
       <c r="Z260" s="19"/>
       <c r="AA260" s="19"/>
       <c r="AB260" s="19"/>
       <c r="AC260" s="19"/>
       <c r="AD260" s="19"/>
       <c r="AE260" s="19"/>
     </row>
     <row r="261" spans="1:31" s="1" customFormat="1">
-      <c r="A261" s="60" t="s">
-[...14 lines deleted...]
-      <c r="F261" s="28"/>
+      <c r="A261" s="40"/>
+      <c r="B261" s="30"/>
+      <c r="C261" s="28"/>
+      <c r="D261" s="29"/>
+      <c r="E261" s="29"/>
+      <c r="F261" s="29"/>
       <c r="G261" s="28"/>
-      <c r="H261" s="31"/>
+      <c r="H261" s="30"/>
       <c r="I261" s="29"/>
-      <c r="J261" s="31"/>
-[...2 lines deleted...]
-      <c r="M261" s="31"/>
+      <c r="J261" s="44"/>
+      <c r="K261" s="30"/>
+      <c r="L261" s="65"/>
+      <c r="M261" s="25"/>
       <c r="N261" s="7"/>
       <c r="O261" s="7"/>
       <c r="P261" s="7"/>
       <c r="Q261" s="7"/>
       <c r="R261" s="7"/>
       <c r="S261" s="7"/>
       <c r="T261" s="7"/>
       <c r="U261" s="7"/>
       <c r="W261" s="19"/>
       <c r="X261" s="19"/>
       <c r="Y261" s="19"/>
       <c r="Z261" s="19"/>
       <c r="AA261" s="19"/>
       <c r="AB261" s="19"/>
       <c r="AC261" s="19"/>
       <c r="AD261" s="19"/>
       <c r="AE261" s="19"/>
     </row>
     <row r="262" spans="1:31" s="1" customFormat="1">
-      <c r="A262" s="60" t="s">
-[...14 lines deleted...]
-      <c r="F262" s="28"/>
+      <c r="A262" s="50" t="s">
+        <v>18</v>
+      </c>
+      <c r="B262" s="30"/>
+      <c r="C262" s="28"/>
+      <c r="D262" s="29"/>
+      <c r="E262" s="29"/>
+      <c r="F262" s="29"/>
       <c r="G262" s="28"/>
-      <c r="H262" s="31"/>
+      <c r="H262" s="30"/>
       <c r="I262" s="29"/>
-      <c r="J262" s="31"/>
-[...2 lines deleted...]
-      <c r="M262" s="31"/>
+      <c r="J262" s="30"/>
+      <c r="K262" s="30"/>
+      <c r="L262" s="43"/>
+      <c r="M262" s="25"/>
       <c r="N262" s="7"/>
       <c r="O262" s="7"/>
       <c r="P262" s="7"/>
       <c r="Q262" s="7"/>
       <c r="R262" s="7"/>
       <c r="S262" s="7"/>
       <c r="T262" s="7"/>
       <c r="U262" s="7"/>
       <c r="W262" s="19"/>
       <c r="X262" s="19"/>
       <c r="Y262" s="19"/>
       <c r="Z262" s="19"/>
       <c r="AA262" s="19"/>
       <c r="AB262" s="19"/>
       <c r="AC262" s="19"/>
       <c r="AD262" s="19"/>
       <c r="AE262" s="19"/>
     </row>
     <row r="263" spans="1:31" s="1" customFormat="1">
-      <c r="A263" s="60" t="s">
-        <v>53</v>
+      <c r="A263" s="66" t="s">
+        <v>47</v>
       </c>
       <c r="B263" s="28">
-        <v>208</v>
+        <v>1442</v>
       </c>
       <c r="C263" s="28">
-        <v>427</v>
+        <v>2984</v>
       </c>
       <c r="D263" s="28">
-        <v>646</v>
+        <v>4522</v>
       </c>
       <c r="E263" s="28">
-        <v>865</v>
-[...1 lines deleted...]
-      <c r="F263" s="28"/>
+        <v>6069</v>
+      </c>
+      <c r="F263" s="28">
+        <v>7588</v>
+      </c>
       <c r="G263" s="28"/>
       <c r="H263" s="31"/>
       <c r="I263" s="29"/>
       <c r="J263" s="31"/>
       <c r="K263" s="31"/>
       <c r="L263" s="31"/>
       <c r="M263" s="31"/>
       <c r="N263" s="7"/>
       <c r="O263" s="7"/>
       <c r="P263" s="7"/>
       <c r="Q263" s="7"/>
       <c r="R263" s="7"/>
       <c r="S263" s="7"/>
       <c r="T263" s="7"/>
       <c r="U263" s="7"/>
       <c r="W263" s="19"/>
       <c r="X263" s="19"/>
       <c r="Y263" s="19"/>
       <c r="Z263" s="19"/>
       <c r="AA263" s="19"/>
       <c r="AB263" s="19"/>
       <c r="AC263" s="19"/>
       <c r="AD263" s="19"/>
       <c r="AE263" s="19"/>
     </row>
     <row r="264" spans="1:31" s="1" customFormat="1">
-      <c r="A264" s="60" t="s">
-        <v>55</v>
+      <c r="A264" s="36" t="s">
+        <v>48</v>
       </c>
       <c r="B264" s="28">
-        <v>59</v>
+        <v>351</v>
       </c>
       <c r="C264" s="28">
-        <v>118</v>
+        <v>747</v>
       </c>
       <c r="D264" s="28">
-        <v>177</v>
+        <v>1140</v>
       </c>
       <c r="E264" s="28">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="F264" s="28"/>
+        <v>1542</v>
+      </c>
+      <c r="F264" s="28">
+        <v>1930</v>
+      </c>
       <c r="G264" s="28"/>
       <c r="H264" s="31"/>
       <c r="I264" s="29"/>
       <c r="J264" s="31"/>
       <c r="K264" s="31"/>
       <c r="L264" s="31"/>
       <c r="M264" s="31"/>
       <c r="N264" s="7"/>
       <c r="O264" s="7"/>
       <c r="P264" s="7"/>
       <c r="Q264" s="7"/>
       <c r="R264" s="7"/>
       <c r="S264" s="7"/>
       <c r="T264" s="7"/>
       <c r="U264" s="7"/>
       <c r="W264" s="19"/>
       <c r="X264" s="19"/>
       <c r="Y264" s="19"/>
       <c r="Z264" s="19"/>
       <c r="AA264" s="19"/>
       <c r="AB264" s="19"/>
       <c r="AC264" s="19"/>
       <c r="AD264" s="19"/>
       <c r="AE264" s="19"/>
     </row>
     <row r="265" spans="1:31" s="1" customFormat="1">
       <c r="A265" s="36" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="B265" s="28">
+        <v>3</v>
+      </c>
+      <c r="C265" s="28">
+        <v>6</v>
+      </c>
+      <c r="D265" s="28">
+        <v>9</v>
+      </c>
+      <c r="E265" s="28">
+        <v>12</v>
+      </c>
+      <c r="F265" s="28">
         <v>15</v>
       </c>
-      <c r="C265" s="28">
-[...8 lines deleted...]
-      <c r="F265" s="28"/>
       <c r="G265" s="28"/>
       <c r="H265" s="31"/>
       <c r="I265" s="29"/>
       <c r="J265" s="31"/>
       <c r="K265" s="31"/>
       <c r="L265" s="31"/>
       <c r="M265" s="31"/>
       <c r="N265" s="7"/>
       <c r="O265" s="7"/>
       <c r="P265" s="7"/>
       <c r="Q265" s="7"/>
       <c r="R265" s="7"/>
       <c r="S265" s="7"/>
       <c r="T265" s="7"/>
       <c r="U265" s="7"/>
       <c r="W265" s="19"/>
       <c r="X265" s="19"/>
       <c r="Y265" s="19"/>
       <c r="Z265" s="19"/>
       <c r="AA265" s="19"/>
       <c r="AB265" s="19"/>
       <c r="AC265" s="19"/>
       <c r="AD265" s="19"/>
       <c r="AE265" s="19"/>
     </row>
-    <row r="266" spans="1:31" s="1" customFormat="1">
-[...1 lines deleted...]
-        <v>56</v>
+    <row r="266" spans="1:31" s="9" customFormat="1">
+      <c r="A266" s="60" t="s">
+        <v>86</v>
       </c>
       <c r="B266" s="28">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="C266" s="28">
-        <v>18</v>
+        <v>96</v>
       </c>
       <c r="D266" s="28">
-        <v>27</v>
+        <v>152</v>
       </c>
       <c r="E266" s="28">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="F266" s="28"/>
+        <v>208</v>
+      </c>
+      <c r="F266" s="28">
+        <v>259</v>
+      </c>
       <c r="G266" s="28"/>
       <c r="H266" s="31"/>
       <c r="I266" s="29"/>
       <c r="J266" s="31"/>
       <c r="K266" s="31"/>
       <c r="L266" s="31"/>
       <c r="M266" s="31"/>
-      <c r="N266" s="6"/>
-[...6 lines deleted...]
-      <c r="U266" s="6"/>
+      <c r="N266" s="7"/>
+      <c r="O266" s="7"/>
+      <c r="P266" s="7"/>
+      <c r="Q266" s="7"/>
+      <c r="R266" s="7"/>
+      <c r="S266" s="7"/>
+      <c r="T266" s="7"/>
+      <c r="U266" s="7"/>
       <c r="W266" s="19"/>
       <c r="X266" s="19"/>
       <c r="Y266" s="19"/>
       <c r="Z266" s="19"/>
       <c r="AA266" s="19"/>
       <c r="AB266" s="19"/>
       <c r="AC266" s="19"/>
       <c r="AD266" s="19"/>
       <c r="AE266" s="19"/>
     </row>
-    <row r="267" spans="1:31" s="1" customFormat="1">
-[...1 lines deleted...]
-        <v>73</v>
+    <row r="267" spans="1:31" s="9" customFormat="1">
+      <c r="A267" s="60" t="s">
+        <v>50</v>
       </c>
       <c r="B267" s="28">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="C267" s="28">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="D267" s="28">
-        <v>86</v>
+        <v>115</v>
       </c>
       <c r="E267" s="28">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="F267" s="28"/>
+        <v>153</v>
+      </c>
+      <c r="F267" s="28">
+        <v>191</v>
+      </c>
       <c r="G267" s="28"/>
       <c r="H267" s="31"/>
       <c r="I267" s="29"/>
       <c r="J267" s="31"/>
       <c r="K267" s="31"/>
       <c r="L267" s="31"/>
       <c r="M267" s="31"/>
       <c r="N267" s="7"/>
       <c r="O267" s="7"/>
       <c r="P267" s="7"/>
       <c r="Q267" s="7"/>
       <c r="R267" s="7"/>
       <c r="S267" s="7"/>
       <c r="T267" s="7"/>
       <c r="U267" s="7"/>
       <c r="W267" s="19"/>
       <c r="X267" s="19"/>
       <c r="Y267" s="19"/>
       <c r="Z267" s="19"/>
       <c r="AA267" s="19"/>
       <c r="AB267" s="19"/>
       <c r="AC267" s="19"/>
       <c r="AD267" s="19"/>
       <c r="AE267" s="19"/>
     </row>
     <row r="268" spans="1:31" s="1" customFormat="1">
-      <c r="A268" s="36" t="s">
-        <v>59</v>
+      <c r="A268" s="60" t="s">
+        <v>67</v>
       </c>
       <c r="B268" s="28">
-        <v>42</v>
+        <v>82</v>
       </c>
       <c r="C268" s="28">
-        <v>87</v>
+        <v>153</v>
       </c>
       <c r="D268" s="28">
-        <v>133</v>
+        <v>224</v>
       </c>
       <c r="E268" s="28">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="F268" s="28"/>
+        <v>294</v>
+      </c>
+      <c r="F268" s="28">
+        <v>389</v>
+      </c>
       <c r="G268" s="28"/>
       <c r="H268" s="31"/>
       <c r="I268" s="29"/>
       <c r="J268" s="31"/>
       <c r="K268" s="31"/>
       <c r="L268" s="31"/>
       <c r="M268" s="31"/>
       <c r="N268" s="7"/>
       <c r="O268" s="7"/>
       <c r="P268" s="7"/>
       <c r="Q268" s="7"/>
       <c r="R268" s="7"/>
       <c r="S268" s="7"/>
       <c r="T268" s="7"/>
       <c r="U268" s="7"/>
       <c r="W268" s="19"/>
       <c r="X268" s="19"/>
       <c r="Y268" s="19"/>
       <c r="Z268" s="19"/>
       <c r="AA268" s="19"/>
       <c r="AB268" s="19"/>
       <c r="AC268" s="19"/>
       <c r="AD268" s="19"/>
       <c r="AE268" s="19"/>
     </row>
     <row r="269" spans="1:31" s="1" customFormat="1">
-      <c r="A269" s="36" t="s">
-        <v>60</v>
+      <c r="A269" s="60" t="s">
+        <v>52</v>
       </c>
       <c r="B269" s="28">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="C269" s="28">
-        <v>169</v>
+        <v>155</v>
       </c>
       <c r="D269" s="28">
-        <v>256</v>
+        <v>235</v>
       </c>
       <c r="E269" s="28">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="F269" s="28"/>
+        <v>314</v>
+      </c>
+      <c r="F269" s="28">
+        <v>388</v>
+      </c>
       <c r="G269" s="28"/>
       <c r="H269" s="31"/>
       <c r="I269" s="29"/>
       <c r="J269" s="31"/>
       <c r="K269" s="31"/>
       <c r="L269" s="31"/>
       <c r="M269" s="31"/>
       <c r="N269" s="7"/>
       <c r="O269" s="7"/>
       <c r="P269" s="7"/>
       <c r="Q269" s="7"/>
       <c r="R269" s="7"/>
       <c r="S269" s="7"/>
       <c r="T269" s="7"/>
       <c r="U269" s="7"/>
       <c r="W269" s="19"/>
       <c r="X269" s="19"/>
       <c r="Y269" s="19"/>
       <c r="Z269" s="19"/>
       <c r="AA269" s="19"/>
       <c r="AB269" s="19"/>
       <c r="AC269" s="19"/>
       <c r="AD269" s="19"/>
       <c r="AE269" s="19"/>
     </row>
     <row r="270" spans="1:31" s="1" customFormat="1">
-      <c r="A270" s="67" t="s">
-        <v>61</v>
+      <c r="A270" s="60" t="s">
+        <v>53</v>
       </c>
       <c r="B270" s="28">
-        <v>48</v>
+        <v>208</v>
       </c>
       <c r="C270" s="28">
-        <v>98</v>
+        <v>427</v>
       </c>
       <c r="D270" s="28">
-        <v>149</v>
+        <v>646</v>
       </c>
       <c r="E270" s="28">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="F270" s="28"/>
+        <v>865</v>
+      </c>
+      <c r="F270" s="28">
+        <v>1081</v>
+      </c>
       <c r="G270" s="28"/>
       <c r="H270" s="31"/>
       <c r="I270" s="29"/>
       <c r="J270" s="31"/>
       <c r="K270" s="31"/>
       <c r="L270" s="31"/>
       <c r="M270" s="31"/>
       <c r="N270" s="7"/>
       <c r="O270" s="7"/>
       <c r="P270" s="7"/>
       <c r="Q270" s="7"/>
       <c r="R270" s="7"/>
       <c r="S270" s="7"/>
       <c r="T270" s="7"/>
       <c r="U270" s="7"/>
       <c r="W270" s="19"/>
       <c r="X270" s="19"/>
       <c r="Y270" s="19"/>
       <c r="Z270" s="19"/>
       <c r="AA270" s="19"/>
       <c r="AB270" s="19"/>
       <c r="AC270" s="19"/>
       <c r="AD270" s="19"/>
       <c r="AE270" s="19"/>
     </row>
     <row r="271" spans="1:31" s="1" customFormat="1">
-      <c r="A271" s="67" t="s">
-        <v>62</v>
+      <c r="A271" s="60" t="s">
+        <v>55</v>
       </c>
       <c r="B271" s="28">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="C271" s="28">
-        <v>107</v>
+        <v>118</v>
       </c>
       <c r="D271" s="28">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="E271" s="28">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="F271" s="28"/>
+        <v>236</v>
+      </c>
+      <c r="F271" s="28">
+        <v>295</v>
+      </c>
       <c r="G271" s="28"/>
       <c r="H271" s="31"/>
       <c r="I271" s="29"/>
       <c r="J271" s="31"/>
       <c r="K271" s="31"/>
       <c r="L271" s="31"/>
       <c r="M271" s="31"/>
       <c r="N271" s="7"/>
       <c r="O271" s="7"/>
       <c r="P271" s="7"/>
       <c r="Q271" s="7"/>
       <c r="R271" s="7"/>
       <c r="S271" s="7"/>
       <c r="T271" s="7"/>
       <c r="U271" s="7"/>
       <c r="W271" s="19"/>
       <c r="X271" s="19"/>
       <c r="Y271" s="19"/>
       <c r="Z271" s="19"/>
       <c r="AA271" s="19"/>
       <c r="AB271" s="19"/>
       <c r="AC271" s="19"/>
       <c r="AD271" s="19"/>
       <c r="AE271" s="19"/>
     </row>
     <row r="272" spans="1:31" s="1" customFormat="1">
-      <c r="A272" s="67" t="s">
-        <v>63</v>
+      <c r="A272" s="36" t="s">
+        <v>57</v>
       </c>
       <c r="B272" s="28">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C272" s="28">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="D272" s="28">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="E272" s="28">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="F272" s="28"/>
+        <v>65</v>
+      </c>
+      <c r="F272" s="28">
+        <v>80</v>
+      </c>
       <c r="G272" s="28"/>
       <c r="H272" s="31"/>
       <c r="I272" s="29"/>
       <c r="J272" s="31"/>
       <c r="K272" s="31"/>
       <c r="L272" s="31"/>
       <c r="M272" s="31"/>
       <c r="N272" s="7"/>
       <c r="O272" s="7"/>
       <c r="P272" s="7"/>
       <c r="Q272" s="7"/>
       <c r="R272" s="7"/>
       <c r="S272" s="7"/>
       <c r="T272" s="7"/>
       <c r="U272" s="7"/>
       <c r="W272" s="19"/>
       <c r="X272" s="19"/>
       <c r="Y272" s="19"/>
       <c r="Z272" s="19"/>
       <c r="AA272" s="19"/>
       <c r="AB272" s="19"/>
       <c r="AC272" s="19"/>
       <c r="AD272" s="19"/>
       <c r="AE272" s="19"/>
     </row>
     <row r="273" spans="1:31" s="1" customFormat="1">
-      <c r="A273" s="67" t="s">
-        <v>64</v>
+      <c r="A273" s="36" t="s">
+        <v>56</v>
       </c>
       <c r="B273" s="28">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="C273" s="28">
-        <v>194</v>
+        <v>18</v>
       </c>
       <c r="D273" s="28">
-        <v>292</v>
+        <v>27</v>
       </c>
       <c r="E273" s="28">
-        <v>391</v>
-[...1 lines deleted...]
-      <c r="F273" s="28"/>
+        <v>35</v>
+      </c>
+      <c r="F273" s="28">
+        <v>44</v>
+      </c>
       <c r="G273" s="28"/>
       <c r="H273" s="31"/>
       <c r="I273" s="29"/>
       <c r="J273" s="31"/>
       <c r="K273" s="31"/>
       <c r="L273" s="31"/>
       <c r="M273" s="31"/>
-      <c r="N273" s="7"/>
-[...6 lines deleted...]
-      <c r="U273" s="7"/>
+      <c r="N273" s="6"/>
+      <c r="O273" s="6"/>
+      <c r="P273" s="6"/>
+      <c r="Q273" s="6"/>
+      <c r="R273" s="6"/>
+      <c r="S273" s="6"/>
+      <c r="T273" s="6"/>
+      <c r="U273" s="6"/>
       <c r="W273" s="19"/>
       <c r="X273" s="19"/>
       <c r="Y273" s="19"/>
       <c r="Z273" s="19"/>
       <c r="AA273" s="19"/>
       <c r="AB273" s="19"/>
       <c r="AC273" s="19"/>
       <c r="AD273" s="19"/>
       <c r="AE273" s="19"/>
     </row>
     <row r="274" spans="1:31" s="1" customFormat="1">
       <c r="A274" s="36" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B274" s="28">
-        <v>95</v>
+        <v>29</v>
       </c>
       <c r="C274" s="28">
-        <v>194</v>
+        <v>57</v>
       </c>
       <c r="D274" s="28">
-        <v>293</v>
+        <v>86</v>
       </c>
       <c r="E274" s="28">
-        <v>392</v>
-[...1 lines deleted...]
-      <c r="F274" s="28"/>
+        <v>115</v>
+      </c>
+      <c r="F274" s="28">
+        <v>144</v>
+      </c>
       <c r="G274" s="28"/>
       <c r="H274" s="31"/>
       <c r="I274" s="29"/>
       <c r="J274" s="31"/>
       <c r="K274" s="31"/>
       <c r="L274" s="31"/>
       <c r="M274" s="31"/>
       <c r="N274" s="7"/>
       <c r="O274" s="7"/>
       <c r="P274" s="7"/>
       <c r="Q274" s="7"/>
       <c r="R274" s="7"/>
       <c r="S274" s="7"/>
       <c r="T274" s="7"/>
       <c r="U274" s="7"/>
       <c r="W274" s="19"/>
       <c r="X274" s="19"/>
       <c r="Y274" s="19"/>
       <c r="Z274" s="19"/>
       <c r="AA274" s="19"/>
       <c r="AB274" s="19"/>
       <c r="AC274" s="19"/>
       <c r="AD274" s="19"/>
       <c r="AE274" s="19"/>
     </row>
     <row r="275" spans="1:31" s="1" customFormat="1">
-      <c r="A275" s="68" t="s">
-        <v>66</v>
+      <c r="A275" s="36" t="s">
+        <v>59</v>
       </c>
       <c r="B275" s="28">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C275" s="28">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="D275" s="28">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="E275" s="28">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="F275" s="28"/>
+        <v>178</v>
+      </c>
+      <c r="F275" s="28">
+        <v>220</v>
+      </c>
       <c r="G275" s="28"/>
       <c r="H275" s="31"/>
       <c r="I275" s="29"/>
       <c r="J275" s="31"/>
       <c r="K275" s="31"/>
       <c r="L275" s="31"/>
       <c r="M275" s="31"/>
       <c r="N275" s="7"/>
       <c r="O275" s="7"/>
       <c r="P275" s="7"/>
       <c r="Q275" s="7"/>
       <c r="R275" s="7"/>
       <c r="S275" s="7"/>
       <c r="T275" s="7"/>
       <c r="U275" s="7"/>
       <c r="W275" s="19"/>
       <c r="X275" s="19"/>
       <c r="Y275" s="19"/>
       <c r="Z275" s="19"/>
       <c r="AA275" s="19"/>
       <c r="AB275" s="19"/>
       <c r="AC275" s="19"/>
       <c r="AD275" s="19"/>
       <c r="AE275" s="19"/>
     </row>
     <row r="276" spans="1:31" s="1" customFormat="1">
-      <c r="A276" s="60" t="s">
-        <v>54</v>
+      <c r="A276" s="36" t="s">
+        <v>60</v>
       </c>
       <c r="B276" s="28">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="C276" s="28">
-        <v>138</v>
+        <v>169</v>
       </c>
       <c r="D276" s="28">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="E276" s="28">
-        <v>277</v>
-[...1 lines deleted...]
-      <c r="F276" s="28"/>
+        <v>342</v>
+      </c>
+      <c r="F276" s="28">
+        <v>420</v>
+      </c>
       <c r="G276" s="28"/>
       <c r="H276" s="31"/>
       <c r="I276" s="29"/>
       <c r="J276" s="31"/>
       <c r="K276" s="31"/>
       <c r="L276" s="31"/>
       <c r="M276" s="31"/>
       <c r="N276" s="7"/>
       <c r="O276" s="7"/>
       <c r="P276" s="7"/>
       <c r="Q276" s="7"/>
       <c r="R276" s="7"/>
       <c r="S276" s="7"/>
       <c r="T276" s="7"/>
       <c r="U276" s="7"/>
       <c r="W276" s="19"/>
       <c r="X276" s="19"/>
       <c r="Y276" s="19"/>
       <c r="Z276" s="19"/>
       <c r="AA276" s="19"/>
       <c r="AB276" s="19"/>
       <c r="AC276" s="19"/>
       <c r="AD276" s="19"/>
       <c r="AE276" s="19"/>
     </row>
     <row r="277" spans="1:31" s="1" customFormat="1">
-      <c r="A277" s="40"/>
-[...4 lines deleted...]
-      <c r="F277" s="28"/>
+      <c r="A277" s="67" t="s">
+        <v>61</v>
+      </c>
+      <c r="B277" s="28">
+        <v>48</v>
+      </c>
+      <c r="C277" s="28">
+        <v>98</v>
+      </c>
+      <c r="D277" s="28">
+        <v>149</v>
+      </c>
+      <c r="E277" s="28">
+        <v>199</v>
+      </c>
+      <c r="F277" s="28">
+        <v>249</v>
+      </c>
       <c r="G277" s="28"/>
-      <c r="H277" s="30"/>
+      <c r="H277" s="31"/>
       <c r="I277" s="29"/>
-      <c r="J277" s="30"/>
-[...2 lines deleted...]
-      <c r="M277" s="30"/>
+      <c r="J277" s="31"/>
+      <c r="K277" s="31"/>
+      <c r="L277" s="31"/>
+      <c r="M277" s="31"/>
       <c r="N277" s="7"/>
       <c r="O277" s="7"/>
       <c r="P277" s="7"/>
       <c r="Q277" s="7"/>
       <c r="R277" s="7"/>
       <c r="S277" s="7"/>
       <c r="T277" s="7"/>
       <c r="U277" s="7"/>
       <c r="W277" s="19"/>
       <c r="X277" s="19"/>
       <c r="Y277" s="19"/>
       <c r="Z277" s="19"/>
       <c r="AA277" s="19"/>
       <c r="AB277" s="19"/>
       <c r="AC277" s="19"/>
       <c r="AD277" s="19"/>
       <c r="AE277" s="19"/>
     </row>
-    <row r="278" spans="1:31" s="1" customFormat="1" ht="57">
-[...7 lines deleted...]
-      <c r="F278" s="28"/>
+    <row r="278" spans="1:31" s="1" customFormat="1">
+      <c r="A278" s="67" t="s">
+        <v>62</v>
+      </c>
+      <c r="B278" s="28">
+        <v>45</v>
+      </c>
+      <c r="C278" s="28">
+        <v>107</v>
+      </c>
+      <c r="D278" s="28">
+        <v>170</v>
+      </c>
+      <c r="E278" s="28">
+        <v>232</v>
+      </c>
+      <c r="F278" s="28">
+        <v>295</v>
+      </c>
       <c r="G278" s="28"/>
-      <c r="H278" s="30"/>
+      <c r="H278" s="31"/>
       <c r="I278" s="29"/>
-      <c r="J278" s="30"/>
-[...2 lines deleted...]
-      <c r="M278" s="25"/>
+      <c r="J278" s="31"/>
+      <c r="K278" s="31"/>
+      <c r="L278" s="31"/>
+      <c r="M278" s="31"/>
       <c r="N278" s="7"/>
       <c r="O278" s="7"/>
       <c r="P278" s="7"/>
       <c r="Q278" s="7"/>
       <c r="R278" s="7"/>
       <c r="S278" s="7"/>
       <c r="T278" s="7"/>
       <c r="U278" s="7"/>
       <c r="W278" s="19"/>
       <c r="X278" s="19"/>
       <c r="Y278" s="19"/>
       <c r="Z278" s="19"/>
       <c r="AA278" s="19"/>
       <c r="AB278" s="19"/>
       <c r="AC278" s="19"/>
       <c r="AD278" s="19"/>
       <c r="AE278" s="19"/>
     </row>
     <row r="279" spans="1:31" s="1" customFormat="1">
-      <c r="A279" s="49" t="s">
-        <v>47</v>
+      <c r="A279" s="67" t="s">
+        <v>63</v>
       </c>
       <c r="B279" s="28">
-        <v>46001</v>
+        <v>6</v>
       </c>
       <c r="C279" s="28">
-        <v>94320</v>
+        <v>12</v>
       </c>
       <c r="D279" s="28">
-        <v>143059</v>
+        <v>17</v>
       </c>
       <c r="E279" s="28">
-        <v>200173</v>
-[...1 lines deleted...]
-      <c r="F279" s="28"/>
+        <v>23</v>
+      </c>
+      <c r="F279" s="28">
+        <v>29</v>
+      </c>
       <c r="G279" s="28"/>
       <c r="H279" s="31"/>
       <c r="I279" s="29"/>
       <c r="J279" s="31"/>
       <c r="K279" s="31"/>
       <c r="L279" s="31"/>
       <c r="M279" s="31"/>
       <c r="N279" s="7"/>
       <c r="O279" s="7"/>
       <c r="P279" s="7"/>
       <c r="Q279" s="7"/>
       <c r="R279" s="7"/>
       <c r="S279" s="7"/>
       <c r="T279" s="7"/>
       <c r="U279" s="7"/>
       <c r="W279" s="19"/>
       <c r="X279" s="19"/>
       <c r="Y279" s="19"/>
       <c r="Z279" s="19"/>
       <c r="AA279" s="19"/>
       <c r="AB279" s="19"/>
       <c r="AC279" s="19"/>
       <c r="AD279" s="19"/>
       <c r="AE279" s="19"/>
     </row>
     <row r="280" spans="1:31" s="1" customFormat="1">
-      <c r="A280" s="36" t="s">
-        <v>48</v>
+      <c r="A280" s="67" t="s">
+        <v>64</v>
       </c>
       <c r="B280" s="28">
-        <v>10809</v>
+        <v>95</v>
       </c>
       <c r="C280" s="28">
-        <v>16266</v>
+        <v>194</v>
       </c>
       <c r="D280" s="28">
-        <v>20851</v>
+        <v>292</v>
       </c>
       <c r="E280" s="28">
-        <v>27885</v>
-[...1 lines deleted...]
-      <c r="F280" s="28"/>
+        <v>391</v>
+      </c>
+      <c r="F280" s="28">
+        <v>483</v>
+      </c>
       <c r="G280" s="28"/>
       <c r="H280" s="31"/>
       <c r="I280" s="29"/>
       <c r="J280" s="31"/>
       <c r="K280" s="31"/>
       <c r="L280" s="31"/>
       <c r="M280" s="31"/>
       <c r="N280" s="7"/>
       <c r="O280" s="7"/>
       <c r="P280" s="7"/>
       <c r="Q280" s="7"/>
       <c r="R280" s="7"/>
       <c r="S280" s="7"/>
       <c r="T280" s="7"/>
       <c r="U280" s="7"/>
       <c r="W280" s="19"/>
       <c r="X280" s="19"/>
       <c r="Y280" s="19"/>
       <c r="Z280" s="19"/>
       <c r="AA280" s="19"/>
       <c r="AB280" s="19"/>
       <c r="AC280" s="19"/>
       <c r="AD280" s="19"/>
       <c r="AE280" s="19"/>
     </row>
-    <row r="281" spans="1:31">
-[...1 lines deleted...]
-        <v>86</v>
+    <row r="281" spans="1:31" s="1" customFormat="1">
+      <c r="A281" s="36" t="s">
+        <v>72</v>
       </c>
       <c r="B281" s="28">
-        <v>190</v>
+        <v>95</v>
       </c>
       <c r="C281" s="28">
-        <v>471</v>
+        <v>194</v>
       </c>
       <c r="D281" s="28">
-        <v>735</v>
+        <v>293</v>
       </c>
       <c r="E281" s="28">
-        <v>886</v>
-[...1 lines deleted...]
-      <c r="F281" s="28"/>
+        <v>392</v>
+      </c>
+      <c r="F281" s="28">
+        <v>488</v>
+      </c>
       <c r="G281" s="28"/>
       <c r="H281" s="31"/>
       <c r="I281" s="29"/>
       <c r="J281" s="31"/>
       <c r="K281" s="31"/>
       <c r="L281" s="31"/>
       <c r="M281" s="31"/>
       <c r="N281" s="7"/>
       <c r="O281" s="7"/>
       <c r="P281" s="7"/>
       <c r="Q281" s="7"/>
       <c r="R281" s="7"/>
       <c r="S281" s="7"/>
       <c r="T281" s="7"/>
       <c r="U281" s="7"/>
       <c r="W281" s="19"/>
       <c r="X281" s="19"/>
       <c r="Y281" s="19"/>
       <c r="Z281" s="19"/>
       <c r="AA281" s="19"/>
       <c r="AB281" s="19"/>
       <c r="AC281" s="19"/>
       <c r="AD281" s="19"/>
       <c r="AE281" s="19"/>
     </row>
     <row r="282" spans="1:31" s="1" customFormat="1">
-      <c r="A282" s="60" t="s">
-        <v>50</v>
+      <c r="A282" s="68" t="s">
+        <v>66</v>
       </c>
       <c r="B282" s="28">
-        <v>604</v>
+        <v>49</v>
       </c>
       <c r="C282" s="28">
-        <v>1534</v>
+        <v>97</v>
       </c>
       <c r="D282" s="28">
-        <v>2463</v>
+        <v>146</v>
       </c>
       <c r="E282" s="28">
-        <v>3393</v>
-[...1 lines deleted...]
-      <c r="F282" s="28"/>
+        <v>194</v>
+      </c>
+      <c r="F282" s="28">
+        <v>242</v>
+      </c>
       <c r="G282" s="28"/>
       <c r="H282" s="31"/>
       <c r="I282" s="29"/>
       <c r="J282" s="31"/>
       <c r="K282" s="31"/>
       <c r="L282" s="31"/>
       <c r="M282" s="31"/>
       <c r="N282" s="7"/>
       <c r="O282" s="7"/>
       <c r="P282" s="7"/>
       <c r="Q282" s="7"/>
       <c r="R282" s="7"/>
       <c r="S282" s="7"/>
       <c r="T282" s="7"/>
       <c r="U282" s="7"/>
       <c r="W282" s="19"/>
       <c r="X282" s="19"/>
       <c r="Y282" s="19"/>
       <c r="Z282" s="19"/>
       <c r="AA282" s="19"/>
       <c r="AB282" s="19"/>
       <c r="AC282" s="19"/>
       <c r="AD282" s="19"/>
       <c r="AE282" s="19"/>
     </row>
     <row r="283" spans="1:31" s="1" customFormat="1">
       <c r="A283" s="60" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="B283" s="28">
-        <v>4139</v>
+        <v>69</v>
       </c>
       <c r="C283" s="28">
-        <v>8195</v>
+        <v>138</v>
       </c>
       <c r="D283" s="28">
-        <v>12250</v>
+        <v>208</v>
       </c>
       <c r="E283" s="28">
-        <v>16306</v>
-[...1 lines deleted...]
-      <c r="F283" s="28"/>
+        <v>277</v>
+      </c>
+      <c r="F283" s="28">
+        <v>346</v>
+      </c>
       <c r="G283" s="28"/>
       <c r="H283" s="31"/>
       <c r="I283" s="29"/>
       <c r="J283" s="31"/>
       <c r="K283" s="31"/>
       <c r="L283" s="31"/>
       <c r="M283" s="31"/>
       <c r="N283" s="7"/>
       <c r="O283" s="7"/>
       <c r="P283" s="7"/>
       <c r="Q283" s="7"/>
       <c r="R283" s="7"/>
       <c r="S283" s="7"/>
       <c r="T283" s="7"/>
       <c r="U283" s="7"/>
       <c r="W283" s="19"/>
       <c r="X283" s="19"/>
       <c r="Y283" s="19"/>
       <c r="Z283" s="19"/>
       <c r="AA283" s="19"/>
       <c r="AB283" s="19"/>
       <c r="AC283" s="19"/>
       <c r="AD283" s="19"/>
       <c r="AE283" s="19"/>
     </row>
     <row r="284" spans="1:31" s="1" customFormat="1">
-      <c r="A284" s="60" t="s">
-[...14 lines deleted...]
-      <c r="F284" s="28"/>
+      <c r="A284" s="40"/>
+      <c r="B284" s="30"/>
+      <c r="C284" s="28"/>
+      <c r="D284" s="29"/>
+      <c r="E284" s="29"/>
+      <c r="F284" s="29"/>
       <c r="G284" s="28"/>
-      <c r="H284" s="31"/>
+      <c r="H284" s="30"/>
       <c r="I284" s="29"/>
-      <c r="J284" s="31"/>
-[...2 lines deleted...]
-      <c r="M284" s="31"/>
+      <c r="J284" s="30"/>
+      <c r="K284" s="30"/>
+      <c r="L284" s="29"/>
+      <c r="M284" s="30"/>
       <c r="N284" s="7"/>
       <c r="O284" s="7"/>
       <c r="P284" s="7"/>
       <c r="Q284" s="7"/>
       <c r="R284" s="7"/>
       <c r="S284" s="7"/>
       <c r="T284" s="7"/>
       <c r="U284" s="7"/>
       <c r="W284" s="19"/>
       <c r="X284" s="19"/>
       <c r="Y284" s="19"/>
       <c r="Z284" s="19"/>
       <c r="AA284" s="19"/>
       <c r="AB284" s="19"/>
       <c r="AC284" s="19"/>
       <c r="AD284" s="19"/>
       <c r="AE284" s="19"/>
     </row>
-    <row r="285" spans="1:31" s="1" customFormat="1">
-[...15 lines deleted...]
-      <c r="F285" s="28"/>
+    <row r="285" spans="1:31" s="1" customFormat="1" ht="57">
+      <c r="A285" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B285" s="30"/>
+      <c r="C285" s="28"/>
+      <c r="D285" s="29"/>
+      <c r="E285" s="29"/>
+      <c r="F285" s="29"/>
       <c r="G285" s="28"/>
-      <c r="H285" s="31"/>
+      <c r="H285" s="30"/>
       <c r="I285" s="29"/>
-      <c r="J285" s="31"/>
-[...2 lines deleted...]
-      <c r="M285" s="31"/>
+      <c r="J285" s="30"/>
+      <c r="K285" s="30"/>
+      <c r="L285" s="43"/>
+      <c r="M285" s="25"/>
       <c r="N285" s="7"/>
       <c r="O285" s="7"/>
       <c r="P285" s="7"/>
       <c r="Q285" s="7"/>
       <c r="R285" s="7"/>
       <c r="S285" s="7"/>
       <c r="T285" s="7"/>
       <c r="U285" s="7"/>
       <c r="W285" s="19"/>
       <c r="X285" s="19"/>
       <c r="Y285" s="19"/>
       <c r="Z285" s="19"/>
       <c r="AA285" s="19"/>
       <c r="AB285" s="19"/>
       <c r="AC285" s="19"/>
       <c r="AD285" s="19"/>
       <c r="AE285" s="19"/>
     </row>
     <row r="286" spans="1:31" s="1" customFormat="1">
-      <c r="A286" s="36" t="s">
-        <v>56</v>
+      <c r="A286" s="49" t="s">
+        <v>47</v>
       </c>
       <c r="B286" s="28">
-        <v>3448</v>
+        <v>46001</v>
       </c>
       <c r="C286" s="28">
-        <v>7378</v>
+        <v>94320</v>
       </c>
       <c r="D286" s="28">
-        <v>11309</v>
+        <v>143059</v>
       </c>
       <c r="E286" s="28">
-        <v>15239</v>
-[...1 lines deleted...]
-      <c r="F286" s="28"/>
+        <v>200173</v>
+      </c>
+      <c r="F286" s="28">
+        <v>253143</v>
+      </c>
       <c r="G286" s="28"/>
       <c r="H286" s="31"/>
       <c r="I286" s="29"/>
       <c r="J286" s="31"/>
       <c r="K286" s="31"/>
       <c r="L286" s="31"/>
       <c r="M286" s="31"/>
       <c r="N286" s="7"/>
       <c r="O286" s="7"/>
       <c r="P286" s="7"/>
       <c r="Q286" s="7"/>
       <c r="R286" s="7"/>
       <c r="S286" s="7"/>
       <c r="T286" s="7"/>
       <c r="U286" s="7"/>
       <c r="W286" s="19"/>
       <c r="X286" s="19"/>
       <c r="Y286" s="19"/>
       <c r="Z286" s="19"/>
       <c r="AA286" s="19"/>
       <c r="AB286" s="19"/>
       <c r="AC286" s="19"/>
       <c r="AD286" s="19"/>
       <c r="AE286" s="19"/>
     </row>
     <row r="287" spans="1:31" s="1" customFormat="1">
       <c r="A287" s="36" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="B287" s="28">
-        <v>3</v>
+        <v>10809</v>
       </c>
       <c r="C287" s="28">
-        <v>1299</v>
+        <v>16266</v>
       </c>
       <c r="D287" s="28">
-        <v>2595</v>
+        <v>20851</v>
       </c>
       <c r="E287" s="28">
-        <v>3891</v>
-[...1 lines deleted...]
-      <c r="F287" s="28"/>
+        <v>27885</v>
+      </c>
+      <c r="F287" s="28">
+        <v>33685</v>
+      </c>
       <c r="G287" s="28"/>
       <c r="H287" s="31"/>
       <c r="I287" s="29"/>
       <c r="J287" s="31"/>
       <c r="K287" s="31"/>
       <c r="L287" s="31"/>
       <c r="M287" s="31"/>
       <c r="N287" s="7"/>
       <c r="O287" s="7"/>
       <c r="P287" s="7"/>
       <c r="Q287" s="7"/>
       <c r="R287" s="7"/>
       <c r="S287" s="7"/>
       <c r="T287" s="7"/>
       <c r="U287" s="7"/>
       <c r="W287" s="19"/>
       <c r="X287" s="19"/>
       <c r="Y287" s="19"/>
       <c r="Z287" s="19"/>
       <c r="AA287" s="19"/>
       <c r="AB287" s="19"/>
       <c r="AC287" s="19"/>
       <c r="AD287" s="19"/>
       <c r="AE287" s="19"/>
     </row>
-    <row r="288" spans="1:31" s="1" customFormat="1">
-[...4 lines deleted...]
-        <v>103</v>
+    <row r="288" spans="1:31">
+      <c r="A288" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="B288" s="28">
+        <v>190</v>
       </c>
       <c r="C288" s="28">
-        <v>1840</v>
+        <v>471</v>
       </c>
       <c r="D288" s="28">
-        <v>4970</v>
+        <v>735</v>
       </c>
       <c r="E288" s="28">
-        <v>6295</v>
-[...1 lines deleted...]
-      <c r="F288" s="28"/>
+        <v>886</v>
+      </c>
+      <c r="F288" s="28">
+        <v>1152</v>
+      </c>
       <c r="G288" s="28"/>
       <c r="H288" s="31"/>
       <c r="I288" s="29"/>
       <c r="J288" s="31"/>
       <c r="K288" s="31"/>
       <c r="L288" s="31"/>
       <c r="M288" s="31"/>
       <c r="N288" s="7"/>
       <c r="O288" s="7"/>
       <c r="P288" s="7"/>
       <c r="Q288" s="7"/>
       <c r="R288" s="7"/>
       <c r="S288" s="7"/>
       <c r="T288" s="7"/>
       <c r="U288" s="7"/>
       <c r="W288" s="19"/>
       <c r="X288" s="19"/>
       <c r="Y288" s="19"/>
       <c r="Z288" s="19"/>
       <c r="AA288" s="19"/>
       <c r="AB288" s="19"/>
       <c r="AC288" s="19"/>
       <c r="AD288" s="19"/>
       <c r="AE288" s="19"/>
     </row>
     <row r="289" spans="1:31" s="1" customFormat="1">
-      <c r="A289" s="36" t="s">
-        <v>65</v>
+      <c r="A289" s="60" t="s">
+        <v>50</v>
       </c>
       <c r="B289" s="28">
-        <v>5758</v>
+        <v>604</v>
       </c>
       <c r="C289" s="28">
-        <v>10967</v>
+        <v>1534</v>
       </c>
       <c r="D289" s="28">
-        <v>16404</v>
+        <v>2463</v>
       </c>
       <c r="E289" s="28">
-        <v>21539</v>
-[...1 lines deleted...]
-      <c r="F289" s="28"/>
+        <v>3393</v>
+      </c>
+      <c r="F289" s="28">
+        <v>4815</v>
+      </c>
       <c r="G289" s="28"/>
       <c r="H289" s="31"/>
       <c r="I289" s="29"/>
       <c r="J289" s="31"/>
       <c r="K289" s="31"/>
       <c r="L289" s="31"/>
       <c r="M289" s="31"/>
       <c r="N289" s="7"/>
       <c r="O289" s="7"/>
       <c r="P289" s="7"/>
       <c r="Q289" s="7"/>
       <c r="R289" s="7"/>
       <c r="S289" s="7"/>
       <c r="T289" s="7"/>
       <c r="U289" s="7"/>
       <c r="W289" s="19"/>
       <c r="X289" s="19"/>
       <c r="Y289" s="19"/>
       <c r="Z289" s="19"/>
       <c r="AA289" s="19"/>
       <c r="AB289" s="19"/>
       <c r="AC289" s="19"/>
       <c r="AD289" s="19"/>
       <c r="AE289" s="19"/>
     </row>
     <row r="290" spans="1:31" s="1" customFormat="1">
-      <c r="A290" s="68" t="s">
-        <v>66</v>
+      <c r="A290" s="60" t="s">
+        <v>67</v>
       </c>
       <c r="B290" s="28">
-        <v>3240</v>
+        <v>4139</v>
       </c>
       <c r="C290" s="28">
-        <v>5518</v>
+        <v>8195</v>
       </c>
       <c r="D290" s="28">
-        <v>8518</v>
+        <v>12250</v>
       </c>
       <c r="E290" s="28">
-        <v>18934</v>
-[...1 lines deleted...]
-      <c r="F290" s="28"/>
+        <v>16306</v>
+      </c>
+      <c r="F290" s="28">
+        <v>20357</v>
+      </c>
       <c r="G290" s="28"/>
       <c r="H290" s="31"/>
       <c r="I290" s="29"/>
       <c r="J290" s="31"/>
       <c r="K290" s="31"/>
       <c r="L290" s="31"/>
       <c r="M290" s="31"/>
       <c r="N290" s="7"/>
       <c r="O290" s="7"/>
       <c r="P290" s="7"/>
       <c r="Q290" s="7"/>
       <c r="R290" s="7"/>
       <c r="S290" s="7"/>
       <c r="T290" s="7"/>
       <c r="U290" s="7"/>
       <c r="W290" s="19"/>
       <c r="X290" s="19"/>
       <c r="Y290" s="19"/>
       <c r="Z290" s="19"/>
       <c r="AA290" s="19"/>
       <c r="AB290" s="19"/>
       <c r="AC290" s="19"/>
       <c r="AD290" s="19"/>
       <c r="AE290" s="19"/>
     </row>
     <row r="291" spans="1:31" s="1" customFormat="1">
       <c r="A291" s="60" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B291" s="28">
-        <v>2640</v>
+        <v>1758</v>
       </c>
       <c r="C291" s="28">
-        <v>6974</v>
+        <v>5228</v>
       </c>
       <c r="D291" s="28">
-        <v>11309</v>
+        <v>7946</v>
       </c>
       <c r="E291" s="28">
-        <v>15643</v>
-[...1 lines deleted...]
-      <c r="F291" s="28"/>
+        <v>10639</v>
+      </c>
+      <c r="F291" s="28">
+        <v>14931</v>
+      </c>
       <c r="G291" s="28"/>
       <c r="H291" s="31"/>
       <c r="I291" s="29"/>
       <c r="J291" s="31"/>
       <c r="K291" s="31"/>
       <c r="L291" s="31"/>
       <c r="M291" s="31"/>
       <c r="N291" s="7"/>
       <c r="O291" s="7"/>
       <c r="P291" s="7"/>
       <c r="Q291" s="7"/>
       <c r="R291" s="7"/>
       <c r="S291" s="7"/>
       <c r="T291" s="7"/>
       <c r="U291" s="7"/>
       <c r="W291" s="19"/>
       <c r="X291" s="19"/>
       <c r="Y291" s="19"/>
       <c r="Z291" s="19"/>
       <c r="AA291" s="19"/>
       <c r="AB291" s="19"/>
       <c r="AC291" s="19"/>
       <c r="AD291" s="19"/>
       <c r="AE291" s="19"/>
     </row>
     <row r="292" spans="1:31" s="1" customFormat="1">
-      <c r="A292" s="69"/>
-[...4 lines deleted...]
-      <c r="F292" s="28"/>
+      <c r="A292" s="60" t="s">
+        <v>55</v>
+      </c>
+      <c r="B292" s="28">
+        <v>12468</v>
+      </c>
+      <c r="C292" s="28">
+        <v>28650</v>
+      </c>
+      <c r="D292" s="28">
+        <v>43709</v>
+      </c>
+      <c r="E292" s="28">
+        <v>59523</v>
+      </c>
+      <c r="F292" s="28">
+        <v>74252</v>
+      </c>
       <c r="G292" s="28"/>
-      <c r="H292" s="25"/>
-[...4 lines deleted...]
-      <c r="M292" s="69"/>
+      <c r="H292" s="31"/>
+      <c r="I292" s="29"/>
+      <c r="J292" s="31"/>
+      <c r="K292" s="31"/>
+      <c r="L292" s="31"/>
+      <c r="M292" s="31"/>
       <c r="N292" s="7"/>
       <c r="O292" s="7"/>
       <c r="P292" s="7"/>
       <c r="Q292" s="7"/>
       <c r="R292" s="7"/>
       <c r="S292" s="7"/>
       <c r="T292" s="7"/>
       <c r="U292" s="7"/>
       <c r="W292" s="19"/>
       <c r="X292" s="19"/>
       <c r="Y292" s="19"/>
       <c r="Z292" s="19"/>
       <c r="AA292" s="19"/>
       <c r="AB292" s="19"/>
       <c r="AC292" s="19"/>
       <c r="AD292" s="19"/>
       <c r="AE292" s="19"/>
     </row>
-    <row r="293" spans="1:31" s="1" customFormat="1" ht="34.5">
-[...7 lines deleted...]
-      <c r="F293" s="28"/>
+    <row r="293" spans="1:31" s="1" customFormat="1">
+      <c r="A293" s="36" t="s">
+        <v>56</v>
+      </c>
+      <c r="B293" s="28">
+        <v>3448</v>
+      </c>
+      <c r="C293" s="28">
+        <v>7378</v>
+      </c>
+      <c r="D293" s="28">
+        <v>11309</v>
+      </c>
+      <c r="E293" s="28">
+        <v>15239</v>
+      </c>
+      <c r="F293" s="28">
+        <v>19161</v>
+      </c>
       <c r="G293" s="28"/>
-      <c r="H293" s="30"/>
+      <c r="H293" s="31"/>
       <c r="I293" s="29"/>
-      <c r="J293" s="30"/>
-[...2 lines deleted...]
-      <c r="M293" s="25"/>
+      <c r="J293" s="31"/>
+      <c r="K293" s="31"/>
+      <c r="L293" s="31"/>
+      <c r="M293" s="31"/>
       <c r="N293" s="7"/>
       <c r="O293" s="7"/>
       <c r="P293" s="7"/>
       <c r="Q293" s="7"/>
       <c r="R293" s="7"/>
       <c r="S293" s="7"/>
       <c r="T293" s="7"/>
       <c r="U293" s="7"/>
       <c r="W293" s="19"/>
       <c r="X293" s="19"/>
       <c r="Y293" s="19"/>
       <c r="Z293" s="19"/>
       <c r="AA293" s="19"/>
       <c r="AB293" s="19"/>
       <c r="AC293" s="19"/>
       <c r="AD293" s="19"/>
       <c r="AE293" s="19"/>
     </row>
     <row r="294" spans="1:31" s="1" customFormat="1">
-      <c r="A294" s="49" t="s">
-[...21 lines deleted...]
-      <c r="M294" s="74"/>
+      <c r="A294" s="36" t="s">
+        <v>59</v>
+      </c>
+      <c r="B294" s="28">
+        <v>3</v>
+      </c>
+      <c r="C294" s="28">
+        <v>1299</v>
+      </c>
+      <c r="D294" s="28">
+        <v>2595</v>
+      </c>
+      <c r="E294" s="28">
+        <v>3891</v>
+      </c>
+      <c r="F294" s="28">
+        <v>3892</v>
+      </c>
+      <c r="G294" s="28"/>
+      <c r="H294" s="31"/>
+      <c r="I294" s="29"/>
+      <c r="J294" s="31"/>
+      <c r="K294" s="31"/>
+      <c r="L294" s="31"/>
+      <c r="M294" s="31"/>
       <c r="N294" s="7"/>
       <c r="O294" s="7"/>
       <c r="P294" s="7"/>
       <c r="Q294" s="7"/>
       <c r="R294" s="7"/>
       <c r="S294" s="7"/>
       <c r="T294" s="7"/>
       <c r="U294" s="7"/>
       <c r="W294" s="19"/>
       <c r="X294" s="19"/>
       <c r="Y294" s="19"/>
       <c r="Z294" s="19"/>
       <c r="AA294" s="19"/>
       <c r="AB294" s="19"/>
       <c r="AC294" s="19"/>
       <c r="AD294" s="19"/>
       <c r="AE294" s="19"/>
     </row>
     <row r="295" spans="1:31" s="1" customFormat="1">
       <c r="A295" s="36" t="s">
-        <v>48</v>
-[...20 lines deleted...]
-      <c r="M295" s="74"/>
+        <v>60</v>
+      </c>
+      <c r="B295" s="28" t="s">
+        <v>103</v>
+      </c>
+      <c r="C295" s="28">
+        <v>1840</v>
+      </c>
+      <c r="D295" s="28">
+        <v>4970</v>
+      </c>
+      <c r="E295" s="28">
+        <v>6295</v>
+      </c>
+      <c r="F295" s="28">
+        <v>6732</v>
+      </c>
+      <c r="G295" s="28"/>
+      <c r="H295" s="31"/>
+      <c r="I295" s="29"/>
+      <c r="J295" s="31"/>
+      <c r="K295" s="31"/>
+      <c r="L295" s="31"/>
+      <c r="M295" s="31"/>
       <c r="N295" s="7"/>
       <c r="O295" s="7"/>
       <c r="P295" s="7"/>
       <c r="Q295" s="7"/>
       <c r="R295" s="7"/>
       <c r="S295" s="7"/>
       <c r="T295" s="7"/>
       <c r="U295" s="7"/>
       <c r="W295" s="19"/>
       <c r="X295" s="19"/>
       <c r="Y295" s="19"/>
       <c r="Z295" s="19"/>
       <c r="AA295" s="19"/>
       <c r="AB295" s="19"/>
       <c r="AC295" s="19"/>
       <c r="AD295" s="19"/>
       <c r="AE295" s="19"/>
     </row>
-    <row r="296" spans="1:31">
-[...5 lines deleted...]
-      <c r="F296" s="28"/>
+    <row r="296" spans="1:31" s="1" customFormat="1">
+      <c r="A296" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B296" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="C296" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="D296" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="E296" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="F296" s="28">
+        <v>270</v>
+      </c>
       <c r="G296" s="28"/>
-      <c r="H296" s="30"/>
+      <c r="H296" s="31"/>
       <c r="I296" s="29"/>
-      <c r="J296" s="30"/>
-[...10 lines deleted...]
-      <c r="U296" s="6"/>
+      <c r="J296" s="31"/>
+      <c r="K296" s="31"/>
+      <c r="L296" s="31"/>
+      <c r="M296" s="31"/>
+      <c r="N296" s="7"/>
+      <c r="O296" s="7"/>
+      <c r="P296" s="7"/>
+      <c r="Q296" s="7"/>
+      <c r="R296" s="7"/>
+      <c r="S296" s="7"/>
+      <c r="T296" s="7"/>
+      <c r="U296" s="7"/>
       <c r="W296" s="19"/>
       <c r="X296" s="19"/>
       <c r="Y296" s="19"/>
       <c r="Z296" s="19"/>
       <c r="AA296" s="19"/>
       <c r="AB296" s="19"/>
       <c r="AC296" s="19"/>
       <c r="AD296" s="19"/>
       <c r="AE296" s="19"/>
     </row>
-    <row r="297" spans="1:31" s="1" customFormat="1" ht="45.75">
-[...7 lines deleted...]
-      <c r="F297" s="28"/>
+    <row r="297" spans="1:31" s="1" customFormat="1">
+      <c r="A297" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="B297" s="28">
+        <v>5758</v>
+      </c>
+      <c r="C297" s="28">
+        <v>10967</v>
+      </c>
+      <c r="D297" s="28">
+        <v>16404</v>
+      </c>
+      <c r="E297" s="28">
+        <v>21539</v>
+      </c>
+      <c r="F297" s="28">
+        <v>27632</v>
+      </c>
       <c r="G297" s="28"/>
-      <c r="H297" s="30"/>
+      <c r="H297" s="31"/>
       <c r="I297" s="29"/>
-      <c r="J297" s="30"/>
-[...7 lines deleted...]
-      <c r="R297" s="11"/>
+      <c r="J297" s="31"/>
+      <c r="K297" s="31"/>
+      <c r="L297" s="31"/>
+      <c r="M297" s="31"/>
+      <c r="N297" s="7"/>
+      <c r="O297" s="7"/>
+      <c r="P297" s="7"/>
+      <c r="Q297" s="7"/>
+      <c r="R297" s="7"/>
       <c r="S297" s="7"/>
       <c r="T297" s="7"/>
       <c r="U297" s="7"/>
       <c r="W297" s="19"/>
       <c r="X297" s="19"/>
       <c r="Y297" s="19"/>
       <c r="Z297" s="19"/>
       <c r="AA297" s="19"/>
       <c r="AB297" s="19"/>
       <c r="AC297" s="19"/>
       <c r="AD297" s="19"/>
       <c r="AE297" s="19"/>
     </row>
     <row r="298" spans="1:31" s="1" customFormat="1">
-      <c r="A298" s="49" t="s">
-[...29 lines deleted...]
-      <c r="U298" s="13"/>
+      <c r="A298" s="68" t="s">
+        <v>66</v>
+      </c>
+      <c r="B298" s="28">
+        <v>3240</v>
+      </c>
+      <c r="C298" s="28">
+        <v>5518</v>
+      </c>
+      <c r="D298" s="28">
+        <v>8518</v>
+      </c>
+      <c r="E298" s="28">
+        <v>18934</v>
+      </c>
+      <c r="F298" s="28">
+        <v>28758</v>
+      </c>
+      <c r="G298" s="28"/>
+      <c r="H298" s="31"/>
+      <c r="I298" s="29"/>
+      <c r="J298" s="31"/>
+      <c r="K298" s="31"/>
+      <c r="L298" s="31"/>
+      <c r="M298" s="31"/>
+      <c r="N298" s="7"/>
+      <c r="O298" s="7"/>
+      <c r="P298" s="7"/>
+      <c r="Q298" s="7"/>
+      <c r="R298" s="7"/>
+      <c r="S298" s="7"/>
+      <c r="T298" s="7"/>
+      <c r="U298" s="7"/>
       <c r="W298" s="19"/>
       <c r="X298" s="19"/>
       <c r="Y298" s="19"/>
       <c r="Z298" s="19"/>
       <c r="AA298" s="19"/>
       <c r="AB298" s="19"/>
       <c r="AC298" s="19"/>
       <c r="AD298" s="19"/>
       <c r="AE298" s="19"/>
     </row>
     <row r="299" spans="1:31" s="1" customFormat="1">
-      <c r="A299" s="36" t="s">
-[...29 lines deleted...]
-      <c r="U299" s="13"/>
+      <c r="A299" s="60" t="s">
+        <v>54</v>
+      </c>
+      <c r="B299" s="28">
+        <v>2640</v>
+      </c>
+      <c r="C299" s="28">
+        <v>6974</v>
+      </c>
+      <c r="D299" s="28">
+        <v>11309</v>
+      </c>
+      <c r="E299" s="28">
+        <v>15643</v>
+      </c>
+      <c r="F299" s="28">
+        <v>17507</v>
+      </c>
+      <c r="G299" s="28"/>
+      <c r="H299" s="31"/>
+      <c r="I299" s="29"/>
+      <c r="J299" s="31"/>
+      <c r="K299" s="31"/>
+      <c r="L299" s="31"/>
+      <c r="M299" s="31"/>
+      <c r="N299" s="7"/>
+      <c r="O299" s="7"/>
+      <c r="P299" s="7"/>
+      <c r="Q299" s="7"/>
+      <c r="R299" s="7"/>
+      <c r="S299" s="7"/>
+      <c r="T299" s="7"/>
+      <c r="U299" s="7"/>
       <c r="W299" s="19"/>
       <c r="X299" s="19"/>
       <c r="Y299" s="19"/>
       <c r="Z299" s="19"/>
       <c r="AA299" s="19"/>
       <c r="AB299" s="19"/>
       <c r="AC299" s="19"/>
       <c r="AD299" s="19"/>
       <c r="AE299" s="19"/>
     </row>
     <row r="300" spans="1:31" s="1" customFormat="1">
-      <c r="A300" s="49"/>
-      <c r="B300" s="75"/>
+      <c r="A300" s="69"/>
+      <c r="B300" s="25"/>
       <c r="C300" s="28"/>
-      <c r="D300" s="75"/>
-[...1 lines deleted...]
-      <c r="F300" s="28"/>
+      <c r="D300" s="43"/>
+      <c r="E300" s="43"/>
+      <c r="F300" s="43"/>
       <c r="G300" s="28"/>
-      <c r="H300" s="30"/>
-[...1 lines deleted...]
-      <c r="J300" s="30"/>
+      <c r="H300" s="25"/>
+      <c r="I300" s="43"/>
+      <c r="J300" s="25"/>
       <c r="K300" s="30"/>
-      <c r="L300" s="72"/>
-[...5 lines deleted...]
-      <c r="R300" s="11"/>
+      <c r="L300" s="70"/>
+      <c r="M300" s="69"/>
+      <c r="N300" s="7"/>
+      <c r="O300" s="7"/>
+      <c r="P300" s="7"/>
+      <c r="Q300" s="7"/>
+      <c r="R300" s="7"/>
       <c r="S300" s="7"/>
       <c r="T300" s="7"/>
       <c r="U300" s="7"/>
       <c r="W300" s="19"/>
       <c r="X300" s="19"/>
       <c r="Y300" s="19"/>
       <c r="Z300" s="19"/>
       <c r="AA300" s="19"/>
       <c r="AB300" s="19"/>
       <c r="AC300" s="19"/>
       <c r="AD300" s="19"/>
       <c r="AE300" s="19"/>
     </row>
-    <row r="301" spans="1:31" s="1" customFormat="1">
+    <row r="301" spans="1:31" s="1" customFormat="1" ht="34.5">
       <c r="A301" s="24" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B301" s="75"/>
+        <v>20</v>
+      </c>
+      <c r="B301" s="71"/>
       <c r="C301" s="28"/>
       <c r="D301" s="75"/>
       <c r="E301" s="75"/>
-      <c r="F301" s="28"/>
+      <c r="F301" s="75"/>
       <c r="G301" s="28"/>
       <c r="H301" s="30"/>
       <c r="I301" s="29"/>
       <c r="J301" s="30"/>
       <c r="K301" s="30"/>
-      <c r="L301" s="43"/>
+      <c r="L301" s="70"/>
       <c r="M301" s="25"/>
-      <c r="N301" s="11"/>
-[...3 lines deleted...]
-      <c r="R301" s="11"/>
+      <c r="N301" s="7"/>
+      <c r="O301" s="7"/>
+      <c r="P301" s="7"/>
+      <c r="Q301" s="7"/>
+      <c r="R301" s="7"/>
       <c r="S301" s="7"/>
       <c r="T301" s="7"/>
       <c r="U301" s="7"/>
       <c r="W301" s="19"/>
       <c r="X301" s="19"/>
       <c r="Y301" s="19"/>
       <c r="Z301" s="19"/>
       <c r="AA301" s="19"/>
       <c r="AB301" s="19"/>
       <c r="AC301" s="19"/>
       <c r="AD301" s="19"/>
       <c r="AE301" s="19"/>
     </row>
     <row r="302" spans="1:31" s="1" customFormat="1">
       <c r="A302" s="49" t="s">
         <v>47</v>
       </c>
-      <c r="B302" s="87">
-[...12 lines deleted...]
-      <c r="G302" s="87"/>
+      <c r="B302" s="82">
+        <v>1758.4</v>
+      </c>
+      <c r="C302" s="82">
+        <v>3335.4</v>
+      </c>
+      <c r="D302" s="83">
+        <v>4492.3</v>
+      </c>
+      <c r="E302" s="83">
+        <v>6215.9</v>
+      </c>
+      <c r="F302" s="83">
+        <v>8264.2000000000007</v>
+      </c>
+      <c r="G302" s="82"/>
       <c r="H302" s="74"/>
       <c r="I302" s="72"/>
       <c r="J302" s="74"/>
       <c r="K302" s="74"/>
       <c r="L302" s="74"/>
       <c r="M302" s="74"/>
-      <c r="N302" s="11"/>
-[...6 lines deleted...]
-      <c r="U302" s="11"/>
+      <c r="N302" s="7"/>
+      <c r="O302" s="7"/>
+      <c r="P302" s="7"/>
+      <c r="Q302" s="7"/>
+      <c r="R302" s="7"/>
+      <c r="S302" s="7"/>
+      <c r="T302" s="7"/>
+      <c r="U302" s="7"/>
       <c r="W302" s="19"/>
       <c r="X302" s="19"/>
       <c r="Y302" s="19"/>
       <c r="Z302" s="19"/>
       <c r="AA302" s="19"/>
       <c r="AB302" s="19"/>
       <c r="AC302" s="19"/>
       <c r="AD302" s="19"/>
       <c r="AE302" s="19"/>
     </row>
     <row r="303" spans="1:31" s="1" customFormat="1">
       <c r="A303" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="B303" s="87">
-[...12 lines deleted...]
-      <c r="G303" s="87"/>
+      <c r="B303" s="82">
+        <v>1758.4</v>
+      </c>
+      <c r="C303" s="82">
+        <v>3335.4</v>
+      </c>
+      <c r="D303" s="83">
+        <v>4492.3</v>
+      </c>
+      <c r="E303" s="83">
+        <v>6215.9</v>
+      </c>
+      <c r="F303" s="83">
+        <v>8264.2000000000007</v>
+      </c>
+      <c r="G303" s="82"/>
       <c r="H303" s="74"/>
       <c r="I303" s="72"/>
       <c r="J303" s="74"/>
       <c r="K303" s="74"/>
       <c r="L303" s="74"/>
       <c r="M303" s="74"/>
-      <c r="N303" s="11"/>
-[...6 lines deleted...]
-      <c r="U303" s="11"/>
+      <c r="N303" s="7"/>
+      <c r="O303" s="7"/>
+      <c r="P303" s="7"/>
+      <c r="Q303" s="7"/>
+      <c r="R303" s="7"/>
+      <c r="S303" s="7"/>
+      <c r="T303" s="7"/>
+      <c r="U303" s="7"/>
       <c r="W303" s="19"/>
       <c r="X303" s="19"/>
       <c r="Y303" s="19"/>
       <c r="Z303" s="19"/>
       <c r="AA303" s="19"/>
       <c r="AB303" s="19"/>
       <c r="AC303" s="19"/>
       <c r="AD303" s="19"/>
       <c r="AE303" s="19"/>
     </row>
-    <row r="304" spans="1:31" s="1" customFormat="1">
+    <row r="304" spans="1:31">
       <c r="A304" s="49"/>
-      <c r="B304" s="29"/>
-[...3 lines deleted...]
-      <c r="F304" s="28"/>
+      <c r="B304" s="75"/>
+      <c r="C304" s="28"/>
+      <c r="D304" s="75"/>
+      <c r="E304" s="75"/>
+      <c r="F304" s="75"/>
       <c r="G304" s="28"/>
       <c r="H304" s="30"/>
       <c r="I304" s="29"/>
       <c r="J304" s="30"/>
       <c r="K304" s="30"/>
-      <c r="L304" s="43"/>
-[...8 lines deleted...]
-      <c r="U304" s="7"/>
+      <c r="L304" s="72"/>
+      <c r="M304" s="73"/>
+      <c r="N304" s="6"/>
+      <c r="O304" s="6"/>
+      <c r="P304" s="6"/>
+      <c r="Q304" s="6"/>
+      <c r="R304" s="6"/>
+      <c r="S304" s="6"/>
+      <c r="T304" s="6"/>
+      <c r="U304" s="6"/>
       <c r="W304" s="19"/>
       <c r="X304" s="19"/>
       <c r="Y304" s="19"/>
       <c r="Z304" s="19"/>
       <c r="AA304" s="19"/>
       <c r="AB304" s="19"/>
       <c r="AC304" s="19"/>
       <c r="AD304" s="19"/>
       <c r="AE304" s="19"/>
     </row>
     <row r="305" spans="1:31" s="1" customFormat="1" ht="45.75">
-      <c r="A305" s="50" t="s">
-[...6 lines deleted...]
-      <c r="F305" s="28"/>
+      <c r="A305" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B305" s="75"/>
+      <c r="C305" s="28"/>
+      <c r="D305" s="75"/>
+      <c r="E305" s="75"/>
+      <c r="F305" s="75"/>
       <c r="G305" s="28"/>
       <c r="H305" s="30"/>
       <c r="I305" s="29"/>
       <c r="J305" s="30"/>
       <c r="K305" s="30"/>
       <c r="L305" s="43"/>
       <c r="M305" s="25"/>
       <c r="N305" s="11"/>
       <c r="O305" s="11"/>
       <c r="P305" s="11"/>
       <c r="Q305" s="11"/>
       <c r="R305" s="11"/>
       <c r="S305" s="7"/>
       <c r="T305" s="7"/>
       <c r="U305" s="7"/>
       <c r="W305" s="19"/>
       <c r="X305" s="19"/>
       <c r="Y305" s="19"/>
       <c r="Z305" s="19"/>
       <c r="AA305" s="19"/>
       <c r="AB305" s="19"/>
       <c r="AC305" s="19"/>
       <c r="AD305" s="19"/>
       <c r="AE305" s="19"/>
     </row>
     <row r="306" spans="1:31" s="1" customFormat="1">
       <c r="A306" s="49" t="s">
         <v>47</v>
       </c>
-      <c r="B306" s="87">
-[...12 lines deleted...]
-      <c r="G306" s="87"/>
+      <c r="B306" s="82">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C306" s="82">
+        <v>3.2</v>
+      </c>
+      <c r="D306" s="83">
+        <v>4</v>
+      </c>
+      <c r="E306" s="83">
+        <v>4.8</v>
+      </c>
+      <c r="F306" s="83">
+        <v>5.6</v>
+      </c>
+      <c r="G306" s="82"/>
       <c r="H306" s="74"/>
       <c r="I306" s="72"/>
       <c r="J306" s="74"/>
       <c r="K306" s="74"/>
       <c r="L306" s="74"/>
       <c r="M306" s="74"/>
       <c r="N306" s="13"/>
       <c r="O306" s="13"/>
       <c r="P306" s="13"/>
       <c r="Q306" s="13"/>
       <c r="R306" s="13"/>
       <c r="S306" s="13"/>
       <c r="T306" s="13"/>
       <c r="U306" s="13"/>
       <c r="W306" s="19"/>
       <c r="X306" s="19"/>
       <c r="Y306" s="19"/>
       <c r="Z306" s="19"/>
       <c r="AA306" s="19"/>
       <c r="AB306" s="19"/>
       <c r="AC306" s="19"/>
       <c r="AD306" s="19"/>
       <c r="AE306" s="19"/>
     </row>
     <row r="307" spans="1:31" s="1" customFormat="1">
       <c r="A307" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="B307" s="87">
-[...12 lines deleted...]
-      <c r="G307" s="87"/>
+      <c r="B307" s="82">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C307" s="82">
+        <v>3.2</v>
+      </c>
+      <c r="D307" s="83">
+        <v>4</v>
+      </c>
+      <c r="E307" s="83">
+        <v>4.8</v>
+      </c>
+      <c r="F307" s="83">
+        <v>5.6</v>
+      </c>
+      <c r="G307" s="82"/>
       <c r="H307" s="74"/>
       <c r="I307" s="72"/>
       <c r="J307" s="74"/>
       <c r="K307" s="74"/>
       <c r="L307" s="74"/>
       <c r="M307" s="74"/>
       <c r="N307" s="13"/>
       <c r="O307" s="13"/>
       <c r="P307" s="13"/>
       <c r="Q307" s="13"/>
       <c r="R307" s="13"/>
       <c r="S307" s="13"/>
       <c r="T307" s="13"/>
       <c r="U307" s="13"/>
       <c r="W307" s="19"/>
       <c r="X307" s="19"/>
       <c r="Y307" s="19"/>
       <c r="Z307" s="19"/>
       <c r="AA307" s="19"/>
       <c r="AB307" s="19"/>
       <c r="AC307" s="19"/>
       <c r="AD307" s="19"/>
       <c r="AE307" s="19"/>
     </row>
     <row r="308" spans="1:31" s="1" customFormat="1">
-      <c r="A308" s="36" t="s">
-[...26 lines deleted...]
-      <c r="R308" s="7"/>
+      <c r="A308" s="49"/>
+      <c r="B308" s="75"/>
+      <c r="C308" s="28"/>
+      <c r="D308" s="75"/>
+      <c r="E308" s="75"/>
+      <c r="F308" s="75"/>
+      <c r="G308" s="28"/>
+      <c r="H308" s="30"/>
+      <c r="I308" s="29"/>
+      <c r="J308" s="30"/>
+      <c r="K308" s="30"/>
+      <c r="L308" s="72"/>
+      <c r="M308" s="73"/>
+      <c r="N308" s="11"/>
+      <c r="O308" s="11"/>
+      <c r="P308" s="11"/>
+      <c r="Q308" s="11"/>
+      <c r="R308" s="11"/>
       <c r="S308" s="7"/>
       <c r="T308" s="7"/>
       <c r="U308" s="7"/>
       <c r="W308" s="19"/>
       <c r="X308" s="19"/>
       <c r="Y308" s="19"/>
       <c r="Z308" s="19"/>
       <c r="AA308" s="19"/>
       <c r="AB308" s="19"/>
       <c r="AC308" s="19"/>
       <c r="AD308" s="19"/>
       <c r="AE308" s="19"/>
     </row>
     <row r="309" spans="1:31" s="1" customFormat="1">
-      <c r="A309" s="36" t="s">
-[...26 lines deleted...]
-      <c r="R309" s="7"/>
+      <c r="A309" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="B309" s="75"/>
+      <c r="C309" s="28"/>
+      <c r="D309" s="75"/>
+      <c r="E309" s="75"/>
+      <c r="F309" s="75"/>
+      <c r="G309" s="28"/>
+      <c r="H309" s="30"/>
+      <c r="I309" s="29"/>
+      <c r="J309" s="30"/>
+      <c r="K309" s="30"/>
+      <c r="L309" s="43"/>
+      <c r="M309" s="25"/>
+      <c r="N309" s="11"/>
+      <c r="O309" s="11"/>
+      <c r="P309" s="11"/>
+      <c r="Q309" s="11"/>
+      <c r="R309" s="11"/>
       <c r="S309" s="7"/>
       <c r="T309" s="7"/>
       <c r="U309" s="7"/>
       <c r="W309" s="19"/>
       <c r="X309" s="19"/>
       <c r="Y309" s="19"/>
       <c r="Z309" s="19"/>
       <c r="AA309" s="19"/>
       <c r="AB309" s="19"/>
       <c r="AC309" s="19"/>
       <c r="AD309" s="19"/>
       <c r="AE309" s="19"/>
     </row>
     <row r="310" spans="1:31" s="1" customFormat="1">
-      <c r="A310" s="27"/>
-[...11 lines deleted...]
-      <c r="M310" s="76"/>
+      <c r="A310" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="B310" s="82">
+        <v>6727</v>
+      </c>
+      <c r="C310" s="82">
+        <v>13904</v>
+      </c>
+      <c r="D310" s="83">
+        <v>20928</v>
+      </c>
+      <c r="E310" s="83">
+        <v>26905</v>
+      </c>
+      <c r="F310" s="83">
+        <v>34846</v>
+      </c>
+      <c r="G310" s="82"/>
+      <c r="H310" s="74"/>
+      <c r="I310" s="72"/>
+      <c r="J310" s="74"/>
+      <c r="K310" s="74"/>
+      <c r="L310" s="74"/>
+      <c r="M310" s="74"/>
       <c r="N310" s="11"/>
       <c r="O310" s="11"/>
       <c r="P310" s="11"/>
       <c r="Q310" s="11"/>
       <c r="R310" s="11"/>
       <c r="S310" s="11"/>
       <c r="T310" s="11"/>
       <c r="U310" s="11"/>
       <c r="W310" s="19"/>
       <c r="X310" s="19"/>
       <c r="Y310" s="19"/>
       <c r="Z310" s="19"/>
       <c r="AA310" s="19"/>
       <c r="AB310" s="19"/>
       <c r="AC310" s="19"/>
       <c r="AD310" s="19"/>
       <c r="AE310" s="19"/>
     </row>
-    <row r="311" spans="1:31" s="1" customFormat="1" ht="67.5">
-[...14 lines deleted...]
-      <c r="M311" s="76"/>
+    <row r="311" spans="1:31" s="1" customFormat="1">
+      <c r="A311" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="B311" s="82">
+        <v>6727</v>
+      </c>
+      <c r="C311" s="82">
+        <v>13904</v>
+      </c>
+      <c r="D311" s="83">
+        <v>20928</v>
+      </c>
+      <c r="E311" s="83">
+        <v>26905</v>
+      </c>
+      <c r="F311" s="83">
+        <v>34846</v>
+      </c>
+      <c r="G311" s="82"/>
+      <c r="H311" s="74"/>
+      <c r="I311" s="72"/>
+      <c r="J311" s="74"/>
+      <c r="K311" s="74"/>
+      <c r="L311" s="74"/>
+      <c r="M311" s="74"/>
       <c r="N311" s="11"/>
       <c r="O311" s="11"/>
       <c r="P311" s="11"/>
       <c r="Q311" s="11"/>
       <c r="R311" s="11"/>
       <c r="S311" s="11"/>
       <c r="T311" s="11"/>
       <c r="U311" s="11"/>
       <c r="W311" s="19"/>
       <c r="X311" s="19"/>
       <c r="Y311" s="19"/>
       <c r="Z311" s="19"/>
       <c r="AA311" s="19"/>
       <c r="AB311" s="19"/>
       <c r="AC311" s="19"/>
       <c r="AD311" s="19"/>
       <c r="AE311" s="19"/>
     </row>
     <row r="312" spans="1:31" s="1" customFormat="1">
-      <c r="A312" s="49" t="s">
-[...21 lines deleted...]
-      <c r="M312" s="74"/>
+      <c r="A312" s="49"/>
+      <c r="B312" s="29"/>
+      <c r="C312" s="82"/>
+      <c r="D312" s="29"/>
+      <c r="E312" s="29"/>
+      <c r="F312" s="29"/>
+      <c r="G312" s="28"/>
+      <c r="H312" s="30"/>
+      <c r="I312" s="29"/>
+      <c r="J312" s="30"/>
+      <c r="K312" s="30"/>
+      <c r="L312" s="43"/>
+      <c r="M312" s="25"/>
       <c r="N312" s="11"/>
       <c r="O312" s="11"/>
       <c r="P312" s="11"/>
       <c r="Q312" s="11"/>
       <c r="R312" s="11"/>
-      <c r="S312" s="11"/>
-[...1 lines deleted...]
-      <c r="U312" s="11"/>
+      <c r="S312" s="7"/>
+      <c r="T312" s="7"/>
+      <c r="U312" s="7"/>
       <c r="W312" s="19"/>
       <c r="X312" s="19"/>
       <c r="Y312" s="19"/>
       <c r="Z312" s="19"/>
       <c r="AA312" s="19"/>
       <c r="AB312" s="19"/>
       <c r="AC312" s="19"/>
       <c r="AD312" s="19"/>
       <c r="AE312" s="19"/>
     </row>
-    <row r="313" spans="1:31" s="1" customFormat="1">
-[...30 lines deleted...]
-      <c r="U313" s="12"/>
+    <row r="313" spans="1:31" s="1" customFormat="1" ht="45.75">
+      <c r="A313" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="B313" s="29"/>
+      <c r="C313" s="82"/>
+      <c r="D313" s="29"/>
+      <c r="E313" s="29"/>
+      <c r="F313" s="29"/>
+      <c r="G313" s="28"/>
+      <c r="H313" s="30"/>
+      <c r="I313" s="29"/>
+      <c r="J313" s="30"/>
+      <c r="K313" s="30"/>
+      <c r="L313" s="43"/>
+      <c r="M313" s="25"/>
+      <c r="N313" s="11"/>
+      <c r="O313" s="11"/>
+      <c r="P313" s="11"/>
+      <c r="Q313" s="11"/>
+      <c r="R313" s="11"/>
+      <c r="S313" s="7"/>
+      <c r="T313" s="7"/>
+      <c r="U313" s="7"/>
       <c r="W313" s="19"/>
       <c r="X313" s="19"/>
       <c r="Y313" s="19"/>
       <c r="Z313" s="19"/>
       <c r="AA313" s="19"/>
       <c r="AB313" s="19"/>
       <c r="AC313" s="19"/>
       <c r="AD313" s="19"/>
       <c r="AE313" s="19"/>
     </row>
     <row r="314" spans="1:31" s="1" customFormat="1">
-      <c r="A314" s="36" t="s">
-[...2 lines deleted...]
-      <c r="B314" s="87">
+      <c r="A314" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="B314" s="82">
         <v>1</v>
       </c>
-      <c r="C314" s="87">
-[...9 lines deleted...]
-      <c r="G314" s="87"/>
+      <c r="C314" s="82">
+        <v>10.1</v>
+      </c>
+      <c r="D314" s="83">
+        <v>20.6</v>
+      </c>
+      <c r="E314" s="83">
+        <v>32.6</v>
+      </c>
+      <c r="F314" s="83">
+        <v>44.7</v>
+      </c>
+      <c r="G314" s="82"/>
       <c r="H314" s="74"/>
       <c r="I314" s="72"/>
       <c r="J314" s="74"/>
       <c r="K314" s="74"/>
       <c r="L314" s="74"/>
       <c r="M314" s="74"/>
-      <c r="N314" s="7"/>
-[...6 lines deleted...]
-      <c r="U314" s="7"/>
+      <c r="N314" s="13"/>
+      <c r="O314" s="13"/>
+      <c r="P314" s="13"/>
+      <c r="Q314" s="13"/>
+      <c r="R314" s="13"/>
+      <c r="S314" s="13"/>
+      <c r="T314" s="13"/>
+      <c r="U314" s="13"/>
       <c r="W314" s="19"/>
       <c r="X314" s="19"/>
       <c r="Y314" s="19"/>
       <c r="Z314" s="19"/>
       <c r="AA314" s="19"/>
       <c r="AB314" s="19"/>
       <c r="AC314" s="19"/>
       <c r="AD314" s="19"/>
       <c r="AE314" s="19"/>
     </row>
     <row r="315" spans="1:31" s="1" customFormat="1">
-      <c r="A315" s="40"/>
-[...19 lines deleted...]
-      <c r="U315" s="11"/>
+      <c r="A315" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="B315" s="82">
+        <v>0</v>
+      </c>
+      <c r="C315" s="82">
+        <v>0.1</v>
+      </c>
+      <c r="D315" s="83">
+        <v>0.1</v>
+      </c>
+      <c r="E315" s="83">
+        <v>0.1</v>
+      </c>
+      <c r="F315" s="83">
+        <v>0.1</v>
+      </c>
+      <c r="G315" s="82"/>
+      <c r="H315" s="74"/>
+      <c r="I315" s="72"/>
+      <c r="J315" s="74"/>
+      <c r="K315" s="74"/>
+      <c r="L315" s="74"/>
+      <c r="M315" s="74"/>
+      <c r="N315" s="13"/>
+      <c r="O315" s="13"/>
+      <c r="P315" s="13"/>
+      <c r="Q315" s="13"/>
+      <c r="R315" s="13"/>
+      <c r="S315" s="13"/>
+      <c r="T315" s="13"/>
+      <c r="U315" s="13"/>
       <c r="W315" s="19"/>
       <c r="X315" s="19"/>
       <c r="Y315" s="19"/>
       <c r="Z315" s="19"/>
       <c r="AA315" s="19"/>
       <c r="AB315" s="19"/>
       <c r="AC315" s="19"/>
       <c r="AD315" s="19"/>
       <c r="AE315" s="19"/>
     </row>
-    <row r="316" spans="1:31" s="1" customFormat="1" ht="23.25">
-[...14 lines deleted...]
-      <c r="M316" s="25"/>
+    <row r="316" spans="1:31" s="1" customFormat="1">
+      <c r="A316" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B316" s="82">
+        <v>0</v>
+      </c>
+      <c r="C316" s="82">
+        <v>0</v>
+      </c>
+      <c r="D316" s="83">
+        <v>0</v>
+      </c>
+      <c r="E316" s="83">
+        <v>0</v>
+      </c>
+      <c r="F316" s="83">
+        <v>0</v>
+      </c>
+      <c r="G316" s="82"/>
+      <c r="H316" s="74"/>
+      <c r="I316" s="72"/>
+      <c r="J316" s="74"/>
+      <c r="K316" s="74"/>
+      <c r="L316" s="74"/>
+      <c r="M316" s="74"/>
       <c r="N316" s="7"/>
       <c r="O316" s="7"/>
       <c r="P316" s="7"/>
       <c r="Q316" s="7"/>
       <c r="R316" s="7"/>
       <c r="S316" s="7"/>
       <c r="T316" s="7"/>
       <c r="U316" s="7"/>
       <c r="W316" s="19"/>
       <c r="X316" s="19"/>
       <c r="Y316" s="19"/>
       <c r="Z316" s="19"/>
       <c r="AA316" s="19"/>
       <c r="AB316" s="19"/>
       <c r="AC316" s="19"/>
       <c r="AD316" s="19"/>
       <c r="AE316" s="19"/>
     </row>
     <row r="317" spans="1:31" s="1" customFormat="1">
-      <c r="A317" s="49" t="s">
-[...29 lines deleted...]
-      <c r="U317" s="11"/>
+      <c r="A317" s="36" t="s">
+        <v>72</v>
+      </c>
+      <c r="B317" s="82">
+        <v>1</v>
+      </c>
+      <c r="C317" s="82">
+        <v>10</v>
+      </c>
+      <c r="D317" s="83">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="E317" s="83">
+        <v>32.4</v>
+      </c>
+      <c r="F317" s="83">
+        <v>44.6</v>
+      </c>
+      <c r="G317" s="82"/>
+      <c r="H317" s="74"/>
+      <c r="I317" s="72"/>
+      <c r="J317" s="74"/>
+      <c r="K317" s="74"/>
+      <c r="L317" s="74"/>
+      <c r="M317" s="74"/>
+      <c r="N317" s="7"/>
+      <c r="O317" s="7"/>
+      <c r="P317" s="7"/>
+      <c r="Q317" s="7"/>
+      <c r="R317" s="7"/>
+      <c r="S317" s="7"/>
+      <c r="T317" s="7"/>
+      <c r="U317" s="7"/>
       <c r="W317" s="19"/>
       <c r="X317" s="19"/>
       <c r="Y317" s="19"/>
       <c r="Z317" s="19"/>
       <c r="AA317" s="19"/>
       <c r="AB317" s="19"/>
       <c r="AC317" s="19"/>
       <c r="AD317" s="19"/>
       <c r="AE317" s="19"/>
     </row>
     <row r="318" spans="1:31" s="1" customFormat="1">
-      <c r="A318" s="36" t="s">
-[...14 lines deleted...]
-      <c r="F318" s="28"/>
+      <c r="A318" s="27"/>
+      <c r="B318" s="29"/>
+      <c r="C318" s="28"/>
+      <c r="D318" s="29"/>
+      <c r="E318" s="29"/>
+      <c r="F318" s="29"/>
       <c r="G318" s="28"/>
-      <c r="H318" s="31"/>
+      <c r="H318" s="44"/>
       <c r="I318" s="29"/>
-      <c r="J318" s="31"/>
-[...2 lines deleted...]
-      <c r="M318" s="31"/>
+      <c r="J318" s="30"/>
+      <c r="K318" s="30"/>
+      <c r="L318" s="43"/>
+      <c r="M318" s="76"/>
       <c r="N318" s="11"/>
       <c r="O318" s="11"/>
       <c r="P318" s="11"/>
       <c r="Q318" s="11"/>
       <c r="R318" s="11"/>
       <c r="S318" s="11"/>
       <c r="T318" s="11"/>
       <c r="U318" s="11"/>
       <c r="W318" s="19"/>
       <c r="X318" s="19"/>
       <c r="Y318" s="19"/>
       <c r="Z318" s="19"/>
       <c r="AA318" s="19"/>
       <c r="AB318" s="19"/>
       <c r="AC318" s="19"/>
       <c r="AD318" s="19"/>
       <c r="AE318" s="19"/>
     </row>
-    <row r="319" spans="1:31">
-[...15 lines deleted...]
-      <c r="F319" s="28"/>
+    <row r="319" spans="1:31" s="1" customFormat="1" ht="67.5">
+      <c r="A319" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B319" s="29"/>
+      <c r="C319" s="28"/>
+      <c r="D319" s="29"/>
+      <c r="E319" s="29"/>
+      <c r="F319" s="29"/>
       <c r="G319" s="28"/>
-      <c r="H319" s="31"/>
+      <c r="H319" s="30"/>
       <c r="I319" s="29"/>
-      <c r="J319" s="31"/>
-[...10 lines deleted...]
-      <c r="U319" s="7"/>
+      <c r="J319" s="30"/>
+      <c r="K319" s="30"/>
+      <c r="L319" s="43"/>
+      <c r="M319" s="76"/>
+      <c r="N319" s="11"/>
+      <c r="O319" s="11"/>
+      <c r="P319" s="11"/>
+      <c r="Q319" s="11"/>
+      <c r="R319" s="11"/>
+      <c r="S319" s="11"/>
+      <c r="T319" s="11"/>
+      <c r="U319" s="11"/>
       <c r="W319" s="19"/>
       <c r="X319" s="19"/>
       <c r="Y319" s="19"/>
       <c r="Z319" s="19"/>
       <c r="AA319" s="19"/>
       <c r="AB319" s="19"/>
       <c r="AC319" s="19"/>
       <c r="AD319" s="19"/>
       <c r="AE319" s="19"/>
     </row>
-    <row r="320" spans="1:31">
-[...30 lines deleted...]
-      <c r="U320" s="7"/>
+    <row r="320" spans="1:31" s="1" customFormat="1">
+      <c r="A320" s="49" t="s">
+        <v>74</v>
+      </c>
+      <c r="B320" s="82">
+        <v>1</v>
+      </c>
+      <c r="C320" s="82">
+        <v>10</v>
+      </c>
+      <c r="D320" s="83">
+        <v>20.5</v>
+      </c>
+      <c r="E320" s="83">
+        <v>32.5</v>
+      </c>
+      <c r="F320" s="83">
+        <v>44.7</v>
+      </c>
+      <c r="G320" s="82"/>
+      <c r="H320" s="74"/>
+      <c r="I320" s="72"/>
+      <c r="J320" s="74"/>
+      <c r="K320" s="74"/>
+      <c r="L320" s="74"/>
+      <c r="M320" s="74"/>
+      <c r="N320" s="11"/>
+      <c r="O320" s="11"/>
+      <c r="P320" s="11"/>
+      <c r="Q320" s="11"/>
+      <c r="R320" s="11"/>
+      <c r="S320" s="11"/>
+      <c r="T320" s="11"/>
+      <c r="U320" s="11"/>
       <c r="W320" s="19"/>
       <c r="X320" s="19"/>
       <c r="Y320" s="19"/>
       <c r="Z320" s="19"/>
       <c r="AA320" s="19"/>
       <c r="AB320" s="19"/>
       <c r="AC320" s="19"/>
       <c r="AD320" s="19"/>
       <c r="AE320" s="19"/>
     </row>
     <row r="321" spans="1:31" s="1" customFormat="1">
-      <c r="A321" s="69"/>
-[...19 lines deleted...]
-      <c r="U321" s="7"/>
+      <c r="A321" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="B321" s="82">
+        <v>0</v>
+      </c>
+      <c r="C321" s="82">
+        <v>0.1</v>
+      </c>
+      <c r="D321" s="83">
+        <v>0.1</v>
+      </c>
+      <c r="E321" s="83">
+        <v>0.1</v>
+      </c>
+      <c r="F321" s="83">
+        <v>0.1</v>
+      </c>
+      <c r="G321" s="82"/>
+      <c r="H321" s="74"/>
+      <c r="I321" s="72"/>
+      <c r="J321" s="74"/>
+      <c r="K321" s="74"/>
+      <c r="L321" s="74"/>
+      <c r="M321" s="74"/>
+      <c r="N321" s="12"/>
+      <c r="O321" s="12"/>
+      <c r="P321" s="12"/>
+      <c r="Q321" s="12"/>
+      <c r="R321" s="12"/>
+      <c r="S321" s="12"/>
+      <c r="T321" s="12"/>
+      <c r="U321" s="12"/>
       <c r="W321" s="19"/>
       <c r="X321" s="19"/>
       <c r="Y321" s="19"/>
       <c r="Z321" s="19"/>
       <c r="AA321" s="19"/>
       <c r="AB321" s="19"/>
       <c r="AC321" s="19"/>
       <c r="AD321" s="19"/>
       <c r="AE321" s="19"/>
     </row>
-    <row r="322" spans="1:31" s="1" customFormat="1" ht="45">
-[...14 lines deleted...]
-      <c r="M322" s="25"/>
+    <row r="322" spans="1:31" s="1" customFormat="1">
+      <c r="A322" s="36" t="s">
+        <v>81</v>
+      </c>
+      <c r="B322" s="82">
+        <v>1</v>
+      </c>
+      <c r="C322" s="82">
+        <v>10</v>
+      </c>
+      <c r="D322" s="83">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="E322" s="83">
+        <v>32.4</v>
+      </c>
+      <c r="F322" s="83">
+        <v>44.6</v>
+      </c>
+      <c r="G322" s="82"/>
+      <c r="H322" s="74"/>
+      <c r="I322" s="72"/>
+      <c r="J322" s="74"/>
+      <c r="K322" s="74"/>
+      <c r="L322" s="74"/>
+      <c r="M322" s="74"/>
       <c r="N322" s="7"/>
       <c r="O322" s="7"/>
       <c r="P322" s="7"/>
       <c r="Q322" s="7"/>
       <c r="R322" s="7"/>
       <c r="S322" s="7"/>
       <c r="T322" s="7"/>
       <c r="U322" s="7"/>
       <c r="W322" s="19"/>
       <c r="X322" s="19"/>
       <c r="Y322" s="19"/>
       <c r="Z322" s="19"/>
       <c r="AA322" s="19"/>
       <c r="AB322" s="19"/>
       <c r="AC322" s="19"/>
       <c r="AD322" s="19"/>
       <c r="AE322" s="19"/>
     </row>
     <row r="323" spans="1:31" s="1" customFormat="1">
-      <c r="A323" s="49" t="s">
-[...14 lines deleted...]
-      <c r="F323" s="28"/>
+      <c r="A323" s="40"/>
+      <c r="B323" s="29"/>
+      <c r="C323" s="28"/>
+      <c r="D323" s="29"/>
+      <c r="E323" s="29"/>
+      <c r="F323" s="29"/>
       <c r="G323" s="28"/>
-      <c r="H323" s="31"/>
+      <c r="H323" s="30"/>
       <c r="I323" s="29"/>
-      <c r="J323" s="31"/>
-[...10 lines deleted...]
-      <c r="U323" s="7"/>
+      <c r="J323" s="30"/>
+      <c r="K323" s="30"/>
+      <c r="L323" s="65"/>
+      <c r="M323" s="51"/>
+      <c r="N323" s="11"/>
+      <c r="O323" s="11"/>
+      <c r="P323" s="11"/>
+      <c r="Q323" s="11"/>
+      <c r="R323" s="11"/>
+      <c r="S323" s="11"/>
+      <c r="T323" s="11"/>
+      <c r="U323" s="11"/>
       <c r="W323" s="19"/>
       <c r="X323" s="19"/>
       <c r="Y323" s="19"/>
       <c r="Z323" s="19"/>
       <c r="AA323" s="19"/>
       <c r="AB323" s="19"/>
       <c r="AC323" s="19"/>
       <c r="AD323" s="19"/>
       <c r="AE323" s="19"/>
     </row>
-    <row r="324" spans="1:31" s="1" customFormat="1">
-[...15 lines deleted...]
-      <c r="F324" s="28"/>
+    <row r="324" spans="1:31" s="1" customFormat="1" ht="23.25">
+      <c r="A324" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="B324" s="29"/>
+      <c r="C324" s="82"/>
+      <c r="D324" s="29"/>
+      <c r="E324" s="29"/>
+      <c r="F324" s="29"/>
       <c r="G324" s="28"/>
-      <c r="H324" s="31"/>
+      <c r="H324" s="30"/>
       <c r="I324" s="29"/>
-      <c r="J324" s="31"/>
-[...2 lines deleted...]
-      <c r="M324" s="31"/>
+      <c r="J324" s="30"/>
+      <c r="K324" s="30"/>
+      <c r="L324" s="26"/>
+      <c r="M324" s="25"/>
       <c r="N324" s="7"/>
       <c r="O324" s="7"/>
       <c r="P324" s="7"/>
       <c r="Q324" s="7"/>
       <c r="R324" s="7"/>
       <c r="S324" s="7"/>
       <c r="T324" s="7"/>
       <c r="U324" s="7"/>
       <c r="W324" s="19"/>
       <c r="X324" s="19"/>
       <c r="Y324" s="19"/>
       <c r="Z324" s="19"/>
       <c r="AA324" s="19"/>
       <c r="AB324" s="19"/>
       <c r="AC324" s="19"/>
       <c r="AD324" s="19"/>
       <c r="AE324" s="19"/>
     </row>
     <row r="325" spans="1:31" s="1" customFormat="1">
-      <c r="A325" s="36"/>
-[...4 lines deleted...]
-      <c r="F325" s="28"/>
+      <c r="A325" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="B325" s="28">
+        <v>7</v>
+      </c>
+      <c r="C325" s="28">
+        <v>42</v>
+      </c>
+      <c r="D325" s="28">
+        <v>77</v>
+      </c>
+      <c r="E325" s="28">
+        <v>112</v>
+      </c>
+      <c r="F325" s="28">
+        <v>215</v>
+      </c>
       <c r="G325" s="28"/>
       <c r="H325" s="31"/>
       <c r="I325" s="29"/>
       <c r="J325" s="31"/>
       <c r="K325" s="31"/>
       <c r="L325" s="31"/>
       <c r="M325" s="31"/>
-      <c r="N325" s="7"/>
-[...6 lines deleted...]
-      <c r="U325" s="7"/>
+      <c r="N325" s="11"/>
+      <c r="O325" s="11"/>
+      <c r="P325" s="11"/>
+      <c r="Q325" s="11"/>
+      <c r="R325" s="11"/>
+      <c r="S325" s="11"/>
+      <c r="T325" s="11"/>
+      <c r="U325" s="11"/>
       <c r="W325" s="19"/>
       <c r="X325" s="19"/>
       <c r="Y325" s="19"/>
       <c r="Z325" s="19"/>
       <c r="AA325" s="19"/>
       <c r="AB325" s="19"/>
       <c r="AC325" s="19"/>
       <c r="AD325" s="19"/>
       <c r="AE325" s="19"/>
     </row>
-    <row r="326" spans="1:31" s="1" customFormat="1" ht="23.25">
-[...7 lines deleted...]
-      <c r="F326" s="28"/>
+    <row r="326" spans="1:31" s="1" customFormat="1">
+      <c r="A326" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="B326" s="28">
+        <v>3</v>
+      </c>
+      <c r="C326" s="28">
+        <v>7</v>
+      </c>
+      <c r="D326" s="28">
+        <v>10</v>
+      </c>
+      <c r="E326" s="28">
+        <v>13</v>
+      </c>
+      <c r="F326" s="28">
+        <v>16</v>
+      </c>
       <c r="G326" s="28"/>
       <c r="H326" s="31"/>
       <c r="I326" s="29"/>
       <c r="J326" s="31"/>
       <c r="K326" s="31"/>
       <c r="L326" s="31"/>
       <c r="M326" s="31"/>
-      <c r="N326" s="7"/>
-[...6 lines deleted...]
-      <c r="U326" s="7"/>
+      <c r="N326" s="11"/>
+      <c r="O326" s="11"/>
+      <c r="P326" s="11"/>
+      <c r="Q326" s="11"/>
+      <c r="R326" s="11"/>
+      <c r="S326" s="11"/>
+      <c r="T326" s="11"/>
+      <c r="U326" s="11"/>
       <c r="W326" s="19"/>
       <c r="X326" s="19"/>
       <c r="Y326" s="19"/>
       <c r="Z326" s="19"/>
       <c r="AA326" s="19"/>
       <c r="AB326" s="19"/>
       <c r="AC326" s="19"/>
       <c r="AD326" s="19"/>
       <c r="AE326" s="19"/>
     </row>
-    <row r="327" spans="1:31" s="1" customFormat="1">
-[...16 lines deleted...]
-      <c r="G327" s="87"/>
+    <row r="327" spans="1:31">
+      <c r="A327" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="B327" s="28">
+        <v>4</v>
+      </c>
+      <c r="C327" s="28">
+        <v>7</v>
+      </c>
+      <c r="D327" s="28">
+        <v>11</v>
+      </c>
+      <c r="E327" s="28">
+        <v>15</v>
+      </c>
+      <c r="F327" s="28">
+        <v>18</v>
+      </c>
+      <c r="G327" s="28"/>
       <c r="H327" s="31"/>
       <c r="I327" s="29"/>
       <c r="J327" s="31"/>
       <c r="K327" s="31"/>
       <c r="L327" s="31"/>
       <c r="M327" s="31"/>
       <c r="N327" s="7"/>
       <c r="O327" s="7"/>
       <c r="P327" s="7"/>
       <c r="Q327" s="7"/>
       <c r="R327" s="7"/>
       <c r="S327" s="7"/>
       <c r="T327" s="7"/>
       <c r="U327" s="7"/>
       <c r="W327" s="19"/>
       <c r="X327" s="19"/>
       <c r="Y327" s="19"/>
       <c r="Z327" s="19"/>
       <c r="AA327" s="19"/>
       <c r="AB327" s="19"/>
       <c r="AC327" s="19"/>
       <c r="AD327" s="19"/>
       <c r="AE327" s="19"/>
     </row>
-    <row r="328" spans="1:31" s="1" customFormat="1">
+    <row r="328" spans="1:31">
       <c r="A328" s="36" t="s">
-        <v>48</v>
-[...14 lines deleted...]
-      <c r="G328" s="87"/>
+        <v>54</v>
+      </c>
+      <c r="B328" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="C328" s="28">
+        <v>28</v>
+      </c>
+      <c r="D328" s="28">
+        <v>56</v>
+      </c>
+      <c r="E328" s="28">
+        <v>84</v>
+      </c>
+      <c r="F328" s="28">
+        <v>180</v>
+      </c>
+      <c r="G328" s="28"/>
       <c r="H328" s="31"/>
       <c r="I328" s="29"/>
       <c r="J328" s="31"/>
       <c r="K328" s="31"/>
       <c r="L328" s="31"/>
       <c r="M328" s="31"/>
       <c r="N328" s="7"/>
       <c r="O328" s="7"/>
       <c r="P328" s="7"/>
       <c r="Q328" s="7"/>
       <c r="R328" s="7"/>
       <c r="S328" s="7"/>
       <c r="T328" s="7"/>
       <c r="U328" s="7"/>
       <c r="W328" s="19"/>
       <c r="X328" s="19"/>
       <c r="Y328" s="19"/>
       <c r="Z328" s="19"/>
       <c r="AA328" s="19"/>
       <c r="AB328" s="19"/>
       <c r="AC328" s="19"/>
       <c r="AD328" s="19"/>
       <c r="AE328" s="19"/>
     </row>
-    <row r="329" spans="1:31">
-[...1 lines deleted...]
-      <c r="B329" s="30"/>
+    <row r="329" spans="1:31" s="1" customFormat="1">
+      <c r="A329" s="69"/>
+      <c r="B329" s="29"/>
       <c r="C329" s="28"/>
       <c r="D329" s="29"/>
       <c r="E329" s="29"/>
-      <c r="F329" s="28"/>
+      <c r="F329" s="29"/>
       <c r="G329" s="28"/>
-      <c r="H329" s="30"/>
-[...1 lines deleted...]
-      <c r="J329" s="30"/>
+      <c r="H329" s="77"/>
+      <c r="I329" s="78"/>
+      <c r="J329" s="69"/>
       <c r="K329" s="30"/>
-      <c r="L329" s="25"/>
-      <c r="M329" s="25"/>
+      <c r="L329" s="69"/>
+      <c r="M329" s="69"/>
       <c r="N329" s="7"/>
       <c r="O329" s="7"/>
       <c r="P329" s="7"/>
       <c r="Q329" s="7"/>
       <c r="R329" s="7"/>
-      <c r="S329" s="2"/>
-[...1 lines deleted...]
-      <c r="U329" s="2"/>
+      <c r="S329" s="7"/>
+      <c r="T329" s="7"/>
+      <c r="U329" s="7"/>
       <c r="W329" s="19"/>
       <c r="X329" s="19"/>
       <c r="Y329" s="19"/>
       <c r="Z329" s="19"/>
       <c r="AA329" s="19"/>
       <c r="AB329" s="19"/>
       <c r="AC329" s="19"/>
       <c r="AD329" s="19"/>
       <c r="AE329" s="19"/>
     </row>
-    <row r="330" spans="1:31" s="1" customFormat="1">
-[...3 lines deleted...]
-      <c r="B330" s="30"/>
+    <row r="330" spans="1:31" s="1" customFormat="1" ht="45">
+      <c r="A330" s="64" t="s">
+        <v>26</v>
+      </c>
+      <c r="B330" s="29"/>
       <c r="C330" s="28"/>
       <c r="D330" s="29"/>
       <c r="E330" s="29"/>
-      <c r="F330" s="28"/>
+      <c r="F330" s="29"/>
       <c r="G330" s="28"/>
       <c r="H330" s="30"/>
       <c r="I330" s="29"/>
       <c r="J330" s="30"/>
       <c r="K330" s="30"/>
       <c r="L330" s="25"/>
       <c r="M330" s="25"/>
       <c r="N330" s="7"/>
       <c r="O330" s="7"/>
       <c r="P330" s="7"/>
       <c r="Q330" s="7"/>
       <c r="R330" s="7"/>
       <c r="S330" s="7"/>
       <c r="T330" s="7"/>
       <c r="U330" s="7"/>
       <c r="W330" s="19"/>
       <c r="X330" s="19"/>
       <c r="Y330" s="19"/>
       <c r="Z330" s="19"/>
       <c r="AA330" s="19"/>
       <c r="AB330" s="19"/>
       <c r="AC330" s="19"/>
       <c r="AD330" s="19"/>
       <c r="AE330" s="19"/>
     </row>
     <row r="331" spans="1:31" s="1" customFormat="1">
       <c r="A331" s="49" t="s">
         <v>47</v>
       </c>
-      <c r="B331" s="87">
-[...26 lines deleted...]
-      <c r="U331" s="17"/>
+      <c r="B331" s="28">
+        <v>76</v>
+      </c>
+      <c r="C331" s="28">
+        <v>148</v>
+      </c>
+      <c r="D331" s="28">
+        <v>220</v>
+      </c>
+      <c r="E331" s="28">
+        <v>292</v>
+      </c>
+      <c r="F331" s="28">
+        <v>356</v>
+      </c>
+      <c r="G331" s="28"/>
+      <c r="H331" s="31"/>
+      <c r="I331" s="29"/>
+      <c r="J331" s="31"/>
+      <c r="K331" s="31"/>
+      <c r="L331" s="31"/>
+      <c r="M331" s="31"/>
+      <c r="N331" s="7"/>
+      <c r="O331" s="7"/>
+      <c r="P331" s="7"/>
+      <c r="Q331" s="7"/>
+      <c r="R331" s="7"/>
+      <c r="S331" s="7"/>
+      <c r="T331" s="7"/>
+      <c r="U331" s="7"/>
       <c r="W331" s="19"/>
       <c r="X331" s="19"/>
       <c r="Y331" s="19"/>
       <c r="Z331" s="19"/>
       <c r="AA331" s="19"/>
       <c r="AB331" s="19"/>
       <c r="AC331" s="19"/>
       <c r="AD331" s="19"/>
       <c r="AE331" s="19"/>
     </row>
     <row r="332" spans="1:31" s="1" customFormat="1">
-      <c r="A332" s="60" t="s">
-[...29 lines deleted...]
-      <c r="U332" s="17"/>
+      <c r="A332" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="B332" s="28">
+        <v>76</v>
+      </c>
+      <c r="C332" s="28">
+        <v>148</v>
+      </c>
+      <c r="D332" s="28">
+        <v>220</v>
+      </c>
+      <c r="E332" s="28">
+        <v>292</v>
+      </c>
+      <c r="F332" s="28">
+        <v>356</v>
+      </c>
+      <c r="G332" s="28"/>
+      <c r="H332" s="31"/>
+      <c r="I332" s="29"/>
+      <c r="J332" s="31"/>
+      <c r="K332" s="31"/>
+      <c r="L332" s="31"/>
+      <c r="M332" s="31"/>
+      <c r="N332" s="7"/>
+      <c r="O332" s="7"/>
+      <c r="P332" s="7"/>
+      <c r="Q332" s="7"/>
+      <c r="R332" s="7"/>
+      <c r="S332" s="7"/>
+      <c r="T332" s="7"/>
+      <c r="U332" s="7"/>
       <c r="W332" s="19"/>
       <c r="X332" s="19"/>
       <c r="Y332" s="19"/>
       <c r="Z332" s="19"/>
       <c r="AA332" s="19"/>
       <c r="AB332" s="19"/>
       <c r="AC332" s="19"/>
       <c r="AD332" s="19"/>
       <c r="AE332" s="19"/>
     </row>
     <row r="333" spans="1:31" s="1" customFormat="1">
-      <c r="A333" s="36" t="s">
-[...21 lines deleted...]
-      <c r="M333" s="74"/>
+      <c r="A333" s="36"/>
+      <c r="B333" s="31"/>
+      <c r="C333" s="82"/>
+      <c r="D333" s="30"/>
+      <c r="E333" s="30"/>
+      <c r="F333" s="30"/>
+      <c r="G333" s="28"/>
+      <c r="H333" s="31"/>
+      <c r="I333" s="29"/>
+      <c r="J333" s="31"/>
+      <c r="K333" s="31"/>
+      <c r="L333" s="31"/>
+      <c r="M333" s="31"/>
       <c r="N333" s="7"/>
       <c r="O333" s="7"/>
       <c r="P333" s="7"/>
       <c r="Q333" s="7"/>
       <c r="R333" s="7"/>
       <c r="S333" s="7"/>
       <c r="T333" s="7"/>
       <c r="U333" s="7"/>
       <c r="W333" s="19"/>
       <c r="X333" s="19"/>
       <c r="Y333" s="19"/>
       <c r="Z333" s="19"/>
       <c r="AA333" s="19"/>
       <c r="AB333" s="19"/>
       <c r="AC333" s="19"/>
       <c r="AD333" s="19"/>
       <c r="AE333" s="19"/>
     </row>
-    <row r="334" spans="1:31" s="1" customFormat="1">
-[...1 lines deleted...]
-      <c r="B334" s="29"/>
+    <row r="334" spans="1:31" s="1" customFormat="1" ht="23.25">
+      <c r="A334" s="56" t="s">
+        <v>107</v>
+      </c>
+      <c r="B334" s="31"/>
       <c r="C334" s="28"/>
-      <c r="D334" s="29"/>
-[...1 lines deleted...]
-      <c r="F334" s="28"/>
+      <c r="D334" s="30"/>
+      <c r="E334" s="30"/>
+      <c r="F334" s="30"/>
       <c r="G334" s="28"/>
-      <c r="H334" s="30"/>
+      <c r="H334" s="31"/>
       <c r="I334" s="29"/>
-      <c r="J334" s="30"/>
-[...2 lines deleted...]
-      <c r="M334" s="46"/>
+      <c r="J334" s="31"/>
+      <c r="K334" s="31"/>
+      <c r="L334" s="31"/>
+      <c r="M334" s="31"/>
       <c r="N334" s="7"/>
       <c r="O334" s="7"/>
       <c r="P334" s="7"/>
       <c r="Q334" s="7"/>
       <c r="R334" s="7"/>
       <c r="S334" s="7"/>
       <c r="T334" s="7"/>
       <c r="U334" s="7"/>
       <c r="W334" s="19"/>
       <c r="X334" s="19"/>
       <c r="Y334" s="19"/>
       <c r="Z334" s="19"/>
       <c r="AA334" s="19"/>
       <c r="AB334" s="19"/>
       <c r="AC334" s="19"/>
       <c r="AD334" s="19"/>
       <c r="AE334" s="19"/>
     </row>
     <row r="335" spans="1:31" s="1" customFormat="1">
-      <c r="A335" s="24" t="s">
-[...8 lines deleted...]
-      <c r="H335" s="30"/>
+      <c r="A335" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="B335" s="82">
+        <v>0.1</v>
+      </c>
+      <c r="C335" s="82">
+        <v>0.2</v>
+      </c>
+      <c r="D335" s="83">
+        <v>0.3</v>
+      </c>
+      <c r="E335" s="83">
+        <v>0.4</v>
+      </c>
+      <c r="F335" s="83">
+        <v>5.5</v>
+      </c>
+      <c r="G335" s="82"/>
+      <c r="H335" s="31"/>
       <c r="I335" s="29"/>
-      <c r="J335" s="30"/>
-[...10 lines deleted...]
-      <c r="U335" s="18"/>
+      <c r="J335" s="31"/>
+      <c r="K335" s="31"/>
+      <c r="L335" s="31"/>
+      <c r="M335" s="31"/>
+      <c r="N335" s="7"/>
+      <c r="O335" s="7"/>
+      <c r="P335" s="7"/>
+      <c r="Q335" s="7"/>
+      <c r="R335" s="7"/>
+      <c r="S335" s="7"/>
+      <c r="T335" s="7"/>
+      <c r="U335" s="7"/>
       <c r="W335" s="19"/>
       <c r="X335" s="19"/>
       <c r="Y335" s="19"/>
       <c r="Z335" s="19"/>
       <c r="AA335" s="19"/>
       <c r="AB335" s="19"/>
       <c r="AC335" s="19"/>
       <c r="AD335" s="19"/>
       <c r="AE335" s="19"/>
     </row>
     <row r="336" spans="1:31" s="1" customFormat="1">
-      <c r="A336" s="49" t="s">
-[...15 lines deleted...]
-      <c r="G336" s="28"/>
+      <c r="A336" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="B336" s="82">
+        <v>0.1</v>
+      </c>
+      <c r="C336" s="82">
+        <v>0.2</v>
+      </c>
+      <c r="D336" s="83">
+        <v>0.3</v>
+      </c>
+      <c r="E336" s="83">
+        <v>0.4</v>
+      </c>
+      <c r="F336" s="83">
+        <v>0.5</v>
+      </c>
+      <c r="G336" s="82"/>
       <c r="H336" s="31"/>
       <c r="I336" s="29"/>
       <c r="J336" s="31"/>
       <c r="K336" s="31"/>
       <c r="L336" s="31"/>
       <c r="M336" s="31"/>
-      <c r="N336" s="13"/>
-[...6 lines deleted...]
-      <c r="U336" s="13"/>
+      <c r="N336" s="7"/>
+      <c r="O336" s="7"/>
+      <c r="P336" s="7"/>
+      <c r="Q336" s="7"/>
+      <c r="R336" s="7"/>
+      <c r="S336" s="7"/>
+      <c r="T336" s="7"/>
+      <c r="U336" s="7"/>
       <c r="W336" s="19"/>
       <c r="X336" s="19"/>
       <c r="Y336" s="19"/>
       <c r="Z336" s="19"/>
       <c r="AA336" s="19"/>
       <c r="AB336" s="19"/>
       <c r="AC336" s="19"/>
       <c r="AD336" s="19"/>
       <c r="AE336" s="19"/>
     </row>
     <row r="337" spans="1:31" s="1" customFormat="1">
-      <c r="A337" s="36" t="s">
-[...15 lines deleted...]
-      <c r="G337" s="28"/>
+      <c r="A337" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="B337" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="C337" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="D337" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="E337" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="F337" s="83">
+        <v>5</v>
+      </c>
+      <c r="G337" s="82"/>
       <c r="H337" s="31"/>
       <c r="I337" s="29"/>
       <c r="J337" s="31"/>
       <c r="K337" s="31"/>
       <c r="L337" s="31"/>
       <c r="M337" s="31"/>
-      <c r="N337" s="13"/>
-[...6 lines deleted...]
-      <c r="U337" s="13"/>
+      <c r="N337" s="7"/>
+      <c r="O337" s="7"/>
+      <c r="P337" s="7"/>
+      <c r="Q337" s="7"/>
+      <c r="R337" s="7"/>
+      <c r="S337" s="7"/>
+      <c r="T337" s="7"/>
+      <c r="U337" s="7"/>
       <c r="W337" s="19"/>
       <c r="X337" s="19"/>
       <c r="Y337" s="19"/>
       <c r="Z337" s="19"/>
       <c r="AA337" s="19"/>
       <c r="AB337" s="19"/>
       <c r="AC337" s="19"/>
       <c r="AD337" s="19"/>
       <c r="AE337" s="19"/>
     </row>
-    <row r="338" spans="1:31" s="1" customFormat="1">
+    <row r="338" spans="1:31">
       <c r="A338" s="36"/>
       <c r="B338" s="30"/>
-      <c r="C338" s="87"/>
-[...2 lines deleted...]
-      <c r="F338" s="28"/>
+      <c r="C338" s="28"/>
+      <c r="D338" s="29"/>
+      <c r="E338" s="29"/>
+      <c r="F338" s="29"/>
       <c r="G338" s="28"/>
       <c r="H338" s="30"/>
       <c r="I338" s="29"/>
       <c r="J338" s="30"/>
       <c r="K338" s="30"/>
-      <c r="L338" s="79"/>
+      <c r="L338" s="25"/>
       <c r="M338" s="25"/>
       <c r="N338" s="7"/>
       <c r="O338" s="7"/>
       <c r="P338" s="7"/>
       <c r="Q338" s="7"/>
       <c r="R338" s="7"/>
-      <c r="S338" s="7"/>
-[...1 lines deleted...]
-      <c r="U338" s="7"/>
+      <c r="S338" s="2"/>
+      <c r="T338" s="2"/>
+      <c r="U338" s="2"/>
       <c r="W338" s="19"/>
       <c r="X338" s="19"/>
       <c r="Y338" s="19"/>
       <c r="Z338" s="19"/>
       <c r="AA338" s="19"/>
       <c r="AB338" s="19"/>
       <c r="AC338" s="19"/>
       <c r="AD338" s="19"/>
       <c r="AE338" s="19"/>
     </row>
-    <row r="339" spans="1:31" s="1" customFormat="1" ht="78.75">
-[...1 lines deleted...]
-        <v>29</v>
+    <row r="339" spans="1:31" s="1" customFormat="1">
+      <c r="A339" s="24" t="s">
+        <v>27</v>
       </c>
       <c r="B339" s="30"/>
-      <c r="C339" s="87"/>
-[...2 lines deleted...]
-      <c r="F339" s="28"/>
+      <c r="C339" s="28"/>
+      <c r="D339" s="29"/>
+      <c r="E339" s="29"/>
+      <c r="F339" s="29"/>
       <c r="G339" s="28"/>
       <c r="H339" s="30"/>
       <c r="I339" s="29"/>
       <c r="J339" s="30"/>
       <c r="K339" s="30"/>
-      <c r="L339" s="26"/>
+      <c r="L339" s="25"/>
       <c r="M339" s="25"/>
       <c r="N339" s="7"/>
       <c r="O339" s="7"/>
       <c r="P339" s="7"/>
       <c r="Q339" s="7"/>
       <c r="R339" s="7"/>
       <c r="S339" s="7"/>
       <c r="T339" s="7"/>
       <c r="U339" s="7"/>
       <c r="W339" s="19"/>
       <c r="X339" s="19"/>
       <c r="Y339" s="19"/>
       <c r="Z339" s="19"/>
       <c r="AA339" s="19"/>
       <c r="AB339" s="19"/>
       <c r="AC339" s="19"/>
       <c r="AD339" s="19"/>
       <c r="AE339" s="19"/>
     </row>
     <row r="340" spans="1:31" s="1" customFormat="1">
       <c r="A340" s="49" t="s">
         <v>47</v>
       </c>
-      <c r="B340" s="87">
-[...12 lines deleted...]
-      <c r="G340" s="87"/>
+      <c r="B340" s="82">
+        <v>842</v>
+      </c>
+      <c r="C340" s="82">
+        <v>1650</v>
+      </c>
+      <c r="D340" s="83">
+        <v>2547</v>
+      </c>
+      <c r="E340" s="83">
+        <v>3458</v>
+      </c>
+      <c r="F340" s="83">
+        <v>4480</v>
+      </c>
+      <c r="G340" s="82"/>
       <c r="H340" s="74"/>
       <c r="I340" s="72"/>
       <c r="J340" s="74"/>
       <c r="K340" s="74"/>
       <c r="L340" s="74"/>
       <c r="M340" s="74"/>
-      <c r="N340" s="7"/>
-[...6 lines deleted...]
-      <c r="U340" s="7"/>
+      <c r="N340" s="17"/>
+      <c r="O340" s="17"/>
+      <c r="P340" s="17"/>
+      <c r="Q340" s="17"/>
+      <c r="R340" s="17"/>
+      <c r="S340" s="17"/>
+      <c r="T340" s="17"/>
+      <c r="U340" s="17"/>
       <c r="W340" s="19"/>
       <c r="X340" s="19"/>
       <c r="Y340" s="19"/>
       <c r="Z340" s="19"/>
       <c r="AA340" s="19"/>
       <c r="AB340" s="19"/>
       <c r="AC340" s="19"/>
       <c r="AD340" s="19"/>
       <c r="AE340" s="19"/>
     </row>
     <row r="341" spans="1:31" s="1" customFormat="1">
-      <c r="A341" s="36" t="s">
-[...15 lines deleted...]
-      <c r="G341" s="87"/>
+      <c r="A341" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="B341" s="82">
+        <v>278</v>
+      </c>
+      <c r="C341" s="82">
+        <v>592</v>
+      </c>
+      <c r="D341" s="83">
+        <v>971</v>
+      </c>
+      <c r="E341" s="83">
+        <v>1277</v>
+      </c>
+      <c r="F341" s="83">
+        <v>1626</v>
+      </c>
+      <c r="G341" s="82"/>
       <c r="H341" s="74"/>
       <c r="I341" s="72"/>
       <c r="J341" s="74"/>
       <c r="K341" s="74"/>
       <c r="L341" s="74"/>
       <c r="M341" s="74"/>
-      <c r="N341" s="7"/>
-[...6 lines deleted...]
-      <c r="U341" s="7"/>
+      <c r="N341" s="17"/>
+      <c r="O341" s="17"/>
+      <c r="P341" s="17"/>
+      <c r="Q341" s="17"/>
+      <c r="R341" s="17"/>
+      <c r="S341" s="17"/>
+      <c r="T341" s="17"/>
+      <c r="U341" s="17"/>
       <c r="W341" s="19"/>
       <c r="X341" s="19"/>
       <c r="Y341" s="19"/>
       <c r="Z341" s="19"/>
       <c r="AA341" s="19"/>
       <c r="AB341" s="19"/>
       <c r="AC341" s="19"/>
       <c r="AD341" s="19"/>
       <c r="AE341" s="19"/>
     </row>
     <row r="342" spans="1:31" s="1" customFormat="1">
       <c r="A342" s="36" t="s">
-        <v>67</v>
-[...14 lines deleted...]
-      <c r="G342" s="87"/>
+        <v>62</v>
+      </c>
+      <c r="B342" s="82">
+        <v>564</v>
+      </c>
+      <c r="C342" s="82">
+        <v>1058</v>
+      </c>
+      <c r="D342" s="83">
+        <v>1576</v>
+      </c>
+      <c r="E342" s="83">
+        <v>2181</v>
+      </c>
+      <c r="F342" s="83">
+        <v>2854</v>
+      </c>
+      <c r="G342" s="82"/>
       <c r="H342" s="74"/>
       <c r="I342" s="72"/>
       <c r="J342" s="74"/>
       <c r="K342" s="74"/>
       <c r="L342" s="74"/>
       <c r="M342" s="74"/>
       <c r="N342" s="7"/>
       <c r="O342" s="7"/>
       <c r="P342" s="7"/>
       <c r="Q342" s="7"/>
       <c r="R342" s="7"/>
       <c r="S342" s="7"/>
       <c r="T342" s="7"/>
       <c r="U342" s="7"/>
       <c r="W342" s="19"/>
       <c r="X342" s="19"/>
       <c r="Y342" s="19"/>
       <c r="Z342" s="19"/>
       <c r="AA342" s="19"/>
       <c r="AB342" s="19"/>
       <c r="AC342" s="19"/>
       <c r="AD342" s="19"/>
       <c r="AE342" s="19"/>
     </row>
     <row r="343" spans="1:31" s="1" customFormat="1">
-      <c r="A343" s="36" t="s">
-[...21 lines deleted...]
-      <c r="M343" s="74"/>
+      <c r="A343" s="49"/>
+      <c r="B343" s="29"/>
+      <c r="C343" s="28"/>
+      <c r="D343" s="29"/>
+      <c r="E343" s="29"/>
+      <c r="F343" s="29"/>
+      <c r="G343" s="28"/>
+      <c r="H343" s="30"/>
+      <c r="I343" s="29"/>
+      <c r="J343" s="30"/>
+      <c r="K343" s="30"/>
+      <c r="L343" s="46"/>
+      <c r="M343" s="46"/>
       <c r="N343" s="7"/>
       <c r="O343" s="7"/>
       <c r="P343" s="7"/>
       <c r="Q343" s="7"/>
       <c r="R343" s="7"/>
       <c r="S343" s="7"/>
       <c r="T343" s="7"/>
       <c r="U343" s="7"/>
       <c r="W343" s="19"/>
       <c r="X343" s="19"/>
       <c r="Y343" s="19"/>
       <c r="Z343" s="19"/>
       <c r="AA343" s="19"/>
       <c r="AB343" s="19"/>
       <c r="AC343" s="19"/>
       <c r="AD343" s="19"/>
       <c r="AE343" s="19"/>
     </row>
     <row r="344" spans="1:31" s="1" customFormat="1">
-      <c r="A344" s="36" t="s">
-[...29 lines deleted...]
-      <c r="U344" s="11"/>
+      <c r="A344" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B344" s="30"/>
+      <c r="C344" s="28"/>
+      <c r="D344" s="29"/>
+      <c r="E344" s="29"/>
+      <c r="F344" s="29"/>
+      <c r="G344" s="28"/>
+      <c r="H344" s="30"/>
+      <c r="I344" s="29"/>
+      <c r="J344" s="30"/>
+      <c r="K344" s="30"/>
+      <c r="L344" s="25"/>
+      <c r="M344" s="25"/>
+      <c r="N344" s="18"/>
+      <c r="O344" s="18"/>
+      <c r="P344" s="18"/>
+      <c r="Q344" s="18"/>
+      <c r="R344" s="18"/>
+      <c r="S344" s="18"/>
+      <c r="T344" s="18"/>
+      <c r="U344" s="18"/>
       <c r="W344" s="19"/>
       <c r="X344" s="19"/>
       <c r="Y344" s="19"/>
       <c r="Z344" s="19"/>
       <c r="AA344" s="19"/>
       <c r="AB344" s="19"/>
       <c r="AC344" s="19"/>
       <c r="AD344" s="19"/>
       <c r="AE344" s="19"/>
     </row>
     <row r="345" spans="1:31" s="1" customFormat="1">
-      <c r="A345" s="36" t="s">
-[...29 lines deleted...]
-      <c r="U345" s="11"/>
+      <c r="A345" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="B345" s="28">
+        <v>3717</v>
+      </c>
+      <c r="C345" s="28">
+        <v>9402</v>
+      </c>
+      <c r="D345" s="28">
+        <v>15086</v>
+      </c>
+      <c r="E345" s="28">
+        <v>20771</v>
+      </c>
+      <c r="F345" s="28">
+        <v>25569</v>
+      </c>
+      <c r="G345" s="28"/>
+      <c r="H345" s="31"/>
+      <c r="I345" s="29"/>
+      <c r="J345" s="31"/>
+      <c r="K345" s="31"/>
+      <c r="L345" s="31"/>
+      <c r="M345" s="31"/>
+      <c r="N345" s="13"/>
+      <c r="O345" s="13"/>
+      <c r="P345" s="13"/>
+      <c r="Q345" s="13"/>
+      <c r="R345" s="13"/>
+      <c r="S345" s="13"/>
+      <c r="T345" s="13"/>
+      <c r="U345" s="13"/>
       <c r="W345" s="19"/>
       <c r="X345" s="19"/>
       <c r="Y345" s="19"/>
       <c r="Z345" s="19"/>
       <c r="AA345" s="19"/>
       <c r="AB345" s="19"/>
       <c r="AC345" s="19"/>
       <c r="AD345" s="19"/>
       <c r="AE345" s="19"/>
     </row>
     <row r="346" spans="1:31" s="1" customFormat="1">
-      <c r="A346" s="49"/>
-[...4 lines deleted...]
-      <c r="F346" s="28"/>
+      <c r="A346" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="B346" s="28">
+        <v>3717</v>
+      </c>
+      <c r="C346" s="28">
+        <v>9402</v>
+      </c>
+      <c r="D346" s="28">
+        <v>15086</v>
+      </c>
+      <c r="E346" s="28">
+        <v>20771</v>
+      </c>
+      <c r="F346" s="28">
+        <v>25569</v>
+      </c>
       <c r="G346" s="28"/>
-      <c r="H346" s="30"/>
-[...12 lines deleted...]
-      <c r="U346" s="11"/>
+      <c r="H346" s="31"/>
+      <c r="I346" s="29"/>
+      <c r="J346" s="31"/>
+      <c r="K346" s="31"/>
+      <c r="L346" s="31"/>
+      <c r="M346" s="31"/>
+      <c r="N346" s="13"/>
+      <c r="O346" s="13"/>
+      <c r="P346" s="13"/>
+      <c r="Q346" s="13"/>
+      <c r="R346" s="13"/>
+      <c r="S346" s="13"/>
+      <c r="T346" s="13"/>
+      <c r="U346" s="13"/>
       <c r="W346" s="19"/>
       <c r="X346" s="19"/>
       <c r="Y346" s="19"/>
       <c r="Z346" s="19"/>
       <c r="AA346" s="19"/>
       <c r="AB346" s="19"/>
       <c r="AC346" s="19"/>
       <c r="AD346" s="19"/>
       <c r="AE346" s="19"/>
     </row>
-    <row r="347" spans="1:31" s="1" customFormat="1" ht="34.5">
-[...2 lines deleted...]
-      </c>
+    <row r="347" spans="1:31" s="1" customFormat="1">
+      <c r="A347" s="36"/>
       <c r="B347" s="30"/>
-      <c r="C347" s="28"/>
+      <c r="C347" s="82"/>
       <c r="D347" s="51"/>
       <c r="E347" s="51"/>
-      <c r="F347" s="28"/>
+      <c r="F347" s="51"/>
       <c r="G347" s="28"/>
       <c r="H347" s="30"/>
       <c r="I347" s="29"/>
       <c r="J347" s="30"/>
       <c r="K347" s="30"/>
-      <c r="L347" s="25"/>
+      <c r="L347" s="79"/>
       <c r="M347" s="25"/>
       <c r="N347" s="7"/>
       <c r="O347" s="7"/>
       <c r="P347" s="7"/>
       <c r="Q347" s="7"/>
       <c r="R347" s="7"/>
       <c r="S347" s="7"/>
       <c r="T347" s="7"/>
       <c r="U347" s="7"/>
       <c r="W347" s="19"/>
       <c r="X347" s="19"/>
       <c r="Y347" s="19"/>
       <c r="Z347" s="19"/>
       <c r="AA347" s="19"/>
       <c r="AB347" s="19"/>
       <c r="AC347" s="19"/>
       <c r="AD347" s="19"/>
       <c r="AE347" s="19"/>
     </row>
-    <row r="348" spans="1:31" s="1" customFormat="1">
-[...15 lines deleted...]
-      <c r="F348" s="28"/>
+    <row r="348" spans="1:31" s="1" customFormat="1" ht="78.75">
+      <c r="A348" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="B348" s="30"/>
+      <c r="C348" s="82"/>
+      <c r="D348" s="51"/>
+      <c r="E348" s="51"/>
+      <c r="F348" s="51"/>
       <c r="G348" s="28"/>
-      <c r="H348" s="31"/>
+      <c r="H348" s="30"/>
       <c r="I348" s="29"/>
-      <c r="J348" s="31"/>
-[...10 lines deleted...]
-      <c r="U348" s="14"/>
+      <c r="J348" s="30"/>
+      <c r="K348" s="30"/>
+      <c r="L348" s="26"/>
+      <c r="M348" s="25"/>
+      <c r="N348" s="7"/>
+      <c r="O348" s="7"/>
+      <c r="P348" s="7"/>
+      <c r="Q348" s="7"/>
+      <c r="R348" s="7"/>
+      <c r="S348" s="7"/>
+      <c r="T348" s="7"/>
+      <c r="U348" s="7"/>
       <c r="W348" s="19"/>
       <c r="X348" s="19"/>
       <c r="Y348" s="19"/>
       <c r="Z348" s="19"/>
       <c r="AA348" s="19"/>
       <c r="AB348" s="19"/>
       <c r="AC348" s="19"/>
       <c r="AD348" s="19"/>
       <c r="AE348" s="19"/>
     </row>
     <row r="349" spans="1:31" s="1" customFormat="1">
-      <c r="A349" s="36" t="s">
-[...29 lines deleted...]
-      <c r="U349" s="15"/>
+      <c r="A349" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="B349" s="82">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="C349" s="82">
+        <v>77.7</v>
+      </c>
+      <c r="D349" s="83">
+        <v>122.2</v>
+      </c>
+      <c r="E349" s="83">
+        <v>167.8</v>
+      </c>
+      <c r="F349" s="83">
+        <v>211.5</v>
+      </c>
+      <c r="G349" s="82"/>
+      <c r="H349" s="74"/>
+      <c r="I349" s="72"/>
+      <c r="J349" s="74"/>
+      <c r="K349" s="74"/>
+      <c r="L349" s="74"/>
+      <c r="M349" s="74"/>
+      <c r="N349" s="7"/>
+      <c r="O349" s="7"/>
+      <c r="P349" s="7"/>
+      <c r="Q349" s="7"/>
+      <c r="R349" s="7"/>
+      <c r="S349" s="7"/>
+      <c r="T349" s="7"/>
+      <c r="U349" s="7"/>
       <c r="W349" s="19"/>
       <c r="X349" s="19"/>
       <c r="Y349" s="19"/>
       <c r="Z349" s="19"/>
       <c r="AA349" s="19"/>
       <c r="AB349" s="19"/>
       <c r="AC349" s="19"/>
       <c r="AD349" s="19"/>
       <c r="AE349" s="19"/>
     </row>
     <row r="350" spans="1:31" s="1" customFormat="1">
-      <c r="A350" s="49"/>
-[...11 lines deleted...]
-      <c r="M350" s="30"/>
+      <c r="A350" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="B350" s="82">
+        <v>13.9</v>
+      </c>
+      <c r="C350" s="82">
+        <v>26.8</v>
+      </c>
+      <c r="D350" s="83">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="E350" s="83">
+        <v>53.6</v>
+      </c>
+      <c r="F350" s="83">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="G350" s="82"/>
+      <c r="H350" s="74"/>
+      <c r="I350" s="72"/>
+      <c r="J350" s="74"/>
+      <c r="K350" s="74"/>
+      <c r="L350" s="74"/>
+      <c r="M350" s="74"/>
       <c r="N350" s="7"/>
       <c r="O350" s="7"/>
       <c r="P350" s="7"/>
       <c r="Q350" s="7"/>
       <c r="R350" s="7"/>
       <c r="S350" s="7"/>
       <c r="T350" s="7"/>
       <c r="U350" s="7"/>
       <c r="W350" s="19"/>
       <c r="X350" s="19"/>
       <c r="Y350" s="19"/>
       <c r="Z350" s="19"/>
       <c r="AA350" s="19"/>
       <c r="AB350" s="19"/>
       <c r="AC350" s="19"/>
       <c r="AD350" s="19"/>
       <c r="AE350" s="19"/>
     </row>
     <row r="351" spans="1:31" s="1" customFormat="1">
-      <c r="A351" s="24" t="s">
-[...13 lines deleted...]
-      <c r="M351" s="25"/>
+      <c r="A351" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="B351" s="82">
+        <v>11.3</v>
+      </c>
+      <c r="C351" s="82">
+        <v>22.6</v>
+      </c>
+      <c r="D351" s="83">
+        <v>33.9</v>
+      </c>
+      <c r="E351" s="83">
+        <v>45.1</v>
+      </c>
+      <c r="F351" s="83">
+        <v>56.2</v>
+      </c>
+      <c r="G351" s="82"/>
+      <c r="H351" s="74"/>
+      <c r="I351" s="72"/>
+      <c r="J351" s="74"/>
+      <c r="K351" s="74"/>
+      <c r="L351" s="74"/>
+      <c r="M351" s="74"/>
       <c r="N351" s="7"/>
       <c r="O351" s="7"/>
       <c r="P351" s="7"/>
       <c r="Q351" s="7"/>
       <c r="R351" s="7"/>
       <c r="S351" s="7"/>
       <c r="T351" s="7"/>
       <c r="U351" s="7"/>
       <c r="W351" s="19"/>
       <c r="X351" s="19"/>
       <c r="Y351" s="19"/>
       <c r="Z351" s="19"/>
       <c r="AA351" s="19"/>
       <c r="AB351" s="19"/>
       <c r="AC351" s="19"/>
       <c r="AD351" s="19"/>
       <c r="AE351" s="19"/>
     </row>
     <row r="352" spans="1:31" s="1" customFormat="1">
-      <c r="A352" s="49" t="s">
-[...21 lines deleted...]
-      <c r="M352" s="31"/>
+      <c r="A352" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B352" s="82" t="s">
+        <v>116</v>
+      </c>
+      <c r="C352" s="82">
+        <v>1.5</v>
+      </c>
+      <c r="D352" s="83">
+        <v>3.1</v>
+      </c>
+      <c r="E352" s="83">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="F352" s="83">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="G352" s="82"/>
+      <c r="H352" s="74"/>
+      <c r="I352" s="72"/>
+      <c r="J352" s="74"/>
+      <c r="K352" s="74"/>
+      <c r="L352" s="74"/>
+      <c r="M352" s="74"/>
       <c r="N352" s="7"/>
       <c r="O352" s="7"/>
       <c r="P352" s="7"/>
       <c r="Q352" s="7"/>
       <c r="R352" s="7"/>
       <c r="S352" s="7"/>
       <c r="T352" s="7"/>
       <c r="U352" s="7"/>
       <c r="W352" s="19"/>
       <c r="X352" s="19"/>
       <c r="Y352" s="19"/>
       <c r="Z352" s="19"/>
       <c r="AA352" s="19"/>
       <c r="AB352" s="19"/>
       <c r="AC352" s="19"/>
       <c r="AD352" s="19"/>
       <c r="AE352" s="19"/>
     </row>
     <row r="353" spans="1:31" s="1" customFormat="1">
       <c r="A353" s="36" t="s">
-        <v>48</v>
-[...28 lines deleted...]
-      <c r="U353" s="6"/>
+        <v>65</v>
+      </c>
+      <c r="B353" s="82">
+        <v>11</v>
+      </c>
+      <c r="C353" s="82">
+        <v>24.7</v>
+      </c>
+      <c r="D353" s="83">
+        <v>40.5</v>
+      </c>
+      <c r="E353" s="83">
+        <v>58.4</v>
+      </c>
+      <c r="F353" s="83">
+        <v>77.5</v>
+      </c>
+      <c r="G353" s="82"/>
+      <c r="H353" s="74"/>
+      <c r="I353" s="72"/>
+      <c r="J353" s="74"/>
+      <c r="K353" s="74"/>
+      <c r="L353" s="74"/>
+      <c r="M353" s="74"/>
+      <c r="N353" s="11"/>
+      <c r="O353" s="11"/>
+      <c r="P353" s="11"/>
+      <c r="Q353" s="11"/>
+      <c r="R353" s="11"/>
+      <c r="S353" s="11"/>
+      <c r="T353" s="11"/>
+      <c r="U353" s="11"/>
       <c r="W353" s="19"/>
       <c r="X353" s="19"/>
       <c r="Y353" s="19"/>
       <c r="Z353" s="19"/>
       <c r="AA353" s="19"/>
       <c r="AB353" s="19"/>
       <c r="AC353" s="19"/>
       <c r="AD353" s="19"/>
       <c r="AE353" s="19"/>
     </row>
     <row r="354" spans="1:31" s="1" customFormat="1">
       <c r="A354" s="36" t="s">
-        <v>49</v>
-[...28 lines deleted...]
-      <c r="U354" s="7"/>
+        <v>117</v>
+      </c>
+      <c r="B354" s="82" t="s">
+        <v>116</v>
+      </c>
+      <c r="C354" s="82">
+        <v>2</v>
+      </c>
+      <c r="D354" s="83">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E354" s="83">
+        <v>6.1</v>
+      </c>
+      <c r="F354" s="83">
+        <v>6.1</v>
+      </c>
+      <c r="G354" s="82"/>
+      <c r="H354" s="74"/>
+      <c r="I354" s="72"/>
+      <c r="J354" s="74"/>
+      <c r="K354" s="74"/>
+      <c r="L354" s="74"/>
+      <c r="M354" s="74"/>
+      <c r="N354" s="11"/>
+      <c r="O354" s="11"/>
+      <c r="P354" s="11"/>
+      <c r="Q354" s="11"/>
+      <c r="R354" s="11"/>
+      <c r="S354" s="11"/>
+      <c r="T354" s="11"/>
+      <c r="U354" s="11"/>
       <c r="W354" s="19"/>
       <c r="X354" s="19"/>
       <c r="Y354" s="19"/>
       <c r="Z354" s="19"/>
       <c r="AA354" s="19"/>
       <c r="AB354" s="19"/>
       <c r="AC354" s="19"/>
       <c r="AD354" s="19"/>
       <c r="AE354" s="19"/>
     </row>
     <row r="355" spans="1:31" s="1" customFormat="1">
-      <c r="A355" s="60" t="s">
-[...14 lines deleted...]
-      <c r="F355" s="28"/>
+      <c r="A355" s="49"/>
+      <c r="B355" s="29"/>
+      <c r="C355" s="82"/>
+      <c r="D355" s="51"/>
+      <c r="E355" s="51"/>
+      <c r="F355" s="51"/>
       <c r="G355" s="28"/>
-      <c r="H355" s="31"/>
-[...12 lines deleted...]
-      <c r="U355" s="7"/>
+      <c r="H355" s="30"/>
+      <c r="I355" s="36"/>
+      <c r="J355" s="30"/>
+      <c r="K355" s="30"/>
+      <c r="L355" s="25"/>
+      <c r="M355" s="25"/>
+      <c r="N355" s="11"/>
+      <c r="O355" s="11"/>
+      <c r="P355" s="11"/>
+      <c r="Q355" s="11"/>
+      <c r="R355" s="11"/>
+      <c r="S355" s="11"/>
+      <c r="T355" s="11"/>
+      <c r="U355" s="11"/>
       <c r="W355" s="19"/>
       <c r="X355" s="19"/>
       <c r="Y355" s="19"/>
       <c r="Z355" s="19"/>
       <c r="AA355" s="19"/>
       <c r="AB355" s="19"/>
       <c r="AC355" s="19"/>
       <c r="AD355" s="19"/>
       <c r="AE355" s="19"/>
     </row>
-    <row r="356" spans="1:31" s="1" customFormat="1">
-[...15 lines deleted...]
-      <c r="F356" s="28"/>
+    <row r="356" spans="1:31" s="1" customFormat="1" ht="34.5">
+      <c r="A356" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B356" s="30"/>
+      <c r="C356" s="28"/>
+      <c r="D356" s="51"/>
+      <c r="E356" s="51"/>
+      <c r="F356" s="51"/>
       <c r="G356" s="28"/>
-      <c r="H356" s="31"/>
+      <c r="H356" s="30"/>
       <c r="I356" s="29"/>
-      <c r="J356" s="31"/>
-[...2 lines deleted...]
-      <c r="M356" s="31"/>
+      <c r="J356" s="30"/>
+      <c r="K356" s="30"/>
+      <c r="L356" s="25"/>
+      <c r="M356" s="25"/>
       <c r="N356" s="7"/>
       <c r="O356" s="7"/>
       <c r="P356" s="7"/>
       <c r="Q356" s="7"/>
       <c r="R356" s="7"/>
       <c r="S356" s="7"/>
       <c r="T356" s="7"/>
       <c r="U356" s="7"/>
       <c r="W356" s="19"/>
       <c r="X356" s="19"/>
       <c r="Y356" s="19"/>
       <c r="Z356" s="19"/>
       <c r="AA356" s="19"/>
       <c r="AB356" s="19"/>
       <c r="AC356" s="19"/>
       <c r="AD356" s="19"/>
       <c r="AE356" s="19"/>
     </row>
     <row r="357" spans="1:31" s="1" customFormat="1">
-      <c r="A357" s="80" t="s">
-        <v>51</v>
+      <c r="A357" s="49" t="s">
+        <v>47</v>
       </c>
       <c r="B357" s="28">
-        <v>364</v>
+        <v>824</v>
       </c>
       <c r="C357" s="28">
-        <v>1077</v>
+        <v>1648</v>
       </c>
       <c r="D357" s="28">
-        <v>1791</v>
+        <v>2472</v>
       </c>
       <c r="E357" s="28">
-        <v>2504</v>
-[...1 lines deleted...]
-      <c r="F357" s="28"/>
+        <v>3296</v>
+      </c>
+      <c r="F357" s="28">
+        <v>4120</v>
+      </c>
       <c r="G357" s="28"/>
-      <c r="H357" s="81"/>
-[...2 lines deleted...]
-      <c r="K357" s="81"/>
+      <c r="H357" s="31"/>
+      <c r="I357" s="29"/>
+      <c r="J357" s="31"/>
+      <c r="K357" s="31"/>
       <c r="L357" s="31"/>
       <c r="M357" s="31"/>
-      <c r="N357" s="21"/>
+      <c r="N357" s="14"/>
+      <c r="O357" s="14"/>
+      <c r="P357" s="14"/>
+      <c r="Q357" s="14"/>
+      <c r="R357" s="14"/>
+      <c r="S357" s="14"/>
+      <c r="T357" s="14"/>
+      <c r="U357" s="14"/>
+      <c r="W357" s="19"/>
+      <c r="X357" s="19"/>
+      <c r="Y357" s="19"/>
+      <c r="Z357" s="19"/>
+      <c r="AA357" s="19"/>
+      <c r="AB357" s="19"/>
+      <c r="AC357" s="19"/>
+      <c r="AD357" s="19"/>
+      <c r="AE357" s="19"/>
     </row>
     <row r="358" spans="1:31" s="1" customFormat="1">
       <c r="A358" s="36" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="B358" s="28">
-        <v>53</v>
+        <v>824</v>
       </c>
       <c r="C358" s="28">
-        <v>323</v>
+        <v>1648</v>
       </c>
       <c r="D358" s="28">
-        <v>593</v>
+        <v>2472</v>
       </c>
       <c r="E358" s="28">
-        <v>863</v>
-[...1 lines deleted...]
-      <c r="F358" s="28"/>
+        <v>3296</v>
+      </c>
+      <c r="F358" s="28">
+        <v>4120</v>
+      </c>
       <c r="G358" s="28"/>
       <c r="H358" s="31"/>
       <c r="I358" s="29"/>
       <c r="J358" s="31"/>
       <c r="K358" s="31"/>
       <c r="L358" s="31"/>
       <c r="M358" s="31"/>
-      <c r="N358" s="7"/>
-[...6 lines deleted...]
-      <c r="U358" s="7"/>
+      <c r="N358" s="15"/>
+      <c r="O358" s="15"/>
+      <c r="P358" s="15"/>
+      <c r="Q358" s="15"/>
+      <c r="R358" s="15"/>
+      <c r="S358" s="15"/>
+      <c r="T358" s="15"/>
+      <c r="U358" s="15"/>
       <c r="W358" s="19"/>
       <c r="X358" s="19"/>
       <c r="Y358" s="19"/>
       <c r="Z358" s="19"/>
       <c r="AA358" s="19"/>
       <c r="AB358" s="19"/>
       <c r="AC358" s="19"/>
       <c r="AD358" s="19"/>
       <c r="AE358" s="19"/>
     </row>
     <row r="359" spans="1:31" s="1" customFormat="1">
-      <c r="A359" s="36" t="s">
-[...14 lines deleted...]
-      <c r="F359" s="28"/>
+      <c r="A359" s="49"/>
+      <c r="B359" s="29"/>
+      <c r="C359" s="28"/>
+      <c r="D359" s="51"/>
+      <c r="E359" s="51"/>
+      <c r="F359" s="51"/>
       <c r="G359" s="28"/>
-      <c r="H359" s="31"/>
+      <c r="H359" s="30"/>
       <c r="I359" s="29"/>
-      <c r="J359" s="31"/>
-[...2 lines deleted...]
-      <c r="M359" s="31"/>
+      <c r="J359" s="30"/>
+      <c r="K359" s="30"/>
+      <c r="L359" s="26"/>
+      <c r="M359" s="30"/>
       <c r="N359" s="7"/>
       <c r="O359" s="7"/>
       <c r="P359" s="7"/>
       <c r="Q359" s="7"/>
       <c r="R359" s="7"/>
       <c r="S359" s="7"/>
       <c r="T359" s="7"/>
       <c r="U359" s="7"/>
       <c r="W359" s="19"/>
       <c r="X359" s="19"/>
       <c r="Y359" s="19"/>
       <c r="Z359" s="19"/>
       <c r="AA359" s="19"/>
       <c r="AB359" s="19"/>
       <c r="AC359" s="19"/>
       <c r="AD359" s="19"/>
       <c r="AE359" s="19"/>
     </row>
     <row r="360" spans="1:31" s="1" customFormat="1">
-      <c r="A360" s="67" t="s">
-[...14 lines deleted...]
-      <c r="F360" s="28"/>
+      <c r="A360" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="B360" s="29"/>
+      <c r="C360" s="28"/>
+      <c r="D360" s="51"/>
+      <c r="E360" s="51"/>
+      <c r="F360" s="51"/>
       <c r="G360" s="28"/>
-      <c r="H360" s="31"/>
+      <c r="H360" s="30"/>
       <c r="I360" s="29"/>
-      <c r="J360" s="31"/>
-[...2 lines deleted...]
-      <c r="M360" s="31"/>
+      <c r="J360" s="30"/>
+      <c r="K360" s="30"/>
+      <c r="L360" s="26"/>
+      <c r="M360" s="25"/>
       <c r="N360" s="7"/>
       <c r="O360" s="7"/>
       <c r="P360" s="7"/>
       <c r="Q360" s="7"/>
       <c r="R360" s="7"/>
       <c r="S360" s="7"/>
       <c r="T360" s="7"/>
       <c r="U360" s="7"/>
       <c r="W360" s="19"/>
       <c r="X360" s="19"/>
       <c r="Y360" s="19"/>
       <c r="Z360" s="19"/>
       <c r="AA360" s="19"/>
       <c r="AB360" s="19"/>
       <c r="AC360" s="19"/>
       <c r="AD360" s="19"/>
       <c r="AE360" s="19"/>
     </row>
     <row r="361" spans="1:31" s="1" customFormat="1">
-      <c r="A361" s="36" t="s">
-        <v>54</v>
+      <c r="A361" s="49" t="s">
+        <v>47</v>
       </c>
       <c r="B361" s="28">
-        <v>2241</v>
+        <v>18629</v>
       </c>
       <c r="C361" s="28">
-        <v>11450</v>
+        <v>97780</v>
       </c>
       <c r="D361" s="28">
-        <v>20660</v>
+        <v>179951</v>
       </c>
       <c r="E361" s="28">
-        <v>29870</v>
-[...1 lines deleted...]
-      <c r="F361" s="28"/>
+        <v>259071</v>
+      </c>
+      <c r="F361" s="28">
+        <v>281643</v>
+      </c>
       <c r="G361" s="28"/>
       <c r="H361" s="31"/>
       <c r="I361" s="29"/>
       <c r="J361" s="31"/>
       <c r="K361" s="31"/>
       <c r="L361" s="31"/>
       <c r="M361" s="31"/>
       <c r="N361" s="7"/>
       <c r="O361" s="7"/>
       <c r="P361" s="7"/>
       <c r="Q361" s="7"/>
       <c r="R361" s="7"/>
       <c r="S361" s="7"/>
       <c r="T361" s="7"/>
       <c r="U361" s="7"/>
       <c r="W361" s="19"/>
       <c r="X361" s="19"/>
       <c r="Y361" s="19"/>
       <c r="Z361" s="19"/>
       <c r="AA361" s="19"/>
       <c r="AB361" s="19"/>
       <c r="AC361" s="19"/>
       <c r="AD361" s="19"/>
       <c r="AE361" s="19"/>
     </row>
     <row r="362" spans="1:31" s="1" customFormat="1">
-      <c r="A362" s="49"/>
-[...18 lines deleted...]
-      <c r="U362" s="7"/>
+      <c r="A362" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="B362" s="28">
+        <v>10667</v>
+      </c>
+      <c r="C362" s="28">
+        <v>73608</v>
+      </c>
+      <c r="D362" s="28">
+        <v>139570</v>
+      </c>
+      <c r="E362" s="28">
+        <v>202480</v>
+      </c>
+      <c r="F362" s="28">
+        <v>223399</v>
+      </c>
+      <c r="G362" s="28"/>
+      <c r="H362" s="31"/>
+      <c r="I362" s="29"/>
+      <c r="J362" s="31"/>
+      <c r="K362" s="31"/>
+      <c r="L362" s="31"/>
+      <c r="M362" s="31"/>
+      <c r="N362" s="6"/>
+      <c r="O362" s="6"/>
+      <c r="P362" s="6"/>
+      <c r="Q362" s="6"/>
+      <c r="R362" s="6"/>
+      <c r="S362" s="6"/>
+      <c r="T362" s="6"/>
+      <c r="U362" s="6"/>
       <c r="W362" s="19"/>
       <c r="X362" s="19"/>
       <c r="Y362" s="19"/>
       <c r="Z362" s="19"/>
       <c r="AA362" s="19"/>
       <c r="AB362" s="19"/>
       <c r="AC362" s="19"/>
       <c r="AD362" s="19"/>
       <c r="AE362" s="19"/>
     </row>
-    <row r="363" spans="1:31" s="1" customFormat="1" ht="34.5">
-[...7 lines deleted...]
-      <c r="F363" s="28"/>
+    <row r="363" spans="1:31" s="1" customFormat="1">
+      <c r="A363" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="B363" s="28">
+        <v>4489</v>
+      </c>
+      <c r="C363" s="28">
+        <v>8058</v>
+      </c>
+      <c r="D363" s="28">
+        <v>11628</v>
+      </c>
+      <c r="E363" s="28">
+        <v>15197</v>
+      </c>
+      <c r="F363" s="28">
+        <v>15439</v>
+      </c>
       <c r="G363" s="28"/>
-      <c r="H363" s="30"/>
+      <c r="H363" s="31"/>
       <c r="I363" s="29"/>
-      <c r="J363" s="30"/>
-[...2 lines deleted...]
-      <c r="M363" s="25"/>
+      <c r="J363" s="31"/>
+      <c r="K363" s="31"/>
+      <c r="L363" s="31"/>
+      <c r="M363" s="31"/>
       <c r="N363" s="7"/>
       <c r="O363" s="7"/>
       <c r="P363" s="7"/>
       <c r="Q363" s="7"/>
       <c r="R363" s="7"/>
       <c r="S363" s="7"/>
       <c r="T363" s="7"/>
       <c r="U363" s="7"/>
       <c r="W363" s="19"/>
       <c r="X363" s="19"/>
       <c r="Y363" s="19"/>
       <c r="Z363" s="19"/>
       <c r="AA363" s="19"/>
       <c r="AB363" s="19"/>
       <c r="AC363" s="19"/>
       <c r="AD363" s="19"/>
       <c r="AE363" s="19"/>
     </row>
     <row r="364" spans="1:31" s="1" customFormat="1">
-      <c r="A364" s="49" t="s">
-[...3 lines deleted...]
-        <v>142</v>
+      <c r="A364" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="B364" s="28" t="s">
+        <v>116</v>
       </c>
       <c r="C364" s="28">
-        <v>254</v>
+        <v>198</v>
       </c>
       <c r="D364" s="28">
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="E364" s="28">
-        <v>525</v>
-[...1 lines deleted...]
-      <c r="F364" s="28"/>
+        <v>593</v>
+      </c>
+      <c r="F364" s="28">
+        <v>593</v>
+      </c>
       <c r="G364" s="28"/>
       <c r="H364" s="31"/>
       <c r="I364" s="29"/>
       <c r="J364" s="31"/>
       <c r="K364" s="31"/>
       <c r="L364" s="31"/>
       <c r="M364" s="31"/>
       <c r="N364" s="7"/>
       <c r="O364" s="7"/>
       <c r="P364" s="7"/>
       <c r="Q364" s="7"/>
       <c r="R364" s="7"/>
       <c r="S364" s="7"/>
       <c r="T364" s="7"/>
       <c r="U364" s="7"/>
       <c r="W364" s="19"/>
       <c r="X364" s="19"/>
       <c r="Y364" s="19"/>
       <c r="Z364" s="19"/>
       <c r="AA364" s="19"/>
       <c r="AB364" s="19"/>
       <c r="AC364" s="19"/>
       <c r="AD364" s="19"/>
       <c r="AE364" s="19"/>
     </row>
     <row r="365" spans="1:31" s="1" customFormat="1">
-      <c r="A365" s="60" t="s">
-        <v>86</v>
+      <c r="A365" s="36" t="s">
+        <v>50</v>
       </c>
       <c r="B365" s="28">
-        <v>88</v>
+        <v>154</v>
       </c>
       <c r="C365" s="28">
-        <v>155</v>
+        <v>1058</v>
       </c>
       <c r="D365" s="28">
-        <v>244</v>
+        <v>1962</v>
       </c>
       <c r="E365" s="28">
-        <v>300</v>
-[...1 lines deleted...]
-      <c r="F365" s="28"/>
+        <v>2866</v>
+      </c>
+      <c r="F365" s="28">
+        <v>2866</v>
+      </c>
       <c r="G365" s="28"/>
       <c r="H365" s="31"/>
       <c r="I365" s="29"/>
       <c r="J365" s="31"/>
       <c r="K365" s="31"/>
       <c r="L365" s="31"/>
       <c r="M365" s="31"/>
       <c r="N365" s="7"/>
       <c r="O365" s="7"/>
       <c r="P365" s="7"/>
       <c r="Q365" s="7"/>
       <c r="R365" s="7"/>
       <c r="S365" s="7"/>
       <c r="T365" s="7"/>
       <c r="U365" s="7"/>
       <c r="W365" s="19"/>
       <c r="X365" s="19"/>
       <c r="Y365" s="19"/>
       <c r="Z365" s="19"/>
       <c r="AA365" s="19"/>
       <c r="AB365" s="19"/>
       <c r="AC365" s="19"/>
       <c r="AD365" s="19"/>
       <c r="AE365" s="19"/>
     </row>
     <row r="366" spans="1:31" s="1" customFormat="1">
-      <c r="A366" s="36" t="s">
-[...3 lines deleted...]
-        <v>103</v>
+      <c r="A366" s="80" t="s">
+        <v>51</v>
+      </c>
+      <c r="B366" s="28">
+        <v>364</v>
       </c>
       <c r="C366" s="28">
-        <v>99</v>
+        <v>1077</v>
       </c>
       <c r="D366" s="28">
-        <v>158</v>
+        <v>1791</v>
       </c>
       <c r="E366" s="28">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="F366" s="28"/>
+        <v>2504</v>
+      </c>
+      <c r="F366" s="28">
+        <v>2504</v>
+      </c>
       <c r="G366" s="28"/>
-      <c r="H366" s="31"/>
-[...2 lines deleted...]
-      <c r="K366" s="31"/>
+      <c r="H366" s="81"/>
+      <c r="I366" s="81"/>
+      <c r="J366" s="81"/>
+      <c r="K366" s="81"/>
       <c r="L366" s="31"/>
       <c r="M366" s="31"/>
-      <c r="N366" s="7"/>
-[...12 lines deleted...]
-      <c r="AE366" s="19"/>
+      <c r="N366" s="21"/>
     </row>
     <row r="367" spans="1:31" s="1" customFormat="1">
-      <c r="A367" s="66"/>
-[...4 lines deleted...]
-      <c r="F367" s="28"/>
+      <c r="A367" s="36" t="s">
+        <v>70</v>
+      </c>
+      <c r="B367" s="28">
+        <v>53</v>
+      </c>
+      <c r="C367" s="28">
+        <v>323</v>
+      </c>
+      <c r="D367" s="28">
+        <v>593</v>
+      </c>
+      <c r="E367" s="28">
+        <v>863</v>
+      </c>
+      <c r="F367" s="28">
+        <v>863</v>
+      </c>
       <c r="G367" s="28"/>
-      <c r="H367" s="30"/>
-[...4 lines deleted...]
-      <c r="M367" s="25"/>
+      <c r="H367" s="31"/>
+      <c r="I367" s="29"/>
+      <c r="J367" s="31"/>
+      <c r="K367" s="31"/>
+      <c r="L367" s="31"/>
+      <c r="M367" s="31"/>
       <c r="N367" s="7"/>
       <c r="O367" s="7"/>
       <c r="P367" s="7"/>
       <c r="Q367" s="7"/>
       <c r="R367" s="7"/>
       <c r="S367" s="7"/>
       <c r="T367" s="7"/>
       <c r="U367" s="7"/>
       <c r="W367" s="19"/>
       <c r="X367" s="19"/>
       <c r="Y367" s="19"/>
       <c r="Z367" s="19"/>
       <c r="AA367" s="19"/>
       <c r="AB367" s="19"/>
       <c r="AC367" s="19"/>
       <c r="AD367" s="19"/>
       <c r="AE367" s="19"/>
     </row>
-    <row r="368" spans="1:31" s="1" customFormat="1" ht="34.5">
-[...7 lines deleted...]
-      <c r="F368" s="28"/>
+    <row r="368" spans="1:31" s="1" customFormat="1">
+      <c r="A368" s="36" t="s">
+        <v>59</v>
+      </c>
+      <c r="B368" s="28">
+        <v>212</v>
+      </c>
+      <c r="C368" s="28">
+        <v>1038</v>
+      </c>
+      <c r="D368" s="28">
+        <v>1864</v>
+      </c>
+      <c r="E368" s="28">
+        <v>2690</v>
+      </c>
+      <c r="F368" s="28">
+        <v>2899</v>
+      </c>
       <c r="G368" s="28"/>
-      <c r="H368" s="30"/>
-[...4 lines deleted...]
-      <c r="M368" s="25"/>
+      <c r="H368" s="31"/>
+      <c r="I368" s="29"/>
+      <c r="J368" s="31"/>
+      <c r="K368" s="31"/>
+      <c r="L368" s="31"/>
+      <c r="M368" s="31"/>
       <c r="N368" s="7"/>
       <c r="O368" s="7"/>
       <c r="P368" s="7"/>
       <c r="Q368" s="7"/>
       <c r="R368" s="7"/>
       <c r="S368" s="7"/>
       <c r="T368" s="7"/>
       <c r="U368" s="7"/>
       <c r="W368" s="19"/>
       <c r="X368" s="19"/>
       <c r="Y368" s="19"/>
       <c r="Z368" s="19"/>
       <c r="AA368" s="19"/>
       <c r="AB368" s="19"/>
       <c r="AC368" s="19"/>
       <c r="AD368" s="19"/>
       <c r="AE368" s="19"/>
     </row>
     <row r="369" spans="1:31" s="1" customFormat="1">
-      <c r="A369" s="49" t="s">
-        <v>47</v>
+      <c r="A369" s="67" t="s">
+        <v>62</v>
       </c>
       <c r="B369" s="28">
-        <v>1758</v>
+        <v>449</v>
       </c>
       <c r="C369" s="28">
-        <v>5597</v>
+        <v>969</v>
       </c>
       <c r="D369" s="28">
-        <v>9735</v>
+        <v>1489</v>
       </c>
       <c r="E369" s="28">
-        <v>11390</v>
-[...1 lines deleted...]
-      <c r="F369" s="28"/>
+        <v>2009</v>
+      </c>
+      <c r="F369" s="28">
+        <v>2012</v>
+      </c>
       <c r="G369" s="28"/>
       <c r="H369" s="31"/>
       <c r="I369" s="29"/>
       <c r="J369" s="31"/>
       <c r="K369" s="31"/>
       <c r="L369" s="31"/>
       <c r="M369" s="31"/>
       <c r="N369" s="7"/>
       <c r="O369" s="7"/>
       <c r="P369" s="7"/>
       <c r="Q369" s="7"/>
       <c r="R369" s="7"/>
       <c r="S369" s="7"/>
       <c r="T369" s="7"/>
       <c r="U369" s="7"/>
       <c r="W369" s="19"/>
       <c r="X369" s="19"/>
       <c r="Y369" s="19"/>
       <c r="Z369" s="19"/>
       <c r="AA369" s="19"/>
       <c r="AB369" s="19"/>
       <c r="AC369" s="19"/>
       <c r="AD369" s="19"/>
       <c r="AE369" s="19"/>
     </row>
     <row r="370" spans="1:31" s="1" customFormat="1">
-      <c r="A370" s="60" t="s">
-        <v>86</v>
+      <c r="A370" s="36" t="s">
+        <v>54</v>
       </c>
       <c r="B370" s="28">
-        <v>449</v>
+        <v>2241</v>
       </c>
       <c r="C370" s="28">
-        <v>832</v>
+        <v>11450</v>
       </c>
       <c r="D370" s="28">
-        <v>1288</v>
+        <v>20660</v>
       </c>
       <c r="E370" s="28">
-        <v>1639</v>
-[...1 lines deleted...]
-      <c r="F370" s="28"/>
+        <v>29870</v>
+      </c>
+      <c r="F370" s="28">
+        <v>31070</v>
+      </c>
       <c r="G370" s="28"/>
       <c r="H370" s="31"/>
       <c r="I370" s="29"/>
       <c r="J370" s="31"/>
       <c r="K370" s="31"/>
       <c r="L370" s="31"/>
       <c r="M370" s="31"/>
       <c r="N370" s="7"/>
       <c r="O370" s="7"/>
       <c r="P370" s="7"/>
       <c r="Q370" s="7"/>
       <c r="R370" s="7"/>
       <c r="S370" s="7"/>
       <c r="T370" s="7"/>
       <c r="U370" s="7"/>
       <c r="W370" s="19"/>
       <c r="X370" s="19"/>
       <c r="Y370" s="19"/>
       <c r="Z370" s="19"/>
       <c r="AA370" s="19"/>
       <c r="AB370" s="19"/>
       <c r="AC370" s="19"/>
       <c r="AD370" s="19"/>
       <c r="AE370" s="19"/>
     </row>
-    <row r="371" spans="1:31" s="9" customFormat="1">
-[...22 lines deleted...]
-      <c r="M371" s="31"/>
+    <row r="371" spans="1:31" s="1" customFormat="1">
+      <c r="A371" s="49"/>
+      <c r="B371" s="30"/>
+      <c r="C371" s="28"/>
+      <c r="D371" s="51"/>
+      <c r="E371" s="51"/>
+      <c r="F371" s="51"/>
+      <c r="H371" s="51"/>
+      <c r="I371" s="52"/>
+      <c r="J371" s="51"/>
+      <c r="K371" s="30"/>
+      <c r="L371" s="70"/>
+      <c r="M371" s="30"/>
       <c r="N371" s="7"/>
       <c r="O371" s="7"/>
       <c r="P371" s="7"/>
       <c r="Q371" s="7"/>
       <c r="R371" s="7"/>
       <c r="S371" s="7"/>
       <c r="T371" s="7"/>
       <c r="U371" s="7"/>
       <c r="W371" s="19"/>
       <c r="X371" s="19"/>
       <c r="Y371" s="19"/>
       <c r="Z371" s="19"/>
       <c r="AA371" s="19"/>
       <c r="AB371" s="19"/>
       <c r="AC371" s="19"/>
       <c r="AD371" s="19"/>
       <c r="AE371" s="19"/>
     </row>
-    <row r="372" spans="1:31" s="1" customFormat="1">
-[...15 lines deleted...]
-      <c r="F372" s="28"/>
+    <row r="372" spans="1:31" s="1" customFormat="1" ht="34.5">
+      <c r="A372" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B372" s="29"/>
+      <c r="C372" s="28"/>
+      <c r="D372" s="51"/>
+      <c r="E372" s="51"/>
+      <c r="F372" s="51"/>
       <c r="G372" s="28"/>
-      <c r="H372" s="31"/>
+      <c r="H372" s="30"/>
       <c r="I372" s="29"/>
-      <c r="J372" s="31"/>
-[...2 lines deleted...]
-      <c r="M372" s="31"/>
+      <c r="J372" s="30"/>
+      <c r="K372" s="30"/>
+      <c r="L372" s="70"/>
+      <c r="M372" s="25"/>
       <c r="N372" s="7"/>
       <c r="O372" s="7"/>
       <c r="P372" s="7"/>
       <c r="Q372" s="7"/>
       <c r="R372" s="7"/>
       <c r="S372" s="7"/>
       <c r="T372" s="7"/>
       <c r="U372" s="7"/>
       <c r="W372" s="19"/>
       <c r="X372" s="19"/>
       <c r="Y372" s="19"/>
       <c r="Z372" s="19"/>
       <c r="AA372" s="19"/>
       <c r="AB372" s="19"/>
       <c r="AC372" s="19"/>
       <c r="AD372" s="19"/>
       <c r="AE372" s="19"/>
     </row>
     <row r="373" spans="1:31" s="1" customFormat="1">
-      <c r="A373" s="36" t="s">
-        <v>54</v>
+      <c r="A373" s="49" t="s">
+        <v>47</v>
       </c>
       <c r="B373" s="28">
-        <v>550</v>
+        <v>142</v>
       </c>
       <c r="C373" s="28">
-        <v>1058</v>
+        <v>254</v>
       </c>
       <c r="D373" s="28">
-        <v>1591</v>
+        <v>402</v>
       </c>
       <c r="E373" s="28">
-        <v>2142</v>
-[...1 lines deleted...]
-      <c r="F373" s="28"/>
+        <v>525</v>
+      </c>
+      <c r="F373" s="28">
+        <v>656</v>
+      </c>
       <c r="G373" s="28"/>
       <c r="H373" s="31"/>
       <c r="I373" s="29"/>
       <c r="J373" s="31"/>
       <c r="K373" s="31"/>
       <c r="L373" s="31"/>
       <c r="M373" s="31"/>
       <c r="N373" s="7"/>
       <c r="O373" s="7"/>
       <c r="P373" s="7"/>
       <c r="Q373" s="7"/>
       <c r="R373" s="7"/>
       <c r="S373" s="7"/>
       <c r="T373" s="7"/>
       <c r="U373" s="7"/>
       <c r="W373" s="19"/>
       <c r="X373" s="19"/>
       <c r="Y373" s="19"/>
       <c r="Z373" s="19"/>
       <c r="AA373" s="19"/>
       <c r="AB373" s="19"/>
       <c r="AC373" s="19"/>
       <c r="AD373" s="19"/>
       <c r="AE373" s="19"/>
     </row>
     <row r="374" spans="1:31" s="1" customFormat="1">
-      <c r="A374" s="49"/>
-[...4 lines deleted...]
-      <c r="F374" s="28"/>
+      <c r="A374" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="B374" s="28">
+        <v>88</v>
+      </c>
+      <c r="C374" s="28">
+        <v>155</v>
+      </c>
+      <c r="D374" s="28">
+        <v>244</v>
+      </c>
+      <c r="E374" s="28">
+        <v>300</v>
+      </c>
+      <c r="F374" s="28">
+        <v>369</v>
+      </c>
       <c r="G374" s="28"/>
-      <c r="H374" s="30"/>
+      <c r="H374" s="31"/>
       <c r="I374" s="29"/>
-      <c r="J374" s="30"/>
-[...2 lines deleted...]
-      <c r="M374" s="70"/>
+      <c r="J374" s="31"/>
+      <c r="K374" s="31"/>
+      <c r="L374" s="31"/>
+      <c r="M374" s="31"/>
       <c r="N374" s="7"/>
       <c r="O374" s="7"/>
       <c r="P374" s="7"/>
       <c r="Q374" s="7"/>
       <c r="R374" s="7"/>
       <c r="S374" s="7"/>
       <c r="T374" s="7"/>
       <c r="U374" s="7"/>
       <c r="W374" s="19"/>
       <c r="X374" s="19"/>
       <c r="Y374" s="19"/>
       <c r="Z374" s="19"/>
       <c r="AA374" s="19"/>
       <c r="AB374" s="19"/>
       <c r="AC374" s="19"/>
       <c r="AD374" s="19"/>
       <c r="AE374" s="19"/>
     </row>
-    <row r="375" spans="1:31" s="1" customFormat="1" ht="33.75">
-[...7 lines deleted...]
-      <c r="F375" s="28"/>
+    <row r="375" spans="1:31" s="1" customFormat="1">
+      <c r="A375" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="B375" s="28" t="s">
+        <v>103</v>
+      </c>
+      <c r="C375" s="28">
+        <v>99</v>
+      </c>
+      <c r="D375" s="28">
+        <v>158</v>
+      </c>
+      <c r="E375" s="28">
+        <v>225</v>
+      </c>
+      <c r="F375" s="28">
+        <v>287</v>
+      </c>
       <c r="G375" s="28"/>
-      <c r="H375" s="30"/>
+      <c r="H375" s="31"/>
       <c r="I375" s="29"/>
-      <c r="J375" s="30"/>
-[...10 lines deleted...]
-      <c r="U375" s="6"/>
+      <c r="J375" s="31"/>
+      <c r="K375" s="31"/>
+      <c r="L375" s="31"/>
+      <c r="M375" s="31"/>
+      <c r="N375" s="7"/>
+      <c r="O375" s="7"/>
+      <c r="P375" s="7"/>
+      <c r="Q375" s="7"/>
+      <c r="R375" s="7"/>
       <c r="W375" s="19"/>
       <c r="X375" s="19"/>
       <c r="Y375" s="19"/>
       <c r="Z375" s="19"/>
       <c r="AA375" s="19"/>
       <c r="AB375" s="19"/>
       <c r="AC375" s="19"/>
       <c r="AD375" s="19"/>
       <c r="AE375" s="19"/>
     </row>
     <row r="376" spans="1:31" s="1" customFormat="1">
-      <c r="A376" s="49" t="s">
-[...14 lines deleted...]
-      <c r="F376" s="28"/>
+      <c r="A376" s="66"/>
+      <c r="B376" s="29"/>
+      <c r="C376" s="28"/>
+      <c r="D376" s="51"/>
+      <c r="E376" s="51"/>
+      <c r="F376" s="51"/>
       <c r="G376" s="28"/>
-      <c r="H376" s="31"/>
-[...4 lines deleted...]
-      <c r="M376" s="31"/>
+      <c r="H376" s="30"/>
+      <c r="I376" s="49"/>
+      <c r="J376" s="30"/>
+      <c r="K376" s="30"/>
+      <c r="L376" s="25"/>
+      <c r="M376" s="25"/>
       <c r="N376" s="7"/>
       <c r="O376" s="7"/>
       <c r="P376" s="7"/>
       <c r="Q376" s="7"/>
       <c r="R376" s="7"/>
       <c r="S376" s="7"/>
       <c r="T376" s="7"/>
       <c r="U376" s="7"/>
       <c r="W376" s="19"/>
       <c r="X376" s="19"/>
       <c r="Y376" s="19"/>
       <c r="Z376" s="19"/>
       <c r="AA376" s="19"/>
       <c r="AB376" s="19"/>
       <c r="AC376" s="19"/>
       <c r="AD376" s="19"/>
       <c r="AE376" s="19"/>
     </row>
-    <row r="377" spans="1:31" s="1" customFormat="1">
-[...15 lines deleted...]
-      <c r="F377" s="28"/>
+    <row r="377" spans="1:31" s="1" customFormat="1" ht="34.5">
+      <c r="A377" s="50" t="s">
+        <v>33</v>
+      </c>
+      <c r="B377" s="29"/>
+      <c r="C377" s="28"/>
+      <c r="D377" s="51"/>
+      <c r="E377" s="51"/>
+      <c r="F377" s="51"/>
       <c r="G377" s="28"/>
-      <c r="H377" s="31"/>
-[...4 lines deleted...]
-      <c r="M377" s="31"/>
+      <c r="H377" s="30"/>
+      <c r="I377" s="24"/>
+      <c r="J377" s="30"/>
+      <c r="K377" s="30"/>
+      <c r="L377" s="25"/>
+      <c r="M377" s="25"/>
       <c r="N377" s="7"/>
       <c r="O377" s="7"/>
       <c r="P377" s="7"/>
       <c r="Q377" s="7"/>
       <c r="R377" s="7"/>
       <c r="S377" s="7"/>
       <c r="T377" s="7"/>
       <c r="U377" s="7"/>
       <c r="W377" s="19"/>
       <c r="X377" s="19"/>
       <c r="Y377" s="19"/>
       <c r="Z377" s="19"/>
       <c r="AA377" s="19"/>
       <c r="AB377" s="19"/>
       <c r="AC377" s="19"/>
       <c r="AD377" s="19"/>
       <c r="AE377" s="19"/>
     </row>
     <row r="378" spans="1:31" s="1" customFormat="1">
-      <c r="A378" s="49"/>
-[...4 lines deleted...]
-      <c r="F378" s="28"/>
+      <c r="A378" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="B378" s="28">
+        <v>1758</v>
+      </c>
+      <c r="C378" s="28">
+        <v>5597</v>
+      </c>
+      <c r="D378" s="28">
+        <v>9735</v>
+      </c>
+      <c r="E378" s="28">
+        <v>11390</v>
+      </c>
+      <c r="F378" s="28">
+        <v>13214</v>
+      </c>
       <c r="G378" s="28"/>
-      <c r="H378" s="30"/>
+      <c r="H378" s="31"/>
       <c r="I378" s="29"/>
-      <c r="J378" s="30"/>
-[...2 lines deleted...]
-      <c r="M378" s="26"/>
+      <c r="J378" s="31"/>
+      <c r="K378" s="31"/>
+      <c r="L378" s="31"/>
+      <c r="M378" s="31"/>
       <c r="N378" s="7"/>
       <c r="O378" s="7"/>
       <c r="P378" s="7"/>
       <c r="Q378" s="7"/>
       <c r="R378" s="7"/>
       <c r="S378" s="7"/>
       <c r="T378" s="7"/>
       <c r="U378" s="7"/>
       <c r="W378" s="19"/>
       <c r="X378" s="19"/>
       <c r="Y378" s="19"/>
       <c r="Z378" s="19"/>
       <c r="AA378" s="19"/>
       <c r="AB378" s="19"/>
       <c r="AC378" s="19"/>
       <c r="AD378" s="19"/>
       <c r="AE378" s="19"/>
     </row>
-    <row r="379" spans="1:31" s="1" customFormat="1" ht="56.25">
-[...7 lines deleted...]
-      <c r="F379" s="28"/>
+    <row r="379" spans="1:31" s="1" customFormat="1">
+      <c r="A379" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="B379" s="28">
+        <v>449</v>
+      </c>
+      <c r="C379" s="28">
+        <v>832</v>
+      </c>
+      <c r="D379" s="28">
+        <v>1288</v>
+      </c>
+      <c r="E379" s="28">
+        <v>1639</v>
+      </c>
+      <c r="F379" s="28">
+        <v>2069</v>
+      </c>
       <c r="G379" s="28"/>
-      <c r="H379" s="30"/>
+      <c r="H379" s="31"/>
       <c r="I379" s="29"/>
-      <c r="J379" s="30"/>
-[...2 lines deleted...]
-      <c r="M379" s="26"/>
+      <c r="J379" s="31"/>
+      <c r="K379" s="31"/>
+      <c r="L379" s="31"/>
+      <c r="M379" s="31"/>
       <c r="N379" s="7"/>
       <c r="O379" s="7"/>
       <c r="P379" s="7"/>
       <c r="Q379" s="7"/>
       <c r="R379" s="7"/>
       <c r="S379" s="7"/>
       <c r="T379" s="7"/>
       <c r="U379" s="7"/>
       <c r="W379" s="19"/>
       <c r="X379" s="19"/>
       <c r="Y379" s="19"/>
       <c r="Z379" s="19"/>
       <c r="AA379" s="19"/>
       <c r="AB379" s="19"/>
       <c r="AC379" s="19"/>
       <c r="AD379" s="19"/>
       <c r="AE379" s="19"/>
     </row>
-    <row r="380" spans="1:31" s="1" customFormat="1">
-[...4 lines deleted...]
-        <v>70</v>
+    <row r="380" spans="1:31" s="9" customFormat="1">
+      <c r="A380" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B380" s="28" t="s">
+        <v>103</v>
       </c>
       <c r="C380" s="28">
-        <v>135</v>
+        <v>3442</v>
       </c>
       <c r="D380" s="28">
-        <v>212</v>
+        <v>6432</v>
       </c>
       <c r="E380" s="28">
-        <v>325</v>
-[...1 lines deleted...]
-      <c r="F380" s="28"/>
+        <v>7011</v>
+      </c>
+      <c r="F380" s="28">
+        <v>7665</v>
+      </c>
       <c r="G380" s="28"/>
       <c r="H380" s="31"/>
       <c r="I380" s="29"/>
       <c r="J380" s="31"/>
       <c r="K380" s="31"/>
       <c r="L380" s="31"/>
       <c r="M380" s="31"/>
       <c r="N380" s="7"/>
       <c r="O380" s="7"/>
       <c r="P380" s="7"/>
       <c r="Q380" s="7"/>
       <c r="R380" s="7"/>
       <c r="S380" s="7"/>
       <c r="T380" s="7"/>
       <c r="U380" s="7"/>
       <c r="W380" s="19"/>
       <c r="X380" s="19"/>
       <c r="Y380" s="19"/>
       <c r="Z380" s="19"/>
       <c r="AA380" s="19"/>
       <c r="AB380" s="19"/>
       <c r="AC380" s="19"/>
       <c r="AD380" s="19"/>
       <c r="AE380" s="19"/>
     </row>
     <row r="381" spans="1:31" s="1" customFormat="1">
       <c r="A381" s="36" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B381" s="28">
         <v>66</v>
       </c>
+      <c r="B381" s="28" t="s">
+        <v>103</v>
+      </c>
       <c r="C381" s="28">
-        <v>128</v>
+        <v>265</v>
       </c>
       <c r="D381" s="28">
-        <v>201</v>
+        <v>424</v>
       </c>
       <c r="E381" s="28">
-        <v>310</v>
-[...1 lines deleted...]
-      <c r="F381" s="28"/>
+        <v>598</v>
+      </c>
+      <c r="F381" s="28">
+        <v>762</v>
+      </c>
       <c r="G381" s="28"/>
       <c r="H381" s="31"/>
       <c r="I381" s="29"/>
       <c r="J381" s="31"/>
       <c r="K381" s="31"/>
       <c r="L381" s="31"/>
       <c r="M381" s="31"/>
       <c r="N381" s="7"/>
       <c r="O381" s="7"/>
       <c r="P381" s="7"/>
       <c r="Q381" s="7"/>
       <c r="R381" s="7"/>
       <c r="S381" s="7"/>
       <c r="T381" s="7"/>
       <c r="U381" s="7"/>
       <c r="W381" s="19"/>
       <c r="X381" s="19"/>
       <c r="Y381" s="19"/>
       <c r="Z381" s="19"/>
       <c r="AA381" s="19"/>
       <c r="AB381" s="19"/>
       <c r="AC381" s="19"/>
       <c r="AD381" s="19"/>
       <c r="AE381" s="19"/>
     </row>
     <row r="382" spans="1:31" s="1" customFormat="1">
       <c r="A382" s="36" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B382" s="28">
-        <v>4</v>
+        <v>550</v>
       </c>
       <c r="C382" s="28">
-        <v>7</v>
+        <v>1058</v>
       </c>
       <c r="D382" s="28">
-        <v>11</v>
+        <v>1591</v>
       </c>
       <c r="E382" s="28">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="F382" s="28"/>
+        <v>2142</v>
+      </c>
+      <c r="F382" s="28">
+        <v>2718</v>
+      </c>
       <c r="G382" s="28"/>
       <c r="H382" s="31"/>
       <c r="I382" s="29"/>
       <c r="J382" s="31"/>
       <c r="K382" s="31"/>
       <c r="L382" s="31"/>
       <c r="M382" s="31"/>
       <c r="N382" s="7"/>
       <c r="O382" s="7"/>
       <c r="P382" s="7"/>
       <c r="Q382" s="7"/>
       <c r="R382" s="7"/>
       <c r="S382" s="7"/>
       <c r="T382" s="7"/>
       <c r="U382" s="7"/>
       <c r="W382" s="19"/>
       <c r="X382" s="19"/>
       <c r="Y382" s="19"/>
       <c r="Z382" s="19"/>
       <c r="AA382" s="19"/>
       <c r="AB382" s="19"/>
       <c r="AC382" s="19"/>
       <c r="AD382" s="19"/>
       <c r="AE382" s="19"/>
     </row>
     <row r="383" spans="1:31" s="1" customFormat="1">
       <c r="A383" s="49"/>
       <c r="B383" s="30"/>
       <c r="C383" s="28"/>
       <c r="D383" s="51"/>
       <c r="E383" s="51"/>
-      <c r="F383" s="28"/>
+      <c r="F383" s="51"/>
       <c r="G383" s="28"/>
       <c r="H383" s="30"/>
       <c r="I383" s="29"/>
       <c r="J383" s="30"/>
       <c r="K383" s="30"/>
-      <c r="L383" s="26"/>
-      <c r="M383" s="37"/>
+      <c r="L383" s="46"/>
+      <c r="M383" s="70"/>
       <c r="N383" s="7"/>
       <c r="O383" s="7"/>
       <c r="P383" s="7"/>
       <c r="Q383" s="7"/>
       <c r="R383" s="7"/>
       <c r="S383" s="7"/>
       <c r="T383" s="7"/>
       <c r="U383" s="7"/>
       <c r="W383" s="19"/>
       <c r="X383" s="19"/>
       <c r="Y383" s="19"/>
       <c r="Z383" s="19"/>
       <c r="AA383" s="19"/>
       <c r="AB383" s="19"/>
       <c r="AC383" s="19"/>
       <c r="AD383" s="19"/>
       <c r="AE383" s="19"/>
     </row>
-    <row r="384" spans="1:31" s="1" customFormat="1" ht="78.75">
+    <row r="384" spans="1:31" s="1" customFormat="1" ht="33.75">
       <c r="A384" s="64" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B384" s="30"/>
       <c r="C384" s="28"/>
       <c r="D384" s="51"/>
       <c r="E384" s="51"/>
-      <c r="F384" s="28"/>
+      <c r="F384" s="51"/>
       <c r="G384" s="28"/>
       <c r="H384" s="30"/>
       <c r="I384" s="29"/>
       <c r="J384" s="30"/>
       <c r="K384" s="30"/>
-      <c r="L384" s="70"/>
-[...8 lines deleted...]
-      <c r="U384" s="7"/>
+      <c r="L384" s="26"/>
+      <c r="M384" s="25"/>
+      <c r="N384" s="6"/>
+      <c r="O384" s="6"/>
+      <c r="P384" s="6"/>
+      <c r="Q384" s="6"/>
+      <c r="R384" s="6"/>
+      <c r="S384" s="6"/>
+      <c r="T384" s="6"/>
+      <c r="U384" s="6"/>
       <c r="W384" s="19"/>
       <c r="X384" s="19"/>
       <c r="Y384" s="19"/>
       <c r="Z384" s="19"/>
       <c r="AA384" s="19"/>
       <c r="AB384" s="19"/>
       <c r="AC384" s="19"/>
       <c r="AD384" s="19"/>
       <c r="AE384" s="19"/>
     </row>
-    <row r="385" spans="1:16378" s="1" customFormat="1">
+    <row r="385" spans="1:31" s="1" customFormat="1">
       <c r="A385" s="49" t="s">
         <v>47</v>
       </c>
       <c r="B385" s="28">
-        <v>178769</v>
+        <v>135</v>
       </c>
       <c r="C385" s="28">
-        <v>607056</v>
+        <v>280</v>
       </c>
       <c r="D385" s="28">
-        <v>957042</v>
+        <v>458</v>
       </c>
       <c r="E385" s="28">
-        <v>1263332</v>
-[...1 lines deleted...]
-      <c r="F385" s="28"/>
+        <v>696</v>
+      </c>
+      <c r="F385" s="28">
+        <v>895</v>
+      </c>
       <c r="G385" s="28"/>
       <c r="H385" s="31"/>
       <c r="I385" s="29"/>
       <c r="J385" s="31"/>
       <c r="K385" s="31"/>
       <c r="L385" s="31"/>
       <c r="M385" s="31"/>
       <c r="N385" s="7"/>
       <c r="O385" s="7"/>
       <c r="P385" s="7"/>
       <c r="Q385" s="7"/>
       <c r="R385" s="7"/>
       <c r="S385" s="7"/>
       <c r="T385" s="7"/>
       <c r="U385" s="7"/>
       <c r="W385" s="19"/>
       <c r="X385" s="19"/>
       <c r="Y385" s="19"/>
       <c r="Z385" s="19"/>
       <c r="AA385" s="19"/>
       <c r="AB385" s="19"/>
       <c r="AC385" s="19"/>
       <c r="AD385" s="19"/>
       <c r="AE385" s="19"/>
     </row>
-    <row r="386" spans="1:16378" s="1" customFormat="1">
+    <row r="386" spans="1:31" s="1" customFormat="1">
       <c r="A386" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B386" s="28">
-        <v>172483</v>
+        <v>135</v>
       </c>
       <c r="C386" s="28">
-        <v>594088</v>
+        <v>280</v>
       </c>
       <c r="D386" s="28">
-        <v>937392</v>
+        <v>458</v>
       </c>
       <c r="E386" s="28">
-        <v>1237001</v>
-[...1 lines deleted...]
-      <c r="F386" s="28"/>
+        <v>696</v>
+      </c>
+      <c r="F386" s="28">
+        <v>895</v>
+      </c>
       <c r="G386" s="28"/>
       <c r="H386" s="31"/>
       <c r="I386" s="29"/>
       <c r="J386" s="31"/>
       <c r="K386" s="31"/>
       <c r="L386" s="31"/>
       <c r="M386" s="31"/>
       <c r="N386" s="7"/>
       <c r="O386" s="7"/>
       <c r="P386" s="7"/>
       <c r="Q386" s="7"/>
       <c r="R386" s="7"/>
       <c r="S386" s="7"/>
       <c r="T386" s="7"/>
       <c r="U386" s="7"/>
       <c r="W386" s="19"/>
       <c r="X386" s="19"/>
       <c r="Y386" s="19"/>
       <c r="Z386" s="19"/>
       <c r="AA386" s="19"/>
       <c r="AB386" s="19"/>
       <c r="AC386" s="19"/>
       <c r="AD386" s="19"/>
       <c r="AE386" s="19"/>
     </row>
-    <row r="387" spans="1:16378" s="1" customFormat="1">
-[...15 lines deleted...]
-      <c r="F387" s="28"/>
+    <row r="387" spans="1:31" s="1" customFormat="1">
+      <c r="A387" s="49"/>
+      <c r="B387" s="30"/>
+      <c r="C387" s="28"/>
+      <c r="D387" s="51"/>
+      <c r="E387" s="51"/>
+      <c r="F387" s="51"/>
       <c r="G387" s="28"/>
-      <c r="H387" s="81"/>
-[...4 lines deleted...]
-      <c r="M387" s="31"/>
+      <c r="H387" s="30"/>
+      <c r="I387" s="29"/>
+      <c r="J387" s="30"/>
+      <c r="K387" s="30"/>
+      <c r="L387" s="26"/>
+      <c r="M387" s="26"/>
       <c r="N387" s="7"/>
       <c r="O387" s="7"/>
       <c r="P387" s="7"/>
       <c r="Q387" s="7"/>
       <c r="R387" s="7"/>
       <c r="S387" s="7"/>
       <c r="T387" s="7"/>
       <c r="U387" s="7"/>
       <c r="W387" s="19"/>
       <c r="X387" s="19"/>
       <c r="Y387" s="19"/>
       <c r="Z387" s="19"/>
       <c r="AA387" s="19"/>
       <c r="AB387" s="19"/>
       <c r="AC387" s="19"/>
       <c r="AD387" s="19"/>
       <c r="AE387" s="19"/>
     </row>
-    <row r="388" spans="1:16378" s="1" customFormat="1">
-      <c r="A388" s="80"/>
+    <row r="388" spans="1:31" s="1" customFormat="1" ht="56.25">
+      <c r="A388" s="64" t="s">
+        <v>35</v>
+      </c>
       <c r="B388" s="30"/>
       <c r="C388" s="28"/>
       <c r="D388" s="51"/>
       <c r="E388" s="51"/>
-      <c r="F388" s="28"/>
+      <c r="F388" s="51"/>
       <c r="G388" s="28"/>
-      <c r="H388" s="81"/>
-[...4 lines deleted...]
-      <c r="M388" s="31"/>
+      <c r="H388" s="30"/>
+      <c r="I388" s="29"/>
+      <c r="J388" s="30"/>
+      <c r="K388" s="30"/>
+      <c r="L388" s="26"/>
+      <c r="M388" s="26"/>
       <c r="N388" s="7"/>
       <c r="O388" s="7"/>
       <c r="P388" s="7"/>
       <c r="Q388" s="7"/>
       <c r="R388" s="7"/>
       <c r="S388" s="7"/>
       <c r="T388" s="7"/>
       <c r="U388" s="7"/>
       <c r="W388" s="19"/>
       <c r="X388" s="19"/>
       <c r="Y388" s="19"/>
       <c r="Z388" s="19"/>
       <c r="AA388" s="19"/>
       <c r="AB388" s="19"/>
       <c r="AC388" s="19"/>
       <c r="AD388" s="19"/>
       <c r="AE388" s="19"/>
     </row>
-    <row r="389" spans="1:16378" s="1" customFormat="1">
-[...7 lines deleted...]
-      <c r="F389" s="28"/>
+    <row r="389" spans="1:31" s="1" customFormat="1">
+      <c r="A389" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="B389" s="28">
+        <v>70</v>
+      </c>
+      <c r="C389" s="28">
+        <v>135</v>
+      </c>
+      <c r="D389" s="28">
+        <v>212</v>
+      </c>
+      <c r="E389" s="28">
+        <v>325</v>
+      </c>
+      <c r="F389" s="28">
+        <v>423</v>
+      </c>
       <c r="G389" s="28"/>
-      <c r="H389" s="25"/>
+      <c r="H389" s="31"/>
       <c r="I389" s="29"/>
-      <c r="J389" s="25"/>
-[...2 lines deleted...]
-      <c r="M389" s="25"/>
+      <c r="J389" s="31"/>
+      <c r="K389" s="31"/>
+      <c r="L389" s="31"/>
+      <c r="M389" s="31"/>
       <c r="N389" s="7"/>
       <c r="O389" s="7"/>
       <c r="P389" s="7"/>
       <c r="Q389" s="7"/>
       <c r="R389" s="7"/>
       <c r="S389" s="7"/>
       <c r="T389" s="7"/>
       <c r="U389" s="7"/>
       <c r="W389" s="19"/>
       <c r="X389" s="19"/>
       <c r="Y389" s="19"/>
       <c r="Z389" s="19"/>
       <c r="AA389" s="19"/>
       <c r="AB389" s="19"/>
       <c r="AC389" s="19"/>
       <c r="AD389" s="19"/>
       <c r="AE389" s="19"/>
     </row>
-    <row r="390" spans="1:16378" s="1" customFormat="1">
-[...4 lines deleted...]
-        <v>103</v>
+    <row r="390" spans="1:31" s="1" customFormat="1">
+      <c r="A390" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="B390" s="28">
+        <v>66</v>
       </c>
       <c r="C390" s="28">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="D390" s="28">
-        <v>54</v>
+        <v>201</v>
       </c>
       <c r="E390" s="28">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="F390" s="28"/>
+        <v>310</v>
+      </c>
+      <c r="F390" s="28">
+        <v>403</v>
+      </c>
       <c r="G390" s="28"/>
-      <c r="H390" s="30"/>
+      <c r="H390" s="31"/>
       <c r="I390" s="29"/>
       <c r="J390" s="31"/>
       <c r="K390" s="31"/>
       <c r="L390" s="31"/>
       <c r="M390" s="31"/>
       <c r="N390" s="7"/>
       <c r="O390" s="7"/>
       <c r="P390" s="7"/>
       <c r="Q390" s="7"/>
       <c r="R390" s="7"/>
       <c r="S390" s="7"/>
       <c r="T390" s="7"/>
       <c r="U390" s="7"/>
       <c r="W390" s="19"/>
       <c r="X390" s="19"/>
       <c r="Y390" s="19"/>
       <c r="Z390" s="19"/>
       <c r="AA390" s="19"/>
       <c r="AB390" s="19"/>
       <c r="AC390" s="19"/>
       <c r="AD390" s="19"/>
       <c r="AE390" s="19"/>
     </row>
-    <row r="391" spans="1:16378" s="1" customFormat="1">
+    <row r="391" spans="1:31" s="1" customFormat="1">
       <c r="A391" s="36" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>50</v>
+      </c>
+      <c r="B391" s="28">
+        <v>4</v>
       </c>
       <c r="C391" s="28">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="D391" s="28">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="E391" s="28">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="F391" s="28"/>
+        <v>15</v>
+      </c>
+      <c r="F391" s="28">
+        <v>20</v>
+      </c>
       <c r="G391" s="28"/>
-      <c r="H391" s="30"/>
+      <c r="H391" s="31"/>
       <c r="I391" s="29"/>
       <c r="J391" s="31"/>
       <c r="K391" s="31"/>
       <c r="L391" s="31"/>
       <c r="M391" s="31"/>
-      <c r="N391" s="8"/>
-[...6 lines deleted...]
-      <c r="U391" s="8"/>
+      <c r="N391" s="7"/>
+      <c r="O391" s="7"/>
+      <c r="P391" s="7"/>
+      <c r="Q391" s="7"/>
+      <c r="R391" s="7"/>
+      <c r="S391" s="7"/>
+      <c r="T391" s="7"/>
+      <c r="U391" s="7"/>
       <c r="W391" s="19"/>
       <c r="X391" s="19"/>
       <c r="Y391" s="19"/>
       <c r="Z391" s="19"/>
       <c r="AA391" s="19"/>
       <c r="AB391" s="19"/>
       <c r="AC391" s="19"/>
       <c r="AD391" s="19"/>
       <c r="AE391" s="19"/>
     </row>
-    <row r="392" spans="1:16378" s="1" customFormat="1">
-[...20 lines deleted...]
-      <c r="U392" s="8"/>
+    <row r="392" spans="1:31" s="1" customFormat="1">
+      <c r="A392" s="49"/>
+      <c r="B392" s="30"/>
+      <c r="C392" s="28"/>
+      <c r="D392" s="51"/>
+      <c r="E392" s="51"/>
+      <c r="F392" s="51"/>
+      <c r="G392" s="28"/>
+      <c r="H392" s="30"/>
+      <c r="I392" s="29"/>
+      <c r="J392" s="30"/>
+      <c r="K392" s="30"/>
+      <c r="L392" s="26"/>
+      <c r="M392" s="37"/>
+      <c r="N392" s="7"/>
+      <c r="O392" s="7"/>
+      <c r="P392" s="7"/>
+      <c r="Q392" s="7"/>
+      <c r="R392" s="7"/>
+      <c r="S392" s="7"/>
+      <c r="T392" s="7"/>
+      <c r="U392" s="7"/>
       <c r="W392" s="19"/>
       <c r="X392" s="19"/>
       <c r="Y392" s="19"/>
       <c r="Z392" s="19"/>
       <c r="AA392" s="19"/>
       <c r="AB392" s="19"/>
       <c r="AC392" s="19"/>
       <c r="AD392" s="19"/>
       <c r="AE392" s="19"/>
     </row>
-    <row r="393" spans="1:16378" s="10" customFormat="1">
-[...21 lines deleted...]
-      <c r="V393" s="19"/>
+    <row r="393" spans="1:31" s="1" customFormat="1" ht="78.75">
+      <c r="A393" s="64" t="s">
+        <v>36</v>
+      </c>
+      <c r="B393" s="30"/>
+      <c r="C393" s="28"/>
+      <c r="D393" s="51"/>
+      <c r="E393" s="51"/>
+      <c r="F393" s="51"/>
+      <c r="G393" s="28"/>
+      <c r="H393" s="30"/>
+      <c r="I393" s="29"/>
+      <c r="J393" s="30"/>
+      <c r="K393" s="30"/>
+      <c r="L393" s="70"/>
+      <c r="M393" s="70"/>
+      <c r="N393" s="7"/>
+      <c r="O393" s="7"/>
+      <c r="P393" s="7"/>
+      <c r="Q393" s="7"/>
+      <c r="R393" s="7"/>
+      <c r="S393" s="7"/>
+      <c r="T393" s="7"/>
+      <c r="U393" s="7"/>
       <c r="W393" s="19"/>
       <c r="X393" s="19"/>
       <c r="Y393" s="19"/>
-      <c r="Z393" s="16"/>
-[...16354 lines deleted...]
-      <c r="A394" s="92" t="s">
+      <c r="Z393" s="19"/>
+      <c r="AA393" s="19"/>
+      <c r="AB393" s="19"/>
+      <c r="AC393" s="19"/>
+      <c r="AD393" s="19"/>
+      <c r="AE393" s="19"/>
+    </row>
+    <row r="394" spans="1:31" s="1" customFormat="1">
+      <c r="A394" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="B394" s="28">
+        <v>178769</v>
+      </c>
+      <c r="C394" s="28">
+        <v>607056</v>
+      </c>
+      <c r="D394" s="28">
+        <v>957042</v>
+      </c>
+      <c r="E394" s="28">
+        <v>1263332</v>
+      </c>
+      <c r="F394" s="28">
+        <v>1554948</v>
+      </c>
+      <c r="G394" s="28"/>
+      <c r="H394" s="31"/>
+      <c r="I394" s="29"/>
+      <c r="J394" s="31"/>
+      <c r="K394" s="31"/>
+      <c r="L394" s="31"/>
+      <c r="M394" s="31"/>
+      <c r="N394" s="7"/>
+      <c r="O394" s="7"/>
+      <c r="P394" s="7"/>
+      <c r="Q394" s="7"/>
+      <c r="R394" s="7"/>
+      <c r="S394" s="7"/>
+      <c r="T394" s="7"/>
+      <c r="U394" s="7"/>
+      <c r="W394" s="19"/>
+      <c r="X394" s="19"/>
+      <c r="Y394" s="19"/>
+      <c r="Z394" s="19"/>
+      <c r="AA394" s="19"/>
+      <c r="AB394" s="19"/>
+      <c r="AC394" s="19"/>
+      <c r="AD394" s="19"/>
+      <c r="AE394" s="19"/>
+    </row>
+    <row r="395" spans="1:31" s="1" customFormat="1">
+      <c r="A395" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="B395" s="28">
+        <v>172483</v>
+      </c>
+      <c r="C395" s="28">
+        <v>594088</v>
+      </c>
+      <c r="D395" s="28">
+        <v>937392</v>
+      </c>
+      <c r="E395" s="28">
+        <v>1237001</v>
+      </c>
+      <c r="F395" s="28">
+        <v>1527569</v>
+      </c>
+      <c r="G395" s="28"/>
+      <c r="H395" s="31"/>
+      <c r="I395" s="29"/>
+      <c r="J395" s="31"/>
+      <c r="K395" s="31"/>
+      <c r="L395" s="31"/>
+      <c r="M395" s="31"/>
+      <c r="N395" s="7"/>
+      <c r="O395" s="7"/>
+      <c r="P395" s="7"/>
+      <c r="Q395" s="7"/>
+      <c r="R395" s="7"/>
+      <c r="S395" s="7"/>
+      <c r="T395" s="7"/>
+      <c r="U395" s="7"/>
+      <c r="W395" s="19"/>
+      <c r="X395" s="19"/>
+      <c r="Y395" s="19"/>
+      <c r="Z395" s="19"/>
+      <c r="AA395" s="19"/>
+      <c r="AB395" s="19"/>
+      <c r="AC395" s="19"/>
+      <c r="AD395" s="19"/>
+      <c r="AE395" s="19"/>
+    </row>
+    <row r="396" spans="1:31" s="1" customFormat="1">
+      <c r="A396" s="80" t="s">
+        <v>50</v>
+      </c>
+      <c r="B396" s="28">
+        <v>6286</v>
+      </c>
+      <c r="C396" s="28">
+        <v>12968</v>
+      </c>
+      <c r="D396" s="28">
+        <v>19650</v>
+      </c>
+      <c r="E396" s="28">
+        <v>26331</v>
+      </c>
+      <c r="F396" s="28">
+        <v>27379</v>
+      </c>
+      <c r="G396" s="28"/>
+      <c r="H396" s="81"/>
+      <c r="I396" s="81"/>
+      <c r="J396" s="81"/>
+      <c r="K396" s="81"/>
+      <c r="L396" s="31"/>
+      <c r="M396" s="31"/>
+      <c r="N396" s="7"/>
+      <c r="O396" s="7"/>
+      <c r="P396" s="7"/>
+      <c r="Q396" s="7"/>
+      <c r="R396" s="7"/>
+      <c r="S396" s="7"/>
+      <c r="T396" s="7"/>
+      <c r="U396" s="7"/>
+      <c r="W396" s="19"/>
+      <c r="X396" s="19"/>
+      <c r="Y396" s="19"/>
+      <c r="Z396" s="19"/>
+      <c r="AA396" s="19"/>
+      <c r="AB396" s="19"/>
+      <c r="AC396" s="19"/>
+      <c r="AD396" s="19"/>
+      <c r="AE396" s="19"/>
+    </row>
+    <row r="397" spans="1:31" s="1" customFormat="1">
+      <c r="A397" s="80"/>
+      <c r="B397" s="30"/>
+      <c r="C397" s="28"/>
+      <c r="D397" s="51"/>
+      <c r="E397" s="51"/>
+      <c r="F397" s="51"/>
+      <c r="G397" s="28"/>
+      <c r="H397" s="81"/>
+      <c r="I397" s="81"/>
+      <c r="J397" s="81"/>
+      <c r="K397" s="81"/>
+      <c r="L397" s="31"/>
+      <c r="M397" s="31"/>
+      <c r="N397" s="7"/>
+      <c r="O397" s="7"/>
+      <c r="P397" s="7"/>
+      <c r="Q397" s="7"/>
+      <c r="R397" s="7"/>
+      <c r="S397" s="7"/>
+      <c r="T397" s="7"/>
+      <c r="U397" s="7"/>
+      <c r="W397" s="19"/>
+      <c r="X397" s="19"/>
+      <c r="Y397" s="19"/>
+      <c r="Z397" s="19"/>
+      <c r="AA397" s="19"/>
+      <c r="AB397" s="19"/>
+      <c r="AC397" s="19"/>
+      <c r="AD397" s="19"/>
+      <c r="AE397" s="19"/>
+    </row>
+    <row r="398" spans="1:31" s="1" customFormat="1">
+      <c r="A398" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="B398" s="43"/>
+      <c r="C398" s="28"/>
+      <c r="D398" s="51"/>
+      <c r="E398" s="51"/>
+      <c r="F398" s="51"/>
+      <c r="G398" s="28"/>
+      <c r="H398" s="25"/>
+      <c r="I398" s="29"/>
+      <c r="J398" s="25"/>
+      <c r="K398" s="30"/>
+      <c r="L398" s="25"/>
+      <c r="M398" s="25"/>
+      <c r="N398" s="7"/>
+      <c r="O398" s="7"/>
+      <c r="P398" s="7"/>
+      <c r="Q398" s="7"/>
+      <c r="R398" s="7"/>
+      <c r="S398" s="7"/>
+      <c r="T398" s="7"/>
+      <c r="U398" s="7"/>
+      <c r="W398" s="19"/>
+      <c r="X398" s="19"/>
+      <c r="Y398" s="19"/>
+      <c r="Z398" s="19"/>
+      <c r="AA398" s="19"/>
+      <c r="AB398" s="19"/>
+      <c r="AC398" s="19"/>
+      <c r="AD398" s="19"/>
+      <c r="AE398" s="19"/>
+    </row>
+    <row r="399" spans="1:31" s="1" customFormat="1">
+      <c r="A399" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="B399" s="28" t="s">
+        <v>103</v>
+      </c>
+      <c r="C399" s="28">
+        <v>27</v>
+      </c>
+      <c r="D399" s="28">
+        <v>54</v>
+      </c>
+      <c r="E399" s="28">
+        <v>97</v>
+      </c>
+      <c r="F399" s="28">
+        <v>121</v>
+      </c>
+      <c r="G399" s="28"/>
+      <c r="H399" s="30"/>
+      <c r="I399" s="29"/>
+      <c r="J399" s="31"/>
+      <c r="K399" s="31"/>
+      <c r="L399" s="31"/>
+      <c r="M399" s="31"/>
+      <c r="N399" s="7"/>
+      <c r="O399" s="7"/>
+      <c r="P399" s="7"/>
+      <c r="Q399" s="7"/>
+      <c r="R399" s="7"/>
+      <c r="S399" s="7"/>
+      <c r="T399" s="7"/>
+      <c r="U399" s="7"/>
+      <c r="W399" s="19"/>
+      <c r="X399" s="19"/>
+      <c r="Y399" s="19"/>
+      <c r="Z399" s="19"/>
+      <c r="AA399" s="19"/>
+      <c r="AB399" s="19"/>
+      <c r="AC399" s="19"/>
+      <c r="AD399" s="19"/>
+      <c r="AE399" s="19"/>
+    </row>
+    <row r="400" spans="1:31" s="1" customFormat="1">
+      <c r="A400" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="B400" s="28" t="s">
+        <v>103</v>
+      </c>
+      <c r="C400" s="28">
+        <v>27</v>
+      </c>
+      <c r="D400" s="28">
+        <v>54</v>
+      </c>
+      <c r="E400" s="28">
+        <v>97</v>
+      </c>
+      <c r="F400" s="28">
+        <v>121</v>
+      </c>
+      <c r="G400" s="28"/>
+      <c r="H400" s="30"/>
+      <c r="I400" s="29"/>
+      <c r="J400" s="31"/>
+      <c r="K400" s="31"/>
+      <c r="L400" s="31"/>
+      <c r="M400" s="31"/>
+      <c r="N400" s="8"/>
+      <c r="O400" s="8"/>
+      <c r="P400" s="8"/>
+      <c r="Q400" s="8"/>
+      <c r="R400" s="8"/>
+      <c r="S400" s="8"/>
+      <c r="T400" s="8"/>
+      <c r="U400" s="8"/>
+      <c r="W400" s="19"/>
+      <c r="X400" s="19"/>
+      <c r="Y400" s="19"/>
+      <c r="Z400" s="19"/>
+      <c r="AA400" s="19"/>
+      <c r="AB400" s="19"/>
+      <c r="AC400" s="19"/>
+      <c r="AD400" s="19"/>
+      <c r="AE400" s="19"/>
+    </row>
+    <row r="401" spans="1:16378" s="10" customFormat="1">
+      <c r="A401" s="2"/>
+      <c r="B401" s="2"/>
+      <c r="C401" s="2"/>
+      <c r="D401" s="2"/>
+      <c r="E401" s="2"/>
+      <c r="F401" s="2"/>
+      <c r="G401" s="2"/>
+      <c r="H401" s="8"/>
+      <c r="I401" s="8"/>
+      <c r="J401" s="8"/>
+      <c r="K401" s="8"/>
+      <c r="L401" s="8"/>
+      <c r="M401" s="8"/>
+      <c r="N401" s="8"/>
+      <c r="O401" s="8"/>
+      <c r="P401" s="16"/>
+      <c r="Q401" s="19"/>
+      <c r="R401" s="19"/>
+      <c r="S401" s="19"/>
+      <c r="T401" s="19"/>
+      <c r="U401" s="19"/>
+      <c r="V401" s="19"/>
+      <c r="W401" s="19"/>
+      <c r="X401" s="19"/>
+      <c r="Y401" s="19"/>
+      <c r="Z401" s="16"/>
+      <c r="AA401" s="16"/>
+      <c r="AB401" s="16"/>
+      <c r="AC401" s="16"/>
+      <c r="AD401" s="16"/>
+      <c r="AE401" s="16"/>
+      <c r="AF401" s="16"/>
+      <c r="AG401" s="16"/>
+      <c r="AH401" s="16"/>
+      <c r="AI401" s="16"/>
+      <c r="AJ401" s="16"/>
+      <c r="AK401" s="16"/>
+      <c r="AL401" s="16"/>
+      <c r="AM401" s="16"/>
+      <c r="AN401" s="16"/>
+      <c r="AO401" s="16"/>
+      <c r="AP401" s="16"/>
+      <c r="AQ401" s="16"/>
+      <c r="AR401" s="16"/>
+      <c r="AS401" s="16"/>
+      <c r="AT401" s="16"/>
+      <c r="AU401" s="16"/>
+      <c r="AV401" s="16"/>
+      <c r="AW401" s="16"/>
+      <c r="AX401" s="16"/>
+      <c r="AY401" s="16"/>
+      <c r="AZ401" s="16"/>
+      <c r="BA401" s="16"/>
+      <c r="BB401" s="16"/>
+      <c r="BC401" s="16"/>
+      <c r="BD401" s="16"/>
+      <c r="BE401" s="16"/>
+      <c r="BF401" s="16"/>
+      <c r="BG401" s="16"/>
+      <c r="BH401" s="16"/>
+      <c r="BI401" s="16"/>
+      <c r="BJ401" s="16"/>
+      <c r="BK401" s="16"/>
+      <c r="BL401" s="16"/>
+      <c r="BM401" s="16"/>
+      <c r="BN401" s="16"/>
+      <c r="BO401" s="16"/>
+      <c r="BP401" s="16"/>
+      <c r="BQ401" s="16"/>
+      <c r="BR401" s="16"/>
+      <c r="BS401" s="16"/>
+      <c r="BT401" s="16"/>
+      <c r="BU401" s="16"/>
+      <c r="BV401" s="16"/>
+      <c r="BW401" s="16"/>
+      <c r="BX401" s="16"/>
+      <c r="BY401" s="16"/>
+      <c r="BZ401" s="16"/>
+      <c r="CA401" s="16"/>
+      <c r="CB401" s="16"/>
+      <c r="CC401" s="16"/>
+      <c r="CD401" s="16"/>
+      <c r="CE401" s="16"/>
+      <c r="CF401" s="16"/>
+      <c r="CG401" s="16"/>
+      <c r="CH401" s="16"/>
+      <c r="CI401" s="16"/>
+      <c r="CJ401" s="16"/>
+      <c r="CK401" s="16"/>
+      <c r="CL401" s="16"/>
+      <c r="CM401" s="16"/>
+      <c r="CN401" s="16"/>
+      <c r="CO401" s="16"/>
+      <c r="CP401" s="16"/>
+      <c r="CQ401" s="16"/>
+      <c r="CR401" s="16"/>
+      <c r="CS401" s="16"/>
+      <c r="CT401" s="16"/>
+      <c r="CU401" s="16"/>
+      <c r="CV401" s="16"/>
+      <c r="CW401" s="16"/>
+      <c r="CX401" s="16"/>
+      <c r="CY401" s="16"/>
+      <c r="CZ401" s="16"/>
+      <c r="DA401" s="16"/>
+      <c r="DB401" s="16"/>
+      <c r="DC401" s="16"/>
+      <c r="DD401" s="16"/>
+      <c r="DE401" s="16"/>
+      <c r="DF401" s="16"/>
+      <c r="DG401" s="16"/>
+      <c r="DH401" s="16"/>
+      <c r="DI401" s="16"/>
+      <c r="DJ401" s="16"/>
+      <c r="DK401" s="16"/>
+      <c r="DL401" s="16"/>
+      <c r="DM401" s="16"/>
+      <c r="DN401" s="16"/>
+      <c r="DO401" s="16"/>
+      <c r="DP401" s="16"/>
+      <c r="DQ401" s="16"/>
+      <c r="DR401" s="16"/>
+      <c r="DS401" s="16"/>
+      <c r="DT401" s="16"/>
+      <c r="DU401" s="16"/>
+      <c r="DV401" s="16"/>
+      <c r="DW401" s="16"/>
+      <c r="DX401" s="16"/>
+      <c r="DY401" s="16"/>
+      <c r="DZ401" s="16"/>
+      <c r="EA401" s="16"/>
+      <c r="EB401" s="16"/>
+      <c r="EC401" s="16"/>
+      <c r="ED401" s="16"/>
+      <c r="EE401" s="16"/>
+      <c r="EF401" s="16"/>
+      <c r="EG401" s="16"/>
+      <c r="EH401" s="16"/>
+      <c r="EI401" s="16"/>
+      <c r="EJ401" s="16"/>
+      <c r="EK401" s="16"/>
+      <c r="EL401" s="16"/>
+      <c r="EM401" s="16"/>
+      <c r="EN401" s="16"/>
+      <c r="EO401" s="16"/>
+      <c r="EP401" s="16"/>
+      <c r="EQ401" s="16"/>
+      <c r="ER401" s="16"/>
+      <c r="ES401" s="16"/>
+      <c r="ET401" s="16"/>
+      <c r="EU401" s="16"/>
+      <c r="EV401" s="16"/>
+      <c r="EW401" s="16"/>
+      <c r="EX401" s="16"/>
+      <c r="EY401" s="16"/>
+      <c r="EZ401" s="16"/>
+      <c r="FA401" s="16"/>
+      <c r="FB401" s="16"/>
+      <c r="FC401" s="16"/>
+      <c r="FD401" s="16"/>
+      <c r="FE401" s="16"/>
+      <c r="FF401" s="16"/>
+      <c r="FG401" s="16"/>
+      <c r="FH401" s="16"/>
+      <c r="FI401" s="16"/>
+      <c r="FJ401" s="16"/>
+      <c r="FK401" s="16"/>
+      <c r="FL401" s="16"/>
+      <c r="FM401" s="16"/>
+      <c r="FN401" s="16"/>
+      <c r="FO401" s="16"/>
+      <c r="FP401" s="16"/>
+      <c r="FQ401" s="16"/>
+      <c r="FR401" s="16"/>
+      <c r="FS401" s="16"/>
+      <c r="FT401" s="16"/>
+      <c r="FU401" s="16"/>
+      <c r="FV401" s="16"/>
+      <c r="FW401" s="16"/>
+      <c r="FX401" s="16"/>
+      <c r="FY401" s="16"/>
+      <c r="FZ401" s="16"/>
+      <c r="GA401" s="16"/>
+      <c r="GB401" s="16"/>
+      <c r="GC401" s="16"/>
+      <c r="GD401" s="16"/>
+      <c r="GE401" s="16"/>
+      <c r="GF401" s="16"/>
+      <c r="GG401" s="16"/>
+      <c r="GH401" s="16"/>
+      <c r="GI401" s="16"/>
+      <c r="GJ401" s="16"/>
+      <c r="GK401" s="16"/>
+      <c r="GL401" s="16"/>
+      <c r="GM401" s="16"/>
+      <c r="GN401" s="16"/>
+      <c r="GO401" s="16"/>
+      <c r="GP401" s="16"/>
+      <c r="GQ401" s="16"/>
+      <c r="GR401" s="16"/>
+      <c r="GS401" s="16"/>
+      <c r="GT401" s="16"/>
+      <c r="GU401" s="16"/>
+      <c r="GV401" s="16"/>
+      <c r="GW401" s="16"/>
+      <c r="GX401" s="16"/>
+      <c r="GY401" s="16"/>
+      <c r="GZ401" s="16"/>
+      <c r="HA401" s="16"/>
+      <c r="HB401" s="16"/>
+      <c r="HC401" s="16"/>
+      <c r="HD401" s="16"/>
+      <c r="HE401" s="16"/>
+      <c r="HF401" s="16"/>
+      <c r="HG401" s="16"/>
+      <c r="HH401" s="16"/>
+      <c r="HI401" s="16"/>
+      <c r="HJ401" s="16"/>
+      <c r="HK401" s="16"/>
+      <c r="HL401" s="16"/>
+      <c r="HM401" s="16"/>
+      <c r="HN401" s="16"/>
+      <c r="HO401" s="16"/>
+      <c r="HP401" s="16"/>
+      <c r="HQ401" s="16"/>
+      <c r="HR401" s="16"/>
+      <c r="HS401" s="16"/>
+      <c r="HT401" s="16"/>
+      <c r="HU401" s="16"/>
+      <c r="HV401" s="16"/>
+      <c r="HW401" s="16"/>
+      <c r="HX401" s="16"/>
+      <c r="HY401" s="16"/>
+      <c r="HZ401" s="16"/>
+      <c r="IA401" s="16"/>
+      <c r="IB401" s="16"/>
+      <c r="IC401" s="16"/>
+      <c r="ID401" s="16"/>
+      <c r="IE401" s="16"/>
+      <c r="IF401" s="16"/>
+      <c r="IG401" s="16"/>
+      <c r="IH401" s="16"/>
+      <c r="II401" s="16"/>
+      <c r="IJ401" s="16"/>
+      <c r="IK401" s="16"/>
+      <c r="IL401" s="16"/>
+      <c r="IM401" s="16"/>
+      <c r="IN401" s="16"/>
+      <c r="IO401" s="16"/>
+      <c r="IP401" s="16"/>
+      <c r="IQ401" s="16"/>
+      <c r="IR401" s="16"/>
+      <c r="IS401" s="16"/>
+      <c r="IT401" s="16"/>
+      <c r="IU401" s="16"/>
+      <c r="IV401" s="16"/>
+      <c r="IW401" s="16"/>
+      <c r="IX401" s="16"/>
+      <c r="IY401" s="16"/>
+      <c r="IZ401" s="16"/>
+      <c r="JA401" s="16"/>
+      <c r="JB401" s="16"/>
+      <c r="JC401" s="16"/>
+      <c r="JD401" s="16"/>
+      <c r="JE401" s="16"/>
+      <c r="JF401" s="16"/>
+      <c r="JG401" s="16"/>
+      <c r="JH401" s="16"/>
+      <c r="JI401" s="16"/>
+      <c r="JJ401" s="16"/>
+      <c r="JK401" s="16"/>
+      <c r="JL401" s="16"/>
+      <c r="JM401" s="16"/>
+      <c r="JN401" s="16"/>
+      <c r="JO401" s="16"/>
+      <c r="JP401" s="16"/>
+      <c r="JQ401" s="16"/>
+      <c r="JR401" s="16"/>
+      <c r="JS401" s="16"/>
+      <c r="JT401" s="16"/>
+      <c r="JU401" s="16"/>
+      <c r="JV401" s="16"/>
+      <c r="JW401" s="16"/>
+      <c r="JX401" s="16"/>
+      <c r="JY401" s="16"/>
+      <c r="JZ401" s="16"/>
+      <c r="KA401" s="16"/>
+      <c r="KB401" s="16"/>
+      <c r="KC401" s="16"/>
+      <c r="KD401" s="16"/>
+      <c r="KE401" s="16"/>
+      <c r="KF401" s="16"/>
+      <c r="KG401" s="16"/>
+      <c r="KH401" s="16"/>
+      <c r="KI401" s="16"/>
+      <c r="KJ401" s="16"/>
+      <c r="KK401" s="16"/>
+      <c r="KL401" s="16"/>
+      <c r="KM401" s="16"/>
+      <c r="KN401" s="16"/>
+      <c r="KO401" s="16"/>
+      <c r="KP401" s="16"/>
+      <c r="KQ401" s="16"/>
+      <c r="KR401" s="16"/>
+      <c r="KS401" s="16"/>
+      <c r="KT401" s="16"/>
+      <c r="KU401" s="16"/>
+      <c r="KV401" s="16"/>
+      <c r="KW401" s="16"/>
+      <c r="KX401" s="16"/>
+      <c r="KY401" s="16"/>
+      <c r="KZ401" s="16"/>
+      <c r="LA401" s="16"/>
+      <c r="LB401" s="16"/>
+      <c r="LC401" s="16"/>
+      <c r="LD401" s="16"/>
+      <c r="LE401" s="16"/>
+      <c r="LF401" s="16"/>
+      <c r="LG401" s="16"/>
+      <c r="LH401" s="16"/>
+      <c r="LI401" s="16"/>
+      <c r="LJ401" s="16"/>
+      <c r="LK401" s="16"/>
+      <c r="LL401" s="16"/>
+      <c r="LM401" s="16"/>
+      <c r="LN401" s="16"/>
+      <c r="LO401" s="16"/>
+      <c r="LP401" s="16"/>
+      <c r="LQ401" s="16"/>
+      <c r="LR401" s="16"/>
+      <c r="LS401" s="16"/>
+      <c r="LT401" s="16"/>
+      <c r="LU401" s="16"/>
+      <c r="LV401" s="16"/>
+      <c r="LW401" s="16"/>
+      <c r="LX401" s="16"/>
+      <c r="LY401" s="16"/>
+      <c r="LZ401" s="16"/>
+      <c r="MA401" s="16"/>
+      <c r="MB401" s="16"/>
+      <c r="MC401" s="16"/>
+      <c r="MD401" s="16"/>
+      <c r="ME401" s="16"/>
+      <c r="MF401" s="16"/>
+      <c r="MG401" s="16"/>
+      <c r="MH401" s="16"/>
+      <c r="MI401" s="16"/>
+      <c r="MJ401" s="16"/>
+      <c r="MK401" s="16"/>
+      <c r="ML401" s="16"/>
+      <c r="MM401" s="16"/>
+      <c r="MN401" s="16"/>
+      <c r="MO401" s="16"/>
+      <c r="MP401" s="16"/>
+      <c r="MQ401" s="16"/>
+      <c r="MR401" s="16"/>
+      <c r="MS401" s="16"/>
+      <c r="MT401" s="16"/>
+      <c r="MU401" s="16"/>
+      <c r="MV401" s="16"/>
+      <c r="MW401" s="16"/>
+      <c r="MX401" s="16"/>
+      <c r="MY401" s="16"/>
+      <c r="MZ401" s="16"/>
+      <c r="NA401" s="16"/>
+      <c r="NB401" s="16"/>
+      <c r="NC401" s="16"/>
+      <c r="ND401" s="16"/>
+      <c r="NE401" s="16"/>
+      <c r="NF401" s="16"/>
+      <c r="NG401" s="16"/>
+      <c r="NH401" s="16"/>
+      <c r="NI401" s="16"/>
+      <c r="NJ401" s="16"/>
+      <c r="NK401" s="16"/>
+      <c r="NL401" s="16"/>
+      <c r="NM401" s="16"/>
+      <c r="NN401" s="16"/>
+      <c r="NO401" s="16"/>
+      <c r="NP401" s="16"/>
+      <c r="NQ401" s="16"/>
+      <c r="NR401" s="16"/>
+      <c r="NS401" s="16"/>
+      <c r="NT401" s="16"/>
+      <c r="NU401" s="16"/>
+      <c r="NV401" s="16"/>
+      <c r="NW401" s="16"/>
+      <c r="NX401" s="16"/>
+      <c r="NY401" s="16"/>
+      <c r="NZ401" s="16"/>
+      <c r="OA401" s="16"/>
+      <c r="OB401" s="16"/>
+      <c r="OC401" s="16"/>
+      <c r="OD401" s="16"/>
+      <c r="OE401" s="16"/>
+      <c r="OF401" s="16"/>
+      <c r="OG401" s="16"/>
+      <c r="OH401" s="16"/>
+      <c r="OI401" s="16"/>
+      <c r="OJ401" s="16"/>
+      <c r="OK401" s="16"/>
+      <c r="OL401" s="16"/>
+      <c r="OM401" s="16"/>
+      <c r="ON401" s="16"/>
+      <c r="OO401" s="16"/>
+      <c r="OP401" s="16"/>
+      <c r="OQ401" s="16"/>
+      <c r="OR401" s="16"/>
+      <c r="OS401" s="16"/>
+      <c r="OT401" s="16"/>
+      <c r="OU401" s="16"/>
+      <c r="OV401" s="16"/>
+      <c r="OW401" s="16"/>
+      <c r="OX401" s="16"/>
+      <c r="OY401" s="16"/>
+      <c r="OZ401" s="16"/>
+      <c r="PA401" s="16"/>
+      <c r="PB401" s="16"/>
+      <c r="PC401" s="16"/>
+      <c r="PD401" s="16"/>
+      <c r="PE401" s="16"/>
+      <c r="PF401" s="16"/>
+      <c r="PG401" s="16"/>
+      <c r="PH401" s="16"/>
+      <c r="PI401" s="16"/>
+      <c r="PJ401" s="16"/>
+      <c r="PK401" s="16"/>
+      <c r="PL401" s="16"/>
+      <c r="PM401" s="16"/>
+      <c r="PN401" s="16"/>
+      <c r="PO401" s="16"/>
+      <c r="PP401" s="16"/>
+      <c r="PQ401" s="16"/>
+      <c r="PR401" s="16"/>
+      <c r="PS401" s="16"/>
+      <c r="PT401" s="16"/>
+      <c r="PU401" s="16"/>
+      <c r="PV401" s="16"/>
+      <c r="PW401" s="16"/>
+      <c r="PX401" s="16"/>
+      <c r="PY401" s="16"/>
+      <c r="PZ401" s="16"/>
+      <c r="QA401" s="16"/>
+      <c r="QB401" s="16"/>
+      <c r="QC401" s="16"/>
+      <c r="QD401" s="16"/>
+      <c r="QE401" s="16"/>
+      <c r="QF401" s="16"/>
+      <c r="QG401" s="16"/>
+      <c r="QH401" s="16"/>
+      <c r="QI401" s="16"/>
+      <c r="QJ401" s="16"/>
+      <c r="QK401" s="16"/>
+      <c r="QL401" s="16"/>
+      <c r="QM401" s="16"/>
+      <c r="QN401" s="16"/>
+      <c r="QO401" s="16"/>
+      <c r="QP401" s="16"/>
+      <c r="QQ401" s="16"/>
+      <c r="QR401" s="16"/>
+      <c r="QS401" s="16"/>
+      <c r="QT401" s="16"/>
+      <c r="QU401" s="16"/>
+      <c r="QV401" s="16"/>
+      <c r="QW401" s="16"/>
+      <c r="QX401" s="16"/>
+      <c r="QY401" s="16"/>
+      <c r="QZ401" s="16"/>
+      <c r="RA401" s="16"/>
+      <c r="RB401" s="16"/>
+      <c r="RC401" s="16"/>
+      <c r="RD401" s="16"/>
+      <c r="RE401" s="16"/>
+      <c r="RF401" s="16"/>
+      <c r="RG401" s="16"/>
+      <c r="RH401" s="16"/>
+      <c r="RI401" s="16"/>
+      <c r="RJ401" s="16"/>
+      <c r="RK401" s="16"/>
+      <c r="RL401" s="16"/>
+      <c r="RM401" s="16"/>
+      <c r="RN401" s="16"/>
+      <c r="RO401" s="16"/>
+      <c r="RP401" s="16"/>
+      <c r="RQ401" s="16"/>
+      <c r="RR401" s="16"/>
+      <c r="RS401" s="16"/>
+      <c r="RT401" s="16"/>
+      <c r="RU401" s="16"/>
+      <c r="RV401" s="16"/>
+      <c r="RW401" s="16"/>
+      <c r="RX401" s="16"/>
+      <c r="RY401" s="16"/>
+      <c r="RZ401" s="16"/>
+      <c r="SA401" s="16"/>
+      <c r="SB401" s="16"/>
+      <c r="SC401" s="16"/>
+      <c r="SD401" s="16"/>
+      <c r="SE401" s="16"/>
+      <c r="SF401" s="16"/>
+      <c r="SG401" s="16"/>
+      <c r="SH401" s="16"/>
+      <c r="SI401" s="16"/>
+      <c r="SJ401" s="16"/>
+      <c r="SK401" s="16"/>
+      <c r="SL401" s="16"/>
+      <c r="SM401" s="16"/>
+      <c r="SN401" s="16"/>
+      <c r="SO401" s="16"/>
+      <c r="SP401" s="16"/>
+      <c r="SQ401" s="16"/>
+      <c r="SR401" s="16"/>
+      <c r="SS401" s="16"/>
+      <c r="ST401" s="16"/>
+      <c r="SU401" s="16"/>
+      <c r="SV401" s="16"/>
+      <c r="SW401" s="16"/>
+      <c r="SX401" s="16"/>
+      <c r="SY401" s="16"/>
+      <c r="SZ401" s="16"/>
+      <c r="TA401" s="16"/>
+      <c r="TB401" s="16"/>
+      <c r="TC401" s="16"/>
+      <c r="TD401" s="16"/>
+      <c r="TE401" s="16"/>
+      <c r="TF401" s="16"/>
+      <c r="TG401" s="16"/>
+      <c r="TH401" s="16"/>
+      <c r="TI401" s="16"/>
+      <c r="TJ401" s="16"/>
+      <c r="TK401" s="16"/>
+      <c r="TL401" s="16"/>
+      <c r="TM401" s="16"/>
+      <c r="TN401" s="16"/>
+      <c r="TO401" s="16"/>
+      <c r="TP401" s="16"/>
+      <c r="TQ401" s="16"/>
+      <c r="TR401" s="16"/>
+      <c r="TS401" s="16"/>
+      <c r="TT401" s="16"/>
+      <c r="TU401" s="16"/>
+      <c r="TV401" s="16"/>
+      <c r="TW401" s="16"/>
+      <c r="TX401" s="16"/>
+      <c r="TY401" s="16"/>
+      <c r="TZ401" s="16"/>
+      <c r="UA401" s="16"/>
+      <c r="UB401" s="16"/>
+      <c r="UC401" s="16"/>
+      <c r="UD401" s="16"/>
+      <c r="UE401" s="16"/>
+      <c r="UF401" s="16"/>
+      <c r="UG401" s="16"/>
+      <c r="UH401" s="16"/>
+      <c r="UI401" s="16"/>
+      <c r="UJ401" s="16"/>
+      <c r="UK401" s="16"/>
+      <c r="UL401" s="16"/>
+      <c r="UM401" s="16"/>
+      <c r="UN401" s="16"/>
+      <c r="UO401" s="16"/>
+      <c r="UP401" s="16"/>
+      <c r="UQ401" s="16"/>
+      <c r="UR401" s="16"/>
+      <c r="US401" s="16"/>
+      <c r="UT401" s="16"/>
+      <c r="UU401" s="16"/>
+      <c r="UV401" s="16"/>
+      <c r="UW401" s="16"/>
+      <c r="UX401" s="16"/>
+      <c r="UY401" s="16"/>
+      <c r="UZ401" s="16"/>
+      <c r="VA401" s="16"/>
+      <c r="VB401" s="16"/>
+      <c r="VC401" s="16"/>
+      <c r="VD401" s="16"/>
+      <c r="VE401" s="16"/>
+      <c r="VF401" s="16"/>
+      <c r="VG401" s="16"/>
+      <c r="VH401" s="16"/>
+      <c r="VI401" s="16"/>
+      <c r="VJ401" s="16"/>
+      <c r="VK401" s="16"/>
+      <c r="VL401" s="16"/>
+      <c r="VM401" s="16"/>
+      <c r="VN401" s="16"/>
+      <c r="VO401" s="16"/>
+      <c r="VP401" s="16"/>
+      <c r="VQ401" s="16"/>
+      <c r="VR401" s="16"/>
+      <c r="VS401" s="16"/>
+      <c r="VT401" s="16"/>
+      <c r="VU401" s="16"/>
+      <c r="VV401" s="16"/>
+      <c r="VW401" s="16"/>
+      <c r="VX401" s="16"/>
+      <c r="VY401" s="16"/>
+      <c r="VZ401" s="16"/>
+      <c r="WA401" s="16"/>
+      <c r="WB401" s="16"/>
+      <c r="WC401" s="16"/>
+      <c r="WD401" s="16"/>
+      <c r="WE401" s="16"/>
+      <c r="WF401" s="16"/>
+      <c r="WG401" s="16"/>
+      <c r="WH401" s="16"/>
+      <c r="WI401" s="16"/>
+      <c r="WJ401" s="16"/>
+      <c r="WK401" s="16"/>
+      <c r="WL401" s="16"/>
+      <c r="WM401" s="16"/>
+      <c r="WN401" s="16"/>
+      <c r="WO401" s="16"/>
+      <c r="WP401" s="16"/>
+      <c r="WQ401" s="16"/>
+      <c r="WR401" s="16"/>
+      <c r="WS401" s="16"/>
+      <c r="WT401" s="16"/>
+      <c r="WU401" s="16"/>
+      <c r="WV401" s="16"/>
+      <c r="WW401" s="16"/>
+      <c r="WX401" s="16"/>
+      <c r="WY401" s="16"/>
+      <c r="WZ401" s="16"/>
+      <c r="XA401" s="16"/>
+      <c r="XB401" s="16"/>
+      <c r="XC401" s="16"/>
+      <c r="XD401" s="16"/>
+      <c r="XE401" s="16"/>
+      <c r="XF401" s="16"/>
+      <c r="XG401" s="16"/>
+      <c r="XH401" s="16"/>
+      <c r="XI401" s="16"/>
+      <c r="XJ401" s="16"/>
+      <c r="XK401" s="16"/>
+      <c r="XL401" s="16"/>
+      <c r="XM401" s="16"/>
+      <c r="XN401" s="16"/>
+      <c r="XO401" s="16"/>
+      <c r="XP401" s="16"/>
+      <c r="XQ401" s="16"/>
+      <c r="XR401" s="16"/>
+      <c r="XS401" s="16"/>
+      <c r="XT401" s="16"/>
+      <c r="XU401" s="16"/>
+      <c r="XV401" s="16"/>
+      <c r="XW401" s="16"/>
+      <c r="XX401" s="16"/>
+      <c r="XY401" s="16"/>
+      <c r="XZ401" s="16"/>
+      <c r="YA401" s="16"/>
+      <c r="YB401" s="16"/>
+      <c r="YC401" s="16"/>
+      <c r="YD401" s="16"/>
+      <c r="YE401" s="16"/>
+      <c r="YF401" s="16"/>
+      <c r="YG401" s="16"/>
+      <c r="YH401" s="16"/>
+      <c r="YI401" s="16"/>
+      <c r="YJ401" s="16"/>
+      <c r="YK401" s="16"/>
+      <c r="YL401" s="16"/>
+      <c r="YM401" s="16"/>
+      <c r="YN401" s="16"/>
+      <c r="YO401" s="16"/>
+      <c r="YP401" s="16"/>
+      <c r="YQ401" s="16"/>
+      <c r="YR401" s="16"/>
+      <c r="YS401" s="16"/>
+      <c r="YT401" s="16"/>
+      <c r="YU401" s="16"/>
+      <c r="YV401" s="16"/>
+      <c r="YW401" s="16"/>
+      <c r="YX401" s="16"/>
+      <c r="YY401" s="16"/>
+      <c r="YZ401" s="16"/>
+      <c r="ZA401" s="16"/>
+      <c r="ZB401" s="16"/>
+      <c r="ZC401" s="16"/>
+      <c r="ZD401" s="16"/>
+      <c r="ZE401" s="16"/>
+      <c r="ZF401" s="16"/>
+      <c r="ZG401" s="16"/>
+      <c r="ZH401" s="16"/>
+      <c r="ZI401" s="16"/>
+      <c r="ZJ401" s="16"/>
+      <c r="ZK401" s="16"/>
+      <c r="ZL401" s="16"/>
+      <c r="ZM401" s="16"/>
+      <c r="ZN401" s="16"/>
+      <c r="ZO401" s="16"/>
+      <c r="ZP401" s="16"/>
+      <c r="ZQ401" s="16"/>
+      <c r="ZR401" s="16"/>
+      <c r="ZS401" s="16"/>
+      <c r="ZT401" s="16"/>
+      <c r="ZU401" s="16"/>
+      <c r="ZV401" s="16"/>
+      <c r="ZW401" s="16"/>
+      <c r="ZX401" s="16"/>
+      <c r="ZY401" s="16"/>
+      <c r="ZZ401" s="16"/>
+      <c r="AAA401" s="16"/>
+      <c r="AAB401" s="16"/>
+      <c r="AAC401" s="16"/>
+      <c r="AAD401" s="16"/>
+      <c r="AAE401" s="16"/>
+      <c r="AAF401" s="16"/>
+      <c r="AAG401" s="16"/>
+      <c r="AAH401" s="16"/>
+      <c r="AAI401" s="16"/>
+      <c r="AAJ401" s="16"/>
+      <c r="AAK401" s="16"/>
+      <c r="AAL401" s="16"/>
+      <c r="AAM401" s="16"/>
+      <c r="AAN401" s="16"/>
+      <c r="AAO401" s="16"/>
+      <c r="AAP401" s="16"/>
+      <c r="AAQ401" s="16"/>
+      <c r="AAR401" s="16"/>
+      <c r="AAS401" s="16"/>
+      <c r="AAT401" s="16"/>
+      <c r="AAU401" s="16"/>
+      <c r="AAV401" s="16"/>
+      <c r="AAW401" s="16"/>
+      <c r="AAX401" s="16"/>
+      <c r="AAY401" s="16"/>
+      <c r="AAZ401" s="16"/>
+      <c r="ABA401" s="16"/>
+      <c r="ABB401" s="16"/>
+      <c r="ABC401" s="16"/>
+      <c r="ABD401" s="16"/>
+      <c r="ABE401" s="16"/>
+      <c r="ABF401" s="16"/>
+      <c r="ABG401" s="16"/>
+      <c r="ABH401" s="16"/>
+      <c r="ABI401" s="16"/>
+      <c r="ABJ401" s="16"/>
+      <c r="ABK401" s="16"/>
+      <c r="ABL401" s="16"/>
+      <c r="ABM401" s="16"/>
+      <c r="ABN401" s="16"/>
+      <c r="ABO401" s="16"/>
+      <c r="ABP401" s="16"/>
+      <c r="ABQ401" s="16"/>
+      <c r="ABR401" s="16"/>
+      <c r="ABS401" s="16"/>
+      <c r="ABT401" s="16"/>
+      <c r="ABU401" s="16"/>
+      <c r="ABV401" s="16"/>
+      <c r="ABW401" s="16"/>
+      <c r="ABX401" s="16"/>
+      <c r="ABY401" s="16"/>
+      <c r="ABZ401" s="16"/>
+      <c r="ACA401" s="16"/>
+      <c r="ACB401" s="16"/>
+      <c r="ACC401" s="16"/>
+      <c r="ACD401" s="16"/>
+      <c r="ACE401" s="16"/>
+      <c r="ACF401" s="16"/>
+      <c r="ACG401" s="16"/>
+      <c r="ACH401" s="16"/>
+      <c r="ACI401" s="16"/>
+      <c r="ACJ401" s="16"/>
+      <c r="ACK401" s="16"/>
+      <c r="ACL401" s="16"/>
+      <c r="ACM401" s="16"/>
+      <c r="ACN401" s="16"/>
+      <c r="ACO401" s="16"/>
+      <c r="ACP401" s="16"/>
+      <c r="ACQ401" s="16"/>
+      <c r="ACR401" s="16"/>
+      <c r="ACS401" s="16"/>
+      <c r="ACT401" s="16"/>
+      <c r="ACU401" s="16"/>
+      <c r="ACV401" s="16"/>
+      <c r="ACW401" s="16"/>
+      <c r="ACX401" s="16"/>
+      <c r="ACY401" s="16"/>
+      <c r="ACZ401" s="16"/>
+      <c r="ADA401" s="16"/>
+      <c r="ADB401" s="16"/>
+      <c r="ADC401" s="16"/>
+      <c r="ADD401" s="16"/>
+      <c r="ADE401" s="16"/>
+      <c r="ADF401" s="16"/>
+      <c r="ADG401" s="16"/>
+      <c r="ADH401" s="16"/>
+      <c r="ADI401" s="16"/>
+      <c r="ADJ401" s="16"/>
+      <c r="ADK401" s="16"/>
+      <c r="ADL401" s="16"/>
+      <c r="ADM401" s="16"/>
+      <c r="ADN401" s="16"/>
+      <c r="ADO401" s="16"/>
+      <c r="ADP401" s="16"/>
+      <c r="ADQ401" s="16"/>
+      <c r="ADR401" s="16"/>
+      <c r="ADS401" s="16"/>
+      <c r="ADT401" s="16"/>
+      <c r="ADU401" s="16"/>
+      <c r="ADV401" s="16"/>
+      <c r="ADW401" s="16"/>
+      <c r="ADX401" s="16"/>
+      <c r="ADY401" s="16"/>
+      <c r="ADZ401" s="16"/>
+      <c r="AEA401" s="16"/>
+      <c r="AEB401" s="16"/>
+      <c r="AEC401" s="16"/>
+      <c r="AED401" s="16"/>
+      <c r="AEE401" s="16"/>
+      <c r="AEF401" s="16"/>
+      <c r="AEG401" s="16"/>
+      <c r="AEH401" s="16"/>
+      <c r="AEI401" s="16"/>
+      <c r="AEJ401" s="16"/>
+      <c r="AEK401" s="16"/>
+      <c r="AEL401" s="16"/>
+      <c r="AEM401" s="16"/>
+      <c r="AEN401" s="16"/>
+      <c r="AEO401" s="16"/>
+      <c r="AEP401" s="16"/>
+      <c r="AEQ401" s="16"/>
+      <c r="AER401" s="16"/>
+      <c r="AES401" s="16"/>
+      <c r="AET401" s="16"/>
+      <c r="AEU401" s="16"/>
+      <c r="AEV401" s="16"/>
+      <c r="AEW401" s="16"/>
+      <c r="AEX401" s="16"/>
+      <c r="AEY401" s="16"/>
+      <c r="AEZ401" s="16"/>
+      <c r="AFA401" s="16"/>
+      <c r="AFB401" s="16"/>
+      <c r="AFC401" s="16"/>
+      <c r="AFD401" s="16"/>
+      <c r="AFE401" s="16"/>
+      <c r="AFF401" s="16"/>
+      <c r="AFG401" s="16"/>
+      <c r="AFH401" s="16"/>
+      <c r="AFI401" s="16"/>
+      <c r="AFJ401" s="16"/>
+      <c r="AFK401" s="16"/>
+      <c r="AFL401" s="16"/>
+      <c r="AFM401" s="16"/>
+      <c r="AFN401" s="16"/>
+      <c r="AFO401" s="16"/>
+      <c r="AFP401" s="16"/>
+      <c r="AFQ401" s="16"/>
+      <c r="AFR401" s="16"/>
+      <c r="AFS401" s="16"/>
+      <c r="AFT401" s="16"/>
+      <c r="AFU401" s="16"/>
+      <c r="AFV401" s="16"/>
+      <c r="AFW401" s="16"/>
+      <c r="AFX401" s="16"/>
+      <c r="AFY401" s="16"/>
+      <c r="AFZ401" s="16"/>
+      <c r="AGA401" s="16"/>
+      <c r="AGB401" s="16"/>
+      <c r="AGC401" s="16"/>
+      <c r="AGD401" s="16"/>
+      <c r="AGE401" s="16"/>
+      <c r="AGF401" s="16"/>
+      <c r="AGG401" s="16"/>
+      <c r="AGH401" s="16"/>
+      <c r="AGI401" s="16"/>
+      <c r="AGJ401" s="16"/>
+      <c r="AGK401" s="16"/>
+      <c r="AGL401" s="16"/>
+      <c r="AGM401" s="16"/>
+      <c r="AGN401" s="16"/>
+      <c r="AGO401" s="16"/>
+      <c r="AGP401" s="16"/>
+      <c r="AGQ401" s="16"/>
+      <c r="AGR401" s="16"/>
+      <c r="AGS401" s="16"/>
+      <c r="AGT401" s="16"/>
+      <c r="AGU401" s="16"/>
+      <c r="AGV401" s="16"/>
+      <c r="AGW401" s="16"/>
+      <c r="AGX401" s="16"/>
+      <c r="AGY401" s="16"/>
+      <c r="AGZ401" s="16"/>
+      <c r="AHA401" s="16"/>
+      <c r="AHB401" s="16"/>
+      <c r="AHC401" s="16"/>
+      <c r="AHD401" s="16"/>
+      <c r="AHE401" s="16"/>
+      <c r="AHF401" s="16"/>
+      <c r="AHG401" s="16"/>
+      <c r="AHH401" s="16"/>
+      <c r="AHI401" s="16"/>
+      <c r="AHJ401" s="16"/>
+      <c r="AHK401" s="16"/>
+      <c r="AHL401" s="16"/>
+      <c r="AHM401" s="16"/>
+      <c r="AHN401" s="16"/>
+      <c r="AHO401" s="16"/>
+      <c r="AHP401" s="16"/>
+      <c r="AHQ401" s="16"/>
+      <c r="AHR401" s="16"/>
+      <c r="AHS401" s="16"/>
+      <c r="AHT401" s="16"/>
+      <c r="AHU401" s="16"/>
+      <c r="AHV401" s="16"/>
+      <c r="AHW401" s="16"/>
+      <c r="AHX401" s="16"/>
+      <c r="AHY401" s="16"/>
+      <c r="AHZ401" s="16"/>
+      <c r="AIA401" s="16"/>
+      <c r="AIB401" s="16"/>
+      <c r="AIC401" s="16"/>
+      <c r="AID401" s="16"/>
+      <c r="AIE401" s="16"/>
+      <c r="AIF401" s="16"/>
+      <c r="AIG401" s="16"/>
+      <c r="AIH401" s="16"/>
+      <c r="AII401" s="16"/>
+      <c r="AIJ401" s="16"/>
+      <c r="AIK401" s="16"/>
+      <c r="AIL401" s="16"/>
+      <c r="AIM401" s="16"/>
+      <c r="AIN401" s="16"/>
+      <c r="AIO401" s="16"/>
+      <c r="AIP401" s="16"/>
+      <c r="AIQ401" s="16"/>
+      <c r="AIR401" s="16"/>
+      <c r="AIS401" s="16"/>
+      <c r="AIT401" s="16"/>
+      <c r="AIU401" s="16"/>
+      <c r="AIV401" s="16"/>
+      <c r="AIW401" s="16"/>
+      <c r="AIX401" s="16"/>
+      <c r="AIY401" s="16"/>
+      <c r="AIZ401" s="16"/>
+      <c r="AJA401" s="16"/>
+      <c r="AJB401" s="16"/>
+      <c r="AJC401" s="16"/>
+      <c r="AJD401" s="16"/>
+      <c r="AJE401" s="16"/>
+      <c r="AJF401" s="16"/>
+      <c r="AJG401" s="16"/>
+      <c r="AJH401" s="16"/>
+      <c r="AJI401" s="16"/>
+      <c r="AJJ401" s="16"/>
+      <c r="AJK401" s="16"/>
+      <c r="AJL401" s="16"/>
+      <c r="AJM401" s="16"/>
+      <c r="AJN401" s="16"/>
+      <c r="AJO401" s="16"/>
+      <c r="AJP401" s="16"/>
+      <c r="AJQ401" s="16"/>
+      <c r="AJR401" s="16"/>
+      <c r="AJS401" s="16"/>
+      <c r="AJT401" s="16"/>
+      <c r="AJU401" s="16"/>
+      <c r="AJV401" s="16"/>
+      <c r="AJW401" s="16"/>
+      <c r="AJX401" s="16"/>
+      <c r="AJY401" s="16"/>
+      <c r="AJZ401" s="16"/>
+      <c r="AKA401" s="16"/>
+      <c r="AKB401" s="16"/>
+      <c r="AKC401" s="16"/>
+      <c r="AKD401" s="16"/>
+      <c r="AKE401" s="16"/>
+      <c r="AKF401" s="16"/>
+      <c r="AKG401" s="16"/>
+      <c r="AKH401" s="16"/>
+      <c r="AKI401" s="16"/>
+      <c r="AKJ401" s="16"/>
+      <c r="AKK401" s="16"/>
+      <c r="AKL401" s="16"/>
+      <c r="AKM401" s="16"/>
+      <c r="AKN401" s="16"/>
+      <c r="AKO401" s="16"/>
+      <c r="AKP401" s="16"/>
+      <c r="AKQ401" s="16"/>
+      <c r="AKR401" s="16"/>
+      <c r="AKS401" s="16"/>
+      <c r="AKT401" s="16"/>
+      <c r="AKU401" s="16"/>
+      <c r="AKV401" s="16"/>
+      <c r="AKW401" s="16"/>
+      <c r="AKX401" s="16"/>
+      <c r="AKY401" s="16"/>
+      <c r="AKZ401" s="16"/>
+      <c r="ALA401" s="16"/>
+      <c r="ALB401" s="16"/>
+      <c r="ALC401" s="16"/>
+      <c r="ALD401" s="16"/>
+      <c r="ALE401" s="16"/>
+      <c r="ALF401" s="16"/>
+      <c r="ALG401" s="16"/>
+      <c r="ALH401" s="16"/>
+      <c r="ALI401" s="16"/>
+      <c r="ALJ401" s="16"/>
+      <c r="ALK401" s="16"/>
+      <c r="ALL401" s="16"/>
+      <c r="ALM401" s="16"/>
+      <c r="ALN401" s="16"/>
+      <c r="ALO401" s="16"/>
+      <c r="ALP401" s="16"/>
+      <c r="ALQ401" s="16"/>
+      <c r="ALR401" s="16"/>
+      <c r="ALS401" s="16"/>
+      <c r="ALT401" s="16"/>
+      <c r="ALU401" s="16"/>
+      <c r="ALV401" s="16"/>
+      <c r="ALW401" s="16"/>
+      <c r="ALX401" s="16"/>
+      <c r="ALY401" s="16"/>
+      <c r="ALZ401" s="16"/>
+      <c r="AMA401" s="16"/>
+      <c r="AMB401" s="16"/>
+      <c r="AMC401" s="16"/>
+      <c r="AMD401" s="16"/>
+      <c r="AME401" s="16"/>
+      <c r="AMF401" s="16"/>
+      <c r="AMG401" s="16"/>
+      <c r="AMH401" s="16"/>
+      <c r="AMI401" s="16"/>
+      <c r="AMJ401" s="16"/>
+      <c r="AMK401" s="16"/>
+      <c r="AML401" s="16"/>
+      <c r="AMM401" s="16"/>
+      <c r="AMN401" s="16"/>
+      <c r="AMO401" s="16"/>
+      <c r="AMP401" s="16"/>
+      <c r="AMQ401" s="16"/>
+      <c r="AMR401" s="16"/>
+      <c r="AMS401" s="16"/>
+      <c r="AMT401" s="16"/>
+      <c r="AMU401" s="16"/>
+      <c r="AMV401" s="16"/>
+      <c r="AMW401" s="16"/>
+      <c r="AMX401" s="16"/>
+      <c r="AMY401" s="16"/>
+      <c r="AMZ401" s="16"/>
+      <c r="ANA401" s="16"/>
+      <c r="ANB401" s="16"/>
+      <c r="ANC401" s="16"/>
+      <c r="AND401" s="16"/>
+      <c r="ANE401" s="16"/>
+      <c r="ANF401" s="16"/>
+      <c r="ANG401" s="16"/>
+      <c r="ANH401" s="16"/>
+      <c r="ANI401" s="16"/>
+      <c r="ANJ401" s="16"/>
+      <c r="ANK401" s="16"/>
+      <c r="ANL401" s="16"/>
+      <c r="ANM401" s="16"/>
+      <c r="ANN401" s="16"/>
+      <c r="ANO401" s="16"/>
+      <c r="ANP401" s="16"/>
+      <c r="ANQ401" s="16"/>
+      <c r="ANR401" s="16"/>
+      <c r="ANS401" s="16"/>
+      <c r="ANT401" s="16"/>
+      <c r="ANU401" s="16"/>
+      <c r="ANV401" s="16"/>
+      <c r="ANW401" s="16"/>
+      <c r="ANX401" s="16"/>
+      <c r="ANY401" s="16"/>
+      <c r="ANZ401" s="16"/>
+      <c r="AOA401" s="16"/>
+      <c r="AOB401" s="16"/>
+      <c r="AOC401" s="16"/>
+      <c r="AOD401" s="16"/>
+      <c r="AOE401" s="16"/>
+      <c r="AOF401" s="16"/>
+      <c r="AOG401" s="16"/>
+      <c r="AOH401" s="16"/>
+      <c r="AOI401" s="16"/>
+      <c r="AOJ401" s="16"/>
+      <c r="AOK401" s="16"/>
+      <c r="AOL401" s="16"/>
+      <c r="AOM401" s="16"/>
+      <c r="AON401" s="16"/>
+      <c r="AOO401" s="16"/>
+      <c r="AOP401" s="16"/>
+      <c r="AOQ401" s="16"/>
+      <c r="AOR401" s="16"/>
+      <c r="AOS401" s="16"/>
+      <c r="AOT401" s="16"/>
+      <c r="AOU401" s="16"/>
+      <c r="AOV401" s="16"/>
+      <c r="AOW401" s="16"/>
+      <c r="AOX401" s="16"/>
+      <c r="AOY401" s="16"/>
+      <c r="AOZ401" s="16"/>
+      <c r="APA401" s="16"/>
+      <c r="APB401" s="16"/>
+      <c r="APC401" s="16"/>
+      <c r="APD401" s="16"/>
+      <c r="APE401" s="16"/>
+      <c r="APF401" s="16"/>
+      <c r="APG401" s="16"/>
+      <c r="APH401" s="16"/>
+      <c r="API401" s="16"/>
+      <c r="APJ401" s="16"/>
+      <c r="APK401" s="16"/>
+      <c r="APL401" s="16"/>
+      <c r="APM401" s="16"/>
+      <c r="APN401" s="16"/>
+      <c r="APO401" s="16"/>
+      <c r="APP401" s="16"/>
+      <c r="APQ401" s="16"/>
+      <c r="APR401" s="16"/>
+      <c r="APS401" s="16"/>
+      <c r="APT401" s="16"/>
+      <c r="APU401" s="16"/>
+      <c r="APV401" s="16"/>
+      <c r="APW401" s="16"/>
+      <c r="APX401" s="16"/>
+      <c r="APY401" s="16"/>
+      <c r="APZ401" s="16"/>
+      <c r="AQA401" s="16"/>
+      <c r="AQB401" s="16"/>
+      <c r="AQC401" s="16"/>
+      <c r="AQD401" s="16"/>
+      <c r="AQE401" s="16"/>
+      <c r="AQF401" s="16"/>
+      <c r="AQG401" s="16"/>
+      <c r="AQH401" s="16"/>
+      <c r="AQI401" s="16"/>
+      <c r="AQJ401" s="16"/>
+      <c r="AQK401" s="16"/>
+      <c r="AQL401" s="16"/>
+      <c r="AQM401" s="16"/>
+      <c r="AQN401" s="16"/>
+      <c r="AQO401" s="16"/>
+      <c r="AQP401" s="16"/>
+      <c r="AQQ401" s="16"/>
+      <c r="AQR401" s="16"/>
+      <c r="AQS401" s="16"/>
+      <c r="AQT401" s="16"/>
+      <c r="AQU401" s="16"/>
+      <c r="AQV401" s="16"/>
+      <c r="AQW401" s="16"/>
+      <c r="AQX401" s="16"/>
+      <c r="AQY401" s="16"/>
+      <c r="AQZ401" s="16"/>
+      <c r="ARA401" s="16"/>
+      <c r="ARB401" s="16"/>
+      <c r="ARC401" s="16"/>
+      <c r="ARD401" s="16"/>
+      <c r="ARE401" s="16"/>
+      <c r="ARF401" s="16"/>
+      <c r="ARG401" s="16"/>
+      <c r="ARH401" s="16"/>
+      <c r="ARI401" s="16"/>
+      <c r="ARJ401" s="16"/>
+      <c r="ARK401" s="16"/>
+      <c r="ARL401" s="16"/>
+      <c r="ARM401" s="16"/>
+      <c r="ARN401" s="16"/>
+      <c r="ARO401" s="16"/>
+      <c r="ARP401" s="16"/>
+      <c r="ARQ401" s="16"/>
+      <c r="ARR401" s="16"/>
+      <c r="ARS401" s="16"/>
+      <c r="ART401" s="16"/>
+      <c r="ARU401" s="16"/>
+      <c r="ARV401" s="16"/>
+      <c r="ARW401" s="16"/>
+      <c r="ARX401" s="16"/>
+      <c r="ARY401" s="16"/>
+      <c r="ARZ401" s="16"/>
+      <c r="ASA401" s="16"/>
+      <c r="ASB401" s="16"/>
+      <c r="ASC401" s="16"/>
+      <c r="ASD401" s="16"/>
+      <c r="ASE401" s="16"/>
+      <c r="ASF401" s="16"/>
+      <c r="ASG401" s="16"/>
+      <c r="ASH401" s="16"/>
+      <c r="ASI401" s="16"/>
+      <c r="ASJ401" s="16"/>
+      <c r="ASK401" s="16"/>
+      <c r="ASL401" s="16"/>
+      <c r="ASM401" s="16"/>
+      <c r="ASN401" s="16"/>
+      <c r="ASO401" s="16"/>
+      <c r="ASP401" s="16"/>
+      <c r="ASQ401" s="16"/>
+      <c r="ASR401" s="16"/>
+      <c r="ASS401" s="16"/>
+      <c r="AST401" s="16"/>
+      <c r="ASU401" s="16"/>
+      <c r="ASV401" s="16"/>
+      <c r="ASW401" s="16"/>
+      <c r="ASX401" s="16"/>
+      <c r="ASY401" s="16"/>
+      <c r="ASZ401" s="16"/>
+      <c r="ATA401" s="16"/>
+      <c r="ATB401" s="16"/>
+      <c r="ATC401" s="16"/>
+      <c r="ATD401" s="16"/>
+      <c r="ATE401" s="16"/>
+      <c r="ATF401" s="16"/>
+      <c r="ATG401" s="16"/>
+      <c r="ATH401" s="16"/>
+      <c r="ATI401" s="16"/>
+      <c r="ATJ401" s="16"/>
+      <c r="ATK401" s="16"/>
+      <c r="ATL401" s="16"/>
+      <c r="ATM401" s="16"/>
+      <c r="ATN401" s="16"/>
+      <c r="ATO401" s="16"/>
+      <c r="ATP401" s="16"/>
+      <c r="ATQ401" s="16"/>
+      <c r="ATR401" s="16"/>
+      <c r="ATS401" s="16"/>
+      <c r="ATT401" s="16"/>
+      <c r="ATU401" s="16"/>
+      <c r="ATV401" s="16"/>
+      <c r="ATW401" s="16"/>
+      <c r="ATX401" s="16"/>
+      <c r="ATY401" s="16"/>
+      <c r="ATZ401" s="16"/>
+      <c r="AUA401" s="16"/>
+      <c r="AUB401" s="16"/>
+      <c r="AUC401" s="16"/>
+      <c r="AUD401" s="16"/>
+      <c r="AUE401" s="16"/>
+      <c r="AUF401" s="16"/>
+      <c r="AUG401" s="16"/>
+      <c r="AUH401" s="16"/>
+      <c r="AUI401" s="16"/>
+      <c r="AUJ401" s="16"/>
+      <c r="AUK401" s="16"/>
+      <c r="AUL401" s="16"/>
+      <c r="AUM401" s="16"/>
+      <c r="AUN401" s="16"/>
+      <c r="AUO401" s="16"/>
+      <c r="AUP401" s="16"/>
+      <c r="AUQ401" s="16"/>
+      <c r="AUR401" s="16"/>
+      <c r="AUS401" s="16"/>
+      <c r="AUT401" s="16"/>
+      <c r="AUU401" s="16"/>
+      <c r="AUV401" s="16"/>
+      <c r="AUW401" s="16"/>
+      <c r="AUX401" s="16"/>
+      <c r="AUY401" s="16"/>
+      <c r="AUZ401" s="16"/>
+      <c r="AVA401" s="16"/>
+      <c r="AVB401" s="16"/>
+      <c r="AVC401" s="16"/>
+      <c r="AVD401" s="16"/>
+      <c r="AVE401" s="16"/>
+      <c r="AVF401" s="16"/>
+      <c r="AVG401" s="16"/>
+      <c r="AVH401" s="16"/>
+      <c r="AVI401" s="16"/>
+      <c r="AVJ401" s="16"/>
+      <c r="AVK401" s="16"/>
+      <c r="AVL401" s="16"/>
+      <c r="AVM401" s="16"/>
+      <c r="AVN401" s="16"/>
+      <c r="AVO401" s="16"/>
+      <c r="AVP401" s="16"/>
+      <c r="AVQ401" s="16"/>
+      <c r="AVR401" s="16"/>
+      <c r="AVS401" s="16"/>
+      <c r="AVT401" s="16"/>
+      <c r="AVU401" s="16"/>
+      <c r="AVV401" s="16"/>
+      <c r="AVW401" s="16"/>
+      <c r="AVX401" s="16"/>
+      <c r="AVY401" s="16"/>
+      <c r="AVZ401" s="16"/>
+      <c r="AWA401" s="16"/>
+      <c r="AWB401" s="16"/>
+      <c r="AWC401" s="16"/>
+      <c r="AWD401" s="16"/>
+      <c r="AWE401" s="16"/>
+      <c r="AWF401" s="16"/>
+      <c r="AWG401" s="16"/>
+      <c r="AWH401" s="16"/>
+      <c r="AWI401" s="16"/>
+      <c r="AWJ401" s="16"/>
+      <c r="AWK401" s="16"/>
+      <c r="AWL401" s="16"/>
+      <c r="AWM401" s="16"/>
+      <c r="AWN401" s="16"/>
+      <c r="AWO401" s="16"/>
+      <c r="AWP401" s="16"/>
+      <c r="AWQ401" s="16"/>
+      <c r="AWR401" s="16"/>
+      <c r="AWS401" s="16"/>
+      <c r="AWT401" s="16"/>
+      <c r="AWU401" s="16"/>
+      <c r="AWV401" s="16"/>
+      <c r="AWW401" s="16"/>
+      <c r="AWX401" s="16"/>
+      <c r="AWY401" s="16"/>
+      <c r="AWZ401" s="16"/>
+      <c r="AXA401" s="16"/>
+      <c r="AXB401" s="16"/>
+      <c r="AXC401" s="16"/>
+      <c r="AXD401" s="16"/>
+      <c r="AXE401" s="16"/>
+      <c r="AXF401" s="16"/>
+      <c r="AXG401" s="16"/>
+      <c r="AXH401" s="16"/>
+      <c r="AXI401" s="16"/>
+      <c r="AXJ401" s="16"/>
+      <c r="AXK401" s="16"/>
+      <c r="AXL401" s="16"/>
+      <c r="AXM401" s="16"/>
+      <c r="AXN401" s="16"/>
+      <c r="AXO401" s="16"/>
+      <c r="AXP401" s="16"/>
+      <c r="AXQ401" s="16"/>
+      <c r="AXR401" s="16"/>
+      <c r="AXS401" s="16"/>
+      <c r="AXT401" s="16"/>
+      <c r="AXU401" s="16"/>
+      <c r="AXV401" s="16"/>
+      <c r="AXW401" s="16"/>
+      <c r="AXX401" s="16"/>
+      <c r="AXY401" s="16"/>
+      <c r="AXZ401" s="16"/>
+      <c r="AYA401" s="16"/>
+      <c r="AYB401" s="16"/>
+      <c r="AYC401" s="16"/>
+      <c r="AYD401" s="16"/>
+      <c r="AYE401" s="16"/>
+      <c r="AYF401" s="16"/>
+      <c r="AYG401" s="16"/>
+      <c r="AYH401" s="16"/>
+      <c r="AYI401" s="16"/>
+      <c r="AYJ401" s="16"/>
+      <c r="AYK401" s="16"/>
+      <c r="AYL401" s="16"/>
+      <c r="AYM401" s="16"/>
+      <c r="AYN401" s="16"/>
+      <c r="AYO401" s="16"/>
+      <c r="AYP401" s="16"/>
+      <c r="AYQ401" s="16"/>
+      <c r="AYR401" s="16"/>
+      <c r="AYS401" s="16"/>
+      <c r="AYT401" s="16"/>
+      <c r="AYU401" s="16"/>
+      <c r="AYV401" s="16"/>
+      <c r="AYW401" s="16"/>
+      <c r="AYX401" s="16"/>
+      <c r="AYY401" s="16"/>
+      <c r="AYZ401" s="16"/>
+      <c r="AZA401" s="16"/>
+      <c r="AZB401" s="16"/>
+      <c r="AZC401" s="16"/>
+      <c r="AZD401" s="16"/>
+      <c r="AZE401" s="16"/>
+      <c r="AZF401" s="16"/>
+      <c r="AZG401" s="16"/>
+      <c r="AZH401" s="16"/>
+      <c r="AZI401" s="16"/>
+      <c r="AZJ401" s="16"/>
+      <c r="AZK401" s="16"/>
+      <c r="AZL401" s="16"/>
+      <c r="AZM401" s="16"/>
+      <c r="AZN401" s="16"/>
+      <c r="AZO401" s="16"/>
+      <c r="AZP401" s="16"/>
+      <c r="AZQ401" s="16"/>
+      <c r="AZR401" s="16"/>
+      <c r="AZS401" s="16"/>
+      <c r="AZT401" s="16"/>
+      <c r="AZU401" s="16"/>
+      <c r="AZV401" s="16"/>
+      <c r="AZW401" s="16"/>
+      <c r="AZX401" s="16"/>
+      <c r="AZY401" s="16"/>
+      <c r="AZZ401" s="16"/>
+      <c r="BAA401" s="16"/>
+      <c r="BAB401" s="16"/>
+      <c r="BAC401" s="16"/>
+      <c r="BAD401" s="16"/>
+      <c r="BAE401" s="16"/>
+      <c r="BAF401" s="16"/>
+      <c r="BAG401" s="16"/>
+      <c r="BAH401" s="16"/>
+      <c r="BAI401" s="16"/>
+      <c r="BAJ401" s="16"/>
+      <c r="BAK401" s="16"/>
+      <c r="BAL401" s="16"/>
+      <c r="BAM401" s="16"/>
+      <c r="BAN401" s="16"/>
+      <c r="BAO401" s="16"/>
+      <c r="BAP401" s="16"/>
+      <c r="BAQ401" s="16"/>
+      <c r="BAR401" s="16"/>
+      <c r="BAS401" s="16"/>
+      <c r="BAT401" s="16"/>
+      <c r="BAU401" s="16"/>
+      <c r="BAV401" s="16"/>
+      <c r="BAW401" s="16"/>
+      <c r="BAX401" s="16"/>
+      <c r="BAY401" s="16"/>
+      <c r="BAZ401" s="16"/>
+      <c r="BBA401" s="16"/>
+      <c r="BBB401" s="16"/>
+      <c r="BBC401" s="16"/>
+      <c r="BBD401" s="16"/>
+      <c r="BBE401" s="16"/>
+      <c r="BBF401" s="16"/>
+      <c r="BBG401" s="16"/>
+      <c r="BBH401" s="16"/>
+      <c r="BBI401" s="16"/>
+      <c r="BBJ401" s="16"/>
+      <c r="BBK401" s="16"/>
+      <c r="BBL401" s="16"/>
+      <c r="BBM401" s="16"/>
+      <c r="BBN401" s="16"/>
+      <c r="BBO401" s="16"/>
+      <c r="BBP401" s="16"/>
+      <c r="BBQ401" s="16"/>
+      <c r="BBR401" s="16"/>
+      <c r="BBS401" s="16"/>
+      <c r="BBT401" s="16"/>
+      <c r="BBU401" s="16"/>
+      <c r="BBV401" s="16"/>
+      <c r="BBW401" s="16"/>
+      <c r="BBX401" s="16"/>
+      <c r="BBY401" s="16"/>
+      <c r="BBZ401" s="16"/>
+      <c r="BCA401" s="16"/>
+      <c r="BCB401" s="16"/>
+      <c r="BCC401" s="16"/>
+      <c r="BCD401" s="16"/>
+      <c r="BCE401" s="16"/>
+      <c r="BCF401" s="16"/>
+      <c r="BCG401" s="16"/>
+      <c r="BCH401" s="16"/>
+      <c r="BCI401" s="16"/>
+      <c r="BCJ401" s="16"/>
+      <c r="BCK401" s="16"/>
+      <c r="BCL401" s="16"/>
+      <c r="BCM401" s="16"/>
+      <c r="BCN401" s="16"/>
+      <c r="BCO401" s="16"/>
+      <c r="BCP401" s="16"/>
+      <c r="BCQ401" s="16"/>
+      <c r="BCR401" s="16"/>
+      <c r="BCS401" s="16"/>
+      <c r="BCT401" s="16"/>
+      <c r="BCU401" s="16"/>
+      <c r="BCV401" s="16"/>
+      <c r="BCW401" s="16"/>
+      <c r="BCX401" s="16"/>
+      <c r="BCY401" s="16"/>
+      <c r="BCZ401" s="16"/>
+      <c r="BDA401" s="16"/>
+      <c r="BDB401" s="16"/>
+      <c r="BDC401" s="16"/>
+      <c r="BDD401" s="16"/>
+      <c r="BDE401" s="16"/>
+      <c r="BDF401" s="16"/>
+      <c r="BDG401" s="16"/>
+      <c r="BDH401" s="16"/>
+      <c r="BDI401" s="16"/>
+      <c r="BDJ401" s="16"/>
+      <c r="BDK401" s="16"/>
+      <c r="BDL401" s="16"/>
+      <c r="BDM401" s="16"/>
+      <c r="BDN401" s="16"/>
+      <c r="BDO401" s="16"/>
+      <c r="BDP401" s="16"/>
+      <c r="BDQ401" s="16"/>
+      <c r="BDR401" s="16"/>
+      <c r="BDS401" s="16"/>
+      <c r="BDT401" s="16"/>
+      <c r="BDU401" s="16"/>
+      <c r="BDV401" s="16"/>
+      <c r="BDW401" s="16"/>
+      <c r="BDX401" s="16"/>
+      <c r="BDY401" s="16"/>
+      <c r="BDZ401" s="16"/>
+      <c r="BEA401" s="16"/>
+      <c r="BEB401" s="16"/>
+      <c r="BEC401" s="16"/>
+      <c r="BED401" s="16"/>
+      <c r="BEE401" s="16"/>
+      <c r="BEF401" s="16"/>
+      <c r="BEG401" s="16"/>
+      <c r="BEH401" s="16"/>
+      <c r="BEI401" s="16"/>
+      <c r="BEJ401" s="16"/>
+      <c r="BEK401" s="16"/>
+      <c r="BEL401" s="16"/>
+      <c r="BEM401" s="16"/>
+      <c r="BEN401" s="16"/>
+      <c r="BEO401" s="16"/>
+      <c r="BEP401" s="16"/>
+      <c r="BEQ401" s="16"/>
+      <c r="BER401" s="16"/>
+      <c r="BES401" s="16"/>
+      <c r="BET401" s="16"/>
+      <c r="BEU401" s="16"/>
+      <c r="BEV401" s="16"/>
+      <c r="BEW401" s="16"/>
+      <c r="BEX401" s="16"/>
+      <c r="BEY401" s="16"/>
+      <c r="BEZ401" s="16"/>
+      <c r="BFA401" s="16"/>
+      <c r="BFB401" s="16"/>
+      <c r="BFC401" s="16"/>
+      <c r="BFD401" s="16"/>
+      <c r="BFE401" s="16"/>
+      <c r="BFF401" s="16"/>
+      <c r="BFG401" s="16"/>
+      <c r="BFH401" s="16"/>
+      <c r="BFI401" s="16"/>
+      <c r="BFJ401" s="16"/>
+      <c r="BFK401" s="16"/>
+      <c r="BFL401" s="16"/>
+      <c r="BFM401" s="16"/>
+      <c r="BFN401" s="16"/>
+      <c r="BFO401" s="16"/>
+      <c r="BFP401" s="16"/>
+      <c r="BFQ401" s="16"/>
+      <c r="BFR401" s="16"/>
+      <c r="BFS401" s="16"/>
+      <c r="BFT401" s="16"/>
+      <c r="BFU401" s="16"/>
+      <c r="BFV401" s="16"/>
+      <c r="BFW401" s="16"/>
+      <c r="BFX401" s="16"/>
+      <c r="BFY401" s="16"/>
+      <c r="BFZ401" s="16"/>
+      <c r="BGA401" s="16"/>
+      <c r="BGB401" s="16"/>
+      <c r="BGC401" s="16"/>
+      <c r="BGD401" s="16"/>
+      <c r="BGE401" s="16"/>
+      <c r="BGF401" s="16"/>
+      <c r="BGG401" s="16"/>
+      <c r="BGH401" s="16"/>
+      <c r="BGI401" s="16"/>
+      <c r="BGJ401" s="16"/>
+      <c r="BGK401" s="16"/>
+      <c r="BGL401" s="16"/>
+      <c r="BGM401" s="16"/>
+      <c r="BGN401" s="16"/>
+      <c r="BGO401" s="16"/>
+      <c r="BGP401" s="16"/>
+      <c r="BGQ401" s="16"/>
+      <c r="BGR401" s="16"/>
+      <c r="BGS401" s="16"/>
+      <c r="BGT401" s="16"/>
+      <c r="BGU401" s="16"/>
+      <c r="BGV401" s="16"/>
+      <c r="BGW401" s="16"/>
+      <c r="BGX401" s="16"/>
+      <c r="BGY401" s="16"/>
+      <c r="BGZ401" s="16"/>
+      <c r="BHA401" s="16"/>
+      <c r="BHB401" s="16"/>
+      <c r="BHC401" s="16"/>
+      <c r="BHD401" s="16"/>
+      <c r="BHE401" s="16"/>
+      <c r="BHF401" s="16"/>
+      <c r="BHG401" s="16"/>
+      <c r="BHH401" s="16"/>
+      <c r="BHI401" s="16"/>
+      <c r="BHJ401" s="16"/>
+      <c r="BHK401" s="16"/>
+      <c r="BHL401" s="16"/>
+      <c r="BHM401" s="16"/>
+      <c r="BHN401" s="16"/>
+      <c r="BHO401" s="16"/>
+      <c r="BHP401" s="16"/>
+      <c r="BHQ401" s="16"/>
+      <c r="BHR401" s="16"/>
+      <c r="BHS401" s="16"/>
+      <c r="BHT401" s="16"/>
+      <c r="BHU401" s="16"/>
+      <c r="BHV401" s="16"/>
+      <c r="BHW401" s="16"/>
+      <c r="BHX401" s="16"/>
+      <c r="BHY401" s="16"/>
+      <c r="BHZ401" s="16"/>
+      <c r="BIA401" s="16"/>
+      <c r="BIB401" s="16"/>
+      <c r="BIC401" s="16"/>
+      <c r="BID401" s="16"/>
+      <c r="BIE401" s="16"/>
+      <c r="BIF401" s="16"/>
+      <c r="BIG401" s="16"/>
+      <c r="BIH401" s="16"/>
+      <c r="BII401" s="16"/>
+      <c r="BIJ401" s="16"/>
+      <c r="BIK401" s="16"/>
+      <c r="BIL401" s="16"/>
+      <c r="BIM401" s="16"/>
+      <c r="BIN401" s="16"/>
+      <c r="BIO401" s="16"/>
+      <c r="BIP401" s="16"/>
+      <c r="BIQ401" s="16"/>
+      <c r="BIR401" s="16"/>
+      <c r="BIS401" s="16"/>
+      <c r="BIT401" s="16"/>
+      <c r="BIU401" s="16"/>
+      <c r="BIV401" s="16"/>
+      <c r="BIW401" s="16"/>
+      <c r="BIX401" s="16"/>
+      <c r="BIY401" s="16"/>
+      <c r="BIZ401" s="16"/>
+      <c r="BJA401" s="16"/>
+      <c r="BJB401" s="16"/>
+      <c r="BJC401" s="16"/>
+      <c r="BJD401" s="16"/>
+      <c r="BJE401" s="16"/>
+      <c r="BJF401" s="16"/>
+      <c r="BJG401" s="16"/>
+      <c r="BJH401" s="16"/>
+      <c r="BJI401" s="16"/>
+      <c r="BJJ401" s="16"/>
+      <c r="BJK401" s="16"/>
+      <c r="BJL401" s="16"/>
+      <c r="BJM401" s="16"/>
+      <c r="BJN401" s="16"/>
+      <c r="BJO401" s="16"/>
+      <c r="BJP401" s="16"/>
+      <c r="BJQ401" s="16"/>
+      <c r="BJR401" s="16"/>
+      <c r="BJS401" s="16"/>
+      <c r="BJT401" s="16"/>
+      <c r="BJU401" s="16"/>
+      <c r="BJV401" s="16"/>
+      <c r="BJW401" s="16"/>
+      <c r="BJX401" s="16"/>
+      <c r="BJY401" s="16"/>
+      <c r="BJZ401" s="16"/>
+      <c r="BKA401" s="16"/>
+      <c r="BKB401" s="16"/>
+      <c r="BKC401" s="16"/>
+      <c r="BKD401" s="16"/>
+      <c r="BKE401" s="16"/>
+      <c r="BKF401" s="16"/>
+      <c r="BKG401" s="16"/>
+      <c r="BKH401" s="16"/>
+      <c r="BKI401" s="16"/>
+      <c r="BKJ401" s="16"/>
+      <c r="BKK401" s="16"/>
+      <c r="BKL401" s="16"/>
+      <c r="BKM401" s="16"/>
+      <c r="BKN401" s="16"/>
+      <c r="BKO401" s="16"/>
+      <c r="BKP401" s="16"/>
+      <c r="BKQ401" s="16"/>
+      <c r="BKR401" s="16"/>
+      <c r="BKS401" s="16"/>
+      <c r="BKT401" s="16"/>
+      <c r="BKU401" s="16"/>
+      <c r="BKV401" s="16"/>
+      <c r="BKW401" s="16"/>
+      <c r="BKX401" s="16"/>
+      <c r="BKY401" s="16"/>
+      <c r="BKZ401" s="16"/>
+      <c r="BLA401" s="16"/>
+      <c r="BLB401" s="16"/>
+      <c r="BLC401" s="16"/>
+      <c r="BLD401" s="16"/>
+      <c r="BLE401" s="16"/>
+      <c r="BLF401" s="16"/>
+      <c r="BLG401" s="16"/>
+      <c r="BLH401" s="16"/>
+      <c r="BLI401" s="16"/>
+      <c r="BLJ401" s="16"/>
+      <c r="BLK401" s="16"/>
+      <c r="BLL401" s="16"/>
+      <c r="BLM401" s="16"/>
+      <c r="BLN401" s="16"/>
+      <c r="BLO401" s="16"/>
+      <c r="BLP401" s="16"/>
+      <c r="BLQ401" s="16"/>
+      <c r="BLR401" s="16"/>
+      <c r="BLS401" s="16"/>
+      <c r="BLT401" s="16"/>
+      <c r="BLU401" s="16"/>
+      <c r="BLV401" s="16"/>
+      <c r="BLW401" s="16"/>
+      <c r="BLX401" s="16"/>
+      <c r="BLY401" s="16"/>
+      <c r="BLZ401" s="16"/>
+      <c r="BMA401" s="16"/>
+      <c r="BMB401" s="16"/>
+      <c r="BMC401" s="16"/>
+      <c r="BMD401" s="16"/>
+      <c r="BME401" s="16"/>
+      <c r="BMF401" s="16"/>
+      <c r="BMG401" s="16"/>
+      <c r="BMH401" s="16"/>
+      <c r="BMI401" s="16"/>
+      <c r="BMJ401" s="16"/>
+      <c r="BMK401" s="16"/>
+      <c r="BML401" s="16"/>
+      <c r="BMM401" s="16"/>
+      <c r="BMN401" s="16"/>
+      <c r="BMO401" s="16"/>
+      <c r="BMP401" s="16"/>
+      <c r="BMQ401" s="16"/>
+      <c r="BMR401" s="16"/>
+      <c r="BMS401" s="16"/>
+      <c r="BMT401" s="16"/>
+      <c r="BMU401" s="16"/>
+      <c r="BMV401" s="16"/>
+      <c r="BMW401" s="16"/>
+      <c r="BMX401" s="16"/>
+      <c r="BMY401" s="16"/>
+      <c r="BMZ401" s="16"/>
+      <c r="BNA401" s="16"/>
+      <c r="BNB401" s="16"/>
+      <c r="BNC401" s="16"/>
+      <c r="BND401" s="16"/>
+      <c r="BNE401" s="16"/>
+      <c r="BNF401" s="16"/>
+      <c r="BNG401" s="16"/>
+      <c r="BNH401" s="16"/>
+      <c r="BNI401" s="16"/>
+      <c r="BNJ401" s="16"/>
+      <c r="BNK401" s="16"/>
+      <c r="BNL401" s="16"/>
+      <c r="BNM401" s="16"/>
+      <c r="BNN401" s="16"/>
+      <c r="BNO401" s="16"/>
+      <c r="BNP401" s="16"/>
+      <c r="BNQ401" s="16"/>
+      <c r="BNR401" s="16"/>
+      <c r="BNS401" s="16"/>
+      <c r="BNT401" s="16"/>
+      <c r="BNU401" s="16"/>
+      <c r="BNV401" s="16"/>
+      <c r="BNW401" s="16"/>
+      <c r="BNX401" s="16"/>
+      <c r="BNY401" s="16"/>
+      <c r="BNZ401" s="16"/>
+      <c r="BOA401" s="16"/>
+      <c r="BOB401" s="16"/>
+      <c r="BOC401" s="16"/>
+      <c r="BOD401" s="16"/>
+      <c r="BOE401" s="16"/>
+      <c r="BOF401" s="16"/>
+      <c r="BOG401" s="16"/>
+      <c r="BOH401" s="16"/>
+      <c r="BOI401" s="16"/>
+      <c r="BOJ401" s="16"/>
+      <c r="BOK401" s="16"/>
+      <c r="BOL401" s="16"/>
+      <c r="BOM401" s="16"/>
+      <c r="BON401" s="16"/>
+      <c r="BOO401" s="16"/>
+      <c r="BOP401" s="16"/>
+      <c r="BOQ401" s="16"/>
+      <c r="BOR401" s="16"/>
+      <c r="BOS401" s="16"/>
+      <c r="BOT401" s="16"/>
+      <c r="BOU401" s="16"/>
+      <c r="BOV401" s="16"/>
+      <c r="BOW401" s="16"/>
+      <c r="BOX401" s="16"/>
+      <c r="BOY401" s="16"/>
+      <c r="BOZ401" s="16"/>
+      <c r="BPA401" s="16"/>
+      <c r="BPB401" s="16"/>
+      <c r="BPC401" s="16"/>
+      <c r="BPD401" s="16"/>
+      <c r="BPE401" s="16"/>
+      <c r="BPF401" s="16"/>
+      <c r="BPG401" s="16"/>
+      <c r="BPH401" s="16"/>
+      <c r="BPI401" s="16"/>
+      <c r="BPJ401" s="16"/>
+      <c r="BPK401" s="16"/>
+      <c r="BPL401" s="16"/>
+      <c r="BPM401" s="16"/>
+      <c r="BPN401" s="16"/>
+      <c r="BPO401" s="16"/>
+      <c r="BPP401" s="16"/>
+      <c r="BPQ401" s="16"/>
+      <c r="BPR401" s="16"/>
+      <c r="BPS401" s="16"/>
+      <c r="BPT401" s="16"/>
+      <c r="BPU401" s="16"/>
+      <c r="BPV401" s="16"/>
+      <c r="BPW401" s="16"/>
+      <c r="BPX401" s="16"/>
+      <c r="BPY401" s="16"/>
+      <c r="BPZ401" s="16"/>
+      <c r="BQA401" s="16"/>
+      <c r="BQB401" s="16"/>
+      <c r="BQC401" s="16"/>
+      <c r="BQD401" s="16"/>
+      <c r="BQE401" s="16"/>
+      <c r="BQF401" s="16"/>
+      <c r="BQG401" s="16"/>
+      <c r="BQH401" s="16"/>
+      <c r="BQI401" s="16"/>
+      <c r="BQJ401" s="16"/>
+      <c r="BQK401" s="16"/>
+      <c r="BQL401" s="16"/>
+      <c r="BQM401" s="16"/>
+      <c r="BQN401" s="16"/>
+      <c r="BQO401" s="16"/>
+      <c r="BQP401" s="16"/>
+      <c r="BQQ401" s="16"/>
+      <c r="BQR401" s="16"/>
+      <c r="BQS401" s="16"/>
+      <c r="BQT401" s="16"/>
+      <c r="BQU401" s="16"/>
+      <c r="BQV401" s="16"/>
+      <c r="BQW401" s="16"/>
+      <c r="BQX401" s="16"/>
+      <c r="BQY401" s="16"/>
+      <c r="BQZ401" s="16"/>
+      <c r="BRA401" s="16"/>
+      <c r="BRB401" s="16"/>
+      <c r="BRC401" s="16"/>
+      <c r="BRD401" s="16"/>
+      <c r="BRE401" s="16"/>
+      <c r="BRF401" s="16"/>
+      <c r="BRG401" s="16"/>
+      <c r="BRH401" s="16"/>
+      <c r="BRI401" s="16"/>
+      <c r="BRJ401" s="16"/>
+      <c r="BRK401" s="16"/>
+      <c r="BRL401" s="16"/>
+      <c r="BRM401" s="16"/>
+      <c r="BRN401" s="16"/>
+      <c r="BRO401" s="16"/>
+      <c r="BRP401" s="16"/>
+      <c r="BRQ401" s="16"/>
+      <c r="BRR401" s="16"/>
+      <c r="BRS401" s="16"/>
+      <c r="BRT401" s="16"/>
+      <c r="BRU401" s="16"/>
+      <c r="BRV401" s="16"/>
+      <c r="BRW401" s="16"/>
+      <c r="BRX401" s="16"/>
+      <c r="BRY401" s="16"/>
+      <c r="BRZ401" s="16"/>
+      <c r="BSA401" s="16"/>
+      <c r="BSB401" s="16"/>
+      <c r="BSC401" s="16"/>
+      <c r="BSD401" s="16"/>
+      <c r="BSE401" s="16"/>
+      <c r="BSF401" s="16"/>
+      <c r="BSG401" s="16"/>
+      <c r="BSH401" s="16"/>
+      <c r="BSI401" s="16"/>
+      <c r="BSJ401" s="16"/>
+      <c r="BSK401" s="16"/>
+      <c r="BSL401" s="16"/>
+      <c r="BSM401" s="16"/>
+      <c r="BSN401" s="16"/>
+      <c r="BSO401" s="16"/>
+      <c r="BSP401" s="16"/>
+      <c r="BSQ401" s="16"/>
+      <c r="BSR401" s="16"/>
+      <c r="BSS401" s="16"/>
+      <c r="BST401" s="16"/>
+      <c r="BSU401" s="16"/>
+      <c r="BSV401" s="16"/>
+      <c r="BSW401" s="16"/>
+      <c r="BSX401" s="16"/>
+      <c r="BSY401" s="16"/>
+      <c r="BSZ401" s="16"/>
+      <c r="BTA401" s="16"/>
+      <c r="BTB401" s="16"/>
+      <c r="BTC401" s="16"/>
+      <c r="BTD401" s="16"/>
+      <c r="BTE401" s="16"/>
+      <c r="BTF401" s="16"/>
+      <c r="BTG401" s="16"/>
+      <c r="BTH401" s="16"/>
+      <c r="BTI401" s="16"/>
+      <c r="BTJ401" s="16"/>
+      <c r="BTK401" s="16"/>
+      <c r="BTL401" s="16"/>
+      <c r="BTM401" s="16"/>
+      <c r="BTN401" s="16"/>
+      <c r="BTO401" s="16"/>
+      <c r="BTP401" s="16"/>
+      <c r="BTQ401" s="16"/>
+      <c r="BTR401" s="16"/>
+      <c r="BTS401" s="16"/>
+      <c r="BTT401" s="16"/>
+      <c r="BTU401" s="16"/>
+      <c r="BTV401" s="16"/>
+      <c r="BTW401" s="16"/>
+      <c r="BTX401" s="16"/>
+      <c r="BTY401" s="16"/>
+      <c r="BTZ401" s="16"/>
+      <c r="BUA401" s="16"/>
+      <c r="BUB401" s="16"/>
+      <c r="BUC401" s="16"/>
+      <c r="BUD401" s="16"/>
+      <c r="BUE401" s="16"/>
+      <c r="BUF401" s="16"/>
+      <c r="BUG401" s="16"/>
+      <c r="BUH401" s="16"/>
+      <c r="BUI401" s="16"/>
+      <c r="BUJ401" s="16"/>
+      <c r="BUK401" s="16"/>
+      <c r="BUL401" s="16"/>
+      <c r="BUM401" s="16"/>
+      <c r="BUN401" s="16"/>
+      <c r="BUO401" s="16"/>
+      <c r="BUP401" s="16"/>
+      <c r="BUQ401" s="16"/>
+      <c r="BUR401" s="16"/>
+      <c r="BUS401" s="16"/>
+      <c r="BUT401" s="16"/>
+      <c r="BUU401" s="16"/>
+      <c r="BUV401" s="16"/>
+      <c r="BUW401" s="16"/>
+      <c r="BUX401" s="16"/>
+      <c r="BUY401" s="16"/>
+      <c r="BUZ401" s="16"/>
+      <c r="BVA401" s="16"/>
+      <c r="BVB401" s="16"/>
+      <c r="BVC401" s="16"/>
+      <c r="BVD401" s="16"/>
+      <c r="BVE401" s="16"/>
+      <c r="BVF401" s="16"/>
+      <c r="BVG401" s="16"/>
+      <c r="BVH401" s="16"/>
+      <c r="BVI401" s="16"/>
+      <c r="BVJ401" s="16"/>
+      <c r="BVK401" s="16"/>
+      <c r="BVL401" s="16"/>
+      <c r="BVM401" s="16"/>
+      <c r="BVN401" s="16"/>
+      <c r="BVO401" s="16"/>
+      <c r="BVP401" s="16"/>
+      <c r="BVQ401" s="16"/>
+      <c r="BVR401" s="16"/>
+      <c r="BVS401" s="16"/>
+      <c r="BVT401" s="16"/>
+      <c r="BVU401" s="16"/>
+      <c r="BVV401" s="16"/>
+      <c r="BVW401" s="16"/>
+      <c r="BVX401" s="16"/>
+      <c r="BVY401" s="16"/>
+      <c r="BVZ401" s="16"/>
+      <c r="BWA401" s="16"/>
+      <c r="BWB401" s="16"/>
+      <c r="BWC401" s="16"/>
+      <c r="BWD401" s="16"/>
+      <c r="BWE401" s="16"/>
+      <c r="BWF401" s="16"/>
+      <c r="BWG401" s="16"/>
+      <c r="BWH401" s="16"/>
+      <c r="BWI401" s="16"/>
+      <c r="BWJ401" s="16"/>
+      <c r="BWK401" s="16"/>
+      <c r="BWL401" s="16"/>
+      <c r="BWM401" s="16"/>
+      <c r="BWN401" s="16"/>
+      <c r="BWO401" s="16"/>
+      <c r="BWP401" s="16"/>
+      <c r="BWQ401" s="16"/>
+      <c r="BWR401" s="16"/>
+      <c r="BWS401" s="16"/>
+      <c r="BWT401" s="16"/>
+      <c r="BWU401" s="16"/>
+      <c r="BWV401" s="16"/>
+      <c r="BWW401" s="16"/>
+      <c r="BWX401" s="16"/>
+      <c r="BWY401" s="16"/>
+      <c r="BWZ401" s="16"/>
+      <c r="BXA401" s="16"/>
+      <c r="BXB401" s="16"/>
+      <c r="BXC401" s="16"/>
+      <c r="BXD401" s="16"/>
+      <c r="BXE401" s="16"/>
+      <c r="BXF401" s="16"/>
+      <c r="BXG401" s="16"/>
+      <c r="BXH401" s="16"/>
+      <c r="BXI401" s="16"/>
+      <c r="BXJ401" s="16"/>
+      <c r="BXK401" s="16"/>
+      <c r="BXL401" s="16"/>
+      <c r="BXM401" s="16"/>
+      <c r="BXN401" s="16"/>
+      <c r="BXO401" s="16"/>
+      <c r="BXP401" s="16"/>
+      <c r="BXQ401" s="16"/>
+      <c r="BXR401" s="16"/>
+      <c r="BXS401" s="16"/>
+      <c r="BXT401" s="16"/>
+      <c r="BXU401" s="16"/>
+      <c r="BXV401" s="16"/>
+      <c r="BXW401" s="16"/>
+      <c r="BXX401" s="16"/>
+      <c r="BXY401" s="16"/>
+      <c r="BXZ401" s="16"/>
+      <c r="BYA401" s="16"/>
+      <c r="BYB401" s="16"/>
+      <c r="BYC401" s="16"/>
+      <c r="BYD401" s="16"/>
+      <c r="BYE401" s="16"/>
+      <c r="BYF401" s="16"/>
+      <c r="BYG401" s="16"/>
+      <c r="BYH401" s="16"/>
+      <c r="BYI401" s="16"/>
+      <c r="BYJ401" s="16"/>
+      <c r="BYK401" s="16"/>
+      <c r="BYL401" s="16"/>
+      <c r="BYM401" s="16"/>
+      <c r="BYN401" s="16"/>
+      <c r="BYO401" s="16"/>
+      <c r="BYP401" s="16"/>
+      <c r="BYQ401" s="16"/>
+      <c r="BYR401" s="16"/>
+      <c r="BYS401" s="16"/>
+      <c r="BYT401" s="16"/>
+      <c r="BYU401" s="16"/>
+      <c r="BYV401" s="16"/>
+      <c r="BYW401" s="16"/>
+      <c r="BYX401" s="16"/>
+      <c r="BYY401" s="16"/>
+      <c r="BYZ401" s="16"/>
+      <c r="BZA401" s="16"/>
+      <c r="BZB401" s="16"/>
+      <c r="BZC401" s="16"/>
+      <c r="BZD401" s="16"/>
+      <c r="BZE401" s="16"/>
+      <c r="BZF401" s="16"/>
+      <c r="BZG401" s="16"/>
+      <c r="BZH401" s="16"/>
+      <c r="BZI401" s="16"/>
+      <c r="BZJ401" s="16"/>
+      <c r="BZK401" s="16"/>
+      <c r="BZL401" s="16"/>
+      <c r="BZM401" s="16"/>
+      <c r="BZN401" s="16"/>
+      <c r="BZO401" s="16"/>
+      <c r="BZP401" s="16"/>
+      <c r="BZQ401" s="16"/>
+      <c r="BZR401" s="16"/>
+      <c r="BZS401" s="16"/>
+      <c r="BZT401" s="16"/>
+      <c r="BZU401" s="16"/>
+      <c r="BZV401" s="16"/>
+      <c r="BZW401" s="16"/>
+      <c r="BZX401" s="16"/>
+      <c r="BZY401" s="16"/>
+      <c r="BZZ401" s="16"/>
+      <c r="CAA401" s="16"/>
+      <c r="CAB401" s="16"/>
+      <c r="CAC401" s="16"/>
+      <c r="CAD401" s="16"/>
+      <c r="CAE401" s="16"/>
+      <c r="CAF401" s="16"/>
+      <c r="CAG401" s="16"/>
+      <c r="CAH401" s="16"/>
+      <c r="CAI401" s="16"/>
+      <c r="CAJ401" s="16"/>
+      <c r="CAK401" s="16"/>
+      <c r="CAL401" s="16"/>
+      <c r="CAM401" s="16"/>
+      <c r="CAN401" s="16"/>
+      <c r="CAO401" s="16"/>
+      <c r="CAP401" s="16"/>
+      <c r="CAQ401" s="16"/>
+      <c r="CAR401" s="16"/>
+      <c r="CAS401" s="16"/>
+      <c r="CAT401" s="16"/>
+      <c r="CAU401" s="16"/>
+      <c r="CAV401" s="16"/>
+      <c r="CAW401" s="16"/>
+      <c r="CAX401" s="16"/>
+      <c r="CAY401" s="16"/>
+      <c r="CAZ401" s="16"/>
+      <c r="CBA401" s="16"/>
+      <c r="CBB401" s="16"/>
+      <c r="CBC401" s="16"/>
+      <c r="CBD401" s="16"/>
+      <c r="CBE401" s="16"/>
+      <c r="CBF401" s="16"/>
+      <c r="CBG401" s="16"/>
+      <c r="CBH401" s="16"/>
+      <c r="CBI401" s="16"/>
+      <c r="CBJ401" s="16"/>
+      <c r="CBK401" s="16"/>
+      <c r="CBL401" s="16"/>
+      <c r="CBM401" s="16"/>
+      <c r="CBN401" s="16"/>
+      <c r="CBO401" s="16"/>
+      <c r="CBP401" s="16"/>
+      <c r="CBQ401" s="16"/>
+      <c r="CBR401" s="16"/>
+      <c r="CBS401" s="16"/>
+      <c r="CBT401" s="16"/>
+      <c r="CBU401" s="16"/>
+      <c r="CBV401" s="16"/>
+      <c r="CBW401" s="16"/>
+      <c r="CBX401" s="16"/>
+      <c r="CBY401" s="16"/>
+      <c r="CBZ401" s="16"/>
+      <c r="CCA401" s="16"/>
+      <c r="CCB401" s="16"/>
+      <c r="CCC401" s="16"/>
+      <c r="CCD401" s="16"/>
+      <c r="CCE401" s="16"/>
+      <c r="CCF401" s="16"/>
+      <c r="CCG401" s="16"/>
+      <c r="CCH401" s="16"/>
+      <c r="CCI401" s="16"/>
+      <c r="CCJ401" s="16"/>
+      <c r="CCK401" s="16"/>
+      <c r="CCL401" s="16"/>
+      <c r="CCM401" s="16"/>
+      <c r="CCN401" s="16"/>
+      <c r="CCO401" s="16"/>
+      <c r="CCP401" s="16"/>
+      <c r="CCQ401" s="16"/>
+      <c r="CCR401" s="16"/>
+      <c r="CCS401" s="16"/>
+      <c r="CCT401" s="16"/>
+      <c r="CCU401" s="16"/>
+      <c r="CCV401" s="16"/>
+      <c r="CCW401" s="16"/>
+      <c r="CCX401" s="16"/>
+      <c r="CCY401" s="16"/>
+      <c r="CCZ401" s="16"/>
+      <c r="CDA401" s="16"/>
+      <c r="CDB401" s="16"/>
+      <c r="CDC401" s="16"/>
+      <c r="CDD401" s="16"/>
+      <c r="CDE401" s="16"/>
+      <c r="CDF401" s="16"/>
+      <c r="CDG401" s="16"/>
+      <c r="CDH401" s="16"/>
+      <c r="CDI401" s="16"/>
+      <c r="CDJ401" s="16"/>
+      <c r="CDK401" s="16"/>
+      <c r="CDL401" s="16"/>
+      <c r="CDM401" s="16"/>
+      <c r="CDN401" s="16"/>
+      <c r="CDO401" s="16"/>
+      <c r="CDP401" s="16"/>
+      <c r="CDQ401" s="16"/>
+      <c r="CDR401" s="16"/>
+      <c r="CDS401" s="16"/>
+      <c r="CDT401" s="16"/>
+      <c r="CDU401" s="16"/>
+      <c r="CDV401" s="16"/>
+      <c r="CDW401" s="16"/>
+      <c r="CDX401" s="16"/>
+      <c r="CDY401" s="16"/>
+      <c r="CDZ401" s="16"/>
+      <c r="CEA401" s="16"/>
+      <c r="CEB401" s="16"/>
+      <c r="CEC401" s="16"/>
+      <c r="CED401" s="16"/>
+      <c r="CEE401" s="16"/>
+      <c r="CEF401" s="16"/>
+      <c r="CEG401" s="16"/>
+      <c r="CEH401" s="16"/>
+      <c r="CEI401" s="16"/>
+      <c r="CEJ401" s="16"/>
+      <c r="CEK401" s="16"/>
+      <c r="CEL401" s="16"/>
+      <c r="CEM401" s="16"/>
+      <c r="CEN401" s="16"/>
+      <c r="CEO401" s="16"/>
+      <c r="CEP401" s="16"/>
+      <c r="CEQ401" s="16"/>
+      <c r="CER401" s="16"/>
+      <c r="CES401" s="16"/>
+      <c r="CET401" s="16"/>
+      <c r="CEU401" s="16"/>
+      <c r="CEV401" s="16"/>
+      <c r="CEW401" s="16"/>
+      <c r="CEX401" s="16"/>
+      <c r="CEY401" s="16"/>
+      <c r="CEZ401" s="16"/>
+      <c r="CFA401" s="16"/>
+      <c r="CFB401" s="16"/>
+      <c r="CFC401" s="16"/>
+      <c r="CFD401" s="16"/>
+      <c r="CFE401" s="16"/>
+      <c r="CFF401" s="16"/>
+      <c r="CFG401" s="16"/>
+      <c r="CFH401" s="16"/>
+      <c r="CFI401" s="16"/>
+      <c r="CFJ401" s="16"/>
+      <c r="CFK401" s="16"/>
+      <c r="CFL401" s="16"/>
+      <c r="CFM401" s="16"/>
+      <c r="CFN401" s="16"/>
+      <c r="CFO401" s="16"/>
+      <c r="CFP401" s="16"/>
+      <c r="CFQ401" s="16"/>
+      <c r="CFR401" s="16"/>
+      <c r="CFS401" s="16"/>
+      <c r="CFT401" s="16"/>
+      <c r="CFU401" s="16"/>
+      <c r="CFV401" s="16"/>
+      <c r="CFW401" s="16"/>
+      <c r="CFX401" s="16"/>
+      <c r="CFY401" s="16"/>
+      <c r="CFZ401" s="16"/>
+      <c r="CGA401" s="16"/>
+      <c r="CGB401" s="16"/>
+      <c r="CGC401" s="16"/>
+      <c r="CGD401" s="16"/>
+      <c r="CGE401" s="16"/>
+      <c r="CGF401" s="16"/>
+      <c r="CGG401" s="16"/>
+      <c r="CGH401" s="16"/>
+      <c r="CGI401" s="16"/>
+      <c r="CGJ401" s="16"/>
+      <c r="CGK401" s="16"/>
+      <c r="CGL401" s="16"/>
+      <c r="CGM401" s="16"/>
+      <c r="CGN401" s="16"/>
+      <c r="CGO401" s="16"/>
+      <c r="CGP401" s="16"/>
+      <c r="CGQ401" s="16"/>
+      <c r="CGR401" s="16"/>
+      <c r="CGS401" s="16"/>
+      <c r="CGT401" s="16"/>
+      <c r="CGU401" s="16"/>
+      <c r="CGV401" s="16"/>
+      <c r="CGW401" s="16"/>
+      <c r="CGX401" s="16"/>
+      <c r="CGY401" s="16"/>
+      <c r="CGZ401" s="16"/>
+      <c r="CHA401" s="16"/>
+      <c r="CHB401" s="16"/>
+      <c r="CHC401" s="16"/>
+      <c r="CHD401" s="16"/>
+      <c r="CHE401" s="16"/>
+      <c r="CHF401" s="16"/>
+      <c r="CHG401" s="16"/>
+      <c r="CHH401" s="16"/>
+      <c r="CHI401" s="16"/>
+      <c r="CHJ401" s="16"/>
+      <c r="CHK401" s="16"/>
+      <c r="CHL401" s="16"/>
+      <c r="CHM401" s="16"/>
+      <c r="CHN401" s="16"/>
+      <c r="CHO401" s="16"/>
+      <c r="CHP401" s="16"/>
+      <c r="CHQ401" s="16"/>
+      <c r="CHR401" s="16"/>
+      <c r="CHS401" s="16"/>
+      <c r="CHT401" s="16"/>
+      <c r="CHU401" s="16"/>
+      <c r="CHV401" s="16"/>
+      <c r="CHW401" s="16"/>
+      <c r="CHX401" s="16"/>
+      <c r="CHY401" s="16"/>
+      <c r="CHZ401" s="16"/>
+      <c r="CIA401" s="16"/>
+      <c r="CIB401" s="16"/>
+      <c r="CIC401" s="16"/>
+      <c r="CID401" s="16"/>
+      <c r="CIE401" s="16"/>
+      <c r="CIF401" s="16"/>
+      <c r="CIG401" s="16"/>
+      <c r="CIH401" s="16"/>
+      <c r="CII401" s="16"/>
+      <c r="CIJ401" s="16"/>
+      <c r="CIK401" s="16"/>
+      <c r="CIL401" s="16"/>
+      <c r="CIM401" s="16"/>
+      <c r="CIN401" s="16"/>
+      <c r="CIO401" s="16"/>
+      <c r="CIP401" s="16"/>
+      <c r="CIQ401" s="16"/>
+      <c r="CIR401" s="16"/>
+      <c r="CIS401" s="16"/>
+      <c r="CIT401" s="16"/>
+      <c r="CIU401" s="16"/>
+      <c r="CIV401" s="16"/>
+      <c r="CIW401" s="16"/>
+      <c r="CIX401" s="16"/>
+      <c r="CIY401" s="16"/>
+      <c r="CIZ401" s="16"/>
+      <c r="CJA401" s="16"/>
+      <c r="CJB401" s="16"/>
+      <c r="CJC401" s="16"/>
+      <c r="CJD401" s="16"/>
+      <c r="CJE401" s="16"/>
+      <c r="CJF401" s="16"/>
+      <c r="CJG401" s="16"/>
+      <c r="CJH401" s="16"/>
+      <c r="CJI401" s="16"/>
+      <c r="CJJ401" s="16"/>
+      <c r="CJK401" s="16"/>
+      <c r="CJL401" s="16"/>
+      <c r="CJM401" s="16"/>
+      <c r="CJN401" s="16"/>
+      <c r="CJO401" s="16"/>
+      <c r="CJP401" s="16"/>
+      <c r="CJQ401" s="16"/>
+      <c r="CJR401" s="16"/>
+      <c r="CJS401" s="16"/>
+      <c r="CJT401" s="16"/>
+      <c r="CJU401" s="16"/>
+      <c r="CJV401" s="16"/>
+      <c r="CJW401" s="16"/>
+      <c r="CJX401" s="16"/>
+      <c r="CJY401" s="16"/>
+      <c r="CJZ401" s="16"/>
+      <c r="CKA401" s="16"/>
+      <c r="CKB401" s="16"/>
+      <c r="CKC401" s="16"/>
+      <c r="CKD401" s="16"/>
+      <c r="CKE401" s="16"/>
+      <c r="CKF401" s="16"/>
+      <c r="CKG401" s="16"/>
+      <c r="CKH401" s="16"/>
+      <c r="CKI401" s="16"/>
+      <c r="CKJ401" s="16"/>
+      <c r="CKK401" s="16"/>
+      <c r="CKL401" s="16"/>
+      <c r="CKM401" s="16"/>
+      <c r="CKN401" s="16"/>
+      <c r="CKO401" s="16"/>
+      <c r="CKP401" s="16"/>
+      <c r="CKQ401" s="16"/>
+      <c r="CKR401" s="16"/>
+      <c r="CKS401" s="16"/>
+      <c r="CKT401" s="16"/>
+      <c r="CKU401" s="16"/>
+      <c r="CKV401" s="16"/>
+      <c r="CKW401" s="16"/>
+      <c r="CKX401" s="16"/>
+      <c r="CKY401" s="16"/>
+      <c r="CKZ401" s="16"/>
+      <c r="CLA401" s="16"/>
+      <c r="CLB401" s="16"/>
+      <c r="CLC401" s="16"/>
+      <c r="CLD401" s="16"/>
+      <c r="CLE401" s="16"/>
+      <c r="CLF401" s="16"/>
+      <c r="CLG401" s="16"/>
+      <c r="CLH401" s="16"/>
+      <c r="CLI401" s="16"/>
+      <c r="CLJ401" s="16"/>
+      <c r="CLK401" s="16"/>
+      <c r="CLL401" s="16"/>
+      <c r="CLM401" s="16"/>
+      <c r="CLN401" s="16"/>
+      <c r="CLO401" s="16"/>
+      <c r="CLP401" s="16"/>
+      <c r="CLQ401" s="16"/>
+      <c r="CLR401" s="16"/>
+      <c r="CLS401" s="16"/>
+      <c r="CLT401" s="16"/>
+      <c r="CLU401" s="16"/>
+      <c r="CLV401" s="16"/>
+      <c r="CLW401" s="16"/>
+      <c r="CLX401" s="16"/>
+      <c r="CLY401" s="16"/>
+      <c r="CLZ401" s="16"/>
+      <c r="CMA401" s="16"/>
+      <c r="CMB401" s="16"/>
+      <c r="CMC401" s="16"/>
+      <c r="CMD401" s="16"/>
+      <c r="CME401" s="16"/>
+      <c r="CMF401" s="16"/>
+      <c r="CMG401" s="16"/>
+      <c r="CMH401" s="16"/>
+      <c r="CMI401" s="16"/>
+      <c r="CMJ401" s="16"/>
+      <c r="CMK401" s="16"/>
+      <c r="CML401" s="16"/>
+      <c r="CMM401" s="16"/>
+      <c r="CMN401" s="16"/>
+      <c r="CMO401" s="16"/>
+      <c r="CMP401" s="16"/>
+      <c r="CMQ401" s="16"/>
+      <c r="CMR401" s="16"/>
+      <c r="CMS401" s="16"/>
+      <c r="CMT401" s="16"/>
+      <c r="CMU401" s="16"/>
+      <c r="CMV401" s="16"/>
+      <c r="CMW401" s="16"/>
+      <c r="CMX401" s="16"/>
+      <c r="CMY401" s="16"/>
+      <c r="CMZ401" s="16"/>
+      <c r="CNA401" s="16"/>
+      <c r="CNB401" s="16"/>
+      <c r="CNC401" s="16"/>
+      <c r="CND401" s="16"/>
+      <c r="CNE401" s="16"/>
+      <c r="CNF401" s="16"/>
+      <c r="CNG401" s="16"/>
+      <c r="CNH401" s="16"/>
+      <c r="CNI401" s="16"/>
+      <c r="CNJ401" s="16"/>
+      <c r="CNK401" s="16"/>
+      <c r="CNL401" s="16"/>
+      <c r="CNM401" s="16"/>
+      <c r="CNN401" s="16"/>
+      <c r="CNO401" s="16"/>
+      <c r="CNP401" s="16"/>
+      <c r="CNQ401" s="16"/>
+      <c r="CNR401" s="16"/>
+      <c r="CNS401" s="16"/>
+      <c r="CNT401" s="16"/>
+      <c r="CNU401" s="16"/>
+      <c r="CNV401" s="16"/>
+      <c r="CNW401" s="16"/>
+      <c r="CNX401" s="16"/>
+      <c r="CNY401" s="16"/>
+      <c r="CNZ401" s="16"/>
+      <c r="COA401" s="16"/>
+      <c r="COB401" s="16"/>
+      <c r="COC401" s="16"/>
+      <c r="COD401" s="16"/>
+      <c r="COE401" s="16"/>
+      <c r="COF401" s="16"/>
+      <c r="COG401" s="16"/>
+      <c r="COH401" s="16"/>
+      <c r="COI401" s="16"/>
+      <c r="COJ401" s="16"/>
+      <c r="COK401" s="16"/>
+      <c r="COL401" s="16"/>
+      <c r="COM401" s="16"/>
+      <c r="CON401" s="16"/>
+      <c r="COO401" s="16"/>
+      <c r="COP401" s="16"/>
+      <c r="COQ401" s="16"/>
+      <c r="COR401" s="16"/>
+      <c r="COS401" s="16"/>
+      <c r="COT401" s="16"/>
+      <c r="COU401" s="16"/>
+      <c r="COV401" s="16"/>
+      <c r="COW401" s="16"/>
+      <c r="COX401" s="16"/>
+      <c r="COY401" s="16"/>
+      <c r="COZ401" s="16"/>
+      <c r="CPA401" s="16"/>
+      <c r="CPB401" s="16"/>
+      <c r="CPC401" s="16"/>
+      <c r="CPD401" s="16"/>
+      <c r="CPE401" s="16"/>
+      <c r="CPF401" s="16"/>
+      <c r="CPG401" s="16"/>
+      <c r="CPH401" s="16"/>
+      <c r="CPI401" s="16"/>
+      <c r="CPJ401" s="16"/>
+      <c r="CPK401" s="16"/>
+      <c r="CPL401" s="16"/>
+      <c r="CPM401" s="16"/>
+      <c r="CPN401" s="16"/>
+      <c r="CPO401" s="16"/>
+      <c r="CPP401" s="16"/>
+      <c r="CPQ401" s="16"/>
+      <c r="CPR401" s="16"/>
+      <c r="CPS401" s="16"/>
+      <c r="CPT401" s="16"/>
+      <c r="CPU401" s="16"/>
+      <c r="CPV401" s="16"/>
+      <c r="CPW401" s="16"/>
+      <c r="CPX401" s="16"/>
+      <c r="CPY401" s="16"/>
+      <c r="CPZ401" s="16"/>
+      <c r="CQA401" s="16"/>
+      <c r="CQB401" s="16"/>
+      <c r="CQC401" s="16"/>
+      <c r="CQD401" s="16"/>
+      <c r="CQE401" s="16"/>
+      <c r="CQF401" s="16"/>
+      <c r="CQG401" s="16"/>
+      <c r="CQH401" s="16"/>
+      <c r="CQI401" s="16"/>
+      <c r="CQJ401" s="16"/>
+      <c r="CQK401" s="16"/>
+      <c r="CQL401" s="16"/>
+      <c r="CQM401" s="16"/>
+      <c r="CQN401" s="16"/>
+      <c r="CQO401" s="16"/>
+      <c r="CQP401" s="16"/>
+      <c r="CQQ401" s="16"/>
+      <c r="CQR401" s="16"/>
+      <c r="CQS401" s="16"/>
+      <c r="CQT401" s="16"/>
+      <c r="CQU401" s="16"/>
+      <c r="CQV401" s="16"/>
+      <c r="CQW401" s="16"/>
+      <c r="CQX401" s="16"/>
+      <c r="CQY401" s="16"/>
+      <c r="CQZ401" s="16"/>
+      <c r="CRA401" s="16"/>
+      <c r="CRB401" s="16"/>
+      <c r="CRC401" s="16"/>
+      <c r="CRD401" s="16"/>
+      <c r="CRE401" s="16"/>
+      <c r="CRF401" s="16"/>
+      <c r="CRG401" s="16"/>
+      <c r="CRH401" s="16"/>
+      <c r="CRI401" s="16"/>
+      <c r="CRJ401" s="16"/>
+      <c r="CRK401" s="16"/>
+      <c r="CRL401" s="16"/>
+      <c r="CRM401" s="16"/>
+      <c r="CRN401" s="16"/>
+      <c r="CRO401" s="16"/>
+      <c r="CRP401" s="16"/>
+      <c r="CRQ401" s="16"/>
+      <c r="CRR401" s="16"/>
+      <c r="CRS401" s="16"/>
+      <c r="CRT401" s="16"/>
+      <c r="CRU401" s="16"/>
+      <c r="CRV401" s="16"/>
+      <c r="CRW401" s="16"/>
+      <c r="CRX401" s="16"/>
+      <c r="CRY401" s="16"/>
+      <c r="CRZ401" s="16"/>
+      <c r="CSA401" s="16"/>
+      <c r="CSB401" s="16"/>
+      <c r="CSC401" s="16"/>
+      <c r="CSD401" s="16"/>
+      <c r="CSE401" s="16"/>
+      <c r="CSF401" s="16"/>
+      <c r="CSG401" s="16"/>
+      <c r="CSH401" s="16"/>
+      <c r="CSI401" s="16"/>
+      <c r="CSJ401" s="16"/>
+      <c r="CSK401" s="16"/>
+      <c r="CSL401" s="16"/>
+      <c r="CSM401" s="16"/>
+      <c r="CSN401" s="16"/>
+      <c r="CSO401" s="16"/>
+      <c r="CSP401" s="16"/>
+      <c r="CSQ401" s="16"/>
+      <c r="CSR401" s="16"/>
+      <c r="CSS401" s="16"/>
+      <c r="CST401" s="16"/>
+      <c r="CSU401" s="16"/>
+      <c r="CSV401" s="16"/>
+      <c r="CSW401" s="16"/>
+      <c r="CSX401" s="16"/>
+      <c r="CSY401" s="16"/>
+      <c r="CSZ401" s="16"/>
+      <c r="CTA401" s="16"/>
+      <c r="CTB401" s="16"/>
+      <c r="CTC401" s="16"/>
+      <c r="CTD401" s="16"/>
+      <c r="CTE401" s="16"/>
+      <c r="CTF401" s="16"/>
+      <c r="CTG401" s="16"/>
+      <c r="CTH401" s="16"/>
+      <c r="CTI401" s="16"/>
+      <c r="CTJ401" s="16"/>
+      <c r="CTK401" s="16"/>
+      <c r="CTL401" s="16"/>
+      <c r="CTM401" s="16"/>
+      <c r="CTN401" s="16"/>
+      <c r="CTO401" s="16"/>
+      <c r="CTP401" s="16"/>
+      <c r="CTQ401" s="16"/>
+      <c r="CTR401" s="16"/>
+      <c r="CTS401" s="16"/>
+      <c r="CTT401" s="16"/>
+      <c r="CTU401" s="16"/>
+      <c r="CTV401" s="16"/>
+      <c r="CTW401" s="16"/>
+      <c r="CTX401" s="16"/>
+      <c r="CTY401" s="16"/>
+      <c r="CTZ401" s="16"/>
+      <c r="CUA401" s="16"/>
+      <c r="CUB401" s="16"/>
+      <c r="CUC401" s="16"/>
+      <c r="CUD401" s="16"/>
+      <c r="CUE401" s="16"/>
+      <c r="CUF401" s="16"/>
+      <c r="CUG401" s="16"/>
+      <c r="CUH401" s="16"/>
+      <c r="CUI401" s="16"/>
+      <c r="CUJ401" s="16"/>
+      <c r="CUK401" s="16"/>
+      <c r="CUL401" s="16"/>
+      <c r="CUM401" s="16"/>
+      <c r="CUN401" s="16"/>
+      <c r="CUO401" s="16"/>
+      <c r="CUP401" s="16"/>
+      <c r="CUQ401" s="16"/>
+      <c r="CUR401" s="16"/>
+      <c r="CUS401" s="16"/>
+      <c r="CUT401" s="16"/>
+      <c r="CUU401" s="16"/>
+      <c r="CUV401" s="16"/>
+      <c r="CUW401" s="16"/>
+      <c r="CUX401" s="16"/>
+      <c r="CUY401" s="16"/>
+      <c r="CUZ401" s="16"/>
+      <c r="CVA401" s="16"/>
+      <c r="CVB401" s="16"/>
+      <c r="CVC401" s="16"/>
+      <c r="CVD401" s="16"/>
+      <c r="CVE401" s="16"/>
+      <c r="CVF401" s="16"/>
+      <c r="CVG401" s="16"/>
+      <c r="CVH401" s="16"/>
+      <c r="CVI401" s="16"/>
+      <c r="CVJ401" s="16"/>
+      <c r="CVK401" s="16"/>
+      <c r="CVL401" s="16"/>
+      <c r="CVM401" s="16"/>
+      <c r="CVN401" s="16"/>
+      <c r="CVO401" s="16"/>
+      <c r="CVP401" s="16"/>
+      <c r="CVQ401" s="16"/>
+      <c r="CVR401" s="16"/>
+      <c r="CVS401" s="16"/>
+      <c r="CVT401" s="16"/>
+      <c r="CVU401" s="16"/>
+      <c r="CVV401" s="16"/>
+      <c r="CVW401" s="16"/>
+      <c r="CVX401" s="16"/>
+      <c r="CVY401" s="16"/>
+      <c r="CVZ401" s="16"/>
+      <c r="CWA401" s="16"/>
+      <c r="CWB401" s="16"/>
+      <c r="CWC401" s="16"/>
+      <c r="CWD401" s="16"/>
+      <c r="CWE401" s="16"/>
+      <c r="CWF401" s="16"/>
+      <c r="CWG401" s="16"/>
+      <c r="CWH401" s="16"/>
+      <c r="CWI401" s="16"/>
+      <c r="CWJ401" s="16"/>
+      <c r="CWK401" s="16"/>
+      <c r="CWL401" s="16"/>
+      <c r="CWM401" s="16"/>
+      <c r="CWN401" s="16"/>
+      <c r="CWO401" s="16"/>
+      <c r="CWP401" s="16"/>
+      <c r="CWQ401" s="16"/>
+      <c r="CWR401" s="16"/>
+      <c r="CWS401" s="16"/>
+      <c r="CWT401" s="16"/>
+      <c r="CWU401" s="16"/>
+      <c r="CWV401" s="16"/>
+      <c r="CWW401" s="16"/>
+      <c r="CWX401" s="16"/>
+      <c r="CWY401" s="16"/>
+      <c r="CWZ401" s="16"/>
+      <c r="CXA401" s="16"/>
+      <c r="CXB401" s="16"/>
+      <c r="CXC401" s="16"/>
+      <c r="CXD401" s="16"/>
+      <c r="CXE401" s="16"/>
+      <c r="CXF401" s="16"/>
+      <c r="CXG401" s="16"/>
+      <c r="CXH401" s="16"/>
+      <c r="CXI401" s="16"/>
+      <c r="CXJ401" s="16"/>
+      <c r="CXK401" s="16"/>
+      <c r="CXL401" s="16"/>
+      <c r="CXM401" s="16"/>
+      <c r="CXN401" s="16"/>
+      <c r="CXO401" s="16"/>
+      <c r="CXP401" s="16"/>
+      <c r="CXQ401" s="16"/>
+      <c r="CXR401" s="16"/>
+      <c r="CXS401" s="16"/>
+      <c r="CXT401" s="16"/>
+      <c r="CXU401" s="16"/>
+      <c r="CXV401" s="16"/>
+      <c r="CXW401" s="16"/>
+      <c r="CXX401" s="16"/>
+      <c r="CXY401" s="16"/>
+      <c r="CXZ401" s="16"/>
+      <c r="CYA401" s="16"/>
+      <c r="CYB401" s="16"/>
+      <c r="CYC401" s="16"/>
+      <c r="CYD401" s="16"/>
+      <c r="CYE401" s="16"/>
+      <c r="CYF401" s="16"/>
+      <c r="CYG401" s="16"/>
+      <c r="CYH401" s="16"/>
+      <c r="CYI401" s="16"/>
+      <c r="CYJ401" s="16"/>
+      <c r="CYK401" s="16"/>
+      <c r="CYL401" s="16"/>
+      <c r="CYM401" s="16"/>
+      <c r="CYN401" s="16"/>
+      <c r="CYO401" s="16"/>
+      <c r="CYP401" s="16"/>
+      <c r="CYQ401" s="16"/>
+      <c r="CYR401" s="16"/>
+      <c r="CYS401" s="16"/>
+      <c r="CYT401" s="16"/>
+      <c r="CYU401" s="16"/>
+      <c r="CYV401" s="16"/>
+      <c r="CYW401" s="16"/>
+      <c r="CYX401" s="16"/>
+      <c r="CYY401" s="16"/>
+      <c r="CYZ401" s="16"/>
+      <c r="CZA401" s="16"/>
+      <c r="CZB401" s="16"/>
+      <c r="CZC401" s="16"/>
+      <c r="CZD401" s="16"/>
+      <c r="CZE401" s="16"/>
+      <c r="CZF401" s="16"/>
+      <c r="CZG401" s="16"/>
+      <c r="CZH401" s="16"/>
+      <c r="CZI401" s="16"/>
+      <c r="CZJ401" s="16"/>
+      <c r="CZK401" s="16"/>
+      <c r="CZL401" s="16"/>
+      <c r="CZM401" s="16"/>
+      <c r="CZN401" s="16"/>
+      <c r="CZO401" s="16"/>
+      <c r="CZP401" s="16"/>
+      <c r="CZQ401" s="16"/>
+      <c r="CZR401" s="16"/>
+      <c r="CZS401" s="16"/>
+      <c r="CZT401" s="16"/>
+      <c r="CZU401" s="16"/>
+      <c r="CZV401" s="16"/>
+      <c r="CZW401" s="16"/>
+      <c r="CZX401" s="16"/>
+      <c r="CZY401" s="16"/>
+      <c r="CZZ401" s="16"/>
+      <c r="DAA401" s="16"/>
+      <c r="DAB401" s="16"/>
+      <c r="DAC401" s="16"/>
+      <c r="DAD401" s="16"/>
+      <c r="DAE401" s="16"/>
+      <c r="DAF401" s="16"/>
+      <c r="DAG401" s="16"/>
+      <c r="DAH401" s="16"/>
+      <c r="DAI401" s="16"/>
+      <c r="DAJ401" s="16"/>
+      <c r="DAK401" s="16"/>
+      <c r="DAL401" s="16"/>
+      <c r="DAM401" s="16"/>
+      <c r="DAN401" s="16"/>
+      <c r="DAO401" s="16"/>
+      <c r="DAP401" s="16"/>
+      <c r="DAQ401" s="16"/>
+      <c r="DAR401" s="16"/>
+      <c r="DAS401" s="16"/>
+      <c r="DAT401" s="16"/>
+      <c r="DAU401" s="16"/>
+      <c r="DAV401" s="16"/>
+      <c r="DAW401" s="16"/>
+      <c r="DAX401" s="16"/>
+      <c r="DAY401" s="16"/>
+      <c r="DAZ401" s="16"/>
+      <c r="DBA401" s="16"/>
+      <c r="DBB401" s="16"/>
+      <c r="DBC401" s="16"/>
+      <c r="DBD401" s="16"/>
+      <c r="DBE401" s="16"/>
+      <c r="DBF401" s="16"/>
+      <c r="DBG401" s="16"/>
+      <c r="DBH401" s="16"/>
+      <c r="DBI401" s="16"/>
+      <c r="DBJ401" s="16"/>
+      <c r="DBK401" s="16"/>
+      <c r="DBL401" s="16"/>
+      <c r="DBM401" s="16"/>
+      <c r="DBN401" s="16"/>
+      <c r="DBO401" s="16"/>
+      <c r="DBP401" s="16"/>
+      <c r="DBQ401" s="16"/>
+      <c r="DBR401" s="16"/>
+      <c r="DBS401" s="16"/>
+      <c r="DBT401" s="16"/>
+      <c r="DBU401" s="16"/>
+      <c r="DBV401" s="16"/>
+      <c r="DBW401" s="16"/>
+      <c r="DBX401" s="16"/>
+      <c r="DBY401" s="16"/>
+      <c r="DBZ401" s="16"/>
+      <c r="DCA401" s="16"/>
+      <c r="DCB401" s="16"/>
+      <c r="DCC401" s="16"/>
+      <c r="DCD401" s="16"/>
+      <c r="DCE401" s="16"/>
+      <c r="DCF401" s="16"/>
+      <c r="DCG401" s="16"/>
+      <c r="DCH401" s="16"/>
+      <c r="DCI401" s="16"/>
+      <c r="DCJ401" s="16"/>
+      <c r="DCK401" s="16"/>
+      <c r="DCL401" s="16"/>
+      <c r="DCM401" s="16"/>
+      <c r="DCN401" s="16"/>
+      <c r="DCO401" s="16"/>
+      <c r="DCP401" s="16"/>
+      <c r="DCQ401" s="16"/>
+      <c r="DCR401" s="16"/>
+      <c r="DCS401" s="16"/>
+      <c r="DCT401" s="16"/>
+      <c r="DCU401" s="16"/>
+      <c r="DCV401" s="16"/>
+      <c r="DCW401" s="16"/>
+      <c r="DCX401" s="16"/>
+      <c r="DCY401" s="16"/>
+      <c r="DCZ401" s="16"/>
+      <c r="DDA401" s="16"/>
+      <c r="DDB401" s="16"/>
+      <c r="DDC401" s="16"/>
+      <c r="DDD401" s="16"/>
+      <c r="DDE401" s="16"/>
+      <c r="DDF401" s="16"/>
+      <c r="DDG401" s="16"/>
+      <c r="DDH401" s="16"/>
+      <c r="DDI401" s="16"/>
+      <c r="DDJ401" s="16"/>
+      <c r="DDK401" s="16"/>
+      <c r="DDL401" s="16"/>
+      <c r="DDM401" s="16"/>
+      <c r="DDN401" s="16"/>
+      <c r="DDO401" s="16"/>
+      <c r="DDP401" s="16"/>
+      <c r="DDQ401" s="16"/>
+      <c r="DDR401" s="16"/>
+      <c r="DDS401" s="16"/>
+      <c r="DDT401" s="16"/>
+      <c r="DDU401" s="16"/>
+      <c r="DDV401" s="16"/>
+      <c r="DDW401" s="16"/>
+      <c r="DDX401" s="16"/>
+      <c r="DDY401" s="16"/>
+      <c r="DDZ401" s="16"/>
+      <c r="DEA401" s="16"/>
+      <c r="DEB401" s="16"/>
+      <c r="DEC401" s="16"/>
+      <c r="DED401" s="16"/>
+      <c r="DEE401" s="16"/>
+      <c r="DEF401" s="16"/>
+      <c r="DEG401" s="16"/>
+      <c r="DEH401" s="16"/>
+      <c r="DEI401" s="16"/>
+      <c r="DEJ401" s="16"/>
+      <c r="DEK401" s="16"/>
+      <c r="DEL401" s="16"/>
+      <c r="DEM401" s="16"/>
+      <c r="DEN401" s="16"/>
+      <c r="DEO401" s="16"/>
+      <c r="DEP401" s="16"/>
+      <c r="DEQ401" s="16"/>
+      <c r="DER401" s="16"/>
+      <c r="DES401" s="16"/>
+      <c r="DET401" s="16"/>
+      <c r="DEU401" s="16"/>
+      <c r="DEV401" s="16"/>
+      <c r="DEW401" s="16"/>
+      <c r="DEX401" s="16"/>
+      <c r="DEY401" s="16"/>
+      <c r="DEZ401" s="16"/>
+      <c r="DFA401" s="16"/>
+      <c r="DFB401" s="16"/>
+      <c r="DFC401" s="16"/>
+      <c r="DFD401" s="16"/>
+      <c r="DFE401" s="16"/>
+      <c r="DFF401" s="16"/>
+      <c r="DFG401" s="16"/>
+      <c r="DFH401" s="16"/>
+      <c r="DFI401" s="16"/>
+      <c r="DFJ401" s="16"/>
+      <c r="DFK401" s="16"/>
+      <c r="DFL401" s="16"/>
+      <c r="DFM401" s="16"/>
+      <c r="DFN401" s="16"/>
+      <c r="DFO401" s="16"/>
+      <c r="DFP401" s="16"/>
+      <c r="DFQ401" s="16"/>
+      <c r="DFR401" s="16"/>
+      <c r="DFS401" s="16"/>
+      <c r="DFT401" s="16"/>
+      <c r="DFU401" s="16"/>
+      <c r="DFV401" s="16"/>
+      <c r="DFW401" s="16"/>
+      <c r="DFX401" s="16"/>
+      <c r="DFY401" s="16"/>
+      <c r="DFZ401" s="16"/>
+      <c r="DGA401" s="16"/>
+      <c r="DGB401" s="16"/>
+      <c r="DGC401" s="16"/>
+      <c r="DGD401" s="16"/>
+      <c r="DGE401" s="16"/>
+      <c r="DGF401" s="16"/>
+      <c r="DGG401" s="16"/>
+      <c r="DGH401" s="16"/>
+      <c r="DGI401" s="16"/>
+      <c r="DGJ401" s="16"/>
+      <c r="DGK401" s="16"/>
+      <c r="DGL401" s="16"/>
+      <c r="DGM401" s="16"/>
+      <c r="DGN401" s="16"/>
+      <c r="DGO401" s="16"/>
+      <c r="DGP401" s="16"/>
+      <c r="DGQ401" s="16"/>
+      <c r="DGR401" s="16"/>
+      <c r="DGS401" s="16"/>
+      <c r="DGT401" s="16"/>
+      <c r="DGU401" s="16"/>
+      <c r="DGV401" s="16"/>
+      <c r="DGW401" s="16"/>
+      <c r="DGX401" s="16"/>
+      <c r="DGY401" s="16"/>
+      <c r="DGZ401" s="16"/>
+      <c r="DHA401" s="16"/>
+      <c r="DHB401" s="16"/>
+      <c r="DHC401" s="16"/>
+      <c r="DHD401" s="16"/>
+      <c r="DHE401" s="16"/>
+      <c r="DHF401" s="16"/>
+      <c r="DHG401" s="16"/>
+      <c r="DHH401" s="16"/>
+      <c r="DHI401" s="16"/>
+      <c r="DHJ401" s="16"/>
+      <c r="DHK401" s="16"/>
+      <c r="DHL401" s="16"/>
+      <c r="DHM401" s="16"/>
+      <c r="DHN401" s="16"/>
+      <c r="DHO401" s="16"/>
+      <c r="DHP401" s="16"/>
+      <c r="DHQ401" s="16"/>
+      <c r="DHR401" s="16"/>
+      <c r="DHS401" s="16"/>
+      <c r="DHT401" s="16"/>
+      <c r="DHU401" s="16"/>
+      <c r="DHV401" s="16"/>
+      <c r="DHW401" s="16"/>
+      <c r="DHX401" s="16"/>
+      <c r="DHY401" s="16"/>
+      <c r="DHZ401" s="16"/>
+      <c r="DIA401" s="16"/>
+      <c r="DIB401" s="16"/>
+      <c r="DIC401" s="16"/>
+      <c r="DID401" s="16"/>
+      <c r="DIE401" s="16"/>
+      <c r="DIF401" s="16"/>
+      <c r="DIG401" s="16"/>
+      <c r="DIH401" s="16"/>
+      <c r="DII401" s="16"/>
+      <c r="DIJ401" s="16"/>
+      <c r="DIK401" s="16"/>
+      <c r="DIL401" s="16"/>
+      <c r="DIM401" s="16"/>
+      <c r="DIN401" s="16"/>
+      <c r="DIO401" s="16"/>
+      <c r="DIP401" s="16"/>
+      <c r="DIQ401" s="16"/>
+      <c r="DIR401" s="16"/>
+      <c r="DIS401" s="16"/>
+      <c r="DIT401" s="16"/>
+      <c r="DIU401" s="16"/>
+      <c r="DIV401" s="16"/>
+      <c r="DIW401" s="16"/>
+      <c r="DIX401" s="16"/>
+      <c r="DIY401" s="16"/>
+      <c r="DIZ401" s="16"/>
+      <c r="DJA401" s="16"/>
+      <c r="DJB401" s="16"/>
+      <c r="DJC401" s="16"/>
+      <c r="DJD401" s="16"/>
+      <c r="DJE401" s="16"/>
+      <c r="DJF401" s="16"/>
+      <c r="DJG401" s="16"/>
+      <c r="DJH401" s="16"/>
+      <c r="DJI401" s="16"/>
+      <c r="DJJ401" s="16"/>
+      <c r="DJK401" s="16"/>
+      <c r="DJL401" s="16"/>
+      <c r="DJM401" s="16"/>
+      <c r="DJN401" s="16"/>
+      <c r="DJO401" s="16"/>
+      <c r="DJP401" s="16"/>
+      <c r="DJQ401" s="16"/>
+      <c r="DJR401" s="16"/>
+      <c r="DJS401" s="16"/>
+      <c r="DJT401" s="16"/>
+      <c r="DJU401" s="16"/>
+      <c r="DJV401" s="16"/>
+      <c r="DJW401" s="16"/>
+      <c r="DJX401" s="16"/>
+      <c r="DJY401" s="16"/>
+      <c r="DJZ401" s="16"/>
+      <c r="DKA401" s="16"/>
+      <c r="DKB401" s="16"/>
+      <c r="DKC401" s="16"/>
+      <c r="DKD401" s="16"/>
+      <c r="DKE401" s="16"/>
+      <c r="DKF401" s="16"/>
+      <c r="DKG401" s="16"/>
+      <c r="DKH401" s="16"/>
+      <c r="DKI401" s="16"/>
+      <c r="DKJ401" s="16"/>
+      <c r="DKK401" s="16"/>
+      <c r="DKL401" s="16"/>
+      <c r="DKM401" s="16"/>
+      <c r="DKN401" s="16"/>
+      <c r="DKO401" s="16"/>
+      <c r="DKP401" s="16"/>
+      <c r="DKQ401" s="16"/>
+      <c r="DKR401" s="16"/>
+      <c r="DKS401" s="16"/>
+      <c r="DKT401" s="16"/>
+      <c r="DKU401" s="16"/>
+      <c r="DKV401" s="16"/>
+      <c r="DKW401" s="16"/>
+      <c r="DKX401" s="16"/>
+      <c r="DKY401" s="16"/>
+      <c r="DKZ401" s="16"/>
+      <c r="DLA401" s="16"/>
+      <c r="DLB401" s="16"/>
+      <c r="DLC401" s="16"/>
+      <c r="DLD401" s="16"/>
+      <c r="DLE401" s="16"/>
+      <c r="DLF401" s="16"/>
+      <c r="DLG401" s="16"/>
+      <c r="DLH401" s="16"/>
+      <c r="DLI401" s="16"/>
+      <c r="DLJ401" s="16"/>
+      <c r="DLK401" s="16"/>
+      <c r="DLL401" s="16"/>
+      <c r="DLM401" s="16"/>
+      <c r="DLN401" s="16"/>
+      <c r="DLO401" s="16"/>
+      <c r="DLP401" s="16"/>
+      <c r="DLQ401" s="16"/>
+      <c r="DLR401" s="16"/>
+      <c r="DLS401" s="16"/>
+      <c r="DLT401" s="16"/>
+      <c r="DLU401" s="16"/>
+      <c r="DLV401" s="16"/>
+      <c r="DLW401" s="16"/>
+      <c r="DLX401" s="16"/>
+      <c r="DLY401" s="16"/>
+      <c r="DLZ401" s="16"/>
+      <c r="DMA401" s="16"/>
+      <c r="DMB401" s="16"/>
+      <c r="DMC401" s="16"/>
+      <c r="DMD401" s="16"/>
+      <c r="DME401" s="16"/>
+      <c r="DMF401" s="16"/>
+      <c r="DMG401" s="16"/>
+      <c r="DMH401" s="16"/>
+      <c r="DMI401" s="16"/>
+      <c r="DMJ401" s="16"/>
+      <c r="DMK401" s="16"/>
+      <c r="DML401" s="16"/>
+      <c r="DMM401" s="16"/>
+      <c r="DMN401" s="16"/>
+      <c r="DMO401" s="16"/>
+      <c r="DMP401" s="16"/>
+      <c r="DMQ401" s="16"/>
+      <c r="DMR401" s="16"/>
+      <c r="DMS401" s="16"/>
+      <c r="DMT401" s="16"/>
+      <c r="DMU401" s="16"/>
+      <c r="DMV401" s="16"/>
+      <c r="DMW401" s="16"/>
+      <c r="DMX401" s="16"/>
+      <c r="DMY401" s="16"/>
+      <c r="DMZ401" s="16"/>
+      <c r="DNA401" s="16"/>
+      <c r="DNB401" s="16"/>
+      <c r="DNC401" s="16"/>
+      <c r="DND401" s="16"/>
+      <c r="DNE401" s="16"/>
+      <c r="DNF401" s="16"/>
+      <c r="DNG401" s="16"/>
+      <c r="DNH401" s="16"/>
+      <c r="DNI401" s="16"/>
+      <c r="DNJ401" s="16"/>
+      <c r="DNK401" s="16"/>
+      <c r="DNL401" s="16"/>
+      <c r="DNM401" s="16"/>
+      <c r="DNN401" s="16"/>
+      <c r="DNO401" s="16"/>
+      <c r="DNP401" s="16"/>
+      <c r="DNQ401" s="16"/>
+      <c r="DNR401" s="16"/>
+      <c r="DNS401" s="16"/>
+      <c r="DNT401" s="16"/>
+      <c r="DNU401" s="16"/>
+      <c r="DNV401" s="16"/>
+      <c r="DNW401" s="16"/>
+      <c r="DNX401" s="16"/>
+      <c r="DNY401" s="16"/>
+      <c r="DNZ401" s="16"/>
+      <c r="DOA401" s="16"/>
+      <c r="DOB401" s="16"/>
+      <c r="DOC401" s="16"/>
+      <c r="DOD401" s="16"/>
+      <c r="DOE401" s="16"/>
+      <c r="DOF401" s="16"/>
+      <c r="DOG401" s="16"/>
+      <c r="DOH401" s="16"/>
+      <c r="DOI401" s="16"/>
+      <c r="DOJ401" s="16"/>
+      <c r="DOK401" s="16"/>
+      <c r="DOL401" s="16"/>
+      <c r="DOM401" s="16"/>
+      <c r="DON401" s="16"/>
+      <c r="DOO401" s="16"/>
+      <c r="DOP401" s="16"/>
+      <c r="DOQ401" s="16"/>
+      <c r="DOR401" s="16"/>
+      <c r="DOS401" s="16"/>
+      <c r="DOT401" s="16"/>
+      <c r="DOU401" s="16"/>
+      <c r="DOV401" s="16"/>
+      <c r="DOW401" s="16"/>
+      <c r="DOX401" s="16"/>
+      <c r="DOY401" s="16"/>
+      <c r="DOZ401" s="16"/>
+      <c r="DPA401" s="16"/>
+      <c r="DPB401" s="16"/>
+      <c r="DPC401" s="16"/>
+      <c r="DPD401" s="16"/>
+      <c r="DPE401" s="16"/>
+      <c r="DPF401" s="16"/>
+      <c r="DPG401" s="16"/>
+      <c r="DPH401" s="16"/>
+      <c r="DPI401" s="16"/>
+      <c r="DPJ401" s="16"/>
+      <c r="DPK401" s="16"/>
+      <c r="DPL401" s="16"/>
+      <c r="DPM401" s="16"/>
+      <c r="DPN401" s="16"/>
+      <c r="DPO401" s="16"/>
+      <c r="DPP401" s="16"/>
+      <c r="DPQ401" s="16"/>
+      <c r="DPR401" s="16"/>
+      <c r="DPS401" s="16"/>
+      <c r="DPT401" s="16"/>
+      <c r="DPU401" s="16"/>
+      <c r="DPV401" s="16"/>
+      <c r="DPW401" s="16"/>
+      <c r="DPX401" s="16"/>
+      <c r="DPY401" s="16"/>
+      <c r="DPZ401" s="16"/>
+      <c r="DQA401" s="16"/>
+      <c r="DQB401" s="16"/>
+      <c r="DQC401" s="16"/>
+      <c r="DQD401" s="16"/>
+      <c r="DQE401" s="16"/>
+      <c r="DQF401" s="16"/>
+      <c r="DQG401" s="16"/>
+      <c r="DQH401" s="16"/>
+      <c r="DQI401" s="16"/>
+      <c r="DQJ401" s="16"/>
+      <c r="DQK401" s="16"/>
+      <c r="DQL401" s="16"/>
+      <c r="DQM401" s="16"/>
+      <c r="DQN401" s="16"/>
+      <c r="DQO401" s="16"/>
+      <c r="DQP401" s="16"/>
+      <c r="DQQ401" s="16"/>
+      <c r="DQR401" s="16"/>
+      <c r="DQS401" s="16"/>
+      <c r="DQT401" s="16"/>
+      <c r="DQU401" s="16"/>
+      <c r="DQV401" s="16"/>
+      <c r="DQW401" s="16"/>
+      <c r="DQX401" s="16"/>
+      <c r="DQY401" s="16"/>
+      <c r="DQZ401" s="16"/>
+      <c r="DRA401" s="16"/>
+      <c r="DRB401" s="16"/>
+      <c r="DRC401" s="16"/>
+      <c r="DRD401" s="16"/>
+      <c r="DRE401" s="16"/>
+      <c r="DRF401" s="16"/>
+      <c r="DRG401" s="16"/>
+      <c r="DRH401" s="16"/>
+      <c r="DRI401" s="16"/>
+      <c r="DRJ401" s="16"/>
+      <c r="DRK401" s="16"/>
+      <c r="DRL401" s="16"/>
+      <c r="DRM401" s="16"/>
+      <c r="DRN401" s="16"/>
+      <c r="DRO401" s="16"/>
+      <c r="DRP401" s="16"/>
+      <c r="DRQ401" s="16"/>
+      <c r="DRR401" s="16"/>
+      <c r="DRS401" s="16"/>
+      <c r="DRT401" s="16"/>
+      <c r="DRU401" s="16"/>
+      <c r="DRV401" s="16"/>
+      <c r="DRW401" s="16"/>
+      <c r="DRX401" s="16"/>
+      <c r="DRY401" s="16"/>
+      <c r="DRZ401" s="16"/>
+      <c r="DSA401" s="16"/>
+      <c r="DSB401" s="16"/>
+      <c r="DSC401" s="16"/>
+      <c r="DSD401" s="16"/>
+      <c r="DSE401" s="16"/>
+      <c r="DSF401" s="16"/>
+      <c r="DSG401" s="16"/>
+      <c r="DSH401" s="16"/>
+      <c r="DSI401" s="16"/>
+      <c r="DSJ401" s="16"/>
+      <c r="DSK401" s="16"/>
+      <c r="DSL401" s="16"/>
+      <c r="DSM401" s="16"/>
+      <c r="DSN401" s="16"/>
+      <c r="DSO401" s="16"/>
+      <c r="DSP401" s="16"/>
+      <c r="DSQ401" s="16"/>
+      <c r="DSR401" s="16"/>
+      <c r="DSS401" s="16"/>
+      <c r="DST401" s="16"/>
+      <c r="DSU401" s="16"/>
+      <c r="DSV401" s="16"/>
+      <c r="DSW401" s="16"/>
+      <c r="DSX401" s="16"/>
+      <c r="DSY401" s="16"/>
+      <c r="DSZ401" s="16"/>
+      <c r="DTA401" s="16"/>
+      <c r="DTB401" s="16"/>
+      <c r="DTC401" s="16"/>
+      <c r="DTD401" s="16"/>
+      <c r="DTE401" s="16"/>
+      <c r="DTF401" s="16"/>
+      <c r="DTG401" s="16"/>
+      <c r="DTH401" s="16"/>
+      <c r="DTI401" s="16"/>
+      <c r="DTJ401" s="16"/>
+      <c r="DTK401" s="16"/>
+      <c r="DTL401" s="16"/>
+      <c r="DTM401" s="16"/>
+      <c r="DTN401" s="16"/>
+      <c r="DTO401" s="16"/>
+      <c r="DTP401" s="16"/>
+      <c r="DTQ401" s="16"/>
+      <c r="DTR401" s="16"/>
+      <c r="DTS401" s="16"/>
+      <c r="DTT401" s="16"/>
+      <c r="DTU401" s="16"/>
+      <c r="DTV401" s="16"/>
+      <c r="DTW401" s="16"/>
+      <c r="DTX401" s="16"/>
+      <c r="DTY401" s="16"/>
+      <c r="DTZ401" s="16"/>
+      <c r="DUA401" s="16"/>
+      <c r="DUB401" s="16"/>
+      <c r="DUC401" s="16"/>
+      <c r="DUD401" s="16"/>
+      <c r="DUE401" s="16"/>
+      <c r="DUF401" s="16"/>
+      <c r="DUG401" s="16"/>
+      <c r="DUH401" s="16"/>
+      <c r="DUI401" s="16"/>
+      <c r="DUJ401" s="16"/>
+      <c r="DUK401" s="16"/>
+      <c r="DUL401" s="16"/>
+      <c r="DUM401" s="16"/>
+      <c r="DUN401" s="16"/>
+      <c r="DUO401" s="16"/>
+      <c r="DUP401" s="16"/>
+      <c r="DUQ401" s="16"/>
+      <c r="DUR401" s="16"/>
+      <c r="DUS401" s="16"/>
+      <c r="DUT401" s="16"/>
+      <c r="DUU401" s="16"/>
+      <c r="DUV401" s="16"/>
+      <c r="DUW401" s="16"/>
+      <c r="DUX401" s="16"/>
+      <c r="DUY401" s="16"/>
+      <c r="DUZ401" s="16"/>
+      <c r="DVA401" s="16"/>
+      <c r="DVB401" s="16"/>
+      <c r="DVC401" s="16"/>
+      <c r="DVD401" s="16"/>
+      <c r="DVE401" s="16"/>
+      <c r="DVF401" s="16"/>
+      <c r="DVG401" s="16"/>
+      <c r="DVH401" s="16"/>
+      <c r="DVI401" s="16"/>
+      <c r="DVJ401" s="16"/>
+      <c r="DVK401" s="16"/>
+      <c r="DVL401" s="16"/>
+      <c r="DVM401" s="16"/>
+      <c r="DVN401" s="16"/>
+      <c r="DVO401" s="16"/>
+      <c r="DVP401" s="16"/>
+      <c r="DVQ401" s="16"/>
+      <c r="DVR401" s="16"/>
+      <c r="DVS401" s="16"/>
+      <c r="DVT401" s="16"/>
+      <c r="DVU401" s="16"/>
+      <c r="DVV401" s="16"/>
+      <c r="DVW401" s="16"/>
+      <c r="DVX401" s="16"/>
+      <c r="DVY401" s="16"/>
+      <c r="DVZ401" s="16"/>
+      <c r="DWA401" s="16"/>
+      <c r="DWB401" s="16"/>
+      <c r="DWC401" s="16"/>
+      <c r="DWD401" s="16"/>
+      <c r="DWE401" s="16"/>
+      <c r="DWF401" s="16"/>
+      <c r="DWG401" s="16"/>
+      <c r="DWH401" s="16"/>
+      <c r="DWI401" s="16"/>
+      <c r="DWJ401" s="16"/>
+      <c r="DWK401" s="16"/>
+      <c r="DWL401" s="16"/>
+      <c r="DWM401" s="16"/>
+      <c r="DWN401" s="16"/>
+      <c r="DWO401" s="16"/>
+      <c r="DWP401" s="16"/>
+      <c r="DWQ401" s="16"/>
+      <c r="DWR401" s="16"/>
+      <c r="DWS401" s="16"/>
+      <c r="DWT401" s="16"/>
+      <c r="DWU401" s="16"/>
+      <c r="DWV401" s="16"/>
+      <c r="DWW401" s="16"/>
+      <c r="DWX401" s="16"/>
+      <c r="DWY401" s="16"/>
+      <c r="DWZ401" s="16"/>
+      <c r="DXA401" s="16"/>
+      <c r="DXB401" s="16"/>
+      <c r="DXC401" s="16"/>
+      <c r="DXD401" s="16"/>
+      <c r="DXE401" s="16"/>
+      <c r="DXF401" s="16"/>
+      <c r="DXG401" s="16"/>
+      <c r="DXH401" s="16"/>
+      <c r="DXI401" s="16"/>
+      <c r="DXJ401" s="16"/>
+      <c r="DXK401" s="16"/>
+      <c r="DXL401" s="16"/>
+      <c r="DXM401" s="16"/>
+      <c r="DXN401" s="16"/>
+      <c r="DXO401" s="16"/>
+      <c r="DXP401" s="16"/>
+      <c r="DXQ401" s="16"/>
+      <c r="DXR401" s="16"/>
+      <c r="DXS401" s="16"/>
+      <c r="DXT401" s="16"/>
+      <c r="DXU401" s="16"/>
+      <c r="DXV401" s="16"/>
+      <c r="DXW401" s="16"/>
+      <c r="DXX401" s="16"/>
+      <c r="DXY401" s="16"/>
+      <c r="DXZ401" s="16"/>
+      <c r="DYA401" s="16"/>
+      <c r="DYB401" s="16"/>
+      <c r="DYC401" s="16"/>
+      <c r="DYD401" s="16"/>
+      <c r="DYE401" s="16"/>
+      <c r="DYF401" s="16"/>
+      <c r="DYG401" s="16"/>
+      <c r="DYH401" s="16"/>
+      <c r="DYI401" s="16"/>
+      <c r="DYJ401" s="16"/>
+      <c r="DYK401" s="16"/>
+      <c r="DYL401" s="16"/>
+      <c r="DYM401" s="16"/>
+      <c r="DYN401" s="16"/>
+      <c r="DYO401" s="16"/>
+      <c r="DYP401" s="16"/>
+      <c r="DYQ401" s="16"/>
+      <c r="DYR401" s="16"/>
+      <c r="DYS401" s="16"/>
+      <c r="DYT401" s="16"/>
+      <c r="DYU401" s="16"/>
+      <c r="DYV401" s="16"/>
+      <c r="DYW401" s="16"/>
+      <c r="DYX401" s="16"/>
+      <c r="DYY401" s="16"/>
+      <c r="DYZ401" s="16"/>
+      <c r="DZA401" s="16"/>
+      <c r="DZB401" s="16"/>
+      <c r="DZC401" s="16"/>
+      <c r="DZD401" s="16"/>
+      <c r="DZE401" s="16"/>
+      <c r="DZF401" s="16"/>
+      <c r="DZG401" s="16"/>
+      <c r="DZH401" s="16"/>
+      <c r="DZI401" s="16"/>
+      <c r="DZJ401" s="16"/>
+      <c r="DZK401" s="16"/>
+      <c r="DZL401" s="16"/>
+      <c r="DZM401" s="16"/>
+      <c r="DZN401" s="16"/>
+      <c r="DZO401" s="16"/>
+      <c r="DZP401" s="16"/>
+      <c r="DZQ401" s="16"/>
+      <c r="DZR401" s="16"/>
+      <c r="DZS401" s="16"/>
+      <c r="DZT401" s="16"/>
+      <c r="DZU401" s="16"/>
+      <c r="DZV401" s="16"/>
+      <c r="DZW401" s="16"/>
+      <c r="DZX401" s="16"/>
+      <c r="DZY401" s="16"/>
+      <c r="DZZ401" s="16"/>
+      <c r="EAA401" s="16"/>
+      <c r="EAB401" s="16"/>
+      <c r="EAC401" s="16"/>
+      <c r="EAD401" s="16"/>
+      <c r="EAE401" s="16"/>
+      <c r="EAF401" s="16"/>
+      <c r="EAG401" s="16"/>
+      <c r="EAH401" s="16"/>
+      <c r="EAI401" s="16"/>
+      <c r="EAJ401" s="16"/>
+      <c r="EAK401" s="16"/>
+      <c r="EAL401" s="16"/>
+      <c r="EAM401" s="16"/>
+      <c r="EAN401" s="16"/>
+      <c r="EAO401" s="16"/>
+      <c r="EAP401" s="16"/>
+      <c r="EAQ401" s="16"/>
+      <c r="EAR401" s="16"/>
+      <c r="EAS401" s="16"/>
+      <c r="EAT401" s="16"/>
+      <c r="EAU401" s="16"/>
+      <c r="EAV401" s="16"/>
+      <c r="EAW401" s="16"/>
+      <c r="EAX401" s="16"/>
+      <c r="EAY401" s="16"/>
+      <c r="EAZ401" s="16"/>
+      <c r="EBA401" s="16"/>
+      <c r="EBB401" s="16"/>
+      <c r="EBC401" s="16"/>
+      <c r="EBD401" s="16"/>
+      <c r="EBE401" s="16"/>
+      <c r="EBF401" s="16"/>
+      <c r="EBG401" s="16"/>
+      <c r="EBH401" s="16"/>
+      <c r="EBI401" s="16"/>
+      <c r="EBJ401" s="16"/>
+      <c r="EBK401" s="16"/>
+      <c r="EBL401" s="16"/>
+      <c r="EBM401" s="16"/>
+      <c r="EBN401" s="16"/>
+      <c r="EBO401" s="16"/>
+      <c r="EBP401" s="16"/>
+      <c r="EBQ401" s="16"/>
+      <c r="EBR401" s="16"/>
+      <c r="EBS401" s="16"/>
+      <c r="EBT401" s="16"/>
+      <c r="EBU401" s="16"/>
+      <c r="EBV401" s="16"/>
+      <c r="EBW401" s="16"/>
+      <c r="EBX401" s="16"/>
+      <c r="EBY401" s="16"/>
+      <c r="EBZ401" s="16"/>
+      <c r="ECA401" s="16"/>
+      <c r="ECB401" s="16"/>
+      <c r="ECC401" s="16"/>
+      <c r="ECD401" s="16"/>
+      <c r="ECE401" s="16"/>
+      <c r="ECF401" s="16"/>
+      <c r="ECG401" s="16"/>
+      <c r="ECH401" s="16"/>
+      <c r="ECI401" s="16"/>
+      <c r="ECJ401" s="16"/>
+      <c r="ECK401" s="16"/>
+      <c r="ECL401" s="16"/>
+      <c r="ECM401" s="16"/>
+      <c r="ECN401" s="16"/>
+      <c r="ECO401" s="16"/>
+      <c r="ECP401" s="16"/>
+      <c r="ECQ401" s="16"/>
+      <c r="ECR401" s="16"/>
+      <c r="ECS401" s="16"/>
+      <c r="ECT401" s="16"/>
+      <c r="ECU401" s="16"/>
+      <c r="ECV401" s="16"/>
+      <c r="ECW401" s="16"/>
+      <c r="ECX401" s="16"/>
+      <c r="ECY401" s="16"/>
+      <c r="ECZ401" s="16"/>
+      <c r="EDA401" s="16"/>
+      <c r="EDB401" s="16"/>
+      <c r="EDC401" s="16"/>
+      <c r="EDD401" s="16"/>
+      <c r="EDE401" s="16"/>
+      <c r="EDF401" s="16"/>
+      <c r="EDG401" s="16"/>
+      <c r="EDH401" s="16"/>
+      <c r="EDI401" s="16"/>
+      <c r="EDJ401" s="16"/>
+      <c r="EDK401" s="16"/>
+      <c r="EDL401" s="16"/>
+      <c r="EDM401" s="16"/>
+      <c r="EDN401" s="16"/>
+      <c r="EDO401" s="16"/>
+      <c r="EDP401" s="16"/>
+      <c r="EDQ401" s="16"/>
+      <c r="EDR401" s="16"/>
+      <c r="EDS401" s="16"/>
+      <c r="EDT401" s="16"/>
+      <c r="EDU401" s="16"/>
+      <c r="EDV401" s="16"/>
+      <c r="EDW401" s="16"/>
+      <c r="EDX401" s="16"/>
+      <c r="EDY401" s="16"/>
+      <c r="EDZ401" s="16"/>
+      <c r="EEA401" s="16"/>
+      <c r="EEB401" s="16"/>
+      <c r="EEC401" s="16"/>
+      <c r="EED401" s="16"/>
+      <c r="EEE401" s="16"/>
+      <c r="EEF401" s="16"/>
+      <c r="EEG401" s="16"/>
+      <c r="EEH401" s="16"/>
+      <c r="EEI401" s="16"/>
+      <c r="EEJ401" s="16"/>
+      <c r="EEK401" s="16"/>
+      <c r="EEL401" s="16"/>
+      <c r="EEM401" s="16"/>
+      <c r="EEN401" s="16"/>
+      <c r="EEO401" s="16"/>
+      <c r="EEP401" s="16"/>
+      <c r="EEQ401" s="16"/>
+      <c r="EER401" s="16"/>
+      <c r="EES401" s="16"/>
+      <c r="EET401" s="16"/>
+      <c r="EEU401" s="16"/>
+      <c r="EEV401" s="16"/>
+      <c r="EEW401" s="16"/>
+      <c r="EEX401" s="16"/>
+      <c r="EEY401" s="16"/>
+      <c r="EEZ401" s="16"/>
+      <c r="EFA401" s="16"/>
+      <c r="EFB401" s="16"/>
+      <c r="EFC401" s="16"/>
+      <c r="EFD401" s="16"/>
+      <c r="EFE401" s="16"/>
+      <c r="EFF401" s="16"/>
+      <c r="EFG401" s="16"/>
+      <c r="EFH401" s="16"/>
+      <c r="EFI401" s="16"/>
+      <c r="EFJ401" s="16"/>
+      <c r="EFK401" s="16"/>
+      <c r="EFL401" s="16"/>
+      <c r="EFM401" s="16"/>
+      <c r="EFN401" s="16"/>
+      <c r="EFO401" s="16"/>
+      <c r="EFP401" s="16"/>
+      <c r="EFQ401" s="16"/>
+      <c r="EFR401" s="16"/>
+      <c r="EFS401" s="16"/>
+      <c r="EFT401" s="16"/>
+      <c r="EFU401" s="16"/>
+      <c r="EFV401" s="16"/>
+      <c r="EFW401" s="16"/>
+      <c r="EFX401" s="16"/>
+      <c r="EFY401" s="16"/>
+      <c r="EFZ401" s="16"/>
+      <c r="EGA401" s="16"/>
+      <c r="EGB401" s="16"/>
+      <c r="EGC401" s="16"/>
+      <c r="EGD401" s="16"/>
+      <c r="EGE401" s="16"/>
+      <c r="EGF401" s="16"/>
+      <c r="EGG401" s="16"/>
+      <c r="EGH401" s="16"/>
+      <c r="EGI401" s="16"/>
+      <c r="EGJ401" s="16"/>
+      <c r="EGK401" s="16"/>
+      <c r="EGL401" s="16"/>
+      <c r="EGM401" s="16"/>
+      <c r="EGN401" s="16"/>
+      <c r="EGO401" s="16"/>
+      <c r="EGP401" s="16"/>
+      <c r="EGQ401" s="16"/>
+      <c r="EGR401" s="16"/>
+      <c r="EGS401" s="16"/>
+      <c r="EGT401" s="16"/>
+      <c r="EGU401" s="16"/>
+      <c r="EGV401" s="16"/>
+      <c r="EGW401" s="16"/>
+      <c r="EGX401" s="16"/>
+      <c r="EGY401" s="16"/>
+      <c r="EGZ401" s="16"/>
+      <c r="EHA401" s="16"/>
+      <c r="EHB401" s="16"/>
+      <c r="EHC401" s="16"/>
+      <c r="EHD401" s="16"/>
+      <c r="EHE401" s="16"/>
+      <c r="EHF401" s="16"/>
+      <c r="EHG401" s="16"/>
+      <c r="EHH401" s="16"/>
+      <c r="EHI401" s="16"/>
+      <c r="EHJ401" s="16"/>
+      <c r="EHK401" s="16"/>
+      <c r="EHL401" s="16"/>
+      <c r="EHM401" s="16"/>
+      <c r="EHN401" s="16"/>
+      <c r="EHO401" s="16"/>
+      <c r="EHP401" s="16"/>
+      <c r="EHQ401" s="16"/>
+      <c r="EHR401" s="16"/>
+      <c r="EHS401" s="16"/>
+      <c r="EHT401" s="16"/>
+      <c r="EHU401" s="16"/>
+      <c r="EHV401" s="16"/>
+      <c r="EHW401" s="16"/>
+      <c r="EHX401" s="16"/>
+      <c r="EHY401" s="16"/>
+      <c r="EHZ401" s="16"/>
+      <c r="EIA401" s="16"/>
+      <c r="EIB401" s="16"/>
+      <c r="EIC401" s="16"/>
+      <c r="EID401" s="16"/>
+      <c r="EIE401" s="16"/>
+      <c r="EIF401" s="16"/>
+      <c r="EIG401" s="16"/>
+      <c r="EIH401" s="16"/>
+      <c r="EII401" s="16"/>
+      <c r="EIJ401" s="16"/>
+      <c r="EIK401" s="16"/>
+      <c r="EIL401" s="16"/>
+      <c r="EIM401" s="16"/>
+      <c r="EIN401" s="16"/>
+      <c r="EIO401" s="16"/>
+      <c r="EIP401" s="16"/>
+      <c r="EIQ401" s="16"/>
+      <c r="EIR401" s="16"/>
+      <c r="EIS401" s="16"/>
+      <c r="EIT401" s="16"/>
+      <c r="EIU401" s="16"/>
+      <c r="EIV401" s="16"/>
+      <c r="EIW401" s="16"/>
+      <c r="EIX401" s="16"/>
+      <c r="EIY401" s="16"/>
+      <c r="EIZ401" s="16"/>
+      <c r="EJA401" s="16"/>
+      <c r="EJB401" s="16"/>
+      <c r="EJC401" s="16"/>
+      <c r="EJD401" s="16"/>
+      <c r="EJE401" s="16"/>
+      <c r="EJF401" s="16"/>
+      <c r="EJG401" s="16"/>
+      <c r="EJH401" s="16"/>
+      <c r="EJI401" s="16"/>
+      <c r="EJJ401" s="16"/>
+      <c r="EJK401" s="16"/>
+      <c r="EJL401" s="16"/>
+      <c r="EJM401" s="16"/>
+      <c r="EJN401" s="16"/>
+      <c r="EJO401" s="16"/>
+      <c r="EJP401" s="16"/>
+      <c r="EJQ401" s="16"/>
+      <c r="EJR401" s="16"/>
+      <c r="EJS401" s="16"/>
+      <c r="EJT401" s="16"/>
+      <c r="EJU401" s="16"/>
+      <c r="EJV401" s="16"/>
+      <c r="EJW401" s="16"/>
+      <c r="EJX401" s="16"/>
+      <c r="EJY401" s="16"/>
+      <c r="EJZ401" s="16"/>
+      <c r="EKA401" s="16"/>
+      <c r="EKB401" s="16"/>
+      <c r="EKC401" s="16"/>
+      <c r="EKD401" s="16"/>
+      <c r="EKE401" s="16"/>
+      <c r="EKF401" s="16"/>
+      <c r="EKG401" s="16"/>
+      <c r="EKH401" s="16"/>
+      <c r="EKI401" s="16"/>
+      <c r="EKJ401" s="16"/>
+      <c r="EKK401" s="16"/>
+      <c r="EKL401" s="16"/>
+      <c r="EKM401" s="16"/>
+      <c r="EKN401" s="16"/>
+      <c r="EKO401" s="16"/>
+      <c r="EKP401" s="16"/>
+      <c r="EKQ401" s="16"/>
+      <c r="EKR401" s="16"/>
+      <c r="EKS401" s="16"/>
+      <c r="EKT401" s="16"/>
+      <c r="EKU401" s="16"/>
+      <c r="EKV401" s="16"/>
+      <c r="EKW401" s="16"/>
+      <c r="EKX401" s="16"/>
+      <c r="EKY401" s="16"/>
+      <c r="EKZ401" s="16"/>
+      <c r="ELA401" s="16"/>
+      <c r="ELB401" s="16"/>
+      <c r="ELC401" s="16"/>
+      <c r="ELD401" s="16"/>
+      <c r="ELE401" s="16"/>
+      <c r="ELF401" s="16"/>
+      <c r="ELG401" s="16"/>
+      <c r="ELH401" s="16"/>
+      <c r="ELI401" s="16"/>
+      <c r="ELJ401" s="16"/>
+      <c r="ELK401" s="16"/>
+      <c r="ELL401" s="16"/>
+      <c r="ELM401" s="16"/>
+      <c r="ELN401" s="16"/>
+      <c r="ELO401" s="16"/>
+      <c r="ELP401" s="16"/>
+      <c r="ELQ401" s="16"/>
+      <c r="ELR401" s="16"/>
+      <c r="ELS401" s="16"/>
+      <c r="ELT401" s="16"/>
+      <c r="ELU401" s="16"/>
+      <c r="ELV401" s="16"/>
+      <c r="ELW401" s="16"/>
+      <c r="ELX401" s="16"/>
+      <c r="ELY401" s="16"/>
+      <c r="ELZ401" s="16"/>
+      <c r="EMA401" s="16"/>
+      <c r="EMB401" s="16"/>
+      <c r="EMC401" s="16"/>
+      <c r="EMD401" s="16"/>
+      <c r="EME401" s="16"/>
+      <c r="EMF401" s="16"/>
+      <c r="EMG401" s="16"/>
+      <c r="EMH401" s="16"/>
+      <c r="EMI401" s="16"/>
+      <c r="EMJ401" s="16"/>
+      <c r="EMK401" s="16"/>
+      <c r="EML401" s="16"/>
+      <c r="EMM401" s="16"/>
+      <c r="EMN401" s="16"/>
+      <c r="EMO401" s="16"/>
+      <c r="EMP401" s="16"/>
+      <c r="EMQ401" s="16"/>
+      <c r="EMR401" s="16"/>
+      <c r="EMS401" s="16"/>
+      <c r="EMT401" s="16"/>
+      <c r="EMU401" s="16"/>
+      <c r="EMV401" s="16"/>
+      <c r="EMW401" s="16"/>
+      <c r="EMX401" s="16"/>
+      <c r="EMY401" s="16"/>
+      <c r="EMZ401" s="16"/>
+      <c r="ENA401" s="16"/>
+      <c r="ENB401" s="16"/>
+      <c r="ENC401" s="16"/>
+      <c r="END401" s="16"/>
+      <c r="ENE401" s="16"/>
+      <c r="ENF401" s="16"/>
+      <c r="ENG401" s="16"/>
+      <c r="ENH401" s="16"/>
+      <c r="ENI401" s="16"/>
+      <c r="ENJ401" s="16"/>
+      <c r="ENK401" s="16"/>
+      <c r="ENL401" s="16"/>
+      <c r="ENM401" s="16"/>
+      <c r="ENN401" s="16"/>
+      <c r="ENO401" s="16"/>
+      <c r="ENP401" s="16"/>
+      <c r="ENQ401" s="16"/>
+      <c r="ENR401" s="16"/>
+      <c r="ENS401" s="16"/>
+      <c r="ENT401" s="16"/>
+      <c r="ENU401" s="16"/>
+      <c r="ENV401" s="16"/>
+      <c r="ENW401" s="16"/>
+      <c r="ENX401" s="16"/>
+      <c r="ENY401" s="16"/>
+      <c r="ENZ401" s="16"/>
+      <c r="EOA401" s="16"/>
+      <c r="EOB401" s="16"/>
+      <c r="EOC401" s="16"/>
+      <c r="EOD401" s="16"/>
+      <c r="EOE401" s="16"/>
+      <c r="EOF401" s="16"/>
+      <c r="EOG401" s="16"/>
+      <c r="EOH401" s="16"/>
+      <c r="EOI401" s="16"/>
+      <c r="EOJ401" s="16"/>
+      <c r="EOK401" s="16"/>
+      <c r="EOL401" s="16"/>
+      <c r="EOM401" s="16"/>
+      <c r="EON401" s="16"/>
+      <c r="EOO401" s="16"/>
+      <c r="EOP401" s="16"/>
+      <c r="EOQ401" s="16"/>
+      <c r="EOR401" s="16"/>
+      <c r="EOS401" s="16"/>
+      <c r="EOT401" s="16"/>
+      <c r="EOU401" s="16"/>
+      <c r="EOV401" s="16"/>
+      <c r="EOW401" s="16"/>
+      <c r="EOX401" s="16"/>
+      <c r="EOY401" s="16"/>
+      <c r="EOZ401" s="16"/>
+      <c r="EPA401" s="16"/>
+      <c r="EPB401" s="16"/>
+      <c r="EPC401" s="16"/>
+      <c r="EPD401" s="16"/>
+      <c r="EPE401" s="16"/>
+      <c r="EPF401" s="16"/>
+      <c r="EPG401" s="16"/>
+      <c r="EPH401" s="16"/>
+      <c r="EPI401" s="16"/>
+      <c r="EPJ401" s="16"/>
+      <c r="EPK401" s="16"/>
+      <c r="EPL401" s="16"/>
+      <c r="EPM401" s="16"/>
+      <c r="EPN401" s="16"/>
+      <c r="EPO401" s="16"/>
+      <c r="EPP401" s="16"/>
+      <c r="EPQ401" s="16"/>
+      <c r="EPR401" s="16"/>
+      <c r="EPS401" s="16"/>
+      <c r="EPT401" s="16"/>
+      <c r="EPU401" s="16"/>
+      <c r="EPV401" s="16"/>
+      <c r="EPW401" s="16"/>
+      <c r="EPX401" s="16"/>
+      <c r="EPY401" s="16"/>
+      <c r="EPZ401" s="16"/>
+      <c r="EQA401" s="16"/>
+      <c r="EQB401" s="16"/>
+      <c r="EQC401" s="16"/>
+      <c r="EQD401" s="16"/>
+      <c r="EQE401" s="16"/>
+      <c r="EQF401" s="16"/>
+      <c r="EQG401" s="16"/>
+      <c r="EQH401" s="16"/>
+      <c r="EQI401" s="16"/>
+      <c r="EQJ401" s="16"/>
+      <c r="EQK401" s="16"/>
+      <c r="EQL401" s="16"/>
+      <c r="EQM401" s="16"/>
+      <c r="EQN401" s="16"/>
+      <c r="EQO401" s="16"/>
+      <c r="EQP401" s="16"/>
+      <c r="EQQ401" s="16"/>
+      <c r="EQR401" s="16"/>
+      <c r="EQS401" s="16"/>
+      <c r="EQT401" s="16"/>
+      <c r="EQU401" s="16"/>
+      <c r="EQV401" s="16"/>
+      <c r="EQW401" s="16"/>
+      <c r="EQX401" s="16"/>
+      <c r="EQY401" s="16"/>
+      <c r="EQZ401" s="16"/>
+      <c r="ERA401" s="16"/>
+      <c r="ERB401" s="16"/>
+      <c r="ERC401" s="16"/>
+      <c r="ERD401" s="16"/>
+      <c r="ERE401" s="16"/>
+      <c r="ERF401" s="16"/>
+      <c r="ERG401" s="16"/>
+      <c r="ERH401" s="16"/>
+      <c r="ERI401" s="16"/>
+      <c r="ERJ401" s="16"/>
+      <c r="ERK401" s="16"/>
+      <c r="ERL401" s="16"/>
+      <c r="ERM401" s="16"/>
+      <c r="ERN401" s="16"/>
+      <c r="ERO401" s="16"/>
+      <c r="ERP401" s="16"/>
+      <c r="ERQ401" s="16"/>
+      <c r="ERR401" s="16"/>
+      <c r="ERS401" s="16"/>
+      <c r="ERT401" s="16"/>
+      <c r="ERU401" s="16"/>
+      <c r="ERV401" s="16"/>
+      <c r="ERW401" s="16"/>
+      <c r="ERX401" s="16"/>
+      <c r="ERY401" s="16"/>
+      <c r="ERZ401" s="16"/>
+      <c r="ESA401" s="16"/>
+      <c r="ESB401" s="16"/>
+      <c r="ESC401" s="16"/>
+      <c r="ESD401" s="16"/>
+      <c r="ESE401" s="16"/>
+      <c r="ESF401" s="16"/>
+      <c r="ESG401" s="16"/>
+      <c r="ESH401" s="16"/>
+      <c r="ESI401" s="16"/>
+      <c r="ESJ401" s="16"/>
+      <c r="ESK401" s="16"/>
+      <c r="ESL401" s="16"/>
+      <c r="ESM401" s="16"/>
+      <c r="ESN401" s="16"/>
+      <c r="ESO401" s="16"/>
+      <c r="ESP401" s="16"/>
+      <c r="ESQ401" s="16"/>
+      <c r="ESR401" s="16"/>
+      <c r="ESS401" s="16"/>
+      <c r="EST401" s="16"/>
+      <c r="ESU401" s="16"/>
+      <c r="ESV401" s="16"/>
+      <c r="ESW401" s="16"/>
+      <c r="ESX401" s="16"/>
+      <c r="ESY401" s="16"/>
+      <c r="ESZ401" s="16"/>
+      <c r="ETA401" s="16"/>
+      <c r="ETB401" s="16"/>
+      <c r="ETC401" s="16"/>
+      <c r="ETD401" s="16"/>
+      <c r="ETE401" s="16"/>
+      <c r="ETF401" s="16"/>
+      <c r="ETG401" s="16"/>
+      <c r="ETH401" s="16"/>
+      <c r="ETI401" s="16"/>
+      <c r="ETJ401" s="16"/>
+      <c r="ETK401" s="16"/>
+      <c r="ETL401" s="16"/>
+      <c r="ETM401" s="16"/>
+      <c r="ETN401" s="16"/>
+      <c r="ETO401" s="16"/>
+      <c r="ETP401" s="16"/>
+      <c r="ETQ401" s="16"/>
+      <c r="ETR401" s="16"/>
+      <c r="ETS401" s="16"/>
+      <c r="ETT401" s="16"/>
+      <c r="ETU401" s="16"/>
+      <c r="ETV401" s="16"/>
+      <c r="ETW401" s="16"/>
+      <c r="ETX401" s="16"/>
+      <c r="ETY401" s="16"/>
+      <c r="ETZ401" s="16"/>
+      <c r="EUA401" s="16"/>
+      <c r="EUB401" s="16"/>
+      <c r="EUC401" s="16"/>
+      <c r="EUD401" s="16"/>
+      <c r="EUE401" s="16"/>
+      <c r="EUF401" s="16"/>
+      <c r="EUG401" s="16"/>
+      <c r="EUH401" s="16"/>
+      <c r="EUI401" s="16"/>
+      <c r="EUJ401" s="16"/>
+      <c r="EUK401" s="16"/>
+      <c r="EUL401" s="16"/>
+      <c r="EUM401" s="16"/>
+      <c r="EUN401" s="16"/>
+      <c r="EUO401" s="16"/>
+      <c r="EUP401" s="16"/>
+      <c r="EUQ401" s="16"/>
+      <c r="EUR401" s="16"/>
+      <c r="EUS401" s="16"/>
+      <c r="EUT401" s="16"/>
+      <c r="EUU401" s="16"/>
+      <c r="EUV401" s="16"/>
+      <c r="EUW401" s="16"/>
+      <c r="EUX401" s="16"/>
+      <c r="EUY401" s="16"/>
+      <c r="EUZ401" s="16"/>
+      <c r="EVA401" s="16"/>
+      <c r="EVB401" s="16"/>
+      <c r="EVC401" s="16"/>
+      <c r="EVD401" s="16"/>
+      <c r="EVE401" s="16"/>
+      <c r="EVF401" s="16"/>
+      <c r="EVG401" s="16"/>
+      <c r="EVH401" s="16"/>
+      <c r="EVI401" s="16"/>
+      <c r="EVJ401" s="16"/>
+      <c r="EVK401" s="16"/>
+      <c r="EVL401" s="16"/>
+      <c r="EVM401" s="16"/>
+      <c r="EVN401" s="16"/>
+      <c r="EVO401" s="16"/>
+      <c r="EVP401" s="16"/>
+      <c r="EVQ401" s="16"/>
+      <c r="EVR401" s="16"/>
+      <c r="EVS401" s="16"/>
+      <c r="EVT401" s="16"/>
+      <c r="EVU401" s="16"/>
+      <c r="EVV401" s="16"/>
+      <c r="EVW401" s="16"/>
+      <c r="EVX401" s="16"/>
+      <c r="EVY401" s="16"/>
+      <c r="EVZ401" s="16"/>
+      <c r="EWA401" s="16"/>
+      <c r="EWB401" s="16"/>
+      <c r="EWC401" s="16"/>
+      <c r="EWD401" s="16"/>
+      <c r="EWE401" s="16"/>
+      <c r="EWF401" s="16"/>
+      <c r="EWG401" s="16"/>
+      <c r="EWH401" s="16"/>
+      <c r="EWI401" s="16"/>
+      <c r="EWJ401" s="16"/>
+      <c r="EWK401" s="16"/>
+      <c r="EWL401" s="16"/>
+      <c r="EWM401" s="16"/>
+      <c r="EWN401" s="16"/>
+      <c r="EWO401" s="16"/>
+      <c r="EWP401" s="16"/>
+      <c r="EWQ401" s="16"/>
+      <c r="EWR401" s="16"/>
+      <c r="EWS401" s="16"/>
+      <c r="EWT401" s="16"/>
+      <c r="EWU401" s="16"/>
+      <c r="EWV401" s="16"/>
+      <c r="EWW401" s="16"/>
+      <c r="EWX401" s="16"/>
+      <c r="EWY401" s="16"/>
+      <c r="EWZ401" s="16"/>
+      <c r="EXA401" s="16"/>
+      <c r="EXB401" s="16"/>
+      <c r="EXC401" s="16"/>
+      <c r="EXD401" s="16"/>
+      <c r="EXE401" s="16"/>
+      <c r="EXF401" s="16"/>
+      <c r="EXG401" s="16"/>
+      <c r="EXH401" s="16"/>
+      <c r="EXI401" s="16"/>
+      <c r="EXJ401" s="16"/>
+      <c r="EXK401" s="16"/>
+      <c r="EXL401" s="16"/>
+      <c r="EXM401" s="16"/>
+      <c r="EXN401" s="16"/>
+      <c r="EXO401" s="16"/>
+      <c r="EXP401" s="16"/>
+      <c r="EXQ401" s="16"/>
+      <c r="EXR401" s="16"/>
+      <c r="EXS401" s="16"/>
+      <c r="EXT401" s="16"/>
+      <c r="EXU401" s="16"/>
+      <c r="EXV401" s="16"/>
+      <c r="EXW401" s="16"/>
+      <c r="EXX401" s="16"/>
+      <c r="EXY401" s="16"/>
+      <c r="EXZ401" s="16"/>
+      <c r="EYA401" s="16"/>
+      <c r="EYB401" s="16"/>
+      <c r="EYC401" s="16"/>
+      <c r="EYD401" s="16"/>
+      <c r="EYE401" s="16"/>
+      <c r="EYF401" s="16"/>
+      <c r="EYG401" s="16"/>
+      <c r="EYH401" s="16"/>
+      <c r="EYI401" s="16"/>
+      <c r="EYJ401" s="16"/>
+      <c r="EYK401" s="16"/>
+      <c r="EYL401" s="16"/>
+      <c r="EYM401" s="16"/>
+      <c r="EYN401" s="16"/>
+      <c r="EYO401" s="16"/>
+      <c r="EYP401" s="16"/>
+      <c r="EYQ401" s="16"/>
+      <c r="EYR401" s="16"/>
+      <c r="EYS401" s="16"/>
+      <c r="EYT401" s="16"/>
+      <c r="EYU401" s="16"/>
+      <c r="EYV401" s="16"/>
+      <c r="EYW401" s="16"/>
+      <c r="EYX401" s="16"/>
+      <c r="EYY401" s="16"/>
+      <c r="EYZ401" s="16"/>
+      <c r="EZA401" s="16"/>
+      <c r="EZB401" s="16"/>
+      <c r="EZC401" s="16"/>
+      <c r="EZD401" s="16"/>
+      <c r="EZE401" s="16"/>
+      <c r="EZF401" s="16"/>
+      <c r="EZG401" s="16"/>
+      <c r="EZH401" s="16"/>
+      <c r="EZI401" s="16"/>
+      <c r="EZJ401" s="16"/>
+      <c r="EZK401" s="16"/>
+      <c r="EZL401" s="16"/>
+      <c r="EZM401" s="16"/>
+      <c r="EZN401" s="16"/>
+      <c r="EZO401" s="16"/>
+      <c r="EZP401" s="16"/>
+      <c r="EZQ401" s="16"/>
+      <c r="EZR401" s="16"/>
+      <c r="EZS401" s="16"/>
+      <c r="EZT401" s="16"/>
+      <c r="EZU401" s="16"/>
+      <c r="EZV401" s="16"/>
+      <c r="EZW401" s="16"/>
+      <c r="EZX401" s="16"/>
+      <c r="EZY401" s="16"/>
+      <c r="EZZ401" s="16"/>
+      <c r="FAA401" s="16"/>
+      <c r="FAB401" s="16"/>
+      <c r="FAC401" s="16"/>
+      <c r="FAD401" s="16"/>
+      <c r="FAE401" s="16"/>
+      <c r="FAF401" s="16"/>
+      <c r="FAG401" s="16"/>
+      <c r="FAH401" s="16"/>
+      <c r="FAI401" s="16"/>
+      <c r="FAJ401" s="16"/>
+      <c r="FAK401" s="16"/>
+      <c r="FAL401" s="16"/>
+      <c r="FAM401" s="16"/>
+      <c r="FAN401" s="16"/>
+      <c r="FAO401" s="16"/>
+      <c r="FAP401" s="16"/>
+      <c r="FAQ401" s="16"/>
+      <c r="FAR401" s="16"/>
+      <c r="FAS401" s="16"/>
+      <c r="FAT401" s="16"/>
+      <c r="FAU401" s="16"/>
+      <c r="FAV401" s="16"/>
+      <c r="FAW401" s="16"/>
+      <c r="FAX401" s="16"/>
+      <c r="FAY401" s="16"/>
+      <c r="FAZ401" s="16"/>
+      <c r="FBA401" s="16"/>
+      <c r="FBB401" s="16"/>
+      <c r="FBC401" s="16"/>
+      <c r="FBD401" s="16"/>
+      <c r="FBE401" s="16"/>
+      <c r="FBF401" s="16"/>
+      <c r="FBG401" s="16"/>
+      <c r="FBH401" s="16"/>
+      <c r="FBI401" s="16"/>
+      <c r="FBJ401" s="16"/>
+      <c r="FBK401" s="16"/>
+      <c r="FBL401" s="16"/>
+      <c r="FBM401" s="16"/>
+      <c r="FBN401" s="16"/>
+      <c r="FBO401" s="16"/>
+      <c r="FBP401" s="16"/>
+      <c r="FBQ401" s="16"/>
+      <c r="FBR401" s="16"/>
+      <c r="FBS401" s="16"/>
+      <c r="FBT401" s="16"/>
+      <c r="FBU401" s="16"/>
+      <c r="FBV401" s="16"/>
+      <c r="FBW401" s="16"/>
+      <c r="FBX401" s="16"/>
+      <c r="FBY401" s="16"/>
+      <c r="FBZ401" s="16"/>
+      <c r="FCA401" s="16"/>
+      <c r="FCB401" s="16"/>
+      <c r="FCC401" s="16"/>
+      <c r="FCD401" s="16"/>
+      <c r="FCE401" s="16"/>
+      <c r="FCF401" s="16"/>
+      <c r="FCG401" s="16"/>
+      <c r="FCH401" s="16"/>
+      <c r="FCI401" s="16"/>
+      <c r="FCJ401" s="16"/>
+      <c r="FCK401" s="16"/>
+      <c r="FCL401" s="16"/>
+      <c r="FCM401" s="16"/>
+      <c r="FCN401" s="16"/>
+      <c r="FCO401" s="16"/>
+      <c r="FCP401" s="16"/>
+      <c r="FCQ401" s="16"/>
+      <c r="FCR401" s="16"/>
+      <c r="FCS401" s="16"/>
+      <c r="FCT401" s="16"/>
+      <c r="FCU401" s="16"/>
+      <c r="FCV401" s="16"/>
+      <c r="FCW401" s="16"/>
+      <c r="FCX401" s="16"/>
+      <c r="FCY401" s="16"/>
+      <c r="FCZ401" s="16"/>
+      <c r="FDA401" s="16"/>
+      <c r="FDB401" s="16"/>
+      <c r="FDC401" s="16"/>
+      <c r="FDD401" s="16"/>
+      <c r="FDE401" s="16"/>
+      <c r="FDF401" s="16"/>
+      <c r="FDG401" s="16"/>
+      <c r="FDH401" s="16"/>
+      <c r="FDI401" s="16"/>
+      <c r="FDJ401" s="16"/>
+      <c r="FDK401" s="16"/>
+      <c r="FDL401" s="16"/>
+      <c r="FDM401" s="16"/>
+      <c r="FDN401" s="16"/>
+      <c r="FDO401" s="16"/>
+      <c r="FDP401" s="16"/>
+      <c r="FDQ401" s="16"/>
+      <c r="FDR401" s="16"/>
+      <c r="FDS401" s="16"/>
+      <c r="FDT401" s="16"/>
+      <c r="FDU401" s="16"/>
+      <c r="FDV401" s="16"/>
+      <c r="FDW401" s="16"/>
+      <c r="FDX401" s="16"/>
+      <c r="FDY401" s="16"/>
+      <c r="FDZ401" s="16"/>
+      <c r="FEA401" s="16"/>
+      <c r="FEB401" s="16"/>
+      <c r="FEC401" s="16"/>
+      <c r="FED401" s="16"/>
+      <c r="FEE401" s="16"/>
+      <c r="FEF401" s="16"/>
+      <c r="FEG401" s="16"/>
+      <c r="FEH401" s="16"/>
+      <c r="FEI401" s="16"/>
+      <c r="FEJ401" s="16"/>
+      <c r="FEK401" s="16"/>
+      <c r="FEL401" s="16"/>
+      <c r="FEM401" s="16"/>
+      <c r="FEN401" s="16"/>
+      <c r="FEO401" s="16"/>
+      <c r="FEP401" s="16"/>
+      <c r="FEQ401" s="16"/>
+      <c r="FER401" s="16"/>
+      <c r="FES401" s="16"/>
+      <c r="FET401" s="16"/>
+      <c r="FEU401" s="16"/>
+      <c r="FEV401" s="16"/>
+      <c r="FEW401" s="16"/>
+      <c r="FEX401" s="16"/>
+      <c r="FEY401" s="16"/>
+      <c r="FEZ401" s="16"/>
+      <c r="FFA401" s="16"/>
+      <c r="FFB401" s="16"/>
+      <c r="FFC401" s="16"/>
+      <c r="FFD401" s="16"/>
+      <c r="FFE401" s="16"/>
+      <c r="FFF401" s="16"/>
+      <c r="FFG401" s="16"/>
+      <c r="FFH401" s="16"/>
+      <c r="FFI401" s="16"/>
+      <c r="FFJ401" s="16"/>
+      <c r="FFK401" s="16"/>
+      <c r="FFL401" s="16"/>
+      <c r="FFM401" s="16"/>
+      <c r="FFN401" s="16"/>
+      <c r="FFO401" s="16"/>
+      <c r="FFP401" s="16"/>
+      <c r="FFQ401" s="16"/>
+      <c r="FFR401" s="16"/>
+      <c r="FFS401" s="16"/>
+      <c r="FFT401" s="16"/>
+      <c r="FFU401" s="16"/>
+      <c r="FFV401" s="16"/>
+      <c r="FFW401" s="16"/>
+      <c r="FFX401" s="16"/>
+      <c r="FFY401" s="16"/>
+      <c r="FFZ401" s="16"/>
+      <c r="FGA401" s="16"/>
+      <c r="FGB401" s="16"/>
+      <c r="FGC401" s="16"/>
+      <c r="FGD401" s="16"/>
+      <c r="FGE401" s="16"/>
+      <c r="FGF401" s="16"/>
+      <c r="FGG401" s="16"/>
+      <c r="FGH401" s="16"/>
+      <c r="FGI401" s="16"/>
+      <c r="FGJ401" s="16"/>
+      <c r="FGK401" s="16"/>
+      <c r="FGL401" s="16"/>
+      <c r="FGM401" s="16"/>
+      <c r="FGN401" s="16"/>
+      <c r="FGO401" s="16"/>
+      <c r="FGP401" s="16"/>
+      <c r="FGQ401" s="16"/>
+      <c r="FGR401" s="16"/>
+      <c r="FGS401" s="16"/>
+      <c r="FGT401" s="16"/>
+      <c r="FGU401" s="16"/>
+      <c r="FGV401" s="16"/>
+      <c r="FGW401" s="16"/>
+      <c r="FGX401" s="16"/>
+      <c r="FGY401" s="16"/>
+      <c r="FGZ401" s="16"/>
+      <c r="FHA401" s="16"/>
+      <c r="FHB401" s="16"/>
+      <c r="FHC401" s="16"/>
+      <c r="FHD401" s="16"/>
+      <c r="FHE401" s="16"/>
+      <c r="FHF401" s="16"/>
+      <c r="FHG401" s="16"/>
+      <c r="FHH401" s="16"/>
+      <c r="FHI401" s="16"/>
+      <c r="FHJ401" s="16"/>
+      <c r="FHK401" s="16"/>
+      <c r="FHL401" s="16"/>
+      <c r="FHM401" s="16"/>
+      <c r="FHN401" s="16"/>
+      <c r="FHO401" s="16"/>
+      <c r="FHP401" s="16"/>
+      <c r="FHQ401" s="16"/>
+      <c r="FHR401" s="16"/>
+      <c r="FHS401" s="16"/>
+      <c r="FHT401" s="16"/>
+      <c r="FHU401" s="16"/>
+      <c r="FHV401" s="16"/>
+      <c r="FHW401" s="16"/>
+      <c r="FHX401" s="16"/>
+      <c r="FHY401" s="16"/>
+      <c r="FHZ401" s="16"/>
+      <c r="FIA401" s="16"/>
+      <c r="FIB401" s="16"/>
+      <c r="FIC401" s="16"/>
+      <c r="FID401" s="16"/>
+      <c r="FIE401" s="16"/>
+      <c r="FIF401" s="16"/>
+      <c r="FIG401" s="16"/>
+      <c r="FIH401" s="16"/>
+      <c r="FII401" s="16"/>
+      <c r="FIJ401" s="16"/>
+      <c r="FIK401" s="16"/>
+      <c r="FIL401" s="16"/>
+      <c r="FIM401" s="16"/>
+      <c r="FIN401" s="16"/>
+      <c r="FIO401" s="16"/>
+      <c r="FIP401" s="16"/>
+      <c r="FIQ401" s="16"/>
+      <c r="FIR401" s="16"/>
+      <c r="FIS401" s="16"/>
+      <c r="FIT401" s="16"/>
+      <c r="FIU401" s="16"/>
+      <c r="FIV401" s="16"/>
+      <c r="FIW401" s="16"/>
+      <c r="FIX401" s="16"/>
+      <c r="FIY401" s="16"/>
+      <c r="FIZ401" s="16"/>
+      <c r="FJA401" s="16"/>
+      <c r="FJB401" s="16"/>
+      <c r="FJC401" s="16"/>
+      <c r="FJD401" s="16"/>
+      <c r="FJE401" s="16"/>
+      <c r="FJF401" s="16"/>
+      <c r="FJG401" s="16"/>
+      <c r="FJH401" s="16"/>
+      <c r="FJI401" s="16"/>
+      <c r="FJJ401" s="16"/>
+      <c r="FJK401" s="16"/>
+      <c r="FJL401" s="16"/>
+      <c r="FJM401" s="16"/>
+      <c r="FJN401" s="16"/>
+      <c r="FJO401" s="16"/>
+      <c r="FJP401" s="16"/>
+      <c r="FJQ401" s="16"/>
+      <c r="FJR401" s="16"/>
+      <c r="FJS401" s="16"/>
+      <c r="FJT401" s="16"/>
+      <c r="FJU401" s="16"/>
+      <c r="FJV401" s="16"/>
+      <c r="FJW401" s="16"/>
+      <c r="FJX401" s="16"/>
+      <c r="FJY401" s="16"/>
+      <c r="FJZ401" s="16"/>
+      <c r="FKA401" s="16"/>
+      <c r="FKB401" s="16"/>
+      <c r="FKC401" s="16"/>
+      <c r="FKD401" s="16"/>
+      <c r="FKE401" s="16"/>
+      <c r="FKF401" s="16"/>
+      <c r="FKG401" s="16"/>
+      <c r="FKH401" s="16"/>
+      <c r="FKI401" s="16"/>
+      <c r="FKJ401" s="16"/>
+      <c r="FKK401" s="16"/>
+      <c r="FKL401" s="16"/>
+      <c r="FKM401" s="16"/>
+      <c r="FKN401" s="16"/>
+      <c r="FKO401" s="16"/>
+      <c r="FKP401" s="16"/>
+      <c r="FKQ401" s="16"/>
+      <c r="FKR401" s="16"/>
+      <c r="FKS401" s="16"/>
+      <c r="FKT401" s="16"/>
+      <c r="FKU401" s="16"/>
+      <c r="FKV401" s="16"/>
+      <c r="FKW401" s="16"/>
+      <c r="FKX401" s="16"/>
+      <c r="FKY401" s="16"/>
+      <c r="FKZ401" s="16"/>
+      <c r="FLA401" s="16"/>
+      <c r="FLB401" s="16"/>
+      <c r="FLC401" s="16"/>
+      <c r="FLD401" s="16"/>
+      <c r="FLE401" s="16"/>
+      <c r="FLF401" s="16"/>
+      <c r="FLG401" s="16"/>
+      <c r="FLH401" s="16"/>
+      <c r="FLI401" s="16"/>
+      <c r="FLJ401" s="16"/>
+      <c r="FLK401" s="16"/>
+      <c r="FLL401" s="16"/>
+      <c r="FLM401" s="16"/>
+      <c r="FLN401" s="16"/>
+      <c r="FLO401" s="16"/>
+      <c r="FLP401" s="16"/>
+      <c r="FLQ401" s="16"/>
+      <c r="FLR401" s="16"/>
+      <c r="FLS401" s="16"/>
+      <c r="FLT401" s="16"/>
+      <c r="FLU401" s="16"/>
+      <c r="FLV401" s="16"/>
+      <c r="FLW401" s="16"/>
+      <c r="FLX401" s="16"/>
+      <c r="FLY401" s="16"/>
+      <c r="FLZ401" s="16"/>
+      <c r="FMA401" s="16"/>
+      <c r="FMB401" s="16"/>
+      <c r="FMC401" s="16"/>
+      <c r="FMD401" s="16"/>
+      <c r="FME401" s="16"/>
+      <c r="FMF401" s="16"/>
+      <c r="FMG401" s="16"/>
+      <c r="FMH401" s="16"/>
+      <c r="FMI401" s="16"/>
+      <c r="FMJ401" s="16"/>
+      <c r="FMK401" s="16"/>
+      <c r="FML401" s="16"/>
+      <c r="FMM401" s="16"/>
+      <c r="FMN401" s="16"/>
+      <c r="FMO401" s="16"/>
+      <c r="FMP401" s="16"/>
+      <c r="FMQ401" s="16"/>
+      <c r="FMR401" s="16"/>
+      <c r="FMS401" s="16"/>
+      <c r="FMT401" s="16"/>
+      <c r="FMU401" s="16"/>
+      <c r="FMV401" s="16"/>
+      <c r="FMW401" s="16"/>
+      <c r="FMX401" s="16"/>
+      <c r="FMY401" s="16"/>
+      <c r="FMZ401" s="16"/>
+      <c r="FNA401" s="16"/>
+      <c r="FNB401" s="16"/>
+      <c r="FNC401" s="16"/>
+      <c r="FND401" s="16"/>
+      <c r="FNE401" s="16"/>
+      <c r="FNF401" s="16"/>
+      <c r="FNG401" s="16"/>
+      <c r="FNH401" s="16"/>
+      <c r="FNI401" s="16"/>
+      <c r="FNJ401" s="16"/>
+      <c r="FNK401" s="16"/>
+      <c r="FNL401" s="16"/>
+      <c r="FNM401" s="16"/>
+      <c r="FNN401" s="16"/>
+      <c r="FNO401" s="16"/>
+      <c r="FNP401" s="16"/>
+      <c r="FNQ401" s="16"/>
+      <c r="FNR401" s="16"/>
+      <c r="FNS401" s="16"/>
+      <c r="FNT401" s="16"/>
+      <c r="FNU401" s="16"/>
+      <c r="FNV401" s="16"/>
+      <c r="FNW401" s="16"/>
+      <c r="FNX401" s="16"/>
+      <c r="FNY401" s="16"/>
+      <c r="FNZ401" s="16"/>
+      <c r="FOA401" s="16"/>
+      <c r="FOB401" s="16"/>
+      <c r="FOC401" s="16"/>
+      <c r="FOD401" s="16"/>
+      <c r="FOE401" s="16"/>
+      <c r="FOF401" s="16"/>
+      <c r="FOG401" s="16"/>
+      <c r="FOH401" s="16"/>
+      <c r="FOI401" s="16"/>
+      <c r="FOJ401" s="16"/>
+      <c r="FOK401" s="16"/>
+      <c r="FOL401" s="16"/>
+      <c r="FOM401" s="16"/>
+      <c r="FON401" s="16"/>
+      <c r="FOO401" s="16"/>
+      <c r="FOP401" s="16"/>
+      <c r="FOQ401" s="16"/>
+      <c r="FOR401" s="16"/>
+      <c r="FOS401" s="16"/>
+      <c r="FOT401" s="16"/>
+      <c r="FOU401" s="16"/>
+      <c r="FOV401" s="16"/>
+      <c r="FOW401" s="16"/>
+      <c r="FOX401" s="16"/>
+      <c r="FOY401" s="16"/>
+      <c r="FOZ401" s="16"/>
+      <c r="FPA401" s="16"/>
+      <c r="FPB401" s="16"/>
+      <c r="FPC401" s="16"/>
+      <c r="FPD401" s="16"/>
+      <c r="FPE401" s="16"/>
+      <c r="FPF401" s="16"/>
+      <c r="FPG401" s="16"/>
+      <c r="FPH401" s="16"/>
+      <c r="FPI401" s="16"/>
+      <c r="FPJ401" s="16"/>
+      <c r="FPK401" s="16"/>
+      <c r="FPL401" s="16"/>
+      <c r="FPM401" s="16"/>
+      <c r="FPN401" s="16"/>
+      <c r="FPO401" s="16"/>
+      <c r="FPP401" s="16"/>
+      <c r="FPQ401" s="16"/>
+      <c r="FPR401" s="16"/>
+      <c r="FPS401" s="16"/>
+      <c r="FPT401" s="16"/>
+      <c r="FPU401" s="16"/>
+      <c r="FPV401" s="16"/>
+      <c r="FPW401" s="16"/>
+      <c r="FPX401" s="16"/>
+      <c r="FPY401" s="16"/>
+      <c r="FPZ401" s="16"/>
+      <c r="FQA401" s="16"/>
+      <c r="FQB401" s="16"/>
+      <c r="FQC401" s="16"/>
+      <c r="FQD401" s="16"/>
+      <c r="FQE401" s="16"/>
+      <c r="FQF401" s="16"/>
+      <c r="FQG401" s="16"/>
+      <c r="FQH401" s="16"/>
+      <c r="FQI401" s="16"/>
+      <c r="FQJ401" s="16"/>
+      <c r="FQK401" s="16"/>
+      <c r="FQL401" s="16"/>
+      <c r="FQM401" s="16"/>
+      <c r="FQN401" s="16"/>
+      <c r="FQO401" s="16"/>
+      <c r="FQP401" s="16"/>
+      <c r="FQQ401" s="16"/>
+      <c r="FQR401" s="16"/>
+      <c r="FQS401" s="16"/>
+      <c r="FQT401" s="16"/>
+      <c r="FQU401" s="16"/>
+      <c r="FQV401" s="16"/>
+      <c r="FQW401" s="16"/>
+      <c r="FQX401" s="16"/>
+      <c r="FQY401" s="16"/>
+      <c r="FQZ401" s="16"/>
+      <c r="FRA401" s="16"/>
+      <c r="FRB401" s="16"/>
+      <c r="FRC401" s="16"/>
+      <c r="FRD401" s="16"/>
+      <c r="FRE401" s="16"/>
+      <c r="FRF401" s="16"/>
+      <c r="FRG401" s="16"/>
+      <c r="FRH401" s="16"/>
+      <c r="FRI401" s="16"/>
+      <c r="FRJ401" s="16"/>
+      <c r="FRK401" s="16"/>
+      <c r="FRL401" s="16"/>
+      <c r="FRM401" s="16"/>
+      <c r="FRN401" s="16"/>
+      <c r="FRO401" s="16"/>
+      <c r="FRP401" s="16"/>
+      <c r="FRQ401" s="16"/>
+      <c r="FRR401" s="16"/>
+      <c r="FRS401" s="16"/>
+      <c r="FRT401" s="16"/>
+      <c r="FRU401" s="16"/>
+      <c r="FRV401" s="16"/>
+      <c r="FRW401" s="16"/>
+      <c r="FRX401" s="16"/>
+      <c r="FRY401" s="16"/>
+      <c r="FRZ401" s="16"/>
+      <c r="FSA401" s="16"/>
+      <c r="FSB401" s="16"/>
+      <c r="FSC401" s="16"/>
+      <c r="FSD401" s="16"/>
+      <c r="FSE401" s="16"/>
+      <c r="FSF401" s="16"/>
+      <c r="FSG401" s="16"/>
+      <c r="FSH401" s="16"/>
+      <c r="FSI401" s="16"/>
+      <c r="FSJ401" s="16"/>
+      <c r="FSK401" s="16"/>
+      <c r="FSL401" s="16"/>
+      <c r="FSM401" s="16"/>
+      <c r="FSN401" s="16"/>
+      <c r="FSO401" s="16"/>
+      <c r="FSP401" s="16"/>
+      <c r="FSQ401" s="16"/>
+      <c r="FSR401" s="16"/>
+      <c r="FSS401" s="16"/>
+      <c r="FST401" s="16"/>
+      <c r="FSU401" s="16"/>
+      <c r="FSV401" s="16"/>
+      <c r="FSW401" s="16"/>
+      <c r="FSX401" s="16"/>
+      <c r="FSY401" s="16"/>
+      <c r="FSZ401" s="16"/>
+      <c r="FTA401" s="16"/>
+      <c r="FTB401" s="16"/>
+      <c r="FTC401" s="16"/>
+      <c r="FTD401" s="16"/>
+      <c r="FTE401" s="16"/>
+      <c r="FTF401" s="16"/>
+      <c r="FTG401" s="16"/>
+      <c r="FTH401" s="16"/>
+      <c r="FTI401" s="16"/>
+      <c r="FTJ401" s="16"/>
+      <c r="FTK401" s="16"/>
+      <c r="FTL401" s="16"/>
+      <c r="FTM401" s="16"/>
+      <c r="FTN401" s="16"/>
+      <c r="FTO401" s="16"/>
+      <c r="FTP401" s="16"/>
+      <c r="FTQ401" s="16"/>
+      <c r="FTR401" s="16"/>
+      <c r="FTS401" s="16"/>
+      <c r="FTT401" s="16"/>
+      <c r="FTU401" s="16"/>
+      <c r="FTV401" s="16"/>
+      <c r="FTW401" s="16"/>
+      <c r="FTX401" s="16"/>
+      <c r="FTY401" s="16"/>
+      <c r="FTZ401" s="16"/>
+      <c r="FUA401" s="16"/>
+      <c r="FUB401" s="16"/>
+      <c r="FUC401" s="16"/>
+      <c r="FUD401" s="16"/>
+      <c r="FUE401" s="16"/>
+      <c r="FUF401" s="16"/>
+      <c r="FUG401" s="16"/>
+      <c r="FUH401" s="16"/>
+      <c r="FUI401" s="16"/>
+      <c r="FUJ401" s="16"/>
+      <c r="FUK401" s="16"/>
+      <c r="FUL401" s="16"/>
+      <c r="FUM401" s="16"/>
+      <c r="FUN401" s="16"/>
+      <c r="FUO401" s="16"/>
+      <c r="FUP401" s="16"/>
+      <c r="FUQ401" s="16"/>
+      <c r="FUR401" s="16"/>
+      <c r="FUS401" s="16"/>
+      <c r="FUT401" s="16"/>
+      <c r="FUU401" s="16"/>
+      <c r="FUV401" s="16"/>
+      <c r="FUW401" s="16"/>
+      <c r="FUX401" s="16"/>
+      <c r="FUY401" s="16"/>
+      <c r="FUZ401" s="16"/>
+      <c r="FVA401" s="16"/>
+      <c r="FVB401" s="16"/>
+      <c r="FVC401" s="16"/>
+      <c r="FVD401" s="16"/>
+      <c r="FVE401" s="16"/>
+      <c r="FVF401" s="16"/>
+      <c r="FVG401" s="16"/>
+      <c r="FVH401" s="16"/>
+      <c r="FVI401" s="16"/>
+      <c r="FVJ401" s="16"/>
+      <c r="FVK401" s="16"/>
+      <c r="FVL401" s="16"/>
+      <c r="FVM401" s="16"/>
+      <c r="FVN401" s="16"/>
+      <c r="FVO401" s="16"/>
+      <c r="FVP401" s="16"/>
+      <c r="FVQ401" s="16"/>
+      <c r="FVR401" s="16"/>
+      <c r="FVS401" s="16"/>
+      <c r="FVT401" s="16"/>
+      <c r="FVU401" s="16"/>
+      <c r="FVV401" s="16"/>
+      <c r="FVW401" s="16"/>
+      <c r="FVX401" s="16"/>
+      <c r="FVY401" s="16"/>
+      <c r="FVZ401" s="16"/>
+      <c r="FWA401" s="16"/>
+      <c r="FWB401" s="16"/>
+      <c r="FWC401" s="16"/>
+      <c r="FWD401" s="16"/>
+      <c r="FWE401" s="16"/>
+      <c r="FWF401" s="16"/>
+      <c r="FWG401" s="16"/>
+      <c r="FWH401" s="16"/>
+      <c r="FWI401" s="16"/>
+      <c r="FWJ401" s="16"/>
+      <c r="FWK401" s="16"/>
+      <c r="FWL401" s="16"/>
+      <c r="FWM401" s="16"/>
+      <c r="FWN401" s="16"/>
+      <c r="FWO401" s="16"/>
+      <c r="FWP401" s="16"/>
+      <c r="FWQ401" s="16"/>
+      <c r="FWR401" s="16"/>
+      <c r="FWS401" s="16"/>
+      <c r="FWT401" s="16"/>
+      <c r="FWU401" s="16"/>
+      <c r="FWV401" s="16"/>
+      <c r="FWW401" s="16"/>
+      <c r="FWX401" s="16"/>
+      <c r="FWY401" s="16"/>
+      <c r="FWZ401" s="16"/>
+      <c r="FXA401" s="16"/>
+      <c r="FXB401" s="16"/>
+      <c r="FXC401" s="16"/>
+      <c r="FXD401" s="16"/>
+      <c r="FXE401" s="16"/>
+      <c r="FXF401" s="16"/>
+      <c r="FXG401" s="16"/>
+      <c r="FXH401" s="16"/>
+      <c r="FXI401" s="16"/>
+      <c r="FXJ401" s="16"/>
+      <c r="FXK401" s="16"/>
+      <c r="FXL401" s="16"/>
+      <c r="FXM401" s="16"/>
+      <c r="FXN401" s="16"/>
+      <c r="FXO401" s="16"/>
+      <c r="FXP401" s="16"/>
+      <c r="FXQ401" s="16"/>
+      <c r="FXR401" s="16"/>
+      <c r="FXS401" s="16"/>
+      <c r="FXT401" s="16"/>
+      <c r="FXU401" s="16"/>
+      <c r="FXV401" s="16"/>
+      <c r="FXW401" s="16"/>
+      <c r="FXX401" s="16"/>
+      <c r="FXY401" s="16"/>
+      <c r="FXZ401" s="16"/>
+      <c r="FYA401" s="16"/>
+      <c r="FYB401" s="16"/>
+      <c r="FYC401" s="16"/>
+      <c r="FYD401" s="16"/>
+      <c r="FYE401" s="16"/>
+      <c r="FYF401" s="16"/>
+      <c r="FYG401" s="16"/>
+      <c r="FYH401" s="16"/>
+      <c r="FYI401" s="16"/>
+      <c r="FYJ401" s="16"/>
+      <c r="FYK401" s="16"/>
+      <c r="FYL401" s="16"/>
+      <c r="FYM401" s="16"/>
+      <c r="FYN401" s="16"/>
+      <c r="FYO401" s="16"/>
+      <c r="FYP401" s="16"/>
+      <c r="FYQ401" s="16"/>
+      <c r="FYR401" s="16"/>
+      <c r="FYS401" s="16"/>
+      <c r="FYT401" s="16"/>
+      <c r="FYU401" s="16"/>
+      <c r="FYV401" s="16"/>
+      <c r="FYW401" s="16"/>
+      <c r="FYX401" s="16"/>
+      <c r="FYY401" s="16"/>
+      <c r="FYZ401" s="16"/>
+      <c r="FZA401" s="16"/>
+      <c r="FZB401" s="16"/>
+      <c r="FZC401" s="16"/>
+      <c r="FZD401" s="16"/>
+      <c r="FZE401" s="16"/>
+      <c r="FZF401" s="16"/>
+      <c r="FZG401" s="16"/>
+      <c r="FZH401" s="16"/>
+      <c r="FZI401" s="16"/>
+      <c r="FZJ401" s="16"/>
+      <c r="FZK401" s="16"/>
+      <c r="FZL401" s="16"/>
+      <c r="FZM401" s="16"/>
+      <c r="FZN401" s="16"/>
+      <c r="FZO401" s="16"/>
+      <c r="FZP401" s="16"/>
+      <c r="FZQ401" s="16"/>
+      <c r="FZR401" s="16"/>
+      <c r="FZS401" s="16"/>
+      <c r="FZT401" s="16"/>
+      <c r="FZU401" s="16"/>
+      <c r="FZV401" s="16"/>
+      <c r="FZW401" s="16"/>
+      <c r="FZX401" s="16"/>
+      <c r="FZY401" s="16"/>
+      <c r="FZZ401" s="16"/>
+      <c r="GAA401" s="16"/>
+      <c r="GAB401" s="16"/>
+      <c r="GAC401" s="16"/>
+      <c r="GAD401" s="16"/>
+      <c r="GAE401" s="16"/>
+      <c r="GAF401" s="16"/>
+      <c r="GAG401" s="16"/>
+      <c r="GAH401" s="16"/>
+      <c r="GAI401" s="16"/>
+      <c r="GAJ401" s="16"/>
+      <c r="GAK401" s="16"/>
+      <c r="GAL401" s="16"/>
+      <c r="GAM401" s="16"/>
+      <c r="GAN401" s="16"/>
+      <c r="GAO401" s="16"/>
+      <c r="GAP401" s="16"/>
+      <c r="GAQ401" s="16"/>
+      <c r="GAR401" s="16"/>
+      <c r="GAS401" s="16"/>
+      <c r="GAT401" s="16"/>
+      <c r="GAU401" s="16"/>
+      <c r="GAV401" s="16"/>
+      <c r="GAW401" s="16"/>
+      <c r="GAX401" s="16"/>
+      <c r="GAY401" s="16"/>
+      <c r="GAZ401" s="16"/>
+      <c r="GBA401" s="16"/>
+      <c r="GBB401" s="16"/>
+      <c r="GBC401" s="16"/>
+      <c r="GBD401" s="16"/>
+      <c r="GBE401" s="16"/>
+      <c r="GBF401" s="16"/>
+      <c r="GBG401" s="16"/>
+      <c r="GBH401" s="16"/>
+      <c r="GBI401" s="16"/>
+      <c r="GBJ401" s="16"/>
+      <c r="GBK401" s="16"/>
+      <c r="GBL401" s="16"/>
+      <c r="GBM401" s="16"/>
+      <c r="GBN401" s="16"/>
+      <c r="GBO401" s="16"/>
+      <c r="GBP401" s="16"/>
+      <c r="GBQ401" s="16"/>
+      <c r="GBR401" s="16"/>
+      <c r="GBS401" s="16"/>
+      <c r="GBT401" s="16"/>
+      <c r="GBU401" s="16"/>
+      <c r="GBV401" s="16"/>
+      <c r="GBW401" s="16"/>
+      <c r="GBX401" s="16"/>
+      <c r="GBY401" s="16"/>
+      <c r="GBZ401" s="16"/>
+      <c r="GCA401" s="16"/>
+      <c r="GCB401" s="16"/>
+      <c r="GCC401" s="16"/>
+      <c r="GCD401" s="16"/>
+      <c r="GCE401" s="16"/>
+      <c r="GCF401" s="16"/>
+      <c r="GCG401" s="16"/>
+      <c r="GCH401" s="16"/>
+      <c r="GCI401" s="16"/>
+      <c r="GCJ401" s="16"/>
+      <c r="GCK401" s="16"/>
+      <c r="GCL401" s="16"/>
+      <c r="GCM401" s="16"/>
+      <c r="GCN401" s="16"/>
+      <c r="GCO401" s="16"/>
+      <c r="GCP401" s="16"/>
+      <c r="GCQ401" s="16"/>
+      <c r="GCR401" s="16"/>
+      <c r="GCS401" s="16"/>
+      <c r="GCT401" s="16"/>
+      <c r="GCU401" s="16"/>
+      <c r="GCV401" s="16"/>
+      <c r="GCW401" s="16"/>
+      <c r="GCX401" s="16"/>
+      <c r="GCY401" s="16"/>
+      <c r="GCZ401" s="16"/>
+      <c r="GDA401" s="16"/>
+      <c r="GDB401" s="16"/>
+      <c r="GDC401" s="16"/>
+      <c r="GDD401" s="16"/>
+      <c r="GDE401" s="16"/>
+      <c r="GDF401" s="16"/>
+      <c r="GDG401" s="16"/>
+      <c r="GDH401" s="16"/>
+      <c r="GDI401" s="16"/>
+      <c r="GDJ401" s="16"/>
+      <c r="GDK401" s="16"/>
+      <c r="GDL401" s="16"/>
+      <c r="GDM401" s="16"/>
+      <c r="GDN401" s="16"/>
+      <c r="GDO401" s="16"/>
+      <c r="GDP401" s="16"/>
+      <c r="GDQ401" s="16"/>
+      <c r="GDR401" s="16"/>
+      <c r="GDS401" s="16"/>
+      <c r="GDT401" s="16"/>
+      <c r="GDU401" s="16"/>
+      <c r="GDV401" s="16"/>
+      <c r="GDW401" s="16"/>
+      <c r="GDX401" s="16"/>
+      <c r="GDY401" s="16"/>
+      <c r="GDZ401" s="16"/>
+      <c r="GEA401" s="16"/>
+      <c r="GEB401" s="16"/>
+      <c r="GEC401" s="16"/>
+      <c r="GED401" s="16"/>
+      <c r="GEE401" s="16"/>
+      <c r="GEF401" s="16"/>
+      <c r="GEG401" s="16"/>
+      <c r="GEH401" s="16"/>
+      <c r="GEI401" s="16"/>
+      <c r="GEJ401" s="16"/>
+      <c r="GEK401" s="16"/>
+      <c r="GEL401" s="16"/>
+      <c r="GEM401" s="16"/>
+      <c r="GEN401" s="16"/>
+      <c r="GEO401" s="16"/>
+      <c r="GEP401" s="16"/>
+      <c r="GEQ401" s="16"/>
+      <c r="GER401" s="16"/>
+      <c r="GES401" s="16"/>
+      <c r="GET401" s="16"/>
+      <c r="GEU401" s="16"/>
+      <c r="GEV401" s="16"/>
+      <c r="GEW401" s="16"/>
+      <c r="GEX401" s="16"/>
+      <c r="GEY401" s="16"/>
+      <c r="GEZ401" s="16"/>
+      <c r="GFA401" s="16"/>
+      <c r="GFB401" s="16"/>
+      <c r="GFC401" s="16"/>
+      <c r="GFD401" s="16"/>
+      <c r="GFE401" s="16"/>
+      <c r="GFF401" s="16"/>
+      <c r="GFG401" s="16"/>
+      <c r="GFH401" s="16"/>
+      <c r="GFI401" s="16"/>
+      <c r="GFJ401" s="16"/>
+      <c r="GFK401" s="16"/>
+      <c r="GFL401" s="16"/>
+      <c r="GFM401" s="16"/>
+      <c r="GFN401" s="16"/>
+      <c r="GFO401" s="16"/>
+      <c r="GFP401" s="16"/>
+      <c r="GFQ401" s="16"/>
+      <c r="GFR401" s="16"/>
+      <c r="GFS401" s="16"/>
+      <c r="GFT401" s="16"/>
+      <c r="GFU401" s="16"/>
+      <c r="GFV401" s="16"/>
+      <c r="GFW401" s="16"/>
+      <c r="GFX401" s="16"/>
+      <c r="GFY401" s="16"/>
+      <c r="GFZ401" s="16"/>
+      <c r="GGA401" s="16"/>
+      <c r="GGB401" s="16"/>
+      <c r="GGC401" s="16"/>
+      <c r="GGD401" s="16"/>
+      <c r="GGE401" s="16"/>
+      <c r="GGF401" s="16"/>
+      <c r="GGG401" s="16"/>
+      <c r="GGH401" s="16"/>
+      <c r="GGI401" s="16"/>
+      <c r="GGJ401" s="16"/>
+      <c r="GGK401" s="16"/>
+      <c r="GGL401" s="16"/>
+      <c r="GGM401" s="16"/>
+      <c r="GGN401" s="16"/>
+      <c r="GGO401" s="16"/>
+      <c r="GGP401" s="16"/>
+      <c r="GGQ401" s="16"/>
+      <c r="GGR401" s="16"/>
+      <c r="GGS401" s="16"/>
+      <c r="GGT401" s="16"/>
+      <c r="GGU401" s="16"/>
+      <c r="GGV401" s="16"/>
+      <c r="GGW401" s="16"/>
+      <c r="GGX401" s="16"/>
+      <c r="GGY401" s="16"/>
+      <c r="GGZ401" s="16"/>
+      <c r="GHA401" s="16"/>
+      <c r="GHB401" s="16"/>
+      <c r="GHC401" s="16"/>
+      <c r="GHD401" s="16"/>
+      <c r="GHE401" s="16"/>
+      <c r="GHF401" s="16"/>
+      <c r="GHG401" s="16"/>
+      <c r="GHH401" s="16"/>
+      <c r="GHI401" s="16"/>
+      <c r="GHJ401" s="16"/>
+      <c r="GHK401" s="16"/>
+      <c r="GHL401" s="16"/>
+      <c r="GHM401" s="16"/>
+      <c r="GHN401" s="16"/>
+      <c r="GHO401" s="16"/>
+      <c r="GHP401" s="16"/>
+      <c r="GHQ401" s="16"/>
+      <c r="GHR401" s="16"/>
+      <c r="GHS401" s="16"/>
+      <c r="GHT401" s="16"/>
+      <c r="GHU401" s="16"/>
+      <c r="GHV401" s="16"/>
+      <c r="GHW401" s="16"/>
+      <c r="GHX401" s="16"/>
+      <c r="GHY401" s="16"/>
+      <c r="GHZ401" s="16"/>
+      <c r="GIA401" s="16"/>
+      <c r="GIB401" s="16"/>
+      <c r="GIC401" s="16"/>
+      <c r="GID401" s="16"/>
+      <c r="GIE401" s="16"/>
+      <c r="GIF401" s="16"/>
+      <c r="GIG401" s="16"/>
+      <c r="GIH401" s="16"/>
+      <c r="GII401" s="16"/>
+      <c r="GIJ401" s="16"/>
+      <c r="GIK401" s="16"/>
+      <c r="GIL401" s="16"/>
+      <c r="GIM401" s="16"/>
+      <c r="GIN401" s="16"/>
+      <c r="GIO401" s="16"/>
+      <c r="GIP401" s="16"/>
+      <c r="GIQ401" s="16"/>
+      <c r="GIR401" s="16"/>
+      <c r="GIS401" s="16"/>
+      <c r="GIT401" s="16"/>
+      <c r="GIU401" s="16"/>
+      <c r="GIV401" s="16"/>
+      <c r="GIW401" s="16"/>
+      <c r="GIX401" s="16"/>
+      <c r="GIY401" s="16"/>
+      <c r="GIZ401" s="16"/>
+      <c r="GJA401" s="16"/>
+      <c r="GJB401" s="16"/>
+      <c r="GJC401" s="16"/>
+      <c r="GJD401" s="16"/>
+      <c r="GJE401" s="16"/>
+      <c r="GJF401" s="16"/>
+      <c r="GJG401" s="16"/>
+      <c r="GJH401" s="16"/>
+      <c r="GJI401" s="16"/>
+      <c r="GJJ401" s="16"/>
+      <c r="GJK401" s="16"/>
+      <c r="GJL401" s="16"/>
+      <c r="GJM401" s="16"/>
+      <c r="GJN401" s="16"/>
+      <c r="GJO401" s="16"/>
+      <c r="GJP401" s="16"/>
+      <c r="GJQ401" s="16"/>
+      <c r="GJR401" s="16"/>
+      <c r="GJS401" s="16"/>
+      <c r="GJT401" s="16"/>
+      <c r="GJU401" s="16"/>
+      <c r="GJV401" s="16"/>
+      <c r="GJW401" s="16"/>
+      <c r="GJX401" s="16"/>
+      <c r="GJY401" s="16"/>
+      <c r="GJZ401" s="16"/>
+      <c r="GKA401" s="16"/>
+      <c r="GKB401" s="16"/>
+      <c r="GKC401" s="16"/>
+      <c r="GKD401" s="16"/>
+      <c r="GKE401" s="16"/>
+      <c r="GKF401" s="16"/>
+      <c r="GKG401" s="16"/>
+      <c r="GKH401" s="16"/>
+      <c r="GKI401" s="16"/>
+      <c r="GKJ401" s="16"/>
+      <c r="GKK401" s="16"/>
+      <c r="GKL401" s="16"/>
+      <c r="GKM401" s="16"/>
+      <c r="GKN401" s="16"/>
+      <c r="GKO401" s="16"/>
+      <c r="GKP401" s="16"/>
+      <c r="GKQ401" s="16"/>
+      <c r="GKR401" s="16"/>
+      <c r="GKS401" s="16"/>
+      <c r="GKT401" s="16"/>
+      <c r="GKU401" s="16"/>
+      <c r="GKV401" s="16"/>
+      <c r="GKW401" s="16"/>
+      <c r="GKX401" s="16"/>
+      <c r="GKY401" s="16"/>
+      <c r="GKZ401" s="16"/>
+      <c r="GLA401" s="16"/>
+      <c r="GLB401" s="16"/>
+      <c r="GLC401" s="16"/>
+      <c r="GLD401" s="16"/>
+      <c r="GLE401" s="16"/>
+      <c r="GLF401" s="16"/>
+      <c r="GLG401" s="16"/>
+      <c r="GLH401" s="16"/>
+      <c r="GLI401" s="16"/>
+      <c r="GLJ401" s="16"/>
+      <c r="GLK401" s="16"/>
+      <c r="GLL401" s="16"/>
+      <c r="GLM401" s="16"/>
+      <c r="GLN401" s="16"/>
+      <c r="GLO401" s="16"/>
+      <c r="GLP401" s="16"/>
+      <c r="GLQ401" s="16"/>
+      <c r="GLR401" s="16"/>
+      <c r="GLS401" s="16"/>
+      <c r="GLT401" s="16"/>
+      <c r="GLU401" s="16"/>
+      <c r="GLV401" s="16"/>
+      <c r="GLW401" s="16"/>
+      <c r="GLX401" s="16"/>
+      <c r="GLY401" s="16"/>
+      <c r="GLZ401" s="16"/>
+      <c r="GMA401" s="16"/>
+      <c r="GMB401" s="16"/>
+      <c r="GMC401" s="16"/>
+      <c r="GMD401" s="16"/>
+      <c r="GME401" s="16"/>
+      <c r="GMF401" s="16"/>
+      <c r="GMG401" s="16"/>
+      <c r="GMH401" s="16"/>
+      <c r="GMI401" s="16"/>
+      <c r="GMJ401" s="16"/>
+      <c r="GMK401" s="16"/>
+      <c r="GML401" s="16"/>
+      <c r="GMM401" s="16"/>
+      <c r="GMN401" s="16"/>
+      <c r="GMO401" s="16"/>
+      <c r="GMP401" s="16"/>
+      <c r="GMQ401" s="16"/>
+      <c r="GMR401" s="16"/>
+      <c r="GMS401" s="16"/>
+      <c r="GMT401" s="16"/>
+      <c r="GMU401" s="16"/>
+      <c r="GMV401" s="16"/>
+      <c r="GMW401" s="16"/>
+      <c r="GMX401" s="16"/>
+      <c r="GMY401" s="16"/>
+      <c r="GMZ401" s="16"/>
+      <c r="GNA401" s="16"/>
+      <c r="GNB401" s="16"/>
+      <c r="GNC401" s="16"/>
+      <c r="GND401" s="16"/>
+      <c r="GNE401" s="16"/>
+      <c r="GNF401" s="16"/>
+      <c r="GNG401" s="16"/>
+      <c r="GNH401" s="16"/>
+      <c r="GNI401" s="16"/>
+      <c r="GNJ401" s="16"/>
+      <c r="GNK401" s="16"/>
+      <c r="GNL401" s="16"/>
+      <c r="GNM401" s="16"/>
+      <c r="GNN401" s="16"/>
+      <c r="GNO401" s="16"/>
+      <c r="GNP401" s="16"/>
+      <c r="GNQ401" s="16"/>
+      <c r="GNR401" s="16"/>
+      <c r="GNS401" s="16"/>
+      <c r="GNT401" s="16"/>
+      <c r="GNU401" s="16"/>
+      <c r="GNV401" s="16"/>
+      <c r="GNW401" s="16"/>
+      <c r="GNX401" s="16"/>
+      <c r="GNY401" s="16"/>
+      <c r="GNZ401" s="16"/>
+      <c r="GOA401" s="16"/>
+      <c r="GOB401" s="16"/>
+      <c r="GOC401" s="16"/>
+      <c r="GOD401" s="16"/>
+      <c r="GOE401" s="16"/>
+      <c r="GOF401" s="16"/>
+      <c r="GOG401" s="16"/>
+      <c r="GOH401" s="16"/>
+      <c r="GOI401" s="16"/>
+      <c r="GOJ401" s="16"/>
+      <c r="GOK401" s="16"/>
+      <c r="GOL401" s="16"/>
+      <c r="GOM401" s="16"/>
+      <c r="GON401" s="16"/>
+      <c r="GOO401" s="16"/>
+      <c r="GOP401" s="16"/>
+      <c r="GOQ401" s="16"/>
+      <c r="GOR401" s="16"/>
+      <c r="GOS401" s="16"/>
+      <c r="GOT401" s="16"/>
+      <c r="GOU401" s="16"/>
+      <c r="GOV401" s="16"/>
+      <c r="GOW401" s="16"/>
+      <c r="GOX401" s="16"/>
+      <c r="GOY401" s="16"/>
+      <c r="GOZ401" s="16"/>
+      <c r="GPA401" s="16"/>
+      <c r="GPB401" s="16"/>
+      <c r="GPC401" s="16"/>
+      <c r="GPD401" s="16"/>
+      <c r="GPE401" s="16"/>
+      <c r="GPF401" s="16"/>
+      <c r="GPG401" s="16"/>
+      <c r="GPH401" s="16"/>
+      <c r="GPI401" s="16"/>
+      <c r="GPJ401" s="16"/>
+      <c r="GPK401" s="16"/>
+      <c r="GPL401" s="16"/>
+      <c r="GPM401" s="16"/>
+      <c r="GPN401" s="16"/>
+      <c r="GPO401" s="16"/>
+      <c r="GPP401" s="16"/>
+      <c r="GPQ401" s="16"/>
+      <c r="GPR401" s="16"/>
+      <c r="GPS401" s="16"/>
+      <c r="GPT401" s="16"/>
+      <c r="GPU401" s="16"/>
+      <c r="GPV401" s="16"/>
+      <c r="GPW401" s="16"/>
+      <c r="GPX401" s="16"/>
+      <c r="GPY401" s="16"/>
+      <c r="GPZ401" s="16"/>
+      <c r="GQA401" s="16"/>
+      <c r="GQB401" s="16"/>
+      <c r="GQC401" s="16"/>
+      <c r="GQD401" s="16"/>
+      <c r="GQE401" s="16"/>
+      <c r="GQF401" s="16"/>
+      <c r="GQG401" s="16"/>
+      <c r="GQH401" s="16"/>
+      <c r="GQI401" s="16"/>
+      <c r="GQJ401" s="16"/>
+      <c r="GQK401" s="16"/>
+      <c r="GQL401" s="16"/>
+      <c r="GQM401" s="16"/>
+      <c r="GQN401" s="16"/>
+      <c r="GQO401" s="16"/>
+      <c r="GQP401" s="16"/>
+      <c r="GQQ401" s="16"/>
+      <c r="GQR401" s="16"/>
+      <c r="GQS401" s="16"/>
+      <c r="GQT401" s="16"/>
+      <c r="GQU401" s="16"/>
+      <c r="GQV401" s="16"/>
+      <c r="GQW401" s="16"/>
+      <c r="GQX401" s="16"/>
+      <c r="GQY401" s="16"/>
+      <c r="GQZ401" s="16"/>
+      <c r="GRA401" s="16"/>
+      <c r="GRB401" s="16"/>
+      <c r="GRC401" s="16"/>
+      <c r="GRD401" s="16"/>
+      <c r="GRE401" s="16"/>
+      <c r="GRF401" s="16"/>
+      <c r="GRG401" s="16"/>
+      <c r="GRH401" s="16"/>
+      <c r="GRI401" s="16"/>
+      <c r="GRJ401" s="16"/>
+      <c r="GRK401" s="16"/>
+      <c r="GRL401" s="16"/>
+      <c r="GRM401" s="16"/>
+      <c r="GRN401" s="16"/>
+      <c r="GRO401" s="16"/>
+      <c r="GRP401" s="16"/>
+      <c r="GRQ401" s="16"/>
+      <c r="GRR401" s="16"/>
+      <c r="GRS401" s="16"/>
+      <c r="GRT401" s="16"/>
+      <c r="GRU401" s="16"/>
+      <c r="GRV401" s="16"/>
+      <c r="GRW401" s="16"/>
+      <c r="GRX401" s="16"/>
+      <c r="GRY401" s="16"/>
+      <c r="GRZ401" s="16"/>
+      <c r="GSA401" s="16"/>
+      <c r="GSB401" s="16"/>
+      <c r="GSC401" s="16"/>
+      <c r="GSD401" s="16"/>
+      <c r="GSE401" s="16"/>
+      <c r="GSF401" s="16"/>
+      <c r="GSG401" s="16"/>
+      <c r="GSH401" s="16"/>
+      <c r="GSI401" s="16"/>
+      <c r="GSJ401" s="16"/>
+      <c r="GSK401" s="16"/>
+      <c r="GSL401" s="16"/>
+      <c r="GSM401" s="16"/>
+      <c r="GSN401" s="16"/>
+      <c r="GSO401" s="16"/>
+      <c r="GSP401" s="16"/>
+      <c r="GSQ401" s="16"/>
+      <c r="GSR401" s="16"/>
+      <c r="GSS401" s="16"/>
+      <c r="GST401" s="16"/>
+      <c r="GSU401" s="16"/>
+      <c r="GSV401" s="16"/>
+      <c r="GSW401" s="16"/>
+      <c r="GSX401" s="16"/>
+      <c r="GSY401" s="16"/>
+      <c r="GSZ401" s="16"/>
+      <c r="GTA401" s="16"/>
+      <c r="GTB401" s="16"/>
+      <c r="GTC401" s="16"/>
+      <c r="GTD401" s="16"/>
+      <c r="GTE401" s="16"/>
+      <c r="GTF401" s="16"/>
+      <c r="GTG401" s="16"/>
+      <c r="GTH401" s="16"/>
+      <c r="GTI401" s="16"/>
+      <c r="GTJ401" s="16"/>
+      <c r="GTK401" s="16"/>
+      <c r="GTL401" s="16"/>
+      <c r="GTM401" s="16"/>
+      <c r="GTN401" s="16"/>
+      <c r="GTO401" s="16"/>
+      <c r="GTP401" s="16"/>
+      <c r="GTQ401" s="16"/>
+      <c r="GTR401" s="16"/>
+      <c r="GTS401" s="16"/>
+      <c r="GTT401" s="16"/>
+      <c r="GTU401" s="16"/>
+      <c r="GTV401" s="16"/>
+      <c r="GTW401" s="16"/>
+      <c r="GTX401" s="16"/>
+      <c r="GTY401" s="16"/>
+      <c r="GTZ401" s="16"/>
+      <c r="GUA401" s="16"/>
+      <c r="GUB401" s="16"/>
+      <c r="GUC401" s="16"/>
+      <c r="GUD401" s="16"/>
+      <c r="GUE401" s="16"/>
+      <c r="GUF401" s="16"/>
+      <c r="GUG401" s="16"/>
+      <c r="GUH401" s="16"/>
+      <c r="GUI401" s="16"/>
+      <c r="GUJ401" s="16"/>
+      <c r="GUK401" s="16"/>
+      <c r="GUL401" s="16"/>
+      <c r="GUM401" s="16"/>
+      <c r="GUN401" s="16"/>
+      <c r="GUO401" s="16"/>
+      <c r="GUP401" s="16"/>
+      <c r="GUQ401" s="16"/>
+      <c r="GUR401" s="16"/>
+      <c r="GUS401" s="16"/>
+      <c r="GUT401" s="16"/>
+      <c r="GUU401" s="16"/>
+      <c r="GUV401" s="16"/>
+      <c r="GUW401" s="16"/>
+      <c r="GUX401" s="16"/>
+      <c r="GUY401" s="16"/>
+      <c r="GUZ401" s="16"/>
+      <c r="GVA401" s="16"/>
+      <c r="GVB401" s="16"/>
+      <c r="GVC401" s="16"/>
+      <c r="GVD401" s="16"/>
+      <c r="GVE401" s="16"/>
+      <c r="GVF401" s="16"/>
+      <c r="GVG401" s="16"/>
+      <c r="GVH401" s="16"/>
+      <c r="GVI401" s="16"/>
+      <c r="GVJ401" s="16"/>
+      <c r="GVK401" s="16"/>
+      <c r="GVL401" s="16"/>
+      <c r="GVM401" s="16"/>
+      <c r="GVN401" s="16"/>
+      <c r="GVO401" s="16"/>
+      <c r="GVP401" s="16"/>
+      <c r="GVQ401" s="16"/>
+      <c r="GVR401" s="16"/>
+      <c r="GVS401" s="16"/>
+      <c r="GVT401" s="16"/>
+      <c r="GVU401" s="16"/>
+      <c r="GVV401" s="16"/>
+      <c r="GVW401" s="16"/>
+      <c r="GVX401" s="16"/>
+      <c r="GVY401" s="16"/>
+      <c r="GVZ401" s="16"/>
+      <c r="GWA401" s="16"/>
+      <c r="GWB401" s="16"/>
+      <c r="GWC401" s="16"/>
+      <c r="GWD401" s="16"/>
+      <c r="GWE401" s="16"/>
+      <c r="GWF401" s="16"/>
+      <c r="GWG401" s="16"/>
+      <c r="GWH401" s="16"/>
+      <c r="GWI401" s="16"/>
+      <c r="GWJ401" s="16"/>
+      <c r="GWK401" s="16"/>
+      <c r="GWL401" s="16"/>
+      <c r="GWM401" s="16"/>
+      <c r="GWN401" s="16"/>
+      <c r="GWO401" s="16"/>
+      <c r="GWP401" s="16"/>
+      <c r="GWQ401" s="16"/>
+      <c r="GWR401" s="16"/>
+      <c r="GWS401" s="16"/>
+      <c r="GWT401" s="16"/>
+      <c r="GWU401" s="16"/>
+      <c r="GWV401" s="16"/>
+      <c r="GWW401" s="16"/>
+      <c r="GWX401" s="16"/>
+      <c r="GWY401" s="16"/>
+      <c r="GWZ401" s="16"/>
+      <c r="GXA401" s="16"/>
+      <c r="GXB401" s="16"/>
+      <c r="GXC401" s="16"/>
+      <c r="GXD401" s="16"/>
+      <c r="GXE401" s="16"/>
+      <c r="GXF401" s="16"/>
+      <c r="GXG401" s="16"/>
+      <c r="GXH401" s="16"/>
+      <c r="GXI401" s="16"/>
+      <c r="GXJ401" s="16"/>
+      <c r="GXK401" s="16"/>
+      <c r="GXL401" s="16"/>
+      <c r="GXM401" s="16"/>
+      <c r="GXN401" s="16"/>
+      <c r="GXO401" s="16"/>
+      <c r="GXP401" s="16"/>
+      <c r="GXQ401" s="16"/>
+      <c r="GXR401" s="16"/>
+      <c r="GXS401" s="16"/>
+      <c r="GXT401" s="16"/>
+      <c r="GXU401" s="16"/>
+      <c r="GXV401" s="16"/>
+      <c r="GXW401" s="16"/>
+      <c r="GXX401" s="16"/>
+      <c r="GXY401" s="16"/>
+      <c r="GXZ401" s="16"/>
+      <c r="GYA401" s="16"/>
+      <c r="GYB401" s="16"/>
+      <c r="GYC401" s="16"/>
+      <c r="GYD401" s="16"/>
+      <c r="GYE401" s="16"/>
+      <c r="GYF401" s="16"/>
+      <c r="GYG401" s="16"/>
+      <c r="GYH401" s="16"/>
+      <c r="GYI401" s="16"/>
+      <c r="GYJ401" s="16"/>
+      <c r="GYK401" s="16"/>
+      <c r="GYL401" s="16"/>
+      <c r="GYM401" s="16"/>
+      <c r="GYN401" s="16"/>
+      <c r="GYO401" s="16"/>
+      <c r="GYP401" s="16"/>
+      <c r="GYQ401" s="16"/>
+      <c r="GYR401" s="16"/>
+      <c r="GYS401" s="16"/>
+      <c r="GYT401" s="16"/>
+      <c r="GYU401" s="16"/>
+      <c r="GYV401" s="16"/>
+      <c r="GYW401" s="16"/>
+      <c r="GYX401" s="16"/>
+      <c r="GYY401" s="16"/>
+      <c r="GYZ401" s="16"/>
+      <c r="GZA401" s="16"/>
+      <c r="GZB401" s="16"/>
+      <c r="GZC401" s="16"/>
+      <c r="GZD401" s="16"/>
+      <c r="GZE401" s="16"/>
+      <c r="GZF401" s="16"/>
+      <c r="GZG401" s="16"/>
+      <c r="GZH401" s="16"/>
+      <c r="GZI401" s="16"/>
+      <c r="GZJ401" s="16"/>
+      <c r="GZK401" s="16"/>
+      <c r="GZL401" s="16"/>
+      <c r="GZM401" s="16"/>
+      <c r="GZN401" s="16"/>
+      <c r="GZO401" s="16"/>
+      <c r="GZP401" s="16"/>
+      <c r="GZQ401" s="16"/>
+      <c r="GZR401" s="16"/>
+      <c r="GZS401" s="16"/>
+      <c r="GZT401" s="16"/>
+      <c r="GZU401" s="16"/>
+      <c r="GZV401" s="16"/>
+      <c r="GZW401" s="16"/>
+      <c r="GZX401" s="16"/>
+      <c r="GZY401" s="16"/>
+      <c r="GZZ401" s="16"/>
+      <c r="HAA401" s="16"/>
+      <c r="HAB401" s="16"/>
+      <c r="HAC401" s="16"/>
+      <c r="HAD401" s="16"/>
+      <c r="HAE401" s="16"/>
+      <c r="HAF401" s="16"/>
+      <c r="HAG401" s="16"/>
+      <c r="HAH401" s="16"/>
+      <c r="HAI401" s="16"/>
+      <c r="HAJ401" s="16"/>
+      <c r="HAK401" s="16"/>
+      <c r="HAL401" s="16"/>
+      <c r="HAM401" s="16"/>
+      <c r="HAN401" s="16"/>
+      <c r="HAO401" s="16"/>
+      <c r="HAP401" s="16"/>
+      <c r="HAQ401" s="16"/>
+      <c r="HAR401" s="16"/>
+      <c r="HAS401" s="16"/>
+      <c r="HAT401" s="16"/>
+      <c r="HAU401" s="16"/>
+      <c r="HAV401" s="16"/>
+      <c r="HAW401" s="16"/>
+      <c r="HAX401" s="16"/>
+      <c r="HAY401" s="16"/>
+      <c r="HAZ401" s="16"/>
+      <c r="HBA401" s="16"/>
+      <c r="HBB401" s="16"/>
+      <c r="HBC401" s="16"/>
+      <c r="HBD401" s="16"/>
+      <c r="HBE401" s="16"/>
+      <c r="HBF401" s="16"/>
+      <c r="HBG401" s="16"/>
+      <c r="HBH401" s="16"/>
+      <c r="HBI401" s="16"/>
+      <c r="HBJ401" s="16"/>
+      <c r="HBK401" s="16"/>
+      <c r="HBL401" s="16"/>
+      <c r="HBM401" s="16"/>
+      <c r="HBN401" s="16"/>
+      <c r="HBO401" s="16"/>
+      <c r="HBP401" s="16"/>
+      <c r="HBQ401" s="16"/>
+      <c r="HBR401" s="16"/>
+      <c r="HBS401" s="16"/>
+      <c r="HBT401" s="16"/>
+      <c r="HBU401" s="16"/>
+      <c r="HBV401" s="16"/>
+      <c r="HBW401" s="16"/>
+      <c r="HBX401" s="16"/>
+      <c r="HBY401" s="16"/>
+      <c r="HBZ401" s="16"/>
+      <c r="HCA401" s="16"/>
+      <c r="HCB401" s="16"/>
+      <c r="HCC401" s="16"/>
+      <c r="HCD401" s="16"/>
+      <c r="HCE401" s="16"/>
+      <c r="HCF401" s="16"/>
+      <c r="HCG401" s="16"/>
+      <c r="HCH401" s="16"/>
+      <c r="HCI401" s="16"/>
+      <c r="HCJ401" s="16"/>
+      <c r="HCK401" s="16"/>
+      <c r="HCL401" s="16"/>
+      <c r="HCM401" s="16"/>
+      <c r="HCN401" s="16"/>
+      <c r="HCO401" s="16"/>
+      <c r="HCP401" s="16"/>
+      <c r="HCQ401" s="16"/>
+      <c r="HCR401" s="16"/>
+      <c r="HCS401" s="16"/>
+      <c r="HCT401" s="16"/>
+      <c r="HCU401" s="16"/>
+      <c r="HCV401" s="16"/>
+      <c r="HCW401" s="16"/>
+      <c r="HCX401" s="16"/>
+      <c r="HCY401" s="16"/>
+      <c r="HCZ401" s="16"/>
+      <c r="HDA401" s="16"/>
+      <c r="HDB401" s="16"/>
+      <c r="HDC401" s="16"/>
+      <c r="HDD401" s="16"/>
+      <c r="HDE401" s="16"/>
+      <c r="HDF401" s="16"/>
+      <c r="HDG401" s="16"/>
+      <c r="HDH401" s="16"/>
+      <c r="HDI401" s="16"/>
+      <c r="HDJ401" s="16"/>
+      <c r="HDK401" s="16"/>
+      <c r="HDL401" s="16"/>
+      <c r="HDM401" s="16"/>
+      <c r="HDN401" s="16"/>
+      <c r="HDO401" s="16"/>
+      <c r="HDP401" s="16"/>
+      <c r="HDQ401" s="16"/>
+      <c r="HDR401" s="16"/>
+      <c r="HDS401" s="16"/>
+      <c r="HDT401" s="16"/>
+      <c r="HDU401" s="16"/>
+      <c r="HDV401" s="16"/>
+      <c r="HDW401" s="16"/>
+      <c r="HDX401" s="16"/>
+      <c r="HDY401" s="16"/>
+      <c r="HDZ401" s="16"/>
+      <c r="HEA401" s="16"/>
+      <c r="HEB401" s="16"/>
+      <c r="HEC401" s="16"/>
+      <c r="HED401" s="16"/>
+      <c r="HEE401" s="16"/>
+      <c r="HEF401" s="16"/>
+      <c r="HEG401" s="16"/>
+      <c r="HEH401" s="16"/>
+      <c r="HEI401" s="16"/>
+      <c r="HEJ401" s="16"/>
+      <c r="HEK401" s="16"/>
+      <c r="HEL401" s="16"/>
+      <c r="HEM401" s="16"/>
+      <c r="HEN401" s="16"/>
+      <c r="HEO401" s="16"/>
+      <c r="HEP401" s="16"/>
+      <c r="HEQ401" s="16"/>
+      <c r="HER401" s="16"/>
+      <c r="HES401" s="16"/>
+      <c r="HET401" s="16"/>
+      <c r="HEU401" s="16"/>
+      <c r="HEV401" s="16"/>
+      <c r="HEW401" s="16"/>
+      <c r="HEX401" s="16"/>
+      <c r="HEY401" s="16"/>
+      <c r="HEZ401" s="16"/>
+      <c r="HFA401" s="16"/>
+      <c r="HFB401" s="16"/>
+      <c r="HFC401" s="16"/>
+      <c r="HFD401" s="16"/>
+      <c r="HFE401" s="16"/>
+      <c r="HFF401" s="16"/>
+      <c r="HFG401" s="16"/>
+      <c r="HFH401" s="16"/>
+      <c r="HFI401" s="16"/>
+      <c r="HFJ401" s="16"/>
+      <c r="HFK401" s="16"/>
+      <c r="HFL401" s="16"/>
+      <c r="HFM401" s="16"/>
+      <c r="HFN401" s="16"/>
+      <c r="HFO401" s="16"/>
+      <c r="HFP401" s="16"/>
+      <c r="HFQ401" s="16"/>
+      <c r="HFR401" s="16"/>
+      <c r="HFS401" s="16"/>
+      <c r="HFT401" s="16"/>
+      <c r="HFU401" s="16"/>
+      <c r="HFV401" s="16"/>
+      <c r="HFW401" s="16"/>
+      <c r="HFX401" s="16"/>
+      <c r="HFY401" s="16"/>
+      <c r="HFZ401" s="16"/>
+      <c r="HGA401" s="16"/>
+      <c r="HGB401" s="16"/>
+      <c r="HGC401" s="16"/>
+      <c r="HGD401" s="16"/>
+      <c r="HGE401" s="16"/>
+      <c r="HGF401" s="16"/>
+      <c r="HGG401" s="16"/>
+      <c r="HGH401" s="16"/>
+      <c r="HGI401" s="16"/>
+      <c r="HGJ401" s="16"/>
+      <c r="HGK401" s="16"/>
+      <c r="HGL401" s="16"/>
+      <c r="HGM401" s="16"/>
+      <c r="HGN401" s="16"/>
+      <c r="HGO401" s="16"/>
+      <c r="HGP401" s="16"/>
+      <c r="HGQ401" s="16"/>
+      <c r="HGR401" s="16"/>
+      <c r="HGS401" s="16"/>
+      <c r="HGT401" s="16"/>
+      <c r="HGU401" s="16"/>
+      <c r="HGV401" s="16"/>
+      <c r="HGW401" s="16"/>
+      <c r="HGX401" s="16"/>
+      <c r="HGY401" s="16"/>
+      <c r="HGZ401" s="16"/>
+      <c r="HHA401" s="16"/>
+      <c r="HHB401" s="16"/>
+      <c r="HHC401" s="16"/>
+      <c r="HHD401" s="16"/>
+      <c r="HHE401" s="16"/>
+      <c r="HHF401" s="16"/>
+      <c r="HHG401" s="16"/>
+      <c r="HHH401" s="16"/>
+      <c r="HHI401" s="16"/>
+      <c r="HHJ401" s="16"/>
+      <c r="HHK401" s="16"/>
+      <c r="HHL401" s="16"/>
+      <c r="HHM401" s="16"/>
+      <c r="HHN401" s="16"/>
+      <c r="HHO401" s="16"/>
+      <c r="HHP401" s="16"/>
+      <c r="HHQ401" s="16"/>
+      <c r="HHR401" s="16"/>
+      <c r="HHS401" s="16"/>
+      <c r="HHT401" s="16"/>
+      <c r="HHU401" s="16"/>
+      <c r="HHV401" s="16"/>
+      <c r="HHW401" s="16"/>
+      <c r="HHX401" s="16"/>
+      <c r="HHY401" s="16"/>
+      <c r="HHZ401" s="16"/>
+      <c r="HIA401" s="16"/>
+      <c r="HIB401" s="16"/>
+      <c r="HIC401" s="16"/>
+      <c r="HID401" s="16"/>
+      <c r="HIE401" s="16"/>
+      <c r="HIF401" s="16"/>
+      <c r="HIG401" s="16"/>
+      <c r="HIH401" s="16"/>
+      <c r="HII401" s="16"/>
+      <c r="HIJ401" s="16"/>
+      <c r="HIK401" s="16"/>
+      <c r="HIL401" s="16"/>
+      <c r="HIM401" s="16"/>
+      <c r="HIN401" s="16"/>
+      <c r="HIO401" s="16"/>
+      <c r="HIP401" s="16"/>
+      <c r="HIQ401" s="16"/>
+      <c r="HIR401" s="16"/>
+      <c r="HIS401" s="16"/>
+      <c r="HIT401" s="16"/>
+      <c r="HIU401" s="16"/>
+      <c r="HIV401" s="16"/>
+      <c r="HIW401" s="16"/>
+      <c r="HIX401" s="16"/>
+      <c r="HIY401" s="16"/>
+      <c r="HIZ401" s="16"/>
+      <c r="HJA401" s="16"/>
+      <c r="HJB401" s="16"/>
+      <c r="HJC401" s="16"/>
+      <c r="HJD401" s="16"/>
+      <c r="HJE401" s="16"/>
+      <c r="HJF401" s="16"/>
+      <c r="HJG401" s="16"/>
+      <c r="HJH401" s="16"/>
+      <c r="HJI401" s="16"/>
+      <c r="HJJ401" s="16"/>
+      <c r="HJK401" s="16"/>
+      <c r="HJL401" s="16"/>
+      <c r="HJM401" s="16"/>
+      <c r="HJN401" s="16"/>
+      <c r="HJO401" s="16"/>
+      <c r="HJP401" s="16"/>
+      <c r="HJQ401" s="16"/>
+      <c r="HJR401" s="16"/>
+      <c r="HJS401" s="16"/>
+      <c r="HJT401" s="16"/>
+      <c r="HJU401" s="16"/>
+      <c r="HJV401" s="16"/>
+      <c r="HJW401" s="16"/>
+      <c r="HJX401" s="16"/>
+      <c r="HJY401" s="16"/>
+      <c r="HJZ401" s="16"/>
+      <c r="HKA401" s="16"/>
+      <c r="HKB401" s="16"/>
+      <c r="HKC401" s="16"/>
+      <c r="HKD401" s="16"/>
+      <c r="HKE401" s="16"/>
+      <c r="HKF401" s="16"/>
+      <c r="HKG401" s="16"/>
+      <c r="HKH401" s="16"/>
+      <c r="HKI401" s="16"/>
+      <c r="HKJ401" s="16"/>
+      <c r="HKK401" s="16"/>
+      <c r="HKL401" s="16"/>
+      <c r="HKM401" s="16"/>
+      <c r="HKN401" s="16"/>
+      <c r="HKO401" s="16"/>
+      <c r="HKP401" s="16"/>
+      <c r="HKQ401" s="16"/>
+      <c r="HKR401" s="16"/>
+      <c r="HKS401" s="16"/>
+      <c r="HKT401" s="16"/>
+      <c r="HKU401" s="16"/>
+      <c r="HKV401" s="16"/>
+      <c r="HKW401" s="16"/>
+      <c r="HKX401" s="16"/>
+      <c r="HKY401" s="16"/>
+      <c r="HKZ401" s="16"/>
+      <c r="HLA401" s="16"/>
+      <c r="HLB401" s="16"/>
+      <c r="HLC401" s="16"/>
+      <c r="HLD401" s="16"/>
+      <c r="HLE401" s="16"/>
+      <c r="HLF401" s="16"/>
+      <c r="HLG401" s="16"/>
+      <c r="HLH401" s="16"/>
+      <c r="HLI401" s="16"/>
+      <c r="HLJ401" s="16"/>
+      <c r="HLK401" s="16"/>
+      <c r="HLL401" s="16"/>
+      <c r="HLM401" s="16"/>
+      <c r="HLN401" s="16"/>
+      <c r="HLO401" s="16"/>
+      <c r="HLP401" s="16"/>
+      <c r="HLQ401" s="16"/>
+      <c r="HLR401" s="16"/>
+      <c r="HLS401" s="16"/>
+      <c r="HLT401" s="16"/>
+      <c r="HLU401" s="16"/>
+      <c r="HLV401" s="16"/>
+      <c r="HLW401" s="16"/>
+      <c r="HLX401" s="16"/>
+      <c r="HLY401" s="16"/>
+      <c r="HLZ401" s="16"/>
+      <c r="HMA401" s="16"/>
+      <c r="HMB401" s="16"/>
+      <c r="HMC401" s="16"/>
+      <c r="HMD401" s="16"/>
+      <c r="HME401" s="16"/>
+      <c r="HMF401" s="16"/>
+      <c r="HMG401" s="16"/>
+      <c r="HMH401" s="16"/>
+      <c r="HMI401" s="16"/>
+      <c r="HMJ401" s="16"/>
+      <c r="HMK401" s="16"/>
+      <c r="HML401" s="16"/>
+      <c r="HMM401" s="16"/>
+      <c r="HMN401" s="16"/>
+      <c r="HMO401" s="16"/>
+      <c r="HMP401" s="16"/>
+      <c r="HMQ401" s="16"/>
+      <c r="HMR401" s="16"/>
+      <c r="HMS401" s="16"/>
+      <c r="HMT401" s="16"/>
+      <c r="HMU401" s="16"/>
+      <c r="HMV401" s="16"/>
+      <c r="HMW401" s="16"/>
+      <c r="HMX401" s="16"/>
+      <c r="HMY401" s="16"/>
+      <c r="HMZ401" s="16"/>
+      <c r="HNA401" s="16"/>
+      <c r="HNB401" s="16"/>
+      <c r="HNC401" s="16"/>
+      <c r="HND401" s="16"/>
+      <c r="HNE401" s="16"/>
+      <c r="HNF401" s="16"/>
+      <c r="HNG401" s="16"/>
+      <c r="HNH401" s="16"/>
+      <c r="HNI401" s="16"/>
+      <c r="HNJ401" s="16"/>
+      <c r="HNK401" s="16"/>
+      <c r="HNL401" s="16"/>
+      <c r="HNM401" s="16"/>
+      <c r="HNN401" s="16"/>
+      <c r="HNO401" s="16"/>
+      <c r="HNP401" s="16"/>
+      <c r="HNQ401" s="16"/>
+      <c r="HNR401" s="16"/>
+      <c r="HNS401" s="16"/>
+      <c r="HNT401" s="16"/>
+      <c r="HNU401" s="16"/>
+      <c r="HNV401" s="16"/>
+      <c r="HNW401" s="16"/>
+      <c r="HNX401" s="16"/>
+      <c r="HNY401" s="16"/>
+      <c r="HNZ401" s="16"/>
+      <c r="HOA401" s="16"/>
+      <c r="HOB401" s="16"/>
+      <c r="HOC401" s="16"/>
+      <c r="HOD401" s="16"/>
+      <c r="HOE401" s="16"/>
+      <c r="HOF401" s="16"/>
+      <c r="HOG401" s="16"/>
+      <c r="HOH401" s="16"/>
+      <c r="HOI401" s="16"/>
+      <c r="HOJ401" s="16"/>
+      <c r="HOK401" s="16"/>
+      <c r="HOL401" s="16"/>
+      <c r="HOM401" s="16"/>
+      <c r="HON401" s="16"/>
+      <c r="HOO401" s="16"/>
+      <c r="HOP401" s="16"/>
+      <c r="HOQ401" s="16"/>
+      <c r="HOR401" s="16"/>
+      <c r="HOS401" s="16"/>
+      <c r="HOT401" s="16"/>
+      <c r="HOU401" s="16"/>
+      <c r="HOV401" s="16"/>
+      <c r="HOW401" s="16"/>
+      <c r="HOX401" s="16"/>
+      <c r="HOY401" s="16"/>
+      <c r="HOZ401" s="16"/>
+      <c r="HPA401" s="16"/>
+      <c r="HPB401" s="16"/>
+      <c r="HPC401" s="16"/>
+      <c r="HPD401" s="16"/>
+      <c r="HPE401" s="16"/>
+      <c r="HPF401" s="16"/>
+      <c r="HPG401" s="16"/>
+      <c r="HPH401" s="16"/>
+      <c r="HPI401" s="16"/>
+      <c r="HPJ401" s="16"/>
+      <c r="HPK401" s="16"/>
+      <c r="HPL401" s="16"/>
+      <c r="HPM401" s="16"/>
+      <c r="HPN401" s="16"/>
+      <c r="HPO401" s="16"/>
+      <c r="HPP401" s="16"/>
+      <c r="HPQ401" s="16"/>
+      <c r="HPR401" s="16"/>
+      <c r="HPS401" s="16"/>
+      <c r="HPT401" s="16"/>
+      <c r="HPU401" s="16"/>
+      <c r="HPV401" s="16"/>
+      <c r="HPW401" s="16"/>
+      <c r="HPX401" s="16"/>
+      <c r="HPY401" s="16"/>
+      <c r="HPZ401" s="16"/>
+      <c r="HQA401" s="16"/>
+      <c r="HQB401" s="16"/>
+      <c r="HQC401" s="16"/>
+      <c r="HQD401" s="16"/>
+      <c r="HQE401" s="16"/>
+      <c r="HQF401" s="16"/>
+      <c r="HQG401" s="16"/>
+      <c r="HQH401" s="16"/>
+      <c r="HQI401" s="16"/>
+      <c r="HQJ401" s="16"/>
+      <c r="HQK401" s="16"/>
+      <c r="HQL401" s="16"/>
+      <c r="HQM401" s="16"/>
+      <c r="HQN401" s="16"/>
+      <c r="HQO401" s="16"/>
+      <c r="HQP401" s="16"/>
+      <c r="HQQ401" s="16"/>
+      <c r="HQR401" s="16"/>
+      <c r="HQS401" s="16"/>
+      <c r="HQT401" s="16"/>
+      <c r="HQU401" s="16"/>
+      <c r="HQV401" s="16"/>
+      <c r="HQW401" s="16"/>
+      <c r="HQX401" s="16"/>
+      <c r="HQY401" s="16"/>
+      <c r="HQZ401" s="16"/>
+      <c r="HRA401" s="16"/>
+      <c r="HRB401" s="16"/>
+      <c r="HRC401" s="16"/>
+      <c r="HRD401" s="16"/>
+      <c r="HRE401" s="16"/>
+      <c r="HRF401" s="16"/>
+      <c r="HRG401" s="16"/>
+      <c r="HRH401" s="16"/>
+      <c r="HRI401" s="16"/>
+      <c r="HRJ401" s="16"/>
+      <c r="HRK401" s="16"/>
+      <c r="HRL401" s="16"/>
+      <c r="HRM401" s="16"/>
+      <c r="HRN401" s="16"/>
+      <c r="HRO401" s="16"/>
+      <c r="HRP401" s="16"/>
+      <c r="HRQ401" s="16"/>
+      <c r="HRR401" s="16"/>
+      <c r="HRS401" s="16"/>
+      <c r="HRT401" s="16"/>
+      <c r="HRU401" s="16"/>
+      <c r="HRV401" s="16"/>
+      <c r="HRW401" s="16"/>
+      <c r="HRX401" s="16"/>
+      <c r="HRY401" s="16"/>
+      <c r="HRZ401" s="16"/>
+      <c r="HSA401" s="16"/>
+      <c r="HSB401" s="16"/>
+      <c r="HSC401" s="16"/>
+      <c r="HSD401" s="16"/>
+      <c r="HSE401" s="16"/>
+      <c r="HSF401" s="16"/>
+      <c r="HSG401" s="16"/>
+      <c r="HSH401" s="16"/>
+      <c r="HSI401" s="16"/>
+      <c r="HSJ401" s="16"/>
+      <c r="HSK401" s="16"/>
+      <c r="HSL401" s="16"/>
+      <c r="HSM401" s="16"/>
+      <c r="HSN401" s="16"/>
+      <c r="HSO401" s="16"/>
+      <c r="HSP401" s="16"/>
+      <c r="HSQ401" s="16"/>
+      <c r="HSR401" s="16"/>
+      <c r="HSS401" s="16"/>
+      <c r="HST401" s="16"/>
+      <c r="HSU401" s="16"/>
+      <c r="HSV401" s="16"/>
+      <c r="HSW401" s="16"/>
+      <c r="HSX401" s="16"/>
+      <c r="HSY401" s="16"/>
+      <c r="HSZ401" s="16"/>
+      <c r="HTA401" s="16"/>
+      <c r="HTB401" s="16"/>
+      <c r="HTC401" s="16"/>
+      <c r="HTD401" s="16"/>
+      <c r="HTE401" s="16"/>
+      <c r="HTF401" s="16"/>
+      <c r="HTG401" s="16"/>
+      <c r="HTH401" s="16"/>
+      <c r="HTI401" s="16"/>
+      <c r="HTJ401" s="16"/>
+      <c r="HTK401" s="16"/>
+      <c r="HTL401" s="16"/>
+      <c r="HTM401" s="16"/>
+      <c r="HTN401" s="16"/>
+      <c r="HTO401" s="16"/>
+      <c r="HTP401" s="16"/>
+      <c r="HTQ401" s="16"/>
+      <c r="HTR401" s="16"/>
+      <c r="HTS401" s="16"/>
+      <c r="HTT401" s="16"/>
+      <c r="HTU401" s="16"/>
+      <c r="HTV401" s="16"/>
+      <c r="HTW401" s="16"/>
+      <c r="HTX401" s="16"/>
+      <c r="HTY401" s="16"/>
+      <c r="HTZ401" s="16"/>
+      <c r="HUA401" s="16"/>
+      <c r="HUB401" s="16"/>
+      <c r="HUC401" s="16"/>
+      <c r="HUD401" s="16"/>
+      <c r="HUE401" s="16"/>
+      <c r="HUF401" s="16"/>
+      <c r="HUG401" s="16"/>
+      <c r="HUH401" s="16"/>
+      <c r="HUI401" s="16"/>
+      <c r="HUJ401" s="16"/>
+      <c r="HUK401" s="16"/>
+      <c r="HUL401" s="16"/>
+      <c r="HUM401" s="16"/>
+      <c r="HUN401" s="16"/>
+      <c r="HUO401" s="16"/>
+      <c r="HUP401" s="16"/>
+      <c r="HUQ401" s="16"/>
+      <c r="HUR401" s="16"/>
+      <c r="HUS401" s="16"/>
+      <c r="HUT401" s="16"/>
+      <c r="HUU401" s="16"/>
+      <c r="HUV401" s="16"/>
+      <c r="HUW401" s="16"/>
+      <c r="HUX401" s="16"/>
+      <c r="HUY401" s="16"/>
+      <c r="HUZ401" s="16"/>
+      <c r="HVA401" s="16"/>
+      <c r="HVB401" s="16"/>
+      <c r="HVC401" s="16"/>
+      <c r="HVD401" s="16"/>
+      <c r="HVE401" s="16"/>
+      <c r="HVF401" s="16"/>
+      <c r="HVG401" s="16"/>
+      <c r="HVH401" s="16"/>
+      <c r="HVI401" s="16"/>
+      <c r="HVJ401" s="16"/>
+      <c r="HVK401" s="16"/>
+      <c r="HVL401" s="16"/>
+      <c r="HVM401" s="16"/>
+      <c r="HVN401" s="16"/>
+      <c r="HVO401" s="16"/>
+      <c r="HVP401" s="16"/>
+      <c r="HVQ401" s="16"/>
+      <c r="HVR401" s="16"/>
+      <c r="HVS401" s="16"/>
+      <c r="HVT401" s="16"/>
+      <c r="HVU401" s="16"/>
+      <c r="HVV401" s="16"/>
+      <c r="HVW401" s="16"/>
+      <c r="HVX401" s="16"/>
+      <c r="HVY401" s="16"/>
+      <c r="HVZ401" s="16"/>
+      <c r="HWA401" s="16"/>
+      <c r="HWB401" s="16"/>
+      <c r="HWC401" s="16"/>
+      <c r="HWD401" s="16"/>
+      <c r="HWE401" s="16"/>
+      <c r="HWF401" s="16"/>
+      <c r="HWG401" s="16"/>
+      <c r="HWH401" s="16"/>
+      <c r="HWI401" s="16"/>
+      <c r="HWJ401" s="16"/>
+      <c r="HWK401" s="16"/>
+      <c r="HWL401" s="16"/>
+      <c r="HWM401" s="16"/>
+      <c r="HWN401" s="16"/>
+      <c r="HWO401" s="16"/>
+      <c r="HWP401" s="16"/>
+      <c r="HWQ401" s="16"/>
+      <c r="HWR401" s="16"/>
+      <c r="HWS401" s="16"/>
+      <c r="HWT401" s="16"/>
+      <c r="HWU401" s="16"/>
+      <c r="HWV401" s="16"/>
+      <c r="HWW401" s="16"/>
+      <c r="HWX401" s="16"/>
+      <c r="HWY401" s="16"/>
+      <c r="HWZ401" s="16"/>
+      <c r="HXA401" s="16"/>
+      <c r="HXB401" s="16"/>
+      <c r="HXC401" s="16"/>
+      <c r="HXD401" s="16"/>
+      <c r="HXE401" s="16"/>
+      <c r="HXF401" s="16"/>
+      <c r="HXG401" s="16"/>
+      <c r="HXH401" s="16"/>
+      <c r="HXI401" s="16"/>
+      <c r="HXJ401" s="16"/>
+      <c r="HXK401" s="16"/>
+      <c r="HXL401" s="16"/>
+      <c r="HXM401" s="16"/>
+      <c r="HXN401" s="16"/>
+      <c r="HXO401" s="16"/>
+      <c r="HXP401" s="16"/>
+      <c r="HXQ401" s="16"/>
+      <c r="HXR401" s="16"/>
+      <c r="HXS401" s="16"/>
+      <c r="HXT401" s="16"/>
+      <c r="HXU401" s="16"/>
+      <c r="HXV401" s="16"/>
+      <c r="HXW401" s="16"/>
+      <c r="HXX401" s="16"/>
+      <c r="HXY401" s="16"/>
+      <c r="HXZ401" s="16"/>
+      <c r="HYA401" s="16"/>
+      <c r="HYB401" s="16"/>
+      <c r="HYC401" s="16"/>
+      <c r="HYD401" s="16"/>
+      <c r="HYE401" s="16"/>
+      <c r="HYF401" s="16"/>
+      <c r="HYG401" s="16"/>
+      <c r="HYH401" s="16"/>
+      <c r="HYI401" s="16"/>
+      <c r="HYJ401" s="16"/>
+      <c r="HYK401" s="16"/>
+      <c r="HYL401" s="16"/>
+      <c r="HYM401" s="16"/>
+      <c r="HYN401" s="16"/>
+      <c r="HYO401" s="16"/>
+      <c r="HYP401" s="16"/>
+      <c r="HYQ401" s="16"/>
+      <c r="HYR401" s="16"/>
+      <c r="HYS401" s="16"/>
+      <c r="HYT401" s="16"/>
+      <c r="HYU401" s="16"/>
+      <c r="HYV401" s="16"/>
+      <c r="HYW401" s="16"/>
+      <c r="HYX401" s="16"/>
+      <c r="HYY401" s="16"/>
+      <c r="HYZ401" s="16"/>
+      <c r="HZA401" s="16"/>
+      <c r="HZB401" s="16"/>
+      <c r="HZC401" s="16"/>
+      <c r="HZD401" s="16"/>
+      <c r="HZE401" s="16"/>
+      <c r="HZF401" s="16"/>
+      <c r="HZG401" s="16"/>
+      <c r="HZH401" s="16"/>
+      <c r="HZI401" s="16"/>
+      <c r="HZJ401" s="16"/>
+      <c r="HZK401" s="16"/>
+      <c r="HZL401" s="16"/>
+      <c r="HZM401" s="16"/>
+      <c r="HZN401" s="16"/>
+      <c r="HZO401" s="16"/>
+      <c r="HZP401" s="16"/>
+      <c r="HZQ401" s="16"/>
+      <c r="HZR401" s="16"/>
+      <c r="HZS401" s="16"/>
+      <c r="HZT401" s="16"/>
+      <c r="HZU401" s="16"/>
+      <c r="HZV401" s="16"/>
+      <c r="HZW401" s="16"/>
+      <c r="HZX401" s="16"/>
+      <c r="HZY401" s="16"/>
+      <c r="HZZ401" s="16"/>
+      <c r="IAA401" s="16"/>
+      <c r="IAB401" s="16"/>
+      <c r="IAC401" s="16"/>
+      <c r="IAD401" s="16"/>
+      <c r="IAE401" s="16"/>
+      <c r="IAF401" s="16"/>
+      <c r="IAG401" s="16"/>
+      <c r="IAH401" s="16"/>
+      <c r="IAI401" s="16"/>
+      <c r="IAJ401" s="16"/>
+      <c r="IAK401" s="16"/>
+      <c r="IAL401" s="16"/>
+      <c r="IAM401" s="16"/>
+      <c r="IAN401" s="16"/>
+      <c r="IAO401" s="16"/>
+      <c r="IAP401" s="16"/>
+      <c r="IAQ401" s="16"/>
+      <c r="IAR401" s="16"/>
+      <c r="IAS401" s="16"/>
+      <c r="IAT401" s="16"/>
+      <c r="IAU401" s="16"/>
+      <c r="IAV401" s="16"/>
+      <c r="IAW401" s="16"/>
+      <c r="IAX401" s="16"/>
+      <c r="IAY401" s="16"/>
+      <c r="IAZ401" s="16"/>
+      <c r="IBA401" s="16"/>
+      <c r="IBB401" s="16"/>
+      <c r="IBC401" s="16"/>
+      <c r="IBD401" s="16"/>
+      <c r="IBE401" s="16"/>
+      <c r="IBF401" s="16"/>
+      <c r="IBG401" s="16"/>
+      <c r="IBH401" s="16"/>
+      <c r="IBI401" s="16"/>
+      <c r="IBJ401" s="16"/>
+      <c r="IBK401" s="16"/>
+      <c r="IBL401" s="16"/>
+      <c r="IBM401" s="16"/>
+      <c r="IBN401" s="16"/>
+      <c r="IBO401" s="16"/>
+      <c r="IBP401" s="16"/>
+      <c r="IBQ401" s="16"/>
+      <c r="IBR401" s="16"/>
+      <c r="IBS401" s="16"/>
+      <c r="IBT401" s="16"/>
+      <c r="IBU401" s="16"/>
+      <c r="IBV401" s="16"/>
+      <c r="IBW401" s="16"/>
+      <c r="IBX401" s="16"/>
+      <c r="IBY401" s="16"/>
+      <c r="IBZ401" s="16"/>
+      <c r="ICA401" s="16"/>
+      <c r="ICB401" s="16"/>
+      <c r="ICC401" s="16"/>
+      <c r="ICD401" s="16"/>
+      <c r="ICE401" s="16"/>
+      <c r="ICF401" s="16"/>
+      <c r="ICG401" s="16"/>
+      <c r="ICH401" s="16"/>
+      <c r="ICI401" s="16"/>
+      <c r="ICJ401" s="16"/>
+      <c r="ICK401" s="16"/>
+      <c r="ICL401" s="16"/>
+      <c r="ICM401" s="16"/>
+      <c r="ICN401" s="16"/>
+      <c r="ICO401" s="16"/>
+      <c r="ICP401" s="16"/>
+      <c r="ICQ401" s="16"/>
+      <c r="ICR401" s="16"/>
+      <c r="ICS401" s="16"/>
+      <c r="ICT401" s="16"/>
+      <c r="ICU401" s="16"/>
+      <c r="ICV401" s="16"/>
+      <c r="ICW401" s="16"/>
+      <c r="ICX401" s="16"/>
+      <c r="ICY401" s="16"/>
+      <c r="ICZ401" s="16"/>
+      <c r="IDA401" s="16"/>
+      <c r="IDB401" s="16"/>
+      <c r="IDC401" s="16"/>
+      <c r="IDD401" s="16"/>
+      <c r="IDE401" s="16"/>
+      <c r="IDF401" s="16"/>
+      <c r="IDG401" s="16"/>
+      <c r="IDH401" s="16"/>
+      <c r="IDI401" s="16"/>
+      <c r="IDJ401" s="16"/>
+      <c r="IDK401" s="16"/>
+      <c r="IDL401" s="16"/>
+      <c r="IDM401" s="16"/>
+      <c r="IDN401" s="16"/>
+      <c r="IDO401" s="16"/>
+      <c r="IDP401" s="16"/>
+      <c r="IDQ401" s="16"/>
+      <c r="IDR401" s="16"/>
+      <c r="IDS401" s="16"/>
+      <c r="IDT401" s="16"/>
+      <c r="IDU401" s="16"/>
+      <c r="IDV401" s="16"/>
+      <c r="IDW401" s="16"/>
+      <c r="IDX401" s="16"/>
+      <c r="IDY401" s="16"/>
+      <c r="IDZ401" s="16"/>
+      <c r="IEA401" s="16"/>
+      <c r="IEB401" s="16"/>
+      <c r="IEC401" s="16"/>
+      <c r="IED401" s="16"/>
+      <c r="IEE401" s="16"/>
+      <c r="IEF401" s="16"/>
+      <c r="IEG401" s="16"/>
+      <c r="IEH401" s="16"/>
+      <c r="IEI401" s="16"/>
+      <c r="IEJ401" s="16"/>
+      <c r="IEK401" s="16"/>
+      <c r="IEL401" s="16"/>
+      <c r="IEM401" s="16"/>
+      <c r="IEN401" s="16"/>
+      <c r="IEO401" s="16"/>
+      <c r="IEP401" s="16"/>
+      <c r="IEQ401" s="16"/>
+      <c r="IER401" s="16"/>
+      <c r="IES401" s="16"/>
+      <c r="IET401" s="16"/>
+      <c r="IEU401" s="16"/>
+      <c r="IEV401" s="16"/>
+      <c r="IEW401" s="16"/>
+      <c r="IEX401" s="16"/>
+      <c r="IEY401" s="16"/>
+      <c r="IEZ401" s="16"/>
+      <c r="IFA401" s="16"/>
+      <c r="IFB401" s="16"/>
+      <c r="IFC401" s="16"/>
+      <c r="IFD401" s="16"/>
+      <c r="IFE401" s="16"/>
+      <c r="IFF401" s="16"/>
+      <c r="IFG401" s="16"/>
+      <c r="IFH401" s="16"/>
+      <c r="IFI401" s="16"/>
+      <c r="IFJ401" s="16"/>
+      <c r="IFK401" s="16"/>
+      <c r="IFL401" s="16"/>
+      <c r="IFM401" s="16"/>
+      <c r="IFN401" s="16"/>
+      <c r="IFO401" s="16"/>
+      <c r="IFP401" s="16"/>
+      <c r="IFQ401" s="16"/>
+      <c r="IFR401" s="16"/>
+      <c r="IFS401" s="16"/>
+      <c r="IFT401" s="16"/>
+      <c r="IFU401" s="16"/>
+      <c r="IFV401" s="16"/>
+      <c r="IFW401" s="16"/>
+      <c r="IFX401" s="16"/>
+      <c r="IFY401" s="16"/>
+      <c r="IFZ401" s="16"/>
+      <c r="IGA401" s="16"/>
+      <c r="IGB401" s="16"/>
+      <c r="IGC401" s="16"/>
+      <c r="IGD401" s="16"/>
+      <c r="IGE401" s="16"/>
+      <c r="IGF401" s="16"/>
+      <c r="IGG401" s="16"/>
+      <c r="IGH401" s="16"/>
+      <c r="IGI401" s="16"/>
+      <c r="IGJ401" s="16"/>
+      <c r="IGK401" s="16"/>
+      <c r="IGL401" s="16"/>
+      <c r="IGM401" s="16"/>
+      <c r="IGN401" s="16"/>
+      <c r="IGO401" s="16"/>
+      <c r="IGP401" s="16"/>
+      <c r="IGQ401" s="16"/>
+      <c r="IGR401" s="16"/>
+      <c r="IGS401" s="16"/>
+      <c r="IGT401" s="16"/>
+      <c r="IGU401" s="16"/>
+      <c r="IGV401" s="16"/>
+      <c r="IGW401" s="16"/>
+      <c r="IGX401" s="16"/>
+      <c r="IGY401" s="16"/>
+      <c r="IGZ401" s="16"/>
+      <c r="IHA401" s="16"/>
+      <c r="IHB401" s="16"/>
+      <c r="IHC401" s="16"/>
+      <c r="IHD401" s="16"/>
+      <c r="IHE401" s="16"/>
+      <c r="IHF401" s="16"/>
+      <c r="IHG401" s="16"/>
+      <c r="IHH401" s="16"/>
+      <c r="IHI401" s="16"/>
+      <c r="IHJ401" s="16"/>
+      <c r="IHK401" s="16"/>
+      <c r="IHL401" s="16"/>
+      <c r="IHM401" s="16"/>
+      <c r="IHN401" s="16"/>
+      <c r="IHO401" s="16"/>
+      <c r="IHP401" s="16"/>
+      <c r="IHQ401" s="16"/>
+      <c r="IHR401" s="16"/>
+      <c r="IHS401" s="16"/>
+      <c r="IHT401" s="16"/>
+      <c r="IHU401" s="16"/>
+      <c r="IHV401" s="16"/>
+      <c r="IHW401" s="16"/>
+      <c r="IHX401" s="16"/>
+      <c r="IHY401" s="16"/>
+      <c r="IHZ401" s="16"/>
+      <c r="IIA401" s="16"/>
+      <c r="IIB401" s="16"/>
+      <c r="IIC401" s="16"/>
+      <c r="IID401" s="16"/>
+      <c r="IIE401" s="16"/>
+      <c r="IIF401" s="16"/>
+      <c r="IIG401" s="16"/>
+      <c r="IIH401" s="16"/>
+      <c r="III401" s="16"/>
+      <c r="IIJ401" s="16"/>
+      <c r="IIK401" s="16"/>
+      <c r="IIL401" s="16"/>
+      <c r="IIM401" s="16"/>
+      <c r="IIN401" s="16"/>
+      <c r="IIO401" s="16"/>
+      <c r="IIP401" s="16"/>
+      <c r="IIQ401" s="16"/>
+      <c r="IIR401" s="16"/>
+      <c r="IIS401" s="16"/>
+      <c r="IIT401" s="16"/>
+      <c r="IIU401" s="16"/>
+      <c r="IIV401" s="16"/>
+      <c r="IIW401" s="16"/>
+      <c r="IIX401" s="16"/>
+      <c r="IIY401" s="16"/>
+      <c r="IIZ401" s="16"/>
+      <c r="IJA401" s="16"/>
+      <c r="IJB401" s="16"/>
+      <c r="IJC401" s="16"/>
+      <c r="IJD401" s="16"/>
+      <c r="IJE401" s="16"/>
+      <c r="IJF401" s="16"/>
+      <c r="IJG401" s="16"/>
+      <c r="IJH401" s="16"/>
+      <c r="IJI401" s="16"/>
+      <c r="IJJ401" s="16"/>
+      <c r="IJK401" s="16"/>
+      <c r="IJL401" s="16"/>
+      <c r="IJM401" s="16"/>
+      <c r="IJN401" s="16"/>
+      <c r="IJO401" s="16"/>
+      <c r="IJP401" s="16"/>
+      <c r="IJQ401" s="16"/>
+      <c r="IJR401" s="16"/>
+      <c r="IJS401" s="16"/>
+      <c r="IJT401" s="16"/>
+      <c r="IJU401" s="16"/>
+      <c r="IJV401" s="16"/>
+      <c r="IJW401" s="16"/>
+      <c r="IJX401" s="16"/>
+      <c r="IJY401" s="16"/>
+      <c r="IJZ401" s="16"/>
+      <c r="IKA401" s="16"/>
+      <c r="IKB401" s="16"/>
+      <c r="IKC401" s="16"/>
+      <c r="IKD401" s="16"/>
+      <c r="IKE401" s="16"/>
+      <c r="IKF401" s="16"/>
+      <c r="IKG401" s="16"/>
+      <c r="IKH401" s="16"/>
+      <c r="IKI401" s="16"/>
+      <c r="IKJ401" s="16"/>
+      <c r="IKK401" s="16"/>
+      <c r="IKL401" s="16"/>
+      <c r="IKM401" s="16"/>
+      <c r="IKN401" s="16"/>
+      <c r="IKO401" s="16"/>
+      <c r="IKP401" s="16"/>
+      <c r="IKQ401" s="16"/>
+      <c r="IKR401" s="16"/>
+      <c r="IKS401" s="16"/>
+      <c r="IKT401" s="16"/>
+      <c r="IKU401" s="16"/>
+      <c r="IKV401" s="16"/>
+      <c r="IKW401" s="16"/>
+      <c r="IKX401" s="16"/>
+      <c r="IKY401" s="16"/>
+      <c r="IKZ401" s="16"/>
+      <c r="ILA401" s="16"/>
+      <c r="ILB401" s="16"/>
+      <c r="ILC401" s="16"/>
+      <c r="ILD401" s="16"/>
+      <c r="ILE401" s="16"/>
+      <c r="ILF401" s="16"/>
+      <c r="ILG401" s="16"/>
+      <c r="ILH401" s="16"/>
+      <c r="ILI401" s="16"/>
+      <c r="ILJ401" s="16"/>
+      <c r="ILK401" s="16"/>
+      <c r="ILL401" s="16"/>
+      <c r="ILM401" s="16"/>
+      <c r="ILN401" s="16"/>
+      <c r="ILO401" s="16"/>
+      <c r="ILP401" s="16"/>
+      <c r="ILQ401" s="16"/>
+      <c r="ILR401" s="16"/>
+      <c r="ILS401" s="16"/>
+      <c r="ILT401" s="16"/>
+      <c r="ILU401" s="16"/>
+      <c r="ILV401" s="16"/>
+      <c r="ILW401" s="16"/>
+      <c r="ILX401" s="16"/>
+      <c r="ILY401" s="16"/>
+      <c r="ILZ401" s="16"/>
+      <c r="IMA401" s="16"/>
+      <c r="IMB401" s="16"/>
+      <c r="IMC401" s="16"/>
+      <c r="IMD401" s="16"/>
+      <c r="IME401" s="16"/>
+      <c r="IMF401" s="16"/>
+      <c r="IMG401" s="16"/>
+      <c r="IMH401" s="16"/>
+      <c r="IMI401" s="16"/>
+      <c r="IMJ401" s="16"/>
+      <c r="IMK401" s="16"/>
+      <c r="IML401" s="16"/>
+      <c r="IMM401" s="16"/>
+      <c r="IMN401" s="16"/>
+      <c r="IMO401" s="16"/>
+      <c r="IMP401" s="16"/>
+      <c r="IMQ401" s="16"/>
+      <c r="IMR401" s="16"/>
+      <c r="IMS401" s="16"/>
+      <c r="IMT401" s="16"/>
+      <c r="IMU401" s="16"/>
+      <c r="IMV401" s="16"/>
+      <c r="IMW401" s="16"/>
+      <c r="IMX401" s="16"/>
+      <c r="IMY401" s="16"/>
+      <c r="IMZ401" s="16"/>
+      <c r="INA401" s="16"/>
+      <c r="INB401" s="16"/>
+      <c r="INC401" s="16"/>
+      <c r="IND401" s="16"/>
+      <c r="INE401" s="16"/>
+      <c r="INF401" s="16"/>
+      <c r="ING401" s="16"/>
+      <c r="INH401" s="16"/>
+      <c r="INI401" s="16"/>
+      <c r="INJ401" s="16"/>
+      <c r="INK401" s="16"/>
+      <c r="INL401" s="16"/>
+      <c r="INM401" s="16"/>
+      <c r="INN401" s="16"/>
+      <c r="INO401" s="16"/>
+      <c r="INP401" s="16"/>
+      <c r="INQ401" s="16"/>
+      <c r="INR401" s="16"/>
+      <c r="INS401" s="16"/>
+      <c r="INT401" s="16"/>
+      <c r="INU401" s="16"/>
+      <c r="INV401" s="16"/>
+      <c r="INW401" s="16"/>
+      <c r="INX401" s="16"/>
+      <c r="INY401" s="16"/>
+      <c r="INZ401" s="16"/>
+      <c r="IOA401" s="16"/>
+      <c r="IOB401" s="16"/>
+      <c r="IOC401" s="16"/>
+      <c r="IOD401" s="16"/>
+      <c r="IOE401" s="16"/>
+      <c r="IOF401" s="16"/>
+      <c r="IOG401" s="16"/>
+      <c r="IOH401" s="16"/>
+      <c r="IOI401" s="16"/>
+      <c r="IOJ401" s="16"/>
+      <c r="IOK401" s="16"/>
+      <c r="IOL401" s="16"/>
+      <c r="IOM401" s="16"/>
+      <c r="ION401" s="16"/>
+      <c r="IOO401" s="16"/>
+      <c r="IOP401" s="16"/>
+      <c r="IOQ401" s="16"/>
+      <c r="IOR401" s="16"/>
+      <c r="IOS401" s="16"/>
+      <c r="IOT401" s="16"/>
+      <c r="IOU401" s="16"/>
+      <c r="IOV401" s="16"/>
+      <c r="IOW401" s="16"/>
+      <c r="IOX401" s="16"/>
+      <c r="IOY401" s="16"/>
+      <c r="IOZ401" s="16"/>
+      <c r="IPA401" s="16"/>
+      <c r="IPB401" s="16"/>
+      <c r="IPC401" s="16"/>
+      <c r="IPD401" s="16"/>
+      <c r="IPE401" s="16"/>
+      <c r="IPF401" s="16"/>
+      <c r="IPG401" s="16"/>
+      <c r="IPH401" s="16"/>
+      <c r="IPI401" s="16"/>
+      <c r="IPJ401" s="16"/>
+      <c r="IPK401" s="16"/>
+      <c r="IPL401" s="16"/>
+      <c r="IPM401" s="16"/>
+      <c r="IPN401" s="16"/>
+      <c r="IPO401" s="16"/>
+      <c r="IPP401" s="16"/>
+      <c r="IPQ401" s="16"/>
+      <c r="IPR401" s="16"/>
+      <c r="IPS401" s="16"/>
+      <c r="IPT401" s="16"/>
+      <c r="IPU401" s="16"/>
+      <c r="IPV401" s="16"/>
+      <c r="IPW401" s="16"/>
+      <c r="IPX401" s="16"/>
+      <c r="IPY401" s="16"/>
+      <c r="IPZ401" s="16"/>
+      <c r="IQA401" s="16"/>
+      <c r="IQB401" s="16"/>
+      <c r="IQC401" s="16"/>
+      <c r="IQD401" s="16"/>
+      <c r="IQE401" s="16"/>
+      <c r="IQF401" s="16"/>
+      <c r="IQG401" s="16"/>
+      <c r="IQH401" s="16"/>
+      <c r="IQI401" s="16"/>
+      <c r="IQJ401" s="16"/>
+      <c r="IQK401" s="16"/>
+      <c r="IQL401" s="16"/>
+      <c r="IQM401" s="16"/>
+      <c r="IQN401" s="16"/>
+      <c r="IQO401" s="16"/>
+      <c r="IQP401" s="16"/>
+      <c r="IQQ401" s="16"/>
+      <c r="IQR401" s="16"/>
+      <c r="IQS401" s="16"/>
+      <c r="IQT401" s="16"/>
+      <c r="IQU401" s="16"/>
+      <c r="IQV401" s="16"/>
+      <c r="IQW401" s="16"/>
+      <c r="IQX401" s="16"/>
+      <c r="IQY401" s="16"/>
+      <c r="IQZ401" s="16"/>
+      <c r="IRA401" s="16"/>
+      <c r="IRB401" s="16"/>
+      <c r="IRC401" s="16"/>
+      <c r="IRD401" s="16"/>
+      <c r="IRE401" s="16"/>
+      <c r="IRF401" s="16"/>
+      <c r="IRG401" s="16"/>
+      <c r="IRH401" s="16"/>
+      <c r="IRI401" s="16"/>
+      <c r="IRJ401" s="16"/>
+      <c r="IRK401" s="16"/>
+      <c r="IRL401" s="16"/>
+      <c r="IRM401" s="16"/>
+      <c r="IRN401" s="16"/>
+      <c r="IRO401" s="16"/>
+      <c r="IRP401" s="16"/>
+      <c r="IRQ401" s="16"/>
+      <c r="IRR401" s="16"/>
+      <c r="IRS401" s="16"/>
+      <c r="IRT401" s="16"/>
+      <c r="IRU401" s="16"/>
+      <c r="IRV401" s="16"/>
+      <c r="IRW401" s="16"/>
+      <c r="IRX401" s="16"/>
+      <c r="IRY401" s="16"/>
+      <c r="IRZ401" s="16"/>
+      <c r="ISA401" s="16"/>
+      <c r="ISB401" s="16"/>
+      <c r="ISC401" s="16"/>
+      <c r="ISD401" s="16"/>
+      <c r="ISE401" s="16"/>
+      <c r="ISF401" s="16"/>
+      <c r="ISG401" s="16"/>
+      <c r="ISH401" s="16"/>
+      <c r="ISI401" s="16"/>
+      <c r="ISJ401" s="16"/>
+      <c r="ISK401" s="16"/>
+      <c r="ISL401" s="16"/>
+      <c r="ISM401" s="16"/>
+      <c r="ISN401" s="16"/>
+      <c r="ISO401" s="16"/>
+      <c r="ISP401" s="16"/>
+      <c r="ISQ401" s="16"/>
+      <c r="ISR401" s="16"/>
+      <c r="ISS401" s="16"/>
+      <c r="IST401" s="16"/>
+      <c r="ISU401" s="16"/>
+      <c r="ISV401" s="16"/>
+      <c r="ISW401" s="16"/>
+      <c r="ISX401" s="16"/>
+      <c r="ISY401" s="16"/>
+      <c r="ISZ401" s="16"/>
+      <c r="ITA401" s="16"/>
+      <c r="ITB401" s="16"/>
+      <c r="ITC401" s="16"/>
+      <c r="ITD401" s="16"/>
+      <c r="ITE401" s="16"/>
+      <c r="ITF401" s="16"/>
+      <c r="ITG401" s="16"/>
+      <c r="ITH401" s="16"/>
+      <c r="ITI401" s="16"/>
+      <c r="ITJ401" s="16"/>
+      <c r="ITK401" s="16"/>
+      <c r="ITL401" s="16"/>
+      <c r="ITM401" s="16"/>
+      <c r="ITN401" s="16"/>
+      <c r="ITO401" s="16"/>
+      <c r="ITP401" s="16"/>
+      <c r="ITQ401" s="16"/>
+      <c r="ITR401" s="16"/>
+      <c r="ITS401" s="16"/>
+      <c r="ITT401" s="16"/>
+      <c r="ITU401" s="16"/>
+      <c r="ITV401" s="16"/>
+      <c r="ITW401" s="16"/>
+      <c r="ITX401" s="16"/>
+      <c r="ITY401" s="16"/>
+      <c r="ITZ401" s="16"/>
+      <c r="IUA401" s="16"/>
+      <c r="IUB401" s="16"/>
+      <c r="IUC401" s="16"/>
+      <c r="IUD401" s="16"/>
+      <c r="IUE401" s="16"/>
+      <c r="IUF401" s="16"/>
+      <c r="IUG401" s="16"/>
+      <c r="IUH401" s="16"/>
+      <c r="IUI401" s="16"/>
+      <c r="IUJ401" s="16"/>
+      <c r="IUK401" s="16"/>
+      <c r="IUL401" s="16"/>
+      <c r="IUM401" s="16"/>
+      <c r="IUN401" s="16"/>
+      <c r="IUO401" s="16"/>
+      <c r="IUP401" s="16"/>
+      <c r="IUQ401" s="16"/>
+      <c r="IUR401" s="16"/>
+      <c r="IUS401" s="16"/>
+      <c r="IUT401" s="16"/>
+      <c r="IUU401" s="16"/>
+      <c r="IUV401" s="16"/>
+      <c r="IUW401" s="16"/>
+      <c r="IUX401" s="16"/>
+      <c r="IUY401" s="16"/>
+      <c r="IUZ401" s="16"/>
+      <c r="IVA401" s="16"/>
+      <c r="IVB401" s="16"/>
+      <c r="IVC401" s="16"/>
+      <c r="IVD401" s="16"/>
+      <c r="IVE401" s="16"/>
+      <c r="IVF401" s="16"/>
+      <c r="IVG401" s="16"/>
+      <c r="IVH401" s="16"/>
+      <c r="IVI401" s="16"/>
+      <c r="IVJ401" s="16"/>
+      <c r="IVK401" s="16"/>
+      <c r="IVL401" s="16"/>
+      <c r="IVM401" s="16"/>
+      <c r="IVN401" s="16"/>
+      <c r="IVO401" s="16"/>
+      <c r="IVP401" s="16"/>
+      <c r="IVQ401" s="16"/>
+      <c r="IVR401" s="16"/>
+      <c r="IVS401" s="16"/>
+      <c r="IVT401" s="16"/>
+      <c r="IVU401" s="16"/>
+      <c r="IVV401" s="16"/>
+      <c r="IVW401" s="16"/>
+      <c r="IVX401" s="16"/>
+      <c r="IVY401" s="16"/>
+      <c r="IVZ401" s="16"/>
+      <c r="IWA401" s="16"/>
+      <c r="IWB401" s="16"/>
+      <c r="IWC401" s="16"/>
+      <c r="IWD401" s="16"/>
+      <c r="IWE401" s="16"/>
+      <c r="IWF401" s="16"/>
+      <c r="IWG401" s="16"/>
+      <c r="IWH401" s="16"/>
+      <c r="IWI401" s="16"/>
+      <c r="IWJ401" s="16"/>
+      <c r="IWK401" s="16"/>
+      <c r="IWL401" s="16"/>
+      <c r="IWM401" s="16"/>
+      <c r="IWN401" s="16"/>
+      <c r="IWO401" s="16"/>
+      <c r="IWP401" s="16"/>
+      <c r="IWQ401" s="16"/>
+      <c r="IWR401" s="16"/>
+      <c r="IWS401" s="16"/>
+      <c r="IWT401" s="16"/>
+      <c r="IWU401" s="16"/>
+      <c r="IWV401" s="16"/>
+      <c r="IWW401" s="16"/>
+      <c r="IWX401" s="16"/>
+      <c r="IWY401" s="16"/>
+      <c r="IWZ401" s="16"/>
+      <c r="IXA401" s="16"/>
+      <c r="IXB401" s="16"/>
+      <c r="IXC401" s="16"/>
+      <c r="IXD401" s="16"/>
+      <c r="IXE401" s="16"/>
+      <c r="IXF401" s="16"/>
+      <c r="IXG401" s="16"/>
+      <c r="IXH401" s="16"/>
+      <c r="IXI401" s="16"/>
+      <c r="IXJ401" s="16"/>
+      <c r="IXK401" s="16"/>
+      <c r="IXL401" s="16"/>
+      <c r="IXM401" s="16"/>
+      <c r="IXN401" s="16"/>
+      <c r="IXO401" s="16"/>
+      <c r="IXP401" s="16"/>
+      <c r="IXQ401" s="16"/>
+      <c r="IXR401" s="16"/>
+      <c r="IXS401" s="16"/>
+      <c r="IXT401" s="16"/>
+      <c r="IXU401" s="16"/>
+      <c r="IXV401" s="16"/>
+      <c r="IXW401" s="16"/>
+      <c r="IXX401" s="16"/>
+      <c r="IXY401" s="16"/>
+      <c r="IXZ401" s="16"/>
+      <c r="IYA401" s="16"/>
+      <c r="IYB401" s="16"/>
+      <c r="IYC401" s="16"/>
+      <c r="IYD401" s="16"/>
+      <c r="IYE401" s="16"/>
+      <c r="IYF401" s="16"/>
+      <c r="IYG401" s="16"/>
+      <c r="IYH401" s="16"/>
+      <c r="IYI401" s="16"/>
+      <c r="IYJ401" s="16"/>
+      <c r="IYK401" s="16"/>
+      <c r="IYL401" s="16"/>
+      <c r="IYM401" s="16"/>
+      <c r="IYN401" s="16"/>
+      <c r="IYO401" s="16"/>
+      <c r="IYP401" s="16"/>
+      <c r="IYQ401" s="16"/>
+      <c r="IYR401" s="16"/>
+      <c r="IYS401" s="16"/>
+      <c r="IYT401" s="16"/>
+      <c r="IYU401" s="16"/>
+      <c r="IYV401" s="16"/>
+      <c r="IYW401" s="16"/>
+      <c r="IYX401" s="16"/>
+      <c r="IYY401" s="16"/>
+      <c r="IYZ401" s="16"/>
+      <c r="IZA401" s="16"/>
+      <c r="IZB401" s="16"/>
+      <c r="IZC401" s="16"/>
+      <c r="IZD401" s="16"/>
+      <c r="IZE401" s="16"/>
+      <c r="IZF401" s="16"/>
+      <c r="IZG401" s="16"/>
+      <c r="IZH401" s="16"/>
+      <c r="IZI401" s="16"/>
+      <c r="IZJ401" s="16"/>
+      <c r="IZK401" s="16"/>
+      <c r="IZL401" s="16"/>
+      <c r="IZM401" s="16"/>
+      <c r="IZN401" s="16"/>
+      <c r="IZO401" s="16"/>
+      <c r="IZP401" s="16"/>
+      <c r="IZQ401" s="16"/>
+      <c r="IZR401" s="16"/>
+      <c r="IZS401" s="16"/>
+      <c r="IZT401" s="16"/>
+      <c r="IZU401" s="16"/>
+      <c r="IZV401" s="16"/>
+      <c r="IZW401" s="16"/>
+      <c r="IZX401" s="16"/>
+      <c r="IZY401" s="16"/>
+      <c r="IZZ401" s="16"/>
+      <c r="JAA401" s="16"/>
+      <c r="JAB401" s="16"/>
+      <c r="JAC401" s="16"/>
+      <c r="JAD401" s="16"/>
+      <c r="JAE401" s="16"/>
+      <c r="JAF401" s="16"/>
+      <c r="JAG401" s="16"/>
+      <c r="JAH401" s="16"/>
+      <c r="JAI401" s="16"/>
+      <c r="JAJ401" s="16"/>
+      <c r="JAK401" s="16"/>
+      <c r="JAL401" s="16"/>
+      <c r="JAM401" s="16"/>
+      <c r="JAN401" s="16"/>
+      <c r="JAO401" s="16"/>
+      <c r="JAP401" s="16"/>
+      <c r="JAQ401" s="16"/>
+      <c r="JAR401" s="16"/>
+      <c r="JAS401" s="16"/>
+      <c r="JAT401" s="16"/>
+      <c r="JAU401" s="16"/>
+      <c r="JAV401" s="16"/>
+      <c r="JAW401" s="16"/>
+      <c r="JAX401" s="16"/>
+      <c r="JAY401" s="16"/>
+      <c r="JAZ401" s="16"/>
+      <c r="JBA401" s="16"/>
+      <c r="JBB401" s="16"/>
+      <c r="JBC401" s="16"/>
+      <c r="JBD401" s="16"/>
+      <c r="JBE401" s="16"/>
+      <c r="JBF401" s="16"/>
+      <c r="JBG401" s="16"/>
+      <c r="JBH401" s="16"/>
+      <c r="JBI401" s="16"/>
+      <c r="JBJ401" s="16"/>
+      <c r="JBK401" s="16"/>
+      <c r="JBL401" s="16"/>
+      <c r="JBM401" s="16"/>
+      <c r="JBN401" s="16"/>
+      <c r="JBO401" s="16"/>
+      <c r="JBP401" s="16"/>
+      <c r="JBQ401" s="16"/>
+      <c r="JBR401" s="16"/>
+      <c r="JBS401" s="16"/>
+      <c r="JBT401" s="16"/>
+      <c r="JBU401" s="16"/>
+      <c r="JBV401" s="16"/>
+      <c r="JBW401" s="16"/>
+      <c r="JBX401" s="16"/>
+      <c r="JBY401" s="16"/>
+      <c r="JBZ401" s="16"/>
+      <c r="JCA401" s="16"/>
+      <c r="JCB401" s="16"/>
+      <c r="JCC401" s="16"/>
+      <c r="JCD401" s="16"/>
+      <c r="JCE401" s="16"/>
+      <c r="JCF401" s="16"/>
+      <c r="JCG401" s="16"/>
+      <c r="JCH401" s="16"/>
+      <c r="JCI401" s="16"/>
+      <c r="JCJ401" s="16"/>
+      <c r="JCK401" s="16"/>
+      <c r="JCL401" s="16"/>
+      <c r="JCM401" s="16"/>
+      <c r="JCN401" s="16"/>
+      <c r="JCO401" s="16"/>
+      <c r="JCP401" s="16"/>
+      <c r="JCQ401" s="16"/>
+      <c r="JCR401" s="16"/>
+      <c r="JCS401" s="16"/>
+      <c r="JCT401" s="16"/>
+      <c r="JCU401" s="16"/>
+      <c r="JCV401" s="16"/>
+      <c r="JCW401" s="16"/>
+      <c r="JCX401" s="16"/>
+      <c r="JCY401" s="16"/>
+      <c r="JCZ401" s="16"/>
+      <c r="JDA401" s="16"/>
+      <c r="JDB401" s="16"/>
+      <c r="JDC401" s="16"/>
+      <c r="JDD401" s="16"/>
+      <c r="JDE401" s="16"/>
+      <c r="JDF401" s="16"/>
+      <c r="JDG401" s="16"/>
+      <c r="JDH401" s="16"/>
+      <c r="JDI401" s="16"/>
+      <c r="JDJ401" s="16"/>
+      <c r="JDK401" s="16"/>
+      <c r="JDL401" s="16"/>
+      <c r="JDM401" s="16"/>
+      <c r="JDN401" s="16"/>
+      <c r="JDO401" s="16"/>
+      <c r="JDP401" s="16"/>
+      <c r="JDQ401" s="16"/>
+      <c r="JDR401" s="16"/>
+      <c r="JDS401" s="16"/>
+      <c r="JDT401" s="16"/>
+      <c r="JDU401" s="16"/>
+      <c r="JDV401" s="16"/>
+      <c r="JDW401" s="16"/>
+      <c r="JDX401" s="16"/>
+      <c r="JDY401" s="16"/>
+      <c r="JDZ401" s="16"/>
+      <c r="JEA401" s="16"/>
+      <c r="JEB401" s="16"/>
+      <c r="JEC401" s="16"/>
+      <c r="JED401" s="16"/>
+      <c r="JEE401" s="16"/>
+      <c r="JEF401" s="16"/>
+      <c r="JEG401" s="16"/>
+      <c r="JEH401" s="16"/>
+      <c r="JEI401" s="16"/>
+      <c r="JEJ401" s="16"/>
+      <c r="JEK401" s="16"/>
+      <c r="JEL401" s="16"/>
+      <c r="JEM401" s="16"/>
+      <c r="JEN401" s="16"/>
+      <c r="JEO401" s="16"/>
+      <c r="JEP401" s="16"/>
+      <c r="JEQ401" s="16"/>
+      <c r="JER401" s="16"/>
+      <c r="JES401" s="16"/>
+      <c r="JET401" s="16"/>
+      <c r="JEU401" s="16"/>
+      <c r="JEV401" s="16"/>
+      <c r="JEW401" s="16"/>
+      <c r="JEX401" s="16"/>
+      <c r="JEY401" s="16"/>
+      <c r="JEZ401" s="16"/>
+      <c r="JFA401" s="16"/>
+      <c r="JFB401" s="16"/>
+      <c r="JFC401" s="16"/>
+      <c r="JFD401" s="16"/>
+      <c r="JFE401" s="16"/>
+      <c r="JFF401" s="16"/>
+      <c r="JFG401" s="16"/>
+      <c r="JFH401" s="16"/>
+      <c r="JFI401" s="16"/>
+      <c r="JFJ401" s="16"/>
+      <c r="JFK401" s="16"/>
+      <c r="JFL401" s="16"/>
+      <c r="JFM401" s="16"/>
+      <c r="JFN401" s="16"/>
+      <c r="JFO401" s="16"/>
+      <c r="JFP401" s="16"/>
+      <c r="JFQ401" s="16"/>
+      <c r="JFR401" s="16"/>
+      <c r="JFS401" s="16"/>
+      <c r="JFT401" s="16"/>
+      <c r="JFU401" s="16"/>
+      <c r="JFV401" s="16"/>
+      <c r="JFW401" s="16"/>
+      <c r="JFX401" s="16"/>
+      <c r="JFY401" s="16"/>
+      <c r="JFZ401" s="16"/>
+      <c r="JGA401" s="16"/>
+      <c r="JGB401" s="16"/>
+      <c r="JGC401" s="16"/>
+      <c r="JGD401" s="16"/>
+      <c r="JGE401" s="16"/>
+      <c r="JGF401" s="16"/>
+      <c r="JGG401" s="16"/>
+      <c r="JGH401" s="16"/>
+      <c r="JGI401" s="16"/>
+      <c r="JGJ401" s="16"/>
+      <c r="JGK401" s="16"/>
+      <c r="JGL401" s="16"/>
+      <c r="JGM401" s="16"/>
+      <c r="JGN401" s="16"/>
+      <c r="JGO401" s="16"/>
+      <c r="JGP401" s="16"/>
+      <c r="JGQ401" s="16"/>
+      <c r="JGR401" s="16"/>
+      <c r="JGS401" s="16"/>
+      <c r="JGT401" s="16"/>
+      <c r="JGU401" s="16"/>
+      <c r="JGV401" s="16"/>
+      <c r="JGW401" s="16"/>
+      <c r="JGX401" s="16"/>
+      <c r="JGY401" s="16"/>
+      <c r="JGZ401" s="16"/>
+      <c r="JHA401" s="16"/>
+      <c r="JHB401" s="16"/>
+      <c r="JHC401" s="16"/>
+      <c r="JHD401" s="16"/>
+      <c r="JHE401" s="16"/>
+      <c r="JHF401" s="16"/>
+      <c r="JHG401" s="16"/>
+      <c r="JHH401" s="16"/>
+      <c r="JHI401" s="16"/>
+      <c r="JHJ401" s="16"/>
+      <c r="JHK401" s="16"/>
+      <c r="JHL401" s="16"/>
+      <c r="JHM401" s="16"/>
+      <c r="JHN401" s="16"/>
+      <c r="JHO401" s="16"/>
+      <c r="JHP401" s="16"/>
+      <c r="JHQ401" s="16"/>
+      <c r="JHR401" s="16"/>
+      <c r="JHS401" s="16"/>
+      <c r="JHT401" s="16"/>
+      <c r="JHU401" s="16"/>
+      <c r="JHV401" s="16"/>
+      <c r="JHW401" s="16"/>
+      <c r="JHX401" s="16"/>
+      <c r="JHY401" s="16"/>
+      <c r="JHZ401" s="16"/>
+      <c r="JIA401" s="16"/>
+      <c r="JIB401" s="16"/>
+      <c r="JIC401" s="16"/>
+      <c r="JID401" s="16"/>
+      <c r="JIE401" s="16"/>
+      <c r="JIF401" s="16"/>
+      <c r="JIG401" s="16"/>
+      <c r="JIH401" s="16"/>
+      <c r="JII401" s="16"/>
+      <c r="JIJ401" s="16"/>
+      <c r="JIK401" s="16"/>
+      <c r="JIL401" s="16"/>
+      <c r="JIM401" s="16"/>
+      <c r="JIN401" s="16"/>
+      <c r="JIO401" s="16"/>
+      <c r="JIP401" s="16"/>
+      <c r="JIQ401" s="16"/>
+      <c r="JIR401" s="16"/>
+      <c r="JIS401" s="16"/>
+      <c r="JIT401" s="16"/>
+      <c r="JIU401" s="16"/>
+      <c r="JIV401" s="16"/>
+      <c r="JIW401" s="16"/>
+      <c r="JIX401" s="16"/>
+      <c r="JIY401" s="16"/>
+      <c r="JIZ401" s="16"/>
+      <c r="JJA401" s="16"/>
+      <c r="JJB401" s="16"/>
+      <c r="JJC401" s="16"/>
+      <c r="JJD401" s="16"/>
+      <c r="JJE401" s="16"/>
+      <c r="JJF401" s="16"/>
+      <c r="JJG401" s="16"/>
+      <c r="JJH401" s="16"/>
+      <c r="JJI401" s="16"/>
+      <c r="JJJ401" s="16"/>
+      <c r="JJK401" s="16"/>
+      <c r="JJL401" s="16"/>
+      <c r="JJM401" s="16"/>
+      <c r="JJN401" s="16"/>
+      <c r="JJO401" s="16"/>
+      <c r="JJP401" s="16"/>
+      <c r="JJQ401" s="16"/>
+      <c r="JJR401" s="16"/>
+      <c r="JJS401" s="16"/>
+      <c r="JJT401" s="16"/>
+      <c r="JJU401" s="16"/>
+      <c r="JJV401" s="16"/>
+      <c r="JJW401" s="16"/>
+      <c r="JJX401" s="16"/>
+      <c r="JJY401" s="16"/>
+      <c r="JJZ401" s="16"/>
+      <c r="JKA401" s="16"/>
+      <c r="JKB401" s="16"/>
+      <c r="JKC401" s="16"/>
+      <c r="JKD401" s="16"/>
+      <c r="JKE401" s="16"/>
+      <c r="JKF401" s="16"/>
+      <c r="JKG401" s="16"/>
+      <c r="JKH401" s="16"/>
+      <c r="JKI401" s="16"/>
+      <c r="JKJ401" s="16"/>
+      <c r="JKK401" s="16"/>
+      <c r="JKL401" s="16"/>
+      <c r="JKM401" s="16"/>
+      <c r="JKN401" s="16"/>
+      <c r="JKO401" s="16"/>
+      <c r="JKP401" s="16"/>
+      <c r="JKQ401" s="16"/>
+      <c r="JKR401" s="16"/>
+      <c r="JKS401" s="16"/>
+      <c r="JKT401" s="16"/>
+      <c r="JKU401" s="16"/>
+      <c r="JKV401" s="16"/>
+      <c r="JKW401" s="16"/>
+      <c r="JKX401" s="16"/>
+      <c r="JKY401" s="16"/>
+      <c r="JKZ401" s="16"/>
+      <c r="JLA401" s="16"/>
+      <c r="JLB401" s="16"/>
+      <c r="JLC401" s="16"/>
+      <c r="JLD401" s="16"/>
+      <c r="JLE401" s="16"/>
+      <c r="JLF401" s="16"/>
+      <c r="JLG401" s="16"/>
+      <c r="JLH401" s="16"/>
+      <c r="JLI401" s="16"/>
+      <c r="JLJ401" s="16"/>
+      <c r="JLK401" s="16"/>
+      <c r="JLL401" s="16"/>
+      <c r="JLM401" s="16"/>
+      <c r="JLN401" s="16"/>
+      <c r="JLO401" s="16"/>
+      <c r="JLP401" s="16"/>
+      <c r="JLQ401" s="16"/>
+      <c r="JLR401" s="16"/>
+      <c r="JLS401" s="16"/>
+      <c r="JLT401" s="16"/>
+      <c r="JLU401" s="16"/>
+      <c r="JLV401" s="16"/>
+      <c r="JLW401" s="16"/>
+      <c r="JLX401" s="16"/>
+      <c r="JLY401" s="16"/>
+      <c r="JLZ401" s="16"/>
+      <c r="JMA401" s="16"/>
+      <c r="JMB401" s="16"/>
+      <c r="JMC401" s="16"/>
+      <c r="JMD401" s="16"/>
+      <c r="JME401" s="16"/>
+      <c r="JMF401" s="16"/>
+      <c r="JMG401" s="16"/>
+      <c r="JMH401" s="16"/>
+      <c r="JMI401" s="16"/>
+      <c r="JMJ401" s="16"/>
+      <c r="JMK401" s="16"/>
+      <c r="JML401" s="16"/>
+      <c r="JMM401" s="16"/>
+      <c r="JMN401" s="16"/>
+      <c r="JMO401" s="16"/>
+      <c r="JMP401" s="16"/>
+      <c r="JMQ401" s="16"/>
+      <c r="JMR401" s="16"/>
+      <c r="JMS401" s="16"/>
+      <c r="JMT401" s="16"/>
+      <c r="JMU401" s="16"/>
+      <c r="JMV401" s="16"/>
+      <c r="JMW401" s="16"/>
+      <c r="JMX401" s="16"/>
+      <c r="JMY401" s="16"/>
+      <c r="JMZ401" s="16"/>
+      <c r="JNA401" s="16"/>
+      <c r="JNB401" s="16"/>
+      <c r="JNC401" s="16"/>
+      <c r="JND401" s="16"/>
+      <c r="JNE401" s="16"/>
+      <c r="JNF401" s="16"/>
+      <c r="JNG401" s="16"/>
+      <c r="JNH401" s="16"/>
+      <c r="JNI401" s="16"/>
+      <c r="JNJ401" s="16"/>
+      <c r="JNK401" s="16"/>
+      <c r="JNL401" s="16"/>
+      <c r="JNM401" s="16"/>
+      <c r="JNN401" s="16"/>
+      <c r="JNO401" s="16"/>
+      <c r="JNP401" s="16"/>
+      <c r="JNQ401" s="16"/>
+      <c r="JNR401" s="16"/>
+      <c r="JNS401" s="16"/>
+      <c r="JNT401" s="16"/>
+      <c r="JNU401" s="16"/>
+      <c r="JNV401" s="16"/>
+      <c r="JNW401" s="16"/>
+      <c r="JNX401" s="16"/>
+      <c r="JNY401" s="16"/>
+      <c r="JNZ401" s="16"/>
+      <c r="JOA401" s="16"/>
+      <c r="JOB401" s="16"/>
+      <c r="JOC401" s="16"/>
+      <c r="JOD401" s="16"/>
+      <c r="JOE401" s="16"/>
+      <c r="JOF401" s="16"/>
+      <c r="JOG401" s="16"/>
+      <c r="JOH401" s="16"/>
+      <c r="JOI401" s="16"/>
+      <c r="JOJ401" s="16"/>
+      <c r="JOK401" s="16"/>
+      <c r="JOL401" s="16"/>
+      <c r="JOM401" s="16"/>
+      <c r="JON401" s="16"/>
+      <c r="JOO401" s="16"/>
+      <c r="JOP401" s="16"/>
+      <c r="JOQ401" s="16"/>
+      <c r="JOR401" s="16"/>
+      <c r="JOS401" s="16"/>
+      <c r="JOT401" s="16"/>
+      <c r="JOU401" s="16"/>
+      <c r="JOV401" s="16"/>
+      <c r="JOW401" s="16"/>
+      <c r="JOX401" s="16"/>
+      <c r="JOY401" s="16"/>
+      <c r="JOZ401" s="16"/>
+      <c r="JPA401" s="16"/>
+      <c r="JPB401" s="16"/>
+      <c r="JPC401" s="16"/>
+      <c r="JPD401" s="16"/>
+      <c r="JPE401" s="16"/>
+      <c r="JPF401" s="16"/>
+      <c r="JPG401" s="16"/>
+      <c r="JPH401" s="16"/>
+      <c r="JPI401" s="16"/>
+      <c r="JPJ401" s="16"/>
+      <c r="JPK401" s="16"/>
+      <c r="JPL401" s="16"/>
+      <c r="JPM401" s="16"/>
+      <c r="JPN401" s="16"/>
+      <c r="JPO401" s="16"/>
+      <c r="JPP401" s="16"/>
+      <c r="JPQ401" s="16"/>
+      <c r="JPR401" s="16"/>
+      <c r="JPS401" s="16"/>
+      <c r="JPT401" s="16"/>
+      <c r="JPU401" s="16"/>
+      <c r="JPV401" s="16"/>
+      <c r="JPW401" s="16"/>
+      <c r="JPX401" s="16"/>
+      <c r="JPY401" s="16"/>
+      <c r="JPZ401" s="16"/>
+      <c r="JQA401" s="16"/>
+      <c r="JQB401" s="16"/>
+      <c r="JQC401" s="16"/>
+      <c r="JQD401" s="16"/>
+      <c r="JQE401" s="16"/>
+      <c r="JQF401" s="16"/>
+      <c r="JQG401" s="16"/>
+      <c r="JQH401" s="16"/>
+      <c r="JQI401" s="16"/>
+      <c r="JQJ401" s="16"/>
+      <c r="JQK401" s="16"/>
+      <c r="JQL401" s="16"/>
+      <c r="JQM401" s="16"/>
+      <c r="JQN401" s="16"/>
+      <c r="JQO401" s="16"/>
+      <c r="JQP401" s="16"/>
+      <c r="JQQ401" s="16"/>
+      <c r="JQR401" s="16"/>
+      <c r="JQS401" s="16"/>
+      <c r="JQT401" s="16"/>
+      <c r="JQU401" s="16"/>
+      <c r="JQV401" s="16"/>
+      <c r="JQW401" s="16"/>
+      <c r="JQX401" s="16"/>
+      <c r="JQY401" s="16"/>
+      <c r="JQZ401" s="16"/>
+      <c r="JRA401" s="16"/>
+      <c r="JRB401" s="16"/>
+      <c r="JRC401" s="16"/>
+      <c r="JRD401" s="16"/>
+      <c r="JRE401" s="16"/>
+      <c r="JRF401" s="16"/>
+      <c r="JRG401" s="16"/>
+      <c r="JRH401" s="16"/>
+      <c r="JRI401" s="16"/>
+      <c r="JRJ401" s="16"/>
+      <c r="JRK401" s="16"/>
+      <c r="JRL401" s="16"/>
+      <c r="JRM401" s="16"/>
+      <c r="JRN401" s="16"/>
+      <c r="JRO401" s="16"/>
+      <c r="JRP401" s="16"/>
+      <c r="JRQ401" s="16"/>
+      <c r="JRR401" s="16"/>
+      <c r="JRS401" s="16"/>
+      <c r="JRT401" s="16"/>
+      <c r="JRU401" s="16"/>
+      <c r="JRV401" s="16"/>
+      <c r="JRW401" s="16"/>
+      <c r="JRX401" s="16"/>
+      <c r="JRY401" s="16"/>
+      <c r="JRZ401" s="16"/>
+      <c r="JSA401" s="16"/>
+      <c r="JSB401" s="16"/>
+      <c r="JSC401" s="16"/>
+      <c r="JSD401" s="16"/>
+      <c r="JSE401" s="16"/>
+      <c r="JSF401" s="16"/>
+      <c r="JSG401" s="16"/>
+      <c r="JSH401" s="16"/>
+      <c r="JSI401" s="16"/>
+      <c r="JSJ401" s="16"/>
+      <c r="JSK401" s="16"/>
+      <c r="JSL401" s="16"/>
+      <c r="JSM401" s="16"/>
+      <c r="JSN401" s="16"/>
+      <c r="JSO401" s="16"/>
+      <c r="JSP401" s="16"/>
+      <c r="JSQ401" s="16"/>
+      <c r="JSR401" s="16"/>
+      <c r="JSS401" s="16"/>
+      <c r="JST401" s="16"/>
+      <c r="JSU401" s="16"/>
+      <c r="JSV401" s="16"/>
+      <c r="JSW401" s="16"/>
+      <c r="JSX401" s="16"/>
+      <c r="JSY401" s="16"/>
+      <c r="JSZ401" s="16"/>
+      <c r="JTA401" s="16"/>
+      <c r="JTB401" s="16"/>
+      <c r="JTC401" s="16"/>
+      <c r="JTD401" s="16"/>
+      <c r="JTE401" s="16"/>
+      <c r="JTF401" s="16"/>
+      <c r="JTG401" s="16"/>
+      <c r="JTH401" s="16"/>
+      <c r="JTI401" s="16"/>
+      <c r="JTJ401" s="16"/>
+      <c r="JTK401" s="16"/>
+      <c r="JTL401" s="16"/>
+      <c r="JTM401" s="16"/>
+      <c r="JTN401" s="16"/>
+      <c r="JTO401" s="16"/>
+      <c r="JTP401" s="16"/>
+      <c r="JTQ401" s="16"/>
+      <c r="JTR401" s="16"/>
+      <c r="JTS401" s="16"/>
+      <c r="JTT401" s="16"/>
+      <c r="JTU401" s="16"/>
+      <c r="JTV401" s="16"/>
+      <c r="JTW401" s="16"/>
+      <c r="JTX401" s="16"/>
+      <c r="JTY401" s="16"/>
+      <c r="JTZ401" s="16"/>
+      <c r="JUA401" s="16"/>
+      <c r="JUB401" s="16"/>
+      <c r="JUC401" s="16"/>
+      <c r="JUD401" s="16"/>
+      <c r="JUE401" s="16"/>
+      <c r="JUF401" s="16"/>
+      <c r="JUG401" s="16"/>
+      <c r="JUH401" s="16"/>
+      <c r="JUI401" s="16"/>
+      <c r="JUJ401" s="16"/>
+      <c r="JUK401" s="16"/>
+      <c r="JUL401" s="16"/>
+      <c r="JUM401" s="16"/>
+      <c r="JUN401" s="16"/>
+      <c r="JUO401" s="16"/>
+      <c r="JUP401" s="16"/>
+      <c r="JUQ401" s="16"/>
+      <c r="JUR401" s="16"/>
+      <c r="JUS401" s="16"/>
+      <c r="JUT401" s="16"/>
+      <c r="JUU401" s="16"/>
+      <c r="JUV401" s="16"/>
+      <c r="JUW401" s="16"/>
+      <c r="JUX401" s="16"/>
+      <c r="JUY401" s="16"/>
+      <c r="JUZ401" s="16"/>
+      <c r="JVA401" s="16"/>
+      <c r="JVB401" s="16"/>
+      <c r="JVC401" s="16"/>
+      <c r="JVD401" s="16"/>
+      <c r="JVE401" s="16"/>
+      <c r="JVF401" s="16"/>
+      <c r="JVG401" s="16"/>
+      <c r="JVH401" s="16"/>
+      <c r="JVI401" s="16"/>
+      <c r="JVJ401" s="16"/>
+      <c r="JVK401" s="16"/>
+      <c r="JVL401" s="16"/>
+      <c r="JVM401" s="16"/>
+      <c r="JVN401" s="16"/>
+      <c r="JVO401" s="16"/>
+      <c r="JVP401" s="16"/>
+      <c r="JVQ401" s="16"/>
+      <c r="JVR401" s="16"/>
+      <c r="JVS401" s="16"/>
+      <c r="JVT401" s="16"/>
+      <c r="JVU401" s="16"/>
+      <c r="JVV401" s="16"/>
+      <c r="JVW401" s="16"/>
+      <c r="JVX401" s="16"/>
+      <c r="JVY401" s="16"/>
+      <c r="JVZ401" s="16"/>
+      <c r="JWA401" s="16"/>
+      <c r="JWB401" s="16"/>
+      <c r="JWC401" s="16"/>
+      <c r="JWD401" s="16"/>
+      <c r="JWE401" s="16"/>
+      <c r="JWF401" s="16"/>
+      <c r="JWG401" s="16"/>
+      <c r="JWH401" s="16"/>
+      <c r="JWI401" s="16"/>
+      <c r="JWJ401" s="16"/>
+      <c r="JWK401" s="16"/>
+      <c r="JWL401" s="16"/>
+      <c r="JWM401" s="16"/>
+      <c r="JWN401" s="16"/>
+      <c r="JWO401" s="16"/>
+      <c r="JWP401" s="16"/>
+      <c r="JWQ401" s="16"/>
+      <c r="JWR401" s="16"/>
+      <c r="JWS401" s="16"/>
+      <c r="JWT401" s="16"/>
+      <c r="JWU401" s="16"/>
+      <c r="JWV401" s="16"/>
+      <c r="JWW401" s="16"/>
+      <c r="JWX401" s="16"/>
+      <c r="JWY401" s="16"/>
+      <c r="JWZ401" s="16"/>
+      <c r="JXA401" s="16"/>
+      <c r="JXB401" s="16"/>
+      <c r="JXC401" s="16"/>
+      <c r="JXD401" s="16"/>
+      <c r="JXE401" s="16"/>
+      <c r="JXF401" s="16"/>
+      <c r="JXG401" s="16"/>
+      <c r="JXH401" s="16"/>
+      <c r="JXI401" s="16"/>
+      <c r="JXJ401" s="16"/>
+      <c r="JXK401" s="16"/>
+      <c r="JXL401" s="16"/>
+      <c r="JXM401" s="16"/>
+      <c r="JXN401" s="16"/>
+      <c r="JXO401" s="16"/>
+      <c r="JXP401" s="16"/>
+      <c r="JXQ401" s="16"/>
+      <c r="JXR401" s="16"/>
+      <c r="JXS401" s="16"/>
+      <c r="JXT401" s="16"/>
+      <c r="JXU401" s="16"/>
+      <c r="JXV401" s="16"/>
+      <c r="JXW401" s="16"/>
+      <c r="JXX401" s="16"/>
+      <c r="JXY401" s="16"/>
+      <c r="JXZ401" s="16"/>
+      <c r="JYA401" s="16"/>
+      <c r="JYB401" s="16"/>
+      <c r="JYC401" s="16"/>
+      <c r="JYD401" s="16"/>
+      <c r="JYE401" s="16"/>
+      <c r="JYF401" s="16"/>
+      <c r="JYG401" s="16"/>
+      <c r="JYH401" s="16"/>
+      <c r="JYI401" s="16"/>
+      <c r="JYJ401" s="16"/>
+      <c r="JYK401" s="16"/>
+      <c r="JYL401" s="16"/>
+      <c r="JYM401" s="16"/>
+      <c r="JYN401" s="16"/>
+      <c r="JYO401" s="16"/>
+      <c r="JYP401" s="16"/>
+      <c r="JYQ401" s="16"/>
+      <c r="JYR401" s="16"/>
+      <c r="JYS401" s="16"/>
+      <c r="JYT401" s="16"/>
+      <c r="JYU401" s="16"/>
+      <c r="JYV401" s="16"/>
+      <c r="JYW401" s="16"/>
+      <c r="JYX401" s="16"/>
+      <c r="JYY401" s="16"/>
+      <c r="JYZ401" s="16"/>
+      <c r="JZA401" s="16"/>
+      <c r="JZB401" s="16"/>
+      <c r="JZC401" s="16"/>
+      <c r="JZD401" s="16"/>
+      <c r="JZE401" s="16"/>
+      <c r="JZF401" s="16"/>
+      <c r="JZG401" s="16"/>
+      <c r="JZH401" s="16"/>
+      <c r="JZI401" s="16"/>
+      <c r="JZJ401" s="16"/>
+      <c r="JZK401" s="16"/>
+      <c r="JZL401" s="16"/>
+      <c r="JZM401" s="16"/>
+      <c r="JZN401" s="16"/>
+      <c r="JZO401" s="16"/>
+      <c r="JZP401" s="16"/>
+      <c r="JZQ401" s="16"/>
+      <c r="JZR401" s="16"/>
+      <c r="JZS401" s="16"/>
+      <c r="JZT401" s="16"/>
+      <c r="JZU401" s="16"/>
+      <c r="JZV401" s="16"/>
+      <c r="JZW401" s="16"/>
+      <c r="JZX401" s="16"/>
+      <c r="JZY401" s="16"/>
+      <c r="JZZ401" s="16"/>
+      <c r="KAA401" s="16"/>
+      <c r="KAB401" s="16"/>
+      <c r="KAC401" s="16"/>
+      <c r="KAD401" s="16"/>
+      <c r="KAE401" s="16"/>
+      <c r="KAF401" s="16"/>
+      <c r="KAG401" s="16"/>
+      <c r="KAH401" s="16"/>
+      <c r="KAI401" s="16"/>
+      <c r="KAJ401" s="16"/>
+      <c r="KAK401" s="16"/>
+      <c r="KAL401" s="16"/>
+      <c r="KAM401" s="16"/>
+      <c r="KAN401" s="16"/>
+      <c r="KAO401" s="16"/>
+      <c r="KAP401" s="16"/>
+      <c r="KAQ401" s="16"/>
+      <c r="KAR401" s="16"/>
+      <c r="KAS401" s="16"/>
+      <c r="KAT401" s="16"/>
+      <c r="KAU401" s="16"/>
+      <c r="KAV401" s="16"/>
+      <c r="KAW401" s="16"/>
+      <c r="KAX401" s="16"/>
+      <c r="KAY401" s="16"/>
+      <c r="KAZ401" s="16"/>
+      <c r="KBA401" s="16"/>
+      <c r="KBB401" s="16"/>
+      <c r="KBC401" s="16"/>
+      <c r="KBD401" s="16"/>
+      <c r="KBE401" s="16"/>
+      <c r="KBF401" s="16"/>
+      <c r="KBG401" s="16"/>
+      <c r="KBH401" s="16"/>
+      <c r="KBI401" s="16"/>
+      <c r="KBJ401" s="16"/>
+      <c r="KBK401" s="16"/>
+      <c r="KBL401" s="16"/>
+      <c r="KBM401" s="16"/>
+      <c r="KBN401" s="16"/>
+      <c r="KBO401" s="16"/>
+      <c r="KBP401" s="16"/>
+      <c r="KBQ401" s="16"/>
+      <c r="KBR401" s="16"/>
+      <c r="KBS401" s="16"/>
+      <c r="KBT401" s="16"/>
+      <c r="KBU401" s="16"/>
+      <c r="KBV401" s="16"/>
+      <c r="KBW401" s="16"/>
+      <c r="KBX401" s="16"/>
+      <c r="KBY401" s="16"/>
+      <c r="KBZ401" s="16"/>
+      <c r="KCA401" s="16"/>
+      <c r="KCB401" s="16"/>
+      <c r="KCC401" s="16"/>
+      <c r="KCD401" s="16"/>
+      <c r="KCE401" s="16"/>
+      <c r="KCF401" s="16"/>
+      <c r="KCG401" s="16"/>
+      <c r="KCH401" s="16"/>
+      <c r="KCI401" s="16"/>
+      <c r="KCJ401" s="16"/>
+      <c r="KCK401" s="16"/>
+      <c r="KCL401" s="16"/>
+      <c r="KCM401" s="16"/>
+      <c r="KCN401" s="16"/>
+      <c r="KCO401" s="16"/>
+      <c r="KCP401" s="16"/>
+      <c r="KCQ401" s="16"/>
+      <c r="KCR401" s="16"/>
+      <c r="KCS401" s="16"/>
+      <c r="KCT401" s="16"/>
+      <c r="KCU401" s="16"/>
+      <c r="KCV401" s="16"/>
+      <c r="KCW401" s="16"/>
+      <c r="KCX401" s="16"/>
+      <c r="KCY401" s="16"/>
+      <c r="KCZ401" s="16"/>
+      <c r="KDA401" s="16"/>
+      <c r="KDB401" s="16"/>
+      <c r="KDC401" s="16"/>
+      <c r="KDD401" s="16"/>
+      <c r="KDE401" s="16"/>
+      <c r="KDF401" s="16"/>
+      <c r="KDG401" s="16"/>
+      <c r="KDH401" s="16"/>
+      <c r="KDI401" s="16"/>
+      <c r="KDJ401" s="16"/>
+      <c r="KDK401" s="16"/>
+      <c r="KDL401" s="16"/>
+      <c r="KDM401" s="16"/>
+      <c r="KDN401" s="16"/>
+      <c r="KDO401" s="16"/>
+      <c r="KDP401" s="16"/>
+      <c r="KDQ401" s="16"/>
+      <c r="KDR401" s="16"/>
+      <c r="KDS401" s="16"/>
+      <c r="KDT401" s="16"/>
+      <c r="KDU401" s="16"/>
+      <c r="KDV401" s="16"/>
+      <c r="KDW401" s="16"/>
+      <c r="KDX401" s="16"/>
+      <c r="KDY401" s="16"/>
+      <c r="KDZ401" s="16"/>
+      <c r="KEA401" s="16"/>
+      <c r="KEB401" s="16"/>
+      <c r="KEC401" s="16"/>
+      <c r="KED401" s="16"/>
+      <c r="KEE401" s="16"/>
+      <c r="KEF401" s="16"/>
+      <c r="KEG401" s="16"/>
+      <c r="KEH401" s="16"/>
+      <c r="KEI401" s="16"/>
+      <c r="KEJ401" s="16"/>
+      <c r="KEK401" s="16"/>
+      <c r="KEL401" s="16"/>
+      <c r="KEM401" s="16"/>
+      <c r="KEN401" s="16"/>
+      <c r="KEO401" s="16"/>
+      <c r="KEP401" s="16"/>
+      <c r="KEQ401" s="16"/>
+      <c r="KER401" s="16"/>
+      <c r="KES401" s="16"/>
+      <c r="KET401" s="16"/>
+      <c r="KEU401" s="16"/>
+      <c r="KEV401" s="16"/>
+      <c r="KEW401" s="16"/>
+      <c r="KEX401" s="16"/>
+      <c r="KEY401" s="16"/>
+      <c r="KEZ401" s="16"/>
+      <c r="KFA401" s="16"/>
+      <c r="KFB401" s="16"/>
+      <c r="KFC401" s="16"/>
+      <c r="KFD401" s="16"/>
+      <c r="KFE401" s="16"/>
+      <c r="KFF401" s="16"/>
+      <c r="KFG401" s="16"/>
+      <c r="KFH401" s="16"/>
+      <c r="KFI401" s="16"/>
+      <c r="KFJ401" s="16"/>
+      <c r="KFK401" s="16"/>
+      <c r="KFL401" s="16"/>
+      <c r="KFM401" s="16"/>
+      <c r="KFN401" s="16"/>
+      <c r="KFO401" s="16"/>
+      <c r="KFP401" s="16"/>
+      <c r="KFQ401" s="16"/>
+      <c r="KFR401" s="16"/>
+      <c r="KFS401" s="16"/>
+      <c r="KFT401" s="16"/>
+      <c r="KFU401" s="16"/>
+      <c r="KFV401" s="16"/>
+      <c r="KFW401" s="16"/>
+      <c r="KFX401" s="16"/>
+      <c r="KFY401" s="16"/>
+      <c r="KFZ401" s="16"/>
+      <c r="KGA401" s="16"/>
+      <c r="KGB401" s="16"/>
+      <c r="KGC401" s="16"/>
+      <c r="KGD401" s="16"/>
+      <c r="KGE401" s="16"/>
+      <c r="KGF401" s="16"/>
+      <c r="KGG401" s="16"/>
+      <c r="KGH401" s="16"/>
+      <c r="KGI401" s="16"/>
+      <c r="KGJ401" s="16"/>
+      <c r="KGK401" s="16"/>
+      <c r="KGL401" s="16"/>
+      <c r="KGM401" s="16"/>
+      <c r="KGN401" s="16"/>
+      <c r="KGO401" s="16"/>
+      <c r="KGP401" s="16"/>
+      <c r="KGQ401" s="16"/>
+      <c r="KGR401" s="16"/>
+      <c r="KGS401" s="16"/>
+      <c r="KGT401" s="16"/>
+      <c r="KGU401" s="16"/>
+      <c r="KGV401" s="16"/>
+      <c r="KGW401" s="16"/>
+      <c r="KGX401" s="16"/>
+      <c r="KGY401" s="16"/>
+      <c r="KGZ401" s="16"/>
+      <c r="KHA401" s="16"/>
+      <c r="KHB401" s="16"/>
+      <c r="KHC401" s="16"/>
+      <c r="KHD401" s="16"/>
+      <c r="KHE401" s="16"/>
+      <c r="KHF401" s="16"/>
+      <c r="KHG401" s="16"/>
+      <c r="KHH401" s="16"/>
+      <c r="KHI401" s="16"/>
+      <c r="KHJ401" s="16"/>
+      <c r="KHK401" s="16"/>
+      <c r="KHL401" s="16"/>
+      <c r="KHM401" s="16"/>
+      <c r="KHN401" s="16"/>
+      <c r="KHO401" s="16"/>
+      <c r="KHP401" s="16"/>
+      <c r="KHQ401" s="16"/>
+      <c r="KHR401" s="16"/>
+      <c r="KHS401" s="16"/>
+      <c r="KHT401" s="16"/>
+      <c r="KHU401" s="16"/>
+      <c r="KHV401" s="16"/>
+      <c r="KHW401" s="16"/>
+      <c r="KHX401" s="16"/>
+      <c r="KHY401" s="16"/>
+      <c r="KHZ401" s="16"/>
+      <c r="KIA401" s="16"/>
+      <c r="KIB401" s="16"/>
+      <c r="KIC401" s="16"/>
+      <c r="KID401" s="16"/>
+      <c r="KIE401" s="16"/>
+      <c r="KIF401" s="16"/>
+      <c r="KIG401" s="16"/>
+      <c r="KIH401" s="16"/>
+      <c r="KII401" s="16"/>
+      <c r="KIJ401" s="16"/>
+      <c r="KIK401" s="16"/>
+      <c r="KIL401" s="16"/>
+      <c r="KIM401" s="16"/>
+      <c r="KIN401" s="16"/>
+      <c r="KIO401" s="16"/>
+      <c r="KIP401" s="16"/>
+      <c r="KIQ401" s="16"/>
+      <c r="KIR401" s="16"/>
+      <c r="KIS401" s="16"/>
+      <c r="KIT401" s="16"/>
+      <c r="KIU401" s="16"/>
+      <c r="KIV401" s="16"/>
+      <c r="KIW401" s="16"/>
+      <c r="KIX401" s="16"/>
+      <c r="KIY401" s="16"/>
+      <c r="KIZ401" s="16"/>
+      <c r="KJA401" s="16"/>
+      <c r="KJB401" s="16"/>
+      <c r="KJC401" s="16"/>
+      <c r="KJD401" s="16"/>
+      <c r="KJE401" s="16"/>
+      <c r="KJF401" s="16"/>
+      <c r="KJG401" s="16"/>
+      <c r="KJH401" s="16"/>
+      <c r="KJI401" s="16"/>
+      <c r="KJJ401" s="16"/>
+      <c r="KJK401" s="16"/>
+      <c r="KJL401" s="16"/>
+      <c r="KJM401" s="16"/>
+      <c r="KJN401" s="16"/>
+      <c r="KJO401" s="16"/>
+      <c r="KJP401" s="16"/>
+      <c r="KJQ401" s="16"/>
+      <c r="KJR401" s="16"/>
+      <c r="KJS401" s="16"/>
+      <c r="KJT401" s="16"/>
+      <c r="KJU401" s="16"/>
+      <c r="KJV401" s="16"/>
+      <c r="KJW401" s="16"/>
+      <c r="KJX401" s="16"/>
+      <c r="KJY401" s="16"/>
+      <c r="KJZ401" s="16"/>
+      <c r="KKA401" s="16"/>
+      <c r="KKB401" s="16"/>
+      <c r="KKC401" s="16"/>
+      <c r="KKD401" s="16"/>
+      <c r="KKE401" s="16"/>
+      <c r="KKF401" s="16"/>
+      <c r="KKG401" s="16"/>
+      <c r="KKH401" s="16"/>
+      <c r="KKI401" s="16"/>
+      <c r="KKJ401" s="16"/>
+      <c r="KKK401" s="16"/>
+      <c r="KKL401" s="16"/>
+      <c r="KKM401" s="16"/>
+      <c r="KKN401" s="16"/>
+      <c r="KKO401" s="16"/>
+      <c r="KKP401" s="16"/>
+      <c r="KKQ401" s="16"/>
+      <c r="KKR401" s="16"/>
+      <c r="KKS401" s="16"/>
+      <c r="KKT401" s="16"/>
+      <c r="KKU401" s="16"/>
+      <c r="KKV401" s="16"/>
+      <c r="KKW401" s="16"/>
+      <c r="KKX401" s="16"/>
+      <c r="KKY401" s="16"/>
+      <c r="KKZ401" s="16"/>
+      <c r="KLA401" s="16"/>
+      <c r="KLB401" s="16"/>
+      <c r="KLC401" s="16"/>
+      <c r="KLD401" s="16"/>
+      <c r="KLE401" s="16"/>
+      <c r="KLF401" s="16"/>
+      <c r="KLG401" s="16"/>
+      <c r="KLH401" s="16"/>
+      <c r="KLI401" s="16"/>
+      <c r="KLJ401" s="16"/>
+      <c r="KLK401" s="16"/>
+      <c r="KLL401" s="16"/>
+      <c r="KLM401" s="16"/>
+      <c r="KLN401" s="16"/>
+      <c r="KLO401" s="16"/>
+      <c r="KLP401" s="16"/>
+      <c r="KLQ401" s="16"/>
+      <c r="KLR401" s="16"/>
+      <c r="KLS401" s="16"/>
+      <c r="KLT401" s="16"/>
+      <c r="KLU401" s="16"/>
+      <c r="KLV401" s="16"/>
+      <c r="KLW401" s="16"/>
+      <c r="KLX401" s="16"/>
+      <c r="KLY401" s="16"/>
+      <c r="KLZ401" s="16"/>
+      <c r="KMA401" s="16"/>
+      <c r="KMB401" s="16"/>
+      <c r="KMC401" s="16"/>
+      <c r="KMD401" s="16"/>
+      <c r="KME401" s="16"/>
+      <c r="KMF401" s="16"/>
+      <c r="KMG401" s="16"/>
+      <c r="KMH401" s="16"/>
+      <c r="KMI401" s="16"/>
+      <c r="KMJ401" s="16"/>
+      <c r="KMK401" s="16"/>
+      <c r="KML401" s="16"/>
+      <c r="KMM401" s="16"/>
+      <c r="KMN401" s="16"/>
+      <c r="KMO401" s="16"/>
+      <c r="KMP401" s="16"/>
+      <c r="KMQ401" s="16"/>
+      <c r="KMR401" s="16"/>
+      <c r="KMS401" s="16"/>
+      <c r="KMT401" s="16"/>
+      <c r="KMU401" s="16"/>
+      <c r="KMV401" s="16"/>
+      <c r="KMW401" s="16"/>
+      <c r="KMX401" s="16"/>
+      <c r="KMY401" s="16"/>
+      <c r="KMZ401" s="16"/>
+      <c r="KNA401" s="16"/>
+      <c r="KNB401" s="16"/>
+      <c r="KNC401" s="16"/>
+      <c r="KND401" s="16"/>
+      <c r="KNE401" s="16"/>
+      <c r="KNF401" s="16"/>
+      <c r="KNG401" s="16"/>
+      <c r="KNH401" s="16"/>
+      <c r="KNI401" s="16"/>
+      <c r="KNJ401" s="16"/>
+      <c r="KNK401" s="16"/>
+      <c r="KNL401" s="16"/>
+      <c r="KNM401" s="16"/>
+      <c r="KNN401" s="16"/>
+      <c r="KNO401" s="16"/>
+      <c r="KNP401" s="16"/>
+      <c r="KNQ401" s="16"/>
+      <c r="KNR401" s="16"/>
+      <c r="KNS401" s="16"/>
+      <c r="KNT401" s="16"/>
+      <c r="KNU401" s="16"/>
+      <c r="KNV401" s="16"/>
+      <c r="KNW401" s="16"/>
+      <c r="KNX401" s="16"/>
+      <c r="KNY401" s="16"/>
+      <c r="KNZ401" s="16"/>
+      <c r="KOA401" s="16"/>
+      <c r="KOB401" s="16"/>
+      <c r="KOC401" s="16"/>
+      <c r="KOD401" s="16"/>
+      <c r="KOE401" s="16"/>
+      <c r="KOF401" s="16"/>
+      <c r="KOG401" s="16"/>
+      <c r="KOH401" s="16"/>
+      <c r="KOI401" s="16"/>
+      <c r="KOJ401" s="16"/>
+      <c r="KOK401" s="16"/>
+      <c r="KOL401" s="16"/>
+      <c r="KOM401" s="16"/>
+      <c r="KON401" s="16"/>
+      <c r="KOO401" s="16"/>
+      <c r="KOP401" s="16"/>
+      <c r="KOQ401" s="16"/>
+      <c r="KOR401" s="16"/>
+      <c r="KOS401" s="16"/>
+      <c r="KOT401" s="16"/>
+      <c r="KOU401" s="16"/>
+      <c r="KOV401" s="16"/>
+      <c r="KOW401" s="16"/>
+      <c r="KOX401" s="16"/>
+      <c r="KOY401" s="16"/>
+      <c r="KOZ401" s="16"/>
+      <c r="KPA401" s="16"/>
+      <c r="KPB401" s="16"/>
+      <c r="KPC401" s="16"/>
+      <c r="KPD401" s="16"/>
+      <c r="KPE401" s="16"/>
+      <c r="KPF401" s="16"/>
+      <c r="KPG401" s="16"/>
+      <c r="KPH401" s="16"/>
+      <c r="KPI401" s="16"/>
+      <c r="KPJ401" s="16"/>
+      <c r="KPK401" s="16"/>
+      <c r="KPL401" s="16"/>
+      <c r="KPM401" s="16"/>
+      <c r="KPN401" s="16"/>
+      <c r="KPO401" s="16"/>
+      <c r="KPP401" s="16"/>
+      <c r="KPQ401" s="16"/>
+      <c r="KPR401" s="16"/>
+      <c r="KPS401" s="16"/>
+      <c r="KPT401" s="16"/>
+      <c r="KPU401" s="16"/>
+      <c r="KPV401" s="16"/>
+      <c r="KPW401" s="16"/>
+      <c r="KPX401" s="16"/>
+      <c r="KPY401" s="16"/>
+      <c r="KPZ401" s="16"/>
+      <c r="KQA401" s="16"/>
+      <c r="KQB401" s="16"/>
+      <c r="KQC401" s="16"/>
+      <c r="KQD401" s="16"/>
+      <c r="KQE401" s="16"/>
+      <c r="KQF401" s="16"/>
+      <c r="KQG401" s="16"/>
+      <c r="KQH401" s="16"/>
+      <c r="KQI401" s="16"/>
+      <c r="KQJ401" s="16"/>
+      <c r="KQK401" s="16"/>
+      <c r="KQL401" s="16"/>
+      <c r="KQM401" s="16"/>
+      <c r="KQN401" s="16"/>
+      <c r="KQO401" s="16"/>
+      <c r="KQP401" s="16"/>
+      <c r="KQQ401" s="16"/>
+      <c r="KQR401" s="16"/>
+      <c r="KQS401" s="16"/>
+      <c r="KQT401" s="16"/>
+      <c r="KQU401" s="16"/>
+      <c r="KQV401" s="16"/>
+      <c r="KQW401" s="16"/>
+      <c r="KQX401" s="16"/>
+      <c r="KQY401" s="16"/>
+      <c r="KQZ401" s="16"/>
+      <c r="KRA401" s="16"/>
+      <c r="KRB401" s="16"/>
+      <c r="KRC401" s="16"/>
+      <c r="KRD401" s="16"/>
+      <c r="KRE401" s="16"/>
+      <c r="KRF401" s="16"/>
+      <c r="KRG401" s="16"/>
+      <c r="KRH401" s="16"/>
+      <c r="KRI401" s="16"/>
+      <c r="KRJ401" s="16"/>
+      <c r="KRK401" s="16"/>
+      <c r="KRL401" s="16"/>
+      <c r="KRM401" s="16"/>
+      <c r="KRN401" s="16"/>
+      <c r="KRO401" s="16"/>
+      <c r="KRP401" s="16"/>
+      <c r="KRQ401" s="16"/>
+      <c r="KRR401" s="16"/>
+      <c r="KRS401" s="16"/>
+      <c r="KRT401" s="16"/>
+      <c r="KRU401" s="16"/>
+      <c r="KRV401" s="16"/>
+      <c r="KRW401" s="16"/>
+      <c r="KRX401" s="16"/>
+      <c r="KRY401" s="16"/>
+      <c r="KRZ401" s="16"/>
+      <c r="KSA401" s="16"/>
+      <c r="KSB401" s="16"/>
+      <c r="KSC401" s="16"/>
+      <c r="KSD401" s="16"/>
+      <c r="KSE401" s="16"/>
+      <c r="KSF401" s="16"/>
+      <c r="KSG401" s="16"/>
+      <c r="KSH401" s="16"/>
+      <c r="KSI401" s="16"/>
+      <c r="KSJ401" s="16"/>
+      <c r="KSK401" s="16"/>
+      <c r="KSL401" s="16"/>
+      <c r="KSM401" s="16"/>
+      <c r="KSN401" s="16"/>
+      <c r="KSO401" s="16"/>
+      <c r="KSP401" s="16"/>
+      <c r="KSQ401" s="16"/>
+      <c r="KSR401" s="16"/>
+      <c r="KSS401" s="16"/>
+      <c r="KST401" s="16"/>
+      <c r="KSU401" s="16"/>
+      <c r="KSV401" s="16"/>
+      <c r="KSW401" s="16"/>
+      <c r="KSX401" s="16"/>
+      <c r="KSY401" s="16"/>
+      <c r="KSZ401" s="16"/>
+      <c r="KTA401" s="16"/>
+      <c r="KTB401" s="16"/>
+      <c r="KTC401" s="16"/>
+      <c r="KTD401" s="16"/>
+      <c r="KTE401" s="16"/>
+      <c r="KTF401" s="16"/>
+      <c r="KTG401" s="16"/>
+      <c r="KTH401" s="16"/>
+      <c r="KTI401" s="16"/>
+      <c r="KTJ401" s="16"/>
+      <c r="KTK401" s="16"/>
+      <c r="KTL401" s="16"/>
+      <c r="KTM401" s="16"/>
+      <c r="KTN401" s="16"/>
+      <c r="KTO401" s="16"/>
+      <c r="KTP401" s="16"/>
+      <c r="KTQ401" s="16"/>
+      <c r="KTR401" s="16"/>
+      <c r="KTS401" s="16"/>
+      <c r="KTT401" s="16"/>
+      <c r="KTU401" s="16"/>
+      <c r="KTV401" s="16"/>
+      <c r="KTW401" s="16"/>
+      <c r="KTX401" s="16"/>
+      <c r="KTY401" s="16"/>
+      <c r="KTZ401" s="16"/>
+      <c r="KUA401" s="16"/>
+      <c r="KUB401" s="16"/>
+      <c r="KUC401" s="16"/>
+      <c r="KUD401" s="16"/>
+      <c r="KUE401" s="16"/>
+      <c r="KUF401" s="16"/>
+      <c r="KUG401" s="16"/>
+      <c r="KUH401" s="16"/>
+      <c r="KUI401" s="16"/>
+      <c r="KUJ401" s="16"/>
+      <c r="KUK401" s="16"/>
+      <c r="KUL401" s="16"/>
+      <c r="KUM401" s="16"/>
+      <c r="KUN401" s="16"/>
+      <c r="KUO401" s="16"/>
+      <c r="KUP401" s="16"/>
+      <c r="KUQ401" s="16"/>
+      <c r="KUR401" s="16"/>
+      <c r="KUS401" s="16"/>
+      <c r="KUT401" s="16"/>
+      <c r="KUU401" s="16"/>
+      <c r="KUV401" s="16"/>
+      <c r="KUW401" s="16"/>
+      <c r="KUX401" s="16"/>
+      <c r="KUY401" s="16"/>
+      <c r="KUZ401" s="16"/>
+      <c r="KVA401" s="16"/>
+      <c r="KVB401" s="16"/>
+      <c r="KVC401" s="16"/>
+      <c r="KVD401" s="16"/>
+      <c r="KVE401" s="16"/>
+      <c r="KVF401" s="16"/>
+      <c r="KVG401" s="16"/>
+      <c r="KVH401" s="16"/>
+      <c r="KVI401" s="16"/>
+      <c r="KVJ401" s="16"/>
+      <c r="KVK401" s="16"/>
+      <c r="KVL401" s="16"/>
+      <c r="KVM401" s="16"/>
+      <c r="KVN401" s="16"/>
+      <c r="KVO401" s="16"/>
+      <c r="KVP401" s="16"/>
+      <c r="KVQ401" s="16"/>
+      <c r="KVR401" s="16"/>
+      <c r="KVS401" s="16"/>
+      <c r="KVT401" s="16"/>
+      <c r="KVU401" s="16"/>
+      <c r="KVV401" s="16"/>
+      <c r="KVW401" s="16"/>
+      <c r="KVX401" s="16"/>
+      <c r="KVY401" s="16"/>
+      <c r="KVZ401" s="16"/>
+      <c r="KWA401" s="16"/>
+      <c r="KWB401" s="16"/>
+      <c r="KWC401" s="16"/>
+      <c r="KWD401" s="16"/>
+      <c r="KWE401" s="16"/>
+      <c r="KWF401" s="16"/>
+      <c r="KWG401" s="16"/>
+      <c r="KWH401" s="16"/>
+      <c r="KWI401" s="16"/>
+      <c r="KWJ401" s="16"/>
+      <c r="KWK401" s="16"/>
+      <c r="KWL401" s="16"/>
+      <c r="KWM401" s="16"/>
+      <c r="KWN401" s="16"/>
+      <c r="KWO401" s="16"/>
+      <c r="KWP401" s="16"/>
+      <c r="KWQ401" s="16"/>
+      <c r="KWR401" s="16"/>
+      <c r="KWS401" s="16"/>
+      <c r="KWT401" s="16"/>
+      <c r="KWU401" s="16"/>
+      <c r="KWV401" s="16"/>
+      <c r="KWW401" s="16"/>
+      <c r="KWX401" s="16"/>
+      <c r="KWY401" s="16"/>
+      <c r="KWZ401" s="16"/>
+      <c r="KXA401" s="16"/>
+      <c r="KXB401" s="16"/>
+      <c r="KXC401" s="16"/>
+      <c r="KXD401" s="16"/>
+      <c r="KXE401" s="16"/>
+      <c r="KXF401" s="16"/>
+      <c r="KXG401" s="16"/>
+      <c r="KXH401" s="16"/>
+      <c r="KXI401" s="16"/>
+      <c r="KXJ401" s="16"/>
+      <c r="KXK401" s="16"/>
+      <c r="KXL401" s="16"/>
+      <c r="KXM401" s="16"/>
+      <c r="KXN401" s="16"/>
+      <c r="KXO401" s="16"/>
+      <c r="KXP401" s="16"/>
+      <c r="KXQ401" s="16"/>
+      <c r="KXR401" s="16"/>
+      <c r="KXS401" s="16"/>
+      <c r="KXT401" s="16"/>
+      <c r="KXU401" s="16"/>
+      <c r="KXV401" s="16"/>
+      <c r="KXW401" s="16"/>
+      <c r="KXX401" s="16"/>
+      <c r="KXY401" s="16"/>
+      <c r="KXZ401" s="16"/>
+      <c r="KYA401" s="16"/>
+      <c r="KYB401" s="16"/>
+      <c r="KYC401" s="16"/>
+      <c r="KYD401" s="16"/>
+      <c r="KYE401" s="16"/>
+      <c r="KYF401" s="16"/>
+      <c r="KYG401" s="16"/>
+      <c r="KYH401" s="16"/>
+      <c r="KYI401" s="16"/>
+      <c r="KYJ401" s="16"/>
+      <c r="KYK401" s="16"/>
+      <c r="KYL401" s="16"/>
+      <c r="KYM401" s="16"/>
+      <c r="KYN401" s="16"/>
+      <c r="KYO401" s="16"/>
+      <c r="KYP401" s="16"/>
+      <c r="KYQ401" s="16"/>
+      <c r="KYR401" s="16"/>
+      <c r="KYS401" s="16"/>
+      <c r="KYT401" s="16"/>
+      <c r="KYU401" s="16"/>
+      <c r="KYV401" s="16"/>
+      <c r="KYW401" s="16"/>
+      <c r="KYX401" s="16"/>
+      <c r="KYY401" s="16"/>
+      <c r="KYZ401" s="16"/>
+      <c r="KZA401" s="16"/>
+      <c r="KZB401" s="16"/>
+      <c r="KZC401" s="16"/>
+      <c r="KZD401" s="16"/>
+      <c r="KZE401" s="16"/>
+      <c r="KZF401" s="16"/>
+      <c r="KZG401" s="16"/>
+      <c r="KZH401" s="16"/>
+      <c r="KZI401" s="16"/>
+      <c r="KZJ401" s="16"/>
+      <c r="KZK401" s="16"/>
+      <c r="KZL401" s="16"/>
+      <c r="KZM401" s="16"/>
+      <c r="KZN401" s="16"/>
+      <c r="KZO401" s="16"/>
+      <c r="KZP401" s="16"/>
+      <c r="KZQ401" s="16"/>
+      <c r="KZR401" s="16"/>
+      <c r="KZS401" s="16"/>
+      <c r="KZT401" s="16"/>
+      <c r="KZU401" s="16"/>
+      <c r="KZV401" s="16"/>
+      <c r="KZW401" s="16"/>
+      <c r="KZX401" s="16"/>
+      <c r="KZY401" s="16"/>
+      <c r="KZZ401" s="16"/>
+      <c r="LAA401" s="16"/>
+      <c r="LAB401" s="16"/>
+      <c r="LAC401" s="16"/>
+      <c r="LAD401" s="16"/>
+      <c r="LAE401" s="16"/>
+      <c r="LAF401" s="16"/>
+      <c r="LAG401" s="16"/>
+      <c r="LAH401" s="16"/>
+      <c r="LAI401" s="16"/>
+      <c r="LAJ401" s="16"/>
+      <c r="LAK401" s="16"/>
+      <c r="LAL401" s="16"/>
+      <c r="LAM401" s="16"/>
+      <c r="LAN401" s="16"/>
+      <c r="LAO401" s="16"/>
+      <c r="LAP401" s="16"/>
+      <c r="LAQ401" s="16"/>
+      <c r="LAR401" s="16"/>
+      <c r="LAS401" s="16"/>
+      <c r="LAT401" s="16"/>
+      <c r="LAU401" s="16"/>
+      <c r="LAV401" s="16"/>
+      <c r="LAW401" s="16"/>
+      <c r="LAX401" s="16"/>
+      <c r="LAY401" s="16"/>
+      <c r="LAZ401" s="16"/>
+      <c r="LBA401" s="16"/>
+      <c r="LBB401" s="16"/>
+      <c r="LBC401" s="16"/>
+      <c r="LBD401" s="16"/>
+      <c r="LBE401" s="16"/>
+      <c r="LBF401" s="16"/>
+      <c r="LBG401" s="16"/>
+      <c r="LBH401" s="16"/>
+      <c r="LBI401" s="16"/>
+      <c r="LBJ401" s="16"/>
+      <c r="LBK401" s="16"/>
+      <c r="LBL401" s="16"/>
+      <c r="LBM401" s="16"/>
+      <c r="LBN401" s="16"/>
+      <c r="LBO401" s="16"/>
+      <c r="LBP401" s="16"/>
+      <c r="LBQ401" s="16"/>
+      <c r="LBR401" s="16"/>
+      <c r="LBS401" s="16"/>
+      <c r="LBT401" s="16"/>
+      <c r="LBU401" s="16"/>
+      <c r="LBV401" s="16"/>
+      <c r="LBW401" s="16"/>
+      <c r="LBX401" s="16"/>
+      <c r="LBY401" s="16"/>
+      <c r="LBZ401" s="16"/>
+      <c r="LCA401" s="16"/>
+      <c r="LCB401" s="16"/>
+      <c r="LCC401" s="16"/>
+      <c r="LCD401" s="16"/>
+      <c r="LCE401" s="16"/>
+      <c r="LCF401" s="16"/>
+      <c r="LCG401" s="16"/>
+      <c r="LCH401" s="16"/>
+      <c r="LCI401" s="16"/>
+      <c r="LCJ401" s="16"/>
+      <c r="LCK401" s="16"/>
+      <c r="LCL401" s="16"/>
+      <c r="LCM401" s="16"/>
+      <c r="LCN401" s="16"/>
+      <c r="LCO401" s="16"/>
+      <c r="LCP401" s="16"/>
+      <c r="LCQ401" s="16"/>
+      <c r="LCR401" s="16"/>
+      <c r="LCS401" s="16"/>
+      <c r="LCT401" s="16"/>
+      <c r="LCU401" s="16"/>
+      <c r="LCV401" s="16"/>
+      <c r="LCW401" s="16"/>
+      <c r="LCX401" s="16"/>
+      <c r="LCY401" s="16"/>
+      <c r="LCZ401" s="16"/>
+      <c r="LDA401" s="16"/>
+      <c r="LDB401" s="16"/>
+      <c r="LDC401" s="16"/>
+      <c r="LDD401" s="16"/>
+      <c r="LDE401" s="16"/>
+      <c r="LDF401" s="16"/>
+      <c r="LDG401" s="16"/>
+      <c r="LDH401" s="16"/>
+      <c r="LDI401" s="16"/>
+      <c r="LDJ401" s="16"/>
+      <c r="LDK401" s="16"/>
+      <c r="LDL401" s="16"/>
+      <c r="LDM401" s="16"/>
+      <c r="LDN401" s="16"/>
+      <c r="LDO401" s="16"/>
+      <c r="LDP401" s="16"/>
+      <c r="LDQ401" s="16"/>
+      <c r="LDR401" s="16"/>
+      <c r="LDS401" s="16"/>
+      <c r="LDT401" s="16"/>
+      <c r="LDU401" s="16"/>
+      <c r="LDV401" s="16"/>
+      <c r="LDW401" s="16"/>
+      <c r="LDX401" s="16"/>
+      <c r="LDY401" s="16"/>
+      <c r="LDZ401" s="16"/>
+      <c r="LEA401" s="16"/>
+      <c r="LEB401" s="16"/>
+      <c r="LEC401" s="16"/>
+      <c r="LED401" s="16"/>
+      <c r="LEE401" s="16"/>
+      <c r="LEF401" s="16"/>
+      <c r="LEG401" s="16"/>
+      <c r="LEH401" s="16"/>
+      <c r="LEI401" s="16"/>
+      <c r="LEJ401" s="16"/>
+      <c r="LEK401" s="16"/>
+      <c r="LEL401" s="16"/>
+      <c r="LEM401" s="16"/>
+      <c r="LEN401" s="16"/>
+      <c r="LEO401" s="16"/>
+      <c r="LEP401" s="16"/>
+      <c r="LEQ401" s="16"/>
+      <c r="LER401" s="16"/>
+      <c r="LES401" s="16"/>
+      <c r="LET401" s="16"/>
+      <c r="LEU401" s="16"/>
+      <c r="LEV401" s="16"/>
+      <c r="LEW401" s="16"/>
+      <c r="LEX401" s="16"/>
+      <c r="LEY401" s="16"/>
+      <c r="LEZ401" s="16"/>
+      <c r="LFA401" s="16"/>
+      <c r="LFB401" s="16"/>
+      <c r="LFC401" s="16"/>
+      <c r="LFD401" s="16"/>
+      <c r="LFE401" s="16"/>
+      <c r="LFF401" s="16"/>
+      <c r="LFG401" s="16"/>
+      <c r="LFH401" s="16"/>
+      <c r="LFI401" s="16"/>
+      <c r="LFJ401" s="16"/>
+      <c r="LFK401" s="16"/>
+      <c r="LFL401" s="16"/>
+      <c r="LFM401" s="16"/>
+      <c r="LFN401" s="16"/>
+      <c r="LFO401" s="16"/>
+      <c r="LFP401" s="16"/>
+      <c r="LFQ401" s="16"/>
+      <c r="LFR401" s="16"/>
+      <c r="LFS401" s="16"/>
+      <c r="LFT401" s="16"/>
+      <c r="LFU401" s="16"/>
+      <c r="LFV401" s="16"/>
+      <c r="LFW401" s="16"/>
+      <c r="LFX401" s="16"/>
+      <c r="LFY401" s="16"/>
+      <c r="LFZ401" s="16"/>
+      <c r="LGA401" s="16"/>
+      <c r="LGB401" s="16"/>
+      <c r="LGC401" s="16"/>
+      <c r="LGD401" s="16"/>
+      <c r="LGE401" s="16"/>
+      <c r="LGF401" s="16"/>
+      <c r="LGG401" s="16"/>
+      <c r="LGH401" s="16"/>
+      <c r="LGI401" s="16"/>
+      <c r="LGJ401" s="16"/>
+      <c r="LGK401" s="16"/>
+      <c r="LGL401" s="16"/>
+      <c r="LGM401" s="16"/>
+      <c r="LGN401" s="16"/>
+      <c r="LGO401" s="16"/>
+      <c r="LGP401" s="16"/>
+      <c r="LGQ401" s="16"/>
+      <c r="LGR401" s="16"/>
+      <c r="LGS401" s="16"/>
+      <c r="LGT401" s="16"/>
+      <c r="LGU401" s="16"/>
+      <c r="LGV401" s="16"/>
+      <c r="LGW401" s="16"/>
+      <c r="LGX401" s="16"/>
+      <c r="LGY401" s="16"/>
+      <c r="LGZ401" s="16"/>
+      <c r="LHA401" s="16"/>
+      <c r="LHB401" s="16"/>
+      <c r="LHC401" s="16"/>
+      <c r="LHD401" s="16"/>
+      <c r="LHE401" s="16"/>
+      <c r="LHF401" s="16"/>
+      <c r="LHG401" s="16"/>
+      <c r="LHH401" s="16"/>
+      <c r="LHI401" s="16"/>
+      <c r="LHJ401" s="16"/>
+      <c r="LHK401" s="16"/>
+      <c r="LHL401" s="16"/>
+      <c r="LHM401" s="16"/>
+      <c r="LHN401" s="16"/>
+      <c r="LHO401" s="16"/>
+      <c r="LHP401" s="16"/>
+      <c r="LHQ401" s="16"/>
+      <c r="LHR401" s="16"/>
+      <c r="LHS401" s="16"/>
+      <c r="LHT401" s="16"/>
+      <c r="LHU401" s="16"/>
+      <c r="LHV401" s="16"/>
+      <c r="LHW401" s="16"/>
+      <c r="LHX401" s="16"/>
+      <c r="LHY401" s="16"/>
+      <c r="LHZ401" s="16"/>
+      <c r="LIA401" s="16"/>
+      <c r="LIB401" s="16"/>
+      <c r="LIC401" s="16"/>
+      <c r="LID401" s="16"/>
+      <c r="LIE401" s="16"/>
+      <c r="LIF401" s="16"/>
+      <c r="LIG401" s="16"/>
+      <c r="LIH401" s="16"/>
+      <c r="LII401" s="16"/>
+      <c r="LIJ401" s="16"/>
+      <c r="LIK401" s="16"/>
+      <c r="LIL401" s="16"/>
+      <c r="LIM401" s="16"/>
+      <c r="LIN401" s="16"/>
+      <c r="LIO401" s="16"/>
+      <c r="LIP401" s="16"/>
+      <c r="LIQ401" s="16"/>
+      <c r="LIR401" s="16"/>
+      <c r="LIS401" s="16"/>
+      <c r="LIT401" s="16"/>
+      <c r="LIU401" s="16"/>
+      <c r="LIV401" s="16"/>
+      <c r="LIW401" s="16"/>
+      <c r="LIX401" s="16"/>
+      <c r="LIY401" s="16"/>
+      <c r="LIZ401" s="16"/>
+      <c r="LJA401" s="16"/>
+      <c r="LJB401" s="16"/>
+      <c r="LJC401" s="16"/>
+      <c r="LJD401" s="16"/>
+      <c r="LJE401" s="16"/>
+      <c r="LJF401" s="16"/>
+      <c r="LJG401" s="16"/>
+      <c r="LJH401" s="16"/>
+      <c r="LJI401" s="16"/>
+      <c r="LJJ401" s="16"/>
+      <c r="LJK401" s="16"/>
+      <c r="LJL401" s="16"/>
+      <c r="LJM401" s="16"/>
+      <c r="LJN401" s="16"/>
+      <c r="LJO401" s="16"/>
+      <c r="LJP401" s="16"/>
+      <c r="LJQ401" s="16"/>
+      <c r="LJR401" s="16"/>
+      <c r="LJS401" s="16"/>
+      <c r="LJT401" s="16"/>
+      <c r="LJU401" s="16"/>
+      <c r="LJV401" s="16"/>
+      <c r="LJW401" s="16"/>
+      <c r="LJX401" s="16"/>
+      <c r="LJY401" s="16"/>
+      <c r="LJZ401" s="16"/>
+      <c r="LKA401" s="16"/>
+      <c r="LKB401" s="16"/>
+      <c r="LKC401" s="16"/>
+      <c r="LKD401" s="16"/>
+      <c r="LKE401" s="16"/>
+      <c r="LKF401" s="16"/>
+      <c r="LKG401" s="16"/>
+      <c r="LKH401" s="16"/>
+      <c r="LKI401" s="16"/>
+      <c r="LKJ401" s="16"/>
+      <c r="LKK401" s="16"/>
+      <c r="LKL401" s="16"/>
+      <c r="LKM401" s="16"/>
+      <c r="LKN401" s="16"/>
+      <c r="LKO401" s="16"/>
+      <c r="LKP401" s="16"/>
+      <c r="LKQ401" s="16"/>
+      <c r="LKR401" s="16"/>
+      <c r="LKS401" s="16"/>
+      <c r="LKT401" s="16"/>
+      <c r="LKU401" s="16"/>
+      <c r="LKV401" s="16"/>
+      <c r="LKW401" s="16"/>
+      <c r="LKX401" s="16"/>
+      <c r="LKY401" s="16"/>
+      <c r="LKZ401" s="16"/>
+      <c r="LLA401" s="16"/>
+      <c r="LLB401" s="16"/>
+      <c r="LLC401" s="16"/>
+      <c r="LLD401" s="16"/>
+      <c r="LLE401" s="16"/>
+      <c r="LLF401" s="16"/>
+      <c r="LLG401" s="16"/>
+      <c r="LLH401" s="16"/>
+      <c r="LLI401" s="16"/>
+      <c r="LLJ401" s="16"/>
+      <c r="LLK401" s="16"/>
+      <c r="LLL401" s="16"/>
+      <c r="LLM401" s="16"/>
+      <c r="LLN401" s="16"/>
+      <c r="LLO401" s="16"/>
+      <c r="LLP401" s="16"/>
+      <c r="LLQ401" s="16"/>
+      <c r="LLR401" s="16"/>
+      <c r="LLS401" s="16"/>
+      <c r="LLT401" s="16"/>
+      <c r="LLU401" s="16"/>
+      <c r="LLV401" s="16"/>
+      <c r="LLW401" s="16"/>
+      <c r="LLX401" s="16"/>
+      <c r="LLY401" s="16"/>
+      <c r="LLZ401" s="16"/>
+      <c r="LMA401" s="16"/>
+      <c r="LMB401" s="16"/>
+      <c r="LMC401" s="16"/>
+      <c r="LMD401" s="16"/>
+      <c r="LME401" s="16"/>
+      <c r="LMF401" s="16"/>
+      <c r="LMG401" s="16"/>
+      <c r="LMH401" s="16"/>
+      <c r="LMI401" s="16"/>
+      <c r="LMJ401" s="16"/>
+      <c r="LMK401" s="16"/>
+      <c r="LML401" s="16"/>
+      <c r="LMM401" s="16"/>
+      <c r="LMN401" s="16"/>
+      <c r="LMO401" s="16"/>
+      <c r="LMP401" s="16"/>
+      <c r="LMQ401" s="16"/>
+      <c r="LMR401" s="16"/>
+      <c r="LMS401" s="16"/>
+      <c r="LMT401" s="16"/>
+      <c r="LMU401" s="16"/>
+      <c r="LMV401" s="16"/>
+      <c r="LMW401" s="16"/>
+      <c r="LMX401" s="16"/>
+      <c r="LMY401" s="16"/>
+      <c r="LMZ401" s="16"/>
+      <c r="LNA401" s="16"/>
+      <c r="LNB401" s="16"/>
+      <c r="LNC401" s="16"/>
+      <c r="LND401" s="16"/>
+      <c r="LNE401" s="16"/>
+      <c r="LNF401" s="16"/>
+      <c r="LNG401" s="16"/>
+      <c r="LNH401" s="16"/>
+      <c r="LNI401" s="16"/>
+      <c r="LNJ401" s="16"/>
+      <c r="LNK401" s="16"/>
+      <c r="LNL401" s="16"/>
+      <c r="LNM401" s="16"/>
+      <c r="LNN401" s="16"/>
+      <c r="LNO401" s="16"/>
+      <c r="LNP401" s="16"/>
+      <c r="LNQ401" s="16"/>
+      <c r="LNR401" s="16"/>
+      <c r="LNS401" s="16"/>
+      <c r="LNT401" s="16"/>
+      <c r="LNU401" s="16"/>
+      <c r="LNV401" s="16"/>
+      <c r="LNW401" s="16"/>
+      <c r="LNX401" s="16"/>
+      <c r="LNY401" s="16"/>
+      <c r="LNZ401" s="16"/>
+      <c r="LOA401" s="16"/>
+      <c r="LOB401" s="16"/>
+      <c r="LOC401" s="16"/>
+      <c r="LOD401" s="16"/>
+      <c r="LOE401" s="16"/>
+      <c r="LOF401" s="16"/>
+      <c r="LOG401" s="16"/>
+      <c r="LOH401" s="16"/>
+      <c r="LOI401" s="16"/>
+      <c r="LOJ401" s="16"/>
+      <c r="LOK401" s="16"/>
+      <c r="LOL401" s="16"/>
+      <c r="LOM401" s="16"/>
+      <c r="LON401" s="16"/>
+      <c r="LOO401" s="16"/>
+      <c r="LOP401" s="16"/>
+      <c r="LOQ401" s="16"/>
+      <c r="LOR401" s="16"/>
+      <c r="LOS401" s="16"/>
+      <c r="LOT401" s="16"/>
+      <c r="LOU401" s="16"/>
+      <c r="LOV401" s="16"/>
+      <c r="LOW401" s="16"/>
+      <c r="LOX401" s="16"/>
+      <c r="LOY401" s="16"/>
+      <c r="LOZ401" s="16"/>
+      <c r="LPA401" s="16"/>
+      <c r="LPB401" s="16"/>
+      <c r="LPC401" s="16"/>
+      <c r="LPD401" s="16"/>
+      <c r="LPE401" s="16"/>
+      <c r="LPF401" s="16"/>
+      <c r="LPG401" s="16"/>
+      <c r="LPH401" s="16"/>
+      <c r="LPI401" s="16"/>
+      <c r="LPJ401" s="16"/>
+      <c r="LPK401" s="16"/>
+      <c r="LPL401" s="16"/>
+      <c r="LPM401" s="16"/>
+      <c r="LPN401" s="16"/>
+      <c r="LPO401" s="16"/>
+      <c r="LPP401" s="16"/>
+      <c r="LPQ401" s="16"/>
+      <c r="LPR401" s="16"/>
+      <c r="LPS401" s="16"/>
+      <c r="LPT401" s="16"/>
+      <c r="LPU401" s="16"/>
+      <c r="LPV401" s="16"/>
+      <c r="LPW401" s="16"/>
+      <c r="LPX401" s="16"/>
+      <c r="LPY401" s="16"/>
+      <c r="LPZ401" s="16"/>
+      <c r="LQA401" s="16"/>
+      <c r="LQB401" s="16"/>
+      <c r="LQC401" s="16"/>
+      <c r="LQD401" s="16"/>
+      <c r="LQE401" s="16"/>
+      <c r="LQF401" s="16"/>
+      <c r="LQG401" s="16"/>
+      <c r="LQH401" s="16"/>
+      <c r="LQI401" s="16"/>
+      <c r="LQJ401" s="16"/>
+      <c r="LQK401" s="16"/>
+      <c r="LQL401" s="16"/>
+      <c r="LQM401" s="16"/>
+      <c r="LQN401" s="16"/>
+      <c r="LQO401" s="16"/>
+      <c r="LQP401" s="16"/>
+      <c r="LQQ401" s="16"/>
+      <c r="LQR401" s="16"/>
+      <c r="LQS401" s="16"/>
+      <c r="LQT401" s="16"/>
+      <c r="LQU401" s="16"/>
+      <c r="LQV401" s="16"/>
+      <c r="LQW401" s="16"/>
+      <c r="LQX401" s="16"/>
+      <c r="LQY401" s="16"/>
+      <c r="LQZ401" s="16"/>
+      <c r="LRA401" s="16"/>
+      <c r="LRB401" s="16"/>
+      <c r="LRC401" s="16"/>
+      <c r="LRD401" s="16"/>
+      <c r="LRE401" s="16"/>
+      <c r="LRF401" s="16"/>
+      <c r="LRG401" s="16"/>
+      <c r="LRH401" s="16"/>
+      <c r="LRI401" s="16"/>
+      <c r="LRJ401" s="16"/>
+      <c r="LRK401" s="16"/>
+      <c r="LRL401" s="16"/>
+      <c r="LRM401" s="16"/>
+      <c r="LRN401" s="16"/>
+      <c r="LRO401" s="16"/>
+      <c r="LRP401" s="16"/>
+      <c r="LRQ401" s="16"/>
+      <c r="LRR401" s="16"/>
+      <c r="LRS401" s="16"/>
+      <c r="LRT401" s="16"/>
+      <c r="LRU401" s="16"/>
+      <c r="LRV401" s="16"/>
+      <c r="LRW401" s="16"/>
+      <c r="LRX401" s="16"/>
+      <c r="LRY401" s="16"/>
+      <c r="LRZ401" s="16"/>
+      <c r="LSA401" s="16"/>
+      <c r="LSB401" s="16"/>
+      <c r="LSC401" s="16"/>
+      <c r="LSD401" s="16"/>
+      <c r="LSE401" s="16"/>
+      <c r="LSF401" s="16"/>
+      <c r="LSG401" s="16"/>
+      <c r="LSH401" s="16"/>
+      <c r="LSI401" s="16"/>
+      <c r="LSJ401" s="16"/>
+      <c r="LSK401" s="16"/>
+      <c r="LSL401" s="16"/>
+      <c r="LSM401" s="16"/>
+      <c r="LSN401" s="16"/>
+      <c r="LSO401" s="16"/>
+      <c r="LSP401" s="16"/>
+      <c r="LSQ401" s="16"/>
+      <c r="LSR401" s="16"/>
+      <c r="LSS401" s="16"/>
+      <c r="LST401" s="16"/>
+      <c r="LSU401" s="16"/>
+      <c r="LSV401" s="16"/>
+      <c r="LSW401" s="16"/>
+      <c r="LSX401" s="16"/>
+      <c r="LSY401" s="16"/>
+      <c r="LSZ401" s="16"/>
+      <c r="LTA401" s="16"/>
+      <c r="LTB401" s="16"/>
+      <c r="LTC401" s="16"/>
+      <c r="LTD401" s="16"/>
+      <c r="LTE401" s="16"/>
+      <c r="LTF401" s="16"/>
+      <c r="LTG401" s="16"/>
+      <c r="LTH401" s="16"/>
+      <c r="LTI401" s="16"/>
+      <c r="LTJ401" s="16"/>
+      <c r="LTK401" s="16"/>
+      <c r="LTL401" s="16"/>
+      <c r="LTM401" s="16"/>
+      <c r="LTN401" s="16"/>
+      <c r="LTO401" s="16"/>
+      <c r="LTP401" s="16"/>
+      <c r="LTQ401" s="16"/>
+      <c r="LTR401" s="16"/>
+      <c r="LTS401" s="16"/>
+      <c r="LTT401" s="16"/>
+      <c r="LTU401" s="16"/>
+      <c r="LTV401" s="16"/>
+      <c r="LTW401" s="16"/>
+      <c r="LTX401" s="16"/>
+      <c r="LTY401" s="16"/>
+      <c r="LTZ401" s="16"/>
+      <c r="LUA401" s="16"/>
+      <c r="LUB401" s="16"/>
+      <c r="LUC401" s="16"/>
+      <c r="LUD401" s="16"/>
+      <c r="LUE401" s="16"/>
+      <c r="LUF401" s="16"/>
+      <c r="LUG401" s="16"/>
+      <c r="LUH401" s="16"/>
+      <c r="LUI401" s="16"/>
+      <c r="LUJ401" s="16"/>
+      <c r="LUK401" s="16"/>
+      <c r="LUL401" s="16"/>
+      <c r="LUM401" s="16"/>
+      <c r="LUN401" s="16"/>
+      <c r="LUO401" s="16"/>
+      <c r="LUP401" s="16"/>
+      <c r="LUQ401" s="16"/>
+      <c r="LUR401" s="16"/>
+      <c r="LUS401" s="16"/>
+      <c r="LUT401" s="16"/>
+      <c r="LUU401" s="16"/>
+      <c r="LUV401" s="16"/>
+      <c r="LUW401" s="16"/>
+      <c r="LUX401" s="16"/>
+      <c r="LUY401" s="16"/>
+      <c r="LUZ401" s="16"/>
+      <c r="LVA401" s="16"/>
+      <c r="LVB401" s="16"/>
+      <c r="LVC401" s="16"/>
+      <c r="LVD401" s="16"/>
+      <c r="LVE401" s="16"/>
+      <c r="LVF401" s="16"/>
+      <c r="LVG401" s="16"/>
+      <c r="LVH401" s="16"/>
+      <c r="LVI401" s="16"/>
+      <c r="LVJ401" s="16"/>
+      <c r="LVK401" s="16"/>
+      <c r="LVL401" s="16"/>
+      <c r="LVM401" s="16"/>
+      <c r="LVN401" s="16"/>
+      <c r="LVO401" s="16"/>
+      <c r="LVP401" s="16"/>
+      <c r="LVQ401" s="16"/>
+      <c r="LVR401" s="16"/>
+      <c r="LVS401" s="16"/>
+      <c r="LVT401" s="16"/>
+      <c r="LVU401" s="16"/>
+      <c r="LVV401" s="16"/>
+      <c r="LVW401" s="16"/>
+      <c r="LVX401" s="16"/>
+      <c r="LVY401" s="16"/>
+      <c r="LVZ401" s="16"/>
+      <c r="LWA401" s="16"/>
+      <c r="LWB401" s="16"/>
+      <c r="LWC401" s="16"/>
+      <c r="LWD401" s="16"/>
+      <c r="LWE401" s="16"/>
+      <c r="LWF401" s="16"/>
+      <c r="LWG401" s="16"/>
+      <c r="LWH401" s="16"/>
+      <c r="LWI401" s="16"/>
+      <c r="LWJ401" s="16"/>
+      <c r="LWK401" s="16"/>
+      <c r="LWL401" s="16"/>
+      <c r="LWM401" s="16"/>
+      <c r="LWN401" s="16"/>
+      <c r="LWO401" s="16"/>
+      <c r="LWP401" s="16"/>
+      <c r="LWQ401" s="16"/>
+      <c r="LWR401" s="16"/>
+      <c r="LWS401" s="16"/>
+      <c r="LWT401" s="16"/>
+      <c r="LWU401" s="16"/>
+      <c r="LWV401" s="16"/>
+      <c r="LWW401" s="16"/>
+      <c r="LWX401" s="16"/>
+      <c r="LWY401" s="16"/>
+      <c r="LWZ401" s="16"/>
+      <c r="LXA401" s="16"/>
+      <c r="LXB401" s="16"/>
+      <c r="LXC401" s="16"/>
+      <c r="LXD401" s="16"/>
+      <c r="LXE401" s="16"/>
+      <c r="LXF401" s="16"/>
+      <c r="LXG401" s="16"/>
+      <c r="LXH401" s="16"/>
+      <c r="LXI401" s="16"/>
+      <c r="LXJ401" s="16"/>
+      <c r="LXK401" s="16"/>
+      <c r="LXL401" s="16"/>
+      <c r="LXM401" s="16"/>
+      <c r="LXN401" s="16"/>
+      <c r="LXO401" s="16"/>
+      <c r="LXP401" s="16"/>
+      <c r="LXQ401" s="16"/>
+      <c r="LXR401" s="16"/>
+      <c r="LXS401" s="16"/>
+      <c r="LXT401" s="16"/>
+      <c r="LXU401" s="16"/>
+      <c r="LXV401" s="16"/>
+      <c r="LXW401" s="16"/>
+      <c r="LXX401" s="16"/>
+      <c r="LXY401" s="16"/>
+      <c r="LXZ401" s="16"/>
+      <c r="LYA401" s="16"/>
+      <c r="LYB401" s="16"/>
+      <c r="LYC401" s="16"/>
+      <c r="LYD401" s="16"/>
+      <c r="LYE401" s="16"/>
+      <c r="LYF401" s="16"/>
+      <c r="LYG401" s="16"/>
+      <c r="LYH401" s="16"/>
+      <c r="LYI401" s="16"/>
+      <c r="LYJ401" s="16"/>
+      <c r="LYK401" s="16"/>
+      <c r="LYL401" s="16"/>
+      <c r="LYM401" s="16"/>
+      <c r="LYN401" s="16"/>
+      <c r="LYO401" s="16"/>
+      <c r="LYP401" s="16"/>
+      <c r="LYQ401" s="16"/>
+      <c r="LYR401" s="16"/>
+      <c r="LYS401" s="16"/>
+      <c r="LYT401" s="16"/>
+      <c r="LYU401" s="16"/>
+      <c r="LYV401" s="16"/>
+      <c r="LYW401" s="16"/>
+      <c r="LYX401" s="16"/>
+      <c r="LYY401" s="16"/>
+      <c r="LYZ401" s="16"/>
+      <c r="LZA401" s="16"/>
+      <c r="LZB401" s="16"/>
+      <c r="LZC401" s="16"/>
+      <c r="LZD401" s="16"/>
+      <c r="LZE401" s="16"/>
+      <c r="LZF401" s="16"/>
+      <c r="LZG401" s="16"/>
+      <c r="LZH401" s="16"/>
+      <c r="LZI401" s="16"/>
+      <c r="LZJ401" s="16"/>
+      <c r="LZK401" s="16"/>
+      <c r="LZL401" s="16"/>
+      <c r="LZM401" s="16"/>
+      <c r="LZN401" s="16"/>
+      <c r="LZO401" s="16"/>
+      <c r="LZP401" s="16"/>
+      <c r="LZQ401" s="16"/>
+      <c r="LZR401" s="16"/>
+      <c r="LZS401" s="16"/>
+      <c r="LZT401" s="16"/>
+      <c r="LZU401" s="16"/>
+      <c r="LZV401" s="16"/>
+      <c r="LZW401" s="16"/>
+      <c r="LZX401" s="16"/>
+      <c r="LZY401" s="16"/>
+      <c r="LZZ401" s="16"/>
+      <c r="MAA401" s="16"/>
+      <c r="MAB401" s="16"/>
+      <c r="MAC401" s="16"/>
+      <c r="MAD401" s="16"/>
+      <c r="MAE401" s="16"/>
+      <c r="MAF401" s="16"/>
+      <c r="MAG401" s="16"/>
+      <c r="MAH401" s="16"/>
+      <c r="MAI401" s="16"/>
+      <c r="MAJ401" s="16"/>
+      <c r="MAK401" s="16"/>
+      <c r="MAL401" s="16"/>
+      <c r="MAM401" s="16"/>
+      <c r="MAN401" s="16"/>
+      <c r="MAO401" s="16"/>
+      <c r="MAP401" s="16"/>
+      <c r="MAQ401" s="16"/>
+      <c r="MAR401" s="16"/>
+      <c r="MAS401" s="16"/>
+      <c r="MAT401" s="16"/>
+      <c r="MAU401" s="16"/>
+      <c r="MAV401" s="16"/>
+      <c r="MAW401" s="16"/>
+      <c r="MAX401" s="16"/>
+      <c r="MAY401" s="16"/>
+      <c r="MAZ401" s="16"/>
+      <c r="MBA401" s="16"/>
+      <c r="MBB401" s="16"/>
+      <c r="MBC401" s="16"/>
+      <c r="MBD401" s="16"/>
+      <c r="MBE401" s="16"/>
+      <c r="MBF401" s="16"/>
+      <c r="MBG401" s="16"/>
+      <c r="MBH401" s="16"/>
+      <c r="MBI401" s="16"/>
+      <c r="MBJ401" s="16"/>
+      <c r="MBK401" s="16"/>
+      <c r="MBL401" s="16"/>
+      <c r="MBM401" s="16"/>
+      <c r="MBN401" s="16"/>
+      <c r="MBO401" s="16"/>
+      <c r="MBP401" s="16"/>
+      <c r="MBQ401" s="16"/>
+      <c r="MBR401" s="16"/>
+      <c r="MBS401" s="16"/>
+      <c r="MBT401" s="16"/>
+      <c r="MBU401" s="16"/>
+      <c r="MBV401" s="16"/>
+      <c r="MBW401" s="16"/>
+      <c r="MBX401" s="16"/>
+      <c r="MBY401" s="16"/>
+      <c r="MBZ401" s="16"/>
+      <c r="MCA401" s="16"/>
+      <c r="MCB401" s="16"/>
+      <c r="MCC401" s="16"/>
+      <c r="MCD401" s="16"/>
+      <c r="MCE401" s="16"/>
+      <c r="MCF401" s="16"/>
+      <c r="MCG401" s="16"/>
+      <c r="MCH401" s="16"/>
+      <c r="MCI401" s="16"/>
+      <c r="MCJ401" s="16"/>
+      <c r="MCK401" s="16"/>
+      <c r="MCL401" s="16"/>
+      <c r="MCM401" s="16"/>
+      <c r="MCN401" s="16"/>
+      <c r="MCO401" s="16"/>
+      <c r="MCP401" s="16"/>
+      <c r="MCQ401" s="16"/>
+      <c r="MCR401" s="16"/>
+      <c r="MCS401" s="16"/>
+      <c r="MCT401" s="16"/>
+      <c r="MCU401" s="16"/>
+      <c r="MCV401" s="16"/>
+      <c r="MCW401" s="16"/>
+      <c r="MCX401" s="16"/>
+      <c r="MCY401" s="16"/>
+      <c r="MCZ401" s="16"/>
+      <c r="MDA401" s="16"/>
+      <c r="MDB401" s="16"/>
+      <c r="MDC401" s="16"/>
+      <c r="MDD401" s="16"/>
+      <c r="MDE401" s="16"/>
+      <c r="MDF401" s="16"/>
+      <c r="MDG401" s="16"/>
+      <c r="MDH401" s="16"/>
+      <c r="MDI401" s="16"/>
+      <c r="MDJ401" s="16"/>
+      <c r="MDK401" s="16"/>
+      <c r="MDL401" s="16"/>
+      <c r="MDM401" s="16"/>
+      <c r="MDN401" s="16"/>
+      <c r="MDO401" s="16"/>
+      <c r="MDP401" s="16"/>
+      <c r="MDQ401" s="16"/>
+      <c r="MDR401" s="16"/>
+      <c r="MDS401" s="16"/>
+      <c r="MDT401" s="16"/>
+      <c r="MDU401" s="16"/>
+      <c r="MDV401" s="16"/>
+      <c r="MDW401" s="16"/>
+      <c r="MDX401" s="16"/>
+      <c r="MDY401" s="16"/>
+      <c r="MDZ401" s="16"/>
+      <c r="MEA401" s="16"/>
+      <c r="MEB401" s="16"/>
+      <c r="MEC401" s="16"/>
+      <c r="MED401" s="16"/>
+      <c r="MEE401" s="16"/>
+      <c r="MEF401" s="16"/>
+      <c r="MEG401" s="16"/>
+      <c r="MEH401" s="16"/>
+      <c r="MEI401" s="16"/>
+      <c r="MEJ401" s="16"/>
+      <c r="MEK401" s="16"/>
+      <c r="MEL401" s="16"/>
+      <c r="MEM401" s="16"/>
+      <c r="MEN401" s="16"/>
+      <c r="MEO401" s="16"/>
+      <c r="MEP401" s="16"/>
+      <c r="MEQ401" s="16"/>
+      <c r="MER401" s="16"/>
+      <c r="MES401" s="16"/>
+      <c r="MET401" s="16"/>
+      <c r="MEU401" s="16"/>
+      <c r="MEV401" s="16"/>
+      <c r="MEW401" s="16"/>
+      <c r="MEX401" s="16"/>
+      <c r="MEY401" s="16"/>
+      <c r="MEZ401" s="16"/>
+      <c r="MFA401" s="16"/>
+      <c r="MFB401" s="16"/>
+      <c r="MFC401" s="16"/>
+      <c r="MFD401" s="16"/>
+      <c r="MFE401" s="16"/>
+      <c r="MFF401" s="16"/>
+      <c r="MFG401" s="16"/>
+      <c r="MFH401" s="16"/>
+      <c r="MFI401" s="16"/>
+      <c r="MFJ401" s="16"/>
+      <c r="MFK401" s="16"/>
+      <c r="MFL401" s="16"/>
+      <c r="MFM401" s="16"/>
+      <c r="MFN401" s="16"/>
+      <c r="MFO401" s="16"/>
+      <c r="MFP401" s="16"/>
+      <c r="MFQ401" s="16"/>
+      <c r="MFR401" s="16"/>
+      <c r="MFS401" s="16"/>
+      <c r="MFT401" s="16"/>
+      <c r="MFU401" s="16"/>
+      <c r="MFV401" s="16"/>
+      <c r="MFW401" s="16"/>
+      <c r="MFX401" s="16"/>
+      <c r="MFY401" s="16"/>
+      <c r="MFZ401" s="16"/>
+      <c r="MGA401" s="16"/>
+      <c r="MGB401" s="16"/>
+      <c r="MGC401" s="16"/>
+      <c r="MGD401" s="16"/>
+      <c r="MGE401" s="16"/>
+      <c r="MGF401" s="16"/>
+      <c r="MGG401" s="16"/>
+      <c r="MGH401" s="16"/>
+      <c r="MGI401" s="16"/>
+      <c r="MGJ401" s="16"/>
+      <c r="MGK401" s="16"/>
+      <c r="MGL401" s="16"/>
+      <c r="MGM401" s="16"/>
+      <c r="MGN401" s="16"/>
+      <c r="MGO401" s="16"/>
+      <c r="MGP401" s="16"/>
+      <c r="MGQ401" s="16"/>
+      <c r="MGR401" s="16"/>
+      <c r="MGS401" s="16"/>
+      <c r="MGT401" s="16"/>
+      <c r="MGU401" s="16"/>
+      <c r="MGV401" s="16"/>
+      <c r="MGW401" s="16"/>
+      <c r="MGX401" s="16"/>
+      <c r="MGY401" s="16"/>
+      <c r="MGZ401" s="16"/>
+      <c r="MHA401" s="16"/>
+      <c r="MHB401" s="16"/>
+      <c r="MHC401" s="16"/>
+      <c r="MHD401" s="16"/>
+      <c r="MHE401" s="16"/>
+      <c r="MHF401" s="16"/>
+      <c r="MHG401" s="16"/>
+      <c r="MHH401" s="16"/>
+      <c r="MHI401" s="16"/>
+      <c r="MHJ401" s="16"/>
+      <c r="MHK401" s="16"/>
+      <c r="MHL401" s="16"/>
+      <c r="MHM401" s="16"/>
+      <c r="MHN401" s="16"/>
+      <c r="MHO401" s="16"/>
+      <c r="MHP401" s="16"/>
+      <c r="MHQ401" s="16"/>
+      <c r="MHR401" s="16"/>
+      <c r="MHS401" s="16"/>
+      <c r="MHT401" s="16"/>
+      <c r="MHU401" s="16"/>
+      <c r="MHV401" s="16"/>
+      <c r="MHW401" s="16"/>
+      <c r="MHX401" s="16"/>
+      <c r="MHY401" s="16"/>
+      <c r="MHZ401" s="16"/>
+      <c r="MIA401" s="16"/>
+      <c r="MIB401" s="16"/>
+      <c r="MIC401" s="16"/>
+      <c r="MID401" s="16"/>
+      <c r="MIE401" s="16"/>
+      <c r="MIF401" s="16"/>
+      <c r="MIG401" s="16"/>
+      <c r="MIH401" s="16"/>
+      <c r="MII401" s="16"/>
+      <c r="MIJ401" s="16"/>
+      <c r="MIK401" s="16"/>
+      <c r="MIL401" s="16"/>
+      <c r="MIM401" s="16"/>
+      <c r="MIN401" s="16"/>
+      <c r="MIO401" s="16"/>
+      <c r="MIP401" s="16"/>
+      <c r="MIQ401" s="16"/>
+      <c r="MIR401" s="16"/>
+      <c r="MIS401" s="16"/>
+      <c r="MIT401" s="16"/>
+      <c r="MIU401" s="16"/>
+      <c r="MIV401" s="16"/>
+      <c r="MIW401" s="16"/>
+      <c r="MIX401" s="16"/>
+      <c r="MIY401" s="16"/>
+      <c r="MIZ401" s="16"/>
+      <c r="MJA401" s="16"/>
+      <c r="MJB401" s="16"/>
+      <c r="MJC401" s="16"/>
+      <c r="MJD401" s="16"/>
+      <c r="MJE401" s="16"/>
+      <c r="MJF401" s="16"/>
+      <c r="MJG401" s="16"/>
+      <c r="MJH401" s="16"/>
+      <c r="MJI401" s="16"/>
+      <c r="MJJ401" s="16"/>
+      <c r="MJK401" s="16"/>
+      <c r="MJL401" s="16"/>
+      <c r="MJM401" s="16"/>
+      <c r="MJN401" s="16"/>
+      <c r="MJO401" s="16"/>
+      <c r="MJP401" s="16"/>
+      <c r="MJQ401" s="16"/>
+      <c r="MJR401" s="16"/>
+      <c r="MJS401" s="16"/>
+      <c r="MJT401" s="16"/>
+      <c r="MJU401" s="16"/>
+      <c r="MJV401" s="16"/>
+      <c r="MJW401" s="16"/>
+      <c r="MJX401" s="16"/>
+      <c r="MJY401" s="16"/>
+      <c r="MJZ401" s="16"/>
+      <c r="MKA401" s="16"/>
+      <c r="MKB401" s="16"/>
+      <c r="MKC401" s="16"/>
+      <c r="MKD401" s="16"/>
+      <c r="MKE401" s="16"/>
+      <c r="MKF401" s="16"/>
+      <c r="MKG401" s="16"/>
+      <c r="MKH401" s="16"/>
+      <c r="MKI401" s="16"/>
+      <c r="MKJ401" s="16"/>
+      <c r="MKK401" s="16"/>
+      <c r="MKL401" s="16"/>
+      <c r="MKM401" s="16"/>
+      <c r="MKN401" s="16"/>
+      <c r="MKO401" s="16"/>
+      <c r="MKP401" s="16"/>
+      <c r="MKQ401" s="16"/>
+      <c r="MKR401" s="16"/>
+      <c r="MKS401" s="16"/>
+      <c r="MKT401" s="16"/>
+      <c r="MKU401" s="16"/>
+      <c r="MKV401" s="16"/>
+      <c r="MKW401" s="16"/>
+      <c r="MKX401" s="16"/>
+      <c r="MKY401" s="16"/>
+      <c r="MKZ401" s="16"/>
+      <c r="MLA401" s="16"/>
+      <c r="MLB401" s="16"/>
+      <c r="MLC401" s="16"/>
+      <c r="MLD401" s="16"/>
+      <c r="MLE401" s="16"/>
+      <c r="MLF401" s="16"/>
+      <c r="MLG401" s="16"/>
+      <c r="MLH401" s="16"/>
+      <c r="MLI401" s="16"/>
+      <c r="MLJ401" s="16"/>
+      <c r="MLK401" s="16"/>
+      <c r="MLL401" s="16"/>
+      <c r="MLM401" s="16"/>
+      <c r="MLN401" s="16"/>
+      <c r="MLO401" s="16"/>
+      <c r="MLP401" s="16"/>
+      <c r="MLQ401" s="16"/>
+      <c r="MLR401" s="16"/>
+      <c r="MLS401" s="16"/>
+      <c r="MLT401" s="16"/>
+      <c r="MLU401" s="16"/>
+      <c r="MLV401" s="16"/>
+      <c r="MLW401" s="16"/>
+      <c r="MLX401" s="16"/>
+      <c r="MLY401" s="16"/>
+      <c r="MLZ401" s="16"/>
+      <c r="MMA401" s="16"/>
+      <c r="MMB401" s="16"/>
+      <c r="MMC401" s="16"/>
+      <c r="MMD401" s="16"/>
+      <c r="MME401" s="16"/>
+      <c r="MMF401" s="16"/>
+      <c r="MMG401" s="16"/>
+      <c r="MMH401" s="16"/>
+      <c r="MMI401" s="16"/>
+      <c r="MMJ401" s="16"/>
+      <c r="MMK401" s="16"/>
+      <c r="MML401" s="16"/>
+      <c r="MMM401" s="16"/>
+      <c r="MMN401" s="16"/>
+      <c r="MMO401" s="16"/>
+      <c r="MMP401" s="16"/>
+      <c r="MMQ401" s="16"/>
+      <c r="MMR401" s="16"/>
+      <c r="MMS401" s="16"/>
+      <c r="MMT401" s="16"/>
+      <c r="MMU401" s="16"/>
+      <c r="MMV401" s="16"/>
+      <c r="MMW401" s="16"/>
+      <c r="MMX401" s="16"/>
+      <c r="MMY401" s="16"/>
+      <c r="MMZ401" s="16"/>
+      <c r="MNA401" s="16"/>
+      <c r="MNB401" s="16"/>
+      <c r="MNC401" s="16"/>
+      <c r="MND401" s="16"/>
+      <c r="MNE401" s="16"/>
+      <c r="MNF401" s="16"/>
+      <c r="MNG401" s="16"/>
+      <c r="MNH401" s="16"/>
+      <c r="MNI401" s="16"/>
+      <c r="MNJ401" s="16"/>
+      <c r="MNK401" s="16"/>
+      <c r="MNL401" s="16"/>
+      <c r="MNM401" s="16"/>
+      <c r="MNN401" s="16"/>
+      <c r="MNO401" s="16"/>
+      <c r="MNP401" s="16"/>
+      <c r="MNQ401" s="16"/>
+      <c r="MNR401" s="16"/>
+      <c r="MNS401" s="16"/>
+      <c r="MNT401" s="16"/>
+      <c r="MNU401" s="16"/>
+      <c r="MNV401" s="16"/>
+      <c r="MNW401" s="16"/>
+      <c r="MNX401" s="16"/>
+      <c r="MNY401" s="16"/>
+      <c r="MNZ401" s="16"/>
+      <c r="MOA401" s="16"/>
+      <c r="MOB401" s="16"/>
+      <c r="MOC401" s="16"/>
+      <c r="MOD401" s="16"/>
+      <c r="MOE401" s="16"/>
+      <c r="MOF401" s="16"/>
+      <c r="MOG401" s="16"/>
+      <c r="MOH401" s="16"/>
+      <c r="MOI401" s="16"/>
+      <c r="MOJ401" s="16"/>
+      <c r="MOK401" s="16"/>
+      <c r="MOL401" s="16"/>
+      <c r="MOM401" s="16"/>
+      <c r="MON401" s="16"/>
+      <c r="MOO401" s="16"/>
+      <c r="MOP401" s="16"/>
+      <c r="MOQ401" s="16"/>
+      <c r="MOR401" s="16"/>
+      <c r="MOS401" s="16"/>
+      <c r="MOT401" s="16"/>
+      <c r="MOU401" s="16"/>
+      <c r="MOV401" s="16"/>
+      <c r="MOW401" s="16"/>
+      <c r="MOX401" s="16"/>
+      <c r="MOY401" s="16"/>
+      <c r="MOZ401" s="16"/>
+      <c r="MPA401" s="16"/>
+      <c r="MPB401" s="16"/>
+      <c r="MPC401" s="16"/>
+      <c r="MPD401" s="16"/>
+      <c r="MPE401" s="16"/>
+      <c r="MPF401" s="16"/>
+      <c r="MPG401" s="16"/>
+      <c r="MPH401" s="16"/>
+      <c r="MPI401" s="16"/>
+      <c r="MPJ401" s="16"/>
+      <c r="MPK401" s="16"/>
+      <c r="MPL401" s="16"/>
+      <c r="MPM401" s="16"/>
+      <c r="MPN401" s="16"/>
+      <c r="MPO401" s="16"/>
+      <c r="MPP401" s="16"/>
+      <c r="MPQ401" s="16"/>
+      <c r="MPR401" s="16"/>
+      <c r="MPS401" s="16"/>
+      <c r="MPT401" s="16"/>
+      <c r="MPU401" s="16"/>
+      <c r="MPV401" s="16"/>
+      <c r="MPW401" s="16"/>
+      <c r="MPX401" s="16"/>
+      <c r="MPY401" s="16"/>
+      <c r="MPZ401" s="16"/>
+      <c r="MQA401" s="16"/>
+      <c r="MQB401" s="16"/>
+      <c r="MQC401" s="16"/>
+      <c r="MQD401" s="16"/>
+      <c r="MQE401" s="16"/>
+      <c r="MQF401" s="16"/>
+      <c r="MQG401" s="16"/>
+      <c r="MQH401" s="16"/>
+      <c r="MQI401" s="16"/>
+      <c r="MQJ401" s="16"/>
+      <c r="MQK401" s="16"/>
+      <c r="MQL401" s="16"/>
+      <c r="MQM401" s="16"/>
+      <c r="MQN401" s="16"/>
+      <c r="MQO401" s="16"/>
+      <c r="MQP401" s="16"/>
+      <c r="MQQ401" s="16"/>
+      <c r="MQR401" s="16"/>
+      <c r="MQS401" s="16"/>
+      <c r="MQT401" s="16"/>
+      <c r="MQU401" s="16"/>
+      <c r="MQV401" s="16"/>
+      <c r="MQW401" s="16"/>
+      <c r="MQX401" s="16"/>
+      <c r="MQY401" s="16"/>
+      <c r="MQZ401" s="16"/>
+      <c r="MRA401" s="16"/>
+      <c r="MRB401" s="16"/>
+      <c r="MRC401" s="16"/>
+      <c r="MRD401" s="16"/>
+      <c r="MRE401" s="16"/>
+      <c r="MRF401" s="16"/>
+      <c r="MRG401" s="16"/>
+      <c r="MRH401" s="16"/>
+      <c r="MRI401" s="16"/>
+      <c r="MRJ401" s="16"/>
+      <c r="MRK401" s="16"/>
+      <c r="MRL401" s="16"/>
+      <c r="MRM401" s="16"/>
+      <c r="MRN401" s="16"/>
+      <c r="MRO401" s="16"/>
+      <c r="MRP401" s="16"/>
+      <c r="MRQ401" s="16"/>
+      <c r="MRR401" s="16"/>
+      <c r="MRS401" s="16"/>
+      <c r="MRT401" s="16"/>
+      <c r="MRU401" s="16"/>
+      <c r="MRV401" s="16"/>
+      <c r="MRW401" s="16"/>
+      <c r="MRX401" s="16"/>
+      <c r="MRY401" s="16"/>
+      <c r="MRZ401" s="16"/>
+      <c r="MSA401" s="16"/>
+      <c r="MSB401" s="16"/>
+      <c r="MSC401" s="16"/>
+      <c r="MSD401" s="16"/>
+      <c r="MSE401" s="16"/>
+      <c r="MSF401" s="16"/>
+      <c r="MSG401" s="16"/>
+      <c r="MSH401" s="16"/>
+      <c r="MSI401" s="16"/>
+      <c r="MSJ401" s="16"/>
+      <c r="MSK401" s="16"/>
+      <c r="MSL401" s="16"/>
+      <c r="MSM401" s="16"/>
+      <c r="MSN401" s="16"/>
+      <c r="MSO401" s="16"/>
+      <c r="MSP401" s="16"/>
+      <c r="MSQ401" s="16"/>
+      <c r="MSR401" s="16"/>
+      <c r="MSS401" s="16"/>
+      <c r="MST401" s="16"/>
+      <c r="MSU401" s="16"/>
+      <c r="MSV401" s="16"/>
+      <c r="MSW401" s="16"/>
+      <c r="MSX401" s="16"/>
+      <c r="MSY401" s="16"/>
+      <c r="MSZ401" s="16"/>
+      <c r="MTA401" s="16"/>
+      <c r="MTB401" s="16"/>
+      <c r="MTC401" s="16"/>
+      <c r="MTD401" s="16"/>
+      <c r="MTE401" s="16"/>
+      <c r="MTF401" s="16"/>
+      <c r="MTG401" s="16"/>
+      <c r="MTH401" s="16"/>
+      <c r="MTI401" s="16"/>
+      <c r="MTJ401" s="16"/>
+      <c r="MTK401" s="16"/>
+      <c r="MTL401" s="16"/>
+      <c r="MTM401" s="16"/>
+      <c r="MTN401" s="16"/>
+      <c r="MTO401" s="16"/>
+      <c r="MTP401" s="16"/>
+      <c r="MTQ401" s="16"/>
+      <c r="MTR401" s="16"/>
+      <c r="MTS401" s="16"/>
+      <c r="MTT401" s="16"/>
+      <c r="MTU401" s="16"/>
+      <c r="MTV401" s="16"/>
+      <c r="MTW401" s="16"/>
+      <c r="MTX401" s="16"/>
+      <c r="MTY401" s="16"/>
+      <c r="MTZ401" s="16"/>
+      <c r="MUA401" s="16"/>
+      <c r="MUB401" s="16"/>
+      <c r="MUC401" s="16"/>
+      <c r="MUD401" s="16"/>
+      <c r="MUE401" s="16"/>
+      <c r="MUF401" s="16"/>
+      <c r="MUG401" s="16"/>
+      <c r="MUH401" s="16"/>
+      <c r="MUI401" s="16"/>
+      <c r="MUJ401" s="16"/>
+      <c r="MUK401" s="16"/>
+      <c r="MUL401" s="16"/>
+      <c r="MUM401" s="16"/>
+      <c r="MUN401" s="16"/>
+      <c r="MUO401" s="16"/>
+      <c r="MUP401" s="16"/>
+      <c r="MUQ401" s="16"/>
+      <c r="MUR401" s="16"/>
+      <c r="MUS401" s="16"/>
+      <c r="MUT401" s="16"/>
+      <c r="MUU401" s="16"/>
+      <c r="MUV401" s="16"/>
+      <c r="MUW401" s="16"/>
+      <c r="MUX401" s="16"/>
+      <c r="MUY401" s="16"/>
+      <c r="MUZ401" s="16"/>
+      <c r="MVA401" s="16"/>
+      <c r="MVB401" s="16"/>
+      <c r="MVC401" s="16"/>
+      <c r="MVD401" s="16"/>
+      <c r="MVE401" s="16"/>
+      <c r="MVF401" s="16"/>
+      <c r="MVG401" s="16"/>
+      <c r="MVH401" s="16"/>
+      <c r="MVI401" s="16"/>
+      <c r="MVJ401" s="16"/>
+      <c r="MVK401" s="16"/>
+      <c r="MVL401" s="16"/>
+      <c r="MVM401" s="16"/>
+      <c r="MVN401" s="16"/>
+      <c r="MVO401" s="16"/>
+      <c r="MVP401" s="16"/>
+      <c r="MVQ401" s="16"/>
+      <c r="MVR401" s="16"/>
+      <c r="MVS401" s="16"/>
+      <c r="MVT401" s="16"/>
+      <c r="MVU401" s="16"/>
+      <c r="MVV401" s="16"/>
+      <c r="MVW401" s="16"/>
+      <c r="MVX401" s="16"/>
+      <c r="MVY401" s="16"/>
+      <c r="MVZ401" s="16"/>
+      <c r="MWA401" s="16"/>
+      <c r="MWB401" s="16"/>
+      <c r="MWC401" s="16"/>
+      <c r="MWD401" s="16"/>
+      <c r="MWE401" s="16"/>
+      <c r="MWF401" s="16"/>
+      <c r="MWG401" s="16"/>
+      <c r="MWH401" s="16"/>
+      <c r="MWI401" s="16"/>
+      <c r="MWJ401" s="16"/>
+      <c r="MWK401" s="16"/>
+      <c r="MWL401" s="16"/>
+      <c r="MWM401" s="16"/>
+      <c r="MWN401" s="16"/>
+      <c r="MWO401" s="16"/>
+      <c r="MWP401" s="16"/>
+      <c r="MWQ401" s="16"/>
+      <c r="MWR401" s="16"/>
+      <c r="MWS401" s="16"/>
+      <c r="MWT401" s="16"/>
+      <c r="MWU401" s="16"/>
+      <c r="MWV401" s="16"/>
+      <c r="MWW401" s="16"/>
+      <c r="MWX401" s="16"/>
+      <c r="MWY401" s="16"/>
+      <c r="MWZ401" s="16"/>
+      <c r="MXA401" s="16"/>
+      <c r="MXB401" s="16"/>
+      <c r="MXC401" s="16"/>
+      <c r="MXD401" s="16"/>
+      <c r="MXE401" s="16"/>
+      <c r="MXF401" s="16"/>
+      <c r="MXG401" s="16"/>
+      <c r="MXH401" s="16"/>
+      <c r="MXI401" s="16"/>
+      <c r="MXJ401" s="16"/>
+      <c r="MXK401" s="16"/>
+      <c r="MXL401" s="16"/>
+      <c r="MXM401" s="16"/>
+      <c r="MXN401" s="16"/>
+      <c r="MXO401" s="16"/>
+      <c r="MXP401" s="16"/>
+      <c r="MXQ401" s="16"/>
+      <c r="MXR401" s="16"/>
+      <c r="MXS401" s="16"/>
+      <c r="MXT401" s="16"/>
+      <c r="MXU401" s="16"/>
+      <c r="MXV401" s="16"/>
+      <c r="MXW401" s="16"/>
+      <c r="MXX401" s="16"/>
+      <c r="MXY401" s="16"/>
+      <c r="MXZ401" s="16"/>
+      <c r="MYA401" s="16"/>
+      <c r="MYB401" s="16"/>
+      <c r="MYC401" s="16"/>
+      <c r="MYD401" s="16"/>
+      <c r="MYE401" s="16"/>
+      <c r="MYF401" s="16"/>
+      <c r="MYG401" s="16"/>
+      <c r="MYH401" s="16"/>
+      <c r="MYI401" s="16"/>
+      <c r="MYJ401" s="16"/>
+      <c r="MYK401" s="16"/>
+      <c r="MYL401" s="16"/>
+      <c r="MYM401" s="16"/>
+      <c r="MYN401" s="16"/>
+      <c r="MYO401" s="16"/>
+      <c r="MYP401" s="16"/>
+      <c r="MYQ401" s="16"/>
+      <c r="MYR401" s="16"/>
+      <c r="MYS401" s="16"/>
+      <c r="MYT401" s="16"/>
+      <c r="MYU401" s="16"/>
+      <c r="MYV401" s="16"/>
+      <c r="MYW401" s="16"/>
+      <c r="MYX401" s="16"/>
+      <c r="MYY401" s="16"/>
+      <c r="MYZ401" s="16"/>
+      <c r="MZA401" s="16"/>
+      <c r="MZB401" s="16"/>
+      <c r="MZC401" s="16"/>
+      <c r="MZD401" s="16"/>
+      <c r="MZE401" s="16"/>
+      <c r="MZF401" s="16"/>
+      <c r="MZG401" s="16"/>
+      <c r="MZH401" s="16"/>
+      <c r="MZI401" s="16"/>
+      <c r="MZJ401" s="16"/>
+      <c r="MZK401" s="16"/>
+      <c r="MZL401" s="16"/>
+      <c r="MZM401" s="16"/>
+      <c r="MZN401" s="16"/>
+      <c r="MZO401" s="16"/>
+      <c r="MZP401" s="16"/>
+      <c r="MZQ401" s="16"/>
+      <c r="MZR401" s="16"/>
+      <c r="MZS401" s="16"/>
+      <c r="MZT401" s="16"/>
+      <c r="MZU401" s="16"/>
+      <c r="MZV401" s="16"/>
+      <c r="MZW401" s="16"/>
+      <c r="MZX401" s="16"/>
+      <c r="MZY401" s="16"/>
+      <c r="MZZ401" s="16"/>
+      <c r="NAA401" s="16"/>
+      <c r="NAB401" s="16"/>
+      <c r="NAC401" s="16"/>
+      <c r="NAD401" s="16"/>
+      <c r="NAE401" s="16"/>
+      <c r="NAF401" s="16"/>
+      <c r="NAG401" s="16"/>
+      <c r="NAH401" s="16"/>
+      <c r="NAI401" s="16"/>
+      <c r="NAJ401" s="16"/>
+      <c r="NAK401" s="16"/>
+      <c r="NAL401" s="16"/>
+      <c r="NAM401" s="16"/>
+      <c r="NAN401" s="16"/>
+      <c r="NAO401" s="16"/>
+      <c r="NAP401" s="16"/>
+      <c r="NAQ401" s="16"/>
+      <c r="NAR401" s="16"/>
+      <c r="NAS401" s="16"/>
+      <c r="NAT401" s="16"/>
+      <c r="NAU401" s="16"/>
+      <c r="NAV401" s="16"/>
+      <c r="NAW401" s="16"/>
+      <c r="NAX401" s="16"/>
+      <c r="NAY401" s="16"/>
+      <c r="NAZ401" s="16"/>
+      <c r="NBA401" s="16"/>
+      <c r="NBB401" s="16"/>
+      <c r="NBC401" s="16"/>
+      <c r="NBD401" s="16"/>
+      <c r="NBE401" s="16"/>
+      <c r="NBF401" s="16"/>
+      <c r="NBG401" s="16"/>
+      <c r="NBH401" s="16"/>
+      <c r="NBI401" s="16"/>
+      <c r="NBJ401" s="16"/>
+      <c r="NBK401" s="16"/>
+      <c r="NBL401" s="16"/>
+      <c r="NBM401" s="16"/>
+      <c r="NBN401" s="16"/>
+      <c r="NBO401" s="16"/>
+      <c r="NBP401" s="16"/>
+      <c r="NBQ401" s="16"/>
+      <c r="NBR401" s="16"/>
+      <c r="NBS401" s="16"/>
+      <c r="NBT401" s="16"/>
+      <c r="NBU401" s="16"/>
+      <c r="NBV401" s="16"/>
+      <c r="NBW401" s="16"/>
+      <c r="NBX401" s="16"/>
+      <c r="NBY401" s="16"/>
+      <c r="NBZ401" s="16"/>
+      <c r="NCA401" s="16"/>
+      <c r="NCB401" s="16"/>
+      <c r="NCC401" s="16"/>
+      <c r="NCD401" s="16"/>
+      <c r="NCE401" s="16"/>
+      <c r="NCF401" s="16"/>
+      <c r="NCG401" s="16"/>
+      <c r="NCH401" s="16"/>
+      <c r="NCI401" s="16"/>
+      <c r="NCJ401" s="16"/>
+      <c r="NCK401" s="16"/>
+      <c r="NCL401" s="16"/>
+      <c r="NCM401" s="16"/>
+      <c r="NCN401" s="16"/>
+      <c r="NCO401" s="16"/>
+      <c r="NCP401" s="16"/>
+      <c r="NCQ401" s="16"/>
+      <c r="NCR401" s="16"/>
+      <c r="NCS401" s="16"/>
+      <c r="NCT401" s="16"/>
+      <c r="NCU401" s="16"/>
+      <c r="NCV401" s="16"/>
+      <c r="NCW401" s="16"/>
+      <c r="NCX401" s="16"/>
+      <c r="NCY401" s="16"/>
+      <c r="NCZ401" s="16"/>
+      <c r="NDA401" s="16"/>
+      <c r="NDB401" s="16"/>
+      <c r="NDC401" s="16"/>
+      <c r="NDD401" s="16"/>
+      <c r="NDE401" s="16"/>
+      <c r="NDF401" s="16"/>
+      <c r="NDG401" s="16"/>
+      <c r="NDH401" s="16"/>
+      <c r="NDI401" s="16"/>
+      <c r="NDJ401" s="16"/>
+      <c r="NDK401" s="16"/>
+      <c r="NDL401" s="16"/>
+      <c r="NDM401" s="16"/>
+      <c r="NDN401" s="16"/>
+      <c r="NDO401" s="16"/>
+      <c r="NDP401" s="16"/>
+      <c r="NDQ401" s="16"/>
+      <c r="NDR401" s="16"/>
+      <c r="NDS401" s="16"/>
+      <c r="NDT401" s="16"/>
+      <c r="NDU401" s="16"/>
+      <c r="NDV401" s="16"/>
+      <c r="NDW401" s="16"/>
+      <c r="NDX401" s="16"/>
+      <c r="NDY401" s="16"/>
+      <c r="NDZ401" s="16"/>
+      <c r="NEA401" s="16"/>
+      <c r="NEB401" s="16"/>
+      <c r="NEC401" s="16"/>
+      <c r="NED401" s="16"/>
+      <c r="NEE401" s="16"/>
+      <c r="NEF401" s="16"/>
+      <c r="NEG401" s="16"/>
+      <c r="NEH401" s="16"/>
+      <c r="NEI401" s="16"/>
+      <c r="NEJ401" s="16"/>
+      <c r="NEK401" s="16"/>
+      <c r="NEL401" s="16"/>
+      <c r="NEM401" s="16"/>
+      <c r="NEN401" s="16"/>
+      <c r="NEO401" s="16"/>
+      <c r="NEP401" s="16"/>
+      <c r="NEQ401" s="16"/>
+      <c r="NER401" s="16"/>
+      <c r="NES401" s="16"/>
+      <c r="NET401" s="16"/>
+      <c r="NEU401" s="16"/>
+      <c r="NEV401" s="16"/>
+      <c r="NEW401" s="16"/>
+      <c r="NEX401" s="16"/>
+      <c r="NEY401" s="16"/>
+      <c r="NEZ401" s="16"/>
+      <c r="NFA401" s="16"/>
+      <c r="NFB401" s="16"/>
+      <c r="NFC401" s="16"/>
+      <c r="NFD401" s="16"/>
+      <c r="NFE401" s="16"/>
+      <c r="NFF401" s="16"/>
+      <c r="NFG401" s="16"/>
+      <c r="NFH401" s="16"/>
+      <c r="NFI401" s="16"/>
+      <c r="NFJ401" s="16"/>
+      <c r="NFK401" s="16"/>
+      <c r="NFL401" s="16"/>
+      <c r="NFM401" s="16"/>
+      <c r="NFN401" s="16"/>
+      <c r="NFO401" s="16"/>
+      <c r="NFP401" s="16"/>
+      <c r="NFQ401" s="16"/>
+      <c r="NFR401" s="16"/>
+      <c r="NFS401" s="16"/>
+      <c r="NFT401" s="16"/>
+      <c r="NFU401" s="16"/>
+      <c r="NFV401" s="16"/>
+      <c r="NFW401" s="16"/>
+      <c r="NFX401" s="16"/>
+      <c r="NFY401" s="16"/>
+      <c r="NFZ401" s="16"/>
+      <c r="NGA401" s="16"/>
+      <c r="NGB401" s="16"/>
+      <c r="NGC401" s="16"/>
+      <c r="NGD401" s="16"/>
+      <c r="NGE401" s="16"/>
+      <c r="NGF401" s="16"/>
+      <c r="NGG401" s="16"/>
+      <c r="NGH401" s="16"/>
+      <c r="NGI401" s="16"/>
+      <c r="NGJ401" s="16"/>
+      <c r="NGK401" s="16"/>
+      <c r="NGL401" s="16"/>
+      <c r="NGM401" s="16"/>
+      <c r="NGN401" s="16"/>
+      <c r="NGO401" s="16"/>
+      <c r="NGP401" s="16"/>
+      <c r="NGQ401" s="16"/>
+      <c r="NGR401" s="16"/>
+      <c r="NGS401" s="16"/>
+      <c r="NGT401" s="16"/>
+      <c r="NGU401" s="16"/>
+      <c r="NGV401" s="16"/>
+      <c r="NGW401" s="16"/>
+      <c r="NGX401" s="16"/>
+      <c r="NGY401" s="16"/>
+      <c r="NGZ401" s="16"/>
+      <c r="NHA401" s="16"/>
+      <c r="NHB401" s="16"/>
+      <c r="NHC401" s="16"/>
+      <c r="NHD401" s="16"/>
+      <c r="NHE401" s="16"/>
+      <c r="NHF401" s="16"/>
+      <c r="NHG401" s="16"/>
+      <c r="NHH401" s="16"/>
+      <c r="NHI401" s="16"/>
+      <c r="NHJ401" s="16"/>
+      <c r="NHK401" s="16"/>
+      <c r="NHL401" s="16"/>
+      <c r="NHM401" s="16"/>
+      <c r="NHN401" s="16"/>
+      <c r="NHO401" s="16"/>
+      <c r="NHP401" s="16"/>
+      <c r="NHQ401" s="16"/>
+      <c r="NHR401" s="16"/>
+      <c r="NHS401" s="16"/>
+      <c r="NHT401" s="16"/>
+      <c r="NHU401" s="16"/>
+      <c r="NHV401" s="16"/>
+      <c r="NHW401" s="16"/>
+      <c r="NHX401" s="16"/>
+      <c r="NHY401" s="16"/>
+      <c r="NHZ401" s="16"/>
+      <c r="NIA401" s="16"/>
+      <c r="NIB401" s="16"/>
+      <c r="NIC401" s="16"/>
+      <c r="NID401" s="16"/>
+      <c r="NIE401" s="16"/>
+      <c r="NIF401" s="16"/>
+      <c r="NIG401" s="16"/>
+      <c r="NIH401" s="16"/>
+      <c r="NII401" s="16"/>
+      <c r="NIJ401" s="16"/>
+      <c r="NIK401" s="16"/>
+      <c r="NIL401" s="16"/>
+      <c r="NIM401" s="16"/>
+      <c r="NIN401" s="16"/>
+      <c r="NIO401" s="16"/>
+      <c r="NIP401" s="16"/>
+      <c r="NIQ401" s="16"/>
+      <c r="NIR401" s="16"/>
+      <c r="NIS401" s="16"/>
+      <c r="NIT401" s="16"/>
+      <c r="NIU401" s="16"/>
+      <c r="NIV401" s="16"/>
+      <c r="NIW401" s="16"/>
+      <c r="NIX401" s="16"/>
+      <c r="NIY401" s="16"/>
+      <c r="NIZ401" s="16"/>
+      <c r="NJA401" s="16"/>
+      <c r="NJB401" s="16"/>
+      <c r="NJC401" s="16"/>
+      <c r="NJD401" s="16"/>
+      <c r="NJE401" s="16"/>
+      <c r="NJF401" s="16"/>
+      <c r="NJG401" s="16"/>
+      <c r="NJH401" s="16"/>
+      <c r="NJI401" s="16"/>
+      <c r="NJJ401" s="16"/>
+      <c r="NJK401" s="16"/>
+      <c r="NJL401" s="16"/>
+      <c r="NJM401" s="16"/>
+      <c r="NJN401" s="16"/>
+      <c r="NJO401" s="16"/>
+      <c r="NJP401" s="16"/>
+      <c r="NJQ401" s="16"/>
+      <c r="NJR401" s="16"/>
+      <c r="NJS401" s="16"/>
+      <c r="NJT401" s="16"/>
+      <c r="NJU401" s="16"/>
+      <c r="NJV401" s="16"/>
+      <c r="NJW401" s="16"/>
+      <c r="NJX401" s="16"/>
+      <c r="NJY401" s="16"/>
+      <c r="NJZ401" s="16"/>
+      <c r="NKA401" s="16"/>
+      <c r="NKB401" s="16"/>
+      <c r="NKC401" s="16"/>
+      <c r="NKD401" s="16"/>
+      <c r="NKE401" s="16"/>
+      <c r="NKF401" s="16"/>
+      <c r="NKG401" s="16"/>
+      <c r="NKH401" s="16"/>
+      <c r="NKI401" s="16"/>
+      <c r="NKJ401" s="16"/>
+      <c r="NKK401" s="16"/>
+      <c r="NKL401" s="16"/>
+      <c r="NKM401" s="16"/>
+      <c r="NKN401" s="16"/>
+      <c r="NKO401" s="16"/>
+      <c r="NKP401" s="16"/>
+      <c r="NKQ401" s="16"/>
+      <c r="NKR401" s="16"/>
+      <c r="NKS401" s="16"/>
+      <c r="NKT401" s="16"/>
+      <c r="NKU401" s="16"/>
+      <c r="NKV401" s="16"/>
+      <c r="NKW401" s="16"/>
+      <c r="NKX401" s="16"/>
+      <c r="NKY401" s="16"/>
+      <c r="NKZ401" s="16"/>
+      <c r="NLA401" s="16"/>
+      <c r="NLB401" s="16"/>
+      <c r="NLC401" s="16"/>
+      <c r="NLD401" s="16"/>
+      <c r="NLE401" s="16"/>
+      <c r="NLF401" s="16"/>
+      <c r="NLG401" s="16"/>
+      <c r="NLH401" s="16"/>
+      <c r="NLI401" s="16"/>
+      <c r="NLJ401" s="16"/>
+      <c r="NLK401" s="16"/>
+      <c r="NLL401" s="16"/>
+      <c r="NLM401" s="16"/>
+      <c r="NLN401" s="16"/>
+      <c r="NLO401" s="16"/>
+      <c r="NLP401" s="16"/>
+      <c r="NLQ401" s="16"/>
+      <c r="NLR401" s="16"/>
+      <c r="NLS401" s="16"/>
+      <c r="NLT401" s="16"/>
+      <c r="NLU401" s="16"/>
+      <c r="NLV401" s="16"/>
+      <c r="NLW401" s="16"/>
+      <c r="NLX401" s="16"/>
+      <c r="NLY401" s="16"/>
+      <c r="NLZ401" s="16"/>
+      <c r="NMA401" s="16"/>
+      <c r="NMB401" s="16"/>
+      <c r="NMC401" s="16"/>
+      <c r="NMD401" s="16"/>
+      <c r="NME401" s="16"/>
+      <c r="NMF401" s="16"/>
+      <c r="NMG401" s="16"/>
+      <c r="NMH401" s="16"/>
+      <c r="NMI401" s="16"/>
+      <c r="NMJ401" s="16"/>
+      <c r="NMK401" s="16"/>
+      <c r="NML401" s="16"/>
+      <c r="NMM401" s="16"/>
+      <c r="NMN401" s="16"/>
+      <c r="NMO401" s="16"/>
+      <c r="NMP401" s="16"/>
+      <c r="NMQ401" s="16"/>
+      <c r="NMR401" s="16"/>
+      <c r="NMS401" s="16"/>
+      <c r="NMT401" s="16"/>
+      <c r="NMU401" s="16"/>
+      <c r="NMV401" s="16"/>
+      <c r="NMW401" s="16"/>
+      <c r="NMX401" s="16"/>
+      <c r="NMY401" s="16"/>
+      <c r="NMZ401" s="16"/>
+      <c r="NNA401" s="16"/>
+      <c r="NNB401" s="16"/>
+      <c r="NNC401" s="16"/>
+      <c r="NND401" s="16"/>
+      <c r="NNE401" s="16"/>
+      <c r="NNF401" s="16"/>
+      <c r="NNG401" s="16"/>
+      <c r="NNH401" s="16"/>
+      <c r="NNI401" s="16"/>
+      <c r="NNJ401" s="16"/>
+      <c r="NNK401" s="16"/>
+      <c r="NNL401" s="16"/>
+      <c r="NNM401" s="16"/>
+      <c r="NNN401" s="16"/>
+      <c r="NNO401" s="16"/>
+      <c r="NNP401" s="16"/>
+      <c r="NNQ401" s="16"/>
+      <c r="NNR401" s="16"/>
+      <c r="NNS401" s="16"/>
+      <c r="NNT401" s="16"/>
+      <c r="NNU401" s="16"/>
+      <c r="NNV401" s="16"/>
+      <c r="NNW401" s="16"/>
+      <c r="NNX401" s="16"/>
+      <c r="NNY401" s="16"/>
+      <c r="NNZ401" s="16"/>
+      <c r="NOA401" s="16"/>
+      <c r="NOB401" s="16"/>
+      <c r="NOC401" s="16"/>
+      <c r="NOD401" s="16"/>
+      <c r="NOE401" s="16"/>
+      <c r="NOF401" s="16"/>
+      <c r="NOG401" s="16"/>
+      <c r="NOH401" s="16"/>
+      <c r="NOI401" s="16"/>
+      <c r="NOJ401" s="16"/>
+      <c r="NOK401" s="16"/>
+      <c r="NOL401" s="16"/>
+      <c r="NOM401" s="16"/>
+      <c r="NON401" s="16"/>
+      <c r="NOO401" s="16"/>
+      <c r="NOP401" s="16"/>
+      <c r="NOQ401" s="16"/>
+      <c r="NOR401" s="16"/>
+      <c r="NOS401" s="16"/>
+      <c r="NOT401" s="16"/>
+      <c r="NOU401" s="16"/>
+      <c r="NOV401" s="16"/>
+      <c r="NOW401" s="16"/>
+      <c r="NOX401" s="16"/>
+      <c r="NOY401" s="16"/>
+      <c r="NOZ401" s="16"/>
+      <c r="NPA401" s="16"/>
+      <c r="NPB401" s="16"/>
+      <c r="NPC401" s="16"/>
+      <c r="NPD401" s="16"/>
+      <c r="NPE401" s="16"/>
+      <c r="NPF401" s="16"/>
+      <c r="NPG401" s="16"/>
+      <c r="NPH401" s="16"/>
+      <c r="NPI401" s="16"/>
+      <c r="NPJ401" s="16"/>
+      <c r="NPK401" s="16"/>
+      <c r="NPL401" s="16"/>
+      <c r="NPM401" s="16"/>
+      <c r="NPN401" s="16"/>
+      <c r="NPO401" s="16"/>
+      <c r="NPP401" s="16"/>
+      <c r="NPQ401" s="16"/>
+      <c r="NPR401" s="16"/>
+      <c r="NPS401" s="16"/>
+      <c r="NPT401" s="16"/>
+      <c r="NPU401" s="16"/>
+      <c r="NPV401" s="16"/>
+      <c r="NPW401" s="16"/>
+      <c r="NPX401" s="16"/>
+      <c r="NPY401" s="16"/>
+      <c r="NPZ401" s="16"/>
+      <c r="NQA401" s="16"/>
+      <c r="NQB401" s="16"/>
+      <c r="NQC401" s="16"/>
+      <c r="NQD401" s="16"/>
+      <c r="NQE401" s="16"/>
+      <c r="NQF401" s="16"/>
+      <c r="NQG401" s="16"/>
+      <c r="NQH401" s="16"/>
+      <c r="NQI401" s="16"/>
+      <c r="NQJ401" s="16"/>
+      <c r="NQK401" s="16"/>
+      <c r="NQL401" s="16"/>
+      <c r="NQM401" s="16"/>
+      <c r="NQN401" s="16"/>
+      <c r="NQO401" s="16"/>
+      <c r="NQP401" s="16"/>
+      <c r="NQQ401" s="16"/>
+      <c r="NQR401" s="16"/>
+      <c r="NQS401" s="16"/>
+      <c r="NQT401" s="16"/>
+      <c r="NQU401" s="16"/>
+      <c r="NQV401" s="16"/>
+      <c r="NQW401" s="16"/>
+      <c r="NQX401" s="16"/>
+      <c r="NQY401" s="16"/>
+      <c r="NQZ401" s="16"/>
+      <c r="NRA401" s="16"/>
+      <c r="NRB401" s="16"/>
+      <c r="NRC401" s="16"/>
+      <c r="NRD401" s="16"/>
+      <c r="NRE401" s="16"/>
+      <c r="NRF401" s="16"/>
+      <c r="NRG401" s="16"/>
+      <c r="NRH401" s="16"/>
+      <c r="NRI401" s="16"/>
+      <c r="NRJ401" s="16"/>
+      <c r="NRK401" s="16"/>
+      <c r="NRL401" s="16"/>
+      <c r="NRM401" s="16"/>
+      <c r="NRN401" s="16"/>
+      <c r="NRO401" s="16"/>
+      <c r="NRP401" s="16"/>
+      <c r="NRQ401" s="16"/>
+      <c r="NRR401" s="16"/>
+      <c r="NRS401" s="16"/>
+      <c r="NRT401" s="16"/>
+      <c r="NRU401" s="16"/>
+      <c r="NRV401" s="16"/>
+      <c r="NRW401" s="16"/>
+      <c r="NRX401" s="16"/>
+      <c r="NRY401" s="16"/>
+      <c r="NRZ401" s="16"/>
+      <c r="NSA401" s="16"/>
+      <c r="NSB401" s="16"/>
+      <c r="NSC401" s="16"/>
+      <c r="NSD401" s="16"/>
+      <c r="NSE401" s="16"/>
+      <c r="NSF401" s="16"/>
+      <c r="NSG401" s="16"/>
+      <c r="NSH401" s="16"/>
+      <c r="NSI401" s="16"/>
+      <c r="NSJ401" s="16"/>
+      <c r="NSK401" s="16"/>
+      <c r="NSL401" s="16"/>
+      <c r="NSM401" s="16"/>
+      <c r="NSN401" s="16"/>
+      <c r="NSO401" s="16"/>
+      <c r="NSP401" s="16"/>
+      <c r="NSQ401" s="16"/>
+      <c r="NSR401" s="16"/>
+      <c r="NSS401" s="16"/>
+      <c r="NST401" s="16"/>
+      <c r="NSU401" s="16"/>
+      <c r="NSV401" s="16"/>
+      <c r="NSW401" s="16"/>
+      <c r="NSX401" s="16"/>
+      <c r="NSY401" s="16"/>
+      <c r="NSZ401" s="16"/>
+      <c r="NTA401" s="16"/>
+      <c r="NTB401" s="16"/>
+      <c r="NTC401" s="16"/>
+      <c r="NTD401" s="16"/>
+      <c r="NTE401" s="16"/>
+      <c r="NTF401" s="16"/>
+      <c r="NTG401" s="16"/>
+      <c r="NTH401" s="16"/>
+      <c r="NTI401" s="16"/>
+      <c r="NTJ401" s="16"/>
+      <c r="NTK401" s="16"/>
+      <c r="NTL401" s="16"/>
+      <c r="NTM401" s="16"/>
+      <c r="NTN401" s="16"/>
+      <c r="NTO401" s="16"/>
+      <c r="NTP401" s="16"/>
+      <c r="NTQ401" s="16"/>
+      <c r="NTR401" s="16"/>
+      <c r="NTS401" s="16"/>
+      <c r="NTT401" s="16"/>
+      <c r="NTU401" s="16"/>
+      <c r="NTV401" s="16"/>
+      <c r="NTW401" s="16"/>
+      <c r="NTX401" s="16"/>
+      <c r="NTY401" s="16"/>
+      <c r="NTZ401" s="16"/>
+      <c r="NUA401" s="16"/>
+      <c r="NUB401" s="16"/>
+      <c r="NUC401" s="16"/>
+      <c r="NUD401" s="16"/>
+      <c r="NUE401" s="16"/>
+      <c r="NUF401" s="16"/>
+      <c r="NUG401" s="16"/>
+      <c r="NUH401" s="16"/>
+      <c r="NUI401" s="16"/>
+      <c r="NUJ401" s="16"/>
+      <c r="NUK401" s="16"/>
+      <c r="NUL401" s="16"/>
+      <c r="NUM401" s="16"/>
+      <c r="NUN401" s="16"/>
+      <c r="NUO401" s="16"/>
+      <c r="NUP401" s="16"/>
+      <c r="NUQ401" s="16"/>
+      <c r="NUR401" s="16"/>
+      <c r="NUS401" s="16"/>
+      <c r="NUT401" s="16"/>
+      <c r="NUU401" s="16"/>
+      <c r="NUV401" s="16"/>
+      <c r="NUW401" s="16"/>
+      <c r="NUX401" s="16"/>
+      <c r="NUY401" s="16"/>
+      <c r="NUZ401" s="16"/>
+      <c r="NVA401" s="16"/>
+      <c r="NVB401" s="16"/>
+      <c r="NVC401" s="16"/>
+      <c r="NVD401" s="16"/>
+      <c r="NVE401" s="16"/>
+      <c r="NVF401" s="16"/>
+      <c r="NVG401" s="16"/>
+      <c r="NVH401" s="16"/>
+      <c r="NVI401" s="16"/>
+      <c r="NVJ401" s="16"/>
+      <c r="NVK401" s="16"/>
+      <c r="NVL401" s="16"/>
+      <c r="NVM401" s="16"/>
+      <c r="NVN401" s="16"/>
+      <c r="NVO401" s="16"/>
+      <c r="NVP401" s="16"/>
+      <c r="NVQ401" s="16"/>
+      <c r="NVR401" s="16"/>
+      <c r="NVS401" s="16"/>
+      <c r="NVT401" s="16"/>
+      <c r="NVU401" s="16"/>
+      <c r="NVV401" s="16"/>
+      <c r="NVW401" s="16"/>
+      <c r="NVX401" s="16"/>
+      <c r="NVY401" s="16"/>
+      <c r="NVZ401" s="16"/>
+      <c r="NWA401" s="16"/>
+      <c r="NWB401" s="16"/>
+      <c r="NWC401" s="16"/>
+      <c r="NWD401" s="16"/>
+      <c r="NWE401" s="16"/>
+      <c r="NWF401" s="16"/>
+      <c r="NWG401" s="16"/>
+      <c r="NWH401" s="16"/>
+      <c r="NWI401" s="16"/>
+      <c r="NWJ401" s="16"/>
+      <c r="NWK401" s="16"/>
+      <c r="NWL401" s="16"/>
+      <c r="NWM401" s="16"/>
+      <c r="NWN401" s="16"/>
+      <c r="NWO401" s="16"/>
+      <c r="NWP401" s="16"/>
+      <c r="NWQ401" s="16"/>
+      <c r="NWR401" s="16"/>
+      <c r="NWS401" s="16"/>
+      <c r="NWT401" s="16"/>
+      <c r="NWU401" s="16"/>
+      <c r="NWV401" s="16"/>
+      <c r="NWW401" s="16"/>
+      <c r="NWX401" s="16"/>
+      <c r="NWY401" s="16"/>
+      <c r="NWZ401" s="16"/>
+      <c r="NXA401" s="16"/>
+      <c r="NXB401" s="16"/>
+      <c r="NXC401" s="16"/>
+      <c r="NXD401" s="16"/>
+      <c r="NXE401" s="16"/>
+      <c r="NXF401" s="16"/>
+      <c r="NXG401" s="16"/>
+      <c r="NXH401" s="16"/>
+      <c r="NXI401" s="16"/>
+      <c r="NXJ401" s="16"/>
+      <c r="NXK401" s="16"/>
+      <c r="NXL401" s="16"/>
+      <c r="NXM401" s="16"/>
+      <c r="NXN401" s="16"/>
+      <c r="NXO401" s="16"/>
+      <c r="NXP401" s="16"/>
+      <c r="NXQ401" s="16"/>
+      <c r="NXR401" s="16"/>
+      <c r="NXS401" s="16"/>
+      <c r="NXT401" s="16"/>
+      <c r="NXU401" s="16"/>
+      <c r="NXV401" s="16"/>
+      <c r="NXW401" s="16"/>
+      <c r="NXX401" s="16"/>
+      <c r="NXY401" s="16"/>
+      <c r="NXZ401" s="16"/>
+      <c r="NYA401" s="16"/>
+      <c r="NYB401" s="16"/>
+      <c r="NYC401" s="16"/>
+      <c r="NYD401" s="16"/>
+      <c r="NYE401" s="16"/>
+      <c r="NYF401" s="16"/>
+      <c r="NYG401" s="16"/>
+      <c r="NYH401" s="16"/>
+      <c r="NYI401" s="16"/>
+      <c r="NYJ401" s="16"/>
+      <c r="NYK401" s="16"/>
+      <c r="NYL401" s="16"/>
+      <c r="NYM401" s="16"/>
+      <c r="NYN401" s="16"/>
+      <c r="NYO401" s="16"/>
+      <c r="NYP401" s="16"/>
+      <c r="NYQ401" s="16"/>
+      <c r="NYR401" s="16"/>
+      <c r="NYS401" s="16"/>
+      <c r="NYT401" s="16"/>
+      <c r="NYU401" s="16"/>
+      <c r="NYV401" s="16"/>
+      <c r="NYW401" s="16"/>
+      <c r="NYX401" s="16"/>
+      <c r="NYY401" s="16"/>
+      <c r="NYZ401" s="16"/>
+      <c r="NZA401" s="16"/>
+      <c r="NZB401" s="16"/>
+      <c r="NZC401" s="16"/>
+      <c r="NZD401" s="16"/>
+      <c r="NZE401" s="16"/>
+      <c r="NZF401" s="16"/>
+      <c r="NZG401" s="16"/>
+      <c r="NZH401" s="16"/>
+      <c r="NZI401" s="16"/>
+      <c r="NZJ401" s="16"/>
+      <c r="NZK401" s="16"/>
+      <c r="NZL401" s="16"/>
+      <c r="NZM401" s="16"/>
+      <c r="NZN401" s="16"/>
+      <c r="NZO401" s="16"/>
+      <c r="NZP401" s="16"/>
+      <c r="NZQ401" s="16"/>
+      <c r="NZR401" s="16"/>
+      <c r="NZS401" s="16"/>
+      <c r="NZT401" s="16"/>
+      <c r="NZU401" s="16"/>
+      <c r="NZV401" s="16"/>
+      <c r="NZW401" s="16"/>
+      <c r="NZX401" s="16"/>
+      <c r="NZY401" s="16"/>
+      <c r="NZZ401" s="16"/>
+      <c r="OAA401" s="16"/>
+      <c r="OAB401" s="16"/>
+      <c r="OAC401" s="16"/>
+      <c r="OAD401" s="16"/>
+      <c r="OAE401" s="16"/>
+      <c r="OAF401" s="16"/>
+      <c r="OAG401" s="16"/>
+      <c r="OAH401" s="16"/>
+      <c r="OAI401" s="16"/>
+      <c r="OAJ401" s="16"/>
+      <c r="OAK401" s="16"/>
+      <c r="OAL401" s="16"/>
+      <c r="OAM401" s="16"/>
+      <c r="OAN401" s="16"/>
+      <c r="OAO401" s="16"/>
+      <c r="OAP401" s="16"/>
+      <c r="OAQ401" s="16"/>
+      <c r="OAR401" s="16"/>
+      <c r="OAS401" s="16"/>
+      <c r="OAT401" s="16"/>
+      <c r="OAU401" s="16"/>
+      <c r="OAV401" s="16"/>
+      <c r="OAW401" s="16"/>
+      <c r="OAX401" s="16"/>
+      <c r="OAY401" s="16"/>
+      <c r="OAZ401" s="16"/>
+      <c r="OBA401" s="16"/>
+      <c r="OBB401" s="16"/>
+      <c r="OBC401" s="16"/>
+      <c r="OBD401" s="16"/>
+      <c r="OBE401" s="16"/>
+      <c r="OBF401" s="16"/>
+      <c r="OBG401" s="16"/>
+      <c r="OBH401" s="16"/>
+      <c r="OBI401" s="16"/>
+      <c r="OBJ401" s="16"/>
+      <c r="OBK401" s="16"/>
+      <c r="OBL401" s="16"/>
+      <c r="OBM401" s="16"/>
+      <c r="OBN401" s="16"/>
+      <c r="OBO401" s="16"/>
+      <c r="OBP401" s="16"/>
+      <c r="OBQ401" s="16"/>
+      <c r="OBR401" s="16"/>
+      <c r="OBS401" s="16"/>
+      <c r="OBT401" s="16"/>
+      <c r="OBU401" s="16"/>
+      <c r="OBV401" s="16"/>
+      <c r="OBW401" s="16"/>
+      <c r="OBX401" s="16"/>
+      <c r="OBY401" s="16"/>
+      <c r="OBZ401" s="16"/>
+      <c r="OCA401" s="16"/>
+      <c r="OCB401" s="16"/>
+      <c r="OCC401" s="16"/>
+      <c r="OCD401" s="16"/>
+      <c r="OCE401" s="16"/>
+      <c r="OCF401" s="16"/>
+      <c r="OCG401" s="16"/>
+      <c r="OCH401" s="16"/>
+      <c r="OCI401" s="16"/>
+      <c r="OCJ401" s="16"/>
+      <c r="OCK401" s="16"/>
+      <c r="OCL401" s="16"/>
+      <c r="OCM401" s="16"/>
+      <c r="OCN401" s="16"/>
+      <c r="OCO401" s="16"/>
+      <c r="OCP401" s="16"/>
+      <c r="OCQ401" s="16"/>
+      <c r="OCR401" s="16"/>
+      <c r="OCS401" s="16"/>
+      <c r="OCT401" s="16"/>
+      <c r="OCU401" s="16"/>
+      <c r="OCV401" s="16"/>
+      <c r="OCW401" s="16"/>
+      <c r="OCX401" s="16"/>
+      <c r="OCY401" s="16"/>
+      <c r="OCZ401" s="16"/>
+      <c r="ODA401" s="16"/>
+      <c r="ODB401" s="16"/>
+      <c r="ODC401" s="16"/>
+      <c r="ODD401" s="16"/>
+      <c r="ODE401" s="16"/>
+      <c r="ODF401" s="16"/>
+      <c r="ODG401" s="16"/>
+      <c r="ODH401" s="16"/>
+      <c r="ODI401" s="16"/>
+      <c r="ODJ401" s="16"/>
+      <c r="ODK401" s="16"/>
+      <c r="ODL401" s="16"/>
+      <c r="ODM401" s="16"/>
+      <c r="ODN401" s="16"/>
+      <c r="ODO401" s="16"/>
+      <c r="ODP401" s="16"/>
+      <c r="ODQ401" s="16"/>
+      <c r="ODR401" s="16"/>
+      <c r="ODS401" s="16"/>
+      <c r="ODT401" s="16"/>
+      <c r="ODU401" s="16"/>
+      <c r="ODV401" s="16"/>
+      <c r="ODW401" s="16"/>
+      <c r="ODX401" s="16"/>
+      <c r="ODY401" s="16"/>
+      <c r="ODZ401" s="16"/>
+      <c r="OEA401" s="16"/>
+      <c r="OEB401" s="16"/>
+      <c r="OEC401" s="16"/>
+      <c r="OED401" s="16"/>
+      <c r="OEE401" s="16"/>
+      <c r="OEF401" s="16"/>
+      <c r="OEG401" s="16"/>
+      <c r="OEH401" s="16"/>
+      <c r="OEI401" s="16"/>
+      <c r="OEJ401" s="16"/>
+      <c r="OEK401" s="16"/>
+      <c r="OEL401" s="16"/>
+      <c r="OEM401" s="16"/>
+      <c r="OEN401" s="16"/>
+      <c r="OEO401" s="16"/>
+      <c r="OEP401" s="16"/>
+      <c r="OEQ401" s="16"/>
+      <c r="OER401" s="16"/>
+      <c r="OES401" s="16"/>
+      <c r="OET401" s="16"/>
+      <c r="OEU401" s="16"/>
+      <c r="OEV401" s="16"/>
+      <c r="OEW401" s="16"/>
+      <c r="OEX401" s="16"/>
+      <c r="OEY401" s="16"/>
+      <c r="OEZ401" s="16"/>
+      <c r="OFA401" s="16"/>
+      <c r="OFB401" s="16"/>
+      <c r="OFC401" s="16"/>
+      <c r="OFD401" s="16"/>
+      <c r="OFE401" s="16"/>
+      <c r="OFF401" s="16"/>
+      <c r="OFG401" s="16"/>
+      <c r="OFH401" s="16"/>
+      <c r="OFI401" s="16"/>
+      <c r="OFJ401" s="16"/>
+      <c r="OFK401" s="16"/>
+      <c r="OFL401" s="16"/>
+      <c r="OFM401" s="16"/>
+      <c r="OFN401" s="16"/>
+      <c r="OFO401" s="16"/>
+      <c r="OFP401" s="16"/>
+      <c r="OFQ401" s="16"/>
+      <c r="OFR401" s="16"/>
+      <c r="OFS401" s="16"/>
+      <c r="OFT401" s="16"/>
+      <c r="OFU401" s="16"/>
+      <c r="OFV401" s="16"/>
+      <c r="OFW401" s="16"/>
+      <c r="OFX401" s="16"/>
+      <c r="OFY401" s="16"/>
+      <c r="OFZ401" s="16"/>
+      <c r="OGA401" s="16"/>
+      <c r="OGB401" s="16"/>
+      <c r="OGC401" s="16"/>
+      <c r="OGD401" s="16"/>
+      <c r="OGE401" s="16"/>
+      <c r="OGF401" s="16"/>
+      <c r="OGG401" s="16"/>
+      <c r="OGH401" s="16"/>
+      <c r="OGI401" s="16"/>
+      <c r="OGJ401" s="16"/>
+      <c r="OGK401" s="16"/>
+      <c r="OGL401" s="16"/>
+      <c r="OGM401" s="16"/>
+      <c r="OGN401" s="16"/>
+      <c r="OGO401" s="16"/>
+      <c r="OGP401" s="16"/>
+      <c r="OGQ401" s="16"/>
+      <c r="OGR401" s="16"/>
+      <c r="OGS401" s="16"/>
+      <c r="OGT401" s="16"/>
+      <c r="OGU401" s="16"/>
+      <c r="OGV401" s="16"/>
+      <c r="OGW401" s="16"/>
+      <c r="OGX401" s="16"/>
+      <c r="OGY401" s="16"/>
+      <c r="OGZ401" s="16"/>
+      <c r="OHA401" s="16"/>
+      <c r="OHB401" s="16"/>
+      <c r="OHC401" s="16"/>
+      <c r="OHD401" s="16"/>
+      <c r="OHE401" s="16"/>
+      <c r="OHF401" s="16"/>
+      <c r="OHG401" s="16"/>
+      <c r="OHH401" s="16"/>
+      <c r="OHI401" s="16"/>
+      <c r="OHJ401" s="16"/>
+      <c r="OHK401" s="16"/>
+      <c r="OHL401" s="16"/>
+      <c r="OHM401" s="16"/>
+      <c r="OHN401" s="16"/>
+      <c r="OHO401" s="16"/>
+      <c r="OHP401" s="16"/>
+      <c r="OHQ401" s="16"/>
+      <c r="OHR401" s="16"/>
+      <c r="OHS401" s="16"/>
+      <c r="OHT401" s="16"/>
+      <c r="OHU401" s="16"/>
+      <c r="OHV401" s="16"/>
+      <c r="OHW401" s="16"/>
+      <c r="OHX401" s="16"/>
+      <c r="OHY401" s="16"/>
+      <c r="OHZ401" s="16"/>
+      <c r="OIA401" s="16"/>
+      <c r="OIB401" s="16"/>
+      <c r="OIC401" s="16"/>
+      <c r="OID401" s="16"/>
+      <c r="OIE401" s="16"/>
+      <c r="OIF401" s="16"/>
+      <c r="OIG401" s="16"/>
+      <c r="OIH401" s="16"/>
+      <c r="OII401" s="16"/>
+      <c r="OIJ401" s="16"/>
+      <c r="OIK401" s="16"/>
+      <c r="OIL401" s="16"/>
+      <c r="OIM401" s="16"/>
+      <c r="OIN401" s="16"/>
+      <c r="OIO401" s="16"/>
+      <c r="OIP401" s="16"/>
+      <c r="OIQ401" s="16"/>
+      <c r="OIR401" s="16"/>
+      <c r="OIS401" s="16"/>
+      <c r="OIT401" s="16"/>
+      <c r="OIU401" s="16"/>
+      <c r="OIV401" s="16"/>
+      <c r="OIW401" s="16"/>
+      <c r="OIX401" s="16"/>
+      <c r="OIY401" s="16"/>
+      <c r="OIZ401" s="16"/>
+      <c r="OJA401" s="16"/>
+      <c r="OJB401" s="16"/>
+      <c r="OJC401" s="16"/>
+      <c r="OJD401" s="16"/>
+      <c r="OJE401" s="16"/>
+      <c r="OJF401" s="16"/>
+      <c r="OJG401" s="16"/>
+      <c r="OJH401" s="16"/>
+      <c r="OJI401" s="16"/>
+      <c r="OJJ401" s="16"/>
+      <c r="OJK401" s="16"/>
+      <c r="OJL401" s="16"/>
+      <c r="OJM401" s="16"/>
+      <c r="OJN401" s="16"/>
+      <c r="OJO401" s="16"/>
+      <c r="OJP401" s="16"/>
+      <c r="OJQ401" s="16"/>
+      <c r="OJR401" s="16"/>
+      <c r="OJS401" s="16"/>
+      <c r="OJT401" s="16"/>
+      <c r="OJU401" s="16"/>
+      <c r="OJV401" s="16"/>
+      <c r="OJW401" s="16"/>
+      <c r="OJX401" s="16"/>
+      <c r="OJY401" s="16"/>
+      <c r="OJZ401" s="16"/>
+      <c r="OKA401" s="16"/>
+      <c r="OKB401" s="16"/>
+      <c r="OKC401" s="16"/>
+      <c r="OKD401" s="16"/>
+      <c r="OKE401" s="16"/>
+      <c r="OKF401" s="16"/>
+      <c r="OKG401" s="16"/>
+      <c r="OKH401" s="16"/>
+      <c r="OKI401" s="16"/>
+      <c r="OKJ401" s="16"/>
+      <c r="OKK401" s="16"/>
+      <c r="OKL401" s="16"/>
+      <c r="OKM401" s="16"/>
+      <c r="OKN401" s="16"/>
+      <c r="OKO401" s="16"/>
+      <c r="OKP401" s="16"/>
+      <c r="OKQ401" s="16"/>
+      <c r="OKR401" s="16"/>
+      <c r="OKS401" s="16"/>
+      <c r="OKT401" s="16"/>
+      <c r="OKU401" s="16"/>
+      <c r="OKV401" s="16"/>
+      <c r="OKW401" s="16"/>
+      <c r="OKX401" s="16"/>
+      <c r="OKY401" s="16"/>
+      <c r="OKZ401" s="16"/>
+      <c r="OLA401" s="16"/>
+      <c r="OLB401" s="16"/>
+      <c r="OLC401" s="16"/>
+      <c r="OLD401" s="16"/>
+      <c r="OLE401" s="16"/>
+      <c r="OLF401" s="16"/>
+      <c r="OLG401" s="16"/>
+      <c r="OLH401" s="16"/>
+      <c r="OLI401" s="16"/>
+      <c r="OLJ401" s="16"/>
+      <c r="OLK401" s="16"/>
+      <c r="OLL401" s="16"/>
+      <c r="OLM401" s="16"/>
+      <c r="OLN401" s="16"/>
+      <c r="OLO401" s="16"/>
+      <c r="OLP401" s="16"/>
+      <c r="OLQ401" s="16"/>
+      <c r="OLR401" s="16"/>
+      <c r="OLS401" s="16"/>
+      <c r="OLT401" s="16"/>
+      <c r="OLU401" s="16"/>
+      <c r="OLV401" s="16"/>
+      <c r="OLW401" s="16"/>
+      <c r="OLX401" s="16"/>
+      <c r="OLY401" s="16"/>
+      <c r="OLZ401" s="16"/>
+      <c r="OMA401" s="16"/>
+      <c r="OMB401" s="16"/>
+      <c r="OMC401" s="16"/>
+      <c r="OMD401" s="16"/>
+      <c r="OME401" s="16"/>
+      <c r="OMF401" s="16"/>
+      <c r="OMG401" s="16"/>
+      <c r="OMH401" s="16"/>
+      <c r="OMI401" s="16"/>
+      <c r="OMJ401" s="16"/>
+      <c r="OMK401" s="16"/>
+      <c r="OML401" s="16"/>
+      <c r="OMM401" s="16"/>
+      <c r="OMN401" s="16"/>
+      <c r="OMO401" s="16"/>
+      <c r="OMP401" s="16"/>
+      <c r="OMQ401" s="16"/>
+      <c r="OMR401" s="16"/>
+      <c r="OMS401" s="16"/>
+      <c r="OMT401" s="16"/>
+      <c r="OMU401" s="16"/>
+      <c r="OMV401" s="16"/>
+      <c r="OMW401" s="16"/>
+      <c r="OMX401" s="16"/>
+      <c r="OMY401" s="16"/>
+      <c r="OMZ401" s="16"/>
+      <c r="ONA401" s="16"/>
+      <c r="ONB401" s="16"/>
+      <c r="ONC401" s="16"/>
+      <c r="OND401" s="16"/>
+      <c r="ONE401" s="16"/>
+      <c r="ONF401" s="16"/>
+      <c r="ONG401" s="16"/>
+      <c r="ONH401" s="16"/>
+      <c r="ONI401" s="16"/>
+      <c r="ONJ401" s="16"/>
+      <c r="ONK401" s="16"/>
+      <c r="ONL401" s="16"/>
+      <c r="ONM401" s="16"/>
+      <c r="ONN401" s="16"/>
+      <c r="ONO401" s="16"/>
+      <c r="ONP401" s="16"/>
+      <c r="ONQ401" s="16"/>
+      <c r="ONR401" s="16"/>
+      <c r="ONS401" s="16"/>
+      <c r="ONT401" s="16"/>
+      <c r="ONU401" s="16"/>
+      <c r="ONV401" s="16"/>
+      <c r="ONW401" s="16"/>
+      <c r="ONX401" s="16"/>
+      <c r="ONY401" s="16"/>
+      <c r="ONZ401" s="16"/>
+      <c r="OOA401" s="16"/>
+      <c r="OOB401" s="16"/>
+      <c r="OOC401" s="16"/>
+      <c r="OOD401" s="16"/>
+      <c r="OOE401" s="16"/>
+      <c r="OOF401" s="16"/>
+      <c r="OOG401" s="16"/>
+      <c r="OOH401" s="16"/>
+      <c r="OOI401" s="16"/>
+      <c r="OOJ401" s="16"/>
+      <c r="OOK401" s="16"/>
+      <c r="OOL401" s="16"/>
+      <c r="OOM401" s="16"/>
+      <c r="OON401" s="16"/>
+      <c r="OOO401" s="16"/>
+      <c r="OOP401" s="16"/>
+      <c r="OOQ401" s="16"/>
+      <c r="OOR401" s="16"/>
+      <c r="OOS401" s="16"/>
+      <c r="OOT401" s="16"/>
+      <c r="OOU401" s="16"/>
+      <c r="OOV401" s="16"/>
+      <c r="OOW401" s="16"/>
+      <c r="OOX401" s="16"/>
+      <c r="OOY401" s="16"/>
+      <c r="OOZ401" s="16"/>
+      <c r="OPA401" s="16"/>
+      <c r="OPB401" s="16"/>
+      <c r="OPC401" s="16"/>
+      <c r="OPD401" s="16"/>
+      <c r="OPE401" s="16"/>
+      <c r="OPF401" s="16"/>
+      <c r="OPG401" s="16"/>
+      <c r="OPH401" s="16"/>
+      <c r="OPI401" s="16"/>
+      <c r="OPJ401" s="16"/>
+      <c r="OPK401" s="16"/>
+      <c r="OPL401" s="16"/>
+      <c r="OPM401" s="16"/>
+      <c r="OPN401" s="16"/>
+      <c r="OPO401" s="16"/>
+      <c r="OPP401" s="16"/>
+      <c r="OPQ401" s="16"/>
+      <c r="OPR401" s="16"/>
+      <c r="OPS401" s="16"/>
+      <c r="OPT401" s="16"/>
+      <c r="OPU401" s="16"/>
+      <c r="OPV401" s="16"/>
+      <c r="OPW401" s="16"/>
+      <c r="OPX401" s="16"/>
+      <c r="OPY401" s="16"/>
+      <c r="OPZ401" s="16"/>
+      <c r="OQA401" s="16"/>
+      <c r="OQB401" s="16"/>
+      <c r="OQC401" s="16"/>
+      <c r="OQD401" s="16"/>
+      <c r="OQE401" s="16"/>
+      <c r="OQF401" s="16"/>
+      <c r="OQG401" s="16"/>
+      <c r="OQH401" s="16"/>
+      <c r="OQI401" s="16"/>
+      <c r="OQJ401" s="16"/>
+      <c r="OQK401" s="16"/>
+      <c r="OQL401" s="16"/>
+      <c r="OQM401" s="16"/>
+      <c r="OQN401" s="16"/>
+      <c r="OQO401" s="16"/>
+      <c r="OQP401" s="16"/>
+      <c r="OQQ401" s="16"/>
+      <c r="OQR401" s="16"/>
+      <c r="OQS401" s="16"/>
+      <c r="OQT401" s="16"/>
+      <c r="OQU401" s="16"/>
+      <c r="OQV401" s="16"/>
+      <c r="OQW401" s="16"/>
+      <c r="OQX401" s="16"/>
+      <c r="OQY401" s="16"/>
+      <c r="OQZ401" s="16"/>
+      <c r="ORA401" s="16"/>
+      <c r="ORB401" s="16"/>
+      <c r="ORC401" s="16"/>
+      <c r="ORD401" s="16"/>
+      <c r="ORE401" s="16"/>
+      <c r="ORF401" s="16"/>
+      <c r="ORG401" s="16"/>
+      <c r="ORH401" s="16"/>
+      <c r="ORI401" s="16"/>
+      <c r="ORJ401" s="16"/>
+      <c r="ORK401" s="16"/>
+      <c r="ORL401" s="16"/>
+      <c r="ORM401" s="16"/>
+      <c r="ORN401" s="16"/>
+      <c r="ORO401" s="16"/>
+      <c r="ORP401" s="16"/>
+      <c r="ORQ401" s="16"/>
+      <c r="ORR401" s="16"/>
+      <c r="ORS401" s="16"/>
+      <c r="ORT401" s="16"/>
+      <c r="ORU401" s="16"/>
+      <c r="ORV401" s="16"/>
+      <c r="ORW401" s="16"/>
+      <c r="ORX401" s="16"/>
+      <c r="ORY401" s="16"/>
+      <c r="ORZ401" s="16"/>
+      <c r="OSA401" s="16"/>
+      <c r="OSB401" s="16"/>
+      <c r="OSC401" s="16"/>
+      <c r="OSD401" s="16"/>
+      <c r="OSE401" s="16"/>
+      <c r="OSF401" s="16"/>
+      <c r="OSG401" s="16"/>
+      <c r="OSH401" s="16"/>
+      <c r="OSI401" s="16"/>
+      <c r="OSJ401" s="16"/>
+      <c r="OSK401" s="16"/>
+      <c r="OSL401" s="16"/>
+      <c r="OSM401" s="16"/>
+      <c r="OSN401" s="16"/>
+      <c r="OSO401" s="16"/>
+      <c r="OSP401" s="16"/>
+      <c r="OSQ401" s="16"/>
+      <c r="OSR401" s="16"/>
+      <c r="OSS401" s="16"/>
+      <c r="OST401" s="16"/>
+      <c r="OSU401" s="16"/>
+      <c r="OSV401" s="16"/>
+      <c r="OSW401" s="16"/>
+      <c r="OSX401" s="16"/>
+      <c r="OSY401" s="16"/>
+      <c r="OSZ401" s="16"/>
+      <c r="OTA401" s="16"/>
+      <c r="OTB401" s="16"/>
+      <c r="OTC401" s="16"/>
+      <c r="OTD401" s="16"/>
+      <c r="OTE401" s="16"/>
+      <c r="OTF401" s="16"/>
+      <c r="OTG401" s="16"/>
+      <c r="OTH401" s="16"/>
+      <c r="OTI401" s="16"/>
+      <c r="OTJ401" s="16"/>
+      <c r="OTK401" s="16"/>
+      <c r="OTL401" s="16"/>
+      <c r="OTM401" s="16"/>
+      <c r="OTN401" s="16"/>
+      <c r="OTO401" s="16"/>
+      <c r="OTP401" s="16"/>
+      <c r="OTQ401" s="16"/>
+      <c r="OTR401" s="16"/>
+      <c r="OTS401" s="16"/>
+      <c r="OTT401" s="16"/>
+      <c r="OTU401" s="16"/>
+      <c r="OTV401" s="16"/>
+      <c r="OTW401" s="16"/>
+      <c r="OTX401" s="16"/>
+      <c r="OTY401" s="16"/>
+      <c r="OTZ401" s="16"/>
+      <c r="OUA401" s="16"/>
+      <c r="OUB401" s="16"/>
+      <c r="OUC401" s="16"/>
+      <c r="OUD401" s="16"/>
+      <c r="OUE401" s="16"/>
+      <c r="OUF401" s="16"/>
+      <c r="OUG401" s="16"/>
+      <c r="OUH401" s="16"/>
+      <c r="OUI401" s="16"/>
+      <c r="OUJ401" s="16"/>
+      <c r="OUK401" s="16"/>
+      <c r="OUL401" s="16"/>
+      <c r="OUM401" s="16"/>
+      <c r="OUN401" s="16"/>
+      <c r="OUO401" s="16"/>
+      <c r="OUP401" s="16"/>
+      <c r="OUQ401" s="16"/>
+      <c r="OUR401" s="16"/>
+      <c r="OUS401" s="16"/>
+      <c r="OUT401" s="16"/>
+      <c r="OUU401" s="16"/>
+      <c r="OUV401" s="16"/>
+      <c r="OUW401" s="16"/>
+      <c r="OUX401" s="16"/>
+      <c r="OUY401" s="16"/>
+      <c r="OUZ401" s="16"/>
+      <c r="OVA401" s="16"/>
+      <c r="OVB401" s="16"/>
+      <c r="OVC401" s="16"/>
+      <c r="OVD401" s="16"/>
+      <c r="OVE401" s="16"/>
+      <c r="OVF401" s="16"/>
+      <c r="OVG401" s="16"/>
+      <c r="OVH401" s="16"/>
+      <c r="OVI401" s="16"/>
+      <c r="OVJ401" s="16"/>
+      <c r="OVK401" s="16"/>
+      <c r="OVL401" s="16"/>
+      <c r="OVM401" s="16"/>
+      <c r="OVN401" s="16"/>
+      <c r="OVO401" s="16"/>
+      <c r="OVP401" s="16"/>
+      <c r="OVQ401" s="16"/>
+      <c r="OVR401" s="16"/>
+      <c r="OVS401" s="16"/>
+      <c r="OVT401" s="16"/>
+      <c r="OVU401" s="16"/>
+      <c r="OVV401" s="16"/>
+      <c r="OVW401" s="16"/>
+      <c r="OVX401" s="16"/>
+      <c r="OVY401" s="16"/>
+      <c r="OVZ401" s="16"/>
+      <c r="OWA401" s="16"/>
+      <c r="OWB401" s="16"/>
+      <c r="OWC401" s="16"/>
+      <c r="OWD401" s="16"/>
+      <c r="OWE401" s="16"/>
+      <c r="OWF401" s="16"/>
+      <c r="OWG401" s="16"/>
+      <c r="OWH401" s="16"/>
+      <c r="OWI401" s="16"/>
+      <c r="OWJ401" s="16"/>
+      <c r="OWK401" s="16"/>
+      <c r="OWL401" s="16"/>
+      <c r="OWM401" s="16"/>
+      <c r="OWN401" s="16"/>
+      <c r="OWO401" s="16"/>
+      <c r="OWP401" s="16"/>
+      <c r="OWQ401" s="16"/>
+      <c r="OWR401" s="16"/>
+      <c r="OWS401" s="16"/>
+      <c r="OWT401" s="16"/>
+      <c r="OWU401" s="16"/>
+      <c r="OWV401" s="16"/>
+      <c r="OWW401" s="16"/>
+      <c r="OWX401" s="16"/>
+      <c r="OWY401" s="16"/>
+      <c r="OWZ401" s="16"/>
+      <c r="OXA401" s="16"/>
+      <c r="OXB401" s="16"/>
+      <c r="OXC401" s="16"/>
+      <c r="OXD401" s="16"/>
+      <c r="OXE401" s="16"/>
+      <c r="OXF401" s="16"/>
+      <c r="OXG401" s="16"/>
+      <c r="OXH401" s="16"/>
+      <c r="OXI401" s="16"/>
+      <c r="OXJ401" s="16"/>
+      <c r="OXK401" s="16"/>
+      <c r="OXL401" s="16"/>
+      <c r="OXM401" s="16"/>
+      <c r="OXN401" s="16"/>
+      <c r="OXO401" s="16"/>
+      <c r="OXP401" s="16"/>
+      <c r="OXQ401" s="16"/>
+      <c r="OXR401" s="16"/>
+      <c r="OXS401" s="16"/>
+      <c r="OXT401" s="16"/>
+      <c r="OXU401" s="16"/>
+      <c r="OXV401" s="16"/>
+      <c r="OXW401" s="16"/>
+      <c r="OXX401" s="16"/>
+      <c r="OXY401" s="16"/>
+      <c r="OXZ401" s="16"/>
+      <c r="OYA401" s="16"/>
+      <c r="OYB401" s="16"/>
+      <c r="OYC401" s="16"/>
+      <c r="OYD401" s="16"/>
+      <c r="OYE401" s="16"/>
+      <c r="OYF401" s="16"/>
+      <c r="OYG401" s="16"/>
+      <c r="OYH401" s="16"/>
+      <c r="OYI401" s="16"/>
+      <c r="OYJ401" s="16"/>
+      <c r="OYK401" s="16"/>
+      <c r="OYL401" s="16"/>
+      <c r="OYM401" s="16"/>
+      <c r="OYN401" s="16"/>
+      <c r="OYO401" s="16"/>
+      <c r="OYP401" s="16"/>
+      <c r="OYQ401" s="16"/>
+      <c r="OYR401" s="16"/>
+      <c r="OYS401" s="16"/>
+      <c r="OYT401" s="16"/>
+      <c r="OYU401" s="16"/>
+      <c r="OYV401" s="16"/>
+      <c r="OYW401" s="16"/>
+      <c r="OYX401" s="16"/>
+      <c r="OYY401" s="16"/>
+      <c r="OYZ401" s="16"/>
+      <c r="OZA401" s="16"/>
+      <c r="OZB401" s="16"/>
+      <c r="OZC401" s="16"/>
+      <c r="OZD401" s="16"/>
+      <c r="OZE401" s="16"/>
+      <c r="OZF401" s="16"/>
+      <c r="OZG401" s="16"/>
+      <c r="OZH401" s="16"/>
+      <c r="OZI401" s="16"/>
+      <c r="OZJ401" s="16"/>
+      <c r="OZK401" s="16"/>
+      <c r="OZL401" s="16"/>
+      <c r="OZM401" s="16"/>
+      <c r="OZN401" s="16"/>
+      <c r="OZO401" s="16"/>
+      <c r="OZP401" s="16"/>
+      <c r="OZQ401" s="16"/>
+      <c r="OZR401" s="16"/>
+      <c r="OZS401" s="16"/>
+      <c r="OZT401" s="16"/>
+      <c r="OZU401" s="16"/>
+      <c r="OZV401" s="16"/>
+      <c r="OZW401" s="16"/>
+      <c r="OZX401" s="16"/>
+      <c r="OZY401" s="16"/>
+      <c r="OZZ401" s="16"/>
+      <c r="PAA401" s="16"/>
+      <c r="PAB401" s="16"/>
+      <c r="PAC401" s="16"/>
+      <c r="PAD401" s="16"/>
+      <c r="PAE401" s="16"/>
+      <c r="PAF401" s="16"/>
+      <c r="PAG401" s="16"/>
+      <c r="PAH401" s="16"/>
+      <c r="PAI401" s="16"/>
+      <c r="PAJ401" s="16"/>
+      <c r="PAK401" s="16"/>
+      <c r="PAL401" s="16"/>
+      <c r="PAM401" s="16"/>
+      <c r="PAN401" s="16"/>
+      <c r="PAO401" s="16"/>
+      <c r="PAP401" s="16"/>
+      <c r="PAQ401" s="16"/>
+      <c r="PAR401" s="16"/>
+      <c r="PAS401" s="16"/>
+      <c r="PAT401" s="16"/>
+      <c r="PAU401" s="16"/>
+      <c r="PAV401" s="16"/>
+      <c r="PAW401" s="16"/>
+      <c r="PAX401" s="16"/>
+      <c r="PAY401" s="16"/>
+      <c r="PAZ401" s="16"/>
+      <c r="PBA401" s="16"/>
+      <c r="PBB401" s="16"/>
+      <c r="PBC401" s="16"/>
+      <c r="PBD401" s="16"/>
+      <c r="PBE401" s="16"/>
+      <c r="PBF401" s="16"/>
+      <c r="PBG401" s="16"/>
+      <c r="PBH401" s="16"/>
+      <c r="PBI401" s="16"/>
+      <c r="PBJ401" s="16"/>
+      <c r="PBK401" s="16"/>
+      <c r="PBL401" s="16"/>
+      <c r="PBM401" s="16"/>
+      <c r="PBN401" s="16"/>
+      <c r="PBO401" s="16"/>
+      <c r="PBP401" s="16"/>
+      <c r="PBQ401" s="16"/>
+      <c r="PBR401" s="16"/>
+      <c r="PBS401" s="16"/>
+      <c r="PBT401" s="16"/>
+      <c r="PBU401" s="16"/>
+      <c r="PBV401" s="16"/>
+      <c r="PBW401" s="16"/>
+      <c r="PBX401" s="16"/>
+      <c r="PBY401" s="16"/>
+      <c r="PBZ401" s="16"/>
+      <c r="PCA401" s="16"/>
+      <c r="PCB401" s="16"/>
+      <c r="PCC401" s="16"/>
+      <c r="PCD401" s="16"/>
+      <c r="PCE401" s="16"/>
+      <c r="PCF401" s="16"/>
+      <c r="PCG401" s="16"/>
+      <c r="PCH401" s="16"/>
+      <c r="PCI401" s="16"/>
+      <c r="PCJ401" s="16"/>
+      <c r="PCK401" s="16"/>
+      <c r="PCL401" s="16"/>
+      <c r="PCM401" s="16"/>
+      <c r="PCN401" s="16"/>
+      <c r="PCO401" s="16"/>
+      <c r="PCP401" s="16"/>
+      <c r="PCQ401" s="16"/>
+      <c r="PCR401" s="16"/>
+      <c r="PCS401" s="16"/>
+      <c r="PCT401" s="16"/>
+      <c r="PCU401" s="16"/>
+      <c r="PCV401" s="16"/>
+      <c r="PCW401" s="16"/>
+      <c r="PCX401" s="16"/>
+      <c r="PCY401" s="16"/>
+      <c r="PCZ401" s="16"/>
+      <c r="PDA401" s="16"/>
+      <c r="PDB401" s="16"/>
+      <c r="PDC401" s="16"/>
+      <c r="PDD401" s="16"/>
+      <c r="PDE401" s="16"/>
+      <c r="PDF401" s="16"/>
+      <c r="PDG401" s="16"/>
+      <c r="PDH401" s="16"/>
+      <c r="PDI401" s="16"/>
+      <c r="PDJ401" s="16"/>
+      <c r="PDK401" s="16"/>
+      <c r="PDL401" s="16"/>
+      <c r="PDM401" s="16"/>
+      <c r="PDN401" s="16"/>
+      <c r="PDO401" s="16"/>
+      <c r="PDP401" s="16"/>
+      <c r="PDQ401" s="16"/>
+      <c r="PDR401" s="16"/>
+      <c r="PDS401" s="16"/>
+      <c r="PDT401" s="16"/>
+      <c r="PDU401" s="16"/>
+      <c r="PDV401" s="16"/>
+      <c r="PDW401" s="16"/>
+      <c r="PDX401" s="16"/>
+      <c r="PDY401" s="16"/>
+      <c r="PDZ401" s="16"/>
+      <c r="PEA401" s="16"/>
+      <c r="PEB401" s="16"/>
+      <c r="PEC401" s="16"/>
+      <c r="PED401" s="16"/>
+      <c r="PEE401" s="16"/>
+      <c r="PEF401" s="16"/>
+      <c r="PEG401" s="16"/>
+      <c r="PEH401" s="16"/>
+      <c r="PEI401" s="16"/>
+      <c r="PEJ401" s="16"/>
+      <c r="PEK401" s="16"/>
+      <c r="PEL401" s="16"/>
+      <c r="PEM401" s="16"/>
+      <c r="PEN401" s="16"/>
+      <c r="PEO401" s="16"/>
+      <c r="PEP401" s="16"/>
+      <c r="PEQ401" s="16"/>
+      <c r="PER401" s="16"/>
+      <c r="PES401" s="16"/>
+      <c r="PET401" s="16"/>
+      <c r="PEU401" s="16"/>
+      <c r="PEV401" s="16"/>
+      <c r="PEW401" s="16"/>
+      <c r="PEX401" s="16"/>
+      <c r="PEY401" s="16"/>
+      <c r="PEZ401" s="16"/>
+      <c r="PFA401" s="16"/>
+      <c r="PFB401" s="16"/>
+      <c r="PFC401" s="16"/>
+      <c r="PFD401" s="16"/>
+      <c r="PFE401" s="16"/>
+      <c r="PFF401" s="16"/>
+      <c r="PFG401" s="16"/>
+      <c r="PFH401" s="16"/>
+      <c r="PFI401" s="16"/>
+      <c r="PFJ401" s="16"/>
+      <c r="PFK401" s="16"/>
+      <c r="PFL401" s="16"/>
+      <c r="PFM401" s="16"/>
+      <c r="PFN401" s="16"/>
+      <c r="PFO401" s="16"/>
+      <c r="PFP401" s="16"/>
+      <c r="PFQ401" s="16"/>
+      <c r="PFR401" s="16"/>
+      <c r="PFS401" s="16"/>
+      <c r="PFT401" s="16"/>
+      <c r="PFU401" s="16"/>
+      <c r="PFV401" s="16"/>
+      <c r="PFW401" s="16"/>
+      <c r="PFX401" s="16"/>
+      <c r="PFY401" s="16"/>
+      <c r="PFZ401" s="16"/>
+      <c r="PGA401" s="16"/>
+      <c r="PGB401" s="16"/>
+      <c r="PGC401" s="16"/>
+      <c r="PGD401" s="16"/>
+      <c r="PGE401" s="16"/>
+      <c r="PGF401" s="16"/>
+      <c r="PGG401" s="16"/>
+      <c r="PGH401" s="16"/>
+      <c r="PGI401" s="16"/>
+      <c r="PGJ401" s="16"/>
+      <c r="PGK401" s="16"/>
+      <c r="PGL401" s="16"/>
+      <c r="PGM401" s="16"/>
+      <c r="PGN401" s="16"/>
+      <c r="PGO401" s="16"/>
+      <c r="PGP401" s="16"/>
+      <c r="PGQ401" s="16"/>
+      <c r="PGR401" s="16"/>
+      <c r="PGS401" s="16"/>
+      <c r="PGT401" s="16"/>
+      <c r="PGU401" s="16"/>
+      <c r="PGV401" s="16"/>
+      <c r="PGW401" s="16"/>
+      <c r="PGX401" s="16"/>
+      <c r="PGY401" s="16"/>
+      <c r="PGZ401" s="16"/>
+      <c r="PHA401" s="16"/>
+      <c r="PHB401" s="16"/>
+      <c r="PHC401" s="16"/>
+      <c r="PHD401" s="16"/>
+      <c r="PHE401" s="16"/>
+      <c r="PHF401" s="16"/>
+      <c r="PHG401" s="16"/>
+      <c r="PHH401" s="16"/>
+      <c r="PHI401" s="16"/>
+      <c r="PHJ401" s="16"/>
+      <c r="PHK401" s="16"/>
+      <c r="PHL401" s="16"/>
+      <c r="PHM401" s="16"/>
+      <c r="PHN401" s="16"/>
+      <c r="PHO401" s="16"/>
+      <c r="PHP401" s="16"/>
+      <c r="PHQ401" s="16"/>
+      <c r="PHR401" s="16"/>
+      <c r="PHS401" s="16"/>
+      <c r="PHT401" s="16"/>
+      <c r="PHU401" s="16"/>
+      <c r="PHV401" s="16"/>
+      <c r="PHW401" s="16"/>
+      <c r="PHX401" s="16"/>
+      <c r="PHY401" s="16"/>
+      <c r="PHZ401" s="16"/>
+      <c r="PIA401" s="16"/>
+      <c r="PIB401" s="16"/>
+      <c r="PIC401" s="16"/>
+      <c r="PID401" s="16"/>
+      <c r="PIE401" s="16"/>
+      <c r="PIF401" s="16"/>
+      <c r="PIG401" s="16"/>
+      <c r="PIH401" s="16"/>
+      <c r="PII401" s="16"/>
+      <c r="PIJ401" s="16"/>
+      <c r="PIK401" s="16"/>
+      <c r="PIL401" s="16"/>
+      <c r="PIM401" s="16"/>
+      <c r="PIN401" s="16"/>
+      <c r="PIO401" s="16"/>
+      <c r="PIP401" s="16"/>
+      <c r="PIQ401" s="16"/>
+      <c r="PIR401" s="16"/>
+      <c r="PIS401" s="16"/>
+      <c r="PIT401" s="16"/>
+      <c r="PIU401" s="16"/>
+      <c r="PIV401" s="16"/>
+      <c r="PIW401" s="16"/>
+      <c r="PIX401" s="16"/>
+      <c r="PIY401" s="16"/>
+      <c r="PIZ401" s="16"/>
+      <c r="PJA401" s="16"/>
+      <c r="PJB401" s="16"/>
+      <c r="PJC401" s="16"/>
+      <c r="PJD401" s="16"/>
+      <c r="PJE401" s="16"/>
+      <c r="PJF401" s="16"/>
+      <c r="PJG401" s="16"/>
+      <c r="PJH401" s="16"/>
+      <c r="PJI401" s="16"/>
+      <c r="PJJ401" s="16"/>
+      <c r="PJK401" s="16"/>
+      <c r="PJL401" s="16"/>
+      <c r="PJM401" s="16"/>
+      <c r="PJN401" s="16"/>
+      <c r="PJO401" s="16"/>
+      <c r="PJP401" s="16"/>
+      <c r="PJQ401" s="16"/>
+      <c r="PJR401" s="16"/>
+      <c r="PJS401" s="16"/>
+      <c r="PJT401" s="16"/>
+      <c r="PJU401" s="16"/>
+      <c r="PJV401" s="16"/>
+      <c r="PJW401" s="16"/>
+      <c r="PJX401" s="16"/>
+      <c r="PJY401" s="16"/>
+      <c r="PJZ401" s="16"/>
+      <c r="PKA401" s="16"/>
+      <c r="PKB401" s="16"/>
+      <c r="PKC401" s="16"/>
+      <c r="PKD401" s="16"/>
+      <c r="PKE401" s="16"/>
+      <c r="PKF401" s="16"/>
+      <c r="PKG401" s="16"/>
+      <c r="PKH401" s="16"/>
+      <c r="PKI401" s="16"/>
+      <c r="PKJ401" s="16"/>
+      <c r="PKK401" s="16"/>
+      <c r="PKL401" s="16"/>
+      <c r="PKM401" s="16"/>
+      <c r="PKN401" s="16"/>
+      <c r="PKO401" s="16"/>
+      <c r="PKP401" s="16"/>
+      <c r="PKQ401" s="16"/>
+      <c r="PKR401" s="16"/>
+      <c r="PKS401" s="16"/>
+      <c r="PKT401" s="16"/>
+      <c r="PKU401" s="16"/>
+      <c r="PKV401" s="16"/>
+      <c r="PKW401" s="16"/>
+      <c r="PKX401" s="16"/>
+      <c r="PKY401" s="16"/>
+      <c r="PKZ401" s="16"/>
+      <c r="PLA401" s="16"/>
+      <c r="PLB401" s="16"/>
+      <c r="PLC401" s="16"/>
+      <c r="PLD401" s="16"/>
+      <c r="PLE401" s="16"/>
+      <c r="PLF401" s="16"/>
+      <c r="PLG401" s="16"/>
+      <c r="PLH401" s="16"/>
+      <c r="PLI401" s="16"/>
+      <c r="PLJ401" s="16"/>
+      <c r="PLK401" s="16"/>
+      <c r="PLL401" s="16"/>
+      <c r="PLM401" s="16"/>
+      <c r="PLN401" s="16"/>
+      <c r="PLO401" s="16"/>
+      <c r="PLP401" s="16"/>
+      <c r="PLQ401" s="16"/>
+      <c r="PLR401" s="16"/>
+      <c r="PLS401" s="16"/>
+      <c r="PLT401" s="16"/>
+      <c r="PLU401" s="16"/>
+      <c r="PLV401" s="16"/>
+      <c r="PLW401" s="16"/>
+      <c r="PLX401" s="16"/>
+      <c r="PLY401" s="16"/>
+      <c r="PLZ401" s="16"/>
+      <c r="PMA401" s="16"/>
+      <c r="PMB401" s="16"/>
+      <c r="PMC401" s="16"/>
+      <c r="PMD401" s="16"/>
+      <c r="PME401" s="16"/>
+      <c r="PMF401" s="16"/>
+      <c r="PMG401" s="16"/>
+      <c r="PMH401" s="16"/>
+      <c r="PMI401" s="16"/>
+      <c r="PMJ401" s="16"/>
+      <c r="PMK401" s="16"/>
+      <c r="PML401" s="16"/>
+      <c r="PMM401" s="16"/>
+      <c r="PMN401" s="16"/>
+      <c r="PMO401" s="16"/>
+      <c r="PMP401" s="16"/>
+      <c r="PMQ401" s="16"/>
+      <c r="PMR401" s="16"/>
+      <c r="PMS401" s="16"/>
+      <c r="PMT401" s="16"/>
+      <c r="PMU401" s="16"/>
+      <c r="PMV401" s="16"/>
+      <c r="PMW401" s="16"/>
+      <c r="PMX401" s="16"/>
+      <c r="PMY401" s="16"/>
+      <c r="PMZ401" s="16"/>
+      <c r="PNA401" s="16"/>
+      <c r="PNB401" s="16"/>
+      <c r="PNC401" s="16"/>
+      <c r="PND401" s="16"/>
+      <c r="PNE401" s="16"/>
+      <c r="PNF401" s="16"/>
+      <c r="PNG401" s="16"/>
+      <c r="PNH401" s="16"/>
+      <c r="PNI401" s="16"/>
+      <c r="PNJ401" s="16"/>
+      <c r="PNK401" s="16"/>
+      <c r="PNL401" s="16"/>
+      <c r="PNM401" s="16"/>
+      <c r="PNN401" s="16"/>
+      <c r="PNO401" s="16"/>
+      <c r="PNP401" s="16"/>
+      <c r="PNQ401" s="16"/>
+      <c r="PNR401" s="16"/>
+      <c r="PNS401" s="16"/>
+      <c r="PNT401" s="16"/>
+      <c r="PNU401" s="16"/>
+      <c r="PNV401" s="16"/>
+      <c r="PNW401" s="16"/>
+      <c r="PNX401" s="16"/>
+      <c r="PNY401" s="16"/>
+      <c r="PNZ401" s="16"/>
+      <c r="POA401" s="16"/>
+      <c r="POB401" s="16"/>
+      <c r="POC401" s="16"/>
+      <c r="POD401" s="16"/>
+      <c r="POE401" s="16"/>
+      <c r="POF401" s="16"/>
+      <c r="POG401" s="16"/>
+      <c r="POH401" s="16"/>
+      <c r="POI401" s="16"/>
+      <c r="POJ401" s="16"/>
+      <c r="POK401" s="16"/>
+      <c r="POL401" s="16"/>
+      <c r="POM401" s="16"/>
+      <c r="PON401" s="16"/>
+      <c r="POO401" s="16"/>
+      <c r="POP401" s="16"/>
+      <c r="POQ401" s="16"/>
+      <c r="POR401" s="16"/>
+      <c r="POS401" s="16"/>
+      <c r="POT401" s="16"/>
+      <c r="POU401" s="16"/>
+      <c r="POV401" s="16"/>
+      <c r="POW401" s="16"/>
+      <c r="POX401" s="16"/>
+      <c r="POY401" s="16"/>
+      <c r="POZ401" s="16"/>
+      <c r="PPA401" s="16"/>
+      <c r="PPB401" s="16"/>
+      <c r="PPC401" s="16"/>
+      <c r="PPD401" s="16"/>
+      <c r="PPE401" s="16"/>
+      <c r="PPF401" s="16"/>
+      <c r="PPG401" s="16"/>
+      <c r="PPH401" s="16"/>
+      <c r="PPI401" s="16"/>
+      <c r="PPJ401" s="16"/>
+      <c r="PPK401" s="16"/>
+      <c r="PPL401" s="16"/>
+      <c r="PPM401" s="16"/>
+      <c r="PPN401" s="16"/>
+      <c r="PPO401" s="16"/>
+      <c r="PPP401" s="16"/>
+      <c r="PPQ401" s="16"/>
+      <c r="PPR401" s="16"/>
+      <c r="PPS401" s="16"/>
+      <c r="PPT401" s="16"/>
+      <c r="PPU401" s="16"/>
+      <c r="PPV401" s="16"/>
+      <c r="PPW401" s="16"/>
+      <c r="PPX401" s="16"/>
+      <c r="PPY401" s="16"/>
+      <c r="PPZ401" s="16"/>
+      <c r="PQA401" s="16"/>
+      <c r="PQB401" s="16"/>
+      <c r="PQC401" s="16"/>
+      <c r="PQD401" s="16"/>
+      <c r="PQE401" s="16"/>
+      <c r="PQF401" s="16"/>
+      <c r="PQG401" s="16"/>
+      <c r="PQH401" s="16"/>
+      <c r="PQI401" s="16"/>
+      <c r="PQJ401" s="16"/>
+      <c r="PQK401" s="16"/>
+      <c r="PQL401" s="16"/>
+      <c r="PQM401" s="16"/>
+      <c r="PQN401" s="16"/>
+      <c r="PQO401" s="16"/>
+      <c r="PQP401" s="16"/>
+      <c r="PQQ401" s="16"/>
+      <c r="PQR401" s="16"/>
+      <c r="PQS401" s="16"/>
+      <c r="PQT401" s="16"/>
+      <c r="PQU401" s="16"/>
+      <c r="PQV401" s="16"/>
+      <c r="PQW401" s="16"/>
+      <c r="PQX401" s="16"/>
+      <c r="PQY401" s="16"/>
+      <c r="PQZ401" s="16"/>
+      <c r="PRA401" s="16"/>
+      <c r="PRB401" s="16"/>
+      <c r="PRC401" s="16"/>
+      <c r="PRD401" s="16"/>
+      <c r="PRE401" s="16"/>
+      <c r="PRF401" s="16"/>
+      <c r="PRG401" s="16"/>
+      <c r="PRH401" s="16"/>
+      <c r="PRI401" s="16"/>
+      <c r="PRJ401" s="16"/>
+      <c r="PRK401" s="16"/>
+      <c r="PRL401" s="16"/>
+      <c r="PRM401" s="16"/>
+      <c r="PRN401" s="16"/>
+      <c r="PRO401" s="16"/>
+      <c r="PRP401" s="16"/>
+      <c r="PRQ401" s="16"/>
+      <c r="PRR401" s="16"/>
+      <c r="PRS401" s="16"/>
+      <c r="PRT401" s="16"/>
+      <c r="PRU401" s="16"/>
+      <c r="PRV401" s="16"/>
+      <c r="PRW401" s="16"/>
+      <c r="PRX401" s="16"/>
+      <c r="PRY401" s="16"/>
+      <c r="PRZ401" s="16"/>
+      <c r="PSA401" s="16"/>
+      <c r="PSB401" s="16"/>
+      <c r="PSC401" s="16"/>
+      <c r="PSD401" s="16"/>
+      <c r="PSE401" s="16"/>
+      <c r="PSF401" s="16"/>
+      <c r="PSG401" s="16"/>
+      <c r="PSH401" s="16"/>
+      <c r="PSI401" s="16"/>
+      <c r="PSJ401" s="16"/>
+      <c r="PSK401" s="16"/>
+      <c r="PSL401" s="16"/>
+      <c r="PSM401" s="16"/>
+      <c r="PSN401" s="16"/>
+      <c r="PSO401" s="16"/>
+      <c r="PSP401" s="16"/>
+      <c r="PSQ401" s="16"/>
+      <c r="PSR401" s="16"/>
+      <c r="PSS401" s="16"/>
+      <c r="PST401" s="16"/>
+      <c r="PSU401" s="16"/>
+      <c r="PSV401" s="16"/>
+      <c r="PSW401" s="16"/>
+      <c r="PSX401" s="16"/>
+      <c r="PSY401" s="16"/>
+      <c r="PSZ401" s="16"/>
+      <c r="PTA401" s="16"/>
+      <c r="PTB401" s="16"/>
+      <c r="PTC401" s="16"/>
+      <c r="PTD401" s="16"/>
+      <c r="PTE401" s="16"/>
+      <c r="PTF401" s="16"/>
+      <c r="PTG401" s="16"/>
+      <c r="PTH401" s="16"/>
+      <c r="PTI401" s="16"/>
+      <c r="PTJ401" s="16"/>
+      <c r="PTK401" s="16"/>
+      <c r="PTL401" s="16"/>
+      <c r="PTM401" s="16"/>
+      <c r="PTN401" s="16"/>
+      <c r="PTO401" s="16"/>
+      <c r="PTP401" s="16"/>
+      <c r="PTQ401" s="16"/>
+      <c r="PTR401" s="16"/>
+      <c r="PTS401" s="16"/>
+      <c r="PTT401" s="16"/>
+      <c r="PTU401" s="16"/>
+      <c r="PTV401" s="16"/>
+      <c r="PTW401" s="16"/>
+      <c r="PTX401" s="16"/>
+      <c r="PTY401" s="16"/>
+      <c r="PTZ401" s="16"/>
+      <c r="PUA401" s="16"/>
+      <c r="PUB401" s="16"/>
+      <c r="PUC401" s="16"/>
+      <c r="PUD401" s="16"/>
+      <c r="PUE401" s="16"/>
+      <c r="PUF401" s="16"/>
+      <c r="PUG401" s="16"/>
+      <c r="PUH401" s="16"/>
+      <c r="PUI401" s="16"/>
+      <c r="PUJ401" s="16"/>
+      <c r="PUK401" s="16"/>
+      <c r="PUL401" s="16"/>
+      <c r="PUM401" s="16"/>
+      <c r="PUN401" s="16"/>
+      <c r="PUO401" s="16"/>
+      <c r="PUP401" s="16"/>
+      <c r="PUQ401" s="16"/>
+      <c r="PUR401" s="16"/>
+      <c r="PUS401" s="16"/>
+      <c r="PUT401" s="16"/>
+      <c r="PUU401" s="16"/>
+      <c r="PUV401" s="16"/>
+      <c r="PUW401" s="16"/>
+      <c r="PUX401" s="16"/>
+      <c r="PUY401" s="16"/>
+      <c r="PUZ401" s="16"/>
+      <c r="PVA401" s="16"/>
+      <c r="PVB401" s="16"/>
+      <c r="PVC401" s="16"/>
+      <c r="PVD401" s="16"/>
+      <c r="PVE401" s="16"/>
+      <c r="PVF401" s="16"/>
+      <c r="PVG401" s="16"/>
+      <c r="PVH401" s="16"/>
+      <c r="PVI401" s="16"/>
+      <c r="PVJ401" s="16"/>
+      <c r="PVK401" s="16"/>
+      <c r="PVL401" s="16"/>
+      <c r="PVM401" s="16"/>
+      <c r="PVN401" s="16"/>
+      <c r="PVO401" s="16"/>
+      <c r="PVP401" s="16"/>
+      <c r="PVQ401" s="16"/>
+      <c r="PVR401" s="16"/>
+      <c r="PVS401" s="16"/>
+      <c r="PVT401" s="16"/>
+      <c r="PVU401" s="16"/>
+      <c r="PVV401" s="16"/>
+      <c r="PVW401" s="16"/>
+      <c r="PVX401" s="16"/>
+      <c r="PVY401" s="16"/>
+      <c r="PVZ401" s="16"/>
+      <c r="PWA401" s="16"/>
+      <c r="PWB401" s="16"/>
+      <c r="PWC401" s="16"/>
+      <c r="PWD401" s="16"/>
+      <c r="PWE401" s="16"/>
+      <c r="PWF401" s="16"/>
+      <c r="PWG401" s="16"/>
+      <c r="PWH401" s="16"/>
+      <c r="PWI401" s="16"/>
+      <c r="PWJ401" s="16"/>
+      <c r="PWK401" s="16"/>
+      <c r="PWL401" s="16"/>
+      <c r="PWM401" s="16"/>
+      <c r="PWN401" s="16"/>
+      <c r="PWO401" s="16"/>
+      <c r="PWP401" s="16"/>
+      <c r="PWQ401" s="16"/>
+      <c r="PWR401" s="16"/>
+      <c r="PWS401" s="16"/>
+      <c r="PWT401" s="16"/>
+      <c r="PWU401" s="16"/>
+      <c r="PWV401" s="16"/>
+      <c r="PWW401" s="16"/>
+      <c r="PWX401" s="16"/>
+      <c r="PWY401" s="16"/>
+      <c r="PWZ401" s="16"/>
+      <c r="PXA401" s="16"/>
+      <c r="PXB401" s="16"/>
+      <c r="PXC401" s="16"/>
+      <c r="PXD401" s="16"/>
+      <c r="PXE401" s="16"/>
+      <c r="PXF401" s="16"/>
+      <c r="PXG401" s="16"/>
+      <c r="PXH401" s="16"/>
+      <c r="PXI401" s="16"/>
+      <c r="PXJ401" s="16"/>
+      <c r="PXK401" s="16"/>
+      <c r="PXL401" s="16"/>
+      <c r="PXM401" s="16"/>
+      <c r="PXN401" s="16"/>
+      <c r="PXO401" s="16"/>
+      <c r="PXP401" s="16"/>
+      <c r="PXQ401" s="16"/>
+      <c r="PXR401" s="16"/>
+      <c r="PXS401" s="16"/>
+      <c r="PXT401" s="16"/>
+      <c r="PXU401" s="16"/>
+      <c r="PXV401" s="16"/>
+      <c r="PXW401" s="16"/>
+      <c r="PXX401" s="16"/>
+      <c r="PXY401" s="16"/>
+      <c r="PXZ401" s="16"/>
+      <c r="PYA401" s="16"/>
+      <c r="PYB401" s="16"/>
+      <c r="PYC401" s="16"/>
+      <c r="PYD401" s="16"/>
+      <c r="PYE401" s="16"/>
+      <c r="PYF401" s="16"/>
+      <c r="PYG401" s="16"/>
+      <c r="PYH401" s="16"/>
+      <c r="PYI401" s="16"/>
+      <c r="PYJ401" s="16"/>
+      <c r="PYK401" s="16"/>
+      <c r="PYL401" s="16"/>
+      <c r="PYM401" s="16"/>
+      <c r="PYN401" s="16"/>
+      <c r="PYO401" s="16"/>
+      <c r="PYP401" s="16"/>
+      <c r="PYQ401" s="16"/>
+      <c r="PYR401" s="16"/>
+      <c r="PYS401" s="16"/>
+      <c r="PYT401" s="16"/>
+      <c r="PYU401" s="16"/>
+      <c r="PYV401" s="16"/>
+      <c r="PYW401" s="16"/>
+      <c r="PYX401" s="16"/>
+      <c r="PYY401" s="16"/>
+      <c r="PYZ401" s="16"/>
+      <c r="PZA401" s="16"/>
+      <c r="PZB401" s="16"/>
+      <c r="PZC401" s="16"/>
+      <c r="PZD401" s="16"/>
+      <c r="PZE401" s="16"/>
+      <c r="PZF401" s="16"/>
+      <c r="PZG401" s="16"/>
+      <c r="PZH401" s="16"/>
+      <c r="PZI401" s="16"/>
+      <c r="PZJ401" s="16"/>
+      <c r="PZK401" s="16"/>
+      <c r="PZL401" s="16"/>
+      <c r="PZM401" s="16"/>
+      <c r="PZN401" s="16"/>
+      <c r="PZO401" s="16"/>
+      <c r="PZP401" s="16"/>
+      <c r="PZQ401" s="16"/>
+      <c r="PZR401" s="16"/>
+      <c r="PZS401" s="16"/>
+      <c r="PZT401" s="16"/>
+      <c r="PZU401" s="16"/>
+      <c r="PZV401" s="16"/>
+      <c r="PZW401" s="16"/>
+      <c r="PZX401" s="16"/>
+      <c r="PZY401" s="16"/>
+      <c r="PZZ401" s="16"/>
+      <c r="QAA401" s="16"/>
+      <c r="QAB401" s="16"/>
+      <c r="QAC401" s="16"/>
+      <c r="QAD401" s="16"/>
+      <c r="QAE401" s="16"/>
+      <c r="QAF401" s="16"/>
+      <c r="QAG401" s="16"/>
+      <c r="QAH401" s="16"/>
+      <c r="QAI401" s="16"/>
+      <c r="QAJ401" s="16"/>
+      <c r="QAK401" s="16"/>
+      <c r="QAL401" s="16"/>
+      <c r="QAM401" s="16"/>
+      <c r="QAN401" s="16"/>
+      <c r="QAO401" s="16"/>
+      <c r="QAP401" s="16"/>
+      <c r="QAQ401" s="16"/>
+      <c r="QAR401" s="16"/>
+      <c r="QAS401" s="16"/>
+      <c r="QAT401" s="16"/>
+      <c r="QAU401" s="16"/>
+      <c r="QAV401" s="16"/>
+      <c r="QAW401" s="16"/>
+      <c r="QAX401" s="16"/>
+      <c r="QAY401" s="16"/>
+      <c r="QAZ401" s="16"/>
+      <c r="QBA401" s="16"/>
+      <c r="QBB401" s="16"/>
+      <c r="QBC401" s="16"/>
+      <c r="QBD401" s="16"/>
+      <c r="QBE401" s="16"/>
+      <c r="QBF401" s="16"/>
+      <c r="QBG401" s="16"/>
+      <c r="QBH401" s="16"/>
+      <c r="QBI401" s="16"/>
+      <c r="QBJ401" s="16"/>
+      <c r="QBK401" s="16"/>
+      <c r="QBL401" s="16"/>
+      <c r="QBM401" s="16"/>
+      <c r="QBN401" s="16"/>
+      <c r="QBO401" s="16"/>
+      <c r="QBP401" s="16"/>
+      <c r="QBQ401" s="16"/>
+      <c r="QBR401" s="16"/>
+      <c r="QBS401" s="16"/>
+      <c r="QBT401" s="16"/>
+      <c r="QBU401" s="16"/>
+      <c r="QBV401" s="16"/>
+      <c r="QBW401" s="16"/>
+      <c r="QBX401" s="16"/>
+      <c r="QBY401" s="16"/>
+      <c r="QBZ401" s="16"/>
+      <c r="QCA401" s="16"/>
+      <c r="QCB401" s="16"/>
+      <c r="QCC401" s="16"/>
+      <c r="QCD401" s="16"/>
+      <c r="QCE401" s="16"/>
+      <c r="QCF401" s="16"/>
+      <c r="QCG401" s="16"/>
+      <c r="QCH401" s="16"/>
+      <c r="QCI401" s="16"/>
+      <c r="QCJ401" s="16"/>
+      <c r="QCK401" s="16"/>
+      <c r="QCL401" s="16"/>
+      <c r="QCM401" s="16"/>
+      <c r="QCN401" s="16"/>
+      <c r="QCO401" s="16"/>
+      <c r="QCP401" s="16"/>
+      <c r="QCQ401" s="16"/>
+      <c r="QCR401" s="16"/>
+      <c r="QCS401" s="16"/>
+      <c r="QCT401" s="16"/>
+      <c r="QCU401" s="16"/>
+      <c r="QCV401" s="16"/>
+      <c r="QCW401" s="16"/>
+      <c r="QCX401" s="16"/>
+      <c r="QCY401" s="16"/>
+      <c r="QCZ401" s="16"/>
+      <c r="QDA401" s="16"/>
+      <c r="QDB401" s="16"/>
+      <c r="QDC401" s="16"/>
+      <c r="QDD401" s="16"/>
+      <c r="QDE401" s="16"/>
+      <c r="QDF401" s="16"/>
+      <c r="QDG401" s="16"/>
+      <c r="QDH401" s="16"/>
+      <c r="QDI401" s="16"/>
+      <c r="QDJ401" s="16"/>
+      <c r="QDK401" s="16"/>
+      <c r="QDL401" s="16"/>
+      <c r="QDM401" s="16"/>
+      <c r="QDN401" s="16"/>
+      <c r="QDO401" s="16"/>
+      <c r="QDP401" s="16"/>
+      <c r="QDQ401" s="16"/>
+      <c r="QDR401" s="16"/>
+      <c r="QDS401" s="16"/>
+      <c r="QDT401" s="16"/>
+      <c r="QDU401" s="16"/>
+      <c r="QDV401" s="16"/>
+      <c r="QDW401" s="16"/>
+      <c r="QDX401" s="16"/>
+      <c r="QDY401" s="16"/>
+      <c r="QDZ401" s="16"/>
+      <c r="QEA401" s="16"/>
+      <c r="QEB401" s="16"/>
+      <c r="QEC401" s="16"/>
+      <c r="QED401" s="16"/>
+      <c r="QEE401" s="16"/>
+      <c r="QEF401" s="16"/>
+      <c r="QEG401" s="16"/>
+      <c r="QEH401" s="16"/>
+      <c r="QEI401" s="16"/>
+      <c r="QEJ401" s="16"/>
+      <c r="QEK401" s="16"/>
+      <c r="QEL401" s="16"/>
+      <c r="QEM401" s="16"/>
+      <c r="QEN401" s="16"/>
+      <c r="QEO401" s="16"/>
+      <c r="QEP401" s="16"/>
+      <c r="QEQ401" s="16"/>
+      <c r="QER401" s="16"/>
+      <c r="QES401" s="16"/>
+      <c r="QET401" s="16"/>
+      <c r="QEU401" s="16"/>
+      <c r="QEV401" s="16"/>
+      <c r="QEW401" s="16"/>
+      <c r="QEX401" s="16"/>
+      <c r="QEY401" s="16"/>
+      <c r="QEZ401" s="16"/>
+      <c r="QFA401" s="16"/>
+      <c r="QFB401" s="16"/>
+      <c r="QFC401" s="16"/>
+      <c r="QFD401" s="16"/>
+      <c r="QFE401" s="16"/>
+      <c r="QFF401" s="16"/>
+      <c r="QFG401" s="16"/>
+      <c r="QFH401" s="16"/>
+      <c r="QFI401" s="16"/>
+      <c r="QFJ401" s="16"/>
+      <c r="QFK401" s="16"/>
+      <c r="QFL401" s="16"/>
+      <c r="QFM401" s="16"/>
+      <c r="QFN401" s="16"/>
+      <c r="QFO401" s="16"/>
+      <c r="QFP401" s="16"/>
+      <c r="QFQ401" s="16"/>
+      <c r="QFR401" s="16"/>
+      <c r="QFS401" s="16"/>
+      <c r="QFT401" s="16"/>
+      <c r="QFU401" s="16"/>
+      <c r="QFV401" s="16"/>
+      <c r="QFW401" s="16"/>
+      <c r="QFX401" s="16"/>
+      <c r="QFY401" s="16"/>
+      <c r="QFZ401" s="16"/>
+      <c r="QGA401" s="16"/>
+      <c r="QGB401" s="16"/>
+      <c r="QGC401" s="16"/>
+      <c r="QGD401" s="16"/>
+      <c r="QGE401" s="16"/>
+      <c r="QGF401" s="16"/>
+      <c r="QGG401" s="16"/>
+      <c r="QGH401" s="16"/>
+      <c r="QGI401" s="16"/>
+      <c r="QGJ401" s="16"/>
+      <c r="QGK401" s="16"/>
+      <c r="QGL401" s="16"/>
+      <c r="QGM401" s="16"/>
+      <c r="QGN401" s="16"/>
+      <c r="QGO401" s="16"/>
+      <c r="QGP401" s="16"/>
+      <c r="QGQ401" s="16"/>
+      <c r="QGR401" s="16"/>
+      <c r="QGS401" s="16"/>
+      <c r="QGT401" s="16"/>
+      <c r="QGU401" s="16"/>
+      <c r="QGV401" s="16"/>
+      <c r="QGW401" s="16"/>
+      <c r="QGX401" s="16"/>
+      <c r="QGY401" s="16"/>
+      <c r="QGZ401" s="16"/>
+      <c r="QHA401" s="16"/>
+      <c r="QHB401" s="16"/>
+      <c r="QHC401" s="16"/>
+      <c r="QHD401" s="16"/>
+      <c r="QHE401" s="16"/>
+      <c r="QHF401" s="16"/>
+      <c r="QHG401" s="16"/>
+      <c r="QHH401" s="16"/>
+      <c r="QHI401" s="16"/>
+      <c r="QHJ401" s="16"/>
+      <c r="QHK401" s="16"/>
+      <c r="QHL401" s="16"/>
+      <c r="QHM401" s="16"/>
+      <c r="QHN401" s="16"/>
+      <c r="QHO401" s="16"/>
+      <c r="QHP401" s="16"/>
+      <c r="QHQ401" s="16"/>
+      <c r="QHR401" s="16"/>
+      <c r="QHS401" s="16"/>
+      <c r="QHT401" s="16"/>
+      <c r="QHU401" s="16"/>
+      <c r="QHV401" s="16"/>
+      <c r="QHW401" s="16"/>
+      <c r="QHX401" s="16"/>
+      <c r="QHY401" s="16"/>
+      <c r="QHZ401" s="16"/>
+      <c r="QIA401" s="16"/>
+      <c r="QIB401" s="16"/>
+      <c r="QIC401" s="16"/>
+      <c r="QID401" s="16"/>
+      <c r="QIE401" s="16"/>
+      <c r="QIF401" s="16"/>
+      <c r="QIG401" s="16"/>
+      <c r="QIH401" s="16"/>
+      <c r="QII401" s="16"/>
+      <c r="QIJ401" s="16"/>
+      <c r="QIK401" s="16"/>
+      <c r="QIL401" s="16"/>
+      <c r="QIM401" s="16"/>
+      <c r="QIN401" s="16"/>
+      <c r="QIO401" s="16"/>
+      <c r="QIP401" s="16"/>
+      <c r="QIQ401" s="16"/>
+      <c r="QIR401" s="16"/>
+      <c r="QIS401" s="16"/>
+      <c r="QIT401" s="16"/>
+      <c r="QIU401" s="16"/>
+      <c r="QIV401" s="16"/>
+      <c r="QIW401" s="16"/>
+      <c r="QIX401" s="16"/>
+      <c r="QIY401" s="16"/>
+      <c r="QIZ401" s="16"/>
+      <c r="QJA401" s="16"/>
+      <c r="QJB401" s="16"/>
+      <c r="QJC401" s="16"/>
+      <c r="QJD401" s="16"/>
+      <c r="QJE401" s="16"/>
+      <c r="QJF401" s="16"/>
+      <c r="QJG401" s="16"/>
+      <c r="QJH401" s="16"/>
+      <c r="QJI401" s="16"/>
+      <c r="QJJ401" s="16"/>
+      <c r="QJK401" s="16"/>
+      <c r="QJL401" s="16"/>
+      <c r="QJM401" s="16"/>
+      <c r="QJN401" s="16"/>
+      <c r="QJO401" s="16"/>
+      <c r="QJP401" s="16"/>
+      <c r="QJQ401" s="16"/>
+      <c r="QJR401" s="16"/>
+      <c r="QJS401" s="16"/>
+      <c r="QJT401" s="16"/>
+      <c r="QJU401" s="16"/>
+      <c r="QJV401" s="16"/>
+      <c r="QJW401" s="16"/>
+      <c r="QJX401" s="16"/>
+      <c r="QJY401" s="16"/>
+      <c r="QJZ401" s="16"/>
+      <c r="QKA401" s="16"/>
+      <c r="QKB401" s="16"/>
+      <c r="QKC401" s="16"/>
+      <c r="QKD401" s="16"/>
+      <c r="QKE401" s="16"/>
+      <c r="QKF401" s="16"/>
+      <c r="QKG401" s="16"/>
+      <c r="QKH401" s="16"/>
+      <c r="QKI401" s="16"/>
+      <c r="QKJ401" s="16"/>
+      <c r="QKK401" s="16"/>
+      <c r="QKL401" s="16"/>
+      <c r="QKM401" s="16"/>
+      <c r="QKN401" s="16"/>
+      <c r="QKO401" s="16"/>
+      <c r="QKP401" s="16"/>
+      <c r="QKQ401" s="16"/>
+      <c r="QKR401" s="16"/>
+      <c r="QKS401" s="16"/>
+      <c r="QKT401" s="16"/>
+      <c r="QKU401" s="16"/>
+      <c r="QKV401" s="16"/>
+      <c r="QKW401" s="16"/>
+      <c r="QKX401" s="16"/>
+      <c r="QKY401" s="16"/>
+      <c r="QKZ401" s="16"/>
+      <c r="QLA401" s="16"/>
+      <c r="QLB401" s="16"/>
+      <c r="QLC401" s="16"/>
+      <c r="QLD401" s="16"/>
+      <c r="QLE401" s="16"/>
+      <c r="QLF401" s="16"/>
+      <c r="QLG401" s="16"/>
+      <c r="QLH401" s="16"/>
+      <c r="QLI401" s="16"/>
+      <c r="QLJ401" s="16"/>
+      <c r="QLK401" s="16"/>
+      <c r="QLL401" s="16"/>
+      <c r="QLM401" s="16"/>
+      <c r="QLN401" s="16"/>
+      <c r="QLO401" s="16"/>
+      <c r="QLP401" s="16"/>
+      <c r="QLQ401" s="16"/>
+      <c r="QLR401" s="16"/>
+      <c r="QLS401" s="16"/>
+      <c r="QLT401" s="16"/>
+      <c r="QLU401" s="16"/>
+      <c r="QLV401" s="16"/>
+      <c r="QLW401" s="16"/>
+      <c r="QLX401" s="16"/>
+      <c r="QLY401" s="16"/>
+      <c r="QLZ401" s="16"/>
+      <c r="QMA401" s="16"/>
+      <c r="QMB401" s="16"/>
+      <c r="QMC401" s="16"/>
+      <c r="QMD401" s="16"/>
+      <c r="QME401" s="16"/>
+      <c r="QMF401" s="16"/>
+      <c r="QMG401" s="16"/>
+      <c r="QMH401" s="16"/>
+      <c r="QMI401" s="16"/>
+      <c r="QMJ401" s="16"/>
+      <c r="QMK401" s="16"/>
+      <c r="QML401" s="16"/>
+      <c r="QMM401" s="16"/>
+      <c r="QMN401" s="16"/>
+      <c r="QMO401" s="16"/>
+      <c r="QMP401" s="16"/>
+      <c r="QMQ401" s="16"/>
+      <c r="QMR401" s="16"/>
+      <c r="QMS401" s="16"/>
+      <c r="QMT401" s="16"/>
+      <c r="QMU401" s="16"/>
+      <c r="QMV401" s="16"/>
+      <c r="QMW401" s="16"/>
+      <c r="QMX401" s="16"/>
+      <c r="QMY401" s="16"/>
+      <c r="QMZ401" s="16"/>
+      <c r="QNA401" s="16"/>
+      <c r="QNB401" s="16"/>
+      <c r="QNC401" s="16"/>
+      <c r="QND401" s="16"/>
+      <c r="QNE401" s="16"/>
+      <c r="QNF401" s="16"/>
+      <c r="QNG401" s="16"/>
+      <c r="QNH401" s="16"/>
+      <c r="QNI401" s="16"/>
+      <c r="QNJ401" s="16"/>
+      <c r="QNK401" s="16"/>
+      <c r="QNL401" s="16"/>
+      <c r="QNM401" s="16"/>
+      <c r="QNN401" s="16"/>
+      <c r="QNO401" s="16"/>
+      <c r="QNP401" s="16"/>
+      <c r="QNQ401" s="16"/>
+      <c r="QNR401" s="16"/>
+      <c r="QNS401" s="16"/>
+      <c r="QNT401" s="16"/>
+      <c r="QNU401" s="16"/>
+      <c r="QNV401" s="16"/>
+      <c r="QNW401" s="16"/>
+      <c r="QNX401" s="16"/>
+      <c r="QNY401" s="16"/>
+      <c r="QNZ401" s="16"/>
+      <c r="QOA401" s="16"/>
+      <c r="QOB401" s="16"/>
+      <c r="QOC401" s="16"/>
+      <c r="QOD401" s="16"/>
+      <c r="QOE401" s="16"/>
+      <c r="QOF401" s="16"/>
+      <c r="QOG401" s="16"/>
+      <c r="QOH401" s="16"/>
+      <c r="QOI401" s="16"/>
+      <c r="QOJ401" s="16"/>
+      <c r="QOK401" s="16"/>
+      <c r="QOL401" s="16"/>
+      <c r="QOM401" s="16"/>
+      <c r="QON401" s="16"/>
+      <c r="QOO401" s="16"/>
+      <c r="QOP401" s="16"/>
+      <c r="QOQ401" s="16"/>
+      <c r="QOR401" s="16"/>
+      <c r="QOS401" s="16"/>
+      <c r="QOT401" s="16"/>
+      <c r="QOU401" s="16"/>
+      <c r="QOV401" s="16"/>
+      <c r="QOW401" s="16"/>
+      <c r="QOX401" s="16"/>
+      <c r="QOY401" s="16"/>
+      <c r="QOZ401" s="16"/>
+      <c r="QPA401" s="16"/>
+      <c r="QPB401" s="16"/>
+      <c r="QPC401" s="16"/>
+      <c r="QPD401" s="16"/>
+      <c r="QPE401" s="16"/>
+      <c r="QPF401" s="16"/>
+      <c r="QPG401" s="16"/>
+      <c r="QPH401" s="16"/>
+      <c r="QPI401" s="16"/>
+      <c r="QPJ401" s="16"/>
+      <c r="QPK401" s="16"/>
+      <c r="QPL401" s="16"/>
+      <c r="QPM401" s="16"/>
+      <c r="QPN401" s="16"/>
+      <c r="QPO401" s="16"/>
+      <c r="QPP401" s="16"/>
+      <c r="QPQ401" s="16"/>
+      <c r="QPR401" s="16"/>
+      <c r="QPS401" s="16"/>
+      <c r="QPT401" s="16"/>
+      <c r="QPU401" s="16"/>
+      <c r="QPV401" s="16"/>
+      <c r="QPW401" s="16"/>
+      <c r="QPX401" s="16"/>
+      <c r="QPY401" s="16"/>
+      <c r="QPZ401" s="16"/>
+      <c r="QQA401" s="16"/>
+      <c r="QQB401" s="16"/>
+      <c r="QQC401" s="16"/>
+      <c r="QQD401" s="16"/>
+      <c r="QQE401" s="16"/>
+      <c r="QQF401" s="16"/>
+      <c r="QQG401" s="16"/>
+      <c r="QQH401" s="16"/>
+      <c r="QQI401" s="16"/>
+      <c r="QQJ401" s="16"/>
+      <c r="QQK401" s="16"/>
+      <c r="QQL401" s="16"/>
+      <c r="QQM401" s="16"/>
+      <c r="QQN401" s="16"/>
+      <c r="QQO401" s="16"/>
+      <c r="QQP401" s="16"/>
+      <c r="QQQ401" s="16"/>
+      <c r="QQR401" s="16"/>
+      <c r="QQS401" s="16"/>
+      <c r="QQT401" s="16"/>
+      <c r="QQU401" s="16"/>
+      <c r="QQV401" s="16"/>
+      <c r="QQW401" s="16"/>
+      <c r="QQX401" s="16"/>
+      <c r="QQY401" s="16"/>
+      <c r="QQZ401" s="16"/>
+      <c r="QRA401" s="16"/>
+      <c r="QRB401" s="16"/>
+      <c r="QRC401" s="16"/>
+      <c r="QRD401" s="16"/>
+      <c r="QRE401" s="16"/>
+      <c r="QRF401" s="16"/>
+      <c r="QRG401" s="16"/>
+      <c r="QRH401" s="16"/>
+      <c r="QRI401" s="16"/>
+      <c r="QRJ401" s="16"/>
+      <c r="QRK401" s="16"/>
+      <c r="QRL401" s="16"/>
+      <c r="QRM401" s="16"/>
+      <c r="QRN401" s="16"/>
+      <c r="QRO401" s="16"/>
+      <c r="QRP401" s="16"/>
+      <c r="QRQ401" s="16"/>
+      <c r="QRR401" s="16"/>
+      <c r="QRS401" s="16"/>
+      <c r="QRT401" s="16"/>
+      <c r="QRU401" s="16"/>
+      <c r="QRV401" s="16"/>
+      <c r="QRW401" s="16"/>
+      <c r="QRX401" s="16"/>
+      <c r="QRY401" s="16"/>
+      <c r="QRZ401" s="16"/>
+      <c r="QSA401" s="16"/>
+      <c r="QSB401" s="16"/>
+      <c r="QSC401" s="16"/>
+      <c r="QSD401" s="16"/>
+      <c r="QSE401" s="16"/>
+      <c r="QSF401" s="16"/>
+      <c r="QSG401" s="16"/>
+      <c r="QSH401" s="16"/>
+      <c r="QSI401" s="16"/>
+      <c r="QSJ401" s="16"/>
+      <c r="QSK401" s="16"/>
+      <c r="QSL401" s="16"/>
+      <c r="QSM401" s="16"/>
+      <c r="QSN401" s="16"/>
+      <c r="QSO401" s="16"/>
+      <c r="QSP401" s="16"/>
+      <c r="QSQ401" s="16"/>
+      <c r="QSR401" s="16"/>
+      <c r="QSS401" s="16"/>
+      <c r="QST401" s="16"/>
+      <c r="QSU401" s="16"/>
+      <c r="QSV401" s="16"/>
+      <c r="QSW401" s="16"/>
+      <c r="QSX401" s="16"/>
+      <c r="QSY401" s="16"/>
+      <c r="QSZ401" s="16"/>
+      <c r="QTA401" s="16"/>
+      <c r="QTB401" s="16"/>
+      <c r="QTC401" s="16"/>
+      <c r="QTD401" s="16"/>
+      <c r="QTE401" s="16"/>
+      <c r="QTF401" s="16"/>
+      <c r="QTG401" s="16"/>
+      <c r="QTH401" s="16"/>
+      <c r="QTI401" s="16"/>
+      <c r="QTJ401" s="16"/>
+      <c r="QTK401" s="16"/>
+      <c r="QTL401" s="16"/>
+      <c r="QTM401" s="16"/>
+      <c r="QTN401" s="16"/>
+      <c r="QTO401" s="16"/>
+      <c r="QTP401" s="16"/>
+      <c r="QTQ401" s="16"/>
+      <c r="QTR401" s="16"/>
+      <c r="QTS401" s="16"/>
+      <c r="QTT401" s="16"/>
+      <c r="QTU401" s="16"/>
+      <c r="QTV401" s="16"/>
+      <c r="QTW401" s="16"/>
+      <c r="QTX401" s="16"/>
+      <c r="QTY401" s="16"/>
+      <c r="QTZ401" s="16"/>
+      <c r="QUA401" s="16"/>
+      <c r="QUB401" s="16"/>
+      <c r="QUC401" s="16"/>
+      <c r="QUD401" s="16"/>
+      <c r="QUE401" s="16"/>
+      <c r="QUF401" s="16"/>
+      <c r="QUG401" s="16"/>
+      <c r="QUH401" s="16"/>
+      <c r="QUI401" s="16"/>
+      <c r="QUJ401" s="16"/>
+      <c r="QUK401" s="16"/>
+      <c r="QUL401" s="16"/>
+      <c r="QUM401" s="16"/>
+      <c r="QUN401" s="16"/>
+      <c r="QUO401" s="16"/>
+      <c r="QUP401" s="16"/>
+      <c r="QUQ401" s="16"/>
+      <c r="QUR401" s="16"/>
+      <c r="QUS401" s="16"/>
+      <c r="QUT401" s="16"/>
+      <c r="QUU401" s="16"/>
+      <c r="QUV401" s="16"/>
+      <c r="QUW401" s="16"/>
+      <c r="QUX401" s="16"/>
+      <c r="QUY401" s="16"/>
+      <c r="QUZ401" s="16"/>
+      <c r="QVA401" s="16"/>
+      <c r="QVB401" s="16"/>
+      <c r="QVC401" s="16"/>
+      <c r="QVD401" s="16"/>
+      <c r="QVE401" s="16"/>
+      <c r="QVF401" s="16"/>
+      <c r="QVG401" s="16"/>
+      <c r="QVH401" s="16"/>
+      <c r="QVI401" s="16"/>
+      <c r="QVJ401" s="16"/>
+      <c r="QVK401" s="16"/>
+      <c r="QVL401" s="16"/>
+      <c r="QVM401" s="16"/>
+      <c r="QVN401" s="16"/>
+      <c r="QVO401" s="16"/>
+      <c r="QVP401" s="16"/>
+      <c r="QVQ401" s="16"/>
+      <c r="QVR401" s="16"/>
+      <c r="QVS401" s="16"/>
+      <c r="QVT401" s="16"/>
+      <c r="QVU401" s="16"/>
+      <c r="QVV401" s="16"/>
+      <c r="QVW401" s="16"/>
+      <c r="QVX401" s="16"/>
+      <c r="QVY401" s="16"/>
+      <c r="QVZ401" s="16"/>
+      <c r="QWA401" s="16"/>
+      <c r="QWB401" s="16"/>
+      <c r="QWC401" s="16"/>
+      <c r="QWD401" s="16"/>
+      <c r="QWE401" s="16"/>
+      <c r="QWF401" s="16"/>
+      <c r="QWG401" s="16"/>
+      <c r="QWH401" s="16"/>
+      <c r="QWI401" s="16"/>
+      <c r="QWJ401" s="16"/>
+      <c r="QWK401" s="16"/>
+      <c r="QWL401" s="16"/>
+      <c r="QWM401" s="16"/>
+      <c r="QWN401" s="16"/>
+      <c r="QWO401" s="16"/>
+      <c r="QWP401" s="16"/>
+      <c r="QWQ401" s="16"/>
+      <c r="QWR401" s="16"/>
+      <c r="QWS401" s="16"/>
+      <c r="QWT401" s="16"/>
+      <c r="QWU401" s="16"/>
+      <c r="QWV401" s="16"/>
+      <c r="QWW401" s="16"/>
+      <c r="QWX401" s="16"/>
+      <c r="QWY401" s="16"/>
+      <c r="QWZ401" s="16"/>
+      <c r="QXA401" s="16"/>
+      <c r="QXB401" s="16"/>
+      <c r="QXC401" s="16"/>
+      <c r="QXD401" s="16"/>
+      <c r="QXE401" s="16"/>
+      <c r="QXF401" s="16"/>
+      <c r="QXG401" s="16"/>
+      <c r="QXH401" s="16"/>
+      <c r="QXI401" s="16"/>
+      <c r="QXJ401" s="16"/>
+      <c r="QXK401" s="16"/>
+      <c r="QXL401" s="16"/>
+      <c r="QXM401" s="16"/>
+      <c r="QXN401" s="16"/>
+      <c r="QXO401" s="16"/>
+      <c r="QXP401" s="16"/>
+      <c r="QXQ401" s="16"/>
+      <c r="QXR401" s="16"/>
+      <c r="QXS401" s="16"/>
+      <c r="QXT401" s="16"/>
+      <c r="QXU401" s="16"/>
+      <c r="QXV401" s="16"/>
+      <c r="QXW401" s="16"/>
+      <c r="QXX401" s="16"/>
+      <c r="QXY401" s="16"/>
+      <c r="QXZ401" s="16"/>
+      <c r="QYA401" s="16"/>
+      <c r="QYB401" s="16"/>
+      <c r="QYC401" s="16"/>
+      <c r="QYD401" s="16"/>
+      <c r="QYE401" s="16"/>
+      <c r="QYF401" s="16"/>
+      <c r="QYG401" s="16"/>
+      <c r="QYH401" s="16"/>
+      <c r="QYI401" s="16"/>
+      <c r="QYJ401" s="16"/>
+      <c r="QYK401" s="16"/>
+      <c r="QYL401" s="16"/>
+      <c r="QYM401" s="16"/>
+      <c r="QYN401" s="16"/>
+      <c r="QYO401" s="16"/>
+      <c r="QYP401" s="16"/>
+      <c r="QYQ401" s="16"/>
+      <c r="QYR401" s="16"/>
+      <c r="QYS401" s="16"/>
+      <c r="QYT401" s="16"/>
+      <c r="QYU401" s="16"/>
+      <c r="QYV401" s="16"/>
+      <c r="QYW401" s="16"/>
+      <c r="QYX401" s="16"/>
+      <c r="QYY401" s="16"/>
+      <c r="QYZ401" s="16"/>
+      <c r="QZA401" s="16"/>
+      <c r="QZB401" s="16"/>
+      <c r="QZC401" s="16"/>
+      <c r="QZD401" s="16"/>
+      <c r="QZE401" s="16"/>
+      <c r="QZF401" s="16"/>
+      <c r="QZG401" s="16"/>
+      <c r="QZH401" s="16"/>
+      <c r="QZI401" s="16"/>
+      <c r="QZJ401" s="16"/>
+      <c r="QZK401" s="16"/>
+      <c r="QZL401" s="16"/>
+      <c r="QZM401" s="16"/>
+      <c r="QZN401" s="16"/>
+      <c r="QZO401" s="16"/>
+      <c r="QZP401" s="16"/>
+      <c r="QZQ401" s="16"/>
+      <c r="QZR401" s="16"/>
+      <c r="QZS401" s="16"/>
+      <c r="QZT401" s="16"/>
+      <c r="QZU401" s="16"/>
+      <c r="QZV401" s="16"/>
+      <c r="QZW401" s="16"/>
+      <c r="QZX401" s="16"/>
+      <c r="QZY401" s="16"/>
+      <c r="QZZ401" s="16"/>
+      <c r="RAA401" s="16"/>
+      <c r="RAB401" s="16"/>
+      <c r="RAC401" s="16"/>
+      <c r="RAD401" s="16"/>
+      <c r="RAE401" s="16"/>
+      <c r="RAF401" s="16"/>
+      <c r="RAG401" s="16"/>
+      <c r="RAH401" s="16"/>
+      <c r="RAI401" s="16"/>
+      <c r="RAJ401" s="16"/>
+      <c r="RAK401" s="16"/>
+      <c r="RAL401" s="16"/>
+      <c r="RAM401" s="16"/>
+      <c r="RAN401" s="16"/>
+      <c r="RAO401" s="16"/>
+      <c r="RAP401" s="16"/>
+      <c r="RAQ401" s="16"/>
+      <c r="RAR401" s="16"/>
+      <c r="RAS401" s="16"/>
+      <c r="RAT401" s="16"/>
+      <c r="RAU401" s="16"/>
+      <c r="RAV401" s="16"/>
+      <c r="RAW401" s="16"/>
+      <c r="RAX401" s="16"/>
+      <c r="RAY401" s="16"/>
+      <c r="RAZ401" s="16"/>
+      <c r="RBA401" s="16"/>
+      <c r="RBB401" s="16"/>
+      <c r="RBC401" s="16"/>
+      <c r="RBD401" s="16"/>
+      <c r="RBE401" s="16"/>
+      <c r="RBF401" s="16"/>
+      <c r="RBG401" s="16"/>
+      <c r="RBH401" s="16"/>
+      <c r="RBI401" s="16"/>
+      <c r="RBJ401" s="16"/>
+      <c r="RBK401" s="16"/>
+      <c r="RBL401" s="16"/>
+      <c r="RBM401" s="16"/>
+      <c r="RBN401" s="16"/>
+      <c r="RBO401" s="16"/>
+      <c r="RBP401" s="16"/>
+      <c r="RBQ401" s="16"/>
+      <c r="RBR401" s="16"/>
+      <c r="RBS401" s="16"/>
+      <c r="RBT401" s="16"/>
+      <c r="RBU401" s="16"/>
+      <c r="RBV401" s="16"/>
+      <c r="RBW401" s="16"/>
+      <c r="RBX401" s="16"/>
+      <c r="RBY401" s="16"/>
+      <c r="RBZ401" s="16"/>
+      <c r="RCA401" s="16"/>
+      <c r="RCB401" s="16"/>
+      <c r="RCC401" s="16"/>
+      <c r="RCD401" s="16"/>
+      <c r="RCE401" s="16"/>
+      <c r="RCF401" s="16"/>
+      <c r="RCG401" s="16"/>
+      <c r="RCH401" s="16"/>
+      <c r="RCI401" s="16"/>
+      <c r="RCJ401" s="16"/>
+      <c r="RCK401" s="16"/>
+      <c r="RCL401" s="16"/>
+      <c r="RCM401" s="16"/>
+      <c r="RCN401" s="16"/>
+      <c r="RCO401" s="16"/>
+      <c r="RCP401" s="16"/>
+      <c r="RCQ401" s="16"/>
+      <c r="RCR401" s="16"/>
+      <c r="RCS401" s="16"/>
+      <c r="RCT401" s="16"/>
+      <c r="RCU401" s="16"/>
+      <c r="RCV401" s="16"/>
+      <c r="RCW401" s="16"/>
+      <c r="RCX401" s="16"/>
+      <c r="RCY401" s="16"/>
+      <c r="RCZ401" s="16"/>
+      <c r="RDA401" s="16"/>
+      <c r="RDB401" s="16"/>
+      <c r="RDC401" s="16"/>
+      <c r="RDD401" s="16"/>
+      <c r="RDE401" s="16"/>
+      <c r="RDF401" s="16"/>
+      <c r="RDG401" s="16"/>
+      <c r="RDH401" s="16"/>
+      <c r="RDI401" s="16"/>
+      <c r="RDJ401" s="16"/>
+      <c r="RDK401" s="16"/>
+      <c r="RDL401" s="16"/>
+      <c r="RDM401" s="16"/>
+      <c r="RDN401" s="16"/>
+      <c r="RDO401" s="16"/>
+      <c r="RDP401" s="16"/>
+      <c r="RDQ401" s="16"/>
+      <c r="RDR401" s="16"/>
+      <c r="RDS401" s="16"/>
+      <c r="RDT401" s="16"/>
+      <c r="RDU401" s="16"/>
+      <c r="RDV401" s="16"/>
+      <c r="RDW401" s="16"/>
+      <c r="RDX401" s="16"/>
+      <c r="RDY401" s="16"/>
+      <c r="RDZ401" s="16"/>
+      <c r="REA401" s="16"/>
+      <c r="REB401" s="16"/>
+      <c r="REC401" s="16"/>
+      <c r="RED401" s="16"/>
+      <c r="REE401" s="16"/>
+      <c r="REF401" s="16"/>
+      <c r="REG401" s="16"/>
+      <c r="REH401" s="16"/>
+      <c r="REI401" s="16"/>
+      <c r="REJ401" s="16"/>
+      <c r="REK401" s="16"/>
+      <c r="REL401" s="16"/>
+      <c r="REM401" s="16"/>
+      <c r="REN401" s="16"/>
+      <c r="REO401" s="16"/>
+      <c r="REP401" s="16"/>
+      <c r="REQ401" s="16"/>
+      <c r="RER401" s="16"/>
+      <c r="RES401" s="16"/>
+      <c r="RET401" s="16"/>
+      <c r="REU401" s="16"/>
+      <c r="REV401" s="16"/>
+      <c r="REW401" s="16"/>
+      <c r="REX401" s="16"/>
+      <c r="REY401" s="16"/>
+      <c r="REZ401" s="16"/>
+      <c r="RFA401" s="16"/>
+      <c r="RFB401" s="16"/>
+      <c r="RFC401" s="16"/>
+      <c r="RFD401" s="16"/>
+      <c r="RFE401" s="16"/>
+      <c r="RFF401" s="16"/>
+      <c r="RFG401" s="16"/>
+      <c r="RFH401" s="16"/>
+      <c r="RFI401" s="16"/>
+      <c r="RFJ401" s="16"/>
+      <c r="RFK401" s="16"/>
+      <c r="RFL401" s="16"/>
+      <c r="RFM401" s="16"/>
+      <c r="RFN401" s="16"/>
+      <c r="RFO401" s="16"/>
+      <c r="RFP401" s="16"/>
+      <c r="RFQ401" s="16"/>
+      <c r="RFR401" s="16"/>
+      <c r="RFS401" s="16"/>
+      <c r="RFT401" s="16"/>
+      <c r="RFU401" s="16"/>
+      <c r="RFV401" s="16"/>
+      <c r="RFW401" s="16"/>
+      <c r="RFX401" s="16"/>
+      <c r="RFY401" s="16"/>
+      <c r="RFZ401" s="16"/>
+      <c r="RGA401" s="16"/>
+      <c r="RGB401" s="16"/>
+      <c r="RGC401" s="16"/>
+      <c r="RGD401" s="16"/>
+      <c r="RGE401" s="16"/>
+      <c r="RGF401" s="16"/>
+      <c r="RGG401" s="16"/>
+      <c r="RGH401" s="16"/>
+      <c r="RGI401" s="16"/>
+      <c r="RGJ401" s="16"/>
+      <c r="RGK401" s="16"/>
+      <c r="RGL401" s="16"/>
+      <c r="RGM401" s="16"/>
+      <c r="RGN401" s="16"/>
+      <c r="RGO401" s="16"/>
+      <c r="RGP401" s="16"/>
+      <c r="RGQ401" s="16"/>
+      <c r="RGR401" s="16"/>
+      <c r="RGS401" s="16"/>
+      <c r="RGT401" s="16"/>
+      <c r="RGU401" s="16"/>
+      <c r="RGV401" s="16"/>
+      <c r="RGW401" s="16"/>
+      <c r="RGX401" s="16"/>
+      <c r="RGY401" s="16"/>
+      <c r="RGZ401" s="16"/>
+      <c r="RHA401" s="16"/>
+      <c r="RHB401" s="16"/>
+      <c r="RHC401" s="16"/>
+      <c r="RHD401" s="16"/>
+      <c r="RHE401" s="16"/>
+      <c r="RHF401" s="16"/>
+      <c r="RHG401" s="16"/>
+      <c r="RHH401" s="16"/>
+      <c r="RHI401" s="16"/>
+      <c r="RHJ401" s="16"/>
+      <c r="RHK401" s="16"/>
+      <c r="RHL401" s="16"/>
+      <c r="RHM401" s="16"/>
+      <c r="RHN401" s="16"/>
+      <c r="RHO401" s="16"/>
+      <c r="RHP401" s="16"/>
+      <c r="RHQ401" s="16"/>
+      <c r="RHR401" s="16"/>
+      <c r="RHS401" s="16"/>
+      <c r="RHT401" s="16"/>
+      <c r="RHU401" s="16"/>
+      <c r="RHV401" s="16"/>
+      <c r="RHW401" s="16"/>
+      <c r="RHX401" s="16"/>
+      <c r="RHY401" s="16"/>
+      <c r="RHZ401" s="16"/>
+      <c r="RIA401" s="16"/>
+      <c r="RIB401" s="16"/>
+      <c r="RIC401" s="16"/>
+      <c r="RID401" s="16"/>
+      <c r="RIE401" s="16"/>
+      <c r="RIF401" s="16"/>
+      <c r="RIG401" s="16"/>
+      <c r="RIH401" s="16"/>
+      <c r="RII401" s="16"/>
+      <c r="RIJ401" s="16"/>
+      <c r="RIK401" s="16"/>
+      <c r="RIL401" s="16"/>
+      <c r="RIM401" s="16"/>
+      <c r="RIN401" s="16"/>
+      <c r="RIO401" s="16"/>
+      <c r="RIP401" s="16"/>
+      <c r="RIQ401" s="16"/>
+      <c r="RIR401" s="16"/>
+      <c r="RIS401" s="16"/>
+      <c r="RIT401" s="16"/>
+      <c r="RIU401" s="16"/>
+      <c r="RIV401" s="16"/>
+      <c r="RIW401" s="16"/>
+      <c r="RIX401" s="16"/>
+      <c r="RIY401" s="16"/>
+      <c r="RIZ401" s="16"/>
+      <c r="RJA401" s="16"/>
+      <c r="RJB401" s="16"/>
+      <c r="RJC401" s="16"/>
+      <c r="RJD401" s="16"/>
+      <c r="RJE401" s="16"/>
+      <c r="RJF401" s="16"/>
+      <c r="RJG401" s="16"/>
+      <c r="RJH401" s="16"/>
+      <c r="RJI401" s="16"/>
+      <c r="RJJ401" s="16"/>
+      <c r="RJK401" s="16"/>
+      <c r="RJL401" s="16"/>
+      <c r="RJM401" s="16"/>
+      <c r="RJN401" s="16"/>
+      <c r="RJO401" s="16"/>
+      <c r="RJP401" s="16"/>
+      <c r="RJQ401" s="16"/>
+      <c r="RJR401" s="16"/>
+      <c r="RJS401" s="16"/>
+      <c r="RJT401" s="16"/>
+      <c r="RJU401" s="16"/>
+      <c r="RJV401" s="16"/>
+      <c r="RJW401" s="16"/>
+      <c r="RJX401" s="16"/>
+      <c r="RJY401" s="16"/>
+      <c r="RJZ401" s="16"/>
+      <c r="RKA401" s="16"/>
+      <c r="RKB401" s="16"/>
+      <c r="RKC401" s="16"/>
+      <c r="RKD401" s="16"/>
+      <c r="RKE401" s="16"/>
+      <c r="RKF401" s="16"/>
+      <c r="RKG401" s="16"/>
+      <c r="RKH401" s="16"/>
+      <c r="RKI401" s="16"/>
+      <c r="RKJ401" s="16"/>
+      <c r="RKK401" s="16"/>
+      <c r="RKL401" s="16"/>
+      <c r="RKM401" s="16"/>
+      <c r="RKN401" s="16"/>
+      <c r="RKO401" s="16"/>
+      <c r="RKP401" s="16"/>
+      <c r="RKQ401" s="16"/>
+      <c r="RKR401" s="16"/>
+      <c r="RKS401" s="16"/>
+      <c r="RKT401" s="16"/>
+      <c r="RKU401" s="16"/>
+      <c r="RKV401" s="16"/>
+      <c r="RKW401" s="16"/>
+      <c r="RKX401" s="16"/>
+      <c r="RKY401" s="16"/>
+      <c r="RKZ401" s="16"/>
+      <c r="RLA401" s="16"/>
+      <c r="RLB401" s="16"/>
+      <c r="RLC401" s="16"/>
+      <c r="RLD401" s="16"/>
+      <c r="RLE401" s="16"/>
+      <c r="RLF401" s="16"/>
+      <c r="RLG401" s="16"/>
+      <c r="RLH401" s="16"/>
+      <c r="RLI401" s="16"/>
+      <c r="RLJ401" s="16"/>
+      <c r="RLK401" s="16"/>
+      <c r="RLL401" s="16"/>
+      <c r="RLM401" s="16"/>
+      <c r="RLN401" s="16"/>
+      <c r="RLO401" s="16"/>
+      <c r="RLP401" s="16"/>
+      <c r="RLQ401" s="16"/>
+      <c r="RLR401" s="16"/>
+      <c r="RLS401" s="16"/>
+      <c r="RLT401" s="16"/>
+      <c r="RLU401" s="16"/>
+      <c r="RLV401" s="16"/>
+      <c r="RLW401" s="16"/>
+      <c r="RLX401" s="16"/>
+      <c r="RLY401" s="16"/>
+      <c r="RLZ401" s="16"/>
+      <c r="RMA401" s="16"/>
+      <c r="RMB401" s="16"/>
+      <c r="RMC401" s="16"/>
+      <c r="RMD401" s="16"/>
+      <c r="RME401" s="16"/>
+      <c r="RMF401" s="16"/>
+      <c r="RMG401" s="16"/>
+      <c r="RMH401" s="16"/>
+      <c r="RMI401" s="16"/>
+      <c r="RMJ401" s="16"/>
+      <c r="RMK401" s="16"/>
+      <c r="RML401" s="16"/>
+      <c r="RMM401" s="16"/>
+      <c r="RMN401" s="16"/>
+      <c r="RMO401" s="16"/>
+      <c r="RMP401" s="16"/>
+      <c r="RMQ401" s="16"/>
+      <c r="RMR401" s="16"/>
+      <c r="RMS401" s="16"/>
+      <c r="RMT401" s="16"/>
+      <c r="RMU401" s="16"/>
+      <c r="RMV401" s="16"/>
+      <c r="RMW401" s="16"/>
+      <c r="RMX401" s="16"/>
+      <c r="RMY401" s="16"/>
+      <c r="RMZ401" s="16"/>
+      <c r="RNA401" s="16"/>
+      <c r="RNB401" s="16"/>
+      <c r="RNC401" s="16"/>
+      <c r="RND401" s="16"/>
+      <c r="RNE401" s="16"/>
+      <c r="RNF401" s="16"/>
+      <c r="RNG401" s="16"/>
+      <c r="RNH401" s="16"/>
+      <c r="RNI401" s="16"/>
+      <c r="RNJ401" s="16"/>
+      <c r="RNK401" s="16"/>
+      <c r="RNL401" s="16"/>
+      <c r="RNM401" s="16"/>
+      <c r="RNN401" s="16"/>
+      <c r="RNO401" s="16"/>
+      <c r="RNP401" s="16"/>
+      <c r="RNQ401" s="16"/>
+      <c r="RNR401" s="16"/>
+      <c r="RNS401" s="16"/>
+      <c r="RNT401" s="16"/>
+      <c r="RNU401" s="16"/>
+      <c r="RNV401" s="16"/>
+      <c r="RNW401" s="16"/>
+      <c r="RNX401" s="16"/>
+      <c r="RNY401" s="16"/>
+      <c r="RNZ401" s="16"/>
+      <c r="ROA401" s="16"/>
+      <c r="ROB401" s="16"/>
+      <c r="ROC401" s="16"/>
+      <c r="ROD401" s="16"/>
+      <c r="ROE401" s="16"/>
+      <c r="ROF401" s="16"/>
+      <c r="ROG401" s="16"/>
+      <c r="ROH401" s="16"/>
+      <c r="ROI401" s="16"/>
+      <c r="ROJ401" s="16"/>
+      <c r="ROK401" s="16"/>
+      <c r="ROL401" s="16"/>
+      <c r="ROM401" s="16"/>
+      <c r="RON401" s="16"/>
+      <c r="ROO401" s="16"/>
+      <c r="ROP401" s="16"/>
+      <c r="ROQ401" s="16"/>
+      <c r="ROR401" s="16"/>
+      <c r="ROS401" s="16"/>
+      <c r="ROT401" s="16"/>
+      <c r="ROU401" s="16"/>
+      <c r="ROV401" s="16"/>
+      <c r="ROW401" s="16"/>
+      <c r="ROX401" s="16"/>
+      <c r="ROY401" s="16"/>
+      <c r="ROZ401" s="16"/>
+      <c r="RPA401" s="16"/>
+      <c r="RPB401" s="16"/>
+      <c r="RPC401" s="16"/>
+      <c r="RPD401" s="16"/>
+      <c r="RPE401" s="16"/>
+      <c r="RPF401" s="16"/>
+      <c r="RPG401" s="16"/>
+      <c r="RPH401" s="16"/>
+      <c r="RPI401" s="16"/>
+      <c r="RPJ401" s="16"/>
+      <c r="RPK401" s="16"/>
+      <c r="RPL401" s="16"/>
+      <c r="RPM401" s="16"/>
+      <c r="RPN401" s="16"/>
+      <c r="RPO401" s="16"/>
+      <c r="RPP401" s="16"/>
+      <c r="RPQ401" s="16"/>
+      <c r="RPR401" s="16"/>
+      <c r="RPS401" s="16"/>
+      <c r="RPT401" s="16"/>
+      <c r="RPU401" s="16"/>
+      <c r="RPV401" s="16"/>
+      <c r="RPW401" s="16"/>
+      <c r="RPX401" s="16"/>
+      <c r="RPY401" s="16"/>
+      <c r="RPZ401" s="16"/>
+      <c r="RQA401" s="16"/>
+      <c r="RQB401" s="16"/>
+      <c r="RQC401" s="16"/>
+      <c r="RQD401" s="16"/>
+      <c r="RQE401" s="16"/>
+      <c r="RQF401" s="16"/>
+      <c r="RQG401" s="16"/>
+      <c r="RQH401" s="16"/>
+      <c r="RQI401" s="16"/>
+      <c r="RQJ401" s="16"/>
+      <c r="RQK401" s="16"/>
+      <c r="RQL401" s="16"/>
+      <c r="RQM401" s="16"/>
+      <c r="RQN401" s="16"/>
+      <c r="RQO401" s="16"/>
+      <c r="RQP401" s="16"/>
+      <c r="RQQ401" s="16"/>
+      <c r="RQR401" s="16"/>
+      <c r="RQS401" s="16"/>
+      <c r="RQT401" s="16"/>
+      <c r="RQU401" s="16"/>
+      <c r="RQV401" s="16"/>
+      <c r="RQW401" s="16"/>
+      <c r="RQX401" s="16"/>
+      <c r="RQY401" s="16"/>
+      <c r="RQZ401" s="16"/>
+      <c r="RRA401" s="16"/>
+      <c r="RRB401" s="16"/>
+      <c r="RRC401" s="16"/>
+      <c r="RRD401" s="16"/>
+      <c r="RRE401" s="16"/>
+      <c r="RRF401" s="16"/>
+      <c r="RRG401" s="16"/>
+      <c r="RRH401" s="16"/>
+      <c r="RRI401" s="16"/>
+      <c r="RRJ401" s="16"/>
+      <c r="RRK401" s="16"/>
+      <c r="RRL401" s="16"/>
+      <c r="RRM401" s="16"/>
+      <c r="RRN401" s="16"/>
+      <c r="RRO401" s="16"/>
+      <c r="RRP401" s="16"/>
+      <c r="RRQ401" s="16"/>
+      <c r="RRR401" s="16"/>
+      <c r="RRS401" s="16"/>
+      <c r="RRT401" s="16"/>
+      <c r="RRU401" s="16"/>
+      <c r="RRV401" s="16"/>
+      <c r="RRW401" s="16"/>
+      <c r="RRX401" s="16"/>
+      <c r="RRY401" s="16"/>
+      <c r="RRZ401" s="16"/>
+      <c r="RSA401" s="16"/>
+      <c r="RSB401" s="16"/>
+      <c r="RSC401" s="16"/>
+      <c r="RSD401" s="16"/>
+      <c r="RSE401" s="16"/>
+      <c r="RSF401" s="16"/>
+      <c r="RSG401" s="16"/>
+      <c r="RSH401" s="16"/>
+      <c r="RSI401" s="16"/>
+      <c r="RSJ401" s="16"/>
+      <c r="RSK401" s="16"/>
+      <c r="RSL401" s="16"/>
+      <c r="RSM401" s="16"/>
+      <c r="RSN401" s="16"/>
+      <c r="RSO401" s="16"/>
+      <c r="RSP401" s="16"/>
+      <c r="RSQ401" s="16"/>
+      <c r="RSR401" s="16"/>
+      <c r="RSS401" s="16"/>
+      <c r="RST401" s="16"/>
+      <c r="RSU401" s="16"/>
+      <c r="RSV401" s="16"/>
+      <c r="RSW401" s="16"/>
+      <c r="RSX401" s="16"/>
+      <c r="RSY401" s="16"/>
+      <c r="RSZ401" s="16"/>
+      <c r="RTA401" s="16"/>
+      <c r="RTB401" s="16"/>
+      <c r="RTC401" s="16"/>
+      <c r="RTD401" s="16"/>
+      <c r="RTE401" s="16"/>
+      <c r="RTF401" s="16"/>
+      <c r="RTG401" s="16"/>
+      <c r="RTH401" s="16"/>
+      <c r="RTI401" s="16"/>
+      <c r="RTJ401" s="16"/>
+      <c r="RTK401" s="16"/>
+      <c r="RTL401" s="16"/>
+      <c r="RTM401" s="16"/>
+      <c r="RTN401" s="16"/>
+      <c r="RTO401" s="16"/>
+      <c r="RTP401" s="16"/>
+      <c r="RTQ401" s="16"/>
+      <c r="RTR401" s="16"/>
+      <c r="RTS401" s="16"/>
+      <c r="RTT401" s="16"/>
+      <c r="RTU401" s="16"/>
+      <c r="RTV401" s="16"/>
+      <c r="RTW401" s="16"/>
+      <c r="RTX401" s="16"/>
+      <c r="RTY401" s="16"/>
+      <c r="RTZ401" s="16"/>
+      <c r="RUA401" s="16"/>
+      <c r="RUB401" s="16"/>
+      <c r="RUC401" s="16"/>
+      <c r="RUD401" s="16"/>
+      <c r="RUE401" s="16"/>
+      <c r="RUF401" s="16"/>
+      <c r="RUG401" s="16"/>
+      <c r="RUH401" s="16"/>
+      <c r="RUI401" s="16"/>
+      <c r="RUJ401" s="16"/>
+      <c r="RUK401" s="16"/>
+      <c r="RUL401" s="16"/>
+      <c r="RUM401" s="16"/>
+      <c r="RUN401" s="16"/>
+      <c r="RUO401" s="16"/>
+      <c r="RUP401" s="16"/>
+      <c r="RUQ401" s="16"/>
+      <c r="RUR401" s="16"/>
+      <c r="RUS401" s="16"/>
+      <c r="RUT401" s="16"/>
+      <c r="RUU401" s="16"/>
+      <c r="RUV401" s="16"/>
+      <c r="RUW401" s="16"/>
+      <c r="RUX401" s="16"/>
+      <c r="RUY401" s="16"/>
+      <c r="RUZ401" s="16"/>
+      <c r="RVA401" s="16"/>
+      <c r="RVB401" s="16"/>
+      <c r="RVC401" s="16"/>
+      <c r="RVD401" s="16"/>
+      <c r="RVE401" s="16"/>
+      <c r="RVF401" s="16"/>
+      <c r="RVG401" s="16"/>
+      <c r="RVH401" s="16"/>
+      <c r="RVI401" s="16"/>
+      <c r="RVJ401" s="16"/>
+      <c r="RVK401" s="16"/>
+      <c r="RVL401" s="16"/>
+      <c r="RVM401" s="16"/>
+      <c r="RVN401" s="16"/>
+      <c r="RVO401" s="16"/>
+      <c r="RVP401" s="16"/>
+      <c r="RVQ401" s="16"/>
+      <c r="RVR401" s="16"/>
+      <c r="RVS401" s="16"/>
+      <c r="RVT401" s="16"/>
+      <c r="RVU401" s="16"/>
+      <c r="RVV401" s="16"/>
+      <c r="RVW401" s="16"/>
+      <c r="RVX401" s="16"/>
+      <c r="RVY401" s="16"/>
+      <c r="RVZ401" s="16"/>
+      <c r="RWA401" s="16"/>
+      <c r="RWB401" s="16"/>
+      <c r="RWC401" s="16"/>
+      <c r="RWD401" s="16"/>
+      <c r="RWE401" s="16"/>
+      <c r="RWF401" s="16"/>
+      <c r="RWG401" s="16"/>
+      <c r="RWH401" s="16"/>
+      <c r="RWI401" s="16"/>
+      <c r="RWJ401" s="16"/>
+      <c r="RWK401" s="16"/>
+      <c r="RWL401" s="16"/>
+      <c r="RWM401" s="16"/>
+      <c r="RWN401" s="16"/>
+      <c r="RWO401" s="16"/>
+      <c r="RWP401" s="16"/>
+      <c r="RWQ401" s="16"/>
+      <c r="RWR401" s="16"/>
+      <c r="RWS401" s="16"/>
+      <c r="RWT401" s="16"/>
+      <c r="RWU401" s="16"/>
+      <c r="RWV401" s="16"/>
+      <c r="RWW401" s="16"/>
+      <c r="RWX401" s="16"/>
+      <c r="RWY401" s="16"/>
+      <c r="RWZ401" s="16"/>
+      <c r="RXA401" s="16"/>
+      <c r="RXB401" s="16"/>
+      <c r="RXC401" s="16"/>
+      <c r="RXD401" s="16"/>
+      <c r="RXE401" s="16"/>
+      <c r="RXF401" s="16"/>
+      <c r="RXG401" s="16"/>
+      <c r="RXH401" s="16"/>
+      <c r="RXI401" s="16"/>
+      <c r="RXJ401" s="16"/>
+      <c r="RXK401" s="16"/>
+      <c r="RXL401" s="16"/>
+      <c r="RXM401" s="16"/>
+      <c r="RXN401" s="16"/>
+      <c r="RXO401" s="16"/>
+      <c r="RXP401" s="16"/>
+      <c r="RXQ401" s="16"/>
+      <c r="RXR401" s="16"/>
+      <c r="RXS401" s="16"/>
+      <c r="RXT401" s="16"/>
+      <c r="RXU401" s="16"/>
+      <c r="RXV401" s="16"/>
+      <c r="RXW401" s="16"/>
+      <c r="RXX401" s="16"/>
+      <c r="RXY401" s="16"/>
+      <c r="RXZ401" s="16"/>
+      <c r="RYA401" s="16"/>
+      <c r="RYB401" s="16"/>
+      <c r="RYC401" s="16"/>
+      <c r="RYD401" s="16"/>
+      <c r="RYE401" s="16"/>
+      <c r="RYF401" s="16"/>
+      <c r="RYG401" s="16"/>
+      <c r="RYH401" s="16"/>
+      <c r="RYI401" s="16"/>
+      <c r="RYJ401" s="16"/>
+      <c r="RYK401" s="16"/>
+      <c r="RYL401" s="16"/>
+      <c r="RYM401" s="16"/>
+      <c r="RYN401" s="16"/>
+      <c r="RYO401" s="16"/>
+      <c r="RYP401" s="16"/>
+      <c r="RYQ401" s="16"/>
+      <c r="RYR401" s="16"/>
+      <c r="RYS401" s="16"/>
+      <c r="RYT401" s="16"/>
+      <c r="RYU401" s="16"/>
+      <c r="RYV401" s="16"/>
+      <c r="RYW401" s="16"/>
+      <c r="RYX401" s="16"/>
+      <c r="RYY401" s="16"/>
+      <c r="RYZ401" s="16"/>
+      <c r="RZA401" s="16"/>
+      <c r="RZB401" s="16"/>
+      <c r="RZC401" s="16"/>
+      <c r="RZD401" s="16"/>
+      <c r="RZE401" s="16"/>
+      <c r="RZF401" s="16"/>
+      <c r="RZG401" s="16"/>
+      <c r="RZH401" s="16"/>
+      <c r="RZI401" s="16"/>
+      <c r="RZJ401" s="16"/>
+      <c r="RZK401" s="16"/>
+      <c r="RZL401" s="16"/>
+      <c r="RZM401" s="16"/>
+      <c r="RZN401" s="16"/>
+      <c r="RZO401" s="16"/>
+      <c r="RZP401" s="16"/>
+      <c r="RZQ401" s="16"/>
+      <c r="RZR401" s="16"/>
+      <c r="RZS401" s="16"/>
+      <c r="RZT401" s="16"/>
+      <c r="RZU401" s="16"/>
+      <c r="RZV401" s="16"/>
+      <c r="RZW401" s="16"/>
+      <c r="RZX401" s="16"/>
+      <c r="RZY401" s="16"/>
+      <c r="RZZ401" s="16"/>
+      <c r="SAA401" s="16"/>
+      <c r="SAB401" s="16"/>
+      <c r="SAC401" s="16"/>
+      <c r="SAD401" s="16"/>
+      <c r="SAE401" s="16"/>
+      <c r="SAF401" s="16"/>
+      <c r="SAG401" s="16"/>
+      <c r="SAH401" s="16"/>
+      <c r="SAI401" s="16"/>
+      <c r="SAJ401" s="16"/>
+      <c r="SAK401" s="16"/>
+      <c r="SAL401" s="16"/>
+      <c r="SAM401" s="16"/>
+      <c r="SAN401" s="16"/>
+      <c r="SAO401" s="16"/>
+      <c r="SAP401" s="16"/>
+      <c r="SAQ401" s="16"/>
+      <c r="SAR401" s="16"/>
+      <c r="SAS401" s="16"/>
+      <c r="SAT401" s="16"/>
+      <c r="SAU401" s="16"/>
+      <c r="SAV401" s="16"/>
+      <c r="SAW401" s="16"/>
+      <c r="SAX401" s="16"/>
+      <c r="SAY401" s="16"/>
+      <c r="SAZ401" s="16"/>
+      <c r="SBA401" s="16"/>
+      <c r="SBB401" s="16"/>
+      <c r="SBC401" s="16"/>
+      <c r="SBD401" s="16"/>
+      <c r="SBE401" s="16"/>
+      <c r="SBF401" s="16"/>
+      <c r="SBG401" s="16"/>
+      <c r="SBH401" s="16"/>
+      <c r="SBI401" s="16"/>
+      <c r="SBJ401" s="16"/>
+      <c r="SBK401" s="16"/>
+      <c r="SBL401" s="16"/>
+      <c r="SBM401" s="16"/>
+      <c r="SBN401" s="16"/>
+      <c r="SBO401" s="16"/>
+      <c r="SBP401" s="16"/>
+      <c r="SBQ401" s="16"/>
+      <c r="SBR401" s="16"/>
+      <c r="SBS401" s="16"/>
+      <c r="SBT401" s="16"/>
+      <c r="SBU401" s="16"/>
+      <c r="SBV401" s="16"/>
+      <c r="SBW401" s="16"/>
+      <c r="SBX401" s="16"/>
+      <c r="SBY401" s="16"/>
+      <c r="SBZ401" s="16"/>
+      <c r="SCA401" s="16"/>
+      <c r="SCB401" s="16"/>
+      <c r="SCC401" s="16"/>
+      <c r="SCD401" s="16"/>
+      <c r="SCE401" s="16"/>
+      <c r="SCF401" s="16"/>
+      <c r="SCG401" s="16"/>
+      <c r="SCH401" s="16"/>
+      <c r="SCI401" s="16"/>
+      <c r="SCJ401" s="16"/>
+      <c r="SCK401" s="16"/>
+      <c r="SCL401" s="16"/>
+      <c r="SCM401" s="16"/>
+      <c r="SCN401" s="16"/>
+      <c r="SCO401" s="16"/>
+      <c r="SCP401" s="16"/>
+      <c r="SCQ401" s="16"/>
+      <c r="SCR401" s="16"/>
+      <c r="SCS401" s="16"/>
+      <c r="SCT401" s="16"/>
+      <c r="SCU401" s="16"/>
+      <c r="SCV401" s="16"/>
+      <c r="SCW401" s="16"/>
+      <c r="SCX401" s="16"/>
+      <c r="SCY401" s="16"/>
+      <c r="SCZ401" s="16"/>
+      <c r="SDA401" s="16"/>
+      <c r="SDB401" s="16"/>
+      <c r="SDC401" s="16"/>
+      <c r="SDD401" s="16"/>
+      <c r="SDE401" s="16"/>
+      <c r="SDF401" s="16"/>
+      <c r="SDG401" s="16"/>
+      <c r="SDH401" s="16"/>
+      <c r="SDI401" s="16"/>
+      <c r="SDJ401" s="16"/>
+      <c r="SDK401" s="16"/>
+      <c r="SDL401" s="16"/>
+      <c r="SDM401" s="16"/>
+      <c r="SDN401" s="16"/>
+      <c r="SDO401" s="16"/>
+      <c r="SDP401" s="16"/>
+      <c r="SDQ401" s="16"/>
+      <c r="SDR401" s="16"/>
+      <c r="SDS401" s="16"/>
+      <c r="SDT401" s="16"/>
+      <c r="SDU401" s="16"/>
+      <c r="SDV401" s="16"/>
+      <c r="SDW401" s="16"/>
+      <c r="SDX401" s="16"/>
+      <c r="SDY401" s="16"/>
+      <c r="SDZ401" s="16"/>
+      <c r="SEA401" s="16"/>
+      <c r="SEB401" s="16"/>
+      <c r="SEC401" s="16"/>
+      <c r="SED401" s="16"/>
+      <c r="SEE401" s="16"/>
+      <c r="SEF401" s="16"/>
+      <c r="SEG401" s="16"/>
+      <c r="SEH401" s="16"/>
+      <c r="SEI401" s="16"/>
+      <c r="SEJ401" s="16"/>
+      <c r="SEK401" s="16"/>
+      <c r="SEL401" s="16"/>
+      <c r="SEM401" s="16"/>
+      <c r="SEN401" s="16"/>
+      <c r="SEO401" s="16"/>
+      <c r="SEP401" s="16"/>
+      <c r="SEQ401" s="16"/>
+      <c r="SER401" s="16"/>
+      <c r="SES401" s="16"/>
+      <c r="SET401" s="16"/>
+      <c r="SEU401" s="16"/>
+      <c r="SEV401" s="16"/>
+      <c r="SEW401" s="16"/>
+      <c r="SEX401" s="16"/>
+      <c r="SEY401" s="16"/>
+      <c r="SEZ401" s="16"/>
+      <c r="SFA401" s="16"/>
+      <c r="SFB401" s="16"/>
+      <c r="SFC401" s="16"/>
+      <c r="SFD401" s="16"/>
+      <c r="SFE401" s="16"/>
+      <c r="SFF401" s="16"/>
+      <c r="SFG401" s="16"/>
+      <c r="SFH401" s="16"/>
+      <c r="SFI401" s="16"/>
+      <c r="SFJ401" s="16"/>
+      <c r="SFK401" s="16"/>
+      <c r="SFL401" s="16"/>
+      <c r="SFM401" s="16"/>
+      <c r="SFN401" s="16"/>
+      <c r="SFO401" s="16"/>
+      <c r="SFP401" s="16"/>
+      <c r="SFQ401" s="16"/>
+      <c r="SFR401" s="16"/>
+      <c r="SFS401" s="16"/>
+      <c r="SFT401" s="16"/>
+      <c r="SFU401" s="16"/>
+      <c r="SFV401" s="16"/>
+      <c r="SFW401" s="16"/>
+      <c r="SFX401" s="16"/>
+      <c r="SFY401" s="16"/>
+      <c r="SFZ401" s="16"/>
+      <c r="SGA401" s="16"/>
+      <c r="SGB401" s="16"/>
+      <c r="SGC401" s="16"/>
+      <c r="SGD401" s="16"/>
+      <c r="SGE401" s="16"/>
+      <c r="SGF401" s="16"/>
+      <c r="SGG401" s="16"/>
+      <c r="SGH401" s="16"/>
+      <c r="SGI401" s="16"/>
+      <c r="SGJ401" s="16"/>
+      <c r="SGK401" s="16"/>
+      <c r="SGL401" s="16"/>
+      <c r="SGM401" s="16"/>
+      <c r="SGN401" s="16"/>
+      <c r="SGO401" s="16"/>
+      <c r="SGP401" s="16"/>
+      <c r="SGQ401" s="16"/>
+      <c r="SGR401" s="16"/>
+      <c r="SGS401" s="16"/>
+      <c r="SGT401" s="16"/>
+      <c r="SGU401" s="16"/>
+      <c r="SGV401" s="16"/>
+      <c r="SGW401" s="16"/>
+      <c r="SGX401" s="16"/>
+      <c r="SGY401" s="16"/>
+      <c r="SGZ401" s="16"/>
+      <c r="SHA401" s="16"/>
+      <c r="SHB401" s="16"/>
+      <c r="SHC401" s="16"/>
+      <c r="SHD401" s="16"/>
+      <c r="SHE401" s="16"/>
+      <c r="SHF401" s="16"/>
+      <c r="SHG401" s="16"/>
+      <c r="SHH401" s="16"/>
+      <c r="SHI401" s="16"/>
+      <c r="SHJ401" s="16"/>
+      <c r="SHK401" s="16"/>
+      <c r="SHL401" s="16"/>
+      <c r="SHM401" s="16"/>
+      <c r="SHN401" s="16"/>
+      <c r="SHO401" s="16"/>
+      <c r="SHP401" s="16"/>
+      <c r="SHQ401" s="16"/>
+      <c r="SHR401" s="16"/>
+      <c r="SHS401" s="16"/>
+      <c r="SHT401" s="16"/>
+      <c r="SHU401" s="16"/>
+      <c r="SHV401" s="16"/>
+      <c r="SHW401" s="16"/>
+      <c r="SHX401" s="16"/>
+      <c r="SHY401" s="16"/>
+      <c r="SHZ401" s="16"/>
+      <c r="SIA401" s="16"/>
+      <c r="SIB401" s="16"/>
+      <c r="SIC401" s="16"/>
+      <c r="SID401" s="16"/>
+      <c r="SIE401" s="16"/>
+      <c r="SIF401" s="16"/>
+      <c r="SIG401" s="16"/>
+      <c r="SIH401" s="16"/>
+      <c r="SII401" s="16"/>
+      <c r="SIJ401" s="16"/>
+      <c r="SIK401" s="16"/>
+      <c r="SIL401" s="16"/>
+      <c r="SIM401" s="16"/>
+      <c r="SIN401" s="16"/>
+      <c r="SIO401" s="16"/>
+      <c r="SIP401" s="16"/>
+      <c r="SIQ401" s="16"/>
+      <c r="SIR401" s="16"/>
+      <c r="SIS401" s="16"/>
+      <c r="SIT401" s="16"/>
+      <c r="SIU401" s="16"/>
+      <c r="SIV401" s="16"/>
+      <c r="SIW401" s="16"/>
+      <c r="SIX401" s="16"/>
+      <c r="SIY401" s="16"/>
+      <c r="SIZ401" s="16"/>
+      <c r="SJA401" s="16"/>
+      <c r="SJB401" s="16"/>
+      <c r="SJC401" s="16"/>
+      <c r="SJD401" s="16"/>
+      <c r="SJE401" s="16"/>
+      <c r="SJF401" s="16"/>
+      <c r="SJG401" s="16"/>
+      <c r="SJH401" s="16"/>
+      <c r="SJI401" s="16"/>
+      <c r="SJJ401" s="16"/>
+      <c r="SJK401" s="16"/>
+      <c r="SJL401" s="16"/>
+      <c r="SJM401" s="16"/>
+      <c r="SJN401" s="16"/>
+      <c r="SJO401" s="16"/>
+      <c r="SJP401" s="16"/>
+      <c r="SJQ401" s="16"/>
+      <c r="SJR401" s="16"/>
+      <c r="SJS401" s="16"/>
+      <c r="SJT401" s="16"/>
+      <c r="SJU401" s="16"/>
+      <c r="SJV401" s="16"/>
+      <c r="SJW401" s="16"/>
+      <c r="SJX401" s="16"/>
+      <c r="SJY401" s="16"/>
+      <c r="SJZ401" s="16"/>
+      <c r="SKA401" s="16"/>
+      <c r="SKB401" s="16"/>
+      <c r="SKC401" s="16"/>
+      <c r="SKD401" s="16"/>
+      <c r="SKE401" s="16"/>
+      <c r="SKF401" s="16"/>
+      <c r="SKG401" s="16"/>
+      <c r="SKH401" s="16"/>
+      <c r="SKI401" s="16"/>
+      <c r="SKJ401" s="16"/>
+      <c r="SKK401" s="16"/>
+      <c r="SKL401" s="16"/>
+      <c r="SKM401" s="16"/>
+      <c r="SKN401" s="16"/>
+      <c r="SKO401" s="16"/>
+      <c r="SKP401" s="16"/>
+      <c r="SKQ401" s="16"/>
+      <c r="SKR401" s="16"/>
+      <c r="SKS401" s="16"/>
+      <c r="SKT401" s="16"/>
+      <c r="SKU401" s="16"/>
+      <c r="SKV401" s="16"/>
+      <c r="SKW401" s="16"/>
+      <c r="SKX401" s="16"/>
+      <c r="SKY401" s="16"/>
+      <c r="SKZ401" s="16"/>
+      <c r="SLA401" s="16"/>
+      <c r="SLB401" s="16"/>
+      <c r="SLC401" s="16"/>
+      <c r="SLD401" s="16"/>
+      <c r="SLE401" s="16"/>
+      <c r="SLF401" s="16"/>
+      <c r="SLG401" s="16"/>
+      <c r="SLH401" s="16"/>
+      <c r="SLI401" s="16"/>
+      <c r="SLJ401" s="16"/>
+      <c r="SLK401" s="16"/>
+      <c r="SLL401" s="16"/>
+      <c r="SLM401" s="16"/>
+      <c r="SLN401" s="16"/>
+      <c r="SLO401" s="16"/>
+      <c r="SLP401" s="16"/>
+      <c r="SLQ401" s="16"/>
+      <c r="SLR401" s="16"/>
+      <c r="SLS401" s="16"/>
+      <c r="SLT401" s="16"/>
+      <c r="SLU401" s="16"/>
+      <c r="SLV401" s="16"/>
+      <c r="SLW401" s="16"/>
+      <c r="SLX401" s="16"/>
+      <c r="SLY401" s="16"/>
+      <c r="SLZ401" s="16"/>
+      <c r="SMA401" s="16"/>
+      <c r="SMB401" s="16"/>
+      <c r="SMC401" s="16"/>
+      <c r="SMD401" s="16"/>
+      <c r="SME401" s="16"/>
+      <c r="SMF401" s="16"/>
+      <c r="SMG401" s="16"/>
+      <c r="SMH401" s="16"/>
+      <c r="SMI401" s="16"/>
+      <c r="SMJ401" s="16"/>
+      <c r="SMK401" s="16"/>
+      <c r="SML401" s="16"/>
+      <c r="SMM401" s="16"/>
+      <c r="SMN401" s="16"/>
+      <c r="SMO401" s="16"/>
+      <c r="SMP401" s="16"/>
+      <c r="SMQ401" s="16"/>
+      <c r="SMR401" s="16"/>
+      <c r="SMS401" s="16"/>
+      <c r="SMT401" s="16"/>
+      <c r="SMU401" s="16"/>
+      <c r="SMV401" s="16"/>
+      <c r="SMW401" s="16"/>
+      <c r="SMX401" s="16"/>
+      <c r="SMY401" s="16"/>
+      <c r="SMZ401" s="16"/>
+      <c r="SNA401" s="16"/>
+      <c r="SNB401" s="16"/>
+      <c r="SNC401" s="16"/>
+      <c r="SND401" s="16"/>
+      <c r="SNE401" s="16"/>
+      <c r="SNF401" s="16"/>
+      <c r="SNG401" s="16"/>
+      <c r="SNH401" s="16"/>
+      <c r="SNI401" s="16"/>
+      <c r="SNJ401" s="16"/>
+      <c r="SNK401" s="16"/>
+      <c r="SNL401" s="16"/>
+      <c r="SNM401" s="16"/>
+      <c r="SNN401" s="16"/>
+      <c r="SNO401" s="16"/>
+      <c r="SNP401" s="16"/>
+      <c r="SNQ401" s="16"/>
+      <c r="SNR401" s="16"/>
+      <c r="SNS401" s="16"/>
+      <c r="SNT401" s="16"/>
+      <c r="SNU401" s="16"/>
+      <c r="SNV401" s="16"/>
+      <c r="SNW401" s="16"/>
+      <c r="SNX401" s="16"/>
+      <c r="SNY401" s="16"/>
+      <c r="SNZ401" s="16"/>
+      <c r="SOA401" s="16"/>
+      <c r="SOB401" s="16"/>
+      <c r="SOC401" s="16"/>
+      <c r="SOD401" s="16"/>
+      <c r="SOE401" s="16"/>
+      <c r="SOF401" s="16"/>
+      <c r="SOG401" s="16"/>
+      <c r="SOH401" s="16"/>
+      <c r="SOI401" s="16"/>
+      <c r="SOJ401" s="16"/>
+      <c r="SOK401" s="16"/>
+      <c r="SOL401" s="16"/>
+      <c r="SOM401" s="16"/>
+      <c r="SON401" s="16"/>
+      <c r="SOO401" s="16"/>
+      <c r="SOP401" s="16"/>
+      <c r="SOQ401" s="16"/>
+      <c r="SOR401" s="16"/>
+      <c r="SOS401" s="16"/>
+      <c r="SOT401" s="16"/>
+      <c r="SOU401" s="16"/>
+      <c r="SOV401" s="16"/>
+      <c r="SOW401" s="16"/>
+      <c r="SOX401" s="16"/>
+      <c r="SOY401" s="16"/>
+      <c r="SOZ401" s="16"/>
+      <c r="SPA401" s="16"/>
+      <c r="SPB401" s="16"/>
+      <c r="SPC401" s="16"/>
+      <c r="SPD401" s="16"/>
+      <c r="SPE401" s="16"/>
+      <c r="SPF401" s="16"/>
+      <c r="SPG401" s="16"/>
+      <c r="SPH401" s="16"/>
+      <c r="SPI401" s="16"/>
+      <c r="SPJ401" s="16"/>
+      <c r="SPK401" s="16"/>
+      <c r="SPL401" s="16"/>
+      <c r="SPM401" s="16"/>
+      <c r="SPN401" s="16"/>
+      <c r="SPO401" s="16"/>
+      <c r="SPP401" s="16"/>
+      <c r="SPQ401" s="16"/>
+      <c r="SPR401" s="16"/>
+      <c r="SPS401" s="16"/>
+      <c r="SPT401" s="16"/>
+      <c r="SPU401" s="16"/>
+      <c r="SPV401" s="16"/>
+      <c r="SPW401" s="16"/>
+      <c r="SPX401" s="16"/>
+      <c r="SPY401" s="16"/>
+      <c r="SPZ401" s="16"/>
+      <c r="SQA401" s="16"/>
+      <c r="SQB401" s="16"/>
+      <c r="SQC401" s="16"/>
+      <c r="SQD401" s="16"/>
+      <c r="SQE401" s="16"/>
+      <c r="SQF401" s="16"/>
+      <c r="SQG401" s="16"/>
+      <c r="SQH401" s="16"/>
+      <c r="SQI401" s="16"/>
+      <c r="SQJ401" s="16"/>
+      <c r="SQK401" s="16"/>
+      <c r="SQL401" s="16"/>
+      <c r="SQM401" s="16"/>
+      <c r="SQN401" s="16"/>
+      <c r="SQO401" s="16"/>
+      <c r="SQP401" s="16"/>
+      <c r="SQQ401" s="16"/>
+      <c r="SQR401" s="16"/>
+      <c r="SQS401" s="16"/>
+      <c r="SQT401" s="16"/>
+      <c r="SQU401" s="16"/>
+      <c r="SQV401" s="16"/>
+      <c r="SQW401" s="16"/>
+      <c r="SQX401" s="16"/>
+      <c r="SQY401" s="16"/>
+      <c r="SQZ401" s="16"/>
+      <c r="SRA401" s="16"/>
+      <c r="SRB401" s="16"/>
+      <c r="SRC401" s="16"/>
+      <c r="SRD401" s="16"/>
+      <c r="SRE401" s="16"/>
+      <c r="SRF401" s="16"/>
+      <c r="SRG401" s="16"/>
+      <c r="SRH401" s="16"/>
+      <c r="SRI401" s="16"/>
+      <c r="SRJ401" s="16"/>
+      <c r="SRK401" s="16"/>
+      <c r="SRL401" s="16"/>
+      <c r="SRM401" s="16"/>
+      <c r="SRN401" s="16"/>
+      <c r="SRO401" s="16"/>
+      <c r="SRP401" s="16"/>
+      <c r="SRQ401" s="16"/>
+      <c r="SRR401" s="16"/>
+      <c r="SRS401" s="16"/>
+      <c r="SRT401" s="16"/>
+      <c r="SRU401" s="16"/>
+      <c r="SRV401" s="16"/>
+      <c r="SRW401" s="16"/>
+      <c r="SRX401" s="16"/>
+      <c r="SRY401" s="16"/>
+      <c r="SRZ401" s="16"/>
+      <c r="SSA401" s="16"/>
+      <c r="SSB401" s="16"/>
+      <c r="SSC401" s="16"/>
+      <c r="SSD401" s="16"/>
+      <c r="SSE401" s="16"/>
+      <c r="SSF401" s="16"/>
+      <c r="SSG401" s="16"/>
+      <c r="SSH401" s="16"/>
+      <c r="SSI401" s="16"/>
+      <c r="SSJ401" s="16"/>
+      <c r="SSK401" s="16"/>
+      <c r="SSL401" s="16"/>
+      <c r="SSM401" s="16"/>
+      <c r="SSN401" s="16"/>
+      <c r="SSO401" s="16"/>
+      <c r="SSP401" s="16"/>
+      <c r="SSQ401" s="16"/>
+      <c r="SSR401" s="16"/>
+      <c r="SSS401" s="16"/>
+      <c r="SST401" s="16"/>
+      <c r="SSU401" s="16"/>
+      <c r="SSV401" s="16"/>
+      <c r="SSW401" s="16"/>
+      <c r="SSX401" s="16"/>
+      <c r="SSY401" s="16"/>
+      <c r="SSZ401" s="16"/>
+      <c r="STA401" s="16"/>
+      <c r="STB401" s="16"/>
+      <c r="STC401" s="16"/>
+      <c r="STD401" s="16"/>
+      <c r="STE401" s="16"/>
+      <c r="STF401" s="16"/>
+      <c r="STG401" s="16"/>
+      <c r="STH401" s="16"/>
+      <c r="STI401" s="16"/>
+      <c r="STJ401" s="16"/>
+      <c r="STK401" s="16"/>
+      <c r="STL401" s="16"/>
+      <c r="STM401" s="16"/>
+      <c r="STN401" s="16"/>
+      <c r="STO401" s="16"/>
+      <c r="STP401" s="16"/>
+      <c r="STQ401" s="16"/>
+      <c r="STR401" s="16"/>
+      <c r="STS401" s="16"/>
+      <c r="STT401" s="16"/>
+      <c r="STU401" s="16"/>
+      <c r="STV401" s="16"/>
+      <c r="STW401" s="16"/>
+      <c r="STX401" s="16"/>
+      <c r="STY401" s="16"/>
+      <c r="STZ401" s="16"/>
+      <c r="SUA401" s="16"/>
+      <c r="SUB401" s="16"/>
+      <c r="SUC401" s="16"/>
+      <c r="SUD401" s="16"/>
+      <c r="SUE401" s="16"/>
+      <c r="SUF401" s="16"/>
+      <c r="SUG401" s="16"/>
+      <c r="SUH401" s="16"/>
+      <c r="SUI401" s="16"/>
+      <c r="SUJ401" s="16"/>
+      <c r="SUK401" s="16"/>
+      <c r="SUL401" s="16"/>
+      <c r="SUM401" s="16"/>
+      <c r="SUN401" s="16"/>
+      <c r="SUO401" s="16"/>
+      <c r="SUP401" s="16"/>
+      <c r="SUQ401" s="16"/>
+      <c r="SUR401" s="16"/>
+      <c r="SUS401" s="16"/>
+      <c r="SUT401" s="16"/>
+      <c r="SUU401" s="16"/>
+      <c r="SUV401" s="16"/>
+      <c r="SUW401" s="16"/>
+      <c r="SUX401" s="16"/>
+      <c r="SUY401" s="16"/>
+      <c r="SUZ401" s="16"/>
+      <c r="SVA401" s="16"/>
+      <c r="SVB401" s="16"/>
+      <c r="SVC401" s="16"/>
+      <c r="SVD401" s="16"/>
+      <c r="SVE401" s="16"/>
+      <c r="SVF401" s="16"/>
+      <c r="SVG401" s="16"/>
+      <c r="SVH401" s="16"/>
+      <c r="SVI401" s="16"/>
+      <c r="SVJ401" s="16"/>
+      <c r="SVK401" s="16"/>
+      <c r="SVL401" s="16"/>
+      <c r="SVM401" s="16"/>
+      <c r="SVN401" s="16"/>
+      <c r="SVO401" s="16"/>
+      <c r="SVP401" s="16"/>
+      <c r="SVQ401" s="16"/>
+      <c r="SVR401" s="16"/>
+      <c r="SVS401" s="16"/>
+      <c r="SVT401" s="16"/>
+      <c r="SVU401" s="16"/>
+      <c r="SVV401" s="16"/>
+      <c r="SVW401" s="16"/>
+      <c r="SVX401" s="16"/>
+      <c r="SVY401" s="16"/>
+      <c r="SVZ401" s="16"/>
+      <c r="SWA401" s="16"/>
+      <c r="SWB401" s="16"/>
+      <c r="SWC401" s="16"/>
+      <c r="SWD401" s="16"/>
+      <c r="SWE401" s="16"/>
+      <c r="SWF401" s="16"/>
+      <c r="SWG401" s="16"/>
+      <c r="SWH401" s="16"/>
+      <c r="SWI401" s="16"/>
+      <c r="SWJ401" s="16"/>
+      <c r="SWK401" s="16"/>
+      <c r="SWL401" s="16"/>
+      <c r="SWM401" s="16"/>
+      <c r="SWN401" s="16"/>
+      <c r="SWO401" s="16"/>
+      <c r="SWP401" s="16"/>
+      <c r="SWQ401" s="16"/>
+      <c r="SWR401" s="16"/>
+      <c r="SWS401" s="16"/>
+      <c r="SWT401" s="16"/>
+      <c r="SWU401" s="16"/>
+      <c r="SWV401" s="16"/>
+      <c r="SWW401" s="16"/>
+      <c r="SWX401" s="16"/>
+      <c r="SWY401" s="16"/>
+      <c r="SWZ401" s="16"/>
+      <c r="SXA401" s="16"/>
+      <c r="SXB401" s="16"/>
+      <c r="SXC401" s="16"/>
+      <c r="SXD401" s="16"/>
+      <c r="SXE401" s="16"/>
+      <c r="SXF401" s="16"/>
+      <c r="SXG401" s="16"/>
+      <c r="SXH401" s="16"/>
+      <c r="SXI401" s="16"/>
+      <c r="SXJ401" s="16"/>
+      <c r="SXK401" s="16"/>
+      <c r="SXL401" s="16"/>
+      <c r="SXM401" s="16"/>
+      <c r="SXN401" s="16"/>
+      <c r="SXO401" s="16"/>
+      <c r="SXP401" s="16"/>
+      <c r="SXQ401" s="16"/>
+      <c r="SXR401" s="16"/>
+      <c r="SXS401" s="16"/>
+      <c r="SXT401" s="16"/>
+      <c r="SXU401" s="16"/>
+      <c r="SXV401" s="16"/>
+      <c r="SXW401" s="16"/>
+      <c r="SXX401" s="16"/>
+      <c r="SXY401" s="16"/>
+      <c r="SXZ401" s="16"/>
+      <c r="SYA401" s="16"/>
+      <c r="SYB401" s="16"/>
+      <c r="SYC401" s="16"/>
+      <c r="SYD401" s="16"/>
+      <c r="SYE401" s="16"/>
+      <c r="SYF401" s="16"/>
+      <c r="SYG401" s="16"/>
+      <c r="SYH401" s="16"/>
+      <c r="SYI401" s="16"/>
+      <c r="SYJ401" s="16"/>
+      <c r="SYK401" s="16"/>
+      <c r="SYL401" s="16"/>
+      <c r="SYM401" s="16"/>
+      <c r="SYN401" s="16"/>
+      <c r="SYO401" s="16"/>
+      <c r="SYP401" s="16"/>
+      <c r="SYQ401" s="16"/>
+      <c r="SYR401" s="16"/>
+      <c r="SYS401" s="16"/>
+      <c r="SYT401" s="16"/>
+      <c r="SYU401" s="16"/>
+      <c r="SYV401" s="16"/>
+      <c r="SYW401" s="16"/>
+      <c r="SYX401" s="16"/>
+      <c r="SYY401" s="16"/>
+      <c r="SYZ401" s="16"/>
+      <c r="SZA401" s="16"/>
+      <c r="SZB401" s="16"/>
+      <c r="SZC401" s="16"/>
+      <c r="SZD401" s="16"/>
+      <c r="SZE401" s="16"/>
+      <c r="SZF401" s="16"/>
+      <c r="SZG401" s="16"/>
+      <c r="SZH401" s="16"/>
+      <c r="SZI401" s="16"/>
+      <c r="SZJ401" s="16"/>
+      <c r="SZK401" s="16"/>
+      <c r="SZL401" s="16"/>
+      <c r="SZM401" s="16"/>
+      <c r="SZN401" s="16"/>
+      <c r="SZO401" s="16"/>
+      <c r="SZP401" s="16"/>
+      <c r="SZQ401" s="16"/>
+      <c r="SZR401" s="16"/>
+      <c r="SZS401" s="16"/>
+      <c r="SZT401" s="16"/>
+      <c r="SZU401" s="16"/>
+      <c r="SZV401" s="16"/>
+      <c r="SZW401" s="16"/>
+      <c r="SZX401" s="16"/>
+      <c r="SZY401" s="16"/>
+      <c r="SZZ401" s="16"/>
+      <c r="TAA401" s="16"/>
+      <c r="TAB401" s="16"/>
+      <c r="TAC401" s="16"/>
+      <c r="TAD401" s="16"/>
+      <c r="TAE401" s="16"/>
+      <c r="TAF401" s="16"/>
+      <c r="TAG401" s="16"/>
+      <c r="TAH401" s="16"/>
+      <c r="TAI401" s="16"/>
+      <c r="TAJ401" s="16"/>
+      <c r="TAK401" s="16"/>
+      <c r="TAL401" s="16"/>
+      <c r="TAM401" s="16"/>
+      <c r="TAN401" s="16"/>
+      <c r="TAO401" s="16"/>
+      <c r="TAP401" s="16"/>
+      <c r="TAQ401" s="16"/>
+      <c r="TAR401" s="16"/>
+      <c r="TAS401" s="16"/>
+      <c r="TAT401" s="16"/>
+      <c r="TAU401" s="16"/>
+      <c r="TAV401" s="16"/>
+      <c r="TAW401" s="16"/>
+      <c r="TAX401" s="16"/>
+      <c r="TAY401" s="16"/>
+      <c r="TAZ401" s="16"/>
+      <c r="TBA401" s="16"/>
+      <c r="TBB401" s="16"/>
+      <c r="TBC401" s="16"/>
+      <c r="TBD401" s="16"/>
+      <c r="TBE401" s="16"/>
+      <c r="TBF401" s="16"/>
+      <c r="TBG401" s="16"/>
+      <c r="TBH401" s="16"/>
+      <c r="TBI401" s="16"/>
+      <c r="TBJ401" s="16"/>
+      <c r="TBK401" s="16"/>
+      <c r="TBL401" s="16"/>
+      <c r="TBM401" s="16"/>
+      <c r="TBN401" s="16"/>
+      <c r="TBO401" s="16"/>
+      <c r="TBP401" s="16"/>
+      <c r="TBQ401" s="16"/>
+      <c r="TBR401" s="16"/>
+      <c r="TBS401" s="16"/>
+      <c r="TBT401" s="16"/>
+      <c r="TBU401" s="16"/>
+      <c r="TBV401" s="16"/>
+      <c r="TBW401" s="16"/>
+      <c r="TBX401" s="16"/>
+      <c r="TBY401" s="16"/>
+      <c r="TBZ401" s="16"/>
+      <c r="TCA401" s="16"/>
+      <c r="TCB401" s="16"/>
+      <c r="TCC401" s="16"/>
+      <c r="TCD401" s="16"/>
+      <c r="TCE401" s="16"/>
+      <c r="TCF401" s="16"/>
+      <c r="TCG401" s="16"/>
+      <c r="TCH401" s="16"/>
+      <c r="TCI401" s="16"/>
+      <c r="TCJ401" s="16"/>
+      <c r="TCK401" s="16"/>
+      <c r="TCL401" s="16"/>
+      <c r="TCM401" s="16"/>
+      <c r="TCN401" s="16"/>
+      <c r="TCO401" s="16"/>
+      <c r="TCP401" s="16"/>
+      <c r="TCQ401" s="16"/>
+      <c r="TCR401" s="16"/>
+      <c r="TCS401" s="16"/>
+      <c r="TCT401" s="16"/>
+      <c r="TCU401" s="16"/>
+      <c r="TCV401" s="16"/>
+      <c r="TCW401" s="16"/>
+      <c r="TCX401" s="16"/>
+      <c r="TCY401" s="16"/>
+      <c r="TCZ401" s="16"/>
+      <c r="TDA401" s="16"/>
+      <c r="TDB401" s="16"/>
+      <c r="TDC401" s="16"/>
+      <c r="TDD401" s="16"/>
+      <c r="TDE401" s="16"/>
+      <c r="TDF401" s="16"/>
+      <c r="TDG401" s="16"/>
+      <c r="TDH401" s="16"/>
+      <c r="TDI401" s="16"/>
+      <c r="TDJ401" s="16"/>
+      <c r="TDK401" s="16"/>
+      <c r="TDL401" s="16"/>
+      <c r="TDM401" s="16"/>
+      <c r="TDN401" s="16"/>
+      <c r="TDO401" s="16"/>
+      <c r="TDP401" s="16"/>
+      <c r="TDQ401" s="16"/>
+      <c r="TDR401" s="16"/>
+      <c r="TDS401" s="16"/>
+      <c r="TDT401" s="16"/>
+      <c r="TDU401" s="16"/>
+      <c r="TDV401" s="16"/>
+      <c r="TDW401" s="16"/>
+      <c r="TDX401" s="16"/>
+      <c r="TDY401" s="16"/>
+      <c r="TDZ401" s="16"/>
+      <c r="TEA401" s="16"/>
+      <c r="TEB401" s="16"/>
+      <c r="TEC401" s="16"/>
+      <c r="TED401" s="16"/>
+      <c r="TEE401" s="16"/>
+      <c r="TEF401" s="16"/>
+      <c r="TEG401" s="16"/>
+      <c r="TEH401" s="16"/>
+      <c r="TEI401" s="16"/>
+      <c r="TEJ401" s="16"/>
+      <c r="TEK401" s="16"/>
+      <c r="TEL401" s="16"/>
+      <c r="TEM401" s="16"/>
+      <c r="TEN401" s="16"/>
+      <c r="TEO401" s="16"/>
+      <c r="TEP401" s="16"/>
+      <c r="TEQ401" s="16"/>
+      <c r="TER401" s="16"/>
+      <c r="TES401" s="16"/>
+      <c r="TET401" s="16"/>
+      <c r="TEU401" s="16"/>
+      <c r="TEV401" s="16"/>
+      <c r="TEW401" s="16"/>
+      <c r="TEX401" s="16"/>
+      <c r="TEY401" s="16"/>
+      <c r="TEZ401" s="16"/>
+      <c r="TFA401" s="16"/>
+      <c r="TFB401" s="16"/>
+      <c r="TFC401" s="16"/>
+      <c r="TFD401" s="16"/>
+      <c r="TFE401" s="16"/>
+      <c r="TFF401" s="16"/>
+      <c r="TFG401" s="16"/>
+      <c r="TFH401" s="16"/>
+      <c r="TFI401" s="16"/>
+      <c r="TFJ401" s="16"/>
+      <c r="TFK401" s="16"/>
+      <c r="TFL401" s="16"/>
+      <c r="TFM401" s="16"/>
+      <c r="TFN401" s="16"/>
+      <c r="TFO401" s="16"/>
+      <c r="TFP401" s="16"/>
+      <c r="TFQ401" s="16"/>
+      <c r="TFR401" s="16"/>
+      <c r="TFS401" s="16"/>
+      <c r="TFT401" s="16"/>
+      <c r="TFU401" s="16"/>
+      <c r="TFV401" s="16"/>
+      <c r="TFW401" s="16"/>
+      <c r="TFX401" s="16"/>
+      <c r="TFY401" s="16"/>
+      <c r="TFZ401" s="16"/>
+      <c r="TGA401" s="16"/>
+      <c r="TGB401" s="16"/>
+      <c r="TGC401" s="16"/>
+      <c r="TGD401" s="16"/>
+      <c r="TGE401" s="16"/>
+      <c r="TGF401" s="16"/>
+      <c r="TGG401" s="16"/>
+      <c r="TGH401" s="16"/>
+      <c r="TGI401" s="16"/>
+      <c r="TGJ401" s="16"/>
+      <c r="TGK401" s="16"/>
+      <c r="TGL401" s="16"/>
+      <c r="TGM401" s="16"/>
+      <c r="TGN401" s="16"/>
+      <c r="TGO401" s="16"/>
+      <c r="TGP401" s="16"/>
+      <c r="TGQ401" s="16"/>
+      <c r="TGR401" s="16"/>
+      <c r="TGS401" s="16"/>
+      <c r="TGT401" s="16"/>
+      <c r="TGU401" s="16"/>
+      <c r="TGV401" s="16"/>
+      <c r="TGW401" s="16"/>
+      <c r="TGX401" s="16"/>
+      <c r="TGY401" s="16"/>
+      <c r="TGZ401" s="16"/>
+      <c r="THA401" s="16"/>
+      <c r="THB401" s="16"/>
+      <c r="THC401" s="16"/>
+      <c r="THD401" s="16"/>
+      <c r="THE401" s="16"/>
+      <c r="THF401" s="16"/>
+      <c r="THG401" s="16"/>
+      <c r="THH401" s="16"/>
+      <c r="THI401" s="16"/>
+      <c r="THJ401" s="16"/>
+      <c r="THK401" s="16"/>
+      <c r="THL401" s="16"/>
+      <c r="THM401" s="16"/>
+      <c r="THN401" s="16"/>
+      <c r="THO401" s="16"/>
+      <c r="THP401" s="16"/>
+      <c r="THQ401" s="16"/>
+      <c r="THR401" s="16"/>
+      <c r="THS401" s="16"/>
+      <c r="THT401" s="16"/>
+      <c r="THU401" s="16"/>
+      <c r="THV401" s="16"/>
+      <c r="THW401" s="16"/>
+      <c r="THX401" s="16"/>
+      <c r="THY401" s="16"/>
+      <c r="THZ401" s="16"/>
+      <c r="TIA401" s="16"/>
+      <c r="TIB401" s="16"/>
+      <c r="TIC401" s="16"/>
+      <c r="TID401" s="16"/>
+      <c r="TIE401" s="16"/>
+      <c r="TIF401" s="16"/>
+      <c r="TIG401" s="16"/>
+      <c r="TIH401" s="16"/>
+      <c r="TII401" s="16"/>
+      <c r="TIJ401" s="16"/>
+      <c r="TIK401" s="16"/>
+      <c r="TIL401" s="16"/>
+      <c r="TIM401" s="16"/>
+      <c r="TIN401" s="16"/>
+      <c r="TIO401" s="16"/>
+      <c r="TIP401" s="16"/>
+      <c r="TIQ401" s="16"/>
+      <c r="TIR401" s="16"/>
+      <c r="TIS401" s="16"/>
+      <c r="TIT401" s="16"/>
+      <c r="TIU401" s="16"/>
+      <c r="TIV401" s="16"/>
+      <c r="TIW401" s="16"/>
+      <c r="TIX401" s="16"/>
+      <c r="TIY401" s="16"/>
+      <c r="TIZ401" s="16"/>
+      <c r="TJA401" s="16"/>
+      <c r="TJB401" s="16"/>
+      <c r="TJC401" s="16"/>
+      <c r="TJD401" s="16"/>
+      <c r="TJE401" s="16"/>
+      <c r="TJF401" s="16"/>
+      <c r="TJG401" s="16"/>
+      <c r="TJH401" s="16"/>
+      <c r="TJI401" s="16"/>
+      <c r="TJJ401" s="16"/>
+      <c r="TJK401" s="16"/>
+      <c r="TJL401" s="16"/>
+      <c r="TJM401" s="16"/>
+      <c r="TJN401" s="16"/>
+      <c r="TJO401" s="16"/>
+      <c r="TJP401" s="16"/>
+      <c r="TJQ401" s="16"/>
+      <c r="TJR401" s="16"/>
+      <c r="TJS401" s="16"/>
+      <c r="TJT401" s="16"/>
+      <c r="TJU401" s="16"/>
+      <c r="TJV401" s="16"/>
+      <c r="TJW401" s="16"/>
+      <c r="TJX401" s="16"/>
+      <c r="TJY401" s="16"/>
+      <c r="TJZ401" s="16"/>
+      <c r="TKA401" s="16"/>
+      <c r="TKB401" s="16"/>
+      <c r="TKC401" s="16"/>
+      <c r="TKD401" s="16"/>
+      <c r="TKE401" s="16"/>
+      <c r="TKF401" s="16"/>
+      <c r="TKG401" s="16"/>
+      <c r="TKH401" s="16"/>
+      <c r="TKI401" s="16"/>
+      <c r="TKJ401" s="16"/>
+      <c r="TKK401" s="16"/>
+      <c r="TKL401" s="16"/>
+      <c r="TKM401" s="16"/>
+      <c r="TKN401" s="16"/>
+      <c r="TKO401" s="16"/>
+      <c r="TKP401" s="16"/>
+      <c r="TKQ401" s="16"/>
+      <c r="TKR401" s="16"/>
+      <c r="TKS401" s="16"/>
+      <c r="TKT401" s="16"/>
+      <c r="TKU401" s="16"/>
+      <c r="TKV401" s="16"/>
+      <c r="TKW401" s="16"/>
+      <c r="TKX401" s="16"/>
+      <c r="TKY401" s="16"/>
+      <c r="TKZ401" s="16"/>
+      <c r="TLA401" s="16"/>
+      <c r="TLB401" s="16"/>
+      <c r="TLC401" s="16"/>
+      <c r="TLD401" s="16"/>
+      <c r="TLE401" s="16"/>
+      <c r="TLF401" s="16"/>
+      <c r="TLG401" s="16"/>
+      <c r="TLH401" s="16"/>
+      <c r="TLI401" s="16"/>
+      <c r="TLJ401" s="16"/>
+      <c r="TLK401" s="16"/>
+      <c r="TLL401" s="16"/>
+      <c r="TLM401" s="16"/>
+      <c r="TLN401" s="16"/>
+      <c r="TLO401" s="16"/>
+      <c r="TLP401" s="16"/>
+      <c r="TLQ401" s="16"/>
+      <c r="TLR401" s="16"/>
+      <c r="TLS401" s="16"/>
+      <c r="TLT401" s="16"/>
+      <c r="TLU401" s="16"/>
+      <c r="TLV401" s="16"/>
+      <c r="TLW401" s="16"/>
+      <c r="TLX401" s="16"/>
+      <c r="TLY401" s="16"/>
+      <c r="TLZ401" s="16"/>
+      <c r="TMA401" s="16"/>
+      <c r="TMB401" s="16"/>
+      <c r="TMC401" s="16"/>
+      <c r="TMD401" s="16"/>
+      <c r="TME401" s="16"/>
+      <c r="TMF401" s="16"/>
+      <c r="TMG401" s="16"/>
+      <c r="TMH401" s="16"/>
+      <c r="TMI401" s="16"/>
+      <c r="TMJ401" s="16"/>
+      <c r="TMK401" s="16"/>
+      <c r="TML401" s="16"/>
+      <c r="TMM401" s="16"/>
+      <c r="TMN401" s="16"/>
+      <c r="TMO401" s="16"/>
+      <c r="TMP401" s="16"/>
+      <c r="TMQ401" s="16"/>
+      <c r="TMR401" s="16"/>
+      <c r="TMS401" s="16"/>
+      <c r="TMT401" s="16"/>
+      <c r="TMU401" s="16"/>
+      <c r="TMV401" s="16"/>
+      <c r="TMW401" s="16"/>
+      <c r="TMX401" s="16"/>
+      <c r="TMY401" s="16"/>
+      <c r="TMZ401" s="16"/>
+      <c r="TNA401" s="16"/>
+      <c r="TNB401" s="16"/>
+      <c r="TNC401" s="16"/>
+      <c r="TND401" s="16"/>
+      <c r="TNE401" s="16"/>
+      <c r="TNF401" s="16"/>
+      <c r="TNG401" s="16"/>
+      <c r="TNH401" s="16"/>
+      <c r="TNI401" s="16"/>
+      <c r="TNJ401" s="16"/>
+      <c r="TNK401" s="16"/>
+      <c r="TNL401" s="16"/>
+      <c r="TNM401" s="16"/>
+      <c r="TNN401" s="16"/>
+      <c r="TNO401" s="16"/>
+      <c r="TNP401" s="16"/>
+      <c r="TNQ401" s="16"/>
+      <c r="TNR401" s="16"/>
+      <c r="TNS401" s="16"/>
+      <c r="TNT401" s="16"/>
+      <c r="TNU401" s="16"/>
+      <c r="TNV401" s="16"/>
+      <c r="TNW401" s="16"/>
+      <c r="TNX401" s="16"/>
+      <c r="TNY401" s="16"/>
+      <c r="TNZ401" s="16"/>
+      <c r="TOA401" s="16"/>
+      <c r="TOB401" s="16"/>
+      <c r="TOC401" s="16"/>
+      <c r="TOD401" s="16"/>
+      <c r="TOE401" s="16"/>
+      <c r="TOF401" s="16"/>
+      <c r="TOG401" s="16"/>
+      <c r="TOH401" s="16"/>
+      <c r="TOI401" s="16"/>
+      <c r="TOJ401" s="16"/>
+      <c r="TOK401" s="16"/>
+      <c r="TOL401" s="16"/>
+      <c r="TOM401" s="16"/>
+      <c r="TON401" s="16"/>
+      <c r="TOO401" s="16"/>
+      <c r="TOP401" s="16"/>
+      <c r="TOQ401" s="16"/>
+      <c r="TOR401" s="16"/>
+      <c r="TOS401" s="16"/>
+      <c r="TOT401" s="16"/>
+      <c r="TOU401" s="16"/>
+      <c r="TOV401" s="16"/>
+      <c r="TOW401" s="16"/>
+      <c r="TOX401" s="16"/>
+      <c r="TOY401" s="16"/>
+      <c r="TOZ401" s="16"/>
+      <c r="TPA401" s="16"/>
+      <c r="TPB401" s="16"/>
+      <c r="TPC401" s="16"/>
+      <c r="TPD401" s="16"/>
+      <c r="TPE401" s="16"/>
+      <c r="TPF401" s="16"/>
+      <c r="TPG401" s="16"/>
+      <c r="TPH401" s="16"/>
+      <c r="TPI401" s="16"/>
+      <c r="TPJ401" s="16"/>
+      <c r="TPK401" s="16"/>
+      <c r="TPL401" s="16"/>
+      <c r="TPM401" s="16"/>
+      <c r="TPN401" s="16"/>
+      <c r="TPO401" s="16"/>
+      <c r="TPP401" s="16"/>
+      <c r="TPQ401" s="16"/>
+      <c r="TPR401" s="16"/>
+      <c r="TPS401" s="16"/>
+      <c r="TPT401" s="16"/>
+      <c r="TPU401" s="16"/>
+      <c r="TPV401" s="16"/>
+      <c r="TPW401" s="16"/>
+      <c r="TPX401" s="16"/>
+      <c r="TPY401" s="16"/>
+      <c r="TPZ401" s="16"/>
+      <c r="TQA401" s="16"/>
+      <c r="TQB401" s="16"/>
+      <c r="TQC401" s="16"/>
+      <c r="TQD401" s="16"/>
+      <c r="TQE401" s="16"/>
+      <c r="TQF401" s="16"/>
+      <c r="TQG401" s="16"/>
+      <c r="TQH401" s="16"/>
+      <c r="TQI401" s="16"/>
+      <c r="TQJ401" s="16"/>
+      <c r="TQK401" s="16"/>
+      <c r="TQL401" s="16"/>
+      <c r="TQM401" s="16"/>
+      <c r="TQN401" s="16"/>
+      <c r="TQO401" s="16"/>
+      <c r="TQP401" s="16"/>
+      <c r="TQQ401" s="16"/>
+      <c r="TQR401" s="16"/>
+      <c r="TQS401" s="16"/>
+      <c r="TQT401" s="16"/>
+      <c r="TQU401" s="16"/>
+      <c r="TQV401" s="16"/>
+      <c r="TQW401" s="16"/>
+      <c r="TQX401" s="16"/>
+      <c r="TQY401" s="16"/>
+      <c r="TQZ401" s="16"/>
+      <c r="TRA401" s="16"/>
+      <c r="TRB401" s="16"/>
+      <c r="TRC401" s="16"/>
+      <c r="TRD401" s="16"/>
+      <c r="TRE401" s="16"/>
+      <c r="TRF401" s="16"/>
+      <c r="TRG401" s="16"/>
+      <c r="TRH401" s="16"/>
+      <c r="TRI401" s="16"/>
+      <c r="TRJ401" s="16"/>
+      <c r="TRK401" s="16"/>
+      <c r="TRL401" s="16"/>
+      <c r="TRM401" s="16"/>
+      <c r="TRN401" s="16"/>
+      <c r="TRO401" s="16"/>
+      <c r="TRP401" s="16"/>
+      <c r="TRQ401" s="16"/>
+      <c r="TRR401" s="16"/>
+      <c r="TRS401" s="16"/>
+      <c r="TRT401" s="16"/>
+      <c r="TRU401" s="16"/>
+      <c r="TRV401" s="16"/>
+      <c r="TRW401" s="16"/>
+      <c r="TRX401" s="16"/>
+      <c r="TRY401" s="16"/>
+      <c r="TRZ401" s="16"/>
+      <c r="TSA401" s="16"/>
+      <c r="TSB401" s="16"/>
+      <c r="TSC401" s="16"/>
+      <c r="TSD401" s="16"/>
+      <c r="TSE401" s="16"/>
+      <c r="TSF401" s="16"/>
+      <c r="TSG401" s="16"/>
+      <c r="TSH401" s="16"/>
+      <c r="TSI401" s="16"/>
+      <c r="TSJ401" s="16"/>
+      <c r="TSK401" s="16"/>
+      <c r="TSL401" s="16"/>
+      <c r="TSM401" s="16"/>
+      <c r="TSN401" s="16"/>
+      <c r="TSO401" s="16"/>
+      <c r="TSP401" s="16"/>
+      <c r="TSQ401" s="16"/>
+      <c r="TSR401" s="16"/>
+      <c r="TSS401" s="16"/>
+      <c r="TST401" s="16"/>
+      <c r="TSU401" s="16"/>
+      <c r="TSV401" s="16"/>
+      <c r="TSW401" s="16"/>
+      <c r="TSX401" s="16"/>
+      <c r="TSY401" s="16"/>
+      <c r="TSZ401" s="16"/>
+      <c r="TTA401" s="16"/>
+      <c r="TTB401" s="16"/>
+      <c r="TTC401" s="16"/>
+      <c r="TTD401" s="16"/>
+      <c r="TTE401" s="16"/>
+      <c r="TTF401" s="16"/>
+      <c r="TTG401" s="16"/>
+      <c r="TTH401" s="16"/>
+      <c r="TTI401" s="16"/>
+      <c r="TTJ401" s="16"/>
+      <c r="TTK401" s="16"/>
+      <c r="TTL401" s="16"/>
+      <c r="TTM401" s="16"/>
+      <c r="TTN401" s="16"/>
+      <c r="TTO401" s="16"/>
+      <c r="TTP401" s="16"/>
+      <c r="TTQ401" s="16"/>
+      <c r="TTR401" s="16"/>
+      <c r="TTS401" s="16"/>
+      <c r="TTT401" s="16"/>
+      <c r="TTU401" s="16"/>
+      <c r="TTV401" s="16"/>
+      <c r="TTW401" s="16"/>
+      <c r="TTX401" s="16"/>
+      <c r="TTY401" s="16"/>
+      <c r="TTZ401" s="16"/>
+      <c r="TUA401" s="16"/>
+      <c r="TUB401" s="16"/>
+      <c r="TUC401" s="16"/>
+      <c r="TUD401" s="16"/>
+      <c r="TUE401" s="16"/>
+      <c r="TUF401" s="16"/>
+      <c r="TUG401" s="16"/>
+      <c r="TUH401" s="16"/>
+      <c r="TUI401" s="16"/>
+      <c r="TUJ401" s="16"/>
+      <c r="TUK401" s="16"/>
+      <c r="TUL401" s="16"/>
+      <c r="TUM401" s="16"/>
+      <c r="TUN401" s="16"/>
+      <c r="TUO401" s="16"/>
+      <c r="TUP401" s="16"/>
+      <c r="TUQ401" s="16"/>
+      <c r="TUR401" s="16"/>
+      <c r="TUS401" s="16"/>
+      <c r="TUT401" s="16"/>
+      <c r="TUU401" s="16"/>
+      <c r="TUV401" s="16"/>
+      <c r="TUW401" s="16"/>
+      <c r="TUX401" s="16"/>
+      <c r="TUY401" s="16"/>
+      <c r="TUZ401" s="16"/>
+      <c r="TVA401" s="16"/>
+      <c r="TVB401" s="16"/>
+      <c r="TVC401" s="16"/>
+      <c r="TVD401" s="16"/>
+      <c r="TVE401" s="16"/>
+      <c r="TVF401" s="16"/>
+      <c r="TVG401" s="16"/>
+      <c r="TVH401" s="16"/>
+      <c r="TVI401" s="16"/>
+      <c r="TVJ401" s="16"/>
+      <c r="TVK401" s="16"/>
+      <c r="TVL401" s="16"/>
+      <c r="TVM401" s="16"/>
+      <c r="TVN401" s="16"/>
+      <c r="TVO401" s="16"/>
+      <c r="TVP401" s="16"/>
+      <c r="TVQ401" s="16"/>
+      <c r="TVR401" s="16"/>
+      <c r="TVS401" s="16"/>
+      <c r="TVT401" s="16"/>
+      <c r="TVU401" s="16"/>
+      <c r="TVV401" s="16"/>
+      <c r="TVW401" s="16"/>
+      <c r="TVX401" s="16"/>
+      <c r="TVY401" s="16"/>
+      <c r="TVZ401" s="16"/>
+      <c r="TWA401" s="16"/>
+      <c r="TWB401" s="16"/>
+      <c r="TWC401" s="16"/>
+      <c r="TWD401" s="16"/>
+      <c r="TWE401" s="16"/>
+      <c r="TWF401" s="16"/>
+      <c r="TWG401" s="16"/>
+      <c r="TWH401" s="16"/>
+      <c r="TWI401" s="16"/>
+      <c r="TWJ401" s="16"/>
+      <c r="TWK401" s="16"/>
+      <c r="TWL401" s="16"/>
+      <c r="TWM401" s="16"/>
+      <c r="TWN401" s="16"/>
+      <c r="TWO401" s="16"/>
+      <c r="TWP401" s="16"/>
+      <c r="TWQ401" s="16"/>
+      <c r="TWR401" s="16"/>
+      <c r="TWS401" s="16"/>
+      <c r="TWT401" s="16"/>
+      <c r="TWU401" s="16"/>
+      <c r="TWV401" s="16"/>
+      <c r="TWW401" s="16"/>
+      <c r="TWX401" s="16"/>
+      <c r="TWY401" s="16"/>
+      <c r="TWZ401" s="16"/>
+      <c r="TXA401" s="16"/>
+      <c r="TXB401" s="16"/>
+      <c r="TXC401" s="16"/>
+      <c r="TXD401" s="16"/>
+      <c r="TXE401" s="16"/>
+      <c r="TXF401" s="16"/>
+      <c r="TXG401" s="16"/>
+      <c r="TXH401" s="16"/>
+      <c r="TXI401" s="16"/>
+      <c r="TXJ401" s="16"/>
+      <c r="TXK401" s="16"/>
+      <c r="TXL401" s="16"/>
+      <c r="TXM401" s="16"/>
+      <c r="TXN401" s="16"/>
+      <c r="TXO401" s="16"/>
+      <c r="TXP401" s="16"/>
+      <c r="TXQ401" s="16"/>
+      <c r="TXR401" s="16"/>
+      <c r="TXS401" s="16"/>
+      <c r="TXT401" s="16"/>
+      <c r="TXU401" s="16"/>
+      <c r="TXV401" s="16"/>
+      <c r="TXW401" s="16"/>
+      <c r="TXX401" s="16"/>
+      <c r="TXY401" s="16"/>
+      <c r="TXZ401" s="16"/>
+      <c r="TYA401" s="16"/>
+      <c r="TYB401" s="16"/>
+      <c r="TYC401" s="16"/>
+      <c r="TYD401" s="16"/>
+      <c r="TYE401" s="16"/>
+      <c r="TYF401" s="16"/>
+      <c r="TYG401" s="16"/>
+      <c r="TYH401" s="16"/>
+      <c r="TYI401" s="16"/>
+      <c r="TYJ401" s="16"/>
+      <c r="TYK401" s="16"/>
+      <c r="TYL401" s="16"/>
+      <c r="TYM401" s="16"/>
+      <c r="TYN401" s="16"/>
+      <c r="TYO401" s="16"/>
+      <c r="TYP401" s="16"/>
+      <c r="TYQ401" s="16"/>
+      <c r="TYR401" s="16"/>
+      <c r="TYS401" s="16"/>
+      <c r="TYT401" s="16"/>
+      <c r="TYU401" s="16"/>
+      <c r="TYV401" s="16"/>
+      <c r="TYW401" s="16"/>
+      <c r="TYX401" s="16"/>
+      <c r="TYY401" s="16"/>
+      <c r="TYZ401" s="16"/>
+      <c r="TZA401" s="16"/>
+      <c r="TZB401" s="16"/>
+      <c r="TZC401" s="16"/>
+      <c r="TZD401" s="16"/>
+      <c r="TZE401" s="16"/>
+      <c r="TZF401" s="16"/>
+      <c r="TZG401" s="16"/>
+      <c r="TZH401" s="16"/>
+      <c r="TZI401" s="16"/>
+      <c r="TZJ401" s="16"/>
+      <c r="TZK401" s="16"/>
+      <c r="TZL401" s="16"/>
+      <c r="TZM401" s="16"/>
+      <c r="TZN401" s="16"/>
+      <c r="TZO401" s="16"/>
+      <c r="TZP401" s="16"/>
+      <c r="TZQ401" s="16"/>
+      <c r="TZR401" s="16"/>
+      <c r="TZS401" s="16"/>
+      <c r="TZT401" s="16"/>
+      <c r="TZU401" s="16"/>
+      <c r="TZV401" s="16"/>
+      <c r="TZW401" s="16"/>
+      <c r="TZX401" s="16"/>
+      <c r="TZY401" s="16"/>
+      <c r="TZZ401" s="16"/>
+      <c r="UAA401" s="16"/>
+      <c r="UAB401" s="16"/>
+      <c r="UAC401" s="16"/>
+      <c r="UAD401" s="16"/>
+      <c r="UAE401" s="16"/>
+      <c r="UAF401" s="16"/>
+      <c r="UAG401" s="16"/>
+      <c r="UAH401" s="16"/>
+      <c r="UAI401" s="16"/>
+      <c r="UAJ401" s="16"/>
+      <c r="UAK401" s="16"/>
+      <c r="UAL401" s="16"/>
+      <c r="UAM401" s="16"/>
+      <c r="UAN401" s="16"/>
+      <c r="UAO401" s="16"/>
+      <c r="UAP401" s="16"/>
+      <c r="UAQ401" s="16"/>
+      <c r="UAR401" s="16"/>
+      <c r="UAS401" s="16"/>
+      <c r="UAT401" s="16"/>
+      <c r="UAU401" s="16"/>
+      <c r="UAV401" s="16"/>
+      <c r="UAW401" s="16"/>
+      <c r="UAX401" s="16"/>
+      <c r="UAY401" s="16"/>
+      <c r="UAZ401" s="16"/>
+      <c r="UBA401" s="16"/>
+      <c r="UBB401" s="16"/>
+      <c r="UBC401" s="16"/>
+      <c r="UBD401" s="16"/>
+      <c r="UBE401" s="16"/>
+      <c r="UBF401" s="16"/>
+      <c r="UBG401" s="16"/>
+      <c r="UBH401" s="16"/>
+      <c r="UBI401" s="16"/>
+      <c r="UBJ401" s="16"/>
+      <c r="UBK401" s="16"/>
+      <c r="UBL401" s="16"/>
+      <c r="UBM401" s="16"/>
+      <c r="UBN401" s="16"/>
+      <c r="UBO401" s="16"/>
+      <c r="UBP401" s="16"/>
+      <c r="UBQ401" s="16"/>
+      <c r="UBR401" s="16"/>
+      <c r="UBS401" s="16"/>
+      <c r="UBT401" s="16"/>
+      <c r="UBU401" s="16"/>
+      <c r="UBV401" s="16"/>
+      <c r="UBW401" s="16"/>
+      <c r="UBX401" s="16"/>
+      <c r="UBY401" s="16"/>
+      <c r="UBZ401" s="16"/>
+      <c r="UCA401" s="16"/>
+      <c r="UCB401" s="16"/>
+      <c r="UCC401" s="16"/>
+      <c r="UCD401" s="16"/>
+      <c r="UCE401" s="16"/>
+      <c r="UCF401" s="16"/>
+      <c r="UCG401" s="16"/>
+      <c r="UCH401" s="16"/>
+      <c r="UCI401" s="16"/>
+      <c r="UCJ401" s="16"/>
+      <c r="UCK401" s="16"/>
+      <c r="UCL401" s="16"/>
+      <c r="UCM401" s="16"/>
+      <c r="UCN401" s="16"/>
+      <c r="UCO401" s="16"/>
+      <c r="UCP401" s="16"/>
+      <c r="UCQ401" s="16"/>
+      <c r="UCR401" s="16"/>
+      <c r="UCS401" s="16"/>
+      <c r="UCT401" s="16"/>
+      <c r="UCU401" s="16"/>
+      <c r="UCV401" s="16"/>
+      <c r="UCW401" s="16"/>
+      <c r="UCX401" s="16"/>
+      <c r="UCY401" s="16"/>
+      <c r="UCZ401" s="16"/>
+      <c r="UDA401" s="16"/>
+      <c r="UDB401" s="16"/>
+      <c r="UDC401" s="16"/>
+      <c r="UDD401" s="16"/>
+      <c r="UDE401" s="16"/>
+      <c r="UDF401" s="16"/>
+      <c r="UDG401" s="16"/>
+      <c r="UDH401" s="16"/>
+      <c r="UDI401" s="16"/>
+      <c r="UDJ401" s="16"/>
+      <c r="UDK401" s="16"/>
+      <c r="UDL401" s="16"/>
+      <c r="UDM401" s="16"/>
+      <c r="UDN401" s="16"/>
+      <c r="UDO401" s="16"/>
+      <c r="UDP401" s="16"/>
+      <c r="UDQ401" s="16"/>
+      <c r="UDR401" s="16"/>
+      <c r="UDS401" s="16"/>
+      <c r="UDT401" s="16"/>
+      <c r="UDU401" s="16"/>
+      <c r="UDV401" s="16"/>
+      <c r="UDW401" s="16"/>
+      <c r="UDX401" s="16"/>
+      <c r="UDY401" s="16"/>
+      <c r="UDZ401" s="16"/>
+      <c r="UEA401" s="16"/>
+      <c r="UEB401" s="16"/>
+      <c r="UEC401" s="16"/>
+      <c r="UED401" s="16"/>
+      <c r="UEE401" s="16"/>
+      <c r="UEF401" s="16"/>
+      <c r="UEG401" s="16"/>
+      <c r="UEH401" s="16"/>
+      <c r="UEI401" s="16"/>
+      <c r="UEJ401" s="16"/>
+      <c r="UEK401" s="16"/>
+      <c r="UEL401" s="16"/>
+      <c r="UEM401" s="16"/>
+      <c r="UEN401" s="16"/>
+      <c r="UEO401" s="16"/>
+      <c r="UEP401" s="16"/>
+      <c r="UEQ401" s="16"/>
+      <c r="UER401" s="16"/>
+      <c r="UES401" s="16"/>
+      <c r="UET401" s="16"/>
+      <c r="UEU401" s="16"/>
+      <c r="UEV401" s="16"/>
+      <c r="UEW401" s="16"/>
+      <c r="UEX401" s="16"/>
+      <c r="UEY401" s="16"/>
+      <c r="UEZ401" s="16"/>
+      <c r="UFA401" s="16"/>
+      <c r="UFB401" s="16"/>
+      <c r="UFC401" s="16"/>
+      <c r="UFD401" s="16"/>
+      <c r="UFE401" s="16"/>
+      <c r="UFF401" s="16"/>
+      <c r="UFG401" s="16"/>
+      <c r="UFH401" s="16"/>
+      <c r="UFI401" s="16"/>
+      <c r="UFJ401" s="16"/>
+      <c r="UFK401" s="16"/>
+      <c r="UFL401" s="16"/>
+      <c r="UFM401" s="16"/>
+      <c r="UFN401" s="16"/>
+      <c r="UFO401" s="16"/>
+      <c r="UFP401" s="16"/>
+      <c r="UFQ401" s="16"/>
+      <c r="UFR401" s="16"/>
+      <c r="UFS401" s="16"/>
+      <c r="UFT401" s="16"/>
+      <c r="UFU401" s="16"/>
+      <c r="UFV401" s="16"/>
+      <c r="UFW401" s="16"/>
+      <c r="UFX401" s="16"/>
+      <c r="UFY401" s="16"/>
+      <c r="UFZ401" s="16"/>
+      <c r="UGA401" s="16"/>
+      <c r="UGB401" s="16"/>
+      <c r="UGC401" s="16"/>
+      <c r="UGD401" s="16"/>
+      <c r="UGE401" s="16"/>
+      <c r="UGF401" s="16"/>
+      <c r="UGG401" s="16"/>
+      <c r="UGH401" s="16"/>
+      <c r="UGI401" s="16"/>
+      <c r="UGJ401" s="16"/>
+      <c r="UGK401" s="16"/>
+      <c r="UGL401" s="16"/>
+      <c r="UGM401" s="16"/>
+      <c r="UGN401" s="16"/>
+      <c r="UGO401" s="16"/>
+      <c r="UGP401" s="16"/>
+      <c r="UGQ401" s="16"/>
+      <c r="UGR401" s="16"/>
+      <c r="UGS401" s="16"/>
+      <c r="UGT401" s="16"/>
+      <c r="UGU401" s="16"/>
+      <c r="UGV401" s="16"/>
+      <c r="UGW401" s="16"/>
+      <c r="UGX401" s="16"/>
+      <c r="UGY401" s="16"/>
+      <c r="UGZ401" s="16"/>
+      <c r="UHA401" s="16"/>
+      <c r="UHB401" s="16"/>
+      <c r="UHC401" s="16"/>
+      <c r="UHD401" s="16"/>
+      <c r="UHE401" s="16"/>
+      <c r="UHF401" s="16"/>
+      <c r="UHG401" s="16"/>
+      <c r="UHH401" s="16"/>
+      <c r="UHI401" s="16"/>
+      <c r="UHJ401" s="16"/>
+      <c r="UHK401" s="16"/>
+      <c r="UHL401" s="16"/>
+      <c r="UHM401" s="16"/>
+      <c r="UHN401" s="16"/>
+      <c r="UHO401" s="16"/>
+      <c r="UHP401" s="16"/>
+      <c r="UHQ401" s="16"/>
+      <c r="UHR401" s="16"/>
+      <c r="UHS401" s="16"/>
+      <c r="UHT401" s="16"/>
+      <c r="UHU401" s="16"/>
+      <c r="UHV401" s="16"/>
+      <c r="UHW401" s="16"/>
+      <c r="UHX401" s="16"/>
+      <c r="UHY401" s="16"/>
+      <c r="UHZ401" s="16"/>
+      <c r="UIA401" s="16"/>
+      <c r="UIB401" s="16"/>
+      <c r="UIC401" s="16"/>
+      <c r="UID401" s="16"/>
+      <c r="UIE401" s="16"/>
+      <c r="UIF401" s="16"/>
+      <c r="UIG401" s="16"/>
+      <c r="UIH401" s="16"/>
+      <c r="UII401" s="16"/>
+      <c r="UIJ401" s="16"/>
+      <c r="UIK401" s="16"/>
+      <c r="UIL401" s="16"/>
+      <c r="UIM401" s="16"/>
+      <c r="UIN401" s="16"/>
+      <c r="UIO401" s="16"/>
+      <c r="UIP401" s="16"/>
+      <c r="UIQ401" s="16"/>
+      <c r="UIR401" s="16"/>
+      <c r="UIS401" s="16"/>
+      <c r="UIT401" s="16"/>
+      <c r="UIU401" s="16"/>
+      <c r="UIV401" s="16"/>
+      <c r="UIW401" s="16"/>
+      <c r="UIX401" s="16"/>
+      <c r="UIY401" s="16"/>
+      <c r="UIZ401" s="16"/>
+      <c r="UJA401" s="16"/>
+      <c r="UJB401" s="16"/>
+      <c r="UJC401" s="16"/>
+      <c r="UJD401" s="16"/>
+      <c r="UJE401" s="16"/>
+      <c r="UJF401" s="16"/>
+      <c r="UJG401" s="16"/>
+      <c r="UJH401" s="16"/>
+      <c r="UJI401" s="16"/>
+      <c r="UJJ401" s="16"/>
+      <c r="UJK401" s="16"/>
+      <c r="UJL401" s="16"/>
+      <c r="UJM401" s="16"/>
+      <c r="UJN401" s="16"/>
+      <c r="UJO401" s="16"/>
+      <c r="UJP401" s="16"/>
+      <c r="UJQ401" s="16"/>
+      <c r="UJR401" s="16"/>
+      <c r="UJS401" s="16"/>
+      <c r="UJT401" s="16"/>
+      <c r="UJU401" s="16"/>
+      <c r="UJV401" s="16"/>
+      <c r="UJW401" s="16"/>
+      <c r="UJX401" s="16"/>
+      <c r="UJY401" s="16"/>
+      <c r="UJZ401" s="16"/>
+      <c r="UKA401" s="16"/>
+      <c r="UKB401" s="16"/>
+      <c r="UKC401" s="16"/>
+      <c r="UKD401" s="16"/>
+      <c r="UKE401" s="16"/>
+      <c r="UKF401" s="16"/>
+      <c r="UKG401" s="16"/>
+      <c r="UKH401" s="16"/>
+      <c r="UKI401" s="16"/>
+      <c r="UKJ401" s="16"/>
+      <c r="UKK401" s="16"/>
+      <c r="UKL401" s="16"/>
+      <c r="UKM401" s="16"/>
+      <c r="UKN401" s="16"/>
+      <c r="UKO401" s="16"/>
+      <c r="UKP401" s="16"/>
+      <c r="UKQ401" s="16"/>
+      <c r="UKR401" s="16"/>
+      <c r="UKS401" s="16"/>
+      <c r="UKT401" s="16"/>
+      <c r="UKU401" s="16"/>
+      <c r="UKV401" s="16"/>
+      <c r="UKW401" s="16"/>
+      <c r="UKX401" s="16"/>
+      <c r="UKY401" s="16"/>
+      <c r="UKZ401" s="16"/>
+      <c r="ULA401" s="16"/>
+      <c r="ULB401" s="16"/>
+      <c r="ULC401" s="16"/>
+      <c r="ULD401" s="16"/>
+      <c r="ULE401" s="16"/>
+      <c r="ULF401" s="16"/>
+      <c r="ULG401" s="16"/>
+      <c r="ULH401" s="16"/>
+      <c r="ULI401" s="16"/>
+      <c r="ULJ401" s="16"/>
+      <c r="ULK401" s="16"/>
+      <c r="ULL401" s="16"/>
+      <c r="ULM401" s="16"/>
+      <c r="ULN401" s="16"/>
+      <c r="ULO401" s="16"/>
+      <c r="ULP401" s="16"/>
+      <c r="ULQ401" s="16"/>
+      <c r="ULR401" s="16"/>
+      <c r="ULS401" s="16"/>
+      <c r="ULT401" s="16"/>
+      <c r="ULU401" s="16"/>
+      <c r="ULV401" s="16"/>
+      <c r="ULW401" s="16"/>
+      <c r="ULX401" s="16"/>
+      <c r="ULY401" s="16"/>
+      <c r="ULZ401" s="16"/>
+      <c r="UMA401" s="16"/>
+      <c r="UMB401" s="16"/>
+      <c r="UMC401" s="16"/>
+      <c r="UMD401" s="16"/>
+      <c r="UME401" s="16"/>
+      <c r="UMF401" s="16"/>
+      <c r="UMG401" s="16"/>
+      <c r="UMH401" s="16"/>
+      <c r="UMI401" s="16"/>
+      <c r="UMJ401" s="16"/>
+      <c r="UMK401" s="16"/>
+      <c r="UML401" s="16"/>
+      <c r="UMM401" s="16"/>
+      <c r="UMN401" s="16"/>
+      <c r="UMO401" s="16"/>
+      <c r="UMP401" s="16"/>
+      <c r="UMQ401" s="16"/>
+      <c r="UMR401" s="16"/>
+      <c r="UMS401" s="16"/>
+      <c r="UMT401" s="16"/>
+      <c r="UMU401" s="16"/>
+      <c r="UMV401" s="16"/>
+      <c r="UMW401" s="16"/>
+      <c r="UMX401" s="16"/>
+      <c r="UMY401" s="16"/>
+      <c r="UMZ401" s="16"/>
+      <c r="UNA401" s="16"/>
+      <c r="UNB401" s="16"/>
+      <c r="UNC401" s="16"/>
+      <c r="UND401" s="16"/>
+      <c r="UNE401" s="16"/>
+      <c r="UNF401" s="16"/>
+      <c r="UNG401" s="16"/>
+      <c r="UNH401" s="16"/>
+      <c r="UNI401" s="16"/>
+      <c r="UNJ401" s="16"/>
+      <c r="UNK401" s="16"/>
+      <c r="UNL401" s="16"/>
+      <c r="UNM401" s="16"/>
+      <c r="UNN401" s="16"/>
+      <c r="UNO401" s="16"/>
+      <c r="UNP401" s="16"/>
+      <c r="UNQ401" s="16"/>
+      <c r="UNR401" s="16"/>
+      <c r="UNS401" s="16"/>
+      <c r="UNT401" s="16"/>
+      <c r="UNU401" s="16"/>
+      <c r="UNV401" s="16"/>
+      <c r="UNW401" s="16"/>
+      <c r="UNX401" s="16"/>
+      <c r="UNY401" s="16"/>
+      <c r="UNZ401" s="16"/>
+      <c r="UOA401" s="16"/>
+      <c r="UOB401" s="16"/>
+      <c r="UOC401" s="16"/>
+      <c r="UOD401" s="16"/>
+      <c r="UOE401" s="16"/>
+      <c r="UOF401" s="16"/>
+      <c r="UOG401" s="16"/>
+      <c r="UOH401" s="16"/>
+      <c r="UOI401" s="16"/>
+      <c r="UOJ401" s="16"/>
+      <c r="UOK401" s="16"/>
+      <c r="UOL401" s="16"/>
+      <c r="UOM401" s="16"/>
+      <c r="UON401" s="16"/>
+      <c r="UOO401" s="16"/>
+      <c r="UOP401" s="16"/>
+      <c r="UOQ401" s="16"/>
+      <c r="UOR401" s="16"/>
+      <c r="UOS401" s="16"/>
+      <c r="UOT401" s="16"/>
+      <c r="UOU401" s="16"/>
+      <c r="UOV401" s="16"/>
+      <c r="UOW401" s="16"/>
+      <c r="UOX401" s="16"/>
+      <c r="UOY401" s="16"/>
+      <c r="UOZ401" s="16"/>
+      <c r="UPA401" s="16"/>
+      <c r="UPB401" s="16"/>
+      <c r="UPC401" s="16"/>
+      <c r="UPD401" s="16"/>
+      <c r="UPE401" s="16"/>
+      <c r="UPF401" s="16"/>
+      <c r="UPG401" s="16"/>
+      <c r="UPH401" s="16"/>
+      <c r="UPI401" s="16"/>
+      <c r="UPJ401" s="16"/>
+      <c r="UPK401" s="16"/>
+      <c r="UPL401" s="16"/>
+      <c r="UPM401" s="16"/>
+      <c r="UPN401" s="16"/>
+      <c r="UPO401" s="16"/>
+      <c r="UPP401" s="16"/>
+      <c r="UPQ401" s="16"/>
+      <c r="UPR401" s="16"/>
+      <c r="UPS401" s="16"/>
+      <c r="UPT401" s="16"/>
+      <c r="UPU401" s="16"/>
+      <c r="UPV401" s="16"/>
+      <c r="UPW401" s="16"/>
+      <c r="UPX401" s="16"/>
+      <c r="UPY401" s="16"/>
+      <c r="UPZ401" s="16"/>
+      <c r="UQA401" s="16"/>
+      <c r="UQB401" s="16"/>
+      <c r="UQC401" s="16"/>
+      <c r="UQD401" s="16"/>
+      <c r="UQE401" s="16"/>
+      <c r="UQF401" s="16"/>
+      <c r="UQG401" s="16"/>
+      <c r="UQH401" s="16"/>
+      <c r="UQI401" s="16"/>
+      <c r="UQJ401" s="16"/>
+      <c r="UQK401" s="16"/>
+      <c r="UQL401" s="16"/>
+      <c r="UQM401" s="16"/>
+      <c r="UQN401" s="16"/>
+      <c r="UQO401" s="16"/>
+      <c r="UQP401" s="16"/>
+      <c r="UQQ401" s="16"/>
+      <c r="UQR401" s="16"/>
+      <c r="UQS401" s="16"/>
+      <c r="UQT401" s="16"/>
+      <c r="UQU401" s="16"/>
+      <c r="UQV401" s="16"/>
+      <c r="UQW401" s="16"/>
+      <c r="UQX401" s="16"/>
+      <c r="UQY401" s="16"/>
+      <c r="UQZ401" s="16"/>
+      <c r="URA401" s="16"/>
+      <c r="URB401" s="16"/>
+      <c r="URC401" s="16"/>
+      <c r="URD401" s="16"/>
+      <c r="URE401" s="16"/>
+      <c r="URF401" s="16"/>
+      <c r="URG401" s="16"/>
+      <c r="URH401" s="16"/>
+      <c r="URI401" s="16"/>
+      <c r="URJ401" s="16"/>
+      <c r="URK401" s="16"/>
+      <c r="URL401" s="16"/>
+      <c r="URM401" s="16"/>
+      <c r="URN401" s="16"/>
+      <c r="URO401" s="16"/>
+      <c r="URP401" s="16"/>
+      <c r="URQ401" s="16"/>
+      <c r="URR401" s="16"/>
+      <c r="URS401" s="16"/>
+      <c r="URT401" s="16"/>
+      <c r="URU401" s="16"/>
+      <c r="URV401" s="16"/>
+      <c r="URW401" s="16"/>
+      <c r="URX401" s="16"/>
+      <c r="URY401" s="16"/>
+      <c r="URZ401" s="16"/>
+      <c r="USA401" s="16"/>
+      <c r="USB401" s="16"/>
+      <c r="USC401" s="16"/>
+      <c r="USD401" s="16"/>
+      <c r="USE401" s="16"/>
+      <c r="USF401" s="16"/>
+      <c r="USG401" s="16"/>
+      <c r="USH401" s="16"/>
+      <c r="USI401" s="16"/>
+      <c r="USJ401" s="16"/>
+      <c r="USK401" s="16"/>
+      <c r="USL401" s="16"/>
+      <c r="USM401" s="16"/>
+      <c r="USN401" s="16"/>
+      <c r="USO401" s="16"/>
+      <c r="USP401" s="16"/>
+      <c r="USQ401" s="16"/>
+      <c r="USR401" s="16"/>
+      <c r="USS401" s="16"/>
+      <c r="UST401" s="16"/>
+      <c r="USU401" s="16"/>
+      <c r="USV401" s="16"/>
+      <c r="USW401" s="16"/>
+      <c r="USX401" s="16"/>
+      <c r="USY401" s="16"/>
+      <c r="USZ401" s="16"/>
+      <c r="UTA401" s="16"/>
+      <c r="UTB401" s="16"/>
+      <c r="UTC401" s="16"/>
+      <c r="UTD401" s="16"/>
+      <c r="UTE401" s="16"/>
+      <c r="UTF401" s="16"/>
+      <c r="UTG401" s="16"/>
+      <c r="UTH401" s="16"/>
+      <c r="UTI401" s="16"/>
+      <c r="UTJ401" s="16"/>
+      <c r="UTK401" s="16"/>
+      <c r="UTL401" s="16"/>
+      <c r="UTM401" s="16"/>
+      <c r="UTN401" s="16"/>
+      <c r="UTO401" s="16"/>
+      <c r="UTP401" s="16"/>
+      <c r="UTQ401" s="16"/>
+      <c r="UTR401" s="16"/>
+      <c r="UTS401" s="16"/>
+      <c r="UTT401" s="16"/>
+      <c r="UTU401" s="16"/>
+      <c r="UTV401" s="16"/>
+      <c r="UTW401" s="16"/>
+      <c r="UTX401" s="16"/>
+      <c r="UTY401" s="16"/>
+      <c r="UTZ401" s="16"/>
+      <c r="UUA401" s="16"/>
+      <c r="UUB401" s="16"/>
+      <c r="UUC401" s="16"/>
+      <c r="UUD401" s="16"/>
+      <c r="UUE401" s="16"/>
+      <c r="UUF401" s="16"/>
+      <c r="UUG401" s="16"/>
+      <c r="UUH401" s="16"/>
+      <c r="UUI401" s="16"/>
+      <c r="UUJ401" s="16"/>
+      <c r="UUK401" s="16"/>
+      <c r="UUL401" s="16"/>
+      <c r="UUM401" s="16"/>
+      <c r="UUN401" s="16"/>
+      <c r="UUO401" s="16"/>
+      <c r="UUP401" s="16"/>
+      <c r="UUQ401" s="16"/>
+      <c r="UUR401" s="16"/>
+      <c r="UUS401" s="16"/>
+      <c r="UUT401" s="16"/>
+      <c r="UUU401" s="16"/>
+      <c r="UUV401" s="16"/>
+      <c r="UUW401" s="16"/>
+      <c r="UUX401" s="16"/>
+      <c r="UUY401" s="16"/>
+      <c r="UUZ401" s="16"/>
+      <c r="UVA401" s="16"/>
+      <c r="UVB401" s="16"/>
+      <c r="UVC401" s="16"/>
+      <c r="UVD401" s="16"/>
+      <c r="UVE401" s="16"/>
+      <c r="UVF401" s="16"/>
+      <c r="UVG401" s="16"/>
+      <c r="UVH401" s="16"/>
+      <c r="UVI401" s="16"/>
+      <c r="UVJ401" s="16"/>
+      <c r="UVK401" s="16"/>
+      <c r="UVL401" s="16"/>
+      <c r="UVM401" s="16"/>
+      <c r="UVN401" s="16"/>
+      <c r="UVO401" s="16"/>
+      <c r="UVP401" s="16"/>
+      <c r="UVQ401" s="16"/>
+      <c r="UVR401" s="16"/>
+      <c r="UVS401" s="16"/>
+      <c r="UVT401" s="16"/>
+      <c r="UVU401" s="16"/>
+      <c r="UVV401" s="16"/>
+      <c r="UVW401" s="16"/>
+      <c r="UVX401" s="16"/>
+      <c r="UVY401" s="16"/>
+      <c r="UVZ401" s="16"/>
+      <c r="UWA401" s="16"/>
+      <c r="UWB401" s="16"/>
+      <c r="UWC401" s="16"/>
+      <c r="UWD401" s="16"/>
+      <c r="UWE401" s="16"/>
+      <c r="UWF401" s="16"/>
+      <c r="UWG401" s="16"/>
+      <c r="UWH401" s="16"/>
+      <c r="UWI401" s="16"/>
+      <c r="UWJ401" s="16"/>
+      <c r="UWK401" s="16"/>
+      <c r="UWL401" s="16"/>
+      <c r="UWM401" s="16"/>
+      <c r="UWN401" s="16"/>
+      <c r="UWO401" s="16"/>
+      <c r="UWP401" s="16"/>
+      <c r="UWQ401" s="16"/>
+      <c r="UWR401" s="16"/>
+      <c r="UWS401" s="16"/>
+      <c r="UWT401" s="16"/>
+      <c r="UWU401" s="16"/>
+      <c r="UWV401" s="16"/>
+      <c r="UWW401" s="16"/>
+      <c r="UWX401" s="16"/>
+      <c r="UWY401" s="16"/>
+      <c r="UWZ401" s="16"/>
+      <c r="UXA401" s="16"/>
+      <c r="UXB401" s="16"/>
+      <c r="UXC401" s="16"/>
+      <c r="UXD401" s="16"/>
+      <c r="UXE401" s="16"/>
+      <c r="UXF401" s="16"/>
+      <c r="UXG401" s="16"/>
+      <c r="UXH401" s="16"/>
+      <c r="UXI401" s="16"/>
+      <c r="UXJ401" s="16"/>
+      <c r="UXK401" s="16"/>
+      <c r="UXL401" s="16"/>
+      <c r="UXM401" s="16"/>
+      <c r="UXN401" s="16"/>
+      <c r="UXO401" s="16"/>
+      <c r="UXP401" s="16"/>
+      <c r="UXQ401" s="16"/>
+      <c r="UXR401" s="16"/>
+      <c r="UXS401" s="16"/>
+      <c r="UXT401" s="16"/>
+      <c r="UXU401" s="16"/>
+      <c r="UXV401" s="16"/>
+      <c r="UXW401" s="16"/>
+      <c r="UXX401" s="16"/>
+      <c r="UXY401" s="16"/>
+      <c r="UXZ401" s="16"/>
+      <c r="UYA401" s="16"/>
+      <c r="UYB401" s="16"/>
+      <c r="UYC401" s="16"/>
+      <c r="UYD401" s="16"/>
+      <c r="UYE401" s="16"/>
+      <c r="UYF401" s="16"/>
+      <c r="UYG401" s="16"/>
+      <c r="UYH401" s="16"/>
+      <c r="UYI401" s="16"/>
+      <c r="UYJ401" s="16"/>
+      <c r="UYK401" s="16"/>
+      <c r="UYL401" s="16"/>
+      <c r="UYM401" s="16"/>
+      <c r="UYN401" s="16"/>
+      <c r="UYO401" s="16"/>
+      <c r="UYP401" s="16"/>
+      <c r="UYQ401" s="16"/>
+      <c r="UYR401" s="16"/>
+      <c r="UYS401" s="16"/>
+      <c r="UYT401" s="16"/>
+      <c r="UYU401" s="16"/>
+      <c r="UYV401" s="16"/>
+      <c r="UYW401" s="16"/>
+      <c r="UYX401" s="16"/>
+      <c r="UYY401" s="16"/>
+      <c r="UYZ401" s="16"/>
+      <c r="UZA401" s="16"/>
+      <c r="UZB401" s="16"/>
+      <c r="UZC401" s="16"/>
+      <c r="UZD401" s="16"/>
+      <c r="UZE401" s="16"/>
+      <c r="UZF401" s="16"/>
+      <c r="UZG401" s="16"/>
+      <c r="UZH401" s="16"/>
+      <c r="UZI401" s="16"/>
+      <c r="UZJ401" s="16"/>
+      <c r="UZK401" s="16"/>
+      <c r="UZL401" s="16"/>
+      <c r="UZM401" s="16"/>
+      <c r="UZN401" s="16"/>
+      <c r="UZO401" s="16"/>
+      <c r="UZP401" s="16"/>
+      <c r="UZQ401" s="16"/>
+      <c r="UZR401" s="16"/>
+      <c r="UZS401" s="16"/>
+      <c r="UZT401" s="16"/>
+      <c r="UZU401" s="16"/>
+      <c r="UZV401" s="16"/>
+      <c r="UZW401" s="16"/>
+      <c r="UZX401" s="16"/>
+      <c r="UZY401" s="16"/>
+      <c r="UZZ401" s="16"/>
+      <c r="VAA401" s="16"/>
+      <c r="VAB401" s="16"/>
+      <c r="VAC401" s="16"/>
+      <c r="VAD401" s="16"/>
+      <c r="VAE401" s="16"/>
+      <c r="VAF401" s="16"/>
+      <c r="VAG401" s="16"/>
+      <c r="VAH401" s="16"/>
+      <c r="VAI401" s="16"/>
+      <c r="VAJ401" s="16"/>
+      <c r="VAK401" s="16"/>
+      <c r="VAL401" s="16"/>
+      <c r="VAM401" s="16"/>
+      <c r="VAN401" s="16"/>
+      <c r="VAO401" s="16"/>
+      <c r="VAP401" s="16"/>
+      <c r="VAQ401" s="16"/>
+      <c r="VAR401" s="16"/>
+      <c r="VAS401" s="16"/>
+      <c r="VAT401" s="16"/>
+      <c r="VAU401" s="16"/>
+      <c r="VAV401" s="16"/>
+      <c r="VAW401" s="16"/>
+      <c r="VAX401" s="16"/>
+      <c r="VAY401" s="16"/>
+      <c r="VAZ401" s="16"/>
+      <c r="VBA401" s="16"/>
+      <c r="VBB401" s="16"/>
+      <c r="VBC401" s="16"/>
+      <c r="VBD401" s="16"/>
+      <c r="VBE401" s="16"/>
+      <c r="VBF401" s="16"/>
+      <c r="VBG401" s="16"/>
+      <c r="VBH401" s="16"/>
+      <c r="VBI401" s="16"/>
+      <c r="VBJ401" s="16"/>
+      <c r="VBK401" s="16"/>
+      <c r="VBL401" s="16"/>
+      <c r="VBM401" s="16"/>
+      <c r="VBN401" s="16"/>
+      <c r="VBO401" s="16"/>
+      <c r="VBP401" s="16"/>
+      <c r="VBQ401" s="16"/>
+      <c r="VBR401" s="16"/>
+      <c r="VBS401" s="16"/>
+      <c r="VBT401" s="16"/>
+      <c r="VBU401" s="16"/>
+      <c r="VBV401" s="16"/>
+      <c r="VBW401" s="16"/>
+      <c r="VBX401" s="16"/>
+      <c r="VBY401" s="16"/>
+      <c r="VBZ401" s="16"/>
+      <c r="VCA401" s="16"/>
+      <c r="VCB401" s="16"/>
+      <c r="VCC401" s="16"/>
+      <c r="VCD401" s="16"/>
+      <c r="VCE401" s="16"/>
+      <c r="VCF401" s="16"/>
+      <c r="VCG401" s="16"/>
+      <c r="VCH401" s="16"/>
+      <c r="VCI401" s="16"/>
+      <c r="VCJ401" s="16"/>
+      <c r="VCK401" s="16"/>
+      <c r="VCL401" s="16"/>
+      <c r="VCM401" s="16"/>
+      <c r="VCN401" s="16"/>
+      <c r="VCO401" s="16"/>
+      <c r="VCP401" s="16"/>
+      <c r="VCQ401" s="16"/>
+      <c r="VCR401" s="16"/>
+      <c r="VCS401" s="16"/>
+      <c r="VCT401" s="16"/>
+      <c r="VCU401" s="16"/>
+      <c r="VCV401" s="16"/>
+      <c r="VCW401" s="16"/>
+      <c r="VCX401" s="16"/>
+      <c r="VCY401" s="16"/>
+      <c r="VCZ401" s="16"/>
+      <c r="VDA401" s="16"/>
+      <c r="VDB401" s="16"/>
+      <c r="VDC401" s="16"/>
+      <c r="VDD401" s="16"/>
+      <c r="VDE401" s="16"/>
+      <c r="VDF401" s="16"/>
+      <c r="VDG401" s="16"/>
+      <c r="VDH401" s="16"/>
+      <c r="VDI401" s="16"/>
+      <c r="VDJ401" s="16"/>
+      <c r="VDK401" s="16"/>
+      <c r="VDL401" s="16"/>
+      <c r="VDM401" s="16"/>
+      <c r="VDN401" s="16"/>
+      <c r="VDO401" s="16"/>
+      <c r="VDP401" s="16"/>
+      <c r="VDQ401" s="16"/>
+      <c r="VDR401" s="16"/>
+      <c r="VDS401" s="16"/>
+      <c r="VDT401" s="16"/>
+      <c r="VDU401" s="16"/>
+      <c r="VDV401" s="16"/>
+      <c r="VDW401" s="16"/>
+      <c r="VDX401" s="16"/>
+      <c r="VDY401" s="16"/>
+      <c r="VDZ401" s="16"/>
+      <c r="VEA401" s="16"/>
+      <c r="VEB401" s="16"/>
+      <c r="VEC401" s="16"/>
+      <c r="VED401" s="16"/>
+      <c r="VEE401" s="16"/>
+      <c r="VEF401" s="16"/>
+      <c r="VEG401" s="16"/>
+      <c r="VEH401" s="16"/>
+      <c r="VEI401" s="16"/>
+      <c r="VEJ401" s="16"/>
+      <c r="VEK401" s="16"/>
+      <c r="VEL401" s="16"/>
+      <c r="VEM401" s="16"/>
+      <c r="VEN401" s="16"/>
+      <c r="VEO401" s="16"/>
+      <c r="VEP401" s="16"/>
+      <c r="VEQ401" s="16"/>
+      <c r="VER401" s="16"/>
+      <c r="VES401" s="16"/>
+      <c r="VET401" s="16"/>
+      <c r="VEU401" s="16"/>
+      <c r="VEV401" s="16"/>
+      <c r="VEW401" s="16"/>
+      <c r="VEX401" s="16"/>
+      <c r="VEY401" s="16"/>
+      <c r="VEZ401" s="16"/>
+      <c r="VFA401" s="16"/>
+      <c r="VFB401" s="16"/>
+      <c r="VFC401" s="16"/>
+      <c r="VFD401" s="16"/>
+      <c r="VFE401" s="16"/>
+      <c r="VFF401" s="16"/>
+      <c r="VFG401" s="16"/>
+      <c r="VFH401" s="16"/>
+      <c r="VFI401" s="16"/>
+      <c r="VFJ401" s="16"/>
+      <c r="VFK401" s="16"/>
+      <c r="VFL401" s="16"/>
+      <c r="VFM401" s="16"/>
+      <c r="VFN401" s="16"/>
+      <c r="VFO401" s="16"/>
+      <c r="VFP401" s="16"/>
+      <c r="VFQ401" s="16"/>
+      <c r="VFR401" s="16"/>
+      <c r="VFS401" s="16"/>
+      <c r="VFT401" s="16"/>
+      <c r="VFU401" s="16"/>
+      <c r="VFV401" s="16"/>
+      <c r="VFW401" s="16"/>
+      <c r="VFX401" s="16"/>
+      <c r="VFY401" s="16"/>
+      <c r="VFZ401" s="16"/>
+      <c r="VGA401" s="16"/>
+      <c r="VGB401" s="16"/>
+      <c r="VGC401" s="16"/>
+      <c r="VGD401" s="16"/>
+      <c r="VGE401" s="16"/>
+      <c r="VGF401" s="16"/>
+      <c r="VGG401" s="16"/>
+      <c r="VGH401" s="16"/>
+      <c r="VGI401" s="16"/>
+      <c r="VGJ401" s="16"/>
+      <c r="VGK401" s="16"/>
+      <c r="VGL401" s="16"/>
+      <c r="VGM401" s="16"/>
+      <c r="VGN401" s="16"/>
+      <c r="VGO401" s="16"/>
+      <c r="VGP401" s="16"/>
+      <c r="VGQ401" s="16"/>
+      <c r="VGR401" s="16"/>
+      <c r="VGS401" s="16"/>
+      <c r="VGT401" s="16"/>
+      <c r="VGU401" s="16"/>
+      <c r="VGV401" s="16"/>
+      <c r="VGW401" s="16"/>
+      <c r="VGX401" s="16"/>
+      <c r="VGY401" s="16"/>
+      <c r="VGZ401" s="16"/>
+      <c r="VHA401" s="16"/>
+      <c r="VHB401" s="16"/>
+      <c r="VHC401" s="16"/>
+      <c r="VHD401" s="16"/>
+      <c r="VHE401" s="16"/>
+      <c r="VHF401" s="16"/>
+      <c r="VHG401" s="16"/>
+      <c r="VHH401" s="16"/>
+      <c r="VHI401" s="16"/>
+      <c r="VHJ401" s="16"/>
+      <c r="VHK401" s="16"/>
+      <c r="VHL401" s="16"/>
+      <c r="VHM401" s="16"/>
+      <c r="VHN401" s="16"/>
+      <c r="VHO401" s="16"/>
+      <c r="VHP401" s="16"/>
+      <c r="VHQ401" s="16"/>
+      <c r="VHR401" s="16"/>
+      <c r="VHS401" s="16"/>
+      <c r="VHT401" s="16"/>
+      <c r="VHU401" s="16"/>
+      <c r="VHV401" s="16"/>
+      <c r="VHW401" s="16"/>
+      <c r="VHX401" s="16"/>
+      <c r="VHY401" s="16"/>
+      <c r="VHZ401" s="16"/>
+      <c r="VIA401" s="16"/>
+      <c r="VIB401" s="16"/>
+      <c r="VIC401" s="16"/>
+      <c r="VID401" s="16"/>
+      <c r="VIE401" s="16"/>
+      <c r="VIF401" s="16"/>
+      <c r="VIG401" s="16"/>
+      <c r="VIH401" s="16"/>
+      <c r="VII401" s="16"/>
+      <c r="VIJ401" s="16"/>
+      <c r="VIK401" s="16"/>
+      <c r="VIL401" s="16"/>
+      <c r="VIM401" s="16"/>
+      <c r="VIN401" s="16"/>
+      <c r="VIO401" s="16"/>
+      <c r="VIP401" s="16"/>
+      <c r="VIQ401" s="16"/>
+      <c r="VIR401" s="16"/>
+      <c r="VIS401" s="16"/>
+      <c r="VIT401" s="16"/>
+      <c r="VIU401" s="16"/>
+      <c r="VIV401" s="16"/>
+      <c r="VIW401" s="16"/>
+      <c r="VIX401" s="16"/>
+      <c r="VIY401" s="16"/>
+      <c r="VIZ401" s="16"/>
+      <c r="VJA401" s="16"/>
+      <c r="VJB401" s="16"/>
+      <c r="VJC401" s="16"/>
+      <c r="VJD401" s="16"/>
+      <c r="VJE401" s="16"/>
+      <c r="VJF401" s="16"/>
+      <c r="VJG401" s="16"/>
+      <c r="VJH401" s="16"/>
+      <c r="VJI401" s="16"/>
+      <c r="VJJ401" s="16"/>
+      <c r="VJK401" s="16"/>
+      <c r="VJL401" s="16"/>
+      <c r="VJM401" s="16"/>
+      <c r="VJN401" s="16"/>
+      <c r="VJO401" s="16"/>
+      <c r="VJP401" s="16"/>
+      <c r="VJQ401" s="16"/>
+      <c r="VJR401" s="16"/>
+      <c r="VJS401" s="16"/>
+      <c r="VJT401" s="16"/>
+      <c r="VJU401" s="16"/>
+      <c r="VJV401" s="16"/>
+      <c r="VJW401" s="16"/>
+      <c r="VJX401" s="16"/>
+      <c r="VJY401" s="16"/>
+      <c r="VJZ401" s="16"/>
+      <c r="VKA401" s="16"/>
+      <c r="VKB401" s="16"/>
+      <c r="VKC401" s="16"/>
+      <c r="VKD401" s="16"/>
+      <c r="VKE401" s="16"/>
+      <c r="VKF401" s="16"/>
+      <c r="VKG401" s="16"/>
+      <c r="VKH401" s="16"/>
+      <c r="VKI401" s="16"/>
+      <c r="VKJ401" s="16"/>
+      <c r="VKK401" s="16"/>
+      <c r="VKL401" s="16"/>
+      <c r="VKM401" s="16"/>
+      <c r="VKN401" s="16"/>
+      <c r="VKO401" s="16"/>
+      <c r="VKP401" s="16"/>
+      <c r="VKQ401" s="16"/>
+      <c r="VKR401" s="16"/>
+      <c r="VKS401" s="16"/>
+      <c r="VKT401" s="16"/>
+      <c r="VKU401" s="16"/>
+      <c r="VKV401" s="16"/>
+      <c r="VKW401" s="16"/>
+      <c r="VKX401" s="16"/>
+      <c r="VKY401" s="16"/>
+      <c r="VKZ401" s="16"/>
+      <c r="VLA401" s="16"/>
+      <c r="VLB401" s="16"/>
+      <c r="VLC401" s="16"/>
+      <c r="VLD401" s="16"/>
+      <c r="VLE401" s="16"/>
+      <c r="VLF401" s="16"/>
+      <c r="VLG401" s="16"/>
+      <c r="VLH401" s="16"/>
+      <c r="VLI401" s="16"/>
+      <c r="VLJ401" s="16"/>
+      <c r="VLK401" s="16"/>
+      <c r="VLL401" s="16"/>
+      <c r="VLM401" s="16"/>
+      <c r="VLN401" s="16"/>
+      <c r="VLO401" s="16"/>
+      <c r="VLP401" s="16"/>
+      <c r="VLQ401" s="16"/>
+      <c r="VLR401" s="16"/>
+      <c r="VLS401" s="16"/>
+      <c r="VLT401" s="16"/>
+      <c r="VLU401" s="16"/>
+      <c r="VLV401" s="16"/>
+      <c r="VLW401" s="16"/>
+      <c r="VLX401" s="16"/>
+      <c r="VLY401" s="16"/>
+      <c r="VLZ401" s="16"/>
+      <c r="VMA401" s="16"/>
+      <c r="VMB401" s="16"/>
+      <c r="VMC401" s="16"/>
+      <c r="VMD401" s="16"/>
+      <c r="VME401" s="16"/>
+      <c r="VMF401" s="16"/>
+      <c r="VMG401" s="16"/>
+      <c r="VMH401" s="16"/>
+      <c r="VMI401" s="16"/>
+      <c r="VMJ401" s="16"/>
+      <c r="VMK401" s="16"/>
+      <c r="VML401" s="16"/>
+      <c r="VMM401" s="16"/>
+      <c r="VMN401" s="16"/>
+      <c r="VMO401" s="16"/>
+      <c r="VMP401" s="16"/>
+      <c r="VMQ401" s="16"/>
+      <c r="VMR401" s="16"/>
+      <c r="VMS401" s="16"/>
+      <c r="VMT401" s="16"/>
+      <c r="VMU401" s="16"/>
+      <c r="VMV401" s="16"/>
+      <c r="VMW401" s="16"/>
+      <c r="VMX401" s="16"/>
+      <c r="VMY401" s="16"/>
+      <c r="VMZ401" s="16"/>
+      <c r="VNA401" s="16"/>
+      <c r="VNB401" s="16"/>
+      <c r="VNC401" s="16"/>
+      <c r="VND401" s="16"/>
+      <c r="VNE401" s="16"/>
+      <c r="VNF401" s="16"/>
+      <c r="VNG401" s="16"/>
+      <c r="VNH401" s="16"/>
+      <c r="VNI401" s="16"/>
+      <c r="VNJ401" s="16"/>
+      <c r="VNK401" s="16"/>
+      <c r="VNL401" s="16"/>
+      <c r="VNM401" s="16"/>
+      <c r="VNN401" s="16"/>
+      <c r="VNO401" s="16"/>
+      <c r="VNP401" s="16"/>
+      <c r="VNQ401" s="16"/>
+      <c r="VNR401" s="16"/>
+      <c r="VNS401" s="16"/>
+      <c r="VNT401" s="16"/>
+      <c r="VNU401" s="16"/>
+      <c r="VNV401" s="16"/>
+      <c r="VNW401" s="16"/>
+      <c r="VNX401" s="16"/>
+      <c r="VNY401" s="16"/>
+      <c r="VNZ401" s="16"/>
+      <c r="VOA401" s="16"/>
+      <c r="VOB401" s="16"/>
+      <c r="VOC401" s="16"/>
+      <c r="VOD401" s="16"/>
+      <c r="VOE401" s="16"/>
+      <c r="VOF401" s="16"/>
+      <c r="VOG401" s="16"/>
+      <c r="VOH401" s="16"/>
+      <c r="VOI401" s="16"/>
+      <c r="VOJ401" s="16"/>
+      <c r="VOK401" s="16"/>
+      <c r="VOL401" s="16"/>
+      <c r="VOM401" s="16"/>
+      <c r="VON401" s="16"/>
+      <c r="VOO401" s="16"/>
+      <c r="VOP401" s="16"/>
+      <c r="VOQ401" s="16"/>
+      <c r="VOR401" s="16"/>
+      <c r="VOS401" s="16"/>
+      <c r="VOT401" s="16"/>
+      <c r="VOU401" s="16"/>
+      <c r="VOV401" s="16"/>
+      <c r="VOW401" s="16"/>
+      <c r="VOX401" s="16"/>
+      <c r="VOY401" s="16"/>
+      <c r="VOZ401" s="16"/>
+      <c r="VPA401" s="16"/>
+      <c r="VPB401" s="16"/>
+      <c r="VPC401" s="16"/>
+      <c r="VPD401" s="16"/>
+      <c r="VPE401" s="16"/>
+      <c r="VPF401" s="16"/>
+      <c r="VPG401" s="16"/>
+      <c r="VPH401" s="16"/>
+      <c r="VPI401" s="16"/>
+      <c r="VPJ401" s="16"/>
+      <c r="VPK401" s="16"/>
+      <c r="VPL401" s="16"/>
+      <c r="VPM401" s="16"/>
+      <c r="VPN401" s="16"/>
+      <c r="VPO401" s="16"/>
+      <c r="VPP401" s="16"/>
+      <c r="VPQ401" s="16"/>
+      <c r="VPR401" s="16"/>
+      <c r="VPS401" s="16"/>
+      <c r="VPT401" s="16"/>
+      <c r="VPU401" s="16"/>
+      <c r="VPV401" s="16"/>
+      <c r="VPW401" s="16"/>
+      <c r="VPX401" s="16"/>
+      <c r="VPY401" s="16"/>
+      <c r="VPZ401" s="16"/>
+      <c r="VQA401" s="16"/>
+      <c r="VQB401" s="16"/>
+      <c r="VQC401" s="16"/>
+      <c r="VQD401" s="16"/>
+      <c r="VQE401" s="16"/>
+      <c r="VQF401" s="16"/>
+      <c r="VQG401" s="16"/>
+      <c r="VQH401" s="16"/>
+      <c r="VQI401" s="16"/>
+      <c r="VQJ401" s="16"/>
+      <c r="VQK401" s="16"/>
+      <c r="VQL401" s="16"/>
+      <c r="VQM401" s="16"/>
+      <c r="VQN401" s="16"/>
+      <c r="VQO401" s="16"/>
+      <c r="VQP401" s="16"/>
+      <c r="VQQ401" s="16"/>
+      <c r="VQR401" s="16"/>
+      <c r="VQS401" s="16"/>
+      <c r="VQT401" s="16"/>
+      <c r="VQU401" s="16"/>
+      <c r="VQV401" s="16"/>
+      <c r="VQW401" s="16"/>
+      <c r="VQX401" s="16"/>
+      <c r="VQY401" s="16"/>
+      <c r="VQZ401" s="16"/>
+      <c r="VRA401" s="16"/>
+      <c r="VRB401" s="16"/>
+      <c r="VRC401" s="16"/>
+      <c r="VRD401" s="16"/>
+      <c r="VRE401" s="16"/>
+      <c r="VRF401" s="16"/>
+      <c r="VRG401" s="16"/>
+      <c r="VRH401" s="16"/>
+      <c r="VRI401" s="16"/>
+      <c r="VRJ401" s="16"/>
+      <c r="VRK401" s="16"/>
+      <c r="VRL401" s="16"/>
+      <c r="VRM401" s="16"/>
+      <c r="VRN401" s="16"/>
+      <c r="VRO401" s="16"/>
+      <c r="VRP401" s="16"/>
+      <c r="VRQ401" s="16"/>
+      <c r="VRR401" s="16"/>
+      <c r="VRS401" s="16"/>
+      <c r="VRT401" s="16"/>
+      <c r="VRU401" s="16"/>
+      <c r="VRV401" s="16"/>
+      <c r="VRW401" s="16"/>
+      <c r="VRX401" s="16"/>
+      <c r="VRY401" s="16"/>
+      <c r="VRZ401" s="16"/>
+      <c r="VSA401" s="16"/>
+      <c r="VSB401" s="16"/>
+      <c r="VSC401" s="16"/>
+      <c r="VSD401" s="16"/>
+      <c r="VSE401" s="16"/>
+      <c r="VSF401" s="16"/>
+      <c r="VSG401" s="16"/>
+      <c r="VSH401" s="16"/>
+      <c r="VSI401" s="16"/>
+      <c r="VSJ401" s="16"/>
+      <c r="VSK401" s="16"/>
+      <c r="VSL401" s="16"/>
+      <c r="VSM401" s="16"/>
+      <c r="VSN401" s="16"/>
+      <c r="VSO401" s="16"/>
+      <c r="VSP401" s="16"/>
+      <c r="VSQ401" s="16"/>
+      <c r="VSR401" s="16"/>
+      <c r="VSS401" s="16"/>
+      <c r="VST401" s="16"/>
+      <c r="VSU401" s="16"/>
+      <c r="VSV401" s="16"/>
+      <c r="VSW401" s="16"/>
+      <c r="VSX401" s="16"/>
+      <c r="VSY401" s="16"/>
+      <c r="VSZ401" s="16"/>
+      <c r="VTA401" s="16"/>
+      <c r="VTB401" s="16"/>
+      <c r="VTC401" s="16"/>
+      <c r="VTD401" s="16"/>
+      <c r="VTE401" s="16"/>
+      <c r="VTF401" s="16"/>
+      <c r="VTG401" s="16"/>
+      <c r="VTH401" s="16"/>
+      <c r="VTI401" s="16"/>
+      <c r="VTJ401" s="16"/>
+      <c r="VTK401" s="16"/>
+      <c r="VTL401" s="16"/>
+      <c r="VTM401" s="16"/>
+      <c r="VTN401" s="16"/>
+      <c r="VTO401" s="16"/>
+      <c r="VTP401" s="16"/>
+      <c r="VTQ401" s="16"/>
+      <c r="VTR401" s="16"/>
+      <c r="VTS401" s="16"/>
+      <c r="VTT401" s="16"/>
+      <c r="VTU401" s="16"/>
+      <c r="VTV401" s="16"/>
+      <c r="VTW401" s="16"/>
+      <c r="VTX401" s="16"/>
+      <c r="VTY401" s="16"/>
+      <c r="VTZ401" s="16"/>
+      <c r="VUA401" s="16"/>
+      <c r="VUB401" s="16"/>
+      <c r="VUC401" s="16"/>
+      <c r="VUD401" s="16"/>
+      <c r="VUE401" s="16"/>
+      <c r="VUF401" s="16"/>
+      <c r="VUG401" s="16"/>
+      <c r="VUH401" s="16"/>
+      <c r="VUI401" s="16"/>
+      <c r="VUJ401" s="16"/>
+      <c r="VUK401" s="16"/>
+      <c r="VUL401" s="16"/>
+      <c r="VUM401" s="16"/>
+      <c r="VUN401" s="16"/>
+      <c r="VUO401" s="16"/>
+      <c r="VUP401" s="16"/>
+      <c r="VUQ401" s="16"/>
+      <c r="VUR401" s="16"/>
+      <c r="VUS401" s="16"/>
+      <c r="VUT401" s="16"/>
+      <c r="VUU401" s="16"/>
+      <c r="VUV401" s="16"/>
+      <c r="VUW401" s="16"/>
+      <c r="VUX401" s="16"/>
+      <c r="VUY401" s="16"/>
+      <c r="VUZ401" s="16"/>
+      <c r="VVA401" s="16"/>
+      <c r="VVB401" s="16"/>
+      <c r="VVC401" s="16"/>
+      <c r="VVD401" s="16"/>
+      <c r="VVE401" s="16"/>
+      <c r="VVF401" s="16"/>
+      <c r="VVG401" s="16"/>
+      <c r="VVH401" s="16"/>
+      <c r="VVI401" s="16"/>
+      <c r="VVJ401" s="16"/>
+      <c r="VVK401" s="16"/>
+      <c r="VVL401" s="16"/>
+      <c r="VVM401" s="16"/>
+      <c r="VVN401" s="16"/>
+      <c r="VVO401" s="16"/>
+      <c r="VVP401" s="16"/>
+      <c r="VVQ401" s="16"/>
+      <c r="VVR401" s="16"/>
+      <c r="VVS401" s="16"/>
+      <c r="VVT401" s="16"/>
+      <c r="VVU401" s="16"/>
+      <c r="VVV401" s="16"/>
+      <c r="VVW401" s="16"/>
+      <c r="VVX401" s="16"/>
+      <c r="VVY401" s="16"/>
+      <c r="VVZ401" s="16"/>
+      <c r="VWA401" s="16"/>
+      <c r="VWB401" s="16"/>
+      <c r="VWC401" s="16"/>
+      <c r="VWD401" s="16"/>
+      <c r="VWE401" s="16"/>
+      <c r="VWF401" s="16"/>
+      <c r="VWG401" s="16"/>
+      <c r="VWH401" s="16"/>
+      <c r="VWI401" s="16"/>
+      <c r="VWJ401" s="16"/>
+      <c r="VWK401" s="16"/>
+      <c r="VWL401" s="16"/>
+      <c r="VWM401" s="16"/>
+      <c r="VWN401" s="16"/>
+      <c r="VWO401" s="16"/>
+      <c r="VWP401" s="16"/>
+      <c r="VWQ401" s="16"/>
+      <c r="VWR401" s="16"/>
+      <c r="VWS401" s="16"/>
+      <c r="VWT401" s="16"/>
+      <c r="VWU401" s="16"/>
+      <c r="VWV401" s="16"/>
+      <c r="VWW401" s="16"/>
+      <c r="VWX401" s="16"/>
+      <c r="VWY401" s="16"/>
+      <c r="VWZ401" s="16"/>
+      <c r="VXA401" s="16"/>
+      <c r="VXB401" s="16"/>
+      <c r="VXC401" s="16"/>
+      <c r="VXD401" s="16"/>
+      <c r="VXE401" s="16"/>
+      <c r="VXF401" s="16"/>
+      <c r="VXG401" s="16"/>
+      <c r="VXH401" s="16"/>
+      <c r="VXI401" s="16"/>
+      <c r="VXJ401" s="16"/>
+      <c r="VXK401" s="16"/>
+      <c r="VXL401" s="16"/>
+      <c r="VXM401" s="16"/>
+      <c r="VXN401" s="16"/>
+      <c r="VXO401" s="16"/>
+      <c r="VXP401" s="16"/>
+      <c r="VXQ401" s="16"/>
+      <c r="VXR401" s="16"/>
+      <c r="VXS401" s="16"/>
+      <c r="VXT401" s="16"/>
+      <c r="VXU401" s="16"/>
+      <c r="VXV401" s="16"/>
+      <c r="VXW401" s="16"/>
+      <c r="VXX401" s="16"/>
+      <c r="VXY401" s="16"/>
+      <c r="VXZ401" s="16"/>
+      <c r="VYA401" s="16"/>
+      <c r="VYB401" s="16"/>
+      <c r="VYC401" s="16"/>
+      <c r="VYD401" s="16"/>
+      <c r="VYE401" s="16"/>
+      <c r="VYF401" s="16"/>
+      <c r="VYG401" s="16"/>
+      <c r="VYH401" s="16"/>
+      <c r="VYI401" s="16"/>
+      <c r="VYJ401" s="16"/>
+      <c r="VYK401" s="16"/>
+      <c r="VYL401" s="16"/>
+      <c r="VYM401" s="16"/>
+      <c r="VYN401" s="16"/>
+      <c r="VYO401" s="16"/>
+      <c r="VYP401" s="16"/>
+      <c r="VYQ401" s="16"/>
+      <c r="VYR401" s="16"/>
+      <c r="VYS401" s="16"/>
+      <c r="VYT401" s="16"/>
+      <c r="VYU401" s="16"/>
+      <c r="VYV401" s="16"/>
+      <c r="VYW401" s="16"/>
+      <c r="VYX401" s="16"/>
+      <c r="VYY401" s="16"/>
+      <c r="VYZ401" s="16"/>
+      <c r="VZA401" s="16"/>
+      <c r="VZB401" s="16"/>
+      <c r="VZC401" s="16"/>
+      <c r="VZD401" s="16"/>
+      <c r="VZE401" s="16"/>
+      <c r="VZF401" s="16"/>
+      <c r="VZG401" s="16"/>
+      <c r="VZH401" s="16"/>
+      <c r="VZI401" s="16"/>
+      <c r="VZJ401" s="16"/>
+      <c r="VZK401" s="16"/>
+      <c r="VZL401" s="16"/>
+      <c r="VZM401" s="16"/>
+      <c r="VZN401" s="16"/>
+      <c r="VZO401" s="16"/>
+      <c r="VZP401" s="16"/>
+      <c r="VZQ401" s="16"/>
+      <c r="VZR401" s="16"/>
+      <c r="VZS401" s="16"/>
+      <c r="VZT401" s="16"/>
+      <c r="VZU401" s="16"/>
+      <c r="VZV401" s="16"/>
+      <c r="VZW401" s="16"/>
+      <c r="VZX401" s="16"/>
+      <c r="VZY401" s="16"/>
+      <c r="VZZ401" s="16"/>
+      <c r="WAA401" s="16"/>
+      <c r="WAB401" s="16"/>
+      <c r="WAC401" s="16"/>
+      <c r="WAD401" s="16"/>
+      <c r="WAE401" s="16"/>
+      <c r="WAF401" s="16"/>
+      <c r="WAG401" s="16"/>
+      <c r="WAH401" s="16"/>
+      <c r="WAI401" s="16"/>
+      <c r="WAJ401" s="16"/>
+      <c r="WAK401" s="16"/>
+      <c r="WAL401" s="16"/>
+      <c r="WAM401" s="16"/>
+      <c r="WAN401" s="16"/>
+      <c r="WAO401" s="16"/>
+      <c r="WAP401" s="16"/>
+      <c r="WAQ401" s="16"/>
+      <c r="WAR401" s="16"/>
+      <c r="WAS401" s="16"/>
+      <c r="WAT401" s="16"/>
+      <c r="WAU401" s="16"/>
+      <c r="WAV401" s="16"/>
+      <c r="WAW401" s="16"/>
+      <c r="WAX401" s="16"/>
+      <c r="WAY401" s="16"/>
+      <c r="WAZ401" s="16"/>
+      <c r="WBA401" s="16"/>
+      <c r="WBB401" s="16"/>
+      <c r="WBC401" s="16"/>
+      <c r="WBD401" s="16"/>
+      <c r="WBE401" s="16"/>
+      <c r="WBF401" s="16"/>
+      <c r="WBG401" s="16"/>
+      <c r="WBH401" s="16"/>
+      <c r="WBI401" s="16"/>
+      <c r="WBJ401" s="16"/>
+      <c r="WBK401" s="16"/>
+      <c r="WBL401" s="16"/>
+      <c r="WBM401" s="16"/>
+      <c r="WBN401" s="16"/>
+      <c r="WBO401" s="16"/>
+      <c r="WBP401" s="16"/>
+      <c r="WBQ401" s="16"/>
+      <c r="WBR401" s="16"/>
+      <c r="WBS401" s="16"/>
+      <c r="WBT401" s="16"/>
+      <c r="WBU401" s="16"/>
+      <c r="WBV401" s="16"/>
+      <c r="WBW401" s="16"/>
+      <c r="WBX401" s="16"/>
+      <c r="WBY401" s="16"/>
+      <c r="WBZ401" s="16"/>
+      <c r="WCA401" s="16"/>
+      <c r="WCB401" s="16"/>
+      <c r="WCC401" s="16"/>
+      <c r="WCD401" s="16"/>
+      <c r="WCE401" s="16"/>
+      <c r="WCF401" s="16"/>
+      <c r="WCG401" s="16"/>
+      <c r="WCH401" s="16"/>
+      <c r="WCI401" s="16"/>
+      <c r="WCJ401" s="16"/>
+      <c r="WCK401" s="16"/>
+      <c r="WCL401" s="16"/>
+      <c r="WCM401" s="16"/>
+      <c r="WCN401" s="16"/>
+      <c r="WCO401" s="16"/>
+      <c r="WCP401" s="16"/>
+      <c r="WCQ401" s="16"/>
+      <c r="WCR401" s="16"/>
+      <c r="WCS401" s="16"/>
+      <c r="WCT401" s="16"/>
+      <c r="WCU401" s="16"/>
+      <c r="WCV401" s="16"/>
+      <c r="WCW401" s="16"/>
+      <c r="WCX401" s="16"/>
+      <c r="WCY401" s="16"/>
+      <c r="WCZ401" s="16"/>
+      <c r="WDA401" s="16"/>
+      <c r="WDB401" s="16"/>
+      <c r="WDC401" s="16"/>
+      <c r="WDD401" s="16"/>
+      <c r="WDE401" s="16"/>
+      <c r="WDF401" s="16"/>
+      <c r="WDG401" s="16"/>
+      <c r="WDH401" s="16"/>
+      <c r="WDI401" s="16"/>
+      <c r="WDJ401" s="16"/>
+      <c r="WDK401" s="16"/>
+      <c r="WDL401" s="16"/>
+      <c r="WDM401" s="16"/>
+      <c r="WDN401" s="16"/>
+      <c r="WDO401" s="16"/>
+      <c r="WDP401" s="16"/>
+      <c r="WDQ401" s="16"/>
+      <c r="WDR401" s="16"/>
+      <c r="WDS401" s="16"/>
+      <c r="WDT401" s="16"/>
+      <c r="WDU401" s="16"/>
+      <c r="WDV401" s="16"/>
+      <c r="WDW401" s="16"/>
+      <c r="WDX401" s="16"/>
+      <c r="WDY401" s="16"/>
+      <c r="WDZ401" s="16"/>
+      <c r="WEA401" s="16"/>
+      <c r="WEB401" s="16"/>
+      <c r="WEC401" s="16"/>
+      <c r="WED401" s="16"/>
+      <c r="WEE401" s="16"/>
+      <c r="WEF401" s="16"/>
+      <c r="WEG401" s="16"/>
+      <c r="WEH401" s="16"/>
+      <c r="WEI401" s="16"/>
+      <c r="WEJ401" s="16"/>
+      <c r="WEK401" s="16"/>
+      <c r="WEL401" s="16"/>
+      <c r="WEM401" s="16"/>
+      <c r="WEN401" s="16"/>
+      <c r="WEO401" s="16"/>
+      <c r="WEP401" s="16"/>
+      <c r="WEQ401" s="16"/>
+      <c r="WER401" s="16"/>
+      <c r="WES401" s="16"/>
+      <c r="WET401" s="16"/>
+      <c r="WEU401" s="16"/>
+      <c r="WEV401" s="16"/>
+      <c r="WEW401" s="16"/>
+      <c r="WEX401" s="16"/>
+      <c r="WEY401" s="16"/>
+      <c r="WEZ401" s="16"/>
+      <c r="WFA401" s="16"/>
+      <c r="WFB401" s="16"/>
+      <c r="WFC401" s="16"/>
+      <c r="WFD401" s="16"/>
+      <c r="WFE401" s="16"/>
+      <c r="WFF401" s="16"/>
+      <c r="WFG401" s="16"/>
+      <c r="WFH401" s="16"/>
+      <c r="WFI401" s="16"/>
+      <c r="WFJ401" s="16"/>
+      <c r="WFK401" s="16"/>
+      <c r="WFL401" s="16"/>
+      <c r="WFM401" s="16"/>
+      <c r="WFN401" s="16"/>
+      <c r="WFO401" s="16"/>
+      <c r="WFP401" s="16"/>
+      <c r="WFQ401" s="16"/>
+      <c r="WFR401" s="16"/>
+      <c r="WFS401" s="16"/>
+      <c r="WFT401" s="16"/>
+      <c r="WFU401" s="16"/>
+      <c r="WFV401" s="16"/>
+      <c r="WFW401" s="16"/>
+      <c r="WFX401" s="16"/>
+      <c r="WFY401" s="16"/>
+      <c r="WFZ401" s="16"/>
+      <c r="WGA401" s="16"/>
+      <c r="WGB401" s="16"/>
+      <c r="WGC401" s="16"/>
+      <c r="WGD401" s="16"/>
+      <c r="WGE401" s="16"/>
+      <c r="WGF401" s="16"/>
+      <c r="WGG401" s="16"/>
+      <c r="WGH401" s="16"/>
+      <c r="WGI401" s="16"/>
+      <c r="WGJ401" s="16"/>
+      <c r="WGK401" s="16"/>
+      <c r="WGL401" s="16"/>
+      <c r="WGM401" s="16"/>
+      <c r="WGN401" s="16"/>
+      <c r="WGO401" s="16"/>
+      <c r="WGP401" s="16"/>
+      <c r="WGQ401" s="16"/>
+      <c r="WGR401" s="16"/>
+      <c r="WGS401" s="16"/>
+      <c r="WGT401" s="16"/>
+      <c r="WGU401" s="16"/>
+      <c r="WGV401" s="16"/>
+      <c r="WGW401" s="16"/>
+      <c r="WGX401" s="16"/>
+      <c r="WGY401" s="16"/>
+      <c r="WGZ401" s="16"/>
+      <c r="WHA401" s="16"/>
+      <c r="WHB401" s="16"/>
+      <c r="WHC401" s="16"/>
+      <c r="WHD401" s="16"/>
+      <c r="WHE401" s="16"/>
+      <c r="WHF401" s="16"/>
+      <c r="WHG401" s="16"/>
+      <c r="WHH401" s="16"/>
+      <c r="WHI401" s="16"/>
+      <c r="WHJ401" s="16"/>
+      <c r="WHK401" s="16"/>
+      <c r="WHL401" s="16"/>
+      <c r="WHM401" s="16"/>
+      <c r="WHN401" s="16"/>
+      <c r="WHO401" s="16"/>
+      <c r="WHP401" s="16"/>
+      <c r="WHQ401" s="16"/>
+      <c r="WHR401" s="16"/>
+      <c r="WHS401" s="16"/>
+      <c r="WHT401" s="16"/>
+      <c r="WHU401" s="16"/>
+      <c r="WHV401" s="16"/>
+      <c r="WHW401" s="16"/>
+      <c r="WHX401" s="16"/>
+      <c r="WHY401" s="16"/>
+      <c r="WHZ401" s="16"/>
+      <c r="WIA401" s="16"/>
+      <c r="WIB401" s="16"/>
+      <c r="WIC401" s="16"/>
+      <c r="WID401" s="16"/>
+      <c r="WIE401" s="16"/>
+      <c r="WIF401" s="16"/>
+      <c r="WIG401" s="16"/>
+      <c r="WIH401" s="16"/>
+      <c r="WII401" s="16"/>
+      <c r="WIJ401" s="16"/>
+      <c r="WIK401" s="16"/>
+      <c r="WIL401" s="16"/>
+      <c r="WIM401" s="16"/>
+      <c r="WIN401" s="16"/>
+      <c r="WIO401" s="16"/>
+      <c r="WIP401" s="16"/>
+      <c r="WIQ401" s="16"/>
+      <c r="WIR401" s="16"/>
+      <c r="WIS401" s="16"/>
+      <c r="WIT401" s="16"/>
+      <c r="WIU401" s="16"/>
+      <c r="WIV401" s="16"/>
+      <c r="WIW401" s="16"/>
+      <c r="WIX401" s="16"/>
+      <c r="WIY401" s="16"/>
+      <c r="WIZ401" s="16"/>
+      <c r="WJA401" s="16"/>
+      <c r="WJB401" s="16"/>
+      <c r="WJC401" s="16"/>
+      <c r="WJD401" s="16"/>
+      <c r="WJE401" s="16"/>
+      <c r="WJF401" s="16"/>
+      <c r="WJG401" s="16"/>
+      <c r="WJH401" s="16"/>
+      <c r="WJI401" s="16"/>
+      <c r="WJJ401" s="16"/>
+      <c r="WJK401" s="16"/>
+      <c r="WJL401" s="16"/>
+      <c r="WJM401" s="16"/>
+      <c r="WJN401" s="16"/>
+      <c r="WJO401" s="16"/>
+      <c r="WJP401" s="16"/>
+      <c r="WJQ401" s="16"/>
+      <c r="WJR401" s="16"/>
+      <c r="WJS401" s="16"/>
+      <c r="WJT401" s="16"/>
+      <c r="WJU401" s="16"/>
+      <c r="WJV401" s="16"/>
+      <c r="WJW401" s="16"/>
+      <c r="WJX401" s="16"/>
+      <c r="WJY401" s="16"/>
+      <c r="WJZ401" s="16"/>
+      <c r="WKA401" s="16"/>
+      <c r="WKB401" s="16"/>
+      <c r="WKC401" s="16"/>
+      <c r="WKD401" s="16"/>
+      <c r="WKE401" s="16"/>
+      <c r="WKF401" s="16"/>
+      <c r="WKG401" s="16"/>
+      <c r="WKH401" s="16"/>
+      <c r="WKI401" s="16"/>
+      <c r="WKJ401" s="16"/>
+      <c r="WKK401" s="16"/>
+      <c r="WKL401" s="16"/>
+      <c r="WKM401" s="16"/>
+      <c r="WKN401" s="16"/>
+      <c r="WKO401" s="16"/>
+      <c r="WKP401" s="16"/>
+      <c r="WKQ401" s="16"/>
+      <c r="WKR401" s="16"/>
+      <c r="WKS401" s="16"/>
+      <c r="WKT401" s="16"/>
+      <c r="WKU401" s="16"/>
+      <c r="WKV401" s="16"/>
+      <c r="WKW401" s="16"/>
+      <c r="WKX401" s="16"/>
+      <c r="WKY401" s="16"/>
+      <c r="WKZ401" s="16"/>
+      <c r="WLA401" s="16"/>
+      <c r="WLB401" s="16"/>
+      <c r="WLC401" s="16"/>
+      <c r="WLD401" s="16"/>
+      <c r="WLE401" s="16"/>
+      <c r="WLF401" s="16"/>
+      <c r="WLG401" s="16"/>
+      <c r="WLH401" s="16"/>
+      <c r="WLI401" s="16"/>
+      <c r="WLJ401" s="16"/>
+      <c r="WLK401" s="16"/>
+      <c r="WLL401" s="16"/>
+      <c r="WLM401" s="16"/>
+      <c r="WLN401" s="16"/>
+      <c r="WLO401" s="16"/>
+      <c r="WLP401" s="16"/>
+      <c r="WLQ401" s="16"/>
+      <c r="WLR401" s="16"/>
+      <c r="WLS401" s="16"/>
+      <c r="WLT401" s="16"/>
+      <c r="WLU401" s="16"/>
+      <c r="WLV401" s="16"/>
+      <c r="WLW401" s="16"/>
+      <c r="WLX401" s="16"/>
+      <c r="WLY401" s="16"/>
+      <c r="WLZ401" s="16"/>
+      <c r="WMA401" s="16"/>
+      <c r="WMB401" s="16"/>
+      <c r="WMC401" s="16"/>
+      <c r="WMD401" s="16"/>
+      <c r="WME401" s="16"/>
+      <c r="WMF401" s="16"/>
+      <c r="WMG401" s="16"/>
+      <c r="WMH401" s="16"/>
+      <c r="WMI401" s="16"/>
+      <c r="WMJ401" s="16"/>
+      <c r="WMK401" s="16"/>
+      <c r="WML401" s="16"/>
+      <c r="WMM401" s="16"/>
+      <c r="WMN401" s="16"/>
+      <c r="WMO401" s="16"/>
+      <c r="WMP401" s="16"/>
+      <c r="WMQ401" s="16"/>
+      <c r="WMR401" s="16"/>
+      <c r="WMS401" s="16"/>
+      <c r="WMT401" s="16"/>
+      <c r="WMU401" s="16"/>
+      <c r="WMV401" s="16"/>
+      <c r="WMW401" s="16"/>
+      <c r="WMX401" s="16"/>
+      <c r="WMY401" s="16"/>
+      <c r="WMZ401" s="16"/>
+      <c r="WNA401" s="16"/>
+      <c r="WNB401" s="16"/>
+      <c r="WNC401" s="16"/>
+      <c r="WND401" s="16"/>
+      <c r="WNE401" s="16"/>
+      <c r="WNF401" s="16"/>
+      <c r="WNG401" s="16"/>
+      <c r="WNH401" s="16"/>
+      <c r="WNI401" s="16"/>
+      <c r="WNJ401" s="16"/>
+      <c r="WNK401" s="16"/>
+      <c r="WNL401" s="16"/>
+      <c r="WNM401" s="16"/>
+      <c r="WNN401" s="16"/>
+      <c r="WNO401" s="16"/>
+      <c r="WNP401" s="16"/>
+      <c r="WNQ401" s="16"/>
+      <c r="WNR401" s="16"/>
+      <c r="WNS401" s="16"/>
+      <c r="WNT401" s="16"/>
+      <c r="WNU401" s="16"/>
+      <c r="WNV401" s="16"/>
+      <c r="WNW401" s="16"/>
+      <c r="WNX401" s="16"/>
+      <c r="WNY401" s="16"/>
+      <c r="WNZ401" s="16"/>
+      <c r="WOA401" s="16"/>
+      <c r="WOB401" s="16"/>
+      <c r="WOC401" s="16"/>
+      <c r="WOD401" s="16"/>
+      <c r="WOE401" s="16"/>
+      <c r="WOF401" s="16"/>
+      <c r="WOG401" s="16"/>
+      <c r="WOH401" s="16"/>
+      <c r="WOI401" s="16"/>
+      <c r="WOJ401" s="16"/>
+      <c r="WOK401" s="16"/>
+      <c r="WOL401" s="16"/>
+      <c r="WOM401" s="16"/>
+      <c r="WON401" s="16"/>
+      <c r="WOO401" s="16"/>
+      <c r="WOP401" s="16"/>
+      <c r="WOQ401" s="16"/>
+      <c r="WOR401" s="16"/>
+      <c r="WOS401" s="16"/>
+      <c r="WOT401" s="16"/>
+      <c r="WOU401" s="16"/>
+      <c r="WOV401" s="16"/>
+      <c r="WOW401" s="16"/>
+      <c r="WOX401" s="16"/>
+      <c r="WOY401" s="16"/>
+      <c r="WOZ401" s="16"/>
+      <c r="WPA401" s="16"/>
+      <c r="WPB401" s="16"/>
+      <c r="WPC401" s="16"/>
+      <c r="WPD401" s="16"/>
+      <c r="WPE401" s="16"/>
+      <c r="WPF401" s="16"/>
+      <c r="WPG401" s="16"/>
+      <c r="WPH401" s="16"/>
+      <c r="WPI401" s="16"/>
+      <c r="WPJ401" s="16"/>
+      <c r="WPK401" s="16"/>
+      <c r="WPL401" s="16"/>
+      <c r="WPM401" s="16"/>
+      <c r="WPN401" s="16"/>
+      <c r="WPO401" s="16"/>
+      <c r="WPP401" s="16"/>
+      <c r="WPQ401" s="16"/>
+      <c r="WPR401" s="16"/>
+      <c r="WPS401" s="16"/>
+      <c r="WPT401" s="16"/>
+      <c r="WPU401" s="16"/>
+      <c r="WPV401" s="16"/>
+      <c r="WPW401" s="16"/>
+      <c r="WPX401" s="16"/>
+      <c r="WPY401" s="16"/>
+      <c r="WPZ401" s="16"/>
+      <c r="WQA401" s="16"/>
+      <c r="WQB401" s="16"/>
+      <c r="WQC401" s="16"/>
+      <c r="WQD401" s="16"/>
+      <c r="WQE401" s="16"/>
+      <c r="WQF401" s="16"/>
+      <c r="WQG401" s="16"/>
+      <c r="WQH401" s="16"/>
+      <c r="WQI401" s="16"/>
+      <c r="WQJ401" s="16"/>
+      <c r="WQK401" s="16"/>
+      <c r="WQL401" s="16"/>
+      <c r="WQM401" s="16"/>
+      <c r="WQN401" s="16"/>
+      <c r="WQO401" s="16"/>
+      <c r="WQP401" s="16"/>
+      <c r="WQQ401" s="16"/>
+      <c r="WQR401" s="16"/>
+      <c r="WQS401" s="16"/>
+      <c r="WQT401" s="16"/>
+      <c r="WQU401" s="16"/>
+      <c r="WQV401" s="16"/>
+      <c r="WQW401" s="16"/>
+      <c r="WQX401" s="16"/>
+      <c r="WQY401" s="16"/>
+      <c r="WQZ401" s="16"/>
+      <c r="WRA401" s="16"/>
+      <c r="WRB401" s="16"/>
+      <c r="WRC401" s="16"/>
+      <c r="WRD401" s="16"/>
+      <c r="WRE401" s="16"/>
+      <c r="WRF401" s="16"/>
+      <c r="WRG401" s="16"/>
+      <c r="WRH401" s="16"/>
+      <c r="WRI401" s="16"/>
+      <c r="WRJ401" s="16"/>
+      <c r="WRK401" s="16"/>
+      <c r="WRL401" s="16"/>
+      <c r="WRM401" s="16"/>
+      <c r="WRN401" s="16"/>
+      <c r="WRO401" s="16"/>
+      <c r="WRP401" s="16"/>
+      <c r="WRQ401" s="16"/>
+      <c r="WRR401" s="16"/>
+      <c r="WRS401" s="16"/>
+      <c r="WRT401" s="16"/>
+      <c r="WRU401" s="16"/>
+      <c r="WRV401" s="16"/>
+      <c r="WRW401" s="16"/>
+      <c r="WRX401" s="16"/>
+      <c r="WRY401" s="16"/>
+      <c r="WRZ401" s="16"/>
+      <c r="WSA401" s="16"/>
+      <c r="WSB401" s="16"/>
+      <c r="WSC401" s="16"/>
+      <c r="WSD401" s="16"/>
+      <c r="WSE401" s="16"/>
+      <c r="WSF401" s="16"/>
+      <c r="WSG401" s="16"/>
+      <c r="WSH401" s="16"/>
+      <c r="WSI401" s="16"/>
+      <c r="WSJ401" s="16"/>
+      <c r="WSK401" s="16"/>
+      <c r="WSL401" s="16"/>
+      <c r="WSM401" s="16"/>
+      <c r="WSN401" s="16"/>
+      <c r="WSO401" s="16"/>
+      <c r="WSP401" s="16"/>
+      <c r="WSQ401" s="16"/>
+      <c r="WSR401" s="16"/>
+      <c r="WSS401" s="16"/>
+      <c r="WST401" s="16"/>
+      <c r="WSU401" s="16"/>
+      <c r="WSV401" s="16"/>
+      <c r="WSW401" s="16"/>
+      <c r="WSX401" s="16"/>
+      <c r="WSY401" s="16"/>
+      <c r="WSZ401" s="16"/>
+      <c r="WTA401" s="16"/>
+      <c r="WTB401" s="16"/>
+      <c r="WTC401" s="16"/>
+      <c r="WTD401" s="16"/>
+      <c r="WTE401" s="16"/>
+      <c r="WTF401" s="16"/>
+      <c r="WTG401" s="16"/>
+      <c r="WTH401" s="16"/>
+      <c r="WTI401" s="16"/>
+      <c r="WTJ401" s="16"/>
+      <c r="WTK401" s="16"/>
+      <c r="WTL401" s="16"/>
+      <c r="WTM401" s="16"/>
+      <c r="WTN401" s="16"/>
+      <c r="WTO401" s="16"/>
+      <c r="WTP401" s="16"/>
+      <c r="WTQ401" s="16"/>
+      <c r="WTR401" s="16"/>
+      <c r="WTS401" s="16"/>
+      <c r="WTT401" s="16"/>
+      <c r="WTU401" s="16"/>
+      <c r="WTV401" s="16"/>
+      <c r="WTW401" s="16"/>
+      <c r="WTX401" s="16"/>
+      <c r="WTY401" s="16"/>
+      <c r="WTZ401" s="16"/>
+      <c r="WUA401" s="16"/>
+      <c r="WUB401" s="16"/>
+      <c r="WUC401" s="16"/>
+      <c r="WUD401" s="16"/>
+      <c r="WUE401" s="16"/>
+      <c r="WUF401" s="16"/>
+      <c r="WUG401" s="16"/>
+      <c r="WUH401" s="16"/>
+      <c r="WUI401" s="16"/>
+      <c r="WUJ401" s="16"/>
+      <c r="WUK401" s="16"/>
+      <c r="WUL401" s="16"/>
+      <c r="WUM401" s="16"/>
+      <c r="WUN401" s="16"/>
+      <c r="WUO401" s="16"/>
+      <c r="WUP401" s="16"/>
+      <c r="WUQ401" s="16"/>
+      <c r="WUR401" s="16"/>
+      <c r="WUS401" s="16"/>
+      <c r="WUT401" s="16"/>
+      <c r="WUU401" s="16"/>
+      <c r="WUV401" s="16"/>
+      <c r="WUW401" s="16"/>
+      <c r="WUX401" s="16"/>
+      <c r="WUY401" s="16"/>
+      <c r="WUZ401" s="16"/>
+      <c r="WVA401" s="16"/>
+      <c r="WVB401" s="16"/>
+      <c r="WVC401" s="16"/>
+      <c r="WVD401" s="16"/>
+      <c r="WVE401" s="16"/>
+      <c r="WVF401" s="16"/>
+      <c r="WVG401" s="16"/>
+      <c r="WVH401" s="16"/>
+      <c r="WVI401" s="16"/>
+      <c r="WVJ401" s="16"/>
+      <c r="WVK401" s="16"/>
+      <c r="WVL401" s="16"/>
+      <c r="WVM401" s="16"/>
+      <c r="WVN401" s="16"/>
+      <c r="WVO401" s="16"/>
+      <c r="WVP401" s="16"/>
+      <c r="WVQ401" s="16"/>
+      <c r="WVR401" s="16"/>
+      <c r="WVS401" s="16"/>
+      <c r="WVT401" s="16"/>
+      <c r="WVU401" s="16"/>
+      <c r="WVV401" s="16"/>
+      <c r="WVW401" s="16"/>
+      <c r="WVX401" s="16"/>
+      <c r="WVY401" s="16"/>
+      <c r="WVZ401" s="16"/>
+      <c r="WWA401" s="16"/>
+      <c r="WWB401" s="16"/>
+      <c r="WWC401" s="16"/>
+      <c r="WWD401" s="16"/>
+      <c r="WWE401" s="16"/>
+      <c r="WWF401" s="16"/>
+      <c r="WWG401" s="16"/>
+      <c r="WWH401" s="16"/>
+      <c r="WWI401" s="16"/>
+      <c r="WWJ401" s="16"/>
+      <c r="WWK401" s="16"/>
+      <c r="WWL401" s="16"/>
+      <c r="WWM401" s="16"/>
+      <c r="WWN401" s="16"/>
+      <c r="WWO401" s="16"/>
+      <c r="WWP401" s="16"/>
+      <c r="WWQ401" s="16"/>
+      <c r="WWR401" s="16"/>
+      <c r="WWS401" s="16"/>
+      <c r="WWT401" s="16"/>
+      <c r="WWU401" s="16"/>
+      <c r="WWV401" s="16"/>
+      <c r="WWW401" s="16"/>
+      <c r="WWX401" s="16"/>
+      <c r="WWY401" s="16"/>
+      <c r="WWZ401" s="16"/>
+      <c r="WXA401" s="16"/>
+      <c r="WXB401" s="16"/>
+      <c r="WXC401" s="16"/>
+      <c r="WXD401" s="16"/>
+      <c r="WXE401" s="16"/>
+      <c r="WXF401" s="16"/>
+      <c r="WXG401" s="16"/>
+      <c r="WXH401" s="16"/>
+      <c r="WXI401" s="16"/>
+      <c r="WXJ401" s="16"/>
+      <c r="WXK401" s="16"/>
+      <c r="WXL401" s="16"/>
+      <c r="WXM401" s="16"/>
+      <c r="WXN401" s="16"/>
+      <c r="WXO401" s="16"/>
+      <c r="WXP401" s="16"/>
+      <c r="WXQ401" s="16"/>
+      <c r="WXR401" s="16"/>
+      <c r="WXS401" s="16"/>
+      <c r="WXT401" s="16"/>
+      <c r="WXU401" s="16"/>
+      <c r="WXV401" s="16"/>
+      <c r="WXW401" s="16"/>
+      <c r="WXX401" s="16"/>
+      <c r="WXY401" s="16"/>
+      <c r="WXZ401" s="16"/>
+      <c r="WYA401" s="16"/>
+      <c r="WYB401" s="16"/>
+      <c r="WYC401" s="16"/>
+      <c r="WYD401" s="16"/>
+      <c r="WYE401" s="16"/>
+      <c r="WYF401" s="16"/>
+      <c r="WYG401" s="16"/>
+      <c r="WYH401" s="16"/>
+      <c r="WYI401" s="16"/>
+      <c r="WYJ401" s="16"/>
+      <c r="WYK401" s="16"/>
+      <c r="WYL401" s="16"/>
+      <c r="WYM401" s="16"/>
+      <c r="WYN401" s="16"/>
+      <c r="WYO401" s="16"/>
+      <c r="WYP401" s="16"/>
+      <c r="WYQ401" s="16"/>
+      <c r="WYR401" s="16"/>
+      <c r="WYS401" s="16"/>
+      <c r="WYT401" s="16"/>
+      <c r="WYU401" s="16"/>
+      <c r="WYV401" s="16"/>
+      <c r="WYW401" s="16"/>
+      <c r="WYX401" s="16"/>
+      <c r="WYY401" s="16"/>
+      <c r="WYZ401" s="16"/>
+      <c r="WZA401" s="16"/>
+      <c r="WZB401" s="16"/>
+      <c r="WZC401" s="16"/>
+      <c r="WZD401" s="16"/>
+      <c r="WZE401" s="16"/>
+      <c r="WZF401" s="16"/>
+      <c r="WZG401" s="16"/>
+      <c r="WZH401" s="16"/>
+      <c r="WZI401" s="16"/>
+      <c r="WZJ401" s="16"/>
+      <c r="WZK401" s="16"/>
+      <c r="WZL401" s="16"/>
+      <c r="WZM401" s="16"/>
+      <c r="WZN401" s="16"/>
+      <c r="WZO401" s="16"/>
+      <c r="WZP401" s="16"/>
+      <c r="WZQ401" s="16"/>
+      <c r="WZR401" s="16"/>
+      <c r="WZS401" s="16"/>
+      <c r="WZT401" s="16"/>
+      <c r="WZU401" s="16"/>
+      <c r="WZV401" s="16"/>
+      <c r="WZW401" s="16"/>
+      <c r="WZX401" s="16"/>
+      <c r="WZY401" s="16"/>
+      <c r="WZZ401" s="16"/>
+      <c r="XAA401" s="16"/>
+      <c r="XAB401" s="16"/>
+      <c r="XAC401" s="16"/>
+      <c r="XAD401" s="16"/>
+      <c r="XAE401" s="16"/>
+      <c r="XAF401" s="16"/>
+      <c r="XAG401" s="16"/>
+      <c r="XAH401" s="16"/>
+      <c r="XAI401" s="16"/>
+      <c r="XAJ401" s="16"/>
+      <c r="XAK401" s="16"/>
+      <c r="XAL401" s="16"/>
+      <c r="XAM401" s="16"/>
+      <c r="XAN401" s="16"/>
+      <c r="XAO401" s="16"/>
+      <c r="XAP401" s="16"/>
+      <c r="XAQ401" s="16"/>
+      <c r="XAR401" s="16"/>
+      <c r="XAS401" s="16"/>
+      <c r="XAT401" s="16"/>
+      <c r="XAU401" s="16"/>
+      <c r="XAV401" s="16"/>
+      <c r="XAW401" s="16"/>
+      <c r="XAX401" s="16"/>
+      <c r="XAY401" s="16"/>
+      <c r="XAZ401" s="16"/>
+      <c r="XBA401" s="16"/>
+      <c r="XBB401" s="16"/>
+      <c r="XBC401" s="16"/>
+      <c r="XBD401" s="16"/>
+      <c r="XBE401" s="16"/>
+      <c r="XBF401" s="16"/>
+      <c r="XBG401" s="16"/>
+      <c r="XBH401" s="16"/>
+      <c r="XBI401" s="16"/>
+      <c r="XBJ401" s="16"/>
+      <c r="XBK401" s="16"/>
+      <c r="XBL401" s="16"/>
+      <c r="XBM401" s="16"/>
+      <c r="XBN401" s="16"/>
+      <c r="XBO401" s="16"/>
+      <c r="XBP401" s="16"/>
+      <c r="XBQ401" s="16"/>
+      <c r="XBR401" s="16"/>
+      <c r="XBS401" s="16"/>
+      <c r="XBT401" s="16"/>
+      <c r="XBU401" s="16"/>
+      <c r="XBV401" s="16"/>
+      <c r="XBW401" s="16"/>
+      <c r="XBX401" s="16"/>
+      <c r="XBY401" s="16"/>
+      <c r="XBZ401" s="16"/>
+      <c r="XCA401" s="16"/>
+      <c r="XCB401" s="16"/>
+      <c r="XCC401" s="16"/>
+      <c r="XCD401" s="16"/>
+      <c r="XCE401" s="16"/>
+      <c r="XCF401" s="16"/>
+      <c r="XCG401" s="16"/>
+      <c r="XCH401" s="16"/>
+      <c r="XCI401" s="16"/>
+      <c r="XCJ401" s="16"/>
+      <c r="XCK401" s="16"/>
+      <c r="XCL401" s="16"/>
+      <c r="XCM401" s="16"/>
+      <c r="XCN401" s="16"/>
+      <c r="XCO401" s="16"/>
+      <c r="XCP401" s="16"/>
+      <c r="XCQ401" s="16"/>
+      <c r="XCR401" s="16"/>
+      <c r="XCS401" s="16"/>
+      <c r="XCT401" s="16"/>
+      <c r="XCU401" s="16"/>
+      <c r="XCV401" s="16"/>
+      <c r="XCW401" s="16"/>
+      <c r="XCX401" s="16"/>
+      <c r="XCY401" s="16"/>
+      <c r="XCZ401" s="16"/>
+      <c r="XDA401" s="16"/>
+      <c r="XDB401" s="16"/>
+      <c r="XDC401" s="16"/>
+      <c r="XDD401" s="16"/>
+      <c r="XDE401" s="16"/>
+      <c r="XDF401" s="16"/>
+      <c r="XDG401" s="16"/>
+      <c r="XDH401" s="16"/>
+      <c r="XDI401" s="16"/>
+      <c r="XDJ401" s="16"/>
+      <c r="XDK401" s="16"/>
+      <c r="XDL401" s="16"/>
+      <c r="XDM401" s="16"/>
+      <c r="XDN401" s="16"/>
+      <c r="XDO401" s="16"/>
+      <c r="XDP401" s="16"/>
+      <c r="XDQ401" s="16"/>
+      <c r="XDR401" s="16"/>
+      <c r="XDS401" s="16"/>
+      <c r="XDT401" s="16"/>
+      <c r="XDU401" s="16"/>
+      <c r="XDV401" s="16"/>
+      <c r="XDW401" s="16"/>
+      <c r="XDX401" s="16"/>
+      <c r="XDY401" s="16"/>
+      <c r="XDZ401" s="16"/>
+      <c r="XEA401" s="16"/>
+      <c r="XEB401" s="16"/>
+      <c r="XEC401" s="16"/>
+      <c r="XED401" s="16"/>
+      <c r="XEE401" s="16"/>
+      <c r="XEF401" s="16"/>
+      <c r="XEG401" s="16"/>
+      <c r="XEH401" s="16"/>
+      <c r="XEI401" s="16"/>
+      <c r="XEJ401" s="16"/>
+      <c r="XEK401" s="16"/>
+      <c r="XEL401" s="16"/>
+      <c r="XEM401" s="16"/>
+      <c r="XEN401" s="16"/>
+      <c r="XEO401" s="16"/>
+      <c r="XEP401" s="16"/>
+      <c r="XEQ401" s="16"/>
+      <c r="XER401" s="16"/>
+      <c r="XES401" s="16"/>
+      <c r="XET401" s="16"/>
+      <c r="XEU401" s="16"/>
+      <c r="XEV401" s="16"/>
+      <c r="XEW401" s="16"/>
+      <c r="XEX401" s="16"/>
+    </row>
+    <row r="402" spans="1:16378" s="3" customFormat="1" ht="12.75">
+      <c r="A402" s="87" t="s">
         <v>108</v>
       </c>
-      <c r="B394" s="92"/>
-[...13 lines deleted...]
-      <c r="A395" s="93" t="s">
+      <c r="B402" s="87"/>
+      <c r="C402" s="87"/>
+      <c r="D402" s="87"/>
+      <c r="E402" s="87"/>
+      <c r="F402" s="87"/>
+      <c r="G402" s="87"/>
+      <c r="H402" s="87"/>
+      <c r="I402" s="87"/>
+      <c r="J402" s="87"/>
+      <c r="K402" s="87"/>
+      <c r="L402" s="87"/>
+      <c r="M402" s="87"/>
+    </row>
+    <row r="403" spans="1:16378" s="4" customFormat="1" ht="12.75">
+      <c r="A403" s="88" t="s">
         <v>109</v>
       </c>
-      <c r="B395" s="93"/>
-[...13 lines deleted...]
-      <c r="A396" s="93" t="s">
+      <c r="B403" s="88"/>
+      <c r="C403" s="88"/>
+      <c r="D403" s="88"/>
+      <c r="E403" s="88"/>
+      <c r="F403" s="88"/>
+      <c r="G403" s="88"/>
+      <c r="H403" s="88"/>
+      <c r="I403" s="88"/>
+      <c r="J403" s="88"/>
+      <c r="K403" s="88"/>
+      <c r="L403" s="88"/>
+      <c r="M403" s="88"/>
+    </row>
+    <row r="404" spans="1:16378" s="4" customFormat="1" ht="12.75">
+      <c r="A404" s="88" t="s">
         <v>114</v>
       </c>
-      <c r="B396" s="93"/>
-[...13 lines deleted...]
-      <c r="A397" s="89" t="s">
+      <c r="B404" s="88"/>
+      <c r="C404" s="88"/>
+      <c r="D404" s="88"/>
+      <c r="E404" s="88"/>
+      <c r="F404" s="88"/>
+      <c r="G404" s="88"/>
+      <c r="H404" s="88"/>
+      <c r="I404" s="88"/>
+      <c r="J404" s="88"/>
+      <c r="K404" s="88"/>
+      <c r="L404" s="88"/>
+      <c r="M404" s="88"/>
+    </row>
+    <row r="405" spans="1:16378">
+      <c r="A405" s="84" t="s">
         <v>115</v>
       </c>
-      <c r="B397" s="89"/>
-[...28 lines deleted...]
-      <c r="A399" s="93" t="s">
+      <c r="B405" s="84"/>
+      <c r="C405" s="84"/>
+      <c r="D405" s="84"/>
+      <c r="E405" s="84"/>
+      <c r="F405" s="84"/>
+      <c r="G405" s="84"/>
+      <c r="H405" s="84"/>
+      <c r="I405" s="84"/>
+      <c r="J405" s="84"/>
+      <c r="K405" s="84"/>
+      <c r="L405" s="84"/>
+      <c r="M405" s="84"/>
+    </row>
+    <row r="406" spans="1:16378">
+      <c r="A406" s="23"/>
+      <c r="B406" s="23"/>
+      <c r="C406" s="23"/>
+      <c r="D406" s="23"/>
+      <c r="E406" s="23"/>
+      <c r="F406" s="23"/>
+      <c r="G406" s="23"/>
+      <c r="H406" s="23"/>
+      <c r="I406" s="23"/>
+      <c r="J406" s="23"/>
+      <c r="K406" s="23"/>
+      <c r="L406" s="23"/>
+      <c r="M406" s="23"/>
+    </row>
+    <row r="407" spans="1:16378">
+      <c r="A407" s="88" t="s">
         <v>113</v>
       </c>
-      <c r="B399" s="93"/>
-[...13 lines deleted...]
-      <c r="A400" s="90" t="s">
+      <c r="B407" s="88"/>
+      <c r="C407" s="88"/>
+      <c r="D407" s="88"/>
+      <c r="E407" s="88"/>
+      <c r="F407" s="88"/>
+      <c r="G407" s="88"/>
+      <c r="H407" s="88"/>
+      <c r="I407" s="88"/>
+      <c r="J407" s="88"/>
+      <c r="K407" s="88"/>
+      <c r="L407" s="88"/>
+      <c r="M407" s="88"/>
+    </row>
+    <row r="408" spans="1:16378">
+      <c r="A408" s="85" t="s">
         <v>110</v>
       </c>
-      <c r="B400" s="90"/>
-[...10 lines deleted...]
-      <c r="M400" s="90"/>
+      <c r="B408" s="85"/>
+      <c r="C408" s="85"/>
+      <c r="D408" s="85"/>
+      <c r="E408" s="85"/>
+      <c r="F408" s="85"/>
+      <c r="G408" s="85"/>
+      <c r="H408" s="85"/>
+      <c r="I408" s="85"/>
+      <c r="J408" s="85"/>
+      <c r="K408" s="85"/>
+      <c r="L408" s="85"/>
+      <c r="M408" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A397:M397"/>
-    <mergeCell ref="A400:M400"/>
+    <mergeCell ref="A405:M405"/>
+    <mergeCell ref="A408:M408"/>
     <mergeCell ref="A2:M2"/>
-    <mergeCell ref="A394:M394"/>
-[...2 lines deleted...]
-    <mergeCell ref="A399:M399"/>
+    <mergeCell ref="A402:M402"/>
+    <mergeCell ref="A404:M404"/>
+    <mergeCell ref="A403:M403"/>
+    <mergeCell ref="A407:M407"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>