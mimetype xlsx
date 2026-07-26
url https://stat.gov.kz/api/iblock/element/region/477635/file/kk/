--- v3 (2026-07-05)
+++ v4 (2026-07-26)
@@ -1,51 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm307-4\Общая папка\ДИНАМИЧЕСКИЕ РЯДЫ\Динамика по месяцам 2026\06\динамика\каз\заттай түрде 2026ж. қаңтар-маусым\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A0A0E107-9E87-497A-9934-BCB371EFAA36}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="10350" windowHeight="11415"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13665" windowHeight="10500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026'!$W$5:$AE$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2026'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="450" uniqueCount="118">
   <si>
     <t/>
   </si>
   <si>
     <t>Ет және тағамдық қосымша өнімдері, тонна</t>
   </si>
   <si>
     <t>Еттен жасалған консервілер, тонн</t>
   </si>
   <si>
     <t>Шұжықтар және осыған ұқсас еттен, етті қосымша өнімдерден немесе жануарлар қанынан жасалған өнімдер, тонна</t>
@@ -376,51 +382,51 @@
 сәуір</t>
   </si>
   <si>
     <t>қаңтар-
 қазан</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>"0,0" - болмашы шама</t>
   </si>
   <si>
     <t>"х" - құпия ақпарат</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Шортанды</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -814,51 +820,51 @@
     </xf>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3 3" xfId="1"/>
+    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -876,116 +882,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1121,55 +1163,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:XEX408"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="F5" sqref="F5"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="13" width="10.85546875" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:31" s="3" customFormat="1" ht="16.5" customHeight="1">
       <c r="A2" s="86" t="s">
         <v>105</v>
       </c>
       <c r="B2" s="86"/>
       <c r="C2" s="86"/>
       <c r="D2" s="86"/>
       <c r="E2" s="86"/>
       <c r="F2" s="86"/>
       <c r="G2" s="86"/>
       <c r="H2" s="86"/>
       <c r="I2" s="86"/>
       <c r="J2" s="86"/>
       <c r="K2" s="86"/>
       <c r="L2" s="86"/>
       <c r="M2" s="86"/>
     </row>
@@ -1258,16358 +1300,16969 @@
       </c>
       <c r="L5" s="26" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="26"/>
     </row>
     <row r="6" spans="1:31" s="1" customFormat="1">
       <c r="A6" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="28">
         <v>7404</v>
       </c>
       <c r="C6" s="28">
         <v>17467</v>
       </c>
       <c r="D6" s="28">
         <v>26766</v>
       </c>
       <c r="E6" s="28">
         <v>36464</v>
       </c>
       <c r="F6" s="28">
         <v>44591</v>
       </c>
-      <c r="G6" s="28"/>
+      <c r="G6" s="28">
+        <v>52621</v>
+      </c>
       <c r="H6" s="31"/>
       <c r="I6" s="32"/>
       <c r="J6" s="31"/>
       <c r="K6" s="31"/>
       <c r="L6" s="31"/>
       <c r="M6" s="31"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="W6" s="19"/>
       <c r="X6" s="19"/>
       <c r="Y6" s="19"/>
       <c r="Z6" s="19"/>
       <c r="AA6" s="19"/>
       <c r="AB6" s="19"/>
       <c r="AC6" s="19"/>
       <c r="AD6" s="19"/>
       <c r="AE6" s="19"/>
     </row>
     <row r="7" spans="1:31" s="1" customFormat="1">
       <c r="A7" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B7" s="28">
         <v>70</v>
       </c>
       <c r="C7" s="28">
         <v>134</v>
       </c>
       <c r="D7" s="28">
         <v>209</v>
       </c>
       <c r="E7" s="28">
         <v>284</v>
       </c>
       <c r="F7" s="28">
         <v>362</v>
       </c>
-      <c r="G7" s="28"/>
+      <c r="G7" s="28">
+        <v>459</v>
+      </c>
       <c r="H7" s="31"/>
       <c r="I7" s="32"/>
       <c r="J7" s="31"/>
       <c r="K7" s="31"/>
       <c r="L7" s="31"/>
       <c r="M7" s="31"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="W7" s="19"/>
       <c r="X7" s="19"/>
       <c r="Y7" s="19"/>
       <c r="Z7" s="19"/>
       <c r="AA7" s="19"/>
       <c r="AB7" s="19"/>
       <c r="AC7" s="19"/>
       <c r="AD7" s="19"/>
       <c r="AE7" s="19"/>
     </row>
     <row r="8" spans="1:31" s="1" customFormat="1">
       <c r="A8" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>103</v>
       </c>
       <c r="C8" s="28">
         <v>129</v>
       </c>
       <c r="D8" s="28">
         <v>197</v>
       </c>
       <c r="E8" s="28">
         <v>284</v>
       </c>
       <c r="F8" s="28">
         <v>395</v>
       </c>
-      <c r="G8" s="28"/>
+      <c r="G8" s="28">
+        <v>480</v>
+      </c>
       <c r="H8" s="31"/>
       <c r="I8" s="32"/>
       <c r="J8" s="31"/>
       <c r="K8" s="31"/>
       <c r="L8" s="31"/>
       <c r="M8" s="31"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="W8" s="19"/>
       <c r="X8" s="19"/>
       <c r="Y8" s="19"/>
       <c r="Z8" s="19"/>
       <c r="AA8" s="19"/>
       <c r="AB8" s="19"/>
       <c r="AC8" s="19"/>
       <c r="AD8" s="19"/>
       <c r="AE8" s="19"/>
     </row>
     <row r="9" spans="1:31" s="1" customFormat="1">
       <c r="A9" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="28">
         <v>3</v>
       </c>
       <c r="C9" s="28">
         <v>4</v>
       </c>
       <c r="D9" s="28">
         <v>5</v>
       </c>
       <c r="E9" s="28">
         <v>6</v>
       </c>
       <c r="F9" s="28">
         <v>7</v>
       </c>
-      <c r="G9" s="28"/>
+      <c r="G9" s="28">
+        <v>9</v>
+      </c>
       <c r="H9" s="31"/>
       <c r="I9" s="32"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
       <c r="L9" s="31"/>
       <c r="M9" s="31"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="W9" s="19"/>
       <c r="X9" s="19"/>
       <c r="Y9" s="19"/>
       <c r="Z9" s="19"/>
       <c r="AA9" s="19"/>
       <c r="AB9" s="19"/>
       <c r="AC9" s="19"/>
       <c r="AD9" s="19"/>
       <c r="AE9" s="19"/>
     </row>
     <row r="10" spans="1:31" s="1" customFormat="1">
       <c r="A10" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B10" s="28">
         <v>438</v>
       </c>
       <c r="C10" s="28">
         <v>1232</v>
       </c>
       <c r="D10" s="28">
         <v>2026</v>
       </c>
       <c r="E10" s="28">
         <v>2821</v>
       </c>
       <c r="F10" s="28">
         <v>3031</v>
       </c>
-      <c r="G10" s="28"/>
+      <c r="G10" s="28">
+        <v>3242</v>
+      </c>
       <c r="H10" s="31"/>
       <c r="I10" s="32"/>
       <c r="J10" s="31"/>
       <c r="K10" s="31"/>
       <c r="L10" s="31"/>
       <c r="M10" s="31"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="W10" s="19"/>
       <c r="X10" s="19"/>
       <c r="Y10" s="19"/>
       <c r="Z10" s="19"/>
       <c r="AA10" s="19"/>
       <c r="AB10" s="19"/>
       <c r="AC10" s="19"/>
       <c r="AD10" s="19"/>
       <c r="AE10" s="19"/>
     </row>
     <row r="11" spans="1:31" s="1" customFormat="1">
       <c r="A11" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="28">
         <v>2</v>
       </c>
       <c r="C11" s="28">
         <v>4</v>
       </c>
       <c r="D11" s="28">
         <v>5</v>
       </c>
       <c r="E11" s="28">
         <v>7</v>
       </c>
       <c r="F11" s="28">
         <v>9</v>
       </c>
-      <c r="G11" s="28"/>
+      <c r="G11" s="28">
+        <v>10</v>
+      </c>
       <c r="H11" s="31"/>
       <c r="I11" s="32"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="L11" s="31"/>
       <c r="M11" s="31"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="W11" s="19"/>
       <c r="X11" s="19"/>
       <c r="Y11" s="19"/>
       <c r="Z11" s="19"/>
       <c r="AA11" s="19"/>
       <c r="AB11" s="19"/>
       <c r="AC11" s="19"/>
       <c r="AD11" s="19"/>
       <c r="AE11" s="19"/>
     </row>
     <row r="12" spans="1:31" s="1" customFormat="1">
       <c r="A12" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B12" s="28">
         <v>8</v>
       </c>
       <c r="C12" s="28">
         <v>25</v>
       </c>
       <c r="D12" s="28">
         <v>42</v>
       </c>
       <c r="E12" s="28">
         <v>59</v>
       </c>
       <c r="F12" s="28">
         <v>76</v>
       </c>
-      <c r="G12" s="28"/>
+      <c r="G12" s="28">
+        <v>92</v>
+      </c>
       <c r="H12" s="31"/>
       <c r="I12" s="32"/>
       <c r="J12" s="31"/>
       <c r="K12" s="31"/>
       <c r="L12" s="31"/>
       <c r="M12" s="31"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="W12" s="19"/>
       <c r="X12" s="19"/>
       <c r="Y12" s="19"/>
       <c r="Z12" s="19"/>
       <c r="AA12" s="19"/>
       <c r="AB12" s="19"/>
       <c r="AC12" s="19"/>
       <c r="AD12" s="19"/>
       <c r="AE12" s="19"/>
     </row>
     <row r="13" spans="1:31" s="1" customFormat="1">
       <c r="A13" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="28">
         <v>4521</v>
       </c>
       <c r="C13" s="28">
         <v>11295</v>
       </c>
       <c r="D13" s="28">
         <v>17510</v>
       </c>
       <c r="E13" s="28">
         <v>24084</v>
       </c>
       <c r="F13" s="28">
         <v>29900</v>
       </c>
-      <c r="G13" s="28"/>
+      <c r="G13" s="28">
+        <v>35546</v>
+      </c>
       <c r="H13" s="31"/>
       <c r="I13" s="32"/>
       <c r="J13" s="31"/>
       <c r="K13" s="31"/>
       <c r="L13" s="31"/>
       <c r="M13" s="31"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="W13" s="19"/>
       <c r="X13" s="19"/>
       <c r="Y13" s="19"/>
       <c r="Z13" s="19"/>
       <c r="AA13" s="19"/>
       <c r="AB13" s="19"/>
       <c r="AC13" s="19"/>
       <c r="AD13" s="19"/>
       <c r="AE13" s="19"/>
     </row>
     <row r="14" spans="1:31" s="1" customFormat="1">
       <c r="A14" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="28">
         <v>4</v>
       </c>
       <c r="C14" s="28">
         <v>5</v>
       </c>
       <c r="D14" s="28">
         <v>6</v>
       </c>
       <c r="E14" s="28">
         <v>6</v>
       </c>
       <c r="F14" s="28">
         <v>8</v>
       </c>
-      <c r="G14" s="28"/>
+      <c r="G14" s="28">
+        <v>10</v>
+      </c>
       <c r="H14" s="31"/>
       <c r="I14" s="32"/>
       <c r="J14" s="31"/>
       <c r="K14" s="31"/>
       <c r="L14" s="31"/>
       <c r="M14" s="31"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="W14" s="19"/>
       <c r="X14" s="19"/>
       <c r="Y14" s="19"/>
       <c r="Z14" s="19"/>
       <c r="AA14" s="19"/>
       <c r="AB14" s="19"/>
       <c r="AC14" s="19"/>
       <c r="AD14" s="19"/>
       <c r="AE14" s="19"/>
     </row>
     <row r="15" spans="1:31" s="1" customFormat="1">
       <c r="A15" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="28">
         <v>52</v>
       </c>
       <c r="C15" s="28">
         <v>105</v>
       </c>
       <c r="D15" s="28">
         <v>158</v>
       </c>
       <c r="E15" s="28">
         <v>211</v>
       </c>
       <c r="F15" s="28">
         <v>249</v>
       </c>
-      <c r="G15" s="28"/>
+      <c r="G15" s="28">
+        <v>288</v>
+      </c>
       <c r="H15" s="31"/>
       <c r="I15" s="32"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="31"/>
       <c r="M15" s="31"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="W15" s="19"/>
       <c r="X15" s="19"/>
       <c r="Y15" s="19"/>
       <c r="Z15" s="19"/>
       <c r="AA15" s="19"/>
       <c r="AB15" s="19"/>
       <c r="AC15" s="19"/>
       <c r="AD15" s="19"/>
       <c r="AE15" s="19"/>
     </row>
     <row r="16" spans="1:31" s="1" customFormat="1">
       <c r="A16" s="33" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="28">
         <v>0</v>
       </c>
       <c r="C16" s="28">
         <v>1</v>
       </c>
       <c r="D16" s="28">
         <v>2</v>
       </c>
       <c r="E16" s="28">
         <v>2</v>
       </c>
       <c r="F16" s="28">
         <v>3</v>
       </c>
-      <c r="G16" s="28"/>
+      <c r="G16" s="28">
+        <v>4</v>
+      </c>
       <c r="H16" s="31"/>
       <c r="I16" s="32"/>
       <c r="J16" s="31"/>
       <c r="K16" s="31"/>
       <c r="L16" s="31"/>
       <c r="M16" s="31"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="W16" s="19"/>
       <c r="X16" s="19"/>
       <c r="Y16" s="19"/>
       <c r="Z16" s="19"/>
       <c r="AA16" s="19"/>
       <c r="AB16" s="19"/>
       <c r="AC16" s="19"/>
       <c r="AD16" s="19"/>
       <c r="AE16" s="19"/>
     </row>
     <row r="17" spans="1:31" s="1" customFormat="1">
       <c r="A17" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="28">
         <v>10</v>
       </c>
       <c r="C17" s="28">
         <v>32</v>
       </c>
       <c r="D17" s="28">
         <v>53</v>
       </c>
       <c r="E17" s="28">
         <v>74</v>
       </c>
       <c r="F17" s="28">
         <v>84</v>
       </c>
-      <c r="G17" s="28"/>
+      <c r="G17" s="28">
+        <v>94</v>
+      </c>
       <c r="H17" s="31"/>
       <c r="I17" s="32"/>
       <c r="J17" s="31"/>
       <c r="K17" s="31"/>
       <c r="L17" s="31"/>
       <c r="M17" s="31"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="W17" s="19"/>
       <c r="X17" s="19"/>
       <c r="Y17" s="19"/>
       <c r="Z17" s="19"/>
       <c r="AA17" s="19"/>
       <c r="AB17" s="19"/>
       <c r="AC17" s="19"/>
       <c r="AD17" s="19"/>
       <c r="AE17" s="19"/>
     </row>
     <row r="18" spans="1:31" s="1" customFormat="1">
       <c r="A18" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B18" s="28">
         <v>2</v>
       </c>
       <c r="C18" s="28">
         <v>8</v>
       </c>
       <c r="D18" s="28">
         <v>14</v>
       </c>
       <c r="E18" s="28">
         <v>20</v>
       </c>
       <c r="F18" s="28">
         <v>24</v>
       </c>
-      <c r="G18" s="28"/>
+      <c r="G18" s="28">
+        <v>28</v>
+      </c>
       <c r="H18" s="31"/>
       <c r="I18" s="32"/>
       <c r="J18" s="31"/>
       <c r="K18" s="31"/>
       <c r="L18" s="31"/>
       <c r="M18" s="31"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="W18" s="19"/>
       <c r="X18" s="19"/>
       <c r="Y18" s="19"/>
       <c r="Z18" s="19"/>
       <c r="AA18" s="19"/>
       <c r="AB18" s="19"/>
       <c r="AC18" s="19"/>
       <c r="AD18" s="19"/>
       <c r="AE18" s="19"/>
     </row>
     <row r="19" spans="1:31" s="1" customFormat="1">
       <c r="A19" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="28">
         <v>38</v>
       </c>
       <c r="C19" s="28">
         <v>83</v>
       </c>
       <c r="D19" s="28">
         <v>123</v>
       </c>
       <c r="E19" s="28">
         <v>173</v>
       </c>
       <c r="F19" s="28">
         <v>215</v>
       </c>
-      <c r="G19" s="28"/>
+      <c r="G19" s="28">
+        <v>253</v>
+      </c>
       <c r="H19" s="31"/>
       <c r="I19" s="32"/>
       <c r="J19" s="31"/>
       <c r="K19" s="31"/>
       <c r="L19" s="31"/>
       <c r="M19" s="31"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="W19" s="19"/>
       <c r="X19" s="19"/>
       <c r="Y19" s="19"/>
       <c r="Z19" s="19"/>
       <c r="AA19" s="19"/>
       <c r="AB19" s="19"/>
       <c r="AC19" s="19"/>
       <c r="AD19" s="19"/>
       <c r="AE19" s="19"/>
     </row>
     <row r="20" spans="1:31" s="1" customFormat="1">
       <c r="A20" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="28" t="s">
         <v>116</v>
       </c>
       <c r="C20" s="28">
         <v>76</v>
       </c>
       <c r="D20" s="28">
         <v>151</v>
       </c>
       <c r="E20" s="28">
         <v>227</v>
       </c>
       <c r="F20" s="28">
         <v>227</v>
       </c>
-      <c r="G20" s="28"/>
+      <c r="G20" s="28">
+        <v>227</v>
+      </c>
       <c r="H20" s="31"/>
       <c r="I20" s="32"/>
       <c r="J20" s="31"/>
       <c r="K20" s="31"/>
       <c r="L20" s="31"/>
       <c r="M20" s="31"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="W20" s="19"/>
       <c r="X20" s="19"/>
       <c r="Y20" s="19"/>
       <c r="Z20" s="19"/>
       <c r="AA20" s="19"/>
       <c r="AB20" s="19"/>
       <c r="AC20" s="19"/>
       <c r="AD20" s="19"/>
       <c r="AE20" s="19"/>
     </row>
     <row r="21" spans="1:31" s="1" customFormat="1">
       <c r="A21" s="33" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="28">
         <v>7</v>
       </c>
       <c r="C21" s="28">
         <v>12</v>
       </c>
       <c r="D21" s="28">
         <v>17</v>
       </c>
       <c r="E21" s="28">
         <v>23</v>
       </c>
       <c r="F21" s="28">
         <v>27</v>
       </c>
-      <c r="G21" s="28"/>
+      <c r="G21" s="28">
+        <v>32</v>
+      </c>
       <c r="H21" s="31"/>
       <c r="I21" s="32"/>
       <c r="J21" s="31"/>
       <c r="K21" s="31"/>
       <c r="L21" s="31"/>
       <c r="M21" s="31"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="W21" s="19"/>
       <c r="X21" s="19"/>
       <c r="Y21" s="19"/>
       <c r="Z21" s="19"/>
       <c r="AA21" s="19"/>
       <c r="AB21" s="19"/>
       <c r="AC21" s="19"/>
       <c r="AD21" s="19"/>
       <c r="AE21" s="19"/>
     </row>
     <row r="22" spans="1:31" s="1" customFormat="1">
       <c r="A22" s="33" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="28">
         <v>2013</v>
       </c>
       <c r="C22" s="28">
         <v>3965</v>
       </c>
       <c r="D22" s="28">
         <v>5702</v>
       </c>
       <c r="E22" s="28">
         <v>7446</v>
       </c>
       <c r="F22" s="28">
         <v>9048</v>
       </c>
-      <c r="G22" s="28"/>
+      <c r="G22" s="28">
+        <v>10719</v>
+      </c>
       <c r="H22" s="31"/>
       <c r="I22" s="32"/>
       <c r="J22" s="31"/>
       <c r="K22" s="31"/>
       <c r="L22" s="31"/>
       <c r="M22" s="31"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="W22" s="19"/>
       <c r="X22" s="19"/>
       <c r="Y22" s="19"/>
       <c r="Z22" s="19"/>
       <c r="AA22" s="19"/>
       <c r="AB22" s="19"/>
       <c r="AC22" s="19"/>
       <c r="AD22" s="19"/>
       <c r="AE22" s="19"/>
     </row>
     <row r="23" spans="1:31" s="1" customFormat="1">
       <c r="A23" s="35" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="28">
         <v>3</v>
       </c>
       <c r="C23" s="28">
         <v>9</v>
       </c>
       <c r="D23" s="28">
         <v>14</v>
       </c>
       <c r="E23" s="28">
         <v>19</v>
       </c>
       <c r="F23" s="28">
         <v>23</v>
       </c>
-      <c r="G23" s="28"/>
+      <c r="G23" s="28">
+        <v>27</v>
+      </c>
       <c r="H23" s="31"/>
       <c r="I23" s="32"/>
       <c r="J23" s="31"/>
       <c r="K23" s="31"/>
       <c r="L23" s="31"/>
       <c r="M23" s="31"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="W23" s="19"/>
       <c r="X23" s="19"/>
       <c r="Y23" s="19"/>
       <c r="Z23" s="19"/>
       <c r="AA23" s="19"/>
       <c r="AB23" s="19"/>
       <c r="AC23" s="19"/>
       <c r="AD23" s="19"/>
       <c r="AE23" s="19"/>
     </row>
     <row r="24" spans="1:31" s="1" customFormat="1">
       <c r="A24" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="28">
         <v>172</v>
       </c>
       <c r="C24" s="28">
         <v>348</v>
       </c>
       <c r="D24" s="28">
         <v>532</v>
       </c>
       <c r="E24" s="28">
         <v>718</v>
       </c>
       <c r="F24" s="28">
         <v>901</v>
       </c>
-      <c r="G24" s="28"/>
+      <c r="G24" s="28">
+        <v>1100</v>
+      </c>
       <c r="H24" s="31"/>
       <c r="I24" s="32"/>
       <c r="J24" s="31"/>
       <c r="K24" s="31"/>
       <c r="L24" s="31"/>
       <c r="M24" s="31"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="W24" s="19"/>
       <c r="X24" s="19"/>
       <c r="Y24" s="19"/>
       <c r="Z24" s="19"/>
       <c r="AA24" s="19"/>
       <c r="AB24" s="19"/>
       <c r="AC24" s="19"/>
       <c r="AD24" s="19"/>
       <c r="AE24" s="19"/>
     </row>
     <row r="25" spans="1:31" s="1" customFormat="1">
       <c r="A25" s="36"/>
       <c r="B25" s="30"/>
       <c r="C25" s="28"/>
       <c r="D25" s="29"/>
       <c r="E25" s="29"/>
       <c r="F25" s="29"/>
-      <c r="G25" s="28"/>
+      <c r="G25" s="30"/>
       <c r="H25" s="30"/>
       <c r="I25" s="36"/>
       <c r="J25" s="30"/>
       <c r="K25" s="30"/>
       <c r="L25" s="30"/>
       <c r="M25" s="30"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="W25" s="19"/>
       <c r="X25" s="19"/>
       <c r="Y25" s="19"/>
       <c r="Z25" s="19"/>
       <c r="AA25" s="19"/>
       <c r="AB25" s="19"/>
       <c r="AC25" s="19"/>
       <c r="AD25" s="19"/>
       <c r="AE25" s="19"/>
     </row>
     <row r="26" spans="1:31" s="1" customFormat="1" ht="57">
       <c r="A26" s="38" t="s">
         <v>95</v>
       </c>
       <c r="B26" s="25"/>
       <c r="C26" s="28"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
-      <c r="G26" s="28"/>
+      <c r="G26" s="25"/>
       <c r="H26" s="25"/>
       <c r="I26" s="38"/>
       <c r="J26" s="25"/>
       <c r="K26" s="30"/>
       <c r="L26" s="25"/>
       <c r="M26" s="25"/>
       <c r="N26" s="6"/>
       <c r="O26" s="6"/>
       <c r="P26" s="6"/>
       <c r="Q26" s="6"/>
       <c r="R26" s="6"/>
       <c r="S26" s="6"/>
       <c r="T26" s="6"/>
       <c r="U26" s="6"/>
       <c r="W26" s="19"/>
       <c r="X26" s="19"/>
       <c r="Y26" s="19"/>
       <c r="Z26" s="19"/>
       <c r="AA26" s="19"/>
       <c r="AB26" s="19"/>
       <c r="AC26" s="19"/>
       <c r="AD26" s="19"/>
       <c r="AE26" s="19"/>
     </row>
     <row r="27" spans="1:31" s="1" customFormat="1">
       <c r="A27" s="39" t="s">
         <v>47</v>
       </c>
       <c r="B27" s="28">
         <v>384</v>
       </c>
       <c r="C27" s="28">
         <v>820</v>
       </c>
       <c r="D27" s="28">
         <v>1260</v>
       </c>
       <c r="E27" s="28">
         <v>1733</v>
       </c>
       <c r="F27" s="28">
         <v>2242</v>
       </c>
-      <c r="G27" s="28"/>
+      <c r="G27" s="28">
+        <v>2730</v>
+      </c>
       <c r="H27" s="31"/>
       <c r="I27" s="32"/>
       <c r="J27" s="31"/>
       <c r="K27" s="31"/>
       <c r="L27" s="31"/>
       <c r="M27" s="31"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="W27" s="19"/>
       <c r="X27" s="19"/>
       <c r="Y27" s="19"/>
       <c r="Z27" s="19"/>
       <c r="AA27" s="19"/>
       <c r="AB27" s="19"/>
       <c r="AC27" s="19"/>
       <c r="AD27" s="19"/>
       <c r="AE27" s="19"/>
     </row>
     <row r="28" spans="1:31" s="1" customFormat="1">
       <c r="A28" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B28" s="28" t="s">
         <v>103</v>
       </c>
       <c r="C28" s="28">
         <v>66</v>
       </c>
       <c r="D28" s="28">
         <v>98</v>
       </c>
       <c r="E28" s="28">
         <v>132</v>
       </c>
       <c r="F28" s="28">
         <v>206</v>
       </c>
-      <c r="G28" s="28"/>
+      <c r="G28" s="28">
+        <v>276</v>
+      </c>
       <c r="H28" s="31"/>
       <c r="I28" s="32"/>
       <c r="J28" s="31"/>
       <c r="K28" s="31"/>
       <c r="L28" s="31"/>
       <c r="M28" s="31"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="W28" s="19"/>
       <c r="X28" s="19"/>
       <c r="Y28" s="19"/>
       <c r="Z28" s="19"/>
       <c r="AA28" s="19"/>
       <c r="AB28" s="19"/>
       <c r="AC28" s="19"/>
       <c r="AD28" s="19"/>
       <c r="AE28" s="19"/>
     </row>
     <row r="29" spans="1:31" s="1" customFormat="1">
       <c r="A29" s="39" t="s">
         <v>49</v>
       </c>
       <c r="B29" s="28" t="s">
         <v>103</v>
       </c>
       <c r="C29" s="28">
         <v>129</v>
       </c>
       <c r="D29" s="28">
         <v>197</v>
       </c>
       <c r="E29" s="28">
         <v>284</v>
       </c>
       <c r="F29" s="28">
         <v>395</v>
       </c>
-      <c r="G29" s="28"/>
+      <c r="G29" s="28">
+        <v>480</v>
+      </c>
       <c r="H29" s="31"/>
       <c r="I29" s="32"/>
       <c r="J29" s="31"/>
       <c r="K29" s="31"/>
       <c r="L29" s="31"/>
       <c r="M29" s="31"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="W29" s="19"/>
       <c r="X29" s="19"/>
       <c r="Y29" s="19"/>
       <c r="Z29" s="19"/>
       <c r="AA29" s="19"/>
       <c r="AB29" s="19"/>
       <c r="AC29" s="19"/>
       <c r="AD29" s="19"/>
       <c r="AE29" s="19"/>
     </row>
     <row r="30" spans="1:31" s="1" customFormat="1">
       <c r="A30" s="39" t="s">
         <v>50</v>
       </c>
       <c r="B30" s="28">
         <v>3</v>
       </c>
       <c r="C30" s="28">
         <v>4</v>
       </c>
       <c r="D30" s="28">
         <v>5</v>
       </c>
       <c r="E30" s="28">
         <v>6</v>
       </c>
       <c r="F30" s="28">
         <v>7</v>
       </c>
-      <c r="G30" s="28"/>
+      <c r="G30" s="28">
+        <v>9</v>
+      </c>
       <c r="H30" s="31"/>
       <c r="I30" s="32"/>
       <c r="J30" s="31"/>
       <c r="K30" s="31"/>
       <c r="L30" s="31"/>
       <c r="M30" s="31"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="W30" s="19"/>
       <c r="X30" s="19"/>
       <c r="Y30" s="19"/>
       <c r="Z30" s="19"/>
       <c r="AA30" s="19"/>
       <c r="AB30" s="19"/>
       <c r="AC30" s="19"/>
       <c r="AD30" s="19"/>
       <c r="AE30" s="19"/>
     </row>
     <row r="31" spans="1:31" s="1" customFormat="1">
       <c r="A31" s="39" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="28">
         <v>4</v>
       </c>
       <c r="C31" s="28">
         <v>8</v>
       </c>
       <c r="D31" s="28">
         <v>13</v>
       </c>
       <c r="E31" s="28">
         <v>17</v>
       </c>
       <c r="F31" s="28">
         <v>21</v>
       </c>
-      <c r="G31" s="28"/>
+      <c r="G31" s="28">
+        <v>26</v>
+      </c>
       <c r="H31" s="31"/>
       <c r="I31" s="32"/>
       <c r="J31" s="31"/>
       <c r="K31" s="31"/>
       <c r="L31" s="31"/>
       <c r="M31" s="31"/>
       <c r="N31" s="6"/>
       <c r="O31" s="6"/>
       <c r="P31" s="6"/>
       <c r="Q31" s="6"/>
       <c r="R31" s="6"/>
       <c r="S31" s="6"/>
       <c r="T31" s="6"/>
       <c r="U31" s="6"/>
       <c r="W31" s="19"/>
       <c r="X31" s="19"/>
       <c r="Y31" s="19"/>
       <c r="Z31" s="19"/>
       <c r="AA31" s="19"/>
       <c r="AB31" s="19"/>
       <c r="AC31" s="19"/>
       <c r="AD31" s="19"/>
       <c r="AE31" s="19"/>
     </row>
     <row r="32" spans="1:31" s="1" customFormat="1">
       <c r="A32" s="39" t="s">
         <v>52</v>
       </c>
       <c r="B32" s="28">
         <v>2</v>
       </c>
       <c r="C32" s="28">
         <v>4</v>
       </c>
       <c r="D32" s="28">
         <v>5</v>
       </c>
       <c r="E32" s="28">
         <v>7</v>
       </c>
       <c r="F32" s="28">
         <v>9</v>
       </c>
-      <c r="G32" s="28"/>
+      <c r="G32" s="28">
+        <v>10</v>
+      </c>
       <c r="H32" s="31"/>
       <c r="I32" s="32"/>
       <c r="J32" s="31"/>
       <c r="K32" s="31"/>
       <c r="L32" s="31"/>
       <c r="M32" s="31"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
       <c r="T32" s="7"/>
       <c r="U32" s="7"/>
       <c r="W32" s="19"/>
       <c r="X32" s="19"/>
       <c r="Y32" s="19"/>
       <c r="Z32" s="19"/>
       <c r="AA32" s="19"/>
       <c r="AB32" s="19"/>
       <c r="AC32" s="19"/>
       <c r="AD32" s="19"/>
       <c r="AE32" s="19"/>
     </row>
     <row r="33" spans="1:31" s="1" customFormat="1">
       <c r="A33" s="39" t="s">
         <v>53</v>
       </c>
       <c r="B33" s="28">
         <v>8</v>
       </c>
       <c r="C33" s="28">
         <v>25</v>
       </c>
       <c r="D33" s="28">
         <v>42</v>
       </c>
       <c r="E33" s="28">
         <v>59</v>
       </c>
       <c r="F33" s="28">
         <v>76</v>
       </c>
-      <c r="G33" s="28"/>
+      <c r="G33" s="28">
+        <v>92</v>
+      </c>
       <c r="H33" s="31"/>
       <c r="I33" s="32"/>
       <c r="J33" s="31"/>
       <c r="K33" s="31"/>
       <c r="L33" s="31"/>
       <c r="M33" s="31"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
       <c r="T33" s="7"/>
       <c r="U33" s="7"/>
       <c r="W33" s="19"/>
       <c r="X33" s="19"/>
       <c r="Y33" s="19"/>
       <c r="Z33" s="19"/>
       <c r="AA33" s="19"/>
       <c r="AB33" s="19"/>
       <c r="AC33" s="19"/>
       <c r="AD33" s="19"/>
       <c r="AE33" s="19"/>
     </row>
     <row r="34" spans="1:31" s="1" customFormat="1">
       <c r="A34" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="28">
         <v>12</v>
       </c>
       <c r="C34" s="28">
         <v>31</v>
       </c>
       <c r="D34" s="28">
         <v>49</v>
       </c>
       <c r="E34" s="28">
         <v>67</v>
       </c>
       <c r="F34" s="28">
         <v>79</v>
       </c>
-      <c r="G34" s="28"/>
+      <c r="G34" s="28">
+        <v>91</v>
+      </c>
       <c r="H34" s="31"/>
       <c r="I34" s="32"/>
       <c r="J34" s="31"/>
       <c r="K34" s="31"/>
       <c r="L34" s="31"/>
       <c r="M34" s="31"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
       <c r="T34" s="7"/>
       <c r="U34" s="7"/>
       <c r="W34" s="19"/>
       <c r="X34" s="19"/>
       <c r="Y34" s="19"/>
       <c r="Z34" s="19"/>
       <c r="AA34" s="19"/>
       <c r="AB34" s="19"/>
       <c r="AC34" s="19"/>
       <c r="AD34" s="19"/>
       <c r="AE34" s="19"/>
     </row>
     <row r="35" spans="1:31" s="1" customFormat="1">
       <c r="A35" s="39" t="s">
         <v>57</v>
       </c>
       <c r="B35" s="28">
         <v>4</v>
       </c>
       <c r="C35" s="28">
         <v>5</v>
       </c>
       <c r="D35" s="28">
         <v>6</v>
       </c>
       <c r="E35" s="28">
         <v>6</v>
       </c>
       <c r="F35" s="28">
         <v>8</v>
       </c>
-      <c r="G35" s="28"/>
+      <c r="G35" s="28">
+        <v>10</v>
+      </c>
       <c r="H35" s="31"/>
       <c r="I35" s="32"/>
       <c r="J35" s="31"/>
       <c r="K35" s="31"/>
       <c r="L35" s="31"/>
       <c r="M35" s="31"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
       <c r="T35" s="7"/>
       <c r="U35" s="7"/>
       <c r="W35" s="19"/>
       <c r="X35" s="19"/>
       <c r="Y35" s="19"/>
       <c r="Z35" s="19"/>
       <c r="AA35" s="19"/>
       <c r="AB35" s="19"/>
       <c r="AC35" s="19"/>
       <c r="AD35" s="19"/>
       <c r="AE35" s="19"/>
     </row>
     <row r="36" spans="1:31" s="1" customFormat="1">
       <c r="A36" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B36" s="28" t="s">
         <v>116</v>
       </c>
       <c r="C36" s="28" t="s">
         <v>116</v>
       </c>
       <c r="D36" s="28" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="28" t="s">
         <v>116</v>
       </c>
       <c r="F36" s="28">
         <v>0</v>
       </c>
-      <c r="G36" s="28"/>
+      <c r="G36" s="28">
+        <v>1</v>
+      </c>
       <c r="H36" s="31"/>
       <c r="I36" s="32"/>
       <c r="J36" s="31"/>
       <c r="K36" s="31"/>
       <c r="L36" s="31"/>
       <c r="M36" s="31"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
       <c r="T36" s="7"/>
       <c r="U36" s="7"/>
       <c r="W36" s="19"/>
       <c r="X36" s="19"/>
       <c r="Y36" s="19"/>
       <c r="Z36" s="19"/>
       <c r="AA36" s="19"/>
       <c r="AB36" s="19"/>
       <c r="AC36" s="19"/>
       <c r="AD36" s="19"/>
       <c r="AE36" s="19"/>
     </row>
     <row r="37" spans="1:31" s="1" customFormat="1">
       <c r="A37" s="40" t="s">
         <v>58</v>
       </c>
       <c r="B37" s="28">
         <v>0</v>
       </c>
       <c r="C37" s="28">
         <v>1</v>
       </c>
       <c r="D37" s="28">
         <v>2</v>
       </c>
       <c r="E37" s="28">
         <v>2</v>
       </c>
       <c r="F37" s="28">
         <v>3</v>
       </c>
-      <c r="G37" s="28"/>
+      <c r="G37" s="28">
+        <v>4</v>
+      </c>
       <c r="H37" s="31"/>
       <c r="I37" s="32"/>
       <c r="J37" s="31"/>
       <c r="K37" s="31"/>
       <c r="L37" s="31"/>
       <c r="M37" s="31"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
       <c r="T37" s="7"/>
       <c r="U37" s="7"/>
       <c r="W37" s="19"/>
       <c r="X37" s="19"/>
       <c r="Y37" s="19"/>
       <c r="Z37" s="19"/>
       <c r="AA37" s="19"/>
       <c r="AB37" s="19"/>
       <c r="AC37" s="19"/>
       <c r="AD37" s="19"/>
       <c r="AE37" s="19"/>
     </row>
     <row r="38" spans="1:31" s="1" customFormat="1">
       <c r="A38" s="40" t="s">
         <v>59</v>
       </c>
       <c r="B38" s="28">
         <v>10</v>
       </c>
       <c r="C38" s="28">
         <v>32</v>
       </c>
       <c r="D38" s="28">
         <v>53</v>
       </c>
       <c r="E38" s="28">
         <v>74</v>
       </c>
       <c r="F38" s="28">
         <v>84</v>
       </c>
-      <c r="G38" s="28"/>
+      <c r="G38" s="28">
+        <v>94</v>
+      </c>
       <c r="H38" s="31"/>
       <c r="I38" s="32"/>
       <c r="J38" s="31"/>
       <c r="K38" s="31"/>
       <c r="L38" s="31"/>
       <c r="M38" s="31"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
       <c r="T38" s="7"/>
       <c r="U38" s="7"/>
       <c r="W38" s="19"/>
       <c r="X38" s="19"/>
       <c r="Y38" s="19"/>
       <c r="Z38" s="19"/>
       <c r="AA38" s="19"/>
       <c r="AB38" s="19"/>
       <c r="AC38" s="19"/>
       <c r="AD38" s="19"/>
       <c r="AE38" s="19"/>
     </row>
     <row r="39" spans="1:31" s="1" customFormat="1">
       <c r="A39" s="41" t="s">
         <v>60</v>
       </c>
       <c r="B39" s="28">
         <v>2</v>
       </c>
       <c r="C39" s="28">
         <v>8</v>
       </c>
       <c r="D39" s="28">
         <v>14</v>
       </c>
       <c r="E39" s="28">
         <v>20</v>
       </c>
       <c r="F39" s="28">
         <v>24</v>
       </c>
-      <c r="G39" s="28"/>
+      <c r="G39" s="28">
+        <v>28</v>
+      </c>
       <c r="H39" s="31"/>
       <c r="I39" s="32"/>
       <c r="J39" s="31"/>
       <c r="K39" s="31"/>
       <c r="L39" s="31"/>
       <c r="M39" s="31"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
       <c r="T39" s="7"/>
       <c r="U39" s="7"/>
       <c r="W39" s="19"/>
       <c r="X39" s="19"/>
       <c r="Y39" s="19"/>
       <c r="Z39" s="19"/>
       <c r="AA39" s="19"/>
       <c r="AB39" s="19"/>
       <c r="AC39" s="19"/>
       <c r="AD39" s="19"/>
       <c r="AE39" s="19"/>
     </row>
     <row r="40" spans="1:31" s="1" customFormat="1">
       <c r="A40" s="40" t="s">
         <v>62</v>
       </c>
       <c r="B40" s="28">
         <v>30</v>
       </c>
       <c r="C40" s="28">
         <v>72</v>
       </c>
       <c r="D40" s="28">
         <v>108</v>
       </c>
       <c r="E40" s="28">
         <v>155</v>
       </c>
       <c r="F40" s="28">
         <v>194</v>
       </c>
-      <c r="G40" s="28"/>
+      <c r="G40" s="28">
+        <v>227</v>
+      </c>
       <c r="H40" s="31"/>
       <c r="I40" s="32"/>
       <c r="J40" s="31"/>
       <c r="K40" s="31"/>
       <c r="L40" s="31"/>
       <c r="M40" s="31"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
       <c r="T40" s="7"/>
       <c r="U40" s="7"/>
       <c r="W40" s="19"/>
       <c r="X40" s="19"/>
       <c r="Y40" s="19"/>
       <c r="Z40" s="19"/>
       <c r="AA40" s="19"/>
       <c r="AB40" s="19"/>
       <c r="AC40" s="19"/>
       <c r="AD40" s="19"/>
       <c r="AE40" s="19"/>
     </row>
     <row r="41" spans="1:31" s="1" customFormat="1">
       <c r="A41" s="40" t="s">
         <v>64</v>
       </c>
       <c r="B41" s="28">
         <v>7</v>
       </c>
       <c r="C41" s="28">
         <v>12</v>
       </c>
       <c r="D41" s="28">
         <v>17</v>
       </c>
       <c r="E41" s="28">
         <v>23</v>
       </c>
       <c r="F41" s="28">
         <v>27</v>
       </c>
-      <c r="G41" s="28"/>
+      <c r="G41" s="28">
+        <v>32</v>
+      </c>
       <c r="H41" s="31"/>
       <c r="I41" s="32"/>
       <c r="J41" s="31"/>
       <c r="K41" s="31"/>
       <c r="L41" s="31"/>
       <c r="M41" s="31"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
       <c r="T41" s="7"/>
       <c r="U41" s="7"/>
       <c r="W41" s="19"/>
       <c r="X41" s="19"/>
       <c r="Y41" s="19"/>
       <c r="Z41" s="19"/>
       <c r="AA41" s="19"/>
       <c r="AB41" s="19"/>
       <c r="AC41" s="19"/>
       <c r="AD41" s="19"/>
       <c r="AE41" s="19"/>
     </row>
     <row r="42" spans="1:31" s="1" customFormat="1">
       <c r="A42" s="40" t="s">
         <v>65</v>
       </c>
       <c r="B42" s="28">
         <v>29</v>
       </c>
       <c r="C42" s="28">
         <v>68</v>
       </c>
       <c r="D42" s="28">
         <v>108</v>
       </c>
       <c r="E42" s="28">
         <v>147</v>
       </c>
       <c r="F42" s="28">
         <v>187</v>
       </c>
-      <c r="G42" s="28"/>
+      <c r="G42" s="28">
+        <v>227</v>
+      </c>
       <c r="H42" s="31"/>
       <c r="I42" s="32"/>
       <c r="J42" s="31"/>
       <c r="K42" s="31"/>
       <c r="L42" s="31"/>
       <c r="M42" s="31"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
       <c r="T42" s="7"/>
       <c r="U42" s="7"/>
       <c r="W42" s="19"/>
       <c r="X42" s="19"/>
       <c r="Y42" s="19"/>
       <c r="Z42" s="19"/>
       <c r="AA42" s="19"/>
       <c r="AB42" s="19"/>
       <c r="AC42" s="19"/>
       <c r="AD42" s="19"/>
       <c r="AE42" s="19"/>
     </row>
     <row r="43" spans="1:31" s="1" customFormat="1">
       <c r="A43" s="42" t="s">
         <v>66</v>
       </c>
       <c r="B43" s="28">
         <v>3</v>
       </c>
       <c r="C43" s="28">
         <v>9</v>
       </c>
       <c r="D43" s="28">
         <v>14</v>
       </c>
       <c r="E43" s="28">
         <v>19</v>
       </c>
       <c r="F43" s="28">
         <v>23</v>
       </c>
-      <c r="G43" s="28"/>
+      <c r="G43" s="28">
+        <v>27</v>
+      </c>
       <c r="H43" s="31"/>
       <c r="I43" s="32"/>
       <c r="J43" s="31"/>
       <c r="K43" s="31"/>
       <c r="L43" s="31"/>
       <c r="M43" s="31"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
       <c r="T43" s="7"/>
       <c r="U43" s="7"/>
       <c r="W43" s="19"/>
       <c r="X43" s="19"/>
       <c r="Y43" s="19"/>
       <c r="Z43" s="19"/>
       <c r="AA43" s="19"/>
       <c r="AB43" s="19"/>
       <c r="AC43" s="19"/>
       <c r="AD43" s="19"/>
       <c r="AE43" s="19"/>
     </row>
     <row r="44" spans="1:31" s="1" customFormat="1">
       <c r="A44" s="39" t="s">
         <v>54</v>
       </c>
       <c r="B44" s="28">
         <v>170</v>
       </c>
       <c r="C44" s="28">
         <v>346</v>
       </c>
       <c r="D44" s="28">
         <v>529</v>
       </c>
       <c r="E44" s="28">
         <v>713</v>
       </c>
       <c r="F44" s="28">
         <v>897</v>
       </c>
-      <c r="G44" s="28"/>
+      <c r="G44" s="28">
+        <v>1095</v>
+      </c>
       <c r="H44" s="31"/>
       <c r="I44" s="32"/>
       <c r="J44" s="31"/>
       <c r="K44" s="31"/>
       <c r="L44" s="31"/>
       <c r="M44" s="31"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
       <c r="T44" s="7"/>
       <c r="U44" s="7"/>
       <c r="W44" s="19"/>
       <c r="X44" s="19"/>
       <c r="Y44" s="19"/>
       <c r="Z44" s="19"/>
       <c r="AA44" s="19"/>
       <c r="AB44" s="19"/>
       <c r="AC44" s="19"/>
       <c r="AD44" s="19"/>
       <c r="AE44" s="19"/>
     </row>
     <row r="45" spans="1:31" s="1" customFormat="1">
       <c r="A45" s="36"/>
       <c r="B45" s="30"/>
       <c r="C45" s="28"/>
       <c r="D45" s="29"/>
       <c r="E45" s="29"/>
       <c r="F45" s="29"/>
-      <c r="G45" s="28"/>
+      <c r="G45" s="30"/>
       <c r="H45" s="30"/>
       <c r="I45" s="40"/>
       <c r="J45" s="30"/>
       <c r="K45" s="30"/>
       <c r="L45" s="29"/>
       <c r="M45" s="30"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
       <c r="T45" s="7"/>
       <c r="U45" s="7"/>
       <c r="W45" s="19"/>
       <c r="X45" s="19"/>
       <c r="Y45" s="19"/>
       <c r="Z45" s="19"/>
       <c r="AA45" s="19"/>
       <c r="AB45" s="19"/>
       <c r="AC45" s="19"/>
       <c r="AD45" s="19"/>
       <c r="AE45" s="19"/>
     </row>
     <row r="46" spans="1:31" s="1" customFormat="1" ht="68.25">
       <c r="A46" s="38" t="s">
         <v>106</v>
       </c>
       <c r="B46" s="30"/>
       <c r="C46" s="28"/>
       <c r="D46" s="29"/>
       <c r="E46" s="29"/>
       <c r="F46" s="29"/>
-      <c r="G46" s="28"/>
+      <c r="G46" s="30"/>
       <c r="H46" s="30"/>
       <c r="I46" s="38"/>
       <c r="J46" s="30"/>
       <c r="K46" s="30"/>
       <c r="L46" s="43"/>
       <c r="M46" s="25"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
       <c r="T46" s="7"/>
       <c r="U46" s="7"/>
       <c r="W46" s="19"/>
       <c r="X46" s="19"/>
       <c r="Y46" s="19"/>
       <c r="Z46" s="19"/>
       <c r="AA46" s="19"/>
       <c r="AB46" s="19"/>
       <c r="AC46" s="19"/>
       <c r="AD46" s="19"/>
       <c r="AE46" s="19"/>
     </row>
     <row r="47" spans="1:31" s="1" customFormat="1">
       <c r="A47" s="39" t="s">
         <v>47</v>
       </c>
       <c r="B47" s="28">
         <v>5</v>
       </c>
       <c r="C47" s="28">
         <v>11</v>
       </c>
       <c r="D47" s="28">
         <v>17</v>
       </c>
       <c r="E47" s="28">
         <v>21</v>
       </c>
       <c r="F47" s="28">
         <v>28</v>
       </c>
-      <c r="G47" s="28"/>
+      <c r="G47" s="28">
+        <v>35</v>
+      </c>
       <c r="H47" s="31"/>
       <c r="I47" s="32"/>
       <c r="J47" s="31"/>
       <c r="K47" s="31"/>
       <c r="L47" s="31"/>
       <c r="M47" s="31"/>
       <c r="N47" s="7"/>
       <c r="O47" s="7"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="7"/>
       <c r="R47" s="7"/>
       <c r="S47" s="7"/>
       <c r="T47" s="7"/>
       <c r="U47" s="7"/>
       <c r="W47" s="19"/>
       <c r="X47" s="19"/>
       <c r="Y47" s="19"/>
       <c r="Z47" s="19"/>
       <c r="AA47" s="19"/>
       <c r="AB47" s="19"/>
       <c r="AC47" s="19"/>
       <c r="AD47" s="19"/>
       <c r="AE47" s="19"/>
     </row>
     <row r="48" spans="1:31" s="1" customFormat="1">
       <c r="A48" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B48" s="28" t="s">
         <v>103</v>
       </c>
       <c r="C48" s="28">
         <v>6</v>
       </c>
       <c r="D48" s="28">
         <v>9</v>
       </c>
       <c r="E48" s="28">
         <v>11</v>
       </c>
       <c r="F48" s="28">
         <v>15</v>
       </c>
-      <c r="G48" s="28"/>
+      <c r="G48" s="28">
+        <v>19</v>
+      </c>
       <c r="H48" s="31"/>
       <c r="I48" s="32"/>
       <c r="J48" s="31"/>
       <c r="K48" s="31"/>
       <c r="L48" s="31"/>
       <c r="M48" s="31"/>
       <c r="N48" s="7"/>
       <c r="O48" s="7"/>
       <c r="P48" s="7"/>
       <c r="Q48" s="7"/>
       <c r="R48" s="7"/>
       <c r="S48" s="7"/>
       <c r="T48" s="7"/>
       <c r="U48" s="7"/>
       <c r="W48" s="19"/>
       <c r="X48" s="19"/>
       <c r="Y48" s="19"/>
       <c r="Z48" s="19"/>
       <c r="AA48" s="19"/>
       <c r="AB48" s="19"/>
       <c r="AC48" s="19"/>
       <c r="AD48" s="19"/>
       <c r="AE48" s="19"/>
     </row>
     <row r="49" spans="1:31" s="1" customFormat="1">
       <c r="A49" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B49" s="28">
         <v>1</v>
       </c>
       <c r="C49" s="28">
         <v>2</v>
       </c>
       <c r="D49" s="28">
         <v>3</v>
       </c>
       <c r="E49" s="28">
         <v>4</v>
       </c>
       <c r="F49" s="28">
         <v>5</v>
       </c>
-      <c r="G49" s="28"/>
+      <c r="G49" s="28">
+        <v>6</v>
+      </c>
       <c r="H49" s="31"/>
       <c r="I49" s="32"/>
       <c r="J49" s="31"/>
       <c r="K49" s="31"/>
       <c r="L49" s="31"/>
       <c r="M49" s="31"/>
       <c r="N49" s="7"/>
       <c r="O49" s="7"/>
       <c r="P49" s="7"/>
       <c r="Q49" s="7"/>
       <c r="R49" s="7"/>
       <c r="S49" s="7"/>
       <c r="T49" s="7"/>
       <c r="U49" s="7"/>
       <c r="W49" s="19"/>
       <c r="X49" s="19"/>
       <c r="Y49" s="19"/>
       <c r="Z49" s="19"/>
       <c r="AA49" s="19"/>
       <c r="AB49" s="19"/>
       <c r="AC49" s="19"/>
       <c r="AD49" s="19"/>
       <c r="AE49" s="19"/>
     </row>
     <row r="50" spans="1:31" s="1" customFormat="1">
       <c r="A50" s="40" t="s">
         <v>62</v>
       </c>
       <c r="B50" s="28">
         <v>1</v>
       </c>
       <c r="C50" s="28">
         <v>3</v>
       </c>
       <c r="D50" s="28">
         <v>5</v>
       </c>
       <c r="E50" s="28">
         <v>6</v>
       </c>
       <c r="F50" s="28">
         <v>8</v>
       </c>
-      <c r="G50" s="28"/>
+      <c r="G50" s="28">
+        <v>10</v>
+      </c>
       <c r="H50" s="31"/>
       <c r="I50" s="32"/>
       <c r="J50" s="31"/>
       <c r="K50" s="31"/>
       <c r="L50" s="31"/>
       <c r="M50" s="31"/>
       <c r="N50" s="7"/>
       <c r="O50" s="7"/>
       <c r="P50" s="7"/>
       <c r="Q50" s="7"/>
       <c r="R50" s="7"/>
       <c r="S50" s="7"/>
       <c r="T50" s="7"/>
       <c r="U50" s="7"/>
       <c r="W50" s="19"/>
       <c r="X50" s="19"/>
       <c r="Y50" s="19"/>
       <c r="Z50" s="19"/>
       <c r="AA50" s="19"/>
       <c r="AB50" s="19"/>
       <c r="AC50" s="19"/>
       <c r="AD50" s="19"/>
       <c r="AE50" s="19"/>
     </row>
     <row r="51" spans="1:31" s="1" customFormat="1">
       <c r="A51" s="40"/>
       <c r="B51" s="30"/>
       <c r="C51" s="28"/>
       <c r="D51" s="29"/>
       <c r="E51" s="29"/>
       <c r="F51" s="29"/>
-      <c r="G51" s="28"/>
+      <c r="G51" s="30"/>
       <c r="H51" s="30"/>
       <c r="I51" s="29"/>
       <c r="J51" s="44"/>
       <c r="K51" s="30"/>
       <c r="L51" s="45"/>
       <c r="M51" s="46"/>
       <c r="N51" s="7"/>
       <c r="O51" s="7"/>
       <c r="P51" s="7"/>
       <c r="Q51" s="7"/>
       <c r="R51" s="7"/>
       <c r="S51" s="7"/>
       <c r="T51" s="7"/>
       <c r="U51" s="7"/>
       <c r="W51" s="19"/>
       <c r="X51" s="19"/>
       <c r="Y51" s="19"/>
       <c r="Z51" s="19"/>
       <c r="AA51" s="19"/>
       <c r="AB51" s="19"/>
       <c r="AC51" s="19"/>
       <c r="AD51" s="19"/>
       <c r="AE51" s="19"/>
     </row>
     <row r="52" spans="1:31" s="1" customFormat="1" ht="23.25">
       <c r="A52" s="38" t="s">
         <v>96</v>
       </c>
       <c r="B52" s="30"/>
       <c r="C52" s="28"/>
       <c r="D52" s="29"/>
       <c r="E52" s="29"/>
       <c r="F52" s="29"/>
-      <c r="G52" s="28"/>
+      <c r="G52" s="30"/>
       <c r="H52" s="30"/>
       <c r="I52" s="29"/>
       <c r="J52" s="30"/>
       <c r="K52" s="30"/>
       <c r="L52" s="47"/>
       <c r="M52" s="25"/>
       <c r="N52" s="7"/>
       <c r="O52" s="7"/>
       <c r="P52" s="7"/>
       <c r="Q52" s="7"/>
       <c r="R52" s="7"/>
       <c r="S52" s="7"/>
       <c r="T52" s="7"/>
       <c r="U52" s="7"/>
       <c r="W52" s="19"/>
       <c r="X52" s="19"/>
       <c r="Y52" s="19"/>
       <c r="Z52" s="19"/>
       <c r="AA52" s="19"/>
       <c r="AB52" s="19"/>
       <c r="AC52" s="19"/>
       <c r="AD52" s="19"/>
       <c r="AE52" s="19"/>
     </row>
     <row r="53" spans="1:31" s="1" customFormat="1">
       <c r="A53" s="39" t="s">
         <v>47</v>
       </c>
       <c r="B53" s="28">
         <v>4628</v>
       </c>
       <c r="C53" s="28">
         <v>11246</v>
       </c>
       <c r="D53" s="28">
         <v>17328</v>
       </c>
       <c r="E53" s="28">
         <v>23666</v>
       </c>
       <c r="F53" s="28">
         <v>28552</v>
       </c>
-      <c r="G53" s="28"/>
+      <c r="G53" s="28">
+        <v>33035</v>
+      </c>
       <c r="H53" s="31"/>
       <c r="I53" s="32"/>
       <c r="J53" s="31"/>
       <c r="K53" s="31"/>
       <c r="L53" s="31"/>
       <c r="M53" s="31"/>
       <c r="N53" s="7"/>
       <c r="O53" s="7"/>
       <c r="P53" s="7"/>
       <c r="Q53" s="7"/>
       <c r="R53" s="7"/>
       <c r="S53" s="7"/>
       <c r="T53" s="7"/>
       <c r="U53" s="7"/>
       <c r="W53" s="19"/>
       <c r="X53" s="19"/>
       <c r="Y53" s="19"/>
       <c r="Z53" s="19"/>
       <c r="AA53" s="19"/>
       <c r="AB53" s="19"/>
       <c r="AC53" s="19"/>
       <c r="AD53" s="19"/>
       <c r="AE53" s="19"/>
     </row>
     <row r="54" spans="1:31" s="1" customFormat="1">
       <c r="A54" s="39" t="s">
         <v>67</v>
       </c>
       <c r="B54" s="28">
         <v>412</v>
       </c>
       <c r="C54" s="28">
         <v>1187</v>
       </c>
       <c r="D54" s="28">
         <v>1962</v>
       </c>
       <c r="E54" s="28">
         <v>2738</v>
       </c>
       <c r="F54" s="28">
         <v>2811</v>
       </c>
-      <c r="G54" s="28"/>
+      <c r="G54" s="28">
+        <v>2885</v>
+      </c>
       <c r="H54" s="31"/>
       <c r="I54" s="32"/>
       <c r="J54" s="31"/>
       <c r="K54" s="31"/>
       <c r="L54" s="31"/>
       <c r="M54" s="31"/>
       <c r="N54" s="7"/>
       <c r="O54" s="7"/>
       <c r="P54" s="7"/>
       <c r="Q54" s="7"/>
       <c r="R54" s="7"/>
       <c r="S54" s="7"/>
       <c r="T54" s="7"/>
       <c r="U54" s="7"/>
       <c r="W54" s="19"/>
       <c r="X54" s="19"/>
       <c r="Y54" s="19"/>
       <c r="Z54" s="19"/>
       <c r="AA54" s="19"/>
       <c r="AB54" s="19"/>
       <c r="AC54" s="19"/>
       <c r="AD54" s="19"/>
       <c r="AE54" s="19"/>
     </row>
     <row r="55" spans="1:31" s="1" customFormat="1">
       <c r="A55" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B55" s="28">
         <v>3141</v>
       </c>
       <c r="C55" s="28">
         <v>7682</v>
       </c>
       <c r="D55" s="28">
         <v>11886</v>
       </c>
       <c r="E55" s="28">
         <v>16509</v>
       </c>
       <c r="F55" s="28">
         <v>20474</v>
       </c>
-      <c r="G55" s="28"/>
+      <c r="G55" s="28">
+        <v>24068</v>
+      </c>
       <c r="H55" s="31"/>
       <c r="I55" s="32"/>
       <c r="J55" s="31"/>
       <c r="K55" s="31"/>
       <c r="L55" s="31"/>
       <c r="M55" s="31"/>
       <c r="N55" s="7"/>
       <c r="O55" s="7"/>
       <c r="P55" s="7"/>
       <c r="Q55" s="7"/>
       <c r="R55" s="7"/>
       <c r="S55" s="7"/>
       <c r="T55" s="7"/>
       <c r="U55" s="7"/>
       <c r="W55" s="19"/>
       <c r="X55" s="19"/>
       <c r="Y55" s="19"/>
       <c r="Z55" s="19"/>
       <c r="AA55" s="19"/>
       <c r="AB55" s="19"/>
       <c r="AC55" s="19"/>
       <c r="AD55" s="19"/>
       <c r="AE55" s="19"/>
     </row>
     <row r="56" spans="1:31" s="1" customFormat="1">
       <c r="A56" s="39" t="s">
         <v>62</v>
       </c>
       <c r="B56" s="28">
         <v>2</v>
       </c>
       <c r="C56" s="28">
         <v>3</v>
       </c>
       <c r="D56" s="28">
         <v>5</v>
       </c>
       <c r="E56" s="28">
         <v>7</v>
       </c>
       <c r="F56" s="28">
         <v>8</v>
       </c>
-      <c r="G56" s="28"/>
+      <c r="G56" s="28">
+        <v>9</v>
+      </c>
       <c r="H56" s="31"/>
       <c r="I56" s="32"/>
       <c r="J56" s="31"/>
       <c r="K56" s="31"/>
       <c r="L56" s="31"/>
       <c r="M56" s="31"/>
       <c r="N56" s="7"/>
       <c r="O56" s="7"/>
       <c r="P56" s="7"/>
       <c r="Q56" s="7"/>
       <c r="R56" s="7"/>
       <c r="S56" s="7"/>
       <c r="T56" s="7"/>
       <c r="U56" s="7"/>
       <c r="W56" s="19"/>
       <c r="X56" s="19"/>
       <c r="Y56" s="19"/>
       <c r="Z56" s="19"/>
       <c r="AA56" s="19"/>
       <c r="AB56" s="19"/>
       <c r="AC56" s="19"/>
       <c r="AD56" s="19"/>
       <c r="AE56" s="19"/>
     </row>
     <row r="57" spans="1:31" s="1" customFormat="1">
       <c r="A57" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B57" s="28">
         <v>1073</v>
       </c>
       <c r="C57" s="28">
         <v>2374</v>
       </c>
       <c r="D57" s="28">
         <v>3475</v>
       </c>
       <c r="E57" s="28">
         <v>4412</v>
       </c>
       <c r="F57" s="28">
         <v>5259</v>
       </c>
-      <c r="G57" s="28"/>
+      <c r="G57" s="28">
+        <v>6073</v>
+      </c>
       <c r="H57" s="31"/>
       <c r="I57" s="32"/>
       <c r="J57" s="31"/>
       <c r="K57" s="31"/>
       <c r="L57" s="31"/>
       <c r="M57" s="31"/>
       <c r="N57" s="7"/>
       <c r="O57" s="7"/>
       <c r="P57" s="7"/>
       <c r="Q57" s="7"/>
       <c r="R57" s="7"/>
       <c r="S57" s="7"/>
       <c r="T57" s="7"/>
       <c r="U57" s="7"/>
       <c r="W57" s="19"/>
       <c r="X57" s="19"/>
       <c r="Y57" s="19"/>
       <c r="Z57" s="19"/>
       <c r="AA57" s="19"/>
       <c r="AB57" s="19"/>
       <c r="AC57" s="19"/>
       <c r="AD57" s="19"/>
       <c r="AE57" s="19"/>
     </row>
     <row r="58" spans="1:31" s="1" customFormat="1">
       <c r="A58" s="36"/>
       <c r="B58" s="29"/>
       <c r="C58" s="28"/>
       <c r="D58" s="30"/>
       <c r="E58" s="30"/>
       <c r="F58" s="30"/>
-      <c r="G58" s="28"/>
+      <c r="G58" s="25"/>
       <c r="H58" s="25"/>
       <c r="I58" s="43"/>
       <c r="J58" s="25"/>
       <c r="K58" s="30"/>
       <c r="L58" s="29"/>
       <c r="M58" s="30"/>
       <c r="N58" s="6"/>
       <c r="O58" s="6"/>
       <c r="P58" s="6"/>
       <c r="Q58" s="6"/>
       <c r="R58" s="6"/>
       <c r="S58" s="6"/>
       <c r="T58" s="6"/>
       <c r="U58" s="6"/>
       <c r="W58" s="19"/>
       <c r="X58" s="19"/>
       <c r="Y58" s="19"/>
       <c r="Z58" s="19"/>
       <c r="AA58" s="19"/>
       <c r="AB58" s="19"/>
       <c r="AC58" s="19"/>
       <c r="AD58" s="19"/>
       <c r="AE58" s="19"/>
     </row>
     <row r="59" spans="1:31" s="1" customFormat="1" ht="23.25">
       <c r="A59" s="38" t="s">
         <v>97</v>
       </c>
       <c r="B59" s="30"/>
       <c r="C59" s="28"/>
       <c r="D59" s="29"/>
       <c r="E59" s="29"/>
       <c r="F59" s="29"/>
-      <c r="G59" s="28"/>
+      <c r="G59" s="30"/>
       <c r="H59" s="30"/>
       <c r="I59" s="29"/>
       <c r="J59" s="30"/>
       <c r="K59" s="30"/>
       <c r="L59" s="25"/>
       <c r="M59" s="25"/>
       <c r="N59" s="7"/>
       <c r="O59" s="7"/>
       <c r="P59" s="7"/>
       <c r="Q59" s="7"/>
       <c r="R59" s="7"/>
       <c r="S59" s="7"/>
       <c r="T59" s="7"/>
       <c r="U59" s="7"/>
       <c r="W59" s="19"/>
       <c r="X59" s="19"/>
       <c r="Y59" s="19"/>
       <c r="Z59" s="19"/>
       <c r="AA59" s="19"/>
       <c r="AB59" s="19"/>
       <c r="AC59" s="19"/>
       <c r="AD59" s="19"/>
       <c r="AE59" s="19"/>
     </row>
     <row r="60" spans="1:31" s="1" customFormat="1">
       <c r="A60" s="39" t="s">
         <v>47</v>
       </c>
       <c r="B60" s="28">
         <v>1824</v>
       </c>
       <c r="C60" s="28">
         <v>4052</v>
       </c>
       <c r="D60" s="28">
         <v>5972</v>
       </c>
       <c r="E60" s="28">
         <v>7924</v>
       </c>
       <c r="F60" s="28">
         <v>9954</v>
       </c>
-      <c r="G60" s="28"/>
+      <c r="G60" s="28">
+        <v>12270</v>
+      </c>
       <c r="H60" s="31"/>
       <c r="I60" s="32"/>
       <c r="J60" s="31"/>
       <c r="K60" s="31"/>
       <c r="L60" s="31"/>
       <c r="M60" s="31"/>
       <c r="N60" s="7"/>
       <c r="O60" s="7"/>
       <c r="P60" s="7"/>
       <c r="Q60" s="7"/>
       <c r="R60" s="7"/>
       <c r="S60" s="7"/>
       <c r="T60" s="7"/>
       <c r="U60" s="7"/>
       <c r="W60" s="19"/>
       <c r="X60" s="19"/>
       <c r="Y60" s="19"/>
       <c r="Z60" s="19"/>
       <c r="AA60" s="19"/>
       <c r="AB60" s="19"/>
       <c r="AC60" s="19"/>
       <c r="AD60" s="19"/>
       <c r="AE60" s="19"/>
     </row>
     <row r="61" spans="1:31" s="1" customFormat="1">
       <c r="A61" s="39" t="s">
         <v>67</v>
       </c>
       <c r="B61" s="28" t="s">
         <v>116</v>
       </c>
       <c r="C61" s="28" t="s">
         <v>116</v>
       </c>
       <c r="D61" s="28" t="s">
         <v>116</v>
       </c>
       <c r="E61" s="28" t="s">
         <v>116</v>
       </c>
       <c r="F61" s="28">
         <v>111</v>
       </c>
-      <c r="G61" s="28"/>
+      <c r="G61" s="28">
+        <v>222</v>
+      </c>
       <c r="H61" s="31"/>
       <c r="I61" s="32"/>
       <c r="J61" s="31"/>
       <c r="K61" s="31"/>
       <c r="L61" s="31"/>
       <c r="M61" s="31"/>
       <c r="N61" s="7"/>
       <c r="O61" s="7"/>
       <c r="P61" s="7"/>
       <c r="Q61" s="7"/>
       <c r="R61" s="7"/>
       <c r="S61" s="7"/>
       <c r="T61" s="7"/>
       <c r="U61" s="7"/>
       <c r="W61" s="19"/>
       <c r="X61" s="19"/>
       <c r="Y61" s="19"/>
       <c r="Z61" s="19"/>
       <c r="AA61" s="19"/>
       <c r="AB61" s="19"/>
       <c r="AC61" s="19"/>
       <c r="AD61" s="19"/>
       <c r="AE61" s="19"/>
     </row>
     <row r="62" spans="1:31" s="1" customFormat="1">
       <c r="A62" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B62" s="28">
         <v>1002</v>
       </c>
       <c r="C62" s="28">
         <v>2689</v>
       </c>
       <c r="D62" s="28">
         <v>4084</v>
       </c>
       <c r="E62" s="28">
         <v>5329</v>
       </c>
       <c r="F62" s="28">
         <v>6595</v>
       </c>
-      <c r="G62" s="28"/>
+      <c r="G62" s="28">
+        <v>8051</v>
+      </c>
       <c r="H62" s="31"/>
       <c r="I62" s="32"/>
       <c r="J62" s="31"/>
       <c r="K62" s="31"/>
       <c r="L62" s="31"/>
       <c r="M62" s="31"/>
       <c r="N62" s="7"/>
       <c r="O62" s="7"/>
       <c r="P62" s="7"/>
       <c r="Q62" s="7"/>
       <c r="R62" s="7"/>
       <c r="S62" s="7"/>
       <c r="T62" s="7"/>
       <c r="U62" s="7"/>
       <c r="W62" s="19"/>
       <c r="X62" s="19"/>
       <c r="Y62" s="19"/>
       <c r="Z62" s="19"/>
       <c r="AA62" s="19"/>
       <c r="AB62" s="19"/>
       <c r="AC62" s="19"/>
       <c r="AD62" s="19"/>
       <c r="AE62" s="19"/>
     </row>
     <row r="63" spans="1:31" s="1" customFormat="1">
       <c r="A63" s="40" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="28">
         <v>51</v>
       </c>
       <c r="C63" s="28">
         <v>102</v>
       </c>
       <c r="D63" s="28">
         <v>152</v>
       </c>
       <c r="E63" s="28">
         <v>203</v>
       </c>
       <c r="F63" s="28">
         <v>238</v>
       </c>
-      <c r="G63" s="28"/>
+      <c r="G63" s="28">
+        <v>273</v>
+      </c>
       <c r="H63" s="31"/>
       <c r="I63" s="32"/>
       <c r="J63" s="31"/>
       <c r="K63" s="31"/>
       <c r="L63" s="31"/>
       <c r="M63" s="31"/>
       <c r="N63" s="7"/>
       <c r="O63" s="7"/>
       <c r="P63" s="7"/>
       <c r="Q63" s="7"/>
       <c r="R63" s="7"/>
       <c r="S63" s="7"/>
       <c r="T63" s="7"/>
       <c r="U63" s="7"/>
       <c r="W63" s="19"/>
       <c r="X63" s="19"/>
       <c r="Y63" s="19"/>
       <c r="Z63" s="19"/>
       <c r="AA63" s="19"/>
       <c r="AB63" s="19"/>
       <c r="AC63" s="19"/>
       <c r="AD63" s="19"/>
       <c r="AE63" s="19"/>
     </row>
     <row r="64" spans="1:31" s="1" customFormat="1">
       <c r="A64" s="40" t="s">
         <v>62</v>
       </c>
       <c r="B64" s="28">
         <v>5</v>
       </c>
       <c r="C64" s="28">
         <v>5</v>
       </c>
       <c r="D64" s="28">
         <v>5</v>
       </c>
       <c r="E64" s="28">
         <v>5</v>
       </c>
       <c r="F64" s="28">
         <v>5</v>
       </c>
-      <c r="G64" s="28"/>
+      <c r="G64" s="28">
+        <v>5</v>
+      </c>
       <c r="H64" s="31"/>
       <c r="I64" s="32"/>
       <c r="J64" s="31"/>
       <c r="K64" s="31"/>
       <c r="L64" s="31"/>
       <c r="M64" s="31"/>
       <c r="N64" s="7"/>
       <c r="O64" s="7"/>
       <c r="P64" s="7"/>
       <c r="Q64" s="7"/>
       <c r="R64" s="7"/>
       <c r="S64" s="7"/>
       <c r="T64" s="7"/>
       <c r="U64" s="7"/>
       <c r="W64" s="19"/>
       <c r="X64" s="19"/>
       <c r="Y64" s="19"/>
       <c r="Z64" s="19"/>
       <c r="AA64" s="19"/>
       <c r="AB64" s="19"/>
       <c r="AC64" s="19"/>
       <c r="AD64" s="19"/>
       <c r="AE64" s="19"/>
     </row>
     <row r="65" spans="1:31" s="1" customFormat="1">
       <c r="A65" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B65" s="28">
         <v>766</v>
       </c>
       <c r="C65" s="28">
         <v>1256</v>
       </c>
       <c r="D65" s="28">
         <v>1731</v>
       </c>
       <c r="E65" s="28">
         <v>2387</v>
       </c>
       <c r="F65" s="28">
         <v>3005</v>
       </c>
-      <c r="G65" s="28"/>
+      <c r="G65" s="28">
+        <v>3719</v>
+      </c>
       <c r="H65" s="31"/>
       <c r="I65" s="32"/>
       <c r="J65" s="31"/>
       <c r="K65" s="31"/>
       <c r="L65" s="31"/>
       <c r="M65" s="31"/>
       <c r="N65" s="7"/>
       <c r="O65" s="7"/>
       <c r="P65" s="7"/>
       <c r="Q65" s="7"/>
       <c r="R65" s="7"/>
       <c r="S65" s="7"/>
       <c r="T65" s="7"/>
       <c r="U65" s="7"/>
       <c r="W65" s="19"/>
       <c r="X65" s="19"/>
       <c r="Y65" s="19"/>
       <c r="Z65" s="19"/>
       <c r="AA65" s="19"/>
       <c r="AB65" s="19"/>
       <c r="AC65" s="19"/>
       <c r="AD65" s="19"/>
       <c r="AE65" s="19"/>
     </row>
     <row r="66" spans="1:31" s="1" customFormat="1">
       <c r="A66" s="49"/>
       <c r="B66" s="30"/>
       <c r="C66" s="28"/>
       <c r="D66" s="29"/>
       <c r="E66" s="29"/>
       <c r="F66" s="29"/>
-      <c r="G66" s="28"/>
+      <c r="G66" s="30"/>
       <c r="H66" s="30"/>
       <c r="I66" s="29"/>
       <c r="J66" s="30"/>
       <c r="K66" s="30"/>
       <c r="L66" s="29"/>
       <c r="M66" s="30"/>
       <c r="N66" s="7"/>
       <c r="O66" s="7"/>
       <c r="P66" s="7"/>
       <c r="Q66" s="7"/>
       <c r="R66" s="7"/>
       <c r="S66" s="7"/>
       <c r="T66" s="7"/>
       <c r="U66" s="7"/>
       <c r="W66" s="19"/>
       <c r="X66" s="19"/>
       <c r="Y66" s="19"/>
       <c r="Z66" s="19"/>
       <c r="AA66" s="19"/>
       <c r="AB66" s="19"/>
       <c r="AC66" s="19"/>
       <c r="AD66" s="19"/>
       <c r="AE66" s="19"/>
     </row>
     <row r="67" spans="1:31" s="1" customFormat="1" ht="23.25">
       <c r="A67" s="24" t="s">
         <v>2</v>
       </c>
       <c r="B67" s="30"/>
       <c r="C67" s="28"/>
       <c r="D67" s="29"/>
       <c r="E67" s="29"/>
       <c r="F67" s="29"/>
-      <c r="G67" s="28"/>
+      <c r="G67" s="30"/>
       <c r="H67" s="30"/>
       <c r="I67" s="29"/>
       <c r="J67" s="30"/>
       <c r="K67" s="30"/>
       <c r="L67" s="43"/>
       <c r="M67" s="25"/>
       <c r="N67" s="7"/>
       <c r="O67" s="7"/>
       <c r="P67" s="7"/>
       <c r="Q67" s="7"/>
       <c r="R67" s="7"/>
       <c r="S67" s="7"/>
       <c r="T67" s="7"/>
       <c r="U67" s="7"/>
       <c r="W67" s="19"/>
       <c r="X67" s="19"/>
       <c r="Y67" s="19"/>
       <c r="Z67" s="19"/>
       <c r="AA67" s="19"/>
       <c r="AB67" s="19"/>
       <c r="AC67" s="19"/>
       <c r="AD67" s="19"/>
       <c r="AE67" s="19"/>
     </row>
     <row r="68" spans="1:31" s="1" customFormat="1">
       <c r="A68" s="36" t="s">
         <v>47</v>
       </c>
       <c r="B68" s="28">
         <v>8</v>
       </c>
       <c r="C68" s="28">
         <v>30</v>
       </c>
       <c r="D68" s="28">
         <v>43</v>
       </c>
       <c r="E68" s="28">
         <v>54</v>
       </c>
       <c r="F68" s="28">
         <v>69</v>
       </c>
-      <c r="G68" s="28"/>
+      <c r="G68" s="28">
+        <v>79</v>
+      </c>
       <c r="H68" s="31"/>
       <c r="I68" s="32"/>
       <c r="J68" s="31"/>
       <c r="K68" s="31"/>
       <c r="L68" s="31"/>
       <c r="M68" s="31"/>
       <c r="N68" s="7"/>
       <c r="O68" s="7"/>
       <c r="P68" s="7"/>
       <c r="Q68" s="7"/>
       <c r="R68" s="7"/>
       <c r="S68" s="7"/>
       <c r="T68" s="7"/>
       <c r="U68" s="7"/>
       <c r="W68" s="19"/>
       <c r="X68" s="19"/>
       <c r="Y68" s="19"/>
       <c r="Z68" s="19"/>
       <c r="AA68" s="19"/>
       <c r="AB68" s="19"/>
       <c r="AC68" s="19"/>
       <c r="AD68" s="19"/>
       <c r="AE68" s="19"/>
     </row>
     <row r="69" spans="1:31" s="1" customFormat="1">
       <c r="A69" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B69" s="28" t="s">
         <v>103</v>
       </c>
       <c r="C69" s="28">
         <v>24</v>
       </c>
       <c r="D69" s="28">
         <v>33</v>
       </c>
       <c r="E69" s="28">
         <v>41</v>
       </c>
       <c r="F69" s="28">
         <v>52</v>
       </c>
-      <c r="G69" s="28"/>
+      <c r="G69" s="28">
+        <v>58</v>
+      </c>
       <c r="H69" s="31"/>
       <c r="I69" s="32"/>
       <c r="J69" s="31"/>
       <c r="K69" s="31"/>
       <c r="L69" s="31"/>
       <c r="M69" s="31"/>
       <c r="N69" s="7"/>
       <c r="O69" s="7"/>
       <c r="P69" s="7"/>
       <c r="Q69" s="7"/>
       <c r="R69" s="7"/>
       <c r="S69" s="7"/>
       <c r="T69" s="7"/>
       <c r="U69" s="7"/>
       <c r="W69" s="19"/>
       <c r="X69" s="19"/>
       <c r="Y69" s="19"/>
       <c r="Z69" s="19"/>
       <c r="AA69" s="19"/>
       <c r="AB69" s="19"/>
       <c r="AC69" s="19"/>
       <c r="AD69" s="19"/>
       <c r="AE69" s="19"/>
     </row>
     <row r="70" spans="1:31" s="1" customFormat="1">
       <c r="A70" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B70" s="28" t="s">
         <v>116</v>
       </c>
       <c r="C70" s="28" t="s">
         <v>116</v>
       </c>
       <c r="D70" s="28" t="s">
         <v>116</v>
       </c>
       <c r="E70" s="28" t="s">
         <v>116</v>
       </c>
       <c r="F70" s="28">
         <v>0</v>
       </c>
-      <c r="G70" s="28"/>
+      <c r="G70" s="28">
+        <v>1</v>
+      </c>
       <c r="H70" s="31"/>
       <c r="I70" s="32"/>
       <c r="J70" s="31"/>
       <c r="K70" s="31"/>
       <c r="L70" s="31"/>
       <c r="M70" s="31"/>
       <c r="N70" s="7"/>
       <c r="O70" s="7"/>
       <c r="P70" s="7"/>
       <c r="Q70" s="7"/>
       <c r="R70" s="7"/>
       <c r="S70" s="7"/>
       <c r="T70" s="7"/>
       <c r="U70" s="7"/>
       <c r="W70" s="19"/>
       <c r="X70" s="19"/>
       <c r="Y70" s="19"/>
       <c r="Z70" s="19"/>
       <c r="AA70" s="19"/>
       <c r="AB70" s="19"/>
       <c r="AC70" s="19"/>
       <c r="AD70" s="19"/>
       <c r="AE70" s="19"/>
     </row>
     <row r="71" spans="1:31" s="1" customFormat="1">
       <c r="A71" s="36" t="s">
         <v>60</v>
       </c>
       <c r="B71" s="28">
         <v>3</v>
       </c>
       <c r="C71" s="28">
         <v>6</v>
       </c>
       <c r="D71" s="28">
         <v>10</v>
       </c>
       <c r="E71" s="28">
         <v>13</v>
       </c>
       <c r="F71" s="28">
         <v>17</v>
       </c>
-      <c r="G71" s="28"/>
+      <c r="G71" s="28">
+        <v>20</v>
+      </c>
       <c r="H71" s="31"/>
       <c r="I71" s="32"/>
       <c r="J71" s="31"/>
       <c r="K71" s="31"/>
       <c r="L71" s="31"/>
       <c r="M71" s="31"/>
       <c r="N71" s="7"/>
       <c r="O71" s="7"/>
       <c r="P71" s="7"/>
       <c r="Q71" s="7"/>
       <c r="R71" s="7"/>
       <c r="S71" s="7"/>
       <c r="T71" s="7"/>
       <c r="U71" s="7"/>
       <c r="W71" s="19"/>
       <c r="X71" s="19"/>
       <c r="Y71" s="19"/>
       <c r="Z71" s="19"/>
       <c r="AA71" s="19"/>
       <c r="AB71" s="19"/>
       <c r="AC71" s="19"/>
       <c r="AD71" s="19"/>
       <c r="AE71" s="19"/>
     </row>
     <row r="72" spans="1:31" s="1" customFormat="1">
       <c r="A72" s="36"/>
       <c r="B72" s="30"/>
       <c r="C72" s="28"/>
       <c r="D72" s="29"/>
       <c r="E72" s="29"/>
       <c r="F72" s="29"/>
-      <c r="G72" s="28"/>
+      <c r="G72" s="30"/>
       <c r="H72" s="30"/>
       <c r="I72" s="36"/>
       <c r="J72" s="30"/>
       <c r="K72" s="30"/>
       <c r="L72" s="29"/>
       <c r="M72" s="30"/>
       <c r="N72" s="7"/>
       <c r="O72" s="7"/>
       <c r="P72" s="7"/>
       <c r="Q72" s="7"/>
       <c r="R72" s="7"/>
       <c r="S72" s="7"/>
       <c r="T72" s="7"/>
       <c r="U72" s="7"/>
       <c r="W72" s="19"/>
       <c r="X72" s="19"/>
       <c r="Y72" s="19"/>
       <c r="Z72" s="19"/>
       <c r="AA72" s="19"/>
       <c r="AB72" s="19"/>
       <c r="AC72" s="19"/>
       <c r="AD72" s="19"/>
       <c r="AE72" s="19"/>
     </row>
     <row r="73" spans="1:31" s="1" customFormat="1" ht="57">
       <c r="A73" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B73" s="30"/>
       <c r="C73" s="28"/>
       <c r="D73" s="29"/>
       <c r="E73" s="29"/>
       <c r="F73" s="29"/>
-      <c r="G73" s="28"/>
+      <c r="G73" s="30"/>
       <c r="H73" s="30"/>
       <c r="I73" s="50"/>
       <c r="J73" s="30"/>
       <c r="K73" s="30"/>
       <c r="L73" s="43"/>
       <c r="M73" s="25"/>
       <c r="N73" s="7"/>
       <c r="O73" s="7"/>
       <c r="P73" s="7"/>
       <c r="Q73" s="7"/>
       <c r="R73" s="7"/>
       <c r="S73" s="7"/>
       <c r="T73" s="7"/>
       <c r="U73" s="7"/>
       <c r="W73" s="19"/>
       <c r="X73" s="19"/>
       <c r="Y73" s="19"/>
       <c r="Z73" s="19"/>
       <c r="AA73" s="19"/>
       <c r="AB73" s="19"/>
       <c r="AC73" s="19"/>
       <c r="AD73" s="19"/>
       <c r="AE73" s="19"/>
     </row>
     <row r="74" spans="1:31" s="1" customFormat="1">
       <c r="A74" s="36" t="s">
         <v>47</v>
       </c>
       <c r="B74" s="28">
         <v>224</v>
       </c>
       <c r="C74" s="28">
         <v>489</v>
       </c>
       <c r="D74" s="28">
         <v>762</v>
       </c>
       <c r="E74" s="28">
         <v>1021</v>
       </c>
       <c r="F74" s="28">
         <v>1244</v>
       </c>
-      <c r="G74" s="28"/>
+      <c r="G74" s="28">
+        <v>1426</v>
+      </c>
       <c r="H74" s="31"/>
       <c r="I74" s="32"/>
       <c r="J74" s="31"/>
       <c r="K74" s="31"/>
       <c r="L74" s="31"/>
       <c r="M74" s="31"/>
       <c r="N74" s="7"/>
       <c r="O74" s="7"/>
       <c r="P74" s="7"/>
       <c r="Q74" s="7"/>
       <c r="R74" s="7"/>
       <c r="S74" s="7"/>
       <c r="T74" s="7"/>
       <c r="U74" s="7"/>
       <c r="W74" s="19"/>
       <c r="X74" s="19"/>
       <c r="Y74" s="19"/>
       <c r="Z74" s="19"/>
       <c r="AA74" s="19"/>
       <c r="AB74" s="19"/>
       <c r="AC74" s="19"/>
       <c r="AD74" s="19"/>
       <c r="AE74" s="19"/>
     </row>
     <row r="75" spans="1:31" s="1" customFormat="1">
       <c r="A75" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B75" s="28">
         <v>45</v>
       </c>
       <c r="C75" s="28">
         <v>97</v>
       </c>
       <c r="D75" s="28">
         <v>152</v>
       </c>
       <c r="E75" s="28">
         <v>208</v>
       </c>
       <c r="F75" s="28">
         <v>247</v>
       </c>
-      <c r="G75" s="28"/>
+      <c r="G75" s="28">
+        <v>291</v>
+      </c>
       <c r="H75" s="31"/>
       <c r="I75" s="32"/>
       <c r="J75" s="31"/>
       <c r="K75" s="31"/>
       <c r="L75" s="31"/>
       <c r="M75" s="31"/>
       <c r="N75" s="7"/>
       <c r="O75" s="7"/>
       <c r="P75" s="7"/>
       <c r="Q75" s="7"/>
       <c r="R75" s="7"/>
       <c r="S75" s="7"/>
       <c r="T75" s="7"/>
       <c r="U75" s="7"/>
       <c r="W75" s="19"/>
       <c r="X75" s="19"/>
       <c r="Y75" s="19"/>
       <c r="Z75" s="19"/>
       <c r="AA75" s="19"/>
       <c r="AB75" s="19"/>
       <c r="AC75" s="19"/>
       <c r="AD75" s="19"/>
       <c r="AE75" s="19"/>
     </row>
     <row r="76" spans="1:31" s="1" customFormat="1">
       <c r="A76" s="36" t="s">
         <v>49</v>
       </c>
       <c r="B76" s="28" t="s">
         <v>103</v>
       </c>
       <c r="C76" s="28">
         <v>23</v>
       </c>
       <c r="D76" s="28">
         <v>33</v>
       </c>
       <c r="E76" s="28">
         <v>41</v>
       </c>
       <c r="F76" s="28">
         <v>51</v>
       </c>
-      <c r="G76" s="28"/>
+      <c r="G76" s="28">
+        <v>60</v>
+      </c>
       <c r="H76" s="31"/>
       <c r="I76" s="32"/>
       <c r="J76" s="31"/>
       <c r="K76" s="31"/>
       <c r="L76" s="31"/>
       <c r="M76" s="31"/>
       <c r="N76" s="7"/>
       <c r="O76" s="7"/>
       <c r="P76" s="7"/>
       <c r="Q76" s="7"/>
       <c r="R76" s="7"/>
       <c r="S76" s="7"/>
       <c r="T76" s="7"/>
       <c r="U76" s="7"/>
       <c r="W76" s="19"/>
       <c r="X76" s="19"/>
       <c r="Y76" s="19"/>
       <c r="Z76" s="19"/>
       <c r="AA76" s="19"/>
       <c r="AB76" s="19"/>
       <c r="AC76" s="19"/>
       <c r="AD76" s="19"/>
       <c r="AE76" s="19"/>
     </row>
     <row r="77" spans="1:31" s="1" customFormat="1">
       <c r="A77" s="36" t="s">
         <v>67</v>
       </c>
       <c r="B77" s="28">
         <v>6</v>
       </c>
       <c r="C77" s="28">
         <v>12</v>
       </c>
       <c r="D77" s="28">
         <v>17</v>
       </c>
       <c r="E77" s="28">
         <v>23</v>
       </c>
       <c r="F77" s="28">
         <v>29</v>
       </c>
-      <c r="G77" s="28"/>
+      <c r="G77" s="28">
+        <v>35</v>
+      </c>
       <c r="H77" s="31"/>
       <c r="I77" s="32"/>
       <c r="J77" s="31"/>
       <c r="K77" s="31"/>
       <c r="L77" s="31"/>
       <c r="M77" s="31"/>
       <c r="N77" s="7"/>
       <c r="O77" s="7"/>
       <c r="P77" s="7"/>
       <c r="Q77" s="7"/>
       <c r="R77" s="7"/>
       <c r="S77" s="7"/>
       <c r="T77" s="7"/>
       <c r="U77" s="7"/>
       <c r="W77" s="19"/>
       <c r="X77" s="19"/>
       <c r="Y77" s="19"/>
       <c r="Z77" s="19"/>
       <c r="AA77" s="19"/>
       <c r="AB77" s="19"/>
       <c r="AC77" s="19"/>
       <c r="AD77" s="19"/>
       <c r="AE77" s="19"/>
     </row>
     <row r="78" spans="1:31" s="1" customFormat="1">
       <c r="A78" s="36" t="s">
         <v>68</v>
       </c>
       <c r="B78" s="28">
         <v>0</v>
       </c>
       <c r="C78" s="28">
         <v>1</v>
       </c>
       <c r="D78" s="28">
         <v>1</v>
       </c>
       <c r="E78" s="28">
         <v>2</v>
       </c>
       <c r="F78" s="28">
         <v>2</v>
       </c>
-      <c r="G78" s="28"/>
+      <c r="G78" s="28">
+        <v>3</v>
+      </c>
       <c r="H78" s="31"/>
       <c r="I78" s="32"/>
       <c r="J78" s="31"/>
       <c r="K78" s="31"/>
       <c r="L78" s="31"/>
       <c r="M78" s="31"/>
       <c r="N78" s="7"/>
       <c r="O78" s="7"/>
       <c r="P78" s="7"/>
       <c r="Q78" s="7"/>
       <c r="R78" s="7"/>
       <c r="S78" s="7"/>
       <c r="T78" s="7"/>
       <c r="U78" s="7"/>
       <c r="W78" s="19"/>
       <c r="X78" s="19"/>
       <c r="Y78" s="19"/>
       <c r="Z78" s="19"/>
       <c r="AA78" s="19"/>
       <c r="AB78" s="19"/>
       <c r="AC78" s="19"/>
       <c r="AD78" s="19"/>
       <c r="AE78" s="19"/>
     </row>
     <row r="79" spans="1:31" s="1" customFormat="1">
       <c r="A79" s="36" t="s">
         <v>53</v>
       </c>
       <c r="B79" s="28">
         <v>1</v>
       </c>
       <c r="C79" s="28">
         <v>2</v>
       </c>
       <c r="D79" s="28">
         <v>2</v>
       </c>
       <c r="E79" s="28">
         <v>3</v>
       </c>
       <c r="F79" s="28">
         <v>4</v>
       </c>
-      <c r="G79" s="28"/>
+      <c r="G79" s="28">
+        <v>5</v>
+      </c>
       <c r="H79" s="31"/>
       <c r="I79" s="32"/>
       <c r="J79" s="31"/>
       <c r="K79" s="31"/>
       <c r="L79" s="31"/>
       <c r="M79" s="31"/>
       <c r="N79" s="7"/>
       <c r="O79" s="7"/>
       <c r="P79" s="7"/>
       <c r="Q79" s="7"/>
       <c r="R79" s="7"/>
       <c r="S79" s="7"/>
       <c r="T79" s="7"/>
       <c r="U79" s="7"/>
       <c r="W79" s="19"/>
       <c r="X79" s="19"/>
       <c r="Y79" s="19"/>
       <c r="Z79" s="19"/>
       <c r="AA79" s="19"/>
       <c r="AB79" s="19"/>
       <c r="AC79" s="19"/>
       <c r="AD79" s="19"/>
       <c r="AE79" s="19"/>
     </row>
     <row r="80" spans="1:31" s="1" customFormat="1">
       <c r="A80" s="36" t="s">
         <v>55</v>
       </c>
       <c r="B80" s="28">
         <v>1</v>
       </c>
       <c r="C80" s="28">
         <v>1</v>
       </c>
       <c r="D80" s="28">
         <v>1</v>
       </c>
       <c r="E80" s="28">
         <v>2</v>
       </c>
       <c r="F80" s="28">
         <v>2</v>
       </c>
-      <c r="G80" s="28"/>
+      <c r="G80" s="28">
+        <v>2</v>
+      </c>
       <c r="H80" s="31"/>
       <c r="I80" s="32"/>
       <c r="J80" s="31"/>
       <c r="K80" s="31"/>
       <c r="L80" s="31"/>
       <c r="M80" s="31"/>
       <c r="N80" s="7"/>
       <c r="O80" s="7"/>
       <c r="P80" s="7"/>
       <c r="Q80" s="7"/>
       <c r="R80" s="7"/>
       <c r="S80" s="7"/>
       <c r="T80" s="7"/>
       <c r="U80" s="7"/>
       <c r="W80" s="19"/>
       <c r="X80" s="19"/>
       <c r="Y80" s="19"/>
       <c r="Z80" s="19"/>
       <c r="AA80" s="19"/>
       <c r="AB80" s="19"/>
       <c r="AC80" s="19"/>
       <c r="AD80" s="19"/>
       <c r="AE80" s="19"/>
     </row>
     <row r="81" spans="1:31" s="1" customFormat="1">
       <c r="A81" s="36" t="s">
         <v>60</v>
       </c>
       <c r="B81" s="28" t="s">
         <v>116</v>
       </c>
       <c r="C81" s="28">
         <v>3</v>
       </c>
       <c r="D81" s="28">
         <v>7</v>
       </c>
       <c r="E81" s="28">
         <v>10</v>
       </c>
       <c r="F81" s="28">
         <v>10</v>
       </c>
-      <c r="G81" s="28"/>
+      <c r="G81" s="28">
+        <v>11</v>
+      </c>
       <c r="H81" s="31"/>
       <c r="I81" s="32"/>
       <c r="J81" s="31"/>
       <c r="K81" s="31"/>
       <c r="L81" s="31"/>
       <c r="M81" s="31"/>
       <c r="N81" s="7"/>
       <c r="O81" s="7"/>
       <c r="P81" s="7"/>
       <c r="Q81" s="7"/>
       <c r="R81" s="7"/>
       <c r="S81" s="7"/>
       <c r="T81" s="7"/>
       <c r="U81" s="7"/>
       <c r="W81" s="19"/>
       <c r="X81" s="19"/>
       <c r="Y81" s="19"/>
       <c r="Z81" s="19"/>
       <c r="AA81" s="19"/>
       <c r="AB81" s="19"/>
       <c r="AC81" s="19"/>
       <c r="AD81" s="19"/>
       <c r="AE81" s="19"/>
     </row>
     <row r="82" spans="1:31" s="1" customFormat="1">
       <c r="A82" s="36" t="s">
         <v>69</v>
       </c>
       <c r="B82" s="28">
         <v>5</v>
       </c>
       <c r="C82" s="28">
         <v>10</v>
       </c>
       <c r="D82" s="28">
         <v>15</v>
       </c>
       <c r="E82" s="28">
         <v>21</v>
       </c>
       <c r="F82" s="28">
         <v>26</v>
       </c>
-      <c r="G82" s="28"/>
+      <c r="G82" s="28">
+        <v>31</v>
+      </c>
       <c r="H82" s="31"/>
       <c r="I82" s="29"/>
       <c r="J82" s="31"/>
       <c r="K82" s="31"/>
       <c r="L82" s="31"/>
       <c r="M82" s="31"/>
       <c r="N82" s="7"/>
       <c r="O82" s="7"/>
       <c r="P82" s="7"/>
       <c r="Q82" s="7"/>
       <c r="R82" s="7"/>
       <c r="S82" s="7"/>
       <c r="T82" s="7"/>
       <c r="U82" s="7"/>
       <c r="W82" s="19"/>
       <c r="X82" s="19"/>
       <c r="Y82" s="19"/>
       <c r="Z82" s="19"/>
       <c r="AA82" s="19"/>
       <c r="AB82" s="19"/>
       <c r="AC82" s="19"/>
       <c r="AD82" s="19"/>
       <c r="AE82" s="19"/>
     </row>
     <row r="83" spans="1:31" s="1" customFormat="1">
       <c r="A83" s="36" t="s">
         <v>65</v>
       </c>
       <c r="B83" s="28">
         <v>114</v>
       </c>
       <c r="C83" s="28">
         <v>236</v>
       </c>
       <c r="D83" s="28">
         <v>364</v>
       </c>
       <c r="E83" s="28">
         <v>481</v>
       </c>
       <c r="F83" s="28">
         <v>596</v>
       </c>
-      <c r="G83" s="28"/>
+      <c r="G83" s="28">
+        <v>666</v>
+      </c>
       <c r="H83" s="31"/>
       <c r="I83" s="32"/>
       <c r="J83" s="31"/>
       <c r="K83" s="31"/>
       <c r="L83" s="31"/>
       <c r="M83" s="31"/>
       <c r="N83" s="7"/>
       <c r="O83" s="7"/>
       <c r="P83" s="7"/>
       <c r="Q83" s="7"/>
       <c r="R83" s="7"/>
       <c r="S83" s="7"/>
       <c r="T83" s="7"/>
       <c r="U83" s="7"/>
       <c r="W83" s="19"/>
       <c r="X83" s="19"/>
       <c r="Y83" s="19"/>
       <c r="Z83" s="19"/>
       <c r="AA83" s="19"/>
       <c r="AB83" s="19"/>
       <c r="AC83" s="19"/>
       <c r="AD83" s="19"/>
       <c r="AE83" s="19"/>
     </row>
     <row r="84" spans="1:31" s="1" customFormat="1">
       <c r="A84" s="36" t="s">
         <v>54</v>
       </c>
       <c r="B84" s="28">
         <v>42</v>
       </c>
       <c r="C84" s="28">
         <v>105</v>
       </c>
       <c r="D84" s="28">
         <v>168</v>
       </c>
       <c r="E84" s="28">
         <v>231</v>
       </c>
       <c r="F84" s="28">
         <v>277</v>
       </c>
-      <c r="G84" s="28"/>
+      <c r="G84" s="28">
+        <v>324</v>
+      </c>
       <c r="H84" s="31"/>
       <c r="I84" s="32"/>
       <c r="J84" s="31"/>
       <c r="K84" s="31"/>
       <c r="L84" s="31"/>
       <c r="M84" s="31"/>
       <c r="N84" s="7"/>
       <c r="O84" s="7"/>
       <c r="P84" s="7"/>
       <c r="Q84" s="7"/>
       <c r="R84" s="7"/>
       <c r="S84" s="7"/>
       <c r="T84" s="7"/>
       <c r="U84" s="7"/>
       <c r="W84" s="19"/>
       <c r="X84" s="19"/>
       <c r="Y84" s="19"/>
       <c r="Z84" s="19"/>
       <c r="AA84" s="19"/>
       <c r="AB84" s="19"/>
       <c r="AC84" s="19"/>
       <c r="AD84" s="19"/>
       <c r="AE84" s="19"/>
     </row>
     <row r="85" spans="1:31" s="1" customFormat="1">
       <c r="A85" s="49"/>
       <c r="B85" s="25"/>
       <c r="C85" s="28"/>
       <c r="D85" s="43"/>
       <c r="E85" s="43"/>
       <c r="F85" s="43"/>
-      <c r="G85" s="28"/>
+      <c r="G85" s="25"/>
       <c r="H85" s="25"/>
       <c r="I85" s="43"/>
       <c r="J85" s="25"/>
       <c r="K85" s="30"/>
       <c r="L85" s="29"/>
       <c r="M85" s="30"/>
       <c r="N85" s="6"/>
       <c r="O85" s="6"/>
       <c r="P85" s="6"/>
       <c r="Q85" s="6"/>
       <c r="R85" s="6"/>
       <c r="S85" s="6"/>
       <c r="T85" s="6"/>
       <c r="U85" s="6"/>
       <c r="W85" s="19"/>
       <c r="X85" s="19"/>
       <c r="Y85" s="19"/>
       <c r="Z85" s="19"/>
       <c r="AA85" s="19"/>
       <c r="AB85" s="19"/>
       <c r="AC85" s="19"/>
       <c r="AD85" s="19"/>
       <c r="AE85" s="19"/>
     </row>
-    <row r="86" spans="1:31" s="1" customFormat="1" ht="45.75">
+    <row r="86" spans="1:31" s="1" customFormat="1" ht="57">
       <c r="A86" s="24" t="s">
         <v>4</v>
       </c>
       <c r="B86" s="30"/>
       <c r="C86" s="28"/>
       <c r="D86" s="44"/>
       <c r="E86" s="44"/>
       <c r="F86" s="44"/>
-      <c r="G86" s="28"/>
+      <c r="G86" s="30"/>
       <c r="H86" s="30"/>
       <c r="I86" s="29"/>
       <c r="J86" s="30"/>
       <c r="K86" s="30"/>
       <c r="L86" s="43"/>
       <c r="M86" s="25"/>
       <c r="N86" s="7"/>
       <c r="O86" s="7"/>
       <c r="P86" s="7"/>
       <c r="Q86" s="7"/>
       <c r="R86" s="7"/>
       <c r="S86" s="7"/>
       <c r="T86" s="7"/>
       <c r="U86" s="7"/>
       <c r="W86" s="19"/>
       <c r="X86" s="19"/>
       <c r="Y86" s="19"/>
       <c r="Z86" s="19"/>
       <c r="AA86" s="19"/>
       <c r="AB86" s="19"/>
       <c r="AC86" s="19"/>
       <c r="AD86" s="19"/>
       <c r="AE86" s="19"/>
     </row>
     <row r="87" spans="1:31" s="1" customFormat="1">
       <c r="A87" s="36" t="s">
         <v>47</v>
       </c>
       <c r="B87" s="28">
         <v>1</v>
       </c>
       <c r="C87" s="28">
         <v>2</v>
       </c>
       <c r="D87" s="28">
         <v>3</v>
       </c>
       <c r="E87" s="28">
         <v>4</v>
       </c>
       <c r="F87" s="28">
         <v>5</v>
       </c>
-      <c r="G87" s="28"/>
+      <c r="G87" s="28">
+        <v>6</v>
+      </c>
       <c r="H87" s="31"/>
       <c r="I87" s="32"/>
       <c r="J87" s="31"/>
       <c r="K87" s="31"/>
       <c r="L87" s="31"/>
       <c r="M87" s="31"/>
       <c r="N87" s="7"/>
       <c r="O87" s="7"/>
       <c r="P87" s="7"/>
       <c r="Q87" s="7"/>
       <c r="R87" s="7"/>
       <c r="S87" s="7"/>
       <c r="T87" s="7"/>
       <c r="U87" s="7"/>
       <c r="W87" s="19"/>
       <c r="X87" s="19"/>
       <c r="Y87" s="19"/>
       <c r="Z87" s="19"/>
       <c r="AA87" s="19"/>
       <c r="AB87" s="19"/>
       <c r="AC87" s="19"/>
       <c r="AD87" s="19"/>
       <c r="AE87" s="19"/>
     </row>
     <row r="88" spans="1:31" s="1" customFormat="1">
       <c r="A88" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B88" s="28">
         <v>1</v>
       </c>
       <c r="C88" s="28">
         <v>2</v>
       </c>
       <c r="D88" s="28">
         <v>3</v>
       </c>
       <c r="E88" s="28">
         <v>3</v>
       </c>
       <c r="F88" s="28">
         <v>4</v>
       </c>
-      <c r="G88" s="28"/>
+      <c r="G88" s="28">
+        <v>5</v>
+      </c>
       <c r="H88" s="31"/>
       <c r="I88" s="32"/>
       <c r="J88" s="31"/>
       <c r="K88" s="31"/>
       <c r="L88" s="31"/>
       <c r="M88" s="31"/>
       <c r="N88" s="7"/>
       <c r="O88" s="7"/>
       <c r="P88" s="7"/>
       <c r="Q88" s="7"/>
       <c r="R88" s="7"/>
       <c r="S88" s="7"/>
       <c r="T88" s="7"/>
       <c r="U88" s="7"/>
       <c r="W88" s="19"/>
       <c r="X88" s="19"/>
       <c r="Y88" s="19"/>
       <c r="Z88" s="19"/>
       <c r="AA88" s="19"/>
       <c r="AB88" s="19"/>
       <c r="AC88" s="19"/>
       <c r="AD88" s="19"/>
       <c r="AE88" s="19"/>
     </row>
     <row r="89" spans="1:31" s="1" customFormat="1">
       <c r="A89" s="36" t="s">
         <v>49</v>
       </c>
       <c r="B89" s="28">
         <v>0</v>
       </c>
       <c r="C89" s="28">
         <v>0</v>
       </c>
       <c r="D89" s="28">
         <v>1</v>
       </c>
       <c r="E89" s="28">
         <v>1</v>
       </c>
       <c r="F89" s="28">
         <v>1</v>
       </c>
-      <c r="G89" s="28"/>
+      <c r="G89" s="28">
+        <v>1</v>
+      </c>
       <c r="H89" s="31"/>
       <c r="I89" s="32"/>
       <c r="J89" s="31"/>
       <c r="K89" s="31"/>
       <c r="L89" s="31"/>
       <c r="M89" s="31"/>
       <c r="N89" s="7"/>
       <c r="O89" s="7"/>
       <c r="P89" s="7"/>
       <c r="Q89" s="7"/>
       <c r="R89" s="7"/>
       <c r="S89" s="7"/>
       <c r="T89" s="7"/>
       <c r="U89" s="7"/>
       <c r="W89" s="19"/>
       <c r="X89" s="19"/>
       <c r="Y89" s="19"/>
       <c r="Z89" s="19"/>
       <c r="AA89" s="19"/>
       <c r="AB89" s="19"/>
       <c r="AC89" s="19"/>
       <c r="AD89" s="19"/>
       <c r="AE89" s="19"/>
     </row>
     <row r="90" spans="1:31" s="1" customFormat="1">
       <c r="A90" s="36"/>
       <c r="B90" s="30"/>
       <c r="C90" s="28"/>
       <c r="D90" s="29"/>
       <c r="E90" s="29"/>
       <c r="F90" s="29"/>
-      <c r="G90" s="28"/>
+      <c r="G90" s="30"/>
       <c r="H90" s="44"/>
       <c r="I90" s="29"/>
       <c r="J90" s="30"/>
       <c r="K90" s="30"/>
       <c r="L90" s="29"/>
       <c r="M90" s="30"/>
       <c r="N90" s="7"/>
       <c r="O90" s="7"/>
       <c r="P90" s="7"/>
       <c r="Q90" s="7"/>
       <c r="R90" s="7"/>
       <c r="S90" s="7"/>
       <c r="T90" s="7"/>
       <c r="U90" s="7"/>
       <c r="W90" s="19"/>
       <c r="X90" s="19"/>
       <c r="Y90" s="19"/>
       <c r="Z90" s="19"/>
       <c r="AA90" s="19"/>
       <c r="AB90" s="19"/>
       <c r="AC90" s="19"/>
       <c r="AD90" s="19"/>
       <c r="AE90" s="19"/>
     </row>
     <row r="91" spans="1:31" s="1" customFormat="1">
       <c r="A91" s="24" t="s">
         <v>5</v>
       </c>
       <c r="B91" s="30"/>
       <c r="C91" s="28"/>
       <c r="D91" s="29"/>
       <c r="E91" s="29"/>
       <c r="F91" s="29"/>
-      <c r="G91" s="28"/>
+      <c r="G91" s="30"/>
       <c r="H91" s="30"/>
       <c r="I91" s="50"/>
       <c r="J91" s="30"/>
       <c r="K91" s="30"/>
       <c r="L91" s="47"/>
       <c r="M91" s="43"/>
       <c r="N91" s="7"/>
       <c r="O91" s="7"/>
       <c r="P91" s="7"/>
       <c r="Q91" s="7"/>
       <c r="R91" s="7"/>
       <c r="S91" s="7"/>
       <c r="T91" s="7"/>
       <c r="U91" s="7"/>
       <c r="W91" s="19"/>
       <c r="X91" s="19"/>
       <c r="Y91" s="19"/>
       <c r="Z91" s="19"/>
       <c r="AA91" s="19"/>
       <c r="AB91" s="19"/>
       <c r="AC91" s="19"/>
       <c r="AD91" s="19"/>
       <c r="AE91" s="19"/>
     </row>
     <row r="92" spans="1:31" s="1" customFormat="1">
       <c r="A92" s="36" t="s">
         <v>47</v>
       </c>
       <c r="B92" s="28">
         <v>8556</v>
       </c>
       <c r="C92" s="28">
         <v>15550</v>
       </c>
       <c r="D92" s="28">
         <v>23389</v>
       </c>
       <c r="E92" s="28">
         <v>31102</v>
       </c>
       <c r="F92" s="28">
         <v>39554</v>
       </c>
-      <c r="G92" s="28"/>
+      <c r="G92" s="28">
+        <v>47391</v>
+      </c>
       <c r="H92" s="31"/>
       <c r="I92" s="32"/>
       <c r="J92" s="31"/>
       <c r="K92" s="31"/>
       <c r="L92" s="31"/>
       <c r="M92" s="31"/>
       <c r="N92" s="7"/>
       <c r="O92" s="7"/>
       <c r="P92" s="7"/>
       <c r="Q92" s="7"/>
       <c r="R92" s="7"/>
       <c r="S92" s="7"/>
       <c r="T92" s="7"/>
       <c r="U92" s="7"/>
       <c r="W92" s="19"/>
       <c r="X92" s="19"/>
       <c r="Y92" s="19"/>
       <c r="Z92" s="19"/>
       <c r="AA92" s="19"/>
       <c r="AB92" s="19"/>
       <c r="AC92" s="19"/>
       <c r="AD92" s="19"/>
       <c r="AE92" s="19"/>
     </row>
     <row r="93" spans="1:31" s="1" customFormat="1">
       <c r="A93" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B93" s="28">
         <v>1</v>
       </c>
       <c r="C93" s="28">
         <v>36</v>
       </c>
       <c r="D93" s="28">
         <v>70</v>
       </c>
       <c r="E93" s="28">
         <v>105</v>
       </c>
       <c r="F93" s="28">
         <v>137</v>
       </c>
-      <c r="G93" s="28"/>
+      <c r="G93" s="28">
+        <v>169</v>
+      </c>
       <c r="H93" s="31"/>
       <c r="I93" s="32"/>
       <c r="J93" s="31"/>
       <c r="K93" s="31"/>
       <c r="L93" s="31"/>
       <c r="M93" s="31"/>
       <c r="N93" s="7"/>
       <c r="O93" s="7"/>
       <c r="P93" s="7"/>
       <c r="Q93" s="7"/>
       <c r="R93" s="7"/>
       <c r="S93" s="7"/>
       <c r="T93" s="7"/>
       <c r="U93" s="7"/>
       <c r="W93" s="19"/>
       <c r="X93" s="19"/>
       <c r="Y93" s="19"/>
       <c r="Z93" s="19"/>
       <c r="AA93" s="19"/>
       <c r="AB93" s="19"/>
       <c r="AC93" s="19"/>
       <c r="AD93" s="19"/>
       <c r="AE93" s="19"/>
     </row>
     <row r="94" spans="1:31" s="1" customFormat="1">
       <c r="A94" s="36" t="s">
         <v>70</v>
       </c>
       <c r="B94" s="28">
         <v>16</v>
       </c>
       <c r="C94" s="28">
         <v>18</v>
       </c>
       <c r="D94" s="28">
         <v>21</v>
       </c>
       <c r="E94" s="28">
         <v>24</v>
       </c>
       <c r="F94" s="28">
         <v>30</v>
       </c>
-      <c r="G94" s="28"/>
+      <c r="G94" s="28">
+        <v>37</v>
+      </c>
       <c r="H94" s="31"/>
       <c r="I94" s="32"/>
       <c r="J94" s="31"/>
       <c r="K94" s="31"/>
       <c r="L94" s="31"/>
       <c r="M94" s="31"/>
       <c r="N94" s="7"/>
       <c r="O94" s="7"/>
       <c r="P94" s="7"/>
       <c r="Q94" s="7"/>
       <c r="R94" s="7"/>
       <c r="S94" s="7"/>
       <c r="T94" s="7"/>
       <c r="U94" s="7"/>
       <c r="W94" s="19"/>
       <c r="X94" s="19"/>
       <c r="Y94" s="19"/>
       <c r="Z94" s="19"/>
       <c r="AA94" s="19"/>
       <c r="AB94" s="19"/>
       <c r="AC94" s="19"/>
       <c r="AD94" s="19"/>
       <c r="AE94" s="19"/>
     </row>
     <row r="95" spans="1:31" s="1" customFormat="1">
       <c r="A95" s="36" t="s">
         <v>55</v>
       </c>
       <c r="B95" s="28">
         <v>7132</v>
       </c>
       <c r="C95" s="28">
         <v>12720</v>
       </c>
       <c r="D95" s="28">
         <v>18594</v>
       </c>
       <c r="E95" s="28">
         <v>24464</v>
       </c>
       <c r="F95" s="28">
         <v>31446</v>
       </c>
-      <c r="G95" s="28"/>
+      <c r="G95" s="28">
+        <v>37451</v>
+      </c>
       <c r="H95" s="31"/>
       <c r="I95" s="32"/>
       <c r="J95" s="31"/>
       <c r="K95" s="31"/>
       <c r="L95" s="31"/>
       <c r="M95" s="31"/>
       <c r="N95" s="7"/>
       <c r="O95" s="7"/>
       <c r="P95" s="7"/>
       <c r="Q95" s="7"/>
       <c r="R95" s="7"/>
       <c r="S95" s="7"/>
       <c r="T95" s="7"/>
       <c r="U95" s="7"/>
       <c r="W95" s="19"/>
       <c r="X95" s="19"/>
       <c r="Y95" s="19"/>
       <c r="Z95" s="19"/>
       <c r="AA95" s="19"/>
       <c r="AB95" s="19"/>
       <c r="AC95" s="19"/>
       <c r="AD95" s="19"/>
       <c r="AE95" s="19"/>
     </row>
     <row r="96" spans="1:31" s="1" customFormat="1">
       <c r="A96" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B96" s="28">
         <v>27</v>
       </c>
       <c r="C96" s="28">
         <v>27</v>
       </c>
       <c r="D96" s="28">
         <v>27</v>
       </c>
       <c r="E96" s="28">
         <v>27</v>
       </c>
       <c r="F96" s="28">
         <v>166</v>
       </c>
-      <c r="G96" s="28"/>
+      <c r="G96" s="28">
+        <v>304</v>
+      </c>
       <c r="H96" s="31"/>
       <c r="I96" s="32"/>
       <c r="J96" s="31"/>
       <c r="K96" s="31"/>
       <c r="L96" s="31"/>
       <c r="M96" s="31"/>
       <c r="N96" s="7"/>
       <c r="O96" s="7"/>
       <c r="P96" s="7"/>
       <c r="Q96" s="7"/>
       <c r="R96" s="7"/>
       <c r="S96" s="7"/>
       <c r="T96" s="7"/>
       <c r="U96" s="7"/>
       <c r="W96" s="19"/>
       <c r="X96" s="19"/>
       <c r="Y96" s="19"/>
       <c r="Z96" s="19"/>
       <c r="AA96" s="19"/>
       <c r="AB96" s="19"/>
       <c r="AC96" s="19"/>
       <c r="AD96" s="19"/>
       <c r="AE96" s="19"/>
     </row>
     <row r="97" spans="1:31" s="1" customFormat="1">
       <c r="A97" s="36" t="s">
         <v>62</v>
       </c>
       <c r="B97" s="28">
         <v>113</v>
       </c>
       <c r="C97" s="28">
         <v>237</v>
       </c>
       <c r="D97" s="28">
         <v>297</v>
       </c>
       <c r="E97" s="28">
         <v>356</v>
       </c>
       <c r="F97" s="28">
         <v>361</v>
       </c>
-      <c r="G97" s="28"/>
+      <c r="G97" s="28">
+        <v>363</v>
+      </c>
       <c r="H97" s="31"/>
       <c r="I97" s="32"/>
       <c r="J97" s="31"/>
       <c r="K97" s="31"/>
       <c r="L97" s="31"/>
       <c r="M97" s="31"/>
       <c r="N97" s="7"/>
       <c r="O97" s="7"/>
       <c r="P97" s="7"/>
       <c r="Q97" s="7"/>
       <c r="R97" s="7"/>
       <c r="S97" s="7"/>
       <c r="T97" s="7"/>
       <c r="U97" s="7"/>
       <c r="W97" s="19"/>
       <c r="X97" s="19"/>
       <c r="Y97" s="19"/>
       <c r="Z97" s="19"/>
       <c r="AA97" s="19"/>
       <c r="AB97" s="19"/>
       <c r="AC97" s="19"/>
       <c r="AD97" s="19"/>
       <c r="AE97" s="19"/>
     </row>
     <row r="98" spans="1:31" s="1" customFormat="1">
       <c r="A98" s="36" t="s">
         <v>64</v>
       </c>
       <c r="B98" s="28" t="s">
         <v>116</v>
       </c>
       <c r="C98" s="28" t="s">
         <v>116</v>
       </c>
       <c r="D98" s="28" t="s">
         <v>116</v>
       </c>
       <c r="E98" s="28" t="s">
         <v>116</v>
       </c>
       <c r="F98" s="28">
         <v>10</v>
       </c>
-      <c r="G98" s="28"/>
+      <c r="G98" s="28">
+        <v>20</v>
+      </c>
       <c r="H98" s="31"/>
       <c r="I98" s="32"/>
       <c r="J98" s="31"/>
       <c r="K98" s="31"/>
       <c r="L98" s="31"/>
       <c r="M98" s="31"/>
       <c r="N98" s="7"/>
       <c r="O98" s="7"/>
       <c r="P98" s="7"/>
       <c r="Q98" s="7"/>
       <c r="R98" s="7"/>
       <c r="S98" s="7"/>
       <c r="T98" s="7"/>
       <c r="U98" s="7"/>
       <c r="W98" s="19"/>
       <c r="X98" s="19"/>
       <c r="Y98" s="19"/>
       <c r="Z98" s="19"/>
       <c r="AA98" s="19"/>
       <c r="AB98" s="19"/>
       <c r="AC98" s="19"/>
       <c r="AD98" s="19"/>
       <c r="AE98" s="19"/>
     </row>
     <row r="99" spans="1:31" s="1" customFormat="1">
       <c r="A99" s="36" t="s">
         <v>65</v>
       </c>
       <c r="B99" s="28" t="s">
         <v>116</v>
       </c>
       <c r="C99" s="28" t="s">
         <v>116</v>
       </c>
       <c r="D99" s="28">
         <v>310</v>
       </c>
       <c r="E99" s="28">
         <v>497</v>
       </c>
       <c r="F99" s="28">
         <v>555</v>
       </c>
-      <c r="G99" s="28"/>
+      <c r="G99" s="28">
+        <v>620</v>
+      </c>
       <c r="H99" s="31"/>
       <c r="I99" s="32"/>
       <c r="J99" s="31"/>
       <c r="K99" s="31"/>
       <c r="L99" s="31"/>
       <c r="M99" s="31"/>
       <c r="N99" s="7"/>
       <c r="O99" s="7"/>
       <c r="P99" s="7"/>
       <c r="Q99" s="7"/>
       <c r="R99" s="7"/>
       <c r="S99" s="7"/>
       <c r="T99" s="7"/>
       <c r="U99" s="7"/>
       <c r="W99" s="19"/>
       <c r="X99" s="19"/>
       <c r="Y99" s="19"/>
       <c r="Z99" s="19"/>
       <c r="AA99" s="19"/>
       <c r="AB99" s="19"/>
       <c r="AC99" s="19"/>
       <c r="AD99" s="19"/>
       <c r="AE99" s="19"/>
     </row>
     <row r="100" spans="1:31" s="1" customFormat="1">
       <c r="A100" s="36" t="s">
         <v>66</v>
       </c>
       <c r="B100" s="28">
         <v>1</v>
       </c>
       <c r="C100" s="28">
         <v>1</v>
       </c>
       <c r="D100" s="28">
         <v>1</v>
       </c>
       <c r="E100" s="28">
         <v>1</v>
       </c>
       <c r="F100" s="28">
         <v>1</v>
       </c>
-      <c r="G100" s="28"/>
+      <c r="G100" s="28">
+        <v>1</v>
+      </c>
       <c r="H100" s="31"/>
       <c r="I100" s="32"/>
       <c r="J100" s="31"/>
       <c r="K100" s="31"/>
       <c r="L100" s="31"/>
       <c r="M100" s="31"/>
       <c r="N100" s="7"/>
       <c r="O100" s="7"/>
       <c r="P100" s="7"/>
       <c r="Q100" s="7"/>
       <c r="R100" s="7"/>
       <c r="S100" s="7"/>
       <c r="T100" s="7"/>
       <c r="U100" s="7"/>
       <c r="W100" s="19"/>
       <c r="X100" s="19"/>
       <c r="Y100" s="19"/>
       <c r="Z100" s="19"/>
       <c r="AA100" s="19"/>
       <c r="AB100" s="19"/>
       <c r="AC100" s="19"/>
       <c r="AD100" s="19"/>
       <c r="AE100" s="19"/>
     </row>
     <row r="101" spans="1:31" s="1" customFormat="1">
       <c r="A101" s="36" t="s">
         <v>54</v>
       </c>
       <c r="B101" s="28">
         <v>1266</v>
       </c>
       <c r="C101" s="28">
         <v>2510</v>
       </c>
       <c r="D101" s="28">
         <v>4069</v>
       </c>
       <c r="E101" s="28">
         <v>5628</v>
       </c>
       <c r="F101" s="28">
         <v>6848</v>
       </c>
-      <c r="G101" s="28"/>
+      <c r="G101" s="28">
+        <v>8426</v>
+      </c>
       <c r="H101" s="31"/>
       <c r="I101" s="32"/>
       <c r="J101" s="31"/>
       <c r="K101" s="31"/>
       <c r="L101" s="31"/>
       <c r="M101" s="31"/>
       <c r="N101" s="7"/>
       <c r="O101" s="7"/>
       <c r="P101" s="7"/>
       <c r="Q101" s="7"/>
       <c r="R101" s="7"/>
       <c r="S101" s="7"/>
       <c r="T101" s="7"/>
       <c r="U101" s="7"/>
       <c r="W101" s="19"/>
       <c r="X101" s="19"/>
       <c r="Y101" s="19"/>
       <c r="Z101" s="19"/>
       <c r="AA101" s="19"/>
       <c r="AB101" s="19"/>
       <c r="AC101" s="19"/>
       <c r="AD101" s="19"/>
       <c r="AE101" s="19"/>
     </row>
     <row r="102" spans="1:31" s="1" customFormat="1">
       <c r="A102" s="36"/>
       <c r="B102" s="30"/>
       <c r="C102" s="28"/>
       <c r="D102" s="28"/>
       <c r="E102" s="44"/>
       <c r="F102" s="44"/>
-      <c r="G102" s="28"/>
+      <c r="G102" s="30"/>
       <c r="H102" s="51"/>
       <c r="I102" s="52"/>
       <c r="J102" s="51"/>
       <c r="K102" s="30"/>
       <c r="L102" s="29"/>
       <c r="M102" s="30"/>
       <c r="N102" s="7"/>
       <c r="O102" s="7"/>
       <c r="P102" s="7"/>
       <c r="Q102" s="7"/>
       <c r="R102" s="7"/>
       <c r="S102" s="7"/>
       <c r="T102" s="7"/>
       <c r="U102" s="7"/>
       <c r="W102" s="19"/>
       <c r="X102" s="19"/>
       <c r="Y102" s="19"/>
       <c r="Z102" s="19"/>
       <c r="AA102" s="19"/>
       <c r="AB102" s="19"/>
       <c r="AC102" s="19"/>
       <c r="AD102" s="19"/>
       <c r="AE102" s="19"/>
     </row>
     <row r="103" spans="1:31" s="1" customFormat="1" ht="23.25">
       <c r="A103" s="38" t="s">
         <v>6</v>
       </c>
       <c r="B103" s="30"/>
       <c r="C103" s="28"/>
       <c r="D103" s="28"/>
       <c r="E103" s="29"/>
       <c r="F103" s="29"/>
-      <c r="G103" s="28"/>
+      <c r="G103" s="30"/>
       <c r="H103" s="30"/>
       <c r="I103" s="29"/>
       <c r="J103" s="30"/>
       <c r="K103" s="30"/>
       <c r="L103" s="25"/>
       <c r="M103" s="25"/>
       <c r="N103" s="7"/>
       <c r="O103" s="7"/>
       <c r="P103" s="7"/>
       <c r="Q103" s="7"/>
       <c r="R103" s="7"/>
       <c r="W103" s="19"/>
       <c r="X103" s="19"/>
       <c r="Y103" s="19"/>
       <c r="Z103" s="19"/>
       <c r="AA103" s="19"/>
       <c r="AB103" s="19"/>
       <c r="AC103" s="19"/>
       <c r="AD103" s="19"/>
       <c r="AE103" s="19"/>
     </row>
     <row r="104" spans="1:31" s="1" customFormat="1">
       <c r="A104" s="39" t="s">
         <v>47</v>
       </c>
       <c r="B104" s="28">
         <v>8426</v>
       </c>
       <c r="C104" s="28">
         <v>15279</v>
       </c>
       <c r="D104" s="28">
         <v>17628</v>
       </c>
       <c r="E104" s="28">
         <v>24732</v>
       </c>
       <c r="F104" s="28">
         <v>33168</v>
       </c>
-      <c r="G104" s="28"/>
+      <c r="G104" s="28">
+        <v>40992</v>
+      </c>
       <c r="H104" s="31"/>
       <c r="I104" s="32"/>
       <c r="J104" s="31"/>
       <c r="K104" s="31"/>
       <c r="L104" s="31"/>
       <c r="M104" s="31"/>
       <c r="N104" s="7"/>
       <c r="O104" s="7"/>
       <c r="P104" s="7"/>
       <c r="Q104" s="7"/>
       <c r="R104" s="7"/>
       <c r="S104" s="7"/>
       <c r="T104" s="7"/>
       <c r="U104" s="7"/>
       <c r="W104" s="19"/>
       <c r="X104" s="19"/>
       <c r="Y104" s="19"/>
       <c r="Z104" s="19"/>
       <c r="AA104" s="19"/>
       <c r="AB104" s="19"/>
       <c r="AC104" s="19"/>
       <c r="AD104" s="19"/>
       <c r="AE104" s="19"/>
     </row>
     <row r="105" spans="1:31" s="1" customFormat="1">
       <c r="A105" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B105" s="28">
         <v>1</v>
       </c>
       <c r="C105" s="28">
         <v>21</v>
       </c>
       <c r="D105" s="28">
         <v>42</v>
       </c>
       <c r="E105" s="28">
         <v>62</v>
       </c>
       <c r="F105" s="28">
         <v>90</v>
       </c>
-      <c r="G105" s="28"/>
+      <c r="G105" s="28">
+        <v>117</v>
+      </c>
       <c r="H105" s="31"/>
       <c r="I105" s="32"/>
       <c r="J105" s="31"/>
       <c r="K105" s="31"/>
       <c r="L105" s="31"/>
       <c r="M105" s="31"/>
       <c r="N105" s="7"/>
       <c r="O105" s="7"/>
       <c r="P105" s="7"/>
       <c r="Q105" s="7"/>
       <c r="R105" s="7"/>
       <c r="S105" s="7"/>
       <c r="T105" s="7"/>
       <c r="U105" s="7"/>
       <c r="W105" s="19"/>
       <c r="X105" s="19"/>
       <c r="Y105" s="19"/>
       <c r="Z105" s="19"/>
       <c r="AA105" s="19"/>
       <c r="AB105" s="19"/>
       <c r="AC105" s="19"/>
       <c r="AD105" s="19"/>
       <c r="AE105" s="19"/>
     </row>
     <row r="106" spans="1:31" s="1" customFormat="1">
       <c r="A106" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B106" s="28">
         <v>7132</v>
       </c>
       <c r="C106" s="28">
         <v>12720</v>
       </c>
       <c r="D106" s="28">
         <v>13181</v>
       </c>
       <c r="E106" s="28">
         <v>18518</v>
       </c>
       <c r="F106" s="28">
         <v>25500</v>
       </c>
-      <c r="G106" s="28"/>
+      <c r="G106" s="28">
+        <v>31505</v>
+      </c>
       <c r="H106" s="31"/>
       <c r="I106" s="32"/>
       <c r="J106" s="31"/>
       <c r="K106" s="31"/>
       <c r="L106" s="31"/>
       <c r="M106" s="31"/>
       <c r="N106" s="6"/>
       <c r="O106" s="6"/>
       <c r="P106" s="6"/>
       <c r="Q106" s="6"/>
       <c r="R106" s="6"/>
       <c r="S106" s="6"/>
       <c r="T106" s="6"/>
       <c r="U106" s="6"/>
       <c r="W106" s="19"/>
       <c r="X106" s="19"/>
       <c r="Y106" s="19"/>
       <c r="Z106" s="19"/>
       <c r="AA106" s="19"/>
       <c r="AB106" s="19"/>
       <c r="AC106" s="19"/>
       <c r="AD106" s="19"/>
       <c r="AE106" s="19"/>
     </row>
     <row r="107" spans="1:31" s="1" customFormat="1">
       <c r="A107" s="39" t="s">
         <v>57</v>
       </c>
       <c r="B107" s="28">
         <v>27</v>
       </c>
       <c r="C107" s="28">
         <v>27</v>
       </c>
       <c r="D107" s="28">
         <v>27</v>
       </c>
       <c r="E107" s="28">
         <v>27</v>
       </c>
       <c r="F107" s="28">
         <v>166</v>
       </c>
-      <c r="G107" s="28"/>
+      <c r="G107" s="28">
+        <v>304</v>
+      </c>
       <c r="H107" s="31"/>
       <c r="I107" s="32"/>
       <c r="J107" s="31"/>
       <c r="K107" s="31"/>
       <c r="L107" s="31"/>
       <c r="M107" s="31"/>
       <c r="N107" s="6"/>
       <c r="O107" s="6"/>
       <c r="P107" s="6"/>
       <c r="Q107" s="6"/>
       <c r="R107" s="6"/>
       <c r="S107" s="6"/>
       <c r="T107" s="6"/>
       <c r="U107" s="6"/>
       <c r="W107" s="19"/>
       <c r="X107" s="19"/>
       <c r="Y107" s="19"/>
       <c r="Z107" s="19"/>
       <c r="AA107" s="19"/>
       <c r="AB107" s="19"/>
       <c r="AC107" s="19"/>
       <c r="AD107" s="19"/>
       <c r="AE107" s="19"/>
     </row>
     <row r="108" spans="1:31" s="1" customFormat="1">
       <c r="A108" s="39"/>
       <c r="B108" s="28" t="s">
         <v>116</v>
       </c>
       <c r="C108" s="28" t="s">
         <v>116</v>
       </c>
       <c r="D108" s="28" t="s">
         <v>116</v>
       </c>
       <c r="E108" s="28" t="s">
         <v>116</v>
       </c>
       <c r="F108" s="28">
         <v>10</v>
       </c>
-      <c r="G108" s="28"/>
+      <c r="G108" s="28">
+        <v>20</v>
+      </c>
       <c r="H108" s="31"/>
       <c r="I108" s="32"/>
       <c r="J108" s="31"/>
       <c r="K108" s="31"/>
       <c r="L108" s="31"/>
       <c r="M108" s="31"/>
       <c r="N108" s="6"/>
       <c r="O108" s="6"/>
       <c r="P108" s="6"/>
       <c r="Q108" s="6"/>
       <c r="R108" s="6"/>
       <c r="S108" s="6"/>
       <c r="T108" s="6"/>
       <c r="U108" s="6"/>
       <c r="W108" s="19"/>
       <c r="X108" s="19"/>
       <c r="Y108" s="19"/>
       <c r="Z108" s="19"/>
       <c r="AA108" s="19"/>
       <c r="AB108" s="19"/>
       <c r="AC108" s="19"/>
       <c r="AD108" s="19"/>
       <c r="AE108" s="19"/>
     </row>
     <row r="109" spans="1:31" s="1" customFormat="1">
       <c r="A109" s="36" t="s">
         <v>85</v>
       </c>
       <c r="B109" s="28" t="s">
         <v>116</v>
       </c>
       <c r="C109" s="28" t="s">
         <v>116</v>
       </c>
       <c r="D109" s="28">
         <v>310</v>
       </c>
       <c r="E109" s="28">
         <v>497</v>
       </c>
       <c r="F109" s="28">
         <v>555</v>
       </c>
-      <c r="G109" s="28"/>
+      <c r="G109" s="28">
+        <v>620</v>
+      </c>
       <c r="H109" s="31"/>
       <c r="I109" s="32"/>
       <c r="J109" s="31"/>
       <c r="K109" s="31"/>
       <c r="L109" s="31"/>
       <c r="M109" s="31"/>
       <c r="N109" s="6"/>
       <c r="O109" s="6"/>
       <c r="P109" s="6"/>
       <c r="Q109" s="6"/>
       <c r="R109" s="6"/>
       <c r="S109" s="6"/>
       <c r="T109" s="6"/>
       <c r="U109" s="6"/>
       <c r="W109" s="19"/>
       <c r="X109" s="19"/>
       <c r="Y109" s="19"/>
       <c r="Z109" s="19"/>
       <c r="AA109" s="19"/>
       <c r="AB109" s="19"/>
       <c r="AC109" s="19"/>
       <c r="AD109" s="19"/>
       <c r="AE109" s="19"/>
     </row>
     <row r="110" spans="1:31" s="1" customFormat="1">
       <c r="A110" s="39" t="s">
         <v>54</v>
       </c>
       <c r="B110" s="28">
         <v>1266</v>
       </c>
       <c r="C110" s="28">
         <v>2510</v>
       </c>
       <c r="D110" s="28">
         <v>4069</v>
       </c>
       <c r="E110" s="28">
         <v>5628</v>
       </c>
       <c r="F110" s="28">
         <v>6848</v>
       </c>
-      <c r="G110" s="28"/>
+      <c r="G110" s="28">
+        <v>8426</v>
+      </c>
       <c r="H110" s="31"/>
       <c r="I110" s="32"/>
       <c r="J110" s="31"/>
       <c r="K110" s="31"/>
       <c r="L110" s="31"/>
       <c r="M110" s="31"/>
       <c r="N110" s="7"/>
       <c r="O110" s="7"/>
       <c r="P110" s="7"/>
       <c r="Q110" s="7"/>
       <c r="R110" s="7"/>
       <c r="S110" s="7"/>
       <c r="T110" s="7"/>
       <c r="U110" s="7"/>
       <c r="W110" s="19"/>
       <c r="X110" s="19"/>
       <c r="Y110" s="19"/>
       <c r="Z110" s="19"/>
       <c r="AA110" s="19"/>
       <c r="AB110" s="19"/>
       <c r="AC110" s="19"/>
       <c r="AD110" s="19"/>
       <c r="AE110" s="19"/>
     </row>
     <row r="111" spans="1:31" s="1" customFormat="1">
       <c r="A111" s="39"/>
       <c r="B111" s="25"/>
       <c r="C111" s="28"/>
       <c r="D111" s="44"/>
       <c r="E111" s="44"/>
       <c r="F111" s="44"/>
-      <c r="G111" s="28"/>
+      <c r="G111" s="25"/>
       <c r="H111" s="25"/>
       <c r="I111" s="40"/>
       <c r="J111" s="25"/>
       <c r="K111" s="30"/>
       <c r="L111" s="25"/>
       <c r="M111" s="25"/>
       <c r="N111" s="7"/>
       <c r="O111" s="7"/>
       <c r="P111" s="7"/>
       <c r="Q111" s="7"/>
       <c r="R111" s="7"/>
       <c r="S111" s="7"/>
       <c r="T111" s="7"/>
       <c r="U111" s="7"/>
       <c r="W111" s="19"/>
       <c r="X111" s="19"/>
       <c r="Y111" s="19"/>
       <c r="Z111" s="19"/>
       <c r="AA111" s="19"/>
       <c r="AB111" s="19"/>
       <c r="AC111" s="19"/>
       <c r="AD111" s="19"/>
       <c r="AE111" s="19"/>
     </row>
     <row r="112" spans="1:31" s="1" customFormat="1" ht="57">
       <c r="A112" s="38" t="s">
         <v>7</v>
       </c>
       <c r="B112" s="30"/>
       <c r="C112" s="28"/>
       <c r="D112" s="29"/>
       <c r="E112" s="29"/>
       <c r="F112" s="29"/>
-      <c r="G112" s="28"/>
+      <c r="G112" s="30"/>
       <c r="H112" s="30"/>
       <c r="I112" s="53"/>
       <c r="J112" s="30"/>
       <c r="K112" s="30"/>
       <c r="L112" s="25"/>
       <c r="M112" s="25"/>
       <c r="N112" s="7"/>
       <c r="O112" s="7"/>
       <c r="P112" s="7"/>
       <c r="Q112" s="7"/>
       <c r="R112" s="7"/>
       <c r="S112" s="7"/>
       <c r="T112" s="7"/>
       <c r="U112" s="7"/>
       <c r="W112" s="19"/>
       <c r="X112" s="19"/>
       <c r="Y112" s="19"/>
       <c r="Z112" s="19"/>
       <c r="AA112" s="19"/>
       <c r="AB112" s="19"/>
       <c r="AC112" s="19"/>
       <c r="AD112" s="19"/>
       <c r="AE112" s="19"/>
     </row>
     <row r="113" spans="1:31" s="1" customFormat="1">
       <c r="A113" s="39" t="s">
         <v>47</v>
       </c>
       <c r="B113" s="28">
         <v>129</v>
       </c>
       <c r="C113" s="28">
         <v>255</v>
       </c>
       <c r="D113" s="28">
         <v>318</v>
       </c>
       <c r="E113" s="28">
         <v>380</v>
       </c>
       <c r="F113" s="28">
         <v>391</v>
       </c>
-      <c r="G113" s="28"/>
+      <c r="G113" s="28">
+        <v>400</v>
+      </c>
       <c r="H113" s="31"/>
       <c r="I113" s="32"/>
       <c r="J113" s="31"/>
       <c r="K113" s="31"/>
       <c r="L113" s="31"/>
       <c r="M113" s="31"/>
       <c r="N113" s="7"/>
       <c r="O113" s="7"/>
       <c r="P113" s="7"/>
       <c r="Q113" s="7"/>
       <c r="R113" s="7"/>
       <c r="S113" s="7"/>
       <c r="T113" s="7"/>
       <c r="U113" s="7"/>
       <c r="W113" s="19"/>
       <c r="X113" s="19"/>
       <c r="Y113" s="19"/>
       <c r="Z113" s="19"/>
       <c r="AA113" s="19"/>
       <c r="AB113" s="19"/>
       <c r="AC113" s="19"/>
       <c r="AD113" s="19"/>
       <c r="AE113" s="19"/>
     </row>
     <row r="114" spans="1:31" s="1" customFormat="1">
       <c r="A114" s="39" t="s">
         <v>70</v>
       </c>
       <c r="B114" s="28">
         <v>16</v>
       </c>
       <c r="C114" s="28">
         <v>18</v>
       </c>
       <c r="D114" s="28">
         <v>21</v>
       </c>
       <c r="E114" s="28">
         <v>24</v>
       </c>
       <c r="F114" s="28">
         <v>30</v>
       </c>
-      <c r="G114" s="28"/>
+      <c r="G114" s="28">
+        <v>37</v>
+      </c>
       <c r="H114" s="31"/>
       <c r="I114" s="32"/>
       <c r="J114" s="31"/>
       <c r="K114" s="31"/>
       <c r="L114" s="31"/>
       <c r="M114" s="31"/>
       <c r="N114" s="6"/>
       <c r="O114" s="6"/>
       <c r="P114" s="6"/>
       <c r="Q114" s="6"/>
       <c r="R114" s="6"/>
       <c r="S114" s="6"/>
       <c r="T114" s="6"/>
       <c r="U114" s="6"/>
       <c r="W114" s="19"/>
       <c r="X114" s="19"/>
       <c r="Y114" s="19"/>
       <c r="Z114" s="19"/>
       <c r="AA114" s="19"/>
       <c r="AB114" s="19"/>
       <c r="AC114" s="19"/>
       <c r="AD114" s="19"/>
       <c r="AE114" s="19"/>
     </row>
     <row r="115" spans="1:31" s="1" customFormat="1">
       <c r="A115" s="39" t="s">
         <v>62</v>
       </c>
       <c r="B115" s="28">
         <v>113</v>
       </c>
       <c r="C115" s="28">
         <v>237</v>
       </c>
       <c r="D115" s="28">
         <v>297</v>
       </c>
       <c r="E115" s="28">
         <v>356</v>
       </c>
       <c r="F115" s="28">
         <v>361</v>
       </c>
-      <c r="G115" s="28"/>
+      <c r="G115" s="28">
+        <v>363</v>
+      </c>
       <c r="H115" s="31"/>
       <c r="I115" s="32"/>
       <c r="J115" s="31"/>
       <c r="K115" s="31"/>
       <c r="L115" s="31"/>
       <c r="M115" s="31"/>
       <c r="N115" s="7"/>
       <c r="O115" s="7"/>
       <c r="P115" s="7"/>
       <c r="Q115" s="7"/>
       <c r="R115" s="7"/>
       <c r="S115" s="7"/>
       <c r="T115" s="7"/>
       <c r="U115" s="7"/>
       <c r="W115" s="19"/>
       <c r="X115" s="19"/>
       <c r="Y115" s="19"/>
       <c r="Z115" s="19"/>
       <c r="AA115" s="19"/>
       <c r="AB115" s="19"/>
       <c r="AC115" s="19"/>
       <c r="AD115" s="19"/>
       <c r="AE115" s="19"/>
     </row>
     <row r="116" spans="1:31" s="1" customFormat="1">
       <c r="A116" s="39"/>
       <c r="B116" s="30"/>
       <c r="C116" s="28"/>
       <c r="D116" s="30"/>
       <c r="E116" s="30"/>
       <c r="F116" s="30"/>
-      <c r="G116" s="28"/>
+      <c r="G116" s="30"/>
       <c r="H116" s="30"/>
       <c r="I116" s="39"/>
       <c r="J116" s="30"/>
       <c r="K116" s="30"/>
       <c r="L116" s="30"/>
       <c r="M116" s="30"/>
       <c r="N116" s="7"/>
       <c r="O116" s="7"/>
       <c r="P116" s="7"/>
       <c r="Q116" s="7"/>
       <c r="R116" s="7"/>
       <c r="S116" s="7"/>
       <c r="T116" s="7"/>
       <c r="U116" s="7"/>
       <c r="W116" s="19"/>
       <c r="X116" s="19"/>
       <c r="Y116" s="19"/>
       <c r="Z116" s="19"/>
       <c r="AA116" s="19"/>
       <c r="AB116" s="19"/>
       <c r="AC116" s="19"/>
       <c r="AD116" s="19"/>
       <c r="AE116" s="19"/>
     </row>
     <row r="117" spans="1:31" s="1" customFormat="1" ht="33.75">
       <c r="A117" s="54" t="s">
         <v>71</v>
       </c>
       <c r="B117" s="30"/>
       <c r="C117" s="28"/>
       <c r="D117" s="29"/>
       <c r="E117" s="29"/>
       <c r="F117" s="29"/>
-      <c r="G117" s="28"/>
+      <c r="G117" s="30"/>
       <c r="H117" s="30"/>
       <c r="I117" s="38"/>
       <c r="J117" s="30"/>
       <c r="K117" s="30"/>
       <c r="L117" s="25"/>
       <c r="M117" s="25"/>
       <c r="N117" s="7"/>
       <c r="O117" s="7"/>
       <c r="P117" s="7"/>
       <c r="Q117" s="7"/>
       <c r="R117" s="7"/>
       <c r="S117" s="7"/>
       <c r="T117" s="7"/>
       <c r="U117" s="7"/>
       <c r="W117" s="19"/>
       <c r="X117" s="19"/>
       <c r="Y117" s="19"/>
       <c r="Z117" s="19"/>
       <c r="AA117" s="19"/>
       <c r="AB117" s="19"/>
       <c r="AC117" s="19"/>
       <c r="AD117" s="19"/>
       <c r="AE117" s="19"/>
     </row>
     <row r="118" spans="1:31" s="1" customFormat="1">
       <c r="A118" s="39" t="s">
         <v>47</v>
       </c>
       <c r="B118" s="28">
         <v>1</v>
       </c>
       <c r="C118" s="28">
         <v>16</v>
       </c>
       <c r="D118" s="29">
         <v>30</v>
       </c>
       <c r="E118" s="29">
         <v>44</v>
       </c>
       <c r="F118" s="29">
         <v>49</v>
       </c>
-      <c r="G118" s="28"/>
+      <c r="G118" s="28">
+        <v>53</v>
+      </c>
       <c r="H118" s="30"/>
       <c r="I118" s="55"/>
       <c r="J118" s="55"/>
       <c r="K118" s="30"/>
       <c r="L118" s="29"/>
       <c r="M118" s="30"/>
       <c r="N118" s="7"/>
       <c r="O118" s="7"/>
       <c r="P118" s="7"/>
       <c r="Q118" s="7"/>
       <c r="R118" s="7"/>
       <c r="S118" s="7"/>
       <c r="T118" s="7"/>
       <c r="U118" s="7"/>
       <c r="W118" s="19"/>
       <c r="X118" s="19"/>
       <c r="Y118" s="19"/>
       <c r="Z118" s="19"/>
       <c r="AA118" s="19"/>
       <c r="AB118" s="19"/>
       <c r="AC118" s="19"/>
       <c r="AD118" s="19"/>
       <c r="AE118" s="19"/>
     </row>
     <row r="119" spans="1:31" s="1" customFormat="1">
       <c r="A119" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B119" s="28" t="s">
         <v>116</v>
       </c>
       <c r="C119" s="28">
         <v>14</v>
       </c>
       <c r="D119" s="29">
         <v>29</v>
       </c>
       <c r="E119" s="29">
         <v>43</v>
       </c>
       <c r="F119" s="29">
         <v>47</v>
       </c>
-      <c r="G119" s="28"/>
+      <c r="G119" s="28">
+        <v>52</v>
+      </c>
       <c r="H119" s="30"/>
       <c r="I119" s="55"/>
       <c r="J119" s="55"/>
       <c r="K119" s="30"/>
       <c r="L119" s="29"/>
       <c r="M119" s="30"/>
       <c r="N119" s="7"/>
       <c r="O119" s="7"/>
       <c r="P119" s="7"/>
       <c r="Q119" s="7"/>
       <c r="R119" s="7"/>
       <c r="S119" s="7"/>
       <c r="T119" s="7"/>
       <c r="U119" s="7"/>
       <c r="W119" s="19"/>
       <c r="X119" s="19"/>
       <c r="Y119" s="19"/>
       <c r="Z119" s="19"/>
       <c r="AA119" s="19"/>
       <c r="AB119" s="19"/>
       <c r="AC119" s="19"/>
       <c r="AD119" s="19"/>
       <c r="AE119" s="19"/>
     </row>
     <row r="120" spans="1:31" s="1" customFormat="1">
       <c r="A120" s="39" t="s">
         <v>66</v>
       </c>
       <c r="B120" s="28">
         <v>1</v>
       </c>
       <c r="C120" s="28">
         <v>1</v>
       </c>
       <c r="D120" s="29">
         <v>1</v>
       </c>
       <c r="E120" s="29">
         <v>1</v>
       </c>
       <c r="F120" s="29">
         <v>1</v>
       </c>
-      <c r="G120" s="28"/>
+      <c r="G120" s="28">
+        <v>1</v>
+      </c>
       <c r="H120" s="30"/>
       <c r="I120" s="55"/>
       <c r="J120" s="55"/>
       <c r="K120" s="30"/>
       <c r="L120" s="29"/>
       <c r="M120" s="30"/>
       <c r="N120" s="7"/>
       <c r="O120" s="7"/>
       <c r="P120" s="7"/>
       <c r="Q120" s="7"/>
       <c r="R120" s="7"/>
       <c r="S120" s="7"/>
       <c r="T120" s="7"/>
       <c r="U120" s="7"/>
       <c r="W120" s="19"/>
       <c r="X120" s="19"/>
       <c r="Y120" s="19"/>
       <c r="Z120" s="19"/>
       <c r="AA120" s="19"/>
       <c r="AB120" s="19"/>
       <c r="AC120" s="19"/>
       <c r="AD120" s="19"/>
       <c r="AE120" s="19"/>
     </row>
     <row r="121" spans="1:31" s="1" customFormat="1">
       <c r="A121" s="39"/>
       <c r="B121" s="48"/>
       <c r="C121" s="28"/>
       <c r="D121" s="29"/>
       <c r="E121" s="29"/>
       <c r="F121" s="29"/>
-      <c r="G121" s="28"/>
+      <c r="G121" s="30"/>
       <c r="H121" s="30"/>
       <c r="I121" s="55"/>
       <c r="J121" s="55"/>
       <c r="K121" s="30"/>
       <c r="L121" s="29"/>
       <c r="M121" s="30"/>
       <c r="N121" s="7"/>
       <c r="O121" s="7"/>
       <c r="P121" s="7"/>
       <c r="Q121" s="7"/>
       <c r="R121" s="7"/>
       <c r="S121" s="7"/>
       <c r="T121" s="7"/>
       <c r="U121" s="7"/>
       <c r="W121" s="19"/>
       <c r="X121" s="19"/>
       <c r="Y121" s="19"/>
       <c r="Z121" s="19"/>
       <c r="AA121" s="19"/>
       <c r="AB121" s="19"/>
       <c r="AC121" s="19"/>
       <c r="AD121" s="19"/>
       <c r="AE121" s="19"/>
     </row>
     <row r="122" spans="1:31" s="1" customFormat="1" ht="23.25">
       <c r="A122" s="56" t="s">
         <v>104</v>
       </c>
       <c r="B122" s="30"/>
       <c r="C122" s="28"/>
       <c r="D122" s="29"/>
       <c r="E122" s="29"/>
       <c r="F122" s="29"/>
-      <c r="G122" s="28"/>
+      <c r="G122" s="29"/>
       <c r="H122" s="30"/>
       <c r="I122" s="39"/>
       <c r="J122" s="30"/>
       <c r="K122" s="30"/>
       <c r="L122" s="30"/>
       <c r="M122" s="30"/>
       <c r="N122" s="7"/>
       <c r="O122" s="7"/>
       <c r="P122" s="7"/>
       <c r="Q122" s="7"/>
       <c r="R122" s="7"/>
       <c r="S122" s="7"/>
       <c r="T122" s="7"/>
       <c r="U122" s="7"/>
       <c r="W122" s="19"/>
       <c r="X122" s="19"/>
       <c r="Y122" s="19"/>
       <c r="Z122" s="19"/>
       <c r="AA122" s="19"/>
       <c r="AB122" s="19"/>
       <c r="AC122" s="19"/>
       <c r="AD122" s="19"/>
       <c r="AE122" s="19"/>
     </row>
     <row r="123" spans="1:31" s="1" customFormat="1">
       <c r="A123" s="36" t="s">
         <v>47</v>
       </c>
       <c r="B123" s="28" t="s">
         <v>103</v>
       </c>
       <c r="C123" s="28">
         <v>404</v>
       </c>
       <c r="D123" s="28">
         <v>452</v>
       </c>
       <c r="E123" s="28">
         <v>611</v>
       </c>
       <c r="F123" s="28">
         <v>841</v>
       </c>
-      <c r="G123" s="28"/>
+      <c r="G123" s="28">
+        <v>960</v>
+      </c>
       <c r="H123" s="30"/>
       <c r="I123" s="39"/>
       <c r="J123" s="30"/>
       <c r="K123" s="30"/>
       <c r="L123" s="30"/>
       <c r="M123" s="30"/>
       <c r="N123" s="7"/>
       <c r="O123" s="7"/>
       <c r="P123" s="7"/>
       <c r="Q123" s="7"/>
       <c r="R123" s="7"/>
       <c r="S123" s="7"/>
       <c r="T123" s="7"/>
       <c r="U123" s="7"/>
       <c r="W123" s="19"/>
       <c r="X123" s="19"/>
       <c r="Y123" s="19"/>
       <c r="Z123" s="19"/>
       <c r="AA123" s="19"/>
       <c r="AB123" s="19"/>
       <c r="AC123" s="19"/>
       <c r="AD123" s="19"/>
       <c r="AE123" s="19"/>
     </row>
     <row r="124" spans="1:31" s="1" customFormat="1">
       <c r="A124" s="36" t="s">
         <v>55</v>
       </c>
       <c r="B124" s="28" t="s">
         <v>103</v>
       </c>
       <c r="C124" s="28">
         <v>404</v>
       </c>
       <c r="D124" s="28">
         <v>452</v>
       </c>
       <c r="E124" s="28">
         <v>611</v>
       </c>
       <c r="F124" s="28">
         <v>841</v>
       </c>
-      <c r="G124" s="28"/>
+      <c r="G124" s="28">
+        <v>960</v>
+      </c>
       <c r="H124" s="30"/>
       <c r="I124" s="39"/>
       <c r="J124" s="30"/>
       <c r="K124" s="30"/>
       <c r="L124" s="30"/>
       <c r="M124" s="30"/>
       <c r="N124" s="7"/>
       <c r="O124" s="7"/>
       <c r="P124" s="7"/>
       <c r="Q124" s="7"/>
       <c r="R124" s="7"/>
       <c r="S124" s="7"/>
       <c r="T124" s="7"/>
       <c r="U124" s="7"/>
       <c r="W124" s="19"/>
       <c r="X124" s="19"/>
       <c r="Y124" s="19"/>
       <c r="Z124" s="19"/>
       <c r="AA124" s="19"/>
       <c r="AB124" s="19"/>
       <c r="AC124" s="19"/>
       <c r="AD124" s="19"/>
       <c r="AE124" s="19"/>
     </row>
     <row r="125" spans="1:31" s="1" customFormat="1">
       <c r="A125" s="39"/>
       <c r="B125" s="48"/>
       <c r="C125" s="28"/>
       <c r="D125" s="29"/>
       <c r="E125" s="29"/>
       <c r="F125" s="29"/>
-      <c r="G125" s="28"/>
+      <c r="G125" s="30"/>
       <c r="H125" s="30"/>
       <c r="I125" s="55"/>
       <c r="J125" s="55"/>
       <c r="K125" s="30"/>
       <c r="L125" s="29"/>
       <c r="M125" s="30"/>
       <c r="N125" s="7"/>
       <c r="O125" s="7"/>
       <c r="P125" s="7"/>
       <c r="Q125" s="7"/>
       <c r="R125" s="7"/>
       <c r="S125" s="7"/>
       <c r="T125" s="7"/>
       <c r="U125" s="7"/>
       <c r="W125" s="19"/>
       <c r="X125" s="19"/>
       <c r="Y125" s="19"/>
       <c r="Z125" s="19"/>
       <c r="AA125" s="19"/>
       <c r="AB125" s="19"/>
       <c r="AC125" s="19"/>
       <c r="AD125" s="19"/>
       <c r="AE125" s="19"/>
     </row>
     <row r="126" spans="1:31" s="1" customFormat="1" ht="23.25">
       <c r="A126" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B126" s="30"/>
       <c r="C126" s="28"/>
       <c r="D126" s="29"/>
       <c r="E126" s="29"/>
       <c r="F126" s="29"/>
-      <c r="G126" s="28"/>
+      <c r="G126" s="30"/>
       <c r="H126" s="30"/>
       <c r="I126" s="24"/>
       <c r="J126" s="30"/>
       <c r="K126" s="30"/>
       <c r="L126" s="25"/>
       <c r="M126" s="25"/>
       <c r="N126" s="7"/>
       <c r="O126" s="7"/>
       <c r="P126" s="7"/>
       <c r="Q126" s="7"/>
       <c r="R126" s="7"/>
       <c r="S126" s="7"/>
       <c r="T126" s="7"/>
       <c r="U126" s="7"/>
       <c r="W126" s="19"/>
       <c r="X126" s="19"/>
       <c r="Y126" s="19"/>
       <c r="Z126" s="19"/>
       <c r="AA126" s="19"/>
       <c r="AB126" s="19"/>
       <c r="AC126" s="19"/>
       <c r="AD126" s="19"/>
       <c r="AE126" s="19"/>
     </row>
     <row r="127" spans="1:31" s="1" customFormat="1">
       <c r="A127" s="36" t="s">
         <v>47</v>
       </c>
       <c r="B127" s="28">
         <v>10855</v>
       </c>
       <c r="C127" s="28">
         <v>22256</v>
       </c>
       <c r="D127" s="28">
         <v>34652</v>
       </c>
       <c r="E127" s="28">
         <v>46919</v>
       </c>
       <c r="F127" s="28">
         <v>59914</v>
       </c>
-      <c r="G127" s="28"/>
+      <c r="G127" s="28">
+        <v>72181</v>
+      </c>
       <c r="H127" s="31"/>
       <c r="I127" s="29"/>
       <c r="J127" s="31"/>
       <c r="K127" s="31"/>
       <c r="L127" s="31"/>
       <c r="M127" s="31"/>
       <c r="N127" s="7"/>
       <c r="O127" s="7"/>
       <c r="P127" s="7"/>
       <c r="Q127" s="7"/>
       <c r="R127" s="7"/>
       <c r="S127" s="7"/>
       <c r="T127" s="7"/>
       <c r="U127" s="7"/>
       <c r="W127" s="19"/>
       <c r="X127" s="19"/>
       <c r="Y127" s="19"/>
       <c r="Z127" s="19"/>
       <c r="AA127" s="19"/>
       <c r="AB127" s="19"/>
       <c r="AC127" s="19"/>
       <c r="AD127" s="19"/>
       <c r="AE127" s="19"/>
     </row>
     <row r="128" spans="1:31" s="1" customFormat="1">
       <c r="A128" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B128" s="28">
         <v>2410</v>
       </c>
       <c r="C128" s="28">
         <v>4812</v>
       </c>
       <c r="D128" s="28">
         <v>8043</v>
       </c>
       <c r="E128" s="28">
         <v>11323</v>
       </c>
       <c r="F128" s="28">
         <v>14992</v>
       </c>
-      <c r="G128" s="28"/>
+      <c r="G128" s="28">
+        <v>18101</v>
+      </c>
       <c r="H128" s="31"/>
       <c r="I128" s="29"/>
       <c r="J128" s="31"/>
       <c r="K128" s="31"/>
       <c r="L128" s="31"/>
       <c r="M128" s="31"/>
       <c r="N128" s="7"/>
       <c r="O128" s="7"/>
       <c r="P128" s="7"/>
       <c r="Q128" s="7"/>
       <c r="R128" s="7"/>
       <c r="W128" s="19"/>
       <c r="X128" s="19"/>
       <c r="Y128" s="19"/>
       <c r="Z128" s="19"/>
       <c r="AA128" s="19"/>
       <c r="AB128" s="19"/>
       <c r="AC128" s="19"/>
       <c r="AD128" s="19"/>
       <c r="AE128" s="19"/>
     </row>
     <row r="129" spans="1:31" s="1" customFormat="1">
       <c r="A129" s="36" t="s">
         <v>50</v>
       </c>
       <c r="B129" s="28">
         <v>0</v>
       </c>
       <c r="C129" s="28">
         <v>0</v>
       </c>
       <c r="D129" s="28">
         <v>0</v>
       </c>
       <c r="E129" s="28">
         <v>0</v>
       </c>
       <c r="F129" s="28">
         <v>0</v>
       </c>
-      <c r="G129" s="28"/>
+      <c r="G129" s="28">
+        <v>0</v>
+      </c>
       <c r="H129" s="31"/>
       <c r="I129" s="29"/>
       <c r="J129" s="31"/>
       <c r="K129" s="31"/>
       <c r="L129" s="31"/>
       <c r="M129" s="31"/>
       <c r="N129" s="7"/>
       <c r="O129" s="7"/>
       <c r="P129" s="7"/>
       <c r="Q129" s="7"/>
       <c r="R129" s="7"/>
       <c r="W129" s="19"/>
       <c r="X129" s="19"/>
       <c r="Y129" s="19"/>
       <c r="Z129" s="19"/>
       <c r="AA129" s="19"/>
       <c r="AB129" s="19"/>
       <c r="AC129" s="19"/>
       <c r="AD129" s="19"/>
       <c r="AE129" s="19"/>
     </row>
     <row r="130" spans="1:31" s="1" customFormat="1">
       <c r="A130" s="36" t="s">
         <v>67</v>
       </c>
       <c r="B130" s="28">
         <v>138</v>
       </c>
       <c r="C130" s="28">
         <v>409</v>
       </c>
       <c r="D130" s="28">
         <v>681</v>
       </c>
       <c r="E130" s="28">
         <v>953</v>
       </c>
       <c r="F130" s="28">
         <v>1224</v>
       </c>
-      <c r="G130" s="28"/>
+      <c r="G130" s="28">
+        <v>1495</v>
+      </c>
       <c r="H130" s="31"/>
       <c r="I130" s="29"/>
       <c r="J130" s="31"/>
       <c r="K130" s="31"/>
       <c r="L130" s="31"/>
       <c r="M130" s="31"/>
       <c r="N130" s="7"/>
       <c r="O130" s="7"/>
       <c r="P130" s="7"/>
       <c r="Q130" s="7"/>
       <c r="R130" s="7"/>
       <c r="S130" s="7"/>
       <c r="T130" s="7"/>
       <c r="U130" s="7"/>
       <c r="W130" s="19"/>
       <c r="X130" s="19"/>
       <c r="Y130" s="19"/>
       <c r="Z130" s="19"/>
       <c r="AA130" s="19"/>
       <c r="AB130" s="19"/>
       <c r="AC130" s="19"/>
       <c r="AD130" s="19"/>
       <c r="AE130" s="19"/>
     </row>
     <row r="131" spans="1:31" s="1" customFormat="1">
       <c r="A131" s="36" t="s">
         <v>68</v>
       </c>
       <c r="B131" s="28">
         <v>4</v>
       </c>
       <c r="C131" s="28">
         <v>8</v>
       </c>
       <c r="D131" s="28">
         <v>11</v>
       </c>
       <c r="E131" s="28">
         <v>14</v>
       </c>
       <c r="F131" s="28">
         <v>18</v>
       </c>
-      <c r="G131" s="28"/>
+      <c r="G131" s="28">
+        <v>21</v>
+      </c>
       <c r="H131" s="31"/>
       <c r="I131" s="29"/>
       <c r="J131" s="31"/>
       <c r="K131" s="31"/>
       <c r="L131" s="31"/>
       <c r="M131" s="31"/>
       <c r="N131" s="7"/>
       <c r="O131" s="7"/>
       <c r="P131" s="7"/>
       <c r="Q131" s="7"/>
       <c r="R131" s="7"/>
       <c r="S131" s="7"/>
       <c r="T131" s="7"/>
       <c r="U131" s="7"/>
       <c r="W131" s="19"/>
       <c r="X131" s="19"/>
       <c r="Y131" s="19"/>
       <c r="Z131" s="19"/>
       <c r="AA131" s="19"/>
       <c r="AB131" s="19"/>
       <c r="AC131" s="19"/>
       <c r="AD131" s="19"/>
       <c r="AE131" s="19"/>
     </row>
     <row r="132" spans="1:31" s="1" customFormat="1">
       <c r="A132" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B132" s="28">
         <v>7</v>
       </c>
       <c r="C132" s="28">
         <v>7</v>
       </c>
       <c r="D132" s="28">
         <v>7</v>
       </c>
       <c r="E132" s="28">
         <v>7</v>
       </c>
       <c r="F132" s="28">
         <v>7</v>
       </c>
-      <c r="G132" s="28"/>
+      <c r="G132" s="28">
+        <v>7</v>
+      </c>
       <c r="H132" s="31"/>
       <c r="I132" s="29"/>
       <c r="J132" s="31"/>
       <c r="K132" s="31"/>
       <c r="L132" s="31"/>
       <c r="M132" s="31"/>
       <c r="N132" s="7"/>
       <c r="O132" s="7"/>
       <c r="P132" s="7"/>
       <c r="Q132" s="7"/>
       <c r="R132" s="7"/>
       <c r="S132" s="7"/>
       <c r="T132" s="7"/>
       <c r="U132" s="7"/>
       <c r="W132" s="19"/>
       <c r="X132" s="19"/>
       <c r="Y132" s="19"/>
       <c r="Z132" s="19"/>
       <c r="AA132" s="19"/>
       <c r="AB132" s="19"/>
       <c r="AC132" s="19"/>
       <c r="AD132" s="19"/>
       <c r="AE132" s="19"/>
     </row>
     <row r="133" spans="1:31" s="1" customFormat="1">
       <c r="A133" s="36" t="s">
         <v>59</v>
       </c>
       <c r="B133" s="28">
         <v>30</v>
       </c>
       <c r="C133" s="28">
         <v>59</v>
       </c>
       <c r="D133" s="28">
         <v>88</v>
       </c>
       <c r="E133" s="28">
         <v>118</v>
       </c>
       <c r="F133" s="28">
         <v>151</v>
       </c>
-      <c r="G133" s="28"/>
+      <c r="G133" s="28">
+        <v>185</v>
+      </c>
       <c r="H133" s="31"/>
       <c r="I133" s="29"/>
       <c r="J133" s="31"/>
       <c r="K133" s="31"/>
       <c r="L133" s="31"/>
       <c r="M133" s="31"/>
       <c r="N133" s="7"/>
       <c r="O133" s="7"/>
       <c r="P133" s="7"/>
       <c r="Q133" s="7"/>
       <c r="R133" s="7"/>
       <c r="S133" s="7"/>
       <c r="T133" s="7"/>
       <c r="U133" s="7"/>
       <c r="W133" s="19"/>
       <c r="X133" s="19"/>
       <c r="Y133" s="19"/>
       <c r="Z133" s="19"/>
       <c r="AA133" s="19"/>
       <c r="AB133" s="19"/>
       <c r="AC133" s="19"/>
       <c r="AD133" s="19"/>
       <c r="AE133" s="19"/>
     </row>
     <row r="134" spans="1:31" s="1" customFormat="1">
       <c r="A134" s="36" t="s">
         <v>60</v>
       </c>
       <c r="B134" s="28">
         <v>190</v>
       </c>
       <c r="C134" s="28">
         <v>435</v>
       </c>
       <c r="D134" s="28">
         <v>679</v>
       </c>
       <c r="E134" s="28">
         <v>924</v>
       </c>
       <c r="F134" s="28">
         <v>1181</v>
       </c>
-      <c r="G134" s="28"/>
+      <c r="G134" s="28">
+        <v>1438</v>
+      </c>
       <c r="H134" s="31"/>
       <c r="I134" s="29"/>
       <c r="J134" s="31"/>
       <c r="K134" s="31"/>
       <c r="L134" s="31"/>
       <c r="M134" s="31"/>
       <c r="N134" s="7"/>
       <c r="O134" s="7"/>
       <c r="P134" s="7"/>
       <c r="Q134" s="7"/>
       <c r="R134" s="7"/>
       <c r="S134" s="7"/>
       <c r="T134" s="7"/>
       <c r="U134" s="7"/>
       <c r="W134" s="19"/>
       <c r="X134" s="19"/>
       <c r="Y134" s="19"/>
       <c r="Z134" s="19"/>
       <c r="AA134" s="19"/>
       <c r="AB134" s="19"/>
       <c r="AC134" s="19"/>
       <c r="AD134" s="19"/>
       <c r="AE134" s="19"/>
     </row>
     <row r="135" spans="1:31" s="1" customFormat="1">
       <c r="A135" s="36" t="s">
         <v>61</v>
       </c>
       <c r="B135" s="28">
         <v>0</v>
       </c>
       <c r="C135" s="28">
         <v>1</v>
       </c>
       <c r="D135" s="28">
         <v>1</v>
       </c>
       <c r="E135" s="28">
         <v>1</v>
       </c>
       <c r="F135" s="28">
         <v>1</v>
       </c>
-      <c r="G135" s="28"/>
+      <c r="G135" s="28">
+        <v>1</v>
+      </c>
       <c r="H135" s="31"/>
       <c r="I135" s="29"/>
       <c r="J135" s="31"/>
       <c r="K135" s="31"/>
       <c r="L135" s="31"/>
       <c r="M135" s="31"/>
       <c r="N135" s="7"/>
       <c r="O135" s="7"/>
       <c r="P135" s="7"/>
       <c r="Q135" s="7"/>
       <c r="R135" s="7"/>
       <c r="S135" s="7"/>
       <c r="T135" s="7"/>
       <c r="U135" s="7"/>
       <c r="W135" s="19"/>
       <c r="X135" s="19"/>
       <c r="Y135" s="19"/>
       <c r="Z135" s="19"/>
       <c r="AA135" s="19"/>
       <c r="AB135" s="19"/>
       <c r="AC135" s="19"/>
       <c r="AD135" s="19"/>
       <c r="AE135" s="19"/>
     </row>
     <row r="136" spans="1:31" s="1" customFormat="1">
       <c r="A136" s="36" t="s">
         <v>62</v>
       </c>
       <c r="B136" s="28">
         <v>2537</v>
       </c>
       <c r="C136" s="28">
         <v>4969</v>
       </c>
       <c r="D136" s="28">
         <v>7569</v>
       </c>
       <c r="E136" s="28">
         <v>9991</v>
       </c>
       <c r="F136" s="28">
         <v>12670</v>
       </c>
-      <c r="G136" s="28"/>
+      <c r="G136" s="28">
+        <v>15181</v>
+      </c>
       <c r="H136" s="31"/>
       <c r="I136" s="29"/>
       <c r="J136" s="31"/>
       <c r="K136" s="31"/>
       <c r="L136" s="31"/>
       <c r="M136" s="31"/>
       <c r="N136" s="7"/>
       <c r="O136" s="7"/>
       <c r="P136" s="7"/>
       <c r="Q136" s="7"/>
       <c r="R136" s="7"/>
       <c r="S136" s="7"/>
       <c r="T136" s="7"/>
       <c r="U136" s="7"/>
       <c r="W136" s="19"/>
       <c r="X136" s="19"/>
       <c r="Y136" s="19"/>
       <c r="Z136" s="19"/>
       <c r="AA136" s="19"/>
       <c r="AB136" s="19"/>
       <c r="AC136" s="19"/>
       <c r="AD136" s="19"/>
       <c r="AE136" s="19"/>
     </row>
     <row r="137" spans="1:31" s="1" customFormat="1">
       <c r="A137" s="36" t="s">
         <v>72</v>
       </c>
       <c r="B137" s="28">
         <v>5540</v>
       </c>
       <c r="C137" s="28">
         <v>11321</v>
       </c>
       <c r="D137" s="28">
         <v>17103</v>
       </c>
       <c r="E137" s="28">
         <v>22885</v>
       </c>
       <c r="F137" s="28">
         <v>28708</v>
       </c>
-      <c r="G137" s="28"/>
+      <c r="G137" s="28">
+        <v>34531</v>
+      </c>
       <c r="H137" s="31"/>
       <c r="I137" s="29"/>
       <c r="J137" s="31"/>
       <c r="K137" s="31"/>
       <c r="L137" s="31"/>
       <c r="M137" s="31"/>
       <c r="N137" s="7"/>
       <c r="O137" s="7"/>
       <c r="P137" s="7"/>
       <c r="Q137" s="7"/>
       <c r="R137" s="7"/>
       <c r="S137" s="7"/>
       <c r="T137" s="7"/>
       <c r="U137" s="7"/>
       <c r="W137" s="19"/>
       <c r="X137" s="19"/>
       <c r="Y137" s="19"/>
       <c r="Z137" s="19"/>
       <c r="AA137" s="19"/>
       <c r="AB137" s="19"/>
       <c r="AC137" s="19"/>
       <c r="AD137" s="19"/>
       <c r="AE137" s="19"/>
     </row>
     <row r="138" spans="1:31" s="1" customFormat="1">
       <c r="A138" s="36" t="s">
         <v>54</v>
       </c>
       <c r="B138" s="28" t="s">
         <v>116</v>
       </c>
       <c r="C138" s="28">
         <v>235</v>
       </c>
       <c r="D138" s="28">
         <v>469</v>
       </c>
       <c r="E138" s="28">
         <v>704</v>
       </c>
       <c r="F138" s="28">
         <v>962</v>
       </c>
-      <c r="G138" s="28"/>
+      <c r="G138" s="28">
+        <v>1221</v>
+      </c>
       <c r="H138" s="31"/>
       <c r="I138" s="29"/>
       <c r="J138" s="31"/>
       <c r="K138" s="31"/>
       <c r="L138" s="31"/>
       <c r="M138" s="31"/>
       <c r="N138" s="7"/>
       <c r="O138" s="7"/>
       <c r="P138" s="7"/>
       <c r="Q138" s="7"/>
       <c r="R138" s="7"/>
       <c r="S138" s="7"/>
       <c r="T138" s="7"/>
       <c r="U138" s="7"/>
       <c r="W138" s="19"/>
       <c r="X138" s="19"/>
       <c r="Y138" s="19"/>
       <c r="Z138" s="19"/>
       <c r="AA138" s="19"/>
       <c r="AB138" s="19"/>
       <c r="AC138" s="19"/>
       <c r="AD138" s="19"/>
       <c r="AE138" s="19"/>
     </row>
     <row r="139" spans="1:31" s="1" customFormat="1">
       <c r="A139" s="49"/>
       <c r="B139" s="29"/>
       <c r="C139" s="28"/>
       <c r="D139" s="29"/>
       <c r="E139" s="29"/>
       <c r="F139" s="29"/>
-      <c r="G139" s="28"/>
+      <c r="G139" s="30"/>
       <c r="H139" s="30"/>
       <c r="I139" s="29"/>
       <c r="J139" s="30"/>
       <c r="K139" s="30"/>
       <c r="L139" s="43"/>
       <c r="M139" s="25"/>
       <c r="N139" s="7"/>
       <c r="O139" s="7"/>
       <c r="P139" s="7"/>
       <c r="Q139" s="7"/>
       <c r="R139" s="7"/>
       <c r="S139" s="7"/>
       <c r="T139" s="7"/>
       <c r="U139" s="7"/>
       <c r="W139" s="19"/>
       <c r="X139" s="19"/>
       <c r="Y139" s="19"/>
       <c r="Z139" s="19"/>
       <c r="AA139" s="19"/>
       <c r="AB139" s="19"/>
       <c r="AC139" s="19"/>
       <c r="AD139" s="19"/>
       <c r="AE139" s="19"/>
     </row>
     <row r="140" spans="1:31" s="1" customFormat="1" ht="23.25">
       <c r="A140" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B140" s="29"/>
       <c r="C140" s="28"/>
       <c r="D140" s="29"/>
       <c r="E140" s="29"/>
       <c r="F140" s="29"/>
-      <c r="G140" s="28"/>
+      <c r="G140" s="30"/>
       <c r="H140" s="30"/>
       <c r="I140" s="29"/>
       <c r="J140" s="30"/>
       <c r="K140" s="30"/>
       <c r="L140" s="43"/>
       <c r="M140" s="25"/>
       <c r="N140" s="7"/>
       <c r="O140" s="7"/>
       <c r="P140" s="7"/>
       <c r="Q140" s="7"/>
       <c r="R140" s="7"/>
       <c r="S140" s="7"/>
       <c r="T140" s="7"/>
       <c r="U140" s="7"/>
       <c r="W140" s="19"/>
       <c r="X140" s="19"/>
       <c r="Y140" s="19"/>
       <c r="Z140" s="19"/>
       <c r="AA140" s="19"/>
       <c r="AB140" s="19"/>
       <c r="AC140" s="19"/>
       <c r="AD140" s="19"/>
       <c r="AE140" s="19"/>
     </row>
     <row r="141" spans="1:31" s="1" customFormat="1">
       <c r="A141" s="36" t="s">
         <v>47</v>
       </c>
       <c r="B141" s="28">
         <v>160</v>
       </c>
       <c r="C141" s="28">
         <v>374</v>
       </c>
       <c r="D141" s="28">
         <v>604</v>
       </c>
       <c r="E141" s="28">
         <v>861</v>
       </c>
       <c r="F141" s="28">
         <v>1111</v>
       </c>
-      <c r="G141" s="28"/>
+      <c r="G141" s="28">
+        <v>1302</v>
+      </c>
       <c r="H141" s="31"/>
       <c r="I141" s="29"/>
       <c r="J141" s="31"/>
       <c r="K141" s="31"/>
       <c r="L141" s="31"/>
       <c r="M141" s="31"/>
       <c r="N141" s="6"/>
       <c r="O141" s="6"/>
       <c r="P141" s="6"/>
       <c r="Q141" s="6"/>
       <c r="R141" s="6"/>
       <c r="S141" s="6"/>
       <c r="T141" s="6"/>
       <c r="U141" s="6"/>
       <c r="W141" s="19"/>
       <c r="X141" s="19"/>
       <c r="Y141" s="19"/>
       <c r="Z141" s="19"/>
       <c r="AA141" s="19"/>
       <c r="AB141" s="19"/>
       <c r="AC141" s="19"/>
       <c r="AD141" s="19"/>
       <c r="AE141" s="19"/>
     </row>
     <row r="142" spans="1:31" s="1" customFormat="1">
       <c r="A142" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B142" s="28">
         <v>57</v>
       </c>
       <c r="C142" s="28">
         <v>142</v>
       </c>
       <c r="D142" s="28">
         <v>240</v>
       </c>
       <c r="E142" s="28">
         <v>354</v>
       </c>
       <c r="F142" s="28">
         <v>467</v>
       </c>
-      <c r="G142" s="28"/>
+      <c r="G142" s="28">
+        <v>554</v>
+      </c>
       <c r="H142" s="31"/>
       <c r="I142" s="29"/>
       <c r="J142" s="31"/>
       <c r="K142" s="31"/>
       <c r="L142" s="31"/>
       <c r="M142" s="31"/>
       <c r="N142" s="7"/>
       <c r="O142" s="7"/>
       <c r="P142" s="7"/>
       <c r="Q142" s="7"/>
       <c r="R142" s="7"/>
       <c r="S142" s="7"/>
       <c r="T142" s="7"/>
       <c r="U142" s="7"/>
       <c r="W142" s="19"/>
       <c r="X142" s="19"/>
       <c r="Y142" s="19"/>
       <c r="Z142" s="19"/>
       <c r="AA142" s="19"/>
       <c r="AB142" s="19"/>
       <c r="AC142" s="19"/>
       <c r="AD142" s="19"/>
       <c r="AE142" s="19"/>
     </row>
     <row r="143" spans="1:31" s="1" customFormat="1">
       <c r="A143" s="36" t="s">
         <v>67</v>
       </c>
       <c r="B143" s="28">
         <v>1</v>
       </c>
       <c r="C143" s="28">
         <v>1</v>
       </c>
       <c r="D143" s="28">
         <v>1</v>
       </c>
       <c r="E143" s="28">
         <v>1</v>
       </c>
       <c r="F143" s="28">
         <v>1</v>
       </c>
-      <c r="G143" s="28"/>
+      <c r="G143" s="28">
+        <v>2</v>
+      </c>
       <c r="H143" s="31"/>
       <c r="I143" s="29"/>
       <c r="J143" s="31"/>
       <c r="K143" s="31"/>
       <c r="L143" s="31"/>
       <c r="M143" s="31"/>
       <c r="N143" s="7"/>
       <c r="O143" s="7"/>
       <c r="P143" s="7"/>
       <c r="Q143" s="7"/>
       <c r="R143" s="7"/>
       <c r="S143" s="7"/>
       <c r="T143" s="7"/>
       <c r="U143" s="7"/>
       <c r="W143" s="19"/>
       <c r="X143" s="19"/>
       <c r="Y143" s="19"/>
       <c r="Z143" s="19"/>
       <c r="AA143" s="19"/>
       <c r="AB143" s="19"/>
       <c r="AC143" s="19"/>
       <c r="AD143" s="19"/>
       <c r="AE143" s="19"/>
     </row>
     <row r="144" spans="1:31" s="1" customFormat="1">
       <c r="A144" s="36" t="s">
         <v>68</v>
       </c>
       <c r="B144" s="28">
         <v>1</v>
       </c>
       <c r="C144" s="28">
         <v>1</v>
       </c>
       <c r="D144" s="28">
         <v>1</v>
       </c>
       <c r="E144" s="28">
         <v>1</v>
       </c>
       <c r="F144" s="28">
         <v>1</v>
       </c>
-      <c r="G144" s="28"/>
+      <c r="G144" s="28">
+        <v>1</v>
+      </c>
       <c r="H144" s="31"/>
       <c r="I144" s="29"/>
       <c r="J144" s="31"/>
       <c r="K144" s="31"/>
       <c r="L144" s="31"/>
       <c r="M144" s="31"/>
       <c r="N144" s="7"/>
       <c r="O144" s="7"/>
       <c r="P144" s="7"/>
       <c r="Q144" s="7"/>
       <c r="R144" s="7"/>
       <c r="S144" s="7"/>
       <c r="T144" s="7"/>
       <c r="U144" s="7"/>
       <c r="W144" s="19"/>
       <c r="X144" s="19"/>
       <c r="Y144" s="19"/>
       <c r="Z144" s="19"/>
       <c r="AA144" s="19"/>
       <c r="AB144" s="19"/>
       <c r="AC144" s="19"/>
       <c r="AD144" s="19"/>
       <c r="AE144" s="19"/>
     </row>
     <row r="145" spans="1:31" s="1" customFormat="1">
       <c r="A145" s="36" t="s">
         <v>59</v>
       </c>
       <c r="B145" s="28">
         <v>1</v>
       </c>
       <c r="C145" s="28">
         <v>2</v>
       </c>
       <c r="D145" s="28">
         <v>3</v>
       </c>
       <c r="E145" s="28">
         <v>4</v>
       </c>
       <c r="F145" s="28">
         <v>5</v>
       </c>
-      <c r="G145" s="28"/>
+      <c r="G145" s="28">
+        <v>6</v>
+      </c>
       <c r="H145" s="31"/>
       <c r="I145" s="29"/>
       <c r="J145" s="31"/>
       <c r="K145" s="31"/>
       <c r="L145" s="31"/>
       <c r="M145" s="31"/>
       <c r="N145" s="7"/>
       <c r="O145" s="7"/>
       <c r="P145" s="7"/>
       <c r="Q145" s="7"/>
       <c r="R145" s="7"/>
       <c r="S145" s="7"/>
       <c r="T145" s="7"/>
       <c r="U145" s="7"/>
       <c r="W145" s="19"/>
       <c r="X145" s="19"/>
       <c r="Y145" s="19"/>
       <c r="Z145" s="19"/>
       <c r="AA145" s="19"/>
       <c r="AB145" s="19"/>
       <c r="AC145" s="19"/>
       <c r="AD145" s="19"/>
       <c r="AE145" s="19"/>
     </row>
     <row r="146" spans="1:31" s="1" customFormat="1">
       <c r="A146" s="36" t="s">
         <v>62</v>
       </c>
       <c r="B146" s="28">
         <v>81</v>
       </c>
       <c r="C146" s="28">
         <v>182</v>
       </c>
       <c r="D146" s="28">
         <v>287</v>
       </c>
       <c r="E146" s="28">
         <v>403</v>
       </c>
       <c r="F146" s="28">
         <v>512</v>
       </c>
-      <c r="G146" s="28"/>
+      <c r="G146" s="28">
+        <v>589</v>
+      </c>
       <c r="H146" s="31"/>
       <c r="I146" s="29"/>
       <c r="J146" s="31"/>
       <c r="K146" s="31"/>
       <c r="L146" s="31"/>
       <c r="M146" s="31"/>
       <c r="N146" s="7"/>
       <c r="O146" s="7"/>
       <c r="P146" s="7"/>
       <c r="Q146" s="7"/>
       <c r="R146" s="7"/>
       <c r="S146" s="7"/>
       <c r="T146" s="7"/>
       <c r="U146" s="7"/>
       <c r="W146" s="19"/>
       <c r="X146" s="19"/>
       <c r="Y146" s="19"/>
       <c r="Z146" s="19"/>
       <c r="AA146" s="19"/>
       <c r="AB146" s="19"/>
       <c r="AC146" s="19"/>
       <c r="AD146" s="19"/>
       <c r="AE146" s="19"/>
     </row>
     <row r="147" spans="1:31" s="1" customFormat="1">
       <c r="A147" s="36" t="s">
         <v>72</v>
       </c>
       <c r="B147" s="28">
         <v>18</v>
       </c>
       <c r="C147" s="28">
         <v>38</v>
       </c>
       <c r="D147" s="28">
         <v>58</v>
       </c>
       <c r="E147" s="28">
         <v>78</v>
       </c>
       <c r="F147" s="28">
         <v>100</v>
       </c>
-      <c r="G147" s="28"/>
+      <c r="G147" s="28">
+        <v>121</v>
+      </c>
       <c r="H147" s="31"/>
       <c r="I147" s="29"/>
       <c r="J147" s="31"/>
       <c r="K147" s="31"/>
       <c r="L147" s="31"/>
       <c r="M147" s="31"/>
       <c r="N147" s="7"/>
       <c r="O147" s="7"/>
       <c r="P147" s="7"/>
       <c r="Q147" s="7"/>
       <c r="R147" s="7"/>
       <c r="S147" s="7"/>
       <c r="T147" s="7"/>
       <c r="U147" s="7"/>
       <c r="W147" s="19"/>
       <c r="X147" s="19"/>
       <c r="Y147" s="19"/>
       <c r="Z147" s="19"/>
       <c r="AA147" s="19"/>
       <c r="AB147" s="19"/>
       <c r="AC147" s="19"/>
       <c r="AD147" s="19"/>
       <c r="AE147" s="19"/>
     </row>
     <row r="148" spans="1:31" s="1" customFormat="1">
       <c r="A148" s="36" t="s">
         <v>66</v>
       </c>
       <c r="B148" s="28">
         <v>2</v>
       </c>
       <c r="C148" s="28">
         <v>7</v>
       </c>
       <c r="D148" s="28">
         <v>11</v>
       </c>
       <c r="E148" s="28">
         <v>16</v>
       </c>
       <c r="F148" s="28">
         <v>19</v>
       </c>
-      <c r="G148" s="28"/>
+      <c r="G148" s="28">
+        <v>23</v>
+      </c>
       <c r="H148" s="31"/>
       <c r="I148" s="29"/>
       <c r="J148" s="31"/>
       <c r="K148" s="31"/>
       <c r="L148" s="31"/>
       <c r="M148" s="31"/>
       <c r="N148" s="7"/>
       <c r="O148" s="7"/>
       <c r="P148" s="7"/>
       <c r="Q148" s="7"/>
       <c r="R148" s="7"/>
       <c r="S148" s="7"/>
       <c r="T148" s="7"/>
       <c r="U148" s="7"/>
       <c r="W148" s="19"/>
       <c r="X148" s="19"/>
       <c r="Y148" s="19"/>
       <c r="Z148" s="19"/>
       <c r="AA148" s="19"/>
       <c r="AB148" s="19"/>
       <c r="AC148" s="19"/>
       <c r="AD148" s="19"/>
       <c r="AE148" s="19"/>
     </row>
     <row r="149" spans="1:31" s="1" customFormat="1">
       <c r="A149" s="36" t="s">
         <v>54</v>
       </c>
       <c r="B149" s="28" t="s">
         <v>116</v>
       </c>
       <c r="C149" s="28">
         <v>2</v>
       </c>
       <c r="D149" s="28">
         <v>3</v>
       </c>
       <c r="E149" s="28">
         <v>5</v>
       </c>
       <c r="F149" s="28">
         <v>6</v>
       </c>
-      <c r="G149" s="28"/>
+      <c r="G149" s="28">
+        <v>6</v>
+      </c>
       <c r="H149" s="31"/>
       <c r="I149" s="29"/>
       <c r="J149" s="31"/>
       <c r="K149" s="31"/>
       <c r="L149" s="31"/>
       <c r="M149" s="31"/>
       <c r="N149" s="7"/>
       <c r="O149" s="7"/>
       <c r="P149" s="7"/>
       <c r="Q149" s="7"/>
       <c r="R149" s="7"/>
       <c r="S149" s="7"/>
       <c r="T149" s="7"/>
       <c r="U149" s="7"/>
       <c r="W149" s="19"/>
       <c r="X149" s="19"/>
       <c r="Y149" s="19"/>
       <c r="Z149" s="19"/>
       <c r="AA149" s="19"/>
       <c r="AB149" s="19"/>
       <c r="AC149" s="19"/>
       <c r="AD149" s="19"/>
       <c r="AE149" s="19"/>
     </row>
     <row r="150" spans="1:31" s="1" customFormat="1">
       <c r="A150" s="49"/>
       <c r="B150" s="29"/>
       <c r="C150" s="28"/>
       <c r="D150" s="29"/>
       <c r="E150" s="29"/>
       <c r="F150" s="29"/>
-      <c r="G150" s="28"/>
+      <c r="G150" s="30"/>
       <c r="H150" s="30"/>
       <c r="I150" s="49"/>
       <c r="J150" s="30"/>
       <c r="K150" s="30"/>
       <c r="L150" s="25"/>
       <c r="M150" s="25"/>
       <c r="N150" s="7"/>
       <c r="O150" s="7"/>
       <c r="P150" s="7"/>
       <c r="Q150" s="7"/>
       <c r="R150" s="7"/>
       <c r="S150" s="7"/>
       <c r="T150" s="7"/>
       <c r="U150" s="7"/>
       <c r="W150" s="19"/>
       <c r="X150" s="19"/>
       <c r="Y150" s="19"/>
       <c r="Z150" s="19"/>
       <c r="AA150" s="19"/>
       <c r="AB150" s="19"/>
       <c r="AC150" s="19"/>
       <c r="AD150" s="19"/>
       <c r="AE150" s="19"/>
     </row>
     <row r="151" spans="1:31" s="1" customFormat="1">
       <c r="A151" s="24" t="s">
         <v>10</v>
       </c>
       <c r="B151" s="29"/>
       <c r="C151" s="28"/>
       <c r="D151" s="29"/>
       <c r="E151" s="29"/>
       <c r="F151" s="29"/>
-      <c r="G151" s="28"/>
+      <c r="G151" s="30"/>
       <c r="H151" s="30"/>
       <c r="I151" s="24"/>
       <c r="J151" s="30"/>
       <c r="K151" s="30"/>
       <c r="L151" s="25"/>
       <c r="M151" s="25"/>
       <c r="N151" s="7"/>
       <c r="O151" s="7"/>
       <c r="P151" s="7"/>
       <c r="Q151" s="7"/>
       <c r="R151" s="7"/>
       <c r="S151" s="7"/>
       <c r="T151" s="7"/>
       <c r="U151" s="7"/>
       <c r="W151" s="19"/>
       <c r="X151" s="19"/>
       <c r="Y151" s="19"/>
       <c r="Z151" s="19"/>
       <c r="AA151" s="19"/>
       <c r="AB151" s="19"/>
       <c r="AC151" s="19"/>
       <c r="AD151" s="19"/>
       <c r="AE151" s="19"/>
     </row>
     <row r="152" spans="1:31" s="1" customFormat="1">
       <c r="A152" s="36" t="s">
         <v>47</v>
       </c>
       <c r="B152" s="28">
         <v>113</v>
       </c>
       <c r="C152" s="28">
         <v>247</v>
       </c>
       <c r="D152" s="28">
         <v>393</v>
       </c>
       <c r="E152" s="28">
         <v>540</v>
       </c>
       <c r="F152" s="28">
         <v>704</v>
       </c>
-      <c r="G152" s="28"/>
+      <c r="G152" s="28">
+        <v>864</v>
+      </c>
       <c r="H152" s="31"/>
       <c r="I152" s="29"/>
       <c r="J152" s="31"/>
       <c r="K152" s="31"/>
       <c r="L152" s="31"/>
       <c r="M152" s="31"/>
       <c r="N152" s="7"/>
       <c r="O152" s="7"/>
       <c r="P152" s="7"/>
       <c r="Q152" s="7"/>
       <c r="R152" s="7"/>
       <c r="S152" s="7"/>
       <c r="T152" s="7"/>
       <c r="U152" s="7"/>
       <c r="W152" s="19"/>
       <c r="X152" s="19"/>
       <c r="Y152" s="19"/>
       <c r="Z152" s="19"/>
       <c r="AA152" s="19"/>
       <c r="AB152" s="19"/>
       <c r="AC152" s="19"/>
       <c r="AD152" s="19"/>
       <c r="AE152" s="19"/>
     </row>
     <row r="153" spans="1:31" s="1" customFormat="1">
       <c r="A153" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B153" s="28">
         <v>41</v>
       </c>
       <c r="C153" s="28">
         <v>75</v>
       </c>
       <c r="D153" s="28">
         <v>120</v>
       </c>
       <c r="E153" s="28">
         <v>168</v>
       </c>
       <c r="F153" s="28">
         <v>223</v>
       </c>
-      <c r="G153" s="28"/>
+      <c r="G153" s="28">
+        <v>274</v>
+      </c>
       <c r="H153" s="31"/>
       <c r="I153" s="29"/>
       <c r="J153" s="31"/>
       <c r="K153" s="31"/>
       <c r="L153" s="31"/>
       <c r="M153" s="31"/>
       <c r="N153" s="7"/>
       <c r="O153" s="7"/>
       <c r="P153" s="7"/>
       <c r="Q153" s="7"/>
       <c r="R153" s="7"/>
       <c r="S153" s="7"/>
       <c r="T153" s="7"/>
       <c r="U153" s="7"/>
       <c r="W153" s="19"/>
       <c r="X153" s="19"/>
       <c r="Y153" s="19"/>
       <c r="Z153" s="19"/>
       <c r="AA153" s="19"/>
       <c r="AB153" s="19"/>
       <c r="AC153" s="19"/>
       <c r="AD153" s="19"/>
       <c r="AE153" s="19"/>
     </row>
     <row r="154" spans="1:31" s="1" customFormat="1">
       <c r="A154" s="36" t="s">
         <v>50</v>
       </c>
       <c r="B154" s="28">
         <v>3</v>
       </c>
       <c r="C154" s="28">
         <v>3</v>
       </c>
       <c r="D154" s="28">
         <v>4</v>
       </c>
       <c r="E154" s="28">
         <v>5</v>
       </c>
       <c r="F154" s="28">
         <v>5</v>
       </c>
-      <c r="G154" s="28"/>
+      <c r="G154" s="28">
+        <v>6</v>
+      </c>
       <c r="H154" s="31"/>
       <c r="I154" s="29"/>
       <c r="J154" s="31"/>
       <c r="K154" s="31"/>
       <c r="L154" s="31"/>
       <c r="M154" s="31"/>
       <c r="N154" s="7"/>
       <c r="O154" s="7"/>
       <c r="P154" s="7"/>
       <c r="Q154" s="7"/>
       <c r="R154" s="7"/>
       <c r="S154" s="7"/>
       <c r="T154" s="7"/>
       <c r="U154" s="7"/>
       <c r="W154" s="19"/>
       <c r="X154" s="19"/>
       <c r="Y154" s="19"/>
       <c r="Z154" s="19"/>
       <c r="AA154" s="19"/>
       <c r="AB154" s="19"/>
       <c r="AC154" s="19"/>
       <c r="AD154" s="19"/>
       <c r="AE154" s="19"/>
     </row>
     <row r="155" spans="1:31" s="1" customFormat="1">
       <c r="A155" s="36" t="s">
         <v>67</v>
       </c>
       <c r="B155" s="28">
         <v>1</v>
       </c>
       <c r="C155" s="28">
         <v>2</v>
       </c>
       <c r="D155" s="28">
         <v>4</v>
       </c>
       <c r="E155" s="28">
         <v>6</v>
       </c>
       <c r="F155" s="28">
         <v>6</v>
       </c>
-      <c r="G155" s="28"/>
+      <c r="G155" s="28">
+        <v>7</v>
+      </c>
       <c r="H155" s="31"/>
       <c r="I155" s="29"/>
       <c r="J155" s="31"/>
       <c r="K155" s="31"/>
       <c r="L155" s="31"/>
       <c r="M155" s="31"/>
       <c r="N155" s="7"/>
       <c r="O155" s="7"/>
       <c r="P155" s="7"/>
       <c r="Q155" s="7"/>
       <c r="R155" s="7"/>
       <c r="S155" s="7"/>
       <c r="T155" s="7"/>
       <c r="U155" s="7"/>
       <c r="W155" s="19"/>
       <c r="X155" s="19"/>
       <c r="Y155" s="19"/>
       <c r="Z155" s="19"/>
       <c r="AA155" s="19"/>
       <c r="AB155" s="19"/>
       <c r="AC155" s="19"/>
       <c r="AD155" s="19"/>
       <c r="AE155" s="19"/>
     </row>
     <row r="156" spans="1:31" s="1" customFormat="1">
       <c r="A156" s="36" t="s">
         <v>68</v>
       </c>
       <c r="B156" s="28">
         <v>0</v>
       </c>
       <c r="C156" s="28">
         <v>0</v>
       </c>
       <c r="D156" s="28">
         <v>0</v>
       </c>
       <c r="E156" s="28">
         <v>0</v>
       </c>
       <c r="F156" s="28">
         <v>0</v>
       </c>
-      <c r="G156" s="28"/>
+      <c r="G156" s="28">
+        <v>0</v>
+      </c>
       <c r="H156" s="31"/>
       <c r="I156" s="29"/>
       <c r="J156" s="31"/>
       <c r="K156" s="31"/>
       <c r="L156" s="31"/>
       <c r="M156" s="31"/>
       <c r="N156" s="7"/>
       <c r="O156" s="7"/>
       <c r="P156" s="7"/>
       <c r="Q156" s="7"/>
       <c r="R156" s="7"/>
       <c r="S156" s="7"/>
       <c r="T156" s="7"/>
       <c r="U156" s="7"/>
       <c r="W156" s="19"/>
       <c r="X156" s="19"/>
       <c r="Y156" s="19"/>
       <c r="Z156" s="19"/>
       <c r="AA156" s="19"/>
       <c r="AB156" s="19"/>
       <c r="AC156" s="19"/>
       <c r="AD156" s="19"/>
       <c r="AE156" s="19"/>
     </row>
     <row r="157" spans="1:31" s="1" customFormat="1">
       <c r="A157" s="36" t="s">
         <v>73</v>
       </c>
       <c r="B157" s="28">
         <v>1</v>
       </c>
       <c r="C157" s="28">
         <v>3</v>
       </c>
       <c r="D157" s="28">
         <v>4</v>
       </c>
       <c r="E157" s="28">
         <v>5</v>
       </c>
       <c r="F157" s="28">
         <v>7</v>
       </c>
-      <c r="G157" s="28"/>
+      <c r="G157" s="28">
+        <v>8</v>
+      </c>
       <c r="H157" s="31"/>
       <c r="I157" s="29"/>
       <c r="J157" s="31"/>
       <c r="K157" s="31"/>
       <c r="L157" s="31"/>
       <c r="M157" s="31"/>
       <c r="N157" s="7"/>
       <c r="O157" s="7"/>
       <c r="P157" s="7"/>
       <c r="Q157" s="7"/>
       <c r="R157" s="7"/>
       <c r="S157" s="7"/>
       <c r="T157" s="7"/>
       <c r="U157" s="7"/>
       <c r="W157" s="19"/>
       <c r="X157" s="19"/>
       <c r="Y157" s="19"/>
       <c r="Z157" s="19"/>
       <c r="AA157" s="19"/>
       <c r="AB157" s="19"/>
       <c r="AC157" s="19"/>
       <c r="AD157" s="19"/>
       <c r="AE157" s="19"/>
     </row>
     <row r="158" spans="1:31" s="1" customFormat="1">
       <c r="A158" s="36" t="s">
         <v>59</v>
       </c>
       <c r="B158" s="28" t="s">
         <v>116</v>
       </c>
       <c r="C158" s="28">
         <v>1</v>
       </c>
       <c r="D158" s="28">
         <v>2</v>
       </c>
       <c r="E158" s="28">
         <v>3</v>
       </c>
       <c r="F158" s="28">
         <v>3</v>
       </c>
-      <c r="G158" s="28"/>
+      <c r="G158" s="28">
+        <v>4</v>
+      </c>
       <c r="H158" s="31"/>
       <c r="I158" s="29"/>
       <c r="J158" s="31"/>
       <c r="K158" s="31"/>
       <c r="L158" s="31"/>
       <c r="M158" s="31"/>
       <c r="N158" s="7"/>
       <c r="O158" s="7"/>
       <c r="P158" s="7"/>
       <c r="Q158" s="7"/>
       <c r="R158" s="7"/>
       <c r="S158" s="7"/>
       <c r="T158" s="7"/>
       <c r="U158" s="7"/>
       <c r="W158" s="19"/>
       <c r="X158" s="19"/>
       <c r="Y158" s="19"/>
       <c r="Z158" s="19"/>
       <c r="AA158" s="19"/>
       <c r="AB158" s="19"/>
       <c r="AC158" s="19"/>
       <c r="AD158" s="19"/>
       <c r="AE158" s="19"/>
     </row>
     <row r="159" spans="1:31" s="1" customFormat="1">
       <c r="A159" s="36" t="s">
         <v>60</v>
       </c>
       <c r="B159" s="28">
         <v>2</v>
       </c>
       <c r="C159" s="28">
         <v>4</v>
       </c>
       <c r="D159" s="28">
         <v>6</v>
       </c>
       <c r="E159" s="28">
         <v>9</v>
       </c>
       <c r="F159" s="28">
         <v>10</v>
       </c>
-      <c r="G159" s="28"/>
+      <c r="G159" s="28">
+        <v>11</v>
+      </c>
       <c r="H159" s="31"/>
       <c r="I159" s="29"/>
       <c r="J159" s="31"/>
       <c r="K159" s="31"/>
       <c r="L159" s="31"/>
       <c r="M159" s="31"/>
       <c r="N159" s="7"/>
       <c r="O159" s="7"/>
       <c r="P159" s="7"/>
       <c r="Q159" s="7"/>
       <c r="R159" s="7"/>
       <c r="S159" s="7"/>
       <c r="T159" s="7"/>
       <c r="U159" s="7"/>
       <c r="W159" s="19"/>
       <c r="X159" s="19"/>
       <c r="Y159" s="19"/>
       <c r="Z159" s="19"/>
       <c r="AA159" s="19"/>
       <c r="AB159" s="19"/>
       <c r="AC159" s="19"/>
       <c r="AD159" s="19"/>
       <c r="AE159" s="19"/>
     </row>
     <row r="160" spans="1:31" s="1" customFormat="1">
       <c r="A160" s="36" t="s">
         <v>61</v>
       </c>
       <c r="B160" s="28">
         <v>1</v>
       </c>
       <c r="C160" s="28">
         <v>1</v>
       </c>
       <c r="D160" s="28">
         <v>1</v>
       </c>
       <c r="E160" s="28">
         <v>2</v>
       </c>
       <c r="F160" s="28">
         <v>2</v>
       </c>
-      <c r="G160" s="28"/>
+      <c r="G160" s="28">
+        <v>2</v>
+      </c>
       <c r="H160" s="31"/>
       <c r="I160" s="29"/>
       <c r="J160" s="31"/>
       <c r="K160" s="31"/>
       <c r="L160" s="31"/>
       <c r="M160" s="31"/>
       <c r="N160" s="7"/>
       <c r="O160" s="7"/>
       <c r="P160" s="7"/>
       <c r="Q160" s="7"/>
       <c r="R160" s="7"/>
       <c r="S160" s="7"/>
       <c r="T160" s="7"/>
       <c r="U160" s="7"/>
       <c r="W160" s="19"/>
       <c r="X160" s="19"/>
       <c r="Y160" s="19"/>
       <c r="Z160" s="19"/>
       <c r="AA160" s="19"/>
       <c r="AB160" s="19"/>
       <c r="AC160" s="19"/>
       <c r="AD160" s="19"/>
       <c r="AE160" s="19"/>
     </row>
     <row r="161" spans="1:31" s="1" customFormat="1">
       <c r="A161" s="36" t="s">
         <v>62</v>
       </c>
       <c r="B161" s="28">
         <v>10</v>
       </c>
       <c r="C161" s="28">
         <v>23</v>
       </c>
       <c r="D161" s="28">
         <v>37</v>
       </c>
       <c r="E161" s="28">
         <v>49</v>
       </c>
       <c r="F161" s="28">
         <v>64</v>
       </c>
-      <c r="G161" s="28"/>
+      <c r="G161" s="28">
+        <v>78</v>
+      </c>
       <c r="H161" s="31"/>
       <c r="I161" s="29"/>
       <c r="J161" s="31"/>
       <c r="K161" s="31"/>
       <c r="L161" s="31"/>
       <c r="M161" s="31"/>
       <c r="N161" s="7"/>
       <c r="O161" s="7"/>
       <c r="P161" s="7"/>
       <c r="Q161" s="7"/>
       <c r="R161" s="7"/>
       <c r="S161" s="7"/>
       <c r="T161" s="7"/>
       <c r="U161" s="7"/>
       <c r="W161" s="19"/>
       <c r="X161" s="19"/>
       <c r="Y161" s="19"/>
       <c r="Z161" s="19"/>
       <c r="AA161" s="19"/>
       <c r="AB161" s="19"/>
       <c r="AC161" s="19"/>
       <c r="AD161" s="19"/>
       <c r="AE161" s="19"/>
     </row>
     <row r="162" spans="1:31" s="1" customFormat="1">
       <c r="A162" s="36" t="s">
         <v>72</v>
       </c>
       <c r="B162" s="28">
         <v>54</v>
       </c>
       <c r="C162" s="28">
         <v>129</v>
       </c>
       <c r="D162" s="28">
         <v>204</v>
       </c>
       <c r="E162" s="28">
         <v>278</v>
       </c>
       <c r="F162" s="28">
         <v>365</v>
       </c>
-      <c r="G162" s="28"/>
+      <c r="G162" s="28">
+        <v>451</v>
+      </c>
       <c r="H162" s="31"/>
       <c r="I162" s="29"/>
       <c r="J162" s="31"/>
       <c r="K162" s="31"/>
       <c r="L162" s="31"/>
       <c r="M162" s="31"/>
       <c r="N162" s="7"/>
       <c r="O162" s="7"/>
       <c r="P162" s="7"/>
       <c r="Q162" s="7"/>
       <c r="R162" s="7"/>
       <c r="S162" s="7"/>
       <c r="T162" s="7"/>
       <c r="U162" s="7"/>
       <c r="W162" s="19"/>
       <c r="X162" s="19"/>
       <c r="Y162" s="19"/>
       <c r="Z162" s="19"/>
       <c r="AA162" s="19"/>
       <c r="AB162" s="19"/>
       <c r="AC162" s="19"/>
       <c r="AD162" s="19"/>
       <c r="AE162" s="19"/>
     </row>
     <row r="163" spans="1:31" s="1" customFormat="1">
       <c r="A163" s="36" t="s">
         <v>66</v>
       </c>
       <c r="B163" s="28">
         <v>1</v>
       </c>
       <c r="C163" s="28">
         <v>1</v>
       </c>
       <c r="D163" s="28">
         <v>2</v>
       </c>
       <c r="E163" s="28">
         <v>3</v>
       </c>
       <c r="F163" s="28">
         <v>4</v>
       </c>
-      <c r="G163" s="28"/>
+      <c r="G163" s="28">
+        <v>5</v>
+      </c>
       <c r="H163" s="31"/>
       <c r="I163" s="29"/>
       <c r="J163" s="31"/>
       <c r="K163" s="31"/>
       <c r="L163" s="31"/>
       <c r="M163" s="31"/>
       <c r="N163" s="7"/>
       <c r="O163" s="7"/>
       <c r="P163" s="7"/>
       <c r="Q163" s="7"/>
       <c r="R163" s="7"/>
       <c r="S163" s="7"/>
       <c r="T163" s="7"/>
       <c r="U163" s="7"/>
       <c r="W163" s="19"/>
       <c r="X163" s="19"/>
       <c r="Y163" s="19"/>
       <c r="Z163" s="19"/>
       <c r="AA163" s="19"/>
       <c r="AB163" s="19"/>
       <c r="AC163" s="19"/>
       <c r="AD163" s="19"/>
       <c r="AE163" s="19"/>
     </row>
     <row r="164" spans="1:31" s="1" customFormat="1">
       <c r="A164" s="36" t="s">
         <v>54</v>
       </c>
       <c r="B164" s="28">
         <v>0</v>
       </c>
       <c r="C164" s="28">
         <v>4</v>
       </c>
       <c r="D164" s="28">
         <v>8</v>
       </c>
       <c r="E164" s="28">
         <v>12</v>
       </c>
       <c r="F164" s="28">
         <v>15</v>
       </c>
-      <c r="G164" s="28"/>
+      <c r="G164" s="28">
+        <v>19</v>
+      </c>
       <c r="H164" s="31"/>
       <c r="I164" s="29"/>
       <c r="J164" s="31"/>
       <c r="K164" s="31"/>
       <c r="L164" s="31"/>
       <c r="M164" s="31"/>
       <c r="N164" s="7"/>
       <c r="O164" s="7"/>
       <c r="P164" s="7"/>
       <c r="Q164" s="7"/>
       <c r="R164" s="7"/>
       <c r="S164" s="7"/>
       <c r="T164" s="7"/>
       <c r="U164" s="7"/>
       <c r="W164" s="19"/>
       <c r="X164" s="19"/>
       <c r="Y164" s="19"/>
       <c r="Z164" s="19"/>
       <c r="AA164" s="19"/>
       <c r="AB164" s="19"/>
       <c r="AC164" s="19"/>
       <c r="AD164" s="19"/>
       <c r="AE164" s="19"/>
     </row>
     <row r="165" spans="1:31" s="1" customFormat="1">
       <c r="A165" s="49"/>
       <c r="B165" s="29"/>
       <c r="C165" s="28"/>
       <c r="D165" s="29"/>
       <c r="E165" s="29"/>
       <c r="F165" s="29"/>
-      <c r="G165" s="28"/>
+      <c r="G165" s="30"/>
       <c r="H165" s="51"/>
       <c r="I165" s="52"/>
       <c r="J165" s="51"/>
       <c r="K165" s="30"/>
       <c r="L165" s="25"/>
       <c r="M165" s="25"/>
       <c r="N165" s="7"/>
       <c r="O165" s="7"/>
       <c r="P165" s="7"/>
       <c r="Q165" s="7"/>
       <c r="R165" s="7"/>
       <c r="S165" s="7"/>
       <c r="T165" s="7"/>
       <c r="U165" s="7"/>
       <c r="W165" s="19"/>
       <c r="X165" s="19"/>
       <c r="Y165" s="19"/>
       <c r="Z165" s="19"/>
       <c r="AA165" s="19"/>
       <c r="AB165" s="19"/>
       <c r="AC165" s="19"/>
       <c r="AD165" s="19"/>
       <c r="AE165" s="19"/>
     </row>
-    <row r="166" spans="1:31" s="1" customFormat="1" ht="45.75">
+    <row r="166" spans="1:31" s="1" customFormat="1" ht="57">
       <c r="A166" s="57" t="s">
         <v>99</v>
       </c>
       <c r="B166" s="43"/>
       <c r="C166" s="28"/>
       <c r="D166" s="43"/>
       <c r="E166" s="43"/>
       <c r="F166" s="43"/>
-      <c r="G166" s="28"/>
+      <c r="G166" s="25"/>
       <c r="H166" s="25"/>
       <c r="I166" s="43"/>
       <c r="J166" s="25"/>
       <c r="K166" s="30"/>
       <c r="L166" s="25"/>
       <c r="M166" s="25"/>
       <c r="N166" s="7"/>
       <c r="O166" s="7"/>
       <c r="P166" s="7"/>
       <c r="Q166" s="7"/>
       <c r="R166" s="7"/>
       <c r="S166" s="7"/>
       <c r="T166" s="7"/>
       <c r="U166" s="7"/>
       <c r="W166" s="19"/>
       <c r="X166" s="19"/>
       <c r="Y166" s="19"/>
       <c r="Z166" s="19"/>
       <c r="AA166" s="19"/>
       <c r="AB166" s="19"/>
       <c r="AC166" s="19"/>
       <c r="AD166" s="19"/>
       <c r="AE166" s="19"/>
     </row>
     <row r="167" spans="1:31" s="1" customFormat="1">
       <c r="A167" s="36" t="s">
         <v>74</v>
       </c>
       <c r="B167" s="28">
         <v>93</v>
       </c>
       <c r="C167" s="28">
         <v>209</v>
       </c>
       <c r="D167" s="28">
         <v>335</v>
       </c>
       <c r="E167" s="28">
         <v>455</v>
       </c>
       <c r="F167" s="28">
         <v>592</v>
       </c>
-      <c r="G167" s="28"/>
+      <c r="G167" s="28">
+        <v>727</v>
+      </c>
       <c r="H167" s="31"/>
       <c r="I167" s="29"/>
       <c r="J167" s="31"/>
       <c r="K167" s="31"/>
       <c r="L167" s="31"/>
       <c r="M167" s="31"/>
       <c r="N167" s="7"/>
       <c r="O167" s="7"/>
       <c r="P167" s="7"/>
       <c r="Q167" s="7"/>
       <c r="R167" s="7"/>
       <c r="S167" s="7"/>
       <c r="T167" s="7"/>
       <c r="U167" s="7"/>
       <c r="W167" s="19"/>
       <c r="X167" s="19"/>
       <c r="Y167" s="19"/>
       <c r="Z167" s="19"/>
       <c r="AA167" s="19"/>
       <c r="AB167" s="19"/>
       <c r="AC167" s="19"/>
       <c r="AD167" s="19"/>
       <c r="AE167" s="19"/>
     </row>
     <row r="168" spans="1:31" s="1" customFormat="1">
       <c r="A168" s="36" t="s">
         <v>75</v>
       </c>
       <c r="B168" s="28" t="s">
         <v>103</v>
       </c>
       <c r="C168" s="28">
         <v>47</v>
       </c>
       <c r="D168" s="28">
         <v>77</v>
       </c>
       <c r="E168" s="28">
         <v>103</v>
       </c>
       <c r="F168" s="28">
         <v>135</v>
       </c>
-      <c r="G168" s="28"/>
+      <c r="G168" s="28">
+        <v>165</v>
+      </c>
       <c r="H168" s="31"/>
       <c r="I168" s="29"/>
       <c r="J168" s="31"/>
       <c r="K168" s="31"/>
       <c r="L168" s="31"/>
       <c r="M168" s="31"/>
       <c r="N168" s="7"/>
       <c r="O168" s="7"/>
       <c r="P168" s="7"/>
       <c r="Q168" s="7"/>
       <c r="R168" s="7"/>
       <c r="W168" s="19"/>
       <c r="X168" s="19"/>
       <c r="Y168" s="19"/>
       <c r="Z168" s="19"/>
       <c r="AA168" s="19"/>
       <c r="AB168" s="19"/>
       <c r="AC168" s="19"/>
       <c r="AD168" s="19"/>
       <c r="AE168" s="19"/>
     </row>
     <row r="169" spans="1:31" s="1" customFormat="1">
       <c r="A169" s="39" t="s">
         <v>50</v>
       </c>
       <c r="B169" s="28">
         <v>2</v>
       </c>
       <c r="C169" s="28">
         <v>2</v>
       </c>
       <c r="D169" s="28">
         <v>2</v>
       </c>
       <c r="E169" s="28">
         <v>3</v>
       </c>
       <c r="F169" s="28">
         <v>3</v>
       </c>
-      <c r="G169" s="28"/>
+      <c r="G169" s="28">
+        <v>3</v>
+      </c>
       <c r="H169" s="31"/>
       <c r="I169" s="29"/>
       <c r="J169" s="31"/>
       <c r="K169" s="31"/>
       <c r="L169" s="31"/>
       <c r="M169" s="31"/>
       <c r="N169" s="7"/>
       <c r="O169" s="7"/>
       <c r="P169" s="7"/>
       <c r="Q169" s="7"/>
       <c r="R169" s="7"/>
       <c r="W169" s="19"/>
       <c r="X169" s="19"/>
       <c r="Y169" s="19"/>
       <c r="Z169" s="19"/>
       <c r="AA169" s="19"/>
       <c r="AB169" s="19"/>
       <c r="AC169" s="19"/>
       <c r="AD169" s="19"/>
       <c r="AE169" s="19"/>
     </row>
     <row r="170" spans="1:31" s="9" customFormat="1">
       <c r="A170" s="36" t="s">
         <v>76</v>
       </c>
       <c r="B170" s="28">
         <v>0</v>
       </c>
       <c r="C170" s="28">
         <v>2</v>
       </c>
       <c r="D170" s="28">
         <v>4</v>
       </c>
       <c r="E170" s="28">
         <v>5</v>
       </c>
       <c r="F170" s="28">
         <v>6</v>
       </c>
-      <c r="G170" s="28"/>
+      <c r="G170" s="28">
+        <v>6</v>
+      </c>
       <c r="H170" s="31"/>
       <c r="I170" s="29"/>
       <c r="J170" s="31"/>
       <c r="K170" s="31"/>
       <c r="L170" s="31"/>
       <c r="M170" s="31"/>
       <c r="N170" s="6"/>
       <c r="O170" s="6"/>
       <c r="P170" s="6"/>
       <c r="Q170" s="6"/>
       <c r="R170" s="6"/>
       <c r="S170" s="6"/>
       <c r="T170" s="6"/>
       <c r="U170" s="6"/>
       <c r="W170" s="19"/>
       <c r="X170" s="19"/>
       <c r="Y170" s="19"/>
       <c r="Z170" s="19"/>
       <c r="AA170" s="19"/>
       <c r="AB170" s="19"/>
       <c r="AC170" s="19"/>
       <c r="AD170" s="19"/>
       <c r="AE170" s="19"/>
     </row>
     <row r="171" spans="1:31" s="1" customFormat="1">
       <c r="A171" s="36" t="s">
         <v>77</v>
       </c>
       <c r="B171" s="28">
         <v>0</v>
       </c>
       <c r="C171" s="28">
         <v>0</v>
       </c>
       <c r="D171" s="28">
         <v>0</v>
       </c>
       <c r="E171" s="28">
         <v>0</v>
       </c>
       <c r="F171" s="28">
         <v>0</v>
       </c>
-      <c r="G171" s="28"/>
+      <c r="G171" s="28">
+        <v>0</v>
+      </c>
       <c r="H171" s="31"/>
       <c r="I171" s="29"/>
       <c r="J171" s="31"/>
       <c r="K171" s="31"/>
       <c r="L171" s="31"/>
       <c r="M171" s="31"/>
       <c r="N171" s="7"/>
       <c r="O171" s="7"/>
       <c r="P171" s="7"/>
       <c r="Q171" s="7"/>
       <c r="R171" s="7"/>
       <c r="S171" s="7"/>
       <c r="T171" s="7"/>
       <c r="U171" s="7"/>
       <c r="W171" s="19"/>
       <c r="X171" s="19"/>
       <c r="Y171" s="19"/>
       <c r="Z171" s="19"/>
       <c r="AA171" s="19"/>
       <c r="AB171" s="19"/>
       <c r="AC171" s="19"/>
       <c r="AD171" s="19"/>
       <c r="AE171" s="19"/>
     </row>
     <row r="172" spans="1:31" s="1" customFormat="1">
       <c r="A172" s="39" t="s">
         <v>59</v>
       </c>
       <c r="B172" s="28" t="s">
         <v>116</v>
       </c>
       <c r="C172" s="28">
         <v>1</v>
       </c>
       <c r="D172" s="28">
         <v>2</v>
       </c>
       <c r="E172" s="28">
         <v>3</v>
       </c>
       <c r="F172" s="28">
         <v>3</v>
       </c>
-      <c r="G172" s="28"/>
+      <c r="G172" s="28">
+        <v>4</v>
+      </c>
       <c r="H172" s="31"/>
       <c r="I172" s="29"/>
       <c r="J172" s="31"/>
       <c r="K172" s="31"/>
       <c r="L172" s="31"/>
       <c r="M172" s="31"/>
       <c r="N172" s="7"/>
       <c r="O172" s="7"/>
       <c r="P172" s="7"/>
       <c r="Q172" s="7"/>
       <c r="R172" s="7"/>
       <c r="S172" s="7"/>
       <c r="T172" s="7"/>
       <c r="U172" s="7"/>
       <c r="W172" s="19"/>
       <c r="X172" s="19"/>
       <c r="Y172" s="19"/>
       <c r="Z172" s="19"/>
       <c r="AA172" s="19"/>
       <c r="AB172" s="19"/>
       <c r="AC172" s="19"/>
       <c r="AD172" s="19"/>
       <c r="AE172" s="19"/>
     </row>
     <row r="173" spans="1:31" s="1" customFormat="1">
       <c r="A173" s="39" t="s">
         <v>60</v>
       </c>
       <c r="B173" s="28" t="s">
         <v>116</v>
       </c>
       <c r="C173" s="28">
         <v>0</v>
       </c>
       <c r="D173" s="28">
         <v>1</v>
       </c>
       <c r="E173" s="28">
         <v>1</v>
       </c>
       <c r="F173" s="28">
         <v>1</v>
       </c>
-      <c r="G173" s="28"/>
+      <c r="G173" s="28">
+        <v>1</v>
+      </c>
       <c r="H173" s="31"/>
       <c r="I173" s="29"/>
       <c r="J173" s="31"/>
       <c r="K173" s="31"/>
       <c r="L173" s="31"/>
       <c r="M173" s="31"/>
       <c r="N173" s="7"/>
       <c r="O173" s="7"/>
       <c r="P173" s="7"/>
       <c r="Q173" s="7"/>
       <c r="R173" s="7"/>
       <c r="S173" s="7"/>
       <c r="T173" s="7"/>
       <c r="U173" s="7"/>
       <c r="W173" s="19"/>
       <c r="X173" s="19"/>
       <c r="Y173" s="19"/>
       <c r="Z173" s="19"/>
       <c r="AA173" s="19"/>
       <c r="AB173" s="19"/>
       <c r="AC173" s="19"/>
       <c r="AD173" s="19"/>
       <c r="AE173" s="19"/>
     </row>
     <row r="174" spans="1:31" s="1" customFormat="1">
       <c r="A174" s="39" t="s">
         <v>61</v>
       </c>
       <c r="B174" s="28">
         <v>1</v>
       </c>
       <c r="C174" s="28">
         <v>1</v>
       </c>
       <c r="D174" s="28">
         <v>1</v>
       </c>
       <c r="E174" s="28">
         <v>2</v>
       </c>
       <c r="F174" s="28">
         <v>2</v>
       </c>
-      <c r="G174" s="28"/>
+      <c r="G174" s="28">
+        <v>2</v>
+      </c>
       <c r="H174" s="31"/>
       <c r="I174" s="29"/>
       <c r="J174" s="31"/>
       <c r="K174" s="31"/>
       <c r="L174" s="31"/>
       <c r="M174" s="31"/>
       <c r="N174" s="7"/>
       <c r="O174" s="7"/>
       <c r="P174" s="7"/>
       <c r="Q174" s="7"/>
       <c r="R174" s="7"/>
       <c r="S174" s="7"/>
       <c r="T174" s="7"/>
       <c r="U174" s="7"/>
       <c r="W174" s="19"/>
       <c r="X174" s="19"/>
       <c r="Y174" s="19"/>
       <c r="Z174" s="19"/>
       <c r="AA174" s="19"/>
       <c r="AB174" s="19"/>
       <c r="AC174" s="19"/>
       <c r="AD174" s="19"/>
       <c r="AE174" s="19"/>
     </row>
     <row r="175" spans="1:31" s="1" customFormat="1">
       <c r="A175" s="36" t="s">
         <v>80</v>
       </c>
       <c r="B175" s="28">
         <v>10</v>
       </c>
       <c r="C175" s="28">
         <v>22</v>
       </c>
       <c r="D175" s="28">
         <v>35</v>
       </c>
       <c r="E175" s="28">
         <v>46</v>
       </c>
       <c r="F175" s="28">
         <v>60</v>
       </c>
-      <c r="G175" s="28"/>
+      <c r="G175" s="28">
+        <v>73</v>
+      </c>
       <c r="H175" s="31"/>
       <c r="I175" s="29"/>
       <c r="J175" s="31"/>
       <c r="K175" s="31"/>
       <c r="L175" s="31"/>
       <c r="M175" s="31"/>
       <c r="N175" s="7"/>
       <c r="O175" s="7"/>
       <c r="P175" s="7"/>
       <c r="Q175" s="7"/>
       <c r="R175" s="7"/>
       <c r="S175" s="7"/>
       <c r="T175" s="7"/>
       <c r="U175" s="7"/>
       <c r="W175" s="19"/>
       <c r="X175" s="19"/>
       <c r="Y175" s="19"/>
       <c r="Z175" s="19"/>
       <c r="AA175" s="19"/>
       <c r="AB175" s="19"/>
       <c r="AC175" s="19"/>
       <c r="AD175" s="19"/>
       <c r="AE175" s="19"/>
     </row>
     <row r="176" spans="1:31" s="1" customFormat="1">
       <c r="A176" s="36" t="s">
         <v>81</v>
       </c>
       <c r="B176" s="28">
         <v>54</v>
       </c>
       <c r="C176" s="28">
         <v>129</v>
       </c>
       <c r="D176" s="28">
         <v>204</v>
       </c>
       <c r="E176" s="28">
         <v>278</v>
       </c>
       <c r="F176" s="28">
         <v>365</v>
       </c>
-      <c r="G176" s="28"/>
+      <c r="G176" s="28">
+        <v>451</v>
+      </c>
       <c r="H176" s="31"/>
       <c r="I176" s="29"/>
       <c r="J176" s="31"/>
       <c r="K176" s="31"/>
       <c r="L176" s="31"/>
       <c r="M176" s="31"/>
       <c r="N176" s="7"/>
       <c r="O176" s="7"/>
       <c r="P176" s="7"/>
       <c r="Q176" s="7"/>
       <c r="R176" s="7"/>
       <c r="S176" s="7"/>
       <c r="T176" s="7"/>
       <c r="U176" s="7"/>
       <c r="W176" s="19"/>
       <c r="X176" s="19"/>
       <c r="Y176" s="19"/>
       <c r="Z176" s="19"/>
       <c r="AA176" s="19"/>
       <c r="AB176" s="19"/>
       <c r="AC176" s="19"/>
       <c r="AD176" s="19"/>
       <c r="AE176" s="19"/>
     </row>
     <row r="177" spans="1:31" s="1" customFormat="1">
       <c r="A177" s="36" t="s">
         <v>82</v>
       </c>
       <c r="B177" s="28">
         <v>0</v>
       </c>
       <c r="C177" s="28">
         <v>1</v>
       </c>
       <c r="D177" s="28">
         <v>1</v>
       </c>
       <c r="E177" s="28">
         <v>1</v>
       </c>
       <c r="F177" s="28">
         <v>2</v>
       </c>
-      <c r="G177" s="28"/>
+      <c r="G177" s="28">
+        <v>3</v>
+      </c>
       <c r="H177" s="31"/>
       <c r="I177" s="29"/>
       <c r="J177" s="31"/>
       <c r="K177" s="31"/>
       <c r="L177" s="31"/>
       <c r="M177" s="31"/>
       <c r="N177" s="7"/>
       <c r="O177" s="7"/>
       <c r="P177" s="7"/>
       <c r="Q177" s="7"/>
       <c r="R177" s="7"/>
       <c r="S177" s="7"/>
       <c r="T177" s="7"/>
       <c r="U177" s="7"/>
       <c r="W177" s="19"/>
       <c r="X177" s="19"/>
       <c r="Y177" s="19"/>
       <c r="Z177" s="19"/>
       <c r="AA177" s="19"/>
       <c r="AB177" s="19"/>
       <c r="AC177" s="19"/>
       <c r="AD177" s="19"/>
       <c r="AE177" s="19"/>
     </row>
     <row r="178" spans="1:31" s="1" customFormat="1">
       <c r="A178" s="39" t="s">
         <v>54</v>
       </c>
       <c r="B178" s="28" t="s">
         <v>116</v>
       </c>
       <c r="C178" s="28">
         <v>4</v>
       </c>
       <c r="D178" s="28">
         <v>8</v>
       </c>
       <c r="E178" s="28">
         <v>12</v>
       </c>
       <c r="F178" s="28">
         <v>15</v>
       </c>
-      <c r="G178" s="28"/>
+      <c r="G178" s="28">
+        <v>18</v>
+      </c>
       <c r="H178" s="31"/>
       <c r="I178" s="29"/>
       <c r="J178" s="31"/>
       <c r="K178" s="31"/>
       <c r="L178" s="31"/>
       <c r="M178" s="31"/>
       <c r="N178" s="7"/>
       <c r="O178" s="7"/>
       <c r="P178" s="7"/>
       <c r="Q178" s="7"/>
       <c r="R178" s="7"/>
       <c r="S178" s="7"/>
       <c r="T178" s="7"/>
       <c r="U178" s="7"/>
       <c r="W178" s="19"/>
       <c r="X178" s="19"/>
       <c r="Y178" s="19"/>
       <c r="Z178" s="19"/>
       <c r="AA178" s="19"/>
       <c r="AB178" s="19"/>
       <c r="AC178" s="19"/>
       <c r="AD178" s="19"/>
       <c r="AE178" s="19"/>
     </row>
     <row r="179" spans="1:31" s="1" customFormat="1">
       <c r="A179" s="40"/>
       <c r="D179" s="29"/>
       <c r="E179" s="29"/>
       <c r="F179" s="29"/>
-      <c r="G179" s="28"/>
+      <c r="G179" s="30"/>
       <c r="H179" s="30"/>
       <c r="I179" s="49"/>
       <c r="J179" s="30"/>
       <c r="K179" s="30"/>
       <c r="L179" s="25"/>
       <c r="M179" s="25"/>
       <c r="N179" s="7"/>
       <c r="O179" s="7"/>
       <c r="P179" s="7"/>
       <c r="Q179" s="7"/>
       <c r="R179" s="7"/>
       <c r="S179" s="7"/>
       <c r="T179" s="7"/>
       <c r="U179" s="7"/>
       <c r="W179" s="19"/>
       <c r="X179" s="19"/>
       <c r="Y179" s="19"/>
       <c r="Z179" s="19"/>
       <c r="AA179" s="19"/>
       <c r="AB179" s="19"/>
       <c r="AC179" s="19"/>
       <c r="AD179" s="19"/>
       <c r="AE179" s="19"/>
     </row>
     <row r="180" spans="1:31" s="1" customFormat="1" ht="68.25">
       <c r="A180" s="38" t="s">
         <v>98</v>
       </c>
       <c r="B180" s="29"/>
       <c r="C180" s="28"/>
       <c r="D180" s="29"/>
       <c r="E180" s="29"/>
       <c r="F180" s="29"/>
-      <c r="G180" s="28"/>
+      <c r="G180" s="30"/>
       <c r="H180" s="30"/>
       <c r="I180" s="58"/>
       <c r="J180" s="30"/>
       <c r="K180" s="30"/>
       <c r="L180" s="25"/>
       <c r="M180" s="25"/>
       <c r="N180" s="7"/>
       <c r="O180" s="7"/>
       <c r="P180" s="7"/>
       <c r="Q180" s="7"/>
       <c r="R180" s="7"/>
       <c r="S180" s="7"/>
       <c r="T180" s="7"/>
       <c r="U180" s="7"/>
       <c r="W180" s="19"/>
       <c r="X180" s="19"/>
       <c r="Y180" s="19"/>
       <c r="Z180" s="19"/>
       <c r="AA180" s="19"/>
       <c r="AB180" s="19"/>
       <c r="AC180" s="19"/>
       <c r="AD180" s="19"/>
       <c r="AE180" s="19"/>
     </row>
     <row r="181" spans="1:31" s="1" customFormat="1">
       <c r="A181" s="36" t="s">
         <v>74</v>
       </c>
       <c r="B181" s="28">
         <v>20</v>
       </c>
       <c r="C181" s="28">
         <v>37</v>
       </c>
       <c r="D181" s="28">
         <v>56</v>
       </c>
       <c r="E181" s="28">
         <v>82</v>
       </c>
       <c r="F181" s="28">
         <v>108</v>
       </c>
-      <c r="G181" s="28"/>
+      <c r="G181" s="28">
+        <v>132</v>
+      </c>
       <c r="H181" s="31"/>
       <c r="I181" s="29"/>
       <c r="J181" s="31"/>
       <c r="K181" s="31"/>
       <c r="L181" s="31"/>
       <c r="M181" s="31"/>
       <c r="N181" s="7"/>
       <c r="O181" s="7"/>
       <c r="P181" s="7"/>
       <c r="Q181" s="7"/>
       <c r="R181" s="7"/>
       <c r="S181" s="7"/>
       <c r="T181" s="7"/>
       <c r="U181" s="7"/>
       <c r="W181" s="19"/>
       <c r="X181" s="19"/>
       <c r="Y181" s="19"/>
       <c r="Z181" s="19"/>
       <c r="AA181" s="19"/>
       <c r="AB181" s="19"/>
       <c r="AC181" s="19"/>
       <c r="AD181" s="19"/>
       <c r="AE181" s="19"/>
     </row>
     <row r="182" spans="1:31" s="1" customFormat="1">
       <c r="A182" s="36" t="s">
         <v>75</v>
       </c>
       <c r="B182" s="28" t="s">
         <v>103</v>
       </c>
       <c r="C182" s="28">
         <v>28</v>
       </c>
       <c r="D182" s="28">
         <v>43</v>
       </c>
       <c r="E182" s="28">
         <v>65</v>
       </c>
       <c r="F182" s="28">
         <v>88</v>
       </c>
-      <c r="G182" s="28"/>
+      <c r="G182" s="28">
+        <v>109</v>
+      </c>
       <c r="H182" s="31"/>
       <c r="I182" s="29"/>
       <c r="J182" s="31"/>
       <c r="K182" s="31"/>
       <c r="L182" s="31"/>
       <c r="M182" s="31"/>
       <c r="N182" s="7"/>
       <c r="O182" s="7"/>
       <c r="P182" s="7"/>
       <c r="Q182" s="7"/>
       <c r="R182" s="7"/>
       <c r="S182" s="7"/>
       <c r="T182" s="7"/>
       <c r="U182" s="7"/>
       <c r="W182" s="19"/>
       <c r="X182" s="19"/>
       <c r="Y182" s="19"/>
       <c r="Z182" s="19"/>
       <c r="AA182" s="19"/>
       <c r="AB182" s="19"/>
       <c r="AC182" s="19"/>
       <c r="AD182" s="19"/>
       <c r="AE182" s="19"/>
     </row>
     <row r="183" spans="1:31" s="1" customFormat="1">
       <c r="A183" s="39" t="s">
         <v>50</v>
       </c>
       <c r="B183" s="28">
         <v>1</v>
       </c>
       <c r="C183" s="28">
         <v>1</v>
       </c>
       <c r="D183" s="28">
         <v>2</v>
       </c>
       <c r="E183" s="28">
         <v>2</v>
       </c>
       <c r="F183" s="28">
         <v>2</v>
       </c>
-      <c r="G183" s="28"/>
+      <c r="G183" s="28">
+        <v>3</v>
+      </c>
       <c r="H183" s="31"/>
       <c r="I183" s="29"/>
       <c r="J183" s="31"/>
       <c r="K183" s="31"/>
       <c r="L183" s="31"/>
       <c r="M183" s="31"/>
       <c r="N183" s="7"/>
       <c r="O183" s="7"/>
       <c r="P183" s="7"/>
       <c r="Q183" s="7"/>
       <c r="R183" s="7"/>
       <c r="S183" s="7"/>
       <c r="T183" s="7"/>
       <c r="U183" s="7"/>
       <c r="W183" s="19"/>
       <c r="X183" s="19"/>
       <c r="Y183" s="19"/>
       <c r="Z183" s="19"/>
       <c r="AA183" s="19"/>
       <c r="AB183" s="19"/>
       <c r="AC183" s="19"/>
       <c r="AD183" s="19"/>
       <c r="AE183" s="19"/>
     </row>
     <row r="184" spans="1:31" s="1" customFormat="1">
       <c r="A184" s="36" t="s">
         <v>76</v>
       </c>
       <c r="B184" s="28">
         <v>0</v>
       </c>
       <c r="C184" s="28">
         <v>0</v>
       </c>
       <c r="D184" s="28">
         <v>0</v>
       </c>
       <c r="E184" s="28">
         <v>0</v>
       </c>
       <c r="F184" s="28">
         <v>1</v>
       </c>
-      <c r="G184" s="28"/>
+      <c r="G184" s="28">
+        <v>1</v>
+      </c>
       <c r="H184" s="31"/>
       <c r="I184" s="29"/>
       <c r="J184" s="31"/>
       <c r="K184" s="31"/>
       <c r="L184" s="31"/>
       <c r="M184" s="31"/>
       <c r="N184" s="7"/>
       <c r="O184" s="7"/>
       <c r="P184" s="7"/>
       <c r="Q184" s="7"/>
       <c r="R184" s="7"/>
       <c r="S184" s="7"/>
       <c r="T184" s="7"/>
       <c r="U184" s="7"/>
       <c r="W184" s="19"/>
       <c r="X184" s="19"/>
       <c r="Y184" s="19"/>
       <c r="Z184" s="19"/>
       <c r="AA184" s="19"/>
       <c r="AB184" s="19"/>
       <c r="AC184" s="19"/>
       <c r="AD184" s="19"/>
       <c r="AE184" s="19"/>
     </row>
     <row r="185" spans="1:31" s="1" customFormat="1">
       <c r="A185" s="36" t="s">
         <v>84</v>
       </c>
       <c r="B185" s="28">
         <v>1</v>
       </c>
       <c r="C185" s="28">
         <v>3</v>
       </c>
       <c r="D185" s="28">
         <v>4</v>
       </c>
       <c r="E185" s="28">
         <v>5</v>
       </c>
       <c r="F185" s="28">
         <v>7</v>
       </c>
-      <c r="G185" s="28"/>
+      <c r="G185" s="28">
+        <v>8</v>
+      </c>
       <c r="H185" s="31"/>
       <c r="I185" s="29"/>
       <c r="J185" s="31"/>
       <c r="K185" s="31"/>
       <c r="L185" s="31"/>
       <c r="M185" s="31"/>
       <c r="N185" s="7"/>
       <c r="O185" s="7"/>
       <c r="P185" s="7"/>
       <c r="Q185" s="7"/>
       <c r="R185" s="7"/>
       <c r="S185" s="7"/>
       <c r="T185" s="7"/>
       <c r="U185" s="7"/>
       <c r="W185" s="19"/>
       <c r="X185" s="19"/>
       <c r="Y185" s="19"/>
       <c r="Z185" s="19"/>
       <c r="AA185" s="19"/>
       <c r="AB185" s="19"/>
       <c r="AC185" s="19"/>
       <c r="AD185" s="19"/>
       <c r="AE185" s="19"/>
     </row>
     <row r="186" spans="1:31" s="1" customFormat="1">
       <c r="A186" s="36" t="s">
         <v>83</v>
       </c>
       <c r="B186" s="28">
         <v>2</v>
       </c>
       <c r="C186" s="28">
         <v>4</v>
       </c>
       <c r="D186" s="28">
         <v>6</v>
       </c>
       <c r="E186" s="28">
         <v>8</v>
       </c>
       <c r="F186" s="28">
         <v>9</v>
       </c>
-      <c r="G186" s="28"/>
+      <c r="G186" s="28">
+        <v>10</v>
+      </c>
       <c r="H186" s="31"/>
       <c r="I186" s="29"/>
       <c r="J186" s="31"/>
       <c r="K186" s="31"/>
       <c r="L186" s="31"/>
       <c r="M186" s="31"/>
       <c r="N186" s="7"/>
       <c r="O186" s="7"/>
       <c r="P186" s="7"/>
       <c r="Q186" s="7"/>
       <c r="R186" s="7"/>
       <c r="S186" s="7"/>
       <c r="T186" s="7"/>
       <c r="U186" s="7"/>
       <c r="W186" s="19"/>
       <c r="X186" s="19"/>
       <c r="Y186" s="19"/>
       <c r="Z186" s="19"/>
       <c r="AA186" s="19"/>
       <c r="AB186" s="19"/>
       <c r="AC186" s="19"/>
       <c r="AD186" s="19"/>
       <c r="AE186" s="19"/>
     </row>
     <row r="187" spans="1:31" s="1" customFormat="1">
       <c r="A187" s="36" t="s">
         <v>82</v>
       </c>
       <c r="B187" s="28">
         <v>0</v>
       </c>
       <c r="C187" s="28">
         <v>1</v>
       </c>
       <c r="D187" s="28">
         <v>1</v>
       </c>
       <c r="E187" s="28">
         <v>1</v>
       </c>
       <c r="F187" s="28">
         <v>1</v>
       </c>
-      <c r="G187" s="28"/>
+      <c r="G187" s="28">
+        <v>1</v>
+      </c>
       <c r="H187" s="31"/>
       <c r="I187" s="29"/>
       <c r="J187" s="31"/>
       <c r="K187" s="31"/>
       <c r="L187" s="31"/>
       <c r="M187" s="31"/>
       <c r="N187" s="7"/>
       <c r="O187" s="7"/>
       <c r="P187" s="7"/>
       <c r="Q187" s="7"/>
       <c r="R187" s="7"/>
       <c r="S187" s="7"/>
       <c r="T187" s="7"/>
       <c r="U187" s="7"/>
       <c r="W187" s="19"/>
       <c r="X187" s="19"/>
       <c r="Y187" s="19"/>
       <c r="Z187" s="19"/>
       <c r="AA187" s="19"/>
       <c r="AB187" s="19"/>
       <c r="AC187" s="19"/>
       <c r="AD187" s="19"/>
       <c r="AE187" s="19"/>
     </row>
     <row r="188" spans="1:31" s="1" customFormat="1">
       <c r="A188" s="36" t="s">
         <v>78</v>
       </c>
       <c r="B188" s="28">
         <v>0</v>
       </c>
       <c r="C188" s="28">
         <v>0</v>
       </c>
       <c r="D188" s="28">
         <v>0</v>
       </c>
       <c r="E188" s="28">
         <v>0</v>
       </c>
       <c r="F188" s="28">
         <v>0</v>
       </c>
-      <c r="G188" s="28"/>
+      <c r="G188" s="28">
+        <v>1</v>
+      </c>
       <c r="H188" s="31"/>
       <c r="I188" s="29"/>
       <c r="J188" s="31"/>
       <c r="K188" s="31"/>
       <c r="L188" s="31"/>
       <c r="M188" s="31"/>
       <c r="N188" s="7"/>
       <c r="O188" s="7"/>
       <c r="P188" s="7"/>
       <c r="Q188" s="7"/>
       <c r="R188" s="7"/>
       <c r="S188" s="7"/>
       <c r="T188" s="7"/>
       <c r="U188" s="7"/>
       <c r="W188" s="19"/>
       <c r="X188" s="19"/>
       <c r="Y188" s="19"/>
       <c r="Z188" s="19"/>
       <c r="AA188" s="19"/>
       <c r="AB188" s="19"/>
       <c r="AC188" s="19"/>
       <c r="AD188" s="19"/>
       <c r="AE188" s="19"/>
     </row>
     <row r="189" spans="1:31" s="1" customFormat="1">
       <c r="A189" s="40"/>
       <c r="B189" s="29"/>
       <c r="C189" s="28"/>
       <c r="D189" s="29"/>
       <c r="E189" s="29"/>
       <c r="F189" s="29"/>
-      <c r="G189" s="28"/>
+      <c r="G189" s="30"/>
       <c r="H189" s="31"/>
       <c r="I189" s="52"/>
       <c r="J189" s="51"/>
       <c r="K189" s="30"/>
       <c r="L189" s="29"/>
       <c r="M189" s="25"/>
       <c r="N189" s="7"/>
       <c r="O189" s="7"/>
       <c r="P189" s="7"/>
       <c r="Q189" s="7"/>
       <c r="R189" s="7"/>
       <c r="S189" s="7"/>
       <c r="T189" s="7"/>
       <c r="U189" s="7"/>
       <c r="W189" s="19"/>
       <c r="X189" s="19"/>
       <c r="Y189" s="19"/>
       <c r="Z189" s="19"/>
       <c r="AA189" s="19"/>
       <c r="AB189" s="19"/>
       <c r="AC189" s="19"/>
       <c r="AD189" s="19"/>
       <c r="AE189" s="19"/>
     </row>
     <row r="190" spans="1:31" s="1" customFormat="1" ht="45.75">
       <c r="A190" s="24" t="s">
         <v>11</v>
       </c>
       <c r="B190" s="43"/>
       <c r="C190" s="28"/>
       <c r="D190" s="43"/>
       <c r="E190" s="43"/>
       <c r="F190" s="43"/>
-      <c r="G190" s="28"/>
+      <c r="G190" s="25"/>
       <c r="H190" s="25"/>
       <c r="I190" s="43"/>
       <c r="J190" s="25"/>
       <c r="K190" s="30"/>
       <c r="L190" s="59"/>
       <c r="M190" s="25"/>
       <c r="N190" s="7"/>
       <c r="O190" s="7"/>
       <c r="P190" s="7"/>
       <c r="Q190" s="7"/>
       <c r="R190" s="7"/>
       <c r="S190" s="7"/>
       <c r="T190" s="7"/>
       <c r="U190" s="7"/>
       <c r="W190" s="19"/>
       <c r="X190" s="19"/>
       <c r="Y190" s="19"/>
       <c r="Z190" s="19"/>
       <c r="AA190" s="19"/>
       <c r="AB190" s="19"/>
       <c r="AC190" s="19"/>
       <c r="AD190" s="19"/>
       <c r="AE190" s="19"/>
     </row>
     <row r="191" spans="1:31" s="1" customFormat="1">
       <c r="A191" s="36" t="s">
         <v>47</v>
       </c>
       <c r="B191" s="28">
         <v>18503</v>
       </c>
       <c r="C191" s="28">
         <v>39184</v>
       </c>
       <c r="D191" s="28">
         <v>65918</v>
       </c>
       <c r="E191" s="28">
         <v>98266</v>
       </c>
       <c r="F191" s="28">
         <v>124850</v>
       </c>
-      <c r="G191" s="28"/>
+      <c r="G191" s="28">
+        <v>144859</v>
+      </c>
       <c r="H191" s="31"/>
       <c r="I191" s="29"/>
       <c r="J191" s="31"/>
       <c r="K191" s="31"/>
       <c r="L191" s="31"/>
       <c r="M191" s="31"/>
       <c r="N191" s="7"/>
       <c r="O191" s="7"/>
       <c r="P191" s="7"/>
       <c r="Q191" s="7"/>
       <c r="R191" s="7"/>
       <c r="S191" s="7"/>
       <c r="T191" s="7"/>
       <c r="U191" s="7"/>
       <c r="W191" s="19"/>
       <c r="X191" s="19"/>
       <c r="Y191" s="19"/>
       <c r="Z191" s="19"/>
       <c r="AA191" s="19"/>
       <c r="AB191" s="19"/>
       <c r="AC191" s="19"/>
       <c r="AD191" s="19"/>
       <c r="AE191" s="19"/>
     </row>
     <row r="192" spans="1:31" s="1" customFormat="1">
       <c r="A192" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B192" s="28">
         <v>6086</v>
       </c>
       <c r="C192" s="28">
         <v>13655</v>
       </c>
       <c r="D192" s="28">
         <v>19659</v>
       </c>
       <c r="E192" s="28">
         <v>28077</v>
       </c>
       <c r="F192" s="28">
         <v>34222</v>
       </c>
-      <c r="G192" s="28"/>
+      <c r="G192" s="28">
+        <v>39520</v>
+      </c>
       <c r="H192" s="31"/>
       <c r="I192" s="29"/>
       <c r="J192" s="31"/>
       <c r="K192" s="31"/>
       <c r="L192" s="31"/>
       <c r="M192" s="31"/>
       <c r="N192" s="7"/>
       <c r="O192" s="7"/>
       <c r="P192" s="7"/>
       <c r="Q192" s="7"/>
       <c r="R192" s="7"/>
       <c r="S192" s="7"/>
       <c r="T192" s="7"/>
       <c r="U192" s="7"/>
       <c r="W192" s="19"/>
       <c r="X192" s="19"/>
       <c r="Y192" s="19"/>
       <c r="Z192" s="19"/>
       <c r="AA192" s="19"/>
       <c r="AB192" s="19"/>
       <c r="AC192" s="19"/>
       <c r="AD192" s="19"/>
       <c r="AE192" s="19"/>
     </row>
     <row r="193" spans="1:31" s="1" customFormat="1">
       <c r="A193" s="36" t="s">
         <v>49</v>
       </c>
       <c r="B193" s="28">
         <v>0</v>
       </c>
       <c r="C193" s="28">
         <v>0</v>
       </c>
       <c r="D193" s="28">
         <v>0</v>
       </c>
       <c r="E193" s="28">
         <v>0</v>
       </c>
       <c r="F193" s="28">
         <v>0</v>
       </c>
-      <c r="G193" s="28"/>
+      <c r="G193" s="28">
+        <v>1</v>
+      </c>
       <c r="H193" s="31"/>
       <c r="I193" s="29"/>
       <c r="J193" s="31"/>
       <c r="K193" s="31"/>
       <c r="L193" s="31"/>
       <c r="M193" s="31"/>
       <c r="N193" s="7"/>
       <c r="O193" s="7"/>
       <c r="P193" s="7"/>
       <c r="Q193" s="7"/>
       <c r="R193" s="7"/>
       <c r="S193" s="7"/>
       <c r="T193" s="7"/>
       <c r="U193" s="7"/>
       <c r="W193" s="19"/>
       <c r="X193" s="19"/>
       <c r="Y193" s="19"/>
       <c r="Z193" s="19"/>
       <c r="AA193" s="19"/>
       <c r="AB193" s="19"/>
       <c r="AC193" s="19"/>
       <c r="AD193" s="19"/>
       <c r="AE193" s="19"/>
     </row>
     <row r="194" spans="1:31">
       <c r="A194" s="60" t="s">
         <v>86</v>
       </c>
       <c r="B194" s="28">
         <v>9</v>
       </c>
       <c r="C194" s="28">
         <v>36</v>
       </c>
       <c r="D194" s="28">
         <v>62</v>
       </c>
       <c r="E194" s="28">
         <v>88</v>
       </c>
       <c r="F194" s="28">
         <v>108</v>
       </c>
-      <c r="G194" s="28"/>
+      <c r="G194" s="28">
+        <v>128</v>
+      </c>
       <c r="H194" s="31"/>
       <c r="I194" s="29"/>
       <c r="J194" s="31"/>
       <c r="K194" s="31"/>
       <c r="L194" s="31"/>
       <c r="M194" s="31"/>
       <c r="N194" s="7"/>
       <c r="O194" s="7"/>
       <c r="P194" s="7"/>
       <c r="Q194" s="7"/>
       <c r="R194" s="7"/>
       <c r="S194" s="7"/>
       <c r="T194" s="7"/>
       <c r="U194" s="7"/>
       <c r="W194" s="19"/>
       <c r="X194" s="19"/>
       <c r="Y194" s="19"/>
       <c r="Z194" s="19"/>
       <c r="AA194" s="19"/>
       <c r="AB194" s="19"/>
       <c r="AC194" s="19"/>
       <c r="AD194" s="19"/>
       <c r="AE194" s="19"/>
     </row>
     <row r="195" spans="1:31" s="1" customFormat="1">
       <c r="A195" s="60" t="s">
         <v>50</v>
       </c>
       <c r="B195" s="28">
         <v>215</v>
       </c>
       <c r="C195" s="28">
         <v>445</v>
       </c>
       <c r="D195" s="28">
         <v>675</v>
       </c>
       <c r="E195" s="28">
         <v>904</v>
       </c>
       <c r="F195" s="28">
         <v>1134</v>
       </c>
-      <c r="G195" s="28"/>
+      <c r="G195" s="28">
+        <v>1364</v>
+      </c>
       <c r="H195" s="31"/>
       <c r="I195" s="29"/>
       <c r="J195" s="31"/>
       <c r="K195" s="31"/>
       <c r="L195" s="31"/>
       <c r="M195" s="31"/>
       <c r="N195" s="6"/>
       <c r="O195" s="6"/>
       <c r="P195" s="6"/>
       <c r="Q195" s="6"/>
       <c r="R195" s="6"/>
       <c r="S195" s="6"/>
       <c r="T195" s="6"/>
       <c r="U195" s="6"/>
       <c r="W195" s="19"/>
       <c r="X195" s="19"/>
       <c r="Y195" s="19"/>
       <c r="Z195" s="19"/>
       <c r="AA195" s="19"/>
       <c r="AB195" s="19"/>
       <c r="AC195" s="19"/>
       <c r="AD195" s="19"/>
       <c r="AE195" s="19"/>
     </row>
     <row r="196" spans="1:31" s="1" customFormat="1">
       <c r="A196" s="60" t="s">
         <v>67</v>
       </c>
       <c r="B196" s="28">
         <v>49</v>
       </c>
       <c r="C196" s="28">
         <v>85</v>
       </c>
       <c r="D196" s="28">
         <v>122</v>
       </c>
       <c r="E196" s="28">
         <v>158</v>
       </c>
       <c r="F196" s="28">
         <v>221</v>
       </c>
-      <c r="G196" s="28"/>
+      <c r="G196" s="28">
+        <v>283</v>
+      </c>
       <c r="H196" s="31"/>
       <c r="I196" s="29"/>
       <c r="J196" s="31"/>
       <c r="K196" s="31"/>
       <c r="L196" s="31"/>
       <c r="M196" s="31"/>
       <c r="N196" s="7"/>
       <c r="O196" s="7"/>
       <c r="P196" s="7"/>
       <c r="Q196" s="7"/>
       <c r="R196" s="7"/>
       <c r="S196" s="7"/>
       <c r="T196" s="7"/>
       <c r="U196" s="7"/>
       <c r="W196" s="19"/>
       <c r="X196" s="19"/>
       <c r="Y196" s="19"/>
       <c r="Z196" s="19"/>
       <c r="AA196" s="19"/>
       <c r="AB196" s="19"/>
       <c r="AC196" s="19"/>
       <c r="AD196" s="19"/>
       <c r="AE196" s="19"/>
     </row>
     <row r="197" spans="1:31" s="1" customFormat="1">
       <c r="A197" s="60" t="s">
         <v>52</v>
       </c>
       <c r="B197" s="28">
         <v>34</v>
       </c>
       <c r="C197" s="28">
         <v>447</v>
       </c>
       <c r="D197" s="28">
         <v>1394</v>
       </c>
       <c r="E197" s="28">
         <v>1432</v>
       </c>
       <c r="F197" s="28">
         <v>1465</v>
       </c>
-      <c r="G197" s="28"/>
+      <c r="G197" s="28">
+        <v>1498</v>
+      </c>
       <c r="H197" s="31"/>
       <c r="I197" s="29"/>
       <c r="J197" s="31"/>
       <c r="K197" s="31"/>
       <c r="L197" s="31"/>
       <c r="M197" s="31"/>
       <c r="N197" s="7"/>
       <c r="O197" s="7"/>
       <c r="P197" s="7"/>
       <c r="Q197" s="7"/>
       <c r="R197" s="7"/>
       <c r="S197" s="7"/>
       <c r="T197" s="7"/>
       <c r="U197" s="7"/>
       <c r="W197" s="19"/>
       <c r="X197" s="19"/>
       <c r="Y197" s="19"/>
       <c r="Z197" s="19"/>
       <c r="AA197" s="19"/>
       <c r="AB197" s="19"/>
       <c r="AC197" s="19"/>
       <c r="AD197" s="19"/>
       <c r="AE197" s="19"/>
     </row>
     <row r="198" spans="1:31" s="1" customFormat="1">
       <c r="A198" s="60" t="s">
         <v>53</v>
       </c>
       <c r="B198" s="28">
         <v>2814</v>
       </c>
       <c r="C198" s="28">
         <v>5592</v>
       </c>
       <c r="D198" s="28">
         <v>11659</v>
       </c>
       <c r="E198" s="28">
         <v>19929</v>
       </c>
       <c r="F198" s="28">
         <v>25714</v>
       </c>
-      <c r="G198" s="28"/>
+      <c r="G198" s="28">
+        <v>29130</v>
+      </c>
       <c r="H198" s="31"/>
       <c r="I198" s="29"/>
       <c r="J198" s="31"/>
       <c r="K198" s="31"/>
       <c r="L198" s="31"/>
       <c r="M198" s="31"/>
       <c r="N198" s="7"/>
       <c r="O198" s="7"/>
       <c r="P198" s="7"/>
       <c r="Q198" s="7"/>
       <c r="R198" s="7"/>
       <c r="S198" s="7"/>
       <c r="T198" s="7"/>
       <c r="U198" s="7"/>
       <c r="W198" s="19"/>
       <c r="X198" s="19"/>
       <c r="Y198" s="19"/>
       <c r="Z198" s="19"/>
       <c r="AA198" s="19"/>
       <c r="AB198" s="19"/>
       <c r="AC198" s="19"/>
       <c r="AD198" s="19"/>
       <c r="AE198" s="19"/>
     </row>
     <row r="199" spans="1:31" s="1" customFormat="1">
       <c r="A199" s="60" t="s">
         <v>55</v>
       </c>
       <c r="B199" s="28">
         <v>420</v>
       </c>
       <c r="C199" s="28">
         <v>424</v>
       </c>
       <c r="D199" s="28">
         <v>429</v>
       </c>
       <c r="E199" s="28">
         <v>433</v>
       </c>
       <c r="F199" s="28">
         <v>437</v>
       </c>
-      <c r="G199" s="28"/>
+      <c r="G199" s="28">
+        <v>440</v>
+      </c>
       <c r="H199" s="31"/>
       <c r="I199" s="29"/>
       <c r="J199" s="31"/>
       <c r="K199" s="31"/>
       <c r="L199" s="31"/>
       <c r="M199" s="31"/>
       <c r="N199" s="6"/>
       <c r="O199" s="6"/>
       <c r="P199" s="6"/>
       <c r="Q199" s="6"/>
       <c r="R199" s="6"/>
       <c r="S199" s="6"/>
       <c r="T199" s="6"/>
       <c r="U199" s="6"/>
       <c r="W199" s="19"/>
       <c r="X199" s="19"/>
       <c r="Y199" s="19"/>
       <c r="Z199" s="19"/>
       <c r="AA199" s="19"/>
       <c r="AB199" s="19"/>
       <c r="AC199" s="19"/>
       <c r="AD199" s="19"/>
       <c r="AE199" s="19"/>
     </row>
     <row r="200" spans="1:31" s="1" customFormat="1">
       <c r="A200" s="60" t="s">
         <v>57</v>
       </c>
       <c r="B200" s="28">
         <v>12</v>
       </c>
       <c r="C200" s="28">
         <v>25</v>
       </c>
       <c r="D200" s="28">
         <v>39</v>
       </c>
       <c r="E200" s="28">
         <v>52</v>
       </c>
       <c r="F200" s="28">
         <v>64</v>
       </c>
-      <c r="G200" s="28"/>
+      <c r="G200" s="28">
+        <v>77</v>
+      </c>
       <c r="H200" s="31"/>
       <c r="I200" s="29"/>
       <c r="J200" s="31"/>
       <c r="K200" s="31"/>
       <c r="L200" s="31"/>
       <c r="M200" s="31"/>
       <c r="N200" s="7"/>
       <c r="O200" s="7"/>
       <c r="P200" s="7"/>
       <c r="Q200" s="7"/>
       <c r="R200" s="7"/>
       <c r="S200" s="7"/>
       <c r="T200" s="7"/>
       <c r="U200" s="7"/>
       <c r="W200" s="19"/>
       <c r="X200" s="19"/>
       <c r="Y200" s="19"/>
       <c r="Z200" s="19"/>
       <c r="AA200" s="19"/>
       <c r="AB200" s="19"/>
       <c r="AC200" s="19"/>
       <c r="AD200" s="19"/>
       <c r="AE200" s="19"/>
     </row>
     <row r="201" spans="1:31" s="1" customFormat="1">
       <c r="A201" s="36" t="s">
         <v>56</v>
       </c>
       <c r="B201" s="28">
         <v>2</v>
       </c>
       <c r="C201" s="28">
         <v>2</v>
       </c>
       <c r="D201" s="28">
         <v>2</v>
       </c>
       <c r="E201" s="28">
         <v>2</v>
       </c>
       <c r="F201" s="28">
         <v>2</v>
       </c>
-      <c r="G201" s="28"/>
+      <c r="G201" s="28">
+        <v>2</v>
+      </c>
       <c r="H201" s="31"/>
       <c r="I201" s="29"/>
       <c r="J201" s="31"/>
       <c r="K201" s="31"/>
       <c r="L201" s="31"/>
       <c r="M201" s="31"/>
       <c r="N201" s="7"/>
       <c r="O201" s="7"/>
       <c r="P201" s="7"/>
       <c r="Q201" s="7"/>
       <c r="R201" s="7"/>
       <c r="S201" s="7"/>
       <c r="T201" s="7"/>
       <c r="U201" s="7"/>
       <c r="W201" s="19"/>
       <c r="X201" s="19"/>
       <c r="Y201" s="19"/>
       <c r="Z201" s="19"/>
       <c r="AA201" s="19"/>
       <c r="AB201" s="19"/>
       <c r="AC201" s="19"/>
       <c r="AD201" s="19"/>
       <c r="AE201" s="19"/>
     </row>
     <row r="202" spans="1:31" s="1" customFormat="1">
       <c r="A202" s="60" t="s">
         <v>59</v>
       </c>
       <c r="B202" s="28">
         <v>458</v>
       </c>
       <c r="C202" s="28">
         <v>864</v>
       </c>
       <c r="D202" s="28">
         <v>1270</v>
       </c>
       <c r="E202" s="28">
         <v>1675</v>
       </c>
       <c r="F202" s="28">
         <v>2291</v>
       </c>
-      <c r="G202" s="28"/>
+      <c r="G202" s="28">
+        <v>2907</v>
+      </c>
       <c r="H202" s="31"/>
       <c r="I202" s="29"/>
       <c r="J202" s="31"/>
       <c r="K202" s="31"/>
       <c r="L202" s="31"/>
       <c r="M202" s="31"/>
       <c r="N202" s="7"/>
       <c r="O202" s="7"/>
       <c r="P202" s="7"/>
       <c r="Q202" s="7"/>
       <c r="R202" s="7"/>
       <c r="S202" s="7"/>
       <c r="T202" s="7"/>
       <c r="U202" s="7"/>
       <c r="W202" s="19"/>
       <c r="X202" s="19"/>
       <c r="Y202" s="19"/>
       <c r="Z202" s="19"/>
       <c r="AA202" s="19"/>
       <c r="AB202" s="19"/>
       <c r="AC202" s="19"/>
       <c r="AD202" s="19"/>
       <c r="AE202" s="19"/>
     </row>
     <row r="203" spans="1:31" s="1" customFormat="1">
       <c r="A203" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B203" s="28">
         <v>7385</v>
       </c>
       <c r="C203" s="28">
         <v>14648</v>
       </c>
       <c r="D203" s="28">
         <v>22735</v>
       </c>
       <c r="E203" s="28">
         <v>31921</v>
       </c>
       <c r="F203" s="28">
         <v>41126</v>
       </c>
-      <c r="G203" s="28"/>
+      <c r="G203" s="28">
+        <v>46970</v>
+      </c>
       <c r="H203" s="31"/>
       <c r="I203" s="29"/>
       <c r="J203" s="31"/>
       <c r="K203" s="31"/>
       <c r="L203" s="31"/>
       <c r="M203" s="31"/>
       <c r="N203" s="7"/>
       <c r="O203" s="7"/>
       <c r="P203" s="7"/>
       <c r="Q203" s="7"/>
       <c r="R203" s="7"/>
       <c r="S203" s="7"/>
       <c r="T203" s="7"/>
       <c r="U203" s="7"/>
       <c r="W203" s="19"/>
       <c r="X203" s="19"/>
       <c r="Y203" s="19"/>
       <c r="Z203" s="19"/>
       <c r="AA203" s="19"/>
       <c r="AB203" s="19"/>
       <c r="AC203" s="19"/>
       <c r="AD203" s="19"/>
       <c r="AE203" s="19"/>
     </row>
     <row r="204" spans="1:31" s="1" customFormat="1">
       <c r="A204" s="60" t="s">
         <v>61</v>
       </c>
       <c r="B204" s="28">
         <v>9</v>
       </c>
       <c r="C204" s="28">
         <v>20</v>
       </c>
       <c r="D204" s="28">
         <v>31</v>
       </c>
       <c r="E204" s="28">
         <v>43</v>
       </c>
       <c r="F204" s="28">
         <v>54</v>
       </c>
-      <c r="G204" s="28"/>
+      <c r="G204" s="28">
+        <v>65</v>
+      </c>
       <c r="H204" s="31"/>
       <c r="I204" s="29"/>
       <c r="J204" s="31"/>
       <c r="K204" s="31"/>
       <c r="L204" s="31"/>
       <c r="M204" s="31"/>
       <c r="N204" s="7"/>
       <c r="O204" s="7"/>
       <c r="P204" s="7"/>
       <c r="Q204" s="7"/>
       <c r="R204" s="7"/>
       <c r="S204" s="7"/>
       <c r="T204" s="7"/>
       <c r="U204" s="7"/>
       <c r="W204" s="19"/>
       <c r="X204" s="19"/>
       <c r="Y204" s="19"/>
       <c r="Z204" s="19"/>
       <c r="AA204" s="19"/>
       <c r="AB204" s="19"/>
       <c r="AC204" s="19"/>
       <c r="AD204" s="19"/>
       <c r="AE204" s="19"/>
     </row>
     <row r="205" spans="1:31" s="1" customFormat="1">
       <c r="A205" s="36" t="s">
         <v>62</v>
       </c>
       <c r="B205" s="28">
         <v>21</v>
       </c>
       <c r="C205" s="28">
         <v>42</v>
       </c>
       <c r="D205" s="28">
         <v>63</v>
       </c>
       <c r="E205" s="28">
         <v>83</v>
       </c>
       <c r="F205" s="28">
         <v>105</v>
       </c>
-      <c r="G205" s="28"/>
+      <c r="G205" s="28">
+        <v>127</v>
+      </c>
       <c r="H205" s="31"/>
       <c r="I205" s="29"/>
       <c r="J205" s="31"/>
       <c r="K205" s="31"/>
       <c r="L205" s="31"/>
       <c r="M205" s="31"/>
       <c r="N205" s="7"/>
       <c r="O205" s="7"/>
       <c r="P205" s="7"/>
       <c r="Q205" s="7"/>
       <c r="R205" s="7"/>
       <c r="S205" s="7"/>
       <c r="T205" s="7"/>
       <c r="U205" s="7"/>
       <c r="W205" s="19"/>
       <c r="X205" s="19"/>
       <c r="Y205" s="19"/>
       <c r="Z205" s="19"/>
       <c r="AA205" s="19"/>
       <c r="AB205" s="19"/>
       <c r="AC205" s="19"/>
       <c r="AD205" s="19"/>
       <c r="AE205" s="19"/>
     </row>
     <row r="206" spans="1:31" s="1" customFormat="1">
       <c r="A206" s="60" t="s">
         <v>64</v>
       </c>
       <c r="B206" s="28">
         <v>124</v>
       </c>
       <c r="C206" s="28">
         <v>260</v>
       </c>
       <c r="D206" s="28">
         <v>396</v>
       </c>
       <c r="E206" s="28">
         <v>532</v>
       </c>
       <c r="F206" s="28">
         <v>652</v>
       </c>
-      <c r="G206" s="28"/>
+      <c r="G206" s="28">
+        <v>771</v>
+      </c>
       <c r="H206" s="31"/>
       <c r="I206" s="29"/>
       <c r="J206" s="31"/>
       <c r="K206" s="31"/>
       <c r="L206" s="31"/>
       <c r="M206" s="31"/>
       <c r="N206" s="7"/>
       <c r="O206" s="7"/>
       <c r="P206" s="7"/>
       <c r="Q206" s="7"/>
       <c r="R206" s="7"/>
       <c r="S206" s="7"/>
       <c r="T206" s="7"/>
       <c r="U206" s="7"/>
       <c r="W206" s="19"/>
       <c r="X206" s="19"/>
       <c r="Y206" s="19"/>
       <c r="Z206" s="19"/>
       <c r="AA206" s="19"/>
       <c r="AB206" s="19"/>
       <c r="AC206" s="19"/>
       <c r="AD206" s="19"/>
       <c r="AE206" s="19"/>
     </row>
     <row r="207" spans="1:31" s="1" customFormat="1">
       <c r="A207" s="60" t="s">
         <v>65</v>
       </c>
       <c r="B207" s="28">
         <v>32</v>
       </c>
       <c r="C207" s="28">
         <v>68</v>
       </c>
       <c r="D207" s="28">
         <v>104</v>
       </c>
       <c r="E207" s="28">
         <v>140</v>
       </c>
       <c r="F207" s="28">
         <v>173</v>
       </c>
-      <c r="G207" s="28"/>
+      <c r="G207" s="28">
+        <v>206</v>
+      </c>
       <c r="H207" s="31"/>
       <c r="I207" s="29"/>
       <c r="J207" s="31"/>
       <c r="K207" s="31"/>
       <c r="L207" s="31"/>
       <c r="M207" s="31"/>
       <c r="N207" s="7"/>
       <c r="O207" s="7"/>
       <c r="P207" s="7"/>
       <c r="Q207" s="7"/>
       <c r="R207" s="7"/>
       <c r="S207" s="7"/>
       <c r="T207" s="7"/>
       <c r="U207" s="7"/>
       <c r="W207" s="19"/>
       <c r="X207" s="19"/>
       <c r="Y207" s="19"/>
       <c r="Z207" s="19"/>
       <c r="AA207" s="19"/>
       <c r="AB207" s="19"/>
       <c r="AC207" s="19"/>
       <c r="AD207" s="19"/>
       <c r="AE207" s="19"/>
     </row>
     <row r="208" spans="1:31" s="1" customFormat="1">
       <c r="A208" s="60" t="s">
         <v>66</v>
       </c>
       <c r="B208" s="28">
         <v>833</v>
       </c>
       <c r="C208" s="28">
         <v>2569</v>
       </c>
       <c r="D208" s="28">
         <v>7279</v>
       </c>
       <c r="E208" s="28">
         <v>12795</v>
       </c>
       <c r="F208" s="28">
         <v>17082</v>
       </c>
-      <c r="G208" s="28"/>
+      <c r="G208" s="28">
+        <v>21370</v>
+      </c>
       <c r="H208" s="31"/>
       <c r="I208" s="29"/>
       <c r="J208" s="31"/>
       <c r="K208" s="31"/>
       <c r="L208" s="31"/>
       <c r="M208" s="31"/>
       <c r="N208" s="7"/>
       <c r="O208" s="7"/>
       <c r="P208" s="7"/>
       <c r="Q208" s="7"/>
       <c r="R208" s="7"/>
       <c r="S208" s="7"/>
       <c r="T208" s="7"/>
       <c r="U208" s="7"/>
       <c r="W208" s="19"/>
       <c r="X208" s="19"/>
       <c r="Y208" s="19"/>
       <c r="Z208" s="19"/>
       <c r="AA208" s="19"/>
       <c r="AB208" s="19"/>
       <c r="AC208" s="19"/>
       <c r="AD208" s="19"/>
       <c r="AE208" s="19"/>
     </row>
     <row r="209" spans="1:31" s="1" customFormat="1">
       <c r="A209" s="36" t="s">
         <v>54</v>
       </c>
       <c r="B209" s="28" t="s">
         <v>116</v>
       </c>
       <c r="C209" s="28" t="s">
         <v>116</v>
       </c>
       <c r="D209" s="28" t="s">
         <v>116</v>
       </c>
       <c r="E209" s="28" t="s">
         <v>116</v>
       </c>
       <c r="F209" s="28">
         <v>1</v>
       </c>
-      <c r="G209" s="28"/>
+      <c r="G209" s="28">
+        <v>2</v>
+      </c>
       <c r="H209" s="31"/>
       <c r="I209" s="29"/>
       <c r="J209" s="31"/>
       <c r="K209" s="31"/>
       <c r="L209" s="31"/>
       <c r="M209" s="31"/>
       <c r="N209" s="7"/>
       <c r="O209" s="7"/>
       <c r="P209" s="7"/>
       <c r="Q209" s="7"/>
       <c r="R209" s="7"/>
       <c r="S209" s="7"/>
       <c r="T209" s="7"/>
       <c r="U209" s="7"/>
       <c r="W209" s="19"/>
       <c r="X209" s="19"/>
       <c r="Y209" s="19"/>
       <c r="Z209" s="19"/>
       <c r="AA209" s="19"/>
       <c r="AB209" s="19"/>
       <c r="AC209" s="19"/>
       <c r="AD209" s="19"/>
       <c r="AE209" s="19"/>
     </row>
     <row r="210" spans="1:31" s="1" customFormat="1">
       <c r="A210" s="49"/>
       <c r="B210" s="29"/>
       <c r="C210" s="28"/>
       <c r="D210" s="29"/>
       <c r="E210" s="29"/>
       <c r="F210" s="29"/>
-      <c r="G210" s="28"/>
+      <c r="G210" s="30"/>
       <c r="H210" s="44"/>
       <c r="I210" s="51"/>
       <c r="J210" s="30"/>
       <c r="K210" s="30"/>
       <c r="L210" s="29"/>
       <c r="M210" s="30"/>
       <c r="N210" s="7"/>
       <c r="O210" s="7"/>
       <c r="P210" s="7"/>
       <c r="Q210" s="7"/>
       <c r="R210" s="7"/>
       <c r="S210" s="7"/>
       <c r="T210" s="7"/>
       <c r="U210" s="7"/>
       <c r="W210" s="19"/>
       <c r="X210" s="19"/>
       <c r="Y210" s="19"/>
       <c r="Z210" s="19"/>
       <c r="AA210" s="19"/>
       <c r="AB210" s="19"/>
       <c r="AC210" s="19"/>
       <c r="AD210" s="19"/>
       <c r="AE210" s="19"/>
     </row>
     <row r="211" spans="1:31" s="1" customFormat="1" ht="45.75">
       <c r="A211" s="38" t="s">
         <v>12</v>
       </c>
       <c r="B211" s="29"/>
       <c r="C211" s="28"/>
       <c r="D211" s="29"/>
       <c r="E211" s="29"/>
       <c r="F211" s="29"/>
-      <c r="G211" s="28"/>
+      <c r="G211" s="30"/>
       <c r="H211" s="30"/>
       <c r="I211" s="38"/>
       <c r="J211" s="30"/>
       <c r="K211" s="30"/>
       <c r="L211" s="43"/>
       <c r="M211" s="25"/>
       <c r="N211" s="7"/>
       <c r="O211" s="7"/>
       <c r="P211" s="7"/>
       <c r="Q211" s="7"/>
       <c r="R211" s="7"/>
       <c r="S211" s="7"/>
       <c r="T211" s="7"/>
       <c r="U211" s="7"/>
       <c r="W211" s="19"/>
       <c r="X211" s="19"/>
       <c r="Y211" s="19"/>
       <c r="Z211" s="19"/>
       <c r="AA211" s="19"/>
       <c r="AB211" s="19"/>
       <c r="AC211" s="19"/>
       <c r="AD211" s="19"/>
       <c r="AE211" s="19"/>
     </row>
     <row r="212" spans="1:31" s="1" customFormat="1">
       <c r="A212" s="39" t="s">
         <v>74</v>
       </c>
       <c r="B212" s="28">
         <v>17232</v>
       </c>
       <c r="C212" s="28">
         <v>35778</v>
       </c>
       <c r="D212" s="28">
         <v>59843</v>
       </c>
       <c r="E212" s="28">
         <v>90072</v>
       </c>
       <c r="F212" s="28">
         <v>113457</v>
       </c>
-      <c r="G212" s="28"/>
+      <c r="G212" s="28">
+        <v>130244</v>
+      </c>
       <c r="H212" s="31"/>
       <c r="I212" s="29"/>
       <c r="J212" s="31"/>
       <c r="K212" s="31"/>
       <c r="L212" s="31"/>
       <c r="M212" s="31"/>
       <c r="N212" s="7"/>
       <c r="O212" s="7"/>
       <c r="P212" s="7"/>
       <c r="Q212" s="7"/>
       <c r="R212" s="7"/>
       <c r="S212" s="7"/>
       <c r="T212" s="7"/>
       <c r="U212" s="7"/>
       <c r="W212" s="19"/>
       <c r="X212" s="19"/>
       <c r="Y212" s="19"/>
       <c r="Z212" s="19"/>
       <c r="AA212" s="19"/>
       <c r="AB212" s="19"/>
       <c r="AC212" s="19"/>
       <c r="AD212" s="19"/>
       <c r="AE212" s="19"/>
     </row>
     <row r="213" spans="1:31" s="1" customFormat="1">
       <c r="A213" s="61" t="s">
         <v>75</v>
       </c>
       <c r="B213" s="28">
         <v>5273</v>
       </c>
       <c r="C213" s="28">
         <v>11140</v>
       </c>
       <c r="D213" s="28">
         <v>14905</v>
       </c>
       <c r="E213" s="28">
         <v>21634</v>
       </c>
       <c r="F213" s="28">
         <v>25001</v>
       </c>
-      <c r="G213" s="28"/>
+      <c r="G213" s="28">
+        <v>27498</v>
+      </c>
       <c r="H213" s="31"/>
       <c r="I213" s="29"/>
       <c r="J213" s="31"/>
       <c r="K213" s="31"/>
       <c r="L213" s="31"/>
       <c r="M213" s="31"/>
       <c r="N213" s="7"/>
       <c r="O213" s="7"/>
       <c r="P213" s="7"/>
       <c r="Q213" s="7"/>
       <c r="R213" s="7"/>
       <c r="S213" s="7"/>
       <c r="T213" s="7"/>
       <c r="U213" s="7"/>
       <c r="W213" s="19"/>
       <c r="X213" s="19"/>
       <c r="Y213" s="19"/>
       <c r="Z213" s="19"/>
       <c r="AA213" s="19"/>
       <c r="AB213" s="19"/>
       <c r="AC213" s="19"/>
       <c r="AD213" s="19"/>
       <c r="AE213" s="19"/>
     </row>
     <row r="214" spans="1:31" s="1" customFormat="1">
       <c r="A214" s="61" t="s">
         <v>87</v>
       </c>
       <c r="B214" s="28">
         <v>98</v>
       </c>
       <c r="C214" s="28">
         <v>328</v>
       </c>
       <c r="D214" s="28">
         <v>557</v>
       </c>
       <c r="E214" s="28">
         <v>787</v>
       </c>
       <c r="F214" s="28">
         <v>1017</v>
       </c>
-      <c r="G214" s="28"/>
+      <c r="G214" s="28">
+        <v>1247</v>
+      </c>
       <c r="H214" s="31"/>
       <c r="I214" s="29"/>
       <c r="J214" s="31"/>
       <c r="K214" s="31"/>
       <c r="L214" s="31"/>
       <c r="M214" s="31"/>
       <c r="N214" s="7"/>
       <c r="O214" s="7"/>
       <c r="P214" s="7"/>
       <c r="Q214" s="7"/>
       <c r="R214" s="7"/>
       <c r="S214" s="7"/>
       <c r="T214" s="7"/>
       <c r="U214" s="7"/>
       <c r="W214" s="19"/>
       <c r="X214" s="19"/>
       <c r="Y214" s="19"/>
       <c r="Z214" s="19"/>
       <c r="AA214" s="19"/>
       <c r="AB214" s="19"/>
       <c r="AC214" s="19"/>
       <c r="AD214" s="19"/>
       <c r="AE214" s="19"/>
     </row>
     <row r="215" spans="1:31" s="1" customFormat="1">
       <c r="A215" s="62" t="s">
         <v>52</v>
       </c>
       <c r="B215" s="28" t="s">
         <v>116</v>
       </c>
       <c r="C215" s="28">
         <v>375</v>
       </c>
       <c r="D215" s="28">
         <v>1284</v>
       </c>
       <c r="E215" s="28">
         <v>1284</v>
       </c>
       <c r="F215" s="28">
         <v>1284</v>
       </c>
-      <c r="G215" s="28"/>
+      <c r="G215" s="28">
+        <v>1284</v>
+      </c>
       <c r="H215" s="31"/>
       <c r="I215" s="29"/>
       <c r="J215" s="31"/>
       <c r="K215" s="31"/>
       <c r="L215" s="31"/>
       <c r="M215" s="31"/>
       <c r="N215" s="7"/>
       <c r="O215" s="7"/>
       <c r="P215" s="7"/>
       <c r="Q215" s="7"/>
       <c r="R215" s="7"/>
       <c r="S215" s="7"/>
       <c r="T215" s="7"/>
       <c r="U215" s="7"/>
       <c r="W215" s="19"/>
       <c r="X215" s="19"/>
       <c r="Y215" s="19"/>
       <c r="Z215" s="19"/>
       <c r="AA215" s="19"/>
       <c r="AB215" s="19"/>
       <c r="AC215" s="19"/>
       <c r="AD215" s="19"/>
       <c r="AE215" s="19"/>
     </row>
     <row r="216" spans="1:31" s="9" customFormat="1">
       <c r="A216" s="61" t="s">
         <v>89</v>
       </c>
       <c r="B216" s="28">
         <v>2771</v>
       </c>
       <c r="C216" s="28">
         <v>5460</v>
       </c>
       <c r="D216" s="28">
         <v>11438</v>
       </c>
       <c r="E216" s="28">
         <v>19618</v>
       </c>
       <c r="F216" s="28">
         <v>25320</v>
       </c>
-      <c r="G216" s="28"/>
+      <c r="G216" s="28">
+        <v>28653</v>
+      </c>
       <c r="H216" s="31"/>
       <c r="I216" s="29"/>
       <c r="J216" s="31"/>
       <c r="K216" s="31"/>
       <c r="L216" s="31"/>
       <c r="M216" s="31"/>
       <c r="N216" s="7"/>
       <c r="O216" s="7"/>
       <c r="P216" s="7"/>
       <c r="Q216" s="7"/>
       <c r="R216" s="7"/>
       <c r="S216" s="7"/>
       <c r="T216" s="7"/>
       <c r="U216" s="7"/>
       <c r="W216" s="19"/>
       <c r="X216" s="19"/>
       <c r="Y216" s="19"/>
       <c r="Z216" s="19"/>
       <c r="AA216" s="19"/>
       <c r="AB216" s="19"/>
       <c r="AC216" s="19"/>
       <c r="AD216" s="19"/>
       <c r="AE216" s="19"/>
     </row>
     <row r="217" spans="1:31" s="9" customFormat="1">
       <c r="A217" s="61" t="s">
         <v>90</v>
       </c>
       <c r="B217" s="28">
         <v>416</v>
       </c>
       <c r="C217" s="28">
         <v>416</v>
       </c>
       <c r="D217" s="28">
         <v>416</v>
       </c>
       <c r="E217" s="28">
         <v>416</v>
       </c>
       <c r="F217" s="28">
         <v>416</v>
       </c>
-      <c r="G217" s="28"/>
+      <c r="G217" s="28">
+        <v>416</v>
+      </c>
       <c r="H217" s="31"/>
       <c r="I217" s="29"/>
       <c r="J217" s="31"/>
       <c r="K217" s="31"/>
       <c r="L217" s="31"/>
       <c r="M217" s="31"/>
       <c r="N217" s="7"/>
       <c r="O217" s="7"/>
       <c r="P217" s="7"/>
       <c r="Q217" s="7"/>
       <c r="R217" s="7"/>
       <c r="S217" s="7"/>
       <c r="T217" s="7"/>
       <c r="U217" s="7"/>
       <c r="W217" s="19"/>
       <c r="X217" s="19"/>
       <c r="Y217" s="19"/>
       <c r="Z217" s="19"/>
       <c r="AA217" s="19"/>
       <c r="AB217" s="19"/>
       <c r="AC217" s="19"/>
       <c r="AD217" s="19"/>
       <c r="AE217" s="19"/>
     </row>
     <row r="218" spans="1:31" s="9" customFormat="1">
       <c r="A218" s="61" t="s">
         <v>79</v>
       </c>
       <c r="B218" s="28">
         <v>442</v>
       </c>
       <c r="C218" s="28">
         <v>829</v>
       </c>
       <c r="D218" s="28">
         <v>1215</v>
       </c>
       <c r="E218" s="28">
         <v>1602</v>
       </c>
       <c r="F218" s="28">
         <v>2202</v>
       </c>
-      <c r="G218" s="28"/>
+      <c r="G218" s="28">
+        <v>2802</v>
+      </c>
       <c r="H218" s="31"/>
       <c r="I218" s="29"/>
       <c r="J218" s="31"/>
       <c r="K218" s="31"/>
       <c r="L218" s="31"/>
       <c r="M218" s="31"/>
       <c r="N218" s="7"/>
       <c r="O218" s="7"/>
       <c r="P218" s="7"/>
       <c r="Q218" s="7"/>
       <c r="R218" s="7"/>
       <c r="S218" s="7"/>
       <c r="T218" s="7"/>
       <c r="U218" s="7"/>
       <c r="W218" s="19"/>
       <c r="X218" s="19"/>
       <c r="Y218" s="19"/>
       <c r="Z218" s="19"/>
       <c r="AA218" s="19"/>
       <c r="AB218" s="19"/>
       <c r="AC218" s="19"/>
       <c r="AD218" s="19"/>
       <c r="AE218" s="19"/>
     </row>
     <row r="219" spans="1:31" s="9" customFormat="1">
       <c r="A219" s="61" t="s">
         <v>83</v>
       </c>
       <c r="B219" s="28">
         <v>7319</v>
       </c>
       <c r="C219" s="28">
         <v>14513</v>
       </c>
       <c r="D219" s="28">
         <v>22532</v>
       </c>
       <c r="E219" s="28">
         <v>31649</v>
       </c>
       <c r="F219" s="28">
         <v>40789</v>
       </c>
-      <c r="G219" s="28"/>
+      <c r="G219" s="28">
+        <v>46567</v>
+      </c>
       <c r="H219" s="31"/>
       <c r="I219" s="29"/>
       <c r="J219" s="31"/>
       <c r="K219" s="31"/>
       <c r="L219" s="31"/>
       <c r="M219" s="31"/>
       <c r="N219" s="7"/>
       <c r="O219" s="7"/>
       <c r="P219" s="7"/>
       <c r="Q219" s="7"/>
       <c r="R219" s="7"/>
       <c r="S219" s="7"/>
       <c r="T219" s="7"/>
       <c r="U219" s="7"/>
       <c r="W219" s="19"/>
       <c r="X219" s="19"/>
       <c r="Y219" s="19"/>
       <c r="Z219" s="19"/>
       <c r="AA219" s="19"/>
       <c r="AB219" s="19"/>
       <c r="AC219" s="19"/>
       <c r="AD219" s="19"/>
       <c r="AE219" s="19"/>
     </row>
     <row r="220" spans="1:31" s="9" customFormat="1">
       <c r="A220" s="39" t="s">
         <v>80</v>
       </c>
       <c r="B220" s="28">
         <v>20</v>
       </c>
       <c r="C220" s="28">
         <v>20</v>
       </c>
       <c r="D220" s="28">
         <v>20</v>
       </c>
       <c r="E220" s="28">
         <v>20</v>
       </c>
       <c r="F220" s="28">
         <v>20</v>
       </c>
-      <c r="G220" s="28"/>
+      <c r="G220" s="28">
+        <v>20</v>
+      </c>
       <c r="H220" s="31"/>
       <c r="I220" s="29"/>
       <c r="J220" s="31"/>
       <c r="K220" s="31"/>
       <c r="L220" s="31"/>
       <c r="M220" s="31"/>
       <c r="N220" s="6"/>
       <c r="O220" s="6"/>
       <c r="P220" s="6"/>
       <c r="Q220" s="6"/>
       <c r="R220" s="6"/>
       <c r="S220" s="6"/>
       <c r="T220" s="6"/>
       <c r="U220" s="6"/>
       <c r="W220" s="19"/>
       <c r="X220" s="19"/>
       <c r="Y220" s="19"/>
       <c r="Z220" s="19"/>
       <c r="AA220" s="19"/>
       <c r="AB220" s="19"/>
       <c r="AC220" s="19"/>
       <c r="AD220" s="19"/>
       <c r="AE220" s="19"/>
     </row>
     <row r="221" spans="1:31" s="9" customFormat="1">
       <c r="A221" s="61" t="s">
         <v>91</v>
       </c>
       <c r="B221" s="28">
         <v>61</v>
       </c>
       <c r="C221" s="28">
         <v>131</v>
       </c>
       <c r="D221" s="28">
         <v>202</v>
       </c>
       <c r="E221" s="28">
         <v>273</v>
       </c>
       <c r="F221" s="28">
         <v>333</v>
       </c>
-      <c r="G221" s="28"/>
+      <c r="G221" s="28">
+        <v>394</v>
+      </c>
       <c r="H221" s="31"/>
       <c r="I221" s="29"/>
       <c r="J221" s="31"/>
       <c r="K221" s="31"/>
       <c r="L221" s="31"/>
       <c r="M221" s="31"/>
       <c r="N221" s="7"/>
       <c r="O221" s="7"/>
       <c r="P221" s="7"/>
       <c r="Q221" s="7"/>
       <c r="R221" s="7"/>
       <c r="S221" s="7"/>
       <c r="T221" s="7"/>
       <c r="U221" s="7"/>
       <c r="W221" s="19"/>
       <c r="X221" s="19"/>
       <c r="Y221" s="19"/>
       <c r="Z221" s="19"/>
       <c r="AA221" s="19"/>
       <c r="AB221" s="19"/>
       <c r="AC221" s="19"/>
       <c r="AD221" s="19"/>
       <c r="AE221" s="19"/>
     </row>
     <row r="222" spans="1:31" s="9" customFormat="1">
       <c r="A222" s="61" t="s">
         <v>82</v>
       </c>
       <c r="B222" s="28">
         <v>831</v>
       </c>
       <c r="C222" s="28">
         <v>2566</v>
       </c>
       <c r="D222" s="28">
         <v>7274</v>
       </c>
       <c r="E222" s="28">
         <v>12788</v>
       </c>
       <c r="F222" s="28">
         <v>17075</v>
       </c>
-      <c r="G222" s="28"/>
+      <c r="G222" s="28">
+        <v>21361</v>
+      </c>
       <c r="H222" s="31"/>
       <c r="I222" s="29"/>
       <c r="J222" s="31"/>
       <c r="K222" s="31"/>
       <c r="L222" s="31"/>
       <c r="M222" s="31"/>
       <c r="N222" s="7"/>
       <c r="O222" s="7"/>
       <c r="P222" s="7"/>
       <c r="Q222" s="7"/>
       <c r="R222" s="7"/>
       <c r="S222" s="7"/>
       <c r="T222" s="7"/>
       <c r="U222" s="7"/>
       <c r="W222" s="19"/>
       <c r="X222" s="19"/>
       <c r="Y222" s="19"/>
       <c r="Z222" s="19"/>
       <c r="AA222" s="19"/>
       <c r="AB222" s="19"/>
       <c r="AC222" s="19"/>
       <c r="AD222" s="19"/>
       <c r="AE222" s="19"/>
     </row>
     <row r="223" spans="1:31" s="9" customFormat="1">
       <c r="A223" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B223" s="28" t="s">
         <v>116</v>
       </c>
       <c r="C223" s="28" t="s">
         <v>116</v>
       </c>
       <c r="D223" s="28" t="s">
         <v>116</v>
       </c>
       <c r="E223" s="28" t="s">
         <v>116</v>
       </c>
       <c r="F223" s="28">
         <v>1</v>
       </c>
-      <c r="G223" s="28"/>
+      <c r="G223" s="28">
+        <v>2</v>
+      </c>
       <c r="H223" s="31"/>
       <c r="I223" s="29"/>
       <c r="J223" s="31"/>
       <c r="K223" s="31"/>
       <c r="L223" s="31"/>
       <c r="M223" s="31"/>
       <c r="N223" s="7"/>
       <c r="O223" s="7"/>
       <c r="P223" s="7"/>
       <c r="Q223" s="7"/>
       <c r="R223" s="7"/>
       <c r="S223" s="7"/>
       <c r="T223" s="7"/>
       <c r="U223" s="7"/>
       <c r="W223" s="19"/>
       <c r="X223" s="19"/>
       <c r="Y223" s="19"/>
       <c r="Z223" s="19"/>
       <c r="AA223" s="19"/>
       <c r="AB223" s="19"/>
       <c r="AC223" s="19"/>
       <c r="AD223" s="19"/>
       <c r="AE223" s="19"/>
     </row>
     <row r="224" spans="1:31" s="9" customFormat="1">
       <c r="A224" s="40"/>
       <c r="B224" s="29"/>
       <c r="C224" s="28"/>
       <c r="D224" s="29"/>
       <c r="E224" s="29"/>
       <c r="F224" s="29"/>
-      <c r="G224" s="28"/>
+      <c r="G224" s="30"/>
       <c r="H224" s="30"/>
       <c r="I224" s="29"/>
       <c r="J224" s="30"/>
       <c r="K224" s="30"/>
       <c r="L224" s="43"/>
       <c r="M224" s="25"/>
       <c r="N224" s="6"/>
       <c r="O224" s="6"/>
       <c r="P224" s="6"/>
       <c r="Q224" s="6"/>
       <c r="R224" s="6"/>
       <c r="S224" s="6"/>
       <c r="T224" s="6"/>
       <c r="U224" s="6"/>
       <c r="W224" s="19"/>
       <c r="X224" s="19"/>
       <c r="Y224" s="19"/>
       <c r="Z224" s="19"/>
       <c r="AA224" s="19"/>
       <c r="AB224" s="19"/>
       <c r="AC224" s="19"/>
       <c r="AD224" s="19"/>
       <c r="AE224" s="19"/>
     </row>
     <row r="225" spans="1:31" s="9" customFormat="1" ht="23.25">
       <c r="A225" s="38" t="s">
         <v>13</v>
       </c>
       <c r="B225" s="29"/>
       <c r="C225" s="28"/>
       <c r="D225" s="29"/>
       <c r="E225" s="29"/>
       <c r="F225" s="29"/>
-      <c r="G225" s="28"/>
+      <c r="G225" s="30"/>
       <c r="H225" s="30"/>
       <c r="I225" s="29"/>
       <c r="J225" s="30"/>
       <c r="K225" s="30"/>
       <c r="L225" s="43"/>
       <c r="M225" s="25"/>
       <c r="N225" s="7"/>
       <c r="O225" s="7"/>
       <c r="P225" s="7"/>
       <c r="Q225" s="7"/>
       <c r="R225" s="7"/>
       <c r="S225" s="7"/>
       <c r="T225" s="7"/>
       <c r="U225" s="7"/>
       <c r="W225" s="19"/>
       <c r="X225" s="19"/>
       <c r="Y225" s="19"/>
       <c r="Z225" s="19"/>
       <c r="AA225" s="19"/>
       <c r="AB225" s="19"/>
       <c r="AC225" s="19"/>
       <c r="AD225" s="19"/>
       <c r="AE225" s="19"/>
     </row>
     <row r="226" spans="1:31" s="9" customFormat="1">
       <c r="A226" s="40" t="s">
         <v>47</v>
       </c>
       <c r="B226" s="28">
         <v>486</v>
       </c>
       <c r="C226" s="28">
         <v>1705</v>
       </c>
       <c r="D226" s="28">
         <v>3463</v>
       </c>
       <c r="E226" s="28">
         <v>4662</v>
       </c>
       <c r="F226" s="28">
         <v>6984</v>
       </c>
-      <c r="G226" s="28"/>
+      <c r="G226" s="28">
+        <v>9329</v>
+      </c>
       <c r="H226" s="31"/>
       <c r="I226" s="29"/>
       <c r="J226" s="31"/>
       <c r="K226" s="31"/>
       <c r="L226" s="31"/>
       <c r="M226" s="31"/>
       <c r="N226" s="7"/>
       <c r="O226" s="7"/>
       <c r="P226" s="7"/>
       <c r="Q226" s="7"/>
       <c r="R226" s="7"/>
       <c r="S226" s="7"/>
       <c r="T226" s="7"/>
       <c r="U226" s="7"/>
       <c r="W226" s="19"/>
       <c r="X226" s="19"/>
       <c r="Y226" s="19"/>
       <c r="Z226" s="19"/>
       <c r="AA226" s="19"/>
       <c r="AB226" s="19"/>
       <c r="AC226" s="19"/>
       <c r="AD226" s="19"/>
       <c r="AE226" s="19"/>
     </row>
     <row r="227" spans="1:31" s="9" customFormat="1">
       <c r="A227" s="61" t="s">
         <v>100</v>
       </c>
       <c r="B227" s="28">
         <v>369</v>
       </c>
       <c r="C227" s="28">
         <v>1588</v>
       </c>
       <c r="D227" s="28">
         <v>3346</v>
       </c>
       <c r="E227" s="28">
         <v>4545</v>
       </c>
       <c r="F227" s="28">
         <v>6867</v>
       </c>
-      <c r="G227" s="28"/>
+      <c r="G227" s="28">
+        <v>9211</v>
+      </c>
       <c r="H227" s="31"/>
       <c r="I227" s="29"/>
       <c r="J227" s="31"/>
       <c r="K227" s="31"/>
       <c r="L227" s="31"/>
       <c r="M227" s="31"/>
       <c r="N227" s="7"/>
       <c r="O227" s="7"/>
       <c r="P227" s="7"/>
       <c r="Q227" s="7"/>
       <c r="R227" s="7"/>
       <c r="S227" s="7"/>
       <c r="T227" s="7"/>
       <c r="U227" s="7"/>
       <c r="W227" s="19"/>
       <c r="X227" s="19"/>
       <c r="Y227" s="19"/>
       <c r="Z227" s="19"/>
       <c r="AA227" s="19"/>
       <c r="AB227" s="19"/>
       <c r="AC227" s="19"/>
       <c r="AD227" s="19"/>
       <c r="AE227" s="19"/>
     </row>
     <row r="228" spans="1:31" s="9" customFormat="1">
       <c r="A228" s="61" t="s">
         <v>87</v>
       </c>
       <c r="B228" s="28">
         <v>117</v>
       </c>
       <c r="C228" s="28">
         <v>117</v>
       </c>
       <c r="D228" s="28">
         <v>117</v>
       </c>
       <c r="E228" s="28">
         <v>117</v>
       </c>
       <c r="F228" s="28">
         <v>117</v>
       </c>
-      <c r="G228" s="28"/>
+      <c r="G228" s="28">
+        <v>117</v>
+      </c>
       <c r="H228" s="31"/>
       <c r="I228" s="29"/>
       <c r="J228" s="31"/>
       <c r="K228" s="31"/>
       <c r="L228" s="31"/>
       <c r="M228" s="31"/>
       <c r="N228" s="7"/>
       <c r="O228" s="7"/>
       <c r="P228" s="7"/>
       <c r="Q228" s="7"/>
       <c r="R228" s="7"/>
       <c r="S228" s="7"/>
       <c r="T228" s="7"/>
       <c r="U228" s="7"/>
       <c r="W228" s="19"/>
       <c r="X228" s="19"/>
       <c r="Y228" s="19"/>
       <c r="Z228" s="19"/>
       <c r="AA228" s="19"/>
       <c r="AB228" s="19"/>
       <c r="AC228" s="19"/>
       <c r="AD228" s="19"/>
       <c r="AE228" s="19"/>
     </row>
     <row r="229" spans="1:31" s="1" customFormat="1">
       <c r="A229" s="40"/>
       <c r="B229" s="29"/>
       <c r="C229" s="28"/>
       <c r="D229" s="29"/>
       <c r="E229" s="29"/>
       <c r="F229" s="29"/>
-      <c r="G229" s="28"/>
+      <c r="G229" s="30"/>
       <c r="H229" s="30"/>
       <c r="I229" s="29"/>
       <c r="J229" s="30"/>
       <c r="K229" s="30"/>
       <c r="L229" s="43"/>
       <c r="M229" s="25"/>
       <c r="N229" s="7"/>
       <c r="O229" s="7"/>
       <c r="P229" s="7"/>
       <c r="Q229" s="7"/>
       <c r="R229" s="7"/>
       <c r="S229" s="7"/>
       <c r="T229" s="7"/>
       <c r="U229" s="7"/>
       <c r="W229" s="19"/>
       <c r="X229" s="19"/>
       <c r="Y229" s="19"/>
       <c r="Z229" s="19"/>
       <c r="AA229" s="19"/>
       <c r="AB229" s="19"/>
       <c r="AC229" s="19"/>
       <c r="AD229" s="19"/>
       <c r="AE229" s="19"/>
     </row>
     <row r="230" spans="1:31" s="1" customFormat="1" ht="34.5">
       <c r="A230" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B230" s="29"/>
       <c r="C230" s="28"/>
       <c r="D230" s="29"/>
       <c r="E230" s="29"/>
       <c r="F230" s="29"/>
-      <c r="G230" s="28"/>
+      <c r="G230" s="30"/>
       <c r="H230" s="30"/>
       <c r="I230" s="29"/>
       <c r="J230" s="30"/>
       <c r="K230" s="30"/>
       <c r="L230" s="43"/>
       <c r="M230" s="25"/>
       <c r="N230" s="7"/>
       <c r="O230" s="7"/>
       <c r="P230" s="7"/>
       <c r="Q230" s="7"/>
       <c r="R230" s="7"/>
       <c r="S230" s="7"/>
       <c r="T230" s="7"/>
       <c r="U230" s="7"/>
       <c r="W230" s="19"/>
       <c r="X230" s="19"/>
       <c r="Y230" s="19"/>
       <c r="Z230" s="19"/>
       <c r="AA230" s="19"/>
       <c r="AB230" s="19"/>
       <c r="AC230" s="19"/>
       <c r="AD230" s="19"/>
       <c r="AE230" s="19"/>
     </row>
     <row r="231" spans="1:31" s="1" customFormat="1">
       <c r="A231" s="39" t="s">
         <v>74</v>
       </c>
       <c r="B231" s="28">
         <v>786</v>
       </c>
       <c r="C231" s="28">
         <v>1701</v>
       </c>
       <c r="D231" s="28">
         <v>2611</v>
       </c>
       <c r="E231" s="28">
         <v>3531</v>
       </c>
       <c r="F231" s="28">
         <v>4409</v>
       </c>
-      <c r="G231" s="28"/>
+      <c r="G231" s="28">
+        <v>5286</v>
+      </c>
       <c r="H231" s="31"/>
       <c r="I231" s="29"/>
       <c r="J231" s="31"/>
       <c r="K231" s="31"/>
       <c r="L231" s="31"/>
       <c r="M231" s="31"/>
       <c r="N231" s="7"/>
       <c r="O231" s="7"/>
       <c r="P231" s="7"/>
       <c r="Q231" s="7"/>
       <c r="R231" s="7"/>
       <c r="S231" s="7"/>
       <c r="T231" s="7"/>
       <c r="U231" s="7"/>
       <c r="W231" s="19"/>
       <c r="X231" s="19"/>
       <c r="Y231" s="19"/>
       <c r="Z231" s="19"/>
       <c r="AA231" s="19"/>
       <c r="AB231" s="19"/>
       <c r="AC231" s="19"/>
       <c r="AD231" s="19"/>
       <c r="AE231" s="19"/>
     </row>
     <row r="232" spans="1:31" s="1" customFormat="1">
       <c r="A232" s="61" t="s">
         <v>75</v>
       </c>
       <c r="B232" s="28">
         <v>443</v>
       </c>
       <c r="C232" s="28">
         <v>928</v>
       </c>
       <c r="D232" s="28">
         <v>1408</v>
       </c>
       <c r="E232" s="28">
         <v>1898</v>
       </c>
       <c r="F232" s="28">
         <v>2355</v>
       </c>
-      <c r="G232" s="28"/>
+      <c r="G232" s="28">
+        <v>2810</v>
+      </c>
       <c r="H232" s="31"/>
       <c r="I232" s="29"/>
       <c r="J232" s="31"/>
       <c r="K232" s="31"/>
       <c r="L232" s="31"/>
       <c r="M232" s="31"/>
       <c r="N232" s="7"/>
       <c r="O232" s="7"/>
       <c r="P232" s="7"/>
       <c r="Q232" s="7"/>
       <c r="R232" s="7"/>
       <c r="S232" s="7"/>
       <c r="T232" s="7"/>
       <c r="U232" s="7"/>
       <c r="W232" s="19"/>
       <c r="X232" s="19"/>
       <c r="Y232" s="19"/>
       <c r="Z232" s="19"/>
       <c r="AA232" s="19"/>
       <c r="AB232" s="19"/>
       <c r="AC232" s="19"/>
       <c r="AD232" s="19"/>
       <c r="AE232" s="19"/>
     </row>
     <row r="233" spans="1:31" s="1" customFormat="1">
       <c r="A233" s="62" t="s">
         <v>49</v>
       </c>
       <c r="B233" s="28">
         <v>0</v>
       </c>
       <c r="C233" s="28">
         <v>0</v>
       </c>
       <c r="D233" s="28">
         <v>0</v>
       </c>
       <c r="E233" s="28">
         <v>0</v>
       </c>
       <c r="F233" s="28">
         <v>0</v>
       </c>
-      <c r="G233" s="28"/>
+      <c r="G233" s="28">
+        <v>1</v>
+      </c>
       <c r="H233" s="31"/>
       <c r="I233" s="29"/>
       <c r="J233" s="31"/>
       <c r="K233" s="31"/>
       <c r="L233" s="31"/>
       <c r="M233" s="31"/>
       <c r="N233" s="7"/>
       <c r="O233" s="7"/>
       <c r="P233" s="7"/>
       <c r="Q233" s="7"/>
       <c r="R233" s="7"/>
       <c r="S233" s="7"/>
       <c r="T233" s="7"/>
       <c r="U233" s="7"/>
       <c r="W233" s="19"/>
       <c r="X233" s="19"/>
       <c r="Y233" s="19"/>
       <c r="Z233" s="19"/>
       <c r="AA233" s="19"/>
       <c r="AB233" s="19"/>
       <c r="AC233" s="19"/>
       <c r="AD233" s="19"/>
       <c r="AE233" s="19"/>
     </row>
     <row r="234" spans="1:31" s="1" customFormat="1">
       <c r="A234" s="61" t="s">
         <v>92</v>
       </c>
       <c r="B234" s="28">
         <v>9</v>
       </c>
       <c r="C234" s="28">
         <v>36</v>
       </c>
       <c r="D234" s="28">
         <v>62</v>
       </c>
       <c r="E234" s="28">
         <v>88</v>
       </c>
       <c r="F234" s="28">
         <v>108</v>
       </c>
-      <c r="G234" s="28"/>
+      <c r="G234" s="28">
+        <v>128</v>
+      </c>
       <c r="H234" s="31"/>
       <c r="I234" s="29"/>
       <c r="J234" s="31"/>
       <c r="K234" s="31"/>
       <c r="L234" s="31"/>
       <c r="M234" s="31"/>
       <c r="N234" s="7"/>
       <c r="O234" s="7"/>
       <c r="P234" s="7"/>
       <c r="Q234" s="7"/>
       <c r="R234" s="7"/>
       <c r="S234" s="7"/>
       <c r="T234" s="7"/>
       <c r="U234" s="7"/>
       <c r="W234" s="19"/>
       <c r="X234" s="19"/>
       <c r="Y234" s="19"/>
       <c r="Z234" s="19"/>
       <c r="AA234" s="19"/>
       <c r="AB234" s="19"/>
       <c r="AC234" s="19"/>
       <c r="AD234" s="19"/>
       <c r="AE234" s="19"/>
     </row>
     <row r="235" spans="1:31" s="1" customFormat="1">
       <c r="A235" s="61" t="s">
         <v>76</v>
       </c>
       <c r="B235" s="28">
         <v>49</v>
       </c>
       <c r="C235" s="28">
         <v>85</v>
       </c>
       <c r="D235" s="28">
         <v>122</v>
       </c>
       <c r="E235" s="28">
         <v>158</v>
       </c>
       <c r="F235" s="28">
         <v>221</v>
       </c>
-      <c r="G235" s="28"/>
+      <c r="G235" s="28">
+        <v>283</v>
+      </c>
       <c r="H235" s="31"/>
       <c r="I235" s="29"/>
       <c r="J235" s="31"/>
       <c r="K235" s="31"/>
       <c r="L235" s="31"/>
       <c r="M235" s="31"/>
       <c r="N235" s="7"/>
       <c r="O235" s="7"/>
       <c r="P235" s="7"/>
       <c r="Q235" s="7"/>
       <c r="R235" s="7"/>
       <c r="S235" s="7"/>
       <c r="T235" s="7"/>
       <c r="U235" s="7"/>
       <c r="W235" s="19"/>
       <c r="X235" s="19"/>
       <c r="Y235" s="19"/>
       <c r="Z235" s="19"/>
       <c r="AA235" s="19"/>
       <c r="AB235" s="19"/>
       <c r="AC235" s="19"/>
       <c r="AD235" s="19"/>
       <c r="AE235" s="19"/>
     </row>
     <row r="236" spans="1:31" s="1" customFormat="1">
       <c r="A236" s="61" t="s">
         <v>88</v>
       </c>
       <c r="B236" s="28">
         <v>34</v>
       </c>
       <c r="C236" s="28">
         <v>72</v>
       </c>
       <c r="D236" s="28">
         <v>110</v>
       </c>
       <c r="E236" s="28">
         <v>148</v>
       </c>
       <c r="F236" s="28">
         <v>181</v>
       </c>
-      <c r="G236" s="28"/>
+      <c r="G236" s="28">
+        <v>214</v>
+      </c>
       <c r="H236" s="31"/>
       <c r="I236" s="29"/>
       <c r="J236" s="31"/>
       <c r="K236" s="31"/>
       <c r="L236" s="31"/>
       <c r="M236" s="31"/>
       <c r="N236" s="7"/>
       <c r="O236" s="7"/>
       <c r="P236" s="7"/>
       <c r="Q236" s="7"/>
       <c r="R236" s="7"/>
       <c r="S236" s="7"/>
       <c r="T236" s="7"/>
       <c r="U236" s="7"/>
       <c r="W236" s="19"/>
       <c r="X236" s="19"/>
       <c r="Y236" s="19"/>
       <c r="Z236" s="19"/>
       <c r="AA236" s="19"/>
       <c r="AB236" s="19"/>
       <c r="AC236" s="19"/>
       <c r="AD236" s="19"/>
       <c r="AE236" s="19"/>
     </row>
     <row r="237" spans="1:31" s="1" customFormat="1">
       <c r="A237" s="61" t="s">
         <v>89</v>
       </c>
       <c r="B237" s="28">
         <v>43</v>
       </c>
       <c r="C237" s="28">
         <v>132</v>
       </c>
       <c r="D237" s="28">
         <v>221</v>
       </c>
       <c r="E237" s="28">
         <v>311</v>
       </c>
       <c r="F237" s="28">
         <v>394</v>
       </c>
-      <c r="G237" s="28"/>
+      <c r="G237" s="28">
+        <v>477</v>
+      </c>
       <c r="H237" s="31"/>
       <c r="I237" s="29"/>
       <c r="J237" s="31"/>
       <c r="K237" s="31"/>
       <c r="L237" s="31"/>
       <c r="M237" s="31"/>
       <c r="N237" s="7"/>
       <c r="O237" s="7"/>
       <c r="P237" s="7"/>
       <c r="Q237" s="7"/>
       <c r="R237" s="7"/>
       <c r="S237" s="7"/>
       <c r="T237" s="7"/>
       <c r="U237" s="7"/>
       <c r="W237" s="19"/>
       <c r="X237" s="19"/>
       <c r="Y237" s="19"/>
       <c r="Z237" s="19"/>
       <c r="AA237" s="19"/>
       <c r="AB237" s="19"/>
       <c r="AC237" s="19"/>
       <c r="AD237" s="19"/>
       <c r="AE237" s="19"/>
     </row>
     <row r="238" spans="1:31" s="1" customFormat="1">
       <c r="A238" s="61" t="s">
         <v>90</v>
       </c>
       <c r="B238" s="28">
         <v>4</v>
       </c>
       <c r="C238" s="28">
         <v>8</v>
       </c>
       <c r="D238" s="28">
         <v>13</v>
       </c>
       <c r="E238" s="28">
         <v>17</v>
       </c>
       <c r="F238" s="28">
         <v>21</v>
       </c>
-      <c r="G238" s="28"/>
+      <c r="G238" s="28">
+        <v>24</v>
+      </c>
       <c r="H238" s="31"/>
       <c r="I238" s="29"/>
       <c r="J238" s="31"/>
       <c r="K238" s="31"/>
       <c r="L238" s="31"/>
       <c r="M238" s="31"/>
       <c r="N238" s="7"/>
       <c r="O238" s="7"/>
       <c r="P238" s="7"/>
       <c r="Q238" s="7"/>
       <c r="R238" s="7"/>
       <c r="S238" s="7"/>
       <c r="T238" s="7"/>
       <c r="U238" s="7"/>
       <c r="W238" s="19"/>
       <c r="X238" s="19"/>
       <c r="Y238" s="19"/>
       <c r="Z238" s="19"/>
       <c r="AA238" s="19"/>
       <c r="AB238" s="19"/>
       <c r="AC238" s="19"/>
       <c r="AD238" s="19"/>
       <c r="AE238" s="19"/>
     </row>
     <row r="239" spans="1:31" s="1" customFormat="1">
       <c r="A239" s="39" t="s">
         <v>93</v>
       </c>
       <c r="B239" s="28">
         <v>12</v>
       </c>
       <c r="C239" s="28">
         <v>25</v>
       </c>
       <c r="D239" s="28">
         <v>39</v>
       </c>
       <c r="E239" s="28">
         <v>52</v>
       </c>
       <c r="F239" s="28">
         <v>64</v>
       </c>
-      <c r="G239" s="28"/>
+      <c r="G239" s="28">
+        <v>77</v>
+      </c>
       <c r="H239" s="31"/>
       <c r="I239" s="29"/>
       <c r="J239" s="31"/>
       <c r="K239" s="31"/>
       <c r="L239" s="31"/>
       <c r="M239" s="31"/>
       <c r="N239" s="7"/>
       <c r="O239" s="7"/>
       <c r="P239" s="7"/>
       <c r="Q239" s="7"/>
       <c r="R239" s="7"/>
       <c r="S239" s="7"/>
       <c r="T239" s="7"/>
       <c r="U239" s="7"/>
       <c r="W239" s="19"/>
       <c r="X239" s="19"/>
       <c r="Y239" s="19"/>
       <c r="Z239" s="19"/>
       <c r="AA239" s="19"/>
       <c r="AB239" s="19"/>
       <c r="AC239" s="19"/>
       <c r="AD239" s="19"/>
       <c r="AE239" s="19"/>
     </row>
     <row r="240" spans="1:31" s="1" customFormat="1">
       <c r="A240" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B240" s="28">
         <v>2</v>
       </c>
       <c r="C240" s="28">
         <v>2</v>
       </c>
       <c r="D240" s="28">
         <v>2</v>
       </c>
       <c r="E240" s="28">
         <v>2</v>
       </c>
       <c r="F240" s="28">
         <v>2</v>
       </c>
-      <c r="G240" s="28"/>
+      <c r="G240" s="28">
+        <v>2</v>
+      </c>
       <c r="H240" s="31"/>
       <c r="I240" s="29"/>
       <c r="J240" s="31"/>
       <c r="K240" s="31"/>
       <c r="L240" s="31"/>
       <c r="M240" s="31"/>
       <c r="N240" s="7"/>
       <c r="O240" s="7"/>
       <c r="P240" s="7"/>
       <c r="Q240" s="7"/>
       <c r="R240" s="7"/>
       <c r="S240" s="7"/>
       <c r="T240" s="7"/>
       <c r="U240" s="7"/>
       <c r="W240" s="19"/>
       <c r="X240" s="19"/>
       <c r="Y240" s="19"/>
       <c r="Z240" s="19"/>
       <c r="AA240" s="19"/>
       <c r="AB240" s="19"/>
       <c r="AC240" s="19"/>
       <c r="AD240" s="19"/>
       <c r="AE240" s="19"/>
     </row>
     <row r="241" spans="1:31" s="1" customFormat="1">
       <c r="A241" s="61" t="s">
         <v>79</v>
       </c>
       <c r="B241" s="28">
         <v>16</v>
       </c>
       <c r="C241" s="28">
         <v>35</v>
       </c>
       <c r="D241" s="28">
         <v>54</v>
       </c>
       <c r="E241" s="28">
         <v>73</v>
       </c>
       <c r="F241" s="28">
         <v>89</v>
       </c>
-      <c r="G241" s="28"/>
+      <c r="G241" s="28">
+        <v>105</v>
+      </c>
       <c r="H241" s="31"/>
       <c r="I241" s="29"/>
       <c r="J241" s="31"/>
       <c r="K241" s="31"/>
       <c r="L241" s="31"/>
       <c r="M241" s="31"/>
       <c r="N241" s="7"/>
       <c r="O241" s="7"/>
       <c r="P241" s="7"/>
       <c r="Q241" s="7"/>
       <c r="R241" s="7"/>
       <c r="S241" s="7"/>
       <c r="T241" s="7"/>
       <c r="U241" s="7"/>
       <c r="W241" s="19"/>
       <c r="X241" s="19"/>
       <c r="Y241" s="19"/>
       <c r="Z241" s="19"/>
       <c r="AA241" s="19"/>
       <c r="AB241" s="19"/>
       <c r="AC241" s="19"/>
       <c r="AD241" s="19"/>
       <c r="AE241" s="19"/>
     </row>
     <row r="242" spans="1:31" s="1" customFormat="1">
       <c r="A242" s="61" t="s">
         <v>83</v>
       </c>
       <c r="B242" s="28">
         <v>66</v>
       </c>
       <c r="C242" s="28">
         <v>135</v>
       </c>
       <c r="D242" s="28">
         <v>203</v>
       </c>
       <c r="E242" s="28">
         <v>272</v>
       </c>
       <c r="F242" s="28">
         <v>338</v>
       </c>
-      <c r="G242" s="28"/>
+      <c r="G242" s="28">
+        <v>403</v>
+      </c>
       <c r="H242" s="31"/>
       <c r="I242" s="29"/>
       <c r="J242" s="31"/>
       <c r="K242" s="31"/>
       <c r="L242" s="31"/>
       <c r="M242" s="31"/>
       <c r="N242" s="7"/>
       <c r="O242" s="7"/>
       <c r="P242" s="7"/>
       <c r="Q242" s="7"/>
       <c r="R242" s="7"/>
       <c r="S242" s="7"/>
       <c r="T242" s="7"/>
       <c r="U242" s="7"/>
       <c r="W242" s="19"/>
       <c r="X242" s="19"/>
       <c r="Y242" s="19"/>
       <c r="Z242" s="19"/>
       <c r="AA242" s="19"/>
       <c r="AB242" s="19"/>
       <c r="AC242" s="19"/>
       <c r="AD242" s="19"/>
       <c r="AE242" s="19"/>
     </row>
     <row r="243" spans="1:31" s="1" customFormat="1">
       <c r="A243" s="39" t="s">
         <v>94</v>
       </c>
       <c r="B243" s="28">
         <v>9</v>
       </c>
       <c r="C243" s="28">
         <v>20</v>
       </c>
       <c r="D243" s="28">
         <v>31</v>
       </c>
       <c r="E243" s="28">
         <v>43</v>
       </c>
       <c r="F243" s="28">
         <v>54</v>
       </c>
-      <c r="G243" s="28"/>
+      <c r="G243" s="28">
+        <v>65</v>
+      </c>
       <c r="H243" s="31"/>
       <c r="I243" s="29"/>
       <c r="J243" s="31"/>
       <c r="K243" s="31"/>
       <c r="L243" s="31"/>
       <c r="M243" s="31"/>
       <c r="N243" s="7"/>
       <c r="O243" s="7"/>
       <c r="P243" s="7"/>
       <c r="Q243" s="7"/>
       <c r="R243" s="7"/>
       <c r="S243" s="7"/>
       <c r="T243" s="7"/>
       <c r="U243" s="7"/>
       <c r="W243" s="19"/>
       <c r="X243" s="19"/>
       <c r="Y243" s="19"/>
       <c r="Z243" s="19"/>
       <c r="AA243" s="19"/>
       <c r="AB243" s="19"/>
       <c r="AC243" s="19"/>
       <c r="AD243" s="19"/>
       <c r="AE243" s="19"/>
     </row>
     <row r="244" spans="1:31" s="1" customFormat="1">
       <c r="A244" s="39" t="s">
         <v>80</v>
       </c>
       <c r="B244" s="28">
         <v>1</v>
       </c>
       <c r="C244" s="28">
         <v>22</v>
       </c>
       <c r="D244" s="28">
         <v>43</v>
       </c>
       <c r="E244" s="28">
         <v>63</v>
       </c>
       <c r="F244" s="28">
         <v>85</v>
       </c>
-      <c r="G244" s="28"/>
+      <c r="G244" s="28">
+        <v>107</v>
+      </c>
       <c r="H244" s="31"/>
       <c r="I244" s="29"/>
       <c r="J244" s="31"/>
       <c r="K244" s="31"/>
       <c r="L244" s="31"/>
       <c r="M244" s="31"/>
       <c r="N244" s="7"/>
       <c r="O244" s="7"/>
       <c r="P244" s="7"/>
       <c r="Q244" s="7"/>
       <c r="R244" s="7"/>
       <c r="S244" s="7"/>
       <c r="T244" s="7"/>
       <c r="U244" s="7"/>
       <c r="W244" s="19"/>
       <c r="X244" s="19"/>
       <c r="Y244" s="19"/>
       <c r="Z244" s="19"/>
       <c r="AA244" s="19"/>
       <c r="AB244" s="19"/>
       <c r="AC244" s="19"/>
       <c r="AD244" s="19"/>
       <c r="AE244" s="19"/>
     </row>
     <row r="245" spans="1:31" s="1" customFormat="1">
       <c r="A245" s="61" t="s">
         <v>91</v>
       </c>
       <c r="B245" s="28">
         <v>64</v>
       </c>
       <c r="C245" s="28">
         <v>129</v>
       </c>
       <c r="D245" s="28">
         <v>194</v>
       </c>
       <c r="E245" s="28">
         <v>260</v>
       </c>
       <c r="F245" s="28">
         <v>318</v>
       </c>
-      <c r="G245" s="28"/>
+      <c r="G245" s="28">
+        <v>377</v>
+      </c>
       <c r="H245" s="31"/>
       <c r="I245" s="29"/>
       <c r="J245" s="31"/>
       <c r="K245" s="31"/>
       <c r="L245" s="31"/>
       <c r="M245" s="31"/>
       <c r="N245" s="7"/>
       <c r="O245" s="7"/>
       <c r="P245" s="7"/>
       <c r="Q245" s="7"/>
       <c r="R245" s="7"/>
       <c r="S245" s="7"/>
       <c r="T245" s="7"/>
       <c r="U245" s="7"/>
       <c r="W245" s="19"/>
       <c r="X245" s="19"/>
       <c r="Y245" s="19"/>
       <c r="Z245" s="19"/>
       <c r="AA245" s="19"/>
       <c r="AB245" s="19"/>
       <c r="AC245" s="19"/>
       <c r="AD245" s="19"/>
       <c r="AE245" s="19"/>
     </row>
     <row r="246" spans="1:31" s="1" customFormat="1">
       <c r="A246" s="39" t="s">
         <v>85</v>
       </c>
       <c r="B246" s="28">
         <v>32</v>
       </c>
       <c r="C246" s="28">
         <v>68</v>
       </c>
       <c r="D246" s="28">
         <v>104</v>
       </c>
       <c r="E246" s="28">
         <v>140</v>
       </c>
       <c r="F246" s="28">
         <v>173</v>
       </c>
-      <c r="G246" s="28"/>
+      <c r="G246" s="28">
+        <v>206</v>
+      </c>
       <c r="H246" s="31"/>
       <c r="I246" s="29"/>
       <c r="J246" s="31"/>
       <c r="K246" s="31"/>
       <c r="L246" s="31"/>
       <c r="M246" s="31"/>
       <c r="N246" s="7"/>
       <c r="O246" s="7"/>
       <c r="P246" s="7"/>
       <c r="Q246" s="7"/>
       <c r="R246" s="7"/>
       <c r="S246" s="7"/>
       <c r="T246" s="7"/>
       <c r="U246" s="7"/>
       <c r="W246" s="19"/>
       <c r="X246" s="19"/>
       <c r="Y246" s="19"/>
       <c r="Z246" s="19"/>
       <c r="AA246" s="19"/>
       <c r="AB246" s="19"/>
       <c r="AC246" s="19"/>
       <c r="AD246" s="19"/>
       <c r="AE246" s="19"/>
     </row>
     <row r="247" spans="1:31" s="1" customFormat="1">
       <c r="A247" s="61" t="s">
         <v>82</v>
       </c>
       <c r="B247" s="28">
         <v>2</v>
       </c>
       <c r="C247" s="28">
         <v>3</v>
       </c>
       <c r="D247" s="28">
         <v>5</v>
       </c>
       <c r="E247" s="28">
         <v>7</v>
       </c>
       <c r="F247" s="28">
         <v>8</v>
       </c>
-      <c r="G247" s="28"/>
+      <c r="G247" s="28">
+        <v>9</v>
+      </c>
       <c r="H247" s="31"/>
       <c r="I247" s="29"/>
       <c r="J247" s="31"/>
       <c r="K247" s="31"/>
       <c r="L247" s="31"/>
       <c r="M247" s="31"/>
       <c r="N247" s="6"/>
       <c r="O247" s="6"/>
       <c r="P247" s="6"/>
       <c r="Q247" s="6"/>
       <c r="R247" s="6"/>
       <c r="S247" s="6"/>
       <c r="T247" s="6"/>
       <c r="U247" s="6"/>
       <c r="W247" s="19"/>
       <c r="X247" s="19"/>
       <c r="Y247" s="19"/>
       <c r="Z247" s="19"/>
       <c r="AA247" s="19"/>
       <c r="AB247" s="19"/>
       <c r="AC247" s="19"/>
       <c r="AD247" s="19"/>
       <c r="AE247" s="19"/>
     </row>
     <row r="248" spans="1:31" s="1" customFormat="1">
       <c r="A248" s="40"/>
       <c r="B248" s="25"/>
       <c r="C248" s="28"/>
       <c r="D248" s="43"/>
       <c r="E248" s="43"/>
       <c r="F248" s="43"/>
-      <c r="G248" s="28"/>
+      <c r="G248" s="25"/>
       <c r="H248" s="25"/>
       <c r="I248" s="43"/>
       <c r="J248" s="25"/>
       <c r="K248" s="30"/>
       <c r="L248" s="43"/>
       <c r="M248" s="25"/>
       <c r="N248" s="7"/>
       <c r="O248" s="7"/>
       <c r="P248" s="7"/>
       <c r="Q248" s="7"/>
       <c r="R248" s="7"/>
       <c r="S248" s="7"/>
       <c r="T248" s="7"/>
       <c r="U248" s="7"/>
       <c r="W248" s="19"/>
       <c r="X248" s="19"/>
       <c r="Y248" s="19"/>
       <c r="Z248" s="19"/>
       <c r="AA248" s="19"/>
       <c r="AB248" s="19"/>
       <c r="AC248" s="19"/>
       <c r="AD248" s="19"/>
       <c r="AE248" s="19"/>
     </row>
-    <row r="249" spans="1:31" s="1" customFormat="1" ht="45">
+    <row r="249" spans="1:31" s="1" customFormat="1" ht="56.25">
       <c r="A249" s="64" t="s">
         <v>15</v>
       </c>
       <c r="B249" s="30"/>
       <c r="C249" s="28"/>
       <c r="D249" s="29"/>
       <c r="E249" s="29"/>
       <c r="F249" s="29"/>
-      <c r="G249" s="28"/>
+      <c r="G249" s="30"/>
       <c r="H249" s="30"/>
       <c r="I249" s="29"/>
       <c r="J249" s="30"/>
       <c r="K249" s="30"/>
       <c r="L249" s="43"/>
       <c r="M249" s="25"/>
       <c r="N249" s="7"/>
       <c r="O249" s="7"/>
       <c r="P249" s="7"/>
       <c r="Q249" s="7"/>
       <c r="R249" s="7"/>
       <c r="S249" s="7"/>
       <c r="T249" s="7"/>
       <c r="U249" s="7"/>
       <c r="W249" s="19"/>
       <c r="X249" s="19"/>
       <c r="Y249" s="19"/>
       <c r="Z249" s="19"/>
       <c r="AA249" s="19"/>
       <c r="AB249" s="19"/>
       <c r="AC249" s="19"/>
       <c r="AD249" s="19"/>
       <c r="AE249" s="19"/>
     </row>
     <row r="250" spans="1:31" s="1" customFormat="1">
       <c r="A250" s="49" t="s">
         <v>47</v>
       </c>
       <c r="B250" s="28">
         <v>308</v>
       </c>
       <c r="C250" s="28">
         <v>739</v>
       </c>
       <c r="D250" s="28">
         <v>1195</v>
       </c>
       <c r="E250" s="28">
         <v>1605</v>
       </c>
       <c r="F250" s="28">
         <v>2033</v>
       </c>
-      <c r="G250" s="28"/>
+      <c r="G250" s="28">
+        <v>2416</v>
+      </c>
       <c r="H250" s="31"/>
       <c r="I250" s="29"/>
       <c r="J250" s="31"/>
       <c r="K250" s="31"/>
       <c r="L250" s="31"/>
       <c r="M250" s="31"/>
       <c r="N250" s="7"/>
       <c r="O250" s="7"/>
       <c r="P250" s="7"/>
       <c r="Q250" s="7"/>
       <c r="R250" s="7"/>
       <c r="S250" s="7"/>
       <c r="T250" s="7"/>
       <c r="U250" s="7"/>
       <c r="W250" s="19"/>
       <c r="X250" s="19"/>
       <c r="Y250" s="19"/>
       <c r="Z250" s="19"/>
       <c r="AA250" s="19"/>
       <c r="AB250" s="19"/>
       <c r="AC250" s="19"/>
       <c r="AD250" s="19"/>
       <c r="AE250" s="19"/>
     </row>
     <row r="251" spans="1:31" s="1" customFormat="1">
       <c r="A251" s="36" t="s">
         <v>53</v>
       </c>
       <c r="B251" s="28">
         <v>247</v>
       </c>
       <c r="C251" s="28">
         <v>572</v>
       </c>
       <c r="D251" s="28">
         <v>897</v>
       </c>
       <c r="E251" s="28">
         <v>1222</v>
       </c>
       <c r="F251" s="28">
         <v>1584</v>
       </c>
-      <c r="G251" s="28"/>
+      <c r="G251" s="28">
+        <v>1946</v>
+      </c>
       <c r="H251" s="31"/>
       <c r="I251" s="29"/>
       <c r="J251" s="31"/>
       <c r="K251" s="31"/>
       <c r="L251" s="31"/>
       <c r="M251" s="31"/>
       <c r="N251" s="7"/>
       <c r="O251" s="7"/>
       <c r="P251" s="7"/>
       <c r="Q251" s="7"/>
       <c r="R251" s="7"/>
       <c r="S251" s="7"/>
       <c r="T251" s="7"/>
       <c r="U251" s="7"/>
       <c r="W251" s="19"/>
       <c r="X251" s="19"/>
       <c r="Y251" s="19"/>
       <c r="Z251" s="19"/>
       <c r="AA251" s="19"/>
       <c r="AB251" s="19"/>
       <c r="AC251" s="19"/>
       <c r="AD251" s="19"/>
       <c r="AE251" s="19"/>
     </row>
     <row r="252" spans="1:31" s="1" customFormat="1">
       <c r="A252" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B252" s="28" t="s">
         <v>103</v>
       </c>
       <c r="C252" s="28">
         <v>167</v>
       </c>
       <c r="D252" s="28">
         <v>298</v>
       </c>
       <c r="E252" s="28">
         <v>383</v>
       </c>
       <c r="F252" s="28">
         <v>449</v>
       </c>
-      <c r="G252" s="28"/>
+      <c r="G252" s="28">
+        <v>470</v>
+      </c>
       <c r="H252" s="31"/>
       <c r="I252" s="29"/>
       <c r="J252" s="31"/>
       <c r="K252" s="31"/>
       <c r="L252" s="31"/>
       <c r="M252" s="31"/>
       <c r="N252" s="6"/>
       <c r="O252" s="6"/>
       <c r="P252" s="6"/>
       <c r="Q252" s="6"/>
       <c r="R252" s="6"/>
       <c r="S252" s="6"/>
       <c r="T252" s="6"/>
       <c r="U252" s="6"/>
       <c r="W252" s="19"/>
       <c r="X252" s="19"/>
       <c r="Y252" s="19"/>
       <c r="Z252" s="19"/>
       <c r="AA252" s="19"/>
       <c r="AB252" s="19"/>
       <c r="AC252" s="19"/>
       <c r="AD252" s="19"/>
       <c r="AE252" s="19"/>
     </row>
     <row r="253" spans="1:31" s="1" customFormat="1">
       <c r="A253" s="49"/>
       <c r="B253" s="30"/>
       <c r="C253" s="28"/>
       <c r="D253" s="29"/>
       <c r="E253" s="29"/>
       <c r="F253" s="29"/>
-      <c r="G253" s="28"/>
+      <c r="G253" s="30"/>
       <c r="H253" s="30"/>
       <c r="I253" s="29"/>
       <c r="J253" s="30"/>
       <c r="K253" s="30"/>
       <c r="L253" s="65"/>
       <c r="M253" s="51"/>
       <c r="N253" s="7"/>
       <c r="O253" s="7"/>
       <c r="P253" s="7"/>
       <c r="Q253" s="7"/>
       <c r="R253" s="7"/>
       <c r="S253" s="7"/>
       <c r="T253" s="7"/>
       <c r="U253" s="7"/>
       <c r="W253" s="19"/>
       <c r="X253" s="19"/>
       <c r="Y253" s="19"/>
       <c r="Z253" s="19"/>
       <c r="AA253" s="19"/>
       <c r="AB253" s="19"/>
       <c r="AC253" s="19"/>
       <c r="AD253" s="19"/>
       <c r="AE253" s="19"/>
     </row>
     <row r="254" spans="1:31" s="1" customFormat="1" ht="23.25">
       <c r="A254" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B254" s="30"/>
       <c r="C254" s="28"/>
       <c r="D254" s="29"/>
       <c r="E254" s="29"/>
       <c r="F254" s="29"/>
-      <c r="G254" s="28"/>
+      <c r="G254" s="30"/>
       <c r="H254" s="30"/>
       <c r="I254" s="29"/>
       <c r="J254" s="30"/>
       <c r="K254" s="30"/>
       <c r="L254" s="43"/>
       <c r="M254" s="25"/>
       <c r="N254" s="7"/>
       <c r="O254" s="7"/>
       <c r="P254" s="7"/>
       <c r="Q254" s="7"/>
       <c r="R254" s="7"/>
       <c r="S254" s="7"/>
       <c r="T254" s="7"/>
       <c r="U254" s="7"/>
       <c r="W254" s="19"/>
       <c r="X254" s="19"/>
       <c r="Y254" s="19"/>
       <c r="Z254" s="19"/>
       <c r="AA254" s="19"/>
       <c r="AB254" s="19"/>
       <c r="AC254" s="19"/>
       <c r="AD254" s="19"/>
       <c r="AE254" s="19"/>
     </row>
     <row r="255" spans="1:31" s="1" customFormat="1">
       <c r="A255" s="40" t="s">
         <v>47</v>
       </c>
       <c r="B255" s="28" t="s">
         <v>103</v>
       </c>
       <c r="C255" s="28">
         <v>167</v>
       </c>
       <c r="D255" s="28">
         <v>278</v>
       </c>
       <c r="E255" s="28">
         <v>363</v>
       </c>
       <c r="F255" s="28">
         <v>429</v>
       </c>
-      <c r="G255" s="28"/>
+      <c r="G255" s="28">
+        <v>450</v>
+      </c>
       <c r="H255" s="31"/>
       <c r="I255" s="29"/>
       <c r="J255" s="31"/>
       <c r="K255" s="31"/>
       <c r="L255" s="31"/>
       <c r="M255" s="31"/>
       <c r="N255" s="7"/>
       <c r="O255" s="7"/>
       <c r="P255" s="7"/>
       <c r="Q255" s="7"/>
       <c r="R255" s="7"/>
       <c r="S255" s="7"/>
       <c r="T255" s="7"/>
       <c r="U255" s="7"/>
       <c r="W255" s="19"/>
       <c r="X255" s="19"/>
       <c r="Y255" s="19"/>
       <c r="Z255" s="19"/>
       <c r="AA255" s="19"/>
       <c r="AB255" s="19"/>
       <c r="AC255" s="19"/>
       <c r="AD255" s="19"/>
       <c r="AE255" s="19"/>
     </row>
     <row r="256" spans="1:31" s="1" customFormat="1">
       <c r="A256" s="60" t="s">
         <v>102</v>
       </c>
       <c r="B256" s="28" t="s">
         <v>103</v>
       </c>
       <c r="C256" s="28">
         <v>167</v>
       </c>
       <c r="D256" s="28">
         <v>278</v>
       </c>
       <c r="E256" s="28">
         <v>363</v>
       </c>
       <c r="F256" s="28">
         <v>429</v>
       </c>
-      <c r="G256" s="28"/>
+      <c r="G256" s="28">
+        <v>450</v>
+      </c>
       <c r="H256" s="31"/>
       <c r="I256" s="29"/>
       <c r="J256" s="31"/>
       <c r="K256" s="31"/>
       <c r="L256" s="31"/>
       <c r="M256" s="31"/>
       <c r="N256" s="7"/>
       <c r="O256" s="7"/>
       <c r="P256" s="7"/>
       <c r="Q256" s="7"/>
       <c r="R256" s="7"/>
       <c r="S256" s="7"/>
       <c r="T256" s="7"/>
       <c r="U256" s="7"/>
       <c r="W256" s="19"/>
       <c r="X256" s="19"/>
       <c r="Y256" s="19"/>
       <c r="Z256" s="19"/>
       <c r="AA256" s="19"/>
       <c r="AB256" s="19"/>
       <c r="AC256" s="19"/>
       <c r="AD256" s="19"/>
       <c r="AE256" s="19"/>
     </row>
     <row r="257" spans="1:31" s="1" customFormat="1">
       <c r="A257" s="40"/>
       <c r="B257" s="30"/>
       <c r="C257" s="28"/>
       <c r="D257" s="29"/>
       <c r="E257" s="29"/>
       <c r="F257" s="29"/>
-      <c r="G257" s="28"/>
+      <c r="G257" s="30"/>
       <c r="H257" s="30"/>
       <c r="I257" s="29"/>
       <c r="J257" s="30"/>
       <c r="K257" s="30"/>
       <c r="L257" s="65"/>
       <c r="M257" s="51"/>
       <c r="N257" s="7"/>
       <c r="O257" s="7"/>
       <c r="P257" s="7"/>
       <c r="Q257" s="7"/>
       <c r="R257" s="7"/>
       <c r="S257" s="7"/>
       <c r="T257" s="7"/>
       <c r="U257" s="7"/>
       <c r="W257" s="19"/>
       <c r="X257" s="19"/>
       <c r="Y257" s="19"/>
       <c r="Z257" s="19"/>
       <c r="AA257" s="19"/>
       <c r="AB257" s="19"/>
       <c r="AC257" s="19"/>
       <c r="AD257" s="19"/>
       <c r="AE257" s="19"/>
     </row>
     <row r="258" spans="1:31" s="1" customFormat="1" ht="45.75">
       <c r="A258" s="38" t="s">
         <v>17</v>
       </c>
       <c r="B258" s="30"/>
       <c r="C258" s="28"/>
       <c r="D258" s="29"/>
       <c r="E258" s="29"/>
       <c r="F258" s="29"/>
-      <c r="G258" s="28"/>
+      <c r="G258" s="30"/>
       <c r="H258" s="30"/>
       <c r="I258" s="29"/>
       <c r="J258" s="30"/>
       <c r="K258" s="30"/>
       <c r="L258" s="43"/>
       <c r="M258" s="25"/>
       <c r="N258" s="7"/>
       <c r="O258" s="7"/>
       <c r="P258" s="7"/>
       <c r="Q258" s="7"/>
       <c r="R258" s="7"/>
       <c r="S258" s="7"/>
       <c r="T258" s="7"/>
       <c r="U258" s="7"/>
       <c r="W258" s="19"/>
       <c r="X258" s="19"/>
       <c r="Y258" s="19"/>
       <c r="Z258" s="19"/>
       <c r="AA258" s="19"/>
       <c r="AB258" s="19"/>
       <c r="AC258" s="19"/>
       <c r="AD258" s="19"/>
       <c r="AE258" s="19"/>
     </row>
     <row r="259" spans="1:31" s="1" customFormat="1">
       <c r="A259" s="40" t="s">
         <v>47</v>
       </c>
       <c r="B259" s="28">
         <v>247</v>
       </c>
       <c r="C259" s="28">
         <v>572</v>
       </c>
       <c r="D259" s="28">
         <v>897</v>
       </c>
       <c r="E259" s="28">
         <v>1222</v>
       </c>
       <c r="F259" s="28">
         <v>1584</v>
       </c>
-      <c r="G259" s="28"/>
+      <c r="G259" s="28">
+        <v>1946</v>
+      </c>
       <c r="H259" s="31"/>
       <c r="I259" s="29"/>
       <c r="J259" s="31"/>
       <c r="K259" s="31"/>
       <c r="L259" s="31"/>
       <c r="M259" s="31"/>
       <c r="N259" s="7"/>
       <c r="O259" s="7"/>
       <c r="P259" s="7"/>
       <c r="Q259" s="7"/>
       <c r="R259" s="7"/>
       <c r="S259" s="7"/>
       <c r="T259" s="7"/>
       <c r="U259" s="7"/>
       <c r="W259" s="19"/>
       <c r="X259" s="19"/>
       <c r="Y259" s="19"/>
       <c r="Z259" s="19"/>
       <c r="AA259" s="19"/>
       <c r="AB259" s="19"/>
       <c r="AC259" s="19"/>
       <c r="AD259" s="19"/>
       <c r="AE259" s="19"/>
     </row>
     <row r="260" spans="1:31" s="1" customFormat="1">
       <c r="A260" s="40" t="s">
         <v>53</v>
       </c>
       <c r="B260" s="28">
         <v>247</v>
       </c>
       <c r="C260" s="28">
         <v>572</v>
       </c>
       <c r="D260" s="28">
         <v>897</v>
       </c>
       <c r="E260" s="28">
         <v>1222</v>
       </c>
       <c r="F260" s="28">
         <v>1584</v>
       </c>
-      <c r="G260" s="28"/>
+      <c r="G260" s="28">
+        <v>1946</v>
+      </c>
       <c r="H260" s="31"/>
       <c r="I260" s="29"/>
       <c r="J260" s="31"/>
       <c r="K260" s="31"/>
       <c r="L260" s="31"/>
       <c r="M260" s="31"/>
       <c r="N260" s="7"/>
       <c r="O260" s="7"/>
       <c r="P260" s="7"/>
       <c r="Q260" s="7"/>
       <c r="R260" s="7"/>
       <c r="S260" s="7"/>
       <c r="T260" s="7"/>
       <c r="U260" s="7"/>
       <c r="W260" s="19"/>
       <c r="X260" s="19"/>
       <c r="Y260" s="19"/>
       <c r="Z260" s="19"/>
       <c r="AA260" s="19"/>
       <c r="AB260" s="19"/>
       <c r="AC260" s="19"/>
       <c r="AD260" s="19"/>
       <c r="AE260" s="19"/>
     </row>
     <row r="261" spans="1:31" s="1" customFormat="1">
       <c r="A261" s="40"/>
       <c r="B261" s="30"/>
       <c r="C261" s="28"/>
       <c r="D261" s="29"/>
       <c r="E261" s="29"/>
       <c r="F261" s="29"/>
-      <c r="G261" s="28"/>
+      <c r="G261" s="30"/>
       <c r="H261" s="30"/>
       <c r="I261" s="29"/>
       <c r="J261" s="44"/>
       <c r="K261" s="30"/>
       <c r="L261" s="65"/>
       <c r="M261" s="25"/>
       <c r="N261" s="7"/>
       <c r="O261" s="7"/>
       <c r="P261" s="7"/>
       <c r="Q261" s="7"/>
       <c r="R261" s="7"/>
       <c r="S261" s="7"/>
       <c r="T261" s="7"/>
       <c r="U261" s="7"/>
       <c r="W261" s="19"/>
       <c r="X261" s="19"/>
       <c r="Y261" s="19"/>
       <c r="Z261" s="19"/>
       <c r="AA261" s="19"/>
       <c r="AB261" s="19"/>
       <c r="AC261" s="19"/>
       <c r="AD261" s="19"/>
       <c r="AE261" s="19"/>
     </row>
     <row r="262" spans="1:31" s="1" customFormat="1">
       <c r="A262" s="50" t="s">
         <v>18</v>
       </c>
       <c r="B262" s="30"/>
       <c r="C262" s="28"/>
       <c r="D262" s="29"/>
       <c r="E262" s="29"/>
       <c r="F262" s="29"/>
-      <c r="G262" s="28"/>
+      <c r="G262" s="30"/>
       <c r="H262" s="30"/>
       <c r="I262" s="29"/>
       <c r="J262" s="30"/>
       <c r="K262" s="30"/>
       <c r="L262" s="43"/>
       <c r="M262" s="25"/>
       <c r="N262" s="7"/>
       <c r="O262" s="7"/>
       <c r="P262" s="7"/>
       <c r="Q262" s="7"/>
       <c r="R262" s="7"/>
       <c r="S262" s="7"/>
       <c r="T262" s="7"/>
       <c r="U262" s="7"/>
       <c r="W262" s="19"/>
       <c r="X262" s="19"/>
       <c r="Y262" s="19"/>
       <c r="Z262" s="19"/>
       <c r="AA262" s="19"/>
       <c r="AB262" s="19"/>
       <c r="AC262" s="19"/>
       <c r="AD262" s="19"/>
       <c r="AE262" s="19"/>
     </row>
     <row r="263" spans="1:31" s="1" customFormat="1">
       <c r="A263" s="66" t="s">
         <v>47</v>
       </c>
       <c r="B263" s="28">
         <v>1442</v>
       </c>
       <c r="C263" s="28">
         <v>2984</v>
       </c>
       <c r="D263" s="28">
         <v>4522</v>
       </c>
       <c r="E263" s="28">
         <v>6069</v>
       </c>
       <c r="F263" s="28">
         <v>7588</v>
       </c>
-      <c r="G263" s="28"/>
+      <c r="G263" s="28">
+        <v>9106</v>
+      </c>
       <c r="H263" s="31"/>
       <c r="I263" s="29"/>
       <c r="J263" s="31"/>
       <c r="K263" s="31"/>
       <c r="L263" s="31"/>
       <c r="M263" s="31"/>
       <c r="N263" s="7"/>
       <c r="O263" s="7"/>
       <c r="P263" s="7"/>
       <c r="Q263" s="7"/>
       <c r="R263" s="7"/>
       <c r="S263" s="7"/>
       <c r="T263" s="7"/>
       <c r="U263" s="7"/>
       <c r="W263" s="19"/>
       <c r="X263" s="19"/>
       <c r="Y263" s="19"/>
       <c r="Z263" s="19"/>
       <c r="AA263" s="19"/>
       <c r="AB263" s="19"/>
       <c r="AC263" s="19"/>
       <c r="AD263" s="19"/>
       <c r="AE263" s="19"/>
     </row>
     <row r="264" spans="1:31" s="1" customFormat="1">
       <c r="A264" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B264" s="28">
         <v>351</v>
       </c>
       <c r="C264" s="28">
         <v>747</v>
       </c>
       <c r="D264" s="28">
         <v>1140</v>
       </c>
       <c r="E264" s="28">
         <v>1542</v>
       </c>
       <c r="F264" s="28">
         <v>1930</v>
       </c>
-      <c r="G264" s="28"/>
+      <c r="G264" s="28">
+        <v>2316</v>
+      </c>
       <c r="H264" s="31"/>
       <c r="I264" s="29"/>
       <c r="J264" s="31"/>
       <c r="K264" s="31"/>
       <c r="L264" s="31"/>
       <c r="M264" s="31"/>
       <c r="N264" s="7"/>
       <c r="O264" s="7"/>
       <c r="P264" s="7"/>
       <c r="Q264" s="7"/>
       <c r="R264" s="7"/>
       <c r="S264" s="7"/>
       <c r="T264" s="7"/>
       <c r="U264" s="7"/>
       <c r="W264" s="19"/>
       <c r="X264" s="19"/>
       <c r="Y264" s="19"/>
       <c r="Z264" s="19"/>
       <c r="AA264" s="19"/>
       <c r="AB264" s="19"/>
       <c r="AC264" s="19"/>
       <c r="AD264" s="19"/>
       <c r="AE264" s="19"/>
     </row>
     <row r="265" spans="1:31" s="1" customFormat="1">
       <c r="A265" s="36" t="s">
         <v>49</v>
       </c>
       <c r="B265" s="28">
         <v>3</v>
       </c>
       <c r="C265" s="28">
         <v>6</v>
       </c>
       <c r="D265" s="28">
         <v>9</v>
       </c>
       <c r="E265" s="28">
         <v>12</v>
       </c>
       <c r="F265" s="28">
         <v>15</v>
       </c>
-      <c r="G265" s="28"/>
+      <c r="G265" s="28">
+        <v>18</v>
+      </c>
       <c r="H265" s="31"/>
       <c r="I265" s="29"/>
       <c r="J265" s="31"/>
       <c r="K265" s="31"/>
       <c r="L265" s="31"/>
       <c r="M265" s="31"/>
       <c r="N265" s="7"/>
       <c r="O265" s="7"/>
       <c r="P265" s="7"/>
       <c r="Q265" s="7"/>
       <c r="R265" s="7"/>
       <c r="S265" s="7"/>
       <c r="T265" s="7"/>
       <c r="U265" s="7"/>
       <c r="W265" s="19"/>
       <c r="X265" s="19"/>
       <c r="Y265" s="19"/>
       <c r="Z265" s="19"/>
       <c r="AA265" s="19"/>
       <c r="AB265" s="19"/>
       <c r="AC265" s="19"/>
       <c r="AD265" s="19"/>
       <c r="AE265" s="19"/>
     </row>
     <row r="266" spans="1:31" s="9" customFormat="1">
       <c r="A266" s="60" t="s">
         <v>86</v>
       </c>
       <c r="B266" s="28">
         <v>41</v>
       </c>
       <c r="C266" s="28">
         <v>96</v>
       </c>
       <c r="D266" s="28">
         <v>152</v>
       </c>
       <c r="E266" s="28">
         <v>208</v>
       </c>
       <c r="F266" s="28">
         <v>259</v>
       </c>
-      <c r="G266" s="28"/>
+      <c r="G266" s="28">
+        <v>310</v>
+      </c>
       <c r="H266" s="31"/>
       <c r="I266" s="29"/>
       <c r="J266" s="31"/>
       <c r="K266" s="31"/>
       <c r="L266" s="31"/>
       <c r="M266" s="31"/>
       <c r="N266" s="7"/>
       <c r="O266" s="7"/>
       <c r="P266" s="7"/>
       <c r="Q266" s="7"/>
       <c r="R266" s="7"/>
       <c r="S266" s="7"/>
       <c r="T266" s="7"/>
       <c r="U266" s="7"/>
       <c r="W266" s="19"/>
       <c r="X266" s="19"/>
       <c r="Y266" s="19"/>
       <c r="Z266" s="19"/>
       <c r="AA266" s="19"/>
       <c r="AB266" s="19"/>
       <c r="AC266" s="19"/>
       <c r="AD266" s="19"/>
       <c r="AE266" s="19"/>
     </row>
     <row r="267" spans="1:31" s="9" customFormat="1">
       <c r="A267" s="60" t="s">
         <v>50</v>
       </c>
       <c r="B267" s="28">
         <v>38</v>
       </c>
       <c r="C267" s="28">
         <v>77</v>
       </c>
       <c r="D267" s="28">
         <v>115</v>
       </c>
       <c r="E267" s="28">
         <v>153</v>
       </c>
       <c r="F267" s="28">
         <v>191</v>
       </c>
-      <c r="G267" s="28"/>
+      <c r="G267" s="28">
+        <v>230</v>
+      </c>
       <c r="H267" s="31"/>
       <c r="I267" s="29"/>
       <c r="J267" s="31"/>
       <c r="K267" s="31"/>
       <c r="L267" s="31"/>
       <c r="M267" s="31"/>
       <c r="N267" s="7"/>
       <c r="O267" s="7"/>
       <c r="P267" s="7"/>
       <c r="Q267" s="7"/>
       <c r="R267" s="7"/>
       <c r="S267" s="7"/>
       <c r="T267" s="7"/>
       <c r="U267" s="7"/>
       <c r="W267" s="19"/>
       <c r="X267" s="19"/>
       <c r="Y267" s="19"/>
       <c r="Z267" s="19"/>
       <c r="AA267" s="19"/>
       <c r="AB267" s="19"/>
       <c r="AC267" s="19"/>
       <c r="AD267" s="19"/>
       <c r="AE267" s="19"/>
     </row>
     <row r="268" spans="1:31" s="1" customFormat="1">
       <c r="A268" s="60" t="s">
         <v>67</v>
       </c>
       <c r="B268" s="28">
         <v>82</v>
       </c>
       <c r="C268" s="28">
         <v>153</v>
       </c>
       <c r="D268" s="28">
         <v>224</v>
       </c>
       <c r="E268" s="28">
         <v>294</v>
       </c>
       <c r="F268" s="28">
         <v>389</v>
       </c>
-      <c r="G268" s="28"/>
+      <c r="G268" s="28">
+        <v>483</v>
+      </c>
       <c r="H268" s="31"/>
       <c r="I268" s="29"/>
       <c r="J268" s="31"/>
       <c r="K268" s="31"/>
       <c r="L268" s="31"/>
       <c r="M268" s="31"/>
       <c r="N268" s="7"/>
       <c r="O268" s="7"/>
       <c r="P268" s="7"/>
       <c r="Q268" s="7"/>
       <c r="R268" s="7"/>
       <c r="S268" s="7"/>
       <c r="T268" s="7"/>
       <c r="U268" s="7"/>
       <c r="W268" s="19"/>
       <c r="X268" s="19"/>
       <c r="Y268" s="19"/>
       <c r="Z268" s="19"/>
       <c r="AA268" s="19"/>
       <c r="AB268" s="19"/>
       <c r="AC268" s="19"/>
       <c r="AD268" s="19"/>
       <c r="AE268" s="19"/>
     </row>
     <row r="269" spans="1:31" s="1" customFormat="1">
       <c r="A269" s="60" t="s">
         <v>52</v>
       </c>
       <c r="B269" s="28">
         <v>76</v>
       </c>
       <c r="C269" s="28">
         <v>155</v>
       </c>
       <c r="D269" s="28">
         <v>235</v>
       </c>
       <c r="E269" s="28">
         <v>314</v>
       </c>
       <c r="F269" s="28">
         <v>388</v>
       </c>
-      <c r="G269" s="28"/>
+      <c r="G269" s="28">
+        <v>463</v>
+      </c>
       <c r="H269" s="31"/>
       <c r="I269" s="29"/>
       <c r="J269" s="31"/>
       <c r="K269" s="31"/>
       <c r="L269" s="31"/>
       <c r="M269" s="31"/>
       <c r="N269" s="7"/>
       <c r="O269" s="7"/>
       <c r="P269" s="7"/>
       <c r="Q269" s="7"/>
       <c r="R269" s="7"/>
       <c r="S269" s="7"/>
       <c r="T269" s="7"/>
       <c r="U269" s="7"/>
       <c r="W269" s="19"/>
       <c r="X269" s="19"/>
       <c r="Y269" s="19"/>
       <c r="Z269" s="19"/>
       <c r="AA269" s="19"/>
       <c r="AB269" s="19"/>
       <c r="AC269" s="19"/>
       <c r="AD269" s="19"/>
       <c r="AE269" s="19"/>
     </row>
     <row r="270" spans="1:31" s="1" customFormat="1">
       <c r="A270" s="60" t="s">
         <v>53</v>
       </c>
       <c r="B270" s="28">
         <v>208</v>
       </c>
       <c r="C270" s="28">
         <v>427</v>
       </c>
       <c r="D270" s="28">
         <v>646</v>
       </c>
       <c r="E270" s="28">
         <v>865</v>
       </c>
       <c r="F270" s="28">
         <v>1081</v>
       </c>
-      <c r="G270" s="28"/>
+      <c r="G270" s="28">
+        <v>1296</v>
+      </c>
       <c r="H270" s="31"/>
       <c r="I270" s="29"/>
       <c r="J270" s="31"/>
       <c r="K270" s="31"/>
       <c r="L270" s="31"/>
       <c r="M270" s="31"/>
       <c r="N270" s="7"/>
       <c r="O270" s="7"/>
       <c r="P270" s="7"/>
       <c r="Q270" s="7"/>
       <c r="R270" s="7"/>
       <c r="S270" s="7"/>
       <c r="T270" s="7"/>
       <c r="U270" s="7"/>
       <c r="W270" s="19"/>
       <c r="X270" s="19"/>
       <c r="Y270" s="19"/>
       <c r="Z270" s="19"/>
       <c r="AA270" s="19"/>
       <c r="AB270" s="19"/>
       <c r="AC270" s="19"/>
       <c r="AD270" s="19"/>
       <c r="AE270" s="19"/>
     </row>
     <row r="271" spans="1:31" s="1" customFormat="1">
       <c r="A271" s="60" t="s">
         <v>55</v>
       </c>
       <c r="B271" s="28">
         <v>59</v>
       </c>
       <c r="C271" s="28">
         <v>118</v>
       </c>
       <c r="D271" s="28">
         <v>177</v>
       </c>
       <c r="E271" s="28">
         <v>236</v>
       </c>
       <c r="F271" s="28">
         <v>295</v>
       </c>
-      <c r="G271" s="28"/>
+      <c r="G271" s="28">
+        <v>353</v>
+      </c>
       <c r="H271" s="31"/>
       <c r="I271" s="29"/>
       <c r="J271" s="31"/>
       <c r="K271" s="31"/>
       <c r="L271" s="31"/>
       <c r="M271" s="31"/>
       <c r="N271" s="7"/>
       <c r="O271" s="7"/>
       <c r="P271" s="7"/>
       <c r="Q271" s="7"/>
       <c r="R271" s="7"/>
       <c r="S271" s="7"/>
       <c r="T271" s="7"/>
       <c r="U271" s="7"/>
       <c r="W271" s="19"/>
       <c r="X271" s="19"/>
       <c r="Y271" s="19"/>
       <c r="Z271" s="19"/>
       <c r="AA271" s="19"/>
       <c r="AB271" s="19"/>
       <c r="AC271" s="19"/>
       <c r="AD271" s="19"/>
       <c r="AE271" s="19"/>
     </row>
     <row r="272" spans="1:31" s="1" customFormat="1">
       <c r="A272" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B272" s="28">
         <v>15</v>
       </c>
       <c r="C272" s="28">
         <v>32</v>
       </c>
       <c r="D272" s="28">
         <v>48</v>
       </c>
       <c r="E272" s="28">
         <v>65</v>
       </c>
       <c r="F272" s="28">
         <v>80</v>
       </c>
-      <c r="G272" s="28"/>
+      <c r="G272" s="28">
+        <v>95</v>
+      </c>
       <c r="H272" s="31"/>
       <c r="I272" s="29"/>
       <c r="J272" s="31"/>
       <c r="K272" s="31"/>
       <c r="L272" s="31"/>
       <c r="M272" s="31"/>
       <c r="N272" s="7"/>
       <c r="O272" s="7"/>
       <c r="P272" s="7"/>
       <c r="Q272" s="7"/>
       <c r="R272" s="7"/>
       <c r="S272" s="7"/>
       <c r="T272" s="7"/>
       <c r="U272" s="7"/>
       <c r="W272" s="19"/>
       <c r="X272" s="19"/>
       <c r="Y272" s="19"/>
       <c r="Z272" s="19"/>
       <c r="AA272" s="19"/>
       <c r="AB272" s="19"/>
       <c r="AC272" s="19"/>
       <c r="AD272" s="19"/>
       <c r="AE272" s="19"/>
     </row>
     <row r="273" spans="1:31" s="1" customFormat="1">
       <c r="A273" s="36" t="s">
         <v>56</v>
       </c>
       <c r="B273" s="28">
         <v>10</v>
       </c>
       <c r="C273" s="28">
         <v>18</v>
       </c>
       <c r="D273" s="28">
         <v>27</v>
       </c>
       <c r="E273" s="28">
         <v>35</v>
       </c>
       <c r="F273" s="28">
         <v>44</v>
       </c>
-      <c r="G273" s="28"/>
+      <c r="G273" s="28">
+        <v>52</v>
+      </c>
       <c r="H273" s="31"/>
       <c r="I273" s="29"/>
       <c r="J273" s="31"/>
       <c r="K273" s="31"/>
       <c r="L273" s="31"/>
       <c r="M273" s="31"/>
       <c r="N273" s="6"/>
       <c r="O273" s="6"/>
       <c r="P273" s="6"/>
       <c r="Q273" s="6"/>
       <c r="R273" s="6"/>
       <c r="S273" s="6"/>
       <c r="T273" s="6"/>
       <c r="U273" s="6"/>
       <c r="W273" s="19"/>
       <c r="X273" s="19"/>
       <c r="Y273" s="19"/>
       <c r="Z273" s="19"/>
       <c r="AA273" s="19"/>
       <c r="AB273" s="19"/>
       <c r="AC273" s="19"/>
       <c r="AD273" s="19"/>
       <c r="AE273" s="19"/>
     </row>
     <row r="274" spans="1:31" s="1" customFormat="1">
       <c r="A274" s="36" t="s">
         <v>73</v>
       </c>
       <c r="B274" s="28">
         <v>29</v>
       </c>
       <c r="C274" s="28">
         <v>57</v>
       </c>
       <c r="D274" s="28">
         <v>86</v>
       </c>
       <c r="E274" s="28">
         <v>115</v>
       </c>
       <c r="F274" s="28">
         <v>144</v>
       </c>
-      <c r="G274" s="28"/>
+      <c r="G274" s="28">
+        <v>172</v>
+      </c>
       <c r="H274" s="31"/>
       <c r="I274" s="29"/>
       <c r="J274" s="31"/>
       <c r="K274" s="31"/>
       <c r="L274" s="31"/>
       <c r="M274" s="31"/>
       <c r="N274" s="7"/>
       <c r="O274" s="7"/>
       <c r="P274" s="7"/>
       <c r="Q274" s="7"/>
       <c r="R274" s="7"/>
       <c r="S274" s="7"/>
       <c r="T274" s="7"/>
       <c r="U274" s="7"/>
       <c r="W274" s="19"/>
       <c r="X274" s="19"/>
       <c r="Y274" s="19"/>
       <c r="Z274" s="19"/>
       <c r="AA274" s="19"/>
       <c r="AB274" s="19"/>
       <c r="AC274" s="19"/>
       <c r="AD274" s="19"/>
       <c r="AE274" s="19"/>
     </row>
     <row r="275" spans="1:31" s="1" customFormat="1">
       <c r="A275" s="36" t="s">
         <v>59</v>
       </c>
       <c r="B275" s="28">
         <v>42</v>
       </c>
       <c r="C275" s="28">
         <v>87</v>
       </c>
       <c r="D275" s="28">
         <v>133</v>
       </c>
       <c r="E275" s="28">
         <v>178</v>
       </c>
       <c r="F275" s="28">
         <v>220</v>
       </c>
-      <c r="G275" s="28"/>
+      <c r="G275" s="28">
+        <v>263</v>
+      </c>
       <c r="H275" s="31"/>
       <c r="I275" s="29"/>
       <c r="J275" s="31"/>
       <c r="K275" s="31"/>
       <c r="L275" s="31"/>
       <c r="M275" s="31"/>
       <c r="N275" s="7"/>
       <c r="O275" s="7"/>
       <c r="P275" s="7"/>
       <c r="Q275" s="7"/>
       <c r="R275" s="7"/>
       <c r="S275" s="7"/>
       <c r="T275" s="7"/>
       <c r="U275" s="7"/>
       <c r="W275" s="19"/>
       <c r="X275" s="19"/>
       <c r="Y275" s="19"/>
       <c r="Z275" s="19"/>
       <c r="AA275" s="19"/>
       <c r="AB275" s="19"/>
       <c r="AC275" s="19"/>
       <c r="AD275" s="19"/>
       <c r="AE275" s="19"/>
     </row>
     <row r="276" spans="1:31" s="1" customFormat="1">
       <c r="A276" s="36" t="s">
         <v>60</v>
       </c>
       <c r="B276" s="28">
         <v>83</v>
       </c>
       <c r="C276" s="28">
         <v>169</v>
       </c>
       <c r="D276" s="28">
         <v>256</v>
       </c>
       <c r="E276" s="28">
         <v>342</v>
       </c>
       <c r="F276" s="28">
         <v>420</v>
       </c>
-      <c r="G276" s="28"/>
+      <c r="G276" s="28">
+        <v>498</v>
+      </c>
       <c r="H276" s="31"/>
       <c r="I276" s="29"/>
       <c r="J276" s="31"/>
       <c r="K276" s="31"/>
       <c r="L276" s="31"/>
       <c r="M276" s="31"/>
       <c r="N276" s="7"/>
       <c r="O276" s="7"/>
       <c r="P276" s="7"/>
       <c r="Q276" s="7"/>
       <c r="R276" s="7"/>
       <c r="S276" s="7"/>
       <c r="T276" s="7"/>
       <c r="U276" s="7"/>
       <c r="W276" s="19"/>
       <c r="X276" s="19"/>
       <c r="Y276" s="19"/>
       <c r="Z276" s="19"/>
       <c r="AA276" s="19"/>
       <c r="AB276" s="19"/>
       <c r="AC276" s="19"/>
       <c r="AD276" s="19"/>
       <c r="AE276" s="19"/>
     </row>
     <row r="277" spans="1:31" s="1" customFormat="1">
       <c r="A277" s="67" t="s">
         <v>61</v>
       </c>
       <c r="B277" s="28">
         <v>48</v>
       </c>
       <c r="C277" s="28">
         <v>98</v>
       </c>
       <c r="D277" s="28">
         <v>149</v>
       </c>
       <c r="E277" s="28">
         <v>199</v>
       </c>
       <c r="F277" s="28">
         <v>249</v>
       </c>
-      <c r="G277" s="28"/>
+      <c r="G277" s="28">
+        <v>299</v>
+      </c>
       <c r="H277" s="31"/>
       <c r="I277" s="29"/>
       <c r="J277" s="31"/>
       <c r="K277" s="31"/>
       <c r="L277" s="31"/>
       <c r="M277" s="31"/>
       <c r="N277" s="7"/>
       <c r="O277" s="7"/>
       <c r="P277" s="7"/>
       <c r="Q277" s="7"/>
       <c r="R277" s="7"/>
       <c r="S277" s="7"/>
       <c r="T277" s="7"/>
       <c r="U277" s="7"/>
       <c r="W277" s="19"/>
       <c r="X277" s="19"/>
       <c r="Y277" s="19"/>
       <c r="Z277" s="19"/>
       <c r="AA277" s="19"/>
       <c r="AB277" s="19"/>
       <c r="AC277" s="19"/>
       <c r="AD277" s="19"/>
       <c r="AE277" s="19"/>
     </row>
     <row r="278" spans="1:31" s="1" customFormat="1">
       <c r="A278" s="67" t="s">
         <v>62</v>
       </c>
       <c r="B278" s="28">
         <v>45</v>
       </c>
       <c r="C278" s="28">
         <v>107</v>
       </c>
       <c r="D278" s="28">
         <v>170</v>
       </c>
       <c r="E278" s="28">
         <v>232</v>
       </c>
       <c r="F278" s="28">
         <v>295</v>
       </c>
-      <c r="G278" s="28"/>
+      <c r="G278" s="28">
+        <v>358</v>
+      </c>
       <c r="H278" s="31"/>
       <c r="I278" s="29"/>
       <c r="J278" s="31"/>
       <c r="K278" s="31"/>
       <c r="L278" s="31"/>
       <c r="M278" s="31"/>
       <c r="N278" s="7"/>
       <c r="O278" s="7"/>
       <c r="P278" s="7"/>
       <c r="Q278" s="7"/>
       <c r="R278" s="7"/>
       <c r="S278" s="7"/>
       <c r="T278" s="7"/>
       <c r="U278" s="7"/>
       <c r="W278" s="19"/>
       <c r="X278" s="19"/>
       <c r="Y278" s="19"/>
       <c r="Z278" s="19"/>
       <c r="AA278" s="19"/>
       <c r="AB278" s="19"/>
       <c r="AC278" s="19"/>
       <c r="AD278" s="19"/>
       <c r="AE278" s="19"/>
     </row>
     <row r="279" spans="1:31" s="1" customFormat="1">
       <c r="A279" s="67" t="s">
         <v>63</v>
       </c>
       <c r="B279" s="28">
         <v>6</v>
       </c>
       <c r="C279" s="28">
         <v>12</v>
       </c>
       <c r="D279" s="28">
         <v>17</v>
       </c>
       <c r="E279" s="28">
         <v>23</v>
       </c>
       <c r="F279" s="28">
         <v>29</v>
       </c>
-      <c r="G279" s="28"/>
+      <c r="G279" s="28">
+        <v>35</v>
+      </c>
       <c r="H279" s="31"/>
       <c r="I279" s="29"/>
       <c r="J279" s="31"/>
       <c r="K279" s="31"/>
       <c r="L279" s="31"/>
       <c r="M279" s="31"/>
       <c r="N279" s="7"/>
       <c r="O279" s="7"/>
       <c r="P279" s="7"/>
       <c r="Q279" s="7"/>
       <c r="R279" s="7"/>
       <c r="S279" s="7"/>
       <c r="T279" s="7"/>
       <c r="U279" s="7"/>
       <c r="W279" s="19"/>
       <c r="X279" s="19"/>
       <c r="Y279" s="19"/>
       <c r="Z279" s="19"/>
       <c r="AA279" s="19"/>
       <c r="AB279" s="19"/>
       <c r="AC279" s="19"/>
       <c r="AD279" s="19"/>
       <c r="AE279" s="19"/>
     </row>
     <row r="280" spans="1:31" s="1" customFormat="1">
       <c r="A280" s="67" t="s">
         <v>64</v>
       </c>
       <c r="B280" s="28">
         <v>95</v>
       </c>
       <c r="C280" s="28">
         <v>194</v>
       </c>
       <c r="D280" s="28">
         <v>292</v>
       </c>
       <c r="E280" s="28">
         <v>391</v>
       </c>
       <c r="F280" s="28">
         <v>483</v>
       </c>
-      <c r="G280" s="28"/>
+      <c r="G280" s="28">
+        <v>576</v>
+      </c>
       <c r="H280" s="31"/>
       <c r="I280" s="29"/>
       <c r="J280" s="31"/>
       <c r="K280" s="31"/>
       <c r="L280" s="31"/>
       <c r="M280" s="31"/>
       <c r="N280" s="7"/>
       <c r="O280" s="7"/>
       <c r="P280" s="7"/>
       <c r="Q280" s="7"/>
       <c r="R280" s="7"/>
       <c r="S280" s="7"/>
       <c r="T280" s="7"/>
       <c r="U280" s="7"/>
       <c r="W280" s="19"/>
       <c r="X280" s="19"/>
       <c r="Y280" s="19"/>
       <c r="Z280" s="19"/>
       <c r="AA280" s="19"/>
       <c r="AB280" s="19"/>
       <c r="AC280" s="19"/>
       <c r="AD280" s="19"/>
       <c r="AE280" s="19"/>
     </row>
     <row r="281" spans="1:31" s="1" customFormat="1">
       <c r="A281" s="36" t="s">
         <v>72</v>
       </c>
       <c r="B281" s="28">
         <v>95</v>
       </c>
       <c r="C281" s="28">
         <v>194</v>
       </c>
       <c r="D281" s="28">
         <v>293</v>
       </c>
       <c r="E281" s="28">
         <v>392</v>
       </c>
       <c r="F281" s="28">
         <v>488</v>
       </c>
-      <c r="G281" s="28"/>
+      <c r="G281" s="28">
+        <v>583</v>
+      </c>
       <c r="H281" s="31"/>
       <c r="I281" s="29"/>
       <c r="J281" s="31"/>
       <c r="K281" s="31"/>
       <c r="L281" s="31"/>
       <c r="M281" s="31"/>
       <c r="N281" s="7"/>
       <c r="O281" s="7"/>
       <c r="P281" s="7"/>
       <c r="Q281" s="7"/>
       <c r="R281" s="7"/>
       <c r="S281" s="7"/>
       <c r="T281" s="7"/>
       <c r="U281" s="7"/>
       <c r="W281" s="19"/>
       <c r="X281" s="19"/>
       <c r="Y281" s="19"/>
       <c r="Z281" s="19"/>
       <c r="AA281" s="19"/>
       <c r="AB281" s="19"/>
       <c r="AC281" s="19"/>
       <c r="AD281" s="19"/>
       <c r="AE281" s="19"/>
     </row>
     <row r="282" spans="1:31" s="1" customFormat="1">
       <c r="A282" s="68" t="s">
         <v>66</v>
       </c>
       <c r="B282" s="28">
         <v>49</v>
       </c>
       <c r="C282" s="28">
         <v>97</v>
       </c>
       <c r="D282" s="28">
         <v>146</v>
       </c>
       <c r="E282" s="28">
         <v>194</v>
       </c>
       <c r="F282" s="28">
         <v>242</v>
       </c>
-      <c r="G282" s="28"/>
+      <c r="G282" s="28">
+        <v>290</v>
+      </c>
       <c r="H282" s="31"/>
       <c r="I282" s="29"/>
       <c r="J282" s="31"/>
       <c r="K282" s="31"/>
       <c r="L282" s="31"/>
       <c r="M282" s="31"/>
       <c r="N282" s="7"/>
       <c r="O282" s="7"/>
       <c r="P282" s="7"/>
       <c r="Q282" s="7"/>
       <c r="R282" s="7"/>
       <c r="S282" s="7"/>
       <c r="T282" s="7"/>
       <c r="U282" s="7"/>
       <c r="W282" s="19"/>
       <c r="X282" s="19"/>
       <c r="Y282" s="19"/>
       <c r="Z282" s="19"/>
       <c r="AA282" s="19"/>
       <c r="AB282" s="19"/>
       <c r="AC282" s="19"/>
       <c r="AD282" s="19"/>
       <c r="AE282" s="19"/>
     </row>
     <row r="283" spans="1:31" s="1" customFormat="1">
       <c r="A283" s="60" t="s">
         <v>54</v>
       </c>
       <c r="B283" s="28">
         <v>69</v>
       </c>
       <c r="C283" s="28">
         <v>138</v>
       </c>
       <c r="D283" s="28">
         <v>208</v>
       </c>
       <c r="E283" s="28">
         <v>277</v>
       </c>
       <c r="F283" s="28">
         <v>346</v>
       </c>
-      <c r="G283" s="28"/>
+      <c r="G283" s="28">
+        <v>415</v>
+      </c>
       <c r="H283" s="31"/>
       <c r="I283" s="29"/>
       <c r="J283" s="31"/>
       <c r="K283" s="31"/>
       <c r="L283" s="31"/>
       <c r="M283" s="31"/>
       <c r="N283" s="7"/>
       <c r="O283" s="7"/>
       <c r="P283" s="7"/>
       <c r="Q283" s="7"/>
       <c r="R283" s="7"/>
       <c r="S283" s="7"/>
       <c r="T283" s="7"/>
       <c r="U283" s="7"/>
       <c r="W283" s="19"/>
       <c r="X283" s="19"/>
       <c r="Y283" s="19"/>
       <c r="Z283" s="19"/>
       <c r="AA283" s="19"/>
       <c r="AB283" s="19"/>
       <c r="AC283" s="19"/>
       <c r="AD283" s="19"/>
       <c r="AE283" s="19"/>
     </row>
     <row r="284" spans="1:31" s="1" customFormat="1">
       <c r="A284" s="40"/>
       <c r="B284" s="30"/>
       <c r="C284" s="28"/>
       <c r="D284" s="29"/>
       <c r="E284" s="29"/>
       <c r="F284" s="29"/>
-      <c r="G284" s="28"/>
+      <c r="G284" s="30"/>
       <c r="H284" s="30"/>
       <c r="I284" s="29"/>
       <c r="J284" s="30"/>
       <c r="K284" s="30"/>
       <c r="L284" s="29"/>
       <c r="M284" s="30"/>
       <c r="N284" s="7"/>
       <c r="O284" s="7"/>
       <c r="P284" s="7"/>
       <c r="Q284" s="7"/>
       <c r="R284" s="7"/>
       <c r="S284" s="7"/>
       <c r="T284" s="7"/>
       <c r="U284" s="7"/>
       <c r="W284" s="19"/>
       <c r="X284" s="19"/>
       <c r="Y284" s="19"/>
       <c r="Z284" s="19"/>
       <c r="AA284" s="19"/>
       <c r="AB284" s="19"/>
       <c r="AC284" s="19"/>
       <c r="AD284" s="19"/>
       <c r="AE284" s="19"/>
     </row>
     <row r="285" spans="1:31" s="1" customFormat="1" ht="57">
       <c r="A285" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B285" s="30"/>
       <c r="C285" s="28"/>
       <c r="D285" s="29"/>
       <c r="E285" s="29"/>
       <c r="F285" s="29"/>
-      <c r="G285" s="28"/>
+      <c r="G285" s="30"/>
       <c r="H285" s="30"/>
       <c r="I285" s="29"/>
       <c r="J285" s="30"/>
       <c r="K285" s="30"/>
       <c r="L285" s="43"/>
       <c r="M285" s="25"/>
       <c r="N285" s="7"/>
       <c r="O285" s="7"/>
       <c r="P285" s="7"/>
       <c r="Q285" s="7"/>
       <c r="R285" s="7"/>
       <c r="S285" s="7"/>
       <c r="T285" s="7"/>
       <c r="U285" s="7"/>
       <c r="W285" s="19"/>
       <c r="X285" s="19"/>
       <c r="Y285" s="19"/>
       <c r="Z285" s="19"/>
       <c r="AA285" s="19"/>
       <c r="AB285" s="19"/>
       <c r="AC285" s="19"/>
       <c r="AD285" s="19"/>
       <c r="AE285" s="19"/>
     </row>
     <row r="286" spans="1:31" s="1" customFormat="1">
       <c r="A286" s="49" t="s">
         <v>47</v>
       </c>
       <c r="B286" s="28">
         <v>46001</v>
       </c>
       <c r="C286" s="28">
         <v>94320</v>
       </c>
       <c r="D286" s="28">
         <v>143059</v>
       </c>
       <c r="E286" s="28">
         <v>200173</v>
       </c>
       <c r="F286" s="28">
         <v>253143</v>
       </c>
-      <c r="G286" s="28"/>
+      <c r="G286" s="28">
+        <v>310166</v>
+      </c>
       <c r="H286" s="31"/>
       <c r="I286" s="29"/>
       <c r="J286" s="31"/>
       <c r="K286" s="31"/>
       <c r="L286" s="31"/>
       <c r="M286" s="31"/>
       <c r="N286" s="7"/>
       <c r="O286" s="7"/>
       <c r="P286" s="7"/>
       <c r="Q286" s="7"/>
       <c r="R286" s="7"/>
       <c r="S286" s="7"/>
       <c r="T286" s="7"/>
       <c r="U286" s="7"/>
       <c r="W286" s="19"/>
       <c r="X286" s="19"/>
       <c r="Y286" s="19"/>
       <c r="Z286" s="19"/>
       <c r="AA286" s="19"/>
       <c r="AB286" s="19"/>
       <c r="AC286" s="19"/>
       <c r="AD286" s="19"/>
       <c r="AE286" s="19"/>
     </row>
     <row r="287" spans="1:31" s="1" customFormat="1">
       <c r="A287" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B287" s="28">
         <v>10809</v>
       </c>
       <c r="C287" s="28">
         <v>16266</v>
       </c>
       <c r="D287" s="28">
         <v>20851</v>
       </c>
       <c r="E287" s="28">
         <v>27885</v>
       </c>
       <c r="F287" s="28">
         <v>33685</v>
       </c>
-      <c r="G287" s="28"/>
+      <c r="G287" s="28">
+        <v>40379</v>
+      </c>
       <c r="H287" s="31"/>
       <c r="I287" s="29"/>
       <c r="J287" s="31"/>
       <c r="K287" s="31"/>
       <c r="L287" s="31"/>
       <c r="M287" s="31"/>
       <c r="N287" s="7"/>
       <c r="O287" s="7"/>
       <c r="P287" s="7"/>
       <c r="Q287" s="7"/>
       <c r="R287" s="7"/>
       <c r="S287" s="7"/>
       <c r="T287" s="7"/>
       <c r="U287" s="7"/>
       <c r="W287" s="19"/>
       <c r="X287" s="19"/>
       <c r="Y287" s="19"/>
       <c r="Z287" s="19"/>
       <c r="AA287" s="19"/>
       <c r="AB287" s="19"/>
       <c r="AC287" s="19"/>
       <c r="AD287" s="19"/>
       <c r="AE287" s="19"/>
     </row>
     <row r="288" spans="1:31">
       <c r="A288" s="60" t="s">
         <v>86</v>
       </c>
       <c r="B288" s="28">
         <v>190</v>
       </c>
       <c r="C288" s="28">
         <v>471</v>
       </c>
       <c r="D288" s="28">
         <v>735</v>
       </c>
       <c r="E288" s="28">
         <v>886</v>
       </c>
       <c r="F288" s="28">
         <v>1152</v>
       </c>
-      <c r="G288" s="28"/>
+      <c r="G288" s="28">
+        <v>1409</v>
+      </c>
       <c r="H288" s="31"/>
       <c r="I288" s="29"/>
       <c r="J288" s="31"/>
       <c r="K288" s="31"/>
       <c r="L288" s="31"/>
       <c r="M288" s="31"/>
       <c r="N288" s="7"/>
       <c r="O288" s="7"/>
       <c r="P288" s="7"/>
       <c r="Q288" s="7"/>
       <c r="R288" s="7"/>
       <c r="S288" s="7"/>
       <c r="T288" s="7"/>
       <c r="U288" s="7"/>
       <c r="W288" s="19"/>
       <c r="X288" s="19"/>
       <c r="Y288" s="19"/>
       <c r="Z288" s="19"/>
       <c r="AA288" s="19"/>
       <c r="AB288" s="19"/>
       <c r="AC288" s="19"/>
       <c r="AD288" s="19"/>
       <c r="AE288" s="19"/>
     </row>
     <row r="289" spans="1:31" s="1" customFormat="1">
       <c r="A289" s="60" t="s">
         <v>50</v>
       </c>
       <c r="B289" s="28">
         <v>604</v>
       </c>
       <c r="C289" s="28">
         <v>1534</v>
       </c>
       <c r="D289" s="28">
         <v>2463</v>
       </c>
       <c r="E289" s="28">
         <v>3393</v>
       </c>
       <c r="F289" s="28">
         <v>4815</v>
       </c>
-      <c r="G289" s="28"/>
+      <c r="G289" s="28">
+        <v>6238</v>
+      </c>
       <c r="H289" s="31"/>
       <c r="I289" s="29"/>
       <c r="J289" s="31"/>
       <c r="K289" s="31"/>
       <c r="L289" s="31"/>
       <c r="M289" s="31"/>
       <c r="N289" s="7"/>
       <c r="O289" s="7"/>
       <c r="P289" s="7"/>
       <c r="Q289" s="7"/>
       <c r="R289" s="7"/>
       <c r="S289" s="7"/>
       <c r="T289" s="7"/>
       <c r="U289" s="7"/>
       <c r="W289" s="19"/>
       <c r="X289" s="19"/>
       <c r="Y289" s="19"/>
       <c r="Z289" s="19"/>
       <c r="AA289" s="19"/>
       <c r="AB289" s="19"/>
       <c r="AC289" s="19"/>
       <c r="AD289" s="19"/>
       <c r="AE289" s="19"/>
     </row>
     <row r="290" spans="1:31" s="1" customFormat="1">
       <c r="A290" s="60" t="s">
         <v>67</v>
       </c>
       <c r="B290" s="28">
         <v>4139</v>
       </c>
       <c r="C290" s="28">
         <v>8195</v>
       </c>
       <c r="D290" s="28">
         <v>12250</v>
       </c>
       <c r="E290" s="28">
         <v>16306</v>
       </c>
       <c r="F290" s="28">
         <v>20357</v>
       </c>
-      <c r="G290" s="28"/>
+      <c r="G290" s="28">
+        <v>24409</v>
+      </c>
       <c r="H290" s="31"/>
       <c r="I290" s="29"/>
       <c r="J290" s="31"/>
       <c r="K290" s="31"/>
       <c r="L290" s="31"/>
       <c r="M290" s="31"/>
       <c r="N290" s="7"/>
       <c r="O290" s="7"/>
       <c r="P290" s="7"/>
       <c r="Q290" s="7"/>
       <c r="R290" s="7"/>
       <c r="S290" s="7"/>
       <c r="T290" s="7"/>
       <c r="U290" s="7"/>
       <c r="W290" s="19"/>
       <c r="X290" s="19"/>
       <c r="Y290" s="19"/>
       <c r="Z290" s="19"/>
       <c r="AA290" s="19"/>
       <c r="AB290" s="19"/>
       <c r="AC290" s="19"/>
       <c r="AD290" s="19"/>
       <c r="AE290" s="19"/>
     </row>
     <row r="291" spans="1:31" s="1" customFormat="1">
       <c r="A291" s="60" t="s">
         <v>53</v>
       </c>
       <c r="B291" s="28">
         <v>1758</v>
       </c>
       <c r="C291" s="28">
         <v>5228</v>
       </c>
       <c r="D291" s="28">
         <v>7946</v>
       </c>
       <c r="E291" s="28">
         <v>10639</v>
       </c>
       <c r="F291" s="28">
         <v>14931</v>
       </c>
-      <c r="G291" s="28"/>
+      <c r="G291" s="28">
+        <v>20864</v>
+      </c>
       <c r="H291" s="31"/>
       <c r="I291" s="29"/>
       <c r="J291" s="31"/>
       <c r="K291" s="31"/>
       <c r="L291" s="31"/>
       <c r="M291" s="31"/>
       <c r="N291" s="7"/>
       <c r="O291" s="7"/>
       <c r="P291" s="7"/>
       <c r="Q291" s="7"/>
       <c r="R291" s="7"/>
       <c r="S291" s="7"/>
       <c r="T291" s="7"/>
       <c r="U291" s="7"/>
       <c r="W291" s="19"/>
       <c r="X291" s="19"/>
       <c r="Y291" s="19"/>
       <c r="Z291" s="19"/>
       <c r="AA291" s="19"/>
       <c r="AB291" s="19"/>
       <c r="AC291" s="19"/>
       <c r="AD291" s="19"/>
       <c r="AE291" s="19"/>
     </row>
     <row r="292" spans="1:31" s="1" customFormat="1">
       <c r="A292" s="60" t="s">
         <v>55</v>
       </c>
       <c r="B292" s="28">
         <v>12468</v>
       </c>
       <c r="C292" s="28">
         <v>28650</v>
       </c>
       <c r="D292" s="28">
         <v>43709</v>
       </c>
       <c r="E292" s="28">
         <v>59523</v>
       </c>
       <c r="F292" s="28">
         <v>74252</v>
       </c>
-      <c r="G292" s="28"/>
+      <c r="G292" s="28">
+        <v>88634</v>
+      </c>
       <c r="H292" s="31"/>
       <c r="I292" s="29"/>
       <c r="J292" s="31"/>
       <c r="K292" s="31"/>
       <c r="L292" s="31"/>
       <c r="M292" s="31"/>
       <c r="N292" s="7"/>
       <c r="O292" s="7"/>
       <c r="P292" s="7"/>
       <c r="Q292" s="7"/>
       <c r="R292" s="7"/>
       <c r="S292" s="7"/>
       <c r="T292" s="7"/>
       <c r="U292" s="7"/>
       <c r="W292" s="19"/>
       <c r="X292" s="19"/>
       <c r="Y292" s="19"/>
       <c r="Z292" s="19"/>
       <c r="AA292" s="19"/>
       <c r="AB292" s="19"/>
       <c r="AC292" s="19"/>
       <c r="AD292" s="19"/>
       <c r="AE292" s="19"/>
     </row>
     <row r="293" spans="1:31" s="1" customFormat="1">
       <c r="A293" s="36" t="s">
         <v>56</v>
       </c>
       <c r="B293" s="28">
         <v>3448</v>
       </c>
       <c r="C293" s="28">
         <v>7378</v>
       </c>
       <c r="D293" s="28">
         <v>11309</v>
       </c>
       <c r="E293" s="28">
         <v>15239</v>
       </c>
       <c r="F293" s="28">
         <v>19161</v>
       </c>
-      <c r="G293" s="28"/>
+      <c r="G293" s="28">
+        <v>23082</v>
+      </c>
       <c r="H293" s="31"/>
       <c r="I293" s="29"/>
       <c r="J293" s="31"/>
       <c r="K293" s="31"/>
       <c r="L293" s="31"/>
       <c r="M293" s="31"/>
       <c r="N293" s="7"/>
       <c r="O293" s="7"/>
       <c r="P293" s="7"/>
       <c r="Q293" s="7"/>
       <c r="R293" s="7"/>
       <c r="S293" s="7"/>
       <c r="T293" s="7"/>
       <c r="U293" s="7"/>
       <c r="W293" s="19"/>
       <c r="X293" s="19"/>
       <c r="Y293" s="19"/>
       <c r="Z293" s="19"/>
       <c r="AA293" s="19"/>
       <c r="AB293" s="19"/>
       <c r="AC293" s="19"/>
       <c r="AD293" s="19"/>
       <c r="AE293" s="19"/>
     </row>
     <row r="294" spans="1:31" s="1" customFormat="1">
       <c r="A294" s="36" t="s">
         <v>59</v>
       </c>
       <c r="B294" s="28">
         <v>3</v>
       </c>
       <c r="C294" s="28">
         <v>1299</v>
       </c>
       <c r="D294" s="28">
         <v>2595</v>
       </c>
       <c r="E294" s="28">
         <v>3891</v>
       </c>
       <c r="F294" s="28">
         <v>3892</v>
       </c>
-      <c r="G294" s="28"/>
+      <c r="G294" s="28">
+        <v>3892</v>
+      </c>
       <c r="H294" s="31"/>
       <c r="I294" s="29"/>
       <c r="J294" s="31"/>
       <c r="K294" s="31"/>
       <c r="L294" s="31"/>
       <c r="M294" s="31"/>
       <c r="N294" s="7"/>
       <c r="O294" s="7"/>
       <c r="P294" s="7"/>
       <c r="Q294" s="7"/>
       <c r="R294" s="7"/>
       <c r="S294" s="7"/>
       <c r="T294" s="7"/>
       <c r="U294" s="7"/>
       <c r="W294" s="19"/>
       <c r="X294" s="19"/>
       <c r="Y294" s="19"/>
       <c r="Z294" s="19"/>
       <c r="AA294" s="19"/>
       <c r="AB294" s="19"/>
       <c r="AC294" s="19"/>
       <c r="AD294" s="19"/>
       <c r="AE294" s="19"/>
     </row>
     <row r="295" spans="1:31" s="1" customFormat="1">
       <c r="A295" s="36" t="s">
         <v>60</v>
       </c>
       <c r="B295" s="28" t="s">
         <v>103</v>
       </c>
       <c r="C295" s="28">
         <v>1840</v>
       </c>
       <c r="D295" s="28">
         <v>4970</v>
       </c>
       <c r="E295" s="28">
         <v>6295</v>
       </c>
       <c r="F295" s="28">
         <v>6732</v>
       </c>
-      <c r="G295" s="28"/>
+      <c r="G295" s="28">
+        <v>8221</v>
+      </c>
       <c r="H295" s="31"/>
       <c r="I295" s="29"/>
       <c r="J295" s="31"/>
       <c r="K295" s="31"/>
       <c r="L295" s="31"/>
       <c r="M295" s="31"/>
       <c r="N295" s="7"/>
       <c r="O295" s="7"/>
       <c r="P295" s="7"/>
       <c r="Q295" s="7"/>
       <c r="R295" s="7"/>
       <c r="S295" s="7"/>
       <c r="T295" s="7"/>
       <c r="U295" s="7"/>
       <c r="W295" s="19"/>
       <c r="X295" s="19"/>
       <c r="Y295" s="19"/>
       <c r="Z295" s="19"/>
       <c r="AA295" s="19"/>
       <c r="AB295" s="19"/>
       <c r="AC295" s="19"/>
       <c r="AD295" s="19"/>
       <c r="AE295" s="19"/>
     </row>
     <row r="296" spans="1:31" s="1" customFormat="1">
       <c r="A296" s="36" t="s">
         <v>62</v>
       </c>
       <c r="B296" s="28" t="s">
         <v>116</v>
       </c>
       <c r="C296" s="28" t="s">
         <v>116</v>
       </c>
       <c r="D296" s="28" t="s">
         <v>116</v>
       </c>
       <c r="E296" s="28" t="s">
         <v>116</v>
       </c>
       <c r="F296" s="28">
         <v>270</v>
       </c>
-      <c r="G296" s="28"/>
+      <c r="G296" s="28">
+        <v>539</v>
+      </c>
       <c r="H296" s="31"/>
       <c r="I296" s="29"/>
       <c r="J296" s="31"/>
       <c r="K296" s="31"/>
       <c r="L296" s="31"/>
       <c r="M296" s="31"/>
       <c r="N296" s="7"/>
       <c r="O296" s="7"/>
       <c r="P296" s="7"/>
       <c r="Q296" s="7"/>
       <c r="R296" s="7"/>
       <c r="S296" s="7"/>
       <c r="T296" s="7"/>
       <c r="U296" s="7"/>
       <c r="W296" s="19"/>
       <c r="X296" s="19"/>
       <c r="Y296" s="19"/>
       <c r="Z296" s="19"/>
       <c r="AA296" s="19"/>
       <c r="AB296" s="19"/>
       <c r="AC296" s="19"/>
       <c r="AD296" s="19"/>
       <c r="AE296" s="19"/>
     </row>
     <row r="297" spans="1:31" s="1" customFormat="1">
       <c r="A297" s="36" t="s">
         <v>65</v>
       </c>
       <c r="B297" s="28">
         <v>5758</v>
       </c>
       <c r="C297" s="28">
         <v>10967</v>
       </c>
       <c r="D297" s="28">
         <v>16404</v>
       </c>
       <c r="E297" s="28">
         <v>21539</v>
       </c>
       <c r="F297" s="28">
         <v>27632</v>
       </c>
-      <c r="G297" s="28"/>
+      <c r="G297" s="28">
+        <v>32809</v>
+      </c>
       <c r="H297" s="31"/>
       <c r="I297" s="29"/>
       <c r="J297" s="31"/>
       <c r="K297" s="31"/>
       <c r="L297" s="31"/>
       <c r="M297" s="31"/>
       <c r="N297" s="7"/>
       <c r="O297" s="7"/>
       <c r="P297" s="7"/>
       <c r="Q297" s="7"/>
       <c r="R297" s="7"/>
       <c r="S297" s="7"/>
       <c r="T297" s="7"/>
       <c r="U297" s="7"/>
       <c r="W297" s="19"/>
       <c r="X297" s="19"/>
       <c r="Y297" s="19"/>
       <c r="Z297" s="19"/>
       <c r="AA297" s="19"/>
       <c r="AB297" s="19"/>
       <c r="AC297" s="19"/>
       <c r="AD297" s="19"/>
       <c r="AE297" s="19"/>
     </row>
     <row r="298" spans="1:31" s="1" customFormat="1">
       <c r="A298" s="68" t="s">
         <v>66</v>
       </c>
       <c r="B298" s="28">
         <v>3240</v>
       </c>
       <c r="C298" s="28">
         <v>5518</v>
       </c>
       <c r="D298" s="28">
         <v>8518</v>
       </c>
       <c r="E298" s="28">
         <v>18934</v>
       </c>
       <c r="F298" s="28">
         <v>28758</v>
       </c>
-      <c r="G298" s="28"/>
+      <c r="G298" s="28">
+        <v>40319</v>
+      </c>
       <c r="H298" s="31"/>
       <c r="I298" s="29"/>
       <c r="J298" s="31"/>
       <c r="K298" s="31"/>
       <c r="L298" s="31"/>
       <c r="M298" s="31"/>
       <c r="N298" s="7"/>
       <c r="O298" s="7"/>
       <c r="P298" s="7"/>
       <c r="Q298" s="7"/>
       <c r="R298" s="7"/>
       <c r="S298" s="7"/>
       <c r="T298" s="7"/>
       <c r="U298" s="7"/>
       <c r="W298" s="19"/>
       <c r="X298" s="19"/>
       <c r="Y298" s="19"/>
       <c r="Z298" s="19"/>
       <c r="AA298" s="19"/>
       <c r="AB298" s="19"/>
       <c r="AC298" s="19"/>
       <c r="AD298" s="19"/>
       <c r="AE298" s="19"/>
     </row>
     <row r="299" spans="1:31" s="1" customFormat="1">
       <c r="A299" s="60" t="s">
         <v>54</v>
       </c>
       <c r="B299" s="28">
         <v>2640</v>
       </c>
       <c r="C299" s="28">
         <v>6974</v>
       </c>
       <c r="D299" s="28">
         <v>11309</v>
       </c>
       <c r="E299" s="28">
         <v>15643</v>
       </c>
       <c r="F299" s="28">
         <v>17507</v>
       </c>
-      <c r="G299" s="28"/>
+      <c r="G299" s="28">
+        <v>19370</v>
+      </c>
       <c r="H299" s="31"/>
       <c r="I299" s="29"/>
       <c r="J299" s="31"/>
       <c r="K299" s="31"/>
       <c r="L299" s="31"/>
       <c r="M299" s="31"/>
       <c r="N299" s="7"/>
       <c r="O299" s="7"/>
       <c r="P299" s="7"/>
       <c r="Q299" s="7"/>
       <c r="R299" s="7"/>
       <c r="S299" s="7"/>
       <c r="T299" s="7"/>
       <c r="U299" s="7"/>
       <c r="W299" s="19"/>
       <c r="X299" s="19"/>
       <c r="Y299" s="19"/>
       <c r="Z299" s="19"/>
       <c r="AA299" s="19"/>
       <c r="AB299" s="19"/>
       <c r="AC299" s="19"/>
       <c r="AD299" s="19"/>
       <c r="AE299" s="19"/>
     </row>
     <row r="300" spans="1:31" s="1" customFormat="1">
       <c r="A300" s="69"/>
       <c r="B300" s="25"/>
       <c r="C300" s="28"/>
       <c r="D300" s="43"/>
       <c r="E300" s="43"/>
       <c r="F300" s="43"/>
-      <c r="G300" s="28"/>
+      <c r="G300" s="25"/>
       <c r="H300" s="25"/>
       <c r="I300" s="43"/>
       <c r="J300" s="25"/>
       <c r="K300" s="30"/>
       <c r="L300" s="70"/>
       <c r="M300" s="69"/>
       <c r="N300" s="7"/>
       <c r="O300" s="7"/>
       <c r="P300" s="7"/>
       <c r="Q300" s="7"/>
       <c r="R300" s="7"/>
       <c r="S300" s="7"/>
       <c r="T300" s="7"/>
       <c r="U300" s="7"/>
       <c r="W300" s="19"/>
       <c r="X300" s="19"/>
       <c r="Y300" s="19"/>
       <c r="Z300" s="19"/>
       <c r="AA300" s="19"/>
       <c r="AB300" s="19"/>
       <c r="AC300" s="19"/>
       <c r="AD300" s="19"/>
       <c r="AE300" s="19"/>
     </row>
     <row r="301" spans="1:31" s="1" customFormat="1" ht="34.5">
       <c r="A301" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B301" s="71"/>
       <c r="C301" s="28"/>
       <c r="D301" s="75"/>
       <c r="E301" s="75"/>
       <c r="F301" s="75"/>
-      <c r="G301" s="28"/>
+      <c r="G301" s="71"/>
       <c r="H301" s="30"/>
       <c r="I301" s="29"/>
       <c r="J301" s="30"/>
       <c r="K301" s="30"/>
       <c r="L301" s="70"/>
       <c r="M301" s="25"/>
       <c r="N301" s="7"/>
       <c r="O301" s="7"/>
       <c r="P301" s="7"/>
       <c r="Q301" s="7"/>
       <c r="R301" s="7"/>
       <c r="S301" s="7"/>
       <c r="T301" s="7"/>
       <c r="U301" s="7"/>
       <c r="W301" s="19"/>
       <c r="X301" s="19"/>
       <c r="Y301" s="19"/>
       <c r="Z301" s="19"/>
       <c r="AA301" s="19"/>
       <c r="AB301" s="19"/>
       <c r="AC301" s="19"/>
       <c r="AD301" s="19"/>
       <c r="AE301" s="19"/>
     </row>
     <row r="302" spans="1:31" s="1" customFormat="1">
       <c r="A302" s="49" t="s">
         <v>47</v>
       </c>
       <c r="B302" s="82">
         <v>1758.4</v>
       </c>
       <c r="C302" s="82">
         <v>3335.4</v>
       </c>
       <c r="D302" s="83">
         <v>4492.3</v>
       </c>
       <c r="E302" s="83">
         <v>6215.9</v>
       </c>
       <c r="F302" s="83">
         <v>8264.2000000000007</v>
       </c>
-      <c r="G302" s="82"/>
+      <c r="G302" s="83">
+        <v>10517</v>
+      </c>
       <c r="H302" s="74"/>
       <c r="I302" s="72"/>
       <c r="J302" s="74"/>
       <c r="K302" s="74"/>
       <c r="L302" s="74"/>
       <c r="M302" s="74"/>
       <c r="N302" s="7"/>
       <c r="O302" s="7"/>
       <c r="P302" s="7"/>
       <c r="Q302" s="7"/>
       <c r="R302" s="7"/>
       <c r="S302" s="7"/>
       <c r="T302" s="7"/>
       <c r="U302" s="7"/>
       <c r="W302" s="19"/>
       <c r="X302" s="19"/>
       <c r="Y302" s="19"/>
       <c r="Z302" s="19"/>
       <c r="AA302" s="19"/>
       <c r="AB302" s="19"/>
       <c r="AC302" s="19"/>
       <c r="AD302" s="19"/>
       <c r="AE302" s="19"/>
     </row>
     <row r="303" spans="1:31" s="1" customFormat="1">
       <c r="A303" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B303" s="82">
         <v>1758.4</v>
       </c>
       <c r="C303" s="82">
         <v>3335.4</v>
       </c>
       <c r="D303" s="83">
         <v>4492.3</v>
       </c>
       <c r="E303" s="83">
         <v>6215.9</v>
       </c>
       <c r="F303" s="83">
         <v>8264.2000000000007</v>
       </c>
-      <c r="G303" s="82"/>
+      <c r="G303" s="83">
+        <v>10517</v>
+      </c>
       <c r="H303" s="74"/>
       <c r="I303" s="72"/>
       <c r="J303" s="74"/>
       <c r="K303" s="74"/>
       <c r="L303" s="74"/>
       <c r="M303" s="74"/>
       <c r="N303" s="7"/>
       <c r="O303" s="7"/>
       <c r="P303" s="7"/>
       <c r="Q303" s="7"/>
       <c r="R303" s="7"/>
       <c r="S303" s="7"/>
       <c r="T303" s="7"/>
       <c r="U303" s="7"/>
       <c r="W303" s="19"/>
       <c r="X303" s="19"/>
       <c r="Y303" s="19"/>
       <c r="Z303" s="19"/>
       <c r="AA303" s="19"/>
       <c r="AB303" s="19"/>
       <c r="AC303" s="19"/>
       <c r="AD303" s="19"/>
       <c r="AE303" s="19"/>
     </row>
     <row r="304" spans="1:31">
       <c r="A304" s="49"/>
       <c r="B304" s="75"/>
       <c r="C304" s="28"/>
       <c r="D304" s="75"/>
       <c r="E304" s="75"/>
       <c r="F304" s="75"/>
-      <c r="G304" s="28"/>
+      <c r="G304" s="71"/>
       <c r="H304" s="30"/>
       <c r="I304" s="29"/>
       <c r="J304" s="30"/>
       <c r="K304" s="30"/>
       <c r="L304" s="72"/>
       <c r="M304" s="73"/>
       <c r="N304" s="6"/>
       <c r="O304" s="6"/>
       <c r="P304" s="6"/>
       <c r="Q304" s="6"/>
       <c r="R304" s="6"/>
       <c r="S304" s="6"/>
       <c r="T304" s="6"/>
       <c r="U304" s="6"/>
       <c r="W304" s="19"/>
       <c r="X304" s="19"/>
       <c r="Y304" s="19"/>
       <c r="Z304" s="19"/>
       <c r="AA304" s="19"/>
       <c r="AB304" s="19"/>
       <c r="AC304" s="19"/>
       <c r="AD304" s="19"/>
       <c r="AE304" s="19"/>
     </row>
     <row r="305" spans="1:31" s="1" customFormat="1" ht="45.75">
       <c r="A305" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B305" s="75"/>
       <c r="C305" s="28"/>
       <c r="D305" s="75"/>
       <c r="E305" s="75"/>
       <c r="F305" s="75"/>
-      <c r="G305" s="28"/>
+      <c r="G305" s="71"/>
       <c r="H305" s="30"/>
       <c r="I305" s="29"/>
       <c r="J305" s="30"/>
       <c r="K305" s="30"/>
       <c r="L305" s="43"/>
       <c r="M305" s="25"/>
       <c r="N305" s="11"/>
       <c r="O305" s="11"/>
       <c r="P305" s="11"/>
       <c r="Q305" s="11"/>
       <c r="R305" s="11"/>
       <c r="S305" s="7"/>
       <c r="T305" s="7"/>
       <c r="U305" s="7"/>
       <c r="W305" s="19"/>
       <c r="X305" s="19"/>
       <c r="Y305" s="19"/>
       <c r="Z305" s="19"/>
       <c r="AA305" s="19"/>
       <c r="AB305" s="19"/>
       <c r="AC305" s="19"/>
       <c r="AD305" s="19"/>
       <c r="AE305" s="19"/>
     </row>
     <row r="306" spans="1:31" s="1" customFormat="1">
       <c r="A306" s="49" t="s">
         <v>47</v>
       </c>
       <c r="B306" s="82">
         <v>2.2999999999999998</v>
       </c>
       <c r="C306" s="82">
         <v>3.2</v>
       </c>
       <c r="D306" s="83">
         <v>4</v>
       </c>
       <c r="E306" s="83">
         <v>4.8</v>
       </c>
       <c r="F306" s="83">
         <v>5.6</v>
       </c>
-      <c r="G306" s="82"/>
+      <c r="G306" s="83">
+        <v>6.3</v>
+      </c>
       <c r="H306" s="74"/>
       <c r="I306" s="72"/>
       <c r="J306" s="74"/>
       <c r="K306" s="74"/>
       <c r="L306" s="74"/>
       <c r="M306" s="74"/>
       <c r="N306" s="13"/>
       <c r="O306" s="13"/>
       <c r="P306" s="13"/>
       <c r="Q306" s="13"/>
       <c r="R306" s="13"/>
       <c r="S306" s="13"/>
       <c r="T306" s="13"/>
       <c r="U306" s="13"/>
       <c r="W306" s="19"/>
       <c r="X306" s="19"/>
       <c r="Y306" s="19"/>
       <c r="Z306" s="19"/>
       <c r="AA306" s="19"/>
       <c r="AB306" s="19"/>
       <c r="AC306" s="19"/>
       <c r="AD306" s="19"/>
       <c r="AE306" s="19"/>
     </row>
     <row r="307" spans="1:31" s="1" customFormat="1">
       <c r="A307" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B307" s="82">
         <v>2.2999999999999998</v>
       </c>
       <c r="C307" s="82">
         <v>3.2</v>
       </c>
       <c r="D307" s="83">
         <v>4</v>
       </c>
       <c r="E307" s="83">
         <v>4.8</v>
       </c>
       <c r="F307" s="83">
         <v>5.6</v>
       </c>
-      <c r="G307" s="82"/>
+      <c r="G307" s="83">
+        <v>6.3</v>
+      </c>
       <c r="H307" s="74"/>
       <c r="I307" s="72"/>
       <c r="J307" s="74"/>
       <c r="K307" s="74"/>
       <c r="L307" s="74"/>
       <c r="M307" s="74"/>
       <c r="N307" s="13"/>
       <c r="O307" s="13"/>
       <c r="P307" s="13"/>
       <c r="Q307" s="13"/>
       <c r="R307" s="13"/>
       <c r="S307" s="13"/>
       <c r="T307" s="13"/>
       <c r="U307" s="13"/>
       <c r="W307" s="19"/>
       <c r="X307" s="19"/>
       <c r="Y307" s="19"/>
       <c r="Z307" s="19"/>
       <c r="AA307" s="19"/>
       <c r="AB307" s="19"/>
       <c r="AC307" s="19"/>
       <c r="AD307" s="19"/>
       <c r="AE307" s="19"/>
     </row>
     <row r="308" spans="1:31" s="1" customFormat="1">
       <c r="A308" s="49"/>
       <c r="B308" s="75"/>
       <c r="C308" s="28"/>
       <c r="D308" s="75"/>
       <c r="E308" s="75"/>
       <c r="F308" s="75"/>
-      <c r="G308" s="28"/>
+      <c r="G308" s="71"/>
       <c r="H308" s="30"/>
       <c r="I308" s="29"/>
       <c r="J308" s="30"/>
       <c r="K308" s="30"/>
       <c r="L308" s="72"/>
       <c r="M308" s="73"/>
       <c r="N308" s="11"/>
       <c r="O308" s="11"/>
       <c r="P308" s="11"/>
       <c r="Q308" s="11"/>
       <c r="R308" s="11"/>
       <c r="S308" s="7"/>
       <c r="T308" s="7"/>
       <c r="U308" s="7"/>
       <c r="W308" s="19"/>
       <c r="X308" s="19"/>
       <c r="Y308" s="19"/>
       <c r="Z308" s="19"/>
       <c r="AA308" s="19"/>
       <c r="AB308" s="19"/>
       <c r="AC308" s="19"/>
       <c r="AD308" s="19"/>
       <c r="AE308" s="19"/>
     </row>
     <row r="309" spans="1:31" s="1" customFormat="1">
       <c r="A309" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B309" s="75"/>
       <c r="C309" s="28"/>
       <c r="D309" s="75"/>
       <c r="E309" s="75"/>
       <c r="F309" s="75"/>
-      <c r="G309" s="28"/>
+      <c r="G309" s="71"/>
       <c r="H309" s="30"/>
       <c r="I309" s="29"/>
       <c r="J309" s="30"/>
       <c r="K309" s="30"/>
       <c r="L309" s="43"/>
       <c r="M309" s="25"/>
       <c r="N309" s="11"/>
       <c r="O309" s="11"/>
       <c r="P309" s="11"/>
       <c r="Q309" s="11"/>
       <c r="R309" s="11"/>
       <c r="S309" s="7"/>
       <c r="T309" s="7"/>
       <c r="U309" s="7"/>
       <c r="W309" s="19"/>
       <c r="X309" s="19"/>
       <c r="Y309" s="19"/>
       <c r="Z309" s="19"/>
       <c r="AA309" s="19"/>
       <c r="AB309" s="19"/>
       <c r="AC309" s="19"/>
       <c r="AD309" s="19"/>
       <c r="AE309" s="19"/>
     </row>
     <row r="310" spans="1:31" s="1" customFormat="1">
       <c r="A310" s="49" t="s">
         <v>47</v>
       </c>
       <c r="B310" s="82">
         <v>6727</v>
       </c>
       <c r="C310" s="82">
         <v>13904</v>
       </c>
       <c r="D310" s="83">
         <v>20928</v>
       </c>
       <c r="E310" s="83">
         <v>26905</v>
       </c>
       <c r="F310" s="83">
         <v>34846</v>
       </c>
-      <c r="G310" s="82"/>
+      <c r="G310" s="83">
+        <v>39305</v>
+      </c>
       <c r="H310" s="74"/>
       <c r="I310" s="72"/>
       <c r="J310" s="74"/>
       <c r="K310" s="74"/>
       <c r="L310" s="74"/>
       <c r="M310" s="74"/>
       <c r="N310" s="11"/>
       <c r="O310" s="11"/>
       <c r="P310" s="11"/>
       <c r="Q310" s="11"/>
       <c r="R310" s="11"/>
       <c r="S310" s="11"/>
       <c r="T310" s="11"/>
       <c r="U310" s="11"/>
       <c r="W310" s="19"/>
       <c r="X310" s="19"/>
       <c r="Y310" s="19"/>
       <c r="Z310" s="19"/>
       <c r="AA310" s="19"/>
       <c r="AB310" s="19"/>
       <c r="AC310" s="19"/>
       <c r="AD310" s="19"/>
       <c r="AE310" s="19"/>
     </row>
     <row r="311" spans="1:31" s="1" customFormat="1">
       <c r="A311" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B311" s="82">
         <v>6727</v>
       </c>
       <c r="C311" s="82">
         <v>13904</v>
       </c>
       <c r="D311" s="83">
         <v>20928</v>
       </c>
       <c r="E311" s="83">
         <v>26905</v>
       </c>
       <c r="F311" s="83">
         <v>34846</v>
       </c>
-      <c r="G311" s="82"/>
+      <c r="G311" s="83">
+        <v>39305</v>
+      </c>
       <c r="H311" s="74"/>
       <c r="I311" s="72"/>
       <c r="J311" s="74"/>
       <c r="K311" s="74"/>
       <c r="L311" s="74"/>
       <c r="M311" s="74"/>
       <c r="N311" s="11"/>
       <c r="O311" s="11"/>
       <c r="P311" s="11"/>
       <c r="Q311" s="11"/>
       <c r="R311" s="11"/>
       <c r="S311" s="11"/>
       <c r="T311" s="11"/>
       <c r="U311" s="11"/>
       <c r="W311" s="19"/>
       <c r="X311" s="19"/>
       <c r="Y311" s="19"/>
       <c r="Z311" s="19"/>
       <c r="AA311" s="19"/>
       <c r="AB311" s="19"/>
       <c r="AC311" s="19"/>
       <c r="AD311" s="19"/>
       <c r="AE311" s="19"/>
     </row>
     <row r="312" spans="1:31" s="1" customFormat="1">
       <c r="A312" s="49"/>
       <c r="B312" s="29"/>
       <c r="C312" s="82"/>
       <c r="D312" s="29"/>
       <c r="E312" s="29"/>
       <c r="F312" s="29"/>
-      <c r="G312" s="28"/>
+      <c r="G312" s="30"/>
       <c r="H312" s="30"/>
       <c r="I312" s="29"/>
       <c r="J312" s="30"/>
       <c r="K312" s="30"/>
       <c r="L312" s="43"/>
       <c r="M312" s="25"/>
       <c r="N312" s="11"/>
       <c r="O312" s="11"/>
       <c r="P312" s="11"/>
       <c r="Q312" s="11"/>
       <c r="R312" s="11"/>
       <c r="S312" s="7"/>
       <c r="T312" s="7"/>
       <c r="U312" s="7"/>
       <c r="W312" s="19"/>
       <c r="X312" s="19"/>
       <c r="Y312" s="19"/>
       <c r="Z312" s="19"/>
       <c r="AA312" s="19"/>
       <c r="AB312" s="19"/>
       <c r="AC312" s="19"/>
       <c r="AD312" s="19"/>
       <c r="AE312" s="19"/>
     </row>
     <row r="313" spans="1:31" s="1" customFormat="1" ht="45.75">
       <c r="A313" s="50" t="s">
         <v>23</v>
       </c>
       <c r="B313" s="29"/>
       <c r="C313" s="82"/>
       <c r="D313" s="29"/>
       <c r="E313" s="29"/>
       <c r="F313" s="29"/>
-      <c r="G313" s="28"/>
+      <c r="G313" s="30"/>
       <c r="H313" s="30"/>
       <c r="I313" s="29"/>
       <c r="J313" s="30"/>
       <c r="K313" s="30"/>
       <c r="L313" s="43"/>
       <c r="M313" s="25"/>
       <c r="N313" s="11"/>
       <c r="O313" s="11"/>
       <c r="P313" s="11"/>
       <c r="Q313" s="11"/>
       <c r="R313" s="11"/>
       <c r="S313" s="7"/>
       <c r="T313" s="7"/>
       <c r="U313" s="7"/>
       <c r="W313" s="19"/>
       <c r="X313" s="19"/>
       <c r="Y313" s="19"/>
       <c r="Z313" s="19"/>
       <c r="AA313" s="19"/>
       <c r="AB313" s="19"/>
       <c r="AC313" s="19"/>
       <c r="AD313" s="19"/>
       <c r="AE313" s="19"/>
     </row>
     <row r="314" spans="1:31" s="1" customFormat="1">
       <c r="A314" s="49" t="s">
         <v>47</v>
       </c>
       <c r="B314" s="82">
         <v>1</v>
       </c>
       <c r="C314" s="82">
         <v>10.1</v>
       </c>
       <c r="D314" s="83">
         <v>20.6</v>
       </c>
       <c r="E314" s="83">
         <v>32.6</v>
       </c>
       <c r="F314" s="83">
         <v>44.7</v>
       </c>
-      <c r="G314" s="82"/>
+      <c r="G314" s="83">
+        <v>59.4</v>
+      </c>
       <c r="H314" s="74"/>
       <c r="I314" s="72"/>
       <c r="J314" s="74"/>
       <c r="K314" s="74"/>
       <c r="L314" s="74"/>
       <c r="M314" s="74"/>
       <c r="N314" s="13"/>
       <c r="O314" s="13"/>
       <c r="P314" s="13"/>
       <c r="Q314" s="13"/>
       <c r="R314" s="13"/>
       <c r="S314" s="13"/>
       <c r="T314" s="13"/>
       <c r="U314" s="13"/>
       <c r="W314" s="19"/>
       <c r="X314" s="19"/>
       <c r="Y314" s="19"/>
       <c r="Z314" s="19"/>
       <c r="AA314" s="19"/>
       <c r="AB314" s="19"/>
       <c r="AC314" s="19"/>
       <c r="AD314" s="19"/>
       <c r="AE314" s="19"/>
     </row>
     <row r="315" spans="1:31" s="1" customFormat="1">
       <c r="A315" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B315" s="82">
         <v>0</v>
       </c>
       <c r="C315" s="82">
         <v>0.1</v>
       </c>
       <c r="D315" s="83">
         <v>0.1</v>
       </c>
       <c r="E315" s="83">
         <v>0.1</v>
       </c>
       <c r="F315" s="83">
         <v>0.1</v>
       </c>
-      <c r="G315" s="82"/>
+      <c r="G315" s="83">
+        <v>0.1</v>
+      </c>
       <c r="H315" s="74"/>
       <c r="I315" s="72"/>
       <c r="J315" s="74"/>
       <c r="K315" s="74"/>
       <c r="L315" s="74"/>
       <c r="M315" s="74"/>
       <c r="N315" s="13"/>
       <c r="O315" s="13"/>
       <c r="P315" s="13"/>
       <c r="Q315" s="13"/>
       <c r="R315" s="13"/>
       <c r="S315" s="13"/>
       <c r="T315" s="13"/>
       <c r="U315" s="13"/>
       <c r="W315" s="19"/>
       <c r="X315" s="19"/>
       <c r="Y315" s="19"/>
       <c r="Z315" s="19"/>
       <c r="AA315" s="19"/>
       <c r="AB315" s="19"/>
       <c r="AC315" s="19"/>
       <c r="AD315" s="19"/>
       <c r="AE315" s="19"/>
     </row>
     <row r="316" spans="1:31" s="1" customFormat="1">
       <c r="A316" s="36" t="s">
         <v>63</v>
       </c>
       <c r="B316" s="82">
         <v>0</v>
       </c>
       <c r="C316" s="82">
         <v>0</v>
       </c>
       <c r="D316" s="83">
         <v>0</v>
       </c>
       <c r="E316" s="83">
         <v>0</v>
       </c>
       <c r="F316" s="83">
         <v>0</v>
       </c>
-      <c r="G316" s="82"/>
+      <c r="G316" s="83">
+        <v>0.1</v>
+      </c>
       <c r="H316" s="74"/>
       <c r="I316" s="72"/>
       <c r="J316" s="74"/>
       <c r="K316" s="74"/>
       <c r="L316" s="74"/>
       <c r="M316" s="74"/>
       <c r="N316" s="7"/>
       <c r="O316" s="7"/>
       <c r="P316" s="7"/>
       <c r="Q316" s="7"/>
       <c r="R316" s="7"/>
       <c r="S316" s="7"/>
       <c r="T316" s="7"/>
       <c r="U316" s="7"/>
       <c r="W316" s="19"/>
       <c r="X316" s="19"/>
       <c r="Y316" s="19"/>
       <c r="Z316" s="19"/>
       <c r="AA316" s="19"/>
       <c r="AB316" s="19"/>
       <c r="AC316" s="19"/>
       <c r="AD316" s="19"/>
       <c r="AE316" s="19"/>
     </row>
     <row r="317" spans="1:31" s="1" customFormat="1">
       <c r="A317" s="36" t="s">
         <v>72</v>
       </c>
       <c r="B317" s="82">
         <v>1</v>
       </c>
       <c r="C317" s="82">
         <v>10</v>
       </c>
       <c r="D317" s="83">
         <v>20.399999999999999</v>
       </c>
       <c r="E317" s="83">
         <v>32.4</v>
       </c>
       <c r="F317" s="83">
         <v>44.6</v>
       </c>
-      <c r="G317" s="82"/>
+      <c r="G317" s="83">
+        <v>59.2</v>
+      </c>
       <c r="H317" s="74"/>
       <c r="I317" s="72"/>
       <c r="J317" s="74"/>
       <c r="K317" s="74"/>
       <c r="L317" s="74"/>
       <c r="M317" s="74"/>
       <c r="N317" s="7"/>
       <c r="O317" s="7"/>
       <c r="P317" s="7"/>
       <c r="Q317" s="7"/>
       <c r="R317" s="7"/>
       <c r="S317" s="7"/>
       <c r="T317" s="7"/>
       <c r="U317" s="7"/>
       <c r="W317" s="19"/>
       <c r="X317" s="19"/>
       <c r="Y317" s="19"/>
       <c r="Z317" s="19"/>
       <c r="AA317" s="19"/>
       <c r="AB317" s="19"/>
       <c r="AC317" s="19"/>
       <c r="AD317" s="19"/>
       <c r="AE317" s="19"/>
     </row>
     <row r="318" spans="1:31" s="1" customFormat="1">
       <c r="A318" s="27"/>
       <c r="B318" s="29"/>
       <c r="C318" s="28"/>
       <c r="D318" s="29"/>
       <c r="E318" s="29"/>
       <c r="F318" s="29"/>
-      <c r="G318" s="28"/>
+      <c r="G318" s="30"/>
       <c r="H318" s="44"/>
       <c r="I318" s="29"/>
       <c r="J318" s="30"/>
       <c r="K318" s="30"/>
       <c r="L318" s="43"/>
       <c r="M318" s="76"/>
       <c r="N318" s="11"/>
       <c r="O318" s="11"/>
       <c r="P318" s="11"/>
       <c r="Q318" s="11"/>
       <c r="R318" s="11"/>
       <c r="S318" s="11"/>
       <c r="T318" s="11"/>
       <c r="U318" s="11"/>
       <c r="W318" s="19"/>
       <c r="X318" s="19"/>
       <c r="Y318" s="19"/>
       <c r="Z318" s="19"/>
       <c r="AA318" s="19"/>
       <c r="AB318" s="19"/>
       <c r="AC318" s="19"/>
       <c r="AD318" s="19"/>
       <c r="AE318" s="19"/>
     </row>
     <row r="319" spans="1:31" s="1" customFormat="1" ht="67.5">
       <c r="A319" s="54" t="s">
         <v>24</v>
       </c>
       <c r="B319" s="29"/>
       <c r="C319" s="28"/>
       <c r="D319" s="29"/>
       <c r="E319" s="29"/>
       <c r="F319" s="29"/>
-      <c r="G319" s="28"/>
+      <c r="G319" s="30"/>
       <c r="H319" s="30"/>
       <c r="I319" s="29"/>
       <c r="J319" s="30"/>
       <c r="K319" s="30"/>
       <c r="L319" s="43"/>
       <c r="M319" s="76"/>
       <c r="N319" s="11"/>
       <c r="O319" s="11"/>
       <c r="P319" s="11"/>
       <c r="Q319" s="11"/>
       <c r="R319" s="11"/>
       <c r="S319" s="11"/>
       <c r="T319" s="11"/>
       <c r="U319" s="11"/>
       <c r="W319" s="19"/>
       <c r="X319" s="19"/>
       <c r="Y319" s="19"/>
       <c r="Z319" s="19"/>
       <c r="AA319" s="19"/>
       <c r="AB319" s="19"/>
       <c r="AC319" s="19"/>
       <c r="AD319" s="19"/>
       <c r="AE319" s="19"/>
     </row>
     <row r="320" spans="1:31" s="1" customFormat="1">
       <c r="A320" s="49" t="s">
         <v>74</v>
       </c>
       <c r="B320" s="82">
         <v>1</v>
       </c>
       <c r="C320" s="82">
         <v>10</v>
       </c>
       <c r="D320" s="83">
         <v>20.5</v>
       </c>
       <c r="E320" s="83">
         <v>32.5</v>
       </c>
       <c r="F320" s="83">
         <v>44.7</v>
       </c>
-      <c r="G320" s="82"/>
+      <c r="G320" s="83">
+        <v>59.4</v>
+      </c>
       <c r="H320" s="74"/>
       <c r="I320" s="72"/>
       <c r="J320" s="74"/>
       <c r="K320" s="74"/>
       <c r="L320" s="74"/>
       <c r="M320" s="74"/>
       <c r="N320" s="11"/>
       <c r="O320" s="11"/>
       <c r="P320" s="11"/>
       <c r="Q320" s="11"/>
       <c r="R320" s="11"/>
       <c r="S320" s="11"/>
       <c r="T320" s="11"/>
       <c r="U320" s="11"/>
       <c r="W320" s="19"/>
       <c r="X320" s="19"/>
       <c r="Y320" s="19"/>
       <c r="Z320" s="19"/>
       <c r="AA320" s="19"/>
       <c r="AB320" s="19"/>
       <c r="AC320" s="19"/>
       <c r="AD320" s="19"/>
       <c r="AE320" s="19"/>
     </row>
     <row r="321" spans="1:31" s="1" customFormat="1">
       <c r="A321" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B321" s="82">
         <v>0</v>
       </c>
       <c r="C321" s="82">
         <v>0.1</v>
       </c>
       <c r="D321" s="83">
         <v>0.1</v>
       </c>
       <c r="E321" s="83">
         <v>0.1</v>
       </c>
       <c r="F321" s="83">
         <v>0.1</v>
       </c>
-      <c r="G321" s="82"/>
+      <c r="G321" s="83">
+        <v>0.1</v>
+      </c>
       <c r="H321" s="74"/>
       <c r="I321" s="72"/>
       <c r="J321" s="74"/>
       <c r="K321" s="74"/>
       <c r="L321" s="74"/>
       <c r="M321" s="74"/>
       <c r="N321" s="12"/>
       <c r="O321" s="12"/>
       <c r="P321" s="12"/>
       <c r="Q321" s="12"/>
       <c r="R321" s="12"/>
       <c r="S321" s="12"/>
       <c r="T321" s="12"/>
       <c r="U321" s="12"/>
       <c r="W321" s="19"/>
       <c r="X321" s="19"/>
       <c r="Y321" s="19"/>
       <c r="Z321" s="19"/>
       <c r="AA321" s="19"/>
       <c r="AB321" s="19"/>
       <c r="AC321" s="19"/>
       <c r="AD321" s="19"/>
       <c r="AE321" s="19"/>
     </row>
     <row r="322" spans="1:31" s="1" customFormat="1">
       <c r="A322" s="36" t="s">
         <v>81</v>
       </c>
       <c r="B322" s="82">
         <v>1</v>
       </c>
       <c r="C322" s="82">
         <v>10</v>
       </c>
       <c r="D322" s="83">
         <v>20.399999999999999</v>
       </c>
       <c r="E322" s="83">
         <v>32.4</v>
       </c>
       <c r="F322" s="83">
         <v>44.6</v>
       </c>
-      <c r="G322" s="82"/>
+      <c r="G322" s="83">
+        <v>59.2</v>
+      </c>
       <c r="H322" s="74"/>
       <c r="I322" s="72"/>
       <c r="J322" s="74"/>
       <c r="K322" s="74"/>
       <c r="L322" s="74"/>
       <c r="M322" s="74"/>
       <c r="N322" s="7"/>
       <c r="O322" s="7"/>
       <c r="P322" s="7"/>
       <c r="Q322" s="7"/>
       <c r="R322" s="7"/>
       <c r="S322" s="7"/>
       <c r="T322" s="7"/>
       <c r="U322" s="7"/>
       <c r="W322" s="19"/>
       <c r="X322" s="19"/>
       <c r="Y322" s="19"/>
       <c r="Z322" s="19"/>
       <c r="AA322" s="19"/>
       <c r="AB322" s="19"/>
       <c r="AC322" s="19"/>
       <c r="AD322" s="19"/>
       <c r="AE322" s="19"/>
     </row>
     <row r="323" spans="1:31" s="1" customFormat="1">
       <c r="A323" s="40"/>
       <c r="B323" s="29"/>
       <c r="C323" s="28"/>
       <c r="D323" s="29"/>
       <c r="E323" s="29"/>
       <c r="F323" s="29"/>
-      <c r="G323" s="28"/>
+      <c r="G323" s="30"/>
       <c r="H323" s="30"/>
       <c r="I323" s="29"/>
       <c r="J323" s="30"/>
       <c r="K323" s="30"/>
       <c r="L323" s="65"/>
       <c r="M323" s="51"/>
       <c r="N323" s="11"/>
       <c r="O323" s="11"/>
       <c r="P323" s="11"/>
       <c r="Q323" s="11"/>
       <c r="R323" s="11"/>
       <c r="S323" s="11"/>
       <c r="T323" s="11"/>
       <c r="U323" s="11"/>
       <c r="W323" s="19"/>
       <c r="X323" s="19"/>
       <c r="Y323" s="19"/>
       <c r="Z323" s="19"/>
       <c r="AA323" s="19"/>
       <c r="AB323" s="19"/>
       <c r="AC323" s="19"/>
       <c r="AD323" s="19"/>
       <c r="AE323" s="19"/>
     </row>
     <row r="324" spans="1:31" s="1" customFormat="1" ht="23.25">
       <c r="A324" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B324" s="29"/>
       <c r="C324" s="82"/>
       <c r="D324" s="29"/>
       <c r="E324" s="29"/>
       <c r="F324" s="29"/>
-      <c r="G324" s="28"/>
+      <c r="G324" s="30"/>
       <c r="H324" s="30"/>
       <c r="I324" s="29"/>
       <c r="J324" s="30"/>
       <c r="K324" s="30"/>
       <c r="L324" s="26"/>
       <c r="M324" s="25"/>
       <c r="N324" s="7"/>
       <c r="O324" s="7"/>
       <c r="P324" s="7"/>
       <c r="Q324" s="7"/>
       <c r="R324" s="7"/>
       <c r="S324" s="7"/>
       <c r="T324" s="7"/>
       <c r="U324" s="7"/>
       <c r="W324" s="19"/>
       <c r="X324" s="19"/>
       <c r="Y324" s="19"/>
       <c r="Z324" s="19"/>
       <c r="AA324" s="19"/>
       <c r="AB324" s="19"/>
       <c r="AC324" s="19"/>
       <c r="AD324" s="19"/>
       <c r="AE324" s="19"/>
     </row>
     <row r="325" spans="1:31" s="1" customFormat="1">
       <c r="A325" s="49" t="s">
         <v>47</v>
       </c>
       <c r="B325" s="28">
         <v>7</v>
       </c>
       <c r="C325" s="28">
         <v>42</v>
       </c>
       <c r="D325" s="28">
         <v>77</v>
       </c>
       <c r="E325" s="28">
         <v>112</v>
       </c>
       <c r="F325" s="28">
         <v>215</v>
       </c>
-      <c r="G325" s="28"/>
+      <c r="G325" s="28">
+        <v>318</v>
+      </c>
       <c r="H325" s="31"/>
       <c r="I325" s="29"/>
       <c r="J325" s="31"/>
       <c r="K325" s="31"/>
       <c r="L325" s="31"/>
       <c r="M325" s="31"/>
       <c r="N325" s="11"/>
       <c r="O325" s="11"/>
       <c r="P325" s="11"/>
       <c r="Q325" s="11"/>
       <c r="R325" s="11"/>
       <c r="S325" s="11"/>
       <c r="T325" s="11"/>
       <c r="U325" s="11"/>
       <c r="W325" s="19"/>
       <c r="X325" s="19"/>
       <c r="Y325" s="19"/>
       <c r="Z325" s="19"/>
       <c r="AA325" s="19"/>
       <c r="AB325" s="19"/>
       <c r="AC325" s="19"/>
       <c r="AD325" s="19"/>
       <c r="AE325" s="19"/>
     </row>
     <row r="326" spans="1:31" s="1" customFormat="1">
       <c r="A326" s="36" t="s">
         <v>86</v>
       </c>
       <c r="B326" s="28">
         <v>3</v>
       </c>
       <c r="C326" s="28">
         <v>7</v>
       </c>
       <c r="D326" s="28">
         <v>10</v>
       </c>
       <c r="E326" s="28">
         <v>13</v>
       </c>
       <c r="F326" s="28">
         <v>16</v>
       </c>
-      <c r="G326" s="28"/>
+      <c r="G326" s="28">
+        <v>20</v>
+      </c>
       <c r="H326" s="31"/>
       <c r="I326" s="29"/>
       <c r="J326" s="31"/>
       <c r="K326" s="31"/>
       <c r="L326" s="31"/>
       <c r="M326" s="31"/>
       <c r="N326" s="11"/>
       <c r="O326" s="11"/>
       <c r="P326" s="11"/>
       <c r="Q326" s="11"/>
       <c r="R326" s="11"/>
       <c r="S326" s="11"/>
       <c r="T326" s="11"/>
       <c r="U326" s="11"/>
       <c r="W326" s="19"/>
       <c r="X326" s="19"/>
       <c r="Y326" s="19"/>
       <c r="Z326" s="19"/>
       <c r="AA326" s="19"/>
       <c r="AB326" s="19"/>
       <c r="AC326" s="19"/>
       <c r="AD326" s="19"/>
       <c r="AE326" s="19"/>
     </row>
     <row r="327" spans="1:31">
       <c r="A327" s="36" t="s">
         <v>67</v>
       </c>
       <c r="B327" s="28">
         <v>4</v>
       </c>
       <c r="C327" s="28">
         <v>7</v>
       </c>
       <c r="D327" s="28">
         <v>11</v>
       </c>
       <c r="E327" s="28">
         <v>15</v>
       </c>
       <c r="F327" s="28">
         <v>18</v>
       </c>
-      <c r="G327" s="28"/>
+      <c r="G327" s="28">
+        <v>22</v>
+      </c>
       <c r="H327" s="31"/>
       <c r="I327" s="29"/>
       <c r="J327" s="31"/>
       <c r="K327" s="31"/>
       <c r="L327" s="31"/>
       <c r="M327" s="31"/>
       <c r="N327" s="7"/>
       <c r="O327" s="7"/>
       <c r="P327" s="7"/>
       <c r="Q327" s="7"/>
       <c r="R327" s="7"/>
       <c r="S327" s="7"/>
       <c r="T327" s="7"/>
       <c r="U327" s="7"/>
       <c r="W327" s="19"/>
       <c r="X327" s="19"/>
       <c r="Y327" s="19"/>
       <c r="Z327" s="19"/>
       <c r="AA327" s="19"/>
       <c r="AB327" s="19"/>
       <c r="AC327" s="19"/>
       <c r="AD327" s="19"/>
       <c r="AE327" s="19"/>
     </row>
     <row r="328" spans="1:31">
       <c r="A328" s="36" t="s">
         <v>54</v>
       </c>
       <c r="B328" s="28" t="s">
         <v>116</v>
       </c>
       <c r="C328" s="28">
         <v>28</v>
       </c>
       <c r="D328" s="28">
         <v>56</v>
       </c>
       <c r="E328" s="28">
         <v>84</v>
       </c>
       <c r="F328" s="28">
         <v>180</v>
       </c>
-      <c r="G328" s="28"/>
+      <c r="G328" s="28">
+        <v>276</v>
+      </c>
       <c r="H328" s="31"/>
       <c r="I328" s="29"/>
       <c r="J328" s="31"/>
       <c r="K328" s="31"/>
       <c r="L328" s="31"/>
       <c r="M328" s="31"/>
       <c r="N328" s="7"/>
       <c r="O328" s="7"/>
       <c r="P328" s="7"/>
       <c r="Q328" s="7"/>
       <c r="R328" s="7"/>
       <c r="S328" s="7"/>
       <c r="T328" s="7"/>
       <c r="U328" s="7"/>
       <c r="W328" s="19"/>
       <c r="X328" s="19"/>
       <c r="Y328" s="19"/>
       <c r="Z328" s="19"/>
       <c r="AA328" s="19"/>
       <c r="AB328" s="19"/>
       <c r="AC328" s="19"/>
       <c r="AD328" s="19"/>
       <c r="AE328" s="19"/>
     </row>
     <row r="329" spans="1:31" s="1" customFormat="1">
       <c r="A329" s="69"/>
       <c r="B329" s="29"/>
       <c r="C329" s="28"/>
       <c r="D329" s="29"/>
       <c r="E329" s="29"/>
       <c r="F329" s="29"/>
-      <c r="G329" s="28"/>
+      <c r="G329" s="30"/>
       <c r="H329" s="77"/>
       <c r="I329" s="78"/>
       <c r="J329" s="69"/>
       <c r="K329" s="30"/>
       <c r="L329" s="69"/>
       <c r="M329" s="69"/>
       <c r="N329" s="7"/>
       <c r="O329" s="7"/>
       <c r="P329" s="7"/>
       <c r="Q329" s="7"/>
       <c r="R329" s="7"/>
       <c r="S329" s="7"/>
       <c r="T329" s="7"/>
       <c r="U329" s="7"/>
       <c r="W329" s="19"/>
       <c r="X329" s="19"/>
       <c r="Y329" s="19"/>
       <c r="Z329" s="19"/>
       <c r="AA329" s="19"/>
       <c r="AB329" s="19"/>
       <c r="AC329" s="19"/>
       <c r="AD329" s="19"/>
       <c r="AE329" s="19"/>
     </row>
     <row r="330" spans="1:31" s="1" customFormat="1" ht="45">
       <c r="A330" s="64" t="s">
         <v>26</v>
       </c>
       <c r="B330" s="29"/>
       <c r="C330" s="28"/>
       <c r="D330" s="29"/>
       <c r="E330" s="29"/>
       <c r="F330" s="29"/>
-      <c r="G330" s="28"/>
+      <c r="G330" s="30"/>
       <c r="H330" s="30"/>
       <c r="I330" s="29"/>
       <c r="J330" s="30"/>
       <c r="K330" s="30"/>
       <c r="L330" s="25"/>
       <c r="M330" s="25"/>
       <c r="N330" s="7"/>
       <c r="O330" s="7"/>
       <c r="P330" s="7"/>
       <c r="Q330" s="7"/>
       <c r="R330" s="7"/>
       <c r="S330" s="7"/>
       <c r="T330" s="7"/>
       <c r="U330" s="7"/>
       <c r="W330" s="19"/>
       <c r="X330" s="19"/>
       <c r="Y330" s="19"/>
       <c r="Z330" s="19"/>
       <c r="AA330" s="19"/>
       <c r="AB330" s="19"/>
       <c r="AC330" s="19"/>
       <c r="AD330" s="19"/>
       <c r="AE330" s="19"/>
     </row>
     <row r="331" spans="1:31" s="1" customFormat="1">
       <c r="A331" s="49" t="s">
         <v>47</v>
       </c>
       <c r="B331" s="28">
         <v>76</v>
       </c>
       <c r="C331" s="28">
         <v>148</v>
       </c>
       <c r="D331" s="28">
         <v>220</v>
       </c>
       <c r="E331" s="28">
         <v>292</v>
       </c>
       <c r="F331" s="28">
         <v>356</v>
       </c>
-      <c r="G331" s="28"/>
+      <c r="G331" s="28">
+        <v>419</v>
+      </c>
       <c r="H331" s="31"/>
       <c r="I331" s="29"/>
       <c r="J331" s="31"/>
       <c r="K331" s="31"/>
       <c r="L331" s="31"/>
       <c r="M331" s="31"/>
       <c r="N331" s="7"/>
       <c r="O331" s="7"/>
       <c r="P331" s="7"/>
       <c r="Q331" s="7"/>
       <c r="R331" s="7"/>
       <c r="S331" s="7"/>
       <c r="T331" s="7"/>
       <c r="U331" s="7"/>
       <c r="W331" s="19"/>
       <c r="X331" s="19"/>
       <c r="Y331" s="19"/>
       <c r="Z331" s="19"/>
       <c r="AA331" s="19"/>
       <c r="AB331" s="19"/>
       <c r="AC331" s="19"/>
       <c r="AD331" s="19"/>
       <c r="AE331" s="19"/>
     </row>
     <row r="332" spans="1:31" s="1" customFormat="1">
       <c r="A332" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B332" s="28">
         <v>76</v>
       </c>
       <c r="C332" s="28">
         <v>148</v>
       </c>
       <c r="D332" s="28">
         <v>220</v>
       </c>
       <c r="E332" s="28">
         <v>292</v>
       </c>
       <c r="F332" s="28">
         <v>356</v>
       </c>
-      <c r="G332" s="28"/>
+      <c r="G332" s="28">
+        <v>419</v>
+      </c>
       <c r="H332" s="31"/>
       <c r="I332" s="29"/>
       <c r="J332" s="31"/>
       <c r="K332" s="31"/>
       <c r="L332" s="31"/>
       <c r="M332" s="31"/>
       <c r="N332" s="7"/>
       <c r="O332" s="7"/>
       <c r="P332" s="7"/>
       <c r="Q332" s="7"/>
       <c r="R332" s="7"/>
       <c r="S332" s="7"/>
       <c r="T332" s="7"/>
       <c r="U332" s="7"/>
       <c r="W332" s="19"/>
       <c r="X332" s="19"/>
       <c r="Y332" s="19"/>
       <c r="Z332" s="19"/>
       <c r="AA332" s="19"/>
       <c r="AB332" s="19"/>
       <c r="AC332" s="19"/>
       <c r="AD332" s="19"/>
       <c r="AE332" s="19"/>
     </row>
     <row r="333" spans="1:31" s="1" customFormat="1">
       <c r="A333" s="36"/>
       <c r="B333" s="31"/>
       <c r="C333" s="82"/>
       <c r="D333" s="30"/>
       <c r="E333" s="30"/>
       <c r="F333" s="30"/>
-      <c r="G333" s="28"/>
+      <c r="G333" s="30"/>
       <c r="H333" s="31"/>
       <c r="I333" s="29"/>
       <c r="J333" s="31"/>
       <c r="K333" s="31"/>
       <c r="L333" s="31"/>
       <c r="M333" s="31"/>
       <c r="N333" s="7"/>
       <c r="O333" s="7"/>
       <c r="P333" s="7"/>
       <c r="Q333" s="7"/>
       <c r="R333" s="7"/>
       <c r="S333" s="7"/>
       <c r="T333" s="7"/>
       <c r="U333" s="7"/>
       <c r="W333" s="19"/>
       <c r="X333" s="19"/>
       <c r="Y333" s="19"/>
       <c r="Z333" s="19"/>
       <c r="AA333" s="19"/>
       <c r="AB333" s="19"/>
       <c r="AC333" s="19"/>
       <c r="AD333" s="19"/>
       <c r="AE333" s="19"/>
     </row>
     <row r="334" spans="1:31" s="1" customFormat="1" ht="23.25">
       <c r="A334" s="56" t="s">
         <v>107</v>
       </c>
       <c r="B334" s="31"/>
       <c r="C334" s="28"/>
       <c r="D334" s="30"/>
       <c r="E334" s="30"/>
       <c r="F334" s="30"/>
-      <c r="G334" s="28"/>
+      <c r="G334" s="30"/>
       <c r="H334" s="31"/>
       <c r="I334" s="29"/>
       <c r="J334" s="31"/>
       <c r="K334" s="31"/>
       <c r="L334" s="31"/>
       <c r="M334" s="31"/>
       <c r="N334" s="7"/>
       <c r="O334" s="7"/>
       <c r="P334" s="7"/>
       <c r="Q334" s="7"/>
       <c r="R334" s="7"/>
       <c r="S334" s="7"/>
       <c r="T334" s="7"/>
       <c r="U334" s="7"/>
       <c r="W334" s="19"/>
       <c r="X334" s="19"/>
       <c r="Y334" s="19"/>
       <c r="Z334" s="19"/>
       <c r="AA334" s="19"/>
       <c r="AB334" s="19"/>
       <c r="AC334" s="19"/>
       <c r="AD334" s="19"/>
       <c r="AE334" s="19"/>
     </row>
     <row r="335" spans="1:31" s="1" customFormat="1">
       <c r="A335" s="49" t="s">
         <v>47</v>
       </c>
       <c r="B335" s="82">
         <v>0.1</v>
       </c>
       <c r="C335" s="82">
         <v>0.2</v>
       </c>
       <c r="D335" s="83">
         <v>0.3</v>
       </c>
       <c r="E335" s="83">
         <v>0.4</v>
       </c>
       <c r="F335" s="83">
         <v>5.5</v>
       </c>
-      <c r="G335" s="82"/>
+      <c r="G335" s="83">
+        <v>10.8</v>
+      </c>
       <c r="H335" s="31"/>
       <c r="I335" s="29"/>
       <c r="J335" s="31"/>
       <c r="K335" s="31"/>
       <c r="L335" s="31"/>
       <c r="M335" s="31"/>
       <c r="N335" s="7"/>
       <c r="O335" s="7"/>
       <c r="P335" s="7"/>
       <c r="Q335" s="7"/>
       <c r="R335" s="7"/>
       <c r="S335" s="7"/>
       <c r="T335" s="7"/>
       <c r="U335" s="7"/>
       <c r="W335" s="19"/>
       <c r="X335" s="19"/>
       <c r="Y335" s="19"/>
       <c r="Z335" s="19"/>
       <c r="AA335" s="19"/>
       <c r="AB335" s="19"/>
       <c r="AC335" s="19"/>
       <c r="AD335" s="19"/>
       <c r="AE335" s="19"/>
     </row>
     <row r="336" spans="1:31" s="1" customFormat="1">
       <c r="A336" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B336" s="82">
         <v>0.1</v>
       </c>
       <c r="C336" s="82">
         <v>0.2</v>
       </c>
       <c r="D336" s="83">
         <v>0.3</v>
       </c>
       <c r="E336" s="83">
         <v>0.4</v>
       </c>
       <c r="F336" s="83">
         <v>0.5</v>
       </c>
-      <c r="G336" s="82"/>
+      <c r="G336" s="83">
+        <v>0.7</v>
+      </c>
       <c r="H336" s="31"/>
       <c r="I336" s="29"/>
       <c r="J336" s="31"/>
       <c r="K336" s="31"/>
       <c r="L336" s="31"/>
       <c r="M336" s="31"/>
       <c r="N336" s="7"/>
       <c r="O336" s="7"/>
       <c r="P336" s="7"/>
       <c r="Q336" s="7"/>
       <c r="R336" s="7"/>
       <c r="S336" s="7"/>
       <c r="T336" s="7"/>
       <c r="U336" s="7"/>
       <c r="W336" s="19"/>
       <c r="X336" s="19"/>
       <c r="Y336" s="19"/>
       <c r="Z336" s="19"/>
       <c r="AA336" s="19"/>
       <c r="AB336" s="19"/>
       <c r="AC336" s="19"/>
       <c r="AD336" s="19"/>
       <c r="AE336" s="19"/>
     </row>
     <row r="337" spans="1:31" s="1" customFormat="1">
       <c r="A337" s="60" t="s">
         <v>86</v>
       </c>
       <c r="B337" s="28" t="s">
         <v>116</v>
       </c>
       <c r="C337" s="28" t="s">
         <v>116</v>
       </c>
       <c r="D337" s="28" t="s">
         <v>116</v>
       </c>
       <c r="E337" s="28" t="s">
         <v>116</v>
       </c>
       <c r="F337" s="83">
         <v>5</v>
       </c>
-      <c r="G337" s="82"/>
+      <c r="G337" s="83">
+        <v>10.1</v>
+      </c>
       <c r="H337" s="31"/>
       <c r="I337" s="29"/>
       <c r="J337" s="31"/>
       <c r="K337" s="31"/>
       <c r="L337" s="31"/>
       <c r="M337" s="31"/>
       <c r="N337" s="7"/>
       <c r="O337" s="7"/>
       <c r="P337" s="7"/>
       <c r="Q337" s="7"/>
       <c r="R337" s="7"/>
       <c r="S337" s="7"/>
       <c r="T337" s="7"/>
       <c r="U337" s="7"/>
       <c r="W337" s="19"/>
       <c r="X337" s="19"/>
       <c r="Y337" s="19"/>
       <c r="Z337" s="19"/>
       <c r="AA337" s="19"/>
       <c r="AB337" s="19"/>
       <c r="AC337" s="19"/>
       <c r="AD337" s="19"/>
       <c r="AE337" s="19"/>
     </row>
     <row r="338" spans="1:31">
       <c r="A338" s="36"/>
       <c r="B338" s="30"/>
       <c r="C338" s="28"/>
       <c r="D338" s="29"/>
       <c r="E338" s="29"/>
       <c r="F338" s="29"/>
-      <c r="G338" s="28"/>
+      <c r="G338" s="30"/>
       <c r="H338" s="30"/>
       <c r="I338" s="29"/>
       <c r="J338" s="30"/>
       <c r="K338" s="30"/>
       <c r="L338" s="25"/>
       <c r="M338" s="25"/>
       <c r="N338" s="7"/>
       <c r="O338" s="7"/>
       <c r="P338" s="7"/>
       <c r="Q338" s="7"/>
       <c r="R338" s="7"/>
       <c r="S338" s="2"/>
       <c r="T338" s="2"/>
       <c r="U338" s="2"/>
       <c r="W338" s="19"/>
       <c r="X338" s="19"/>
       <c r="Y338" s="19"/>
       <c r="Z338" s="19"/>
       <c r="AA338" s="19"/>
       <c r="AB338" s="19"/>
       <c r="AC338" s="19"/>
       <c r="AD338" s="19"/>
       <c r="AE338" s="19"/>
     </row>
     <row r="339" spans="1:31" s="1" customFormat="1">
       <c r="A339" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B339" s="30"/>
       <c r="C339" s="28"/>
       <c r="D339" s="29"/>
       <c r="E339" s="29"/>
       <c r="F339" s="29"/>
-      <c r="G339" s="28"/>
+      <c r="G339" s="30"/>
       <c r="H339" s="30"/>
       <c r="I339" s="29"/>
       <c r="J339" s="30"/>
       <c r="K339" s="30"/>
       <c r="L339" s="25"/>
       <c r="M339" s="25"/>
       <c r="N339" s="7"/>
       <c r="O339" s="7"/>
       <c r="P339" s="7"/>
       <c r="Q339" s="7"/>
       <c r="R339" s="7"/>
       <c r="S339" s="7"/>
       <c r="T339" s="7"/>
       <c r="U339" s="7"/>
       <c r="W339" s="19"/>
       <c r="X339" s="19"/>
       <c r="Y339" s="19"/>
       <c r="Z339" s="19"/>
       <c r="AA339" s="19"/>
       <c r="AB339" s="19"/>
       <c r="AC339" s="19"/>
       <c r="AD339" s="19"/>
       <c r="AE339" s="19"/>
     </row>
     <row r="340" spans="1:31" s="1" customFormat="1">
       <c r="A340" s="49" t="s">
         <v>47</v>
       </c>
       <c r="B340" s="82">
         <v>842</v>
       </c>
       <c r="C340" s="82">
         <v>1650</v>
       </c>
       <c r="D340" s="83">
         <v>2547</v>
       </c>
       <c r="E340" s="83">
         <v>3458</v>
       </c>
       <c r="F340" s="83">
         <v>4480</v>
       </c>
-      <c r="G340" s="82"/>
+      <c r="G340" s="83">
+        <v>5300</v>
+      </c>
       <c r="H340" s="74"/>
       <c r="I340" s="72"/>
       <c r="J340" s="74"/>
       <c r="K340" s="74"/>
       <c r="L340" s="74"/>
       <c r="M340" s="74"/>
       <c r="N340" s="17"/>
       <c r="O340" s="17"/>
       <c r="P340" s="17"/>
       <c r="Q340" s="17"/>
       <c r="R340" s="17"/>
       <c r="S340" s="17"/>
       <c r="T340" s="17"/>
       <c r="U340" s="17"/>
       <c r="W340" s="19"/>
       <c r="X340" s="19"/>
       <c r="Y340" s="19"/>
       <c r="Z340" s="19"/>
       <c r="AA340" s="19"/>
       <c r="AB340" s="19"/>
       <c r="AC340" s="19"/>
       <c r="AD340" s="19"/>
       <c r="AE340" s="19"/>
     </row>
     <row r="341" spans="1:31" s="1" customFormat="1">
       <c r="A341" s="60" t="s">
         <v>86</v>
       </c>
       <c r="B341" s="82">
         <v>278</v>
       </c>
       <c r="C341" s="82">
         <v>592</v>
       </c>
       <c r="D341" s="83">
         <v>971</v>
       </c>
       <c r="E341" s="83">
         <v>1277</v>
       </c>
       <c r="F341" s="83">
         <v>1626</v>
       </c>
-      <c r="G341" s="82"/>
+      <c r="G341" s="83">
+        <v>1924</v>
+      </c>
       <c r="H341" s="74"/>
       <c r="I341" s="72"/>
       <c r="J341" s="74"/>
       <c r="K341" s="74"/>
       <c r="L341" s="74"/>
       <c r="M341" s="74"/>
       <c r="N341" s="17"/>
       <c r="O341" s="17"/>
       <c r="P341" s="17"/>
       <c r="Q341" s="17"/>
       <c r="R341" s="17"/>
       <c r="S341" s="17"/>
       <c r="T341" s="17"/>
       <c r="U341" s="17"/>
       <c r="W341" s="19"/>
       <c r="X341" s="19"/>
       <c r="Y341" s="19"/>
       <c r="Z341" s="19"/>
       <c r="AA341" s="19"/>
       <c r="AB341" s="19"/>
       <c r="AC341" s="19"/>
       <c r="AD341" s="19"/>
       <c r="AE341" s="19"/>
     </row>
     <row r="342" spans="1:31" s="1" customFormat="1">
       <c r="A342" s="36" t="s">
         <v>62</v>
       </c>
       <c r="B342" s="82">
         <v>564</v>
       </c>
       <c r="C342" s="82">
         <v>1058</v>
       </c>
       <c r="D342" s="83">
         <v>1576</v>
       </c>
       <c r="E342" s="83">
         <v>2181</v>
       </c>
       <c r="F342" s="83">
         <v>2854</v>
       </c>
-      <c r="G342" s="82"/>
+      <c r="G342" s="83">
+        <v>3376</v>
+      </c>
       <c r="H342" s="74"/>
       <c r="I342" s="72"/>
       <c r="J342" s="74"/>
       <c r="K342" s="74"/>
       <c r="L342" s="74"/>
       <c r="M342" s="74"/>
       <c r="N342" s="7"/>
       <c r="O342" s="7"/>
       <c r="P342" s="7"/>
       <c r="Q342" s="7"/>
       <c r="R342" s="7"/>
       <c r="S342" s="7"/>
       <c r="T342" s="7"/>
       <c r="U342" s="7"/>
       <c r="W342" s="19"/>
       <c r="X342" s="19"/>
       <c r="Y342" s="19"/>
       <c r="Z342" s="19"/>
       <c r="AA342" s="19"/>
       <c r="AB342" s="19"/>
       <c r="AC342" s="19"/>
       <c r="AD342" s="19"/>
       <c r="AE342" s="19"/>
     </row>
     <row r="343" spans="1:31" s="1" customFormat="1">
       <c r="A343" s="49"/>
       <c r="B343" s="29"/>
       <c r="C343" s="28"/>
       <c r="D343" s="29"/>
       <c r="E343" s="29"/>
       <c r="F343" s="29"/>
-      <c r="G343" s="28"/>
+      <c r="G343" s="30"/>
       <c r="H343" s="30"/>
       <c r="I343" s="29"/>
       <c r="J343" s="30"/>
       <c r="K343" s="30"/>
       <c r="L343" s="46"/>
       <c r="M343" s="46"/>
       <c r="N343" s="7"/>
       <c r="O343" s="7"/>
       <c r="P343" s="7"/>
       <c r="Q343" s="7"/>
       <c r="R343" s="7"/>
       <c r="S343" s="7"/>
       <c r="T343" s="7"/>
       <c r="U343" s="7"/>
       <c r="W343" s="19"/>
       <c r="X343" s="19"/>
       <c r="Y343" s="19"/>
       <c r="Z343" s="19"/>
       <c r="AA343" s="19"/>
       <c r="AB343" s="19"/>
       <c r="AC343" s="19"/>
       <c r="AD343" s="19"/>
       <c r="AE343" s="19"/>
     </row>
     <row r="344" spans="1:31" s="1" customFormat="1">
       <c r="A344" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B344" s="30"/>
       <c r="C344" s="28"/>
       <c r="D344" s="29"/>
       <c r="E344" s="29"/>
       <c r="F344" s="29"/>
-      <c r="G344" s="28"/>
+      <c r="G344" s="30"/>
       <c r="H344" s="30"/>
       <c r="I344" s="29"/>
       <c r="J344" s="30"/>
       <c r="K344" s="30"/>
       <c r="L344" s="25"/>
       <c r="M344" s="25"/>
       <c r="N344" s="18"/>
       <c r="O344" s="18"/>
       <c r="P344" s="18"/>
       <c r="Q344" s="18"/>
       <c r="R344" s="18"/>
       <c r="S344" s="18"/>
       <c r="T344" s="18"/>
       <c r="U344" s="18"/>
       <c r="W344" s="19"/>
       <c r="X344" s="19"/>
       <c r="Y344" s="19"/>
       <c r="Z344" s="19"/>
       <c r="AA344" s="19"/>
       <c r="AB344" s="19"/>
       <c r="AC344" s="19"/>
       <c r="AD344" s="19"/>
       <c r="AE344" s="19"/>
     </row>
     <row r="345" spans="1:31" s="1" customFormat="1">
       <c r="A345" s="49" t="s">
         <v>47</v>
       </c>
       <c r="B345" s="28">
         <v>3717</v>
       </c>
       <c r="C345" s="28">
         <v>9402</v>
       </c>
       <c r="D345" s="28">
         <v>15086</v>
       </c>
       <c r="E345" s="28">
         <v>20771</v>
       </c>
       <c r="F345" s="28">
         <v>25569</v>
       </c>
-      <c r="G345" s="28"/>
+      <c r="G345" s="28">
+        <v>30368</v>
+      </c>
       <c r="H345" s="31"/>
       <c r="I345" s="29"/>
       <c r="J345" s="31"/>
       <c r="K345" s="31"/>
       <c r="L345" s="31"/>
       <c r="M345" s="31"/>
       <c r="N345" s="13"/>
       <c r="O345" s="13"/>
       <c r="P345" s="13"/>
       <c r="Q345" s="13"/>
       <c r="R345" s="13"/>
       <c r="S345" s="13"/>
       <c r="T345" s="13"/>
       <c r="U345" s="13"/>
       <c r="W345" s="19"/>
       <c r="X345" s="19"/>
       <c r="Y345" s="19"/>
       <c r="Z345" s="19"/>
       <c r="AA345" s="19"/>
       <c r="AB345" s="19"/>
       <c r="AC345" s="19"/>
       <c r="AD345" s="19"/>
       <c r="AE345" s="19"/>
     </row>
     <row r="346" spans="1:31" s="1" customFormat="1">
       <c r="A346" s="36" t="s">
         <v>66</v>
       </c>
       <c r="B346" s="28">
         <v>3717</v>
       </c>
       <c r="C346" s="28">
         <v>9402</v>
       </c>
       <c r="D346" s="28">
         <v>15086</v>
       </c>
       <c r="E346" s="28">
         <v>20771</v>
       </c>
       <c r="F346" s="28">
         <v>25569</v>
       </c>
-      <c r="G346" s="28"/>
+      <c r="G346" s="28">
+        <v>30368</v>
+      </c>
       <c r="H346" s="31"/>
       <c r="I346" s="29"/>
       <c r="J346" s="31"/>
       <c r="K346" s="31"/>
       <c r="L346" s="31"/>
       <c r="M346" s="31"/>
       <c r="N346" s="13"/>
       <c r="O346" s="13"/>
       <c r="P346" s="13"/>
       <c r="Q346" s="13"/>
       <c r="R346" s="13"/>
       <c r="S346" s="13"/>
       <c r="T346" s="13"/>
       <c r="U346" s="13"/>
       <c r="W346" s="19"/>
       <c r="X346" s="19"/>
       <c r="Y346" s="19"/>
       <c r="Z346" s="19"/>
       <c r="AA346" s="19"/>
       <c r="AB346" s="19"/>
       <c r="AC346" s="19"/>
       <c r="AD346" s="19"/>
       <c r="AE346" s="19"/>
     </row>
     <row r="347" spans="1:31" s="1" customFormat="1">
       <c r="A347" s="36"/>
       <c r="B347" s="30"/>
       <c r="C347" s="82"/>
       <c r="D347" s="51"/>
       <c r="E347" s="51"/>
       <c r="F347" s="51"/>
-      <c r="G347" s="28"/>
+      <c r="G347" s="30"/>
       <c r="H347" s="30"/>
       <c r="I347" s="29"/>
       <c r="J347" s="30"/>
       <c r="K347" s="30"/>
       <c r="L347" s="79"/>
       <c r="M347" s="25"/>
       <c r="N347" s="7"/>
       <c r="O347" s="7"/>
       <c r="P347" s="7"/>
       <c r="Q347" s="7"/>
       <c r="R347" s="7"/>
       <c r="S347" s="7"/>
       <c r="T347" s="7"/>
       <c r="U347" s="7"/>
       <c r="W347" s="19"/>
       <c r="X347" s="19"/>
       <c r="Y347" s="19"/>
       <c r="Z347" s="19"/>
       <c r="AA347" s="19"/>
       <c r="AB347" s="19"/>
       <c r="AC347" s="19"/>
       <c r="AD347" s="19"/>
       <c r="AE347" s="19"/>
     </row>
     <row r="348" spans="1:31" s="1" customFormat="1" ht="78.75">
       <c r="A348" s="64" t="s">
         <v>29</v>
       </c>
       <c r="B348" s="30"/>
       <c r="C348" s="82"/>
       <c r="D348" s="51"/>
       <c r="E348" s="51"/>
       <c r="F348" s="51"/>
-      <c r="G348" s="28"/>
+      <c r="G348" s="30"/>
       <c r="H348" s="30"/>
       <c r="I348" s="29"/>
       <c r="J348" s="30"/>
       <c r="K348" s="30"/>
       <c r="L348" s="26"/>
       <c r="M348" s="25"/>
       <c r="N348" s="7"/>
       <c r="O348" s="7"/>
       <c r="P348" s="7"/>
       <c r="Q348" s="7"/>
       <c r="R348" s="7"/>
       <c r="S348" s="7"/>
       <c r="T348" s="7"/>
       <c r="U348" s="7"/>
       <c r="W348" s="19"/>
       <c r="X348" s="19"/>
       <c r="Y348" s="19"/>
       <c r="Z348" s="19"/>
       <c r="AA348" s="19"/>
       <c r="AB348" s="19"/>
       <c r="AC348" s="19"/>
       <c r="AD348" s="19"/>
       <c r="AE348" s="19"/>
     </row>
     <row r="349" spans="1:31" s="1" customFormat="1">
       <c r="A349" s="49" t="s">
         <v>47</v>
       </c>
       <c r="B349" s="82">
         <v>36.200000000000003</v>
       </c>
       <c r="C349" s="82">
         <v>77.7</v>
       </c>
       <c r="D349" s="83">
         <v>122.2</v>
       </c>
       <c r="E349" s="83">
         <v>167.8</v>
       </c>
       <c r="F349" s="83">
         <v>211.5</v>
       </c>
-      <c r="G349" s="82"/>
+      <c r="G349" s="83">
+        <v>258</v>
+      </c>
       <c r="H349" s="74"/>
       <c r="I349" s="72"/>
       <c r="J349" s="74"/>
       <c r="K349" s="74"/>
       <c r="L349" s="74"/>
       <c r="M349" s="74"/>
       <c r="N349" s="7"/>
       <c r="O349" s="7"/>
       <c r="P349" s="7"/>
       <c r="Q349" s="7"/>
       <c r="R349" s="7"/>
       <c r="S349" s="7"/>
       <c r="T349" s="7"/>
       <c r="U349" s="7"/>
       <c r="W349" s="19"/>
       <c r="X349" s="19"/>
       <c r="Y349" s="19"/>
       <c r="Z349" s="19"/>
       <c r="AA349" s="19"/>
       <c r="AB349" s="19"/>
       <c r="AC349" s="19"/>
       <c r="AD349" s="19"/>
       <c r="AE349" s="19"/>
     </row>
     <row r="350" spans="1:31" s="1" customFormat="1">
       <c r="A350" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B350" s="82">
         <v>13.9</v>
       </c>
       <c r="C350" s="82">
         <v>26.8</v>
       </c>
       <c r="D350" s="83">
         <v>40.700000000000003</v>
       </c>
       <c r="E350" s="83">
         <v>53.6</v>
       </c>
       <c r="F350" s="83">
         <v>67.099999999999994</v>
       </c>
-      <c r="G350" s="82"/>
+      <c r="G350" s="83">
+        <v>79</v>
+      </c>
       <c r="H350" s="74"/>
       <c r="I350" s="72"/>
       <c r="J350" s="74"/>
       <c r="K350" s="74"/>
       <c r="L350" s="74"/>
       <c r="M350" s="74"/>
       <c r="N350" s="7"/>
       <c r="O350" s="7"/>
       <c r="P350" s="7"/>
       <c r="Q350" s="7"/>
       <c r="R350" s="7"/>
       <c r="S350" s="7"/>
       <c r="T350" s="7"/>
       <c r="U350" s="7"/>
       <c r="W350" s="19"/>
       <c r="X350" s="19"/>
       <c r="Y350" s="19"/>
       <c r="Z350" s="19"/>
       <c r="AA350" s="19"/>
       <c r="AB350" s="19"/>
       <c r="AC350" s="19"/>
       <c r="AD350" s="19"/>
       <c r="AE350" s="19"/>
     </row>
     <row r="351" spans="1:31" s="1" customFormat="1">
       <c r="A351" s="36" t="s">
         <v>67</v>
       </c>
       <c r="B351" s="82">
         <v>11.3</v>
       </c>
       <c r="C351" s="82">
         <v>22.6</v>
       </c>
       <c r="D351" s="83">
         <v>33.9</v>
       </c>
       <c r="E351" s="83">
         <v>45.1</v>
       </c>
       <c r="F351" s="83">
         <v>56.2</v>
       </c>
-      <c r="G351" s="82"/>
+      <c r="G351" s="83">
+        <v>67.5</v>
+      </c>
       <c r="H351" s="74"/>
       <c r="I351" s="72"/>
       <c r="J351" s="74"/>
       <c r="K351" s="74"/>
       <c r="L351" s="74"/>
       <c r="M351" s="74"/>
       <c r="N351" s="7"/>
       <c r="O351" s="7"/>
       <c r="P351" s="7"/>
       <c r="Q351" s="7"/>
       <c r="R351" s="7"/>
       <c r="S351" s="7"/>
       <c r="T351" s="7"/>
       <c r="U351" s="7"/>
       <c r="W351" s="19"/>
       <c r="X351" s="19"/>
       <c r="Y351" s="19"/>
       <c r="Z351" s="19"/>
       <c r="AA351" s="19"/>
       <c r="AB351" s="19"/>
       <c r="AC351" s="19"/>
       <c r="AD351" s="19"/>
       <c r="AE351" s="19"/>
     </row>
     <row r="352" spans="1:31" s="1" customFormat="1">
       <c r="A352" s="36" t="s">
         <v>62</v>
       </c>
       <c r="B352" s="82" t="s">
         <v>116</v>
       </c>
       <c r="C352" s="82">
         <v>1.5</v>
       </c>
       <c r="D352" s="83">
         <v>3.1</v>
       </c>
       <c r="E352" s="83">
         <v>4.5999999999999996</v>
       </c>
       <c r="F352" s="83">
         <v>4.5999999999999996</v>
       </c>
-      <c r="G352" s="82"/>
+      <c r="G352" s="83">
+        <v>4.5999999999999996</v>
+      </c>
       <c r="H352" s="74"/>
       <c r="I352" s="72"/>
       <c r="J352" s="74"/>
       <c r="K352" s="74"/>
       <c r="L352" s="74"/>
       <c r="M352" s="74"/>
       <c r="N352" s="7"/>
       <c r="O352" s="7"/>
       <c r="P352" s="7"/>
       <c r="Q352" s="7"/>
       <c r="R352" s="7"/>
       <c r="S352" s="7"/>
       <c r="T352" s="7"/>
       <c r="U352" s="7"/>
       <c r="W352" s="19"/>
       <c r="X352" s="19"/>
       <c r="Y352" s="19"/>
       <c r="Z352" s="19"/>
       <c r="AA352" s="19"/>
       <c r="AB352" s="19"/>
       <c r="AC352" s="19"/>
       <c r="AD352" s="19"/>
       <c r="AE352" s="19"/>
     </row>
     <row r="353" spans="1:31" s="1" customFormat="1">
       <c r="A353" s="36" t="s">
         <v>65</v>
       </c>
       <c r="B353" s="82">
         <v>11</v>
       </c>
       <c r="C353" s="82">
         <v>24.7</v>
       </c>
       <c r="D353" s="83">
         <v>40.5</v>
       </c>
       <c r="E353" s="83">
         <v>58.4</v>
       </c>
       <c r="F353" s="83">
         <v>77.5</v>
       </c>
-      <c r="G353" s="82"/>
+      <c r="G353" s="83">
+        <v>100.8</v>
+      </c>
       <c r="H353" s="74"/>
       <c r="I353" s="72"/>
       <c r="J353" s="74"/>
       <c r="K353" s="74"/>
       <c r="L353" s="74"/>
       <c r="M353" s="74"/>
       <c r="N353" s="11"/>
       <c r="O353" s="11"/>
       <c r="P353" s="11"/>
       <c r="Q353" s="11"/>
       <c r="R353" s="11"/>
       <c r="S353" s="11"/>
       <c r="T353" s="11"/>
       <c r="U353" s="11"/>
       <c r="W353" s="19"/>
       <c r="X353" s="19"/>
       <c r="Y353" s="19"/>
       <c r="Z353" s="19"/>
       <c r="AA353" s="19"/>
       <c r="AB353" s="19"/>
       <c r="AC353" s="19"/>
       <c r="AD353" s="19"/>
       <c r="AE353" s="19"/>
     </row>
     <row r="354" spans="1:31" s="1" customFormat="1">
       <c r="A354" s="36" t="s">
         <v>117</v>
       </c>
       <c r="B354" s="82" t="s">
         <v>116</v>
       </c>
       <c r="C354" s="82">
         <v>2</v>
       </c>
       <c r="D354" s="83">
         <v>4.0999999999999996</v>
       </c>
       <c r="E354" s="83">
         <v>6.1</v>
       </c>
       <c r="F354" s="83">
         <v>6.1</v>
       </c>
-      <c r="G354" s="82"/>
+      <c r="G354" s="83">
+        <v>6.1</v>
+      </c>
       <c r="H354" s="74"/>
       <c r="I354" s="72"/>
       <c r="J354" s="74"/>
       <c r="K354" s="74"/>
       <c r="L354" s="74"/>
       <c r="M354" s="74"/>
       <c r="N354" s="11"/>
       <c r="O354" s="11"/>
       <c r="P354" s="11"/>
       <c r="Q354" s="11"/>
       <c r="R354" s="11"/>
       <c r="S354" s="11"/>
       <c r="T354" s="11"/>
       <c r="U354" s="11"/>
       <c r="W354" s="19"/>
       <c r="X354" s="19"/>
       <c r="Y354" s="19"/>
       <c r="Z354" s="19"/>
       <c r="AA354" s="19"/>
       <c r="AB354" s="19"/>
       <c r="AC354" s="19"/>
       <c r="AD354" s="19"/>
       <c r="AE354" s="19"/>
     </row>
     <row r="355" spans="1:31" s="1" customFormat="1">
       <c r="A355" s="49"/>
       <c r="B355" s="29"/>
       <c r="C355" s="82"/>
       <c r="D355" s="51"/>
       <c r="E355" s="51"/>
       <c r="F355" s="51"/>
-      <c r="G355" s="28"/>
+      <c r="G355" s="30"/>
       <c r="H355" s="30"/>
       <c r="I355" s="36"/>
       <c r="J355" s="30"/>
       <c r="K355" s="30"/>
       <c r="L355" s="25"/>
       <c r="M355" s="25"/>
       <c r="N355" s="11"/>
       <c r="O355" s="11"/>
       <c r="P355" s="11"/>
       <c r="Q355" s="11"/>
       <c r="R355" s="11"/>
       <c r="S355" s="11"/>
       <c r="T355" s="11"/>
       <c r="U355" s="11"/>
       <c r="W355" s="19"/>
       <c r="X355" s="19"/>
       <c r="Y355" s="19"/>
       <c r="Z355" s="19"/>
       <c r="AA355" s="19"/>
       <c r="AB355" s="19"/>
       <c r="AC355" s="19"/>
       <c r="AD355" s="19"/>
       <c r="AE355" s="19"/>
     </row>
     <row r="356" spans="1:31" s="1" customFormat="1" ht="34.5">
       <c r="A356" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B356" s="30"/>
       <c r="C356" s="28"/>
       <c r="D356" s="51"/>
       <c r="E356" s="51"/>
       <c r="F356" s="51"/>
-      <c r="G356" s="28"/>
+      <c r="G356" s="30"/>
       <c r="H356" s="30"/>
       <c r="I356" s="29"/>
       <c r="J356" s="30"/>
       <c r="K356" s="30"/>
       <c r="L356" s="25"/>
       <c r="M356" s="25"/>
       <c r="N356" s="7"/>
       <c r="O356" s="7"/>
       <c r="P356" s="7"/>
       <c r="Q356" s="7"/>
       <c r="R356" s="7"/>
       <c r="S356" s="7"/>
       <c r="T356" s="7"/>
       <c r="U356" s="7"/>
       <c r="W356" s="19"/>
       <c r="X356" s="19"/>
       <c r="Y356" s="19"/>
       <c r="Z356" s="19"/>
       <c r="AA356" s="19"/>
       <c r="AB356" s="19"/>
       <c r="AC356" s="19"/>
       <c r="AD356" s="19"/>
       <c r="AE356" s="19"/>
     </row>
     <row r="357" spans="1:31" s="1" customFormat="1">
       <c r="A357" s="49" t="s">
         <v>47</v>
       </c>
       <c r="B357" s="28">
         <v>824</v>
       </c>
       <c r="C357" s="28">
         <v>1648</v>
       </c>
       <c r="D357" s="28">
         <v>2472</v>
       </c>
       <c r="E357" s="28">
         <v>3296</v>
       </c>
       <c r="F357" s="28">
         <v>4120</v>
       </c>
-      <c r="G357" s="28"/>
+      <c r="G357" s="28">
+        <v>4944</v>
+      </c>
       <c r="H357" s="31"/>
       <c r="I357" s="29"/>
       <c r="J357" s="31"/>
       <c r="K357" s="31"/>
       <c r="L357" s="31"/>
       <c r="M357" s="31"/>
       <c r="N357" s="14"/>
       <c r="O357" s="14"/>
       <c r="P357" s="14"/>
       <c r="Q357" s="14"/>
       <c r="R357" s="14"/>
       <c r="S357" s="14"/>
       <c r="T357" s="14"/>
       <c r="U357" s="14"/>
       <c r="W357" s="19"/>
       <c r="X357" s="19"/>
       <c r="Y357" s="19"/>
       <c r="Z357" s="19"/>
       <c r="AA357" s="19"/>
       <c r="AB357" s="19"/>
       <c r="AC357" s="19"/>
       <c r="AD357" s="19"/>
       <c r="AE357" s="19"/>
     </row>
     <row r="358" spans="1:31" s="1" customFormat="1">
       <c r="A358" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B358" s="28">
         <v>824</v>
       </c>
       <c r="C358" s="28">
         <v>1648</v>
       </c>
       <c r="D358" s="28">
         <v>2472</v>
       </c>
       <c r="E358" s="28">
         <v>3296</v>
       </c>
       <c r="F358" s="28">
         <v>4120</v>
       </c>
-      <c r="G358" s="28"/>
+      <c r="G358" s="28">
+        <v>4944</v>
+      </c>
       <c r="H358" s="31"/>
       <c r="I358" s="29"/>
       <c r="J358" s="31"/>
       <c r="K358" s="31"/>
       <c r="L358" s="31"/>
       <c r="M358" s="31"/>
       <c r="N358" s="15"/>
       <c r="O358" s="15"/>
       <c r="P358" s="15"/>
       <c r="Q358" s="15"/>
       <c r="R358" s="15"/>
       <c r="S358" s="15"/>
       <c r="T358" s="15"/>
       <c r="U358" s="15"/>
       <c r="W358" s="19"/>
       <c r="X358" s="19"/>
       <c r="Y358" s="19"/>
       <c r="Z358" s="19"/>
       <c r="AA358" s="19"/>
       <c r="AB358" s="19"/>
       <c r="AC358" s="19"/>
       <c r="AD358" s="19"/>
       <c r="AE358" s="19"/>
     </row>
     <row r="359" spans="1:31" s="1" customFormat="1">
       <c r="A359" s="49"/>
       <c r="B359" s="29"/>
       <c r="C359" s="28"/>
       <c r="D359" s="51"/>
       <c r="E359" s="51"/>
       <c r="F359" s="51"/>
-      <c r="G359" s="28"/>
+      <c r="G359" s="30"/>
       <c r="H359" s="30"/>
       <c r="I359" s="29"/>
       <c r="J359" s="30"/>
       <c r="K359" s="30"/>
       <c r="L359" s="26"/>
       <c r="M359" s="30"/>
       <c r="N359" s="7"/>
       <c r="O359" s="7"/>
       <c r="P359" s="7"/>
       <c r="Q359" s="7"/>
       <c r="R359" s="7"/>
       <c r="S359" s="7"/>
       <c r="T359" s="7"/>
       <c r="U359" s="7"/>
       <c r="W359" s="19"/>
       <c r="X359" s="19"/>
       <c r="Y359" s="19"/>
       <c r="Z359" s="19"/>
       <c r="AA359" s="19"/>
       <c r="AB359" s="19"/>
       <c r="AC359" s="19"/>
       <c r="AD359" s="19"/>
       <c r="AE359" s="19"/>
     </row>
     <row r="360" spans="1:31" s="1" customFormat="1">
       <c r="A360" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B360" s="29"/>
       <c r="C360" s="28"/>
       <c r="D360" s="51"/>
       <c r="E360" s="51"/>
       <c r="F360" s="51"/>
-      <c r="G360" s="28"/>
+      <c r="G360" s="30"/>
       <c r="H360" s="30"/>
       <c r="I360" s="29"/>
       <c r="J360" s="30"/>
       <c r="K360" s="30"/>
       <c r="L360" s="26"/>
       <c r="M360" s="25"/>
       <c r="N360" s="7"/>
       <c r="O360" s="7"/>
       <c r="P360" s="7"/>
       <c r="Q360" s="7"/>
       <c r="R360" s="7"/>
       <c r="S360" s="7"/>
       <c r="T360" s="7"/>
       <c r="U360" s="7"/>
       <c r="W360" s="19"/>
       <c r="X360" s="19"/>
       <c r="Y360" s="19"/>
       <c r="Z360" s="19"/>
       <c r="AA360" s="19"/>
       <c r="AB360" s="19"/>
       <c r="AC360" s="19"/>
       <c r="AD360" s="19"/>
       <c r="AE360" s="19"/>
     </row>
     <row r="361" spans="1:31" s="1" customFormat="1">
       <c r="A361" s="49" t="s">
         <v>47</v>
       </c>
       <c r="B361" s="28">
         <v>18629</v>
       </c>
       <c r="C361" s="28">
         <v>97780</v>
       </c>
       <c r="D361" s="28">
         <v>179951</v>
       </c>
       <c r="E361" s="28">
         <v>259071</v>
       </c>
       <c r="F361" s="28">
         <v>281643</v>
       </c>
-      <c r="G361" s="28"/>
+      <c r="G361" s="28">
+        <v>301793</v>
+      </c>
       <c r="H361" s="31"/>
       <c r="I361" s="29"/>
       <c r="J361" s="31"/>
       <c r="K361" s="31"/>
       <c r="L361" s="31"/>
       <c r="M361" s="31"/>
       <c r="N361" s="7"/>
       <c r="O361" s="7"/>
       <c r="P361" s="7"/>
       <c r="Q361" s="7"/>
       <c r="R361" s="7"/>
       <c r="S361" s="7"/>
       <c r="T361" s="7"/>
       <c r="U361" s="7"/>
       <c r="W361" s="19"/>
       <c r="X361" s="19"/>
       <c r="Y361" s="19"/>
       <c r="Z361" s="19"/>
       <c r="AA361" s="19"/>
       <c r="AB361" s="19"/>
       <c r="AC361" s="19"/>
       <c r="AD361" s="19"/>
       <c r="AE361" s="19"/>
     </row>
     <row r="362" spans="1:31" s="1" customFormat="1">
       <c r="A362" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B362" s="28">
         <v>10667</v>
       </c>
       <c r="C362" s="28">
         <v>73608</v>
       </c>
       <c r="D362" s="28">
         <v>139570</v>
       </c>
       <c r="E362" s="28">
         <v>202480</v>
       </c>
       <c r="F362" s="28">
         <v>223399</v>
       </c>
-      <c r="G362" s="28"/>
+      <c r="G362" s="28">
+        <v>241896</v>
+      </c>
       <c r="H362" s="31"/>
       <c r="I362" s="29"/>
       <c r="J362" s="31"/>
       <c r="K362" s="31"/>
       <c r="L362" s="31"/>
       <c r="M362" s="31"/>
       <c r="N362" s="6"/>
       <c r="O362" s="6"/>
       <c r="P362" s="6"/>
       <c r="Q362" s="6"/>
       <c r="R362" s="6"/>
       <c r="S362" s="6"/>
       <c r="T362" s="6"/>
       <c r="U362" s="6"/>
       <c r="W362" s="19"/>
       <c r="X362" s="19"/>
       <c r="Y362" s="19"/>
       <c r="Z362" s="19"/>
       <c r="AA362" s="19"/>
       <c r="AB362" s="19"/>
       <c r="AC362" s="19"/>
       <c r="AD362" s="19"/>
       <c r="AE362" s="19"/>
     </row>
     <row r="363" spans="1:31" s="1" customFormat="1">
       <c r="A363" s="36" t="s">
         <v>49</v>
       </c>
       <c r="B363" s="28">
         <v>4489</v>
       </c>
       <c r="C363" s="28">
         <v>8058</v>
       </c>
       <c r="D363" s="28">
         <v>11628</v>
       </c>
       <c r="E363" s="28">
         <v>15197</v>
       </c>
       <c r="F363" s="28">
         <v>15439</v>
       </c>
-      <c r="G363" s="28"/>
+      <c r="G363" s="28">
+        <v>15680</v>
+      </c>
       <c r="H363" s="31"/>
       <c r="I363" s="29"/>
       <c r="J363" s="31"/>
       <c r="K363" s="31"/>
       <c r="L363" s="31"/>
       <c r="M363" s="31"/>
       <c r="N363" s="7"/>
       <c r="O363" s="7"/>
       <c r="P363" s="7"/>
       <c r="Q363" s="7"/>
       <c r="R363" s="7"/>
       <c r="S363" s="7"/>
       <c r="T363" s="7"/>
       <c r="U363" s="7"/>
       <c r="W363" s="19"/>
       <c r="X363" s="19"/>
       <c r="Y363" s="19"/>
       <c r="Z363" s="19"/>
       <c r="AA363" s="19"/>
       <c r="AB363" s="19"/>
       <c r="AC363" s="19"/>
       <c r="AD363" s="19"/>
       <c r="AE363" s="19"/>
     </row>
     <row r="364" spans="1:31" s="1" customFormat="1">
       <c r="A364" s="60" t="s">
         <v>86</v>
       </c>
       <c r="B364" s="28" t="s">
         <v>116</v>
       </c>
       <c r="C364" s="28">
         <v>198</v>
       </c>
       <c r="D364" s="28">
         <v>395</v>
       </c>
       <c r="E364" s="28">
         <v>593</v>
       </c>
       <c r="F364" s="28">
         <v>593</v>
       </c>
-      <c r="G364" s="28"/>
+      <c r="G364" s="28">
+        <v>593</v>
+      </c>
       <c r="H364" s="31"/>
       <c r="I364" s="29"/>
       <c r="J364" s="31"/>
       <c r="K364" s="31"/>
       <c r="L364" s="31"/>
       <c r="M364" s="31"/>
       <c r="N364" s="7"/>
       <c r="O364" s="7"/>
       <c r="P364" s="7"/>
       <c r="Q364" s="7"/>
       <c r="R364" s="7"/>
       <c r="S364" s="7"/>
       <c r="T364" s="7"/>
       <c r="U364" s="7"/>
       <c r="W364" s="19"/>
       <c r="X364" s="19"/>
       <c r="Y364" s="19"/>
       <c r="Z364" s="19"/>
       <c r="AA364" s="19"/>
       <c r="AB364" s="19"/>
       <c r="AC364" s="19"/>
       <c r="AD364" s="19"/>
       <c r="AE364" s="19"/>
     </row>
     <row r="365" spans="1:31" s="1" customFormat="1">
       <c r="A365" s="36" t="s">
         <v>50</v>
       </c>
       <c r="B365" s="28">
         <v>154</v>
       </c>
       <c r="C365" s="28">
         <v>1058</v>
       </c>
       <c r="D365" s="28">
         <v>1962</v>
       </c>
       <c r="E365" s="28">
         <v>2866</v>
       </c>
       <c r="F365" s="28">
         <v>2866</v>
       </c>
-      <c r="G365" s="28"/>
+      <c r="G365" s="28">
+        <v>2866</v>
+      </c>
       <c r="H365" s="31"/>
       <c r="I365" s="29"/>
       <c r="J365" s="31"/>
       <c r="K365" s="31"/>
       <c r="L365" s="31"/>
       <c r="M365" s="31"/>
       <c r="N365" s="7"/>
       <c r="O365" s="7"/>
       <c r="P365" s="7"/>
       <c r="Q365" s="7"/>
       <c r="R365" s="7"/>
       <c r="S365" s="7"/>
       <c r="T365" s="7"/>
       <c r="U365" s="7"/>
       <c r="W365" s="19"/>
       <c r="X365" s="19"/>
       <c r="Y365" s="19"/>
       <c r="Z365" s="19"/>
       <c r="AA365" s="19"/>
       <c r="AB365" s="19"/>
       <c r="AC365" s="19"/>
       <c r="AD365" s="19"/>
       <c r="AE365" s="19"/>
     </row>
     <row r="366" spans="1:31" s="1" customFormat="1">
       <c r="A366" s="80" t="s">
         <v>51</v>
       </c>
       <c r="B366" s="28">
         <v>364</v>
       </c>
       <c r="C366" s="28">
         <v>1077</v>
       </c>
       <c r="D366" s="28">
         <v>1791</v>
       </c>
       <c r="E366" s="28">
         <v>2504</v>
       </c>
       <c r="F366" s="28">
         <v>2504</v>
       </c>
-      <c r="G366" s="28"/>
+      <c r="G366" s="28">
+        <v>2504</v>
+      </c>
       <c r="H366" s="81"/>
       <c r="I366" s="81"/>
       <c r="J366" s="81"/>
       <c r="K366" s="81"/>
       <c r="L366" s="31"/>
       <c r="M366" s="31"/>
       <c r="N366" s="21"/>
     </row>
     <row r="367" spans="1:31" s="1" customFormat="1">
       <c r="A367" s="36" t="s">
         <v>70</v>
       </c>
       <c r="B367" s="28">
         <v>53</v>
       </c>
       <c r="C367" s="28">
         <v>323</v>
       </c>
       <c r="D367" s="28">
         <v>593</v>
       </c>
       <c r="E367" s="28">
         <v>863</v>
       </c>
       <c r="F367" s="28">
         <v>863</v>
       </c>
-      <c r="G367" s="28"/>
+      <c r="G367" s="28">
+        <v>863</v>
+      </c>
       <c r="H367" s="31"/>
       <c r="I367" s="29"/>
       <c r="J367" s="31"/>
       <c r="K367" s="31"/>
       <c r="L367" s="31"/>
       <c r="M367" s="31"/>
       <c r="N367" s="7"/>
       <c r="O367" s="7"/>
       <c r="P367" s="7"/>
       <c r="Q367" s="7"/>
       <c r="R367" s="7"/>
       <c r="S367" s="7"/>
       <c r="T367" s="7"/>
       <c r="U367" s="7"/>
       <c r="W367" s="19"/>
       <c r="X367" s="19"/>
       <c r="Y367" s="19"/>
       <c r="Z367" s="19"/>
       <c r="AA367" s="19"/>
       <c r="AB367" s="19"/>
       <c r="AC367" s="19"/>
       <c r="AD367" s="19"/>
       <c r="AE367" s="19"/>
     </row>
     <row r="368" spans="1:31" s="1" customFormat="1">
       <c r="A368" s="36" t="s">
         <v>59</v>
       </c>
       <c r="B368" s="28">
         <v>212</v>
       </c>
       <c r="C368" s="28">
         <v>1038</v>
       </c>
       <c r="D368" s="28">
         <v>1864</v>
       </c>
       <c r="E368" s="28">
         <v>2690</v>
       </c>
       <c r="F368" s="28">
         <v>2899</v>
       </c>
-      <c r="G368" s="28"/>
+      <c r="G368" s="28">
+        <v>3107</v>
+      </c>
       <c r="H368" s="31"/>
       <c r="I368" s="29"/>
       <c r="J368" s="31"/>
       <c r="K368" s="31"/>
       <c r="L368" s="31"/>
       <c r="M368" s="31"/>
       <c r="N368" s="7"/>
       <c r="O368" s="7"/>
       <c r="P368" s="7"/>
       <c r="Q368" s="7"/>
       <c r="R368" s="7"/>
       <c r="S368" s="7"/>
       <c r="T368" s="7"/>
       <c r="U368" s="7"/>
       <c r="W368" s="19"/>
       <c r="X368" s="19"/>
       <c r="Y368" s="19"/>
       <c r="Z368" s="19"/>
       <c r="AA368" s="19"/>
       <c r="AB368" s="19"/>
       <c r="AC368" s="19"/>
       <c r="AD368" s="19"/>
       <c r="AE368" s="19"/>
     </row>
     <row r="369" spans="1:31" s="1" customFormat="1">
       <c r="A369" s="67" t="s">
         <v>62</v>
       </c>
       <c r="B369" s="28">
         <v>449</v>
       </c>
       <c r="C369" s="28">
         <v>969</v>
       </c>
       <c r="D369" s="28">
         <v>1489</v>
       </c>
       <c r="E369" s="28">
         <v>2009</v>
       </c>
       <c r="F369" s="28">
         <v>2012</v>
       </c>
-      <c r="G369" s="28"/>
+      <c r="G369" s="28">
+        <v>2014</v>
+      </c>
       <c r="H369" s="31"/>
       <c r="I369" s="29"/>
       <c r="J369" s="31"/>
       <c r="K369" s="31"/>
       <c r="L369" s="31"/>
       <c r="M369" s="31"/>
       <c r="N369" s="7"/>
       <c r="O369" s="7"/>
       <c r="P369" s="7"/>
       <c r="Q369" s="7"/>
       <c r="R369" s="7"/>
       <c r="S369" s="7"/>
       <c r="T369" s="7"/>
       <c r="U369" s="7"/>
       <c r="W369" s="19"/>
       <c r="X369" s="19"/>
       <c r="Y369" s="19"/>
       <c r="Z369" s="19"/>
       <c r="AA369" s="19"/>
       <c r="AB369" s="19"/>
       <c r="AC369" s="19"/>
       <c r="AD369" s="19"/>
       <c r="AE369" s="19"/>
     </row>
     <row r="370" spans="1:31" s="1" customFormat="1">
       <c r="A370" s="36" t="s">
         <v>54</v>
       </c>
       <c r="B370" s="28">
         <v>2241</v>
       </c>
       <c r="C370" s="28">
         <v>11450</v>
       </c>
       <c r="D370" s="28">
         <v>20660</v>
       </c>
       <c r="E370" s="28">
         <v>29870</v>
       </c>
       <c r="F370" s="28">
         <v>31070</v>
       </c>
-      <c r="G370" s="28"/>
+      <c r="G370" s="28">
+        <v>32270</v>
+      </c>
       <c r="H370" s="31"/>
       <c r="I370" s="29"/>
       <c r="J370" s="31"/>
       <c r="K370" s="31"/>
       <c r="L370" s="31"/>
       <c r="M370" s="31"/>
       <c r="N370" s="7"/>
       <c r="O370" s="7"/>
       <c r="P370" s="7"/>
       <c r="Q370" s="7"/>
       <c r="R370" s="7"/>
       <c r="S370" s="7"/>
       <c r="T370" s="7"/>
       <c r="U370" s="7"/>
       <c r="W370" s="19"/>
       <c r="X370" s="19"/>
       <c r="Y370" s="19"/>
       <c r="Z370" s="19"/>
       <c r="AA370" s="19"/>
       <c r="AB370" s="19"/>
       <c r="AC370" s="19"/>
       <c r="AD370" s="19"/>
       <c r="AE370" s="19"/>
     </row>
     <row r="371" spans="1:31" s="1" customFormat="1">
       <c r="A371" s="49"/>
       <c r="B371" s="30"/>
       <c r="C371" s="28"/>
       <c r="D371" s="51"/>
       <c r="E371" s="51"/>
       <c r="F371" s="51"/>
+      <c r="G371" s="30"/>
       <c r="H371" s="51"/>
       <c r="I371" s="52"/>
       <c r="J371" s="51"/>
       <c r="K371" s="30"/>
       <c r="L371" s="70"/>
       <c r="M371" s="30"/>
       <c r="N371" s="7"/>
       <c r="O371" s="7"/>
       <c r="P371" s="7"/>
       <c r="Q371" s="7"/>
       <c r="R371" s="7"/>
       <c r="S371" s="7"/>
       <c r="T371" s="7"/>
       <c r="U371" s="7"/>
       <c r="W371" s="19"/>
       <c r="X371" s="19"/>
       <c r="Y371" s="19"/>
       <c r="Z371" s="19"/>
       <c r="AA371" s="19"/>
       <c r="AB371" s="19"/>
       <c r="AC371" s="19"/>
       <c r="AD371" s="19"/>
       <c r="AE371" s="19"/>
     </row>
     <row r="372" spans="1:31" s="1" customFormat="1" ht="34.5">
       <c r="A372" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B372" s="29"/>
       <c r="C372" s="28"/>
       <c r="D372" s="51"/>
       <c r="E372" s="51"/>
       <c r="F372" s="51"/>
-      <c r="G372" s="28"/>
+      <c r="G372" s="30"/>
       <c r="H372" s="30"/>
       <c r="I372" s="29"/>
       <c r="J372" s="30"/>
       <c r="K372" s="30"/>
       <c r="L372" s="70"/>
       <c r="M372" s="25"/>
       <c r="N372" s="7"/>
       <c r="O372" s="7"/>
       <c r="P372" s="7"/>
       <c r="Q372" s="7"/>
       <c r="R372" s="7"/>
       <c r="S372" s="7"/>
       <c r="T372" s="7"/>
       <c r="U372" s="7"/>
       <c r="W372" s="19"/>
       <c r="X372" s="19"/>
       <c r="Y372" s="19"/>
       <c r="Z372" s="19"/>
       <c r="AA372" s="19"/>
       <c r="AB372" s="19"/>
       <c r="AC372" s="19"/>
       <c r="AD372" s="19"/>
       <c r="AE372" s="19"/>
     </row>
     <row r="373" spans="1:31" s="1" customFormat="1">
       <c r="A373" s="49" t="s">
         <v>47</v>
       </c>
       <c r="B373" s="28">
         <v>142</v>
       </c>
       <c r="C373" s="28">
         <v>254</v>
       </c>
       <c r="D373" s="28">
         <v>402</v>
       </c>
       <c r="E373" s="28">
         <v>525</v>
       </c>
       <c r="F373" s="28">
         <v>656</v>
       </c>
-      <c r="G373" s="28"/>
+      <c r="G373" s="28">
+        <v>786</v>
+      </c>
       <c r="H373" s="31"/>
       <c r="I373" s="29"/>
       <c r="J373" s="31"/>
       <c r="K373" s="31"/>
       <c r="L373" s="31"/>
       <c r="M373" s="31"/>
       <c r="N373" s="7"/>
       <c r="O373" s="7"/>
       <c r="P373" s="7"/>
       <c r="Q373" s="7"/>
       <c r="R373" s="7"/>
       <c r="S373" s="7"/>
       <c r="T373" s="7"/>
       <c r="U373" s="7"/>
       <c r="W373" s="19"/>
       <c r="X373" s="19"/>
       <c r="Y373" s="19"/>
       <c r="Z373" s="19"/>
       <c r="AA373" s="19"/>
       <c r="AB373" s="19"/>
       <c r="AC373" s="19"/>
       <c r="AD373" s="19"/>
       <c r="AE373" s="19"/>
     </row>
     <row r="374" spans="1:31" s="1" customFormat="1">
       <c r="A374" s="60" t="s">
         <v>86</v>
       </c>
       <c r="B374" s="28">
         <v>88</v>
       </c>
       <c r="C374" s="28">
         <v>155</v>
       </c>
       <c r="D374" s="28">
         <v>244</v>
       </c>
       <c r="E374" s="28">
         <v>300</v>
       </c>
       <c r="F374" s="28">
         <v>369</v>
       </c>
-      <c r="G374" s="28"/>
+      <c r="G374" s="28">
+        <v>442</v>
+      </c>
       <c r="H374" s="31"/>
       <c r="I374" s="29"/>
       <c r="J374" s="31"/>
       <c r="K374" s="31"/>
       <c r="L374" s="31"/>
       <c r="M374" s="31"/>
       <c r="N374" s="7"/>
       <c r="O374" s="7"/>
       <c r="P374" s="7"/>
       <c r="Q374" s="7"/>
       <c r="R374" s="7"/>
       <c r="S374" s="7"/>
       <c r="T374" s="7"/>
       <c r="U374" s="7"/>
       <c r="W374" s="19"/>
       <c r="X374" s="19"/>
       <c r="Y374" s="19"/>
       <c r="Z374" s="19"/>
       <c r="AA374" s="19"/>
       <c r="AB374" s="19"/>
       <c r="AC374" s="19"/>
       <c r="AD374" s="19"/>
       <c r="AE374" s="19"/>
     </row>
     <row r="375" spans="1:31" s="1" customFormat="1">
       <c r="A375" s="36" t="s">
         <v>66</v>
       </c>
       <c r="B375" s="28" t="s">
         <v>103</v>
       </c>
       <c r="C375" s="28">
         <v>99</v>
       </c>
       <c r="D375" s="28">
         <v>158</v>
       </c>
       <c r="E375" s="28">
         <v>225</v>
       </c>
       <c r="F375" s="28">
         <v>287</v>
       </c>
-      <c r="G375" s="28"/>
+      <c r="G375" s="28">
+        <v>344</v>
+      </c>
       <c r="H375" s="31"/>
       <c r="I375" s="29"/>
       <c r="J375" s="31"/>
       <c r="K375" s="31"/>
       <c r="L375" s="31"/>
       <c r="M375" s="31"/>
       <c r="N375" s="7"/>
       <c r="O375" s="7"/>
       <c r="P375" s="7"/>
       <c r="Q375" s="7"/>
       <c r="R375" s="7"/>
       <c r="W375" s="19"/>
       <c r="X375" s="19"/>
       <c r="Y375" s="19"/>
       <c r="Z375" s="19"/>
       <c r="AA375" s="19"/>
       <c r="AB375" s="19"/>
       <c r="AC375" s="19"/>
       <c r="AD375" s="19"/>
       <c r="AE375" s="19"/>
     </row>
     <row r="376" spans="1:31" s="1" customFormat="1">
       <c r="A376" s="66"/>
       <c r="B376" s="29"/>
       <c r="C376" s="28"/>
       <c r="D376" s="51"/>
       <c r="E376" s="51"/>
       <c r="F376" s="51"/>
-      <c r="G376" s="28"/>
+      <c r="G376" s="30"/>
       <c r="H376" s="30"/>
       <c r="I376" s="49"/>
       <c r="J376" s="30"/>
       <c r="K376" s="30"/>
       <c r="L376" s="25"/>
       <c r="M376" s="25"/>
       <c r="N376" s="7"/>
       <c r="O376" s="7"/>
       <c r="P376" s="7"/>
       <c r="Q376" s="7"/>
       <c r="R376" s="7"/>
       <c r="S376" s="7"/>
       <c r="T376" s="7"/>
       <c r="U376" s="7"/>
       <c r="W376" s="19"/>
       <c r="X376" s="19"/>
       <c r="Y376" s="19"/>
       <c r="Z376" s="19"/>
       <c r="AA376" s="19"/>
       <c r="AB376" s="19"/>
       <c r="AC376" s="19"/>
       <c r="AD376" s="19"/>
       <c r="AE376" s="19"/>
     </row>
     <row r="377" spans="1:31" s="1" customFormat="1" ht="34.5">
       <c r="A377" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B377" s="29"/>
       <c r="C377" s="28"/>
       <c r="D377" s="51"/>
       <c r="E377" s="51"/>
       <c r="F377" s="51"/>
-      <c r="G377" s="28"/>
+      <c r="G377" s="30"/>
       <c r="H377" s="30"/>
       <c r="I377" s="24"/>
       <c r="J377" s="30"/>
       <c r="K377" s="30"/>
       <c r="L377" s="25"/>
       <c r="M377" s="25"/>
       <c r="N377" s="7"/>
       <c r="O377" s="7"/>
       <c r="P377" s="7"/>
       <c r="Q377" s="7"/>
       <c r="R377" s="7"/>
       <c r="S377" s="7"/>
       <c r="T377" s="7"/>
       <c r="U377" s="7"/>
       <c r="W377" s="19"/>
       <c r="X377" s="19"/>
       <c r="Y377" s="19"/>
       <c r="Z377" s="19"/>
       <c r="AA377" s="19"/>
       <c r="AB377" s="19"/>
       <c r="AC377" s="19"/>
       <c r="AD377" s="19"/>
       <c r="AE377" s="19"/>
     </row>
     <row r="378" spans="1:31" s="1" customFormat="1">
       <c r="A378" s="49" t="s">
         <v>47</v>
       </c>
       <c r="B378" s="28">
         <v>1758</v>
       </c>
       <c r="C378" s="28">
         <v>5597</v>
       </c>
       <c r="D378" s="28">
         <v>9735</v>
       </c>
       <c r="E378" s="28">
         <v>11390</v>
       </c>
       <c r="F378" s="28">
         <v>13214</v>
       </c>
-      <c r="G378" s="28"/>
+      <c r="G378" s="28">
+        <v>16000</v>
+      </c>
       <c r="H378" s="31"/>
       <c r="I378" s="29"/>
       <c r="J378" s="31"/>
       <c r="K378" s="31"/>
       <c r="L378" s="31"/>
       <c r="M378" s="31"/>
       <c r="N378" s="7"/>
       <c r="O378" s="7"/>
       <c r="P378" s="7"/>
       <c r="Q378" s="7"/>
       <c r="R378" s="7"/>
       <c r="S378" s="7"/>
       <c r="T378" s="7"/>
       <c r="U378" s="7"/>
       <c r="W378" s="19"/>
       <c r="X378" s="19"/>
       <c r="Y378" s="19"/>
       <c r="Z378" s="19"/>
       <c r="AA378" s="19"/>
       <c r="AB378" s="19"/>
       <c r="AC378" s="19"/>
       <c r="AD378" s="19"/>
       <c r="AE378" s="19"/>
     </row>
     <row r="379" spans="1:31" s="1" customFormat="1">
       <c r="A379" s="60" t="s">
         <v>86</v>
       </c>
       <c r="B379" s="28">
         <v>449</v>
       </c>
       <c r="C379" s="28">
         <v>832</v>
       </c>
       <c r="D379" s="28">
         <v>1288</v>
       </c>
       <c r="E379" s="28">
         <v>1639</v>
       </c>
       <c r="F379" s="28">
         <v>2069</v>
       </c>
-      <c r="G379" s="28"/>
+      <c r="G379" s="28">
+        <v>2947</v>
+      </c>
       <c r="H379" s="31"/>
       <c r="I379" s="29"/>
       <c r="J379" s="31"/>
       <c r="K379" s="31"/>
       <c r="L379" s="31"/>
       <c r="M379" s="31"/>
       <c r="N379" s="7"/>
       <c r="O379" s="7"/>
       <c r="P379" s="7"/>
       <c r="Q379" s="7"/>
       <c r="R379" s="7"/>
       <c r="S379" s="7"/>
       <c r="T379" s="7"/>
       <c r="U379" s="7"/>
       <c r="W379" s="19"/>
       <c r="X379" s="19"/>
       <c r="Y379" s="19"/>
       <c r="Z379" s="19"/>
       <c r="AA379" s="19"/>
       <c r="AB379" s="19"/>
       <c r="AC379" s="19"/>
       <c r="AD379" s="19"/>
       <c r="AE379" s="19"/>
     </row>
     <row r="380" spans="1:31" s="9" customFormat="1">
       <c r="A380" s="36" t="s">
         <v>62</v>
       </c>
       <c r="B380" s="28" t="s">
         <v>103</v>
       </c>
       <c r="C380" s="28">
         <v>3442</v>
       </c>
       <c r="D380" s="28">
         <v>6432</v>
       </c>
       <c r="E380" s="28">
         <v>7011</v>
       </c>
       <c r="F380" s="28">
         <v>7665</v>
       </c>
-      <c r="G380" s="28"/>
+      <c r="G380" s="28">
+        <v>8765</v>
+      </c>
       <c r="H380" s="31"/>
       <c r="I380" s="29"/>
       <c r="J380" s="31"/>
       <c r="K380" s="31"/>
       <c r="L380" s="31"/>
       <c r="M380" s="31"/>
       <c r="N380" s="7"/>
       <c r="O380" s="7"/>
       <c r="P380" s="7"/>
       <c r="Q380" s="7"/>
       <c r="R380" s="7"/>
       <c r="S380" s="7"/>
       <c r="T380" s="7"/>
       <c r="U380" s="7"/>
       <c r="W380" s="19"/>
       <c r="X380" s="19"/>
       <c r="Y380" s="19"/>
       <c r="Z380" s="19"/>
       <c r="AA380" s="19"/>
       <c r="AB380" s="19"/>
       <c r="AC380" s="19"/>
       <c r="AD380" s="19"/>
       <c r="AE380" s="19"/>
     </row>
     <row r="381" spans="1:31" s="1" customFormat="1">
       <c r="A381" s="36" t="s">
         <v>66</v>
       </c>
       <c r="B381" s="28" t="s">
         <v>103</v>
       </c>
       <c r="C381" s="28">
         <v>265</v>
       </c>
       <c r="D381" s="28">
         <v>424</v>
       </c>
       <c r="E381" s="28">
         <v>598</v>
       </c>
       <c r="F381" s="28">
         <v>762</v>
       </c>
-      <c r="G381" s="28"/>
+      <c r="G381" s="28">
+        <v>999</v>
+      </c>
       <c r="H381" s="31"/>
       <c r="I381" s="29"/>
       <c r="J381" s="31"/>
       <c r="K381" s="31"/>
       <c r="L381" s="31"/>
       <c r="M381" s="31"/>
       <c r="N381" s="7"/>
       <c r="O381" s="7"/>
       <c r="P381" s="7"/>
       <c r="Q381" s="7"/>
       <c r="R381" s="7"/>
       <c r="S381" s="7"/>
       <c r="T381" s="7"/>
       <c r="U381" s="7"/>
       <c r="W381" s="19"/>
       <c r="X381" s="19"/>
       <c r="Y381" s="19"/>
       <c r="Z381" s="19"/>
       <c r="AA381" s="19"/>
       <c r="AB381" s="19"/>
       <c r="AC381" s="19"/>
       <c r="AD381" s="19"/>
       <c r="AE381" s="19"/>
     </row>
     <row r="382" spans="1:31" s="1" customFormat="1">
       <c r="A382" s="36" t="s">
         <v>54</v>
       </c>
       <c r="B382" s="28">
         <v>550</v>
       </c>
       <c r="C382" s="28">
         <v>1058</v>
       </c>
       <c r="D382" s="28">
         <v>1591</v>
       </c>
       <c r="E382" s="28">
         <v>2142</v>
       </c>
       <c r="F382" s="28">
         <v>2718</v>
       </c>
-      <c r="G382" s="28"/>
+      <c r="G382" s="28">
+        <v>3289</v>
+      </c>
       <c r="H382" s="31"/>
       <c r="I382" s="29"/>
       <c r="J382" s="31"/>
       <c r="K382" s="31"/>
       <c r="L382" s="31"/>
       <c r="M382" s="31"/>
       <c r="N382" s="7"/>
       <c r="O382" s="7"/>
       <c r="P382" s="7"/>
       <c r="Q382" s="7"/>
       <c r="R382" s="7"/>
       <c r="S382" s="7"/>
       <c r="T382" s="7"/>
       <c r="U382" s="7"/>
       <c r="W382" s="19"/>
       <c r="X382" s="19"/>
       <c r="Y382" s="19"/>
       <c r="Z382" s="19"/>
       <c r="AA382" s="19"/>
       <c r="AB382" s="19"/>
       <c r="AC382" s="19"/>
       <c r="AD382" s="19"/>
       <c r="AE382" s="19"/>
     </row>
     <row r="383" spans="1:31" s="1" customFormat="1">
       <c r="A383" s="49"/>
       <c r="B383" s="30"/>
       <c r="C383" s="28"/>
       <c r="D383" s="51"/>
       <c r="E383" s="51"/>
       <c r="F383" s="51"/>
-      <c r="G383" s="28"/>
+      <c r="G383" s="30"/>
       <c r="H383" s="30"/>
       <c r="I383" s="29"/>
       <c r="J383" s="30"/>
       <c r="K383" s="30"/>
       <c r="L383" s="46"/>
       <c r="M383" s="70"/>
       <c r="N383" s="7"/>
       <c r="O383" s="7"/>
       <c r="P383" s="7"/>
       <c r="Q383" s="7"/>
       <c r="R383" s="7"/>
       <c r="S383" s="7"/>
       <c r="T383" s="7"/>
       <c r="U383" s="7"/>
       <c r="W383" s="19"/>
       <c r="X383" s="19"/>
       <c r="Y383" s="19"/>
       <c r="Z383" s="19"/>
       <c r="AA383" s="19"/>
       <c r="AB383" s="19"/>
       <c r="AC383" s="19"/>
       <c r="AD383" s="19"/>
       <c r="AE383" s="19"/>
     </row>
     <row r="384" spans="1:31" s="1" customFormat="1" ht="33.75">
       <c r="A384" s="64" t="s">
         <v>34</v>
       </c>
       <c r="B384" s="30"/>
       <c r="C384" s="28"/>
       <c r="D384" s="51"/>
       <c r="E384" s="51"/>
       <c r="F384" s="51"/>
-      <c r="G384" s="28"/>
+      <c r="G384" s="30"/>
       <c r="H384" s="30"/>
       <c r="I384" s="29"/>
       <c r="J384" s="30"/>
       <c r="K384" s="30"/>
       <c r="L384" s="26"/>
       <c r="M384" s="25"/>
       <c r="N384" s="6"/>
       <c r="O384" s="6"/>
       <c r="P384" s="6"/>
       <c r="Q384" s="6"/>
       <c r="R384" s="6"/>
       <c r="S384" s="6"/>
       <c r="T384" s="6"/>
       <c r="U384" s="6"/>
       <c r="W384" s="19"/>
       <c r="X384" s="19"/>
       <c r="Y384" s="19"/>
       <c r="Z384" s="19"/>
       <c r="AA384" s="19"/>
       <c r="AB384" s="19"/>
       <c r="AC384" s="19"/>
       <c r="AD384" s="19"/>
       <c r="AE384" s="19"/>
     </row>
     <row r="385" spans="1:31" s="1" customFormat="1">
       <c r="A385" s="49" t="s">
         <v>47</v>
       </c>
       <c r="B385" s="28">
         <v>135</v>
       </c>
       <c r="C385" s="28">
         <v>280</v>
       </c>
       <c r="D385" s="28">
         <v>458</v>
       </c>
       <c r="E385" s="28">
         <v>696</v>
       </c>
       <c r="F385" s="28">
         <v>895</v>
       </c>
-      <c r="G385" s="28"/>
+      <c r="G385" s="28">
+        <v>1169</v>
+      </c>
       <c r="H385" s="31"/>
       <c r="I385" s="29"/>
       <c r="J385" s="31"/>
       <c r="K385" s="31"/>
       <c r="L385" s="31"/>
       <c r="M385" s="31"/>
       <c r="N385" s="7"/>
       <c r="O385" s="7"/>
       <c r="P385" s="7"/>
       <c r="Q385" s="7"/>
       <c r="R385" s="7"/>
       <c r="S385" s="7"/>
       <c r="T385" s="7"/>
       <c r="U385" s="7"/>
       <c r="W385" s="19"/>
       <c r="X385" s="19"/>
       <c r="Y385" s="19"/>
       <c r="Z385" s="19"/>
       <c r="AA385" s="19"/>
       <c r="AB385" s="19"/>
       <c r="AC385" s="19"/>
       <c r="AD385" s="19"/>
       <c r="AE385" s="19"/>
     </row>
     <row r="386" spans="1:31" s="1" customFormat="1">
       <c r="A386" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B386" s="28">
         <v>135</v>
       </c>
       <c r="C386" s="28">
         <v>280</v>
       </c>
       <c r="D386" s="28">
         <v>458</v>
       </c>
       <c r="E386" s="28">
         <v>696</v>
       </c>
       <c r="F386" s="28">
         <v>895</v>
       </c>
-      <c r="G386" s="28"/>
+      <c r="G386" s="28">
+        <v>1169</v>
+      </c>
       <c r="H386" s="31"/>
       <c r="I386" s="29"/>
       <c r="J386" s="31"/>
       <c r="K386" s="31"/>
       <c r="L386" s="31"/>
       <c r="M386" s="31"/>
       <c r="N386" s="7"/>
       <c r="O386" s="7"/>
       <c r="P386" s="7"/>
       <c r="Q386" s="7"/>
       <c r="R386" s="7"/>
       <c r="S386" s="7"/>
       <c r="T386" s="7"/>
       <c r="U386" s="7"/>
       <c r="W386" s="19"/>
       <c r="X386" s="19"/>
       <c r="Y386" s="19"/>
       <c r="Z386" s="19"/>
       <c r="AA386" s="19"/>
       <c r="AB386" s="19"/>
       <c r="AC386" s="19"/>
       <c r="AD386" s="19"/>
       <c r="AE386" s="19"/>
     </row>
     <row r="387" spans="1:31" s="1" customFormat="1">
       <c r="A387" s="49"/>
       <c r="B387" s="30"/>
       <c r="C387" s="28"/>
       <c r="D387" s="51"/>
       <c r="E387" s="51"/>
       <c r="F387" s="51"/>
-      <c r="G387" s="28"/>
+      <c r="G387" s="30"/>
       <c r="H387" s="30"/>
       <c r="I387" s="29"/>
       <c r="J387" s="30"/>
       <c r="K387" s="30"/>
       <c r="L387" s="26"/>
       <c r="M387" s="26"/>
       <c r="N387" s="7"/>
       <c r="O387" s="7"/>
       <c r="P387" s="7"/>
       <c r="Q387" s="7"/>
       <c r="R387" s="7"/>
       <c r="S387" s="7"/>
       <c r="T387" s="7"/>
       <c r="U387" s="7"/>
       <c r="W387" s="19"/>
       <c r="X387" s="19"/>
       <c r="Y387" s="19"/>
       <c r="Z387" s="19"/>
       <c r="AA387" s="19"/>
       <c r="AB387" s="19"/>
       <c r="AC387" s="19"/>
       <c r="AD387" s="19"/>
       <c r="AE387" s="19"/>
     </row>
     <row r="388" spans="1:31" s="1" customFormat="1" ht="56.25">
       <c r="A388" s="64" t="s">
         <v>35</v>
       </c>
       <c r="B388" s="30"/>
       <c r="C388" s="28"/>
       <c r="D388" s="51"/>
       <c r="E388" s="51"/>
       <c r="F388" s="51"/>
-      <c r="G388" s="28"/>
+      <c r="G388" s="30"/>
       <c r="H388" s="30"/>
       <c r="I388" s="29"/>
       <c r="J388" s="30"/>
       <c r="K388" s="30"/>
       <c r="L388" s="26"/>
       <c r="M388" s="26"/>
       <c r="N388" s="7"/>
       <c r="O388" s="7"/>
       <c r="P388" s="7"/>
       <c r="Q388" s="7"/>
       <c r="R388" s="7"/>
       <c r="S388" s="7"/>
       <c r="T388" s="7"/>
       <c r="U388" s="7"/>
       <c r="W388" s="19"/>
       <c r="X388" s="19"/>
       <c r="Y388" s="19"/>
       <c r="Z388" s="19"/>
       <c r="AA388" s="19"/>
       <c r="AB388" s="19"/>
       <c r="AC388" s="19"/>
       <c r="AD388" s="19"/>
       <c r="AE388" s="19"/>
     </row>
     <row r="389" spans="1:31" s="1" customFormat="1">
       <c r="A389" s="49" t="s">
         <v>47</v>
       </c>
       <c r="B389" s="28">
         <v>70</v>
       </c>
       <c r="C389" s="28">
         <v>135</v>
       </c>
       <c r="D389" s="28">
         <v>212</v>
       </c>
       <c r="E389" s="28">
         <v>325</v>
       </c>
       <c r="F389" s="28">
         <v>423</v>
       </c>
-      <c r="G389" s="28"/>
+      <c r="G389" s="28">
+        <v>510</v>
+      </c>
       <c r="H389" s="31"/>
       <c r="I389" s="29"/>
       <c r="J389" s="31"/>
       <c r="K389" s="31"/>
       <c r="L389" s="31"/>
       <c r="M389" s="31"/>
       <c r="N389" s="7"/>
       <c r="O389" s="7"/>
       <c r="P389" s="7"/>
       <c r="Q389" s="7"/>
       <c r="R389" s="7"/>
       <c r="S389" s="7"/>
       <c r="T389" s="7"/>
       <c r="U389" s="7"/>
       <c r="W389" s="19"/>
       <c r="X389" s="19"/>
       <c r="Y389" s="19"/>
       <c r="Z389" s="19"/>
       <c r="AA389" s="19"/>
       <c r="AB389" s="19"/>
       <c r="AC389" s="19"/>
       <c r="AD389" s="19"/>
       <c r="AE389" s="19"/>
     </row>
     <row r="390" spans="1:31" s="1" customFormat="1">
       <c r="A390" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B390" s="28">
         <v>66</v>
       </c>
       <c r="C390" s="28">
         <v>128</v>
       </c>
       <c r="D390" s="28">
         <v>201</v>
       </c>
       <c r="E390" s="28">
         <v>310</v>
       </c>
       <c r="F390" s="28">
         <v>403</v>
       </c>
-      <c r="G390" s="28"/>
+      <c r="G390" s="28">
+        <v>484</v>
+      </c>
       <c r="H390" s="31"/>
       <c r="I390" s="29"/>
       <c r="J390" s="31"/>
       <c r="K390" s="31"/>
       <c r="L390" s="31"/>
       <c r="M390" s="31"/>
       <c r="N390" s="7"/>
       <c r="O390" s="7"/>
       <c r="P390" s="7"/>
       <c r="Q390" s="7"/>
       <c r="R390" s="7"/>
       <c r="S390" s="7"/>
       <c r="T390" s="7"/>
       <c r="U390" s="7"/>
       <c r="W390" s="19"/>
       <c r="X390" s="19"/>
       <c r="Y390" s="19"/>
       <c r="Z390" s="19"/>
       <c r="AA390" s="19"/>
       <c r="AB390" s="19"/>
       <c r="AC390" s="19"/>
       <c r="AD390" s="19"/>
       <c r="AE390" s="19"/>
     </row>
     <row r="391" spans="1:31" s="1" customFormat="1">
       <c r="A391" s="36" t="s">
         <v>50</v>
       </c>
       <c r="B391" s="28">
         <v>4</v>
       </c>
       <c r="C391" s="28">
         <v>7</v>
       </c>
       <c r="D391" s="28">
         <v>11</v>
       </c>
       <c r="E391" s="28">
         <v>15</v>
       </c>
       <c r="F391" s="28">
         <v>20</v>
       </c>
-      <c r="G391" s="28"/>
+      <c r="G391" s="28">
+        <v>26</v>
+      </c>
       <c r="H391" s="31"/>
       <c r="I391" s="29"/>
       <c r="J391" s="31"/>
       <c r="K391" s="31"/>
       <c r="L391" s="31"/>
       <c r="M391" s="31"/>
       <c r="N391" s="7"/>
       <c r="O391" s="7"/>
       <c r="P391" s="7"/>
       <c r="Q391" s="7"/>
       <c r="R391" s="7"/>
       <c r="S391" s="7"/>
       <c r="T391" s="7"/>
       <c r="U391" s="7"/>
       <c r="W391" s="19"/>
       <c r="X391" s="19"/>
       <c r="Y391" s="19"/>
       <c r="Z391" s="19"/>
       <c r="AA391" s="19"/>
       <c r="AB391" s="19"/>
       <c r="AC391" s="19"/>
       <c r="AD391" s="19"/>
       <c r="AE391" s="19"/>
     </row>
     <row r="392" spans="1:31" s="1" customFormat="1">
       <c r="A392" s="49"/>
       <c r="B392" s="30"/>
       <c r="C392" s="28"/>
       <c r="D392" s="51"/>
       <c r="E392" s="51"/>
       <c r="F392" s="51"/>
-      <c r="G392" s="28"/>
+      <c r="G392" s="30"/>
       <c r="H392" s="30"/>
       <c r="I392" s="29"/>
       <c r="J392" s="30"/>
       <c r="K392" s="30"/>
       <c r="L392" s="26"/>
       <c r="M392" s="37"/>
       <c r="N392" s="7"/>
       <c r="O392" s="7"/>
       <c r="P392" s="7"/>
       <c r="Q392" s="7"/>
       <c r="R392" s="7"/>
       <c r="S392" s="7"/>
       <c r="T392" s="7"/>
       <c r="U392" s="7"/>
       <c r="W392" s="19"/>
       <c r="X392" s="19"/>
       <c r="Y392" s="19"/>
       <c r="Z392" s="19"/>
       <c r="AA392" s="19"/>
       <c r="AB392" s="19"/>
       <c r="AC392" s="19"/>
       <c r="AD392" s="19"/>
       <c r="AE392" s="19"/>
     </row>
     <row r="393" spans="1:31" s="1" customFormat="1" ht="78.75">
       <c r="A393" s="64" t="s">
         <v>36</v>
       </c>
       <c r="B393" s="30"/>
       <c r="C393" s="28"/>
       <c r="D393" s="51"/>
       <c r="E393" s="51"/>
       <c r="F393" s="51"/>
-      <c r="G393" s="28"/>
+      <c r="G393" s="30"/>
       <c r="H393" s="30"/>
       <c r="I393" s="29"/>
       <c r="J393" s="30"/>
       <c r="K393" s="30"/>
       <c r="L393" s="70"/>
       <c r="M393" s="70"/>
       <c r="N393" s="7"/>
       <c r="O393" s="7"/>
       <c r="P393" s="7"/>
       <c r="Q393" s="7"/>
       <c r="R393" s="7"/>
       <c r="S393" s="7"/>
       <c r="T393" s="7"/>
       <c r="U393" s="7"/>
       <c r="W393" s="19"/>
       <c r="X393" s="19"/>
       <c r="Y393" s="19"/>
       <c r="Z393" s="19"/>
       <c r="AA393" s="19"/>
       <c r="AB393" s="19"/>
       <c r="AC393" s="19"/>
       <c r="AD393" s="19"/>
       <c r="AE393" s="19"/>
     </row>
     <row r="394" spans="1:31" s="1" customFormat="1">
       <c r="A394" s="49" t="s">
         <v>47</v>
       </c>
       <c r="B394" s="28">
         <v>178769</v>
       </c>
       <c r="C394" s="28">
         <v>607056</v>
       </c>
       <c r="D394" s="28">
         <v>957042</v>
       </c>
       <c r="E394" s="28">
         <v>1263332</v>
       </c>
       <c r="F394" s="28">
         <v>1554948</v>
       </c>
-      <c r="G394" s="28"/>
+      <c r="G394" s="28">
+        <v>2108193</v>
+      </c>
       <c r="H394" s="31"/>
       <c r="I394" s="29"/>
       <c r="J394" s="31"/>
       <c r="K394" s="31"/>
       <c r="L394" s="31"/>
       <c r="M394" s="31"/>
       <c r="N394" s="7"/>
       <c r="O394" s="7"/>
       <c r="P394" s="7"/>
       <c r="Q394" s="7"/>
       <c r="R394" s="7"/>
       <c r="S394" s="7"/>
       <c r="T394" s="7"/>
       <c r="U394" s="7"/>
       <c r="W394" s="19"/>
       <c r="X394" s="19"/>
       <c r="Y394" s="19"/>
       <c r="Z394" s="19"/>
       <c r="AA394" s="19"/>
       <c r="AB394" s="19"/>
       <c r="AC394" s="19"/>
       <c r="AD394" s="19"/>
       <c r="AE394" s="19"/>
     </row>
     <row r="395" spans="1:31" s="1" customFormat="1">
       <c r="A395" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B395" s="28">
         <v>172483</v>
       </c>
       <c r="C395" s="28">
         <v>594088</v>
       </c>
       <c r="D395" s="28">
         <v>937392</v>
       </c>
       <c r="E395" s="28">
         <v>1237001</v>
       </c>
       <c r="F395" s="28">
         <v>1527569</v>
       </c>
-      <c r="G395" s="28"/>
+      <c r="G395" s="28">
+        <v>2079767</v>
+      </c>
       <c r="H395" s="31"/>
       <c r="I395" s="29"/>
       <c r="J395" s="31"/>
       <c r="K395" s="31"/>
       <c r="L395" s="31"/>
       <c r="M395" s="31"/>
       <c r="N395" s="7"/>
       <c r="O395" s="7"/>
       <c r="P395" s="7"/>
       <c r="Q395" s="7"/>
       <c r="R395" s="7"/>
       <c r="S395" s="7"/>
       <c r="T395" s="7"/>
       <c r="U395" s="7"/>
       <c r="W395" s="19"/>
       <c r="X395" s="19"/>
       <c r="Y395" s="19"/>
       <c r="Z395" s="19"/>
       <c r="AA395" s="19"/>
       <c r="AB395" s="19"/>
       <c r="AC395" s="19"/>
       <c r="AD395" s="19"/>
       <c r="AE395" s="19"/>
     </row>
     <row r="396" spans="1:31" s="1" customFormat="1">
       <c r="A396" s="80" t="s">
         <v>50</v>
       </c>
       <c r="B396" s="28">
         <v>6286</v>
       </c>
       <c r="C396" s="28">
         <v>12968</v>
       </c>
       <c r="D396" s="28">
         <v>19650</v>
       </c>
       <c r="E396" s="28">
         <v>26331</v>
       </c>
       <c r="F396" s="28">
         <v>27379</v>
       </c>
-      <c r="G396" s="28"/>
+      <c r="G396" s="28">
+        <v>28427</v>
+      </c>
       <c r="H396" s="81"/>
       <c r="I396" s="81"/>
       <c r="J396" s="81"/>
       <c r="K396" s="81"/>
       <c r="L396" s="31"/>
       <c r="M396" s="31"/>
       <c r="N396" s="7"/>
       <c r="O396" s="7"/>
       <c r="P396" s="7"/>
       <c r="Q396" s="7"/>
       <c r="R396" s="7"/>
       <c r="S396" s="7"/>
       <c r="T396" s="7"/>
       <c r="U396" s="7"/>
       <c r="W396" s="19"/>
       <c r="X396" s="19"/>
       <c r="Y396" s="19"/>
       <c r="Z396" s="19"/>
       <c r="AA396" s="19"/>
       <c r="AB396" s="19"/>
       <c r="AC396" s="19"/>
       <c r="AD396" s="19"/>
       <c r="AE396" s="19"/>
     </row>
     <row r="397" spans="1:31" s="1" customFormat="1">
       <c r="A397" s="80"/>
       <c r="B397" s="30"/>
       <c r="C397" s="28"/>
       <c r="D397" s="51"/>
       <c r="E397" s="51"/>
       <c r="F397" s="51"/>
-      <c r="G397" s="28"/>
+      <c r="G397" s="30"/>
       <c r="H397" s="81"/>
       <c r="I397" s="81"/>
       <c r="J397" s="81"/>
       <c r="K397" s="81"/>
       <c r="L397" s="31"/>
       <c r="M397" s="31"/>
       <c r="N397" s="7"/>
       <c r="O397" s="7"/>
       <c r="P397" s="7"/>
       <c r="Q397" s="7"/>
       <c r="R397" s="7"/>
       <c r="S397" s="7"/>
       <c r="T397" s="7"/>
       <c r="U397" s="7"/>
       <c r="W397" s="19"/>
       <c r="X397" s="19"/>
       <c r="Y397" s="19"/>
       <c r="Z397" s="19"/>
       <c r="AA397" s="19"/>
       <c r="AB397" s="19"/>
       <c r="AC397" s="19"/>
       <c r="AD397" s="19"/>
       <c r="AE397" s="19"/>
     </row>
     <row r="398" spans="1:31" s="1" customFormat="1">
       <c r="A398" s="24" t="s">
         <v>101</v>
       </c>
       <c r="B398" s="43"/>
       <c r="C398" s="28"/>
       <c r="D398" s="51"/>
       <c r="E398" s="51"/>
       <c r="F398" s="51"/>
-      <c r="G398" s="28"/>
+      <c r="G398" s="25"/>
       <c r="H398" s="25"/>
       <c r="I398" s="29"/>
       <c r="J398" s="25"/>
       <c r="K398" s="30"/>
       <c r="L398" s="25"/>
       <c r="M398" s="25"/>
       <c r="N398" s="7"/>
       <c r="O398" s="7"/>
       <c r="P398" s="7"/>
       <c r="Q398" s="7"/>
       <c r="R398" s="7"/>
       <c r="S398" s="7"/>
       <c r="T398" s="7"/>
       <c r="U398" s="7"/>
       <c r="W398" s="19"/>
       <c r="X398" s="19"/>
       <c r="Y398" s="19"/>
       <c r="Z398" s="19"/>
       <c r="AA398" s="19"/>
       <c r="AB398" s="19"/>
       <c r="AC398" s="19"/>
       <c r="AD398" s="19"/>
       <c r="AE398" s="19"/>
     </row>
     <row r="399" spans="1:31" s="1" customFormat="1">
       <c r="A399" s="49" t="s">
         <v>47</v>
       </c>
       <c r="B399" s="28" t="s">
         <v>103</v>
       </c>
       <c r="C399" s="28">
         <v>27</v>
       </c>
       <c r="D399" s="28">
         <v>54</v>
       </c>
       <c r="E399" s="28">
         <v>97</v>
       </c>
       <c r="F399" s="28">
         <v>121</v>
       </c>
-      <c r="G399" s="28"/>
+      <c r="G399" s="28">
+        <v>338</v>
+      </c>
       <c r="H399" s="30"/>
       <c r="I399" s="29"/>
       <c r="J399" s="31"/>
       <c r="K399" s="31"/>
       <c r="L399" s="31"/>
       <c r="M399" s="31"/>
       <c r="N399" s="7"/>
       <c r="O399" s="7"/>
       <c r="P399" s="7"/>
       <c r="Q399" s="7"/>
       <c r="R399" s="7"/>
       <c r="S399" s="7"/>
       <c r="T399" s="7"/>
       <c r="U399" s="7"/>
       <c r="W399" s="19"/>
       <c r="X399" s="19"/>
       <c r="Y399" s="19"/>
       <c r="Z399" s="19"/>
       <c r="AA399" s="19"/>
       <c r="AB399" s="19"/>
       <c r="AC399" s="19"/>
       <c r="AD399" s="19"/>
       <c r="AE399" s="19"/>
     </row>
     <row r="400" spans="1:31" s="1" customFormat="1">
       <c r="A400" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B400" s="28" t="s">
         <v>103</v>
       </c>
       <c r="C400" s="28">
         <v>27</v>
       </c>
       <c r="D400" s="28">
         <v>54</v>
       </c>
       <c r="E400" s="28">
         <v>97</v>
       </c>
       <c r="F400" s="28">
         <v>121</v>
       </c>
-      <c r="G400" s="28"/>
+      <c r="G400" s="28">
+        <v>338</v>
+      </c>
       <c r="H400" s="30"/>
       <c r="I400" s="29"/>
       <c r="J400" s="31"/>
       <c r="K400" s="31"/>
       <c r="L400" s="31"/>
       <c r="M400" s="31"/>
       <c r="N400" s="8"/>
       <c r="O400" s="8"/>
       <c r="P400" s="8"/>
       <c r="Q400" s="8"/>
       <c r="R400" s="8"/>
       <c r="S400" s="8"/>
       <c r="T400" s="8"/>
       <c r="U400" s="8"/>
       <c r="W400" s="19"/>
       <c r="X400" s="19"/>
       <c r="Y400" s="19"/>
       <c r="Z400" s="19"/>
       <c r="AA400" s="19"/>
       <c r="AB400" s="19"/>
       <c r="AC400" s="19"/>
       <c r="AD400" s="19"/>
       <c r="AE400" s="19"/>
     </row>
     <row r="401" spans="1:16378" s="10" customFormat="1">