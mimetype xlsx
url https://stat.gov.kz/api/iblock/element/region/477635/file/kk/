--- v4 (2026-07-26)
+++ v5 (2026-09-04)
@@ -1,71 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A0A0E107-9E87-497A-9934-BCB371EFAA36}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13665" windowHeight="10500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13665" windowHeight="10500"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026'!$W$5:$AE$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026'!$V$5:$AD$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2026'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="450" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="118">
   <si>
     <t/>
   </si>
   <si>
     <t>Ет және тағамдық қосымша өнімдері, тонна</t>
   </si>
   <si>
     <t>Еттен жасалған консервілер, тонн</t>
   </si>
   <si>
     <t>Шұжықтар және осыған ұқсас еттен, етті қосымша өнімдерден немесе жануарлар қанынан жасалған өнімдер, тонна</t>
   </si>
   <si>
     <t>Басқа тәсілмен дайындалған немесе консервіленген балық; уылдырық және оның алмастырғыштары, тонна</t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік майы, тонна      </t>
   </si>
   <si>
     <t>Тазартылмаған күнбағыс майы, тонна</t>
   </si>
   <si>
     <t>Тазартылған күнбағыс майы және оның фракциялары (химиялық жолмен түрлендірілмеген майлардан басқа), тонна</t>
   </si>
   <si>
@@ -382,51 +376,51 @@
 сәуір</t>
   </si>
   <si>
     <t>қаңтар-
 қазан</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>"0,0" - болмашы шама</t>
   </si>
   <si>
     <t>"х" - құпия ақпарат</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Шортанды</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -528,132 +522,117 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -785,86 +764,97 @@
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -882,152 +872,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1163,33636 +1117,17831 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:XEX408"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AD415"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="13" width="10.85546875" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:31" s="3" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A2" s="86" t="s">
+    <row r="2" spans="1:30" s="3" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A2" s="87" t="s">
         <v>105</v>
       </c>
-      <c r="B2" s="86"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:31" s="1" customFormat="1">
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
+      <c r="L2" s="87"/>
+      <c r="M2" s="87"/>
+    </row>
+    <row r="3" spans="1:30" s="1" customFormat="1">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
     </row>
-    <row r="4" spans="1:31" s="3" customFormat="1" ht="22.5">
-[...1 lines deleted...]
-      <c r="B4" s="22" t="s">
+    <row r="4" spans="1:30" s="3" customFormat="1" ht="22.5">
+      <c r="A4" s="20"/>
+      <c r="B4" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="22" t="s">
+      <c r="C4" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="D4" s="22" t="s">
+      <c r="D4" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="E4" s="22" t="s">
+      <c r="E4" s="20" t="s">
         <v>111</v>
       </c>
-      <c r="F4" s="22" t="s">
+      <c r="F4" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="G4" s="22" t="s">
+      <c r="G4" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="H4" s="22" t="s">
+      <c r="H4" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="I4" s="22" t="s">
+      <c r="I4" s="20" t="s">
         <v>43</v>
       </c>
-      <c r="J4" s="22" t="s">
+      <c r="J4" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="K4" s="22" t="s">
+      <c r="K4" s="20" t="s">
         <v>112</v>
       </c>
-      <c r="L4" s="22" t="s">
+      <c r="L4" s="20" t="s">
         <v>45</v>
       </c>
-      <c r="M4" s="22" t="s">
+      <c r="M4" s="20" t="s">
         <v>46</v>
       </c>
-      <c r="N4" s="20"/>
-[...2 lines deleted...]
-      <c r="A5" s="24" t="s">
+      <c r="N4" s="18"/>
+    </row>
+    <row r="5" spans="1:30" s="1" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A5" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="25" t="s">
+      <c r="B5" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="25" t="s">
+      <c r="C5" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="D5" s="25" t="s">
+      <c r="D5" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="E5" s="24"/>
-[...2 lines deleted...]
-      <c r="H5" s="26" t="s">
+      <c r="E5" s="22"/>
+      <c r="F5" s="23"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="I5" s="26" t="s">
+      <c r="I5" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="J5" s="26" t="s">
+      <c r="J5" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="26" t="s">
+      <c r="K5" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="L5" s="26" t="s">
+      <c r="L5" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="M5" s="26"/>
-[...2 lines deleted...]
-      <c r="A6" s="27" t="s">
+      <c r="M5" s="24"/>
+    </row>
+    <row r="6" spans="1:30" s="1" customFormat="1">
+      <c r="A6" s="25" t="s">
         <v>47</v>
       </c>
-      <c r="B6" s="28">
+      <c r="B6" s="26">
         <v>7404</v>
       </c>
-      <c r="C6" s="28">
+      <c r="C6" s="26">
         <v>17467</v>
       </c>
-      <c r="D6" s="28">
+      <c r="D6" s="26">
         <v>26766</v>
       </c>
-      <c r="E6" s="28">
+      <c r="E6" s="26">
         <v>36464</v>
       </c>
-      <c r="F6" s="28">
+      <c r="F6" s="26">
         <v>44591</v>
       </c>
-      <c r="G6" s="28">
+      <c r="G6" s="26">
         <v>52621</v>
       </c>
-      <c r="H6" s="31"/>
-[...4 lines deleted...]
-      <c r="M6" s="31"/>
+      <c r="H6" s="26">
+        <v>59381</v>
+      </c>
+      <c r="I6" s="30"/>
+      <c r="J6" s="29"/>
+      <c r="K6" s="29"/>
+      <c r="L6" s="29"/>
+      <c r="M6" s="29"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
-      <c r="U6" s="7"/>
-[...11 lines deleted...]
-      <c r="A7" s="27" t="s">
+      <c r="V6" s="17"/>
+      <c r="W6" s="17"/>
+      <c r="X6" s="17"/>
+      <c r="Y6" s="17"/>
+      <c r="Z6" s="17"/>
+      <c r="AA6" s="17"/>
+      <c r="AB6" s="17"/>
+      <c r="AC6" s="17"/>
+      <c r="AD6" s="17"/>
+    </row>
+    <row r="7" spans="1:30" s="1" customFormat="1">
+      <c r="A7" s="25" t="s">
         <v>48</v>
       </c>
-      <c r="B7" s="28">
+      <c r="B7" s="26">
         <v>70</v>
       </c>
-      <c r="C7" s="28">
+      <c r="C7" s="26">
         <v>134</v>
       </c>
-      <c r="D7" s="28">
+      <c r="D7" s="26">
         <v>209</v>
       </c>
-      <c r="E7" s="28">
+      <c r="E7" s="26">
         <v>284</v>
       </c>
-      <c r="F7" s="28">
+      <c r="F7" s="26">
         <v>362</v>
       </c>
-      <c r="G7" s="28">
+      <c r="G7" s="26">
         <v>459</v>
       </c>
-      <c r="H7" s="31"/>
-[...4 lines deleted...]
-      <c r="M7" s="31"/>
+      <c r="H7" s="26">
+        <v>546</v>
+      </c>
+      <c r="I7" s="30"/>
+      <c r="J7" s="29"/>
+      <c r="K7" s="29"/>
+      <c r="L7" s="29"/>
+      <c r="M7" s="29"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
-      <c r="U7" s="7"/>
-[...11 lines deleted...]
-      <c r="A8" s="27" t="s">
+      <c r="V7" s="17"/>
+      <c r="W7" s="17"/>
+      <c r="X7" s="17"/>
+      <c r="Y7" s="17"/>
+      <c r="Z7" s="17"/>
+      <c r="AA7" s="17"/>
+      <c r="AB7" s="17"/>
+      <c r="AC7" s="17"/>
+      <c r="AD7" s="17"/>
+    </row>
+    <row r="8" spans="1:30" s="1" customFormat="1">
+      <c r="A8" s="25" t="s">
         <v>49</v>
       </c>
-      <c r="B8" s="28" t="s">
+      <c r="B8" s="26" t="s">
         <v>103</v>
       </c>
-      <c r="C8" s="28">
+      <c r="C8" s="26">
         <v>129</v>
       </c>
-      <c r="D8" s="28">
+      <c r="D8" s="26">
         <v>197</v>
       </c>
-      <c r="E8" s="28">
+      <c r="E8" s="26">
         <v>284</v>
       </c>
-      <c r="F8" s="28">
+      <c r="F8" s="26">
         <v>395</v>
       </c>
-      <c r="G8" s="28">
+      <c r="G8" s="26">
         <v>480</v>
       </c>
-      <c r="H8" s="31"/>
-[...4 lines deleted...]
-      <c r="M8" s="31"/>
+      <c r="H8" s="26">
+        <v>561</v>
+      </c>
+      <c r="I8" s="30"/>
+      <c r="J8" s="29"/>
+      <c r="K8" s="29"/>
+      <c r="L8" s="29"/>
+      <c r="M8" s="29"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
-      <c r="U8" s="7"/>
-[...11 lines deleted...]
-      <c r="A9" s="27" t="s">
+      <c r="V8" s="17"/>
+      <c r="W8" s="17"/>
+      <c r="X8" s="17"/>
+      <c r="Y8" s="17"/>
+      <c r="Z8" s="17"/>
+      <c r="AA8" s="17"/>
+      <c r="AB8" s="17"/>
+      <c r="AC8" s="17"/>
+      <c r="AD8" s="17"/>
+    </row>
+    <row r="9" spans="1:30" s="1" customFormat="1">
+      <c r="A9" s="25" t="s">
         <v>50</v>
       </c>
-      <c r="B9" s="28">
+      <c r="B9" s="26">
         <v>3</v>
       </c>
-      <c r="C9" s="28">
+      <c r="C9" s="26">
         <v>4</v>
       </c>
-      <c r="D9" s="28">
+      <c r="D9" s="26">
         <v>5</v>
       </c>
-      <c r="E9" s="28">
+      <c r="E9" s="26">
         <v>6</v>
       </c>
-      <c r="F9" s="28">
+      <c r="F9" s="26">
         <v>7</v>
       </c>
-      <c r="G9" s="28">
+      <c r="G9" s="26">
         <v>9</v>
       </c>
-      <c r="H9" s="31"/>
-[...4 lines deleted...]
-      <c r="M9" s="31"/>
+      <c r="H9" s="26">
+        <v>10</v>
+      </c>
+      <c r="I9" s="30"/>
+      <c r="J9" s="29"/>
+      <c r="K9" s="29"/>
+      <c r="L9" s="29"/>
+      <c r="M9" s="29"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
-      <c r="U9" s="7"/>
-[...11 lines deleted...]
-      <c r="A10" s="27" t="s">
+      <c r="V9" s="17"/>
+      <c r="W9" s="17"/>
+      <c r="X9" s="17"/>
+      <c r="Y9" s="17"/>
+      <c r="Z9" s="17"/>
+      <c r="AA9" s="17"/>
+      <c r="AB9" s="17"/>
+      <c r="AC9" s="17"/>
+      <c r="AD9" s="17"/>
+    </row>
+    <row r="10" spans="1:30" s="1" customFormat="1">
+      <c r="A10" s="25" t="s">
         <v>51</v>
       </c>
-      <c r="B10" s="28">
+      <c r="B10" s="26">
         <v>438</v>
       </c>
-      <c r="C10" s="28">
+      <c r="C10" s="26">
         <v>1232</v>
       </c>
-      <c r="D10" s="28">
+      <c r="D10" s="26">
         <v>2026</v>
       </c>
-      <c r="E10" s="28">
+      <c r="E10" s="26">
         <v>2821</v>
       </c>
-      <c r="F10" s="28">
+      <c r="F10" s="26">
         <v>3031</v>
       </c>
-      <c r="G10" s="28">
+      <c r="G10" s="26">
         <v>3242</v>
       </c>
-      <c r="H10" s="31"/>
-[...4 lines deleted...]
-      <c r="M10" s="31"/>
+      <c r="H10" s="26">
+        <v>3453</v>
+      </c>
+      <c r="I10" s="30"/>
+      <c r="J10" s="29"/>
+      <c r="K10" s="29"/>
+      <c r="L10" s="29"/>
+      <c r="M10" s="29"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
-      <c r="U10" s="7"/>
-[...11 lines deleted...]
-      <c r="A11" s="27" t="s">
+      <c r="V10" s="17"/>
+      <c r="W10" s="17"/>
+      <c r="X10" s="17"/>
+      <c r="Y10" s="17"/>
+      <c r="Z10" s="17"/>
+      <c r="AA10" s="17"/>
+      <c r="AB10" s="17"/>
+      <c r="AC10" s="17"/>
+      <c r="AD10" s="17"/>
+    </row>
+    <row r="11" spans="1:30" s="1" customFormat="1">
+      <c r="A11" s="25" t="s">
         <v>52</v>
       </c>
-      <c r="B11" s="28">
+      <c r="B11" s="26">
         <v>2</v>
       </c>
-      <c r="C11" s="28">
+      <c r="C11" s="26">
         <v>4</v>
       </c>
-      <c r="D11" s="28">
+      <c r="D11" s="26">
         <v>5</v>
       </c>
-      <c r="E11" s="28">
+      <c r="E11" s="26">
         <v>7</v>
       </c>
-      <c r="F11" s="28">
+      <c r="F11" s="26">
         <v>9</v>
       </c>
-      <c r="G11" s="28">
+      <c r="G11" s="26">
         <v>10</v>
       </c>
-      <c r="H11" s="31"/>
-[...4 lines deleted...]
-      <c r="M11" s="31"/>
+      <c r="H11" s="26">
+        <v>12</v>
+      </c>
+      <c r="I11" s="30"/>
+      <c r="J11" s="29"/>
+      <c r="K11" s="29"/>
+      <c r="L11" s="29"/>
+      <c r="M11" s="29"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
-      <c r="U11" s="7"/>
-[...11 lines deleted...]
-      <c r="A12" s="27" t="s">
+      <c r="V11" s="17"/>
+      <c r="W11" s="17"/>
+      <c r="X11" s="17"/>
+      <c r="Y11" s="17"/>
+      <c r="Z11" s="17"/>
+      <c r="AA11" s="17"/>
+      <c r="AB11" s="17"/>
+      <c r="AC11" s="17"/>
+      <c r="AD11" s="17"/>
+    </row>
+    <row r="12" spans="1:30" s="1" customFormat="1">
+      <c r="A12" s="25" t="s">
         <v>53</v>
       </c>
-      <c r="B12" s="28">
+      <c r="B12" s="26">
         <v>8</v>
       </c>
-      <c r="C12" s="28">
+      <c r="C12" s="26">
         <v>25</v>
       </c>
-      <c r="D12" s="28">
+      <c r="D12" s="26">
         <v>42</v>
       </c>
-      <c r="E12" s="28">
+      <c r="E12" s="26">
         <v>59</v>
       </c>
-      <c r="F12" s="28">
+      <c r="F12" s="26">
         <v>76</v>
       </c>
-      <c r="G12" s="28">
+      <c r="G12" s="26">
         <v>92</v>
       </c>
-      <c r="H12" s="31"/>
-[...4 lines deleted...]
-      <c r="M12" s="31"/>
+      <c r="H12" s="26">
+        <v>108</v>
+      </c>
+      <c r="I12" s="30"/>
+      <c r="J12" s="29"/>
+      <c r="K12" s="29"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="29"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
-      <c r="U12" s="7"/>
-[...11 lines deleted...]
-      <c r="A13" s="27" t="s">
+      <c r="V12" s="17"/>
+      <c r="W12" s="17"/>
+      <c r="X12" s="17"/>
+      <c r="Y12" s="17"/>
+      <c r="Z12" s="17"/>
+      <c r="AA12" s="17"/>
+      <c r="AB12" s="17"/>
+      <c r="AC12" s="17"/>
+      <c r="AD12" s="17"/>
+    </row>
+    <row r="13" spans="1:30" s="1" customFormat="1">
+      <c r="A13" s="25" t="s">
         <v>55</v>
       </c>
-      <c r="B13" s="28">
+      <c r="B13" s="26">
         <v>4521</v>
       </c>
-      <c r="C13" s="28">
+      <c r="C13" s="26">
         <v>11295</v>
       </c>
-      <c r="D13" s="28">
+      <c r="D13" s="26">
         <v>17510</v>
       </c>
-      <c r="E13" s="28">
+      <c r="E13" s="26">
         <v>24084</v>
       </c>
-      <c r="F13" s="28">
+      <c r="F13" s="26">
         <v>29900</v>
       </c>
-      <c r="G13" s="28">
+      <c r="G13" s="26">
         <v>35546</v>
       </c>
-      <c r="H13" s="31"/>
-[...4 lines deleted...]
-      <c r="M13" s="31"/>
+      <c r="H13" s="26">
+        <v>39973</v>
+      </c>
+      <c r="I13" s="30"/>
+      <c r="J13" s="29"/>
+      <c r="K13" s="29"/>
+      <c r="L13" s="29"/>
+      <c r="M13" s="29"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
-      <c r="U13" s="7"/>
-[...11 lines deleted...]
-      <c r="A14" s="27" t="s">
+      <c r="V13" s="17"/>
+      <c r="W13" s="17"/>
+      <c r="X13" s="17"/>
+      <c r="Y13" s="17"/>
+      <c r="Z13" s="17"/>
+      <c r="AA13" s="17"/>
+      <c r="AB13" s="17"/>
+      <c r="AC13" s="17"/>
+      <c r="AD13" s="17"/>
+    </row>
+    <row r="14" spans="1:30" s="1" customFormat="1">
+      <c r="A14" s="25" t="s">
         <v>57</v>
       </c>
-      <c r="B14" s="28">
+      <c r="B14" s="26">
         <v>4</v>
       </c>
-      <c r="C14" s="28">
+      <c r="C14" s="26">
         <v>5</v>
       </c>
-      <c r="D14" s="28">
+      <c r="D14" s="26">
         <v>6</v>
       </c>
-      <c r="E14" s="28">
+      <c r="E14" s="26">
         <v>6</v>
       </c>
-      <c r="F14" s="28">
+      <c r="F14" s="26">
         <v>8</v>
       </c>
-      <c r="G14" s="28">
+      <c r="G14" s="26">
         <v>10</v>
       </c>
-      <c r="H14" s="31"/>
-[...4 lines deleted...]
-      <c r="M14" s="31"/>
+      <c r="H14" s="26">
+        <v>12</v>
+      </c>
+      <c r="I14" s="30"/>
+      <c r="J14" s="29"/>
+      <c r="K14" s="29"/>
+      <c r="L14" s="29"/>
+      <c r="M14" s="29"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
-      <c r="U14" s="7"/>
-[...11 lines deleted...]
-      <c r="A15" s="27" t="s">
+      <c r="V14" s="17"/>
+      <c r="W14" s="17"/>
+      <c r="X14" s="17"/>
+      <c r="Y14" s="17"/>
+      <c r="Z14" s="17"/>
+      <c r="AA14" s="17"/>
+      <c r="AB14" s="17"/>
+      <c r="AC14" s="17"/>
+      <c r="AD14" s="17"/>
+    </row>
+    <row r="15" spans="1:30" s="1" customFormat="1">
+      <c r="A15" s="25" t="s">
         <v>56</v>
       </c>
-      <c r="B15" s="28">
+      <c r="B15" s="26">
         <v>52</v>
       </c>
-      <c r="C15" s="28">
+      <c r="C15" s="26">
         <v>105</v>
       </c>
-      <c r="D15" s="28">
+      <c r="D15" s="26">
         <v>158</v>
       </c>
-      <c r="E15" s="28">
+      <c r="E15" s="26">
         <v>211</v>
       </c>
-      <c r="F15" s="28">
+      <c r="F15" s="26">
         <v>249</v>
       </c>
-      <c r="G15" s="28">
+      <c r="G15" s="26">
         <v>288</v>
       </c>
-      <c r="H15" s="31"/>
-[...4 lines deleted...]
-      <c r="M15" s="31"/>
+      <c r="H15" s="26">
+        <v>327</v>
+      </c>
+      <c r="I15" s="30"/>
+      <c r="J15" s="29"/>
+      <c r="K15" s="29"/>
+      <c r="L15" s="29"/>
+      <c r="M15" s="29"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
-      <c r="U15" s="7"/>
-[...11 lines deleted...]
-      <c r="A16" s="33" t="s">
+      <c r="V15" s="17"/>
+      <c r="W15" s="17"/>
+      <c r="X15" s="17"/>
+      <c r="Y15" s="17"/>
+      <c r="Z15" s="17"/>
+      <c r="AA15" s="17"/>
+      <c r="AB15" s="17"/>
+      <c r="AC15" s="17"/>
+      <c r="AD15" s="17"/>
+    </row>
+    <row r="16" spans="1:30" s="1" customFormat="1">
+      <c r="A16" s="31" t="s">
         <v>58</v>
       </c>
-      <c r="B16" s="28">
+      <c r="B16" s="26">
         <v>0</v>
       </c>
-      <c r="C16" s="28">
+      <c r="C16" s="26">
         <v>1</v>
       </c>
-      <c r="D16" s="28">
+      <c r="D16" s="26">
         <v>2</v>
       </c>
-      <c r="E16" s="28">
+      <c r="E16" s="26">
         <v>2</v>
       </c>
-      <c r="F16" s="28">
+      <c r="F16" s="26">
         <v>3</v>
       </c>
-      <c r="G16" s="28">
+      <c r="G16" s="26">
         <v>4</v>
       </c>
-      <c r="H16" s="31"/>
-[...4 lines deleted...]
-      <c r="M16" s="31"/>
+      <c r="H16" s="26">
+        <v>4</v>
+      </c>
+      <c r="I16" s="30"/>
+      <c r="J16" s="29"/>
+      <c r="K16" s="29"/>
+      <c r="L16" s="29"/>
+      <c r="M16" s="29"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
-      <c r="U16" s="7"/>
-[...11 lines deleted...]
-      <c r="A17" s="33" t="s">
+      <c r="V16" s="17"/>
+      <c r="W16" s="17"/>
+      <c r="X16" s="17"/>
+      <c r="Y16" s="17"/>
+      <c r="Z16" s="17"/>
+      <c r="AA16" s="17"/>
+      <c r="AB16" s="17"/>
+      <c r="AC16" s="17"/>
+      <c r="AD16" s="17"/>
+    </row>
+    <row r="17" spans="1:30" s="1" customFormat="1">
+      <c r="A17" s="31" t="s">
         <v>59</v>
       </c>
-      <c r="B17" s="28">
+      <c r="B17" s="26">
         <v>10</v>
       </c>
-      <c r="C17" s="28">
+      <c r="C17" s="26">
         <v>32</v>
       </c>
-      <c r="D17" s="28">
+      <c r="D17" s="26">
         <v>53</v>
       </c>
-      <c r="E17" s="28">
+      <c r="E17" s="26">
         <v>74</v>
       </c>
-      <c r="F17" s="28">
+      <c r="F17" s="26">
         <v>84</v>
       </c>
-      <c r="G17" s="28">
+      <c r="G17" s="26">
         <v>94</v>
       </c>
-      <c r="H17" s="31"/>
-[...4 lines deleted...]
-      <c r="M17" s="31"/>
+      <c r="H17" s="26">
+        <v>104</v>
+      </c>
+      <c r="I17" s="30"/>
+      <c r="J17" s="29"/>
+      <c r="K17" s="29"/>
+      <c r="L17" s="29"/>
+      <c r="M17" s="29"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
-      <c r="U17" s="7"/>
-[...11 lines deleted...]
-      <c r="A18" s="34" t="s">
+      <c r="V17" s="17"/>
+      <c r="W17" s="17"/>
+      <c r="X17" s="17"/>
+      <c r="Y17" s="17"/>
+      <c r="Z17" s="17"/>
+      <c r="AA17" s="17"/>
+      <c r="AB17" s="17"/>
+      <c r="AC17" s="17"/>
+      <c r="AD17" s="17"/>
+    </row>
+    <row r="18" spans="1:30" s="1" customFormat="1">
+      <c r="A18" s="32" t="s">
         <v>60</v>
       </c>
-      <c r="B18" s="28">
+      <c r="B18" s="26">
         <v>2</v>
       </c>
-      <c r="C18" s="28">
+      <c r="C18" s="26">
         <v>8</v>
       </c>
-      <c r="D18" s="28">
+      <c r="D18" s="26">
         <v>14</v>
       </c>
-      <c r="E18" s="28">
+      <c r="E18" s="26">
         <v>20</v>
       </c>
-      <c r="F18" s="28">
+      <c r="F18" s="26">
         <v>24</v>
       </c>
-      <c r="G18" s="28">
+      <c r="G18" s="26">
         <v>28</v>
       </c>
-      <c r="H18" s="31"/>
-[...4 lines deleted...]
-      <c r="M18" s="31"/>
+      <c r="H18" s="26">
+        <v>32</v>
+      </c>
+      <c r="I18" s="30"/>
+      <c r="J18" s="29"/>
+      <c r="K18" s="29"/>
+      <c r="L18" s="29"/>
+      <c r="M18" s="29"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
-      <c r="U18" s="7"/>
-[...11 lines deleted...]
-      <c r="A19" s="33" t="s">
+      <c r="V18" s="17"/>
+      <c r="W18" s="17"/>
+      <c r="X18" s="17"/>
+      <c r="Y18" s="17"/>
+      <c r="Z18" s="17"/>
+      <c r="AA18" s="17"/>
+      <c r="AB18" s="17"/>
+      <c r="AC18" s="17"/>
+      <c r="AD18" s="17"/>
+    </row>
+    <row r="19" spans="1:30" s="1" customFormat="1">
+      <c r="A19" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="B19" s="28">
+      <c r="B19" s="26">
         <v>38</v>
       </c>
-      <c r="C19" s="28">
+      <c r="C19" s="26">
         <v>83</v>
       </c>
-      <c r="D19" s="28">
+      <c r="D19" s="26">
         <v>123</v>
       </c>
-      <c r="E19" s="28">
+      <c r="E19" s="26">
         <v>173</v>
       </c>
-      <c r="F19" s="28">
+      <c r="F19" s="26">
         <v>215</v>
       </c>
-      <c r="G19" s="28">
+      <c r="G19" s="26">
         <v>253</v>
       </c>
-      <c r="H19" s="31"/>
-[...4 lines deleted...]
-      <c r="M19" s="31"/>
+      <c r="H19" s="26">
+        <v>292</v>
+      </c>
+      <c r="I19" s="30"/>
+      <c r="J19" s="29"/>
+      <c r="K19" s="29"/>
+      <c r="L19" s="29"/>
+      <c r="M19" s="29"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
-      <c r="U19" s="7"/>
-[...11 lines deleted...]
-      <c r="A20" s="33" t="s">
+      <c r="V19" s="17"/>
+      <c r="W19" s="17"/>
+      <c r="X19" s="17"/>
+      <c r="Y19" s="17"/>
+      <c r="Z19" s="17"/>
+      <c r="AA19" s="17"/>
+      <c r="AB19" s="17"/>
+      <c r="AC19" s="17"/>
+      <c r="AD19" s="17"/>
+    </row>
+    <row r="20" spans="1:30" s="1" customFormat="1">
+      <c r="A20" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="B20" s="28" t="s">
+      <c r="B20" s="26" t="s">
         <v>116</v>
       </c>
-      <c r="C20" s="28">
+      <c r="C20" s="26">
         <v>76</v>
       </c>
-      <c r="D20" s="28">
+      <c r="D20" s="26">
         <v>151</v>
       </c>
-      <c r="E20" s="28">
+      <c r="E20" s="26">
         <v>227</v>
       </c>
-      <c r="F20" s="28">
+      <c r="F20" s="26">
         <v>227</v>
       </c>
-      <c r="G20" s="28">
+      <c r="G20" s="26">
         <v>227</v>
       </c>
-      <c r="H20" s="31"/>
-[...4 lines deleted...]
-      <c r="M20" s="31"/>
+      <c r="H20" s="26">
+        <v>227</v>
+      </c>
+      <c r="I20" s="30"/>
+      <c r="J20" s="29"/>
+      <c r="K20" s="29"/>
+      <c r="L20" s="29"/>
+      <c r="M20" s="29"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
-      <c r="U20" s="7"/>
-[...11 lines deleted...]
-      <c r="A21" s="33" t="s">
+      <c r="V20" s="17"/>
+      <c r="W20" s="17"/>
+      <c r="X20" s="17"/>
+      <c r="Y20" s="17"/>
+      <c r="Z20" s="17"/>
+      <c r="AA20" s="17"/>
+      <c r="AB20" s="17"/>
+      <c r="AC20" s="17"/>
+      <c r="AD20" s="17"/>
+    </row>
+    <row r="21" spans="1:30" s="1" customFormat="1">
+      <c r="A21" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="B21" s="28">
+      <c r="B21" s="26">
         <v>7</v>
       </c>
-      <c r="C21" s="28">
+      <c r="C21" s="26">
         <v>12</v>
       </c>
-      <c r="D21" s="28">
+      <c r="D21" s="26">
         <v>17</v>
       </c>
-      <c r="E21" s="28">
+      <c r="E21" s="26">
         <v>23</v>
       </c>
-      <c r="F21" s="28">
+      <c r="F21" s="26">
         <v>27</v>
       </c>
-      <c r="G21" s="28">
+      <c r="G21" s="26">
         <v>32</v>
       </c>
-      <c r="H21" s="31"/>
-[...4 lines deleted...]
-      <c r="M21" s="31"/>
+      <c r="H21" s="26">
+        <v>37</v>
+      </c>
+      <c r="I21" s="30"/>
+      <c r="J21" s="29"/>
+      <c r="K21" s="29"/>
+      <c r="L21" s="29"/>
+      <c r="M21" s="29"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
-      <c r="U21" s="7"/>
-[...11 lines deleted...]
-      <c r="A22" s="33" t="s">
+      <c r="V21" s="17"/>
+      <c r="W21" s="17"/>
+      <c r="X21" s="17"/>
+      <c r="Y21" s="17"/>
+      <c r="Z21" s="17"/>
+      <c r="AA21" s="17"/>
+      <c r="AB21" s="17"/>
+      <c r="AC21" s="17"/>
+      <c r="AD21" s="17"/>
+    </row>
+    <row r="22" spans="1:30" s="1" customFormat="1">
+      <c r="A22" s="31" t="s">
         <v>65</v>
       </c>
-      <c r="B22" s="28">
+      <c r="B22" s="26">
         <v>2013</v>
       </c>
-      <c r="C22" s="28">
+      <c r="C22" s="26">
         <v>3965</v>
       </c>
-      <c r="D22" s="28">
+      <c r="D22" s="26">
         <v>5702</v>
       </c>
-      <c r="E22" s="28">
+      <c r="E22" s="26">
         <v>7446</v>
       </c>
-      <c r="F22" s="28">
+      <c r="F22" s="26">
         <v>9048</v>
       </c>
-      <c r="G22" s="28">
+      <c r="G22" s="26">
         <v>10719</v>
       </c>
-      <c r="H22" s="31"/>
-[...4 lines deleted...]
-      <c r="M22" s="31"/>
+      <c r="H22" s="26">
+        <v>12357</v>
+      </c>
+      <c r="I22" s="30"/>
+      <c r="J22" s="29"/>
+      <c r="K22" s="29"/>
+      <c r="L22" s="29"/>
+      <c r="M22" s="29"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
-      <c r="U22" s="7"/>
-[...11 lines deleted...]
-      <c r="A23" s="35" t="s">
+      <c r="V22" s="17"/>
+      <c r="W22" s="17"/>
+      <c r="X22" s="17"/>
+      <c r="Y22" s="17"/>
+      <c r="Z22" s="17"/>
+      <c r="AA22" s="17"/>
+      <c r="AB22" s="17"/>
+      <c r="AC22" s="17"/>
+      <c r="AD22" s="17"/>
+    </row>
+    <row r="23" spans="1:30" s="1" customFormat="1">
+      <c r="A23" s="33" t="s">
         <v>66</v>
       </c>
-      <c r="B23" s="28">
+      <c r="B23" s="26">
         <v>3</v>
       </c>
-      <c r="C23" s="28">
+      <c r="C23" s="26">
         <v>9</v>
       </c>
-      <c r="D23" s="28">
+      <c r="D23" s="26">
         <v>14</v>
       </c>
-      <c r="E23" s="28">
+      <c r="E23" s="26">
         <v>19</v>
       </c>
-      <c r="F23" s="28">
+      <c r="F23" s="26">
         <v>23</v>
       </c>
-      <c r="G23" s="28">
+      <c r="G23" s="26">
         <v>27</v>
       </c>
-      <c r="H23" s="31"/>
-[...4 lines deleted...]
-      <c r="M23" s="31"/>
+      <c r="H23" s="26">
+        <v>31</v>
+      </c>
+      <c r="I23" s="30"/>
+      <c r="J23" s="29"/>
+      <c r="K23" s="29"/>
+      <c r="L23" s="29"/>
+      <c r="M23" s="29"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
-      <c r="U23" s="7"/>
-[...11 lines deleted...]
-      <c r="A24" s="27" t="s">
+      <c r="V23" s="17"/>
+      <c r="W23" s="17"/>
+      <c r="X23" s="17"/>
+      <c r="Y23" s="17"/>
+      <c r="Z23" s="17"/>
+      <c r="AA23" s="17"/>
+      <c r="AB23" s="17"/>
+      <c r="AC23" s="17"/>
+      <c r="AD23" s="17"/>
+    </row>
+    <row r="24" spans="1:30" s="1" customFormat="1">
+      <c r="A24" s="25" t="s">
         <v>54</v>
       </c>
-      <c r="B24" s="28">
+      <c r="B24" s="26">
         <v>172</v>
       </c>
-      <c r="C24" s="28">
+      <c r="C24" s="26">
         <v>348</v>
       </c>
-      <c r="D24" s="28">
+      <c r="D24" s="26">
         <v>532</v>
       </c>
-      <c r="E24" s="28">
+      <c r="E24" s="26">
         <v>718</v>
       </c>
-      <c r="F24" s="28">
+      <c r="F24" s="26">
         <v>901</v>
       </c>
-      <c r="G24" s="28">
+      <c r="G24" s="26">
         <v>1100</v>
       </c>
-      <c r="H24" s="31"/>
-[...4 lines deleted...]
-      <c r="M24" s="31"/>
+      <c r="H24" s="26">
+        <v>1294</v>
+      </c>
+      <c r="I24" s="30"/>
+      <c r="J24" s="29"/>
+      <c r="K24" s="29"/>
+      <c r="L24" s="29"/>
+      <c r="M24" s="29"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
-      <c r="U24" s="7"/>
-[...23 lines deleted...]
-      <c r="M25" s="30"/>
+      <c r="V24" s="17"/>
+      <c r="W24" s="17"/>
+      <c r="X24" s="17"/>
+      <c r="Y24" s="17"/>
+      <c r="Z24" s="17"/>
+      <c r="AA24" s="17"/>
+      <c r="AB24" s="17"/>
+      <c r="AC24" s="17"/>
+      <c r="AD24" s="17"/>
+    </row>
+    <row r="25" spans="1:30" s="1" customFormat="1">
+      <c r="A25" s="34"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="26"/>
+      <c r="D25" s="27"/>
+      <c r="E25" s="27"/>
+      <c r="F25" s="27"/>
+      <c r="G25" s="28"/>
+      <c r="H25" s="28"/>
+      <c r="I25" s="34"/>
+      <c r="J25" s="28"/>
+      <c r="K25" s="28"/>
+      <c r="L25" s="28"/>
+      <c r="M25" s="28"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
-      <c r="U25" s="7"/>
-[...11 lines deleted...]
-      <c r="A26" s="38" t="s">
+      <c r="V25" s="17"/>
+      <c r="W25" s="17"/>
+      <c r="X25" s="17"/>
+      <c r="Y25" s="17"/>
+      <c r="Z25" s="17"/>
+      <c r="AA25" s="17"/>
+      <c r="AB25" s="17"/>
+      <c r="AC25" s="17"/>
+      <c r="AD25" s="17"/>
+    </row>
+    <row r="26" spans="1:30" s="1" customFormat="1" ht="57">
+      <c r="A26" s="36" t="s">
         <v>95</v>
       </c>
-      <c r="B26" s="25"/>
-[...10 lines deleted...]
-      <c r="M26" s="25"/>
+      <c r="B26" s="23"/>
+      <c r="C26" s="26"/>
+      <c r="D26" s="41"/>
+      <c r="E26" s="41"/>
+      <c r="F26" s="41"/>
+      <c r="G26" s="23"/>
+      <c r="H26" s="23"/>
+      <c r="I26" s="36"/>
+      <c r="J26" s="23"/>
+      <c r="K26" s="28"/>
+      <c r="L26" s="23"/>
+      <c r="M26" s="23"/>
       <c r="N26" s="6"/>
       <c r="O26" s="6"/>
       <c r="P26" s="6"/>
       <c r="Q26" s="6"/>
       <c r="R26" s="6"/>
       <c r="S26" s="6"/>
       <c r="T26" s="6"/>
-      <c r="U26" s="6"/>
-[...11 lines deleted...]
-      <c r="A27" s="39" t="s">
+      <c r="V26" s="17"/>
+      <c r="W26" s="17"/>
+      <c r="X26" s="17"/>
+      <c r="Y26" s="17"/>
+      <c r="Z26" s="17"/>
+      <c r="AA26" s="17"/>
+      <c r="AB26" s="17"/>
+      <c r="AC26" s="17"/>
+      <c r="AD26" s="17"/>
+    </row>
+    <row r="27" spans="1:30" s="1" customFormat="1">
+      <c r="A27" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="B27" s="28">
+      <c r="B27" s="26">
         <v>384</v>
       </c>
-      <c r="C27" s="28">
+      <c r="C27" s="26">
         <v>820</v>
       </c>
-      <c r="D27" s="28">
+      <c r="D27" s="26">
         <v>1260</v>
       </c>
-      <c r="E27" s="28">
+      <c r="E27" s="26">
         <v>1733</v>
       </c>
-      <c r="F27" s="28">
+      <c r="F27" s="26">
         <v>2242</v>
       </c>
-      <c r="G27" s="28">
+      <c r="G27" s="26">
         <v>2730</v>
       </c>
-      <c r="H27" s="31"/>
-[...4 lines deleted...]
-      <c r="M27" s="31"/>
+      <c r="H27" s="26">
+        <v>3195</v>
+      </c>
+      <c r="I27" s="30"/>
+      <c r="J27" s="29"/>
+      <c r="K27" s="29"/>
+      <c r="L27" s="29"/>
+      <c r="M27" s="29"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
-      <c r="U27" s="7"/>
-[...11 lines deleted...]
-      <c r="A28" s="39" t="s">
+      <c r="V27" s="17"/>
+      <c r="W27" s="17"/>
+      <c r="X27" s="17"/>
+      <c r="Y27" s="17"/>
+      <c r="Z27" s="17"/>
+      <c r="AA27" s="17"/>
+      <c r="AB27" s="17"/>
+      <c r="AC27" s="17"/>
+      <c r="AD27" s="17"/>
+    </row>
+    <row r="28" spans="1:30" s="1" customFormat="1">
+      <c r="A28" s="37" t="s">
         <v>48</v>
       </c>
-      <c r="B28" s="28" t="s">
+      <c r="B28" s="26" t="s">
         <v>103</v>
       </c>
-      <c r="C28" s="28">
+      <c r="C28" s="26">
         <v>66</v>
       </c>
-      <c r="D28" s="28">
+      <c r="D28" s="26">
         <v>98</v>
       </c>
-      <c r="E28" s="28">
+      <c r="E28" s="26">
         <v>132</v>
       </c>
-      <c r="F28" s="28">
+      <c r="F28" s="26">
         <v>206</v>
       </c>
-      <c r="G28" s="28">
+      <c r="G28" s="26">
         <v>276</v>
       </c>
-      <c r="H28" s="31"/>
-[...4 lines deleted...]
-      <c r="M28" s="31"/>
+      <c r="H28" s="26">
+        <v>330</v>
+      </c>
+      <c r="I28" s="30"/>
+      <c r="J28" s="29"/>
+      <c r="K28" s="29"/>
+      <c r="L28" s="29"/>
+      <c r="M28" s="29"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
-      <c r="U28" s="7"/>
-[...11 lines deleted...]
-      <c r="A29" s="39" t="s">
+      <c r="V28" s="17"/>
+      <c r="W28" s="17"/>
+      <c r="X28" s="17"/>
+      <c r="Y28" s="17"/>
+      <c r="Z28" s="17"/>
+      <c r="AA28" s="17"/>
+      <c r="AB28" s="17"/>
+      <c r="AC28" s="17"/>
+      <c r="AD28" s="17"/>
+    </row>
+    <row r="29" spans="1:30" s="1" customFormat="1">
+      <c r="A29" s="37" t="s">
         <v>49</v>
       </c>
-      <c r="B29" s="28" t="s">
+      <c r="B29" s="26" t="s">
         <v>103</v>
       </c>
-      <c r="C29" s="28">
+      <c r="C29" s="26">
         <v>129</v>
       </c>
-      <c r="D29" s="28">
+      <c r="D29" s="26">
         <v>197</v>
       </c>
-      <c r="E29" s="28">
+      <c r="E29" s="26">
         <v>284</v>
       </c>
-      <c r="F29" s="28">
+      <c r="F29" s="26">
         <v>395</v>
       </c>
-      <c r="G29" s="28">
+      <c r="G29" s="26">
         <v>480</v>
       </c>
-      <c r="H29" s="31"/>
-[...4 lines deleted...]
-      <c r="M29" s="31"/>
+      <c r="H29" s="26">
+        <v>561</v>
+      </c>
+      <c r="I29" s="30"/>
+      <c r="J29" s="29"/>
+      <c r="K29" s="29"/>
+      <c r="L29" s="29"/>
+      <c r="M29" s="29"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
-      <c r="U29" s="7"/>
-[...11 lines deleted...]
-      <c r="A30" s="39" t="s">
+      <c r="V29" s="17"/>
+      <c r="W29" s="17"/>
+      <c r="X29" s="17"/>
+      <c r="Y29" s="17"/>
+      <c r="Z29" s="17"/>
+      <c r="AA29" s="17"/>
+      <c r="AB29" s="17"/>
+      <c r="AC29" s="17"/>
+      <c r="AD29" s="17"/>
+    </row>
+    <row r="30" spans="1:30" s="1" customFormat="1">
+      <c r="A30" s="37" t="s">
         <v>50</v>
       </c>
-      <c r="B30" s="28">
+      <c r="B30" s="26">
         <v>3</v>
       </c>
-      <c r="C30" s="28">
+      <c r="C30" s="26">
         <v>4</v>
       </c>
-      <c r="D30" s="28">
+      <c r="D30" s="26">
         <v>5</v>
       </c>
-      <c r="E30" s="28">
+      <c r="E30" s="26">
         <v>6</v>
       </c>
-      <c r="F30" s="28">
+      <c r="F30" s="26">
         <v>7</v>
       </c>
-      <c r="G30" s="28">
+      <c r="G30" s="26">
         <v>9</v>
       </c>
-      <c r="H30" s="31"/>
-[...4 lines deleted...]
-      <c r="M30" s="31"/>
+      <c r="H30" s="26">
+        <v>10</v>
+      </c>
+      <c r="I30" s="30"/>
+      <c r="J30" s="29"/>
+      <c r="K30" s="29"/>
+      <c r="L30" s="29"/>
+      <c r="M30" s="29"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
-      <c r="U30" s="7"/>
-[...11 lines deleted...]
-      <c r="A31" s="39" t="s">
+      <c r="V30" s="17"/>
+      <c r="W30" s="17"/>
+      <c r="X30" s="17"/>
+      <c r="Y30" s="17"/>
+      <c r="Z30" s="17"/>
+      <c r="AA30" s="17"/>
+      <c r="AB30" s="17"/>
+      <c r="AC30" s="17"/>
+      <c r="AD30" s="17"/>
+    </row>
+    <row r="31" spans="1:30" s="1" customFormat="1">
+      <c r="A31" s="37" t="s">
         <v>51</v>
       </c>
-      <c r="B31" s="28">
+      <c r="B31" s="26">
         <v>4</v>
       </c>
-      <c r="C31" s="28">
+      <c r="C31" s="26">
         <v>8</v>
       </c>
-      <c r="D31" s="28">
+      <c r="D31" s="26">
         <v>13</v>
       </c>
-      <c r="E31" s="28">
+      <c r="E31" s="26">
         <v>17</v>
       </c>
-      <c r="F31" s="28">
+      <c r="F31" s="26">
         <v>21</v>
       </c>
-      <c r="G31" s="28">
+      <c r="G31" s="26">
         <v>26</v>
       </c>
-      <c r="H31" s="31"/>
-[...4 lines deleted...]
-      <c r="M31" s="31"/>
+      <c r="H31" s="26">
+        <v>30</v>
+      </c>
+      <c r="I31" s="30"/>
+      <c r="J31" s="29"/>
+      <c r="K31" s="29"/>
+      <c r="L31" s="29"/>
+      <c r="M31" s="29"/>
       <c r="N31" s="6"/>
       <c r="O31" s="6"/>
       <c r="P31" s="6"/>
       <c r="Q31" s="6"/>
       <c r="R31" s="6"/>
       <c r="S31" s="6"/>
       <c r="T31" s="6"/>
-      <c r="U31" s="6"/>
-[...11 lines deleted...]
-      <c r="A32" s="39" t="s">
+      <c r="V31" s="17"/>
+      <c r="W31" s="17"/>
+      <c r="X31" s="17"/>
+      <c r="Y31" s="17"/>
+      <c r="Z31" s="17"/>
+      <c r="AA31" s="17"/>
+      <c r="AB31" s="17"/>
+      <c r="AC31" s="17"/>
+      <c r="AD31" s="17"/>
+    </row>
+    <row r="32" spans="1:30" s="1" customFormat="1">
+      <c r="A32" s="37" t="s">
         <v>52</v>
       </c>
-      <c r="B32" s="28">
+      <c r="B32" s="26">
         <v>2</v>
       </c>
-      <c r="C32" s="28">
+      <c r="C32" s="26">
         <v>4</v>
       </c>
-      <c r="D32" s="28">
+      <c r="D32" s="26">
         <v>5</v>
       </c>
-      <c r="E32" s="28">
+      <c r="E32" s="26">
         <v>7</v>
       </c>
-      <c r="F32" s="28">
+      <c r="F32" s="26">
         <v>9</v>
       </c>
-      <c r="G32" s="28">
+      <c r="G32" s="26">
         <v>10</v>
       </c>
-      <c r="H32" s="31"/>
-[...4 lines deleted...]
-      <c r="M32" s="31"/>
+      <c r="H32" s="26">
+        <v>12</v>
+      </c>
+      <c r="I32" s="30"/>
+      <c r="J32" s="29"/>
+      <c r="K32" s="29"/>
+      <c r="L32" s="29"/>
+      <c r="M32" s="29"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
       <c r="T32" s="7"/>
-      <c r="U32" s="7"/>
-[...11 lines deleted...]
-      <c r="A33" s="39" t="s">
+      <c r="V32" s="17"/>
+      <c r="W32" s="17"/>
+      <c r="X32" s="17"/>
+      <c r="Y32" s="17"/>
+      <c r="Z32" s="17"/>
+      <c r="AA32" s="17"/>
+      <c r="AB32" s="17"/>
+      <c r="AC32" s="17"/>
+      <c r="AD32" s="17"/>
+    </row>
+    <row r="33" spans="1:30" s="1" customFormat="1">
+      <c r="A33" s="37" t="s">
         <v>53</v>
       </c>
-      <c r="B33" s="28">
+      <c r="B33" s="26">
         <v>8</v>
       </c>
-      <c r="C33" s="28">
+      <c r="C33" s="26">
         <v>25</v>
       </c>
-      <c r="D33" s="28">
+      <c r="D33" s="26">
         <v>42</v>
       </c>
-      <c r="E33" s="28">
+      <c r="E33" s="26">
         <v>59</v>
       </c>
-      <c r="F33" s="28">
+      <c r="F33" s="26">
         <v>76</v>
       </c>
-      <c r="G33" s="28">
+      <c r="G33" s="26">
         <v>92</v>
       </c>
-      <c r="H33" s="31"/>
-[...4 lines deleted...]
-      <c r="M33" s="31"/>
+      <c r="H33" s="26">
+        <v>108</v>
+      </c>
+      <c r="I33" s="30"/>
+      <c r="J33" s="29"/>
+      <c r="K33" s="29"/>
+      <c r="L33" s="29"/>
+      <c r="M33" s="29"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
       <c r="T33" s="7"/>
-      <c r="U33" s="7"/>
-[...11 lines deleted...]
-      <c r="A34" s="39" t="s">
+      <c r="V33" s="17"/>
+      <c r="W33" s="17"/>
+      <c r="X33" s="17"/>
+      <c r="Y33" s="17"/>
+      <c r="Z33" s="17"/>
+      <c r="AA33" s="17"/>
+      <c r="AB33" s="17"/>
+      <c r="AC33" s="17"/>
+      <c r="AD33" s="17"/>
+    </row>
+    <row r="34" spans="1:30" s="1" customFormat="1">
+      <c r="A34" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="B34" s="28">
+      <c r="B34" s="26">
         <v>12</v>
       </c>
-      <c r="C34" s="28">
+      <c r="C34" s="26">
         <v>31</v>
       </c>
-      <c r="D34" s="28">
+      <c r="D34" s="26">
         <v>49</v>
       </c>
-      <c r="E34" s="28">
+      <c r="E34" s="26">
         <v>67</v>
       </c>
-      <c r="F34" s="28">
+      <c r="F34" s="26">
         <v>79</v>
       </c>
-      <c r="G34" s="28">
+      <c r="G34" s="26">
         <v>91</v>
       </c>
-      <c r="H34" s="31"/>
-[...4 lines deleted...]
-      <c r="M34" s="31"/>
+      <c r="H34" s="26">
+        <v>103</v>
+      </c>
+      <c r="I34" s="30"/>
+      <c r="J34" s="29"/>
+      <c r="K34" s="29"/>
+      <c r="L34" s="29"/>
+      <c r="M34" s="29"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
       <c r="T34" s="7"/>
-      <c r="U34" s="7"/>
-[...11 lines deleted...]
-      <c r="A35" s="39" t="s">
+      <c r="V34" s="17"/>
+      <c r="W34" s="17"/>
+      <c r="X34" s="17"/>
+      <c r="Y34" s="17"/>
+      <c r="Z34" s="17"/>
+      <c r="AA34" s="17"/>
+      <c r="AB34" s="17"/>
+      <c r="AC34" s="17"/>
+      <c r="AD34" s="17"/>
+    </row>
+    <row r="35" spans="1:30" s="1" customFormat="1">
+      <c r="A35" s="37" t="s">
         <v>57</v>
       </c>
-      <c r="B35" s="28">
+      <c r="B35" s="26">
         <v>4</v>
       </c>
-      <c r="C35" s="28">
+      <c r="C35" s="26">
         <v>5</v>
       </c>
-      <c r="D35" s="28">
+      <c r="D35" s="26">
         <v>6</v>
       </c>
-      <c r="E35" s="28">
+      <c r="E35" s="26">
         <v>6</v>
       </c>
-      <c r="F35" s="28">
+      <c r="F35" s="26">
         <v>8</v>
       </c>
-      <c r="G35" s="28">
+      <c r="G35" s="26">
         <v>10</v>
       </c>
-      <c r="H35" s="31"/>
-[...4 lines deleted...]
-      <c r="M35" s="31"/>
+      <c r="H35" s="26">
+        <v>12</v>
+      </c>
+      <c r="I35" s="30"/>
+      <c r="J35" s="29"/>
+      <c r="K35" s="29"/>
+      <c r="L35" s="29"/>
+      <c r="M35" s="29"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
       <c r="T35" s="7"/>
-      <c r="U35" s="7"/>
-[...11 lines deleted...]
-      <c r="A36" s="39" t="s">
+      <c r="V35" s="17"/>
+      <c r="W35" s="17"/>
+      <c r="X35" s="17"/>
+      <c r="Y35" s="17"/>
+      <c r="Z35" s="17"/>
+      <c r="AA35" s="17"/>
+      <c r="AB35" s="17"/>
+      <c r="AC35" s="17"/>
+      <c r="AD35" s="17"/>
+    </row>
+    <row r="36" spans="1:30" s="1" customFormat="1">
+      <c r="A36" s="37" t="s">
         <v>56</v>
       </c>
-      <c r="B36" s="28" t="s">
+      <c r="B36" s="26" t="s">
         <v>116</v>
       </c>
-      <c r="C36" s="28" t="s">
+      <c r="C36" s="26" t="s">
         <v>116</v>
       </c>
-      <c r="D36" s="28" t="s">
+      <c r="D36" s="26" t="s">
         <v>116</v>
       </c>
-      <c r="E36" s="28" t="s">
+      <c r="E36" s="26" t="s">
         <v>116</v>
       </c>
-      <c r="F36" s="28">
+      <c r="F36" s="26">
         <v>0</v>
       </c>
-      <c r="G36" s="28">
+      <c r="G36" s="26">
         <v>1</v>
       </c>
-      <c r="H36" s="31"/>
-[...4 lines deleted...]
-      <c r="M36" s="31"/>
+      <c r="H36" s="26">
+        <v>1</v>
+      </c>
+      <c r="I36" s="30"/>
+      <c r="J36" s="29"/>
+      <c r="K36" s="29"/>
+      <c r="L36" s="29"/>
+      <c r="M36" s="29"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
       <c r="T36" s="7"/>
-      <c r="U36" s="7"/>
-[...11 lines deleted...]
-      <c r="A37" s="40" t="s">
+      <c r="V36" s="17"/>
+      <c r="W36" s="17"/>
+      <c r="X36" s="17"/>
+      <c r="Y36" s="17"/>
+      <c r="Z36" s="17"/>
+      <c r="AA36" s="17"/>
+      <c r="AB36" s="17"/>
+      <c r="AC36" s="17"/>
+      <c r="AD36" s="17"/>
+    </row>
+    <row r="37" spans="1:30" s="1" customFormat="1">
+      <c r="A37" s="38" t="s">
         <v>58</v>
       </c>
-      <c r="B37" s="28">
+      <c r="B37" s="26">
         <v>0</v>
       </c>
-      <c r="C37" s="28">
+      <c r="C37" s="26">
         <v>1</v>
       </c>
-      <c r="D37" s="28">
+      <c r="D37" s="26">
         <v>2</v>
       </c>
-      <c r="E37" s="28">
+      <c r="E37" s="26">
         <v>2</v>
       </c>
-      <c r="F37" s="28">
+      <c r="F37" s="26">
         <v>3</v>
       </c>
-      <c r="G37" s="28">
+      <c r="G37" s="26">
         <v>4</v>
       </c>
-      <c r="H37" s="31"/>
-[...4 lines deleted...]
-      <c r="M37" s="31"/>
+      <c r="H37" s="26">
+        <v>4</v>
+      </c>
+      <c r="I37" s="30"/>
+      <c r="J37" s="29"/>
+      <c r="K37" s="29"/>
+      <c r="L37" s="29"/>
+      <c r="M37" s="29"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
       <c r="T37" s="7"/>
-      <c r="U37" s="7"/>
-[...11 lines deleted...]
-      <c r="A38" s="40" t="s">
+      <c r="V37" s="17"/>
+      <c r="W37" s="17"/>
+      <c r="X37" s="17"/>
+      <c r="Y37" s="17"/>
+      <c r="Z37" s="17"/>
+      <c r="AA37" s="17"/>
+      <c r="AB37" s="17"/>
+      <c r="AC37" s="17"/>
+      <c r="AD37" s="17"/>
+    </row>
+    <row r="38" spans="1:30" s="1" customFormat="1">
+      <c r="A38" s="38" t="s">
         <v>59</v>
       </c>
-      <c r="B38" s="28">
+      <c r="B38" s="26">
         <v>10</v>
       </c>
-      <c r="C38" s="28">
+      <c r="C38" s="26">
         <v>32</v>
       </c>
-      <c r="D38" s="28">
+      <c r="D38" s="26">
         <v>53</v>
       </c>
-      <c r="E38" s="28">
+      <c r="E38" s="26">
         <v>74</v>
       </c>
-      <c r="F38" s="28">
+      <c r="F38" s="26">
         <v>84</v>
       </c>
-      <c r="G38" s="28">
+      <c r="G38" s="26">
         <v>94</v>
       </c>
-      <c r="H38" s="31"/>
-[...4 lines deleted...]
-      <c r="M38" s="31"/>
+      <c r="H38" s="26">
+        <v>104</v>
+      </c>
+      <c r="I38" s="30"/>
+      <c r="J38" s="29"/>
+      <c r="K38" s="29"/>
+      <c r="L38" s="29"/>
+      <c r="M38" s="29"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
       <c r="T38" s="7"/>
-      <c r="U38" s="7"/>
-[...11 lines deleted...]
-      <c r="A39" s="41" t="s">
+      <c r="V38" s="17"/>
+      <c r="W38" s="17"/>
+      <c r="X38" s="17"/>
+      <c r="Y38" s="17"/>
+      <c r="Z38" s="17"/>
+      <c r="AA38" s="17"/>
+      <c r="AB38" s="17"/>
+      <c r="AC38" s="17"/>
+      <c r="AD38" s="17"/>
+    </row>
+    <row r="39" spans="1:30" s="1" customFormat="1">
+      <c r="A39" s="39" t="s">
         <v>60</v>
       </c>
-      <c r="B39" s="28">
+      <c r="B39" s="26">
         <v>2</v>
       </c>
-      <c r="C39" s="28">
+      <c r="C39" s="26">
         <v>8</v>
       </c>
-      <c r="D39" s="28">
+      <c r="D39" s="26">
         <v>14</v>
       </c>
-      <c r="E39" s="28">
+      <c r="E39" s="26">
         <v>20</v>
       </c>
-      <c r="F39" s="28">
+      <c r="F39" s="26">
         <v>24</v>
       </c>
-      <c r="G39" s="28">
+      <c r="G39" s="26">
         <v>28</v>
       </c>
-      <c r="H39" s="31"/>
-[...4 lines deleted...]
-      <c r="M39" s="31"/>
+      <c r="H39" s="26">
+        <v>32</v>
+      </c>
+      <c r="I39" s="30"/>
+      <c r="J39" s="29"/>
+      <c r="K39" s="29"/>
+      <c r="L39" s="29"/>
+      <c r="M39" s="29"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
       <c r="T39" s="7"/>
-      <c r="U39" s="7"/>
-[...11 lines deleted...]
-      <c r="A40" s="40" t="s">
+      <c r="V39" s="17"/>
+      <c r="W39" s="17"/>
+      <c r="X39" s="17"/>
+      <c r="Y39" s="17"/>
+      <c r="Z39" s="17"/>
+      <c r="AA39" s="17"/>
+      <c r="AB39" s="17"/>
+      <c r="AC39" s="17"/>
+      <c r="AD39" s="17"/>
+    </row>
+    <row r="40" spans="1:30" s="1" customFormat="1">
+      <c r="A40" s="38" t="s">
         <v>62</v>
       </c>
-      <c r="B40" s="28">
+      <c r="B40" s="26">
         <v>30</v>
       </c>
-      <c r="C40" s="28">
+      <c r="C40" s="26">
         <v>72</v>
       </c>
-      <c r="D40" s="28">
+      <c r="D40" s="26">
         <v>108</v>
       </c>
-      <c r="E40" s="28">
+      <c r="E40" s="26">
         <v>155</v>
       </c>
-      <c r="F40" s="28">
+      <c r="F40" s="26">
         <v>194</v>
       </c>
-      <c r="G40" s="28">
+      <c r="G40" s="26">
         <v>227</v>
       </c>
-      <c r="H40" s="31"/>
-[...4 lines deleted...]
-      <c r="M40" s="31"/>
+      <c r="H40" s="26">
+        <v>263</v>
+      </c>
+      <c r="I40" s="30"/>
+      <c r="J40" s="29"/>
+      <c r="K40" s="29"/>
+      <c r="L40" s="29"/>
+      <c r="M40" s="29"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
       <c r="T40" s="7"/>
-      <c r="U40" s="7"/>
-[...11 lines deleted...]
-      <c r="A41" s="40" t="s">
+      <c r="V40" s="17"/>
+      <c r="W40" s="17"/>
+      <c r="X40" s="17"/>
+      <c r="Y40" s="17"/>
+      <c r="Z40" s="17"/>
+      <c r="AA40" s="17"/>
+      <c r="AB40" s="17"/>
+      <c r="AC40" s="17"/>
+      <c r="AD40" s="17"/>
+    </row>
+    <row r="41" spans="1:30" s="1" customFormat="1">
+      <c r="A41" s="38" t="s">
         <v>64</v>
       </c>
-      <c r="B41" s="28">
+      <c r="B41" s="26">
         <v>7</v>
       </c>
-      <c r="C41" s="28">
+      <c r="C41" s="26">
         <v>12</v>
       </c>
-      <c r="D41" s="28">
+      <c r="D41" s="26">
         <v>17</v>
       </c>
-      <c r="E41" s="28">
+      <c r="E41" s="26">
         <v>23</v>
       </c>
-      <c r="F41" s="28">
+      <c r="F41" s="26">
         <v>27</v>
       </c>
-      <c r="G41" s="28">
+      <c r="G41" s="26">
         <v>32</v>
       </c>
-      <c r="H41" s="31"/>
-[...4 lines deleted...]
-      <c r="M41" s="31"/>
+      <c r="H41" s="26">
+        <v>37</v>
+      </c>
+      <c r="I41" s="30"/>
+      <c r="J41" s="29"/>
+      <c r="K41" s="29"/>
+      <c r="L41" s="29"/>
+      <c r="M41" s="29"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
       <c r="T41" s="7"/>
-      <c r="U41" s="7"/>
-[...11 lines deleted...]
-      <c r="A42" s="40" t="s">
+      <c r="V41" s="17"/>
+      <c r="W41" s="17"/>
+      <c r="X41" s="17"/>
+      <c r="Y41" s="17"/>
+      <c r="Z41" s="17"/>
+      <c r="AA41" s="17"/>
+      <c r="AB41" s="17"/>
+      <c r="AC41" s="17"/>
+      <c r="AD41" s="17"/>
+    </row>
+    <row r="42" spans="1:30" s="1" customFormat="1">
+      <c r="A42" s="38" t="s">
         <v>65</v>
       </c>
-      <c r="B42" s="28">
+      <c r="B42" s="26">
         <v>29</v>
       </c>
-      <c r="C42" s="28">
+      <c r="C42" s="26">
         <v>68</v>
       </c>
-      <c r="D42" s="28">
+      <c r="D42" s="26">
         <v>108</v>
       </c>
-      <c r="E42" s="28">
+      <c r="E42" s="26">
         <v>147</v>
       </c>
-      <c r="F42" s="28">
+      <c r="F42" s="26">
         <v>187</v>
       </c>
-      <c r="G42" s="28">
+      <c r="G42" s="26">
         <v>227</v>
       </c>
-      <c r="H42" s="31"/>
-[...4 lines deleted...]
-      <c r="M42" s="31"/>
+      <c r="H42" s="26">
+        <v>267</v>
+      </c>
+      <c r="I42" s="30"/>
+      <c r="J42" s="29"/>
+      <c r="K42" s="29"/>
+      <c r="L42" s="29"/>
+      <c r="M42" s="29"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
       <c r="T42" s="7"/>
-      <c r="U42" s="7"/>
-[...11 lines deleted...]
-      <c r="A43" s="42" t="s">
+      <c r="V42" s="17"/>
+      <c r="W42" s="17"/>
+      <c r="X42" s="17"/>
+      <c r="Y42" s="17"/>
+      <c r="Z42" s="17"/>
+      <c r="AA42" s="17"/>
+      <c r="AB42" s="17"/>
+      <c r="AC42" s="17"/>
+      <c r="AD42" s="17"/>
+    </row>
+    <row r="43" spans="1:30" s="1" customFormat="1">
+      <c r="A43" s="40" t="s">
         <v>66</v>
       </c>
-      <c r="B43" s="28">
+      <c r="B43" s="26">
         <v>3</v>
       </c>
-      <c r="C43" s="28">
+      <c r="C43" s="26">
         <v>9</v>
       </c>
-      <c r="D43" s="28">
+      <c r="D43" s="26">
         <v>14</v>
       </c>
-      <c r="E43" s="28">
+      <c r="E43" s="26">
         <v>19</v>
       </c>
-      <c r="F43" s="28">
+      <c r="F43" s="26">
         <v>23</v>
       </c>
-      <c r="G43" s="28">
+      <c r="G43" s="26">
         <v>27</v>
       </c>
-      <c r="H43" s="31"/>
-[...4 lines deleted...]
-      <c r="M43" s="31"/>
+      <c r="H43" s="26">
+        <v>31</v>
+      </c>
+      <c r="I43" s="30"/>
+      <c r="J43" s="29"/>
+      <c r="K43" s="29"/>
+      <c r="L43" s="29"/>
+      <c r="M43" s="29"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
       <c r="T43" s="7"/>
-      <c r="U43" s="7"/>
-[...11 lines deleted...]
-      <c r="A44" s="39" t="s">
+      <c r="V43" s="17"/>
+      <c r="W43" s="17"/>
+      <c r="X43" s="17"/>
+      <c r="Y43" s="17"/>
+      <c r="Z43" s="17"/>
+      <c r="AA43" s="17"/>
+      <c r="AB43" s="17"/>
+      <c r="AC43" s="17"/>
+      <c r="AD43" s="17"/>
+    </row>
+    <row r="44" spans="1:30" s="1" customFormat="1">
+      <c r="A44" s="37" t="s">
         <v>54</v>
       </c>
-      <c r="B44" s="28">
+      <c r="B44" s="26">
         <v>170</v>
       </c>
-      <c r="C44" s="28">
+      <c r="C44" s="26">
         <v>346</v>
       </c>
-      <c r="D44" s="28">
+      <c r="D44" s="26">
         <v>529</v>
       </c>
-      <c r="E44" s="28">
+      <c r="E44" s="26">
         <v>713</v>
       </c>
-      <c r="F44" s="28">
+      <c r="F44" s="26">
         <v>897</v>
       </c>
-      <c r="G44" s="28">
+      <c r="G44" s="26">
         <v>1095</v>
       </c>
-      <c r="H44" s="31"/>
-[...4 lines deleted...]
-      <c r="M44" s="31"/>
+      <c r="H44" s="26">
+        <v>1288</v>
+      </c>
+      <c r="I44" s="30"/>
+      <c r="J44" s="29"/>
+      <c r="K44" s="29"/>
+      <c r="L44" s="29"/>
+      <c r="M44" s="29"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
       <c r="T44" s="7"/>
-      <c r="U44" s="7"/>
-[...23 lines deleted...]
-      <c r="M45" s="30"/>
+      <c r="V44" s="17"/>
+      <c r="W44" s="17"/>
+      <c r="X44" s="17"/>
+      <c r="Y44" s="17"/>
+      <c r="Z44" s="17"/>
+      <c r="AA44" s="17"/>
+      <c r="AB44" s="17"/>
+      <c r="AC44" s="17"/>
+      <c r="AD44" s="17"/>
+    </row>
+    <row r="45" spans="1:30" s="1" customFormat="1">
+      <c r="A45" s="34"/>
+      <c r="B45" s="28"/>
+      <c r="C45" s="26"/>
+      <c r="D45" s="27"/>
+      <c r="E45" s="27"/>
+      <c r="F45" s="27"/>
+      <c r="G45" s="28"/>
+      <c r="H45" s="28"/>
+      <c r="I45" s="38"/>
+      <c r="J45" s="28"/>
+      <c r="K45" s="28"/>
+      <c r="L45" s="27"/>
+      <c r="M45" s="28"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
       <c r="T45" s="7"/>
-      <c r="U45" s="7"/>
-[...11 lines deleted...]
-      <c r="A46" s="38" t="s">
+      <c r="V45" s="17"/>
+      <c r="W45" s="17"/>
+      <c r="X45" s="17"/>
+      <c r="Y45" s="17"/>
+      <c r="Z45" s="17"/>
+      <c r="AA45" s="17"/>
+      <c r="AB45" s="17"/>
+      <c r="AC45" s="17"/>
+      <c r="AD45" s="17"/>
+    </row>
+    <row r="46" spans="1:30" s="1" customFormat="1" ht="68.25">
+      <c r="A46" s="36" t="s">
         <v>106</v>
       </c>
-      <c r="B46" s="30"/>
-[...10 lines deleted...]
-      <c r="M46" s="25"/>
+      <c r="B46" s="28"/>
+      <c r="C46" s="26"/>
+      <c r="D46" s="27"/>
+      <c r="E46" s="27"/>
+      <c r="F46" s="27"/>
+      <c r="G46" s="28"/>
+      <c r="H46" s="28"/>
+      <c r="I46" s="36"/>
+      <c r="J46" s="28"/>
+      <c r="K46" s="28"/>
+      <c r="L46" s="41"/>
+      <c r="M46" s="23"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
       <c r="T46" s="7"/>
-      <c r="U46" s="7"/>
-[...11 lines deleted...]
-      <c r="A47" s="39" t="s">
+      <c r="V46" s="17"/>
+      <c r="W46" s="17"/>
+      <c r="X46" s="17"/>
+      <c r="Y46" s="17"/>
+      <c r="Z46" s="17"/>
+      <c r="AA46" s="17"/>
+      <c r="AB46" s="17"/>
+      <c r="AC46" s="17"/>
+      <c r="AD46" s="17"/>
+    </row>
+    <row r="47" spans="1:30" s="1" customFormat="1">
+      <c r="A47" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="B47" s="28">
+      <c r="B47" s="26">
         <v>5</v>
       </c>
-      <c r="C47" s="28">
+      <c r="C47" s="26">
         <v>11</v>
       </c>
-      <c r="D47" s="28">
+      <c r="D47" s="26">
         <v>17</v>
       </c>
-      <c r="E47" s="28">
+      <c r="E47" s="26">
         <v>21</v>
       </c>
-      <c r="F47" s="28">
+      <c r="F47" s="26">
         <v>28</v>
       </c>
-      <c r="G47" s="28">
+      <c r="G47" s="26">
         <v>35</v>
       </c>
-      <c r="H47" s="31"/>
-[...4 lines deleted...]
-      <c r="M47" s="31"/>
+      <c r="H47" s="26">
+        <v>42</v>
+      </c>
+      <c r="I47" s="30"/>
+      <c r="J47" s="29"/>
+      <c r="K47" s="29"/>
+      <c r="L47" s="29"/>
+      <c r="M47" s="29"/>
       <c r="N47" s="7"/>
       <c r="O47" s="7"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="7"/>
       <c r="R47" s="7"/>
       <c r="S47" s="7"/>
       <c r="T47" s="7"/>
-      <c r="U47" s="7"/>
-[...11 lines deleted...]
-      <c r="A48" s="39" t="s">
+      <c r="V47" s="17"/>
+      <c r="W47" s="17"/>
+      <c r="X47" s="17"/>
+      <c r="Y47" s="17"/>
+      <c r="Z47" s="17"/>
+      <c r="AA47" s="17"/>
+      <c r="AB47" s="17"/>
+      <c r="AC47" s="17"/>
+      <c r="AD47" s="17"/>
+    </row>
+    <row r="48" spans="1:30" s="1" customFormat="1">
+      <c r="A48" s="37" t="s">
         <v>48</v>
       </c>
-      <c r="B48" s="28" t="s">
+      <c r="B48" s="26" t="s">
         <v>103</v>
       </c>
-      <c r="C48" s="28">
+      <c r="C48" s="26">
         <v>6</v>
       </c>
-      <c r="D48" s="28">
+      <c r="D48" s="26">
         <v>9</v>
       </c>
-      <c r="E48" s="28">
+      <c r="E48" s="26">
         <v>11</v>
       </c>
-      <c r="F48" s="28">
+      <c r="F48" s="26">
         <v>15</v>
       </c>
-      <c r="G48" s="28">
+      <c r="G48" s="26">
         <v>19</v>
       </c>
-      <c r="H48" s="31"/>
-[...4 lines deleted...]
-      <c r="M48" s="31"/>
+      <c r="H48" s="26">
+        <v>23</v>
+      </c>
+      <c r="I48" s="30"/>
+      <c r="J48" s="29"/>
+      <c r="K48" s="29"/>
+      <c r="L48" s="29"/>
+      <c r="M48" s="29"/>
       <c r="N48" s="7"/>
       <c r="O48" s="7"/>
       <c r="P48" s="7"/>
       <c r="Q48" s="7"/>
       <c r="R48" s="7"/>
       <c r="S48" s="7"/>
       <c r="T48" s="7"/>
-      <c r="U48" s="7"/>
-[...11 lines deleted...]
-      <c r="A49" s="39" t="s">
+      <c r="V48" s="17"/>
+      <c r="W48" s="17"/>
+      <c r="X48" s="17"/>
+      <c r="Y48" s="17"/>
+      <c r="Z48" s="17"/>
+      <c r="AA48" s="17"/>
+      <c r="AB48" s="17"/>
+      <c r="AC48" s="17"/>
+      <c r="AD48" s="17"/>
+    </row>
+    <row r="49" spans="1:30" s="1" customFormat="1">
+      <c r="A49" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="B49" s="28">
+      <c r="B49" s="26">
         <v>1</v>
       </c>
-      <c r="C49" s="28">
+      <c r="C49" s="26">
         <v>2</v>
       </c>
-      <c r="D49" s="28">
+      <c r="D49" s="26">
         <v>3</v>
       </c>
-      <c r="E49" s="28">
+      <c r="E49" s="26">
         <v>4</v>
       </c>
-      <c r="F49" s="28">
+      <c r="F49" s="26">
         <v>5</v>
       </c>
-      <c r="G49" s="28">
+      <c r="G49" s="26">
         <v>6</v>
       </c>
-      <c r="H49" s="31"/>
-[...4 lines deleted...]
-      <c r="M49" s="31"/>
+      <c r="H49" s="26">
+        <v>7</v>
+      </c>
+      <c r="I49" s="30"/>
+      <c r="J49" s="29"/>
+      <c r="K49" s="29"/>
+      <c r="L49" s="29"/>
+      <c r="M49" s="29"/>
       <c r="N49" s="7"/>
       <c r="O49" s="7"/>
       <c r="P49" s="7"/>
       <c r="Q49" s="7"/>
       <c r="R49" s="7"/>
       <c r="S49" s="7"/>
       <c r="T49" s="7"/>
-      <c r="U49" s="7"/>
-[...11 lines deleted...]
-      <c r="A50" s="40" t="s">
+      <c r="V49" s="17"/>
+      <c r="W49" s="17"/>
+      <c r="X49" s="17"/>
+      <c r="Y49" s="17"/>
+      <c r="Z49" s="17"/>
+      <c r="AA49" s="17"/>
+      <c r="AB49" s="17"/>
+      <c r="AC49" s="17"/>
+      <c r="AD49" s="17"/>
+    </row>
+    <row r="50" spans="1:30" s="1" customFormat="1">
+      <c r="A50" s="38" t="s">
         <v>62</v>
       </c>
-      <c r="B50" s="28">
+      <c r="B50" s="26">
         <v>1</v>
       </c>
-      <c r="C50" s="28">
+      <c r="C50" s="26">
         <v>3</v>
       </c>
-      <c r="D50" s="28">
+      <c r="D50" s="26">
         <v>5</v>
       </c>
-      <c r="E50" s="28">
+      <c r="E50" s="26">
         <v>6</v>
       </c>
-      <c r="F50" s="28">
+      <c r="F50" s="26">
         <v>8</v>
       </c>
-      <c r="G50" s="28">
+      <c r="G50" s="26">
         <v>10</v>
       </c>
-      <c r="H50" s="31"/>
-[...4 lines deleted...]
-      <c r="M50" s="31"/>
+      <c r="H50" s="26">
+        <v>12</v>
+      </c>
+      <c r="I50" s="30"/>
+      <c r="J50" s="29"/>
+      <c r="K50" s="29"/>
+      <c r="L50" s="29"/>
+      <c r="M50" s="29"/>
       <c r="N50" s="7"/>
       <c r="O50" s="7"/>
       <c r="P50" s="7"/>
       <c r="Q50" s="7"/>
       <c r="R50" s="7"/>
       <c r="S50" s="7"/>
       <c r="T50" s="7"/>
-      <c r="U50" s="7"/>
-[...23 lines deleted...]
-      <c r="M51" s="46"/>
+      <c r="V50" s="17"/>
+      <c r="W50" s="17"/>
+      <c r="X50" s="17"/>
+      <c r="Y50" s="17"/>
+      <c r="Z50" s="17"/>
+      <c r="AA50" s="17"/>
+      <c r="AB50" s="17"/>
+      <c r="AC50" s="17"/>
+      <c r="AD50" s="17"/>
+    </row>
+    <row r="51" spans="1:30" s="1" customFormat="1">
+      <c r="A51" s="38"/>
+      <c r="B51" s="28"/>
+      <c r="C51" s="26"/>
+      <c r="D51" s="27"/>
+      <c r="E51" s="27"/>
+      <c r="F51" s="27"/>
+      <c r="G51" s="28"/>
+      <c r="H51" s="28"/>
+      <c r="I51" s="27"/>
+      <c r="J51" s="42"/>
+      <c r="K51" s="28"/>
+      <c r="L51" s="43"/>
+      <c r="M51" s="44"/>
       <c r="N51" s="7"/>
       <c r="O51" s="7"/>
       <c r="P51" s="7"/>
       <c r="Q51" s="7"/>
       <c r="R51" s="7"/>
       <c r="S51" s="7"/>
       <c r="T51" s="7"/>
-      <c r="U51" s="7"/>
-[...11 lines deleted...]
-      <c r="A52" s="38" t="s">
+      <c r="V51" s="17"/>
+      <c r="W51" s="17"/>
+      <c r="X51" s="17"/>
+      <c r="Y51" s="17"/>
+      <c r="Z51" s="17"/>
+      <c r="AA51" s="17"/>
+      <c r="AB51" s="17"/>
+      <c r="AC51" s="17"/>
+      <c r="AD51" s="17"/>
+    </row>
+    <row r="52" spans="1:30" s="1" customFormat="1" ht="23.25">
+      <c r="A52" s="36" t="s">
         <v>96</v>
       </c>
-      <c r="B52" s="30"/>
-[...10 lines deleted...]
-      <c r="M52" s="25"/>
+      <c r="B52" s="28"/>
+      <c r="C52" s="26"/>
+      <c r="D52" s="27"/>
+      <c r="E52" s="27"/>
+      <c r="F52" s="27"/>
+      <c r="G52" s="28"/>
+      <c r="H52" s="28"/>
+      <c r="I52" s="27"/>
+      <c r="J52" s="28"/>
+      <c r="K52" s="28"/>
+      <c r="L52" s="45"/>
+      <c r="M52" s="23"/>
       <c r="N52" s="7"/>
       <c r="O52" s="7"/>
       <c r="P52" s="7"/>
       <c r="Q52" s="7"/>
       <c r="R52" s="7"/>
       <c r="S52" s="7"/>
       <c r="T52" s="7"/>
-      <c r="U52" s="7"/>
-[...11 lines deleted...]
-      <c r="A53" s="39" t="s">
+      <c r="V52" s="17"/>
+      <c r="W52" s="17"/>
+      <c r="X52" s="17"/>
+      <c r="Y52" s="17"/>
+      <c r="Z52" s="17"/>
+      <c r="AA52" s="17"/>
+      <c r="AB52" s="17"/>
+      <c r="AC52" s="17"/>
+      <c r="AD52" s="17"/>
+    </row>
+    <row r="53" spans="1:30" s="1" customFormat="1">
+      <c r="A53" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="B53" s="28">
+      <c r="B53" s="26">
         <v>4628</v>
       </c>
-      <c r="C53" s="28">
+      <c r="C53" s="26">
         <v>11246</v>
       </c>
-      <c r="D53" s="28">
+      <c r="D53" s="26">
         <v>17328</v>
       </c>
-      <c r="E53" s="28">
+      <c r="E53" s="26">
         <v>23666</v>
       </c>
-      <c r="F53" s="28">
+      <c r="F53" s="26">
         <v>28552</v>
       </c>
-      <c r="G53" s="28">
+      <c r="G53" s="26">
         <v>33035</v>
       </c>
-      <c r="H53" s="31"/>
-[...4 lines deleted...]
-      <c r="M53" s="31"/>
+      <c r="H53" s="26">
+        <v>37045</v>
+      </c>
+      <c r="I53" s="30"/>
+      <c r="J53" s="29"/>
+      <c r="K53" s="29"/>
+      <c r="L53" s="29"/>
+      <c r="M53" s="29"/>
       <c r="N53" s="7"/>
       <c r="O53" s="7"/>
       <c r="P53" s="7"/>
       <c r="Q53" s="7"/>
       <c r="R53" s="7"/>
       <c r="S53" s="7"/>
       <c r="T53" s="7"/>
-      <c r="U53" s="7"/>
-[...11 lines deleted...]
-      <c r="A54" s="39" t="s">
+      <c r="V53" s="17"/>
+      <c r="W53" s="17"/>
+      <c r="X53" s="17"/>
+      <c r="Y53" s="17"/>
+      <c r="Z53" s="17"/>
+      <c r="AA53" s="17"/>
+      <c r="AB53" s="17"/>
+      <c r="AC53" s="17"/>
+      <c r="AD53" s="17"/>
+    </row>
+    <row r="54" spans="1:30" s="1" customFormat="1">
+      <c r="A54" s="37" t="s">
         <v>67</v>
       </c>
-      <c r="B54" s="28">
+      <c r="B54" s="26">
         <v>412</v>
       </c>
-      <c r="C54" s="28">
+      <c r="C54" s="26">
         <v>1187</v>
       </c>
-      <c r="D54" s="28">
+      <c r="D54" s="26">
         <v>1962</v>
       </c>
-      <c r="E54" s="28">
+      <c r="E54" s="26">
         <v>2738</v>
       </c>
-      <c r="F54" s="28">
+      <c r="F54" s="26">
         <v>2811</v>
       </c>
-      <c r="G54" s="28">
+      <c r="G54" s="26">
         <v>2885</v>
       </c>
-      <c r="H54" s="31"/>
-[...4 lines deleted...]
-      <c r="M54" s="31"/>
+      <c r="H54" s="26">
+        <v>2959</v>
+      </c>
+      <c r="I54" s="30"/>
+      <c r="J54" s="29"/>
+      <c r="K54" s="29"/>
+      <c r="L54" s="29"/>
+      <c r="M54" s="29"/>
       <c r="N54" s="7"/>
       <c r="O54" s="7"/>
       <c r="P54" s="7"/>
       <c r="Q54" s="7"/>
       <c r="R54" s="7"/>
       <c r="S54" s="7"/>
       <c r="T54" s="7"/>
-      <c r="U54" s="7"/>
-[...11 lines deleted...]
-      <c r="A55" s="39" t="s">
+      <c r="V54" s="17"/>
+      <c r="W54" s="17"/>
+      <c r="X54" s="17"/>
+      <c r="Y54" s="17"/>
+      <c r="Z54" s="17"/>
+      <c r="AA54" s="17"/>
+      <c r="AB54" s="17"/>
+      <c r="AC54" s="17"/>
+      <c r="AD54" s="17"/>
+    </row>
+    <row r="55" spans="1:30" s="1" customFormat="1">
+      <c r="A55" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="B55" s="28">
+      <c r="B55" s="26">
         <v>3141</v>
       </c>
-      <c r="C55" s="28">
+      <c r="C55" s="26">
         <v>7682</v>
       </c>
-      <c r="D55" s="28">
+      <c r="D55" s="26">
         <v>11886</v>
       </c>
-      <c r="E55" s="28">
+      <c r="E55" s="26">
         <v>16509</v>
       </c>
-      <c r="F55" s="28">
+      <c r="F55" s="26">
         <v>20474</v>
       </c>
-      <c r="G55" s="28">
+      <c r="G55" s="26">
         <v>24068</v>
       </c>
-      <c r="H55" s="31"/>
-[...4 lines deleted...]
-      <c r="M55" s="31"/>
+      <c r="H55" s="26">
+        <v>27155</v>
+      </c>
+      <c r="I55" s="30"/>
+      <c r="J55" s="29"/>
+      <c r="K55" s="29"/>
+      <c r="L55" s="29"/>
+      <c r="M55" s="29"/>
       <c r="N55" s="7"/>
       <c r="O55" s="7"/>
       <c r="P55" s="7"/>
       <c r="Q55" s="7"/>
       <c r="R55" s="7"/>
       <c r="S55" s="7"/>
       <c r="T55" s="7"/>
-      <c r="U55" s="7"/>
-[...11 lines deleted...]
-      <c r="A56" s="39" t="s">
+      <c r="V55" s="17"/>
+      <c r="W55" s="17"/>
+      <c r="X55" s="17"/>
+      <c r="Y55" s="17"/>
+      <c r="Z55" s="17"/>
+      <c r="AA55" s="17"/>
+      <c r="AB55" s="17"/>
+      <c r="AC55" s="17"/>
+      <c r="AD55" s="17"/>
+    </row>
+    <row r="56" spans="1:30" s="1" customFormat="1">
+      <c r="A56" s="37" t="s">
         <v>62</v>
       </c>
-      <c r="B56" s="28">
+      <c r="B56" s="26">
         <v>2</v>
       </c>
-      <c r="C56" s="28">
+      <c r="C56" s="26">
         <v>3</v>
       </c>
-      <c r="D56" s="28">
+      <c r="D56" s="26">
         <v>5</v>
       </c>
-      <c r="E56" s="28">
+      <c r="E56" s="26">
         <v>7</v>
       </c>
-      <c r="F56" s="28">
+      <c r="F56" s="26">
         <v>8</v>
       </c>
-      <c r="G56" s="28">
+      <c r="G56" s="26">
         <v>9</v>
       </c>
-      <c r="H56" s="31"/>
-[...4 lines deleted...]
-      <c r="M56" s="31"/>
+      <c r="H56" s="26">
+        <v>10</v>
+      </c>
+      <c r="I56" s="30"/>
+      <c r="J56" s="29"/>
+      <c r="K56" s="29"/>
+      <c r="L56" s="29"/>
+      <c r="M56" s="29"/>
       <c r="N56" s="7"/>
       <c r="O56" s="7"/>
       <c r="P56" s="7"/>
       <c r="Q56" s="7"/>
       <c r="R56" s="7"/>
       <c r="S56" s="7"/>
       <c r="T56" s="7"/>
-      <c r="U56" s="7"/>
-[...11 lines deleted...]
-      <c r="A57" s="39" t="s">
+      <c r="V56" s="17"/>
+      <c r="W56" s="17"/>
+      <c r="X56" s="17"/>
+      <c r="Y56" s="17"/>
+      <c r="Z56" s="17"/>
+      <c r="AA56" s="17"/>
+      <c r="AB56" s="17"/>
+      <c r="AC56" s="17"/>
+      <c r="AD56" s="17"/>
+    </row>
+    <row r="57" spans="1:30" s="1" customFormat="1">
+      <c r="A57" s="37" t="s">
         <v>65</v>
       </c>
-      <c r="B57" s="28">
+      <c r="B57" s="26">
         <v>1073</v>
       </c>
-      <c r="C57" s="28">
+      <c r="C57" s="26">
         <v>2374</v>
       </c>
-      <c r="D57" s="28">
+      <c r="D57" s="26">
         <v>3475</v>
       </c>
-      <c r="E57" s="28">
+      <c r="E57" s="26">
         <v>4412</v>
       </c>
-      <c r="F57" s="28">
+      <c r="F57" s="26">
         <v>5259</v>
       </c>
-      <c r="G57" s="28">
+      <c r="G57" s="26">
         <v>6073</v>
       </c>
-      <c r="H57" s="31"/>
-[...4 lines deleted...]
-      <c r="M57" s="31"/>
+      <c r="H57" s="26">
+        <v>6921</v>
+      </c>
+      <c r="I57" s="30"/>
+      <c r="J57" s="29"/>
+      <c r="K57" s="29"/>
+      <c r="L57" s="29"/>
+      <c r="M57" s="29"/>
       <c r="N57" s="7"/>
       <c r="O57" s="7"/>
       <c r="P57" s="7"/>
       <c r="Q57" s="7"/>
       <c r="R57" s="7"/>
       <c r="S57" s="7"/>
       <c r="T57" s="7"/>
-      <c r="U57" s="7"/>
-[...23 lines deleted...]
-      <c r="M58" s="30"/>
+      <c r="V57" s="17"/>
+      <c r="W57" s="17"/>
+      <c r="X57" s="17"/>
+      <c r="Y57" s="17"/>
+      <c r="Z57" s="17"/>
+      <c r="AA57" s="17"/>
+      <c r="AB57" s="17"/>
+      <c r="AC57" s="17"/>
+      <c r="AD57" s="17"/>
+    </row>
+    <row r="58" spans="1:30" s="1" customFormat="1">
+      <c r="A58" s="34"/>
+      <c r="B58" s="27"/>
+      <c r="C58" s="26"/>
+      <c r="D58" s="28"/>
+      <c r="E58" s="28"/>
+      <c r="F58" s="28"/>
+      <c r="G58" s="23"/>
+      <c r="H58" s="23"/>
+      <c r="I58" s="41"/>
+      <c r="J58" s="23"/>
+      <c r="K58" s="28"/>
+      <c r="L58" s="27"/>
+      <c r="M58" s="28"/>
       <c r="N58" s="6"/>
       <c r="O58" s="6"/>
       <c r="P58" s="6"/>
       <c r="Q58" s="6"/>
       <c r="R58" s="6"/>
       <c r="S58" s="6"/>
       <c r="T58" s="6"/>
-      <c r="U58" s="6"/>
-[...11 lines deleted...]
-      <c r="A59" s="38" t="s">
+      <c r="V58" s="17"/>
+      <c r="W58" s="17"/>
+      <c r="X58" s="17"/>
+      <c r="Y58" s="17"/>
+      <c r="Z58" s="17"/>
+      <c r="AA58" s="17"/>
+      <c r="AB58" s="17"/>
+      <c r="AC58" s="17"/>
+      <c r="AD58" s="17"/>
+    </row>
+    <row r="59" spans="1:30" s="1" customFormat="1" ht="23.25">
+      <c r="A59" s="36" t="s">
         <v>97</v>
       </c>
-      <c r="B59" s="30"/>
-[...10 lines deleted...]
-      <c r="M59" s="25"/>
+      <c r="B59" s="28"/>
+      <c r="C59" s="26"/>
+      <c r="D59" s="27"/>
+      <c r="E59" s="27"/>
+      <c r="F59" s="27"/>
+      <c r="G59" s="28"/>
+      <c r="H59" s="28"/>
+      <c r="I59" s="27"/>
+      <c r="J59" s="28"/>
+      <c r="K59" s="28"/>
+      <c r="L59" s="23"/>
+      <c r="M59" s="23"/>
       <c r="N59" s="7"/>
       <c r="O59" s="7"/>
       <c r="P59" s="7"/>
       <c r="Q59" s="7"/>
       <c r="R59" s="7"/>
       <c r="S59" s="7"/>
       <c r="T59" s="7"/>
-      <c r="U59" s="7"/>
-[...11 lines deleted...]
-      <c r="A60" s="39" t="s">
+      <c r="V59" s="17"/>
+      <c r="W59" s="17"/>
+      <c r="X59" s="17"/>
+      <c r="Y59" s="17"/>
+      <c r="Z59" s="17"/>
+      <c r="AA59" s="17"/>
+      <c r="AB59" s="17"/>
+      <c r="AC59" s="17"/>
+      <c r="AD59" s="17"/>
+    </row>
+    <row r="60" spans="1:30" s="1" customFormat="1">
+      <c r="A60" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="B60" s="28">
+      <c r="B60" s="26">
         <v>1824</v>
       </c>
-      <c r="C60" s="28">
+      <c r="C60" s="26">
         <v>4052</v>
       </c>
-      <c r="D60" s="28">
+      <c r="D60" s="26">
         <v>5972</v>
       </c>
-      <c r="E60" s="28">
+      <c r="E60" s="26">
         <v>7924</v>
       </c>
-      <c r="F60" s="28">
+      <c r="F60" s="26">
         <v>9954</v>
       </c>
-      <c r="G60" s="28">
+      <c r="G60" s="26">
         <v>12270</v>
       </c>
-      <c r="H60" s="31"/>
-[...4 lines deleted...]
-      <c r="M60" s="31"/>
+      <c r="H60" s="26">
+        <v>14030</v>
+      </c>
+      <c r="I60" s="30"/>
+      <c r="J60" s="29"/>
+      <c r="K60" s="29"/>
+      <c r="L60" s="29"/>
+      <c r="M60" s="29"/>
       <c r="N60" s="7"/>
       <c r="O60" s="7"/>
       <c r="P60" s="7"/>
       <c r="Q60" s="7"/>
       <c r="R60" s="7"/>
       <c r="S60" s="7"/>
       <c r="T60" s="7"/>
-      <c r="U60" s="7"/>
-[...11 lines deleted...]
-      <c r="A61" s="39" t="s">
+      <c r="V60" s="17"/>
+      <c r="W60" s="17"/>
+      <c r="X60" s="17"/>
+      <c r="Y60" s="17"/>
+      <c r="Z60" s="17"/>
+      <c r="AA60" s="17"/>
+      <c r="AB60" s="17"/>
+      <c r="AC60" s="17"/>
+      <c r="AD60" s="17"/>
+    </row>
+    <row r="61" spans="1:30" s="1" customFormat="1">
+      <c r="A61" s="37" t="s">
         <v>67</v>
       </c>
-      <c r="B61" s="28" t="s">
+      <c r="B61" s="26" t="s">
         <v>116</v>
       </c>
-      <c r="C61" s="28" t="s">
+      <c r="C61" s="26" t="s">
         <v>116</v>
       </c>
-      <c r="D61" s="28" t="s">
+      <c r="D61" s="26" t="s">
         <v>116</v>
       </c>
-      <c r="E61" s="28" t="s">
+      <c r="E61" s="26" t="s">
         <v>116</v>
       </c>
-      <c r="F61" s="28">
+      <c r="F61" s="26">
         <v>111</v>
       </c>
-      <c r="G61" s="28">
+      <c r="G61" s="26">
         <v>222</v>
       </c>
-      <c r="H61" s="31"/>
-[...4 lines deleted...]
-      <c r="M61" s="31"/>
+      <c r="H61" s="26">
+        <v>333</v>
+      </c>
+      <c r="I61" s="30"/>
+      <c r="J61" s="29"/>
+      <c r="K61" s="29"/>
+      <c r="L61" s="29"/>
+      <c r="M61" s="29"/>
       <c r="N61" s="7"/>
       <c r="O61" s="7"/>
       <c r="P61" s="7"/>
       <c r="Q61" s="7"/>
       <c r="R61" s="7"/>
       <c r="S61" s="7"/>
       <c r="T61" s="7"/>
-      <c r="U61" s="7"/>
-[...11 lines deleted...]
-      <c r="A62" s="39" t="s">
+      <c r="V61" s="17"/>
+      <c r="W61" s="17"/>
+      <c r="X61" s="17"/>
+      <c r="Y61" s="17"/>
+      <c r="Z61" s="17"/>
+      <c r="AA61" s="17"/>
+      <c r="AB61" s="17"/>
+      <c r="AC61" s="17"/>
+      <c r="AD61" s="17"/>
+    </row>
+    <row r="62" spans="1:30" s="1" customFormat="1">
+      <c r="A62" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="B62" s="28">
+      <c r="B62" s="26">
         <v>1002</v>
       </c>
-      <c r="C62" s="28">
+      <c r="C62" s="26">
         <v>2689</v>
       </c>
-      <c r="D62" s="28">
+      <c r="D62" s="26">
         <v>4084</v>
       </c>
-      <c r="E62" s="28">
+      <c r="E62" s="26">
         <v>5329</v>
       </c>
-      <c r="F62" s="28">
+      <c r="F62" s="26">
         <v>6595</v>
       </c>
-      <c r="G62" s="28">
+      <c r="G62" s="26">
         <v>8051</v>
       </c>
-      <c r="H62" s="31"/>
-[...4 lines deleted...]
-      <c r="M62" s="31"/>
+      <c r="H62" s="26">
+        <v>9011</v>
+      </c>
+      <c r="I62" s="30"/>
+      <c r="J62" s="29"/>
+      <c r="K62" s="29"/>
+      <c r="L62" s="29"/>
+      <c r="M62" s="29"/>
       <c r="N62" s="7"/>
       <c r="O62" s="7"/>
       <c r="P62" s="7"/>
       <c r="Q62" s="7"/>
       <c r="R62" s="7"/>
       <c r="S62" s="7"/>
       <c r="T62" s="7"/>
-      <c r="U62" s="7"/>
-[...11 lines deleted...]
-      <c r="A63" s="40" t="s">
+      <c r="V62" s="17"/>
+      <c r="W62" s="17"/>
+      <c r="X62" s="17"/>
+      <c r="Y62" s="17"/>
+      <c r="Z62" s="17"/>
+      <c r="AA62" s="17"/>
+      <c r="AB62" s="17"/>
+      <c r="AC62" s="17"/>
+      <c r="AD62" s="17"/>
+    </row>
+    <row r="63" spans="1:30" s="1" customFormat="1">
+      <c r="A63" s="38" t="s">
         <v>56</v>
       </c>
-      <c r="B63" s="28">
+      <c r="B63" s="26">
         <v>51</v>
       </c>
-      <c r="C63" s="28">
+      <c r="C63" s="26">
         <v>102</v>
       </c>
-      <c r="D63" s="28">
+      <c r="D63" s="26">
         <v>152</v>
       </c>
-      <c r="E63" s="28">
+      <c r="E63" s="26">
         <v>203</v>
       </c>
-      <c r="F63" s="28">
+      <c r="F63" s="26">
         <v>238</v>
       </c>
-      <c r="G63" s="28">
+      <c r="G63" s="26">
         <v>273</v>
       </c>
-      <c r="H63" s="31"/>
-[...4 lines deleted...]
-      <c r="M63" s="31"/>
+      <c r="H63" s="26">
+        <v>308</v>
+      </c>
+      <c r="I63" s="30"/>
+      <c r="J63" s="29"/>
+      <c r="K63" s="29"/>
+      <c r="L63" s="29"/>
+      <c r="M63" s="29"/>
       <c r="N63" s="7"/>
       <c r="O63" s="7"/>
       <c r="P63" s="7"/>
       <c r="Q63" s="7"/>
       <c r="R63" s="7"/>
       <c r="S63" s="7"/>
       <c r="T63" s="7"/>
-      <c r="U63" s="7"/>
-[...11 lines deleted...]
-      <c r="A64" s="40" t="s">
+      <c r="V63" s="17"/>
+      <c r="W63" s="17"/>
+      <c r="X63" s="17"/>
+      <c r="Y63" s="17"/>
+      <c r="Z63" s="17"/>
+      <c r="AA63" s="17"/>
+      <c r="AB63" s="17"/>
+      <c r="AC63" s="17"/>
+      <c r="AD63" s="17"/>
+    </row>
+    <row r="64" spans="1:30" s="1" customFormat="1">
+      <c r="A64" s="38" t="s">
         <v>62</v>
       </c>
-      <c r="B64" s="28">
+      <c r="B64" s="26">
         <v>5</v>
       </c>
-      <c r="C64" s="28">
+      <c r="C64" s="26">
         <v>5</v>
       </c>
-      <c r="D64" s="28">
+      <c r="D64" s="26">
         <v>5</v>
       </c>
-      <c r="E64" s="28">
+      <c r="E64" s="26">
         <v>5</v>
       </c>
-      <c r="F64" s="28">
+      <c r="F64" s="26">
         <v>5</v>
       </c>
-      <c r="G64" s="28">
+      <c r="G64" s="26">
         <v>5</v>
       </c>
-      <c r="H64" s="31"/>
-[...4 lines deleted...]
-      <c r="M64" s="31"/>
+      <c r="H64" s="26">
+        <v>5</v>
+      </c>
+      <c r="I64" s="30"/>
+      <c r="J64" s="29"/>
+      <c r="K64" s="29"/>
+      <c r="L64" s="29"/>
+      <c r="M64" s="29"/>
       <c r="N64" s="7"/>
       <c r="O64" s="7"/>
       <c r="P64" s="7"/>
       <c r="Q64" s="7"/>
       <c r="R64" s="7"/>
       <c r="S64" s="7"/>
       <c r="T64" s="7"/>
-      <c r="U64" s="7"/>
-[...11 lines deleted...]
-      <c r="A65" s="39" t="s">
+      <c r="V64" s="17"/>
+      <c r="W64" s="17"/>
+      <c r="X64" s="17"/>
+      <c r="Y64" s="17"/>
+      <c r="Z64" s="17"/>
+      <c r="AA64" s="17"/>
+      <c r="AB64" s="17"/>
+      <c r="AC64" s="17"/>
+      <c r="AD64" s="17"/>
+    </row>
+    <row r="65" spans="1:30" s="1" customFormat="1">
+      <c r="A65" s="37" t="s">
         <v>65</v>
       </c>
-      <c r="B65" s="28">
+      <c r="B65" s="26">
         <v>766</v>
       </c>
-      <c r="C65" s="28">
+      <c r="C65" s="26">
         <v>1256</v>
       </c>
-      <c r="D65" s="28">
+      <c r="D65" s="26">
         <v>1731</v>
       </c>
-      <c r="E65" s="28">
+      <c r="E65" s="26">
         <v>2387</v>
       </c>
-      <c r="F65" s="28">
+      <c r="F65" s="26">
         <v>3005</v>
       </c>
-      <c r="G65" s="28">
+      <c r="G65" s="26">
         <v>3719</v>
       </c>
-      <c r="H65" s="31"/>
-[...4 lines deleted...]
-      <c r="M65" s="31"/>
+      <c r="H65" s="26">
+        <v>4373</v>
+      </c>
+      <c r="I65" s="30"/>
+      <c r="J65" s="29"/>
+      <c r="K65" s="29"/>
+      <c r="L65" s="29"/>
+      <c r="M65" s="29"/>
       <c r="N65" s="7"/>
       <c r="O65" s="7"/>
       <c r="P65" s="7"/>
       <c r="Q65" s="7"/>
       <c r="R65" s="7"/>
       <c r="S65" s="7"/>
       <c r="T65" s="7"/>
-      <c r="U65" s="7"/>
-[...23 lines deleted...]
-      <c r="M66" s="30"/>
+      <c r="V65" s="17"/>
+      <c r="W65" s="17"/>
+      <c r="X65" s="17"/>
+      <c r="Y65" s="17"/>
+      <c r="Z65" s="17"/>
+      <c r="AA65" s="17"/>
+      <c r="AB65" s="17"/>
+      <c r="AC65" s="17"/>
+      <c r="AD65" s="17"/>
+    </row>
+    <row r="66" spans="1:30" s="1" customFormat="1">
+      <c r="A66" s="47"/>
+      <c r="B66" s="28"/>
+      <c r="C66" s="26"/>
+      <c r="D66" s="27"/>
+      <c r="E66" s="27"/>
+      <c r="F66" s="27"/>
+      <c r="G66" s="28"/>
+      <c r="H66" s="28"/>
+      <c r="I66" s="27"/>
+      <c r="J66" s="28"/>
+      <c r="K66" s="28"/>
+      <c r="L66" s="27"/>
+      <c r="M66" s="28"/>
       <c r="N66" s="7"/>
       <c r="O66" s="7"/>
       <c r="P66" s="7"/>
       <c r="Q66" s="7"/>
       <c r="R66" s="7"/>
       <c r="S66" s="7"/>
       <c r="T66" s="7"/>
-      <c r="U66" s="7"/>
-[...11 lines deleted...]
-      <c r="A67" s="24" t="s">
+      <c r="V66" s="17"/>
+      <c r="W66" s="17"/>
+      <c r="X66" s="17"/>
+      <c r="Y66" s="17"/>
+      <c r="Z66" s="17"/>
+      <c r="AA66" s="17"/>
+      <c r="AB66" s="17"/>
+      <c r="AC66" s="17"/>
+      <c r="AD66" s="17"/>
+    </row>
+    <row r="67" spans="1:30" s="1" customFormat="1" ht="23.25">
+      <c r="A67" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="B67" s="30"/>
-[...10 lines deleted...]
-      <c r="M67" s="25"/>
+      <c r="B67" s="28"/>
+      <c r="C67" s="26"/>
+      <c r="D67" s="27"/>
+      <c r="E67" s="27"/>
+      <c r="F67" s="27"/>
+      <c r="G67" s="28"/>
+      <c r="H67" s="28"/>
+      <c r="I67" s="27"/>
+      <c r="J67" s="28"/>
+      <c r="K67" s="28"/>
+      <c r="L67" s="41"/>
+      <c r="M67" s="23"/>
       <c r="N67" s="7"/>
       <c r="O67" s="7"/>
       <c r="P67" s="7"/>
       <c r="Q67" s="7"/>
       <c r="R67" s="7"/>
       <c r="S67" s="7"/>
       <c r="T67" s="7"/>
-      <c r="U67" s="7"/>
-[...11 lines deleted...]
-      <c r="A68" s="36" t="s">
+      <c r="V67" s="17"/>
+      <c r="W67" s="17"/>
+      <c r="X67" s="17"/>
+      <c r="Y67" s="17"/>
+      <c r="Z67" s="17"/>
+      <c r="AA67" s="17"/>
+      <c r="AB67" s="17"/>
+      <c r="AC67" s="17"/>
+      <c r="AD67" s="17"/>
+    </row>
+    <row r="68" spans="1:30" s="1" customFormat="1">
+      <c r="A68" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="B68" s="28">
+      <c r="B68" s="26">
         <v>8</v>
       </c>
-      <c r="C68" s="28">
+      <c r="C68" s="26">
         <v>30</v>
       </c>
-      <c r="D68" s="28">
+      <c r="D68" s="26">
         <v>43</v>
       </c>
-      <c r="E68" s="28">
+      <c r="E68" s="26">
         <v>54</v>
       </c>
-      <c r="F68" s="28">
+      <c r="F68" s="26">
         <v>69</v>
       </c>
-      <c r="G68" s="28">
+      <c r="G68" s="26">
         <v>79</v>
       </c>
-      <c r="H68" s="31"/>
-[...4 lines deleted...]
-      <c r="M68" s="31"/>
+      <c r="H68" s="26">
+        <v>88</v>
+      </c>
+      <c r="I68" s="30"/>
+      <c r="J68" s="29"/>
+      <c r="K68" s="29"/>
+      <c r="L68" s="29"/>
+      <c r="M68" s="29"/>
       <c r="N68" s="7"/>
       <c r="O68" s="7"/>
       <c r="P68" s="7"/>
       <c r="Q68" s="7"/>
       <c r="R68" s="7"/>
       <c r="S68" s="7"/>
       <c r="T68" s="7"/>
-      <c r="U68" s="7"/>
-[...11 lines deleted...]
-      <c r="A69" s="36" t="s">
+      <c r="V68" s="17"/>
+      <c r="W68" s="17"/>
+      <c r="X68" s="17"/>
+      <c r="Y68" s="17"/>
+      <c r="Z68" s="17"/>
+      <c r="AA68" s="17"/>
+      <c r="AB68" s="17"/>
+      <c r="AC68" s="17"/>
+      <c r="AD68" s="17"/>
+    </row>
+    <row r="69" spans="1:30" s="1" customFormat="1">
+      <c r="A69" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="B69" s="28" t="s">
+      <c r="B69" s="26" t="s">
         <v>103</v>
       </c>
-      <c r="C69" s="28">
+      <c r="C69" s="26">
         <v>24</v>
       </c>
-      <c r="D69" s="28">
+      <c r="D69" s="26">
         <v>33</v>
       </c>
-      <c r="E69" s="28">
+      <c r="E69" s="26">
         <v>41</v>
       </c>
-      <c r="F69" s="28">
+      <c r="F69" s="26">
         <v>52</v>
       </c>
-      <c r="G69" s="28">
+      <c r="G69" s="26">
         <v>58</v>
       </c>
-      <c r="H69" s="31"/>
-[...4 lines deleted...]
-      <c r="M69" s="31"/>
+      <c r="H69" s="26">
+        <v>63</v>
+      </c>
+      <c r="I69" s="30"/>
+      <c r="J69" s="29"/>
+      <c r="K69" s="29"/>
+      <c r="L69" s="29"/>
+      <c r="M69" s="29"/>
       <c r="N69" s="7"/>
       <c r="O69" s="7"/>
       <c r="P69" s="7"/>
       <c r="Q69" s="7"/>
       <c r="R69" s="7"/>
       <c r="S69" s="7"/>
       <c r="T69" s="7"/>
-      <c r="U69" s="7"/>
-[...11 lines deleted...]
-      <c r="A70" s="36" t="s">
+      <c r="V69" s="17"/>
+      <c r="W69" s="17"/>
+      <c r="X69" s="17"/>
+      <c r="Y69" s="17"/>
+      <c r="Z69" s="17"/>
+      <c r="AA69" s="17"/>
+      <c r="AB69" s="17"/>
+      <c r="AC69" s="17"/>
+      <c r="AD69" s="17"/>
+    </row>
+    <row r="70" spans="1:30" s="1" customFormat="1">
+      <c r="A70" s="34" t="s">
         <v>57</v>
       </c>
-      <c r="B70" s="28" t="s">
+      <c r="B70" s="26" t="s">
         <v>116</v>
       </c>
-      <c r="C70" s="28" t="s">
+      <c r="C70" s="26" t="s">
         <v>116</v>
       </c>
-      <c r="D70" s="28" t="s">
+      <c r="D70" s="26" t="s">
         <v>116</v>
       </c>
-      <c r="E70" s="28" t="s">
+      <c r="E70" s="26" t="s">
         <v>116</v>
       </c>
-      <c r="F70" s="28">
+      <c r="F70" s="26">
         <v>0</v>
       </c>
-      <c r="G70" s="28">
+      <c r="G70" s="26">
         <v>1</v>
       </c>
-      <c r="H70" s="31"/>
-[...4 lines deleted...]
-      <c r="M70" s="31"/>
+      <c r="H70" s="26">
+        <v>1</v>
+      </c>
+      <c r="I70" s="30"/>
+      <c r="J70" s="29"/>
+      <c r="K70" s="29"/>
+      <c r="L70" s="29"/>
+      <c r="M70" s="29"/>
       <c r="N70" s="7"/>
       <c r="O70" s="7"/>
       <c r="P70" s="7"/>
       <c r="Q70" s="7"/>
       <c r="R70" s="7"/>
       <c r="S70" s="7"/>
       <c r="T70" s="7"/>
-      <c r="U70" s="7"/>
-[...11 lines deleted...]
-      <c r="A71" s="36" t="s">
+      <c r="V70" s="17"/>
+      <c r="W70" s="17"/>
+      <c r="X70" s="17"/>
+      <c r="Y70" s="17"/>
+      <c r="Z70" s="17"/>
+      <c r="AA70" s="17"/>
+      <c r="AB70" s="17"/>
+      <c r="AC70" s="17"/>
+      <c r="AD70" s="17"/>
+    </row>
+    <row r="71" spans="1:30" s="1" customFormat="1">
+      <c r="A71" s="34" t="s">
         <v>60</v>
       </c>
-      <c r="B71" s="28">
+      <c r="B71" s="26">
         <v>3</v>
       </c>
-      <c r="C71" s="28">
+      <c r="C71" s="26">
         <v>6</v>
       </c>
-      <c r="D71" s="28">
+      <c r="D71" s="26">
         <v>10</v>
       </c>
-      <c r="E71" s="28">
+      <c r="E71" s="26">
         <v>13</v>
       </c>
-      <c r="F71" s="28">
+      <c r="F71" s="26">
         <v>17</v>
       </c>
-      <c r="G71" s="28">
+      <c r="G71" s="26">
         <v>20</v>
       </c>
-      <c r="H71" s="31"/>
-[...4 lines deleted...]
-      <c r="M71" s="31"/>
+      <c r="H71" s="26">
+        <v>24</v>
+      </c>
+      <c r="I71" s="30"/>
+      <c r="J71" s="29"/>
+      <c r="K71" s="29"/>
+      <c r="L71" s="29"/>
+      <c r="M71" s="29"/>
       <c r="N71" s="7"/>
       <c r="O71" s="7"/>
       <c r="P71" s="7"/>
       <c r="Q71" s="7"/>
       <c r="R71" s="7"/>
       <c r="S71" s="7"/>
       <c r="T71" s="7"/>
-      <c r="U71" s="7"/>
-[...23 lines deleted...]
-      <c r="M72" s="30"/>
+      <c r="V71" s="17"/>
+      <c r="W71" s="17"/>
+      <c r="X71" s="17"/>
+      <c r="Y71" s="17"/>
+      <c r="Z71" s="17"/>
+      <c r="AA71" s="17"/>
+      <c r="AB71" s="17"/>
+      <c r="AC71" s="17"/>
+      <c r="AD71" s="17"/>
+    </row>
+    <row r="72" spans="1:30" s="1" customFormat="1">
+      <c r="A72" s="34"/>
+      <c r="B72" s="28"/>
+      <c r="C72" s="26"/>
+      <c r="D72" s="27"/>
+      <c r="E72" s="27"/>
+      <c r="F72" s="27"/>
+      <c r="G72" s="28"/>
+      <c r="H72" s="28"/>
+      <c r="I72" s="34"/>
+      <c r="J72" s="28"/>
+      <c r="K72" s="28"/>
+      <c r="L72" s="27"/>
+      <c r="M72" s="28"/>
       <c r="N72" s="7"/>
       <c r="O72" s="7"/>
       <c r="P72" s="7"/>
       <c r="Q72" s="7"/>
       <c r="R72" s="7"/>
       <c r="S72" s="7"/>
       <c r="T72" s="7"/>
-      <c r="U72" s="7"/>
-[...11 lines deleted...]
-      <c r="A73" s="24" t="s">
+      <c r="V72" s="17"/>
+      <c r="W72" s="17"/>
+      <c r="X72" s="17"/>
+      <c r="Y72" s="17"/>
+      <c r="Z72" s="17"/>
+      <c r="AA72" s="17"/>
+      <c r="AB72" s="17"/>
+      <c r="AC72" s="17"/>
+      <c r="AD72" s="17"/>
+    </row>
+    <row r="73" spans="1:30" s="1" customFormat="1" ht="57">
+      <c r="A73" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="B73" s="30"/>
-[...10 lines deleted...]
-      <c r="M73" s="25"/>
+      <c r="B73" s="28"/>
+      <c r="C73" s="26"/>
+      <c r="D73" s="27"/>
+      <c r="E73" s="27"/>
+      <c r="F73" s="27"/>
+      <c r="G73" s="28"/>
+      <c r="H73" s="28"/>
+      <c r="I73" s="48"/>
+      <c r="J73" s="28"/>
+      <c r="K73" s="28"/>
+      <c r="L73" s="41"/>
+      <c r="M73" s="23"/>
       <c r="N73" s="7"/>
       <c r="O73" s="7"/>
       <c r="P73" s="7"/>
       <c r="Q73" s="7"/>
       <c r="R73" s="7"/>
       <c r="S73" s="7"/>
       <c r="T73" s="7"/>
-      <c r="U73" s="7"/>
-[...11 lines deleted...]
-      <c r="A74" s="36" t="s">
+      <c r="V73" s="17"/>
+      <c r="W73" s="17"/>
+      <c r="X73" s="17"/>
+      <c r="Y73" s="17"/>
+      <c r="Z73" s="17"/>
+      <c r="AA73" s="17"/>
+      <c r="AB73" s="17"/>
+      <c r="AC73" s="17"/>
+      <c r="AD73" s="17"/>
+    </row>
+    <row r="74" spans="1:30" s="1" customFormat="1">
+      <c r="A74" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="B74" s="28">
+      <c r="B74" s="26">
         <v>224</v>
       </c>
-      <c r="C74" s="28">
+      <c r="C74" s="26">
         <v>489</v>
       </c>
-      <c r="D74" s="28">
+      <c r="D74" s="26">
         <v>762</v>
       </c>
-      <c r="E74" s="28">
+      <c r="E74" s="26">
         <v>1021</v>
       </c>
-      <c r="F74" s="28">
+      <c r="F74" s="26">
         <v>1244</v>
       </c>
-      <c r="G74" s="28">
+      <c r="G74" s="26">
         <v>1426</v>
       </c>
-      <c r="H74" s="31"/>
-[...4 lines deleted...]
-      <c r="M74" s="31"/>
+      <c r="H74" s="26">
+        <v>1621</v>
+      </c>
+      <c r="I74" s="30"/>
+      <c r="J74" s="29"/>
+      <c r="K74" s="29"/>
+      <c r="L74" s="29"/>
+      <c r="M74" s="29"/>
       <c r="N74" s="7"/>
       <c r="O74" s="7"/>
       <c r="P74" s="7"/>
       <c r="Q74" s="7"/>
       <c r="R74" s="7"/>
       <c r="S74" s="7"/>
       <c r="T74" s="7"/>
-      <c r="U74" s="7"/>
-[...11 lines deleted...]
-      <c r="A75" s="36" t="s">
+      <c r="V74" s="17"/>
+      <c r="W74" s="17"/>
+      <c r="X74" s="17"/>
+      <c r="Y74" s="17"/>
+      <c r="Z74" s="17"/>
+      <c r="AA74" s="17"/>
+      <c r="AB74" s="17"/>
+      <c r="AC74" s="17"/>
+      <c r="AD74" s="17"/>
+    </row>
+    <row r="75" spans="1:30" s="1" customFormat="1">
+      <c r="A75" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="B75" s="28">
+      <c r="B75" s="26">
         <v>45</v>
       </c>
-      <c r="C75" s="28">
+      <c r="C75" s="26">
         <v>97</v>
       </c>
-      <c r="D75" s="28">
+      <c r="D75" s="26">
         <v>152</v>
       </c>
-      <c r="E75" s="28">
+      <c r="E75" s="26">
         <v>208</v>
       </c>
-      <c r="F75" s="28">
+      <c r="F75" s="26">
         <v>247</v>
       </c>
-      <c r="G75" s="28">
+      <c r="G75" s="26">
         <v>291</v>
       </c>
-      <c r="H75" s="31"/>
-[...4 lines deleted...]
-      <c r="M75" s="31"/>
+      <c r="H75" s="26">
+        <v>336</v>
+      </c>
+      <c r="I75" s="30"/>
+      <c r="J75" s="29"/>
+      <c r="K75" s="29"/>
+      <c r="L75" s="29"/>
+      <c r="M75" s="29"/>
       <c r="N75" s="7"/>
       <c r="O75" s="7"/>
       <c r="P75" s="7"/>
       <c r="Q75" s="7"/>
       <c r="R75" s="7"/>
       <c r="S75" s="7"/>
       <c r="T75" s="7"/>
-      <c r="U75" s="7"/>
-[...11 lines deleted...]
-      <c r="A76" s="36" t="s">
+      <c r="V75" s="17"/>
+      <c r="W75" s="17"/>
+      <c r="X75" s="17"/>
+      <c r="Y75" s="17"/>
+      <c r="Z75" s="17"/>
+      <c r="AA75" s="17"/>
+      <c r="AB75" s="17"/>
+      <c r="AC75" s="17"/>
+      <c r="AD75" s="17"/>
+    </row>
+    <row r="76" spans="1:30" s="1" customFormat="1">
+      <c r="A76" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="B76" s="28" t="s">
+      <c r="B76" s="26" t="s">
         <v>103</v>
       </c>
-      <c r="C76" s="28">
+      <c r="C76" s="26">
         <v>23</v>
       </c>
-      <c r="D76" s="28">
+      <c r="D76" s="26">
         <v>33</v>
       </c>
-      <c r="E76" s="28">
+      <c r="E76" s="26">
         <v>41</v>
       </c>
-      <c r="F76" s="28">
+      <c r="F76" s="26">
         <v>51</v>
       </c>
-      <c r="G76" s="28">
+      <c r="G76" s="26">
         <v>60</v>
       </c>
-      <c r="H76" s="31"/>
-[...4 lines deleted...]
-      <c r="M76" s="31"/>
+      <c r="H76" s="26">
+        <v>68</v>
+      </c>
+      <c r="I76" s="30"/>
+      <c r="J76" s="29"/>
+      <c r="K76" s="29"/>
+      <c r="L76" s="29"/>
+      <c r="M76" s="29"/>
       <c r="N76" s="7"/>
       <c r="O76" s="7"/>
       <c r="P76" s="7"/>
       <c r="Q76" s="7"/>
       <c r="R76" s="7"/>
       <c r="S76" s="7"/>
       <c r="T76" s="7"/>
-      <c r="U76" s="7"/>
-[...37 lines deleted...]
-      <c r="M77" s="31"/>
+      <c r="V76" s="17"/>
+      <c r="W76" s="17"/>
+      <c r="X76" s="17"/>
+      <c r="Y76" s="17"/>
+      <c r="Z76" s="17"/>
+      <c r="AA76" s="17"/>
+      <c r="AB76" s="17"/>
+      <c r="AC76" s="17"/>
+      <c r="AD76" s="17"/>
+    </row>
+    <row r="77" spans="1:30" s="1" customFormat="1">
+      <c r="A77" s="58" t="s">
+        <v>86</v>
+      </c>
+      <c r="B77" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C77" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="D77" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="E77" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="F77" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="G77" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="H77" s="26">
+        <v>0</v>
+      </c>
+      <c r="I77" s="30"/>
+      <c r="J77" s="29"/>
+      <c r="K77" s="29"/>
+      <c r="L77" s="29"/>
+      <c r="M77" s="29"/>
       <c r="N77" s="7"/>
       <c r="O77" s="7"/>
       <c r="P77" s="7"/>
       <c r="Q77" s="7"/>
       <c r="R77" s="7"/>
       <c r="S77" s="7"/>
       <c r="T77" s="7"/>
-      <c r="U77" s="7"/>
-[...37 lines deleted...]
-      <c r="M78" s="31"/>
+      <c r="V77" s="17"/>
+      <c r="W77" s="17"/>
+      <c r="X77" s="17"/>
+      <c r="Y77" s="17"/>
+      <c r="Z77" s="17"/>
+      <c r="AA77" s="17"/>
+      <c r="AB77" s="17"/>
+      <c r="AC77" s="17"/>
+      <c r="AD77" s="17"/>
+    </row>
+    <row r="78" spans="1:30" s="1" customFormat="1">
+      <c r="A78" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="B78" s="26">
+        <v>6</v>
+      </c>
+      <c r="C78" s="26">
+        <v>12</v>
+      </c>
+      <c r="D78" s="26">
+        <v>17</v>
+      </c>
+      <c r="E78" s="26">
+        <v>23</v>
+      </c>
+      <c r="F78" s="26">
+        <v>29</v>
+      </c>
+      <c r="G78" s="26">
+        <v>35</v>
+      </c>
+      <c r="H78" s="26">
+        <v>43</v>
+      </c>
+      <c r="I78" s="30"/>
+      <c r="J78" s="29"/>
+      <c r="K78" s="29"/>
+      <c r="L78" s="29"/>
+      <c r="M78" s="29"/>
       <c r="N78" s="7"/>
       <c r="O78" s="7"/>
       <c r="P78" s="7"/>
       <c r="Q78" s="7"/>
       <c r="R78" s="7"/>
       <c r="S78" s="7"/>
       <c r="T78" s="7"/>
-      <c r="U78" s="7"/>
-[...14 lines deleted...]
-      <c r="B79" s="28">
+      <c r="V78" s="17"/>
+      <c r="W78" s="17"/>
+      <c r="X78" s="17"/>
+      <c r="Y78" s="17"/>
+      <c r="Z78" s="17"/>
+      <c r="AA78" s="17"/>
+      <c r="AB78" s="17"/>
+      <c r="AC78" s="17"/>
+      <c r="AD78" s="17"/>
+    </row>
+    <row r="79" spans="1:30" s="1" customFormat="1">
+      <c r="A79" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="B79" s="26">
+        <v>0</v>
+      </c>
+      <c r="C79" s="26">
         <v>1</v>
       </c>
-      <c r="C79" s="28">
+      <c r="D79" s="26">
+        <v>1</v>
+      </c>
+      <c r="E79" s="26">
         <v>2</v>
       </c>
-      <c r="D79" s="28">
+      <c r="F79" s="26">
         <v>2</v>
       </c>
-      <c r="E79" s="28">
+      <c r="G79" s="26">
         <v>3</v>
       </c>
-      <c r="F79" s="28">
-[...10 lines deleted...]
-      <c r="M79" s="31"/>
+      <c r="H79" s="26">
+        <v>3</v>
+      </c>
+      <c r="I79" s="30"/>
+      <c r="J79" s="29"/>
+      <c r="K79" s="29"/>
+      <c r="L79" s="29"/>
+      <c r="M79" s="29"/>
       <c r="N79" s="7"/>
       <c r="O79" s="7"/>
       <c r="P79" s="7"/>
       <c r="Q79" s="7"/>
       <c r="R79" s="7"/>
       <c r="S79" s="7"/>
       <c r="T79" s="7"/>
-      <c r="U79" s="7"/>
-[...14 lines deleted...]
-      <c r="B80" s="28">
+      <c r="V79" s="17"/>
+      <c r="W79" s="17"/>
+      <c r="X79" s="17"/>
+      <c r="Y79" s="17"/>
+      <c r="Z79" s="17"/>
+      <c r="AA79" s="17"/>
+      <c r="AB79" s="17"/>
+      <c r="AC79" s="17"/>
+      <c r="AD79" s="17"/>
+    </row>
+    <row r="80" spans="1:30" s="1" customFormat="1">
+      <c r="A80" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B80" s="26">
         <v>1</v>
       </c>
-      <c r="C80" s="28">
-[...5 lines deleted...]
-      <c r="E80" s="28">
+      <c r="C80" s="26">
         <v>2</v>
       </c>
-      <c r="F80" s="28">
+      <c r="D80" s="26">
         <v>2</v>
       </c>
-      <c r="G80" s="28">
-[...7 lines deleted...]
-      <c r="M80" s="31"/>
+      <c r="E80" s="26">
+        <v>3</v>
+      </c>
+      <c r="F80" s="26">
+        <v>4</v>
+      </c>
+      <c r="G80" s="26">
+        <v>5</v>
+      </c>
+      <c r="H80" s="26">
+        <v>6</v>
+      </c>
+      <c r="I80" s="30"/>
+      <c r="J80" s="29"/>
+      <c r="K80" s="29"/>
+      <c r="L80" s="29"/>
+      <c r="M80" s="29"/>
       <c r="N80" s="7"/>
       <c r="O80" s="7"/>
       <c r="P80" s="7"/>
       <c r="Q80" s="7"/>
       <c r="R80" s="7"/>
       <c r="S80" s="7"/>
       <c r="T80" s="7"/>
-      <c r="U80" s="7"/>
-[...37 lines deleted...]
-      <c r="M81" s="31"/>
+      <c r="V80" s="17"/>
+      <c r="W80" s="17"/>
+      <c r="X80" s="17"/>
+      <c r="Y80" s="17"/>
+      <c r="Z80" s="17"/>
+      <c r="AA80" s="17"/>
+      <c r="AB80" s="17"/>
+      <c r="AC80" s="17"/>
+      <c r="AD80" s="17"/>
+    </row>
+    <row r="81" spans="1:30" s="1" customFormat="1">
+      <c r="A81" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="B81" s="26">
+        <v>1</v>
+      </c>
+      <c r="C81" s="26">
+        <v>1</v>
+      </c>
+      <c r="D81" s="26">
+        <v>1</v>
+      </c>
+      <c r="E81" s="26">
+        <v>2</v>
+      </c>
+      <c r="F81" s="26">
+        <v>2</v>
+      </c>
+      <c r="G81" s="26">
+        <v>2</v>
+      </c>
+      <c r="H81" s="26">
+        <v>2</v>
+      </c>
+      <c r="I81" s="30"/>
+      <c r="J81" s="29"/>
+      <c r="K81" s="29"/>
+      <c r="L81" s="29"/>
+      <c r="M81" s="29"/>
       <c r="N81" s="7"/>
       <c r="O81" s="7"/>
       <c r="P81" s="7"/>
       <c r="Q81" s="7"/>
       <c r="R81" s="7"/>
       <c r="S81" s="7"/>
       <c r="T81" s="7"/>
-      <c r="U81" s="7"/>
-[...17 lines deleted...]
-      <c r="C82" s="28">
+      <c r="V81" s="17"/>
+      <c r="W81" s="17"/>
+      <c r="X81" s="17"/>
+      <c r="Y81" s="17"/>
+      <c r="Z81" s="17"/>
+      <c r="AA81" s="17"/>
+      <c r="AB81" s="17"/>
+      <c r="AC81" s="17"/>
+      <c r="AD81" s="17"/>
+    </row>
+    <row r="82" spans="1:30" s="1" customFormat="1">
+      <c r="A82" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="B82" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C82" s="26">
+        <v>3</v>
+      </c>
+      <c r="D82" s="26">
+        <v>7</v>
+      </c>
+      <c r="E82" s="26">
         <v>10</v>
       </c>
-      <c r="D82" s="28">
-[...16 lines deleted...]
-      <c r="M82" s="31"/>
+      <c r="F82" s="26">
+        <v>10</v>
+      </c>
+      <c r="G82" s="26">
+        <v>11</v>
+      </c>
+      <c r="H82" s="26">
+        <v>11</v>
+      </c>
+      <c r="I82" s="30"/>
+      <c r="J82" s="29"/>
+      <c r="K82" s="29"/>
+      <c r="L82" s="29"/>
+      <c r="M82" s="29"/>
       <c r="N82" s="7"/>
       <c r="O82" s="7"/>
       <c r="P82" s="7"/>
       <c r="Q82" s="7"/>
       <c r="R82" s="7"/>
       <c r="S82" s="7"/>
       <c r="T82" s="7"/>
-      <c r="U82" s="7"/>
-[...37 lines deleted...]
-      <c r="M83" s="31"/>
+      <c r="V82" s="17"/>
+      <c r="W82" s="17"/>
+      <c r="X82" s="17"/>
+      <c r="Y82" s="17"/>
+      <c r="Z82" s="17"/>
+      <c r="AA82" s="17"/>
+      <c r="AB82" s="17"/>
+      <c r="AC82" s="17"/>
+      <c r="AD82" s="17"/>
+    </row>
+    <row r="83" spans="1:30" s="1" customFormat="1">
+      <c r="A83" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="B83" s="26">
+        <v>5</v>
+      </c>
+      <c r="C83" s="26">
+        <v>10</v>
+      </c>
+      <c r="D83" s="26">
+        <v>15</v>
+      </c>
+      <c r="E83" s="26">
+        <v>21</v>
+      </c>
+      <c r="F83" s="26">
+        <v>26</v>
+      </c>
+      <c r="G83" s="26">
+        <v>31</v>
+      </c>
+      <c r="H83" s="26">
+        <v>36</v>
+      </c>
+      <c r="I83" s="27"/>
+      <c r="J83" s="29"/>
+      <c r="K83" s="29"/>
+      <c r="L83" s="29"/>
+      <c r="M83" s="29"/>
       <c r="N83" s="7"/>
       <c r="O83" s="7"/>
       <c r="P83" s="7"/>
       <c r="Q83" s="7"/>
       <c r="R83" s="7"/>
       <c r="S83" s="7"/>
       <c r="T83" s="7"/>
-      <c r="U83" s="7"/>
-[...37 lines deleted...]
-      <c r="M84" s="31"/>
+      <c r="V83" s="17"/>
+      <c r="W83" s="17"/>
+      <c r="X83" s="17"/>
+      <c r="Y83" s="17"/>
+      <c r="Z83" s="17"/>
+      <c r="AA83" s="17"/>
+      <c r="AB83" s="17"/>
+      <c r="AC83" s="17"/>
+      <c r="AD83" s="17"/>
+    </row>
+    <row r="84" spans="1:30" s="1" customFormat="1">
+      <c r="A84" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="B84" s="26">
+        <v>114</v>
+      </c>
+      <c r="C84" s="26">
+        <v>236</v>
+      </c>
+      <c r="D84" s="26">
+        <v>364</v>
+      </c>
+      <c r="E84" s="26">
+        <v>481</v>
+      </c>
+      <c r="F84" s="26">
+        <v>596</v>
+      </c>
+      <c r="G84" s="26">
+        <v>666</v>
+      </c>
+      <c r="H84" s="26">
+        <v>746</v>
+      </c>
+      <c r="I84" s="30"/>
+      <c r="J84" s="29"/>
+      <c r="K84" s="29"/>
+      <c r="L84" s="29"/>
+      <c r="M84" s="29"/>
       <c r="N84" s="7"/>
       <c r="O84" s="7"/>
       <c r="P84" s="7"/>
       <c r="Q84" s="7"/>
       <c r="R84" s="7"/>
       <c r="S84" s="7"/>
       <c r="T84" s="7"/>
-      <c r="U84" s="7"/>
-[...21 lines deleted...]
-      <c r="K85" s="30"/>
+      <c r="V84" s="17"/>
+      <c r="W84" s="17"/>
+      <c r="X84" s="17"/>
+      <c r="Y84" s="17"/>
+      <c r="Z84" s="17"/>
+      <c r="AA84" s="17"/>
+      <c r="AB84" s="17"/>
+      <c r="AC84" s="17"/>
+      <c r="AD84" s="17"/>
+    </row>
+    <row r="85" spans="1:30" s="1" customFormat="1">
+      <c r="A85" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="B85" s="26">
+        <v>42</v>
+      </c>
+      <c r="C85" s="26">
+        <v>105</v>
+      </c>
+      <c r="D85" s="26">
+        <v>168</v>
+      </c>
+      <c r="E85" s="26">
+        <v>231</v>
+      </c>
+      <c r="F85" s="26">
+        <v>277</v>
+      </c>
+      <c r="G85" s="26">
+        <v>324</v>
+      </c>
+      <c r="H85" s="26">
+        <v>370</v>
+      </c>
+      <c r="I85" s="30"/>
+      <c r="J85" s="29"/>
+      <c r="K85" s="29"/>
       <c r="L85" s="29"/>
-      <c r="M85" s="30"/>
-[...19 lines deleted...]
-      <c r="A86" s="24" t="s">
+      <c r="M85" s="29"/>
+      <c r="N85" s="7"/>
+      <c r="O85" s="7"/>
+      <c r="P85" s="7"/>
+      <c r="Q85" s="7"/>
+      <c r="R85" s="7"/>
+      <c r="S85" s="7"/>
+      <c r="T85" s="7"/>
+      <c r="V85" s="17"/>
+      <c r="W85" s="17"/>
+      <c r="X85" s="17"/>
+      <c r="Y85" s="17"/>
+      <c r="Z85" s="17"/>
+      <c r="AA85" s="17"/>
+      <c r="AB85" s="17"/>
+      <c r="AC85" s="17"/>
+      <c r="AD85" s="17"/>
+    </row>
+    <row r="86" spans="1:30" s="1" customFormat="1">
+      <c r="A86" s="47"/>
+      <c r="B86" s="23"/>
+      <c r="C86" s="26"/>
+      <c r="D86" s="41"/>
+      <c r="E86" s="41"/>
+      <c r="F86" s="41"/>
+      <c r="G86" s="23"/>
+      <c r="H86" s="26"/>
+      <c r="I86" s="41"/>
+      <c r="J86" s="23"/>
+      <c r="K86" s="28"/>
+      <c r="L86" s="27"/>
+      <c r="M86" s="28"/>
+      <c r="N86" s="6"/>
+      <c r="O86" s="6"/>
+      <c r="P86" s="6"/>
+      <c r="Q86" s="6"/>
+      <c r="R86" s="6"/>
+      <c r="S86" s="6"/>
+      <c r="T86" s="6"/>
+      <c r="V86" s="17"/>
+      <c r="W86" s="17"/>
+      <c r="X86" s="17"/>
+      <c r="Y86" s="17"/>
+      <c r="Z86" s="17"/>
+      <c r="AA86" s="17"/>
+      <c r="AB86" s="17"/>
+      <c r="AC86" s="17"/>
+      <c r="AD86" s="17"/>
+    </row>
+    <row r="87" spans="1:30" s="1" customFormat="1" ht="45.75">
+      <c r="A87" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B86" s="30"/>
-[...56 lines deleted...]
-      <c r="M87" s="31"/>
+      <c r="B87" s="28"/>
+      <c r="C87" s="26"/>
+      <c r="D87" s="42"/>
+      <c r="E87" s="42"/>
+      <c r="F87" s="42"/>
+      <c r="G87" s="28"/>
+      <c r="H87" s="23"/>
+      <c r="I87" s="27"/>
+      <c r="J87" s="28"/>
+      <c r="K87" s="28"/>
+      <c r="L87" s="41"/>
+      <c r="M87" s="23"/>
       <c r="N87" s="7"/>
       <c r="O87" s="7"/>
       <c r="P87" s="7"/>
       <c r="Q87" s="7"/>
       <c r="R87" s="7"/>
       <c r="S87" s="7"/>
       <c r="T87" s="7"/>
-      <c r="U87" s="7"/>
-[...14 lines deleted...]
-      <c r="B88" s="28">
+      <c r="V87" s="17"/>
+      <c r="W87" s="17"/>
+      <c r="X87" s="17"/>
+      <c r="Y87" s="17"/>
+      <c r="Z87" s="17"/>
+      <c r="AA87" s="17"/>
+      <c r="AB87" s="17"/>
+      <c r="AC87" s="17"/>
+      <c r="AD87" s="17"/>
+    </row>
+    <row r="88" spans="1:30" s="1" customFormat="1">
+      <c r="A88" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B88" s="26">
         <v>1</v>
       </c>
-      <c r="C88" s="28">
+      <c r="C88" s="26">
         <v>2</v>
       </c>
-      <c r="D88" s="28">
+      <c r="D88" s="26">
         <v>3</v>
       </c>
-      <c r="E88" s="28">
-[...2 lines deleted...]
-      <c r="F88" s="28">
+      <c r="E88" s="26">
         <v>4</v>
       </c>
-      <c r="G88" s="28">
+      <c r="F88" s="26">
         <v>5</v>
       </c>
-      <c r="H88" s="31"/>
-[...4 lines deleted...]
-      <c r="M88" s="31"/>
+      <c r="G88" s="26">
+        <v>6</v>
+      </c>
+      <c r="H88" s="26">
+        <v>27</v>
+      </c>
+      <c r="I88" s="30"/>
+      <c r="J88" s="29"/>
+      <c r="K88" s="29"/>
+      <c r="L88" s="29"/>
+      <c r="M88" s="29"/>
       <c r="N88" s="7"/>
       <c r="O88" s="7"/>
       <c r="P88" s="7"/>
       <c r="Q88" s="7"/>
       <c r="R88" s="7"/>
       <c r="S88" s="7"/>
       <c r="T88" s="7"/>
-      <c r="U88" s="7"/>
-[...20 lines deleted...]
-      <c r="D89" s="28">
+      <c r="V88" s="17"/>
+      <c r="W88" s="17"/>
+      <c r="X88" s="17"/>
+      <c r="Y88" s="17"/>
+      <c r="Z88" s="17"/>
+      <c r="AA88" s="17"/>
+      <c r="AB88" s="17"/>
+      <c r="AC88" s="17"/>
+      <c r="AD88" s="17"/>
+    </row>
+    <row r="89" spans="1:30" s="1" customFormat="1">
+      <c r="A89" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B89" s="26">
         <v>1</v>
       </c>
-      <c r="E89" s="28">
-[...13 lines deleted...]
-      <c r="M89" s="31"/>
+      <c r="C89" s="26">
+        <v>2</v>
+      </c>
+      <c r="D89" s="26">
+        <v>3</v>
+      </c>
+      <c r="E89" s="26">
+        <v>3</v>
+      </c>
+      <c r="F89" s="26">
+        <v>4</v>
+      </c>
+      <c r="G89" s="26">
+        <v>5</v>
+      </c>
+      <c r="H89" s="26">
+        <v>26</v>
+      </c>
+      <c r="I89" s="30"/>
+      <c r="J89" s="29"/>
+      <c r="K89" s="29"/>
+      <c r="L89" s="29"/>
+      <c r="M89" s="29"/>
       <c r="N89" s="7"/>
       <c r="O89" s="7"/>
       <c r="P89" s="7"/>
       <c r="Q89" s="7"/>
       <c r="R89" s="7"/>
       <c r="S89" s="7"/>
       <c r="T89" s="7"/>
-      <c r="U89" s="7"/>
-[...21 lines deleted...]
-      <c r="K90" s="30"/>
+      <c r="V89" s="17"/>
+      <c r="W89" s="17"/>
+      <c r="X89" s="17"/>
+      <c r="Y89" s="17"/>
+      <c r="Z89" s="17"/>
+      <c r="AA89" s="17"/>
+      <c r="AB89" s="17"/>
+      <c r="AC89" s="17"/>
+      <c r="AD89" s="17"/>
+    </row>
+    <row r="90" spans="1:30" s="1" customFormat="1">
+      <c r="A90" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="B90" s="26">
+        <v>0</v>
+      </c>
+      <c r="C90" s="26">
+        <v>0</v>
+      </c>
+      <c r="D90" s="26">
+        <v>1</v>
+      </c>
+      <c r="E90" s="26">
+        <v>1</v>
+      </c>
+      <c r="F90" s="26">
+        <v>1</v>
+      </c>
+      <c r="G90" s="26">
+        <v>1</v>
+      </c>
+      <c r="H90" s="26">
+        <v>1</v>
+      </c>
+      <c r="I90" s="30"/>
+      <c r="J90" s="29"/>
+      <c r="K90" s="29"/>
       <c r="L90" s="29"/>
-      <c r="M90" s="30"/>
+      <c r="M90" s="29"/>
       <c r="N90" s="7"/>
       <c r="O90" s="7"/>
       <c r="P90" s="7"/>
       <c r="Q90" s="7"/>
       <c r="R90" s="7"/>
       <c r="S90" s="7"/>
       <c r="T90" s="7"/>
-      <c r="U90" s="7"/>
-[...25 lines deleted...]
-      <c r="M91" s="43"/>
+      <c r="V90" s="17"/>
+      <c r="W90" s="17"/>
+      <c r="X90" s="17"/>
+      <c r="Y90" s="17"/>
+      <c r="Z90" s="17"/>
+      <c r="AA90" s="17"/>
+      <c r="AB90" s="17"/>
+      <c r="AC90" s="17"/>
+      <c r="AD90" s="17"/>
+    </row>
+    <row r="91" spans="1:30" s="1" customFormat="1">
+      <c r="A91" s="34"/>
+      <c r="B91" s="28"/>
+      <c r="C91" s="26"/>
+      <c r="D91" s="27"/>
+      <c r="E91" s="27"/>
+      <c r="F91" s="27"/>
+      <c r="G91" s="28"/>
+      <c r="H91" s="28"/>
+      <c r="I91" s="27"/>
+      <c r="J91" s="28"/>
+      <c r="K91" s="28"/>
+      <c r="L91" s="27"/>
+      <c r="M91" s="28"/>
       <c r="N91" s="7"/>
       <c r="O91" s="7"/>
       <c r="P91" s="7"/>
       <c r="Q91" s="7"/>
       <c r="R91" s="7"/>
       <c r="S91" s="7"/>
       <c r="T91" s="7"/>
-      <c r="U91" s="7"/>
-[...37 lines deleted...]
-      <c r="M92" s="31"/>
+      <c r="V91" s="17"/>
+      <c r="W91" s="17"/>
+      <c r="X91" s="17"/>
+      <c r="Y91" s="17"/>
+      <c r="Z91" s="17"/>
+      <c r="AA91" s="17"/>
+      <c r="AB91" s="17"/>
+      <c r="AC91" s="17"/>
+      <c r="AD91" s="17"/>
+    </row>
+    <row r="92" spans="1:30" s="1" customFormat="1">
+      <c r="A92" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="B92" s="28"/>
+      <c r="C92" s="26"/>
+      <c r="D92" s="27"/>
+      <c r="E92" s="27"/>
+      <c r="F92" s="27"/>
+      <c r="G92" s="28"/>
+      <c r="H92" s="28"/>
+      <c r="I92" s="48"/>
+      <c r="J92" s="28"/>
+      <c r="K92" s="28"/>
+      <c r="L92" s="45"/>
+      <c r="M92" s="41"/>
       <c r="N92" s="7"/>
       <c r="O92" s="7"/>
       <c r="P92" s="7"/>
       <c r="Q92" s="7"/>
       <c r="R92" s="7"/>
       <c r="S92" s="7"/>
       <c r="T92" s="7"/>
-      <c r="U92" s="7"/>
-[...37 lines deleted...]
-      <c r="M93" s="31"/>
+      <c r="V92" s="17"/>
+      <c r="W92" s="17"/>
+      <c r="X92" s="17"/>
+      <c r="Y92" s="17"/>
+      <c r="Z92" s="17"/>
+      <c r="AA92" s="17"/>
+      <c r="AB92" s="17"/>
+      <c r="AC92" s="17"/>
+      <c r="AD92" s="17"/>
+    </row>
+    <row r="93" spans="1:30" s="1" customFormat="1">
+      <c r="A93" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B93" s="26">
+        <v>8556</v>
+      </c>
+      <c r="C93" s="26">
+        <v>15550</v>
+      </c>
+      <c r="D93" s="26">
+        <v>23389</v>
+      </c>
+      <c r="E93" s="26">
+        <v>31102</v>
+      </c>
+      <c r="F93" s="26">
+        <v>39554</v>
+      </c>
+      <c r="G93" s="26">
+        <v>47391</v>
+      </c>
+      <c r="H93" s="26">
+        <v>53437</v>
+      </c>
+      <c r="I93" s="30"/>
+      <c r="J93" s="29"/>
+      <c r="K93" s="29"/>
+      <c r="L93" s="29"/>
+      <c r="M93" s="29"/>
       <c r="N93" s="7"/>
       <c r="O93" s="7"/>
       <c r="P93" s="7"/>
       <c r="Q93" s="7"/>
       <c r="R93" s="7"/>
       <c r="S93" s="7"/>
       <c r="T93" s="7"/>
-      <c r="U93" s="7"/>
-[...11 lines deleted...]
-      <c r="A94" s="36" t="s">
+      <c r="V93" s="17"/>
+      <c r="W93" s="17"/>
+      <c r="X93" s="17"/>
+      <c r="Y93" s="17"/>
+      <c r="Z93" s="17"/>
+      <c r="AA93" s="17"/>
+      <c r="AB93" s="17"/>
+      <c r="AC93" s="17"/>
+      <c r="AD93" s="17"/>
+    </row>
+    <row r="94" spans="1:30" s="1" customFormat="1">
+      <c r="A94" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B94" s="26">
+        <v>1</v>
+      </c>
+      <c r="C94" s="26">
+        <v>36</v>
+      </c>
+      <c r="D94" s="26">
         <v>70</v>
       </c>
-      <c r="B94" s="28">
-[...22 lines deleted...]
-      <c r="M94" s="31"/>
+      <c r="E94" s="26">
+        <v>105</v>
+      </c>
+      <c r="F94" s="26">
+        <v>137</v>
+      </c>
+      <c r="G94" s="26">
+        <v>169</v>
+      </c>
+      <c r="H94" s="26">
+        <v>200</v>
+      </c>
+      <c r="I94" s="30"/>
+      <c r="J94" s="29"/>
+      <c r="K94" s="29"/>
+      <c r="L94" s="29"/>
+      <c r="M94" s="29"/>
       <c r="N94" s="7"/>
       <c r="O94" s="7"/>
       <c r="P94" s="7"/>
       <c r="Q94" s="7"/>
       <c r="R94" s="7"/>
       <c r="S94" s="7"/>
       <c r="T94" s="7"/>
-      <c r="U94" s="7"/>
-[...37 lines deleted...]
-      <c r="M95" s="31"/>
+      <c r="V94" s="17"/>
+      <c r="W94" s="17"/>
+      <c r="X94" s="17"/>
+      <c r="Y94" s="17"/>
+      <c r="Z94" s="17"/>
+      <c r="AA94" s="17"/>
+      <c r="AB94" s="17"/>
+      <c r="AC94" s="17"/>
+      <c r="AD94" s="17"/>
+    </row>
+    <row r="95" spans="1:30" s="1" customFormat="1">
+      <c r="A95" s="34" t="s">
+        <v>70</v>
+      </c>
+      <c r="B95" s="26">
+        <v>16</v>
+      </c>
+      <c r="C95" s="26">
+        <v>18</v>
+      </c>
+      <c r="D95" s="26">
+        <v>21</v>
+      </c>
+      <c r="E95" s="26">
+        <v>24</v>
+      </c>
+      <c r="F95" s="26">
+        <v>30</v>
+      </c>
+      <c r="G95" s="26">
+        <v>37</v>
+      </c>
+      <c r="H95" s="26">
+        <v>44</v>
+      </c>
+      <c r="I95" s="30"/>
+      <c r="J95" s="29"/>
+      <c r="K95" s="29"/>
+      <c r="L95" s="29"/>
+      <c r="M95" s="29"/>
       <c r="N95" s="7"/>
       <c r="O95" s="7"/>
       <c r="P95" s="7"/>
       <c r="Q95" s="7"/>
       <c r="R95" s="7"/>
       <c r="S95" s="7"/>
       <c r="T95" s="7"/>
-      <c r="U95" s="7"/>
-[...37 lines deleted...]
-      <c r="M96" s="31"/>
+      <c r="V95" s="17"/>
+      <c r="W95" s="17"/>
+      <c r="X95" s="17"/>
+      <c r="Y95" s="17"/>
+      <c r="Z95" s="17"/>
+      <c r="AA95" s="17"/>
+      <c r="AB95" s="17"/>
+      <c r="AC95" s="17"/>
+      <c r="AD95" s="17"/>
+    </row>
+    <row r="96" spans="1:30" s="1" customFormat="1">
+      <c r="A96" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="B96" s="26">
+        <v>7132</v>
+      </c>
+      <c r="C96" s="26">
+        <v>12720</v>
+      </c>
+      <c r="D96" s="26">
+        <v>18594</v>
+      </c>
+      <c r="E96" s="26">
+        <v>24464</v>
+      </c>
+      <c r="F96" s="26">
+        <v>31446</v>
+      </c>
+      <c r="G96" s="26">
+        <v>37451</v>
+      </c>
+      <c r="H96" s="26">
+        <v>42925</v>
+      </c>
+      <c r="I96" s="30"/>
+      <c r="J96" s="29"/>
+      <c r="K96" s="29"/>
+      <c r="L96" s="29"/>
+      <c r="M96" s="29"/>
       <c r="N96" s="7"/>
       <c r="O96" s="7"/>
       <c r="P96" s="7"/>
       <c r="Q96" s="7"/>
       <c r="R96" s="7"/>
       <c r="S96" s="7"/>
       <c r="T96" s="7"/>
-      <c r="U96" s="7"/>
-[...37 lines deleted...]
-      <c r="M97" s="31"/>
+      <c r="V96" s="17"/>
+      <c r="W96" s="17"/>
+      <c r="X96" s="17"/>
+      <c r="Y96" s="17"/>
+      <c r="Z96" s="17"/>
+      <c r="AA96" s="17"/>
+      <c r="AB96" s="17"/>
+      <c r="AC96" s="17"/>
+      <c r="AD96" s="17"/>
+    </row>
+    <row r="97" spans="1:30" s="1" customFormat="1">
+      <c r="A97" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B97" s="26">
+        <v>27</v>
+      </c>
+      <c r="C97" s="26">
+        <v>27</v>
+      </c>
+      <c r="D97" s="26">
+        <v>27</v>
+      </c>
+      <c r="E97" s="26">
+        <v>27</v>
+      </c>
+      <c r="F97" s="26">
+        <v>166</v>
+      </c>
+      <c r="G97" s="26">
+        <v>304</v>
+      </c>
+      <c r="H97" s="26">
+        <v>443</v>
+      </c>
+      <c r="I97" s="30"/>
+      <c r="J97" s="29"/>
+      <c r="K97" s="29"/>
+      <c r="L97" s="29"/>
+      <c r="M97" s="29"/>
       <c r="N97" s="7"/>
       <c r="O97" s="7"/>
       <c r="P97" s="7"/>
       <c r="Q97" s="7"/>
       <c r="R97" s="7"/>
       <c r="S97" s="7"/>
       <c r="T97" s="7"/>
-      <c r="U97" s="7"/>
-[...14 lines deleted...]
-      <c r="B98" s="28" t="s">
+      <c r="V97" s="17"/>
+      <c r="W97" s="17"/>
+      <c r="X97" s="17"/>
+      <c r="Y97" s="17"/>
+      <c r="Z97" s="17"/>
+      <c r="AA97" s="17"/>
+      <c r="AB97" s="17"/>
+      <c r="AC97" s="17"/>
+      <c r="AD97" s="17"/>
+    </row>
+    <row r="98" spans="1:30" s="1" customFormat="1">
+      <c r="A98" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B98" s="26" t="s">
         <v>116</v>
       </c>
-      <c r="C98" s="28" t="s">
+      <c r="C98" s="26" t="s">
         <v>116</v>
       </c>
-      <c r="D98" s="28" t="s">
+      <c r="D98" s="26" t="s">
         <v>116</v>
       </c>
-      <c r="E98" s="28" t="s">
+      <c r="E98" s="26" t="s">
         <v>116</v>
       </c>
-      <c r="F98" s="28">
-[...10 lines deleted...]
-      <c r="M98" s="31"/>
+      <c r="F98" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="G98" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="H98" s="26">
+        <v>0</v>
+      </c>
+      <c r="I98" s="30"/>
+      <c r="J98" s="29"/>
+      <c r="K98" s="29"/>
+      <c r="L98" s="29"/>
+      <c r="M98" s="29"/>
       <c r="N98" s="7"/>
       <c r="O98" s="7"/>
       <c r="P98" s="7"/>
       <c r="Q98" s="7"/>
       <c r="R98" s="7"/>
       <c r="S98" s="7"/>
       <c r="T98" s="7"/>
-      <c r="U98" s="7"/>
-[...37 lines deleted...]
-      <c r="M99" s="31"/>
+      <c r="V98" s="17"/>
+      <c r="W98" s="17"/>
+      <c r="X98" s="17"/>
+      <c r="Y98" s="17"/>
+      <c r="Z98" s="17"/>
+      <c r="AA98" s="17"/>
+      <c r="AB98" s="17"/>
+      <c r="AC98" s="17"/>
+      <c r="AD98" s="17"/>
+    </row>
+    <row r="99" spans="1:30" s="1" customFormat="1">
+      <c r="A99" s="34" t="s">
+        <v>62</v>
+      </c>
+      <c r="B99" s="26">
+        <v>113</v>
+      </c>
+      <c r="C99" s="26">
+        <v>237</v>
+      </c>
+      <c r="D99" s="26">
+        <v>297</v>
+      </c>
+      <c r="E99" s="26">
+        <v>356</v>
+      </c>
+      <c r="F99" s="26">
+        <v>361</v>
+      </c>
+      <c r="G99" s="26">
+        <v>363</v>
+      </c>
+      <c r="H99" s="26">
+        <v>368</v>
+      </c>
+      <c r="I99" s="30"/>
+      <c r="J99" s="29"/>
+      <c r="K99" s="29"/>
+      <c r="L99" s="29"/>
+      <c r="M99" s="29"/>
       <c r="N99" s="7"/>
       <c r="O99" s="7"/>
       <c r="P99" s="7"/>
       <c r="Q99" s="7"/>
       <c r="R99" s="7"/>
       <c r="S99" s="7"/>
       <c r="T99" s="7"/>
-      <c r="U99" s="7"/>
-[...37 lines deleted...]
-      <c r="M100" s="31"/>
+      <c r="V99" s="17"/>
+      <c r="W99" s="17"/>
+      <c r="X99" s="17"/>
+      <c r="Y99" s="17"/>
+      <c r="Z99" s="17"/>
+      <c r="AA99" s="17"/>
+      <c r="AB99" s="17"/>
+      <c r="AC99" s="17"/>
+      <c r="AD99" s="17"/>
+    </row>
+    <row r="100" spans="1:30" s="1" customFormat="1">
+      <c r="A100" s="34" t="s">
+        <v>64</v>
+      </c>
+      <c r="B100" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C100" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="D100" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="E100" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="F100" s="26">
+        <v>10</v>
+      </c>
+      <c r="G100" s="26">
+        <v>20</v>
+      </c>
+      <c r="H100" s="26">
+        <v>30</v>
+      </c>
+      <c r="I100" s="30"/>
+      <c r="J100" s="29"/>
+      <c r="K100" s="29"/>
+      <c r="L100" s="29"/>
+      <c r="M100" s="29"/>
       <c r="N100" s="7"/>
       <c r="O100" s="7"/>
       <c r="P100" s="7"/>
       <c r="Q100" s="7"/>
       <c r="R100" s="7"/>
       <c r="S100" s="7"/>
       <c r="T100" s="7"/>
-      <c r="U100" s="7"/>
-[...37 lines deleted...]
-      <c r="M101" s="31"/>
+      <c r="V100" s="17"/>
+      <c r="W100" s="17"/>
+      <c r="X100" s="17"/>
+      <c r="Y100" s="17"/>
+      <c r="Z100" s="17"/>
+      <c r="AA100" s="17"/>
+      <c r="AB100" s="17"/>
+      <c r="AC100" s="17"/>
+      <c r="AD100" s="17"/>
+    </row>
+    <row r="101" spans="1:30" s="1" customFormat="1">
+      <c r="A101" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="B101" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C101" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="D101" s="26">
+        <v>310</v>
+      </c>
+      <c r="E101" s="26">
+        <v>497</v>
+      </c>
+      <c r="F101" s="26">
+        <v>555</v>
+      </c>
+      <c r="G101" s="26">
+        <v>620</v>
+      </c>
+      <c r="H101" s="26">
+        <v>662</v>
+      </c>
+      <c r="I101" s="30"/>
+      <c r="J101" s="29"/>
+      <c r="K101" s="29"/>
+      <c r="L101" s="29"/>
+      <c r="M101" s="29"/>
       <c r="N101" s="7"/>
       <c r="O101" s="7"/>
       <c r="P101" s="7"/>
       <c r="Q101" s="7"/>
       <c r="R101" s="7"/>
       <c r="S101" s="7"/>
       <c r="T101" s="7"/>
-      <c r="U101" s="7"/>
-[...21 lines deleted...]
-      <c r="K102" s="30"/>
+      <c r="V101" s="17"/>
+      <c r="W101" s="17"/>
+      <c r="X101" s="17"/>
+      <c r="Y101" s="17"/>
+      <c r="Z101" s="17"/>
+      <c r="AA101" s="17"/>
+      <c r="AB101" s="17"/>
+      <c r="AC101" s="17"/>
+      <c r="AD101" s="17"/>
+    </row>
+    <row r="102" spans="1:30" s="1" customFormat="1">
+      <c r="A102" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="B102" s="26">
+        <v>1</v>
+      </c>
+      <c r="C102" s="26">
+        <v>1</v>
+      </c>
+      <c r="D102" s="26">
+        <v>1</v>
+      </c>
+      <c r="E102" s="26">
+        <v>1</v>
+      </c>
+      <c r="F102" s="26">
+        <v>1</v>
+      </c>
+      <c r="G102" s="26">
+        <v>1</v>
+      </c>
+      <c r="H102" s="26">
+        <v>1</v>
+      </c>
+      <c r="I102" s="30"/>
+      <c r="J102" s="29"/>
+      <c r="K102" s="29"/>
       <c r="L102" s="29"/>
-      <c r="M102" s="30"/>
+      <c r="M102" s="29"/>
       <c r="N102" s="7"/>
       <c r="O102" s="7"/>
       <c r="P102" s="7"/>
       <c r="Q102" s="7"/>
       <c r="R102" s="7"/>
       <c r="S102" s="7"/>
       <c r="T102" s="7"/>
-      <c r="U102" s="7"/>
-[...25 lines deleted...]
-      <c r="M103" s="25"/>
+      <c r="V102" s="17"/>
+      <c r="W102" s="17"/>
+      <c r="X102" s="17"/>
+      <c r="Y102" s="17"/>
+      <c r="Z102" s="17"/>
+      <c r="AA102" s="17"/>
+      <c r="AB102" s="17"/>
+      <c r="AC102" s="17"/>
+      <c r="AD102" s="17"/>
+    </row>
+    <row r="103" spans="1:30" s="1" customFormat="1">
+      <c r="A103" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="B103" s="26">
+        <v>1266</v>
+      </c>
+      <c r="C103" s="26">
+        <v>2510</v>
+      </c>
+      <c r="D103" s="26">
+        <v>4069</v>
+      </c>
+      <c r="E103" s="26">
+        <v>5628</v>
+      </c>
+      <c r="F103" s="26">
+        <v>6848</v>
+      </c>
+      <c r="G103" s="26">
+        <v>8426</v>
+      </c>
+      <c r="H103" s="26">
+        <v>8764</v>
+      </c>
+      <c r="I103" s="30"/>
+      <c r="J103" s="29"/>
+      <c r="K103" s="29"/>
+      <c r="L103" s="29"/>
+      <c r="M103" s="29"/>
       <c r="N103" s="7"/>
       <c r="O103" s="7"/>
       <c r="P103" s="7"/>
       <c r="Q103" s="7"/>
       <c r="R103" s="7"/>
-      <c r="W103" s="19"/>
-[...36 lines deleted...]
-      <c r="M104" s="31"/>
+      <c r="S103" s="7"/>
+      <c r="T103" s="7"/>
+      <c r="V103" s="17"/>
+      <c r="W103" s="17"/>
+      <c r="X103" s="17"/>
+      <c r="Y103" s="17"/>
+      <c r="Z103" s="17"/>
+      <c r="AA103" s="17"/>
+      <c r="AB103" s="17"/>
+      <c r="AC103" s="17"/>
+      <c r="AD103" s="17"/>
+    </row>
+    <row r="104" spans="1:30" s="1" customFormat="1">
+      <c r="A104" s="34"/>
+      <c r="B104" s="28"/>
+      <c r="C104" s="26"/>
+      <c r="D104" s="26"/>
+      <c r="E104" s="42"/>
+      <c r="F104" s="42"/>
+      <c r="G104" s="28"/>
+      <c r="H104" s="28"/>
+      <c r="I104" s="50"/>
+      <c r="J104" s="49"/>
+      <c r="K104" s="28"/>
+      <c r="L104" s="27"/>
+      <c r="M104" s="28"/>
       <c r="N104" s="7"/>
       <c r="O104" s="7"/>
       <c r="P104" s="7"/>
       <c r="Q104" s="7"/>
       <c r="R104" s="7"/>
       <c r="S104" s="7"/>
       <c r="T104" s="7"/>
-      <c r="U104" s="7"/>
-[...37 lines deleted...]
-      <c r="M105" s="31"/>
+      <c r="V104" s="17"/>
+      <c r="W104" s="17"/>
+      <c r="X104" s="17"/>
+      <c r="Y104" s="17"/>
+      <c r="Z104" s="17"/>
+      <c r="AA104" s="17"/>
+      <c r="AB104" s="17"/>
+      <c r="AC104" s="17"/>
+      <c r="AD104" s="17"/>
+    </row>
+    <row r="105" spans="1:30" s="1" customFormat="1" ht="23.25">
+      <c r="A105" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B105" s="28"/>
+      <c r="C105" s="26"/>
+      <c r="D105" s="26"/>
+      <c r="E105" s="27"/>
+      <c r="F105" s="27"/>
+      <c r="G105" s="28"/>
+      <c r="H105" s="28"/>
+      <c r="I105" s="27"/>
+      <c r="J105" s="28"/>
+      <c r="K105" s="28"/>
+      <c r="L105" s="23"/>
+      <c r="M105" s="23"/>
       <c r="N105" s="7"/>
       <c r="O105" s="7"/>
       <c r="P105" s="7"/>
       <c r="Q105" s="7"/>
-      <c r="R105" s="7"/>
-[...14 lines deleted...]
-      <c r="A106" s="39" t="s">
+      <c r="V105" s="17"/>
+      <c r="W105" s="17"/>
+      <c r="X105" s="17"/>
+      <c r="Y105" s="17"/>
+      <c r="Z105" s="17"/>
+      <c r="AA105" s="17"/>
+      <c r="AB105" s="17"/>
+      <c r="AC105" s="17"/>
+      <c r="AD105" s="17"/>
+    </row>
+    <row r="106" spans="1:30" s="1" customFormat="1">
+      <c r="A106" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="B106" s="26">
+        <v>8426</v>
+      </c>
+      <c r="C106" s="26">
+        <v>15279</v>
+      </c>
+      <c r="D106" s="26">
+        <v>17628</v>
+      </c>
+      <c r="E106" s="26">
+        <v>24732</v>
+      </c>
+      <c r="F106" s="26">
+        <v>33168</v>
+      </c>
+      <c r="G106" s="26">
+        <v>40992</v>
+      </c>
+      <c r="H106" s="26">
+        <v>44406</v>
+      </c>
+      <c r="I106" s="30"/>
+      <c r="J106" s="29"/>
+      <c r="K106" s="29"/>
+      <c r="L106" s="29"/>
+      <c r="M106" s="29"/>
+      <c r="N106" s="7"/>
+      <c r="O106" s="7"/>
+      <c r="P106" s="7"/>
+      <c r="Q106" s="7"/>
+      <c r="R106" s="7"/>
+      <c r="S106" s="7"/>
+      <c r="T106" s="7"/>
+      <c r="V106" s="17"/>
+      <c r="W106" s="17"/>
+      <c r="X106" s="17"/>
+      <c r="Y106" s="17"/>
+      <c r="Z106" s="17"/>
+      <c r="AA106" s="17"/>
+      <c r="AB106" s="17"/>
+      <c r="AC106" s="17"/>
+      <c r="AD106" s="17"/>
+    </row>
+    <row r="107" spans="1:30" s="1" customFormat="1">
+      <c r="A107" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="B107" s="26">
+        <v>1</v>
+      </c>
+      <c r="C107" s="26">
+        <v>21</v>
+      </c>
+      <c r="D107" s="26">
+        <v>42</v>
+      </c>
+      <c r="E107" s="26">
+        <v>62</v>
+      </c>
+      <c r="F107" s="26">
+        <v>90</v>
+      </c>
+      <c r="G107" s="26">
+        <v>117</v>
+      </c>
+      <c r="H107" s="26">
+        <v>144</v>
+      </c>
+      <c r="I107" s="30"/>
+      <c r="J107" s="29"/>
+      <c r="K107" s="29"/>
+      <c r="L107" s="29"/>
+      <c r="M107" s="29"/>
+      <c r="N107" s="7"/>
+      <c r="O107" s="7"/>
+      <c r="P107" s="7"/>
+      <c r="Q107" s="7"/>
+      <c r="R107" s="7"/>
+      <c r="S107" s="7"/>
+      <c r="T107" s="7"/>
+      <c r="V107" s="17"/>
+      <c r="W107" s="17"/>
+      <c r="X107" s="17"/>
+      <c r="Y107" s="17"/>
+      <c r="Z107" s="17"/>
+      <c r="AA107" s="17"/>
+      <c r="AB107" s="17"/>
+      <c r="AC107" s="17"/>
+      <c r="AD107" s="17"/>
+    </row>
+    <row r="108" spans="1:30" s="1" customFormat="1">
+      <c r="A108" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="B106" s="28">
+      <c r="B108" s="26">
         <v>7132</v>
       </c>
-      <c r="C106" s="28">
+      <c r="C108" s="26">
         <v>12720</v>
       </c>
-      <c r="D106" s="28">
+      <c r="D108" s="26">
         <v>13181</v>
       </c>
-      <c r="E106" s="28">
+      <c r="E108" s="26">
         <v>18518</v>
       </c>
-      <c r="F106" s="28">
+      <c r="F108" s="26">
         <v>25500</v>
       </c>
-      <c r="G106" s="28">
+      <c r="G108" s="26">
         <v>31505</v>
       </c>
-      <c r="H106" s="31"/>
-[...94 lines deleted...]
-      <c r="M108" s="31"/>
+      <c r="H108" s="26">
+        <v>34363</v>
+      </c>
+      <c r="I108" s="30"/>
+      <c r="J108" s="29"/>
+      <c r="K108" s="29"/>
+      <c r="L108" s="29"/>
+      <c r="M108" s="29"/>
       <c r="N108" s="6"/>
       <c r="O108" s="6"/>
       <c r="P108" s="6"/>
       <c r="Q108" s="6"/>
       <c r="R108" s="6"/>
       <c r="S108" s="6"/>
       <c r="T108" s="6"/>
-      <c r="U108" s="6"/>
-[...37 lines deleted...]
-      <c r="M109" s="31"/>
+      <c r="V108" s="17"/>
+      <c r="W108" s="17"/>
+      <c r="X108" s="17"/>
+      <c r="Y108" s="17"/>
+      <c r="Z108" s="17"/>
+      <c r="AA108" s="17"/>
+      <c r="AB108" s="17"/>
+      <c r="AC108" s="17"/>
+      <c r="AD108" s="17"/>
+    </row>
+    <row r="109" spans="1:30" s="1" customFormat="1">
+      <c r="A109" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="B109" s="26">
+        <v>27</v>
+      </c>
+      <c r="C109" s="26">
+        <v>27</v>
+      </c>
+      <c r="D109" s="26">
+        <v>27</v>
+      </c>
+      <c r="E109" s="26">
+        <v>27</v>
+      </c>
+      <c r="F109" s="26">
+        <v>166</v>
+      </c>
+      <c r="G109" s="26">
+        <v>304</v>
+      </c>
+      <c r="H109" s="26">
+        <v>443</v>
+      </c>
+      <c r="I109" s="30"/>
+      <c r="J109" s="29"/>
+      <c r="K109" s="29"/>
+      <c r="L109" s="29"/>
+      <c r="M109" s="29"/>
       <c r="N109" s="6"/>
       <c r="O109" s="6"/>
       <c r="P109" s="6"/>
       <c r="Q109" s="6"/>
       <c r="R109" s="6"/>
       <c r="S109" s="6"/>
       <c r="T109" s="6"/>
-      <c r="U109" s="6"/>
-[...11 lines deleted...]
-      <c r="A110" s="39" t="s">
+      <c r="V109" s="17"/>
+      <c r="W109" s="17"/>
+      <c r="X109" s="17"/>
+      <c r="Y109" s="17"/>
+      <c r="Z109" s="17"/>
+      <c r="AA109" s="17"/>
+      <c r="AB109" s="17"/>
+      <c r="AC109" s="17"/>
+      <c r="AD109" s="17"/>
+    </row>
+    <row r="110" spans="1:30" s="1" customFormat="1">
+      <c r="A110" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B110" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C110" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="D110" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="E110" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="F110" s="26">
+        <v>10</v>
+      </c>
+      <c r="G110" s="26">
+        <v>20</v>
+      </c>
+      <c r="H110" s="26">
+        <v>30</v>
+      </c>
+      <c r="I110" s="30"/>
+      <c r="J110" s="29"/>
+      <c r="K110" s="29"/>
+      <c r="L110" s="29"/>
+      <c r="M110" s="29"/>
+      <c r="N110" s="6"/>
+      <c r="O110" s="6"/>
+      <c r="P110" s="6"/>
+      <c r="Q110" s="6"/>
+      <c r="R110" s="6"/>
+      <c r="S110" s="6"/>
+      <c r="T110" s="6"/>
+      <c r="V110" s="17"/>
+      <c r="W110" s="17"/>
+      <c r="X110" s="17"/>
+      <c r="Y110" s="17"/>
+      <c r="Z110" s="17"/>
+      <c r="AA110" s="17"/>
+      <c r="AB110" s="17"/>
+      <c r="AC110" s="17"/>
+      <c r="AD110" s="17"/>
+    </row>
+    <row r="111" spans="1:30" s="1" customFormat="1">
+      <c r="A111" s="34" t="s">
+        <v>85</v>
+      </c>
+      <c r="B111" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C111" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="D111" s="26">
+        <v>310</v>
+      </c>
+      <c r="E111" s="26">
+        <v>497</v>
+      </c>
+      <c r="F111" s="26">
+        <v>555</v>
+      </c>
+      <c r="G111" s="26">
+        <v>620</v>
+      </c>
+      <c r="H111" s="26">
+        <v>662</v>
+      </c>
+      <c r="I111" s="30"/>
+      <c r="J111" s="29"/>
+      <c r="K111" s="29"/>
+      <c r="L111" s="29"/>
+      <c r="M111" s="29"/>
+      <c r="N111" s="6"/>
+      <c r="O111" s="6"/>
+      <c r="P111" s="6"/>
+      <c r="Q111" s="6"/>
+      <c r="R111" s="6"/>
+      <c r="S111" s="6"/>
+      <c r="T111" s="6"/>
+      <c r="V111" s="17"/>
+      <c r="W111" s="17"/>
+      <c r="X111" s="17"/>
+      <c r="Y111" s="17"/>
+      <c r="Z111" s="17"/>
+      <c r="AA111" s="17"/>
+      <c r="AB111" s="17"/>
+      <c r="AC111" s="17"/>
+      <c r="AD111" s="17"/>
+    </row>
+    <row r="112" spans="1:30" s="1" customFormat="1">
+      <c r="A112" s="37" t="s">
         <v>54</v>
       </c>
-      <c r="B110" s="28">
+      <c r="B112" s="26">
         <v>1266</v>
       </c>
-      <c r="C110" s="28">
+      <c r="C112" s="26">
         <v>2510</v>
       </c>
-      <c r="D110" s="28">
+      <c r="D112" s="26">
         <v>4069</v>
       </c>
-      <c r="E110" s="28">
+      <c r="E112" s="26">
         <v>5628</v>
       </c>
-      <c r="F110" s="28">
+      <c r="F112" s="26">
         <v>6848</v>
       </c>
-      <c r="G110" s="28">
+      <c r="G112" s="26">
         <v>8426</v>
       </c>
-      <c r="H110" s="31"/>
-[...70 lines deleted...]
-      <c r="M112" s="25"/>
+      <c r="H112" s="26">
+        <v>8764</v>
+      </c>
+      <c r="I112" s="30"/>
+      <c r="J112" s="29"/>
+      <c r="K112" s="29"/>
+      <c r="L112" s="29"/>
+      <c r="M112" s="29"/>
       <c r="N112" s="7"/>
       <c r="O112" s="7"/>
       <c r="P112" s="7"/>
       <c r="Q112" s="7"/>
       <c r="R112" s="7"/>
       <c r="S112" s="7"/>
       <c r="T112" s="7"/>
-      <c r="U112" s="7"/>
-[...37 lines deleted...]
-      <c r="M113" s="31"/>
+      <c r="V112" s="17"/>
+      <c r="W112" s="17"/>
+      <c r="X112" s="17"/>
+      <c r="Y112" s="17"/>
+      <c r="Z112" s="17"/>
+      <c r="AA112" s="17"/>
+      <c r="AB112" s="17"/>
+      <c r="AC112" s="17"/>
+      <c r="AD112" s="17"/>
+    </row>
+    <row r="113" spans="1:30" s="1" customFormat="1">
+      <c r="A113" s="37"/>
+      <c r="B113" s="23"/>
+      <c r="C113" s="26"/>
+      <c r="D113" s="42"/>
+      <c r="E113" s="42"/>
+      <c r="F113" s="42"/>
+      <c r="G113" s="23"/>
+      <c r="H113" s="23"/>
+      <c r="I113" s="38"/>
+      <c r="J113" s="23"/>
+      <c r="K113" s="28"/>
+      <c r="L113" s="23"/>
+      <c r="M113" s="23"/>
       <c r="N113" s="7"/>
       <c r="O113" s="7"/>
       <c r="P113" s="7"/>
       <c r="Q113" s="7"/>
       <c r="R113" s="7"/>
       <c r="S113" s="7"/>
       <c r="T113" s="7"/>
-      <c r="U113" s="7"/>
-[...83 lines deleted...]
-      <c r="M115" s="31"/>
+      <c r="V113" s="17"/>
+      <c r="W113" s="17"/>
+      <c r="X113" s="17"/>
+      <c r="Y113" s="17"/>
+      <c r="Z113" s="17"/>
+      <c r="AA113" s="17"/>
+      <c r="AB113" s="17"/>
+      <c r="AC113" s="17"/>
+      <c r="AD113" s="17"/>
+    </row>
+    <row r="114" spans="1:30" s="1" customFormat="1" ht="57">
+      <c r="A114" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B114" s="28"/>
+      <c r="C114" s="26"/>
+      <c r="D114" s="27"/>
+      <c r="E114" s="27"/>
+      <c r="F114" s="27"/>
+      <c r="G114" s="28"/>
+      <c r="H114" s="28"/>
+      <c r="I114" s="51"/>
+      <c r="J114" s="28"/>
+      <c r="K114" s="28"/>
+      <c r="L114" s="23"/>
+      <c r="M114" s="23"/>
+      <c r="N114" s="7"/>
+      <c r="O114" s="7"/>
+      <c r="P114" s="7"/>
+      <c r="Q114" s="7"/>
+      <c r="R114" s="7"/>
+      <c r="S114" s="7"/>
+      <c r="T114" s="7"/>
+      <c r="V114" s="17"/>
+      <c r="W114" s="17"/>
+      <c r="X114" s="17"/>
+      <c r="Y114" s="17"/>
+      <c r="Z114" s="17"/>
+      <c r="AA114" s="17"/>
+      <c r="AB114" s="17"/>
+      <c r="AC114" s="17"/>
+      <c r="AD114" s="17"/>
+    </row>
+    <row r="115" spans="1:30" s="1" customFormat="1">
+      <c r="A115" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="B115" s="26">
+        <v>129</v>
+      </c>
+      <c r="C115" s="26">
+        <v>255</v>
+      </c>
+      <c r="D115" s="26">
+        <v>318</v>
+      </c>
+      <c r="E115" s="26">
+        <v>380</v>
+      </c>
+      <c r="F115" s="26">
+        <v>391</v>
+      </c>
+      <c r="G115" s="26">
+        <v>400</v>
+      </c>
+      <c r="H115" s="26">
+        <v>412</v>
+      </c>
+      <c r="I115" s="30"/>
+      <c r="J115" s="29"/>
+      <c r="K115" s="29"/>
+      <c r="L115" s="29"/>
+      <c r="M115" s="29"/>
       <c r="N115" s="7"/>
       <c r="O115" s="7"/>
       <c r="P115" s="7"/>
       <c r="Q115" s="7"/>
       <c r="R115" s="7"/>
       <c r="S115" s="7"/>
       <c r="T115" s="7"/>
-      <c r="U115" s="7"/>
-[...57 lines deleted...]
-      <c r="M117" s="25"/>
+      <c r="V115" s="17"/>
+      <c r="W115" s="17"/>
+      <c r="X115" s="17"/>
+      <c r="Y115" s="17"/>
+      <c r="Z115" s="17"/>
+      <c r="AA115" s="17"/>
+      <c r="AB115" s="17"/>
+      <c r="AC115" s="17"/>
+      <c r="AD115" s="17"/>
+    </row>
+    <row r="116" spans="1:30" s="1" customFormat="1">
+      <c r="A116" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="B116" s="26">
+        <v>16</v>
+      </c>
+      <c r="C116" s="26">
+        <v>18</v>
+      </c>
+      <c r="D116" s="26">
+        <v>21</v>
+      </c>
+      <c r="E116" s="26">
+        <v>24</v>
+      </c>
+      <c r="F116" s="26">
+        <v>30</v>
+      </c>
+      <c r="G116" s="26">
+        <v>37</v>
+      </c>
+      <c r="H116" s="26">
+        <v>44</v>
+      </c>
+      <c r="I116" s="30"/>
+      <c r="J116" s="29"/>
+      <c r="K116" s="29"/>
+      <c r="L116" s="29"/>
+      <c r="M116" s="29"/>
+      <c r="N116" s="6"/>
+      <c r="O116" s="6"/>
+      <c r="P116" s="6"/>
+      <c r="Q116" s="6"/>
+      <c r="R116" s="6"/>
+      <c r="S116" s="6"/>
+      <c r="T116" s="6"/>
+      <c r="V116" s="17"/>
+      <c r="W116" s="17"/>
+      <c r="X116" s="17"/>
+      <c r="Y116" s="17"/>
+      <c r="Z116" s="17"/>
+      <c r="AA116" s="17"/>
+      <c r="AB116" s="17"/>
+      <c r="AC116" s="17"/>
+      <c r="AD116" s="17"/>
+    </row>
+    <row r="117" spans="1:30" s="1" customFormat="1">
+      <c r="A117" s="37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B117" s="26">
+        <v>113</v>
+      </c>
+      <c r="C117" s="26">
+        <v>237</v>
+      </c>
+      <c r="D117" s="26">
+        <v>297</v>
+      </c>
+      <c r="E117" s="26">
+        <v>356</v>
+      </c>
+      <c r="F117" s="26">
+        <v>361</v>
+      </c>
+      <c r="G117" s="26">
+        <v>363</v>
+      </c>
+      <c r="H117" s="26">
+        <v>368</v>
+      </c>
+      <c r="I117" s="30"/>
+      <c r="J117" s="29"/>
+      <c r="K117" s="29"/>
+      <c r="L117" s="29"/>
+      <c r="M117" s="29"/>
       <c r="N117" s="7"/>
       <c r="O117" s="7"/>
       <c r="P117" s="7"/>
       <c r="Q117" s="7"/>
       <c r="R117" s="7"/>
       <c r="S117" s="7"/>
       <c r="T117" s="7"/>
-      <c r="U117" s="7"/>
-[...37 lines deleted...]
-      <c r="M118" s="30"/>
+      <c r="V117" s="17"/>
+      <c r="W117" s="17"/>
+      <c r="X117" s="17"/>
+      <c r="Y117" s="17"/>
+      <c r="Z117" s="17"/>
+      <c r="AA117" s="17"/>
+      <c r="AB117" s="17"/>
+      <c r="AC117" s="17"/>
+      <c r="AD117" s="17"/>
+    </row>
+    <row r="118" spans="1:30" s="1" customFormat="1">
+      <c r="A118" s="37"/>
+      <c r="B118" s="28"/>
+      <c r="C118" s="26"/>
+      <c r="D118" s="28"/>
+      <c r="E118" s="28"/>
+      <c r="F118" s="28"/>
+      <c r="G118" s="28"/>
+      <c r="H118" s="28"/>
+      <c r="I118" s="37"/>
+      <c r="J118" s="28"/>
+      <c r="K118" s="28"/>
+      <c r="L118" s="28"/>
+      <c r="M118" s="28"/>
       <c r="N118" s="7"/>
       <c r="O118" s="7"/>
       <c r="P118" s="7"/>
       <c r="Q118" s="7"/>
       <c r="R118" s="7"/>
       <c r="S118" s="7"/>
       <c r="T118" s="7"/>
-      <c r="U118" s="7"/>
-[...37 lines deleted...]
-      <c r="M119" s="30"/>
+      <c r="V118" s="17"/>
+      <c r="W118" s="17"/>
+      <c r="X118" s="17"/>
+      <c r="Y118" s="17"/>
+      <c r="Z118" s="17"/>
+      <c r="AA118" s="17"/>
+      <c r="AB118" s="17"/>
+      <c r="AC118" s="17"/>
+      <c r="AD118" s="17"/>
+    </row>
+    <row r="119" spans="1:30" s="1" customFormat="1" ht="33.75">
+      <c r="A119" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="B119" s="28"/>
+      <c r="C119" s="26"/>
+      <c r="D119" s="27"/>
+      <c r="E119" s="27"/>
+      <c r="F119" s="27"/>
+      <c r="G119" s="28"/>
+      <c r="H119" s="28"/>
+      <c r="I119" s="36"/>
+      <c r="J119" s="28"/>
+      <c r="K119" s="28"/>
+      <c r="L119" s="23"/>
+      <c r="M119" s="23"/>
       <c r="N119" s="7"/>
       <c r="O119" s="7"/>
       <c r="P119" s="7"/>
       <c r="Q119" s="7"/>
       <c r="R119" s="7"/>
       <c r="S119" s="7"/>
       <c r="T119" s="7"/>
-      <c r="U119" s="7"/>
-[...14 lines deleted...]
-      <c r="B120" s="28">
+      <c r="V119" s="17"/>
+      <c r="W119" s="17"/>
+      <c r="X119" s="17"/>
+      <c r="Y119" s="17"/>
+      <c r="Z119" s="17"/>
+      <c r="AA119" s="17"/>
+      <c r="AB119" s="17"/>
+      <c r="AC119" s="17"/>
+      <c r="AD119" s="17"/>
+    </row>
+    <row r="120" spans="1:30" s="1" customFormat="1">
+      <c r="A120" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="B120" s="26">
         <v>1</v>
       </c>
-      <c r="C120" s="28">
-[...19 lines deleted...]
-      <c r="M120" s="30"/>
+      <c r="C120" s="26">
+        <v>16</v>
+      </c>
+      <c r="D120" s="27">
+        <v>30</v>
+      </c>
+      <c r="E120" s="27">
+        <v>44</v>
+      </c>
+      <c r="F120" s="27">
+        <v>49</v>
+      </c>
+      <c r="G120" s="26">
+        <v>53</v>
+      </c>
+      <c r="H120" s="26">
+        <v>57</v>
+      </c>
+      <c r="I120" s="53"/>
+      <c r="J120" s="53"/>
+      <c r="K120" s="28"/>
+      <c r="L120" s="27"/>
+      <c r="M120" s="28"/>
       <c r="N120" s="7"/>
       <c r="O120" s="7"/>
       <c r="P120" s="7"/>
       <c r="Q120" s="7"/>
       <c r="R120" s="7"/>
       <c r="S120" s="7"/>
       <c r="T120" s="7"/>
-      <c r="U120" s="7"/>
-[...23 lines deleted...]
-      <c r="M121" s="30"/>
+      <c r="V120" s="17"/>
+      <c r="W120" s="17"/>
+      <c r="X120" s="17"/>
+      <c r="Y120" s="17"/>
+      <c r="Z120" s="17"/>
+      <c r="AA120" s="17"/>
+      <c r="AB120" s="17"/>
+      <c r="AC120" s="17"/>
+      <c r="AD120" s="17"/>
+    </row>
+    <row r="121" spans="1:30" s="1" customFormat="1">
+      <c r="A121" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="B121" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C121" s="26">
+        <v>14</v>
+      </c>
+      <c r="D121" s="27">
+        <v>29</v>
+      </c>
+      <c r="E121" s="27">
+        <v>43</v>
+      </c>
+      <c r="F121" s="27">
+        <v>47</v>
+      </c>
+      <c r="G121" s="26">
+        <v>52</v>
+      </c>
+      <c r="H121" s="26">
+        <v>56</v>
+      </c>
+      <c r="I121" s="53"/>
+      <c r="J121" s="53"/>
+      <c r="K121" s="28"/>
+      <c r="L121" s="27"/>
+      <c r="M121" s="28"/>
       <c r="N121" s="7"/>
       <c r="O121" s="7"/>
       <c r="P121" s="7"/>
       <c r="Q121" s="7"/>
       <c r="R121" s="7"/>
       <c r="S121" s="7"/>
       <c r="T121" s="7"/>
-      <c r="U121" s="7"/>
-[...25 lines deleted...]
-      <c r="M122" s="30"/>
+      <c r="V121" s="17"/>
+      <c r="W121" s="17"/>
+      <c r="X121" s="17"/>
+      <c r="Y121" s="17"/>
+      <c r="Z121" s="17"/>
+      <c r="AA121" s="17"/>
+      <c r="AB121" s="17"/>
+      <c r="AC121" s="17"/>
+      <c r="AD121" s="17"/>
+    </row>
+    <row r="122" spans="1:30" s="1" customFormat="1">
+      <c r="A122" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="B122" s="26">
+        <v>1</v>
+      </c>
+      <c r="C122" s="26">
+        <v>1</v>
+      </c>
+      <c r="D122" s="27">
+        <v>1</v>
+      </c>
+      <c r="E122" s="27">
+        <v>1</v>
+      </c>
+      <c r="F122" s="27">
+        <v>1</v>
+      </c>
+      <c r="G122" s="26">
+        <v>1</v>
+      </c>
+      <c r="H122" s="26">
+        <v>1</v>
+      </c>
+      <c r="I122" s="53"/>
+      <c r="J122" s="53"/>
+      <c r="K122" s="28"/>
+      <c r="L122" s="27"/>
+      <c r="M122" s="28"/>
       <c r="N122" s="7"/>
       <c r="O122" s="7"/>
       <c r="P122" s="7"/>
       <c r="Q122" s="7"/>
       <c r="R122" s="7"/>
       <c r="S122" s="7"/>
       <c r="T122" s="7"/>
-      <c r="U122" s="7"/>
-[...37 lines deleted...]
-      <c r="M123" s="30"/>
+      <c r="V122" s="17"/>
+      <c r="W122" s="17"/>
+      <c r="X122" s="17"/>
+      <c r="Y122" s="17"/>
+      <c r="Z122" s="17"/>
+      <c r="AA122" s="17"/>
+      <c r="AB122" s="17"/>
+      <c r="AC122" s="17"/>
+      <c r="AD122" s="17"/>
+    </row>
+    <row r="123" spans="1:30" s="1" customFormat="1">
+      <c r="A123" s="37"/>
+      <c r="B123" s="46"/>
+      <c r="C123" s="26"/>
+      <c r="D123" s="27"/>
+      <c r="E123" s="27"/>
+      <c r="F123" s="27"/>
+      <c r="G123" s="28"/>
+      <c r="H123" s="28"/>
+      <c r="I123" s="53"/>
+      <c r="J123" s="53"/>
+      <c r="K123" s="28"/>
+      <c r="L123" s="27"/>
+      <c r="M123" s="28"/>
       <c r="N123" s="7"/>
       <c r="O123" s="7"/>
       <c r="P123" s="7"/>
       <c r="Q123" s="7"/>
       <c r="R123" s="7"/>
       <c r="S123" s="7"/>
       <c r="T123" s="7"/>
-      <c r="U123" s="7"/>
-[...37 lines deleted...]
-      <c r="M124" s="30"/>
+      <c r="V123" s="17"/>
+      <c r="W123" s="17"/>
+      <c r="X123" s="17"/>
+      <c r="Y123" s="17"/>
+      <c r="Z123" s="17"/>
+      <c r="AA123" s="17"/>
+      <c r="AB123" s="17"/>
+      <c r="AC123" s="17"/>
+      <c r="AD123" s="17"/>
+    </row>
+    <row r="124" spans="1:30" s="1" customFormat="1" ht="23.25">
+      <c r="A124" s="54" t="s">
+        <v>104</v>
+      </c>
+      <c r="B124" s="28"/>
+      <c r="C124" s="26"/>
+      <c r="D124" s="27"/>
+      <c r="E124" s="27"/>
+      <c r="F124" s="27"/>
+      <c r="G124" s="27"/>
+      <c r="H124" s="27"/>
+      <c r="I124" s="37"/>
+      <c r="J124" s="28"/>
+      <c r="K124" s="28"/>
+      <c r="L124" s="28"/>
+      <c r="M124" s="28"/>
       <c r="N124" s="7"/>
       <c r="O124" s="7"/>
       <c r="P124" s="7"/>
       <c r="Q124" s="7"/>
       <c r="R124" s="7"/>
       <c r="S124" s="7"/>
       <c r="T124" s="7"/>
-      <c r="U124" s="7"/>
-[...23 lines deleted...]
-      <c r="M125" s="30"/>
+      <c r="V124" s="17"/>
+      <c r="W124" s="17"/>
+      <c r="X124" s="17"/>
+      <c r="Y124" s="17"/>
+      <c r="Z124" s="17"/>
+      <c r="AA124" s="17"/>
+      <c r="AB124" s="17"/>
+      <c r="AC124" s="17"/>
+      <c r="AD124" s="17"/>
+    </row>
+    <row r="125" spans="1:30" s="1" customFormat="1">
+      <c r="A125" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B125" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="C125" s="26">
+        <v>404</v>
+      </c>
+      <c r="D125" s="26">
+        <v>452</v>
+      </c>
+      <c r="E125" s="26">
+        <v>611</v>
+      </c>
+      <c r="F125" s="26">
+        <v>841</v>
+      </c>
+      <c r="G125" s="26">
+        <v>960</v>
+      </c>
+      <c r="H125" s="26">
+        <v>1145</v>
+      </c>
+      <c r="I125" s="37"/>
+      <c r="J125" s="28"/>
+      <c r="K125" s="28"/>
+      <c r="L125" s="28"/>
+      <c r="M125" s="28"/>
       <c r="N125" s="7"/>
       <c r="O125" s="7"/>
       <c r="P125" s="7"/>
       <c r="Q125" s="7"/>
       <c r="R125" s="7"/>
       <c r="S125" s="7"/>
       <c r="T125" s="7"/>
-      <c r="U125" s="7"/>
-[...25 lines deleted...]
-      <c r="M126" s="25"/>
+      <c r="V125" s="17"/>
+      <c r="W125" s="17"/>
+      <c r="X125" s="17"/>
+      <c r="Y125" s="17"/>
+      <c r="Z125" s="17"/>
+      <c r="AA125" s="17"/>
+      <c r="AB125" s="17"/>
+      <c r="AC125" s="17"/>
+      <c r="AD125" s="17"/>
+    </row>
+    <row r="126" spans="1:30" s="1" customFormat="1">
+      <c r="A126" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="B126" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="C126" s="26">
+        <v>404</v>
+      </c>
+      <c r="D126" s="26">
+        <v>452</v>
+      </c>
+      <c r="E126" s="26">
+        <v>611</v>
+      </c>
+      <c r="F126" s="26">
+        <v>841</v>
+      </c>
+      <c r="G126" s="26">
+        <v>960</v>
+      </c>
+      <c r="H126" s="26">
+        <v>1145</v>
+      </c>
+      <c r="I126" s="37"/>
+      <c r="J126" s="28"/>
+      <c r="K126" s="28"/>
+      <c r="L126" s="28"/>
+      <c r="M126" s="28"/>
       <c r="N126" s="7"/>
       <c r="O126" s="7"/>
       <c r="P126" s="7"/>
       <c r="Q126" s="7"/>
       <c r="R126" s="7"/>
       <c r="S126" s="7"/>
       <c r="T126" s="7"/>
-      <c r="U126" s="7"/>
-[...37 lines deleted...]
-      <c r="M127" s="31"/>
+      <c r="V126" s="17"/>
+      <c r="W126" s="17"/>
+      <c r="X126" s="17"/>
+      <c r="Y126" s="17"/>
+      <c r="Z126" s="17"/>
+      <c r="AA126" s="17"/>
+      <c r="AB126" s="17"/>
+      <c r="AC126" s="17"/>
+      <c r="AD126" s="17"/>
+    </row>
+    <row r="127" spans="1:30" s="1" customFormat="1">
+      <c r="A127" s="37"/>
+      <c r="B127" s="46"/>
+      <c r="C127" s="26"/>
+      <c r="D127" s="27"/>
+      <c r="E127" s="27"/>
+      <c r="F127" s="27"/>
+      <c r="G127" s="28"/>
+      <c r="H127" s="28"/>
+      <c r="I127" s="53"/>
+      <c r="J127" s="53"/>
+      <c r="K127" s="28"/>
+      <c r="L127" s="27"/>
+      <c r="M127" s="28"/>
       <c r="N127" s="7"/>
       <c r="O127" s="7"/>
       <c r="P127" s="7"/>
       <c r="Q127" s="7"/>
       <c r="R127" s="7"/>
       <c r="S127" s="7"/>
       <c r="T127" s="7"/>
-      <c r="U127" s="7"/>
-[...37 lines deleted...]
-      <c r="M128" s="31"/>
+      <c r="V127" s="17"/>
+      <c r="W127" s="17"/>
+      <c r="X127" s="17"/>
+      <c r="Y127" s="17"/>
+      <c r="Z127" s="17"/>
+      <c r="AA127" s="17"/>
+      <c r="AB127" s="17"/>
+      <c r="AC127" s="17"/>
+      <c r="AD127" s="17"/>
+    </row>
+    <row r="128" spans="1:30" s="1" customFormat="1" ht="23.25">
+      <c r="A128" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B128" s="28"/>
+      <c r="C128" s="26"/>
+      <c r="D128" s="27"/>
+      <c r="E128" s="27"/>
+      <c r="F128" s="27"/>
+      <c r="G128" s="28"/>
+      <c r="H128" s="28"/>
+      <c r="I128" s="22"/>
+      <c r="J128" s="28"/>
+      <c r="K128" s="28"/>
+      <c r="L128" s="23"/>
+      <c r="M128" s="23"/>
       <c r="N128" s="7"/>
       <c r="O128" s="7"/>
       <c r="P128" s="7"/>
       <c r="Q128" s="7"/>
       <c r="R128" s="7"/>
-      <c r="W128" s="19"/>
-[...36 lines deleted...]
-      <c r="M129" s="31"/>
+      <c r="S128" s="7"/>
+      <c r="T128" s="7"/>
+      <c r="V128" s="17"/>
+      <c r="W128" s="17"/>
+      <c r="X128" s="17"/>
+      <c r="Y128" s="17"/>
+      <c r="Z128" s="17"/>
+      <c r="AA128" s="17"/>
+      <c r="AB128" s="17"/>
+      <c r="AC128" s="17"/>
+      <c r="AD128" s="17"/>
+    </row>
+    <row r="129" spans="1:30" s="1" customFormat="1">
+      <c r="A129" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B129" s="26">
+        <v>10855</v>
+      </c>
+      <c r="C129" s="26">
+        <v>22256</v>
+      </c>
+      <c r="D129" s="26">
+        <v>34652</v>
+      </c>
+      <c r="E129" s="26">
+        <v>46919</v>
+      </c>
+      <c r="F129" s="26">
+        <v>59914</v>
+      </c>
+      <c r="G129" s="26">
+        <v>72181</v>
+      </c>
+      <c r="H129" s="26">
+        <v>84528</v>
+      </c>
+      <c r="I129" s="27"/>
+      <c r="J129" s="29"/>
+      <c r="K129" s="29"/>
+      <c r="L129" s="29"/>
+      <c r="M129" s="29"/>
       <c r="N129" s="7"/>
       <c r="O129" s="7"/>
       <c r="P129" s="7"/>
       <c r="Q129" s="7"/>
       <c r="R129" s="7"/>
-      <c r="W129" s="19"/>
-[...36 lines deleted...]
-      <c r="M130" s="31"/>
+      <c r="S129" s="7"/>
+      <c r="T129" s="7"/>
+      <c r="V129" s="17"/>
+      <c r="W129" s="17"/>
+      <c r="X129" s="17"/>
+      <c r="Y129" s="17"/>
+      <c r="Z129" s="17"/>
+      <c r="AA129" s="17"/>
+      <c r="AB129" s="17"/>
+      <c r="AC129" s="17"/>
+      <c r="AD129" s="17"/>
+    </row>
+    <row r="130" spans="1:30" s="1" customFormat="1">
+      <c r="A130" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B130" s="26">
+        <v>2410</v>
+      </c>
+      <c r="C130" s="26">
+        <v>4812</v>
+      </c>
+      <c r="D130" s="26">
+        <v>8043</v>
+      </c>
+      <c r="E130" s="26">
+        <v>11323</v>
+      </c>
+      <c r="F130" s="26">
+        <v>14992</v>
+      </c>
+      <c r="G130" s="26">
+        <v>18101</v>
+      </c>
+      <c r="H130" s="26">
+        <v>21136</v>
+      </c>
+      <c r="I130" s="27"/>
+      <c r="J130" s="29"/>
+      <c r="K130" s="29"/>
+      <c r="L130" s="29"/>
+      <c r="M130" s="29"/>
       <c r="N130" s="7"/>
       <c r="O130" s="7"/>
       <c r="P130" s="7"/>
       <c r="Q130" s="7"/>
-      <c r="R130" s="7"/>
-[...40 lines deleted...]
-      <c r="M131" s="31"/>
+      <c r="V130" s="17"/>
+      <c r="W130" s="17"/>
+      <c r="X130" s="17"/>
+      <c r="Y130" s="17"/>
+      <c r="Z130" s="17"/>
+      <c r="AA130" s="17"/>
+      <c r="AB130" s="17"/>
+      <c r="AC130" s="17"/>
+      <c r="AD130" s="17"/>
+    </row>
+    <row r="131" spans="1:30" s="1" customFormat="1">
+      <c r="A131" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="B131" s="26">
+        <v>0</v>
+      </c>
+      <c r="C131" s="26">
+        <v>0</v>
+      </c>
+      <c r="D131" s="26">
+        <v>0</v>
+      </c>
+      <c r="E131" s="26">
+        <v>0</v>
+      </c>
+      <c r="F131" s="26">
+        <v>0</v>
+      </c>
+      <c r="G131" s="26">
+        <v>0</v>
+      </c>
+      <c r="H131" s="26">
+        <v>0</v>
+      </c>
+      <c r="I131" s="27"/>
+      <c r="J131" s="29"/>
+      <c r="K131" s="29"/>
+      <c r="L131" s="29"/>
+      <c r="M131" s="29"/>
       <c r="N131" s="7"/>
       <c r="O131" s="7"/>
       <c r="P131" s="7"/>
       <c r="Q131" s="7"/>
-      <c r="R131" s="7"/>
-[...40 lines deleted...]
-      <c r="M132" s="31"/>
+      <c r="V131" s="17"/>
+      <c r="W131" s="17"/>
+      <c r="X131" s="17"/>
+      <c r="Y131" s="17"/>
+      <c r="Z131" s="17"/>
+      <c r="AA131" s="17"/>
+      <c r="AB131" s="17"/>
+      <c r="AC131" s="17"/>
+      <c r="AD131" s="17"/>
+    </row>
+    <row r="132" spans="1:30" s="1" customFormat="1">
+      <c r="A132" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="B132" s="26">
+        <v>138</v>
+      </c>
+      <c r="C132" s="26">
+        <v>409</v>
+      </c>
+      <c r="D132" s="26">
+        <v>681</v>
+      </c>
+      <c r="E132" s="26">
+        <v>953</v>
+      </c>
+      <c r="F132" s="26">
+        <v>1224</v>
+      </c>
+      <c r="G132" s="26">
+        <v>1495</v>
+      </c>
+      <c r="H132" s="26">
+        <v>1766</v>
+      </c>
+      <c r="I132" s="27"/>
+      <c r="J132" s="29"/>
+      <c r="K132" s="29"/>
+      <c r="L132" s="29"/>
+      <c r="M132" s="29"/>
       <c r="N132" s="7"/>
       <c r="O132" s="7"/>
       <c r="P132" s="7"/>
       <c r="Q132" s="7"/>
       <c r="R132" s="7"/>
       <c r="S132" s="7"/>
       <c r="T132" s="7"/>
-      <c r="U132" s="7"/>
-[...37 lines deleted...]
-      <c r="M133" s="31"/>
+      <c r="V132" s="17"/>
+      <c r="W132" s="17"/>
+      <c r="X132" s="17"/>
+      <c r="Y132" s="17"/>
+      <c r="Z132" s="17"/>
+      <c r="AA132" s="17"/>
+      <c r="AB132" s="17"/>
+      <c r="AC132" s="17"/>
+      <c r="AD132" s="17"/>
+    </row>
+    <row r="133" spans="1:30" s="1" customFormat="1">
+      <c r="A133" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="B133" s="26">
+        <v>4</v>
+      </c>
+      <c r="C133" s="26">
+        <v>8</v>
+      </c>
+      <c r="D133" s="26">
+        <v>11</v>
+      </c>
+      <c r="E133" s="26">
+        <v>14</v>
+      </c>
+      <c r="F133" s="26">
+        <v>18</v>
+      </c>
+      <c r="G133" s="26">
+        <v>21</v>
+      </c>
+      <c r="H133" s="26">
+        <v>24</v>
+      </c>
+      <c r="I133" s="27"/>
+      <c r="J133" s="29"/>
+      <c r="K133" s="29"/>
+      <c r="L133" s="29"/>
+      <c r="M133" s="29"/>
       <c r="N133" s="7"/>
       <c r="O133" s="7"/>
       <c r="P133" s="7"/>
       <c r="Q133" s="7"/>
       <c r="R133" s="7"/>
       <c r="S133" s="7"/>
       <c r="T133" s="7"/>
-      <c r="U133" s="7"/>
-[...37 lines deleted...]
-      <c r="M134" s="31"/>
+      <c r="V133" s="17"/>
+      <c r="W133" s="17"/>
+      <c r="X133" s="17"/>
+      <c r="Y133" s="17"/>
+      <c r="Z133" s="17"/>
+      <c r="AA133" s="17"/>
+      <c r="AB133" s="17"/>
+      <c r="AC133" s="17"/>
+      <c r="AD133" s="17"/>
+    </row>
+    <row r="134" spans="1:30" s="1" customFormat="1">
+      <c r="A134" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B134" s="26">
+        <v>7</v>
+      </c>
+      <c r="C134" s="26">
+        <v>7</v>
+      </c>
+      <c r="D134" s="26">
+        <v>7</v>
+      </c>
+      <c r="E134" s="26">
+        <v>7</v>
+      </c>
+      <c r="F134" s="26">
+        <v>7</v>
+      </c>
+      <c r="G134" s="26">
+        <v>7</v>
+      </c>
+      <c r="H134" s="26">
+        <v>7</v>
+      </c>
+      <c r="I134" s="27"/>
+      <c r="J134" s="29"/>
+      <c r="K134" s="29"/>
+      <c r="L134" s="29"/>
+      <c r="M134" s="29"/>
       <c r="N134" s="7"/>
       <c r="O134" s="7"/>
       <c r="P134" s="7"/>
       <c r="Q134" s="7"/>
       <c r="R134" s="7"/>
       <c r="S134" s="7"/>
       <c r="T134" s="7"/>
-      <c r="U134" s="7"/>
-[...37 lines deleted...]
-      <c r="M135" s="31"/>
+      <c r="V134" s="17"/>
+      <c r="W134" s="17"/>
+      <c r="X134" s="17"/>
+      <c r="Y134" s="17"/>
+      <c r="Z134" s="17"/>
+      <c r="AA134" s="17"/>
+      <c r="AB134" s="17"/>
+      <c r="AC134" s="17"/>
+      <c r="AD134" s="17"/>
+    </row>
+    <row r="135" spans="1:30" s="1" customFormat="1">
+      <c r="A135" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B135" s="26">
+        <v>30</v>
+      </c>
+      <c r="C135" s="26">
+        <v>59</v>
+      </c>
+      <c r="D135" s="26">
+        <v>88</v>
+      </c>
+      <c r="E135" s="26">
+        <v>118</v>
+      </c>
+      <c r="F135" s="26">
+        <v>151</v>
+      </c>
+      <c r="G135" s="26">
+        <v>185</v>
+      </c>
+      <c r="H135" s="26">
+        <v>219</v>
+      </c>
+      <c r="I135" s="27"/>
+      <c r="J135" s="29"/>
+      <c r="K135" s="29"/>
+      <c r="L135" s="29"/>
+      <c r="M135" s="29"/>
       <c r="N135" s="7"/>
       <c r="O135" s="7"/>
       <c r="P135" s="7"/>
       <c r="Q135" s="7"/>
       <c r="R135" s="7"/>
       <c r="S135" s="7"/>
       <c r="T135" s="7"/>
-      <c r="U135" s="7"/>
-[...37 lines deleted...]
-      <c r="M136" s="31"/>
+      <c r="V135" s="17"/>
+      <c r="W135" s="17"/>
+      <c r="X135" s="17"/>
+      <c r="Y135" s="17"/>
+      <c r="Z135" s="17"/>
+      <c r="AA135" s="17"/>
+      <c r="AB135" s="17"/>
+      <c r="AC135" s="17"/>
+      <c r="AD135" s="17"/>
+    </row>
+    <row r="136" spans="1:30" s="1" customFormat="1">
+      <c r="A136" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="B136" s="26">
+        <v>190</v>
+      </c>
+      <c r="C136" s="26">
+        <v>435</v>
+      </c>
+      <c r="D136" s="26">
+        <v>679</v>
+      </c>
+      <c r="E136" s="26">
+        <v>924</v>
+      </c>
+      <c r="F136" s="26">
+        <v>1181</v>
+      </c>
+      <c r="G136" s="26">
+        <v>1438</v>
+      </c>
+      <c r="H136" s="26">
+        <v>1695</v>
+      </c>
+      <c r="I136" s="27"/>
+      <c r="J136" s="29"/>
+      <c r="K136" s="29"/>
+      <c r="L136" s="29"/>
+      <c r="M136" s="29"/>
       <c r="N136" s="7"/>
       <c r="O136" s="7"/>
       <c r="P136" s="7"/>
       <c r="Q136" s="7"/>
       <c r="R136" s="7"/>
       <c r="S136" s="7"/>
       <c r="T136" s="7"/>
-      <c r="U136" s="7"/>
-[...37 lines deleted...]
-      <c r="M137" s="31"/>
+      <c r="V136" s="17"/>
+      <c r="W136" s="17"/>
+      <c r="X136" s="17"/>
+      <c r="Y136" s="17"/>
+      <c r="Z136" s="17"/>
+      <c r="AA136" s="17"/>
+      <c r="AB136" s="17"/>
+      <c r="AC136" s="17"/>
+      <c r="AD136" s="17"/>
+    </row>
+    <row r="137" spans="1:30" s="1" customFormat="1">
+      <c r="A137" s="34" t="s">
+        <v>61</v>
+      </c>
+      <c r="B137" s="26">
+        <v>0</v>
+      </c>
+      <c r="C137" s="26">
+        <v>1</v>
+      </c>
+      <c r="D137" s="26">
+        <v>1</v>
+      </c>
+      <c r="E137" s="26">
+        <v>1</v>
+      </c>
+      <c r="F137" s="26">
+        <v>1</v>
+      </c>
+      <c r="G137" s="26">
+        <v>1</v>
+      </c>
+      <c r="H137" s="26">
+        <v>1</v>
+      </c>
+      <c r="I137" s="27"/>
+      <c r="J137" s="29"/>
+      <c r="K137" s="29"/>
+      <c r="L137" s="29"/>
+      <c r="M137" s="29"/>
       <c r="N137" s="7"/>
       <c r="O137" s="7"/>
       <c r="P137" s="7"/>
       <c r="Q137" s="7"/>
       <c r="R137" s="7"/>
       <c r="S137" s="7"/>
       <c r="T137" s="7"/>
-      <c r="U137" s="7"/>
-[...37 lines deleted...]
-      <c r="M138" s="31"/>
+      <c r="V137" s="17"/>
+      <c r="W137" s="17"/>
+      <c r="X137" s="17"/>
+      <c r="Y137" s="17"/>
+      <c r="Z137" s="17"/>
+      <c r="AA137" s="17"/>
+      <c r="AB137" s="17"/>
+      <c r="AC137" s="17"/>
+      <c r="AD137" s="17"/>
+    </row>
+    <row r="138" spans="1:30" s="1" customFormat="1">
+      <c r="A138" s="34" t="s">
+        <v>62</v>
+      </c>
+      <c r="B138" s="26">
+        <v>2537</v>
+      </c>
+      <c r="C138" s="26">
+        <v>4969</v>
+      </c>
+      <c r="D138" s="26">
+        <v>7569</v>
+      </c>
+      <c r="E138" s="26">
+        <v>9991</v>
+      </c>
+      <c r="F138" s="26">
+        <v>12670</v>
+      </c>
+      <c r="G138" s="26">
+        <v>15181</v>
+      </c>
+      <c r="H138" s="26">
+        <v>17840</v>
+      </c>
+      <c r="I138" s="27"/>
+      <c r="J138" s="29"/>
+      <c r="K138" s="29"/>
+      <c r="L138" s="29"/>
+      <c r="M138" s="29"/>
       <c r="N138" s="7"/>
       <c r="O138" s="7"/>
       <c r="P138" s="7"/>
       <c r="Q138" s="7"/>
       <c r="R138" s="7"/>
       <c r="S138" s="7"/>
       <c r="T138" s="7"/>
-      <c r="U138" s="7"/>
-[...23 lines deleted...]
-      <c r="M139" s="25"/>
+      <c r="V138" s="17"/>
+      <c r="W138" s="17"/>
+      <c r="X138" s="17"/>
+      <c r="Y138" s="17"/>
+      <c r="Z138" s="17"/>
+      <c r="AA138" s="17"/>
+      <c r="AB138" s="17"/>
+      <c r="AC138" s="17"/>
+      <c r="AD138" s="17"/>
+    </row>
+    <row r="139" spans="1:30" s="1" customFormat="1">
+      <c r="A139" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="B139" s="26">
+        <v>5540</v>
+      </c>
+      <c r="C139" s="26">
+        <v>11321</v>
+      </c>
+      <c r="D139" s="26">
+        <v>17103</v>
+      </c>
+      <c r="E139" s="26">
+        <v>22885</v>
+      </c>
+      <c r="F139" s="26">
+        <v>28708</v>
+      </c>
+      <c r="G139" s="26">
+        <v>34531</v>
+      </c>
+      <c r="H139" s="26">
+        <v>40361</v>
+      </c>
+      <c r="I139" s="27"/>
+      <c r="J139" s="29"/>
+      <c r="K139" s="29"/>
+      <c r="L139" s="29"/>
+      <c r="M139" s="29"/>
       <c r="N139" s="7"/>
       <c r="O139" s="7"/>
       <c r="P139" s="7"/>
       <c r="Q139" s="7"/>
       <c r="R139" s="7"/>
       <c r="S139" s="7"/>
       <c r="T139" s="7"/>
-      <c r="U139" s="7"/>
-[...25 lines deleted...]
-      <c r="M140" s="25"/>
+      <c r="V139" s="17"/>
+      <c r="W139" s="17"/>
+      <c r="X139" s="17"/>
+      <c r="Y139" s="17"/>
+      <c r="Z139" s="17"/>
+      <c r="AA139" s="17"/>
+      <c r="AB139" s="17"/>
+      <c r="AC139" s="17"/>
+      <c r="AD139" s="17"/>
+    </row>
+    <row r="140" spans="1:30" s="1" customFormat="1">
+      <c r="A140" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="B140" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C140" s="26">
+        <v>235</v>
+      </c>
+      <c r="D140" s="26">
+        <v>469</v>
+      </c>
+      <c r="E140" s="26">
+        <v>704</v>
+      </c>
+      <c r="F140" s="26">
+        <v>962</v>
+      </c>
+      <c r="G140" s="26">
+        <v>1221</v>
+      </c>
+      <c r="H140" s="26">
+        <v>1479</v>
+      </c>
+      <c r="I140" s="27"/>
+      <c r="J140" s="29"/>
+      <c r="K140" s="29"/>
+      <c r="L140" s="29"/>
+      <c r="M140" s="29"/>
       <c r="N140" s="7"/>
       <c r="O140" s="7"/>
       <c r="P140" s="7"/>
       <c r="Q140" s="7"/>
       <c r="R140" s="7"/>
       <c r="S140" s="7"/>
       <c r="T140" s="7"/>
-      <c r="U140" s="7"/>
-[...83 lines deleted...]
-      <c r="M142" s="31"/>
+      <c r="V140" s="17"/>
+      <c r="W140" s="17"/>
+      <c r="X140" s="17"/>
+      <c r="Y140" s="17"/>
+      <c r="Z140" s="17"/>
+      <c r="AA140" s="17"/>
+      <c r="AB140" s="17"/>
+      <c r="AC140" s="17"/>
+      <c r="AD140" s="17"/>
+    </row>
+    <row r="141" spans="1:30" s="1" customFormat="1">
+      <c r="A141" s="47"/>
+      <c r="B141" s="27"/>
+      <c r="C141" s="26"/>
+      <c r="D141" s="27"/>
+      <c r="E141" s="27"/>
+      <c r="F141" s="27"/>
+      <c r="G141" s="28"/>
+      <c r="H141" s="28"/>
+      <c r="I141" s="27"/>
+      <c r="J141" s="28"/>
+      <c r="K141" s="28"/>
+      <c r="L141" s="41"/>
+      <c r="M141" s="23"/>
+      <c r="N141" s="7"/>
+      <c r="O141" s="7"/>
+      <c r="P141" s="7"/>
+      <c r="Q141" s="7"/>
+      <c r="R141" s="7"/>
+      <c r="S141" s="7"/>
+      <c r="T141" s="7"/>
+      <c r="V141" s="17"/>
+      <c r="W141" s="17"/>
+      <c r="X141" s="17"/>
+      <c r="Y141" s="17"/>
+      <c r="Z141" s="17"/>
+      <c r="AA141" s="17"/>
+      <c r="AB141" s="17"/>
+      <c r="AC141" s="17"/>
+      <c r="AD141" s="17"/>
+    </row>
+    <row r="142" spans="1:30" s="1" customFormat="1" ht="23.25">
+      <c r="A142" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="B142" s="27"/>
+      <c r="C142" s="26"/>
+      <c r="D142" s="27"/>
+      <c r="E142" s="27"/>
+      <c r="F142" s="27"/>
+      <c r="G142" s="28"/>
+      <c r="H142" s="28"/>
+      <c r="I142" s="27"/>
+      <c r="J142" s="28"/>
+      <c r="K142" s="28"/>
+      <c r="L142" s="41"/>
+      <c r="M142" s="23"/>
       <c r="N142" s="7"/>
       <c r="O142" s="7"/>
       <c r="P142" s="7"/>
       <c r="Q142" s="7"/>
       <c r="R142" s="7"/>
       <c r="S142" s="7"/>
       <c r="T142" s="7"/>
-      <c r="U142" s="7"/>
-[...83 lines deleted...]
-      <c r="M144" s="31"/>
+      <c r="V142" s="17"/>
+      <c r="W142" s="17"/>
+      <c r="X142" s="17"/>
+      <c r="Y142" s="17"/>
+      <c r="Z142" s="17"/>
+      <c r="AA142" s="17"/>
+      <c r="AB142" s="17"/>
+      <c r="AC142" s="17"/>
+      <c r="AD142" s="17"/>
+    </row>
+    <row r="143" spans="1:30" s="1" customFormat="1">
+      <c r="A143" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B143" s="26">
+        <v>160</v>
+      </c>
+      <c r="C143" s="26">
+        <v>374</v>
+      </c>
+      <c r="D143" s="26">
+        <v>604</v>
+      </c>
+      <c r="E143" s="26">
+        <v>861</v>
+      </c>
+      <c r="F143" s="26">
+        <v>1111</v>
+      </c>
+      <c r="G143" s="26">
+        <v>1302</v>
+      </c>
+      <c r="H143" s="26">
+        <v>1522</v>
+      </c>
+      <c r="I143" s="27"/>
+      <c r="J143" s="29"/>
+      <c r="K143" s="29"/>
+      <c r="L143" s="29"/>
+      <c r="M143" s="29"/>
+      <c r="N143" s="6"/>
+      <c r="O143" s="6"/>
+      <c r="P143" s="6"/>
+      <c r="Q143" s="6"/>
+      <c r="R143" s="6"/>
+      <c r="S143" s="6"/>
+      <c r="T143" s="6"/>
+      <c r="V143" s="17"/>
+      <c r="W143" s="17"/>
+      <c r="X143" s="17"/>
+      <c r="Y143" s="17"/>
+      <c r="Z143" s="17"/>
+      <c r="AA143" s="17"/>
+      <c r="AB143" s="17"/>
+      <c r="AC143" s="17"/>
+      <c r="AD143" s="17"/>
+    </row>
+    <row r="144" spans="1:30" s="1" customFormat="1">
+      <c r="A144" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B144" s="26">
+        <v>57</v>
+      </c>
+      <c r="C144" s="26">
+        <v>142</v>
+      </c>
+      <c r="D144" s="26">
+        <v>240</v>
+      </c>
+      <c r="E144" s="26">
+        <v>354</v>
+      </c>
+      <c r="F144" s="26">
+        <v>467</v>
+      </c>
+      <c r="G144" s="26">
+        <v>554</v>
+      </c>
+      <c r="H144" s="26">
+        <v>644</v>
+      </c>
+      <c r="I144" s="27"/>
+      <c r="J144" s="29"/>
+      <c r="K144" s="29"/>
+      <c r="L144" s="29"/>
+      <c r="M144" s="29"/>
       <c r="N144" s="7"/>
       <c r="O144" s="7"/>
       <c r="P144" s="7"/>
       <c r="Q144" s="7"/>
       <c r="R144" s="7"/>
       <c r="S144" s="7"/>
       <c r="T144" s="7"/>
-      <c r="U144" s="7"/>
-[...14 lines deleted...]
-      <c r="B145" s="28">
+      <c r="V144" s="17"/>
+      <c r="W144" s="17"/>
+      <c r="X144" s="17"/>
+      <c r="Y144" s="17"/>
+      <c r="Z144" s="17"/>
+      <c r="AA144" s="17"/>
+      <c r="AB144" s="17"/>
+      <c r="AC144" s="17"/>
+      <c r="AD144" s="17"/>
+    </row>
+    <row r="145" spans="1:30" s="1" customFormat="1">
+      <c r="A145" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="B145" s="26">
         <v>1</v>
       </c>
-      <c r="C145" s="28">
+      <c r="C145" s="26">
+        <v>1</v>
+      </c>
+      <c r="D145" s="26">
+        <v>1</v>
+      </c>
+      <c r="E145" s="26">
+        <v>1</v>
+      </c>
+      <c r="F145" s="26">
+        <v>1</v>
+      </c>
+      <c r="G145" s="26">
         <v>2</v>
       </c>
-      <c r="D145" s="28">
-[...16 lines deleted...]
-      <c r="M145" s="31"/>
+      <c r="H145" s="26">
+        <v>2</v>
+      </c>
+      <c r="I145" s="27"/>
+      <c r="J145" s="29"/>
+      <c r="K145" s="29"/>
+      <c r="L145" s="29"/>
+      <c r="M145" s="29"/>
       <c r="N145" s="7"/>
       <c r="O145" s="7"/>
       <c r="P145" s="7"/>
       <c r="Q145" s="7"/>
       <c r="R145" s="7"/>
       <c r="S145" s="7"/>
       <c r="T145" s="7"/>
-      <c r="U145" s="7"/>
-[...37 lines deleted...]
-      <c r="M146" s="31"/>
+      <c r="V145" s="17"/>
+      <c r="W145" s="17"/>
+      <c r="X145" s="17"/>
+      <c r="Y145" s="17"/>
+      <c r="Z145" s="17"/>
+      <c r="AA145" s="17"/>
+      <c r="AB145" s="17"/>
+      <c r="AC145" s="17"/>
+      <c r="AD145" s="17"/>
+    </row>
+    <row r="146" spans="1:30" s="1" customFormat="1">
+      <c r="A146" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="B146" s="26">
+        <v>1</v>
+      </c>
+      <c r="C146" s="26">
+        <v>1</v>
+      </c>
+      <c r="D146" s="26">
+        <v>1</v>
+      </c>
+      <c r="E146" s="26">
+        <v>1</v>
+      </c>
+      <c r="F146" s="26">
+        <v>1</v>
+      </c>
+      <c r="G146" s="26">
+        <v>1</v>
+      </c>
+      <c r="H146" s="26">
+        <v>1</v>
+      </c>
+      <c r="I146" s="27"/>
+      <c r="J146" s="29"/>
+      <c r="K146" s="29"/>
+      <c r="L146" s="29"/>
+      <c r="M146" s="29"/>
       <c r="N146" s="7"/>
       <c r="O146" s="7"/>
       <c r="P146" s="7"/>
       <c r="Q146" s="7"/>
       <c r="R146" s="7"/>
       <c r="S146" s="7"/>
       <c r="T146" s="7"/>
-      <c r="U146" s="7"/>
-[...37 lines deleted...]
-      <c r="M147" s="31"/>
+      <c r="V146" s="17"/>
+      <c r="W146" s="17"/>
+      <c r="X146" s="17"/>
+      <c r="Y146" s="17"/>
+      <c r="Z146" s="17"/>
+      <c r="AA146" s="17"/>
+      <c r="AB146" s="17"/>
+      <c r="AC146" s="17"/>
+      <c r="AD146" s="17"/>
+    </row>
+    <row r="147" spans="1:30" s="1" customFormat="1">
+      <c r="A147" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B147" s="26">
+        <v>1</v>
+      </c>
+      <c r="C147" s="26">
+        <v>2</v>
+      </c>
+      <c r="D147" s="26">
+        <v>3</v>
+      </c>
+      <c r="E147" s="26">
+        <v>4</v>
+      </c>
+      <c r="F147" s="26">
+        <v>5</v>
+      </c>
+      <c r="G147" s="26">
+        <v>6</v>
+      </c>
+      <c r="H147" s="26">
+        <v>8</v>
+      </c>
+      <c r="I147" s="27"/>
+      <c r="J147" s="29"/>
+      <c r="K147" s="29"/>
+      <c r="L147" s="29"/>
+      <c r="M147" s="29"/>
       <c r="N147" s="7"/>
       <c r="O147" s="7"/>
       <c r="P147" s="7"/>
       <c r="Q147" s="7"/>
       <c r="R147" s="7"/>
       <c r="S147" s="7"/>
       <c r="T147" s="7"/>
-      <c r="U147" s="7"/>
-[...37 lines deleted...]
-      <c r="M148" s="31"/>
+      <c r="V147" s="17"/>
+      <c r="W147" s="17"/>
+      <c r="X147" s="17"/>
+      <c r="Y147" s="17"/>
+      <c r="Z147" s="17"/>
+      <c r="AA147" s="17"/>
+      <c r="AB147" s="17"/>
+      <c r="AC147" s="17"/>
+      <c r="AD147" s="17"/>
+    </row>
+    <row r="148" spans="1:30" s="1" customFormat="1">
+      <c r="A148" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="B148" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C148" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="D148" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="E148" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="F148" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="G148" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="H148" s="26">
+        <v>0</v>
+      </c>
+      <c r="I148" s="27"/>
+      <c r="J148" s="29"/>
+      <c r="K148" s="29"/>
+      <c r="L148" s="29"/>
+      <c r="M148" s="29"/>
       <c r="N148" s="7"/>
       <c r="O148" s="7"/>
       <c r="P148" s="7"/>
       <c r="Q148" s="7"/>
       <c r="R148" s="7"/>
       <c r="S148" s="7"/>
       <c r="T148" s="7"/>
-      <c r="U148" s="7"/>
-[...37 lines deleted...]
-      <c r="M149" s="31"/>
+      <c r="V148" s="17"/>
+      <c r="W148" s="17"/>
+      <c r="X148" s="17"/>
+      <c r="Y148" s="17"/>
+      <c r="Z148" s="17"/>
+      <c r="AA148" s="17"/>
+      <c r="AB148" s="17"/>
+      <c r="AC148" s="17"/>
+      <c r="AD148" s="17"/>
+    </row>
+    <row r="149" spans="1:30" s="1" customFormat="1">
+      <c r="A149" s="34" t="s">
+        <v>62</v>
+      </c>
+      <c r="B149" s="26">
+        <v>81</v>
+      </c>
+      <c r="C149" s="26">
+        <v>182</v>
+      </c>
+      <c r="D149" s="26">
+        <v>287</v>
+      </c>
+      <c r="E149" s="26">
+        <v>403</v>
+      </c>
+      <c r="F149" s="26">
+        <v>512</v>
+      </c>
+      <c r="G149" s="26">
+        <v>589</v>
+      </c>
+      <c r="H149" s="26">
+        <v>692</v>
+      </c>
+      <c r="I149" s="27"/>
+      <c r="J149" s="29"/>
+      <c r="K149" s="29"/>
+      <c r="L149" s="29"/>
+      <c r="M149" s="29"/>
       <c r="N149" s="7"/>
       <c r="O149" s="7"/>
       <c r="P149" s="7"/>
       <c r="Q149" s="7"/>
       <c r="R149" s="7"/>
       <c r="S149" s="7"/>
       <c r="T149" s="7"/>
-      <c r="U149" s="7"/>
-[...23 lines deleted...]
-      <c r="M150" s="25"/>
+      <c r="V149" s="17"/>
+      <c r="W149" s="17"/>
+      <c r="X149" s="17"/>
+      <c r="Y149" s="17"/>
+      <c r="Z149" s="17"/>
+      <c r="AA149" s="17"/>
+      <c r="AB149" s="17"/>
+      <c r="AC149" s="17"/>
+      <c r="AD149" s="17"/>
+    </row>
+    <row r="150" spans="1:30" s="1" customFormat="1">
+      <c r="A150" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="B150" s="26">
+        <v>18</v>
+      </c>
+      <c r="C150" s="26">
+        <v>38</v>
+      </c>
+      <c r="D150" s="26">
+        <v>58</v>
+      </c>
+      <c r="E150" s="26">
+        <v>78</v>
+      </c>
+      <c r="F150" s="26">
+        <v>100</v>
+      </c>
+      <c r="G150" s="26">
+        <v>121</v>
+      </c>
+      <c r="H150" s="26">
+        <v>142</v>
+      </c>
+      <c r="I150" s="27"/>
+      <c r="J150" s="29"/>
+      <c r="K150" s="29"/>
+      <c r="L150" s="29"/>
+      <c r="M150" s="29"/>
       <c r="N150" s="7"/>
       <c r="O150" s="7"/>
       <c r="P150" s="7"/>
       <c r="Q150" s="7"/>
       <c r="R150" s="7"/>
       <c r="S150" s="7"/>
       <c r="T150" s="7"/>
-      <c r="U150" s="7"/>
-[...25 lines deleted...]
-      <c r="M151" s="25"/>
+      <c r="V150" s="17"/>
+      <c r="W150" s="17"/>
+      <c r="X150" s="17"/>
+      <c r="Y150" s="17"/>
+      <c r="Z150" s="17"/>
+      <c r="AA150" s="17"/>
+      <c r="AB150" s="17"/>
+      <c r="AC150" s="17"/>
+      <c r="AD150" s="17"/>
+    </row>
+    <row r="151" spans="1:30" s="1" customFormat="1">
+      <c r="A151" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="B151" s="26">
+        <v>2</v>
+      </c>
+      <c r="C151" s="26">
+        <v>7</v>
+      </c>
+      <c r="D151" s="26">
+        <v>11</v>
+      </c>
+      <c r="E151" s="26">
+        <v>16</v>
+      </c>
+      <c r="F151" s="26">
+        <v>19</v>
+      </c>
+      <c r="G151" s="26">
+        <v>23</v>
+      </c>
+      <c r="H151" s="26">
+        <v>26</v>
+      </c>
+      <c r="I151" s="27"/>
+      <c r="J151" s="29"/>
+      <c r="K151" s="29"/>
+      <c r="L151" s="29"/>
+      <c r="M151" s="29"/>
       <c r="N151" s="7"/>
       <c r="O151" s="7"/>
       <c r="P151" s="7"/>
       <c r="Q151" s="7"/>
       <c r="R151" s="7"/>
       <c r="S151" s="7"/>
       <c r="T151" s="7"/>
-      <c r="U151" s="7"/>
-[...37 lines deleted...]
-      <c r="M152" s="31"/>
+      <c r="V151" s="17"/>
+      <c r="W151" s="17"/>
+      <c r="X151" s="17"/>
+      <c r="Y151" s="17"/>
+      <c r="Z151" s="17"/>
+      <c r="AA151" s="17"/>
+      <c r="AB151" s="17"/>
+      <c r="AC151" s="17"/>
+      <c r="AD151" s="17"/>
+    </row>
+    <row r="152" spans="1:30" s="1" customFormat="1">
+      <c r="A152" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="B152" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C152" s="26">
+        <v>2</v>
+      </c>
+      <c r="D152" s="26">
+        <v>3</v>
+      </c>
+      <c r="E152" s="26">
+        <v>5</v>
+      </c>
+      <c r="F152" s="26">
+        <v>6</v>
+      </c>
+      <c r="G152" s="26">
+        <v>6</v>
+      </c>
+      <c r="H152" s="26">
+        <v>7</v>
+      </c>
+      <c r="I152" s="27"/>
+      <c r="J152" s="29"/>
+      <c r="K152" s="29"/>
+      <c r="L152" s="29"/>
+      <c r="M152" s="29"/>
       <c r="N152" s="7"/>
       <c r="O152" s="7"/>
       <c r="P152" s="7"/>
       <c r="Q152" s="7"/>
       <c r="R152" s="7"/>
       <c r="S152" s="7"/>
       <c r="T152" s="7"/>
-      <c r="U152" s="7"/>
-[...37 lines deleted...]
-      <c r="M153" s="31"/>
+      <c r="V152" s="17"/>
+      <c r="W152" s="17"/>
+      <c r="X152" s="17"/>
+      <c r="Y152" s="17"/>
+      <c r="Z152" s="17"/>
+      <c r="AA152" s="17"/>
+      <c r="AB152" s="17"/>
+      <c r="AC152" s="17"/>
+      <c r="AD152" s="17"/>
+    </row>
+    <row r="153" spans="1:30" s="1" customFormat="1">
+      <c r="A153" s="47"/>
+      <c r="B153" s="27"/>
+      <c r="C153" s="26"/>
+      <c r="D153" s="27"/>
+      <c r="E153" s="27"/>
+      <c r="F153" s="27"/>
+      <c r="G153" s="28"/>
+      <c r="H153" s="28"/>
+      <c r="I153" s="47"/>
+      <c r="J153" s="28"/>
+      <c r="K153" s="28"/>
+      <c r="L153" s="23"/>
+      <c r="M153" s="23"/>
       <c r="N153" s="7"/>
       <c r="O153" s="7"/>
       <c r="P153" s="7"/>
       <c r="Q153" s="7"/>
       <c r="R153" s="7"/>
       <c r="S153" s="7"/>
       <c r="T153" s="7"/>
-      <c r="U153" s="7"/>
-[...37 lines deleted...]
-      <c r="M154" s="31"/>
+      <c r="V153" s="17"/>
+      <c r="W153" s="17"/>
+      <c r="X153" s="17"/>
+      <c r="Y153" s="17"/>
+      <c r="Z153" s="17"/>
+      <c r="AA153" s="17"/>
+      <c r="AB153" s="17"/>
+      <c r="AC153" s="17"/>
+      <c r="AD153" s="17"/>
+    </row>
+    <row r="154" spans="1:30" s="1" customFormat="1">
+      <c r="A154" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="B154" s="27"/>
+      <c r="C154" s="26"/>
+      <c r="D154" s="27"/>
+      <c r="E154" s="27"/>
+      <c r="F154" s="27"/>
+      <c r="G154" s="28"/>
+      <c r="H154" s="28"/>
+      <c r="I154" s="22"/>
+      <c r="J154" s="28"/>
+      <c r="K154" s="28"/>
+      <c r="L154" s="23"/>
+      <c r="M154" s="23"/>
       <c r="N154" s="7"/>
       <c r="O154" s="7"/>
       <c r="P154" s="7"/>
       <c r="Q154" s="7"/>
       <c r="R154" s="7"/>
       <c r="S154" s="7"/>
       <c r="T154" s="7"/>
-      <c r="U154" s="7"/>
-[...37 lines deleted...]
-      <c r="M155" s="31"/>
+      <c r="V154" s="17"/>
+      <c r="W154" s="17"/>
+      <c r="X154" s="17"/>
+      <c r="Y154" s="17"/>
+      <c r="Z154" s="17"/>
+      <c r="AA154" s="17"/>
+      <c r="AB154" s="17"/>
+      <c r="AC154" s="17"/>
+      <c r="AD154" s="17"/>
+    </row>
+    <row r="155" spans="1:30" s="1" customFormat="1">
+      <c r="A155" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B155" s="26">
+        <v>113</v>
+      </c>
+      <c r="C155" s="26">
+        <v>247</v>
+      </c>
+      <c r="D155" s="26">
+        <v>393</v>
+      </c>
+      <c r="E155" s="26">
+        <v>540</v>
+      </c>
+      <c r="F155" s="26">
+        <v>704</v>
+      </c>
+      <c r="G155" s="26">
+        <v>864</v>
+      </c>
+      <c r="H155" s="26">
+        <v>1007</v>
+      </c>
+      <c r="I155" s="27"/>
+      <c r="J155" s="29"/>
+      <c r="K155" s="29"/>
+      <c r="L155" s="29"/>
+      <c r="M155" s="29"/>
       <c r="N155" s="7"/>
       <c r="O155" s="7"/>
       <c r="P155" s="7"/>
       <c r="Q155" s="7"/>
       <c r="R155" s="7"/>
       <c r="S155" s="7"/>
       <c r="T155" s="7"/>
-      <c r="U155" s="7"/>
-[...37 lines deleted...]
-      <c r="M156" s="31"/>
+      <c r="V155" s="17"/>
+      <c r="W155" s="17"/>
+      <c r="X155" s="17"/>
+      <c r="Y155" s="17"/>
+      <c r="Z155" s="17"/>
+      <c r="AA155" s="17"/>
+      <c r="AB155" s="17"/>
+      <c r="AC155" s="17"/>
+      <c r="AD155" s="17"/>
+    </row>
+    <row r="156" spans="1:30" s="1" customFormat="1">
+      <c r="A156" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B156" s="26">
+        <v>41</v>
+      </c>
+      <c r="C156" s="26">
+        <v>75</v>
+      </c>
+      <c r="D156" s="26">
+        <v>120</v>
+      </c>
+      <c r="E156" s="26">
+        <v>168</v>
+      </c>
+      <c r="F156" s="26">
+        <v>223</v>
+      </c>
+      <c r="G156" s="26">
+        <v>274</v>
+      </c>
+      <c r="H156" s="26">
+        <v>307</v>
+      </c>
+      <c r="I156" s="27"/>
+      <c r="J156" s="29"/>
+      <c r="K156" s="29"/>
+      <c r="L156" s="29"/>
+      <c r="M156" s="29"/>
       <c r="N156" s="7"/>
       <c r="O156" s="7"/>
       <c r="P156" s="7"/>
       <c r="Q156" s="7"/>
       <c r="R156" s="7"/>
       <c r="S156" s="7"/>
       <c r="T156" s="7"/>
-      <c r="U156" s="7"/>
-[...17 lines deleted...]
-      <c r="C157" s="28">
+      <c r="V156" s="17"/>
+      <c r="W156" s="17"/>
+      <c r="X156" s="17"/>
+      <c r="Y156" s="17"/>
+      <c r="Z156" s="17"/>
+      <c r="AA156" s="17"/>
+      <c r="AB156" s="17"/>
+      <c r="AC156" s="17"/>
+      <c r="AD156" s="17"/>
+    </row>
+    <row r="157" spans="1:30" s="1" customFormat="1">
+      <c r="A157" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="B157" s="26">
         <v>3</v>
       </c>
-      <c r="D157" s="28">
+      <c r="C157" s="26">
+        <v>3</v>
+      </c>
+      <c r="D157" s="26">
         <v>4</v>
       </c>
-      <c r="E157" s="28">
+      <c r="E157" s="26">
         <v>5</v>
       </c>
-      <c r="F157" s="28">
+      <c r="F157" s="26">
+        <v>5</v>
+      </c>
+      <c r="G157" s="26">
+        <v>6</v>
+      </c>
+      <c r="H157" s="26">
         <v>7</v>
       </c>
-      <c r="G157" s="28">
-[...7 lines deleted...]
-      <c r="M157" s="31"/>
+      <c r="I157" s="27"/>
+      <c r="J157" s="29"/>
+      <c r="K157" s="29"/>
+      <c r="L157" s="29"/>
+      <c r="M157" s="29"/>
       <c r="N157" s="7"/>
       <c r="O157" s="7"/>
       <c r="P157" s="7"/>
       <c r="Q157" s="7"/>
       <c r="R157" s="7"/>
       <c r="S157" s="7"/>
       <c r="T157" s="7"/>
-      <c r="U157" s="7"/>
-[...17 lines deleted...]
-      <c r="C158" s="28">
+      <c r="V157" s="17"/>
+      <c r="W157" s="17"/>
+      <c r="X157" s="17"/>
+      <c r="Y157" s="17"/>
+      <c r="Z157" s="17"/>
+      <c r="AA157" s="17"/>
+      <c r="AB157" s="17"/>
+      <c r="AC157" s="17"/>
+      <c r="AD157" s="17"/>
+    </row>
+    <row r="158" spans="1:30" s="1" customFormat="1">
+      <c r="A158" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="B158" s="26">
         <v>1</v>
       </c>
-      <c r="D158" s="28">
+      <c r="C158" s="26">
         <v>2</v>
       </c>
-      <c r="E158" s="28">
-[...5 lines deleted...]
-      <c r="G158" s="28">
+      <c r="D158" s="26">
         <v>4</v>
       </c>
-      <c r="H158" s="31"/>
-[...4 lines deleted...]
-      <c r="M158" s="31"/>
+      <c r="E158" s="26">
+        <v>6</v>
+      </c>
+      <c r="F158" s="26">
+        <v>6</v>
+      </c>
+      <c r="G158" s="26">
+        <v>7</v>
+      </c>
+      <c r="H158" s="26">
+        <v>8</v>
+      </c>
+      <c r="I158" s="27"/>
+      <c r="J158" s="29"/>
+      <c r="K158" s="29"/>
+      <c r="L158" s="29"/>
+      <c r="M158" s="29"/>
       <c r="N158" s="7"/>
       <c r="O158" s="7"/>
       <c r="P158" s="7"/>
       <c r="Q158" s="7"/>
       <c r="R158" s="7"/>
       <c r="S158" s="7"/>
       <c r="T158" s="7"/>
-      <c r="U158" s="7"/>
-[...37 lines deleted...]
-      <c r="M159" s="31"/>
+      <c r="V158" s="17"/>
+      <c r="W158" s="17"/>
+      <c r="X158" s="17"/>
+      <c r="Y158" s="17"/>
+      <c r="Z158" s="17"/>
+      <c r="AA158" s="17"/>
+      <c r="AB158" s="17"/>
+      <c r="AC158" s="17"/>
+      <c r="AD158" s="17"/>
+    </row>
+    <row r="159" spans="1:30" s="1" customFormat="1">
+      <c r="A159" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="B159" s="26">
+        <v>0</v>
+      </c>
+      <c r="C159" s="26">
+        <v>0</v>
+      </c>
+      <c r="D159" s="26">
+        <v>0</v>
+      </c>
+      <c r="E159" s="26">
+        <v>0</v>
+      </c>
+      <c r="F159" s="26">
+        <v>0</v>
+      </c>
+      <c r="G159" s="26">
+        <v>0</v>
+      </c>
+      <c r="H159" s="26">
+        <v>0</v>
+      </c>
+      <c r="I159" s="27"/>
+      <c r="J159" s="29"/>
+      <c r="K159" s="29"/>
+      <c r="L159" s="29"/>
+      <c r="M159" s="29"/>
       <c r="N159" s="7"/>
       <c r="O159" s="7"/>
       <c r="P159" s="7"/>
       <c r="Q159" s="7"/>
       <c r="R159" s="7"/>
       <c r="S159" s="7"/>
       <c r="T159" s="7"/>
-      <c r="U159" s="7"/>
-[...14 lines deleted...]
-      <c r="B160" s="28">
+      <c r="V159" s="17"/>
+      <c r="W159" s="17"/>
+      <c r="X159" s="17"/>
+      <c r="Y159" s="17"/>
+      <c r="Z159" s="17"/>
+      <c r="AA159" s="17"/>
+      <c r="AB159" s="17"/>
+      <c r="AC159" s="17"/>
+      <c r="AD159" s="17"/>
+    </row>
+    <row r="160" spans="1:30" s="1" customFormat="1">
+      <c r="A160" s="34" t="s">
+        <v>73</v>
+      </c>
+      <c r="B160" s="26">
         <v>1</v>
       </c>
-      <c r="C160" s="28">
-[...19 lines deleted...]
-      <c r="M160" s="31"/>
+      <c r="C160" s="26">
+        <v>3</v>
+      </c>
+      <c r="D160" s="26">
+        <v>4</v>
+      </c>
+      <c r="E160" s="26">
+        <v>5</v>
+      </c>
+      <c r="F160" s="26">
+        <v>7</v>
+      </c>
+      <c r="G160" s="26">
+        <v>8</v>
+      </c>
+      <c r="H160" s="26">
+        <v>9</v>
+      </c>
+      <c r="I160" s="27"/>
+      <c r="J160" s="29"/>
+      <c r="K160" s="29"/>
+      <c r="L160" s="29"/>
+      <c r="M160" s="29"/>
       <c r="N160" s="7"/>
       <c r="O160" s="7"/>
       <c r="P160" s="7"/>
       <c r="Q160" s="7"/>
       <c r="R160" s="7"/>
       <c r="S160" s="7"/>
       <c r="T160" s="7"/>
-      <c r="U160" s="7"/>
-[...37 lines deleted...]
-      <c r="M161" s="31"/>
+      <c r="V160" s="17"/>
+      <c r="W160" s="17"/>
+      <c r="X160" s="17"/>
+      <c r="Y160" s="17"/>
+      <c r="Z160" s="17"/>
+      <c r="AA160" s="17"/>
+      <c r="AB160" s="17"/>
+      <c r="AC160" s="17"/>
+      <c r="AD160" s="17"/>
+    </row>
+    <row r="161" spans="1:30" s="1" customFormat="1">
+      <c r="A161" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B161" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C161" s="26">
+        <v>1</v>
+      </c>
+      <c r="D161" s="26">
+        <v>2</v>
+      </c>
+      <c r="E161" s="26">
+        <v>3</v>
+      </c>
+      <c r="F161" s="26">
+        <v>3</v>
+      </c>
+      <c r="G161" s="26">
+        <v>4</v>
+      </c>
+      <c r="H161" s="26">
+        <v>4</v>
+      </c>
+      <c r="I161" s="27"/>
+      <c r="J161" s="29"/>
+      <c r="K161" s="29"/>
+      <c r="L161" s="29"/>
+      <c r="M161" s="29"/>
       <c r="N161" s="7"/>
       <c r="O161" s="7"/>
       <c r="P161" s="7"/>
       <c r="Q161" s="7"/>
       <c r="R161" s="7"/>
       <c r="S161" s="7"/>
       <c r="T161" s="7"/>
-      <c r="U161" s="7"/>
-[...37 lines deleted...]
-      <c r="M162" s="31"/>
+      <c r="V161" s="17"/>
+      <c r="W161" s="17"/>
+      <c r="X161" s="17"/>
+      <c r="Y161" s="17"/>
+      <c r="Z161" s="17"/>
+      <c r="AA161" s="17"/>
+      <c r="AB161" s="17"/>
+      <c r="AC161" s="17"/>
+      <c r="AD161" s="17"/>
+    </row>
+    <row r="162" spans="1:30" s="1" customFormat="1">
+      <c r="A162" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="B162" s="26">
+        <v>2</v>
+      </c>
+      <c r="C162" s="26">
+        <v>4</v>
+      </c>
+      <c r="D162" s="26">
+        <v>6</v>
+      </c>
+      <c r="E162" s="26">
+        <v>9</v>
+      </c>
+      <c r="F162" s="26">
+        <v>10</v>
+      </c>
+      <c r="G162" s="26">
+        <v>11</v>
+      </c>
+      <c r="H162" s="26">
+        <v>12</v>
+      </c>
+      <c r="I162" s="27"/>
+      <c r="J162" s="29"/>
+      <c r="K162" s="29"/>
+      <c r="L162" s="29"/>
+      <c r="M162" s="29"/>
       <c r="N162" s="7"/>
       <c r="O162" s="7"/>
       <c r="P162" s="7"/>
       <c r="Q162" s="7"/>
       <c r="R162" s="7"/>
       <c r="S162" s="7"/>
       <c r="T162" s="7"/>
-      <c r="U162" s="7"/>
-[...14 lines deleted...]
-      <c r="B163" s="28">
+      <c r="V162" s="17"/>
+      <c r="W162" s="17"/>
+      <c r="X162" s="17"/>
+      <c r="Y162" s="17"/>
+      <c r="Z162" s="17"/>
+      <c r="AA162" s="17"/>
+      <c r="AB162" s="17"/>
+      <c r="AC162" s="17"/>
+      <c r="AD162" s="17"/>
+    </row>
+    <row r="163" spans="1:30" s="1" customFormat="1">
+      <c r="A163" s="34" t="s">
+        <v>61</v>
+      </c>
+      <c r="B163" s="26">
         <v>1</v>
       </c>
-      <c r="C163" s="28">
+      <c r="C163" s="26">
         <v>1</v>
       </c>
-      <c r="D163" s="28">
+      <c r="D163" s="26">
+        <v>1</v>
+      </c>
+      <c r="E163" s="26">
         <v>2</v>
       </c>
-      <c r="E163" s="28">
+      <c r="F163" s="26">
+        <v>2</v>
+      </c>
+      <c r="G163" s="26">
+        <v>2</v>
+      </c>
+      <c r="H163" s="26">
         <v>3</v>
       </c>
-      <c r="F163" s="28">
-[...10 lines deleted...]
-      <c r="M163" s="31"/>
+      <c r="I163" s="27"/>
+      <c r="J163" s="29"/>
+      <c r="K163" s="29"/>
+      <c r="L163" s="29"/>
+      <c r="M163" s="29"/>
       <c r="N163" s="7"/>
       <c r="O163" s="7"/>
       <c r="P163" s="7"/>
       <c r="Q163" s="7"/>
       <c r="R163" s="7"/>
       <c r="S163" s="7"/>
       <c r="T163" s="7"/>
-      <c r="U163" s="7"/>
-[...37 lines deleted...]
-      <c r="M164" s="31"/>
+      <c r="V163" s="17"/>
+      <c r="W163" s="17"/>
+      <c r="X163" s="17"/>
+      <c r="Y163" s="17"/>
+      <c r="Z163" s="17"/>
+      <c r="AA163" s="17"/>
+      <c r="AB163" s="17"/>
+      <c r="AC163" s="17"/>
+      <c r="AD163" s="17"/>
+    </row>
+    <row r="164" spans="1:30" s="1" customFormat="1">
+      <c r="A164" s="34" t="s">
+        <v>62</v>
+      </c>
+      <c r="B164" s="26">
+        <v>10</v>
+      </c>
+      <c r="C164" s="26">
+        <v>23</v>
+      </c>
+      <c r="D164" s="26">
+        <v>37</v>
+      </c>
+      <c r="E164" s="26">
+        <v>49</v>
+      </c>
+      <c r="F164" s="26">
+        <v>64</v>
+      </c>
+      <c r="G164" s="26">
+        <v>78</v>
+      </c>
+      <c r="H164" s="26">
+        <v>94</v>
+      </c>
+      <c r="I164" s="27"/>
+      <c r="J164" s="29"/>
+      <c r="K164" s="29"/>
+      <c r="L164" s="29"/>
+      <c r="M164" s="29"/>
       <c r="N164" s="7"/>
       <c r="O164" s="7"/>
       <c r="P164" s="7"/>
       <c r="Q164" s="7"/>
       <c r="R164" s="7"/>
       <c r="S164" s="7"/>
       <c r="T164" s="7"/>
-      <c r="U164" s="7"/>
-[...23 lines deleted...]
-      <c r="M165" s="25"/>
+      <c r="V164" s="17"/>
+      <c r="W164" s="17"/>
+      <c r="X164" s="17"/>
+      <c r="Y164" s="17"/>
+      <c r="Z164" s="17"/>
+      <c r="AA164" s="17"/>
+      <c r="AB164" s="17"/>
+      <c r="AC164" s="17"/>
+      <c r="AD164" s="17"/>
+    </row>
+    <row r="165" spans="1:30" s="1" customFormat="1">
+      <c r="A165" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="B165" s="26">
+        <v>54</v>
+      </c>
+      <c r="C165" s="26">
+        <v>129</v>
+      </c>
+      <c r="D165" s="26">
+        <v>204</v>
+      </c>
+      <c r="E165" s="26">
+        <v>278</v>
+      </c>
+      <c r="F165" s="26">
+        <v>365</v>
+      </c>
+      <c r="G165" s="26">
+        <v>451</v>
+      </c>
+      <c r="H165" s="26">
+        <v>537</v>
+      </c>
+      <c r="I165" s="27"/>
+      <c r="J165" s="29"/>
+      <c r="K165" s="29"/>
+      <c r="L165" s="29"/>
+      <c r="M165" s="29"/>
       <c r="N165" s="7"/>
       <c r="O165" s="7"/>
       <c r="P165" s="7"/>
       <c r="Q165" s="7"/>
       <c r="R165" s="7"/>
       <c r="S165" s="7"/>
       <c r="T165" s="7"/>
-      <c r="U165" s="7"/>
-[...25 lines deleted...]
-      <c r="M166" s="25"/>
+      <c r="V165" s="17"/>
+      <c r="W165" s="17"/>
+      <c r="X165" s="17"/>
+      <c r="Y165" s="17"/>
+      <c r="Z165" s="17"/>
+      <c r="AA165" s="17"/>
+      <c r="AB165" s="17"/>
+      <c r="AC165" s="17"/>
+      <c r="AD165" s="17"/>
+    </row>
+    <row r="166" spans="1:30" s="1" customFormat="1">
+      <c r="A166" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="B166" s="26">
+        <v>1</v>
+      </c>
+      <c r="C166" s="26">
+        <v>1</v>
+      </c>
+      <c r="D166" s="26">
+        <v>2</v>
+      </c>
+      <c r="E166" s="26">
+        <v>3</v>
+      </c>
+      <c r="F166" s="26">
+        <v>4</v>
+      </c>
+      <c r="G166" s="26">
+        <v>5</v>
+      </c>
+      <c r="H166" s="26">
+        <v>6</v>
+      </c>
+      <c r="I166" s="27"/>
+      <c r="J166" s="29"/>
+      <c r="K166" s="29"/>
+      <c r="L166" s="29"/>
+      <c r="M166" s="29"/>
       <c r="N166" s="7"/>
       <c r="O166" s="7"/>
       <c r="P166" s="7"/>
       <c r="Q166" s="7"/>
       <c r="R166" s="7"/>
       <c r="S166" s="7"/>
       <c r="T166" s="7"/>
-      <c r="U166" s="7"/>
-[...37 lines deleted...]
-      <c r="M167" s="31"/>
+      <c r="V166" s="17"/>
+      <c r="W166" s="17"/>
+      <c r="X166" s="17"/>
+      <c r="Y166" s="17"/>
+      <c r="Z166" s="17"/>
+      <c r="AA166" s="17"/>
+      <c r="AB166" s="17"/>
+      <c r="AC166" s="17"/>
+      <c r="AD166" s="17"/>
+    </row>
+    <row r="167" spans="1:30" s="1" customFormat="1">
+      <c r="A167" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="B167" s="26">
+        <v>0</v>
+      </c>
+      <c r="C167" s="26">
+        <v>4</v>
+      </c>
+      <c r="D167" s="26">
+        <v>8</v>
+      </c>
+      <c r="E167" s="26">
+        <v>12</v>
+      </c>
+      <c r="F167" s="26">
+        <v>15</v>
+      </c>
+      <c r="G167" s="26">
+        <v>19</v>
+      </c>
+      <c r="H167" s="26">
+        <v>22</v>
+      </c>
+      <c r="I167" s="27"/>
+      <c r="J167" s="29"/>
+      <c r="K167" s="29"/>
+      <c r="L167" s="29"/>
+      <c r="M167" s="29"/>
       <c r="N167" s="7"/>
       <c r="O167" s="7"/>
       <c r="P167" s="7"/>
       <c r="Q167" s="7"/>
       <c r="R167" s="7"/>
       <c r="S167" s="7"/>
       <c r="T167" s="7"/>
-      <c r="U167" s="7"/>
-[...37 lines deleted...]
-      <c r="M168" s="31"/>
+      <c r="V167" s="17"/>
+      <c r="W167" s="17"/>
+      <c r="X167" s="17"/>
+      <c r="Y167" s="17"/>
+      <c r="Z167" s="17"/>
+      <c r="AA167" s="17"/>
+      <c r="AB167" s="17"/>
+      <c r="AC167" s="17"/>
+      <c r="AD167" s="17"/>
+    </row>
+    <row r="168" spans="1:30" s="1" customFormat="1">
+      <c r="A168" s="47"/>
+      <c r="B168" s="27"/>
+      <c r="C168" s="26"/>
+      <c r="D168" s="27"/>
+      <c r="E168" s="27"/>
+      <c r="F168" s="27"/>
+      <c r="G168" s="28"/>
+      <c r="H168" s="28"/>
+      <c r="I168" s="50"/>
+      <c r="J168" s="49"/>
+      <c r="K168" s="28"/>
+      <c r="L168" s="23"/>
+      <c r="M168" s="23"/>
       <c r="N168" s="7"/>
       <c r="O168" s="7"/>
       <c r="P168" s="7"/>
       <c r="Q168" s="7"/>
       <c r="R168" s="7"/>
-      <c r="W168" s="19"/>
-[...36 lines deleted...]
-      <c r="M169" s="31"/>
+      <c r="S168" s="7"/>
+      <c r="T168" s="7"/>
+      <c r="V168" s="17"/>
+      <c r="W168" s="17"/>
+      <c r="X168" s="17"/>
+      <c r="Y168" s="17"/>
+      <c r="Z168" s="17"/>
+      <c r="AA168" s="17"/>
+      <c r="AB168" s="17"/>
+      <c r="AC168" s="17"/>
+      <c r="AD168" s="17"/>
+    </row>
+    <row r="169" spans="1:30" s="1" customFormat="1" ht="45.75">
+      <c r="A169" s="55" t="s">
+        <v>99</v>
+      </c>
+      <c r="B169" s="41"/>
+      <c r="C169" s="26"/>
+      <c r="D169" s="41"/>
+      <c r="E169" s="41"/>
+      <c r="F169" s="41"/>
+      <c r="G169" s="23"/>
+      <c r="H169" s="23"/>
+      <c r="I169" s="41"/>
+      <c r="J169" s="23"/>
+      <c r="K169" s="28"/>
+      <c r="L169" s="23"/>
+      <c r="M169" s="23"/>
       <c r="N169" s="7"/>
       <c r="O169" s="7"/>
       <c r="P169" s="7"/>
       <c r="Q169" s="7"/>
       <c r="R169" s="7"/>
-      <c r="W169" s="19"/>
-[...56 lines deleted...]
-      <c r="A171" s="36" t="s">
+      <c r="S169" s="7"/>
+      <c r="T169" s="7"/>
+      <c r="V169" s="17"/>
+      <c r="W169" s="17"/>
+      <c r="X169" s="17"/>
+      <c r="Y169" s="17"/>
+      <c r="Z169" s="17"/>
+      <c r="AA169" s="17"/>
+      <c r="AB169" s="17"/>
+      <c r="AC169" s="17"/>
+      <c r="AD169" s="17"/>
+    </row>
+    <row r="170" spans="1:30" s="1" customFormat="1">
+      <c r="A170" s="34" t="s">
+        <v>74</v>
+      </c>
+      <c r="B170" s="26">
+        <v>93</v>
+      </c>
+      <c r="C170" s="26">
+        <v>209</v>
+      </c>
+      <c r="D170" s="26">
+        <v>335</v>
+      </c>
+      <c r="E170" s="26">
+        <v>455</v>
+      </c>
+      <c r="F170" s="26">
+        <v>592</v>
+      </c>
+      <c r="G170" s="26">
+        <v>727</v>
+      </c>
+      <c r="H170" s="26">
+        <v>846</v>
+      </c>
+      <c r="I170" s="27"/>
+      <c r="J170" s="29"/>
+      <c r="K170" s="29"/>
+      <c r="L170" s="29"/>
+      <c r="M170" s="29"/>
+      <c r="N170" s="7"/>
+      <c r="O170" s="7"/>
+      <c r="P170" s="7"/>
+      <c r="Q170" s="7"/>
+      <c r="R170" s="7"/>
+      <c r="S170" s="7"/>
+      <c r="T170" s="7"/>
+      <c r="V170" s="17"/>
+      <c r="W170" s="17"/>
+      <c r="X170" s="17"/>
+      <c r="Y170" s="17"/>
+      <c r="Z170" s="17"/>
+      <c r="AA170" s="17"/>
+      <c r="AB170" s="17"/>
+      <c r="AC170" s="17"/>
+      <c r="AD170" s="17"/>
+    </row>
+    <row r="171" spans="1:30" s="1" customFormat="1">
+      <c r="A171" s="34" t="s">
+        <v>75</v>
+      </c>
+      <c r="B171" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="C171" s="26">
+        <v>47</v>
+      </c>
+      <c r="D171" s="26">
         <v>77</v>
       </c>
-      <c r="B171" s="28">
-[...22 lines deleted...]
-      <c r="M171" s="31"/>
+      <c r="E171" s="26">
+        <v>103</v>
+      </c>
+      <c r="F171" s="26">
+        <v>135</v>
+      </c>
+      <c r="G171" s="26">
+        <v>165</v>
+      </c>
+      <c r="H171" s="26">
+        <v>178</v>
+      </c>
+      <c r="I171" s="27"/>
+      <c r="J171" s="29"/>
+      <c r="K171" s="29"/>
+      <c r="L171" s="29"/>
+      <c r="M171" s="29"/>
       <c r="N171" s="7"/>
       <c r="O171" s="7"/>
       <c r="P171" s="7"/>
       <c r="Q171" s="7"/>
-      <c r="R171" s="7"/>
-[...23 lines deleted...]
-      <c r="D172" s="28">
+      <c r="V171" s="17"/>
+      <c r="W171" s="17"/>
+      <c r="X171" s="17"/>
+      <c r="Y171" s="17"/>
+      <c r="Z171" s="17"/>
+      <c r="AA171" s="17"/>
+      <c r="AB171" s="17"/>
+      <c r="AC171" s="17"/>
+      <c r="AD171" s="17"/>
+    </row>
+    <row r="172" spans="1:30" s="1" customFormat="1">
+      <c r="A172" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="B172" s="26">
         <v>2</v>
       </c>
-      <c r="E172" s="28">
+      <c r="C172" s="26">
+        <v>2</v>
+      </c>
+      <c r="D172" s="26">
+        <v>2</v>
+      </c>
+      <c r="E172" s="26">
         <v>3</v>
       </c>
-      <c r="F172" s="28">
+      <c r="F172" s="26">
         <v>3</v>
       </c>
-      <c r="G172" s="28">
+      <c r="G172" s="26">
+        <v>3</v>
+      </c>
+      <c r="H172" s="26">
         <v>4</v>
       </c>
-      <c r="H172" s="31"/>
-[...4 lines deleted...]
-      <c r="M172" s="31"/>
+      <c r="I172" s="27"/>
+      <c r="J172" s="29"/>
+      <c r="K172" s="29"/>
+      <c r="L172" s="29"/>
+      <c r="M172" s="29"/>
       <c r="N172" s="7"/>
       <c r="O172" s="7"/>
       <c r="P172" s="7"/>
       <c r="Q172" s="7"/>
-      <c r="R172" s="7"/>
-[...20 lines deleted...]
-      <c r="C173" s="28">
+      <c r="V172" s="17"/>
+      <c r="W172" s="17"/>
+      <c r="X172" s="17"/>
+      <c r="Y172" s="17"/>
+      <c r="Z172" s="17"/>
+      <c r="AA172" s="17"/>
+      <c r="AB172" s="17"/>
+      <c r="AC172" s="17"/>
+      <c r="AD172" s="17"/>
+    </row>
+    <row r="173" spans="1:30" s="9" customFormat="1">
+      <c r="A173" s="34" t="s">
+        <v>76</v>
+      </c>
+      <c r="B173" s="26">
         <v>0</v>
       </c>
-      <c r="D173" s="28">
-[...48 lines deleted...]
-      <c r="E174" s="28">
+      <c r="C173" s="26">
         <v>2</v>
       </c>
-      <c r="F174" s="28">
-[...10 lines deleted...]
-      <c r="M174" s="31"/>
+      <c r="D173" s="26">
+        <v>4</v>
+      </c>
+      <c r="E173" s="26">
+        <v>5</v>
+      </c>
+      <c r="F173" s="26">
+        <v>6</v>
+      </c>
+      <c r="G173" s="26">
+        <v>6</v>
+      </c>
+      <c r="H173" s="26">
+        <v>6</v>
+      </c>
+      <c r="I173" s="27"/>
+      <c r="J173" s="29"/>
+      <c r="K173" s="29"/>
+      <c r="L173" s="29"/>
+      <c r="M173" s="29"/>
+      <c r="N173" s="6"/>
+      <c r="O173" s="6"/>
+      <c r="P173" s="6"/>
+      <c r="Q173" s="6"/>
+      <c r="R173" s="6"/>
+      <c r="S173" s="6"/>
+      <c r="T173" s="6"/>
+      <c r="V173" s="17"/>
+      <c r="W173" s="17"/>
+      <c r="X173" s="17"/>
+      <c r="Y173" s="17"/>
+      <c r="Z173" s="17"/>
+      <c r="AA173" s="17"/>
+      <c r="AB173" s="17"/>
+      <c r="AC173" s="17"/>
+      <c r="AD173" s="17"/>
+    </row>
+    <row r="174" spans="1:30" s="1" customFormat="1">
+      <c r="A174" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="B174" s="26">
+        <v>0</v>
+      </c>
+      <c r="C174" s="26">
+        <v>0</v>
+      </c>
+      <c r="D174" s="26">
+        <v>0</v>
+      </c>
+      <c r="E174" s="26">
+        <v>0</v>
+      </c>
+      <c r="F174" s="26">
+        <v>0</v>
+      </c>
+      <c r="G174" s="26">
+        <v>0</v>
+      </c>
+      <c r="H174" s="26">
+        <v>0</v>
+      </c>
+      <c r="I174" s="27"/>
+      <c r="J174" s="29"/>
+      <c r="K174" s="29"/>
+      <c r="L174" s="29"/>
+      <c r="M174" s="29"/>
       <c r="N174" s="7"/>
       <c r="O174" s="7"/>
       <c r="P174" s="7"/>
       <c r="Q174" s="7"/>
       <c r="R174" s="7"/>
       <c r="S174" s="7"/>
       <c r="T174" s="7"/>
-      <c r="U174" s="7"/>
-[...37 lines deleted...]
-      <c r="M175" s="31"/>
+      <c r="V174" s="17"/>
+      <c r="W174" s="17"/>
+      <c r="X174" s="17"/>
+      <c r="Y174" s="17"/>
+      <c r="Z174" s="17"/>
+      <c r="AA174" s="17"/>
+      <c r="AB174" s="17"/>
+      <c r="AC174" s="17"/>
+      <c r="AD174" s="17"/>
+    </row>
+    <row r="175" spans="1:30" s="1" customFormat="1">
+      <c r="A175" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="B175" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C175" s="26">
+        <v>1</v>
+      </c>
+      <c r="D175" s="26">
+        <v>2</v>
+      </c>
+      <c r="E175" s="26">
+        <v>3</v>
+      </c>
+      <c r="F175" s="26">
+        <v>3</v>
+      </c>
+      <c r="G175" s="26">
+        <v>4</v>
+      </c>
+      <c r="H175" s="26">
+        <v>4</v>
+      </c>
+      <c r="I175" s="27"/>
+      <c r="J175" s="29"/>
+      <c r="K175" s="29"/>
+      <c r="L175" s="29"/>
+      <c r="M175" s="29"/>
       <c r="N175" s="7"/>
       <c r="O175" s="7"/>
       <c r="P175" s="7"/>
       <c r="Q175" s="7"/>
       <c r="R175" s="7"/>
       <c r="S175" s="7"/>
       <c r="T175" s="7"/>
-      <c r="U175" s="7"/>
-[...37 lines deleted...]
-      <c r="M176" s="31"/>
+      <c r="V175" s="17"/>
+      <c r="W175" s="17"/>
+      <c r="X175" s="17"/>
+      <c r="Y175" s="17"/>
+      <c r="Z175" s="17"/>
+      <c r="AA175" s="17"/>
+      <c r="AB175" s="17"/>
+      <c r="AC175" s="17"/>
+      <c r="AD175" s="17"/>
+    </row>
+    <row r="176" spans="1:30" s="1" customFormat="1">
+      <c r="A176" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="B176" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C176" s="26">
+        <v>0</v>
+      </c>
+      <c r="D176" s="26">
+        <v>1</v>
+      </c>
+      <c r="E176" s="26">
+        <v>1</v>
+      </c>
+      <c r="F176" s="26">
+        <v>1</v>
+      </c>
+      <c r="G176" s="26">
+        <v>1</v>
+      </c>
+      <c r="H176" s="26">
+        <v>1</v>
+      </c>
+      <c r="I176" s="27"/>
+      <c r="J176" s="29"/>
+      <c r="K176" s="29"/>
+      <c r="L176" s="29"/>
+      <c r="M176" s="29"/>
       <c r="N176" s="7"/>
       <c r="O176" s="7"/>
       <c r="P176" s="7"/>
       <c r="Q176" s="7"/>
       <c r="R176" s="7"/>
       <c r="S176" s="7"/>
       <c r="T176" s="7"/>
-      <c r="U176" s="7"/>
-[...17 lines deleted...]
-      <c r="C177" s="28">
+      <c r="V176" s="17"/>
+      <c r="W176" s="17"/>
+      <c r="X176" s="17"/>
+      <c r="Y176" s="17"/>
+      <c r="Z176" s="17"/>
+      <c r="AA176" s="17"/>
+      <c r="AB176" s="17"/>
+      <c r="AC176" s="17"/>
+      <c r="AD176" s="17"/>
+    </row>
+    <row r="177" spans="1:30" s="1" customFormat="1">
+      <c r="A177" s="37" t="s">
+        <v>61</v>
+      </c>
+      <c r="B177" s="26">
         <v>1</v>
       </c>
-      <c r="D177" s="28">
+      <c r="C177" s="26">
         <v>1</v>
       </c>
-      <c r="E177" s="28">
+      <c r="D177" s="26">
         <v>1</v>
       </c>
-      <c r="F177" s="28">
+      <c r="E177" s="26">
         <v>2</v>
       </c>
-      <c r="G177" s="28">
+      <c r="F177" s="26">
+        <v>2</v>
+      </c>
+      <c r="G177" s="26">
+        <v>2</v>
+      </c>
+      <c r="H177" s="26">
         <v>3</v>
       </c>
-      <c r="H177" s="31"/>
-[...4 lines deleted...]
-      <c r="M177" s="31"/>
+      <c r="I177" s="27"/>
+      <c r="J177" s="29"/>
+      <c r="K177" s="29"/>
+      <c r="L177" s="29"/>
+      <c r="M177" s="29"/>
       <c r="N177" s="7"/>
       <c r="O177" s="7"/>
       <c r="P177" s="7"/>
       <c r="Q177" s="7"/>
       <c r="R177" s="7"/>
       <c r="S177" s="7"/>
       <c r="T177" s="7"/>
-      <c r="U177" s="7"/>
-[...37 lines deleted...]
-      <c r="M178" s="31"/>
+      <c r="V177" s="17"/>
+      <c r="W177" s="17"/>
+      <c r="X177" s="17"/>
+      <c r="Y177" s="17"/>
+      <c r="Z177" s="17"/>
+      <c r="AA177" s="17"/>
+      <c r="AB177" s="17"/>
+      <c r="AC177" s="17"/>
+      <c r="AD177" s="17"/>
+    </row>
+    <row r="178" spans="1:30" s="1" customFormat="1">
+      <c r="A178" s="34" t="s">
+        <v>80</v>
+      </c>
+      <c r="B178" s="26">
+        <v>10</v>
+      </c>
+      <c r="C178" s="26">
+        <v>22</v>
+      </c>
+      <c r="D178" s="26">
+        <v>35</v>
+      </c>
+      <c r="E178" s="26">
+        <v>46</v>
+      </c>
+      <c r="F178" s="26">
+        <v>60</v>
+      </c>
+      <c r="G178" s="26">
+        <v>73</v>
+      </c>
+      <c r="H178" s="26">
+        <v>88</v>
+      </c>
+      <c r="I178" s="27"/>
+      <c r="J178" s="29"/>
+      <c r="K178" s="29"/>
+      <c r="L178" s="29"/>
+      <c r="M178" s="29"/>
       <c r="N178" s="7"/>
       <c r="O178" s="7"/>
       <c r="P178" s="7"/>
       <c r="Q178" s="7"/>
       <c r="R178" s="7"/>
       <c r="S178" s="7"/>
       <c r="T178" s="7"/>
-      <c r="U178" s="7"/>
-[...21 lines deleted...]
-      <c r="M179" s="25"/>
+      <c r="V178" s="17"/>
+      <c r="W178" s="17"/>
+      <c r="X178" s="17"/>
+      <c r="Y178" s="17"/>
+      <c r="Z178" s="17"/>
+      <c r="AA178" s="17"/>
+      <c r="AB178" s="17"/>
+      <c r="AC178" s="17"/>
+      <c r="AD178" s="17"/>
+    </row>
+    <row r="179" spans="1:30" s="1" customFormat="1">
+      <c r="A179" s="34" t="s">
+        <v>81</v>
+      </c>
+      <c r="B179" s="26">
+        <v>54</v>
+      </c>
+      <c r="C179" s="26">
+        <v>129</v>
+      </c>
+      <c r="D179" s="26">
+        <v>204</v>
+      </c>
+      <c r="E179" s="26">
+        <v>278</v>
+      </c>
+      <c r="F179" s="26">
+        <v>365</v>
+      </c>
+      <c r="G179" s="26">
+        <v>451</v>
+      </c>
+      <c r="H179" s="26">
+        <v>536</v>
+      </c>
+      <c r="I179" s="27"/>
+      <c r="J179" s="29"/>
+      <c r="K179" s="29"/>
+      <c r="L179" s="29"/>
+      <c r="M179" s="29"/>
       <c r="N179" s="7"/>
       <c r="O179" s="7"/>
       <c r="P179" s="7"/>
       <c r="Q179" s="7"/>
       <c r="R179" s="7"/>
       <c r="S179" s="7"/>
       <c r="T179" s="7"/>
-      <c r="U179" s="7"/>
-[...25 lines deleted...]
-      <c r="M180" s="25"/>
+      <c r="V179" s="17"/>
+      <c r="W179" s="17"/>
+      <c r="X179" s="17"/>
+      <c r="Y179" s="17"/>
+      <c r="Z179" s="17"/>
+      <c r="AA179" s="17"/>
+      <c r="AB179" s="17"/>
+      <c r="AC179" s="17"/>
+      <c r="AD179" s="17"/>
+    </row>
+    <row r="180" spans="1:30" s="1" customFormat="1">
+      <c r="A180" s="34" t="s">
+        <v>82</v>
+      </c>
+      <c r="B180" s="26">
+        <v>0</v>
+      </c>
+      <c r="C180" s="26">
+        <v>1</v>
+      </c>
+      <c r="D180" s="26">
+        <v>1</v>
+      </c>
+      <c r="E180" s="26">
+        <v>1</v>
+      </c>
+      <c r="F180" s="26">
+        <v>2</v>
+      </c>
+      <c r="G180" s="26">
+        <v>3</v>
+      </c>
+      <c r="H180" s="26">
+        <v>4</v>
+      </c>
+      <c r="I180" s="27"/>
+      <c r="J180" s="29"/>
+      <c r="K180" s="29"/>
+      <c r="L180" s="29"/>
+      <c r="M180" s="29"/>
       <c r="N180" s="7"/>
       <c r="O180" s="7"/>
       <c r="P180" s="7"/>
       <c r="Q180" s="7"/>
       <c r="R180" s="7"/>
       <c r="S180" s="7"/>
       <c r="T180" s="7"/>
-      <c r="U180" s="7"/>
-[...37 lines deleted...]
-      <c r="M181" s="31"/>
+      <c r="V180" s="17"/>
+      <c r="W180" s="17"/>
+      <c r="X180" s="17"/>
+      <c r="Y180" s="17"/>
+      <c r="Z180" s="17"/>
+      <c r="AA180" s="17"/>
+      <c r="AB180" s="17"/>
+      <c r="AC180" s="17"/>
+      <c r="AD180" s="17"/>
+    </row>
+    <row r="181" spans="1:30" s="1" customFormat="1">
+      <c r="A181" s="37" t="s">
+        <v>54</v>
+      </c>
+      <c r="B181" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C181" s="26">
+        <v>4</v>
+      </c>
+      <c r="D181" s="26">
+        <v>8</v>
+      </c>
+      <c r="E181" s="26">
+        <v>12</v>
+      </c>
+      <c r="F181" s="26">
+        <v>15</v>
+      </c>
+      <c r="G181" s="26">
+        <v>18</v>
+      </c>
+      <c r="H181" s="26">
+        <v>21</v>
+      </c>
+      <c r="I181" s="27"/>
+      <c r="J181" s="29"/>
+      <c r="K181" s="29"/>
+      <c r="L181" s="29"/>
+      <c r="M181" s="29"/>
       <c r="N181" s="7"/>
       <c r="O181" s="7"/>
       <c r="P181" s="7"/>
       <c r="Q181" s="7"/>
       <c r="R181" s="7"/>
       <c r="S181" s="7"/>
       <c r="T181" s="7"/>
-      <c r="U181" s="7"/>
-[...37 lines deleted...]
-      <c r="M182" s="31"/>
+      <c r="V181" s="17"/>
+      <c r="W181" s="17"/>
+      <c r="X181" s="17"/>
+      <c r="Y181" s="17"/>
+      <c r="Z181" s="17"/>
+      <c r="AA181" s="17"/>
+      <c r="AB181" s="17"/>
+      <c r="AC181" s="17"/>
+      <c r="AD181" s="17"/>
+    </row>
+    <row r="182" spans="1:30" s="1" customFormat="1">
+      <c r="A182" s="38"/>
+      <c r="D182" s="27"/>
+      <c r="E182" s="27"/>
+      <c r="F182" s="27"/>
+      <c r="G182" s="28"/>
+      <c r="H182" s="28"/>
+      <c r="I182" s="47"/>
+      <c r="J182" s="28"/>
+      <c r="K182" s="28"/>
+      <c r="L182" s="23"/>
+      <c r="M182" s="23"/>
       <c r="N182" s="7"/>
       <c r="O182" s="7"/>
       <c r="P182" s="7"/>
       <c r="Q182" s="7"/>
       <c r="R182" s="7"/>
       <c r="S182" s="7"/>
       <c r="T182" s="7"/>
-      <c r="U182" s="7"/>
-[...37 lines deleted...]
-      <c r="M183" s="31"/>
+      <c r="V182" s="17"/>
+      <c r="W182" s="17"/>
+      <c r="X182" s="17"/>
+      <c r="Y182" s="17"/>
+      <c r="Z182" s="17"/>
+      <c r="AA182" s="17"/>
+      <c r="AB182" s="17"/>
+      <c r="AC182" s="17"/>
+      <c r="AD182" s="17"/>
+    </row>
+    <row r="183" spans="1:30" s="1" customFormat="1" ht="68.25">
+      <c r="A183" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="B183" s="27"/>
+      <c r="C183" s="26"/>
+      <c r="D183" s="27"/>
+      <c r="E183" s="27"/>
+      <c r="F183" s="27"/>
+      <c r="G183" s="28"/>
+      <c r="H183" s="28"/>
+      <c r="I183" s="56"/>
+      <c r="J183" s="28"/>
+      <c r="K183" s="28"/>
+      <c r="L183" s="23"/>
+      <c r="M183" s="23"/>
       <c r="N183" s="7"/>
       <c r="O183" s="7"/>
       <c r="P183" s="7"/>
       <c r="Q183" s="7"/>
       <c r="R183" s="7"/>
       <c r="S183" s="7"/>
       <c r="T183" s="7"/>
-      <c r="U183" s="7"/>
-[...37 lines deleted...]
-      <c r="M184" s="31"/>
+      <c r="V183" s="17"/>
+      <c r="W183" s="17"/>
+      <c r="X183" s="17"/>
+      <c r="Y183" s="17"/>
+      <c r="Z183" s="17"/>
+      <c r="AA183" s="17"/>
+      <c r="AB183" s="17"/>
+      <c r="AC183" s="17"/>
+      <c r="AD183" s="17"/>
+    </row>
+    <row r="184" spans="1:30" s="1" customFormat="1">
+      <c r="A184" s="34" t="s">
+        <v>74</v>
+      </c>
+      <c r="B184" s="26">
+        <v>20</v>
+      </c>
+      <c r="C184" s="26">
+        <v>37</v>
+      </c>
+      <c r="D184" s="26">
+        <v>56</v>
+      </c>
+      <c r="E184" s="26">
+        <v>82</v>
+      </c>
+      <c r="F184" s="26">
+        <v>108</v>
+      </c>
+      <c r="G184" s="26">
+        <v>132</v>
+      </c>
+      <c r="H184" s="26">
+        <v>155</v>
+      </c>
+      <c r="I184" s="27"/>
+      <c r="J184" s="29"/>
+      <c r="K184" s="29"/>
+      <c r="L184" s="29"/>
+      <c r="M184" s="29"/>
       <c r="N184" s="7"/>
       <c r="O184" s="7"/>
       <c r="P184" s="7"/>
       <c r="Q184" s="7"/>
       <c r="R184" s="7"/>
       <c r="S184" s="7"/>
       <c r="T184" s="7"/>
-      <c r="U184" s="7"/>
-[...37 lines deleted...]
-      <c r="M185" s="31"/>
+      <c r="V184" s="17"/>
+      <c r="W184" s="17"/>
+      <c r="X184" s="17"/>
+      <c r="Y184" s="17"/>
+      <c r="Z184" s="17"/>
+      <c r="AA184" s="17"/>
+      <c r="AB184" s="17"/>
+      <c r="AC184" s="17"/>
+      <c r="AD184" s="17"/>
+    </row>
+    <row r="185" spans="1:30" s="1" customFormat="1">
+      <c r="A185" s="34" t="s">
+        <v>75</v>
+      </c>
+      <c r="B185" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="C185" s="26">
+        <v>28</v>
+      </c>
+      <c r="D185" s="26">
+        <v>43</v>
+      </c>
+      <c r="E185" s="26">
+        <v>65</v>
+      </c>
+      <c r="F185" s="26">
+        <v>88</v>
+      </c>
+      <c r="G185" s="26">
+        <v>109</v>
+      </c>
+      <c r="H185" s="26">
+        <v>129</v>
+      </c>
+      <c r="I185" s="27"/>
+      <c r="J185" s="29"/>
+      <c r="K185" s="29"/>
+      <c r="L185" s="29"/>
+      <c r="M185" s="29"/>
       <c r="N185" s="7"/>
       <c r="O185" s="7"/>
       <c r="P185" s="7"/>
       <c r="Q185" s="7"/>
       <c r="R185" s="7"/>
       <c r="S185" s="7"/>
       <c r="T185" s="7"/>
-      <c r="U185" s="7"/>
-[...14 lines deleted...]
-      <c r="B186" s="28">
+      <c r="V185" s="17"/>
+      <c r="W185" s="17"/>
+      <c r="X185" s="17"/>
+      <c r="Y185" s="17"/>
+      <c r="Z185" s="17"/>
+      <c r="AA185" s="17"/>
+      <c r="AB185" s="17"/>
+      <c r="AC185" s="17"/>
+      <c r="AD185" s="17"/>
+    </row>
+    <row r="186" spans="1:30" s="1" customFormat="1">
+      <c r="A186" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="B186" s="26">
+        <v>1</v>
+      </c>
+      <c r="C186" s="26">
+        <v>1</v>
+      </c>
+      <c r="D186" s="26">
         <v>2</v>
       </c>
-      <c r="C186" s="28">
-[...19 lines deleted...]
-      <c r="M186" s="31"/>
+      <c r="E186" s="26">
+        <v>2</v>
+      </c>
+      <c r="F186" s="26">
+        <v>2</v>
+      </c>
+      <c r="G186" s="26">
+        <v>3</v>
+      </c>
+      <c r="H186" s="26">
+        <v>3</v>
+      </c>
+      <c r="I186" s="27"/>
+      <c r="J186" s="29"/>
+      <c r="K186" s="29"/>
+      <c r="L186" s="29"/>
+      <c r="M186" s="29"/>
       <c r="N186" s="7"/>
       <c r="O186" s="7"/>
       <c r="P186" s="7"/>
       <c r="Q186" s="7"/>
       <c r="R186" s="7"/>
       <c r="S186" s="7"/>
       <c r="T186" s="7"/>
-      <c r="U186" s="7"/>
-[...14 lines deleted...]
-      <c r="B187" s="28">
+      <c r="V186" s="17"/>
+      <c r="W186" s="17"/>
+      <c r="X186" s="17"/>
+      <c r="Y186" s="17"/>
+      <c r="Z186" s="17"/>
+      <c r="AA186" s="17"/>
+      <c r="AB186" s="17"/>
+      <c r="AC186" s="17"/>
+      <c r="AD186" s="17"/>
+    </row>
+    <row r="187" spans="1:30" s="1" customFormat="1">
+      <c r="A187" s="34" t="s">
+        <v>76</v>
+      </c>
+      <c r="B187" s="26">
         <v>0</v>
       </c>
-      <c r="C187" s="28">
+      <c r="C187" s="26">
+        <v>0</v>
+      </c>
+      <c r="D187" s="26">
+        <v>0</v>
+      </c>
+      <c r="E187" s="26">
+        <v>0</v>
+      </c>
+      <c r="F187" s="26">
         <v>1</v>
       </c>
-      <c r="D187" s="28">
+      <c r="G187" s="26">
         <v>1</v>
       </c>
-      <c r="E187" s="28">
+      <c r="H187" s="26">
         <v>1</v>
       </c>
-      <c r="F187" s="28">
-[...10 lines deleted...]
-      <c r="M187" s="31"/>
+      <c r="I187" s="27"/>
+      <c r="J187" s="29"/>
+      <c r="K187" s="29"/>
+      <c r="L187" s="29"/>
+      <c r="M187" s="29"/>
       <c r="N187" s="7"/>
       <c r="O187" s="7"/>
       <c r="P187" s="7"/>
       <c r="Q187" s="7"/>
       <c r="R187" s="7"/>
       <c r="S187" s="7"/>
       <c r="T187" s="7"/>
-      <c r="U187" s="7"/>
-[...29 lines deleted...]
-      <c r="G188" s="28">
+      <c r="V187" s="17"/>
+      <c r="W187" s="17"/>
+      <c r="X187" s="17"/>
+      <c r="Y187" s="17"/>
+      <c r="Z187" s="17"/>
+      <c r="AA187" s="17"/>
+      <c r="AB187" s="17"/>
+      <c r="AC187" s="17"/>
+      <c r="AD187" s="17"/>
+    </row>
+    <row r="188" spans="1:30" s="1" customFormat="1">
+      <c r="A188" s="34" t="s">
+        <v>84</v>
+      </c>
+      <c r="B188" s="26">
         <v>1</v>
       </c>
-      <c r="H188" s="31"/>
-[...4 lines deleted...]
-      <c r="M188" s="31"/>
+      <c r="C188" s="26">
+        <v>3</v>
+      </c>
+      <c r="D188" s="26">
+        <v>4</v>
+      </c>
+      <c r="E188" s="26">
+        <v>5</v>
+      </c>
+      <c r="F188" s="26">
+        <v>7</v>
+      </c>
+      <c r="G188" s="26">
+        <v>8</v>
+      </c>
+      <c r="H188" s="26">
+        <v>9</v>
+      </c>
+      <c r="I188" s="27"/>
+      <c r="J188" s="29"/>
+      <c r="K188" s="29"/>
+      <c r="L188" s="29"/>
+      <c r="M188" s="29"/>
       <c r="N188" s="7"/>
       <c r="O188" s="7"/>
       <c r="P188" s="7"/>
       <c r="Q188" s="7"/>
       <c r="R188" s="7"/>
       <c r="S188" s="7"/>
       <c r="T188" s="7"/>
-      <c r="U188" s="7"/>
-[...21 lines deleted...]
-      <c r="K189" s="30"/>
+      <c r="V188" s="17"/>
+      <c r="W188" s="17"/>
+      <c r="X188" s="17"/>
+      <c r="Y188" s="17"/>
+      <c r="Z188" s="17"/>
+      <c r="AA188" s="17"/>
+      <c r="AB188" s="17"/>
+      <c r="AC188" s="17"/>
+      <c r="AD188" s="17"/>
+    </row>
+    <row r="189" spans="1:30" s="1" customFormat="1">
+      <c r="A189" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="B189" s="26">
+        <v>2</v>
+      </c>
+      <c r="C189" s="26">
+        <v>4</v>
+      </c>
+      <c r="D189" s="26">
+        <v>6</v>
+      </c>
+      <c r="E189" s="26">
+        <v>8</v>
+      </c>
+      <c r="F189" s="26">
+        <v>9</v>
+      </c>
+      <c r="G189" s="26">
+        <v>10</v>
+      </c>
+      <c r="H189" s="26">
+        <v>11</v>
+      </c>
+      <c r="I189" s="27"/>
+      <c r="J189" s="28"/>
+      <c r="K189" s="29"/>
       <c r="L189" s="29"/>
-      <c r="M189" s="25"/>
+      <c r="M189" s="29"/>
       <c r="N189" s="7"/>
       <c r="O189" s="7"/>
       <c r="P189" s="7"/>
       <c r="Q189" s="7"/>
       <c r="R189" s="7"/>
       <c r="S189" s="7"/>
       <c r="T189" s="7"/>
-      <c r="U189" s="7"/>
-[...25 lines deleted...]
-      <c r="M190" s="25"/>
+      <c r="V189" s="17"/>
+      <c r="W189" s="17"/>
+      <c r="X189" s="17"/>
+      <c r="Y189" s="17"/>
+      <c r="Z189" s="17"/>
+      <c r="AA189" s="17"/>
+      <c r="AB189" s="17"/>
+      <c r="AC189" s="17"/>
+      <c r="AD189" s="17"/>
+    </row>
+    <row r="190" spans="1:30" s="1" customFormat="1">
+      <c r="A190" s="34" t="s">
+        <v>81</v>
+      </c>
+      <c r="B190" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C190" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="D190" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="E190" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="F190" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="G190" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="H190" s="26">
+        <v>0</v>
+      </c>
+      <c r="I190" s="27"/>
+      <c r="J190" s="28"/>
+      <c r="K190" s="29"/>
+      <c r="L190" s="29"/>
+      <c r="M190" s="29"/>
       <c r="N190" s="7"/>
       <c r="O190" s="7"/>
       <c r="P190" s="7"/>
       <c r="Q190" s="7"/>
       <c r="R190" s="7"/>
       <c r="S190" s="7"/>
       <c r="T190" s="7"/>
-      <c r="U190" s="7"/>
-[...37 lines deleted...]
-      <c r="M191" s="31"/>
+      <c r="V190" s="17"/>
+      <c r="W190" s="17"/>
+      <c r="X190" s="17"/>
+      <c r="Y190" s="17"/>
+      <c r="Z190" s="17"/>
+      <c r="AA190" s="17"/>
+      <c r="AB190" s="17"/>
+      <c r="AC190" s="17"/>
+      <c r="AD190" s="17"/>
+    </row>
+    <row r="191" spans="1:30" s="1" customFormat="1">
+      <c r="A191" s="34" t="s">
+        <v>82</v>
+      </c>
+      <c r="B191" s="26">
+        <v>0</v>
+      </c>
+      <c r="C191" s="26">
+        <v>1</v>
+      </c>
+      <c r="D191" s="26">
+        <v>1</v>
+      </c>
+      <c r="E191" s="26">
+        <v>1</v>
+      </c>
+      <c r="F191" s="26">
+        <v>1</v>
+      </c>
+      <c r="G191" s="26">
+        <v>1</v>
+      </c>
+      <c r="H191" s="26">
+        <v>1</v>
+      </c>
+      <c r="I191" s="27"/>
+      <c r="J191" s="29"/>
+      <c r="K191" s="29"/>
+      <c r="L191" s="29"/>
+      <c r="M191" s="29"/>
       <c r="N191" s="7"/>
       <c r="O191" s="7"/>
       <c r="P191" s="7"/>
       <c r="Q191" s="7"/>
       <c r="R191" s="7"/>
       <c r="S191" s="7"/>
       <c r="T191" s="7"/>
-      <c r="U191" s="7"/>
-[...37 lines deleted...]
-      <c r="M192" s="31"/>
+      <c r="V191" s="17"/>
+      <c r="W191" s="17"/>
+      <c r="X191" s="17"/>
+      <c r="Y191" s="17"/>
+      <c r="Z191" s="17"/>
+      <c r="AA191" s="17"/>
+      <c r="AB191" s="17"/>
+      <c r="AC191" s="17"/>
+      <c r="AD191" s="17"/>
+    </row>
+    <row r="192" spans="1:30" s="1" customFormat="1">
+      <c r="A192" s="34" t="s">
+        <v>78</v>
+      </c>
+      <c r="B192" s="26">
+        <v>0</v>
+      </c>
+      <c r="C192" s="26">
+        <v>0</v>
+      </c>
+      <c r="D192" s="26">
+        <v>0</v>
+      </c>
+      <c r="E192" s="26">
+        <v>0</v>
+      </c>
+      <c r="F192" s="26">
+        <v>0</v>
+      </c>
+      <c r="G192" s="26">
+        <v>1</v>
+      </c>
+      <c r="H192" s="26">
+        <v>1</v>
+      </c>
+      <c r="I192" s="27"/>
+      <c r="J192" s="29"/>
+      <c r="K192" s="29"/>
+      <c r="L192" s="29"/>
+      <c r="M192" s="29"/>
       <c r="N192" s="7"/>
       <c r="O192" s="7"/>
       <c r="P192" s="7"/>
       <c r="Q192" s="7"/>
       <c r="R192" s="7"/>
       <c r="S192" s="7"/>
       <c r="T192" s="7"/>
-      <c r="U192" s="7"/>
-[...37 lines deleted...]
-      <c r="M193" s="31"/>
+      <c r="V192" s="17"/>
+      <c r="W192" s="17"/>
+      <c r="X192" s="17"/>
+      <c r="Y192" s="17"/>
+      <c r="Z192" s="17"/>
+      <c r="AA192" s="17"/>
+      <c r="AB192" s="17"/>
+      <c r="AC192" s="17"/>
+      <c r="AD192" s="17"/>
+    </row>
+    <row r="193" spans="1:30" s="1" customFormat="1">
+      <c r="A193" s="38"/>
+      <c r="B193" s="27"/>
+      <c r="C193" s="26"/>
+      <c r="D193" s="27"/>
+      <c r="E193" s="27"/>
+      <c r="F193" s="27"/>
+      <c r="G193" s="28"/>
+      <c r="H193" s="28"/>
+      <c r="I193" s="50"/>
+      <c r="J193" s="49"/>
+      <c r="K193" s="28"/>
+      <c r="L193" s="27"/>
+      <c r="M193" s="23"/>
       <c r="N193" s="7"/>
       <c r="O193" s="7"/>
       <c r="P193" s="7"/>
       <c r="Q193" s="7"/>
       <c r="R193" s="7"/>
       <c r="S193" s="7"/>
       <c r="T193" s="7"/>
-      <c r="U193" s="7"/>
-[...37 lines deleted...]
-      <c r="M194" s="31"/>
+      <c r="V193" s="17"/>
+      <c r="W193" s="17"/>
+      <c r="X193" s="17"/>
+      <c r="Y193" s="17"/>
+      <c r="Z193" s="17"/>
+      <c r="AA193" s="17"/>
+      <c r="AB193" s="17"/>
+      <c r="AC193" s="17"/>
+      <c r="AD193" s="17"/>
+    </row>
+    <row r="194" spans="1:30" s="1" customFormat="1" ht="45.75">
+      <c r="A194" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="B194" s="41"/>
+      <c r="C194" s="26"/>
+      <c r="D194" s="41"/>
+      <c r="E194" s="41"/>
+      <c r="F194" s="41"/>
+      <c r="G194" s="23"/>
+      <c r="H194" s="23"/>
+      <c r="I194" s="41"/>
+      <c r="J194" s="23"/>
+      <c r="K194" s="28"/>
+      <c r="L194" s="57"/>
+      <c r="M194" s="23"/>
       <c r="N194" s="7"/>
       <c r="O194" s="7"/>
       <c r="P194" s="7"/>
       <c r="Q194" s="7"/>
       <c r="R194" s="7"/>
       <c r="S194" s="7"/>
       <c r="T194" s="7"/>
-      <c r="U194" s="7"/>
-[...83 lines deleted...]
-      <c r="M196" s="31"/>
+      <c r="V194" s="17"/>
+      <c r="W194" s="17"/>
+      <c r="X194" s="17"/>
+      <c r="Y194" s="17"/>
+      <c r="Z194" s="17"/>
+      <c r="AA194" s="17"/>
+      <c r="AB194" s="17"/>
+      <c r="AC194" s="17"/>
+      <c r="AD194" s="17"/>
+    </row>
+    <row r="195" spans="1:30" s="1" customFormat="1">
+      <c r="A195" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B195" s="26">
+        <v>18503</v>
+      </c>
+      <c r="C195" s="26">
+        <v>39184</v>
+      </c>
+      <c r="D195" s="26">
+        <v>65918</v>
+      </c>
+      <c r="E195" s="26">
+        <v>98266</v>
+      </c>
+      <c r="F195" s="26">
+        <v>124850</v>
+      </c>
+      <c r="G195" s="26">
+        <v>144859</v>
+      </c>
+      <c r="H195" s="26">
+        <v>169712</v>
+      </c>
+      <c r="I195" s="27"/>
+      <c r="J195" s="29"/>
+      <c r="K195" s="29"/>
+      <c r="L195" s="29"/>
+      <c r="M195" s="29"/>
+      <c r="N195" s="7"/>
+      <c r="O195" s="7"/>
+      <c r="P195" s="7"/>
+      <c r="Q195" s="7"/>
+      <c r="R195" s="7"/>
+      <c r="S195" s="7"/>
+      <c r="T195" s="7"/>
+      <c r="V195" s="17"/>
+      <c r="W195" s="17"/>
+      <c r="X195" s="17"/>
+      <c r="Y195" s="17"/>
+      <c r="Z195" s="17"/>
+      <c r="AA195" s="17"/>
+      <c r="AB195" s="17"/>
+      <c r="AC195" s="17"/>
+      <c r="AD195" s="17"/>
+    </row>
+    <row r="196" spans="1:30" s="1" customFormat="1">
+      <c r="A196" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B196" s="26">
+        <v>6086</v>
+      </c>
+      <c r="C196" s="26">
+        <v>13655</v>
+      </c>
+      <c r="D196" s="26">
+        <v>19659</v>
+      </c>
+      <c r="E196" s="26">
+        <v>28077</v>
+      </c>
+      <c r="F196" s="26">
+        <v>34222</v>
+      </c>
+      <c r="G196" s="26">
+        <v>39520</v>
+      </c>
+      <c r="H196" s="26">
+        <v>45687</v>
+      </c>
+      <c r="I196" s="27"/>
+      <c r="J196" s="29"/>
+      <c r="K196" s="29"/>
+      <c r="L196" s="29"/>
+      <c r="M196" s="29"/>
       <c r="N196" s="7"/>
       <c r="O196" s="7"/>
       <c r="P196" s="7"/>
       <c r="Q196" s="7"/>
       <c r="R196" s="7"/>
       <c r="S196" s="7"/>
       <c r="T196" s="7"/>
-      <c r="U196" s="7"/>
-[...37 lines deleted...]
-      <c r="M197" s="31"/>
+      <c r="V196" s="17"/>
+      <c r="W196" s="17"/>
+      <c r="X196" s="17"/>
+      <c r="Y196" s="17"/>
+      <c r="Z196" s="17"/>
+      <c r="AA196" s="17"/>
+      <c r="AB196" s="17"/>
+      <c r="AC196" s="17"/>
+      <c r="AD196" s="17"/>
+    </row>
+    <row r="197" spans="1:30" s="1" customFormat="1">
+      <c r="A197" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="B197" s="26">
+        <v>0</v>
+      </c>
+      <c r="C197" s="26">
+        <v>0</v>
+      </c>
+      <c r="D197" s="26">
+        <v>0</v>
+      </c>
+      <c r="E197" s="26">
+        <v>0</v>
+      </c>
+      <c r="F197" s="26">
+        <v>0</v>
+      </c>
+      <c r="G197" s="26">
+        <v>1</v>
+      </c>
+      <c r="H197" s="26">
+        <v>1</v>
+      </c>
+      <c r="I197" s="27"/>
+      <c r="J197" s="29"/>
+      <c r="K197" s="29"/>
+      <c r="L197" s="29"/>
+      <c r="M197" s="29"/>
       <c r="N197" s="7"/>
       <c r="O197" s="7"/>
       <c r="P197" s="7"/>
       <c r="Q197" s="7"/>
       <c r="R197" s="7"/>
       <c r="S197" s="7"/>
       <c r="T197" s="7"/>
-      <c r="U197" s="7"/>
-[...37 lines deleted...]
-      <c r="M198" s="31"/>
+      <c r="V197" s="17"/>
+      <c r="W197" s="17"/>
+      <c r="X197" s="17"/>
+      <c r="Y197" s="17"/>
+      <c r="Z197" s="17"/>
+      <c r="AA197" s="17"/>
+      <c r="AB197" s="17"/>
+      <c r="AC197" s="17"/>
+      <c r="AD197" s="17"/>
+    </row>
+    <row r="198" spans="1:30">
+      <c r="A198" s="58" t="s">
+        <v>86</v>
+      </c>
+      <c r="B198" s="26">
+        <v>9</v>
+      </c>
+      <c r="C198" s="26">
+        <v>36</v>
+      </c>
+      <c r="D198" s="26">
+        <v>62</v>
+      </c>
+      <c r="E198" s="26">
+        <v>88</v>
+      </c>
+      <c r="F198" s="26">
+        <v>108</v>
+      </c>
+      <c r="G198" s="26">
+        <v>128</v>
+      </c>
+      <c r="H198" s="26">
+        <v>147</v>
+      </c>
+      <c r="I198" s="27"/>
+      <c r="J198" s="29"/>
+      <c r="K198" s="29"/>
+      <c r="L198" s="29"/>
+      <c r="M198" s="29"/>
       <c r="N198" s="7"/>
       <c r="O198" s="7"/>
       <c r="P198" s="7"/>
       <c r="Q198" s="7"/>
       <c r="R198" s="7"/>
       <c r="S198" s="7"/>
       <c r="T198" s="7"/>
-      <c r="U198" s="7"/>
-[...37 lines deleted...]
-      <c r="M199" s="31"/>
+      <c r="V198" s="17"/>
+      <c r="W198" s="17"/>
+      <c r="X198" s="17"/>
+      <c r="Y198" s="17"/>
+      <c r="Z198" s="17"/>
+      <c r="AA198" s="17"/>
+      <c r="AB198" s="17"/>
+      <c r="AC198" s="17"/>
+      <c r="AD198" s="17"/>
+    </row>
+    <row r="199" spans="1:30" s="1" customFormat="1">
+      <c r="A199" s="58" t="s">
+        <v>50</v>
+      </c>
+      <c r="B199" s="26">
+        <v>215</v>
+      </c>
+      <c r="C199" s="26">
+        <v>445</v>
+      </c>
+      <c r="D199" s="26">
+        <v>675</v>
+      </c>
+      <c r="E199" s="26">
+        <v>904</v>
+      </c>
+      <c r="F199" s="26">
+        <v>1134</v>
+      </c>
+      <c r="G199" s="26">
+        <v>1364</v>
+      </c>
+      <c r="H199" s="26">
+        <v>1599</v>
+      </c>
+      <c r="I199" s="27"/>
+      <c r="J199" s="29"/>
+      <c r="K199" s="29"/>
+      <c r="L199" s="29"/>
+      <c r="M199" s="29"/>
       <c r="N199" s="6"/>
       <c r="O199" s="6"/>
       <c r="P199" s="6"/>
       <c r="Q199" s="6"/>
       <c r="R199" s="6"/>
       <c r="S199" s="6"/>
       <c r="T199" s="6"/>
-      <c r="U199" s="6"/>
-[...37 lines deleted...]
-      <c r="M200" s="31"/>
+      <c r="V199" s="17"/>
+      <c r="W199" s="17"/>
+      <c r="X199" s="17"/>
+      <c r="Y199" s="17"/>
+      <c r="Z199" s="17"/>
+      <c r="AA199" s="17"/>
+      <c r="AB199" s="17"/>
+      <c r="AC199" s="17"/>
+      <c r="AD199" s="17"/>
+    </row>
+    <row r="200" spans="1:30" s="1" customFormat="1">
+      <c r="A200" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="B200" s="26">
+        <v>49</v>
+      </c>
+      <c r="C200" s="26">
+        <v>85</v>
+      </c>
+      <c r="D200" s="26">
+        <v>122</v>
+      </c>
+      <c r="E200" s="26">
+        <v>158</v>
+      </c>
+      <c r="F200" s="26">
+        <v>221</v>
+      </c>
+      <c r="G200" s="26">
+        <v>283</v>
+      </c>
+      <c r="H200" s="26">
+        <v>346</v>
+      </c>
+      <c r="I200" s="27"/>
+      <c r="J200" s="29"/>
+      <c r="K200" s="29"/>
+      <c r="L200" s="29"/>
+      <c r="M200" s="29"/>
       <c r="N200" s="7"/>
       <c r="O200" s="7"/>
       <c r="P200" s="7"/>
       <c r="Q200" s="7"/>
       <c r="R200" s="7"/>
       <c r="S200" s="7"/>
       <c r="T200" s="7"/>
-      <c r="U200" s="7"/>
-[...37 lines deleted...]
-      <c r="M201" s="31"/>
+      <c r="V200" s="17"/>
+      <c r="W200" s="17"/>
+      <c r="X200" s="17"/>
+      <c r="Y200" s="17"/>
+      <c r="Z200" s="17"/>
+      <c r="AA200" s="17"/>
+      <c r="AB200" s="17"/>
+      <c r="AC200" s="17"/>
+      <c r="AD200" s="17"/>
+    </row>
+    <row r="201" spans="1:30" s="1" customFormat="1">
+      <c r="A201" s="58" t="s">
+        <v>52</v>
+      </c>
+      <c r="B201" s="26">
+        <v>34</v>
+      </c>
+      <c r="C201" s="26">
+        <v>447</v>
+      </c>
+      <c r="D201" s="26">
+        <v>1394</v>
+      </c>
+      <c r="E201" s="26">
+        <v>1432</v>
+      </c>
+      <c r="F201" s="26">
+        <v>1465</v>
+      </c>
+      <c r="G201" s="26">
+        <v>1498</v>
+      </c>
+      <c r="H201" s="26">
+        <v>1656</v>
+      </c>
+      <c r="I201" s="27"/>
+      <c r="J201" s="29"/>
+      <c r="K201" s="29"/>
+      <c r="L201" s="29"/>
+      <c r="M201" s="29"/>
       <c r="N201" s="7"/>
       <c r="O201" s="7"/>
       <c r="P201" s="7"/>
       <c r="Q201" s="7"/>
       <c r="R201" s="7"/>
       <c r="S201" s="7"/>
       <c r="T201" s="7"/>
-      <c r="U201" s="7"/>
-[...37 lines deleted...]
-      <c r="M202" s="31"/>
+      <c r="V201" s="17"/>
+      <c r="W201" s="17"/>
+      <c r="X201" s="17"/>
+      <c r="Y201" s="17"/>
+      <c r="Z201" s="17"/>
+      <c r="AA201" s="17"/>
+      <c r="AB201" s="17"/>
+      <c r="AC201" s="17"/>
+      <c r="AD201" s="17"/>
+    </row>
+    <row r="202" spans="1:30" s="1" customFormat="1">
+      <c r="A202" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="B202" s="26">
+        <v>2814</v>
+      </c>
+      <c r="C202" s="26">
+        <v>5592</v>
+      </c>
+      <c r="D202" s="26">
+        <v>11659</v>
+      </c>
+      <c r="E202" s="26">
+        <v>19929</v>
+      </c>
+      <c r="F202" s="26">
+        <v>25714</v>
+      </c>
+      <c r="G202" s="26">
+        <v>29130</v>
+      </c>
+      <c r="H202" s="26">
+        <v>32349</v>
+      </c>
+      <c r="I202" s="27"/>
+      <c r="J202" s="29"/>
+      <c r="K202" s="29"/>
+      <c r="L202" s="29"/>
+      <c r="M202" s="29"/>
       <c r="N202" s="7"/>
       <c r="O202" s="7"/>
       <c r="P202" s="7"/>
       <c r="Q202" s="7"/>
       <c r="R202" s="7"/>
       <c r="S202" s="7"/>
       <c r="T202" s="7"/>
-      <c r="U202" s="7"/>
-[...83 lines deleted...]
-      <c r="M204" s="31"/>
+      <c r="V202" s="17"/>
+      <c r="W202" s="17"/>
+      <c r="X202" s="17"/>
+      <c r="Y202" s="17"/>
+      <c r="Z202" s="17"/>
+      <c r="AA202" s="17"/>
+      <c r="AB202" s="17"/>
+      <c r="AC202" s="17"/>
+      <c r="AD202" s="17"/>
+    </row>
+    <row r="203" spans="1:30" s="1" customFormat="1">
+      <c r="A203" s="58" t="s">
+        <v>55</v>
+      </c>
+      <c r="B203" s="26">
+        <v>420</v>
+      </c>
+      <c r="C203" s="26">
+        <v>424</v>
+      </c>
+      <c r="D203" s="26">
+        <v>429</v>
+      </c>
+      <c r="E203" s="26">
+        <v>433</v>
+      </c>
+      <c r="F203" s="26">
+        <v>437</v>
+      </c>
+      <c r="G203" s="26">
+        <v>440</v>
+      </c>
+      <c r="H203" s="26">
+        <v>444</v>
+      </c>
+      <c r="I203" s="27"/>
+      <c r="J203" s="29"/>
+      <c r="K203" s="29"/>
+      <c r="L203" s="29"/>
+      <c r="M203" s="29"/>
+      <c r="N203" s="6"/>
+      <c r="O203" s="6"/>
+      <c r="P203" s="6"/>
+      <c r="Q203" s="6"/>
+      <c r="R203" s="6"/>
+      <c r="S203" s="6"/>
+      <c r="T203" s="6"/>
+      <c r="V203" s="17"/>
+      <c r="W203" s="17"/>
+      <c r="X203" s="17"/>
+      <c r="Y203" s="17"/>
+      <c r="Z203" s="17"/>
+      <c r="AA203" s="17"/>
+      <c r="AB203" s="17"/>
+      <c r="AC203" s="17"/>
+      <c r="AD203" s="17"/>
+    </row>
+    <row r="204" spans="1:30" s="1" customFormat="1">
+      <c r="A204" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="B204" s="26">
+        <v>12</v>
+      </c>
+      <c r="C204" s="26">
+        <v>25</v>
+      </c>
+      <c r="D204" s="26">
+        <v>39</v>
+      </c>
+      <c r="E204" s="26">
+        <v>52</v>
+      </c>
+      <c r="F204" s="26">
+        <v>64</v>
+      </c>
+      <c r="G204" s="26">
+        <v>77</v>
+      </c>
+      <c r="H204" s="26">
+        <v>89</v>
+      </c>
+      <c r="I204" s="27"/>
+      <c r="J204" s="29"/>
+      <c r="K204" s="29"/>
+      <c r="L204" s="29"/>
+      <c r="M204" s="29"/>
       <c r="N204" s="7"/>
       <c r="O204" s="7"/>
       <c r="P204" s="7"/>
       <c r="Q204" s="7"/>
       <c r="R204" s="7"/>
       <c r="S204" s="7"/>
       <c r="T204" s="7"/>
-      <c r="U204" s="7"/>
-[...37 lines deleted...]
-      <c r="M205" s="31"/>
+      <c r="V204" s="17"/>
+      <c r="W204" s="17"/>
+      <c r="X204" s="17"/>
+      <c r="Y204" s="17"/>
+      <c r="Z204" s="17"/>
+      <c r="AA204" s="17"/>
+      <c r="AB204" s="17"/>
+      <c r="AC204" s="17"/>
+      <c r="AD204" s="17"/>
+    </row>
+    <row r="205" spans="1:30" s="1" customFormat="1">
+      <c r="A205" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="B205" s="26">
+        <v>2</v>
+      </c>
+      <c r="C205" s="26">
+        <v>2</v>
+      </c>
+      <c r="D205" s="26">
+        <v>2</v>
+      </c>
+      <c r="E205" s="26">
+        <v>2</v>
+      </c>
+      <c r="F205" s="26">
+        <v>2</v>
+      </c>
+      <c r="G205" s="26">
+        <v>2</v>
+      </c>
+      <c r="H205" s="26">
+        <v>2</v>
+      </c>
+      <c r="I205" s="27"/>
+      <c r="J205" s="29"/>
+      <c r="K205" s="29"/>
+      <c r="L205" s="29"/>
+      <c r="M205" s="29"/>
       <c r="N205" s="7"/>
       <c r="O205" s="7"/>
       <c r="P205" s="7"/>
       <c r="Q205" s="7"/>
       <c r="R205" s="7"/>
       <c r="S205" s="7"/>
       <c r="T205" s="7"/>
-      <c r="U205" s="7"/>
-[...37 lines deleted...]
-      <c r="M206" s="31"/>
+      <c r="V205" s="17"/>
+      <c r="W205" s="17"/>
+      <c r="X205" s="17"/>
+      <c r="Y205" s="17"/>
+      <c r="Z205" s="17"/>
+      <c r="AA205" s="17"/>
+      <c r="AB205" s="17"/>
+      <c r="AC205" s="17"/>
+      <c r="AD205" s="17"/>
+    </row>
+    <row r="206" spans="1:30" s="1" customFormat="1">
+      <c r="A206" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="B206" s="26">
+        <v>458</v>
+      </c>
+      <c r="C206" s="26">
+        <v>864</v>
+      </c>
+      <c r="D206" s="26">
+        <v>1270</v>
+      </c>
+      <c r="E206" s="26">
+        <v>1675</v>
+      </c>
+      <c r="F206" s="26">
+        <v>2291</v>
+      </c>
+      <c r="G206" s="26">
+        <v>2907</v>
+      </c>
+      <c r="H206" s="26">
+        <v>3522</v>
+      </c>
+      <c r="I206" s="27"/>
+      <c r="J206" s="29"/>
+      <c r="K206" s="29"/>
+      <c r="L206" s="29"/>
+      <c r="M206" s="29"/>
       <c r="N206" s="7"/>
       <c r="O206" s="7"/>
       <c r="P206" s="7"/>
       <c r="Q206" s="7"/>
       <c r="R206" s="7"/>
       <c r="S206" s="7"/>
       <c r="T206" s="7"/>
-      <c r="U206" s="7"/>
-[...37 lines deleted...]
-      <c r="M207" s="31"/>
+      <c r="V206" s="17"/>
+      <c r="W206" s="17"/>
+      <c r="X206" s="17"/>
+      <c r="Y206" s="17"/>
+      <c r="Z206" s="17"/>
+      <c r="AA206" s="17"/>
+      <c r="AB206" s="17"/>
+      <c r="AC206" s="17"/>
+      <c r="AD206" s="17"/>
+    </row>
+    <row r="207" spans="1:30" s="1" customFormat="1">
+      <c r="A207" s="58" t="s">
+        <v>60</v>
+      </c>
+      <c r="B207" s="26">
+        <v>7385</v>
+      </c>
+      <c r="C207" s="26">
+        <v>14648</v>
+      </c>
+      <c r="D207" s="26">
+        <v>22735</v>
+      </c>
+      <c r="E207" s="26">
+        <v>31921</v>
+      </c>
+      <c r="F207" s="26">
+        <v>41126</v>
+      </c>
+      <c r="G207" s="26">
+        <v>46970</v>
+      </c>
+      <c r="H207" s="26">
+        <v>56535</v>
+      </c>
+      <c r="I207" s="27"/>
+      <c r="J207" s="29"/>
+      <c r="K207" s="29"/>
+      <c r="L207" s="29"/>
+      <c r="M207" s="29"/>
       <c r="N207" s="7"/>
       <c r="O207" s="7"/>
       <c r="P207" s="7"/>
       <c r="Q207" s="7"/>
       <c r="R207" s="7"/>
       <c r="S207" s="7"/>
       <c r="T207" s="7"/>
-      <c r="U207" s="7"/>
-[...37 lines deleted...]
-      <c r="M208" s="31"/>
+      <c r="V207" s="17"/>
+      <c r="W207" s="17"/>
+      <c r="X207" s="17"/>
+      <c r="Y207" s="17"/>
+      <c r="Z207" s="17"/>
+      <c r="AA207" s="17"/>
+      <c r="AB207" s="17"/>
+      <c r="AC207" s="17"/>
+      <c r="AD207" s="17"/>
+    </row>
+    <row r="208" spans="1:30" s="1" customFormat="1">
+      <c r="A208" s="58" t="s">
+        <v>61</v>
+      </c>
+      <c r="B208" s="26">
+        <v>9</v>
+      </c>
+      <c r="C208" s="26">
+        <v>20</v>
+      </c>
+      <c r="D208" s="26">
+        <v>31</v>
+      </c>
+      <c r="E208" s="26">
+        <v>43</v>
+      </c>
+      <c r="F208" s="26">
+        <v>54</v>
+      </c>
+      <c r="G208" s="26">
+        <v>65</v>
+      </c>
+      <c r="H208" s="26">
+        <v>76</v>
+      </c>
+      <c r="I208" s="27"/>
+      <c r="J208" s="29"/>
+      <c r="K208" s="29"/>
+      <c r="L208" s="29"/>
+      <c r="M208" s="29"/>
       <c r="N208" s="7"/>
       <c r="O208" s="7"/>
       <c r="P208" s="7"/>
       <c r="Q208" s="7"/>
       <c r="R208" s="7"/>
       <c r="S208" s="7"/>
       <c r="T208" s="7"/>
-      <c r="U208" s="7"/>
-[...37 lines deleted...]
-      <c r="M209" s="31"/>
+      <c r="V208" s="17"/>
+      <c r="W208" s="17"/>
+      <c r="X208" s="17"/>
+      <c r="Y208" s="17"/>
+      <c r="Z208" s="17"/>
+      <c r="AA208" s="17"/>
+      <c r="AB208" s="17"/>
+      <c r="AC208" s="17"/>
+      <c r="AD208" s="17"/>
+    </row>
+    <row r="209" spans="1:30" s="1" customFormat="1">
+      <c r="A209" s="34" t="s">
+        <v>62</v>
+      </c>
+      <c r="B209" s="26">
+        <v>21</v>
+      </c>
+      <c r="C209" s="26">
+        <v>42</v>
+      </c>
+      <c r="D209" s="26">
+        <v>63</v>
+      </c>
+      <c r="E209" s="26">
+        <v>83</v>
+      </c>
+      <c r="F209" s="26">
+        <v>105</v>
+      </c>
+      <c r="G209" s="26">
+        <v>127</v>
+      </c>
+      <c r="H209" s="26">
+        <v>148</v>
+      </c>
+      <c r="I209" s="27"/>
+      <c r="J209" s="29"/>
+      <c r="K209" s="29"/>
+      <c r="L209" s="29"/>
+      <c r="M209" s="29"/>
       <c r="N209" s="7"/>
       <c r="O209" s="7"/>
       <c r="P209" s="7"/>
       <c r="Q209" s="7"/>
       <c r="R209" s="7"/>
       <c r="S209" s="7"/>
       <c r="T209" s="7"/>
-      <c r="U209" s="7"/>
-[...21 lines deleted...]
-      <c r="K210" s="30"/>
+      <c r="V209" s="17"/>
+      <c r="W209" s="17"/>
+      <c r="X209" s="17"/>
+      <c r="Y209" s="17"/>
+      <c r="Z209" s="17"/>
+      <c r="AA209" s="17"/>
+      <c r="AB209" s="17"/>
+      <c r="AC209" s="17"/>
+      <c r="AD209" s="17"/>
+    </row>
+    <row r="210" spans="1:30" s="1" customFormat="1">
+      <c r="A210" s="58" t="s">
+        <v>64</v>
+      </c>
+      <c r="B210" s="26">
+        <v>124</v>
+      </c>
+      <c r="C210" s="26">
+        <v>260</v>
+      </c>
+      <c r="D210" s="26">
+        <v>396</v>
+      </c>
+      <c r="E210" s="26">
+        <v>532</v>
+      </c>
+      <c r="F210" s="26">
+        <v>652</v>
+      </c>
+      <c r="G210" s="26">
+        <v>771</v>
+      </c>
+      <c r="H210" s="26">
+        <v>890</v>
+      </c>
+      <c r="I210" s="27"/>
+      <c r="J210" s="29"/>
+      <c r="K210" s="29"/>
       <c r="L210" s="29"/>
-      <c r="M210" s="30"/>
+      <c r="M210" s="29"/>
       <c r="N210" s="7"/>
       <c r="O210" s="7"/>
       <c r="P210" s="7"/>
       <c r="Q210" s="7"/>
       <c r="R210" s="7"/>
       <c r="S210" s="7"/>
       <c r="T210" s="7"/>
-      <c r="U210" s="7"/>
-[...25 lines deleted...]
-      <c r="M211" s="25"/>
+      <c r="V210" s="17"/>
+      <c r="W210" s="17"/>
+      <c r="X210" s="17"/>
+      <c r="Y210" s="17"/>
+      <c r="Z210" s="17"/>
+      <c r="AA210" s="17"/>
+      <c r="AB210" s="17"/>
+      <c r="AC210" s="17"/>
+      <c r="AD210" s="17"/>
+    </row>
+    <row r="211" spans="1:30" s="1" customFormat="1">
+      <c r="A211" s="58" t="s">
+        <v>65</v>
+      </c>
+      <c r="B211" s="26">
+        <v>32</v>
+      </c>
+      <c r="C211" s="26">
+        <v>68</v>
+      </c>
+      <c r="D211" s="26">
+        <v>104</v>
+      </c>
+      <c r="E211" s="26">
+        <v>140</v>
+      </c>
+      <c r="F211" s="26">
+        <v>173</v>
+      </c>
+      <c r="G211" s="26">
+        <v>206</v>
+      </c>
+      <c r="H211" s="26">
+        <v>239</v>
+      </c>
+      <c r="I211" s="27"/>
+      <c r="J211" s="29"/>
+      <c r="K211" s="29"/>
+      <c r="L211" s="29"/>
+      <c r="M211" s="29"/>
       <c r="N211" s="7"/>
       <c r="O211" s="7"/>
       <c r="P211" s="7"/>
       <c r="Q211" s="7"/>
       <c r="R211" s="7"/>
       <c r="S211" s="7"/>
       <c r="T211" s="7"/>
-      <c r="U211" s="7"/>
-[...37 lines deleted...]
-      <c r="M212" s="31"/>
+      <c r="V211" s="17"/>
+      <c r="W211" s="17"/>
+      <c r="X211" s="17"/>
+      <c r="Y211" s="17"/>
+      <c r="Z211" s="17"/>
+      <c r="AA211" s="17"/>
+      <c r="AB211" s="17"/>
+      <c r="AC211" s="17"/>
+      <c r="AD211" s="17"/>
+    </row>
+    <row r="212" spans="1:30" s="1" customFormat="1">
+      <c r="A212" s="58" t="s">
+        <v>66</v>
+      </c>
+      <c r="B212" s="26">
+        <v>833</v>
+      </c>
+      <c r="C212" s="26">
+        <v>2569</v>
+      </c>
+      <c r="D212" s="26">
+        <v>7279</v>
+      </c>
+      <c r="E212" s="26">
+        <v>12795</v>
+      </c>
+      <c r="F212" s="26">
+        <v>17082</v>
+      </c>
+      <c r="G212" s="26">
+        <v>21370</v>
+      </c>
+      <c r="H212" s="26">
+        <v>25979</v>
+      </c>
+      <c r="I212" s="27"/>
+      <c r="J212" s="29"/>
+      <c r="K212" s="29"/>
+      <c r="L212" s="29"/>
+      <c r="M212" s="29"/>
       <c r="N212" s="7"/>
       <c r="O212" s="7"/>
       <c r="P212" s="7"/>
       <c r="Q212" s="7"/>
       <c r="R212" s="7"/>
       <c r="S212" s="7"/>
       <c r="T212" s="7"/>
-      <c r="U212" s="7"/>
-[...37 lines deleted...]
-      <c r="M213" s="31"/>
+      <c r="V212" s="17"/>
+      <c r="W212" s="17"/>
+      <c r="X212" s="17"/>
+      <c r="Y212" s="17"/>
+      <c r="Z212" s="17"/>
+      <c r="AA212" s="17"/>
+      <c r="AB212" s="17"/>
+      <c r="AC212" s="17"/>
+      <c r="AD212" s="17"/>
+    </row>
+    <row r="213" spans="1:30" s="1" customFormat="1">
+      <c r="A213" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="B213" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C213" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="D213" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="E213" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="F213" s="26">
+        <v>1</v>
+      </c>
+      <c r="G213" s="26">
+        <v>2</v>
+      </c>
+      <c r="H213" s="26">
+        <v>3</v>
+      </c>
+      <c r="I213" s="27"/>
+      <c r="J213" s="29"/>
+      <c r="K213" s="29"/>
+      <c r="L213" s="29"/>
+      <c r="M213" s="29"/>
       <c r="N213" s="7"/>
       <c r="O213" s="7"/>
       <c r="P213" s="7"/>
       <c r="Q213" s="7"/>
       <c r="R213" s="7"/>
       <c r="S213" s="7"/>
       <c r="T213" s="7"/>
-      <c r="U213" s="7"/>
-[...37 lines deleted...]
-      <c r="M214" s="31"/>
+      <c r="V213" s="17"/>
+      <c r="W213" s="17"/>
+      <c r="X213" s="17"/>
+      <c r="Y213" s="17"/>
+      <c r="Z213" s="17"/>
+      <c r="AA213" s="17"/>
+      <c r="AB213" s="17"/>
+      <c r="AC213" s="17"/>
+      <c r="AD213" s="17"/>
+    </row>
+    <row r="214" spans="1:30" s="1" customFormat="1">
+      <c r="A214" s="47"/>
+      <c r="B214" s="27"/>
+      <c r="C214" s="26"/>
+      <c r="D214" s="27"/>
+      <c r="E214" s="27"/>
+      <c r="F214" s="27"/>
+      <c r="G214" s="28"/>
+      <c r="H214" s="28"/>
+      <c r="I214" s="49"/>
+      <c r="J214" s="28"/>
+      <c r="K214" s="28"/>
+      <c r="L214" s="27"/>
+      <c r="M214" s="28"/>
       <c r="N214" s="7"/>
       <c r="O214" s="7"/>
       <c r="P214" s="7"/>
       <c r="Q214" s="7"/>
       <c r="R214" s="7"/>
       <c r="S214" s="7"/>
       <c r="T214" s="7"/>
-      <c r="U214" s="7"/>
-[...37 lines deleted...]
-      <c r="M215" s="31"/>
+      <c r="V214" s="17"/>
+      <c r="W214" s="17"/>
+      <c r="X214" s="17"/>
+      <c r="Y214" s="17"/>
+      <c r="Z214" s="17"/>
+      <c r="AA214" s="17"/>
+      <c r="AB214" s="17"/>
+      <c r="AC214" s="17"/>
+      <c r="AD214" s="17"/>
+    </row>
+    <row r="215" spans="1:30" s="1" customFormat="1" ht="45.75">
+      <c r="A215" s="36" t="s">
+        <v>12</v>
+      </c>
+      <c r="B215" s="27"/>
+      <c r="C215" s="26"/>
+      <c r="D215" s="27"/>
+      <c r="E215" s="27"/>
+      <c r="F215" s="27"/>
+      <c r="G215" s="28"/>
+      <c r="H215" s="28"/>
+      <c r="I215" s="36"/>
+      <c r="J215" s="28"/>
+      <c r="K215" s="28"/>
+      <c r="L215" s="41"/>
+      <c r="M215" s="23"/>
       <c r="N215" s="7"/>
       <c r="O215" s="7"/>
       <c r="P215" s="7"/>
       <c r="Q215" s="7"/>
       <c r="R215" s="7"/>
       <c r="S215" s="7"/>
       <c r="T215" s="7"/>
-      <c r="U215" s="7"/>
-[...37 lines deleted...]
-      <c r="M216" s="31"/>
+      <c r="V215" s="17"/>
+      <c r="W215" s="17"/>
+      <c r="X215" s="17"/>
+      <c r="Y215" s="17"/>
+      <c r="Z215" s="17"/>
+      <c r="AA215" s="17"/>
+      <c r="AB215" s="17"/>
+      <c r="AC215" s="17"/>
+      <c r="AD215" s="17"/>
+    </row>
+    <row r="216" spans="1:30" s="1" customFormat="1">
+      <c r="A216" s="37" t="s">
+        <v>74</v>
+      </c>
+      <c r="B216" s="26">
+        <v>17232</v>
+      </c>
+      <c r="C216" s="26">
+        <v>35778</v>
+      </c>
+      <c r="D216" s="26">
+        <v>59843</v>
+      </c>
+      <c r="E216" s="26">
+        <v>90072</v>
+      </c>
+      <c r="F216" s="26">
+        <v>113457</v>
+      </c>
+      <c r="G216" s="26">
+        <v>130244</v>
+      </c>
+      <c r="H216" s="26">
+        <v>151675</v>
+      </c>
+      <c r="I216" s="27"/>
+      <c r="J216" s="29"/>
+      <c r="K216" s="29"/>
+      <c r="L216" s="29"/>
+      <c r="M216" s="29"/>
       <c r="N216" s="7"/>
       <c r="O216" s="7"/>
       <c r="P216" s="7"/>
       <c r="Q216" s="7"/>
       <c r="R216" s="7"/>
       <c r="S216" s="7"/>
       <c r="T216" s="7"/>
-      <c r="U216" s="7"/>
-[...37 lines deleted...]
-      <c r="M217" s="31"/>
+      <c r="V216" s="17"/>
+      <c r="W216" s="17"/>
+      <c r="X216" s="17"/>
+      <c r="Y216" s="17"/>
+      <c r="Z216" s="17"/>
+      <c r="AA216" s="17"/>
+      <c r="AB216" s="17"/>
+      <c r="AC216" s="17"/>
+      <c r="AD216" s="17"/>
+    </row>
+    <row r="217" spans="1:30" s="1" customFormat="1">
+      <c r="A217" s="59" t="s">
+        <v>75</v>
+      </c>
+      <c r="B217" s="26">
+        <v>5273</v>
+      </c>
+      <c r="C217" s="26">
+        <v>11140</v>
+      </c>
+      <c r="D217" s="26">
+        <v>14905</v>
+      </c>
+      <c r="E217" s="26">
+        <v>21634</v>
+      </c>
+      <c r="F217" s="26">
+        <v>25001</v>
+      </c>
+      <c r="G217" s="26">
+        <v>27498</v>
+      </c>
+      <c r="H217" s="26">
+        <v>30667</v>
+      </c>
+      <c r="I217" s="27"/>
+      <c r="J217" s="29"/>
+      <c r="K217" s="29"/>
+      <c r="L217" s="29"/>
+      <c r="M217" s="29"/>
       <c r="N217" s="7"/>
       <c r="O217" s="7"/>
       <c r="P217" s="7"/>
       <c r="Q217" s="7"/>
       <c r="R217" s="7"/>
       <c r="S217" s="7"/>
       <c r="T217" s="7"/>
-      <c r="U217" s="7"/>
-[...37 lines deleted...]
-      <c r="M218" s="31"/>
+      <c r="V217" s="17"/>
+      <c r="W217" s="17"/>
+      <c r="X217" s="17"/>
+      <c r="Y217" s="17"/>
+      <c r="Z217" s="17"/>
+      <c r="AA217" s="17"/>
+      <c r="AB217" s="17"/>
+      <c r="AC217" s="17"/>
+      <c r="AD217" s="17"/>
+    </row>
+    <row r="218" spans="1:30" s="1" customFormat="1">
+      <c r="A218" s="59" t="s">
+        <v>87</v>
+      </c>
+      <c r="B218" s="26">
+        <v>98</v>
+      </c>
+      <c r="C218" s="26">
+        <v>328</v>
+      </c>
+      <c r="D218" s="26">
+        <v>557</v>
+      </c>
+      <c r="E218" s="26">
+        <v>787</v>
+      </c>
+      <c r="F218" s="26">
+        <v>1017</v>
+      </c>
+      <c r="G218" s="26">
+        <v>1247</v>
+      </c>
+      <c r="H218" s="26">
+        <v>1477</v>
+      </c>
+      <c r="I218" s="27"/>
+      <c r="J218" s="29"/>
+      <c r="K218" s="29"/>
+      <c r="L218" s="29"/>
+      <c r="M218" s="29"/>
       <c r="N218" s="7"/>
       <c r="O218" s="7"/>
       <c r="P218" s="7"/>
       <c r="Q218" s="7"/>
       <c r="R218" s="7"/>
       <c r="S218" s="7"/>
       <c r="T218" s="7"/>
-      <c r="U218" s="7"/>
-[...37 lines deleted...]
-      <c r="M219" s="31"/>
+      <c r="V218" s="17"/>
+      <c r="W218" s="17"/>
+      <c r="X218" s="17"/>
+      <c r="Y218" s="17"/>
+      <c r="Z218" s="17"/>
+      <c r="AA218" s="17"/>
+      <c r="AB218" s="17"/>
+      <c r="AC218" s="17"/>
+      <c r="AD218" s="17"/>
+    </row>
+    <row r="219" spans="1:30" s="1" customFormat="1">
+      <c r="A219" s="60" t="s">
+        <v>52</v>
+      </c>
+      <c r="B219" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C219" s="26">
+        <v>375</v>
+      </c>
+      <c r="D219" s="26">
+        <v>1284</v>
+      </c>
+      <c r="E219" s="26">
+        <v>1284</v>
+      </c>
+      <c r="F219" s="26">
+        <v>1284</v>
+      </c>
+      <c r="G219" s="26">
+        <v>1284</v>
+      </c>
+      <c r="H219" s="26">
+        <v>1410</v>
+      </c>
+      <c r="I219" s="27"/>
+      <c r="J219" s="29"/>
+      <c r="K219" s="29"/>
+      <c r="L219" s="29"/>
+      <c r="M219" s="29"/>
       <c r="N219" s="7"/>
       <c r="O219" s="7"/>
       <c r="P219" s="7"/>
       <c r="Q219" s="7"/>
       <c r="R219" s="7"/>
       <c r="S219" s="7"/>
       <c r="T219" s="7"/>
-      <c r="U219" s="7"/>
-[...83 lines deleted...]
-      <c r="M221" s="31"/>
+      <c r="V219" s="17"/>
+      <c r="W219" s="17"/>
+      <c r="X219" s="17"/>
+      <c r="Y219" s="17"/>
+      <c r="Z219" s="17"/>
+      <c r="AA219" s="17"/>
+      <c r="AB219" s="17"/>
+      <c r="AC219" s="17"/>
+      <c r="AD219" s="17"/>
+    </row>
+    <row r="220" spans="1:30" s="9" customFormat="1">
+      <c r="A220" s="59" t="s">
+        <v>89</v>
+      </c>
+      <c r="B220" s="26">
+        <v>2771</v>
+      </c>
+      <c r="C220" s="26">
+        <v>5460</v>
+      </c>
+      <c r="D220" s="26">
+        <v>11438</v>
+      </c>
+      <c r="E220" s="26">
+        <v>19618</v>
+      </c>
+      <c r="F220" s="26">
+        <v>25320</v>
+      </c>
+      <c r="G220" s="26">
+        <v>28653</v>
+      </c>
+      <c r="H220" s="26">
+        <v>31789</v>
+      </c>
+      <c r="I220" s="27"/>
+      <c r="J220" s="29"/>
+      <c r="K220" s="29"/>
+      <c r="L220" s="29"/>
+      <c r="M220" s="29"/>
+      <c r="N220" s="7"/>
+      <c r="O220" s="7"/>
+      <c r="P220" s="7"/>
+      <c r="Q220" s="7"/>
+      <c r="R220" s="7"/>
+      <c r="S220" s="7"/>
+      <c r="T220" s="7"/>
+      <c r="V220" s="17"/>
+      <c r="W220" s="17"/>
+      <c r="X220" s="17"/>
+      <c r="Y220" s="17"/>
+      <c r="Z220" s="17"/>
+      <c r="AA220" s="17"/>
+      <c r="AB220" s="17"/>
+      <c r="AC220" s="17"/>
+      <c r="AD220" s="17"/>
+    </row>
+    <row r="221" spans="1:30" s="9" customFormat="1">
+      <c r="A221" s="59" t="s">
+        <v>90</v>
+      </c>
+      <c r="B221" s="26">
+        <v>416</v>
+      </c>
+      <c r="C221" s="26">
+        <v>416</v>
+      </c>
+      <c r="D221" s="26">
+        <v>416</v>
+      </c>
+      <c r="E221" s="26">
+        <v>416</v>
+      </c>
+      <c r="F221" s="26">
+        <v>416</v>
+      </c>
+      <c r="G221" s="26">
+        <v>416</v>
+      </c>
+      <c r="H221" s="26">
+        <v>416</v>
+      </c>
+      <c r="I221" s="27"/>
+      <c r="J221" s="29"/>
+      <c r="K221" s="29"/>
+      <c r="L221" s="29"/>
+      <c r="M221" s="29"/>
       <c r="N221" s="7"/>
       <c r="O221" s="7"/>
       <c r="P221" s="7"/>
       <c r="Q221" s="7"/>
       <c r="R221" s="7"/>
       <c r="S221" s="7"/>
       <c r="T221" s="7"/>
-      <c r="U221" s="7"/>
-[...37 lines deleted...]
-      <c r="M222" s="31"/>
+      <c r="V221" s="17"/>
+      <c r="W221" s="17"/>
+      <c r="X221" s="17"/>
+      <c r="Y221" s="17"/>
+      <c r="Z221" s="17"/>
+      <c r="AA221" s="17"/>
+      <c r="AB221" s="17"/>
+      <c r="AC221" s="17"/>
+      <c r="AD221" s="17"/>
+    </row>
+    <row r="222" spans="1:30" s="9" customFormat="1">
+      <c r="A222" s="59" t="s">
+        <v>79</v>
+      </c>
+      <c r="B222" s="26">
+        <v>442</v>
+      </c>
+      <c r="C222" s="26">
+        <v>829</v>
+      </c>
+      <c r="D222" s="26">
+        <v>1215</v>
+      </c>
+      <c r="E222" s="26">
+        <v>1602</v>
+      </c>
+      <c r="F222" s="26">
+        <v>2202</v>
+      </c>
+      <c r="G222" s="26">
+        <v>2802</v>
+      </c>
+      <c r="H222" s="26">
+        <v>3402</v>
+      </c>
+      <c r="I222" s="27"/>
+      <c r="J222" s="29"/>
+      <c r="K222" s="29"/>
+      <c r="L222" s="29"/>
+      <c r="M222" s="29"/>
       <c r="N222" s="7"/>
       <c r="O222" s="7"/>
       <c r="P222" s="7"/>
       <c r="Q222" s="7"/>
       <c r="R222" s="7"/>
       <c r="S222" s="7"/>
       <c r="T222" s="7"/>
-      <c r="U222" s="7"/>
-[...37 lines deleted...]
-      <c r="M223" s="31"/>
+      <c r="V222" s="17"/>
+      <c r="W222" s="17"/>
+      <c r="X222" s="17"/>
+      <c r="Y222" s="17"/>
+      <c r="Z222" s="17"/>
+      <c r="AA222" s="17"/>
+      <c r="AB222" s="17"/>
+      <c r="AC222" s="17"/>
+      <c r="AD222" s="17"/>
+    </row>
+    <row r="223" spans="1:30" s="9" customFormat="1">
+      <c r="A223" s="59" t="s">
+        <v>83</v>
+      </c>
+      <c r="B223" s="26">
+        <v>7319</v>
+      </c>
+      <c r="C223" s="26">
+        <v>14513</v>
+      </c>
+      <c r="D223" s="26">
+        <v>22532</v>
+      </c>
+      <c r="E223" s="26">
+        <v>31649</v>
+      </c>
+      <c r="F223" s="26">
+        <v>40789</v>
+      </c>
+      <c r="G223" s="26">
+        <v>46567</v>
+      </c>
+      <c r="H223" s="26">
+        <v>56066</v>
+      </c>
+      <c r="I223" s="27"/>
+      <c r="J223" s="29"/>
+      <c r="K223" s="29"/>
+      <c r="L223" s="29"/>
+      <c r="M223" s="29"/>
       <c r="N223" s="7"/>
       <c r="O223" s="7"/>
       <c r="P223" s="7"/>
       <c r="Q223" s="7"/>
       <c r="R223" s="7"/>
       <c r="S223" s="7"/>
       <c r="T223" s="7"/>
-      <c r="U223" s="7"/>
-[...23 lines deleted...]
-      <c r="M224" s="25"/>
+      <c r="V223" s="17"/>
+      <c r="W223" s="17"/>
+      <c r="X223" s="17"/>
+      <c r="Y223" s="17"/>
+      <c r="Z223" s="17"/>
+      <c r="AA223" s="17"/>
+      <c r="AB223" s="17"/>
+      <c r="AC223" s="17"/>
+      <c r="AD223" s="17"/>
+    </row>
+    <row r="224" spans="1:30" s="9" customFormat="1">
+      <c r="A224" s="37" t="s">
+        <v>80</v>
+      </c>
+      <c r="B224" s="26">
+        <v>20</v>
+      </c>
+      <c r="C224" s="26">
+        <v>20</v>
+      </c>
+      <c r="D224" s="26">
+        <v>20</v>
+      </c>
+      <c r="E224" s="26">
+        <v>20</v>
+      </c>
+      <c r="F224" s="26">
+        <v>20</v>
+      </c>
+      <c r="G224" s="26">
+        <v>20</v>
+      </c>
+      <c r="H224" s="26">
+        <v>20</v>
+      </c>
+      <c r="I224" s="27"/>
+      <c r="J224" s="29"/>
+      <c r="K224" s="29"/>
+      <c r="L224" s="29"/>
+      <c r="M224" s="29"/>
       <c r="N224" s="6"/>
       <c r="O224" s="6"/>
       <c r="P224" s="6"/>
       <c r="Q224" s="6"/>
       <c r="R224" s="6"/>
       <c r="S224" s="6"/>
       <c r="T224" s="6"/>
-      <c r="U224" s="6"/>
-[...25 lines deleted...]
-      <c r="M225" s="25"/>
+      <c r="V224" s="17"/>
+      <c r="W224" s="17"/>
+      <c r="X224" s="17"/>
+      <c r="Y224" s="17"/>
+      <c r="Z224" s="17"/>
+      <c r="AA224" s="17"/>
+      <c r="AB224" s="17"/>
+      <c r="AC224" s="17"/>
+      <c r="AD224" s="17"/>
+    </row>
+    <row r="225" spans="1:30" s="9" customFormat="1">
+      <c r="A225" s="59" t="s">
+        <v>91</v>
+      </c>
+      <c r="B225" s="26">
+        <v>61</v>
+      </c>
+      <c r="C225" s="26">
+        <v>131</v>
+      </c>
+      <c r="D225" s="26">
+        <v>202</v>
+      </c>
+      <c r="E225" s="26">
+        <v>273</v>
+      </c>
+      <c r="F225" s="26">
+        <v>333</v>
+      </c>
+      <c r="G225" s="26">
+        <v>394</v>
+      </c>
+      <c r="H225" s="26">
+        <v>455</v>
+      </c>
+      <c r="I225" s="27"/>
+      <c r="J225" s="29"/>
+      <c r="K225" s="29"/>
+      <c r="L225" s="29"/>
+      <c r="M225" s="29"/>
       <c r="N225" s="7"/>
       <c r="O225" s="7"/>
       <c r="P225" s="7"/>
       <c r="Q225" s="7"/>
       <c r="R225" s="7"/>
       <c r="S225" s="7"/>
       <c r="T225" s="7"/>
-      <c r="U225" s="7"/>
-[...37 lines deleted...]
-      <c r="M226" s="31"/>
+      <c r="V225" s="17"/>
+      <c r="W225" s="17"/>
+      <c r="X225" s="17"/>
+      <c r="Y225" s="17"/>
+      <c r="Z225" s="17"/>
+      <c r="AA225" s="17"/>
+      <c r="AB225" s="17"/>
+      <c r="AC225" s="17"/>
+      <c r="AD225" s="17"/>
+    </row>
+    <row r="226" spans="1:30" s="9" customFormat="1">
+      <c r="A226" s="59" t="s">
+        <v>82</v>
+      </c>
+      <c r="B226" s="26">
+        <v>831</v>
+      </c>
+      <c r="C226" s="26">
+        <v>2566</v>
+      </c>
+      <c r="D226" s="26">
+        <v>7274</v>
+      </c>
+      <c r="E226" s="26">
+        <v>12788</v>
+      </c>
+      <c r="F226" s="26">
+        <v>17075</v>
+      </c>
+      <c r="G226" s="26">
+        <v>21361</v>
+      </c>
+      <c r="H226" s="26">
+        <v>25969</v>
+      </c>
+      <c r="I226" s="27"/>
+      <c r="J226" s="29"/>
+      <c r="K226" s="29"/>
+      <c r="L226" s="29"/>
+      <c r="M226" s="29"/>
       <c r="N226" s="7"/>
       <c r="O226" s="7"/>
       <c r="P226" s="7"/>
       <c r="Q226" s="7"/>
       <c r="R226" s="7"/>
       <c r="S226" s="7"/>
       <c r="T226" s="7"/>
-      <c r="U226" s="7"/>
-[...10 lines deleted...]
-    <row r="227" spans="1:31" s="9" customFormat="1">
+      <c r="V226" s="17"/>
+      <c r="W226" s="17"/>
+      <c r="X226" s="17"/>
+      <c r="Y226" s="17"/>
+      <c r="Z226" s="17"/>
+      <c r="AA226" s="17"/>
+      <c r="AB226" s="17"/>
+      <c r="AC226" s="17"/>
+      <c r="AD226" s="17"/>
+    </row>
+    <row r="227" spans="1:30" s="9" customFormat="1">
       <c r="A227" s="61" t="s">
-        <v>100</v>
-[...24 lines deleted...]
-      <c r="M227" s="31"/>
+        <v>54</v>
+      </c>
+      <c r="B227" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C227" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="D227" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="E227" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="F227" s="26">
+        <v>1</v>
+      </c>
+      <c r="G227" s="26">
+        <v>2</v>
+      </c>
+      <c r="H227" s="26">
+        <v>3</v>
+      </c>
+      <c r="I227" s="27"/>
+      <c r="J227" s="29"/>
+      <c r="K227" s="29"/>
+      <c r="L227" s="29"/>
+      <c r="M227" s="29"/>
       <c r="N227" s="7"/>
       <c r="O227" s="7"/>
       <c r="P227" s="7"/>
       <c r="Q227" s="7"/>
       <c r="R227" s="7"/>
       <c r="S227" s="7"/>
       <c r="T227" s="7"/>
-      <c r="U227" s="7"/>
-[...69 lines deleted...]
-      <c r="M229" s="25"/>
+      <c r="V227" s="17"/>
+      <c r="W227" s="17"/>
+      <c r="X227" s="17"/>
+      <c r="Y227" s="17"/>
+      <c r="Z227" s="17"/>
+      <c r="AA227" s="17"/>
+      <c r="AB227" s="17"/>
+      <c r="AC227" s="17"/>
+      <c r="AD227" s="17"/>
+    </row>
+    <row r="228" spans="1:30" s="9" customFormat="1">
+      <c r="A228" s="38"/>
+      <c r="B228" s="27"/>
+      <c r="C228" s="26"/>
+      <c r="D228" s="27"/>
+      <c r="E228" s="27"/>
+      <c r="F228" s="27"/>
+      <c r="G228" s="28"/>
+      <c r="H228" s="28"/>
+      <c r="I228" s="27"/>
+      <c r="J228" s="28"/>
+      <c r="K228" s="28"/>
+      <c r="L228" s="41"/>
+      <c r="M228" s="23"/>
+      <c r="N228" s="6"/>
+      <c r="O228" s="6"/>
+      <c r="P228" s="6"/>
+      <c r="Q228" s="6"/>
+      <c r="R228" s="6"/>
+      <c r="S228" s="6"/>
+      <c r="T228" s="6"/>
+      <c r="V228" s="17"/>
+      <c r="W228" s="17"/>
+      <c r="X228" s="17"/>
+      <c r="Y228" s="17"/>
+      <c r="Z228" s="17"/>
+      <c r="AA228" s="17"/>
+      <c r="AB228" s="17"/>
+      <c r="AC228" s="17"/>
+      <c r="AD228" s="17"/>
+    </row>
+    <row r="229" spans="1:30" s="9" customFormat="1" ht="23.25">
+      <c r="A229" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="B229" s="27"/>
+      <c r="C229" s="26"/>
+      <c r="D229" s="27"/>
+      <c r="E229" s="27"/>
+      <c r="F229" s="27"/>
+      <c r="G229" s="28"/>
+      <c r="H229" s="28"/>
+      <c r="I229" s="27"/>
+      <c r="J229" s="28"/>
+      <c r="K229" s="28"/>
+      <c r="L229" s="41"/>
+      <c r="M229" s="23"/>
       <c r="N229" s="7"/>
       <c r="O229" s="7"/>
       <c r="P229" s="7"/>
       <c r="Q229" s="7"/>
       <c r="R229" s="7"/>
       <c r="S229" s="7"/>
       <c r="T229" s="7"/>
-      <c r="U229" s="7"/>
-[...10 lines deleted...]
-    <row r="230" spans="1:31" s="1" customFormat="1" ht="34.5">
+      <c r="V229" s="17"/>
+      <c r="W229" s="17"/>
+      <c r="X229" s="17"/>
+      <c r="Y229" s="17"/>
+      <c r="Z229" s="17"/>
+      <c r="AA229" s="17"/>
+      <c r="AB229" s="17"/>
+      <c r="AC229" s="17"/>
+      <c r="AD229" s="17"/>
+    </row>
+    <row r="230" spans="1:30" s="9" customFormat="1">
       <c r="A230" s="38" t="s">
-        <v>14</v>
-[...12 lines deleted...]
-      <c r="M230" s="25"/>
+        <v>47</v>
+      </c>
+      <c r="B230" s="26">
+        <v>486</v>
+      </c>
+      <c r="C230" s="26">
+        <v>1705</v>
+      </c>
+      <c r="D230" s="26">
+        <v>3463</v>
+      </c>
+      <c r="E230" s="26">
+        <v>4662</v>
+      </c>
+      <c r="F230" s="26">
+        <v>6984</v>
+      </c>
+      <c r="G230" s="26">
+        <v>9329</v>
+      </c>
+      <c r="H230" s="26">
+        <v>11874</v>
+      </c>
+      <c r="I230" s="27"/>
+      <c r="J230" s="29"/>
+      <c r="K230" s="29"/>
+      <c r="L230" s="29"/>
+      <c r="M230" s="29"/>
       <c r="N230" s="7"/>
       <c r="O230" s="7"/>
       <c r="P230" s="7"/>
       <c r="Q230" s="7"/>
       <c r="R230" s="7"/>
       <c r="S230" s="7"/>
       <c r="T230" s="7"/>
-      <c r="U230" s="7"/>
-[...37 lines deleted...]
-      <c r="M231" s="31"/>
+      <c r="V230" s="17"/>
+      <c r="W230" s="17"/>
+      <c r="X230" s="17"/>
+      <c r="Y230" s="17"/>
+      <c r="Z230" s="17"/>
+      <c r="AA230" s="17"/>
+      <c r="AB230" s="17"/>
+      <c r="AC230" s="17"/>
+      <c r="AD230" s="17"/>
+    </row>
+    <row r="231" spans="1:30" s="9" customFormat="1">
+      <c r="A231" s="59" t="s">
+        <v>100</v>
+      </c>
+      <c r="B231" s="26">
+        <v>369</v>
+      </c>
+      <c r="C231" s="26">
+        <v>1588</v>
+      </c>
+      <c r="D231" s="26">
+        <v>3346</v>
+      </c>
+      <c r="E231" s="26">
+        <v>4545</v>
+      </c>
+      <c r="F231" s="26">
+        <v>6867</v>
+      </c>
+      <c r="G231" s="26">
+        <v>9211</v>
+      </c>
+      <c r="H231" s="26">
+        <v>11751</v>
+      </c>
+      <c r="I231" s="27"/>
+      <c r="J231" s="29"/>
+      <c r="K231" s="29"/>
+      <c r="L231" s="29"/>
+      <c r="M231" s="29"/>
       <c r="N231" s="7"/>
       <c r="O231" s="7"/>
       <c r="P231" s="7"/>
       <c r="Q231" s="7"/>
       <c r="R231" s="7"/>
       <c r="S231" s="7"/>
       <c r="T231" s="7"/>
-      <c r="U231" s="7"/>
-[...37 lines deleted...]
-      <c r="M232" s="31"/>
+      <c r="V231" s="17"/>
+      <c r="W231" s="17"/>
+      <c r="X231" s="17"/>
+      <c r="Y231" s="17"/>
+      <c r="Z231" s="17"/>
+      <c r="AA231" s="17"/>
+      <c r="AB231" s="17"/>
+      <c r="AC231" s="17"/>
+      <c r="AD231" s="17"/>
+    </row>
+    <row r="232" spans="1:30" s="9" customFormat="1">
+      <c r="A232" s="59" t="s">
+        <v>87</v>
+      </c>
+      <c r="B232" s="26">
+        <v>117</v>
+      </c>
+      <c r="C232" s="26">
+        <v>117</v>
+      </c>
+      <c r="D232" s="26">
+        <v>117</v>
+      </c>
+      <c r="E232" s="26">
+        <v>117</v>
+      </c>
+      <c r="F232" s="26">
+        <v>117</v>
+      </c>
+      <c r="G232" s="26">
+        <v>117</v>
+      </c>
+      <c r="H232" s="26">
+        <v>122</v>
+      </c>
+      <c r="I232" s="27"/>
+      <c r="J232" s="29"/>
+      <c r="K232" s="29"/>
+      <c r="L232" s="29"/>
+      <c r="M232" s="29"/>
       <c r="N232" s="7"/>
       <c r="O232" s="7"/>
       <c r="P232" s="7"/>
       <c r="Q232" s="7"/>
       <c r="R232" s="7"/>
       <c r="S232" s="7"/>
       <c r="T232" s="7"/>
-      <c r="U232" s="7"/>
-[...37 lines deleted...]
-      <c r="M233" s="31"/>
+      <c r="V232" s="17"/>
+      <c r="W232" s="17"/>
+      <c r="X232" s="17"/>
+      <c r="Y232" s="17"/>
+      <c r="Z232" s="17"/>
+      <c r="AA232" s="17"/>
+      <c r="AB232" s="17"/>
+      <c r="AC232" s="17"/>
+      <c r="AD232" s="17"/>
+    </row>
+    <row r="233" spans="1:30" s="1" customFormat="1">
+      <c r="A233" s="38"/>
+      <c r="B233" s="27"/>
+      <c r="C233" s="26"/>
+      <c r="D233" s="27"/>
+      <c r="E233" s="27"/>
+      <c r="F233" s="27"/>
+      <c r="G233" s="28"/>
+      <c r="H233" s="28"/>
+      <c r="I233" s="27"/>
+      <c r="J233" s="28"/>
+      <c r="K233" s="28"/>
+      <c r="L233" s="41"/>
+      <c r="M233" s="23"/>
       <c r="N233" s="7"/>
       <c r="O233" s="7"/>
       <c r="P233" s="7"/>
       <c r="Q233" s="7"/>
       <c r="R233" s="7"/>
       <c r="S233" s="7"/>
       <c r="T233" s="7"/>
-      <c r="U233" s="7"/>
-[...37 lines deleted...]
-      <c r="M234" s="31"/>
+      <c r="V233" s="17"/>
+      <c r="W233" s="17"/>
+      <c r="X233" s="17"/>
+      <c r="Y233" s="17"/>
+      <c r="Z233" s="17"/>
+      <c r="AA233" s="17"/>
+      <c r="AB233" s="17"/>
+      <c r="AC233" s="17"/>
+      <c r="AD233" s="17"/>
+    </row>
+    <row r="234" spans="1:30" s="1" customFormat="1" ht="34.5">
+      <c r="A234" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="B234" s="27"/>
+      <c r="C234" s="26"/>
+      <c r="D234" s="27"/>
+      <c r="E234" s="27"/>
+      <c r="F234" s="27"/>
+      <c r="G234" s="28"/>
+      <c r="H234" s="28"/>
+      <c r="I234" s="27"/>
+      <c r="J234" s="28"/>
+      <c r="K234" s="28"/>
+      <c r="L234" s="41"/>
+      <c r="M234" s="23"/>
       <c r="N234" s="7"/>
       <c r="O234" s="7"/>
       <c r="P234" s="7"/>
       <c r="Q234" s="7"/>
       <c r="R234" s="7"/>
       <c r="S234" s="7"/>
       <c r="T234" s="7"/>
-      <c r="U234" s="7"/>
-[...37 lines deleted...]
-      <c r="M235" s="31"/>
+      <c r="V234" s="17"/>
+      <c r="W234" s="17"/>
+      <c r="X234" s="17"/>
+      <c r="Y234" s="17"/>
+      <c r="Z234" s="17"/>
+      <c r="AA234" s="17"/>
+      <c r="AB234" s="17"/>
+      <c r="AC234" s="17"/>
+      <c r="AD234" s="17"/>
+    </row>
+    <row r="235" spans="1:30" s="1" customFormat="1">
+      <c r="A235" s="37" t="s">
+        <v>74</v>
+      </c>
+      <c r="B235" s="26">
+        <v>786</v>
+      </c>
+      <c r="C235" s="26">
+        <v>1701</v>
+      </c>
+      <c r="D235" s="26">
+        <v>2611</v>
+      </c>
+      <c r="E235" s="26">
+        <v>3531</v>
+      </c>
+      <c r="F235" s="26">
+        <v>4409</v>
+      </c>
+      <c r="G235" s="26">
+        <v>5286</v>
+      </c>
+      <c r="H235" s="26">
+        <v>6164</v>
+      </c>
+      <c r="I235" s="27"/>
+      <c r="J235" s="29"/>
+      <c r="K235" s="29"/>
+      <c r="L235" s="29"/>
+      <c r="M235" s="29"/>
       <c r="N235" s="7"/>
       <c r="O235" s="7"/>
       <c r="P235" s="7"/>
       <c r="Q235" s="7"/>
       <c r="R235" s="7"/>
       <c r="S235" s="7"/>
       <c r="T235" s="7"/>
-      <c r="U235" s="7"/>
-[...37 lines deleted...]
-      <c r="M236" s="31"/>
+      <c r="V235" s="17"/>
+      <c r="W235" s="17"/>
+      <c r="X235" s="17"/>
+      <c r="Y235" s="17"/>
+      <c r="Z235" s="17"/>
+      <c r="AA235" s="17"/>
+      <c r="AB235" s="17"/>
+      <c r="AC235" s="17"/>
+      <c r="AD235" s="17"/>
+    </row>
+    <row r="236" spans="1:30" s="1" customFormat="1">
+      <c r="A236" s="59" t="s">
+        <v>75</v>
+      </c>
+      <c r="B236" s="26">
+        <v>443</v>
+      </c>
+      <c r="C236" s="26">
+        <v>928</v>
+      </c>
+      <c r="D236" s="26">
+        <v>1408</v>
+      </c>
+      <c r="E236" s="26">
+        <v>1898</v>
+      </c>
+      <c r="F236" s="26">
+        <v>2355</v>
+      </c>
+      <c r="G236" s="26">
+        <v>2810</v>
+      </c>
+      <c r="H236" s="26">
+        <v>3268</v>
+      </c>
+      <c r="I236" s="27"/>
+      <c r="J236" s="29"/>
+      <c r="K236" s="29"/>
+      <c r="L236" s="29"/>
+      <c r="M236" s="29"/>
       <c r="N236" s="7"/>
       <c r="O236" s="7"/>
       <c r="P236" s="7"/>
       <c r="Q236" s="7"/>
       <c r="R236" s="7"/>
       <c r="S236" s="7"/>
       <c r="T236" s="7"/>
-      <c r="U236" s="7"/>
-[...37 lines deleted...]
-      <c r="M237" s="31"/>
+      <c r="V236" s="17"/>
+      <c r="W236" s="17"/>
+      <c r="X236" s="17"/>
+      <c r="Y236" s="17"/>
+      <c r="Z236" s="17"/>
+      <c r="AA236" s="17"/>
+      <c r="AB236" s="17"/>
+      <c r="AC236" s="17"/>
+      <c r="AD236" s="17"/>
+    </row>
+    <row r="237" spans="1:30" s="1" customFormat="1">
+      <c r="A237" s="60" t="s">
+        <v>49</v>
+      </c>
+      <c r="B237" s="26">
+        <v>0</v>
+      </c>
+      <c r="C237" s="26">
+        <v>0</v>
+      </c>
+      <c r="D237" s="26">
+        <v>0</v>
+      </c>
+      <c r="E237" s="26">
+        <v>0</v>
+      </c>
+      <c r="F237" s="26">
+        <v>0</v>
+      </c>
+      <c r="G237" s="26">
+        <v>1</v>
+      </c>
+      <c r="H237" s="26">
+        <v>1</v>
+      </c>
+      <c r="I237" s="27"/>
+      <c r="J237" s="29"/>
+      <c r="K237" s="29"/>
+      <c r="L237" s="29"/>
+      <c r="M237" s="29"/>
       <c r="N237" s="7"/>
       <c r="O237" s="7"/>
       <c r="P237" s="7"/>
       <c r="Q237" s="7"/>
       <c r="R237" s="7"/>
       <c r="S237" s="7"/>
       <c r="T237" s="7"/>
-      <c r="U237" s="7"/>
-[...37 lines deleted...]
-      <c r="M238" s="31"/>
+      <c r="V237" s="17"/>
+      <c r="W237" s="17"/>
+      <c r="X237" s="17"/>
+      <c r="Y237" s="17"/>
+      <c r="Z237" s="17"/>
+      <c r="AA237" s="17"/>
+      <c r="AB237" s="17"/>
+      <c r="AC237" s="17"/>
+      <c r="AD237" s="17"/>
+    </row>
+    <row r="238" spans="1:30" s="1" customFormat="1">
+      <c r="A238" s="59" t="s">
+        <v>92</v>
+      </c>
+      <c r="B238" s="26">
+        <v>9</v>
+      </c>
+      <c r="C238" s="26">
+        <v>36</v>
+      </c>
+      <c r="D238" s="26">
+        <v>62</v>
+      </c>
+      <c r="E238" s="26">
+        <v>88</v>
+      </c>
+      <c r="F238" s="26">
+        <v>108</v>
+      </c>
+      <c r="G238" s="26">
+        <v>128</v>
+      </c>
+      <c r="H238" s="26">
+        <v>147</v>
+      </c>
+      <c r="I238" s="27"/>
+      <c r="J238" s="29"/>
+      <c r="K238" s="29"/>
+      <c r="L238" s="29"/>
+      <c r="M238" s="29"/>
       <c r="N238" s="7"/>
       <c r="O238" s="7"/>
       <c r="P238" s="7"/>
       <c r="Q238" s="7"/>
       <c r="R238" s="7"/>
       <c r="S238" s="7"/>
       <c r="T238" s="7"/>
-      <c r="U238" s="7"/>
-[...37 lines deleted...]
-      <c r="M239" s="31"/>
+      <c r="V238" s="17"/>
+      <c r="W238" s="17"/>
+      <c r="X238" s="17"/>
+      <c r="Y238" s="17"/>
+      <c r="Z238" s="17"/>
+      <c r="AA238" s="17"/>
+      <c r="AB238" s="17"/>
+      <c r="AC238" s="17"/>
+      <c r="AD238" s="17"/>
+    </row>
+    <row r="239" spans="1:30" s="1" customFormat="1">
+      <c r="A239" s="59" t="s">
+        <v>76</v>
+      </c>
+      <c r="B239" s="26">
+        <v>49</v>
+      </c>
+      <c r="C239" s="26">
+        <v>85</v>
+      </c>
+      <c r="D239" s="26">
+        <v>122</v>
+      </c>
+      <c r="E239" s="26">
+        <v>158</v>
+      </c>
+      <c r="F239" s="26">
+        <v>221</v>
+      </c>
+      <c r="G239" s="26">
+        <v>283</v>
+      </c>
+      <c r="H239" s="26">
+        <v>346</v>
+      </c>
+      <c r="I239" s="27"/>
+      <c r="J239" s="29"/>
+      <c r="K239" s="29"/>
+      <c r="L239" s="29"/>
+      <c r="M239" s="29"/>
       <c r="N239" s="7"/>
       <c r="O239" s="7"/>
       <c r="P239" s="7"/>
       <c r="Q239" s="7"/>
       <c r="R239" s="7"/>
       <c r="S239" s="7"/>
       <c r="T239" s="7"/>
-      <c r="U239" s="7"/>
-[...37 lines deleted...]
-      <c r="M240" s="31"/>
+      <c r="V239" s="17"/>
+      <c r="W239" s="17"/>
+      <c r="X239" s="17"/>
+      <c r="Y239" s="17"/>
+      <c r="Z239" s="17"/>
+      <c r="AA239" s="17"/>
+      <c r="AB239" s="17"/>
+      <c r="AC239" s="17"/>
+      <c r="AD239" s="17"/>
+    </row>
+    <row r="240" spans="1:30" s="1" customFormat="1">
+      <c r="A240" s="59" t="s">
+        <v>88</v>
+      </c>
+      <c r="B240" s="26">
+        <v>34</v>
+      </c>
+      <c r="C240" s="26">
+        <v>72</v>
+      </c>
+      <c r="D240" s="26">
+        <v>110</v>
+      </c>
+      <c r="E240" s="26">
+        <v>148</v>
+      </c>
+      <c r="F240" s="26">
+        <v>181</v>
+      </c>
+      <c r="G240" s="26">
+        <v>214</v>
+      </c>
+      <c r="H240" s="26">
+        <v>246</v>
+      </c>
+      <c r="I240" s="27"/>
+      <c r="J240" s="29"/>
+      <c r="K240" s="29"/>
+      <c r="L240" s="29"/>
+      <c r="M240" s="29"/>
       <c r="N240" s="7"/>
       <c r="O240" s="7"/>
       <c r="P240" s="7"/>
       <c r="Q240" s="7"/>
       <c r="R240" s="7"/>
       <c r="S240" s="7"/>
       <c r="T240" s="7"/>
-      <c r="U240" s="7"/>
-[...26 lines deleted...]
-      <c r="F241" s="28">
+      <c r="V240" s="17"/>
+      <c r="W240" s="17"/>
+      <c r="X240" s="17"/>
+      <c r="Y240" s="17"/>
+      <c r="Z240" s="17"/>
+      <c r="AA240" s="17"/>
+      <c r="AB240" s="17"/>
+      <c r="AC240" s="17"/>
+      <c r="AD240" s="17"/>
+    </row>
+    <row r="241" spans="1:30" s="1" customFormat="1">
+      <c r="A241" s="59" t="s">
         <v>89</v>
       </c>
-      <c r="G241" s="28">
-[...7 lines deleted...]
-      <c r="M241" s="31"/>
+      <c r="B241" s="26">
+        <v>43</v>
+      </c>
+      <c r="C241" s="26">
+        <v>132</v>
+      </c>
+      <c r="D241" s="26">
+        <v>221</v>
+      </c>
+      <c r="E241" s="26">
+        <v>311</v>
+      </c>
+      <c r="F241" s="26">
+        <v>394</v>
+      </c>
+      <c r="G241" s="26">
+        <v>477</v>
+      </c>
+      <c r="H241" s="26">
+        <v>560</v>
+      </c>
+      <c r="I241" s="27"/>
+      <c r="J241" s="29"/>
+      <c r="K241" s="29"/>
+      <c r="L241" s="29"/>
+      <c r="M241" s="29"/>
       <c r="N241" s="7"/>
       <c r="O241" s="7"/>
       <c r="P241" s="7"/>
       <c r="Q241" s="7"/>
       <c r="R241" s="7"/>
       <c r="S241" s="7"/>
       <c r="T241" s="7"/>
-      <c r="U241" s="7"/>
-[...37 lines deleted...]
-      <c r="M242" s="31"/>
+      <c r="V241" s="17"/>
+      <c r="W241" s="17"/>
+      <c r="X241" s="17"/>
+      <c r="Y241" s="17"/>
+      <c r="Z241" s="17"/>
+      <c r="AA241" s="17"/>
+      <c r="AB241" s="17"/>
+      <c r="AC241" s="17"/>
+      <c r="AD241" s="17"/>
+    </row>
+    <row r="242" spans="1:30" s="1" customFormat="1">
+      <c r="A242" s="59" t="s">
+        <v>90</v>
+      </c>
+      <c r="B242" s="26">
+        <v>4</v>
+      </c>
+      <c r="C242" s="26">
+        <v>8</v>
+      </c>
+      <c r="D242" s="26">
+        <v>13</v>
+      </c>
+      <c r="E242" s="26">
+        <v>17</v>
+      </c>
+      <c r="F242" s="26">
+        <v>21</v>
+      </c>
+      <c r="G242" s="26">
+        <v>24</v>
+      </c>
+      <c r="H242" s="26">
+        <v>28</v>
+      </c>
+      <c r="I242" s="27"/>
+      <c r="J242" s="29"/>
+      <c r="K242" s="29"/>
+      <c r="L242" s="29"/>
+      <c r="M242" s="29"/>
       <c r="N242" s="7"/>
       <c r="O242" s="7"/>
       <c r="P242" s="7"/>
       <c r="Q242" s="7"/>
       <c r="R242" s="7"/>
       <c r="S242" s="7"/>
       <c r="T242" s="7"/>
-      <c r="U242" s="7"/>
-[...37 lines deleted...]
-      <c r="M243" s="31"/>
+      <c r="V242" s="17"/>
+      <c r="W242" s="17"/>
+      <c r="X242" s="17"/>
+      <c r="Y242" s="17"/>
+      <c r="Z242" s="17"/>
+      <c r="AA242" s="17"/>
+      <c r="AB242" s="17"/>
+      <c r="AC242" s="17"/>
+      <c r="AD242" s="17"/>
+    </row>
+    <row r="243" spans="1:30" s="1" customFormat="1">
+      <c r="A243" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="B243" s="26">
+        <v>12</v>
+      </c>
+      <c r="C243" s="26">
+        <v>25</v>
+      </c>
+      <c r="D243" s="26">
+        <v>39</v>
+      </c>
+      <c r="E243" s="26">
+        <v>52</v>
+      </c>
+      <c r="F243" s="26">
+        <v>64</v>
+      </c>
+      <c r="G243" s="26">
+        <v>77</v>
+      </c>
+      <c r="H243" s="26">
+        <v>89</v>
+      </c>
+      <c r="I243" s="27"/>
+      <c r="J243" s="29"/>
+      <c r="K243" s="29"/>
+      <c r="L243" s="29"/>
+      <c r="M243" s="29"/>
       <c r="N243" s="7"/>
       <c r="O243" s="7"/>
       <c r="P243" s="7"/>
       <c r="Q243" s="7"/>
       <c r="R243" s="7"/>
       <c r="S243" s="7"/>
       <c r="T243" s="7"/>
-      <c r="U243" s="7"/>
-[...37 lines deleted...]
-      <c r="M244" s="31"/>
+      <c r="V243" s="17"/>
+      <c r="W243" s="17"/>
+      <c r="X243" s="17"/>
+      <c r="Y243" s="17"/>
+      <c r="Z243" s="17"/>
+      <c r="AA243" s="17"/>
+      <c r="AB243" s="17"/>
+      <c r="AC243" s="17"/>
+      <c r="AD243" s="17"/>
+    </row>
+    <row r="244" spans="1:30" s="1" customFormat="1">
+      <c r="A244" s="61" t="s">
+        <v>56</v>
+      </c>
+      <c r="B244" s="26">
+        <v>2</v>
+      </c>
+      <c r="C244" s="26">
+        <v>2</v>
+      </c>
+      <c r="D244" s="26">
+        <v>2</v>
+      </c>
+      <c r="E244" s="26">
+        <v>2</v>
+      </c>
+      <c r="F244" s="26">
+        <v>2</v>
+      </c>
+      <c r="G244" s="26">
+        <v>2</v>
+      </c>
+      <c r="H244" s="26">
+        <v>2</v>
+      </c>
+      <c r="I244" s="27"/>
+      <c r="J244" s="29"/>
+      <c r="K244" s="29"/>
+      <c r="L244" s="29"/>
+      <c r="M244" s="29"/>
       <c r="N244" s="7"/>
       <c r="O244" s="7"/>
       <c r="P244" s="7"/>
       <c r="Q244" s="7"/>
       <c r="R244" s="7"/>
       <c r="S244" s="7"/>
       <c r="T244" s="7"/>
-      <c r="U244" s="7"/>
-[...37 lines deleted...]
-      <c r="M245" s="31"/>
+      <c r="V244" s="17"/>
+      <c r="W244" s="17"/>
+      <c r="X244" s="17"/>
+      <c r="Y244" s="17"/>
+      <c r="Z244" s="17"/>
+      <c r="AA244" s="17"/>
+      <c r="AB244" s="17"/>
+      <c r="AC244" s="17"/>
+      <c r="AD244" s="17"/>
+    </row>
+    <row r="245" spans="1:30" s="1" customFormat="1">
+      <c r="A245" s="59" t="s">
+        <v>79</v>
+      </c>
+      <c r="B245" s="26">
+        <v>16</v>
+      </c>
+      <c r="C245" s="26">
+        <v>35</v>
+      </c>
+      <c r="D245" s="26">
+        <v>54</v>
+      </c>
+      <c r="E245" s="26">
+        <v>73</v>
+      </c>
+      <c r="F245" s="26">
+        <v>89</v>
+      </c>
+      <c r="G245" s="26">
+        <v>105</v>
+      </c>
+      <c r="H245" s="26">
+        <v>120</v>
+      </c>
+      <c r="I245" s="27"/>
+      <c r="J245" s="29"/>
+      <c r="K245" s="29"/>
+      <c r="L245" s="29"/>
+      <c r="M245" s="29"/>
       <c r="N245" s="7"/>
       <c r="O245" s="7"/>
       <c r="P245" s="7"/>
       <c r="Q245" s="7"/>
       <c r="R245" s="7"/>
       <c r="S245" s="7"/>
       <c r="T245" s="7"/>
-      <c r="U245" s="7"/>
-[...37 lines deleted...]
-      <c r="M246" s="31"/>
+      <c r="V245" s="17"/>
+      <c r="W245" s="17"/>
+      <c r="X245" s="17"/>
+      <c r="Y245" s="17"/>
+      <c r="Z245" s="17"/>
+      <c r="AA245" s="17"/>
+      <c r="AB245" s="17"/>
+      <c r="AC245" s="17"/>
+      <c r="AD245" s="17"/>
+    </row>
+    <row r="246" spans="1:30" s="1" customFormat="1">
+      <c r="A246" s="59" t="s">
+        <v>83</v>
+      </c>
+      <c r="B246" s="26">
+        <v>66</v>
+      </c>
+      <c r="C246" s="26">
+        <v>135</v>
+      </c>
+      <c r="D246" s="26">
+        <v>203</v>
+      </c>
+      <c r="E246" s="26">
+        <v>272</v>
+      </c>
+      <c r="F246" s="26">
+        <v>338</v>
+      </c>
+      <c r="G246" s="26">
+        <v>403</v>
+      </c>
+      <c r="H246" s="26">
+        <v>469</v>
+      </c>
+      <c r="I246" s="27"/>
+      <c r="J246" s="29"/>
+      <c r="K246" s="29"/>
+      <c r="L246" s="29"/>
+      <c r="M246" s="29"/>
       <c r="N246" s="7"/>
       <c r="O246" s="7"/>
       <c r="P246" s="7"/>
       <c r="Q246" s="7"/>
       <c r="R246" s="7"/>
       <c r="S246" s="7"/>
       <c r="T246" s="7"/>
-      <c r="U246" s="7"/>
-[...29 lines deleted...]
-      <c r="G247" s="28">
+      <c r="V246" s="17"/>
+      <c r="W246" s="17"/>
+      <c r="X246" s="17"/>
+      <c r="Y246" s="17"/>
+      <c r="Z246" s="17"/>
+      <c r="AA246" s="17"/>
+      <c r="AB246" s="17"/>
+      <c r="AC246" s="17"/>
+      <c r="AD246" s="17"/>
+    </row>
+    <row r="247" spans="1:30" s="1" customFormat="1">
+      <c r="A247" s="37" t="s">
+        <v>94</v>
+      </c>
+      <c r="B247" s="26">
         <v>9</v>
       </c>
-      <c r="H247" s="31"/>
-[...36 lines deleted...]
-      <c r="M248" s="25"/>
+      <c r="C247" s="26">
+        <v>20</v>
+      </c>
+      <c r="D247" s="26">
+        <v>31</v>
+      </c>
+      <c r="E247" s="26">
+        <v>43</v>
+      </c>
+      <c r="F247" s="26">
+        <v>54</v>
+      </c>
+      <c r="G247" s="26">
+        <v>65</v>
+      </c>
+      <c r="H247" s="26">
+        <v>76</v>
+      </c>
+      <c r="I247" s="27"/>
+      <c r="J247" s="29"/>
+      <c r="K247" s="29"/>
+      <c r="L247" s="29"/>
+      <c r="M247" s="29"/>
+      <c r="N247" s="7"/>
+      <c r="O247" s="7"/>
+      <c r="P247" s="7"/>
+      <c r="Q247" s="7"/>
+      <c r="R247" s="7"/>
+      <c r="S247" s="7"/>
+      <c r="T247" s="7"/>
+      <c r="V247" s="17"/>
+      <c r="W247" s="17"/>
+      <c r="X247" s="17"/>
+      <c r="Y247" s="17"/>
+      <c r="Z247" s="17"/>
+      <c r="AA247" s="17"/>
+      <c r="AB247" s="17"/>
+      <c r="AC247" s="17"/>
+      <c r="AD247" s="17"/>
+    </row>
+    <row r="248" spans="1:30" s="1" customFormat="1">
+      <c r="A248" s="37" t="s">
+        <v>80</v>
+      </c>
+      <c r="B248" s="26">
+        <v>1</v>
+      </c>
+      <c r="C248" s="26">
+        <v>22</v>
+      </c>
+      <c r="D248" s="26">
+        <v>43</v>
+      </c>
+      <c r="E248" s="26">
+        <v>63</v>
+      </c>
+      <c r="F248" s="26">
+        <v>85</v>
+      </c>
+      <c r="G248" s="26">
+        <v>107</v>
+      </c>
+      <c r="H248" s="26">
+        <v>128</v>
+      </c>
+      <c r="I248" s="27"/>
+      <c r="J248" s="29"/>
+      <c r="K248" s="29"/>
+      <c r="L248" s="29"/>
+      <c r="M248" s="29"/>
       <c r="N248" s="7"/>
       <c r="O248" s="7"/>
       <c r="P248" s="7"/>
       <c r="Q248" s="7"/>
       <c r="R248" s="7"/>
       <c r="S248" s="7"/>
       <c r="T248" s="7"/>
-      <c r="U248" s="7"/>
-[...25 lines deleted...]
-      <c r="M249" s="25"/>
+      <c r="V248" s="17"/>
+      <c r="W248" s="17"/>
+      <c r="X248" s="17"/>
+      <c r="Y248" s="17"/>
+      <c r="Z248" s="17"/>
+      <c r="AA248" s="17"/>
+      <c r="AB248" s="17"/>
+      <c r="AC248" s="17"/>
+      <c r="AD248" s="17"/>
+    </row>
+    <row r="249" spans="1:30" s="1" customFormat="1">
+      <c r="A249" s="59" t="s">
+        <v>91</v>
+      </c>
+      <c r="B249" s="26">
+        <v>64</v>
+      </c>
+      <c r="C249" s="26">
+        <v>129</v>
+      </c>
+      <c r="D249" s="26">
+        <v>194</v>
+      </c>
+      <c r="E249" s="26">
+        <v>260</v>
+      </c>
+      <c r="F249" s="26">
+        <v>318</v>
+      </c>
+      <c r="G249" s="26">
+        <v>377</v>
+      </c>
+      <c r="H249" s="26">
+        <v>436</v>
+      </c>
+      <c r="I249" s="27"/>
+      <c r="J249" s="29"/>
+      <c r="K249" s="29"/>
+      <c r="L249" s="29"/>
+      <c r="M249" s="29"/>
       <c r="N249" s="7"/>
       <c r="O249" s="7"/>
       <c r="P249" s="7"/>
       <c r="Q249" s="7"/>
       <c r="R249" s="7"/>
       <c r="S249" s="7"/>
       <c r="T249" s="7"/>
-      <c r="U249" s="7"/>
-[...37 lines deleted...]
-      <c r="M250" s="31"/>
+      <c r="V249" s="17"/>
+      <c r="W249" s="17"/>
+      <c r="X249" s="17"/>
+      <c r="Y249" s="17"/>
+      <c r="Z249" s="17"/>
+      <c r="AA249" s="17"/>
+      <c r="AB249" s="17"/>
+      <c r="AC249" s="17"/>
+      <c r="AD249" s="17"/>
+    </row>
+    <row r="250" spans="1:30" s="1" customFormat="1">
+      <c r="A250" s="37" t="s">
+        <v>85</v>
+      </c>
+      <c r="B250" s="26">
+        <v>32</v>
+      </c>
+      <c r="C250" s="26">
+        <v>68</v>
+      </c>
+      <c r="D250" s="26">
+        <v>104</v>
+      </c>
+      <c r="E250" s="26">
+        <v>140</v>
+      </c>
+      <c r="F250" s="26">
+        <v>173</v>
+      </c>
+      <c r="G250" s="26">
+        <v>206</v>
+      </c>
+      <c r="H250" s="26">
+        <v>239</v>
+      </c>
+      <c r="I250" s="27"/>
+      <c r="J250" s="29"/>
+      <c r="K250" s="29"/>
+      <c r="L250" s="29"/>
+      <c r="M250" s="29"/>
       <c r="N250" s="7"/>
       <c r="O250" s="7"/>
       <c r="P250" s="7"/>
       <c r="Q250" s="7"/>
       <c r="R250" s="7"/>
       <c r="S250" s="7"/>
       <c r="T250" s="7"/>
-      <c r="U250" s="7"/>
-[...115 lines deleted...]
-      <c r="M253" s="51"/>
+      <c r="V250" s="17"/>
+      <c r="W250" s="17"/>
+      <c r="X250" s="17"/>
+      <c r="Y250" s="17"/>
+      <c r="Z250" s="17"/>
+      <c r="AA250" s="17"/>
+      <c r="AB250" s="17"/>
+      <c r="AC250" s="17"/>
+      <c r="AD250" s="17"/>
+    </row>
+    <row r="251" spans="1:30" s="1" customFormat="1">
+      <c r="A251" s="59" t="s">
+        <v>82</v>
+      </c>
+      <c r="B251" s="26">
+        <v>2</v>
+      </c>
+      <c r="C251" s="26">
+        <v>3</v>
+      </c>
+      <c r="D251" s="26">
+        <v>5</v>
+      </c>
+      <c r="E251" s="26">
+        <v>7</v>
+      </c>
+      <c r="F251" s="26">
+        <v>8</v>
+      </c>
+      <c r="G251" s="26">
+        <v>9</v>
+      </c>
+      <c r="H251" s="26">
+        <v>10</v>
+      </c>
+      <c r="I251" s="27"/>
+      <c r="J251" s="29"/>
+      <c r="K251" s="29"/>
+      <c r="L251" s="29"/>
+      <c r="M251" s="29"/>
+      <c r="N251" s="6"/>
+      <c r="O251" s="6"/>
+      <c r="P251" s="6"/>
+      <c r="Q251" s="6"/>
+      <c r="R251" s="6"/>
+      <c r="S251" s="6"/>
+      <c r="T251" s="6"/>
+      <c r="V251" s="17"/>
+      <c r="W251" s="17"/>
+      <c r="X251" s="17"/>
+      <c r="Y251" s="17"/>
+      <c r="Z251" s="17"/>
+      <c r="AA251" s="17"/>
+      <c r="AB251" s="17"/>
+      <c r="AC251" s="17"/>
+      <c r="AD251" s="17"/>
+    </row>
+    <row r="252" spans="1:30" s="1" customFormat="1">
+      <c r="A252" s="38"/>
+      <c r="B252" s="23"/>
+      <c r="C252" s="26"/>
+      <c r="D252" s="41"/>
+      <c r="E252" s="41"/>
+      <c r="F252" s="41"/>
+      <c r="G252" s="23"/>
+      <c r="H252" s="23"/>
+      <c r="I252" s="41"/>
+      <c r="J252" s="23"/>
+      <c r="K252" s="28"/>
+      <c r="L252" s="41"/>
+      <c r="M252" s="23"/>
+      <c r="N252" s="7"/>
+      <c r="O252" s="7"/>
+      <c r="P252" s="7"/>
+      <c r="Q252" s="7"/>
+      <c r="R252" s="7"/>
+      <c r="S252" s="7"/>
+      <c r="T252" s="7"/>
+      <c r="V252" s="17"/>
+      <c r="W252" s="17"/>
+      <c r="X252" s="17"/>
+      <c r="Y252" s="17"/>
+      <c r="Z252" s="17"/>
+      <c r="AA252" s="17"/>
+      <c r="AB252" s="17"/>
+      <c r="AC252" s="17"/>
+      <c r="AD252" s="17"/>
+    </row>
+    <row r="253" spans="1:30" s="1" customFormat="1" ht="45">
+      <c r="A253" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="B253" s="28"/>
+      <c r="C253" s="26"/>
+      <c r="D253" s="27"/>
+      <c r="E253" s="27"/>
+      <c r="F253" s="27"/>
+      <c r="G253" s="28"/>
+      <c r="H253" s="28"/>
+      <c r="I253" s="27"/>
+      <c r="J253" s="28"/>
+      <c r="K253" s="28"/>
+      <c r="L253" s="41"/>
+      <c r="M253" s="23"/>
       <c r="N253" s="7"/>
       <c r="O253" s="7"/>
       <c r="P253" s="7"/>
       <c r="Q253" s="7"/>
       <c r="R253" s="7"/>
       <c r="S253" s="7"/>
       <c r="T253" s="7"/>
-      <c r="U253" s="7"/>
-[...25 lines deleted...]
-      <c r="M254" s="25"/>
+      <c r="V253" s="17"/>
+      <c r="W253" s="17"/>
+      <c r="X253" s="17"/>
+      <c r="Y253" s="17"/>
+      <c r="Z253" s="17"/>
+      <c r="AA253" s="17"/>
+      <c r="AB253" s="17"/>
+      <c r="AC253" s="17"/>
+      <c r="AD253" s="17"/>
+    </row>
+    <row r="254" spans="1:30" s="1" customFormat="1">
+      <c r="A254" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="B254" s="26">
+        <v>308</v>
+      </c>
+      <c r="C254" s="26">
+        <v>739</v>
+      </c>
+      <c r="D254" s="26">
+        <v>1195</v>
+      </c>
+      <c r="E254" s="26">
+        <v>1605</v>
+      </c>
+      <c r="F254" s="26">
+        <v>2033</v>
+      </c>
+      <c r="G254" s="26">
+        <v>2416</v>
+      </c>
+      <c r="H254" s="26">
+        <v>2878</v>
+      </c>
+      <c r="I254" s="27"/>
+      <c r="J254" s="29"/>
+      <c r="K254" s="29"/>
+      <c r="L254" s="29"/>
+      <c r="M254" s="29"/>
       <c r="N254" s="7"/>
       <c r="O254" s="7"/>
       <c r="P254" s="7"/>
       <c r="Q254" s="7"/>
       <c r="R254" s="7"/>
       <c r="S254" s="7"/>
       <c r="T254" s="7"/>
-      <c r="U254" s="7"/>
-[...11 lines deleted...]
-      <c r="A255" s="40" t="s">
+      <c r="V254" s="17"/>
+      <c r="W254" s="17"/>
+      <c r="X254" s="17"/>
+      <c r="Y254" s="17"/>
+      <c r="Z254" s="17"/>
+      <c r="AA254" s="17"/>
+      <c r="AB254" s="17"/>
+      <c r="AC254" s="17"/>
+      <c r="AD254" s="17"/>
+    </row>
+    <row r="255" spans="1:30" s="1" customFormat="1">
+      <c r="A255" s="58" t="s">
+        <v>48</v>
+      </c>
+      <c r="B255" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C255" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="D255" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="E255" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="F255" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="G255" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="H255" s="26">
         <v>47</v>
       </c>
-      <c r="B255" s="28" t="s">
-[...22 lines deleted...]
-      <c r="M255" s="31"/>
+      <c r="I255" s="27"/>
+      <c r="J255" s="29"/>
+      <c r="K255" s="29"/>
+      <c r="L255" s="29"/>
+      <c r="M255" s="29"/>
       <c r="N255" s="7"/>
       <c r="O255" s="7"/>
       <c r="P255" s="7"/>
       <c r="Q255" s="7"/>
       <c r="R255" s="7"/>
       <c r="S255" s="7"/>
       <c r="T255" s="7"/>
-      <c r="U255" s="7"/>
-[...37 lines deleted...]
-      <c r="M256" s="31"/>
+      <c r="V255" s="17"/>
+      <c r="W255" s="17"/>
+      <c r="X255" s="17"/>
+      <c r="Y255" s="17"/>
+      <c r="Z255" s="17"/>
+      <c r="AA255" s="17"/>
+      <c r="AB255" s="17"/>
+      <c r="AC255" s="17"/>
+      <c r="AD255" s="17"/>
+    </row>
+    <row r="256" spans="1:30" s="1" customFormat="1">
+      <c r="A256" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B256" s="26">
+        <v>247</v>
+      </c>
+      <c r="C256" s="26">
+        <v>572</v>
+      </c>
+      <c r="D256" s="26">
+        <v>897</v>
+      </c>
+      <c r="E256" s="26">
+        <v>1222</v>
+      </c>
+      <c r="F256" s="26">
+        <v>1584</v>
+      </c>
+      <c r="G256" s="26">
+        <v>1946</v>
+      </c>
+      <c r="H256" s="26">
+        <v>2307</v>
+      </c>
+      <c r="I256" s="27"/>
+      <c r="J256" s="29"/>
+      <c r="K256" s="29"/>
+      <c r="L256" s="29"/>
+      <c r="M256" s="29"/>
       <c r="N256" s="7"/>
       <c r="O256" s="7"/>
       <c r="P256" s="7"/>
       <c r="Q256" s="7"/>
       <c r="R256" s="7"/>
       <c r="S256" s="7"/>
       <c r="T256" s="7"/>
-      <c r="U256" s="7"/>
-[...57 lines deleted...]
-      <c r="M258" s="25"/>
+      <c r="V256" s="17"/>
+      <c r="W256" s="17"/>
+      <c r="X256" s="17"/>
+      <c r="Y256" s="17"/>
+      <c r="Z256" s="17"/>
+      <c r="AA256" s="17"/>
+      <c r="AB256" s="17"/>
+      <c r="AC256" s="17"/>
+      <c r="AD256" s="17"/>
+    </row>
+    <row r="257" spans="1:30" s="1" customFormat="1">
+      <c r="A257" s="58" t="s">
+        <v>60</v>
+      </c>
+      <c r="B257" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="C257" s="26">
+        <v>167</v>
+      </c>
+      <c r="D257" s="26">
+        <v>298</v>
+      </c>
+      <c r="E257" s="26">
+        <v>383</v>
+      </c>
+      <c r="F257" s="26">
+        <v>449</v>
+      </c>
+      <c r="G257" s="26">
+        <v>470</v>
+      </c>
+      <c r="H257" s="26">
+        <v>523</v>
+      </c>
+      <c r="I257" s="27"/>
+      <c r="J257" s="29"/>
+      <c r="K257" s="29"/>
+      <c r="L257" s="29"/>
+      <c r="M257" s="29"/>
+      <c r="N257" s="6"/>
+      <c r="O257" s="6"/>
+      <c r="P257" s="6"/>
+      <c r="Q257" s="6"/>
+      <c r="R257" s="6"/>
+      <c r="S257" s="6"/>
+      <c r="T257" s="6"/>
+      <c r="V257" s="17"/>
+      <c r="W257" s="17"/>
+      <c r="X257" s="17"/>
+      <c r="Y257" s="17"/>
+      <c r="Z257" s="17"/>
+      <c r="AA257" s="17"/>
+      <c r="AB257" s="17"/>
+      <c r="AC257" s="17"/>
+      <c r="AD257" s="17"/>
+    </row>
+    <row r="258" spans="1:30" s="1" customFormat="1">
+      <c r="A258" s="47"/>
+      <c r="B258" s="28"/>
+      <c r="C258" s="26"/>
+      <c r="D258" s="27"/>
+      <c r="E258" s="27"/>
+      <c r="F258" s="27"/>
+      <c r="G258" s="28"/>
+      <c r="H258" s="28"/>
+      <c r="I258" s="27"/>
+      <c r="J258" s="28"/>
+      <c r="K258" s="28"/>
+      <c r="L258" s="63"/>
+      <c r="M258" s="49"/>
       <c r="N258" s="7"/>
       <c r="O258" s="7"/>
       <c r="P258" s="7"/>
       <c r="Q258" s="7"/>
       <c r="R258" s="7"/>
       <c r="S258" s="7"/>
       <c r="T258" s="7"/>
-      <c r="U258" s="7"/>
-[...37 lines deleted...]
-      <c r="M259" s="31"/>
+      <c r="V258" s="17"/>
+      <c r="W258" s="17"/>
+      <c r="X258" s="17"/>
+      <c r="Y258" s="17"/>
+      <c r="Z258" s="17"/>
+      <c r="AA258" s="17"/>
+      <c r="AB258" s="17"/>
+      <c r="AC258" s="17"/>
+      <c r="AD258" s="17"/>
+    </row>
+    <row r="259" spans="1:30" s="1" customFormat="1" ht="23.25">
+      <c r="A259" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="B259" s="28"/>
+      <c r="C259" s="26"/>
+      <c r="D259" s="27"/>
+      <c r="E259" s="27"/>
+      <c r="F259" s="27"/>
+      <c r="G259" s="28"/>
+      <c r="H259" s="28"/>
+      <c r="I259" s="27"/>
+      <c r="J259" s="28"/>
+      <c r="K259" s="28"/>
+      <c r="L259" s="41"/>
+      <c r="M259" s="23"/>
       <c r="N259" s="7"/>
       <c r="O259" s="7"/>
       <c r="P259" s="7"/>
       <c r="Q259" s="7"/>
       <c r="R259" s="7"/>
       <c r="S259" s="7"/>
       <c r="T259" s="7"/>
-      <c r="U259" s="7"/>
-[...37 lines deleted...]
-      <c r="M260" s="31"/>
+      <c r="V259" s="17"/>
+      <c r="W259" s="17"/>
+      <c r="X259" s="17"/>
+      <c r="Y259" s="17"/>
+      <c r="Z259" s="17"/>
+      <c r="AA259" s="17"/>
+      <c r="AB259" s="17"/>
+      <c r="AC259" s="17"/>
+      <c r="AD259" s="17"/>
+    </row>
+    <row r="260" spans="1:30" s="1" customFormat="1">
+      <c r="A260" s="38" t="s">
+        <v>47</v>
+      </c>
+      <c r="B260" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="C260" s="26">
+        <v>167</v>
+      </c>
+      <c r="D260" s="26">
+        <v>278</v>
+      </c>
+      <c r="E260" s="26">
+        <v>363</v>
+      </c>
+      <c r="F260" s="26">
+        <v>429</v>
+      </c>
+      <c r="G260" s="26">
+        <v>450</v>
+      </c>
+      <c r="H260" s="26">
+        <v>471</v>
+      </c>
+      <c r="I260" s="27"/>
+      <c r="J260" s="29"/>
+      <c r="K260" s="29"/>
+      <c r="L260" s="29"/>
+      <c r="M260" s="29"/>
       <c r="N260" s="7"/>
       <c r="O260" s="7"/>
       <c r="P260" s="7"/>
       <c r="Q260" s="7"/>
       <c r="R260" s="7"/>
       <c r="S260" s="7"/>
       <c r="T260" s="7"/>
-      <c r="U260" s="7"/>
-[...23 lines deleted...]
-      <c r="M261" s="25"/>
+      <c r="V260" s="17"/>
+      <c r="W260" s="17"/>
+      <c r="X260" s="17"/>
+      <c r="Y260" s="17"/>
+      <c r="Z260" s="17"/>
+      <c r="AA260" s="17"/>
+      <c r="AB260" s="17"/>
+      <c r="AC260" s="17"/>
+      <c r="AD260" s="17"/>
+    </row>
+    <row r="261" spans="1:30" s="1" customFormat="1">
+      <c r="A261" s="58" t="s">
+        <v>102</v>
+      </c>
+      <c r="B261" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="C261" s="26">
+        <v>167</v>
+      </c>
+      <c r="D261" s="26">
+        <v>278</v>
+      </c>
+      <c r="E261" s="26">
+        <v>363</v>
+      </c>
+      <c r="F261" s="26">
+        <v>429</v>
+      </c>
+      <c r="G261" s="26">
+        <v>450</v>
+      </c>
+      <c r="H261" s="26">
+        <v>471</v>
+      </c>
+      <c r="I261" s="27"/>
+      <c r="J261" s="29"/>
+      <c r="K261" s="29"/>
+      <c r="L261" s="29"/>
+      <c r="M261" s="29"/>
       <c r="N261" s="7"/>
       <c r="O261" s="7"/>
       <c r="P261" s="7"/>
       <c r="Q261" s="7"/>
       <c r="R261" s="7"/>
       <c r="S261" s="7"/>
       <c r="T261" s="7"/>
-      <c r="U261" s="7"/>
-[...25 lines deleted...]
-      <c r="M262" s="25"/>
+      <c r="V261" s="17"/>
+      <c r="W261" s="17"/>
+      <c r="X261" s="17"/>
+      <c r="Y261" s="17"/>
+      <c r="Z261" s="17"/>
+      <c r="AA261" s="17"/>
+      <c r="AB261" s="17"/>
+      <c r="AC261" s="17"/>
+      <c r="AD261" s="17"/>
+    </row>
+    <row r="262" spans="1:30" s="1" customFormat="1">
+      <c r="A262" s="38"/>
+      <c r="B262" s="28"/>
+      <c r="C262" s="26"/>
+      <c r="D262" s="27"/>
+      <c r="E262" s="27"/>
+      <c r="F262" s="27"/>
+      <c r="G262" s="28"/>
+      <c r="H262" s="28"/>
+      <c r="I262" s="27"/>
+      <c r="J262" s="28"/>
+      <c r="K262" s="28"/>
+      <c r="L262" s="63"/>
+      <c r="M262" s="49"/>
       <c r="N262" s="7"/>
       <c r="O262" s="7"/>
       <c r="P262" s="7"/>
       <c r="Q262" s="7"/>
       <c r="R262" s="7"/>
       <c r="S262" s="7"/>
       <c r="T262" s="7"/>
-      <c r="U262" s="7"/>
-[...37 lines deleted...]
-      <c r="M263" s="31"/>
+      <c r="V262" s="17"/>
+      <c r="W262" s="17"/>
+      <c r="X262" s="17"/>
+      <c r="Y262" s="17"/>
+      <c r="Z262" s="17"/>
+      <c r="AA262" s="17"/>
+      <c r="AB262" s="17"/>
+      <c r="AC262" s="17"/>
+      <c r="AD262" s="17"/>
+    </row>
+    <row r="263" spans="1:30" s="1" customFormat="1" ht="45.75">
+      <c r="A263" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="B263" s="28"/>
+      <c r="C263" s="26"/>
+      <c r="D263" s="27"/>
+      <c r="E263" s="27"/>
+      <c r="F263" s="27"/>
+      <c r="G263" s="28"/>
+      <c r="H263" s="28"/>
+      <c r="I263" s="27"/>
+      <c r="J263" s="28"/>
+      <c r="K263" s="28"/>
+      <c r="L263" s="41"/>
+      <c r="M263" s="23"/>
       <c r="N263" s="7"/>
       <c r="O263" s="7"/>
       <c r="P263" s="7"/>
       <c r="Q263" s="7"/>
       <c r="R263" s="7"/>
       <c r="S263" s="7"/>
       <c r="T263" s="7"/>
-      <c r="U263" s="7"/>
-[...37 lines deleted...]
-      <c r="M264" s="31"/>
+      <c r="V263" s="17"/>
+      <c r="W263" s="17"/>
+      <c r="X263" s="17"/>
+      <c r="Y263" s="17"/>
+      <c r="Z263" s="17"/>
+      <c r="AA263" s="17"/>
+      <c r="AB263" s="17"/>
+      <c r="AC263" s="17"/>
+      <c r="AD263" s="17"/>
+    </row>
+    <row r="264" spans="1:30" s="1" customFormat="1">
+      <c r="A264" s="38" t="s">
+        <v>47</v>
+      </c>
+      <c r="B264" s="26">
+        <v>247</v>
+      </c>
+      <c r="C264" s="26">
+        <v>572</v>
+      </c>
+      <c r="D264" s="26">
+        <v>897</v>
+      </c>
+      <c r="E264" s="26">
+        <v>1222</v>
+      </c>
+      <c r="F264" s="26">
+        <v>1584</v>
+      </c>
+      <c r="G264" s="26">
+        <v>1946</v>
+      </c>
+      <c r="H264" s="26">
+        <v>2307</v>
+      </c>
+      <c r="I264" s="27"/>
+      <c r="J264" s="29"/>
+      <c r="K264" s="29"/>
+      <c r="L264" s="29"/>
+      <c r="M264" s="29"/>
       <c r="N264" s="7"/>
       <c r="O264" s="7"/>
       <c r="P264" s="7"/>
       <c r="Q264" s="7"/>
       <c r="R264" s="7"/>
       <c r="S264" s="7"/>
       <c r="T264" s="7"/>
-      <c r="U264" s="7"/>
-[...37 lines deleted...]
-      <c r="M265" s="31"/>
+      <c r="V264" s="17"/>
+      <c r="W264" s="17"/>
+      <c r="X264" s="17"/>
+      <c r="Y264" s="17"/>
+      <c r="Z264" s="17"/>
+      <c r="AA264" s="17"/>
+      <c r="AB264" s="17"/>
+      <c r="AC264" s="17"/>
+      <c r="AD264" s="17"/>
+    </row>
+    <row r="265" spans="1:30" s="1" customFormat="1">
+      <c r="A265" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="B265" s="26">
+        <v>247</v>
+      </c>
+      <c r="C265" s="26">
+        <v>572</v>
+      </c>
+      <c r="D265" s="26">
+        <v>897</v>
+      </c>
+      <c r="E265" s="26">
+        <v>1222</v>
+      </c>
+      <c r="F265" s="26">
+        <v>1584</v>
+      </c>
+      <c r="G265" s="26">
+        <v>1946</v>
+      </c>
+      <c r="H265" s="26">
+        <v>2307</v>
+      </c>
+      <c r="I265" s="27"/>
+      <c r="J265" s="29"/>
+      <c r="K265" s="29"/>
+      <c r="L265" s="29"/>
+      <c r="M265" s="29"/>
       <c r="N265" s="7"/>
       <c r="O265" s="7"/>
       <c r="P265" s="7"/>
       <c r="Q265" s="7"/>
       <c r="R265" s="7"/>
       <c r="S265" s="7"/>
       <c r="T265" s="7"/>
-      <c r="U265" s="7"/>
-[...37 lines deleted...]
-      <c r="M266" s="31"/>
+      <c r="V265" s="17"/>
+      <c r="W265" s="17"/>
+      <c r="X265" s="17"/>
+      <c r="Y265" s="17"/>
+      <c r="Z265" s="17"/>
+      <c r="AA265" s="17"/>
+      <c r="AB265" s="17"/>
+      <c r="AC265" s="17"/>
+      <c r="AD265" s="17"/>
+    </row>
+    <row r="266" spans="1:30" s="1" customFormat="1">
+      <c r="A266" s="38"/>
+      <c r="B266" s="28"/>
+      <c r="C266" s="26"/>
+      <c r="D266" s="27"/>
+      <c r="E266" s="27"/>
+      <c r="F266" s="27"/>
+      <c r="G266" s="28"/>
+      <c r="H266" s="28"/>
+      <c r="I266" s="27"/>
+      <c r="J266" s="42"/>
+      <c r="K266" s="28"/>
+      <c r="L266" s="63"/>
+      <c r="M266" s="23"/>
       <c r="N266" s="7"/>
       <c r="O266" s="7"/>
       <c r="P266" s="7"/>
       <c r="Q266" s="7"/>
       <c r="R266" s="7"/>
       <c r="S266" s="7"/>
       <c r="T266" s="7"/>
-      <c r="U266" s="7"/>
-[...37 lines deleted...]
-      <c r="M267" s="31"/>
+      <c r="V266" s="17"/>
+      <c r="W266" s="17"/>
+      <c r="X266" s="17"/>
+      <c r="Y266" s="17"/>
+      <c r="Z266" s="17"/>
+      <c r="AA266" s="17"/>
+      <c r="AB266" s="17"/>
+      <c r="AC266" s="17"/>
+      <c r="AD266" s="17"/>
+    </row>
+    <row r="267" spans="1:30" s="1" customFormat="1">
+      <c r="A267" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="B267" s="28"/>
+      <c r="C267" s="26"/>
+      <c r="D267" s="27"/>
+      <c r="E267" s="27"/>
+      <c r="F267" s="27"/>
+      <c r="G267" s="28"/>
+      <c r="H267" s="28"/>
+      <c r="I267" s="27"/>
+      <c r="J267" s="28"/>
+      <c r="K267" s="28"/>
+      <c r="L267" s="41"/>
+      <c r="M267" s="23"/>
       <c r="N267" s="7"/>
       <c r="O267" s="7"/>
       <c r="P267" s="7"/>
       <c r="Q267" s="7"/>
       <c r="R267" s="7"/>
       <c r="S267" s="7"/>
       <c r="T267" s="7"/>
-      <c r="U267" s="7"/>
-[...37 lines deleted...]
-      <c r="M268" s="31"/>
+      <c r="V267" s="17"/>
+      <c r="W267" s="17"/>
+      <c r="X267" s="17"/>
+      <c r="Y267" s="17"/>
+      <c r="Z267" s="17"/>
+      <c r="AA267" s="17"/>
+      <c r="AB267" s="17"/>
+      <c r="AC267" s="17"/>
+      <c r="AD267" s="17"/>
+    </row>
+    <row r="268" spans="1:30" s="1" customFormat="1">
+      <c r="A268" s="64" t="s">
+        <v>47</v>
+      </c>
+      <c r="B268" s="26">
+        <v>1442</v>
+      </c>
+      <c r="C268" s="26">
+        <v>2984</v>
+      </c>
+      <c r="D268" s="26">
+        <v>4522</v>
+      </c>
+      <c r="E268" s="26">
+        <v>6069</v>
+      </c>
+      <c r="F268" s="26">
+        <v>7588</v>
+      </c>
+      <c r="G268" s="26">
+        <v>9106</v>
+      </c>
+      <c r="H268" s="26">
+        <v>10488</v>
+      </c>
+      <c r="I268" s="27"/>
+      <c r="J268" s="29"/>
+      <c r="K268" s="29"/>
+      <c r="L268" s="29"/>
+      <c r="M268" s="29"/>
       <c r="N268" s="7"/>
       <c r="O268" s="7"/>
       <c r="P268" s="7"/>
       <c r="Q268" s="7"/>
       <c r="R268" s="7"/>
       <c r="S268" s="7"/>
       <c r="T268" s="7"/>
-      <c r="U268" s="7"/>
-[...37 lines deleted...]
-      <c r="M269" s="31"/>
+      <c r="V268" s="17"/>
+      <c r="W268" s="17"/>
+      <c r="X268" s="17"/>
+      <c r="Y268" s="17"/>
+      <c r="Z268" s="17"/>
+      <c r="AA268" s="17"/>
+      <c r="AB268" s="17"/>
+      <c r="AC268" s="17"/>
+      <c r="AD268" s="17"/>
+    </row>
+    <row r="269" spans="1:30" s="1" customFormat="1">
+      <c r="A269" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B269" s="26">
+        <v>351</v>
+      </c>
+      <c r="C269" s="26">
+        <v>747</v>
+      </c>
+      <c r="D269" s="26">
+        <v>1140</v>
+      </c>
+      <c r="E269" s="26">
+        <v>1542</v>
+      </c>
+      <c r="F269" s="26">
+        <v>1930</v>
+      </c>
+      <c r="G269" s="26">
+        <v>2316</v>
+      </c>
+      <c r="H269" s="26">
+        <v>2759</v>
+      </c>
+      <c r="I269" s="27"/>
+      <c r="J269" s="29"/>
+      <c r="K269" s="29"/>
+      <c r="L269" s="29"/>
+      <c r="M269" s="29"/>
       <c r="N269" s="7"/>
       <c r="O269" s="7"/>
       <c r="P269" s="7"/>
       <c r="Q269" s="7"/>
       <c r="R269" s="7"/>
       <c r="S269" s="7"/>
       <c r="T269" s="7"/>
-      <c r="U269" s="7"/>
-[...37 lines deleted...]
-      <c r="M270" s="31"/>
+      <c r="V269" s="17"/>
+      <c r="W269" s="17"/>
+      <c r="X269" s="17"/>
+      <c r="Y269" s="17"/>
+      <c r="Z269" s="17"/>
+      <c r="AA269" s="17"/>
+      <c r="AB269" s="17"/>
+      <c r="AC269" s="17"/>
+      <c r="AD269" s="17"/>
+    </row>
+    <row r="270" spans="1:30" s="1" customFormat="1">
+      <c r="A270" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="B270" s="26">
+        <v>3</v>
+      </c>
+      <c r="C270" s="26">
+        <v>6</v>
+      </c>
+      <c r="D270" s="26">
+        <v>9</v>
+      </c>
+      <c r="E270" s="26">
+        <v>12</v>
+      </c>
+      <c r="F270" s="26">
+        <v>15</v>
+      </c>
+      <c r="G270" s="26">
+        <v>18</v>
+      </c>
+      <c r="H270" s="26">
+        <v>37</v>
+      </c>
+      <c r="I270" s="27"/>
+      <c r="J270" s="29"/>
+      <c r="K270" s="29"/>
+      <c r="L270" s="29"/>
+      <c r="M270" s="29"/>
       <c r="N270" s="7"/>
       <c r="O270" s="7"/>
       <c r="P270" s="7"/>
       <c r="Q270" s="7"/>
       <c r="R270" s="7"/>
       <c r="S270" s="7"/>
       <c r="T270" s="7"/>
-      <c r="U270" s="7"/>
-[...37 lines deleted...]
-      <c r="M271" s="31"/>
+      <c r="V270" s="17"/>
+      <c r="W270" s="17"/>
+      <c r="X270" s="17"/>
+      <c r="Y270" s="17"/>
+      <c r="Z270" s="17"/>
+      <c r="AA270" s="17"/>
+      <c r="AB270" s="17"/>
+      <c r="AC270" s="17"/>
+      <c r="AD270" s="17"/>
+    </row>
+    <row r="271" spans="1:30" s="9" customFormat="1">
+      <c r="A271" s="58" t="s">
+        <v>86</v>
+      </c>
+      <c r="B271" s="26">
+        <v>41</v>
+      </c>
+      <c r="C271" s="26">
+        <v>96</v>
+      </c>
+      <c r="D271" s="26">
+        <v>152</v>
+      </c>
+      <c r="E271" s="26">
+        <v>208</v>
+      </c>
+      <c r="F271" s="26">
+        <v>259</v>
+      </c>
+      <c r="G271" s="26">
+        <v>310</v>
+      </c>
+      <c r="H271" s="26">
+        <v>380</v>
+      </c>
+      <c r="I271" s="27"/>
+      <c r="J271" s="29"/>
+      <c r="K271" s="29"/>
+      <c r="L271" s="29"/>
+      <c r="M271" s="29"/>
       <c r="N271" s="7"/>
       <c r="O271" s="7"/>
       <c r="P271" s="7"/>
       <c r="Q271" s="7"/>
       <c r="R271" s="7"/>
       <c r="S271" s="7"/>
       <c r="T271" s="7"/>
-      <c r="U271" s="7"/>
-[...37 lines deleted...]
-      <c r="M272" s="31"/>
+      <c r="V271" s="17"/>
+      <c r="W271" s="17"/>
+      <c r="X271" s="17"/>
+      <c r="Y271" s="17"/>
+      <c r="Z271" s="17"/>
+      <c r="AA271" s="17"/>
+      <c r="AB271" s="17"/>
+      <c r="AC271" s="17"/>
+      <c r="AD271" s="17"/>
+    </row>
+    <row r="272" spans="1:30" s="9" customFormat="1">
+      <c r="A272" s="58" t="s">
+        <v>50</v>
+      </c>
+      <c r="B272" s="26">
+        <v>38</v>
+      </c>
+      <c r="C272" s="26">
+        <v>77</v>
+      </c>
+      <c r="D272" s="26">
+        <v>115</v>
+      </c>
+      <c r="E272" s="26">
+        <v>153</v>
+      </c>
+      <c r="F272" s="26">
+        <v>191</v>
+      </c>
+      <c r="G272" s="26">
+        <v>230</v>
+      </c>
+      <c r="H272" s="26">
+        <v>279</v>
+      </c>
+      <c r="I272" s="27"/>
+      <c r="J272" s="29"/>
+      <c r="K272" s="29"/>
+      <c r="L272" s="29"/>
+      <c r="M272" s="29"/>
       <c r="N272" s="7"/>
       <c r="O272" s="7"/>
       <c r="P272" s="7"/>
       <c r="Q272" s="7"/>
       <c r="R272" s="7"/>
       <c r="S272" s="7"/>
       <c r="T272" s="7"/>
-      <c r="U272" s="7"/>
-[...29 lines deleted...]
-      <c r="G273" s="28">
+      <c r="V272" s="17"/>
+      <c r="W272" s="17"/>
+      <c r="X272" s="17"/>
+      <c r="Y272" s="17"/>
+      <c r="Z272" s="17"/>
+      <c r="AA272" s="17"/>
+      <c r="AB272" s="17"/>
+      <c r="AC272" s="17"/>
+      <c r="AD272" s="17"/>
+    </row>
+    <row r="273" spans="1:30" s="1" customFormat="1">
+      <c r="A273" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="B273" s="26">
+        <v>82</v>
+      </c>
+      <c r="C273" s="26">
+        <v>153</v>
+      </c>
+      <c r="D273" s="26">
+        <v>224</v>
+      </c>
+      <c r="E273" s="26">
+        <v>294</v>
+      </c>
+      <c r="F273" s="26">
+        <v>389</v>
+      </c>
+      <c r="G273" s="26">
+        <v>483</v>
+      </c>
+      <c r="H273" s="26">
+        <v>559</v>
+      </c>
+      <c r="I273" s="27"/>
+      <c r="J273" s="29"/>
+      <c r="K273" s="29"/>
+      <c r="L273" s="29"/>
+      <c r="M273" s="29"/>
+      <c r="N273" s="7"/>
+      <c r="O273" s="7"/>
+      <c r="P273" s="7"/>
+      <c r="Q273" s="7"/>
+      <c r="R273" s="7"/>
+      <c r="S273" s="7"/>
+      <c r="T273" s="7"/>
+      <c r="V273" s="17"/>
+      <c r="W273" s="17"/>
+      <c r="X273" s="17"/>
+      <c r="Y273" s="17"/>
+      <c r="Z273" s="17"/>
+      <c r="AA273" s="17"/>
+      <c r="AB273" s="17"/>
+      <c r="AC273" s="17"/>
+      <c r="AD273" s="17"/>
+    </row>
+    <row r="274" spans="1:30" s="1" customFormat="1">
+      <c r="A274" s="58" t="s">
         <v>52</v>
       </c>
-      <c r="H273" s="31"/>
-[...50 lines deleted...]
-      <c r="M274" s="31"/>
+      <c r="B274" s="26">
+        <v>76</v>
+      </c>
+      <c r="C274" s="26">
+        <v>155</v>
+      </c>
+      <c r="D274" s="26">
+        <v>235</v>
+      </c>
+      <c r="E274" s="26">
+        <v>314</v>
+      </c>
+      <c r="F274" s="26">
+        <v>388</v>
+      </c>
+      <c r="G274" s="26">
+        <v>463</v>
+      </c>
+      <c r="H274" s="26">
+        <v>527</v>
+      </c>
+      <c r="I274" s="27"/>
+      <c r="J274" s="29"/>
+      <c r="K274" s="29"/>
+      <c r="L274" s="29"/>
+      <c r="M274" s="29"/>
       <c r="N274" s="7"/>
       <c r="O274" s="7"/>
       <c r="P274" s="7"/>
       <c r="Q274" s="7"/>
       <c r="R274" s="7"/>
       <c r="S274" s="7"/>
       <c r="T274" s="7"/>
-      <c r="U274" s="7"/>
-[...37 lines deleted...]
-      <c r="M275" s="31"/>
+      <c r="V274" s="17"/>
+      <c r="W274" s="17"/>
+      <c r="X274" s="17"/>
+      <c r="Y274" s="17"/>
+      <c r="Z274" s="17"/>
+      <c r="AA274" s="17"/>
+      <c r="AB274" s="17"/>
+      <c r="AC274" s="17"/>
+      <c r="AD274" s="17"/>
+    </row>
+    <row r="275" spans="1:30" s="1" customFormat="1">
+      <c r="A275" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="B275" s="26">
+        <v>208</v>
+      </c>
+      <c r="C275" s="26">
+        <v>427</v>
+      </c>
+      <c r="D275" s="26">
+        <v>646</v>
+      </c>
+      <c r="E275" s="26">
+        <v>865</v>
+      </c>
+      <c r="F275" s="26">
+        <v>1081</v>
+      </c>
+      <c r="G275" s="26">
+        <v>1296</v>
+      </c>
+      <c r="H275" s="26">
+        <v>1434</v>
+      </c>
+      <c r="I275" s="27"/>
+      <c r="J275" s="29"/>
+      <c r="K275" s="29"/>
+      <c r="L275" s="29"/>
+      <c r="M275" s="29"/>
       <c r="N275" s="7"/>
       <c r="O275" s="7"/>
       <c r="P275" s="7"/>
       <c r="Q275" s="7"/>
       <c r="R275" s="7"/>
       <c r="S275" s="7"/>
       <c r="T275" s="7"/>
-      <c r="U275" s="7"/>
-[...37 lines deleted...]
-      <c r="M276" s="31"/>
+      <c r="V275" s="17"/>
+      <c r="W275" s="17"/>
+      <c r="X275" s="17"/>
+      <c r="Y275" s="17"/>
+      <c r="Z275" s="17"/>
+      <c r="AA275" s="17"/>
+      <c r="AB275" s="17"/>
+      <c r="AC275" s="17"/>
+      <c r="AD275" s="17"/>
+    </row>
+    <row r="276" spans="1:30" s="1" customFormat="1">
+      <c r="A276" s="58" t="s">
+        <v>55</v>
+      </c>
+      <c r="B276" s="26">
+        <v>59</v>
+      </c>
+      <c r="C276" s="26">
+        <v>118</v>
+      </c>
+      <c r="D276" s="26">
+        <v>177</v>
+      </c>
+      <c r="E276" s="26">
+        <v>236</v>
+      </c>
+      <c r="F276" s="26">
+        <v>295</v>
+      </c>
+      <c r="G276" s="26">
+        <v>353</v>
+      </c>
+      <c r="H276" s="26">
+        <v>407</v>
+      </c>
+      <c r="I276" s="27"/>
+      <c r="J276" s="29"/>
+      <c r="K276" s="29"/>
+      <c r="L276" s="29"/>
+      <c r="M276" s="29"/>
       <c r="N276" s="7"/>
       <c r="O276" s="7"/>
       <c r="P276" s="7"/>
       <c r="Q276" s="7"/>
       <c r="R276" s="7"/>
       <c r="S276" s="7"/>
       <c r="T276" s="7"/>
-      <c r="U276" s="7"/>
-[...14 lines deleted...]
-      <c r="B277" s="28">
+      <c r="V276" s="17"/>
+      <c r="W276" s="17"/>
+      <c r="X276" s="17"/>
+      <c r="Y276" s="17"/>
+      <c r="Z276" s="17"/>
+      <c r="AA276" s="17"/>
+      <c r="AB276" s="17"/>
+      <c r="AC276" s="17"/>
+      <c r="AD276" s="17"/>
+    </row>
+    <row r="277" spans="1:30" s="1" customFormat="1">
+      <c r="A277" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B277" s="26">
+        <v>15</v>
+      </c>
+      <c r="C277" s="26">
+        <v>32</v>
+      </c>
+      <c r="D277" s="26">
         <v>48</v>
       </c>
-      <c r="C277" s="28">
-[...19 lines deleted...]
-      <c r="M277" s="31"/>
+      <c r="E277" s="26">
+        <v>65</v>
+      </c>
+      <c r="F277" s="26">
+        <v>80</v>
+      </c>
+      <c r="G277" s="26">
+        <v>95</v>
+      </c>
+      <c r="H277" s="26">
+        <v>108</v>
+      </c>
+      <c r="I277" s="27"/>
+      <c r="J277" s="29"/>
+      <c r="K277" s="29"/>
+      <c r="L277" s="29"/>
+      <c r="M277" s="29"/>
       <c r="N277" s="7"/>
       <c r="O277" s="7"/>
       <c r="P277" s="7"/>
       <c r="Q277" s="7"/>
       <c r="R277" s="7"/>
       <c r="S277" s="7"/>
       <c r="T277" s="7"/>
-      <c r="U277" s="7"/>
-[...72 lines deleted...]
-      <c r="F279" s="28">
+      <c r="V277" s="17"/>
+      <c r="W277" s="17"/>
+      <c r="X277" s="17"/>
+      <c r="Y277" s="17"/>
+      <c r="Z277" s="17"/>
+      <c r="AA277" s="17"/>
+      <c r="AB277" s="17"/>
+      <c r="AC277" s="17"/>
+      <c r="AD277" s="17"/>
+    </row>
+    <row r="278" spans="1:30" s="1" customFormat="1">
+      <c r="A278" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="B278" s="26">
+        <v>10</v>
+      </c>
+      <c r="C278" s="26">
+        <v>18</v>
+      </c>
+      <c r="D278" s="26">
+        <v>27</v>
+      </c>
+      <c r="E278" s="26">
+        <v>35</v>
+      </c>
+      <c r="F278" s="26">
+        <v>44</v>
+      </c>
+      <c r="G278" s="26">
+        <v>52</v>
+      </c>
+      <c r="H278" s="26">
+        <v>57</v>
+      </c>
+      <c r="I278" s="27"/>
+      <c r="J278" s="29"/>
+      <c r="K278" s="29"/>
+      <c r="L278" s="29"/>
+      <c r="M278" s="29"/>
+      <c r="N278" s="6"/>
+      <c r="O278" s="6"/>
+      <c r="P278" s="6"/>
+      <c r="Q278" s="6"/>
+      <c r="R278" s="6"/>
+      <c r="S278" s="6"/>
+      <c r="T278" s="6"/>
+      <c r="V278" s="17"/>
+      <c r="W278" s="17"/>
+      <c r="X278" s="17"/>
+      <c r="Y278" s="17"/>
+      <c r="Z278" s="17"/>
+      <c r="AA278" s="17"/>
+      <c r="AB278" s="17"/>
+      <c r="AC278" s="17"/>
+      <c r="AD278" s="17"/>
+    </row>
+    <row r="279" spans="1:30" s="1" customFormat="1">
+      <c r="A279" s="34" t="s">
+        <v>73</v>
+      </c>
+      <c r="B279" s="26">
         <v>29</v>
       </c>
-      <c r="G279" s="28">
-[...7 lines deleted...]
-      <c r="M279" s="31"/>
+      <c r="C279" s="26">
+        <v>57</v>
+      </c>
+      <c r="D279" s="26">
+        <v>86</v>
+      </c>
+      <c r="E279" s="26">
+        <v>115</v>
+      </c>
+      <c r="F279" s="26">
+        <v>144</v>
+      </c>
+      <c r="G279" s="26">
+        <v>172</v>
+      </c>
+      <c r="H279" s="26">
+        <v>195</v>
+      </c>
+      <c r="I279" s="27"/>
+      <c r="J279" s="29"/>
+      <c r="K279" s="29"/>
+      <c r="L279" s="29"/>
+      <c r="M279" s="29"/>
       <c r="N279" s="7"/>
       <c r="O279" s="7"/>
       <c r="P279" s="7"/>
       <c r="Q279" s="7"/>
       <c r="R279" s="7"/>
       <c r="S279" s="7"/>
       <c r="T279" s="7"/>
-      <c r="U279" s="7"/>
-[...37 lines deleted...]
-      <c r="M280" s="31"/>
+      <c r="V279" s="17"/>
+      <c r="W279" s="17"/>
+      <c r="X279" s="17"/>
+      <c r="Y279" s="17"/>
+      <c r="Z279" s="17"/>
+      <c r="AA279" s="17"/>
+      <c r="AB279" s="17"/>
+      <c r="AC279" s="17"/>
+      <c r="AD279" s="17"/>
+    </row>
+    <row r="280" spans="1:30" s="1" customFormat="1">
+      <c r="A280" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B280" s="26">
+        <v>42</v>
+      </c>
+      <c r="C280" s="26">
+        <v>87</v>
+      </c>
+      <c r="D280" s="26">
+        <v>133</v>
+      </c>
+      <c r="E280" s="26">
+        <v>178</v>
+      </c>
+      <c r="F280" s="26">
+        <v>220</v>
+      </c>
+      <c r="G280" s="26">
+        <v>263</v>
+      </c>
+      <c r="H280" s="26">
+        <v>298</v>
+      </c>
+      <c r="I280" s="27"/>
+      <c r="J280" s="29"/>
+      <c r="K280" s="29"/>
+      <c r="L280" s="29"/>
+      <c r="M280" s="29"/>
       <c r="N280" s="7"/>
       <c r="O280" s="7"/>
       <c r="P280" s="7"/>
       <c r="Q280" s="7"/>
       <c r="R280" s="7"/>
       <c r="S280" s="7"/>
       <c r="T280" s="7"/>
-      <c r="U280" s="7"/>
-[...37 lines deleted...]
-      <c r="M281" s="31"/>
+      <c r="V280" s="17"/>
+      <c r="W280" s="17"/>
+      <c r="X280" s="17"/>
+      <c r="Y280" s="17"/>
+      <c r="Z280" s="17"/>
+      <c r="AA280" s="17"/>
+      <c r="AB280" s="17"/>
+      <c r="AC280" s="17"/>
+      <c r="AD280" s="17"/>
+    </row>
+    <row r="281" spans="1:30" s="1" customFormat="1">
+      <c r="A281" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="B281" s="26">
+        <v>83</v>
+      </c>
+      <c r="C281" s="26">
+        <v>169</v>
+      </c>
+      <c r="D281" s="26">
+        <v>256</v>
+      </c>
+      <c r="E281" s="26">
+        <v>342</v>
+      </c>
+      <c r="F281" s="26">
+        <v>420</v>
+      </c>
+      <c r="G281" s="26">
+        <v>498</v>
+      </c>
+      <c r="H281" s="26">
+        <v>563</v>
+      </c>
+      <c r="I281" s="27"/>
+      <c r="J281" s="29"/>
+      <c r="K281" s="29"/>
+      <c r="L281" s="29"/>
+      <c r="M281" s="29"/>
       <c r="N281" s="7"/>
       <c r="O281" s="7"/>
       <c r="P281" s="7"/>
       <c r="Q281" s="7"/>
       <c r="R281" s="7"/>
       <c r="S281" s="7"/>
       <c r="T281" s="7"/>
-      <c r="U281" s="7"/>
-[...37 lines deleted...]
-      <c r="M282" s="31"/>
+      <c r="V281" s="17"/>
+      <c r="W281" s="17"/>
+      <c r="X281" s="17"/>
+      <c r="Y281" s="17"/>
+      <c r="Z281" s="17"/>
+      <c r="AA281" s="17"/>
+      <c r="AB281" s="17"/>
+      <c r="AC281" s="17"/>
+      <c r="AD281" s="17"/>
+    </row>
+    <row r="282" spans="1:30" s="1" customFormat="1">
+      <c r="A282" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="B282" s="26">
+        <v>48</v>
+      </c>
+      <c r="C282" s="26">
+        <v>98</v>
+      </c>
+      <c r="D282" s="26">
+        <v>149</v>
+      </c>
+      <c r="E282" s="26">
+        <v>199</v>
+      </c>
+      <c r="F282" s="26">
+        <v>249</v>
+      </c>
+      <c r="G282" s="26">
+        <v>299</v>
+      </c>
+      <c r="H282" s="26">
+        <v>341</v>
+      </c>
+      <c r="I282" s="27"/>
+      <c r="J282" s="29"/>
+      <c r="K282" s="29"/>
+      <c r="L282" s="29"/>
+      <c r="M282" s="29"/>
       <c r="N282" s="7"/>
       <c r="O282" s="7"/>
       <c r="P282" s="7"/>
       <c r="Q282" s="7"/>
       <c r="R282" s="7"/>
       <c r="S282" s="7"/>
       <c r="T282" s="7"/>
-      <c r="U282" s="7"/>
-[...37 lines deleted...]
-      <c r="M283" s="31"/>
+      <c r="V282" s="17"/>
+      <c r="W282" s="17"/>
+      <c r="X282" s="17"/>
+      <c r="Y282" s="17"/>
+      <c r="Z282" s="17"/>
+      <c r="AA282" s="17"/>
+      <c r="AB282" s="17"/>
+      <c r="AC282" s="17"/>
+      <c r="AD282" s="17"/>
+    </row>
+    <row r="283" spans="1:30" s="1" customFormat="1">
+      <c r="A283" s="65" t="s">
+        <v>62</v>
+      </c>
+      <c r="B283" s="26">
+        <v>45</v>
+      </c>
+      <c r="C283" s="26">
+        <v>107</v>
+      </c>
+      <c r="D283" s="26">
+        <v>170</v>
+      </c>
+      <c r="E283" s="26">
+        <v>232</v>
+      </c>
+      <c r="F283" s="26">
+        <v>295</v>
+      </c>
+      <c r="G283" s="26">
+        <v>358</v>
+      </c>
+      <c r="H283" s="26">
+        <v>403</v>
+      </c>
+      <c r="I283" s="27"/>
+      <c r="J283" s="29"/>
+      <c r="K283" s="29"/>
+      <c r="L283" s="29"/>
+      <c r="M283" s="29"/>
       <c r="N283" s="7"/>
       <c r="O283" s="7"/>
       <c r="P283" s="7"/>
       <c r="Q283" s="7"/>
       <c r="R283" s="7"/>
       <c r="S283" s="7"/>
       <c r="T283" s="7"/>
-      <c r="U283" s="7"/>
-[...21 lines deleted...]
-      <c r="K284" s="30"/>
+      <c r="V283" s="17"/>
+      <c r="W283" s="17"/>
+      <c r="X283" s="17"/>
+      <c r="Y283" s="17"/>
+      <c r="Z283" s="17"/>
+      <c r="AA283" s="17"/>
+      <c r="AB283" s="17"/>
+      <c r="AC283" s="17"/>
+      <c r="AD283" s="17"/>
+    </row>
+    <row r="284" spans="1:30" s="1" customFormat="1">
+      <c r="A284" s="65" t="s">
+        <v>63</v>
+      </c>
+      <c r="B284" s="26">
+        <v>6</v>
+      </c>
+      <c r="C284" s="26">
+        <v>12</v>
+      </c>
+      <c r="D284" s="26">
+        <v>17</v>
+      </c>
+      <c r="E284" s="26">
+        <v>23</v>
+      </c>
+      <c r="F284" s="26">
+        <v>29</v>
+      </c>
+      <c r="G284" s="26">
+        <v>35</v>
+      </c>
+      <c r="H284" s="26">
+        <v>49</v>
+      </c>
+      <c r="I284" s="27"/>
+      <c r="J284" s="29"/>
+      <c r="K284" s="29"/>
       <c r="L284" s="29"/>
-      <c r="M284" s="30"/>
+      <c r="M284" s="29"/>
       <c r="N284" s="7"/>
       <c r="O284" s="7"/>
       <c r="P284" s="7"/>
       <c r="Q284" s="7"/>
       <c r="R284" s="7"/>
       <c r="S284" s="7"/>
       <c r="T284" s="7"/>
-      <c r="U284" s="7"/>
-[...25 lines deleted...]
-      <c r="M285" s="25"/>
+      <c r="V284" s="17"/>
+      <c r="W284" s="17"/>
+      <c r="X284" s="17"/>
+      <c r="Y284" s="17"/>
+      <c r="Z284" s="17"/>
+      <c r="AA284" s="17"/>
+      <c r="AB284" s="17"/>
+      <c r="AC284" s="17"/>
+      <c r="AD284" s="17"/>
+    </row>
+    <row r="285" spans="1:30" s="1" customFormat="1">
+      <c r="A285" s="65" t="s">
+        <v>64</v>
+      </c>
+      <c r="B285" s="26">
+        <v>95</v>
+      </c>
+      <c r="C285" s="26">
+        <v>194</v>
+      </c>
+      <c r="D285" s="26">
+        <v>292</v>
+      </c>
+      <c r="E285" s="26">
+        <v>391</v>
+      </c>
+      <c r="F285" s="26">
+        <v>483</v>
+      </c>
+      <c r="G285" s="26">
+        <v>576</v>
+      </c>
+      <c r="H285" s="26">
+        <v>652</v>
+      </c>
+      <c r="I285" s="27"/>
+      <c r="J285" s="29"/>
+      <c r="K285" s="29"/>
+      <c r="L285" s="29"/>
+      <c r="M285" s="29"/>
       <c r="N285" s="7"/>
       <c r="O285" s="7"/>
       <c r="P285" s="7"/>
       <c r="Q285" s="7"/>
       <c r="R285" s="7"/>
       <c r="S285" s="7"/>
       <c r="T285" s="7"/>
-      <c r="U285" s="7"/>
-[...37 lines deleted...]
-      <c r="M286" s="31"/>
+      <c r="V285" s="17"/>
+      <c r="W285" s="17"/>
+      <c r="X285" s="17"/>
+      <c r="Y285" s="17"/>
+      <c r="Z285" s="17"/>
+      <c r="AA285" s="17"/>
+      <c r="AB285" s="17"/>
+      <c r="AC285" s="17"/>
+      <c r="AD285" s="17"/>
+    </row>
+    <row r="286" spans="1:30" s="1" customFormat="1">
+      <c r="A286" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="B286" s="26">
+        <v>95</v>
+      </c>
+      <c r="C286" s="26">
+        <v>194</v>
+      </c>
+      <c r="D286" s="26">
+        <v>293</v>
+      </c>
+      <c r="E286" s="26">
+        <v>392</v>
+      </c>
+      <c r="F286" s="26">
+        <v>488</v>
+      </c>
+      <c r="G286" s="26">
+        <v>583</v>
+      </c>
+      <c r="H286" s="26">
+        <v>635</v>
+      </c>
+      <c r="I286" s="27"/>
+      <c r="J286" s="29"/>
+      <c r="K286" s="29"/>
+      <c r="L286" s="29"/>
+      <c r="M286" s="29"/>
       <c r="N286" s="7"/>
       <c r="O286" s="7"/>
       <c r="P286" s="7"/>
       <c r="Q286" s="7"/>
       <c r="R286" s="7"/>
       <c r="S286" s="7"/>
       <c r="T286" s="7"/>
-      <c r="U286" s="7"/>
-[...37 lines deleted...]
-      <c r="M287" s="31"/>
+      <c r="V286" s="17"/>
+      <c r="W286" s="17"/>
+      <c r="X286" s="17"/>
+      <c r="Y286" s="17"/>
+      <c r="Z286" s="17"/>
+      <c r="AA286" s="17"/>
+      <c r="AB286" s="17"/>
+      <c r="AC286" s="17"/>
+      <c r="AD286" s="17"/>
+    </row>
+    <row r="287" spans="1:30" s="1" customFormat="1">
+      <c r="A287" s="66" t="s">
+        <v>66</v>
+      </c>
+      <c r="B287" s="26">
+        <v>49</v>
+      </c>
+      <c r="C287" s="26">
+        <v>97</v>
+      </c>
+      <c r="D287" s="26">
+        <v>146</v>
+      </c>
+      <c r="E287" s="26">
+        <v>194</v>
+      </c>
+      <c r="F287" s="26">
+        <v>242</v>
+      </c>
+      <c r="G287" s="26">
+        <v>290</v>
+      </c>
+      <c r="H287" s="26">
+        <v>319</v>
+      </c>
+      <c r="I287" s="27"/>
+      <c r="J287" s="29"/>
+      <c r="K287" s="29"/>
+      <c r="L287" s="29"/>
+      <c r="M287" s="29"/>
       <c r="N287" s="7"/>
       <c r="O287" s="7"/>
       <c r="P287" s="7"/>
       <c r="Q287" s="7"/>
       <c r="R287" s="7"/>
       <c r="S287" s="7"/>
       <c r="T287" s="7"/>
-      <c r="U287" s="7"/>
-[...37 lines deleted...]
-      <c r="M288" s="31"/>
+      <c r="V287" s="17"/>
+      <c r="W287" s="17"/>
+      <c r="X287" s="17"/>
+      <c r="Y287" s="17"/>
+      <c r="Z287" s="17"/>
+      <c r="AA287" s="17"/>
+      <c r="AB287" s="17"/>
+      <c r="AC287" s="17"/>
+      <c r="AD287" s="17"/>
+    </row>
+    <row r="288" spans="1:30" s="1" customFormat="1">
+      <c r="A288" s="58" t="s">
+        <v>54</v>
+      </c>
+      <c r="B288" s="26">
+        <v>69</v>
+      </c>
+      <c r="C288" s="26">
+        <v>138</v>
+      </c>
+      <c r="D288" s="26">
+        <v>208</v>
+      </c>
+      <c r="E288" s="26">
+        <v>277</v>
+      </c>
+      <c r="F288" s="26">
+        <v>346</v>
+      </c>
+      <c r="G288" s="26">
+        <v>415</v>
+      </c>
+      <c r="H288" s="26">
+        <v>485</v>
+      </c>
+      <c r="I288" s="27"/>
+      <c r="J288" s="29"/>
+      <c r="K288" s="29"/>
+      <c r="L288" s="29"/>
+      <c r="M288" s="29"/>
       <c r="N288" s="7"/>
       <c r="O288" s="7"/>
       <c r="P288" s="7"/>
       <c r="Q288" s="7"/>
       <c r="R288" s="7"/>
       <c r="S288" s="7"/>
       <c r="T288" s="7"/>
-      <c r="U288" s="7"/>
-[...37 lines deleted...]
-      <c r="M289" s="31"/>
+      <c r="V288" s="17"/>
+      <c r="W288" s="17"/>
+      <c r="X288" s="17"/>
+      <c r="Y288" s="17"/>
+      <c r="Z288" s="17"/>
+      <c r="AA288" s="17"/>
+      <c r="AB288" s="17"/>
+      <c r="AC288" s="17"/>
+      <c r="AD288" s="17"/>
+    </row>
+    <row r="289" spans="1:30" s="1" customFormat="1">
+      <c r="A289" s="38"/>
+      <c r="B289" s="28"/>
+      <c r="C289" s="26"/>
+      <c r="D289" s="27"/>
+      <c r="E289" s="27"/>
+      <c r="F289" s="27"/>
+      <c r="G289" s="28"/>
+      <c r="H289" s="28"/>
+      <c r="I289" s="27"/>
+      <c r="J289" s="28"/>
+      <c r="K289" s="28"/>
+      <c r="L289" s="27"/>
+      <c r="M289" s="28"/>
       <c r="N289" s="7"/>
       <c r="O289" s="7"/>
       <c r="P289" s="7"/>
       <c r="Q289" s="7"/>
       <c r="R289" s="7"/>
       <c r="S289" s="7"/>
       <c r="T289" s="7"/>
-      <c r="U289" s="7"/>
-[...37 lines deleted...]
-      <c r="M290" s="31"/>
+      <c r="V289" s="17"/>
+      <c r="W289" s="17"/>
+      <c r="X289" s="17"/>
+      <c r="Y289" s="17"/>
+      <c r="Z289" s="17"/>
+      <c r="AA289" s="17"/>
+      <c r="AB289" s="17"/>
+      <c r="AC289" s="17"/>
+      <c r="AD289" s="17"/>
+    </row>
+    <row r="290" spans="1:30" s="1" customFormat="1" ht="57">
+      <c r="A290" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B290" s="28"/>
+      <c r="C290" s="26"/>
+      <c r="D290" s="27"/>
+      <c r="E290" s="27"/>
+      <c r="F290" s="27"/>
+      <c r="G290" s="28"/>
+      <c r="H290" s="28"/>
+      <c r="I290" s="27"/>
+      <c r="J290" s="28"/>
+      <c r="K290" s="28"/>
+      <c r="L290" s="41"/>
+      <c r="M290" s="23"/>
       <c r="N290" s="7"/>
       <c r="O290" s="7"/>
       <c r="P290" s="7"/>
       <c r="Q290" s="7"/>
       <c r="R290" s="7"/>
       <c r="S290" s="7"/>
       <c r="T290" s="7"/>
-      <c r="U290" s="7"/>
-[...37 lines deleted...]
-      <c r="M291" s="31"/>
+      <c r="V290" s="17"/>
+      <c r="W290" s="17"/>
+      <c r="X290" s="17"/>
+      <c r="Y290" s="17"/>
+      <c r="Z290" s="17"/>
+      <c r="AA290" s="17"/>
+      <c r="AB290" s="17"/>
+      <c r="AC290" s="17"/>
+      <c r="AD290" s="17"/>
+    </row>
+    <row r="291" spans="1:30" s="1" customFormat="1">
+      <c r="A291" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="B291" s="26">
+        <v>46001</v>
+      </c>
+      <c r="C291" s="26">
+        <v>94320</v>
+      </c>
+      <c r="D291" s="26">
+        <v>143059</v>
+      </c>
+      <c r="E291" s="26">
+        <v>200173</v>
+      </c>
+      <c r="F291" s="26">
+        <v>253143</v>
+      </c>
+      <c r="G291" s="26">
+        <v>310166</v>
+      </c>
+      <c r="H291" s="26">
+        <v>359375</v>
+      </c>
+      <c r="I291" s="27"/>
+      <c r="J291" s="29"/>
+      <c r="K291" s="29"/>
+      <c r="L291" s="29"/>
+      <c r="M291" s="29"/>
       <c r="N291" s="7"/>
       <c r="O291" s="7"/>
       <c r="P291" s="7"/>
       <c r="Q291" s="7"/>
       <c r="R291" s="7"/>
       <c r="S291" s="7"/>
       <c r="T291" s="7"/>
-      <c r="U291" s="7"/>
-[...37 lines deleted...]
-      <c r="M292" s="31"/>
+      <c r="V291" s="17"/>
+      <c r="W291" s="17"/>
+      <c r="X291" s="17"/>
+      <c r="Y291" s="17"/>
+      <c r="Z291" s="17"/>
+      <c r="AA291" s="17"/>
+      <c r="AB291" s="17"/>
+      <c r="AC291" s="17"/>
+      <c r="AD291" s="17"/>
+    </row>
+    <row r="292" spans="1:30" s="1" customFormat="1">
+      <c r="A292" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B292" s="26">
+        <v>10809</v>
+      </c>
+      <c r="C292" s="26">
+        <v>16266</v>
+      </c>
+      <c r="D292" s="26">
+        <v>20851</v>
+      </c>
+      <c r="E292" s="26">
+        <v>27885</v>
+      </c>
+      <c r="F292" s="26">
+        <v>33685</v>
+      </c>
+      <c r="G292" s="26">
+        <v>40379</v>
+      </c>
+      <c r="H292" s="26">
+        <v>46568</v>
+      </c>
+      <c r="I292" s="27"/>
+      <c r="J292" s="29"/>
+      <c r="K292" s="29"/>
+      <c r="L292" s="29"/>
+      <c r="M292" s="29"/>
       <c r="N292" s="7"/>
       <c r="O292" s="7"/>
       <c r="P292" s="7"/>
       <c r="Q292" s="7"/>
       <c r="R292" s="7"/>
       <c r="S292" s="7"/>
       <c r="T292" s="7"/>
-      <c r="U292" s="7"/>
-[...37 lines deleted...]
-      <c r="M293" s="31"/>
+      <c r="V292" s="17"/>
+      <c r="W292" s="17"/>
+      <c r="X292" s="17"/>
+      <c r="Y292" s="17"/>
+      <c r="Z292" s="17"/>
+      <c r="AA292" s="17"/>
+      <c r="AB292" s="17"/>
+      <c r="AC292" s="17"/>
+      <c r="AD292" s="17"/>
+    </row>
+    <row r="293" spans="1:30">
+      <c r="A293" s="58" t="s">
+        <v>86</v>
+      </c>
+      <c r="B293" s="26">
+        <v>190</v>
+      </c>
+      <c r="C293" s="26">
+        <v>471</v>
+      </c>
+      <c r="D293" s="26">
+        <v>735</v>
+      </c>
+      <c r="E293" s="26">
+        <v>886</v>
+      </c>
+      <c r="F293" s="26">
+        <v>1152</v>
+      </c>
+      <c r="G293" s="26">
+        <v>1409</v>
+      </c>
+      <c r="H293" s="26">
+        <v>1500</v>
+      </c>
+      <c r="I293" s="27"/>
+      <c r="J293" s="29"/>
+      <c r="K293" s="29"/>
+      <c r="L293" s="29"/>
+      <c r="M293" s="29"/>
       <c r="N293" s="7"/>
       <c r="O293" s="7"/>
       <c r="P293" s="7"/>
       <c r="Q293" s="7"/>
       <c r="R293" s="7"/>
       <c r="S293" s="7"/>
       <c r="T293" s="7"/>
-      <c r="U293" s="7"/>
-[...37 lines deleted...]
-      <c r="M294" s="31"/>
+      <c r="V293" s="17"/>
+      <c r="W293" s="17"/>
+      <c r="X293" s="17"/>
+      <c r="Y293" s="17"/>
+      <c r="Z293" s="17"/>
+      <c r="AA293" s="17"/>
+      <c r="AB293" s="17"/>
+      <c r="AC293" s="17"/>
+      <c r="AD293" s="17"/>
+    </row>
+    <row r="294" spans="1:30" s="1" customFormat="1">
+      <c r="A294" s="58" t="s">
+        <v>50</v>
+      </c>
+      <c r="B294" s="26">
+        <v>604</v>
+      </c>
+      <c r="C294" s="26">
+        <v>1534</v>
+      </c>
+      <c r="D294" s="26">
+        <v>2463</v>
+      </c>
+      <c r="E294" s="26">
+        <v>3393</v>
+      </c>
+      <c r="F294" s="26">
+        <v>4815</v>
+      </c>
+      <c r="G294" s="26">
+        <v>6238</v>
+      </c>
+      <c r="H294" s="26">
+        <v>7660</v>
+      </c>
+      <c r="I294" s="27"/>
+      <c r="J294" s="29"/>
+      <c r="K294" s="29"/>
+      <c r="L294" s="29"/>
+      <c r="M294" s="29"/>
       <c r="N294" s="7"/>
       <c r="O294" s="7"/>
       <c r="P294" s="7"/>
       <c r="Q294" s="7"/>
       <c r="R294" s="7"/>
       <c r="S294" s="7"/>
       <c r="T294" s="7"/>
-      <c r="U294" s="7"/>
-[...37 lines deleted...]
-      <c r="M295" s="31"/>
+      <c r="V294" s="17"/>
+      <c r="W294" s="17"/>
+      <c r="X294" s="17"/>
+      <c r="Y294" s="17"/>
+      <c r="Z294" s="17"/>
+      <c r="AA294" s="17"/>
+      <c r="AB294" s="17"/>
+      <c r="AC294" s="17"/>
+      <c r="AD294" s="17"/>
+    </row>
+    <row r="295" spans="1:30" s="1" customFormat="1">
+      <c r="A295" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="B295" s="26">
+        <v>4139</v>
+      </c>
+      <c r="C295" s="26">
+        <v>8195</v>
+      </c>
+      <c r="D295" s="26">
+        <v>12250</v>
+      </c>
+      <c r="E295" s="26">
+        <v>16306</v>
+      </c>
+      <c r="F295" s="26">
+        <v>20357</v>
+      </c>
+      <c r="G295" s="26">
+        <v>24409</v>
+      </c>
+      <c r="H295" s="26">
+        <v>28460</v>
+      </c>
+      <c r="I295" s="27"/>
+      <c r="J295" s="29"/>
+      <c r="K295" s="29"/>
+      <c r="L295" s="29"/>
+      <c r="M295" s="29"/>
       <c r="N295" s="7"/>
       <c r="O295" s="7"/>
       <c r="P295" s="7"/>
       <c r="Q295" s="7"/>
       <c r="R295" s="7"/>
       <c r="S295" s="7"/>
       <c r="T295" s="7"/>
-      <c r="U295" s="7"/>
-[...37 lines deleted...]
-      <c r="M296" s="31"/>
+      <c r="V295" s="17"/>
+      <c r="W295" s="17"/>
+      <c r="X295" s="17"/>
+      <c r="Y295" s="17"/>
+      <c r="Z295" s="17"/>
+      <c r="AA295" s="17"/>
+      <c r="AB295" s="17"/>
+      <c r="AC295" s="17"/>
+      <c r="AD295" s="17"/>
+    </row>
+    <row r="296" spans="1:30" s="1" customFormat="1">
+      <c r="A296" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="B296" s="26">
+        <v>1758</v>
+      </c>
+      <c r="C296" s="26">
+        <v>5228</v>
+      </c>
+      <c r="D296" s="26">
+        <v>7946</v>
+      </c>
+      <c r="E296" s="26">
+        <v>10639</v>
+      </c>
+      <c r="F296" s="26">
+        <v>14931</v>
+      </c>
+      <c r="G296" s="26">
+        <v>20864</v>
+      </c>
+      <c r="H296" s="26">
+        <v>27108</v>
+      </c>
+      <c r="I296" s="27"/>
+      <c r="J296" s="29"/>
+      <c r="K296" s="29"/>
+      <c r="L296" s="29"/>
+      <c r="M296" s="29"/>
       <c r="N296" s="7"/>
       <c r="O296" s="7"/>
       <c r="P296" s="7"/>
       <c r="Q296" s="7"/>
       <c r="R296" s="7"/>
       <c r="S296" s="7"/>
       <c r="T296" s="7"/>
-      <c r="U296" s="7"/>
-[...37 lines deleted...]
-      <c r="M297" s="31"/>
+      <c r="V296" s="17"/>
+      <c r="W296" s="17"/>
+      <c r="X296" s="17"/>
+      <c r="Y296" s="17"/>
+      <c r="Z296" s="17"/>
+      <c r="AA296" s="17"/>
+      <c r="AB296" s="17"/>
+      <c r="AC296" s="17"/>
+      <c r="AD296" s="17"/>
+    </row>
+    <row r="297" spans="1:30" s="1" customFormat="1">
+      <c r="A297" s="58" t="s">
+        <v>55</v>
+      </c>
+      <c r="B297" s="26">
+        <v>12468</v>
+      </c>
+      <c r="C297" s="26">
+        <v>28650</v>
+      </c>
+      <c r="D297" s="26">
+        <v>43709</v>
+      </c>
+      <c r="E297" s="26">
+        <v>59523</v>
+      </c>
+      <c r="F297" s="26">
+        <v>74252</v>
+      </c>
+      <c r="G297" s="26">
+        <v>88634</v>
+      </c>
+      <c r="H297" s="26">
+        <v>102008</v>
+      </c>
+      <c r="I297" s="27"/>
+      <c r="J297" s="29"/>
+      <c r="K297" s="29"/>
+      <c r="L297" s="29"/>
+      <c r="M297" s="29"/>
       <c r="N297" s="7"/>
       <c r="O297" s="7"/>
       <c r="P297" s="7"/>
       <c r="Q297" s="7"/>
       <c r="R297" s="7"/>
       <c r="S297" s="7"/>
       <c r="T297" s="7"/>
-      <c r="U297" s="7"/>
-[...37 lines deleted...]
-      <c r="M298" s="31"/>
+      <c r="V297" s="17"/>
+      <c r="W297" s="17"/>
+      <c r="X297" s="17"/>
+      <c r="Y297" s="17"/>
+      <c r="Z297" s="17"/>
+      <c r="AA297" s="17"/>
+      <c r="AB297" s="17"/>
+      <c r="AC297" s="17"/>
+      <c r="AD297" s="17"/>
+    </row>
+    <row r="298" spans="1:30" s="1" customFormat="1">
+      <c r="A298" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="B298" s="26">
+        <v>3448</v>
+      </c>
+      <c r="C298" s="26">
+        <v>7378</v>
+      </c>
+      <c r="D298" s="26">
+        <v>11309</v>
+      </c>
+      <c r="E298" s="26">
+        <v>15239</v>
+      </c>
+      <c r="F298" s="26">
+        <v>19161</v>
+      </c>
+      <c r="G298" s="26">
+        <v>23082</v>
+      </c>
+      <c r="H298" s="26">
+        <v>27004</v>
+      </c>
+      <c r="I298" s="27"/>
+      <c r="J298" s="29"/>
+      <c r="K298" s="29"/>
+      <c r="L298" s="29"/>
+      <c r="M298" s="29"/>
       <c r="N298" s="7"/>
       <c r="O298" s="7"/>
       <c r="P298" s="7"/>
       <c r="Q298" s="7"/>
       <c r="R298" s="7"/>
       <c r="S298" s="7"/>
       <c r="T298" s="7"/>
-      <c r="U298" s="7"/>
-[...37 lines deleted...]
-      <c r="M299" s="31"/>
+      <c r="V298" s="17"/>
+      <c r="W298" s="17"/>
+      <c r="X298" s="17"/>
+      <c r="Y298" s="17"/>
+      <c r="Z298" s="17"/>
+      <c r="AA298" s="17"/>
+      <c r="AB298" s="17"/>
+      <c r="AC298" s="17"/>
+      <c r="AD298" s="17"/>
+    </row>
+    <row r="299" spans="1:30" s="1" customFormat="1">
+      <c r="A299" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B299" s="26">
+        <v>3</v>
+      </c>
+      <c r="C299" s="26">
+        <v>1299</v>
+      </c>
+      <c r="D299" s="26">
+        <v>2595</v>
+      </c>
+      <c r="E299" s="26">
+        <v>3891</v>
+      </c>
+      <c r="F299" s="26">
+        <v>3892</v>
+      </c>
+      <c r="G299" s="26">
+        <v>3892</v>
+      </c>
+      <c r="H299" s="26">
+        <v>3893</v>
+      </c>
+      <c r="I299" s="27"/>
+      <c r="J299" s="29"/>
+      <c r="K299" s="29"/>
+      <c r="L299" s="29"/>
+      <c r="M299" s="29"/>
       <c r="N299" s="7"/>
       <c r="O299" s="7"/>
       <c r="P299" s="7"/>
       <c r="Q299" s="7"/>
       <c r="R299" s="7"/>
       <c r="S299" s="7"/>
       <c r="T299" s="7"/>
-      <c r="U299" s="7"/>
-[...23 lines deleted...]
-      <c r="M300" s="69"/>
+      <c r="V299" s="17"/>
+      <c r="W299" s="17"/>
+      <c r="X299" s="17"/>
+      <c r="Y299" s="17"/>
+      <c r="Z299" s="17"/>
+      <c r="AA299" s="17"/>
+      <c r="AB299" s="17"/>
+      <c r="AC299" s="17"/>
+      <c r="AD299" s="17"/>
+    </row>
+    <row r="300" spans="1:30" s="1" customFormat="1">
+      <c r="A300" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="B300" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="C300" s="26">
+        <v>1840</v>
+      </c>
+      <c r="D300" s="26">
+        <v>4970</v>
+      </c>
+      <c r="E300" s="26">
+        <v>6295</v>
+      </c>
+      <c r="F300" s="26">
+        <v>6732</v>
+      </c>
+      <c r="G300" s="26">
+        <v>8221</v>
+      </c>
+      <c r="H300" s="26">
+        <v>11179</v>
+      </c>
+      <c r="I300" s="27"/>
+      <c r="J300" s="29"/>
+      <c r="K300" s="29"/>
+      <c r="L300" s="29"/>
+      <c r="M300" s="29"/>
       <c r="N300" s="7"/>
       <c r="O300" s="7"/>
       <c r="P300" s="7"/>
       <c r="Q300" s="7"/>
       <c r="R300" s="7"/>
       <c r="S300" s="7"/>
       <c r="T300" s="7"/>
-      <c r="U300" s="7"/>
-[...25 lines deleted...]
-      <c r="M301" s="25"/>
+      <c r="V300" s="17"/>
+      <c r="W300" s="17"/>
+      <c r="X300" s="17"/>
+      <c r="Y300" s="17"/>
+      <c r="Z300" s="17"/>
+      <c r="AA300" s="17"/>
+      <c r="AB300" s="17"/>
+      <c r="AC300" s="17"/>
+      <c r="AD300" s="17"/>
+    </row>
+    <row r="301" spans="1:30" s="1" customFormat="1">
+      <c r="A301" s="34" t="s">
+        <v>62</v>
+      </c>
+      <c r="B301" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C301" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="D301" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="E301" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="F301" s="26">
+        <v>270</v>
+      </c>
+      <c r="G301" s="26">
+        <v>539</v>
+      </c>
+      <c r="H301" s="26">
+        <v>809</v>
+      </c>
+      <c r="I301" s="27"/>
+      <c r="J301" s="29"/>
+      <c r="K301" s="29"/>
+      <c r="L301" s="29"/>
+      <c r="M301" s="29"/>
       <c r="N301" s="7"/>
       <c r="O301" s="7"/>
       <c r="P301" s="7"/>
       <c r="Q301" s="7"/>
       <c r="R301" s="7"/>
       <c r="S301" s="7"/>
       <c r="T301" s="7"/>
-      <c r="U301" s="7"/>
-[...37 lines deleted...]
-      <c r="M302" s="74"/>
+      <c r="V301" s="17"/>
+      <c r="W301" s="17"/>
+      <c r="X301" s="17"/>
+      <c r="Y301" s="17"/>
+      <c r="Z301" s="17"/>
+      <c r="AA301" s="17"/>
+      <c r="AB301" s="17"/>
+      <c r="AC301" s="17"/>
+      <c r="AD301" s="17"/>
+    </row>
+    <row r="302" spans="1:30" s="1" customFormat="1">
+      <c r="A302" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="B302" s="26">
+        <v>5758</v>
+      </c>
+      <c r="C302" s="26">
+        <v>10967</v>
+      </c>
+      <c r="D302" s="26">
+        <v>16404</v>
+      </c>
+      <c r="E302" s="26">
+        <v>21539</v>
+      </c>
+      <c r="F302" s="26">
+        <v>27632</v>
+      </c>
+      <c r="G302" s="26">
+        <v>32809</v>
+      </c>
+      <c r="H302" s="26">
+        <v>37995</v>
+      </c>
+      <c r="I302" s="27"/>
+      <c r="J302" s="29"/>
+      <c r="K302" s="29"/>
+      <c r="L302" s="29"/>
+      <c r="M302" s="29"/>
       <c r="N302" s="7"/>
       <c r="O302" s="7"/>
       <c r="P302" s="7"/>
       <c r="Q302" s="7"/>
       <c r="R302" s="7"/>
       <c r="S302" s="7"/>
       <c r="T302" s="7"/>
-      <c r="U302" s="7"/>
-[...37 lines deleted...]
-      <c r="M303" s="74"/>
+      <c r="V302" s="17"/>
+      <c r="W302" s="17"/>
+      <c r="X302" s="17"/>
+      <c r="Y302" s="17"/>
+      <c r="Z302" s="17"/>
+      <c r="AA302" s="17"/>
+      <c r="AB302" s="17"/>
+      <c r="AC302" s="17"/>
+      <c r="AD302" s="17"/>
+    </row>
+    <row r="303" spans="1:30" s="1" customFormat="1">
+      <c r="A303" s="66" t="s">
+        <v>66</v>
+      </c>
+      <c r="B303" s="26">
+        <v>3240</v>
+      </c>
+      <c r="C303" s="26">
+        <v>5518</v>
+      </c>
+      <c r="D303" s="26">
+        <v>8518</v>
+      </c>
+      <c r="E303" s="26">
+        <v>18934</v>
+      </c>
+      <c r="F303" s="26">
+        <v>28758</v>
+      </c>
+      <c r="G303" s="26">
+        <v>40319</v>
+      </c>
+      <c r="H303" s="26">
+        <v>43957</v>
+      </c>
+      <c r="I303" s="27"/>
+      <c r="J303" s="29"/>
+      <c r="K303" s="29"/>
+      <c r="L303" s="29"/>
+      <c r="M303" s="29"/>
       <c r="N303" s="7"/>
       <c r="O303" s="7"/>
       <c r="P303" s="7"/>
       <c r="Q303" s="7"/>
       <c r="R303" s="7"/>
       <c r="S303" s="7"/>
       <c r="T303" s="7"/>
-      <c r="U303" s="7"/>
-[...62 lines deleted...]
-      <c r="R305" s="11"/>
+      <c r="V303" s="17"/>
+      <c r="W303" s="17"/>
+      <c r="X303" s="17"/>
+      <c r="Y303" s="17"/>
+      <c r="Z303" s="17"/>
+      <c r="AA303" s="17"/>
+      <c r="AB303" s="17"/>
+      <c r="AC303" s="17"/>
+      <c r="AD303" s="17"/>
+    </row>
+    <row r="304" spans="1:30" s="1" customFormat="1">
+      <c r="A304" s="58" t="s">
+        <v>54</v>
+      </c>
+      <c r="B304" s="26">
+        <v>2640</v>
+      </c>
+      <c r="C304" s="26">
+        <v>6974</v>
+      </c>
+      <c r="D304" s="26">
+        <v>11309</v>
+      </c>
+      <c r="E304" s="26">
+        <v>15643</v>
+      </c>
+      <c r="F304" s="26">
+        <v>17507</v>
+      </c>
+      <c r="G304" s="26">
+        <v>19370</v>
+      </c>
+      <c r="H304" s="26">
+        <v>21234</v>
+      </c>
+      <c r="I304" s="27"/>
+      <c r="J304" s="29"/>
+      <c r="K304" s="29"/>
+      <c r="L304" s="29"/>
+      <c r="M304" s="29"/>
+      <c r="N304" s="7"/>
+      <c r="O304" s="7"/>
+      <c r="P304" s="7"/>
+      <c r="Q304" s="7"/>
+      <c r="R304" s="7"/>
+      <c r="S304" s="7"/>
+      <c r="T304" s="7"/>
+      <c r="V304" s="17"/>
+      <c r="W304" s="17"/>
+      <c r="X304" s="17"/>
+      <c r="Y304" s="17"/>
+      <c r="Z304" s="17"/>
+      <c r="AA304" s="17"/>
+      <c r="AB304" s="17"/>
+      <c r="AC304" s="17"/>
+      <c r="AD304" s="17"/>
+    </row>
+    <row r="305" spans="1:30" s="1" customFormat="1">
+      <c r="A305" s="67"/>
+      <c r="B305" s="23"/>
+      <c r="C305" s="26"/>
+      <c r="D305" s="41"/>
+      <c r="E305" s="41"/>
+      <c r="F305" s="41"/>
+      <c r="G305" s="23"/>
+      <c r="H305" s="23"/>
+      <c r="I305" s="41"/>
+      <c r="J305" s="23"/>
+      <c r="K305" s="28"/>
+      <c r="L305" s="68"/>
+      <c r="M305" s="67"/>
+      <c r="N305" s="7"/>
+      <c r="O305" s="7"/>
+      <c r="P305" s="7"/>
+      <c r="Q305" s="7"/>
+      <c r="R305" s="7"/>
       <c r="S305" s="7"/>
       <c r="T305" s="7"/>
-      <c r="U305" s="7"/>
-[...11 lines deleted...]
-      <c r="A306" s="49" t="s">
+      <c r="V305" s="17"/>
+      <c r="W305" s="17"/>
+      <c r="X305" s="17"/>
+      <c r="Y305" s="17"/>
+      <c r="Z305" s="17"/>
+      <c r="AA305" s="17"/>
+      <c r="AB305" s="17"/>
+      <c r="AC305" s="17"/>
+      <c r="AD305" s="17"/>
+    </row>
+    <row r="306" spans="1:30" s="1" customFormat="1" ht="34.5">
+      <c r="A306" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B306" s="69"/>
+      <c r="C306" s="26"/>
+      <c r="D306" s="73"/>
+      <c r="E306" s="73"/>
+      <c r="F306" s="73"/>
+      <c r="G306" s="69"/>
+      <c r="H306" s="69"/>
+      <c r="I306" s="27"/>
+      <c r="J306" s="28"/>
+      <c r="K306" s="28"/>
+      <c r="L306" s="68"/>
+      <c r="M306" s="23"/>
+      <c r="N306" s="7"/>
+      <c r="O306" s="7"/>
+      <c r="P306" s="7"/>
+      <c r="Q306" s="7"/>
+      <c r="R306" s="7"/>
+      <c r="S306" s="7"/>
+      <c r="T306" s="7"/>
+      <c r="V306" s="17"/>
+      <c r="W306" s="17"/>
+      <c r="X306" s="17"/>
+      <c r="Y306" s="17"/>
+      <c r="Z306" s="17"/>
+      <c r="AA306" s="17"/>
+      <c r="AB306" s="17"/>
+      <c r="AC306" s="17"/>
+      <c r="AD306" s="17"/>
+    </row>
+    <row r="307" spans="1:30" s="1" customFormat="1">
+      <c r="A307" s="47" t="s">
         <v>47</v>
       </c>
-      <c r="B306" s="82">
-[...42 lines deleted...]
-      <c r="A307" s="36" t="s">
+      <c r="B307" s="79">
+        <v>1758.4</v>
+      </c>
+      <c r="C307" s="79">
+        <v>3335.4</v>
+      </c>
+      <c r="D307" s="80">
+        <v>4492.3</v>
+      </c>
+      <c r="E307" s="80">
+        <v>6215.9</v>
+      </c>
+      <c r="F307" s="80">
+        <v>8264.2000000000007</v>
+      </c>
+      <c r="G307" s="80">
+        <v>10517</v>
+      </c>
+      <c r="H307" s="80">
+        <v>12215.2</v>
+      </c>
+      <c r="I307" s="70"/>
+      <c r="J307" s="72"/>
+      <c r="K307" s="72"/>
+      <c r="L307" s="72"/>
+      <c r="M307" s="72"/>
+      <c r="N307" s="7"/>
+      <c r="O307" s="7"/>
+      <c r="P307" s="7"/>
+      <c r="Q307" s="7"/>
+      <c r="R307" s="7"/>
+      <c r="S307" s="7"/>
+      <c r="T307" s="7"/>
+      <c r="V307" s="17"/>
+      <c r="W307" s="17"/>
+      <c r="X307" s="17"/>
+      <c r="Y307" s="17"/>
+      <c r="Z307" s="17"/>
+      <c r="AA307" s="17"/>
+      <c r="AB307" s="17"/>
+      <c r="AC307" s="17"/>
+      <c r="AD307" s="17"/>
+    </row>
+    <row r="308" spans="1:30" s="1" customFormat="1">
+      <c r="A308" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="B307" s="82">
-[...52 lines deleted...]
-      <c r="K308" s="30"/>
+      <c r="B308" s="79">
+        <v>1758.4</v>
+      </c>
+      <c r="C308" s="79">
+        <v>3335.4</v>
+      </c>
+      <c r="D308" s="80">
+        <v>4492.3</v>
+      </c>
+      <c r="E308" s="80">
+        <v>6215.9</v>
+      </c>
+      <c r="F308" s="80">
+        <v>8264.2000000000007</v>
+      </c>
+      <c r="G308" s="80">
+        <v>10517</v>
+      </c>
+      <c r="H308" s="80">
+        <v>12215.2</v>
+      </c>
+      <c r="I308" s="70"/>
+      <c r="J308" s="72"/>
+      <c r="K308" s="72"/>
       <c r="L308" s="72"/>
-      <c r="M308" s="73"/>
-[...4 lines deleted...]
-      <c r="R308" s="11"/>
+      <c r="M308" s="72"/>
+      <c r="N308" s="7"/>
+      <c r="O308" s="7"/>
+      <c r="P308" s="7"/>
+      <c r="Q308" s="7"/>
+      <c r="R308" s="7"/>
       <c r="S308" s="7"/>
       <c r="T308" s="7"/>
-      <c r="U308" s="7"/>
-[...45 lines deleted...]
-      <c r="A310" s="49" t="s">
+      <c r="V308" s="17"/>
+      <c r="W308" s="17"/>
+      <c r="X308" s="17"/>
+      <c r="Y308" s="17"/>
+      <c r="Z308" s="17"/>
+      <c r="AA308" s="17"/>
+      <c r="AB308" s="17"/>
+      <c r="AC308" s="17"/>
+      <c r="AD308" s="17"/>
+    </row>
+    <row r="309" spans="1:30">
+      <c r="A309" s="47"/>
+      <c r="B309" s="73"/>
+      <c r="C309" s="26"/>
+      <c r="D309" s="73"/>
+      <c r="E309" s="73"/>
+      <c r="F309" s="73"/>
+      <c r="G309" s="69"/>
+      <c r="H309" s="69"/>
+      <c r="I309" s="27"/>
+      <c r="J309" s="28"/>
+      <c r="K309" s="28"/>
+      <c r="L309" s="70"/>
+      <c r="M309" s="71"/>
+      <c r="N309" s="6"/>
+      <c r="O309" s="6"/>
+      <c r="P309" s="6"/>
+      <c r="Q309" s="6"/>
+      <c r="R309" s="6"/>
+      <c r="S309" s="6"/>
+      <c r="T309" s="6"/>
+      <c r="V309" s="17"/>
+      <c r="W309" s="17"/>
+      <c r="X309" s="17"/>
+      <c r="Y309" s="17"/>
+      <c r="Z309" s="17"/>
+      <c r="AA309" s="17"/>
+      <c r="AB309" s="17"/>
+      <c r="AC309" s="17"/>
+      <c r="AD309" s="17"/>
+    </row>
+    <row r="310" spans="1:30" s="1" customFormat="1" ht="45.75">
+      <c r="A310" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="B310" s="73"/>
+      <c r="C310" s="26"/>
+      <c r="D310" s="73"/>
+      <c r="E310" s="73"/>
+      <c r="F310" s="73"/>
+      <c r="G310" s="69"/>
+      <c r="H310" s="69"/>
+      <c r="I310" s="27"/>
+      <c r="J310" s="28"/>
+      <c r="K310" s="28"/>
+      <c r="L310" s="41"/>
+      <c r="M310" s="23"/>
+      <c r="N310" s="10"/>
+      <c r="O310" s="10"/>
+      <c r="P310" s="10"/>
+      <c r="Q310" s="10"/>
+      <c r="R310" s="7"/>
+      <c r="S310" s="7"/>
+      <c r="T310" s="7"/>
+      <c r="V310" s="17"/>
+      <c r="W310" s="17"/>
+      <c r="X310" s="17"/>
+      <c r="Y310" s="17"/>
+      <c r="Z310" s="17"/>
+      <c r="AA310" s="17"/>
+      <c r="AB310" s="17"/>
+      <c r="AC310" s="17"/>
+      <c r="AD310" s="17"/>
+    </row>
+    <row r="311" spans="1:30" s="1" customFormat="1">
+      <c r="A311" s="47" t="s">
         <v>47</v>
       </c>
-      <c r="B310" s="82">
-[...42 lines deleted...]
-      <c r="A311" s="36" t="s">
+      <c r="B311" s="79">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C311" s="79">
+        <v>3.2</v>
+      </c>
+      <c r="D311" s="80">
+        <v>4</v>
+      </c>
+      <c r="E311" s="80">
+        <v>4.8</v>
+      </c>
+      <c r="F311" s="80">
+        <v>5.6</v>
+      </c>
+      <c r="G311" s="80">
+        <v>6.3</v>
+      </c>
+      <c r="H311" s="80">
+        <v>7</v>
+      </c>
+      <c r="I311" s="70"/>
+      <c r="J311" s="72"/>
+      <c r="K311" s="72"/>
+      <c r="L311" s="72"/>
+      <c r="M311" s="72"/>
+      <c r="N311" s="12"/>
+      <c r="O311" s="12"/>
+      <c r="P311" s="12"/>
+      <c r="Q311" s="12"/>
+      <c r="R311" s="12"/>
+      <c r="S311" s="12"/>
+      <c r="T311" s="12"/>
+      <c r="V311" s="17"/>
+      <c r="W311" s="17"/>
+      <c r="X311" s="17"/>
+      <c r="Y311" s="17"/>
+      <c r="Z311" s="17"/>
+      <c r="AA311" s="17"/>
+      <c r="AB311" s="17"/>
+      <c r="AC311" s="17"/>
+      <c r="AD311" s="17"/>
+    </row>
+    <row r="312" spans="1:30" s="1" customFormat="1">
+      <c r="A312" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="B311" s="82">
-[...93 lines deleted...]
-      <c r="R313" s="11"/>
+      <c r="B312" s="79">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C312" s="79">
+        <v>3.2</v>
+      </c>
+      <c r="D312" s="80">
+        <v>4</v>
+      </c>
+      <c r="E312" s="80">
+        <v>4.8</v>
+      </c>
+      <c r="F312" s="80">
+        <v>5.6</v>
+      </c>
+      <c r="G312" s="80">
+        <v>6.3</v>
+      </c>
+      <c r="H312" s="80">
+        <v>7</v>
+      </c>
+      <c r="I312" s="70"/>
+      <c r="J312" s="72"/>
+      <c r="K312" s="72"/>
+      <c r="L312" s="72"/>
+      <c r="M312" s="72"/>
+      <c r="N312" s="12"/>
+      <c r="O312" s="12"/>
+      <c r="P312" s="12"/>
+      <c r="Q312" s="12"/>
+      <c r="R312" s="12"/>
+      <c r="S312" s="12"/>
+      <c r="T312" s="12"/>
+      <c r="V312" s="17"/>
+      <c r="W312" s="17"/>
+      <c r="X312" s="17"/>
+      <c r="Y312" s="17"/>
+      <c r="Z312" s="17"/>
+      <c r="AA312" s="17"/>
+      <c r="AB312" s="17"/>
+      <c r="AC312" s="17"/>
+      <c r="AD312" s="17"/>
+    </row>
+    <row r="313" spans="1:30" s="1" customFormat="1">
+      <c r="A313" s="47"/>
+      <c r="B313" s="73"/>
+      <c r="C313" s="26"/>
+      <c r="D313" s="73"/>
+      <c r="E313" s="73"/>
+      <c r="F313" s="73"/>
+      <c r="G313" s="69"/>
+      <c r="H313" s="69"/>
+      <c r="I313" s="27"/>
+      <c r="J313" s="28"/>
+      <c r="K313" s="28"/>
+      <c r="L313" s="70"/>
+      <c r="M313" s="71"/>
+      <c r="N313" s="10"/>
+      <c r="O313" s="10"/>
+      <c r="P313" s="10"/>
+      <c r="Q313" s="10"/>
+      <c r="R313" s="7"/>
       <c r="S313" s="7"/>
       <c r="T313" s="7"/>
-      <c r="U313" s="7"/>
-[...11 lines deleted...]
-      <c r="A314" s="49" t="s">
+      <c r="V313" s="17"/>
+      <c r="W313" s="17"/>
+      <c r="X313" s="17"/>
+      <c r="Y313" s="17"/>
+      <c r="Z313" s="17"/>
+      <c r="AA313" s="17"/>
+      <c r="AB313" s="17"/>
+      <c r="AC313" s="17"/>
+      <c r="AD313" s="17"/>
+    </row>
+    <row r="314" spans="1:30" s="1" customFormat="1">
+      <c r="A314" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="B314" s="73"/>
+      <c r="C314" s="26"/>
+      <c r="D314" s="73"/>
+      <c r="E314" s="73"/>
+      <c r="F314" s="73"/>
+      <c r="G314" s="69"/>
+      <c r="H314" s="69"/>
+      <c r="I314" s="27"/>
+      <c r="J314" s="28"/>
+      <c r="K314" s="28"/>
+      <c r="L314" s="41"/>
+      <c r="M314" s="23"/>
+      <c r="N314" s="10"/>
+      <c r="O314" s="10"/>
+      <c r="P314" s="10"/>
+      <c r="Q314" s="10"/>
+      <c r="R314" s="7"/>
+      <c r="S314" s="7"/>
+      <c r="T314" s="7"/>
+      <c r="V314" s="17"/>
+      <c r="W314" s="17"/>
+      <c r="X314" s="17"/>
+      <c r="Y314" s="17"/>
+      <c r="Z314" s="17"/>
+      <c r="AA314" s="17"/>
+      <c r="AB314" s="17"/>
+      <c r="AC314" s="17"/>
+      <c r="AD314" s="17"/>
+    </row>
+    <row r="315" spans="1:30" s="1" customFormat="1">
+      <c r="A315" s="47" t="s">
         <v>47</v>
       </c>
-      <c r="B314" s="82">
-[...42 lines deleted...]
-      <c r="A315" s="36" t="s">
+      <c r="B315" s="79">
+        <v>6727</v>
+      </c>
+      <c r="C315" s="79">
+        <v>13904</v>
+      </c>
+      <c r="D315" s="80">
+        <v>20928</v>
+      </c>
+      <c r="E315" s="80">
+        <v>26905</v>
+      </c>
+      <c r="F315" s="80">
+        <v>34846</v>
+      </c>
+      <c r="G315" s="80">
+        <v>39305</v>
+      </c>
+      <c r="H315" s="80">
+        <v>43590</v>
+      </c>
+      <c r="I315" s="70"/>
+      <c r="J315" s="72"/>
+      <c r="K315" s="72"/>
+      <c r="L315" s="72"/>
+      <c r="M315" s="72"/>
+      <c r="N315" s="10"/>
+      <c r="O315" s="10"/>
+      <c r="P315" s="10"/>
+      <c r="Q315" s="10"/>
+      <c r="R315" s="10"/>
+      <c r="S315" s="10"/>
+      <c r="T315" s="10"/>
+      <c r="V315" s="17"/>
+      <c r="W315" s="17"/>
+      <c r="X315" s="17"/>
+      <c r="Y315" s="17"/>
+      <c r="Z315" s="17"/>
+      <c r="AA315" s="17"/>
+      <c r="AB315" s="17"/>
+      <c r="AC315" s="17"/>
+      <c r="AD315" s="17"/>
+    </row>
+    <row r="316" spans="1:30" s="1" customFormat="1">
+      <c r="A316" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="B315" s="82">
-[...118 lines deleted...]
-      <c r="Q317" s="7"/>
+      <c r="B316" s="79">
+        <v>6727</v>
+      </c>
+      <c r="C316" s="79">
+        <v>13904</v>
+      </c>
+      <c r="D316" s="80">
+        <v>20928</v>
+      </c>
+      <c r="E316" s="80">
+        <v>26905</v>
+      </c>
+      <c r="F316" s="80">
+        <v>34846</v>
+      </c>
+      <c r="G316" s="80">
+        <v>39305</v>
+      </c>
+      <c r="H316" s="80">
+        <v>43590</v>
+      </c>
+      <c r="I316" s="70"/>
+      <c r="J316" s="72"/>
+      <c r="K316" s="72"/>
+      <c r="L316" s="72"/>
+      <c r="M316" s="72"/>
+      <c r="N316" s="10"/>
+      <c r="O316" s="10"/>
+      <c r="P316" s="10"/>
+      <c r="Q316" s="10"/>
+      <c r="R316" s="10"/>
+      <c r="S316" s="10"/>
+      <c r="T316" s="10"/>
+      <c r="V316" s="17"/>
+      <c r="W316" s="17"/>
+      <c r="X316" s="17"/>
+      <c r="Y316" s="17"/>
+      <c r="Z316" s="17"/>
+      <c r="AA316" s="17"/>
+      <c r="AB316" s="17"/>
+      <c r="AC316" s="17"/>
+      <c r="AD316" s="17"/>
+    </row>
+    <row r="317" spans="1:30" s="1" customFormat="1">
+      <c r="A317" s="47"/>
+      <c r="B317" s="27"/>
+      <c r="C317" s="79"/>
+      <c r="D317" s="27"/>
+      <c r="E317" s="27"/>
+      <c r="F317" s="27"/>
+      <c r="G317" s="28"/>
+      <c r="H317" s="28"/>
+      <c r="I317" s="27"/>
+      <c r="J317" s="28"/>
+      <c r="K317" s="28"/>
+      <c r="L317" s="41"/>
+      <c r="M317" s="23"/>
+      <c r="N317" s="10"/>
+      <c r="O317" s="10"/>
+      <c r="P317" s="10"/>
+      <c r="Q317" s="10"/>
       <c r="R317" s="7"/>
       <c r="S317" s="7"/>
       <c r="T317" s="7"/>
-      <c r="U317" s="7"/>
-[...80 lines deleted...]
-      <c r="B320" s="82">
+      <c r="V317" s="17"/>
+      <c r="W317" s="17"/>
+      <c r="X317" s="17"/>
+      <c r="Y317" s="17"/>
+      <c r="Z317" s="17"/>
+      <c r="AA317" s="17"/>
+      <c r="AB317" s="17"/>
+      <c r="AC317" s="17"/>
+      <c r="AD317" s="17"/>
+    </row>
+    <row r="318" spans="1:30" s="1" customFormat="1" ht="45.75">
+      <c r="A318" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="B318" s="27"/>
+      <c r="C318" s="79"/>
+      <c r="D318" s="27"/>
+      <c r="E318" s="27"/>
+      <c r="F318" s="27"/>
+      <c r="G318" s="28"/>
+      <c r="H318" s="28"/>
+      <c r="I318" s="27"/>
+      <c r="J318" s="28"/>
+      <c r="K318" s="28"/>
+      <c r="L318" s="41"/>
+      <c r="M318" s="23"/>
+      <c r="N318" s="10"/>
+      <c r="O318" s="10"/>
+      <c r="P318" s="10"/>
+      <c r="Q318" s="10"/>
+      <c r="R318" s="7"/>
+      <c r="S318" s="7"/>
+      <c r="T318" s="7"/>
+      <c r="V318" s="17"/>
+      <c r="W318" s="17"/>
+      <c r="X318" s="17"/>
+      <c r="Y318" s="17"/>
+      <c r="Z318" s="17"/>
+      <c r="AA318" s="17"/>
+      <c r="AB318" s="17"/>
+      <c r="AC318" s="17"/>
+      <c r="AD318" s="17"/>
+    </row>
+    <row r="319" spans="1:30" s="1" customFormat="1">
+      <c r="A319" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="B319" s="79">
         <v>1</v>
       </c>
-      <c r="C320" s="82">
+      <c r="C319" s="79">
+        <v>10.1</v>
+      </c>
+      <c r="D319" s="80">
+        <v>20.6</v>
+      </c>
+      <c r="E319" s="80">
+        <v>32.6</v>
+      </c>
+      <c r="F319" s="80">
+        <v>44.7</v>
+      </c>
+      <c r="G319" s="80">
+        <v>59.4</v>
+      </c>
+      <c r="H319" s="80">
+        <v>69.8</v>
+      </c>
+      <c r="I319" s="70"/>
+      <c r="J319" s="72"/>
+      <c r="K319" s="72"/>
+      <c r="L319" s="72"/>
+      <c r="M319" s="72"/>
+      <c r="N319" s="12"/>
+      <c r="O319" s="12"/>
+      <c r="P319" s="12"/>
+      <c r="Q319" s="12"/>
+      <c r="R319" s="12"/>
+      <c r="S319" s="12"/>
+      <c r="T319" s="12"/>
+      <c r="V319" s="17"/>
+      <c r="W319" s="17"/>
+      <c r="X319" s="17"/>
+      <c r="Y319" s="17"/>
+      <c r="Z319" s="17"/>
+      <c r="AA319" s="17"/>
+      <c r="AB319" s="17"/>
+      <c r="AC319" s="17"/>
+      <c r="AD319" s="17"/>
+    </row>
+    <row r="320" spans="1:30" s="1" customFormat="1">
+      <c r="A320" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B320" s="79">
+        <v>0</v>
+      </c>
+      <c r="C320" s="79">
+        <v>0.1</v>
+      </c>
+      <c r="D320" s="80">
+        <v>0.1</v>
+      </c>
+      <c r="E320" s="80">
+        <v>0.1</v>
+      </c>
+      <c r="F320" s="80">
+        <v>0.1</v>
+      </c>
+      <c r="G320" s="80">
+        <v>0.1</v>
+      </c>
+      <c r="H320" s="80">
+        <v>0.1</v>
+      </c>
+      <c r="I320" s="70"/>
+      <c r="J320" s="72"/>
+      <c r="K320" s="72"/>
+      <c r="L320" s="72"/>
+      <c r="M320" s="72"/>
+      <c r="N320" s="12"/>
+      <c r="O320" s="12"/>
+      <c r="P320" s="12"/>
+      <c r="Q320" s="12"/>
+      <c r="R320" s="12"/>
+      <c r="S320" s="12"/>
+      <c r="T320" s="12"/>
+      <c r="V320" s="17"/>
+      <c r="W320" s="17"/>
+      <c r="X320" s="17"/>
+      <c r="Y320" s="17"/>
+      <c r="Z320" s="17"/>
+      <c r="AA320" s="17"/>
+      <c r="AB320" s="17"/>
+      <c r="AC320" s="17"/>
+      <c r="AD320" s="17"/>
+    </row>
+    <row r="321" spans="1:30" s="1" customFormat="1">
+      <c r="A321" s="34" t="s">
+        <v>63</v>
+      </c>
+      <c r="B321" s="79">
+        <v>0</v>
+      </c>
+      <c r="C321" s="79">
+        <v>0</v>
+      </c>
+      <c r="D321" s="80">
+        <v>0</v>
+      </c>
+      <c r="E321" s="80">
+        <v>0</v>
+      </c>
+      <c r="F321" s="80">
+        <v>0</v>
+      </c>
+      <c r="G321" s="80">
+        <v>0.1</v>
+      </c>
+      <c r="H321" s="80">
+        <v>0.1</v>
+      </c>
+      <c r="I321" s="70"/>
+      <c r="J321" s="72"/>
+      <c r="K321" s="72"/>
+      <c r="L321" s="72"/>
+      <c r="M321" s="72"/>
+      <c r="N321" s="7"/>
+      <c r="O321" s="7"/>
+      <c r="P321" s="7"/>
+      <c r="Q321" s="7"/>
+      <c r="R321" s="7"/>
+      <c r="S321" s="7"/>
+      <c r="T321" s="7"/>
+      <c r="V321" s="17"/>
+      <c r="W321" s="17"/>
+      <c r="X321" s="17"/>
+      <c r="Y321" s="17"/>
+      <c r="Z321" s="17"/>
+      <c r="AA321" s="17"/>
+      <c r="AB321" s="17"/>
+      <c r="AC321" s="17"/>
+      <c r="AD321" s="17"/>
+    </row>
+    <row r="322" spans="1:30" s="1" customFormat="1">
+      <c r="A322" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="B322" s="79">
+        <v>1</v>
+      </c>
+      <c r="C322" s="79">
         <v>10</v>
       </c>
-      <c r="D320" s="83">
-[...91 lines deleted...]
-      <c r="D322" s="83">
+      <c r="D322" s="80">
         <v>20.399999999999999</v>
       </c>
-      <c r="E322" s="83">
+      <c r="E322" s="80">
         <v>32.4</v>
       </c>
-      <c r="F322" s="83">
+      <c r="F322" s="80">
         <v>44.6</v>
       </c>
-      <c r="G322" s="83">
+      <c r="G322" s="80">
         <v>59.2</v>
       </c>
-      <c r="H322" s="74"/>
-[...4 lines deleted...]
-      <c r="M322" s="74"/>
+      <c r="H322" s="80">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="I322" s="70"/>
+      <c r="J322" s="72"/>
+      <c r="K322" s="72"/>
+      <c r="L322" s="72"/>
+      <c r="M322" s="72"/>
       <c r="N322" s="7"/>
       <c r="O322" s="7"/>
       <c r="P322" s="7"/>
       <c r="Q322" s="7"/>
       <c r="R322" s="7"/>
       <c r="S322" s="7"/>
       <c r="T322" s="7"/>
-      <c r="U322" s="7"/>
-[...132 lines deleted...]
-      <c r="D326" s="28">
+      <c r="V322" s="17"/>
+      <c r="W322" s="17"/>
+      <c r="X322" s="17"/>
+      <c r="Y322" s="17"/>
+      <c r="Z322" s="17"/>
+      <c r="AA322" s="17"/>
+      <c r="AB322" s="17"/>
+      <c r="AC322" s="17"/>
+      <c r="AD322" s="17"/>
+    </row>
+    <row r="323" spans="1:30" s="1" customFormat="1">
+      <c r="A323" s="25"/>
+      <c r="B323" s="27"/>
+      <c r="C323" s="26"/>
+      <c r="D323" s="27"/>
+      <c r="E323" s="27"/>
+      <c r="F323" s="27"/>
+      <c r="G323" s="28"/>
+      <c r="H323" s="28"/>
+      <c r="I323" s="27"/>
+      <c r="J323" s="28"/>
+      <c r="K323" s="28"/>
+      <c r="L323" s="41"/>
+      <c r="M323" s="74"/>
+      <c r="N323" s="10"/>
+      <c r="O323" s="10"/>
+      <c r="P323" s="10"/>
+      <c r="Q323" s="10"/>
+      <c r="R323" s="10"/>
+      <c r="S323" s="10"/>
+      <c r="T323" s="10"/>
+      <c r="V323" s="17"/>
+      <c r="W323" s="17"/>
+      <c r="X323" s="17"/>
+      <c r="Y323" s="17"/>
+      <c r="Z323" s="17"/>
+      <c r="AA323" s="17"/>
+      <c r="AB323" s="17"/>
+      <c r="AC323" s="17"/>
+      <c r="AD323" s="17"/>
+    </row>
+    <row r="324" spans="1:30" s="1" customFormat="1" ht="67.5">
+      <c r="A324" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="B324" s="27"/>
+      <c r="C324" s="26"/>
+      <c r="D324" s="27"/>
+      <c r="E324" s="27"/>
+      <c r="F324" s="27"/>
+      <c r="G324" s="28"/>
+      <c r="H324" s="28"/>
+      <c r="I324" s="27"/>
+      <c r="J324" s="28"/>
+      <c r="K324" s="28"/>
+      <c r="L324" s="41"/>
+      <c r="M324" s="74"/>
+      <c r="N324" s="10"/>
+      <c r="O324" s="10"/>
+      <c r="P324" s="10"/>
+      <c r="Q324" s="10"/>
+      <c r="R324" s="10"/>
+      <c r="S324" s="10"/>
+      <c r="T324" s="10"/>
+      <c r="V324" s="17"/>
+      <c r="W324" s="17"/>
+      <c r="X324" s="17"/>
+      <c r="Y324" s="17"/>
+      <c r="Z324" s="17"/>
+      <c r="AA324" s="17"/>
+      <c r="AB324" s="17"/>
+      <c r="AC324" s="17"/>
+      <c r="AD324" s="17"/>
+    </row>
+    <row r="325" spans="1:30" s="1" customFormat="1">
+      <c r="A325" s="47" t="s">
+        <v>74</v>
+      </c>
+      <c r="B325" s="79">
+        <v>1</v>
+      </c>
+      <c r="C325" s="79">
         <v>10</v>
       </c>
-      <c r="E326" s="28">
-[...13 lines deleted...]
-      <c r="M326" s="31"/>
+      <c r="D325" s="80">
+        <v>20.5</v>
+      </c>
+      <c r="E325" s="80">
+        <v>32.5</v>
+      </c>
+      <c r="F325" s="80">
+        <v>44.7</v>
+      </c>
+      <c r="G325" s="80">
+        <v>59.4</v>
+      </c>
+      <c r="H325" s="80">
+        <v>69.7</v>
+      </c>
+      <c r="I325" s="70"/>
+      <c r="J325" s="72"/>
+      <c r="K325" s="72"/>
+      <c r="L325" s="72"/>
+      <c r="M325" s="72"/>
+      <c r="N325" s="10"/>
+      <c r="O325" s="10"/>
+      <c r="P325" s="10"/>
+      <c r="Q325" s="10"/>
+      <c r="R325" s="10"/>
+      <c r="S325" s="10"/>
+      <c r="T325" s="10"/>
+      <c r="V325" s="17"/>
+      <c r="W325" s="17"/>
+      <c r="X325" s="17"/>
+      <c r="Y325" s="17"/>
+      <c r="Z325" s="17"/>
+      <c r="AA325" s="17"/>
+      <c r="AB325" s="17"/>
+      <c r="AC325" s="17"/>
+      <c r="AD325" s="17"/>
+    </row>
+    <row r="326" spans="1:30" s="1" customFormat="1">
+      <c r="A326" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="B326" s="79">
+        <v>0</v>
+      </c>
+      <c r="C326" s="79">
+        <v>0.1</v>
+      </c>
+      <c r="D326" s="80">
+        <v>0.1</v>
+      </c>
+      <c r="E326" s="80">
+        <v>0.1</v>
+      </c>
+      <c r="F326" s="80">
+        <v>0.1</v>
+      </c>
+      <c r="G326" s="80">
+        <v>0.1</v>
+      </c>
+      <c r="H326" s="80">
+        <v>0.1</v>
+      </c>
+      <c r="I326" s="70"/>
+      <c r="J326" s="72"/>
+      <c r="K326" s="72"/>
+      <c r="L326" s="72"/>
+      <c r="M326" s="72"/>
       <c r="N326" s="11"/>
       <c r="O326" s="11"/>
       <c r="P326" s="11"/>
       <c r="Q326" s="11"/>
       <c r="R326" s="11"/>
       <c r="S326" s="11"/>
       <c r="T326" s="11"/>
-      <c r="U326" s="11"/>
-[...37 lines deleted...]
-      <c r="M327" s="31"/>
+      <c r="V326" s="17"/>
+      <c r="W326" s="17"/>
+      <c r="X326" s="17"/>
+      <c r="Y326" s="17"/>
+      <c r="Z326" s="17"/>
+      <c r="AA326" s="17"/>
+      <c r="AB326" s="17"/>
+      <c r="AC326" s="17"/>
+      <c r="AD326" s="17"/>
+    </row>
+    <row r="327" spans="1:30" s="1" customFormat="1">
+      <c r="A327" s="34" t="s">
+        <v>81</v>
+      </c>
+      <c r="B327" s="79">
+        <v>1</v>
+      </c>
+      <c r="C327" s="79">
+        <v>10</v>
+      </c>
+      <c r="D327" s="80">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="E327" s="80">
+        <v>32.4</v>
+      </c>
+      <c r="F327" s="80">
+        <v>44.6</v>
+      </c>
+      <c r="G327" s="80">
+        <v>59.2</v>
+      </c>
+      <c r="H327" s="80">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="I327" s="70"/>
+      <c r="J327" s="72"/>
+      <c r="K327" s="72"/>
+      <c r="L327" s="72"/>
+      <c r="M327" s="72"/>
       <c r="N327" s="7"/>
       <c r="O327" s="7"/>
       <c r="P327" s="7"/>
       <c r="Q327" s="7"/>
       <c r="R327" s="7"/>
       <c r="S327" s="7"/>
       <c r="T327" s="7"/>
-      <c r="U327" s="7"/>
-[...69 lines deleted...]
-      <c r="M329" s="69"/>
+      <c r="V327" s="17"/>
+      <c r="W327" s="17"/>
+      <c r="X327" s="17"/>
+      <c r="Y327" s="17"/>
+      <c r="Z327" s="17"/>
+      <c r="AA327" s="17"/>
+      <c r="AB327" s="17"/>
+      <c r="AC327" s="17"/>
+      <c r="AD327" s="17"/>
+    </row>
+    <row r="328" spans="1:30" s="1" customFormat="1">
+      <c r="A328" s="38"/>
+      <c r="B328" s="27"/>
+      <c r="C328" s="26"/>
+      <c r="D328" s="27"/>
+      <c r="E328" s="27"/>
+      <c r="F328" s="27"/>
+      <c r="G328" s="28"/>
+      <c r="H328" s="28"/>
+      <c r="I328" s="27"/>
+      <c r="J328" s="28"/>
+      <c r="K328" s="28"/>
+      <c r="L328" s="63"/>
+      <c r="M328" s="49"/>
+      <c r="N328" s="10"/>
+      <c r="O328" s="10"/>
+      <c r="P328" s="10"/>
+      <c r="Q328" s="10"/>
+      <c r="R328" s="10"/>
+      <c r="S328" s="10"/>
+      <c r="T328" s="10"/>
+      <c r="V328" s="17"/>
+      <c r="W328" s="17"/>
+      <c r="X328" s="17"/>
+      <c r="Y328" s="17"/>
+      <c r="Z328" s="17"/>
+      <c r="AA328" s="17"/>
+      <c r="AB328" s="17"/>
+      <c r="AC328" s="17"/>
+      <c r="AD328" s="17"/>
+    </row>
+    <row r="329" spans="1:30" s="1" customFormat="1" ht="23.25">
+      <c r="A329" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="B329" s="27"/>
+      <c r="C329" s="79"/>
+      <c r="D329" s="27"/>
+      <c r="E329" s="27"/>
+      <c r="F329" s="27"/>
+      <c r="G329" s="28"/>
+      <c r="H329" s="28"/>
+      <c r="I329" s="27"/>
+      <c r="J329" s="28"/>
+      <c r="K329" s="28"/>
+      <c r="L329" s="24"/>
+      <c r="M329" s="23"/>
       <c r="N329" s="7"/>
       <c r="O329" s="7"/>
       <c r="P329" s="7"/>
       <c r="Q329" s="7"/>
       <c r="R329" s="7"/>
       <c r="S329" s="7"/>
       <c r="T329" s="7"/>
-      <c r="U329" s="7"/>
-[...45 lines deleted...]
-      <c r="A331" s="49" t="s">
+      <c r="V329" s="17"/>
+      <c r="W329" s="17"/>
+      <c r="X329" s="17"/>
+      <c r="Y329" s="17"/>
+      <c r="Z329" s="17"/>
+      <c r="AA329" s="17"/>
+      <c r="AB329" s="17"/>
+      <c r="AC329" s="17"/>
+      <c r="AD329" s="17"/>
+    </row>
+    <row r="330" spans="1:30" s="1" customFormat="1">
+      <c r="A330" s="47" t="s">
         <v>47</v>
       </c>
-      <c r="B331" s="28">
-[...14 lines deleted...]
-      <c r="G331" s="28">
+      <c r="B330" s="26">
+        <v>7</v>
+      </c>
+      <c r="C330" s="26">
+        <v>42</v>
+      </c>
+      <c r="D330" s="26">
+        <v>77</v>
+      </c>
+      <c r="E330" s="26">
+        <v>112</v>
+      </c>
+      <c r="F330" s="26">
+        <v>215</v>
+      </c>
+      <c r="G330" s="26">
+        <v>318</v>
+      </c>
+      <c r="H330" s="26">
         <v>419</v>
       </c>
-      <c r="H331" s="31"/>
-[...24 lines deleted...]
-      <c r="A332" s="36" t="s">
+      <c r="I330" s="27"/>
+      <c r="J330" s="29"/>
+      <c r="K330" s="29"/>
+      <c r="L330" s="29"/>
+      <c r="M330" s="29"/>
+      <c r="N330" s="10"/>
+      <c r="O330" s="10"/>
+      <c r="P330" s="10"/>
+      <c r="Q330" s="10"/>
+      <c r="R330" s="10"/>
+      <c r="S330" s="10"/>
+      <c r="T330" s="10"/>
+      <c r="V330" s="17"/>
+      <c r="W330" s="17"/>
+      <c r="X330" s="17"/>
+      <c r="Y330" s="17"/>
+      <c r="Z330" s="17"/>
+      <c r="AA330" s="17"/>
+      <c r="AB330" s="17"/>
+      <c r="AC330" s="17"/>
+      <c r="AD330" s="17"/>
+    </row>
+    <row r="331" spans="1:30" s="1" customFormat="1">
+      <c r="A331" s="37" t="s">
         <v>48</v>
       </c>
-      <c r="B332" s="28">
-[...54 lines deleted...]
-      <c r="M333" s="31"/>
+      <c r="B331" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C331" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="D331" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="E331" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="F331" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="G331" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="H331" s="26">
+        <v>0</v>
+      </c>
+      <c r="I331" s="27"/>
+      <c r="J331" s="29"/>
+      <c r="K331" s="29"/>
+      <c r="L331" s="29"/>
+      <c r="M331" s="29"/>
+      <c r="N331" s="10"/>
+      <c r="O331" s="10"/>
+      <c r="P331" s="10"/>
+      <c r="Q331" s="10"/>
+      <c r="R331" s="10"/>
+      <c r="S331" s="10"/>
+      <c r="T331" s="10"/>
+      <c r="V331" s="17"/>
+      <c r="W331" s="17"/>
+      <c r="X331" s="17"/>
+      <c r="Y331" s="17"/>
+      <c r="Z331" s="17"/>
+      <c r="AA331" s="17"/>
+      <c r="AB331" s="17"/>
+      <c r="AC331" s="17"/>
+      <c r="AD331" s="17"/>
+    </row>
+    <row r="332" spans="1:30" s="1" customFormat="1">
+      <c r="A332" s="34" t="s">
+        <v>86</v>
+      </c>
+      <c r="B332" s="26">
+        <v>3</v>
+      </c>
+      <c r="C332" s="26">
+        <v>7</v>
+      </c>
+      <c r="D332" s="26">
+        <v>10</v>
+      </c>
+      <c r="E332" s="26">
+        <v>13</v>
+      </c>
+      <c r="F332" s="26">
+        <v>16</v>
+      </c>
+      <c r="G332" s="26">
+        <v>20</v>
+      </c>
+      <c r="H332" s="26">
+        <v>20</v>
+      </c>
+      <c r="I332" s="27"/>
+      <c r="J332" s="29"/>
+      <c r="K332" s="29"/>
+      <c r="L332" s="29"/>
+      <c r="M332" s="29"/>
+      <c r="N332" s="10"/>
+      <c r="O332" s="10"/>
+      <c r="P332" s="10"/>
+      <c r="Q332" s="10"/>
+      <c r="R332" s="10"/>
+      <c r="S332" s="10"/>
+      <c r="T332" s="10"/>
+      <c r="V332" s="17"/>
+      <c r="W332" s="17"/>
+      <c r="X332" s="17"/>
+      <c r="Y332" s="17"/>
+      <c r="Z332" s="17"/>
+      <c r="AA332" s="17"/>
+      <c r="AB332" s="17"/>
+      <c r="AC332" s="17"/>
+      <c r="AD332" s="17"/>
+    </row>
+    <row r="333" spans="1:30">
+      <c r="A333" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="B333" s="26">
+        <v>4</v>
+      </c>
+      <c r="C333" s="26">
+        <v>7</v>
+      </c>
+      <c r="D333" s="26">
+        <v>11</v>
+      </c>
+      <c r="E333" s="26">
+        <v>15</v>
+      </c>
+      <c r="F333" s="26">
+        <v>18</v>
+      </c>
+      <c r="G333" s="26">
+        <v>22</v>
+      </c>
+      <c r="H333" s="26">
+        <v>23</v>
+      </c>
+      <c r="I333" s="27"/>
+      <c r="J333" s="29"/>
+      <c r="K333" s="29"/>
+      <c r="L333" s="29"/>
+      <c r="M333" s="29"/>
       <c r="N333" s="7"/>
       <c r="O333" s="7"/>
       <c r="P333" s="7"/>
       <c r="Q333" s="7"/>
       <c r="R333" s="7"/>
       <c r="S333" s="7"/>
       <c r="T333" s="7"/>
-      <c r="U333" s="7"/>
-[...25 lines deleted...]
-      <c r="M334" s="31"/>
+      <c r="V333" s="17"/>
+      <c r="W333" s="17"/>
+      <c r="X333" s="17"/>
+      <c r="Y333" s="17"/>
+      <c r="Z333" s="17"/>
+      <c r="AA333" s="17"/>
+      <c r="AB333" s="17"/>
+      <c r="AC333" s="17"/>
+      <c r="AD333" s="17"/>
+    </row>
+    <row r="334" spans="1:30">
+      <c r="A334" s="34" t="s">
+        <v>62</v>
+      </c>
+      <c r="B334" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C334" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="D334" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="E334" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="F334" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="G334" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="H334" s="26">
+        <v>0</v>
+      </c>
+      <c r="I334" s="27"/>
+      <c r="J334" s="29"/>
+      <c r="K334" s="29"/>
+      <c r="L334" s="29"/>
+      <c r="M334" s="29"/>
       <c r="N334" s="7"/>
       <c r="O334" s="7"/>
       <c r="P334" s="7"/>
       <c r="Q334" s="7"/>
       <c r="R334" s="7"/>
       <c r="S334" s="7"/>
       <c r="T334" s="7"/>
-      <c r="U334" s="7"/>
-[...37 lines deleted...]
-      <c r="M335" s="31"/>
+      <c r="V334" s="17"/>
+      <c r="W334" s="17"/>
+      <c r="X334" s="17"/>
+      <c r="Y334" s="17"/>
+      <c r="Z334" s="17"/>
+      <c r="AA334" s="17"/>
+      <c r="AB334" s="17"/>
+      <c r="AC334" s="17"/>
+      <c r="AD334" s="17"/>
+    </row>
+    <row r="335" spans="1:30">
+      <c r="A335" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="B335" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C335" s="26">
+        <v>28</v>
+      </c>
+      <c r="D335" s="26">
+        <v>56</v>
+      </c>
+      <c r="E335" s="26">
+        <v>84</v>
+      </c>
+      <c r="F335" s="26">
+        <v>180</v>
+      </c>
+      <c r="G335" s="26">
+        <v>276</v>
+      </c>
+      <c r="H335" s="26">
+        <v>377</v>
+      </c>
+      <c r="I335" s="27"/>
+      <c r="J335" s="29"/>
+      <c r="K335" s="29"/>
+      <c r="L335" s="29"/>
+      <c r="M335" s="29"/>
       <c r="N335" s="7"/>
       <c r="O335" s="7"/>
       <c r="P335" s="7"/>
       <c r="Q335" s="7"/>
       <c r="R335" s="7"/>
       <c r="S335" s="7"/>
       <c r="T335" s="7"/>
-      <c r="U335" s="7"/>
-[...37 lines deleted...]
-      <c r="M336" s="31"/>
+      <c r="V335" s="17"/>
+      <c r="W335" s="17"/>
+      <c r="X335" s="17"/>
+      <c r="Y335" s="17"/>
+      <c r="Z335" s="17"/>
+      <c r="AA335" s="17"/>
+      <c r="AB335" s="17"/>
+      <c r="AC335" s="17"/>
+      <c r="AD335" s="17"/>
+    </row>
+    <row r="336" spans="1:30" s="1" customFormat="1">
+      <c r="A336" s="67"/>
+      <c r="B336" s="27"/>
+      <c r="C336" s="26"/>
+      <c r="D336" s="27"/>
+      <c r="E336" s="27"/>
+      <c r="F336" s="27"/>
+      <c r="G336" s="28"/>
+      <c r="H336" s="28"/>
+      <c r="I336" s="75"/>
+      <c r="J336" s="67"/>
+      <c r="K336" s="28"/>
+      <c r="L336" s="67"/>
+      <c r="M336" s="67"/>
       <c r="N336" s="7"/>
       <c r="O336" s="7"/>
       <c r="P336" s="7"/>
       <c r="Q336" s="7"/>
       <c r="R336" s="7"/>
       <c r="S336" s="7"/>
       <c r="T336" s="7"/>
-      <c r="U336" s="7"/>
-[...37 lines deleted...]
-      <c r="M337" s="31"/>
+      <c r="V336" s="17"/>
+      <c r="W336" s="17"/>
+      <c r="X336" s="17"/>
+      <c r="Y336" s="17"/>
+      <c r="Z336" s="17"/>
+      <c r="AA336" s="17"/>
+      <c r="AB336" s="17"/>
+      <c r="AC336" s="17"/>
+      <c r="AD336" s="17"/>
+    </row>
+    <row r="337" spans="1:30" s="1" customFormat="1" ht="45">
+      <c r="A337" s="62" t="s">
+        <v>26</v>
+      </c>
+      <c r="B337" s="27"/>
+      <c r="C337" s="26"/>
+      <c r="D337" s="27"/>
+      <c r="E337" s="27"/>
+      <c r="F337" s="27"/>
+      <c r="G337" s="28"/>
+      <c r="H337" s="28"/>
+      <c r="I337" s="27"/>
+      <c r="J337" s="28"/>
+      <c r="K337" s="28"/>
+      <c r="L337" s="23"/>
+      <c r="M337" s="23"/>
       <c r="N337" s="7"/>
       <c r="O337" s="7"/>
       <c r="P337" s="7"/>
       <c r="Q337" s="7"/>
       <c r="R337" s="7"/>
       <c r="S337" s="7"/>
       <c r="T337" s="7"/>
-      <c r="U337" s="7"/>
-[...23 lines deleted...]
-      <c r="M338" s="25"/>
+      <c r="V337" s="17"/>
+      <c r="W337" s="17"/>
+      <c r="X337" s="17"/>
+      <c r="Y337" s="17"/>
+      <c r="Z337" s="17"/>
+      <c r="AA337" s="17"/>
+      <c r="AB337" s="17"/>
+      <c r="AC337" s="17"/>
+      <c r="AD337" s="17"/>
+    </row>
+    <row r="338" spans="1:30" s="1" customFormat="1">
+      <c r="A338" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="B338" s="26">
+        <v>76</v>
+      </c>
+      <c r="C338" s="26">
+        <v>148</v>
+      </c>
+      <c r="D338" s="26">
+        <v>220</v>
+      </c>
+      <c r="E338" s="26">
+        <v>292</v>
+      </c>
+      <c r="F338" s="26">
+        <v>356</v>
+      </c>
+      <c r="G338" s="26">
+        <v>419</v>
+      </c>
+      <c r="H338" s="26">
+        <v>447</v>
+      </c>
+      <c r="I338" s="27"/>
+      <c r="J338" s="29"/>
+      <c r="K338" s="29"/>
+      <c r="L338" s="29"/>
+      <c r="M338" s="29"/>
       <c r="N338" s="7"/>
       <c r="O338" s="7"/>
       <c r="P338" s="7"/>
       <c r="Q338" s="7"/>
       <c r="R338" s="7"/>
-      <c r="S338" s="2"/>
-[...27 lines deleted...]
-      <c r="M339" s="25"/>
+      <c r="S338" s="7"/>
+      <c r="T338" s="7"/>
+      <c r="V338" s="17"/>
+      <c r="W338" s="17"/>
+      <c r="X338" s="17"/>
+      <c r="Y338" s="17"/>
+      <c r="Z338" s="17"/>
+      <c r="AA338" s="17"/>
+      <c r="AB338" s="17"/>
+      <c r="AC338" s="17"/>
+      <c r="AD338" s="17"/>
+    </row>
+    <row r="339" spans="1:30" s="1" customFormat="1">
+      <c r="A339" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B339" s="26">
+        <v>76</v>
+      </c>
+      <c r="C339" s="26">
+        <v>148</v>
+      </c>
+      <c r="D339" s="26">
+        <v>220</v>
+      </c>
+      <c r="E339" s="26">
+        <v>292</v>
+      </c>
+      <c r="F339" s="26">
+        <v>356</v>
+      </c>
+      <c r="G339" s="26">
+        <v>419</v>
+      </c>
+      <c r="H339" s="26">
+        <v>447</v>
+      </c>
+      <c r="I339" s="27"/>
+      <c r="J339" s="29"/>
+      <c r="K339" s="29"/>
+      <c r="L339" s="29"/>
+      <c r="M339" s="29"/>
       <c r="N339" s="7"/>
       <c r="O339" s="7"/>
       <c r="P339" s="7"/>
       <c r="Q339" s="7"/>
       <c r="R339" s="7"/>
       <c r="S339" s="7"/>
       <c r="T339" s="7"/>
-      <c r="U339" s="7"/>
-[...11 lines deleted...]
-      <c r="A340" s="49" t="s">
+      <c r="V339" s="17"/>
+      <c r="W339" s="17"/>
+      <c r="X339" s="17"/>
+      <c r="Y339" s="17"/>
+      <c r="Z339" s="17"/>
+      <c r="AA339" s="17"/>
+      <c r="AB339" s="17"/>
+      <c r="AC339" s="17"/>
+      <c r="AD339" s="17"/>
+    </row>
+    <row r="340" spans="1:30" s="1" customFormat="1">
+      <c r="A340" s="34"/>
+      <c r="B340" s="29"/>
+      <c r="C340" s="79"/>
+      <c r="D340" s="28"/>
+      <c r="E340" s="28"/>
+      <c r="F340" s="28"/>
+      <c r="G340" s="28"/>
+      <c r="H340" s="28"/>
+      <c r="I340" s="27"/>
+      <c r="J340" s="29"/>
+      <c r="K340" s="29"/>
+      <c r="L340" s="29"/>
+      <c r="M340" s="29"/>
+      <c r="N340" s="7"/>
+      <c r="O340" s="7"/>
+      <c r="P340" s="7"/>
+      <c r="Q340" s="7"/>
+      <c r="R340" s="7"/>
+      <c r="S340" s="7"/>
+      <c r="T340" s="7"/>
+      <c r="V340" s="17"/>
+      <c r="W340" s="17"/>
+      <c r="X340" s="17"/>
+      <c r="Y340" s="17"/>
+      <c r="Z340" s="17"/>
+      <c r="AA340" s="17"/>
+      <c r="AB340" s="17"/>
+      <c r="AC340" s="17"/>
+      <c r="AD340" s="17"/>
+    </row>
+    <row r="341" spans="1:30" s="1" customFormat="1" ht="23.25">
+      <c r="A341" s="54" t="s">
+        <v>107</v>
+      </c>
+      <c r="B341" s="29"/>
+      <c r="C341" s="26"/>
+      <c r="D341" s="28"/>
+      <c r="E341" s="28"/>
+      <c r="F341" s="28"/>
+      <c r="G341" s="28"/>
+      <c r="H341" s="28"/>
+      <c r="I341" s="27"/>
+      <c r="J341" s="29"/>
+      <c r="K341" s="29"/>
+      <c r="L341" s="29"/>
+      <c r="M341" s="29"/>
+      <c r="N341" s="7"/>
+      <c r="O341" s="7"/>
+      <c r="P341" s="7"/>
+      <c r="Q341" s="7"/>
+      <c r="R341" s="7"/>
+      <c r="S341" s="7"/>
+      <c r="T341" s="7"/>
+      <c r="V341" s="17"/>
+      <c r="W341" s="17"/>
+      <c r="X341" s="17"/>
+      <c r="Y341" s="17"/>
+      <c r="Z341" s="17"/>
+      <c r="AA341" s="17"/>
+      <c r="AB341" s="17"/>
+      <c r="AC341" s="17"/>
+      <c r="AD341" s="17"/>
+    </row>
+    <row r="342" spans="1:30" s="1" customFormat="1">
+      <c r="A342" s="47" t="s">
         <v>47</v>
       </c>
-      <c r="B340" s="82">
-[...114 lines deleted...]
-      <c r="M342" s="74"/>
+      <c r="B342" s="79">
+        <v>0.1</v>
+      </c>
+      <c r="C342" s="79">
+        <v>0.2</v>
+      </c>
+      <c r="D342" s="80">
+        <v>0.3</v>
+      </c>
+      <c r="E342" s="80">
+        <v>0.4</v>
+      </c>
+      <c r="F342" s="80">
+        <v>5.5</v>
+      </c>
+      <c r="G342" s="80">
+        <v>10.8</v>
+      </c>
+      <c r="H342" s="80">
+        <v>15.9</v>
+      </c>
+      <c r="I342" s="27"/>
+      <c r="J342" s="29"/>
+      <c r="K342" s="29"/>
+      <c r="L342" s="29"/>
+      <c r="M342" s="29"/>
       <c r="N342" s="7"/>
       <c r="O342" s="7"/>
       <c r="P342" s="7"/>
       <c r="Q342" s="7"/>
       <c r="R342" s="7"/>
       <c r="S342" s="7"/>
       <c r="T342" s="7"/>
-      <c r="U342" s="7"/>
-[...23 lines deleted...]
-      <c r="M343" s="46"/>
+      <c r="V342" s="17"/>
+      <c r="W342" s="17"/>
+      <c r="X342" s="17"/>
+      <c r="Y342" s="17"/>
+      <c r="Z342" s="17"/>
+      <c r="AA342" s="17"/>
+      <c r="AB342" s="17"/>
+      <c r="AC342" s="17"/>
+      <c r="AD342" s="17"/>
+    </row>
+    <row r="343" spans="1:30" s="1" customFormat="1">
+      <c r="A343" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B343" s="79">
+        <v>0.1</v>
+      </c>
+      <c r="C343" s="79">
+        <v>0.2</v>
+      </c>
+      <c r="D343" s="80">
+        <v>0.3</v>
+      </c>
+      <c r="E343" s="80">
+        <v>0.4</v>
+      </c>
+      <c r="F343" s="80">
+        <v>0.5</v>
+      </c>
+      <c r="G343" s="80">
+        <v>0.7</v>
+      </c>
+      <c r="H343" s="80">
+        <v>0.8</v>
+      </c>
+      <c r="I343" s="27"/>
+      <c r="J343" s="29"/>
+      <c r="K343" s="29"/>
+      <c r="L343" s="29"/>
+      <c r="M343" s="29"/>
       <c r="N343" s="7"/>
       <c r="O343" s="7"/>
       <c r="P343" s="7"/>
       <c r="Q343" s="7"/>
       <c r="R343" s="7"/>
       <c r="S343" s="7"/>
       <c r="T343" s="7"/>
-      <c r="U343" s="7"/>
-[...45 lines deleted...]
-      <c r="A345" s="49" t="s">
+      <c r="V343" s="17"/>
+      <c r="W343" s="17"/>
+      <c r="X343" s="17"/>
+      <c r="Y343" s="17"/>
+      <c r="Z343" s="17"/>
+      <c r="AA343" s="17"/>
+      <c r="AB343" s="17"/>
+      <c r="AC343" s="17"/>
+      <c r="AD343" s="17"/>
+    </row>
+    <row r="344" spans="1:30" s="1" customFormat="1">
+      <c r="A344" s="58" t="s">
+        <v>86</v>
+      </c>
+      <c r="B344" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C344" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="D344" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="E344" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="F344" s="80">
+        <v>5</v>
+      </c>
+      <c r="G344" s="80">
+        <v>10.1</v>
+      </c>
+      <c r="H344" s="80">
+        <v>15.1</v>
+      </c>
+      <c r="I344" s="27"/>
+      <c r="J344" s="29"/>
+      <c r="K344" s="29"/>
+      <c r="L344" s="29"/>
+      <c r="M344" s="29"/>
+      <c r="N344" s="7"/>
+      <c r="O344" s="7"/>
+      <c r="P344" s="7"/>
+      <c r="Q344" s="7"/>
+      <c r="R344" s="7"/>
+      <c r="S344" s="7"/>
+      <c r="T344" s="7"/>
+      <c r="V344" s="17"/>
+      <c r="W344" s="17"/>
+      <c r="X344" s="17"/>
+      <c r="Y344" s="17"/>
+      <c r="Z344" s="17"/>
+      <c r="AA344" s="17"/>
+      <c r="AB344" s="17"/>
+      <c r="AC344" s="17"/>
+      <c r="AD344" s="17"/>
+    </row>
+    <row r="345" spans="1:30">
+      <c r="A345" s="34"/>
+      <c r="B345" s="28"/>
+      <c r="C345" s="26"/>
+      <c r="D345" s="27"/>
+      <c r="E345" s="27"/>
+      <c r="F345" s="27"/>
+      <c r="G345" s="28"/>
+      <c r="H345" s="28"/>
+      <c r="I345" s="27"/>
+      <c r="J345" s="28"/>
+      <c r="K345" s="28"/>
+      <c r="L345" s="23"/>
+      <c r="M345" s="23"/>
+      <c r="N345" s="7"/>
+      <c r="O345" s="7"/>
+      <c r="P345" s="7"/>
+      <c r="Q345" s="7"/>
+      <c r="R345" s="2"/>
+      <c r="S345" s="2"/>
+      <c r="T345" s="2"/>
+      <c r="V345" s="17"/>
+      <c r="W345" s="17"/>
+      <c r="X345" s="17"/>
+      <c r="Y345" s="17"/>
+      <c r="Z345" s="17"/>
+      <c r="AA345" s="17"/>
+      <c r="AB345" s="17"/>
+      <c r="AC345" s="17"/>
+      <c r="AD345" s="17"/>
+    </row>
+    <row r="346" spans="1:30" s="1" customFormat="1">
+      <c r="A346" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="B346" s="28"/>
+      <c r="C346" s="26"/>
+      <c r="D346" s="27"/>
+      <c r="E346" s="27"/>
+      <c r="F346" s="27"/>
+      <c r="G346" s="28"/>
+      <c r="H346" s="28"/>
+      <c r="I346" s="27"/>
+      <c r="J346" s="28"/>
+      <c r="K346" s="28"/>
+      <c r="L346" s="23"/>
+      <c r="M346" s="23"/>
+      <c r="N346" s="7"/>
+      <c r="O346" s="7"/>
+      <c r="P346" s="7"/>
+      <c r="Q346" s="7"/>
+      <c r="R346" s="7"/>
+      <c r="S346" s="7"/>
+      <c r="T346" s="7"/>
+      <c r="V346" s="17"/>
+      <c r="W346" s="17"/>
+      <c r="X346" s="17"/>
+      <c r="Y346" s="17"/>
+      <c r="Z346" s="17"/>
+      <c r="AA346" s="17"/>
+      <c r="AB346" s="17"/>
+      <c r="AC346" s="17"/>
+      <c r="AD346" s="17"/>
+    </row>
+    <row r="347" spans="1:30" s="1" customFormat="1">
+      <c r="A347" s="47" t="s">
         <v>47</v>
       </c>
-      <c r="B345" s="28">
-[...180 lines deleted...]
-      <c r="M349" s="74"/>
+      <c r="B347" s="79">
+        <v>842</v>
+      </c>
+      <c r="C347" s="79">
+        <v>1650</v>
+      </c>
+      <c r="D347" s="80">
+        <v>2547</v>
+      </c>
+      <c r="E347" s="80">
+        <v>3458</v>
+      </c>
+      <c r="F347" s="80">
+        <v>4480</v>
+      </c>
+      <c r="G347" s="80">
+        <v>5300</v>
+      </c>
+      <c r="H347" s="80">
+        <v>5672</v>
+      </c>
+      <c r="I347" s="70"/>
+      <c r="J347" s="72"/>
+      <c r="K347" s="72"/>
+      <c r="L347" s="72"/>
+      <c r="M347" s="72"/>
+      <c r="N347" s="15"/>
+      <c r="O347" s="15"/>
+      <c r="P347" s="15"/>
+      <c r="Q347" s="15"/>
+      <c r="R347" s="15"/>
+      <c r="S347" s="15"/>
+      <c r="T347" s="15"/>
+      <c r="V347" s="17"/>
+      <c r="W347" s="17"/>
+      <c r="X347" s="17"/>
+      <c r="Y347" s="17"/>
+      <c r="Z347" s="17"/>
+      <c r="AA347" s="17"/>
+      <c r="AB347" s="17"/>
+      <c r="AC347" s="17"/>
+      <c r="AD347" s="17"/>
+    </row>
+    <row r="348" spans="1:30" s="1" customFormat="1">
+      <c r="A348" s="58" t="s">
+        <v>86</v>
+      </c>
+      <c r="B348" s="79">
+        <v>278</v>
+      </c>
+      <c r="C348" s="79">
+        <v>592</v>
+      </c>
+      <c r="D348" s="80">
+        <v>971</v>
+      </c>
+      <c r="E348" s="80">
+        <v>1277</v>
+      </c>
+      <c r="F348" s="80">
+        <v>1626</v>
+      </c>
+      <c r="G348" s="80">
+        <v>1924</v>
+      </c>
+      <c r="H348" s="80">
+        <v>1924</v>
+      </c>
+      <c r="I348" s="70"/>
+      <c r="J348" s="72"/>
+      <c r="K348" s="72"/>
+      <c r="L348" s="72"/>
+      <c r="M348" s="72"/>
+      <c r="N348" s="15"/>
+      <c r="O348" s="15"/>
+      <c r="P348" s="15"/>
+      <c r="Q348" s="15"/>
+      <c r="R348" s="15"/>
+      <c r="S348" s="15"/>
+      <c r="T348" s="15"/>
+      <c r="V348" s="17"/>
+      <c r="W348" s="17"/>
+      <c r="X348" s="17"/>
+      <c r="Y348" s="17"/>
+      <c r="Z348" s="17"/>
+      <c r="AA348" s="17"/>
+      <c r="AB348" s="17"/>
+      <c r="AC348" s="17"/>
+      <c r="AD348" s="17"/>
+    </row>
+    <row r="349" spans="1:30" s="1" customFormat="1">
+      <c r="A349" s="34" t="s">
+        <v>62</v>
+      </c>
+      <c r="B349" s="79">
+        <v>564</v>
+      </c>
+      <c r="C349" s="79">
+        <v>1058</v>
+      </c>
+      <c r="D349" s="80">
+        <v>1576</v>
+      </c>
+      <c r="E349" s="80">
+        <v>2181</v>
+      </c>
+      <c r="F349" s="80">
+        <v>2854</v>
+      </c>
+      <c r="G349" s="80">
+        <v>3376</v>
+      </c>
+      <c r="H349" s="80">
+        <v>3748</v>
+      </c>
+      <c r="I349" s="70"/>
+      <c r="J349" s="72"/>
+      <c r="K349" s="72"/>
+      <c r="L349" s="72"/>
+      <c r="M349" s="72"/>
       <c r="N349" s="7"/>
       <c r="O349" s="7"/>
       <c r="P349" s="7"/>
       <c r="Q349" s="7"/>
       <c r="R349" s="7"/>
       <c r="S349" s="7"/>
       <c r="T349" s="7"/>
-      <c r="U349" s="7"/>
-[...37 lines deleted...]
-      <c r="M350" s="74"/>
+      <c r="V349" s="17"/>
+      <c r="W349" s="17"/>
+      <c r="X349" s="17"/>
+      <c r="Y349" s="17"/>
+      <c r="Z349" s="17"/>
+      <c r="AA349" s="17"/>
+      <c r="AB349" s="17"/>
+      <c r="AC349" s="17"/>
+      <c r="AD349" s="17"/>
+    </row>
+    <row r="350" spans="1:30" s="1" customFormat="1">
+      <c r="A350" s="47"/>
+      <c r="B350" s="27"/>
+      <c r="C350" s="26"/>
+      <c r="D350" s="27"/>
+      <c r="E350" s="27"/>
+      <c r="F350" s="27"/>
+      <c r="G350" s="28"/>
+      <c r="H350" s="28"/>
+      <c r="I350" s="27"/>
+      <c r="J350" s="28"/>
+      <c r="K350" s="28"/>
+      <c r="L350" s="44"/>
+      <c r="M350" s="44"/>
       <c r="N350" s="7"/>
       <c r="O350" s="7"/>
       <c r="P350" s="7"/>
       <c r="Q350" s="7"/>
       <c r="R350" s="7"/>
       <c r="S350" s="7"/>
       <c r="T350" s="7"/>
-      <c r="U350" s="7"/>
-[...241 lines deleted...]
-      <c r="M356" s="25"/>
+      <c r="V350" s="17"/>
+      <c r="W350" s="17"/>
+      <c r="X350" s="17"/>
+      <c r="Y350" s="17"/>
+      <c r="Z350" s="17"/>
+      <c r="AA350" s="17"/>
+      <c r="AB350" s="17"/>
+      <c r="AC350" s="17"/>
+      <c r="AD350" s="17"/>
+    </row>
+    <row r="351" spans="1:30" s="1" customFormat="1">
+      <c r="A351" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="B351" s="28"/>
+      <c r="C351" s="26"/>
+      <c r="D351" s="27"/>
+      <c r="E351" s="27"/>
+      <c r="F351" s="27"/>
+      <c r="G351" s="28"/>
+      <c r="H351" s="28"/>
+      <c r="I351" s="27"/>
+      <c r="J351" s="28"/>
+      <c r="K351" s="28"/>
+      <c r="L351" s="23"/>
+      <c r="M351" s="23"/>
+      <c r="N351" s="16"/>
+      <c r="O351" s="16"/>
+      <c r="P351" s="16"/>
+      <c r="Q351" s="16"/>
+      <c r="R351" s="16"/>
+      <c r="S351" s="16"/>
+      <c r="T351" s="16"/>
+      <c r="V351" s="17"/>
+      <c r="W351" s="17"/>
+      <c r="X351" s="17"/>
+      <c r="Y351" s="17"/>
+      <c r="Z351" s="17"/>
+      <c r="AA351" s="17"/>
+      <c r="AB351" s="17"/>
+      <c r="AC351" s="17"/>
+      <c r="AD351" s="17"/>
+    </row>
+    <row r="352" spans="1:30" s="1" customFormat="1">
+      <c r="A352" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="B352" s="26">
+        <v>3717</v>
+      </c>
+      <c r="C352" s="26">
+        <v>9402</v>
+      </c>
+      <c r="D352" s="26">
+        <v>15086</v>
+      </c>
+      <c r="E352" s="26">
+        <v>20771</v>
+      </c>
+      <c r="F352" s="26">
+        <v>25569</v>
+      </c>
+      <c r="G352" s="26">
+        <v>30368</v>
+      </c>
+      <c r="H352" s="26">
+        <v>35166</v>
+      </c>
+      <c r="I352" s="27"/>
+      <c r="J352" s="29"/>
+      <c r="K352" s="29"/>
+      <c r="L352" s="29"/>
+      <c r="M352" s="29"/>
+      <c r="N352" s="12"/>
+      <c r="O352" s="12"/>
+      <c r="P352" s="12"/>
+      <c r="Q352" s="12"/>
+      <c r="R352" s="12"/>
+      <c r="S352" s="12"/>
+      <c r="T352" s="12"/>
+      <c r="V352" s="17"/>
+      <c r="W352" s="17"/>
+      <c r="X352" s="17"/>
+      <c r="Y352" s="17"/>
+      <c r="Z352" s="17"/>
+      <c r="AA352" s="17"/>
+      <c r="AB352" s="17"/>
+      <c r="AC352" s="17"/>
+      <c r="AD352" s="17"/>
+    </row>
+    <row r="353" spans="1:30" s="1" customFormat="1">
+      <c r="A353" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="B353" s="26">
+        <v>3717</v>
+      </c>
+      <c r="C353" s="26">
+        <v>9402</v>
+      </c>
+      <c r="D353" s="26">
+        <v>15086</v>
+      </c>
+      <c r="E353" s="26">
+        <v>20771</v>
+      </c>
+      <c r="F353" s="26">
+        <v>25569</v>
+      </c>
+      <c r="G353" s="26">
+        <v>30368</v>
+      </c>
+      <c r="H353" s="26">
+        <v>35166</v>
+      </c>
+      <c r="I353" s="27"/>
+      <c r="J353" s="29"/>
+      <c r="K353" s="29"/>
+      <c r="L353" s="29"/>
+      <c r="M353" s="29"/>
+      <c r="N353" s="12"/>
+      <c r="O353" s="12"/>
+      <c r="P353" s="12"/>
+      <c r="Q353" s="12"/>
+      <c r="R353" s="12"/>
+      <c r="S353" s="12"/>
+      <c r="T353" s="12"/>
+      <c r="V353" s="17"/>
+      <c r="W353" s="17"/>
+      <c r="X353" s="17"/>
+      <c r="Y353" s="17"/>
+      <c r="Z353" s="17"/>
+      <c r="AA353" s="17"/>
+      <c r="AB353" s="17"/>
+      <c r="AC353" s="17"/>
+      <c r="AD353" s="17"/>
+    </row>
+    <row r="354" spans="1:30" s="1" customFormat="1">
+      <c r="A354" s="34"/>
+      <c r="B354" s="28"/>
+      <c r="C354" s="79"/>
+      <c r="D354" s="49"/>
+      <c r="E354" s="49"/>
+      <c r="F354" s="49"/>
+      <c r="G354" s="28"/>
+      <c r="H354" s="28"/>
+      <c r="I354" s="27"/>
+      <c r="J354" s="28"/>
+      <c r="K354" s="28"/>
+      <c r="L354" s="76"/>
+      <c r="M354" s="23"/>
+      <c r="N354" s="7"/>
+      <c r="O354" s="7"/>
+      <c r="P354" s="7"/>
+      <c r="Q354" s="7"/>
+      <c r="R354" s="7"/>
+      <c r="S354" s="7"/>
+      <c r="T354" s="7"/>
+      <c r="V354" s="17"/>
+      <c r="W354" s="17"/>
+      <c r="X354" s="17"/>
+      <c r="Y354" s="17"/>
+      <c r="Z354" s="17"/>
+      <c r="AA354" s="17"/>
+      <c r="AB354" s="17"/>
+      <c r="AC354" s="17"/>
+      <c r="AD354" s="17"/>
+    </row>
+    <row r="355" spans="1:30" s="1" customFormat="1" ht="78.75">
+      <c r="A355" s="62" t="s">
+        <v>29</v>
+      </c>
+      <c r="B355" s="28"/>
+      <c r="C355" s="79"/>
+      <c r="D355" s="49"/>
+      <c r="E355" s="49"/>
+      <c r="F355" s="49"/>
+      <c r="G355" s="28"/>
+      <c r="H355" s="28"/>
+      <c r="I355" s="27"/>
+      <c r="J355" s="28"/>
+      <c r="K355" s="28"/>
+      <c r="L355" s="24"/>
+      <c r="M355" s="23"/>
+      <c r="N355" s="7"/>
+      <c r="O355" s="7"/>
+      <c r="P355" s="7"/>
+      <c r="Q355" s="7"/>
+      <c r="R355" s="7"/>
+      <c r="S355" s="7"/>
+      <c r="T355" s="7"/>
+      <c r="V355" s="17"/>
+      <c r="W355" s="17"/>
+      <c r="X355" s="17"/>
+      <c r="Y355" s="17"/>
+      <c r="Z355" s="17"/>
+      <c r="AA355" s="17"/>
+      <c r="AB355" s="17"/>
+      <c r="AC355" s="17"/>
+      <c r="AD355" s="17"/>
+    </row>
+    <row r="356" spans="1:30" s="1" customFormat="1">
+      <c r="A356" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="B356" s="79">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="C356" s="79">
+        <v>77.7</v>
+      </c>
+      <c r="D356" s="80">
+        <v>122.2</v>
+      </c>
+      <c r="E356" s="80">
+        <v>167.8</v>
+      </c>
+      <c r="F356" s="80">
+        <v>211.5</v>
+      </c>
+      <c r="G356" s="80">
+        <v>258</v>
+      </c>
+      <c r="H356" s="80">
+        <v>302.7</v>
+      </c>
+      <c r="I356" s="70"/>
+      <c r="J356" s="72"/>
+      <c r="K356" s="72"/>
+      <c r="L356" s="72"/>
+      <c r="M356" s="72"/>
       <c r="N356" s="7"/>
       <c r="O356" s="7"/>
       <c r="P356" s="7"/>
       <c r="Q356" s="7"/>
       <c r="R356" s="7"/>
       <c r="S356" s="7"/>
       <c r="T356" s="7"/>
-      <c r="U356" s="7"/>
-[...57 lines deleted...]
-      <c r="A358" s="36" t="s">
+      <c r="V356" s="17"/>
+      <c r="W356" s="17"/>
+      <c r="X356" s="17"/>
+      <c r="Y356" s="17"/>
+      <c r="Z356" s="17"/>
+      <c r="AA356" s="17"/>
+      <c r="AB356" s="17"/>
+      <c r="AC356" s="17"/>
+      <c r="AD356" s="17"/>
+    </row>
+    <row r="357" spans="1:30" s="1" customFormat="1">
+      <c r="A357" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="B358" s="28">
-[...54 lines deleted...]
-      <c r="M359" s="30"/>
+      <c r="B357" s="79">
+        <v>13.9</v>
+      </c>
+      <c r="C357" s="79">
+        <v>26.8</v>
+      </c>
+      <c r="D357" s="80">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="E357" s="80">
+        <v>53.6</v>
+      </c>
+      <c r="F357" s="80">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="G357" s="80">
+        <v>79</v>
+      </c>
+      <c r="H357" s="80">
+        <v>92</v>
+      </c>
+      <c r="I357" s="70"/>
+      <c r="J357" s="72"/>
+      <c r="K357" s="72"/>
+      <c r="L357" s="72"/>
+      <c r="M357" s="72"/>
+      <c r="N357" s="7"/>
+      <c r="O357" s="7"/>
+      <c r="P357" s="7"/>
+      <c r="Q357" s="7"/>
+      <c r="R357" s="7"/>
+      <c r="S357" s="7"/>
+      <c r="T357" s="7"/>
+      <c r="V357" s="17"/>
+      <c r="W357" s="17"/>
+      <c r="X357" s="17"/>
+      <c r="Y357" s="17"/>
+      <c r="Z357" s="17"/>
+      <c r="AA357" s="17"/>
+      <c r="AB357" s="17"/>
+      <c r="AC357" s="17"/>
+      <c r="AD357" s="17"/>
+    </row>
+    <row r="358" spans="1:30" s="1" customFormat="1">
+      <c r="A358" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="B358" s="79">
+        <v>11.3</v>
+      </c>
+      <c r="C358" s="79">
+        <v>22.6</v>
+      </c>
+      <c r="D358" s="80">
+        <v>33.9</v>
+      </c>
+      <c r="E358" s="80">
+        <v>45.1</v>
+      </c>
+      <c r="F358" s="80">
+        <v>56.2</v>
+      </c>
+      <c r="G358" s="80">
+        <v>67.5</v>
+      </c>
+      <c r="H358" s="80">
+        <v>78.8</v>
+      </c>
+      <c r="I358" s="70"/>
+      <c r="J358" s="72"/>
+      <c r="K358" s="72"/>
+      <c r="L358" s="72"/>
+      <c r="M358" s="72"/>
+      <c r="N358" s="7"/>
+      <c r="O358" s="7"/>
+      <c r="P358" s="7"/>
+      <c r="Q358" s="7"/>
+      <c r="R358" s="7"/>
+      <c r="S358" s="7"/>
+      <c r="T358" s="7"/>
+      <c r="V358" s="17"/>
+      <c r="W358" s="17"/>
+      <c r="X358" s="17"/>
+      <c r="Y358" s="17"/>
+      <c r="Z358" s="17"/>
+      <c r="AA358" s="17"/>
+      <c r="AB358" s="17"/>
+      <c r="AC358" s="17"/>
+      <c r="AD358" s="17"/>
+    </row>
+    <row r="359" spans="1:30" s="1" customFormat="1">
+      <c r="A359" s="34" t="s">
+        <v>62</v>
+      </c>
+      <c r="B359" s="79" t="s">
+        <v>116</v>
+      </c>
+      <c r="C359" s="79">
+        <v>1.5</v>
+      </c>
+      <c r="D359" s="80">
+        <v>3.1</v>
+      </c>
+      <c r="E359" s="80">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="F359" s="80">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="G359" s="80">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="H359" s="80">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="I359" s="70"/>
+      <c r="J359" s="72"/>
+      <c r="K359" s="72"/>
+      <c r="L359" s="72"/>
+      <c r="M359" s="72"/>
       <c r="N359" s="7"/>
       <c r="O359" s="7"/>
       <c r="P359" s="7"/>
       <c r="Q359" s="7"/>
       <c r="R359" s="7"/>
       <c r="S359" s="7"/>
       <c r="T359" s="7"/>
-      <c r="U359" s="7"/>
-[...163 lines deleted...]
-      <c r="M363" s="31"/>
+      <c r="V359" s="17"/>
+      <c r="W359" s="17"/>
+      <c r="X359" s="17"/>
+      <c r="Y359" s="17"/>
+      <c r="Z359" s="17"/>
+      <c r="AA359" s="17"/>
+      <c r="AB359" s="17"/>
+      <c r="AC359" s="17"/>
+      <c r="AD359" s="17"/>
+    </row>
+    <row r="360" spans="1:30" s="1" customFormat="1">
+      <c r="A360" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="B360" s="79">
+        <v>11</v>
+      </c>
+      <c r="C360" s="79">
+        <v>24.7</v>
+      </c>
+      <c r="D360" s="80">
+        <v>40.5</v>
+      </c>
+      <c r="E360" s="80">
+        <v>58.4</v>
+      </c>
+      <c r="F360" s="80">
+        <v>77.5</v>
+      </c>
+      <c r="G360" s="80">
+        <v>100.8</v>
+      </c>
+      <c r="H360" s="80">
+        <v>121.2</v>
+      </c>
+      <c r="I360" s="70"/>
+      <c r="J360" s="72"/>
+      <c r="K360" s="72"/>
+      <c r="L360" s="72"/>
+      <c r="M360" s="72"/>
+      <c r="N360" s="10"/>
+      <c r="O360" s="10"/>
+      <c r="P360" s="10"/>
+      <c r="Q360" s="10"/>
+      <c r="R360" s="10"/>
+      <c r="S360" s="10"/>
+      <c r="T360" s="10"/>
+      <c r="V360" s="17"/>
+      <c r="W360" s="17"/>
+      <c r="X360" s="17"/>
+      <c r="Y360" s="17"/>
+      <c r="Z360" s="17"/>
+      <c r="AA360" s="17"/>
+      <c r="AB360" s="17"/>
+      <c r="AC360" s="17"/>
+      <c r="AD360" s="17"/>
+    </row>
+    <row r="361" spans="1:30" s="1" customFormat="1">
+      <c r="A361" s="34" t="s">
+        <v>117</v>
+      </c>
+      <c r="B361" s="79" t="s">
+        <v>116</v>
+      </c>
+      <c r="C361" s="79">
+        <v>2</v>
+      </c>
+      <c r="D361" s="80">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E361" s="80">
+        <v>6.1</v>
+      </c>
+      <c r="F361" s="80">
+        <v>6.1</v>
+      </c>
+      <c r="G361" s="80">
+        <v>6.1</v>
+      </c>
+      <c r="H361" s="80">
+        <v>6.1</v>
+      </c>
+      <c r="I361" s="70"/>
+      <c r="J361" s="72"/>
+      <c r="K361" s="72"/>
+      <c r="L361" s="72"/>
+      <c r="M361" s="72"/>
+      <c r="N361" s="10"/>
+      <c r="O361" s="10"/>
+      <c r="P361" s="10"/>
+      <c r="Q361" s="10"/>
+      <c r="R361" s="10"/>
+      <c r="S361" s="10"/>
+      <c r="T361" s="10"/>
+      <c r="V361" s="17"/>
+      <c r="W361" s="17"/>
+      <c r="X361" s="17"/>
+      <c r="Y361" s="17"/>
+      <c r="Z361" s="17"/>
+      <c r="AA361" s="17"/>
+      <c r="AB361" s="17"/>
+      <c r="AC361" s="17"/>
+      <c r="AD361" s="17"/>
+    </row>
+    <row r="362" spans="1:30" s="1" customFormat="1">
+      <c r="A362" s="47"/>
+      <c r="B362" s="27"/>
+      <c r="C362" s="79"/>
+      <c r="D362" s="49"/>
+      <c r="E362" s="49"/>
+      <c r="F362" s="49"/>
+      <c r="G362" s="28"/>
+      <c r="H362" s="28"/>
+      <c r="I362" s="34"/>
+      <c r="J362" s="28"/>
+      <c r="K362" s="28"/>
+      <c r="L362" s="23"/>
+      <c r="M362" s="23"/>
+      <c r="N362" s="10"/>
+      <c r="O362" s="10"/>
+      <c r="P362" s="10"/>
+      <c r="Q362" s="10"/>
+      <c r="R362" s="10"/>
+      <c r="S362" s="10"/>
+      <c r="T362" s="10"/>
+      <c r="V362" s="17"/>
+      <c r="W362" s="17"/>
+      <c r="X362" s="17"/>
+      <c r="Y362" s="17"/>
+      <c r="Z362" s="17"/>
+      <c r="AA362" s="17"/>
+      <c r="AB362" s="17"/>
+      <c r="AC362" s="17"/>
+      <c r="AD362" s="17"/>
+    </row>
+    <row r="363" spans="1:30" s="1" customFormat="1" ht="34.5">
+      <c r="A363" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="B363" s="28"/>
+      <c r="C363" s="26"/>
+      <c r="D363" s="49"/>
+      <c r="E363" s="49"/>
+      <c r="F363" s="49"/>
+      <c r="G363" s="28"/>
+      <c r="H363" s="28"/>
+      <c r="I363" s="27"/>
+      <c r="J363" s="28"/>
+      <c r="K363" s="28"/>
+      <c r="L363" s="23"/>
+      <c r="M363" s="23"/>
       <c r="N363" s="7"/>
       <c r="O363" s="7"/>
       <c r="P363" s="7"/>
       <c r="Q363" s="7"/>
       <c r="R363" s="7"/>
       <c r="S363" s="7"/>
       <c r="T363" s="7"/>
-      <c r="U363" s="7"/>
-[...159 lines deleted...]
-      <c r="M367" s="31"/>
+      <c r="V363" s="17"/>
+      <c r="W363" s="17"/>
+      <c r="X363" s="17"/>
+      <c r="Y363" s="17"/>
+      <c r="Z363" s="17"/>
+      <c r="AA363" s="17"/>
+      <c r="AB363" s="17"/>
+      <c r="AC363" s="17"/>
+      <c r="AD363" s="17"/>
+    </row>
+    <row r="364" spans="1:30" s="1" customFormat="1">
+      <c r="A364" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="B364" s="26">
+        <v>824</v>
+      </c>
+      <c r="C364" s="26">
+        <v>1648</v>
+      </c>
+      <c r="D364" s="26">
+        <v>2472</v>
+      </c>
+      <c r="E364" s="26">
+        <v>3296</v>
+      </c>
+      <c r="F364" s="26">
+        <v>4120</v>
+      </c>
+      <c r="G364" s="26">
+        <v>4944</v>
+      </c>
+      <c r="H364" s="26">
+        <v>5233</v>
+      </c>
+      <c r="I364" s="27"/>
+      <c r="J364" s="29"/>
+      <c r="K364" s="29"/>
+      <c r="L364" s="29"/>
+      <c r="M364" s="29"/>
+      <c r="N364" s="13"/>
+      <c r="O364" s="13"/>
+      <c r="P364" s="13"/>
+      <c r="Q364" s="13"/>
+      <c r="R364" s="13"/>
+      <c r="S364" s="13"/>
+      <c r="T364" s="13"/>
+      <c r="V364" s="17"/>
+      <c r="W364" s="17"/>
+      <c r="X364" s="17"/>
+      <c r="Y364" s="17"/>
+      <c r="Z364" s="17"/>
+      <c r="AA364" s="17"/>
+      <c r="AB364" s="17"/>
+      <c r="AC364" s="17"/>
+      <c r="AD364" s="17"/>
+    </row>
+    <row r="365" spans="1:30" s="1" customFormat="1">
+      <c r="A365" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B365" s="26">
+        <v>824</v>
+      </c>
+      <c r="C365" s="26">
+        <v>1648</v>
+      </c>
+      <c r="D365" s="26">
+        <v>2472</v>
+      </c>
+      <c r="E365" s="26">
+        <v>3296</v>
+      </c>
+      <c r="F365" s="26">
+        <v>4120</v>
+      </c>
+      <c r="G365" s="26">
+        <v>4944</v>
+      </c>
+      <c r="H365" s="26">
+        <v>5233</v>
+      </c>
+      <c r="I365" s="27"/>
+      <c r="J365" s="29"/>
+      <c r="K365" s="29"/>
+      <c r="L365" s="29"/>
+      <c r="M365" s="29"/>
+      <c r="N365" s="14"/>
+      <c r="O365" s="14"/>
+      <c r="P365" s="14"/>
+      <c r="Q365" s="14"/>
+      <c r="R365" s="14"/>
+      <c r="S365" s="14"/>
+      <c r="T365" s="14"/>
+      <c r="V365" s="17"/>
+      <c r="W365" s="17"/>
+      <c r="X365" s="17"/>
+      <c r="Y365" s="17"/>
+      <c r="Z365" s="17"/>
+      <c r="AA365" s="17"/>
+      <c r="AB365" s="17"/>
+      <c r="AC365" s="17"/>
+      <c r="AD365" s="17"/>
+    </row>
+    <row r="366" spans="1:30" s="1" customFormat="1">
+      <c r="A366" s="47"/>
+      <c r="B366" s="27"/>
+      <c r="C366" s="26"/>
+      <c r="D366" s="49"/>
+      <c r="E366" s="49"/>
+      <c r="F366" s="49"/>
+      <c r="G366" s="28"/>
+      <c r="H366" s="28"/>
+      <c r="I366" s="27"/>
+      <c r="J366" s="28"/>
+      <c r="K366" s="28"/>
+      <c r="L366" s="24"/>
+      <c r="M366" s="28"/>
+      <c r="N366" s="7"/>
+      <c r="O366" s="7"/>
+      <c r="P366" s="7"/>
+      <c r="Q366" s="7"/>
+      <c r="R366" s="7"/>
+      <c r="S366" s="7"/>
+      <c r="T366" s="7"/>
+      <c r="V366" s="17"/>
+      <c r="W366" s="17"/>
+      <c r="X366" s="17"/>
+      <c r="Y366" s="17"/>
+      <c r="Z366" s="17"/>
+      <c r="AA366" s="17"/>
+      <c r="AB366" s="17"/>
+      <c r="AC366" s="17"/>
+      <c r="AD366" s="17"/>
+    </row>
+    <row r="367" spans="1:30" s="1" customFormat="1">
+      <c r="A367" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B367" s="27"/>
+      <c r="C367" s="26"/>
+      <c r="D367" s="49"/>
+      <c r="E367" s="49"/>
+      <c r="F367" s="49"/>
+      <c r="G367" s="28"/>
+      <c r="H367" s="28"/>
+      <c r="I367" s="27"/>
+      <c r="J367" s="28"/>
+      <c r="K367" s="28"/>
+      <c r="L367" s="24"/>
+      <c r="M367" s="23"/>
       <c r="N367" s="7"/>
       <c r="O367" s="7"/>
       <c r="P367" s="7"/>
       <c r="Q367" s="7"/>
       <c r="R367" s="7"/>
       <c r="S367" s="7"/>
       <c r="T367" s="7"/>
-      <c r="U367" s="7"/>
-[...37 lines deleted...]
-      <c r="M368" s="31"/>
+      <c r="V367" s="17"/>
+      <c r="W367" s="17"/>
+      <c r="X367" s="17"/>
+      <c r="Y367" s="17"/>
+      <c r="Z367" s="17"/>
+      <c r="AA367" s="17"/>
+      <c r="AB367" s="17"/>
+      <c r="AC367" s="17"/>
+      <c r="AD367" s="17"/>
+    </row>
+    <row r="368" spans="1:30" s="1" customFormat="1">
+      <c r="A368" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="B368" s="26">
+        <v>18629</v>
+      </c>
+      <c r="C368" s="26">
+        <v>97780</v>
+      </c>
+      <c r="D368" s="26">
+        <v>179951</v>
+      </c>
+      <c r="E368" s="26">
+        <v>259071</v>
+      </c>
+      <c r="F368" s="26">
+        <v>281643</v>
+      </c>
+      <c r="G368" s="26">
+        <v>301793</v>
+      </c>
+      <c r="H368" s="26">
+        <v>325441</v>
+      </c>
+      <c r="I368" s="27"/>
+      <c r="J368" s="29"/>
+      <c r="K368" s="29"/>
+      <c r="L368" s="29"/>
+      <c r="M368" s="29"/>
       <c r="N368" s="7"/>
       <c r="O368" s="7"/>
       <c r="P368" s="7"/>
       <c r="Q368" s="7"/>
       <c r="R368" s="7"/>
       <c r="S368" s="7"/>
       <c r="T368" s="7"/>
-      <c r="U368" s="7"/>
-[...83 lines deleted...]
-      <c r="M370" s="31"/>
+      <c r="V368" s="17"/>
+      <c r="W368" s="17"/>
+      <c r="X368" s="17"/>
+      <c r="Y368" s="17"/>
+      <c r="Z368" s="17"/>
+      <c r="AA368" s="17"/>
+      <c r="AB368" s="17"/>
+      <c r="AC368" s="17"/>
+      <c r="AD368" s="17"/>
+    </row>
+    <row r="369" spans="1:30" s="1" customFormat="1">
+      <c r="A369" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B369" s="26">
+        <v>10667</v>
+      </c>
+      <c r="C369" s="26">
+        <v>73608</v>
+      </c>
+      <c r="D369" s="26">
+        <v>139570</v>
+      </c>
+      <c r="E369" s="26">
+        <v>202480</v>
+      </c>
+      <c r="F369" s="26">
+        <v>223399</v>
+      </c>
+      <c r="G369" s="26">
+        <v>241896</v>
+      </c>
+      <c r="H369" s="26">
+        <v>264099</v>
+      </c>
+      <c r="I369" s="27"/>
+      <c r="J369" s="29"/>
+      <c r="K369" s="29"/>
+      <c r="L369" s="29"/>
+      <c r="M369" s="29"/>
+      <c r="N369" s="6"/>
+      <c r="O369" s="6"/>
+      <c r="P369" s="6"/>
+      <c r="Q369" s="6"/>
+      <c r="R369" s="6"/>
+      <c r="S369" s="6"/>
+      <c r="T369" s="6"/>
+      <c r="V369" s="17"/>
+      <c r="W369" s="17"/>
+      <c r="X369" s="17"/>
+      <c r="Y369" s="17"/>
+      <c r="Z369" s="17"/>
+      <c r="AA369" s="17"/>
+      <c r="AB369" s="17"/>
+      <c r="AC369" s="17"/>
+      <c r="AD369" s="17"/>
+    </row>
+    <row r="370" spans="1:30" s="1" customFormat="1">
+      <c r="A370" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="B370" s="26">
+        <v>4489</v>
+      </c>
+      <c r="C370" s="26">
+        <v>8058</v>
+      </c>
+      <c r="D370" s="26">
+        <v>11628</v>
+      </c>
+      <c r="E370" s="26">
+        <v>15197</v>
+      </c>
+      <c r="F370" s="26">
+        <v>15439</v>
+      </c>
+      <c r="G370" s="26">
+        <v>15680</v>
+      </c>
+      <c r="H370" s="26">
+        <v>15922</v>
+      </c>
+      <c r="I370" s="27"/>
+      <c r="J370" s="29"/>
+      <c r="K370" s="29"/>
+      <c r="L370" s="29"/>
+      <c r="M370" s="29"/>
       <c r="N370" s="7"/>
       <c r="O370" s="7"/>
       <c r="P370" s="7"/>
       <c r="Q370" s="7"/>
       <c r="R370" s="7"/>
       <c r="S370" s="7"/>
       <c r="T370" s="7"/>
-      <c r="U370" s="7"/>
-[...23 lines deleted...]
-      <c r="M371" s="30"/>
+      <c r="V370" s="17"/>
+      <c r="W370" s="17"/>
+      <c r="X370" s="17"/>
+      <c r="Y370" s="17"/>
+      <c r="Z370" s="17"/>
+      <c r="AA370" s="17"/>
+      <c r="AB370" s="17"/>
+      <c r="AC370" s="17"/>
+      <c r="AD370" s="17"/>
+    </row>
+    <row r="371" spans="1:30" s="1" customFormat="1">
+      <c r="A371" s="58" t="s">
+        <v>86</v>
+      </c>
+      <c r="B371" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C371" s="26">
+        <v>198</v>
+      </c>
+      <c r="D371" s="26">
+        <v>395</v>
+      </c>
+      <c r="E371" s="26">
+        <v>593</v>
+      </c>
+      <c r="F371" s="26">
+        <v>593</v>
+      </c>
+      <c r="G371" s="26">
+        <v>593</v>
+      </c>
+      <c r="H371" s="26">
+        <v>593</v>
+      </c>
+      <c r="I371" s="27"/>
+      <c r="J371" s="29"/>
+      <c r="K371" s="29"/>
+      <c r="L371" s="29"/>
+      <c r="M371" s="29"/>
       <c r="N371" s="7"/>
       <c r="O371" s="7"/>
       <c r="P371" s="7"/>
       <c r="Q371" s="7"/>
       <c r="R371" s="7"/>
       <c r="S371" s="7"/>
       <c r="T371" s="7"/>
-      <c r="U371" s="7"/>
-[...25 lines deleted...]
-      <c r="M372" s="25"/>
+      <c r="V371" s="17"/>
+      <c r="W371" s="17"/>
+      <c r="X371" s="17"/>
+      <c r="Y371" s="17"/>
+      <c r="Z371" s="17"/>
+      <c r="AA371" s="17"/>
+      <c r="AB371" s="17"/>
+      <c r="AC371" s="17"/>
+      <c r="AD371" s="17"/>
+    </row>
+    <row r="372" spans="1:30" s="1" customFormat="1">
+      <c r="A372" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="B372" s="26">
+        <v>154</v>
+      </c>
+      <c r="C372" s="26">
+        <v>1058</v>
+      </c>
+      <c r="D372" s="26">
+        <v>1962</v>
+      </c>
+      <c r="E372" s="26">
+        <v>2866</v>
+      </c>
+      <c r="F372" s="26">
+        <v>2866</v>
+      </c>
+      <c r="G372" s="26">
+        <v>2866</v>
+      </c>
+      <c r="H372" s="26">
+        <v>2866</v>
+      </c>
+      <c r="I372" s="27"/>
+      <c r="J372" s="29"/>
+      <c r="K372" s="29"/>
+      <c r="L372" s="29"/>
+      <c r="M372" s="29"/>
       <c r="N372" s="7"/>
       <c r="O372" s="7"/>
       <c r="P372" s="7"/>
       <c r="Q372" s="7"/>
       <c r="R372" s="7"/>
       <c r="S372" s="7"/>
       <c r="T372" s="7"/>
-      <c r="U372" s="7"/>
-[...83 lines deleted...]
-      <c r="M374" s="31"/>
+      <c r="V372" s="17"/>
+      <c r="W372" s="17"/>
+      <c r="X372" s="17"/>
+      <c r="Y372" s="17"/>
+      <c r="Z372" s="17"/>
+      <c r="AA372" s="17"/>
+      <c r="AB372" s="17"/>
+      <c r="AC372" s="17"/>
+      <c r="AD372" s="17"/>
+    </row>
+    <row r="373" spans="1:30" s="1" customFormat="1">
+      <c r="A373" s="77" t="s">
+        <v>51</v>
+      </c>
+      <c r="B373" s="26">
+        <v>364</v>
+      </c>
+      <c r="C373" s="26">
+        <v>1077</v>
+      </c>
+      <c r="D373" s="26">
+        <v>1791</v>
+      </c>
+      <c r="E373" s="26">
+        <v>2504</v>
+      </c>
+      <c r="F373" s="26">
+        <v>2504</v>
+      </c>
+      <c r="G373" s="26">
+        <v>2504</v>
+      </c>
+      <c r="H373" s="26">
+        <v>2504</v>
+      </c>
+      <c r="I373" s="78"/>
+      <c r="J373" s="78"/>
+      <c r="K373" s="78"/>
+      <c r="L373" s="29"/>
+      <c r="M373" s="29"/>
+      <c r="N373" s="19"/>
+    </row>
+    <row r="374" spans="1:30" s="1" customFormat="1">
+      <c r="A374" s="34" t="s">
+        <v>70</v>
+      </c>
+      <c r="B374" s="26">
+        <v>53</v>
+      </c>
+      <c r="C374" s="26">
+        <v>323</v>
+      </c>
+      <c r="D374" s="26">
+        <v>593</v>
+      </c>
+      <c r="E374" s="26">
+        <v>863</v>
+      </c>
+      <c r="F374" s="26">
+        <v>863</v>
+      </c>
+      <c r="G374" s="26">
+        <v>863</v>
+      </c>
+      <c r="H374" s="26">
+        <v>863</v>
+      </c>
+      <c r="I374" s="27"/>
+      <c r="J374" s="29"/>
+      <c r="K374" s="29"/>
+      <c r="L374" s="29"/>
+      <c r="M374" s="29"/>
       <c r="N374" s="7"/>
       <c r="O374" s="7"/>
       <c r="P374" s="7"/>
       <c r="Q374" s="7"/>
       <c r="R374" s="7"/>
       <c r="S374" s="7"/>
       <c r="T374" s="7"/>
-      <c r="U374" s="7"/>
-[...37 lines deleted...]
-      <c r="M375" s="31"/>
+      <c r="V374" s="17"/>
+      <c r="W374" s="17"/>
+      <c r="X374" s="17"/>
+      <c r="Y374" s="17"/>
+      <c r="Z374" s="17"/>
+      <c r="AA374" s="17"/>
+      <c r="AB374" s="17"/>
+      <c r="AC374" s="17"/>
+      <c r="AD374" s="17"/>
+    </row>
+    <row r="375" spans="1:30" s="1" customFormat="1">
+      <c r="A375" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B375" s="26">
+        <v>212</v>
+      </c>
+      <c r="C375" s="26">
+        <v>1038</v>
+      </c>
+      <c r="D375" s="26">
+        <v>1864</v>
+      </c>
+      <c r="E375" s="26">
+        <v>2690</v>
+      </c>
+      <c r="F375" s="26">
+        <v>2899</v>
+      </c>
+      <c r="G375" s="26">
+        <v>3107</v>
+      </c>
+      <c r="H375" s="26">
+        <v>3107</v>
+      </c>
+      <c r="I375" s="27"/>
+      <c r="J375" s="29"/>
+      <c r="K375" s="29"/>
+      <c r="L375" s="29"/>
+      <c r="M375" s="29"/>
       <c r="N375" s="7"/>
       <c r="O375" s="7"/>
       <c r="P375" s="7"/>
       <c r="Q375" s="7"/>
       <c r="R375" s="7"/>
-      <c r="W375" s="19"/>
-[...22 lines deleted...]
-      <c r="M376" s="25"/>
+      <c r="S375" s="7"/>
+      <c r="T375" s="7"/>
+      <c r="V375" s="17"/>
+      <c r="W375" s="17"/>
+      <c r="X375" s="17"/>
+      <c r="Y375" s="17"/>
+      <c r="Z375" s="17"/>
+      <c r="AA375" s="17"/>
+      <c r="AB375" s="17"/>
+      <c r="AC375" s="17"/>
+      <c r="AD375" s="17"/>
+    </row>
+    <row r="376" spans="1:30" s="1" customFormat="1">
+      <c r="A376" s="65" t="s">
+        <v>62</v>
+      </c>
+      <c r="B376" s="26">
+        <v>449</v>
+      </c>
+      <c r="C376" s="26">
+        <v>969</v>
+      </c>
+      <c r="D376" s="26">
+        <v>1489</v>
+      </c>
+      <c r="E376" s="26">
+        <v>2009</v>
+      </c>
+      <c r="F376" s="26">
+        <v>2012</v>
+      </c>
+      <c r="G376" s="26">
+        <v>2014</v>
+      </c>
+      <c r="H376" s="26">
+        <v>2017</v>
+      </c>
+      <c r="I376" s="27"/>
+      <c r="J376" s="29"/>
+      <c r="K376" s="29"/>
+      <c r="L376" s="29"/>
+      <c r="M376" s="29"/>
       <c r="N376" s="7"/>
       <c r="O376" s="7"/>
       <c r="P376" s="7"/>
       <c r="Q376" s="7"/>
       <c r="R376" s="7"/>
       <c r="S376" s="7"/>
       <c r="T376" s="7"/>
-      <c r="U376" s="7"/>
-[...25 lines deleted...]
-      <c r="M377" s="25"/>
+      <c r="V376" s="17"/>
+      <c r="W376" s="17"/>
+      <c r="X376" s="17"/>
+      <c r="Y376" s="17"/>
+      <c r="Z376" s="17"/>
+      <c r="AA376" s="17"/>
+      <c r="AB376" s="17"/>
+      <c r="AC376" s="17"/>
+      <c r="AD376" s="17"/>
+    </row>
+    <row r="377" spans="1:30" s="1" customFormat="1">
+      <c r="A377" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="B377" s="26">
+        <v>2241</v>
+      </c>
+      <c r="C377" s="26">
+        <v>11450</v>
+      </c>
+      <c r="D377" s="26">
+        <v>20660</v>
+      </c>
+      <c r="E377" s="26">
+        <v>29870</v>
+      </c>
+      <c r="F377" s="26">
+        <v>31070</v>
+      </c>
+      <c r="G377" s="26">
+        <v>32270</v>
+      </c>
+      <c r="H377" s="26">
+        <v>33471</v>
+      </c>
+      <c r="I377" s="27"/>
+      <c r="J377" s="29"/>
+      <c r="K377" s="29"/>
+      <c r="L377" s="29"/>
+      <c r="M377" s="29"/>
       <c r="N377" s="7"/>
       <c r="O377" s="7"/>
       <c r="P377" s="7"/>
       <c r="Q377" s="7"/>
       <c r="R377" s="7"/>
       <c r="S377" s="7"/>
       <c r="T377" s="7"/>
-      <c r="U377" s="7"/>
-[...37 lines deleted...]
-      <c r="M378" s="31"/>
+      <c r="V377" s="17"/>
+      <c r="W377" s="17"/>
+      <c r="X377" s="17"/>
+      <c r="Y377" s="17"/>
+      <c r="Z377" s="17"/>
+      <c r="AA377" s="17"/>
+      <c r="AB377" s="17"/>
+      <c r="AC377" s="17"/>
+      <c r="AD377" s="17"/>
+    </row>
+    <row r="378" spans="1:30" s="1" customFormat="1">
+      <c r="A378" s="47"/>
+      <c r="B378" s="28"/>
+      <c r="C378" s="26"/>
+      <c r="D378" s="49"/>
+      <c r="E378" s="49"/>
+      <c r="F378" s="49"/>
+      <c r="G378" s="28"/>
+      <c r="H378" s="28"/>
+      <c r="I378" s="50"/>
+      <c r="J378" s="49"/>
+      <c r="K378" s="28"/>
+      <c r="L378" s="68"/>
+      <c r="M378" s="28"/>
       <c r="N378" s="7"/>
       <c r="O378" s="7"/>
       <c r="P378" s="7"/>
       <c r="Q378" s="7"/>
       <c r="R378" s="7"/>
       <c r="S378" s="7"/>
       <c r="T378" s="7"/>
-      <c r="U378" s="7"/>
-[...37 lines deleted...]
-      <c r="M379" s="31"/>
+      <c r="V378" s="17"/>
+      <c r="W378" s="17"/>
+      <c r="X378" s="17"/>
+      <c r="Y378" s="17"/>
+      <c r="Z378" s="17"/>
+      <c r="AA378" s="17"/>
+      <c r="AB378" s="17"/>
+      <c r="AC378" s="17"/>
+      <c r="AD378" s="17"/>
+    </row>
+    <row r="379" spans="1:30" s="1" customFormat="1" ht="34.5">
+      <c r="A379" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="B379" s="27"/>
+      <c r="C379" s="26"/>
+      <c r="D379" s="49"/>
+      <c r="E379" s="49"/>
+      <c r="F379" s="49"/>
+      <c r="G379" s="28"/>
+      <c r="H379" s="28"/>
+      <c r="I379" s="27"/>
+      <c r="J379" s="28"/>
+      <c r="K379" s="28"/>
+      <c r="L379" s="68"/>
+      <c r="M379" s="23"/>
       <c r="N379" s="7"/>
       <c r="O379" s="7"/>
       <c r="P379" s="7"/>
       <c r="Q379" s="7"/>
       <c r="R379" s="7"/>
       <c r="S379" s="7"/>
       <c r="T379" s="7"/>
-      <c r="U379" s="7"/>
-[...37 lines deleted...]
-      <c r="M380" s="31"/>
+      <c r="V379" s="17"/>
+      <c r="W379" s="17"/>
+      <c r="X379" s="17"/>
+      <c r="Y379" s="17"/>
+      <c r="Z379" s="17"/>
+      <c r="AA379" s="17"/>
+      <c r="AB379" s="17"/>
+      <c r="AC379" s="17"/>
+      <c r="AD379" s="17"/>
+    </row>
+    <row r="380" spans="1:30" s="1" customFormat="1">
+      <c r="A380" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="B380" s="26">
+        <v>142</v>
+      </c>
+      <c r="C380" s="26">
+        <v>254</v>
+      </c>
+      <c r="D380" s="26">
+        <v>402</v>
+      </c>
+      <c r="E380" s="26">
+        <v>525</v>
+      </c>
+      <c r="F380" s="26">
+        <v>656</v>
+      </c>
+      <c r="G380" s="26">
+        <v>786</v>
+      </c>
+      <c r="H380" s="26">
+        <v>898</v>
+      </c>
+      <c r="I380" s="27"/>
+      <c r="J380" s="29"/>
+      <c r="K380" s="29"/>
+      <c r="L380" s="29"/>
+      <c r="M380" s="29"/>
       <c r="N380" s="7"/>
       <c r="O380" s="7"/>
       <c r="P380" s="7"/>
       <c r="Q380" s="7"/>
       <c r="R380" s="7"/>
       <c r="S380" s="7"/>
       <c r="T380" s="7"/>
-      <c r="U380" s="7"/>
-[...37 lines deleted...]
-      <c r="M381" s="31"/>
+      <c r="V380" s="17"/>
+      <c r="W380" s="17"/>
+      <c r="X380" s="17"/>
+      <c r="Y380" s="17"/>
+      <c r="Z380" s="17"/>
+      <c r="AA380" s="17"/>
+      <c r="AB380" s="17"/>
+      <c r="AC380" s="17"/>
+      <c r="AD380" s="17"/>
+    </row>
+    <row r="381" spans="1:30" s="1" customFormat="1">
+      <c r="A381" s="58" t="s">
+        <v>86</v>
+      </c>
+      <c r="B381" s="26">
+        <v>88</v>
+      </c>
+      <c r="C381" s="26">
+        <v>155</v>
+      </c>
+      <c r="D381" s="26">
+        <v>244</v>
+      </c>
+      <c r="E381" s="26">
+        <v>300</v>
+      </c>
+      <c r="F381" s="26">
+        <v>369</v>
+      </c>
+      <c r="G381" s="26">
+        <v>442</v>
+      </c>
+      <c r="H381" s="26">
+        <v>511</v>
+      </c>
+      <c r="I381" s="27"/>
+      <c r="J381" s="29"/>
+      <c r="K381" s="29"/>
+      <c r="L381" s="29"/>
+      <c r="M381" s="29"/>
       <c r="N381" s="7"/>
       <c r="O381" s="7"/>
       <c r="P381" s="7"/>
       <c r="Q381" s="7"/>
       <c r="R381" s="7"/>
       <c r="S381" s="7"/>
       <c r="T381" s="7"/>
-      <c r="U381" s="7"/>
-[...37 lines deleted...]
-      <c r="M382" s="31"/>
+      <c r="V381" s="17"/>
+      <c r="W381" s="17"/>
+      <c r="X381" s="17"/>
+      <c r="Y381" s="17"/>
+      <c r="Z381" s="17"/>
+      <c r="AA381" s="17"/>
+      <c r="AB381" s="17"/>
+      <c r="AC381" s="17"/>
+      <c r="AD381" s="17"/>
+    </row>
+    <row r="382" spans="1:30" s="1" customFormat="1">
+      <c r="A382" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="B382" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="C382" s="26">
+        <v>99</v>
+      </c>
+      <c r="D382" s="26">
+        <v>158</v>
+      </c>
+      <c r="E382" s="26">
+        <v>225</v>
+      </c>
+      <c r="F382" s="26">
+        <v>287</v>
+      </c>
+      <c r="G382" s="26">
+        <v>344</v>
+      </c>
+      <c r="H382" s="26">
+        <v>387</v>
+      </c>
+      <c r="I382" s="27"/>
+      <c r="J382" s="29"/>
+      <c r="K382" s="29"/>
+      <c r="L382" s="29"/>
+      <c r="M382" s="29"/>
       <c r="N382" s="7"/>
       <c r="O382" s="7"/>
       <c r="P382" s="7"/>
       <c r="Q382" s="7"/>
-      <c r="R382" s="7"/>
-[...26 lines deleted...]
-      <c r="M383" s="70"/>
+      <c r="V382" s="17"/>
+      <c r="W382" s="17"/>
+      <c r="X382" s="17"/>
+      <c r="Y382" s="17"/>
+      <c r="Z382" s="17"/>
+      <c r="AA382" s="17"/>
+      <c r="AB382" s="17"/>
+      <c r="AC382" s="17"/>
+      <c r="AD382" s="17"/>
+    </row>
+    <row r="383" spans="1:30" s="1" customFormat="1">
+      <c r="A383" s="64"/>
+      <c r="B383" s="27"/>
+      <c r="C383" s="26"/>
+      <c r="D383" s="49"/>
+      <c r="E383" s="49"/>
+      <c r="F383" s="49"/>
+      <c r="G383" s="28"/>
+      <c r="H383" s="28"/>
+      <c r="I383" s="47"/>
+      <c r="J383" s="28"/>
+      <c r="K383" s="28"/>
+      <c r="L383" s="23"/>
+      <c r="M383" s="23"/>
       <c r="N383" s="7"/>
       <c r="O383" s="7"/>
       <c r="P383" s="7"/>
       <c r="Q383" s="7"/>
       <c r="R383" s="7"/>
       <c r="S383" s="7"/>
       <c r="T383" s="7"/>
-      <c r="U383" s="7"/>
-[...45 lines deleted...]
-      <c r="A385" s="49" t="s">
+      <c r="V383" s="17"/>
+      <c r="W383" s="17"/>
+      <c r="X383" s="17"/>
+      <c r="Y383" s="17"/>
+      <c r="Z383" s="17"/>
+      <c r="AA383" s="17"/>
+      <c r="AB383" s="17"/>
+      <c r="AC383" s="17"/>
+      <c r="AD383" s="17"/>
+    </row>
+    <row r="384" spans="1:30" s="1" customFormat="1" ht="34.5">
+      <c r="A384" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="B384" s="27"/>
+      <c r="C384" s="26"/>
+      <c r="D384" s="49"/>
+      <c r="E384" s="49"/>
+      <c r="F384" s="49"/>
+      <c r="G384" s="28"/>
+      <c r="H384" s="28"/>
+      <c r="I384" s="22"/>
+      <c r="J384" s="28"/>
+      <c r="K384" s="28"/>
+      <c r="L384" s="23"/>
+      <c r="M384" s="23"/>
+      <c r="N384" s="7"/>
+      <c r="O384" s="7"/>
+      <c r="P384" s="7"/>
+      <c r="Q384" s="7"/>
+      <c r="R384" s="7"/>
+      <c r="S384" s="7"/>
+      <c r="T384" s="7"/>
+      <c r="V384" s="17"/>
+      <c r="W384" s="17"/>
+      <c r="X384" s="17"/>
+      <c r="Y384" s="17"/>
+      <c r="Z384" s="17"/>
+      <c r="AA384" s="17"/>
+      <c r="AB384" s="17"/>
+      <c r="AC384" s="17"/>
+      <c r="AD384" s="17"/>
+    </row>
+    <row r="385" spans="1:30" s="1" customFormat="1">
+      <c r="A385" s="47" t="s">
         <v>47</v>
       </c>
-      <c r="B385" s="28">
-[...22 lines deleted...]
-      <c r="M385" s="31"/>
+      <c r="B385" s="26">
+        <v>1758</v>
+      </c>
+      <c r="C385" s="26">
+        <v>5597</v>
+      </c>
+      <c r="D385" s="26">
+        <v>9735</v>
+      </c>
+      <c r="E385" s="26">
+        <v>11390</v>
+      </c>
+      <c r="F385" s="26">
+        <v>13214</v>
+      </c>
+      <c r="G385" s="26">
+        <v>16000</v>
+      </c>
+      <c r="H385" s="26">
+        <v>17533</v>
+      </c>
+      <c r="I385" s="27"/>
+      <c r="J385" s="29"/>
+      <c r="K385" s="29"/>
+      <c r="L385" s="29"/>
+      <c r="M385" s="29"/>
       <c r="N385" s="7"/>
       <c r="O385" s="7"/>
       <c r="P385" s="7"/>
       <c r="Q385" s="7"/>
       <c r="R385" s="7"/>
       <c r="S385" s="7"/>
       <c r="T385" s="7"/>
-      <c r="U385" s="7"/>
-[...37 lines deleted...]
-      <c r="M386" s="31"/>
+      <c r="V385" s="17"/>
+      <c r="W385" s="17"/>
+      <c r="X385" s="17"/>
+      <c r="Y385" s="17"/>
+      <c r="Z385" s="17"/>
+      <c r="AA385" s="17"/>
+      <c r="AB385" s="17"/>
+      <c r="AC385" s="17"/>
+      <c r="AD385" s="17"/>
+    </row>
+    <row r="386" spans="1:30" s="1" customFormat="1">
+      <c r="A386" s="58" t="s">
+        <v>86</v>
+      </c>
+      <c r="B386" s="26">
+        <v>449</v>
+      </c>
+      <c r="C386" s="26">
+        <v>832</v>
+      </c>
+      <c r="D386" s="26">
+        <v>1288</v>
+      </c>
+      <c r="E386" s="26">
+        <v>1639</v>
+      </c>
+      <c r="F386" s="26">
+        <v>2069</v>
+      </c>
+      <c r="G386" s="26">
+        <v>2947</v>
+      </c>
+      <c r="H386" s="26">
+        <v>3275</v>
+      </c>
+      <c r="I386" s="27"/>
+      <c r="J386" s="29"/>
+      <c r="K386" s="29"/>
+      <c r="L386" s="29"/>
+      <c r="M386" s="29"/>
       <c r="N386" s="7"/>
       <c r="O386" s="7"/>
       <c r="P386" s="7"/>
       <c r="Q386" s="7"/>
       <c r="R386" s="7"/>
       <c r="S386" s="7"/>
       <c r="T386" s="7"/>
-      <c r="U386" s="7"/>
-[...23 lines deleted...]
-      <c r="M387" s="26"/>
+      <c r="V386" s="17"/>
+      <c r="W386" s="17"/>
+      <c r="X386" s="17"/>
+      <c r="Y386" s="17"/>
+      <c r="Z386" s="17"/>
+      <c r="AA386" s="17"/>
+      <c r="AB386" s="17"/>
+      <c r="AC386" s="17"/>
+      <c r="AD386" s="17"/>
+    </row>
+    <row r="387" spans="1:30" s="9" customFormat="1">
+      <c r="A387" s="34" t="s">
+        <v>62</v>
+      </c>
+      <c r="B387" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="C387" s="26">
+        <v>3442</v>
+      </c>
+      <c r="D387" s="26">
+        <v>6432</v>
+      </c>
+      <c r="E387" s="26">
+        <v>7011</v>
+      </c>
+      <c r="F387" s="26">
+        <v>7665</v>
+      </c>
+      <c r="G387" s="26">
+        <v>8765</v>
+      </c>
+      <c r="H387" s="26">
+        <v>9311</v>
+      </c>
+      <c r="I387" s="27"/>
+      <c r="J387" s="29"/>
+      <c r="K387" s="29"/>
+      <c r="L387" s="29"/>
+      <c r="M387" s="29"/>
       <c r="N387" s="7"/>
       <c r="O387" s="7"/>
       <c r="P387" s="7"/>
       <c r="Q387" s="7"/>
       <c r="R387" s="7"/>
       <c r="S387" s="7"/>
       <c r="T387" s="7"/>
-      <c r="U387" s="7"/>
-[...25 lines deleted...]
-      <c r="M388" s="26"/>
+      <c r="V387" s="17"/>
+      <c r="W387" s="17"/>
+      <c r="X387" s="17"/>
+      <c r="Y387" s="17"/>
+      <c r="Z387" s="17"/>
+      <c r="AA387" s="17"/>
+      <c r="AB387" s="17"/>
+      <c r="AC387" s="17"/>
+      <c r="AD387" s="17"/>
+    </row>
+    <row r="388" spans="1:30" s="1" customFormat="1">
+      <c r="A388" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="B388" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="C388" s="26">
+        <v>265</v>
+      </c>
+      <c r="D388" s="26">
+        <v>424</v>
+      </c>
+      <c r="E388" s="26">
+        <v>598</v>
+      </c>
+      <c r="F388" s="26">
+        <v>762</v>
+      </c>
+      <c r="G388" s="26">
+        <v>999</v>
+      </c>
+      <c r="H388" s="26">
+        <v>1131</v>
+      </c>
+      <c r="I388" s="27"/>
+      <c r="J388" s="29"/>
+      <c r="K388" s="29"/>
+      <c r="L388" s="29"/>
+      <c r="M388" s="29"/>
       <c r="N388" s="7"/>
       <c r="O388" s="7"/>
       <c r="P388" s="7"/>
       <c r="Q388" s="7"/>
       <c r="R388" s="7"/>
       <c r="S388" s="7"/>
       <c r="T388" s="7"/>
-      <c r="U388" s="7"/>
-[...37 lines deleted...]
-      <c r="M389" s="31"/>
+      <c r="V388" s="17"/>
+      <c r="W388" s="17"/>
+      <c r="X388" s="17"/>
+      <c r="Y388" s="17"/>
+      <c r="Z388" s="17"/>
+      <c r="AA388" s="17"/>
+      <c r="AB388" s="17"/>
+      <c r="AC388" s="17"/>
+      <c r="AD388" s="17"/>
+    </row>
+    <row r="389" spans="1:30" s="1" customFormat="1">
+      <c r="A389" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="B389" s="26">
+        <v>550</v>
+      </c>
+      <c r="C389" s="26">
+        <v>1058</v>
+      </c>
+      <c r="D389" s="26">
+        <v>1591</v>
+      </c>
+      <c r="E389" s="26">
+        <v>2142</v>
+      </c>
+      <c r="F389" s="26">
+        <v>2718</v>
+      </c>
+      <c r="G389" s="26">
+        <v>3289</v>
+      </c>
+      <c r="H389" s="26">
+        <v>3816</v>
+      </c>
+      <c r="I389" s="27"/>
+      <c r="J389" s="29"/>
+      <c r="K389" s="29"/>
+      <c r="L389" s="29"/>
+      <c r="M389" s="29"/>
       <c r="N389" s="7"/>
       <c r="O389" s="7"/>
       <c r="P389" s="7"/>
       <c r="Q389" s="7"/>
       <c r="R389" s="7"/>
       <c r="S389" s="7"/>
       <c r="T389" s="7"/>
-      <c r="U389" s="7"/>
-[...37 lines deleted...]
-      <c r="M390" s="31"/>
+      <c r="V389" s="17"/>
+      <c r="W389" s="17"/>
+      <c r="X389" s="17"/>
+      <c r="Y389" s="17"/>
+      <c r="Z389" s="17"/>
+      <c r="AA389" s="17"/>
+      <c r="AB389" s="17"/>
+      <c r="AC389" s="17"/>
+      <c r="AD389" s="17"/>
+    </row>
+    <row r="390" spans="1:30" s="1" customFormat="1">
+      <c r="A390" s="47"/>
+      <c r="B390" s="28"/>
+      <c r="C390" s="26"/>
+      <c r="D390" s="49"/>
+      <c r="E390" s="49"/>
+      <c r="F390" s="49"/>
+      <c r="G390" s="28"/>
+      <c r="H390" s="28"/>
+      <c r="I390" s="27"/>
+      <c r="J390" s="28"/>
+      <c r="K390" s="28"/>
+      <c r="L390" s="44"/>
+      <c r="M390" s="68"/>
       <c r="N390" s="7"/>
       <c r="O390" s="7"/>
       <c r="P390" s="7"/>
       <c r="Q390" s="7"/>
       <c r="R390" s="7"/>
       <c r="S390" s="7"/>
       <c r="T390" s="7"/>
-      <c r="U390" s="7"/>
-[...69 lines deleted...]
-      <c r="M392" s="37"/>
+      <c r="V390" s="17"/>
+      <c r="W390" s="17"/>
+      <c r="X390" s="17"/>
+      <c r="Y390" s="17"/>
+      <c r="Z390" s="17"/>
+      <c r="AA390" s="17"/>
+      <c r="AB390" s="17"/>
+      <c r="AC390" s="17"/>
+      <c r="AD390" s="17"/>
+    </row>
+    <row r="391" spans="1:30" s="1" customFormat="1" ht="33.75">
+      <c r="A391" s="62" t="s">
+        <v>34</v>
+      </c>
+      <c r="B391" s="28"/>
+      <c r="C391" s="26"/>
+      <c r="D391" s="49"/>
+      <c r="E391" s="49"/>
+      <c r="F391" s="49"/>
+      <c r="G391" s="28"/>
+      <c r="H391" s="28"/>
+      <c r="I391" s="27"/>
+      <c r="J391" s="28"/>
+      <c r="K391" s="28"/>
+      <c r="L391" s="24"/>
+      <c r="M391" s="23"/>
+      <c r="N391" s="6"/>
+      <c r="O391" s="6"/>
+      <c r="P391" s="6"/>
+      <c r="Q391" s="6"/>
+      <c r="R391" s="6"/>
+      <c r="S391" s="6"/>
+      <c r="T391" s="6"/>
+      <c r="V391" s="17"/>
+      <c r="W391" s="17"/>
+      <c r="X391" s="17"/>
+      <c r="Y391" s="17"/>
+      <c r="Z391" s="17"/>
+      <c r="AA391" s="17"/>
+      <c r="AB391" s="17"/>
+      <c r="AC391" s="17"/>
+      <c r="AD391" s="17"/>
+    </row>
+    <row r="392" spans="1:30" s="1" customFormat="1">
+      <c r="A392" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="B392" s="26">
+        <v>135</v>
+      </c>
+      <c r="C392" s="26">
+        <v>280</v>
+      </c>
+      <c r="D392" s="26">
+        <v>458</v>
+      </c>
+      <c r="E392" s="26">
+        <v>696</v>
+      </c>
+      <c r="F392" s="26">
+        <v>895</v>
+      </c>
+      <c r="G392" s="26">
+        <v>1169</v>
+      </c>
+      <c r="H392" s="26">
+        <v>1275</v>
+      </c>
+      <c r="I392" s="27"/>
+      <c r="J392" s="29"/>
+      <c r="K392" s="29"/>
+      <c r="L392" s="29"/>
+      <c r="M392" s="29"/>
       <c r="N392" s="7"/>
       <c r="O392" s="7"/>
       <c r="P392" s="7"/>
       <c r="Q392" s="7"/>
       <c r="R392" s="7"/>
       <c r="S392" s="7"/>
       <c r="T392" s="7"/>
-      <c r="U392" s="7"/>
-[...25 lines deleted...]
-      <c r="M393" s="70"/>
+      <c r="V392" s="17"/>
+      <c r="W392" s="17"/>
+      <c r="X392" s="17"/>
+      <c r="Y392" s="17"/>
+      <c r="Z392" s="17"/>
+      <c r="AA392" s="17"/>
+      <c r="AB392" s="17"/>
+      <c r="AC392" s="17"/>
+      <c r="AD392" s="17"/>
+    </row>
+    <row r="393" spans="1:30" s="1" customFormat="1">
+      <c r="A393" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B393" s="26">
+        <v>135</v>
+      </c>
+      <c r="C393" s="26">
+        <v>280</v>
+      </c>
+      <c r="D393" s="26">
+        <v>458</v>
+      </c>
+      <c r="E393" s="26">
+        <v>696</v>
+      </c>
+      <c r="F393" s="26">
+        <v>895</v>
+      </c>
+      <c r="G393" s="26">
+        <v>1169</v>
+      </c>
+      <c r="H393" s="26">
+        <v>1275</v>
+      </c>
+      <c r="I393" s="27"/>
+      <c r="J393" s="29"/>
+      <c r="K393" s="29"/>
+      <c r="L393" s="29"/>
+      <c r="M393" s="29"/>
       <c r="N393" s="7"/>
       <c r="O393" s="7"/>
       <c r="P393" s="7"/>
       <c r="Q393" s="7"/>
       <c r="R393" s="7"/>
       <c r="S393" s="7"/>
       <c r="T393" s="7"/>
-      <c r="U393" s="7"/>
-[...37 lines deleted...]
-      <c r="M394" s="31"/>
+      <c r="V393" s="17"/>
+      <c r="W393" s="17"/>
+      <c r="X393" s="17"/>
+      <c r="Y393" s="17"/>
+      <c r="Z393" s="17"/>
+      <c r="AA393" s="17"/>
+      <c r="AB393" s="17"/>
+      <c r="AC393" s="17"/>
+      <c r="AD393" s="17"/>
+    </row>
+    <row r="394" spans="1:30" s="1" customFormat="1">
+      <c r="A394" s="47"/>
+      <c r="B394" s="28"/>
+      <c r="C394" s="26"/>
+      <c r="D394" s="49"/>
+      <c r="E394" s="49"/>
+      <c r="F394" s="49"/>
+      <c r="G394" s="28"/>
+      <c r="H394" s="28"/>
+      <c r="I394" s="27"/>
+      <c r="J394" s="28"/>
+      <c r="K394" s="28"/>
+      <c r="L394" s="24"/>
+      <c r="M394" s="24"/>
       <c r="N394" s="7"/>
       <c r="O394" s="7"/>
       <c r="P394" s="7"/>
       <c r="Q394" s="7"/>
       <c r="R394" s="7"/>
       <c r="S394" s="7"/>
       <c r="T394" s="7"/>
-      <c r="U394" s="7"/>
-[...37 lines deleted...]
-      <c r="M395" s="31"/>
+      <c r="V394" s="17"/>
+      <c r="W394" s="17"/>
+      <c r="X394" s="17"/>
+      <c r="Y394" s="17"/>
+      <c r="Z394" s="17"/>
+      <c r="AA394" s="17"/>
+      <c r="AB394" s="17"/>
+      <c r="AC394" s="17"/>
+      <c r="AD394" s="17"/>
+    </row>
+    <row r="395" spans="1:30" s="1" customFormat="1" ht="56.25">
+      <c r="A395" s="62" t="s">
+        <v>35</v>
+      </c>
+      <c r="B395" s="28"/>
+      <c r="C395" s="26"/>
+      <c r="D395" s="49"/>
+      <c r="E395" s="49"/>
+      <c r="F395" s="49"/>
+      <c r="G395" s="28"/>
+      <c r="H395" s="28"/>
+      <c r="I395" s="27"/>
+      <c r="J395" s="28"/>
+      <c r="K395" s="28"/>
+      <c r="L395" s="24"/>
+      <c r="M395" s="24"/>
       <c r="N395" s="7"/>
       <c r="O395" s="7"/>
       <c r="P395" s="7"/>
       <c r="Q395" s="7"/>
       <c r="R395" s="7"/>
       <c r="S395" s="7"/>
       <c r="T395" s="7"/>
-      <c r="U395" s="7"/>
-[...37 lines deleted...]
-      <c r="M396" s="31"/>
+      <c r="V395" s="17"/>
+      <c r="W395" s="17"/>
+      <c r="X395" s="17"/>
+      <c r="Y395" s="17"/>
+      <c r="Z395" s="17"/>
+      <c r="AA395" s="17"/>
+      <c r="AB395" s="17"/>
+      <c r="AC395" s="17"/>
+      <c r="AD395" s="17"/>
+    </row>
+    <row r="396" spans="1:30" s="1" customFormat="1">
+      <c r="A396" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="B396" s="26">
+        <v>70</v>
+      </c>
+      <c r="C396" s="26">
+        <v>135</v>
+      </c>
+      <c r="D396" s="26">
+        <v>212</v>
+      </c>
+      <c r="E396" s="26">
+        <v>325</v>
+      </c>
+      <c r="F396" s="26">
+        <v>423</v>
+      </c>
+      <c r="G396" s="26">
+        <v>510</v>
+      </c>
+      <c r="H396" s="26">
+        <v>589</v>
+      </c>
+      <c r="I396" s="27"/>
+      <c r="J396" s="29"/>
+      <c r="K396" s="29"/>
+      <c r="L396" s="29"/>
+      <c r="M396" s="29"/>
       <c r="N396" s="7"/>
       <c r="O396" s="7"/>
       <c r="P396" s="7"/>
       <c r="Q396" s="7"/>
       <c r="R396" s="7"/>
       <c r="S396" s="7"/>
       <c r="T396" s="7"/>
-      <c r="U396" s="7"/>
-[...23 lines deleted...]
-      <c r="M397" s="31"/>
+      <c r="V396" s="17"/>
+      <c r="W396" s="17"/>
+      <c r="X396" s="17"/>
+      <c r="Y396" s="17"/>
+      <c r="Z396" s="17"/>
+      <c r="AA396" s="17"/>
+      <c r="AB396" s="17"/>
+      <c r="AC396" s="17"/>
+      <c r="AD396" s="17"/>
+    </row>
+    <row r="397" spans="1:30" s="1" customFormat="1">
+      <c r="A397" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B397" s="26">
+        <v>66</v>
+      </c>
+      <c r="C397" s="26">
+        <v>128</v>
+      </c>
+      <c r="D397" s="26">
+        <v>201</v>
+      </c>
+      <c r="E397" s="26">
+        <v>310</v>
+      </c>
+      <c r="F397" s="26">
+        <v>403</v>
+      </c>
+      <c r="G397" s="26">
+        <v>484</v>
+      </c>
+      <c r="H397" s="26">
+        <v>558</v>
+      </c>
+      <c r="I397" s="27"/>
+      <c r="J397" s="29"/>
+      <c r="K397" s="29"/>
+      <c r="L397" s="29"/>
+      <c r="M397" s="29"/>
       <c r="N397" s="7"/>
       <c r="O397" s="7"/>
       <c r="P397" s="7"/>
       <c r="Q397" s="7"/>
       <c r="R397" s="7"/>
       <c r="S397" s="7"/>
       <c r="T397" s="7"/>
-      <c r="U397" s="7"/>
-[...25 lines deleted...]
-      <c r="M398" s="25"/>
+      <c r="V397" s="17"/>
+      <c r="W397" s="17"/>
+      <c r="X397" s="17"/>
+      <c r="Y397" s="17"/>
+      <c r="Z397" s="17"/>
+      <c r="AA397" s="17"/>
+      <c r="AB397" s="17"/>
+      <c r="AC397" s="17"/>
+      <c r="AD397" s="17"/>
+    </row>
+    <row r="398" spans="1:30" s="1" customFormat="1">
+      <c r="A398" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="B398" s="26">
+        <v>4</v>
+      </c>
+      <c r="C398" s="26">
+        <v>7</v>
+      </c>
+      <c r="D398" s="26">
+        <v>11</v>
+      </c>
+      <c r="E398" s="26">
+        <v>15</v>
+      </c>
+      <c r="F398" s="26">
+        <v>20</v>
+      </c>
+      <c r="G398" s="26">
+        <v>26</v>
+      </c>
+      <c r="H398" s="26">
+        <v>32</v>
+      </c>
+      <c r="I398" s="27"/>
+      <c r="J398" s="29"/>
+      <c r="K398" s="29"/>
+      <c r="L398" s="29"/>
+      <c r="M398" s="29"/>
       <c r="N398" s="7"/>
       <c r="O398" s="7"/>
       <c r="P398" s="7"/>
       <c r="Q398" s="7"/>
       <c r="R398" s="7"/>
       <c r="S398" s="7"/>
       <c r="T398" s="7"/>
-      <c r="U398" s="7"/>
-[...37 lines deleted...]
-      <c r="M399" s="31"/>
+      <c r="V398" s="17"/>
+      <c r="W398" s="17"/>
+      <c r="X398" s="17"/>
+      <c r="Y398" s="17"/>
+      <c r="Z398" s="17"/>
+      <c r="AA398" s="17"/>
+      <c r="AB398" s="17"/>
+      <c r="AC398" s="17"/>
+      <c r="AD398" s="17"/>
+    </row>
+    <row r="399" spans="1:30" s="1" customFormat="1">
+      <c r="A399" s="47"/>
+      <c r="B399" s="28"/>
+      <c r="C399" s="26"/>
+      <c r="D399" s="49"/>
+      <c r="E399" s="49"/>
+      <c r="F399" s="49"/>
+      <c r="G399" s="28"/>
+      <c r="H399" s="28"/>
+      <c r="I399" s="27"/>
+      <c r="J399" s="28"/>
+      <c r="K399" s="28"/>
+      <c r="L399" s="24"/>
+      <c r="M399" s="35"/>
       <c r="N399" s="7"/>
       <c r="O399" s="7"/>
       <c r="P399" s="7"/>
       <c r="Q399" s="7"/>
       <c r="R399" s="7"/>
       <c r="S399" s="7"/>
       <c r="T399" s="7"/>
-      <c r="U399" s="7"/>
-[...11 lines deleted...]
-      <c r="A400" s="36" t="s">
+      <c r="V399" s="17"/>
+      <c r="W399" s="17"/>
+      <c r="X399" s="17"/>
+      <c r="Y399" s="17"/>
+      <c r="Z399" s="17"/>
+      <c r="AA399" s="17"/>
+      <c r="AB399" s="17"/>
+      <c r="AC399" s="17"/>
+      <c r="AD399" s="17"/>
+    </row>
+    <row r="400" spans="1:30" s="1" customFormat="1" ht="78.75">
+      <c r="A400" s="62" t="s">
+        <v>36</v>
+      </c>
+      <c r="B400" s="28"/>
+      <c r="C400" s="26"/>
+      <c r="D400" s="49"/>
+      <c r="E400" s="49"/>
+      <c r="F400" s="49"/>
+      <c r="G400" s="28"/>
+      <c r="H400" s="28"/>
+      <c r="I400" s="27"/>
+      <c r="J400" s="28"/>
+      <c r="K400" s="28"/>
+      <c r="L400" s="68"/>
+      <c r="M400" s="68"/>
+      <c r="N400" s="7"/>
+      <c r="O400" s="7"/>
+      <c r="P400" s="7"/>
+      <c r="Q400" s="7"/>
+      <c r="R400" s="7"/>
+      <c r="S400" s="7"/>
+      <c r="T400" s="7"/>
+      <c r="V400" s="17"/>
+      <c r="W400" s="17"/>
+      <c r="X400" s="17"/>
+      <c r="Y400" s="17"/>
+      <c r="Z400" s="17"/>
+      <c r="AA400" s="17"/>
+      <c r="AB400" s="17"/>
+      <c r="AC400" s="17"/>
+      <c r="AD400" s="17"/>
+    </row>
+    <row r="401" spans="1:30" s="1" customFormat="1">
+      <c r="A401" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="B401" s="26">
+        <v>178769</v>
+      </c>
+      <c r="C401" s="26">
+        <v>607056</v>
+      </c>
+      <c r="D401" s="26">
+        <v>957042</v>
+      </c>
+      <c r="E401" s="26">
+        <v>1263332</v>
+      </c>
+      <c r="F401" s="26">
+        <v>1554948</v>
+      </c>
+      <c r="G401" s="26">
+        <v>2108193</v>
+      </c>
+      <c r="H401" s="26">
+        <v>2406755</v>
+      </c>
+      <c r="I401" s="27"/>
+      <c r="J401" s="29"/>
+      <c r="K401" s="29"/>
+      <c r="L401" s="29"/>
+      <c r="M401" s="29"/>
+      <c r="N401" s="7"/>
+      <c r="O401" s="7"/>
+      <c r="P401" s="7"/>
+      <c r="Q401" s="7"/>
+      <c r="R401" s="7"/>
+      <c r="S401" s="7"/>
+      <c r="T401" s="7"/>
+      <c r="V401" s="17"/>
+      <c r="W401" s="17"/>
+      <c r="X401" s="17"/>
+      <c r="Y401" s="17"/>
+      <c r="Z401" s="17"/>
+      <c r="AA401" s="17"/>
+      <c r="AB401" s="17"/>
+      <c r="AC401" s="17"/>
+      <c r="AD401" s="17"/>
+    </row>
+    <row r="402" spans="1:30" s="1" customFormat="1">
+      <c r="A402" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="B400" s="28" t="s">
+      <c r="B402" s="26">
+        <v>172483</v>
+      </c>
+      <c r="C402" s="26">
+        <v>594088</v>
+      </c>
+      <c r="D402" s="26">
+        <v>937392</v>
+      </c>
+      <c r="E402" s="26">
+        <v>1237001</v>
+      </c>
+      <c r="F402" s="26">
+        <v>1527569</v>
+      </c>
+      <c r="G402" s="26">
+        <v>2079767</v>
+      </c>
+      <c r="H402" s="26">
+        <v>2377281</v>
+      </c>
+      <c r="I402" s="27"/>
+      <c r="J402" s="29"/>
+      <c r="K402" s="29"/>
+      <c r="L402" s="29"/>
+      <c r="M402" s="29"/>
+      <c r="N402" s="7"/>
+      <c r="O402" s="7"/>
+      <c r="P402" s="7"/>
+      <c r="Q402" s="7"/>
+      <c r="R402" s="7"/>
+      <c r="S402" s="7"/>
+      <c r="T402" s="7"/>
+      <c r="V402" s="17"/>
+      <c r="W402" s="17"/>
+      <c r="X402" s="17"/>
+      <c r="Y402" s="17"/>
+      <c r="Z402" s="17"/>
+      <c r="AA402" s="17"/>
+      <c r="AB402" s="17"/>
+      <c r="AC402" s="17"/>
+      <c r="AD402" s="17"/>
+    </row>
+    <row r="403" spans="1:30" s="1" customFormat="1">
+      <c r="A403" s="77" t="s">
+        <v>50</v>
+      </c>
+      <c r="B403" s="26">
+        <v>6286</v>
+      </c>
+      <c r="C403" s="26">
+        <v>12968</v>
+      </c>
+      <c r="D403" s="26">
+        <v>19650</v>
+      </c>
+      <c r="E403" s="26">
+        <v>26331</v>
+      </c>
+      <c r="F403" s="26">
+        <v>27379</v>
+      </c>
+      <c r="G403" s="26">
+        <v>28427</v>
+      </c>
+      <c r="H403" s="26">
+        <v>29474</v>
+      </c>
+      <c r="I403" s="78"/>
+      <c r="J403" s="78"/>
+      <c r="K403" s="78"/>
+      <c r="L403" s="29"/>
+      <c r="M403" s="29"/>
+      <c r="N403" s="7"/>
+      <c r="O403" s="7"/>
+      <c r="P403" s="7"/>
+      <c r="Q403" s="7"/>
+      <c r="R403" s="7"/>
+      <c r="S403" s="7"/>
+      <c r="T403" s="7"/>
+      <c r="V403" s="17"/>
+      <c r="W403" s="17"/>
+      <c r="X403" s="17"/>
+      <c r="Y403" s="17"/>
+      <c r="Z403" s="17"/>
+      <c r="AA403" s="17"/>
+      <c r="AB403" s="17"/>
+      <c r="AC403" s="17"/>
+      <c r="AD403" s="17"/>
+    </row>
+    <row r="404" spans="1:30" s="1" customFormat="1">
+      <c r="A404" s="77"/>
+      <c r="B404" s="28"/>
+      <c r="C404" s="26"/>
+      <c r="D404" s="49"/>
+      <c r="E404" s="49"/>
+      <c r="F404" s="49"/>
+      <c r="G404" s="28"/>
+      <c r="H404" s="28"/>
+      <c r="I404" s="78"/>
+      <c r="J404" s="78"/>
+      <c r="K404" s="78"/>
+      <c r="L404" s="29"/>
+      <c r="M404" s="29"/>
+      <c r="N404" s="7"/>
+      <c r="O404" s="7"/>
+      <c r="P404" s="7"/>
+      <c r="Q404" s="7"/>
+      <c r="R404" s="7"/>
+      <c r="S404" s="7"/>
+      <c r="T404" s="7"/>
+      <c r="V404" s="17"/>
+      <c r="W404" s="17"/>
+      <c r="X404" s="17"/>
+      <c r="Y404" s="17"/>
+      <c r="Z404" s="17"/>
+      <c r="AA404" s="17"/>
+      <c r="AB404" s="17"/>
+      <c r="AC404" s="17"/>
+      <c r="AD404" s="17"/>
+    </row>
+    <row r="405" spans="1:30" s="1" customFormat="1">
+      <c r="A405" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="B405" s="41"/>
+      <c r="C405" s="26"/>
+      <c r="D405" s="49"/>
+      <c r="E405" s="49"/>
+      <c r="F405" s="49"/>
+      <c r="G405" s="23"/>
+      <c r="H405" s="23"/>
+      <c r="I405" s="27"/>
+      <c r="J405" s="23"/>
+      <c r="K405" s="28"/>
+      <c r="L405" s="23"/>
+      <c r="M405" s="23"/>
+      <c r="N405" s="7"/>
+      <c r="O405" s="7"/>
+      <c r="P405" s="7"/>
+      <c r="Q405" s="7"/>
+      <c r="R405" s="7"/>
+      <c r="S405" s="7"/>
+      <c r="T405" s="7"/>
+      <c r="V405" s="17"/>
+      <c r="W405" s="17"/>
+      <c r="X405" s="17"/>
+      <c r="Y405" s="17"/>
+      <c r="Z405" s="17"/>
+      <c r="AA405" s="17"/>
+      <c r="AB405" s="17"/>
+      <c r="AC405" s="17"/>
+      <c r="AD405" s="17"/>
+    </row>
+    <row r="406" spans="1:30" s="1" customFormat="1">
+      <c r="A406" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="B406" s="26" t="s">
         <v>103</v>
       </c>
-      <c r="C400" s="28">
+      <c r="C406" s="26">
         <v>27</v>
       </c>
-      <c r="D400" s="28">
+      <c r="D406" s="26">
         <v>54</v>
       </c>
-      <c r="E400" s="28">
+      <c r="E406" s="26">
         <v>97</v>
       </c>
-      <c r="F400" s="28">
+      <c r="F406" s="26">
         <v>121</v>
       </c>
-      <c r="G400" s="28">
+      <c r="G406" s="26">
         <v>338</v>
       </c>
-      <c r="H400" s="30"/>
-[...16404 lines deleted...]
-      <c r="A402" s="87" t="s">
+      <c r="H406" s="26">
+        <v>355</v>
+      </c>
+      <c r="I406" s="27"/>
+      <c r="J406" s="29"/>
+      <c r="K406" s="29"/>
+      <c r="L406" s="29"/>
+      <c r="M406" s="29"/>
+      <c r="N406" s="7"/>
+      <c r="O406" s="7"/>
+      <c r="P406" s="7"/>
+      <c r="Q406" s="7"/>
+      <c r="R406" s="7"/>
+      <c r="S406" s="7"/>
+      <c r="T406" s="7"/>
+      <c r="V406" s="17"/>
+      <c r="W406" s="17"/>
+      <c r="X406" s="17"/>
+      <c r="Y406" s="17"/>
+      <c r="Z406" s="17"/>
+      <c r="AA406" s="17"/>
+      <c r="AB406" s="17"/>
+      <c r="AC406" s="17"/>
+      <c r="AD406" s="17"/>
+    </row>
+    <row r="407" spans="1:30" s="1" customFormat="1">
+      <c r="A407" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B407" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="C407" s="26">
+        <v>27</v>
+      </c>
+      <c r="D407" s="26">
+        <v>54</v>
+      </c>
+      <c r="E407" s="26">
+        <v>97</v>
+      </c>
+      <c r="F407" s="26">
+        <v>121</v>
+      </c>
+      <c r="G407" s="26">
+        <v>338</v>
+      </c>
+      <c r="H407" s="26">
+        <v>355</v>
+      </c>
+      <c r="I407" s="27"/>
+      <c r="J407" s="29"/>
+      <c r="K407" s="29"/>
+      <c r="L407" s="29"/>
+      <c r="M407" s="29"/>
+      <c r="N407" s="8"/>
+      <c r="O407" s="8"/>
+      <c r="P407" s="8"/>
+      <c r="Q407" s="8"/>
+      <c r="R407" s="8"/>
+      <c r="S407" s="8"/>
+      <c r="T407" s="8"/>
+      <c r="V407" s="17"/>
+      <c r="W407" s="17"/>
+      <c r="X407" s="17"/>
+      <c r="Y407" s="17"/>
+      <c r="Z407" s="17"/>
+      <c r="AA407" s="17"/>
+      <c r="AB407" s="17"/>
+      <c r="AC407" s="17"/>
+      <c r="AD407" s="17"/>
+    </row>
+    <row r="408" spans="1:30" s="1" customFormat="1">
+      <c r="A408" s="81"/>
+      <c r="B408" s="82"/>
+      <c r="C408" s="82"/>
+      <c r="D408" s="82"/>
+      <c r="E408" s="82"/>
+      <c r="F408" s="82"/>
+      <c r="G408" s="82"/>
+      <c r="I408" s="83"/>
+      <c r="J408" s="84"/>
+      <c r="K408" s="84"/>
+      <c r="L408" s="84"/>
+      <c r="M408" s="84"/>
+      <c r="N408" s="8"/>
+      <c r="O408" s="8"/>
+      <c r="P408" s="8"/>
+      <c r="Q408" s="8"/>
+      <c r="R408" s="8"/>
+      <c r="S408" s="8"/>
+      <c r="T408" s="8"/>
+      <c r="V408" s="17"/>
+      <c r="W408" s="17"/>
+      <c r="X408" s="17"/>
+      <c r="Y408" s="17"/>
+      <c r="Z408" s="17"/>
+      <c r="AA408" s="17"/>
+      <c r="AB408" s="17"/>
+      <c r="AC408" s="17"/>
+      <c r="AD408" s="17"/>
+    </row>
+    <row r="409" spans="1:30" s="3" customFormat="1" ht="12.75">
+      <c r="A409" s="88" t="s">
         <v>108</v>
       </c>
-      <c r="B402" s="87"/>
-[...13 lines deleted...]
-      <c r="A403" s="88" t="s">
+      <c r="B409" s="88"/>
+      <c r="C409" s="88"/>
+      <c r="D409" s="88"/>
+      <c r="E409" s="88"/>
+      <c r="F409" s="88"/>
+      <c r="G409" s="88"/>
+      <c r="H409" s="88"/>
+      <c r="I409" s="88"/>
+      <c r="J409" s="88"/>
+      <c r="K409" s="88"/>
+      <c r="L409" s="88"/>
+      <c r="M409" s="88"/>
+    </row>
+    <row r="410" spans="1:30" s="4" customFormat="1" ht="12.75">
+      <c r="A410" s="89" t="s">
         <v>109</v>
       </c>
-      <c r="B403" s="88"/>
-[...13 lines deleted...]
-      <c r="A404" s="88" t="s">
+      <c r="B410" s="89"/>
+      <c r="C410" s="89"/>
+      <c r="D410" s="89"/>
+      <c r="E410" s="89"/>
+      <c r="F410" s="89"/>
+      <c r="G410" s="89"/>
+      <c r="H410" s="89"/>
+      <c r="I410" s="89"/>
+      <c r="J410" s="89"/>
+      <c r="K410" s="89"/>
+      <c r="L410" s="89"/>
+      <c r="M410" s="89"/>
+    </row>
+    <row r="411" spans="1:30" s="4" customFormat="1" ht="12.75">
+      <c r="A411" s="89" t="s">
         <v>114</v>
       </c>
-      <c r="B404" s="88"/>
-[...13 lines deleted...]
-      <c r="A405" s="84" t="s">
+      <c r="B411" s="89"/>
+      <c r="C411" s="89"/>
+      <c r="D411" s="89"/>
+      <c r="E411" s="89"/>
+      <c r="F411" s="89"/>
+      <c r="G411" s="89"/>
+      <c r="H411" s="89"/>
+      <c r="I411" s="89"/>
+      <c r="J411" s="89"/>
+      <c r="K411" s="89"/>
+      <c r="L411" s="89"/>
+      <c r="M411" s="89"/>
+    </row>
+    <row r="412" spans="1:30">
+      <c r="A412" s="85" t="s">
         <v>115</v>
       </c>
-      <c r="B405" s="84"/>
-[...28 lines deleted...]
-      <c r="A407" s="88" t="s">
+      <c r="B412" s="85"/>
+      <c r="C412" s="85"/>
+      <c r="D412" s="85"/>
+      <c r="E412" s="85"/>
+      <c r="F412" s="85"/>
+      <c r="G412" s="85"/>
+      <c r="H412" s="85"/>
+      <c r="I412" s="85"/>
+      <c r="J412" s="85"/>
+      <c r="K412" s="85"/>
+      <c r="L412" s="85"/>
+      <c r="M412" s="85"/>
+    </row>
+    <row r="413" spans="1:30">
+      <c r="A413" s="21"/>
+      <c r="B413" s="21"/>
+      <c r="C413" s="21"/>
+      <c r="D413" s="21"/>
+      <c r="E413" s="21"/>
+      <c r="F413" s="21"/>
+      <c r="G413" s="21"/>
+      <c r="H413" s="21"/>
+      <c r="I413" s="21"/>
+      <c r="J413" s="21"/>
+      <c r="K413" s="21"/>
+      <c r="L413" s="21"/>
+      <c r="M413" s="21"/>
+    </row>
+    <row r="414" spans="1:30">
+      <c r="A414" s="89" t="s">
         <v>113</v>
       </c>
-      <c r="B407" s="88"/>
-[...13 lines deleted...]
-      <c r="A408" s="85" t="s">
+      <c r="B414" s="89"/>
+      <c r="C414" s="89"/>
+      <c r="D414" s="89"/>
+      <c r="E414" s="89"/>
+      <c r="F414" s="89"/>
+      <c r="G414" s="89"/>
+      <c r="H414" s="89"/>
+      <c r="I414" s="89"/>
+      <c r="J414" s="89"/>
+      <c r="K414" s="89"/>
+      <c r="L414" s="89"/>
+      <c r="M414" s="89"/>
+    </row>
+    <row r="415" spans="1:30">
+      <c r="A415" s="86" t="s">
         <v>110</v>
       </c>
-      <c r="B408" s="85"/>
-[...10 lines deleted...]
-      <c r="M408" s="85"/>
+      <c r="B415" s="86"/>
+      <c r="C415" s="86"/>
+      <c r="D415" s="86"/>
+      <c r="E415" s="86"/>
+      <c r="F415" s="86"/>
+      <c r="G415" s="86"/>
+      <c r="H415" s="86"/>
+      <c r="I415" s="86"/>
+      <c r="J415" s="86"/>
+      <c r="K415" s="86"/>
+      <c r="L415" s="86"/>
+      <c r="M415" s="86"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A405:M405"/>
-    <mergeCell ref="A408:M408"/>
+    <mergeCell ref="A412:M412"/>
+    <mergeCell ref="A415:M415"/>
     <mergeCell ref="A2:M2"/>
-    <mergeCell ref="A402:M402"/>
-[...2 lines deleted...]
-    <mergeCell ref="A407:M407"/>
+    <mergeCell ref="A409:M409"/>
+    <mergeCell ref="A411:M411"/>
+    <mergeCell ref="A410:M410"/>
+    <mergeCell ref="A414:M414"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026</vt:lpstr>