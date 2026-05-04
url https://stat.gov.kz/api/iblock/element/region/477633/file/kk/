--- v0 (2026-04-14)
+++ v1 (2026-05-04)
@@ -1,51 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm307-4\Общая папка\ДИНАМИЧЕСКИЕ РЯДЫ\Динамика по месяцам 2026\03\динамика\каз\заттай түрде 2026ж. қаңтар-наурыз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F0BBA41E-5EF3-41BE-B825-FE4E68A05FEC}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="10350" windowHeight="11415" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="25">
   <si>
     <t/>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
@@ -94,51 +100,51 @@
   <si>
     <t>2026 жылғы Ақмола облысындағы тау-кен өндіру өнеркәсібі және карьерлерді қазуда өнеркәсіп өнімдерін өндіру*</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>"*" - жедел ақпарат</t>
   </si>
   <si>
     <t>2022 жылғы 22 маусымдағы Қазақстан Республикасының қолданыстағы ұлттық жіктеуіші «Әкімшілік-аумақтық объектілер жіктеуішіне» (ӘАОЖ) сәйкес.</t>
   </si>
   <si>
     <t>"х" – құпия ақпарат</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Мыс кендері, мың тонна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -319,96 +325,96 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3 3" xfId="1"/>
+    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -426,116 +432,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -671,82 +713,82 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A16" sqref="A16:M16"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="5" customWidth="1"/>
     <col min="2" max="2" width="14.5703125" style="6" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.5703125" style="10" customWidth="1"/>
     <col min="5" max="13" width="14.5703125" style="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="2" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="28"/>
-[...10 lines deleted...]
-      <c r="M1" s="28"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
     </row>
     <row r="2" spans="1:16" s="4" customFormat="1">
       <c r="A2" s="11"/>
       <c r="B2" s="12"/>
       <c r="C2" s="11"/>
       <c r="D2" s="13"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
       <c r="J2" s="11"/>
       <c r="K2" s="11"/>
       <c r="L2" s="11"/>
       <c r="M2" s="11"/>
     </row>
     <row r="3" spans="1:16" s="2" customFormat="1" ht="22.5">
       <c r="A3" s="14"/>
       <c r="B3" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="15" t="s">
@@ -804,318 +846,330 @@
       </c>
       <c r="G4" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H4" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I4" s="19" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="19" t="s">
         <v>0</v>
       </c>
       <c r="K4" s="19" t="s">
         <v>0</v>
       </c>
       <c r="L4" s="19" t="s">
         <v>0</v>
       </c>
       <c r="M4" s="19"/>
     </row>
     <row r="5" spans="1:16" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="36" t="s">
+      <c r="B5" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="C5" s="36">
+      <c r="C5" s="31">
         <v>14</v>
       </c>
-      <c r="D5" s="22"/>
+      <c r="D5" s="22">
+        <v>39.6</v>
+      </c>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="23"/>
       <c r="I5" s="24"/>
       <c r="J5" s="23"/>
       <c r="K5" s="23"/>
       <c r="L5" s="23"/>
       <c r="M5" s="23"/>
     </row>
     <row r="6" spans="1:16" s="1" customFormat="1">
       <c r="A6" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="37" t="s">
+      <c r="B6" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="C6" s="37">
+      <c r="C6" s="32">
         <v>14</v>
       </c>
-      <c r="D6" s="22"/>
+      <c r="D6" s="22">
+        <v>39.6</v>
+      </c>
       <c r="E6" s="22"/>
       <c r="F6" s="22"/>
       <c r="G6" s="22"/>
       <c r="H6" s="23"/>
       <c r="I6" s="24"/>
       <c r="J6" s="23"/>
       <c r="K6" s="23"/>
       <c r="L6" s="23"/>
       <c r="M6" s="23"/>
     </row>
     <row r="7" spans="1:16" s="1" customFormat="1" ht="36" customHeight="1">
       <c r="A7" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B7" s="39"/>
-      <c r="C7" s="39"/>
+      <c r="B7" s="34"/>
+      <c r="C7" s="34"/>
       <c r="D7" s="20"/>
       <c r="E7" s="20"/>
       <c r="F7" s="20"/>
       <c r="G7" s="20"/>
       <c r="H7" s="20"/>
       <c r="I7" s="24"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="23"/>
     </row>
     <row r="8" spans="1:16" s="1" customFormat="1">
       <c r="A8" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="37" t="s">
+      <c r="B8" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="C8" s="37">
+      <c r="C8" s="32">
         <v>14</v>
       </c>
-      <c r="D8" s="22"/>
+      <c r="D8" s="22">
+        <v>39.6</v>
+      </c>
       <c r="E8" s="22"/>
       <c r="F8" s="22"/>
       <c r="G8" s="22"/>
       <c r="H8" s="23"/>
       <c r="I8" s="24"/>
       <c r="J8" s="23"/>
       <c r="K8" s="23"/>
       <c r="L8" s="23"/>
       <c r="M8" s="23"/>
     </row>
     <row r="9" spans="1:16" s="1" customFormat="1">
       <c r="A9" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="38" t="s">
+      <c r="B9" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="C9" s="38">
+      <c r="C9" s="33">
         <v>14</v>
       </c>
-      <c r="D9" s="22"/>
+      <c r="D9" s="22">
+        <v>39.6</v>
+      </c>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
       <c r="H9" s="23"/>
       <c r="I9" s="24"/>
       <c r="J9" s="23"/>
       <c r="K9" s="23"/>
       <c r="L9" s="23"/>
       <c r="M9" s="23"/>
     </row>
     <row r="10" spans="1:16" s="1" customFormat="1">
       <c r="A10" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="B10" s="40"/>
-      <c r="C10" s="40"/>
+      <c r="B10" s="35"/>
+      <c r="C10" s="35"/>
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="23"/>
       <c r="I10" s="24"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
     </row>
     <row r="11" spans="1:16" s="1" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="37" t="s">
+      <c r="B11" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="C11" s="37">
+      <c r="C11" s="32">
         <v>6.7</v>
       </c>
-      <c r="D11" s="22"/>
+      <c r="D11" s="22">
+        <v>13.3</v>
+      </c>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="23"/>
       <c r="I11" s="24"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
     </row>
     <row r="12" spans="1:16" s="1" customFormat="1">
       <c r="A12" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="37" t="s">
+      <c r="B12" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="C12" s="37">
+      <c r="C12" s="32">
         <v>6.7</v>
       </c>
-      <c r="D12" s="22"/>
+      <c r="D12" s="22">
+        <v>13.3</v>
+      </c>
       <c r="E12" s="22"/>
       <c r="F12" s="22"/>
       <c r="G12" s="22"/>
       <c r="H12" s="23"/>
       <c r="I12" s="24"/>
       <c r="J12" s="23"/>
       <c r="K12" s="23"/>
       <c r="L12" s="23"/>
       <c r="M12" s="23"/>
     </row>
     <row r="13" spans="1:16" s="1" customFormat="1">
-      <c r="A13" s="32"/>
-[...5 lines deleted...]
-      <c r="G13" s="34"/>
+      <c r="A13" s="27"/>
+      <c r="B13" s="28"/>
+      <c r="C13" s="29"/>
+      <c r="D13" s="29"/>
+      <c r="E13" s="29"/>
+      <c r="F13" s="29"/>
+      <c r="G13" s="29"/>
       <c r="H13" s="16"/>
-      <c r="I13" s="35"/>
+      <c r="I13" s="30"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
     </row>
     <row r="14" spans="1:16" s="2" customFormat="1" ht="12.75">
       <c r="A14" s="8"/>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:16" ht="15" customHeight="1">
-      <c r="A15" s="29" t="s">
+      <c r="A15" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="29"/>
-[...10 lines deleted...]
-      <c r="M15" s="29"/>
+      <c r="B15" s="38"/>
+      <c r="C15" s="38"/>
+      <c r="D15" s="38"/>
+      <c r="E15" s="38"/>
+      <c r="F15" s="38"/>
+      <c r="G15" s="38"/>
+      <c r="H15" s="38"/>
+      <c r="I15" s="38"/>
+      <c r="J15" s="38"/>
+      <c r="K15" s="38"/>
+      <c r="L15" s="38"/>
+      <c r="M15" s="38"/>
     </row>
     <row r="16" spans="1:16">
-      <c r="A16" s="30" t="s">
+      <c r="A16" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="30"/>
-[...10 lines deleted...]
-      <c r="M16" s="30"/>
+      <c r="B16" s="39"/>
+      <c r="C16" s="39"/>
+      <c r="D16" s="39"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="39"/>
+      <c r="G16" s="39"/>
+      <c r="H16" s="39"/>
+      <c r="I16" s="39"/>
+      <c r="J16" s="39"/>
+      <c r="K16" s="39"/>
+      <c r="L16" s="39"/>
+      <c r="M16" s="39"/>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="31" t="s">
+      <c r="A17" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="31"/>
-[...10 lines deleted...]
-      <c r="M17" s="31"/>
+      <c r="B17" s="40"/>
+      <c r="C17" s="40"/>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="40"/>
+      <c r="I17" s="40"/>
+      <c r="J17" s="40"/>
+      <c r="K17" s="40"/>
+      <c r="L17" s="40"/>
+      <c r="M17" s="40"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="25"/>
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="26"/>
       <c r="H18" s="26"/>
       <c r="I18" s="26"/>
       <c r="J18" s="26"/>
       <c r="K18" s="26"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="27" t="s">
+      <c r="A19" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="27"/>
-[...10 lines deleted...]
-      <c r="M19" s="27"/>
+      <c r="B19" s="36"/>
+      <c r="C19" s="36"/>
+      <c r="D19" s="36"/>
+      <c r="E19" s="36"/>
+      <c r="F19" s="36"/>
+      <c r="G19" s="36"/>
+      <c r="H19" s="36"/>
+      <c r="I19" s="36"/>
+      <c r="J19" s="36"/>
+      <c r="K19" s="36"/>
+      <c r="L19" s="36"/>
+      <c r="M19" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A17:M17"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>