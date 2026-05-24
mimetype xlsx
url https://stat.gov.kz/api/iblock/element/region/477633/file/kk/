--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,57 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F0BBA41E-5EF3-41BE-B825-FE4E68A05FEC}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="10350" windowHeight="11415" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="10350" windowHeight="11415"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="25">
   <si>
     <t/>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
@@ -100,51 +94,51 @@
   <si>
     <t>2026 жылғы Ақмола облысындағы тау-кен өндіру өнеркәсібі және карьерлерді қазуда өнеркәсіп өнімдерін өндіру*</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>"*" - жедел ақпарат</t>
   </si>
   <si>
     <t>2022 жылғы 22 маусымдағы Қазақстан Республикасының қолданыстағы ұлттық жіктеуіші «Әкімшілік-аумақтық объектілер жіктеуішіне» (ӘАОЖ) сәйкес.</t>
   </si>
   <si>
     <t>"х" – құпия ақпарат</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Мыс кендері, мың тонна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -370,51 +364,51 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -432,152 +426,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -713,55 +671,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="A17" sqref="A17:M17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="5" customWidth="1"/>
     <col min="2" max="2" width="14.5703125" style="6" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.5703125" style="10" customWidth="1"/>
     <col min="5" max="13" width="14.5703125" style="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="2" customFormat="1" ht="20.25" customHeight="1">
       <c r="A1" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
       <c r="G1" s="37"/>
       <c r="H1" s="37"/>
       <c r="I1" s="37"/>
       <c r="J1" s="37"/>
       <c r="K1" s="37"/>
@@ -855,200 +813,212 @@
       </c>
       <c r="J4" s="19" t="s">
         <v>0</v>
       </c>
       <c r="K4" s="19" t="s">
         <v>0</v>
       </c>
       <c r="L4" s="19" t="s">
         <v>0</v>
       </c>
       <c r="M4" s="19"/>
     </row>
     <row r="5" spans="1:16" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="31">
         <v>14</v>
       </c>
       <c r="D5" s="22">
         <v>39.6</v>
       </c>
-      <c r="E5" s="22"/>
+      <c r="E5" s="22">
+        <v>78.8</v>
+      </c>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="23"/>
       <c r="I5" s="24"/>
       <c r="J5" s="23"/>
       <c r="K5" s="23"/>
       <c r="L5" s="23"/>
       <c r="M5" s="23"/>
     </row>
     <row r="6" spans="1:16" s="1" customFormat="1">
       <c r="A6" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="32">
         <v>14</v>
       </c>
       <c r="D6" s="22">
         <v>39.6</v>
       </c>
-      <c r="E6" s="22"/>
+      <c r="E6" s="22">
+        <v>78.8</v>
+      </c>
       <c r="F6" s="22"/>
       <c r="G6" s="22"/>
       <c r="H6" s="23"/>
       <c r="I6" s="24"/>
       <c r="J6" s="23"/>
       <c r="K6" s="23"/>
       <c r="L6" s="23"/>
       <c r="M6" s="23"/>
     </row>
     <row r="7" spans="1:16" s="1" customFormat="1" ht="36" customHeight="1">
       <c r="A7" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="34"/>
       <c r="C7" s="34"/>
       <c r="D7" s="20"/>
       <c r="E7" s="20"/>
       <c r="F7" s="20"/>
       <c r="G7" s="20"/>
       <c r="H7" s="20"/>
       <c r="I7" s="24"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="23"/>
     </row>
     <row r="8" spans="1:16" s="1" customFormat="1">
       <c r="A8" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="32">
         <v>14</v>
       </c>
       <c r="D8" s="22">
         <v>39.6</v>
       </c>
-      <c r="E8" s="22"/>
+      <c r="E8" s="22">
+        <v>78.8</v>
+      </c>
       <c r="F8" s="22"/>
       <c r="G8" s="22"/>
       <c r="H8" s="23"/>
       <c r="I8" s="24"/>
       <c r="J8" s="23"/>
       <c r="K8" s="23"/>
       <c r="L8" s="23"/>
       <c r="M8" s="23"/>
     </row>
     <row r="9" spans="1:16" s="1" customFormat="1">
       <c r="A9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="33" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="33">
         <v>14</v>
       </c>
       <c r="D9" s="22">
         <v>39.6</v>
       </c>
-      <c r="E9" s="22"/>
+      <c r="E9" s="22">
+        <v>78.8</v>
+      </c>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
       <c r="H9" s="23"/>
       <c r="I9" s="24"/>
       <c r="J9" s="23"/>
       <c r="K9" s="23"/>
       <c r="L9" s="23"/>
       <c r="M9" s="23"/>
     </row>
     <row r="10" spans="1:16" s="1" customFormat="1">
       <c r="A10" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="23"/>
       <c r="I10" s="24"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
     </row>
     <row r="11" spans="1:16" s="1" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="32">
         <v>6.7</v>
       </c>
       <c r="D11" s="22">
         <v>13.3</v>
       </c>
-      <c r="E11" s="22"/>
+      <c r="E11" s="22">
+        <v>20</v>
+      </c>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="23"/>
       <c r="I11" s="24"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
     </row>
     <row r="12" spans="1:16" s="1" customFormat="1">
       <c r="A12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="32">
         <v>6.7</v>
       </c>
       <c r="D12" s="22">
         <v>13.3</v>
       </c>
-      <c r="E12" s="22"/>
+      <c r="E12" s="22">
+        <v>20</v>
+      </c>
       <c r="F12" s="22"/>
       <c r="G12" s="22"/>
       <c r="H12" s="23"/>
       <c r="I12" s="24"/>
       <c r="J12" s="23"/>
       <c r="K12" s="23"/>
       <c r="L12" s="23"/>
       <c r="M12" s="23"/>
     </row>
     <row r="13" spans="1:16" s="1" customFormat="1">
       <c r="A13" s="27"/>
       <c r="B13" s="28"/>
       <c r="C13" s="29"/>
       <c r="D13" s="29"/>
       <c r="E13" s="29"/>
       <c r="F13" s="29"/>
       <c r="G13" s="29"/>
       <c r="H13" s="16"/>
       <c r="I13" s="30"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
     </row>
     <row r="14" spans="1:16" s="2" customFormat="1" ht="12.75">