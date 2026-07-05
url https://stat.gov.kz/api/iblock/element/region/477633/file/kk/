--- v2 (2026-05-24)
+++ v3 (2026-07-05)
@@ -4,54 +4,54 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="10350" windowHeight="11415"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2026'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="25">
   <si>
     <t/>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
@@ -675,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A17" sqref="A17:M17"/>
+      <selection activeCell="A16" sqref="A16:M16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="5" customWidth="1"/>
     <col min="2" max="2" width="14.5703125" style="6" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.5703125" style="10" customWidth="1"/>
     <col min="5" max="13" width="14.5703125" style="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="2" customFormat="1" ht="20.25" customHeight="1">
       <c r="A1" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
       <c r="G1" s="37"/>
       <c r="H1" s="37"/>
       <c r="I1" s="37"/>
       <c r="J1" s="37"/>
       <c r="K1" s="37"/>
@@ -816,210 +816,222 @@
       </c>
       <c r="K4" s="19" t="s">
         <v>0</v>
       </c>
       <c r="L4" s="19" t="s">
         <v>0</v>
       </c>
       <c r="M4" s="19"/>
     </row>
     <row r="5" spans="1:16" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="31">
         <v>14</v>
       </c>
       <c r="D5" s="22">
         <v>39.6</v>
       </c>
       <c r="E5" s="22">
         <v>78.8</v>
       </c>
-      <c r="F5" s="22"/>
+      <c r="F5" s="22">
+        <v>108.1</v>
+      </c>
       <c r="G5" s="22"/>
       <c r="H5" s="23"/>
       <c r="I5" s="24"/>
       <c r="J5" s="23"/>
       <c r="K5" s="23"/>
       <c r="L5" s="23"/>
       <c r="M5" s="23"/>
     </row>
     <row r="6" spans="1:16" s="1" customFormat="1">
       <c r="A6" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="32">
         <v>14</v>
       </c>
       <c r="D6" s="22">
         <v>39.6</v>
       </c>
       <c r="E6" s="22">
         <v>78.8</v>
       </c>
-      <c r="F6" s="22"/>
+      <c r="F6" s="22">
+        <v>108.1</v>
+      </c>
       <c r="G6" s="22"/>
       <c r="H6" s="23"/>
       <c r="I6" s="24"/>
       <c r="J6" s="23"/>
       <c r="K6" s="23"/>
       <c r="L6" s="23"/>
       <c r="M6" s="23"/>
     </row>
     <row r="7" spans="1:16" s="1" customFormat="1" ht="36" customHeight="1">
       <c r="A7" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="34"/>
       <c r="C7" s="34"/>
       <c r="D7" s="20"/>
       <c r="E7" s="20"/>
       <c r="F7" s="20"/>
       <c r="G7" s="20"/>
       <c r="H7" s="20"/>
       <c r="I7" s="24"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="23"/>
     </row>
     <row r="8" spans="1:16" s="1" customFormat="1">
       <c r="A8" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="32">
         <v>14</v>
       </c>
       <c r="D8" s="22">
         <v>39.6</v>
       </c>
       <c r="E8" s="22">
         <v>78.8</v>
       </c>
-      <c r="F8" s="22"/>
+      <c r="F8" s="22">
+        <v>108.1</v>
+      </c>
       <c r="G8" s="22"/>
       <c r="H8" s="23"/>
       <c r="I8" s="24"/>
       <c r="J8" s="23"/>
       <c r="K8" s="23"/>
       <c r="L8" s="23"/>
       <c r="M8" s="23"/>
     </row>
     <row r="9" spans="1:16" s="1" customFormat="1">
       <c r="A9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="33" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="33">
         <v>14</v>
       </c>
       <c r="D9" s="22">
         <v>39.6</v>
       </c>
       <c r="E9" s="22">
         <v>78.8</v>
       </c>
-      <c r="F9" s="22"/>
+      <c r="F9" s="22">
+        <v>108.1</v>
+      </c>
       <c r="G9" s="22"/>
       <c r="H9" s="23"/>
       <c r="I9" s="24"/>
       <c r="J9" s="23"/>
       <c r="K9" s="23"/>
       <c r="L9" s="23"/>
       <c r="M9" s="23"/>
     </row>
     <row r="10" spans="1:16" s="1" customFormat="1">
       <c r="A10" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="23"/>
       <c r="I10" s="24"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
     </row>
     <row r="11" spans="1:16" s="1" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="32">
         <v>6.7</v>
       </c>
       <c r="D11" s="22">
         <v>13.3</v>
       </c>
       <c r="E11" s="22">
         <v>20</v>
       </c>
-      <c r="F11" s="22"/>
+      <c r="F11" s="22">
+        <v>20</v>
+      </c>
       <c r="G11" s="22"/>
       <c r="H11" s="23"/>
       <c r="I11" s="24"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
     </row>
     <row r="12" spans="1:16" s="1" customFormat="1">
       <c r="A12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="32">
         <v>6.7</v>
       </c>
       <c r="D12" s="22">
         <v>13.3</v>
       </c>
       <c r="E12" s="22">
         <v>20</v>
       </c>
-      <c r="F12" s="22"/>
+      <c r="F12" s="22">
+        <v>20</v>
+      </c>
       <c r="G12" s="22"/>
       <c r="H12" s="23"/>
       <c r="I12" s="24"/>
       <c r="J12" s="23"/>
       <c r="K12" s="23"/>
       <c r="L12" s="23"/>
       <c r="M12" s="23"/>
     </row>
     <row r="13" spans="1:16" s="1" customFormat="1">
       <c r="A13" s="27"/>
       <c r="B13" s="28"/>
       <c r="C13" s="29"/>
       <c r="D13" s="29"/>
       <c r="E13" s="29"/>
       <c r="F13" s="29"/>
       <c r="G13" s="29"/>
       <c r="H13" s="16"/>
       <c r="I13" s="30"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
     </row>
     <row r="14" spans="1:16" s="2" customFormat="1" ht="12.75">
       <c r="A14" s="8"/>
@@ -1128,44 +1140,44 @@
     <mergeCell ref="A17:M17"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>