--- v3 (2026-07-05)
+++ v4 (2026-07-26)
@@ -1,64 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm307-4\Общая папка\ДИНАМИЧЕСКИЕ РЯДЫ\Динамика по месяцам 2026\06\динамика\каз\заттай түрде 2026ж. қаңтар-маусым\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8C09DCD4-61A2-4717-B35F-95AE684C8888}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="10350" windowHeight="11415"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13665" windowHeight="10500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2026'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="26">
   <si>
     <t/>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
@@ -89,56 +95,59 @@
     <t>Ерейментау</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>2026 жылғы Ақмола облысындағы тау-кен өндіру өнеркәсібі және карьерлерді қазуда өнеркәсіп өнімдерін өндіру*</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>"*" - жедел ақпарат</t>
   </si>
   <si>
     <t>2022 жылғы 22 маусымдағы Қазақстан Республикасының қолданыстағы ұлттық жіктеуіші «Әкімшілік-аумақтық объектілер жіктеуішіне» (ӘАОЖ) сәйкес.</t>
   </si>
   <si>
     <t>"х" – құпия ақпарат</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Мыс кендері, мың тонна</t>
+  </si>
+  <si>
+    <t>7ё</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -364,51 +373,51 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3 3" xfId="1"/>
+    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -426,116 +435,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -671,55 +716,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P19"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:P50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A16" sqref="A16:M16"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="5" customWidth="1"/>
     <col min="2" max="2" width="14.5703125" style="6" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.5703125" style="10" customWidth="1"/>
     <col min="5" max="13" width="14.5703125" style="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="2" customFormat="1" ht="20.25" customHeight="1">
       <c r="A1" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
       <c r="G1" s="37"/>
       <c r="H1" s="37"/>
       <c r="I1" s="37"/>
       <c r="J1" s="37"/>
       <c r="K1" s="37"/>
@@ -819,220 +864,232 @@
       </c>
       <c r="L4" s="19" t="s">
         <v>0</v>
       </c>
       <c r="M4" s="19"/>
     </row>
     <row r="5" spans="1:16" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="31">
         <v>14</v>
       </c>
       <c r="D5" s="22">
         <v>39.6</v>
       </c>
       <c r="E5" s="22">
         <v>78.8</v>
       </c>
       <c r="F5" s="22">
         <v>108.1</v>
       </c>
-      <c r="G5" s="22"/>
+      <c r="G5" s="23">
+        <v>115.9</v>
+      </c>
       <c r="H5" s="23"/>
       <c r="I5" s="24"/>
       <c r="J5" s="23"/>
       <c r="K5" s="23"/>
       <c r="L5" s="23"/>
       <c r="M5" s="23"/>
     </row>
     <row r="6" spans="1:16" s="1" customFormat="1">
       <c r="A6" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="32">
         <v>14</v>
       </c>
       <c r="D6" s="22">
         <v>39.6</v>
       </c>
       <c r="E6" s="22">
         <v>78.8</v>
       </c>
       <c r="F6" s="22">
         <v>108.1</v>
       </c>
-      <c r="G6" s="22"/>
+      <c r="G6" s="23">
+        <v>115.9</v>
+      </c>
       <c r="H6" s="23"/>
       <c r="I6" s="24"/>
       <c r="J6" s="23"/>
       <c r="K6" s="23"/>
       <c r="L6" s="23"/>
       <c r="M6" s="23"/>
     </row>
     <row r="7" spans="1:16" s="1" customFormat="1" ht="36" customHeight="1">
       <c r="A7" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="34"/>
       <c r="C7" s="34"/>
       <c r="D7" s="20"/>
       <c r="E7" s="20"/>
       <c r="F7" s="20"/>
       <c r="G7" s="20"/>
       <c r="H7" s="20"/>
       <c r="I7" s="24"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="23"/>
     </row>
     <row r="8" spans="1:16" s="1" customFormat="1">
       <c r="A8" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="32">
         <v>14</v>
       </c>
       <c r="D8" s="22">
         <v>39.6</v>
       </c>
       <c r="E8" s="22">
         <v>78.8</v>
       </c>
       <c r="F8" s="22">
         <v>108.1</v>
       </c>
-      <c r="G8" s="22"/>
+      <c r="G8" s="23">
+        <v>115.9</v>
+      </c>
       <c r="H8" s="23"/>
       <c r="I8" s="24"/>
       <c r="J8" s="23"/>
       <c r="K8" s="23"/>
       <c r="L8" s="23"/>
       <c r="M8" s="23"/>
     </row>
     <row r="9" spans="1:16" s="1" customFormat="1">
       <c r="A9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="33" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="33">
         <v>14</v>
       </c>
       <c r="D9" s="22">
         <v>39.6</v>
       </c>
       <c r="E9" s="22">
         <v>78.8</v>
       </c>
       <c r="F9" s="22">
         <v>108.1</v>
       </c>
-      <c r="G9" s="22"/>
+      <c r="G9" s="23">
+        <v>115.9</v>
+      </c>
       <c r="H9" s="23"/>
       <c r="I9" s="24"/>
       <c r="J9" s="23"/>
       <c r="K9" s="23"/>
       <c r="L9" s="23"/>
       <c r="M9" s="23"/>
     </row>
     <row r="10" spans="1:16" s="1" customFormat="1">
       <c r="A10" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="23"/>
       <c r="I10" s="24"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
     </row>
     <row r="11" spans="1:16" s="1" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="32">
         <v>6.7</v>
       </c>
       <c r="D11" s="22">
         <v>13.3</v>
       </c>
       <c r="E11" s="22">
         <v>20</v>
       </c>
       <c r="F11" s="22">
         <v>20</v>
       </c>
-      <c r="G11" s="22"/>
+      <c r="G11" s="23">
+        <v>20</v>
+      </c>
       <c r="H11" s="23"/>
       <c r="I11" s="24"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
     </row>
     <row r="12" spans="1:16" s="1" customFormat="1">
       <c r="A12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="32">
         <v>6.7</v>
       </c>
       <c r="D12" s="22">
         <v>13.3</v>
       </c>
       <c r="E12" s="22">
         <v>20</v>
       </c>
       <c r="F12" s="22">
         <v>20</v>
       </c>
-      <c r="G12" s="22"/>
+      <c r="G12" s="23">
+        <v>20</v>
+      </c>
       <c r="H12" s="23"/>
       <c r="I12" s="24"/>
       <c r="J12" s="23"/>
       <c r="K12" s="23"/>
       <c r="L12" s="23"/>
       <c r="M12" s="23"/>
     </row>
     <row r="13" spans="1:16" s="1" customFormat="1">
       <c r="A13" s="27"/>
       <c r="B13" s="28"/>
       <c r="C13" s="29"/>
       <c r="D13" s="29"/>
       <c r="E13" s="29"/>
       <c r="F13" s="29"/>
       <c r="G13" s="29"/>
       <c r="H13" s="16"/>
       <c r="I13" s="30"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
     </row>
     <row r="14" spans="1:16" s="2" customFormat="1" ht="12.75">
       <c r="A14" s="8"/>
       <c r="B14" s="9"/>
@@ -1108,50 +1165,55 @@
       <c r="F18" s="16"/>
       <c r="G18" s="26"/>
       <c r="H18" s="26"/>
       <c r="I18" s="26"/>
       <c r="J18" s="26"/>
       <c r="K18" s="26"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="36"/>
       <c r="L19" s="36"/>
       <c r="M19" s="36"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="5" t="s">
+        <v>25</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A17:M17"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>