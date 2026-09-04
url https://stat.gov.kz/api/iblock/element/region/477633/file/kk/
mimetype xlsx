--- v4 (2026-07-26)
+++ v5 (2026-09-04)
@@ -1,57 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8C09DCD4-61A2-4717-B35F-95AE684C8888}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13665" windowHeight="10500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13665" windowHeight="10500"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2026'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="26">
   <si>
     <t/>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
@@ -103,51 +97,51 @@
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>"*" - жедел ақпарат</t>
   </si>
   <si>
     <t>2022 жылғы 22 маусымдағы Қазақстан Республикасының қолданыстағы ұлттық жіктеуіші «Әкімшілік-аумақтық объектілер жіктеуішіне» (ӘАОЖ) сәйкес.</t>
   </si>
   <si>
     <t>"х" – құпия ақпарат</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Мыс кендері, мың тонна</t>
   </si>
   <si>
     <t>7ё</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -373,51 +367,51 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -435,152 +429,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -716,55 +674,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="K21" sqref="K21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="5" customWidth="1"/>
     <col min="2" max="2" width="14.5703125" style="6" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.5703125" style="10" customWidth="1"/>
     <col min="5" max="13" width="14.5703125" style="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="2" customFormat="1" ht="20.25" customHeight="1">
       <c r="A1" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
       <c r="G1" s="37"/>
       <c r="H1" s="37"/>
       <c r="I1" s="37"/>
       <c r="J1" s="37"/>
       <c r="K1" s="37"/>
@@ -867,230 +825,242 @@
       </c>
       <c r="M4" s="19"/>
     </row>
     <row r="5" spans="1:16" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="31">
         <v>14</v>
       </c>
       <c r="D5" s="22">
         <v>39.6</v>
       </c>
       <c r="E5" s="22">
         <v>78.8</v>
       </c>
       <c r="F5" s="22">
         <v>108.1</v>
       </c>
       <c r="G5" s="23">
         <v>115.9</v>
       </c>
-      <c r="H5" s="23"/>
+      <c r="H5" s="23">
+        <v>184.5</v>
+      </c>
       <c r="I5" s="24"/>
       <c r="J5" s="23"/>
       <c r="K5" s="23"/>
       <c r="L5" s="23"/>
       <c r="M5" s="23"/>
     </row>
     <row r="6" spans="1:16" s="1" customFormat="1">
       <c r="A6" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="32">
         <v>14</v>
       </c>
       <c r="D6" s="22">
         <v>39.6</v>
       </c>
       <c r="E6" s="22">
         <v>78.8</v>
       </c>
       <c r="F6" s="22">
         <v>108.1</v>
       </c>
       <c r="G6" s="23">
         <v>115.9</v>
       </c>
-      <c r="H6" s="23"/>
+      <c r="H6" s="23">
+        <v>184.5</v>
+      </c>
       <c r="I6" s="24"/>
       <c r="J6" s="23"/>
       <c r="K6" s="23"/>
       <c r="L6" s="23"/>
       <c r="M6" s="23"/>
     </row>
     <row r="7" spans="1:16" s="1" customFormat="1" ht="36" customHeight="1">
       <c r="A7" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="34"/>
       <c r="C7" s="34"/>
       <c r="D7" s="20"/>
       <c r="E7" s="20"/>
       <c r="F7" s="20"/>
       <c r="G7" s="20"/>
       <c r="H7" s="20"/>
       <c r="I7" s="24"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="23"/>
     </row>
     <row r="8" spans="1:16" s="1" customFormat="1">
       <c r="A8" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="32">
         <v>14</v>
       </c>
       <c r="D8" s="22">
         <v>39.6</v>
       </c>
       <c r="E8" s="22">
         <v>78.8</v>
       </c>
       <c r="F8" s="22">
         <v>108.1</v>
       </c>
       <c r="G8" s="23">
         <v>115.9</v>
       </c>
-      <c r="H8" s="23"/>
+      <c r="H8" s="23">
+        <v>184.5</v>
+      </c>
       <c r="I8" s="24"/>
       <c r="J8" s="23"/>
       <c r="K8" s="23"/>
       <c r="L8" s="23"/>
       <c r="M8" s="23"/>
     </row>
     <row r="9" spans="1:16" s="1" customFormat="1">
       <c r="A9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="33" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="33">
         <v>14</v>
       </c>
       <c r="D9" s="22">
         <v>39.6</v>
       </c>
       <c r="E9" s="22">
         <v>78.8</v>
       </c>
       <c r="F9" s="22">
         <v>108.1</v>
       </c>
       <c r="G9" s="23">
         <v>115.9</v>
       </c>
-      <c r="H9" s="23"/>
+      <c r="H9" s="23">
+        <v>184.5</v>
+      </c>
       <c r="I9" s="24"/>
       <c r="J9" s="23"/>
       <c r="K9" s="23"/>
       <c r="L9" s="23"/>
       <c r="M9" s="23"/>
     </row>
     <row r="10" spans="1:16" s="1" customFormat="1">
       <c r="A10" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="23"/>
       <c r="I10" s="24"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
     </row>
     <row r="11" spans="1:16" s="1" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="32">
         <v>6.7</v>
       </c>
       <c r="D11" s="22">
         <v>13.3</v>
       </c>
       <c r="E11" s="22">
         <v>20</v>
       </c>
       <c r="F11" s="22">
         <v>20</v>
       </c>
       <c r="G11" s="23">
         <v>20</v>
       </c>
-      <c r="H11" s="23"/>
+      <c r="H11" s="23">
+        <v>20</v>
+      </c>
       <c r="I11" s="24"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
     </row>
     <row r="12" spans="1:16" s="1" customFormat="1">
       <c r="A12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="32">
         <v>6.7</v>
       </c>
       <c r="D12" s="22">
         <v>13.3</v>
       </c>
       <c r="E12" s="22">
         <v>20</v>
       </c>
       <c r="F12" s="22">
         <v>20</v>
       </c>
       <c r="G12" s="23">
         <v>20</v>
       </c>
-      <c r="H12" s="23"/>
+      <c r="H12" s="23">
+        <v>20</v>
+      </c>
       <c r="I12" s="24"/>
       <c r="J12" s="23"/>
       <c r="K12" s="23"/>
       <c r="L12" s="23"/>
       <c r="M12" s="23"/>
     </row>
     <row r="13" spans="1:16" s="1" customFormat="1">
       <c r="A13" s="27"/>
       <c r="B13" s="28"/>
       <c r="C13" s="29"/>
       <c r="D13" s="29"/>
       <c r="E13" s="29"/>
       <c r="F13" s="29"/>
       <c r="G13" s="29"/>
       <c r="H13" s="16"/>
       <c r="I13" s="30"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
     </row>
     <row r="14" spans="1:16" s="2" customFormat="1" ht="12.75">
       <c r="A14" s="8"/>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>