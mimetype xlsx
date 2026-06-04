--- v0 (2026-04-16)
+++ v1 (2026-06-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="5355" yWindow="270" windowWidth="18975" windowHeight="8340"/>
+    <workbookView xWindow="4785" yWindow="810" windowWidth="18975" windowHeight="8340"/>
   </bookViews>
   <sheets>
     <sheet name="Көтерме сауда көлемі" sheetId="3" r:id="rId1"/>
     <sheet name="Көтерме сауданың НКИ " sheetId="6" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Көтерме сауда көлемі'!$A$1:$M$13</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>өткен айға %</t>
   </si>
   <si>
     <t xml:space="preserve">өткен жылдың сәйкес кезеңіне % </t>
   </si>
   <si>
     <t>Көтерме сауда көлемі</t>
   </si>
   <si>
     <t xml:space="preserve">млн. теңге </t>
@@ -628,51 +628,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="D21" sqref="D21"/>
+      <selection activeCell="I20" sqref="I20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.5703125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11" style="1" customWidth="1"/>
     <col min="14" max="25" width="11" style="4" customWidth="1"/>
     <col min="26" max="30" width="11" style="1" customWidth="1"/>
     <col min="31" max="256" width="9.140625" style="1"/>
     <col min="257" max="257" width="23.85546875" style="1" customWidth="1"/>
     <col min="258" max="286" width="11" style="1" customWidth="1"/>
     <col min="287" max="512" width="9.140625" style="1"/>
     <col min="513" max="513" width="23.85546875" style="1" customWidth="1"/>
     <col min="514" max="542" width="11" style="1" customWidth="1"/>
     <col min="543" max="768" width="9.140625" style="1"/>
     <col min="769" max="769" width="23.85546875" style="1" customWidth="1"/>
     <col min="770" max="798" width="11" style="1" customWidth="1"/>
     <col min="799" max="1024" width="9.140625" style="1"/>
     <col min="1025" max="1025" width="23.85546875" style="1" customWidth="1"/>
     <col min="1026" max="1054" width="11" style="1" customWidth="1"/>
     <col min="1055" max="1280" width="9.140625" style="1"/>
     <col min="1281" max="1281" width="23.85546875" style="1" customWidth="1"/>
     <col min="1282" max="1310" width="11" style="1" customWidth="1"/>
     <col min="1311" max="1536" width="9.140625" style="1"/>
     <col min="1537" max="1537" width="23.85546875" style="1" customWidth="1"/>
@@ -1414,80 +1414,82 @@
       <c r="O14" s="27"/>
       <c r="P14" s="27"/>
       <c r="Q14" s="27"/>
       <c r="R14" s="27"/>
       <c r="S14" s="27"/>
       <c r="T14" s="27"/>
       <c r="U14" s="27"/>
       <c r="V14" s="27"/>
       <c r="W14" s="27"/>
       <c r="X14" s="27"/>
       <c r="Y14" s="27"/>
     </row>
     <row r="15" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="17">
         <v>2026</v>
       </c>
       <c r="B15" s="12">
         <v>49372.800000000003</v>
       </c>
       <c r="C15" s="12">
         <v>56056.6</v>
       </c>
       <c r="D15" s="12">
         <v>62823.5</v>
       </c>
-      <c r="E15" s="12"/>
+      <c r="E15" s="12">
+        <v>82862.600000000006</v>
+      </c>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="12"/>
       <c r="I15" s="12"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
       <c r="M15" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="13" max="22" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N42"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G27" sqref="G27"/>
+    <sheetView topLeftCell="A4" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I23" sqref="I23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="12.42578125" style="1"/>
     <col min="5" max="6" width="10.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="12.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A1" s="33" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
@@ -2014,51 +2016,53 @@
         <v>119.3</v>
       </c>
       <c r="K15" s="25">
         <v>120.1</v>
       </c>
       <c r="L15" s="25">
         <v>137.19999999999999</v>
       </c>
       <c r="M15" s="25">
         <v>109.6</v>
       </c>
     </row>
     <row r="16" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="13">
         <v>2026</v>
       </c>
       <c r="B16" s="14">
         <v>169.4</v>
       </c>
       <c r="C16" s="19">
         <v>131.9</v>
       </c>
       <c r="D16" s="19">
         <v>121.4</v>
       </c>
-      <c r="E16" s="15"/>
+      <c r="E16" s="19">
+        <v>130.30000000000001</v>
+      </c>
       <c r="F16" s="21"/>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
       <c r="I16" s="15"/>
       <c r="J16" s="25"/>
       <c r="K16" s="25"/>
       <c r="L16" s="25"/>
       <c r="M16" s="25"/>
     </row>
     <row r="17" spans="1:13" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="36" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="36"/>
       <c r="L17" s="36"/>
       <c r="M17" s="36"/>
@@ -2505,51 +2509,53 @@
         <v>86.9</v>
       </c>
       <c r="K28" s="25">
         <v>108.7</v>
       </c>
       <c r="L28" s="25">
         <v>91.3</v>
       </c>
       <c r="M28" s="25">
         <v>132</v>
       </c>
     </row>
     <row r="29" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="13">
         <v>2026</v>
       </c>
       <c r="B29" s="14">
         <v>59.3</v>
       </c>
       <c r="C29" s="19">
         <v>112.4</v>
       </c>
       <c r="D29" s="19">
         <v>112.1</v>
       </c>
-      <c r="E29" s="15"/>
+      <c r="E29" s="19">
+        <v>128.1</v>
+      </c>
       <c r="F29" s="15"/>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="25"/>
       <c r="K29" s="25"/>
       <c r="L29" s="25"/>
       <c r="M29" s="25"/>
     </row>
     <row r="30" spans="1:13" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B30" s="37"/>
       <c r="C30" s="37"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="37"/>
       <c r="G30" s="37"/>
       <c r="H30" s="37"/>
       <c r="I30" s="37"/>
       <c r="J30" s="37"/>
       <c r="K30" s="37"/>
       <c r="L30" s="37"/>
       <c r="M30" s="37"/>
@@ -2996,51 +3002,53 @@
         <v>120.2</v>
       </c>
       <c r="K41" s="29">
         <v>120.2</v>
       </c>
       <c r="L41" s="30">
         <v>121.7</v>
       </c>
       <c r="M41" s="30">
         <v>120.3</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="17">
         <v>2026</v>
       </c>
       <c r="B42" s="18">
         <v>169.4</v>
       </c>
       <c r="C42" s="24">
         <v>147.30000000000001</v>
       </c>
       <c r="D42" s="24">
         <v>136.30000000000001</v>
       </c>
-      <c r="E42" s="18"/>
+      <c r="E42" s="24">
+        <v>134.5</v>
+      </c>
       <c r="F42" s="22"/>
       <c r="G42" s="23"/>
       <c r="H42" s="23"/>
       <c r="I42" s="24"/>
       <c r="J42" s="24"/>
       <c r="K42" s="24"/>
       <c r="L42" s="26"/>
       <c r="M42" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A30:M30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="55" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>