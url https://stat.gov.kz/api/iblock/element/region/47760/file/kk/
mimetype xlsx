--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4785" yWindow="810" windowWidth="18975" windowHeight="8340"/>
+    <workbookView xWindow="3030" yWindow="1110" windowWidth="18975" windowHeight="8340" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Көтерме сауда көлемі" sheetId="3" r:id="rId1"/>
     <sheet name="Көтерме сауданың НКИ " sheetId="6" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Көтерме сауда көлемі'!$A$1:$M$13</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>өткен айға %</t>
   </si>
   <si>
     <t xml:space="preserve">өткен жылдың сәйкес кезеңіне % </t>
   </si>
   <si>
     <t>Көтерме сауда көлемі</t>
   </si>
   <si>
     <t xml:space="preserve">млн. теңге </t>
@@ -81,51 +81,51 @@
   <si>
     <t>Қыркүйек</t>
   </si>
   <si>
     <t>Қазан</t>
   </si>
   <si>
     <t>Қараша</t>
   </si>
   <si>
     <t>Желтоқсан</t>
   </si>
   <si>
     <t>өткен жылғы тиісті айға, %-бен</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -155,50 +155,55 @@
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
@@ -268,91 +273,93 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -627,52 +634,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y15"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="I20" sqref="I20"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="F24" sqref="F24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.5703125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11" style="1" customWidth="1"/>
     <col min="14" max="25" width="11" style="4" customWidth="1"/>
     <col min="26" max="30" width="11" style="1" customWidth="1"/>
     <col min="31" max="256" width="9.140625" style="1"/>
     <col min="257" max="257" width="23.85546875" style="1" customWidth="1"/>
     <col min="258" max="286" width="11" style="1" customWidth="1"/>
     <col min="287" max="512" width="9.140625" style="1"/>
     <col min="513" max="513" width="23.85546875" style="1" customWidth="1"/>
     <col min="514" max="542" width="11" style="1" customWidth="1"/>
     <col min="543" max="768" width="9.140625" style="1"/>
     <col min="769" max="769" width="23.85546875" style="1" customWidth="1"/>
     <col min="770" max="798" width="11" style="1" customWidth="1"/>
     <col min="799" max="1024" width="9.140625" style="1"/>
     <col min="1025" max="1025" width="23.85546875" style="1" customWidth="1"/>
     <col min="1026" max="1054" width="11" style="1" customWidth="1"/>
     <col min="1055" max="1280" width="9.140625" style="1"/>
     <col min="1281" max="1281" width="23.85546875" style="1" customWidth="1"/>
     <col min="1282" max="1310" width="11" style="1" customWidth="1"/>
     <col min="1311" max="1536" width="9.140625" style="1"/>
     <col min="1537" max="1537" width="23.85546875" style="1" customWidth="1"/>
@@ -830,94 +837,94 @@
     <col min="14367" max="14592" width="9.140625" style="1"/>
     <col min="14593" max="14593" width="23.85546875" style="1" customWidth="1"/>
     <col min="14594" max="14622" width="11" style="1" customWidth="1"/>
     <col min="14623" max="14848" width="9.140625" style="1"/>
     <col min="14849" max="14849" width="23.85546875" style="1" customWidth="1"/>
     <col min="14850" max="14878" width="11" style="1" customWidth="1"/>
     <col min="14879" max="15104" width="9.140625" style="1"/>
     <col min="15105" max="15105" width="23.85546875" style="1" customWidth="1"/>
     <col min="15106" max="15134" width="11" style="1" customWidth="1"/>
     <col min="15135" max="15360" width="9.140625" style="1"/>
     <col min="15361" max="15361" width="23.85546875" style="1" customWidth="1"/>
     <col min="15362" max="15390" width="11" style="1" customWidth="1"/>
     <col min="15391" max="15616" width="9.140625" style="1"/>
     <col min="15617" max="15617" width="23.85546875" style="1" customWidth="1"/>
     <col min="15618" max="15646" width="11" style="1" customWidth="1"/>
     <col min="15647" max="15872" width="9.140625" style="1"/>
     <col min="15873" max="15873" width="23.85546875" style="1" customWidth="1"/>
     <col min="15874" max="15902" width="11" style="1" customWidth="1"/>
     <col min="15903" max="16128" width="9.140625" style="1"/>
     <col min="16129" max="16129" width="23.85546875" style="1" customWidth="1"/>
     <col min="16130" max="16158" width="11" style="1" customWidth="1"/>
     <col min="16159" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="31"/>
-[...10 lines deleted...]
-      <c r="M1" s="31"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="32"/>
-[...10 lines deleted...]
-      <c r="M2" s="32"/>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="8" t="s">
@@ -1388,140 +1395,142 @@
       </c>
       <c r="F14" s="11">
         <v>66343.7</v>
       </c>
       <c r="G14" s="11">
         <v>66584.899999999994</v>
       </c>
       <c r="H14" s="11">
         <v>66806.8</v>
       </c>
       <c r="I14" s="11">
         <v>73328.899999999994</v>
       </c>
       <c r="J14" s="11">
         <v>64587.4</v>
       </c>
       <c r="K14" s="11">
         <v>69493.899999999994</v>
       </c>
       <c r="L14" s="11">
         <v>62765.9</v>
       </c>
       <c r="M14" s="11">
         <v>83013.600000000006</v>
       </c>
-      <c r="N14" s="27"/>
-[...10 lines deleted...]
-      <c r="Y14" s="27"/>
+      <c r="N14" s="26"/>
+      <c r="O14" s="26"/>
+      <c r="P14" s="26"/>
+      <c r="Q14" s="26"/>
+      <c r="R14" s="26"/>
+      <c r="S14" s="26"/>
+      <c r="T14" s="26"/>
+      <c r="U14" s="26"/>
+      <c r="V14" s="26"/>
+      <c r="W14" s="26"/>
+      <c r="X14" s="26"/>
+      <c r="Y14" s="26"/>
     </row>
     <row r="15" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="17">
         <v>2026</v>
       </c>
       <c r="B15" s="12">
         <v>49372.800000000003</v>
       </c>
       <c r="C15" s="12">
         <v>56056.6</v>
       </c>
       <c r="D15" s="12">
         <v>62823.5</v>
       </c>
       <c r="E15" s="12">
         <v>82862.600000000006</v>
       </c>
-      <c r="F15" s="12"/>
+      <c r="F15" s="12">
+        <v>91986.8</v>
+      </c>
       <c r="G15" s="12"/>
       <c r="H15" s="12"/>
       <c r="I15" s="12"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
       <c r="M15" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="13" max="22" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N42"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I23" sqref="I23"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="N18" sqref="N18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="12.42578125" style="1"/>
     <col min="5" max="6" width="10.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="12.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="31"/>
-[...10 lines deleted...]
-      <c r="M1" s="31"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
     </row>
     <row r="3" spans="1:14" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="8" t="s">
@@ -1535,65 +1544,65 @@
       </c>
       <c r="G3" s="8" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="8" t="s">
         <v>13</v>
       </c>
       <c r="K3" s="8" t="s">
         <v>14</v>
       </c>
       <c r="L3" s="9" t="s">
         <v>15</v>
       </c>
       <c r="M3" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A4" s="34" t="s">
+      <c r="A4" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="35"/>
-[...10 lines deleted...]
-      <c r="M4" s="35"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
       <c r="N4" s="2"/>
     </row>
     <row r="5" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="13">
         <v>2015</v>
       </c>
       <c r="B5" s="14">
         <v>103.3</v>
       </c>
       <c r="C5" s="14">
         <v>97.7</v>
       </c>
       <c r="D5" s="14">
         <v>100</v>
       </c>
       <c r="E5" s="14">
         <v>91.8</v>
       </c>
       <c r="F5" s="14">
         <v>97.6</v>
       </c>
       <c r="G5" s="14">
         <v>104</v>
       </c>
       <c r="H5" s="14">
@@ -1990,104 +1999,106 @@
       </c>
       <c r="B15" s="14">
         <v>110.1</v>
       </c>
       <c r="C15" s="15">
         <v>107.2</v>
       </c>
       <c r="D15" s="15">
         <v>138.19999999999999</v>
       </c>
       <c r="E15" s="15">
         <v>125.8</v>
       </c>
       <c r="F15" s="21">
         <v>117.5</v>
       </c>
       <c r="G15" s="19">
         <v>98.6</v>
       </c>
       <c r="H15" s="19">
         <v>144.30000000000001</v>
       </c>
       <c r="I15" s="15">
         <v>121.8</v>
       </c>
-      <c r="J15" s="25">
+      <c r="J15" s="24">
         <v>119.3</v>
       </c>
-      <c r="K15" s="25">
+      <c r="K15" s="24">
         <v>120.1</v>
       </c>
-      <c r="L15" s="25">
+      <c r="L15" s="24">
         <v>137.19999999999999</v>
       </c>
-      <c r="M15" s="25">
+      <c r="M15" s="24">
         <v>109.6</v>
       </c>
     </row>
     <row r="16" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="13">
         <v>2026</v>
       </c>
       <c r="B16" s="14">
         <v>169.4</v>
       </c>
       <c r="C16" s="19">
         <v>131.9</v>
       </c>
       <c r="D16" s="19">
         <v>121.4</v>
       </c>
       <c r="E16" s="19">
         <v>130.30000000000001</v>
       </c>
-      <c r="F16" s="21"/>
+      <c r="F16" s="37">
+        <v>133.6</v>
+      </c>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
       <c r="I16" s="15"/>
-      <c r="J16" s="25"/>
-[...2 lines deleted...]
-      <c r="M16" s="25"/>
+      <c r="J16" s="24"/>
+      <c r="K16" s="24"/>
+      <c r="L16" s="24"/>
+      <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="36" t="s">
+      <c r="A17" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="36"/>
-[...10 lines deleted...]
-      <c r="M17" s="36"/>
+      <c r="B17" s="35"/>
+      <c r="C17" s="35"/>
+      <c r="D17" s="35"/>
+      <c r="E17" s="35"/>
+      <c r="F17" s="35"/>
+      <c r="G17" s="35"/>
+      <c r="H17" s="35"/>
+      <c r="I17" s="35"/>
+      <c r="J17" s="35"/>
+      <c r="K17" s="35"/>
+      <c r="L17" s="35"/>
+      <c r="M17" s="35"/>
     </row>
     <row r="18" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="13">
         <v>2015</v>
       </c>
       <c r="B18" s="14">
         <v>41</v>
       </c>
       <c r="C18" s="14">
         <v>127</v>
       </c>
       <c r="D18" s="14">
         <v>92.8</v>
       </c>
       <c r="E18" s="14">
         <v>96.8</v>
       </c>
       <c r="F18" s="14">
         <v>104.4</v>
       </c>
       <c r="G18" s="14">
         <v>110</v>
       </c>
       <c r="H18" s="14">
         <v>81.599999999999994</v>
@@ -2483,104 +2494,106 @@
       </c>
       <c r="B28" s="14">
         <v>38.4</v>
       </c>
       <c r="C28" s="15">
         <v>144.4</v>
       </c>
       <c r="D28" s="15">
         <v>121.9</v>
       </c>
       <c r="E28" s="15">
         <v>119.2</v>
       </c>
       <c r="F28" s="15">
         <v>111</v>
       </c>
       <c r="G28" s="19">
         <v>100.3</v>
       </c>
       <c r="H28" s="19">
         <v>98.6</v>
       </c>
       <c r="I28" s="19">
         <v>109.1</v>
       </c>
-      <c r="J28" s="25">
+      <c r="J28" s="24">
         <v>86.9</v>
       </c>
-      <c r="K28" s="25">
+      <c r="K28" s="24">
         <v>108.7</v>
       </c>
-      <c r="L28" s="25">
+      <c r="L28" s="24">
         <v>91.3</v>
       </c>
-      <c r="M28" s="25">
+      <c r="M28" s="24">
         <v>132</v>
       </c>
     </row>
     <row r="29" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="13">
         <v>2026</v>
       </c>
       <c r="B29" s="14">
         <v>59.3</v>
       </c>
       <c r="C29" s="19">
         <v>112.4</v>
       </c>
       <c r="D29" s="19">
         <v>112.1</v>
       </c>
       <c r="E29" s="19">
         <v>128.1</v>
       </c>
-      <c r="F29" s="15"/>
+      <c r="F29" s="37">
+        <v>113.6</v>
+      </c>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
-      <c r="J29" s="25"/>
-[...2 lines deleted...]
-      <c r="M29" s="25"/>
+      <c r="J29" s="24"/>
+      <c r="K29" s="24"/>
+      <c r="L29" s="24"/>
+      <c r="M29" s="24"/>
     </row>
     <row r="30" spans="1:13" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="37" t="s">
+      <c r="A30" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="37"/>
-[...10 lines deleted...]
-      <c r="M30" s="37"/>
+      <c r="B30" s="36"/>
+      <c r="C30" s="36"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="36"/>
+      <c r="F30" s="36"/>
+      <c r="G30" s="36"/>
+      <c r="H30" s="36"/>
+      <c r="I30" s="36"/>
+      <c r="J30" s="36"/>
+      <c r="K30" s="36"/>
+      <c r="L30" s="36"/>
+      <c r="M30" s="36"/>
     </row>
     <row r="31" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A31" s="13">
         <v>2015</v>
       </c>
       <c r="B31" s="14">
         <v>103.3</v>
       </c>
       <c r="C31" s="14">
         <v>99.7</v>
       </c>
       <c r="D31" s="14">
         <v>99.7</v>
       </c>
       <c r="E31" s="14">
         <v>97.6</v>
       </c>
       <c r="F31" s="14">
         <v>97.5</v>
       </c>
       <c r="G31" s="14">
         <v>98.6</v>
       </c>
       <c r="H31" s="14">
         <v>94.4</v>
@@ -2964,99 +2977,101 @@
         <v>111</v>
       </c>
       <c r="L40" s="11">
         <v>111.5</v>
       </c>
       <c r="M40" s="11">
         <v>116.6</v>
       </c>
     </row>
     <row r="41" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A41" s="16">
         <v>2025</v>
       </c>
       <c r="B41" s="14">
         <v>110.1</v>
       </c>
       <c r="C41" s="14">
         <v>108.6</v>
       </c>
       <c r="D41" s="14">
         <v>119.4</v>
       </c>
       <c r="E41" s="14">
         <v>121.6</v>
       </c>
-      <c r="F41" s="28">
+      <c r="F41" s="27">
         <v>120.9</v>
       </c>
       <c r="G41" s="20">
         <v>115.5</v>
       </c>
       <c r="H41" s="20">
         <v>119.7</v>
       </c>
-      <c r="I41" s="29">
+      <c r="I41" s="28">
         <v>120.3</v>
       </c>
-      <c r="J41" s="29">
+      <c r="J41" s="28">
         <v>120.2</v>
       </c>
-      <c r="K41" s="29">
+      <c r="K41" s="28">
         <v>120.2</v>
       </c>
-      <c r="L41" s="30">
+      <c r="L41" s="29">
         <v>121.7</v>
       </c>
-      <c r="M41" s="30">
+      <c r="M41" s="29">
         <v>120.3</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="17">
         <v>2026</v>
       </c>
       <c r="B42" s="18">
         <v>169.4</v>
       </c>
-      <c r="C42" s="24">
+      <c r="C42" s="23">
         <v>147.30000000000001</v>
       </c>
-      <c r="D42" s="24">
+      <c r="D42" s="23">
         <v>136.30000000000001</v>
       </c>
-      <c r="E42" s="24">
+      <c r="E42" s="23">
         <v>134.5</v>
       </c>
-      <c r="F42" s="22"/>
-[...6 lines deleted...]
-      <c r="M42" s="26"/>
+      <c r="F42" s="23">
+        <v>134</v>
+      </c>
+      <c r="G42" s="22"/>
+      <c r="H42" s="22"/>
+      <c r="I42" s="23"/>
+      <c r="J42" s="23"/>
+      <c r="K42" s="23"/>
+      <c r="L42" s="25"/>
+      <c r="M42" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A30:M30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="55" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>