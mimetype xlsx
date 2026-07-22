--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3030" yWindow="1110" windowWidth="18975" windowHeight="8340" activeTab="1"/>
+    <workbookView xWindow="3015" yWindow="285" windowWidth="18975" windowHeight="8340"/>
   </bookViews>
   <sheets>
     <sheet name="Көтерме сауда көлемі" sheetId="3" r:id="rId1"/>
     <sheet name="Көтерме сауданың НКИ " sheetId="6" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Көтерме сауда көлемі'!$A$1:$M$13</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>өткен айға %</t>
   </si>
   <si>
     <t xml:space="preserve">өткен жылдың сәйкес кезеңіне % </t>
   </si>
   <si>
     <t>Көтерме сауда көлемі</t>
   </si>
   <si>
     <t xml:space="preserve">млн. теңге </t>
@@ -160,50 +160,51 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
@@ -293,73 +294,73 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -634,52 +635,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y15"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="F24" sqref="F24"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="C18" sqref="C18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.5703125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11" style="1" customWidth="1"/>
     <col min="14" max="25" width="11" style="4" customWidth="1"/>
     <col min="26" max="30" width="11" style="1" customWidth="1"/>
     <col min="31" max="256" width="9.140625" style="1"/>
     <col min="257" max="257" width="23.85546875" style="1" customWidth="1"/>
     <col min="258" max="286" width="11" style="1" customWidth="1"/>
     <col min="287" max="512" width="9.140625" style="1"/>
     <col min="513" max="513" width="23.85546875" style="1" customWidth="1"/>
     <col min="514" max="542" width="11" style="1" customWidth="1"/>
     <col min="543" max="768" width="9.140625" style="1"/>
     <col min="769" max="769" width="23.85546875" style="1" customWidth="1"/>
     <col min="770" max="798" width="11" style="1" customWidth="1"/>
     <col min="799" max="1024" width="9.140625" style="1"/>
     <col min="1025" max="1025" width="23.85546875" style="1" customWidth="1"/>
     <col min="1026" max="1054" width="11" style="1" customWidth="1"/>
     <col min="1055" max="1280" width="9.140625" style="1"/>
     <col min="1281" max="1281" width="23.85546875" style="1" customWidth="1"/>
     <col min="1282" max="1310" width="11" style="1" customWidth="1"/>
     <col min="1311" max="1536" width="9.140625" style="1"/>
     <col min="1537" max="1537" width="23.85546875" style="1" customWidth="1"/>
@@ -837,94 +838,94 @@
     <col min="14367" max="14592" width="9.140625" style="1"/>
     <col min="14593" max="14593" width="23.85546875" style="1" customWidth="1"/>
     <col min="14594" max="14622" width="11" style="1" customWidth="1"/>
     <col min="14623" max="14848" width="9.140625" style="1"/>
     <col min="14849" max="14849" width="23.85546875" style="1" customWidth="1"/>
     <col min="14850" max="14878" width="11" style="1" customWidth="1"/>
     <col min="14879" max="15104" width="9.140625" style="1"/>
     <col min="15105" max="15105" width="23.85546875" style="1" customWidth="1"/>
     <col min="15106" max="15134" width="11" style="1" customWidth="1"/>
     <col min="15135" max="15360" width="9.140625" style="1"/>
     <col min="15361" max="15361" width="23.85546875" style="1" customWidth="1"/>
     <col min="15362" max="15390" width="11" style="1" customWidth="1"/>
     <col min="15391" max="15616" width="9.140625" style="1"/>
     <col min="15617" max="15617" width="23.85546875" style="1" customWidth="1"/>
     <col min="15618" max="15646" width="11" style="1" customWidth="1"/>
     <col min="15647" max="15872" width="9.140625" style="1"/>
     <col min="15873" max="15873" width="23.85546875" style="1" customWidth="1"/>
     <col min="15874" max="15902" width="11" style="1" customWidth="1"/>
     <col min="15903" max="16128" width="9.140625" style="1"/>
     <col min="16129" max="16129" width="23.85546875" style="1" customWidth="1"/>
     <col min="16130" max="16158" width="11" style="1" customWidth="1"/>
     <col min="16159" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="30"/>
-[...10 lines deleted...]
-      <c r="M1" s="30"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="31"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="31"/>
-[...10 lines deleted...]
-      <c r="M2" s="31"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="8" t="s">
@@ -1427,110 +1428,112 @@
       <c r="U14" s="26"/>
       <c r="V14" s="26"/>
       <c r="W14" s="26"/>
       <c r="X14" s="26"/>
       <c r="Y14" s="26"/>
     </row>
     <row r="15" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="17">
         <v>2026</v>
       </c>
       <c r="B15" s="12">
         <v>49372.800000000003</v>
       </c>
       <c r="C15" s="12">
         <v>56056.6</v>
       </c>
       <c r="D15" s="12">
         <v>62823.5</v>
       </c>
       <c r="E15" s="12">
         <v>82862.600000000006</v>
       </c>
       <c r="F15" s="12">
         <v>91986.8</v>
       </c>
-      <c r="G15" s="12"/>
+      <c r="G15" s="12">
+        <v>96858.5</v>
+      </c>
       <c r="H15" s="12"/>
       <c r="I15" s="12"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
       <c r="M15" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="13" max="22" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N42"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="N18" sqref="N18"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="N16" sqref="N16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="12.42578125" style="1"/>
     <col min="5" max="6" width="10.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="12.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="30"/>
-[...10 lines deleted...]
-      <c r="M1" s="30"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="31"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
     </row>
     <row r="3" spans="1:14" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="8" t="s">
@@ -1544,65 +1547,65 @@
       </c>
       <c r="G3" s="8" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="8" t="s">
         <v>13</v>
       </c>
       <c r="K3" s="8" t="s">
         <v>14</v>
       </c>
       <c r="L3" s="9" t="s">
         <v>15</v>
       </c>
       <c r="M3" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A4" s="33" t="s">
+      <c r="A4" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="34"/>
-[...10 lines deleted...]
-      <c r="M4" s="34"/>
+      <c r="B4" s="35"/>
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="35"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
       <c r="N4" s="2"/>
     </row>
     <row r="5" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="13">
         <v>2015</v>
       </c>
       <c r="B5" s="14">
         <v>103.3</v>
       </c>
       <c r="C5" s="14">
         <v>97.7</v>
       </c>
       <c r="D5" s="14">
         <v>100</v>
       </c>
       <c r="E5" s="14">
         <v>91.8</v>
       </c>
       <c r="F5" s="14">
         <v>97.6</v>
       </c>
       <c r="G5" s="14">
         <v>104</v>
       </c>
       <c r="H5" s="14">
@@ -2028,77 +2031,79 @@
         <v>120.1</v>
       </c>
       <c r="L15" s="24">
         <v>137.19999999999999</v>
       </c>
       <c r="M15" s="24">
         <v>109.6</v>
       </c>
     </row>
     <row r="16" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="13">
         <v>2026</v>
       </c>
       <c r="B16" s="14">
         <v>169.4</v>
       </c>
       <c r="C16" s="19">
         <v>131.9</v>
       </c>
       <c r="D16" s="19">
         <v>121.4</v>
       </c>
       <c r="E16" s="19">
         <v>130.30000000000001</v>
       </c>
-      <c r="F16" s="37">
+      <c r="F16" s="30">
         <v>133.6</v>
       </c>
-      <c r="G16" s="19"/>
+      <c r="G16" s="19">
+        <v>141</v>
+      </c>
       <c r="H16" s="19"/>
       <c r="I16" s="15"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="35" t="s">
+      <c r="A17" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="35"/>
-[...10 lines deleted...]
-      <c r="M17" s="35"/>
+      <c r="B17" s="36"/>
+      <c r="C17" s="36"/>
+      <c r="D17" s="36"/>
+      <c r="E17" s="36"/>
+      <c r="F17" s="36"/>
+      <c r="G17" s="36"/>
+      <c r="H17" s="36"/>
+      <c r="I17" s="36"/>
+      <c r="J17" s="36"/>
+      <c r="K17" s="36"/>
+      <c r="L17" s="36"/>
+      <c r="M17" s="36"/>
     </row>
     <row r="18" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="13">
         <v>2015</v>
       </c>
       <c r="B18" s="14">
         <v>41</v>
       </c>
       <c r="C18" s="14">
         <v>127</v>
       </c>
       <c r="D18" s="14">
         <v>92.8</v>
       </c>
       <c r="E18" s="14">
         <v>96.8</v>
       </c>
       <c r="F18" s="14">
         <v>104.4</v>
       </c>
       <c r="G18" s="14">
         <v>110</v>
       </c>
       <c r="H18" s="14">
         <v>81.599999999999994</v>
@@ -2523,77 +2528,79 @@
         <v>108.7</v>
       </c>
       <c r="L28" s="24">
         <v>91.3</v>
       </c>
       <c r="M28" s="24">
         <v>132</v>
       </c>
     </row>
     <row r="29" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="13">
         <v>2026</v>
       </c>
       <c r="B29" s="14">
         <v>59.3</v>
       </c>
       <c r="C29" s="19">
         <v>112.4</v>
       </c>
       <c r="D29" s="19">
         <v>112.1</v>
       </c>
       <c r="E29" s="19">
         <v>128.1</v>
       </c>
-      <c r="F29" s="37">
+      <c r="F29" s="30">
         <v>113.6</v>
       </c>
-      <c r="G29" s="19"/>
+      <c r="G29" s="19">
+        <v>105.8</v>
+      </c>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="24"/>
       <c r="K29" s="24"/>
       <c r="L29" s="24"/>
       <c r="M29" s="24"/>
     </row>
     <row r="30" spans="1:13" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="36" t="s">
+      <c r="A30" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="36"/>
-[...10 lines deleted...]
-      <c r="M30" s="36"/>
+      <c r="B30" s="37"/>
+      <c r="C30" s="37"/>
+      <c r="D30" s="37"/>
+      <c r="E30" s="37"/>
+      <c r="F30" s="37"/>
+      <c r="G30" s="37"/>
+      <c r="H30" s="37"/>
+      <c r="I30" s="37"/>
+      <c r="J30" s="37"/>
+      <c r="K30" s="37"/>
+      <c r="L30" s="37"/>
+      <c r="M30" s="37"/>
     </row>
     <row r="31" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A31" s="13">
         <v>2015</v>
       </c>
       <c r="B31" s="14">
         <v>103.3</v>
       </c>
       <c r="C31" s="14">
         <v>99.7</v>
       </c>
       <c r="D31" s="14">
         <v>99.7</v>
       </c>
       <c r="E31" s="14">
         <v>97.6</v>
       </c>
       <c r="F31" s="14">
         <v>97.5</v>
       </c>
       <c r="G31" s="14">
         <v>98.6</v>
       </c>
       <c r="H31" s="14">
         <v>94.4</v>
@@ -3021,51 +3028,53 @@
         <v>121.7</v>
       </c>
       <c r="M41" s="29">
         <v>120.3</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="17">
         <v>2026</v>
       </c>
       <c r="B42" s="18">
         <v>169.4</v>
       </c>
       <c r="C42" s="23">
         <v>147.30000000000001</v>
       </c>
       <c r="D42" s="23">
         <v>136.30000000000001</v>
       </c>
       <c r="E42" s="23">
         <v>134.5</v>
       </c>
       <c r="F42" s="23">
         <v>134</v>
       </c>
-      <c r="G42" s="22"/>
+      <c r="G42" s="23">
+        <v>135.30000000000001</v>
+      </c>
       <c r="H42" s="22"/>
       <c r="I42" s="23"/>
       <c r="J42" s="23"/>
       <c r="K42" s="23"/>
       <c r="L42" s="25"/>
       <c r="M42" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A30:M30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="55" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>