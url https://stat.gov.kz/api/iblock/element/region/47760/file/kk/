--- v3 (2026-07-22)
+++ v4 (2026-08-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3015" yWindow="285" windowWidth="18975" windowHeight="8340"/>
+    <workbookView xWindow="1275" yWindow="285" windowWidth="18975" windowHeight="8340" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Көтерме сауда көлемі" sheetId="3" r:id="rId1"/>
     <sheet name="Көтерме сауданың НКИ " sheetId="6" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Көтерме сауда көлемі'!$A$1:$M$13</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>өткен айға %</t>
   </si>
   <si>
     <t xml:space="preserve">өткен жылдың сәйкес кезеңіне % </t>
   </si>
   <si>
     <t>Көтерме сауда көлемі</t>
   </si>
   <si>
     <t xml:space="preserve">млн. теңге </t>
@@ -81,51 +81,51 @@
   <si>
     <t>Қыркүйек</t>
   </si>
   <si>
     <t>Қазан</t>
   </si>
   <si>
     <t>Қараша</t>
   </si>
   <si>
     <t>Желтоқсан</t>
   </si>
   <si>
     <t>өткен жылғы тиісті айға, %-бен</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -161,50 +161,55 @@
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
@@ -274,93 +279,95 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -635,52 +642,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y15"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="C18" sqref="C18"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="F21" sqref="F21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.5703125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11" style="1" customWidth="1"/>
     <col min="14" max="25" width="11" style="4" customWidth="1"/>
     <col min="26" max="30" width="11" style="1" customWidth="1"/>
     <col min="31" max="256" width="9.140625" style="1"/>
     <col min="257" max="257" width="23.85546875" style="1" customWidth="1"/>
     <col min="258" max="286" width="11" style="1" customWidth="1"/>
     <col min="287" max="512" width="9.140625" style="1"/>
     <col min="513" max="513" width="23.85546875" style="1" customWidth="1"/>
     <col min="514" max="542" width="11" style="1" customWidth="1"/>
     <col min="543" max="768" width="9.140625" style="1"/>
     <col min="769" max="769" width="23.85546875" style="1" customWidth="1"/>
     <col min="770" max="798" width="11" style="1" customWidth="1"/>
     <col min="799" max="1024" width="9.140625" style="1"/>
     <col min="1025" max="1025" width="23.85546875" style="1" customWidth="1"/>
     <col min="1026" max="1054" width="11" style="1" customWidth="1"/>
     <col min="1055" max="1280" width="9.140625" style="1"/>
     <col min="1281" max="1281" width="23.85546875" style="1" customWidth="1"/>
     <col min="1282" max="1310" width="11" style="1" customWidth="1"/>
     <col min="1311" max="1536" width="9.140625" style="1"/>
     <col min="1537" max="1537" width="23.85546875" style="1" customWidth="1"/>
@@ -838,94 +845,94 @@
     <col min="14367" max="14592" width="9.140625" style="1"/>
     <col min="14593" max="14593" width="23.85546875" style="1" customWidth="1"/>
     <col min="14594" max="14622" width="11" style="1" customWidth="1"/>
     <col min="14623" max="14848" width="9.140625" style="1"/>
     <col min="14849" max="14849" width="23.85546875" style="1" customWidth="1"/>
     <col min="14850" max="14878" width="11" style="1" customWidth="1"/>
     <col min="14879" max="15104" width="9.140625" style="1"/>
     <col min="15105" max="15105" width="23.85546875" style="1" customWidth="1"/>
     <col min="15106" max="15134" width="11" style="1" customWidth="1"/>
     <col min="15135" max="15360" width="9.140625" style="1"/>
     <col min="15361" max="15361" width="23.85546875" style="1" customWidth="1"/>
     <col min="15362" max="15390" width="11" style="1" customWidth="1"/>
     <col min="15391" max="15616" width="9.140625" style="1"/>
     <col min="15617" max="15617" width="23.85546875" style="1" customWidth="1"/>
     <col min="15618" max="15646" width="11" style="1" customWidth="1"/>
     <col min="15647" max="15872" width="9.140625" style="1"/>
     <col min="15873" max="15873" width="23.85546875" style="1" customWidth="1"/>
     <col min="15874" max="15902" width="11" style="1" customWidth="1"/>
     <col min="15903" max="16128" width="9.140625" style="1"/>
     <col min="16129" max="16129" width="23.85546875" style="1" customWidth="1"/>
     <col min="16130" max="16158" width="11" style="1" customWidth="1"/>
     <col min="16159" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="31"/>
-[...10 lines deleted...]
-      <c r="M1" s="31"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="32"/>
-[...10 lines deleted...]
-      <c r="M2" s="32"/>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="8" t="s">
@@ -1396,144 +1403,146 @@
       </c>
       <c r="F14" s="11">
         <v>66343.7</v>
       </c>
       <c r="G14" s="11">
         <v>66584.899999999994</v>
       </c>
       <c r="H14" s="11">
         <v>66806.8</v>
       </c>
       <c r="I14" s="11">
         <v>73328.899999999994</v>
       </c>
       <c r="J14" s="11">
         <v>64587.4</v>
       </c>
       <c r="K14" s="11">
         <v>69493.899999999994</v>
       </c>
       <c r="L14" s="11">
         <v>62765.9</v>
       </c>
       <c r="M14" s="11">
         <v>83013.600000000006</v>
       </c>
-      <c r="N14" s="26"/>
-[...10 lines deleted...]
-      <c r="Y14" s="26"/>
+      <c r="N14" s="25"/>
+      <c r="O14" s="25"/>
+      <c r="P14" s="25"/>
+      <c r="Q14" s="25"/>
+      <c r="R14" s="25"/>
+      <c r="S14" s="25"/>
+      <c r="T14" s="25"/>
+      <c r="U14" s="25"/>
+      <c r="V14" s="25"/>
+      <c r="W14" s="25"/>
+      <c r="X14" s="25"/>
+      <c r="Y14" s="25"/>
     </row>
     <row r="15" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="17">
         <v>2026</v>
       </c>
       <c r="B15" s="12">
         <v>49372.800000000003</v>
       </c>
       <c r="C15" s="12">
         <v>56056.6</v>
       </c>
       <c r="D15" s="12">
         <v>62823.5</v>
       </c>
       <c r="E15" s="12">
         <v>82862.600000000006</v>
       </c>
       <c r="F15" s="12">
         <v>91986.8</v>
       </c>
       <c r="G15" s="12">
         <v>96858.5</v>
       </c>
-      <c r="H15" s="12"/>
+      <c r="H15" s="12">
+        <v>69307.600000000006</v>
+      </c>
       <c r="I15" s="12"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
       <c r="M15" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="13" max="22" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N42"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="N16" sqref="N16"/>
+    <sheetView tabSelected="1" topLeftCell="A22" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="F46" sqref="F46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="12.42578125" style="1"/>
     <col min="5" max="6" width="10.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="12.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="31"/>
-[...10 lines deleted...]
-      <c r="M1" s="31"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
     </row>
     <row r="3" spans="1:14" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="8" t="s">
@@ -1547,65 +1556,65 @@
       </c>
       <c r="G3" s="8" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="8" t="s">
         <v>13</v>
       </c>
       <c r="K3" s="8" t="s">
         <v>14</v>
       </c>
       <c r="L3" s="9" t="s">
         <v>15</v>
       </c>
       <c r="M3" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A4" s="34" t="s">
+      <c r="A4" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="35"/>
-[...10 lines deleted...]
-      <c r="M4" s="35"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
       <c r="N4" s="2"/>
     </row>
     <row r="5" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="13">
         <v>2015</v>
       </c>
       <c r="B5" s="14">
         <v>103.3</v>
       </c>
       <c r="C5" s="14">
         <v>97.7</v>
       </c>
       <c r="D5" s="14">
         <v>100</v>
       </c>
       <c r="E5" s="14">
         <v>91.8</v>
       </c>
       <c r="F5" s="14">
         <v>97.6</v>
       </c>
       <c r="G5" s="14">
         <v>104</v>
       </c>
       <c r="H5" s="14">
@@ -2002,108 +2011,110 @@
       </c>
       <c r="B15" s="14">
         <v>110.1</v>
       </c>
       <c r="C15" s="15">
         <v>107.2</v>
       </c>
       <c r="D15" s="15">
         <v>138.19999999999999</v>
       </c>
       <c r="E15" s="15">
         <v>125.8</v>
       </c>
       <c r="F15" s="21">
         <v>117.5</v>
       </c>
       <c r="G15" s="19">
         <v>98.6</v>
       </c>
       <c r="H15" s="19">
         <v>144.30000000000001</v>
       </c>
       <c r="I15" s="15">
         <v>121.8</v>
       </c>
-      <c r="J15" s="24">
+      <c r="J15" s="23">
         <v>119.3</v>
       </c>
-      <c r="K15" s="24">
+      <c r="K15" s="23">
         <v>120.1</v>
       </c>
-      <c r="L15" s="24">
+      <c r="L15" s="23">
         <v>137.19999999999999</v>
       </c>
-      <c r="M15" s="24">
+      <c r="M15" s="23">
         <v>109.6</v>
       </c>
     </row>
     <row r="16" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="13">
         <v>2026</v>
       </c>
       <c r="B16" s="14">
         <v>169.4</v>
       </c>
       <c r="C16" s="19">
         <v>131.9</v>
       </c>
       <c r="D16" s="19">
         <v>121.4</v>
       </c>
       <c r="E16" s="19">
         <v>130.30000000000001</v>
       </c>
-      <c r="F16" s="30">
+      <c r="F16" s="29">
         <v>133.6</v>
       </c>
       <c r="G16" s="19">
         <v>141</v>
       </c>
-      <c r="H16" s="19"/>
+      <c r="H16" s="37">
+        <v>102</v>
+      </c>
       <c r="I16" s="15"/>
-      <c r="J16" s="24"/>
-[...2 lines deleted...]
-      <c r="M16" s="24"/>
+      <c r="J16" s="23"/>
+      <c r="K16" s="23"/>
+      <c r="L16" s="23"/>
+      <c r="M16" s="23"/>
     </row>
     <row r="17" spans="1:13" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="36" t="s">
+      <c r="A17" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="36"/>
-[...10 lines deleted...]
-      <c r="M17" s="36"/>
+      <c r="B17" s="35"/>
+      <c r="C17" s="35"/>
+      <c r="D17" s="35"/>
+      <c r="E17" s="35"/>
+      <c r="F17" s="35"/>
+      <c r="G17" s="35"/>
+      <c r="H17" s="35"/>
+      <c r="I17" s="35"/>
+      <c r="J17" s="35"/>
+      <c r="K17" s="35"/>
+      <c r="L17" s="35"/>
+      <c r="M17" s="35"/>
     </row>
     <row r="18" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="13">
         <v>2015</v>
       </c>
       <c r="B18" s="14">
         <v>41</v>
       </c>
       <c r="C18" s="14">
         <v>127</v>
       </c>
       <c r="D18" s="14">
         <v>92.8</v>
       </c>
       <c r="E18" s="14">
         <v>96.8</v>
       </c>
       <c r="F18" s="14">
         <v>104.4</v>
       </c>
       <c r="G18" s="14">
         <v>110</v>
       </c>
       <c r="H18" s="14">
         <v>81.599999999999994</v>
@@ -2499,108 +2510,110 @@
       </c>
       <c r="B28" s="14">
         <v>38.4</v>
       </c>
       <c r="C28" s="15">
         <v>144.4</v>
       </c>
       <c r="D28" s="15">
         <v>121.9</v>
       </c>
       <c r="E28" s="15">
         <v>119.2</v>
       </c>
       <c r="F28" s="15">
         <v>111</v>
       </c>
       <c r="G28" s="19">
         <v>100.3</v>
       </c>
       <c r="H28" s="19">
         <v>98.6</v>
       </c>
       <c r="I28" s="19">
         <v>109.1</v>
       </c>
-      <c r="J28" s="24">
+      <c r="J28" s="23">
         <v>86.9</v>
       </c>
-      <c r="K28" s="24">
+      <c r="K28" s="23">
         <v>108.7</v>
       </c>
-      <c r="L28" s="24">
+      <c r="L28" s="23">
         <v>91.3</v>
       </c>
-      <c r="M28" s="24">
+      <c r="M28" s="23">
         <v>132</v>
       </c>
     </row>
     <row r="29" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="13">
         <v>2026</v>
       </c>
       <c r="B29" s="14">
         <v>59.3</v>
       </c>
       <c r="C29" s="19">
         <v>112.4</v>
       </c>
       <c r="D29" s="19">
         <v>112.1</v>
       </c>
       <c r="E29" s="19">
         <v>128.1</v>
       </c>
-      <c r="F29" s="30">
+      <c r="F29" s="29">
         <v>113.6</v>
       </c>
       <c r="G29" s="19">
         <v>105.8</v>
       </c>
-      <c r="H29" s="19"/>
+      <c r="H29" s="37">
+        <v>71.3</v>
+      </c>
       <c r="I29" s="19"/>
-      <c r="J29" s="24"/>
-[...2 lines deleted...]
-      <c r="M29" s="24"/>
+      <c r="J29" s="23"/>
+      <c r="K29" s="23"/>
+      <c r="L29" s="23"/>
+      <c r="M29" s="23"/>
     </row>
     <row r="30" spans="1:13" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="37" t="s">
+      <c r="A30" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="37"/>
-[...10 lines deleted...]
-      <c r="M30" s="37"/>
+      <c r="B30" s="36"/>
+      <c r="C30" s="36"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="36"/>
+      <c r="F30" s="36"/>
+      <c r="G30" s="36"/>
+      <c r="H30" s="36"/>
+      <c r="I30" s="36"/>
+      <c r="J30" s="36"/>
+      <c r="K30" s="36"/>
+      <c r="L30" s="36"/>
+      <c r="M30" s="36"/>
     </row>
     <row r="31" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A31" s="13">
         <v>2015</v>
       </c>
       <c r="B31" s="14">
         <v>103.3</v>
       </c>
       <c r="C31" s="14">
         <v>99.7</v>
       </c>
       <c r="D31" s="14">
         <v>99.7</v>
       </c>
       <c r="E31" s="14">
         <v>97.6</v>
       </c>
       <c r="F31" s="14">
         <v>97.5</v>
       </c>
       <c r="G31" s="14">
         <v>98.6</v>
       </c>
       <c r="H31" s="14">
         <v>94.4</v>
@@ -2984,103 +2997,105 @@
         <v>111</v>
       </c>
       <c r="L40" s="11">
         <v>111.5</v>
       </c>
       <c r="M40" s="11">
         <v>116.6</v>
       </c>
     </row>
     <row r="41" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A41" s="16">
         <v>2025</v>
       </c>
       <c r="B41" s="14">
         <v>110.1</v>
       </c>
       <c r="C41" s="14">
         <v>108.6</v>
       </c>
       <c r="D41" s="14">
         <v>119.4</v>
       </c>
       <c r="E41" s="14">
         <v>121.6</v>
       </c>
-      <c r="F41" s="27">
+      <c r="F41" s="26">
         <v>120.9</v>
       </c>
       <c r="G41" s="20">
         <v>115.5</v>
       </c>
       <c r="H41" s="20">
         <v>119.7</v>
       </c>
-      <c r="I41" s="28">
+      <c r="I41" s="27">
         <v>120.3</v>
       </c>
-      <c r="J41" s="28">
+      <c r="J41" s="27">
         <v>120.2</v>
       </c>
-      <c r="K41" s="28">
+      <c r="K41" s="27">
         <v>120.2</v>
       </c>
-      <c r="L41" s="29">
+      <c r="L41" s="28">
         <v>121.7</v>
       </c>
-      <c r="M41" s="29">
+      <c r="M41" s="28">
         <v>120.3</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="17">
         <v>2026</v>
       </c>
       <c r="B42" s="18">
         <v>169.4</v>
       </c>
-      <c r="C42" s="23">
+      <c r="C42" s="22">
         <v>147.30000000000001</v>
       </c>
-      <c r="D42" s="23">
+      <c r="D42" s="22">
         <v>136.30000000000001</v>
       </c>
-      <c r="E42" s="23">
+      <c r="E42" s="22">
         <v>134.5</v>
       </c>
-      <c r="F42" s="23">
+      <c r="F42" s="22">
         <v>134</v>
       </c>
-      <c r="G42" s="23">
+      <c r="G42" s="22">
         <v>135.30000000000001</v>
       </c>
-      <c r="H42" s="22"/>
-[...4 lines deleted...]
-      <c r="M42" s="25"/>
+      <c r="H42" s="22">
+        <v>129.5</v>
+      </c>
+      <c r="I42" s="22"/>
+      <c r="J42" s="22"/>
+      <c r="K42" s="22"/>
+      <c r="L42" s="24"/>
+      <c r="M42" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A30:M30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="55" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>