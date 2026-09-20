--- v4 (2026-08-24)
+++ v5 (2026-09-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1275" yWindow="285" windowWidth="18975" windowHeight="8340" activeTab="1"/>
+    <workbookView xWindow="1275" yWindow="285" windowWidth="18975" windowHeight="8340"/>
   </bookViews>
   <sheets>
     <sheet name="Көтерме сауда көлемі" sheetId="3" r:id="rId1"/>
     <sheet name="Көтерме сауданың НКИ " sheetId="6" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Көтерме сауда көлемі'!$A$1:$M$13</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>өткен айға %</t>
   </si>
   <si>
     <t xml:space="preserve">өткен жылдың сәйкес кезеңіне % </t>
   </si>
   <si>
     <t>Көтерме сауда көлемі</t>
   </si>
   <si>
     <t xml:space="preserve">млн. теңге </t>
@@ -301,73 +301,73 @@
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -642,52 +642,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y15"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="F21" sqref="F21"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="J19" sqref="J19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.5703125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11" style="1" customWidth="1"/>
     <col min="14" max="25" width="11" style="4" customWidth="1"/>
     <col min="26" max="30" width="11" style="1" customWidth="1"/>
     <col min="31" max="256" width="9.140625" style="1"/>
     <col min="257" max="257" width="23.85546875" style="1" customWidth="1"/>
     <col min="258" max="286" width="11" style="1" customWidth="1"/>
     <col min="287" max="512" width="9.140625" style="1"/>
     <col min="513" max="513" width="23.85546875" style="1" customWidth="1"/>
     <col min="514" max="542" width="11" style="1" customWidth="1"/>
     <col min="543" max="768" width="9.140625" style="1"/>
     <col min="769" max="769" width="23.85546875" style="1" customWidth="1"/>
     <col min="770" max="798" width="11" style="1" customWidth="1"/>
     <col min="799" max="1024" width="9.140625" style="1"/>
     <col min="1025" max="1025" width="23.85546875" style="1" customWidth="1"/>
     <col min="1026" max="1054" width="11" style="1" customWidth="1"/>
     <col min="1055" max="1280" width="9.140625" style="1"/>
     <col min="1281" max="1281" width="23.85546875" style="1" customWidth="1"/>
     <col min="1282" max="1310" width="11" style="1" customWidth="1"/>
     <col min="1311" max="1536" width="9.140625" style="1"/>
     <col min="1537" max="1537" width="23.85546875" style="1" customWidth="1"/>
@@ -845,94 +845,94 @@
     <col min="14367" max="14592" width="9.140625" style="1"/>
     <col min="14593" max="14593" width="23.85546875" style="1" customWidth="1"/>
     <col min="14594" max="14622" width="11" style="1" customWidth="1"/>
     <col min="14623" max="14848" width="9.140625" style="1"/>
     <col min="14849" max="14849" width="23.85546875" style="1" customWidth="1"/>
     <col min="14850" max="14878" width="11" style="1" customWidth="1"/>
     <col min="14879" max="15104" width="9.140625" style="1"/>
     <col min="15105" max="15105" width="23.85546875" style="1" customWidth="1"/>
     <col min="15106" max="15134" width="11" style="1" customWidth="1"/>
     <col min="15135" max="15360" width="9.140625" style="1"/>
     <col min="15361" max="15361" width="23.85546875" style="1" customWidth="1"/>
     <col min="15362" max="15390" width="11" style="1" customWidth="1"/>
     <col min="15391" max="15616" width="9.140625" style="1"/>
     <col min="15617" max="15617" width="23.85546875" style="1" customWidth="1"/>
     <col min="15618" max="15646" width="11" style="1" customWidth="1"/>
     <col min="15647" max="15872" width="9.140625" style="1"/>
     <col min="15873" max="15873" width="23.85546875" style="1" customWidth="1"/>
     <col min="15874" max="15902" width="11" style="1" customWidth="1"/>
     <col min="15903" max="16128" width="9.140625" style="1"/>
     <col min="16129" max="16129" width="23.85546875" style="1" customWidth="1"/>
     <col min="16130" max="16158" width="11" style="1" customWidth="1"/>
     <col min="16159" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="30"/>
-[...10 lines deleted...]
-      <c r="M1" s="30"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="31"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="31"/>
-[...10 lines deleted...]
-      <c r="M2" s="31"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="8" t="s">
@@ -1441,108 +1441,110 @@
     <row r="15" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="17">
         <v>2026</v>
       </c>
       <c r="B15" s="12">
         <v>49372.800000000003</v>
       </c>
       <c r="C15" s="12">
         <v>56056.6</v>
       </c>
       <c r="D15" s="12">
         <v>62823.5</v>
       </c>
       <c r="E15" s="12">
         <v>82862.600000000006</v>
       </c>
       <c r="F15" s="12">
         <v>91986.8</v>
       </c>
       <c r="G15" s="12">
         <v>96858.5</v>
       </c>
       <c r="H15" s="12">
         <v>69307.600000000006</v>
       </c>
-      <c r="I15" s="12"/>
+      <c r="I15" s="12">
+        <v>84348.3</v>
+      </c>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
       <c r="M15" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="13" max="22" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N42"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A22" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="F46" sqref="F46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="12.42578125" style="1"/>
     <col min="5" max="6" width="10.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="12.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="30"/>
-[...10 lines deleted...]
-      <c r="M1" s="30"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="31"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
     </row>
     <row r="3" spans="1:14" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="8" t="s">
@@ -1556,65 +1558,65 @@
       </c>
       <c r="G3" s="8" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="8" t="s">
         <v>13</v>
       </c>
       <c r="K3" s="8" t="s">
         <v>14</v>
       </c>
       <c r="L3" s="9" t="s">
         <v>15</v>
       </c>
       <c r="M3" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A4" s="33" t="s">
+      <c r="A4" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="34"/>
-[...10 lines deleted...]
-      <c r="M4" s="34"/>
+      <c r="B4" s="35"/>
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="35"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
       <c r="N4" s="2"/>
     </row>
     <row r="5" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="13">
         <v>2015</v>
       </c>
       <c r="B5" s="14">
         <v>103.3</v>
       </c>
       <c r="C5" s="14">
         <v>97.7</v>
       </c>
       <c r="D5" s="14">
         <v>100</v>
       </c>
       <c r="E5" s="14">
         <v>91.8</v>
       </c>
       <c r="F5" s="14">
         <v>97.6</v>
       </c>
       <c r="G5" s="14">
         <v>104</v>
       </c>
       <c r="H5" s="14">
@@ -2046,75 +2048,77 @@
         <v>109.6</v>
       </c>
     </row>
     <row r="16" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="13">
         <v>2026</v>
       </c>
       <c r="B16" s="14">
         <v>169.4</v>
       </c>
       <c r="C16" s="19">
         <v>131.9</v>
       </c>
       <c r="D16" s="19">
         <v>121.4</v>
       </c>
       <c r="E16" s="19">
         <v>130.30000000000001</v>
       </c>
       <c r="F16" s="29">
         <v>133.6</v>
       </c>
       <c r="G16" s="19">
         <v>141</v>
       </c>
-      <c r="H16" s="37">
+      <c r="H16" s="30">
         <v>102</v>
       </c>
-      <c r="I16" s="15"/>
+      <c r="I16" s="19">
+        <v>113.3</v>
+      </c>
       <c r="J16" s="23"/>
       <c r="K16" s="23"/>
       <c r="L16" s="23"/>
       <c r="M16" s="23"/>
     </row>
     <row r="17" spans="1:13" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="35" t="s">
+      <c r="A17" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="35"/>
-[...10 lines deleted...]
-      <c r="M17" s="35"/>
+      <c r="B17" s="36"/>
+      <c r="C17" s="36"/>
+      <c r="D17" s="36"/>
+      <c r="E17" s="36"/>
+      <c r="F17" s="36"/>
+      <c r="G17" s="36"/>
+      <c r="H17" s="36"/>
+      <c r="I17" s="36"/>
+      <c r="J17" s="36"/>
+      <c r="K17" s="36"/>
+      <c r="L17" s="36"/>
+      <c r="M17" s="36"/>
     </row>
     <row r="18" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="13">
         <v>2015</v>
       </c>
       <c r="B18" s="14">
         <v>41</v>
       </c>
       <c r="C18" s="14">
         <v>127</v>
       </c>
       <c r="D18" s="14">
         <v>92.8</v>
       </c>
       <c r="E18" s="14">
         <v>96.8</v>
       </c>
       <c r="F18" s="14">
         <v>104.4</v>
       </c>
       <c r="G18" s="14">
         <v>110</v>
       </c>
       <c r="H18" s="14">
         <v>81.599999999999994</v>
@@ -2545,75 +2549,77 @@
         <v>132</v>
       </c>
     </row>
     <row r="29" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="13">
         <v>2026</v>
       </c>
       <c r="B29" s="14">
         <v>59.3</v>
       </c>
       <c r="C29" s="19">
         <v>112.4</v>
       </c>
       <c r="D29" s="19">
         <v>112.1</v>
       </c>
       <c r="E29" s="19">
         <v>128.1</v>
       </c>
       <c r="F29" s="29">
         <v>113.6</v>
       </c>
       <c r="G29" s="19">
         <v>105.8</v>
       </c>
-      <c r="H29" s="37">
+      <c r="H29" s="30">
         <v>71.3</v>
       </c>
-      <c r="I29" s="19"/>
+      <c r="I29" s="19">
+        <v>121.2</v>
+      </c>
       <c r="J29" s="23"/>
       <c r="K29" s="23"/>
       <c r="L29" s="23"/>
       <c r="M29" s="23"/>
     </row>
     <row r="30" spans="1:13" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="36" t="s">
+      <c r="A30" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="36"/>
-[...10 lines deleted...]
-      <c r="M30" s="36"/>
+      <c r="B30" s="37"/>
+      <c r="C30" s="37"/>
+      <c r="D30" s="37"/>
+      <c r="E30" s="37"/>
+      <c r="F30" s="37"/>
+      <c r="G30" s="37"/>
+      <c r="H30" s="37"/>
+      <c r="I30" s="37"/>
+      <c r="J30" s="37"/>
+      <c r="K30" s="37"/>
+      <c r="L30" s="37"/>
+      <c r="M30" s="37"/>
     </row>
     <row r="31" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A31" s="13">
         <v>2015</v>
       </c>
       <c r="B31" s="14">
         <v>103.3</v>
       </c>
       <c r="C31" s="14">
         <v>99.7</v>
       </c>
       <c r="D31" s="14">
         <v>99.7</v>
       </c>
       <c r="E31" s="14">
         <v>97.6</v>
       </c>
       <c r="F31" s="14">
         <v>97.5</v>
       </c>
       <c r="G31" s="14">
         <v>98.6</v>
       </c>
       <c r="H31" s="14">
         <v>94.4</v>
@@ -3047,51 +3053,53 @@
     <row r="42" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="17">
         <v>2026</v>
       </c>
       <c r="B42" s="18">
         <v>169.4</v>
       </c>
       <c r="C42" s="22">
         <v>147.30000000000001</v>
       </c>
       <c r="D42" s="22">
         <v>136.30000000000001</v>
       </c>
       <c r="E42" s="22">
         <v>134.5</v>
       </c>
       <c r="F42" s="22">
         <v>134</v>
       </c>
       <c r="G42" s="22">
         <v>135.30000000000001</v>
       </c>
       <c r="H42" s="22">
         <v>129.5</v>
       </c>
-      <c r="I42" s="22"/>
+      <c r="I42" s="22">
+        <v>126.7</v>
+      </c>
       <c r="J42" s="22"/>
       <c r="K42" s="22"/>
       <c r="L42" s="24"/>
       <c r="M42" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A30:M30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="55" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>