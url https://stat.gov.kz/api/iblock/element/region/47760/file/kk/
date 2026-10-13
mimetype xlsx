--- v5 (2026-09-20)
+++ v6 (2026-10-13)
@@ -1,66 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1275" yWindow="285" windowWidth="18975" windowHeight="8340"/>
+    <workbookView xWindow="1830" yWindow="165" windowWidth="20310" windowHeight="8355"/>
   </bookViews>
   <sheets>
-    <sheet name="Көтерме сауда көлемі" sheetId="3" r:id="rId1"/>
-    <sheet name="Көтерме сауданың НКИ " sheetId="6" r:id="rId2"/>
+    <sheet name="Метадеректер" sheetId="8" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="7" r:id="rId2"/>
+    <sheet name="Көтерме сауда көлемі" sheetId="3" r:id="rId3"/>
+    <sheet name="Көтерме сауданың НКИ " sheetId="6" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Көтерме сауда көлемі'!$A$1:$M$13</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Көтерме сауда көлемі'!$A$1:$M$13</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="61">
   <si>
     <t>өткен айға %</t>
   </si>
   <si>
     <t xml:space="preserve">өткен жылдың сәйкес кезеңіне % </t>
   </si>
   <si>
     <t>Көтерме сауда көлемі</t>
   </si>
   <si>
     <t xml:space="preserve">млн. теңге </t>
   </si>
   <si>
     <t>Көтерме сауданың нақты көлем индекстері</t>
   </si>
   <si>
     <t>Қаңтар</t>
   </si>
   <si>
     <t>Ақпан</t>
   </si>
   <si>
     <t>Наурыз</t>
   </si>
   <si>
@@ -70,62 +74,191 @@
     <t>Мамыр</t>
   </si>
   <si>
     <t>Маусым</t>
   </si>
   <si>
     <t>Шілде</t>
   </si>
   <si>
     <t>Тамыз</t>
   </si>
   <si>
     <t>Қыркүйек</t>
   </si>
   <si>
     <t>Қазан</t>
   </si>
   <si>
     <t>Қараша</t>
   </si>
   <si>
     <t>Желтоқсан</t>
   </si>
   <si>
     <t>өткен жылғы тиісті айға, %-бен</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2015 қаңтардан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Тауарлар мен қызметтерді өткізудің көлемі сатылған тауарлар, өнімдер және көрсетілген қызметтер үшін қолма-қол және қолма-қол емес есеп айырысу арқылы алынған ақшалай түсім сомасын сипаттайды. Көтерме сауда айналымына жатқызылатын операцияның міндетті белгісі – тауарды жөнелтуге арналған шот-фактураның болуы.</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Тауарларды (қызметтерді) өткізудің физикалық көлемінің индексін есептеу үшін есепті және базалық кезеңдердің айналымы бірдей кезеңнің бағаларында, базалық кезең ретінде қабылданған (тұрақты бағаларда) салыстырылады.</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Сауда және қызмет көрсету статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Закирова Фарида </t>
+  </si>
+  <si>
+    <t>+7 7152 466771</t>
+  </si>
+  <si>
+    <t>fa.zakirova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>171101, 171102</t>
+  </si>
+  <si>
+    <t>Көтерме сауда көлемі, көтерме сауданың нақты көлем индекстері</t>
+  </si>
+  <si>
+    <t>млн.теңге, пайыз</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/sko/dynamic-tables/4480/</t>
+  </si>
+  <si>
+    <t>Агрегация, есептік</t>
+  </si>
+  <si>
+    <t>«Тауарлар мен қызметтерді өткізу туралы есеп» (индексі – 2-сауда, кезеңділігі – айлық)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -166,117 +299,221 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -304,89 +541,160 @@
     <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="11">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="9"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="6"/>
+    <cellStyle name="Обычный 2 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 3" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="1"/>
+    <cellStyle name="Обычный 4" xfId="7"/>
+    <cellStyle name="Обычный 5" xfId="10"/>
+    <cellStyle name="Обычный 8" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -631,63 +939,472 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B29"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A23" sqref="A23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="37.5703125" style="41" customWidth="1"/>
+    <col min="2" max="2" width="112.7109375" style="41" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="41"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="55"/>
+      <c r="B1" s="55"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="39" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="42" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="43" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="42" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="44" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="43" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" s="43" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="46" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="44" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="46" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="51" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="52" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="42" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="47"/>
+    </row>
+    <row r="12" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="49" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="54" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="40" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="49" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" s="40" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="50">
+        <v>46246</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="42" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" s="50">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="34" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="42" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="37" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="42" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="38" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" s="35"/>
+      <c r="B22" s="35"/>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A23" s="35"/>
+      <c r="B23" s="35"/>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A24" s="35"/>
+      <c r="B24" s="35"/>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A25" s="35"/>
+      <c r="B25" s="35"/>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A26" s="35"/>
+      <c r="B26" s="35"/>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A27" s="35"/>
+      <c r="B27" s="35"/>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A28" s="35"/>
+      <c r="B28" s="35"/>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A29" s="36"/>
+      <c r="B29" s="36"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B5:B17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B14" sqref="B14:B15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4.28515625" customWidth="1"/>
+    <col min="2" max="2" width="87" customWidth="1"/>
+    <col min="257" max="257" width="4.28515625" customWidth="1"/>
+    <col min="258" max="258" width="87" customWidth="1"/>
+    <col min="513" max="513" width="4.28515625" customWidth="1"/>
+    <col min="514" max="514" width="87" customWidth="1"/>
+    <col min="769" max="769" width="4.28515625" customWidth="1"/>
+    <col min="770" max="770" width="87" customWidth="1"/>
+    <col min="1025" max="1025" width="4.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="87" customWidth="1"/>
+    <col min="1281" max="1281" width="4.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="87" customWidth="1"/>
+    <col min="1537" max="1537" width="4.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="87" customWidth="1"/>
+    <col min="1793" max="1793" width="4.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="87" customWidth="1"/>
+    <col min="2049" max="2049" width="4.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="87" customWidth="1"/>
+    <col min="2305" max="2305" width="4.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="87" customWidth="1"/>
+    <col min="2561" max="2561" width="4.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="87" customWidth="1"/>
+    <col min="2817" max="2817" width="4.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="87" customWidth="1"/>
+    <col min="3073" max="3073" width="4.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="87" customWidth="1"/>
+    <col min="3329" max="3329" width="4.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="87" customWidth="1"/>
+    <col min="3585" max="3585" width="4.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="87" customWidth="1"/>
+    <col min="3841" max="3841" width="4.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="87" customWidth="1"/>
+    <col min="4097" max="4097" width="4.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="87" customWidth="1"/>
+    <col min="4353" max="4353" width="4.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="87" customWidth="1"/>
+    <col min="4609" max="4609" width="4.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="87" customWidth="1"/>
+    <col min="4865" max="4865" width="4.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="87" customWidth="1"/>
+    <col min="5121" max="5121" width="4.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="87" customWidth="1"/>
+    <col min="5377" max="5377" width="4.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="87" customWidth="1"/>
+    <col min="5633" max="5633" width="4.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="87" customWidth="1"/>
+    <col min="5889" max="5889" width="4.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="87" customWidth="1"/>
+    <col min="6145" max="6145" width="4.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="87" customWidth="1"/>
+    <col min="6401" max="6401" width="4.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="87" customWidth="1"/>
+    <col min="6657" max="6657" width="4.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="87" customWidth="1"/>
+    <col min="6913" max="6913" width="4.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="87" customWidth="1"/>
+    <col min="7169" max="7169" width="4.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="87" customWidth="1"/>
+    <col min="7425" max="7425" width="4.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="87" customWidth="1"/>
+    <col min="7681" max="7681" width="4.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="87" customWidth="1"/>
+    <col min="7937" max="7937" width="4.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="87" customWidth="1"/>
+    <col min="8193" max="8193" width="4.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="87" customWidth="1"/>
+    <col min="8449" max="8449" width="4.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="87" customWidth="1"/>
+    <col min="8705" max="8705" width="4.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="87" customWidth="1"/>
+    <col min="8961" max="8961" width="4.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="87" customWidth="1"/>
+    <col min="9217" max="9217" width="4.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="87" customWidth="1"/>
+    <col min="9473" max="9473" width="4.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="87" customWidth="1"/>
+    <col min="9729" max="9729" width="4.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="87" customWidth="1"/>
+    <col min="9985" max="9985" width="4.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="87" customWidth="1"/>
+    <col min="10241" max="10241" width="4.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="87" customWidth="1"/>
+    <col min="10497" max="10497" width="4.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="87" customWidth="1"/>
+    <col min="10753" max="10753" width="4.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="87" customWidth="1"/>
+    <col min="11009" max="11009" width="4.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="87" customWidth="1"/>
+    <col min="11265" max="11265" width="4.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="87" customWidth="1"/>
+    <col min="11521" max="11521" width="4.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="87" customWidth="1"/>
+    <col min="11777" max="11777" width="4.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="87" customWidth="1"/>
+    <col min="12033" max="12033" width="4.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="87" customWidth="1"/>
+    <col min="12289" max="12289" width="4.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="87" customWidth="1"/>
+    <col min="12545" max="12545" width="4.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="87" customWidth="1"/>
+    <col min="12801" max="12801" width="4.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="87" customWidth="1"/>
+    <col min="13057" max="13057" width="4.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="87" customWidth="1"/>
+    <col min="13313" max="13313" width="4.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="87" customWidth="1"/>
+    <col min="13569" max="13569" width="4.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="87" customWidth="1"/>
+    <col min="13825" max="13825" width="4.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="87" customWidth="1"/>
+    <col min="14081" max="14081" width="4.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="87" customWidth="1"/>
+    <col min="14337" max="14337" width="4.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="87" customWidth="1"/>
+    <col min="14593" max="14593" width="4.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="87" customWidth="1"/>
+    <col min="14849" max="14849" width="4.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="87" customWidth="1"/>
+    <col min="15105" max="15105" width="4.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="87" customWidth="1"/>
+    <col min="15361" max="15361" width="4.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="87" customWidth="1"/>
+    <col min="15617" max="15617" width="4.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="87" customWidth="1"/>
+    <col min="15873" max="15873" width="4.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="87" customWidth="1"/>
+    <col min="16129" max="16129" width="4.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="87" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B5" s="31" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B6" s="31" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="31" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="31" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="31" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B10" s="31"/>
+    </row>
+    <row r="11" spans="2:2" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="B11" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B17" s="33" t="s">
+        <v>24</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y15"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="J19" sqref="J19"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="C23" sqref="C23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.5703125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11" style="1" customWidth="1"/>
     <col min="14" max="25" width="11" style="4" customWidth="1"/>
     <col min="26" max="30" width="11" style="1" customWidth="1"/>
     <col min="31" max="256" width="9.140625" style="1"/>
     <col min="257" max="257" width="23.85546875" style="1" customWidth="1"/>
     <col min="258" max="286" width="11" style="1" customWidth="1"/>
     <col min="287" max="512" width="9.140625" style="1"/>
     <col min="513" max="513" width="23.85546875" style="1" customWidth="1"/>
     <col min="514" max="542" width="11" style="1" customWidth="1"/>
     <col min="543" max="768" width="9.140625" style="1"/>
     <col min="769" max="769" width="23.85546875" style="1" customWidth="1"/>
     <col min="770" max="798" width="11" style="1" customWidth="1"/>
     <col min="799" max="1024" width="9.140625" style="1"/>
     <col min="1025" max="1025" width="23.85546875" style="1" customWidth="1"/>
     <col min="1026" max="1054" width="11" style="1" customWidth="1"/>
     <col min="1055" max="1280" width="9.140625" style="1"/>
     <col min="1281" max="1281" width="23.85546875" style="1" customWidth="1"/>
     <col min="1282" max="1310" width="11" style="1" customWidth="1"/>
     <col min="1311" max="1536" width="9.140625" style="1"/>
     <col min="1537" max="1537" width="23.85546875" style="1" customWidth="1"/>
@@ -845,94 +1562,94 @@
     <col min="14367" max="14592" width="9.140625" style="1"/>
     <col min="14593" max="14593" width="23.85546875" style="1" customWidth="1"/>
     <col min="14594" max="14622" width="11" style="1" customWidth="1"/>
     <col min="14623" max="14848" width="9.140625" style="1"/>
     <col min="14849" max="14849" width="23.85546875" style="1" customWidth="1"/>
     <col min="14850" max="14878" width="11" style="1" customWidth="1"/>
     <col min="14879" max="15104" width="9.140625" style="1"/>
     <col min="15105" max="15105" width="23.85546875" style="1" customWidth="1"/>
     <col min="15106" max="15134" width="11" style="1" customWidth="1"/>
     <col min="15135" max="15360" width="9.140625" style="1"/>
     <col min="15361" max="15361" width="23.85546875" style="1" customWidth="1"/>
     <col min="15362" max="15390" width="11" style="1" customWidth="1"/>
     <col min="15391" max="15616" width="9.140625" style="1"/>
     <col min="15617" max="15617" width="23.85546875" style="1" customWidth="1"/>
     <col min="15618" max="15646" width="11" style="1" customWidth="1"/>
     <col min="15647" max="15872" width="9.140625" style="1"/>
     <col min="15873" max="15873" width="23.85546875" style="1" customWidth="1"/>
     <col min="15874" max="15902" width="11" style="1" customWidth="1"/>
     <col min="15903" max="16128" width="9.140625" style="1"/>
     <col min="16129" max="16129" width="23.85546875" style="1" customWidth="1"/>
     <col min="16130" max="16158" width="11" style="1" customWidth="1"/>
     <col min="16159" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="31"/>
-[...10 lines deleted...]
-      <c r="M1" s="31"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="32"/>
-[...10 lines deleted...]
-      <c r="M2" s="32"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="8" t="s">
@@ -1444,107 +2161,109 @@
       </c>
       <c r="B15" s="12">
         <v>49372.800000000003</v>
       </c>
       <c r="C15" s="12">
         <v>56056.6</v>
       </c>
       <c r="D15" s="12">
         <v>62823.5</v>
       </c>
       <c r="E15" s="12">
         <v>82862.600000000006</v>
       </c>
       <c r="F15" s="12">
         <v>91986.8</v>
       </c>
       <c r="G15" s="12">
         <v>96858.5</v>
       </c>
       <c r="H15" s="12">
         <v>69307.600000000006</v>
       </c>
       <c r="I15" s="12">
         <v>84348.3</v>
       </c>
-      <c r="J15" s="12"/>
+      <c r="J15" s="12">
+        <v>76543</v>
+      </c>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
       <c r="M15" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="13" max="22" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N42"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F46" sqref="F46"/>
+    <sheetView topLeftCell="A10" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="O38" sqref="O38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="12.42578125" style="1"/>
     <col min="5" max="6" width="10.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="12.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="31"/>
-[...10 lines deleted...]
-      <c r="M1" s="31"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
     </row>
     <row r="3" spans="1:14" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="8" t="s">
@@ -1558,65 +2277,65 @@
       </c>
       <c r="G3" s="8" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="8" t="s">
         <v>13</v>
       </c>
       <c r="K3" s="8" t="s">
         <v>14</v>
       </c>
       <c r="L3" s="9" t="s">
         <v>15</v>
       </c>
       <c r="M3" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A4" s="34" t="s">
+      <c r="A4" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="35"/>
-[...10 lines deleted...]
-      <c r="M4" s="35"/>
+      <c r="B4" s="60"/>
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
       <c r="N4" s="2"/>
     </row>
     <row r="5" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="13">
         <v>2015</v>
       </c>
       <c r="B5" s="14">
         <v>103.3</v>
       </c>
       <c r="C5" s="14">
         <v>97.7</v>
       </c>
       <c r="D5" s="14">
         <v>100</v>
       </c>
       <c r="E5" s="14">
         <v>91.8</v>
       </c>
       <c r="F5" s="14">
         <v>97.6</v>
       </c>
       <c r="G5" s="14">
         <v>104</v>
       </c>
       <c r="H5" s="14">
@@ -2054,71 +2773,73 @@
       </c>
       <c r="B16" s="14">
         <v>169.4</v>
       </c>
       <c r="C16" s="19">
         <v>131.9</v>
       </c>
       <c r="D16" s="19">
         <v>121.4</v>
       </c>
       <c r="E16" s="19">
         <v>130.30000000000001</v>
       </c>
       <c r="F16" s="29">
         <v>133.6</v>
       </c>
       <c r="G16" s="19">
         <v>141</v>
       </c>
       <c r="H16" s="30">
         <v>102</v>
       </c>
       <c r="I16" s="19">
         <v>113.3</v>
       </c>
-      <c r="J16" s="23"/>
+      <c r="J16" s="19">
+        <v>118</v>
+      </c>
       <c r="K16" s="23"/>
       <c r="L16" s="23"/>
       <c r="M16" s="23"/>
     </row>
     <row r="17" spans="1:13" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="36" t="s">
+      <c r="A17" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="36"/>
-[...10 lines deleted...]
-      <c r="M17" s="36"/>
+      <c r="B17" s="61"/>
+      <c r="C17" s="61"/>
+      <c r="D17" s="61"/>
+      <c r="E17" s="61"/>
+      <c r="F17" s="61"/>
+      <c r="G17" s="61"/>
+      <c r="H17" s="61"/>
+      <c r="I17" s="61"/>
+      <c r="J17" s="61"/>
+      <c r="K17" s="61"/>
+      <c r="L17" s="61"/>
+      <c r="M17" s="61"/>
     </row>
     <row r="18" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="13">
         <v>2015</v>
       </c>
       <c r="B18" s="14">
         <v>41</v>
       </c>
       <c r="C18" s="14">
         <v>127</v>
       </c>
       <c r="D18" s="14">
         <v>92.8</v>
       </c>
       <c r="E18" s="14">
         <v>96.8</v>
       </c>
       <c r="F18" s="14">
         <v>104.4</v>
       </c>
       <c r="G18" s="14">
         <v>110</v>
       </c>
       <c r="H18" s="14">
         <v>81.599999999999994</v>
@@ -2555,71 +3276,73 @@
       </c>
       <c r="B29" s="14">
         <v>59.3</v>
       </c>
       <c r="C29" s="19">
         <v>112.4</v>
       </c>
       <c r="D29" s="19">
         <v>112.1</v>
       </c>
       <c r="E29" s="19">
         <v>128.1</v>
       </c>
       <c r="F29" s="29">
         <v>113.6</v>
       </c>
       <c r="G29" s="19">
         <v>105.8</v>
       </c>
       <c r="H29" s="30">
         <v>71.3</v>
       </c>
       <c r="I29" s="19">
         <v>121.2</v>
       </c>
-      <c r="J29" s="23"/>
+      <c r="J29" s="19">
+        <v>90.5</v>
+      </c>
       <c r="K29" s="23"/>
       <c r="L29" s="23"/>
       <c r="M29" s="23"/>
     </row>
     <row r="30" spans="1:13" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="37" t="s">
+      <c r="A30" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="37"/>
-[...10 lines deleted...]
-      <c r="M30" s="37"/>
+      <c r="B30" s="62"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="62"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="62"/>
+      <c r="K30" s="62"/>
+      <c r="L30" s="62"/>
+      <c r="M30" s="62"/>
     </row>
     <row r="31" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A31" s="13">
         <v>2015</v>
       </c>
       <c r="B31" s="14">
         <v>103.3</v>
       </c>
       <c r="C31" s="14">
         <v>99.7</v>
       </c>
       <c r="D31" s="14">
         <v>99.7</v>
       </c>
       <c r="E31" s="14">
         <v>97.6</v>
       </c>
       <c r="F31" s="14">
         <v>97.5</v>
       </c>
       <c r="G31" s="14">
         <v>98.6</v>
       </c>
       <c r="H31" s="14">
         <v>94.4</v>
@@ -3056,86 +3779,90 @@
       </c>
       <c r="B42" s="18">
         <v>169.4</v>
       </c>
       <c r="C42" s="22">
         <v>147.30000000000001</v>
       </c>
       <c r="D42" s="22">
         <v>136.30000000000001</v>
       </c>
       <c r="E42" s="22">
         <v>134.5</v>
       </c>
       <c r="F42" s="22">
         <v>134</v>
       </c>
       <c r="G42" s="22">
         <v>135.30000000000001</v>
       </c>
       <c r="H42" s="22">
         <v>129.5</v>
       </c>
       <c r="I42" s="22">
         <v>126.7</v>
       </c>
-      <c r="J42" s="22"/>
+      <c r="J42" s="22">
+        <v>125.7</v>
+      </c>
       <c r="K42" s="22"/>
       <c r="L42" s="24"/>
       <c r="M42" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A30:M30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="55" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көтерме сауда көлемі</vt:lpstr>
       <vt:lpstr>Көтерме сауданың НКИ </vt:lpstr>
       <vt:lpstr>'Көтерме сауда көлемі'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>K.Kozhakhmetova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>