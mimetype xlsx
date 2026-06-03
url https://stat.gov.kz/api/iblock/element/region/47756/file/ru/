--- v0 (2026-04-15)
+++ v1 (2026-06-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="465" yWindow="165" windowWidth="19050" windowHeight="6660"/>
+    <workbookView xWindow="1590" yWindow="330" windowWidth="19050" windowHeight="6660" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Объем оптовой торговли" sheetId="2" r:id="rId1"/>
     <sheet name="ИФО оптовой торговли " sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
     <t>Апрель</t>
   </si>
   <si>
     <t>Май</t>
@@ -695,53 +695,53 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D16" sqref="D16"/>
+      <selection pane="bottomLeft" activeCell="E16" sqref="E16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="1" customWidth="1"/>
     <col min="5" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="9.140625" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="51" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
       <c r="J1" s="51"/>
       <c r="K1" s="51"/>
@@ -1287,82 +1287,84 @@
         <v>64587.4</v>
       </c>
       <c r="K15" s="37">
         <v>69493.899999999994</v>
       </c>
       <c r="L15" s="37">
         <v>62765.9</v>
       </c>
       <c r="M15" s="37">
         <v>83013.600000000006</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="38">
         <v>2026</v>
       </c>
       <c r="B16" s="27">
         <v>49372.800000000003</v>
       </c>
       <c r="C16" s="27">
         <v>56056.6</v>
       </c>
       <c r="D16" s="27">
         <v>62823.5</v>
       </c>
-      <c r="E16" s="27"/>
+      <c r="E16" s="27">
+        <v>82862.600000000006</v>
+      </c>
       <c r="F16" s="27"/>
       <c r="G16" s="27"/>
       <c r="H16" s="27"/>
       <c r="I16" s="27"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="27"/>
       <c r="M16" s="27"/>
     </row>
     <row r="18" spans="5:11" x14ac:dyDescent="0.2">
       <c r="K18" s="46"/>
     </row>
     <row r="22" spans="5:11" x14ac:dyDescent="0.2">
       <c r="E22" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="L2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N63"/>
   <sheetViews>
-    <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="D42" sqref="D42"/>
+    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="P18" sqref="P18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="15" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" style="16" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="1" customWidth="1"/>
     <col min="13" max="16" width="10.7109375" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A1" s="51" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="51"/>
@@ -1892,51 +1894,53 @@
         <v>119.3</v>
       </c>
       <c r="K15" s="45">
         <v>120.1</v>
       </c>
       <c r="L15" s="45">
         <v>137.19999999999999</v>
       </c>
       <c r="M15" s="45">
         <v>109.6</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="21">
         <v>2026</v>
       </c>
       <c r="B16" s="22">
         <v>169.4</v>
       </c>
       <c r="C16" s="39">
         <v>131.9</v>
       </c>
       <c r="D16" s="39">
         <v>121.4</v>
       </c>
-      <c r="E16" s="22"/>
+      <c r="E16" s="39">
+        <v>130.30000000000001</v>
+      </c>
       <c r="F16" s="42"/>
       <c r="G16" s="39"/>
       <c r="H16" s="39"/>
       <c r="I16" s="22"/>
       <c r="J16" s="45"/>
       <c r="K16" s="45"/>
       <c r="L16" s="45"/>
       <c r="M16" s="45"/>
     </row>
     <row r="17" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="21"/>
       <c r="B17" s="54" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="54"/>
       <c r="D17" s="54"/>
       <c r="E17" s="54"/>
       <c r="F17" s="54"/>
       <c r="G17" s="54"/>
       <c r="H17" s="54"/>
       <c r="I17" s="54"/>
       <c r="J17" s="54"/>
       <c r="K17" s="54"/>
       <c r="L17" s="54"/>
       <c r="M17" s="54"/>
@@ -2383,51 +2387,53 @@
         <v>86.9</v>
       </c>
       <c r="K28" s="45">
         <v>108.7</v>
       </c>
       <c r="L28" s="45">
         <v>91.3</v>
       </c>
       <c r="M28" s="45">
         <v>132</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="21">
         <v>2026</v>
       </c>
       <c r="B29" s="22">
         <v>59.3</v>
       </c>
       <c r="C29" s="39">
         <v>112.4</v>
       </c>
       <c r="D29" s="39">
         <v>112.1</v>
       </c>
-      <c r="E29" s="22"/>
+      <c r="E29" s="39">
+        <v>128.1</v>
+      </c>
       <c r="F29" s="22"/>
       <c r="G29" s="39"/>
       <c r="H29" s="39"/>
       <c r="I29" s="39"/>
       <c r="J29" s="45"/>
       <c r="K29" s="45"/>
       <c r="L29" s="45"/>
       <c r="M29" s="45"/>
     </row>
     <row r="30" spans="1:13" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="21"/>
       <c r="B30" s="54" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="54"/>
       <c r="D30" s="54"/>
       <c r="E30" s="54"/>
       <c r="F30" s="54"/>
       <c r="G30" s="54"/>
       <c r="H30" s="54"/>
       <c r="I30" s="54"/>
       <c r="J30" s="54"/>
       <c r="K30" s="54"/>
       <c r="L30" s="54"/>
       <c r="M30" s="54"/>
@@ -2874,51 +2880,53 @@
         <v>120.2</v>
       </c>
       <c r="K41" s="49">
         <v>120.2</v>
       </c>
       <c r="L41" s="50">
         <v>121.7</v>
       </c>
       <c r="M41" s="50">
         <v>120.3</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="25">
         <v>2026</v>
       </c>
       <c r="B42" s="26">
         <v>169.4</v>
       </c>
       <c r="C42" s="44">
         <v>147.30000000000001</v>
       </c>
       <c r="D42" s="44">
         <v>136.30000000000001</v>
       </c>
-      <c r="E42" s="26"/>
+      <c r="E42" s="44">
+        <v>134.5</v>
+      </c>
       <c r="F42" s="43"/>
       <c r="G42" s="43"/>
       <c r="H42" s="43"/>
       <c r="I42" s="44"/>
       <c r="J42" s="44"/>
       <c r="K42" s="44"/>
       <c r="L42" s="47"/>
       <c r="M42" s="47"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B45" s="23"/>
     </row>
     <row r="51" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A51" s="9"/>
       <c r="B51" s="10"/>
       <c r="C51" s="10"/>
       <c r="D51" s="10"/>
       <c r="E51" s="10"/>
       <c r="F51" s="10"/>
       <c r="G51" s="11"/>
       <c r="H51" s="11"/>
       <c r="I51" s="11"/>
       <c r="J51" s="12"/>
       <c r="K51" s="13"/>
       <c r="L51" s="12"/>