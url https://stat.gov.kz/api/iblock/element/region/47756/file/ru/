--- v1 (2026-06-03)
+++ v2 (2026-06-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1590" yWindow="330" windowWidth="19050" windowHeight="6660" activeTab="1"/>
+    <workbookView xWindow="-60" yWindow="15" windowWidth="19770" windowHeight="5265" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Объем оптовой торговли" sheetId="2" r:id="rId1"/>
     <sheet name="ИФО оптовой торговли " sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
     <t>Апрель</t>
   </si>
   <si>
     <t>Май</t>
@@ -79,51 +79,51 @@
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>Объем оптовой торговли</t>
   </si>
   <si>
     <t>млн. тенге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -177,50 +177,55 @@
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -243,51 +248,51 @@
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -378,50 +383,53 @@
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -696,52 +704,52 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E16" sqref="E16"/>
+      <pane ySplit="3" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="Q16" sqref="Q16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="1" customWidth="1"/>
     <col min="5" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="9.140625" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="51" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
       <c r="J1" s="51"/>
       <c r="K1" s="51"/>
@@ -1290,81 +1298,83 @@
         <v>69493.899999999994</v>
       </c>
       <c r="L15" s="37">
         <v>62765.9</v>
       </c>
       <c r="M15" s="37">
         <v>83013.600000000006</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="38">
         <v>2026</v>
       </c>
       <c r="B16" s="27">
         <v>49372.800000000003</v>
       </c>
       <c r="C16" s="27">
         <v>56056.6</v>
       </c>
       <c r="D16" s="27">
         <v>62823.5</v>
       </c>
       <c r="E16" s="27">
         <v>82862.600000000006</v>
       </c>
-      <c r="F16" s="27"/>
+      <c r="F16" s="27">
+        <v>91986.8</v>
+      </c>
       <c r="G16" s="27"/>
       <c r="H16" s="27"/>
       <c r="I16" s="27"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="27"/>
       <c r="M16" s="27"/>
     </row>
     <row r="18" spans="5:11" x14ac:dyDescent="0.2">
       <c r="K18" s="46"/>
     </row>
     <row r="22" spans="5:11" x14ac:dyDescent="0.2">
       <c r="E22" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="L2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N63"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="P18" sqref="P18"/>
+    <sheetView tabSelected="1" topLeftCell="A31" workbookViewId="0">
+      <selection activeCell="Q37" sqref="Q37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="15" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" style="16" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="1" customWidth="1"/>
     <col min="13" max="16" width="10.7109375" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A1" s="51" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="51"/>
@@ -1897,51 +1907,53 @@
         <v>120.1</v>
       </c>
       <c r="L15" s="45">
         <v>137.19999999999999</v>
       </c>
       <c r="M15" s="45">
         <v>109.6</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="21">
         <v>2026</v>
       </c>
       <c r="B16" s="22">
         <v>169.4</v>
       </c>
       <c r="C16" s="39">
         <v>131.9</v>
       </c>
       <c r="D16" s="39">
         <v>121.4</v>
       </c>
       <c r="E16" s="39">
         <v>130.30000000000001</v>
       </c>
-      <c r="F16" s="42"/>
+      <c r="F16" s="55">
+        <v>133.6</v>
+      </c>
       <c r="G16" s="39"/>
       <c r="H16" s="39"/>
       <c r="I16" s="22"/>
       <c r="J16" s="45"/>
       <c r="K16" s="45"/>
       <c r="L16" s="45"/>
       <c r="M16" s="45"/>
     </row>
     <row r="17" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="21"/>
       <c r="B17" s="54" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="54"/>
       <c r="D17" s="54"/>
       <c r="E17" s="54"/>
       <c r="F17" s="54"/>
       <c r="G17" s="54"/>
       <c r="H17" s="54"/>
       <c r="I17" s="54"/>
       <c r="J17" s="54"/>
       <c r="K17" s="54"/>
       <c r="L17" s="54"/>
       <c r="M17" s="54"/>
     </row>
@@ -2390,51 +2402,53 @@
         <v>108.7</v>
       </c>
       <c r="L28" s="45">
         <v>91.3</v>
       </c>
       <c r="M28" s="45">
         <v>132</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="21">
         <v>2026</v>
       </c>
       <c r="B29" s="22">
         <v>59.3</v>
       </c>
       <c r="C29" s="39">
         <v>112.4</v>
       </c>
       <c r="D29" s="39">
         <v>112.1</v>
       </c>
       <c r="E29" s="39">
         <v>128.1</v>
       </c>
-      <c r="F29" s="22"/>
+      <c r="F29" s="55">
+        <v>113.6</v>
+      </c>
       <c r="G29" s="39"/>
       <c r="H29" s="39"/>
       <c r="I29" s="39"/>
       <c r="J29" s="45"/>
       <c r="K29" s="45"/>
       <c r="L29" s="45"/>
       <c r="M29" s="45"/>
     </row>
     <row r="30" spans="1:13" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="21"/>
       <c r="B30" s="54" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="54"/>
       <c r="D30" s="54"/>
       <c r="E30" s="54"/>
       <c r="F30" s="54"/>
       <c r="G30" s="54"/>
       <c r="H30" s="54"/>
       <c r="I30" s="54"/>
       <c r="J30" s="54"/>
       <c r="K30" s="54"/>
       <c r="L30" s="54"/>
       <c r="M30" s="54"/>
     </row>
@@ -2883,51 +2897,53 @@
         <v>120.2</v>
       </c>
       <c r="L41" s="50">
         <v>121.7</v>
       </c>
       <c r="M41" s="50">
         <v>120.3</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="25">
         <v>2026</v>
       </c>
       <c r="B42" s="26">
         <v>169.4</v>
       </c>
       <c r="C42" s="44">
         <v>147.30000000000001</v>
       </c>
       <c r="D42" s="44">
         <v>136.30000000000001</v>
       </c>
       <c r="E42" s="44">
         <v>134.5</v>
       </c>
-      <c r="F42" s="43"/>
+      <c r="F42" s="44">
+        <v>134</v>
+      </c>
       <c r="G42" s="43"/>
       <c r="H42" s="43"/>
       <c r="I42" s="44"/>
       <c r="J42" s="44"/>
       <c r="K42" s="44"/>
       <c r="L42" s="47"/>
       <c r="M42" s="47"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B45" s="23"/>
     </row>
     <row r="51" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A51" s="9"/>
       <c r="B51" s="10"/>
       <c r="C51" s="10"/>
       <c r="D51" s="10"/>
       <c r="E51" s="10"/>
       <c r="F51" s="10"/>
       <c r="G51" s="11"/>
       <c r="H51" s="11"/>
       <c r="I51" s="11"/>
       <c r="J51" s="12"/>
       <c r="K51" s="13"/>
       <c r="L51" s="12"/>
       <c r="M51" s="12"/>