--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-60" yWindow="15" windowWidth="19770" windowHeight="5265" activeTab="1"/>
+    <workbookView xWindow="2610" yWindow="-90" windowWidth="19770" windowHeight="5265" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Объем оптовой торговли" sheetId="2" r:id="rId1"/>
     <sheet name="ИФО оптовой торговли " sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
     <t>Апрель</t>
   </si>
   <si>
     <t>Май</t>
@@ -66,51 +66,51 @@
   <si>
     <t>Октябрь</t>
   </si>
   <si>
     <t>Ноябрь</t>
   </si>
   <si>
     <t>Декабрь</t>
   </si>
   <si>
     <t>Индексы физического объема оптовой  торговли</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>Объем оптовой торговли</t>
   </si>
   <si>
-    <t>млн. тенге</t>
+    <t>млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -181,50 +181,51 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -372,64 +373,64 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -705,95 +706,95 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="Q16" sqref="Q16"/>
+      <selection pane="bottomLeft" activeCell="H19" sqref="H19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="1" customWidth="1"/>
     <col min="5" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="9.140625" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="51"/>
-[...10 lines deleted...]
-      <c r="M1" s="51"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="28"/>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
       <c r="J2" s="28"/>
       <c r="K2" s="28"/>
-      <c r="L2" s="52" t="s">
+      <c r="L2" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="M2" s="52"/>
+      <c r="M2" s="53"/>
     </row>
     <row r="3" spans="1:13" s="2" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="29"/>
       <c r="B3" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="30" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="30" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="30" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="30" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="30" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="30" t="s">
@@ -1301,116 +1302,118 @@
         <v>62765.9</v>
       </c>
       <c r="M15" s="37">
         <v>83013.600000000006</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="38">
         <v>2026</v>
       </c>
       <c r="B16" s="27">
         <v>49372.800000000003</v>
       </c>
       <c r="C16" s="27">
         <v>56056.6</v>
       </c>
       <c r="D16" s="27">
         <v>62823.5</v>
       </c>
       <c r="E16" s="27">
         <v>82862.600000000006</v>
       </c>
       <c r="F16" s="27">
         <v>91986.8</v>
       </c>
-      <c r="G16" s="27"/>
+      <c r="G16" s="27">
+        <v>96858.5</v>
+      </c>
       <c r="H16" s="27"/>
       <c r="I16" s="27"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="27"/>
       <c r="M16" s="27"/>
     </row>
     <row r="18" spans="5:11" x14ac:dyDescent="0.2">
       <c r="K18" s="46"/>
     </row>
     <row r="22" spans="5:11" x14ac:dyDescent="0.2">
       <c r="E22" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="L2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N63"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="Q37" sqref="Q37"/>
+      <selection activeCell="H44" sqref="H44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="15" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" style="16" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="1" customWidth="1"/>
     <col min="13" max="16" width="10.7109375" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="51"/>
-[...10 lines deleted...]
-      <c r="M1" s="51"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
       <c r="N1" s="3"/>
     </row>
     <row r="2" spans="1:14" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="7"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
     </row>
     <row r="3" spans="1:14" s="2" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="17"/>
       <c r="B3" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="18" t="s">
         <v>1</v>
       </c>
@@ -1425,64 +1428,64 @@
       </c>
       <c r="G3" s="18" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="18" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="18" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="18" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="18" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="21"/>
-      <c r="B4" s="53" t="s">
+      <c r="B4" s="54" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="53"/>
-[...9 lines deleted...]
-      <c r="M4" s="53"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
     </row>
     <row r="5" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="21">
         <v>2015</v>
       </c>
       <c r="B5" s="22">
         <v>103.3</v>
       </c>
       <c r="C5" s="22">
         <v>97.7</v>
       </c>
       <c r="D5" s="22">
         <v>100</v>
       </c>
       <c r="E5" s="22">
         <v>91.8</v>
       </c>
       <c r="F5" s="22">
         <v>97.6</v>
       </c>
       <c r="G5" s="22">
         <v>104</v>
       </c>
       <c r="H5" s="22">
         <v>74.400000000000006</v>
@@ -1907,77 +1910,79 @@
         <v>120.1</v>
       </c>
       <c r="L15" s="45">
         <v>137.19999999999999</v>
       </c>
       <c r="M15" s="45">
         <v>109.6</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="21">
         <v>2026</v>
       </c>
       <c r="B16" s="22">
         <v>169.4</v>
       </c>
       <c r="C16" s="39">
         <v>131.9</v>
       </c>
       <c r="D16" s="39">
         <v>121.4</v>
       </c>
       <c r="E16" s="39">
         <v>130.30000000000001</v>
       </c>
-      <c r="F16" s="55">
+      <c r="F16" s="51">
         <v>133.6</v>
       </c>
-      <c r="G16" s="39"/>
+      <c r="G16" s="39">
+        <v>141</v>
+      </c>
       <c r="H16" s="39"/>
       <c r="I16" s="22"/>
       <c r="J16" s="45"/>
       <c r="K16" s="45"/>
       <c r="L16" s="45"/>
       <c r="M16" s="45"/>
     </row>
     <row r="17" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="21"/>
-      <c r="B17" s="54" t="s">
+      <c r="B17" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="C17" s="54"/>
-[...9 lines deleted...]
-      <c r="M17" s="54"/>
+      <c r="C17" s="55"/>
+      <c r="D17" s="55"/>
+      <c r="E17" s="55"/>
+      <c r="F17" s="55"/>
+      <c r="G17" s="55"/>
+      <c r="H17" s="55"/>
+      <c r="I17" s="55"/>
+      <c r="J17" s="55"/>
+      <c r="K17" s="55"/>
+      <c r="L17" s="55"/>
+      <c r="M17" s="55"/>
     </row>
     <row r="18" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21">
         <v>2015</v>
       </c>
       <c r="B18" s="22">
         <v>41</v>
       </c>
       <c r="C18" s="22">
         <v>127</v>
       </c>
       <c r="D18" s="22">
         <v>92.8</v>
       </c>
       <c r="E18" s="22">
         <v>96.8</v>
       </c>
       <c r="F18" s="22">
         <v>104.4</v>
       </c>
       <c r="G18" s="22">
         <v>110</v>
       </c>
       <c r="H18" s="22">
         <v>81.599999999999994</v>
@@ -2402,77 +2407,79 @@
         <v>108.7</v>
       </c>
       <c r="L28" s="45">
         <v>91.3</v>
       </c>
       <c r="M28" s="45">
         <v>132</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="21">
         <v>2026</v>
       </c>
       <c r="B29" s="22">
         <v>59.3</v>
       </c>
       <c r="C29" s="39">
         <v>112.4</v>
       </c>
       <c r="D29" s="39">
         <v>112.1</v>
       </c>
       <c r="E29" s="39">
         <v>128.1</v>
       </c>
-      <c r="F29" s="55">
+      <c r="F29" s="51">
         <v>113.6</v>
       </c>
-      <c r="G29" s="39"/>
+      <c r="G29" s="39">
+        <v>105.8</v>
+      </c>
       <c r="H29" s="39"/>
       <c r="I29" s="39"/>
       <c r="J29" s="45"/>
       <c r="K29" s="45"/>
       <c r="L29" s="45"/>
       <c r="M29" s="45"/>
     </row>
     <row r="30" spans="1:13" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="21"/>
-      <c r="B30" s="54" t="s">
+      <c r="B30" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="C30" s="54"/>
-[...9 lines deleted...]
-      <c r="M30" s="54"/>
+      <c r="C30" s="55"/>
+      <c r="D30" s="55"/>
+      <c r="E30" s="55"/>
+      <c r="F30" s="55"/>
+      <c r="G30" s="55"/>
+      <c r="H30" s="55"/>
+      <c r="I30" s="55"/>
+      <c r="J30" s="55"/>
+      <c r="K30" s="55"/>
+      <c r="L30" s="55"/>
+      <c r="M30" s="55"/>
     </row>
     <row r="31" spans="1:13" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="21">
         <v>2015</v>
       </c>
       <c r="B31" s="22">
         <v>103.3</v>
       </c>
       <c r="C31" s="22">
         <v>99.7</v>
       </c>
       <c r="D31" s="22">
         <v>99.7</v>
       </c>
       <c r="E31" s="22">
         <v>97.6</v>
       </c>
       <c r="F31" s="22">
         <v>97.5</v>
       </c>
       <c r="G31" s="22">
         <v>98.6</v>
       </c>
       <c r="H31" s="22">
         <v>94.4</v>
@@ -2900,51 +2907,53 @@
         <v>121.7</v>
       </c>
       <c r="M41" s="50">
         <v>120.3</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="25">
         <v>2026</v>
       </c>
       <c r="B42" s="26">
         <v>169.4</v>
       </c>
       <c r="C42" s="44">
         <v>147.30000000000001</v>
       </c>
       <c r="D42" s="44">
         <v>136.30000000000001</v>
       </c>
       <c r="E42" s="44">
         <v>134.5</v>
       </c>
       <c r="F42" s="44">
         <v>134</v>
       </c>
-      <c r="G42" s="43"/>
+      <c r="G42" s="44">
+        <v>135.30000000000001</v>
+      </c>
       <c r="H42" s="43"/>
       <c r="I42" s="44"/>
       <c r="J42" s="44"/>
       <c r="K42" s="44"/>
       <c r="L42" s="47"/>
       <c r="M42" s="47"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B45" s="23"/>
     </row>
     <row r="51" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A51" s="9"/>
       <c r="B51" s="10"/>
       <c r="C51" s="10"/>
       <c r="D51" s="10"/>
       <c r="E51" s="10"/>
       <c r="F51" s="10"/>
       <c r="G51" s="11"/>
       <c r="H51" s="11"/>
       <c r="I51" s="11"/>
       <c r="J51" s="12"/>
       <c r="K51" s="13"/>
       <c r="L51" s="12"/>
       <c r="M51" s="12"/>
       <c r="N51" s="9"/>