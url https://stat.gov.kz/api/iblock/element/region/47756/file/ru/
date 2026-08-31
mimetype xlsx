--- v3 (2026-07-22)
+++ v4 (2026-08-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2610" yWindow="-90" windowWidth="19770" windowHeight="5265" activeTab="1"/>
+    <workbookView xWindow="2505" yWindow="495" windowWidth="19110" windowHeight="6810"/>
   </bookViews>
   <sheets>
     <sheet name="Объем оптовой торговли" sheetId="2" r:id="rId1"/>
     <sheet name="ИФО оптовой торговли " sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
     <t>Апрель</t>
   </si>
   <si>
     <t>Май</t>
@@ -79,51 +79,51 @@
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>Объем оптовой торговли</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -183,50 +183,55 @@
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -353,84 +358,86 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -704,97 +711,97 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="H19" sqref="H19"/>
+      <selection pane="bottomLeft" activeCell="J22" sqref="J22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="1" customWidth="1"/>
     <col min="5" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="9.140625" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="51" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="52"/>
-[...10 lines deleted...]
-      <c r="M1" s="52"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="28"/>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
       <c r="J2" s="28"/>
       <c r="K2" s="28"/>
-      <c r="L2" s="53" t="s">
+      <c r="L2" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="M2" s="53"/>
+      <c r="M2" s="52"/>
     </row>
     <row r="3" spans="1:13" s="2" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="29"/>
       <c r="B3" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="30" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="30" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="30" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="30" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="30" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="30" t="s">
@@ -1242,51 +1249,51 @@
       <c r="F14" s="37">
         <v>54550.2</v>
       </c>
       <c r="G14" s="37">
         <v>65481.9</v>
       </c>
       <c r="H14" s="37">
         <v>44291.4</v>
       </c>
       <c r="I14" s="37">
         <v>57228.4</v>
       </c>
       <c r="J14" s="37">
         <v>50511.521000000001</v>
       </c>
       <c r="K14" s="37">
         <v>54659.3</v>
       </c>
       <c r="L14" s="37">
         <v>43361.9</v>
       </c>
       <c r="M14" s="37">
         <v>71497.899999999994</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="48" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="36">
         <v>2025</v>
       </c>
       <c r="B15" s="37">
         <v>27464.6</v>
       </c>
       <c r="C15" s="37">
         <v>40007.5</v>
       </c>
       <c r="D15" s="37">
         <v>49343.7</v>
       </c>
       <c r="E15" s="37">
         <v>58765.2</v>
       </c>
       <c r="F15" s="37">
         <v>66343.7</v>
       </c>
       <c r="G15" s="37">
         <v>66584.899999999994</v>
       </c>
       <c r="H15" s="37">
         <v>66806.8</v>
       </c>
       <c r="I15" s="37">
@@ -1305,115 +1312,117 @@
         <v>83013.600000000006</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="38">
         <v>2026</v>
       </c>
       <c r="B16" s="27">
         <v>49372.800000000003</v>
       </c>
       <c r="C16" s="27">
         <v>56056.6</v>
       </c>
       <c r="D16" s="27">
         <v>62823.5</v>
       </c>
       <c r="E16" s="27">
         <v>82862.600000000006</v>
       </c>
       <c r="F16" s="27">
         <v>91986.8</v>
       </c>
       <c r="G16" s="27">
         <v>96858.5</v>
       </c>
-      <c r="H16" s="27"/>
+      <c r="H16" s="27">
+        <v>69307.600000000006</v>
+      </c>
       <c r="I16" s="27"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="27"/>
       <c r="M16" s="27"/>
     </row>
     <row r="18" spans="5:11" x14ac:dyDescent="0.2">
-      <c r="K18" s="46"/>
+      <c r="K18" s="45"/>
     </row>
     <row r="22" spans="5:11" x14ac:dyDescent="0.2">
       <c r="E22" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="L2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N63"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="H44" sqref="H44"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="P33" sqref="P33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="15" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" style="16" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="1" customWidth="1"/>
     <col min="13" max="16" width="10.7109375" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="52"/>
-[...10 lines deleted...]
-      <c r="M1" s="52"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
       <c r="N1" s="3"/>
     </row>
     <row r="2" spans="1:14" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="7"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
     </row>
     <row r="3" spans="1:14" s="2" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="17"/>
       <c r="B3" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="18" t="s">
         <v>1</v>
       </c>
@@ -1428,64 +1437,64 @@
       </c>
       <c r="G3" s="18" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="18" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="18" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="18" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="18" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="21"/>
-      <c r="B4" s="54" t="s">
+      <c r="B4" s="53" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="54"/>
-[...9 lines deleted...]
-      <c r="M4" s="54"/>
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53"/>
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
     </row>
     <row r="5" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="21">
         <v>2015</v>
       </c>
       <c r="B5" s="22">
         <v>103.3</v>
       </c>
       <c r="C5" s="22">
         <v>97.7</v>
       </c>
       <c r="D5" s="22">
         <v>100</v>
       </c>
       <c r="E5" s="22">
         <v>91.8</v>
       </c>
       <c r="F5" s="22">
         <v>97.6</v>
       </c>
       <c r="G5" s="22">
         <v>104</v>
       </c>
       <c r="H5" s="22">
         <v>74.400000000000006</v>
@@ -1881,108 +1890,110 @@
       </c>
       <c r="B15" s="22">
         <v>110.1</v>
       </c>
       <c r="C15" s="22">
         <v>107.2</v>
       </c>
       <c r="D15" s="22">
         <v>138.19999999999999</v>
       </c>
       <c r="E15" s="22">
         <v>125.8</v>
       </c>
       <c r="F15" s="42">
         <v>117.5</v>
       </c>
       <c r="G15" s="39">
         <v>98.6</v>
       </c>
       <c r="H15" s="39">
         <v>144.30000000000001</v>
       </c>
       <c r="I15" s="22">
         <v>121.8</v>
       </c>
-      <c r="J15" s="45">
+      <c r="J15" s="44">
         <v>119.3</v>
       </c>
-      <c r="K15" s="45">
+      <c r="K15" s="44">
         <v>120.1</v>
       </c>
-      <c r="L15" s="45">
+      <c r="L15" s="44">
         <v>137.19999999999999</v>
       </c>
-      <c r="M15" s="45">
+      <c r="M15" s="44">
         <v>109.6</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="21">
         <v>2026</v>
       </c>
       <c r="B16" s="22">
         <v>169.4</v>
       </c>
       <c r="C16" s="39">
         <v>131.9</v>
       </c>
       <c r="D16" s="39">
         <v>121.4</v>
       </c>
       <c r="E16" s="39">
         <v>130.30000000000001</v>
       </c>
-      <c r="F16" s="51">
+      <c r="F16" s="50">
         <v>133.6</v>
       </c>
       <c r="G16" s="39">
         <v>141</v>
       </c>
-      <c r="H16" s="39"/>
+      <c r="H16" s="55">
+        <v>102</v>
+      </c>
       <c r="I16" s="22"/>
-      <c r="J16" s="45"/>
-[...2 lines deleted...]
-      <c r="M16" s="45"/>
+      <c r="J16" s="44"/>
+      <c r="K16" s="44"/>
+      <c r="L16" s="44"/>
+      <c r="M16" s="44"/>
     </row>
     <row r="17" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="21"/>
-      <c r="B17" s="55" t="s">
+      <c r="B17" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="C17" s="55"/>
-[...9 lines deleted...]
-      <c r="M17" s="55"/>
+      <c r="C17" s="54"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="54"/>
+      <c r="G17" s="54"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="54"/>
+      <c r="K17" s="54"/>
+      <c r="L17" s="54"/>
+      <c r="M17" s="54"/>
     </row>
     <row r="18" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21">
         <v>2015</v>
       </c>
       <c r="B18" s="22">
         <v>41</v>
       </c>
       <c r="C18" s="22">
         <v>127</v>
       </c>
       <c r="D18" s="22">
         <v>92.8</v>
       </c>
       <c r="E18" s="22">
         <v>96.8</v>
       </c>
       <c r="F18" s="22">
         <v>104.4</v>
       </c>
       <c r="G18" s="22">
         <v>110</v>
       </c>
       <c r="H18" s="22">
         <v>81.599999999999994</v>
@@ -2378,108 +2389,110 @@
       </c>
       <c r="B28" s="22">
         <v>38.4</v>
       </c>
       <c r="C28" s="22">
         <v>144.4</v>
       </c>
       <c r="D28" s="22">
         <v>121.9</v>
       </c>
       <c r="E28" s="22">
         <v>119.2</v>
       </c>
       <c r="F28" s="22">
         <v>111</v>
       </c>
       <c r="G28" s="39">
         <v>100.3</v>
       </c>
       <c r="H28" s="39">
         <v>98.6</v>
       </c>
       <c r="I28" s="39">
         <v>109.1</v>
       </c>
-      <c r="J28" s="45">
+      <c r="J28" s="44">
         <v>86.9</v>
       </c>
-      <c r="K28" s="45">
+      <c r="K28" s="44">
         <v>108.7</v>
       </c>
-      <c r="L28" s="45">
+      <c r="L28" s="44">
         <v>91.3</v>
       </c>
-      <c r="M28" s="45">
+      <c r="M28" s="44">
         <v>132</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="21">
         <v>2026</v>
       </c>
       <c r="B29" s="22">
         <v>59.3</v>
       </c>
       <c r="C29" s="39">
         <v>112.4</v>
       </c>
       <c r="D29" s="39">
         <v>112.1</v>
       </c>
       <c r="E29" s="39">
         <v>128.1</v>
       </c>
-      <c r="F29" s="51">
+      <c r="F29" s="50">
         <v>113.6</v>
       </c>
       <c r="G29" s="39">
         <v>105.8</v>
       </c>
-      <c r="H29" s="39"/>
+      <c r="H29" s="55">
+        <v>71.3</v>
+      </c>
       <c r="I29" s="39"/>
-      <c r="J29" s="45"/>
-[...2 lines deleted...]
-      <c r="M29" s="45"/>
+      <c r="J29" s="44"/>
+      <c r="K29" s="44"/>
+      <c r="L29" s="44"/>
+      <c r="M29" s="44"/>
     </row>
     <row r="30" spans="1:13" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="21"/>
-      <c r="B30" s="55" t="s">
+      <c r="B30" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="C30" s="55"/>
-[...9 lines deleted...]
-      <c r="M30" s="55"/>
+      <c r="C30" s="54"/>
+      <c r="D30" s="54"/>
+      <c r="E30" s="54"/>
+      <c r="F30" s="54"/>
+      <c r="G30" s="54"/>
+      <c r="H30" s="54"/>
+      <c r="I30" s="54"/>
+      <c r="J30" s="54"/>
+      <c r="K30" s="54"/>
+      <c r="L30" s="54"/>
+      <c r="M30" s="54"/>
     </row>
     <row r="31" spans="1:13" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="21">
         <v>2015</v>
       </c>
       <c r="B31" s="22">
         <v>103.3</v>
       </c>
       <c r="C31" s="22">
         <v>99.7</v>
       </c>
       <c r="D31" s="22">
         <v>99.7</v>
       </c>
       <c r="E31" s="22">
         <v>97.6</v>
       </c>
       <c r="F31" s="22">
         <v>97.5</v>
       </c>
       <c r="G31" s="22">
         <v>98.6</v>
       </c>
       <c r="H31" s="22">
         <v>94.4</v>
@@ -2847,119 +2860,121 @@
       <c r="F40" s="40">
         <v>102.8</v>
       </c>
       <c r="G40" s="40">
         <v>107.4</v>
       </c>
       <c r="H40" s="40">
         <v>107.5</v>
       </c>
       <c r="I40" s="40">
         <v>109.9</v>
       </c>
       <c r="J40" s="40">
         <v>110.6</v>
       </c>
       <c r="K40" s="37">
         <v>111</v>
       </c>
       <c r="L40" s="37">
         <v>111.5</v>
       </c>
       <c r="M40" s="37">
         <v>116.6</v>
       </c>
     </row>
-    <row r="41" spans="1:13" s="48" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A41" s="23">
         <v>2025</v>
       </c>
       <c r="B41" s="24">
         <v>110.1</v>
       </c>
       <c r="C41" s="24">
         <v>108.6</v>
       </c>
       <c r="D41" s="24">
         <v>119.4</v>
       </c>
       <c r="E41" s="24">
         <v>121.6</v>
       </c>
       <c r="F41" s="40">
         <v>120.9</v>
       </c>
       <c r="G41" s="40">
         <v>115.5</v>
       </c>
       <c r="H41" s="40">
         <v>119.7</v>
       </c>
-      <c r="I41" s="49">
+      <c r="I41" s="48">
         <v>120.3</v>
       </c>
-      <c r="J41" s="49">
+      <c r="J41" s="48">
         <v>120.2</v>
       </c>
-      <c r="K41" s="49">
+      <c r="K41" s="48">
         <v>120.2</v>
       </c>
-      <c r="L41" s="50">
+      <c r="L41" s="49">
         <v>121.7</v>
       </c>
-      <c r="M41" s="50">
+      <c r="M41" s="49">
         <v>120.3</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="25">
         <v>2026</v>
       </c>
       <c r="B42" s="26">
         <v>169.4</v>
       </c>
-      <c r="C42" s="44">
+      <c r="C42" s="43">
         <v>147.30000000000001</v>
       </c>
-      <c r="D42" s="44">
+      <c r="D42" s="43">
         <v>136.30000000000001</v>
       </c>
-      <c r="E42" s="44">
+      <c r="E42" s="43">
         <v>134.5</v>
       </c>
-      <c r="F42" s="44">
+      <c r="F42" s="43">
         <v>134</v>
       </c>
-      <c r="G42" s="44">
+      <c r="G42" s="43">
         <v>135.30000000000001</v>
       </c>
-      <c r="H42" s="43"/>
-[...4 lines deleted...]
-      <c r="M42" s="47"/>
+      <c r="H42" s="43">
+        <v>129.5</v>
+      </c>
+      <c r="I42" s="43"/>
+      <c r="J42" s="43"/>
+      <c r="K42" s="43"/>
+      <c r="L42" s="46"/>
+      <c r="M42" s="46"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B45" s="23"/>
     </row>
     <row r="51" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A51" s="9"/>
       <c r="B51" s="10"/>
       <c r="C51" s="10"/>
       <c r="D51" s="10"/>
       <c r="E51" s="10"/>
       <c r="F51" s="10"/>
       <c r="G51" s="11"/>
       <c r="H51" s="11"/>
       <c r="I51" s="11"/>
       <c r="J51" s="12"/>
       <c r="K51" s="13"/>
       <c r="L51" s="12"/>
       <c r="M51" s="12"/>
       <c r="N51" s="9"/>
     </row>
     <row r="52" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A52" s="9"/>
       <c r="B52" s="14"/>
       <c r="C52" s="10"/>
       <c r="D52" s="14"/>