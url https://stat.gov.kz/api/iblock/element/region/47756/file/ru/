--- v4 (2026-08-31)
+++ v5 (2026-09-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2505" yWindow="495" windowWidth="19110" windowHeight="6810"/>
+    <workbookView xWindow="2475" yWindow="-60" windowWidth="19530" windowHeight="7275" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Объем оптовой торговли" sheetId="2" r:id="rId1"/>
     <sheet name="ИФО оптовой торговли " sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
     <t>Апрель</t>
   </si>
   <si>
     <t>Май</t>
@@ -187,50 +187,51 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -380,64 +381,64 @@
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -711,97 +712,97 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J22" sqref="J22"/>
+      <selection pane="bottomLeft" activeCell="P17" sqref="P17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="1" customWidth="1"/>
     <col min="5" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="9.140625" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="51"/>
-[...10 lines deleted...]
-      <c r="M1" s="51"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="28"/>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
       <c r="J2" s="28"/>
       <c r="K2" s="28"/>
-      <c r="L2" s="52" t="s">
+      <c r="L2" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="M2" s="52"/>
+      <c r="M2" s="53"/>
     </row>
     <row r="3" spans="1:13" s="2" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="29"/>
       <c r="B3" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="30" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="30" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="30" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="30" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="30" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="30" t="s">
@@ -1315,114 +1316,116 @@
     <row r="16" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="38">
         <v>2026</v>
       </c>
       <c r="B16" s="27">
         <v>49372.800000000003</v>
       </c>
       <c r="C16" s="27">
         <v>56056.6</v>
       </c>
       <c r="D16" s="27">
         <v>62823.5</v>
       </c>
       <c r="E16" s="27">
         <v>82862.600000000006</v>
       </c>
       <c r="F16" s="27">
         <v>91986.8</v>
       </c>
       <c r="G16" s="27">
         <v>96858.5</v>
       </c>
       <c r="H16" s="27">
         <v>69307.600000000006</v>
       </c>
-      <c r="I16" s="27"/>
+      <c r="I16" s="27">
+        <v>84348.3</v>
+      </c>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="27"/>
       <c r="M16" s="27"/>
     </row>
     <row r="18" spans="5:11" x14ac:dyDescent="0.2">
       <c r="K18" s="45"/>
     </row>
     <row r="22" spans="5:11" x14ac:dyDescent="0.2">
       <c r="E22" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="L2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N63"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="P33" sqref="P33"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="L53" sqref="L53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="15" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" style="16" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="1" customWidth="1"/>
     <col min="13" max="16" width="10.7109375" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="51"/>
-[...10 lines deleted...]
-      <c r="M1" s="51"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
       <c r="N1" s="3"/>
     </row>
     <row r="2" spans="1:14" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="7"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
     </row>
     <row r="3" spans="1:14" s="2" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="17"/>
       <c r="B3" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="18" t="s">
         <v>1</v>
       </c>
@@ -1437,64 +1440,64 @@
       </c>
       <c r="G3" s="18" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="18" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="18" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="18" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="18" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="21"/>
-      <c r="B4" s="53" t="s">
+      <c r="B4" s="54" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="53"/>
-[...9 lines deleted...]
-      <c r="M4" s="53"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
     </row>
     <row r="5" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="21">
         <v>2015</v>
       </c>
       <c r="B5" s="22">
         <v>103.3</v>
       </c>
       <c r="C5" s="22">
         <v>97.7</v>
       </c>
       <c r="D5" s="22">
         <v>100</v>
       </c>
       <c r="E5" s="22">
         <v>91.8</v>
       </c>
       <c r="F5" s="22">
         <v>97.6</v>
       </c>
       <c r="G5" s="22">
         <v>104</v>
       </c>
       <c r="H5" s="22">
         <v>74.400000000000006</v>
@@ -1925,75 +1928,77 @@
         <v>109.6</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="21">
         <v>2026</v>
       </c>
       <c r="B16" s="22">
         <v>169.4</v>
       </c>
       <c r="C16" s="39">
         <v>131.9</v>
       </c>
       <c r="D16" s="39">
         <v>121.4</v>
       </c>
       <c r="E16" s="39">
         <v>130.30000000000001</v>
       </c>
       <c r="F16" s="50">
         <v>133.6</v>
       </c>
       <c r="G16" s="39">
         <v>141</v>
       </c>
-      <c r="H16" s="55">
+      <c r="H16" s="51">
         <v>102</v>
       </c>
-      <c r="I16" s="22"/>
+      <c r="I16" s="39">
+        <v>113.3</v>
+      </c>
       <c r="J16" s="44"/>
       <c r="K16" s="44"/>
       <c r="L16" s="44"/>
       <c r="M16" s="44"/>
     </row>
     <row r="17" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="21"/>
-      <c r="B17" s="54" t="s">
+      <c r="B17" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="C17" s="54"/>
-[...9 lines deleted...]
-      <c r="M17" s="54"/>
+      <c r="C17" s="55"/>
+      <c r="D17" s="55"/>
+      <c r="E17" s="55"/>
+      <c r="F17" s="55"/>
+      <c r="G17" s="55"/>
+      <c r="H17" s="55"/>
+      <c r="I17" s="55"/>
+      <c r="J17" s="55"/>
+      <c r="K17" s="55"/>
+      <c r="L17" s="55"/>
+      <c r="M17" s="55"/>
     </row>
     <row r="18" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21">
         <v>2015</v>
       </c>
       <c r="B18" s="22">
         <v>41</v>
       </c>
       <c r="C18" s="22">
         <v>127</v>
       </c>
       <c r="D18" s="22">
         <v>92.8</v>
       </c>
       <c r="E18" s="22">
         <v>96.8</v>
       </c>
       <c r="F18" s="22">
         <v>104.4</v>
       </c>
       <c r="G18" s="22">
         <v>110</v>
       </c>
       <c r="H18" s="22">
         <v>81.599999999999994</v>
@@ -2424,75 +2429,77 @@
         <v>132</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="21">
         <v>2026</v>
       </c>
       <c r="B29" s="22">
         <v>59.3</v>
       </c>
       <c r="C29" s="39">
         <v>112.4</v>
       </c>
       <c r="D29" s="39">
         <v>112.1</v>
       </c>
       <c r="E29" s="39">
         <v>128.1</v>
       </c>
       <c r="F29" s="50">
         <v>113.6</v>
       </c>
       <c r="G29" s="39">
         <v>105.8</v>
       </c>
-      <c r="H29" s="55">
+      <c r="H29" s="51">
         <v>71.3</v>
       </c>
-      <c r="I29" s="39"/>
+      <c r="I29" s="39">
+        <v>121.2</v>
+      </c>
       <c r="J29" s="44"/>
       <c r="K29" s="44"/>
       <c r="L29" s="44"/>
       <c r="M29" s="44"/>
     </row>
     <row r="30" spans="1:13" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="21"/>
-      <c r="B30" s="54" t="s">
+      <c r="B30" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="C30" s="54"/>
-[...9 lines deleted...]
-      <c r="M30" s="54"/>
+      <c r="C30" s="55"/>
+      <c r="D30" s="55"/>
+      <c r="E30" s="55"/>
+      <c r="F30" s="55"/>
+      <c r="G30" s="55"/>
+      <c r="H30" s="55"/>
+      <c r="I30" s="55"/>
+      <c r="J30" s="55"/>
+      <c r="K30" s="55"/>
+      <c r="L30" s="55"/>
+      <c r="M30" s="55"/>
     </row>
     <row r="31" spans="1:13" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="21">
         <v>2015</v>
       </c>
       <c r="B31" s="22">
         <v>103.3</v>
       </c>
       <c r="C31" s="22">
         <v>99.7</v>
       </c>
       <c r="D31" s="22">
         <v>99.7</v>
       </c>
       <c r="E31" s="22">
         <v>97.6</v>
       </c>
       <c r="F31" s="22">
         <v>97.5</v>
       </c>
       <c r="G31" s="22">
         <v>98.6</v>
       </c>
       <c r="H31" s="22">
         <v>94.4</v>
@@ -2926,51 +2933,53 @@
     <row r="42" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="25">
         <v>2026</v>
       </c>
       <c r="B42" s="26">
         <v>169.4</v>
       </c>
       <c r="C42" s="43">
         <v>147.30000000000001</v>
       </c>
       <c r="D42" s="43">
         <v>136.30000000000001</v>
       </c>
       <c r="E42" s="43">
         <v>134.5</v>
       </c>
       <c r="F42" s="43">
         <v>134</v>
       </c>
       <c r="G42" s="43">
         <v>135.30000000000001</v>
       </c>
       <c r="H42" s="43">
         <v>129.5</v>
       </c>
-      <c r="I42" s="43"/>
+      <c r="I42" s="43">
+        <v>126.7</v>
+      </c>
       <c r="J42" s="43"/>
       <c r="K42" s="43"/>
       <c r="L42" s="46"/>
       <c r="M42" s="46"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B45" s="23"/>
     </row>
     <row r="51" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A51" s="9"/>
       <c r="B51" s="10"/>
       <c r="C51" s="10"/>
       <c r="D51" s="10"/>
       <c r="E51" s="10"/>
       <c r="F51" s="10"/>
       <c r="G51" s="11"/>
       <c r="H51" s="11"/>
       <c r="I51" s="11"/>
       <c r="J51" s="12"/>
       <c r="K51" s="13"/>
       <c r="L51" s="12"/>
       <c r="M51" s="12"/>
       <c r="N51" s="9"/>
     </row>
     <row r="52" spans="1:14" x14ac:dyDescent="0.2">