--- v5 (2026-09-21)
+++ v6 (2026-10-13)
@@ -1,63 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2475" yWindow="-60" windowWidth="19530" windowHeight="7275" activeTab="1"/>
+    <workbookView xWindow="5445" yWindow="210" windowWidth="17385" windowHeight="8940" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Объем оптовой торговли" sheetId="2" r:id="rId1"/>
-    <sheet name="ИФО оптовой торговли " sheetId="3" r:id="rId2"/>
+    <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
+    <sheet name="Объем оптовой торговли" sheetId="2" r:id="rId3"/>
+    <sheet name="ИФО оптовой торговли " sheetId="3" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="61">
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
     <t>Апрель</t>
   </si>
   <si>
     <t>Май</t>
   </si>
   <si>
     <t>Июнь</t>
   </si>
   <si>
     <t>Июль</t>
   </si>
   <si>
     <t>Август</t>
   </si>
   <si>
@@ -67,63 +71,192 @@
     <t>Октябрь</t>
   </si>
   <si>
     <t>Ноябрь</t>
   </si>
   <si>
     <t>Декабрь</t>
   </si>
   <si>
     <t>Индексы физического объема оптовой  торговли</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>Объем оптовой торговли</t>
   </si>
   <si>
     <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С января  2015 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Управление статистики торговли и услуг</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Закирова Фарида </t>
+  </si>
+  <si>
+    <t>+7 7152 466771</t>
+  </si>
+  <si>
+    <t>fa.zakirova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>171101, 171102</t>
+  </si>
+  <si>
+    <t>Объем оптовой торговли, индексы физического объема оптовой торговли</t>
+  </si>
+  <si>
+    <t>млн. теңге, процент</t>
+  </si>
+  <si>
+    <t>Объем реализации товаров и услуг характеризует сумму денежной выручки, полученной за проданные товары, продукцию и оказанные услуги за наличный и безналичный расчет. Обязательным признаком операции, относимой к обороту оптовой торговли, является наличие счет-фактуры на отгрузку товара. Индекс стоимостных объемов оборота в текущих ценах характеризует изменение объемов оборота за счет изменения цен и количества проданных товаров.</t>
+  </si>
+  <si>
+    <t>Агрегация, расчетный</t>
+  </si>
+  <si>
+    <t>Для расчета индекса физического объема реализации товаров (услуг) сравниваются обороты отчетного и базисного периодов в ценах одного и того же периода, принятого в качестве базисного периода (в постоянных ценах). Индекс физического объема оборота показывает, как меняется оборот в результате изменения только его физического объема при исключении влияния изменения цен.</t>
+  </si>
+  <si>
+    <t>«Отчет о реализации товаров и услуг» (индекс –2-торговля, периодичность – месячная)</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/sko/dynamic-tables/1448/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -189,60 +322,120 @@
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -250,56 +443,86 @@
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -384,79 +607,159 @@
     <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="5" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="11">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="10"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 2 2" xfId="9"/>
+    <cellStyle name="Обычный 2 3" xfId="4"/>
+    <cellStyle name="Обычный 3" xfId="6"/>
+    <cellStyle name="Обычный 4" xfId="7"/>
+    <cellStyle name="Обычный 5" xfId="2"/>
+    <cellStyle name="Обычный 8" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -701,731 +1004,1210 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M22"/>
+  <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="P17" sqref="P17"/>
+      <selection activeCell="B28" sqref="B28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="39.85546875" style="65" customWidth="1"/>
+    <col min="2" max="2" width="110.140625" style="65" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="65"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A1" s="62"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A2" s="66" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="67" t="s">
+        <v>53</v>
+      </c>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+      <c r="J2" s="64"/>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A3" s="66" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="67" t="s">
+        <v>54</v>
+      </c>
+      <c r="C3" s="64"/>
+      <c r="D3" s="64"/>
+      <c r="E3" s="64"/>
+      <c r="F3" s="64"/>
+      <c r="G3" s="64"/>
+      <c r="H3" s="64"/>
+      <c r="I3" s="64"/>
+      <c r="J3" s="64"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="68" t="s">
+        <v>55</v>
+      </c>
+      <c r="C4" s="64"/>
+      <c r="D4" s="64"/>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="64"/>
+      <c r="H4" s="64"/>
+      <c r="I4" s="64"/>
+      <c r="J4" s="64"/>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A5" s="69" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="67" t="s">
+        <v>54</v>
+      </c>
+      <c r="C5" s="70"/>
+      <c r="D5" s="70"/>
+      <c r="E5" s="70"/>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A6" s="69" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+    </row>
+    <row r="7" spans="1:10" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="66" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="56" t="s">
+        <v>56</v>
+      </c>
+      <c r="C7" s="64"/>
+      <c r="D7" s="64"/>
+      <c r="E7" s="64"/>
+      <c r="F7" s="64"/>
+      <c r="G7" s="64"/>
+      <c r="H7" s="64"/>
+      <c r="I7" s="64"/>
+      <c r="J7" s="64"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="66" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" s="68" t="s">
+        <v>57</v>
+      </c>
+      <c r="C8" s="64"/>
+      <c r="D8" s="64"/>
+      <c r="E8" s="64"/>
+      <c r="F8" s="64"/>
+      <c r="G8" s="64"/>
+      <c r="H8" s="64"/>
+      <c r="I8" s="64"/>
+      <c r="J8" s="64"/>
+    </row>
+    <row r="9" spans="1:10" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="66" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="56" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" s="64"/>
+      <c r="D9" s="64"/>
+      <c r="E9" s="64"/>
+      <c r="F9" s="64"/>
+      <c r="G9" s="64"/>
+      <c r="H9" s="64"/>
+      <c r="I9" s="64"/>
+      <c r="J9" s="64"/>
+    </row>
+    <row r="10" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="66" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="60" t="s">
+        <v>59</v>
+      </c>
+      <c r="C10" s="64"/>
+      <c r="D10" s="64"/>
+      <c r="E10" s="64"/>
+      <c r="F10" s="64"/>
+      <c r="G10" s="64"/>
+      <c r="H10" s="64"/>
+      <c r="I10" s="64"/>
+      <c r="J10" s="64"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="66" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" s="71"/>
+      <c r="C11" s="64"/>
+      <c r="D11" s="64"/>
+      <c r="E11" s="64"/>
+      <c r="F11" s="64"/>
+      <c r="G11" s="64"/>
+      <c r="H11" s="64"/>
+      <c r="I11" s="64"/>
+      <c r="J11" s="64"/>
+    </row>
+    <row r="12" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="66" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="72" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" s="64"/>
+      <c r="D12" s="64"/>
+      <c r="E12" s="64"/>
+      <c r="F12" s="64"/>
+      <c r="G12" s="64"/>
+      <c r="H12" s="64"/>
+      <c r="I12" s="64"/>
+      <c r="J12" s="64"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="73" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="78" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" s="64"/>
+      <c r="D13" s="64"/>
+      <c r="E13" s="64"/>
+      <c r="F13" s="64"/>
+      <c r="G13" s="64"/>
+      <c r="H13" s="64"/>
+      <c r="I13" s="64"/>
+      <c r="J13" s="64"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="73" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="61" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" s="64"/>
+      <c r="D14" s="64"/>
+      <c r="E14" s="64"/>
+      <c r="F14" s="64"/>
+      <c r="G14" s="64"/>
+      <c r="H14" s="64"/>
+      <c r="I14" s="64"/>
+      <c r="J14" s="64"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="73" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="74" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" s="64"/>
+      <c r="D15" s="64"/>
+      <c r="E15" s="64"/>
+      <c r="F15" s="64"/>
+      <c r="G15" s="64"/>
+      <c r="H15" s="64"/>
+      <c r="I15" s="64"/>
+      <c r="J15" s="64"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="66" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="75">
+        <v>46246</v>
+      </c>
+      <c r="C16" s="64"/>
+      <c r="D16" s="64"/>
+      <c r="E16" s="64"/>
+      <c r="F16" s="64"/>
+      <c r="G16" s="64"/>
+      <c r="H16" s="64"/>
+      <c r="I16" s="64"/>
+      <c r="J16" s="64"/>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="66" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="75">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="66" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="57" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="66" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="57" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="66" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="58" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="66" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="59" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" s="76"/>
+      <c r="B22" s="77"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B5:B16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D17" sqref="D17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="5.42578125" customWidth="1"/>
+    <col min="2" max="2" width="110.5703125" customWidth="1"/>
+    <col min="257" max="257" width="5.42578125" customWidth="1"/>
+    <col min="258" max="258" width="110.5703125" customWidth="1"/>
+    <col min="513" max="513" width="5.42578125" customWidth="1"/>
+    <col min="514" max="514" width="110.5703125" customWidth="1"/>
+    <col min="769" max="769" width="5.42578125" customWidth="1"/>
+    <col min="770" max="770" width="110.5703125" customWidth="1"/>
+    <col min="1025" max="1025" width="5.42578125" customWidth="1"/>
+    <col min="1026" max="1026" width="110.5703125" customWidth="1"/>
+    <col min="1281" max="1281" width="5.42578125" customWidth="1"/>
+    <col min="1282" max="1282" width="110.5703125" customWidth="1"/>
+    <col min="1537" max="1537" width="5.42578125" customWidth="1"/>
+    <col min="1538" max="1538" width="110.5703125" customWidth="1"/>
+    <col min="1793" max="1793" width="5.42578125" customWidth="1"/>
+    <col min="1794" max="1794" width="110.5703125" customWidth="1"/>
+    <col min="2049" max="2049" width="5.42578125" customWidth="1"/>
+    <col min="2050" max="2050" width="110.5703125" customWidth="1"/>
+    <col min="2305" max="2305" width="5.42578125" customWidth="1"/>
+    <col min="2306" max="2306" width="110.5703125" customWidth="1"/>
+    <col min="2561" max="2561" width="5.42578125" customWidth="1"/>
+    <col min="2562" max="2562" width="110.5703125" customWidth="1"/>
+    <col min="2817" max="2817" width="5.42578125" customWidth="1"/>
+    <col min="2818" max="2818" width="110.5703125" customWidth="1"/>
+    <col min="3073" max="3073" width="5.42578125" customWidth="1"/>
+    <col min="3074" max="3074" width="110.5703125" customWidth="1"/>
+    <col min="3329" max="3329" width="5.42578125" customWidth="1"/>
+    <col min="3330" max="3330" width="110.5703125" customWidth="1"/>
+    <col min="3585" max="3585" width="5.42578125" customWidth="1"/>
+    <col min="3586" max="3586" width="110.5703125" customWidth="1"/>
+    <col min="3841" max="3841" width="5.42578125" customWidth="1"/>
+    <col min="3842" max="3842" width="110.5703125" customWidth="1"/>
+    <col min="4097" max="4097" width="5.42578125" customWidth="1"/>
+    <col min="4098" max="4098" width="110.5703125" customWidth="1"/>
+    <col min="4353" max="4353" width="5.42578125" customWidth="1"/>
+    <col min="4354" max="4354" width="110.5703125" customWidth="1"/>
+    <col min="4609" max="4609" width="5.42578125" customWidth="1"/>
+    <col min="4610" max="4610" width="110.5703125" customWidth="1"/>
+    <col min="4865" max="4865" width="5.42578125" customWidth="1"/>
+    <col min="4866" max="4866" width="110.5703125" customWidth="1"/>
+    <col min="5121" max="5121" width="5.42578125" customWidth="1"/>
+    <col min="5122" max="5122" width="110.5703125" customWidth="1"/>
+    <col min="5377" max="5377" width="5.42578125" customWidth="1"/>
+    <col min="5378" max="5378" width="110.5703125" customWidth="1"/>
+    <col min="5633" max="5633" width="5.42578125" customWidth="1"/>
+    <col min="5634" max="5634" width="110.5703125" customWidth="1"/>
+    <col min="5889" max="5889" width="5.42578125" customWidth="1"/>
+    <col min="5890" max="5890" width="110.5703125" customWidth="1"/>
+    <col min="6145" max="6145" width="5.42578125" customWidth="1"/>
+    <col min="6146" max="6146" width="110.5703125" customWidth="1"/>
+    <col min="6401" max="6401" width="5.42578125" customWidth="1"/>
+    <col min="6402" max="6402" width="110.5703125" customWidth="1"/>
+    <col min="6657" max="6657" width="5.42578125" customWidth="1"/>
+    <col min="6658" max="6658" width="110.5703125" customWidth="1"/>
+    <col min="6913" max="6913" width="5.42578125" customWidth="1"/>
+    <col min="6914" max="6914" width="110.5703125" customWidth="1"/>
+    <col min="7169" max="7169" width="5.42578125" customWidth="1"/>
+    <col min="7170" max="7170" width="110.5703125" customWidth="1"/>
+    <col min="7425" max="7425" width="5.42578125" customWidth="1"/>
+    <col min="7426" max="7426" width="110.5703125" customWidth="1"/>
+    <col min="7681" max="7681" width="5.42578125" customWidth="1"/>
+    <col min="7682" max="7682" width="110.5703125" customWidth="1"/>
+    <col min="7937" max="7937" width="5.42578125" customWidth="1"/>
+    <col min="7938" max="7938" width="110.5703125" customWidth="1"/>
+    <col min="8193" max="8193" width="5.42578125" customWidth="1"/>
+    <col min="8194" max="8194" width="110.5703125" customWidth="1"/>
+    <col min="8449" max="8449" width="5.42578125" customWidth="1"/>
+    <col min="8450" max="8450" width="110.5703125" customWidth="1"/>
+    <col min="8705" max="8705" width="5.42578125" customWidth="1"/>
+    <col min="8706" max="8706" width="110.5703125" customWidth="1"/>
+    <col min="8961" max="8961" width="5.42578125" customWidth="1"/>
+    <col min="8962" max="8962" width="110.5703125" customWidth="1"/>
+    <col min="9217" max="9217" width="5.42578125" customWidth="1"/>
+    <col min="9218" max="9218" width="110.5703125" customWidth="1"/>
+    <col min="9473" max="9473" width="5.42578125" customWidth="1"/>
+    <col min="9474" max="9474" width="110.5703125" customWidth="1"/>
+    <col min="9729" max="9729" width="5.42578125" customWidth="1"/>
+    <col min="9730" max="9730" width="110.5703125" customWidth="1"/>
+    <col min="9985" max="9985" width="5.42578125" customWidth="1"/>
+    <col min="9986" max="9986" width="110.5703125" customWidth="1"/>
+    <col min="10241" max="10241" width="5.42578125" customWidth="1"/>
+    <col min="10242" max="10242" width="110.5703125" customWidth="1"/>
+    <col min="10497" max="10497" width="5.42578125" customWidth="1"/>
+    <col min="10498" max="10498" width="110.5703125" customWidth="1"/>
+    <col min="10753" max="10753" width="5.42578125" customWidth="1"/>
+    <col min="10754" max="10754" width="110.5703125" customWidth="1"/>
+    <col min="11009" max="11009" width="5.42578125" customWidth="1"/>
+    <col min="11010" max="11010" width="110.5703125" customWidth="1"/>
+    <col min="11265" max="11265" width="5.42578125" customWidth="1"/>
+    <col min="11266" max="11266" width="110.5703125" customWidth="1"/>
+    <col min="11521" max="11521" width="5.42578125" customWidth="1"/>
+    <col min="11522" max="11522" width="110.5703125" customWidth="1"/>
+    <col min="11777" max="11777" width="5.42578125" customWidth="1"/>
+    <col min="11778" max="11778" width="110.5703125" customWidth="1"/>
+    <col min="12033" max="12033" width="5.42578125" customWidth="1"/>
+    <col min="12034" max="12034" width="110.5703125" customWidth="1"/>
+    <col min="12289" max="12289" width="5.42578125" customWidth="1"/>
+    <col min="12290" max="12290" width="110.5703125" customWidth="1"/>
+    <col min="12545" max="12545" width="5.42578125" customWidth="1"/>
+    <col min="12546" max="12546" width="110.5703125" customWidth="1"/>
+    <col min="12801" max="12801" width="5.42578125" customWidth="1"/>
+    <col min="12802" max="12802" width="110.5703125" customWidth="1"/>
+    <col min="13057" max="13057" width="5.42578125" customWidth="1"/>
+    <col min="13058" max="13058" width="110.5703125" customWidth="1"/>
+    <col min="13313" max="13313" width="5.42578125" customWidth="1"/>
+    <col min="13314" max="13314" width="110.5703125" customWidth="1"/>
+    <col min="13569" max="13569" width="5.42578125" customWidth="1"/>
+    <col min="13570" max="13570" width="110.5703125" customWidth="1"/>
+    <col min="13825" max="13825" width="5.42578125" customWidth="1"/>
+    <col min="13826" max="13826" width="110.5703125" customWidth="1"/>
+    <col min="14081" max="14081" width="5.42578125" customWidth="1"/>
+    <col min="14082" max="14082" width="110.5703125" customWidth="1"/>
+    <col min="14337" max="14337" width="5.42578125" customWidth="1"/>
+    <col min="14338" max="14338" width="110.5703125" customWidth="1"/>
+    <col min="14593" max="14593" width="5.42578125" customWidth="1"/>
+    <col min="14594" max="14594" width="110.5703125" customWidth="1"/>
+    <col min="14849" max="14849" width="5.42578125" customWidth="1"/>
+    <col min="14850" max="14850" width="110.5703125" customWidth="1"/>
+    <col min="15105" max="15105" width="5.42578125" customWidth="1"/>
+    <col min="15106" max="15106" width="110.5703125" customWidth="1"/>
+    <col min="15361" max="15361" width="5.42578125" customWidth="1"/>
+    <col min="15362" max="15362" width="110.5703125" customWidth="1"/>
+    <col min="15617" max="15617" width="5.42578125" customWidth="1"/>
+    <col min="15618" max="15618" width="110.5703125" customWidth="1"/>
+    <col min="15873" max="15873" width="5.42578125" customWidth="1"/>
+    <col min="15874" max="15874" width="110.5703125" customWidth="1"/>
+    <col min="16129" max="16129" width="5.42578125" customWidth="1"/>
+    <col min="16130" max="16130" width="110.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B5" s="52" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B6" s="52" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="52" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="52" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="52" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B10" s="52"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B11" s="53" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B12" s="52"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B13" s="52"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B14" s="54"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B15" s="54"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B16" s="55" t="s">
+        <v>24</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G30" sqref="G30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="1" customWidth="1"/>
     <col min="5" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="9.140625" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="79" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="52"/>
-[...10 lines deleted...]
-      <c r="M1" s="52"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="28"/>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
       <c r="J2" s="28"/>
       <c r="K2" s="28"/>
-      <c r="L2" s="53" t="s">
+      <c r="L2" s="80" t="s">
         <v>17</v>
       </c>
-      <c r="M2" s="53"/>
+      <c r="M2" s="80"/>
     </row>
     <row r="3" spans="1:13" s="2" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="29"/>
       <c r="B3" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="30" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="30" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="30" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="30" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="30" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="30" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="30" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="31" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="30" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="32" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="33">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B4" s="34">
-        <v>20007.7</v>
+        <v>22203</v>
       </c>
       <c r="C4" s="34">
-        <v>27062.7</v>
+        <v>26506.6</v>
       </c>
       <c r="D4" s="34">
-        <v>24923.4</v>
+        <v>24380.400000000001</v>
       </c>
       <c r="E4" s="34">
-        <v>26962.6</v>
+        <v>23367.1</v>
       </c>
       <c r="F4" s="34">
-        <v>26901.7</v>
+        <v>24460.2</v>
       </c>
       <c r="G4" s="34">
-        <v>28183.7</v>
+        <v>27340.6</v>
       </c>
       <c r="H4" s="34">
-        <v>32464.799999999999</v>
+        <v>22251.5</v>
       </c>
       <c r="I4" s="34">
-        <v>32685.9</v>
+        <v>21262.3</v>
       </c>
       <c r="J4" s="34">
-        <v>33618.5</v>
+        <v>19988.5</v>
       </c>
       <c r="K4" s="34">
-        <v>30263</v>
+        <v>23094.2</v>
       </c>
       <c r="L4" s="34">
-        <v>38080.800000000003</v>
+        <v>24100.1</v>
       </c>
       <c r="M4" s="34">
-        <v>55567.4</v>
+        <v>35795.199999999997</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="33">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B5" s="34">
-        <v>22203</v>
+        <v>12739</v>
       </c>
       <c r="C5" s="34">
-        <v>26506.6</v>
+        <v>20143.7</v>
       </c>
       <c r="D5" s="34">
-        <v>24380.400000000001</v>
+        <v>18194.900000000001</v>
       </c>
       <c r="E5" s="34">
-        <v>23367.1</v>
+        <v>20671.5</v>
       </c>
       <c r="F5" s="34">
-        <v>24460.2</v>
+        <v>21329.7</v>
       </c>
       <c r="G5" s="34">
-        <v>27340.6</v>
+        <v>24728.9</v>
       </c>
       <c r="H5" s="34">
-        <v>22251.5</v>
+        <v>20324.5</v>
       </c>
       <c r="I5" s="34">
-        <v>21262.3</v>
+        <v>23012.7</v>
       </c>
       <c r="J5" s="34">
-        <v>19988.5</v>
+        <v>25979.599999999999</v>
       </c>
       <c r="K5" s="34">
-        <v>23094.2</v>
+        <v>24045</v>
       </c>
       <c r="L5" s="34">
-        <v>24100.1</v>
+        <v>27177.9</v>
       </c>
       <c r="M5" s="34">
-        <v>35795.199999999997</v>
+        <v>31775.4</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="33">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B6" s="34">
-        <v>12739</v>
+        <v>13909</v>
       </c>
       <c r="C6" s="34">
-        <v>20143.7</v>
+        <v>16571.099999999999</v>
       </c>
       <c r="D6" s="34">
-        <v>18194.900000000001</v>
+        <v>19303.8</v>
       </c>
       <c r="E6" s="34">
-        <v>20671.5</v>
+        <v>17164.599999999999</v>
       </c>
       <c r="F6" s="34">
-        <v>21329.7</v>
+        <v>22460.6</v>
       </c>
       <c r="G6" s="34">
-        <v>24728.9</v>
+        <v>22621.7</v>
       </c>
       <c r="H6" s="34">
-        <v>20324.5</v>
+        <v>23237.8</v>
       </c>
       <c r="I6" s="34">
-        <v>23012.7</v>
+        <v>28746.9</v>
       </c>
       <c r="J6" s="34">
-        <v>25979.599999999999</v>
+        <v>29818.3</v>
       </c>
       <c r="K6" s="34">
-        <v>24045</v>
+        <v>33688.5</v>
       </c>
       <c r="L6" s="34">
-        <v>27177.9</v>
+        <v>26362.400000000001</v>
       </c>
       <c r="M6" s="34">
-        <v>31775.4</v>
+        <v>39574.1</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="33">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B7" s="34">
-        <v>13909</v>
+        <v>16878.875</v>
       </c>
       <c r="C7" s="34">
-        <v>16571.099999999999</v>
+        <v>19964.683000000001</v>
       </c>
       <c r="D7" s="34">
-        <v>19303.8</v>
+        <v>29099.999</v>
       </c>
       <c r="E7" s="34">
-        <v>17164.599999999999</v>
+        <v>66948.562000000005</v>
       </c>
       <c r="F7" s="34">
-        <v>22460.6</v>
+        <v>29390.395</v>
       </c>
       <c r="G7" s="34">
-        <v>22621.7</v>
+        <v>28294.95</v>
       </c>
       <c r="H7" s="34">
-        <v>23237.8</v>
+        <v>30179.469000000001</v>
       </c>
       <c r="I7" s="34">
-        <v>28746.9</v>
+        <v>32673.411</v>
       </c>
       <c r="J7" s="34">
-        <v>29818.3</v>
+        <v>29641.330999999998</v>
       </c>
       <c r="K7" s="34">
-        <v>33688.5</v>
+        <v>32300.929</v>
       </c>
       <c r="L7" s="34">
-        <v>26362.400000000001</v>
+        <v>26363.19</v>
       </c>
       <c r="M7" s="34">
-        <v>39574.1</v>
+        <v>27536.652999999998</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="33">
-        <v>2018</v>
+      <c r="A8" s="35">
+        <v>2019</v>
       </c>
       <c r="B8" s="34">
-        <v>16878.875</v>
+        <v>18693.965</v>
       </c>
       <c r="C8" s="34">
-        <v>19964.683000000001</v>
+        <v>21658.949000000001</v>
       </c>
       <c r="D8" s="34">
-        <v>29099.999</v>
+        <v>28552.235000000001</v>
       </c>
       <c r="E8" s="34">
-        <v>66948.562000000005</v>
+        <v>29622.378000000001</v>
       </c>
       <c r="F8" s="34">
-        <v>29390.395</v>
+        <v>32628.598999999998</v>
       </c>
       <c r="G8" s="34">
-        <v>28294.95</v>
+        <v>27067.428</v>
       </c>
       <c r="H8" s="34">
-        <v>30179.469000000001</v>
+        <v>28549.938999999998</v>
       </c>
       <c r="I8" s="34">
-        <v>32673.411</v>
+        <v>35790.527999999998</v>
       </c>
       <c r="J8" s="34">
-        <v>29641.330999999998</v>
+        <v>32014.3</v>
       </c>
       <c r="K8" s="34">
-        <v>32300.929</v>
+        <v>35210.15</v>
       </c>
       <c r="L8" s="34">
-        <v>26363.19</v>
+        <v>27011.517</v>
       </c>
       <c r="M8" s="34">
-        <v>27536.652999999998</v>
+        <v>29707.850999999999</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="35">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B9" s="34">
-        <v>18693.965</v>
+        <v>20064.333999999999</v>
       </c>
       <c r="C9" s="34">
-        <v>21658.949000000001</v>
+        <v>22116.883999999998</v>
       </c>
       <c r="D9" s="34">
-        <v>28552.235000000001</v>
+        <v>31858.884999999998</v>
       </c>
       <c r="E9" s="34">
-        <v>29622.378000000001</v>
+        <v>27921.75</v>
       </c>
       <c r="F9" s="34">
-        <v>32628.598999999998</v>
+        <v>35993.194000000003</v>
       </c>
       <c r="G9" s="34">
-        <v>27067.428</v>
+        <v>30306.624</v>
       </c>
       <c r="H9" s="34">
-        <v>28549.938999999998</v>
+        <v>22544.361000000001</v>
       </c>
       <c r="I9" s="34">
-        <v>35790.527999999998</v>
+        <v>35995.311999999998</v>
       </c>
       <c r="J9" s="34">
-        <v>32014.3</v>
+        <v>41271.074000000001</v>
       </c>
       <c r="K9" s="34">
-        <v>35210.15</v>
+        <v>36685.998</v>
       </c>
       <c r="L9" s="34">
-        <v>27011.517</v>
+        <v>30077.370999999999</v>
       </c>
       <c r="M9" s="34">
-        <v>29707.850999999999</v>
+        <v>33491.675999999999</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="35">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B10" s="34">
-        <v>20064.333999999999</v>
+        <v>21521.983</v>
       </c>
       <c r="C10" s="34">
-        <v>22116.883999999998</v>
+        <v>25486.802</v>
       </c>
       <c r="D10" s="34">
-        <v>31858.884999999998</v>
+        <v>26749.73</v>
       </c>
       <c r="E10" s="34">
-        <v>27921.75</v>
+        <v>41893.190999999999</v>
       </c>
       <c r="F10" s="34">
-        <v>35993.194000000003</v>
+        <v>35985.447</v>
       </c>
       <c r="G10" s="34">
-        <v>30306.624</v>
+        <v>34231.152999999998</v>
       </c>
       <c r="H10" s="34">
-        <v>22544.361000000001</v>
+        <v>28446.447</v>
       </c>
       <c r="I10" s="34">
-        <v>35995.311999999998</v>
+        <v>43220.612000000001</v>
       </c>
       <c r="J10" s="34">
-        <v>41271.074000000001</v>
+        <v>42895.796000000002</v>
       </c>
       <c r="K10" s="34">
-        <v>36685.998</v>
+        <v>44603.178999999996</v>
       </c>
       <c r="L10" s="34">
-        <v>30077.370999999999</v>
+        <v>35787.127</v>
       </c>
       <c r="M10" s="34">
-        <v>33491.675999999999</v>
+        <v>38856.735999999997</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="35">
-        <v>2021</v>
+      <c r="A11" s="36">
+        <v>2022</v>
       </c>
       <c r="B11" s="34">
-        <v>21521.983</v>
+        <v>22868.919000000002</v>
       </c>
       <c r="C11" s="34">
-        <v>25486.802</v>
+        <v>31955.710999999999</v>
       </c>
       <c r="D11" s="34">
-        <v>26749.73</v>
+        <v>31042.304</v>
       </c>
       <c r="E11" s="34">
-        <v>41893.190999999999</v>
+        <v>49214.258999999998</v>
       </c>
       <c r="F11" s="34">
-        <v>35985.447</v>
+        <v>42806.262000000002</v>
       </c>
       <c r="G11" s="34">
-        <v>34231.152999999998</v>
+        <v>41830.402999999998</v>
       </c>
       <c r="H11" s="34">
-        <v>28446.447</v>
+        <v>35968.839</v>
       </c>
       <c r="I11" s="34">
-        <v>43220.612000000001</v>
+        <v>48373.364999999998</v>
       </c>
       <c r="J11" s="34">
-        <v>42895.796000000002</v>
+        <v>49283.862999999998</v>
       </c>
       <c r="K11" s="34">
-        <v>44603.178999999996</v>
+        <v>48448.351000000002</v>
       </c>
       <c r="L11" s="34">
-        <v>35787.127</v>
+        <v>42285.961000000003</v>
       </c>
       <c r="M11" s="34">
-        <v>38856.735999999997</v>
+        <v>49765.258000000002</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="36">
-        <v>2022</v>
-[...35 lines deleted...]
-        <v>49765.258000000002</v>
+        <v>2023</v>
+      </c>
+      <c r="B12" s="37">
+        <v>24906.837</v>
+      </c>
+      <c r="C12" s="37">
+        <v>36127.61</v>
+      </c>
+      <c r="D12" s="37">
+        <v>36107.421999999999</v>
+      </c>
+      <c r="E12" s="37">
+        <v>47023.173000000003</v>
+      </c>
+      <c r="F12" s="37">
+        <v>50558.6</v>
+      </c>
+      <c r="G12" s="37">
+        <v>52254.9</v>
+      </c>
+      <c r="H12" s="37">
+        <v>40792.5</v>
+      </c>
+      <c r="I12" s="37">
+        <v>45472.1</v>
+      </c>
+      <c r="J12" s="37">
+        <v>43277</v>
+      </c>
+      <c r="K12" s="37">
+        <v>48621.3</v>
+      </c>
+      <c r="L12" s="37">
+        <v>37543.300000000003</v>
+      </c>
+      <c r="M12" s="37">
+        <v>42170.400000000001</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="36">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B13" s="37">
-        <v>24906.837</v>
+        <v>25584.9</v>
       </c>
       <c r="C13" s="37">
-        <v>36127.61</v>
+        <v>37624</v>
       </c>
       <c r="D13" s="37">
-        <v>36107.421999999999</v>
+        <v>35383.300000000003</v>
       </c>
       <c r="E13" s="37">
-        <v>47023.173000000003</v>
+        <v>46214.9</v>
       </c>
       <c r="F13" s="37">
-        <v>50558.6</v>
+        <v>54550.2</v>
       </c>
       <c r="G13" s="37">
-        <v>52254.9</v>
+        <v>65481.9</v>
       </c>
       <c r="H13" s="37">
-        <v>40792.5</v>
+        <v>44291.4</v>
       </c>
       <c r="I13" s="37">
-        <v>45472.1</v>
+        <v>57228.4</v>
       </c>
       <c r="J13" s="37">
-        <v>43277</v>
+        <v>50511.521000000001</v>
       </c>
       <c r="K13" s="37">
-        <v>48621.3</v>
+        <v>54659.3</v>
       </c>
       <c r="L13" s="37">
-        <v>37543.300000000003</v>
+        <v>43361.9</v>
       </c>
       <c r="M13" s="37">
-        <v>42170.400000000001</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>71497.899999999994</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="36">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B14" s="37">
-        <v>25584.9</v>
+        <v>27464.6</v>
       </c>
       <c r="C14" s="37">
-        <v>37624</v>
+        <v>40007.5</v>
       </c>
       <c r="D14" s="37">
-        <v>35383.300000000003</v>
+        <v>49343.7</v>
       </c>
       <c r="E14" s="37">
-        <v>46214.9</v>
+        <v>58765.2</v>
       </c>
       <c r="F14" s="37">
-        <v>54550.2</v>
+        <v>66343.7</v>
       </c>
       <c r="G14" s="37">
-        <v>65481.9</v>
+        <v>66584.899999999994</v>
       </c>
       <c r="H14" s="37">
-        <v>44291.4</v>
+        <v>66806.8</v>
       </c>
       <c r="I14" s="37">
-        <v>57228.4</v>
+        <v>73328.899999999994</v>
       </c>
       <c r="J14" s="37">
-        <v>50511.521000000001</v>
+        <v>64587.4</v>
       </c>
       <c r="K14" s="37">
-        <v>54659.3</v>
+        <v>69493.899999999994</v>
       </c>
       <c r="L14" s="37">
-        <v>43361.9</v>
+        <v>62765.9</v>
       </c>
       <c r="M14" s="37">
-        <v>71497.899999999994</v>
-[...39 lines deleted...]
-      <c r="M15" s="37">
         <v>83013.600000000006</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="38">
+    <row r="15" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="38">
         <v>2026</v>
       </c>
-      <c r="B16" s="27">
+      <c r="B15" s="27">
         <v>49372.800000000003</v>
       </c>
-      <c r="C16" s="27">
+      <c r="C15" s="27">
         <v>56056.6</v>
       </c>
-      <c r="D16" s="27">
+      <c r="D15" s="27">
         <v>62823.5</v>
       </c>
-      <c r="E16" s="27">
+      <c r="E15" s="27">
         <v>82862.600000000006</v>
       </c>
-      <c r="F16" s="27">
+      <c r="F15" s="27">
         <v>91986.8</v>
       </c>
-      <c r="G16" s="27">
+      <c r="G15" s="27">
         <v>96858.5</v>
       </c>
-      <c r="H16" s="27">
+      <c r="H15" s="27">
         <v>69307.600000000006</v>
       </c>
-      <c r="I16" s="27">
+      <c r="I15" s="27">
         <v>84348.3</v>
       </c>
-      <c r="J16" s="27"/>
-[...8 lines deleted...]
-      <c r="E22" s="41"/>
+      <c r="J15" s="27">
+        <v>76543</v>
+      </c>
+      <c r="K15" s="27"/>
+      <c r="L15" s="27"/>
+      <c r="M15" s="27"/>
+    </row>
+    <row r="17" spans="5:11" x14ac:dyDescent="0.2">
+      <c r="K17" s="45"/>
+    </row>
+    <row r="21" spans="5:11" x14ac:dyDescent="0.2">
+      <c r="E21" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="L2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N63"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L53" sqref="L53"/>
+    <sheetView topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="K48" sqref="K48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="15" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" style="16" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="1" customWidth="1"/>
     <col min="13" max="16" width="10.7109375" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="79" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="52"/>
-[...10 lines deleted...]
-      <c r="M1" s="52"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
       <c r="N1" s="3"/>
     </row>
     <row r="2" spans="1:14" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="7"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
     </row>
     <row r="3" spans="1:14" s="2" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="17"/>
       <c r="B3" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="18" t="s">
         <v>1</v>
       </c>
@@ -1440,64 +2222,64 @@
       </c>
       <c r="G3" s="18" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="18" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="18" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="18" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="18" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="21"/>
-      <c r="B4" s="54" t="s">
+      <c r="B4" s="81" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="54"/>
-[...9 lines deleted...]
-      <c r="M4" s="54"/>
+      <c r="C4" s="81"/>
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="81"/>
+      <c r="H4" s="81"/>
+      <c r="I4" s="81"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="81"/>
+      <c r="L4" s="81"/>
+      <c r="M4" s="81"/>
     </row>
     <row r="5" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="21">
         <v>2015</v>
       </c>
       <c r="B5" s="22">
         <v>103.3</v>
       </c>
       <c r="C5" s="22">
         <v>97.7</v>
       </c>
       <c r="D5" s="22">
         <v>100</v>
       </c>
       <c r="E5" s="22">
         <v>91.8</v>
       </c>
       <c r="F5" s="22">
         <v>97.6</v>
       </c>
       <c r="G5" s="22">
         <v>104</v>
       </c>
       <c r="H5" s="22">
         <v>74.400000000000006</v>
@@ -1934,71 +2716,73 @@
       </c>
       <c r="B16" s="22">
         <v>169.4</v>
       </c>
       <c r="C16" s="39">
         <v>131.9</v>
       </c>
       <c r="D16" s="39">
         <v>121.4</v>
       </c>
       <c r="E16" s="39">
         <v>130.30000000000001</v>
       </c>
       <c r="F16" s="50">
         <v>133.6</v>
       </c>
       <c r="G16" s="39">
         <v>141</v>
       </c>
       <c r="H16" s="51">
         <v>102</v>
       </c>
       <c r="I16" s="39">
         <v>113.3</v>
       </c>
-      <c r="J16" s="44"/>
+      <c r="J16" s="39">
+        <v>118</v>
+      </c>
       <c r="K16" s="44"/>
       <c r="L16" s="44"/>
       <c r="M16" s="44"/>
     </row>
     <row r="17" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="21"/>
-      <c r="B17" s="55" t="s">
+      <c r="B17" s="82" t="s">
         <v>14</v>
       </c>
-      <c r="C17" s="55"/>
-[...9 lines deleted...]
-      <c r="M17" s="55"/>
+      <c r="C17" s="82"/>
+      <c r="D17" s="82"/>
+      <c r="E17" s="82"/>
+      <c r="F17" s="82"/>
+      <c r="G17" s="82"/>
+      <c r="H17" s="82"/>
+      <c r="I17" s="82"/>
+      <c r="J17" s="82"/>
+      <c r="K17" s="82"/>
+      <c r="L17" s="82"/>
+      <c r="M17" s="82"/>
     </row>
     <row r="18" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21">
         <v>2015</v>
       </c>
       <c r="B18" s="22">
         <v>41</v>
       </c>
       <c r="C18" s="22">
         <v>127</v>
       </c>
       <c r="D18" s="22">
         <v>92.8</v>
       </c>
       <c r="E18" s="22">
         <v>96.8</v>
       </c>
       <c r="F18" s="22">
         <v>104.4</v>
       </c>
       <c r="G18" s="22">
         <v>110</v>
       </c>
       <c r="H18" s="22">
         <v>81.599999999999994</v>
@@ -2435,71 +3219,73 @@
       </c>
       <c r="B29" s="22">
         <v>59.3</v>
       </c>
       <c r="C29" s="39">
         <v>112.4</v>
       </c>
       <c r="D29" s="39">
         <v>112.1</v>
       </c>
       <c r="E29" s="39">
         <v>128.1</v>
       </c>
       <c r="F29" s="50">
         <v>113.6</v>
       </c>
       <c r="G29" s="39">
         <v>105.8</v>
       </c>
       <c r="H29" s="51">
         <v>71.3</v>
       </c>
       <c r="I29" s="39">
         <v>121.2</v>
       </c>
-      <c r="J29" s="44"/>
+      <c r="J29" s="39">
+        <v>90.5</v>
+      </c>
       <c r="K29" s="44"/>
       <c r="L29" s="44"/>
       <c r="M29" s="44"/>
     </row>
     <row r="30" spans="1:13" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="21"/>
-      <c r="B30" s="55" t="s">
+      <c r="B30" s="82" t="s">
         <v>15</v>
       </c>
-      <c r="C30" s="55"/>
-[...9 lines deleted...]
-      <c r="M30" s="55"/>
+      <c r="C30" s="82"/>
+      <c r="D30" s="82"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="82"/>
+      <c r="G30" s="82"/>
+      <c r="H30" s="82"/>
+      <c r="I30" s="82"/>
+      <c r="J30" s="82"/>
+      <c r="K30" s="82"/>
+      <c r="L30" s="82"/>
+      <c r="M30" s="82"/>
     </row>
     <row r="31" spans="1:13" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="21">
         <v>2015</v>
       </c>
       <c r="B31" s="22">
         <v>103.3</v>
       </c>
       <c r="C31" s="22">
         <v>99.7</v>
       </c>
       <c r="D31" s="22">
         <v>99.7</v>
       </c>
       <c r="E31" s="22">
         <v>97.6</v>
       </c>
       <c r="F31" s="22">
         <v>97.5</v>
       </c>
       <c r="G31" s="22">
         <v>98.6</v>
       </c>
       <c r="H31" s="22">
         <v>94.4</v>
@@ -2936,51 +3722,53 @@
       </c>
       <c r="B42" s="26">
         <v>169.4</v>
       </c>
       <c r="C42" s="43">
         <v>147.30000000000001</v>
       </c>
       <c r="D42" s="43">
         <v>136.30000000000001</v>
       </c>
       <c r="E42" s="43">
         <v>134.5</v>
       </c>
       <c r="F42" s="43">
         <v>134</v>
       </c>
       <c r="G42" s="43">
         <v>135.30000000000001</v>
       </c>
       <c r="H42" s="43">
         <v>129.5</v>
       </c>
       <c r="I42" s="43">
         <v>126.7</v>
       </c>
-      <c r="J42" s="43"/>
+      <c r="J42" s="43">
+        <v>125.7</v>
+      </c>
       <c r="K42" s="43"/>
       <c r="L42" s="46"/>
       <c r="M42" s="46"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B45" s="23"/>
     </row>
     <row r="51" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A51" s="9"/>
       <c r="B51" s="10"/>
       <c r="C51" s="10"/>
       <c r="D51" s="10"/>
       <c r="E51" s="10"/>
       <c r="F51" s="10"/>
       <c r="G51" s="11"/>
       <c r="H51" s="11"/>
       <c r="I51" s="11"/>
       <c r="J51" s="12"/>
       <c r="K51" s="13"/>
       <c r="L51" s="12"/>
       <c r="M51" s="12"/>
       <c r="N51" s="9"/>
     </row>
     <row r="52" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A52" s="9"/>
@@ -3175,51 +3963,53 @@
       <c r="N63" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B17:M17"/>
     <mergeCell ref="B30:M30"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Объем оптовой торговли</vt:lpstr>
       <vt:lpstr>ИФО оптовой торговли </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>K.Kozhakhmetova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>