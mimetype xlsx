--- v0 (2026-04-16)
+++ v1 (2026-05-08)
@@ -1,51 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm307-4\Общая папка\ДИНАМИЧЕСКИЕ РЯДЫ\Динамика по месяцам 2026\03\динамика\рус\натура (январь-март 2026г.)\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{85157DEC-DFE6-401E-98B7-41D3F2F4AD68}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13110" windowHeight="11415" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Лист 1'!$A$4:$M$58</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="43">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
@@ -149,51 +155,51 @@
     <t>Производство промышленной продукции в секции водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений в Акмолинской области за 2026 год*</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>"*" - оперативные данные</t>
   </si>
   <si>
     <t>Согласно действующему национальному классификатору Республики Казахстан «Классификатор  административно-территориальных объектов» (КАТО) от 22 июня 2022 года.</t>
   </si>
   <si>
     <t>январь-
 май</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>"х" - данные конфиденциальны</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -390,51 +396,51 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3 3" xfId="1"/>
+    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -452,116 +458,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -697,55 +739,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:BX65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E43" sqref="E43"/>
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="8" width="10" style="2" customWidth="1"/>
     <col min="9" max="9" width="10" style="11" customWidth="1"/>
     <col min="10" max="13" width="10" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="3" customFormat="1" ht="26.25" customHeight="1">
       <c r="A2" s="29" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
@@ -835,451 +877,491 @@
         <v>10</v>
       </c>
       <c r="J5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="K5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="20">
         <v>4748.3</v>
       </c>
       <c r="C6" s="20">
         <v>9357.5</v>
       </c>
-      <c r="D6" s="22"/>
+      <c r="D6" s="20">
+        <v>13743.2</v>
+      </c>
       <c r="E6" s="23"/>
       <c r="F6" s="23"/>
       <c r="G6" s="22"/>
       <c r="H6" s="20"/>
       <c r="I6" s="24"/>
       <c r="J6" s="20"/>
       <c r="K6" s="20"/>
       <c r="L6" s="20"/>
       <c r="M6" s="20"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="20">
         <v>1047.5</v>
       </c>
       <c r="C7" s="20">
         <v>2000.6</v>
       </c>
-      <c r="D7" s="22"/>
+      <c r="D7" s="20">
+        <v>2963.1</v>
+      </c>
       <c r="E7" s="23"/>
       <c r="F7" s="23"/>
       <c r="G7" s="22"/>
       <c r="H7" s="20"/>
       <c r="I7" s="24"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="20">
         <v>161</v>
       </c>
       <c r="C8" s="20">
         <v>323</v>
       </c>
-      <c r="D8" s="22"/>
+      <c r="D8" s="20">
+        <v>490</v>
+      </c>
       <c r="E8" s="23"/>
       <c r="F8" s="23"/>
       <c r="G8" s="22"/>
       <c r="H8" s="20"/>
       <c r="I8" s="24"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="20">
         <v>1756.7</v>
       </c>
       <c r="C9" s="20">
         <v>3413.5</v>
       </c>
-      <c r="D9" s="22"/>
+      <c r="D9" s="20">
+        <v>4974.7</v>
+      </c>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="22"/>
       <c r="H9" s="20"/>
       <c r="I9" s="24"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="20">
         <v>47.3</v>
       </c>
       <c r="C10" s="20">
         <v>105.8</v>
       </c>
-      <c r="D10" s="22"/>
+      <c r="D10" s="20">
+        <v>164.2</v>
+      </c>
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
       <c r="G10" s="22"/>
       <c r="H10" s="20"/>
       <c r="I10" s="24"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="20">
         <v>63.1</v>
       </c>
       <c r="C11" s="20">
         <v>138</v>
       </c>
-      <c r="D11" s="22"/>
+      <c r="D11" s="20">
+        <v>212.9</v>
+      </c>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="22"/>
       <c r="H11" s="20"/>
       <c r="I11" s="24"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="20">
         <v>28.5</v>
       </c>
       <c r="C12" s="20">
         <v>61.7</v>
       </c>
-      <c r="D12" s="22"/>
+      <c r="D12" s="20">
+        <v>95</v>
+      </c>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="22"/>
       <c r="H12" s="20"/>
       <c r="I12" s="24"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="20">
         <v>94.4</v>
       </c>
       <c r="C13" s="20">
         <v>207.8</v>
       </c>
-      <c r="D13" s="22"/>
+      <c r="D13" s="20">
+        <v>304.2</v>
+      </c>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="22"/>
       <c r="H13" s="20"/>
       <c r="I13" s="24"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="20">
         <v>89.5</v>
       </c>
       <c r="C14" s="20">
         <v>177.5</v>
       </c>
-      <c r="D14" s="22"/>
+      <c r="D14" s="20">
+        <v>292.5</v>
+      </c>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="22"/>
       <c r="H14" s="20"/>
       <c r="I14" s="24"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1">
       <c r="A15" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="20">
         <v>23.2</v>
       </c>
       <c r="C15" s="20">
         <v>47</v>
       </c>
-      <c r="D15" s="22"/>
+      <c r="D15" s="20">
+        <v>70.8</v>
+      </c>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="22"/>
       <c r="H15" s="20"/>
       <c r="I15" s="24"/>
       <c r="J15" s="20"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1">
       <c r="A16" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="20">
         <v>60.3</v>
       </c>
       <c r="C16" s="20">
         <v>119.5</v>
       </c>
-      <c r="D16" s="22"/>
+      <c r="D16" s="20">
+        <v>178.7</v>
+      </c>
       <c r="E16" s="23"/>
       <c r="F16" s="23"/>
       <c r="G16" s="22"/>
       <c r="H16" s="20"/>
       <c r="I16" s="24"/>
       <c r="J16" s="20"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
       <c r="N16" s="5"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="20">
         <v>97.7</v>
       </c>
       <c r="C17" s="20">
         <v>190.1</v>
       </c>
-      <c r="D17" s="22"/>
+      <c r="D17" s="20">
+        <v>282.39999999999998</v>
+      </c>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="22"/>
       <c r="H17" s="20"/>
       <c r="I17" s="24"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="20">
         <v>28</v>
       </c>
       <c r="C18" s="20">
         <v>56.9</v>
       </c>
-      <c r="D18" s="22"/>
+      <c r="D18" s="20">
+        <v>85.8</v>
+      </c>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="22"/>
       <c r="H18" s="20"/>
       <c r="I18" s="24"/>
       <c r="J18" s="20"/>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="20">
         <v>134.19999999999999</v>
       </c>
       <c r="C19" s="20">
         <v>279.7</v>
       </c>
-      <c r="D19" s="22"/>
+      <c r="D19" s="20">
+        <v>425.2</v>
+      </c>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="22"/>
       <c r="H19" s="20"/>
       <c r="I19" s="24"/>
       <c r="J19" s="20"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="20">
         <v>433.6</v>
       </c>
       <c r="C20" s="20">
         <v>858.7</v>
       </c>
-      <c r="D20" s="22"/>
+      <c r="D20" s="20">
+        <v>1179.8</v>
+      </c>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="22"/>
       <c r="H20" s="20"/>
       <c r="I20" s="24"/>
       <c r="J20" s="20"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="20">
         <v>68.400000000000006</v>
       </c>
       <c r="C21" s="20">
         <v>143.30000000000001</v>
       </c>
-      <c r="D21" s="22"/>
+      <c r="D21" s="20">
+        <v>218.3</v>
+      </c>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="22"/>
       <c r="H21" s="20"/>
       <c r="I21" s="24"/>
       <c r="J21" s="20"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="20">
         <v>45.2</v>
       </c>
       <c r="C22" s="20">
         <v>95.9</v>
       </c>
-      <c r="D22" s="22"/>
+      <c r="D22" s="20">
+        <v>146.69999999999999</v>
+      </c>
       <c r="E22" s="23"/>
       <c r="F22" s="23"/>
       <c r="G22" s="22"/>
       <c r="H22" s="20"/>
       <c r="I22" s="24"/>
       <c r="J22" s="20"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="20">
         <v>310.7</v>
       </c>
       <c r="C23" s="20">
         <v>592</v>
       </c>
-      <c r="D23" s="22"/>
+      <c r="D23" s="20">
+        <v>867.3</v>
+      </c>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="22"/>
       <c r="H23" s="20"/>
       <c r="I23" s="24"/>
       <c r="J23" s="20"/>
       <c r="K23" s="20"/>
       <c r="L23" s="20"/>
       <c r="M23" s="20"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="20">
         <v>44.7</v>
       </c>
       <c r="C24" s="20">
         <v>93.4</v>
       </c>
-      <c r="D24" s="22"/>
+      <c r="D24" s="20">
+        <v>142.1</v>
+      </c>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="22"/>
       <c r="H24" s="20"/>
       <c r="I24" s="24"/>
       <c r="J24" s="20"/>
       <c r="K24" s="20"/>
       <c r="L24" s="20"/>
       <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1">
       <c r="A25" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="20">
         <v>214.4</v>
       </c>
       <c r="C25" s="20">
         <v>453.2</v>
       </c>
-      <c r="D25" s="22"/>
+      <c r="D25" s="20">
+        <v>649.5</v>
+      </c>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="22"/>
       <c r="H25" s="20"/>
       <c r="I25" s="24"/>
       <c r="J25" s="20"/>
       <c r="K25" s="20"/>
       <c r="L25" s="20"/>
       <c r="M25" s="20"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="19"/>
       <c r="B26" s="21"/>
       <c r="C26" s="22"/>
       <c r="D26" s="22"/>
       <c r="E26" s="22"/>
       <c r="F26" s="22"/>
       <c r="G26" s="17"/>
       <c r="H26" s="17"/>
       <c r="I26" s="18"/>
       <c r="J26" s="17"/>
       <c r="K26" s="17"/>
       <c r="L26" s="17"/>
       <c r="M26" s="17"/>
     </row>
@@ -1288,450 +1370,490 @@
         <v>34</v>
       </c>
       <c r="B27" s="18"/>
       <c r="C27" s="17"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="17"/>
       <c r="I27" s="18"/>
       <c r="J27" s="17"/>
       <c r="K27" s="17"/>
       <c r="L27" s="17"/>
       <c r="M27" s="17"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="20">
         <v>2819</v>
       </c>
       <c r="C28" s="20">
         <v>5732.5</v>
       </c>
-      <c r="D28" s="22"/>
+      <c r="D28" s="20">
+        <v>8653.1</v>
+      </c>
       <c r="E28" s="23"/>
       <c r="F28" s="23"/>
       <c r="G28" s="22"/>
       <c r="H28" s="20"/>
       <c r="I28" s="24"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1">
       <c r="A29" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="20">
         <v>933.5</v>
       </c>
       <c r="C29" s="20">
         <v>1795.6</v>
       </c>
-      <c r="D29" s="22"/>
+      <c r="D29" s="20">
+        <v>2658.1</v>
+      </c>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="22"/>
       <c r="H29" s="20"/>
       <c r="I29" s="24"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1">
       <c r="A30" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="20">
         <v>161</v>
       </c>
       <c r="C30" s="20">
         <v>323</v>
       </c>
-      <c r="D30" s="22"/>
+      <c r="D30" s="20">
+        <v>490</v>
+      </c>
       <c r="E30" s="23"/>
       <c r="F30" s="23"/>
       <c r="G30" s="22"/>
       <c r="H30" s="20"/>
       <c r="I30" s="24"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="20"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="20">
         <v>394.7</v>
       </c>
       <c r="C31" s="20">
         <v>886.5</v>
       </c>
-      <c r="D31" s="22"/>
+      <c r="D31" s="20">
+        <v>1417.7</v>
+      </c>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="22"/>
       <c r="H31" s="20"/>
       <c r="I31" s="24"/>
       <c r="J31" s="20"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="20"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1">
       <c r="A32" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="20">
         <v>47.3</v>
       </c>
       <c r="C32" s="20">
         <v>105.8</v>
       </c>
-      <c r="D32" s="22"/>
+      <c r="D32" s="20">
+        <v>164.2</v>
+      </c>
       <c r="E32" s="23"/>
       <c r="F32" s="23"/>
       <c r="G32" s="22"/>
       <c r="H32" s="20"/>
       <c r="I32" s="24"/>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="20"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1">
       <c r="A33" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="20">
         <v>35.6</v>
       </c>
       <c r="C33" s="20">
         <v>90.3</v>
       </c>
-      <c r="D33" s="22"/>
+      <c r="D33" s="20">
+        <v>145</v>
+      </c>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="22"/>
       <c r="H33" s="20"/>
       <c r="I33" s="24"/>
       <c r="J33" s="20"/>
       <c r="K33" s="20"/>
       <c r="L33" s="20"/>
       <c r="M33" s="20"/>
     </row>
     <row r="34" spans="1:13" s="1" customFormat="1">
       <c r="A34" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="20">
         <v>28.5</v>
       </c>
       <c r="C34" s="20">
         <v>61.7</v>
       </c>
-      <c r="D34" s="22"/>
+      <c r="D34" s="20">
+        <v>95</v>
+      </c>
       <c r="E34" s="23"/>
       <c r="F34" s="23"/>
       <c r="G34" s="22"/>
       <c r="H34" s="20"/>
       <c r="I34" s="24"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
     </row>
     <row r="35" spans="1:13" s="1" customFormat="1">
       <c r="A35" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="20">
         <v>94.4</v>
       </c>
       <c r="C35" s="20">
         <v>207.8</v>
       </c>
-      <c r="D35" s="22"/>
+      <c r="D35" s="20">
+        <v>304.2</v>
+      </c>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="22"/>
       <c r="H35" s="20"/>
       <c r="I35" s="24"/>
       <c r="J35" s="20"/>
       <c r="K35" s="20"/>
       <c r="L35" s="20"/>
       <c r="M35" s="20"/>
     </row>
     <row r="36" spans="1:13" s="1" customFormat="1">
       <c r="A36" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="20">
         <v>89.4</v>
       </c>
       <c r="C36" s="20">
         <v>177.2</v>
       </c>
-      <c r="D36" s="22"/>
+      <c r="D36" s="20">
+        <v>292</v>
+      </c>
       <c r="E36" s="23"/>
       <c r="F36" s="23"/>
       <c r="G36" s="22"/>
       <c r="H36" s="20"/>
       <c r="I36" s="24"/>
       <c r="J36" s="20"/>
       <c r="K36" s="20"/>
       <c r="L36" s="20"/>
       <c r="M36" s="20"/>
     </row>
     <row r="37" spans="1:13" s="1" customFormat="1">
       <c r="A37" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="20">
         <v>23.2</v>
       </c>
       <c r="C37" s="20">
         <v>47</v>
       </c>
-      <c r="D37" s="22"/>
+      <c r="D37" s="20">
+        <v>70.8</v>
+      </c>
       <c r="E37" s="23"/>
       <c r="F37" s="23"/>
       <c r="G37" s="22"/>
       <c r="H37" s="20"/>
       <c r="I37" s="24"/>
       <c r="J37" s="20"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="20"/>
     </row>
     <row r="38" spans="1:13" s="1" customFormat="1">
       <c r="A38" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="20">
         <v>54.6</v>
       </c>
       <c r="C38" s="20">
         <v>106.5</v>
       </c>
-      <c r="D38" s="22"/>
+      <c r="D38" s="20">
+        <v>158.5</v>
+      </c>
       <c r="E38" s="23"/>
       <c r="F38" s="23"/>
       <c r="G38" s="22"/>
       <c r="H38" s="20"/>
       <c r="I38" s="24"/>
       <c r="J38" s="20"/>
       <c r="K38" s="20"/>
       <c r="L38" s="20"/>
       <c r="M38" s="20"/>
     </row>
     <row r="39" spans="1:13" s="1" customFormat="1">
       <c r="A39" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="20">
         <v>93.5</v>
       </c>
       <c r="C39" s="20">
         <v>181.6</v>
       </c>
-      <c r="D39" s="22"/>
+      <c r="D39" s="20">
+        <v>269.7</v>
+      </c>
       <c r="E39" s="23"/>
       <c r="F39" s="23"/>
       <c r="G39" s="22"/>
       <c r="H39" s="20"/>
       <c r="I39" s="24"/>
       <c r="J39" s="20"/>
       <c r="K39" s="20"/>
       <c r="L39" s="20"/>
       <c r="M39" s="20"/>
     </row>
     <row r="40" spans="1:13" s="1" customFormat="1">
       <c r="A40" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="20">
         <v>28</v>
       </c>
       <c r="C40" s="20">
         <v>56.9</v>
       </c>
-      <c r="D40" s="22"/>
+      <c r="D40" s="20">
+        <v>85.8</v>
+      </c>
       <c r="E40" s="23"/>
       <c r="F40" s="23"/>
       <c r="G40" s="22"/>
       <c r="H40" s="20"/>
       <c r="I40" s="24"/>
       <c r="J40" s="20"/>
       <c r="K40" s="20"/>
       <c r="L40" s="20"/>
       <c r="M40" s="20"/>
     </row>
     <row r="41" spans="1:13" s="1" customFormat="1">
       <c r="A41" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="20">
         <v>134</v>
       </c>
       <c r="C41" s="20">
         <v>279.3</v>
       </c>
-      <c r="D41" s="22"/>
+      <c r="D41" s="20">
+        <v>424.7</v>
+      </c>
       <c r="E41" s="23"/>
       <c r="F41" s="23"/>
       <c r="G41" s="22"/>
       <c r="H41" s="20"/>
       <c r="I41" s="24"/>
       <c r="J41" s="20"/>
       <c r="K41" s="20"/>
       <c r="L41" s="20"/>
       <c r="M41" s="20"/>
     </row>
     <row r="42" spans="1:13" s="1" customFormat="1">
       <c r="A42" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="20">
         <v>18.100000000000001</v>
       </c>
       <c r="C42" s="20">
         <v>35.5</v>
       </c>
-      <c r="D42" s="22"/>
+      <c r="D42" s="20">
+        <v>53.5</v>
+      </c>
       <c r="E42" s="23"/>
       <c r="F42" s="23"/>
       <c r="G42" s="22"/>
       <c r="H42" s="20"/>
       <c r="I42" s="24"/>
       <c r="J42" s="20"/>
       <c r="K42" s="20"/>
       <c r="L42" s="20"/>
       <c r="M42" s="20"/>
     </row>
     <row r="43" spans="1:13" s="1" customFormat="1">
       <c r="A43" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="20">
         <v>68.400000000000006</v>
       </c>
       <c r="C43" s="20">
         <v>143.30000000000001</v>
       </c>
-      <c r="D43" s="22"/>
+      <c r="D43" s="20">
+        <v>218.3</v>
+      </c>
       <c r="E43" s="23"/>
       <c r="F43" s="23"/>
       <c r="G43" s="22"/>
       <c r="H43" s="20"/>
       <c r="I43" s="24"/>
       <c r="J43" s="20"/>
       <c r="K43" s="20"/>
       <c r="L43" s="20"/>
       <c r="M43" s="20"/>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1">
       <c r="A44" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="20">
         <v>45.2</v>
       </c>
       <c r="C44" s="20">
         <v>95.9</v>
       </c>
-      <c r="D44" s="22"/>
+      <c r="D44" s="20">
+        <v>146.69999999999999</v>
+      </c>
       <c r="E44" s="23"/>
       <c r="F44" s="23"/>
       <c r="G44" s="22"/>
       <c r="H44" s="20"/>
       <c r="I44" s="24"/>
       <c r="J44" s="20"/>
       <c r="K44" s="20"/>
       <c r="L44" s="20"/>
       <c r="M44" s="20"/>
     </row>
     <row r="45" spans="1:13" s="1" customFormat="1">
       <c r="A45" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="20">
         <v>310.7</v>
       </c>
       <c r="C45" s="20">
         <v>592</v>
       </c>
-      <c r="D45" s="22"/>
+      <c r="D45" s="20">
+        <v>867.3</v>
+      </c>
       <c r="E45" s="23"/>
       <c r="F45" s="23"/>
       <c r="G45" s="22"/>
       <c r="H45" s="20"/>
       <c r="I45" s="24"/>
       <c r="J45" s="20"/>
       <c r="K45" s="20"/>
       <c r="L45" s="20"/>
       <c r="M45" s="20"/>
     </row>
     <row r="46" spans="1:13" s="1" customFormat="1">
       <c r="A46" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B46" s="20">
         <v>44.7</v>
       </c>
       <c r="C46" s="20">
         <v>93.4</v>
       </c>
-      <c r="D46" s="22"/>
+      <c r="D46" s="20">
+        <v>142.1</v>
+      </c>
       <c r="E46" s="23"/>
       <c r="F46" s="23"/>
       <c r="G46" s="22"/>
       <c r="H46" s="20"/>
       <c r="I46" s="24"/>
       <c r="J46" s="20"/>
       <c r="K46" s="20"/>
       <c r="L46" s="20"/>
       <c r="M46" s="20"/>
     </row>
     <row r="47" spans="1:13" s="1" customFormat="1">
       <c r="A47" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B47" s="20">
         <v>214.4</v>
       </c>
       <c r="C47" s="20">
         <v>453.2</v>
       </c>
-      <c r="D47" s="22"/>
+      <c r="D47" s="20">
+        <v>649.5</v>
+      </c>
       <c r="E47" s="23"/>
       <c r="F47" s="23"/>
       <c r="G47" s="22"/>
       <c r="H47" s="20"/>
       <c r="I47" s="24"/>
       <c r="J47" s="20"/>
       <c r="K47" s="20"/>
       <c r="L47" s="20"/>
       <c r="M47" s="20"/>
     </row>
     <row r="48" spans="1:13" s="1" customFormat="1">
       <c r="A48" s="26"/>
       <c r="B48" s="22"/>
       <c r="C48" s="18"/>
       <c r="D48" s="17"/>
       <c r="E48" s="17"/>
       <c r="F48" s="17"/>
       <c r="G48" s="17"/>
       <c r="H48" s="17"/>
       <c r="I48" s="18"/>
       <c r="J48" s="17"/>
       <c r="K48" s="17"/>
       <c r="L48" s="17"/>
       <c r="M48" s="17"/>
     </row>
@@ -1740,219 +1862,237 @@
         <v>33</v>
       </c>
       <c r="B49" s="17"/>
       <c r="C49" s="17"/>
       <c r="D49" s="17"/>
       <c r="E49" s="17"/>
       <c r="F49" s="17"/>
       <c r="G49" s="17"/>
       <c r="H49" s="17"/>
       <c r="I49" s="18"/>
       <c r="J49" s="17"/>
       <c r="K49" s="17"/>
       <c r="L49" s="17"/>
       <c r="M49" s="17"/>
     </row>
     <row r="50" spans="1:76" s="1" customFormat="1">
       <c r="A50" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B50" s="20">
         <v>1929.3</v>
       </c>
       <c r="C50" s="21">
         <v>3625</v>
       </c>
-      <c r="D50" s="22"/>
+      <c r="D50" s="20">
+        <v>5090.1000000000004</v>
+      </c>
       <c r="E50" s="23"/>
       <c r="F50" s="23"/>
       <c r="G50" s="22"/>
       <c r="H50" s="22"/>
       <c r="I50" s="24"/>
       <c r="J50" s="20"/>
       <c r="K50" s="20"/>
       <c r="L50" s="20"/>
       <c r="M50" s="20"/>
     </row>
     <row r="51" spans="1:76" s="1" customFormat="1">
       <c r="A51" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B51" s="20">
         <v>114</v>
       </c>
       <c r="C51" s="21">
         <v>205</v>
       </c>
-      <c r="D51" s="22"/>
+      <c r="D51" s="20">
+        <v>305</v>
+      </c>
       <c r="E51" s="23"/>
       <c r="F51" s="23"/>
       <c r="G51" s="22"/>
       <c r="H51" s="22"/>
       <c r="I51" s="24"/>
       <c r="J51" s="20"/>
       <c r="K51" s="20"/>
       <c r="L51" s="20"/>
       <c r="M51" s="20"/>
     </row>
     <row r="52" spans="1:76" s="1" customFormat="1">
       <c r="A52" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B52" s="20">
         <v>1362</v>
       </c>
       <c r="C52" s="21">
         <v>2527</v>
       </c>
-      <c r="D52" s="22"/>
+      <c r="D52" s="20">
+        <v>3557</v>
+      </c>
       <c r="E52" s="23"/>
       <c r="F52" s="23"/>
       <c r="G52" s="22"/>
       <c r="H52" s="22"/>
       <c r="I52" s="24"/>
       <c r="J52" s="20"/>
       <c r="K52" s="20"/>
       <c r="L52" s="20"/>
       <c r="M52" s="20"/>
     </row>
     <row r="53" spans="1:76" s="1" customFormat="1">
       <c r="A53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="20">
         <v>27.5</v>
       </c>
       <c r="C53" s="21">
         <v>47.7</v>
       </c>
-      <c r="D53" s="22"/>
+      <c r="D53" s="20">
+        <v>67.900000000000006</v>
+      </c>
       <c r="E53" s="23"/>
       <c r="F53" s="23"/>
       <c r="G53" s="22"/>
       <c r="H53" s="27"/>
       <c r="I53" s="24"/>
       <c r="J53" s="20"/>
       <c r="K53" s="20"/>
       <c r="L53" s="20"/>
       <c r="M53" s="20"/>
     </row>
     <row r="54" spans="1:76" s="1" customFormat="1">
       <c r="A54" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B54" s="20">
         <v>0.1</v>
       </c>
       <c r="C54" s="21">
         <v>0.3</v>
       </c>
-      <c r="D54" s="22"/>
+      <c r="D54" s="20">
+        <v>0.5</v>
+      </c>
       <c r="E54" s="23"/>
       <c r="F54" s="23"/>
       <c r="G54" s="22"/>
       <c r="H54" s="22"/>
       <c r="I54" s="24"/>
       <c r="J54" s="20"/>
       <c r="K54" s="20"/>
       <c r="L54" s="20"/>
       <c r="M54" s="20"/>
     </row>
     <row r="55" spans="1:76" s="1" customFormat="1">
       <c r="A55" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B55" s="20">
         <v>5.7</v>
       </c>
       <c r="C55" s="21">
         <v>13</v>
       </c>
-      <c r="D55" s="22"/>
+      <c r="D55" s="20">
+        <v>20.2</v>
+      </c>
       <c r="E55" s="23"/>
       <c r="F55" s="23"/>
       <c r="G55" s="22"/>
       <c r="H55" s="22"/>
       <c r="I55" s="24"/>
       <c r="J55" s="20"/>
       <c r="K55" s="20"/>
       <c r="L55" s="20"/>
       <c r="M55" s="20"/>
     </row>
     <row r="56" spans="1:76" s="1" customFormat="1">
       <c r="A56" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B56" s="20">
         <v>4.2</v>
       </c>
       <c r="C56" s="21">
         <v>8.5</v>
       </c>
-      <c r="D56" s="22"/>
+      <c r="D56" s="20">
+        <v>12.7</v>
+      </c>
       <c r="E56" s="23"/>
       <c r="F56" s="23"/>
       <c r="G56" s="22"/>
       <c r="H56" s="22"/>
       <c r="I56" s="24"/>
       <c r="J56" s="20"/>
       <c r="K56" s="20"/>
       <c r="L56" s="20"/>
       <c r="M56" s="20"/>
     </row>
     <row r="57" spans="1:76" s="1" customFormat="1">
       <c r="A57" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B57" s="20">
         <v>0.2</v>
       </c>
       <c r="C57" s="21">
         <v>0.3</v>
       </c>
-      <c r="D57" s="22"/>
+      <c r="D57" s="20">
+        <v>0.5</v>
+      </c>
       <c r="E57" s="23"/>
       <c r="F57" s="23"/>
       <c r="G57" s="22"/>
       <c r="H57" s="22"/>
       <c r="I57" s="24"/>
       <c r="J57" s="20"/>
       <c r="K57" s="20"/>
       <c r="L57" s="20"/>
       <c r="M57" s="20"/>
     </row>
     <row r="58" spans="1:76" s="1" customFormat="1">
       <c r="A58" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B58" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C58" s="21">
         <v>823.2</v>
       </c>
-      <c r="D58" s="22"/>
+      <c r="D58" s="20">
+        <v>1126.3</v>
+      </c>
       <c r="E58" s="23"/>
       <c r="F58" s="23"/>
       <c r="G58" s="22"/>
       <c r="H58" s="22"/>
       <c r="I58" s="24"/>
       <c r="J58" s="20"/>
       <c r="K58" s="20"/>
       <c r="L58" s="20"/>
       <c r="M58" s="20"/>
       <c r="N58" s="12"/>
       <c r="O58" s="12"/>
       <c r="P58" s="12"/>
       <c r="Q58" s="12"/>
       <c r="R58" s="12"/>
       <c r="S58" s="12"/>
       <c r="T58" s="12"/>
       <c r="U58" s="12"/>
       <c r="V58" s="12"/>
       <c r="W58" s="12"/>
       <c r="X58" s="12"/>
       <c r="Y58" s="12"/>
       <c r="Z58" s="12"/>
       <c r="AA58" s="12"/>
       <c r="AB58" s="12"/>
       <c r="AC58" s="12"/>