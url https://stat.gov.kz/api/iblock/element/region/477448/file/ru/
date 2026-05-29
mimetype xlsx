--- v1 (2026-05-08)
+++ v2 (2026-05-29)
@@ -1,57 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{85157DEC-DFE6-401E-98B7-41D3F2F4AD68}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13110" windowHeight="11415" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13110" windowHeight="11415"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Лист 1'!$A$4:$M$58</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="43">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
@@ -155,51 +149,51 @@
     <t>Производство промышленной продукции в секции водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений в Акмолинской области за 2026 год*</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>"*" - оперативные данные</t>
   </si>
   <si>
     <t>Согласно действующему национальному классификатору Республики Казахстан «Классификатор  административно-территориальных объектов» (КАТО) от 22 июня 2022 года.</t>
   </si>
   <si>
     <t>январь-
 май</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>"х" - данные конфиденциальны</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -396,51 +390,51 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -458,152 +452,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -739,55 +697,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BX65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="O24" sqref="O24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="8" width="10" style="2" customWidth="1"/>
     <col min="9" max="9" width="10" style="11" customWidth="1"/>
     <col min="10" max="13" width="10" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="3" customFormat="1" ht="26.25" customHeight="1">
       <c r="A2" s="29" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
@@ -880,489 +838,529 @@
         <v>10</v>
       </c>
       <c r="K5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="20">
         <v>4748.3</v>
       </c>
       <c r="C6" s="20">
         <v>9357.5</v>
       </c>
       <c r="D6" s="20">
         <v>13743.2</v>
       </c>
-      <c r="E6" s="23"/>
+      <c r="E6" s="20">
+        <v>18272.8</v>
+      </c>
       <c r="F6" s="23"/>
       <c r="G6" s="22"/>
       <c r="H6" s="20"/>
       <c r="I6" s="24"/>
       <c r="J6" s="20"/>
       <c r="K6" s="20"/>
       <c r="L6" s="20"/>
       <c r="M6" s="20"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="20">
         <v>1047.5</v>
       </c>
       <c r="C7" s="20">
         <v>2000.6</v>
       </c>
       <c r="D7" s="20">
         <v>2963.1</v>
       </c>
-      <c r="E7" s="23"/>
+      <c r="E7" s="20">
+        <v>4012.3</v>
+      </c>
       <c r="F7" s="23"/>
       <c r="G7" s="22"/>
       <c r="H7" s="20"/>
       <c r="I7" s="24"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="20">
         <v>161</v>
       </c>
       <c r="C8" s="20">
         <v>323</v>
       </c>
       <c r="D8" s="20">
         <v>490</v>
       </c>
-      <c r="E8" s="23"/>
+      <c r="E8" s="20">
+        <v>612</v>
+      </c>
       <c r="F8" s="23"/>
       <c r="G8" s="22"/>
       <c r="H8" s="20"/>
       <c r="I8" s="24"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="20">
         <v>1756.7</v>
       </c>
       <c r="C9" s="20">
         <v>3413.5</v>
       </c>
       <c r="D9" s="20">
         <v>4974.7</v>
       </c>
-      <c r="E9" s="23"/>
+      <c r="E9" s="20">
+        <v>6352.9</v>
+      </c>
       <c r="F9" s="23"/>
       <c r="G9" s="22"/>
       <c r="H9" s="20"/>
       <c r="I9" s="24"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="20">
         <v>47.3</v>
       </c>
       <c r="C10" s="20">
         <v>105.8</v>
       </c>
       <c r="D10" s="20">
         <v>164.2</v>
       </c>
-      <c r="E10" s="23"/>
+      <c r="E10" s="20">
+        <v>222.7</v>
+      </c>
       <c r="F10" s="23"/>
       <c r="G10" s="22"/>
       <c r="H10" s="20"/>
       <c r="I10" s="24"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="20">
         <v>63.1</v>
       </c>
       <c r="C11" s="20">
         <v>138</v>
       </c>
       <c r="D11" s="20">
         <v>212.9</v>
       </c>
-      <c r="E11" s="23"/>
+      <c r="E11" s="20">
+        <v>287.8</v>
+      </c>
       <c r="F11" s="23"/>
       <c r="G11" s="22"/>
       <c r="H11" s="20"/>
       <c r="I11" s="24"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="20">
         <v>28.5</v>
       </c>
       <c r="C12" s="20">
         <v>61.7</v>
       </c>
       <c r="D12" s="20">
         <v>95</v>
       </c>
-      <c r="E12" s="23"/>
+      <c r="E12" s="20">
+        <v>128.30000000000001</v>
+      </c>
       <c r="F12" s="23"/>
       <c r="G12" s="22"/>
       <c r="H12" s="20"/>
       <c r="I12" s="24"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="20">
         <v>94.4</v>
       </c>
       <c r="C13" s="20">
         <v>207.8</v>
       </c>
       <c r="D13" s="20">
         <v>304.2</v>
       </c>
-      <c r="E13" s="23"/>
+      <c r="E13" s="20">
+        <v>408.3</v>
+      </c>
       <c r="F13" s="23"/>
       <c r="G13" s="22"/>
       <c r="H13" s="20"/>
       <c r="I13" s="24"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="20">
         <v>89.5</v>
       </c>
       <c r="C14" s="20">
         <v>177.5</v>
       </c>
       <c r="D14" s="20">
         <v>292.5</v>
       </c>
-      <c r="E14" s="23"/>
+      <c r="E14" s="20">
+        <v>420</v>
+      </c>
       <c r="F14" s="23"/>
       <c r="G14" s="22"/>
       <c r="H14" s="20"/>
       <c r="I14" s="24"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1">
       <c r="A15" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="20">
         <v>23.2</v>
       </c>
       <c r="C15" s="20">
         <v>47</v>
       </c>
       <c r="D15" s="20">
         <v>70.8</v>
       </c>
-      <c r="E15" s="23"/>
+      <c r="E15" s="20">
+        <v>94.7</v>
+      </c>
       <c r="F15" s="23"/>
       <c r="G15" s="22"/>
       <c r="H15" s="20"/>
       <c r="I15" s="24"/>
       <c r="J15" s="20"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1">
       <c r="A16" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="20">
         <v>60.3</v>
       </c>
       <c r="C16" s="20">
         <v>119.5</v>
       </c>
       <c r="D16" s="20">
         <v>178.7</v>
       </c>
-      <c r="E16" s="23"/>
+      <c r="E16" s="20">
+        <v>237.9</v>
+      </c>
       <c r="F16" s="23"/>
       <c r="G16" s="22"/>
       <c r="H16" s="20"/>
       <c r="I16" s="24"/>
       <c r="J16" s="20"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
       <c r="N16" s="5"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="20">
         <v>97.7</v>
       </c>
       <c r="C17" s="20">
         <v>190.1</v>
       </c>
       <c r="D17" s="20">
         <v>282.39999999999998</v>
       </c>
-      <c r="E17" s="23"/>
+      <c r="E17" s="20">
+        <v>374.7</v>
+      </c>
       <c r="F17" s="23"/>
       <c r="G17" s="22"/>
       <c r="H17" s="20"/>
       <c r="I17" s="24"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="20">
         <v>28</v>
       </c>
       <c r="C18" s="20">
         <v>56.9</v>
       </c>
       <c r="D18" s="20">
         <v>85.8</v>
       </c>
-      <c r="E18" s="23"/>
+      <c r="E18" s="20">
+        <v>114.8</v>
+      </c>
       <c r="F18" s="23"/>
       <c r="G18" s="22"/>
       <c r="H18" s="20"/>
       <c r="I18" s="24"/>
       <c r="J18" s="20"/>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="20">
         <v>134.19999999999999</v>
       </c>
       <c r="C19" s="20">
         <v>279.7</v>
       </c>
       <c r="D19" s="20">
         <v>425.2</v>
       </c>
-      <c r="E19" s="23"/>
+      <c r="E19" s="20">
+        <v>570.70000000000005</v>
+      </c>
       <c r="F19" s="23"/>
       <c r="G19" s="22"/>
       <c r="H19" s="20"/>
       <c r="I19" s="24"/>
       <c r="J19" s="20"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="20">
         <v>433.6</v>
       </c>
       <c r="C20" s="20">
         <v>858.7</v>
       </c>
       <c r="D20" s="20">
         <v>1179.8</v>
       </c>
-      <c r="E20" s="23"/>
+      <c r="E20" s="20">
+        <v>1607.7</v>
+      </c>
       <c r="F20" s="23"/>
       <c r="G20" s="22"/>
       <c r="H20" s="20"/>
       <c r="I20" s="24"/>
       <c r="J20" s="20"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="20">
         <v>68.400000000000006</v>
       </c>
       <c r="C21" s="20">
         <v>143.30000000000001</v>
       </c>
       <c r="D21" s="20">
         <v>218.3</v>
       </c>
-      <c r="E21" s="23"/>
+      <c r="E21" s="20">
+        <v>293.3</v>
+      </c>
       <c r="F21" s="23"/>
       <c r="G21" s="22"/>
       <c r="H21" s="20"/>
       <c r="I21" s="24"/>
       <c r="J21" s="20"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="20">
         <v>45.2</v>
       </c>
       <c r="C22" s="20">
         <v>95.9</v>
       </c>
       <c r="D22" s="20">
         <v>146.69999999999999</v>
       </c>
-      <c r="E22" s="23"/>
+      <c r="E22" s="20">
+        <v>197.4</v>
+      </c>
       <c r="F22" s="23"/>
       <c r="G22" s="22"/>
       <c r="H22" s="20"/>
       <c r="I22" s="24"/>
       <c r="J22" s="20"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="20">
         <v>310.7</v>
       </c>
       <c r="C23" s="20">
         <v>592</v>
       </c>
       <c r="D23" s="20">
         <v>867.3</v>
       </c>
-      <c r="E23" s="23"/>
+      <c r="E23" s="20">
+        <v>1262.7</v>
+      </c>
       <c r="F23" s="23"/>
       <c r="G23" s="22"/>
       <c r="H23" s="20"/>
       <c r="I23" s="24"/>
       <c r="J23" s="20"/>
       <c r="K23" s="20"/>
       <c r="L23" s="20"/>
       <c r="M23" s="20"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="20">
         <v>44.7</v>
       </c>
       <c r="C24" s="20">
         <v>93.4</v>
       </c>
       <c r="D24" s="20">
         <v>142.1</v>
       </c>
-      <c r="E24" s="23"/>
+      <c r="E24" s="20">
+        <v>190.8</v>
+      </c>
       <c r="F24" s="23"/>
       <c r="G24" s="22"/>
       <c r="H24" s="20"/>
       <c r="I24" s="24"/>
       <c r="J24" s="20"/>
       <c r="K24" s="20"/>
       <c r="L24" s="20"/>
       <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1">
       <c r="A25" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="20">
         <v>214.4</v>
       </c>
       <c r="C25" s="20">
         <v>453.2</v>
       </c>
       <c r="D25" s="20">
         <v>649.5</v>
       </c>
-      <c r="E25" s="23"/>
+      <c r="E25" s="20">
+        <v>883.9</v>
+      </c>
       <c r="F25" s="23"/>
       <c r="G25" s="22"/>
       <c r="H25" s="20"/>
       <c r="I25" s="24"/>
       <c r="J25" s="20"/>
       <c r="K25" s="20"/>
       <c r="L25" s="20"/>
       <c r="M25" s="20"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="19"/>
       <c r="B26" s="21"/>
       <c r="C26" s="22"/>
       <c r="D26" s="22"/>
       <c r="E26" s="22"/>
       <c r="F26" s="22"/>
       <c r="G26" s="17"/>
       <c r="H26" s="17"/>
       <c r="I26" s="18"/>
       <c r="J26" s="17"/>
       <c r="K26" s="17"/>
       <c r="L26" s="17"/>
       <c r="M26" s="17"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1">
@@ -1373,488 +1371,528 @@
       <c r="C27" s="17"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="17"/>
       <c r="I27" s="18"/>
       <c r="J27" s="17"/>
       <c r="K27" s="17"/>
       <c r="L27" s="17"/>
       <c r="M27" s="17"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="20">
         <v>2819</v>
       </c>
       <c r="C28" s="20">
         <v>5732.5</v>
       </c>
       <c r="D28" s="20">
         <v>8653.1</v>
       </c>
-      <c r="E28" s="23"/>
+      <c r="E28" s="20">
+        <v>11695.1</v>
+      </c>
       <c r="F28" s="23"/>
       <c r="G28" s="22"/>
       <c r="H28" s="20"/>
       <c r="I28" s="24"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1">
       <c r="A29" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="20">
         <v>933.5</v>
       </c>
       <c r="C29" s="20">
         <v>1795.6</v>
       </c>
       <c r="D29" s="20">
         <v>2658.1</v>
       </c>
-      <c r="E29" s="23"/>
+      <c r="E29" s="20">
+        <v>3613.3</v>
+      </c>
       <c r="F29" s="23"/>
       <c r="G29" s="22"/>
       <c r="H29" s="20"/>
       <c r="I29" s="24"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1">
       <c r="A30" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="20">
         <v>161</v>
       </c>
       <c r="C30" s="20">
         <v>323</v>
       </c>
       <c r="D30" s="20">
         <v>490</v>
       </c>
-      <c r="E30" s="23"/>
+      <c r="E30" s="20">
+        <v>612</v>
+      </c>
       <c r="F30" s="23"/>
       <c r="G30" s="22"/>
       <c r="H30" s="20"/>
       <c r="I30" s="24"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="20"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="20">
         <v>394.7</v>
       </c>
       <c r="C31" s="20">
         <v>886.5</v>
       </c>
       <c r="D31" s="20">
         <v>1417.7</v>
       </c>
-      <c r="E31" s="23"/>
+      <c r="E31" s="20">
+        <v>1844.9</v>
+      </c>
       <c r="F31" s="23"/>
       <c r="G31" s="22"/>
       <c r="H31" s="20"/>
       <c r="I31" s="24"/>
       <c r="J31" s="20"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="20"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1">
       <c r="A32" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="20">
         <v>47.3</v>
       </c>
       <c r="C32" s="20">
         <v>105.8</v>
       </c>
       <c r="D32" s="20">
         <v>164.2</v>
       </c>
-      <c r="E32" s="23"/>
+      <c r="E32" s="20">
+        <v>222.7</v>
+      </c>
       <c r="F32" s="23"/>
       <c r="G32" s="22"/>
       <c r="H32" s="20"/>
       <c r="I32" s="24"/>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="20"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1">
       <c r="A33" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="20">
         <v>35.6</v>
       </c>
       <c r="C33" s="20">
         <v>90.3</v>
       </c>
       <c r="D33" s="20">
         <v>145</v>
       </c>
-      <c r="E33" s="23"/>
+      <c r="E33" s="20">
+        <v>199.7</v>
+      </c>
       <c r="F33" s="23"/>
       <c r="G33" s="22"/>
       <c r="H33" s="20"/>
       <c r="I33" s="24"/>
       <c r="J33" s="20"/>
       <c r="K33" s="20"/>
       <c r="L33" s="20"/>
       <c r="M33" s="20"/>
     </row>
     <row r="34" spans="1:13" s="1" customFormat="1">
       <c r="A34" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="20">
         <v>28.5</v>
       </c>
       <c r="C34" s="20">
         <v>61.7</v>
       </c>
       <c r="D34" s="20">
         <v>95</v>
       </c>
-      <c r="E34" s="23"/>
+      <c r="E34" s="20">
+        <v>128.30000000000001</v>
+      </c>
       <c r="F34" s="23"/>
       <c r="G34" s="22"/>
       <c r="H34" s="20"/>
       <c r="I34" s="24"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
     </row>
     <row r="35" spans="1:13" s="1" customFormat="1">
       <c r="A35" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="20">
         <v>94.4</v>
       </c>
       <c r="C35" s="20">
         <v>207.8</v>
       </c>
       <c r="D35" s="20">
         <v>304.2</v>
       </c>
-      <c r="E35" s="23"/>
+      <c r="E35" s="20">
+        <v>408.3</v>
+      </c>
       <c r="F35" s="23"/>
       <c r="G35" s="22"/>
       <c r="H35" s="20"/>
       <c r="I35" s="24"/>
       <c r="J35" s="20"/>
       <c r="K35" s="20"/>
       <c r="L35" s="20"/>
       <c r="M35" s="20"/>
     </row>
     <row r="36" spans="1:13" s="1" customFormat="1">
       <c r="A36" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="20">
         <v>89.4</v>
       </c>
       <c r="C36" s="20">
         <v>177.2</v>
       </c>
       <c r="D36" s="20">
         <v>292</v>
       </c>
-      <c r="E36" s="23"/>
+      <c r="E36" s="20">
+        <v>419.3</v>
+      </c>
       <c r="F36" s="23"/>
       <c r="G36" s="22"/>
       <c r="H36" s="20"/>
       <c r="I36" s="24"/>
       <c r="J36" s="20"/>
       <c r="K36" s="20"/>
       <c r="L36" s="20"/>
       <c r="M36" s="20"/>
     </row>
     <row r="37" spans="1:13" s="1" customFormat="1">
       <c r="A37" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="20">
         <v>23.2</v>
       </c>
       <c r="C37" s="20">
         <v>47</v>
       </c>
       <c r="D37" s="20">
         <v>70.8</v>
       </c>
-      <c r="E37" s="23"/>
+      <c r="E37" s="20">
+        <v>94.7</v>
+      </c>
       <c r="F37" s="23"/>
       <c r="G37" s="22"/>
       <c r="H37" s="20"/>
       <c r="I37" s="24"/>
       <c r="J37" s="20"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="20"/>
     </row>
     <row r="38" spans="1:13" s="1" customFormat="1">
       <c r="A38" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="20">
         <v>54.6</v>
       </c>
       <c r="C38" s="20">
         <v>106.5</v>
       </c>
       <c r="D38" s="20">
         <v>158.5</v>
       </c>
-      <c r="E38" s="23"/>
+      <c r="E38" s="20">
+        <v>210.5</v>
+      </c>
       <c r="F38" s="23"/>
       <c r="G38" s="22"/>
       <c r="H38" s="20"/>
       <c r="I38" s="24"/>
       <c r="J38" s="20"/>
       <c r="K38" s="20"/>
       <c r="L38" s="20"/>
       <c r="M38" s="20"/>
     </row>
     <row r="39" spans="1:13" s="1" customFormat="1">
       <c r="A39" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="20">
         <v>93.5</v>
       </c>
       <c r="C39" s="20">
         <v>181.6</v>
       </c>
       <c r="D39" s="20">
         <v>269.7</v>
       </c>
-      <c r="E39" s="23"/>
+      <c r="E39" s="20">
+        <v>357.8</v>
+      </c>
       <c r="F39" s="23"/>
       <c r="G39" s="22"/>
       <c r="H39" s="20"/>
       <c r="I39" s="24"/>
       <c r="J39" s="20"/>
       <c r="K39" s="20"/>
       <c r="L39" s="20"/>
       <c r="M39" s="20"/>
     </row>
     <row r="40" spans="1:13" s="1" customFormat="1">
       <c r="A40" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="20">
         <v>28</v>
       </c>
       <c r="C40" s="20">
         <v>56.9</v>
       </c>
       <c r="D40" s="20">
         <v>85.8</v>
       </c>
-      <c r="E40" s="23"/>
+      <c r="E40" s="20">
+        <v>114.8</v>
+      </c>
       <c r="F40" s="23"/>
       <c r="G40" s="22"/>
       <c r="H40" s="20"/>
       <c r="I40" s="24"/>
       <c r="J40" s="20"/>
       <c r="K40" s="20"/>
       <c r="L40" s="20"/>
       <c r="M40" s="20"/>
     </row>
     <row r="41" spans="1:13" s="1" customFormat="1">
       <c r="A41" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="20">
         <v>134</v>
       </c>
       <c r="C41" s="20">
         <v>279.3</v>
       </c>
       <c r="D41" s="20">
         <v>424.7</v>
       </c>
-      <c r="E41" s="23"/>
+      <c r="E41" s="20">
+        <v>570</v>
+      </c>
       <c r="F41" s="23"/>
       <c r="G41" s="22"/>
       <c r="H41" s="20"/>
       <c r="I41" s="24"/>
       <c r="J41" s="20"/>
       <c r="K41" s="20"/>
       <c r="L41" s="20"/>
       <c r="M41" s="20"/>
     </row>
     <row r="42" spans="1:13" s="1" customFormat="1">
       <c r="A42" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="20">
         <v>18.100000000000001</v>
       </c>
       <c r="C42" s="20">
         <v>35.5</v>
       </c>
       <c r="D42" s="20">
         <v>53.5</v>
       </c>
-      <c r="E42" s="23"/>
+      <c r="E42" s="20">
+        <v>70.900000000000006</v>
+      </c>
       <c r="F42" s="23"/>
       <c r="G42" s="22"/>
       <c r="H42" s="20"/>
       <c r="I42" s="24"/>
       <c r="J42" s="20"/>
       <c r="K42" s="20"/>
       <c r="L42" s="20"/>
       <c r="M42" s="20"/>
     </row>
     <row r="43" spans="1:13" s="1" customFormat="1">
       <c r="A43" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="20">
         <v>68.400000000000006</v>
       </c>
       <c r="C43" s="20">
         <v>143.30000000000001</v>
       </c>
       <c r="D43" s="20">
         <v>218.3</v>
       </c>
-      <c r="E43" s="23"/>
+      <c r="E43" s="20">
+        <v>293.3</v>
+      </c>
       <c r="F43" s="23"/>
       <c r="G43" s="22"/>
       <c r="H43" s="20"/>
       <c r="I43" s="24"/>
       <c r="J43" s="20"/>
       <c r="K43" s="20"/>
       <c r="L43" s="20"/>
       <c r="M43" s="20"/>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1">
       <c r="A44" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="20">
         <v>45.2</v>
       </c>
       <c r="C44" s="20">
         <v>95.9</v>
       </c>
       <c r="D44" s="20">
         <v>146.69999999999999</v>
       </c>
-      <c r="E44" s="23"/>
+      <c r="E44" s="20">
+        <v>197.4</v>
+      </c>
       <c r="F44" s="23"/>
       <c r="G44" s="22"/>
       <c r="H44" s="20"/>
       <c r="I44" s="24"/>
       <c r="J44" s="20"/>
       <c r="K44" s="20"/>
       <c r="L44" s="20"/>
       <c r="M44" s="20"/>
     </row>
     <row r="45" spans="1:13" s="1" customFormat="1">
       <c r="A45" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="20">
         <v>310.7</v>
       </c>
       <c r="C45" s="20">
         <v>592</v>
       </c>
       <c r="D45" s="20">
         <v>867.3</v>
       </c>
-      <c r="E45" s="23"/>
+      <c r="E45" s="20">
+        <v>1262.7</v>
+      </c>
       <c r="F45" s="23"/>
       <c r="G45" s="22"/>
       <c r="H45" s="20"/>
       <c r="I45" s="24"/>
       <c r="J45" s="20"/>
       <c r="K45" s="20"/>
       <c r="L45" s="20"/>
       <c r="M45" s="20"/>
     </row>
     <row r="46" spans="1:13" s="1" customFormat="1">
       <c r="A46" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B46" s="20">
         <v>44.7</v>
       </c>
       <c r="C46" s="20">
         <v>93.4</v>
       </c>
       <c r="D46" s="20">
         <v>142.1</v>
       </c>
-      <c r="E46" s="23"/>
+      <c r="E46" s="20">
+        <v>190.8</v>
+      </c>
       <c r="F46" s="23"/>
       <c r="G46" s="22"/>
       <c r="H46" s="20"/>
       <c r="I46" s="24"/>
       <c r="J46" s="20"/>
       <c r="K46" s="20"/>
       <c r="L46" s="20"/>
       <c r="M46" s="20"/>
     </row>
     <row r="47" spans="1:13" s="1" customFormat="1">
       <c r="A47" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B47" s="20">
         <v>214.4</v>
       </c>
       <c r="C47" s="20">
         <v>453.2</v>
       </c>
       <c r="D47" s="20">
         <v>649.5</v>
       </c>
-      <c r="E47" s="23"/>
+      <c r="E47" s="20">
+        <v>883.9</v>
+      </c>
       <c r="F47" s="23"/>
       <c r="G47" s="22"/>
       <c r="H47" s="20"/>
       <c r="I47" s="24"/>
       <c r="J47" s="20"/>
       <c r="K47" s="20"/>
       <c r="L47" s="20"/>
       <c r="M47" s="20"/>
     </row>
     <row r="48" spans="1:13" s="1" customFormat="1">
       <c r="A48" s="26"/>
       <c r="B48" s="22"/>
       <c r="C48" s="18"/>
       <c r="D48" s="17"/>
       <c r="E48" s="17"/>
       <c r="F48" s="17"/>
       <c r="G48" s="17"/>
       <c r="H48" s="17"/>
       <c r="I48" s="18"/>
       <c r="J48" s="17"/>
       <c r="K48" s="17"/>
       <c r="L48" s="17"/>
       <c r="M48" s="17"/>
     </row>
     <row r="49" spans="1:76" s="1" customFormat="1" ht="23.25">
@@ -1865,235 +1903,253 @@
       <c r="C49" s="17"/>
       <c r="D49" s="17"/>
       <c r="E49" s="17"/>
       <c r="F49" s="17"/>
       <c r="G49" s="17"/>
       <c r="H49" s="17"/>
       <c r="I49" s="18"/>
       <c r="J49" s="17"/>
       <c r="K49" s="17"/>
       <c r="L49" s="17"/>
       <c r="M49" s="17"/>
     </row>
     <row r="50" spans="1:76" s="1" customFormat="1">
       <c r="A50" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B50" s="20">
         <v>1929.3</v>
       </c>
       <c r="C50" s="21">
         <v>3625</v>
       </c>
       <c r="D50" s="20">
         <v>5090.1000000000004</v>
       </c>
-      <c r="E50" s="23"/>
+      <c r="E50" s="20">
+        <v>6577.7</v>
+      </c>
       <c r="F50" s="23"/>
       <c r="G50" s="22"/>
       <c r="H50" s="22"/>
       <c r="I50" s="24"/>
       <c r="J50" s="20"/>
       <c r="K50" s="20"/>
       <c r="L50" s="20"/>
       <c r="M50" s="20"/>
     </row>
     <row r="51" spans="1:76" s="1" customFormat="1">
       <c r="A51" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B51" s="20">
         <v>114</v>
       </c>
       <c r="C51" s="21">
         <v>205</v>
       </c>
       <c r="D51" s="20">
         <v>305</v>
       </c>
-      <c r="E51" s="23"/>
+      <c r="E51" s="20">
+        <v>399</v>
+      </c>
       <c r="F51" s="23"/>
       <c r="G51" s="22"/>
       <c r="H51" s="22"/>
       <c r="I51" s="24"/>
       <c r="J51" s="20"/>
       <c r="K51" s="20"/>
       <c r="L51" s="20"/>
       <c r="M51" s="20"/>
     </row>
     <row r="52" spans="1:76" s="1" customFormat="1">
       <c r="A52" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B52" s="20">
         <v>1362</v>
       </c>
       <c r="C52" s="21">
         <v>2527</v>
       </c>
       <c r="D52" s="20">
         <v>3557</v>
       </c>
-      <c r="E52" s="23"/>
+      <c r="E52" s="20">
+        <v>4508</v>
+      </c>
       <c r="F52" s="23"/>
       <c r="G52" s="22"/>
       <c r="H52" s="22"/>
       <c r="I52" s="24"/>
       <c r="J52" s="20"/>
       <c r="K52" s="20"/>
       <c r="L52" s="20"/>
       <c r="M52" s="20"/>
     </row>
     <row r="53" spans="1:76" s="1" customFormat="1">
       <c r="A53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="20">
         <v>27.5</v>
       </c>
       <c r="C53" s="21">
         <v>47.7</v>
       </c>
       <c r="D53" s="20">
         <v>67.900000000000006</v>
       </c>
-      <c r="E53" s="23"/>
+      <c r="E53" s="20">
+        <v>88.1</v>
+      </c>
       <c r="F53" s="23"/>
       <c r="G53" s="22"/>
       <c r="H53" s="27"/>
       <c r="I53" s="24"/>
       <c r="J53" s="20"/>
       <c r="K53" s="20"/>
       <c r="L53" s="20"/>
       <c r="M53" s="20"/>
     </row>
     <row r="54" spans="1:76" s="1" customFormat="1">
       <c r="A54" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B54" s="20">
         <v>0.1</v>
       </c>
       <c r="C54" s="21">
         <v>0.3</v>
       </c>
       <c r="D54" s="20">
         <v>0.5</v>
       </c>
-      <c r="E54" s="23"/>
+      <c r="E54" s="20">
+        <v>0.7</v>
+      </c>
       <c r="F54" s="23"/>
       <c r="G54" s="22"/>
       <c r="H54" s="22"/>
       <c r="I54" s="24"/>
       <c r="J54" s="20"/>
       <c r="K54" s="20"/>
       <c r="L54" s="20"/>
       <c r="M54" s="20"/>
     </row>
     <row r="55" spans="1:76" s="1" customFormat="1">
       <c r="A55" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B55" s="20">
         <v>5.7</v>
       </c>
       <c r="C55" s="21">
         <v>13</v>
       </c>
       <c r="D55" s="20">
         <v>20.2</v>
       </c>
-      <c r="E55" s="23"/>
+      <c r="E55" s="20">
+        <v>27.4</v>
+      </c>
       <c r="F55" s="23"/>
       <c r="G55" s="22"/>
       <c r="H55" s="22"/>
       <c r="I55" s="24"/>
       <c r="J55" s="20"/>
       <c r="K55" s="20"/>
       <c r="L55" s="20"/>
       <c r="M55" s="20"/>
     </row>
     <row r="56" spans="1:76" s="1" customFormat="1">
       <c r="A56" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B56" s="20">
         <v>4.2</v>
       </c>
       <c r="C56" s="21">
         <v>8.5</v>
       </c>
       <c r="D56" s="20">
         <v>12.7</v>
       </c>
-      <c r="E56" s="23"/>
+      <c r="E56" s="20">
+        <v>16.899999999999999</v>
+      </c>
       <c r="F56" s="23"/>
       <c r="G56" s="22"/>
       <c r="H56" s="22"/>
       <c r="I56" s="24"/>
       <c r="J56" s="20"/>
       <c r="K56" s="20"/>
       <c r="L56" s="20"/>
       <c r="M56" s="20"/>
     </row>
     <row r="57" spans="1:76" s="1" customFormat="1">
       <c r="A57" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B57" s="20">
         <v>0.2</v>
       </c>
       <c r="C57" s="21">
         <v>0.3</v>
       </c>
       <c r="D57" s="20">
         <v>0.5</v>
       </c>
-      <c r="E57" s="23"/>
+      <c r="E57" s="20">
+        <v>0.7</v>
+      </c>
       <c r="F57" s="23"/>
       <c r="G57" s="22"/>
       <c r="H57" s="22"/>
       <c r="I57" s="24"/>
       <c r="J57" s="20"/>
       <c r="K57" s="20"/>
       <c r="L57" s="20"/>
       <c r="M57" s="20"/>
     </row>
     <row r="58" spans="1:76" s="1" customFormat="1">
       <c r="A58" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B58" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C58" s="21">
         <v>823.2</v>
       </c>
       <c r="D58" s="20">
         <v>1126.3</v>
       </c>
-      <c r="E58" s="23"/>
+      <c r="E58" s="20">
+        <v>1536.8</v>
+      </c>
       <c r="F58" s="23"/>
       <c r="G58" s="22"/>
       <c r="H58" s="22"/>
       <c r="I58" s="24"/>
       <c r="J58" s="20"/>
       <c r="K58" s="20"/>
       <c r="L58" s="20"/>
       <c r="M58" s="20"/>
       <c r="N58" s="12"/>
       <c r="O58" s="12"/>
       <c r="P58" s="12"/>
       <c r="Q58" s="12"/>
       <c r="R58" s="12"/>
       <c r="S58" s="12"/>
       <c r="T58" s="12"/>
       <c r="U58" s="12"/>
       <c r="V58" s="12"/>
       <c r="W58" s="12"/>
       <c r="X58" s="12"/>
       <c r="Y58" s="12"/>
       <c r="Z58" s="12"/>
       <c r="AA58" s="12"/>
       <c r="AB58" s="12"/>
       <c r="AC58" s="12"/>
       <c r="AD58" s="12"/>