--- v2 (2026-05-29)
+++ v3 (2026-06-18)
@@ -4,54 +4,54 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13110" windowHeight="11415"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Лист 1'!$A$4:$M$58</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026'!$A$4:$M$58</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="43">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
@@ -700,52 +700,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BX65"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="O24" sqref="O24"/>
+    <sheetView tabSelected="1" topLeftCell="A22" workbookViewId="0">
+      <selection activeCell="K35" sqref="K35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="8" width="10" style="2" customWidth="1"/>
     <col min="9" max="9" width="10" style="11" customWidth="1"/>
     <col min="10" max="13" width="10" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="3" customFormat="1" ht="26.25" customHeight="1">
       <c r="A2" s="29" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
@@ -841,1316 +841,1414 @@
         <v>10</v>
       </c>
       <c r="L5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="20">
         <v>4748.3</v>
       </c>
       <c r="C6" s="20">
         <v>9357.5</v>
       </c>
       <c r="D6" s="20">
         <v>13743.2</v>
       </c>
       <c r="E6" s="20">
         <v>18272.8</v>
       </c>
-      <c r="F6" s="23"/>
+      <c r="F6" s="23">
+        <v>22612.5</v>
+      </c>
       <c r="G6" s="22"/>
       <c r="H6" s="20"/>
       <c r="I6" s="24"/>
       <c r="J6" s="20"/>
       <c r="K6" s="20"/>
       <c r="L6" s="20"/>
       <c r="M6" s="20"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="20">
         <v>1047.5</v>
       </c>
       <c r="C7" s="20">
         <v>2000.6</v>
       </c>
       <c r="D7" s="20">
         <v>2963.1</v>
       </c>
       <c r="E7" s="20">
         <v>4012.3</v>
       </c>
-      <c r="F7" s="23"/>
+      <c r="F7" s="23">
+        <v>4884.6000000000004</v>
+      </c>
       <c r="G7" s="22"/>
       <c r="H7" s="20"/>
       <c r="I7" s="24"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="20">
         <v>161</v>
       </c>
       <c r="C8" s="20">
         <v>323</v>
       </c>
       <c r="D8" s="20">
         <v>490</v>
       </c>
       <c r="E8" s="20">
         <v>612</v>
       </c>
-      <c r="F8" s="23"/>
+      <c r="F8" s="23">
+        <v>820</v>
+      </c>
       <c r="G8" s="22"/>
       <c r="H8" s="20"/>
       <c r="I8" s="24"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="20">
         <v>1756.7</v>
       </c>
       <c r="C9" s="20">
         <v>3413.5</v>
       </c>
       <c r="D9" s="20">
         <v>4974.7</v>
       </c>
       <c r="E9" s="20">
         <v>6352.9</v>
       </c>
-      <c r="F9" s="23"/>
+      <c r="F9" s="23">
+        <v>7677.2</v>
+      </c>
       <c r="G9" s="22"/>
       <c r="H9" s="20"/>
       <c r="I9" s="24"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="20">
         <v>47.3</v>
       </c>
       <c r="C10" s="20">
         <v>105.8</v>
       </c>
       <c r="D10" s="20">
         <v>164.2</v>
       </c>
       <c r="E10" s="20">
         <v>222.7</v>
       </c>
-      <c r="F10" s="23"/>
+      <c r="F10" s="23">
+        <v>267.2</v>
+      </c>
       <c r="G10" s="22"/>
       <c r="H10" s="20"/>
       <c r="I10" s="24"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="20">
         <v>63.1</v>
       </c>
       <c r="C11" s="20">
         <v>138</v>
       </c>
       <c r="D11" s="20">
         <v>212.9</v>
       </c>
       <c r="E11" s="20">
         <v>287.8</v>
       </c>
-      <c r="F11" s="23"/>
+      <c r="F11" s="23">
+        <v>339.9</v>
+      </c>
       <c r="G11" s="22"/>
       <c r="H11" s="20"/>
       <c r="I11" s="24"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="20">
         <v>28.5</v>
       </c>
       <c r="C12" s="20">
         <v>61.7</v>
       </c>
       <c r="D12" s="20">
         <v>95</v>
       </c>
       <c r="E12" s="20">
         <v>128.30000000000001</v>
       </c>
-      <c r="F12" s="23"/>
+      <c r="F12" s="23">
+        <v>152.80000000000001</v>
+      </c>
       <c r="G12" s="22"/>
       <c r="H12" s="20"/>
       <c r="I12" s="24"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="20">
         <v>94.4</v>
       </c>
       <c r="C13" s="20">
         <v>207.8</v>
       </c>
       <c r="D13" s="20">
         <v>304.2</v>
       </c>
       <c r="E13" s="20">
         <v>408.3</v>
       </c>
-      <c r="F13" s="23"/>
+      <c r="F13" s="23">
+        <v>506.1</v>
+      </c>
       <c r="G13" s="22"/>
       <c r="H13" s="20"/>
       <c r="I13" s="24"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="20">
         <v>89.5</v>
       </c>
       <c r="C14" s="20">
         <v>177.5</v>
       </c>
       <c r="D14" s="20">
         <v>292.5</v>
       </c>
       <c r="E14" s="20">
         <v>420</v>
       </c>
-      <c r="F14" s="23"/>
+      <c r="F14" s="23">
+        <v>543.9</v>
+      </c>
       <c r="G14" s="22"/>
       <c r="H14" s="20"/>
       <c r="I14" s="24"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1">
       <c r="A15" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="20">
         <v>23.2</v>
       </c>
       <c r="C15" s="20">
         <v>47</v>
       </c>
       <c r="D15" s="20">
         <v>70.8</v>
       </c>
       <c r="E15" s="20">
         <v>94.7</v>
       </c>
-      <c r="F15" s="23"/>
+      <c r="F15" s="23">
+        <v>115.7</v>
+      </c>
       <c r="G15" s="22"/>
       <c r="H15" s="20"/>
       <c r="I15" s="24"/>
       <c r="J15" s="20"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1">
       <c r="A16" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="20">
         <v>60.3</v>
       </c>
       <c r="C16" s="20">
         <v>119.5</v>
       </c>
       <c r="D16" s="20">
         <v>178.7</v>
       </c>
       <c r="E16" s="20">
         <v>237.9</v>
       </c>
-      <c r="F16" s="23"/>
+      <c r="F16" s="23">
+        <v>294.2</v>
+      </c>
       <c r="G16" s="22"/>
       <c r="H16" s="20"/>
       <c r="I16" s="24"/>
       <c r="J16" s="20"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
       <c r="N16" s="5"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="20">
         <v>97.7</v>
       </c>
       <c r="C17" s="20">
         <v>190.1</v>
       </c>
       <c r="D17" s="20">
         <v>282.39999999999998</v>
       </c>
       <c r="E17" s="20">
         <v>374.7</v>
       </c>
-      <c r="F17" s="23"/>
+      <c r="F17" s="23">
+        <v>465.4</v>
+      </c>
       <c r="G17" s="22"/>
       <c r="H17" s="20"/>
       <c r="I17" s="24"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="20">
         <v>28</v>
       </c>
       <c r="C18" s="20">
         <v>56.9</v>
       </c>
       <c r="D18" s="20">
         <v>85.8</v>
       </c>
       <c r="E18" s="20">
         <v>114.8</v>
       </c>
-      <c r="F18" s="23"/>
+      <c r="F18" s="23">
+        <v>142.1</v>
+      </c>
       <c r="G18" s="22"/>
       <c r="H18" s="20"/>
       <c r="I18" s="24"/>
       <c r="J18" s="20"/>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="20">
         <v>134.19999999999999</v>
       </c>
       <c r="C19" s="20">
         <v>279.7</v>
       </c>
       <c r="D19" s="20">
         <v>425.2</v>
       </c>
       <c r="E19" s="20">
         <v>570.70000000000005</v>
       </c>
-      <c r="F19" s="23"/>
+      <c r="F19" s="23">
+        <v>720.9</v>
+      </c>
       <c r="G19" s="22"/>
       <c r="H19" s="20"/>
       <c r="I19" s="24"/>
       <c r="J19" s="20"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="20">
         <v>433.6</v>
       </c>
       <c r="C20" s="20">
         <v>858.7</v>
       </c>
       <c r="D20" s="20">
         <v>1179.8</v>
       </c>
       <c r="E20" s="20">
         <v>1607.7</v>
       </c>
-      <c r="F20" s="23"/>
+      <c r="F20" s="23">
+        <v>2066.9</v>
+      </c>
       <c r="G20" s="22"/>
       <c r="H20" s="20"/>
       <c r="I20" s="24"/>
       <c r="J20" s="20"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="20">
         <v>68.400000000000006</v>
       </c>
       <c r="C21" s="20">
         <v>143.30000000000001</v>
       </c>
       <c r="D21" s="20">
         <v>218.3</v>
       </c>
       <c r="E21" s="20">
         <v>293.3</v>
       </c>
-      <c r="F21" s="23"/>
+      <c r="F21" s="23">
+        <v>374.6</v>
+      </c>
       <c r="G21" s="22"/>
       <c r="H21" s="20"/>
       <c r="I21" s="24"/>
       <c r="J21" s="20"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="20">
         <v>45.2</v>
       </c>
       <c r="C22" s="20">
         <v>95.9</v>
       </c>
       <c r="D22" s="20">
         <v>146.69999999999999</v>
       </c>
       <c r="E22" s="20">
         <v>197.4</v>
       </c>
-      <c r="F22" s="23"/>
+      <c r="F22" s="23">
+        <v>241.5</v>
+      </c>
       <c r="G22" s="22"/>
       <c r="H22" s="20"/>
       <c r="I22" s="24"/>
       <c r="J22" s="20"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="20">
         <v>310.7</v>
       </c>
       <c r="C23" s="20">
         <v>592</v>
       </c>
       <c r="D23" s="20">
         <v>867.3</v>
       </c>
       <c r="E23" s="20">
         <v>1262.7</v>
       </c>
-      <c r="F23" s="23"/>
+      <c r="F23" s="23">
+        <v>1690.3</v>
+      </c>
       <c r="G23" s="22"/>
       <c r="H23" s="20"/>
       <c r="I23" s="24"/>
       <c r="J23" s="20"/>
       <c r="K23" s="20"/>
       <c r="L23" s="20"/>
       <c r="M23" s="20"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="20">
         <v>44.7</v>
       </c>
       <c r="C24" s="20">
         <v>93.4</v>
       </c>
       <c r="D24" s="20">
         <v>142.1</v>
       </c>
       <c r="E24" s="20">
         <v>190.8</v>
       </c>
-      <c r="F24" s="23"/>
+      <c r="F24" s="23">
+        <v>247.5</v>
+      </c>
       <c r="G24" s="22"/>
       <c r="H24" s="20"/>
       <c r="I24" s="24"/>
       <c r="J24" s="20"/>
       <c r="K24" s="20"/>
       <c r="L24" s="20"/>
       <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1">
       <c r="A25" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="20">
         <v>214.4</v>
       </c>
       <c r="C25" s="20">
         <v>453.2</v>
       </c>
       <c r="D25" s="20">
         <v>649.5</v>
       </c>
       <c r="E25" s="20">
         <v>883.9</v>
       </c>
-      <c r="F25" s="23"/>
+      <c r="F25" s="23">
+        <v>1061.9000000000001</v>
+      </c>
       <c r="G25" s="22"/>
       <c r="H25" s="20"/>
       <c r="I25" s="24"/>
       <c r="J25" s="20"/>
       <c r="K25" s="20"/>
       <c r="L25" s="20"/>
       <c r="M25" s="20"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="19"/>
       <c r="B26" s="21"/>
       <c r="C26" s="22"/>
       <c r="D26" s="22"/>
       <c r="E26" s="22"/>
       <c r="F26" s="22"/>
-      <c r="G26" s="17"/>
+      <c r="G26" s="22"/>
       <c r="H26" s="17"/>
       <c r="I26" s="18"/>
       <c r="J26" s="17"/>
       <c r="K26" s="17"/>
       <c r="L26" s="17"/>
       <c r="M26" s="17"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1">
       <c r="A27" s="25" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="18"/>
       <c r="C27" s="17"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
-      <c r="G27" s="17"/>
+      <c r="G27" s="22"/>
       <c r="H27" s="17"/>
       <c r="I27" s="18"/>
       <c r="J27" s="17"/>
       <c r="K27" s="17"/>
       <c r="L27" s="17"/>
       <c r="M27" s="17"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="20">
         <v>2819</v>
       </c>
       <c r="C28" s="20">
         <v>5732.5</v>
       </c>
       <c r="D28" s="20">
         <v>8653.1</v>
       </c>
       <c r="E28" s="20">
         <v>11695.1</v>
       </c>
-      <c r="F28" s="23"/>
+      <c r="F28" s="23">
+        <v>14782.8</v>
+      </c>
       <c r="G28" s="22"/>
       <c r="H28" s="20"/>
       <c r="I28" s="24"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1">
       <c r="A29" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="20">
         <v>933.5</v>
       </c>
       <c r="C29" s="20">
         <v>1795.6</v>
       </c>
       <c r="D29" s="20">
         <v>2658.1</v>
       </c>
       <c r="E29" s="20">
         <v>3613.3</v>
       </c>
-      <c r="F29" s="23"/>
+      <c r="F29" s="23">
+        <v>4467.6000000000004</v>
+      </c>
       <c r="G29" s="22"/>
       <c r="H29" s="20"/>
       <c r="I29" s="24"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1">
       <c r="A30" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="20">
         <v>161</v>
       </c>
       <c r="C30" s="20">
         <v>323</v>
       </c>
       <c r="D30" s="20">
         <v>490</v>
       </c>
       <c r="E30" s="20">
         <v>612</v>
       </c>
-      <c r="F30" s="23"/>
+      <c r="F30" s="23">
+        <v>820</v>
+      </c>
       <c r="G30" s="22"/>
       <c r="H30" s="20"/>
       <c r="I30" s="24"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="20"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="20">
         <v>394.7</v>
       </c>
       <c r="C31" s="20">
         <v>886.5</v>
       </c>
       <c r="D31" s="20">
         <v>1417.7</v>
       </c>
       <c r="E31" s="20">
         <v>1844.9</v>
       </c>
-      <c r="F31" s="23"/>
+      <c r="F31" s="23">
+        <v>2400.1999999999998</v>
+      </c>
       <c r="G31" s="22"/>
       <c r="H31" s="20"/>
       <c r="I31" s="24"/>
       <c r="J31" s="20"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="20"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1">
       <c r="A32" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="20">
         <v>47.3</v>
       </c>
       <c r="C32" s="20">
         <v>105.8</v>
       </c>
       <c r="D32" s="20">
         <v>164.2</v>
       </c>
       <c r="E32" s="20">
         <v>222.7</v>
       </c>
-      <c r="F32" s="23"/>
+      <c r="F32" s="23">
+        <v>267.2</v>
+      </c>
       <c r="G32" s="22"/>
       <c r="H32" s="20"/>
       <c r="I32" s="24"/>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="20"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1">
       <c r="A33" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="20">
         <v>35.6</v>
       </c>
       <c r="C33" s="20">
         <v>90.3</v>
       </c>
       <c r="D33" s="20">
         <v>145</v>
       </c>
       <c r="E33" s="20">
         <v>199.7</v>
       </c>
-      <c r="F33" s="23"/>
+      <c r="F33" s="23">
+        <v>233.5</v>
+      </c>
       <c r="G33" s="22"/>
       <c r="H33" s="20"/>
       <c r="I33" s="24"/>
       <c r="J33" s="20"/>
       <c r="K33" s="20"/>
       <c r="L33" s="20"/>
       <c r="M33" s="20"/>
     </row>
     <row r="34" spans="1:13" s="1" customFormat="1">
       <c r="A34" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="20">
         <v>28.5</v>
       </c>
       <c r="C34" s="20">
         <v>61.7</v>
       </c>
       <c r="D34" s="20">
         <v>95</v>
       </c>
       <c r="E34" s="20">
         <v>128.30000000000001</v>
       </c>
-      <c r="F34" s="23"/>
+      <c r="F34" s="23">
+        <v>152.80000000000001</v>
+      </c>
       <c r="G34" s="22"/>
       <c r="H34" s="20"/>
       <c r="I34" s="24"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
     </row>
     <row r="35" spans="1:13" s="1" customFormat="1">
       <c r="A35" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="20">
         <v>94.4</v>
       </c>
       <c r="C35" s="20">
         <v>207.8</v>
       </c>
       <c r="D35" s="20">
         <v>304.2</v>
       </c>
       <c r="E35" s="20">
         <v>408.3</v>
       </c>
-      <c r="F35" s="23"/>
+      <c r="F35" s="23">
+        <v>506.1</v>
+      </c>
       <c r="G35" s="22"/>
       <c r="H35" s="20"/>
       <c r="I35" s="24"/>
       <c r="J35" s="20"/>
       <c r="K35" s="20"/>
       <c r="L35" s="20"/>
       <c r="M35" s="20"/>
     </row>
     <row r="36" spans="1:13" s="1" customFormat="1">
       <c r="A36" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="20">
         <v>89.4</v>
       </c>
       <c r="C36" s="20">
         <v>177.2</v>
       </c>
       <c r="D36" s="20">
         <v>292</v>
       </c>
       <c r="E36" s="20">
         <v>419.3</v>
       </c>
-      <c r="F36" s="23"/>
+      <c r="F36" s="23">
+        <v>543.1</v>
+      </c>
       <c r="G36" s="22"/>
       <c r="H36" s="20"/>
       <c r="I36" s="24"/>
       <c r="J36" s="20"/>
       <c r="K36" s="20"/>
       <c r="L36" s="20"/>
       <c r="M36" s="20"/>
     </row>
     <row r="37" spans="1:13" s="1" customFormat="1">
       <c r="A37" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="20">
         <v>23.2</v>
       </c>
       <c r="C37" s="20">
         <v>47</v>
       </c>
       <c r="D37" s="20">
         <v>70.8</v>
       </c>
       <c r="E37" s="20">
         <v>94.7</v>
       </c>
-      <c r="F37" s="23"/>
+      <c r="F37" s="23">
+        <v>115.7</v>
+      </c>
       <c r="G37" s="22"/>
       <c r="H37" s="20"/>
       <c r="I37" s="24"/>
       <c r="J37" s="20"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="20"/>
     </row>
     <row r="38" spans="1:13" s="1" customFormat="1">
       <c r="A38" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="20">
         <v>54.6</v>
       </c>
       <c r="C38" s="20">
         <v>106.5</v>
       </c>
       <c r="D38" s="20">
         <v>158.5</v>
       </c>
       <c r="E38" s="20">
         <v>210.5</v>
       </c>
-      <c r="F38" s="23"/>
+      <c r="F38" s="23">
+        <v>265.3</v>
+      </c>
       <c r="G38" s="22"/>
       <c r="H38" s="20"/>
       <c r="I38" s="24"/>
       <c r="J38" s="20"/>
       <c r="K38" s="20"/>
       <c r="L38" s="20"/>
       <c r="M38" s="20"/>
     </row>
     <row r="39" spans="1:13" s="1" customFormat="1">
       <c r="A39" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="20">
         <v>93.5</v>
       </c>
       <c r="C39" s="20">
         <v>181.6</v>
       </c>
       <c r="D39" s="20">
         <v>269.7</v>
       </c>
       <c r="E39" s="20">
         <v>357.8</v>
       </c>
-      <c r="F39" s="23"/>
+      <c r="F39" s="23">
+        <v>444.3</v>
+      </c>
       <c r="G39" s="22"/>
       <c r="H39" s="20"/>
       <c r="I39" s="24"/>
       <c r="J39" s="20"/>
       <c r="K39" s="20"/>
       <c r="L39" s="20"/>
       <c r="M39" s="20"/>
     </row>
     <row r="40" spans="1:13" s="1" customFormat="1">
       <c r="A40" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="20">
         <v>28</v>
       </c>
       <c r="C40" s="20">
         <v>56.9</v>
       </c>
       <c r="D40" s="20">
         <v>85.8</v>
       </c>
       <c r="E40" s="20">
         <v>114.8</v>
       </c>
-      <c r="F40" s="23"/>
+      <c r="F40" s="23">
+        <v>142.1</v>
+      </c>
       <c r="G40" s="22"/>
       <c r="H40" s="20"/>
       <c r="I40" s="24"/>
       <c r="J40" s="20"/>
       <c r="K40" s="20"/>
       <c r="L40" s="20"/>
       <c r="M40" s="20"/>
     </row>
     <row r="41" spans="1:13" s="1" customFormat="1">
       <c r="A41" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="20">
         <v>134</v>
       </c>
       <c r="C41" s="20">
         <v>279.3</v>
       </c>
       <c r="D41" s="20">
         <v>424.7</v>
       </c>
       <c r="E41" s="20">
         <v>570</v>
       </c>
-      <c r="F41" s="23"/>
+      <c r="F41" s="23">
+        <v>720</v>
+      </c>
       <c r="G41" s="22"/>
       <c r="H41" s="20"/>
       <c r="I41" s="24"/>
       <c r="J41" s="20"/>
       <c r="K41" s="20"/>
       <c r="L41" s="20"/>
       <c r="M41" s="20"/>
     </row>
     <row r="42" spans="1:13" s="1" customFormat="1">
       <c r="A42" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="20">
         <v>18.100000000000001</v>
       </c>
       <c r="C42" s="20">
         <v>35.5</v>
       </c>
       <c r="D42" s="20">
         <v>53.5</v>
       </c>
       <c r="E42" s="20">
         <v>70.900000000000006</v>
       </c>
-      <c r="F42" s="23"/>
+      <c r="F42" s="23">
+        <v>89.4</v>
+      </c>
       <c r="G42" s="22"/>
       <c r="H42" s="20"/>
       <c r="I42" s="24"/>
       <c r="J42" s="20"/>
       <c r="K42" s="20"/>
       <c r="L42" s="20"/>
       <c r="M42" s="20"/>
     </row>
     <row r="43" spans="1:13" s="1" customFormat="1">
       <c r="A43" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="20">
         <v>68.400000000000006</v>
       </c>
       <c r="C43" s="20">
         <v>143.30000000000001</v>
       </c>
       <c r="D43" s="20">
         <v>218.3</v>
       </c>
       <c r="E43" s="20">
         <v>293.3</v>
       </c>
-      <c r="F43" s="23"/>
+      <c r="F43" s="23">
+        <v>374.6</v>
+      </c>
       <c r="G43" s="22"/>
       <c r="H43" s="20"/>
       <c r="I43" s="24"/>
       <c r="J43" s="20"/>
       <c r="K43" s="20"/>
       <c r="L43" s="20"/>
       <c r="M43" s="20"/>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1">
       <c r="A44" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="20">
         <v>45.2</v>
       </c>
       <c r="C44" s="20">
         <v>95.9</v>
       </c>
       <c r="D44" s="20">
         <v>146.69999999999999</v>
       </c>
       <c r="E44" s="20">
         <v>197.4</v>
       </c>
-      <c r="F44" s="23"/>
+      <c r="F44" s="23">
+        <v>241.5</v>
+      </c>
       <c r="G44" s="22"/>
       <c r="H44" s="20"/>
       <c r="I44" s="24"/>
       <c r="J44" s="20"/>
       <c r="K44" s="20"/>
       <c r="L44" s="20"/>
       <c r="M44" s="20"/>
     </row>
     <row r="45" spans="1:13" s="1" customFormat="1">
       <c r="A45" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="20">
         <v>310.7</v>
       </c>
       <c r="C45" s="20">
         <v>592</v>
       </c>
       <c r="D45" s="20">
         <v>867.3</v>
       </c>
       <c r="E45" s="20">
         <v>1262.7</v>
       </c>
-      <c r="F45" s="23"/>
+      <c r="F45" s="23">
+        <v>1690.3</v>
+      </c>
       <c r="G45" s="22"/>
       <c r="H45" s="20"/>
       <c r="I45" s="24"/>
       <c r="J45" s="20"/>
       <c r="K45" s="20"/>
       <c r="L45" s="20"/>
       <c r="M45" s="20"/>
     </row>
     <row r="46" spans="1:13" s="1" customFormat="1">
       <c r="A46" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B46" s="20">
         <v>44.7</v>
       </c>
       <c r="C46" s="20">
         <v>93.4</v>
       </c>
       <c r="D46" s="20">
         <v>142.1</v>
       </c>
       <c r="E46" s="20">
         <v>190.8</v>
       </c>
-      <c r="F46" s="23"/>
+      <c r="F46" s="23">
+        <v>247.5</v>
+      </c>
       <c r="G46" s="22"/>
       <c r="H46" s="20"/>
       <c r="I46" s="24"/>
       <c r="J46" s="20"/>
       <c r="K46" s="20"/>
       <c r="L46" s="20"/>
       <c r="M46" s="20"/>
     </row>
     <row r="47" spans="1:13" s="1" customFormat="1">
       <c r="A47" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B47" s="20">
         <v>214.4</v>
       </c>
       <c r="C47" s="20">
         <v>453.2</v>
       </c>
       <c r="D47" s="20">
         <v>649.5</v>
       </c>
       <c r="E47" s="20">
         <v>883.9</v>
       </c>
-      <c r="F47" s="23"/>
+      <c r="F47" s="23">
+        <v>1061.9000000000001</v>
+      </c>
       <c r="G47" s="22"/>
       <c r="H47" s="20"/>
       <c r="I47" s="24"/>
       <c r="J47" s="20"/>
       <c r="K47" s="20"/>
       <c r="L47" s="20"/>
       <c r="M47" s="20"/>
     </row>
     <row r="48" spans="1:13" s="1" customFormat="1">
       <c r="A48" s="26"/>
       <c r="B48" s="22"/>
       <c r="C48" s="18"/>
       <c r="D48" s="17"/>
       <c r="E48" s="17"/>
       <c r="F48" s="17"/>
-      <c r="G48" s="17"/>
+      <c r="G48" s="22"/>
       <c r="H48" s="17"/>
       <c r="I48" s="18"/>
       <c r="J48" s="17"/>
       <c r="K48" s="17"/>
       <c r="L48" s="17"/>
       <c r="M48" s="17"/>
     </row>
     <row r="49" spans="1:76" s="1" customFormat="1" ht="23.25">
       <c r="A49" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B49" s="17"/>
       <c r="C49" s="17"/>
       <c r="D49" s="17"/>
       <c r="E49" s="17"/>
       <c r="F49" s="17"/>
-      <c r="G49" s="17"/>
+      <c r="G49" s="22"/>
       <c r="H49" s="17"/>
       <c r="I49" s="18"/>
       <c r="J49" s="17"/>
       <c r="K49" s="17"/>
       <c r="L49" s="17"/>
       <c r="M49" s="17"/>
     </row>
     <row r="50" spans="1:76" s="1" customFormat="1">
       <c r="A50" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B50" s="20">
         <v>1929.3</v>
       </c>
       <c r="C50" s="21">
         <v>3625</v>
       </c>
       <c r="D50" s="20">
         <v>5090.1000000000004</v>
       </c>
       <c r="E50" s="20">
         <v>6577.7</v>
       </c>
-      <c r="F50" s="23"/>
+      <c r="F50" s="23">
+        <v>7829.7</v>
+      </c>
       <c r="G50" s="22"/>
       <c r="H50" s="22"/>
       <c r="I50" s="24"/>
       <c r="J50" s="20"/>
       <c r="K50" s="20"/>
       <c r="L50" s="20"/>
       <c r="M50" s="20"/>
     </row>
     <row r="51" spans="1:76" s="1" customFormat="1">
       <c r="A51" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B51" s="20">
         <v>114</v>
       </c>
       <c r="C51" s="21">
         <v>205</v>
       </c>
       <c r="D51" s="20">
         <v>305</v>
       </c>
       <c r="E51" s="20">
         <v>399</v>
       </c>
-      <c r="F51" s="23"/>
+      <c r="F51" s="23">
+        <v>417</v>
+      </c>
       <c r="G51" s="22"/>
       <c r="H51" s="22"/>
       <c r="I51" s="24"/>
       <c r="J51" s="20"/>
       <c r="K51" s="20"/>
       <c r="L51" s="20"/>
       <c r="M51" s="20"/>
     </row>
     <row r="52" spans="1:76" s="1" customFormat="1">
       <c r="A52" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B52" s="20">
         <v>1362</v>
       </c>
       <c r="C52" s="21">
         <v>2527</v>
       </c>
       <c r="D52" s="20">
         <v>3557</v>
       </c>
       <c r="E52" s="20">
         <v>4508</v>
       </c>
-      <c r="F52" s="23"/>
+      <c r="F52" s="23">
+        <v>5277</v>
+      </c>
       <c r="G52" s="22"/>
       <c r="H52" s="22"/>
       <c r="I52" s="24"/>
       <c r="J52" s="20"/>
       <c r="K52" s="20"/>
       <c r="L52" s="20"/>
       <c r="M52" s="20"/>
     </row>
     <row r="53" spans="1:76" s="1" customFormat="1">
       <c r="A53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="20">
         <v>27.5</v>
       </c>
       <c r="C53" s="21">
         <v>47.7</v>
       </c>
       <c r="D53" s="20">
         <v>67.900000000000006</v>
       </c>
       <c r="E53" s="20">
         <v>88.1</v>
       </c>
-      <c r="F53" s="23"/>
+      <c r="F53" s="23">
+        <v>106.4</v>
+      </c>
       <c r="G53" s="22"/>
       <c r="H53" s="27"/>
       <c r="I53" s="24"/>
       <c r="J53" s="20"/>
       <c r="K53" s="20"/>
       <c r="L53" s="20"/>
       <c r="M53" s="20"/>
     </row>
     <row r="54" spans="1:76" s="1" customFormat="1">
       <c r="A54" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B54" s="20">
         <v>0.1</v>
       </c>
       <c r="C54" s="21">
         <v>0.3</v>
       </c>
       <c r="D54" s="20">
         <v>0.5</v>
       </c>
       <c r="E54" s="20">
         <v>0.7</v>
       </c>
-      <c r="F54" s="23"/>
+      <c r="F54" s="23">
+        <v>0.9</v>
+      </c>
       <c r="G54" s="22"/>
       <c r="H54" s="22"/>
       <c r="I54" s="24"/>
       <c r="J54" s="20"/>
       <c r="K54" s="20"/>
       <c r="L54" s="20"/>
       <c r="M54" s="20"/>
     </row>
     <row r="55" spans="1:76" s="1" customFormat="1">
       <c r="A55" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B55" s="20">
         <v>5.7</v>
       </c>
       <c r="C55" s="21">
         <v>13</v>
       </c>
       <c r="D55" s="20">
         <v>20.2</v>
       </c>
       <c r="E55" s="20">
         <v>27.4</v>
       </c>
-      <c r="F55" s="23"/>
+      <c r="F55" s="23">
+        <v>28.9</v>
+      </c>
       <c r="G55" s="22"/>
       <c r="H55" s="22"/>
       <c r="I55" s="24"/>
       <c r="J55" s="20"/>
       <c r="K55" s="20"/>
       <c r="L55" s="20"/>
       <c r="M55" s="20"/>
     </row>
     <row r="56" spans="1:76" s="1" customFormat="1">
       <c r="A56" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B56" s="20">
         <v>4.2</v>
       </c>
       <c r="C56" s="21">
         <v>8.5</v>
       </c>
       <c r="D56" s="20">
         <v>12.7</v>
       </c>
       <c r="E56" s="20">
         <v>16.899999999999999</v>
       </c>
-      <c r="F56" s="23"/>
+      <c r="F56" s="23">
+        <v>21.2</v>
+      </c>
       <c r="G56" s="22"/>
       <c r="H56" s="22"/>
       <c r="I56" s="24"/>
       <c r="J56" s="20"/>
       <c r="K56" s="20"/>
       <c r="L56" s="20"/>
       <c r="M56" s="20"/>
     </row>
     <row r="57" spans="1:76" s="1" customFormat="1">
       <c r="A57" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B57" s="20">
         <v>0.2</v>
       </c>
       <c r="C57" s="21">
         <v>0.3</v>
       </c>
       <c r="D57" s="20">
         <v>0.5</v>
       </c>
       <c r="E57" s="20">
         <v>0.7</v>
       </c>
-      <c r="F57" s="23"/>
+      <c r="F57" s="23">
+        <v>0.9</v>
+      </c>
       <c r="G57" s="22"/>
       <c r="H57" s="22"/>
       <c r="I57" s="24"/>
       <c r="J57" s="20"/>
       <c r="K57" s="20"/>
       <c r="L57" s="20"/>
       <c r="M57" s="20"/>
     </row>
     <row r="58" spans="1:76" s="1" customFormat="1">
       <c r="A58" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B58" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C58" s="21">
         <v>823.2</v>
       </c>
       <c r="D58" s="20">
         <v>1126.3</v>
       </c>
       <c r="E58" s="20">
         <v>1536.8</v>
       </c>
-      <c r="F58" s="23"/>
+      <c r="F58" s="23">
+        <v>1977.5</v>
+      </c>
       <c r="G58" s="22"/>
       <c r="H58" s="22"/>
       <c r="I58" s="24"/>
       <c r="J58" s="20"/>
       <c r="K58" s="20"/>
       <c r="L58" s="20"/>
       <c r="M58" s="20"/>
       <c r="N58" s="12"/>
       <c r="O58" s="12"/>
       <c r="P58" s="12"/>
       <c r="Q58" s="12"/>
       <c r="R58" s="12"/>
       <c r="S58" s="12"/>
       <c r="T58" s="12"/>
       <c r="U58" s="12"/>
       <c r="V58" s="12"/>
       <c r="W58" s="12"/>
       <c r="X58" s="12"/>
       <c r="Y58" s="12"/>
       <c r="Z58" s="12"/>
       <c r="AA58" s="12"/>
       <c r="AB58" s="12"/>
       <c r="AC58" s="12"/>
       <c r="AD58" s="12"/>
       <c r="AE58" s="12"/>
@@ -2310,44 +2408,44 @@
     <mergeCell ref="A64:M64"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>