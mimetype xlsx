--- v3 (2026-06-18)
+++ v4 (2026-08-02)
@@ -1,51 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm307-4\Общая папка\ДИНАМИЧЕСКИЕ РЯДЫ\Динамика по месяцам 2026\06\динамика\рус\натура (январь-июнь 2026г.)\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C55CB48D-E0E5-4980-877D-22C227C4F8ED}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13110" windowHeight="11415"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13665" windowHeight="10500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026'!$A$4:$M$58</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="43">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
@@ -149,51 +155,51 @@
     <t>Производство промышленной продукции в секции водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений в Акмолинской области за 2026 год*</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>"*" - оперативные данные</t>
   </si>
   <si>
     <t>Согласно действующему национальному классификатору Республики Казахстан «Классификатор  административно-территориальных объектов» (КАТО) от 22 июня 2022 года.</t>
   </si>
   <si>
     <t>январь-
 май</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>"х" - данные конфиденциальны</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -390,51 +396,51 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3 3" xfId="1"/>
+    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -452,116 +458,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -697,55 +739,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:BX65"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A22" workbookViewId="0">
-      <selection activeCell="K35" sqref="K35"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="8" width="10" style="2" customWidth="1"/>
     <col min="9" max="9" width="10" style="11" customWidth="1"/>
     <col min="10" max="13" width="10" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="3" customFormat="1" ht="26.25" customHeight="1">
       <c r="A2" s="29" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
@@ -844,565 +886,605 @@
         <v>10</v>
       </c>
       <c r="M5" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="20">
         <v>4748.3</v>
       </c>
       <c r="C6" s="20">
         <v>9357.5</v>
       </c>
       <c r="D6" s="20">
         <v>13743.2</v>
       </c>
       <c r="E6" s="20">
         <v>18272.8</v>
       </c>
       <c r="F6" s="23">
         <v>22612.5</v>
       </c>
-      <c r="G6" s="22"/>
+      <c r="G6" s="20">
+        <v>27275.200000000001</v>
+      </c>
       <c r="H6" s="20"/>
       <c r="I6" s="24"/>
       <c r="J6" s="20"/>
       <c r="K6" s="20"/>
       <c r="L6" s="20"/>
       <c r="M6" s="20"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="20">
         <v>1047.5</v>
       </c>
       <c r="C7" s="20">
         <v>2000.6</v>
       </c>
       <c r="D7" s="20">
         <v>2963.1</v>
       </c>
       <c r="E7" s="20">
         <v>4012.3</v>
       </c>
       <c r="F7" s="23">
         <v>4884.6000000000004</v>
       </c>
-      <c r="G7" s="22"/>
+      <c r="G7" s="20">
+        <v>5781.9</v>
+      </c>
       <c r="H7" s="20"/>
       <c r="I7" s="24"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="20">
         <v>161</v>
       </c>
       <c r="C8" s="20">
         <v>323</v>
       </c>
       <c r="D8" s="20">
         <v>490</v>
       </c>
       <c r="E8" s="20">
         <v>612</v>
       </c>
       <c r="F8" s="23">
         <v>820</v>
       </c>
-      <c r="G8" s="22"/>
+      <c r="G8" s="20">
+        <v>1131</v>
+      </c>
       <c r="H8" s="20"/>
       <c r="I8" s="24"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="20">
         <v>1756.7</v>
       </c>
       <c r="C9" s="20">
         <v>3413.5</v>
       </c>
       <c r="D9" s="20">
         <v>4974.7</v>
       </c>
       <c r="E9" s="20">
         <v>6352.9</v>
       </c>
       <c r="F9" s="23">
         <v>7677.2</v>
       </c>
-      <c r="G9" s="22"/>
+      <c r="G9" s="20">
+        <v>9029.4</v>
+      </c>
       <c r="H9" s="20"/>
       <c r="I9" s="24"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="20">
         <v>47.3</v>
       </c>
       <c r="C10" s="20">
         <v>105.8</v>
       </c>
       <c r="D10" s="20">
         <v>164.2</v>
       </c>
       <c r="E10" s="20">
         <v>222.7</v>
       </c>
       <c r="F10" s="23">
         <v>267.2</v>
       </c>
-      <c r="G10" s="22"/>
+      <c r="G10" s="20">
+        <v>311.60000000000002</v>
+      </c>
       <c r="H10" s="20"/>
       <c r="I10" s="24"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="20">
         <v>63.1</v>
       </c>
       <c r="C11" s="20">
         <v>138</v>
       </c>
       <c r="D11" s="20">
         <v>212.9</v>
       </c>
       <c r="E11" s="20">
         <v>287.8</v>
       </c>
       <c r="F11" s="23">
         <v>339.9</v>
       </c>
-      <c r="G11" s="22"/>
+      <c r="G11" s="20">
+        <v>391.6</v>
+      </c>
       <c r="H11" s="20"/>
       <c r="I11" s="24"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="20">
         <v>28.5</v>
       </c>
       <c r="C12" s="20">
         <v>61.7</v>
       </c>
       <c r="D12" s="20">
         <v>95</v>
       </c>
       <c r="E12" s="20">
         <v>128.30000000000001</v>
       </c>
       <c r="F12" s="23">
         <v>152.80000000000001</v>
       </c>
-      <c r="G12" s="22"/>
+      <c r="G12" s="20">
+        <v>177.3</v>
+      </c>
       <c r="H12" s="20"/>
       <c r="I12" s="24"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="20">
         <v>94.4</v>
       </c>
       <c r="C13" s="20">
         <v>207.8</v>
       </c>
       <c r="D13" s="20">
         <v>304.2</v>
       </c>
       <c r="E13" s="20">
         <v>408.3</v>
       </c>
       <c r="F13" s="23">
         <v>506.1</v>
       </c>
-      <c r="G13" s="22"/>
+      <c r="G13" s="20">
+        <v>644</v>
+      </c>
       <c r="H13" s="20"/>
       <c r="I13" s="24"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="20">
         <v>89.5</v>
       </c>
       <c r="C14" s="20">
         <v>177.5</v>
       </c>
       <c r="D14" s="20">
         <v>292.5</v>
       </c>
       <c r="E14" s="20">
         <v>420</v>
       </c>
       <c r="F14" s="23">
         <v>543.9</v>
       </c>
-      <c r="G14" s="22"/>
+      <c r="G14" s="20">
+        <v>668.9</v>
+      </c>
       <c r="H14" s="20"/>
       <c r="I14" s="24"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1">
       <c r="A15" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="20">
         <v>23.2</v>
       </c>
       <c r="C15" s="20">
         <v>47</v>
       </c>
       <c r="D15" s="20">
         <v>70.8</v>
       </c>
       <c r="E15" s="20">
         <v>94.7</v>
       </c>
       <c r="F15" s="23">
         <v>115.7</v>
       </c>
-      <c r="G15" s="22"/>
+      <c r="G15" s="20">
+        <v>136.6</v>
+      </c>
       <c r="H15" s="20"/>
       <c r="I15" s="24"/>
       <c r="J15" s="20"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1">
       <c r="A16" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="20">
         <v>60.3</v>
       </c>
       <c r="C16" s="20">
         <v>119.5</v>
       </c>
       <c r="D16" s="20">
         <v>178.7</v>
       </c>
       <c r="E16" s="20">
         <v>237.9</v>
       </c>
       <c r="F16" s="23">
         <v>294.2</v>
       </c>
-      <c r="G16" s="22"/>
+      <c r="G16" s="20">
+        <v>350.9</v>
+      </c>
       <c r="H16" s="20"/>
       <c r="I16" s="24"/>
       <c r="J16" s="20"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
       <c r="N16" s="5"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="20">
         <v>97.7</v>
       </c>
       <c r="C17" s="20">
         <v>190.1</v>
       </c>
       <c r="D17" s="20">
         <v>282.39999999999998</v>
       </c>
       <c r="E17" s="20">
         <v>374.7</v>
       </c>
       <c r="F17" s="23">
         <v>465.4</v>
       </c>
-      <c r="G17" s="22"/>
+      <c r="G17" s="20">
+        <v>563.1</v>
+      </c>
       <c r="H17" s="20"/>
       <c r="I17" s="24"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="20">
         <v>28</v>
       </c>
       <c r="C18" s="20">
         <v>56.9</v>
       </c>
       <c r="D18" s="20">
         <v>85.8</v>
       </c>
       <c r="E18" s="20">
         <v>114.8</v>
       </c>
       <c r="F18" s="23">
         <v>142.1</v>
       </c>
-      <c r="G18" s="22"/>
+      <c r="G18" s="20">
+        <v>169.4</v>
+      </c>
       <c r="H18" s="20"/>
       <c r="I18" s="24"/>
       <c r="J18" s="20"/>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="20">
         <v>134.19999999999999</v>
       </c>
       <c r="C19" s="20">
         <v>279.7</v>
       </c>
       <c r="D19" s="20">
         <v>425.2</v>
       </c>
       <c r="E19" s="20">
         <v>570.70000000000005</v>
       </c>
       <c r="F19" s="23">
         <v>720.9</v>
       </c>
-      <c r="G19" s="22"/>
+      <c r="G19" s="20">
+        <v>871.1</v>
+      </c>
       <c r="H19" s="20"/>
       <c r="I19" s="24"/>
       <c r="J19" s="20"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="20">
         <v>433.6</v>
       </c>
       <c r="C20" s="20">
         <v>858.7</v>
       </c>
       <c r="D20" s="20">
         <v>1179.8</v>
       </c>
       <c r="E20" s="20">
         <v>1607.7</v>
       </c>
       <c r="F20" s="23">
         <v>2066.9</v>
       </c>
-      <c r="G20" s="22"/>
+      <c r="G20" s="20">
+        <v>2731.3</v>
+      </c>
       <c r="H20" s="20"/>
       <c r="I20" s="24"/>
       <c r="J20" s="20"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="20">
         <v>68.400000000000006</v>
       </c>
       <c r="C21" s="20">
         <v>143.30000000000001</v>
       </c>
       <c r="D21" s="20">
         <v>218.3</v>
       </c>
       <c r="E21" s="20">
         <v>293.3</v>
       </c>
       <c r="F21" s="23">
         <v>374.6</v>
       </c>
-      <c r="G21" s="22"/>
+      <c r="G21" s="20">
+        <v>455.9</v>
+      </c>
       <c r="H21" s="20"/>
       <c r="I21" s="24"/>
       <c r="J21" s="20"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="20">
         <v>45.2</v>
       </c>
       <c r="C22" s="20">
         <v>95.9</v>
       </c>
       <c r="D22" s="20">
         <v>146.69999999999999</v>
       </c>
       <c r="E22" s="20">
         <v>197.4</v>
       </c>
       <c r="F22" s="23">
         <v>241.5</v>
       </c>
-      <c r="G22" s="22"/>
+      <c r="G22" s="20">
+        <v>285.5</v>
+      </c>
       <c r="H22" s="20"/>
       <c r="I22" s="24"/>
       <c r="J22" s="20"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="20">
         <v>310.7</v>
       </c>
       <c r="C23" s="20">
         <v>592</v>
       </c>
       <c r="D23" s="20">
         <v>867.3</v>
       </c>
       <c r="E23" s="20">
         <v>1262.7</v>
       </c>
       <c r="F23" s="23">
         <v>1690.3</v>
       </c>
-      <c r="G23" s="22"/>
+      <c r="G23" s="20">
+        <v>1999</v>
+      </c>
       <c r="H23" s="20"/>
       <c r="I23" s="24"/>
       <c r="J23" s="20"/>
       <c r="K23" s="20"/>
       <c r="L23" s="20"/>
       <c r="M23" s="20"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="20">
         <v>44.7</v>
       </c>
       <c r="C24" s="20">
         <v>93.4</v>
       </c>
       <c r="D24" s="20">
         <v>142.1</v>
       </c>
       <c r="E24" s="20">
         <v>190.8</v>
       </c>
       <c r="F24" s="23">
         <v>247.5</v>
       </c>
-      <c r="G24" s="22"/>
+      <c r="G24" s="20">
+        <v>304.2</v>
+      </c>
       <c r="H24" s="20"/>
       <c r="I24" s="24"/>
       <c r="J24" s="20"/>
       <c r="K24" s="20"/>
       <c r="L24" s="20"/>
       <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1">
       <c r="A25" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="20">
         <v>214.4</v>
       </c>
       <c r="C25" s="20">
         <v>453.2</v>
       </c>
       <c r="D25" s="20">
         <v>649.5</v>
       </c>
       <c r="E25" s="20">
         <v>883.9</v>
       </c>
       <c r="F25" s="23">
         <v>1061.9000000000001</v>
       </c>
-      <c r="G25" s="22"/>
+      <c r="G25" s="20">
+        <v>1272.4000000000001</v>
+      </c>
       <c r="H25" s="20"/>
       <c r="I25" s="24"/>
       <c r="J25" s="20"/>
       <c r="K25" s="20"/>
       <c r="L25" s="20"/>
       <c r="M25" s="20"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="19"/>
       <c r="B26" s="21"/>
       <c r="C26" s="22"/>
       <c r="D26" s="22"/>
       <c r="E26" s="22"/>
       <c r="F26" s="22"/>
       <c r="G26" s="22"/>
       <c r="H26" s="17"/>
       <c r="I26" s="18"/>
       <c r="J26" s="17"/>
       <c r="K26" s="17"/>
       <c r="L26" s="17"/>
       <c r="M26" s="17"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1">
       <c r="A27" s="25" t="s">
         <v>34</v>
@@ -1417,564 +1499,604 @@
       <c r="I27" s="18"/>
       <c r="J27" s="17"/>
       <c r="K27" s="17"/>
       <c r="L27" s="17"/>
       <c r="M27" s="17"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="20">
         <v>2819</v>
       </c>
       <c r="C28" s="20">
         <v>5732.5</v>
       </c>
       <c r="D28" s="20">
         <v>8653.1</v>
       </c>
       <c r="E28" s="20">
         <v>11695.1</v>
       </c>
       <c r="F28" s="23">
         <v>14782.8</v>
       </c>
-      <c r="G28" s="22"/>
+      <c r="G28" s="20">
+        <v>17897.2</v>
+      </c>
       <c r="H28" s="20"/>
       <c r="I28" s="24"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1">
       <c r="A29" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="20">
         <v>933.5</v>
       </c>
       <c r="C29" s="20">
         <v>1795.6</v>
       </c>
       <c r="D29" s="20">
         <v>2658.1</v>
       </c>
       <c r="E29" s="20">
         <v>3613.3</v>
       </c>
       <c r="F29" s="23">
         <v>4467.6000000000004</v>
       </c>
-      <c r="G29" s="22"/>
+      <c r="G29" s="20">
+        <v>5364.9</v>
+      </c>
       <c r="H29" s="20"/>
       <c r="I29" s="24"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1">
       <c r="A30" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="20">
         <v>161</v>
       </c>
       <c r="C30" s="20">
         <v>323</v>
       </c>
       <c r="D30" s="20">
         <v>490</v>
       </c>
       <c r="E30" s="20">
         <v>612</v>
       </c>
       <c r="F30" s="23">
         <v>820</v>
       </c>
-      <c r="G30" s="22"/>
+      <c r="G30" s="20">
+        <v>1131</v>
+      </c>
       <c r="H30" s="20"/>
       <c r="I30" s="24"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="20"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="20">
         <v>394.7</v>
       </c>
       <c r="C31" s="20">
         <v>886.5</v>
       </c>
       <c r="D31" s="20">
         <v>1417.7</v>
       </c>
       <c r="E31" s="20">
         <v>1844.9</v>
       </c>
       <c r="F31" s="23">
         <v>2400.1999999999998</v>
       </c>
-      <c r="G31" s="22"/>
+      <c r="G31" s="20">
+        <v>2873.6</v>
+      </c>
       <c r="H31" s="20"/>
       <c r="I31" s="24"/>
       <c r="J31" s="20"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="20"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1">
       <c r="A32" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="20">
         <v>47.3</v>
       </c>
       <c r="C32" s="20">
         <v>105.8</v>
       </c>
       <c r="D32" s="20">
         <v>164.2</v>
       </c>
       <c r="E32" s="20">
         <v>222.7</v>
       </c>
       <c r="F32" s="23">
         <v>267.2</v>
       </c>
-      <c r="G32" s="22"/>
+      <c r="G32" s="20">
+        <v>311.60000000000002</v>
+      </c>
       <c r="H32" s="20"/>
       <c r="I32" s="24"/>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="20"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1">
       <c r="A33" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="20">
         <v>35.6</v>
       </c>
       <c r="C33" s="20">
         <v>90.3</v>
       </c>
       <c r="D33" s="20">
         <v>145</v>
       </c>
       <c r="E33" s="20">
         <v>199.7</v>
       </c>
       <c r="F33" s="23">
         <v>233.5</v>
       </c>
-      <c r="G33" s="22"/>
+      <c r="G33" s="20">
+        <v>267.39999999999998</v>
+      </c>
       <c r="H33" s="20"/>
       <c r="I33" s="24"/>
       <c r="J33" s="20"/>
       <c r="K33" s="20"/>
       <c r="L33" s="20"/>
       <c r="M33" s="20"/>
     </row>
     <row r="34" spans="1:13" s="1" customFormat="1">
       <c r="A34" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="20">
         <v>28.5</v>
       </c>
       <c r="C34" s="20">
         <v>61.7</v>
       </c>
       <c r="D34" s="20">
         <v>95</v>
       </c>
       <c r="E34" s="20">
         <v>128.30000000000001</v>
       </c>
       <c r="F34" s="23">
         <v>152.80000000000001</v>
       </c>
-      <c r="G34" s="22"/>
+      <c r="G34" s="20">
+        <v>177.3</v>
+      </c>
       <c r="H34" s="20"/>
       <c r="I34" s="24"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
     </row>
     <row r="35" spans="1:13" s="1" customFormat="1">
       <c r="A35" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="20">
         <v>94.4</v>
       </c>
       <c r="C35" s="20">
         <v>207.8</v>
       </c>
       <c r="D35" s="20">
         <v>304.2</v>
       </c>
       <c r="E35" s="20">
         <v>408.3</v>
       </c>
       <c r="F35" s="23">
         <v>506.1</v>
       </c>
-      <c r="G35" s="22"/>
+      <c r="G35" s="20">
+        <v>644</v>
+      </c>
       <c r="H35" s="20"/>
       <c r="I35" s="24"/>
       <c r="J35" s="20"/>
       <c r="K35" s="20"/>
       <c r="L35" s="20"/>
       <c r="M35" s="20"/>
     </row>
     <row r="36" spans="1:13" s="1" customFormat="1">
       <c r="A36" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="20">
         <v>89.4</v>
       </c>
       <c r="C36" s="20">
         <v>177.2</v>
       </c>
       <c r="D36" s="20">
         <v>292</v>
       </c>
       <c r="E36" s="20">
         <v>419.3</v>
       </c>
       <c r="F36" s="23">
         <v>543.1</v>
       </c>
-      <c r="G36" s="22"/>
+      <c r="G36" s="20">
+        <v>667.9</v>
+      </c>
       <c r="H36" s="20"/>
       <c r="I36" s="24"/>
       <c r="J36" s="20"/>
       <c r="K36" s="20"/>
       <c r="L36" s="20"/>
       <c r="M36" s="20"/>
     </row>
     <row r="37" spans="1:13" s="1" customFormat="1">
       <c r="A37" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="20">
         <v>23.2</v>
       </c>
       <c r="C37" s="20">
         <v>47</v>
       </c>
       <c r="D37" s="20">
         <v>70.8</v>
       </c>
       <c r="E37" s="20">
         <v>94.7</v>
       </c>
       <c r="F37" s="23">
         <v>115.7</v>
       </c>
-      <c r="G37" s="22"/>
+      <c r="G37" s="20">
+        <v>136.6</v>
+      </c>
       <c r="H37" s="20"/>
       <c r="I37" s="24"/>
       <c r="J37" s="20"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="20"/>
     </row>
     <row r="38" spans="1:13" s="1" customFormat="1">
       <c r="A38" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="20">
         <v>54.6</v>
       </c>
       <c r="C38" s="20">
         <v>106.5</v>
       </c>
       <c r="D38" s="20">
         <v>158.5</v>
       </c>
       <c r="E38" s="20">
         <v>210.5</v>
       </c>
       <c r="F38" s="23">
         <v>265.3</v>
       </c>
-      <c r="G38" s="22"/>
+      <c r="G38" s="20">
+        <v>320.60000000000002</v>
+      </c>
       <c r="H38" s="20"/>
       <c r="I38" s="24"/>
       <c r="J38" s="20"/>
       <c r="K38" s="20"/>
       <c r="L38" s="20"/>
       <c r="M38" s="20"/>
     </row>
     <row r="39" spans="1:13" s="1" customFormat="1">
       <c r="A39" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="20">
         <v>93.5</v>
       </c>
       <c r="C39" s="20">
         <v>181.6</v>
       </c>
       <c r="D39" s="20">
         <v>269.7</v>
       </c>
       <c r="E39" s="20">
         <v>357.8</v>
       </c>
       <c r="F39" s="23">
         <v>444.3</v>
       </c>
-      <c r="G39" s="22"/>
+      <c r="G39" s="20">
+        <v>537.70000000000005</v>
+      </c>
       <c r="H39" s="20"/>
       <c r="I39" s="24"/>
       <c r="J39" s="20"/>
       <c r="K39" s="20"/>
       <c r="L39" s="20"/>
       <c r="M39" s="20"/>
     </row>
     <row r="40" spans="1:13" s="1" customFormat="1">
       <c r="A40" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="20">
         <v>28</v>
       </c>
       <c r="C40" s="20">
         <v>56.9</v>
       </c>
       <c r="D40" s="20">
         <v>85.8</v>
       </c>
       <c r="E40" s="20">
         <v>114.8</v>
       </c>
       <c r="F40" s="23">
         <v>142.1</v>
       </c>
-      <c r="G40" s="22"/>
+      <c r="G40" s="20">
+        <v>169.4</v>
+      </c>
       <c r="H40" s="20"/>
       <c r="I40" s="24"/>
       <c r="J40" s="20"/>
       <c r="K40" s="20"/>
       <c r="L40" s="20"/>
       <c r="M40" s="20"/>
     </row>
     <row r="41" spans="1:13" s="1" customFormat="1">
       <c r="A41" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="20">
         <v>134</v>
       </c>
       <c r="C41" s="20">
         <v>279.3</v>
       </c>
       <c r="D41" s="20">
         <v>424.7</v>
       </c>
       <c r="E41" s="20">
         <v>570</v>
       </c>
       <c r="F41" s="23">
         <v>720</v>
       </c>
-      <c r="G41" s="22"/>
+      <c r="G41" s="20">
+        <v>870</v>
+      </c>
       <c r="H41" s="20"/>
       <c r="I41" s="24"/>
       <c r="J41" s="20"/>
       <c r="K41" s="20"/>
       <c r="L41" s="20"/>
       <c r="M41" s="20"/>
     </row>
     <row r="42" spans="1:13" s="1" customFormat="1">
       <c r="A42" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="20">
         <v>18.100000000000001</v>
       </c>
       <c r="C42" s="20">
         <v>35.5</v>
       </c>
       <c r="D42" s="20">
         <v>53.5</v>
       </c>
       <c r="E42" s="20">
         <v>70.900000000000006</v>
       </c>
       <c r="F42" s="23">
         <v>89.4</v>
       </c>
-      <c r="G42" s="22"/>
+      <c r="G42" s="20">
+        <v>108.2</v>
+      </c>
       <c r="H42" s="20"/>
       <c r="I42" s="24"/>
       <c r="J42" s="20"/>
       <c r="K42" s="20"/>
       <c r="L42" s="20"/>
       <c r="M42" s="20"/>
     </row>
     <row r="43" spans="1:13" s="1" customFormat="1">
       <c r="A43" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="20">
         <v>68.400000000000006</v>
       </c>
       <c r="C43" s="20">
         <v>143.30000000000001</v>
       </c>
       <c r="D43" s="20">
         <v>218.3</v>
       </c>
       <c r="E43" s="20">
         <v>293.3</v>
       </c>
       <c r="F43" s="23">
         <v>374.6</v>
       </c>
-      <c r="G43" s="22"/>
+      <c r="G43" s="20">
+        <v>455.9</v>
+      </c>
       <c r="H43" s="20"/>
       <c r="I43" s="24"/>
       <c r="J43" s="20"/>
       <c r="K43" s="20"/>
       <c r="L43" s="20"/>
       <c r="M43" s="20"/>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1">
       <c r="A44" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="20">
         <v>45.2</v>
       </c>
       <c r="C44" s="20">
         <v>95.9</v>
       </c>
       <c r="D44" s="20">
         <v>146.69999999999999</v>
       </c>
       <c r="E44" s="20">
         <v>197.4</v>
       </c>
       <c r="F44" s="23">
         <v>241.5</v>
       </c>
-      <c r="G44" s="22"/>
+      <c r="G44" s="20">
+        <v>285.5</v>
+      </c>
       <c r="H44" s="20"/>
       <c r="I44" s="24"/>
       <c r="J44" s="20"/>
       <c r="K44" s="20"/>
       <c r="L44" s="20"/>
       <c r="M44" s="20"/>
     </row>
     <row r="45" spans="1:13" s="1" customFormat="1">
       <c r="A45" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="20">
         <v>310.7</v>
       </c>
       <c r="C45" s="20">
         <v>592</v>
       </c>
       <c r="D45" s="20">
         <v>867.3</v>
       </c>
       <c r="E45" s="20">
         <v>1262.7</v>
       </c>
       <c r="F45" s="23">
         <v>1690.3</v>
       </c>
-      <c r="G45" s="22"/>
+      <c r="G45" s="20">
+        <v>1999</v>
+      </c>
       <c r="H45" s="20"/>
       <c r="I45" s="24"/>
       <c r="J45" s="20"/>
       <c r="K45" s="20"/>
       <c r="L45" s="20"/>
       <c r="M45" s="20"/>
     </row>
     <row r="46" spans="1:13" s="1" customFormat="1">
       <c r="A46" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B46" s="20">
         <v>44.7</v>
       </c>
       <c r="C46" s="20">
         <v>93.4</v>
       </c>
       <c r="D46" s="20">
         <v>142.1</v>
       </c>
       <c r="E46" s="20">
         <v>190.8</v>
       </c>
       <c r="F46" s="23">
         <v>247.5</v>
       </c>
-      <c r="G46" s="22"/>
+      <c r="G46" s="20">
+        <v>304.2</v>
+      </c>
       <c r="H46" s="20"/>
       <c r="I46" s="24"/>
       <c r="J46" s="20"/>
       <c r="K46" s="20"/>
       <c r="L46" s="20"/>
       <c r="M46" s="20"/>
     </row>
     <row r="47" spans="1:13" s="1" customFormat="1">
       <c r="A47" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B47" s="20">
         <v>214.4</v>
       </c>
       <c r="C47" s="20">
         <v>453.2</v>
       </c>
       <c r="D47" s="20">
         <v>649.5</v>
       </c>
       <c r="E47" s="20">
         <v>883.9</v>
       </c>
       <c r="F47" s="23">
         <v>1061.9000000000001</v>
       </c>
-      <c r="G47" s="22"/>
+      <c r="G47" s="20">
+        <v>1272.4000000000001</v>
+      </c>
       <c r="H47" s="20"/>
       <c r="I47" s="24"/>
       <c r="J47" s="20"/>
       <c r="K47" s="20"/>
       <c r="L47" s="20"/>
       <c r="M47" s="20"/>
     </row>
     <row r="48" spans="1:13" s="1" customFormat="1">
       <c r="A48" s="26"/>
       <c r="B48" s="22"/>
       <c r="C48" s="18"/>
       <c r="D48" s="17"/>
       <c r="E48" s="17"/>
       <c r="F48" s="17"/>
       <c r="G48" s="22"/>
       <c r="H48" s="17"/>
       <c r="I48" s="18"/>
       <c r="J48" s="17"/>
       <c r="K48" s="17"/>
       <c r="L48" s="17"/>
       <c r="M48" s="17"/>
     </row>
     <row r="49" spans="1:76" s="1" customFormat="1" ht="23.25">
       <c r="A49" s="25" t="s">
         <v>33</v>
@@ -1989,267 +2111,285 @@
       <c r="I49" s="18"/>
       <c r="J49" s="17"/>
       <c r="K49" s="17"/>
       <c r="L49" s="17"/>
       <c r="M49" s="17"/>
     </row>
     <row r="50" spans="1:76" s="1" customFormat="1">
       <c r="A50" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B50" s="20">
         <v>1929.3</v>
       </c>
       <c r="C50" s="21">
         <v>3625</v>
       </c>
       <c r="D50" s="20">
         <v>5090.1000000000004</v>
       </c>
       <c r="E50" s="20">
         <v>6577.7</v>
       </c>
       <c r="F50" s="23">
         <v>7829.7</v>
       </c>
-      <c r="G50" s="22"/>
+      <c r="G50" s="20">
+        <v>9377.9</v>
+      </c>
       <c r="H50" s="22"/>
       <c r="I50" s="24"/>
       <c r="J50" s="20"/>
       <c r="K50" s="20"/>
       <c r="L50" s="20"/>
       <c r="M50" s="20"/>
     </row>
     <row r="51" spans="1:76" s="1" customFormat="1">
       <c r="A51" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B51" s="20">
         <v>114</v>
       </c>
       <c r="C51" s="21">
         <v>205</v>
       </c>
       <c r="D51" s="20">
         <v>305</v>
       </c>
       <c r="E51" s="20">
         <v>399</v>
       </c>
       <c r="F51" s="23">
         <v>417</v>
       </c>
-      <c r="G51" s="22"/>
+      <c r="G51" s="20">
+        <v>417</v>
+      </c>
       <c r="H51" s="22"/>
       <c r="I51" s="24"/>
       <c r="J51" s="20"/>
       <c r="K51" s="20"/>
       <c r="L51" s="20"/>
       <c r="M51" s="20"/>
     </row>
     <row r="52" spans="1:76" s="1" customFormat="1">
       <c r="A52" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B52" s="20">
         <v>1362</v>
       </c>
       <c r="C52" s="21">
         <v>2527</v>
       </c>
       <c r="D52" s="20">
         <v>3557</v>
       </c>
       <c r="E52" s="20">
         <v>4508</v>
       </c>
       <c r="F52" s="23">
         <v>5277</v>
       </c>
-      <c r="G52" s="22"/>
+      <c r="G52" s="20">
+        <v>6155.8</v>
+      </c>
       <c r="H52" s="22"/>
       <c r="I52" s="24"/>
       <c r="J52" s="20"/>
       <c r="K52" s="20"/>
       <c r="L52" s="20"/>
       <c r="M52" s="20"/>
     </row>
     <row r="53" spans="1:76" s="1" customFormat="1">
       <c r="A53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="20">
         <v>27.5</v>
       </c>
       <c r="C53" s="21">
         <v>47.7</v>
       </c>
       <c r="D53" s="20">
         <v>67.900000000000006</v>
       </c>
       <c r="E53" s="20">
         <v>88.1</v>
       </c>
       <c r="F53" s="23">
         <v>106.4</v>
       </c>
-      <c r="G53" s="22"/>
+      <c r="G53" s="20">
+        <v>124.2</v>
+      </c>
       <c r="H53" s="27"/>
       <c r="I53" s="24"/>
       <c r="J53" s="20"/>
       <c r="K53" s="20"/>
       <c r="L53" s="20"/>
       <c r="M53" s="20"/>
     </row>
     <row r="54" spans="1:76" s="1" customFormat="1">
       <c r="A54" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B54" s="20">
         <v>0.1</v>
       </c>
       <c r="C54" s="21">
         <v>0.3</v>
       </c>
       <c r="D54" s="20">
         <v>0.5</v>
       </c>
       <c r="E54" s="20">
         <v>0.7</v>
       </c>
       <c r="F54" s="23">
         <v>0.9</v>
       </c>
-      <c r="G54" s="22"/>
+      <c r="G54" s="20">
+        <v>1</v>
+      </c>
       <c r="H54" s="22"/>
       <c r="I54" s="24"/>
       <c r="J54" s="20"/>
       <c r="K54" s="20"/>
       <c r="L54" s="20"/>
       <c r="M54" s="20"/>
     </row>
     <row r="55" spans="1:76" s="1" customFormat="1">
       <c r="A55" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B55" s="20">
         <v>5.7</v>
       </c>
       <c r="C55" s="21">
         <v>13</v>
       </c>
       <c r="D55" s="20">
         <v>20.2</v>
       </c>
       <c r="E55" s="20">
         <v>27.4</v>
       </c>
       <c r="F55" s="23">
         <v>28.9</v>
       </c>
-      <c r="G55" s="22"/>
+      <c r="G55" s="20">
+        <v>30.3</v>
+      </c>
       <c r="H55" s="22"/>
       <c r="I55" s="24"/>
       <c r="J55" s="20"/>
       <c r="K55" s="20"/>
       <c r="L55" s="20"/>
       <c r="M55" s="20"/>
     </row>
     <row r="56" spans="1:76" s="1" customFormat="1">
       <c r="A56" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B56" s="20">
         <v>4.2</v>
       </c>
       <c r="C56" s="21">
         <v>8.5</v>
       </c>
       <c r="D56" s="20">
         <v>12.7</v>
       </c>
       <c r="E56" s="20">
         <v>16.899999999999999</v>
       </c>
       <c r="F56" s="23">
         <v>21.2</v>
       </c>
-      <c r="G56" s="22"/>
+      <c r="G56" s="20">
+        <v>25.4</v>
+      </c>
       <c r="H56" s="22"/>
       <c r="I56" s="24"/>
       <c r="J56" s="20"/>
       <c r="K56" s="20"/>
       <c r="L56" s="20"/>
       <c r="M56" s="20"/>
     </row>
     <row r="57" spans="1:76" s="1" customFormat="1">
       <c r="A57" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B57" s="20">
         <v>0.2</v>
       </c>
       <c r="C57" s="21">
         <v>0.3</v>
       </c>
       <c r="D57" s="20">
         <v>0.5</v>
       </c>
       <c r="E57" s="20">
         <v>0.7</v>
       </c>
       <c r="F57" s="23">
         <v>0.9</v>
       </c>
-      <c r="G57" s="22"/>
+      <c r="G57" s="20">
+        <v>1.1000000000000001</v>
+      </c>
       <c r="H57" s="22"/>
       <c r="I57" s="24"/>
       <c r="J57" s="20"/>
       <c r="K57" s="20"/>
       <c r="L57" s="20"/>
       <c r="M57" s="20"/>
     </row>
     <row r="58" spans="1:76" s="1" customFormat="1">
       <c r="A58" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B58" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C58" s="21">
         <v>823.2</v>
       </c>
       <c r="D58" s="20">
         <v>1126.3</v>
       </c>
       <c r="E58" s="20">
         <v>1536.8</v>
       </c>
       <c r="F58" s="23">
         <v>1977.5</v>
       </c>
-      <c r="G58" s="22"/>
+      <c r="G58" s="20">
+        <v>2623.1</v>
+      </c>
       <c r="H58" s="22"/>
       <c r="I58" s="24"/>
       <c r="J58" s="20"/>
       <c r="K58" s="20"/>
       <c r="L58" s="20"/>
       <c r="M58" s="20"/>
       <c r="N58" s="12"/>
       <c r="O58" s="12"/>
       <c r="P58" s="12"/>
       <c r="Q58" s="12"/>
       <c r="R58" s="12"/>
       <c r="S58" s="12"/>
       <c r="T58" s="12"/>
       <c r="U58" s="12"/>
       <c r="V58" s="12"/>
       <c r="W58" s="12"/>
       <c r="X58" s="12"/>
       <c r="Y58" s="12"/>
       <c r="Z58" s="12"/>
       <c r="AA58" s="12"/>
       <c r="AB58" s="12"/>
       <c r="AC58" s="12"/>
       <c r="AD58" s="12"/>
       <c r="AE58" s="12"/>
       <c r="AF58" s="12"/>