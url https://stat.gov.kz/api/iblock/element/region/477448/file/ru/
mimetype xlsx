--- v4 (2026-08-02)
+++ v5 (2026-08-22)
@@ -1,57 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C55CB48D-E0E5-4980-877D-22C227C4F8ED}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13665" windowHeight="10500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13665" windowHeight="10500"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026'!$A$4:$M$58</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="43">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
@@ -155,51 +149,51 @@
     <t>Производство промышленной продукции в секции водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений в Акмолинской области за 2026 год*</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>"*" - оперативные данные</t>
   </si>
   <si>
     <t>Согласно действующему национальному классификатору Республики Казахстан «Классификатор  административно-территориальных объектов» (КАТО) от 22 июня 2022 года.</t>
   </si>
   <si>
     <t>январь-
 май</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>"х" - данные конфиденциальны</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -396,51 +390,51 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -458,152 +452,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -739,55 +697,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BX65"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
+      <selection activeCell="K8" sqref="K8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="8" width="10" style="2" customWidth="1"/>
     <col min="9" max="9" width="10" style="11" customWidth="1"/>
     <col min="10" max="13" width="10" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="3" customFormat="1" ht="26.25" customHeight="1">
       <c r="A2" s="29" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
@@ -889,1508 +847,1606 @@
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="20">
         <v>4748.3</v>
       </c>
       <c r="C6" s="20">
         <v>9357.5</v>
       </c>
       <c r="D6" s="20">
         <v>13743.2</v>
       </c>
       <c r="E6" s="20">
         <v>18272.8</v>
       </c>
       <c r="F6" s="23">
         <v>22612.5</v>
       </c>
       <c r="G6" s="20">
         <v>27275.200000000001</v>
       </c>
-      <c r="H6" s="20"/>
+      <c r="H6" s="20">
+        <v>32228.9</v>
+      </c>
       <c r="I6" s="24"/>
       <c r="J6" s="20"/>
       <c r="K6" s="20"/>
       <c r="L6" s="20"/>
       <c r="M6" s="20"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="20">
         <v>1047.5</v>
       </c>
       <c r="C7" s="20">
         <v>2000.6</v>
       </c>
       <c r="D7" s="20">
         <v>2963.1</v>
       </c>
       <c r="E7" s="20">
         <v>4012.3</v>
       </c>
       <c r="F7" s="23">
         <v>4884.6000000000004</v>
       </c>
       <c r="G7" s="20">
         <v>5781.9</v>
       </c>
-      <c r="H7" s="20"/>
+      <c r="H7" s="20">
+        <v>6672.6</v>
+      </c>
       <c r="I7" s="24"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="20">
         <v>161</v>
       </c>
       <c r="C8" s="20">
         <v>323</v>
       </c>
       <c r="D8" s="20">
         <v>490</v>
       </c>
       <c r="E8" s="20">
         <v>612</v>
       </c>
       <c r="F8" s="23">
         <v>820</v>
       </c>
       <c r="G8" s="20">
         <v>1131</v>
       </c>
-      <c r="H8" s="20"/>
+      <c r="H8" s="20">
+        <v>1465</v>
+      </c>
       <c r="I8" s="24"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="20">
         <v>1756.7</v>
       </c>
       <c r="C9" s="20">
         <v>3413.5</v>
       </c>
       <c r="D9" s="20">
         <v>4974.7</v>
       </c>
       <c r="E9" s="20">
         <v>6352.9</v>
       </c>
       <c r="F9" s="23">
         <v>7677.2</v>
       </c>
       <c r="G9" s="20">
         <v>9029.4</v>
       </c>
-      <c r="H9" s="20"/>
+      <c r="H9" s="20">
+        <v>10756.7</v>
+      </c>
       <c r="I9" s="24"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="20">
         <v>47.3</v>
       </c>
       <c r="C10" s="20">
         <v>105.8</v>
       </c>
       <c r="D10" s="20">
         <v>164.2</v>
       </c>
       <c r="E10" s="20">
         <v>222.7</v>
       </c>
       <c r="F10" s="23">
         <v>267.2</v>
       </c>
       <c r="G10" s="20">
         <v>311.60000000000002</v>
       </c>
-      <c r="H10" s="20"/>
+      <c r="H10" s="20">
+        <v>356.1</v>
+      </c>
       <c r="I10" s="24"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="20">
         <v>63.1</v>
       </c>
       <c r="C11" s="20">
         <v>138</v>
       </c>
       <c r="D11" s="20">
         <v>212.9</v>
       </c>
       <c r="E11" s="20">
         <v>287.8</v>
       </c>
       <c r="F11" s="23">
         <v>339.9</v>
       </c>
       <c r="G11" s="20">
         <v>391.6</v>
       </c>
-      <c r="H11" s="20"/>
+      <c r="H11" s="20">
+        <v>443.2</v>
+      </c>
       <c r="I11" s="24"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="20">
         <v>28.5</v>
       </c>
       <c r="C12" s="20">
         <v>61.7</v>
       </c>
       <c r="D12" s="20">
         <v>95</v>
       </c>
       <c r="E12" s="20">
         <v>128.30000000000001</v>
       </c>
       <c r="F12" s="23">
         <v>152.80000000000001</v>
       </c>
       <c r="G12" s="20">
         <v>177.3</v>
       </c>
-      <c r="H12" s="20"/>
+      <c r="H12" s="20">
+        <v>201.8</v>
+      </c>
       <c r="I12" s="24"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="20">
         <v>94.4</v>
       </c>
       <c r="C13" s="20">
         <v>207.8</v>
       </c>
       <c r="D13" s="20">
         <v>304.2</v>
       </c>
       <c r="E13" s="20">
         <v>408.3</v>
       </c>
       <c r="F13" s="23">
         <v>506.1</v>
       </c>
       <c r="G13" s="20">
         <v>644</v>
       </c>
-      <c r="H13" s="20"/>
+      <c r="H13" s="20">
+        <v>783.4</v>
+      </c>
       <c r="I13" s="24"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="20">
         <v>89.5</v>
       </c>
       <c r="C14" s="20">
         <v>177.5</v>
       </c>
       <c r="D14" s="20">
         <v>292.5</v>
       </c>
       <c r="E14" s="20">
         <v>420</v>
       </c>
       <c r="F14" s="23">
         <v>543.9</v>
       </c>
       <c r="G14" s="20">
         <v>668.9</v>
       </c>
-      <c r="H14" s="20"/>
+      <c r="H14" s="20">
+        <v>767.9</v>
+      </c>
       <c r="I14" s="24"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1">
       <c r="A15" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="20">
         <v>23.2</v>
       </c>
       <c r="C15" s="20">
         <v>47</v>
       </c>
       <c r="D15" s="20">
         <v>70.8</v>
       </c>
       <c r="E15" s="20">
         <v>94.7</v>
       </c>
       <c r="F15" s="23">
         <v>115.7</v>
       </c>
       <c r="G15" s="20">
         <v>136.6</v>
       </c>
-      <c r="H15" s="20"/>
+      <c r="H15" s="20">
+        <v>157.30000000000001</v>
+      </c>
       <c r="I15" s="24"/>
       <c r="J15" s="20"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1">
       <c r="A16" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="20">
         <v>60.3</v>
       </c>
       <c r="C16" s="20">
         <v>119.5</v>
       </c>
       <c r="D16" s="20">
         <v>178.7</v>
       </c>
       <c r="E16" s="20">
         <v>237.9</v>
       </c>
       <c r="F16" s="23">
         <v>294.2</v>
       </c>
       <c r="G16" s="20">
         <v>350.9</v>
       </c>
-      <c r="H16" s="20"/>
+      <c r="H16" s="20">
+        <v>407.8</v>
+      </c>
       <c r="I16" s="24"/>
       <c r="J16" s="20"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
       <c r="N16" s="5"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="20">
         <v>97.7</v>
       </c>
       <c r="C17" s="20">
         <v>190.1</v>
       </c>
       <c r="D17" s="20">
         <v>282.39999999999998</v>
       </c>
       <c r="E17" s="20">
         <v>374.7</v>
       </c>
       <c r="F17" s="23">
         <v>465.4</v>
       </c>
       <c r="G17" s="20">
         <v>563.1</v>
       </c>
-      <c r="H17" s="20"/>
+      <c r="H17" s="20">
+        <v>657.8</v>
+      </c>
       <c r="I17" s="24"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="20">
         <v>28</v>
       </c>
       <c r="C18" s="20">
         <v>56.9</v>
       </c>
       <c r="D18" s="20">
         <v>85.8</v>
       </c>
       <c r="E18" s="20">
         <v>114.8</v>
       </c>
       <c r="F18" s="23">
         <v>142.1</v>
       </c>
       <c r="G18" s="20">
         <v>169.4</v>
       </c>
-      <c r="H18" s="20"/>
+      <c r="H18" s="20">
+        <v>196.7</v>
+      </c>
       <c r="I18" s="24"/>
       <c r="J18" s="20"/>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="20">
         <v>134.19999999999999</v>
       </c>
       <c r="C19" s="20">
         <v>279.7</v>
       </c>
       <c r="D19" s="20">
         <v>425.2</v>
       </c>
       <c r="E19" s="20">
         <v>570.70000000000005</v>
       </c>
       <c r="F19" s="23">
         <v>720.9</v>
       </c>
       <c r="G19" s="20">
         <v>871.1</v>
       </c>
-      <c r="H19" s="20"/>
+      <c r="H19" s="20">
+        <v>1021.4</v>
+      </c>
       <c r="I19" s="24"/>
       <c r="J19" s="20"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="20">
         <v>433.6</v>
       </c>
       <c r="C20" s="20">
         <v>858.7</v>
       </c>
       <c r="D20" s="20">
         <v>1179.8</v>
       </c>
       <c r="E20" s="20">
         <v>1607.7</v>
       </c>
       <c r="F20" s="23">
         <v>2066.9</v>
       </c>
       <c r="G20" s="20">
         <v>2731.3</v>
       </c>
-      <c r="H20" s="20"/>
+      <c r="H20" s="20">
+        <v>3347.8</v>
+      </c>
       <c r="I20" s="24"/>
       <c r="J20" s="20"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="20">
         <v>68.400000000000006</v>
       </c>
       <c r="C21" s="20">
         <v>143.30000000000001</v>
       </c>
       <c r="D21" s="20">
         <v>218.3</v>
       </c>
       <c r="E21" s="20">
         <v>293.3</v>
       </c>
       <c r="F21" s="23">
         <v>374.6</v>
       </c>
       <c r="G21" s="20">
         <v>455.9</v>
       </c>
-      <c r="H21" s="20"/>
+      <c r="H21" s="20">
+        <v>537.29999999999995</v>
+      </c>
       <c r="I21" s="24"/>
       <c r="J21" s="20"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="20">
         <v>45.2</v>
       </c>
       <c r="C22" s="20">
         <v>95.9</v>
       </c>
       <c r="D22" s="20">
         <v>146.69999999999999</v>
       </c>
       <c r="E22" s="20">
         <v>197.4</v>
       </c>
       <c r="F22" s="23">
         <v>241.5</v>
       </c>
       <c r="G22" s="20">
         <v>285.5</v>
       </c>
-      <c r="H22" s="20"/>
+      <c r="H22" s="20">
+        <v>329.6</v>
+      </c>
       <c r="I22" s="24"/>
       <c r="J22" s="20"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="20">
         <v>310.7</v>
       </c>
       <c r="C23" s="20">
         <v>592</v>
       </c>
       <c r="D23" s="20">
         <v>867.3</v>
       </c>
       <c r="E23" s="20">
         <v>1262.7</v>
       </c>
       <c r="F23" s="23">
         <v>1690.3</v>
       </c>
       <c r="G23" s="20">
         <v>1999</v>
       </c>
-      <c r="H23" s="20"/>
+      <c r="H23" s="20">
+        <v>2309.6999999999998</v>
+      </c>
       <c r="I23" s="24"/>
       <c r="J23" s="20"/>
       <c r="K23" s="20"/>
       <c r="L23" s="20"/>
       <c r="M23" s="20"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="20">
         <v>44.7</v>
       </c>
       <c r="C24" s="20">
         <v>93.4</v>
       </c>
       <c r="D24" s="20">
         <v>142.1</v>
       </c>
       <c r="E24" s="20">
         <v>190.8</v>
       </c>
       <c r="F24" s="23">
         <v>247.5</v>
       </c>
       <c r="G24" s="20">
         <v>304.2</v>
       </c>
-      <c r="H24" s="20"/>
+      <c r="H24" s="20">
+        <v>360.9</v>
+      </c>
       <c r="I24" s="24"/>
       <c r="J24" s="20"/>
       <c r="K24" s="20"/>
       <c r="L24" s="20"/>
       <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1">
       <c r="A25" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="20">
         <v>214.4</v>
       </c>
       <c r="C25" s="20">
         <v>453.2</v>
       </c>
       <c r="D25" s="20">
         <v>649.5</v>
       </c>
       <c r="E25" s="20">
         <v>883.9</v>
       </c>
       <c r="F25" s="23">
         <v>1061.9000000000001</v>
       </c>
       <c r="G25" s="20">
         <v>1272.4000000000001</v>
       </c>
-      <c r="H25" s="20"/>
+      <c r="H25" s="20">
+        <v>1456</v>
+      </c>
       <c r="I25" s="24"/>
       <c r="J25" s="20"/>
       <c r="K25" s="20"/>
       <c r="L25" s="20"/>
       <c r="M25" s="20"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="19"/>
       <c r="B26" s="21"/>
       <c r="C26" s="22"/>
       <c r="D26" s="22"/>
       <c r="E26" s="22"/>
       <c r="F26" s="22"/>
       <c r="G26" s="22"/>
       <c r="H26" s="17"/>
-      <c r="I26" s="18"/>
+      <c r="I26" s="24"/>
       <c r="J26" s="17"/>
       <c r="K26" s="17"/>
       <c r="L26" s="17"/>
       <c r="M26" s="17"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1">
       <c r="A27" s="25" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="18"/>
       <c r="C27" s="17"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="22"/>
       <c r="H27" s="17"/>
-      <c r="I27" s="18"/>
+      <c r="I27" s="24"/>
       <c r="J27" s="17"/>
       <c r="K27" s="17"/>
       <c r="L27" s="17"/>
       <c r="M27" s="17"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="20">
         <v>2819</v>
       </c>
       <c r="C28" s="20">
         <v>5732.5</v>
       </c>
       <c r="D28" s="20">
         <v>8653.1</v>
       </c>
       <c r="E28" s="20">
         <v>11695.1</v>
       </c>
       <c r="F28" s="23">
         <v>14782.8</v>
       </c>
       <c r="G28" s="20">
         <v>17897.2</v>
       </c>
-      <c r="H28" s="20"/>
+      <c r="H28" s="20">
+        <v>21215.3</v>
+      </c>
       <c r="I28" s="24"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1">
       <c r="A29" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="20">
         <v>933.5</v>
       </c>
       <c r="C29" s="20">
         <v>1795.6</v>
       </c>
       <c r="D29" s="20">
         <v>2658.1</v>
       </c>
       <c r="E29" s="20">
         <v>3613.3</v>
       </c>
       <c r="F29" s="23">
         <v>4467.6000000000004</v>
       </c>
       <c r="G29" s="20">
         <v>5364.9</v>
       </c>
-      <c r="H29" s="20"/>
+      <c r="H29" s="20">
+        <v>6255.6</v>
+      </c>
       <c r="I29" s="24"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1">
       <c r="A30" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="20">
         <v>161</v>
       </c>
       <c r="C30" s="20">
         <v>323</v>
       </c>
       <c r="D30" s="20">
         <v>490</v>
       </c>
       <c r="E30" s="20">
         <v>612</v>
       </c>
       <c r="F30" s="23">
         <v>820</v>
       </c>
       <c r="G30" s="20">
         <v>1131</v>
       </c>
-      <c r="H30" s="20"/>
+      <c r="H30" s="20">
+        <v>1465</v>
+      </c>
       <c r="I30" s="24"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="20"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="20">
         <v>394.7</v>
       </c>
       <c r="C31" s="20">
         <v>886.5</v>
       </c>
       <c r="D31" s="20">
         <v>1417.7</v>
       </c>
       <c r="E31" s="20">
         <v>1844.9</v>
       </c>
       <c r="F31" s="23">
         <v>2400.1999999999998</v>
       </c>
       <c r="G31" s="20">
         <v>2873.6</v>
       </c>
-      <c r="H31" s="20"/>
+      <c r="H31" s="20">
+        <v>3583.8</v>
+      </c>
       <c r="I31" s="24"/>
       <c r="J31" s="20"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="20"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1">
       <c r="A32" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="20">
         <v>47.3</v>
       </c>
       <c r="C32" s="20">
         <v>105.8</v>
       </c>
       <c r="D32" s="20">
         <v>164.2</v>
       </c>
       <c r="E32" s="20">
         <v>222.7</v>
       </c>
       <c r="F32" s="23">
         <v>267.2</v>
       </c>
       <c r="G32" s="20">
         <v>311.60000000000002</v>
       </c>
-      <c r="H32" s="20"/>
+      <c r="H32" s="20">
+        <v>356.1</v>
+      </c>
       <c r="I32" s="24"/>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="20"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1">
       <c r="A33" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="20">
         <v>35.6</v>
       </c>
       <c r="C33" s="20">
         <v>90.3</v>
       </c>
       <c r="D33" s="20">
         <v>145</v>
       </c>
       <c r="E33" s="20">
         <v>199.7</v>
       </c>
       <c r="F33" s="23">
         <v>233.5</v>
       </c>
       <c r="G33" s="20">
         <v>267.39999999999998</v>
       </c>
-      <c r="H33" s="20"/>
+      <c r="H33" s="20">
+        <v>301.3</v>
+      </c>
       <c r="I33" s="24"/>
       <c r="J33" s="20"/>
       <c r="K33" s="20"/>
       <c r="L33" s="20"/>
       <c r="M33" s="20"/>
     </row>
     <row r="34" spans="1:13" s="1" customFormat="1">
       <c r="A34" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="20">
         <v>28.5</v>
       </c>
       <c r="C34" s="20">
         <v>61.7</v>
       </c>
       <c r="D34" s="20">
         <v>95</v>
       </c>
       <c r="E34" s="20">
         <v>128.30000000000001</v>
       </c>
       <c r="F34" s="23">
         <v>152.80000000000001</v>
       </c>
       <c r="G34" s="20">
         <v>177.3</v>
       </c>
-      <c r="H34" s="20"/>
+      <c r="H34" s="20">
+        <v>201.8</v>
+      </c>
       <c r="I34" s="24"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
     </row>
     <row r="35" spans="1:13" s="1" customFormat="1">
       <c r="A35" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="20">
         <v>94.4</v>
       </c>
       <c r="C35" s="20">
         <v>207.8</v>
       </c>
       <c r="D35" s="20">
         <v>304.2</v>
       </c>
       <c r="E35" s="20">
         <v>408.3</v>
       </c>
       <c r="F35" s="23">
         <v>506.1</v>
       </c>
       <c r="G35" s="20">
         <v>644</v>
       </c>
-      <c r="H35" s="20"/>
+      <c r="H35" s="20">
+        <v>783.4</v>
+      </c>
       <c r="I35" s="24"/>
       <c r="J35" s="20"/>
       <c r="K35" s="20"/>
       <c r="L35" s="20"/>
       <c r="M35" s="20"/>
     </row>
     <row r="36" spans="1:13" s="1" customFormat="1">
       <c r="A36" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="20">
         <v>89.4</v>
       </c>
       <c r="C36" s="20">
         <v>177.2</v>
       </c>
       <c r="D36" s="20">
         <v>292</v>
       </c>
       <c r="E36" s="20">
         <v>419.3</v>
       </c>
       <c r="F36" s="23">
         <v>543.1</v>
       </c>
       <c r="G36" s="20">
         <v>667.9</v>
       </c>
-      <c r="H36" s="20"/>
+      <c r="H36" s="20">
+        <v>766.7</v>
+      </c>
       <c r="I36" s="24"/>
       <c r="J36" s="20"/>
       <c r="K36" s="20"/>
       <c r="L36" s="20"/>
       <c r="M36" s="20"/>
     </row>
     <row r="37" spans="1:13" s="1" customFormat="1">
       <c r="A37" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="20">
         <v>23.2</v>
       </c>
       <c r="C37" s="20">
         <v>47</v>
       </c>
       <c r="D37" s="20">
         <v>70.8</v>
       </c>
       <c r="E37" s="20">
         <v>94.7</v>
       </c>
       <c r="F37" s="23">
         <v>115.7</v>
       </c>
       <c r="G37" s="20">
         <v>136.6</v>
       </c>
-      <c r="H37" s="20"/>
+      <c r="H37" s="20">
+        <v>157.30000000000001</v>
+      </c>
       <c r="I37" s="24"/>
       <c r="J37" s="20"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="20"/>
     </row>
     <row r="38" spans="1:13" s="1" customFormat="1">
       <c r="A38" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="20">
         <v>54.6</v>
       </c>
       <c r="C38" s="20">
         <v>106.5</v>
       </c>
       <c r="D38" s="20">
         <v>158.5</v>
       </c>
       <c r="E38" s="20">
         <v>210.5</v>
       </c>
       <c r="F38" s="23">
         <v>265.3</v>
       </c>
       <c r="G38" s="20">
         <v>320.60000000000002</v>
       </c>
-      <c r="H38" s="20"/>
+      <c r="H38" s="20">
+        <v>376.1</v>
+      </c>
       <c r="I38" s="24"/>
       <c r="J38" s="20"/>
       <c r="K38" s="20"/>
       <c r="L38" s="20"/>
       <c r="M38" s="20"/>
     </row>
     <row r="39" spans="1:13" s="1" customFormat="1">
       <c r="A39" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="20">
         <v>93.5</v>
       </c>
       <c r="C39" s="20">
         <v>181.6</v>
       </c>
       <c r="D39" s="20">
         <v>269.7</v>
       </c>
       <c r="E39" s="20">
         <v>357.8</v>
       </c>
       <c r="F39" s="23">
         <v>444.3</v>
       </c>
       <c r="G39" s="20">
         <v>537.70000000000005</v>
       </c>
-      <c r="H39" s="20"/>
+      <c r="H39" s="20">
+        <v>631.4</v>
+      </c>
       <c r="I39" s="24"/>
       <c r="J39" s="20"/>
       <c r="K39" s="20"/>
       <c r="L39" s="20"/>
       <c r="M39" s="20"/>
     </row>
     <row r="40" spans="1:13" s="1" customFormat="1">
       <c r="A40" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="20">
         <v>28</v>
       </c>
       <c r="C40" s="20">
         <v>56.9</v>
       </c>
       <c r="D40" s="20">
         <v>85.8</v>
       </c>
       <c r="E40" s="20">
         <v>114.8</v>
       </c>
       <c r="F40" s="23">
         <v>142.1</v>
       </c>
       <c r="G40" s="20">
         <v>169.4</v>
       </c>
-      <c r="H40" s="20"/>
+      <c r="H40" s="20">
+        <v>196.7</v>
+      </c>
       <c r="I40" s="24"/>
       <c r="J40" s="20"/>
       <c r="K40" s="20"/>
       <c r="L40" s="20"/>
       <c r="M40" s="20"/>
     </row>
     <row r="41" spans="1:13" s="1" customFormat="1">
       <c r="A41" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="20">
         <v>134</v>
       </c>
       <c r="C41" s="20">
         <v>279.3</v>
       </c>
       <c r="D41" s="20">
         <v>424.7</v>
       </c>
       <c r="E41" s="20">
         <v>570</v>
       </c>
       <c r="F41" s="23">
         <v>720</v>
       </c>
       <c r="G41" s="20">
         <v>870</v>
       </c>
-      <c r="H41" s="20"/>
+      <c r="H41" s="20">
+        <v>1020</v>
+      </c>
       <c r="I41" s="24"/>
       <c r="J41" s="20"/>
       <c r="K41" s="20"/>
       <c r="L41" s="20"/>
       <c r="M41" s="20"/>
     </row>
     <row r="42" spans="1:13" s="1" customFormat="1">
       <c r="A42" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="20">
         <v>18.100000000000001</v>
       </c>
       <c r="C42" s="20">
         <v>35.5</v>
       </c>
       <c r="D42" s="20">
         <v>53.5</v>
       </c>
       <c r="E42" s="20">
         <v>70.900000000000006</v>
       </c>
       <c r="F42" s="23">
         <v>89.4</v>
       </c>
       <c r="G42" s="20">
         <v>108.2</v>
       </c>
-      <c r="H42" s="20"/>
+      <c r="H42" s="20">
+        <v>126.8</v>
+      </c>
       <c r="I42" s="24"/>
       <c r="J42" s="20"/>
       <c r="K42" s="20"/>
       <c r="L42" s="20"/>
       <c r="M42" s="20"/>
     </row>
     <row r="43" spans="1:13" s="1" customFormat="1">
       <c r="A43" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="20">
         <v>68.400000000000006</v>
       </c>
       <c r="C43" s="20">
         <v>143.30000000000001</v>
       </c>
       <c r="D43" s="20">
         <v>218.3</v>
       </c>
       <c r="E43" s="20">
         <v>293.3</v>
       </c>
       <c r="F43" s="23">
         <v>374.6</v>
       </c>
       <c r="G43" s="20">
         <v>455.9</v>
       </c>
-      <c r="H43" s="20"/>
+      <c r="H43" s="20">
+        <v>537.29999999999995</v>
+      </c>
       <c r="I43" s="24"/>
       <c r="J43" s="20"/>
       <c r="K43" s="20"/>
       <c r="L43" s="20"/>
       <c r="M43" s="20"/>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1">
       <c r="A44" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="20">
         <v>45.2</v>
       </c>
       <c r="C44" s="20">
         <v>95.9</v>
       </c>
       <c r="D44" s="20">
         <v>146.69999999999999</v>
       </c>
       <c r="E44" s="20">
         <v>197.4</v>
       </c>
       <c r="F44" s="23">
         <v>241.5</v>
       </c>
       <c r="G44" s="20">
         <v>285.5</v>
       </c>
-      <c r="H44" s="20"/>
+      <c r="H44" s="20">
+        <v>329.6</v>
+      </c>
       <c r="I44" s="24"/>
       <c r="J44" s="20"/>
       <c r="K44" s="20"/>
       <c r="L44" s="20"/>
       <c r="M44" s="20"/>
     </row>
     <row r="45" spans="1:13" s="1" customFormat="1">
       <c r="A45" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="20">
         <v>310.7</v>
       </c>
       <c r="C45" s="20">
         <v>592</v>
       </c>
       <c r="D45" s="20">
         <v>867.3</v>
       </c>
       <c r="E45" s="20">
         <v>1262.7</v>
       </c>
       <c r="F45" s="23">
         <v>1690.3</v>
       </c>
       <c r="G45" s="20">
         <v>1999</v>
       </c>
-      <c r="H45" s="20"/>
+      <c r="H45" s="20">
+        <v>2309.6999999999998</v>
+      </c>
       <c r="I45" s="24"/>
       <c r="J45" s="20"/>
       <c r="K45" s="20"/>
       <c r="L45" s="20"/>
       <c r="M45" s="20"/>
     </row>
     <row r="46" spans="1:13" s="1" customFormat="1">
       <c r="A46" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B46" s="20">
         <v>44.7</v>
       </c>
       <c r="C46" s="20">
         <v>93.4</v>
       </c>
       <c r="D46" s="20">
         <v>142.1</v>
       </c>
       <c r="E46" s="20">
         <v>190.8</v>
       </c>
       <c r="F46" s="23">
         <v>247.5</v>
       </c>
       <c r="G46" s="20">
         <v>304.2</v>
       </c>
-      <c r="H46" s="20"/>
+      <c r="H46" s="20">
+        <v>360.9</v>
+      </c>
       <c r="I46" s="24"/>
       <c r="J46" s="20"/>
       <c r="K46" s="20"/>
       <c r="L46" s="20"/>
       <c r="M46" s="20"/>
     </row>
     <row r="47" spans="1:13" s="1" customFormat="1">
       <c r="A47" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B47" s="20">
         <v>214.4</v>
       </c>
       <c r="C47" s="20">
         <v>453.2</v>
       </c>
       <c r="D47" s="20">
         <v>649.5</v>
       </c>
       <c r="E47" s="20">
         <v>883.9</v>
       </c>
       <c r="F47" s="23">
         <v>1061.9000000000001</v>
       </c>
       <c r="G47" s="20">
         <v>1272.4000000000001</v>
       </c>
-      <c r="H47" s="20"/>
+      <c r="H47" s="20">
+        <v>1456</v>
+      </c>
       <c r="I47" s="24"/>
       <c r="J47" s="20"/>
       <c r="K47" s="20"/>
       <c r="L47" s="20"/>
       <c r="M47" s="20"/>
     </row>
     <row r="48" spans="1:13" s="1" customFormat="1">
       <c r="A48" s="26"/>
       <c r="B48" s="22"/>
       <c r="C48" s="18"/>
       <c r="D48" s="17"/>
       <c r="E48" s="17"/>
       <c r="F48" s="17"/>
       <c r="G48" s="22"/>
       <c r="H48" s="17"/>
-      <c r="I48" s="18"/>
+      <c r="I48" s="24"/>
       <c r="J48" s="17"/>
       <c r="K48" s="17"/>
       <c r="L48" s="17"/>
       <c r="M48" s="17"/>
     </row>
     <row r="49" spans="1:76" s="1" customFormat="1" ht="23.25">
       <c r="A49" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B49" s="17"/>
       <c r="C49" s="17"/>
       <c r="D49" s="17"/>
       <c r="E49" s="17"/>
       <c r="F49" s="17"/>
       <c r="G49" s="22"/>
       <c r="H49" s="17"/>
-      <c r="I49" s="18"/>
+      <c r="I49" s="24"/>
       <c r="J49" s="17"/>
       <c r="K49" s="17"/>
       <c r="L49" s="17"/>
       <c r="M49" s="17"/>
     </row>
     <row r="50" spans="1:76" s="1" customFormat="1">
       <c r="A50" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B50" s="20">
         <v>1929.3</v>
       </c>
       <c r="C50" s="21">
         <v>3625</v>
       </c>
       <c r="D50" s="20">
         <v>5090.1000000000004</v>
       </c>
       <c r="E50" s="20">
         <v>6577.7</v>
       </c>
       <c r="F50" s="23">
         <v>7829.7</v>
       </c>
       <c r="G50" s="20">
         <v>9377.9</v>
       </c>
-      <c r="H50" s="22"/>
+      <c r="H50" s="22">
+        <v>11013.5</v>
+      </c>
       <c r="I50" s="24"/>
       <c r="J50" s="20"/>
       <c r="K50" s="20"/>
       <c r="L50" s="20"/>
       <c r="M50" s="20"/>
     </row>
     <row r="51" spans="1:76" s="1" customFormat="1">
       <c r="A51" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B51" s="20">
         <v>114</v>
       </c>
       <c r="C51" s="21">
         <v>205</v>
       </c>
       <c r="D51" s="20">
         <v>305</v>
       </c>
       <c r="E51" s="20">
         <v>399</v>
       </c>
       <c r="F51" s="23">
         <v>417</v>
       </c>
       <c r="G51" s="20">
         <v>417</v>
       </c>
-      <c r="H51" s="22"/>
+      <c r="H51" s="22">
+        <v>417</v>
+      </c>
       <c r="I51" s="24"/>
       <c r="J51" s="20"/>
       <c r="K51" s="20"/>
       <c r="L51" s="20"/>
       <c r="M51" s="20"/>
     </row>
     <row r="52" spans="1:76" s="1" customFormat="1">
       <c r="A52" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B52" s="20">
         <v>1362</v>
       </c>
       <c r="C52" s="21">
         <v>2527</v>
       </c>
       <c r="D52" s="20">
         <v>3557</v>
       </c>
       <c r="E52" s="20">
         <v>4508</v>
       </c>
       <c r="F52" s="23">
         <v>5277</v>
       </c>
       <c r="G52" s="20">
         <v>6155.8</v>
       </c>
-      <c r="H52" s="22"/>
+      <c r="H52" s="22">
+        <v>7172.9</v>
+      </c>
       <c r="I52" s="24"/>
       <c r="J52" s="20"/>
       <c r="K52" s="20"/>
       <c r="L52" s="20"/>
       <c r="M52" s="20"/>
     </row>
     <row r="53" spans="1:76" s="1" customFormat="1">
       <c r="A53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="20">
         <v>27.5</v>
       </c>
       <c r="C53" s="21">
         <v>47.7</v>
       </c>
       <c r="D53" s="20">
         <v>67.900000000000006</v>
       </c>
       <c r="E53" s="20">
         <v>88.1</v>
       </c>
       <c r="F53" s="23">
         <v>106.4</v>
       </c>
       <c r="G53" s="20">
         <v>124.2</v>
       </c>
-      <c r="H53" s="27"/>
+      <c r="H53" s="27">
+        <v>141.9</v>
+      </c>
       <c r="I53" s="24"/>
       <c r="J53" s="20"/>
       <c r="K53" s="20"/>
       <c r="L53" s="20"/>
       <c r="M53" s="20"/>
     </row>
     <row r="54" spans="1:76" s="1" customFormat="1">
       <c r="A54" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B54" s="20">
         <v>0.1</v>
       </c>
       <c r="C54" s="21">
         <v>0.3</v>
       </c>
       <c r="D54" s="20">
         <v>0.5</v>
       </c>
       <c r="E54" s="20">
         <v>0.7</v>
       </c>
       <c r="F54" s="23">
         <v>0.9</v>
       </c>
       <c r="G54" s="20">
         <v>1</v>
       </c>
-      <c r="H54" s="22"/>
+      <c r="H54" s="22">
+        <v>1.2</v>
+      </c>
       <c r="I54" s="24"/>
       <c r="J54" s="20"/>
       <c r="K54" s="20"/>
       <c r="L54" s="20"/>
       <c r="M54" s="20"/>
     </row>
     <row r="55" spans="1:76" s="1" customFormat="1">
       <c r="A55" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B55" s="20">
         <v>5.7</v>
       </c>
       <c r="C55" s="21">
         <v>13</v>
       </c>
       <c r="D55" s="20">
         <v>20.2</v>
       </c>
       <c r="E55" s="20">
         <v>27.4</v>
       </c>
       <c r="F55" s="23">
         <v>28.9</v>
       </c>
       <c r="G55" s="20">
         <v>30.3</v>
       </c>
-      <c r="H55" s="22"/>
+      <c r="H55" s="22">
+        <v>31.7</v>
+      </c>
       <c r="I55" s="24"/>
       <c r="J55" s="20"/>
       <c r="K55" s="20"/>
       <c r="L55" s="20"/>
       <c r="M55" s="20"/>
     </row>
     <row r="56" spans="1:76" s="1" customFormat="1">
       <c r="A56" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B56" s="20">
         <v>4.2</v>
       </c>
       <c r="C56" s="21">
         <v>8.5</v>
       </c>
       <c r="D56" s="20">
         <v>12.7</v>
       </c>
       <c r="E56" s="20">
         <v>16.899999999999999</v>
       </c>
       <c r="F56" s="23">
         <v>21.2</v>
       </c>
       <c r="G56" s="20">
         <v>25.4</v>
       </c>
-      <c r="H56" s="22"/>
+      <c r="H56" s="22">
+        <v>26.4</v>
+      </c>
       <c r="I56" s="24"/>
       <c r="J56" s="20"/>
       <c r="K56" s="20"/>
       <c r="L56" s="20"/>
       <c r="M56" s="20"/>
     </row>
     <row r="57" spans="1:76" s="1" customFormat="1">
       <c r="A57" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B57" s="20">
         <v>0.2</v>
       </c>
       <c r="C57" s="21">
         <v>0.3</v>
       </c>
       <c r="D57" s="20">
         <v>0.5</v>
       </c>
       <c r="E57" s="20">
         <v>0.7</v>
       </c>
       <c r="F57" s="23">
         <v>0.9</v>
       </c>
       <c r="G57" s="20">
         <v>1.1000000000000001</v>
       </c>
-      <c r="H57" s="22"/>
+      <c r="H57" s="22">
+        <v>1.4</v>
+      </c>
       <c r="I57" s="24"/>
       <c r="J57" s="20"/>
       <c r="K57" s="20"/>
       <c r="L57" s="20"/>
       <c r="M57" s="20"/>
     </row>
     <row r="58" spans="1:76" s="1" customFormat="1">
       <c r="A58" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B58" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C58" s="21">
         <v>823.2</v>
       </c>
       <c r="D58" s="20">
         <v>1126.3</v>
       </c>
       <c r="E58" s="20">
         <v>1536.8</v>
       </c>
       <c r="F58" s="23">
         <v>1977.5</v>
       </c>
       <c r="G58" s="20">
         <v>2623.1</v>
       </c>
-      <c r="H58" s="22"/>
+      <c r="H58" s="22">
+        <v>3221</v>
+      </c>
       <c r="I58" s="24"/>
       <c r="J58" s="20"/>
       <c r="K58" s="20"/>
       <c r="L58" s="20"/>
       <c r="M58" s="20"/>
       <c r="N58" s="12"/>
       <c r="O58" s="12"/>
       <c r="P58" s="12"/>
       <c r="Q58" s="12"/>
       <c r="R58" s="12"/>
       <c r="S58" s="12"/>
       <c r="T58" s="12"/>
       <c r="U58" s="12"/>
       <c r="V58" s="12"/>
       <c r="W58" s="12"/>
       <c r="X58" s="12"/>
       <c r="Y58" s="12"/>
       <c r="Z58" s="12"/>
       <c r="AA58" s="12"/>
       <c r="AB58" s="12"/>
       <c r="AC58" s="12"/>
       <c r="AD58" s="12"/>
       <c r="AE58" s="12"/>
       <c r="AF58" s="12"/>
       <c r="AG58" s="12"/>