--- v0 (2026-04-16)
+++ v1 (2026-05-08)
@@ -1,51 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm307-4\Общая папка\ДИНАМИЧЕСКИЕ РЯДЫ\Динамика по месяцам 2026\03\динамика\рус\натура (январь-март 2026г.)\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F0EE0554-0CF2-4818-9059-E3D56E5E0F5D}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14325" windowHeight="11415" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Лист 1'!$B$5:$K$35</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="40">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
@@ -140,51 +146,51 @@
     <t>Пар и горячая вода (тепловая энергия), тыс.Гкал</t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции снабжение электроэнергией, газом, паром, горячей водой и  кондиционированным воздухом в Акмолинской области за 2026 год*</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>"*" - оперативные данные</t>
   </si>
   <si>
     <t>Согласно действующему национальному классификатору Республики Казахстан «Классификатор  административно-территориальных объектов» (КАТО) от 22 июня 2022 года.</t>
   </si>
   <si>
     <t>январь-
 май</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -354,51 +360,51 @@
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3 3" xfId="1"/>
+    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -416,116 +422,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -661,55 +703,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:BTA41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E19" sqref="E19"/>
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="8" width="9.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.28515625" style="13" customWidth="1"/>
     <col min="10" max="13" width="9.28515625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="24.75" customHeight="1">
       <c r="A2" s="25" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
@@ -798,198 +840,214 @@
         <v>10</v>
       </c>
       <c r="J5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="K5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1">
       <c r="A6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="20">
         <v>213410.8</v>
       </c>
       <c r="C6" s="20">
         <v>422190.9</v>
       </c>
-      <c r="D6" s="22"/>
+      <c r="D6" s="20">
+        <v>640068.30000000005</v>
+      </c>
       <c r="E6" s="23"/>
       <c r="F6" s="23"/>
       <c r="G6" s="22"/>
       <c r="H6" s="20"/>
       <c r="I6" s="24"/>
       <c r="J6" s="20"/>
       <c r="K6" s="20"/>
       <c r="L6" s="20"/>
       <c r="M6" s="20"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
       <c r="A7" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="20">
         <v>1831.7</v>
       </c>
       <c r="C7" s="20">
         <v>3898</v>
       </c>
-      <c r="D7" s="22"/>
+      <c r="D7" s="20">
+        <v>5964.3</v>
+      </c>
       <c r="E7" s="23"/>
       <c r="F7" s="23"/>
       <c r="G7" s="22"/>
       <c r="H7" s="20"/>
       <c r="I7" s="24"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="20">
         <v>76453</v>
       </c>
       <c r="C8" s="20">
         <v>144767</v>
       </c>
-      <c r="D8" s="22"/>
+      <c r="D8" s="20">
+        <v>218856</v>
+      </c>
       <c r="E8" s="23"/>
       <c r="F8" s="23"/>
       <c r="G8" s="22"/>
       <c r="H8" s="20"/>
       <c r="I8" s="24"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1">
       <c r="A9" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="20">
         <v>91501.7</v>
       </c>
       <c r="C9" s="20">
         <v>187814.2</v>
       </c>
-      <c r="D9" s="22"/>
+      <c r="D9" s="20">
+        <v>281130.59999999998</v>
+      </c>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="22"/>
       <c r="H9" s="20"/>
       <c r="I9" s="24"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
       <c r="A10" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="20">
         <v>0.9</v>
       </c>
       <c r="C10" s="20">
         <v>2.9</v>
       </c>
-      <c r="D10" s="22"/>
+      <c r="D10" s="20">
+        <v>6.2</v>
+      </c>
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
       <c r="G10" s="22"/>
       <c r="H10" s="20"/>
       <c r="I10" s="24"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="20">
         <v>29520.2</v>
       </c>
       <c r="C11" s="20">
         <v>53970.2</v>
       </c>
-      <c r="D11" s="22"/>
+      <c r="D11" s="20">
+        <v>80036.100000000006</v>
+      </c>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="22"/>
       <c r="H11" s="20"/>
       <c r="I11" s="24"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1">
       <c r="A12" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="20">
         <v>6563.3</v>
       </c>
       <c r="C12" s="20">
         <v>13704.7</v>
       </c>
-      <c r="D12" s="21"/>
+      <c r="D12" s="20">
+        <v>20846</v>
+      </c>
       <c r="E12" s="21"/>
       <c r="F12" s="23"/>
       <c r="G12" s="22"/>
       <c r="H12" s="20"/>
       <c r="I12" s="24"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1">
       <c r="A13" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="20">
         <v>7540</v>
       </c>
       <c r="C13" s="20">
         <v>18034</v>
       </c>
-      <c r="D13" s="22"/>
+      <c r="D13" s="20">
+        <v>33229</v>
+      </c>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="22"/>
       <c r="H13" s="20"/>
       <c r="I13" s="24"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1">
       <c r="A14" s="19"/>
       <c r="B14" s="21"/>
       <c r="C14" s="22"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="21"/>
       <c r="J14" s="22"/>
       <c r="K14" s="22"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
     </row>
@@ -998,450 +1056,490 @@
         <v>33</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="17"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="17"/>
       <c r="I15" s="18"/>
       <c r="J15" s="17"/>
       <c r="K15" s="22"/>
       <c r="L15" s="17"/>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
       <c r="A16" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="20">
         <v>587.79999999999995</v>
       </c>
       <c r="C16" s="20">
         <v>1177.5</v>
       </c>
-      <c r="D16" s="22"/>
+      <c r="D16" s="20">
+        <v>1698.8</v>
+      </c>
       <c r="E16" s="23"/>
       <c r="F16" s="23"/>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="24"/>
       <c r="J16" s="20"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="20">
         <v>249.2</v>
       </c>
       <c r="C17" s="20">
         <v>466.3</v>
       </c>
-      <c r="D17" s="22"/>
+      <c r="D17" s="20">
+        <v>662.9</v>
+      </c>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="22"/>
       <c r="H17" s="22"/>
       <c r="I17" s="24"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="20">
         <v>11.7</v>
       </c>
       <c r="C18" s="20">
         <v>25.5</v>
       </c>
-      <c r="D18" s="22"/>
+      <c r="D18" s="20">
+        <v>40.299999999999997</v>
+      </c>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="22"/>
       <c r="H18" s="22"/>
       <c r="I18" s="24"/>
       <c r="J18" s="20"/>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="20">
         <v>127.9</v>
       </c>
       <c r="C19" s="20">
         <v>278.5</v>
       </c>
-      <c r="D19" s="22"/>
+      <c r="D19" s="20">
+        <v>394.6</v>
+      </c>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="22"/>
       <c r="H19" s="22"/>
       <c r="I19" s="24"/>
       <c r="J19" s="20"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="20">
         <v>9.3000000000000007</v>
       </c>
       <c r="C20" s="20">
         <v>17.5</v>
       </c>
-      <c r="D20" s="22"/>
+      <c r="D20" s="20">
+        <v>25.7</v>
+      </c>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="22"/>
       <c r="H20" s="22"/>
       <c r="I20" s="24"/>
       <c r="J20" s="20"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="20">
         <v>13.4</v>
       </c>
       <c r="C21" s="20">
         <v>28.7</v>
       </c>
-      <c r="D21" s="22"/>
+      <c r="D21" s="20">
+        <v>44</v>
+      </c>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="22"/>
       <c r="H21" s="22"/>
       <c r="I21" s="24"/>
       <c r="J21" s="20"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="20">
         <v>3.6</v>
       </c>
       <c r="C22" s="20">
         <v>6.6</v>
       </c>
-      <c r="D22" s="22"/>
+      <c r="D22" s="20">
+        <v>9.5</v>
+      </c>
       <c r="E22" s="23"/>
       <c r="F22" s="23"/>
       <c r="G22" s="22"/>
       <c r="H22" s="22"/>
       <c r="I22" s="24"/>
       <c r="J22" s="20"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="20">
         <v>21.3</v>
       </c>
       <c r="C23" s="20">
         <v>44.3</v>
       </c>
-      <c r="D23" s="22"/>
+      <c r="D23" s="20">
+        <v>64.900000000000006</v>
+      </c>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="24"/>
       <c r="J23" s="20"/>
       <c r="K23" s="20"/>
       <c r="L23" s="20"/>
       <c r="M23" s="20"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="20">
         <v>15.5</v>
       </c>
       <c r="C24" s="20">
         <v>30.8</v>
       </c>
-      <c r="D24" s="22"/>
+      <c r="D24" s="20">
+        <v>46.1</v>
+      </c>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="22"/>
       <c r="H24" s="22"/>
       <c r="I24" s="24"/>
       <c r="J24" s="20"/>
       <c r="K24" s="20"/>
       <c r="L24" s="20"/>
       <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1">
       <c r="A25" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="20">
         <v>1.8</v>
       </c>
       <c r="C25" s="20">
         <v>3.8</v>
       </c>
-      <c r="D25" s="22"/>
+      <c r="D25" s="20">
+        <v>5.7</v>
+      </c>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="22"/>
       <c r="H25" s="22"/>
       <c r="I25" s="24"/>
       <c r="J25" s="20"/>
       <c r="K25" s="20"/>
       <c r="L25" s="20"/>
       <c r="M25" s="20"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="C26" s="20">
         <v>4.3</v>
       </c>
-      <c r="D26" s="22"/>
+      <c r="D26" s="20">
+        <v>6.4</v>
+      </c>
       <c r="E26" s="23"/>
       <c r="F26" s="23"/>
       <c r="G26" s="22"/>
       <c r="H26" s="22"/>
       <c r="I26" s="24"/>
       <c r="J26" s="20"/>
       <c r="K26" s="20"/>
       <c r="L26" s="20"/>
       <c r="M26" s="20"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1">
       <c r="A27" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="20">
         <v>7.3</v>
       </c>
       <c r="C27" s="20">
         <v>14.3</v>
       </c>
-      <c r="D27" s="22"/>
+      <c r="D27" s="20">
+        <v>21.2</v>
+      </c>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
       <c r="I27" s="24"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="20">
         <v>17.100000000000001</v>
       </c>
       <c r="C28" s="20">
         <v>42.9</v>
       </c>
-      <c r="D28" s="22"/>
+      <c r="D28" s="20">
+        <v>68.8</v>
+      </c>
       <c r="E28" s="23"/>
       <c r="F28" s="23"/>
       <c r="G28" s="22"/>
       <c r="H28" s="22"/>
       <c r="I28" s="24"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1">
       <c r="A29" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="20">
         <v>6.1</v>
       </c>
       <c r="C29" s="20">
         <v>16.3</v>
       </c>
-      <c r="D29" s="22"/>
+      <c r="D29" s="20">
+        <v>26.6</v>
+      </c>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="22"/>
       <c r="H29" s="22"/>
       <c r="I29" s="24"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1">
       <c r="A30" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="20">
         <v>6.9</v>
       </c>
       <c r="C30" s="20">
         <v>13.6</v>
       </c>
-      <c r="D30" s="22"/>
+      <c r="D30" s="20">
+        <v>20.2</v>
+      </c>
       <c r="E30" s="23"/>
       <c r="F30" s="23"/>
       <c r="G30" s="22"/>
       <c r="H30" s="22"/>
       <c r="I30" s="24"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="20"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="20">
         <v>20</v>
       </c>
       <c r="C31" s="20">
         <v>39.1</v>
       </c>
-      <c r="D31" s="22"/>
+      <c r="D31" s="20">
+        <v>55.5</v>
+      </c>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
       <c r="I31" s="24"/>
       <c r="J31" s="20"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="20"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1">
       <c r="A32" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="20">
         <v>5.3</v>
       </c>
       <c r="C32" s="20">
         <v>9.1</v>
       </c>
-      <c r="D32" s="22"/>
+      <c r="D32" s="20">
+        <v>13</v>
+      </c>
       <c r="E32" s="23"/>
       <c r="F32" s="23"/>
       <c r="G32" s="22"/>
       <c r="H32" s="22"/>
       <c r="I32" s="24"/>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="20"/>
     </row>
     <row r="33" spans="1:1873" s="1" customFormat="1">
       <c r="A33" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="20">
         <v>13.1</v>
       </c>
       <c r="C33" s="20">
         <v>21.6</v>
       </c>
-      <c r="D33" s="22"/>
+      <c r="D33" s="20">
+        <v>30.1</v>
+      </c>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="22"/>
       <c r="H33" s="22"/>
       <c r="I33" s="24"/>
       <c r="J33" s="20"/>
       <c r="K33" s="20"/>
       <c r="L33" s="20"/>
       <c r="M33" s="20"/>
     </row>
     <row r="34" spans="1:1873" s="1" customFormat="1">
       <c r="A34" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="20">
         <v>8.8000000000000007</v>
       </c>
       <c r="C34" s="20">
         <v>17.600000000000001</v>
       </c>
-      <c r="D34" s="22"/>
+      <c r="D34" s="20">
+        <v>26.2</v>
+      </c>
       <c r="E34" s="23"/>
       <c r="F34" s="23"/>
       <c r="G34" s="22"/>
       <c r="H34" s="22"/>
       <c r="I34" s="24"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
     </row>
     <row r="35" spans="1:1873" s="4" customFormat="1">
       <c r="A35" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="20">
         <v>47.5</v>
       </c>
       <c r="C35" s="20">
         <v>96.7</v>
       </c>
-      <c r="D35" s="22"/>
+      <c r="D35" s="20">
+        <v>137</v>
+      </c>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="22"/>
       <c r="H35" s="22"/>
       <c r="I35" s="24"/>
       <c r="J35" s="20"/>
       <c r="K35" s="20"/>
       <c r="L35" s="20"/>
       <c r="M35" s="20"/>
       <c r="N35" s="14"/>
       <c r="O35" s="14"/>
       <c r="P35" s="14"/>
       <c r="Q35" s="14"/>
       <c r="R35" s="14"/>
       <c r="S35" s="14"/>
       <c r="T35" s="14"/>
       <c r="U35" s="14"/>
       <c r="V35" s="14"/>
       <c r="W35" s="14"/>
       <c r="X35" s="14"/>
       <c r="Y35" s="14"/>
       <c r="Z35" s="14"/>
       <c r="AA35" s="14"/>
       <c r="AB35" s="14"/>
       <c r="AC35" s="14"/>