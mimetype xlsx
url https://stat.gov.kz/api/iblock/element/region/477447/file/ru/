--- v1 (2026-05-08)
+++ v2 (2026-05-29)
@@ -1,57 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F0EE0554-0CF2-4818-9059-E3D56E5E0F5D}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14325" windowHeight="11415" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14325" windowHeight="11415"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Лист 1'!$B$5:$K$35</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="40">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
@@ -146,51 +140,51 @@
     <t>Пар и горячая вода (тепловая энергия), тыс.Гкал</t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции снабжение электроэнергией, газом, паром, горячей водой и  кондиционированным воздухом в Акмолинской области за 2026 год*</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>"*" - оперативные данные</t>
   </si>
   <si>
     <t>Согласно действующему национальному классификатору Республики Казахстан «Классификатор  административно-территориальных объектов» (КАТО) от 22 июня 2022 года.</t>
   </si>
   <si>
     <t>январь-
 май</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -360,51 +354,51 @@
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -422,152 +416,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -703,98 +661,98 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BTA41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="F13" sqref="F13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="8" width="9.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.28515625" style="13" customWidth="1"/>
     <col min="10" max="13" width="9.28515625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="24.75" customHeight="1">
       <c r="A2" s="25" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
       <c r="M2" s="25"/>
     </row>
     <row r="3" spans="1:13" s="1" customFormat="1">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="11"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
     </row>
-    <row r="4" spans="1:13" s="3" customFormat="1" ht="20.25" customHeight="1">
+    <row r="4" spans="1:13" s="3" customFormat="1" ht="22.5">
       <c r="A4" s="6"/>
       <c r="B4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>38</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>6</v>
       </c>
@@ -843,704 +801,760 @@
         <v>10</v>
       </c>
       <c r="K5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1">
       <c r="A6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="20">
         <v>213410.8</v>
       </c>
       <c r="C6" s="20">
         <v>422190.9</v>
       </c>
       <c r="D6" s="20">
         <v>640068.30000000005</v>
       </c>
-      <c r="E6" s="23"/>
+      <c r="E6" s="20">
+        <v>804785.3</v>
+      </c>
       <c r="F6" s="23"/>
       <c r="G6" s="22"/>
       <c r="H6" s="20"/>
       <c r="I6" s="24"/>
       <c r="J6" s="20"/>
       <c r="K6" s="20"/>
       <c r="L6" s="20"/>
       <c r="M6" s="20"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
       <c r="A7" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="20">
         <v>1831.7</v>
       </c>
       <c r="C7" s="20">
         <v>3898</v>
       </c>
       <c r="D7" s="20">
         <v>5964.3</v>
       </c>
-      <c r="E7" s="23"/>
+      <c r="E7" s="20">
+        <v>8030.7</v>
+      </c>
       <c r="F7" s="23"/>
       <c r="G7" s="22"/>
       <c r="H7" s="20"/>
       <c r="I7" s="24"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="20">
         <v>76453</v>
       </c>
       <c r="C8" s="20">
         <v>144767</v>
       </c>
       <c r="D8" s="20">
         <v>218856</v>
       </c>
-      <c r="E8" s="23"/>
+      <c r="E8" s="20">
+        <v>270587</v>
+      </c>
       <c r="F8" s="23"/>
       <c r="G8" s="22"/>
       <c r="H8" s="20"/>
       <c r="I8" s="24"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1">
       <c r="A9" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="20">
         <v>91501.7</v>
       </c>
       <c r="C9" s="20">
         <v>187814.2</v>
       </c>
       <c r="D9" s="20">
         <v>281130.59999999998</v>
       </c>
-      <c r="E9" s="23"/>
+      <c r="E9" s="20">
+        <v>351410</v>
+      </c>
       <c r="F9" s="23"/>
       <c r="G9" s="22"/>
       <c r="H9" s="20"/>
       <c r="I9" s="24"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
       <c r="A10" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="20">
         <v>0.9</v>
       </c>
       <c r="C10" s="20">
         <v>2.9</v>
       </c>
       <c r="D10" s="20">
         <v>6.2</v>
       </c>
-      <c r="E10" s="23"/>
+      <c r="E10" s="20">
+        <v>10.199999999999999</v>
+      </c>
       <c r="F10" s="23"/>
       <c r="G10" s="22"/>
       <c r="H10" s="20"/>
       <c r="I10" s="24"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="20">
         <v>29520.2</v>
       </c>
       <c r="C11" s="20">
         <v>53970.2</v>
       </c>
       <c r="D11" s="20">
         <v>80036.100000000006</v>
       </c>
-      <c r="E11" s="23"/>
+      <c r="E11" s="20">
+        <v>98819.1</v>
+      </c>
       <c r="F11" s="23"/>
       <c r="G11" s="22"/>
       <c r="H11" s="20"/>
       <c r="I11" s="24"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1">
       <c r="A12" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="20">
         <v>6563.3</v>
       </c>
       <c r="C12" s="20">
         <v>13704.7</v>
       </c>
       <c r="D12" s="20">
         <v>20846</v>
       </c>
-      <c r="E12" s="21"/>
+      <c r="E12" s="20">
+        <v>27987.3</v>
+      </c>
       <c r="F12" s="23"/>
       <c r="G12" s="22"/>
       <c r="H12" s="20"/>
       <c r="I12" s="24"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1">
       <c r="A13" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="20">
         <v>7540</v>
       </c>
       <c r="C13" s="20">
         <v>18034</v>
       </c>
       <c r="D13" s="20">
         <v>33229</v>
       </c>
-      <c r="E13" s="23"/>
+      <c r="E13" s="20">
+        <v>47941</v>
+      </c>
       <c r="F13" s="23"/>
       <c r="G13" s="22"/>
       <c r="H13" s="20"/>
       <c r="I13" s="24"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1">
       <c r="A14" s="19"/>
       <c r="B14" s="21"/>
       <c r="C14" s="22"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
-      <c r="F14" s="22"/>
+      <c r="F14" s="23"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="21"/>
       <c r="J14" s="22"/>
       <c r="K14" s="22"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A15" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="17"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
-      <c r="F15" s="17"/>
+      <c r="F15" s="23"/>
       <c r="G15" s="17"/>
       <c r="H15" s="17"/>
       <c r="I15" s="18"/>
       <c r="J15" s="17"/>
       <c r="K15" s="22"/>
       <c r="L15" s="17"/>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
       <c r="A16" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="20">
         <v>587.79999999999995</v>
       </c>
       <c r="C16" s="20">
         <v>1177.5</v>
       </c>
       <c r="D16" s="20">
         <v>1698.8</v>
       </c>
-      <c r="E16" s="23"/>
+      <c r="E16" s="20">
+        <v>2069.6999999999998</v>
+      </c>
       <c r="F16" s="23"/>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="24"/>
       <c r="J16" s="20"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="20">
         <v>249.2</v>
       </c>
       <c r="C17" s="20">
         <v>466.3</v>
       </c>
       <c r="D17" s="20">
         <v>662.9</v>
       </c>
-      <c r="E17" s="23"/>
+      <c r="E17" s="20">
+        <v>752.2</v>
+      </c>
       <c r="F17" s="23"/>
       <c r="G17" s="22"/>
       <c r="H17" s="22"/>
       <c r="I17" s="24"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="20">
         <v>11.7</v>
       </c>
       <c r="C18" s="20">
         <v>25.5</v>
       </c>
       <c r="D18" s="20">
         <v>40.299999999999997</v>
       </c>
-      <c r="E18" s="23"/>
+      <c r="E18" s="20">
+        <v>54</v>
+      </c>
       <c r="F18" s="23"/>
       <c r="G18" s="22"/>
       <c r="H18" s="22"/>
       <c r="I18" s="24"/>
       <c r="J18" s="20"/>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="20">
         <v>127.9</v>
       </c>
       <c r="C19" s="20">
         <v>278.5</v>
       </c>
       <c r="D19" s="20">
         <v>394.6</v>
       </c>
-      <c r="E19" s="23"/>
+      <c r="E19" s="20">
+        <v>487.2</v>
+      </c>
       <c r="F19" s="23"/>
       <c r="G19" s="22"/>
       <c r="H19" s="22"/>
       <c r="I19" s="24"/>
       <c r="J19" s="20"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="20">
         <v>9.3000000000000007</v>
       </c>
       <c r="C20" s="20">
         <v>17.5</v>
       </c>
       <c r="D20" s="20">
         <v>25.7</v>
       </c>
-      <c r="E20" s="23"/>
+      <c r="E20" s="20">
+        <v>34</v>
+      </c>
       <c r="F20" s="23"/>
       <c r="G20" s="22"/>
       <c r="H20" s="22"/>
       <c r="I20" s="24"/>
       <c r="J20" s="20"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="20">
         <v>13.4</v>
       </c>
       <c r="C21" s="20">
         <v>28.7</v>
       </c>
       <c r="D21" s="20">
         <v>44</v>
       </c>
-      <c r="E21" s="23"/>
+      <c r="E21" s="20">
+        <v>59.1</v>
+      </c>
       <c r="F21" s="23"/>
       <c r="G21" s="22"/>
       <c r="H21" s="22"/>
       <c r="I21" s="24"/>
       <c r="J21" s="20"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="20">
         <v>3.6</v>
       </c>
       <c r="C22" s="20">
         <v>6.6</v>
       </c>
       <c r="D22" s="20">
         <v>9.5</v>
       </c>
-      <c r="E22" s="23"/>
+      <c r="E22" s="20">
+        <v>12.4</v>
+      </c>
       <c r="F22" s="23"/>
       <c r="G22" s="22"/>
       <c r="H22" s="22"/>
       <c r="I22" s="24"/>
       <c r="J22" s="20"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="20">
         <v>21.3</v>
       </c>
       <c r="C23" s="20">
         <v>44.3</v>
       </c>
       <c r="D23" s="20">
         <v>64.900000000000006</v>
       </c>
-      <c r="E23" s="23"/>
+      <c r="E23" s="20">
+        <v>81.3</v>
+      </c>
       <c r="F23" s="23"/>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="24"/>
       <c r="J23" s="20"/>
       <c r="K23" s="20"/>
       <c r="L23" s="20"/>
       <c r="M23" s="20"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="20">
         <v>15.5</v>
       </c>
       <c r="C24" s="20">
         <v>30.8</v>
       </c>
       <c r="D24" s="20">
         <v>46.1</v>
       </c>
-      <c r="E24" s="23"/>
+      <c r="E24" s="20">
+        <v>61.3</v>
+      </c>
       <c r="F24" s="23"/>
       <c r="G24" s="22"/>
       <c r="H24" s="22"/>
       <c r="I24" s="24"/>
       <c r="J24" s="20"/>
       <c r="K24" s="20"/>
       <c r="L24" s="20"/>
       <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1">
       <c r="A25" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="20">
         <v>1.8</v>
       </c>
       <c r="C25" s="20">
         <v>3.8</v>
       </c>
       <c r="D25" s="20">
         <v>5.7</v>
       </c>
-      <c r="E25" s="23"/>
+      <c r="E25" s="20">
+        <v>7.7</v>
+      </c>
       <c r="F25" s="23"/>
       <c r="G25" s="22"/>
       <c r="H25" s="22"/>
       <c r="I25" s="24"/>
       <c r="J25" s="20"/>
       <c r="K25" s="20"/>
       <c r="L25" s="20"/>
       <c r="M25" s="20"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="C26" s="20">
         <v>4.3</v>
       </c>
       <c r="D26" s="20">
         <v>6.4</v>
       </c>
-      <c r="E26" s="23"/>
+      <c r="E26" s="20">
+        <v>8.5</v>
+      </c>
       <c r="F26" s="23"/>
       <c r="G26" s="22"/>
       <c r="H26" s="22"/>
       <c r="I26" s="24"/>
       <c r="J26" s="20"/>
       <c r="K26" s="20"/>
       <c r="L26" s="20"/>
       <c r="M26" s="20"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1">
       <c r="A27" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="20">
         <v>7.3</v>
       </c>
       <c r="C27" s="20">
         <v>14.3</v>
       </c>
       <c r="D27" s="20">
         <v>21.2</v>
       </c>
-      <c r="E27" s="23"/>
+      <c r="E27" s="20">
+        <v>28.1</v>
+      </c>
       <c r="F27" s="23"/>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
       <c r="I27" s="24"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="20">
         <v>17.100000000000001</v>
       </c>
       <c r="C28" s="20">
         <v>42.9</v>
       </c>
       <c r="D28" s="20">
         <v>68.8</v>
       </c>
-      <c r="E28" s="23"/>
+      <c r="E28" s="20">
+        <v>94.7</v>
+      </c>
       <c r="F28" s="23"/>
       <c r="G28" s="22"/>
       <c r="H28" s="22"/>
       <c r="I28" s="24"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1">
       <c r="A29" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="20">
         <v>6.1</v>
       </c>
       <c r="C29" s="20">
         <v>16.3</v>
       </c>
       <c r="D29" s="20">
         <v>26.6</v>
       </c>
-      <c r="E29" s="23"/>
+      <c r="E29" s="20">
+        <v>36.4</v>
+      </c>
       <c r="F29" s="23"/>
       <c r="G29" s="22"/>
       <c r="H29" s="22"/>
       <c r="I29" s="24"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1">
       <c r="A30" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="20">
         <v>6.9</v>
       </c>
       <c r="C30" s="20">
         <v>13.6</v>
       </c>
       <c r="D30" s="20">
         <v>20.2</v>
       </c>
-      <c r="E30" s="23"/>
+      <c r="E30" s="20">
+        <v>26.9</v>
+      </c>
       <c r="F30" s="23"/>
       <c r="G30" s="22"/>
       <c r="H30" s="22"/>
       <c r="I30" s="24"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="20"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="20">
         <v>20</v>
       </c>
       <c r="C31" s="20">
         <v>39.1</v>
       </c>
       <c r="D31" s="20">
         <v>55.5</v>
       </c>
-      <c r="E31" s="23"/>
+      <c r="E31" s="20">
+        <v>65.8</v>
+      </c>
       <c r="F31" s="23"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
       <c r="I31" s="24"/>
       <c r="J31" s="20"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="20"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1">
       <c r="A32" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="20">
         <v>5.3</v>
       </c>
       <c r="C32" s="20">
         <v>9.1</v>
       </c>
       <c r="D32" s="20">
         <v>13</v>
       </c>
-      <c r="E32" s="23"/>
+      <c r="E32" s="20">
+        <v>16.899999999999999</v>
+      </c>
       <c r="F32" s="23"/>
       <c r="G32" s="22"/>
       <c r="H32" s="22"/>
       <c r="I32" s="24"/>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="20"/>
     </row>
     <row r="33" spans="1:1873" s="1" customFormat="1">
       <c r="A33" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="20">
         <v>13.1</v>
       </c>
       <c r="C33" s="20">
         <v>21.6</v>
       </c>
       <c r="D33" s="20">
         <v>30.1</v>
       </c>
-      <c r="E33" s="23"/>
+      <c r="E33" s="20">
+        <v>38.5</v>
+      </c>
       <c r="F33" s="23"/>
       <c r="G33" s="22"/>
       <c r="H33" s="22"/>
       <c r="I33" s="24"/>
       <c r="J33" s="20"/>
       <c r="K33" s="20"/>
       <c r="L33" s="20"/>
       <c r="M33" s="20"/>
     </row>
     <row r="34" spans="1:1873" s="1" customFormat="1">
       <c r="A34" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="20">
         <v>8.8000000000000007</v>
       </c>
       <c r="C34" s="20">
         <v>17.600000000000001</v>
       </c>
       <c r="D34" s="20">
         <v>26.2</v>
       </c>
-      <c r="E34" s="23"/>
+      <c r="E34" s="20">
+        <v>34.799999999999997</v>
+      </c>
       <c r="F34" s="23"/>
       <c r="G34" s="22"/>
       <c r="H34" s="22"/>
       <c r="I34" s="24"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
     </row>
     <row r="35" spans="1:1873" s="4" customFormat="1">
       <c r="A35" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="20">
         <v>47.5</v>
       </c>
       <c r="C35" s="20">
         <v>96.7</v>
       </c>
       <c r="D35" s="20">
         <v>137</v>
       </c>
-      <c r="E35" s="23"/>
+      <c r="E35" s="20">
+        <v>170.1</v>
+      </c>
       <c r="F35" s="23"/>
       <c r="G35" s="22"/>
       <c r="H35" s="22"/>
       <c r="I35" s="24"/>
       <c r="J35" s="20"/>
       <c r="K35" s="20"/>
       <c r="L35" s="20"/>
       <c r="M35" s="20"/>
       <c r="N35" s="14"/>
       <c r="O35" s="14"/>
       <c r="P35" s="14"/>
       <c r="Q35" s="14"/>
       <c r="R35" s="14"/>
       <c r="S35" s="14"/>
       <c r="T35" s="14"/>
       <c r="U35" s="14"/>
       <c r="V35" s="14"/>
       <c r="W35" s="14"/>
       <c r="X35" s="14"/>
       <c r="Y35" s="14"/>
       <c r="Z35" s="14"/>
       <c r="AA35" s="14"/>
       <c r="AB35" s="14"/>
       <c r="AC35" s="14"/>
       <c r="AD35" s="14"/>