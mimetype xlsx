--- v2 (2026-05-29)
+++ v3 (2026-06-18)
@@ -4,54 +4,54 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14325" windowHeight="11415"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Лист 1'!$B$5:$K$35</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026'!$B$5:$K$35</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="40">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
@@ -665,51 +665,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BTA41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F13" sqref="F13"/>
+      <selection activeCell="P22" sqref="P22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="8" width="9.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.28515625" style="13" customWidth="1"/>
     <col min="10" max="13" width="9.28515625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="24.75" customHeight="1">
       <c r="A2" s="25" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
@@ -804,226 +804,242 @@
         <v>10</v>
       </c>
       <c r="L5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1">
       <c r="A6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="20">
         <v>213410.8</v>
       </c>
       <c r="C6" s="20">
         <v>422190.9</v>
       </c>
       <c r="D6" s="20">
         <v>640068.30000000005</v>
       </c>
       <c r="E6" s="20">
         <v>804785.3</v>
       </c>
-      <c r="F6" s="23"/>
+      <c r="F6" s="23">
+        <v>990737.9</v>
+      </c>
       <c r="G6" s="22"/>
       <c r="H6" s="20"/>
       <c r="I6" s="24"/>
       <c r="J6" s="20"/>
       <c r="K6" s="20"/>
       <c r="L6" s="20"/>
       <c r="M6" s="20"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
       <c r="A7" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="20">
         <v>1831.7</v>
       </c>
       <c r="C7" s="20">
         <v>3898</v>
       </c>
       <c r="D7" s="20">
         <v>5964.3</v>
       </c>
       <c r="E7" s="20">
         <v>8030.7</v>
       </c>
-      <c r="F7" s="23"/>
+      <c r="F7" s="23">
+        <v>9809</v>
+      </c>
       <c r="G7" s="22"/>
       <c r="H7" s="20"/>
       <c r="I7" s="24"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="20">
         <v>76453</v>
       </c>
       <c r="C8" s="20">
         <v>144767</v>
       </c>
       <c r="D8" s="20">
         <v>218856</v>
       </c>
       <c r="E8" s="20">
         <v>270587</v>
       </c>
-      <c r="F8" s="23"/>
+      <c r="F8" s="23">
+        <v>326367</v>
+      </c>
       <c r="G8" s="22"/>
       <c r="H8" s="20"/>
       <c r="I8" s="24"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1">
       <c r="A9" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="20">
         <v>91501.7</v>
       </c>
       <c r="C9" s="20">
         <v>187814.2</v>
       </c>
       <c r="D9" s="20">
         <v>281130.59999999998</v>
       </c>
       <c r="E9" s="20">
         <v>351410</v>
       </c>
-      <c r="F9" s="23"/>
+      <c r="F9" s="23">
+        <v>434630.2</v>
+      </c>
       <c r="G9" s="22"/>
       <c r="H9" s="20"/>
       <c r="I9" s="24"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
       <c r="A10" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="20">
         <v>0.9</v>
       </c>
       <c r="C10" s="20">
         <v>2.9</v>
       </c>
       <c r="D10" s="20">
         <v>6.2</v>
       </c>
       <c r="E10" s="20">
         <v>10.199999999999999</v>
       </c>
-      <c r="F10" s="23"/>
+      <c r="F10" s="23">
+        <v>15.2</v>
+      </c>
       <c r="G10" s="22"/>
       <c r="H10" s="20"/>
       <c r="I10" s="24"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="20">
         <v>29520.2</v>
       </c>
       <c r="C11" s="20">
         <v>53970.2</v>
       </c>
       <c r="D11" s="20">
         <v>80036.100000000006</v>
       </c>
       <c r="E11" s="20">
         <v>98819.1</v>
       </c>
-      <c r="F11" s="23"/>
+      <c r="F11" s="23">
+        <v>118694.8</v>
+      </c>
       <c r="G11" s="22"/>
       <c r="H11" s="20"/>
       <c r="I11" s="24"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1">
       <c r="A12" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="20">
         <v>6563.3</v>
       </c>
       <c r="C12" s="20">
         <v>13704.7</v>
       </c>
       <c r="D12" s="20">
         <v>20846</v>
       </c>
       <c r="E12" s="20">
         <v>27987.3</v>
       </c>
-      <c r="F12" s="23"/>
+      <c r="F12" s="23">
+        <v>34497</v>
+      </c>
       <c r="G12" s="22"/>
       <c r="H12" s="20"/>
       <c r="I12" s="24"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1">
       <c r="A13" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="20">
         <v>7540</v>
       </c>
       <c r="C13" s="20">
         <v>18034</v>
       </c>
       <c r="D13" s="20">
         <v>33229</v>
       </c>
       <c r="E13" s="20">
         <v>47941</v>
       </c>
-      <c r="F13" s="23"/>
+      <c r="F13" s="23">
+        <v>66724.7</v>
+      </c>
       <c r="G13" s="22"/>
       <c r="H13" s="20"/>
       <c r="I13" s="24"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1">
       <c r="A14" s="19"/>
       <c r="B14" s="21"/>
       <c r="C14" s="22"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="23"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="21"/>
       <c r="J14" s="22"/>
       <c r="K14" s="22"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A15" s="16" t="s">
@@ -1036,526 +1052,566 @@
       <c r="F15" s="23"/>
       <c r="G15" s="17"/>
       <c r="H15" s="17"/>
       <c r="I15" s="18"/>
       <c r="J15" s="17"/>
       <c r="K15" s="22"/>
       <c r="L15" s="17"/>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
       <c r="A16" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="20">
         <v>587.79999999999995</v>
       </c>
       <c r="C16" s="20">
         <v>1177.5</v>
       </c>
       <c r="D16" s="20">
         <v>1698.8</v>
       </c>
       <c r="E16" s="20">
         <v>2069.6999999999998</v>
       </c>
-      <c r="F16" s="23"/>
+      <c r="F16" s="23">
+        <v>2259.1</v>
+      </c>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="24"/>
       <c r="J16" s="20"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="20">
         <v>249.2</v>
       </c>
       <c r="C17" s="20">
         <v>466.3</v>
       </c>
       <c r="D17" s="20">
         <v>662.9</v>
       </c>
       <c r="E17" s="20">
         <v>752.2</v>
       </c>
-      <c r="F17" s="23"/>
+      <c r="F17" s="23">
+        <v>756.1</v>
+      </c>
       <c r="G17" s="22"/>
       <c r="H17" s="22"/>
       <c r="I17" s="24"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="20">
         <v>11.7</v>
       </c>
       <c r="C18" s="20">
         <v>25.5</v>
       </c>
       <c r="D18" s="20">
         <v>40.299999999999997</v>
       </c>
       <c r="E18" s="20">
         <v>54</v>
       </c>
-      <c r="F18" s="23"/>
+      <c r="F18" s="23">
+        <v>76.400000000000006</v>
+      </c>
       <c r="G18" s="22"/>
       <c r="H18" s="22"/>
       <c r="I18" s="24"/>
       <c r="J18" s="20"/>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="20">
         <v>127.9</v>
       </c>
       <c r="C19" s="20">
         <v>278.5</v>
       </c>
       <c r="D19" s="20">
         <v>394.6</v>
       </c>
       <c r="E19" s="20">
         <v>487.2</v>
       </c>
-      <c r="F19" s="23"/>
+      <c r="F19" s="23">
+        <v>506.1</v>
+      </c>
       <c r="G19" s="22"/>
       <c r="H19" s="22"/>
       <c r="I19" s="24"/>
       <c r="J19" s="20"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="20">
         <v>9.3000000000000007</v>
       </c>
       <c r="C20" s="20">
         <v>17.5</v>
       </c>
       <c r="D20" s="20">
         <v>25.7</v>
       </c>
       <c r="E20" s="20">
         <v>34</v>
       </c>
-      <c r="F20" s="23"/>
+      <c r="F20" s="23">
+        <v>48.3</v>
+      </c>
       <c r="G20" s="22"/>
       <c r="H20" s="22"/>
       <c r="I20" s="24"/>
       <c r="J20" s="20"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="20">
         <v>13.4</v>
       </c>
       <c r="C21" s="20">
         <v>28.7</v>
       </c>
       <c r="D21" s="20">
         <v>44</v>
       </c>
       <c r="E21" s="20">
         <v>59.1</v>
       </c>
-      <c r="F21" s="23"/>
+      <c r="F21" s="23">
+        <v>73.099999999999994</v>
+      </c>
       <c r="G21" s="22"/>
       <c r="H21" s="22"/>
       <c r="I21" s="24"/>
       <c r="J21" s="20"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="20">
         <v>3.6</v>
       </c>
       <c r="C22" s="20">
         <v>6.6</v>
       </c>
       <c r="D22" s="20">
         <v>9.5</v>
       </c>
       <c r="E22" s="20">
         <v>12.4</v>
       </c>
-      <c r="F22" s="23"/>
+      <c r="F22" s="23">
+        <v>15.5</v>
+      </c>
       <c r="G22" s="22"/>
       <c r="H22" s="22"/>
       <c r="I22" s="24"/>
       <c r="J22" s="20"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="20">
         <v>21.3</v>
       </c>
       <c r="C23" s="20">
         <v>44.3</v>
       </c>
       <c r="D23" s="20">
         <v>64.900000000000006</v>
       </c>
       <c r="E23" s="20">
         <v>81.3</v>
       </c>
-      <c r="F23" s="23"/>
+      <c r="F23" s="23">
+        <v>86.9</v>
+      </c>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="24"/>
       <c r="J23" s="20"/>
       <c r="K23" s="20"/>
       <c r="L23" s="20"/>
       <c r="M23" s="20"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="20">
         <v>15.5</v>
       </c>
       <c r="C24" s="20">
         <v>30.8</v>
       </c>
       <c r="D24" s="20">
         <v>46.1</v>
       </c>
       <c r="E24" s="20">
         <v>61.3</v>
       </c>
-      <c r="F24" s="23"/>
+      <c r="F24" s="23">
+        <v>106.9</v>
+      </c>
       <c r="G24" s="22"/>
       <c r="H24" s="22"/>
       <c r="I24" s="24"/>
       <c r="J24" s="20"/>
       <c r="K24" s="20"/>
       <c r="L24" s="20"/>
       <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1">
       <c r="A25" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="20">
         <v>1.8</v>
       </c>
       <c r="C25" s="20">
         <v>3.8</v>
       </c>
       <c r="D25" s="20">
         <v>5.7</v>
       </c>
       <c r="E25" s="20">
         <v>7.7</v>
       </c>
-      <c r="F25" s="23"/>
+      <c r="F25" s="23">
+        <v>10.4</v>
+      </c>
       <c r="G25" s="22"/>
       <c r="H25" s="22"/>
       <c r="I25" s="24"/>
       <c r="J25" s="20"/>
       <c r="K25" s="20"/>
       <c r="L25" s="20"/>
       <c r="M25" s="20"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="C26" s="20">
         <v>4.3</v>
       </c>
       <c r="D26" s="20">
         <v>6.4</v>
       </c>
       <c r="E26" s="20">
         <v>8.5</v>
       </c>
-      <c r="F26" s="23"/>
+      <c r="F26" s="23">
+        <v>10.8</v>
+      </c>
       <c r="G26" s="22"/>
       <c r="H26" s="22"/>
       <c r="I26" s="24"/>
       <c r="J26" s="20"/>
       <c r="K26" s="20"/>
       <c r="L26" s="20"/>
       <c r="M26" s="20"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1">
       <c r="A27" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="20">
         <v>7.3</v>
       </c>
       <c r="C27" s="20">
         <v>14.3</v>
       </c>
       <c r="D27" s="20">
         <v>21.2</v>
       </c>
       <c r="E27" s="20">
         <v>28.1</v>
       </c>
-      <c r="F27" s="23"/>
+      <c r="F27" s="23">
+        <v>36.200000000000003</v>
+      </c>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
       <c r="I27" s="24"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="20">
         <v>17.100000000000001</v>
       </c>
       <c r="C28" s="20">
         <v>42.9</v>
       </c>
       <c r="D28" s="20">
         <v>68.8</v>
       </c>
       <c r="E28" s="20">
         <v>94.7</v>
       </c>
-      <c r="F28" s="23"/>
+      <c r="F28" s="23">
+        <v>95.8</v>
+      </c>
       <c r="G28" s="22"/>
       <c r="H28" s="22"/>
       <c r="I28" s="24"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1">
       <c r="A29" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="20">
         <v>6.1</v>
       </c>
       <c r="C29" s="20">
         <v>16.3</v>
       </c>
       <c r="D29" s="20">
         <v>26.6</v>
       </c>
       <c r="E29" s="20">
         <v>36.4</v>
       </c>
-      <c r="F29" s="23"/>
+      <c r="F29" s="23">
+        <v>41.5</v>
+      </c>
       <c r="G29" s="22"/>
       <c r="H29" s="22"/>
       <c r="I29" s="24"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1">
       <c r="A30" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="20">
         <v>6.9</v>
       </c>
       <c r="C30" s="20">
         <v>13.6</v>
       </c>
       <c r="D30" s="20">
         <v>20.2</v>
       </c>
       <c r="E30" s="20">
         <v>26.9</v>
       </c>
-      <c r="F30" s="23"/>
+      <c r="F30" s="23">
+        <v>34.299999999999997</v>
+      </c>
       <c r="G30" s="22"/>
       <c r="H30" s="22"/>
       <c r="I30" s="24"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="20"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="20">
         <v>20</v>
       </c>
       <c r="C31" s="20">
         <v>39.1</v>
       </c>
       <c r="D31" s="20">
         <v>55.5</v>
       </c>
       <c r="E31" s="20">
         <v>65.8</v>
       </c>
-      <c r="F31" s="23"/>
+      <c r="F31" s="23">
+        <v>75</v>
+      </c>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
       <c r="I31" s="24"/>
       <c r="J31" s="20"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="20"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1">
       <c r="A32" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="20">
         <v>5.3</v>
       </c>
       <c r="C32" s="20">
         <v>9.1</v>
       </c>
       <c r="D32" s="20">
         <v>13</v>
       </c>
       <c r="E32" s="20">
         <v>16.899999999999999</v>
       </c>
-      <c r="F32" s="23"/>
+      <c r="F32" s="23">
+        <v>22.1</v>
+      </c>
       <c r="G32" s="22"/>
       <c r="H32" s="22"/>
       <c r="I32" s="24"/>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="20"/>
     </row>
     <row r="33" spans="1:1873" s="1" customFormat="1">
       <c r="A33" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="20">
         <v>13.1</v>
       </c>
       <c r="C33" s="20">
         <v>21.6</v>
       </c>
       <c r="D33" s="20">
         <v>30.1</v>
       </c>
       <c r="E33" s="20">
         <v>38.5</v>
       </c>
-      <c r="F33" s="23"/>
+      <c r="F33" s="23">
+        <v>48.9</v>
+      </c>
       <c r="G33" s="22"/>
       <c r="H33" s="22"/>
       <c r="I33" s="24"/>
       <c r="J33" s="20"/>
       <c r="K33" s="20"/>
       <c r="L33" s="20"/>
       <c r="M33" s="20"/>
     </row>
     <row r="34" spans="1:1873" s="1" customFormat="1">
       <c r="A34" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="20">
         <v>8.8000000000000007</v>
       </c>
       <c r="C34" s="20">
         <v>17.600000000000001</v>
       </c>
       <c r="D34" s="20">
         <v>26.2</v>
       </c>
       <c r="E34" s="20">
         <v>34.799999999999997</v>
       </c>
-      <c r="F34" s="23"/>
+      <c r="F34" s="23">
+        <v>42.3</v>
+      </c>
       <c r="G34" s="22"/>
       <c r="H34" s="22"/>
       <c r="I34" s="24"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
     </row>
     <row r="35" spans="1:1873" s="4" customFormat="1">
       <c r="A35" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="20">
         <v>47.5</v>
       </c>
       <c r="C35" s="20">
         <v>96.7</v>
       </c>
       <c r="D35" s="20">
         <v>137</v>
       </c>
       <c r="E35" s="20">
         <v>170.1</v>
       </c>
-      <c r="F35" s="23"/>
+      <c r="F35" s="23">
+        <v>172.5</v>
+      </c>
       <c r="G35" s="22"/>
       <c r="H35" s="22"/>
       <c r="I35" s="24"/>
       <c r="J35" s="20"/>
       <c r="K35" s="20"/>
       <c r="L35" s="20"/>
       <c r="M35" s="20"/>
       <c r="N35" s="14"/>
       <c r="O35" s="14"/>
       <c r="P35" s="14"/>
       <c r="Q35" s="14"/>
       <c r="R35" s="14"/>
       <c r="S35" s="14"/>
       <c r="T35" s="14"/>
       <c r="U35" s="14"/>
       <c r="V35" s="14"/>
       <c r="W35" s="14"/>
       <c r="X35" s="14"/>
       <c r="Y35" s="14"/>
       <c r="Z35" s="14"/>
       <c r="AA35" s="14"/>
       <c r="AB35" s="14"/>
       <c r="AC35" s="14"/>
       <c r="AD35" s="14"/>
       <c r="AE35" s="14"/>
@@ -3509,44 +3565,44 @@
     <mergeCell ref="A40:M40"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>