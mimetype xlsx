--- v3 (2026-06-18)
+++ v4 (2026-07-22)
@@ -1,51 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm307-4\Общая папка\ДИНАМИЧЕСКИЕ РЯДЫ\Динамика по месяцам 2026\06\динамика\рус\натура (январь-июнь 2026г.)\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{31F3512D-D7D8-4A95-9550-9DD8AB57541A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14325" windowHeight="11415"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13665" windowHeight="10500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026'!$B$5:$K$35</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="40">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
@@ -140,51 +146,51 @@
     <t>Пар и горячая вода (тепловая энергия), тыс.Гкал</t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции снабжение электроэнергией, газом, паром, горячей водой и  кондиционированным воздухом в Акмолинской области за 2026 год*</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>"*" - оперативные данные</t>
   </si>
   <si>
     <t>Согласно действующему национальному классификатору Республики Казахстан «Классификатор  административно-территориальных объектов» (КАТО) от 22 июня 2022 года.</t>
   </si>
   <si>
     <t>январь-
 май</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -354,51 +360,51 @@
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3 3" xfId="1"/>
+    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -416,116 +422,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -661,55 +703,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:BTA41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="P22" sqref="P22"/>
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="8" width="9.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.28515625" style="13" customWidth="1"/>
     <col min="10" max="13" width="9.28515625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="24.75" customHeight="1">
       <c r="A2" s="25" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
@@ -807,240 +849,256 @@
         <v>10</v>
       </c>
       <c r="M5" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1">
       <c r="A6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="20">
         <v>213410.8</v>
       </c>
       <c r="C6" s="20">
         <v>422190.9</v>
       </c>
       <c r="D6" s="20">
         <v>640068.30000000005</v>
       </c>
       <c r="E6" s="20">
         <v>804785.3</v>
       </c>
       <c r="F6" s="23">
         <v>990737.9</v>
       </c>
-      <c r="G6" s="22"/>
+      <c r="G6" s="20">
+        <v>1129893.2</v>
+      </c>
       <c r="H6" s="20"/>
       <c r="I6" s="24"/>
       <c r="J6" s="20"/>
       <c r="K6" s="20"/>
       <c r="L6" s="20"/>
       <c r="M6" s="20"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
       <c r="A7" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="20">
         <v>1831.7</v>
       </c>
       <c r="C7" s="20">
         <v>3898</v>
       </c>
       <c r="D7" s="20">
         <v>5964.3</v>
       </c>
       <c r="E7" s="20">
         <v>8030.7</v>
       </c>
       <c r="F7" s="23">
         <v>9809</v>
       </c>
-      <c r="G7" s="22"/>
+      <c r="G7" s="20">
+        <v>11587.3</v>
+      </c>
       <c r="H7" s="20"/>
       <c r="I7" s="24"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="20">
         <v>76453</v>
       </c>
       <c r="C8" s="20">
         <v>144767</v>
       </c>
       <c r="D8" s="20">
         <v>218856</v>
       </c>
       <c r="E8" s="20">
         <v>270587</v>
       </c>
       <c r="F8" s="23">
         <v>326367</v>
       </c>
-      <c r="G8" s="22"/>
+      <c r="G8" s="20">
+        <v>378813</v>
+      </c>
       <c r="H8" s="20"/>
       <c r="I8" s="24"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1">
       <c r="A9" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="20">
         <v>91501.7</v>
       </c>
       <c r="C9" s="20">
         <v>187814.2</v>
       </c>
       <c r="D9" s="20">
         <v>281130.59999999998</v>
       </c>
       <c r="E9" s="20">
         <v>351410</v>
       </c>
       <c r="F9" s="23">
         <v>434630.2</v>
       </c>
-      <c r="G9" s="22"/>
+      <c r="G9" s="20">
+        <v>481315.1</v>
+      </c>
       <c r="H9" s="20"/>
       <c r="I9" s="24"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
       <c r="A10" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="20">
         <v>0.9</v>
       </c>
       <c r="C10" s="20">
         <v>2.9</v>
       </c>
       <c r="D10" s="20">
         <v>6.2</v>
       </c>
       <c r="E10" s="20">
         <v>10.199999999999999</v>
       </c>
       <c r="F10" s="23">
         <v>15.2</v>
       </c>
-      <c r="G10" s="22"/>
+      <c r="G10" s="20">
+        <v>19.899999999999999</v>
+      </c>
       <c r="H10" s="20"/>
       <c r="I10" s="24"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="20">
         <v>29520.2</v>
       </c>
       <c r="C11" s="20">
         <v>53970.2</v>
       </c>
       <c r="D11" s="20">
         <v>80036.100000000006</v>
       </c>
       <c r="E11" s="20">
         <v>98819.1</v>
       </c>
       <c r="F11" s="23">
         <v>118694.8</v>
       </c>
-      <c r="G11" s="22"/>
+      <c r="G11" s="20">
+        <v>133560.9</v>
+      </c>
       <c r="H11" s="20"/>
       <c r="I11" s="24"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1">
       <c r="A12" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="20">
         <v>6563.3</v>
       </c>
       <c r="C12" s="20">
         <v>13704.7</v>
       </c>
       <c r="D12" s="20">
         <v>20846</v>
       </c>
       <c r="E12" s="20">
         <v>27987.3</v>
       </c>
       <c r="F12" s="23">
         <v>34497</v>
       </c>
-      <c r="G12" s="22"/>
+      <c r="G12" s="20">
+        <v>41006.699999999997</v>
+      </c>
       <c r="H12" s="20"/>
       <c r="I12" s="24"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1">
       <c r="A13" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="20">
         <v>7540</v>
       </c>
       <c r="C13" s="20">
         <v>18034</v>
       </c>
       <c r="D13" s="20">
         <v>33229</v>
       </c>
       <c r="E13" s="20">
         <v>47941</v>
       </c>
       <c r="F13" s="23">
         <v>66724.7</v>
       </c>
-      <c r="G13" s="22"/>
+      <c r="G13" s="20">
+        <v>83590.3</v>
+      </c>
       <c r="H13" s="20"/>
       <c r="I13" s="24"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1">
       <c r="A14" s="19"/>
       <c r="B14" s="21"/>
       <c r="C14" s="22"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="23"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="21"/>
       <c r="J14" s="22"/>
       <c r="K14" s="22"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A15" s="16" t="s">
         <v>33</v>
@@ -1055,564 +1113,604 @@
       <c r="I15" s="18"/>
       <c r="J15" s="17"/>
       <c r="K15" s="22"/>
       <c r="L15" s="17"/>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
       <c r="A16" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="20">
         <v>587.79999999999995</v>
       </c>
       <c r="C16" s="20">
         <v>1177.5</v>
       </c>
       <c r="D16" s="20">
         <v>1698.8</v>
       </c>
       <c r="E16" s="20">
         <v>2069.6999999999998</v>
       </c>
       <c r="F16" s="23">
         <v>2259.1</v>
       </c>
-      <c r="G16" s="22"/>
+      <c r="G16" s="20">
+        <v>2440.4</v>
+      </c>
       <c r="H16" s="22"/>
       <c r="I16" s="24"/>
       <c r="J16" s="20"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="20">
         <v>249.2</v>
       </c>
       <c r="C17" s="20">
         <v>466.3</v>
       </c>
       <c r="D17" s="20">
         <v>662.9</v>
       </c>
       <c r="E17" s="20">
         <v>752.2</v>
       </c>
       <c r="F17" s="23">
         <v>756.1</v>
       </c>
-      <c r="G17" s="22"/>
+      <c r="G17" s="20">
+        <v>760</v>
+      </c>
       <c r="H17" s="22"/>
       <c r="I17" s="24"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="20">
         <v>11.7</v>
       </c>
       <c r="C18" s="20">
         <v>25.5</v>
       </c>
       <c r="D18" s="20">
         <v>40.299999999999997</v>
       </c>
       <c r="E18" s="20">
         <v>54</v>
       </c>
       <c r="F18" s="23">
         <v>76.400000000000006</v>
       </c>
-      <c r="G18" s="22"/>
+      <c r="G18" s="20">
+        <v>98.9</v>
+      </c>
       <c r="H18" s="22"/>
       <c r="I18" s="24"/>
       <c r="J18" s="20"/>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="20">
         <v>127.9</v>
       </c>
       <c r="C19" s="20">
         <v>278.5</v>
       </c>
       <c r="D19" s="20">
         <v>394.6</v>
       </c>
       <c r="E19" s="20">
         <v>487.2</v>
       </c>
       <c r="F19" s="23">
         <v>506.1</v>
       </c>
-      <c r="G19" s="22"/>
+      <c r="G19" s="20">
+        <v>517.9</v>
+      </c>
       <c r="H19" s="22"/>
       <c r="I19" s="24"/>
       <c r="J19" s="20"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="20">
         <v>9.3000000000000007</v>
       </c>
       <c r="C20" s="20">
         <v>17.5</v>
       </c>
       <c r="D20" s="20">
         <v>25.7</v>
       </c>
       <c r="E20" s="20">
         <v>34</v>
       </c>
       <c r="F20" s="23">
         <v>48.3</v>
       </c>
-      <c r="G20" s="22"/>
+      <c r="G20" s="20">
+        <v>62.6</v>
+      </c>
       <c r="H20" s="22"/>
       <c r="I20" s="24"/>
       <c r="J20" s="20"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="20">
         <v>13.4</v>
       </c>
       <c r="C21" s="20">
         <v>28.7</v>
       </c>
       <c r="D21" s="20">
         <v>44</v>
       </c>
       <c r="E21" s="20">
         <v>59.1</v>
       </c>
       <c r="F21" s="23">
         <v>73.099999999999994</v>
       </c>
-      <c r="G21" s="22"/>
+      <c r="G21" s="20">
+        <v>87.2</v>
+      </c>
       <c r="H21" s="22"/>
       <c r="I21" s="24"/>
       <c r="J21" s="20"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="20">
         <v>3.6</v>
       </c>
       <c r="C22" s="20">
         <v>6.6</v>
       </c>
       <c r="D22" s="20">
         <v>9.5</v>
       </c>
       <c r="E22" s="20">
         <v>12.4</v>
       </c>
       <c r="F22" s="23">
         <v>15.5</v>
       </c>
-      <c r="G22" s="22"/>
+      <c r="G22" s="20">
+        <v>18.600000000000001</v>
+      </c>
       <c r="H22" s="22"/>
       <c r="I22" s="24"/>
       <c r="J22" s="20"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="20">
         <v>21.3</v>
       </c>
       <c r="C23" s="20">
         <v>44.3</v>
       </c>
       <c r="D23" s="20">
         <v>64.900000000000006</v>
       </c>
       <c r="E23" s="20">
         <v>81.3</v>
       </c>
       <c r="F23" s="23">
         <v>86.9</v>
       </c>
-      <c r="G23" s="22"/>
+      <c r="G23" s="20">
+        <v>92.5</v>
+      </c>
       <c r="H23" s="22"/>
       <c r="I23" s="24"/>
       <c r="J23" s="20"/>
       <c r="K23" s="20"/>
       <c r="L23" s="20"/>
       <c r="M23" s="20"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="20">
         <v>15.5</v>
       </c>
       <c r="C24" s="20">
         <v>30.8</v>
       </c>
       <c r="D24" s="20">
         <v>46.1</v>
       </c>
       <c r="E24" s="20">
         <v>61.3</v>
       </c>
       <c r="F24" s="23">
         <v>106.9</v>
       </c>
-      <c r="G24" s="22"/>
+      <c r="G24" s="20">
+        <v>152.5</v>
+      </c>
       <c r="H24" s="22"/>
       <c r="I24" s="24"/>
       <c r="J24" s="20"/>
       <c r="K24" s="20"/>
       <c r="L24" s="20"/>
       <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1">
       <c r="A25" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="20">
         <v>1.8</v>
       </c>
       <c r="C25" s="20">
         <v>3.8</v>
       </c>
       <c r="D25" s="20">
         <v>5.7</v>
       </c>
       <c r="E25" s="20">
         <v>7.7</v>
       </c>
       <c r="F25" s="23">
         <v>10.4</v>
       </c>
-      <c r="G25" s="22"/>
+      <c r="G25" s="20">
+        <v>13</v>
+      </c>
       <c r="H25" s="22"/>
       <c r="I25" s="24"/>
       <c r="J25" s="20"/>
       <c r="K25" s="20"/>
       <c r="L25" s="20"/>
       <c r="M25" s="20"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="C26" s="20">
         <v>4.3</v>
       </c>
       <c r="D26" s="20">
         <v>6.4</v>
       </c>
       <c r="E26" s="20">
         <v>8.5</v>
       </c>
       <c r="F26" s="23">
         <v>10.8</v>
       </c>
-      <c r="G26" s="22"/>
+      <c r="G26" s="20">
+        <v>13.1</v>
+      </c>
       <c r="H26" s="22"/>
       <c r="I26" s="24"/>
       <c r="J26" s="20"/>
       <c r="K26" s="20"/>
       <c r="L26" s="20"/>
       <c r="M26" s="20"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1">
       <c r="A27" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="20">
         <v>7.3</v>
       </c>
       <c r="C27" s="20">
         <v>14.3</v>
       </c>
       <c r="D27" s="20">
         <v>21.2</v>
       </c>
       <c r="E27" s="20">
         <v>28.1</v>
       </c>
       <c r="F27" s="23">
         <v>36.200000000000003</v>
       </c>
-      <c r="G27" s="22"/>
+      <c r="G27" s="20">
+        <v>44.2</v>
+      </c>
       <c r="H27" s="22"/>
       <c r="I27" s="24"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="20">
         <v>17.100000000000001</v>
       </c>
       <c r="C28" s="20">
         <v>42.9</v>
       </c>
       <c r="D28" s="20">
         <v>68.8</v>
       </c>
       <c r="E28" s="20">
         <v>94.7</v>
       </c>
       <c r="F28" s="23">
         <v>95.8</v>
       </c>
-      <c r="G28" s="22"/>
+      <c r="G28" s="20">
+        <v>97</v>
+      </c>
       <c r="H28" s="22"/>
       <c r="I28" s="24"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1">
       <c r="A29" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="20">
         <v>6.1</v>
       </c>
       <c r="C29" s="20">
         <v>16.3</v>
       </c>
       <c r="D29" s="20">
         <v>26.6</v>
       </c>
       <c r="E29" s="20">
         <v>36.4</v>
       </c>
       <c r="F29" s="23">
         <v>41.5</v>
       </c>
-      <c r="G29" s="22"/>
+      <c r="G29" s="20">
+        <v>46.5</v>
+      </c>
       <c r="H29" s="22"/>
       <c r="I29" s="24"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1">
       <c r="A30" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="20">
         <v>6.9</v>
       </c>
       <c r="C30" s="20">
         <v>13.6</v>
       </c>
       <c r="D30" s="20">
         <v>20.2</v>
       </c>
       <c r="E30" s="20">
         <v>26.9</v>
       </c>
       <c r="F30" s="23">
         <v>34.299999999999997</v>
       </c>
-      <c r="G30" s="22"/>
+      <c r="G30" s="20">
+        <v>41.8</v>
+      </c>
       <c r="H30" s="22"/>
       <c r="I30" s="24"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="20"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="20">
         <v>20</v>
       </c>
       <c r="C31" s="20">
         <v>39.1</v>
       </c>
       <c r="D31" s="20">
         <v>55.5</v>
       </c>
       <c r="E31" s="20">
         <v>65.8</v>
       </c>
       <c r="F31" s="23">
         <v>75</v>
       </c>
-      <c r="G31" s="22"/>
+      <c r="G31" s="20">
+        <v>83.1</v>
+      </c>
       <c r="H31" s="22"/>
       <c r="I31" s="24"/>
       <c r="J31" s="20"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="20"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1">
       <c r="A32" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="20">
         <v>5.3</v>
       </c>
       <c r="C32" s="20">
         <v>9.1</v>
       </c>
       <c r="D32" s="20">
         <v>13</v>
       </c>
       <c r="E32" s="20">
         <v>16.899999999999999</v>
       </c>
       <c r="F32" s="23">
         <v>22.1</v>
       </c>
-      <c r="G32" s="22"/>
+      <c r="G32" s="20">
+        <v>27.4</v>
+      </c>
       <c r="H32" s="22"/>
       <c r="I32" s="24"/>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="20"/>
     </row>
     <row r="33" spans="1:1873" s="1" customFormat="1">
       <c r="A33" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="20">
         <v>13.1</v>
       </c>
       <c r="C33" s="20">
         <v>21.6</v>
       </c>
       <c r="D33" s="20">
         <v>30.1</v>
       </c>
       <c r="E33" s="20">
         <v>38.5</v>
       </c>
       <c r="F33" s="23">
         <v>48.9</v>
       </c>
-      <c r="G33" s="22"/>
+      <c r="G33" s="20">
+        <v>59.3</v>
+      </c>
       <c r="H33" s="22"/>
       <c r="I33" s="24"/>
       <c r="J33" s="20"/>
       <c r="K33" s="20"/>
       <c r="L33" s="20"/>
       <c r="M33" s="20"/>
     </row>
     <row r="34" spans="1:1873" s="1" customFormat="1">
       <c r="A34" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="20">
         <v>8.8000000000000007</v>
       </c>
       <c r="C34" s="20">
         <v>17.600000000000001</v>
       </c>
       <c r="D34" s="20">
         <v>26.2</v>
       </c>
       <c r="E34" s="20">
         <v>34.799999999999997</v>
       </c>
       <c r="F34" s="23">
         <v>42.3</v>
       </c>
-      <c r="G34" s="22"/>
+      <c r="G34" s="20">
+        <v>49.8</v>
+      </c>
       <c r="H34" s="22"/>
       <c r="I34" s="24"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
     </row>
     <row r="35" spans="1:1873" s="4" customFormat="1">
       <c r="A35" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="20">
         <v>47.5</v>
       </c>
       <c r="C35" s="20">
         <v>96.7</v>
       </c>
       <c r="D35" s="20">
         <v>137</v>
       </c>
       <c r="E35" s="20">
         <v>170.1</v>
       </c>
       <c r="F35" s="23">
         <v>172.5</v>
       </c>
-      <c r="G35" s="22"/>
+      <c r="G35" s="20">
+        <v>175</v>
+      </c>
       <c r="H35" s="22"/>
       <c r="I35" s="24"/>
       <c r="J35" s="20"/>
       <c r="K35" s="20"/>
       <c r="L35" s="20"/>
       <c r="M35" s="20"/>
       <c r="N35" s="14"/>
       <c r="O35" s="14"/>
       <c r="P35" s="14"/>
       <c r="Q35" s="14"/>
       <c r="R35" s="14"/>
       <c r="S35" s="14"/>
       <c r="T35" s="14"/>
       <c r="U35" s="14"/>
       <c r="V35" s="14"/>
       <c r="W35" s="14"/>
       <c r="X35" s="14"/>
       <c r="Y35" s="14"/>
       <c r="Z35" s="14"/>
       <c r="AA35" s="14"/>
       <c r="AB35" s="14"/>
       <c r="AC35" s="14"/>
       <c r="AD35" s="14"/>
       <c r="AE35" s="14"/>
       <c r="AF35" s="14"/>