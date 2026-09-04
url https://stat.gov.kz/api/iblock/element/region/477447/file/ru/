--- v4 (2026-07-22)
+++ v5 (2026-09-04)
@@ -1,57 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{31F3512D-D7D8-4A95-9550-9DD8AB57541A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13665" windowHeight="10500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13665" windowHeight="10500"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026'!$B$5:$K$35</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="40">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
@@ -146,51 +140,51 @@
     <t>Пар и горячая вода (тепловая энергия), тыс.Гкал</t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции снабжение электроэнергией, газом, паром, горячей водой и  кондиционированным воздухом в Акмолинской области за 2026 год*</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>"*" - оперативные данные</t>
   </si>
   <si>
     <t>Согласно действующему национальному классификатору Республики Казахстан «Классификатор  административно-территориальных объектов» (КАТО) от 22 июня 2022 года.</t>
   </si>
   <si>
     <t>январь-
 май</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -281,51 +275,51 @@
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -342,69 +336,66 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -422,152 +413,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -703,81 +658,81 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BTA41"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="J13" sqref="J13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="8" width="9.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.28515625" style="13" customWidth="1"/>
     <col min="10" max="13" width="9.28515625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A2" s="25" t="s">
+      <c r="A2" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="25"/>
-[...10 lines deleted...]
-      <c r="M2" s="25"/>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="24"/>
+      <c r="L2" s="24"/>
+      <c r="M2" s="24"/>
     </row>
     <row r="3" spans="1:13" s="1" customFormat="1">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="11"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
     </row>
     <row r="4" spans="1:13" s="3" customFormat="1" ht="22.5">
       <c r="A4" s="6"/>
       <c r="B4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="7" t="s">
@@ -852,867 +807,923 @@
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1">
       <c r="A6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="20">
         <v>213410.8</v>
       </c>
       <c r="C6" s="20">
         <v>422190.9</v>
       </c>
       <c r="D6" s="20">
         <v>640068.30000000005</v>
       </c>
       <c r="E6" s="20">
         <v>804785.3</v>
       </c>
       <c r="F6" s="23">
         <v>990737.9</v>
       </c>
       <c r="G6" s="20">
         <v>1129893.2</v>
       </c>
-      <c r="H6" s="20"/>
-      <c r="I6" s="24"/>
+      <c r="H6" s="20">
+        <v>1265028.5</v>
+      </c>
+      <c r="I6" s="20"/>
       <c r="J6" s="20"/>
       <c r="K6" s="20"/>
       <c r="L6" s="20"/>
       <c r="M6" s="20"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
       <c r="A7" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="20">
         <v>1831.7</v>
       </c>
       <c r="C7" s="20">
         <v>3898</v>
       </c>
       <c r="D7" s="20">
         <v>5964.3</v>
       </c>
       <c r="E7" s="20">
         <v>8030.7</v>
       </c>
       <c r="F7" s="23">
         <v>9809</v>
       </c>
       <c r="G7" s="20">
         <v>11587.3</v>
       </c>
-      <c r="H7" s="20"/>
-      <c r="I7" s="24"/>
+      <c r="H7" s="20">
+        <v>13365.7</v>
+      </c>
+      <c r="I7" s="20"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="20">
         <v>76453</v>
       </c>
       <c r="C8" s="20">
         <v>144767</v>
       </c>
       <c r="D8" s="20">
         <v>218856</v>
       </c>
       <c r="E8" s="20">
         <v>270587</v>
       </c>
       <c r="F8" s="23">
         <v>326367</v>
       </c>
       <c r="G8" s="20">
         <v>378813</v>
       </c>
-      <c r="H8" s="20"/>
-      <c r="I8" s="24"/>
+      <c r="H8" s="20">
+        <v>421634</v>
+      </c>
+      <c r="I8" s="20"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1">
       <c r="A9" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="20">
         <v>91501.7</v>
       </c>
       <c r="C9" s="20">
         <v>187814.2</v>
       </c>
       <c r="D9" s="20">
         <v>281130.59999999998</v>
       </c>
       <c r="E9" s="20">
         <v>351410</v>
       </c>
       <c r="F9" s="23">
         <v>434630.2</v>
       </c>
       <c r="G9" s="20">
         <v>481315.1</v>
       </c>
-      <c r="H9" s="20"/>
-      <c r="I9" s="24"/>
+      <c r="H9" s="20">
+        <v>533377</v>
+      </c>
+      <c r="I9" s="20"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
       <c r="A10" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="20">
         <v>0.9</v>
       </c>
       <c r="C10" s="20">
         <v>2.9</v>
       </c>
       <c r="D10" s="20">
         <v>6.2</v>
       </c>
       <c r="E10" s="20">
         <v>10.199999999999999</v>
       </c>
       <c r="F10" s="23">
         <v>15.2</v>
       </c>
       <c r="G10" s="20">
         <v>19.899999999999999</v>
       </c>
-      <c r="H10" s="20"/>
-      <c r="I10" s="24"/>
+      <c r="H10" s="20">
+        <v>24.3</v>
+      </c>
+      <c r="I10" s="20"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="20">
         <v>29520.2</v>
       </c>
       <c r="C11" s="20">
         <v>53970.2</v>
       </c>
       <c r="D11" s="20">
         <v>80036.100000000006</v>
       </c>
       <c r="E11" s="20">
         <v>98819.1</v>
       </c>
       <c r="F11" s="23">
         <v>118694.8</v>
       </c>
       <c r="G11" s="20">
         <v>133560.9</v>
       </c>
-      <c r="H11" s="20"/>
-      <c r="I11" s="24"/>
+      <c r="H11" s="20">
+        <v>147467.20000000001</v>
+      </c>
+      <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1">
       <c r="A12" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="20">
         <v>6563.3</v>
       </c>
       <c r="C12" s="20">
         <v>13704.7</v>
       </c>
       <c r="D12" s="20">
         <v>20846</v>
       </c>
       <c r="E12" s="20">
         <v>27987.3</v>
       </c>
       <c r="F12" s="23">
         <v>34497</v>
       </c>
       <c r="G12" s="20">
         <v>41006.699999999997</v>
       </c>
-      <c r="H12" s="20"/>
-      <c r="I12" s="24"/>
+      <c r="H12" s="20">
+        <v>47516.3</v>
+      </c>
+      <c r="I12" s="20"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1">
       <c r="A13" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="20">
         <v>7540</v>
       </c>
       <c r="C13" s="20">
         <v>18034</v>
       </c>
       <c r="D13" s="20">
         <v>33229</v>
       </c>
       <c r="E13" s="20">
         <v>47941</v>
       </c>
       <c r="F13" s="23">
         <v>66724.7</v>
       </c>
       <c r="G13" s="20">
         <v>83590.3</v>
       </c>
-      <c r="H13" s="20"/>
-      <c r="I13" s="24"/>
+      <c r="H13" s="20">
+        <v>101644</v>
+      </c>
+      <c r="I13" s="20"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1">
       <c r="A14" s="19"/>
       <c r="B14" s="21"/>
       <c r="C14" s="22"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="23"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
-      <c r="I14" s="21"/>
+      <c r="I14" s="22"/>
       <c r="J14" s="22"/>
       <c r="K14" s="22"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A15" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="17"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="23"/>
       <c r="G15" s="17"/>
       <c r="H15" s="17"/>
-      <c r="I15" s="18"/>
+      <c r="I15" s="17"/>
       <c r="J15" s="17"/>
-      <c r="K15" s="22"/>
+      <c r="K15" s="17"/>
       <c r="L15" s="17"/>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
       <c r="A16" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="20">
         <v>587.79999999999995</v>
       </c>
       <c r="C16" s="20">
         <v>1177.5</v>
       </c>
       <c r="D16" s="20">
         <v>1698.8</v>
       </c>
       <c r="E16" s="20">
         <v>2069.6999999999998</v>
       </c>
       <c r="F16" s="23">
         <v>2259.1</v>
       </c>
       <c r="G16" s="20">
         <v>2440.4</v>
       </c>
-      <c r="H16" s="22"/>
-      <c r="I16" s="24"/>
+      <c r="H16" s="20">
+        <v>2615.6999999999998</v>
+      </c>
+      <c r="I16" s="20"/>
       <c r="J16" s="20"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="20">
         <v>249.2</v>
       </c>
       <c r="C17" s="20">
         <v>466.3</v>
       </c>
       <c r="D17" s="20">
         <v>662.9</v>
       </c>
       <c r="E17" s="20">
         <v>752.2</v>
       </c>
       <c r="F17" s="23">
         <v>756.1</v>
       </c>
       <c r="G17" s="20">
         <v>760</v>
       </c>
-      <c r="H17" s="22"/>
-      <c r="I17" s="24"/>
+      <c r="H17" s="20">
+        <v>763.9</v>
+      </c>
+      <c r="I17" s="20"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="20">
         <v>11.7</v>
       </c>
       <c r="C18" s="20">
         <v>25.5</v>
       </c>
       <c r="D18" s="20">
         <v>40.299999999999997</v>
       </c>
       <c r="E18" s="20">
         <v>54</v>
       </c>
       <c r="F18" s="23">
         <v>76.400000000000006</v>
       </c>
       <c r="G18" s="20">
         <v>98.9</v>
       </c>
-      <c r="H18" s="22"/>
-      <c r="I18" s="24"/>
+      <c r="H18" s="20">
+        <v>121.4</v>
+      </c>
+      <c r="I18" s="20"/>
       <c r="J18" s="20"/>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="20">
         <v>127.9</v>
       </c>
       <c r="C19" s="20">
         <v>278.5</v>
       </c>
       <c r="D19" s="20">
         <v>394.6</v>
       </c>
       <c r="E19" s="20">
         <v>487.2</v>
       </c>
       <c r="F19" s="23">
         <v>506.1</v>
       </c>
       <c r="G19" s="20">
         <v>517.9</v>
       </c>
-      <c r="H19" s="22"/>
-      <c r="I19" s="24"/>
+      <c r="H19" s="20">
+        <v>525.70000000000005</v>
+      </c>
+      <c r="I19" s="20"/>
       <c r="J19" s="20"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="20">
         <v>9.3000000000000007</v>
       </c>
       <c r="C20" s="20">
         <v>17.5</v>
       </c>
       <c r="D20" s="20">
         <v>25.7</v>
       </c>
       <c r="E20" s="20">
         <v>34</v>
       </c>
       <c r="F20" s="23">
         <v>48.3</v>
       </c>
       <c r="G20" s="20">
         <v>62.6</v>
       </c>
-      <c r="H20" s="22"/>
-      <c r="I20" s="24"/>
+      <c r="H20" s="20">
+        <v>76.900000000000006</v>
+      </c>
+      <c r="I20" s="20"/>
       <c r="J20" s="20"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="20">
         <v>13.4</v>
       </c>
       <c r="C21" s="20">
         <v>28.7</v>
       </c>
       <c r="D21" s="20">
         <v>44</v>
       </c>
       <c r="E21" s="20">
         <v>59.1</v>
       </c>
       <c r="F21" s="23">
         <v>73.099999999999994</v>
       </c>
       <c r="G21" s="20">
         <v>87.2</v>
       </c>
-      <c r="H21" s="22"/>
-      <c r="I21" s="24"/>
+      <c r="H21" s="20">
+        <v>101.3</v>
+      </c>
+      <c r="I21" s="20"/>
       <c r="J21" s="20"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="20">
         <v>3.6</v>
       </c>
       <c r="C22" s="20">
         <v>6.6</v>
       </c>
       <c r="D22" s="20">
         <v>9.5</v>
       </c>
       <c r="E22" s="20">
         <v>12.4</v>
       </c>
       <c r="F22" s="23">
         <v>15.5</v>
       </c>
       <c r="G22" s="20">
         <v>18.600000000000001</v>
       </c>
-      <c r="H22" s="22"/>
-      <c r="I22" s="24"/>
+      <c r="H22" s="20">
+        <v>21.7</v>
+      </c>
+      <c r="I22" s="20"/>
       <c r="J22" s="20"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="20">
         <v>21.3</v>
       </c>
       <c r="C23" s="20">
         <v>44.3</v>
       </c>
       <c r="D23" s="20">
         <v>64.900000000000006</v>
       </c>
       <c r="E23" s="20">
         <v>81.3</v>
       </c>
       <c r="F23" s="23">
         <v>86.9</v>
       </c>
       <c r="G23" s="20">
         <v>92.5</v>
       </c>
-      <c r="H23" s="22"/>
-      <c r="I23" s="24"/>
+      <c r="H23" s="20">
+        <v>97.8</v>
+      </c>
+      <c r="I23" s="20"/>
       <c r="J23" s="20"/>
       <c r="K23" s="20"/>
       <c r="L23" s="20"/>
       <c r="M23" s="20"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="20">
         <v>15.5</v>
       </c>
       <c r="C24" s="20">
         <v>30.8</v>
       </c>
       <c r="D24" s="20">
         <v>46.1</v>
       </c>
       <c r="E24" s="20">
         <v>61.3</v>
       </c>
       <c r="F24" s="23">
         <v>106.9</v>
       </c>
       <c r="G24" s="20">
         <v>152.5</v>
       </c>
-      <c r="H24" s="22"/>
-      <c r="I24" s="24"/>
+      <c r="H24" s="20">
+        <v>198.1</v>
+      </c>
+      <c r="I24" s="20"/>
       <c r="J24" s="20"/>
       <c r="K24" s="20"/>
       <c r="L24" s="20"/>
       <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1">
       <c r="A25" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="20">
         <v>1.8</v>
       </c>
       <c r="C25" s="20">
         <v>3.8</v>
       </c>
       <c r="D25" s="20">
         <v>5.7</v>
       </c>
       <c r="E25" s="20">
         <v>7.7</v>
       </c>
       <c r="F25" s="23">
         <v>10.4</v>
       </c>
       <c r="G25" s="20">
         <v>13</v>
       </c>
-      <c r="H25" s="22"/>
-      <c r="I25" s="24"/>
+      <c r="H25" s="20">
+        <v>15.7</v>
+      </c>
+      <c r="I25" s="20"/>
       <c r="J25" s="20"/>
       <c r="K25" s="20"/>
       <c r="L25" s="20"/>
       <c r="M25" s="20"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="20">
         <v>2.2000000000000002</v>
       </c>
       <c r="C26" s="20">
         <v>4.3</v>
       </c>
       <c r="D26" s="20">
         <v>6.4</v>
       </c>
       <c r="E26" s="20">
         <v>8.5</v>
       </c>
       <c r="F26" s="23">
         <v>10.8</v>
       </c>
       <c r="G26" s="20">
         <v>13.1</v>
       </c>
-      <c r="H26" s="22"/>
-      <c r="I26" s="24"/>
+      <c r="H26" s="20">
+        <v>15.4</v>
+      </c>
+      <c r="I26" s="20"/>
       <c r="J26" s="20"/>
       <c r="K26" s="20"/>
       <c r="L26" s="20"/>
       <c r="M26" s="20"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1">
       <c r="A27" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="20">
         <v>7.3</v>
       </c>
       <c r="C27" s="20">
         <v>14.3</v>
       </c>
       <c r="D27" s="20">
         <v>21.2</v>
       </c>
       <c r="E27" s="20">
         <v>28.1</v>
       </c>
       <c r="F27" s="23">
         <v>36.200000000000003</v>
       </c>
       <c r="G27" s="20">
         <v>44.2</v>
       </c>
-      <c r="H27" s="22"/>
-      <c r="I27" s="24"/>
+      <c r="H27" s="20">
+        <v>52.3</v>
+      </c>
+      <c r="I27" s="20"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="20">
         <v>17.100000000000001</v>
       </c>
       <c r="C28" s="20">
         <v>42.9</v>
       </c>
       <c r="D28" s="20">
         <v>68.8</v>
       </c>
       <c r="E28" s="20">
         <v>94.7</v>
       </c>
       <c r="F28" s="23">
         <v>95.8</v>
       </c>
       <c r="G28" s="20">
         <v>97</v>
       </c>
-      <c r="H28" s="22"/>
-      <c r="I28" s="24"/>
+      <c r="H28" s="20">
+        <v>98.2</v>
+      </c>
+      <c r="I28" s="20"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1">
       <c r="A29" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="20">
         <v>6.1</v>
       </c>
       <c r="C29" s="20">
         <v>16.3</v>
       </c>
       <c r="D29" s="20">
         <v>26.6</v>
       </c>
       <c r="E29" s="20">
         <v>36.4</v>
       </c>
       <c r="F29" s="23">
         <v>41.5</v>
       </c>
       <c r="G29" s="20">
         <v>46.5</v>
       </c>
-      <c r="H29" s="22"/>
-      <c r="I29" s="24"/>
+      <c r="H29" s="20">
+        <v>51.6</v>
+      </c>
+      <c r="I29" s="20"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1">
       <c r="A30" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="20">
         <v>6.9</v>
       </c>
       <c r="C30" s="20">
         <v>13.6</v>
       </c>
       <c r="D30" s="20">
         <v>20.2</v>
       </c>
       <c r="E30" s="20">
         <v>26.9</v>
       </c>
       <c r="F30" s="23">
         <v>34.299999999999997</v>
       </c>
       <c r="G30" s="20">
         <v>41.8</v>
       </c>
-      <c r="H30" s="22"/>
-      <c r="I30" s="24"/>
+      <c r="H30" s="20">
+        <v>49.2</v>
+      </c>
+      <c r="I30" s="20"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="20"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="20">
         <v>20</v>
       </c>
       <c r="C31" s="20">
         <v>39.1</v>
       </c>
       <c r="D31" s="20">
         <v>55.5</v>
       </c>
       <c r="E31" s="20">
         <v>65.8</v>
       </c>
       <c r="F31" s="23">
         <v>75</v>
       </c>
       <c r="G31" s="20">
         <v>83.1</v>
       </c>
-      <c r="H31" s="22"/>
-      <c r="I31" s="24"/>
+      <c r="H31" s="20">
+        <v>89.6</v>
+      </c>
+      <c r="I31" s="20"/>
       <c r="J31" s="20"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="20"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1">
       <c r="A32" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="20">
         <v>5.3</v>
       </c>
       <c r="C32" s="20">
         <v>9.1</v>
       </c>
       <c r="D32" s="20">
         <v>13</v>
       </c>
       <c r="E32" s="20">
         <v>16.899999999999999</v>
       </c>
       <c r="F32" s="23">
         <v>22.1</v>
       </c>
       <c r="G32" s="20">
         <v>27.4</v>
       </c>
-      <c r="H32" s="22"/>
-      <c r="I32" s="24"/>
+      <c r="H32" s="20">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="I32" s="20"/>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="20"/>
     </row>
     <row r="33" spans="1:1873" s="1" customFormat="1">
       <c r="A33" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="20">
         <v>13.1</v>
       </c>
       <c r="C33" s="20">
         <v>21.6</v>
       </c>
       <c r="D33" s="20">
         <v>30.1</v>
       </c>
       <c r="E33" s="20">
         <v>38.5</v>
       </c>
       <c r="F33" s="23">
         <v>48.9</v>
       </c>
       <c r="G33" s="20">
         <v>59.3</v>
       </c>
-      <c r="H33" s="22"/>
-      <c r="I33" s="24"/>
+      <c r="H33" s="20">
+        <v>69.7</v>
+      </c>
+      <c r="I33" s="20"/>
       <c r="J33" s="20"/>
       <c r="K33" s="20"/>
       <c r="L33" s="20"/>
       <c r="M33" s="20"/>
     </row>
     <row r="34" spans="1:1873" s="1" customFormat="1">
       <c r="A34" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="20">
         <v>8.8000000000000007</v>
       </c>
       <c r="C34" s="20">
         <v>17.600000000000001</v>
       </c>
       <c r="D34" s="20">
         <v>26.2</v>
       </c>
       <c r="E34" s="20">
         <v>34.799999999999997</v>
       </c>
       <c r="F34" s="23">
         <v>42.3</v>
       </c>
       <c r="G34" s="20">
         <v>49.8</v>
       </c>
-      <c r="H34" s="22"/>
-      <c r="I34" s="24"/>
+      <c r="H34" s="20">
+        <v>57.3</v>
+      </c>
+      <c r="I34" s="20"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
     </row>
     <row r="35" spans="1:1873" s="4" customFormat="1">
       <c r="A35" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="20">
         <v>47.5</v>
       </c>
       <c r="C35" s="20">
         <v>96.7</v>
       </c>
       <c r="D35" s="20">
         <v>137</v>
       </c>
       <c r="E35" s="20">
         <v>170.1</v>
       </c>
       <c r="F35" s="23">
         <v>172.5</v>
       </c>
       <c r="G35" s="20">
         <v>175</v>
       </c>
-      <c r="H35" s="22"/>
-      <c r="I35" s="24"/>
+      <c r="H35" s="20">
+        <v>177.4</v>
+      </c>
+      <c r="I35" s="20"/>
       <c r="J35" s="20"/>
       <c r="K35" s="20"/>
       <c r="L35" s="20"/>
       <c r="M35" s="20"/>
       <c r="N35" s="14"/>
       <c r="O35" s="14"/>
       <c r="P35" s="14"/>
       <c r="Q35" s="14"/>
       <c r="R35" s="14"/>
       <c r="S35" s="14"/>
       <c r="T35" s="14"/>
       <c r="U35" s="14"/>
       <c r="V35" s="14"/>
       <c r="W35" s="14"/>
       <c r="X35" s="14"/>
       <c r="Y35" s="14"/>
       <c r="Z35" s="14"/>
       <c r="AA35" s="14"/>
       <c r="AB35" s="14"/>
       <c r="AC35" s="14"/>
       <c r="AD35" s="14"/>
       <c r="AE35" s="14"/>
       <c r="AF35" s="14"/>
       <c r="AG35" s="14"/>
       <c r="AH35" s="14"/>
@@ -3550,131 +3561,131 @@
       <c r="BST35" s="14"/>
       <c r="BSU35" s="14"/>
       <c r="BSV35" s="14"/>
       <c r="BSW35" s="14"/>
       <c r="BSX35" s="14"/>
       <c r="BSY35" s="14"/>
       <c r="BSZ35" s="14"/>
       <c r="BTA35" s="14"/>
     </row>
     <row r="36" spans="1:1873">
       <c r="A36" s="10"/>
       <c r="B36" s="10"/>
       <c r="C36" s="10"/>
       <c r="D36" s="10"/>
       <c r="E36" s="10"/>
       <c r="F36" s="10"/>
       <c r="G36" s="10"/>
       <c r="H36" s="10"/>
       <c r="I36" s="12"/>
       <c r="J36" s="10"/>
       <c r="K36" s="10"/>
       <c r="L36" s="10"/>
       <c r="M36" s="10"/>
     </row>
     <row r="37" spans="1:1873">
-      <c r="A37" s="26" t="s">
+      <c r="A37" s="25" t="s">
         <v>35</v>
       </c>
-      <c r="B37" s="26"/>
-[...10 lines deleted...]
-      <c r="M37" s="26"/>
+      <c r="B37" s="25"/>
+      <c r="C37" s="25"/>
+      <c r="D37" s="25"/>
+      <c r="E37" s="25"/>
+      <c r="F37" s="25"/>
+      <c r="G37" s="25"/>
+      <c r="H37" s="25"/>
+      <c r="I37" s="25"/>
+      <c r="J37" s="25"/>
+      <c r="K37" s="25"/>
+      <c r="L37" s="25"/>
+      <c r="M37" s="25"/>
     </row>
     <row r="38" spans="1:1873">
-      <c r="A38" s="27" t="s">
+      <c r="A38" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="B38" s="27"/>
-[...10 lines deleted...]
-      <c r="M38" s="27"/>
+      <c r="B38" s="26"/>
+      <c r="C38" s="26"/>
+      <c r="D38" s="26"/>
+      <c r="E38" s="26"/>
+      <c r="F38" s="26"/>
+      <c r="G38" s="26"/>
+      <c r="H38" s="26"/>
+      <c r="I38" s="26"/>
+      <c r="J38" s="26"/>
+      <c r="K38" s="26"/>
+      <c r="L38" s="26"/>
+      <c r="M38" s="26"/>
     </row>
     <row r="39" spans="1:1873">
       <c r="A39" s="15"/>
       <c r="B39" s="15"/>
       <c r="C39" s="15"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15"/>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15"/>
       <c r="L39" s="15"/>
       <c r="M39" s="15"/>
     </row>
     <row r="40" spans="1:1873">
-      <c r="A40" s="27" t="s">
+      <c r="A40" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="B40" s="27"/>
-[...10 lines deleted...]
-      <c r="M40" s="27"/>
+      <c r="B40" s="26"/>
+      <c r="C40" s="26"/>
+      <c r="D40" s="26"/>
+      <c r="E40" s="26"/>
+      <c r="F40" s="26"/>
+      <c r="G40" s="26"/>
+      <c r="H40" s="26"/>
+      <c r="I40" s="26"/>
+      <c r="J40" s="26"/>
+      <c r="K40" s="26"/>
+      <c r="L40" s="26"/>
+      <c r="M40" s="26"/>
     </row>
     <row r="41" spans="1:1873">
-      <c r="A41" s="28" t="s">
+      <c r="A41" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="B41" s="28"/>
-[...10 lines deleted...]
-      <c r="M41" s="28"/>
+      <c r="B41" s="27"/>
+      <c r="C41" s="27"/>
+      <c r="D41" s="27"/>
+      <c r="E41" s="27"/>
+      <c r="F41" s="27"/>
+      <c r="G41" s="27"/>
+      <c r="H41" s="27"/>
+      <c r="I41" s="27"/>
+      <c r="J41" s="27"/>
+      <c r="K41" s="27"/>
+      <c r="L41" s="27"/>
+      <c r="M41" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A37:M37"/>
     <mergeCell ref="A38:M38"/>
     <mergeCell ref="A41:M41"/>
     <mergeCell ref="A40:M40"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>