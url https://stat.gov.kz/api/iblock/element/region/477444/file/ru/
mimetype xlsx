--- v0 (2026-04-16)
+++ v1 (2026-05-08)
@@ -1,51 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm307-4\Общая папка\ДИНАМИЧЕСКИЕ РЯДЫ\Динамика по месяцам 2026\03\динамика\рус\натура (январь-март 2026г.)\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F54EDF28-5EE4-4AC7-864D-D94C8039D312}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13500" windowHeight="11775"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="10350" windowHeight="11415" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="25">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
@@ -95,51 +101,51 @@
     <t>январь-
 июль</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>"*" - оперативные данные</t>
   </si>
   <si>
     <t>Согласно действующему национальному классификатору Республики Казахстан «Классификатор  административно-территориальных объектов» (КАТО) от 22 июня 2022 года.</t>
   </si>
   <si>
     <t>"х" – данные конфиденциальны</t>
   </si>
   <si>
     <t>Руды медные, тыс.тонн</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -337,96 +343,96 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3 3" xfId="1"/>
+    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -444,116 +450,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -689,83 +731,83 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:BT19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A17" sqref="A17:M17"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="5" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="6" customWidth="1"/>
     <col min="3" max="8" width="11.7109375" style="5" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="15" customWidth="1"/>
     <col min="10" max="13" width="11.7109375" style="5" customWidth="1"/>
     <col min="14" max="72" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:72" s="2" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="37"/>
-[...10 lines deleted...]
-      <c r="M1" s="37"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
       <c r="X1" s="3"/>
       <c r="Y1" s="3"/>
       <c r="Z1" s="3"/>
       <c r="AA1" s="3"/>
       <c r="AB1" s="3"/>
       <c r="AC1" s="3"/>
       <c r="AD1" s="3"/>
       <c r="AE1" s="3"/>
       <c r="AF1" s="3"/>
       <c r="AG1" s="3"/>
       <c r="AH1" s="3"/>
       <c r="AI1" s="3"/>
       <c r="AJ1" s="3"/>
       <c r="AK1" s="3"/>
       <c r="AL1" s="3"/>
@@ -976,57 +1018,59 @@
       <c r="BA4" s="4"/>
       <c r="BB4" s="4"/>
       <c r="BC4" s="4"/>
       <c r="BD4" s="4"/>
       <c r="BE4" s="4"/>
       <c r="BF4" s="4"/>
       <c r="BG4" s="4"/>
       <c r="BH4" s="4"/>
       <c r="BI4" s="4"/>
       <c r="BJ4" s="4"/>
       <c r="BK4" s="4"/>
       <c r="BL4" s="4"/>
       <c r="BM4" s="4"/>
       <c r="BN4" s="4"/>
       <c r="BO4" s="4"/>
       <c r="BP4" s="4"/>
       <c r="BQ4" s="4"/>
       <c r="BR4" s="4"/>
       <c r="BS4" s="4"/>
       <c r="BT4" s="4"/>
     </row>
     <row r="5" spans="1:72" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="39" t="s">
+      <c r="B5" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="41">
+      <c r="C5" s="35">
         <v>14</v>
       </c>
-      <c r="D5" s="23"/>
+      <c r="D5" s="23">
+        <v>39.6</v>
+      </c>
       <c r="E5" s="24"/>
       <c r="F5" s="24"/>
       <c r="G5" s="23"/>
       <c r="H5" s="25"/>
       <c r="I5" s="26"/>
       <c r="J5" s="25"/>
       <c r="K5" s="25"/>
       <c r="L5" s="25"/>
       <c r="M5" s="25"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
@@ -1056,57 +1100,59 @@
       <c r="BA5" s="4"/>
       <c r="BB5" s="4"/>
       <c r="BC5" s="4"/>
       <c r="BD5" s="4"/>
       <c r="BE5" s="4"/>
       <c r="BF5" s="4"/>
       <c r="BG5" s="4"/>
       <c r="BH5" s="4"/>
       <c r="BI5" s="4"/>
       <c r="BJ5" s="4"/>
       <c r="BK5" s="4"/>
       <c r="BL5" s="4"/>
       <c r="BM5" s="4"/>
       <c r="BN5" s="4"/>
       <c r="BO5" s="4"/>
       <c r="BP5" s="4"/>
       <c r="BQ5" s="4"/>
       <c r="BR5" s="4"/>
       <c r="BS5" s="4"/>
       <c r="BT5" s="4"/>
     </row>
     <row r="6" spans="1:72" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="B6" s="39" t="s">
+      <c r="B6" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="39">
+      <c r="C6" s="33">
         <v>14</v>
       </c>
-      <c r="D6" s="23"/>
+      <c r="D6" s="23">
+        <v>39.6</v>
+      </c>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="23"/>
       <c r="H6" s="25"/>
       <c r="I6" s="26"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
       <c r="T6" s="4"/>
       <c r="U6" s="4"/>
       <c r="V6" s="4"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="4"/>
@@ -1211,57 +1257,59 @@
       <c r="BA7" s="16"/>
       <c r="BB7" s="16"/>
       <c r="BC7" s="16"/>
       <c r="BD7" s="16"/>
       <c r="BE7" s="16"/>
       <c r="BF7" s="16"/>
       <c r="BG7" s="16"/>
       <c r="BH7" s="16"/>
       <c r="BI7" s="16"/>
       <c r="BJ7" s="16"/>
       <c r="BK7" s="16"/>
       <c r="BL7" s="16"/>
       <c r="BM7" s="16"/>
       <c r="BN7" s="16"/>
       <c r="BO7" s="16"/>
       <c r="BP7" s="16"/>
       <c r="BQ7" s="16"/>
       <c r="BR7" s="16"/>
       <c r="BS7" s="16"/>
       <c r="BT7" s="16"/>
     </row>
     <row r="8" spans="1:72" s="7" customFormat="1">
       <c r="A8" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="39" t="s">
+      <c r="B8" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="39">
+      <c r="C8" s="33">
         <v>14</v>
       </c>
-      <c r="D8" s="23"/>
+      <c r="D8" s="23">
+        <v>39.6</v>
+      </c>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="23"/>
       <c r="H8" s="25"/>
       <c r="I8" s="26"/>
       <c r="J8" s="25"/>
       <c r="K8" s="25"/>
       <c r="L8" s="25"/>
       <c r="M8" s="25"/>
       <c r="N8" s="16"/>
       <c r="O8" s="16"/>
       <c r="P8" s="16"/>
       <c r="Q8" s="16"/>
       <c r="R8" s="16"/>
       <c r="S8" s="16"/>
       <c r="T8" s="16"/>
       <c r="U8" s="16"/>
       <c r="V8" s="16"/>
       <c r="W8" s="16"/>
       <c r="X8" s="16"/>
       <c r="Y8" s="16"/>
       <c r="Z8" s="16"/>
       <c r="AA8" s="16"/>
       <c r="AB8" s="16"/>
       <c r="AC8" s="16"/>
@@ -1291,57 +1339,59 @@
       <c r="BA8" s="16"/>
       <c r="BB8" s="16"/>
       <c r="BC8" s="16"/>
       <c r="BD8" s="16"/>
       <c r="BE8" s="16"/>
       <c r="BF8" s="16"/>
       <c r="BG8" s="16"/>
       <c r="BH8" s="16"/>
       <c r="BI8" s="16"/>
       <c r="BJ8" s="16"/>
       <c r="BK8" s="16"/>
       <c r="BL8" s="16"/>
       <c r="BM8" s="16"/>
       <c r="BN8" s="16"/>
       <c r="BO8" s="16"/>
       <c r="BP8" s="16"/>
       <c r="BQ8" s="16"/>
       <c r="BR8" s="16"/>
       <c r="BS8" s="16"/>
       <c r="BT8" s="16"/>
     </row>
     <row r="9" spans="1:72" s="1" customFormat="1">
       <c r="A9" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="39" t="s">
+      <c r="B9" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="C9" s="40">
+      <c r="C9" s="34">
         <v>14</v>
       </c>
-      <c r="D9" s="23"/>
+      <c r="D9" s="23">
+        <v>39.6</v>
+      </c>
       <c r="E9" s="24"/>
       <c r="F9" s="24"/>
       <c r="G9" s="23"/>
       <c r="H9" s="25"/>
       <c r="I9" s="26"/>
       <c r="J9" s="25"/>
       <c r="K9" s="25"/>
       <c r="L9" s="25"/>
       <c r="M9" s="25"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
       <c r="R9" s="4"/>
       <c r="S9" s="4"/>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
       <c r="X9" s="4"/>
       <c r="Y9" s="4"/>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
@@ -1371,51 +1421,51 @@
       <c r="BA9" s="4"/>
       <c r="BB9" s="4"/>
       <c r="BC9" s="4"/>
       <c r="BD9" s="4"/>
       <c r="BE9" s="4"/>
       <c r="BF9" s="4"/>
       <c r="BG9" s="4"/>
       <c r="BH9" s="4"/>
       <c r="BI9" s="4"/>
       <c r="BJ9" s="4"/>
       <c r="BK9" s="4"/>
       <c r="BL9" s="4"/>
       <c r="BM9" s="4"/>
       <c r="BN9" s="4"/>
       <c r="BO9" s="4"/>
       <c r="BP9" s="4"/>
       <c r="BQ9" s="4"/>
       <c r="BR9" s="4"/>
       <c r="BS9" s="4"/>
       <c r="BT9" s="4"/>
     </row>
     <row r="10" spans="1:72" s="1" customFormat="1">
       <c r="A10" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="39"/>
+      <c r="B10" s="33"/>
       <c r="D10" s="23"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="23"/>
       <c r="H10" s="25"/>
       <c r="I10" s="26"/>
       <c r="J10" s="25"/>
       <c r="K10" s="25"/>
       <c r="L10" s="25"/>
       <c r="M10" s="25"/>
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
       <c r="P10" s="4"/>
       <c r="Q10" s="4"/>
       <c r="R10" s="4"/>
       <c r="S10" s="4"/>
       <c r="T10" s="4"/>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="4"/>
       <c r="X10" s="4"/>
       <c r="Y10" s="4"/>
       <c r="Z10" s="4"/>
       <c r="AA10" s="4"/>
       <c r="AB10" s="4"/>
@@ -1446,57 +1496,59 @@
       <c r="BA10" s="4"/>
       <c r="BB10" s="4"/>
       <c r="BC10" s="4"/>
       <c r="BD10" s="4"/>
       <c r="BE10" s="4"/>
       <c r="BF10" s="4"/>
       <c r="BG10" s="4"/>
       <c r="BH10" s="4"/>
       <c r="BI10" s="4"/>
       <c r="BJ10" s="4"/>
       <c r="BK10" s="4"/>
       <c r="BL10" s="4"/>
       <c r="BM10" s="4"/>
       <c r="BN10" s="4"/>
       <c r="BO10" s="4"/>
       <c r="BP10" s="4"/>
       <c r="BQ10" s="4"/>
       <c r="BR10" s="4"/>
       <c r="BS10" s="4"/>
       <c r="BT10" s="4"/>
     </row>
     <row r="11" spans="1:72" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="39" t="s">
+      <c r="B11" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="C11" s="39">
+      <c r="C11" s="33">
         <v>6.7</v>
       </c>
-      <c r="D11" s="23"/>
+      <c r="D11" s="23">
+        <v>13.3</v>
+      </c>
       <c r="E11" s="24"/>
       <c r="F11" s="24"/>
       <c r="G11" s="23"/>
       <c r="H11" s="25"/>
       <c r="I11" s="26"/>
       <c r="J11" s="25"/>
       <c r="K11" s="25"/>
       <c r="L11" s="25"/>
       <c r="M11" s="25"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
       <c r="P11" s="4"/>
       <c r="Q11" s="4"/>
       <c r="R11" s="4"/>
       <c r="S11" s="4"/>
       <c r="T11" s="4"/>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="4"/>
       <c r="X11" s="4"/>
       <c r="Y11" s="4"/>
       <c r="Z11" s="4"/>
       <c r="AA11" s="4"/>
       <c r="AB11" s="4"/>
       <c r="AC11" s="4"/>
@@ -1526,57 +1578,59 @@
       <c r="BA11" s="4"/>
       <c r="BB11" s="4"/>
       <c r="BC11" s="4"/>
       <c r="BD11" s="4"/>
       <c r="BE11" s="4"/>
       <c r="BF11" s="4"/>
       <c r="BG11" s="4"/>
       <c r="BH11" s="4"/>
       <c r="BI11" s="4"/>
       <c r="BJ11" s="4"/>
       <c r="BK11" s="4"/>
       <c r="BL11" s="4"/>
       <c r="BM11" s="4"/>
       <c r="BN11" s="4"/>
       <c r="BO11" s="4"/>
       <c r="BP11" s="4"/>
       <c r="BQ11" s="4"/>
       <c r="BR11" s="4"/>
       <c r="BS11" s="4"/>
       <c r="BT11" s="4"/>
     </row>
     <row r="12" spans="1:72" s="1" customFormat="1">
       <c r="A12" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="39" t="s">
+      <c r="B12" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="39">
+      <c r="C12" s="33">
         <v>6.7</v>
       </c>
-      <c r="D12" s="23"/>
+      <c r="D12" s="23">
+        <v>13.3</v>
+      </c>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="23"/>
       <c r="H12" s="25"/>
       <c r="I12" s="26"/>
       <c r="J12" s="25"/>
       <c r="K12" s="25"/>
       <c r="L12" s="25"/>
       <c r="M12" s="25"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="4"/>
       <c r="R12" s="4"/>
       <c r="S12" s="4"/>
       <c r="T12" s="4"/>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="4"/>
       <c r="X12" s="4"/>
       <c r="Y12" s="4"/>
       <c r="Z12" s="4"/>
       <c r="AA12" s="4"/>
       <c r="AB12" s="4"/>
       <c r="AC12" s="4"/>
@@ -1603,59 +1657,59 @@
       <c r="AX12" s="4"/>
       <c r="AY12" s="4"/>
       <c r="AZ12" s="4"/>
       <c r="BA12" s="4"/>
       <c r="BB12" s="4"/>
       <c r="BC12" s="4"/>
       <c r="BD12" s="4"/>
       <c r="BE12" s="4"/>
       <c r="BF12" s="4"/>
       <c r="BG12" s="4"/>
       <c r="BH12" s="4"/>
       <c r="BI12" s="4"/>
       <c r="BJ12" s="4"/>
       <c r="BK12" s="4"/>
       <c r="BL12" s="4"/>
       <c r="BM12" s="4"/>
       <c r="BN12" s="4"/>
       <c r="BO12" s="4"/>
       <c r="BP12" s="4"/>
       <c r="BQ12" s="4"/>
       <c r="BR12" s="4"/>
       <c r="BS12" s="4"/>
       <c r="BT12" s="4"/>
     </row>
     <row r="13" spans="1:72" s="1" customFormat="1">
-      <c r="A13" s="42"/>
-[...5 lines deleted...]
-      <c r="G13" s="44"/>
+      <c r="A13" s="36"/>
+      <c r="B13" s="37"/>
+      <c r="C13" s="37"/>
+      <c r="D13" s="38"/>
+      <c r="E13" s="39"/>
+      <c r="F13" s="39"/>
+      <c r="G13" s="38"/>
       <c r="H13" s="31"/>
-      <c r="I13" s="46"/>
+      <c r="I13" s="40"/>
       <c r="J13" s="31"/>
       <c r="K13" s="31"/>
       <c r="L13" s="31"/>
       <c r="M13" s="31"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>
       <c r="R13" s="4"/>
       <c r="S13" s="4"/>
       <c r="T13" s="4"/>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="4"/>
       <c r="X13" s="4"/>
       <c r="Y13" s="4"/>
       <c r="Z13" s="4"/>
       <c r="AA13" s="4"/>
       <c r="AB13" s="4"/>
       <c r="AC13" s="4"/>
       <c r="AD13" s="4"/>
       <c r="AE13" s="4"/>
       <c r="AF13" s="4"/>
       <c r="AG13" s="4"/>
       <c r="AH13" s="4"/>
@@ -1677,146 +1731,146 @@
       <c r="AX13" s="4"/>
       <c r="AY13" s="4"/>
       <c r="AZ13" s="4"/>
       <c r="BA13" s="4"/>
       <c r="BB13" s="4"/>
       <c r="BC13" s="4"/>
       <c r="BD13" s="4"/>
       <c r="BE13" s="4"/>
       <c r="BF13" s="4"/>
       <c r="BG13" s="4"/>
       <c r="BH13" s="4"/>
       <c r="BI13" s="4"/>
       <c r="BJ13" s="4"/>
       <c r="BK13" s="4"/>
       <c r="BL13" s="4"/>
       <c r="BM13" s="4"/>
       <c r="BN13" s="4"/>
       <c r="BO13" s="4"/>
       <c r="BP13" s="4"/>
       <c r="BQ13" s="4"/>
       <c r="BR13" s="4"/>
       <c r="BS13" s="4"/>
       <c r="BT13" s="4"/>
     </row>
     <row r="14" spans="1:72">
-      <c r="B14" s="36"/>
-[...11 lines deleted...]
-      <c r="N14" s="36"/>
+      <c r="B14" s="44"/>
+      <c r="C14" s="44"/>
+      <c r="D14" s="44"/>
+      <c r="E14" s="44"/>
+      <c r="F14" s="44"/>
+      <c r="G14" s="44"/>
+      <c r="H14" s="44"/>
+      <c r="I14" s="44"/>
+      <c r="J14" s="44"/>
+      <c r="K14" s="44"/>
+      <c r="L14" s="44"/>
+      <c r="M14" s="44"/>
+      <c r="N14" s="44"/>
     </row>
     <row r="15" spans="1:72">
-      <c r="A15" s="38" t="s">
+      <c r="A15" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="38"/>
-[...10 lines deleted...]
-      <c r="M15" s="38"/>
+      <c r="B15" s="46"/>
+      <c r="C15" s="46"/>
+      <c r="D15" s="46"/>
+      <c r="E15" s="46"/>
+      <c r="F15" s="46"/>
+      <c r="G15" s="46"/>
+      <c r="H15" s="46"/>
+      <c r="I15" s="46"/>
+      <c r="J15" s="46"/>
+      <c r="K15" s="46"/>
+      <c r="L15" s="46"/>
+      <c r="M15" s="46"/>
     </row>
     <row r="16" spans="1:72">
-      <c r="A16" s="33" t="s">
+      <c r="A16" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="33"/>
-[...10 lines deleted...]
-      <c r="M16" s="33"/>
+      <c r="B16" s="41"/>
+      <c r="C16" s="41"/>
+      <c r="D16" s="41"/>
+      <c r="E16" s="41"/>
+      <c r="F16" s="41"/>
+      <c r="G16" s="41"/>
+      <c r="H16" s="41"/>
+      <c r="I16" s="41"/>
+      <c r="J16" s="41"/>
+      <c r="K16" s="41"/>
+      <c r="L16" s="41"/>
+      <c r="M16" s="41"/>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="34" t="s">
+      <c r="A17" s="42" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="34"/>
-[...10 lines deleted...]
-      <c r="M17" s="34"/>
+      <c r="B17" s="42"/>
+      <c r="C17" s="42"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="42"/>
+      <c r="G17" s="42"/>
+      <c r="H17" s="42"/>
+      <c r="I17" s="42"/>
+      <c r="J17" s="42"/>
+      <c r="K17" s="42"/>
+      <c r="L17" s="42"/>
+      <c r="M17" s="42"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="30"/>
       <c r="B18" s="31"/>
       <c r="C18" s="31"/>
       <c r="D18" s="31"/>
       <c r="E18" s="31"/>
       <c r="F18" s="31"/>
       <c r="G18" s="32"/>
       <c r="H18" s="32"/>
       <c r="I18" s="32"/>
       <c r="J18" s="32"/>
       <c r="K18" s="32"/>
       <c r="L18" s="32"/>
       <c r="M18" s="32"/>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="35" t="s">
+      <c r="A19" s="43" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="35"/>
-[...10 lines deleted...]
-      <c r="M19" s="35"/>
+      <c r="B19" s="43"/>
+      <c r="C19" s="43"/>
+      <c r="D19" s="43"/>
+      <c r="E19" s="43"/>
+      <c r="F19" s="43"/>
+      <c r="G19" s="43"/>
+      <c r="H19" s="43"/>
+      <c r="I19" s="43"/>
+      <c r="J19" s="43"/>
+      <c r="K19" s="43"/>
+      <c r="L19" s="43"/>
+      <c r="M19" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="B14:N14"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>