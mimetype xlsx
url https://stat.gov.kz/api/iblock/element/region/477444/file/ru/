--- v1 (2026-05-08)
+++ v2 (2026-05-29)
@@ -1,57 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F54EDF28-5EE4-4AC7-864D-D94C8039D312}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="10350" windowHeight="11415" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="10350" windowHeight="11415"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="25">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
@@ -101,51 +95,51 @@
     <t>январь-
 июль</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>"*" - оперативные данные</t>
   </si>
   <si>
     <t>Согласно действующему национальному классификатору Республики Казахстан «Классификатор  административно-территориальных объектов» (КАТО) от 22 июня 2022 года.</t>
   </si>
   <si>
     <t>"х" – данные конфиденциальны</t>
   </si>
   <si>
     <t>Руды медные, тыс.тонн</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -388,51 +382,51 @@
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -450,152 +444,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -731,55 +689,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BT19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="M18" sqref="M18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="5" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="6" customWidth="1"/>
     <col min="3" max="8" width="11.7109375" style="5" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="15" customWidth="1"/>
     <col min="10" max="13" width="11.7109375" style="5" customWidth="1"/>
     <col min="14" max="72" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:72" s="2" customFormat="1" ht="20.25" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
       <c r="I1" s="45"/>
       <c r="J1" s="45"/>
@@ -1027,51 +985,53 @@
       <c r="BJ4" s="4"/>
       <c r="BK4" s="4"/>
       <c r="BL4" s="4"/>
       <c r="BM4" s="4"/>
       <c r="BN4" s="4"/>
       <c r="BO4" s="4"/>
       <c r="BP4" s="4"/>
       <c r="BQ4" s="4"/>
       <c r="BR4" s="4"/>
       <c r="BS4" s="4"/>
       <c r="BT4" s="4"/>
     </row>
     <row r="5" spans="1:72" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="33" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="35">
         <v>14</v>
       </c>
       <c r="D5" s="23">
         <v>39.6</v>
       </c>
-      <c r="E5" s="24"/>
+      <c r="E5" s="23">
+        <v>78.8</v>
+      </c>
       <c r="F5" s="24"/>
       <c r="G5" s="23"/>
       <c r="H5" s="25"/>
       <c r="I5" s="26"/>
       <c r="J5" s="25"/>
       <c r="K5" s="25"/>
       <c r="L5" s="25"/>
       <c r="M5" s="25"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
@@ -1109,51 +1069,53 @@
       <c r="BJ5" s="4"/>
       <c r="BK5" s="4"/>
       <c r="BL5" s="4"/>
       <c r="BM5" s="4"/>
       <c r="BN5" s="4"/>
       <c r="BO5" s="4"/>
       <c r="BP5" s="4"/>
       <c r="BQ5" s="4"/>
       <c r="BR5" s="4"/>
       <c r="BS5" s="4"/>
       <c r="BT5" s="4"/>
     </row>
     <row r="6" spans="1:72" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="33" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="33">
         <v>14</v>
       </c>
       <c r="D6" s="23">
         <v>39.6</v>
       </c>
-      <c r="E6" s="24"/>
+      <c r="E6" s="23">
+        <v>78.8</v>
+      </c>
       <c r="F6" s="24"/>
       <c r="G6" s="23"/>
       <c r="H6" s="25"/>
       <c r="I6" s="26"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
       <c r="T6" s="4"/>
       <c r="U6" s="4"/>
       <c r="V6" s="4"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="4"/>
       <c r="AD6" s="4"/>
@@ -1266,51 +1228,53 @@
       <c r="BJ7" s="16"/>
       <c r="BK7" s="16"/>
       <c r="BL7" s="16"/>
       <c r="BM7" s="16"/>
       <c r="BN7" s="16"/>
       <c r="BO7" s="16"/>
       <c r="BP7" s="16"/>
       <c r="BQ7" s="16"/>
       <c r="BR7" s="16"/>
       <c r="BS7" s="16"/>
       <c r="BT7" s="16"/>
     </row>
     <row r="8" spans="1:72" s="7" customFormat="1">
       <c r="A8" s="29" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="33">
         <v>14</v>
       </c>
       <c r="D8" s="23">
         <v>39.6</v>
       </c>
-      <c r="E8" s="24"/>
+      <c r="E8" s="23">
+        <v>78.8</v>
+      </c>
       <c r="F8" s="24"/>
       <c r="G8" s="23"/>
       <c r="H8" s="25"/>
       <c r="I8" s="26"/>
       <c r="J8" s="25"/>
       <c r="K8" s="25"/>
       <c r="L8" s="25"/>
       <c r="M8" s="25"/>
       <c r="N8" s="16"/>
       <c r="O8" s="16"/>
       <c r="P8" s="16"/>
       <c r="Q8" s="16"/>
       <c r="R8" s="16"/>
       <c r="S8" s="16"/>
       <c r="T8" s="16"/>
       <c r="U8" s="16"/>
       <c r="V8" s="16"/>
       <c r="W8" s="16"/>
       <c r="X8" s="16"/>
       <c r="Y8" s="16"/>
       <c r="Z8" s="16"/>
       <c r="AA8" s="16"/>
       <c r="AB8" s="16"/>
       <c r="AC8" s="16"/>
       <c r="AD8" s="16"/>
@@ -1348,51 +1312,53 @@
       <c r="BJ8" s="16"/>
       <c r="BK8" s="16"/>
       <c r="BL8" s="16"/>
       <c r="BM8" s="16"/>
       <c r="BN8" s="16"/>
       <c r="BO8" s="16"/>
       <c r="BP8" s="16"/>
       <c r="BQ8" s="16"/>
       <c r="BR8" s="16"/>
       <c r="BS8" s="16"/>
       <c r="BT8" s="16"/>
     </row>
     <row r="9" spans="1:72" s="1" customFormat="1">
       <c r="A9" s="29" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="33" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="34">
         <v>14</v>
       </c>
       <c r="D9" s="23">
         <v>39.6</v>
       </c>
-      <c r="E9" s="24"/>
+      <c r="E9" s="23">
+        <v>78.8</v>
+      </c>
       <c r="F9" s="24"/>
       <c r="G9" s="23"/>
       <c r="H9" s="25"/>
       <c r="I9" s="26"/>
       <c r="J9" s="25"/>
       <c r="K9" s="25"/>
       <c r="L9" s="25"/>
       <c r="M9" s="25"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
       <c r="R9" s="4"/>
       <c r="S9" s="4"/>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
       <c r="X9" s="4"/>
       <c r="Y9" s="4"/>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
@@ -1423,51 +1389,51 @@
       <c r="BC9" s="4"/>
       <c r="BD9" s="4"/>
       <c r="BE9" s="4"/>
       <c r="BF9" s="4"/>
       <c r="BG9" s="4"/>
       <c r="BH9" s="4"/>
       <c r="BI9" s="4"/>
       <c r="BJ9" s="4"/>
       <c r="BK9" s="4"/>
       <c r="BL9" s="4"/>
       <c r="BM9" s="4"/>
       <c r="BN9" s="4"/>
       <c r="BO9" s="4"/>
       <c r="BP9" s="4"/>
       <c r="BQ9" s="4"/>
       <c r="BR9" s="4"/>
       <c r="BS9" s="4"/>
       <c r="BT9" s="4"/>
     </row>
     <row r="10" spans="1:72" s="1" customFormat="1">
       <c r="A10" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="33"/>
       <c r="D10" s="23"/>
-      <c r="E10" s="24"/>
+      <c r="E10" s="23"/>
       <c r="F10" s="24"/>
       <c r="G10" s="23"/>
       <c r="H10" s="25"/>
       <c r="I10" s="26"/>
       <c r="J10" s="25"/>
       <c r="K10" s="25"/>
       <c r="L10" s="25"/>
       <c r="M10" s="25"/>
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
       <c r="P10" s="4"/>
       <c r="Q10" s="4"/>
       <c r="R10" s="4"/>
       <c r="S10" s="4"/>
       <c r="T10" s="4"/>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="4"/>
       <c r="X10" s="4"/>
       <c r="Y10" s="4"/>
       <c r="Z10" s="4"/>
       <c r="AA10" s="4"/>
       <c r="AB10" s="4"/>
       <c r="AC10" s="4"/>
       <c r="AD10" s="4"/>
@@ -1505,51 +1471,53 @@
       <c r="BJ10" s="4"/>
       <c r="BK10" s="4"/>
       <c r="BL10" s="4"/>
       <c r="BM10" s="4"/>
       <c r="BN10" s="4"/>
       <c r="BO10" s="4"/>
       <c r="BP10" s="4"/>
       <c r="BQ10" s="4"/>
       <c r="BR10" s="4"/>
       <c r="BS10" s="4"/>
       <c r="BT10" s="4"/>
     </row>
     <row r="11" spans="1:72" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="33" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="33">
         <v>6.7</v>
       </c>
       <c r="D11" s="23">
         <v>13.3</v>
       </c>
-      <c r="E11" s="24"/>
+      <c r="E11" s="23">
+        <v>20</v>
+      </c>
       <c r="F11" s="24"/>
       <c r="G11" s="23"/>
       <c r="H11" s="25"/>
       <c r="I11" s="26"/>
       <c r="J11" s="25"/>
       <c r="K11" s="25"/>
       <c r="L11" s="25"/>
       <c r="M11" s="25"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
       <c r="P11" s="4"/>
       <c r="Q11" s="4"/>
       <c r="R11" s="4"/>
       <c r="S11" s="4"/>
       <c r="T11" s="4"/>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="4"/>
       <c r="X11" s="4"/>
       <c r="Y11" s="4"/>
       <c r="Z11" s="4"/>
       <c r="AA11" s="4"/>
       <c r="AB11" s="4"/>
       <c r="AC11" s="4"/>
       <c r="AD11" s="4"/>
@@ -1587,51 +1555,53 @@
       <c r="BJ11" s="4"/>
       <c r="BK11" s="4"/>
       <c r="BL11" s="4"/>
       <c r="BM11" s="4"/>
       <c r="BN11" s="4"/>
       <c r="BO11" s="4"/>
       <c r="BP11" s="4"/>
       <c r="BQ11" s="4"/>
       <c r="BR11" s="4"/>
       <c r="BS11" s="4"/>
       <c r="BT11" s="4"/>
     </row>
     <row r="12" spans="1:72" s="1" customFormat="1">
       <c r="A12" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="33" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="33">
         <v>6.7</v>
       </c>
       <c r="D12" s="23">
         <v>13.3</v>
       </c>
-      <c r="E12" s="24"/>
+      <c r="E12" s="23">
+        <v>20</v>
+      </c>
       <c r="F12" s="24"/>
       <c r="G12" s="23"/>
       <c r="H12" s="25"/>
       <c r="I12" s="26"/>
       <c r="J12" s="25"/>
       <c r="K12" s="25"/>
       <c r="L12" s="25"/>
       <c r="M12" s="25"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="4"/>
       <c r="R12" s="4"/>
       <c r="S12" s="4"/>
       <c r="T12" s="4"/>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="4"/>
       <c r="X12" s="4"/>
       <c r="Y12" s="4"/>
       <c r="Z12" s="4"/>
       <c r="AA12" s="4"/>
       <c r="AB12" s="4"/>
       <c r="AC12" s="4"/>
       <c r="AD12" s="4"/>