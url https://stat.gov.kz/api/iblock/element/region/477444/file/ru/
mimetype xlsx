--- v2 (2026-05-29)
+++ v3 (2026-06-24)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="10350" windowHeight="11415"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="25">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
@@ -693,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BT19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M18" sqref="M18"/>
+      <selection activeCell="W30" sqref="W30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="5" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="6" customWidth="1"/>
     <col min="3" max="8" width="11.7109375" style="5" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="15" customWidth="1"/>
     <col min="10" max="13" width="11.7109375" style="5" customWidth="1"/>
     <col min="14" max="72" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:72" s="2" customFormat="1" ht="20.25" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
       <c r="I1" s="45"/>
       <c r="J1" s="45"/>
@@ -988,51 +988,53 @@
       <c r="BM4" s="4"/>
       <c r="BN4" s="4"/>
       <c r="BO4" s="4"/>
       <c r="BP4" s="4"/>
       <c r="BQ4" s="4"/>
       <c r="BR4" s="4"/>
       <c r="BS4" s="4"/>
       <c r="BT4" s="4"/>
     </row>
     <row r="5" spans="1:72" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="33" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="35">
         <v>14</v>
       </c>
       <c r="D5" s="23">
         <v>39.6</v>
       </c>
       <c r="E5" s="23">
         <v>78.8</v>
       </c>
-      <c r="F5" s="24"/>
+      <c r="F5" s="24">
+        <v>108.1</v>
+      </c>
       <c r="G5" s="23"/>
       <c r="H5" s="25"/>
       <c r="I5" s="26"/>
       <c r="J5" s="25"/>
       <c r="K5" s="25"/>
       <c r="L5" s="25"/>
       <c r="M5" s="25"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
@@ -1072,51 +1074,53 @@
       <c r="BM5" s="4"/>
       <c r="BN5" s="4"/>
       <c r="BO5" s="4"/>
       <c r="BP5" s="4"/>
       <c r="BQ5" s="4"/>
       <c r="BR5" s="4"/>
       <c r="BS5" s="4"/>
       <c r="BT5" s="4"/>
     </row>
     <row r="6" spans="1:72" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="33" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="33">
         <v>14</v>
       </c>
       <c r="D6" s="23">
         <v>39.6</v>
       </c>
       <c r="E6" s="23">
         <v>78.8</v>
       </c>
-      <c r="F6" s="24"/>
+      <c r="F6" s="24">
+        <v>108.1</v>
+      </c>
       <c r="G6" s="23"/>
       <c r="H6" s="25"/>
       <c r="I6" s="26"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
       <c r="T6" s="4"/>
       <c r="U6" s="4"/>
       <c r="V6" s="4"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="4"/>
       <c r="AD6" s="4"/>
       <c r="AE6" s="4"/>
@@ -1231,51 +1235,53 @@
       <c r="BM7" s="16"/>
       <c r="BN7" s="16"/>
       <c r="BO7" s="16"/>
       <c r="BP7" s="16"/>
       <c r="BQ7" s="16"/>
       <c r="BR7" s="16"/>
       <c r="BS7" s="16"/>
       <c r="BT7" s="16"/>
     </row>
     <row r="8" spans="1:72" s="7" customFormat="1">
       <c r="A8" s="29" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="33">
         <v>14</v>
       </c>
       <c r="D8" s="23">
         <v>39.6</v>
       </c>
       <c r="E8" s="23">
         <v>78.8</v>
       </c>
-      <c r="F8" s="24"/>
+      <c r="F8" s="24">
+        <v>108.1</v>
+      </c>
       <c r="G8" s="23"/>
       <c r="H8" s="25"/>
       <c r="I8" s="26"/>
       <c r="J8" s="25"/>
       <c r="K8" s="25"/>
       <c r="L8" s="25"/>
       <c r="M8" s="25"/>
       <c r="N8" s="16"/>
       <c r="O8" s="16"/>
       <c r="P8" s="16"/>
       <c r="Q8" s="16"/>
       <c r="R8" s="16"/>
       <c r="S8" s="16"/>
       <c r="T8" s="16"/>
       <c r="U8" s="16"/>
       <c r="V8" s="16"/>
       <c r="W8" s="16"/>
       <c r="X8" s="16"/>
       <c r="Y8" s="16"/>
       <c r="Z8" s="16"/>
       <c r="AA8" s="16"/>
       <c r="AB8" s="16"/>
       <c r="AC8" s="16"/>
       <c r="AD8" s="16"/>
       <c r="AE8" s="16"/>
@@ -1315,51 +1321,53 @@
       <c r="BM8" s="16"/>
       <c r="BN8" s="16"/>
       <c r="BO8" s="16"/>
       <c r="BP8" s="16"/>
       <c r="BQ8" s="16"/>
       <c r="BR8" s="16"/>
       <c r="BS8" s="16"/>
       <c r="BT8" s="16"/>
     </row>
     <row r="9" spans="1:72" s="1" customFormat="1">
       <c r="A9" s="29" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="33" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="34">
         <v>14</v>
       </c>
       <c r="D9" s="23">
         <v>39.6</v>
       </c>
       <c r="E9" s="23">
         <v>78.8</v>
       </c>
-      <c r="F9" s="24"/>
+      <c r="F9" s="24">
+        <v>108.1</v>
+      </c>
       <c r="G9" s="23"/>
       <c r="H9" s="25"/>
       <c r="I9" s="26"/>
       <c r="J9" s="25"/>
       <c r="K9" s="25"/>
       <c r="L9" s="25"/>
       <c r="M9" s="25"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
       <c r="R9" s="4"/>
       <c r="S9" s="4"/>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
       <c r="X9" s="4"/>
       <c r="Y9" s="4"/>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
       <c r="AE9" s="4"/>
@@ -1474,51 +1482,53 @@
       <c r="BM10" s="4"/>
       <c r="BN10" s="4"/>
       <c r="BO10" s="4"/>
       <c r="BP10" s="4"/>
       <c r="BQ10" s="4"/>
       <c r="BR10" s="4"/>
       <c r="BS10" s="4"/>
       <c r="BT10" s="4"/>
     </row>
     <row r="11" spans="1:72" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="33" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="33">
         <v>6.7</v>
       </c>
       <c r="D11" s="23">
         <v>13.3</v>
       </c>
       <c r="E11" s="23">
         <v>20</v>
       </c>
-      <c r="F11" s="24"/>
+      <c r="F11" s="24">
+        <v>20</v>
+      </c>
       <c r="G11" s="23"/>
       <c r="H11" s="25"/>
       <c r="I11" s="26"/>
       <c r="J11" s="25"/>
       <c r="K11" s="25"/>
       <c r="L11" s="25"/>
       <c r="M11" s="25"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
       <c r="P11" s="4"/>
       <c r="Q11" s="4"/>
       <c r="R11" s="4"/>
       <c r="S11" s="4"/>
       <c r="T11" s="4"/>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="4"/>
       <c r="X11" s="4"/>
       <c r="Y11" s="4"/>
       <c r="Z11" s="4"/>
       <c r="AA11" s="4"/>
       <c r="AB11" s="4"/>
       <c r="AC11" s="4"/>
       <c r="AD11" s="4"/>
       <c r="AE11" s="4"/>
@@ -1558,51 +1568,53 @@
       <c r="BM11" s="4"/>
       <c r="BN11" s="4"/>
       <c r="BO11" s="4"/>
       <c r="BP11" s="4"/>
       <c r="BQ11" s="4"/>
       <c r="BR11" s="4"/>
       <c r="BS11" s="4"/>
       <c r="BT11" s="4"/>
     </row>
     <row r="12" spans="1:72" s="1" customFormat="1">
       <c r="A12" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="33" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="33">
         <v>6.7</v>
       </c>
       <c r="D12" s="23">
         <v>13.3</v>
       </c>
       <c r="E12" s="23">
         <v>20</v>
       </c>
-      <c r="F12" s="24"/>
+      <c r="F12" s="24">
+        <v>20</v>
+      </c>
       <c r="G12" s="23"/>
       <c r="H12" s="25"/>
       <c r="I12" s="26"/>
       <c r="J12" s="25"/>
       <c r="K12" s="25"/>
       <c r="L12" s="25"/>
       <c r="M12" s="25"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="4"/>
       <c r="R12" s="4"/>
       <c r="S12" s="4"/>
       <c r="T12" s="4"/>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="4"/>
       <c r="X12" s="4"/>
       <c r="Y12" s="4"/>
       <c r="Z12" s="4"/>
       <c r="AA12" s="4"/>
       <c r="AB12" s="4"/>
       <c r="AC12" s="4"/>
       <c r="AD12" s="4"/>
       <c r="AE12" s="4"/>
@@ -1830,44 +1842,44 @@
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>