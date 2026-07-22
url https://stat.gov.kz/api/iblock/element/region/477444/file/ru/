--- v3 (2026-06-24)
+++ v4 (2026-07-22)
@@ -1,51 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm307-4\Общая папка\ДИНАМИЧЕСКИЕ РЯДЫ\Динамика по месяцам 2026\06\динамика\рус\натура (январь-июнь 2026г.)\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{122B6EF3-2187-41C8-A79F-07FD14AD23E0}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="10350" windowHeight="11415"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13455" windowHeight="10500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="25">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
@@ -95,51 +101,51 @@
     <t>январь-
 июль</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>"*" - оперативные данные</t>
   </si>
   <si>
     <t>Согласно действующему национальному классификатору Республики Казахстан «Классификатор  административно-территориальных объектов» (КАТО) от 22 июня 2022 года.</t>
   </si>
   <si>
     <t>"х" – данные конфиденциальны</t>
   </si>
   <si>
     <t>Руды медные, тыс.тонн</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -382,51 +388,51 @@
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3 3" xfId="1"/>
+    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -444,116 +450,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -689,55 +731,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:BT19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="W30" sqref="W30"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="5" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="6" customWidth="1"/>
     <col min="3" max="8" width="11.7109375" style="5" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="15" customWidth="1"/>
     <col min="10" max="13" width="11.7109375" style="5" customWidth="1"/>
     <col min="14" max="72" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:72" s="2" customFormat="1" ht="20.25" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
       <c r="I1" s="45"/>
       <c r="J1" s="45"/>
@@ -991,51 +1033,53 @@
       <c r="BP4" s="4"/>
       <c r="BQ4" s="4"/>
       <c r="BR4" s="4"/>
       <c r="BS4" s="4"/>
       <c r="BT4" s="4"/>
     </row>
     <row r="5" spans="1:72" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="33" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="35">
         <v>14</v>
       </c>
       <c r="D5" s="23">
         <v>39.6</v>
       </c>
       <c r="E5" s="23">
         <v>78.8</v>
       </c>
       <c r="F5" s="24">
         <v>108.1</v>
       </c>
-      <c r="G5" s="23"/>
+      <c r="G5" s="25">
+        <v>115.9</v>
+      </c>
       <c r="H5" s="25"/>
       <c r="I5" s="26"/>
       <c r="J5" s="25"/>
       <c r="K5" s="25"/>
       <c r="L5" s="25"/>
       <c r="M5" s="25"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
       <c r="AF5" s="4"/>
@@ -1077,51 +1121,53 @@
       <c r="BP5" s="4"/>
       <c r="BQ5" s="4"/>
       <c r="BR5" s="4"/>
       <c r="BS5" s="4"/>
       <c r="BT5" s="4"/>
     </row>
     <row r="6" spans="1:72" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="33" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="33">
         <v>14</v>
       </c>
       <c r="D6" s="23">
         <v>39.6</v>
       </c>
       <c r="E6" s="23">
         <v>78.8</v>
       </c>
       <c r="F6" s="24">
         <v>108.1</v>
       </c>
-      <c r="G6" s="23"/>
+      <c r="G6" s="25">
+        <v>115.9</v>
+      </c>
       <c r="H6" s="25"/>
       <c r="I6" s="26"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
       <c r="T6" s="4"/>
       <c r="U6" s="4"/>
       <c r="V6" s="4"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="4"/>
       <c r="AD6" s="4"/>
       <c r="AE6" s="4"/>
       <c r="AF6" s="4"/>
@@ -1238,51 +1284,53 @@
       <c r="BP7" s="16"/>
       <c r="BQ7" s="16"/>
       <c r="BR7" s="16"/>
       <c r="BS7" s="16"/>
       <c r="BT7" s="16"/>
     </row>
     <row r="8" spans="1:72" s="7" customFormat="1">
       <c r="A8" s="29" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="33">
         <v>14</v>
       </c>
       <c r="D8" s="23">
         <v>39.6</v>
       </c>
       <c r="E8" s="23">
         <v>78.8</v>
       </c>
       <c r="F8" s="24">
         <v>108.1</v>
       </c>
-      <c r="G8" s="23"/>
+      <c r="G8" s="25">
+        <v>115.9</v>
+      </c>
       <c r="H8" s="25"/>
       <c r="I8" s="26"/>
       <c r="J8" s="25"/>
       <c r="K8" s="25"/>
       <c r="L8" s="25"/>
       <c r="M8" s="25"/>
       <c r="N8" s="16"/>
       <c r="O8" s="16"/>
       <c r="P8" s="16"/>
       <c r="Q8" s="16"/>
       <c r="R8" s="16"/>
       <c r="S8" s="16"/>
       <c r="T8" s="16"/>
       <c r="U8" s="16"/>
       <c r="V8" s="16"/>
       <c r="W8" s="16"/>
       <c r="X8" s="16"/>
       <c r="Y8" s="16"/>
       <c r="Z8" s="16"/>
       <c r="AA8" s="16"/>
       <c r="AB8" s="16"/>
       <c r="AC8" s="16"/>
       <c r="AD8" s="16"/>
       <c r="AE8" s="16"/>
       <c r="AF8" s="16"/>
@@ -1324,51 +1372,53 @@
       <c r="BP8" s="16"/>
       <c r="BQ8" s="16"/>
       <c r="BR8" s="16"/>
       <c r="BS8" s="16"/>
       <c r="BT8" s="16"/>
     </row>
     <row r="9" spans="1:72" s="1" customFormat="1">
       <c r="A9" s="29" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="33" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="34">
         <v>14</v>
       </c>
       <c r="D9" s="23">
         <v>39.6</v>
       </c>
       <c r="E9" s="23">
         <v>78.8</v>
       </c>
       <c r="F9" s="24">
         <v>108.1</v>
       </c>
-      <c r="G9" s="23"/>
+      <c r="G9" s="25">
+        <v>115.9</v>
+      </c>
       <c r="H9" s="25"/>
       <c r="I9" s="26"/>
       <c r="J9" s="25"/>
       <c r="K9" s="25"/>
       <c r="L9" s="25"/>
       <c r="M9" s="25"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
       <c r="R9" s="4"/>
       <c r="S9" s="4"/>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
       <c r="X9" s="4"/>
       <c r="Y9" s="4"/>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
       <c r="AE9" s="4"/>
       <c r="AF9" s="4"/>
@@ -1485,51 +1535,53 @@
       <c r="BP10" s="4"/>
       <c r="BQ10" s="4"/>
       <c r="BR10" s="4"/>
       <c r="BS10" s="4"/>
       <c r="BT10" s="4"/>
     </row>
     <row r="11" spans="1:72" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="33" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="33">
         <v>6.7</v>
       </c>
       <c r="D11" s="23">
         <v>13.3</v>
       </c>
       <c r="E11" s="23">
         <v>20</v>
       </c>
       <c r="F11" s="24">
         <v>20</v>
       </c>
-      <c r="G11" s="23"/>
+      <c r="G11" s="25">
+        <v>20</v>
+      </c>
       <c r="H11" s="25"/>
       <c r="I11" s="26"/>
       <c r="J11" s="25"/>
       <c r="K11" s="25"/>
       <c r="L11" s="25"/>
       <c r="M11" s="25"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
       <c r="P11" s="4"/>
       <c r="Q11" s="4"/>
       <c r="R11" s="4"/>
       <c r="S11" s="4"/>
       <c r="T11" s="4"/>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="4"/>
       <c r="X11" s="4"/>
       <c r="Y11" s="4"/>
       <c r="Z11" s="4"/>
       <c r="AA11" s="4"/>
       <c r="AB11" s="4"/>
       <c r="AC11" s="4"/>
       <c r="AD11" s="4"/>
       <c r="AE11" s="4"/>
       <c r="AF11" s="4"/>
@@ -1571,51 +1623,53 @@
       <c r="BP11" s="4"/>
       <c r="BQ11" s="4"/>
       <c r="BR11" s="4"/>
       <c r="BS11" s="4"/>
       <c r="BT11" s="4"/>
     </row>
     <row r="12" spans="1:72" s="1" customFormat="1">
       <c r="A12" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="33" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="33">
         <v>6.7</v>
       </c>
       <c r="D12" s="23">
         <v>13.3</v>
       </c>
       <c r="E12" s="23">
         <v>20</v>
       </c>
       <c r="F12" s="24">
         <v>20</v>
       </c>
-      <c r="G12" s="23"/>
+      <c r="G12" s="25">
+        <v>20</v>
+      </c>
       <c r="H12" s="25"/>
       <c r="I12" s="26"/>
       <c r="J12" s="25"/>
       <c r="K12" s="25"/>
       <c r="L12" s="25"/>
       <c r="M12" s="25"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="4"/>
       <c r="R12" s="4"/>
       <c r="S12" s="4"/>
       <c r="T12" s="4"/>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="4"/>
       <c r="X12" s="4"/>
       <c r="Y12" s="4"/>
       <c r="Z12" s="4"/>
       <c r="AA12" s="4"/>
       <c r="AB12" s="4"/>
       <c r="AC12" s="4"/>
       <c r="AD12" s="4"/>
       <c r="AE12" s="4"/>
       <c r="AF12" s="4"/>