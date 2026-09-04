--- v4 (2026-07-22)
+++ v5 (2026-09-04)
@@ -1,57 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{122B6EF3-2187-41C8-A79F-07FD14AD23E0}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13455" windowHeight="10500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13455" windowHeight="10500"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="25">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
@@ -101,51 +95,51 @@
     <t>январь-
 июль</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>"*" - оперативные данные</t>
   </si>
   <si>
     <t>Согласно действующему национальному классификатору Республики Казахстан «Классификатор  административно-территориальных объектов» (КАТО) от 22 июня 2022 года.</t>
   </si>
   <si>
     <t>"х" – данные конфиденциальны</t>
   </si>
   <si>
     <t>Руды медные, тыс.тонн</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -388,51 +382,51 @@
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -450,152 +444,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -731,55 +689,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BT19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="Q7" sqref="Q7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="5" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="6" customWidth="1"/>
     <col min="3" max="8" width="11.7109375" style="5" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="15" customWidth="1"/>
     <col min="10" max="13" width="11.7109375" style="5" customWidth="1"/>
     <col min="14" max="72" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:72" s="2" customFormat="1" ht="20.25" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
       <c r="I1" s="45"/>
       <c r="J1" s="45"/>
@@ -1036,51 +994,53 @@
       <c r="BS4" s="4"/>
       <c r="BT4" s="4"/>
     </row>
     <row r="5" spans="1:72" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="33" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="35">
         <v>14</v>
       </c>
       <c r="D5" s="23">
         <v>39.6</v>
       </c>
       <c r="E5" s="23">
         <v>78.8</v>
       </c>
       <c r="F5" s="24">
         <v>108.1</v>
       </c>
       <c r="G5" s="25">
         <v>115.9</v>
       </c>
-      <c r="H5" s="25"/>
+      <c r="H5" s="25">
+        <v>184.5</v>
+      </c>
       <c r="I5" s="26"/>
       <c r="J5" s="25"/>
       <c r="K5" s="25"/>
       <c r="L5" s="25"/>
       <c r="M5" s="25"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
       <c r="AF5" s="4"/>
       <c r="AG5" s="4"/>
@@ -1124,51 +1084,53 @@
       <c r="BS5" s="4"/>
       <c r="BT5" s="4"/>
     </row>
     <row r="6" spans="1:72" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="33" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="33">
         <v>14</v>
       </c>
       <c r="D6" s="23">
         <v>39.6</v>
       </c>
       <c r="E6" s="23">
         <v>78.8</v>
       </c>
       <c r="F6" s="24">
         <v>108.1</v>
       </c>
       <c r="G6" s="25">
         <v>115.9</v>
       </c>
-      <c r="H6" s="25"/>
+      <c r="H6" s="25">
+        <v>184.5</v>
+      </c>
       <c r="I6" s="26"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
       <c r="T6" s="4"/>
       <c r="U6" s="4"/>
       <c r="V6" s="4"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="4"/>
       <c r="AD6" s="4"/>
       <c r="AE6" s="4"/>
       <c r="AF6" s="4"/>
       <c r="AG6" s="4"/>
@@ -1287,51 +1249,53 @@
       <c r="BS7" s="16"/>
       <c r="BT7" s="16"/>
     </row>
     <row r="8" spans="1:72" s="7" customFormat="1">
       <c r="A8" s="29" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="33">
         <v>14</v>
       </c>
       <c r="D8" s="23">
         <v>39.6</v>
       </c>
       <c r="E8" s="23">
         <v>78.8</v>
       </c>
       <c r="F8" s="24">
         <v>108.1</v>
       </c>
       <c r="G8" s="25">
         <v>115.9</v>
       </c>
-      <c r="H8" s="25"/>
+      <c r="H8" s="25">
+        <v>184.5</v>
+      </c>
       <c r="I8" s="26"/>
       <c r="J8" s="25"/>
       <c r="K8" s="25"/>
       <c r="L8" s="25"/>
       <c r="M8" s="25"/>
       <c r="N8" s="16"/>
       <c r="O8" s="16"/>
       <c r="P8" s="16"/>
       <c r="Q8" s="16"/>
       <c r="R8" s="16"/>
       <c r="S8" s="16"/>
       <c r="T8" s="16"/>
       <c r="U8" s="16"/>
       <c r="V8" s="16"/>
       <c r="W8" s="16"/>
       <c r="X8" s="16"/>
       <c r="Y8" s="16"/>
       <c r="Z8" s="16"/>
       <c r="AA8" s="16"/>
       <c r="AB8" s="16"/>
       <c r="AC8" s="16"/>
       <c r="AD8" s="16"/>
       <c r="AE8" s="16"/>
       <c r="AF8" s="16"/>
       <c r="AG8" s="16"/>
@@ -1375,51 +1339,53 @@
       <c r="BS8" s="16"/>
       <c r="BT8" s="16"/>
     </row>
     <row r="9" spans="1:72" s="1" customFormat="1">
       <c r="A9" s="29" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="33" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="34">
         <v>14</v>
       </c>
       <c r="D9" s="23">
         <v>39.6</v>
       </c>
       <c r="E9" s="23">
         <v>78.8</v>
       </c>
       <c r="F9" s="24">
         <v>108.1</v>
       </c>
       <c r="G9" s="25">
         <v>115.9</v>
       </c>
-      <c r="H9" s="25"/>
+      <c r="H9" s="25">
+        <v>184.5</v>
+      </c>
       <c r="I9" s="26"/>
       <c r="J9" s="25"/>
       <c r="K9" s="25"/>
       <c r="L9" s="25"/>
       <c r="M9" s="25"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
       <c r="R9" s="4"/>
       <c r="S9" s="4"/>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
       <c r="X9" s="4"/>
       <c r="Y9" s="4"/>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
       <c r="AE9" s="4"/>
       <c r="AF9" s="4"/>
       <c r="AG9" s="4"/>
@@ -1538,51 +1504,53 @@
       <c r="BS10" s="4"/>
       <c r="BT10" s="4"/>
     </row>
     <row r="11" spans="1:72" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="33" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="33">
         <v>6.7</v>
       </c>
       <c r="D11" s="23">
         <v>13.3</v>
       </c>
       <c r="E11" s="23">
         <v>20</v>
       </c>
       <c r="F11" s="24">
         <v>20</v>
       </c>
       <c r="G11" s="25">
         <v>20</v>
       </c>
-      <c r="H11" s="25"/>
+      <c r="H11" s="25">
+        <v>20</v>
+      </c>
       <c r="I11" s="26"/>
       <c r="J11" s="25"/>
       <c r="K11" s="25"/>
       <c r="L11" s="25"/>
       <c r="M11" s="25"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
       <c r="P11" s="4"/>
       <c r="Q11" s="4"/>
       <c r="R11" s="4"/>
       <c r="S11" s="4"/>
       <c r="T11" s="4"/>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="4"/>
       <c r="X11" s="4"/>
       <c r="Y11" s="4"/>
       <c r="Z11" s="4"/>
       <c r="AA11" s="4"/>
       <c r="AB11" s="4"/>
       <c r="AC11" s="4"/>
       <c r="AD11" s="4"/>
       <c r="AE11" s="4"/>
       <c r="AF11" s="4"/>
       <c r="AG11" s="4"/>
@@ -1626,51 +1594,53 @@
       <c r="BS11" s="4"/>
       <c r="BT11" s="4"/>
     </row>
     <row r="12" spans="1:72" s="1" customFormat="1">
       <c r="A12" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="33" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="33">
         <v>6.7</v>
       </c>
       <c r="D12" s="23">
         <v>13.3</v>
       </c>
       <c r="E12" s="23">
         <v>20</v>
       </c>
       <c r="F12" s="24">
         <v>20</v>
       </c>
       <c r="G12" s="25">
         <v>20</v>
       </c>
-      <c r="H12" s="25"/>
+      <c r="H12" s="25">
+        <v>20</v>
+      </c>
       <c r="I12" s="26"/>
       <c r="J12" s="25"/>
       <c r="K12" s="25"/>
       <c r="L12" s="25"/>
       <c r="M12" s="25"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="4"/>
       <c r="R12" s="4"/>
       <c r="S12" s="4"/>
       <c r="T12" s="4"/>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="4"/>
       <c r="X12" s="4"/>
       <c r="Y12" s="4"/>
       <c r="Z12" s="4"/>
       <c r="AA12" s="4"/>
       <c r="AB12" s="4"/>
       <c r="AC12" s="4"/>
       <c r="AD12" s="4"/>
       <c r="AE12" s="4"/>
       <c r="AF12" s="4"/>
       <c r="AG12" s="4"/>