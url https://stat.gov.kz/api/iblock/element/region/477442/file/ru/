--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -1,70 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EDBBBD18-63D6-45BE-B8F4-D66CF1DF8711}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="11220" yWindow="525" windowWidth="13230" windowHeight="11460" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="11220" yWindow="525" windowWidth="13230" windowHeight="11460"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="2026" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2026'!$A$2:$M$558</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2026'!$A$2:$M$557</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="779" uniqueCount="136">
   <si>
     <t>Горнодобывающая промышленность и разработка карьеров</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство продуктов питания</t>
   </si>
   <si>
     <t>Производство напитков</t>
   </si>
   <si>
     <t>Производство деревянных и пробковых изделий, кроме мебели; производство изделий из соломки и материалов для плетения</t>
   </si>
   <si>
     <t>Производство бумаги и бумажной продукции</t>
   </si>
@@ -331,53 +325,50 @@
   <si>
     <t>Согласно действующему национальному классификатору Республики Казахстан «Классификатор  административно-территориальных объектов» (КАТО) от 22 июня 2022 года.</t>
   </si>
   <si>
     <t>"х" – данные конфиденциальны</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>тыс. теңге</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
-    <t>тыс.тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>Объем производства промышленной продукции (товаров, услуг), в стоимостном выражении</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 2009 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>стоимость всех выработанных предприятием готовых изделий (продуктов), полуфабрикатов своей выработки, предназначенных для реализации на сторону, а также работ и услуг промышленного характера, выполненных по заказам</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Расчетный</t>
   </si>
   <si>
     <t>Методика расчета</t>
@@ -430,71 +421,74 @@
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>"-" Нет производства</t>
   </si>
   <si>
     <t>"*" - Оперативные данные</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Объем промышленного производства по ВЭД в разрезе регионов Акмолинской области</t>
   </si>
   <si>
     <t>Управление статистики промышленности и окружающей среды</t>
   </si>
   <si>
     <t>+7 7162 250184</t>
   </si>
   <si>
-    <t xml:space="preserve">a.makizhanova@aspire.gov.kz </t>
-[...4 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/ru/region/akmola/spreadsheets/?industry=52&amp;year=2026&amp;name=12852&amp;period=month&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
   </si>
+  <si>
+    <t>Мукушев Айдар Куанышевич</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ai.mukushev@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>тыс.теңге</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="35">
+  <fonts count="36">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
@@ -672,96 +666,105 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="112">
+  <cellXfs count="111">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -785,53 +788,50 @@
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -958,106 +958,106 @@
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="29" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="29" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="3" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-    <cellStyle name="Обычный 3 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 3 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1075,152 +1075,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1352,18625 +1316,19634 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/akmola/spreadsheets/?industry=52&amp;year=2026&amp;name=12852&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.makizhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/akmola/spreadsheets/?industry=52&amp;year=2026&amp;name=12852&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.mukushev@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28BFB1DA-E6D8-4156-AAD0-FB17D1910235}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B32" sqref="B32"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="95" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="75"/>
+    <col min="1" max="1" width="42.28515625" style="93" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="93" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="74"/>
+    <col min="257" max="257" width="42.28515625" style="74" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="74" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="74"/>
+    <col min="513" max="513" width="42.28515625" style="74" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="74" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="74"/>
+    <col min="769" max="769" width="42.28515625" style="74" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="74" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="74"/>
+    <col min="1025" max="1025" width="42.28515625" style="74" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="74" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="74"/>
+    <col min="1281" max="1281" width="42.28515625" style="74" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="74" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="74"/>
+    <col min="1537" max="1537" width="42.28515625" style="74" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="74" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="74"/>
+    <col min="1793" max="1793" width="42.28515625" style="74" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="74" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="74"/>
+    <col min="2049" max="2049" width="42.28515625" style="74" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="74" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="74"/>
+    <col min="2305" max="2305" width="42.28515625" style="74" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="74" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="74"/>
+    <col min="2561" max="2561" width="42.28515625" style="74" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="74" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="74"/>
+    <col min="2817" max="2817" width="42.28515625" style="74" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="74" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="74"/>
+    <col min="3073" max="3073" width="42.28515625" style="74" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="74" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="74"/>
+    <col min="3329" max="3329" width="42.28515625" style="74" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="74" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="74"/>
+    <col min="3585" max="3585" width="42.28515625" style="74" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="74" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="74"/>
+    <col min="3841" max="3841" width="42.28515625" style="74" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="74" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="74"/>
+    <col min="4097" max="4097" width="42.28515625" style="74" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="74" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="74"/>
+    <col min="4353" max="4353" width="42.28515625" style="74" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="74" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="74"/>
+    <col min="4609" max="4609" width="42.28515625" style="74" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="74" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="74"/>
+    <col min="4865" max="4865" width="42.28515625" style="74" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="74" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="74"/>
+    <col min="5121" max="5121" width="42.28515625" style="74" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="74" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="74"/>
+    <col min="5377" max="5377" width="42.28515625" style="74" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="74" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="74"/>
+    <col min="5633" max="5633" width="42.28515625" style="74" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="74" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="74"/>
+    <col min="5889" max="5889" width="42.28515625" style="74" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="74" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="74"/>
+    <col min="6145" max="6145" width="42.28515625" style="74" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="74" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="74"/>
+    <col min="6401" max="6401" width="42.28515625" style="74" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="74" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="74"/>
+    <col min="6657" max="6657" width="42.28515625" style="74" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="74" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="74"/>
+    <col min="6913" max="6913" width="42.28515625" style="74" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="74" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="74"/>
+    <col min="7169" max="7169" width="42.28515625" style="74" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="74" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="74"/>
+    <col min="7425" max="7425" width="42.28515625" style="74" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="74" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="74"/>
+    <col min="7681" max="7681" width="42.28515625" style="74" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="74" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="74"/>
+    <col min="7937" max="7937" width="42.28515625" style="74" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="74" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="74"/>
+    <col min="8193" max="8193" width="42.28515625" style="74" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="74" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="74"/>
+    <col min="8449" max="8449" width="42.28515625" style="74" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="74" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="74"/>
+    <col min="8705" max="8705" width="42.28515625" style="74" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="74" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="74"/>
+    <col min="8961" max="8961" width="42.28515625" style="74" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="74" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="74"/>
+    <col min="9217" max="9217" width="42.28515625" style="74" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="74" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="74"/>
+    <col min="9473" max="9473" width="42.28515625" style="74" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="74" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="74"/>
+    <col min="9729" max="9729" width="42.28515625" style="74" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="74" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="74"/>
+    <col min="9985" max="9985" width="42.28515625" style="74" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="74" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="74"/>
+    <col min="10241" max="10241" width="42.28515625" style="74" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="74" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="74"/>
+    <col min="10497" max="10497" width="42.28515625" style="74" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="74" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="74"/>
+    <col min="10753" max="10753" width="42.28515625" style="74" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="74" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="74"/>
+    <col min="11009" max="11009" width="42.28515625" style="74" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="74" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="74"/>
+    <col min="11265" max="11265" width="42.28515625" style="74" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="74" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="74"/>
+    <col min="11521" max="11521" width="42.28515625" style="74" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="74" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="74"/>
+    <col min="11777" max="11777" width="42.28515625" style="74" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="74" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="74"/>
+    <col min="12033" max="12033" width="42.28515625" style="74" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="74" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="74"/>
+    <col min="12289" max="12289" width="42.28515625" style="74" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="74" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="74"/>
+    <col min="12545" max="12545" width="42.28515625" style="74" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="74" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="74"/>
+    <col min="12801" max="12801" width="42.28515625" style="74" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="74" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="74"/>
+    <col min="13057" max="13057" width="42.28515625" style="74" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="74" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="74"/>
+    <col min="13313" max="13313" width="42.28515625" style="74" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="74" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="74"/>
+    <col min="13569" max="13569" width="42.28515625" style="74" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="74" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="74"/>
+    <col min="13825" max="13825" width="42.28515625" style="74" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="74" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="74"/>
+    <col min="14081" max="14081" width="42.28515625" style="74" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="74" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="74"/>
+    <col min="14337" max="14337" width="42.28515625" style="74" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="74" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="74"/>
+    <col min="14593" max="14593" width="42.28515625" style="74" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="74" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="74"/>
+    <col min="14849" max="14849" width="42.28515625" style="74" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="74" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="74"/>
+    <col min="15105" max="15105" width="42.28515625" style="74" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="74" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="74"/>
+    <col min="15361" max="15361" width="42.28515625" style="74" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="74" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="74"/>
+    <col min="15617" max="15617" width="42.28515625" style="74" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="74" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="74"/>
+    <col min="15873" max="15873" width="42.28515625" style="74" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="74" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="74"/>
+    <col min="16129" max="16129" width="42.28515625" style="74" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="74" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="74"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="74"/>
-[...3 lines deleted...]
-      <c r="A2" s="76" t="s">
+      <c r="A1" s="73"/>
+      <c r="B1" s="73"/>
+    </row>
+    <row r="2" spans="1:13" s="77" customFormat="1">
+      <c r="A2" s="75" t="s">
         <v>96</v>
       </c>
-      <c r="B2" s="77">
+      <c r="B2" s="76">
         <v>15110101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="78" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A3" s="76" t="s">
+    <row r="3" spans="1:13" s="77" customFormat="1">
+      <c r="A3" s="75" t="s">
         <v>97</v>
       </c>
-      <c r="B3" s="77" t="s">
+      <c r="B3" s="76" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="77" customFormat="1">
+      <c r="A4" s="75" t="s">
+        <v>98</v>
+      </c>
+      <c r="B4" s="78" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="77" customFormat="1">
+      <c r="A5" s="79" t="s">
+        <v>99</v>
+      </c>
+      <c r="B5" s="76" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="77" customFormat="1">
+      <c r="A6" s="79" t="s">
+        <v>101</v>
+      </c>
+      <c r="B6" s="76" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="77" customFormat="1" ht="38.25">
+      <c r="A7" s="75" t="s">
+        <v>103</v>
+      </c>
+      <c r="B7" s="80" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="77" customFormat="1">
+      <c r="A8" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="B8" s="78" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="77" customFormat="1" ht="38.25">
+      <c r="A9" s="75" t="s">
+        <v>107</v>
+      </c>
+      <c r="B9" s="80" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="77" customFormat="1">
+      <c r="A10" s="75" t="s">
+        <v>109</v>
+      </c>
+      <c r="B10" s="80" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="77" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A11" s="75" t="s">
+        <v>111</v>
+      </c>
+      <c r="B11" s="81"/>
+      <c r="M11" s="82"/>
+    </row>
+    <row r="12" spans="1:13" s="77" customFormat="1">
+      <c r="A12" s="75" t="s">
+        <v>112</v>
+      </c>
+      <c r="B12" s="83" t="s">
+        <v>132</v>
+      </c>
+      <c r="M12" s="82"/>
+    </row>
+    <row r="13" spans="1:13" s="77" customFormat="1">
+      <c r="A13" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="B13" s="85" t="s">
+        <v>114</v>
+      </c>
+      <c r="M13" s="82"/>
+    </row>
+    <row r="14" spans="1:13" s="77" customFormat="1" ht="25.5">
+      <c r="A14" s="84" t="s">
+        <v>115</v>
+      </c>
+      <c r="B14" s="85" t="s">
+        <v>131</v>
+      </c>
+      <c r="M14" s="82"/>
+    </row>
+    <row r="15" spans="1:13" s="77" customFormat="1">
+      <c r="A15" s="84" t="s">
+        <v>116</v>
+      </c>
+      <c r="B15" s="86" t="s">
+        <v>117</v>
+      </c>
+      <c r="M15" s="82"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="75" t="s">
+        <v>118</v>
+      </c>
+      <c r="B16" s="87">
+        <v>46311</v>
+      </c>
+      <c r="M16" s="88"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="75" t="s">
+        <v>119</v>
+      </c>
+      <c r="B17" s="87">
+        <v>46342</v>
+      </c>
+      <c r="M17" s="89"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="75" t="s">
+        <v>120</v>
+      </c>
+      <c r="B18" s="78" t="s">
         <v>129</v>
       </c>
-    </row>
-[...85 lines deleted...]
-      <c r="B14" s="86" t="s">
+      <c r="M18" s="88"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="75" t="s">
+        <v>121</v>
+      </c>
+      <c r="B19" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="M19" s="89"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="75" t="s">
+        <v>122</v>
+      </c>
+      <c r="B20" s="90" t="s">
+        <v>130</v>
+      </c>
+      <c r="M20" s="88"/>
+    </row>
+    <row r="21" spans="1:13" ht="15">
+      <c r="A21" s="75" t="s">
+        <v>123</v>
+      </c>
+      <c r="B21" s="102" t="s">
         <v>134</v>
       </c>
-      <c r="M14" s="83"/>
-[...62 lines deleted...]
-      <c r="M21" s="90"/>
+      <c r="M21" s="89"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="93"/>
-      <c r="B22" s="94"/>
+      <c r="A22" s="91"/>
+      <c r="B22" s="92"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="B23" s="96"/>
-      <c r="M23" s="90"/>
+      <c r="B23" s="94"/>
+      <c r="M23" s="89"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="89"/>
+      <c r="M24" s="88"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="90"/>
+      <c r="M25" s="89"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="89"/>
+      <c r="M26" s="88"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1" xr:uid="{BA1148AA-1A1F-44EA-986E-4A30CEC11086}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B13" r:id="rId4" xr:uid="{3AD763FE-6D13-4DD9-B2E9-9E1267545B38}"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{52D5344C-63C8-4541-B51C-F02EEA475964}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="97" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="97"/>
+    <col min="1" max="1" width="4.42578125" style="95" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="95" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="95"/>
+    <col min="257" max="257" width="4.42578125" style="95" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="95" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="95"/>
+    <col min="513" max="513" width="4.42578125" style="95" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="95" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="95"/>
+    <col min="769" max="769" width="4.42578125" style="95" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="95" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="95"/>
+    <col min="1025" max="1025" width="4.42578125" style="95" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="95" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="95"/>
+    <col min="1281" max="1281" width="4.42578125" style="95" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="95" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="95"/>
+    <col min="1537" max="1537" width="4.42578125" style="95" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="95" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="95"/>
+    <col min="1793" max="1793" width="4.42578125" style="95" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="95" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="95"/>
+    <col min="2049" max="2049" width="4.42578125" style="95" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="95" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="95"/>
+    <col min="2305" max="2305" width="4.42578125" style="95" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="95" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="95"/>
+    <col min="2561" max="2561" width="4.42578125" style="95" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="95" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="95"/>
+    <col min="2817" max="2817" width="4.42578125" style="95" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="95" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="95"/>
+    <col min="3073" max="3073" width="4.42578125" style="95" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="95" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="95"/>
+    <col min="3329" max="3329" width="4.42578125" style="95" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="95" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="95"/>
+    <col min="3585" max="3585" width="4.42578125" style="95" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="95" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="95"/>
+    <col min="3841" max="3841" width="4.42578125" style="95" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="95" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="95"/>
+    <col min="4097" max="4097" width="4.42578125" style="95" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="95" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="95"/>
+    <col min="4353" max="4353" width="4.42578125" style="95" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="95" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="95"/>
+    <col min="4609" max="4609" width="4.42578125" style="95" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="95" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="95"/>
+    <col min="4865" max="4865" width="4.42578125" style="95" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="95" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="95"/>
+    <col min="5121" max="5121" width="4.42578125" style="95" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="95" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="95"/>
+    <col min="5377" max="5377" width="4.42578125" style="95" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="95" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="95"/>
+    <col min="5633" max="5633" width="4.42578125" style="95" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="95" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="95"/>
+    <col min="5889" max="5889" width="4.42578125" style="95" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="95" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="95"/>
+    <col min="6145" max="6145" width="4.42578125" style="95" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="95" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="95"/>
+    <col min="6401" max="6401" width="4.42578125" style="95" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="95" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="95"/>
+    <col min="6657" max="6657" width="4.42578125" style="95" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="95" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="95"/>
+    <col min="6913" max="6913" width="4.42578125" style="95" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="95" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="95"/>
+    <col min="7169" max="7169" width="4.42578125" style="95" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="95" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="95"/>
+    <col min="7425" max="7425" width="4.42578125" style="95" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="95" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="95"/>
+    <col min="7681" max="7681" width="4.42578125" style="95" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="95" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="95"/>
+    <col min="7937" max="7937" width="4.42578125" style="95" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="95" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="95"/>
+    <col min="8193" max="8193" width="4.42578125" style="95" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="95" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="95"/>
+    <col min="8449" max="8449" width="4.42578125" style="95" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="95" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="95"/>
+    <col min="8705" max="8705" width="4.42578125" style="95" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="95" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="95"/>
+    <col min="8961" max="8961" width="4.42578125" style="95" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="95" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="95"/>
+    <col min="9217" max="9217" width="4.42578125" style="95" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="95" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="95"/>
+    <col min="9473" max="9473" width="4.42578125" style="95" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="95" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="95"/>
+    <col min="9729" max="9729" width="4.42578125" style="95" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="95" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="95"/>
+    <col min="9985" max="9985" width="4.42578125" style="95" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="95" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="95"/>
+    <col min="10241" max="10241" width="4.42578125" style="95" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="95" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="95"/>
+    <col min="10497" max="10497" width="4.42578125" style="95" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="95" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="95"/>
+    <col min="10753" max="10753" width="4.42578125" style="95" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="95" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="95"/>
+    <col min="11009" max="11009" width="4.42578125" style="95" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="95" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="95"/>
+    <col min="11265" max="11265" width="4.42578125" style="95" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="95" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="95"/>
+    <col min="11521" max="11521" width="4.42578125" style="95" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="95" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="95"/>
+    <col min="11777" max="11777" width="4.42578125" style="95" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="95" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="95"/>
+    <col min="12033" max="12033" width="4.42578125" style="95" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="95" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="95"/>
+    <col min="12289" max="12289" width="4.42578125" style="95" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="95" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="95"/>
+    <col min="12545" max="12545" width="4.42578125" style="95" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="95" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="95"/>
+    <col min="12801" max="12801" width="4.42578125" style="95" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="95" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="95"/>
+    <col min="13057" max="13057" width="4.42578125" style="95" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="95" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="95"/>
+    <col min="13313" max="13313" width="4.42578125" style="95" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="95" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="95"/>
+    <col min="13569" max="13569" width="4.42578125" style="95" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="95" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="95"/>
+    <col min="13825" max="13825" width="4.42578125" style="95" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="95" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="95"/>
+    <col min="14081" max="14081" width="4.42578125" style="95" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="95" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="95"/>
+    <col min="14337" max="14337" width="4.42578125" style="95" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="95" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="95"/>
+    <col min="14593" max="14593" width="4.42578125" style="95" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="95" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="95"/>
+    <col min="14849" max="14849" width="4.42578125" style="95" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="95" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="95"/>
+    <col min="15105" max="15105" width="4.42578125" style="95" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="95" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="95"/>
+    <col min="15361" max="15361" width="4.42578125" style="95" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="95" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="95"/>
+    <col min="15617" max="15617" width="4.42578125" style="95" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="95" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="95"/>
+    <col min="15873" max="15873" width="4.42578125" style="95" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="95" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="95"/>
+    <col min="16129" max="16129" width="4.42578125" style="95" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="95" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="95"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
-      <c r="B2" s="98"/>
+      <c r="B2" s="96"/>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="99" t="s">
+      <c r="B6" s="97" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="100" t="s">
+      <c r="B7" s="98" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="98" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="100" t="s">
+    <row r="9" spans="2:2">
+      <c r="B9" s="98" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
-      <c r="B9" s="100" t="s">
+    <row r="10" spans="2:2">
+      <c r="B10" s="98"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="99" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="100" t="s">
         <v>127</v>
-      </c>
-[...11 lines deleted...]
-        <v>128</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:N565"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:N564"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="A4" sqref="A4:A5"/>
+      <selection pane="topRight" activeCell="K7" sqref="K6:K7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="4" customWidth="1"/>
     <col min="3" max="3" width="13" style="4" customWidth="1"/>
     <col min="4" max="4" width="14" style="4" customWidth="1"/>
     <col min="5" max="5" width="13.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="5" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" style="6" customWidth="1"/>
     <col min="8" max="8" width="14" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="14.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.140625" style="2" customWidth="1"/>
     <col min="12" max="12" width="13.5703125" style="2" customWidth="1"/>
     <col min="13" max="13" width="15" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14">
-      <c r="A2" s="107" t="s">
+      <c r="A2" s="106" t="s">
         <v>79</v>
       </c>
-      <c r="B2" s="107"/>
-[...10 lines deleted...]
-      <c r="M2" s="107"/>
+      <c r="B2" s="106"/>
+      <c r="C2" s="106"/>
+      <c r="D2" s="106"/>
+      <c r="E2" s="106"/>
+      <c r="F2" s="106"/>
+      <c r="G2" s="106"/>
+      <c r="H2" s="106"/>
+      <c r="I2" s="106"/>
+      <c r="J2" s="106"/>
+      <c r="K2" s="106"/>
+      <c r="L2" s="106"/>
+      <c r="M2" s="106"/>
     </row>
     <row r="3" spans="1:14" ht="14.25" customHeight="1">
       <c r="A3" s="12"/>
       <c r="B3" s="13"/>
       <c r="C3" s="13"/>
       <c r="D3" s="13"/>
       <c r="E3" s="14"/>
       <c r="F3" s="15"/>
       <c r="G3" s="15"/>
       <c r="H3" s="16"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="14"/>
       <c r="M3" s="20" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="14.25" customHeight="1">
-      <c r="A4" s="105"/>
-      <c r="B4" s="106" t="s">
+      <c r="A4" s="104"/>
+      <c r="B4" s="105" t="s">
         <v>87</v>
       </c>
-      <c r="C4" s="106"/>
-[...9 lines deleted...]
-      <c r="M4" s="106"/>
+      <c r="C4" s="105"/>
+      <c r="D4" s="105"/>
+      <c r="E4" s="105"/>
+      <c r="F4" s="105"/>
+      <c r="G4" s="105"/>
+      <c r="H4" s="105"/>
+      <c r="I4" s="105"/>
+      <c r="J4" s="105"/>
+      <c r="K4" s="105"/>
+      <c r="L4" s="105"/>
+      <c r="M4" s="105"/>
       <c r="N4" s="19"/>
     </row>
-    <row r="5" spans="1:14" ht="22.5">
-      <c r="A5" s="105"/>
+    <row r="5" spans="1:14">
+      <c r="A5" s="104"/>
       <c r="B5" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="24" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="25" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="25" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>17</v>
       </c>
       <c r="J5" s="24" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="24" t="s">
         <v>19</v>
       </c>
       <c r="L5" s="24" t="s">
         <v>20</v>
       </c>
       <c r="M5" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="26" t="s">
         <v>88</v>
       </c>
-      <c r="B6" s="65"/>
+      <c r="B6" s="64"/>
       <c r="C6" s="27" t="s">
         <v>46</v>
       </c>
       <c r="D6" s="28"/>
       <c r="E6" s="28"/>
       <c r="F6" s="28"/>
       <c r="G6" s="29"/>
       <c r="H6" s="30"/>
-      <c r="I6" s="31"/>
-[...3 lines deleted...]
-      <c r="M6" s="34"/>
+      <c r="I6" s="35"/>
+      <c r="J6" s="31"/>
+      <c r="K6" s="32"/>
+      <c r="L6" s="32"/>
+      <c r="M6" s="33"/>
     </row>
     <row r="7" spans="1:14" s="9" customFormat="1" ht="11.25">
-      <c r="A7" s="35" t="s">
+      <c r="A7" s="34" t="s">
         <v>50</v>
       </c>
-      <c r="B7" s="66">
+      <c r="B7" s="65">
         <v>175437600</v>
       </c>
-      <c r="C7" s="66">
+      <c r="C7" s="65">
         <v>369547670</v>
       </c>
-      <c r="D7" s="36">
+      <c r="D7" s="35">
         <v>577601350</v>
       </c>
-      <c r="E7" s="38">
+      <c r="E7" s="37">
         <v>802150985</v>
       </c>
-      <c r="F7" s="38">
+      <c r="F7" s="37">
         <v>1031199936</v>
       </c>
-      <c r="G7" s="36">
+      <c r="G7" s="35">
         <v>1306693024</v>
       </c>
-      <c r="H7" s="36">
+      <c r="H7" s="35">
         <v>1501924275</v>
       </c>
-      <c r="I7" s="36">
+      <c r="I7" s="35">
         <v>1695399724</v>
       </c>
-      <c r="J7" s="38"/>
-[...2 lines deleted...]
-      <c r="M7" s="39"/>
+      <c r="J7" s="35">
+        <v>1901869779</v>
+      </c>
+      <c r="K7" s="38"/>
+      <c r="L7" s="38"/>
+      <c r="M7" s="38"/>
     </row>
     <row r="8" spans="1:14" s="7" customFormat="1">
-      <c r="A8" s="40" t="s">
+      <c r="A8" s="39" t="s">
         <v>51</v>
       </c>
-      <c r="B8" s="66">
+      <c r="B8" s="65">
         <v>21364809</v>
       </c>
-      <c r="C8" s="66">
+      <c r="C8" s="65">
         <v>50597990</v>
       </c>
-      <c r="D8" s="36">
+      <c r="D8" s="35">
         <v>81727981</v>
       </c>
-      <c r="E8" s="38">
+      <c r="E8" s="37">
         <v>120276764</v>
       </c>
-      <c r="F8" s="38">
+      <c r="F8" s="37">
         <v>155050405</v>
       </c>
-      <c r="G8" s="36">
+      <c r="G8" s="35">
         <v>217148310</v>
       </c>
-      <c r="H8" s="36">
+      <c r="H8" s="35">
         <v>244084524</v>
       </c>
-      <c r="I8" s="36">
+      <c r="I8" s="35">
         <v>273435118</v>
       </c>
-      <c r="J8" s="38"/>
-[...2 lines deleted...]
-      <c r="M8" s="39"/>
+      <c r="J8" s="35">
+        <v>305960855</v>
+      </c>
+      <c r="K8" s="38"/>
+      <c r="L8" s="38"/>
+      <c r="M8" s="38"/>
     </row>
     <row r="9" spans="1:14">
-      <c r="A9" s="40" t="s">
+      <c r="A9" s="39" t="s">
         <v>52</v>
       </c>
-      <c r="B9" s="66">
+      <c r="B9" s="65">
         <v>982483</v>
       </c>
-      <c r="C9" s="66">
+      <c r="C9" s="65">
         <v>2195902</v>
       </c>
-      <c r="D9" s="36">
+      <c r="D9" s="35">
         <v>3530714</v>
       </c>
-      <c r="E9" s="38">
+      <c r="E9" s="37">
         <v>5597179</v>
       </c>
-      <c r="F9" s="38">
+      <c r="F9" s="37">
         <v>6682567</v>
       </c>
-      <c r="G9" s="36">
+      <c r="G9" s="35">
         <v>8478826</v>
       </c>
-      <c r="H9" s="36">
+      <c r="H9" s="35">
         <v>10067157</v>
       </c>
-      <c r="I9" s="36">
+      <c r="I9" s="35">
         <v>11826834</v>
       </c>
-      <c r="J9" s="38"/>
-[...2 lines deleted...]
-      <c r="M9" s="39"/>
+      <c r="J9" s="35">
+        <v>14305222</v>
+      </c>
+      <c r="K9" s="38"/>
+      <c r="L9" s="38"/>
+      <c r="M9" s="38"/>
     </row>
     <row r="10" spans="1:14">
-      <c r="A10" s="40" t="s">
+      <c r="A10" s="39" t="s">
         <v>72</v>
       </c>
-      <c r="B10" s="66">
+      <c r="B10" s="65">
         <v>57765259</v>
       </c>
-      <c r="C10" s="66">
+      <c r="C10" s="65">
         <v>118615137</v>
       </c>
-      <c r="D10" s="36">
+      <c r="D10" s="35">
         <v>186054836</v>
       </c>
-      <c r="E10" s="38">
+      <c r="E10" s="37">
         <v>241976278</v>
       </c>
-      <c r="F10" s="38">
+      <c r="F10" s="37">
         <v>310924572</v>
       </c>
-      <c r="G10" s="36">
+      <c r="G10" s="35">
         <v>399520926</v>
       </c>
-      <c r="H10" s="36">
+      <c r="H10" s="35">
         <v>449196312</v>
       </c>
-      <c r="I10" s="36">
+      <c r="I10" s="35">
         <v>497323662</v>
       </c>
-      <c r="J10" s="38"/>
-[...2 lines deleted...]
-      <c r="M10" s="39"/>
+      <c r="J10" s="35">
+        <v>548892539</v>
+      </c>
+      <c r="K10" s="38"/>
+      <c r="L10" s="38"/>
+      <c r="M10" s="38"/>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="40" t="s">
+      <c r="A11" s="39" t="s">
         <v>53</v>
       </c>
-      <c r="B11" s="66">
+      <c r="B11" s="65">
         <v>321683</v>
       </c>
-      <c r="C11" s="66">
+      <c r="C11" s="65">
         <v>850751</v>
       </c>
-      <c r="D11" s="36">
+      <c r="D11" s="35">
         <v>1380636</v>
       </c>
-      <c r="E11" s="38">
+      <c r="E11" s="37">
         <v>1907309</v>
       </c>
-      <c r="F11" s="38">
+      <c r="F11" s="37">
         <v>2140542</v>
       </c>
-      <c r="G11" s="36">
+      <c r="G11" s="35">
         <v>2373288</v>
       </c>
-      <c r="H11" s="36">
+      <c r="H11" s="35">
         <v>2609616</v>
       </c>
-      <c r="I11" s="36">
+      <c r="I11" s="35">
         <v>3023157</v>
       </c>
-      <c r="J11" s="38"/>
-[...2 lines deleted...]
-      <c r="M11" s="39"/>
+      <c r="J11" s="35">
+        <v>3436531</v>
+      </c>
+      <c r="K11" s="38"/>
+      <c r="L11" s="38"/>
+      <c r="M11" s="38"/>
     </row>
     <row r="12" spans="1:14">
-      <c r="A12" s="40" t="s">
+      <c r="A12" s="39" t="s">
         <v>54</v>
       </c>
-      <c r="B12" s="66">
+      <c r="B12" s="65">
         <v>7826796</v>
       </c>
-      <c r="C12" s="66">
+      <c r="C12" s="65">
         <v>17450512</v>
       </c>
-      <c r="D12" s="36">
+      <c r="D12" s="35">
         <v>26601074</v>
       </c>
-      <c r="E12" s="38">
+      <c r="E12" s="37">
         <v>35012561</v>
       </c>
-      <c r="F12" s="38">
+      <c r="F12" s="37">
         <v>42789986</v>
       </c>
-      <c r="G12" s="36">
+      <c r="G12" s="35">
         <v>49224777</v>
       </c>
-      <c r="H12" s="36">
+      <c r="H12" s="35">
         <v>55922668</v>
       </c>
-      <c r="I12" s="36">
+      <c r="I12" s="35">
         <v>63413385</v>
       </c>
-      <c r="J12" s="38"/>
-[...2 lines deleted...]
-      <c r="M12" s="39"/>
+      <c r="J12" s="35">
+        <v>72324120</v>
+      </c>
+      <c r="K12" s="38"/>
+      <c r="L12" s="38"/>
+      <c r="M12" s="38"/>
     </row>
     <row r="13" spans="1:14">
-      <c r="A13" s="40" t="s">
+      <c r="A13" s="39" t="s">
         <v>55</v>
       </c>
-      <c r="B13" s="66">
+      <c r="B13" s="65">
         <v>646058</v>
       </c>
-      <c r="C13" s="66">
+      <c r="C13" s="65">
         <v>895835</v>
       </c>
-      <c r="D13" s="36">
+      <c r="D13" s="35">
         <v>1232619</v>
       </c>
-      <c r="E13" s="38">
+      <c r="E13" s="37">
         <v>2046718</v>
       </c>
-      <c r="F13" s="38">
+      <c r="F13" s="37">
         <v>2158195</v>
       </c>
-      <c r="G13" s="36">
+      <c r="G13" s="35">
         <v>2267192</v>
       </c>
-      <c r="H13" s="36">
+      <c r="H13" s="35">
         <v>2404526</v>
       </c>
-      <c r="I13" s="36">
+      <c r="I13" s="35">
         <v>2838458</v>
       </c>
-      <c r="J13" s="38"/>
-[...2 lines deleted...]
-      <c r="M13" s="39"/>
+      <c r="J13" s="35">
+        <v>3523452</v>
+      </c>
+      <c r="K13" s="38"/>
+      <c r="L13" s="38"/>
+      <c r="M13" s="38"/>
     </row>
     <row r="14" spans="1:14">
-      <c r="A14" s="40" t="s">
+      <c r="A14" s="39" t="s">
         <v>56</v>
       </c>
-      <c r="B14" s="66">
+      <c r="B14" s="65">
         <v>1700849</v>
       </c>
-      <c r="C14" s="66">
+      <c r="C14" s="65">
         <v>3634778</v>
       </c>
-      <c r="D14" s="36">
+      <c r="D14" s="35">
         <v>5926244</v>
       </c>
-      <c r="E14" s="38">
+      <c r="E14" s="37">
         <v>8341803</v>
       </c>
-      <c r="F14" s="38">
+      <c r="F14" s="37">
         <v>10622170</v>
       </c>
-      <c r="G14" s="36">
+      <c r="G14" s="35">
         <v>12978380</v>
       </c>
-      <c r="H14" s="36">
+      <c r="H14" s="35">
         <v>15028772</v>
       </c>
-      <c r="I14" s="36">
+      <c r="I14" s="35">
         <v>16909942</v>
       </c>
-      <c r="J14" s="38"/>
-[...2 lines deleted...]
-      <c r="M14" s="39"/>
+      <c r="J14" s="35">
+        <v>19702964</v>
+      </c>
+      <c r="K14" s="38"/>
+      <c r="L14" s="38"/>
+      <c r="M14" s="38"/>
     </row>
     <row r="15" spans="1:14">
-      <c r="A15" s="40" t="s">
+      <c r="A15" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="B15" s="66">
+      <c r="B15" s="65">
         <v>11143412</v>
       </c>
-      <c r="C15" s="66">
+      <c r="C15" s="65">
         <v>23781844</v>
       </c>
-      <c r="D15" s="36">
+      <c r="D15" s="35">
         <v>36566634</v>
       </c>
-      <c r="E15" s="38">
+      <c r="E15" s="37">
         <v>49408198</v>
       </c>
-      <c r="F15" s="38">
+      <c r="F15" s="37">
         <v>62027655</v>
       </c>
-      <c r="G15" s="36">
+      <c r="G15" s="35">
         <v>73519898</v>
       </c>
-      <c r="H15" s="36">
+      <c r="H15" s="35">
         <v>84244226</v>
       </c>
-      <c r="I15" s="36">
+      <c r="I15" s="35">
         <v>91068418</v>
       </c>
-      <c r="J15" s="38"/>
-[...2 lines deleted...]
-      <c r="M15" s="39"/>
+      <c r="J15" s="35">
+        <v>101772121</v>
+      </c>
+      <c r="K15" s="38"/>
+      <c r="L15" s="38"/>
+      <c r="M15" s="38"/>
     </row>
     <row r="16" spans="1:14">
-      <c r="A16" s="40" t="s">
+      <c r="A16" s="39" t="s">
         <v>60</v>
       </c>
-      <c r="B16" s="66">
+      <c r="B16" s="65">
         <v>72728</v>
       </c>
-      <c r="C16" s="66">
+      <c r="C16" s="65">
         <v>140938</v>
       </c>
-      <c r="D16" s="36">
+      <c r="D16" s="35">
         <v>209351</v>
       </c>
-      <c r="E16" s="38">
+      <c r="E16" s="37">
         <v>277883</v>
       </c>
-      <c r="F16" s="38">
+      <c r="F16" s="37">
         <v>416416</v>
       </c>
-      <c r="G16" s="36">
+      <c r="G16" s="35">
         <v>554632</v>
       </c>
-      <c r="H16" s="36">
+      <c r="H16" s="35">
         <v>692855</v>
       </c>
-      <c r="I16" s="36">
+      <c r="I16" s="35">
         <v>798711</v>
       </c>
-      <c r="J16" s="38"/>
-[...2 lines deleted...]
-      <c r="M16" s="39"/>
+      <c r="J16" s="35">
+        <v>905084</v>
+      </c>
+      <c r="K16" s="38"/>
+      <c r="L16" s="38"/>
+      <c r="M16" s="38"/>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="40" t="s">
+      <c r="A17" s="39" t="s">
         <v>59</v>
       </c>
-      <c r="B17" s="66">
+      <c r="B17" s="65">
         <v>2425708</v>
       </c>
-      <c r="C17" s="66">
+      <c r="C17" s="65">
         <v>6541361</v>
       </c>
-      <c r="D17" s="36">
+      <c r="D17" s="35">
         <v>8959319</v>
       </c>
-      <c r="E17" s="38">
+      <c r="E17" s="37">
         <v>11897277</v>
       </c>
-      <c r="F17" s="38">
+      <c r="F17" s="37">
         <v>14715589</v>
       </c>
-      <c r="G17" s="36">
+      <c r="G17" s="35">
         <v>17394097</v>
       </c>
-      <c r="H17" s="36">
+      <c r="H17" s="35">
         <v>20108496</v>
       </c>
-      <c r="I17" s="36">
+      <c r="I17" s="35">
         <v>23292167</v>
       </c>
-      <c r="J17" s="38"/>
-[...2 lines deleted...]
-      <c r="M17" s="39"/>
+      <c r="J17" s="35">
+        <v>26659966</v>
+      </c>
+      <c r="K17" s="38"/>
+      <c r="L17" s="38"/>
+      <c r="M17" s="38"/>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="40" t="s">
+      <c r="A18" s="39" t="s">
         <v>61</v>
       </c>
-      <c r="B18" s="66">
+      <c r="B18" s="65">
         <v>1696318</v>
       </c>
-      <c r="C18" s="66">
+      <c r="C18" s="65">
         <v>4379262</v>
       </c>
-      <c r="D18" s="36">
+      <c r="D18" s="35">
         <v>7172778</v>
       </c>
-      <c r="E18" s="38">
+      <c r="E18" s="37">
         <v>9738135</v>
       </c>
-      <c r="F18" s="38">
+      <c r="F18" s="37">
         <v>11065229</v>
       </c>
-      <c r="G18" s="36">
+      <c r="G18" s="35">
         <v>12057146</v>
       </c>
-      <c r="H18" s="36">
+      <c r="H18" s="35">
         <v>13175064</v>
       </c>
-      <c r="I18" s="36">
+      <c r="I18" s="35">
         <v>16776310</v>
       </c>
-      <c r="J18" s="38"/>
-[...2 lines deleted...]
-      <c r="M18" s="39"/>
+      <c r="J18" s="35">
+        <v>21478367</v>
+      </c>
+      <c r="K18" s="38"/>
+      <c r="L18" s="38"/>
+      <c r="M18" s="38"/>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="40" t="s">
+      <c r="A19" s="39" t="s">
         <v>62</v>
       </c>
-      <c r="B19" s="66">
+      <c r="B19" s="65">
         <v>299373</v>
       </c>
-      <c r="C19" s="66">
+      <c r="C19" s="65">
         <v>1141484</v>
       </c>
-      <c r="D19" s="36">
+      <c r="D19" s="35">
         <v>1976241</v>
       </c>
-      <c r="E19" s="38">
+      <c r="E19" s="37">
         <v>2835429</v>
       </c>
-      <c r="F19" s="38">
+      <c r="F19" s="37">
         <v>3065402</v>
       </c>
-      <c r="G19" s="36">
+      <c r="G19" s="35">
         <v>3305866</v>
       </c>
-      <c r="H19" s="36">
+      <c r="H19" s="35">
         <v>3552913</v>
       </c>
-      <c r="I19" s="36">
+      <c r="I19" s="35">
         <v>4041610</v>
       </c>
-      <c r="J19" s="38"/>
-[...2 lines deleted...]
-      <c r="M19" s="39"/>
+      <c r="J19" s="35">
+        <v>4526491</v>
+      </c>
+      <c r="K19" s="38"/>
+      <c r="L19" s="38"/>
+      <c r="M19" s="38"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="40" t="s">
+      <c r="A20" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="B20" s="66">
+      <c r="B20" s="65">
         <v>344933</v>
       </c>
-      <c r="C20" s="66">
+      <c r="C20" s="65">
         <v>736796</v>
       </c>
-      <c r="D20" s="36">
+      <c r="D20" s="35">
         <v>1200982</v>
       </c>
-      <c r="E20" s="38">
+      <c r="E20" s="37">
         <v>1653984</v>
       </c>
-      <c r="F20" s="38">
+      <c r="F20" s="37">
         <v>2024002</v>
       </c>
-      <c r="G20" s="36">
+      <c r="G20" s="35">
         <v>2316238</v>
       </c>
-      <c r="H20" s="36">
+      <c r="H20" s="35">
         <v>2753709</v>
       </c>
-      <c r="I20" s="36">
+      <c r="I20" s="35">
         <v>3205663</v>
       </c>
-      <c r="J20" s="38"/>
-[...2 lines deleted...]
-      <c r="M20" s="39"/>
+      <c r="J20" s="35">
+        <v>3609740</v>
+      </c>
+      <c r="K20" s="38"/>
+      <c r="L20" s="38"/>
+      <c r="M20" s="38"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="40" t="s">
+      <c r="A21" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="B21" s="66">
+      <c r="B21" s="65">
         <v>260293</v>
       </c>
-      <c r="C21" s="66">
+      <c r="C21" s="65">
         <v>692253</v>
       </c>
-      <c r="D21" s="36">
+      <c r="D21" s="35">
         <v>1074323</v>
       </c>
-      <c r="E21" s="38">
+      <c r="E21" s="37">
         <v>1471178</v>
       </c>
-      <c r="F21" s="38">
+      <c r="F21" s="37">
         <v>1650608</v>
       </c>
-      <c r="G21" s="36">
+      <c r="G21" s="35">
         <v>1841689</v>
       </c>
-      <c r="H21" s="36">
+      <c r="H21" s="35">
         <v>1932538</v>
       </c>
-      <c r="I21" s="36">
+      <c r="I21" s="35">
         <v>2292291</v>
       </c>
-      <c r="J21" s="38"/>
-[...2 lines deleted...]
-      <c r="M21" s="39"/>
+      <c r="J21" s="35">
+        <v>2725984</v>
+      </c>
+      <c r="K21" s="38"/>
+      <c r="L21" s="38"/>
+      <c r="M21" s="38"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="40" t="s">
+      <c r="A22" s="39" t="s">
         <v>65</v>
       </c>
-      <c r="B22" s="66">
+      <c r="B22" s="65">
         <v>30863465</v>
       </c>
-      <c r="C22" s="66">
+      <c r="C22" s="65">
         <v>59500442</v>
       </c>
-      <c r="D22" s="36">
+      <c r="D22" s="35">
         <v>90512390</v>
       </c>
-      <c r="E22" s="38">
+      <c r="E22" s="37">
         <v>139483739</v>
       </c>
-      <c r="F22" s="38">
+      <c r="F22" s="37">
         <v>185526395</v>
       </c>
-      <c r="G22" s="36">
+      <c r="G22" s="35">
         <v>231403950</v>
       </c>
-      <c r="H22" s="36">
+      <c r="H22" s="35">
         <v>274544102</v>
       </c>
-      <c r="I22" s="36">
+      <c r="I22" s="35">
         <v>315318587</v>
       </c>
-      <c r="J22" s="38"/>
-[...2 lines deleted...]
-      <c r="M22" s="39"/>
+      <c r="J22" s="35">
+        <v>354142000</v>
+      </c>
+      <c r="K22" s="38"/>
+      <c r="L22" s="38"/>
+      <c r="M22" s="38"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="40" t="s">
+      <c r="A23" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="B23" s="66">
+      <c r="B23" s="65">
         <v>36841</v>
       </c>
-      <c r="C23" s="66">
+      <c r="C23" s="65">
         <v>143846</v>
       </c>
-      <c r="D23" s="36">
+      <c r="D23" s="35">
         <v>251316</v>
       </c>
-      <c r="E23" s="38">
+      <c r="E23" s="37">
         <v>354321</v>
       </c>
-      <c r="F23" s="38">
+      <c r="F23" s="37">
         <v>398414</v>
       </c>
-      <c r="G23" s="36">
+      <c r="G23" s="35">
         <v>441798</v>
       </c>
-      <c r="H23" s="36">
+      <c r="H23" s="35">
         <v>491393</v>
       </c>
-      <c r="I23" s="36">
+      <c r="I23" s="35">
         <v>582908</v>
       </c>
-      <c r="J23" s="38"/>
-[...2 lines deleted...]
-      <c r="M23" s="39"/>
+      <c r="J23" s="35">
+        <v>691071</v>
+      </c>
+      <c r="K23" s="38"/>
+      <c r="L23" s="38"/>
+      <c r="M23" s="38"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="40" t="s">
+      <c r="A24" s="39" t="s">
         <v>67</v>
       </c>
-      <c r="B24" s="66">
+      <c r="B24" s="65">
         <v>149577</v>
       </c>
-      <c r="C24" s="66">
+      <c r="C24" s="65">
         <v>306964</v>
       </c>
-      <c r="D24" s="36">
+      <c r="D24" s="35">
         <v>465248</v>
       </c>
-      <c r="E24" s="38">
+      <c r="E24" s="37">
         <v>622315</v>
       </c>
-      <c r="F24" s="38">
+      <c r="F24" s="37">
         <v>747956</v>
       </c>
-      <c r="G24" s="36">
+      <c r="G24" s="35">
         <v>872012</v>
       </c>
-      <c r="H24" s="36">
+      <c r="H24" s="35">
         <v>1020036</v>
       </c>
-      <c r="I24" s="36">
+      <c r="I24" s="35">
         <v>1239105</v>
       </c>
-      <c r="J24" s="38"/>
-[...2 lines deleted...]
-      <c r="M24" s="39"/>
+      <c r="J24" s="35">
+        <v>1459407</v>
+      </c>
+      <c r="K24" s="38"/>
+      <c r="L24" s="38"/>
+      <c r="M24" s="38"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="40" t="s">
+      <c r="A25" s="39" t="s">
         <v>68</v>
       </c>
-      <c r="B25" s="66">
+      <c r="B25" s="65">
         <v>4719321</v>
       </c>
-      <c r="C25" s="66">
+      <c r="C25" s="65">
         <v>10323102</v>
       </c>
-      <c r="D25" s="36">
+      <c r="D25" s="35">
         <v>16938737</v>
       </c>
-      <c r="E25" s="38">
+      <c r="E25" s="37">
         <v>23546442</v>
       </c>
-      <c r="F25" s="38">
+      <c r="F25" s="37">
         <v>29858688</v>
       </c>
-      <c r="G25" s="36">
+      <c r="G25" s="35">
         <v>36140145</v>
       </c>
-      <c r="H25" s="36">
+      <c r="H25" s="35">
         <v>42485437</v>
       </c>
-      <c r="I25" s="36">
+      <c r="I25" s="35">
         <v>49531907</v>
       </c>
-      <c r="J25" s="38"/>
-[...2 lines deleted...]
-      <c r="M25" s="39"/>
+      <c r="J25" s="35">
+        <v>55611123</v>
+      </c>
+      <c r="K25" s="38"/>
+      <c r="L25" s="38"/>
+      <c r="M25" s="38"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="40" t="s">
+      <c r="A26" s="39" t="s">
         <v>69</v>
       </c>
-      <c r="B26" s="66">
+      <c r="B26" s="65">
         <v>13046952</v>
       </c>
-      <c r="C26" s="66">
+      <c r="C26" s="65">
         <v>24224975</v>
       </c>
-      <c r="D26" s="36">
+      <c r="D26" s="35">
         <v>38319103</v>
       </c>
-      <c r="E26" s="38">
+      <c r="E26" s="37">
         <v>53099632</v>
       </c>
-      <c r="F26" s="38">
+      <c r="F26" s="37">
         <v>68987971</v>
       </c>
-      <c r="G26" s="36">
+      <c r="G26" s="35">
         <v>85164303</v>
       </c>
-      <c r="H26" s="36">
+      <c r="H26" s="35">
         <v>100581679</v>
       </c>
-      <c r="I26" s="36">
+      <c r="I26" s="35">
         <v>112099793</v>
       </c>
-      <c r="J26" s="38"/>
-[...2 lines deleted...]
-      <c r="M26" s="39"/>
+      <c r="J26" s="35">
+        <v>124626984</v>
+      </c>
+      <c r="K26" s="38"/>
+      <c r="L26" s="38"/>
+      <c r="M26" s="38"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" s="40" t="s">
+      <c r="A27" s="39" t="s">
         <v>57</v>
       </c>
-      <c r="B27" s="66">
+      <c r="B27" s="65">
         <v>18951920</v>
       </c>
-      <c r="C27" s="66">
+      <c r="C27" s="65">
         <v>41737654</v>
       </c>
-      <c r="D27" s="36">
+      <c r="D27" s="35">
         <v>64989764</v>
       </c>
-      <c r="E27" s="38">
+      <c r="E27" s="37">
         <v>88837254</v>
       </c>
-      <c r="F27" s="38">
+      <c r="F27" s="37">
         <v>115263728</v>
       </c>
-      <c r="G27" s="36">
+      <c r="G27" s="35">
         <v>143197800</v>
       </c>
-      <c r="H27" s="36">
+      <c r="H27" s="35">
         <v>167884501</v>
       </c>
-      <c r="I27" s="36">
+      <c r="I27" s="35">
         <v>194457917</v>
       </c>
-      <c r="J27" s="38"/>
-[...5 lines deleted...]
-      <c r="A28" s="41" t="s">
+      <c r="J27" s="35">
+        <v>220921684</v>
+      </c>
+      <c r="K27" s="38"/>
+      <c r="L27" s="38"/>
+      <c r="M27" s="38"/>
+    </row>
+    <row r="28" spans="1:13" ht="22.5">
+      <c r="A28" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B28" s="43"/>
-[...9 lines deleted...]
-      <c r="M28" s="45"/>
+      <c r="B28" s="42"/>
+      <c r="C28" s="42"/>
+      <c r="D28" s="43"/>
+      <c r="E28" s="43"/>
+      <c r="F28" s="37"/>
+      <c r="G28" s="43"/>
+      <c r="H28" s="37"/>
+      <c r="I28" s="35"/>
+      <c r="K28" s="36"/>
+      <c r="L28" s="44"/>
+      <c r="M28" s="44"/>
     </row>
     <row r="29" spans="1:13" s="9" customFormat="1" ht="11.25">
-      <c r="A29" s="46" t="s">
+      <c r="A29" s="45" t="s">
         <v>50</v>
       </c>
-      <c r="B29" s="66">
+      <c r="B29" s="65">
         <v>24555336</v>
       </c>
-      <c r="C29" s="66">
+      <c r="C29" s="65">
         <v>64943654</v>
       </c>
-      <c r="D29" s="36">
+      <c r="D29" s="35">
         <v>103814543</v>
       </c>
-      <c r="E29" s="36">
+      <c r="E29" s="35">
         <v>143586348</v>
       </c>
-      <c r="F29" s="38">
+      <c r="F29" s="37">
         <v>184866037</v>
       </c>
-      <c r="G29" s="36">
+      <c r="G29" s="35">
         <v>222948490</v>
       </c>
-      <c r="H29" s="36">
+      <c r="H29" s="35">
         <v>265059917</v>
       </c>
-      <c r="I29" s="36">
+      <c r="I29" s="35">
         <v>309430370</v>
       </c>
-      <c r="J29" s="38"/>
-[...2 lines deleted...]
-      <c r="M29" s="39"/>
+      <c r="J29" s="35">
+        <v>353507749</v>
+      </c>
+      <c r="K29" s="38"/>
+      <c r="L29" s="38"/>
+      <c r="M29" s="38"/>
     </row>
     <row r="30" spans="1:13" s="7" customFormat="1">
-      <c r="A30" s="40" t="s">
+      <c r="A30" s="39" t="s">
         <v>51</v>
       </c>
-      <c r="B30" s="66">
+      <c r="B30" s="65">
         <v>11405</v>
       </c>
-      <c r="C30" s="66">
+      <c r="C30" s="65">
         <v>38817</v>
       </c>
-      <c r="D30" s="36">
+      <c r="D30" s="35">
         <v>66229</v>
       </c>
-      <c r="E30" s="36">
+      <c r="E30" s="35">
         <v>93640</v>
       </c>
-      <c r="F30" s="38">
+      <c r="F30" s="37">
         <v>121033</v>
       </c>
-      <c r="G30" s="36">
+      <c r="G30" s="35">
         <v>148425</v>
       </c>
-      <c r="H30" s="36">
+      <c r="H30" s="35">
         <v>175817</v>
       </c>
-      <c r="I30" s="36">
+      <c r="I30" s="35">
         <v>272665</v>
       </c>
-      <c r="J30" s="38"/>
-[...2 lines deleted...]
-      <c r="M30" s="39"/>
+      <c r="J30" s="35">
+        <v>369513</v>
+      </c>
+      <c r="K30" s="38"/>
+      <c r="L30" s="38"/>
+      <c r="M30" s="38"/>
     </row>
     <row r="31" spans="1:13" s="7" customFormat="1">
-      <c r="A31" s="40" t="s">
+      <c r="A31" s="39" t="s">
         <v>52</v>
       </c>
-      <c r="B31" s="66">
+      <c r="B31" s="65">
         <v>77708</v>
       </c>
-      <c r="C31" s="66">
+      <c r="C31" s="65">
         <v>148823</v>
       </c>
-      <c r="D31" s="36">
+      <c r="D31" s="35">
         <v>286504</v>
       </c>
-      <c r="E31" s="36">
+      <c r="E31" s="35">
         <v>569156</v>
       </c>
-      <c r="F31" s="38">
+      <c r="F31" s="37">
         <v>784390</v>
       </c>
-      <c r="G31" s="36">
+      <c r="G31" s="35">
         <v>1029969</v>
       </c>
-      <c r="H31" s="36">
+      <c r="H31" s="35">
         <v>1229617</v>
       </c>
-      <c r="I31" s="36">
+      <c r="I31" s="35">
         <v>1461422</v>
       </c>
-      <c r="J31" s="38"/>
-[...2 lines deleted...]
-      <c r="M31" s="39"/>
+      <c r="J31" s="35">
+        <v>1721534</v>
+      </c>
+      <c r="K31" s="38"/>
+      <c r="L31" s="38"/>
+      <c r="M31" s="38"/>
     </row>
     <row r="32" spans="1:13" s="7" customFormat="1">
-      <c r="A32" s="40" t="s">
+      <c r="A32" s="39" t="s">
         <v>72</v>
       </c>
-      <c r="B32" s="66">
+      <c r="B32" s="65">
         <v>10623986</v>
       </c>
-      <c r="C32" s="66">
+      <c r="C32" s="65">
         <v>26854111</v>
       </c>
-      <c r="D32" s="36">
+      <c r="D32" s="35">
         <v>42537540</v>
       </c>
-      <c r="E32" s="36">
+      <c r="E32" s="35">
         <v>58390913</v>
       </c>
-      <c r="F32" s="38">
+      <c r="F32" s="37">
         <v>75711272</v>
       </c>
-      <c r="G32" s="36">
+      <c r="G32" s="35">
         <v>90875310</v>
       </c>
-      <c r="H32" s="36">
+      <c r="H32" s="35">
         <v>108235554</v>
       </c>
-      <c r="I32" s="36">
+      <c r="I32" s="35">
         <v>126513875</v>
       </c>
-      <c r="J32" s="38"/>
-[...2 lines deleted...]
-      <c r="M32" s="39"/>
+      <c r="J32" s="35">
+        <v>143844450</v>
+      </c>
+      <c r="K32" s="38"/>
+      <c r="L32" s="38"/>
+      <c r="M32" s="38"/>
     </row>
     <row r="33" spans="1:13" s="7" customFormat="1">
-      <c r="A33" s="40" t="s">
+      <c r="A33" s="39" t="s">
         <v>53</v>
       </c>
-      <c r="B33" s="66">
+      <c r="B33" s="65">
         <v>19533</v>
       </c>
-      <c r="C33" s="66">
+      <c r="C33" s="65">
         <v>54857</v>
       </c>
-      <c r="D33" s="36">
+      <c r="D33" s="35">
         <v>90181</v>
       </c>
-      <c r="E33" s="36">
+      <c r="E33" s="35">
         <v>125505</v>
       </c>
-      <c r="F33" s="38">
+      <c r="F33" s="37">
         <v>131678</v>
       </c>
-      <c r="G33" s="36">
+      <c r="G33" s="35">
         <v>137851</v>
       </c>
-      <c r="H33" s="36">
+      <c r="H33" s="35">
         <v>144024</v>
       </c>
-      <c r="I33" s="36">
+      <c r="I33" s="35">
         <v>169165</v>
       </c>
-      <c r="J33" s="38"/>
-[...2 lines deleted...]
-      <c r="M33" s="39"/>
+      <c r="J33" s="35">
+        <v>194307</v>
+      </c>
+      <c r="K33" s="38"/>
+      <c r="L33" s="38"/>
+      <c r="M33" s="38"/>
     </row>
     <row r="34" spans="1:13" s="7" customFormat="1">
-      <c r="A34" s="40" t="s">
+      <c r="A34" s="39" t="s">
         <v>54</v>
       </c>
-      <c r="B34" s="66">
+      <c r="B34" s="65">
         <v>1131368</v>
       </c>
-      <c r="C34" s="66">
+      <c r="C34" s="65">
         <v>2608132</v>
       </c>
-      <c r="D34" s="36">
+      <c r="D34" s="35">
         <v>3890458</v>
       </c>
-      <c r="E34" s="36">
+      <c r="E34" s="35">
         <v>5456721</v>
       </c>
-      <c r="F34" s="38">
+      <c r="F34" s="37">
         <v>6629458</v>
       </c>
-      <c r="G34" s="36">
+      <c r="G34" s="35">
         <v>8461574</v>
       </c>
-      <c r="H34" s="36">
+      <c r="H34" s="35">
         <v>10148607</v>
       </c>
-      <c r="I34" s="36">
+      <c r="I34" s="35">
         <v>12237875</v>
       </c>
-      <c r="J34" s="38"/>
-[...2 lines deleted...]
-      <c r="M34" s="39"/>
+      <c r="J34" s="35">
+        <v>14133050</v>
+      </c>
+      <c r="K34" s="38"/>
+      <c r="L34" s="38"/>
+      <c r="M34" s="38"/>
     </row>
     <row r="35" spans="1:13" s="7" customFormat="1">
-      <c r="A35" s="40" t="s">
+      <c r="A35" s="39" t="s">
         <v>80</v>
       </c>
-      <c r="B35" s="66" t="s">
+      <c r="B35" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="C35" s="66">
+      <c r="C35" s="65">
         <v>62853</v>
       </c>
-      <c r="D35" s="36">
+      <c r="D35" s="35">
         <v>125707</v>
       </c>
-      <c r="E35" s="36">
+      <c r="E35" s="35">
         <v>818600</v>
       </c>
-      <c r="F35" s="38">
+      <c r="F35" s="37">
         <v>822824</v>
       </c>
-      <c r="G35" s="36">
+      <c r="G35" s="35">
         <v>827048</v>
       </c>
-      <c r="H35" s="36">
+      <c r="H35" s="35">
         <v>831272</v>
       </c>
-      <c r="I35" s="36">
+      <c r="I35" s="35">
         <v>884888</v>
       </c>
-      <c r="J35" s="38"/>
-[...2 lines deleted...]
-      <c r="M35" s="39"/>
+      <c r="J35" s="35">
+        <v>938503</v>
+      </c>
+      <c r="K35" s="38"/>
+      <c r="L35" s="38"/>
+      <c r="M35" s="38"/>
     </row>
     <row r="36" spans="1:13">
-      <c r="A36" s="40" t="s">
+      <c r="A36" s="39" t="s">
         <v>56</v>
       </c>
-      <c r="B36" s="66">
+      <c r="B36" s="65">
         <v>250</v>
       </c>
-      <c r="C36" s="66">
+      <c r="C36" s="65">
         <v>6793</v>
       </c>
-      <c r="D36" s="36">
+      <c r="D36" s="35">
         <v>13337</v>
       </c>
-      <c r="E36" s="36">
+      <c r="E36" s="35">
         <v>19880</v>
       </c>
-      <c r="F36" s="38">
+      <c r="F36" s="37">
         <v>24598</v>
       </c>
-      <c r="G36" s="36">
+      <c r="G36" s="35">
         <v>29317</v>
       </c>
-      <c r="H36" s="36">
+      <c r="H36" s="35">
         <v>34035</v>
       </c>
-      <c r="I36" s="36">
+      <c r="I36" s="35">
         <v>50116</v>
       </c>
-      <c r="J36" s="38"/>
-[...2 lines deleted...]
-      <c r="M36" s="39"/>
+      <c r="J36" s="35">
+        <v>66196</v>
+      </c>
+      <c r="K36" s="38"/>
+      <c r="L36" s="38"/>
+      <c r="M36" s="38"/>
     </row>
     <row r="37" spans="1:13">
-      <c r="A37" s="40" t="s">
+      <c r="A37" s="39" t="s">
         <v>81</v>
       </c>
-      <c r="B37" s="66" t="s">
+      <c r="B37" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="C37" s="66">
+      <c r="C37" s="65">
         <v>16106</v>
       </c>
-      <c r="D37" s="36">
+      <c r="D37" s="35">
         <v>32211</v>
       </c>
-      <c r="E37" s="36">
+      <c r="E37" s="35">
         <v>48317</v>
       </c>
-      <c r="F37" s="38">
+      <c r="F37" s="37">
         <v>48317</v>
       </c>
-      <c r="G37" s="36">
+      <c r="G37" s="35">
         <v>48317</v>
       </c>
-      <c r="H37" s="36">
+      <c r="H37" s="35">
         <v>48317</v>
       </c>
-      <c r="I37" s="36">
+      <c r="I37" s="35">
         <v>54159</v>
       </c>
-      <c r="J37" s="38"/>
-[...2 lines deleted...]
-      <c r="M37" s="39"/>
+      <c r="J37" s="35">
+        <v>60000</v>
+      </c>
+      <c r="K37" s="38"/>
+      <c r="L37" s="38"/>
+      <c r="M37" s="38"/>
     </row>
     <row r="38" spans="1:13">
-      <c r="A38" s="40" t="s">
+      <c r="A38" s="39" t="s">
         <v>60</v>
       </c>
-      <c r="B38" s="66">
+      <c r="B38" s="65">
         <v>5600</v>
       </c>
-      <c r="C38" s="66">
+      <c r="C38" s="65">
         <v>15035</v>
       </c>
-      <c r="D38" s="36">
+      <c r="D38" s="35">
         <v>24469</v>
       </c>
-      <c r="E38" s="36">
+      <c r="E38" s="35">
         <v>33904</v>
       </c>
-      <c r="F38" s="38">
+      <c r="F38" s="37">
         <v>36704</v>
       </c>
-      <c r="G38" s="36">
+      <c r="G38" s="35">
         <v>39504</v>
       </c>
-      <c r="H38" s="36">
+      <c r="H38" s="35">
         <v>42304</v>
       </c>
-      <c r="I38" s="36">
+      <c r="I38" s="35">
         <v>42304</v>
       </c>
-      <c r="J38" s="38"/>
-[...2 lines deleted...]
-      <c r="M38" s="39"/>
+      <c r="J38" s="35">
+        <v>42304</v>
+      </c>
+      <c r="K38" s="38"/>
+      <c r="L38" s="38"/>
+      <c r="M38" s="38"/>
     </row>
     <row r="39" spans="1:13">
-      <c r="A39" s="40" t="s">
+      <c r="A39" s="39" t="s">
         <v>59</v>
       </c>
-      <c r="B39" s="66">
+      <c r="B39" s="65">
         <v>1906219</v>
       </c>
-      <c r="C39" s="66">
+      <c r="C39" s="65">
         <v>5448484</v>
       </c>
-      <c r="D39" s="36">
+      <c r="D39" s="35">
         <v>7290348</v>
       </c>
-      <c r="E39" s="36">
+      <c r="E39" s="35">
         <v>9651552</v>
       </c>
-      <c r="F39" s="38">
+      <c r="F39" s="37">
         <v>11872368</v>
       </c>
-      <c r="G39" s="36">
+      <c r="G39" s="35">
         <v>13969380</v>
       </c>
-      <c r="H39" s="36">
+      <c r="H39" s="35">
         <v>16102692</v>
       </c>
-      <c r="I39" s="36">
+      <c r="I39" s="35">
         <v>18655265</v>
       </c>
-      <c r="J39" s="38"/>
-[...2 lines deleted...]
-      <c r="M39" s="39"/>
+      <c r="J39" s="35">
+        <v>21382106</v>
+      </c>
+      <c r="K39" s="38"/>
+      <c r="L39" s="38"/>
+      <c r="M39" s="38"/>
     </row>
     <row r="40" spans="1:13">
-      <c r="A40" s="40" t="s">
+      <c r="A40" s="39" t="s">
         <v>61</v>
       </c>
-      <c r="B40" s="66">
+      <c r="B40" s="65">
         <v>14625</v>
       </c>
-      <c r="C40" s="66">
+      <c r="C40" s="65">
         <v>1128184</v>
       </c>
-      <c r="D40" s="36">
+      <c r="D40" s="35">
         <v>2275920</v>
       </c>
-      <c r="E40" s="36">
+      <c r="E40" s="35">
         <v>3558507</v>
       </c>
-      <c r="F40" s="38">
+      <c r="F40" s="37">
         <v>3656393</v>
       </c>
-      <c r="G40" s="36">
+      <c r="G40" s="35">
         <v>3689752</v>
       </c>
-      <c r="H40" s="36">
+      <c r="H40" s="35">
         <v>3905511</v>
       </c>
-      <c r="I40" s="36">
+      <c r="I40" s="35">
         <v>6603578</v>
       </c>
-      <c r="J40" s="38"/>
-[...2 lines deleted...]
-      <c r="M40" s="39"/>
+      <c r="J40" s="35">
+        <v>9949524</v>
+      </c>
+      <c r="K40" s="38"/>
+      <c r="L40" s="38"/>
+      <c r="M40" s="38"/>
     </row>
     <row r="41" spans="1:13">
-      <c r="A41" s="40" t="s">
+      <c r="A41" s="39" t="s">
         <v>62</v>
       </c>
-      <c r="B41" s="66">
+      <c r="B41" s="65">
         <v>3190</v>
       </c>
-      <c r="C41" s="66">
+      <c r="C41" s="65">
         <v>23067</v>
       </c>
-      <c r="D41" s="36">
+      <c r="D41" s="35">
         <v>42944</v>
       </c>
-      <c r="E41" s="36">
+      <c r="E41" s="35">
         <v>62821</v>
       </c>
-      <c r="F41" s="38">
+      <c r="F41" s="37">
         <v>76941</v>
       </c>
-      <c r="G41" s="36">
+      <c r="G41" s="35">
         <v>91062</v>
       </c>
-      <c r="H41" s="36">
+      <c r="H41" s="35">
         <v>105182</v>
       </c>
-      <c r="I41" s="36">
+      <c r="I41" s="35">
         <v>154443</v>
       </c>
-      <c r="J41" s="38"/>
-[...2 lines deleted...]
-      <c r="M41" s="39"/>
+      <c r="J41" s="35">
+        <v>203703</v>
+      </c>
+      <c r="K41" s="38"/>
+      <c r="L41" s="38"/>
+      <c r="M41" s="38"/>
     </row>
     <row r="42" spans="1:13">
-      <c r="A42" s="40" t="s">
+      <c r="A42" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="B42" s="66" t="s">
+      <c r="B42" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="C42" s="66" t="s">
+      <c r="C42" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="D42" s="66" t="s">
+      <c r="D42" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="66" t="s">
+      <c r="E42" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="F42" s="38">
+      <c r="F42" s="37">
         <v>2299</v>
       </c>
-      <c r="G42" s="36">
+      <c r="G42" s="35">
         <v>4598</v>
       </c>
-      <c r="H42" s="36">
+      <c r="H42" s="35">
         <v>6897</v>
       </c>
-      <c r="I42" s="36">
+      <c r="I42" s="35">
         <v>17960</v>
       </c>
-      <c r="J42" s="38"/>
-[...2 lines deleted...]
-      <c r="M42" s="39"/>
+      <c r="J42" s="35">
+        <v>29024</v>
+      </c>
+      <c r="K42" s="38"/>
+      <c r="L42" s="38"/>
+      <c r="M42" s="38"/>
     </row>
     <row r="43" spans="1:13">
-      <c r="A43" s="40" t="s">
+      <c r="A43" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="B43" s="66">
+      <c r="B43" s="65">
         <v>153495</v>
       </c>
-      <c r="C43" s="66">
+      <c r="C43" s="65">
         <v>291003</v>
       </c>
-      <c r="D43" s="36">
+      <c r="D43" s="35">
         <v>378171</v>
       </c>
-      <c r="E43" s="36">
+      <c r="E43" s="35">
         <v>481697</v>
       </c>
-      <c r="F43" s="38">
+      <c r="F43" s="37">
         <v>601766</v>
       </c>
-      <c r="G43" s="36">
+      <c r="G43" s="35">
         <v>736261</v>
       </c>
-      <c r="H43" s="36">
+      <c r="H43" s="35">
         <v>773127</v>
       </c>
-      <c r="I43" s="36">
+      <c r="I43" s="35">
         <v>804008</v>
       </c>
-      <c r="J43" s="38"/>
-[...2 lines deleted...]
-      <c r="M43" s="39"/>
+      <c r="J43" s="35">
+        <v>911313</v>
+      </c>
+      <c r="K43" s="38"/>
+      <c r="L43" s="38"/>
+      <c r="M43" s="38"/>
     </row>
     <row r="44" spans="1:13">
-      <c r="A44" s="40" t="s">
+      <c r="A44" s="39" t="s">
         <v>65</v>
       </c>
-      <c r="B44" s="66">
+      <c r="B44" s="65">
         <v>262186</v>
       </c>
-      <c r="C44" s="66">
+      <c r="C44" s="65">
         <v>756773</v>
       </c>
-      <c r="D44" s="36">
+      <c r="D44" s="35">
         <v>1244653</v>
       </c>
-      <c r="E44" s="36">
+      <c r="E44" s="35">
         <v>1794151</v>
       </c>
-      <c r="F44" s="38">
+      <c r="F44" s="37">
         <v>2078133</v>
       </c>
-      <c r="G44" s="36">
+      <c r="G44" s="35">
         <v>2525999</v>
       </c>
-      <c r="H44" s="36">
+      <c r="H44" s="35">
         <v>2921147</v>
       </c>
-      <c r="I44" s="36">
+      <c r="I44" s="35">
         <v>3531841</v>
       </c>
-      <c r="J44" s="38"/>
-[...2 lines deleted...]
-      <c r="M44" s="39"/>
+      <c r="J44" s="35">
+        <v>4192822</v>
+      </c>
+      <c r="K44" s="38"/>
+      <c r="L44" s="38"/>
+      <c r="M44" s="38"/>
     </row>
     <row r="45" spans="1:13">
-      <c r="A45" s="40" t="s">
+      <c r="A45" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="B45" s="66">
+      <c r="B45" s="65">
         <v>4510</v>
       </c>
-      <c r="C45" s="66">
+      <c r="C45" s="65">
         <v>30056</v>
       </c>
-      <c r="D45" s="36">
+      <c r="D45" s="35">
         <v>55602</v>
       </c>
-      <c r="E45" s="36">
+      <c r="E45" s="35">
         <v>81148</v>
       </c>
-      <c r="F45" s="38">
+      <c r="F45" s="37">
         <v>84489</v>
       </c>
-      <c r="G45" s="36">
+      <c r="G45" s="35">
         <v>87830</v>
       </c>
-      <c r="H45" s="36">
+      <c r="H45" s="35">
         <v>91170</v>
       </c>
-      <c r="I45" s="36">
+      <c r="I45" s="35">
         <v>96582</v>
       </c>
-      <c r="J45" s="38"/>
-[...2 lines deleted...]
-      <c r="M45" s="39"/>
+      <c r="J45" s="35">
+        <v>101994</v>
+      </c>
+      <c r="K45" s="38"/>
+      <c r="L45" s="38"/>
+      <c r="M45" s="38"/>
     </row>
     <row r="46" spans="1:13">
-      <c r="A46" s="40" t="s">
+      <c r="A46" s="39" t="s">
         <v>67</v>
       </c>
-      <c r="B46" s="66" t="s">
+      <c r="B46" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="C46" s="66" t="s">
+      <c r="C46" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="D46" s="66" t="s">
+      <c r="D46" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="E46" s="66" t="s">
+      <c r="E46" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="F46" s="66" t="s">
+      <c r="F46" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="G46" s="66" t="s">
+      <c r="G46" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="H46" s="66" t="s">
+      <c r="H46" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="I46" s="36">
+      <c r="I46" s="35">
         <v>3315</v>
       </c>
-      <c r="J46" s="38"/>
-[...2 lines deleted...]
-      <c r="M46" s="39"/>
+      <c r="J46" s="35">
+        <v>6630</v>
+      </c>
+      <c r="K46" s="38"/>
+      <c r="L46" s="38"/>
+      <c r="M46" s="38"/>
     </row>
     <row r="47" spans="1:13">
-      <c r="A47" s="40" t="s">
+      <c r="A47" s="39" t="s">
         <v>68</v>
       </c>
-      <c r="B47" s="66">
+      <c r="B47" s="65">
         <v>146228</v>
       </c>
-      <c r="C47" s="66">
+      <c r="C47" s="65">
         <v>654128</v>
       </c>
-      <c r="D47" s="36">
+      <c r="D47" s="35">
         <v>1162028</v>
       </c>
-      <c r="E47" s="36">
+      <c r="E47" s="35">
         <v>1669928</v>
       </c>
-      <c r="F47" s="38">
+      <c r="F47" s="37">
         <v>1821270</v>
       </c>
-      <c r="G47" s="36">
+      <c r="G47" s="35">
         <v>1972613</v>
       </c>
-      <c r="H47" s="36">
+      <c r="H47" s="35">
         <v>2115403</v>
       </c>
-      <c r="I47" s="36">
+      <c r="I47" s="35">
         <v>2589500</v>
       </c>
-      <c r="J47" s="38"/>
-[...2 lines deleted...]
-      <c r="M47" s="39"/>
+      <c r="J47" s="35">
+        <v>3063596</v>
+      </c>
+      <c r="K47" s="38"/>
+      <c r="L47" s="38"/>
+      <c r="M47" s="38"/>
     </row>
     <row r="48" spans="1:13">
-      <c r="A48" s="40" t="s">
+      <c r="A48" s="39" t="s">
         <v>69</v>
       </c>
-      <c r="B48" s="66">
+      <c r="B48" s="65">
         <v>3317298</v>
       </c>
-      <c r="C48" s="66">
+      <c r="C48" s="65">
         <v>9482268</v>
       </c>
-      <c r="D48" s="36">
+      <c r="D48" s="35">
         <v>16403288</v>
       </c>
-      <c r="E48" s="36">
+      <c r="E48" s="35">
         <v>22998962</v>
       </c>
-      <c r="F48" s="38">
+      <c r="F48" s="37">
         <v>32058958</v>
       </c>
-      <c r="G48" s="36">
+      <c r="G48" s="35">
         <v>39862602</v>
       </c>
-      <c r="H48" s="36">
+      <c r="H48" s="35">
         <v>50726777</v>
       </c>
-      <c r="I48" s="36">
+      <c r="I48" s="35">
         <v>57299650</v>
       </c>
-      <c r="J48" s="38"/>
-[...2 lines deleted...]
-      <c r="M48" s="39"/>
+      <c r="J48" s="35">
+        <v>63169875</v>
+      </c>
+      <c r="K48" s="38"/>
+      <c r="L48" s="38"/>
+      <c r="M48" s="38"/>
     </row>
     <row r="49" spans="1:13">
-      <c r="A49" s="40" t="s">
+      <c r="A49" s="39" t="s">
         <v>57</v>
       </c>
-      <c r="B49" s="66">
+      <c r="B49" s="65">
         <v>6877735</v>
       </c>
-      <c r="C49" s="66">
+      <c r="C49" s="65">
         <v>17324164</v>
       </c>
-      <c r="D49" s="36">
+      <c r="D49" s="35">
         <v>27894953</v>
       </c>
-      <c r="E49" s="36">
+      <c r="E49" s="35">
         <v>37730946</v>
       </c>
-      <c r="F49" s="38">
+      <c r="F49" s="37">
         <v>48303145</v>
       </c>
-      <c r="G49" s="36">
+      <c r="G49" s="35">
         <v>58411079</v>
       </c>
-      <c r="H49" s="36">
+      <c r="H49" s="35">
         <v>67422464</v>
       </c>
-      <c r="I49" s="36">
+      <c r="I49" s="35">
         <v>77987760</v>
       </c>
-      <c r="J49" s="38"/>
-[...2 lines deleted...]
-      <c r="M49" s="39"/>
+      <c r="J49" s="35">
+        <v>89127305</v>
+      </c>
+      <c r="K49" s="38"/>
+      <c r="L49" s="38"/>
+      <c r="M49" s="38"/>
     </row>
     <row r="50" spans="1:13">
-      <c r="A50" s="47" t="s">
+      <c r="A50" s="46" t="s">
         <v>38</v>
       </c>
-      <c r="B50" s="43"/>
-[...10 lines deleted...]
-      <c r="M50" s="45"/>
+      <c r="B50" s="42"/>
+      <c r="C50" s="42"/>
+      <c r="D50" s="43"/>
+      <c r="E50" s="43"/>
+      <c r="F50" s="37"/>
+      <c r="G50" s="72"/>
+      <c r="H50" s="37"/>
+      <c r="I50" s="101"/>
+      <c r="J50" s="101"/>
+      <c r="K50" s="36"/>
+      <c r="L50" s="44"/>
+      <c r="M50" s="44"/>
     </row>
     <row r="51" spans="1:13" s="9" customFormat="1" ht="11.25">
-      <c r="A51" s="48" t="s">
+      <c r="A51" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="B51" s="66" t="s">
+      <c r="B51" s="65" t="s">
         <v>86</v>
       </c>
-      <c r="C51" s="66">
+      <c r="C51" s="65">
         <v>28932</v>
       </c>
-      <c r="D51" s="36">
+      <c r="D51" s="35">
         <v>84659</v>
       </c>
-      <c r="E51" s="38">
+      <c r="E51" s="37">
         <v>275237</v>
       </c>
-      <c r="F51" s="38">
+      <c r="F51" s="37">
         <v>363164</v>
       </c>
-      <c r="G51" s="36">
+      <c r="G51" s="35">
         <v>386564</v>
       </c>
-      <c r="H51" s="36">
+      <c r="H51" s="35">
         <v>592364</v>
       </c>
-      <c r="I51" s="36">
+      <c r="I51" s="35">
         <v>703064</v>
       </c>
-      <c r="J51" s="38"/>
-[...2 lines deleted...]
-      <c r="M51" s="39"/>
+      <c r="J51" s="35">
+        <v>789164</v>
+      </c>
+      <c r="K51" s="38"/>
+      <c r="L51" s="38"/>
+      <c r="M51" s="38"/>
     </row>
     <row r="52" spans="1:13" s="7" customFormat="1">
-      <c r="A52" s="49" t="s">
+      <c r="A52" s="48" t="s">
         <v>61</v>
       </c>
-      <c r="B52" s="66" t="s">
+      <c r="B52" s="65" t="s">
         <v>86</v>
       </c>
-      <c r="C52" s="66">
+      <c r="C52" s="65">
         <v>28932</v>
       </c>
-      <c r="D52" s="36">
+      <c r="D52" s="35">
         <v>84659</v>
       </c>
-      <c r="E52" s="38">
+      <c r="E52" s="37">
         <v>275237</v>
       </c>
-      <c r="F52" s="38">
+      <c r="F52" s="37">
         <v>363164</v>
       </c>
-      <c r="G52" s="36">
+      <c r="G52" s="35">
         <v>386564</v>
       </c>
-      <c r="H52" s="36">
+      <c r="H52" s="35">
         <v>592364</v>
       </c>
-      <c r="I52" s="36">
+      <c r="I52" s="35">
         <v>703064</v>
       </c>
-      <c r="J52" s="38"/>
-[...2 lines deleted...]
-      <c r="M52" s="39"/>
+      <c r="J52" s="35">
+        <v>789164</v>
+      </c>
+      <c r="K52" s="38"/>
+      <c r="L52" s="38"/>
+      <c r="M52" s="38"/>
     </row>
     <row r="53" spans="1:13" s="7" customFormat="1">
-      <c r="A53" s="47" t="s">
+      <c r="A53" s="46" t="s">
         <v>37</v>
       </c>
-      <c r="B53" s="43"/>
-[...10 lines deleted...]
-      <c r="M53" s="45"/>
+      <c r="B53" s="42"/>
+      <c r="C53" s="42"/>
+      <c r="D53" s="43"/>
+      <c r="E53" s="43"/>
+      <c r="F53" s="37"/>
+      <c r="G53" s="43"/>
+      <c r="H53" s="37"/>
+      <c r="I53" s="46"/>
+      <c r="J53" s="46"/>
+      <c r="K53" s="36"/>
+      <c r="L53" s="44"/>
+      <c r="M53" s="44"/>
     </row>
     <row r="54" spans="1:13" s="9" customFormat="1" ht="11.25">
-      <c r="A54" s="48" t="s">
+      <c r="A54" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="B54" s="66">
+      <c r="B54" s="65">
         <v>16011125</v>
       </c>
-      <c r="C54" s="66">
+      <c r="C54" s="65">
         <v>46100775</v>
       </c>
-      <c r="D54" s="36">
+      <c r="D54" s="35">
         <v>75606154</v>
       </c>
-      <c r="E54" s="36">
+      <c r="E54" s="35">
         <v>105128830</v>
       </c>
-      <c r="F54" s="38">
+      <c r="F54" s="37">
         <v>137629631</v>
       </c>
-      <c r="G54" s="36">
+      <c r="G54" s="35">
         <v>166211187</v>
       </c>
-      <c r="H54" s="36">
+      <c r="H54" s="35">
         <v>198639645</v>
       </c>
-      <c r="I54" s="36">
+      <c r="I54" s="35">
         <v>231042268</v>
       </c>
-      <c r="J54" s="38"/>
-[...2 lines deleted...]
-      <c r="M54" s="39"/>
+      <c r="J54" s="35">
+        <v>263107869</v>
+      </c>
+      <c r="K54" s="38"/>
+      <c r="L54" s="38"/>
+      <c r="M54" s="38"/>
     </row>
     <row r="55" spans="1:13">
-      <c r="A55" s="49" t="s">
+      <c r="A55" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B55" s="66">
+      <c r="B55" s="65">
         <v>7990134</v>
       </c>
-      <c r="C55" s="66">
+      <c r="C55" s="65">
         <v>21333756</v>
       </c>
-      <c r="D55" s="36">
+      <c r="D55" s="35">
         <v>34142002</v>
       </c>
-      <c r="E55" s="36">
+      <c r="E55" s="35">
         <v>47093391</v>
       </c>
-      <c r="F55" s="38">
+      <c r="F55" s="37">
         <v>61274476</v>
       </c>
-      <c r="G55" s="36">
+      <c r="G55" s="35">
         <v>73577486</v>
       </c>
-      <c r="H55" s="36">
+      <c r="H55" s="35">
         <v>87893867</v>
       </c>
-      <c r="I55" s="36">
+      <c r="I55" s="35">
         <v>103325289</v>
       </c>
-      <c r="J55" s="38"/>
-[...2 lines deleted...]
-      <c r="M55" s="39"/>
+      <c r="J55" s="35">
+        <v>117987781</v>
+      </c>
+      <c r="K55" s="38"/>
+      <c r="L55" s="38"/>
+      <c r="M55" s="38"/>
     </row>
     <row r="56" spans="1:13">
-      <c r="A56" s="49" t="s">
+      <c r="A56" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B56" s="66" t="s">
+      <c r="B56" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="C56" s="66" t="s">
+      <c r="C56" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="D56" s="36" t="s">
+      <c r="D56" s="35" t="s">
         <v>94</v>
       </c>
-      <c r="E56" s="36">
+      <c r="E56" s="35">
         <v>630040</v>
       </c>
-      <c r="F56" s="38">
+      <c r="F56" s="37">
         <v>630040</v>
       </c>
-      <c r="G56" s="36">
+      <c r="G56" s="35">
         <v>630040</v>
       </c>
-      <c r="H56" s="36">
+      <c r="H56" s="35">
         <v>630040</v>
       </c>
-      <c r="I56" s="36">
+      <c r="I56" s="35">
         <v>630040</v>
       </c>
-      <c r="J56" s="38"/>
-[...2 lines deleted...]
-      <c r="M56" s="39"/>
+      <c r="J56" s="35">
+        <v>630040</v>
+      </c>
+      <c r="K56" s="38"/>
+      <c r="L56" s="38"/>
+      <c r="M56" s="38"/>
     </row>
     <row r="57" spans="1:13">
-      <c r="A57" s="49" t="s">
+      <c r="A57" s="48" t="s">
         <v>59</v>
       </c>
-      <c r="B57" s="66">
+      <c r="B57" s="65">
         <v>1799076</v>
       </c>
-      <c r="C57" s="66">
+      <c r="C57" s="65">
         <v>5267183</v>
       </c>
-      <c r="D57" s="36">
+      <c r="D57" s="35">
         <v>7052892</v>
       </c>
-      <c r="E57" s="36">
+      <c r="E57" s="35">
         <v>9281032</v>
       </c>
-      <c r="F57" s="38">
+      <c r="F57" s="37">
         <v>11338186</v>
       </c>
-      <c r="G57" s="36">
+      <c r="G57" s="35">
         <v>13292665</v>
       </c>
-      <c r="H57" s="36">
+      <c r="H57" s="35">
         <v>15287361</v>
       </c>
-      <c r="I57" s="36">
+      <c r="I57" s="35">
         <v>17708357</v>
       </c>
-      <c r="J57" s="38"/>
-[...2 lines deleted...]
-      <c r="M57" s="39"/>
+      <c r="J57" s="35">
+        <v>20299174</v>
+      </c>
+      <c r="K57" s="38"/>
+      <c r="L57" s="38"/>
+      <c r="M57" s="38"/>
     </row>
     <row r="58" spans="1:13">
-      <c r="A58" s="49" t="s">
+      <c r="A58" s="48" t="s">
         <v>61</v>
       </c>
-      <c r="B58" s="66" t="s">
+      <c r="B58" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="C58" s="66">
+      <c r="C58" s="65">
         <v>521590</v>
       </c>
-      <c r="D58" s="36">
+      <c r="D58" s="35">
         <v>1043180</v>
       </c>
-      <c r="E58" s="36">
+      <c r="E58" s="35">
         <v>1564770</v>
       </c>
-      <c r="F58" s="38">
+      <c r="F58" s="37">
         <v>1564770</v>
       </c>
-      <c r="G58" s="36">
+      <c r="G58" s="35">
         <v>1564770</v>
       </c>
-      <c r="H58" s="36">
+      <c r="H58" s="35">
         <v>1564770</v>
       </c>
-      <c r="I58" s="36">
+      <c r="I58" s="35">
         <v>3745557</v>
       </c>
-      <c r="J58" s="38"/>
-[...2 lines deleted...]
-      <c r="M58" s="39"/>
+      <c r="J58" s="35">
+        <v>5457085</v>
+      </c>
+      <c r="K58" s="38"/>
+      <c r="L58" s="38"/>
+      <c r="M58" s="38"/>
     </row>
     <row r="59" spans="1:13">
-      <c r="A59" s="49" t="s">
+      <c r="A59" s="48" t="s">
         <v>65</v>
       </c>
-      <c r="B59" s="66" t="s">
+      <c r="B59" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="C59" s="66">
+      <c r="C59" s="65">
         <v>51690</v>
       </c>
-      <c r="D59" s="36">
+      <c r="D59" s="35">
         <v>103381</v>
       </c>
-      <c r="E59" s="36">
+      <c r="E59" s="35">
         <v>155071</v>
       </c>
-      <c r="F59" s="38">
+      <c r="F59" s="37">
         <v>265687</v>
       </c>
-      <c r="G59" s="36">
+      <c r="G59" s="35">
         <v>376303</v>
       </c>
-      <c r="H59" s="36">
+      <c r="H59" s="35">
         <v>486919</v>
       </c>
-      <c r="I59" s="36">
+      <c r="I59" s="35">
         <v>553555</v>
       </c>
-      <c r="J59" s="38"/>
-[...2 lines deleted...]
-      <c r="M59" s="39"/>
+      <c r="J59" s="35">
+        <v>620192</v>
+      </c>
+      <c r="K59" s="38"/>
+      <c r="L59" s="38"/>
+      <c r="M59" s="38"/>
     </row>
     <row r="60" spans="1:13">
-      <c r="A60" s="49" t="s">
+      <c r="A60" s="48" t="s">
         <v>69</v>
       </c>
-      <c r="B60" s="66">
+      <c r="B60" s="65">
         <v>1014966</v>
       </c>
-      <c r="C60" s="66">
+      <c r="C60" s="65">
         <v>4901831</v>
       </c>
-      <c r="D60" s="36">
+      <c r="D60" s="35">
         <v>9559300</v>
       </c>
-      <c r="E60" s="36">
+      <c r="E60" s="35">
         <v>13593452</v>
       </c>
-      <c r="F60" s="38">
+      <c r="F60" s="37">
         <v>19649095</v>
       </c>
-      <c r="G60" s="36">
+      <c r="G60" s="35">
         <v>25132066</v>
       </c>
-      <c r="H60" s="36">
+      <c r="H60" s="35">
         <v>34046709</v>
       </c>
-      <c r="I60" s="36">
+      <c r="I60" s="35">
         <v>38261799</v>
       </c>
-      <c r="J60" s="38"/>
-[...2 lines deleted...]
-      <c r="M60" s="39"/>
+      <c r="J60" s="35">
+        <v>42272708</v>
+      </c>
+      <c r="K60" s="38"/>
+      <c r="L60" s="38"/>
+      <c r="M60" s="38"/>
     </row>
     <row r="61" spans="1:13">
-      <c r="A61" s="49" t="s">
+      <c r="A61" s="48" t="s">
         <v>57</v>
       </c>
-      <c r="B61" s="66" t="s">
+      <c r="B61" s="65" t="s">
         <v>86</v>
       </c>
-      <c r="C61" s="66">
+      <c r="C61" s="65">
         <v>14024725</v>
       </c>
-      <c r="D61" s="36">
+      <c r="D61" s="35">
         <v>23705400</v>
       </c>
-      <c r="E61" s="36">
+      <c r="E61" s="35">
         <v>32811074</v>
       </c>
-      <c r="F61" s="38">
+      <c r="F61" s="37">
         <v>42907377</v>
       </c>
-      <c r="G61" s="36">
+      <c r="G61" s="35">
         <v>51637857</v>
       </c>
-      <c r="H61" s="50">
+      <c r="H61" s="49">
         <v>58729979</v>
       </c>
-      <c r="I61" s="36">
+      <c r="I61" s="35">
         <v>66817670</v>
       </c>
-      <c r="J61" s="38"/>
-[...2 lines deleted...]
-      <c r="M61" s="37"/>
+      <c r="J61" s="35">
+        <v>75840889</v>
+      </c>
+      <c r="K61" s="50"/>
+      <c r="L61" s="50"/>
+      <c r="M61" s="36"/>
     </row>
     <row r="62" spans="1:13">
-      <c r="A62" s="52" t="s">
+      <c r="A62" s="51" t="s">
         <v>36</v>
       </c>
-      <c r="B62" s="43"/>
-[...10 lines deleted...]
-      <c r="M62" s="45"/>
+      <c r="B62" s="42"/>
+      <c r="C62" s="42"/>
+      <c r="D62" s="43"/>
+      <c r="E62" s="43"/>
+      <c r="F62" s="37"/>
+      <c r="G62" s="43"/>
+      <c r="H62" s="37"/>
+      <c r="I62" s="51"/>
+      <c r="J62" s="51"/>
+      <c r="K62" s="36"/>
+      <c r="L62" s="44"/>
+      <c r="M62" s="44"/>
     </row>
     <row r="63" spans="1:13" s="8" customFormat="1" ht="11.25">
-      <c r="A63" s="53" t="s">
+      <c r="A63" s="52" t="s">
         <v>50</v>
       </c>
-      <c r="B63" s="66">
+      <c r="B63" s="65">
         <v>823951</v>
       </c>
-      <c r="C63" s="66">
+      <c r="C63" s="65">
         <v>1663960</v>
       </c>
-      <c r="D63" s="36">
+      <c r="D63" s="35">
         <v>2506859</v>
       </c>
-      <c r="E63" s="38">
+      <c r="E63" s="37">
         <v>3281948</v>
       </c>
-      <c r="F63" s="38">
+      <c r="F63" s="37">
         <v>4031218</v>
       </c>
-      <c r="G63" s="36">
+      <c r="G63" s="35">
         <v>4768675</v>
       </c>
-      <c r="H63" s="36">
+      <c r="H63" s="35">
         <v>5488166</v>
       </c>
-      <c r="I63" s="36">
+      <c r="I63" s="35">
         <v>6320746</v>
       </c>
-      <c r="J63" s="38"/>
-[...2 lines deleted...]
-      <c r="M63" s="39"/>
+      <c r="J63" s="35">
+        <v>7074133</v>
+      </c>
+      <c r="K63" s="38"/>
+      <c r="L63" s="38"/>
+      <c r="M63" s="38"/>
     </row>
     <row r="64" spans="1:13">
-      <c r="A64" s="54" t="s">
+      <c r="A64" s="53" t="s">
         <v>59</v>
       </c>
-      <c r="B64" s="66">
+      <c r="B64" s="65">
         <v>823951</v>
       </c>
-      <c r="C64" s="66">
+      <c r="C64" s="65">
         <v>1663960</v>
       </c>
-      <c r="D64" s="36">
+      <c r="D64" s="35">
         <v>2506859</v>
       </c>
-      <c r="E64" s="38">
+      <c r="E64" s="37">
         <v>3281948</v>
       </c>
-      <c r="F64" s="38">
+      <c r="F64" s="37">
         <v>4031218</v>
       </c>
-      <c r="G64" s="36">
+      <c r="G64" s="35">
         <v>4768675</v>
       </c>
-      <c r="H64" s="36">
+      <c r="H64" s="35">
         <v>5488166</v>
       </c>
-      <c r="I64" s="36">
+      <c r="I64" s="35">
         <v>6320746</v>
       </c>
-      <c r="J64" s="38"/>
-[...2 lines deleted...]
-      <c r="M64" s="39"/>
+      <c r="J64" s="35">
+        <v>7074133</v>
+      </c>
+      <c r="K64" s="38"/>
+      <c r="L64" s="38"/>
+      <c r="M64" s="38"/>
     </row>
     <row r="65" spans="1:13">
-      <c r="A65" s="52" t="s">
+      <c r="A65" s="51" t="s">
         <v>41</v>
       </c>
-      <c r="B65" s="55"/>
-[...10 lines deleted...]
-      <c r="M65" s="56"/>
+      <c r="B65" s="54"/>
+      <c r="C65" s="54"/>
+      <c r="D65" s="54"/>
+      <c r="E65" s="54"/>
+      <c r="F65" s="37"/>
+      <c r="G65" s="54"/>
+      <c r="H65" s="37"/>
+      <c r="I65" s="51"/>
+      <c r="J65" s="51"/>
+      <c r="K65" s="36"/>
+      <c r="L65" s="55"/>
+      <c r="M65" s="55"/>
     </row>
     <row r="66" spans="1:13" s="8" customFormat="1" ht="11.25">
-      <c r="A66" s="53" t="s">
+      <c r="A66" s="52" t="s">
         <v>50</v>
       </c>
-      <c r="B66" s="66">
+      <c r="B66" s="65">
         <v>15187174</v>
       </c>
-      <c r="C66" s="66">
+      <c r="C66" s="65">
         <v>44436815</v>
       </c>
-      <c r="D66" s="36">
+      <c r="D66" s="35">
         <v>73099295</v>
       </c>
-      <c r="E66" s="36">
+      <c r="E66" s="35">
         <v>101846882</v>
       </c>
-      <c r="F66" s="38">
+      <c r="F66" s="37">
         <v>133598413</v>
       </c>
-      <c r="G66" s="36">
+      <c r="G66" s="35">
         <v>161442512</v>
       </c>
-      <c r="H66" s="36">
+      <c r="H66" s="35">
         <v>193151479</v>
       </c>
-      <c r="I66" s="36">
+      <c r="I66" s="35">
         <v>224721522</v>
       </c>
-      <c r="J66" s="38"/>
-[...2 lines deleted...]
-      <c r="M66" s="39"/>
+      <c r="J66" s="35">
+        <v>256033736</v>
+      </c>
+      <c r="K66" s="38"/>
+      <c r="L66" s="38"/>
+      <c r="M66" s="38"/>
     </row>
     <row r="67" spans="1:13">
-      <c r="A67" s="54" t="s">
+      <c r="A67" s="53" t="s">
         <v>72</v>
       </c>
-      <c r="B67" s="66">
+      <c r="B67" s="65">
         <v>7990134</v>
       </c>
-      <c r="C67" s="66">
+      <c r="C67" s="65">
         <v>21333756</v>
       </c>
-      <c r="D67" s="36">
+      <c r="D67" s="35">
         <v>34142002</v>
       </c>
-      <c r="E67" s="36">
+      <c r="E67" s="35">
         <v>47093391</v>
       </c>
-      <c r="F67" s="38">
+      <c r="F67" s="37">
         <v>61274476</v>
       </c>
-      <c r="G67" s="36">
+      <c r="G67" s="35">
         <v>73577486</v>
       </c>
-      <c r="H67" s="36">
+      <c r="H67" s="35">
         <v>87893867</v>
       </c>
-      <c r="I67" s="36">
+      <c r="I67" s="35">
         <v>103325289</v>
       </c>
-      <c r="J67" s="38"/>
-[...2 lines deleted...]
-      <c r="M67" s="39"/>
+      <c r="J67" s="35">
+        <v>117987781</v>
+      </c>
+      <c r="K67" s="38"/>
+      <c r="L67" s="38"/>
+      <c r="M67" s="38"/>
     </row>
     <row r="68" spans="1:13">
-      <c r="A68" s="54" t="s">
+      <c r="A68" s="53" t="s">
         <v>80</v>
       </c>
-      <c r="B68" s="66" t="s">
+      <c r="B68" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="C68" s="66" t="s">
+      <c r="C68" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="D68" s="66" t="s">
+      <c r="D68" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="E68" s="36">
+      <c r="E68" s="35">
         <v>630040</v>
       </c>
-      <c r="F68" s="38">
+      <c r="F68" s="37">
         <v>630040</v>
       </c>
-      <c r="G68" s="36">
+      <c r="G68" s="35">
         <v>630040</v>
       </c>
-      <c r="H68" s="36">
+      <c r="H68" s="35">
         <v>630040</v>
       </c>
-      <c r="I68" s="36">
+      <c r="I68" s="35">
         <v>630040</v>
       </c>
-      <c r="J68" s="38"/>
-[...2 lines deleted...]
-      <c r="M68" s="39"/>
+      <c r="J68" s="35">
+        <v>630040</v>
+      </c>
+      <c r="K68" s="38"/>
+      <c r="L68" s="38"/>
+      <c r="M68" s="38"/>
     </row>
     <row r="69" spans="1:13">
-      <c r="A69" s="54" t="s">
+      <c r="A69" s="53" t="s">
         <v>59</v>
       </c>
-      <c r="B69" s="66">
+      <c r="B69" s="65">
         <v>975125</v>
       </c>
-      <c r="C69" s="66">
+      <c r="C69" s="65">
         <v>3603223</v>
       </c>
-      <c r="D69" s="36">
+      <c r="D69" s="35">
         <v>4546033</v>
       </c>
-      <c r="E69" s="36">
+      <c r="E69" s="35">
         <v>5999084</v>
       </c>
-      <c r="F69" s="38">
+      <c r="F69" s="37">
         <v>7306968</v>
       </c>
-      <c r="G69" s="36">
+      <c r="G69" s="35">
         <v>8523990</v>
       </c>
-      <c r="H69" s="36">
+      <c r="H69" s="35">
         <v>9799195</v>
       </c>
-      <c r="I69" s="36">
+      <c r="I69" s="35">
         <v>11387611</v>
       </c>
-      <c r="J69" s="38"/>
-[...2 lines deleted...]
-      <c r="M69" s="39"/>
+      <c r="J69" s="35">
+        <v>13225041</v>
+      </c>
+      <c r="K69" s="38"/>
+      <c r="L69" s="38"/>
+      <c r="M69" s="38"/>
     </row>
     <row r="70" spans="1:13">
-      <c r="A70" s="54" t="s">
+      <c r="A70" s="53" t="s">
         <v>61</v>
       </c>
-      <c r="B70" s="66" t="s">
+      <c r="B70" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="C70" s="66">
+      <c r="C70" s="65">
         <v>521590</v>
       </c>
-      <c r="D70" s="36">
+      <c r="D70" s="35">
         <v>1043180</v>
       </c>
-      <c r="E70" s="36">
+      <c r="E70" s="35">
         <v>1564770</v>
       </c>
-      <c r="F70" s="38">
+      <c r="F70" s="37">
         <v>1564770</v>
       </c>
-      <c r="G70" s="36">
+      <c r="G70" s="35">
         <v>1564770</v>
       </c>
-      <c r="H70" s="36">
+      <c r="H70" s="35">
         <v>1564770</v>
       </c>
-      <c r="I70" s="36">
+      <c r="I70" s="35">
         <v>3745557</v>
       </c>
-      <c r="J70" s="38"/>
-[...2 lines deleted...]
-      <c r="M70" s="39"/>
+      <c r="J70" s="35">
+        <v>5457085</v>
+      </c>
+      <c r="K70" s="38"/>
+      <c r="L70" s="38"/>
+      <c r="M70" s="38"/>
     </row>
     <row r="71" spans="1:13">
-      <c r="A71" s="54" t="s">
+      <c r="A71" s="53" t="s">
         <v>65</v>
       </c>
-      <c r="B71" s="66" t="s">
+      <c r="B71" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="C71" s="66">
+      <c r="C71" s="65">
         <v>51690</v>
       </c>
-      <c r="D71" s="36">
+      <c r="D71" s="35">
         <v>103381</v>
       </c>
-      <c r="E71" s="36">
+      <c r="E71" s="35">
         <v>155071</v>
       </c>
-      <c r="F71" s="38">
+      <c r="F71" s="37">
         <v>265687</v>
       </c>
-      <c r="G71" s="36">
+      <c r="G71" s="35">
         <v>376303</v>
       </c>
-      <c r="H71" s="36">
+      <c r="H71" s="35">
         <v>486919</v>
       </c>
-      <c r="I71" s="36">
+      <c r="I71" s="35">
         <v>553555</v>
       </c>
-      <c r="J71" s="38"/>
-[...2 lines deleted...]
-      <c r="M71" s="39"/>
+      <c r="J71" s="35">
+        <v>620192</v>
+      </c>
+      <c r="K71" s="38"/>
+      <c r="L71" s="38"/>
+      <c r="M71" s="38"/>
     </row>
     <row r="72" spans="1:13">
-      <c r="A72" s="54" t="s">
+      <c r="A72" s="53" t="s">
         <v>69</v>
       </c>
-      <c r="B72" s="66">
+      <c r="B72" s="65">
         <v>1014966</v>
       </c>
-      <c r="C72" s="66">
+      <c r="C72" s="65">
         <v>4901831</v>
       </c>
-      <c r="D72" s="36">
+      <c r="D72" s="35">
         <v>9559300</v>
       </c>
-      <c r="E72" s="36">
+      <c r="E72" s="35">
         <v>13593452</v>
       </c>
-      <c r="F72" s="38">
+      <c r="F72" s="37">
         <v>19649095</v>
       </c>
-      <c r="G72" s="36">
+      <c r="G72" s="35">
         <v>25132066</v>
       </c>
-      <c r="H72" s="36">
+      <c r="H72" s="35">
         <v>34046709</v>
       </c>
-      <c r="I72" s="36">
+      <c r="I72" s="35">
         <v>38261799</v>
       </c>
-      <c r="J72" s="38"/>
-[...2 lines deleted...]
-      <c r="M72" s="39"/>
+      <c r="J72" s="35">
+        <v>42272708</v>
+      </c>
+      <c r="K72" s="38"/>
+      <c r="L72" s="38"/>
+      <c r="M72" s="38"/>
     </row>
     <row r="73" spans="1:13">
-      <c r="A73" s="54" t="s">
+      <c r="A73" s="53" t="s">
         <v>57</v>
       </c>
-      <c r="B73" s="66" t="s">
+      <c r="B73" s="65" t="s">
         <v>86</v>
       </c>
-      <c r="C73" s="66">
+      <c r="C73" s="65">
         <v>14024725</v>
       </c>
-      <c r="D73" s="36">
+      <c r="D73" s="35">
         <v>23705400</v>
       </c>
-      <c r="E73" s="36">
+      <c r="E73" s="35">
         <v>32811074</v>
       </c>
-      <c r="F73" s="38">
+      <c r="F73" s="37">
         <v>42907377</v>
       </c>
-      <c r="G73" s="36">
+      <c r="G73" s="35">
         <v>51637857</v>
       </c>
-      <c r="H73" s="36">
+      <c r="H73" s="35">
         <v>58729979</v>
       </c>
-      <c r="I73" s="36">
+      <c r="I73" s="35">
         <v>66817670</v>
       </c>
-      <c r="J73" s="38"/>
-[...2 lines deleted...]
-      <c r="M73" s="37"/>
+      <c r="J73" s="35">
+        <v>75840889</v>
+      </c>
+      <c r="K73" s="50"/>
+      <c r="L73" s="50"/>
+      <c r="M73" s="36"/>
     </row>
     <row r="74" spans="1:13" ht="22.5">
-      <c r="A74" s="47" t="s">
+      <c r="A74" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="B74" s="43"/>
-[...10 lines deleted...]
-      <c r="M74" s="45"/>
+      <c r="B74" s="42"/>
+      <c r="C74" s="42"/>
+      <c r="D74" s="43"/>
+      <c r="E74" s="43"/>
+      <c r="F74" s="37"/>
+      <c r="G74" s="56"/>
+      <c r="H74" s="37"/>
+      <c r="I74" s="46"/>
+      <c r="J74" s="46"/>
+      <c r="K74" s="36"/>
+      <c r="L74" s="44"/>
+      <c r="M74" s="44"/>
     </row>
     <row r="75" spans="1:13">
-      <c r="A75" s="48" t="s">
+      <c r="A75" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="B75" s="66">
+      <c r="B75" s="65">
         <v>1804171</v>
       </c>
-      <c r="C75" s="66">
+      <c r="C75" s="65">
         <v>4654457</v>
       </c>
-      <c r="D75" s="36">
+      <c r="D75" s="35">
         <v>7372612</v>
       </c>
-      <c r="E75" s="36">
+      <c r="E75" s="35">
         <v>10595148</v>
       </c>
-      <c r="F75" s="38">
+      <c r="F75" s="37">
         <v>12300494</v>
       </c>
-      <c r="G75" s="36">
+      <c r="G75" s="35">
         <v>14853613</v>
       </c>
-      <c r="H75" s="38">
+      <c r="H75" s="37">
         <v>17161383</v>
       </c>
-      <c r="I75" s="36">
+      <c r="I75" s="35">
         <v>20785736</v>
       </c>
-      <c r="J75" s="38"/>
-[...2 lines deleted...]
-      <c r="M75" s="39"/>
+      <c r="J75" s="35">
+        <v>24335696</v>
+      </c>
+      <c r="K75" s="38"/>
+      <c r="L75" s="38"/>
+      <c r="M75" s="38"/>
     </row>
     <row r="76" spans="1:13">
-      <c r="A76" s="49" t="s">
+      <c r="A76" s="48" t="s">
         <v>51</v>
       </c>
-      <c r="B76" s="66">
+      <c r="B76" s="65">
         <v>11132</v>
       </c>
-      <c r="C76" s="66">
+      <c r="C76" s="65">
         <v>38543</v>
       </c>
-      <c r="D76" s="36">
+      <c r="D76" s="35">
         <v>65955</v>
       </c>
-      <c r="E76" s="36">
+      <c r="E76" s="35">
         <v>93367</v>
       </c>
-      <c r="F76" s="38">
+      <c r="F76" s="37">
         <v>120472</v>
       </c>
-      <c r="G76" s="36">
+      <c r="G76" s="35">
         <v>147577</v>
       </c>
-      <c r="H76" s="38">
+      <c r="H76" s="37">
         <v>174682</v>
       </c>
-      <c r="I76" s="36">
+      <c r="I76" s="35">
         <v>271530</v>
       </c>
-      <c r="J76" s="38"/>
-[...2 lines deleted...]
-      <c r="M76" s="39"/>
+      <c r="J76" s="35">
+        <v>368378</v>
+      </c>
+      <c r="K76" s="38"/>
+      <c r="L76" s="38"/>
+      <c r="M76" s="38"/>
     </row>
     <row r="77" spans="1:13">
-      <c r="A77" s="49" t="s">
+      <c r="A77" s="48" t="s">
         <v>52</v>
       </c>
-      <c r="B77" s="66">
+      <c r="B77" s="65">
         <v>71926</v>
       </c>
-      <c r="C77" s="66">
+      <c r="C77" s="65">
         <v>125781</v>
       </c>
-      <c r="D77" s="36">
+      <c r="D77" s="35">
         <v>245440</v>
       </c>
-      <c r="E77" s="36">
+      <c r="E77" s="35">
         <v>509349</v>
       </c>
-      <c r="F77" s="38">
+      <c r="F77" s="37">
         <v>706041</v>
       </c>
-      <c r="G77" s="36">
+      <c r="G77" s="35">
         <v>933210</v>
       </c>
-      <c r="H77" s="38">
+      <c r="H77" s="37">
         <v>1114138</v>
       </c>
-      <c r="I77" s="36">
+      <c r="I77" s="35">
         <v>1315294</v>
       </c>
-      <c r="J77" s="38"/>
-[...2 lines deleted...]
-      <c r="M77" s="39"/>
+      <c r="J77" s="35">
+        <v>1554868</v>
+      </c>
+      <c r="K77" s="38"/>
+      <c r="L77" s="38"/>
+      <c r="M77" s="38"/>
     </row>
     <row r="78" spans="1:13">
-      <c r="A78" s="49" t="s">
+      <c r="A78" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B78" s="66">
+      <c r="B78" s="65">
         <v>19624</v>
       </c>
-      <c r="C78" s="66">
+      <c r="C78" s="65">
         <v>27802</v>
       </c>
-      <c r="D78" s="36">
+      <c r="D78" s="35">
         <v>35980</v>
       </c>
-      <c r="E78" s="36">
+      <c r="E78" s="35">
         <v>44157</v>
       </c>
-      <c r="F78" s="38">
+      <c r="F78" s="37">
         <v>44157</v>
       </c>
-      <c r="G78" s="36">
+      <c r="G78" s="35">
         <v>44157</v>
       </c>
-      <c r="H78" s="38">
+      <c r="H78" s="37">
         <v>44157</v>
       </c>
-      <c r="I78" s="36">
+      <c r="I78" s="35">
         <v>45716</v>
       </c>
-      <c r="J78" s="38"/>
-[...2 lines deleted...]
-      <c r="M78" s="39"/>
+      <c r="J78" s="35">
+        <v>47275</v>
+      </c>
+      <c r="K78" s="38"/>
+      <c r="L78" s="38"/>
+      <c r="M78" s="38"/>
     </row>
     <row r="79" spans="1:13">
-      <c r="A79" s="58" t="s">
+      <c r="A79" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="B79" s="66">
+      <c r="B79" s="65">
         <v>19491</v>
       </c>
-      <c r="C79" s="66">
+      <c r="C79" s="65">
         <v>54774</v>
       </c>
-      <c r="D79" s="36">
+      <c r="D79" s="35">
         <v>90056</v>
       </c>
-      <c r="E79" s="36">
+      <c r="E79" s="35">
         <v>125338</v>
       </c>
-      <c r="F79" s="38">
+      <c r="F79" s="37">
         <v>131511</v>
       </c>
-      <c r="G79" s="36">
+      <c r="G79" s="35">
         <v>137684</v>
       </c>
-      <c r="H79" s="38">
+      <c r="H79" s="37">
         <v>143857</v>
       </c>
-      <c r="I79" s="36">
+      <c r="I79" s="35">
         <v>166843</v>
       </c>
-      <c r="J79" s="38"/>
-[...2 lines deleted...]
-      <c r="M79" s="39"/>
+      <c r="J79" s="35">
+        <v>189829</v>
+      </c>
+      <c r="K79" s="38"/>
+      <c r="L79" s="38"/>
+      <c r="M79" s="38"/>
     </row>
     <row r="80" spans="1:13">
-      <c r="A80" s="49" t="s">
+      <c r="A80" s="48" t="s">
         <v>54</v>
       </c>
-      <c r="B80" s="66">
+      <c r="B80" s="65">
         <v>1096182</v>
       </c>
-      <c r="C80" s="66">
+      <c r="C80" s="65">
         <v>2443983</v>
       </c>
-      <c r="D80" s="36">
+      <c r="D80" s="35">
         <v>3600557</v>
       </c>
-      <c r="E80" s="36">
+      <c r="E80" s="35">
         <v>5055644</v>
       </c>
-      <c r="F80" s="38">
+      <c r="F80" s="37">
         <v>6136200</v>
       </c>
-      <c r="G80" s="36">
+      <c r="G80" s="35">
         <v>7870167</v>
       </c>
-      <c r="H80" s="38">
+      <c r="H80" s="37">
         <v>9449196</v>
       </c>
-      <c r="I80" s="36">
+      <c r="I80" s="35">
         <v>11437588</v>
       </c>
-      <c r="J80" s="38"/>
-[...2 lines deleted...]
-      <c r="M80" s="39"/>
+      <c r="J80" s="35">
+        <v>13262882</v>
+      </c>
+      <c r="K80" s="38"/>
+      <c r="L80" s="38"/>
+      <c r="M80" s="38"/>
     </row>
     <row r="81" spans="1:13">
-      <c r="A81" s="49" t="s">
+      <c r="A81" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B81" s="66" t="s">
+      <c r="B81" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="C81" s="66">
+      <c r="C81" s="65">
         <v>62853</v>
       </c>
-      <c r="D81" s="36">
+      <c r="D81" s="35">
         <v>125707</v>
       </c>
-      <c r="E81" s="36">
+      <c r="E81" s="35">
         <v>188560</v>
       </c>
-      <c r="F81" s="38">
+      <c r="F81" s="37">
         <v>188560</v>
       </c>
-      <c r="G81" s="36">
+      <c r="G81" s="35">
         <v>188560</v>
       </c>
-      <c r="H81" s="38">
+      <c r="H81" s="37">
         <v>188560</v>
       </c>
-      <c r="I81" s="36">
+      <c r="I81" s="35">
         <v>242176</v>
       </c>
-      <c r="J81" s="38"/>
-[...2 lines deleted...]
-      <c r="M81" s="39"/>
+      <c r="J81" s="35">
+        <v>295791</v>
+      </c>
+      <c r="K81" s="38"/>
+      <c r="L81" s="38"/>
+      <c r="M81" s="38"/>
     </row>
     <row r="82" spans="1:13">
-      <c r="A82" s="49" t="s">
+      <c r="A82" s="48" t="s">
         <v>56</v>
       </c>
-      <c r="B82" s="66">
+      <c r="B82" s="65">
         <v>250</v>
       </c>
-      <c r="C82" s="66">
+      <c r="C82" s="65">
         <v>6793</v>
       </c>
-      <c r="D82" s="36">
+      <c r="D82" s="35">
         <v>13337</v>
       </c>
-      <c r="E82" s="36">
+      <c r="E82" s="35">
         <v>19880</v>
       </c>
-      <c r="F82" s="38">
+      <c r="F82" s="37">
         <v>22013</v>
       </c>
-      <c r="G82" s="36">
+      <c r="G82" s="35">
         <v>24147</v>
       </c>
-      <c r="H82" s="38">
+      <c r="H82" s="37">
         <v>26280</v>
       </c>
-      <c r="I82" s="36">
+      <c r="I82" s="35">
         <v>31905</v>
       </c>
-      <c r="J82" s="38"/>
-[...2 lines deleted...]
-      <c r="M82" s="39"/>
+      <c r="J82" s="35">
+        <v>37530</v>
+      </c>
+      <c r="K82" s="38"/>
+      <c r="L82" s="38"/>
+      <c r="M82" s="38"/>
     </row>
     <row r="83" spans="1:13">
-      <c r="A83" s="49" t="s">
+      <c r="A83" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="B83" s="66" t="s">
+      <c r="B83" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="C83" s="66">
+      <c r="C83" s="65">
         <v>16106</v>
       </c>
-      <c r="D83" s="36">
+      <c r="D83" s="35">
         <v>32211</v>
       </c>
-      <c r="E83" s="36">
+      <c r="E83" s="35">
         <v>48317</v>
       </c>
-      <c r="F83" s="38">
+      <c r="F83" s="37">
         <v>48317</v>
       </c>
-      <c r="G83" s="36">
+      <c r="G83" s="35">
         <v>48317</v>
       </c>
-      <c r="H83" s="38">
+      <c r="H83" s="37">
         <v>48317</v>
       </c>
-      <c r="I83" s="36">
+      <c r="I83" s="35">
         <v>54159</v>
       </c>
-      <c r="J83" s="38"/>
-[...2 lines deleted...]
-      <c r="M83" s="39"/>
+      <c r="J83" s="35">
+        <v>60000</v>
+      </c>
+      <c r="K83" s="38"/>
+      <c r="L83" s="38"/>
+      <c r="M83" s="38"/>
     </row>
     <row r="84" spans="1:13">
-      <c r="A84" s="49" t="s">
+      <c r="A84" s="48" t="s">
         <v>60</v>
       </c>
-      <c r="B84" s="66">
+      <c r="B84" s="65">
         <v>5600</v>
       </c>
-      <c r="C84" s="66">
+      <c r="C84" s="65">
         <v>7467</v>
       </c>
-      <c r="D84" s="36">
+      <c r="D84" s="35">
         <v>9333</v>
       </c>
-      <c r="E84" s="36">
+      <c r="E84" s="35">
         <v>11200</v>
       </c>
-      <c r="F84" s="38">
+      <c r="F84" s="37">
         <v>14000</v>
       </c>
-      <c r="G84" s="36">
+      <c r="G84" s="35">
         <v>16800</v>
       </c>
-      <c r="H84" s="38">
+      <c r="H84" s="37">
         <v>19600</v>
       </c>
-      <c r="I84" s="36">
+      <c r="I84" s="35">
         <v>19600</v>
       </c>
-      <c r="J84" s="38"/>
-[...2 lines deleted...]
-      <c r="M84" s="39"/>
+      <c r="J84" s="35">
+        <v>19600</v>
+      </c>
+      <c r="K84" s="38"/>
+      <c r="L84" s="38"/>
+      <c r="M84" s="38"/>
     </row>
     <row r="85" spans="1:13">
-      <c r="A85" s="49" t="s">
+      <c r="A85" s="48" t="s">
         <v>59</v>
       </c>
-      <c r="B85" s="66">
+      <c r="B85" s="65">
         <v>1498</v>
       </c>
-      <c r="C85" s="66">
+      <c r="C85" s="65">
         <v>11540</v>
       </c>
-      <c r="D85" s="36">
+      <c r="D85" s="35">
         <v>21581</v>
       </c>
-      <c r="E85" s="36">
+      <c r="E85" s="35">
         <v>31622</v>
       </c>
-      <c r="F85" s="38">
+      <c r="F85" s="37">
         <v>31622</v>
       </c>
-      <c r="G85" s="36">
+      <c r="G85" s="35">
         <v>31622</v>
       </c>
-      <c r="H85" s="38">
+      <c r="H85" s="37">
         <v>31622</v>
       </c>
-      <c r="I85" s="36">
+      <c r="I85" s="35">
         <v>31622</v>
       </c>
-      <c r="J85" s="38"/>
-[...2 lines deleted...]
-      <c r="M85" s="39"/>
+      <c r="J85" s="35">
+        <v>31622</v>
+      </c>
+      <c r="K85" s="38"/>
+      <c r="L85" s="38"/>
+      <c r="M85" s="38"/>
     </row>
     <row r="86" spans="1:13">
-      <c r="A86" s="49" t="s">
+      <c r="A86" s="48" t="s">
         <v>61</v>
       </c>
-      <c r="B86" s="66" t="s">
+      <c r="B86" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="C86" s="66">
+      <c r="C86" s="65">
         <v>57215</v>
       </c>
-      <c r="D86" s="36">
+      <c r="D86" s="35">
         <v>114429</v>
       </c>
-      <c r="E86" s="36">
+      <c r="E86" s="35">
         <v>171644</v>
       </c>
-      <c r="F86" s="38">
+      <c r="F86" s="37">
         <v>181603</v>
       </c>
-      <c r="G86" s="36">
+      <c r="G86" s="35">
         <v>191562</v>
       </c>
-      <c r="H86" s="38">
+      <c r="H86" s="37">
         <v>201521</v>
       </c>
-      <c r="I86" s="36">
+      <c r="I86" s="35">
         <v>259608</v>
       </c>
-      <c r="J86" s="38"/>
-[...2 lines deleted...]
-      <c r="M86" s="39"/>
+      <c r="J86" s="35">
+        <v>317695</v>
+      </c>
+      <c r="K86" s="38"/>
+      <c r="L86" s="38"/>
+      <c r="M86" s="38"/>
     </row>
     <row r="87" spans="1:13">
-      <c r="A87" s="49" t="s">
+      <c r="A87" s="48" t="s">
         <v>70</v>
       </c>
-      <c r="B87" s="66" t="s">
+      <c r="B87" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="C87" s="66">
+      <c r="C87" s="65">
         <v>17099</v>
       </c>
-      <c r="D87" s="36">
+      <c r="D87" s="35">
         <v>34198</v>
       </c>
-      <c r="E87" s="36">
+      <c r="E87" s="35">
         <v>51297</v>
       </c>
-      <c r="F87" s="38">
+      <c r="F87" s="37">
         <v>60965</v>
       </c>
-      <c r="G87" s="36">
+      <c r="G87" s="35">
         <v>70633</v>
       </c>
-      <c r="H87" s="38">
+      <c r="H87" s="37">
         <v>80301</v>
       </c>
-      <c r="I87" s="36">
+      <c r="I87" s="35">
         <v>109903</v>
       </c>
-      <c r="J87" s="38"/>
-[...2 lines deleted...]
-      <c r="M87" s="39"/>
+      <c r="J87" s="35">
+        <v>139506</v>
+      </c>
+      <c r="K87" s="38"/>
+      <c r="L87" s="38"/>
+      <c r="M87" s="38"/>
     </row>
     <row r="88" spans="1:13">
-      <c r="A88" s="49" t="s">
+      <c r="A88" s="48" t="s">
         <v>64</v>
       </c>
-      <c r="B88" s="66">
+      <c r="B88" s="65">
         <v>100919</v>
       </c>
-      <c r="C88" s="66">
+      <c r="C88" s="65">
         <v>188087</v>
       </c>
-      <c r="D88" s="36">
+      <c r="D88" s="35">
         <v>275255</v>
       </c>
-      <c r="E88" s="36">
+      <c r="E88" s="35">
         <v>362423</v>
       </c>
-      <c r="F88" s="38">
+      <c r="F88" s="37">
         <v>399289</v>
       </c>
-      <c r="G88" s="36">
+      <c r="G88" s="35">
         <v>436155</v>
       </c>
-      <c r="H88" s="38">
+      <c r="H88" s="37">
         <v>473021</v>
       </c>
-      <c r="I88" s="36">
+      <c r="I88" s="35">
         <v>487654</v>
       </c>
-      <c r="J88" s="38"/>
-[...2 lines deleted...]
-      <c r="M88" s="39"/>
+      <c r="J88" s="35">
+        <v>502287</v>
+      </c>
+      <c r="K88" s="38"/>
+      <c r="L88" s="38"/>
+      <c r="M88" s="38"/>
     </row>
     <row r="89" spans="1:13">
-      <c r="A89" s="49" t="s">
+      <c r="A89" s="48" t="s">
         <v>65</v>
       </c>
-      <c r="B89" s="66">
+      <c r="B89" s="65">
         <v>215578</v>
       </c>
-      <c r="C89" s="66">
+      <c r="C89" s="65">
         <v>614829</v>
       </c>
-      <c r="D89" s="36">
+      <c r="D89" s="35">
         <v>1007372</v>
       </c>
-      <c r="E89" s="36">
+      <c r="E89" s="35">
         <v>1461532</v>
       </c>
-      <c r="F89" s="38">
+      <c r="F89" s="37">
         <v>1612444</v>
       </c>
-      <c r="G89" s="36">
+      <c r="G89" s="35">
         <v>1927239</v>
       </c>
-      <c r="H89" s="38">
+      <c r="H89" s="37">
         <v>2189441</v>
       </c>
-      <c r="I89" s="36">
+      <c r="I89" s="35">
         <v>2695457</v>
       </c>
-      <c r="J89" s="38"/>
-[...2 lines deleted...]
-      <c r="M89" s="39"/>
+      <c r="J89" s="35">
+        <v>3251759</v>
+      </c>
+      <c r="K89" s="38"/>
+      <c r="L89" s="38"/>
+      <c r="M89" s="38"/>
     </row>
     <row r="90" spans="1:13">
-      <c r="A90" s="49" t="s">
+      <c r="A90" s="48" t="s">
         <v>66</v>
       </c>
-      <c r="B90" s="66">
+      <c r="B90" s="65">
         <v>4510</v>
       </c>
-      <c r="C90" s="66">
+      <c r="C90" s="65">
         <v>30056</v>
       </c>
-      <c r="D90" s="36">
+      <c r="D90" s="35">
         <v>55602</v>
       </c>
-      <c r="E90" s="36">
+      <c r="E90" s="35">
         <v>81148</v>
       </c>
-      <c r="F90" s="38">
+      <c r="F90" s="37">
         <v>84489</v>
       </c>
-      <c r="G90" s="36">
+      <c r="G90" s="35">
         <v>87830</v>
       </c>
-      <c r="H90" s="38">
+      <c r="H90" s="37">
         <v>91170</v>
       </c>
-      <c r="I90" s="36">
+      <c r="I90" s="35">
         <v>96582</v>
       </c>
-      <c r="J90" s="38"/>
-[...2 lines deleted...]
-      <c r="M90" s="39"/>
+      <c r="J90" s="35">
+        <v>101994</v>
+      </c>
+      <c r="K90" s="38"/>
+      <c r="L90" s="38"/>
+      <c r="M90" s="38"/>
     </row>
     <row r="91" spans="1:13">
-      <c r="A91" s="49" t="s">
+      <c r="A91" s="48" t="s">
         <v>68</v>
       </c>
-      <c r="B91" s="66">
+      <c r="B91" s="65">
         <v>131020</v>
       </c>
-      <c r="C91" s="66">
+      <c r="C91" s="65">
         <v>617405</v>
       </c>
-      <c r="D91" s="36">
+      <c r="D91" s="35">
         <v>1103791</v>
       </c>
-      <c r="E91" s="36">
+      <c r="E91" s="35">
         <v>1590177</v>
       </c>
-      <c r="F91" s="38">
+      <c r="F91" s="37">
         <v>1734939</v>
       </c>
-      <c r="G91" s="36">
+      <c r="G91" s="35">
         <v>1879701</v>
       </c>
-      <c r="H91" s="38">
+      <c r="H91" s="37">
         <v>2015911</v>
       </c>
-      <c r="I91" s="36">
+      <c r="I91" s="35">
         <v>2474812</v>
       </c>
-      <c r="J91" s="38"/>
-[...2 lines deleted...]
-      <c r="M91" s="39"/>
+      <c r="J91" s="35">
+        <v>2933713</v>
+      </c>
+      <c r="K91" s="38"/>
+      <c r="L91" s="38"/>
+      <c r="M91" s="38"/>
     </row>
     <row r="92" spans="1:13">
-      <c r="A92" s="49" t="s">
+      <c r="A92" s="48" t="s">
         <v>69</v>
       </c>
-      <c r="B92" s="66">
+      <c r="B92" s="65">
         <v>54979</v>
       </c>
-      <c r="C92" s="66">
+      <c r="C92" s="65">
         <v>117737</v>
       </c>
-      <c r="D92" s="36">
+      <c r="D92" s="35">
         <v>180495</v>
       </c>
-      <c r="E92" s="36">
+      <c r="E92" s="35">
         <v>243252</v>
       </c>
-      <c r="F92" s="38">
+      <c r="F92" s="37">
         <v>264232</v>
       </c>
-      <c r="G92" s="36">
+      <c r="G92" s="35">
         <v>285212</v>
       </c>
-      <c r="H92" s="38">
+      <c r="H92" s="37">
         <v>306192</v>
       </c>
-      <c r="I92" s="36">
+      <c r="I92" s="35">
         <v>365133</v>
       </c>
-      <c r="J92" s="38"/>
-[...2 lines deleted...]
-      <c r="M92" s="39"/>
+      <c r="J92" s="35">
+        <v>424074</v>
+      </c>
+      <c r="K92" s="38"/>
+      <c r="L92" s="38"/>
+      <c r="M92" s="38"/>
     </row>
     <row r="93" spans="1:13">
-      <c r="A93" s="49" t="s">
+      <c r="A93" s="48" t="s">
         <v>57</v>
       </c>
-      <c r="B93" s="66">
+      <c r="B93" s="65">
         <v>71460</v>
       </c>
-      <c r="C93" s="66">
+      <c r="C93" s="65">
         <v>216387</v>
       </c>
-      <c r="D93" s="36">
+      <c r="D93" s="35">
         <v>361313</v>
       </c>
-      <c r="E93" s="36">
+      <c r="E93" s="35">
         <v>506239</v>
       </c>
-      <c r="F93" s="38">
+      <c r="F93" s="37">
         <v>519639</v>
       </c>
-      <c r="G93" s="36">
+      <c r="G93" s="35">
         <v>533039</v>
       </c>
-      <c r="H93" s="38">
+      <c r="H93" s="37">
         <v>563415</v>
       </c>
-      <c r="I93" s="36">
+      <c r="I93" s="35">
         <v>680154</v>
       </c>
-      <c r="J93" s="38"/>
-[...2 lines deleted...]
-      <c r="M93" s="39"/>
+      <c r="J93" s="35">
+        <v>796893</v>
+      </c>
+      <c r="K93" s="38"/>
+      <c r="L93" s="38"/>
+      <c r="M93" s="38"/>
     </row>
     <row r="94" spans="1:13" ht="35.25" customHeight="1">
-      <c r="A94" s="47" t="s">
+      <c r="A94" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="B94" s="43"/>
-[...10 lines deleted...]
-      <c r="M94" s="45"/>
+      <c r="B94" s="42"/>
+      <c r="C94" s="42"/>
+      <c r="D94" s="43"/>
+      <c r="E94" s="43"/>
+      <c r="F94" s="37"/>
+      <c r="G94" s="43"/>
+      <c r="H94" s="37"/>
+      <c r="I94" s="46"/>
+      <c r="J94" s="46"/>
+      <c r="K94" s="36"/>
+      <c r="L94" s="44"/>
+      <c r="M94" s="44"/>
     </row>
     <row r="95" spans="1:13">
-      <c r="A95" s="48" t="s">
+      <c r="A95" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="B95" s="66">
+      <c r="B95" s="65">
         <v>6732658</v>
       </c>
-      <c r="C95" s="66">
+      <c r="C95" s="65">
         <v>14159489</v>
       </c>
-      <c r="D95" s="36">
+      <c r="D95" s="35">
         <v>20751118</v>
       </c>
-      <c r="E95" s="36">
+      <c r="E95" s="35">
         <v>27587133</v>
       </c>
-      <c r="F95" s="38">
+      <c r="F95" s="37">
         <v>34572747</v>
       </c>
-      <c r="G95" s="36">
+      <c r="G95" s="35">
         <v>41497126</v>
       </c>
-      <c r="H95" s="36">
+      <c r="H95" s="35">
         <v>48666525</v>
       </c>
-      <c r="I95" s="36">
+      <c r="I95" s="35">
         <v>56899303</v>
       </c>
-      <c r="J95" s="38"/>
-[...2 lines deleted...]
-      <c r="M95" s="39"/>
+      <c r="J95" s="35">
+        <v>65275019</v>
+      </c>
+      <c r="K95" s="38"/>
+      <c r="L95" s="38"/>
+      <c r="M95" s="38"/>
     </row>
     <row r="96" spans="1:13">
-      <c r="A96" s="49" t="s">
+      <c r="A96" s="48" t="s">
         <v>51</v>
       </c>
-      <c r="B96" s="66">
+      <c r="B96" s="65">
         <v>274</v>
       </c>
-      <c r="C96" s="66">
+      <c r="C96" s="65">
         <v>274</v>
       </c>
-      <c r="D96" s="36">
+      <c r="D96" s="35">
         <v>274</v>
       </c>
-      <c r="E96" s="36">
+      <c r="E96" s="35">
         <v>274</v>
       </c>
-      <c r="F96" s="38">
+      <c r="F96" s="37">
         <v>561</v>
       </c>
-      <c r="G96" s="36">
+      <c r="G96" s="35">
         <v>848</v>
       </c>
-      <c r="H96" s="50">
+      <c r="H96" s="49">
         <v>1136</v>
       </c>
-      <c r="I96" s="36">
+      <c r="I96" s="35">
         <v>1136</v>
       </c>
-      <c r="J96" s="38"/>
-[...2 lines deleted...]
-      <c r="M96" s="39"/>
+      <c r="J96" s="35">
+        <v>1136</v>
+      </c>
+      <c r="K96" s="38"/>
+      <c r="L96" s="38"/>
+      <c r="M96" s="38"/>
     </row>
     <row r="97" spans="1:13">
-      <c r="A97" s="49" t="s">
+      <c r="A97" s="48" t="s">
         <v>52</v>
       </c>
-      <c r="B97" s="66" t="s">
+      <c r="B97" s="65" t="s">
         <v>86</v>
       </c>
-      <c r="C97" s="66">
+      <c r="C97" s="65">
         <v>23042</v>
       </c>
-      <c r="D97" s="36">
+      <c r="D97" s="35">
         <v>41064</v>
       </c>
-      <c r="E97" s="36">
+      <c r="E97" s="35">
         <v>59807</v>
       </c>
-      <c r="F97" s="38">
+      <c r="F97" s="37">
         <v>78349</v>
       </c>
-      <c r="G97" s="36">
+      <c r="G97" s="35">
         <v>96759</v>
       </c>
-      <c r="H97" s="36">
+      <c r="H97" s="35">
         <v>115479</v>
       </c>
-      <c r="I97" s="36">
+      <c r="I97" s="35">
         <v>146128</v>
       </c>
-      <c r="J97" s="38"/>
-[...2 lines deleted...]
-      <c r="M97" s="39"/>
+      <c r="J97" s="35">
+        <v>166666</v>
+      </c>
+      <c r="K97" s="38"/>
+      <c r="L97" s="38"/>
+      <c r="M97" s="38"/>
     </row>
     <row r="98" spans="1:13">
-      <c r="A98" s="49" t="s">
+      <c r="A98" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B98" s="66">
+      <c r="B98" s="65">
         <v>2614228</v>
       </c>
-      <c r="C98" s="66">
+      <c r="C98" s="65">
         <v>5492553</v>
       </c>
-      <c r="D98" s="36">
+      <c r="D98" s="35">
         <v>8359558</v>
       </c>
-      <c r="E98" s="36">
+      <c r="E98" s="35">
         <v>11253365</v>
       </c>
-      <c r="F98" s="38">
+      <c r="F98" s="37">
         <v>14392638</v>
       </c>
-      <c r="G98" s="36">
+      <c r="G98" s="35">
         <v>17253667</v>
       </c>
-      <c r="H98" s="36">
+      <c r="H98" s="35">
         <v>20297530</v>
       </c>
-      <c r="I98" s="36">
+      <c r="I98" s="35">
         <v>23142870</v>
       </c>
-      <c r="J98" s="38"/>
-[...2 lines deleted...]
-      <c r="M98" s="39"/>
+      <c r="J98" s="35">
+        <v>25809394</v>
+      </c>
+      <c r="K98" s="38"/>
+      <c r="L98" s="38"/>
+      <c r="M98" s="38"/>
     </row>
     <row r="99" spans="1:13">
-      <c r="A99" s="49" t="s">
+      <c r="A99" s="48" t="s">
         <v>53</v>
       </c>
-      <c r="B99" s="66">
+      <c r="B99" s="65">
         <v>42</v>
       </c>
-      <c r="C99" s="66">
+      <c r="C99" s="65">
         <v>83</v>
       </c>
-      <c r="D99" s="36">
+      <c r="D99" s="35">
         <v>125</v>
       </c>
-      <c r="E99" s="36">
+      <c r="E99" s="35">
         <v>167</v>
       </c>
-      <c r="F99" s="38">
+      <c r="F99" s="37">
         <v>167</v>
       </c>
-      <c r="G99" s="36">
+      <c r="G99" s="35">
         <v>167</v>
       </c>
-      <c r="H99" s="36">
+      <c r="H99" s="35">
         <v>167</v>
       </c>
-      <c r="I99" s="36">
+      <c r="I99" s="35">
         <v>2322</v>
       </c>
-      <c r="J99" s="38"/>
-[...2 lines deleted...]
-      <c r="M99" s="39"/>
+      <c r="J99" s="35">
+        <v>4477</v>
+      </c>
+      <c r="K99" s="38"/>
+      <c r="L99" s="38"/>
+      <c r="M99" s="38"/>
     </row>
     <row r="100" spans="1:13">
-      <c r="A100" s="49" t="s">
+      <c r="A100" s="48" t="s">
         <v>54</v>
       </c>
-      <c r="B100" s="66">
+      <c r="B100" s="65">
         <v>35186</v>
       </c>
-      <c r="C100" s="66">
+      <c r="C100" s="65">
         <v>164149</v>
       </c>
-      <c r="D100" s="36">
+      <c r="D100" s="35">
         <v>289901</v>
       </c>
-      <c r="E100" s="36">
+      <c r="E100" s="35">
         <v>401077</v>
       </c>
-      <c r="F100" s="38">
+      <c r="F100" s="37">
         <v>493258</v>
       </c>
-      <c r="G100" s="36">
+      <c r="G100" s="35">
         <v>591407</v>
       </c>
-      <c r="H100" s="36">
+      <c r="H100" s="35">
         <v>699411</v>
       </c>
-      <c r="I100" s="36">
+      <c r="I100" s="35">
         <v>800287</v>
       </c>
-      <c r="J100" s="38"/>
-[...2 lines deleted...]
-      <c r="M100" s="39"/>
+      <c r="J100" s="35">
+        <v>870168</v>
+      </c>
+      <c r="K100" s="38"/>
+      <c r="L100" s="38"/>
+      <c r="M100" s="38"/>
     </row>
     <row r="101" spans="1:13">
-      <c r="A101" s="49" t="s">
+      <c r="A101" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B101" s="66" t="s">
+      <c r="B101" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="C101" s="66" t="s">
+      <c r="C101" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="D101" s="66" t="s">
+      <c r="D101" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="E101" s="66" t="s">
+      <c r="E101" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="F101" s="38">
+      <c r="F101" s="37">
         <v>4224</v>
       </c>
-      <c r="G101" s="36">
+      <c r="G101" s="35">
         <v>8448</v>
       </c>
-      <c r="H101" s="36">
+      <c r="H101" s="35">
         <v>12672</v>
       </c>
-      <c r="I101" s="36">
+      <c r="I101" s="35">
         <v>12672</v>
       </c>
-      <c r="J101" s="38"/>
-[...2 lines deleted...]
-      <c r="M101" s="39"/>
+      <c r="J101" s="35">
+        <v>12672</v>
+      </c>
+      <c r="K101" s="38"/>
+      <c r="L101" s="38"/>
+      <c r="M101" s="38"/>
     </row>
     <row r="102" spans="1:13">
-      <c r="A102" s="49" t="s">
+      <c r="A102" s="48" t="s">
         <v>56</v>
       </c>
-      <c r="B102" s="66" t="s">
+      <c r="B102" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="C102" s="66" t="s">
+      <c r="C102" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="D102" s="66" t="s">
+      <c r="D102" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="E102" s="66" t="s">
+      <c r="E102" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="F102" s="38">
+      <c r="F102" s="37">
         <v>2585</v>
       </c>
-      <c r="G102" s="36">
+      <c r="G102" s="35">
         <v>5170</v>
       </c>
-      <c r="H102" s="36">
+      <c r="H102" s="35">
         <v>7755</v>
       </c>
-      <c r="I102" s="36">
+      <c r="I102" s="35">
         <v>18211</v>
       </c>
-      <c r="J102" s="38"/>
-[...2 lines deleted...]
-      <c r="M102" s="39"/>
+      <c r="J102" s="35">
+        <v>28666</v>
+      </c>
+      <c r="K102" s="38"/>
+      <c r="L102" s="38"/>
+      <c r="M102" s="38"/>
     </row>
     <row r="103" spans="1:13">
-      <c r="A103" s="49" t="s">
+      <c r="A103" s="48" t="s">
         <v>60</v>
       </c>
-      <c r="B103" s="66" t="s">
+      <c r="B103" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="C103" s="66">
+      <c r="C103" s="65">
         <v>7568</v>
       </c>
-      <c r="D103" s="36">
+      <c r="D103" s="35">
         <v>15136</v>
       </c>
-      <c r="E103" s="36">
+      <c r="E103" s="35">
         <v>22704</v>
       </c>
-      <c r="F103" s="38">
+      <c r="F103" s="37">
         <v>22704</v>
       </c>
-      <c r="G103" s="36">
+      <c r="G103" s="35">
         <v>22704</v>
       </c>
-      <c r="H103" s="36">
+      <c r="H103" s="35">
         <v>22704</v>
       </c>
-      <c r="I103" s="36">
+      <c r="I103" s="35">
         <v>22704</v>
       </c>
-      <c r="J103" s="38"/>
-[...2 lines deleted...]
-      <c r="M103" s="39"/>
+      <c r="J103" s="35">
+        <v>22704</v>
+      </c>
+      <c r="K103" s="38"/>
+      <c r="L103" s="38"/>
+      <c r="M103" s="38"/>
     </row>
     <row r="104" spans="1:13">
-      <c r="A104" s="49" t="s">
+      <c r="A104" s="48" t="s">
         <v>59</v>
       </c>
-      <c r="B104" s="66" t="s">
+      <c r="B104" s="65" t="s">
         <v>86</v>
       </c>
-      <c r="C104" s="66">
+      <c r="C104" s="65">
         <v>169761</v>
       </c>
-      <c r="D104" s="36">
+      <c r="D104" s="35">
         <v>215875</v>
       </c>
-      <c r="E104" s="36">
+      <c r="E104" s="35">
         <v>338897</v>
       </c>
-      <c r="F104" s="38">
+      <c r="F104" s="37">
         <v>502560</v>
       </c>
-      <c r="G104" s="36">
+      <c r="G104" s="35">
         <v>645092</v>
       </c>
-      <c r="H104" s="36">
+      <c r="H104" s="35">
         <v>783708</v>
       </c>
-      <c r="I104" s="36">
+      <c r="I104" s="35">
         <v>915285</v>
       </c>
-      <c r="J104" s="38"/>
-[...2 lines deleted...]
-      <c r="M104" s="39"/>
+      <c r="J104" s="35">
+        <v>1051309</v>
+      </c>
+      <c r="K104" s="38"/>
+      <c r="L104" s="38"/>
+      <c r="M104" s="38"/>
     </row>
     <row r="105" spans="1:13">
-      <c r="A105" s="49" t="s">
+      <c r="A105" s="48" t="s">
         <v>61</v>
       </c>
-      <c r="B105" s="66">
+      <c r="B105" s="65">
         <v>105644</v>
       </c>
-      <c r="C105" s="66">
+      <c r="C105" s="65">
         <v>520447</v>
       </c>
-      <c r="D105" s="36">
+      <c r="D105" s="35">
         <v>1033651</v>
       </c>
-      <c r="E105" s="36">
+      <c r="E105" s="35">
         <v>1546856</v>
       </c>
-      <c r="F105" s="38">
+      <c r="F105" s="37">
         <v>1546856</v>
       </c>
-      <c r="G105" s="36">
+      <c r="G105" s="35">
         <v>1546856</v>
       </c>
-      <c r="H105" s="36">
+      <c r="H105" s="35">
         <v>1546856</v>
       </c>
-      <c r="I105" s="36">
+      <c r="I105" s="35">
         <v>1895349</v>
       </c>
-      <c r="J105" s="38"/>
-[...2 lines deleted...]
-      <c r="M105" s="39"/>
+      <c r="J105" s="35">
+        <v>3385580</v>
+      </c>
+      <c r="K105" s="38"/>
+      <c r="L105" s="38"/>
+      <c r="M105" s="38"/>
     </row>
     <row r="106" spans="1:13">
-      <c r="A106" s="49" t="s">
+      <c r="A106" s="48" t="s">
         <v>62</v>
       </c>
-      <c r="B106" s="66">
+      <c r="B106" s="65">
         <v>7243</v>
       </c>
-      <c r="C106" s="66">
+      <c r="C106" s="65">
         <v>5968</v>
       </c>
-      <c r="D106" s="36">
+      <c r="D106" s="35">
         <v>8746</v>
       </c>
-      <c r="E106" s="36">
+      <c r="E106" s="35">
         <v>11524</v>
       </c>
-      <c r="F106" s="38">
+      <c r="F106" s="37">
         <v>15976</v>
       </c>
-      <c r="G106" s="36">
+      <c r="G106" s="35">
         <v>20429</v>
       </c>
-      <c r="H106" s="36">
+      <c r="H106" s="35">
         <v>24881</v>
       </c>
-      <c r="I106" s="36">
+      <c r="I106" s="35">
         <v>44539</v>
       </c>
-      <c r="J106" s="38"/>
-[...2 lines deleted...]
-      <c r="M106" s="39"/>
+      <c r="J106" s="35">
+        <v>64198</v>
+      </c>
+      <c r="K106" s="38"/>
+      <c r="L106" s="38"/>
+      <c r="M106" s="38"/>
     </row>
     <row r="107" spans="1:13">
-      <c r="A107" s="49" t="s">
+      <c r="A107" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="B107" s="66" t="s">
+      <c r="B107" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="C107" s="66" t="s">
+      <c r="C107" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="D107" s="66" t="s">
+      <c r="D107" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="E107" s="66" t="s">
+      <c r="E107" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="F107" s="38">
+      <c r="F107" s="37">
         <v>2299</v>
       </c>
-      <c r="G107" s="36">
+      <c r="G107" s="35">
         <v>4598</v>
       </c>
-      <c r="H107" s="36">
+      <c r="H107" s="35">
         <v>6897</v>
       </c>
-      <c r="I107" s="36">
+      <c r="I107" s="35">
         <v>17960</v>
       </c>
-      <c r="J107" s="38"/>
-[...2 lines deleted...]
-      <c r="M107" s="39"/>
+      <c r="J107" s="35">
+        <v>29024</v>
+      </c>
+      <c r="K107" s="38"/>
+      <c r="L107" s="38"/>
+      <c r="M107" s="38"/>
     </row>
     <row r="108" spans="1:13">
-      <c r="A108" s="49" t="s">
+      <c r="A108" s="48" t="s">
         <v>64</v>
       </c>
-      <c r="B108" s="66">
+      <c r="B108" s="65">
         <v>3190</v>
       </c>
-      <c r="C108" s="66">
+      <c r="C108" s="65">
         <v>102916</v>
       </c>
-      <c r="D108" s="36">
+      <c r="D108" s="35">
         <v>102916</v>
       </c>
-      <c r="E108" s="36">
+      <c r="E108" s="35">
         <v>119274</v>
       </c>
-      <c r="F108" s="38">
+      <c r="F108" s="37">
         <v>202477</v>
       </c>
-      <c r="G108" s="36">
+      <c r="G108" s="35">
         <v>300106</v>
       </c>
-      <c r="H108" s="36">
+      <c r="H108" s="35">
         <v>300106</v>
       </c>
-      <c r="I108" s="36">
+      <c r="I108" s="35">
         <v>316354</v>
       </c>
-      <c r="J108" s="38"/>
-[...2 lines deleted...]
-      <c r="M108" s="39"/>
+      <c r="J108" s="35">
+        <v>409026</v>
+      </c>
+      <c r="K108" s="38"/>
+      <c r="L108" s="38"/>
+      <c r="M108" s="38"/>
     </row>
     <row r="109" spans="1:13">
-      <c r="A109" s="49" t="s">
+      <c r="A109" s="48" t="s">
         <v>65</v>
       </c>
-      <c r="B109" s="66">
+      <c r="B109" s="65">
         <v>52576</v>
       </c>
-      <c r="C109" s="66">
+      <c r="C109" s="65">
         <v>90254</v>
       </c>
-      <c r="D109" s="36">
+      <c r="D109" s="35">
         <v>133901</v>
       </c>
-      <c r="E109" s="36">
+      <c r="E109" s="35">
         <v>177547</v>
       </c>
-      <c r="F109" s="38">
+      <c r="F109" s="37">
         <v>200002</v>
       </c>
-      <c r="G109" s="36">
+      <c r="G109" s="35">
         <v>222457</v>
       </c>
-      <c r="H109" s="36">
+      <c r="H109" s="35">
         <v>244786</v>
       </c>
-      <c r="I109" s="36">
+      <c r="I109" s="35">
         <v>282829</v>
       </c>
-      <c r="J109" s="38"/>
-[...2 lines deleted...]
-      <c r="M109" s="39"/>
+      <c r="J109" s="35">
+        <v>320871</v>
+      </c>
+      <c r="K109" s="38"/>
+      <c r="L109" s="38"/>
+      <c r="M109" s="38"/>
     </row>
     <row r="110" spans="1:13">
-      <c r="A110" s="49" t="s">
+      <c r="A110" s="48" t="s">
         <v>67</v>
       </c>
-      <c r="B110" s="66" t="s">
+      <c r="B110" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="C110" s="66" t="s">
+      <c r="C110" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="D110" s="66" t="s">
+      <c r="D110" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="E110" s="66" t="s">
+      <c r="E110" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="F110" s="66" t="s">
+      <c r="F110" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="G110" s="66" t="s">
+      <c r="G110" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="H110" s="66" t="s">
+      <c r="H110" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="I110" s="36">
+      <c r="I110" s="35">
         <v>3315</v>
       </c>
-      <c r="J110" s="38"/>
-[...2 lines deleted...]
-      <c r="M110" s="39"/>
+      <c r="J110" s="35">
+        <v>6630</v>
+      </c>
+      <c r="K110" s="38"/>
+      <c r="L110" s="38"/>
+      <c r="M110" s="38"/>
     </row>
     <row r="111" spans="1:13">
-      <c r="A111" s="49" t="s">
+      <c r="A111" s="48" t="s">
         <v>68</v>
       </c>
-      <c r="B111" s="66">
+      <c r="B111" s="65">
         <v>46607</v>
       </c>
-      <c r="C111" s="66">
+      <c r="C111" s="65">
         <v>36723</v>
       </c>
-      <c r="D111" s="36">
+      <c r="D111" s="35">
         <v>58237</v>
       </c>
-      <c r="E111" s="36">
+      <c r="E111" s="35">
         <v>79751</v>
       </c>
-      <c r="F111" s="38">
+      <c r="F111" s="37">
         <v>86332</v>
       </c>
-      <c r="G111" s="36">
+      <c r="G111" s="35">
         <v>92912</v>
       </c>
-      <c r="H111" s="36">
+      <c r="H111" s="35">
         <v>99492</v>
       </c>
-      <c r="I111" s="36">
+      <c r="I111" s="35">
         <v>114688</v>
       </c>
-      <c r="J111" s="38"/>
-[...2 lines deleted...]
-      <c r="M111" s="39"/>
+      <c r="J111" s="35">
+        <v>129884</v>
+      </c>
+      <c r="K111" s="38"/>
+      <c r="L111" s="38"/>
+      <c r="M111" s="38"/>
     </row>
     <row r="112" spans="1:13">
-      <c r="A112" s="49" t="s">
+      <c r="A112" s="48" t="s">
         <v>69</v>
       </c>
-      <c r="B112" s="66">
+      <c r="B112" s="65">
         <v>15208</v>
       </c>
-      <c r="C112" s="66">
+      <c r="C112" s="65">
         <v>4462700</v>
       </c>
-      <c r="D112" s="36">
+      <c r="D112" s="35">
         <v>6663494</v>
       </c>
-      <c r="E112" s="36">
+      <c r="E112" s="35">
         <v>9162258</v>
       </c>
-      <c r="F112" s="38">
+      <c r="F112" s="37">
         <v>12145631</v>
       </c>
-      <c r="G112" s="36">
+      <c r="G112" s="35">
         <v>14445324</v>
       </c>
-      <c r="H112" s="36">
+      <c r="H112" s="35">
         <v>16373876</v>
       </c>
-      <c r="I112" s="36">
+      <c r="I112" s="35">
         <v>18672718</v>
       </c>
-      <c r="J112" s="38"/>
-[...2 lines deleted...]
-      <c r="M112" s="39"/>
+      <c r="J112" s="35">
+        <v>20473093</v>
+      </c>
+      <c r="K112" s="38"/>
+      <c r="L112" s="38"/>
+      <c r="M112" s="38"/>
     </row>
     <row r="113" spans="1:13">
-      <c r="A113" s="49" t="s">
+      <c r="A113" s="48" t="s">
         <v>57</v>
       </c>
-      <c r="B113" s="66">
+      <c r="B113" s="65">
         <v>2247353</v>
       </c>
-      <c r="C113" s="66">
+      <c r="C113" s="65">
         <v>3083052</v>
       </c>
-      <c r="D113" s="36">
+      <c r="D113" s="35">
         <v>3828240</v>
       </c>
-      <c r="E113" s="36">
+      <c r="E113" s="35">
         <v>4413633</v>
       </c>
-      <c r="F113" s="38">
+      <c r="F113" s="37">
         <v>4876129</v>
       </c>
-      <c r="G113" s="36">
+      <c r="G113" s="35">
         <v>6240182</v>
       </c>
-      <c r="H113" s="36">
+      <c r="H113" s="35">
         <v>8129070</v>
       </c>
-      <c r="I113" s="36">
+      <c r="I113" s="35">
         <v>10489936</v>
       </c>
-      <c r="J113" s="38"/>
-[...2 lines deleted...]
-      <c r="M113" s="39"/>
+      <c r="J113" s="35">
+        <v>12489523</v>
+      </c>
+      <c r="K113" s="38"/>
+      <c r="L113" s="38"/>
+      <c r="M113" s="38"/>
     </row>
     <row r="114" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A114" s="41" t="s">
+      <c r="A114" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B114" s="43"/>
-[...10 lines deleted...]
-      <c r="M114" s="45"/>
+      <c r="B114" s="42"/>
+      <c r="C114" s="42"/>
+      <c r="D114" s="43"/>
+      <c r="E114" s="37"/>
+      <c r="F114" s="37"/>
+      <c r="G114" s="72"/>
+      <c r="H114" s="37"/>
+      <c r="I114" s="61"/>
+      <c r="J114" s="61"/>
+      <c r="K114" s="36"/>
+      <c r="L114" s="44"/>
+      <c r="M114" s="44"/>
     </row>
     <row r="115" spans="1:13" s="8" customFormat="1" ht="11.25">
-      <c r="A115" s="46" t="s">
+      <c r="A115" s="45" t="s">
         <v>50</v>
       </c>
-      <c r="B115" s="66">
+      <c r="B115" s="65">
         <v>128186302</v>
       </c>
-      <c r="C115" s="66">
+      <c r="C115" s="65">
         <v>258934652</v>
       </c>
-      <c r="D115" s="36">
+      <c r="D115" s="35">
         <v>405820394</v>
       </c>
-      <c r="E115" s="38">
+      <c r="E115" s="37">
         <v>570339423</v>
       </c>
-      <c r="F115" s="38">
+      <c r="F115" s="37">
         <v>739844475</v>
       </c>
-      <c r="G115" s="36">
+      <c r="G115" s="35">
         <v>962327284</v>
       </c>
-      <c r="H115" s="36">
+      <c r="H115" s="35">
         <v>1101101717</v>
       </c>
-      <c r="I115" s="36">
+      <c r="I115" s="35">
         <v>1236097036</v>
       </c>
-      <c r="J115" s="38"/>
-[...2 lines deleted...]
-      <c r="M115" s="39"/>
+      <c r="J115" s="35">
+        <v>1381149664</v>
+      </c>
+      <c r="K115" s="38"/>
+      <c r="L115" s="38"/>
+      <c r="M115" s="38"/>
     </row>
     <row r="116" spans="1:13">
-      <c r="A116" s="40" t="s">
+      <c r="A116" s="39" t="s">
         <v>51</v>
       </c>
-      <c r="B116" s="66">
+      <c r="B116" s="65">
         <v>13259618</v>
       </c>
-      <c r="C116" s="66">
+      <c r="C116" s="65">
         <v>34275042</v>
       </c>
-      <c r="D116" s="36">
+      <c r="D116" s="35">
         <v>57384112</v>
       </c>
-      <c r="E116" s="38">
+      <c r="E116" s="37">
         <v>87654235</v>
       </c>
-      <c r="F116" s="38">
+      <c r="F116" s="37">
         <v>116051409</v>
       </c>
-      <c r="G116" s="36">
+      <c r="G116" s="35">
         <v>172250932</v>
       </c>
-      <c r="H116" s="36">
+      <c r="H116" s="35">
         <v>193911853</v>
       </c>
-      <c r="I116" s="36">
+      <c r="I116" s="35">
         <v>217686334</v>
       </c>
-      <c r="J116" s="38"/>
-[...2 lines deleted...]
-      <c r="M116" s="39"/>
+      <c r="J116" s="35">
+        <v>244575151</v>
+      </c>
+      <c r="K116" s="38"/>
+      <c r="L116" s="38"/>
+      <c r="M116" s="38"/>
     </row>
     <row r="117" spans="1:13">
-      <c r="A117" s="40" t="s">
+      <c r="A117" s="39" t="s">
         <v>52</v>
       </c>
-      <c r="B117" s="66">
+      <c r="B117" s="65">
         <v>792879</v>
       </c>
-      <c r="C117" s="66">
+      <c r="C117" s="65">
         <v>1805215</v>
       </c>
-      <c r="D117" s="36">
+      <c r="D117" s="35">
         <v>2884807</v>
       </c>
-      <c r="E117" s="38">
+      <c r="E117" s="37">
         <v>4562099</v>
       </c>
-      <c r="F117" s="38">
+      <c r="F117" s="37">
         <v>5286848</v>
       </c>
-      <c r="G117" s="36">
+      <c r="G117" s="35">
         <v>6678295</v>
       </c>
-      <c r="H117" s="36">
+      <c r="H117" s="35">
         <v>7934175</v>
       </c>
-      <c r="I117" s="36">
+      <c r="I117" s="35">
         <v>9386528</v>
       </c>
-      <c r="J117" s="38"/>
-[...2 lines deleted...]
-      <c r="M117" s="39"/>
+      <c r="J117" s="35">
+        <v>11518791</v>
+      </c>
+      <c r="K117" s="38"/>
+      <c r="L117" s="38"/>
+      <c r="M117" s="38"/>
     </row>
     <row r="118" spans="1:13">
-      <c r="A118" s="40" t="s">
+      <c r="A118" s="39" t="s">
         <v>72</v>
       </c>
-      <c r="B118" s="66">
+      <c r="B118" s="65">
         <v>41279810</v>
       </c>
-      <c r="C118" s="66">
+      <c r="C118" s="65">
         <v>80221627</v>
       </c>
-      <c r="D118" s="36">
+      <c r="D118" s="35">
         <v>126872153</v>
       </c>
-      <c r="E118" s="38">
+      <c r="E118" s="37">
         <v>162541982</v>
       </c>
-      <c r="F118" s="38">
+      <c r="F118" s="37">
         <v>210445400</v>
       </c>
-      <c r="G118" s="36">
+      <c r="G118" s="35">
         <v>280621129</v>
       </c>
-      <c r="H118" s="36">
+      <c r="H118" s="35">
         <v>310113532</v>
       </c>
-      <c r="I118" s="36">
+      <c r="I118" s="35">
         <v>337088337</v>
       </c>
-      <c r="J118" s="38"/>
-[...2 lines deleted...]
-      <c r="M118" s="39"/>
+      <c r="J118" s="35">
+        <v>367263610</v>
+      </c>
+      <c r="K118" s="38"/>
+      <c r="L118" s="38"/>
+      <c r="M118" s="38"/>
     </row>
     <row r="119" spans="1:13">
-      <c r="A119" s="40" t="s">
+      <c r="A119" s="39" t="s">
         <v>53</v>
       </c>
-      <c r="B119" s="66">
+      <c r="B119" s="65">
         <v>231886</v>
       </c>
-      <c r="C119" s="66">
+      <c r="C119" s="65">
         <v>652867</v>
       </c>
-      <c r="D119" s="36">
+      <c r="D119" s="35">
         <v>1073847</v>
       </c>
-      <c r="E119" s="38">
+      <c r="E119" s="37">
         <v>1494828</v>
       </c>
-      <c r="F119" s="38">
+      <c r="F119" s="37">
         <v>1651816</v>
       </c>
-      <c r="G119" s="36">
+      <c r="G119" s="35">
         <v>1808804</v>
       </c>
-      <c r="H119" s="36">
+      <c r="H119" s="35">
         <v>1969712</v>
       </c>
-      <c r="I119" s="36">
+      <c r="I119" s="35">
         <v>2301165</v>
       </c>
-      <c r="J119" s="38"/>
-[...2 lines deleted...]
-      <c r="M119" s="39"/>
+      <c r="J119" s="35">
+        <v>2632618</v>
+      </c>
+      <c r="K119" s="38"/>
+      <c r="L119" s="38"/>
+      <c r="M119" s="38"/>
     </row>
     <row r="120" spans="1:13">
-      <c r="A120" s="40" t="s">
+      <c r="A120" s="39" t="s">
         <v>54</v>
       </c>
-      <c r="B120" s="66">
+      <c r="B120" s="65">
         <v>2009146</v>
       </c>
-      <c r="C120" s="66">
+      <c r="C120" s="65">
         <v>5240819</v>
       </c>
-      <c r="D120" s="36">
+      <c r="D120" s="35">
         <v>8439561</v>
       </c>
-      <c r="E120" s="38">
+      <c r="E120" s="37">
         <v>11771404</v>
       </c>
-      <c r="F120" s="38">
+      <c r="F120" s="37">
         <v>14143351</v>
       </c>
-      <c r="G120" s="36">
+      <c r="G120" s="35">
         <v>16383061</v>
       </c>
-      <c r="H120" s="36">
+      <c r="H120" s="35">
         <v>18668849</v>
       </c>
-      <c r="I120" s="36">
+      <c r="I120" s="35">
         <v>21455512</v>
       </c>
-      <c r="J120" s="38"/>
-[...2 lines deleted...]
-      <c r="M120" s="39"/>
+      <c r="J120" s="35">
+        <v>24310847</v>
+      </c>
+      <c r="K120" s="38"/>
+      <c r="L120" s="38"/>
+      <c r="M120" s="38"/>
     </row>
     <row r="121" spans="1:13">
-      <c r="A121" s="40" t="s">
+      <c r="A121" s="39" t="s">
         <v>55</v>
       </c>
-      <c r="B121" s="66">
+      <c r="B121" s="65">
         <v>597843</v>
       </c>
-      <c r="C121" s="66">
+      <c r="C121" s="65">
         <v>736207</v>
       </c>
-      <c r="D121" s="36">
+      <c r="D121" s="35">
         <v>961311</v>
       </c>
-      <c r="E121" s="38">
+      <c r="E121" s="37">
         <v>1033656</v>
       </c>
-      <c r="F121" s="38">
+      <c r="F121" s="37">
         <v>1094283</v>
       </c>
-      <c r="G121" s="36">
+      <c r="G121" s="35">
         <v>1153055</v>
       </c>
-      <c r="H121" s="36">
+      <c r="H121" s="35">
         <v>1240345</v>
       </c>
-      <c r="I121" s="36">
+      <c r="I121" s="35">
         <v>1594626</v>
       </c>
-      <c r="J121" s="38"/>
-[...2 lines deleted...]
-      <c r="M121" s="39"/>
+      <c r="J121" s="35">
+        <v>2199072</v>
+      </c>
+      <c r="K121" s="38"/>
+      <c r="L121" s="38"/>
+      <c r="M121" s="38"/>
     </row>
     <row r="122" spans="1:13">
-      <c r="A122" s="40" t="s">
+      <c r="A122" s="39" t="s">
         <v>56</v>
       </c>
-      <c r="B122" s="66">
+      <c r="B122" s="65">
         <v>1463425</v>
       </c>
-      <c r="C122" s="66">
+      <c r="C122" s="65">
         <v>3102728</v>
       </c>
-      <c r="D122" s="36">
+      <c r="D122" s="35">
         <v>5109607</v>
       </c>
-      <c r="E122" s="38">
+      <c r="E122" s="37">
         <v>7270033</v>
       </c>
-      <c r="F122" s="38">
+      <c r="F122" s="37">
         <v>9351841</v>
       </c>
-      <c r="G122" s="36">
+      <c r="G122" s="35">
         <v>11502523</v>
       </c>
-      <c r="H122" s="36">
+      <c r="H122" s="35">
         <v>13346378</v>
       </c>
-      <c r="I122" s="36">
+      <c r="I122" s="35">
         <v>15016016</v>
       </c>
-      <c r="J122" s="38"/>
-[...2 lines deleted...]
-      <c r="M122" s="39"/>
+      <c r="J122" s="35">
+        <v>17599443</v>
+      </c>
+      <c r="K122" s="38"/>
+      <c r="L122" s="38"/>
+      <c r="M122" s="38"/>
     </row>
     <row r="123" spans="1:13">
-      <c r="A123" s="40" t="s">
+      <c r="A123" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="B123" s="66">
+      <c r="B123" s="65">
         <v>11073914</v>
       </c>
-      <c r="C123" s="66">
+      <c r="C123" s="65">
         <v>23558483</v>
       </c>
-      <c r="D123" s="36">
+      <c r="D123" s="35">
         <v>36159742</v>
       </c>
-      <c r="E123" s="38">
+      <c r="E123" s="37">
         <v>48833953</v>
       </c>
-      <c r="F123" s="38">
+      <c r="F123" s="37">
         <v>61318946</v>
       </c>
-      <c r="G123" s="36">
+      <c r="G123" s="35">
         <v>72675714</v>
       </c>
-      <c r="H123" s="36">
+      <c r="H123" s="35">
         <v>83260268</v>
       </c>
-      <c r="I123" s="36">
+      <c r="I123" s="35">
         <v>89989648</v>
       </c>
-      <c r="J123" s="38"/>
-[...2 lines deleted...]
-      <c r="M123" s="39"/>
+      <c r="J123" s="35">
+        <v>100595780</v>
+      </c>
+      <c r="K123" s="38"/>
+      <c r="L123" s="38"/>
+      <c r="M123" s="38"/>
     </row>
     <row r="124" spans="1:13">
-      <c r="A124" s="40" t="s">
+      <c r="A124" s="39" t="s">
         <v>60</v>
       </c>
-      <c r="B124" s="66">
+      <c r="B124" s="65">
         <v>54731</v>
       </c>
-      <c r="C124" s="66">
+      <c r="C124" s="65">
         <v>97856</v>
       </c>
-      <c r="D124" s="36">
+      <c r="D124" s="35">
         <v>140981</v>
       </c>
-      <c r="E124" s="38">
+      <c r="E124" s="37">
         <v>184106</v>
       </c>
-      <c r="F124" s="38">
+      <c r="F124" s="37">
         <v>303439</v>
       </c>
-      <c r="G124" s="36">
+      <c r="G124" s="35">
         <v>422773</v>
       </c>
-      <c r="H124" s="36">
+      <c r="H124" s="35">
         <v>542127</v>
       </c>
-      <c r="I124" s="36">
+      <c r="I124" s="35">
         <v>635183</v>
       </c>
-      <c r="J124" s="38"/>
-[...2 lines deleted...]
-      <c r="M124" s="39"/>
+      <c r="J124" s="35">
+        <v>728238</v>
+      </c>
+      <c r="K124" s="38"/>
+      <c r="L124" s="38"/>
+      <c r="M124" s="38"/>
     </row>
     <row r="125" spans="1:13">
-      <c r="A125" s="40" t="s">
+      <c r="A125" s="39" t="s">
         <v>59</v>
       </c>
-      <c r="B125" s="66">
+      <c r="B125" s="65">
         <v>474057</v>
       </c>
-      <c r="C125" s="66">
+      <c r="C125" s="65">
         <v>1008434</v>
       </c>
-      <c r="D125" s="36">
+      <c r="D125" s="35">
         <v>1542811</v>
       </c>
-      <c r="E125" s="38">
+      <c r="E125" s="37">
         <v>2077189</v>
       </c>
-      <c r="F125" s="38">
+      <c r="F125" s="37">
         <v>2634428</v>
       </c>
-      <c r="G125" s="36">
+      <c r="G125" s="35">
         <v>3191667</v>
       </c>
-      <c r="H125" s="36">
+      <c r="H125" s="35">
         <v>3751923</v>
       </c>
-      <c r="I125" s="36">
+      <c r="I125" s="35">
         <v>4364336</v>
       </c>
-      <c r="J125" s="38"/>
-[...2 lines deleted...]
-      <c r="M125" s="39"/>
+      <c r="J125" s="35">
+        <v>4976749</v>
+      </c>
+      <c r="K125" s="38"/>
+      <c r="L125" s="38"/>
+      <c r="M125" s="38"/>
     </row>
     <row r="126" spans="1:13">
-      <c r="A126" s="40" t="s">
+      <c r="A126" s="39" t="s">
         <v>61</v>
       </c>
-      <c r="B126" s="66">
+      <c r="B126" s="65">
         <v>236130</v>
       </c>
-      <c r="C126" s="66">
+      <c r="C126" s="65">
         <v>558047</v>
       </c>
-      <c r="D126" s="36">
+      <c r="D126" s="35">
         <v>879963</v>
       </c>
-      <c r="E126" s="38">
+      <c r="E126" s="37">
         <v>1201879</v>
       </c>
-      <c r="F126" s="38">
+      <c r="F126" s="37">
         <v>1362476</v>
       </c>
-      <c r="G126" s="36">
+      <c r="G126" s="35">
         <v>1523073</v>
       </c>
-      <c r="H126" s="36">
+      <c r="H126" s="35">
         <v>1691414</v>
       </c>
-      <c r="I126" s="36">
+      <c r="I126" s="35">
         <v>1913348</v>
       </c>
-      <c r="J126" s="38"/>
-[...2 lines deleted...]
-      <c r="M126" s="39"/>
+      <c r="J126" s="35">
+        <v>2135282</v>
+      </c>
+      <c r="K126" s="38"/>
+      <c r="L126" s="38"/>
+      <c r="M126" s="38"/>
     </row>
     <row r="127" spans="1:13">
-      <c r="A127" s="40" t="s">
+      <c r="A127" s="39" t="s">
         <v>62</v>
       </c>
-      <c r="B127" s="66">
+      <c r="B127" s="65">
         <v>135957</v>
       </c>
-      <c r="C127" s="66">
+      <c r="C127" s="65">
         <v>750587</v>
       </c>
-      <c r="D127" s="36">
+      <c r="D127" s="35">
         <v>1365217</v>
       </c>
-      <c r="E127" s="38">
+      <c r="E127" s="37">
         <v>1979846</v>
       </c>
-      <c r="F127" s="38">
+      <c r="F127" s="37">
         <v>2122972</v>
       </c>
-      <c r="G127" s="36">
+      <c r="G127" s="35">
         <v>2266097</v>
       </c>
-      <c r="H127" s="36">
+      <c r="H127" s="35">
         <v>2412102</v>
       </c>
-      <c r="I127" s="36">
+      <c r="I127" s="35">
         <v>2743654</v>
       </c>
-      <c r="J127" s="38"/>
-[...2 lines deleted...]
-      <c r="M127" s="39"/>
+      <c r="J127" s="35">
+        <v>3075206</v>
+      </c>
+      <c r="K127" s="38"/>
+      <c r="L127" s="38"/>
+      <c r="M127" s="38"/>
     </row>
     <row r="128" spans="1:13">
-      <c r="A128" s="40" t="s">
+      <c r="A128" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="B128" s="66">
+      <c r="B128" s="65">
         <v>328546</v>
       </c>
-      <c r="C128" s="66">
+      <c r="C128" s="65">
         <v>694439</v>
       </c>
-      <c r="D128" s="36">
+      <c r="D128" s="35">
         <v>1132385</v>
       </c>
-      <c r="E128" s="38">
+      <c r="E128" s="37">
         <v>1558903</v>
       </c>
-      <c r="F128" s="38">
+      <c r="F128" s="37">
         <v>1911138</v>
       </c>
-      <c r="G128" s="36">
+      <c r="G128" s="35">
         <v>2186126</v>
       </c>
-      <c r="H128" s="36">
+      <c r="H128" s="35">
         <v>2606216</v>
       </c>
-      <c r="I128" s="36">
+      <c r="I128" s="35">
         <v>3033494</v>
       </c>
-      <c r="J128" s="38"/>
-[...2 lines deleted...]
-      <c r="M128" s="39"/>
+      <c r="J128" s="35">
+        <v>3411080</v>
+      </c>
+      <c r="K128" s="38"/>
+      <c r="L128" s="38"/>
+      <c r="M128" s="38"/>
     </row>
     <row r="129" spans="1:13">
-      <c r="A129" s="40" t="s">
+      <c r="A129" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="B129" s="66">
+      <c r="B129" s="65">
         <v>19403</v>
       </c>
-      <c r="C129" s="66">
+      <c r="C129" s="65">
         <v>223415</v>
       </c>
-      <c r="D129" s="36">
+      <c r="D129" s="35">
         <v>427427</v>
       </c>
-      <c r="E129" s="38">
+      <c r="E129" s="37">
         <v>631438</v>
       </c>
-      <c r="F129" s="38">
+      <c r="F129" s="37">
         <v>650299</v>
       </c>
-      <c r="G129" s="36">
+      <c r="G129" s="35">
         <v>669160</v>
       </c>
-      <c r="H129" s="36">
+      <c r="H129" s="35">
         <v>684446</v>
       </c>
-      <c r="I129" s="36">
+      <c r="I129" s="35">
         <v>943386</v>
       </c>
-      <c r="J129" s="38"/>
-[...2 lines deleted...]
-      <c r="M129" s="39"/>
+      <c r="J129" s="35">
+        <v>1202326</v>
+      </c>
+      <c r="K129" s="38"/>
+      <c r="L129" s="38"/>
+      <c r="M129" s="38"/>
     </row>
     <row r="130" spans="1:13">
-      <c r="A130" s="40" t="s">
+      <c r="A130" s="39" t="s">
         <v>65</v>
       </c>
-      <c r="B130" s="66">
+      <c r="B130" s="65">
         <v>30388919</v>
       </c>
-      <c r="C130" s="66">
+      <c r="C130" s="65">
         <v>58326635</v>
       </c>
-      <c r="D130" s="36">
+      <c r="D130" s="35">
         <v>88636737</v>
       </c>
-      <c r="E130" s="38">
+      <c r="E130" s="37">
         <v>136846716</v>
       </c>
-      <c r="F130" s="38">
+      <c r="F130" s="37">
         <v>182406282</v>
       </c>
-      <c r="G130" s="36">
+      <c r="G130" s="35">
         <v>227681853</v>
       </c>
-      <c r="H130" s="36">
+      <c r="H130" s="35">
         <v>270288281</v>
       </c>
-      <c r="I130" s="36">
+      <c r="I130" s="35">
         <v>310323141</v>
       </c>
-      <c r="J130" s="38"/>
-[...2 lines deleted...]
-      <c r="M130" s="39"/>
+      <c r="J130" s="35">
+        <v>348343967</v>
+      </c>
+      <c r="K130" s="38"/>
+      <c r="L130" s="38"/>
+      <c r="M130" s="38"/>
     </row>
     <row r="131" spans="1:13">
-      <c r="A131" s="40" t="s">
+      <c r="A131" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="B131" s="66">
+      <c r="B131" s="65">
         <v>14947</v>
       </c>
-      <c r="C131" s="66">
+      <c r="C131" s="65">
         <v>71869</v>
       </c>
-      <c r="D131" s="36">
+      <c r="D131" s="35">
         <v>128791</v>
       </c>
-      <c r="E131" s="38">
+      <c r="E131" s="37">
         <v>185713</v>
       </c>
-      <c r="F131" s="38">
+      <c r="F131" s="37">
         <v>204703</v>
       </c>
-      <c r="G131" s="36">
+      <c r="G131" s="35">
         <v>223693</v>
       </c>
-      <c r="H131" s="36">
+      <c r="H131" s="35">
         <v>248154</v>
       </c>
-      <c r="I131" s="36">
+      <c r="I131" s="35">
         <v>313914</v>
       </c>
-      <c r="J131" s="38"/>
-[...2 lines deleted...]
-      <c r="M131" s="39"/>
+      <c r="J131" s="35">
+        <v>379674</v>
+      </c>
+      <c r="K131" s="38"/>
+      <c r="L131" s="38"/>
+      <c r="M131" s="38"/>
     </row>
     <row r="132" spans="1:13">
-      <c r="A132" s="40" t="s">
+      <c r="A132" s="39" t="s">
         <v>67</v>
       </c>
-      <c r="B132" s="66">
+      <c r="B132" s="65">
         <v>82735</v>
       </c>
-      <c r="C132" s="66">
+      <c r="C132" s="65">
         <v>192200</v>
       </c>
-      <c r="D132" s="36">
+      <c r="D132" s="35">
         <v>301665</v>
       </c>
-      <c r="E132" s="38">
+      <c r="E132" s="37">
         <v>411131</v>
       </c>
-      <c r="F132" s="38">
+      <c r="F132" s="37">
         <v>494425</v>
       </c>
-      <c r="G132" s="36">
+      <c r="G132" s="35">
         <v>577719</v>
       </c>
-      <c r="H132" s="36">
+      <c r="H132" s="35">
         <v>676975</v>
       </c>
-      <c r="I132" s="36">
+      <c r="I132" s="35">
         <v>871140</v>
       </c>
-      <c r="J132" s="38"/>
-[...2 lines deleted...]
-      <c r="M132" s="39"/>
+      <c r="J132" s="35">
+        <v>1065305</v>
+      </c>
+      <c r="K132" s="38"/>
+      <c r="L132" s="38"/>
+      <c r="M132" s="38"/>
     </row>
     <row r="133" spans="1:13">
-      <c r="A133" s="40" t="s">
+      <c r="A133" s="39" t="s">
         <v>68</v>
       </c>
-      <c r="B133" s="66">
+      <c r="B133" s="65">
         <v>3863712</v>
       </c>
-      <c r="C133" s="66">
+      <c r="C133" s="65">
         <v>8066665</v>
       </c>
-      <c r="D133" s="36">
+      <c r="D133" s="35">
         <v>13018259</v>
       </c>
-      <c r="E133" s="38">
+      <c r="E133" s="37">
         <v>17937466</v>
       </c>
-      <c r="F133" s="38">
+      <c r="F133" s="37">
         <v>22688898</v>
       </c>
-      <c r="G133" s="36">
+      <c r="G133" s="35">
         <v>27545209</v>
       </c>
-      <c r="H133" s="36">
+      <c r="H133" s="35">
         <v>32250879</v>
       </c>
-      <c r="I133" s="36">
+      <c r="I133" s="35">
         <v>37491345</v>
       </c>
-      <c r="J133" s="38"/>
-[...2 lines deleted...]
-      <c r="M133" s="39"/>
+      <c r="J133" s="35">
+        <v>41856281</v>
+      </c>
+      <c r="K133" s="38"/>
+      <c r="L133" s="38"/>
+      <c r="M133" s="38"/>
     </row>
     <row r="134" spans="1:13">
-      <c r="A134" s="40" t="s">
+      <c r="A134" s="39" t="s">
         <v>69</v>
       </c>
-      <c r="B134" s="66">
+      <c r="B134" s="65">
         <v>9586962</v>
       </c>
-      <c r="C134" s="66">
+      <c r="C134" s="65">
         <v>14478901</v>
       </c>
-      <c r="D134" s="36">
+      <c r="D134" s="35">
         <v>21538154</v>
       </c>
-      <c r="E134" s="38">
+      <c r="E134" s="37">
         <v>29585147</v>
       </c>
-      <c r="F134" s="38">
+      <c r="F134" s="37">
         <v>36310325</v>
       </c>
-      <c r="G134" s="36">
+      <c r="G134" s="35">
         <v>44560131</v>
       </c>
-      <c r="H134" s="36">
+      <c r="H134" s="35">
         <v>48983596</v>
       </c>
-      <c r="I134" s="36">
+      <c r="I134" s="35">
         <v>53821554</v>
       </c>
-      <c r="J134" s="38"/>
-[...2 lines deleted...]
-      <c r="M134" s="39"/>
+      <c r="J134" s="35">
+        <v>60345276</v>
+      </c>
+      <c r="K134" s="38"/>
+      <c r="L134" s="38"/>
+      <c r="M134" s="38"/>
     </row>
     <row r="135" spans="1:13">
-      <c r="A135" s="40" t="s">
+      <c r="A135" s="39" t="s">
         <v>57</v>
       </c>
-      <c r="B135" s="66">
+      <c r="B135" s="65">
         <v>11472860</v>
       </c>
-      <c r="C135" s="66">
+      <c r="C135" s="65">
         <v>23216778</v>
       </c>
-      <c r="D135" s="36">
+      <c r="D135" s="35">
         <v>35311814</v>
       </c>
-      <c r="E135" s="38">
+      <c r="E135" s="37">
         <v>48811122</v>
       </c>
-      <c r="F135" s="38">
+      <c r="F135" s="37">
         <v>64327764</v>
       </c>
-      <c r="G135" s="36">
+      <c r="G135" s="35">
         <v>81914536</v>
       </c>
-      <c r="H135" s="36">
+      <c r="H135" s="35">
         <v>97376753</v>
       </c>
-      <c r="I135" s="36">
+      <c r="I135" s="35">
         <v>113200604</v>
       </c>
-      <c r="J135" s="38"/>
-[...2 lines deleted...]
-      <c r="M135" s="39"/>
+      <c r="J135" s="35">
+        <v>128340905</v>
+      </c>
+      <c r="K135" s="38"/>
+      <c r="L135" s="38"/>
+      <c r="M135" s="38"/>
     </row>
     <row r="136" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A136" s="47" t="s">
+      <c r="A136" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="B136" s="43"/>
-[...10 lines deleted...]
-      <c r="M136" s="45"/>
+      <c r="B136" s="42"/>
+      <c r="C136" s="42"/>
+      <c r="D136" s="43"/>
+      <c r="E136" s="43"/>
+      <c r="F136" s="37"/>
+      <c r="G136" s="43"/>
+      <c r="H136" s="37"/>
+      <c r="I136" s="46"/>
+      <c r="J136" s="46"/>
+      <c r="K136" s="36"/>
+      <c r="L136" s="44"/>
+      <c r="M136" s="44"/>
     </row>
     <row r="137" spans="1:13" s="8" customFormat="1" ht="11.25">
-      <c r="A137" s="48" t="s">
+      <c r="A137" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="B137" s="66">
+      <c r="B137" s="65">
         <v>24057555</v>
       </c>
-      <c r="C137" s="66">
+      <c r="C137" s="65">
         <v>51795986</v>
       </c>
-      <c r="D137" s="36">
+      <c r="D137" s="35">
         <v>81063571</v>
       </c>
-      <c r="E137" s="38">
+      <c r="E137" s="37">
         <v>112735754</v>
       </c>
-      <c r="F137" s="38">
+      <c r="F137" s="37">
         <v>141304518</v>
       </c>
-      <c r="G137" s="36">
+      <c r="G137" s="35">
         <v>169549398</v>
       </c>
-      <c r="H137" s="36">
+      <c r="H137" s="35">
         <v>196533879</v>
       </c>
-      <c r="I137" s="36">
+      <c r="I137" s="35">
         <v>221562258</v>
       </c>
-      <c r="J137" s="38"/>
-[...2 lines deleted...]
-      <c r="M137" s="39"/>
+      <c r="J137" s="35">
+        <v>251078789</v>
+      </c>
+      <c r="K137" s="38"/>
+      <c r="L137" s="38"/>
+      <c r="M137" s="38"/>
     </row>
     <row r="138" spans="1:13">
-      <c r="A138" s="49" t="s">
+      <c r="A138" s="48" t="s">
         <v>51</v>
       </c>
-      <c r="B138" s="66">
+      <c r="B138" s="65">
         <v>2433943</v>
       </c>
-      <c r="C138" s="66">
+      <c r="C138" s="65">
         <v>5510338</v>
       </c>
-      <c r="D138" s="36">
+      <c r="D138" s="35">
         <v>8597362</v>
       </c>
-      <c r="E138" s="38">
+      <c r="E138" s="37">
         <v>12322248</v>
       </c>
-      <c r="F138" s="38">
+      <c r="F138" s="37">
         <v>15795916</v>
       </c>
-      <c r="G138" s="36">
+      <c r="G138" s="35">
         <v>19378701</v>
       </c>
-      <c r="H138" s="36">
+      <c r="H138" s="35">
         <v>22909359</v>
       </c>
-      <c r="I138" s="36">
+      <c r="I138" s="35">
         <v>26124621</v>
       </c>
-      <c r="J138" s="38"/>
-[...2 lines deleted...]
-      <c r="M138" s="39"/>
+      <c r="J138" s="35">
+        <v>29728468</v>
+      </c>
+      <c r="K138" s="38"/>
+      <c r="L138" s="38"/>
+      <c r="M138" s="38"/>
     </row>
     <row r="139" spans="1:13">
-      <c r="A139" s="49" t="s">
+      <c r="A139" s="48" t="s">
         <v>52</v>
       </c>
-      <c r="B139" s="66">
+      <c r="B139" s="65">
         <v>550860</v>
       </c>
-      <c r="C139" s="66">
+      <c r="C139" s="65">
         <v>1068056</v>
       </c>
-      <c r="D139" s="36">
+      <c r="D139" s="35">
         <v>1607859</v>
       </c>
-      <c r="E139" s="38">
+      <c r="E139" s="37">
         <v>2362145</v>
       </c>
-      <c r="F139" s="38">
+      <c r="F139" s="37">
         <v>2846107</v>
       </c>
-      <c r="G139" s="36">
+      <c r="G139" s="35">
         <v>3592292</v>
       </c>
-      <c r="H139" s="36">
+      <c r="H139" s="35">
         <v>4130183</v>
       </c>
-      <c r="I139" s="36">
+      <c r="I139" s="35">
         <v>4891668</v>
       </c>
-      <c r="J139" s="38"/>
-[...2 lines deleted...]
-      <c r="M139" s="39"/>
+      <c r="J139" s="35">
+        <v>5707473</v>
+      </c>
+      <c r="K139" s="38"/>
+      <c r="L139" s="38"/>
+      <c r="M139" s="38"/>
     </row>
     <row r="140" spans="1:13">
-      <c r="A140" s="49" t="s">
+      <c r="A140" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B140" s="66">
+      <c r="B140" s="65">
         <v>152170</v>
       </c>
-      <c r="C140" s="66">
+      <c r="C140" s="65">
         <v>281005</v>
       </c>
-      <c r="D140" s="36">
+      <c r="D140" s="35">
         <v>408191</v>
       </c>
-      <c r="E140" s="38">
+      <c r="E140" s="37">
         <v>524985</v>
       </c>
-      <c r="F140" s="38">
+      <c r="F140" s="37">
         <v>640623</v>
       </c>
-      <c r="G140" s="36">
+      <c r="G140" s="35">
         <v>755456</v>
       </c>
-      <c r="H140" s="36">
+      <c r="H140" s="35">
         <v>857332</v>
       </c>
-      <c r="I140" s="36">
+      <c r="I140" s="35">
         <v>975460</v>
       </c>
-      <c r="J140" s="38"/>
-[...2 lines deleted...]
-      <c r="M140" s="39"/>
+      <c r="J140" s="35">
+        <v>1109549</v>
+      </c>
+      <c r="K140" s="38"/>
+      <c r="L140" s="38"/>
+      <c r="M140" s="38"/>
     </row>
     <row r="141" spans="1:13">
-      <c r="A141" s="49" t="s">
+      <c r="A141" s="48" t="s">
         <v>53</v>
       </c>
-      <c r="B141" s="66">
+      <c r="B141" s="65">
         <v>144755</v>
       </c>
-      <c r="C141" s="66">
+      <c r="C141" s="65">
         <v>377839</v>
       </c>
-      <c r="D141" s="36">
+      <c r="D141" s="35">
         <v>610923</v>
       </c>
-      <c r="E141" s="38">
+      <c r="E141" s="37">
         <v>844007</v>
       </c>
-      <c r="F141" s="38">
+      <c r="F141" s="37">
         <v>935003</v>
       </c>
-      <c r="G141" s="36">
+      <c r="G141" s="35">
         <v>1026000</v>
       </c>
-      <c r="H141" s="36">
+      <c r="H141" s="35">
         <v>1116834</v>
       </c>
-      <c r="I141" s="36">
+      <c r="I141" s="35">
         <v>1247658</v>
       </c>
-      <c r="J141" s="38"/>
-[...2 lines deleted...]
-      <c r="M141" s="39"/>
+      <c r="J141" s="35">
+        <v>1378483</v>
+      </c>
+      <c r="K141" s="38"/>
+      <c r="L141" s="38"/>
+      <c r="M141" s="38"/>
     </row>
     <row r="142" spans="1:13">
-      <c r="A142" s="49" t="s">
+      <c r="A142" s="48" t="s">
         <v>54</v>
       </c>
-      <c r="B142" s="66">
+      <c r="B142" s="65">
         <v>549281</v>
       </c>
-      <c r="C142" s="66">
+      <c r="C142" s="65">
         <v>1561805</v>
       </c>
-      <c r="D142" s="36">
+      <c r="D142" s="35">
         <v>2574329</v>
       </c>
-      <c r="E142" s="38">
+      <c r="E142" s="37">
         <v>3586853</v>
       </c>
-      <c r="F142" s="38">
+      <c r="F142" s="37">
         <v>4004624</v>
       </c>
-      <c r="G142" s="36">
+      <c r="G142" s="35">
         <v>4422394</v>
       </c>
-      <c r="H142" s="36">
+      <c r="H142" s="35">
         <v>4839084</v>
       </c>
-      <c r="I142" s="36">
+      <c r="I142" s="35">
         <v>5708793</v>
       </c>
-      <c r="J142" s="38"/>
-[...2 lines deleted...]
-      <c r="M142" s="39"/>
+      <c r="J142" s="35">
+        <v>6578502</v>
+      </c>
+      <c r="K142" s="38"/>
+      <c r="L142" s="38"/>
+      <c r="M142" s="38"/>
     </row>
     <row r="143" spans="1:13">
-      <c r="A143" s="49" t="s">
+      <c r="A143" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="B143" s="66">
+      <c r="B143" s="65">
         <v>24387</v>
       </c>
-      <c r="C143" s="66">
+      <c r="C143" s="65">
         <v>111280</v>
       </c>
-      <c r="D143" s="36">
+      <c r="D143" s="35">
         <v>276541</v>
       </c>
-      <c r="E143" s="38">
+      <c r="E143" s="37">
         <v>301672</v>
       </c>
-      <c r="F143" s="38">
+      <c r="F143" s="37">
         <v>327153</v>
       </c>
-      <c r="G143" s="36">
+      <c r="G143" s="35">
         <v>352635</v>
       </c>
-      <c r="H143" s="36">
+      <c r="H143" s="35">
         <v>399254</v>
       </c>
-      <c r="I143" s="36">
+      <c r="I143" s="35">
         <v>622855</v>
       </c>
-      <c r="J143" s="38"/>
-[...2 lines deleted...]
-      <c r="M143" s="39"/>
+      <c r="J143" s="35">
+        <v>886636</v>
+      </c>
+      <c r="K143" s="38"/>
+      <c r="L143" s="38"/>
+      <c r="M143" s="38"/>
     </row>
     <row r="144" spans="1:13">
-      <c r="A144" s="49" t="s">
+      <c r="A144" s="48" t="s">
         <v>56</v>
       </c>
-      <c r="B144" s="66">
+      <c r="B144" s="65">
         <v>518146</v>
       </c>
-      <c r="C144" s="66">
+      <c r="C144" s="65">
         <v>1073592</v>
       </c>
-      <c r="D144" s="36">
+      <c r="D144" s="35">
         <v>1941449</v>
       </c>
-      <c r="E144" s="38">
+      <c r="E144" s="37">
         <v>3060909</v>
       </c>
-      <c r="F144" s="38">
+      <c r="F144" s="37">
         <v>4022232</v>
       </c>
-      <c r="G144" s="36">
+      <c r="G144" s="35">
         <v>4830326</v>
       </c>
-      <c r="H144" s="36">
+      <c r="H144" s="35">
         <v>5666587</v>
       </c>
-      <c r="I144" s="36">
+      <c r="I144" s="35">
         <v>6302724</v>
       </c>
-      <c r="J144" s="38"/>
-[...2 lines deleted...]
-      <c r="M144" s="39"/>
+      <c r="J144" s="35">
+        <v>7513011</v>
+      </c>
+      <c r="K144" s="38"/>
+      <c r="L144" s="38"/>
+      <c r="M144" s="38"/>
     </row>
     <row r="145" spans="1:13">
-      <c r="A145" s="49" t="s">
+      <c r="A145" s="48" t="s">
         <v>58</v>
       </c>
-      <c r="B145" s="66">
+      <c r="B145" s="65">
         <v>10610284</v>
       </c>
-      <c r="C145" s="66">
+      <c r="C145" s="65">
         <v>23015333</v>
       </c>
-      <c r="D145" s="36">
+      <c r="D145" s="35">
         <v>34956992</v>
       </c>
-      <c r="E145" s="38">
+      <c r="E145" s="37">
         <v>47171645</v>
       </c>
-      <c r="F145" s="38">
+      <c r="F145" s="37">
         <v>58762800</v>
       </c>
-      <c r="G145" s="36">
+      <c r="G145" s="35">
         <v>69385094</v>
       </c>
-      <c r="H145" s="36">
+      <c r="H145" s="35">
         <v>79082041</v>
       </c>
-      <c r="I145" s="36">
+      <c r="I145" s="35">
         <v>85242460</v>
       </c>
-      <c r="J145" s="38"/>
-[...2 lines deleted...]
-      <c r="M145" s="39"/>
+      <c r="J145" s="35">
+        <v>94942694</v>
+      </c>
+      <c r="K145" s="38"/>
+      <c r="L145" s="38"/>
+      <c r="M145" s="38"/>
     </row>
     <row r="146" spans="1:13">
-      <c r="A146" s="49" t="s">
+      <c r="A146" s="48" t="s">
         <v>60</v>
       </c>
-      <c r="B146" s="66">
+      <c r="B146" s="65">
         <v>26048</v>
       </c>
-      <c r="C146" s="66">
+      <c r="C146" s="65">
         <v>31206</v>
       </c>
-      <c r="D146" s="36">
+      <c r="D146" s="35">
         <v>36365</v>
       </c>
-      <c r="E146" s="38">
+      <c r="E146" s="37">
         <v>41523</v>
       </c>
-      <c r="F146" s="38">
+      <c r="F146" s="37">
         <v>124137</v>
       </c>
-      <c r="G146" s="36">
+      <c r="G146" s="35">
         <v>206750</v>
       </c>
-      <c r="H146" s="36">
+      <c r="H146" s="35">
         <v>289346</v>
       </c>
-      <c r="I146" s="36">
+      <c r="I146" s="35">
         <v>296487</v>
       </c>
-      <c r="J146" s="38"/>
-[...2 lines deleted...]
-      <c r="M146" s="39"/>
+      <c r="J146" s="35">
+        <v>303627</v>
+      </c>
+      <c r="K146" s="38"/>
+      <c r="L146" s="38"/>
+      <c r="M146" s="38"/>
     </row>
     <row r="147" spans="1:13">
-      <c r="A147" s="49" t="s">
+      <c r="A147" s="48" t="s">
         <v>59</v>
       </c>
-      <c r="B147" s="66">
+      <c r="B147" s="65">
         <v>443937</v>
       </c>
-      <c r="C147" s="66">
+      <c r="C147" s="65">
         <v>945636</v>
       </c>
-      <c r="D147" s="36">
+      <c r="D147" s="35">
         <v>1447335</v>
       </c>
-      <c r="E147" s="38">
+      <c r="E147" s="37">
         <v>1949035</v>
       </c>
-      <c r="F147" s="38">
+      <c r="F147" s="37">
         <v>2470853</v>
       </c>
-      <c r="G147" s="36">
+      <c r="G147" s="35">
         <v>2992672</v>
       </c>
-      <c r="H147" s="36">
+      <c r="H147" s="35">
         <v>3516365</v>
       </c>
-      <c r="I147" s="36">
+      <c r="I147" s="35">
         <v>4094500</v>
       </c>
-      <c r="J147" s="38"/>
-[...2 lines deleted...]
-      <c r="M147" s="39"/>
+      <c r="J147" s="35">
+        <v>4672635</v>
+      </c>
+      <c r="K147" s="38"/>
+      <c r="L147" s="38"/>
+      <c r="M147" s="38"/>
     </row>
     <row r="148" spans="1:13">
-      <c r="A148" s="49" t="s">
+      <c r="A148" s="48" t="s">
         <v>61</v>
       </c>
-      <c r="B148" s="66">
+      <c r="B148" s="65">
         <v>11479</v>
       </c>
-      <c r="C148" s="66">
+      <c r="C148" s="65">
         <v>24011</v>
       </c>
-      <c r="D148" s="36">
+      <c r="D148" s="35">
         <v>36543</v>
       </c>
-      <c r="E148" s="38">
+      <c r="E148" s="37">
         <v>49074</v>
       </c>
-      <c r="F148" s="38">
+      <c r="F148" s="37">
         <v>61341</v>
       </c>
-      <c r="G148" s="36">
+      <c r="G148" s="35">
         <v>73608</v>
       </c>
-      <c r="H148" s="36">
+      <c r="H148" s="35">
         <v>87138</v>
       </c>
-      <c r="I148" s="36">
+      <c r="I148" s="35">
         <v>100409</v>
       </c>
-      <c r="J148" s="38"/>
-[...2 lines deleted...]
-      <c r="M148" s="39"/>
+      <c r="J148" s="35">
+        <v>113680</v>
+      </c>
+      <c r="K148" s="38"/>
+      <c r="L148" s="38"/>
+      <c r="M148" s="38"/>
     </row>
     <row r="149" spans="1:13">
-      <c r="A149" s="49" t="s">
+      <c r="A149" s="48" t="s">
         <v>62</v>
       </c>
-      <c r="B149" s="66">
+      <c r="B149" s="65">
         <v>100320</v>
       </c>
-      <c r="C149" s="66">
+      <c r="C149" s="65">
         <v>377454</v>
       </c>
-      <c r="D149" s="36">
+      <c r="D149" s="35">
         <v>654589</v>
       </c>
-      <c r="E149" s="38">
+      <c r="E149" s="37">
         <v>931723</v>
       </c>
-      <c r="F149" s="38">
+      <c r="F149" s="37">
         <v>1065873</v>
       </c>
-      <c r="G149" s="36">
+      <c r="G149" s="35">
         <v>1200023</v>
       </c>
-      <c r="H149" s="36">
+      <c r="H149" s="35">
         <v>1334038</v>
       </c>
-      <c r="I149" s="36">
+      <c r="I149" s="35">
         <v>1559603</v>
       </c>
-      <c r="J149" s="38"/>
-[...2 lines deleted...]
-      <c r="M149" s="39"/>
+      <c r="J149" s="35">
+        <v>1785167</v>
+      </c>
+      <c r="K149" s="38"/>
+      <c r="L149" s="38"/>
+      <c r="M149" s="38"/>
     </row>
     <row r="150" spans="1:13">
-      <c r="A150" s="49" t="s">
+      <c r="A150" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="B150" s="66">
+      <c r="B150" s="65">
         <v>310301</v>
       </c>
-      <c r="C150" s="66">
+      <c r="C150" s="65">
         <v>626402</v>
       </c>
-      <c r="D150" s="36">
+      <c r="D150" s="35">
         <v>1014554</v>
       </c>
-      <c r="E150" s="38">
+      <c r="E150" s="37">
         <v>1391279</v>
       </c>
-      <c r="F150" s="38">
+      <c r="F150" s="37">
         <v>1728398</v>
       </c>
-      <c r="G150" s="36">
+      <c r="G150" s="35">
         <v>1988270</v>
       </c>
-      <c r="H150" s="36">
+      <c r="H150" s="35">
         <v>2392955</v>
       </c>
-      <c r="I150" s="36">
+      <c r="I150" s="35">
         <v>2801927</v>
       </c>
-      <c r="J150" s="38"/>
-[...2 lines deleted...]
-      <c r="M150" s="39"/>
+      <c r="J150" s="35">
+        <v>3161206</v>
+      </c>
+      <c r="K150" s="38"/>
+      <c r="L150" s="38"/>
+      <c r="M150" s="38"/>
     </row>
     <row r="151" spans="1:13">
-      <c r="A151" s="49" t="s">
+      <c r="A151" s="48" t="s">
         <v>64</v>
       </c>
-      <c r="B151" s="66">
+      <c r="B151" s="65">
         <v>9587</v>
       </c>
-      <c r="C151" s="66">
+      <c r="C151" s="65">
         <v>19683</v>
       </c>
-      <c r="D151" s="36">
+      <c r="D151" s="35">
         <v>29779</v>
       </c>
-      <c r="E151" s="38">
+      <c r="E151" s="37">
         <v>39875</v>
       </c>
-      <c r="F151" s="38">
+      <c r="F151" s="37">
         <v>49507</v>
       </c>
-      <c r="G151" s="36">
+      <c r="G151" s="35">
         <v>59140</v>
       </c>
-      <c r="H151" s="36">
+      <c r="H151" s="35">
         <v>67498</v>
       </c>
-      <c r="I151" s="36">
+      <c r="I151" s="35">
         <v>76350</v>
       </c>
-      <c r="J151" s="38"/>
-[...2 lines deleted...]
-      <c r="M151" s="39"/>
+      <c r="J151" s="35">
+        <v>85202</v>
+      </c>
+      <c r="K151" s="38"/>
+      <c r="L151" s="38"/>
+      <c r="M151" s="38"/>
     </row>
     <row r="152" spans="1:13">
-      <c r="A152" s="49" t="s">
+      <c r="A152" s="48" t="s">
         <v>65</v>
       </c>
-      <c r="B152" s="66">
+      <c r="B152" s="65">
         <v>1155370</v>
       </c>
-      <c r="C152" s="66">
+      <c r="C152" s="65">
         <v>2397454</v>
       </c>
-      <c r="D152" s="36">
+      <c r="D152" s="35">
         <v>3607692</v>
       </c>
-      <c r="E152" s="38">
+      <c r="E152" s="37">
         <v>4811051</v>
       </c>
-      <c r="F152" s="38">
+      <c r="F152" s="37">
         <v>6084972</v>
       </c>
-      <c r="G152" s="36">
+      <c r="G152" s="35">
         <v>7224186</v>
       </c>
-      <c r="H152" s="36">
+      <c r="H152" s="35">
         <v>8463766</v>
       </c>
-      <c r="I152" s="36">
+      <c r="I152" s="35">
         <v>9638827</v>
       </c>
-      <c r="J152" s="38"/>
-[...2 lines deleted...]
-      <c r="M152" s="39"/>
+      <c r="J152" s="35">
+        <v>10835550</v>
+      </c>
+      <c r="K152" s="38"/>
+      <c r="L152" s="38"/>
+      <c r="M152" s="38"/>
     </row>
     <row r="153" spans="1:13">
-      <c r="A153" s="49" t="s">
+      <c r="A153" s="48" t="s">
         <v>66</v>
       </c>
-      <c r="B153" s="66">
+      <c r="B153" s="65">
         <v>630</v>
       </c>
-      <c r="C153" s="66">
+      <c r="C153" s="65">
         <v>41197</v>
       </c>
-      <c r="D153" s="36">
+      <c r="D153" s="35">
         <v>81765</v>
       </c>
-      <c r="E153" s="38">
+      <c r="E153" s="37">
         <v>122332</v>
       </c>
-      <c r="F153" s="38">
+      <c r="F153" s="37">
         <v>122962</v>
       </c>
-      <c r="G153" s="36">
+      <c r="G153" s="35">
         <v>123592</v>
       </c>
-      <c r="H153" s="36">
+      <c r="H153" s="35">
         <v>130142</v>
       </c>
-      <c r="I153" s="36">
+      <c r="I153" s="35">
         <v>169828</v>
       </c>
-      <c r="J153" s="38"/>
-[...2 lines deleted...]
-      <c r="M153" s="39"/>
+      <c r="J153" s="35">
+        <v>209513</v>
+      </c>
+      <c r="K153" s="38"/>
+      <c r="L153" s="38"/>
+      <c r="M153" s="38"/>
     </row>
     <row r="154" spans="1:13">
-      <c r="A154" s="49" t="s">
+      <c r="A154" s="48" t="s">
         <v>67</v>
       </c>
-      <c r="B154" s="66">
+      <c r="B154" s="65">
         <v>43822</v>
       </c>
-      <c r="C154" s="66">
+      <c r="C154" s="65">
         <v>86865</v>
       </c>
-      <c r="D154" s="36">
+      <c r="D154" s="35">
         <v>129907</v>
       </c>
-      <c r="E154" s="38">
+      <c r="E154" s="37">
         <v>172950</v>
       </c>
-      <c r="F154" s="38">
+      <c r="F154" s="37">
         <v>222071</v>
       </c>
-      <c r="G154" s="36">
+      <c r="G154" s="35">
         <v>271191</v>
       </c>
-      <c r="H154" s="36">
+      <c r="H154" s="35">
         <v>321633</v>
       </c>
-      <c r="I154" s="36">
+      <c r="I154" s="35">
         <v>374078</v>
       </c>
-      <c r="J154" s="38"/>
-[...2 lines deleted...]
-      <c r="M154" s="39"/>
+      <c r="J154" s="35">
+        <v>426524</v>
+      </c>
+      <c r="K154" s="38"/>
+      <c r="L154" s="38"/>
+      <c r="M154" s="38"/>
     </row>
     <row r="155" spans="1:13">
-      <c r="A155" s="49" t="s">
+      <c r="A155" s="48" t="s">
         <v>68</v>
       </c>
-      <c r="B155" s="66">
+      <c r="B155" s="65">
         <v>3510435</v>
       </c>
-      <c r="C155" s="66">
+      <c r="C155" s="65">
         <v>7076370</v>
       </c>
-      <c r="D155" s="36">
+      <c r="D155" s="35">
         <v>11316143</v>
       </c>
-      <c r="E155" s="38">
+      <c r="E155" s="37">
         <v>15423068</v>
       </c>
-      <c r="F155" s="38">
+      <c r="F155" s="37">
         <v>19339061</v>
       </c>
-      <c r="G155" s="36">
+      <c r="G155" s="35">
         <v>23191969</v>
       </c>
-      <c r="H155" s="36">
+      <c r="H155" s="35">
         <v>27097069</v>
       </c>
-      <c r="I155" s="36">
+      <c r="I155" s="35">
         <v>31358385</v>
       </c>
-      <c r="J155" s="38"/>
-[...2 lines deleted...]
-      <c r="M155" s="39"/>
+      <c r="J155" s="35">
+        <v>34914832</v>
+      </c>
+      <c r="K155" s="38"/>
+      <c r="L155" s="38"/>
+      <c r="M155" s="38"/>
     </row>
     <row r="156" spans="1:13">
-      <c r="A156" s="49" t="s">
+      <c r="A156" s="48" t="s">
         <v>69</v>
       </c>
-      <c r="B156" s="66">
+      <c r="B156" s="65">
         <v>450796</v>
       </c>
-      <c r="C156" s="66">
+      <c r="C156" s="65">
         <v>900561</v>
       </c>
-      <c r="D156" s="36">
+      <c r="D156" s="35">
         <v>1939012</v>
       </c>
-      <c r="E156" s="38">
+      <c r="E156" s="37">
         <v>3880548</v>
       </c>
-      <c r="F156" s="38">
+      <c r="F156" s="37">
         <v>5248020</v>
       </c>
-      <c r="G156" s="36">
+      <c r="G156" s="35">
         <v>6785007</v>
       </c>
-      <c r="H156" s="36">
+      <c r="H156" s="35">
         <v>7615579</v>
       </c>
-      <c r="I156" s="36">
+      <c r="I156" s="35">
         <v>8526459</v>
       </c>
-      <c r="J156" s="38"/>
-[...2 lines deleted...]
-      <c r="M156" s="39"/>
+      <c r="J156" s="35">
+        <v>9982117</v>
+      </c>
+      <c r="K156" s="38"/>
+      <c r="L156" s="38"/>
+      <c r="M156" s="38"/>
     </row>
     <row r="157" spans="1:13">
-      <c r="A157" s="49" t="s">
+      <c r="A157" s="48" t="s">
         <v>57</v>
       </c>
-      <c r="B157" s="66">
+      <c r="B157" s="65">
         <v>2192182</v>
       </c>
-      <c r="C157" s="66">
+      <c r="C157" s="65">
         <v>4614058</v>
       </c>
-      <c r="D157" s="36">
+      <c r="D157" s="35">
         <v>7285186</v>
       </c>
-      <c r="E157" s="38">
+      <c r="E157" s="37">
         <v>9982249</v>
       </c>
-      <c r="F157" s="38">
+      <c r="F157" s="37">
         <v>12369424</v>
       </c>
-      <c r="G157" s="36">
+      <c r="G157" s="35">
         <v>15198346</v>
       </c>
-      <c r="H157" s="36">
+      <c r="H157" s="35">
         <v>17073932</v>
       </c>
-      <c r="I157" s="36">
+      <c r="I157" s="35">
         <v>19525395</v>
       </c>
-      <c r="J157" s="38"/>
-[...2 lines deleted...]
-      <c r="M157" s="39"/>
+      <c r="J157" s="35">
+        <v>22149858</v>
+      </c>
+      <c r="K157" s="38"/>
+      <c r="L157" s="38"/>
+      <c r="M157" s="38"/>
     </row>
     <row r="158" spans="1:13" s="10" customFormat="1">
-      <c r="A158" s="59" t="s">
+      <c r="A158" s="58" t="s">
         <v>3</v>
       </c>
       <c r="B158" s="27"/>
       <c r="C158" s="27"/>
-      <c r="D158" s="38"/>
-[...8 lines deleted...]
-      <c r="M158" s="45"/>
+      <c r="D158" s="37"/>
+      <c r="E158" s="37"/>
+      <c r="F158" s="37"/>
+      <c r="G158" s="37"/>
+      <c r="H158" s="37"/>
+      <c r="I158" s="58"/>
+      <c r="J158" s="58"/>
+      <c r="K158" s="36"/>
+      <c r="L158" s="59"/>
+      <c r="M158" s="44"/>
     </row>
     <row r="159" spans="1:13" s="11" customFormat="1" ht="11.25">
-      <c r="A159" s="61" t="s">
+      <c r="A159" s="60" t="s">
         <v>50</v>
       </c>
-      <c r="B159" s="66">
+      <c r="B159" s="65">
         <v>1778492</v>
       </c>
-      <c r="C159" s="66">
+      <c r="C159" s="65">
         <v>3594764</v>
       </c>
-      <c r="D159" s="36">
+      <c r="D159" s="35">
         <v>4932456</v>
       </c>
-      <c r="E159" s="38">
+      <c r="E159" s="37">
         <v>6996444</v>
       </c>
-      <c r="F159" s="38">
+      <c r="F159" s="37">
         <v>9395218</v>
       </c>
-      <c r="G159" s="36">
+      <c r="G159" s="35">
         <v>12250691</v>
       </c>
-      <c r="H159" s="36">
+      <c r="H159" s="35">
         <v>14547442</v>
       </c>
-      <c r="I159" s="36">
+      <c r="I159" s="35">
         <v>16876020</v>
       </c>
-      <c r="J159" s="38"/>
-[...2 lines deleted...]
-      <c r="M159" s="39"/>
+      <c r="J159" s="35">
+        <v>19115140</v>
+      </c>
+      <c r="K159" s="38"/>
+      <c r="L159" s="38"/>
+      <c r="M159" s="38"/>
     </row>
     <row r="160" spans="1:13" s="10" customFormat="1">
-      <c r="A160" s="61" t="s">
+      <c r="A160" s="60" t="s">
         <v>51</v>
       </c>
-      <c r="B160" s="66">
+      <c r="B160" s="65">
         <v>1681244</v>
       </c>
-      <c r="C160" s="66">
+      <c r="C160" s="65">
         <v>3469303</v>
       </c>
-      <c r="D160" s="36">
+      <c r="D160" s="35">
         <v>4778441</v>
       </c>
-      <c r="E160" s="38">
+      <c r="E160" s="37">
         <v>6807626</v>
       </c>
-      <c r="F160" s="38">
+      <c r="F160" s="37">
         <v>9166323</v>
       </c>
-      <c r="G160" s="36">
+      <c r="G160" s="35">
         <v>11957787</v>
       </c>
-      <c r="H160" s="36">
+      <c r="H160" s="35">
         <v>14217963</v>
       </c>
-      <c r="I160" s="36">
+      <c r="I160" s="35">
         <v>16505261</v>
       </c>
-      <c r="J160" s="38"/>
-[...2 lines deleted...]
-      <c r="M160" s="39"/>
+      <c r="J160" s="35">
+        <v>18703102</v>
+      </c>
+      <c r="K160" s="38"/>
+      <c r="L160" s="38"/>
+      <c r="M160" s="38"/>
     </row>
     <row r="161" spans="1:13" s="10" customFormat="1">
-      <c r="A161" s="49" t="s">
+      <c r="A161" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B161" s="66">
+      <c r="B161" s="65">
         <v>70824</v>
       </c>
-      <c r="C161" s="66">
+      <c r="C161" s="65">
         <v>72959</v>
       </c>
-      <c r="D161" s="36">
+      <c r="D161" s="35">
         <v>75435</v>
       </c>
-      <c r="E161" s="37">
+      <c r="E161" s="36">
         <v>84159</v>
       </c>
-      <c r="F161" s="38">
+      <c r="F161" s="37">
         <v>94492</v>
       </c>
-      <c r="G161" s="36">
+      <c r="G161" s="35">
         <v>128757</v>
       </c>
-      <c r="H161" s="36">
+      <c r="H161" s="35">
         <v>133184</v>
       </c>
-      <c r="I161" s="36">
+      <c r="I161" s="35">
         <v>133333</v>
       </c>
-      <c r="J161" s="38"/>
-[...2 lines deleted...]
-      <c r="M161" s="39"/>
+      <c r="J161" s="35">
+        <v>133482</v>
+      </c>
+      <c r="K161" s="38"/>
+      <c r="L161" s="38"/>
+      <c r="M161" s="38"/>
     </row>
     <row r="162" spans="1:13" s="10" customFormat="1">
-      <c r="A162" s="61" t="s">
+      <c r="A162" s="60" t="s">
         <v>53</v>
       </c>
-      <c r="B162" s="66">
+      <c r="B162" s="65">
         <v>233</v>
       </c>
-      <c r="C162" s="66">
+      <c r="C162" s="65">
         <v>466</v>
       </c>
-      <c r="D162" s="36">
+      <c r="D162" s="35">
         <v>699</v>
       </c>
-      <c r="E162" s="38">
+      <c r="E162" s="37">
         <v>932</v>
       </c>
-      <c r="F162" s="38">
+      <c r="F162" s="37">
         <v>1165</v>
       </c>
-      <c r="G162" s="36">
+      <c r="G162" s="35">
         <v>1398</v>
       </c>
-      <c r="H162" s="36">
+      <c r="H162" s="35">
         <v>1662</v>
       </c>
-      <c r="I162" s="36">
+      <c r="I162" s="35">
         <v>1926</v>
       </c>
-      <c r="J162" s="38"/>
-[...2 lines deleted...]
-      <c r="M162" s="39"/>
+      <c r="J162" s="35">
+        <v>2190</v>
+      </c>
+      <c r="K162" s="38"/>
+      <c r="L162" s="38"/>
+      <c r="M162" s="38"/>
     </row>
     <row r="163" spans="1:13" s="10" customFormat="1">
-      <c r="A163" s="61" t="s">
+      <c r="A163" s="60" t="s">
         <v>70</v>
       </c>
-      <c r="B163" s="66">
+      <c r="B163" s="65">
         <v>400</v>
       </c>
-      <c r="C163" s="66">
+      <c r="C163" s="65">
         <v>800</v>
       </c>
-      <c r="D163" s="36">
+      <c r="D163" s="35">
         <v>1200</v>
       </c>
-      <c r="E163" s="38">
+      <c r="E163" s="37">
         <v>1600</v>
       </c>
-      <c r="F163" s="38">
+      <c r="F163" s="37">
         <v>2000</v>
       </c>
-      <c r="G163" s="36">
+      <c r="G163" s="35">
         <v>2400</v>
       </c>
-      <c r="H163" s="36">
+      <c r="H163" s="35">
         <v>3591</v>
       </c>
-      <c r="I163" s="36">
+      <c r="I163" s="35">
         <v>4782</v>
       </c>
-      <c r="J163" s="38"/>
-[...2 lines deleted...]
-      <c r="M163" s="39"/>
+      <c r="J163" s="35">
+        <v>5973</v>
+      </c>
+      <c r="K163" s="38"/>
+      <c r="L163" s="38"/>
+      <c r="M163" s="38"/>
     </row>
     <row r="164" spans="1:13" s="10" customFormat="1">
-      <c r="A164" s="61" t="s">
+      <c r="A164" s="60" t="s">
         <v>71</v>
       </c>
-      <c r="B164" s="66">
+      <c r="B164" s="65">
         <v>13032</v>
       </c>
-      <c r="C164" s="66">
+      <c r="C164" s="65">
         <v>28005</v>
       </c>
-      <c r="D164" s="36">
+      <c r="D164" s="35">
         <v>42977</v>
       </c>
-      <c r="E164" s="38">
+      <c r="E164" s="37">
         <v>57950</v>
       </c>
-      <c r="F164" s="38">
+      <c r="F164" s="37">
         <v>74974</v>
       </c>
-      <c r="G164" s="36">
+      <c r="G164" s="35">
         <v>91998</v>
       </c>
-      <c r="H164" s="36">
+      <c r="H164" s="35">
         <v>109022</v>
       </c>
-      <c r="I164" s="36">
+      <c r="I164" s="35">
         <v>131834</v>
       </c>
-      <c r="J164" s="38"/>
-[...2 lines deleted...]
-      <c r="M164" s="39"/>
+      <c r="J164" s="35">
+        <v>154645</v>
+      </c>
+      <c r="K164" s="38"/>
+      <c r="L164" s="38"/>
+      <c r="M164" s="38"/>
     </row>
     <row r="165" spans="1:13" s="10" customFormat="1">
-      <c r="A165" s="61" t="s">
+      <c r="A165" s="60" t="s">
         <v>57</v>
       </c>
-      <c r="B165" s="66">
+      <c r="B165" s="65">
         <v>12759</v>
       </c>
-      <c r="C165" s="66">
+      <c r="C165" s="65">
         <v>23232</v>
       </c>
-      <c r="D165" s="36">
+      <c r="D165" s="35">
         <v>33704</v>
       </c>
-      <c r="E165" s="38">
+      <c r="E165" s="37">
         <v>44177</v>
       </c>
-      <c r="F165" s="38">
+      <c r="F165" s="37">
         <v>56264</v>
       </c>
-      <c r="G165" s="36">
+      <c r="G165" s="35">
         <v>68351</v>
       </c>
-      <c r="H165" s="38">
+      <c r="H165" s="37">
         <v>82021</v>
       </c>
-      <c r="I165" s="36">
+      <c r="I165" s="35">
         <v>98886</v>
       </c>
-      <c r="J165" s="38"/>
-[...2 lines deleted...]
-      <c r="M165" s="39"/>
+      <c r="J165" s="35">
+        <v>115751</v>
+      </c>
+      <c r="K165" s="38"/>
+      <c r="L165" s="38"/>
+      <c r="M165" s="38"/>
     </row>
     <row r="166" spans="1:13">
-      <c r="A166" s="47" t="s">
+      <c r="A166" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="B166" s="43"/>
-[...10 lines deleted...]
-      <c r="M166" s="45"/>
+      <c r="B166" s="42"/>
+      <c r="C166" s="42"/>
+      <c r="D166" s="43"/>
+      <c r="E166" s="37"/>
+      <c r="F166" s="37"/>
+      <c r="G166" s="43"/>
+      <c r="H166" s="37"/>
+      <c r="I166" s="46"/>
+      <c r="J166" s="46"/>
+      <c r="K166" s="36"/>
+      <c r="L166" s="44"/>
+      <c r="M166" s="44"/>
     </row>
     <row r="167" spans="1:13" s="8" customFormat="1" ht="11.25">
-      <c r="A167" s="48" t="s">
+      <c r="A167" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="B167" s="66">
+      <c r="B167" s="65">
         <v>1012281</v>
       </c>
-      <c r="C167" s="66">
+      <c r="C167" s="65">
         <v>2530542</v>
       </c>
-      <c r="D167" s="36">
+      <c r="D167" s="35">
         <v>3672290</v>
       </c>
-      <c r="E167" s="38">
+      <c r="E167" s="37">
         <v>5161594</v>
       </c>
-      <c r="F167" s="38">
+      <c r="F167" s="37">
         <v>6449771</v>
       </c>
-      <c r="G167" s="36">
+      <c r="G167" s="35">
         <v>7645701</v>
       </c>
-      <c r="H167" s="36">
+      <c r="H167" s="35">
         <v>8757455</v>
       </c>
-      <c r="I167" s="36">
+      <c r="I167" s="35">
         <v>10179515</v>
       </c>
-      <c r="J167" s="38"/>
-[...2 lines deleted...]
-      <c r="M167" s="39"/>
+      <c r="J167" s="35">
+        <v>11932789</v>
+      </c>
+      <c r="K167" s="38"/>
+      <c r="L167" s="38"/>
+      <c r="M167" s="38"/>
     </row>
     <row r="168" spans="1:13">
-      <c r="A168" s="49" t="s">
+      <c r="A168" s="48" t="s">
         <v>51</v>
       </c>
-      <c r="B168" s="66">
+      <c r="B168" s="65">
         <v>949147</v>
       </c>
-      <c r="C168" s="66">
+      <c r="C168" s="65">
         <v>2240639</v>
       </c>
-      <c r="D168" s="36">
+      <c r="D168" s="35">
         <v>3139195</v>
       </c>
-      <c r="E168" s="38">
+      <c r="E168" s="37">
         <v>4342987</v>
       </c>
-      <c r="F168" s="38">
+      <c r="F168" s="37">
         <v>5403837</v>
       </c>
-      <c r="G168" s="36">
+      <c r="G168" s="35">
         <v>6299993</v>
       </c>
-      <c r="H168" s="36">
+      <c r="H168" s="35">
         <v>7182344</v>
       </c>
-      <c r="I168" s="36">
+      <c r="I168" s="35">
         <v>8025733</v>
       </c>
-      <c r="J168" s="38"/>
-[...2 lines deleted...]
-      <c r="M168" s="39"/>
+      <c r="J168" s="35">
+        <v>9351142</v>
+      </c>
+      <c r="K168" s="38"/>
+      <c r="L168" s="38"/>
+      <c r="M168" s="38"/>
     </row>
     <row r="169" spans="1:13">
-      <c r="A169" s="49" t="s">
+      <c r="A169" s="48" t="s">
         <v>52</v>
       </c>
-      <c r="B169" s="66">
+      <c r="B169" s="65">
         <v>667</v>
       </c>
-      <c r="C169" s="66">
+      <c r="C169" s="65">
         <v>1334</v>
       </c>
-      <c r="D169" s="36">
+      <c r="D169" s="35">
         <v>2001</v>
       </c>
-      <c r="E169" s="42">
+      <c r="E169" s="41">
         <v>2668</v>
       </c>
-      <c r="F169" s="38">
+      <c r="F169" s="37">
         <v>3335</v>
       </c>
-      <c r="G169" s="36">
+      <c r="G169" s="35">
         <v>4002</v>
       </c>
-      <c r="H169" s="36">
+      <c r="H169" s="35">
         <v>4816</v>
       </c>
-      <c r="I169" s="36">
+      <c r="I169" s="35">
         <v>5630</v>
       </c>
-      <c r="J169" s="38"/>
-[...2 lines deleted...]
-      <c r="M169" s="39"/>
+      <c r="J169" s="35">
+        <v>6444</v>
+      </c>
+      <c r="K169" s="38"/>
+      <c r="L169" s="38"/>
+      <c r="M169" s="38"/>
     </row>
     <row r="170" spans="1:13">
-      <c r="A170" s="49" t="s">
+      <c r="A170" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B170" s="66">
+      <c r="B170" s="65">
         <v>3408</v>
       </c>
-      <c r="C170" s="66">
+      <c r="C170" s="65">
         <v>6629</v>
       </c>
-      <c r="D170" s="36">
+      <c r="D170" s="35">
         <v>9850</v>
       </c>
-      <c r="E170" s="38">
+      <c r="E170" s="37">
         <v>13071</v>
       </c>
-      <c r="F170" s="38">
+      <c r="F170" s="37">
         <v>16381</v>
       </c>
-      <c r="G170" s="36">
+      <c r="G170" s="35">
         <v>19691</v>
       </c>
-      <c r="H170" s="36">
+      <c r="H170" s="35">
         <v>20802</v>
       </c>
-      <c r="I170" s="36">
+      <c r="I170" s="35">
         <v>23714</v>
       </c>
-      <c r="J170" s="38"/>
-[...2 lines deleted...]
-      <c r="M170" s="39"/>
+      <c r="J170" s="35">
+        <v>26626</v>
+      </c>
+      <c r="K170" s="38"/>
+      <c r="L170" s="38"/>
+      <c r="M170" s="38"/>
     </row>
     <row r="171" spans="1:13">
-      <c r="A171" s="49" t="s">
+      <c r="A171" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="B171" s="66">
+      <c r="B171" s="65">
         <v>265</v>
       </c>
-      <c r="C171" s="66">
+      <c r="C171" s="65">
         <v>530</v>
       </c>
-      <c r="D171" s="36">
+      <c r="D171" s="35">
         <v>795</v>
       </c>
-      <c r="E171" s="38">
+      <c r="E171" s="37">
         <v>1060</v>
       </c>
-      <c r="F171" s="38">
+      <c r="F171" s="37">
         <v>1325</v>
       </c>
-      <c r="G171" s="36">
+      <c r="G171" s="35">
         <v>1590</v>
       </c>
-      <c r="H171" s="36">
+      <c r="H171" s="35">
         <v>1590</v>
       </c>
-      <c r="I171" s="36">
+      <c r="I171" s="35">
         <v>1590</v>
       </c>
-      <c r="J171" s="38"/>
-[...2 lines deleted...]
-      <c r="M171" s="39"/>
+      <c r="J171" s="35">
+        <v>1590</v>
+      </c>
+      <c r="K171" s="38"/>
+      <c r="L171" s="38"/>
+      <c r="M171" s="38"/>
     </row>
     <row r="172" spans="1:13">
-      <c r="A172" s="49" t="s">
+      <c r="A172" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B172" s="66">
+      <c r="B172" s="65">
         <v>50</v>
       </c>
-      <c r="C172" s="66">
+      <c r="C172" s="65">
         <v>100</v>
       </c>
-      <c r="D172" s="36">
+      <c r="D172" s="35">
         <v>150</v>
       </c>
-      <c r="E172" s="42">
+      <c r="E172" s="41">
         <v>200</v>
       </c>
-      <c r="F172" s="38">
+      <c r="F172" s="37">
         <v>250</v>
       </c>
-      <c r="G172" s="36">
+      <c r="G172" s="35">
         <v>300</v>
       </c>
-      <c r="H172" s="36">
+      <c r="H172" s="35">
         <v>300</v>
       </c>
-      <c r="I172" s="36">
+      <c r="I172" s="35">
         <v>300</v>
       </c>
-      <c r="J172" s="38"/>
-[...2 lines deleted...]
-      <c r="M172" s="39"/>
+      <c r="J172" s="35">
+        <v>300</v>
+      </c>
+      <c r="K172" s="38"/>
+      <c r="L172" s="38"/>
+      <c r="M172" s="38"/>
     </row>
     <row r="173" spans="1:13">
-      <c r="A173" s="49" t="s">
+      <c r="A173" s="48" t="s">
         <v>56</v>
       </c>
-      <c r="B173" s="66">
+      <c r="B173" s="65">
         <v>1642</v>
       </c>
-      <c r="C173" s="66">
+      <c r="C173" s="65">
         <v>2925</v>
       </c>
-      <c r="D173" s="36">
+      <c r="D173" s="35">
         <v>4209</v>
       </c>
-      <c r="E173" s="38">
+      <c r="E173" s="37">
         <v>5493</v>
       </c>
-      <c r="F173" s="38">
+      <c r="F173" s="37">
         <v>6230</v>
       </c>
-      <c r="G173" s="36">
+      <c r="G173" s="35">
         <v>6968</v>
       </c>
-      <c r="H173" s="36">
+      <c r="H173" s="35">
         <v>9179</v>
       </c>
-      <c r="I173" s="36">
+      <c r="I173" s="35">
         <v>10987</v>
       </c>
-      <c r="J173" s="38"/>
-[...2 lines deleted...]
-      <c r="M173" s="39"/>
+      <c r="J173" s="35">
+        <v>12796</v>
+      </c>
+      <c r="K173" s="38"/>
+      <c r="L173" s="38"/>
+      <c r="M173" s="38"/>
     </row>
     <row r="174" spans="1:13">
-      <c r="A174" s="49" t="s">
+      <c r="A174" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="B174" s="66">
+      <c r="B174" s="65">
         <v>451</v>
       </c>
-      <c r="C174" s="66">
+      <c r="C174" s="65">
         <v>902</v>
       </c>
-      <c r="D174" s="36">
+      <c r="D174" s="35">
         <v>1353</v>
       </c>
-      <c r="E174" s="42">
+      <c r="E174" s="41">
         <v>1804</v>
       </c>
-      <c r="F174" s="38">
+      <c r="F174" s="37">
         <v>2255</v>
       </c>
-      <c r="G174" s="36">
+      <c r="G174" s="35">
         <v>2706</v>
       </c>
-      <c r="H174" s="36">
+      <c r="H174" s="35">
         <v>2706</v>
       </c>
-      <c r="I174" s="36">
+      <c r="I174" s="35">
         <v>2706</v>
       </c>
-      <c r="J174" s="38"/>
-[...2 lines deleted...]
-      <c r="M174" s="39"/>
+      <c r="J174" s="35">
+        <v>2706</v>
+      </c>
+      <c r="K174" s="38"/>
+      <c r="L174" s="38"/>
+      <c r="M174" s="38"/>
     </row>
     <row r="175" spans="1:13">
-      <c r="A175" s="49" t="s">
+      <c r="A175" s="48" t="s">
         <v>59</v>
       </c>
-      <c r="B175" s="66">
+      <c r="B175" s="65">
         <v>650</v>
       </c>
-      <c r="C175" s="66">
+      <c r="C175" s="65">
         <v>1300</v>
       </c>
-      <c r="D175" s="36">
+      <c r="D175" s="35">
         <v>1950</v>
       </c>
-      <c r="E175" s="38">
+      <c r="E175" s="37">
         <v>2600</v>
       </c>
-      <c r="F175" s="38">
+      <c r="F175" s="37">
         <v>3250</v>
       </c>
-      <c r="G175" s="36">
+      <c r="G175" s="35">
         <v>3900</v>
       </c>
-      <c r="H175" s="36">
+      <c r="H175" s="35">
         <v>5581</v>
       </c>
-      <c r="I175" s="36">
+      <c r="I175" s="35">
         <v>7262</v>
       </c>
-      <c r="J175" s="38"/>
-[...2 lines deleted...]
-      <c r="M175" s="39"/>
+      <c r="J175" s="35">
+        <v>8943</v>
+      </c>
+      <c r="K175" s="38"/>
+      <c r="L175" s="38"/>
+      <c r="M175" s="38"/>
     </row>
     <row r="176" spans="1:13">
-      <c r="A176" s="49" t="s">
+      <c r="A176" s="48" t="s">
         <v>61</v>
       </c>
-      <c r="B176" s="66">
+      <c r="B176" s="65">
         <v>290</v>
       </c>
-      <c r="C176" s="66">
+      <c r="C176" s="65">
         <v>580</v>
       </c>
-      <c r="D176" s="36">
+      <c r="D176" s="35">
         <v>870</v>
       </c>
-      <c r="E176" s="38">
+      <c r="E176" s="37">
         <v>1160</v>
       </c>
-      <c r="F176" s="38">
+      <c r="F176" s="37">
         <v>1450</v>
       </c>
-      <c r="G176" s="36">
+      <c r="G176" s="35">
         <v>1740</v>
       </c>
-      <c r="H176" s="36">
+      <c r="H176" s="35">
         <v>2006</v>
       </c>
-      <c r="I176" s="36">
+      <c r="I176" s="35">
         <v>2272</v>
       </c>
-      <c r="J176" s="38"/>
-[...2 lines deleted...]
-      <c r="M176" s="39"/>
+      <c r="J176" s="35">
+        <v>2538</v>
+      </c>
+      <c r="K176" s="38"/>
+      <c r="L176" s="38"/>
+      <c r="M176" s="38"/>
     </row>
     <row r="177" spans="1:13">
-      <c r="A177" s="49" t="s">
+      <c r="A177" s="48" t="s">
         <v>62</v>
       </c>
-      <c r="B177" s="66">
+      <c r="B177" s="65">
         <v>143</v>
       </c>
-      <c r="C177" s="66">
+      <c r="C177" s="65">
         <v>286</v>
       </c>
-      <c r="D177" s="36">
+      <c r="D177" s="35">
         <v>429</v>
       </c>
-      <c r="E177" s="38">
+      <c r="E177" s="37">
         <v>572</v>
       </c>
-      <c r="F177" s="38">
+      <c r="F177" s="37">
         <v>715</v>
       </c>
-      <c r="G177" s="36">
+      <c r="G177" s="35">
         <v>858</v>
       </c>
-      <c r="H177" s="36">
+      <c r="H177" s="35">
         <v>1078</v>
       </c>
-      <c r="I177" s="36">
+      <c r="I177" s="35">
         <v>1298</v>
       </c>
-      <c r="J177" s="38"/>
-[...2 lines deleted...]
-      <c r="M177" s="39"/>
+      <c r="J177" s="35">
+        <v>1518</v>
+      </c>
+      <c r="K177" s="38"/>
+      <c r="L177" s="38"/>
+      <c r="M177" s="38"/>
     </row>
     <row r="178" spans="1:13">
-      <c r="A178" s="49" t="s">
+      <c r="A178" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="B178" s="66">
+      <c r="B178" s="65">
         <v>40</v>
       </c>
-      <c r="C178" s="66">
+      <c r="C178" s="65">
         <v>80</v>
       </c>
-      <c r="D178" s="36">
+      <c r="D178" s="35">
         <v>120</v>
       </c>
-      <c r="E178" s="38">
+      <c r="E178" s="37">
         <v>160</v>
       </c>
-      <c r="F178" s="38">
+      <c r="F178" s="37">
         <v>200</v>
       </c>
-      <c r="G178" s="36">
+      <c r="G178" s="35">
         <v>240</v>
       </c>
-      <c r="H178" s="36">
+      <c r="H178" s="35">
         <v>307</v>
       </c>
-      <c r="I178" s="36">
+      <c r="I178" s="35">
         <v>374</v>
       </c>
-      <c r="J178" s="38"/>
-[...2 lines deleted...]
-      <c r="M178" s="39"/>
+      <c r="J178" s="35">
+        <v>441</v>
+      </c>
+      <c r="K178" s="38"/>
+      <c r="L178" s="38"/>
+      <c r="M178" s="38"/>
     </row>
     <row r="179" spans="1:13">
-      <c r="A179" s="49" t="s">
+      <c r="A179" s="48" t="s">
         <v>64</v>
       </c>
-      <c r="B179" s="66">
+      <c r="B179" s="65">
         <v>330</v>
       </c>
-      <c r="C179" s="66">
+      <c r="C179" s="65">
         <v>660</v>
       </c>
-      <c r="D179" s="36">
+      <c r="D179" s="35">
         <v>990</v>
       </c>
-      <c r="E179" s="38">
+      <c r="E179" s="37">
         <v>1320</v>
       </c>
-      <c r="F179" s="38">
+      <c r="F179" s="37">
         <v>1650</v>
       </c>
-      <c r="G179" s="36">
+      <c r="G179" s="35">
         <v>1980</v>
       </c>
-      <c r="H179" s="36">
+      <c r="H179" s="35">
         <v>2088</v>
       </c>
-      <c r="I179" s="36">
+      <c r="I179" s="35">
         <v>2196</v>
       </c>
-      <c r="J179" s="38"/>
-[...2 lines deleted...]
-      <c r="M179" s="39"/>
+      <c r="J179" s="35">
+        <v>2304</v>
+      </c>
+      <c r="K179" s="38"/>
+      <c r="L179" s="38"/>
+      <c r="M179" s="38"/>
     </row>
     <row r="180" spans="1:13">
-      <c r="A180" s="49" t="s">
+      <c r="A180" s="48" t="s">
         <v>65</v>
       </c>
-      <c r="B180" s="66">
+      <c r="B180" s="65">
         <v>704</v>
       </c>
-      <c r="C180" s="66">
+      <c r="C180" s="65">
         <v>1413</v>
       </c>
-      <c r="D180" s="36">
+      <c r="D180" s="35">
         <v>2122</v>
       </c>
-      <c r="E180" s="38">
+      <c r="E180" s="37">
         <v>2831</v>
       </c>
-      <c r="F180" s="38">
+      <c r="F180" s="37">
         <v>3875</v>
       </c>
-      <c r="G180" s="36">
+      <c r="G180" s="35">
         <v>4919</v>
       </c>
-      <c r="H180" s="36">
+      <c r="H180" s="35">
         <v>7664</v>
       </c>
-      <c r="I180" s="36">
+      <c r="I180" s="35">
         <v>11619</v>
       </c>
-      <c r="J180" s="38"/>
-[...2 lines deleted...]
-      <c r="M180" s="39"/>
+      <c r="J180" s="35">
+        <v>15574</v>
+      </c>
+      <c r="K180" s="38"/>
+      <c r="L180" s="38"/>
+      <c r="M180" s="38"/>
     </row>
     <row r="181" spans="1:13">
-      <c r="A181" s="49" t="s">
+      <c r="A181" s="48" t="s">
         <v>66</v>
       </c>
-      <c r="B181" s="66">
+      <c r="B181" s="65">
         <v>70</v>
       </c>
-      <c r="C181" s="66">
+      <c r="C181" s="65">
         <v>140</v>
       </c>
-      <c r="D181" s="36">
+      <c r="D181" s="35">
         <v>210</v>
       </c>
-      <c r="E181" s="38">
+      <c r="E181" s="37">
         <v>280</v>
       </c>
-      <c r="F181" s="38">
+      <c r="F181" s="37">
         <v>350</v>
       </c>
-      <c r="G181" s="36">
+      <c r="G181" s="35">
         <v>420</v>
       </c>
-      <c r="H181" s="36">
+      <c r="H181" s="35">
         <v>420</v>
       </c>
-      <c r="I181" s="36">
+      <c r="I181" s="35">
         <v>420</v>
       </c>
-      <c r="J181" s="38"/>
-[...2 lines deleted...]
-      <c r="M181" s="39"/>
+      <c r="J181" s="35">
+        <v>420</v>
+      </c>
+      <c r="K181" s="38"/>
+      <c r="L181" s="38"/>
+      <c r="M181" s="38"/>
     </row>
     <row r="182" spans="1:13">
-      <c r="A182" s="49" t="s">
+      <c r="A182" s="48" t="s">
         <v>68</v>
       </c>
-      <c r="B182" s="66">
+      <c r="B182" s="65">
         <v>29959</v>
       </c>
-      <c r="C182" s="66">
+      <c r="C182" s="65">
         <v>147301</v>
       </c>
-      <c r="D182" s="36">
+      <c r="D182" s="35">
         <v>281066</v>
       </c>
-      <c r="E182" s="38">
+      <c r="E182" s="37">
         <v>457153</v>
       </c>
-      <c r="F182" s="38">
+      <c r="F182" s="37">
         <v>645176</v>
       </c>
-      <c r="G182" s="36">
+      <c r="G182" s="35">
         <v>905645</v>
       </c>
-      <c r="H182" s="36">
+      <c r="H182" s="35">
         <v>1095568</v>
       </c>
-      <c r="I182" s="36">
+      <c r="I182" s="35">
         <v>1532377</v>
       </c>
-      <c r="J182" s="38"/>
-[...2 lines deleted...]
-      <c r="M182" s="39"/>
+      <c r="J182" s="35">
+        <v>1818380</v>
+      </c>
+      <c r="K182" s="38"/>
+      <c r="L182" s="38"/>
+      <c r="M182" s="38"/>
     </row>
     <row r="183" spans="1:13">
-      <c r="A183" s="49" t="s">
+      <c r="A183" s="48" t="s">
         <v>69</v>
       </c>
-      <c r="B183" s="66">
+      <c r="B183" s="65">
         <v>18729</v>
       </c>
-      <c r="C183" s="66">
+      <c r="C183" s="65">
         <v>62267</v>
       </c>
-      <c r="D183" s="36">
+      <c r="D183" s="35">
         <v>105804</v>
       </c>
-      <c r="E183" s="38">
+      <c r="E183" s="37">
         <v>149342</v>
       </c>
-      <c r="F183" s="38">
+      <c r="F183" s="37">
         <v>154696</v>
       </c>
-      <c r="G183" s="36">
+      <c r="G183" s="35">
         <v>160049</v>
       </c>
-      <c r="H183" s="36">
+      <c r="H183" s="35">
         <v>165468</v>
       </c>
-      <c r="I183" s="36">
+      <c r="I183" s="35">
         <v>213871</v>
       </c>
-      <c r="J183" s="38"/>
-[...2 lines deleted...]
-      <c r="M183" s="39"/>
+      <c r="J183" s="35">
+        <v>262274</v>
+      </c>
+      <c r="K183" s="38"/>
+      <c r="L183" s="38"/>
+      <c r="M183" s="38"/>
     </row>
     <row r="184" spans="1:13">
-      <c r="A184" s="49" t="s">
+      <c r="A184" s="48" t="s">
         <v>57</v>
       </c>
-      <c r="B184" s="66">
+      <c r="B184" s="65">
         <v>5738</v>
       </c>
-      <c r="C184" s="66">
+      <c r="C184" s="65">
         <v>63458</v>
       </c>
-      <c r="D184" s="36">
+      <c r="D184" s="35">
         <v>121178</v>
       </c>
-      <c r="E184" s="38">
+      <c r="E184" s="37">
         <v>178898</v>
       </c>
-      <c r="F184" s="38">
+      <c r="F184" s="37">
         <v>204802</v>
       </c>
-      <c r="G184" s="36">
+      <c r="G184" s="35">
         <v>230705</v>
       </c>
-      <c r="H184" s="36">
+      <c r="H184" s="35">
         <v>255547</v>
       </c>
-      <c r="I184" s="36">
+      <c r="I184" s="35">
         <v>337176</v>
       </c>
-      <c r="J184" s="38"/>
-[...2 lines deleted...]
-      <c r="M184" s="39"/>
+      <c r="J184" s="35">
+        <v>418804</v>
+      </c>
+      <c r="K184" s="38"/>
+      <c r="L184" s="38"/>
+      <c r="M184" s="38"/>
     </row>
     <row r="185" spans="1:13" ht="22.5">
-      <c r="A185" s="52" t="s">
+      <c r="A185" s="51" t="s">
         <v>35</v>
       </c>
-      <c r="B185" s="43"/>
-[...10 lines deleted...]
-      <c r="M185" s="45"/>
+      <c r="B185" s="42"/>
+      <c r="C185" s="42"/>
+      <c r="D185" s="43"/>
+      <c r="E185" s="43"/>
+      <c r="F185" s="37"/>
+      <c r="G185" s="43"/>
+      <c r="H185" s="61"/>
+      <c r="I185" s="51"/>
+      <c r="J185" s="51"/>
+      <c r="K185" s="36"/>
+      <c r="L185" s="44"/>
+      <c r="M185" s="44"/>
     </row>
     <row r="186" spans="1:13" s="8" customFormat="1" ht="11.25">
-      <c r="A186" s="53" t="s">
+      <c r="A186" s="52" t="s">
         <v>50</v>
       </c>
-      <c r="B186" s="66">
+      <c r="B186" s="65">
         <v>945808</v>
       </c>
-      <c r="C186" s="66">
+      <c r="C186" s="65">
         <v>2283205</v>
       </c>
-      <c r="D186" s="36">
+      <c r="D186" s="35">
         <v>3226534</v>
       </c>
-      <c r="E186" s="38">
+      <c r="E186" s="37">
         <v>4373713</v>
       </c>
-      <c r="F186" s="38">
+      <c r="F186" s="37">
         <v>5382886</v>
       </c>
-      <c r="G186" s="36">
+      <c r="G186" s="35">
         <v>6087454</v>
       </c>
-      <c r="H186" s="36">
+      <c r="H186" s="35">
         <v>6847458</v>
       </c>
-      <c r="I186" s="36">
+      <c r="I186" s="35">
         <v>7676456</v>
       </c>
-      <c r="J186" s="38"/>
-[...2 lines deleted...]
-      <c r="M186" s="39"/>
+      <c r="J186" s="35">
+        <v>9043846</v>
+      </c>
+      <c r="K186" s="38"/>
+      <c r="L186" s="38"/>
+      <c r="M186" s="38"/>
     </row>
     <row r="187" spans="1:13">
-      <c r="A187" s="54" t="s">
+      <c r="A187" s="53" t="s">
         <v>51</v>
       </c>
-      <c r="B187" s="66">
+      <c r="B187" s="65">
         <v>921266</v>
       </c>
-      <c r="C187" s="66">
+      <c r="C187" s="65">
         <v>2157496</v>
       </c>
-      <c r="D187" s="36">
+      <c r="D187" s="35">
         <v>2999657</v>
       </c>
-      <c r="E187" s="38">
+      <c r="E187" s="37">
         <v>4045670</v>
       </c>
-      <c r="F187" s="38">
+      <c r="F187" s="37">
         <v>5023592</v>
       </c>
-      <c r="G187" s="36">
+      <c r="G187" s="35">
         <v>5696908</v>
       </c>
-      <c r="H187" s="36">
+      <c r="H187" s="35">
         <v>6425265</v>
       </c>
-      <c r="I187" s="36">
+      <c r="I187" s="35">
         <v>7121046</v>
       </c>
-      <c r="J187" s="38"/>
-[...2 lines deleted...]
-      <c r="M187" s="39"/>
+      <c r="J187" s="35">
+        <v>8355220</v>
+      </c>
+      <c r="K187" s="38"/>
+      <c r="L187" s="38"/>
+      <c r="M187" s="38"/>
     </row>
     <row r="188" spans="1:13">
-      <c r="A188" s="54" t="s">
+      <c r="A188" s="53" t="s">
         <v>52</v>
       </c>
-      <c r="B188" s="66">
+      <c r="B188" s="65">
         <v>99</v>
       </c>
-      <c r="C188" s="66">
+      <c r="C188" s="65">
         <v>198</v>
       </c>
-      <c r="D188" s="36">
+      <c r="D188" s="35">
         <v>297</v>
       </c>
-      <c r="E188" s="42">
+      <c r="E188" s="41">
         <v>396</v>
       </c>
-      <c r="F188" s="38">
+      <c r="F188" s="37">
         <v>495</v>
       </c>
-      <c r="G188" s="36">
+      <c r="G188" s="35">
         <v>594</v>
       </c>
-      <c r="H188" s="36">
+      <c r="H188" s="35">
         <v>598</v>
       </c>
-      <c r="I188" s="36">
+      <c r="I188" s="35">
         <v>602</v>
       </c>
-      <c r="J188" s="38"/>
-[...2 lines deleted...]
-      <c r="M188" s="39"/>
+      <c r="J188" s="35">
+        <v>606</v>
+      </c>
+      <c r="K188" s="38"/>
+      <c r="L188" s="38"/>
+      <c r="M188" s="38"/>
     </row>
     <row r="189" spans="1:13">
-      <c r="A189" s="54" t="s">
+      <c r="A189" s="53" t="s">
         <v>72</v>
       </c>
-      <c r="B189" s="66">
+      <c r="B189" s="65">
         <v>685</v>
       </c>
-      <c r="C189" s="66">
+      <c r="C189" s="65">
         <v>1370</v>
       </c>
-      <c r="D189" s="36">
+      <c r="D189" s="35">
         <v>2055</v>
       </c>
-      <c r="E189" s="38">
+      <c r="E189" s="37">
         <v>2740</v>
       </c>
-      <c r="F189" s="38">
+      <c r="F189" s="37">
         <v>3425</v>
       </c>
-      <c r="G189" s="36">
+      <c r="G189" s="35">
         <v>4110</v>
       </c>
-      <c r="H189" s="36">
+      <c r="H189" s="35">
         <v>4902</v>
       </c>
-      <c r="I189" s="36">
+      <c r="I189" s="35">
         <v>7562</v>
       </c>
-      <c r="J189" s="38"/>
-[...2 lines deleted...]
-      <c r="M189" s="39"/>
+      <c r="J189" s="35">
+        <v>10221</v>
+      </c>
+      <c r="K189" s="38"/>
+      <c r="L189" s="38"/>
+      <c r="M189" s="38"/>
     </row>
     <row r="190" spans="1:13">
-      <c r="A190" s="54" t="s">
+      <c r="A190" s="53" t="s">
         <v>74</v>
       </c>
-      <c r="B190" s="66">
+      <c r="B190" s="65">
         <v>46</v>
       </c>
-      <c r="C190" s="66">
+      <c r="C190" s="65">
         <v>92</v>
       </c>
-      <c r="D190" s="36">
+      <c r="D190" s="35">
         <v>138</v>
       </c>
-      <c r="E190" s="42">
+      <c r="E190" s="41">
         <v>184</v>
       </c>
-      <c r="F190" s="38">
+      <c r="F190" s="37">
         <v>230</v>
       </c>
-      <c r="G190" s="36">
+      <c r="G190" s="35">
         <v>276</v>
       </c>
-      <c r="H190" s="36">
+      <c r="H190" s="35">
         <v>276</v>
       </c>
-      <c r="I190" s="36">
+      <c r="I190" s="35">
         <v>276</v>
       </c>
-      <c r="J190" s="38"/>
-[...2 lines deleted...]
-      <c r="M190" s="39"/>
+      <c r="J190" s="35">
+        <v>276</v>
+      </c>
+      <c r="K190" s="38"/>
+      <c r="L190" s="38"/>
+      <c r="M190" s="38"/>
     </row>
     <row r="191" spans="1:13">
-      <c r="A191" s="54" t="s">
+      <c r="A191" s="53" t="s">
         <v>56</v>
       </c>
-      <c r="B191" s="66">
+      <c r="B191" s="65">
         <v>274</v>
       </c>
-      <c r="C191" s="66">
+      <c r="C191" s="65">
         <v>542</v>
       </c>
-      <c r="D191" s="36">
+      <c r="D191" s="35">
         <v>810</v>
       </c>
-      <c r="E191" s="38">
+      <c r="E191" s="37">
         <v>1078</v>
       </c>
-      <c r="F191" s="38">
+      <c r="F191" s="37">
         <v>1346</v>
       </c>
-      <c r="G191" s="36">
+      <c r="G191" s="35">
         <v>1614</v>
       </c>
-      <c r="H191" s="36">
+      <c r="H191" s="35">
         <v>1627</v>
       </c>
-      <c r="I191" s="36">
+      <c r="I191" s="35">
         <v>1640</v>
       </c>
-      <c r="J191" s="38"/>
-[...2 lines deleted...]
-      <c r="M191" s="39"/>
+      <c r="J191" s="35">
+        <v>1653</v>
+      </c>
+      <c r="K191" s="38"/>
+      <c r="L191" s="38"/>
+      <c r="M191" s="38"/>
     </row>
     <row r="192" spans="1:13">
-      <c r="A192" s="54" t="s">
+      <c r="A192" s="53" t="s">
         <v>59</v>
       </c>
-      <c r="B192" s="66" t="s">
+      <c r="B192" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="C192" s="66" t="s">
+      <c r="C192" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="D192" s="66" t="s">
+      <c r="D192" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="E192" s="66" t="s">
+      <c r="E192" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="F192" s="66" t="s">
+      <c r="F192" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="G192" s="66" t="s">
+      <c r="G192" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="H192" s="36">
+      <c r="H192" s="35">
         <v>14</v>
       </c>
-      <c r="I192" s="36">
+      <c r="I192" s="35">
         <v>28</v>
       </c>
-      <c r="J192" s="38"/>
-[...2 lines deleted...]
-      <c r="M192" s="39"/>
+      <c r="J192" s="35">
+        <v>42</v>
+      </c>
+      <c r="K192" s="38"/>
+      <c r="L192" s="38"/>
+      <c r="M192" s="38"/>
     </row>
     <row r="193" spans="1:13">
-      <c r="A193" s="54" t="s">
+      <c r="A193" s="53" t="s">
         <v>61</v>
       </c>
-      <c r="B193" s="66">
+      <c r="B193" s="65">
         <v>249</v>
       </c>
-      <c r="C193" s="66">
+      <c r="C193" s="65">
         <v>498</v>
       </c>
-      <c r="D193" s="36">
+      <c r="D193" s="35">
         <v>747</v>
       </c>
-      <c r="E193" s="38">
+      <c r="E193" s="37">
         <v>996</v>
       </c>
-      <c r="F193" s="38">
+      <c r="F193" s="37">
         <v>1245</v>
       </c>
-      <c r="G193" s="36">
+      <c r="G193" s="35">
         <v>1494</v>
       </c>
-      <c r="H193" s="36">
+      <c r="H193" s="35">
         <v>1760</v>
       </c>
-      <c r="I193" s="36">
+      <c r="I193" s="35">
         <v>2026</v>
       </c>
-      <c r="J193" s="38"/>
-[...2 lines deleted...]
-      <c r="M193" s="39"/>
+      <c r="J193" s="35">
+        <v>2292</v>
+      </c>
+      <c r="K193" s="38"/>
+      <c r="L193" s="38"/>
+      <c r="M193" s="38"/>
     </row>
     <row r="194" spans="1:13">
-      <c r="A194" s="54" t="s">
+      <c r="A194" s="53" t="s">
         <v>63</v>
       </c>
-      <c r="B194" s="66">
+      <c r="B194" s="65">
         <v>40</v>
       </c>
-      <c r="C194" s="66">
+      <c r="C194" s="65">
         <v>80</v>
       </c>
-      <c r="D194" s="36">
+      <c r="D194" s="35">
         <v>120</v>
       </c>
-      <c r="E194" s="42">
+      <c r="E194" s="41">
         <v>160</v>
       </c>
-      <c r="F194" s="38">
+      <c r="F194" s="37">
         <v>200</v>
       </c>
-      <c r="G194" s="36">
+      <c r="G194" s="35">
         <v>240</v>
       </c>
-      <c r="H194" s="36">
+      <c r="H194" s="35">
         <v>307</v>
       </c>
-      <c r="I194" s="36">
+      <c r="I194" s="35">
         <v>374</v>
       </c>
-      <c r="J194" s="38"/>
-[...2 lines deleted...]
-      <c r="M194" s="39"/>
+      <c r="J194" s="35">
+        <v>441</v>
+      </c>
+      <c r="K194" s="38"/>
+      <c r="L194" s="38"/>
+      <c r="M194" s="38"/>
     </row>
     <row r="195" spans="1:13">
-      <c r="A195" s="54" t="s">
+      <c r="A195" s="53" t="s">
         <v>64</v>
       </c>
-      <c r="B195" s="66">
+      <c r="B195" s="65">
         <v>25</v>
       </c>
-      <c r="C195" s="66">
+      <c r="C195" s="65">
         <v>50</v>
       </c>
-      <c r="D195" s="36">
+      <c r="D195" s="35">
         <v>75</v>
       </c>
-      <c r="E195" s="38">
+      <c r="E195" s="37">
         <v>100</v>
       </c>
-      <c r="F195" s="38">
+      <c r="F195" s="37">
         <v>125</v>
       </c>
-      <c r="G195" s="36">
+      <c r="G195" s="35">
         <v>150</v>
       </c>
-      <c r="H195" s="36">
+      <c r="H195" s="35">
         <v>150</v>
       </c>
-      <c r="I195" s="36">
+      <c r="I195" s="35">
         <v>150</v>
       </c>
-      <c r="J195" s="38"/>
-[...2 lines deleted...]
-      <c r="M195" s="39"/>
+      <c r="J195" s="35">
+        <v>150</v>
+      </c>
+      <c r="K195" s="38"/>
+      <c r="L195" s="38"/>
+      <c r="M195" s="38"/>
     </row>
     <row r="196" spans="1:13">
-      <c r="A196" s="54" t="s">
+      <c r="A196" s="53" t="s">
         <v>65</v>
       </c>
-      <c r="B196" s="66">
+      <c r="B196" s="65">
         <v>229</v>
       </c>
-      <c r="C196" s="66">
+      <c r="C196" s="65">
         <v>229</v>
       </c>
-      <c r="D196" s="36">
+      <c r="D196" s="35">
         <v>229</v>
       </c>
-      <c r="E196" s="38">
+      <c r="E196" s="37">
         <v>229</v>
       </c>
-      <c r="F196" s="38">
+      <c r="F196" s="37">
         <v>229</v>
       </c>
-      <c r="G196" s="36">
+      <c r="G196" s="35">
         <v>229</v>
       </c>
-      <c r="H196" s="36">
+      <c r="H196" s="35">
         <v>1930</v>
       </c>
-      <c r="I196" s="36">
+      <c r="I196" s="35">
         <v>3675</v>
       </c>
-      <c r="J196" s="38"/>
-[...2 lines deleted...]
-      <c r="M196" s="39"/>
+      <c r="J196" s="35">
+        <v>5420</v>
+      </c>
+      <c r="K196" s="38"/>
+      <c r="L196" s="38"/>
+      <c r="M196" s="38"/>
     </row>
     <row r="197" spans="1:13">
-      <c r="A197" s="54" t="s">
+      <c r="A197" s="53" t="s">
         <v>68</v>
       </c>
-      <c r="B197" s="66">
+      <c r="B197" s="65">
         <v>1838</v>
       </c>
-      <c r="C197" s="66">
+      <c r="C197" s="65">
         <v>3676</v>
       </c>
-      <c r="D197" s="36">
+      <c r="D197" s="35">
         <v>5514</v>
       </c>
-      <c r="E197" s="38">
+      <c r="E197" s="37">
         <v>7352</v>
       </c>
-      <c r="F197" s="38">
+      <c r="F197" s="37">
         <v>9190</v>
       </c>
-      <c r="G197" s="36">
+      <c r="G197" s="35">
         <v>11028</v>
       </c>
-      <c r="H197" s="36">
+      <c r="H197" s="35">
         <v>11837</v>
       </c>
-      <c r="I197" s="36">
+      <c r="I197" s="35">
         <v>12646</v>
       </c>
-      <c r="J197" s="38"/>
-[...2 lines deleted...]
-      <c r="M197" s="39"/>
+      <c r="J197" s="35">
+        <v>13455</v>
+      </c>
+      <c r="K197" s="38"/>
+      <c r="L197" s="38"/>
+      <c r="M197" s="38"/>
     </row>
     <row r="198" spans="1:13">
-      <c r="A198" s="54" t="s">
+      <c r="A198" s="53" t="s">
         <v>69</v>
       </c>
-      <c r="B198" s="66">
+      <c r="B198" s="65">
         <v>18729</v>
       </c>
-      <c r="C198" s="66">
+      <c r="C198" s="65">
         <v>62267</v>
       </c>
-      <c r="D198" s="36">
+      <c r="D198" s="35">
         <v>105804</v>
       </c>
-      <c r="E198" s="38">
+      <c r="E198" s="37">
         <v>149342</v>
       </c>
-      <c r="F198" s="38">
+      <c r="F198" s="37">
         <v>154696</v>
       </c>
-      <c r="G198" s="36">
+      <c r="G198" s="35">
         <v>160049</v>
       </c>
-      <c r="H198" s="36">
+      <c r="H198" s="35">
         <v>165468</v>
       </c>
-      <c r="I198" s="36">
+      <c r="I198" s="35">
         <v>213871</v>
       </c>
-      <c r="J198" s="38"/>
-[...2 lines deleted...]
-      <c r="M198" s="39"/>
+      <c r="J198" s="35">
+        <v>262274</v>
+      </c>
+      <c r="K198" s="38"/>
+      <c r="L198" s="38"/>
+      <c r="M198" s="38"/>
     </row>
     <row r="199" spans="1:13">
-      <c r="A199" s="54" t="s">
+      <c r="A199" s="53" t="s">
         <v>57</v>
       </c>
-      <c r="B199" s="66">
+      <c r="B199" s="65">
         <v>2330</v>
       </c>
-      <c r="C199" s="66">
+      <c r="C199" s="65">
         <v>56710</v>
       </c>
-      <c r="D199" s="36">
+      <c r="D199" s="35">
         <v>111090</v>
       </c>
-      <c r="E199" s="38">
+      <c r="E199" s="37">
         <v>165471</v>
       </c>
-      <c r="F199" s="38">
+      <c r="F199" s="37">
         <v>188119</v>
       </c>
-      <c r="G199" s="36">
+      <c r="G199" s="35">
         <v>210768</v>
       </c>
-      <c r="H199" s="36">
+      <c r="H199" s="35">
         <v>233332</v>
       </c>
-      <c r="I199" s="36">
+      <c r="I199" s="35">
         <v>312569</v>
       </c>
-      <c r="J199" s="38"/>
-[...2 lines deleted...]
-      <c r="M199" s="39"/>
+      <c r="J199" s="35">
+        <v>391806</v>
+      </c>
+      <c r="K199" s="38"/>
+      <c r="L199" s="38"/>
+      <c r="M199" s="38"/>
     </row>
     <row r="200" spans="1:13">
-      <c r="A200" s="52" t="s">
+      <c r="A200" s="51" t="s">
         <v>34</v>
       </c>
-      <c r="B200" s="43"/>
-[...10 lines deleted...]
-      <c r="M200" s="45"/>
+      <c r="B200" s="42"/>
+      <c r="C200" s="42"/>
+      <c r="D200" s="43"/>
+      <c r="E200" s="43"/>
+      <c r="F200" s="37"/>
+      <c r="G200" s="43"/>
+      <c r="H200" s="61"/>
+      <c r="I200" s="35"/>
+      <c r="J200" s="35"/>
+      <c r="K200" s="36"/>
+      <c r="L200" s="44"/>
+      <c r="M200" s="44"/>
     </row>
     <row r="201" spans="1:13" s="8" customFormat="1" ht="11.25">
-      <c r="A201" s="53" t="s">
+      <c r="A201" s="52" t="s">
         <v>50</v>
       </c>
-      <c r="B201" s="66">
+      <c r="B201" s="65">
         <v>42495</v>
       </c>
-      <c r="C201" s="66">
+      <c r="C201" s="65">
         <v>109068</v>
       </c>
-      <c r="D201" s="36">
+      <c r="D201" s="35">
         <v>176774</v>
       </c>
-      <c r="E201" s="38">
+      <c r="E201" s="37">
         <v>345864</v>
       </c>
-      <c r="F201" s="38">
+      <c r="F201" s="37">
         <v>444899</v>
       </c>
-      <c r="G201" s="36">
+      <c r="G201" s="35">
         <v>683846</v>
       </c>
-      <c r="H201" s="36">
+      <c r="H201" s="35">
         <v>852369</v>
       </c>
-      <c r="I201" s="36">
+      <c r="I201" s="35">
         <v>1035217</v>
       </c>
-      <c r="J201" s="38"/>
-[...2 lines deleted...]
-      <c r="M201" s="39"/>
+      <c r="J201" s="35">
+        <v>1161691</v>
+      </c>
+      <c r="K201" s="38"/>
+      <c r="L201" s="38"/>
+      <c r="M201" s="38"/>
     </row>
     <row r="202" spans="1:13">
-      <c r="A202" s="54" t="s">
+      <c r="A202" s="53" t="s">
         <v>51</v>
       </c>
-      <c r="B202" s="66">
+      <c r="B202" s="65">
         <v>26946</v>
       </c>
-      <c r="C202" s="66">
+      <c r="C202" s="65">
         <v>78859</v>
       </c>
-      <c r="D202" s="36">
+      <c r="D202" s="35">
         <v>131904</v>
       </c>
-      <c r="E202" s="38">
+      <c r="E202" s="37">
         <v>286334</v>
       </c>
-      <c r="F202" s="38">
+      <c r="F202" s="37">
         <v>367598</v>
       </c>
-      <c r="G202" s="36">
+      <c r="G202" s="35">
         <v>588773</v>
       </c>
-      <c r="H202" s="36">
+      <c r="H202" s="35">
         <v>741104</v>
       </c>
-      <c r="I202" s="36">
+      <c r="I202" s="35">
         <v>886362</v>
       </c>
-      <c r="J202" s="38"/>
-[...2 lines deleted...]
-      <c r="M202" s="39"/>
+      <c r="J202" s="35">
+        <v>975245</v>
+      </c>
+      <c r="K202" s="38"/>
+      <c r="L202" s="38"/>
+      <c r="M202" s="38"/>
     </row>
     <row r="203" spans="1:13">
-      <c r="A203" s="54" t="s">
+      <c r="A203" s="53" t="s">
         <v>52</v>
       </c>
-      <c r="B203" s="66">
+      <c r="B203" s="65">
         <v>527</v>
       </c>
-      <c r="C203" s="66">
+      <c r="C203" s="65">
         <v>1054</v>
       </c>
-      <c r="D203" s="36">
+      <c r="D203" s="35">
         <v>1581</v>
       </c>
-      <c r="E203" s="42">
+      <c r="E203" s="41">
         <v>2108</v>
       </c>
-      <c r="F203" s="38">
+      <c r="F203" s="37">
         <v>2635</v>
       </c>
-      <c r="G203" s="36">
+      <c r="G203" s="35">
         <v>3162</v>
       </c>
-      <c r="H203" s="36">
+      <c r="H203" s="35">
         <v>3972</v>
       </c>
-      <c r="I203" s="36">
+      <c r="I203" s="35">
         <v>4782</v>
       </c>
-      <c r="J203" s="38"/>
-[...2 lines deleted...]
-      <c r="M203" s="39"/>
+      <c r="J203" s="35">
+        <v>5592</v>
+      </c>
+      <c r="K203" s="38"/>
+      <c r="L203" s="38"/>
+      <c r="M203" s="38"/>
     </row>
     <row r="204" spans="1:13">
-      <c r="A204" s="54" t="s">
+      <c r="A204" s="53" t="s">
         <v>72</v>
       </c>
-      <c r="B204" s="66">
+      <c r="B204" s="65">
         <v>2723</v>
       </c>
-      <c r="C204" s="66">
+      <c r="C204" s="65">
         <v>5259</v>
       </c>
-      <c r="D204" s="36">
+      <c r="D204" s="35">
         <v>7795</v>
       </c>
-      <c r="E204" s="38">
+      <c r="E204" s="37">
         <v>10331</v>
       </c>
-      <c r="F204" s="38">
+      <c r="F204" s="37">
         <v>12919</v>
       </c>
-      <c r="G204" s="36">
+      <c r="G204" s="35">
         <v>15507</v>
       </c>
-      <c r="H204" s="36">
+      <c r="H204" s="35">
         <v>15789</v>
       </c>
-      <c r="I204" s="36">
+      <c r="I204" s="35">
         <v>16042</v>
       </c>
-      <c r="J204" s="38"/>
-[...2 lines deleted...]
-      <c r="M204" s="39"/>
+      <c r="J204" s="35">
+        <v>16294</v>
+      </c>
+      <c r="K204" s="38"/>
+      <c r="L204" s="38"/>
+      <c r="M204" s="38"/>
     </row>
     <row r="205" spans="1:13">
-      <c r="A205" s="54" t="s">
+      <c r="A205" s="53" t="s">
         <v>74</v>
       </c>
-      <c r="B205" s="66">
+      <c r="B205" s="65">
         <v>219</v>
       </c>
-      <c r="C205" s="66">
+      <c r="C205" s="65">
         <v>438</v>
       </c>
-      <c r="D205" s="36">
+      <c r="D205" s="35">
         <v>657</v>
       </c>
-      <c r="E205" s="42">
+      <c r="E205" s="41">
         <v>876</v>
       </c>
-      <c r="F205" s="38">
+      <c r="F205" s="37">
         <v>1095</v>
       </c>
-      <c r="G205" s="36">
+      <c r="G205" s="35">
         <v>1314</v>
       </c>
-      <c r="H205" s="36">
+      <c r="H205" s="35">
         <v>1314</v>
       </c>
-      <c r="I205" s="36">
+      <c r="I205" s="35">
         <v>1314</v>
       </c>
-      <c r="J205" s="38"/>
-[...2 lines deleted...]
-      <c r="M205" s="39"/>
+      <c r="J205" s="35">
+        <v>1314</v>
+      </c>
+      <c r="K205" s="38"/>
+      <c r="L205" s="38"/>
+      <c r="M205" s="38"/>
     </row>
     <row r="206" spans="1:13">
-      <c r="A206" s="54" t="s">
+      <c r="A206" s="53" t="s">
         <v>56</v>
       </c>
-      <c r="B206" s="66">
+      <c r="B206" s="65">
         <v>1368</v>
       </c>
-      <c r="C206" s="66">
+      <c r="C206" s="65">
         <v>2384</v>
       </c>
-      <c r="D206" s="36">
+      <c r="D206" s="35">
         <v>3399</v>
       </c>
-      <c r="E206" s="38">
+      <c r="E206" s="37">
         <v>4415</v>
       </c>
-      <c r="F206" s="38">
+      <c r="F206" s="37">
         <v>4885</v>
       </c>
-      <c r="G206" s="36">
+      <c r="G206" s="35">
         <v>5354</v>
       </c>
-      <c r="H206" s="36">
+      <c r="H206" s="35">
         <v>7553</v>
       </c>
-      <c r="I206" s="36">
+      <c r="I206" s="35">
         <v>9350</v>
       </c>
-      <c r="J206" s="38"/>
-[...2 lines deleted...]
-      <c r="M206" s="39"/>
+      <c r="J206" s="35">
+        <v>11146</v>
+      </c>
+      <c r="K206" s="38"/>
+      <c r="L206" s="38"/>
+      <c r="M206" s="38"/>
     </row>
     <row r="207" spans="1:13">
-      <c r="A207" s="54" t="s">
+      <c r="A207" s="53" t="s">
         <v>81</v>
       </c>
-      <c r="B207" s="66">
+      <c r="B207" s="65">
         <v>451</v>
       </c>
-      <c r="C207" s="66">
+      <c r="C207" s="65">
         <v>902</v>
       </c>
-      <c r="D207" s="36">
+      <c r="D207" s="35">
         <v>1353</v>
       </c>
-      <c r="E207" s="42">
+      <c r="E207" s="41">
         <v>1804</v>
       </c>
-      <c r="F207" s="38">
+      <c r="F207" s="37">
         <v>2255</v>
       </c>
-      <c r="G207" s="36">
+      <c r="G207" s="35">
         <v>2706</v>
       </c>
-      <c r="H207" s="36">
+      <c r="H207" s="35">
         <v>2706</v>
       </c>
-      <c r="I207" s="36">
+      <c r="I207" s="35">
         <v>2706</v>
       </c>
-      <c r="J207" s="38"/>
-[...2 lines deleted...]
-      <c r="M207" s="39"/>
+      <c r="J207" s="35">
+        <v>2706</v>
+      </c>
+      <c r="K207" s="38"/>
+      <c r="L207" s="38"/>
+      <c r="M207" s="38"/>
     </row>
     <row r="208" spans="1:13">
-      <c r="A208" s="54" t="s">
+      <c r="A208" s="53" t="s">
         <v>59</v>
       </c>
-      <c r="B208" s="66">
+      <c r="B208" s="65">
         <v>650</v>
       </c>
-      <c r="C208" s="66">
+      <c r="C208" s="65">
         <v>1300</v>
       </c>
-      <c r="D208" s="36">
+      <c r="D208" s="35">
         <v>1950</v>
       </c>
-      <c r="E208" s="42">
+      <c r="E208" s="41">
         <v>2600</v>
       </c>
-      <c r="F208" s="38">
+      <c r="F208" s="37">
         <v>3250</v>
       </c>
-      <c r="G208" s="36">
+      <c r="G208" s="35">
         <v>3900</v>
       </c>
-      <c r="H208" s="36">
+      <c r="H208" s="35">
         <v>5567</v>
       </c>
-      <c r="I208" s="36">
+      <c r="I208" s="35">
         <v>7234</v>
       </c>
-      <c r="J208" s="38"/>
-[...2 lines deleted...]
-      <c r="M208" s="39"/>
+      <c r="J208" s="35">
+        <v>8901</v>
+      </c>
+      <c r="K208" s="38"/>
+      <c r="L208" s="38"/>
+      <c r="M208" s="38"/>
     </row>
     <row r="209" spans="1:13">
-      <c r="A209" s="54" t="s">
+      <c r="A209" s="53" t="s">
         <v>61</v>
       </c>
-      <c r="B209" s="66">
+      <c r="B209" s="65">
         <v>42</v>
       </c>
-      <c r="C209" s="66">
+      <c r="C209" s="65">
         <v>84</v>
       </c>
-      <c r="D209" s="36">
+      <c r="D209" s="35">
         <v>126</v>
       </c>
-      <c r="E209" s="38">
+      <c r="E209" s="37">
         <v>168</v>
       </c>
-      <c r="F209" s="38">
+      <c r="F209" s="37">
         <v>210</v>
       </c>
-      <c r="G209" s="36">
+      <c r="G209" s="35">
         <v>252</v>
       </c>
-      <c r="H209" s="36">
+      <c r="H209" s="35">
         <v>252</v>
       </c>
-      <c r="I209" s="36">
+      <c r="I209" s="35">
         <v>252</v>
       </c>
-      <c r="J209" s="38"/>
-[...2 lines deleted...]
-      <c r="M209" s="39"/>
+      <c r="J209" s="35">
+        <v>252</v>
+      </c>
+      <c r="K209" s="38"/>
+      <c r="L209" s="38"/>
+      <c r="M209" s="38"/>
     </row>
     <row r="210" spans="1:13">
-      <c r="A210" s="54" t="s">
+      <c r="A210" s="53" t="s">
         <v>70</v>
       </c>
-      <c r="B210" s="66">
+      <c r="B210" s="65">
         <v>143</v>
       </c>
-      <c r="C210" s="66">
+      <c r="C210" s="65">
         <v>286</v>
       </c>
-      <c r="D210" s="36">
+      <c r="D210" s="35">
         <v>429</v>
       </c>
-      <c r="E210" s="42">
+      <c r="E210" s="41">
         <v>572</v>
       </c>
-      <c r="F210" s="38">
+      <c r="F210" s="37">
         <v>715</v>
       </c>
-      <c r="G210" s="36">
+      <c r="G210" s="35">
         <v>858</v>
       </c>
-      <c r="H210" s="36">
+      <c r="H210" s="35">
         <v>1078</v>
       </c>
-      <c r="I210" s="36">
+      <c r="I210" s="35">
         <v>1298</v>
       </c>
-      <c r="J210" s="38"/>
-[...2 lines deleted...]
-      <c r="M210" s="39"/>
+      <c r="J210" s="35">
+        <v>1518</v>
+      </c>
+      <c r="K210" s="38"/>
+      <c r="L210" s="38"/>
+      <c r="M210" s="38"/>
     </row>
     <row r="211" spans="1:13">
-      <c r="A211" s="54" t="s">
+      <c r="A211" s="53" t="s">
         <v>64</v>
       </c>
-      <c r="B211" s="66">
+      <c r="B211" s="65">
         <v>305</v>
       </c>
-      <c r="C211" s="66">
+      <c r="C211" s="65">
         <v>610</v>
       </c>
-      <c r="D211" s="36">
+      <c r="D211" s="35">
         <v>915</v>
       </c>
-      <c r="E211" s="38">
+      <c r="E211" s="37">
         <v>1220</v>
       </c>
-      <c r="F211" s="38">
+      <c r="F211" s="37">
         <v>1525</v>
       </c>
-      <c r="G211" s="36">
+      <c r="G211" s="35">
         <v>1830</v>
       </c>
-      <c r="H211" s="36">
+      <c r="H211" s="35">
         <v>1938</v>
       </c>
-      <c r="I211" s="36">
+      <c r="I211" s="35">
         <v>2046</v>
       </c>
-      <c r="J211" s="38"/>
-[...2 lines deleted...]
-      <c r="M211" s="39"/>
+      <c r="J211" s="35">
+        <v>2154</v>
+      </c>
+      <c r="K211" s="38"/>
+      <c r="L211" s="38"/>
+      <c r="M211" s="38"/>
     </row>
     <row r="212" spans="1:13">
-      <c r="A212" s="54" t="s">
+      <c r="A212" s="53" t="s">
         <v>65</v>
       </c>
-      <c r="B212" s="66">
+      <c r="B212" s="65">
         <v>475</v>
       </c>
-      <c r="C212" s="66">
+      <c r="C212" s="65">
         <v>1184</v>
       </c>
-      <c r="D212" s="36">
+      <c r="D212" s="35">
         <v>1893</v>
       </c>
-      <c r="E212" s="38">
+      <c r="E212" s="37">
         <v>2602</v>
       </c>
-      <c r="F212" s="38">
+      <c r="F212" s="37">
         <v>3646</v>
       </c>
-      <c r="G212" s="36">
+      <c r="G212" s="35">
         <v>4690</v>
       </c>
-      <c r="H212" s="36">
+      <c r="H212" s="35">
         <v>5734</v>
       </c>
-      <c r="I212" s="36">
+      <c r="I212" s="35">
         <v>7944</v>
       </c>
-      <c r="J212" s="38"/>
-[...2 lines deleted...]
-      <c r="M212" s="39"/>
+      <c r="J212" s="35">
+        <v>10154</v>
+      </c>
+      <c r="K212" s="38"/>
+      <c r="L212" s="38"/>
+      <c r="M212" s="38"/>
     </row>
     <row r="213" spans="1:13">
-      <c r="A213" s="54" t="s">
+      <c r="A213" s="53" t="s">
         <v>66</v>
       </c>
-      <c r="B213" s="66">
+      <c r="B213" s="65">
         <v>28</v>
       </c>
-      <c r="C213" s="66">
+      <c r="C213" s="65">
         <v>56</v>
       </c>
-      <c r="D213" s="36">
+      <c r="D213" s="35">
         <v>84</v>
       </c>
-      <c r="E213" s="38">
+      <c r="E213" s="37">
         <v>112</v>
       </c>
-      <c r="F213" s="38">
+      <c r="F213" s="37">
         <v>140</v>
       </c>
-      <c r="G213" s="36">
+      <c r="G213" s="35">
         <v>168</v>
       </c>
-      <c r="H213" s="36">
+      <c r="H213" s="35">
         <v>168</v>
       </c>
-      <c r="I213" s="36">
+      <c r="I213" s="35">
         <v>168</v>
       </c>
-      <c r="J213" s="38"/>
-[...2 lines deleted...]
-      <c r="M213" s="39"/>
+      <c r="J213" s="35">
+        <v>168</v>
+      </c>
+      <c r="K213" s="38"/>
+      <c r="L213" s="38"/>
+      <c r="M213" s="38"/>
     </row>
     <row r="214" spans="1:13">
-      <c r="A214" s="54" t="s">
+      <c r="A214" s="53" t="s">
         <v>68</v>
       </c>
-      <c r="B214" s="66">
+      <c r="B214" s="65">
         <v>5210</v>
       </c>
-      <c r="C214" s="66">
+      <c r="C214" s="65">
         <v>9905</v>
       </c>
-      <c r="D214" s="36">
+      <c r="D214" s="35">
         <v>14600</v>
       </c>
-      <c r="E214" s="38">
+      <c r="E214" s="37">
         <v>19295</v>
       </c>
-      <c r="F214" s="38">
+      <c r="F214" s="37">
         <v>27345</v>
       </c>
-      <c r="G214" s="36">
+      <c r="G214" s="35">
         <v>35394</v>
       </c>
-      <c r="H214" s="36">
+      <c r="H214" s="35">
         <v>43018</v>
       </c>
-      <c r="I214" s="36">
+      <c r="I214" s="35">
         <v>71191</v>
       </c>
-      <c r="J214" s="38"/>
-[...2 lines deleted...]
-      <c r="M214" s="39"/>
+      <c r="J214" s="35">
+        <v>99365</v>
+      </c>
+      <c r="K214" s="38"/>
+      <c r="L214" s="38"/>
+      <c r="M214" s="38"/>
     </row>
     <row r="215" spans="1:13">
-      <c r="A215" s="54" t="s">
+      <c r="A215" s="53" t="s">
         <v>57</v>
       </c>
-      <c r="B215" s="66">
+      <c r="B215" s="65">
         <v>3408</v>
       </c>
-      <c r="C215" s="66">
+      <c r="C215" s="65">
         <v>6748</v>
       </c>
-      <c r="D215" s="36">
+      <c r="D215" s="35">
         <v>10088</v>
       </c>
-      <c r="E215" s="38">
+      <c r="E215" s="37">
         <v>13427</v>
       </c>
-      <c r="F215" s="38">
+      <c r="F215" s="37">
         <v>16682</v>
       </c>
-      <c r="G215" s="36">
+      <c r="G215" s="35">
         <v>19937</v>
       </c>
-      <c r="H215" s="36">
+      <c r="H215" s="35">
         <v>22178</v>
       </c>
-      <c r="I215" s="36">
+      <c r="I215" s="35">
         <v>24533</v>
       </c>
-      <c r="J215" s="38"/>
-[...2 lines deleted...]
-      <c r="M215" s="39"/>
+      <c r="J215" s="35">
+        <v>26888</v>
+      </c>
+      <c r="K215" s="38"/>
+      <c r="L215" s="38"/>
+      <c r="M215" s="38"/>
     </row>
     <row r="216" spans="1:13" ht="22.5">
-      <c r="A216" s="52" t="s">
+      <c r="A216" s="51" t="s">
         <v>49</v>
       </c>
-      <c r="B216" s="43"/>
-[...10 lines deleted...]
-      <c r="M216" s="45"/>
+      <c r="B216" s="42"/>
+      <c r="C216" s="42"/>
+      <c r="D216" s="43"/>
+      <c r="E216" s="43"/>
+      <c r="F216" s="37"/>
+      <c r="G216" s="43"/>
+      <c r="H216" s="61"/>
+      <c r="I216" s="51"/>
+      <c r="J216" s="51"/>
+      <c r="K216" s="36"/>
+      <c r="L216" s="44"/>
+      <c r="M216" s="44"/>
     </row>
     <row r="217" spans="1:13" s="8" customFormat="1" ht="11.25">
-      <c r="A217" s="53" t="s">
+      <c r="A217" s="52" t="s">
         <v>50</v>
       </c>
-      <c r="B217" s="66">
+      <c r="B217" s="65">
         <v>23978</v>
       </c>
-      <c r="C217" s="66">
+      <c r="C217" s="65">
         <v>138268</v>
       </c>
-      <c r="D217" s="36">
+      <c r="D217" s="35">
         <v>268982</v>
       </c>
-      <c r="E217" s="38">
+      <c r="E217" s="37">
         <v>442017</v>
       </c>
-      <c r="F217" s="38">
+      <c r="F217" s="37">
         <v>621985</v>
       </c>
-      <c r="G217" s="36">
+      <c r="G217" s="35">
         <v>874401</v>
       </c>
-      <c r="H217" s="36">
+      <c r="H217" s="35">
         <v>1057628</v>
       </c>
-      <c r="I217" s="36">
+      <c r="I217" s="35">
         <v>1467842</v>
       </c>
-      <c r="J217" s="38"/>
-[...2 lines deleted...]
-      <c r="M217" s="39"/>
+      <c r="J217" s="35">
+        <v>1727252</v>
+      </c>
+      <c r="K217" s="38"/>
+      <c r="L217" s="38"/>
+      <c r="M217" s="38"/>
     </row>
     <row r="218" spans="1:13">
-      <c r="A218" s="54" t="s">
+      <c r="A218" s="53" t="s">
         <v>51</v>
       </c>
-      <c r="B218" s="66">
+      <c r="B218" s="65">
         <v>934</v>
       </c>
-      <c r="C218" s="66">
+      <c r="C218" s="65">
         <v>4282</v>
       </c>
-      <c r="D218" s="36">
+      <c r="D218" s="35">
         <v>7631</v>
       </c>
-      <c r="E218" s="38">
+      <c r="E218" s="37">
         <v>10979</v>
       </c>
-      <c r="F218" s="38">
+      <c r="F218" s="37">
         <v>12642</v>
       </c>
-      <c r="G218" s="36">
+      <c r="G218" s="35">
         <v>14306</v>
       </c>
-      <c r="H218" s="36">
+      <c r="H218" s="35">
         <v>15969</v>
       </c>
-      <c r="I218" s="36">
+      <c r="I218" s="35">
         <v>18320</v>
       </c>
-      <c r="J218" s="38"/>
-[...2 lines deleted...]
-      <c r="M218" s="39"/>
+      <c r="J218" s="35">
+        <v>20671</v>
+      </c>
+      <c r="K218" s="38"/>
+      <c r="L218" s="38"/>
+      <c r="M218" s="38"/>
     </row>
     <row r="219" spans="1:13">
-      <c r="A219" s="54" t="s">
+      <c r="A219" s="53" t="s">
         <v>52</v>
       </c>
-      <c r="B219" s="66">
+      <c r="B219" s="65">
         <v>42</v>
       </c>
-      <c r="C219" s="66">
+      <c r="C219" s="65">
         <v>84</v>
       </c>
-      <c r="D219" s="36">
+      <c r="D219" s="35">
         <v>126</v>
       </c>
-      <c r="E219" s="42">
+      <c r="E219" s="41">
         <v>168</v>
       </c>
-      <c r="F219" s="38">
+      <c r="F219" s="37">
         <v>210</v>
       </c>
-      <c r="G219" s="36">
+      <c r="G219" s="35">
         <v>252</v>
       </c>
-      <c r="H219" s="36">
+      <c r="H219" s="35">
         <v>252</v>
       </c>
-      <c r="I219" s="36">
+      <c r="I219" s="35">
         <v>252</v>
       </c>
-      <c r="J219" s="38"/>
-[...2 lines deleted...]
-      <c r="M219" s="39"/>
+      <c r="J219" s="35">
+        <v>252</v>
+      </c>
+      <c r="K219" s="38"/>
+      <c r="L219" s="38"/>
+      <c r="M219" s="38"/>
     </row>
     <row r="220" spans="1:13">
-      <c r="A220" s="54" t="s">
+      <c r="A220" s="53" t="s">
         <v>72</v>
       </c>
-      <c r="B220" s="71" t="s">
+      <c r="B220" s="70" t="s">
         <v>94</v>
       </c>
-      <c r="C220" s="71" t="s">
+      <c r="C220" s="70" t="s">
         <v>94</v>
       </c>
-      <c r="D220" s="38" t="s">
+      <c r="D220" s="37" t="s">
         <v>94</v>
       </c>
-      <c r="E220" s="42" t="s">
+      <c r="E220" s="41" t="s">
         <v>94</v>
       </c>
-      <c r="F220" s="38">
+      <c r="F220" s="37">
         <v>37</v>
       </c>
-      <c r="G220" s="36">
+      <c r="G220" s="35">
         <v>74</v>
       </c>
-      <c r="H220" s="36">
+      <c r="H220" s="35">
         <v>111</v>
       </c>
-      <c r="I220" s="36">
+      <c r="I220" s="35">
         <v>111</v>
       </c>
-      <c r="J220" s="38"/>
-[...2 lines deleted...]
-      <c r="M220" s="39"/>
+      <c r="J220" s="35">
+        <v>111</v>
+      </c>
+      <c r="K220" s="38"/>
+      <c r="L220" s="38"/>
+      <c r="M220" s="38"/>
     </row>
     <row r="221" spans="1:13">
-      <c r="A221" s="54" t="s">
+      <c r="A221" s="53" t="s">
         <v>82</v>
       </c>
-      <c r="B221" s="66">
+      <c r="B221" s="65">
         <v>50</v>
       </c>
-      <c r="C221" s="66">
+      <c r="C221" s="65">
         <v>100</v>
       </c>
-      <c r="D221" s="36">
+      <c r="D221" s="35">
         <v>150</v>
       </c>
-      <c r="E221" s="42">
+      <c r="E221" s="41">
         <v>200</v>
       </c>
-      <c r="F221" s="38">
+      <c r="F221" s="37">
         <v>250</v>
       </c>
-      <c r="G221" s="36">
+      <c r="G221" s="35">
         <v>300</v>
       </c>
-      <c r="H221" s="36">
+      <c r="H221" s="35">
         <v>300</v>
       </c>
-      <c r="I221" s="36">
+      <c r="I221" s="35">
         <v>300</v>
       </c>
-      <c r="J221" s="38"/>
-[...2 lines deleted...]
-      <c r="M221" s="39"/>
+      <c r="J221" s="35">
+        <v>300</v>
+      </c>
+      <c r="K221" s="38"/>
+      <c r="L221" s="38"/>
+      <c r="M221" s="38"/>
     </row>
     <row r="222" spans="1:13">
-      <c r="A222" s="54" t="s">
+      <c r="A222" s="53" t="s">
         <v>66</v>
       </c>
-      <c r="B222" s="66">
+      <c r="B222" s="65">
         <v>42</v>
       </c>
-      <c r="C222" s="66">
+      <c r="C222" s="65">
         <v>84</v>
       </c>
-      <c r="D222" s="36">
+      <c r="D222" s="35">
         <v>126</v>
       </c>
-      <c r="E222" s="42">
+      <c r="E222" s="41">
         <v>168</v>
       </c>
-      <c r="F222" s="38">
+      <c r="F222" s="37">
         <v>210</v>
       </c>
-      <c r="G222" s="36">
+      <c r="G222" s="35">
         <v>252</v>
       </c>
-      <c r="H222" s="36">
+      <c r="H222" s="35">
         <v>252</v>
       </c>
-      <c r="I222" s="36">
+      <c r="I222" s="35">
         <v>252</v>
       </c>
-      <c r="J222" s="38"/>
-[...2 lines deleted...]
-      <c r="M222" s="39"/>
+      <c r="J222" s="35">
+        <v>252</v>
+      </c>
+      <c r="K222" s="38"/>
+      <c r="L222" s="38"/>
+      <c r="M222" s="38"/>
     </row>
     <row r="223" spans="1:13">
-      <c r="A223" s="54" t="s">
+      <c r="A223" s="53" t="s">
         <v>68</v>
       </c>
-      <c r="B223" s="66">
+      <c r="B223" s="65">
         <v>22911</v>
       </c>
-      <c r="C223" s="66">
+      <c r="C223" s="65">
         <v>133720</v>
       </c>
-      <c r="D223" s="36">
+      <c r="D223" s="35">
         <v>260952</v>
       </c>
-      <c r="E223" s="38">
+      <c r="E223" s="37">
         <v>430506</v>
       </c>
-      <c r="F223" s="38">
+      <c r="F223" s="37">
         <v>608641</v>
       </c>
-      <c r="G223" s="36">
+      <c r="G223" s="35">
         <v>859223</v>
       </c>
-      <c r="H223" s="36">
+      <c r="H223" s="35">
         <v>1040713</v>
       </c>
-      <c r="I223" s="36">
+      <c r="I223" s="35">
         <v>1448539</v>
       </c>
-      <c r="J223" s="38"/>
-[...2 lines deleted...]
-      <c r="M223" s="39"/>
+      <c r="J223" s="35">
+        <v>1705561</v>
+      </c>
+      <c r="K223" s="38"/>
+      <c r="L223" s="38"/>
+      <c r="M223" s="38"/>
     </row>
     <row r="224" spans="1:13">
-      <c r="A224" s="54" t="s">
+      <c r="A224" s="53" t="s">
         <v>57</v>
       </c>
-      <c r="B224" s="71" t="s">
+      <c r="B224" s="70" t="s">
         <v>94</v>
       </c>
-      <c r="C224" s="71" t="s">
+      <c r="C224" s="70" t="s">
         <v>94</v>
       </c>
-      <c r="D224" s="71" t="s">
+      <c r="D224" s="70" t="s">
         <v>94</v>
       </c>
-      <c r="E224" s="71" t="s">
+      <c r="E224" s="70" t="s">
         <v>94</v>
       </c>
-      <c r="F224" s="71" t="s">
+      <c r="F224" s="70" t="s">
         <v>94</v>
       </c>
-      <c r="G224" s="71" t="s">
+      <c r="G224" s="70" t="s">
         <v>94</v>
       </c>
-      <c r="H224" s="36">
+      <c r="H224" s="35">
         <v>37</v>
       </c>
-      <c r="I224" s="36">
+      <c r="I224" s="35">
         <v>74</v>
       </c>
-      <c r="J224" s="38"/>
-[...2 lines deleted...]
-      <c r="M224" s="39"/>
+      <c r="J224" s="35">
+        <v>111</v>
+      </c>
+      <c r="K224" s="38"/>
+      <c r="L224" s="38"/>
+      <c r="M224" s="38"/>
     </row>
     <row r="225" spans="1:13" ht="58.5" customHeight="1">
-      <c r="A225" s="47" t="s">
+      <c r="A225" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="B225" s="43"/>
-[...10 lines deleted...]
-      <c r="M225" s="45"/>
+      <c r="B225" s="42"/>
+      <c r="C225" s="42"/>
+      <c r="D225" s="43"/>
+      <c r="E225" s="43"/>
+      <c r="F225" s="37"/>
+      <c r="G225" s="43"/>
+      <c r="H225" s="37"/>
+      <c r="I225" s="46"/>
+      <c r="J225" s="46"/>
+      <c r="K225" s="36"/>
+      <c r="L225" s="44"/>
+      <c r="M225" s="44"/>
     </row>
     <row r="226" spans="1:13" s="8" customFormat="1" ht="11.25">
-      <c r="A226" s="48" t="s">
+      <c r="A226" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="B226" s="66">
+      <c r="B226" s="65">
         <v>166732</v>
       </c>
-      <c r="C226" s="66">
+      <c r="C226" s="65">
         <v>355590</v>
       </c>
-      <c r="D226" s="36">
+      <c r="D226" s="35">
         <v>552643</v>
       </c>
-      <c r="E226" s="38">
+      <c r="E226" s="37">
         <v>739133</v>
       </c>
-      <c r="F226" s="38">
+      <c r="F226" s="37">
         <v>878455</v>
       </c>
-      <c r="G226" s="36">
+      <c r="G226" s="35">
         <v>1005738</v>
       </c>
-      <c r="H226" s="36">
+      <c r="H226" s="35">
         <v>1166932</v>
       </c>
-      <c r="I226" s="36">
+      <c r="I226" s="35">
         <v>1329358</v>
       </c>
-      <c r="J226" s="38"/>
-[...2 lines deleted...]
-      <c r="M226" s="39"/>
+      <c r="J226" s="35">
+        <v>1493897</v>
+      </c>
+      <c r="K226" s="38"/>
+      <c r="L226" s="38"/>
+      <c r="M226" s="38"/>
     </row>
     <row r="227" spans="1:13">
-      <c r="A227" s="49" t="s">
+      <c r="A227" s="48" t="s">
         <v>51</v>
       </c>
-      <c r="B227" s="66">
+      <c r="B227" s="65">
         <v>86904</v>
       </c>
-      <c r="C227" s="66">
+      <c r="C227" s="65">
         <v>162006</v>
       </c>
-      <c r="D227" s="36">
+      <c r="D227" s="35">
         <v>245303</v>
       </c>
-      <c r="E227" s="38">
+      <c r="E227" s="37">
         <v>318037</v>
       </c>
-      <c r="F227" s="38">
+      <c r="F227" s="37">
         <v>374385</v>
       </c>
-      <c r="G227" s="36">
+      <c r="G227" s="35">
         <v>418693</v>
       </c>
-      <c r="H227" s="36">
+      <c r="H227" s="35">
         <v>485183</v>
       </c>
-      <c r="I227" s="36">
+      <c r="I227" s="35">
         <v>554442</v>
       </c>
-      <c r="J227" s="38"/>
-[...2 lines deleted...]
-      <c r="M227" s="39"/>
+      <c r="J227" s="35">
+        <v>625814</v>
+      </c>
+      <c r="K227" s="38"/>
+      <c r="L227" s="38"/>
+      <c r="M227" s="38"/>
     </row>
     <row r="228" spans="1:13">
-      <c r="A228" s="49" t="s">
+      <c r="A228" s="48" t="s">
         <v>52</v>
       </c>
-      <c r="B228" s="66">
+      <c r="B228" s="65">
         <v>608</v>
       </c>
-      <c r="C228" s="66">
+      <c r="C228" s="65">
         <v>1216</v>
       </c>
-      <c r="D228" s="36">
+      <c r="D228" s="35">
         <v>1824</v>
       </c>
-      <c r="E228" s="42">
+      <c r="E228" s="41">
         <v>2432</v>
       </c>
-      <c r="F228" s="38">
+      <c r="F228" s="37">
         <v>4458</v>
       </c>
-      <c r="G228" s="36">
+      <c r="G228" s="35">
         <v>6484</v>
       </c>
-      <c r="H228" s="36">
+      <c r="H228" s="35">
         <v>14402</v>
       </c>
-      <c r="I228" s="36">
+      <c r="I228" s="35">
         <v>24523</v>
       </c>
-      <c r="J228" s="38"/>
-[...2 lines deleted...]
-      <c r="M228" s="39"/>
+      <c r="J228" s="35">
+        <v>34644</v>
+      </c>
+      <c r="K228" s="38"/>
+      <c r="L228" s="38"/>
+      <c r="M228" s="38"/>
     </row>
     <row r="229" spans="1:13">
-      <c r="A229" s="49" t="s">
+      <c r="A229" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B229" s="66">
+      <c r="B229" s="65">
         <v>14269</v>
       </c>
-      <c r="C229" s="66">
+      <c r="C229" s="65">
         <v>25985</v>
       </c>
-      <c r="D229" s="36">
+      <c r="D229" s="35">
         <v>37701</v>
       </c>
-      <c r="E229" s="38">
+      <c r="E229" s="37">
         <v>49417</v>
       </c>
-      <c r="F229" s="38">
+      <c r="F229" s="37">
         <v>63053</v>
       </c>
-      <c r="G229" s="36">
+      <c r="G229" s="35">
         <v>76689</v>
       </c>
-      <c r="H229" s="36">
+      <c r="H229" s="35">
         <v>90798</v>
       </c>
-      <c r="I229" s="36">
+      <c r="I229" s="35">
         <v>108186</v>
       </c>
-      <c r="J229" s="38"/>
-[...2 lines deleted...]
-      <c r="M229" s="39"/>
+      <c r="J229" s="35">
+        <v>125573</v>
+      </c>
+      <c r="K229" s="38"/>
+      <c r="L229" s="38"/>
+      <c r="M229" s="38"/>
     </row>
     <row r="230" spans="1:13">
-      <c r="A230" s="49" t="s">
+      <c r="A230" s="48" t="s">
         <v>53</v>
       </c>
-      <c r="B230" s="66">
+      <c r="B230" s="65">
         <v>32482</v>
       </c>
-      <c r="C230" s="66">
+      <c r="C230" s="65">
         <v>91221</v>
       </c>
-      <c r="D230" s="36">
+      <c r="D230" s="35">
         <v>149960</v>
       </c>
-      <c r="E230" s="38">
+      <c r="E230" s="37">
         <v>208698</v>
       </c>
-      <c r="F230" s="38">
+      <c r="F230" s="37">
         <v>217815</v>
       </c>
-      <c r="G230" s="36">
+      <c r="G230" s="35">
         <v>226932</v>
       </c>
-      <c r="H230" s="36">
+      <c r="H230" s="35">
         <v>238725</v>
       </c>
-      <c r="I230" s="36">
+      <c r="I230" s="35">
         <v>259988</v>
       </c>
-      <c r="J230" s="38"/>
-[...2 lines deleted...]
-      <c r="M230" s="39"/>
+      <c r="J230" s="35">
+        <v>281250</v>
+      </c>
+      <c r="K230" s="38"/>
+      <c r="L230" s="38"/>
+      <c r="M230" s="38"/>
     </row>
     <row r="231" spans="1:13">
-      <c r="A231" s="49" t="s">
+      <c r="A231" s="48" t="s">
         <v>54</v>
       </c>
-      <c r="B231" s="66">
+      <c r="B231" s="65">
         <v>291</v>
       </c>
-      <c r="C231" s="66">
+      <c r="C231" s="65">
         <v>582</v>
       </c>
-      <c r="D231" s="36">
+      <c r="D231" s="35">
         <v>873</v>
       </c>
-      <c r="E231" s="38">
+      <c r="E231" s="37">
         <v>1164</v>
       </c>
-      <c r="F231" s="38">
+      <c r="F231" s="37">
         <v>1455</v>
       </c>
-      <c r="G231" s="36">
+      <c r="G231" s="35">
         <v>1746</v>
       </c>
-      <c r="H231" s="36">
+      <c r="H231" s="35">
         <v>2734</v>
       </c>
-      <c r="I231" s="36">
+      <c r="I231" s="35">
         <v>3722</v>
       </c>
-      <c r="J231" s="38"/>
-[...2 lines deleted...]
-      <c r="M231" s="39"/>
+      <c r="J231" s="35">
+        <v>4710</v>
+      </c>
+      <c r="K231" s="38"/>
+      <c r="L231" s="38"/>
+      <c r="M231" s="38"/>
     </row>
     <row r="232" spans="1:13">
-      <c r="A232" s="49" t="s">
+      <c r="A232" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="B232" s="66">
+      <c r="B232" s="65">
         <v>175</v>
       </c>
-      <c r="C232" s="66">
+      <c r="C232" s="65">
         <v>350</v>
       </c>
-      <c r="D232" s="36">
+      <c r="D232" s="35">
         <v>525</v>
       </c>
-      <c r="E232" s="38">
+      <c r="E232" s="37">
         <v>700</v>
       </c>
-      <c r="F232" s="38">
+      <c r="F232" s="37">
         <v>875</v>
       </c>
-      <c r="G232" s="36">
+      <c r="G232" s="35">
         <v>1050</v>
       </c>
-      <c r="H232" s="36">
+      <c r="H232" s="35">
         <v>1050</v>
       </c>
-      <c r="I232" s="36">
+      <c r="I232" s="35">
         <v>1050</v>
       </c>
-      <c r="J232" s="38"/>
-[...2 lines deleted...]
-      <c r="M232" s="39"/>
+      <c r="J232" s="35">
+        <v>1050</v>
+      </c>
+      <c r="K232" s="38"/>
+      <c r="L232" s="38"/>
+      <c r="M232" s="38"/>
     </row>
     <row r="233" spans="1:13">
-      <c r="A233" s="49" t="s">
+      <c r="A233" s="48" t="s">
         <v>56</v>
       </c>
-      <c r="B233" s="66">
+      <c r="B233" s="65">
         <v>12094</v>
       </c>
-      <c r="C233" s="66">
+      <c r="C233" s="65">
         <v>24188</v>
       </c>
-      <c r="D233" s="36">
+      <c r="D233" s="35">
         <v>36282</v>
       </c>
-      <c r="E233" s="38">
+      <c r="E233" s="37">
         <v>48376</v>
       </c>
-      <c r="F233" s="38">
+      <c r="F233" s="37">
         <v>60470</v>
       </c>
-      <c r="G233" s="36">
+      <c r="G233" s="35">
         <v>72564</v>
       </c>
-      <c r="H233" s="36">
+      <c r="H233" s="35">
         <v>82866</v>
       </c>
-      <c r="I233" s="36">
+      <c r="I233" s="35">
         <v>93168</v>
       </c>
-      <c r="J233" s="38"/>
-[...2 lines deleted...]
-      <c r="M233" s="39"/>
+      <c r="J233" s="35">
+        <v>103470</v>
+      </c>
+      <c r="K233" s="38"/>
+      <c r="L233" s="38"/>
+      <c r="M233" s="38"/>
     </row>
     <row r="234" spans="1:13">
-      <c r="A234" s="49" t="s">
+      <c r="A234" s="48" t="s">
         <v>58</v>
       </c>
-      <c r="B234" s="66">
+      <c r="B234" s="65">
         <v>1911</v>
       </c>
-      <c r="C234" s="66">
+      <c r="C234" s="65">
         <v>3822</v>
       </c>
-      <c r="D234" s="36">
+      <c r="D234" s="35">
         <v>5733</v>
       </c>
-      <c r="E234" s="38">
+      <c r="E234" s="37">
         <v>7644</v>
       </c>
-      <c r="F234" s="38">
+      <c r="F234" s="37">
         <v>9555</v>
       </c>
-      <c r="G234" s="36">
+      <c r="G234" s="35">
         <v>11466</v>
       </c>
-      <c r="H234" s="36">
+      <c r="H234" s="35">
         <v>12144</v>
       </c>
-      <c r="I234" s="36">
+      <c r="I234" s="35">
         <v>12822</v>
       </c>
-      <c r="J234" s="38"/>
-[...2 lines deleted...]
-      <c r="M234" s="39"/>
+      <c r="J234" s="35">
+        <v>13500</v>
+      </c>
+      <c r="K234" s="38"/>
+      <c r="L234" s="38"/>
+      <c r="M234" s="38"/>
     </row>
     <row r="235" spans="1:13">
-      <c r="A235" s="49" t="s">
+      <c r="A235" s="48" t="s">
         <v>59</v>
       </c>
-      <c r="B235" s="66">
+      <c r="B235" s="65">
         <v>2538</v>
       </c>
-      <c r="C235" s="66">
+      <c r="C235" s="65">
         <v>5076</v>
       </c>
-      <c r="D235" s="36">
+      <c r="D235" s="35">
         <v>7614</v>
       </c>
-      <c r="E235" s="38">
+      <c r="E235" s="37">
         <v>10152</v>
       </c>
-      <c r="F235" s="38">
+      <c r="F235" s="37">
         <v>12690</v>
       </c>
-      <c r="G235" s="36">
+      <c r="G235" s="35">
         <v>15228</v>
       </c>
-      <c r="H235" s="36">
+      <c r="H235" s="35">
         <v>17545</v>
       </c>
-      <c r="I235" s="36">
+      <c r="I235" s="35">
         <v>19862</v>
       </c>
-      <c r="J235" s="38"/>
-[...2 lines deleted...]
-      <c r="M235" s="39"/>
+      <c r="J235" s="35">
+        <v>22179</v>
+      </c>
+      <c r="K235" s="38"/>
+      <c r="L235" s="38"/>
+      <c r="M235" s="38"/>
     </row>
     <row r="236" spans="1:13">
-      <c r="A236" s="49" t="s">
+      <c r="A236" s="48" t="s">
         <v>61</v>
       </c>
-      <c r="B236" s="66">
+      <c r="B236" s="65">
         <v>67</v>
       </c>
-      <c r="C236" s="66">
+      <c r="C236" s="65">
         <v>134</v>
       </c>
-      <c r="D236" s="36">
+      <c r="D236" s="35">
         <v>201</v>
       </c>
-      <c r="E236" s="38">
+      <c r="E236" s="37">
         <v>268</v>
       </c>
-      <c r="F236" s="38">
+      <c r="F236" s="37">
         <v>335</v>
       </c>
-      <c r="G236" s="36">
+      <c r="G236" s="35">
         <v>402</v>
       </c>
-      <c r="H236" s="36">
+      <c r="H236" s="35">
         <v>402</v>
       </c>
-      <c r="I236" s="36">
+      <c r="I236" s="35">
         <v>402</v>
       </c>
-      <c r="J236" s="38"/>
-[...2 lines deleted...]
-      <c r="M236" s="39"/>
+      <c r="J236" s="35">
+        <v>402</v>
+      </c>
+      <c r="K236" s="38"/>
+      <c r="L236" s="38"/>
+      <c r="M236" s="38"/>
     </row>
     <row r="237" spans="1:13">
-      <c r="A237" s="49" t="s">
+      <c r="A237" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="B237" s="66">
+      <c r="B237" s="65">
         <v>179</v>
       </c>
-      <c r="C237" s="66">
+      <c r="C237" s="65">
         <v>358</v>
       </c>
-      <c r="D237" s="36">
+      <c r="D237" s="35">
         <v>537</v>
       </c>
-      <c r="E237" s="42">
+      <c r="E237" s="41">
         <v>716</v>
       </c>
-      <c r="F237" s="38">
+      <c r="F237" s="37">
         <v>895</v>
       </c>
-      <c r="G237" s="36">
+      <c r="G237" s="35">
         <v>1074</v>
       </c>
-      <c r="H237" s="36">
+      <c r="H237" s="35">
         <v>1432</v>
       </c>
-      <c r="I237" s="36">
+      <c r="I237" s="35">
         <v>1790</v>
       </c>
-      <c r="J237" s="38"/>
-[...2 lines deleted...]
-      <c r="M237" s="39"/>
+      <c r="J237" s="35">
+        <v>2148</v>
+      </c>
+      <c r="K237" s="38"/>
+      <c r="L237" s="38"/>
+      <c r="M237" s="38"/>
     </row>
     <row r="238" spans="1:13">
-      <c r="A238" s="49" t="s">
+      <c r="A238" s="48" t="s">
         <v>65</v>
       </c>
-      <c r="B238" s="66">
+      <c r="B238" s="65">
         <v>4882</v>
       </c>
-      <c r="C238" s="66">
+      <c r="C238" s="65">
         <v>10179</v>
       </c>
-      <c r="D238" s="36">
+      <c r="D238" s="35">
         <v>15475</v>
       </c>
-      <c r="E238" s="38">
+      <c r="E238" s="37">
         <v>20772</v>
       </c>
-      <c r="F238" s="38">
+      <c r="F238" s="37">
         <v>25126</v>
       </c>
-      <c r="G238" s="36">
+      <c r="G238" s="35">
         <v>29480</v>
       </c>
-      <c r="H238" s="36">
+      <c r="H238" s="35">
         <v>34584</v>
       </c>
-      <c r="I238" s="36">
+      <c r="I238" s="35">
         <v>39688</v>
       </c>
-      <c r="J238" s="38"/>
-[...2 lines deleted...]
-      <c r="M238" s="39"/>
+      <c r="J238" s="35">
+        <v>44792</v>
+      </c>
+      <c r="K238" s="38"/>
+      <c r="L238" s="38"/>
+      <c r="M238" s="38"/>
     </row>
     <row r="239" spans="1:13">
-      <c r="A239" s="49" t="s">
+      <c r="A239" s="48" t="s">
         <v>67</v>
       </c>
-      <c r="B239" s="66">
+      <c r="B239" s="65">
         <v>2275</v>
       </c>
-      <c r="C239" s="66">
+      <c r="C239" s="65">
         <v>6969</v>
       </c>
-      <c r="D239" s="36">
+      <c r="D239" s="35">
         <v>11664</v>
       </c>
-      <c r="E239" s="38">
+      <c r="E239" s="37">
         <v>16358</v>
       </c>
-      <c r="F239" s="38">
+      <c r="F239" s="37">
         <v>19489</v>
       </c>
-      <c r="G239" s="36">
+      <c r="G239" s="35">
         <v>22620</v>
       </c>
-      <c r="H239" s="36">
+      <c r="H239" s="35">
         <v>29950</v>
       </c>
-      <c r="I239" s="36">
+      <c r="I239" s="35">
         <v>42960</v>
       </c>
-      <c r="J239" s="38"/>
-[...2 lines deleted...]
-      <c r="M239" s="39"/>
+      <c r="J239" s="35">
+        <v>55970</v>
+      </c>
+      <c r="K239" s="38"/>
+      <c r="L239" s="38"/>
+      <c r="M239" s="38"/>
     </row>
     <row r="240" spans="1:13">
-      <c r="A240" s="49" t="s">
+      <c r="A240" s="48" t="s">
         <v>68</v>
       </c>
-      <c r="B240" s="66">
+      <c r="B240" s="65">
         <v>2593</v>
       </c>
-      <c r="C240" s="66">
+      <c r="C240" s="65">
         <v>5186</v>
       </c>
-      <c r="D240" s="36">
+      <c r="D240" s="35">
         <v>7779</v>
       </c>
-      <c r="E240" s="42">
+      <c r="E240" s="41">
         <v>10372</v>
       </c>
-      <c r="F240" s="38">
+      <c r="F240" s="37">
         <v>12965</v>
       </c>
-      <c r="G240" s="36">
+      <c r="G240" s="35">
         <v>15558</v>
       </c>
-      <c r="H240" s="36">
+      <c r="H240" s="35">
         <v>15891</v>
       </c>
-      <c r="I240" s="36">
+      <c r="I240" s="35">
         <v>16224</v>
       </c>
-      <c r="J240" s="38"/>
-[...2 lines deleted...]
-      <c r="M240" s="39"/>
+      <c r="J240" s="35">
+        <v>16557</v>
+      </c>
+      <c r="K240" s="38"/>
+      <c r="L240" s="38"/>
+      <c r="M240" s="38"/>
     </row>
     <row r="241" spans="1:13">
-      <c r="A241" s="49" t="s">
+      <c r="A241" s="48" t="s">
         <v>57</v>
       </c>
-      <c r="B241" s="66">
+      <c r="B241" s="65">
         <v>5462</v>
       </c>
-      <c r="C241" s="66">
+      <c r="C241" s="65">
         <v>18315</v>
       </c>
-      <c r="D241" s="36">
+      <c r="D241" s="35">
         <v>31169</v>
       </c>
-      <c r="E241" s="38">
+      <c r="E241" s="37">
         <v>44022</v>
       </c>
-      <c r="F241" s="38">
+      <c r="F241" s="37">
         <v>74884</v>
       </c>
-      <c r="G241" s="36">
+      <c r="G241" s="35">
         <v>105746</v>
       </c>
-      <c r="H241" s="36">
+      <c r="H241" s="35">
         <v>139219</v>
       </c>
-      <c r="I241" s="36">
+      <c r="I241" s="35">
         <v>150525</v>
       </c>
-      <c r="J241" s="38"/>
-[...2 lines deleted...]
-      <c r="M241" s="39"/>
+      <c r="J241" s="35">
+        <v>161832</v>
+      </c>
+      <c r="K241" s="38"/>
+      <c r="L241" s="38"/>
+      <c r="M241" s="38"/>
     </row>
     <row r="242" spans="1:13" ht="22.5">
-      <c r="A242" s="47" t="s">
+      <c r="A242" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="B242" s="55"/>
-[...10 lines deleted...]
-      <c r="M242" s="56"/>
+      <c r="B242" s="54"/>
+      <c r="C242" s="54"/>
+      <c r="D242" s="54"/>
+      <c r="E242" s="54"/>
+      <c r="F242" s="37"/>
+      <c r="G242" s="54"/>
+      <c r="H242" s="61"/>
+      <c r="I242" s="46"/>
+      <c r="J242" s="46"/>
+      <c r="K242" s="36"/>
+      <c r="L242" s="55"/>
+      <c r="M242" s="55"/>
     </row>
     <row r="243" spans="1:13" s="8" customFormat="1" ht="11.25">
-      <c r="A243" s="48" t="s">
+      <c r="A243" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="B243" s="66">
+      <c r="B243" s="65">
         <v>29273</v>
       </c>
-      <c r="C243" s="66">
+      <c r="C243" s="65">
         <v>86616</v>
       </c>
-      <c r="D243" s="36">
+      <c r="D243" s="35">
         <v>143960</v>
       </c>
-      <c r="E243" s="38">
+      <c r="E243" s="37">
         <v>201304</v>
       </c>
-      <c r="F243" s="38">
+      <c r="F243" s="37">
         <v>271960</v>
       </c>
-      <c r="G243" s="36">
+      <c r="G243" s="35">
         <v>342616</v>
       </c>
-      <c r="H243" s="36">
+      <c r="H243" s="35">
         <v>409867</v>
       </c>
-      <c r="I243" s="36">
+      <c r="I243" s="35">
         <v>448303</v>
       </c>
-      <c r="J243" s="38"/>
-[...2 lines deleted...]
-      <c r="M243" s="39"/>
+      <c r="J243" s="35">
+        <v>486739</v>
+      </c>
+      <c r="K243" s="38"/>
+      <c r="L243" s="38"/>
+      <c r="M243" s="38"/>
     </row>
     <row r="244" spans="1:13">
-      <c r="A244" s="49" t="s">
+      <c r="A244" s="48" t="s">
         <v>51</v>
       </c>
-      <c r="B244" s="66">
+      <c r="B244" s="65">
         <v>19018</v>
       </c>
-      <c r="C244" s="66">
+      <c r="C244" s="65">
         <v>48284</v>
       </c>
-      <c r="D244" s="36">
+      <c r="D244" s="35">
         <v>77551</v>
       </c>
-      <c r="E244" s="38">
+      <c r="E244" s="37">
         <v>106817</v>
       </c>
-      <c r="F244" s="38">
+      <c r="F244" s="37">
         <v>145455</v>
       </c>
-      <c r="G244" s="36">
+      <c r="G244" s="35">
         <v>184093</v>
       </c>
-      <c r="H244" s="36">
+      <c r="H244" s="35">
         <v>219412</v>
       </c>
-      <c r="I244" s="36">
+      <c r="I244" s="35">
         <v>245223</v>
       </c>
-      <c r="J244" s="38"/>
-[...2 lines deleted...]
-      <c r="M244" s="39"/>
+      <c r="J244" s="35">
+        <v>271035</v>
+      </c>
+      <c r="K244" s="38"/>
+      <c r="L244" s="38"/>
+      <c r="M244" s="38"/>
     </row>
     <row r="245" spans="1:13">
-      <c r="A245" s="49" t="s">
+      <c r="A245" s="48" t="s">
         <v>52</v>
       </c>
-      <c r="B245" s="66">
+      <c r="B245" s="65">
         <v>83</v>
       </c>
-      <c r="C245" s="66">
+      <c r="C245" s="65">
         <v>166</v>
       </c>
-      <c r="D245" s="36">
+      <c r="D245" s="35">
         <v>249</v>
       </c>
-      <c r="E245" s="42">
+      <c r="E245" s="41">
         <v>332</v>
       </c>
-      <c r="F245" s="38">
+      <c r="F245" s="37">
         <v>415</v>
       </c>
-      <c r="G245" s="36">
+      <c r="G245" s="35">
         <v>498</v>
       </c>
-      <c r="H245" s="36">
+      <c r="H245" s="35">
         <v>498</v>
       </c>
-      <c r="I245" s="36">
+      <c r="I245" s="35">
         <v>498</v>
       </c>
-      <c r="J245" s="38"/>
-[...2 lines deleted...]
-      <c r="M245" s="39"/>
+      <c r="J245" s="35">
+        <v>498</v>
+      </c>
+      <c r="K245" s="38"/>
+      <c r="L245" s="38"/>
+      <c r="M245" s="38"/>
     </row>
     <row r="246" spans="1:13">
-      <c r="A246" s="49" t="s">
+      <c r="A246" s="48" t="s">
         <v>56</v>
       </c>
-      <c r="B246" s="66">
+      <c r="B246" s="65">
         <v>355</v>
       </c>
-      <c r="C246" s="66">
+      <c r="C246" s="65">
         <v>710</v>
       </c>
-      <c r="D246" s="36">
+      <c r="D246" s="35">
         <v>1065</v>
       </c>
-      <c r="E246" s="38">
+      <c r="E246" s="37">
         <v>1420</v>
       </c>
-      <c r="F246" s="38">
+      <c r="F246" s="37">
         <v>1775</v>
       </c>
-      <c r="G246" s="36">
+      <c r="G246" s="35">
         <v>2130</v>
       </c>
-      <c r="H246" s="36">
+      <c r="H246" s="35">
         <v>2234</v>
       </c>
-      <c r="I246" s="36">
+      <c r="I246" s="35">
         <v>2338</v>
       </c>
-      <c r="J246" s="38"/>
-[...2 lines deleted...]
-      <c r="M246" s="39"/>
+      <c r="J246" s="35">
+        <v>2442</v>
+      </c>
+      <c r="K246" s="38"/>
+      <c r="L246" s="38"/>
+      <c r="M246" s="38"/>
     </row>
     <row r="247" spans="1:13">
-      <c r="A247" s="49" t="s">
+      <c r="A247" s="48" t="s">
         <v>61</v>
       </c>
-      <c r="B247" s="66">
+      <c r="B247" s="65">
         <v>436</v>
       </c>
-      <c r="C247" s="66">
+      <c r="C247" s="65">
         <v>852</v>
       </c>
-      <c r="D247" s="36">
+      <c r="D247" s="35">
         <v>1267</v>
       </c>
-      <c r="E247" s="38">
+      <c r="E247" s="37">
         <v>1683</v>
       </c>
-      <c r="F247" s="38">
+      <c r="F247" s="37">
         <v>2048</v>
       </c>
-      <c r="G247" s="36">
+      <c r="G247" s="35">
         <v>2413</v>
       </c>
-      <c r="H247" s="36">
+      <c r="H247" s="35">
         <v>2778</v>
       </c>
-      <c r="I247" s="36">
+      <c r="I247" s="35">
         <v>3137</v>
       </c>
-      <c r="J247" s="38"/>
-[...2 lines deleted...]
-      <c r="M247" s="39"/>
+      <c r="J247" s="35">
+        <v>3497</v>
+      </c>
+      <c r="K247" s="38"/>
+      <c r="L247" s="38"/>
+      <c r="M247" s="38"/>
     </row>
     <row r="248" spans="1:13">
-      <c r="A248" s="49" t="s">
+      <c r="A248" s="48" t="s">
         <v>62</v>
       </c>
-      <c r="B248" s="66">
+      <c r="B248" s="65">
         <v>243</v>
       </c>
-      <c r="C248" s="66">
+      <c r="C248" s="65">
         <v>842</v>
       </c>
-      <c r="D248" s="36">
+      <c r="D248" s="35">
         <v>1442</v>
       </c>
-      <c r="E248" s="38">
+      <c r="E248" s="37">
         <v>2042</v>
       </c>
-      <c r="F248" s="38">
+      <c r="F248" s="37">
         <v>2569</v>
       </c>
-      <c r="G248" s="36">
+      <c r="G248" s="35">
         <v>3097</v>
       </c>
-      <c r="H248" s="36">
+      <c r="H248" s="35">
         <v>3625</v>
       </c>
-      <c r="I248" s="36">
+      <c r="I248" s="35">
         <v>4092</v>
       </c>
-      <c r="J248" s="38"/>
-[...2 lines deleted...]
-      <c r="M248" s="39"/>
+      <c r="J248" s="35">
+        <v>4559</v>
+      </c>
+      <c r="K248" s="38"/>
+      <c r="L248" s="38"/>
+      <c r="M248" s="38"/>
     </row>
     <row r="249" spans="1:13">
-      <c r="A249" s="49" t="s">
+      <c r="A249" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="B249" s="66">
+      <c r="B249" s="65">
         <v>27</v>
       </c>
-      <c r="C249" s="66">
+      <c r="C249" s="65">
         <v>54</v>
       </c>
-      <c r="D249" s="36">
+      <c r="D249" s="35">
         <v>81</v>
       </c>
-      <c r="E249" s="38">
+      <c r="E249" s="37">
         <v>108</v>
       </c>
-      <c r="F249" s="38">
+      <c r="F249" s="37">
         <v>135</v>
       </c>
-      <c r="G249" s="36">
+      <c r="G249" s="35">
         <v>162</v>
       </c>
-      <c r="H249" s="36">
+      <c r="H249" s="35">
         <v>438</v>
       </c>
-      <c r="I249" s="36">
+      <c r="I249" s="35">
         <v>714</v>
       </c>
-      <c r="J249" s="38"/>
-[...2 lines deleted...]
-      <c r="M249" s="39"/>
+      <c r="J249" s="35">
+        <v>990</v>
+      </c>
+      <c r="K249" s="38"/>
+      <c r="L249" s="38"/>
+      <c r="M249" s="38"/>
     </row>
     <row r="250" spans="1:13">
-      <c r="A250" s="49" t="s">
+      <c r="A250" s="48" t="s">
         <v>67</v>
       </c>
-      <c r="B250" s="66">
+      <c r="B250" s="65">
         <v>207</v>
       </c>
-      <c r="C250" s="66">
+      <c r="C250" s="65">
         <v>342</v>
       </c>
-      <c r="D250" s="36">
+      <c r="D250" s="35">
         <v>477</v>
       </c>
-      <c r="E250" s="38">
+      <c r="E250" s="37">
         <v>613</v>
       </c>
-      <c r="F250" s="38">
+      <c r="F250" s="37">
         <v>809</v>
       </c>
-      <c r="G250" s="36">
+      <c r="G250" s="35">
         <v>1006</v>
       </c>
-      <c r="H250" s="36">
+      <c r="H250" s="35">
         <v>1203</v>
       </c>
-      <c r="I250" s="36">
+      <c r="I250" s="35">
         <v>1340</v>
       </c>
-      <c r="J250" s="38"/>
-[...2 lines deleted...]
-      <c r="M250" s="39"/>
+      <c r="J250" s="35">
+        <v>1477</v>
+      </c>
+      <c r="K250" s="38"/>
+      <c r="L250" s="38"/>
+      <c r="M250" s="38"/>
     </row>
     <row r="251" spans="1:13">
-      <c r="A251" s="49" t="s">
+      <c r="A251" s="48" t="s">
         <v>68</v>
       </c>
-      <c r="B251" s="66">
+      <c r="B251" s="65">
         <v>8903</v>
       </c>
-      <c r="C251" s="66">
+      <c r="C251" s="65">
         <v>35364</v>
       </c>
-      <c r="D251" s="36">
+      <c r="D251" s="35">
         <v>61825</v>
       </c>
-      <c r="E251" s="38">
+      <c r="E251" s="37">
         <v>88285</v>
       </c>
-      <c r="F251" s="38">
+      <c r="F251" s="37">
         <v>118748</v>
       </c>
-      <c r="G251" s="36">
+      <c r="G251" s="35">
         <v>149211</v>
       </c>
-      <c r="H251" s="36">
+      <c r="H251" s="35">
         <v>179673</v>
       </c>
-      <c r="I251" s="36">
+      <c r="I251" s="35">
         <v>190955</v>
       </c>
-      <c r="J251" s="38"/>
-[...2 lines deleted...]
-      <c r="M251" s="39"/>
+      <c r="J251" s="35">
+        <v>202237</v>
+      </c>
+      <c r="K251" s="38"/>
+      <c r="L251" s="38"/>
+      <c r="M251" s="38"/>
     </row>
     <row r="252" spans="1:13" ht="35.25" customHeight="1">
-      <c r="A252" s="47" t="s">
+      <c r="A252" s="46" t="s">
         <v>48</v>
       </c>
-      <c r="B252" s="43"/>
-[...10 lines deleted...]
-      <c r="M252" s="45"/>
+      <c r="B252" s="42"/>
+      <c r="C252" s="42"/>
+      <c r="D252" s="43"/>
+      <c r="E252" s="43"/>
+      <c r="F252" s="37"/>
+      <c r="G252" s="43"/>
+      <c r="H252" s="37"/>
+      <c r="I252" s="46"/>
+      <c r="J252" s="46"/>
+      <c r="K252" s="36"/>
+      <c r="L252" s="44"/>
+      <c r="M252" s="44"/>
     </row>
     <row r="253" spans="1:13" s="8" customFormat="1" ht="11.25">
-      <c r="A253" s="48" t="s">
+      <c r="A253" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="B253" s="66">
+      <c r="B253" s="65">
         <v>13920</v>
       </c>
-      <c r="C253" s="66">
+      <c r="C253" s="65">
         <v>26447</v>
       </c>
-      <c r="D253" s="36">
+      <c r="D253" s="35">
         <v>38974</v>
       </c>
-      <c r="E253" s="38">
+      <c r="E253" s="37">
         <v>51501</v>
       </c>
-      <c r="F253" s="38">
+      <c r="F253" s="37">
         <v>64812</v>
       </c>
-      <c r="G253" s="36">
+      <c r="G253" s="35">
         <v>78123</v>
       </c>
-      <c r="H253" s="36">
+      <c r="H253" s="35">
         <v>89705</v>
       </c>
-      <c r="I253" s="36">
+      <c r="I253" s="35">
         <v>101262</v>
       </c>
-      <c r="J253" s="38"/>
-[...2 lines deleted...]
-      <c r="M253" s="39"/>
+      <c r="J253" s="35">
+        <v>112820</v>
+      </c>
+      <c r="K253" s="38"/>
+      <c r="L253" s="38"/>
+      <c r="M253" s="38"/>
     </row>
     <row r="254" spans="1:13">
-      <c r="A254" s="49" t="s">
+      <c r="A254" s="48" t="s">
         <v>51</v>
       </c>
-      <c r="B254" s="66">
+      <c r="B254" s="65">
         <v>4194</v>
       </c>
-      <c r="C254" s="66">
+      <c r="C254" s="65">
         <v>7950</v>
       </c>
-      <c r="D254" s="36">
+      <c r="D254" s="35">
         <v>11706</v>
       </c>
-      <c r="E254" s="38">
+      <c r="E254" s="37">
         <v>15462</v>
       </c>
-      <c r="F254" s="38">
+      <c r="F254" s="37">
         <v>19158</v>
       </c>
-      <c r="G254" s="36">
+      <c r="G254" s="35">
         <v>22854</v>
       </c>
-      <c r="H254" s="36">
+      <c r="H254" s="35">
         <v>28920</v>
       </c>
-      <c r="I254" s="36">
+      <c r="I254" s="35">
         <v>35574</v>
       </c>
-      <c r="J254" s="38"/>
-[...2 lines deleted...]
-      <c r="M254" s="39"/>
+      <c r="J254" s="35">
+        <v>42229</v>
+      </c>
+      <c r="K254" s="38"/>
+      <c r="L254" s="38"/>
+      <c r="M254" s="38"/>
     </row>
     <row r="255" spans="1:13">
-      <c r="A255" s="49" t="s">
+      <c r="A255" s="48" t="s">
         <v>52</v>
       </c>
-      <c r="B255" s="66">
+      <c r="B255" s="65">
         <v>279</v>
       </c>
-      <c r="C255" s="66">
+      <c r="C255" s="65">
         <v>558</v>
       </c>
-      <c r="D255" s="36">
+      <c r="D255" s="35">
         <v>837</v>
       </c>
-      <c r="E255" s="38">
+      <c r="E255" s="37">
         <v>1116</v>
       </c>
-      <c r="F255" s="38">
+      <c r="F255" s="37">
         <v>1395</v>
       </c>
-      <c r="G255" s="36">
+      <c r="G255" s="35">
         <v>1674</v>
       </c>
-      <c r="H255" s="36">
+      <c r="H255" s="35">
         <v>2259</v>
       </c>
-      <c r="I255" s="36">
+      <c r="I255" s="35">
         <v>2844</v>
       </c>
-      <c r="J255" s="38"/>
-[...2 lines deleted...]
-      <c r="M255" s="39"/>
+      <c r="J255" s="35">
+        <v>3429</v>
+      </c>
+      <c r="K255" s="38"/>
+      <c r="L255" s="38"/>
+      <c r="M255" s="38"/>
     </row>
     <row r="256" spans="1:13">
-      <c r="A256" s="49" t="s">
+      <c r="A256" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B256" s="66">
+      <c r="B256" s="65">
         <v>4154</v>
       </c>
-      <c r="C256" s="66">
+      <c r="C256" s="65">
         <v>8214</v>
       </c>
-      <c r="D256" s="36">
+      <c r="D256" s="35">
         <v>12274</v>
       </c>
-      <c r="E256" s="38">
+      <c r="E256" s="37">
         <v>16334</v>
       </c>
-      <c r="F256" s="38">
+      <c r="F256" s="37">
         <v>20394</v>
       </c>
-      <c r="G256" s="36">
+      <c r="G256" s="35">
         <v>24454</v>
       </c>
-      <c r="H256" s="36">
+      <c r="H256" s="35">
         <v>27515</v>
       </c>
-      <c r="I256" s="36">
+      <c r="I256" s="35">
         <v>30576</v>
       </c>
-      <c r="J256" s="38"/>
-[...2 lines deleted...]
-      <c r="M256" s="39"/>
+      <c r="J256" s="35">
+        <v>33637</v>
+      </c>
+      <c r="K256" s="38"/>
+      <c r="L256" s="38"/>
+      <c r="M256" s="38"/>
     </row>
     <row r="257" spans="1:13">
-      <c r="A257" s="49" t="s">
+      <c r="A257" s="48" t="s">
         <v>83</v>
       </c>
-      <c r="B257" s="66">
+      <c r="B257" s="65">
         <v>57</v>
       </c>
-      <c r="C257" s="66">
+      <c r="C257" s="65">
         <v>114</v>
       </c>
-      <c r="D257" s="36">
+      <c r="D257" s="35">
         <v>171</v>
       </c>
-      <c r="E257" s="42">
+      <c r="E257" s="41">
         <v>228</v>
       </c>
-      <c r="F257" s="38">
+      <c r="F257" s="37">
         <v>285</v>
       </c>
-      <c r="G257" s="36">
+      <c r="G257" s="35">
         <v>342</v>
       </c>
-      <c r="H257" s="36">
+      <c r="H257" s="35">
         <v>355</v>
       </c>
-      <c r="I257" s="36">
+      <c r="I257" s="35">
         <v>368</v>
       </c>
-      <c r="J257" s="38"/>
-[...2 lines deleted...]
-      <c r="M257" s="39"/>
+      <c r="J257" s="35">
+        <v>381</v>
+      </c>
+      <c r="K257" s="38"/>
+      <c r="L257" s="38"/>
+      <c r="M257" s="38"/>
     </row>
     <row r="258" spans="1:13">
-      <c r="A258" s="49" t="s">
+      <c r="A258" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="B258" s="66">
+      <c r="B258" s="65">
         <v>3013</v>
       </c>
-      <c r="C258" s="66">
+      <c r="C258" s="65">
         <v>6026</v>
       </c>
-      <c r="D258" s="36">
+      <c r="D258" s="35">
         <v>9039</v>
       </c>
-      <c r="E258" s="42">
+      <c r="E258" s="41">
         <v>12052</v>
       </c>
-      <c r="F258" s="38">
+      <c r="F258" s="37">
         <v>15065</v>
       </c>
-      <c r="G258" s="36">
+      <c r="G258" s="35">
         <v>18078</v>
       </c>
-      <c r="H258" s="36">
+      <c r="H258" s="35">
         <v>18078</v>
       </c>
-      <c r="I258" s="36">
+      <c r="I258" s="35">
         <v>18078</v>
       </c>
-      <c r="J258" s="38"/>
-[...2 lines deleted...]
-      <c r="M258" s="39"/>
+      <c r="J258" s="35">
+        <v>18078</v>
+      </c>
+      <c r="K258" s="38"/>
+      <c r="L258" s="38"/>
+      <c r="M258" s="38"/>
     </row>
     <row r="259" spans="1:13">
-      <c r="A259" s="49" t="s">
+      <c r="A259" s="48" t="s">
         <v>58</v>
       </c>
-      <c r="B259" s="66">
+      <c r="B259" s="65">
         <v>42</v>
       </c>
-      <c r="C259" s="66">
+      <c r="C259" s="65">
         <v>84</v>
       </c>
-      <c r="D259" s="36">
+      <c r="D259" s="35">
         <v>126</v>
       </c>
-      <c r="E259" s="38">
+      <c r="E259" s="37">
         <v>168</v>
       </c>
-      <c r="F259" s="38">
+      <c r="F259" s="37">
         <v>210</v>
       </c>
-      <c r="G259" s="36">
+      <c r="G259" s="35">
         <v>252</v>
       </c>
-      <c r="H259" s="36">
+      <c r="H259" s="35">
         <v>252</v>
       </c>
-      <c r="I259" s="36">
+      <c r="I259" s="35">
         <v>252</v>
       </c>
-      <c r="J259" s="38"/>
-[...2 lines deleted...]
-      <c r="M259" s="39"/>
+      <c r="J259" s="35">
+        <v>252</v>
+      </c>
+      <c r="K259" s="38"/>
+      <c r="L259" s="38"/>
+      <c r="M259" s="38"/>
     </row>
     <row r="260" spans="1:13">
-      <c r="A260" s="49" t="s">
+      <c r="A260" s="48" t="s">
         <v>64</v>
       </c>
-      <c r="B260" s="66">
+      <c r="B260" s="65">
         <v>3</v>
       </c>
-      <c r="C260" s="66">
+      <c r="C260" s="65">
         <v>6</v>
       </c>
-      <c r="D260" s="36">
+      <c r="D260" s="35">
         <v>9</v>
       </c>
-      <c r="E260" s="38">
+      <c r="E260" s="37">
         <v>12</v>
       </c>
-      <c r="F260" s="38">
+      <c r="F260" s="37">
         <v>15</v>
       </c>
-      <c r="G260" s="36">
+      <c r="G260" s="35">
         <v>18</v>
       </c>
-      <c r="H260" s="36">
+      <c r="H260" s="35">
         <v>22</v>
       </c>
-      <c r="I260" s="36">
+      <c r="I260" s="35">
         <v>26</v>
       </c>
-      <c r="J260" s="38"/>
-[...2 lines deleted...]
-      <c r="M260" s="39"/>
+      <c r="J260" s="35">
+        <v>30</v>
+      </c>
+      <c r="K260" s="38"/>
+      <c r="L260" s="38"/>
+      <c r="M260" s="38"/>
     </row>
     <row r="261" spans="1:13">
-      <c r="A261" s="49" t="s">
+      <c r="A261" s="48" t="s">
         <v>66</v>
       </c>
-      <c r="B261" s="66">
+      <c r="B261" s="65">
         <v>292</v>
       </c>
-      <c r="C261" s="66">
+      <c r="C261" s="65">
         <v>584</v>
       </c>
-      <c r="D261" s="36">
+      <c r="D261" s="35">
         <v>876</v>
       </c>
-      <c r="E261" s="38">
+      <c r="E261" s="37">
         <v>1168</v>
       </c>
-      <c r="F261" s="38">
+      <c r="F261" s="37">
         <v>1460</v>
       </c>
-      <c r="G261" s="36">
+      <c r="G261" s="35">
         <v>1752</v>
       </c>
-      <c r="H261" s="36">
+      <c r="H261" s="35">
         <v>1859</v>
       </c>
-      <c r="I261" s="36">
+      <c r="I261" s="35">
         <v>1966</v>
       </c>
-      <c r="J261" s="38"/>
-[...2 lines deleted...]
-      <c r="M261" s="39"/>
+      <c r="J261" s="35">
+        <v>2073</v>
+      </c>
+      <c r="K261" s="38"/>
+      <c r="L261" s="38"/>
+      <c r="M261" s="38"/>
     </row>
     <row r="262" spans="1:13">
-      <c r="A262" s="49" t="s">
+      <c r="A262" s="48" t="s">
         <v>67</v>
       </c>
-      <c r="B262" s="66">
+      <c r="B262" s="65">
         <v>1887</v>
       </c>
-      <c r="C262" s="66">
+      <c r="C262" s="65">
         <v>2913</v>
       </c>
-      <c r="D262" s="36">
+      <c r="D262" s="35">
         <v>3939</v>
       </c>
-      <c r="E262" s="38">
+      <c r="E262" s="37">
         <v>4965</v>
       </c>
-      <c r="F262" s="38">
+      <c r="F262" s="37">
         <v>6835</v>
       </c>
-      <c r="G262" s="36">
+      <c r="G262" s="35">
         <v>8705</v>
       </c>
-      <c r="H262" s="36">
+      <c r="H262" s="35">
         <v>10451</v>
       </c>
-      <c r="I262" s="36">
+      <c r="I262" s="35">
         <v>11584</v>
       </c>
-      <c r="J262" s="38"/>
-[...2 lines deleted...]
-      <c r="M262" s="39"/>
+      <c r="J262" s="35">
+        <v>12717</v>
+      </c>
+      <c r="K262" s="38"/>
+      <c r="L262" s="38"/>
+      <c r="M262" s="38"/>
     </row>
     <row r="263" spans="1:13" ht="23.25" customHeight="1">
-      <c r="A263" s="47" t="s">
+      <c r="A263" s="46" t="s">
         <v>25</v>
       </c>
-      <c r="B263" s="43"/>
-[...10 lines deleted...]
-      <c r="M263" s="45"/>
+      <c r="B263" s="42"/>
+      <c r="C263" s="42"/>
+      <c r="D263" s="43"/>
+      <c r="E263" s="43"/>
+      <c r="F263" s="37"/>
+      <c r="G263" s="43"/>
+      <c r="H263" s="61"/>
+      <c r="I263" s="46"/>
+      <c r="J263" s="46"/>
+      <c r="K263" s="36"/>
+      <c r="L263" s="44"/>
+      <c r="M263" s="44"/>
     </row>
     <row r="264" spans="1:13" s="8" customFormat="1" ht="11.25">
-      <c r="A264" s="48" t="s">
+      <c r="A264" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="B264" s="66">
+      <c r="B264" s="65">
         <v>58521</v>
       </c>
-      <c r="C264" s="66">
+      <c r="C264" s="65">
         <v>157898</v>
       </c>
-      <c r="D264" s="36">
+      <c r="D264" s="35">
         <v>213628</v>
       </c>
-      <c r="E264" s="38">
+      <c r="E264" s="37">
         <v>285489</v>
       </c>
-      <c r="F264" s="38">
+      <c r="F264" s="37">
         <v>2114558</v>
       </c>
-      <c r="G264" s="36">
+      <c r="G264" s="35">
         <v>3968241</v>
       </c>
-      <c r="H264" s="36">
+      <c r="H264" s="35">
         <v>5796312</v>
       </c>
-      <c r="I264" s="36">
+      <c r="I264" s="35">
         <v>5959026</v>
       </c>
-      <c r="J264" s="38"/>
-[...2 lines deleted...]
-      <c r="M264" s="39"/>
+      <c r="J264" s="35">
+        <v>6139701</v>
+      </c>
+      <c r="K264" s="38"/>
+      <c r="L264" s="38"/>
+      <c r="M264" s="38"/>
     </row>
     <row r="265" spans="1:13">
-      <c r="A265" s="49" t="s">
+      <c r="A265" s="48" t="s">
         <v>51</v>
       </c>
-      <c r="B265" s="66">
+      <c r="B265" s="65">
         <v>58521</v>
       </c>
-      <c r="C265" s="66">
+      <c r="C265" s="65">
         <v>157898</v>
       </c>
-      <c r="D265" s="36">
+      <c r="D265" s="35">
         <v>213628</v>
       </c>
-      <c r="E265" s="38">
+      <c r="E265" s="37">
         <v>285489</v>
       </c>
-      <c r="F265" s="38">
+      <c r="F265" s="37">
         <v>348029</v>
       </c>
-      <c r="G265" s="36">
+      <c r="G265" s="35">
         <v>435182</v>
       </c>
-      <c r="H265" s="36">
+      <c r="H265" s="35">
         <v>496724</v>
       </c>
-      <c r="I265" s="36">
+      <c r="I265" s="35">
         <v>595453</v>
       </c>
-      <c r="J265" s="38"/>
-[...2 lines deleted...]
-      <c r="M265" s="39"/>
+      <c r="J265" s="35">
+        <v>712143</v>
+      </c>
+      <c r="K265" s="38"/>
+      <c r="L265" s="38"/>
+      <c r="M265" s="38"/>
     </row>
     <row r="266" spans="1:13">
-      <c r="A266" s="49" t="s">
+      <c r="A266" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B266" s="71" t="s">
+      <c r="B266" s="70" t="s">
         <v>94</v>
       </c>
-      <c r="C266" s="71" t="s">
+      <c r="C266" s="70" t="s">
         <v>94</v>
       </c>
-      <c r="D266" s="38" t="s">
+      <c r="D266" s="37" t="s">
         <v>94</v>
       </c>
-      <c r="E266" s="38" t="s">
+      <c r="E266" s="37" t="s">
         <v>94</v>
       </c>
-      <c r="F266" s="38">
+      <c r="F266" s="37">
         <v>1766529</v>
       </c>
-      <c r="G266" s="36">
+      <c r="G266" s="35">
         <v>3533059</v>
       </c>
-      <c r="H266" s="36">
+      <c r="H266" s="35">
         <v>5299588</v>
       </c>
-      <c r="I266" s="36">
+      <c r="I266" s="35">
         <v>5363573</v>
       </c>
-      <c r="J266" s="38"/>
-[...2 lines deleted...]
-      <c r="M266" s="39"/>
+      <c r="J266" s="35">
+        <v>5427558</v>
+      </c>
+      <c r="K266" s="38"/>
+      <c r="L266" s="38"/>
+      <c r="M266" s="38"/>
     </row>
     <row r="267" spans="1:13" ht="45">
-      <c r="A267" s="52" t="s">
+      <c r="A267" s="51" t="s">
         <v>45</v>
       </c>
-      <c r="B267" s="63"/>
-[...10 lines deleted...]
-      <c r="M267" s="64"/>
+      <c r="B267" s="62"/>
+      <c r="C267" s="62"/>
+      <c r="D267" s="49"/>
+      <c r="E267" s="62"/>
+      <c r="F267" s="37"/>
+      <c r="G267" s="62"/>
+      <c r="H267" s="37"/>
+      <c r="I267" s="51"/>
+      <c r="J267" s="51"/>
+      <c r="K267" s="36"/>
+      <c r="L267" s="63"/>
+      <c r="M267" s="63"/>
     </row>
     <row r="268" spans="1:13" s="8" customFormat="1" ht="11.25">
-      <c r="A268" s="53" t="s">
+      <c r="A268" s="52" t="s">
         <v>50</v>
       </c>
-      <c r="B268" s="66">
+      <c r="B268" s="65">
         <v>58521</v>
       </c>
-      <c r="C268" s="66">
+      <c r="C268" s="65">
         <v>157898</v>
       </c>
-      <c r="D268" s="36">
+      <c r="D268" s="35">
         <v>213628</v>
       </c>
-      <c r="E268" s="38">
+      <c r="E268" s="37">
         <v>285489</v>
       </c>
-      <c r="F268" s="38">
+      <c r="F268" s="37">
         <v>2114558</v>
       </c>
-      <c r="G268" s="36">
+      <c r="G268" s="35">
         <v>3968241</v>
       </c>
-      <c r="H268" s="36">
+      <c r="H268" s="35">
         <v>5796312</v>
       </c>
-      <c r="I268" s="36">
+      <c r="I268" s="35">
         <v>5959026</v>
       </c>
-      <c r="J268" s="38"/>
-[...2 lines deleted...]
-      <c r="M268" s="39"/>
+      <c r="J268" s="35">
+        <v>6139701</v>
+      </c>
+      <c r="K268" s="38"/>
+      <c r="L268" s="38"/>
+      <c r="M268" s="38"/>
     </row>
     <row r="269" spans="1:13">
-      <c r="A269" s="54" t="s">
+      <c r="A269" s="53" t="s">
         <v>51</v>
       </c>
-      <c r="B269" s="66">
+      <c r="B269" s="65">
         <v>58521</v>
       </c>
-      <c r="C269" s="66">
+      <c r="C269" s="65">
         <v>157898</v>
       </c>
-      <c r="D269" s="36">
+      <c r="D269" s="35">
         <v>213628</v>
       </c>
-      <c r="E269" s="38">
+      <c r="E269" s="37">
         <v>285489</v>
       </c>
-      <c r="F269" s="38">
+      <c r="F269" s="37">
         <v>348029</v>
       </c>
-      <c r="G269" s="36">
+      <c r="G269" s="35">
         <v>435182</v>
       </c>
-      <c r="H269" s="36">
+      <c r="H269" s="35">
         <v>496724</v>
       </c>
-      <c r="I269" s="36">
+      <c r="I269" s="35">
         <v>595453</v>
       </c>
-      <c r="J269" s="38"/>
-[...2 lines deleted...]
-      <c r="M269" s="39"/>
+      <c r="J269" s="35">
+        <v>712143</v>
+      </c>
+      <c r="K269" s="38"/>
+      <c r="L269" s="38"/>
+      <c r="M269" s="38"/>
     </row>
     <row r="270" spans="1:13">
-      <c r="A270" s="54" t="s">
+      <c r="A270" s="53" t="s">
         <v>72</v>
       </c>
-      <c r="B270" s="71" t="s">
+      <c r="B270" s="70" t="s">
         <v>94</v>
       </c>
-      <c r="C270" s="71" t="s">
+      <c r="C270" s="70" t="s">
         <v>94</v>
       </c>
-      <c r="D270" s="71" t="s">
+      <c r="D270" s="70" t="s">
         <v>94</v>
       </c>
-      <c r="E270" s="71" t="s">
+      <c r="E270" s="70" t="s">
         <v>94</v>
       </c>
-      <c r="F270" s="38">
+      <c r="F270" s="37">
         <v>1766529</v>
       </c>
-      <c r="G270" s="36">
+      <c r="G270" s="35">
         <v>3533059</v>
       </c>
-      <c r="H270" s="36">
+      <c r="H270" s="35">
         <v>5299588</v>
       </c>
-      <c r="I270" s="36">
+      <c r="I270" s="35">
         <v>5363573</v>
       </c>
-      <c r="J270" s="38"/>
-[...2 lines deleted...]
-      <c r="M270" s="39"/>
+      <c r="J270" s="35">
+        <v>5427558</v>
+      </c>
+      <c r="K270" s="38"/>
+      <c r="L270" s="38"/>
+      <c r="M270" s="38"/>
     </row>
     <row r="271" spans="1:13" ht="22.5">
-      <c r="A271" s="47" t="s">
+      <c r="A271" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="B271" s="55"/>
-[...10 lines deleted...]
-      <c r="M271" s="56"/>
+      <c r="B271" s="54"/>
+      <c r="C271" s="54"/>
+      <c r="D271" s="54"/>
+      <c r="E271" s="54"/>
+      <c r="F271" s="37"/>
+      <c r="G271" s="54"/>
+      <c r="H271" s="37"/>
+      <c r="I271" s="46"/>
+      <c r="J271" s="46"/>
+      <c r="K271" s="36"/>
+      <c r="L271" s="55"/>
+      <c r="M271" s="55"/>
     </row>
     <row r="272" spans="1:13" s="8" customFormat="1" ht="11.25">
-      <c r="A272" s="48" t="s">
+      <c r="A272" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="B272" s="66">
+      <c r="B272" s="65">
         <v>5531336</v>
       </c>
-      <c r="C272" s="66">
+      <c r="C272" s="65">
         <v>12612318</v>
       </c>
-      <c r="D272" s="36">
+      <c r="D272" s="35">
         <v>21075733</v>
       </c>
-      <c r="E272" s="38">
+      <c r="E272" s="37">
         <v>29486559</v>
       </c>
-      <c r="F272" s="38">
+      <c r="F272" s="37">
         <v>42677734</v>
       </c>
-      <c r="G272" s="36">
+      <c r="G272" s="35">
         <v>47830390</v>
       </c>
-      <c r="H272" s="36">
+      <c r="H272" s="35">
         <v>50886566</v>
       </c>
-      <c r="I272" s="36">
+      <c r="I272" s="35">
         <v>54500131</v>
       </c>
-      <c r="J272" s="38"/>
-[...2 lines deleted...]
-      <c r="M272" s="39"/>
+      <c r="J272" s="35">
+        <v>58327690</v>
+      </c>
+      <c r="K272" s="38"/>
+      <c r="L272" s="38"/>
+      <c r="M272" s="38"/>
     </row>
     <row r="273" spans="1:13">
-      <c r="A273" s="49" t="s">
+      <c r="A273" s="48" t="s">
         <v>51</v>
       </c>
-      <c r="B273" s="66">
+      <c r="B273" s="65">
         <v>382114</v>
       </c>
-      <c r="C273" s="66">
+      <c r="C273" s="65">
         <v>720585</v>
       </c>
-      <c r="D273" s="36">
+      <c r="D273" s="35">
         <v>1063971</v>
       </c>
-      <c r="E273" s="38">
+      <c r="E273" s="37">
         <v>1492078</v>
       </c>
-      <c r="F273" s="38">
+      <c r="F273" s="37">
         <v>1841415</v>
       </c>
-      <c r="G273" s="36">
+      <c r="G273" s="35">
         <v>2316802</v>
       </c>
-      <c r="H273" s="36">
+      <c r="H273" s="35">
         <v>2810918</v>
       </c>
-      <c r="I273" s="36">
+      <c r="I273" s="35">
         <v>3582611</v>
       </c>
-      <c r="J273" s="38"/>
-[...2 lines deleted...]
-      <c r="M273" s="39"/>
+      <c r="J273" s="35">
+        <v>4370664</v>
+      </c>
+      <c r="K273" s="38"/>
+      <c r="L273" s="38"/>
+      <c r="M273" s="38"/>
     </row>
     <row r="274" spans="1:13">
-      <c r="A274" s="49" t="s">
+      <c r="A274" s="48" t="s">
         <v>52</v>
       </c>
-      <c r="B274" s="66">
+      <c r="B274" s="65">
         <v>2760</v>
       </c>
-      <c r="C274" s="66">
+      <c r="C274" s="65">
         <v>5520</v>
       </c>
-      <c r="D274" s="36">
+      <c r="D274" s="35">
         <v>8280</v>
       </c>
-      <c r="E274" s="38">
+      <c r="E274" s="37">
         <v>11040</v>
       </c>
-      <c r="F274" s="38">
+      <c r="F274" s="37">
         <v>13800</v>
       </c>
-      <c r="G274" s="36">
+      <c r="G274" s="35">
         <v>16560</v>
       </c>
-      <c r="H274" s="36">
+      <c r="H274" s="35">
         <v>16568</v>
       </c>
-      <c r="I274" s="36">
+      <c r="I274" s="35">
         <v>16576</v>
       </c>
-      <c r="J274" s="38"/>
-[...2 lines deleted...]
-      <c r="M274" s="39"/>
+      <c r="J274" s="35">
+        <v>16584</v>
+      </c>
+      <c r="K274" s="38"/>
+      <c r="L274" s="38"/>
+      <c r="M274" s="38"/>
     </row>
     <row r="275" spans="1:13">
-      <c r="A275" s="49" t="s">
+      <c r="A275" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B275" s="66">
+      <c r="B275" s="65">
         <v>4799692</v>
       </c>
-      <c r="C275" s="66">
+      <c r="C275" s="65">
         <v>9881439</v>
       </c>
-      <c r="D275" s="36">
+      <c r="D275" s="35">
         <v>16783175</v>
       </c>
-      <c r="E275" s="38">
+      <c r="E275" s="37">
         <v>23525454</v>
       </c>
-      <c r="F275" s="38">
+      <c r="F275" s="37">
         <v>35485687</v>
       </c>
-      <c r="G275" s="36">
+      <c r="G275" s="35">
         <v>39177853</v>
       </c>
-      <c r="H275" s="36">
+      <c r="H275" s="35">
         <v>40849296</v>
       </c>
-      <c r="I275" s="36">
+      <c r="I275" s="35">
         <v>42959187</v>
       </c>
-      <c r="J275" s="38"/>
-[...2 lines deleted...]
-      <c r="M275" s="39"/>
+      <c r="J275" s="35">
+        <v>45249545</v>
+      </c>
+      <c r="K275" s="38"/>
+      <c r="L275" s="38"/>
+      <c r="M275" s="38"/>
     </row>
     <row r="276" spans="1:13">
-      <c r="A276" s="49" t="s">
+      <c r="A276" s="48" t="s">
         <v>53</v>
       </c>
-      <c r="B276" s="66">
+      <c r="B276" s="65">
         <v>1012</v>
       </c>
-      <c r="C276" s="66">
+      <c r="C276" s="65">
         <v>2024</v>
       </c>
-      <c r="D276" s="36">
+      <c r="D276" s="35">
         <v>3036</v>
       </c>
-      <c r="E276" s="38">
+      <c r="E276" s="37">
         <v>4048</v>
       </c>
-      <c r="F276" s="38">
+      <c r="F276" s="37">
         <v>4048</v>
       </c>
-      <c r="G276" s="36">
+      <c r="G276" s="35">
         <v>4048</v>
       </c>
-      <c r="H276" s="36">
+      <c r="H276" s="35">
         <v>4048</v>
       </c>
-      <c r="I276" s="36">
+      <c r="I276" s="35">
         <v>4048</v>
       </c>
-      <c r="J276" s="38"/>
-[...2 lines deleted...]
-      <c r="M276" s="39"/>
+      <c r="J276" s="35">
+        <v>4048</v>
+      </c>
+      <c r="K276" s="38"/>
+      <c r="L276" s="38"/>
+      <c r="M276" s="38"/>
     </row>
     <row r="277" spans="1:13">
-      <c r="A277" s="49" t="s">
+      <c r="A277" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B277" s="66">
+      <c r="B277" s="65">
         <v>83</v>
       </c>
-      <c r="C277" s="66">
+      <c r="C277" s="65">
         <v>166</v>
       </c>
-      <c r="D277" s="36">
+      <c r="D277" s="35">
         <v>249</v>
       </c>
-      <c r="E277" s="42">
+      <c r="E277" s="41">
         <v>332</v>
       </c>
-      <c r="F277" s="38">
+      <c r="F277" s="37">
         <v>415</v>
       </c>
-      <c r="G277" s="36">
+      <c r="G277" s="35">
         <v>498</v>
       </c>
-      <c r="H277" s="36">
+      <c r="H277" s="35">
         <v>548</v>
       </c>
-      <c r="I277" s="36">
+      <c r="I277" s="35">
         <v>598</v>
       </c>
-      <c r="J277" s="38"/>
-[...2 lines deleted...]
-      <c r="M277" s="39"/>
+      <c r="J277" s="35">
+        <v>648</v>
+      </c>
+      <c r="K277" s="38"/>
+      <c r="L277" s="38"/>
+      <c r="M277" s="38"/>
     </row>
     <row r="278" spans="1:13">
-      <c r="A278" s="49" t="s">
+      <c r="A278" s="48" t="s">
         <v>59</v>
       </c>
-      <c r="B278" s="66">
+      <c r="B278" s="65">
         <v>9</v>
       </c>
-      <c r="C278" s="66">
+      <c r="C278" s="65">
         <v>17</v>
       </c>
-      <c r="D278" s="36">
+      <c r="D278" s="35">
         <v>26</v>
       </c>
-      <c r="E278" s="38">
+      <c r="E278" s="37">
         <v>35</v>
       </c>
-      <c r="F278" s="38">
+      <c r="F278" s="37">
         <v>43</v>
       </c>
-      <c r="G278" s="36">
+      <c r="G278" s="35">
         <v>52</v>
       </c>
-      <c r="H278" s="36">
+      <c r="H278" s="35">
         <v>61</v>
       </c>
-      <c r="I278" s="36">
+      <c r="I278" s="35">
         <v>69</v>
       </c>
-      <c r="J278" s="38"/>
-[...2 lines deleted...]
-      <c r="M278" s="39"/>
+      <c r="J278" s="35">
+        <v>78</v>
+      </c>
+      <c r="K278" s="38"/>
+      <c r="L278" s="38"/>
+      <c r="M278" s="38"/>
     </row>
     <row r="279" spans="1:13">
-      <c r="A279" s="49" t="s">
+      <c r="A279" s="48" t="s">
         <v>65</v>
       </c>
-      <c r="B279" s="66">
+      <c r="B279" s="65">
         <v>345623</v>
       </c>
-      <c r="C279" s="66">
+      <c r="C279" s="65">
         <v>2002481</v>
       </c>
-      <c r="D279" s="36">
+      <c r="D279" s="35">
         <v>3216867</v>
       </c>
-      <c r="E279" s="38">
+      <c r="E279" s="37">
         <v>4453400</v>
       </c>
-      <c r="F279" s="38">
+      <c r="F279" s="37">
         <v>5332111</v>
       </c>
-      <c r="G279" s="36">
+      <c r="G279" s="35">
         <v>6314318</v>
       </c>
-      <c r="H279" s="36">
+      <c r="H279" s="35">
         <v>7204869</v>
       </c>
-      <c r="I279" s="36">
+      <c r="I279" s="35">
         <v>7936783</v>
       </c>
-      <c r="J279" s="38"/>
-[...2 lines deleted...]
-      <c r="M279" s="39"/>
+      <c r="J279" s="35">
+        <v>8685865</v>
+      </c>
+      <c r="K279" s="38"/>
+      <c r="L279" s="38"/>
+      <c r="M279" s="38"/>
     </row>
     <row r="280" spans="1:13">
-      <c r="A280" s="49" t="s">
+      <c r="A280" s="48" t="s">
         <v>84</v>
       </c>
-      <c r="B280" s="66">
+      <c r="B280" s="65">
         <v>42</v>
       </c>
-      <c r="C280" s="66">
+      <c r="C280" s="65">
         <v>84</v>
       </c>
-      <c r="D280" s="36">
+      <c r="D280" s="35">
         <v>126</v>
       </c>
-      <c r="E280" s="42">
+      <c r="E280" s="41">
         <v>168</v>
       </c>
-      <c r="F280" s="38">
+      <c r="F280" s="37">
         <v>210</v>
       </c>
-      <c r="G280" s="36">
+      <c r="G280" s="35">
         <v>252</v>
       </c>
-      <c r="H280" s="36">
+      <c r="H280" s="35">
         <v>252</v>
       </c>
-      <c r="I280" s="36">
+      <c r="I280" s="35">
         <v>252</v>
       </c>
-      <c r="J280" s="38"/>
-[...2 lines deleted...]
-      <c r="M280" s="39"/>
+      <c r="J280" s="35">
+        <v>252</v>
+      </c>
+      <c r="K280" s="38"/>
+      <c r="L280" s="38"/>
+      <c r="M280" s="38"/>
     </row>
     <row r="281" spans="1:13" ht="35.25" customHeight="1">
-      <c r="A281" s="47" t="s">
+      <c r="A281" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="B281" s="43"/>
-[...10 lines deleted...]
-      <c r="M281" s="45"/>
+      <c r="B281" s="42"/>
+      <c r="C281" s="42"/>
+      <c r="D281" s="43"/>
+      <c r="E281" s="43"/>
+      <c r="F281" s="37"/>
+      <c r="G281" s="43"/>
+      <c r="H281" s="61"/>
+      <c r="I281" s="46"/>
+      <c r="J281" s="46"/>
+      <c r="K281" s="36"/>
+      <c r="L281" s="44"/>
+      <c r="M281" s="44"/>
     </row>
     <row r="282" spans="1:13" s="8" customFormat="1" ht="11.25">
-      <c r="A282" s="48" t="s">
+      <c r="A282" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="B282" s="66">
+      <c r="B282" s="65">
         <v>3854</v>
       </c>
-      <c r="C282" s="66">
+      <c r="C282" s="65">
         <v>87584</v>
       </c>
-      <c r="D282" s="36">
+      <c r="D282" s="35">
         <v>171315</v>
       </c>
-      <c r="E282" s="38">
+      <c r="E282" s="37">
         <v>255045</v>
       </c>
-      <c r="F282" s="38">
+      <c r="F282" s="37">
         <v>259843</v>
       </c>
-      <c r="G282" s="36">
+      <c r="G282" s="35">
         <v>264642</v>
       </c>
-      <c r="H282" s="36">
+      <c r="H282" s="35">
         <v>269440</v>
       </c>
-      <c r="I282" s="36">
+      <c r="I282" s="35">
         <v>344476</v>
       </c>
-      <c r="J282" s="38"/>
-[...2 lines deleted...]
-      <c r="M282" s="39"/>
+      <c r="J282" s="35">
+        <v>419512</v>
+      </c>
+      <c r="K282" s="38"/>
+      <c r="L282" s="38"/>
+      <c r="M282" s="38"/>
     </row>
     <row r="283" spans="1:13" s="8" customFormat="1" ht="11.25">
-      <c r="A283" s="49" t="s">
+      <c r="A283" s="48" t="s">
         <v>51</v>
       </c>
-      <c r="B283" s="66" t="s">
+      <c r="B283" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="C283" s="66" t="s">
+      <c r="C283" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="D283" s="66" t="s">
+      <c r="D283" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="E283" s="66" t="s">
+      <c r="E283" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="F283" s="66" t="s">
+      <c r="F283" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="G283" s="66" t="s">
+      <c r="G283" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="H283" s="66" t="s">
+      <c r="H283" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="I283" s="36">
+      <c r="I283" s="35">
         <v>15487</v>
       </c>
-      <c r="J283" s="38"/>
-[...2 lines deleted...]
-      <c r="M283" s="39"/>
+      <c r="J283" s="35">
+        <v>30973</v>
+      </c>
+      <c r="K283" s="38"/>
+      <c r="L283" s="38"/>
+      <c r="M283" s="38"/>
     </row>
     <row r="284" spans="1:13" s="8" customFormat="1" ht="11.25">
-      <c r="A284" s="49" t="s">
+      <c r="A284" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B284" s="66">
+      <c r="B284" s="65">
         <v>137</v>
       </c>
-      <c r="C284" s="66">
+      <c r="C284" s="65">
         <v>78183</v>
       </c>
-      <c r="D284" s="36">
+      <c r="D284" s="35">
         <v>156228</v>
       </c>
-      <c r="E284" s="72">
+      <c r="E284" s="71">
         <v>234274</v>
       </c>
-      <c r="F284" s="38">
+      <c r="F284" s="37">
         <v>234274</v>
       </c>
-      <c r="G284" s="36">
+      <c r="G284" s="35">
         <v>234274</v>
       </c>
-      <c r="H284" s="36">
+      <c r="H284" s="35">
         <v>234274</v>
       </c>
-      <c r="I284" s="36">
+      <c r="I284" s="35">
         <v>288139</v>
       </c>
-      <c r="J284" s="38"/>
-[...2 lines deleted...]
-      <c r="M284" s="39"/>
+      <c r="J284" s="35">
+        <v>342004</v>
+      </c>
+      <c r="K284" s="38"/>
+      <c r="L284" s="38"/>
+      <c r="M284" s="38"/>
     </row>
     <row r="285" spans="1:13" s="8" customFormat="1" ht="11.25">
-      <c r="A285" s="49" t="s">
+      <c r="A285" s="48" t="s">
         <v>69</v>
       </c>
-      <c r="B285" s="66">
+      <c r="B285" s="65">
         <v>3717</v>
       </c>
-      <c r="C285" s="66">
+      <c r="C285" s="65">
         <v>9402</v>
       </c>
-      <c r="D285" s="36">
+      <c r="D285" s="35">
         <v>15086</v>
       </c>
-      <c r="E285" s="38">
+      <c r="E285" s="37">
         <v>20771</v>
       </c>
-      <c r="F285" s="38">
+      <c r="F285" s="37">
         <v>25569</v>
       </c>
-      <c r="G285" s="36">
+      <c r="G285" s="35">
         <v>30368</v>
       </c>
-      <c r="H285" s="36">
+      <c r="H285" s="35">
         <v>35166</v>
       </c>
-      <c r="I285" s="36">
+      <c r="I285" s="35">
         <v>40850</v>
       </c>
-      <c r="J285" s="38"/>
-[...19 lines deleted...]
-    <row r="287" spans="1:13" ht="22.5">
+      <c r="J285" s="35">
+        <v>46535</v>
+      </c>
+      <c r="K285" s="38"/>
+      <c r="L285" s="38"/>
+      <c r="M285" s="38"/>
+    </row>
+    <row r="286" spans="1:13" ht="22.5">
+      <c r="A286" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="B286" s="54"/>
+      <c r="C286" s="54"/>
+      <c r="D286" s="54"/>
+      <c r="E286" s="54"/>
+      <c r="F286" s="37"/>
+      <c r="G286" s="54"/>
+      <c r="H286" s="37"/>
+      <c r="I286" s="61"/>
+      <c r="J286" s="61"/>
+      <c r="K286" s="36"/>
+      <c r="L286" s="55"/>
+      <c r="M286" s="55"/>
+    </row>
+    <row r="287" spans="1:13" s="8" customFormat="1" ht="11.25">
       <c r="A287" s="47" t="s">
-        <v>23</v>
-[...14 lines deleted...]
-    <row r="288" spans="1:13" s="8" customFormat="1" ht="11.25">
+        <v>50</v>
+      </c>
+      <c r="B287" s="65">
+        <v>467480</v>
+      </c>
+      <c r="C287" s="65">
+        <v>1111652</v>
+      </c>
+      <c r="D287" s="35">
+        <v>1746265</v>
+      </c>
+      <c r="E287" s="37">
+        <v>2382412</v>
+      </c>
+      <c r="F287" s="37">
+        <v>2820033</v>
+      </c>
+      <c r="G287" s="35">
+        <v>3295258</v>
+      </c>
+      <c r="H287" s="35">
+        <v>3797210</v>
+      </c>
+      <c r="I287" s="35">
+        <v>4359047</v>
+      </c>
+      <c r="J287" s="35">
+        <v>4981388</v>
+      </c>
+      <c r="K287" s="38"/>
+      <c r="L287" s="38"/>
+      <c r="M287" s="38"/>
+    </row>
+    <row r="288" spans="1:13">
       <c r="A288" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="B288" s="65">
+        <v>336831</v>
+      </c>
+      <c r="C288" s="65">
+        <v>717353</v>
+      </c>
+      <c r="D288" s="35">
+        <v>1088315</v>
+      </c>
+      <c r="E288" s="37">
+        <v>1460812</v>
+      </c>
+      <c r="F288" s="37">
+        <v>1781390</v>
+      </c>
+      <c r="G288" s="35">
+        <v>2139572</v>
+      </c>
+      <c r="H288" s="35">
+        <v>2514927</v>
+      </c>
+      <c r="I288" s="35">
+        <v>2838110</v>
+      </c>
+      <c r="J288" s="35">
+        <v>3221795</v>
+      </c>
+      <c r="K288" s="38"/>
+      <c r="L288" s="38"/>
+      <c r="M288" s="38"/>
+    </row>
+    <row r="289" spans="1:13">
+      <c r="A289" s="48" t="s">
+        <v>52</v>
+      </c>
+      <c r="B289" s="65">
+        <v>31988</v>
+      </c>
+      <c r="C289" s="65">
+        <v>186454</v>
+      </c>
+      <c r="D289" s="35">
+        <v>340920</v>
+      </c>
+      <c r="E289" s="37">
+        <v>495385</v>
+      </c>
+      <c r="F289" s="37">
+        <v>547318</v>
+      </c>
+      <c r="G289" s="35">
+        <v>599251</v>
+      </c>
+      <c r="H289" s="35">
+        <v>655057</v>
+      </c>
+      <c r="I289" s="35">
+        <v>803915</v>
+      </c>
+      <c r="J289" s="35">
+        <v>952772</v>
+      </c>
+      <c r="K289" s="38"/>
+      <c r="L289" s="38"/>
+      <c r="M289" s="38"/>
+    </row>
+    <row r="290" spans="1:13">
+      <c r="A290" s="48" t="s">
+        <v>72</v>
+      </c>
+      <c r="B290" s="65">
+        <v>29134</v>
+      </c>
+      <c r="C290" s="65">
+        <v>73549</v>
+      </c>
+      <c r="D290" s="35">
+        <v>117963</v>
+      </c>
+      <c r="E290" s="37">
+        <v>162377</v>
+      </c>
+      <c r="F290" s="37">
+        <v>182688</v>
+      </c>
+      <c r="G290" s="35">
+        <v>202999</v>
+      </c>
+      <c r="H290" s="35">
+        <v>219337</v>
+      </c>
+      <c r="I290" s="35">
+        <v>251560</v>
+      </c>
+      <c r="J290" s="35">
+        <v>283782</v>
+      </c>
+      <c r="K290" s="38"/>
+      <c r="L290" s="38"/>
+      <c r="M290" s="38"/>
+    </row>
+    <row r="291" spans="1:13">
+      <c r="A291" s="48" t="s">
+        <v>53</v>
+      </c>
+      <c r="B291" s="65">
+        <v>1117</v>
+      </c>
+      <c r="C291" s="65">
+        <v>2242</v>
+      </c>
+      <c r="D291" s="35">
+        <v>3366</v>
+      </c>
+      <c r="E291" s="37">
+        <v>4491</v>
+      </c>
+      <c r="F291" s="37">
+        <v>5608</v>
+      </c>
+      <c r="G291" s="35">
+        <v>6725</v>
+      </c>
+      <c r="H291" s="35">
+        <v>7925</v>
+      </c>
+      <c r="I291" s="35">
+        <v>9125</v>
+      </c>
+      <c r="J291" s="35">
+        <v>10325</v>
+      </c>
+      <c r="K291" s="38"/>
+      <c r="L291" s="38"/>
+      <c r="M291" s="38"/>
+    </row>
+    <row r="292" spans="1:13">
+      <c r="A292" s="48" t="s">
+        <v>54</v>
+      </c>
+      <c r="B292" s="65">
+        <v>312</v>
+      </c>
+      <c r="C292" s="65">
+        <v>624</v>
+      </c>
+      <c r="D292" s="35">
+        <v>936</v>
+      </c>
+      <c r="E292" s="37">
+        <v>1248</v>
+      </c>
+      <c r="F292" s="37">
+        <v>4119</v>
+      </c>
+      <c r="G292" s="35">
+        <v>6991</v>
+      </c>
+      <c r="H292" s="35">
+        <v>10461</v>
+      </c>
+      <c r="I292" s="35">
+        <v>20555</v>
+      </c>
+      <c r="J292" s="35">
+        <v>30649</v>
+      </c>
+      <c r="K292" s="38"/>
+      <c r="L292" s="38"/>
+      <c r="M292" s="38"/>
+    </row>
+    <row r="293" spans="1:13">
+      <c r="A293" s="48" t="s">
+        <v>55</v>
+      </c>
+      <c r="B293" s="65">
+        <v>283</v>
+      </c>
+      <c r="C293" s="65">
+        <v>566</v>
+      </c>
+      <c r="D293" s="35">
+        <v>849</v>
+      </c>
+      <c r="E293" s="41">
+        <v>1132</v>
+      </c>
+      <c r="F293" s="37">
+        <v>1415</v>
+      </c>
+      <c r="G293" s="35">
+        <v>1698</v>
+      </c>
+      <c r="H293" s="35">
+        <v>2694</v>
+      </c>
+      <c r="I293" s="35">
+        <v>3690</v>
+      </c>
+      <c r="J293" s="35">
+        <v>4686</v>
+      </c>
+      <c r="K293" s="38"/>
+      <c r="L293" s="38"/>
+      <c r="M293" s="38"/>
+    </row>
+    <row r="294" spans="1:13">
+      <c r="A294" s="48" t="s">
+        <v>56</v>
+      </c>
+      <c r="B294" s="65">
+        <v>6479</v>
+      </c>
+      <c r="C294" s="65">
+        <v>12958</v>
+      </c>
+      <c r="D294" s="35">
+        <v>19437</v>
+      </c>
+      <c r="E294" s="37">
+        <v>25916</v>
+      </c>
+      <c r="F294" s="37">
+        <v>32395</v>
+      </c>
+      <c r="G294" s="35">
+        <v>38874</v>
+      </c>
+      <c r="H294" s="35">
+        <v>44873</v>
+      </c>
+      <c r="I294" s="35">
+        <v>50872</v>
+      </c>
+      <c r="J294" s="35">
+        <v>56871</v>
+      </c>
+      <c r="K294" s="38"/>
+      <c r="L294" s="38"/>
+      <c r="M294" s="38"/>
+    </row>
+    <row r="295" spans="1:13">
+      <c r="A295" s="48" t="s">
+        <v>81</v>
+      </c>
+      <c r="B295" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="C295" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="D295" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="E295" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="F295" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="G295" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="H295" s="35">
+        <v>1250</v>
+      </c>
+      <c r="I295" s="35">
+        <v>2500</v>
+      </c>
+      <c r="J295" s="35">
+        <v>3750</v>
+      </c>
+      <c r="K295" s="38"/>
+      <c r="L295" s="38"/>
+      <c r="M295" s="38"/>
+    </row>
+    <row r="296" spans="1:13">
+      <c r="A296" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="B296" s="65">
+        <v>600</v>
+      </c>
+      <c r="C296" s="65">
+        <v>1200</v>
+      </c>
+      <c r="D296" s="35">
+        <v>1800</v>
+      </c>
+      <c r="E296" s="41">
+        <v>2400</v>
+      </c>
+      <c r="F296" s="37">
+        <v>3000</v>
+      </c>
+      <c r="G296" s="35">
+        <v>3600</v>
+      </c>
+      <c r="H296" s="35">
+        <v>4298</v>
+      </c>
+      <c r="I296" s="35">
+        <v>4996</v>
+      </c>
+      <c r="J296" s="35">
+        <v>5694</v>
+      </c>
+      <c r="K296" s="38"/>
+      <c r="L296" s="38"/>
+      <c r="M296" s="38"/>
+    </row>
+    <row r="297" spans="1:13">
+      <c r="A297" s="48" t="s">
+        <v>62</v>
+      </c>
+      <c r="B297" s="65">
+        <v>222</v>
+      </c>
+      <c r="C297" s="65">
+        <v>444</v>
+      </c>
+      <c r="D297" s="35">
+        <v>666</v>
+      </c>
+      <c r="E297" s="37">
+        <v>888</v>
+      </c>
+      <c r="F297" s="37">
+        <v>1110</v>
+      </c>
+      <c r="G297" s="35">
+        <v>1332</v>
+      </c>
+      <c r="H297" s="35">
+        <v>1766</v>
+      </c>
+      <c r="I297" s="35">
+        <v>2200</v>
+      </c>
+      <c r="J297" s="35">
+        <v>2634</v>
+      </c>
+      <c r="K297" s="38"/>
+      <c r="L297" s="38"/>
+      <c r="M297" s="38"/>
+    </row>
+    <row r="298" spans="1:13">
+      <c r="A298" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="B298" s="65">
+        <v>563</v>
+      </c>
+      <c r="C298" s="65">
+        <v>1126</v>
+      </c>
+      <c r="D298" s="35">
+        <v>1689</v>
+      </c>
+      <c r="E298" s="37">
+        <v>2252</v>
+      </c>
+      <c r="F298" s="37">
+        <v>2815</v>
+      </c>
+      <c r="G298" s="35">
+        <v>3378</v>
+      </c>
+      <c r="H298" s="35">
+        <v>4191</v>
+      </c>
+      <c r="I298" s="35">
+        <v>5004</v>
+      </c>
+      <c r="J298" s="35">
+        <v>5817</v>
+      </c>
+      <c r="K298" s="38"/>
+      <c r="L298" s="38"/>
+      <c r="M298" s="38"/>
+    </row>
+    <row r="299" spans="1:13">
+      <c r="A299" s="48" t="s">
+        <v>71</v>
+      </c>
+      <c r="B299" s="65">
+        <v>38</v>
+      </c>
+      <c r="C299" s="65">
+        <v>76</v>
+      </c>
+      <c r="D299" s="35">
+        <v>114</v>
+      </c>
+      <c r="E299" s="41">
+        <v>152</v>
+      </c>
+      <c r="F299" s="37">
+        <v>190</v>
+      </c>
+      <c r="G299" s="35">
+        <v>228</v>
+      </c>
+      <c r="H299" s="35">
+        <v>228</v>
+      </c>
+      <c r="I299" s="35">
+        <v>228</v>
+      </c>
+      <c r="J299" s="35">
+        <v>228</v>
+      </c>
+      <c r="K299" s="38"/>
+      <c r="L299" s="38"/>
+      <c r="M299" s="38"/>
+    </row>
+    <row r="300" spans="1:13">
+      <c r="A300" s="48" t="s">
+        <v>67</v>
+      </c>
+      <c r="B300" s="65">
+        <v>420</v>
+      </c>
+      <c r="C300" s="65">
+        <v>840</v>
+      </c>
+      <c r="D300" s="35">
+        <v>1260</v>
+      </c>
+      <c r="E300" s="37">
+        <v>1680</v>
+      </c>
+      <c r="F300" s="37">
+        <v>2100</v>
+      </c>
+      <c r="G300" s="35">
+        <v>2520</v>
+      </c>
+      <c r="H300" s="35">
+        <v>3806</v>
+      </c>
+      <c r="I300" s="35">
+        <v>5092</v>
+      </c>
+      <c r="J300" s="35">
+        <v>6378</v>
+      </c>
+      <c r="K300" s="38"/>
+      <c r="L300" s="38"/>
+      <c r="M300" s="38"/>
+    </row>
+    <row r="301" spans="1:13">
+      <c r="A301" s="48" t="s">
+        <v>68</v>
+      </c>
+      <c r="B301" s="65">
+        <v>526</v>
+      </c>
+      <c r="C301" s="65">
+        <v>1052</v>
+      </c>
+      <c r="D301" s="35">
+        <v>1578</v>
+      </c>
+      <c r="E301" s="37">
+        <v>2104</v>
+      </c>
+      <c r="F301" s="37">
+        <v>2630</v>
+      </c>
+      <c r="G301" s="35">
+        <v>3156</v>
+      </c>
+      <c r="H301" s="35">
+        <v>6737</v>
+      </c>
+      <c r="I301" s="35">
+        <v>10318</v>
+      </c>
+      <c r="J301" s="35">
+        <v>13899</v>
+      </c>
+      <c r="K301" s="38"/>
+      <c r="L301" s="38"/>
+      <c r="M301" s="38"/>
+    </row>
+    <row r="302" spans="1:13">
+      <c r="A302" s="48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B302" s="65">
+        <v>52470</v>
+      </c>
+      <c r="C302" s="65">
+        <v>100177</v>
+      </c>
+      <c r="D302" s="35">
+        <v>147883</v>
+      </c>
+      <c r="E302" s="37">
+        <v>195590</v>
+      </c>
+      <c r="F302" s="37">
+        <v>220774</v>
+      </c>
+      <c r="G302" s="35">
+        <v>245959</v>
+      </c>
+      <c r="H302" s="35">
+        <v>271143</v>
+      </c>
+      <c r="I302" s="35">
+        <v>292827</v>
+      </c>
+      <c r="J302" s="35">
+        <v>314512</v>
+      </c>
+      <c r="K302" s="38"/>
+      <c r="L302" s="38"/>
+      <c r="M302" s="38"/>
+    </row>
+    <row r="303" spans="1:13">
+      <c r="A303" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="B303" s="65">
+        <v>6498</v>
+      </c>
+      <c r="C303" s="65">
+        <v>12996</v>
+      </c>
+      <c r="D303" s="35">
+        <v>19494</v>
+      </c>
+      <c r="E303" s="37">
+        <v>25992</v>
+      </c>
+      <c r="F303" s="37">
+        <v>32490</v>
+      </c>
+      <c r="G303" s="35">
+        <v>38988</v>
+      </c>
+      <c r="H303" s="35">
+        <v>48530</v>
+      </c>
+      <c r="I303" s="35">
+        <v>58072</v>
+      </c>
+      <c r="J303" s="35">
+        <v>67614</v>
+      </c>
+      <c r="K303" s="38"/>
+      <c r="L303" s="38"/>
+      <c r="M303" s="38"/>
+    </row>
+    <row r="304" spans="1:13" ht="33.75">
+      <c r="A304" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B304" s="42"/>
+      <c r="C304" s="42"/>
+      <c r="D304" s="43"/>
+      <c r="E304" s="43"/>
+      <c r="F304" s="37"/>
+      <c r="G304" s="43"/>
+      <c r="H304" s="61"/>
+      <c r="I304" s="46"/>
+      <c r="J304" s="46"/>
+      <c r="K304" s="36"/>
+      <c r="L304" s="44"/>
+      <c r="M304" s="44"/>
+    </row>
+    <row r="305" spans="1:13" s="8" customFormat="1" ht="11.25">
+      <c r="A305" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="B288" s="66">
-[...29 lines deleted...]
-      <c r="A289" s="49" t="s">
+      <c r="B305" s="65">
+        <v>3325174</v>
+      </c>
+      <c r="C305" s="65">
+        <v>9020859</v>
+      </c>
+      <c r="D305" s="35">
+        <v>15365724</v>
+      </c>
+      <c r="E305" s="35">
+        <v>21940656</v>
+      </c>
+      <c r="F305" s="37">
+        <v>26279210</v>
+      </c>
+      <c r="G305" s="35">
+        <v>30744263</v>
+      </c>
+      <c r="H305" s="35">
+        <v>35516793</v>
+      </c>
+      <c r="I305" s="35">
+        <v>41283481</v>
+      </c>
+      <c r="J305" s="35">
+        <v>47958677</v>
+      </c>
+      <c r="K305" s="35"/>
+      <c r="L305" s="35"/>
+      <c r="M305" s="35"/>
+    </row>
+    <row r="306" spans="1:13">
+      <c r="A306" s="48" t="s">
         <v>51</v>
       </c>
-      <c r="B289" s="66">
-[...29 lines deleted...]
-      <c r="A290" s="49" t="s">
+      <c r="B306" s="65">
+        <v>1222415</v>
+      </c>
+      <c r="C306" s="65">
+        <v>3451074</v>
+      </c>
+      <c r="D306" s="35">
+        <v>5698668</v>
+      </c>
+      <c r="E306" s="35">
+        <v>7932339</v>
+      </c>
+      <c r="F306" s="37">
+        <v>9233133</v>
+      </c>
+      <c r="G306" s="35">
+        <v>10440605</v>
+      </c>
+      <c r="H306" s="35">
+        <v>11888659</v>
+      </c>
+      <c r="I306" s="35">
+        <v>13531379</v>
+      </c>
+      <c r="J306" s="35">
+        <v>15149962</v>
+      </c>
+      <c r="K306" s="35"/>
+      <c r="L306" s="35"/>
+      <c r="M306" s="35"/>
+    </row>
+    <row r="307" spans="1:13">
+      <c r="A307" s="48" t="s">
         <v>52</v>
       </c>
-      <c r="B290" s="66">
-[...29 lines deleted...]
-      <c r="A291" s="49" t="s">
+      <c r="B307" s="65">
+        <v>104710</v>
+      </c>
+      <c r="C307" s="65">
+        <v>244286</v>
+      </c>
+      <c r="D307" s="35">
+        <v>428510</v>
+      </c>
+      <c r="E307" s="35">
+        <v>995952</v>
+      </c>
+      <c r="F307" s="37">
+        <v>1071710</v>
+      </c>
+      <c r="G307" s="35">
+        <v>1551943</v>
+      </c>
+      <c r="H307" s="35">
+        <v>2081896</v>
+      </c>
+      <c r="I307" s="35">
+        <v>2491648</v>
+      </c>
+      <c r="J307" s="35">
+        <v>3526989</v>
+      </c>
+      <c r="K307" s="35"/>
+      <c r="L307" s="35"/>
+      <c r="M307" s="35"/>
+    </row>
+    <row r="308" spans="1:13">
+      <c r="A308" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B291" s="66">
-[...29 lines deleted...]
-      <c r="A292" s="49" t="s">
+      <c r="B308" s="65">
+        <v>134</v>
+      </c>
+      <c r="C308" s="65">
+        <v>25763</v>
+      </c>
+      <c r="D308" s="35">
+        <v>51392</v>
+      </c>
+      <c r="E308" s="35">
+        <v>77020</v>
+      </c>
+      <c r="F308" s="37">
+        <v>77020</v>
+      </c>
+      <c r="G308" s="35">
+        <v>77020</v>
+      </c>
+      <c r="H308" s="35">
+        <v>77020</v>
+      </c>
+      <c r="I308" s="35">
+        <v>77020</v>
+      </c>
+      <c r="J308" s="35">
+        <v>77020</v>
+      </c>
+      <c r="K308" s="35"/>
+      <c r="L308" s="35"/>
+      <c r="M308" s="35"/>
+    </row>
+    <row r="309" spans="1:13">
+      <c r="A309" s="48" t="s">
         <v>53</v>
       </c>
-      <c r="B292" s="66">
-[...29 lines deleted...]
-      <c r="A293" s="49" t="s">
+      <c r="B309" s="65">
+        <v>7960</v>
+      </c>
+      <c r="C309" s="65">
+        <v>62010</v>
+      </c>
+      <c r="D309" s="35">
+        <v>116059</v>
+      </c>
+      <c r="E309" s="35">
+        <v>170109</v>
+      </c>
+      <c r="F309" s="37">
+        <v>172709</v>
+      </c>
+      <c r="G309" s="35">
+        <v>175309</v>
+      </c>
+      <c r="H309" s="35">
+        <v>177827</v>
+      </c>
+      <c r="I309" s="35">
+        <v>293106</v>
+      </c>
+      <c r="J309" s="35">
+        <v>408384</v>
+      </c>
+      <c r="K309" s="35"/>
+      <c r="L309" s="35"/>
+      <c r="M309" s="35"/>
+    </row>
+    <row r="310" spans="1:13">
+      <c r="A310" s="48" t="s">
         <v>54</v>
       </c>
-      <c r="B293" s="66">
-[...29 lines deleted...]
-      <c r="A294" s="49" t="s">
+      <c r="B310" s="65">
+        <v>1200446</v>
+      </c>
+      <c r="C310" s="65">
+        <v>3078527</v>
+      </c>
+      <c r="D310" s="35">
+        <v>4903746</v>
+      </c>
+      <c r="E310" s="35">
+        <v>6731638</v>
+      </c>
+      <c r="F310" s="37">
+        <v>8257288</v>
+      </c>
+      <c r="G310" s="35">
+        <v>9662130</v>
+      </c>
+      <c r="H310" s="35">
+        <v>11057877</v>
+      </c>
+      <c r="I310" s="35">
+        <v>12522366</v>
+      </c>
+      <c r="J310" s="35">
+        <v>13976833</v>
+      </c>
+      <c r="K310" s="35"/>
+      <c r="L310" s="35"/>
+      <c r="M310" s="35"/>
+    </row>
+    <row r="311" spans="1:13">
+      <c r="A311" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="B294" s="66">
-[...29 lines deleted...]
-      <c r="A295" s="49" t="s">
+      <c r="B311" s="65">
+        <v>1880</v>
+      </c>
+      <c r="C311" s="65">
+        <v>13410</v>
+      </c>
+      <c r="D311" s="35">
+        <v>24941</v>
+      </c>
+      <c r="E311" s="35">
+        <v>36471</v>
+      </c>
+      <c r="F311" s="37">
+        <v>38351</v>
+      </c>
+      <c r="G311" s="35">
+        <v>40231</v>
+      </c>
+      <c r="H311" s="35">
+        <v>41148</v>
+      </c>
+      <c r="I311" s="35">
+        <v>123332</v>
+      </c>
+      <c r="J311" s="35">
+        <v>205517</v>
+      </c>
+      <c r="K311" s="35"/>
+      <c r="L311" s="35"/>
+      <c r="M311" s="35"/>
+    </row>
+    <row r="312" spans="1:13">
+      <c r="A312" s="48" t="s">
         <v>56</v>
       </c>
-      <c r="B295" s="66">
-[...32 lines deleted...]
-      <c r="B296" s="66" t="s">
+      <c r="B312" s="65">
+        <v>3717</v>
+      </c>
+      <c r="C312" s="65">
+        <v>141146</v>
+      </c>
+      <c r="D312" s="35">
+        <v>278576</v>
+      </c>
+      <c r="E312" s="35">
+        <v>416005</v>
+      </c>
+      <c r="F312" s="37">
+        <v>429662</v>
+      </c>
+      <c r="G312" s="35">
+        <v>443318</v>
+      </c>
+      <c r="H312" s="35">
+        <v>456478</v>
+      </c>
+      <c r="I312" s="35">
+        <v>478174</v>
+      </c>
+      <c r="J312" s="35">
+        <v>499869</v>
+      </c>
+      <c r="K312" s="35"/>
+      <c r="L312" s="35"/>
+      <c r="M312" s="35"/>
+    </row>
+    <row r="313" spans="1:13">
+      <c r="A313" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="B313" s="65">
+        <v>442952</v>
+      </c>
+      <c r="C313" s="65">
+        <v>481245</v>
+      </c>
+      <c r="D313" s="35">
+        <v>1099618</v>
+      </c>
+      <c r="E313" s="35">
+        <v>1517949</v>
+      </c>
+      <c r="F313" s="37">
+        <v>2361814</v>
+      </c>
+      <c r="G313" s="35">
+        <v>3046316</v>
+      </c>
+      <c r="H313" s="35">
+        <v>3881947</v>
+      </c>
+      <c r="I313" s="35">
+        <v>4366752</v>
+      </c>
+      <c r="J313" s="35">
+        <v>5188493</v>
+      </c>
+      <c r="K313" s="35"/>
+      <c r="L313" s="35"/>
+      <c r="M313" s="35"/>
+    </row>
+    <row r="314" spans="1:13">
+      <c r="A314" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="B314" s="65">
+        <v>26059</v>
+      </c>
+      <c r="C314" s="65">
+        <v>78428</v>
+      </c>
+      <c r="D314" s="35">
+        <v>130797</v>
+      </c>
+      <c r="E314" s="35">
+        <v>183165</v>
+      </c>
+      <c r="F314" s="37">
+        <v>249904</v>
+      </c>
+      <c r="G314" s="35">
+        <v>316643</v>
+      </c>
+      <c r="H314" s="35">
+        <v>383984</v>
+      </c>
+      <c r="I314" s="35">
+        <v>490420</v>
+      </c>
+      <c r="J314" s="35">
+        <v>596855</v>
+      </c>
+      <c r="K314" s="35"/>
+      <c r="L314" s="35"/>
+      <c r="M314" s="35"/>
+    </row>
+    <row r="315" spans="1:13">
+      <c r="A315" s="48" t="s">
+        <v>62</v>
+      </c>
+      <c r="B315" s="65">
+        <v>771</v>
+      </c>
+      <c r="C315" s="65">
+        <v>24012</v>
+      </c>
+      <c r="D315" s="35">
+        <v>47252</v>
+      </c>
+      <c r="E315" s="35">
+        <v>70492</v>
+      </c>
+      <c r="F315" s="37">
+        <v>71180</v>
+      </c>
+      <c r="G315" s="35">
+        <v>71868</v>
+      </c>
+      <c r="H315" s="35">
+        <v>72767</v>
+      </c>
+      <c r="I315" s="35">
+        <v>112042</v>
+      </c>
+      <c r="J315" s="35">
+        <v>151316</v>
+      </c>
+      <c r="K315" s="35"/>
+      <c r="L315" s="35"/>
+      <c r="M315" s="35"/>
+    </row>
+    <row r="316" spans="1:13">
+      <c r="A316" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="B316" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="C296" s="66" t="s">
+      <c r="C316" s="65">
+        <v>26738</v>
+      </c>
+      <c r="D316" s="35">
+        <v>53476</v>
+      </c>
+      <c r="E316" s="35">
+        <v>80214</v>
+      </c>
+      <c r="F316" s="37">
+        <v>80214</v>
+      </c>
+      <c r="G316" s="35">
+        <v>80214</v>
+      </c>
+      <c r="H316" s="35">
+        <v>80214</v>
+      </c>
+      <c r="I316" s="35">
+        <v>80214</v>
+      </c>
+      <c r="J316" s="35">
+        <v>80214</v>
+      </c>
+      <c r="K316" s="35"/>
+      <c r="L316" s="35"/>
+      <c r="M316" s="35"/>
+    </row>
+    <row r="317" spans="1:13">
+      <c r="A317" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="B317" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="D296" s="66" t="s">
+      <c r="C317" s="65">
+        <v>161081</v>
+      </c>
+      <c r="D317" s="35">
+        <v>322162</v>
+      </c>
+      <c r="E317" s="35">
+        <v>483243</v>
+      </c>
+      <c r="F317" s="37">
+        <v>483243</v>
+      </c>
+      <c r="G317" s="35">
+        <v>483243</v>
+      </c>
+      <c r="H317" s="35">
+        <v>483243</v>
+      </c>
+      <c r="I317" s="35">
+        <v>657143</v>
+      </c>
+      <c r="J317" s="35">
+        <v>831042</v>
+      </c>
+      <c r="K317" s="35"/>
+      <c r="L317" s="35"/>
+      <c r="M317" s="35"/>
+    </row>
+    <row r="318" spans="1:13">
+      <c r="A318" s="48" t="s">
+        <v>65</v>
+      </c>
+      <c r="B318" s="65">
+        <v>14643</v>
+      </c>
+      <c r="C318" s="65">
+        <v>269284</v>
+      </c>
+      <c r="D318" s="35">
+        <v>523925</v>
+      </c>
+      <c r="E318" s="35">
+        <v>778565</v>
+      </c>
+      <c r="F318" s="37">
+        <v>779819</v>
+      </c>
+      <c r="G318" s="35">
+        <v>781072</v>
+      </c>
+      <c r="H318" s="35">
+        <v>782325</v>
+      </c>
+      <c r="I318" s="35">
+        <v>1200068</v>
+      </c>
+      <c r="J318" s="35">
+        <v>1617811</v>
+      </c>
+      <c r="K318" s="35"/>
+      <c r="L318" s="35"/>
+      <c r="M318" s="35"/>
+    </row>
+    <row r="319" spans="1:13">
+      <c r="A319" s="48" t="s">
+        <v>67</v>
+      </c>
+      <c r="B319" s="65">
+        <v>517</v>
+      </c>
+      <c r="C319" s="65">
+        <v>1034</v>
+      </c>
+      <c r="D319" s="35">
+        <v>1551</v>
+      </c>
+      <c r="E319" s="35">
+        <v>2068</v>
+      </c>
+      <c r="F319" s="37">
+        <v>2585</v>
+      </c>
+      <c r="G319" s="35">
+        <v>3102</v>
+      </c>
+      <c r="H319" s="35">
+        <v>3131</v>
+      </c>
+      <c r="I319" s="35">
+        <v>3160</v>
+      </c>
+      <c r="J319" s="35">
+        <v>3189</v>
+      </c>
+      <c r="K319" s="35"/>
+      <c r="L319" s="35"/>
+      <c r="M319" s="35"/>
+    </row>
+    <row r="320" spans="1:13">
+      <c r="A320" s="48" t="s">
+        <v>68</v>
+      </c>
+      <c r="B320" s="65">
+        <v>236962</v>
+      </c>
+      <c r="C320" s="65">
+        <v>548975</v>
+      </c>
+      <c r="D320" s="35">
+        <v>919366</v>
+      </c>
+      <c r="E320" s="35">
+        <v>1347897</v>
+      </c>
+      <c r="F320" s="37">
+        <v>1821074</v>
+      </c>
+      <c r="G320" s="35">
+        <v>2389766</v>
+      </c>
+      <c r="H320" s="35">
+        <v>2832972</v>
+      </c>
+      <c r="I320" s="35">
+        <v>3092035</v>
+      </c>
+      <c r="J320" s="35">
+        <v>3331239</v>
+      </c>
+      <c r="K320" s="35"/>
+      <c r="L320" s="35"/>
+      <c r="M320" s="35"/>
+    </row>
+    <row r="321" spans="1:13">
+      <c r="A321" s="48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B321" s="65">
+        <v>880</v>
+      </c>
+      <c r="C321" s="65">
+        <v>78877</v>
+      </c>
+      <c r="D321" s="35">
+        <v>156875</v>
+      </c>
+      <c r="E321" s="35">
+        <v>234872</v>
+      </c>
+      <c r="F321" s="37">
+        <v>235752</v>
+      </c>
+      <c r="G321" s="35">
+        <v>236632</v>
+      </c>
+      <c r="H321" s="35">
+        <v>237081</v>
+      </c>
+      <c r="I321" s="35">
+        <v>237530</v>
+      </c>
+      <c r="J321" s="35">
+        <v>237979</v>
+      </c>
+      <c r="K321" s="35"/>
+      <c r="L321" s="35"/>
+      <c r="M321" s="35"/>
+    </row>
+    <row r="322" spans="1:13">
+      <c r="A322" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="B322" s="65">
+        <v>61127</v>
+      </c>
+      <c r="C322" s="65">
+        <v>334971</v>
+      </c>
+      <c r="D322" s="35">
+        <v>608815</v>
+      </c>
+      <c r="E322" s="35">
+        <v>882659</v>
+      </c>
+      <c r="F322" s="37">
+        <v>913757</v>
+      </c>
+      <c r="G322" s="35">
+        <v>944856</v>
+      </c>
+      <c r="H322" s="35">
+        <v>978229</v>
+      </c>
+      <c r="I322" s="35">
+        <v>1527101</v>
+      </c>
+      <c r="J322" s="35">
+        <v>2075973</v>
+      </c>
+      <c r="K322" s="35"/>
+      <c r="L322" s="35"/>
+      <c r="M322" s="35"/>
+    </row>
+    <row r="323" spans="1:13" ht="12" customHeight="1">
+      <c r="A323" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="B323" s="42"/>
+      <c r="C323" s="42"/>
+      <c r="D323" s="69"/>
+      <c r="E323" s="43"/>
+      <c r="F323" s="37"/>
+      <c r="G323" s="72"/>
+      <c r="H323" s="37"/>
+      <c r="I323" s="61"/>
+      <c r="J323" s="61"/>
+      <c r="K323" s="36"/>
+      <c r="L323" s="44"/>
+      <c r="M323" s="44"/>
+    </row>
+    <row r="324" spans="1:13" s="8" customFormat="1" ht="11.25">
+      <c r="A324" s="47" t="s">
+        <v>50</v>
+      </c>
+      <c r="B324" s="65">
+        <v>80479465</v>
+      </c>
+      <c r="C324" s="65">
+        <v>148149483</v>
+      </c>
+      <c r="D324" s="35">
+        <v>225569520</v>
+      </c>
+      <c r="E324" s="37">
+        <v>310901830</v>
+      </c>
+      <c r="F324" s="37">
+        <v>401254723</v>
+      </c>
+      <c r="G324" s="35">
+        <v>524698737</v>
+      </c>
+      <c r="H324" s="35">
+        <v>601783982</v>
+      </c>
+      <c r="I324" s="35">
+        <v>674697578</v>
+      </c>
+      <c r="J324" s="35">
+        <v>748482655</v>
+      </c>
+      <c r="K324" s="38"/>
+      <c r="L324" s="38"/>
+      <c r="M324" s="38"/>
+    </row>
+    <row r="325" spans="1:13" s="8" customFormat="1" ht="11.25">
+      <c r="A325" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="B325" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="E296" s="66" t="s">
+      <c r="C325" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="F296" s="66" t="s">
+      <c r="D325" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="G296" s="66" t="s">
+      <c r="E325" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="H296" s="36">
-[...11 lines deleted...]
-      <c r="A297" s="49" t="s">
+      <c r="F325" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="G325" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="H325" s="35">
+        <v>656</v>
+      </c>
+      <c r="I325" s="35">
+        <v>1312</v>
+      </c>
+      <c r="J325" s="35">
+        <v>1968</v>
+      </c>
+      <c r="K325" s="38"/>
+      <c r="L325" s="38"/>
+      <c r="M325" s="38"/>
+    </row>
+    <row r="326" spans="1:13">
+      <c r="A326" s="48" t="s">
+        <v>72</v>
+      </c>
+      <c r="B326" s="65">
+        <v>34172919</v>
+      </c>
+      <c r="C326" s="65">
+        <v>64641140</v>
+      </c>
+      <c r="D326" s="35">
+        <v>100396350</v>
+      </c>
+      <c r="E326" s="37">
+        <v>124837460</v>
+      </c>
+      <c r="F326" s="37">
+        <v>154704243</v>
+      </c>
+      <c r="G326" s="35">
+        <v>215002309</v>
+      </c>
+      <c r="H326" s="35">
+        <v>235879671</v>
+      </c>
+      <c r="I326" s="35">
+        <v>256125437</v>
+      </c>
+      <c r="J326" s="35">
+        <v>279257122</v>
+      </c>
+      <c r="K326" s="38"/>
+      <c r="L326" s="38"/>
+      <c r="M326" s="38"/>
+    </row>
+    <row r="327" spans="1:13">
+      <c r="A327" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="B327" s="65">
+        <v>1222</v>
+      </c>
+      <c r="C327" s="65">
+        <v>1222</v>
+      </c>
+      <c r="D327" s="35">
+        <v>1222</v>
+      </c>
+      <c r="E327" s="37">
+        <v>1222</v>
+      </c>
+      <c r="F327" s="37">
+        <v>1936</v>
+      </c>
+      <c r="G327" s="35">
+        <v>2649</v>
+      </c>
+      <c r="H327" s="35">
+        <v>3362</v>
+      </c>
+      <c r="I327" s="35">
+        <v>5004</v>
+      </c>
+      <c r="J327" s="35">
+        <v>6646</v>
+      </c>
+      <c r="K327" s="38"/>
+      <c r="L327" s="38"/>
+      <c r="M327" s="38"/>
+    </row>
+    <row r="328" spans="1:13">
+      <c r="A328" s="48" t="s">
         <v>61</v>
       </c>
-      <c r="B297" s="66">
-[...29 lines deleted...]
-      <c r="A298" s="49" t="s">
+      <c r="B328" s="65">
+        <v>19781</v>
+      </c>
+      <c r="C328" s="65">
+        <v>43770</v>
+      </c>
+      <c r="D328" s="35">
+        <v>67760</v>
+      </c>
+      <c r="E328" s="37">
+        <v>91749</v>
+      </c>
+      <c r="F328" s="37">
+        <v>113908</v>
+      </c>
+      <c r="G328" s="35">
+        <v>136067</v>
+      </c>
+      <c r="H328" s="35">
+        <v>158226</v>
+      </c>
+      <c r="I328" s="35">
+        <v>178673</v>
+      </c>
+      <c r="J328" s="35">
+        <v>199120</v>
+      </c>
+      <c r="K328" s="38"/>
+      <c r="L328" s="38"/>
+      <c r="M328" s="38"/>
+    </row>
+    <row r="329" spans="1:13">
+      <c r="A329" s="48" t="s">
+        <v>65</v>
+      </c>
+      <c r="B329" s="65">
+        <v>28768053</v>
+      </c>
+      <c r="C329" s="65">
+        <v>53429599</v>
+      </c>
+      <c r="D329" s="35">
+        <v>80937851</v>
+      </c>
+      <c r="E329" s="37">
+        <v>126330711</v>
+      </c>
+      <c r="F329" s="37">
+        <v>169596813</v>
+      </c>
+      <c r="G329" s="35">
+        <v>212610133</v>
+      </c>
+      <c r="H329" s="35">
+        <v>252939288</v>
+      </c>
+      <c r="I329" s="35">
+        <v>290531711</v>
+      </c>
+      <c r="J329" s="35">
+        <v>325982654</v>
+      </c>
+      <c r="K329" s="38"/>
+      <c r="L329" s="38"/>
+      <c r="M329" s="38"/>
+    </row>
+    <row r="330" spans="1:13">
+      <c r="A330" s="48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B330" s="65">
+        <v>9041844</v>
+      </c>
+      <c r="C330" s="65">
+        <v>13287737</v>
+      </c>
+      <c r="D330" s="35">
+        <v>19112257</v>
+      </c>
+      <c r="E330" s="37">
+        <v>25021434</v>
+      </c>
+      <c r="F330" s="37">
+        <v>30316889</v>
+      </c>
+      <c r="G330" s="35">
+        <v>36967457</v>
+      </c>
+      <c r="H330" s="35">
+        <v>40498690</v>
+      </c>
+      <c r="I330" s="35">
+        <v>44292195</v>
+      </c>
+      <c r="J330" s="35">
+        <v>49226685</v>
+      </c>
+      <c r="K330" s="38"/>
+      <c r="L330" s="38"/>
+      <c r="M330" s="38"/>
+    </row>
+    <row r="331" spans="1:13">
+      <c r="A331" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="B331" s="65">
+        <v>8475646</v>
+      </c>
+      <c r="C331" s="65">
+        <v>16746014</v>
+      </c>
+      <c r="D331" s="35">
+        <v>25054080</v>
+      </c>
+      <c r="E331" s="37">
+        <v>34619254</v>
+      </c>
+      <c r="F331" s="37">
+        <v>46520934</v>
+      </c>
+      <c r="G331" s="35">
+        <v>59980122</v>
+      </c>
+      <c r="H331" s="35">
+        <v>72304089</v>
+      </c>
+      <c r="I331" s="35">
+        <v>83563246</v>
+      </c>
+      <c r="J331" s="35">
+        <v>93808460</v>
+      </c>
+      <c r="K331" s="38"/>
+      <c r="L331" s="38"/>
+      <c r="M331" s="38"/>
+    </row>
+    <row r="332" spans="1:13" ht="35.25" customHeight="1">
+      <c r="A332" s="51" t="s">
+        <v>42</v>
+      </c>
+      <c r="B332" s="42"/>
+      <c r="C332" s="42"/>
+      <c r="D332" s="43"/>
+      <c r="E332" s="43"/>
+      <c r="F332" s="37"/>
+      <c r="G332" s="43"/>
+      <c r="H332" s="37"/>
+      <c r="I332" s="51"/>
+      <c r="J332" s="51"/>
+      <c r="K332" s="36"/>
+      <c r="L332" s="44"/>
+      <c r="M332" s="44"/>
+    </row>
+    <row r="333" spans="1:13" s="8" customFormat="1" ht="11.25">
+      <c r="A333" s="52" t="s">
+        <v>50</v>
+      </c>
+      <c r="B333" s="65">
+        <v>80458462</v>
+      </c>
+      <c r="C333" s="65">
+        <v>148104490</v>
+      </c>
+      <c r="D333" s="35">
+        <v>225500538</v>
+      </c>
+      <c r="E333" s="37">
+        <v>310808859</v>
+      </c>
+      <c r="F333" s="37">
+        <v>401138879</v>
+      </c>
+      <c r="G333" s="35">
+        <v>524560021</v>
+      </c>
+      <c r="H333" s="35">
+        <v>601621738</v>
+      </c>
+      <c r="I333" s="35">
+        <v>674512589</v>
+      </c>
+      <c r="J333" s="35">
+        <v>748274921</v>
+      </c>
+      <c r="K333" s="38"/>
+      <c r="L333" s="38"/>
+      <c r="M333" s="38"/>
+    </row>
+    <row r="334" spans="1:13">
+      <c r="A334" s="53" t="s">
+        <v>72</v>
+      </c>
+      <c r="B334" s="65">
+        <v>34172919</v>
+      </c>
+      <c r="C334" s="65">
+        <v>64641140</v>
+      </c>
+      <c r="D334" s="35">
+        <v>100396350</v>
+      </c>
+      <c r="E334" s="37">
+        <v>124837460</v>
+      </c>
+      <c r="F334" s="37">
+        <v>154704243</v>
+      </c>
+      <c r="G334" s="35">
+        <v>215002309</v>
+      </c>
+      <c r="H334" s="35">
+        <v>235879671</v>
+      </c>
+      <c r="I334" s="35">
+        <v>256125437</v>
+      </c>
+      <c r="J334" s="35">
+        <v>279257122</v>
+      </c>
+      <c r="K334" s="38"/>
+      <c r="L334" s="38"/>
+      <c r="M334" s="38"/>
+    </row>
+    <row r="335" spans="1:13">
+      <c r="A335" s="53" t="s">
+        <v>65</v>
+      </c>
+      <c r="B335" s="65">
+        <v>28768053</v>
+      </c>
+      <c r="C335" s="65">
+        <v>53429599</v>
+      </c>
+      <c r="D335" s="35">
+        <v>80937851</v>
+      </c>
+      <c r="E335" s="37">
+        <v>126330711</v>
+      </c>
+      <c r="F335" s="37">
+        <v>169596813</v>
+      </c>
+      <c r="G335" s="35">
+        <v>212610133</v>
+      </c>
+      <c r="H335" s="35">
+        <v>252939288</v>
+      </c>
+      <c r="I335" s="35">
+        <v>290531711</v>
+      </c>
+      <c r="J335" s="35">
+        <v>325982654</v>
+      </c>
+      <c r="K335" s="38"/>
+      <c r="L335" s="38"/>
+      <c r="M335" s="38"/>
+    </row>
+    <row r="336" spans="1:13">
+      <c r="A336" s="53" t="s">
+        <v>69</v>
+      </c>
+      <c r="B336" s="65">
+        <v>9041844</v>
+      </c>
+      <c r="C336" s="65">
+        <v>13287737</v>
+      </c>
+      <c r="D336" s="35">
+        <v>19112257</v>
+      </c>
+      <c r="E336" s="37">
+        <v>25021434</v>
+      </c>
+      <c r="F336" s="37">
+        <v>30316889</v>
+      </c>
+      <c r="G336" s="35">
+        <v>36967457</v>
+      </c>
+      <c r="H336" s="35">
+        <v>40498690</v>
+      </c>
+      <c r="I336" s="35">
+        <v>44292195</v>
+      </c>
+      <c r="J336" s="35">
+        <v>49226685</v>
+      </c>
+      <c r="K336" s="38"/>
+      <c r="L336" s="38"/>
+      <c r="M336" s="38"/>
+    </row>
+    <row r="337" spans="1:13">
+      <c r="A337" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="B337" s="65">
+        <v>8475646</v>
+      </c>
+      <c r="C337" s="65">
+        <v>16746014</v>
+      </c>
+      <c r="D337" s="35">
+        <v>25054080</v>
+      </c>
+      <c r="E337" s="37">
+        <v>34619254</v>
+      </c>
+      <c r="F337" s="37">
+        <v>46520934</v>
+      </c>
+      <c r="G337" s="35">
+        <v>59980122</v>
+      </c>
+      <c r="H337" s="35">
+        <v>72304089</v>
+      </c>
+      <c r="I337" s="35">
+        <v>83563246</v>
+      </c>
+      <c r="J337" s="35">
+        <v>93808460</v>
+      </c>
+      <c r="K337" s="38"/>
+      <c r="L337" s="38"/>
+      <c r="M337" s="38"/>
+    </row>
+    <row r="338" spans="1:13">
+      <c r="A338" s="51" t="s">
+        <v>43</v>
+      </c>
+      <c r="B338" s="54"/>
+      <c r="C338" s="54"/>
+      <c r="D338" s="54"/>
+      <c r="E338" s="54"/>
+      <c r="F338" s="37"/>
+      <c r="G338" s="54"/>
+      <c r="H338" s="37"/>
+      <c r="I338" s="51"/>
+      <c r="J338" s="51"/>
+      <c r="K338" s="36"/>
+      <c r="L338" s="55"/>
+      <c r="M338" s="55"/>
+    </row>
+    <row r="339" spans="1:13" s="8" customFormat="1" ht="11.25">
+      <c r="A339" s="52" t="s">
+        <v>50</v>
+      </c>
+      <c r="B339" s="65">
+        <v>21003</v>
+      </c>
+      <c r="C339" s="65">
+        <v>44993</v>
+      </c>
+      <c r="D339" s="35">
+        <v>68982</v>
+      </c>
+      <c r="E339" s="37">
+        <v>92971</v>
+      </c>
+      <c r="F339" s="37">
+        <v>115844</v>
+      </c>
+      <c r="G339" s="35">
+        <v>138716</v>
+      </c>
+      <c r="H339" s="35">
+        <v>161588</v>
+      </c>
+      <c r="I339" s="35">
+        <v>183677</v>
+      </c>
+      <c r="J339" s="35">
+        <v>205766</v>
+      </c>
+      <c r="K339" s="38"/>
+      <c r="L339" s="38"/>
+      <c r="M339" s="38"/>
+    </row>
+    <row r="340" spans="1:13">
+      <c r="A340" s="53" t="s">
+        <v>58</v>
+      </c>
+      <c r="B340" s="65">
+        <v>1222</v>
+      </c>
+      <c r="C340" s="65">
+        <v>1222</v>
+      </c>
+      <c r="D340" s="35">
+        <v>1222</v>
+      </c>
+      <c r="E340" s="37">
+        <v>1222</v>
+      </c>
+      <c r="F340" s="37">
+        <v>1936</v>
+      </c>
+      <c r="G340" s="35">
+        <v>2649</v>
+      </c>
+      <c r="H340" s="35">
+        <v>3362</v>
+      </c>
+      <c r="I340" s="35">
+        <v>5004</v>
+      </c>
+      <c r="J340" s="35">
+        <v>6646</v>
+      </c>
+      <c r="K340" s="38"/>
+      <c r="L340" s="38"/>
+      <c r="M340" s="38"/>
+    </row>
+    <row r="341" spans="1:13">
+      <c r="A341" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="B341" s="65">
+        <v>19781</v>
+      </c>
+      <c r="C341" s="65">
+        <v>43770</v>
+      </c>
+      <c r="D341" s="35">
+        <v>67760</v>
+      </c>
+      <c r="E341" s="37">
+        <v>91749</v>
+      </c>
+      <c r="F341" s="37">
+        <v>113908</v>
+      </c>
+      <c r="G341" s="35">
+        <v>136067</v>
+      </c>
+      <c r="H341" s="35">
+        <v>158226</v>
+      </c>
+      <c r="I341" s="35">
+        <v>178673</v>
+      </c>
+      <c r="J341" s="35">
+        <v>199120</v>
+      </c>
+      <c r="K341" s="38"/>
+      <c r="L341" s="38"/>
+      <c r="M341" s="38"/>
+    </row>
+    <row r="342" spans="1:13" ht="33.75">
+      <c r="A342" s="46" t="s">
+        <v>77</v>
+      </c>
+      <c r="B342" s="54"/>
+      <c r="C342" s="54"/>
+      <c r="D342" s="54"/>
+      <c r="E342" s="54"/>
+      <c r="F342" s="37"/>
+      <c r="G342" s="54"/>
+      <c r="H342" s="37"/>
+      <c r="I342" s="46"/>
+      <c r="J342" s="46"/>
+      <c r="K342" s="36"/>
+      <c r="L342" s="55"/>
+      <c r="M342" s="55"/>
+    </row>
+    <row r="343" spans="1:13" s="8" customFormat="1" ht="11.25">
+      <c r="A343" s="47" t="s">
+        <v>50</v>
+      </c>
+      <c r="B343" s="65">
+        <v>206655</v>
+      </c>
+      <c r="C343" s="65">
+        <v>623656</v>
+      </c>
+      <c r="D343" s="35">
+        <v>1016536</v>
+      </c>
+      <c r="E343" s="35">
+        <v>1477870</v>
+      </c>
+      <c r="F343" s="37">
+        <v>1927803</v>
+      </c>
+      <c r="G343" s="35">
+        <v>2422302</v>
+      </c>
+      <c r="H343" s="35">
+        <v>2916325</v>
+      </c>
+      <c r="I343" s="35">
+        <v>3891361</v>
+      </c>
+      <c r="J343" s="35">
+        <v>4834616</v>
+      </c>
+      <c r="K343" s="35"/>
+      <c r="L343" s="35"/>
+      <c r="M343" s="35"/>
+    </row>
+    <row r="344" spans="1:13">
+      <c r="A344" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="B344" s="65">
+        <v>92003</v>
+      </c>
+      <c r="C344" s="65">
+        <v>239252</v>
+      </c>
+      <c r="D344" s="35">
+        <v>386502</v>
+      </c>
+      <c r="E344" s="35">
+        <v>534000</v>
+      </c>
+      <c r="F344" s="37">
+        <v>614786</v>
+      </c>
+      <c r="G344" s="35">
+        <v>695572</v>
+      </c>
+      <c r="H344" s="35">
+        <v>805319</v>
+      </c>
+      <c r="I344" s="35">
+        <v>935722</v>
+      </c>
+      <c r="J344" s="35">
+        <v>1066125</v>
+      </c>
+      <c r="K344" s="35"/>
+      <c r="L344" s="35"/>
+      <c r="M344" s="35"/>
+    </row>
+    <row r="345" spans="1:13">
+      <c r="A345" s="48" t="s">
+        <v>52</v>
+      </c>
+      <c r="B345" s="65">
+        <v>13339</v>
+      </c>
+      <c r="C345" s="65">
+        <v>39360</v>
+      </c>
+      <c r="D345" s="35">
+        <v>65381</v>
+      </c>
+      <c r="E345" s="35">
+        <v>91402</v>
+      </c>
+      <c r="F345" s="37">
+        <v>104741</v>
+      </c>
+      <c r="G345" s="35">
+        <v>118080</v>
+      </c>
+      <c r="H345" s="35">
+        <v>134661</v>
+      </c>
+      <c r="I345" s="35">
+        <v>158499</v>
+      </c>
+      <c r="J345" s="35">
+        <v>182337</v>
+      </c>
+      <c r="K345" s="35"/>
+      <c r="L345" s="35"/>
+      <c r="M345" s="35"/>
+    </row>
+    <row r="346" spans="1:13">
+      <c r="A346" s="48" t="s">
+        <v>72</v>
+      </c>
+      <c r="B346" s="65">
+        <v>28554</v>
+      </c>
+      <c r="C346" s="65">
+        <v>101741</v>
+      </c>
+      <c r="D346" s="35">
+        <v>155663</v>
+      </c>
+      <c r="E346" s="35">
+        <v>278256</v>
+      </c>
+      <c r="F346" s="37">
+        <v>367582</v>
+      </c>
+      <c r="G346" s="35">
+        <v>516382</v>
+      </c>
+      <c r="H346" s="35">
+        <v>684642</v>
+      </c>
+      <c r="I346" s="35">
+        <v>929450</v>
+      </c>
+      <c r="J346" s="35">
+        <v>1293681</v>
+      </c>
+      <c r="K346" s="35"/>
+      <c r="L346" s="35"/>
+      <c r="M346" s="35"/>
+    </row>
+    <row r="347" spans="1:13">
+      <c r="A347" s="48" t="s">
+        <v>53</v>
+      </c>
+      <c r="B347" s="65">
+        <v>8782</v>
+      </c>
+      <c r="C347" s="65">
+        <v>10051</v>
+      </c>
+      <c r="D347" s="35">
+        <v>11320</v>
+      </c>
+      <c r="E347" s="35">
+        <v>12588</v>
+      </c>
+      <c r="F347" s="37">
+        <v>13065</v>
+      </c>
+      <c r="G347" s="35">
+        <v>13542</v>
+      </c>
+      <c r="H347" s="35">
+        <v>14018</v>
+      </c>
+      <c r="I347" s="35">
+        <v>16705</v>
+      </c>
+      <c r="J347" s="35">
+        <v>19392</v>
+      </c>
+      <c r="K347" s="35"/>
+      <c r="L347" s="35"/>
+      <c r="M347" s="35"/>
+    </row>
+    <row r="348" spans="1:13">
+      <c r="A348" s="48" t="s">
+        <v>54</v>
+      </c>
+      <c r="B348" s="65">
+        <v>1598</v>
+      </c>
+      <c r="C348" s="65">
+        <v>7581</v>
+      </c>
+      <c r="D348" s="35">
+        <v>13563</v>
+      </c>
+      <c r="E348" s="35">
+        <v>19545</v>
+      </c>
+      <c r="F348" s="37">
+        <v>23819</v>
+      </c>
+      <c r="G348" s="35">
+        <v>28092</v>
+      </c>
+      <c r="H348" s="35">
+        <v>34518</v>
+      </c>
+      <c r="I348" s="35">
+        <v>58238</v>
+      </c>
+      <c r="J348" s="35">
+        <v>81958</v>
+      </c>
+      <c r="K348" s="35"/>
+      <c r="L348" s="35"/>
+      <c r="M348" s="35"/>
+    </row>
+    <row r="349" spans="1:13">
+      <c r="A349" s="48" t="s">
+        <v>55</v>
+      </c>
+      <c r="B349" s="65">
+        <v>1304</v>
+      </c>
+      <c r="C349" s="65">
+        <v>2608</v>
+      </c>
+      <c r="D349" s="35">
+        <v>3912</v>
+      </c>
+      <c r="E349" s="35">
+        <v>5216</v>
+      </c>
+      <c r="F349" s="37">
+        <v>6520</v>
+      </c>
+      <c r="G349" s="35">
+        <v>7824</v>
+      </c>
+      <c r="H349" s="35">
+        <v>10565</v>
+      </c>
+      <c r="I349" s="35">
+        <v>13306</v>
+      </c>
+      <c r="J349" s="35">
+        <v>16047</v>
+      </c>
+      <c r="K349" s="35"/>
+      <c r="L349" s="35"/>
+      <c r="M349" s="35"/>
+    </row>
+    <row r="350" spans="1:13">
+      <c r="A350" s="48" t="s">
+        <v>56</v>
+      </c>
+      <c r="B350" s="65">
+        <v>593</v>
+      </c>
+      <c r="C350" s="65">
+        <v>3578</v>
+      </c>
+      <c r="D350" s="35">
+        <v>6562</v>
+      </c>
+      <c r="E350" s="35">
+        <v>9547</v>
+      </c>
+      <c r="F350" s="37">
+        <v>10257</v>
+      </c>
+      <c r="G350" s="35">
+        <v>10968</v>
+      </c>
+      <c r="H350" s="35">
+        <v>11657</v>
+      </c>
+      <c r="I350" s="35">
+        <v>27436</v>
+      </c>
+      <c r="J350" s="35">
+        <v>43215</v>
+      </c>
+      <c r="K350" s="35"/>
+      <c r="L350" s="35"/>
+      <c r="M350" s="35"/>
+    </row>
+    <row r="351" spans="1:13">
+      <c r="A351" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="B351" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="C351" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="D351" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="E351" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="F351" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="G351" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="H351" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="I351" s="35">
+        <v>10000</v>
+      </c>
+      <c r="J351" s="35">
+        <v>20000</v>
+      </c>
+      <c r="K351" s="35"/>
+      <c r="L351" s="35"/>
+      <c r="M351" s="35"/>
+    </row>
+    <row r="352" spans="1:13">
+      <c r="A352" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="B352" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="C352" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="D352" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="E352" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="F352" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="G352" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="H352" s="35">
+        <v>115</v>
+      </c>
+      <c r="I352" s="35">
+        <v>230</v>
+      </c>
+      <c r="J352" s="35">
+        <v>345</v>
+      </c>
+      <c r="K352" s="35"/>
+      <c r="L352" s="35"/>
+      <c r="M352" s="35"/>
+    </row>
+    <row r="353" spans="1:13">
+      <c r="A353" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="B353" s="65">
+        <v>288</v>
+      </c>
+      <c r="C353" s="65">
+        <v>576</v>
+      </c>
+      <c r="D353" s="35">
+        <v>864</v>
+      </c>
+      <c r="E353" s="35">
+        <v>1152</v>
+      </c>
+      <c r="F353" s="37">
+        <v>1440</v>
+      </c>
+      <c r="G353" s="35">
+        <v>1728</v>
+      </c>
+      <c r="H353" s="35">
+        <v>2188</v>
+      </c>
+      <c r="I353" s="35">
+        <v>2648</v>
+      </c>
+      <c r="J353" s="35">
+        <v>3108</v>
+      </c>
+      <c r="K353" s="35"/>
+      <c r="L353" s="35"/>
+      <c r="M353" s="35"/>
+    </row>
+    <row r="354" spans="1:13">
+      <c r="A354" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="B354" s="65">
+        <v>5616</v>
+      </c>
+      <c r="C354" s="65">
+        <v>11232</v>
+      </c>
+      <c r="D354" s="35">
+        <v>16848</v>
+      </c>
+      <c r="E354" s="35">
+        <v>22464</v>
+      </c>
+      <c r="F354" s="37">
+        <v>28080</v>
+      </c>
+      <c r="G354" s="35">
+        <v>33696</v>
+      </c>
+      <c r="H354" s="35">
+        <v>50001</v>
+      </c>
+      <c r="I354" s="35">
+        <v>66306</v>
+      </c>
+      <c r="J354" s="35">
+        <v>82611</v>
+      </c>
+      <c r="K354" s="35"/>
+      <c r="L354" s="35"/>
+      <c r="M354" s="35"/>
+    </row>
+    <row r="355" spans="1:13">
+      <c r="A355" s="48" t="s">
         <v>62</v>
       </c>
-      <c r="B298" s="66">
-[...2 lines deleted...]
-      <c r="C298" s="66">
+      <c r="B355" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="C355" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="D355" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="E355" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="F355" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="G355" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="H355" s="35">
+        <v>83</v>
+      </c>
+      <c r="I355" s="35">
+        <v>166</v>
+      </c>
+      <c r="J355" s="35">
+        <v>249</v>
+      </c>
+      <c r="K355" s="35"/>
+      <c r="L355" s="35"/>
+      <c r="M355" s="35"/>
+    </row>
+    <row r="356" spans="1:13">
+      <c r="A356" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="B356" s="65">
+        <v>140</v>
+      </c>
+      <c r="C356" s="65">
+        <v>280</v>
+      </c>
+      <c r="D356" s="35">
+        <v>420</v>
+      </c>
+      <c r="E356" s="35">
+        <v>560</v>
+      </c>
+      <c r="F356" s="37">
+        <v>700</v>
+      </c>
+      <c r="G356" s="35">
+        <v>840</v>
+      </c>
+      <c r="H356" s="35">
+        <v>840</v>
+      </c>
+      <c r="I356" s="35">
+        <v>840</v>
+      </c>
+      <c r="J356" s="35">
+        <v>840</v>
+      </c>
+      <c r="K356" s="35"/>
+      <c r="L356" s="35"/>
+      <c r="M356" s="35"/>
+    </row>
+    <row r="357" spans="1:13">
+      <c r="A357" s="48" t="s">
+        <v>65</v>
+      </c>
+      <c r="B357" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="C357" s="65">
+        <v>22528</v>
+      </c>
+      <c r="D357" s="35">
+        <v>45056</v>
+      </c>
+      <c r="E357" s="35">
+        <v>67584</v>
+      </c>
+      <c r="F357" s="37">
+        <v>79993</v>
+      </c>
+      <c r="G357" s="35">
+        <v>92403</v>
+      </c>
+      <c r="H357" s="35">
+        <v>104812</v>
+      </c>
+      <c r="I357" s="35">
+        <v>124366</v>
+      </c>
+      <c r="J357" s="35">
+        <v>143921</v>
+      </c>
+      <c r="K357" s="35"/>
+      <c r="L357" s="35"/>
+      <c r="M357" s="35"/>
+    </row>
+    <row r="358" spans="1:13">
+      <c r="A358" s="48" t="s">
+        <v>68</v>
+      </c>
+      <c r="B358" s="65">
+        <v>40014</v>
+      </c>
+      <c r="C358" s="65">
+        <v>157204</v>
+      </c>
+      <c r="D358" s="35">
+        <v>274394</v>
+      </c>
+      <c r="E358" s="35">
+        <v>391584</v>
+      </c>
+      <c r="F358" s="37">
+        <v>495072</v>
+      </c>
+      <c r="G358" s="35">
+        <v>598560</v>
+      </c>
+      <c r="H358" s="35">
+        <v>700730</v>
+      </c>
+      <c r="I358" s="35">
+        <v>902711</v>
+      </c>
+      <c r="J358" s="35">
+        <v>1104692</v>
+      </c>
+      <c r="K358" s="35"/>
+      <c r="L358" s="35"/>
+      <c r="M358" s="35"/>
+    </row>
+    <row r="359" spans="1:13">
+      <c r="A359" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="B359" s="65">
+        <v>14426</v>
+      </c>
+      <c r="C359" s="65">
+        <v>27669</v>
+      </c>
+      <c r="D359" s="35">
+        <v>36057</v>
+      </c>
+      <c r="E359" s="35">
+        <v>43980</v>
+      </c>
+      <c r="F359" s="37">
+        <v>181758</v>
+      </c>
+      <c r="G359" s="35">
+        <v>304628</v>
+      </c>
+      <c r="H359" s="35">
+        <v>362187</v>
+      </c>
+      <c r="I359" s="35">
+        <v>644748</v>
+      </c>
+      <c r="J359" s="35">
+        <v>776105</v>
+      </c>
+      <c r="K359" s="35"/>
+      <c r="L359" s="35"/>
+      <c r="M359" s="35"/>
+    </row>
+    <row r="360" spans="1:13">
+      <c r="A360" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="B360" s="42"/>
+      <c r="C360" s="42"/>
+      <c r="D360" s="43"/>
+      <c r="E360" s="43"/>
+      <c r="F360" s="37"/>
+      <c r="G360" s="72"/>
+      <c r="H360" s="37"/>
+      <c r="I360" s="61"/>
+      <c r="J360" s="61"/>
+      <c r="K360" s="36"/>
+      <c r="L360" s="44"/>
+      <c r="M360" s="44"/>
+    </row>
+    <row r="361" spans="1:13" s="8" customFormat="1" ht="11.25">
+      <c r="A361" s="47" t="s">
+        <v>50</v>
+      </c>
+      <c r="B361" s="65">
+        <v>10731902</v>
+      </c>
+      <c r="C361" s="65">
+        <v>28035993</v>
+      </c>
+      <c r="D361" s="35">
+        <v>49099430</v>
+      </c>
+      <c r="E361" s="37">
+        <v>76152644</v>
+      </c>
+      <c r="F361" s="37">
+        <v>102242100</v>
+      </c>
+      <c r="G361" s="35">
+        <v>155994707</v>
+      </c>
+      <c r="H361" s="35">
+        <v>176041532</v>
+      </c>
+      <c r="I361" s="35">
+        <v>197585514</v>
+      </c>
+      <c r="J361" s="35">
+        <v>222410871</v>
+      </c>
+      <c r="K361" s="38"/>
+      <c r="L361" s="38"/>
+      <c r="M361" s="38"/>
+    </row>
+    <row r="362" spans="1:13">
+      <c r="A362" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="B362" s="65">
+        <v>5859752</v>
+      </c>
+      <c r="C362" s="65">
+        <v>17234215</v>
+      </c>
+      <c r="D362" s="35">
+        <v>31584713</v>
+      </c>
+      <c r="E362" s="37">
+        <v>51354972</v>
+      </c>
+      <c r="F362" s="37">
+        <v>70499169</v>
+      </c>
+      <c r="G362" s="35">
+        <v>116985615</v>
+      </c>
+      <c r="H362" s="35">
+        <v>129214599</v>
+      </c>
+      <c r="I362" s="35">
+        <v>143358682</v>
+      </c>
+      <c r="J362" s="35">
+        <v>159762295</v>
+      </c>
+      <c r="K362" s="38"/>
+      <c r="L362" s="38"/>
+      <c r="M362" s="38"/>
+    </row>
+    <row r="363" spans="1:13">
+      <c r="A363" s="48" t="s">
+        <v>52</v>
+      </c>
+      <c r="B363" s="65">
+        <v>29149</v>
+      </c>
+      <c r="C363" s="65">
+        <v>74131</v>
+      </c>
+      <c r="D363" s="35">
+        <v>119113</v>
+      </c>
+      <c r="E363" s="37">
+        <v>164095</v>
+      </c>
+      <c r="F363" s="37">
+        <v>180395</v>
+      </c>
+      <c r="G363" s="35">
+        <v>196694</v>
+      </c>
+      <c r="H363" s="35">
+        <v>217479</v>
+      </c>
+      <c r="I363" s="35">
+        <v>249446</v>
+      </c>
+      <c r="J363" s="35">
+        <v>281413</v>
+      </c>
+      <c r="K363" s="38"/>
+      <c r="L363" s="38"/>
+      <c r="M363" s="38"/>
+    </row>
+    <row r="364" spans="1:13">
+      <c r="A364" s="48" t="s">
+        <v>72</v>
+      </c>
+      <c r="B364" s="65">
+        <v>1998325</v>
+      </c>
+      <c r="C364" s="65">
+        <v>5012840</v>
+      </c>
+      <c r="D364" s="35">
+        <v>8649661</v>
+      </c>
+      <c r="E364" s="37">
+        <v>12714815</v>
+      </c>
+      <c r="F364" s="37">
+        <v>16761984</v>
+      </c>
+      <c r="G364" s="35">
+        <v>20835646</v>
+      </c>
+      <c r="H364" s="35">
+        <v>25701565</v>
+      </c>
+      <c r="I364" s="35">
+        <v>29782226</v>
+      </c>
+      <c r="J364" s="35">
+        <v>33861586</v>
+      </c>
+      <c r="K364" s="38"/>
+      <c r="L364" s="38"/>
+      <c r="M364" s="38"/>
+    </row>
+    <row r="365" spans="1:13">
+      <c r="A365" s="48" t="s">
+        <v>53</v>
+      </c>
+      <c r="B365" s="65">
+        <v>34481</v>
+      </c>
+      <c r="C365" s="65">
+        <v>104887</v>
+      </c>
+      <c r="D365" s="35">
+        <v>175293</v>
+      </c>
+      <c r="E365" s="37">
+        <v>245699</v>
+      </c>
+      <c r="F365" s="37">
+        <v>297083</v>
+      </c>
+      <c r="G365" s="35">
+        <v>348467</v>
+      </c>
+      <c r="H365" s="35">
+        <v>401546</v>
+      </c>
+      <c r="I365" s="35">
+        <v>460739</v>
+      </c>
+      <c r="J365" s="35">
+        <v>519933</v>
+      </c>
+      <c r="K365" s="38"/>
+      <c r="L365" s="38"/>
+      <c r="M365" s="38"/>
+    </row>
+    <row r="366" spans="1:13">
+      <c r="A366" s="48" t="s">
+        <v>54</v>
+      </c>
+      <c r="B366" s="65">
+        <v>179083</v>
+      </c>
+      <c r="C366" s="65">
+        <v>453839</v>
+      </c>
+      <c r="D366" s="35">
+        <v>757038</v>
+      </c>
+      <c r="E366" s="37">
+        <v>1190913</v>
+      </c>
+      <c r="F366" s="37">
+        <v>1560732</v>
+      </c>
+      <c r="G366" s="35">
+        <v>1918927</v>
+      </c>
+      <c r="H366" s="35">
+        <v>2329164</v>
+      </c>
+      <c r="I366" s="35">
+        <v>2693109</v>
+      </c>
+      <c r="J366" s="35">
+        <v>3133362</v>
+      </c>
+      <c r="K366" s="38"/>
+      <c r="L366" s="38"/>
+      <c r="M366" s="38"/>
+    </row>
+    <row r="367" spans="1:13">
+      <c r="A367" s="48" t="s">
+        <v>55</v>
+      </c>
+      <c r="B367" s="65">
+        <v>569164</v>
+      </c>
+      <c r="C367" s="65">
+        <v>606693</v>
+      </c>
+      <c r="D367" s="35">
+        <v>652594</v>
+      </c>
+      <c r="E367" s="37">
+        <v>685865</v>
+      </c>
+      <c r="F367" s="37">
+        <v>716719</v>
+      </c>
+      <c r="G367" s="35">
+        <v>745717</v>
+      </c>
+      <c r="H367" s="35">
+        <v>781232</v>
+      </c>
+      <c r="I367" s="35">
+        <v>825488</v>
+      </c>
+      <c r="J367" s="35">
+        <v>1079731</v>
+      </c>
+      <c r="K367" s="38"/>
+      <c r="L367" s="38"/>
+      <c r="M367" s="38"/>
+    </row>
+    <row r="368" spans="1:13">
+      <c r="A368" s="48" t="s">
+        <v>56</v>
+      </c>
+      <c r="B368" s="65">
+        <v>915241</v>
+      </c>
+      <c r="C368" s="65">
+        <v>1833315</v>
+      </c>
+      <c r="D368" s="35">
+        <v>2806553</v>
+      </c>
+      <c r="E368" s="37">
+        <v>3681735</v>
+      </c>
+      <c r="F368" s="37">
+        <v>4763029</v>
+      </c>
+      <c r="G368" s="35">
+        <v>6066428</v>
+      </c>
+      <c r="H368" s="35">
+        <v>7039097</v>
+      </c>
+      <c r="I368" s="35">
+        <v>8014451</v>
+      </c>
+      <c r="J368" s="35">
+        <v>9329444</v>
+      </c>
+      <c r="K368" s="38"/>
+      <c r="L368" s="38"/>
+      <c r="M368" s="38"/>
+    </row>
+    <row r="369" spans="1:13">
+      <c r="A369" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="B369" s="65">
+        <v>14928</v>
+      </c>
+      <c r="C369" s="65">
+        <v>51627</v>
+      </c>
+      <c r="D369" s="35">
+        <v>88326</v>
+      </c>
+      <c r="E369" s="37">
+        <v>125025</v>
+      </c>
+      <c r="F369" s="37">
+        <v>169756</v>
+      </c>
+      <c r="G369" s="35">
+        <v>214487</v>
+      </c>
+      <c r="H369" s="35">
+        <v>259218</v>
+      </c>
+      <c r="I369" s="35">
+        <v>325200</v>
+      </c>
+      <c r="J369" s="35">
+        <v>391183</v>
+      </c>
+      <c r="K369" s="38"/>
+      <c r="L369" s="38"/>
+      <c r="M369" s="38"/>
+    </row>
+    <row r="370" spans="1:13">
+      <c r="A370" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="B370" s="65">
+        <v>28359</v>
+      </c>
+      <c r="C370" s="65">
+        <v>66002</v>
+      </c>
+      <c r="D370" s="35">
+        <v>103644</v>
+      </c>
+      <c r="E370" s="37">
+        <v>141287</v>
+      </c>
+      <c r="F370" s="37">
+        <v>177683</v>
+      </c>
+      <c r="G370" s="35">
+        <v>214078</v>
+      </c>
+      <c r="H370" s="35">
+        <v>250474</v>
+      </c>
+      <c r="I370" s="35">
+        <v>336026</v>
+      </c>
+      <c r="J370" s="35">
+        <v>421578</v>
+      </c>
+      <c r="K370" s="38"/>
+      <c r="L370" s="38"/>
+      <c r="M370" s="38"/>
+    </row>
+    <row r="371" spans="1:13">
+      <c r="A371" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="B371" s="65">
+        <v>26611</v>
+      </c>
+      <c r="C371" s="65">
+        <v>55781</v>
+      </c>
+      <c r="D371" s="35">
+        <v>84950</v>
+      </c>
+      <c r="E371" s="37">
+        <v>114119</v>
+      </c>
+      <c r="F371" s="37">
+        <v>146031</v>
+      </c>
+      <c r="G371" s="35">
+        <v>177943</v>
+      </c>
+      <c r="H371" s="35">
+        <v>210039</v>
+      </c>
+      <c r="I371" s="35">
+        <v>239851</v>
+      </c>
+      <c r="J371" s="35">
+        <v>269663</v>
+      </c>
+      <c r="K371" s="38"/>
+      <c r="L371" s="38"/>
+      <c r="M371" s="38"/>
+    </row>
+    <row r="372" spans="1:13">
+      <c r="A372" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="B372" s="65">
+        <v>167001</v>
+      </c>
+      <c r="C372" s="65">
+        <v>388238</v>
+      </c>
+      <c r="D372" s="35">
+        <v>609475</v>
+      </c>
+      <c r="E372" s="37">
+        <v>830712</v>
+      </c>
+      <c r="F372" s="37">
+        <v>878405</v>
+      </c>
+      <c r="G372" s="35">
+        <v>926098</v>
+      </c>
+      <c r="H372" s="35">
+        <v>973776</v>
+      </c>
+      <c r="I372" s="35">
+        <v>1037929</v>
+      </c>
+      <c r="J372" s="35">
+        <v>1102082</v>
+      </c>
+      <c r="K372" s="38"/>
+      <c r="L372" s="38"/>
+      <c r="M372" s="38"/>
+    </row>
+    <row r="373" spans="1:13">
+      <c r="A373" s="48" t="s">
+        <v>62</v>
+      </c>
+      <c r="B373" s="65">
+        <v>33247</v>
+      </c>
+      <c r="C373" s="65">
+        <v>345527</v>
+      </c>
+      <c r="D373" s="35">
+        <v>657806</v>
+      </c>
+      <c r="E373" s="37">
+        <v>970085</v>
+      </c>
+      <c r="F373" s="37">
+        <v>976469</v>
+      </c>
+      <c r="G373" s="35">
+        <v>982853</v>
+      </c>
+      <c r="H373" s="35">
+        <v>989131</v>
+      </c>
+      <c r="I373" s="35">
+        <v>1051092</v>
+      </c>
+      <c r="J373" s="35">
+        <v>1113053</v>
+      </c>
+      <c r="K373" s="38"/>
+      <c r="L373" s="38"/>
+      <c r="M373" s="38"/>
+    </row>
+    <row r="374" spans="1:13">
+      <c r="A374" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="B374" s="65">
+        <v>16436</v>
+      </c>
+      <c r="C374" s="65">
+        <v>37682</v>
+      </c>
+      <c r="D374" s="35">
+        <v>58928</v>
+      </c>
+      <c r="E374" s="37">
+        <v>80174</v>
+      </c>
+      <c r="F374" s="37">
+        <v>93481</v>
+      </c>
+      <c r="G374" s="35">
+        <v>106788</v>
+      </c>
+      <c r="H374" s="35">
+        <v>119513</v>
+      </c>
+      <c r="I374" s="35">
+        <v>135139</v>
+      </c>
+      <c r="J374" s="35">
+        <v>150766</v>
+      </c>
+      <c r="K374" s="38"/>
+      <c r="L374" s="38"/>
+      <c r="M374" s="38"/>
+    </row>
+    <row r="375" spans="1:13">
+      <c r="A375" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="B375" s="65">
+        <v>7216</v>
+      </c>
+      <c r="C375" s="65">
+        <v>37449</v>
+      </c>
+      <c r="D375" s="35">
+        <v>67683</v>
+      </c>
+      <c r="E375" s="37">
+        <v>97917</v>
+      </c>
+      <c r="F375" s="37">
+        <v>104544</v>
+      </c>
+      <c r="G375" s="35">
+        <v>111171</v>
+      </c>
+      <c r="H375" s="35">
+        <v>115928</v>
+      </c>
+      <c r="I375" s="35">
+        <v>189943</v>
+      </c>
+      <c r="J375" s="35">
+        <v>263959</v>
+      </c>
+      <c r="K375" s="38"/>
+      <c r="L375" s="38"/>
+      <c r="M375" s="38"/>
+    </row>
+    <row r="376" spans="1:13">
+      <c r="A376" s="48" t="s">
+        <v>65</v>
+      </c>
+      <c r="B376" s="65">
+        <v>97558</v>
+      </c>
+      <c r="C376" s="65">
+        <v>189525</v>
+      </c>
+      <c r="D376" s="35">
+        <v>281492</v>
+      </c>
+      <c r="E376" s="37">
+        <v>373458</v>
+      </c>
+      <c r="F376" s="37">
+        <v>493142</v>
+      </c>
+      <c r="G376" s="35">
+        <v>612826</v>
+      </c>
+      <c r="H376" s="35">
+        <v>737138</v>
+      </c>
+      <c r="I376" s="35">
+        <v>824924</v>
+      </c>
+      <c r="J376" s="35">
+        <v>1001326</v>
+      </c>
+      <c r="K376" s="38"/>
+      <c r="L376" s="38"/>
+      <c r="M376" s="38"/>
+    </row>
+    <row r="377" spans="1:13">
+      <c r="A377" s="48" t="s">
+        <v>71</v>
+      </c>
+      <c r="B377" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="C377" s="65">
+        <v>97</v>
+      </c>
+      <c r="D377" s="35">
+        <v>194</v>
+      </c>
+      <c r="E377" s="37">
+        <v>291</v>
+      </c>
+      <c r="F377" s="37">
+        <v>342</v>
+      </c>
+      <c r="G377" s="35">
+        <v>393</v>
+      </c>
+      <c r="H377" s="35">
         <v>444</v>
       </c>
-      <c r="D298" s="36">
-[...89 lines deleted...]
-      <c r="A301" s="49" t="s">
+      <c r="I377" s="35">
+        <v>2871</v>
+      </c>
+      <c r="J377" s="35">
+        <v>5297</v>
+      </c>
+      <c r="K377" s="38"/>
+      <c r="L377" s="38"/>
+      <c r="M377" s="38"/>
+    </row>
+    <row r="378" spans="1:13">
+      <c r="A378" s="48" t="s">
         <v>67</v>
       </c>
-      <c r="B301" s="66">
-[...29 lines deleted...]
-      <c r="A302" s="49" t="s">
+      <c r="B378" s="65">
+        <v>30861</v>
+      </c>
+      <c r="C378" s="65">
+        <v>87745</v>
+      </c>
+      <c r="D378" s="35">
+        <v>144629</v>
+      </c>
+      <c r="E378" s="37">
+        <v>201513</v>
+      </c>
+      <c r="F378" s="37">
+        <v>226806</v>
+      </c>
+      <c r="G378" s="35">
+        <v>252098</v>
+      </c>
+      <c r="H378" s="37">
+        <v>288203</v>
+      </c>
+      <c r="I378" s="35">
+        <v>412206</v>
+      </c>
+      <c r="J378" s="35">
+        <v>536208</v>
+      </c>
+      <c r="K378" s="38"/>
+      <c r="L378" s="38"/>
+      <c r="M378" s="38"/>
+    </row>
+    <row r="379" spans="1:13">
+      <c r="A379" s="48" t="s">
         <v>68</v>
       </c>
-      <c r="B302" s="66">
-[...29 lines deleted...]
-      <c r="A303" s="49" t="s">
+      <c r="B379" s="65">
+        <v>24749</v>
+      </c>
+      <c r="C379" s="65">
+        <v>76072</v>
+      </c>
+      <c r="D379" s="35">
+        <v>127395</v>
+      </c>
+      <c r="E379" s="37">
+        <v>178719</v>
+      </c>
+      <c r="F379" s="37">
+        <v>203296</v>
+      </c>
+      <c r="G379" s="35">
+        <v>227873</v>
+      </c>
+      <c r="H379" s="37">
+        <v>244487</v>
+      </c>
+      <c r="I379" s="35">
+        <v>276005</v>
+      </c>
+      <c r="J379" s="35">
+        <v>307523</v>
+      </c>
+      <c r="K379" s="38"/>
+      <c r="L379" s="38"/>
+      <c r="M379" s="38"/>
+    </row>
+    <row r="380" spans="1:13">
+      <c r="A380" s="48" t="s">
         <v>69</v>
       </c>
-      <c r="B303" s="66">
-[...29 lines deleted...]
-      <c r="A304" s="49" t="s">
+      <c r="B380" s="65">
+        <v>18446</v>
+      </c>
+      <c r="C380" s="65">
+        <v>39721</v>
+      </c>
+      <c r="D380" s="35">
+        <v>60996</v>
+      </c>
+      <c r="E380" s="37">
+        <v>82270</v>
+      </c>
+      <c r="F380" s="37">
+        <v>108225</v>
+      </c>
+      <c r="G380" s="35">
+        <v>134179</v>
+      </c>
+      <c r="H380" s="37">
+        <v>159502</v>
+      </c>
+      <c r="I380" s="35">
+        <v>216368</v>
+      </c>
+      <c r="J380" s="35">
+        <v>273234</v>
+      </c>
+      <c r="K380" s="38"/>
+      <c r="L380" s="38"/>
+      <c r="M380" s="38"/>
+    </row>
+    <row r="381" spans="1:13">
+      <c r="A381" s="48" t="s">
         <v>57</v>
       </c>
-      <c r="B304" s="66">
-[...46 lines deleted...]
-      <c r="A306" s="48" t="s">
+      <c r="B381" s="65">
+        <v>681294</v>
+      </c>
+      <c r="C381" s="65">
+        <v>1340609</v>
+      </c>
+      <c r="D381" s="35">
+        <v>2068948</v>
+      </c>
+      <c r="E381" s="37">
+        <v>2918979</v>
+      </c>
+      <c r="F381" s="37">
+        <v>3884811</v>
+      </c>
+      <c r="G381" s="35">
+        <v>4936426</v>
+      </c>
+      <c r="H381" s="37">
+        <v>6008996</v>
+      </c>
+      <c r="I381" s="35">
+        <v>7153817</v>
+      </c>
+      <c r="J381" s="35">
+        <v>8607235</v>
+      </c>
+      <c r="K381" s="38"/>
+      <c r="L381" s="38"/>
+      <c r="M381" s="38"/>
+    </row>
+    <row r="382" spans="1:13" ht="22.5">
+      <c r="A382" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="B382" s="54"/>
+      <c r="C382" s="54"/>
+      <c r="D382" s="54"/>
+      <c r="E382" s="54"/>
+      <c r="F382" s="37"/>
+      <c r="G382" s="54"/>
+      <c r="H382" s="37"/>
+      <c r="I382" s="51"/>
+      <c r="J382" s="51"/>
+      <c r="K382" s="36"/>
+      <c r="L382" s="55"/>
+      <c r="M382" s="55"/>
+    </row>
+    <row r="383" spans="1:13" s="8" customFormat="1" ht="11.25">
+      <c r="A383" s="52" t="s">
         <v>50</v>
       </c>
-      <c r="B306" s="66">
-[...2471 lines deleted...]
-      <c r="M383" s="56"/>
+      <c r="B383" s="65">
+        <v>150199</v>
+      </c>
+      <c r="C383" s="65">
+        <v>394132</v>
+      </c>
+      <c r="D383" s="35">
+        <v>666509</v>
+      </c>
+      <c r="E383" s="37">
+        <v>1069560</v>
+      </c>
+      <c r="F383" s="37">
+        <v>1430023</v>
+      </c>
+      <c r="G383" s="35">
+        <v>1778862</v>
+      </c>
+      <c r="H383" s="37">
+        <v>2184083</v>
+      </c>
+      <c r="I383" s="35">
+        <v>2520628</v>
+      </c>
+      <c r="J383" s="35">
+        <v>2933482</v>
+      </c>
+      <c r="K383" s="38"/>
+      <c r="L383" s="38"/>
+      <c r="M383" s="38"/>
     </row>
     <row r="384" spans="1:13" s="8" customFormat="1" ht="11.25">
       <c r="A384" s="53" t="s">
+        <v>51</v>
+      </c>
+      <c r="B384" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="C384" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="D384" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="E384" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="F384" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="G384" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="H384" s="37">
+        <v>8124</v>
+      </c>
+      <c r="I384" s="35">
+        <v>16248</v>
+      </c>
+      <c r="J384" s="35">
+        <v>24372</v>
+      </c>
+      <c r="K384" s="38"/>
+      <c r="L384" s="38"/>
+      <c r="M384" s="38"/>
+    </row>
+    <row r="385" spans="1:13">
+      <c r="A385" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="B385" s="65">
+        <v>136076</v>
+      </c>
+      <c r="C385" s="65">
+        <v>357881</v>
+      </c>
+      <c r="D385" s="35">
+        <v>608130</v>
+      </c>
+      <c r="E385" s="37">
+        <v>989054</v>
+      </c>
+      <c r="F385" s="37">
+        <v>1324118</v>
+      </c>
+      <c r="G385" s="35">
+        <v>1647559</v>
+      </c>
+      <c r="H385" s="37">
+        <v>2019425</v>
+      </c>
+      <c r="I385" s="35">
+        <v>2320712</v>
+      </c>
+      <c r="J385" s="35">
+        <v>2698308</v>
+      </c>
+      <c r="K385" s="38"/>
+      <c r="L385" s="38"/>
+      <c r="M385" s="38"/>
+    </row>
+    <row r="386" spans="1:13">
+      <c r="A386" s="53" t="s">
+        <v>56</v>
+      </c>
+      <c r="B386" s="65">
+        <v>13956</v>
+      </c>
+      <c r="C386" s="65">
+        <v>35917</v>
+      </c>
+      <c r="D386" s="35">
+        <v>57878</v>
+      </c>
+      <c r="E386" s="37">
+        <v>79838</v>
+      </c>
+      <c r="F386" s="37">
+        <v>105070</v>
+      </c>
+      <c r="G386" s="35">
+        <v>130301</v>
+      </c>
+      <c r="H386" s="37">
+        <v>155532</v>
+      </c>
+      <c r="I386" s="35">
+        <v>182666</v>
+      </c>
+      <c r="J386" s="35">
+        <v>209800</v>
+      </c>
+      <c r="K386" s="38"/>
+      <c r="L386" s="38"/>
+      <c r="M386" s="38"/>
+    </row>
+    <row r="387" spans="1:13">
+      <c r="A387" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="B387" s="65">
+        <v>167</v>
+      </c>
+      <c r="C387" s="65">
+        <v>334</v>
+      </c>
+      <c r="D387" s="35">
+        <v>501</v>
+      </c>
+      <c r="E387" s="37">
+        <v>668</v>
+      </c>
+      <c r="F387" s="37">
+        <v>835</v>
+      </c>
+      <c r="G387" s="35">
+        <v>1002</v>
+      </c>
+      <c r="H387" s="35">
+        <v>1002</v>
+      </c>
+      <c r="I387" s="35">
+        <v>1002</v>
+      </c>
+      <c r="J387" s="35">
+        <v>1002</v>
+      </c>
+      <c r="K387" s="38"/>
+      <c r="L387" s="38"/>
+      <c r="M387" s="38"/>
+    </row>
+    <row r="388" spans="1:13" ht="35.25" customHeight="1">
+      <c r="A388" s="51" t="s">
+        <v>33</v>
+      </c>
+      <c r="B388" s="54"/>
+      <c r="C388" s="54"/>
+      <c r="D388" s="54"/>
+      <c r="E388" s="54"/>
+      <c r="F388" s="37"/>
+      <c r="G388" s="54"/>
+      <c r="H388" s="37"/>
+      <c r="I388" s="51"/>
+      <c r="J388" s="51"/>
+      <c r="K388" s="36"/>
+      <c r="L388" s="55"/>
+      <c r="M388" s="55"/>
+    </row>
+    <row r="389" spans="1:13" s="8" customFormat="1" ht="11.25">
+      <c r="A389" s="52" t="s">
         <v>50</v>
       </c>
-      <c r="B384" s="66">
-[...29 lines deleted...]
-      <c r="A385" s="54" t="s">
+      <c r="B389" s="65">
+        <v>7241822</v>
+      </c>
+      <c r="C389" s="65">
+        <v>17280907</v>
+      </c>
+      <c r="D389" s="35">
+        <v>31048259</v>
+      </c>
+      <c r="E389" s="37">
+        <v>49753736</v>
+      </c>
+      <c r="F389" s="37">
+        <v>67812670</v>
+      </c>
+      <c r="G389" s="35">
+        <v>90482329</v>
+      </c>
+      <c r="H389" s="35">
+        <v>105475929</v>
+      </c>
+      <c r="I389" s="35">
+        <v>121098125</v>
+      </c>
+      <c r="J389" s="35">
+        <v>135651776</v>
+      </c>
+      <c r="K389" s="38"/>
+      <c r="L389" s="38"/>
+      <c r="M389" s="38"/>
+    </row>
+    <row r="390" spans="1:13">
+      <c r="A390" s="53" t="s">
         <v>51</v>
       </c>
-      <c r="B385" s="66" t="s">
+      <c r="B390" s="65">
+        <v>4772963</v>
+      </c>
+      <c r="C390" s="65">
+        <v>11989984</v>
+      </c>
+      <c r="D390" s="35">
+        <v>22296976</v>
+      </c>
+      <c r="E390" s="37">
+        <v>37265279</v>
+      </c>
+      <c r="F390" s="37">
+        <v>51822306</v>
+      </c>
+      <c r="G390" s="35">
+        <v>70929291</v>
+      </c>
+      <c r="H390" s="35">
+        <v>81723170</v>
+      </c>
+      <c r="I390" s="35">
+        <v>93525131</v>
+      </c>
+      <c r="J390" s="35">
+        <v>104180975</v>
+      </c>
+      <c r="K390" s="38"/>
+      <c r="L390" s="38"/>
+      <c r="M390" s="38"/>
+    </row>
+    <row r="391" spans="1:13">
+      <c r="A391" s="53" t="s">
+        <v>72</v>
+      </c>
+      <c r="B391" s="65">
+        <v>1879613</v>
+      </c>
+      <c r="C391" s="65">
+        <v>4629985</v>
+      </c>
+      <c r="D391" s="35">
+        <v>8010281</v>
+      </c>
+      <c r="E391" s="37">
+        <v>11680020</v>
+      </c>
+      <c r="F391" s="37">
+        <v>15127168</v>
+      </c>
+      <c r="G391" s="35">
+        <v>18636938</v>
+      </c>
+      <c r="H391" s="35">
+        <v>22768350</v>
+      </c>
+      <c r="I391" s="35">
+        <v>26503546</v>
+      </c>
+      <c r="J391" s="35">
+        <v>30106328</v>
+      </c>
+      <c r="K391" s="38"/>
+      <c r="L391" s="38"/>
+      <c r="M391" s="38"/>
+    </row>
+    <row r="392" spans="1:13">
+      <c r="A392" s="53" t="s">
+        <v>53</v>
+      </c>
+      <c r="B392" s="65">
+        <v>12197</v>
+      </c>
+      <c r="C392" s="65">
+        <v>30235</v>
+      </c>
+      <c r="D392" s="35">
+        <v>48272</v>
+      </c>
+      <c r="E392" s="37">
+        <v>66310</v>
+      </c>
+      <c r="F392" s="37">
+        <v>78482</v>
+      </c>
+      <c r="G392" s="35">
+        <v>90653</v>
+      </c>
+      <c r="H392" s="35">
+        <v>102825</v>
+      </c>
+      <c r="I392" s="35">
+        <v>124714</v>
+      </c>
+      <c r="J392" s="35">
+        <v>146602</v>
+      </c>
+      <c r="K392" s="38"/>
+      <c r="L392" s="38"/>
+      <c r="M392" s="38"/>
+    </row>
+    <row r="393" spans="1:13">
+      <c r="A393" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="B393" s="65">
+        <v>3288</v>
+      </c>
+      <c r="C393" s="65">
+        <v>9753</v>
+      </c>
+      <c r="D393" s="35">
+        <v>16218</v>
+      </c>
+      <c r="E393" s="37">
+        <v>22683</v>
+      </c>
+      <c r="F393" s="37">
+        <v>27002</v>
+      </c>
+      <c r="G393" s="35">
+        <v>31321</v>
+      </c>
+      <c r="H393" s="35">
+        <v>37663</v>
+      </c>
+      <c r="I393" s="35">
+        <v>49463</v>
+      </c>
+      <c r="J393" s="35">
+        <v>61264</v>
+      </c>
+      <c r="K393" s="38"/>
+      <c r="L393" s="38"/>
+      <c r="M393" s="38"/>
+    </row>
+    <row r="394" spans="1:13">
+      <c r="A394" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="B394" s="65">
+        <v>540916</v>
+      </c>
+      <c r="C394" s="65">
+        <v>548947</v>
+      </c>
+      <c r="D394" s="35">
+        <v>565351</v>
+      </c>
+      <c r="E394" s="37">
+        <v>569125</v>
+      </c>
+      <c r="F394" s="37">
+        <v>570981</v>
+      </c>
+      <c r="G394" s="35">
+        <v>570981</v>
+      </c>
+      <c r="H394" s="35">
+        <v>586373</v>
+      </c>
+      <c r="I394" s="35">
+        <v>605886</v>
+      </c>
+      <c r="J394" s="35">
+        <v>835386</v>
+      </c>
+      <c r="K394" s="38"/>
+      <c r="L394" s="38"/>
+      <c r="M394" s="38"/>
+    </row>
+    <row r="395" spans="1:13">
+      <c r="A395" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="B395" s="65">
+        <v>29671</v>
+      </c>
+      <c r="C395" s="65">
+        <v>65655</v>
+      </c>
+      <c r="D395" s="35">
+        <v>101639</v>
+      </c>
+      <c r="E395" s="37">
+        <v>137623</v>
+      </c>
+      <c r="F395" s="37">
+        <v>170862</v>
+      </c>
+      <c r="G395" s="35">
+        <v>204100</v>
+      </c>
+      <c r="H395" s="35">
+        <v>237338</v>
+      </c>
+      <c r="I395" s="35">
+        <v>268009</v>
+      </c>
+      <c r="J395" s="35">
+        <v>298679</v>
+      </c>
+      <c r="K395" s="38"/>
+      <c r="L395" s="38"/>
+      <c r="M395" s="38"/>
+    </row>
+    <row r="396" spans="1:13">
+      <c r="A396" s="53" t="s">
+        <v>65</v>
+      </c>
+      <c r="B396" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="C385" s="66" t="s">
+      <c r="C396" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="D385" s="66" t="s">
+      <c r="D396" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="E385" s="66" t="s">
+      <c r="E396" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="F385" s="66" t="s">
+      <c r="F396" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="G385" s="66" t="s">
+      <c r="G396" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="H385" s="38">
-[...11 lines deleted...]
-      <c r="A386" s="54" t="s">
+      <c r="H396" s="35">
+        <v>1167</v>
+      </c>
+      <c r="I396" s="35">
+        <v>2334</v>
+      </c>
+      <c r="J396" s="35">
+        <v>3501</v>
+      </c>
+      <c r="K396" s="38"/>
+      <c r="L396" s="38"/>
+      <c r="M396" s="38"/>
+    </row>
+    <row r="397" spans="1:13">
+      <c r="A397" s="53" t="s">
+        <v>68</v>
+      </c>
+      <c r="B397" s="65">
+        <v>3174</v>
+      </c>
+      <c r="C397" s="65">
+        <v>6348</v>
+      </c>
+      <c r="D397" s="35">
+        <v>9522</v>
+      </c>
+      <c r="E397" s="37">
+        <v>12696</v>
+      </c>
+      <c r="F397" s="37">
+        <v>15870</v>
+      </c>
+      <c r="G397" s="35">
+        <v>19044</v>
+      </c>
+      <c r="H397" s="35">
+        <v>19044</v>
+      </c>
+      <c r="I397" s="35">
+        <v>19044</v>
+      </c>
+      <c r="J397" s="35">
+        <v>19044</v>
+      </c>
+      <c r="K397" s="38"/>
+      <c r="L397" s="38"/>
+      <c r="M397" s="38"/>
+    </row>
+    <row r="398" spans="1:13" ht="33.75">
+      <c r="A398" s="51" t="s">
+        <v>27</v>
+      </c>
+      <c r="B398" s="42"/>
+      <c r="C398" s="42"/>
+      <c r="D398" s="43"/>
+      <c r="E398" s="43"/>
+      <c r="F398" s="37"/>
+      <c r="G398" s="43"/>
+      <c r="H398" s="37"/>
+      <c r="I398" s="51"/>
+      <c r="J398" s="51"/>
+      <c r="K398" s="36"/>
+      <c r="L398" s="44"/>
+      <c r="M398" s="44"/>
+    </row>
+    <row r="399" spans="1:13" s="8" customFormat="1" ht="11.25">
+      <c r="A399" s="52" t="s">
+        <v>50</v>
+      </c>
+      <c r="B399" s="65">
+        <v>768111</v>
+      </c>
+      <c r="C399" s="65">
+        <v>4300180</v>
+      </c>
+      <c r="D399" s="35">
+        <v>7718262</v>
+      </c>
+      <c r="E399" s="37">
+        <v>11894783</v>
+      </c>
+      <c r="F399" s="37">
+        <v>16155714</v>
+      </c>
+      <c r="G399" s="35">
+        <v>43208333</v>
+      </c>
+      <c r="H399" s="35">
+        <v>44276523</v>
+      </c>
+      <c r="I399" s="35">
+        <v>45555670</v>
+      </c>
+      <c r="J399" s="35">
+        <v>50147788</v>
+      </c>
+      <c r="K399" s="38"/>
+      <c r="L399" s="38"/>
+      <c r="M399" s="38"/>
+    </row>
+    <row r="400" spans="1:13">
+      <c r="A400" s="53" t="s">
+        <v>51</v>
+      </c>
+      <c r="B400" s="65">
+        <v>767788</v>
+      </c>
+      <c r="C400" s="65">
+        <v>4299534</v>
+      </c>
+      <c r="D400" s="35">
+        <v>7717293</v>
+      </c>
+      <c r="E400" s="37">
+        <v>11893491</v>
+      </c>
+      <c r="F400" s="37">
+        <v>16154099</v>
+      </c>
+      <c r="G400" s="35">
+        <v>43206395</v>
+      </c>
+      <c r="H400" s="35">
+        <v>44274585</v>
+      </c>
+      <c r="I400" s="35">
+        <v>45545983</v>
+      </c>
+      <c r="J400" s="35">
+        <v>50130352</v>
+      </c>
+      <c r="K400" s="38"/>
+      <c r="L400" s="38"/>
+      <c r="M400" s="38"/>
+    </row>
+    <row r="401" spans="1:13">
+      <c r="A401" s="39" t="s">
+        <v>85</v>
+      </c>
+      <c r="B401" s="65">
+        <v>323</v>
+      </c>
+      <c r="C401" s="65">
+        <v>646</v>
+      </c>
+      <c r="D401" s="35">
+        <v>969</v>
+      </c>
+      <c r="E401" s="41">
+        <v>1292</v>
+      </c>
+      <c r="F401" s="37">
+        <v>1615</v>
+      </c>
+      <c r="G401" s="35">
+        <v>1938</v>
+      </c>
+      <c r="H401" s="35">
+        <v>1938</v>
+      </c>
+      <c r="I401" s="35">
+        <v>1938</v>
+      </c>
+      <c r="J401" s="35">
+        <v>1938</v>
+      </c>
+      <c r="K401" s="38"/>
+      <c r="L401" s="38"/>
+      <c r="M401" s="38"/>
+    </row>
+    <row r="402" spans="1:13">
+      <c r="A402" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="B402" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="C402" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="D402" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="E402" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="F402" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="G402" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="H402" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="I402" s="35">
+        <v>7749</v>
+      </c>
+      <c r="J402" s="35">
+        <v>15498</v>
+      </c>
+      <c r="K402" s="38"/>
+      <c r="L402" s="38"/>
+      <c r="M402" s="38"/>
+    </row>
+    <row r="403" spans="1:13" ht="22.5">
+      <c r="A403" s="51" t="s">
+        <v>32</v>
+      </c>
+      <c r="B403" s="54"/>
+      <c r="C403" s="54"/>
+      <c r="D403" s="54"/>
+      <c r="E403" s="54"/>
+      <c r="F403" s="37"/>
+      <c r="G403" s="54"/>
+      <c r="H403" s="49"/>
+      <c r="I403" s="51"/>
+      <c r="J403" s="51"/>
+      <c r="K403" s="36"/>
+      <c r="L403" s="55"/>
+      <c r="M403" s="55"/>
+    </row>
+    <row r="404" spans="1:13" s="8" customFormat="1" ht="11.25">
+      <c r="A404" s="52" t="s">
+        <v>50</v>
+      </c>
+      <c r="B404" s="65">
+        <v>124557</v>
+      </c>
+      <c r="C404" s="65">
+        <v>321461</v>
+      </c>
+      <c r="D404" s="35">
+        <v>518438</v>
+      </c>
+      <c r="E404" s="37">
+        <v>723381</v>
+      </c>
+      <c r="F404" s="37">
+        <v>736079</v>
+      </c>
+      <c r="G404" s="35">
+        <v>749563</v>
+      </c>
+      <c r="H404" s="35">
+        <v>761544</v>
+      </c>
+      <c r="I404" s="35">
+        <v>779560</v>
+      </c>
+      <c r="J404" s="35">
+        <v>799803</v>
+      </c>
+      <c r="K404" s="38"/>
+      <c r="L404" s="38"/>
+      <c r="M404" s="38"/>
+    </row>
+    <row r="405" spans="1:13">
+      <c r="A405" s="53" t="s">
+        <v>56</v>
+      </c>
+      <c r="B405" s="65" t="s">
+        <v>86</v>
+      </c>
+      <c r="C405" s="65">
+        <v>3886</v>
+      </c>
+      <c r="D405" s="35">
+        <v>4466</v>
+      </c>
+      <c r="E405" s="37">
+        <v>13012</v>
+      </c>
+      <c r="F405" s="37">
+        <v>14352</v>
+      </c>
+      <c r="G405" s="35">
+        <v>16479</v>
+      </c>
+      <c r="H405" s="35">
+        <v>17103</v>
+      </c>
+      <c r="I405" s="35">
+        <v>19112</v>
+      </c>
+      <c r="J405" s="35">
+        <v>23349</v>
+      </c>
+      <c r="K405" s="38"/>
+      <c r="L405" s="38"/>
+      <c r="M405" s="38"/>
+    </row>
+    <row r="406" spans="1:13">
+      <c r="A406" s="53" t="s">
+        <v>58</v>
+      </c>
+      <c r="B406" s="65">
+        <v>2488</v>
+      </c>
+      <c r="C406" s="65">
+        <v>13647</v>
+      </c>
+      <c r="D406" s="35">
+        <v>24806</v>
+      </c>
+      <c r="E406" s="37">
+        <v>35965</v>
+      </c>
+      <c r="F406" s="37">
+        <v>47322</v>
+      </c>
+      <c r="G406" s="35">
+        <v>58680</v>
+      </c>
+      <c r="H406" s="35">
+        <v>70037</v>
+      </c>
+      <c r="I406" s="35">
+        <v>86043</v>
+      </c>
+      <c r="J406" s="35">
+        <v>102050</v>
+      </c>
+      <c r="K406" s="38"/>
+      <c r="L406" s="38"/>
+      <c r="M406" s="38"/>
+    </row>
+    <row r="407" spans="1:13">
+      <c r="A407" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="B407" s="65">
+        <v>118690</v>
+      </c>
+      <c r="C407" s="65">
+        <v>303928</v>
+      </c>
+      <c r="D407" s="35">
+        <v>489166</v>
+      </c>
+      <c r="E407" s="37">
+        <v>674404</v>
+      </c>
+      <c r="F407" s="37">
+        <v>674404</v>
+      </c>
+      <c r="G407" s="35">
+        <v>674404</v>
+      </c>
+      <c r="H407" s="35">
+        <v>674404</v>
+      </c>
+      <c r="I407" s="35">
+        <v>674404</v>
+      </c>
+      <c r="J407" s="35">
+        <v>674404</v>
+      </c>
+      <c r="K407" s="38"/>
+      <c r="L407" s="38"/>
+      <c r="M407" s="38"/>
+    </row>
+    <row r="408" spans="1:13" ht="22.5">
+      <c r="A408" s="51" t="s">
+        <v>31</v>
+      </c>
+      <c r="B408" s="54"/>
+      <c r="C408" s="54"/>
+      <c r="D408" s="54"/>
+      <c r="E408" s="54"/>
+      <c r="F408" s="37"/>
+      <c r="G408" s="54"/>
+      <c r="H408" s="37"/>
+      <c r="I408" s="51"/>
+      <c r="J408" s="51"/>
+      <c r="K408" s="36"/>
+      <c r="L408" s="55"/>
+      <c r="M408" s="55"/>
+    </row>
+    <row r="409" spans="1:13" s="8" customFormat="1" ht="11.25">
+      <c r="A409" s="52" t="s">
+        <v>50</v>
+      </c>
+      <c r="B409" s="65">
+        <v>2447213</v>
+      </c>
+      <c r="C409" s="65">
+        <v>5739315</v>
+      </c>
+      <c r="D409" s="35">
+        <v>9147964</v>
+      </c>
+      <c r="E409" s="37">
+        <v>12711187</v>
+      </c>
+      <c r="F409" s="37">
+        <v>16107619</v>
+      </c>
+      <c r="G409" s="35">
+        <v>19775627</v>
+      </c>
+      <c r="H409" s="35">
+        <v>23343458</v>
+      </c>
+      <c r="I409" s="35">
+        <v>27631537</v>
+      </c>
+      <c r="J409" s="35">
+        <v>32878027</v>
+      </c>
+      <c r="K409" s="38"/>
+      <c r="L409" s="38"/>
+      <c r="M409" s="38"/>
+    </row>
+    <row r="410" spans="1:13">
+      <c r="A410" s="53" t="s">
+        <v>51</v>
+      </c>
+      <c r="B410" s="65">
+        <v>319000</v>
+      </c>
+      <c r="C410" s="65">
+        <v>944695</v>
+      </c>
+      <c r="D410" s="35">
+        <v>1570441</v>
+      </c>
+      <c r="E410" s="37">
+        <v>2196198</v>
+      </c>
+      <c r="F410" s="37">
+        <v>2522759</v>
+      </c>
+      <c r="G410" s="35">
+        <v>2849923</v>
+      </c>
+      <c r="H410" s="35">
+        <v>3208714</v>
+      </c>
+      <c r="I410" s="35">
+        <v>4271314</v>
+      </c>
+      <c r="J410" s="35">
+        <v>5426590</v>
+      </c>
+      <c r="K410" s="38"/>
+      <c r="L410" s="38"/>
+      <c r="M410" s="38"/>
+    </row>
+    <row r="411" spans="1:13">
+      <c r="A411" s="53" t="s">
+        <v>52</v>
+      </c>
+      <c r="B411" s="65">
+        <v>28826</v>
+      </c>
+      <c r="C411" s="65">
+        <v>73485</v>
+      </c>
+      <c r="D411" s="35">
+        <v>118144</v>
+      </c>
+      <c r="E411" s="37">
+        <v>162803</v>
+      </c>
+      <c r="F411" s="37">
+        <v>178780</v>
+      </c>
+      <c r="G411" s="35">
+        <v>194756</v>
+      </c>
+      <c r="H411" s="35">
+        <v>215541</v>
+      </c>
+      <c r="I411" s="35">
+        <v>247508</v>
+      </c>
+      <c r="J411" s="35">
+        <v>279475</v>
+      </c>
+      <c r="K411" s="38"/>
+      <c r="L411" s="38"/>
+      <c r="M411" s="38"/>
+    </row>
+    <row r="412" spans="1:13">
+      <c r="A412" s="53" t="s">
+        <v>72</v>
+      </c>
+      <c r="B412" s="65">
+        <v>118712</v>
+      </c>
+      <c r="C412" s="65">
+        <v>382855</v>
+      </c>
+      <c r="D412" s="35">
+        <v>639380</v>
+      </c>
+      <c r="E412" s="37">
+        <v>1034795</v>
+      </c>
+      <c r="F412" s="37">
+        <v>1634816</v>
+      </c>
+      <c r="G412" s="35">
+        <v>2198708</v>
+      </c>
+      <c r="H412" s="35">
+        <v>2933215</v>
+      </c>
+      <c r="I412" s="35">
+        <v>3278680</v>
+      </c>
+      <c r="J412" s="35">
+        <v>3755258</v>
+      </c>
+      <c r="K412" s="38"/>
+      <c r="L412" s="38"/>
+      <c r="M412" s="38"/>
+    </row>
+    <row r="413" spans="1:13">
+      <c r="A413" s="53" t="s">
+        <v>53</v>
+      </c>
+      <c r="B413" s="65">
+        <v>22284</v>
+      </c>
+      <c r="C413" s="65">
+        <v>74652</v>
+      </c>
+      <c r="D413" s="35">
+        <v>127020</v>
+      </c>
+      <c r="E413" s="37">
+        <v>179389</v>
+      </c>
+      <c r="F413" s="37">
+        <v>218601</v>
+      </c>
+      <c r="G413" s="35">
+        <v>257813</v>
+      </c>
+      <c r="H413" s="35">
+        <v>298721</v>
+      </c>
+      <c r="I413" s="35">
+        <v>336026</v>
+      </c>
+      <c r="J413" s="35">
+        <v>373331</v>
+      </c>
+      <c r="K413" s="38"/>
+      <c r="L413" s="38"/>
+      <c r="M413" s="38"/>
+    </row>
+    <row r="414" spans="1:13">
+      <c r="A414" s="53" t="s">
         <v>54</v>
       </c>
-      <c r="B386" s="66">
-[...29 lines deleted...]
-      <c r="A387" s="54" t="s">
+      <c r="B414" s="65">
+        <v>39719</v>
+      </c>
+      <c r="C414" s="65">
+        <v>86205</v>
+      </c>
+      <c r="D414" s="35">
+        <v>132690</v>
+      </c>
+      <c r="E414" s="37">
+        <v>179176</v>
+      </c>
+      <c r="F414" s="37">
+        <v>209612</v>
+      </c>
+      <c r="G414" s="35">
+        <v>240047</v>
+      </c>
+      <c r="H414" s="35">
+        <v>272077</v>
+      </c>
+      <c r="I414" s="35">
+        <v>322935</v>
+      </c>
+      <c r="J414" s="35">
+        <v>373794</v>
+      </c>
+      <c r="K414" s="38"/>
+      <c r="L414" s="38"/>
+      <c r="M414" s="38"/>
+    </row>
+    <row r="415" spans="1:13">
+      <c r="A415" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="B415" s="65">
+        <v>28248</v>
+      </c>
+      <c r="C415" s="65">
+        <v>57746</v>
+      </c>
+      <c r="D415" s="35">
+        <v>87243</v>
+      </c>
+      <c r="E415" s="37">
+        <v>116740</v>
+      </c>
+      <c r="F415" s="37">
+        <v>145738</v>
+      </c>
+      <c r="G415" s="35">
+        <v>174736</v>
+      </c>
+      <c r="H415" s="35">
+        <v>194859</v>
+      </c>
+      <c r="I415" s="35">
+        <v>219602</v>
+      </c>
+      <c r="J415" s="35">
+        <v>244345</v>
+      </c>
+      <c r="K415" s="38"/>
+      <c r="L415" s="38"/>
+      <c r="M415" s="38"/>
+    </row>
+    <row r="416" spans="1:13">
+      <c r="A416" s="53" t="s">
         <v>56</v>
       </c>
-      <c r="B387" s="66">
-[...29 lines deleted...]
-      <c r="A388" s="54" t="s">
+      <c r="B416" s="65">
+        <v>897906</v>
+      </c>
+      <c r="C416" s="65">
+        <v>1793512</v>
+      </c>
+      <c r="D416" s="35">
+        <v>2744209</v>
+      </c>
+      <c r="E416" s="37">
+        <v>3588885</v>
+      </c>
+      <c r="F416" s="37">
+        <v>4643608</v>
+      </c>
+      <c r="G416" s="35">
+        <v>5919648</v>
+      </c>
+      <c r="H416" s="35">
+        <v>6866462</v>
+      </c>
+      <c r="I416" s="35">
+        <v>7812673</v>
+      </c>
+      <c r="J416" s="35">
+        <v>9096294</v>
+      </c>
+      <c r="K416" s="38"/>
+      <c r="L416" s="38"/>
+      <c r="M416" s="38"/>
+    </row>
+    <row r="417" spans="1:13">
+      <c r="A417" s="53" t="s">
+        <v>58</v>
+      </c>
+      <c r="B417" s="65">
+        <v>12440</v>
+      </c>
+      <c r="C417" s="65">
+        <v>37980</v>
+      </c>
+      <c r="D417" s="35">
+        <v>63520</v>
+      </c>
+      <c r="E417" s="37">
+        <v>89060</v>
+      </c>
+      <c r="F417" s="37">
+        <v>122434</v>
+      </c>
+      <c r="G417" s="35">
+        <v>155807</v>
+      </c>
+      <c r="H417" s="35">
+        <v>189181</v>
+      </c>
+      <c r="I417" s="35">
+        <v>239157</v>
+      </c>
+      <c r="J417" s="35">
+        <v>289133</v>
+      </c>
+      <c r="K417" s="38"/>
+      <c r="L417" s="38"/>
+      <c r="M417" s="38"/>
+    </row>
+    <row r="418" spans="1:13">
+      <c r="A418" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="B418" s="65">
+        <v>28359</v>
+      </c>
+      <c r="C418" s="65">
+        <v>66002</v>
+      </c>
+      <c r="D418" s="35">
+        <v>103644</v>
+      </c>
+      <c r="E418" s="37">
+        <v>141287</v>
+      </c>
+      <c r="F418" s="37">
+        <v>177683</v>
+      </c>
+      <c r="G418" s="35">
+        <v>214078</v>
+      </c>
+      <c r="H418" s="35">
+        <v>250474</v>
+      </c>
+      <c r="I418" s="35">
+        <v>336026</v>
+      </c>
+      <c r="J418" s="35">
+        <v>421578</v>
+      </c>
+      <c r="K418" s="38"/>
+      <c r="L418" s="38"/>
+      <c r="M418" s="38"/>
+    </row>
+    <row r="419" spans="1:13">
+      <c r="A419" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="B419" s="65">
+        <v>26611</v>
+      </c>
+      <c r="C419" s="65">
+        <v>55781</v>
+      </c>
+      <c r="D419" s="35">
+        <v>84950</v>
+      </c>
+      <c r="E419" s="37">
+        <v>114119</v>
+      </c>
+      <c r="F419" s="37">
+        <v>146031</v>
+      </c>
+      <c r="G419" s="35">
+        <v>177943</v>
+      </c>
+      <c r="H419" s="35">
+        <v>210039</v>
+      </c>
+      <c r="I419" s="35">
+        <v>239851</v>
+      </c>
+      <c r="J419" s="35">
+        <v>269663</v>
+      </c>
+      <c r="K419" s="38"/>
+      <c r="L419" s="38"/>
+      <c r="M419" s="38"/>
+    </row>
+    <row r="420" spans="1:13">
+      <c r="A420" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="B420" s="65">
+        <v>18639</v>
+      </c>
+      <c r="C420" s="65">
+        <v>18654</v>
+      </c>
+      <c r="D420" s="35">
+        <v>18669</v>
+      </c>
+      <c r="E420" s="37">
+        <v>18684</v>
+      </c>
+      <c r="F420" s="37">
+        <v>33139</v>
+      </c>
+      <c r="G420" s="35">
+        <v>47593</v>
+      </c>
+      <c r="H420" s="35">
+        <v>62033</v>
+      </c>
+      <c r="I420" s="35">
+        <v>87767</v>
+      </c>
+      <c r="J420" s="35">
+        <v>113500</v>
+      </c>
+      <c r="K420" s="38"/>
+      <c r="L420" s="38"/>
+      <c r="M420" s="38"/>
+    </row>
+    <row r="421" spans="1:13">
+      <c r="A421" s="53" t="s">
         <v>62</v>
       </c>
-      <c r="B388" s="66">
-[...46 lines deleted...]
-      <c r="A390" s="53" t="s">
+      <c r="B421" s="65">
+        <v>33081</v>
+      </c>
+      <c r="C421" s="65">
+        <v>345195</v>
+      </c>
+      <c r="D421" s="35">
+        <v>657308</v>
+      </c>
+      <c r="E421" s="37">
+        <v>969421</v>
+      </c>
+      <c r="F421" s="37">
+        <v>975639</v>
+      </c>
+      <c r="G421" s="35">
+        <v>981857</v>
+      </c>
+      <c r="H421" s="35">
+        <v>988135</v>
+      </c>
+      <c r="I421" s="35">
+        <v>1050096</v>
+      </c>
+      <c r="J421" s="35">
+        <v>1112057</v>
+      </c>
+      <c r="K421" s="38"/>
+      <c r="L421" s="38"/>
+      <c r="M421" s="38"/>
+    </row>
+    <row r="422" spans="1:13">
+      <c r="A422" s="53" t="s">
+        <v>63</v>
+      </c>
+      <c r="B422" s="65">
+        <v>16436</v>
+      </c>
+      <c r="C422" s="65">
+        <v>37682</v>
+      </c>
+      <c r="D422" s="35">
+        <v>58928</v>
+      </c>
+      <c r="E422" s="37">
+        <v>80174</v>
+      </c>
+      <c r="F422" s="37">
+        <v>93481</v>
+      </c>
+      <c r="G422" s="35">
+        <v>106788</v>
+      </c>
+      <c r="H422" s="35">
+        <v>119513</v>
+      </c>
+      <c r="I422" s="35">
+        <v>135139</v>
+      </c>
+      <c r="J422" s="35">
+        <v>150766</v>
+      </c>
+      <c r="K422" s="38"/>
+      <c r="L422" s="38"/>
+      <c r="M422" s="38"/>
+    </row>
+    <row r="423" spans="1:13">
+      <c r="A423" s="53" t="s">
+        <v>64</v>
+      </c>
+      <c r="B423" s="65">
+        <v>7216</v>
+      </c>
+      <c r="C423" s="65">
+        <v>37449</v>
+      </c>
+      <c r="D423" s="35">
+        <v>67683</v>
+      </c>
+      <c r="E423" s="37">
+        <v>97917</v>
+      </c>
+      <c r="F423" s="37">
+        <v>104544</v>
+      </c>
+      <c r="G423" s="35">
+        <v>111171</v>
+      </c>
+      <c r="H423" s="35">
+        <v>115928</v>
+      </c>
+      <c r="I423" s="35">
+        <v>189943</v>
+      </c>
+      <c r="J423" s="35">
+        <v>263959</v>
+      </c>
+      <c r="K423" s="38"/>
+      <c r="L423" s="38"/>
+      <c r="M423" s="38"/>
+    </row>
+    <row r="424" spans="1:13">
+      <c r="A424" s="53" t="s">
+        <v>65</v>
+      </c>
+      <c r="B424" s="65">
+        <v>97558</v>
+      </c>
+      <c r="C424" s="65">
+        <v>189525</v>
+      </c>
+      <c r="D424" s="35">
+        <v>281492</v>
+      </c>
+      <c r="E424" s="37">
+        <v>373458</v>
+      </c>
+      <c r="F424" s="37">
+        <v>493142</v>
+      </c>
+      <c r="G424" s="35">
+        <v>612826</v>
+      </c>
+      <c r="H424" s="35">
+        <v>735971</v>
+      </c>
+      <c r="I424" s="35">
+        <v>822590</v>
+      </c>
+      <c r="J424" s="35">
+        <v>997825</v>
+      </c>
+      <c r="K424" s="38"/>
+      <c r="L424" s="38"/>
+      <c r="M424" s="38"/>
+    </row>
+    <row r="425" spans="1:13">
+      <c r="A425" s="53" t="s">
+        <v>71</v>
+      </c>
+      <c r="B425" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="C425" s="65">
+        <v>97</v>
+      </c>
+      <c r="D425" s="35">
+        <v>194</v>
+      </c>
+      <c r="E425" s="37">
+        <v>291</v>
+      </c>
+      <c r="F425" s="37">
+        <v>342</v>
+      </c>
+      <c r="G425" s="35">
+        <v>393</v>
+      </c>
+      <c r="H425" s="35">
+        <v>444</v>
+      </c>
+      <c r="I425" s="35">
+        <v>2871</v>
+      </c>
+      <c r="J425" s="35">
+        <v>5297</v>
+      </c>
+      <c r="K425" s="38"/>
+      <c r="L425" s="38"/>
+      <c r="M425" s="38"/>
+    </row>
+    <row r="426" spans="1:13">
+      <c r="A426" s="53" t="s">
+        <v>67</v>
+      </c>
+      <c r="B426" s="65">
+        <v>30861</v>
+      </c>
+      <c r="C426" s="65">
+        <v>87745</v>
+      </c>
+      <c r="D426" s="35">
+        <v>144629</v>
+      </c>
+      <c r="E426" s="37">
+        <v>201513</v>
+      </c>
+      <c r="F426" s="37">
+        <v>226806</v>
+      </c>
+      <c r="G426" s="35">
+        <v>252098</v>
+      </c>
+      <c r="H426" s="35">
+        <v>288203</v>
+      </c>
+      <c r="I426" s="35">
+        <v>412206</v>
+      </c>
+      <c r="J426" s="35">
+        <v>536208</v>
+      </c>
+      <c r="K426" s="38"/>
+      <c r="L426" s="38"/>
+      <c r="M426" s="38"/>
+    </row>
+    <row r="427" spans="1:13">
+      <c r="A427" s="53" t="s">
+        <v>68</v>
+      </c>
+      <c r="B427" s="65">
+        <v>21575</v>
+      </c>
+      <c r="C427" s="65">
+        <v>69724</v>
+      </c>
+      <c r="D427" s="35">
+        <v>117873</v>
+      </c>
+      <c r="E427" s="37">
+        <v>166023</v>
+      </c>
+      <c r="F427" s="37">
+        <v>187426</v>
+      </c>
+      <c r="G427" s="35">
+        <v>208829</v>
+      </c>
+      <c r="H427" s="35">
+        <v>225443</v>
+      </c>
+      <c r="I427" s="35">
+        <v>256961</v>
+      </c>
+      <c r="J427" s="35">
+        <v>288479</v>
+      </c>
+      <c r="K427" s="38"/>
+      <c r="L427" s="38"/>
+      <c r="M427" s="38"/>
+    </row>
+    <row r="428" spans="1:13">
+      <c r="A428" s="53" t="s">
+        <v>69</v>
+      </c>
+      <c r="B428" s="65">
+        <v>18446</v>
+      </c>
+      <c r="C428" s="65">
+        <v>39721</v>
+      </c>
+      <c r="D428" s="35">
+        <v>60996</v>
+      </c>
+      <c r="E428" s="37">
+        <v>82270</v>
+      </c>
+      <c r="F428" s="37">
+        <v>108225</v>
+      </c>
+      <c r="G428" s="35">
+        <v>134179</v>
+      </c>
+      <c r="H428" s="35">
+        <v>159502</v>
+      </c>
+      <c r="I428" s="35">
+        <v>216368</v>
+      </c>
+      <c r="J428" s="35">
+        <v>273234</v>
+      </c>
+      <c r="K428" s="38"/>
+      <c r="L428" s="38"/>
+      <c r="M428" s="38"/>
+    </row>
+    <row r="429" spans="1:13">
+      <c r="A429" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="B429" s="65">
+        <v>681294</v>
+      </c>
+      <c r="C429" s="65">
+        <v>1340609</v>
+      </c>
+      <c r="D429" s="35">
+        <v>2068948</v>
+      </c>
+      <c r="E429" s="37">
+        <v>2918979</v>
+      </c>
+      <c r="F429" s="37">
+        <v>3884811</v>
+      </c>
+      <c r="G429" s="35">
+        <v>4936426</v>
+      </c>
+      <c r="H429" s="35">
+        <v>6008996</v>
+      </c>
+      <c r="I429" s="35">
+        <v>7153817</v>
+      </c>
+      <c r="J429" s="35">
+        <v>8607235</v>
+      </c>
+      <c r="K429" s="38"/>
+      <c r="L429" s="38"/>
+      <c r="M429" s="38"/>
+    </row>
+    <row r="430" spans="1:13">
+      <c r="A430" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="B430" s="42"/>
+      <c r="C430" s="42"/>
+      <c r="D430" s="43"/>
+      <c r="E430" s="43"/>
+      <c r="F430" s="37"/>
+      <c r="G430" s="43"/>
+      <c r="H430" s="37"/>
+      <c r="I430" s="46"/>
+      <c r="J430" s="46"/>
+      <c r="K430" s="36"/>
+      <c r="L430" s="44"/>
+      <c r="M430" s="44"/>
+    </row>
+    <row r="431" spans="1:13" s="8" customFormat="1" ht="11.25">
+      <c r="A431" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="B390" s="66">
-[...29 lines deleted...]
-      <c r="A391" s="54" t="s">
+      <c r="B431" s="65">
+        <v>310969</v>
+      </c>
+      <c r="C431" s="65">
+        <v>720879</v>
+      </c>
+      <c r="D431" s="35">
+        <v>1122275</v>
+      </c>
+      <c r="E431" s="37">
+        <v>1523424</v>
+      </c>
+      <c r="F431" s="37">
+        <v>1842338</v>
+      </c>
+      <c r="G431" s="35">
+        <v>2161445</v>
+      </c>
+      <c r="H431" s="35">
+        <v>2496487</v>
+      </c>
+      <c r="I431" s="35">
+        <v>2849347</v>
+      </c>
+      <c r="J431" s="35">
+        <v>3204591</v>
+      </c>
+      <c r="K431" s="38"/>
+      <c r="L431" s="38"/>
+      <c r="M431" s="38"/>
+    </row>
+    <row r="432" spans="1:13">
+      <c r="A432" s="48" t="s">
         <v>51</v>
       </c>
-      <c r="B391" s="66">
-[...29 lines deleted...]
-      <c r="A392" s="54" t="s">
+      <c r="B432" s="65">
+        <v>125602</v>
+      </c>
+      <c r="C432" s="65">
+        <v>301287</v>
+      </c>
+      <c r="D432" s="35">
+        <v>476973</v>
+      </c>
+      <c r="E432" s="37">
+        <v>652659</v>
+      </c>
+      <c r="F432" s="37">
+        <v>793090</v>
+      </c>
+      <c r="G432" s="35">
+        <v>933521</v>
+      </c>
+      <c r="H432" s="35">
+        <v>1085869</v>
+      </c>
+      <c r="I432" s="35">
+        <v>1275925</v>
+      </c>
+      <c r="J432" s="35">
+        <v>1465981</v>
+      </c>
+      <c r="K432" s="38"/>
+      <c r="L432" s="38"/>
+      <c r="M432" s="38"/>
+    </row>
+    <row r="433" spans="1:13">
+      <c r="A433" s="48" t="s">
+        <v>52</v>
+      </c>
+      <c r="B433" s="65">
+        <v>58435</v>
+      </c>
+      <c r="C433" s="65">
+        <v>184134</v>
+      </c>
+      <c r="D433" s="35">
+        <v>309832</v>
+      </c>
+      <c r="E433" s="37">
+        <v>435531</v>
+      </c>
+      <c r="F433" s="37">
+        <v>513174</v>
+      </c>
+      <c r="G433" s="35">
+        <v>590818</v>
+      </c>
+      <c r="H433" s="35">
+        <v>676355</v>
+      </c>
+      <c r="I433" s="35">
+        <v>741281</v>
+      </c>
+      <c r="J433" s="35">
+        <v>806208</v>
+      </c>
+      <c r="K433" s="38"/>
+      <c r="L433" s="38"/>
+      <c r="M433" s="38"/>
+    </row>
+    <row r="434" spans="1:13">
+      <c r="A434" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B392" s="66">
-[...29 lines deleted...]
-      <c r="A393" s="54" t="s">
+      <c r="B434" s="65">
+        <v>6024</v>
+      </c>
+      <c r="C434" s="65">
+        <v>12048</v>
+      </c>
+      <c r="D434" s="35">
+        <v>18072</v>
+      </c>
+      <c r="E434" s="37">
+        <v>24096</v>
+      </c>
+      <c r="F434" s="37">
+        <v>30120</v>
+      </c>
+      <c r="G434" s="35">
+        <v>36144</v>
+      </c>
+      <c r="H434" s="35">
+        <v>38041</v>
+      </c>
+      <c r="I434" s="35">
+        <v>39938</v>
+      </c>
+      <c r="J434" s="35">
+        <v>41835</v>
+      </c>
+      <c r="K434" s="38"/>
+      <c r="L434" s="38"/>
+      <c r="M434" s="38"/>
+    </row>
+    <row r="435" spans="1:13">
+      <c r="A435" s="48" t="s">
         <v>53</v>
       </c>
-      <c r="B393" s="66">
-[...29 lines deleted...]
-      <c r="A394" s="54" t="s">
+      <c r="B435" s="65">
+        <v>1006</v>
+      </c>
+      <c r="C435" s="65">
+        <v>2012</v>
+      </c>
+      <c r="D435" s="35">
+        <v>3018</v>
+      </c>
+      <c r="E435" s="37">
+        <v>4024</v>
+      </c>
+      <c r="F435" s="37">
+        <v>5030</v>
+      </c>
+      <c r="G435" s="35">
+        <v>6036</v>
+      </c>
+      <c r="H435" s="35">
+        <v>6767</v>
+      </c>
+      <c r="I435" s="35">
+        <v>7498</v>
+      </c>
+      <c r="J435" s="35">
+        <v>8229</v>
+      </c>
+      <c r="K435" s="38"/>
+      <c r="L435" s="38"/>
+      <c r="M435" s="38"/>
+    </row>
+    <row r="436" spans="1:13">
+      <c r="A436" s="48" t="s">
         <v>54</v>
       </c>
-      <c r="B394" s="66">
-[...29 lines deleted...]
-      <c r="A395" s="54" t="s">
+      <c r="B436" s="65">
+        <v>74024</v>
+      </c>
+      <c r="C436" s="65">
+        <v>129642</v>
+      </c>
+      <c r="D436" s="35">
+        <v>176746</v>
+      </c>
+      <c r="E436" s="37">
+        <v>223602</v>
+      </c>
+      <c r="F436" s="37">
+        <v>270765</v>
+      </c>
+      <c r="G436" s="35">
+        <v>318121</v>
+      </c>
+      <c r="H436" s="35">
+        <v>369516</v>
+      </c>
+      <c r="I436" s="35">
+        <v>422401</v>
+      </c>
+      <c r="J436" s="35">
+        <v>477670</v>
+      </c>
+      <c r="K436" s="38"/>
+      <c r="L436" s="38"/>
+      <c r="M436" s="38"/>
+    </row>
+    <row r="437" spans="1:13">
+      <c r="A437" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="B395" s="66">
-[...29 lines deleted...]
-      <c r="A396" s="54" t="s">
+      <c r="B437" s="65">
+        <v>517</v>
+      </c>
+      <c r="C437" s="65">
+        <v>1034</v>
+      </c>
+      <c r="D437" s="35">
+        <v>1551</v>
+      </c>
+      <c r="E437" s="37">
+        <v>2068</v>
+      </c>
+      <c r="F437" s="37">
+        <v>2585</v>
+      </c>
+      <c r="G437" s="35">
+        <v>3102</v>
+      </c>
+      <c r="H437" s="35">
+        <v>3554</v>
+      </c>
+      <c r="I437" s="35">
+        <v>4006</v>
+      </c>
+      <c r="J437" s="35">
+        <v>4458</v>
+      </c>
+      <c r="K437" s="38"/>
+      <c r="L437" s="38"/>
+      <c r="M437" s="38"/>
+    </row>
+    <row r="438" spans="1:13">
+      <c r="A438" s="48" t="s">
+        <v>56</v>
+      </c>
+      <c r="B438" s="65">
+        <v>4851</v>
+      </c>
+      <c r="C438" s="65">
+        <v>9702</v>
+      </c>
+      <c r="D438" s="35">
+        <v>14553</v>
+      </c>
+      <c r="E438" s="37">
+        <v>19404</v>
+      </c>
+      <c r="F438" s="37">
+        <v>24255</v>
+      </c>
+      <c r="G438" s="35">
+        <v>29106</v>
+      </c>
+      <c r="H438" s="35">
+        <v>31566</v>
+      </c>
+      <c r="I438" s="35">
+        <v>34026</v>
+      </c>
+      <c r="J438" s="35">
+        <v>36486</v>
+      </c>
+      <c r="K438" s="38"/>
+      <c r="L438" s="38"/>
+      <c r="M438" s="38"/>
+    </row>
+    <row r="439" spans="1:13">
+      <c r="A439" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="B439" s="65">
+        <v>2048</v>
+      </c>
+      <c r="C439" s="65">
+        <v>4096</v>
+      </c>
+      <c r="D439" s="35">
+        <v>6144</v>
+      </c>
+      <c r="E439" s="37">
+        <v>8192</v>
+      </c>
+      <c r="F439" s="37">
+        <v>10240</v>
+      </c>
+      <c r="G439" s="35">
+        <v>12288</v>
+      </c>
+      <c r="H439" s="35">
+        <v>16774</v>
+      </c>
+      <c r="I439" s="35">
+        <v>21260</v>
+      </c>
+      <c r="J439" s="35">
+        <v>25746</v>
+      </c>
+      <c r="K439" s="38"/>
+      <c r="L439" s="38"/>
+      <c r="M439" s="38"/>
+    </row>
+    <row r="440" spans="1:13">
+      <c r="A440" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="B440" s="65">
+        <v>324</v>
+      </c>
+      <c r="C440" s="65">
+        <v>648</v>
+      </c>
+      <c r="D440" s="35">
+        <v>972</v>
+      </c>
+      <c r="E440" s="37">
+        <v>1296</v>
+      </c>
+      <c r="F440" s="37">
+        <v>1620</v>
+      </c>
+      <c r="G440" s="35">
+        <v>1944</v>
+      </c>
+      <c r="H440" s="35">
+        <v>2151</v>
+      </c>
+      <c r="I440" s="35">
+        <v>2358</v>
+      </c>
+      <c r="J440" s="35">
+        <v>2565</v>
+      </c>
+      <c r="K440" s="38"/>
+      <c r="L440" s="38"/>
+      <c r="M440" s="38"/>
+    </row>
+    <row r="441" spans="1:13">
+      <c r="A441" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="B441" s="65">
+        <v>25</v>
+      </c>
+      <c r="C441" s="65">
+        <v>50</v>
+      </c>
+      <c r="D441" s="35">
+        <v>75</v>
+      </c>
+      <c r="E441" s="37">
+        <v>100</v>
+      </c>
+      <c r="F441" s="37">
+        <v>125</v>
+      </c>
+      <c r="G441" s="35">
+        <v>150</v>
+      </c>
+      <c r="H441" s="35">
+        <v>150</v>
+      </c>
+      <c r="I441" s="35">
+        <v>150</v>
+      </c>
+      <c r="J441" s="35">
+        <v>150</v>
+      </c>
+      <c r="K441" s="38"/>
+      <c r="L441" s="38"/>
+      <c r="M441" s="38"/>
+    </row>
+    <row r="442" spans="1:13">
+      <c r="A442" s="48" t="s">
         <v>61</v>
       </c>
-      <c r="B396" s="66">
-[...29 lines deleted...]
-      <c r="A397" s="54" t="s">
+      <c r="B442" s="65">
+        <v>4802</v>
+      </c>
+      <c r="C442" s="65">
+        <v>9604</v>
+      </c>
+      <c r="D442" s="35">
+        <v>14406</v>
+      </c>
+      <c r="E442" s="37">
+        <v>19208</v>
+      </c>
+      <c r="F442" s="37">
+        <v>24010</v>
+      </c>
+      <c r="G442" s="35">
+        <v>28812</v>
+      </c>
+      <c r="H442" s="35">
+        <v>28812</v>
+      </c>
+      <c r="I442" s="35">
+        <v>28812</v>
+      </c>
+      <c r="J442" s="35">
+        <v>28812</v>
+      </c>
+      <c r="K442" s="38"/>
+      <c r="L442" s="38"/>
+      <c r="M442" s="38"/>
+    </row>
+    <row r="443" spans="1:13">
+      <c r="A443" s="48" t="s">
+        <v>62</v>
+      </c>
+      <c r="B443" s="65">
+        <v>610</v>
+      </c>
+      <c r="C443" s="65">
+        <v>1220</v>
+      </c>
+      <c r="D443" s="35">
+        <v>1830</v>
+      </c>
+      <c r="E443" s="37">
+        <v>2440</v>
+      </c>
+      <c r="F443" s="37">
+        <v>3050</v>
+      </c>
+      <c r="G443" s="35">
+        <v>3660</v>
+      </c>
+      <c r="H443" s="35">
+        <v>6019</v>
+      </c>
+      <c r="I443" s="35">
+        <v>8378</v>
+      </c>
+      <c r="J443" s="35">
+        <v>10737</v>
+      </c>
+      <c r="K443" s="38"/>
+      <c r="L443" s="38"/>
+      <c r="M443" s="38"/>
+    </row>
+    <row r="444" spans="1:13">
+      <c r="A444" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="B444" s="65">
+        <v>1000</v>
+      </c>
+      <c r="C444" s="65">
+        <v>2000</v>
+      </c>
+      <c r="D444" s="35">
+        <v>3000</v>
+      </c>
+      <c r="E444" s="37">
+        <v>4000</v>
+      </c>
+      <c r="F444" s="37">
+        <v>5000</v>
+      </c>
+      <c r="G444" s="35">
+        <v>6000</v>
+      </c>
+      <c r="H444" s="35">
+        <v>7167</v>
+      </c>
+      <c r="I444" s="35">
+        <v>8334</v>
+      </c>
+      <c r="J444" s="35">
+        <v>9501</v>
+      </c>
+      <c r="K444" s="38"/>
+      <c r="L444" s="38"/>
+      <c r="M444" s="38"/>
+    </row>
+    <row r="445" spans="1:13">
+      <c r="A445" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="B445" s="65">
+        <v>2127</v>
+      </c>
+      <c r="C445" s="65">
+        <v>4254</v>
+      </c>
+      <c r="D445" s="35">
+        <v>6381</v>
+      </c>
+      <c r="E445" s="37">
+        <v>8508</v>
+      </c>
+      <c r="F445" s="37">
+        <v>10635</v>
+      </c>
+      <c r="G445" s="35">
+        <v>12762</v>
+      </c>
+      <c r="H445" s="35">
+        <v>14802</v>
+      </c>
+      <c r="I445" s="35">
+        <v>16842</v>
+      </c>
+      <c r="J445" s="35">
+        <v>18882</v>
+      </c>
+      <c r="K445" s="38"/>
+      <c r="L445" s="38"/>
+      <c r="M445" s="38"/>
+    </row>
+    <row r="446" spans="1:13">
+      <c r="A446" s="48" t="s">
         <v>65</v>
       </c>
-      <c r="B397" s="66" t="s">
+      <c r="B446" s="65">
+        <v>2086</v>
+      </c>
+      <c r="C446" s="65">
+        <v>4172</v>
+      </c>
+      <c r="D446" s="35">
+        <v>6258</v>
+      </c>
+      <c r="E446" s="37">
+        <v>8344</v>
+      </c>
+      <c r="F446" s="37">
+        <v>10430</v>
+      </c>
+      <c r="G446" s="35">
+        <v>12516</v>
+      </c>
+      <c r="H446" s="35">
+        <v>13836</v>
+      </c>
+      <c r="I446" s="35">
+        <v>15156</v>
+      </c>
+      <c r="J446" s="35">
+        <v>16476</v>
+      </c>
+      <c r="K446" s="38"/>
+      <c r="L446" s="38"/>
+      <c r="M446" s="38"/>
+    </row>
+    <row r="447" spans="1:13">
+      <c r="A447" s="48" t="s">
+        <v>66</v>
+      </c>
+      <c r="B447" s="65">
+        <v>886</v>
+      </c>
+      <c r="C447" s="65">
+        <v>1772</v>
+      </c>
+      <c r="D447" s="35">
+        <v>2658</v>
+      </c>
+      <c r="E447" s="37">
+        <v>3544</v>
+      </c>
+      <c r="F447" s="37">
+        <v>4430</v>
+      </c>
+      <c r="G447" s="35">
+        <v>5316</v>
+      </c>
+      <c r="H447" s="35">
+        <v>6046</v>
+      </c>
+      <c r="I447" s="35">
+        <v>6776</v>
+      </c>
+      <c r="J447" s="35">
+        <v>7506</v>
+      </c>
+      <c r="K447" s="38"/>
+      <c r="L447" s="38"/>
+      <c r="M447" s="38"/>
+    </row>
+    <row r="448" spans="1:13">
+      <c r="A448" s="48" t="s">
+        <v>67</v>
+      </c>
+      <c r="B448" s="65">
+        <v>986</v>
+      </c>
+      <c r="C448" s="65">
+        <v>1972</v>
+      </c>
+      <c r="D448" s="35">
+        <v>2958</v>
+      </c>
+      <c r="E448" s="37">
+        <v>3944</v>
+      </c>
+      <c r="F448" s="37">
+        <v>4930</v>
+      </c>
+      <c r="G448" s="35">
+        <v>5916</v>
+      </c>
+      <c r="H448" s="35">
+        <v>7411</v>
+      </c>
+      <c r="I448" s="35">
+        <v>8906</v>
+      </c>
+      <c r="J448" s="35">
+        <v>10401</v>
+      </c>
+      <c r="K448" s="38"/>
+      <c r="L448" s="38"/>
+      <c r="M448" s="38"/>
+    </row>
+    <row r="449" spans="1:13">
+      <c r="A449" s="48" t="s">
+        <v>68</v>
+      </c>
+      <c r="B449" s="65">
+        <v>9392</v>
+      </c>
+      <c r="C449" s="65">
+        <v>18784</v>
+      </c>
+      <c r="D449" s="35">
+        <v>28176</v>
+      </c>
+      <c r="E449" s="37">
+        <v>37568</v>
+      </c>
+      <c r="F449" s="37">
+        <v>47729</v>
+      </c>
+      <c r="G449" s="35">
+        <v>57889</v>
+      </c>
+      <c r="H449" s="35">
+        <v>69918</v>
+      </c>
+      <c r="I449" s="35">
+        <v>81178</v>
+      </c>
+      <c r="J449" s="35">
+        <v>92438</v>
+      </c>
+      <c r="K449" s="38"/>
+      <c r="L449" s="38"/>
+      <c r="M449" s="38"/>
+    </row>
+    <row r="450" spans="1:13">
+      <c r="A450" s="48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B450" s="65">
+        <v>79</v>
+      </c>
+      <c r="C450" s="65">
+        <v>158</v>
+      </c>
+      <c r="D450" s="35">
+        <v>237</v>
+      </c>
+      <c r="E450" s="37">
+        <v>316</v>
+      </c>
+      <c r="F450" s="37">
+        <v>395</v>
+      </c>
+      <c r="G450" s="35">
+        <v>474</v>
+      </c>
+      <c r="H450" s="35">
+        <v>961</v>
+      </c>
+      <c r="I450" s="35">
+        <v>1448</v>
+      </c>
+      <c r="J450" s="35">
+        <v>1935</v>
+      </c>
+      <c r="K450" s="38"/>
+      <c r="L450" s="38"/>
+      <c r="M450" s="38"/>
+    </row>
+    <row r="451" spans="1:13">
+      <c r="A451" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="B451" s="65">
+        <v>16148</v>
+      </c>
+      <c r="C451" s="65">
+        <v>32296</v>
+      </c>
+      <c r="D451" s="35">
+        <v>48444</v>
+      </c>
+      <c r="E451" s="37">
+        <v>64592</v>
+      </c>
+      <c r="F451" s="37">
+        <v>80740</v>
+      </c>
+      <c r="G451" s="35">
+        <v>96888</v>
+      </c>
+      <c r="H451" s="35">
+        <v>110793</v>
+      </c>
+      <c r="I451" s="35">
+        <v>124698</v>
+      </c>
+      <c r="J451" s="35">
+        <v>138603</v>
+      </c>
+      <c r="K451" s="38"/>
+      <c r="L451" s="38"/>
+      <c r="M451" s="38"/>
+    </row>
+    <row r="452" spans="1:13" ht="22.5">
+      <c r="A452" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="B452" s="42"/>
+      <c r="C452" s="42"/>
+      <c r="D452" s="43"/>
+      <c r="E452" s="43"/>
+      <c r="F452" s="37"/>
+      <c r="G452" s="43"/>
+      <c r="H452" s="37"/>
+      <c r="I452" s="46"/>
+      <c r="J452" s="46"/>
+      <c r="K452" s="36"/>
+      <c r="L452" s="44"/>
+      <c r="M452" s="44"/>
+    </row>
+    <row r="453" spans="1:13" s="8" customFormat="1" ht="11.25">
+      <c r="A453" s="47" t="s">
+        <v>50</v>
+      </c>
+      <c r="B453" s="65">
+        <v>12695</v>
+      </c>
+      <c r="C453" s="65">
+        <v>24385</v>
+      </c>
+      <c r="D453" s="35">
+        <v>36076</v>
+      </c>
+      <c r="E453" s="35">
+        <v>47766</v>
+      </c>
+      <c r="F453" s="37">
+        <v>61399</v>
+      </c>
+      <c r="G453" s="35">
+        <v>75032</v>
+      </c>
+      <c r="H453" s="35">
+        <v>91790</v>
+      </c>
+      <c r="I453" s="35">
+        <v>130355</v>
+      </c>
+      <c r="J453" s="35">
+        <v>169781</v>
+      </c>
+      <c r="K453" s="35"/>
+      <c r="L453" s="35"/>
+      <c r="M453" s="35"/>
+    </row>
+    <row r="454" spans="1:13">
+      <c r="A454" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="B454" s="65">
+        <v>7932</v>
+      </c>
+      <c r="C454" s="65">
+        <v>14859</v>
+      </c>
+      <c r="D454" s="35">
+        <v>21787</v>
+      </c>
+      <c r="E454" s="35">
+        <v>28714</v>
+      </c>
+      <c r="F454" s="37">
+        <v>35330</v>
+      </c>
+      <c r="G454" s="35">
+        <v>41947</v>
+      </c>
+      <c r="H454" s="35">
+        <v>51009</v>
+      </c>
+      <c r="I454" s="35">
+        <v>60806</v>
+      </c>
+      <c r="J454" s="35">
+        <v>71466</v>
+      </c>
+      <c r="K454" s="35"/>
+      <c r="L454" s="35"/>
+      <c r="M454" s="35"/>
+    </row>
+    <row r="455" spans="1:13">
+      <c r="A455" s="48" t="s">
+        <v>72</v>
+      </c>
+      <c r="B455" s="65">
+        <v>67</v>
+      </c>
+      <c r="C455" s="65">
+        <v>134</v>
+      </c>
+      <c r="D455" s="35">
+        <v>201</v>
+      </c>
+      <c r="E455" s="35">
+        <v>268</v>
+      </c>
+      <c r="F455" s="37">
+        <v>335</v>
+      </c>
+      <c r="G455" s="35">
+        <v>402</v>
+      </c>
+      <c r="H455" s="35">
+        <v>473</v>
+      </c>
+      <c r="I455" s="35">
+        <v>544</v>
+      </c>
+      <c r="J455" s="35">
+        <v>615</v>
+      </c>
+      <c r="K455" s="35"/>
+      <c r="L455" s="35"/>
+      <c r="M455" s="35"/>
+    </row>
+    <row r="456" spans="1:13">
+      <c r="A456" s="48" t="s">
+        <v>54</v>
+      </c>
+      <c r="B456" s="65">
+        <v>833</v>
+      </c>
+      <c r="C456" s="65">
+        <v>1666</v>
+      </c>
+      <c r="D456" s="35">
+        <v>2499</v>
+      </c>
+      <c r="E456" s="35">
+        <v>3332</v>
+      </c>
+      <c r="F456" s="37">
+        <v>4165</v>
+      </c>
+      <c r="G456" s="35">
+        <v>4998</v>
+      </c>
+      <c r="H456" s="35">
+        <v>5831</v>
+      </c>
+      <c r="I456" s="35">
+        <v>6664</v>
+      </c>
+      <c r="J456" s="35">
+        <v>7497</v>
+      </c>
+      <c r="K456" s="35"/>
+      <c r="L456" s="35"/>
+      <c r="M456" s="35"/>
+    </row>
+    <row r="457" spans="1:13">
+      <c r="A457" s="48" t="s">
+        <v>56</v>
+      </c>
+      <c r="B457" s="65">
+        <v>308</v>
+      </c>
+      <c r="C457" s="65">
+        <v>616</v>
+      </c>
+      <c r="D457" s="35">
+        <v>924</v>
+      </c>
+      <c r="E457" s="35">
+        <v>1232</v>
+      </c>
+      <c r="F457" s="37">
+        <v>1540</v>
+      </c>
+      <c r="G457" s="35">
+        <v>1848</v>
+      </c>
+      <c r="H457" s="35">
+        <v>1848</v>
+      </c>
+      <c r="I457" s="35">
+        <v>1848</v>
+      </c>
+      <c r="J457" s="35">
+        <v>1848</v>
+      </c>
+      <c r="K457" s="35"/>
+      <c r="L457" s="35"/>
+      <c r="M457" s="35"/>
+    </row>
+    <row r="458" spans="1:13">
+      <c r="A458" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="B458" s="65">
+        <v>77</v>
+      </c>
+      <c r="C458" s="65">
+        <v>154</v>
+      </c>
+      <c r="D458" s="35">
+        <v>231</v>
+      </c>
+      <c r="E458" s="35">
+        <v>308</v>
+      </c>
+      <c r="F458" s="37">
+        <v>385</v>
+      </c>
+      <c r="G458" s="35">
+        <v>462</v>
+      </c>
+      <c r="H458" s="35">
+        <v>580</v>
+      </c>
+      <c r="I458" s="35">
+        <v>698</v>
+      </c>
+      <c r="J458" s="35">
+        <v>816</v>
+      </c>
+      <c r="K458" s="35"/>
+      <c r="L458" s="35"/>
+      <c r="M458" s="35"/>
+    </row>
+    <row r="459" spans="1:13">
+      <c r="A459" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="B459" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="C397" s="66" t="s">
+      <c r="C459" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="D397" s="66" t="s">
+      <c r="D459" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="E397" s="66" t="s">
+      <c r="E459" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="F397" s="66" t="s">
+      <c r="F459" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="G397" s="66" t="s">
+      <c r="G459" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="H397" s="36">
-[...11 lines deleted...]
-      <c r="A398" s="54" t="s">
+      <c r="H459" s="35">
+        <v>42</v>
+      </c>
+      <c r="I459" s="35">
+        <v>84</v>
+      </c>
+      <c r="J459" s="35">
+        <v>126</v>
+      </c>
+      <c r="K459" s="35"/>
+      <c r="L459" s="35"/>
+      <c r="M459" s="35"/>
+    </row>
+    <row r="460" spans="1:13">
+      <c r="A460" s="48" t="s">
+        <v>62</v>
+      </c>
+      <c r="B460" s="65">
+        <v>1</v>
+      </c>
+      <c r="C460" s="65">
+        <v>2</v>
+      </c>
+      <c r="D460" s="35">
+        <v>3</v>
+      </c>
+      <c r="E460" s="35">
+        <v>4</v>
+      </c>
+      <c r="F460" s="37">
+        <v>5</v>
+      </c>
+      <c r="G460" s="35">
+        <v>6</v>
+      </c>
+      <c r="H460" s="35">
+        <v>6</v>
+      </c>
+      <c r="I460" s="35">
+        <v>6</v>
+      </c>
+      <c r="J460" s="35">
+        <v>6</v>
+      </c>
+      <c r="K460" s="35"/>
+      <c r="L460" s="35"/>
+      <c r="M460" s="35"/>
+    </row>
+    <row r="461" spans="1:13">
+      <c r="A461" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="B461" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="C461" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="D461" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="E461" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="F461" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="G461" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="H461" s="35">
+        <v>20</v>
+      </c>
+      <c r="I461" s="35">
+        <v>40</v>
+      </c>
+      <c r="J461" s="35">
+        <v>60</v>
+      </c>
+      <c r="K461" s="35"/>
+      <c r="L461" s="35"/>
+      <c r="M461" s="35"/>
+    </row>
+    <row r="462" spans="1:13">
+      <c r="A462" s="48" t="s">
+        <v>67</v>
+      </c>
+      <c r="B462" s="65">
+        <v>1760</v>
+      </c>
+      <c r="C462" s="65">
+        <v>3520</v>
+      </c>
+      <c r="D462" s="35">
+        <v>5280</v>
+      </c>
+      <c r="E462" s="35">
+        <v>7040</v>
+      </c>
+      <c r="F462" s="37">
+        <v>8800</v>
+      </c>
+      <c r="G462" s="35">
+        <v>10560</v>
+      </c>
+      <c r="H462" s="35">
+        <v>11186</v>
+      </c>
+      <c r="I462" s="35">
+        <v>11812</v>
+      </c>
+      <c r="J462" s="35">
+        <v>12438</v>
+      </c>
+      <c r="K462" s="35"/>
+      <c r="L462" s="35"/>
+      <c r="M462" s="35"/>
+    </row>
+    <row r="463" spans="1:13">
+      <c r="A463" s="48" t="s">
         <v>68</v>
       </c>
-      <c r="B398" s="66">
-[...46 lines deleted...]
-      <c r="A400" s="53" t="s">
+      <c r="B463" s="65">
+        <v>138</v>
+      </c>
+      <c r="C463" s="65">
+        <v>276</v>
+      </c>
+      <c r="D463" s="35">
+        <v>414</v>
+      </c>
+      <c r="E463" s="35">
+        <v>552</v>
+      </c>
+      <c r="F463" s="37">
+        <v>2944</v>
+      </c>
+      <c r="G463" s="35">
+        <v>5335</v>
+      </c>
+      <c r="H463" s="35">
+        <v>7589</v>
+      </c>
+      <c r="I463" s="35">
+        <v>30914</v>
+      </c>
+      <c r="J463" s="35">
+        <v>54240</v>
+      </c>
+      <c r="K463" s="35"/>
+      <c r="L463" s="35"/>
+      <c r="M463" s="35"/>
+    </row>
+    <row r="464" spans="1:13">
+      <c r="A464" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="B464" s="65">
+        <v>1580</v>
+      </c>
+      <c r="C464" s="65">
+        <v>3160</v>
+      </c>
+      <c r="D464" s="35">
+        <v>4740</v>
+      </c>
+      <c r="E464" s="35">
+        <v>6320</v>
+      </c>
+      <c r="F464" s="37">
+        <v>7900</v>
+      </c>
+      <c r="G464" s="35">
+        <v>9480</v>
+      </c>
+      <c r="H464" s="35">
+        <v>13211</v>
+      </c>
+      <c r="I464" s="35">
+        <v>16942</v>
+      </c>
+      <c r="J464" s="35">
+        <v>20673</v>
+      </c>
+      <c r="K464" s="35"/>
+      <c r="L464" s="35"/>
+      <c r="M464" s="35"/>
+    </row>
+    <row r="465" spans="1:13" ht="33.75">
+      <c r="A465" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B465" s="42"/>
+      <c r="C465" s="42"/>
+      <c r="D465" s="43"/>
+      <c r="E465" s="43"/>
+      <c r="F465" s="37"/>
+      <c r="G465" s="72"/>
+      <c r="H465" s="61"/>
+      <c r="I465" s="61"/>
+      <c r="J465" s="61"/>
+      <c r="K465" s="36"/>
+      <c r="L465" s="44"/>
+      <c r="M465" s="44"/>
+    </row>
+    <row r="466" spans="1:13" s="8" customFormat="1" ht="11.25">
+      <c r="A466" s="45" t="s">
         <v>50</v>
       </c>
-      <c r="B400" s="66">
-[...29 lines deleted...]
-      <c r="A401" s="54" t="s">
+      <c r="B466" s="65">
+        <v>21376587</v>
+      </c>
+      <c r="C466" s="65">
+        <v>42949641</v>
+      </c>
+      <c r="D466" s="35">
+        <v>63881472</v>
+      </c>
+      <c r="E466" s="37">
+        <v>82698367</v>
+      </c>
+      <c r="F466" s="37">
+        <v>99667369</v>
+      </c>
+      <c r="G466" s="35">
+        <v>113319630</v>
+      </c>
+      <c r="H466" s="35">
+        <v>126359252</v>
+      </c>
+      <c r="I466" s="35">
+        <v>138945637</v>
+      </c>
+      <c r="J466" s="35">
+        <v>154734117</v>
+      </c>
+      <c r="K466" s="38"/>
+      <c r="L466" s="38"/>
+      <c r="M466" s="38"/>
+    </row>
+    <row r="467" spans="1:13">
+      <c r="A467" s="39" t="s">
         <v>51</v>
       </c>
-      <c r="B401" s="66">
-[...62 lines deleted...]
-      <c r="A403" s="54" t="s">
+      <c r="B467" s="65">
+        <v>7716377</v>
+      </c>
+      <c r="C467" s="65">
+        <v>15477747</v>
+      </c>
+      <c r="D467" s="35">
+        <v>23072728</v>
+      </c>
+      <c r="E467" s="37">
+        <v>30859561</v>
+      </c>
+      <c r="F467" s="37">
+        <v>36801315</v>
+      </c>
+      <c r="G467" s="35">
+        <v>42273247</v>
+      </c>
+      <c r="H467" s="35">
+        <v>47134986</v>
+      </c>
+      <c r="I467" s="35">
+        <v>52166335</v>
+      </c>
+      <c r="J467" s="35">
+        <v>57232103</v>
+      </c>
+      <c r="K467" s="38"/>
+      <c r="L467" s="38"/>
+      <c r="M467" s="38"/>
+    </row>
+    <row r="468" spans="1:13">
+      <c r="A468" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="B468" s="65">
+        <v>54676</v>
+      </c>
+      <c r="C468" s="65">
+        <v>119407</v>
+      </c>
+      <c r="D468" s="35">
+        <v>185433</v>
+      </c>
+      <c r="E468" s="37">
+        <v>243987</v>
+      </c>
+      <c r="F468" s="37">
+        <v>326101</v>
+      </c>
+      <c r="G468" s="35">
+        <v>412685</v>
+      </c>
+      <c r="H468" s="35">
+        <v>494866</v>
+      </c>
+      <c r="I468" s="35">
+        <v>519199</v>
+      </c>
+      <c r="J468" s="35">
+        <v>545386</v>
+      </c>
+      <c r="K468" s="38"/>
+      <c r="L468" s="38"/>
+      <c r="M468" s="38"/>
+    </row>
+    <row r="469" spans="1:13">
+      <c r="A469" s="39" t="s">
+        <v>72</v>
+      </c>
+      <c r="B469" s="65">
+        <v>5442288</v>
+      </c>
+      <c r="C469" s="65">
+        <v>10769853</v>
+      </c>
+      <c r="D469" s="35">
+        <v>15539632</v>
+      </c>
+      <c r="E469" s="37">
+        <v>19606753</v>
+      </c>
+      <c r="F469" s="37">
+        <v>23009808</v>
+      </c>
+      <c r="G469" s="35">
+        <v>25966140</v>
+      </c>
+      <c r="H469" s="35">
+        <v>28431257</v>
+      </c>
+      <c r="I469" s="35">
+        <v>30884431</v>
+      </c>
+      <c r="J469" s="35">
+        <v>34483994</v>
+      </c>
+      <c r="K469" s="38"/>
+      <c r="L469" s="38"/>
+      <c r="M469" s="38"/>
+    </row>
+    <row r="470" spans="1:13">
+      <c r="A470" s="39" t="s">
+        <v>53</v>
+      </c>
+      <c r="B470" s="65">
+        <v>61826</v>
+      </c>
+      <c r="C470" s="65">
+        <v>118838</v>
+      </c>
+      <c r="D470" s="35">
+        <v>176668</v>
+      </c>
+      <c r="E470" s="37">
+        <v>231286</v>
+      </c>
+      <c r="F470" s="37">
+        <v>289393</v>
+      </c>
+      <c r="G470" s="35">
+        <v>347014</v>
+      </c>
+      <c r="H470" s="35">
+        <v>404296</v>
+      </c>
+      <c r="I470" s="35">
+        <v>444996</v>
+      </c>
+      <c r="J470" s="35">
+        <v>485529</v>
+      </c>
+      <c r="K470" s="38"/>
+      <c r="L470" s="38"/>
+      <c r="M470" s="38"/>
+    </row>
+    <row r="471" spans="1:13">
+      <c r="A471" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B471" s="65">
+        <v>4661583</v>
+      </c>
+      <c r="C471" s="65">
+        <v>9537456</v>
+      </c>
+      <c r="D471" s="35">
+        <v>14167544</v>
+      </c>
+      <c r="E471" s="37">
+        <v>17641519</v>
+      </c>
+      <c r="F471" s="37">
+        <v>21843964</v>
+      </c>
+      <c r="G471" s="35">
+        <v>24176631</v>
+      </c>
+      <c r="H471" s="35">
+        <v>26871702</v>
+      </c>
+      <c r="I471" s="35">
+        <v>29452814</v>
+      </c>
+      <c r="J471" s="35">
+        <v>33579366</v>
+      </c>
+      <c r="K471" s="38"/>
+      <c r="L471" s="38"/>
+      <c r="M471" s="38"/>
+    </row>
+    <row r="472" spans="1:13">
+      <c r="A472" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B472" s="65">
+        <v>41046</v>
+      </c>
+      <c r="C472" s="65">
+        <v>79888</v>
+      </c>
+      <c r="D472" s="35">
+        <v>118996</v>
+      </c>
+      <c r="E472" s="37">
+        <v>158137</v>
+      </c>
+      <c r="F472" s="37">
+        <v>197421</v>
+      </c>
+      <c r="G472" s="35">
+        <v>236080</v>
+      </c>
+      <c r="H472" s="35">
+        <v>275310</v>
+      </c>
+      <c r="I472" s="35">
+        <v>292014</v>
+      </c>
+      <c r="J472" s="35">
+        <v>309612</v>
+      </c>
+      <c r="K472" s="38"/>
+      <c r="L472" s="38"/>
+      <c r="M472" s="38"/>
+    </row>
+    <row r="473" spans="1:13">
+      <c r="A473" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="B473" s="65">
+        <v>187251</v>
+      </c>
+      <c r="C473" s="65">
+        <v>401926</v>
+      </c>
+      <c r="D473" s="35">
+        <v>612972</v>
+      </c>
+      <c r="E473" s="37">
+        <v>792658</v>
+      </c>
+      <c r="F473" s="37">
+        <v>933994</v>
+      </c>
+      <c r="G473" s="35">
+        <v>1067720</v>
+      </c>
+      <c r="H473" s="35">
+        <v>1201948</v>
+      </c>
+      <c r="I473" s="35">
+        <v>1324647</v>
+      </c>
+      <c r="J473" s="35">
+        <v>1453666</v>
+      </c>
+      <c r="K473" s="38"/>
+      <c r="L473" s="38"/>
+      <c r="M473" s="38"/>
+    </row>
+    <row r="474" spans="1:13">
+      <c r="A474" s="39" t="s">
+        <v>58</v>
+      </c>
+      <c r="B474" s="65">
+        <v>58467</v>
+      </c>
+      <c r="C474" s="65">
+        <v>151029</v>
+      </c>
+      <c r="D474" s="35">
+        <v>237832</v>
+      </c>
+      <c r="E474" s="37">
+        <v>323658</v>
+      </c>
+      <c r="F474" s="37">
+        <v>405944</v>
+      </c>
+      <c r="G474" s="35">
+        <v>489275</v>
+      </c>
+      <c r="H474" s="35">
+        <v>573016</v>
+      </c>
+      <c r="I474" s="35">
+        <v>607489</v>
+      </c>
+      <c r="J474" s="35">
+        <v>645465</v>
+      </c>
+      <c r="K474" s="38"/>
+      <c r="L474" s="38"/>
+      <c r="M474" s="38"/>
+    </row>
+    <row r="475" spans="1:13">
+      <c r="A475" s="39" t="s">
+        <v>60</v>
+      </c>
+      <c r="B475" s="65">
+        <v>4541</v>
+      </c>
+      <c r="C475" s="65">
+        <v>10958</v>
+      </c>
+      <c r="D475" s="35">
+        <v>17578</v>
+      </c>
+      <c r="E475" s="37">
+        <v>24318</v>
+      </c>
+      <c r="F475" s="37">
+        <v>31725</v>
+      </c>
+      <c r="G475" s="35">
+        <v>38816</v>
+      </c>
+      <c r="H475" s="35">
+        <v>45893</v>
+      </c>
+      <c r="I475" s="35">
+        <v>49620</v>
+      </c>
+      <c r="J475" s="35">
+        <v>53866</v>
+      </c>
+      <c r="K475" s="38"/>
+      <c r="L475" s="38"/>
+      <c r="M475" s="38"/>
+    </row>
+    <row r="476" spans="1:13">
+      <c r="A476" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="B476" s="65">
+        <v>39089</v>
+      </c>
+      <c r="C476" s="65">
+        <v>73829</v>
+      </c>
+      <c r="D476" s="35">
+        <v>111275</v>
+      </c>
+      <c r="E476" s="37">
+        <v>149379</v>
+      </c>
+      <c r="F476" s="37">
+        <v>186445</v>
+      </c>
+      <c r="G476" s="35">
+        <v>207511</v>
+      </c>
+      <c r="H476" s="35">
+        <v>225151</v>
+      </c>
+      <c r="I476" s="35">
+        <v>241036</v>
+      </c>
+      <c r="J476" s="35">
+        <v>266781</v>
+      </c>
+      <c r="K476" s="38"/>
+      <c r="L476" s="38"/>
+      <c r="M476" s="38"/>
+    </row>
+    <row r="477" spans="1:13">
+      <c r="A477" s="39" t="s">
         <v>61</v>
       </c>
-      <c r="B403" s="66" t="s">
-[...46 lines deleted...]
-      <c r="A405" s="53" t="s">
+      <c r="B477" s="65">
+        <v>1419318</v>
+      </c>
+      <c r="C477" s="65">
+        <v>2640243</v>
+      </c>
+      <c r="D477" s="35">
+        <v>3937574</v>
+      </c>
+      <c r="E477" s="37">
+        <v>4871896</v>
+      </c>
+      <c r="F477" s="37">
+        <v>5916404</v>
+      </c>
+      <c r="G477" s="35">
+        <v>6689408</v>
+      </c>
+      <c r="H477" s="35">
+        <v>7397766</v>
+      </c>
+      <c r="I477" s="35">
+        <v>8047480</v>
+      </c>
+      <c r="J477" s="35">
+        <v>9150134</v>
+      </c>
+      <c r="K477" s="38"/>
+      <c r="L477" s="38"/>
+      <c r="M477" s="38"/>
+    </row>
+    <row r="478" spans="1:13">
+      <c r="A478" s="39" t="s">
+        <v>62</v>
+      </c>
+      <c r="B478" s="65">
+        <v>144032</v>
+      </c>
+      <c r="C478" s="65">
+        <v>336720</v>
+      </c>
+      <c r="D478" s="35">
+        <v>522053</v>
+      </c>
+      <c r="E478" s="37">
+        <v>731818</v>
+      </c>
+      <c r="F478" s="37">
+        <v>789768</v>
+      </c>
+      <c r="G478" s="35">
+        <v>856828</v>
+      </c>
+      <c r="H478" s="35">
+        <v>927409</v>
+      </c>
+      <c r="I478" s="35">
+        <v>1018924</v>
+      </c>
+      <c r="J478" s="35">
+        <v>1106622</v>
+      </c>
+      <c r="K478" s="38"/>
+      <c r="L478" s="38"/>
+      <c r="M478" s="38"/>
+    </row>
+    <row r="479" spans="1:13">
+      <c r="A479" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="B479" s="65">
+        <v>8720</v>
+      </c>
+      <c r="C479" s="65">
+        <v>22021</v>
+      </c>
+      <c r="D479" s="35">
+        <v>35593</v>
+      </c>
+      <c r="E479" s="37">
+        <v>49408</v>
+      </c>
+      <c r="F479" s="37">
+        <v>56974</v>
+      </c>
+      <c r="G479" s="35">
+        <v>64003</v>
+      </c>
+      <c r="H479" s="35">
+        <v>71088</v>
+      </c>
+      <c r="I479" s="35">
+        <v>75403</v>
+      </c>
+      <c r="J479" s="35">
+        <v>81533</v>
+      </c>
+      <c r="K479" s="38"/>
+      <c r="L479" s="38"/>
+      <c r="M479" s="38"/>
+    </row>
+    <row r="480" spans="1:13">
+      <c r="A480" s="39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B480" s="65">
+        <v>34221</v>
+      </c>
+      <c r="C480" s="65">
+        <v>67445</v>
+      </c>
+      <c r="D480" s="35">
+        <v>101121</v>
+      </c>
+      <c r="E480" s="37">
+        <v>133223</v>
+      </c>
+      <c r="F480" s="37">
+        <v>166871</v>
+      </c>
+      <c r="G480" s="35">
+        <v>197743</v>
+      </c>
+      <c r="H480" s="35">
+        <v>229414</v>
+      </c>
+      <c r="I480" s="35">
+        <v>243018</v>
+      </c>
+      <c r="J480" s="35">
+        <v>254139</v>
+      </c>
+      <c r="K480" s="38"/>
+      <c r="L480" s="38"/>
+      <c r="M480" s="38"/>
+    </row>
+    <row r="481" spans="1:13">
+      <c r="A481" s="39" t="s">
+        <v>65</v>
+      </c>
+      <c r="B481" s="65">
+        <v>205537</v>
+      </c>
+      <c r="C481" s="65">
+        <v>402325</v>
+      </c>
+      <c r="D481" s="35">
+        <v>608405</v>
+      </c>
+      <c r="E481" s="37">
+        <v>812390</v>
+      </c>
+      <c r="F481" s="37">
+        <v>1004768</v>
+      </c>
+      <c r="G481" s="35">
+        <v>1152156</v>
+      </c>
+      <c r="H481" s="35">
+        <v>1284316</v>
+      </c>
+      <c r="I481" s="35">
+        <v>1408845</v>
+      </c>
+      <c r="J481" s="35">
+        <v>1546046</v>
+      </c>
+      <c r="K481" s="38"/>
+      <c r="L481" s="38"/>
+      <c r="M481" s="38"/>
+    </row>
+    <row r="482" spans="1:13">
+      <c r="A482" s="39" t="s">
+        <v>66</v>
+      </c>
+      <c r="B482" s="65" t="s">
+        <v>86</v>
+      </c>
+      <c r="C482" s="65">
+        <v>8753</v>
+      </c>
+      <c r="D482" s="35">
+        <v>16023</v>
+      </c>
+      <c r="E482" s="37">
+        <v>18827</v>
+      </c>
+      <c r="F482" s="37">
+        <v>21080</v>
+      </c>
+      <c r="G482" s="35">
+        <v>22623</v>
+      </c>
+      <c r="H482" s="35">
+        <v>24423</v>
+      </c>
+      <c r="I482" s="35">
+        <v>26721</v>
+      </c>
+      <c r="J482" s="35">
+        <v>45668</v>
+      </c>
+      <c r="K482" s="38"/>
+      <c r="L482" s="38"/>
+      <c r="M482" s="38"/>
+    </row>
+    <row r="483" spans="1:13">
+      <c r="A483" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="B483" s="65">
+        <v>59020</v>
+      </c>
+      <c r="C483" s="65">
+        <v>98312</v>
+      </c>
+      <c r="D483" s="35">
+        <v>138501</v>
+      </c>
+      <c r="E483" s="37">
+        <v>177473</v>
+      </c>
+      <c r="F483" s="37">
+        <v>211423</v>
+      </c>
+      <c r="G483" s="35">
+        <v>243789</v>
+      </c>
+      <c r="H483" s="35">
+        <v>283816</v>
+      </c>
+      <c r="I483" s="35">
+        <v>294407</v>
+      </c>
+      <c r="J483" s="35">
+        <v>306232</v>
+      </c>
+      <c r="K483" s="38"/>
+      <c r="L483" s="38"/>
+      <c r="M483" s="38"/>
+    </row>
+    <row r="484" spans="1:13">
+      <c r="A484" s="39" t="s">
+        <v>68</v>
+      </c>
+      <c r="B484" s="65">
+        <v>606469</v>
+      </c>
+      <c r="C484" s="65">
+        <v>1387055</v>
+      </c>
+      <c r="D484" s="35">
+        <v>2431898</v>
+      </c>
+      <c r="E484" s="37">
+        <v>3470431</v>
+      </c>
+      <c r="F484" s="37">
+        <v>4731088</v>
+      </c>
+      <c r="G484" s="35">
+        <v>5883079</v>
+      </c>
+      <c r="H484" s="35">
+        <v>7258681</v>
+      </c>
+      <c r="I484" s="35">
+        <v>8449467</v>
+      </c>
+      <c r="J484" s="35">
+        <v>9574006</v>
+      </c>
+      <c r="K484" s="38"/>
+      <c r="L484" s="38"/>
+      <c r="M484" s="38"/>
+    </row>
+    <row r="485" spans="1:13">
+      <c r="A485" s="39" t="s">
+        <v>69</v>
+      </c>
+      <c r="B485" s="65">
+        <v>108036</v>
+      </c>
+      <c r="C485" s="65">
+        <v>211949</v>
+      </c>
+      <c r="D485" s="35">
+        <v>308604</v>
+      </c>
+      <c r="E485" s="37">
+        <v>429267</v>
+      </c>
+      <c r="F485" s="37">
+        <v>512010</v>
+      </c>
+      <c r="G485" s="35">
+        <v>614471</v>
+      </c>
+      <c r="H485" s="35">
+        <v>723997</v>
+      </c>
+      <c r="I485" s="35">
+        <v>810445</v>
+      </c>
+      <c r="J485" s="35">
+        <v>922856</v>
+      </c>
+      <c r="K485" s="38"/>
+      <c r="L485" s="38"/>
+      <c r="M485" s="38"/>
+    </row>
+    <row r="486" spans="1:13">
+      <c r="A486" s="39" t="s">
+        <v>57</v>
+      </c>
+      <c r="B486" s="65">
+        <v>522142</v>
+      </c>
+      <c r="C486" s="65">
+        <v>1033886</v>
+      </c>
+      <c r="D486" s="35">
+        <v>1541041</v>
+      </c>
+      <c r="E486" s="37">
+        <v>1972379</v>
+      </c>
+      <c r="F486" s="37">
+        <v>2230875</v>
+      </c>
+      <c r="G486" s="35">
+        <v>2380411</v>
+      </c>
+      <c r="H486" s="35">
+        <v>2499918</v>
+      </c>
+      <c r="I486" s="35">
+        <v>2588345</v>
+      </c>
+      <c r="J486" s="35">
+        <v>2691112</v>
+      </c>
+      <c r="K486" s="38"/>
+      <c r="L486" s="38"/>
+      <c r="M486" s="38"/>
+    </row>
+    <row r="487" spans="1:13" ht="22.5">
+      <c r="A487" s="46" t="s">
+        <v>30</v>
+      </c>
+      <c r="B487" s="42"/>
+      <c r="C487" s="42"/>
+      <c r="D487" s="43"/>
+      <c r="E487" s="43"/>
+      <c r="F487" s="37"/>
+      <c r="G487" s="43"/>
+      <c r="H487" s="37"/>
+      <c r="I487" s="46"/>
+      <c r="J487" s="46"/>
+      <c r="K487" s="36"/>
+      <c r="L487" s="44"/>
+      <c r="M487" s="44"/>
+    </row>
+    <row r="488" spans="1:13" s="8" customFormat="1" ht="11.25">
+      <c r="A488" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="B405" s="66">
-[...29 lines deleted...]
-      <c r="A406" s="54" t="s">
+      <c r="B488" s="65">
+        <v>17878308</v>
+      </c>
+      <c r="C488" s="65">
+        <v>35759301</v>
+      </c>
+      <c r="D488" s="35">
+        <v>53730005</v>
+      </c>
+      <c r="E488" s="37">
+        <v>70089141</v>
+      </c>
+      <c r="F488" s="37">
+        <v>86230677</v>
+      </c>
+      <c r="G488" s="35">
+        <v>99119407</v>
+      </c>
+      <c r="H488" s="35">
+        <v>111422359</v>
+      </c>
+      <c r="I488" s="35">
+        <v>123753039</v>
+      </c>
+      <c r="J488" s="35">
+        <v>139171468</v>
+      </c>
+      <c r="K488" s="38"/>
+      <c r="L488" s="38"/>
+      <c r="M488" s="38"/>
+    </row>
+    <row r="489" spans="1:13">
+      <c r="A489" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="B489" s="65">
+        <v>6540959</v>
+      </c>
+      <c r="C489" s="65">
+        <v>13282773</v>
+      </c>
+      <c r="D489" s="35">
+        <v>19950947</v>
+      </c>
+      <c r="E489" s="37">
+        <v>27106325</v>
+      </c>
+      <c r="F489" s="37">
+        <v>33005559</v>
+      </c>
+      <c r="G489" s="35">
+        <v>38434971</v>
+      </c>
+      <c r="H489" s="35">
+        <v>43253143</v>
+      </c>
+      <c r="I489" s="35">
+        <v>48259720</v>
+      </c>
+      <c r="J489" s="35">
+        <v>53204720</v>
+      </c>
+      <c r="K489" s="38"/>
+      <c r="L489" s="38"/>
+      <c r="M489" s="38"/>
+    </row>
+    <row r="490" spans="1:13">
+      <c r="A490" s="39" t="s">
+        <v>75</v>
+      </c>
+      <c r="B490" s="65" t="s">
+        <v>86</v>
+      </c>
+      <c r="C490" s="65">
+        <v>43568</v>
+      </c>
+      <c r="D490" s="35">
+        <v>64172</v>
+      </c>
+      <c r="E490" s="37">
+        <v>78161</v>
+      </c>
+      <c r="F490" s="37">
+        <v>88086</v>
+      </c>
+      <c r="G490" s="35">
+        <v>102481</v>
+      </c>
+      <c r="H490" s="35">
+        <v>112472</v>
+      </c>
+      <c r="I490" s="35">
+        <v>127991</v>
+      </c>
+      <c r="J490" s="35">
+        <v>145364</v>
+      </c>
+      <c r="K490" s="38"/>
+      <c r="L490" s="38"/>
+      <c r="M490" s="38"/>
+    </row>
+    <row r="491" spans="1:13">
+      <c r="A491" s="48" t="s">
+        <v>72</v>
+      </c>
+      <c r="B491" s="65">
+        <v>4092779</v>
+      </c>
+      <c r="C491" s="65">
+        <v>7805103</v>
+      </c>
+      <c r="D491" s="35">
+        <v>11565359</v>
+      </c>
+      <c r="E491" s="37">
+        <v>14728711</v>
+      </c>
+      <c r="F491" s="37">
+        <v>18004331</v>
+      </c>
+      <c r="G491" s="35">
+        <v>20896722</v>
+      </c>
+      <c r="H491" s="35">
+        <v>23322799</v>
+      </c>
+      <c r="I491" s="35">
+        <v>25738151</v>
+      </c>
+      <c r="J491" s="35">
+        <v>29284745</v>
+      </c>
+      <c r="K491" s="38"/>
+      <c r="L491" s="38"/>
+      <c r="M491" s="38"/>
+    </row>
+    <row r="492" spans="1:13">
+      <c r="A492" s="48" t="s">
+        <v>53</v>
+      </c>
+      <c r="B492" s="65" t="s">
+        <v>86</v>
+      </c>
+      <c r="C492" s="65">
+        <v>27454</v>
+      </c>
+      <c r="D492" s="35">
+        <v>40702</v>
+      </c>
+      <c r="E492" s="37">
+        <v>50737</v>
+      </c>
+      <c r="F492" s="37">
+        <v>58490</v>
+      </c>
+      <c r="G492" s="35">
+        <v>65757</v>
+      </c>
+      <c r="H492" s="35">
+        <v>72685</v>
+      </c>
+      <c r="I492" s="35">
+        <v>82509</v>
+      </c>
+      <c r="J492" s="35">
+        <v>92165</v>
+      </c>
+      <c r="K492" s="38"/>
+      <c r="L492" s="38"/>
+      <c r="M492" s="38"/>
+    </row>
+    <row r="493" spans="1:13">
+      <c r="A493" s="48" t="s">
+        <v>54</v>
+      </c>
+      <c r="B493" s="65">
+        <v>4596209</v>
+      </c>
+      <c r="C493" s="65">
+        <v>9418886</v>
+      </c>
+      <c r="D493" s="35">
+        <v>13996146</v>
+      </c>
+      <c r="E493" s="37">
+        <v>17419509</v>
+      </c>
+      <c r="F493" s="37">
+        <v>21551958</v>
+      </c>
+      <c r="G493" s="35">
+        <v>23815070</v>
+      </c>
+      <c r="H493" s="35">
+        <v>26440197</v>
+      </c>
+      <c r="I493" s="35">
+        <v>29007601</v>
+      </c>
+      <c r="J493" s="35">
+        <v>33120435</v>
+      </c>
+      <c r="K493" s="38"/>
+      <c r="L493" s="38"/>
+      <c r="M493" s="38"/>
+    </row>
+    <row r="494" spans="1:13">
+      <c r="A494" s="48" t="s">
+        <v>55</v>
+      </c>
+      <c r="B494" s="65" t="s">
+        <v>86</v>
+      </c>
+      <c r="C494" s="65">
+        <v>12383</v>
+      </c>
+      <c r="D494" s="35">
+        <v>18930</v>
+      </c>
+      <c r="E494" s="37">
+        <v>25511</v>
+      </c>
+      <c r="F494" s="37">
+        <v>30438</v>
+      </c>
+      <c r="G494" s="35">
+        <v>34740</v>
+      </c>
+      <c r="H494" s="35">
+        <v>39614</v>
+      </c>
+      <c r="I494" s="35">
+        <v>46447</v>
+      </c>
+      <c r="J494" s="35">
+        <v>54175</v>
+      </c>
+      <c r="K494" s="38"/>
+      <c r="L494" s="38"/>
+      <c r="M494" s="38"/>
+    </row>
+    <row r="495" spans="1:13">
+      <c r="A495" s="48" t="s">
         <v>56</v>
       </c>
-      <c r="B406" s="66" t="s">
+      <c r="B495" s="65">
+        <v>78988</v>
+      </c>
+      <c r="C495" s="65">
+        <v>180972</v>
+      </c>
+      <c r="D495" s="35">
+        <v>284191</v>
+      </c>
+      <c r="E495" s="37">
+        <v>385772</v>
+      </c>
+      <c r="F495" s="37">
+        <v>510599</v>
+      </c>
+      <c r="G495" s="35">
+        <v>627815</v>
+      </c>
+      <c r="H495" s="35">
+        <v>748927</v>
+      </c>
+      <c r="I495" s="35">
+        <v>866448</v>
+      </c>
+      <c r="J495" s="35">
+        <v>988284</v>
+      </c>
+      <c r="K495" s="38"/>
+      <c r="L495" s="38"/>
+      <c r="M495" s="38"/>
+    </row>
+    <row r="496" spans="1:13">
+      <c r="A496" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="B496" s="65" t="s">
         <v>86</v>
       </c>
-      <c r="C406" s="66">
-[...26 lines deleted...]
-      <c r="A407" s="54" t="s">
+      <c r="C496" s="65">
+        <v>20908</v>
+      </c>
+      <c r="D496" s="35">
+        <v>29757</v>
+      </c>
+      <c r="E496" s="37">
+        <v>38436</v>
+      </c>
+      <c r="F496" s="37">
+        <v>43741</v>
+      </c>
+      <c r="G496" s="35">
+        <v>50092</v>
+      </c>
+      <c r="H496" s="35">
+        <v>56853</v>
+      </c>
+      <c r="I496" s="35">
+        <v>65148</v>
+      </c>
+      <c r="J496" s="35">
+        <v>76946</v>
+      </c>
+      <c r="K496" s="38"/>
+      <c r="L496" s="38"/>
+      <c r="M496" s="38"/>
+    </row>
+    <row r="497" spans="1:13">
+      <c r="A497" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="B497" s="65" t="s">
+        <v>86</v>
+      </c>
+      <c r="C497" s="65">
+        <v>2909</v>
+      </c>
+      <c r="D497" s="35">
+        <v>4410</v>
+      </c>
+      <c r="E497" s="37">
+        <v>6031</v>
+      </c>
+      <c r="F497" s="37">
+        <v>7110</v>
+      </c>
+      <c r="G497" s="35">
+        <v>7873</v>
+      </c>
+      <c r="H497" s="35">
+        <v>8621</v>
+      </c>
+      <c r="I497" s="35">
+        <v>9643</v>
+      </c>
+      <c r="J497" s="35">
+        <v>11183</v>
+      </c>
+      <c r="K497" s="38"/>
+      <c r="L497" s="38"/>
+      <c r="M497" s="38"/>
+    </row>
+    <row r="498" spans="1:13">
+      <c r="A498" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="B498" s="65">
+        <v>32676</v>
+      </c>
+      <c r="C498" s="65">
+        <v>60886</v>
+      </c>
+      <c r="D498" s="35">
+        <v>91802</v>
+      </c>
+      <c r="E498" s="37">
+        <v>123377</v>
+      </c>
+      <c r="F498" s="37">
+        <v>152426</v>
+      </c>
+      <c r="G498" s="35">
+        <v>165475</v>
+      </c>
+      <c r="H498" s="35">
+        <v>175099</v>
+      </c>
+      <c r="I498" s="35">
+        <v>185800</v>
+      </c>
+      <c r="J498" s="35">
+        <v>206361</v>
+      </c>
+      <c r="K498" s="38"/>
+      <c r="L498" s="38"/>
+      <c r="M498" s="38"/>
+    </row>
+    <row r="499" spans="1:13">
+      <c r="A499" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="B499" s="65">
+        <v>1341921</v>
+      </c>
+      <c r="C499" s="65">
+        <v>2492007</v>
+      </c>
+      <c r="D499" s="35">
+        <v>3719052</v>
+      </c>
+      <c r="E499" s="37">
+        <v>4583926</v>
+      </c>
+      <c r="F499" s="37">
+        <v>5547439</v>
+      </c>
+      <c r="G499" s="35">
+        <v>6239450</v>
+      </c>
+      <c r="H499" s="35">
+        <v>6866813</v>
+      </c>
+      <c r="I499" s="35">
+        <v>7497711</v>
+      </c>
+      <c r="J499" s="35">
+        <v>8581548</v>
+      </c>
+      <c r="K499" s="38"/>
+      <c r="L499" s="38"/>
+      <c r="M499" s="38"/>
+    </row>
+    <row r="500" spans="1:13">
+      <c r="A500" s="48" t="s">
+        <v>62</v>
+      </c>
+      <c r="B500" s="65" t="s">
+        <v>86</v>
+      </c>
+      <c r="C500" s="65">
+        <v>139708</v>
+      </c>
+      <c r="D500" s="35">
+        <v>197791</v>
+      </c>
+      <c r="E500" s="37">
+        <v>280306</v>
+      </c>
+      <c r="F500" s="37">
+        <v>336467</v>
+      </c>
+      <c r="G500" s="35">
+        <v>401738</v>
+      </c>
+      <c r="H500" s="35">
+        <v>470529</v>
+      </c>
+      <c r="I500" s="35">
+        <v>561886</v>
+      </c>
+      <c r="J500" s="35">
+        <v>648239</v>
+      </c>
+      <c r="K500" s="38"/>
+      <c r="L500" s="38"/>
+      <c r="M500" s="38"/>
+    </row>
+    <row r="501" spans="1:13">
+      <c r="A501" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="B501" s="65" t="s">
+        <v>86</v>
+      </c>
+      <c r="C501" s="65">
+        <v>7781</v>
+      </c>
+      <c r="D501" s="35">
+        <v>11595</v>
+      </c>
+      <c r="E501" s="37">
+        <v>15652</v>
+      </c>
+      <c r="F501" s="37">
+        <v>19101</v>
+      </c>
+      <c r="G501" s="35">
+        <v>22014</v>
+      </c>
+      <c r="H501" s="35">
+        <v>24982</v>
+      </c>
+      <c r="I501" s="35">
+        <v>28529</v>
+      </c>
+      <c r="J501" s="35">
+        <v>33891</v>
+      </c>
+      <c r="K501" s="38"/>
+      <c r="L501" s="38"/>
+      <c r="M501" s="38"/>
+    </row>
+    <row r="502" spans="1:13">
+      <c r="A502" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="B502" s="65" t="s">
+        <v>86</v>
+      </c>
+      <c r="C502" s="65">
+        <v>10975</v>
+      </c>
+      <c r="D502" s="35">
+        <v>16338</v>
+      </c>
+      <c r="E502" s="37">
+        <v>20127</v>
+      </c>
+      <c r="F502" s="37">
+        <v>25380</v>
+      </c>
+      <c r="G502" s="35">
+        <v>27857</v>
+      </c>
+      <c r="H502" s="35">
+        <v>31133</v>
+      </c>
+      <c r="I502" s="35">
+        <v>39029</v>
+      </c>
+      <c r="J502" s="35">
+        <v>44442</v>
+      </c>
+      <c r="K502" s="38"/>
+      <c r="L502" s="38"/>
+      <c r="M502" s="38"/>
+    </row>
+    <row r="503" spans="1:13">
+      <c r="A503" s="48" t="s">
+        <v>65</v>
+      </c>
+      <c r="B503" s="65">
+        <v>181752</v>
+      </c>
+      <c r="C503" s="65">
+        <v>360969</v>
+      </c>
+      <c r="D503" s="35">
+        <v>549478</v>
+      </c>
+      <c r="E503" s="37">
+        <v>735891</v>
+      </c>
+      <c r="F503" s="37">
+        <v>906424</v>
+      </c>
+      <c r="G503" s="35">
+        <v>1031967</v>
+      </c>
+      <c r="H503" s="35">
+        <v>1142282</v>
+      </c>
+      <c r="I503" s="35">
+        <v>1253373</v>
+      </c>
+      <c r="J503" s="35">
+        <v>1377136</v>
+      </c>
+      <c r="K503" s="38"/>
+      <c r="L503" s="38"/>
+      <c r="M503" s="38"/>
+    </row>
+    <row r="504" spans="1:13">
+      <c r="A504" s="48" t="s">
+        <v>66</v>
+      </c>
+      <c r="B504" s="65" t="s">
+        <v>86</v>
+      </c>
+      <c r="C504" s="65">
+        <v>8753</v>
+      </c>
+      <c r="D504" s="35">
+        <v>16023</v>
+      </c>
+      <c r="E504" s="37">
+        <v>18827</v>
+      </c>
+      <c r="F504" s="37">
+        <v>21080</v>
+      </c>
+      <c r="G504" s="35">
+        <v>22623</v>
+      </c>
+      <c r="H504" s="35">
+        <v>24423</v>
+      </c>
+      <c r="I504" s="35">
+        <v>26721</v>
+      </c>
+      <c r="J504" s="35">
+        <v>45668</v>
+      </c>
+      <c r="K504" s="38"/>
+      <c r="L504" s="38"/>
+      <c r="M504" s="38"/>
+    </row>
+    <row r="505" spans="1:13">
+      <c r="A505" s="48" t="s">
+        <v>67</v>
+      </c>
+      <c r="B505" s="65" t="s">
+        <v>86</v>
+      </c>
+      <c r="C505" s="65">
+        <v>18693</v>
+      </c>
+      <c r="D505" s="35">
+        <v>28537</v>
+      </c>
+      <c r="E505" s="37">
+        <v>37164</v>
+      </c>
+      <c r="F505" s="37">
+        <v>44840</v>
+      </c>
+      <c r="G505" s="35">
+        <v>50932</v>
+      </c>
+      <c r="H505" s="35">
+        <v>64685</v>
+      </c>
+      <c r="I505" s="35">
+        <v>70442</v>
+      </c>
+      <c r="J505" s="35">
+        <v>77433</v>
+      </c>
+      <c r="K505" s="38"/>
+      <c r="L505" s="38"/>
+      <c r="M505" s="38"/>
+    </row>
+    <row r="506" spans="1:13">
+      <c r="A506" s="48" t="s">
+        <v>68</v>
+      </c>
+      <c r="B506" s="65">
+        <v>526836</v>
+      </c>
+      <c r="C506" s="65">
+        <v>1222194</v>
+      </c>
+      <c r="D506" s="35">
+        <v>2181808</v>
+      </c>
+      <c r="E506" s="37">
+        <v>3135112</v>
+      </c>
+      <c r="F506" s="37">
+        <v>4295353</v>
+      </c>
+      <c r="G506" s="35">
+        <v>5346928</v>
+      </c>
+      <c r="H506" s="35">
+        <v>6622114</v>
+      </c>
+      <c r="I506" s="35">
+        <v>7782163</v>
+      </c>
+      <c r="J506" s="35">
+        <v>8875964</v>
+      </c>
+      <c r="K506" s="38"/>
+      <c r="L506" s="38"/>
+      <c r="M506" s="38"/>
+    </row>
+    <row r="507" spans="1:13">
+      <c r="A507" s="48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B507" s="65" t="s">
+        <v>86</v>
+      </c>
+      <c r="C507" s="65">
+        <v>180196</v>
+      </c>
+      <c r="D507" s="35">
+        <v>263594</v>
+      </c>
+      <c r="E507" s="37">
+        <v>371000</v>
+      </c>
+      <c r="F507" s="37">
+        <v>442349</v>
+      </c>
+      <c r="G507" s="35">
+        <v>533416</v>
+      </c>
+      <c r="H507" s="35">
+        <v>631548</v>
+      </c>
+      <c r="I507" s="35">
+        <v>715926</v>
+      </c>
+      <c r="J507" s="35">
+        <v>826267</v>
+      </c>
+      <c r="K507" s="38"/>
+      <c r="L507" s="38"/>
+      <c r="M507" s="38"/>
+    </row>
+    <row r="508" spans="1:13">
+      <c r="A508" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="B508" s="65">
+        <v>243303</v>
+      </c>
+      <c r="C508" s="65">
+        <v>462184</v>
+      </c>
+      <c r="D508" s="35">
+        <v>699373</v>
+      </c>
+      <c r="E508" s="37">
+        <v>928565</v>
+      </c>
+      <c r="F508" s="37">
+        <v>1139506</v>
+      </c>
+      <c r="G508" s="35">
+        <v>1241487</v>
+      </c>
+      <c r="H508" s="35">
+        <v>1313439</v>
+      </c>
+      <c r="I508" s="35">
+        <v>1387801</v>
+      </c>
+      <c r="J508" s="35">
+        <v>1476503</v>
+      </c>
+      <c r="K508" s="38"/>
+      <c r="L508" s="38"/>
+      <c r="M508" s="38"/>
+    </row>
+    <row r="509" spans="1:13" ht="33.75">
+      <c r="A509" s="46" t="s">
+        <v>44</v>
+      </c>
+      <c r="B509" s="42"/>
+      <c r="C509" s="42"/>
+      <c r="D509" s="43"/>
+      <c r="E509" s="43"/>
+      <c r="F509" s="37"/>
+      <c r="G509" s="43"/>
+      <c r="H509" s="37"/>
+      <c r="I509" s="46"/>
+      <c r="J509" s="46"/>
+      <c r="K509" s="36"/>
+      <c r="L509" s="44"/>
+      <c r="M509" s="44"/>
+    </row>
+    <row r="510" spans="1:13" s="8" customFormat="1" ht="11.25">
+      <c r="A510" s="47" t="s">
+        <v>50</v>
+      </c>
+      <c r="B510" s="65">
+        <v>55432</v>
+      </c>
+      <c r="C510" s="65">
+        <v>106229</v>
+      </c>
+      <c r="D510" s="35">
+        <v>156658</v>
+      </c>
+      <c r="E510" s="37">
+        <v>204870</v>
+      </c>
+      <c r="F510" s="37">
+        <v>273257</v>
+      </c>
+      <c r="G510" s="35">
+        <v>341203</v>
+      </c>
+      <c r="H510" s="35">
+        <v>410583</v>
+      </c>
+      <c r="I510" s="35">
+        <v>442048</v>
+      </c>
+      <c r="J510" s="35">
+        <v>473522</v>
+      </c>
+      <c r="K510" s="38"/>
+      <c r="L510" s="38"/>
+      <c r="M510" s="38"/>
+    </row>
+    <row r="511" spans="1:13">
+      <c r="A511" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="B511" s="65">
+        <v>17301</v>
+      </c>
+      <c r="C511" s="65">
+        <v>34491</v>
+      </c>
+      <c r="D511" s="35">
+        <v>51681</v>
+      </c>
+      <c r="E511" s="37">
+        <v>68872</v>
+      </c>
+      <c r="F511" s="37">
+        <v>88943</v>
+      </c>
+      <c r="G511" s="35">
+        <v>109014</v>
+      </c>
+      <c r="H511" s="35">
+        <v>130132</v>
+      </c>
+      <c r="I511" s="35">
+        <v>146801</v>
+      </c>
+      <c r="J511" s="35">
+        <v>163470</v>
+      </c>
+      <c r="K511" s="38"/>
+      <c r="L511" s="38"/>
+      <c r="M511" s="38"/>
+    </row>
+    <row r="512" spans="1:13">
+      <c r="A512" s="48" t="s">
+        <v>52</v>
+      </c>
+      <c r="B512" s="65">
+        <v>164</v>
+      </c>
+      <c r="C512" s="65">
+        <v>320</v>
+      </c>
+      <c r="D512" s="35">
+        <v>476</v>
+      </c>
+      <c r="E512" s="37">
+        <v>631</v>
+      </c>
+      <c r="F512" s="37">
+        <v>806</v>
+      </c>
+      <c r="G512" s="35">
+        <v>981</v>
+      </c>
+      <c r="H512" s="35">
+        <v>1156</v>
+      </c>
+      <c r="I512" s="35">
+        <v>1321</v>
+      </c>
+      <c r="J512" s="35">
+        <v>1485</v>
+      </c>
+      <c r="K512" s="38"/>
+      <c r="L512" s="38"/>
+      <c r="M512" s="38"/>
+    </row>
+    <row r="513" spans="1:13">
+      <c r="A513" s="48" t="s">
+        <v>54</v>
+      </c>
+      <c r="B513" s="65">
+        <v>4869</v>
+      </c>
+      <c r="C513" s="65">
+        <v>9164</v>
+      </c>
+      <c r="D513" s="35">
+        <v>13092</v>
+      </c>
+      <c r="E513" s="37">
+        <v>14803</v>
+      </c>
+      <c r="F513" s="37">
+        <v>15388</v>
+      </c>
+      <c r="G513" s="35">
+        <v>15533</v>
+      </c>
+      <c r="H513" s="35">
+        <v>16066</v>
+      </c>
+      <c r="I513" s="35">
+        <v>16632</v>
+      </c>
+      <c r="J513" s="35">
+        <v>17208</v>
+      </c>
+      <c r="K513" s="38"/>
+      <c r="L513" s="38"/>
+      <c r="M513" s="38"/>
+    </row>
+    <row r="514" spans="1:13">
+      <c r="A514" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="B514" s="65">
+        <v>33098</v>
+      </c>
+      <c r="C514" s="65">
+        <v>62254</v>
+      </c>
+      <c r="D514" s="35">
+        <v>91409</v>
+      </c>
+      <c r="E514" s="37">
+        <v>120564</v>
+      </c>
+      <c r="F514" s="37">
+        <v>168119</v>
+      </c>
+      <c r="G514" s="35">
+        <v>215674</v>
+      </c>
+      <c r="H514" s="35">
+        <v>263229</v>
+      </c>
+      <c r="I514" s="35">
+        <v>277294</v>
+      </c>
+      <c r="J514" s="35">
+        <v>291359</v>
+      </c>
+      <c r="K514" s="38"/>
+      <c r="L514" s="38"/>
+      <c r="M514" s="38"/>
+    </row>
+    <row r="515" spans="1:13" ht="22.5">
+      <c r="A515" s="46" t="s">
+        <v>29</v>
+      </c>
+      <c r="B515" s="42"/>
+      <c r="C515" s="42"/>
+      <c r="D515" s="43"/>
+      <c r="E515" s="43"/>
+      <c r="F515" s="37"/>
+      <c r="G515" s="43"/>
+      <c r="H515" s="37"/>
+      <c r="I515" s="46"/>
+      <c r="J515" s="46"/>
+      <c r="K515" s="36"/>
+      <c r="L515" s="44"/>
+      <c r="M515" s="44"/>
+    </row>
+    <row r="516" spans="1:13" s="8" customFormat="1" ht="11.25">
+      <c r="A516" s="47" t="s">
+        <v>50</v>
+      </c>
+      <c r="B516" s="65">
+        <v>3442846</v>
+      </c>
+      <c r="C516" s="65">
+        <v>7084111</v>
+      </c>
+      <c r="D516" s="35">
+        <v>9994809</v>
+      </c>
+      <c r="E516" s="37">
+        <v>12404355</v>
+      </c>
+      <c r="F516" s="37">
+        <v>13163436</v>
+      </c>
+      <c r="G516" s="35">
+        <v>13859020</v>
+      </c>
+      <c r="H516" s="35">
+        <v>14526309</v>
+      </c>
+      <c r="I516" s="35">
+        <v>14750550</v>
+      </c>
+      <c r="J516" s="35">
+        <v>15089127</v>
+      </c>
+      <c r="K516" s="38"/>
+      <c r="L516" s="38"/>
+      <c r="M516" s="38"/>
+    </row>
+    <row r="517" spans="1:13">
+      <c r="A517" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="B517" s="65">
+        <v>1158117</v>
+      </c>
+      <c r="C517" s="65">
+        <v>2160483</v>
+      </c>
+      <c r="D517" s="35">
+        <v>3070100</v>
+      </c>
+      <c r="E517" s="37">
+        <v>3684364</v>
+      </c>
+      <c r="F517" s="37">
+        <v>3706813</v>
+      </c>
+      <c r="G517" s="35">
+        <v>3729262</v>
+      </c>
+      <c r="H517" s="35">
+        <v>3751711</v>
+      </c>
+      <c r="I517" s="35">
+        <v>3759814</v>
+      </c>
+      <c r="J517" s="35">
+        <v>3863913</v>
+      </c>
+      <c r="K517" s="38"/>
+      <c r="L517" s="38"/>
+      <c r="M517" s="38"/>
+    </row>
+    <row r="518" spans="1:13">
+      <c r="A518" s="48" t="s">
+        <v>52</v>
+      </c>
+      <c r="B518" s="65">
+        <v>31109</v>
+      </c>
+      <c r="C518" s="65">
+        <v>75519</v>
+      </c>
+      <c r="D518" s="35">
+        <v>120785</v>
+      </c>
+      <c r="E518" s="37">
+        <v>165194</v>
+      </c>
+      <c r="F518" s="37">
+        <v>237209</v>
+      </c>
+      <c r="G518" s="35">
+        <v>309223</v>
+      </c>
+      <c r="H518" s="35">
+        <v>381237</v>
+      </c>
+      <c r="I518" s="35">
+        <v>389887</v>
+      </c>
+      <c r="J518" s="35">
+        <v>398537</v>
+      </c>
+      <c r="K518" s="38"/>
+      <c r="L518" s="38"/>
+      <c r="M518" s="38"/>
+    </row>
+    <row r="519" spans="1:13">
+      <c r="A519" s="48" t="s">
+        <v>72</v>
+      </c>
+      <c r="B519" s="65">
+        <v>1349509</v>
+      </c>
+      <c r="C519" s="65">
+        <v>2964750</v>
+      </c>
+      <c r="D519" s="35">
+        <v>3974273</v>
+      </c>
+      <c r="E519" s="37">
+        <v>4878042</v>
+      </c>
+      <c r="F519" s="37">
+        <v>5005478</v>
+      </c>
+      <c r="G519" s="35">
+        <v>5069418</v>
+      </c>
+      <c r="H519" s="35">
+        <v>5108458</v>
+      </c>
+      <c r="I519" s="35">
+        <v>5146280</v>
+      </c>
+      <c r="J519" s="35">
+        <v>5199250</v>
+      </c>
+      <c r="K519" s="38"/>
+      <c r="L519" s="38"/>
+      <c r="M519" s="38"/>
+    </row>
+    <row r="520" spans="1:13">
+      <c r="A520" s="48" t="s">
+        <v>53</v>
+      </c>
+      <c r="B520" s="65">
+        <v>46802</v>
+      </c>
+      <c r="C520" s="65">
+        <v>91384</v>
+      </c>
+      <c r="D520" s="35">
+        <v>135966</v>
+      </c>
+      <c r="E520" s="37">
+        <v>180549</v>
+      </c>
+      <c r="F520" s="37">
+        <v>230903</v>
+      </c>
+      <c r="G520" s="35">
+        <v>281257</v>
+      </c>
+      <c r="H520" s="35">
+        <v>331611</v>
+      </c>
+      <c r="I520" s="35">
+        <v>362487</v>
+      </c>
+      <c r="J520" s="35">
+        <v>393364</v>
+      </c>
+      <c r="K520" s="38"/>
+      <c r="L520" s="38"/>
+      <c r="M520" s="38"/>
+    </row>
+    <row r="521" spans="1:13">
+      <c r="A521" s="48" t="s">
+        <v>54</v>
+      </c>
+      <c r="B521" s="65">
+        <v>60505</v>
+      </c>
+      <c r="C521" s="65">
+        <v>109406</v>
+      </c>
+      <c r="D521" s="35">
+        <v>158306</v>
+      </c>
+      <c r="E521" s="37">
+        <v>207207</v>
+      </c>
+      <c r="F521" s="37">
+        <v>276618</v>
+      </c>
+      <c r="G521" s="35">
+        <v>346028</v>
+      </c>
+      <c r="H521" s="35">
+        <v>415439</v>
+      </c>
+      <c r="I521" s="35">
+        <v>428581</v>
+      </c>
+      <c r="J521" s="35">
+        <v>441723</v>
+      </c>
+      <c r="K521" s="38"/>
+      <c r="L521" s="38"/>
+      <c r="M521" s="38"/>
+    </row>
+    <row r="522" spans="1:13">
+      <c r="A522" s="48" t="s">
+        <v>55</v>
+      </c>
+      <c r="B522" s="65">
+        <v>34944</v>
+      </c>
+      <c r="C522" s="65">
+        <v>67505</v>
+      </c>
+      <c r="D522" s="35">
+        <v>100066</v>
+      </c>
+      <c r="E522" s="37">
+        <v>132626</v>
+      </c>
+      <c r="F522" s="37">
+        <v>166983</v>
+      </c>
+      <c r="G522" s="35">
+        <v>201340</v>
+      </c>
+      <c r="H522" s="35">
+        <v>235696</v>
+      </c>
+      <c r="I522" s="35">
+        <v>245567</v>
+      </c>
+      <c r="J522" s="35">
+        <v>255437</v>
+      </c>
+      <c r="K522" s="38"/>
+      <c r="L522" s="38"/>
+      <c r="M522" s="38"/>
+    </row>
+    <row r="523" spans="1:13">
+      <c r="A523" s="48" t="s">
+        <v>56</v>
+      </c>
+      <c r="B523" s="65">
+        <v>108262</v>
+      </c>
+      <c r="C523" s="65">
+        <v>220954</v>
+      </c>
+      <c r="D523" s="35">
+        <v>328781</v>
+      </c>
+      <c r="E523" s="37">
+        <v>406885</v>
+      </c>
+      <c r="F523" s="37">
+        <v>423395</v>
+      </c>
+      <c r="G523" s="35">
+        <v>439905</v>
+      </c>
+      <c r="H523" s="35">
+        <v>453020</v>
+      </c>
+      <c r="I523" s="35">
+        <v>458199</v>
+      </c>
+      <c r="J523" s="35">
+        <v>465382</v>
+      </c>
+      <c r="K523" s="38"/>
+      <c r="L523" s="38"/>
+      <c r="M523" s="38"/>
+    </row>
+    <row r="524" spans="1:13">
+      <c r="A524" s="48" t="s">
         <v>58</v>
       </c>
-      <c r="B407" s="66">
-[...29 lines deleted...]
-      <c r="A408" s="54" t="s">
+      <c r="B524" s="65">
+        <v>47526</v>
+      </c>
+      <c r="C524" s="65">
+        <v>130121</v>
+      </c>
+      <c r="D524" s="35">
+        <v>208075</v>
+      </c>
+      <c r="E524" s="37">
+        <v>285222</v>
+      </c>
+      <c r="F524" s="37">
+        <v>362203</v>
+      </c>
+      <c r="G524" s="35">
+        <v>439183</v>
+      </c>
+      <c r="H524" s="35">
+        <v>516163</v>
+      </c>
+      <c r="I524" s="35">
+        <v>542341</v>
+      </c>
+      <c r="J524" s="35">
+        <v>568519</v>
+      </c>
+      <c r="K524" s="38"/>
+      <c r="L524" s="38"/>
+      <c r="M524" s="38"/>
+    </row>
+    <row r="525" spans="1:13">
+      <c r="A525" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="B525" s="65">
+        <v>2931</v>
+      </c>
+      <c r="C525" s="65">
+        <v>8049</v>
+      </c>
+      <c r="D525" s="35">
+        <v>13168</v>
+      </c>
+      <c r="E525" s="37">
+        <v>18287</v>
+      </c>
+      <c r="F525" s="37">
+        <v>24615</v>
+      </c>
+      <c r="G525" s="35">
+        <v>30943</v>
+      </c>
+      <c r="H525" s="35">
+        <v>37272</v>
+      </c>
+      <c r="I525" s="35">
+        <v>39977</v>
+      </c>
+      <c r="J525" s="35">
+        <v>42683</v>
+      </c>
+      <c r="K525" s="38"/>
+      <c r="L525" s="38"/>
+      <c r="M525" s="38"/>
+    </row>
+    <row r="526" spans="1:13">
+      <c r="A526" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="B526" s="65">
+        <v>6413</v>
+      </c>
+      <c r="C526" s="65">
+        <v>12943</v>
+      </c>
+      <c r="D526" s="35">
+        <v>19473</v>
+      </c>
+      <c r="E526" s="37">
+        <v>26002</v>
+      </c>
+      <c r="F526" s="37">
+        <v>34019</v>
+      </c>
+      <c r="G526" s="35">
+        <v>42036</v>
+      </c>
+      <c r="H526" s="35">
+        <v>50052</v>
+      </c>
+      <c r="I526" s="35">
+        <v>55236</v>
+      </c>
+      <c r="J526" s="35">
+        <v>60420</v>
+      </c>
+      <c r="K526" s="38"/>
+      <c r="L526" s="38"/>
+      <c r="M526" s="38"/>
+    </row>
+    <row r="527" spans="1:13">
+      <c r="A527" s="48" t="s">
         <v>61</v>
       </c>
-      <c r="B408" s="66">
-[...46 lines deleted...]
-      <c r="A410" s="53" t="s">
+      <c r="B527" s="65">
+        <v>77397</v>
+      </c>
+      <c r="C527" s="65">
+        <v>148236</v>
+      </c>
+      <c r="D527" s="35">
+        <v>218522</v>
+      </c>
+      <c r="E527" s="37">
+        <v>287970</v>
+      </c>
+      <c r="F527" s="37">
+        <v>368964</v>
+      </c>
+      <c r="G527" s="35">
+        <v>449959</v>
+      </c>
+      <c r="H527" s="35">
+        <v>530953</v>
+      </c>
+      <c r="I527" s="35">
+        <v>549769</v>
+      </c>
+      <c r="J527" s="35">
+        <v>568586</v>
+      </c>
+      <c r="K527" s="38"/>
+      <c r="L527" s="38"/>
+      <c r="M527" s="38"/>
+    </row>
+    <row r="528" spans="1:13">
+      <c r="A528" s="48" t="s">
+        <v>62</v>
+      </c>
+      <c r="B528" s="65">
+        <v>69762</v>
+      </c>
+      <c r="C528" s="65">
+        <v>197012</v>
+      </c>
+      <c r="D528" s="35">
+        <v>324262</v>
+      </c>
+      <c r="E528" s="37">
+        <v>451512</v>
+      </c>
+      <c r="F528" s="37">
+        <v>453301</v>
+      </c>
+      <c r="G528" s="35">
+        <v>455090</v>
+      </c>
+      <c r="H528" s="35">
+        <v>456880</v>
+      </c>
+      <c r="I528" s="35">
+        <v>457038</v>
+      </c>
+      <c r="J528" s="35">
+        <v>458383</v>
+      </c>
+      <c r="K528" s="38"/>
+      <c r="L528" s="38"/>
+      <c r="M528" s="38"/>
+    </row>
+    <row r="529" spans="1:13">
+      <c r="A529" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="B529" s="65">
+        <v>4482</v>
+      </c>
+      <c r="C529" s="65">
+        <v>14240</v>
+      </c>
+      <c r="D529" s="35">
+        <v>23998</v>
+      </c>
+      <c r="E529" s="37">
+        <v>33756</v>
+      </c>
+      <c r="F529" s="37">
+        <v>37873</v>
+      </c>
+      <c r="G529" s="35">
+        <v>41989</v>
+      </c>
+      <c r="H529" s="35">
+        <v>46106</v>
+      </c>
+      <c r="I529" s="35">
+        <v>46874</v>
+      </c>
+      <c r="J529" s="35">
+        <v>47642</v>
+      </c>
+      <c r="K529" s="38"/>
+      <c r="L529" s="38"/>
+      <c r="M529" s="38"/>
+    </row>
+    <row r="530" spans="1:13">
+      <c r="A530" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="B530" s="65">
+        <v>28158</v>
+      </c>
+      <c r="C530" s="65">
+        <v>56470</v>
+      </c>
+      <c r="D530" s="35">
+        <v>84783</v>
+      </c>
+      <c r="E530" s="37">
+        <v>113096</v>
+      </c>
+      <c r="F530" s="37">
+        <v>141491</v>
+      </c>
+      <c r="G530" s="35">
+        <v>169886</v>
+      </c>
+      <c r="H530" s="35">
+        <v>198281</v>
+      </c>
+      <c r="I530" s="35">
+        <v>203989</v>
+      </c>
+      <c r="J530" s="35">
+        <v>209697</v>
+      </c>
+      <c r="K530" s="38"/>
+      <c r="L530" s="38"/>
+      <c r="M530" s="38"/>
+    </row>
+    <row r="531" spans="1:13">
+      <c r="A531" s="48" t="s">
+        <v>65</v>
+      </c>
+      <c r="B531" s="65">
+        <v>23785</v>
+      </c>
+      <c r="C531" s="65">
+        <v>41356</v>
+      </c>
+      <c r="D531" s="35">
+        <v>58928</v>
+      </c>
+      <c r="E531" s="37">
+        <v>76499</v>
+      </c>
+      <c r="F531" s="37">
+        <v>98344</v>
+      </c>
+      <c r="G531" s="35">
+        <v>120189</v>
+      </c>
+      <c r="H531" s="35">
+        <v>142034</v>
+      </c>
+      <c r="I531" s="35">
+        <v>155472</v>
+      </c>
+      <c r="J531" s="35">
+        <v>168910</v>
+      </c>
+      <c r="K531" s="38"/>
+      <c r="L531" s="38"/>
+      <c r="M531" s="38"/>
+    </row>
+    <row r="532" spans="1:13">
+      <c r="A532" s="48" t="s">
+        <v>67</v>
+      </c>
+      <c r="B532" s="65">
+        <v>49274</v>
+      </c>
+      <c r="C532" s="65">
+        <v>79619</v>
+      </c>
+      <c r="D532" s="35">
+        <v>109964</v>
+      </c>
+      <c r="E532" s="37">
+        <v>140309</v>
+      </c>
+      <c r="F532" s="37">
+        <v>166583</v>
+      </c>
+      <c r="G532" s="35">
+        <v>192857</v>
+      </c>
+      <c r="H532" s="35">
+        <v>219131</v>
+      </c>
+      <c r="I532" s="35">
+        <v>223965</v>
+      </c>
+      <c r="J532" s="35">
+        <v>228799</v>
+      </c>
+      <c r="K532" s="38"/>
+      <c r="L532" s="38"/>
+      <c r="M532" s="38"/>
+    </row>
+    <row r="533" spans="1:13">
+      <c r="A533" s="48" t="s">
+        <v>68</v>
+      </c>
+      <c r="B533" s="65">
+        <v>79633</v>
+      </c>
+      <c r="C533" s="65">
+        <v>164862</v>
+      </c>
+      <c r="D533" s="35">
+        <v>250090</v>
+      </c>
+      <c r="E533" s="37">
+        <v>335319</v>
+      </c>
+      <c r="F533" s="37">
+        <v>435735</v>
+      </c>
+      <c r="G533" s="35">
+        <v>536151</v>
+      </c>
+      <c r="H533" s="35">
+        <v>636567</v>
+      </c>
+      <c r="I533" s="35">
+        <v>667305</v>
+      </c>
+      <c r="J533" s="35">
+        <v>698042</v>
+      </c>
+      <c r="K533" s="38"/>
+      <c r="L533" s="38"/>
+      <c r="M533" s="38"/>
+    </row>
+    <row r="534" spans="1:13">
+      <c r="A534" s="48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B534" s="65">
+        <v>18497</v>
+      </c>
+      <c r="C534" s="65">
+        <v>31753</v>
+      </c>
+      <c r="D534" s="35">
+        <v>45010</v>
+      </c>
+      <c r="E534" s="37">
+        <v>58267</v>
+      </c>
+      <c r="F534" s="37">
+        <v>69661</v>
+      </c>
+      <c r="G534" s="35">
+        <v>81055</v>
+      </c>
+      <c r="H534" s="35">
+        <v>92449</v>
+      </c>
+      <c r="I534" s="35">
+        <v>94519</v>
+      </c>
+      <c r="J534" s="35">
+        <v>96589</v>
+      </c>
+      <c r="K534" s="38"/>
+      <c r="L534" s="38"/>
+      <c r="M534" s="38"/>
+    </row>
+    <row r="535" spans="1:13">
+      <c r="A535" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="B535" s="65">
+        <v>245741</v>
+      </c>
+      <c r="C535" s="65">
+        <v>509448</v>
+      </c>
+      <c r="D535" s="35">
+        <v>750259</v>
+      </c>
+      <c r="E535" s="37">
+        <v>923250</v>
+      </c>
+      <c r="F535" s="37">
+        <v>923250</v>
+      </c>
+      <c r="G535" s="35">
+        <v>923250</v>
+      </c>
+      <c r="H535" s="35">
+        <v>923250</v>
+      </c>
+      <c r="I535" s="35">
+        <v>923250</v>
+      </c>
+      <c r="J535" s="35">
+        <v>923250</v>
+      </c>
+      <c r="K535" s="38"/>
+      <c r="L535" s="38"/>
+      <c r="M535" s="38"/>
+    </row>
+    <row r="536" spans="1:13" ht="45">
+      <c r="A536" s="34" t="s">
+        <v>78</v>
+      </c>
+      <c r="B536" s="42"/>
+      <c r="C536" s="42"/>
+      <c r="D536" s="43"/>
+      <c r="E536" s="43"/>
+      <c r="F536" s="37"/>
+      <c r="G536" s="43"/>
+      <c r="H536" s="37"/>
+      <c r="I536" s="34"/>
+      <c r="J536" s="34"/>
+      <c r="K536" s="36"/>
+      <c r="L536" s="44"/>
+      <c r="M536" s="44"/>
+    </row>
+    <row r="537" spans="1:13" s="8" customFormat="1" ht="11.25">
+      <c r="A537" s="45" t="s">
         <v>50</v>
       </c>
-      <c r="B410" s="66">
-[...29 lines deleted...]
-      <c r="A411" s="54" t="s">
+      <c r="B537" s="65">
+        <v>1319377</v>
+      </c>
+      <c r="C537" s="65">
+        <v>2719725</v>
+      </c>
+      <c r="D537" s="35">
+        <v>4084944</v>
+      </c>
+      <c r="E537" s="37">
+        <v>5526852</v>
+      </c>
+      <c r="F537" s="37">
+        <v>6822060</v>
+      </c>
+      <c r="G537" s="35">
+        <v>8097626</v>
+      </c>
+      <c r="H537" s="35">
+        <v>9403396</v>
+      </c>
+      <c r="I537" s="35">
+        <v>10926687</v>
+      </c>
+      <c r="J537" s="35">
+        <v>12478255</v>
+      </c>
+      <c r="K537" s="38"/>
+      <c r="L537" s="38"/>
+      <c r="M537" s="38"/>
+    </row>
+    <row r="538" spans="1:13">
+      <c r="A538" s="39" t="s">
         <v>51</v>
       </c>
-      <c r="B411" s="66">
-[...29 lines deleted...]
-      <c r="A412" s="54" t="s">
+      <c r="B538" s="65">
+        <v>377410</v>
+      </c>
+      <c r="C538" s="65">
+        <v>806386</v>
+      </c>
+      <c r="D538" s="35">
+        <v>1204915</v>
+      </c>
+      <c r="E538" s="37">
+        <v>1669332</v>
+      </c>
+      <c r="F538" s="37">
+        <v>2076653</v>
+      </c>
+      <c r="G538" s="35">
+        <v>2475712</v>
+      </c>
+      <c r="H538" s="35">
+        <v>2861874</v>
+      </c>
+      <c r="I538" s="35">
+        <v>3309790</v>
+      </c>
+      <c r="J538" s="35">
+        <v>3784093</v>
+      </c>
+      <c r="K538" s="38"/>
+      <c r="L538" s="38"/>
+      <c r="M538" s="38"/>
+    </row>
+    <row r="539" spans="1:13">
+      <c r="A539" s="39" t="s">
         <v>52</v>
       </c>
-      <c r="B412" s="66">
-[...29 lines deleted...]
-      <c r="A413" s="54" t="s">
+      <c r="B539" s="65">
+        <v>57220</v>
+      </c>
+      <c r="C539" s="65">
+        <v>122457</v>
+      </c>
+      <c r="D539" s="35">
+        <v>173971</v>
+      </c>
+      <c r="E539" s="37">
+        <v>221937</v>
+      </c>
+      <c r="F539" s="37">
+        <v>285228</v>
+      </c>
+      <c r="G539" s="35">
+        <v>357877</v>
+      </c>
+      <c r="H539" s="35">
+        <v>408499</v>
+      </c>
+      <c r="I539" s="35">
+        <v>459685</v>
+      </c>
+      <c r="J539" s="35">
+        <v>519510</v>
+      </c>
+      <c r="K539" s="38"/>
+      <c r="L539" s="38"/>
+      <c r="M539" s="38"/>
+    </row>
+    <row r="540" spans="1:13">
+      <c r="A540" s="39" t="s">
         <v>72</v>
       </c>
-      <c r="B413" s="66">
-[...29 lines deleted...]
-      <c r="A414" s="54" t="s">
+      <c r="B540" s="65">
+        <v>419175</v>
+      </c>
+      <c r="C540" s="65">
+        <v>769546</v>
+      </c>
+      <c r="D540" s="35">
+        <v>1105512</v>
+      </c>
+      <c r="E540" s="37">
+        <v>1436630</v>
+      </c>
+      <c r="F540" s="37">
+        <v>1758091</v>
+      </c>
+      <c r="G540" s="35">
+        <v>2058346</v>
+      </c>
+      <c r="H540" s="35">
+        <v>2415969</v>
+      </c>
+      <c r="I540" s="35">
+        <v>2837018</v>
+      </c>
+      <c r="J540" s="35">
+        <v>3300484</v>
+      </c>
+      <c r="K540" s="38"/>
+      <c r="L540" s="38"/>
+      <c r="M540" s="38"/>
+    </row>
+    <row r="541" spans="1:13">
+      <c r="A541" s="39" t="s">
         <v>53</v>
       </c>
-      <c r="B414" s="66">
-[...29 lines deleted...]
-      <c r="A415" s="54" t="s">
+      <c r="B541" s="65">
+        <v>8438</v>
+      </c>
+      <c r="C541" s="65">
+        <v>24189</v>
+      </c>
+      <c r="D541" s="35">
+        <v>39940</v>
+      </c>
+      <c r="E541" s="37">
+        <v>55690</v>
+      </c>
+      <c r="F541" s="37">
+        <v>67655</v>
+      </c>
+      <c r="G541" s="35">
+        <v>79620</v>
+      </c>
+      <c r="H541" s="35">
+        <v>91584</v>
+      </c>
+      <c r="I541" s="35">
+        <v>107831</v>
+      </c>
+      <c r="J541" s="35">
+        <v>124077</v>
+      </c>
+      <c r="K541" s="38"/>
+      <c r="L541" s="38"/>
+      <c r="M541" s="38"/>
+    </row>
+    <row r="542" spans="1:13">
+      <c r="A542" s="39" t="s">
         <v>54</v>
       </c>
-      <c r="B415" s="66">
-[...29 lines deleted...]
-      <c r="A416" s="54" t="s">
+      <c r="B542" s="65">
+        <v>24699</v>
+      </c>
+      <c r="C542" s="65">
+        <v>64105</v>
+      </c>
+      <c r="D542" s="35">
+        <v>103511</v>
+      </c>
+      <c r="E542" s="37">
+        <v>142917</v>
+      </c>
+      <c r="F542" s="37">
+        <v>173213</v>
+      </c>
+      <c r="G542" s="35">
+        <v>203510</v>
+      </c>
+      <c r="H542" s="35">
+        <v>233510</v>
+      </c>
+      <c r="I542" s="35">
+        <v>267184</v>
+      </c>
+      <c r="J542" s="35">
+        <v>300858</v>
+      </c>
+      <c r="K542" s="38"/>
+      <c r="L542" s="38"/>
+      <c r="M542" s="38"/>
+    </row>
+    <row r="543" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A543" s="39" t="s">
         <v>55</v>
       </c>
-      <c r="B416" s="66">
-[...29 lines deleted...]
-      <c r="A417" s="54" t="s">
+      <c r="B543" s="65">
+        <v>7168</v>
+      </c>
+      <c r="C543" s="65">
+        <v>16887</v>
+      </c>
+      <c r="D543" s="35">
+        <v>26606</v>
+      </c>
+      <c r="E543" s="37">
+        <v>36324</v>
+      </c>
+      <c r="F543" s="37">
+        <v>43667</v>
+      </c>
+      <c r="G543" s="35">
+        <v>51010</v>
+      </c>
+      <c r="H543" s="35">
+        <v>57597</v>
+      </c>
+      <c r="I543" s="35">
+        <v>66929</v>
+      </c>
+      <c r="J543" s="35">
+        <v>76261</v>
+      </c>
+      <c r="K543" s="38"/>
+      <c r="L543" s="38"/>
+      <c r="M543" s="38"/>
+    </row>
+    <row r="544" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A544" s="39" t="s">
         <v>56</v>
       </c>
-      <c r="B417" s="66">
-[...29 lines deleted...]
-      <c r="A418" s="54" t="s">
+      <c r="B544" s="65">
+        <v>49924</v>
+      </c>
+      <c r="C544" s="65">
+        <v>123330</v>
+      </c>
+      <c r="D544" s="35">
+        <v>190329</v>
+      </c>
+      <c r="E544" s="37">
+        <v>259233</v>
+      </c>
+      <c r="F544" s="37">
+        <v>311737</v>
+      </c>
+      <c r="G544" s="35">
+        <v>378819</v>
+      </c>
+      <c r="H544" s="35">
+        <v>446412</v>
+      </c>
+      <c r="I544" s="35">
+        <v>519163</v>
+      </c>
+      <c r="J544" s="35">
+        <v>583659</v>
+      </c>
+      <c r="K544" s="38"/>
+      <c r="L544" s="38"/>
+      <c r="M544" s="38"/>
+    </row>
+    <row r="545" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A545" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="B418" s="66">
-[...29 lines deleted...]
-      <c r="A419" s="54" t="s">
+      <c r="B545" s="65">
+        <v>11031</v>
+      </c>
+      <c r="C545" s="65">
+        <v>56226</v>
+      </c>
+      <c r="D545" s="35">
+        <v>136848</v>
+      </c>
+      <c r="E545" s="37">
+        <v>202270</v>
+      </c>
+      <c r="F545" s="37">
+        <v>254448</v>
+      </c>
+      <c r="G545" s="35">
+        <v>306592</v>
+      </c>
+      <c r="H545" s="35">
+        <v>362626</v>
+      </c>
+      <c r="I545" s="35">
+        <v>417124</v>
+      </c>
+      <c r="J545" s="35">
+        <v>470879</v>
+      </c>
+      <c r="K545" s="38"/>
+      <c r="L545" s="38"/>
+      <c r="M545" s="38"/>
+    </row>
+    <row r="546" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A546" s="39" t="s">
         <v>60</v>
       </c>
-      <c r="B419" s="66">
-[...29 lines deleted...]
-      <c r="A420" s="54" t="s">
+      <c r="B546" s="65">
+        <v>7856</v>
+      </c>
+      <c r="C546" s="65">
+        <v>17089</v>
+      </c>
+      <c r="D546" s="35">
+        <v>26322</v>
+      </c>
+      <c r="E546" s="37">
+        <v>35555</v>
+      </c>
+      <c r="F546" s="37">
+        <v>44547</v>
+      </c>
+      <c r="G546" s="35">
+        <v>53539</v>
+      </c>
+      <c r="H546" s="35">
+        <v>62531</v>
+      </c>
+      <c r="I546" s="35">
+        <v>71604</v>
+      </c>
+      <c r="J546" s="35">
+        <v>80676</v>
+      </c>
+      <c r="K546" s="38"/>
+      <c r="L546" s="38"/>
+      <c r="M546" s="38"/>
+    </row>
+    <row r="547" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A547" s="39" t="s">
         <v>59</v>
       </c>
-      <c r="B420" s="66">
-[...29 lines deleted...]
-      <c r="A421" s="54" t="s">
+      <c r="B547" s="65">
+        <v>6343</v>
+      </c>
+      <c r="C547" s="65">
+        <v>10614</v>
+      </c>
+      <c r="D547" s="35">
+        <v>14886</v>
+      </c>
+      <c r="E547" s="37">
+        <v>19157</v>
+      </c>
+      <c r="F547" s="37">
+        <v>22348</v>
+      </c>
+      <c r="G547" s="35">
+        <v>25539</v>
+      </c>
+      <c r="H547" s="35">
+        <v>28730</v>
+      </c>
+      <c r="I547" s="35">
+        <v>31530</v>
+      </c>
+      <c r="J547" s="35">
+        <v>34330</v>
+      </c>
+      <c r="K547" s="38"/>
+      <c r="L547" s="38"/>
+      <c r="M547" s="38"/>
+    </row>
+    <row r="548" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A548" s="39" t="s">
         <v>61</v>
       </c>
-      <c r="B421" s="66">
-[...29 lines deleted...]
-      <c r="A422" s="54" t="s">
+      <c r="B548" s="65">
+        <v>26245</v>
+      </c>
+      <c r="C548" s="65">
+        <v>52788</v>
+      </c>
+      <c r="D548" s="35">
+        <v>79321</v>
+      </c>
+      <c r="E548" s="37">
+        <v>105853</v>
+      </c>
+      <c r="F548" s="37">
+        <v>129956</v>
+      </c>
+      <c r="G548" s="35">
+        <v>154913</v>
+      </c>
+      <c r="H548" s="35">
+        <v>180373</v>
+      </c>
+      <c r="I548" s="35">
+        <v>211903</v>
+      </c>
+      <c r="J548" s="35">
+        <v>243428</v>
+      </c>
+      <c r="K548" s="38"/>
+      <c r="L548" s="38"/>
+      <c r="M548" s="38"/>
+    </row>
+    <row r="549" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A549" s="39" t="s">
         <v>62</v>
       </c>
-      <c r="B422" s="66">
-[...29 lines deleted...]
-      <c r="A423" s="54" t="s">
+      <c r="B549" s="65">
+        <v>16195</v>
+      </c>
+      <c r="C549" s="65">
+        <v>31113</v>
+      </c>
+      <c r="D549" s="35">
+        <v>46030</v>
+      </c>
+      <c r="E549" s="37">
+        <v>60948</v>
+      </c>
+      <c r="F549" s="37">
+        <v>75726</v>
+      </c>
+      <c r="G549" s="35">
+        <v>91885</v>
+      </c>
+      <c r="H549" s="35">
+        <v>108225</v>
+      </c>
+      <c r="I549" s="35">
+        <v>124593</v>
+      </c>
+      <c r="J549" s="35">
+        <v>140962</v>
+      </c>
+      <c r="K549" s="38"/>
+      <c r="L549" s="38"/>
+      <c r="M549" s="38"/>
+    </row>
+    <row r="550" spans="1:13">
+      <c r="A550" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="B423" s="66">
-[...29 lines deleted...]
-      <c r="A424" s="54" t="s">
+      <c r="B550" s="65">
+        <v>7666</v>
+      </c>
+      <c r="C550" s="65">
+        <v>20333</v>
+      </c>
+      <c r="D550" s="35">
+        <v>33001</v>
+      </c>
+      <c r="E550" s="37">
+        <v>45669</v>
+      </c>
+      <c r="F550" s="37">
+        <v>53587</v>
+      </c>
+      <c r="G550" s="35">
+        <v>61505</v>
+      </c>
+      <c r="H550" s="35">
+        <v>69502</v>
+      </c>
+      <c r="I550" s="35">
+        <v>78800</v>
+      </c>
+      <c r="J550" s="35">
+        <v>88098</v>
+      </c>
+      <c r="K550" s="38"/>
+      <c r="L550" s="38"/>
+      <c r="M550" s="38"/>
+    </row>
+    <row r="551" spans="1:13">
+      <c r="A551" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="B424" s="66">
-[...29 lines deleted...]
-      <c r="A425" s="54" t="s">
+      <c r="B551" s="65">
+        <v>53174</v>
+      </c>
+      <c r="C551" s="65">
+        <v>110389</v>
+      </c>
+      <c r="D551" s="35">
+        <v>167604</v>
+      </c>
+      <c r="E551" s="37">
+        <v>224820</v>
+      </c>
+      <c r="F551" s="37">
+        <v>231672</v>
+      </c>
+      <c r="G551" s="35">
+        <v>238524</v>
+      </c>
+      <c r="H551" s="35">
+        <v>245550</v>
+      </c>
+      <c r="I551" s="35">
+        <v>301877</v>
+      </c>
+      <c r="J551" s="35">
+        <v>358204</v>
+      </c>
+      <c r="K551" s="38"/>
+      <c r="L551" s="38"/>
+      <c r="M551" s="38"/>
+    </row>
+    <row r="552" spans="1:13">
+      <c r="A552" s="39" t="s">
         <v>65</v>
       </c>
-      <c r="B425" s="66">
-[...62 lines deleted...]
-      <c r="A427" s="54" t="s">
+      <c r="B552" s="65">
+        <v>6823</v>
+      </c>
+      <c r="C552" s="65">
+        <v>14711</v>
+      </c>
+      <c r="D552" s="35">
+        <v>22598</v>
+      </c>
+      <c r="E552" s="37">
+        <v>30485</v>
+      </c>
+      <c r="F552" s="37">
+        <v>37217</v>
+      </c>
+      <c r="G552" s="35">
+        <v>43949</v>
+      </c>
+      <c r="H552" s="35">
+        <v>50363</v>
+      </c>
+      <c r="I552" s="35">
+        <v>54767</v>
+      </c>
+      <c r="J552" s="35">
+        <v>59171</v>
+      </c>
+      <c r="K552" s="38"/>
+      <c r="L552" s="38"/>
+      <c r="M552" s="38"/>
+    </row>
+    <row r="553" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A553" s="39" t="s">
+        <v>66</v>
+      </c>
+      <c r="B553" s="65">
+        <v>15435</v>
+      </c>
+      <c r="C553" s="65">
+        <v>33167</v>
+      </c>
+      <c r="D553" s="35">
+        <v>50900</v>
+      </c>
+      <c r="E553" s="37">
+        <v>68633</v>
+      </c>
+      <c r="F553" s="37">
+        <v>88142</v>
+      </c>
+      <c r="G553" s="35">
+        <v>107652</v>
+      </c>
+      <c r="H553" s="35">
+        <v>127645</v>
+      </c>
+      <c r="I553" s="35">
+        <v>145689</v>
+      </c>
+      <c r="J553" s="35">
+        <v>163733</v>
+      </c>
+      <c r="K553" s="38"/>
+      <c r="L553" s="38"/>
+      <c r="M553" s="38"/>
+    </row>
+    <row r="554" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A554" s="39" t="s">
         <v>67</v>
       </c>
-      <c r="B427" s="66">
-[...29 lines deleted...]
-      <c r="A428" s="54" t="s">
+      <c r="B554" s="65">
+        <v>7822</v>
+      </c>
+      <c r="C554" s="65">
+        <v>16452</v>
+      </c>
+      <c r="D554" s="35">
+        <v>25082</v>
+      </c>
+      <c r="E554" s="37">
+        <v>33711</v>
+      </c>
+      <c r="F554" s="37">
+        <v>42108</v>
+      </c>
+      <c r="G554" s="35">
+        <v>50505</v>
+      </c>
+      <c r="H554" s="35">
+        <v>59245</v>
+      </c>
+      <c r="I554" s="35">
+        <v>70243</v>
+      </c>
+      <c r="J554" s="35">
+        <v>81241</v>
+      </c>
+      <c r="K554" s="38"/>
+      <c r="L554" s="38"/>
+      <c r="M554" s="38"/>
+    </row>
+    <row r="555" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A555" s="39" t="s">
         <v>68</v>
       </c>
-      <c r="B428" s="66">
-[...29 lines deleted...]
-      <c r="A429" s="54" t="s">
+      <c r="B555" s="65">
+        <v>102913</v>
+      </c>
+      <c r="C555" s="65">
+        <v>215256</v>
+      </c>
+      <c r="D555" s="35">
+        <v>326554</v>
+      </c>
+      <c r="E555" s="37">
+        <v>468621</v>
+      </c>
+      <c r="F555" s="37">
+        <v>617436</v>
+      </c>
+      <c r="G555" s="35">
+        <v>739251</v>
+      </c>
+      <c r="H555" s="35">
+        <v>860480</v>
+      </c>
+      <c r="I555" s="35">
+        <v>1001601</v>
+      </c>
+      <c r="J555" s="35">
+        <v>1117246</v>
+      </c>
+      <c r="K555" s="38"/>
+      <c r="L555" s="38"/>
+      <c r="M555" s="38"/>
+    </row>
+    <row r="556" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A556" s="39" t="s">
         <v>69</v>
       </c>
-      <c r="B429" s="66">
-[...29 lines deleted...]
-      <c r="A430" s="54" t="s">
+      <c r="B556" s="65">
+        <v>34658</v>
+      </c>
+      <c r="C556" s="65">
+        <v>51859</v>
+      </c>
+      <c r="D556" s="35">
+        <v>69060</v>
+      </c>
+      <c r="E556" s="37">
+        <v>86261</v>
+      </c>
+      <c r="F556" s="37">
+        <v>106683</v>
+      </c>
+      <c r="G556" s="35">
+        <v>127105</v>
+      </c>
+      <c r="H556" s="35">
+        <v>147316</v>
+      </c>
+      <c r="I556" s="35">
+        <v>168150</v>
+      </c>
+      <c r="J556" s="35">
+        <v>188984</v>
+      </c>
+      <c r="K556" s="38"/>
+      <c r="L556" s="38"/>
+      <c r="M556" s="38"/>
+    </row>
+    <row r="557" spans="1:13" s="19" customFormat="1">
+      <c r="A557" s="39" t="s">
         <v>57</v>
       </c>
-      <c r="B430" s="66">
-[...4105 lines deleted...]
-      <c r="M557" s="39"/>
+      <c r="B557" s="65">
+        <v>79183</v>
+      </c>
+      <c r="C557" s="65">
+        <v>162827</v>
+      </c>
+      <c r="D557" s="35">
+        <v>241955</v>
+      </c>
+      <c r="E557" s="37">
+        <v>322807</v>
+      </c>
+      <c r="F557" s="37">
+        <v>401944</v>
+      </c>
+      <c r="G557" s="35">
+        <v>491774</v>
+      </c>
+      <c r="H557" s="35">
+        <v>585367</v>
+      </c>
+      <c r="I557" s="35">
+        <v>681210</v>
+      </c>
+      <c r="J557" s="35">
+        <v>762366</v>
+      </c>
+      <c r="K557" s="38"/>
+      <c r="L557" s="38"/>
+      <c r="M557" s="38"/>
     </row>
     <row r="558" spans="1:13" s="19" customFormat="1">
-      <c r="A558" s="40" t="s">
-[...44 lines deleted...]
-      <c r="M559" s="22"/>
+      <c r="A558" s="18"/>
+      <c r="B558" s="66"/>
+      <c r="C558" s="67"/>
+      <c r="D558" s="17"/>
+      <c r="E558" s="17"/>
+      <c r="F558" s="17"/>
+      <c r="G558" s="17"/>
+      <c r="H558" s="21"/>
+      <c r="I558" s="17"/>
+      <c r="J558" s="17"/>
+      <c r="K558" s="22"/>
+      <c r="L558" s="22"/>
+      <c r="M558" s="22"/>
+    </row>
+    <row r="559" spans="1:13">
+      <c r="A559" s="107" t="s">
+        <v>89</v>
+      </c>
+      <c r="B559" s="107"/>
+      <c r="C559" s="107"/>
+      <c r="D559" s="107"/>
+      <c r="E559" s="107"/>
+      <c r="F559" s="107"/>
+      <c r="G559" s="107"/>
+      <c r="H559" s="107"/>
+      <c r="I559" s="107"/>
+      <c r="J559" s="107"/>
+      <c r="K559" s="107"/>
+      <c r="L559" s="107"/>
+      <c r="M559" s="107"/>
     </row>
     <row r="560" spans="1:13">
-      <c r="A560" s="108" t="s">
-[...13 lines deleted...]
-      <c r="M560" s="108"/>
+      <c r="A560" s="109" t="s">
+        <v>90</v>
+      </c>
+      <c r="B560" s="109"/>
+      <c r="C560" s="109"/>
+      <c r="D560" s="109"/>
+      <c r="E560" s="109"/>
+      <c r="F560" s="109"/>
+      <c r="G560" s="109"/>
+      <c r="H560" s="109"/>
+      <c r="I560" s="109"/>
+      <c r="J560" s="109"/>
+      <c r="K560" s="109"/>
+      <c r="L560" s="109"/>
+      <c r="M560" s="109"/>
     </row>
     <row r="561" spans="1:13">
       <c r="A561" s="110" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B561" s="110"/>
       <c r="C561" s="110"/>
       <c r="D561" s="110"/>
       <c r="E561" s="110"/>
       <c r="F561" s="110"/>
       <c r="G561" s="110"/>
       <c r="H561" s="110"/>
       <c r="I561" s="110"/>
       <c r="J561" s="110"/>
       <c r="K561" s="110"/>
       <c r="L561" s="110"/>
       <c r="M561" s="110"/>
     </row>
     <row r="562" spans="1:13">
-      <c r="A562" s="111" t="s">
-[...13 lines deleted...]
-      <c r="M562" s="111"/>
+      <c r="A562" s="23"/>
+      <c r="B562" s="68"/>
+      <c r="C562" s="68"/>
+      <c r="D562" s="23"/>
+      <c r="E562" s="23"/>
+      <c r="F562" s="23"/>
+      <c r="G562" s="23"/>
+      <c r="H562" s="23"/>
+      <c r="I562" s="23"/>
+      <c r="J562" s="23"/>
+      <c r="K562" s="23"/>
+      <c r="L562" s="23"/>
+      <c r="M562" s="23"/>
     </row>
     <row r="563" spans="1:13">
-      <c r="A563" s="23"/>
-[...11 lines deleted...]
-      <c r="M563" s="23"/>
+      <c r="A563" s="108" t="s">
+        <v>93</v>
+      </c>
+      <c r="B563" s="108"/>
+      <c r="C563" s="108"/>
+      <c r="D563" s="108"/>
+      <c r="E563" s="108"/>
+      <c r="F563" s="108"/>
+      <c r="G563" s="108"/>
+      <c r="H563" s="108"/>
+      <c r="I563" s="108"/>
+      <c r="J563" s="108"/>
+      <c r="K563" s="108"/>
+      <c r="L563" s="108"/>
+      <c r="M563" s="108"/>
     </row>
     <row r="564" spans="1:13">
-      <c r="A564" s="109" t="s">
-[...16 lines deleted...]
-      <c r="A565" s="104" t="s">
+      <c r="A564" s="103" t="s">
         <v>91</v>
       </c>
-      <c r="B565" s="104"/>
-[...10 lines deleted...]
-      <c r="M565" s="104"/>
+      <c r="B564" s="103"/>
+      <c r="C564" s="103"/>
+      <c r="D564" s="103"/>
+      <c r="E564" s="103"/>
+      <c r="F564" s="103"/>
+      <c r="G564" s="103"/>
+      <c r="H564" s="103"/>
+      <c r="I564" s="103"/>
+      <c r="J564" s="103"/>
+      <c r="K564" s="103"/>
+      <c r="L564" s="103"/>
+      <c r="M564" s="103"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A565:M565"/>
+    <mergeCell ref="A564:M564"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A559:M559"/>
+    <mergeCell ref="A563:M563"/>
     <mergeCell ref="A560:M560"/>
-    <mergeCell ref="A564:M564"/>
     <mergeCell ref="A561:M561"/>
-    <mergeCell ref="A562:M562"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7229808-F1C2-4C8A-85D4-838C64497C9C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF6FB9CB-8533-496A-8CCD-21785F74F78D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9011757F-58F5-4728-A7F9-4AAFBA2FAFAD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>