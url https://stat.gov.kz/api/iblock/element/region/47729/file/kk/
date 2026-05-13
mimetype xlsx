--- v0 (2026-04-16)
+++ v1 (2026-05-13)
@@ -1,49 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\Управление статистики торговли и услуг\ДИНАМИКА НА САЙТ\Ежемесячные\внутреняя торговля\каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="9480" yWindow="6870" windowWidth="14715" windowHeight="7320"/>
   </bookViews>
   <sheets>
     <sheet name="ифо" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">ифо!$A$1:$M$30</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <si>
     <t>Нақты көлем индексі (Сауда саласы бойынша)</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
@@ -70,51 +75,51 @@
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t xml:space="preserve">Өткен айға </t>
   </si>
   <si>
     <t xml:space="preserve">Өткен жылдың сәйкес айына  </t>
   </si>
   <si>
     <t xml:space="preserve">Өткен жылдың сәйкес кезеңіне </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -242,51 +247,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -307,50 +312,51 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -372,116 +378,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -617,55 +625,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="J34" sqref="J34"/>
+      <selection activeCell="H21" sqref="H21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="16"/>
       <c r="G1" s="16"/>
       <c r="H1" s="16"/>
       <c r="I1" s="16"/>
       <c r="J1" s="16"/>
       <c r="K1" s="16"/>
       <c r="L1" s="16"/>
       <c r="M1" s="16"/>
     </row>
@@ -1020,51 +1028,53 @@
         <v>105.2</v>
       </c>
       <c r="K11" s="7">
         <v>86.5</v>
       </c>
       <c r="L11" s="5">
         <v>108.2</v>
       </c>
       <c r="M11" s="7">
         <v>126.5</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="4">
         <v>2026</v>
       </c>
       <c r="B12" s="7">
         <v>51.7</v>
       </c>
       <c r="C12" s="7">
         <v>107.8</v>
       </c>
       <c r="D12" s="7">
         <v>125.1</v>
       </c>
-      <c r="E12" s="7"/>
+      <c r="E12" s="7">
+        <v>89</v>
+      </c>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="5"/>
       <c r="M12" s="7"/>
     </row>
     <row r="13" spans="1:13" ht="21" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="22"/>
       <c r="H13" s="22"/>
       <c r="I13" s="22"/>
       <c r="J13" s="22"/>
       <c r="K13" s="22"/>
       <c r="L13" s="22"/>
       <c r="M13" s="23"/>
@@ -1347,51 +1357,53 @@
         <v>95.2</v>
       </c>
       <c r="K20" s="7">
         <v>92.9</v>
       </c>
       <c r="L20" s="5">
         <v>98.5</v>
       </c>
       <c r="M20" s="5">
         <v>101.6</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="4">
         <v>2026</v>
       </c>
       <c r="B21" s="7">
         <v>103.9</v>
       </c>
       <c r="C21" s="7">
         <v>104.4</v>
       </c>
       <c r="D21" s="7">
         <v>102.6</v>
       </c>
-      <c r="E21" s="7"/>
+      <c r="E21" s="7">
+        <v>105.7</v>
+      </c>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" ht="21" customHeight="1">
       <c r="A22" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="24"/>
       <c r="M22" s="25"/>
@@ -1674,51 +1686,53 @@
         <v>101.4</v>
       </c>
       <c r="K29" s="10">
         <v>100.5</v>
       </c>
       <c r="L29" s="10">
         <v>100.2</v>
       </c>
       <c r="M29" s="10">
         <v>100.5</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="4">
         <v>2026</v>
       </c>
       <c r="B30" s="7">
         <v>103.9</v>
       </c>
       <c r="C30" s="7">
         <v>104.1</v>
       </c>
       <c r="D30" s="10">
         <v>103.6</v>
       </c>
-      <c r="E30" s="14"/>
+      <c r="E30" s="26">
+        <v>104</v>
+      </c>
       <c r="F30" s="14"/>
       <c r="G30" s="14"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="14"/>
       <c r="L30" s="14"/>
       <c r="M30" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>