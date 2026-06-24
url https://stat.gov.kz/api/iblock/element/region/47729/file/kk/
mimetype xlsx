--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -1,54 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="9480" yWindow="6870" windowWidth="14715" windowHeight="7320"/>
   </bookViews>
   <sheets>
     <sheet name="ифо" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">ифо!$A$1:$M$30</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <si>
     <t>Нақты көлем индексі (Сауда саласы бойынша)</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
@@ -75,51 +70,51 @@
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t xml:space="preserve">Өткен айға </t>
   </si>
   <si>
     <t xml:space="preserve">Өткен жылдың сәйкес айына  </t>
   </si>
   <si>
     <t xml:space="preserve">Өткен жылдың сәйкес кезеңіне </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -279,84 +274,84 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -378,118 +373,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -625,79 +618,79 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="H21" sqref="H21"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A10" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="F30" sqref="F30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="15" t="s">
+      <c r="A1" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="16"/>
-[...10 lines deleted...]
-      <c r="M1" s="16"/>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="17"/>
+      <c r="H1" s="17"/>
+      <c r="I1" s="17"/>
+      <c r="J1" s="17"/>
+      <c r="K1" s="17"/>
+      <c r="L1" s="17"/>
+      <c r="M1" s="17"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="11"/>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
       <c r="M2" s="13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="2" customFormat="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>2</v>
@@ -712,65 +705,65 @@
         <v>5</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="20.25" customHeight="1">
-      <c r="A4" s="17" t="s">
+      <c r="A4" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="18"/>
-[...10 lines deleted...]
-      <c r="M4" s="20"/>
+      <c r="B4" s="19"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+      <c r="G4" s="20"/>
+      <c r="H4" s="20"/>
+      <c r="I4" s="20"/>
+      <c r="J4" s="20"/>
+      <c r="K4" s="20"/>
+      <c r="L4" s="20"/>
+      <c r="M4" s="21"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="4">
         <v>2019</v>
       </c>
       <c r="B5" s="5">
         <v>55.2</v>
       </c>
       <c r="C5" s="6">
         <v>105.6</v>
       </c>
       <c r="D5" s="5">
         <v>114.4</v>
       </c>
       <c r="E5" s="5">
         <v>102.1</v>
       </c>
       <c r="F5" s="5">
         <v>104.8</v>
       </c>
       <c r="G5" s="5">
         <v>107.2</v>
       </c>
       <c r="H5" s="5">
         <v>107.3</v>
@@ -1031,75 +1024,77 @@
         <v>86.5</v>
       </c>
       <c r="L11" s="5">
         <v>108.2</v>
       </c>
       <c r="M11" s="7">
         <v>126.5</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="4">
         <v>2026</v>
       </c>
       <c r="B12" s="7">
         <v>51.7</v>
       </c>
       <c r="C12" s="7">
         <v>107.8</v>
       </c>
       <c r="D12" s="7">
         <v>125.1</v>
       </c>
       <c r="E12" s="7">
         <v>89</v>
       </c>
-      <c r="F12" s="7"/>
+      <c r="F12" s="7">
+        <v>102.1</v>
+      </c>
       <c r="G12" s="7"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="5"/>
       <c r="M12" s="7"/>
     </row>
     <row r="13" spans="1:13" ht="21" customHeight="1">
-      <c r="A13" s="21" t="s">
+      <c r="A13" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="22"/>
-[...10 lines deleted...]
-      <c r="M13" s="23"/>
+      <c r="B13" s="23"/>
+      <c r="C13" s="23"/>
+      <c r="D13" s="23"/>
+      <c r="E13" s="23"/>
+      <c r="F13" s="23"/>
+      <c r="G13" s="23"/>
+      <c r="H13" s="23"/>
+      <c r="I13" s="23"/>
+      <c r="J13" s="23"/>
+      <c r="K13" s="23"/>
+      <c r="L13" s="23"/>
+      <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="8">
         <v>2019</v>
       </c>
       <c r="B14" s="5">
         <v>108.5</v>
       </c>
       <c r="C14" s="6">
         <v>102.4</v>
       </c>
       <c r="D14" s="5">
         <v>102.7</v>
       </c>
       <c r="E14" s="5">
         <v>112.1</v>
       </c>
       <c r="F14" s="5">
         <v>112.7</v>
       </c>
       <c r="G14" s="5">
         <v>104.5</v>
       </c>
       <c r="H14" s="5">
         <v>109.3</v>
@@ -1360,75 +1355,77 @@
         <v>92.9</v>
       </c>
       <c r="L20" s="5">
         <v>98.5</v>
       </c>
       <c r="M20" s="5">
         <v>101.6</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="4">
         <v>2026</v>
       </c>
       <c r="B21" s="7">
         <v>103.9</v>
       </c>
       <c r="C21" s="7">
         <v>104.4</v>
       </c>
       <c r="D21" s="7">
         <v>102.6</v>
       </c>
       <c r="E21" s="7">
         <v>105.7</v>
       </c>
-      <c r="F21" s="7"/>
+      <c r="F21" s="7">
+        <v>103.1</v>
+      </c>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" ht="21" customHeight="1">
-      <c r="A22" s="21" t="s">
+      <c r="A22" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="B22" s="24"/>
-[...10 lines deleted...]
-      <c r="M22" s="25"/>
+      <c r="B22" s="25"/>
+      <c r="C22" s="25"/>
+      <c r="D22" s="25"/>
+      <c r="E22" s="25"/>
+      <c r="F22" s="25"/>
+      <c r="G22" s="25"/>
+      <c r="H22" s="25"/>
+      <c r="I22" s="25"/>
+      <c r="J22" s="25"/>
+      <c r="K22" s="25"/>
+      <c r="L22" s="25"/>
+      <c r="M22" s="26"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="8">
         <v>2019</v>
       </c>
       <c r="B23" s="5">
         <v>108.5</v>
       </c>
       <c r="C23" s="6">
         <v>105.4</v>
       </c>
       <c r="D23" s="5">
         <v>104.4</v>
       </c>
       <c r="E23" s="5">
         <v>106.4</v>
       </c>
       <c r="F23" s="5">
         <v>107.8</v>
       </c>
       <c r="G23" s="5">
         <v>107.1</v>
       </c>
       <c r="H23" s="5">
         <v>107.5</v>
@@ -1686,54 +1683,56 @@
         <v>101.4</v>
       </c>
       <c r="K29" s="10">
         <v>100.5</v>
       </c>
       <c r="L29" s="10">
         <v>100.2</v>
       </c>
       <c r="M29" s="10">
         <v>100.5</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="4">
         <v>2026</v>
       </c>
       <c r="B30" s="7">
         <v>103.9</v>
       </c>
       <c r="C30" s="7">
         <v>104.1</v>
       </c>
       <c r="D30" s="10">
         <v>103.6</v>
       </c>
-      <c r="E30" s="26">
+      <c r="E30" s="15">
         <v>104</v>
       </c>
-      <c r="F30" s="14"/>
+      <c r="F30" s="10">
+        <v>103.9</v>
+      </c>
       <c r="G30" s="14"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="14"/>
       <c r="L30" s="14"/>
       <c r="M30" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>