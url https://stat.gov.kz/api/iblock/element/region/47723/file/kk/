--- v4 (2026-08-24)
+++ v5 (2026-09-20)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1995" yWindow="660" windowWidth="20655" windowHeight="8205"/>
+    <workbookView xWindow="60" yWindow="-90" windowWidth="20985" windowHeight="9525" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId1"/>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="6" r:id="rId2"/>
     <sheet name="НКИ және көлемі аудандар бойынш" sheetId="7" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="748" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="753" uniqueCount="118">
   <si>
     <t xml:space="preserve">млн. теңге </t>
   </si>
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу көлемі</t>
   </si>
   <si>
     <t>өткен жылғы тиісті кезеңге, %-бен</t>
   </si>
   <si>
     <t>өткен жылғы тиісті айға, %-бен</t>
   </si>
   <si>
     <t>өткен айға, %-бен</t>
   </si>
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу нақты көлем индекстері</t>
   </si>
   <si>
     <t>НКИ, %-бен</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
@@ -439,50 +439,54 @@
   </si>
   <si>
     <t>Қаңтар-ақпан 
 2026 жыл</t>
   </si>
   <si>
     <t>Қаңтар-наурыз
  2026 жыл</t>
   </si>
   <si>
     <t>Қаңтар-сәуір 
 2026 жыл</t>
   </si>
   <si>
     <t>Қаңтар-мамыр
 2026 жыл</t>
   </si>
   <si>
     <t>Қаңтар-маусым
  2026 жыл</t>
   </si>
   <si>
     <t>Қаңтар-шілде 
 2026 жыл</t>
   </si>
+  <si>
+    <t>Қаңтар-тамыз 
+2026 жыл</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -763,51 +767,51 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="123">
+  <cellXfs count="122">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -987,121 +991,118 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1380,79 +1381,79 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N27"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="R21" sqref="R21"/>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="O15" sqref="O15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="2"/>
     <col min="10" max="10" width="9.5703125" style="2" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="11.5703125" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A1" s="106" t="s">
+      <c r="A1" s="105" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="107"/>
-[...10 lines deleted...]
-      <c r="M1" s="107"/>
+      <c r="B1" s="106"/>
+      <c r="C1" s="106"/>
+      <c r="D1" s="106"/>
+      <c r="E1" s="106"/>
+      <c r="F1" s="106"/>
+      <c r="G1" s="106"/>
+      <c r="H1" s="106"/>
+      <c r="I1" s="106"/>
+      <c r="J1" s="106"/>
+      <c r="K1" s="106"/>
+      <c r="L1" s="106"/>
+      <c r="M1" s="106"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12"/>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="13"/>
       <c r="M2" s="13"/>
     </row>
     <row r="3" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="50"/>
       <c r="B3" s="51" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="51" t="s">
         <v>25</v>
       </c>
       <c r="D3" s="51" t="s">
@@ -1466,65 +1467,65 @@
       </c>
       <c r="G3" s="51" t="s">
         <v>29</v>
       </c>
       <c r="H3" s="51" t="s">
         <v>30</v>
       </c>
       <c r="I3" s="51" t="s">
         <v>31</v>
       </c>
       <c r="J3" s="51" t="s">
         <v>32</v>
       </c>
       <c r="K3" s="51" t="s">
         <v>33</v>
       </c>
       <c r="L3" s="52" t="s">
         <v>34</v>
       </c>
       <c r="M3" s="52" t="s">
         <v>35</v>
       </c>
       <c r="N3" s="3"/>
     </row>
     <row r="4" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="108" t="s">
+      <c r="A4" s="107" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="108"/>
-[...10 lines deleted...]
-      <c r="M4" s="108"/>
+      <c r="B4" s="107"/>
+      <c r="C4" s="107"/>
+      <c r="D4" s="107"/>
+      <c r="E4" s="107"/>
+      <c r="F4" s="107"/>
+      <c r="G4" s="107"/>
+      <c r="H4" s="107"/>
+      <c r="I4" s="107"/>
+      <c r="J4" s="107"/>
+      <c r="K4" s="107"/>
+      <c r="L4" s="107"/>
+      <c r="M4" s="107"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A5" s="53">
         <v>2020</v>
       </c>
       <c r="B5" s="23">
         <v>116.4</v>
       </c>
       <c r="C5" s="23">
         <v>100.8</v>
       </c>
       <c r="D5" s="23">
         <v>88.1</v>
       </c>
       <c r="E5" s="23">
         <v>47</v>
       </c>
       <c r="F5" s="23">
         <v>108.3</v>
       </c>
       <c r="G5" s="23">
         <v>178.1</v>
       </c>
       <c r="H5" s="23">
         <v>98.5</v>
@@ -1747,84 +1748,86 @@
       </c>
       <c r="K10" s="9">
         <v>103.5</v>
       </c>
       <c r="L10" s="89">
         <v>100.5</v>
       </c>
       <c r="M10" s="9">
         <v>105.3</v>
       </c>
       <c r="N10" s="4"/>
     </row>
     <row r="11" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="53">
         <v>2026</v>
       </c>
       <c r="B11" s="56">
         <v>69.099999999999994</v>
       </c>
       <c r="C11" s="9">
         <v>79.599999999999994</v>
       </c>
       <c r="D11" s="9">
         <v>155.6</v>
       </c>
-      <c r="E11" s="103">
+      <c r="E11" s="102">
         <v>76.2</v>
       </c>
       <c r="F11" s="9">
         <v>103.1</v>
       </c>
       <c r="G11" s="9">
         <v>166.1</v>
       </c>
       <c r="H11" s="9">
         <v>99.4</v>
       </c>
-      <c r="I11" s="54"/>
+      <c r="I11" s="9">
+        <v>97.1</v>
+      </c>
       <c r="J11" s="9"/>
       <c r="K11" s="9"/>
       <c r="L11" s="9"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="108" t="s">
+      <c r="A12" s="107" t="s">
         <v>3</v>
       </c>
-      <c r="B12" s="108"/>
-[...10 lines deleted...]
-      <c r="M12" s="108"/>
+      <c r="B12" s="107"/>
+      <c r="C12" s="107"/>
+      <c r="D12" s="107"/>
+      <c r="E12" s="107"/>
+      <c r="F12" s="107"/>
+      <c r="G12" s="107"/>
+      <c r="H12" s="107"/>
+      <c r="I12" s="107"/>
+      <c r="J12" s="107"/>
+      <c r="K12" s="107"/>
+      <c r="L12" s="107"/>
+      <c r="M12" s="107"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="58">
         <v>2020</v>
       </c>
       <c r="B13" s="23">
         <v>98.5</v>
       </c>
       <c r="C13" s="23">
         <v>101.7</v>
       </c>
       <c r="D13" s="23">
         <v>77</v>
       </c>
       <c r="E13" s="23">
         <v>36.1</v>
       </c>
       <c r="F13" s="23">
         <v>38.799999999999997</v>
       </c>
       <c r="G13" s="23">
         <v>69.5</v>
       </c>
       <c r="H13" s="23">
         <v>88.5</v>
@@ -2041,84 +2044,86 @@
         <v>95.9</v>
       </c>
       <c r="K18" s="9">
         <v>94.1</v>
       </c>
       <c r="L18" s="89">
         <v>104.2</v>
       </c>
       <c r="M18" s="9">
         <v>108.3</v>
       </c>
     </row>
     <row r="19" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="58">
         <v>2026</v>
       </c>
       <c r="B19" s="56">
         <v>100.1</v>
       </c>
       <c r="C19" s="9">
         <v>100.4</v>
       </c>
       <c r="D19" s="9">
         <v>101</v>
       </c>
-      <c r="E19" s="103">
+      <c r="E19" s="102">
         <v>101.6</v>
       </c>
       <c r="F19" s="9">
         <v>101.3</v>
       </c>
       <c r="G19" s="9">
         <v>98.8</v>
       </c>
       <c r="H19" s="9">
         <v>101.7</v>
       </c>
-      <c r="I19" s="59"/>
+      <c r="I19" s="9">
+        <v>103.6</v>
+      </c>
       <c r="J19" s="9"/>
       <c r="K19" s="9"/>
       <c r="L19" s="9"/>
       <c r="M19" s="9"/>
     </row>
     <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="108" t="s">
+      <c r="A20" s="107" t="s">
         <v>2</v>
       </c>
-      <c r="B20" s="108"/>
-[...10 lines deleted...]
-      <c r="M20" s="108"/>
+      <c r="B20" s="107"/>
+      <c r="C20" s="107"/>
+      <c r="D20" s="107"/>
+      <c r="E20" s="107"/>
+      <c r="F20" s="107"/>
+      <c r="G20" s="107"/>
+      <c r="H20" s="107"/>
+      <c r="I20" s="107"/>
+      <c r="J20" s="107"/>
+      <c r="K20" s="107"/>
+      <c r="L20" s="107"/>
+      <c r="M20" s="107"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="60">
         <v>2020</v>
       </c>
       <c r="B21" s="23">
         <v>98.5</v>
       </c>
       <c r="C21" s="23">
         <v>100.1</v>
       </c>
       <c r="D21" s="23">
         <v>91.6</v>
       </c>
       <c r="E21" s="23">
         <v>76.7</v>
       </c>
       <c r="F21" s="23">
         <v>68.400000000000006</v>
       </c>
       <c r="G21" s="23">
         <v>68.599999999999994</v>
       </c>
       <c r="H21" s="23">
         <v>71</v>
@@ -2315,152 +2320,154 @@
       </c>
       <c r="D26" s="56">
         <v>101.3</v>
       </c>
       <c r="E26" s="56">
         <v>101.2</v>
       </c>
       <c r="F26" s="56">
         <v>101</v>
       </c>
       <c r="G26" s="23">
         <v>101.6</v>
       </c>
       <c r="H26" s="23">
         <v>101.8</v>
       </c>
       <c r="I26" s="23">
         <v>103.3</v>
       </c>
       <c r="J26" s="23">
         <v>102.3</v>
       </c>
       <c r="K26" s="23">
         <v>101.3</v>
       </c>
-      <c r="L26" s="100">
+      <c r="L26" s="99">
         <v>101.6</v>
       </c>
       <c r="M26" s="23">
         <v>102.2</v>
       </c>
     </row>
     <row r="27" spans="1:13" s="4" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="98">
         <v>2026</v>
       </c>
       <c r="B27" s="61">
         <v>100.1</v>
       </c>
       <c r="C27" s="11">
         <v>100.2</v>
       </c>
       <c r="D27" s="11">
         <v>100.6</v>
       </c>
-      <c r="E27" s="104">
+      <c r="E27" s="103">
         <v>100.8</v>
       </c>
       <c r="F27" s="11">
         <v>100.9</v>
       </c>
       <c r="G27" s="11">
         <v>100.3</v>
       </c>
       <c r="H27" s="11">
         <v>100.7</v>
       </c>
-      <c r="I27" s="99"/>
+      <c r="I27" s="11">
+        <v>101.1</v>
+      </c>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y10"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J19" sqref="J19"/>
+      <selection activeCell="J17" sqref="J17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.140625" style="2" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="2"/>
     <col min="10" max="10" width="9.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="9" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="10.85546875" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A1" s="107" t="s">
+      <c r="A1" s="106" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="107"/>
-[...10 lines deleted...]
-      <c r="M1" s="107"/>
+      <c r="B1" s="106"/>
+      <c r="C1" s="106"/>
+      <c r="D1" s="106"/>
+      <c r="E1" s="106"/>
+      <c r="F1" s="106"/>
+      <c r="G1" s="106"/>
+      <c r="H1" s="106"/>
+      <c r="I1" s="106"/>
+      <c r="J1" s="106"/>
+      <c r="K1" s="106"/>
+      <c r="L1" s="106"/>
+      <c r="M1" s="106"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="109" t="s">
+      <c r="A2" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="109"/>
-[...10 lines deleted...]
-      <c r="M2" s="109"/>
+      <c r="B2" s="108"/>
+      <c r="C2" s="108"/>
+      <c r="D2" s="108"/>
+      <c r="E2" s="108"/>
+      <c r="F2" s="108"/>
+      <c r="G2" s="108"/>
+      <c r="H2" s="108"/>
+      <c r="I2" s="108"/>
+      <c r="J2" s="108"/>
+      <c r="K2" s="108"/>
+      <c r="L2" s="108"/>
+      <c r="M2" s="108"/>
     </row>
     <row r="3" spans="1:25" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="67"/>
       <c r="B3" s="51" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="51" t="s">
         <v>25</v>
       </c>
       <c r="D3" s="51" t="s">
         <v>26</v>
       </c>
       <c r="E3" s="51" t="s">
         <v>27</v>
       </c>
       <c r="F3" s="51" t="s">
         <v>28</v>
       </c>
       <c r="G3" s="51" t="s">
         <v>29</v>
       </c>
       <c r="H3" s="51" t="s">
         <v>30</v>
       </c>
       <c r="I3" s="51" t="s">
@@ -2727,263 +2734,265 @@
         <v>939.6</v>
       </c>
       <c r="L8" s="66">
         <v>852</v>
       </c>
       <c r="M8" s="66">
         <v>880.5</v>
       </c>
     </row>
     <row r="9" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A9" s="63">
         <v>2025</v>
       </c>
       <c r="B9" s="64">
         <v>659.9</v>
       </c>
       <c r="C9" s="64">
         <v>525.79999999999995</v>
       </c>
       <c r="D9" s="64">
         <v>813.8</v>
       </c>
       <c r="E9" s="64">
         <v>622.70000000000005</v>
       </c>
-      <c r="F9" s="102">
+      <c r="F9" s="101">
         <v>649.79999999999995</v>
       </c>
-      <c r="G9" s="102">
+      <c r="G9" s="101">
         <v>1107.4000000000001</v>
       </c>
-      <c r="H9" s="102">
+      <c r="H9" s="101">
         <v>1070.5</v>
       </c>
-      <c r="I9" s="102">
+      <c r="I9" s="101">
         <v>1020.9</v>
       </c>
-      <c r="J9" s="102">
+      <c r="J9" s="101">
         <v>938.4</v>
       </c>
-      <c r="K9" s="102">
+      <c r="K9" s="101">
         <v>976.2</v>
       </c>
-      <c r="L9" s="102">
+      <c r="L9" s="101">
         <v>982.6</v>
       </c>
-      <c r="M9" s="102">
+      <c r="M9" s="101">
         <v>1041.3</v>
       </c>
     </row>
     <row r="10" spans="1:25" s="4" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="101">
+      <c r="A10" s="100">
         <v>2026</v>
       </c>
       <c r="B10" s="62">
         <v>727.1</v>
       </c>
       <c r="C10" s="62">
         <v>579</v>
       </c>
       <c r="D10" s="62">
         <v>902.8</v>
       </c>
       <c r="E10" s="62">
         <v>688.1</v>
       </c>
       <c r="F10" s="75">
         <v>709.3</v>
       </c>
       <c r="G10" s="75">
         <v>1186.5999999999999</v>
       </c>
       <c r="H10" s="75">
         <v>1203.7</v>
       </c>
-      <c r="I10" s="75"/>
+      <c r="I10" s="75">
+        <v>1169.2</v>
+      </c>
       <c r="J10" s="75"/>
       <c r="K10" s="75"/>
       <c r="L10" s="75"/>
       <c r="M10" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z136"/>
   <sheetViews>
-    <sheetView topLeftCell="A115" workbookViewId="0">
-      <selection activeCell="N121" sqref="N121:N134"/>
+    <sheetView tabSelected="1" topLeftCell="H109" workbookViewId="0">
+      <selection activeCell="V128" sqref="V128"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.5703125" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" customWidth="1"/>
     <col min="22" max="22" width="12.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.28515625" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="110" t="s">
+      <c r="A1" s="121" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="110"/>
-[...22 lines deleted...]
-      <c r="Y1" s="110"/>
+      <c r="B1" s="121"/>
+      <c r="C1" s="121"/>
+      <c r="D1" s="121"/>
+      <c r="E1" s="121"/>
+      <c r="F1" s="121"/>
+      <c r="G1" s="121"/>
+      <c r="H1" s="121"/>
+      <c r="I1" s="121"/>
+      <c r="J1" s="121"/>
+      <c r="K1" s="121"/>
+      <c r="L1" s="121"/>
+      <c r="M1" s="121"/>
+      <c r="N1" s="121"/>
+      <c r="O1" s="121"/>
+      <c r="P1" s="121"/>
+      <c r="Q1" s="121"/>
+      <c r="R1" s="121"/>
+      <c r="S1" s="121"/>
+      <c r="T1" s="121"/>
+      <c r="U1" s="121"/>
+      <c r="V1" s="121"/>
+      <c r="W1" s="121"/>
+      <c r="X1" s="121"/>
+      <c r="Y1" s="121"/>
     </row>
     <row r="3" spans="1:25" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15"/>
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="16"/>
       <c r="G3" s="16"/>
       <c r="H3" s="16"/>
       <c r="I3" s="16"/>
       <c r="J3" s="16"/>
       <c r="K3" s="16"/>
       <c r="L3" s="16"/>
       <c r="M3" s="16"/>
       <c r="N3" s="16"/>
       <c r="O3" s="16"/>
       <c r="P3" s="16"/>
       <c r="Q3" s="16"/>
       <c r="R3" s="16"/>
       <c r="S3" s="16"/>
       <c r="T3" s="16"/>
       <c r="U3" s="16"/>
       <c r="V3" s="16"/>
       <c r="W3" s="16"/>
       <c r="X3" s="16"/>
       <c r="Y3" s="16"/>
     </row>
     <row r="4" spans="1:25" s="14" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="111"/>
-      <c r="B4" s="113" t="s">
+      <c r="A4" s="117"/>
+      <c r="B4" s="111" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="113"/>
-      <c r="D4" s="113" t="s">
+      <c r="C4" s="111"/>
+      <c r="D4" s="111" t="s">
         <v>38</v>
       </c>
-      <c r="E4" s="113"/>
-      <c r="F4" s="113" t="s">
+      <c r="E4" s="111"/>
+      <c r="F4" s="111" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="113"/>
-      <c r="H4" s="113" t="s">
+      <c r="G4" s="111"/>
+      <c r="H4" s="111" t="s">
         <v>40</v>
       </c>
-      <c r="I4" s="113"/>
-      <c r="J4" s="113" t="s">
+      <c r="I4" s="111"/>
+      <c r="J4" s="111" t="s">
         <v>41</v>
       </c>
-      <c r="K4" s="113"/>
-      <c r="L4" s="113" t="s">
+      <c r="K4" s="111"/>
+      <c r="L4" s="111" t="s">
         <v>42</v>
       </c>
-      <c r="M4" s="113"/>
-      <c r="N4" s="113" t="s">
+      <c r="M4" s="111"/>
+      <c r="N4" s="111" t="s">
         <v>43</v>
       </c>
-      <c r="O4" s="113"/>
-      <c r="P4" s="113" t="s">
+      <c r="O4" s="111"/>
+      <c r="P4" s="111" t="s">
         <v>44</v>
       </c>
-      <c r="Q4" s="113"/>
-      <c r="R4" s="113" t="s">
+      <c r="Q4" s="111"/>
+      <c r="R4" s="111" t="s">
         <v>45</v>
       </c>
-      <c r="S4" s="113"/>
-      <c r="T4" s="113" t="s">
+      <c r="S4" s="111"/>
+      <c r="T4" s="111" t="s">
         <v>46</v>
       </c>
-      <c r="U4" s="113"/>
-      <c r="V4" s="113" t="s">
+      <c r="U4" s="111"/>
+      <c r="V4" s="111" t="s">
         <v>47</v>
       </c>
-      <c r="W4" s="113"/>
-      <c r="X4" s="113" t="s">
+      <c r="W4" s="111"/>
+      <c r="X4" s="111" t="s">
         <v>48</v>
       </c>
-      <c r="Y4" s="114"/>
+      <c r="Y4" s="112"/>
     </row>
     <row r="5" spans="1:25" s="6" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="112"/>
+      <c r="A5" s="118"/>
       <c r="B5" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="85" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E5" s="85" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G5" s="85" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="85" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="85" t="s">
@@ -4223,103 +4232,103 @@
       <c r="C22" s="30"/>
       <c r="D22" s="30"/>
       <c r="E22" s="30"/>
       <c r="F22" s="30"/>
       <c r="G22" s="30"/>
       <c r="H22" s="30"/>
       <c r="I22" s="30"/>
       <c r="J22" s="30"/>
       <c r="K22" s="30"/>
       <c r="L22" s="30"/>
       <c r="M22" s="30"/>
       <c r="N22" s="30"/>
       <c r="O22" s="30"/>
       <c r="P22" s="30"/>
       <c r="Q22" s="30"/>
       <c r="R22" s="30"/>
       <c r="S22" s="30"/>
       <c r="T22" s="30"/>
       <c r="U22" s="30"/>
       <c r="V22" s="30"/>
       <c r="W22" s="30"/>
       <c r="X22" s="30"/>
       <c r="Y22" s="30"/>
     </row>
     <row r="23" spans="1:26" s="18" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="116"/>
-      <c r="B23" s="115" t="s">
+      <c r="A23" s="119"/>
+      <c r="B23" s="113" t="s">
         <v>49</v>
       </c>
-      <c r="C23" s="115"/>
-      <c r="D23" s="115" t="s">
+      <c r="C23" s="113"/>
+      <c r="D23" s="113" t="s">
         <v>50</v>
       </c>
-      <c r="E23" s="115"/>
-      <c r="F23" s="115" t="s">
+      <c r="E23" s="113"/>
+      <c r="F23" s="113" t="s">
         <v>51</v>
       </c>
-      <c r="G23" s="115"/>
-      <c r="H23" s="115" t="s">
+      <c r="G23" s="113"/>
+      <c r="H23" s="113" t="s">
         <v>52</v>
       </c>
-      <c r="I23" s="115"/>
-      <c r="J23" s="115" t="s">
+      <c r="I23" s="113"/>
+      <c r="J23" s="113" t="s">
         <v>53</v>
       </c>
-      <c r="K23" s="115"/>
-      <c r="L23" s="115" t="s">
+      <c r="K23" s="113"/>
+      <c r="L23" s="113" t="s">
         <v>60</v>
       </c>
-      <c r="M23" s="115"/>
-      <c r="N23" s="115" t="s">
+      <c r="M23" s="113"/>
+      <c r="N23" s="113" t="s">
         <v>59</v>
       </c>
-      <c r="O23" s="115"/>
-      <c r="P23" s="115" t="s">
+      <c r="O23" s="113"/>
+      <c r="P23" s="113" t="s">
         <v>58</v>
       </c>
-      <c r="Q23" s="115"/>
-      <c r="R23" s="115" t="s">
+      <c r="Q23" s="113"/>
+      <c r="R23" s="113" t="s">
         <v>57</v>
       </c>
-      <c r="S23" s="115"/>
-      <c r="T23" s="115" t="s">
+      <c r="S23" s="113"/>
+      <c r="T23" s="113" t="s">
         <v>56</v>
       </c>
-      <c r="U23" s="115"/>
-      <c r="V23" s="115" t="s">
+      <c r="U23" s="113"/>
+      <c r="V23" s="113" t="s">
         <v>55</v>
       </c>
-      <c r="W23" s="115"/>
-      <c r="X23" s="115" t="s">
+      <c r="W23" s="113"/>
+      <c r="X23" s="113" t="s">
         <v>54</v>
       </c>
-      <c r="Y23" s="118"/>
+      <c r="Y23" s="114"/>
       <c r="Z23" s="17"/>
     </row>
     <row r="24" spans="1:26" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.2">
-      <c r="A24" s="117"/>
+      <c r="A24" s="120"/>
       <c r="B24" s="87" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="87" t="s">
         <v>6</v>
       </c>
       <c r="D24" s="87" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="87" t="s">
         <v>6</v>
       </c>
       <c r="F24" s="87" t="s">
         <v>36</v>
       </c>
       <c r="G24" s="87" t="s">
         <v>6</v>
       </c>
       <c r="H24" s="87" t="s">
         <v>36</v>
       </c>
       <c r="I24" s="87" t="s">
         <v>6</v>
       </c>
       <c r="J24" s="87" t="s">
@@ -5560,103 +5569,103 @@
       <c r="C41" s="30"/>
       <c r="D41" s="30"/>
       <c r="E41" s="30"/>
       <c r="F41" s="30"/>
       <c r="G41" s="30"/>
       <c r="H41" s="30"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="30"/>
       <c r="N41" s="30"/>
       <c r="O41" s="30"/>
       <c r="P41" s="30"/>
       <c r="Q41" s="30"/>
       <c r="R41" s="30"/>
       <c r="S41" s="30"/>
       <c r="T41" s="30"/>
       <c r="U41" s="30"/>
       <c r="V41" s="30"/>
       <c r="W41" s="30"/>
       <c r="X41" s="30"/>
       <c r="Y41" s="30"/>
     </row>
     <row r="42" spans="1:26" s="18" customFormat="1" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="111"/>
-      <c r="B42" s="113" t="s">
+      <c r="A42" s="117"/>
+      <c r="B42" s="111" t="s">
         <v>72</v>
       </c>
-      <c r="C42" s="113"/>
-      <c r="D42" s="113" t="s">
+      <c r="C42" s="111"/>
+      <c r="D42" s="111" t="s">
         <v>61</v>
       </c>
-      <c r="E42" s="113"/>
-      <c r="F42" s="113" t="s">
+      <c r="E42" s="111"/>
+      <c r="F42" s="111" t="s">
         <v>62</v>
       </c>
-      <c r="G42" s="113"/>
-      <c r="H42" s="113" t="s">
+      <c r="G42" s="111"/>
+      <c r="H42" s="111" t="s">
         <v>63</v>
       </c>
-      <c r="I42" s="113"/>
-      <c r="J42" s="113" t="s">
+      <c r="I42" s="111"/>
+      <c r="J42" s="111" t="s">
         <v>64</v>
       </c>
-      <c r="K42" s="113"/>
-      <c r="L42" s="113" t="s">
+      <c r="K42" s="111"/>
+      <c r="L42" s="111" t="s">
         <v>65</v>
       </c>
-      <c r="M42" s="113"/>
-      <c r="N42" s="113" t="s">
+      <c r="M42" s="111"/>
+      <c r="N42" s="111" t="s">
         <v>66</v>
       </c>
-      <c r="O42" s="113"/>
-      <c r="P42" s="113" t="s">
+      <c r="O42" s="111"/>
+      <c r="P42" s="111" t="s">
         <v>67</v>
       </c>
-      <c r="Q42" s="113"/>
-      <c r="R42" s="113" t="s">
+      <c r="Q42" s="111"/>
+      <c r="R42" s="111" t="s">
         <v>68</v>
       </c>
-      <c r="S42" s="113"/>
-      <c r="T42" s="113" t="s">
+      <c r="S42" s="111"/>
+      <c r="T42" s="111" t="s">
         <v>69</v>
       </c>
-      <c r="U42" s="114"/>
-      <c r="V42" s="113" t="s">
+      <c r="U42" s="112"/>
+      <c r="V42" s="111" t="s">
         <v>70</v>
       </c>
-      <c r="W42" s="114"/>
-      <c r="X42" s="113" t="s">
+      <c r="W42" s="112"/>
+      <c r="X42" s="111" t="s">
         <v>71</v>
       </c>
-      <c r="Y42" s="114"/>
+      <c r="Y42" s="112"/>
       <c r="Z42" s="17"/>
     </row>
     <row r="43" spans="1:26" s="7" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="112"/>
+      <c r="A43" s="118"/>
       <c r="B43" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C43" s="85" t="s">
         <v>6</v>
       </c>
       <c r="D43" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E43" s="85" t="s">
         <v>6</v>
       </c>
       <c r="F43" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G43" s="85" t="s">
         <v>6</v>
       </c>
       <c r="H43" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I43" s="85" t="s">
         <v>6</v>
       </c>
       <c r="J43" s="85" t="s">
@@ -6897,103 +6906,103 @@
       <c r="C60" s="30"/>
       <c r="D60" s="30"/>
       <c r="E60" s="30"/>
       <c r="F60" s="30"/>
       <c r="G60" s="30"/>
       <c r="H60" s="30"/>
       <c r="I60" s="30"/>
       <c r="J60" s="30"/>
       <c r="K60" s="30"/>
       <c r="L60" s="30"/>
       <c r="M60" s="30"/>
       <c r="N60" s="30"/>
       <c r="O60" s="30"/>
       <c r="P60" s="30"/>
       <c r="Q60" s="30"/>
       <c r="R60" s="30"/>
       <c r="S60" s="30"/>
       <c r="T60" s="30"/>
       <c r="U60" s="30"/>
       <c r="V60" s="30"/>
       <c r="W60" s="30"/>
       <c r="X60" s="30"/>
       <c r="Y60" s="30"/>
     </row>
     <row r="61" spans="1:26" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="119"/>
-      <c r="B61" s="113" t="s">
+      <c r="A61" s="109"/>
+      <c r="B61" s="111" t="s">
         <v>73</v>
       </c>
-      <c r="C61" s="114"/>
-      <c r="D61" s="113" t="s">
+      <c r="C61" s="112"/>
+      <c r="D61" s="111" t="s">
         <v>74</v>
       </c>
-      <c r="E61" s="114"/>
-      <c r="F61" s="113" t="s">
+      <c r="E61" s="112"/>
+      <c r="F61" s="111" t="s">
         <v>75</v>
       </c>
-      <c r="G61" s="114"/>
-      <c r="H61" s="113" t="s">
+      <c r="G61" s="112"/>
+      <c r="H61" s="111" t="s">
         <v>76</v>
       </c>
-      <c r="I61" s="114"/>
-      <c r="J61" s="113" t="s">
+      <c r="I61" s="112"/>
+      <c r="J61" s="111" t="s">
         <v>77</v>
       </c>
-      <c r="K61" s="114"/>
-      <c r="L61" s="113" t="s">
+      <c r="K61" s="112"/>
+      <c r="L61" s="111" t="s">
         <v>78</v>
       </c>
-      <c r="M61" s="114"/>
-      <c r="N61" s="113" t="s">
+      <c r="M61" s="112"/>
+      <c r="N61" s="111" t="s">
         <v>79</v>
       </c>
-      <c r="O61" s="114"/>
-      <c r="P61" s="113" t="s">
+      <c r="O61" s="112"/>
+      <c r="P61" s="111" t="s">
         <v>80</v>
       </c>
-      <c r="Q61" s="114"/>
-      <c r="R61" s="113" t="s">
+      <c r="Q61" s="112"/>
+      <c r="R61" s="111" t="s">
         <v>81</v>
       </c>
-      <c r="S61" s="114"/>
-      <c r="T61" s="113" t="s">
+      <c r="S61" s="112"/>
+      <c r="T61" s="111" t="s">
         <v>82</v>
       </c>
-      <c r="U61" s="114"/>
-      <c r="V61" s="113" t="s">
+      <c r="U61" s="112"/>
+      <c r="V61" s="111" t="s">
         <v>83</v>
       </c>
-      <c r="W61" s="114"/>
-      <c r="X61" s="113" t="s">
+      <c r="W61" s="112"/>
+      <c r="X61" s="111" t="s">
         <v>84</v>
       </c>
-      <c r="Y61" s="114"/>
+      <c r="Y61" s="112"/>
       <c r="Z61" s="17"/>
     </row>
     <row r="62" spans="1:26" s="7" customFormat="1" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="120"/>
+      <c r="A62" s="110"/>
       <c r="B62" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C62" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D62" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E62" s="86" t="s">
         <v>6</v>
       </c>
       <c r="F62" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G62" s="86" t="s">
         <v>6</v>
       </c>
       <c r="H62" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I62" s="86" t="s">
         <v>6</v>
       </c>
       <c r="J62" s="85" t="s">
@@ -8230,102 +8239,102 @@
       <c r="C79" s="30"/>
       <c r="D79" s="30"/>
       <c r="E79" s="30"/>
       <c r="F79" s="30"/>
       <c r="G79" s="30"/>
       <c r="H79" s="30"/>
       <c r="I79" s="30"/>
       <c r="J79" s="30"/>
       <c r="K79" s="30"/>
       <c r="L79" s="30"/>
       <c r="M79" s="30"/>
       <c r="N79" s="30"/>
       <c r="O79" s="30"/>
       <c r="P79" s="30"/>
       <c r="Q79" s="30"/>
       <c r="R79" s="30"/>
       <c r="S79" s="30"/>
       <c r="T79" s="30"/>
       <c r="U79" s="30"/>
       <c r="V79" s="30"/>
       <c r="W79" s="30"/>
       <c r="X79" s="27"/>
       <c r="Y79" s="27"/>
     </row>
     <row r="80" spans="1:25" s="18" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="119"/>
-      <c r="B80" s="113" t="s">
+      <c r="A80" s="109"/>
+      <c r="B80" s="111" t="s">
         <v>85</v>
       </c>
-      <c r="C80" s="114"/>
-      <c r="D80" s="113" t="s">
+      <c r="C80" s="112"/>
+      <c r="D80" s="111" t="s">
         <v>86</v>
       </c>
-      <c r="E80" s="114"/>
-      <c r="F80" s="113" t="s">
+      <c r="E80" s="112"/>
+      <c r="F80" s="111" t="s">
         <v>87</v>
       </c>
-      <c r="G80" s="114"/>
-      <c r="H80" s="113" t="s">
+      <c r="G80" s="112"/>
+      <c r="H80" s="111" t="s">
         <v>88</v>
       </c>
-      <c r="I80" s="114"/>
-      <c r="J80" s="113" t="s">
+      <c r="I80" s="112"/>
+      <c r="J80" s="111" t="s">
         <v>89</v>
       </c>
-      <c r="K80" s="114"/>
-      <c r="L80" s="113" t="s">
+      <c r="K80" s="112"/>
+      <c r="L80" s="111" t="s">
         <v>90</v>
       </c>
-      <c r="M80" s="114"/>
-      <c r="N80" s="113" t="s">
+      <c r="M80" s="112"/>
+      <c r="N80" s="111" t="s">
         <v>91</v>
       </c>
-      <c r="O80" s="114"/>
-      <c r="P80" s="113" t="s">
+      <c r="O80" s="112"/>
+      <c r="P80" s="111" t="s">
         <v>95</v>
       </c>
-      <c r="Q80" s="114"/>
-      <c r="R80" s="113" t="s">
+      <c r="Q80" s="112"/>
+      <c r="R80" s="111" t="s">
         <v>92</v>
       </c>
-      <c r="S80" s="114"/>
-      <c r="T80" s="113" t="s">
+      <c r="S80" s="112"/>
+      <c r="T80" s="111" t="s">
         <v>93</v>
       </c>
-      <c r="U80" s="114"/>
-      <c r="V80" s="115" t="s">
+      <c r="U80" s="112"/>
+      <c r="V80" s="113" t="s">
         <v>94</v>
       </c>
-      <c r="W80" s="118"/>
-      <c r="X80" s="121" t="s">
+      <c r="W80" s="114"/>
+      <c r="X80" s="115" t="s">
         <v>96</v>
       </c>
-      <c r="Y80" s="122"/>
+      <c r="Y80" s="116"/>
     </row>
     <row r="81" spans="1:25" s="7" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="120"/>
+      <c r="A81" s="110"/>
       <c r="B81" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C81" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D81" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E81" s="86" t="s">
         <v>6</v>
       </c>
       <c r="F81" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G81" s="86" t="s">
         <v>6</v>
       </c>
       <c r="H81" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I81" s="86" t="s">
         <v>6</v>
       </c>
       <c r="J81" s="85" t="s">
@@ -9565,102 +9574,102 @@
       <c r="C98" s="38"/>
       <c r="D98" s="38"/>
       <c r="E98" s="38"/>
       <c r="F98" s="41"/>
       <c r="G98" s="38"/>
       <c r="H98" s="36"/>
       <c r="I98" s="36"/>
       <c r="J98" s="36"/>
       <c r="K98" s="36"/>
       <c r="L98" s="36"/>
       <c r="M98" s="36"/>
       <c r="N98" s="22"/>
       <c r="O98" s="22"/>
       <c r="P98" s="22"/>
       <c r="Q98" s="22"/>
       <c r="R98" s="22"/>
       <c r="S98" s="23"/>
       <c r="T98" s="22"/>
       <c r="U98" s="23"/>
       <c r="V98" s="44"/>
       <c r="W98" s="11"/>
       <c r="X98" s="44"/>
       <c r="Y98" s="11"/>
     </row>
     <row r="99" spans="1:25" s="7" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="119"/>
-      <c r="B99" s="113" t="s">
+      <c r="A99" s="109"/>
+      <c r="B99" s="111" t="s">
         <v>97</v>
       </c>
-      <c r="C99" s="114"/>
-      <c r="D99" s="113" t="s">
+      <c r="C99" s="112"/>
+      <c r="D99" s="111" t="s">
         <v>98</v>
       </c>
-      <c r="E99" s="114"/>
-      <c r="F99" s="113" t="s">
+      <c r="E99" s="112"/>
+      <c r="F99" s="111" t="s">
         <v>99</v>
       </c>
-      <c r="G99" s="114"/>
-      <c r="H99" s="113" t="s">
+      <c r="G99" s="112"/>
+      <c r="H99" s="111" t="s">
         <v>100</v>
       </c>
-      <c r="I99" s="114"/>
-      <c r="J99" s="113" t="s">
+      <c r="I99" s="112"/>
+      <c r="J99" s="111" t="s">
         <v>101</v>
       </c>
-      <c r="K99" s="114"/>
-      <c r="L99" s="113" t="s">
+      <c r="K99" s="112"/>
+      <c r="L99" s="111" t="s">
         <v>102</v>
       </c>
-      <c r="M99" s="114"/>
-      <c r="N99" s="113" t="s">
+      <c r="M99" s="112"/>
+      <c r="N99" s="111" t="s">
         <v>103</v>
       </c>
-      <c r="O99" s="114"/>
-      <c r="P99" s="113" t="s">
+      <c r="O99" s="112"/>
+      <c r="P99" s="111" t="s">
         <v>104</v>
       </c>
-      <c r="Q99" s="114"/>
-      <c r="R99" s="113" t="s">
+      <c r="Q99" s="112"/>
+      <c r="R99" s="111" t="s">
         <v>105</v>
       </c>
-      <c r="S99" s="114"/>
-      <c r="T99" s="113" t="s">
+      <c r="S99" s="112"/>
+      <c r="T99" s="111" t="s">
         <v>106</v>
       </c>
-      <c r="U99" s="114"/>
-      <c r="V99" s="115" t="s">
+      <c r="U99" s="112"/>
+      <c r="V99" s="113" t="s">
         <v>107</v>
       </c>
-      <c r="W99" s="118"/>
-      <c r="X99" s="115" t="s">
+      <c r="W99" s="114"/>
+      <c r="X99" s="113" t="s">
         <v>108</v>
       </c>
-      <c r="Y99" s="118"/>
+      <c r="Y99" s="114"/>
     </row>
     <row r="100" spans="1:25" s="7" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="120"/>
+      <c r="A100" s="110"/>
       <c r="B100" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D100" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="F100" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="H100" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="J100" s="85" t="s">
@@ -10896,902 +10905,1001 @@
       <c r="C117" s="48"/>
       <c r="D117" s="48"/>
       <c r="E117" s="48"/>
       <c r="F117" s="48"/>
       <c r="G117" s="48"/>
       <c r="H117" s="48"/>
       <c r="I117" s="48"/>
       <c r="J117" s="48"/>
       <c r="K117" s="48"/>
       <c r="L117" s="48"/>
       <c r="M117" s="48"/>
       <c r="N117" s="48"/>
       <c r="O117" s="48"/>
       <c r="P117" s="48"/>
       <c r="Q117" s="48"/>
       <c r="R117" s="48"/>
       <c r="S117" s="48"/>
       <c r="T117" s="48"/>
       <c r="U117" s="48"/>
       <c r="V117" s="48"/>
       <c r="W117" s="48"/>
       <c r="X117" s="48"/>
       <c r="Y117" s="48"/>
     </row>
     <row r="118" spans="1:25" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="119"/>
-      <c r="B118" s="113" t="s">
+      <c r="A118" s="109"/>
+      <c r="B118" s="111" t="s">
         <v>110</v>
       </c>
-      <c r="C118" s="114"/>
-      <c r="D118" s="113" t="s">
+      <c r="C118" s="112"/>
+      <c r="D118" s="111" t="s">
         <v>111</v>
       </c>
-      <c r="E118" s="114"/>
-      <c r="F118" s="113" t="s">
+      <c r="E118" s="112"/>
+      <c r="F118" s="111" t="s">
         <v>112</v>
       </c>
-      <c r="G118" s="114"/>
-      <c r="H118" s="113" t="s">
+      <c r="G118" s="112"/>
+      <c r="H118" s="111" t="s">
         <v>113</v>
       </c>
-      <c r="I118" s="114"/>
-      <c r="J118" s="113" t="s">
+      <c r="I118" s="112"/>
+      <c r="J118" s="111" t="s">
         <v>114</v>
       </c>
-      <c r="K118" s="114"/>
-      <c r="L118" s="113" t="s">
+      <c r="K118" s="112"/>
+      <c r="L118" s="111" t="s">
         <v>115</v>
       </c>
-      <c r="M118" s="114"/>
-      <c r="N118" s="113" t="s">
+      <c r="M118" s="112"/>
+      <c r="N118" s="111" t="s">
         <v>116</v>
       </c>
-      <c r="O118" s="114"/>
-[...1 lines deleted...]
-      <c r="Q118" s="48"/>
+      <c r="O118" s="112"/>
+      <c r="P118" s="111" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q118" s="112"/>
       <c r="R118" s="48"/>
       <c r="S118" s="48"/>
       <c r="T118" s="48"/>
       <c r="U118" s="48"/>
       <c r="V118" s="48"/>
       <c r="W118" s="48"/>
       <c r="X118" s="48"/>
       <c r="Y118" s="48"/>
     </row>
     <row r="119" spans="1:25" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="120"/>
+      <c r="A119" s="110"/>
       <c r="B119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="F119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="H119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="J119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="K119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="L119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="M119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="N119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="O119" s="86" t="s">
+        <v>6</v>
+      </c>
+      <c r="P119" s="85" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q119" s="86" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="120" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A120" s="49" t="s">
         <v>9</v>
       </c>
       <c r="B120" s="97">
         <v>727.13499999999999</v>
       </c>
       <c r="C120" s="9">
         <v>100.1</v>
       </c>
       <c r="D120" s="19">
         <v>1306.1479999999999</v>
       </c>
       <c r="E120" s="9">
         <v>100.2</v>
       </c>
       <c r="F120" s="19">
         <v>2208.9879999999998</v>
       </c>
       <c r="G120" s="9">
         <v>100.6</v>
       </c>
       <c r="H120" s="19">
         <v>2897.1</v>
       </c>
-      <c r="I120" s="103">
+      <c r="I120" s="102">
         <v>100.8</v>
       </c>
       <c r="J120" s="20">
         <v>3606.393</v>
       </c>
       <c r="K120" s="9">
         <v>100.9</v>
       </c>
       <c r="L120" s="20">
         <v>4792.9859999999999</v>
       </c>
       <c r="M120" s="9">
         <v>100.3</v>
       </c>
       <c r="N120" s="20">
         <v>5996.732</v>
       </c>
       <c r="O120" s="9">
         <v>100.7</v>
+      </c>
+      <c r="P120" s="20">
+        <v>7165.9530000000004</v>
+      </c>
+      <c r="Q120" s="9">
+        <v>101.1</v>
       </c>
     </row>
     <row r="121" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A121" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B121" s="97">
         <v>698.22299999999996</v>
       </c>
       <c r="C121" s="9">
         <v>100.5</v>
       </c>
       <c r="D121" s="19">
         <v>1246.7629999999999</v>
       </c>
       <c r="E121" s="9">
         <v>100.6</v>
       </c>
       <c r="F121" s="19">
         <v>2115.7620000000002</v>
       </c>
       <c r="G121" s="9">
         <v>100.7</v>
       </c>
       <c r="H121" s="19">
         <v>2772.4</v>
       </c>
-      <c r="I121" s="103">
+      <c r="I121" s="102">
         <v>104</v>
       </c>
       <c r="J121" s="20">
         <v>3450.201</v>
       </c>
       <c r="K121" s="9">
         <v>106</v>
       </c>
       <c r="L121" s="20">
         <v>4418.6559999999999</v>
       </c>
       <c r="M121" s="9">
         <v>103.4</v>
       </c>
       <c r="N121" s="20">
         <v>5417.2520000000004</v>
       </c>
       <c r="O121" s="9">
         <v>102.9</v>
+      </c>
+      <c r="P121" s="20">
+        <v>6384.8680000000004</v>
+      </c>
+      <c r="Q121" s="9">
+        <v>103</v>
       </c>
     </row>
     <row r="122" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A122" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B122" s="97">
         <v>25.547000000000001</v>
       </c>
       <c r="C122" s="9">
         <v>90.3</v>
       </c>
       <c r="D122" s="19">
         <v>52.021000000000001</v>
       </c>
       <c r="E122" s="9">
         <v>94.2</v>
       </c>
       <c r="F122" s="19">
         <v>78.055999999999997</v>
       </c>
       <c r="G122" s="9">
         <v>94.5</v>
       </c>
       <c r="H122" s="19">
         <v>102.3</v>
       </c>
-      <c r="I122" s="103">
+      <c r="I122" s="102">
         <v>81</v>
       </c>
       <c r="J122" s="20">
         <v>126.511</v>
       </c>
       <c r="K122" s="9">
         <v>75.2</v>
       </c>
       <c r="L122" s="20">
         <v>171.863</v>
       </c>
       <c r="M122" s="9">
         <v>80.7</v>
       </c>
       <c r="N122" s="20">
         <v>217.96899999999999</v>
       </c>
       <c r="O122" s="9">
         <v>84.3</v>
+      </c>
+      <c r="P122" s="20">
+        <v>262.82499999999999</v>
+      </c>
+      <c r="Q122" s="9">
+        <v>86.7</v>
       </c>
     </row>
     <row r="123" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A123" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B123" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C123" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F123" s="43" t="s">
         <v>23</v>
       </c>
       <c r="G123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H123" s="19"/>
-      <c r="I123" s="105" t="s">
+      <c r="I123" s="104" t="s">
         <v>23</v>
       </c>
       <c r="J123" s="10"/>
       <c r="K123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="L123" s="20">
         <v>14.87</v>
       </c>
       <c r="M123" s="9">
         <v>51.9</v>
       </c>
       <c r="N123" s="20">
         <v>20.582000000000001</v>
       </c>
       <c r="O123" s="9">
         <v>42.3</v>
+      </c>
+      <c r="P123" s="20">
+        <v>26.294</v>
+      </c>
+      <c r="Q123" s="9">
+        <v>38.200000000000003</v>
       </c>
     </row>
     <row r="124" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A124" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B124" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C124" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F124" s="43" t="s">
         <v>23</v>
       </c>
       <c r="G124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H124" s="19"/>
-      <c r="I124" s="105" t="s">
+      <c r="I124" s="104" t="s">
         <v>23</v>
       </c>
       <c r="J124" s="10"/>
       <c r="K124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="L124" s="20">
         <v>49.045999999999999</v>
       </c>
       <c r="M124" s="9">
         <v>52.1</v>
       </c>
       <c r="N124" s="20">
         <v>92.555999999999997</v>
       </c>
       <c r="O124" s="9">
         <v>65.400000000000006</v>
+      </c>
+      <c r="P124" s="20">
+        <v>136.066</v>
+      </c>
+      <c r="Q124" s="9">
+        <v>72.400000000000006</v>
       </c>
     </row>
     <row r="125" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A125" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B125" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C125" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D125" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E125" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F125" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G125" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H125" s="19"/>
-      <c r="I125" s="105" t="s">
+      <c r="I125" s="104" t="s">
         <v>23</v>
       </c>
       <c r="J125" s="10"/>
       <c r="K125" s="10" t="s">
         <v>23</v>
       </c>
       <c r="L125" s="20">
         <v>0.59899999999999998</v>
       </c>
       <c r="M125" s="9">
         <v>30.6</v>
       </c>
       <c r="N125" s="20">
         <v>8</v>
       </c>
       <c r="O125" s="9">
         <v>272.3</v>
+      </c>
+      <c r="P125" s="20">
+        <v>15.401</v>
+      </c>
+      <c r="Q125" s="9">
+        <v>392.4</v>
       </c>
     </row>
     <row r="126" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A126" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B126" s="97">
         <v>0.21</v>
       </c>
       <c r="C126" s="9">
         <v>63.6</v>
       </c>
       <c r="D126" s="39">
         <v>0.6</v>
       </c>
       <c r="E126" s="9">
         <v>76.900000000000006</v>
       </c>
       <c r="F126" s="39">
         <v>0.86</v>
       </c>
       <c r="G126" s="9">
         <v>81.2</v>
       </c>
       <c r="H126" s="19">
         <v>1.4</v>
       </c>
-      <c r="I126" s="103">
+      <c r="I126" s="102">
         <v>29.1</v>
       </c>
       <c r="J126" s="20">
         <v>1.7390000000000001</v>
       </c>
       <c r="K126" s="9">
         <v>21.1</v>
       </c>
       <c r="L126" s="20">
         <v>8.0679999999999996</v>
       </c>
       <c r="M126" s="9">
         <v>97.9</v>
       </c>
       <c r="N126" s="20">
         <v>12.507</v>
       </c>
       <c r="O126" s="9">
         <v>151.6</v>
+      </c>
+      <c r="P126" s="20">
+        <v>16.946000000000002</v>
+      </c>
+      <c r="Q126" s="9">
+        <v>128.30000000000001</v>
       </c>
     </row>
     <row r="127" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A127" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B127" s="97">
         <v>3.1549999999999998</v>
       </c>
       <c r="C127" s="9">
         <v>93.4</v>
       </c>
       <c r="D127" s="39">
         <v>6.8</v>
       </c>
       <c r="E127" s="9">
         <v>102.2</v>
       </c>
       <c r="F127" s="39">
         <v>9.9499999999999993</v>
       </c>
       <c r="G127" s="9">
         <v>97.9</v>
       </c>
       <c r="H127" s="19">
         <v>13.2</v>
       </c>
-      <c r="I127" s="103">
+      <c r="I127" s="102">
         <v>63.8</v>
       </c>
       <c r="J127" s="20">
         <v>16.259</v>
       </c>
       <c r="K127" s="9">
         <v>52.2</v>
       </c>
       <c r="L127" s="20">
         <v>54.914000000000001</v>
       </c>
       <c r="M127" s="9">
         <v>87.4</v>
       </c>
       <c r="N127" s="20">
         <v>71.807000000000002</v>
       </c>
       <c r="O127" s="9">
         <v>76.2</v>
+      </c>
+      <c r="P127" s="20">
+        <v>87.944999999999993</v>
+      </c>
+      <c r="Q127" s="9">
+        <v>69.900000000000006</v>
       </c>
     </row>
     <row r="128" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A128" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B128" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C128" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F128" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H128" s="19"/>
-      <c r="I128" s="105" t="s">
+      <c r="I128" s="104" t="s">
         <v>23</v>
       </c>
       <c r="J128" s="10"/>
       <c r="K128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="L128" s="20">
         <v>2.819</v>
       </c>
       <c r="M128" s="9">
         <v>29.6</v>
       </c>
       <c r="N128" s="20">
         <v>5.6379999999999999</v>
       </c>
       <c r="O128" s="9">
         <v>43.8</v>
       </c>
-    </row>
-    <row r="129" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P128" s="20">
+        <v>8.4570000000000007</v>
+      </c>
+      <c r="Q128" s="9">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="129" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A129" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B129" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C129" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F129" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H129" s="19"/>
-      <c r="I129" s="105" t="s">
+      <c r="I129" s="104" t="s">
         <v>23</v>
       </c>
       <c r="J129" s="10"/>
       <c r="K129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="L129" s="20">
         <v>3.8889999999999998</v>
       </c>
       <c r="M129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="N129" s="20">
         <v>7.7779999999999996</v>
       </c>
       <c r="O129" s="10" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="130" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P129" s="20">
+        <v>11.667</v>
+      </c>
+      <c r="Q129" s="10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="130" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A130" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B130" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C130" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F130" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H130" s="19">
         <v>0.1</v>
       </c>
-      <c r="I130" s="105" t="s">
+      <c r="I130" s="104" t="s">
         <v>23</v>
       </c>
       <c r="J130" s="20">
         <v>0.4</v>
       </c>
       <c r="K130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="L130" s="20">
         <v>1.5960000000000001</v>
       </c>
       <c r="M130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="N130" s="20">
         <v>2.7919999999999998</v>
       </c>
       <c r="O130" s="10" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="131" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P130" s="20">
+        <v>3.988</v>
+      </c>
+      <c r="Q130" s="10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="131" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A131" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B131" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C131" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F131" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H131" s="19"/>
-      <c r="I131" s="105" t="s">
+      <c r="I131" s="104" t="s">
         <v>23</v>
       </c>
       <c r="J131" s="10"/>
       <c r="K131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="L131" s="20">
         <v>39.923000000000002</v>
       </c>
       <c r="M131" s="9">
         <v>50.6</v>
       </c>
       <c r="N131" s="20">
         <v>77.668000000000006</v>
       </c>
       <c r="O131" s="9">
         <v>67.8</v>
       </c>
-    </row>
-    <row r="132" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P131" s="20">
+        <v>115.413</v>
+      </c>
+      <c r="Q131" s="9">
+        <v>76.7</v>
+      </c>
+    </row>
+    <row r="132" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A132" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B132" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C132" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F132" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H132" s="19"/>
-      <c r="I132" s="105" t="s">
+      <c r="I132" s="104" t="s">
         <v>23</v>
       </c>
       <c r="J132" s="10"/>
       <c r="K132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="L132" s="20">
         <v>1.196</v>
       </c>
       <c r="M132" s="9">
         <v>118.8</v>
       </c>
       <c r="N132" s="20">
         <v>1.196</v>
       </c>
       <c r="O132" s="9">
         <v>84</v>
       </c>
-    </row>
-    <row r="133" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P132" s="20">
+        <v>1.196</v>
+      </c>
+      <c r="Q132" s="9">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="133" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A133" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B133" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C133" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F133" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H133" s="19"/>
-      <c r="I133" s="105" t="s">
+      <c r="I133" s="104" t="s">
         <v>23</v>
       </c>
       <c r="J133" s="10"/>
       <c r="K133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="L133" s="20">
         <v>3.5960000000000001</v>
       </c>
       <c r="M133" s="9">
         <v>114.8</v>
       </c>
       <c r="N133" s="20">
         <v>7.1920000000000002</v>
       </c>
       <c r="O133" s="9">
         <v>229.3</v>
       </c>
-    </row>
-    <row r="134" spans="1:15" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="P133" s="20">
+        <v>10.788</v>
+      </c>
+      <c r="Q133" s="9">
+        <v>343.3</v>
+      </c>
+    </row>
+    <row r="134" spans="1:17" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A134" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B134" s="71" t="s">
         <v>23</v>
       </c>
       <c r="C134" s="71" t="s">
         <v>23</v>
       </c>
       <c r="D134" s="45" t="s">
         <v>23</v>
       </c>
       <c r="E134" s="45" t="s">
         <v>23</v>
       </c>
       <c r="F134" s="30">
         <v>4.3600000000000003</v>
       </c>
       <c r="G134" s="45" t="s">
         <v>23</v>
       </c>
       <c r="H134" s="44">
         <v>7.7</v>
       </c>
-      <c r="I134" s="104">
+      <c r="I134" s="103">
         <v>1081.7</v>
       </c>
       <c r="J134" s="11">
         <v>11.3</v>
       </c>
       <c r="K134" s="11">
         <v>792.4</v>
       </c>
       <c r="L134" s="74">
         <v>21.951000000000001</v>
       </c>
       <c r="M134" s="11">
         <v>491.7</v>
       </c>
       <c r="N134" s="74">
         <v>53.795000000000002</v>
       </c>
       <c r="O134" s="11">
         <v>715.4</v>
       </c>
-    </row>
-    <row r="136" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P134" s="74">
+        <v>84.099000000000004</v>
+      </c>
+      <c r="Q134" s="11">
+        <v>794.4</v>
+      </c>
+    </row>
+    <row r="136" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A136" s="96" t="s">
         <v>109</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="87">
+  <mergeCells count="88">
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="N42:O42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="X23:Y23"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="J61:K61"/>
+    <mergeCell ref="X61:Y61"/>
+    <mergeCell ref="P61:Q61"/>
+    <mergeCell ref="R61:S61"/>
+    <mergeCell ref="T61:U61"/>
+    <mergeCell ref="V61:W61"/>
+    <mergeCell ref="L61:M61"/>
+    <mergeCell ref="N61:O61"/>
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="X42:Y42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="D61:E61"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="H61:I61"/>
+    <mergeCell ref="A80:A81"/>
+    <mergeCell ref="B80:C80"/>
+    <mergeCell ref="D80:E80"/>
+    <mergeCell ref="F80:G80"/>
+    <mergeCell ref="J80:K80"/>
+    <mergeCell ref="H80:I80"/>
+    <mergeCell ref="H118:I118"/>
+    <mergeCell ref="X99:Y99"/>
+    <mergeCell ref="L118:M118"/>
+    <mergeCell ref="J118:K118"/>
+    <mergeCell ref="F118:G118"/>
+    <mergeCell ref="P118:Q118"/>
+    <mergeCell ref="X80:Y80"/>
+    <mergeCell ref="V80:W80"/>
+    <mergeCell ref="R80:S80"/>
+    <mergeCell ref="P80:Q80"/>
+    <mergeCell ref="L80:M80"/>
+    <mergeCell ref="N80:O80"/>
+    <mergeCell ref="T80:U80"/>
     <mergeCell ref="A118:A119"/>
     <mergeCell ref="B118:C118"/>
     <mergeCell ref="V99:W99"/>
     <mergeCell ref="D99:E99"/>
     <mergeCell ref="F99:G99"/>
     <mergeCell ref="H99:I99"/>
     <mergeCell ref="J99:K99"/>
     <mergeCell ref="L99:M99"/>
     <mergeCell ref="N99:O99"/>
     <mergeCell ref="P99:Q99"/>
     <mergeCell ref="R99:S99"/>
     <mergeCell ref="T99:U99"/>
     <mergeCell ref="A99:A100"/>
     <mergeCell ref="B99:C99"/>
     <mergeCell ref="N118:O118"/>
     <mergeCell ref="D118:E118"/>
-    <mergeCell ref="X80:Y80"/>
-[...69 lines deleted...]
-    <mergeCell ref="X4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>НКИ тамақ өнім мен сусындар</vt:lpstr>
       <vt:lpstr>Тамақ өнім мен сусындар көлемі</vt:lpstr>