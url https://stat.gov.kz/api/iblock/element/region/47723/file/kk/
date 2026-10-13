--- v5 (2026-09-20)
+++ v6 (2026-10-13)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="60" yWindow="-90" windowWidth="20985" windowHeight="9525" activeTab="2"/>
+    <workbookView xWindow="3030" yWindow="180" windowWidth="19590" windowHeight="8730"/>
   </bookViews>
   <sheets>
-    <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="НКИ және көлемі аудандар бойынш" sheetId="7" r:id="rId3"/>
+    <sheet name="Метадеректер" sheetId="9" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
+    <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId3"/>
+    <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="6" r:id="rId4"/>
+    <sheet name="НКИ және көлемі аудандар бойынш" sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="753" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="802" uniqueCount="162">
   <si>
     <t xml:space="preserve">млн. теңге </t>
   </si>
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу көлемі</t>
   </si>
   <si>
     <t>өткен жылғы тиісті кезеңге, %-бен</t>
   </si>
   <si>
     <t>өткен жылғы тиісті айға, %-бен</t>
   </si>
   <si>
     <t>өткен айға, %-бен</t>
   </si>
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу нақты көлем индекстері</t>
   </si>
   <si>
     <t>НКИ, %-бен</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
@@ -441,63 +445,196 @@
     <t>Қаңтар-ақпан 
 2026 жыл</t>
   </si>
   <si>
     <t>Қаңтар-наурыз
  2026 жыл</t>
   </si>
   <si>
     <t>Қаңтар-сәуір 
 2026 жыл</t>
   </si>
   <si>
     <t>Қаңтар-мамыр
 2026 жыл</t>
   </si>
   <si>
     <t>Қаңтар-маусым
  2026 жыл</t>
   </si>
   <si>
     <t>Қаңтар-шілде 
 2026 жыл</t>
   </si>
   <si>
     <t>Қаңтар-тамыз 
+2026 жыл</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2020 қаңтардан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>171501, 171506</t>
+  </si>
+  <si>
+    <t>Агрегация, есептік</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/sko/dynamic-tables/4480/</t>
+  </si>
+  <si>
+    <t>Сауда және қызмет көрсету статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Закирова Фарида </t>
+  </si>
+  <si>
+    <t>+7 7152 466771</t>
+  </si>
+  <si>
+    <t>fa.zakirova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу көлемі, тамақ өнімдері мен сусындарды ұсыну бойынша қызметтердің нақты көлем индексі</t>
+  </si>
+  <si>
+    <t>Тамақтану және сусындармен қамтамасыз ету бойынша қызметтерді іске асыру көлемі өз өндірісіндегі аспаздық өнімдерді (тағамдар, аспаздық бұйымдар, жартылай фабрикаттар) және аспаздық өңдеусіз сатып алынған тауарларды (ұннан жасалған, кондитерлік және нан-тоқаш өнімдері, жемістер, алкогольдік және алкогольсіз сусындар және басқа да тауарлар) сату арқылы алынған табысты білдіреді. Бұл тауарлар көбінесе сату орындарында тұтыну үшін халыққа, сондай-ақ әртүрлі халық топтарын тамақтандыруды ұйымдастыру үшін ұйымдар мен жеке кәсіпкерлерге сатылады. Тамақ өнімдері мен сусындарды ұсыну бойынша қызметтердің ағымдағы кезеңде базисті кезеңмен салыстыру бойынша, қызметтерге бағалардың өзгеру есебімен көрсетілген қызметердің көлемін өзгеруін сипаттайтын салыстырмалы көрсеткіш</t>
+  </si>
+  <si>
+    <t>Қоғамдық тамақтану кәсіпорындары үшін көрсетілген қызметтердің көлемі оның тауар айналымына теңестіріледі, дайын тағамды жеткізуді қоса алғанда. Сатылған сусындар мен өнімдер материалдық шығындар болып табылады және өндірілген өнім көлеміне қосылады. Айналымның физикалық көлемінің индексі бағалардың өзгеруінің әсерін алып тастап, тек оның физикалық көлемінің өзгеруі нәтижесінде айналымның қалай өзгеретінін көрсетеді.</t>
+  </si>
+  <si>
+    <t>«Тауарлар мен қызметтерді өткізу туралы есеп» (индексі – 2-сауда, кезеңділігі – айлық)</t>
+  </si>
+  <si>
+    <t>млн. теңге, пайыз</t>
+  </si>
+  <si>
+    <t>Қаңтар-қыркүйек 
 2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -574,60 +711,133 @@
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="15">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -761,57 +971,84 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="122">
+  <cellXfs count="151">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -1009,119 +1246,198 @@
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="25" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="15" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="15" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="15" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="15" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="15" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="15" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="9">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="6"/>
+    <cellStyle name="Обычный 2 2 2" xfId="7"/>
+    <cellStyle name="Обычный 2 3" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="1"/>
+    <cellStyle name="Обычный 4" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1366,94 +1682,376 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B29"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D7" sqref="D7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="35.140625" customWidth="1"/>
+    <col min="2" max="2" width="114" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="131"/>
+      <c r="B1" s="131"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="108" t="s">
+        <v>125</v>
+      </c>
+      <c r="B2" s="117" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="108" t="s">
+        <v>126</v>
+      </c>
+      <c r="B3" s="116" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="108" t="s">
+        <v>127</v>
+      </c>
+      <c r="B4" s="118" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="109" t="s">
+        <v>128</v>
+      </c>
+      <c r="B5" s="116" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="109" t="s">
+        <v>129</v>
+      </c>
+      <c r="B6" s="115" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="96" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="109" t="s">
+        <v>131</v>
+      </c>
+      <c r="B7" s="116" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="108" t="s">
+        <v>132</v>
+      </c>
+      <c r="B8" s="118" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="108" t="s">
+        <v>133</v>
+      </c>
+      <c r="B9" s="116" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" s="130" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="128" t="s">
+        <v>134</v>
+      </c>
+      <c r="B10" s="129" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="108" t="s">
+        <v>135</v>
+      </c>
+      <c r="B11" s="113"/>
+    </row>
+    <row r="12" spans="1:2" s="121" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="119" t="s">
+        <v>136</v>
+      </c>
+      <c r="B12" s="120" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" s="121" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="123" t="s">
+        <v>138</v>
+      </c>
+      <c r="B13" s="124" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="110" t="s">
+        <v>140</v>
+      </c>
+      <c r="B14" s="122" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" s="121" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="123" t="s">
+        <v>141</v>
+      </c>
+      <c r="B15" s="122" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="108" t="s">
+        <v>143</v>
+      </c>
+      <c r="B16" s="114">
+        <v>46246</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="108" t="s">
+        <v>144</v>
+      </c>
+      <c r="B17" s="114">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="108" t="s">
+        <v>145</v>
+      </c>
+      <c r="B18" s="125" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="108" t="s">
+        <v>146</v>
+      </c>
+      <c r="B19" s="125" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="108" t="s">
+        <v>147</v>
+      </c>
+      <c r="B20" s="126" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="108" t="s">
+        <v>148</v>
+      </c>
+      <c r="B21" s="127" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" s="111"/>
+      <c r="B22" s="111"/>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A23" s="111"/>
+      <c r="B23" s="111"/>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A24" s="111"/>
+      <c r="B24" s="111"/>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A25" s="111"/>
+      <c r="B25" s="111"/>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A26" s="111"/>
+      <c r="B26" s="111"/>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A27" s="111"/>
+      <c r="B27" s="111"/>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A28" s="111"/>
+      <c r="B28" s="111"/>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A29" s="112"/>
+      <c r="B29" s="112"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B5:B17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E11" sqref="E11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4.28515625" customWidth="1"/>
+    <col min="2" max="2" width="80.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B5" s="105" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B6" s="105" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="105" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="105" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="105" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B10" s="105"/>
+    </row>
+    <row r="11" spans="2:2" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="B11" s="106" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B17" s="107" t="s">
+        <v>124</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="O15" sqref="O15"/>
+      <selection activeCell="O20" sqref="O20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="2"/>
     <col min="10" max="10" width="9.5703125" style="2" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="11.5703125" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A1" s="105" t="s">
+      <c r="A1" s="132" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="106"/>
-[...10 lines deleted...]
-      <c r="M1" s="106"/>
+      <c r="B1" s="133"/>
+      <c r="C1" s="133"/>
+      <c r="D1" s="133"/>
+      <c r="E1" s="133"/>
+      <c r="F1" s="133"/>
+      <c r="G1" s="133"/>
+      <c r="H1" s="133"/>
+      <c r="I1" s="133"/>
+      <c r="J1" s="133"/>
+      <c r="K1" s="133"/>
+      <c r="L1" s="133"/>
+      <c r="M1" s="133"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12"/>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="13"/>
       <c r="M2" s="13"/>
     </row>
     <row r="3" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="50"/>
       <c r="B3" s="51" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="51" t="s">
         <v>25</v>
       </c>
       <c r="D3" s="51" t="s">
@@ -1467,65 +2065,65 @@
       </c>
       <c r="G3" s="51" t="s">
         <v>29</v>
       </c>
       <c r="H3" s="51" t="s">
         <v>30</v>
       </c>
       <c r="I3" s="51" t="s">
         <v>31</v>
       </c>
       <c r="J3" s="51" t="s">
         <v>32</v>
       </c>
       <c r="K3" s="51" t="s">
         <v>33</v>
       </c>
       <c r="L3" s="52" t="s">
         <v>34</v>
       </c>
       <c r="M3" s="52" t="s">
         <v>35</v>
       </c>
       <c r="N3" s="3"/>
     </row>
     <row r="4" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="107" t="s">
+      <c r="A4" s="134" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="107"/>
-[...10 lines deleted...]
-      <c r="M4" s="107"/>
+      <c r="B4" s="134"/>
+      <c r="C4" s="134"/>
+      <c r="D4" s="134"/>
+      <c r="E4" s="134"/>
+      <c r="F4" s="134"/>
+      <c r="G4" s="134"/>
+      <c r="H4" s="134"/>
+      <c r="I4" s="134"/>
+      <c r="J4" s="134"/>
+      <c r="K4" s="134"/>
+      <c r="L4" s="134"/>
+      <c r="M4" s="134"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A5" s="53">
         <v>2020</v>
       </c>
       <c r="B5" s="23">
         <v>116.4</v>
       </c>
       <c r="C5" s="23">
         <v>100.8</v>
       </c>
       <c r="D5" s="23">
         <v>88.1</v>
       </c>
       <c r="E5" s="23">
         <v>47</v>
       </c>
       <c r="F5" s="23">
         <v>108.3</v>
       </c>
       <c r="G5" s="23">
         <v>178.1</v>
       </c>
       <c r="H5" s="23">
         <v>98.5</v>
@@ -1763,71 +2361,73 @@
       </c>
       <c r="B11" s="56">
         <v>69.099999999999994</v>
       </c>
       <c r="C11" s="9">
         <v>79.599999999999994</v>
       </c>
       <c r="D11" s="9">
         <v>155.6</v>
       </c>
       <c r="E11" s="102">
         <v>76.2</v>
       </c>
       <c r="F11" s="9">
         <v>103.1</v>
       </c>
       <c r="G11" s="9">
         <v>166.1</v>
       </c>
       <c r="H11" s="9">
         <v>99.4</v>
       </c>
       <c r="I11" s="9">
         <v>97.1</v>
       </c>
-      <c r="J11" s="9"/>
+      <c r="J11" s="149">
+        <v>86.9</v>
+      </c>
       <c r="K11" s="9"/>
       <c r="L11" s="9"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="107" t="s">
+      <c r="A12" s="134" t="s">
         <v>3</v>
       </c>
-      <c r="B12" s="107"/>
-[...10 lines deleted...]
-      <c r="M12" s="107"/>
+      <c r="B12" s="134"/>
+      <c r="C12" s="134"/>
+      <c r="D12" s="134"/>
+      <c r="E12" s="134"/>
+      <c r="F12" s="134"/>
+      <c r="G12" s="134"/>
+      <c r="H12" s="134"/>
+      <c r="I12" s="134"/>
+      <c r="J12" s="134"/>
+      <c r="K12" s="134"/>
+      <c r="L12" s="134"/>
+      <c r="M12" s="134"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="58">
         <v>2020</v>
       </c>
       <c r="B13" s="23">
         <v>98.5</v>
       </c>
       <c r="C13" s="23">
         <v>101.7</v>
       </c>
       <c r="D13" s="23">
         <v>77</v>
       </c>
       <c r="E13" s="23">
         <v>36.1</v>
       </c>
       <c r="F13" s="23">
         <v>38.799999999999997</v>
       </c>
       <c r="G13" s="23">
         <v>69.5</v>
       </c>
       <c r="H13" s="23">
         <v>88.5</v>
@@ -2059,71 +2659,73 @@
       </c>
       <c r="B19" s="56">
         <v>100.1</v>
       </c>
       <c r="C19" s="9">
         <v>100.4</v>
       </c>
       <c r="D19" s="9">
         <v>101</v>
       </c>
       <c r="E19" s="102">
         <v>101.6</v>
       </c>
       <c r="F19" s="9">
         <v>101.3</v>
       </c>
       <c r="G19" s="9">
         <v>98.8</v>
       </c>
       <c r="H19" s="9">
         <v>101.7</v>
       </c>
       <c r="I19" s="9">
         <v>103.6</v>
       </c>
-      <c r="J19" s="9"/>
+      <c r="J19" s="149">
+        <v>102.8</v>
+      </c>
       <c r="K19" s="9"/>
       <c r="L19" s="9"/>
       <c r="M19" s="9"/>
     </row>
     <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="107" t="s">
+      <c r="A20" s="134" t="s">
         <v>2</v>
       </c>
-      <c r="B20" s="107"/>
-[...10 lines deleted...]
-      <c r="M20" s="107"/>
+      <c r="B20" s="134"/>
+      <c r="C20" s="134"/>
+      <c r="D20" s="134"/>
+      <c r="E20" s="134"/>
+      <c r="F20" s="134"/>
+      <c r="G20" s="134"/>
+      <c r="H20" s="134"/>
+      <c r="I20" s="134"/>
+      <c r="J20" s="134"/>
+      <c r="K20" s="134"/>
+      <c r="L20" s="134"/>
+      <c r="M20" s="134"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="60">
         <v>2020</v>
       </c>
       <c r="B21" s="23">
         <v>98.5</v>
       </c>
       <c r="C21" s="23">
         <v>100.1</v>
       </c>
       <c r="D21" s="23">
         <v>91.6</v>
       </c>
       <c r="E21" s="23">
         <v>76.7</v>
       </c>
       <c r="F21" s="23">
         <v>68.400000000000006</v>
       </c>
       <c r="G21" s="23">
         <v>68.599999999999994</v>
       </c>
       <c r="H21" s="23">
         <v>71</v>
@@ -2355,119 +2957,121 @@
       </c>
       <c r="B27" s="61">
         <v>100.1</v>
       </c>
       <c r="C27" s="11">
         <v>100.2</v>
       </c>
       <c r="D27" s="11">
         <v>100.6</v>
       </c>
       <c r="E27" s="103">
         <v>100.8</v>
       </c>
       <c r="F27" s="11">
         <v>100.9</v>
       </c>
       <c r="G27" s="11">
         <v>100.3</v>
       </c>
       <c r="H27" s="11">
         <v>100.7</v>
       </c>
       <c r="I27" s="11">
         <v>101.1</v>
       </c>
-      <c r="J27" s="11"/>
+      <c r="J27" s="11">
+        <v>101.3</v>
+      </c>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y10"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J17" sqref="J17"/>
+      <selection activeCell="J10" sqref="J10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.140625" style="2" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="2"/>
     <col min="10" max="10" width="9.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="9" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="10.85546875" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A1" s="106" t="s">
+      <c r="A1" s="133" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="106"/>
-[...10 lines deleted...]
-      <c r="M1" s="106"/>
+      <c r="B1" s="133"/>
+      <c r="C1" s="133"/>
+      <c r="D1" s="133"/>
+      <c r="E1" s="133"/>
+      <c r="F1" s="133"/>
+      <c r="G1" s="133"/>
+      <c r="H1" s="133"/>
+      <c r="I1" s="133"/>
+      <c r="J1" s="133"/>
+      <c r="K1" s="133"/>
+      <c r="L1" s="133"/>
+      <c r="M1" s="133"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="108" t="s">
+      <c r="A2" s="135" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="108"/>
-[...10 lines deleted...]
-      <c r="M2" s="108"/>
+      <c r="B2" s="135"/>
+      <c r="C2" s="135"/>
+      <c r="D2" s="135"/>
+      <c r="E2" s="135"/>
+      <c r="F2" s="135"/>
+      <c r="G2" s="135"/>
+      <c r="H2" s="135"/>
+      <c r="I2" s="135"/>
+      <c r="J2" s="135"/>
+      <c r="K2" s="135"/>
+      <c r="L2" s="135"/>
+      <c r="M2" s="135"/>
     </row>
     <row r="3" spans="1:25" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="67"/>
       <c r="B3" s="51" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="51" t="s">
         <v>25</v>
       </c>
       <c r="D3" s="51" t="s">
         <v>26</v>
       </c>
       <c r="E3" s="51" t="s">
         <v>27</v>
       </c>
       <c r="F3" s="51" t="s">
         <v>28</v>
       </c>
       <c r="G3" s="51" t="s">
         <v>29</v>
       </c>
       <c r="H3" s="51" t="s">
         <v>30</v>
       </c>
       <c r="I3" s="51" t="s">
@@ -2787,212 +3391,214 @@
       </c>
       <c r="B10" s="62">
         <v>727.1</v>
       </c>
       <c r="C10" s="62">
         <v>579</v>
       </c>
       <c r="D10" s="62">
         <v>902.8</v>
       </c>
       <c r="E10" s="62">
         <v>688.1</v>
       </c>
       <c r="F10" s="75">
         <v>709.3</v>
       </c>
       <c r="G10" s="75">
         <v>1186.5999999999999</v>
       </c>
       <c r="H10" s="75">
         <v>1203.7</v>
       </c>
       <c r="I10" s="75">
         <v>1169.2</v>
       </c>
-      <c r="J10" s="75"/>
+      <c r="J10" s="75">
+        <v>1021.2</v>
+      </c>
       <c r="K10" s="75"/>
       <c r="L10" s="75"/>
       <c r="M10" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z136"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="H109" workbookViewId="0">
-      <selection activeCell="V128" sqref="V128"/>
+    <sheetView topLeftCell="G106" workbookViewId="0">
+      <selection activeCell="U120" sqref="U120"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.5703125" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" customWidth="1"/>
     <col min="22" max="22" width="12.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.28515625" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="121" t="s">
+      <c r="A1" s="136" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="121"/>
-[...22 lines deleted...]
-      <c r="Y1" s="121"/>
+      <c r="B1" s="136"/>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
+      <c r="O1" s="136"/>
+      <c r="P1" s="136"/>
+      <c r="Q1" s="136"/>
+      <c r="R1" s="136"/>
+      <c r="S1" s="136"/>
+      <c r="T1" s="136"/>
+      <c r="U1" s="136"/>
+      <c r="V1" s="136"/>
+      <c r="W1" s="136"/>
+      <c r="X1" s="136"/>
+      <c r="Y1" s="136"/>
     </row>
     <row r="3" spans="1:25" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15"/>
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="16"/>
       <c r="G3" s="16"/>
       <c r="H3" s="16"/>
       <c r="I3" s="16"/>
       <c r="J3" s="16"/>
       <c r="K3" s="16"/>
       <c r="L3" s="16"/>
       <c r="M3" s="16"/>
       <c r="N3" s="16"/>
       <c r="O3" s="16"/>
       <c r="P3" s="16"/>
       <c r="Q3" s="16"/>
       <c r="R3" s="16"/>
       <c r="S3" s="16"/>
       <c r="T3" s="16"/>
       <c r="U3" s="16"/>
       <c r="V3" s="16"/>
       <c r="W3" s="16"/>
       <c r="X3" s="16"/>
       <c r="Y3" s="16"/>
     </row>
     <row r="4" spans="1:25" s="14" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="117"/>
-      <c r="B4" s="111" t="s">
+      <c r="A4" s="137"/>
+      <c r="B4" s="139" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="111"/>
-      <c r="D4" s="111" t="s">
+      <c r="C4" s="139"/>
+      <c r="D4" s="139" t="s">
         <v>38</v>
       </c>
-      <c r="E4" s="111"/>
-      <c r="F4" s="111" t="s">
+      <c r="E4" s="139"/>
+      <c r="F4" s="139" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="111"/>
-      <c r="H4" s="111" t="s">
+      <c r="G4" s="139"/>
+      <c r="H4" s="139" t="s">
         <v>40</v>
       </c>
-      <c r="I4" s="111"/>
-      <c r="J4" s="111" t="s">
+      <c r="I4" s="139"/>
+      <c r="J4" s="139" t="s">
         <v>41</v>
       </c>
-      <c r="K4" s="111"/>
-      <c r="L4" s="111" t="s">
+      <c r="K4" s="139"/>
+      <c r="L4" s="139" t="s">
         <v>42</v>
       </c>
-      <c r="M4" s="111"/>
-      <c r="N4" s="111" t="s">
+      <c r="M4" s="139"/>
+      <c r="N4" s="139" t="s">
         <v>43</v>
       </c>
-      <c r="O4" s="111"/>
-      <c r="P4" s="111" t="s">
+      <c r="O4" s="139"/>
+      <c r="P4" s="139" t="s">
         <v>44</v>
       </c>
-      <c r="Q4" s="111"/>
-      <c r="R4" s="111" t="s">
+      <c r="Q4" s="139"/>
+      <c r="R4" s="139" t="s">
         <v>45</v>
       </c>
-      <c r="S4" s="111"/>
-      <c r="T4" s="111" t="s">
+      <c r="S4" s="139"/>
+      <c r="T4" s="139" t="s">
         <v>46</v>
       </c>
-      <c r="U4" s="111"/>
-      <c r="V4" s="111" t="s">
+      <c r="U4" s="139"/>
+      <c r="V4" s="139" t="s">
         <v>47</v>
       </c>
-      <c r="W4" s="111"/>
-      <c r="X4" s="111" t="s">
+      <c r="W4" s="139"/>
+      <c r="X4" s="139" t="s">
         <v>48</v>
       </c>
-      <c r="Y4" s="112"/>
+      <c r="Y4" s="140"/>
     </row>
     <row r="5" spans="1:25" s="6" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="118"/>
+      <c r="A5" s="138"/>
       <c r="B5" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="85" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E5" s="85" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G5" s="85" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="85" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="85" t="s">
@@ -4232,103 +4838,103 @@
       <c r="C22" s="30"/>
       <c r="D22" s="30"/>
       <c r="E22" s="30"/>
       <c r="F22" s="30"/>
       <c r="G22" s="30"/>
       <c r="H22" s="30"/>
       <c r="I22" s="30"/>
       <c r="J22" s="30"/>
       <c r="K22" s="30"/>
       <c r="L22" s="30"/>
       <c r="M22" s="30"/>
       <c r="N22" s="30"/>
       <c r="O22" s="30"/>
       <c r="P22" s="30"/>
       <c r="Q22" s="30"/>
       <c r="R22" s="30"/>
       <c r="S22" s="30"/>
       <c r="T22" s="30"/>
       <c r="U22" s="30"/>
       <c r="V22" s="30"/>
       <c r="W22" s="30"/>
       <c r="X22" s="30"/>
       <c r="Y22" s="30"/>
     </row>
     <row r="23" spans="1:26" s="18" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="119"/>
-      <c r="B23" s="113" t="s">
+      <c r="A23" s="142"/>
+      <c r="B23" s="141" t="s">
         <v>49</v>
       </c>
-      <c r="C23" s="113"/>
-      <c r="D23" s="113" t="s">
+      <c r="C23" s="141"/>
+      <c r="D23" s="141" t="s">
         <v>50</v>
       </c>
-      <c r="E23" s="113"/>
-      <c r="F23" s="113" t="s">
+      <c r="E23" s="141"/>
+      <c r="F23" s="141" t="s">
         <v>51</v>
       </c>
-      <c r="G23" s="113"/>
-      <c r="H23" s="113" t="s">
+      <c r="G23" s="141"/>
+      <c r="H23" s="141" t="s">
         <v>52</v>
       </c>
-      <c r="I23" s="113"/>
-      <c r="J23" s="113" t="s">
+      <c r="I23" s="141"/>
+      <c r="J23" s="141" t="s">
         <v>53</v>
       </c>
-      <c r="K23" s="113"/>
-      <c r="L23" s="113" t="s">
+      <c r="K23" s="141"/>
+      <c r="L23" s="141" t="s">
         <v>60</v>
       </c>
-      <c r="M23" s="113"/>
-      <c r="N23" s="113" t="s">
+      <c r="M23" s="141"/>
+      <c r="N23" s="141" t="s">
         <v>59</v>
       </c>
-      <c r="O23" s="113"/>
-      <c r="P23" s="113" t="s">
+      <c r="O23" s="141"/>
+      <c r="P23" s="141" t="s">
         <v>58</v>
       </c>
-      <c r="Q23" s="113"/>
-      <c r="R23" s="113" t="s">
+      <c r="Q23" s="141"/>
+      <c r="R23" s="141" t="s">
         <v>57</v>
       </c>
-      <c r="S23" s="113"/>
-      <c r="T23" s="113" t="s">
+      <c r="S23" s="141"/>
+      <c r="T23" s="141" t="s">
         <v>56</v>
       </c>
-      <c r="U23" s="113"/>
-      <c r="V23" s="113" t="s">
+      <c r="U23" s="141"/>
+      <c r="V23" s="141" t="s">
         <v>55</v>
       </c>
-      <c r="W23" s="113"/>
-      <c r="X23" s="113" t="s">
+      <c r="W23" s="141"/>
+      <c r="X23" s="141" t="s">
         <v>54</v>
       </c>
-      <c r="Y23" s="114"/>
+      <c r="Y23" s="144"/>
       <c r="Z23" s="17"/>
     </row>
     <row r="24" spans="1:26" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.2">
-      <c r="A24" s="120"/>
+      <c r="A24" s="143"/>
       <c r="B24" s="87" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="87" t="s">
         <v>6</v>
       </c>
       <c r="D24" s="87" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="87" t="s">
         <v>6</v>
       </c>
       <c r="F24" s="87" t="s">
         <v>36</v>
       </c>
       <c r="G24" s="87" t="s">
         <v>6</v>
       </c>
       <c r="H24" s="87" t="s">
         <v>36</v>
       </c>
       <c r="I24" s="87" t="s">
         <v>6</v>
       </c>
       <c r="J24" s="87" t="s">
@@ -5569,103 +6175,103 @@
       <c r="C41" s="30"/>
       <c r="D41" s="30"/>
       <c r="E41" s="30"/>
       <c r="F41" s="30"/>
       <c r="G41" s="30"/>
       <c r="H41" s="30"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="30"/>
       <c r="N41" s="30"/>
       <c r="O41" s="30"/>
       <c r="P41" s="30"/>
       <c r="Q41" s="30"/>
       <c r="R41" s="30"/>
       <c r="S41" s="30"/>
       <c r="T41" s="30"/>
       <c r="U41" s="30"/>
       <c r="V41" s="30"/>
       <c r="W41" s="30"/>
       <c r="X41" s="30"/>
       <c r="Y41" s="30"/>
     </row>
     <row r="42" spans="1:26" s="18" customFormat="1" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="117"/>
-      <c r="B42" s="111" t="s">
+      <c r="A42" s="137"/>
+      <c r="B42" s="139" t="s">
         <v>72</v>
       </c>
-      <c r="C42" s="111"/>
-      <c r="D42" s="111" t="s">
+      <c r="C42" s="139"/>
+      <c r="D42" s="139" t="s">
         <v>61</v>
       </c>
-      <c r="E42" s="111"/>
-      <c r="F42" s="111" t="s">
+      <c r="E42" s="139"/>
+      <c r="F42" s="139" t="s">
         <v>62</v>
       </c>
-      <c r="G42" s="111"/>
-      <c r="H42" s="111" t="s">
+      <c r="G42" s="139"/>
+      <c r="H42" s="139" t="s">
         <v>63</v>
       </c>
-      <c r="I42" s="111"/>
-      <c r="J42" s="111" t="s">
+      <c r="I42" s="139"/>
+      <c r="J42" s="139" t="s">
         <v>64</v>
       </c>
-      <c r="K42" s="111"/>
-      <c r="L42" s="111" t="s">
+      <c r="K42" s="139"/>
+      <c r="L42" s="139" t="s">
         <v>65</v>
       </c>
-      <c r="M42" s="111"/>
-      <c r="N42" s="111" t="s">
+      <c r="M42" s="139"/>
+      <c r="N42" s="139" t="s">
         <v>66</v>
       </c>
-      <c r="O42" s="111"/>
-      <c r="P42" s="111" t="s">
+      <c r="O42" s="139"/>
+      <c r="P42" s="139" t="s">
         <v>67</v>
       </c>
-      <c r="Q42" s="111"/>
-      <c r="R42" s="111" t="s">
+      <c r="Q42" s="139"/>
+      <c r="R42" s="139" t="s">
         <v>68</v>
       </c>
-      <c r="S42" s="111"/>
-      <c r="T42" s="111" t="s">
+      <c r="S42" s="139"/>
+      <c r="T42" s="139" t="s">
         <v>69</v>
       </c>
-      <c r="U42" s="112"/>
-      <c r="V42" s="111" t="s">
+      <c r="U42" s="140"/>
+      <c r="V42" s="139" t="s">
         <v>70</v>
       </c>
-      <c r="W42" s="112"/>
-      <c r="X42" s="111" t="s">
+      <c r="W42" s="140"/>
+      <c r="X42" s="139" t="s">
         <v>71</v>
       </c>
-      <c r="Y42" s="112"/>
+      <c r="Y42" s="140"/>
       <c r="Z42" s="17"/>
     </row>
     <row r="43" spans="1:26" s="7" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="118"/>
+      <c r="A43" s="138"/>
       <c r="B43" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C43" s="85" t="s">
         <v>6</v>
       </c>
       <c r="D43" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E43" s="85" t="s">
         <v>6</v>
       </c>
       <c r="F43" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G43" s="85" t="s">
         <v>6</v>
       </c>
       <c r="H43" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I43" s="85" t="s">
         <v>6</v>
       </c>
       <c r="J43" s="85" t="s">
@@ -6906,103 +7512,103 @@
       <c r="C60" s="30"/>
       <c r="D60" s="30"/>
       <c r="E60" s="30"/>
       <c r="F60" s="30"/>
       <c r="G60" s="30"/>
       <c r="H60" s="30"/>
       <c r="I60" s="30"/>
       <c r="J60" s="30"/>
       <c r="K60" s="30"/>
       <c r="L60" s="30"/>
       <c r="M60" s="30"/>
       <c r="N60" s="30"/>
       <c r="O60" s="30"/>
       <c r="P60" s="30"/>
       <c r="Q60" s="30"/>
       <c r="R60" s="30"/>
       <c r="S60" s="30"/>
       <c r="T60" s="30"/>
       <c r="U60" s="30"/>
       <c r="V60" s="30"/>
       <c r="W60" s="30"/>
       <c r="X60" s="30"/>
       <c r="Y60" s="30"/>
     </row>
     <row r="61" spans="1:26" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="109"/>
-      <c r="B61" s="111" t="s">
+      <c r="A61" s="145"/>
+      <c r="B61" s="139" t="s">
         <v>73</v>
       </c>
-      <c r="C61" s="112"/>
-      <c r="D61" s="111" t="s">
+      <c r="C61" s="140"/>
+      <c r="D61" s="139" t="s">
         <v>74</v>
       </c>
-      <c r="E61" s="112"/>
-      <c r="F61" s="111" t="s">
+      <c r="E61" s="140"/>
+      <c r="F61" s="139" t="s">
         <v>75</v>
       </c>
-      <c r="G61" s="112"/>
-      <c r="H61" s="111" t="s">
+      <c r="G61" s="140"/>
+      <c r="H61" s="139" t="s">
         <v>76</v>
       </c>
-      <c r="I61" s="112"/>
-      <c r="J61" s="111" t="s">
+      <c r="I61" s="140"/>
+      <c r="J61" s="139" t="s">
         <v>77</v>
       </c>
-      <c r="K61" s="112"/>
-      <c r="L61" s="111" t="s">
+      <c r="K61" s="140"/>
+      <c r="L61" s="139" t="s">
         <v>78</v>
       </c>
-      <c r="M61" s="112"/>
-      <c r="N61" s="111" t="s">
+      <c r="M61" s="140"/>
+      <c r="N61" s="139" t="s">
         <v>79</v>
       </c>
-      <c r="O61" s="112"/>
-      <c r="P61" s="111" t="s">
+      <c r="O61" s="140"/>
+      <c r="P61" s="139" t="s">
         <v>80</v>
       </c>
-      <c r="Q61" s="112"/>
-      <c r="R61" s="111" t="s">
+      <c r="Q61" s="140"/>
+      <c r="R61" s="139" t="s">
         <v>81</v>
       </c>
-      <c r="S61" s="112"/>
-      <c r="T61" s="111" t="s">
+      <c r="S61" s="140"/>
+      <c r="T61" s="139" t="s">
         <v>82</v>
       </c>
-      <c r="U61" s="112"/>
-      <c r="V61" s="111" t="s">
+      <c r="U61" s="140"/>
+      <c r="V61" s="139" t="s">
         <v>83</v>
       </c>
-      <c r="W61" s="112"/>
-      <c r="X61" s="111" t="s">
+      <c r="W61" s="140"/>
+      <c r="X61" s="139" t="s">
         <v>84</v>
       </c>
-      <c r="Y61" s="112"/>
+      <c r="Y61" s="140"/>
       <c r="Z61" s="17"/>
     </row>
     <row r="62" spans="1:26" s="7" customFormat="1" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="110"/>
+      <c r="A62" s="146"/>
       <c r="B62" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C62" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D62" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E62" s="86" t="s">
         <v>6</v>
       </c>
       <c r="F62" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G62" s="86" t="s">
         <v>6</v>
       </c>
       <c r="H62" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I62" s="86" t="s">
         <v>6</v>
       </c>
       <c r="J62" s="85" t="s">
@@ -8239,102 +8845,102 @@
       <c r="C79" s="30"/>
       <c r="D79" s="30"/>
       <c r="E79" s="30"/>
       <c r="F79" s="30"/>
       <c r="G79" s="30"/>
       <c r="H79" s="30"/>
       <c r="I79" s="30"/>
       <c r="J79" s="30"/>
       <c r="K79" s="30"/>
       <c r="L79" s="30"/>
       <c r="M79" s="30"/>
       <c r="N79" s="30"/>
       <c r="O79" s="30"/>
       <c r="P79" s="30"/>
       <c r="Q79" s="30"/>
       <c r="R79" s="30"/>
       <c r="S79" s="30"/>
       <c r="T79" s="30"/>
       <c r="U79" s="30"/>
       <c r="V79" s="30"/>
       <c r="W79" s="30"/>
       <c r="X79" s="27"/>
       <c r="Y79" s="27"/>
     </row>
     <row r="80" spans="1:25" s="18" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="109"/>
-      <c r="B80" s="111" t="s">
+      <c r="A80" s="145"/>
+      <c r="B80" s="139" t="s">
         <v>85</v>
       </c>
-      <c r="C80" s="112"/>
-      <c r="D80" s="111" t="s">
+      <c r="C80" s="140"/>
+      <c r="D80" s="139" t="s">
         <v>86</v>
       </c>
-      <c r="E80" s="112"/>
-      <c r="F80" s="111" t="s">
+      <c r="E80" s="140"/>
+      <c r="F80" s="139" t="s">
         <v>87</v>
       </c>
-      <c r="G80" s="112"/>
-      <c r="H80" s="111" t="s">
+      <c r="G80" s="140"/>
+      <c r="H80" s="139" t="s">
         <v>88</v>
       </c>
-      <c r="I80" s="112"/>
-      <c r="J80" s="111" t="s">
+      <c r="I80" s="140"/>
+      <c r="J80" s="139" t="s">
         <v>89</v>
       </c>
-      <c r="K80" s="112"/>
-      <c r="L80" s="111" t="s">
+      <c r="K80" s="140"/>
+      <c r="L80" s="139" t="s">
         <v>90</v>
       </c>
-      <c r="M80" s="112"/>
-      <c r="N80" s="111" t="s">
+      <c r="M80" s="140"/>
+      <c r="N80" s="139" t="s">
         <v>91</v>
       </c>
-      <c r="O80" s="112"/>
-      <c r="P80" s="111" t="s">
+      <c r="O80" s="140"/>
+      <c r="P80" s="139" t="s">
         <v>95</v>
       </c>
-      <c r="Q80" s="112"/>
-      <c r="R80" s="111" t="s">
+      <c r="Q80" s="140"/>
+      <c r="R80" s="139" t="s">
         <v>92</v>
       </c>
-      <c r="S80" s="112"/>
-      <c r="T80" s="111" t="s">
+      <c r="S80" s="140"/>
+      <c r="T80" s="139" t="s">
         <v>93</v>
       </c>
-      <c r="U80" s="112"/>
-      <c r="V80" s="113" t="s">
+      <c r="U80" s="140"/>
+      <c r="V80" s="141" t="s">
         <v>94</v>
       </c>
-      <c r="W80" s="114"/>
-      <c r="X80" s="115" t="s">
+      <c r="W80" s="144"/>
+      <c r="X80" s="147" t="s">
         <v>96</v>
       </c>
-      <c r="Y80" s="116"/>
+      <c r="Y80" s="148"/>
     </row>
     <row r="81" spans="1:25" s="7" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="110"/>
+      <c r="A81" s="146"/>
       <c r="B81" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C81" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D81" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E81" s="86" t="s">
         <v>6</v>
       </c>
       <c r="F81" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G81" s="86" t="s">
         <v>6</v>
       </c>
       <c r="H81" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I81" s="86" t="s">
         <v>6</v>
       </c>
       <c r="J81" s="85" t="s">
@@ -9574,102 +10180,102 @@
       <c r="C98" s="38"/>
       <c r="D98" s="38"/>
       <c r="E98" s="38"/>
       <c r="F98" s="41"/>
       <c r="G98" s="38"/>
       <c r="H98" s="36"/>
       <c r="I98" s="36"/>
       <c r="J98" s="36"/>
       <c r="K98" s="36"/>
       <c r="L98" s="36"/>
       <c r="M98" s="36"/>
       <c r="N98" s="22"/>
       <c r="O98" s="22"/>
       <c r="P98" s="22"/>
       <c r="Q98" s="22"/>
       <c r="R98" s="22"/>
       <c r="S98" s="23"/>
       <c r="T98" s="22"/>
       <c r="U98" s="23"/>
       <c r="V98" s="44"/>
       <c r="W98" s="11"/>
       <c r="X98" s="44"/>
       <c r="Y98" s="11"/>
     </row>
     <row r="99" spans="1:25" s="7" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="109"/>
-      <c r="B99" s="111" t="s">
+      <c r="A99" s="145"/>
+      <c r="B99" s="139" t="s">
         <v>97</v>
       </c>
-      <c r="C99" s="112"/>
-      <c r="D99" s="111" t="s">
+      <c r="C99" s="140"/>
+      <c r="D99" s="139" t="s">
         <v>98</v>
       </c>
-      <c r="E99" s="112"/>
-      <c r="F99" s="111" t="s">
+      <c r="E99" s="140"/>
+      <c r="F99" s="139" t="s">
         <v>99</v>
       </c>
-      <c r="G99" s="112"/>
-      <c r="H99" s="111" t="s">
+      <c r="G99" s="140"/>
+      <c r="H99" s="139" t="s">
         <v>100</v>
       </c>
-      <c r="I99" s="112"/>
-      <c r="J99" s="111" t="s">
+      <c r="I99" s="140"/>
+      <c r="J99" s="139" t="s">
         <v>101</v>
       </c>
-      <c r="K99" s="112"/>
-      <c r="L99" s="111" t="s">
+      <c r="K99" s="140"/>
+      <c r="L99" s="139" t="s">
         <v>102</v>
       </c>
-      <c r="M99" s="112"/>
-      <c r="N99" s="111" t="s">
+      <c r="M99" s="140"/>
+      <c r="N99" s="139" t="s">
         <v>103</v>
       </c>
-      <c r="O99" s="112"/>
-      <c r="P99" s="111" t="s">
+      <c r="O99" s="140"/>
+      <c r="P99" s="139" t="s">
         <v>104</v>
       </c>
-      <c r="Q99" s="112"/>
-      <c r="R99" s="111" t="s">
+      <c r="Q99" s="140"/>
+      <c r="R99" s="139" t="s">
         <v>105</v>
       </c>
-      <c r="S99" s="112"/>
-      <c r="T99" s="111" t="s">
+      <c r="S99" s="140"/>
+      <c r="T99" s="139" t="s">
         <v>106</v>
       </c>
-      <c r="U99" s="112"/>
-      <c r="V99" s="113" t="s">
+      <c r="U99" s="140"/>
+      <c r="V99" s="141" t="s">
         <v>107</v>
       </c>
-      <c r="W99" s="114"/>
-      <c r="X99" s="113" t="s">
+      <c r="W99" s="144"/>
+      <c r="X99" s="141" t="s">
         <v>108</v>
       </c>
-      <c r="Y99" s="114"/>
+      <c r="Y99" s="144"/>
     </row>
     <row r="100" spans="1:25" s="7" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="110"/>
+      <c r="A100" s="146"/>
       <c r="B100" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D100" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="F100" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="H100" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="J100" s="85" t="s">
@@ -10905,140 +11511,148 @@
       <c r="C117" s="48"/>
       <c r="D117" s="48"/>
       <c r="E117" s="48"/>
       <c r="F117" s="48"/>
       <c r="G117" s="48"/>
       <c r="H117" s="48"/>
       <c r="I117" s="48"/>
       <c r="J117" s="48"/>
       <c r="K117" s="48"/>
       <c r="L117" s="48"/>
       <c r="M117" s="48"/>
       <c r="N117" s="48"/>
       <c r="O117" s="48"/>
       <c r="P117" s="48"/>
       <c r="Q117" s="48"/>
       <c r="R117" s="48"/>
       <c r="S117" s="48"/>
       <c r="T117" s="48"/>
       <c r="U117" s="48"/>
       <c r="V117" s="48"/>
       <c r="W117" s="48"/>
       <c r="X117" s="48"/>
       <c r="Y117" s="48"/>
     </row>
     <row r="118" spans="1:25" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="109"/>
-      <c r="B118" s="111" t="s">
+      <c r="A118" s="145"/>
+      <c r="B118" s="139" t="s">
         <v>110</v>
       </c>
-      <c r="C118" s="112"/>
-      <c r="D118" s="111" t="s">
+      <c r="C118" s="140"/>
+      <c r="D118" s="139" t="s">
         <v>111</v>
       </c>
-      <c r="E118" s="112"/>
-      <c r="F118" s="111" t="s">
+      <c r="E118" s="140"/>
+      <c r="F118" s="139" t="s">
         <v>112</v>
       </c>
-      <c r="G118" s="112"/>
-      <c r="H118" s="111" t="s">
+      <c r="G118" s="140"/>
+      <c r="H118" s="139" t="s">
         <v>113</v>
       </c>
-      <c r="I118" s="112"/>
-      <c r="J118" s="111" t="s">
+      <c r="I118" s="140"/>
+      <c r="J118" s="139" t="s">
         <v>114</v>
       </c>
-      <c r="K118" s="112"/>
-      <c r="L118" s="111" t="s">
+      <c r="K118" s="140"/>
+      <c r="L118" s="139" t="s">
         <v>115</v>
       </c>
-      <c r="M118" s="112"/>
-      <c r="N118" s="111" t="s">
+      <c r="M118" s="140"/>
+      <c r="N118" s="139" t="s">
         <v>116</v>
       </c>
-      <c r="O118" s="112"/>
-      <c r="P118" s="111" t="s">
+      <c r="O118" s="140"/>
+      <c r="P118" s="139" t="s">
         <v>117</v>
       </c>
-      <c r="Q118" s="112"/>
-[...2 lines deleted...]
-      <c r="T118" s="48"/>
+      <c r="Q118" s="140"/>
+      <c r="R118" s="139" t="s">
+        <v>161</v>
+      </c>
+      <c r="S118" s="140"/>
+      <c r="T118" s="150"/>
       <c r="U118" s="48"/>
       <c r="V118" s="48"/>
       <c r="W118" s="48"/>
       <c r="X118" s="48"/>
       <c r="Y118" s="48"/>
     </row>
     <row r="119" spans="1:25" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="110"/>
+      <c r="A119" s="146"/>
       <c r="B119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="F119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="H119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="J119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="K119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="L119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="M119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="N119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="O119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="P119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="Q119" s="86" t="s">
+        <v>6</v>
+      </c>
+      <c r="R119" s="85" t="s">
+        <v>36</v>
+      </c>
+      <c r="S119" s="86" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="120" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A120" s="49" t="s">
         <v>9</v>
       </c>
       <c r="B120" s="97">
         <v>727.13499999999999</v>
       </c>
       <c r="C120" s="9">
         <v>100.1</v>
       </c>
       <c r="D120" s="19">
         <v>1306.1479999999999</v>
       </c>
       <c r="E120" s="9">
         <v>100.2</v>
       </c>
       <c r="F120" s="19">
         <v>2208.9879999999998</v>
       </c>
       <c r="G120" s="9">
         <v>100.6</v>
       </c>
@@ -11050,50 +11664,56 @@
       </c>
       <c r="J120" s="20">
         <v>3606.393</v>
       </c>
       <c r="K120" s="9">
         <v>100.9</v>
       </c>
       <c r="L120" s="20">
         <v>4792.9859999999999</v>
       </c>
       <c r="M120" s="9">
         <v>100.3</v>
       </c>
       <c r="N120" s="20">
         <v>5996.732</v>
       </c>
       <c r="O120" s="9">
         <v>100.7</v>
       </c>
       <c r="P120" s="20">
         <v>7165.9530000000004</v>
       </c>
       <c r="Q120" s="9">
         <v>101.1</v>
       </c>
+      <c r="R120" s="9">
+        <v>8187.1</v>
+      </c>
+      <c r="S120" s="9">
+        <v>101.3</v>
+      </c>
     </row>
     <row r="121" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A121" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B121" s="97">
         <v>698.22299999999996</v>
       </c>
       <c r="C121" s="9">
         <v>100.5</v>
       </c>
       <c r="D121" s="19">
         <v>1246.7629999999999</v>
       </c>
       <c r="E121" s="9">
         <v>100.6</v>
       </c>
       <c r="F121" s="19">
         <v>2115.7620000000002</v>
       </c>
       <c r="G121" s="9">
         <v>100.7</v>
       </c>
       <c r="H121" s="19">
         <v>2772.4</v>
@@ -11103,50 +11723,56 @@
       </c>
       <c r="J121" s="20">
         <v>3450.201</v>
       </c>
       <c r="K121" s="9">
         <v>106</v>
       </c>
       <c r="L121" s="20">
         <v>4418.6559999999999</v>
       </c>
       <c r="M121" s="9">
         <v>103.4</v>
       </c>
       <c r="N121" s="20">
         <v>5417.2520000000004</v>
       </c>
       <c r="O121" s="9">
         <v>102.9</v>
       </c>
       <c r="P121" s="20">
         <v>6384.8680000000004</v>
       </c>
       <c r="Q121" s="9">
         <v>103</v>
       </c>
+      <c r="R121" s="9">
+        <v>7205.4</v>
+      </c>
+      <c r="S121" s="9">
+        <v>102.8</v>
+      </c>
     </row>
     <row r="122" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A122" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B122" s="97">
         <v>25.547000000000001</v>
       </c>
       <c r="C122" s="9">
         <v>90.3</v>
       </c>
       <c r="D122" s="19">
         <v>52.021000000000001</v>
       </c>
       <c r="E122" s="9">
         <v>94.2</v>
       </c>
       <c r="F122" s="19">
         <v>78.055999999999997</v>
       </c>
       <c r="G122" s="9">
         <v>94.5</v>
       </c>
       <c r="H122" s="19">
         <v>102.3</v>
@@ -11156,197 +11782,221 @@
       </c>
       <c r="J122" s="20">
         <v>126.511</v>
       </c>
       <c r="K122" s="9">
         <v>75.2</v>
       </c>
       <c r="L122" s="20">
         <v>171.863</v>
       </c>
       <c r="M122" s="9">
         <v>80.7</v>
       </c>
       <c r="N122" s="20">
         <v>217.96899999999999</v>
       </c>
       <c r="O122" s="9">
         <v>84.3</v>
       </c>
       <c r="P122" s="20">
         <v>262.82499999999999</v>
       </c>
       <c r="Q122" s="9">
         <v>86.7</v>
       </c>
+      <c r="R122" s="9">
+        <v>307.7</v>
+      </c>
+      <c r="S122" s="9">
+        <v>88.6</v>
+      </c>
     </row>
     <row r="123" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A123" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B123" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C123" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F123" s="43" t="s">
         <v>23</v>
       </c>
       <c r="G123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H123" s="19"/>
       <c r="I123" s="104" t="s">
         <v>23</v>
       </c>
       <c r="J123" s="10"/>
       <c r="K123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="L123" s="20">
         <v>14.87</v>
       </c>
       <c r="M123" s="9">
         <v>51.9</v>
       </c>
       <c r="N123" s="20">
         <v>20.582000000000001</v>
       </c>
       <c r="O123" s="9">
         <v>42.3</v>
       </c>
       <c r="P123" s="20">
         <v>26.294</v>
       </c>
       <c r="Q123" s="9">
         <v>38.200000000000003</v>
       </c>
+      <c r="R123" s="9">
+        <v>32</v>
+      </c>
+      <c r="S123" s="9">
+        <v>36.200000000000003</v>
+      </c>
     </row>
     <row r="124" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A124" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B124" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C124" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F124" s="43" t="s">
         <v>23</v>
       </c>
       <c r="G124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H124" s="19"/>
       <c r="I124" s="104" t="s">
         <v>23</v>
       </c>
       <c r="J124" s="10"/>
       <c r="K124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="L124" s="20">
         <v>49.045999999999999</v>
       </c>
       <c r="M124" s="9">
         <v>52.1</v>
       </c>
       <c r="N124" s="20">
         <v>92.555999999999997</v>
       </c>
       <c r="O124" s="9">
         <v>65.400000000000006</v>
       </c>
       <c r="P124" s="20">
         <v>136.066</v>
       </c>
       <c r="Q124" s="9">
         <v>72.400000000000006</v>
       </c>
+      <c r="R124" s="9">
+        <v>179.6</v>
+      </c>
+      <c r="S124" s="9">
+        <v>77.099999999999994</v>
+      </c>
     </row>
     <row r="125" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A125" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B125" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C125" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D125" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E125" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F125" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G125" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H125" s="19"/>
       <c r="I125" s="104" t="s">
         <v>23</v>
       </c>
       <c r="J125" s="10"/>
       <c r="K125" s="10" t="s">
         <v>23</v>
       </c>
       <c r="L125" s="20">
         <v>0.59899999999999998</v>
       </c>
       <c r="M125" s="9">
         <v>30.6</v>
       </c>
       <c r="N125" s="20">
         <v>8</v>
       </c>
       <c r="O125" s="9">
         <v>272.3</v>
       </c>
       <c r="P125" s="20">
         <v>15.401</v>
       </c>
       <c r="Q125" s="9">
         <v>392.4</v>
       </c>
+      <c r="R125" s="9">
+        <v>22.8</v>
+      </c>
+      <c r="S125" s="9">
+        <v>466.5</v>
+      </c>
     </row>
     <row r="126" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A126" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B126" s="97">
         <v>0.21</v>
       </c>
       <c r="C126" s="9">
         <v>63.6</v>
       </c>
       <c r="D126" s="39">
         <v>0.6</v>
       </c>
       <c r="E126" s="9">
         <v>76.900000000000006</v>
       </c>
       <c r="F126" s="39">
         <v>0.86</v>
       </c>
       <c r="G126" s="9">
         <v>81.2</v>
       </c>
       <c r="H126" s="19">
         <v>1.4</v>
@@ -11356,50 +12006,56 @@
       </c>
       <c r="J126" s="20">
         <v>1.7390000000000001</v>
       </c>
       <c r="K126" s="9">
         <v>21.1</v>
       </c>
       <c r="L126" s="20">
         <v>8.0679999999999996</v>
       </c>
       <c r="M126" s="9">
         <v>97.9</v>
       </c>
       <c r="N126" s="20">
         <v>12.507</v>
       </c>
       <c r="O126" s="9">
         <v>151.6</v>
       </c>
       <c r="P126" s="20">
         <v>16.946000000000002</v>
       </c>
       <c r="Q126" s="9">
         <v>128.30000000000001</v>
       </c>
+      <c r="R126" s="9">
+        <v>21.8</v>
+      </c>
+      <c r="S126" s="9">
+        <v>117.9</v>
+      </c>
     </row>
     <row r="127" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A127" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B127" s="97">
         <v>3.1549999999999998</v>
       </c>
       <c r="C127" s="9">
         <v>93.4</v>
       </c>
       <c r="D127" s="39">
         <v>6.8</v>
       </c>
       <c r="E127" s="9">
         <v>102.2</v>
       </c>
       <c r="F127" s="39">
         <v>9.9499999999999993</v>
       </c>
       <c r="G127" s="9">
         <v>97.9</v>
       </c>
       <c r="H127" s="19">
         <v>13.2</v>
@@ -11409,150 +12065,168 @@
       </c>
       <c r="J127" s="20">
         <v>16.259</v>
       </c>
       <c r="K127" s="9">
         <v>52.2</v>
       </c>
       <c r="L127" s="20">
         <v>54.914000000000001</v>
       </c>
       <c r="M127" s="9">
         <v>87.4</v>
       </c>
       <c r="N127" s="20">
         <v>71.807000000000002</v>
       </c>
       <c r="O127" s="9">
         <v>76.2</v>
       </c>
       <c r="P127" s="20">
         <v>87.944999999999993</v>
       </c>
       <c r="Q127" s="9">
         <v>69.900000000000006</v>
       </c>
+      <c r="R127" s="9">
+        <v>103.6</v>
+      </c>
+      <c r="S127" s="9">
+        <v>66.3</v>
+      </c>
     </row>
     <row r="128" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A128" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B128" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C128" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F128" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H128" s="19"/>
       <c r="I128" s="104" t="s">
         <v>23</v>
       </c>
       <c r="J128" s="10"/>
       <c r="K128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="L128" s="20">
         <v>2.819</v>
       </c>
       <c r="M128" s="9">
         <v>29.6</v>
       </c>
       <c r="N128" s="20">
         <v>5.6379999999999999</v>
       </c>
       <c r="O128" s="9">
         <v>43.8</v>
       </c>
       <c r="P128" s="20">
         <v>8.4570000000000007</v>
       </c>
       <c r="Q128" s="9">
         <v>52</v>
       </c>
-    </row>
-    <row r="129" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="R128" s="9">
+        <v>11.3</v>
+      </c>
+      <c r="S128" s="9">
+        <v>57.6</v>
+      </c>
+    </row>
+    <row r="129" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A129" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B129" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C129" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F129" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H129" s="19"/>
       <c r="I129" s="104" t="s">
         <v>23</v>
       </c>
       <c r="J129" s="10"/>
       <c r="K129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="L129" s="20">
         <v>3.8889999999999998</v>
       </c>
       <c r="M129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="N129" s="20">
         <v>7.7779999999999996</v>
       </c>
       <c r="O129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="P129" s="20">
         <v>11.667</v>
       </c>
       <c r="Q129" s="10" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="130" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="R129" s="10">
+        <v>15.5</v>
+      </c>
+      <c r="S129" s="10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="130" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A130" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B130" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C130" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F130" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H130" s="19">
         <v>0.1</v>
       </c>
       <c r="I130" s="104" t="s">
@@ -11560,199 +12234,223 @@
       </c>
       <c r="J130" s="20">
         <v>0.4</v>
       </c>
       <c r="K130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="L130" s="20">
         <v>1.5960000000000001</v>
       </c>
       <c r="M130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="N130" s="20">
         <v>2.7919999999999998</v>
       </c>
       <c r="O130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="P130" s="20">
         <v>3.988</v>
       </c>
       <c r="Q130" s="10" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="131" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="R130" s="10">
+        <v>5.2</v>
+      </c>
+      <c r="S130" s="10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="131" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A131" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B131" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C131" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F131" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H131" s="19"/>
       <c r="I131" s="104" t="s">
         <v>23</v>
       </c>
       <c r="J131" s="10"/>
       <c r="K131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="L131" s="20">
         <v>39.923000000000002</v>
       </c>
       <c r="M131" s="9">
         <v>50.6</v>
       </c>
       <c r="N131" s="20">
         <v>77.668000000000006</v>
       </c>
       <c r="O131" s="9">
         <v>67.8</v>
       </c>
       <c r="P131" s="20">
         <v>115.413</v>
       </c>
       <c r="Q131" s="9">
         <v>76.7</v>
       </c>
-    </row>
-    <row r="132" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="R131" s="9">
+        <v>153.19999999999999</v>
+      </c>
+      <c r="S131" s="9">
+        <v>82.7</v>
+      </c>
+    </row>
+    <row r="132" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A132" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B132" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C132" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F132" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H132" s="19"/>
       <c r="I132" s="104" t="s">
         <v>23</v>
       </c>
       <c r="J132" s="10"/>
       <c r="K132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="L132" s="20">
         <v>1.196</v>
       </c>
       <c r="M132" s="9">
         <v>118.8</v>
       </c>
       <c r="N132" s="20">
         <v>1.196</v>
       </c>
       <c r="O132" s="9">
         <v>84</v>
       </c>
       <c r="P132" s="20">
         <v>1.196</v>
       </c>
       <c r="Q132" s="9">
         <v>65</v>
       </c>
-    </row>
-    <row r="133" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="R132" s="9">
+        <v>1.2</v>
+      </c>
+      <c r="S132" s="9">
+        <v>53.2</v>
+      </c>
+    </row>
+    <row r="133" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A133" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B133" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C133" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F133" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H133" s="19"/>
       <c r="I133" s="104" t="s">
         <v>23</v>
       </c>
       <c r="J133" s="10"/>
       <c r="K133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="L133" s="20">
         <v>3.5960000000000001</v>
       </c>
       <c r="M133" s="9">
         <v>114.8</v>
       </c>
       <c r="N133" s="20">
         <v>7.1920000000000002</v>
       </c>
       <c r="O133" s="9">
         <v>229.3</v>
       </c>
       <c r="P133" s="20">
         <v>10.788</v>
       </c>
       <c r="Q133" s="9">
         <v>343.3</v>
       </c>
-    </row>
-    <row r="134" spans="1:17" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="R133" s="9">
+        <v>14.4</v>
+      </c>
+      <c r="S133" s="9">
+        <v>459.4</v>
+      </c>
+    </row>
+    <row r="134" spans="1:19" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A134" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B134" s="71" t="s">
         <v>23</v>
       </c>
       <c r="C134" s="71" t="s">
         <v>23</v>
       </c>
       <c r="D134" s="45" t="s">
         <v>23</v>
       </c>
       <c r="E134" s="45" t="s">
         <v>23</v>
       </c>
       <c r="F134" s="30">
         <v>4.3600000000000003</v>
       </c>
       <c r="G134" s="45" t="s">
         <v>23</v>
       </c>
       <c r="H134" s="44">
         <v>7.7</v>
       </c>
       <c r="I134" s="103">
@@ -11760,165 +12458,174 @@
       </c>
       <c r="J134" s="11">
         <v>11.3</v>
       </c>
       <c r="K134" s="11">
         <v>792.4</v>
       </c>
       <c r="L134" s="74">
         <v>21.951000000000001</v>
       </c>
       <c r="M134" s="11">
         <v>491.7</v>
       </c>
       <c r="N134" s="74">
         <v>53.795000000000002</v>
       </c>
       <c r="O134" s="11">
         <v>715.4</v>
       </c>
       <c r="P134" s="74">
         <v>84.099000000000004</v>
       </c>
       <c r="Q134" s="11">
         <v>794.4</v>
       </c>
-    </row>
-    <row r="136" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="R134" s="74">
+        <v>113.4</v>
+      </c>
+      <c r="S134" s="11">
+        <v>834.8</v>
+      </c>
+    </row>
+    <row r="136" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A136" s="96" t="s">
         <v>109</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="88">
-[...31 lines deleted...]
-    <mergeCell ref="H42:I42"/>
+  <mergeCells count="89">
+    <mergeCell ref="A118:A119"/>
+    <mergeCell ref="B118:C118"/>
+    <mergeCell ref="V99:W99"/>
+    <mergeCell ref="D99:E99"/>
+    <mergeCell ref="F99:G99"/>
+    <mergeCell ref="H99:I99"/>
+    <mergeCell ref="J99:K99"/>
+    <mergeCell ref="L99:M99"/>
+    <mergeCell ref="N99:O99"/>
+    <mergeCell ref="P99:Q99"/>
+    <mergeCell ref="R99:S99"/>
+    <mergeCell ref="T99:U99"/>
+    <mergeCell ref="A99:A100"/>
+    <mergeCell ref="B99:C99"/>
+    <mergeCell ref="N118:O118"/>
+    <mergeCell ref="D118:E118"/>
+    <mergeCell ref="X80:Y80"/>
+    <mergeCell ref="V80:W80"/>
+    <mergeCell ref="R80:S80"/>
+    <mergeCell ref="P80:Q80"/>
+    <mergeCell ref="L80:M80"/>
+    <mergeCell ref="N80:O80"/>
+    <mergeCell ref="T80:U80"/>
+    <mergeCell ref="H118:I118"/>
+    <mergeCell ref="X99:Y99"/>
+    <mergeCell ref="L118:M118"/>
+    <mergeCell ref="J118:K118"/>
+    <mergeCell ref="F118:G118"/>
+    <mergeCell ref="P118:Q118"/>
+    <mergeCell ref="R118:S118"/>
+    <mergeCell ref="A80:A81"/>
+    <mergeCell ref="B80:C80"/>
+    <mergeCell ref="D80:E80"/>
+    <mergeCell ref="F80:G80"/>
+    <mergeCell ref="J80:K80"/>
+    <mergeCell ref="H80:I80"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="D61:E61"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="H61:I61"/>
     <mergeCell ref="X23:Y23"/>
     <mergeCell ref="R23:S23"/>
     <mergeCell ref="J61:K61"/>
     <mergeCell ref="X61:Y61"/>
     <mergeCell ref="P61:Q61"/>
     <mergeCell ref="R61:S61"/>
     <mergeCell ref="T61:U61"/>
     <mergeCell ref="V61:W61"/>
     <mergeCell ref="L61:M61"/>
     <mergeCell ref="N61:O61"/>
     <mergeCell ref="R42:S42"/>
     <mergeCell ref="T42:U42"/>
     <mergeCell ref="V42:W42"/>
     <mergeCell ref="X42:Y42"/>
     <mergeCell ref="J42:K42"/>
     <mergeCell ref="L42:M42"/>
-    <mergeCell ref="A61:A62"/>
-[...38 lines deleted...]
-    <mergeCell ref="D118:E118"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="N42:O42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>НКИ тамақ өнім мен сусындар</vt:lpstr>
       <vt:lpstr>Тамақ өнім мен сусындар көлемі</vt:lpstr>
       <vt:lpstr>НКИ және көлемі аудандар бойынш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>