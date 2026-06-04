--- v0 (2026-04-16)
+++ v1 (2026-06-04)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2175" yWindow="-225" windowWidth="20805" windowHeight="7185"/>
+    <workbookView xWindow="4530" yWindow="165" windowWidth="17610" windowHeight="9465" firstSheet="1" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId1"/>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="6" r:id="rId2"/>
     <sheet name="НКИ және көлемі аудандар бойынш" sheetId="7" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="714" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="726" uniqueCount="114">
   <si>
     <t xml:space="preserve">млн. теңге </t>
   </si>
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу көлемі</t>
   </si>
   <si>
     <t>өткен жылғы тиісті кезеңге, %-бен</t>
   </si>
   <si>
     <t>өткен жылғы тиісті айға, %-бен</t>
   </si>
   <si>
     <t>өткен айға, %-бен</t>
   </si>
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу нақты көлем индекстері</t>
   </si>
   <si>
     <t>НКИ, %-бен</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
@@ -423,61 +423,65 @@
     <t>Қаңтар-қазан
  2025 жыл</t>
   </si>
   <si>
     <t>Қаңтар-қараша
  2025 жыл</t>
   </si>
   <si>
     <t>Қаңтар-желтоқсан
  2025 жыл</t>
   </si>
   <si>
     <t>* жедел ақпарат</t>
   </si>
   <si>
     <t>Қаңтар 2026 жыл</t>
   </si>
   <si>
     <t>Қаңтар-ақпан 
 2026 жыл</t>
   </si>
   <si>
     <t>Қаңтар-наурыз
  2026 жыл</t>
   </si>
+  <si>
+    <t>Қаңтар-сәуір 
+2026 жыл</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -547,50 +551,55 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -741,51 +750,51 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="120">
+  <cellXfs count="123">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -995,82 +1004,91 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1349,52 +1367,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G30" sqref="G30"/>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="F30" sqref="F30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="2"/>
     <col min="10" max="10" width="9.5703125" style="2" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="11.5703125" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A1" s="103" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="104"/>
       <c r="C1" s="104"/>
       <c r="D1" s="104"/>
       <c r="E1" s="104"/>
       <c r="F1" s="104"/>
       <c r="G1" s="104"/>
       <c r="H1" s="104"/>
       <c r="I1" s="104"/>
       <c r="J1" s="104"/>
       <c r="K1" s="104"/>
@@ -1716,51 +1734,53 @@
       </c>
       <c r="K10" s="9">
         <v>103.5</v>
       </c>
       <c r="L10" s="89">
         <v>100.5</v>
       </c>
       <c r="M10" s="9">
         <v>105.3</v>
       </c>
       <c r="N10" s="4"/>
     </row>
     <row r="11" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="53">
         <v>2026</v>
       </c>
       <c r="B11" s="56">
         <v>69.099999999999994</v>
       </c>
       <c r="C11" s="9">
         <v>79.599999999999994</v>
       </c>
       <c r="D11" s="9">
         <v>155.6</v>
       </c>
-      <c r="E11" s="9"/>
+      <c r="E11" s="120">
+        <v>76.2</v>
+      </c>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
       <c r="I11" s="54"/>
       <c r="J11" s="9"/>
       <c r="K11" s="9"/>
       <c r="L11" s="9"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="105" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="105"/>
       <c r="C12" s="105"/>
       <c r="D12" s="105"/>
       <c r="E12" s="105"/>
       <c r="F12" s="105"/>
       <c r="G12" s="105"/>
       <c r="H12" s="105"/>
       <c r="I12" s="105"/>
       <c r="J12" s="105"/>
       <c r="K12" s="105"/>
       <c r="L12" s="105"/>
       <c r="M12" s="105"/>
@@ -2002,51 +2022,53 @@
         <v>95.9</v>
       </c>
       <c r="K18" s="9">
         <v>94.1</v>
       </c>
       <c r="L18" s="89">
         <v>104.2</v>
       </c>
       <c r="M18" s="9">
         <v>108.3</v>
       </c>
     </row>
     <row r="19" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="58">
         <v>2026</v>
       </c>
       <c r="B19" s="56">
         <v>100.1</v>
       </c>
       <c r="C19" s="9">
         <v>100.4</v>
       </c>
       <c r="D19" s="9">
         <v>101</v>
       </c>
-      <c r="E19" s="56"/>
+      <c r="E19" s="120">
+        <v>101.6</v>
+      </c>
       <c r="F19" s="9"/>
       <c r="G19" s="9"/>
       <c r="H19" s="9"/>
       <c r="I19" s="59"/>
       <c r="J19" s="9"/>
       <c r="K19" s="9"/>
       <c r="L19" s="9"/>
       <c r="M19" s="9"/>
     </row>
     <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="105" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="105"/>
       <c r="C20" s="105"/>
       <c r="D20" s="105"/>
       <c r="E20" s="105"/>
       <c r="F20" s="105"/>
       <c r="G20" s="105"/>
       <c r="H20" s="105"/>
       <c r="I20" s="105"/>
       <c r="J20" s="105"/>
       <c r="K20" s="105"/>
       <c r="L20" s="105"/>
       <c r="M20" s="105"/>
@@ -2288,78 +2310,80 @@
         <v>102.3</v>
       </c>
       <c r="K26" s="23">
         <v>101.3</v>
       </c>
       <c r="L26" s="100">
         <v>101.6</v>
       </c>
       <c r="M26" s="23">
         <v>102.2</v>
       </c>
     </row>
     <row r="27" spans="1:13" s="4" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="98">
         <v>2026</v>
       </c>
       <c r="B27" s="61">
         <v>100.1</v>
       </c>
       <c r="C27" s="11">
         <v>100.2</v>
       </c>
       <c r="D27" s="11">
         <v>100.6</v>
       </c>
-      <c r="E27" s="61"/>
+      <c r="E27" s="121">
+        <v>100.8</v>
+      </c>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="99"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y10"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F17" sqref="F17"/>
+      <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.140625" style="2" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="2"/>
     <col min="10" max="10" width="9.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="9" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="10.85546875" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A1" s="104" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="104"/>
       <c r="C1" s="104"/>
       <c r="D1" s="104"/>
       <c r="E1" s="104"/>
       <c r="F1" s="104"/>
       <c r="G1" s="104"/>
       <c r="H1" s="104"/>
       <c r="I1" s="104"/>
@@ -2710,217 +2734,219 @@
         <v>938.4</v>
       </c>
       <c r="K9" s="102">
         <v>976.2</v>
       </c>
       <c r="L9" s="102">
         <v>982.6</v>
       </c>
       <c r="M9" s="102">
         <v>1041.3</v>
       </c>
     </row>
     <row r="10" spans="1:25" s="4" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="101">
         <v>2026</v>
       </c>
       <c r="B10" s="62">
         <v>727.1</v>
       </c>
       <c r="C10" s="62">
         <v>579</v>
       </c>
       <c r="D10" s="62">
         <v>902.8</v>
       </c>
-      <c r="E10" s="62"/>
+      <c r="E10" s="62">
+        <v>688.1</v>
+      </c>
       <c r="F10" s="75"/>
       <c r="G10" s="75"/>
       <c r="H10" s="75"/>
       <c r="I10" s="75"/>
       <c r="J10" s="75"/>
       <c r="K10" s="75"/>
       <c r="L10" s="75"/>
       <c r="M10" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z136"/>
   <sheetViews>
-    <sheetView topLeftCell="A106" workbookViewId="0">
-      <selection activeCell="J126" sqref="J126"/>
+    <sheetView tabSelected="1" topLeftCell="A103" workbookViewId="0">
+      <selection activeCell="K127" sqref="K127"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.5703125" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" customWidth="1"/>
     <col min="22" max="22" width="12.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.28515625" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="111" t="s">
+      <c r="A1" s="119" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="111"/>
-[...22 lines deleted...]
-      <c r="Y1" s="111"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
+      <c r="E1" s="119"/>
+      <c r="F1" s="119"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="119"/>
+      <c r="I1" s="119"/>
+      <c r="J1" s="119"/>
+      <c r="K1" s="119"/>
+      <c r="L1" s="119"/>
+      <c r="M1" s="119"/>
+      <c r="N1" s="119"/>
+      <c r="O1" s="119"/>
+      <c r="P1" s="119"/>
+      <c r="Q1" s="119"/>
+      <c r="R1" s="119"/>
+      <c r="S1" s="119"/>
+      <c r="T1" s="119"/>
+      <c r="U1" s="119"/>
+      <c r="V1" s="119"/>
+      <c r="W1" s="119"/>
+      <c r="X1" s="119"/>
+      <c r="Y1" s="119"/>
     </row>
     <row r="3" spans="1:25" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15"/>
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="16"/>
       <c r="G3" s="16"/>
       <c r="H3" s="16"/>
       <c r="I3" s="16"/>
       <c r="J3" s="16"/>
       <c r="K3" s="16"/>
       <c r="L3" s="16"/>
       <c r="M3" s="16"/>
       <c r="N3" s="16"/>
       <c r="O3" s="16"/>
       <c r="P3" s="16"/>
       <c r="Q3" s="16"/>
       <c r="R3" s="16"/>
       <c r="S3" s="16"/>
       <c r="T3" s="16"/>
       <c r="U3" s="16"/>
       <c r="V3" s="16"/>
       <c r="W3" s="16"/>
       <c r="X3" s="16"/>
       <c r="Y3" s="16"/>
     </row>
     <row r="4" spans="1:25" s="14" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="112"/>
+      <c r="A4" s="115"/>
       <c r="B4" s="107" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="107"/>
       <c r="D4" s="107" t="s">
         <v>38</v>
       </c>
       <c r="E4" s="107"/>
       <c r="F4" s="107" t="s">
         <v>39</v>
       </c>
       <c r="G4" s="107"/>
       <c r="H4" s="107" t="s">
         <v>40</v>
       </c>
       <c r="I4" s="107"/>
       <c r="J4" s="107" t="s">
         <v>41</v>
       </c>
       <c r="K4" s="107"/>
       <c r="L4" s="107" t="s">
         <v>42</v>
       </c>
       <c r="M4" s="107"/>
       <c r="N4" s="107" t="s">
         <v>43</v>
       </c>
       <c r="O4" s="107"/>
       <c r="P4" s="107" t="s">
         <v>44</v>
       </c>
       <c r="Q4" s="107"/>
       <c r="R4" s="107" t="s">
         <v>45</v>
       </c>
       <c r="S4" s="107"/>
       <c r="T4" s="107" t="s">
         <v>46</v>
       </c>
       <c r="U4" s="107"/>
       <c r="V4" s="107" t="s">
         <v>47</v>
       </c>
       <c r="W4" s="107"/>
       <c r="X4" s="107" t="s">
         <v>48</v>
       </c>
       <c r="Y4" s="108"/>
     </row>
     <row r="5" spans="1:25" s="6" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="113"/>
+      <c r="A5" s="116"/>
       <c r="B5" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="85" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E5" s="85" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G5" s="85" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="85" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="85" t="s">
@@ -4160,103 +4186,103 @@
       <c r="C22" s="30"/>
       <c r="D22" s="30"/>
       <c r="E22" s="30"/>
       <c r="F22" s="30"/>
       <c r="G22" s="30"/>
       <c r="H22" s="30"/>
       <c r="I22" s="30"/>
       <c r="J22" s="30"/>
       <c r="K22" s="30"/>
       <c r="L22" s="30"/>
       <c r="M22" s="30"/>
       <c r="N22" s="30"/>
       <c r="O22" s="30"/>
       <c r="P22" s="30"/>
       <c r="Q22" s="30"/>
       <c r="R22" s="30"/>
       <c r="S22" s="30"/>
       <c r="T22" s="30"/>
       <c r="U22" s="30"/>
       <c r="V22" s="30"/>
       <c r="W22" s="30"/>
       <c r="X22" s="30"/>
       <c r="Y22" s="30"/>
     </row>
     <row r="23" spans="1:26" s="18" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="114"/>
-      <c r="B23" s="109" t="s">
+      <c r="A23" s="117"/>
+      <c r="B23" s="111" t="s">
         <v>49</v>
       </c>
-      <c r="C23" s="109"/>
-      <c r="D23" s="109" t="s">
+      <c r="C23" s="111"/>
+      <c r="D23" s="111" t="s">
         <v>50</v>
       </c>
-      <c r="E23" s="109"/>
-      <c r="F23" s="109" t="s">
+      <c r="E23" s="111"/>
+      <c r="F23" s="111" t="s">
         <v>51</v>
       </c>
-      <c r="G23" s="109"/>
-      <c r="H23" s="109" t="s">
+      <c r="G23" s="111"/>
+      <c r="H23" s="111" t="s">
         <v>52</v>
       </c>
-      <c r="I23" s="109"/>
-      <c r="J23" s="109" t="s">
+      <c r="I23" s="111"/>
+      <c r="J23" s="111" t="s">
         <v>53</v>
       </c>
-      <c r="K23" s="109"/>
-      <c r="L23" s="109" t="s">
+      <c r="K23" s="111"/>
+      <c r="L23" s="111" t="s">
         <v>60</v>
       </c>
-      <c r="M23" s="109"/>
-      <c r="N23" s="109" t="s">
+      <c r="M23" s="111"/>
+      <c r="N23" s="111" t="s">
         <v>59</v>
       </c>
-      <c r="O23" s="109"/>
-      <c r="P23" s="109" t="s">
+      <c r="O23" s="111"/>
+      <c r="P23" s="111" t="s">
         <v>58</v>
       </c>
-      <c r="Q23" s="109"/>
-      <c r="R23" s="109" t="s">
+      <c r="Q23" s="111"/>
+      <c r="R23" s="111" t="s">
         <v>57</v>
       </c>
-      <c r="S23" s="109"/>
-      <c r="T23" s="109" t="s">
+      <c r="S23" s="111"/>
+      <c r="T23" s="111" t="s">
         <v>56</v>
       </c>
-      <c r="U23" s="109"/>
-      <c r="V23" s="109" t="s">
+      <c r="U23" s="111"/>
+      <c r="V23" s="111" t="s">
         <v>55</v>
       </c>
-      <c r="W23" s="109"/>
-      <c r="X23" s="109" t="s">
+      <c r="W23" s="111"/>
+      <c r="X23" s="111" t="s">
         <v>54</v>
       </c>
-      <c r="Y23" s="110"/>
+      <c r="Y23" s="112"/>
       <c r="Z23" s="17"/>
     </row>
     <row r="24" spans="1:26" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.2">
-      <c r="A24" s="115"/>
+      <c r="A24" s="118"/>
       <c r="B24" s="87" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="87" t="s">
         <v>6</v>
       </c>
       <c r="D24" s="87" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="87" t="s">
         <v>6</v>
       </c>
       <c r="F24" s="87" t="s">
         <v>36</v>
       </c>
       <c r="G24" s="87" t="s">
         <v>6</v>
       </c>
       <c r="H24" s="87" t="s">
         <v>36</v>
       </c>
       <c r="I24" s="87" t="s">
         <v>6</v>
       </c>
       <c r="J24" s="87" t="s">
@@ -5497,51 +5523,51 @@
       <c r="C41" s="30"/>
       <c r="D41" s="30"/>
       <c r="E41" s="30"/>
       <c r="F41" s="30"/>
       <c r="G41" s="30"/>
       <c r="H41" s="30"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="30"/>
       <c r="N41" s="30"/>
       <c r="O41" s="30"/>
       <c r="P41" s="30"/>
       <c r="Q41" s="30"/>
       <c r="R41" s="30"/>
       <c r="S41" s="30"/>
       <c r="T41" s="30"/>
       <c r="U41" s="30"/>
       <c r="V41" s="30"/>
       <c r="W41" s="30"/>
       <c r="X41" s="30"/>
       <c r="Y41" s="30"/>
     </row>
     <row r="42" spans="1:26" s="18" customFormat="1" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="112"/>
+      <c r="A42" s="115"/>
       <c r="B42" s="107" t="s">
         <v>72</v>
       </c>
       <c r="C42" s="107"/>
       <c r="D42" s="107" t="s">
         <v>61</v>
       </c>
       <c r="E42" s="107"/>
       <c r="F42" s="107" t="s">
         <v>62</v>
       </c>
       <c r="G42" s="107"/>
       <c r="H42" s="107" t="s">
         <v>63</v>
       </c>
       <c r="I42" s="107"/>
       <c r="J42" s="107" t="s">
         <v>64</v>
       </c>
       <c r="K42" s="107"/>
       <c r="L42" s="107" t="s">
         <v>65</v>
       </c>
       <c r="M42" s="107"/>
       <c r="N42" s="107" t="s">
@@ -5549,51 +5575,51 @@
       </c>
       <c r="O42" s="107"/>
       <c r="P42" s="107" t="s">
         <v>67</v>
       </c>
       <c r="Q42" s="107"/>
       <c r="R42" s="107" t="s">
         <v>68</v>
       </c>
       <c r="S42" s="107"/>
       <c r="T42" s="107" t="s">
         <v>69</v>
       </c>
       <c r="U42" s="108"/>
       <c r="V42" s="107" t="s">
         <v>70</v>
       </c>
       <c r="W42" s="108"/>
       <c r="X42" s="107" t="s">
         <v>71</v>
       </c>
       <c r="Y42" s="108"/>
       <c r="Z42" s="17"/>
     </row>
     <row r="43" spans="1:26" s="7" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="113"/>
+      <c r="A43" s="116"/>
       <c r="B43" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C43" s="85" t="s">
         <v>6</v>
       </c>
       <c r="D43" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E43" s="85" t="s">
         <v>6</v>
       </c>
       <c r="F43" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G43" s="85" t="s">
         <v>6</v>
       </c>
       <c r="H43" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I43" s="85" t="s">
         <v>6</v>
       </c>
       <c r="J43" s="85" t="s">
@@ -6834,51 +6860,51 @@
       <c r="C60" s="30"/>
       <c r="D60" s="30"/>
       <c r="E60" s="30"/>
       <c r="F60" s="30"/>
       <c r="G60" s="30"/>
       <c r="H60" s="30"/>
       <c r="I60" s="30"/>
       <c r="J60" s="30"/>
       <c r="K60" s="30"/>
       <c r="L60" s="30"/>
       <c r="M60" s="30"/>
       <c r="N60" s="30"/>
       <c r="O60" s="30"/>
       <c r="P60" s="30"/>
       <c r="Q60" s="30"/>
       <c r="R60" s="30"/>
       <c r="S60" s="30"/>
       <c r="T60" s="30"/>
       <c r="U60" s="30"/>
       <c r="V60" s="30"/>
       <c r="W60" s="30"/>
       <c r="X60" s="30"/>
       <c r="Y60" s="30"/>
     </row>
     <row r="61" spans="1:26" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="116"/>
+      <c r="A61" s="109"/>
       <c r="B61" s="107" t="s">
         <v>73</v>
       </c>
       <c r="C61" s="108"/>
       <c r="D61" s="107" t="s">
         <v>74</v>
       </c>
       <c r="E61" s="108"/>
       <c r="F61" s="107" t="s">
         <v>75</v>
       </c>
       <c r="G61" s="108"/>
       <c r="H61" s="107" t="s">
         <v>76</v>
       </c>
       <c r="I61" s="108"/>
       <c r="J61" s="107" t="s">
         <v>77</v>
       </c>
       <c r="K61" s="108"/>
       <c r="L61" s="107" t="s">
         <v>78</v>
       </c>
       <c r="M61" s="108"/>
       <c r="N61" s="107" t="s">
@@ -6886,51 +6912,51 @@
       </c>
       <c r="O61" s="108"/>
       <c r="P61" s="107" t="s">
         <v>80</v>
       </c>
       <c r="Q61" s="108"/>
       <c r="R61" s="107" t="s">
         <v>81</v>
       </c>
       <c r="S61" s="108"/>
       <c r="T61" s="107" t="s">
         <v>82</v>
       </c>
       <c r="U61" s="108"/>
       <c r="V61" s="107" t="s">
         <v>83</v>
       </c>
       <c r="W61" s="108"/>
       <c r="X61" s="107" t="s">
         <v>84</v>
       </c>
       <c r="Y61" s="108"/>
       <c r="Z61" s="17"/>
     </row>
     <row r="62" spans="1:26" s="7" customFormat="1" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="117"/>
+      <c r="A62" s="110"/>
       <c r="B62" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C62" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D62" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E62" s="86" t="s">
         <v>6</v>
       </c>
       <c r="F62" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G62" s="86" t="s">
         <v>6</v>
       </c>
       <c r="H62" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I62" s="86" t="s">
         <v>6</v>
       </c>
       <c r="J62" s="85" t="s">
@@ -8167,102 +8193,102 @@
       <c r="C79" s="30"/>
       <c r="D79" s="30"/>
       <c r="E79" s="30"/>
       <c r="F79" s="30"/>
       <c r="G79" s="30"/>
       <c r="H79" s="30"/>
       <c r="I79" s="30"/>
       <c r="J79" s="30"/>
       <c r="K79" s="30"/>
       <c r="L79" s="30"/>
       <c r="M79" s="30"/>
       <c r="N79" s="30"/>
       <c r="O79" s="30"/>
       <c r="P79" s="30"/>
       <c r="Q79" s="30"/>
       <c r="R79" s="30"/>
       <c r="S79" s="30"/>
       <c r="T79" s="30"/>
       <c r="U79" s="30"/>
       <c r="V79" s="30"/>
       <c r="W79" s="30"/>
       <c r="X79" s="27"/>
       <c r="Y79" s="27"/>
     </row>
     <row r="80" spans="1:25" s="18" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="116"/>
+      <c r="A80" s="109"/>
       <c r="B80" s="107" t="s">
         <v>85</v>
       </c>
       <c r="C80" s="108"/>
       <c r="D80" s="107" t="s">
         <v>86</v>
       </c>
       <c r="E80" s="108"/>
       <c r="F80" s="107" t="s">
         <v>87</v>
       </c>
       <c r="G80" s="108"/>
       <c r="H80" s="107" t="s">
         <v>88</v>
       </c>
       <c r="I80" s="108"/>
       <c r="J80" s="107" t="s">
         <v>89</v>
       </c>
       <c r="K80" s="108"/>
       <c r="L80" s="107" t="s">
         <v>90</v>
       </c>
       <c r="M80" s="108"/>
       <c r="N80" s="107" t="s">
         <v>91</v>
       </c>
       <c r="O80" s="108"/>
       <c r="P80" s="107" t="s">
         <v>95</v>
       </c>
       <c r="Q80" s="108"/>
       <c r="R80" s="107" t="s">
         <v>92</v>
       </c>
       <c r="S80" s="108"/>
       <c r="T80" s="107" t="s">
         <v>93</v>
       </c>
       <c r="U80" s="108"/>
-      <c r="V80" s="109" t="s">
+      <c r="V80" s="111" t="s">
         <v>94</v>
       </c>
-      <c r="W80" s="110"/>
-      <c r="X80" s="118" t="s">
+      <c r="W80" s="112"/>
+      <c r="X80" s="113" t="s">
         <v>96</v>
       </c>
-      <c r="Y80" s="119"/>
+      <c r="Y80" s="114"/>
     </row>
     <row r="81" spans="1:25" s="7" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="117"/>
+      <c r="A81" s="110"/>
       <c r="B81" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C81" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D81" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E81" s="86" t="s">
         <v>6</v>
       </c>
       <c r="F81" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G81" s="86" t="s">
         <v>6</v>
       </c>
       <c r="H81" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I81" s="86" t="s">
         <v>6</v>
       </c>
       <c r="J81" s="85" t="s">
@@ -9502,102 +9528,102 @@
       <c r="C98" s="38"/>
       <c r="D98" s="38"/>
       <c r="E98" s="38"/>
       <c r="F98" s="41"/>
       <c r="G98" s="38"/>
       <c r="H98" s="36"/>
       <c r="I98" s="36"/>
       <c r="J98" s="36"/>
       <c r="K98" s="36"/>
       <c r="L98" s="36"/>
       <c r="M98" s="36"/>
       <c r="N98" s="22"/>
       <c r="O98" s="22"/>
       <c r="P98" s="22"/>
       <c r="Q98" s="22"/>
       <c r="R98" s="22"/>
       <c r="S98" s="23"/>
       <c r="T98" s="22"/>
       <c r="U98" s="23"/>
       <c r="V98" s="44"/>
       <c r="W98" s="11"/>
       <c r="X98" s="44"/>
       <c r="Y98" s="11"/>
     </row>
     <row r="99" spans="1:25" s="7" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="116"/>
+      <c r="A99" s="109"/>
       <c r="B99" s="107" t="s">
         <v>97</v>
       </c>
       <c r="C99" s="108"/>
       <c r="D99" s="107" t="s">
         <v>98</v>
       </c>
       <c r="E99" s="108"/>
       <c r="F99" s="107" t="s">
         <v>99</v>
       </c>
       <c r="G99" s="108"/>
       <c r="H99" s="107" t="s">
         <v>100</v>
       </c>
       <c r="I99" s="108"/>
       <c r="J99" s="107" t="s">
         <v>101</v>
       </c>
       <c r="K99" s="108"/>
       <c r="L99" s="107" t="s">
         <v>102</v>
       </c>
       <c r="M99" s="108"/>
       <c r="N99" s="107" t="s">
         <v>103</v>
       </c>
       <c r="O99" s="108"/>
       <c r="P99" s="107" t="s">
         <v>104</v>
       </c>
       <c r="Q99" s="108"/>
       <c r="R99" s="107" t="s">
         <v>105</v>
       </c>
       <c r="S99" s="108"/>
       <c r="T99" s="107" t="s">
         <v>106</v>
       </c>
       <c r="U99" s="108"/>
-      <c r="V99" s="109" t="s">
+      <c r="V99" s="111" t="s">
         <v>107</v>
       </c>
-      <c r="W99" s="110"/>
-      <c r="X99" s="109" t="s">
+      <c r="W99" s="112"/>
+      <c r="X99" s="111" t="s">
         <v>108</v>
       </c>
-      <c r="Y99" s="110"/>
+      <c r="Y99" s="112"/>
     </row>
     <row r="100" spans="1:25" s="7" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="117"/>
+      <c r="A100" s="110"/>
       <c r="B100" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D100" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="F100" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="H100" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="J100" s="85" t="s">
@@ -10833,538 +10859,621 @@
       <c r="C117" s="48"/>
       <c r="D117" s="48"/>
       <c r="E117" s="48"/>
       <c r="F117" s="48"/>
       <c r="G117" s="48"/>
       <c r="H117" s="48"/>
       <c r="I117" s="48"/>
       <c r="J117" s="48"/>
       <c r="K117" s="48"/>
       <c r="L117" s="48"/>
       <c r="M117" s="48"/>
       <c r="N117" s="48"/>
       <c r="O117" s="48"/>
       <c r="P117" s="48"/>
       <c r="Q117" s="48"/>
       <c r="R117" s="48"/>
       <c r="S117" s="48"/>
       <c r="T117" s="48"/>
       <c r="U117" s="48"/>
       <c r="V117" s="48"/>
       <c r="W117" s="48"/>
       <c r="X117" s="48"/>
       <c r="Y117" s="48"/>
     </row>
     <row r="118" spans="1:25" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="116"/>
+      <c r="A118" s="109"/>
       <c r="B118" s="107" t="s">
         <v>110</v>
       </c>
       <c r="C118" s="108"/>
       <c r="D118" s="107" t="s">
         <v>111</v>
       </c>
       <c r="E118" s="108"/>
       <c r="F118" s="107" t="s">
         <v>112</v>
       </c>
       <c r="G118" s="108"/>
-      <c r="H118" s="48"/>
-      <c r="I118" s="48"/>
+      <c r="H118" s="107" t="s">
+        <v>113</v>
+      </c>
+      <c r="I118" s="108"/>
       <c r="J118" s="48"/>
       <c r="K118" s="48"/>
       <c r="L118" s="48"/>
       <c r="M118" s="48"/>
       <c r="N118" s="48"/>
       <c r="O118" s="48"/>
       <c r="P118" s="48"/>
       <c r="Q118" s="48"/>
       <c r="R118" s="48"/>
       <c r="S118" s="48"/>
       <c r="T118" s="48"/>
       <c r="U118" s="48"/>
       <c r="V118" s="48"/>
       <c r="W118" s="48"/>
       <c r="X118" s="48"/>
       <c r="Y118" s="48"/>
     </row>
     <row r="119" spans="1:25" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="117"/>
+      <c r="A119" s="110"/>
       <c r="B119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="F119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G119" s="86" t="s">
+        <v>6</v>
+      </c>
+      <c r="H119" s="85" t="s">
+        <v>36</v>
+      </c>
+      <c r="I119" s="86" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="120" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A120" s="49" t="s">
         <v>9</v>
       </c>
       <c r="B120" s="97">
         <v>727.13499999999999</v>
       </c>
       <c r="C120" s="9">
         <v>100.1</v>
       </c>
       <c r="D120" s="19">
         <v>1306.1479999999999</v>
       </c>
       <c r="E120" s="9">
         <v>100.2</v>
       </c>
       <c r="F120" s="19">
         <v>2208.9879999999998</v>
       </c>
       <c r="G120" s="9">
         <v>100.6</v>
       </c>
+      <c r="H120" s="19">
+        <v>2897.1</v>
+      </c>
+      <c r="I120" s="120">
+        <v>100.8</v>
+      </c>
     </row>
     <row r="121" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A121" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B121" s="97">
         <v>698.22299999999996</v>
       </c>
       <c r="C121" s="9">
         <v>100.5</v>
       </c>
       <c r="D121" s="19">
         <v>1246.7629999999999</v>
       </c>
       <c r="E121" s="9">
         <v>100.6</v>
       </c>
       <c r="F121" s="19">
         <v>2115.7620000000002</v>
       </c>
       <c r="G121" s="9">
         <v>100.7</v>
       </c>
+      <c r="H121" s="19">
+        <v>2772.4</v>
+      </c>
+      <c r="I121" s="120">
+        <v>104</v>
+      </c>
     </row>
     <row r="122" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A122" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B122" s="97">
         <v>25.547000000000001</v>
       </c>
       <c r="C122" s="9">
         <v>90.3</v>
       </c>
       <c r="D122" s="19">
         <v>52.021000000000001</v>
       </c>
       <c r="E122" s="9">
         <v>94.2</v>
       </c>
       <c r="F122" s="19">
         <v>78.055999999999997</v>
       </c>
       <c r="G122" s="9">
         <v>94.5</v>
       </c>
+      <c r="H122" s="19">
+        <v>102.3</v>
+      </c>
+      <c r="I122" s="120">
+        <v>81</v>
+      </c>
     </row>
     <row r="123" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A123" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B123" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C123" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F123" s="43" t="s">
         <v>23</v>
       </c>
       <c r="G123" s="10" t="s">
         <v>23</v>
       </c>
+      <c r="H123" s="19"/>
+      <c r="I123" s="122" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="124" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A124" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B124" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C124" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F124" s="43" t="s">
         <v>23</v>
       </c>
       <c r="G124" s="10" t="s">
         <v>23</v>
       </c>
+      <c r="H124" s="19"/>
+      <c r="I124" s="122" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="125" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A125" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B125" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C125" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D125" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E125" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F125" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G125" s="10" t="s">
         <v>23</v>
       </c>
+      <c r="H125" s="19"/>
+      <c r="I125" s="122" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="126" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A126" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B126" s="97">
         <v>0.21</v>
       </c>
       <c r="C126" s="9">
         <v>63.6</v>
       </c>
       <c r="D126" s="39">
         <v>0.6</v>
       </c>
       <c r="E126" s="9">
         <v>76.900000000000006</v>
       </c>
       <c r="F126" s="39">
         <v>0.86</v>
       </c>
       <c r="G126" s="9">
         <v>81.2</v>
       </c>
+      <c r="H126" s="19">
+        <v>1.4</v>
+      </c>
+      <c r="I126" s="120">
+        <v>29.1</v>
+      </c>
     </row>
     <row r="127" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A127" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B127" s="97">
         <v>3.1549999999999998</v>
       </c>
       <c r="C127" s="9">
         <v>93.4</v>
       </c>
       <c r="D127" s="39">
         <v>6.8</v>
       </c>
       <c r="E127" s="9">
         <v>102.2</v>
       </c>
       <c r="F127" s="39">
         <v>9.9499999999999993</v>
       </c>
       <c r="G127" s="9">
         <v>97.9</v>
       </c>
+      <c r="H127" s="19">
+        <v>13.2</v>
+      </c>
+      <c r="I127" s="120">
+        <v>63.8</v>
+      </c>
     </row>
     <row r="128" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A128" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B128" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C128" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F128" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G128" s="10" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="129" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H128" s="19"/>
+      <c r="I128" s="122" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A129" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B129" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C129" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F129" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G129" s="10" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="130" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H129" s="19"/>
+      <c r="I129" s="122" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A130" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B130" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C130" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F130" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G130" s="10" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="131" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H130" s="19">
+        <v>0.1</v>
+      </c>
+      <c r="I130" s="122" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A131" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B131" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C131" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F131" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G131" s="10" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="132" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H131" s="19"/>
+      <c r="I131" s="122" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A132" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B132" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C132" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F132" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G132" s="10" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="133" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H132" s="19"/>
+      <c r="I132" s="122" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A133" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B133" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C133" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F133" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="10" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="134" spans="1:7" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="H133" s="19"/>
+      <c r="I133" s="122" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A134" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B134" s="71" t="s">
         <v>23</v>
       </c>
       <c r="C134" s="71" t="s">
         <v>23</v>
       </c>
       <c r="D134" s="45" t="s">
         <v>23</v>
       </c>
       <c r="E134" s="45" t="s">
         <v>23</v>
       </c>
       <c r="F134" s="30">
         <v>4.3600000000000003</v>
       </c>
       <c r="G134" s="45" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="136" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H134" s="44">
+        <v>7.7</v>
+      </c>
+      <c r="I134" s="121">
+        <v>1081.7</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A136" s="96" t="s">
         <v>109</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="83">
-[...32 lines deleted...]
-    <mergeCell ref="H61:I61"/>
+  <mergeCells count="84">
+    <mergeCell ref="H118:I118"/>
+    <mergeCell ref="X99:Y99"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="N42:O42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
     <mergeCell ref="X23:Y23"/>
     <mergeCell ref="R23:S23"/>
     <mergeCell ref="J61:K61"/>
     <mergeCell ref="X61:Y61"/>
     <mergeCell ref="P61:Q61"/>
     <mergeCell ref="R61:S61"/>
     <mergeCell ref="T61:U61"/>
     <mergeCell ref="V61:W61"/>
     <mergeCell ref="L61:M61"/>
     <mergeCell ref="N61:O61"/>
     <mergeCell ref="R42:S42"/>
     <mergeCell ref="T42:U42"/>
     <mergeCell ref="V42:W42"/>
     <mergeCell ref="X42:Y42"/>
     <mergeCell ref="J42:K42"/>
     <mergeCell ref="L42:M42"/>
-    <mergeCell ref="A42:A43"/>
-[...16 lines deleted...]
-    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="D61:E61"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="H61:I61"/>
+    <mergeCell ref="A80:A81"/>
+    <mergeCell ref="B80:C80"/>
+    <mergeCell ref="D80:E80"/>
+    <mergeCell ref="F80:G80"/>
+    <mergeCell ref="J80:K80"/>
+    <mergeCell ref="H80:I80"/>
+    <mergeCell ref="X80:Y80"/>
+    <mergeCell ref="V80:W80"/>
+    <mergeCell ref="R80:S80"/>
+    <mergeCell ref="P80:Q80"/>
+    <mergeCell ref="L80:M80"/>
+    <mergeCell ref="N80:O80"/>
+    <mergeCell ref="T80:U80"/>
+    <mergeCell ref="F118:G118"/>
+    <mergeCell ref="A118:A119"/>
+    <mergeCell ref="B118:C118"/>
+    <mergeCell ref="V99:W99"/>
+    <mergeCell ref="D99:E99"/>
+    <mergeCell ref="F99:G99"/>
+    <mergeCell ref="H99:I99"/>
+    <mergeCell ref="J99:K99"/>
+    <mergeCell ref="L99:M99"/>
+    <mergeCell ref="N99:O99"/>
+    <mergeCell ref="P99:Q99"/>
+    <mergeCell ref="R99:S99"/>
+    <mergeCell ref="T99:U99"/>
+    <mergeCell ref="A99:A100"/>
+    <mergeCell ref="B99:C99"/>
     <mergeCell ref="D118:E118"/>
-    <mergeCell ref="X99:Y99"/>
-[...13 lines deleted...]
-    <mergeCell ref="X4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>НКИ тамақ өнім мен сусындар</vt:lpstr>
       <vt:lpstr>Тамақ өнім мен сусындар көлемі</vt:lpstr>