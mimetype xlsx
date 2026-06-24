--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4530" yWindow="165" windowWidth="17610" windowHeight="9465" firstSheet="1" activeTab="2"/>
+    <workbookView xWindow="2250" yWindow="450" windowWidth="18990" windowHeight="7905" firstSheet="1" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId1"/>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="6" r:id="rId2"/>
     <sheet name="НКИ және көлемі аудандар бойынш" sheetId="7" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="726" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="738" uniqueCount="115">
   <si>
     <t xml:space="preserve">млн. теңге </t>
   </si>
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу көлемі</t>
   </si>
   <si>
     <t>өткен жылғы тиісті кезеңге, %-бен</t>
   </si>
   <si>
     <t>өткен жылғы тиісті айға, %-бен</t>
   </si>
   <si>
     <t>өткен айға, %-бен</t>
   </si>
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу нақты көлем индекстері</t>
   </si>
   <si>
     <t>НКИ, %-бен</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
@@ -427,50 +427,54 @@
     <t>Қаңтар-қараша
  2025 жыл</t>
   </si>
   <si>
     <t>Қаңтар-желтоқсан
  2025 жыл</t>
   </si>
   <si>
     <t>* жедел ақпарат</t>
   </si>
   <si>
     <t>Қаңтар 2026 жыл</t>
   </si>
   <si>
     <t>Қаңтар-ақпан 
 2026 жыл</t>
   </si>
   <si>
     <t>Қаңтар-наурыз
  2026 жыл</t>
   </si>
   <si>
     <t>Қаңтар-сәуір 
 2026 жыл</t>
   </si>
+  <si>
+    <t>Қаңтар-мамыр
+2026 жыл</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -556,50 +560,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -986,109 +991,109 @@
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1367,79 +1372,79 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N27"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F30" sqref="F30"/>
+    <sheetView topLeftCell="A7" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="P20" sqref="P20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="2"/>
     <col min="10" max="10" width="9.5703125" style="2" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="11.5703125" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A1" s="103" t="s">
+      <c r="A1" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="104"/>
-[...10 lines deleted...]
-      <c r="M1" s="104"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+      <c r="I1" s="107"/>
+      <c r="J1" s="107"/>
+      <c r="K1" s="107"/>
+      <c r="L1" s="107"/>
+      <c r="M1" s="107"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12"/>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="13"/>
       <c r="M2" s="13"/>
     </row>
     <row r="3" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="50"/>
       <c r="B3" s="51" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="51" t="s">
         <v>25</v>
       </c>
       <c r="D3" s="51" t="s">
@@ -1453,65 +1458,65 @@
       </c>
       <c r="G3" s="51" t="s">
         <v>29</v>
       </c>
       <c r="H3" s="51" t="s">
         <v>30</v>
       </c>
       <c r="I3" s="51" t="s">
         <v>31</v>
       </c>
       <c r="J3" s="51" t="s">
         <v>32</v>
       </c>
       <c r="K3" s="51" t="s">
         <v>33</v>
       </c>
       <c r="L3" s="52" t="s">
         <v>34</v>
       </c>
       <c r="M3" s="52" t="s">
         <v>35</v>
       </c>
       <c r="N3" s="3"/>
     </row>
     <row r="4" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="105" t="s">
+      <c r="A4" s="108" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="105"/>
-[...10 lines deleted...]
-      <c r="M4" s="105"/>
+      <c r="B4" s="108"/>
+      <c r="C4" s="108"/>
+      <c r="D4" s="108"/>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="108"/>
+      <c r="H4" s="108"/>
+      <c r="I4" s="108"/>
+      <c r="J4" s="108"/>
+      <c r="K4" s="108"/>
+      <c r="L4" s="108"/>
+      <c r="M4" s="108"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A5" s="53">
         <v>2020</v>
       </c>
       <c r="B5" s="23">
         <v>116.4</v>
       </c>
       <c r="C5" s="23">
         <v>100.8</v>
       </c>
       <c r="D5" s="23">
         <v>88.1</v>
       </c>
       <c r="E5" s="23">
         <v>47</v>
       </c>
       <c r="F5" s="23">
         <v>108.3</v>
       </c>
       <c r="G5" s="23">
         <v>178.1</v>
       </c>
       <c r="H5" s="23">
         <v>98.5</v>
@@ -1734,78 +1739,80 @@
       </c>
       <c r="K10" s="9">
         <v>103.5</v>
       </c>
       <c r="L10" s="89">
         <v>100.5</v>
       </c>
       <c r="M10" s="9">
         <v>105.3</v>
       </c>
       <c r="N10" s="4"/>
     </row>
     <row r="11" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="53">
         <v>2026</v>
       </c>
       <c r="B11" s="56">
         <v>69.099999999999994</v>
       </c>
       <c r="C11" s="9">
         <v>79.599999999999994</v>
       </c>
       <c r="D11" s="9">
         <v>155.6</v>
       </c>
-      <c r="E11" s="120">
+      <c r="E11" s="103">
         <v>76.2</v>
       </c>
-      <c r="F11" s="9"/>
+      <c r="F11" s="9">
+        <v>103.1</v>
+      </c>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
       <c r="I11" s="54"/>
       <c r="J11" s="9"/>
       <c r="K11" s="9"/>
       <c r="L11" s="9"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="105" t="s">
+      <c r="A12" s="108" t="s">
         <v>3</v>
       </c>
-      <c r="B12" s="105"/>
-[...10 lines deleted...]
-      <c r="M12" s="105"/>
+      <c r="B12" s="108"/>
+      <c r="C12" s="108"/>
+      <c r="D12" s="108"/>
+      <c r="E12" s="108"/>
+      <c r="F12" s="108"/>
+      <c r="G12" s="108"/>
+      <c r="H12" s="108"/>
+      <c r="I12" s="108"/>
+      <c r="J12" s="108"/>
+      <c r="K12" s="108"/>
+      <c r="L12" s="108"/>
+      <c r="M12" s="108"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="58">
         <v>2020</v>
       </c>
       <c r="B13" s="23">
         <v>98.5</v>
       </c>
       <c r="C13" s="23">
         <v>101.7</v>
       </c>
       <c r="D13" s="23">
         <v>77</v>
       </c>
       <c r="E13" s="23">
         <v>36.1</v>
       </c>
       <c r="F13" s="23">
         <v>38.799999999999997</v>
       </c>
       <c r="G13" s="23">
         <v>69.5</v>
       </c>
       <c r="H13" s="23">
         <v>88.5</v>
@@ -2022,78 +2029,80 @@
         <v>95.9</v>
       </c>
       <c r="K18" s="9">
         <v>94.1</v>
       </c>
       <c r="L18" s="89">
         <v>104.2</v>
       </c>
       <c r="M18" s="9">
         <v>108.3</v>
       </c>
     </row>
     <row r="19" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="58">
         <v>2026</v>
       </c>
       <c r="B19" s="56">
         <v>100.1</v>
       </c>
       <c r="C19" s="9">
         <v>100.4</v>
       </c>
       <c r="D19" s="9">
         <v>101</v>
       </c>
-      <c r="E19" s="120">
+      <c r="E19" s="103">
         <v>101.6</v>
       </c>
-      <c r="F19" s="9"/>
+      <c r="F19" s="9">
+        <v>101.3</v>
+      </c>
       <c r="G19" s="9"/>
       <c r="H19" s="9"/>
       <c r="I19" s="59"/>
       <c r="J19" s="9"/>
       <c r="K19" s="9"/>
       <c r="L19" s="9"/>
       <c r="M19" s="9"/>
     </row>
     <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="105" t="s">
+      <c r="A20" s="108" t="s">
         <v>2</v>
       </c>
-      <c r="B20" s="105"/>
-[...10 lines deleted...]
-      <c r="M20" s="105"/>
+      <c r="B20" s="108"/>
+      <c r="C20" s="108"/>
+      <c r="D20" s="108"/>
+      <c r="E20" s="108"/>
+      <c r="F20" s="108"/>
+      <c r="G20" s="108"/>
+      <c r="H20" s="108"/>
+      <c r="I20" s="108"/>
+      <c r="J20" s="108"/>
+      <c r="K20" s="108"/>
+      <c r="L20" s="108"/>
+      <c r="M20" s="108"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="60">
         <v>2020</v>
       </c>
       <c r="B21" s="23">
         <v>98.5</v>
       </c>
       <c r="C21" s="23">
         <v>100.1</v>
       </c>
       <c r="D21" s="23">
         <v>91.6</v>
       </c>
       <c r="E21" s="23">
         <v>76.7</v>
       </c>
       <c r="F21" s="23">
         <v>68.400000000000006</v>
       </c>
       <c r="G21" s="23">
         <v>68.599999999999994</v>
       </c>
       <c r="H21" s="23">
         <v>71</v>
@@ -2310,126 +2319,128 @@
         <v>102.3</v>
       </c>
       <c r="K26" s="23">
         <v>101.3</v>
       </c>
       <c r="L26" s="100">
         <v>101.6</v>
       </c>
       <c r="M26" s="23">
         <v>102.2</v>
       </c>
     </row>
     <row r="27" spans="1:13" s="4" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="98">
         <v>2026</v>
       </c>
       <c r="B27" s="61">
         <v>100.1</v>
       </c>
       <c r="C27" s="11">
         <v>100.2</v>
       </c>
       <c r="D27" s="11">
         <v>100.6</v>
       </c>
-      <c r="E27" s="121">
+      <c r="E27" s="104">
         <v>100.8</v>
       </c>
-      <c r="F27" s="11"/>
+      <c r="F27" s="11">
+        <v>100.9</v>
+      </c>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="99"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y10"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G16" sqref="G16"/>
+      <selection activeCell="M20" sqref="M20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.140625" style="2" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="2"/>
     <col min="10" max="10" width="9.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="9" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="10.85546875" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A1" s="104" t="s">
+      <c r="A1" s="107" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="104"/>
-[...10 lines deleted...]
-      <c r="M1" s="104"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+      <c r="I1" s="107"/>
+      <c r="J1" s="107"/>
+      <c r="K1" s="107"/>
+      <c r="L1" s="107"/>
+      <c r="M1" s="107"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="106" t="s">
+      <c r="A2" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="106"/>
-[...10 lines deleted...]
-      <c r="M2" s="106"/>
+      <c r="B2" s="109"/>
+      <c r="C2" s="109"/>
+      <c r="D2" s="109"/>
+      <c r="E2" s="109"/>
+      <c r="F2" s="109"/>
+      <c r="G2" s="109"/>
+      <c r="H2" s="109"/>
+      <c r="I2" s="109"/>
+      <c r="J2" s="109"/>
+      <c r="K2" s="109"/>
+      <c r="L2" s="109"/>
+      <c r="M2" s="109"/>
     </row>
     <row r="3" spans="1:25" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="67"/>
       <c r="B3" s="51" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="51" t="s">
         <v>25</v>
       </c>
       <c r="D3" s="51" t="s">
         <v>26</v>
       </c>
       <c r="E3" s="51" t="s">
         <v>27</v>
       </c>
       <c r="F3" s="51" t="s">
         <v>28</v>
       </c>
       <c r="G3" s="51" t="s">
         <v>29</v>
       </c>
       <c r="H3" s="51" t="s">
         <v>30</v>
       </c>
       <c r="I3" s="51" t="s">
@@ -2737,213 +2748,215 @@
         <v>976.2</v>
       </c>
       <c r="L9" s="102">
         <v>982.6</v>
       </c>
       <c r="M9" s="102">
         <v>1041.3</v>
       </c>
     </row>
     <row r="10" spans="1:25" s="4" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="101">
         <v>2026</v>
       </c>
       <c r="B10" s="62">
         <v>727.1</v>
       </c>
       <c r="C10" s="62">
         <v>579</v>
       </c>
       <c r="D10" s="62">
         <v>902.8</v>
       </c>
       <c r="E10" s="62">
         <v>688.1</v>
       </c>
-      <c r="F10" s="75"/>
+      <c r="F10" s="75">
+        <v>709.3</v>
+      </c>
       <c r="G10" s="75"/>
       <c r="H10" s="75"/>
       <c r="I10" s="75"/>
       <c r="J10" s="75"/>
       <c r="K10" s="75"/>
       <c r="L10" s="75"/>
       <c r="M10" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z136"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A103" workbookViewId="0">
-      <selection activeCell="K127" sqref="K127"/>
+    <sheetView tabSelected="1" topLeftCell="A115" workbookViewId="0">
+      <selection activeCell="M132" sqref="M132"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.5703125" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" customWidth="1"/>
     <col min="22" max="22" width="12.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.28515625" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="119" t="s">
+      <c r="A1" s="114" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="119"/>
-[...22 lines deleted...]
-      <c r="Y1" s="119"/>
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+      <c r="K1" s="114"/>
+      <c r="L1" s="114"/>
+      <c r="M1" s="114"/>
+      <c r="N1" s="114"/>
+      <c r="O1" s="114"/>
+      <c r="P1" s="114"/>
+      <c r="Q1" s="114"/>
+      <c r="R1" s="114"/>
+      <c r="S1" s="114"/>
+      <c r="T1" s="114"/>
+      <c r="U1" s="114"/>
+      <c r="V1" s="114"/>
+      <c r="W1" s="114"/>
+      <c r="X1" s="114"/>
+      <c r="Y1" s="114"/>
     </row>
     <row r="3" spans="1:25" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15"/>
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="16"/>
       <c r="G3" s="16"/>
       <c r="H3" s="16"/>
       <c r="I3" s="16"/>
       <c r="J3" s="16"/>
       <c r="K3" s="16"/>
       <c r="L3" s="16"/>
       <c r="M3" s="16"/>
       <c r="N3" s="16"/>
       <c r="O3" s="16"/>
       <c r="P3" s="16"/>
       <c r="Q3" s="16"/>
       <c r="R3" s="16"/>
       <c r="S3" s="16"/>
       <c r="T3" s="16"/>
       <c r="U3" s="16"/>
       <c r="V3" s="16"/>
       <c r="W3" s="16"/>
       <c r="X3" s="16"/>
       <c r="Y3" s="16"/>
     </row>
     <row r="4" spans="1:25" s="14" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="115"/>
-      <c r="B4" s="107" t="s">
+      <c r="B4" s="110" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="107"/>
-      <c r="D4" s="107" t="s">
+      <c r="C4" s="110"/>
+      <c r="D4" s="110" t="s">
         <v>38</v>
       </c>
-      <c r="E4" s="107"/>
-      <c r="F4" s="107" t="s">
+      <c r="E4" s="110"/>
+      <c r="F4" s="110" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="107"/>
-      <c r="H4" s="107" t="s">
+      <c r="G4" s="110"/>
+      <c r="H4" s="110" t="s">
         <v>40</v>
       </c>
-      <c r="I4" s="107"/>
-      <c r="J4" s="107" t="s">
+      <c r="I4" s="110"/>
+      <c r="J4" s="110" t="s">
         <v>41</v>
       </c>
-      <c r="K4" s="107"/>
-      <c r="L4" s="107" t="s">
+      <c r="K4" s="110"/>
+      <c r="L4" s="110" t="s">
         <v>42</v>
       </c>
-      <c r="M4" s="107"/>
-      <c r="N4" s="107" t="s">
+      <c r="M4" s="110"/>
+      <c r="N4" s="110" t="s">
         <v>43</v>
       </c>
-      <c r="O4" s="107"/>
-      <c r="P4" s="107" t="s">
+      <c r="O4" s="110"/>
+      <c r="P4" s="110" t="s">
         <v>44</v>
       </c>
-      <c r="Q4" s="107"/>
-      <c r="R4" s="107" t="s">
+      <c r="Q4" s="110"/>
+      <c r="R4" s="110" t="s">
         <v>45</v>
       </c>
-      <c r="S4" s="107"/>
-      <c r="T4" s="107" t="s">
+      <c r="S4" s="110"/>
+      <c r="T4" s="110" t="s">
         <v>46</v>
       </c>
-      <c r="U4" s="107"/>
-      <c r="V4" s="107" t="s">
+      <c r="U4" s="110"/>
+      <c r="V4" s="110" t="s">
         <v>47</v>
       </c>
-      <c r="W4" s="107"/>
-      <c r="X4" s="107" t="s">
+      <c r="W4" s="110"/>
+      <c r="X4" s="110" t="s">
         <v>48</v>
       </c>
-      <c r="Y4" s="108"/>
+      <c r="Y4" s="111"/>
     </row>
     <row r="5" spans="1:25" s="6" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="116"/>
       <c r="B5" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="85" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E5" s="85" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G5" s="85" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="85" t="s">
@@ -4187,98 +4200,98 @@
       <c r="D22" s="30"/>
       <c r="E22" s="30"/>
       <c r="F22" s="30"/>
       <c r="G22" s="30"/>
       <c r="H22" s="30"/>
       <c r="I22" s="30"/>
       <c r="J22" s="30"/>
       <c r="K22" s="30"/>
       <c r="L22" s="30"/>
       <c r="M22" s="30"/>
       <c r="N22" s="30"/>
       <c r="O22" s="30"/>
       <c r="P22" s="30"/>
       <c r="Q22" s="30"/>
       <c r="R22" s="30"/>
       <c r="S22" s="30"/>
       <c r="T22" s="30"/>
       <c r="U22" s="30"/>
       <c r="V22" s="30"/>
       <c r="W22" s="30"/>
       <c r="X22" s="30"/>
       <c r="Y22" s="30"/>
     </row>
     <row r="23" spans="1:26" s="18" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="117"/>
-      <c r="B23" s="111" t="s">
+      <c r="B23" s="112" t="s">
         <v>49</v>
       </c>
-      <c r="C23" s="111"/>
-      <c r="D23" s="111" t="s">
+      <c r="C23" s="112"/>
+      <c r="D23" s="112" t="s">
         <v>50</v>
       </c>
-      <c r="E23" s="111"/>
-      <c r="F23" s="111" t="s">
+      <c r="E23" s="112"/>
+      <c r="F23" s="112" t="s">
         <v>51</v>
       </c>
-      <c r="G23" s="111"/>
-      <c r="H23" s="111" t="s">
+      <c r="G23" s="112"/>
+      <c r="H23" s="112" t="s">
         <v>52</v>
       </c>
-      <c r="I23" s="111"/>
-      <c r="J23" s="111" t="s">
+      <c r="I23" s="112"/>
+      <c r="J23" s="112" t="s">
         <v>53</v>
       </c>
-      <c r="K23" s="111"/>
-      <c r="L23" s="111" t="s">
+      <c r="K23" s="112"/>
+      <c r="L23" s="112" t="s">
         <v>60</v>
       </c>
-      <c r="M23" s="111"/>
-      <c r="N23" s="111" t="s">
+      <c r="M23" s="112"/>
+      <c r="N23" s="112" t="s">
         <v>59</v>
       </c>
-      <c r="O23" s="111"/>
-      <c r="P23" s="111" t="s">
+      <c r="O23" s="112"/>
+      <c r="P23" s="112" t="s">
         <v>58</v>
       </c>
-      <c r="Q23" s="111"/>
-      <c r="R23" s="111" t="s">
+      <c r="Q23" s="112"/>
+      <c r="R23" s="112" t="s">
         <v>57</v>
       </c>
-      <c r="S23" s="111"/>
-      <c r="T23" s="111" t="s">
+      <c r="S23" s="112"/>
+      <c r="T23" s="112" t="s">
         <v>56</v>
       </c>
-      <c r="U23" s="111"/>
-      <c r="V23" s="111" t="s">
+      <c r="U23" s="112"/>
+      <c r="V23" s="112" t="s">
         <v>55</v>
       </c>
-      <c r="W23" s="111"/>
-      <c r="X23" s="111" t="s">
+      <c r="W23" s="112"/>
+      <c r="X23" s="112" t="s">
         <v>54</v>
       </c>
-      <c r="Y23" s="112"/>
+      <c r="Y23" s="113"/>
       <c r="Z23" s="17"/>
     </row>
     <row r="24" spans="1:26" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A24" s="118"/>
       <c r="B24" s="87" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="87" t="s">
         <v>6</v>
       </c>
       <c r="D24" s="87" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="87" t="s">
         <v>6</v>
       </c>
       <c r="F24" s="87" t="s">
         <v>36</v>
       </c>
       <c r="G24" s="87" t="s">
         <v>6</v>
       </c>
       <c r="H24" s="87" t="s">
         <v>36</v>
       </c>
@@ -5524,98 +5537,98 @@
       <c r="D41" s="30"/>
       <c r="E41" s="30"/>
       <c r="F41" s="30"/>
       <c r="G41" s="30"/>
       <c r="H41" s="30"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="30"/>
       <c r="N41" s="30"/>
       <c r="O41" s="30"/>
       <c r="P41" s="30"/>
       <c r="Q41" s="30"/>
       <c r="R41" s="30"/>
       <c r="S41" s="30"/>
       <c r="T41" s="30"/>
       <c r="U41" s="30"/>
       <c r="V41" s="30"/>
       <c r="W41" s="30"/>
       <c r="X41" s="30"/>
       <c r="Y41" s="30"/>
     </row>
     <row r="42" spans="1:26" s="18" customFormat="1" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="115"/>
-      <c r="B42" s="107" t="s">
+      <c r="B42" s="110" t="s">
         <v>72</v>
       </c>
-      <c r="C42" s="107"/>
-      <c r="D42" s="107" t="s">
+      <c r="C42" s="110"/>
+      <c r="D42" s="110" t="s">
         <v>61</v>
       </c>
-      <c r="E42" s="107"/>
-      <c r="F42" s="107" t="s">
+      <c r="E42" s="110"/>
+      <c r="F42" s="110" t="s">
         <v>62</v>
       </c>
-      <c r="G42" s="107"/>
-      <c r="H42" s="107" t="s">
+      <c r="G42" s="110"/>
+      <c r="H42" s="110" t="s">
         <v>63</v>
       </c>
-      <c r="I42" s="107"/>
-      <c r="J42" s="107" t="s">
+      <c r="I42" s="110"/>
+      <c r="J42" s="110" t="s">
         <v>64</v>
       </c>
-      <c r="K42" s="107"/>
-      <c r="L42" s="107" t="s">
+      <c r="K42" s="110"/>
+      <c r="L42" s="110" t="s">
         <v>65</v>
       </c>
-      <c r="M42" s="107"/>
-      <c r="N42" s="107" t="s">
+      <c r="M42" s="110"/>
+      <c r="N42" s="110" t="s">
         <v>66</v>
       </c>
-      <c r="O42" s="107"/>
-      <c r="P42" s="107" t="s">
+      <c r="O42" s="110"/>
+      <c r="P42" s="110" t="s">
         <v>67</v>
       </c>
-      <c r="Q42" s="107"/>
-      <c r="R42" s="107" t="s">
+      <c r="Q42" s="110"/>
+      <c r="R42" s="110" t="s">
         <v>68</v>
       </c>
-      <c r="S42" s="107"/>
-      <c r="T42" s="107" t="s">
+      <c r="S42" s="110"/>
+      <c r="T42" s="110" t="s">
         <v>69</v>
       </c>
-      <c r="U42" s="108"/>
-      <c r="V42" s="107" t="s">
+      <c r="U42" s="111"/>
+      <c r="V42" s="110" t="s">
         <v>70</v>
       </c>
-      <c r="W42" s="108"/>
-      <c r="X42" s="107" t="s">
+      <c r="W42" s="111"/>
+      <c r="X42" s="110" t="s">
         <v>71</v>
       </c>
-      <c r="Y42" s="108"/>
+      <c r="Y42" s="111"/>
       <c r="Z42" s="17"/>
     </row>
     <row r="43" spans="1:26" s="7" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A43" s="116"/>
       <c r="B43" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C43" s="85" t="s">
         <v>6</v>
       </c>
       <c r="D43" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E43" s="85" t="s">
         <v>6</v>
       </c>
       <c r="F43" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G43" s="85" t="s">
         <v>6</v>
       </c>
       <c r="H43" s="85" t="s">
         <v>36</v>
       </c>
@@ -6860,103 +6873,103 @@
       <c r="C60" s="30"/>
       <c r="D60" s="30"/>
       <c r="E60" s="30"/>
       <c r="F60" s="30"/>
       <c r="G60" s="30"/>
       <c r="H60" s="30"/>
       <c r="I60" s="30"/>
       <c r="J60" s="30"/>
       <c r="K60" s="30"/>
       <c r="L60" s="30"/>
       <c r="M60" s="30"/>
       <c r="N60" s="30"/>
       <c r="O60" s="30"/>
       <c r="P60" s="30"/>
       <c r="Q60" s="30"/>
       <c r="R60" s="30"/>
       <c r="S60" s="30"/>
       <c r="T60" s="30"/>
       <c r="U60" s="30"/>
       <c r="V60" s="30"/>
       <c r="W60" s="30"/>
       <c r="X60" s="30"/>
       <c r="Y60" s="30"/>
     </row>
     <row r="61" spans="1:26" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="109"/>
-      <c r="B61" s="107" t="s">
+      <c r="A61" s="119"/>
+      <c r="B61" s="110" t="s">
         <v>73</v>
       </c>
-      <c r="C61" s="108"/>
-      <c r="D61" s="107" t="s">
+      <c r="C61" s="111"/>
+      <c r="D61" s="110" t="s">
         <v>74</v>
       </c>
-      <c r="E61" s="108"/>
-      <c r="F61" s="107" t="s">
+      <c r="E61" s="111"/>
+      <c r="F61" s="110" t="s">
         <v>75</v>
       </c>
-      <c r="G61" s="108"/>
-      <c r="H61" s="107" t="s">
+      <c r="G61" s="111"/>
+      <c r="H61" s="110" t="s">
         <v>76</v>
       </c>
-      <c r="I61" s="108"/>
-      <c r="J61" s="107" t="s">
+      <c r="I61" s="111"/>
+      <c r="J61" s="110" t="s">
         <v>77</v>
       </c>
-      <c r="K61" s="108"/>
-      <c r="L61" s="107" t="s">
+      <c r="K61" s="111"/>
+      <c r="L61" s="110" t="s">
         <v>78</v>
       </c>
-      <c r="M61" s="108"/>
-      <c r="N61" s="107" t="s">
+      <c r="M61" s="111"/>
+      <c r="N61" s="110" t="s">
         <v>79</v>
       </c>
-      <c r="O61" s="108"/>
-      <c r="P61" s="107" t="s">
+      <c r="O61" s="111"/>
+      <c r="P61" s="110" t="s">
         <v>80</v>
       </c>
-      <c r="Q61" s="108"/>
-      <c r="R61" s="107" t="s">
+      <c r="Q61" s="111"/>
+      <c r="R61" s="110" t="s">
         <v>81</v>
       </c>
-      <c r="S61" s="108"/>
-      <c r="T61" s="107" t="s">
+      <c r="S61" s="111"/>
+      <c r="T61" s="110" t="s">
         <v>82</v>
       </c>
-      <c r="U61" s="108"/>
-      <c r="V61" s="107" t="s">
+      <c r="U61" s="111"/>
+      <c r="V61" s="110" t="s">
         <v>83</v>
       </c>
-      <c r="W61" s="108"/>
-      <c r="X61" s="107" t="s">
+      <c r="W61" s="111"/>
+      <c r="X61" s="110" t="s">
         <v>84</v>
       </c>
-      <c r="Y61" s="108"/>
+      <c r="Y61" s="111"/>
       <c r="Z61" s="17"/>
     </row>
     <row r="62" spans="1:26" s="7" customFormat="1" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="110"/>
+      <c r="A62" s="120"/>
       <c r="B62" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C62" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D62" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E62" s="86" t="s">
         <v>6</v>
       </c>
       <c r="F62" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G62" s="86" t="s">
         <v>6</v>
       </c>
       <c r="H62" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I62" s="86" t="s">
         <v>6</v>
       </c>
       <c r="J62" s="85" t="s">
@@ -8193,102 +8206,102 @@
       <c r="C79" s="30"/>
       <c r="D79" s="30"/>
       <c r="E79" s="30"/>
       <c r="F79" s="30"/>
       <c r="G79" s="30"/>
       <c r="H79" s="30"/>
       <c r="I79" s="30"/>
       <c r="J79" s="30"/>
       <c r="K79" s="30"/>
       <c r="L79" s="30"/>
       <c r="M79" s="30"/>
       <c r="N79" s="30"/>
       <c r="O79" s="30"/>
       <c r="P79" s="30"/>
       <c r="Q79" s="30"/>
       <c r="R79" s="30"/>
       <c r="S79" s="30"/>
       <c r="T79" s="30"/>
       <c r="U79" s="30"/>
       <c r="V79" s="30"/>
       <c r="W79" s="30"/>
       <c r="X79" s="27"/>
       <c r="Y79" s="27"/>
     </row>
     <row r="80" spans="1:25" s="18" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="109"/>
-      <c r="B80" s="107" t="s">
+      <c r="A80" s="119"/>
+      <c r="B80" s="110" t="s">
         <v>85</v>
       </c>
-      <c r="C80" s="108"/>
-      <c r="D80" s="107" t="s">
+      <c r="C80" s="111"/>
+      <c r="D80" s="110" t="s">
         <v>86</v>
       </c>
-      <c r="E80" s="108"/>
-      <c r="F80" s="107" t="s">
+      <c r="E80" s="111"/>
+      <c r="F80" s="110" t="s">
         <v>87</v>
       </c>
-      <c r="G80" s="108"/>
-      <c r="H80" s="107" t="s">
+      <c r="G80" s="111"/>
+      <c r="H80" s="110" t="s">
         <v>88</v>
       </c>
-      <c r="I80" s="108"/>
-      <c r="J80" s="107" t="s">
+      <c r="I80" s="111"/>
+      <c r="J80" s="110" t="s">
         <v>89</v>
       </c>
-      <c r="K80" s="108"/>
-      <c r="L80" s="107" t="s">
+      <c r="K80" s="111"/>
+      <c r="L80" s="110" t="s">
         <v>90</v>
       </c>
-      <c r="M80" s="108"/>
-      <c r="N80" s="107" t="s">
+      <c r="M80" s="111"/>
+      <c r="N80" s="110" t="s">
         <v>91</v>
       </c>
-      <c r="O80" s="108"/>
-      <c r="P80" s="107" t="s">
+      <c r="O80" s="111"/>
+      <c r="P80" s="110" t="s">
         <v>95</v>
       </c>
-      <c r="Q80" s="108"/>
-      <c r="R80" s="107" t="s">
+      <c r="Q80" s="111"/>
+      <c r="R80" s="110" t="s">
         <v>92</v>
       </c>
-      <c r="S80" s="108"/>
-      <c r="T80" s="107" t="s">
+      <c r="S80" s="111"/>
+      <c r="T80" s="110" t="s">
         <v>93</v>
       </c>
-      <c r="U80" s="108"/>
-      <c r="V80" s="111" t="s">
+      <c r="U80" s="111"/>
+      <c r="V80" s="112" t="s">
         <v>94</v>
       </c>
-      <c r="W80" s="112"/>
-      <c r="X80" s="113" t="s">
+      <c r="W80" s="113"/>
+      <c r="X80" s="121" t="s">
         <v>96</v>
       </c>
-      <c r="Y80" s="114"/>
+      <c r="Y80" s="122"/>
     </row>
     <row r="81" spans="1:25" s="7" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="110"/>
+      <c r="A81" s="120"/>
       <c r="B81" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C81" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D81" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E81" s="86" t="s">
         <v>6</v>
       </c>
       <c r="F81" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G81" s="86" t="s">
         <v>6</v>
       </c>
       <c r="H81" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I81" s="86" t="s">
         <v>6</v>
       </c>
       <c r="J81" s="85" t="s">
@@ -9528,102 +9541,102 @@
       <c r="C98" s="38"/>
       <c r="D98" s="38"/>
       <c r="E98" s="38"/>
       <c r="F98" s="41"/>
       <c r="G98" s="38"/>
       <c r="H98" s="36"/>
       <c r="I98" s="36"/>
       <c r="J98" s="36"/>
       <c r="K98" s="36"/>
       <c r="L98" s="36"/>
       <c r="M98" s="36"/>
       <c r="N98" s="22"/>
       <c r="O98" s="22"/>
       <c r="P98" s="22"/>
       <c r="Q98" s="22"/>
       <c r="R98" s="22"/>
       <c r="S98" s="23"/>
       <c r="T98" s="22"/>
       <c r="U98" s="23"/>
       <c r="V98" s="44"/>
       <c r="W98" s="11"/>
       <c r="X98" s="44"/>
       <c r="Y98" s="11"/>
     </row>
     <row r="99" spans="1:25" s="7" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="109"/>
-      <c r="B99" s="107" t="s">
+      <c r="A99" s="119"/>
+      <c r="B99" s="110" t="s">
         <v>97</v>
       </c>
-      <c r="C99" s="108"/>
-      <c r="D99" s="107" t="s">
+      <c r="C99" s="111"/>
+      <c r="D99" s="110" t="s">
         <v>98</v>
       </c>
-      <c r="E99" s="108"/>
-      <c r="F99" s="107" t="s">
+      <c r="E99" s="111"/>
+      <c r="F99" s="110" t="s">
         <v>99</v>
       </c>
-      <c r="G99" s="108"/>
-      <c r="H99" s="107" t="s">
+      <c r="G99" s="111"/>
+      <c r="H99" s="110" t="s">
         <v>100</v>
       </c>
-      <c r="I99" s="108"/>
-      <c r="J99" s="107" t="s">
+      <c r="I99" s="111"/>
+      <c r="J99" s="110" t="s">
         <v>101</v>
       </c>
-      <c r="K99" s="108"/>
-      <c r="L99" s="107" t="s">
+      <c r="K99" s="111"/>
+      <c r="L99" s="110" t="s">
         <v>102</v>
       </c>
-      <c r="M99" s="108"/>
-      <c r="N99" s="107" t="s">
+      <c r="M99" s="111"/>
+      <c r="N99" s="110" t="s">
         <v>103</v>
       </c>
-      <c r="O99" s="108"/>
-      <c r="P99" s="107" t="s">
+      <c r="O99" s="111"/>
+      <c r="P99" s="110" t="s">
         <v>104</v>
       </c>
-      <c r="Q99" s="108"/>
-      <c r="R99" s="107" t="s">
+      <c r="Q99" s="111"/>
+      <c r="R99" s="110" t="s">
         <v>105</v>
       </c>
-      <c r="S99" s="108"/>
-      <c r="T99" s="107" t="s">
+      <c r="S99" s="111"/>
+      <c r="T99" s="110" t="s">
         <v>106</v>
       </c>
-      <c r="U99" s="108"/>
-      <c r="V99" s="111" t="s">
+      <c r="U99" s="111"/>
+      <c r="V99" s="112" t="s">
         <v>107</v>
       </c>
-      <c r="W99" s="112"/>
-      <c r="X99" s="111" t="s">
+      <c r="W99" s="113"/>
+      <c r="X99" s="112" t="s">
         <v>108</v>
       </c>
-      <c r="Y99" s="112"/>
+      <c r="Y99" s="113"/>
     </row>
     <row r="100" spans="1:25" s="7" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="110"/>
+      <c r="A100" s="120"/>
       <c r="B100" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D100" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="F100" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="H100" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="J100" s="85" t="s">
@@ -10859,621 +10872,704 @@
       <c r="C117" s="48"/>
       <c r="D117" s="48"/>
       <c r="E117" s="48"/>
       <c r="F117" s="48"/>
       <c r="G117" s="48"/>
       <c r="H117" s="48"/>
       <c r="I117" s="48"/>
       <c r="J117" s="48"/>
       <c r="K117" s="48"/>
       <c r="L117" s="48"/>
       <c r="M117" s="48"/>
       <c r="N117" s="48"/>
       <c r="O117" s="48"/>
       <c r="P117" s="48"/>
       <c r="Q117" s="48"/>
       <c r="R117" s="48"/>
       <c r="S117" s="48"/>
       <c r="T117" s="48"/>
       <c r="U117" s="48"/>
       <c r="V117" s="48"/>
       <c r="W117" s="48"/>
       <c r="X117" s="48"/>
       <c r="Y117" s="48"/>
     </row>
     <row r="118" spans="1:25" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="109"/>
-      <c r="B118" s="107" t="s">
+      <c r="A118" s="119"/>
+      <c r="B118" s="110" t="s">
         <v>110</v>
       </c>
-      <c r="C118" s="108"/>
-      <c r="D118" s="107" t="s">
+      <c r="C118" s="111"/>
+      <c r="D118" s="110" t="s">
         <v>111</v>
       </c>
-      <c r="E118" s="108"/>
-      <c r="F118" s="107" t="s">
+      <c r="E118" s="111"/>
+      <c r="F118" s="110" t="s">
         <v>112</v>
       </c>
-      <c r="G118" s="108"/>
-      <c r="H118" s="107" t="s">
+      <c r="G118" s="111"/>
+      <c r="H118" s="110" t="s">
         <v>113</v>
       </c>
-      <c r="I118" s="108"/>
-[...1 lines deleted...]
-      <c r="K118" s="48"/>
+      <c r="I118" s="111"/>
+      <c r="J118" s="110" t="s">
+        <v>114</v>
+      </c>
+      <c r="K118" s="111"/>
       <c r="L118" s="48"/>
       <c r="M118" s="48"/>
       <c r="N118" s="48"/>
       <c r="O118" s="48"/>
       <c r="P118" s="48"/>
       <c r="Q118" s="48"/>
       <c r="R118" s="48"/>
       <c r="S118" s="48"/>
       <c r="T118" s="48"/>
       <c r="U118" s="48"/>
       <c r="V118" s="48"/>
       <c r="W118" s="48"/>
       <c r="X118" s="48"/>
       <c r="Y118" s="48"/>
     </row>
     <row r="119" spans="1:25" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="110"/>
+      <c r="A119" s="120"/>
       <c r="B119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="F119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="H119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I119" s="86" t="s">
+        <v>6</v>
+      </c>
+      <c r="J119" s="85" t="s">
+        <v>36</v>
+      </c>
+      <c r="K119" s="86" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="120" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A120" s="49" t="s">
         <v>9</v>
       </c>
       <c r="B120" s="97">
         <v>727.13499999999999</v>
       </c>
       <c r="C120" s="9">
         <v>100.1</v>
       </c>
       <c r="D120" s="19">
         <v>1306.1479999999999</v>
       </c>
       <c r="E120" s="9">
         <v>100.2</v>
       </c>
       <c r="F120" s="19">
         <v>2208.9879999999998</v>
       </c>
       <c r="G120" s="9">
         <v>100.6</v>
       </c>
       <c r="H120" s="19">
         <v>2897.1</v>
       </c>
-      <c r="I120" s="120">
+      <c r="I120" s="103">
         <v>100.8</v>
+      </c>
+      <c r="J120" s="20">
+        <v>3606.393</v>
+      </c>
+      <c r="K120" s="9">
+        <v>100.9</v>
       </c>
     </row>
     <row r="121" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A121" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B121" s="97">
         <v>698.22299999999996</v>
       </c>
       <c r="C121" s="9">
         <v>100.5</v>
       </c>
       <c r="D121" s="19">
         <v>1246.7629999999999</v>
       </c>
       <c r="E121" s="9">
         <v>100.6</v>
       </c>
       <c r="F121" s="19">
         <v>2115.7620000000002</v>
       </c>
       <c r="G121" s="9">
         <v>100.7</v>
       </c>
       <c r="H121" s="19">
         <v>2772.4</v>
       </c>
-      <c r="I121" s="120">
+      <c r="I121" s="103">
         <v>104</v>
+      </c>
+      <c r="J121" s="20">
+        <v>3450.201</v>
+      </c>
+      <c r="K121" s="9">
+        <v>106</v>
       </c>
     </row>
     <row r="122" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A122" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B122" s="97">
         <v>25.547000000000001</v>
       </c>
       <c r="C122" s="9">
         <v>90.3</v>
       </c>
       <c r="D122" s="19">
         <v>52.021000000000001</v>
       </c>
       <c r="E122" s="9">
         <v>94.2</v>
       </c>
       <c r="F122" s="19">
         <v>78.055999999999997</v>
       </c>
       <c r="G122" s="9">
         <v>94.5</v>
       </c>
       <c r="H122" s="19">
         <v>102.3</v>
       </c>
-      <c r="I122" s="120">
+      <c r="I122" s="103">
         <v>81</v>
+      </c>
+      <c r="J122" s="20">
+        <v>126.511</v>
+      </c>
+      <c r="K122" s="9">
+        <v>75.2</v>
       </c>
     </row>
     <row r="123" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A123" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B123" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C123" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F123" s="43" t="s">
         <v>23</v>
       </c>
       <c r="G123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H123" s="19"/>
-      <c r="I123" s="122" t="s">
+      <c r="I123" s="105" t="s">
+        <v>23</v>
+      </c>
+      <c r="J123" s="10"/>
+      <c r="K123" s="10" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="124" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A124" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B124" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C124" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F124" s="43" t="s">
         <v>23</v>
       </c>
       <c r="G124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H124" s="19"/>
-      <c r="I124" s="122" t="s">
+      <c r="I124" s="105" t="s">
+        <v>23</v>
+      </c>
+      <c r="J124" s="10"/>
+      <c r="K124" s="10" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="125" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A125" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B125" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C125" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D125" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E125" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F125" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G125" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H125" s="19"/>
-      <c r="I125" s="122" t="s">
+      <c r="I125" s="105" t="s">
+        <v>23</v>
+      </c>
+      <c r="J125" s="10"/>
+      <c r="K125" s="10" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="126" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A126" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B126" s="97">
         <v>0.21</v>
       </c>
       <c r="C126" s="9">
         <v>63.6</v>
       </c>
       <c r="D126" s="39">
         <v>0.6</v>
       </c>
       <c r="E126" s="9">
         <v>76.900000000000006</v>
       </c>
       <c r="F126" s="39">
         <v>0.86</v>
       </c>
       <c r="G126" s="9">
         <v>81.2</v>
       </c>
       <c r="H126" s="19">
         <v>1.4</v>
       </c>
-      <c r="I126" s="120">
+      <c r="I126" s="103">
         <v>29.1</v>
+      </c>
+      <c r="J126" s="20">
+        <v>1.7390000000000001</v>
+      </c>
+      <c r="K126" s="9">
+        <v>21.1</v>
       </c>
     </row>
     <row r="127" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A127" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B127" s="97">
         <v>3.1549999999999998</v>
       </c>
       <c r="C127" s="9">
         <v>93.4</v>
       </c>
       <c r="D127" s="39">
         <v>6.8</v>
       </c>
       <c r="E127" s="9">
         <v>102.2</v>
       </c>
       <c r="F127" s="39">
         <v>9.9499999999999993</v>
       </c>
       <c r="G127" s="9">
         <v>97.9</v>
       </c>
       <c r="H127" s="19">
         <v>13.2</v>
       </c>
-      <c r="I127" s="120">
+      <c r="I127" s="103">
         <v>63.8</v>
+      </c>
+      <c r="J127" s="20">
+        <v>16.259</v>
+      </c>
+      <c r="K127" s="9">
+        <v>52.2</v>
       </c>
     </row>
     <row r="128" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A128" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B128" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C128" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F128" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H128" s="19"/>
-      <c r="I128" s="122" t="s">
-[...3 lines deleted...]
-    <row r="129" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="I128" s="105" t="s">
+        <v>23</v>
+      </c>
+      <c r="J128" s="10"/>
+      <c r="K128" s="10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A129" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B129" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C129" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F129" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H129" s="19"/>
-      <c r="I129" s="122" t="s">
-[...3 lines deleted...]
-    <row r="130" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="I129" s="105" t="s">
+        <v>23</v>
+      </c>
+      <c r="J129" s="10"/>
+      <c r="K129" s="10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A130" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B130" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C130" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F130" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H130" s="19">
         <v>0.1</v>
       </c>
-      <c r="I130" s="122" t="s">
-[...3 lines deleted...]
-    <row r="131" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="I130" s="105" t="s">
+        <v>23</v>
+      </c>
+      <c r="J130" s="20">
+        <v>0.4</v>
+      </c>
+      <c r="K130" s="10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="131" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A131" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B131" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C131" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F131" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H131" s="19"/>
-      <c r="I131" s="122" t="s">
-[...3 lines deleted...]
-    <row r="132" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="I131" s="105" t="s">
+        <v>23</v>
+      </c>
+      <c r="J131" s="10"/>
+      <c r="K131" s="10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A132" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B132" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C132" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F132" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H132" s="19"/>
-      <c r="I132" s="122" t="s">
-[...3 lines deleted...]
-    <row r="133" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="I132" s="105" t="s">
+        <v>23</v>
+      </c>
+      <c r="J132" s="10"/>
+      <c r="K132" s="10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A133" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B133" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C133" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F133" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H133" s="19"/>
-      <c r="I133" s="122" t="s">
-[...3 lines deleted...]
-    <row r="134" spans="1:9" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="I133" s="105" t="s">
+        <v>23</v>
+      </c>
+      <c r="J133" s="10"/>
+      <c r="K133" s="10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A134" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B134" s="71" t="s">
         <v>23</v>
       </c>
       <c r="C134" s="71" t="s">
         <v>23</v>
       </c>
       <c r="D134" s="45" t="s">
         <v>23</v>
       </c>
       <c r="E134" s="45" t="s">
         <v>23</v>
       </c>
       <c r="F134" s="30">
         <v>4.3600000000000003</v>
       </c>
       <c r="G134" s="45" t="s">
         <v>23</v>
       </c>
       <c r="H134" s="44">
         <v>7.7</v>
       </c>
-      <c r="I134" s="121">
+      <c r="I134" s="104">
         <v>1081.7</v>
       </c>
-    </row>
-    <row r="136" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="J134" s="11">
+        <v>11.3</v>
+      </c>
+      <c r="K134" s="11">
+        <v>792.4</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A136" s="96" t="s">
         <v>109</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="84">
+  <mergeCells count="85">
+    <mergeCell ref="J118:K118"/>
+    <mergeCell ref="F118:G118"/>
+    <mergeCell ref="A118:A119"/>
+    <mergeCell ref="B118:C118"/>
+    <mergeCell ref="V99:W99"/>
+    <mergeCell ref="D99:E99"/>
+    <mergeCell ref="F99:G99"/>
+    <mergeCell ref="H99:I99"/>
+    <mergeCell ref="J99:K99"/>
+    <mergeCell ref="L99:M99"/>
+    <mergeCell ref="N99:O99"/>
+    <mergeCell ref="P99:Q99"/>
+    <mergeCell ref="R99:S99"/>
+    <mergeCell ref="T99:U99"/>
+    <mergeCell ref="A99:A100"/>
+    <mergeCell ref="B99:C99"/>
+    <mergeCell ref="D118:E118"/>
+    <mergeCell ref="X80:Y80"/>
+    <mergeCell ref="V80:W80"/>
+    <mergeCell ref="R80:S80"/>
+    <mergeCell ref="P80:Q80"/>
+    <mergeCell ref="L80:M80"/>
+    <mergeCell ref="N80:O80"/>
+    <mergeCell ref="T80:U80"/>
+    <mergeCell ref="A80:A81"/>
+    <mergeCell ref="B80:C80"/>
+    <mergeCell ref="D80:E80"/>
+    <mergeCell ref="F80:G80"/>
+    <mergeCell ref="J80:K80"/>
+    <mergeCell ref="H80:I80"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="D61:E61"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="H61:I61"/>
+    <mergeCell ref="X23:Y23"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="J61:K61"/>
+    <mergeCell ref="X61:Y61"/>
+    <mergeCell ref="P61:Q61"/>
+    <mergeCell ref="R61:S61"/>
+    <mergeCell ref="T61:U61"/>
+    <mergeCell ref="V61:W61"/>
+    <mergeCell ref="L61:M61"/>
+    <mergeCell ref="N61:O61"/>
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="X42:Y42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="N42:O42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="H23:I23"/>
     <mergeCell ref="H118:I118"/>
     <mergeCell ref="X99:Y99"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="X4:Y4"/>
-    <mergeCell ref="B23:C23"/>
-[...66 lines deleted...]
-    <mergeCell ref="D118:E118"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>НКИ тамақ өнім мен сусындар</vt:lpstr>
       <vt:lpstr>Тамақ өнім мен сусындар көлемі</vt:lpstr>