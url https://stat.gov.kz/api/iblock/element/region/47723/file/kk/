--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2250" yWindow="450" windowWidth="18990" windowHeight="7905" firstSheet="1" activeTab="2"/>
+    <workbookView xWindow="3450" yWindow="885" windowWidth="20655" windowHeight="8205"/>
   </bookViews>
   <sheets>
     <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId1"/>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="6" r:id="rId2"/>
     <sheet name="НКИ және көлемі аудандар бойынш" sheetId="7" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="738" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="743" uniqueCount="116">
   <si>
     <t xml:space="preserve">млн. теңге </t>
   </si>
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу көлемі</t>
   </si>
   <si>
     <t>өткен жылғы тиісті кезеңге, %-бен</t>
   </si>
   <si>
     <t>өткен жылғы тиісті айға, %-бен</t>
   </si>
   <si>
     <t>өткен айға, %-бен</t>
   </si>
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу нақты көлем индекстері</t>
   </si>
   <si>
     <t>НКИ, %-бен</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
@@ -430,50 +430,54 @@
   <si>
     <t>Қаңтар-желтоқсан
  2025 жыл</t>
   </si>
   <si>
     <t>* жедел ақпарат</t>
   </si>
   <si>
     <t>Қаңтар 2026 жыл</t>
   </si>
   <si>
     <t>Қаңтар-ақпан 
 2026 жыл</t>
   </si>
   <si>
     <t>Қаңтар-наурыз
  2026 жыл</t>
   </si>
   <si>
     <t>Қаңтар-сәуір 
 2026 жыл</t>
   </si>
   <si>
     <t>Қаңтар-мамыр
 2026 жыл</t>
+  </si>
+  <si>
+    <t>Қаңтар-маусым
+ 2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -1018,82 +1022,82 @@
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1372,52 +1376,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N27"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="P20" sqref="P20"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="J34" sqref="J34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="2"/>
     <col min="10" max="10" width="9.5703125" style="2" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="11.5703125" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A1" s="106" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="107"/>
       <c r="C1" s="107"/>
       <c r="D1" s="107"/>
       <c r="E1" s="107"/>
       <c r="F1" s="107"/>
       <c r="G1" s="107"/>
       <c r="H1" s="107"/>
       <c r="I1" s="107"/>
       <c r="J1" s="107"/>
       <c r="K1" s="107"/>
@@ -1745,51 +1749,53 @@
       </c>
       <c r="M10" s="9">
         <v>105.3</v>
       </c>
       <c r="N10" s="4"/>
     </row>
     <row r="11" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="53">
         <v>2026</v>
       </c>
       <c r="B11" s="56">
         <v>69.099999999999994</v>
       </c>
       <c r="C11" s="9">
         <v>79.599999999999994</v>
       </c>
       <c r="D11" s="9">
         <v>155.6</v>
       </c>
       <c r="E11" s="103">
         <v>76.2</v>
       </c>
       <c r="F11" s="9">
         <v>103.1</v>
       </c>
-      <c r="G11" s="9"/>
+      <c r="G11" s="9">
+        <v>166.1</v>
+      </c>
       <c r="H11" s="9"/>
       <c r="I11" s="54"/>
       <c r="J11" s="9"/>
       <c r="K11" s="9"/>
       <c r="L11" s="9"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="108" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="108"/>
       <c r="C12" s="108"/>
       <c r="D12" s="108"/>
       <c r="E12" s="108"/>
       <c r="F12" s="108"/>
       <c r="G12" s="108"/>
       <c r="H12" s="108"/>
       <c r="I12" s="108"/>
       <c r="J12" s="108"/>
       <c r="K12" s="108"/>
       <c r="L12" s="108"/>
       <c r="M12" s="108"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
@@ -2035,51 +2041,53 @@
         <v>104.2</v>
       </c>
       <c r="M18" s="9">
         <v>108.3</v>
       </c>
     </row>
     <row r="19" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="58">
         <v>2026</v>
       </c>
       <c r="B19" s="56">
         <v>100.1</v>
       </c>
       <c r="C19" s="9">
         <v>100.4</v>
       </c>
       <c r="D19" s="9">
         <v>101</v>
       </c>
       <c r="E19" s="103">
         <v>101.6</v>
       </c>
       <c r="F19" s="9">
         <v>101.3</v>
       </c>
-      <c r="G19" s="9"/>
+      <c r="G19" s="9">
+        <v>98.8</v>
+      </c>
       <c r="H19" s="9"/>
       <c r="I19" s="59"/>
       <c r="J19" s="9"/>
       <c r="K19" s="9"/>
       <c r="L19" s="9"/>
       <c r="M19" s="9"/>
     </row>
     <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="108" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="108"/>
       <c r="C20" s="108"/>
       <c r="D20" s="108"/>
       <c r="E20" s="108"/>
       <c r="F20" s="108"/>
       <c r="G20" s="108"/>
       <c r="H20" s="108"/>
       <c r="I20" s="108"/>
       <c r="J20" s="108"/>
       <c r="K20" s="108"/>
       <c r="L20" s="108"/>
       <c r="M20" s="108"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
@@ -2325,76 +2333,78 @@
         <v>101.6</v>
       </c>
       <c r="M26" s="23">
         <v>102.2</v>
       </c>
     </row>
     <row r="27" spans="1:13" s="4" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="98">
         <v>2026</v>
       </c>
       <c r="B27" s="61">
         <v>100.1</v>
       </c>
       <c r="C27" s="11">
         <v>100.2</v>
       </c>
       <c r="D27" s="11">
         <v>100.6</v>
       </c>
       <c r="E27" s="104">
         <v>100.8</v>
       </c>
       <c r="F27" s="11">
         <v>100.9</v>
       </c>
-      <c r="G27" s="11"/>
+      <c r="G27" s="11">
+        <v>100.3</v>
+      </c>
       <c r="H27" s="11"/>
       <c r="I27" s="99"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y10"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="M20" sqref="M20"/>
+      <selection activeCell="I18" sqref="I18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.140625" style="2" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="2"/>
     <col min="10" max="10" width="9.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="9" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="10.85546875" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A1" s="107" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="107"/>
       <c r="C1" s="107"/>
       <c r="D1" s="107"/>
       <c r="E1" s="107"/>
       <c r="F1" s="107"/>
       <c r="G1" s="107"/>
       <c r="H1" s="107"/>
       <c r="I1" s="107"/>
@@ -2751,215 +2761,217 @@
         <v>982.6</v>
       </c>
       <c r="M9" s="102">
         <v>1041.3</v>
       </c>
     </row>
     <row r="10" spans="1:25" s="4" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="101">
         <v>2026</v>
       </c>
       <c r="B10" s="62">
         <v>727.1</v>
       </c>
       <c r="C10" s="62">
         <v>579</v>
       </c>
       <c r="D10" s="62">
         <v>902.8</v>
       </c>
       <c r="E10" s="62">
         <v>688.1</v>
       </c>
       <c r="F10" s="75">
         <v>709.3</v>
       </c>
-      <c r="G10" s="75"/>
+      <c r="G10" s="75">
+        <v>1186.5999999999999</v>
+      </c>
       <c r="H10" s="75"/>
       <c r="I10" s="75"/>
       <c r="J10" s="75"/>
       <c r="K10" s="75"/>
       <c r="L10" s="75"/>
       <c r="M10" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z136"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A115" workbookViewId="0">
-      <selection activeCell="M132" sqref="M132"/>
+    <sheetView topLeftCell="A115" workbookViewId="0">
+      <selection activeCell="P135" sqref="P135"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.5703125" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" customWidth="1"/>
     <col min="22" max="22" width="12.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.28515625" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="114" t="s">
+      <c r="A1" s="122" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="114"/>
-[...22 lines deleted...]
-      <c r="Y1" s="114"/>
+      <c r="B1" s="122"/>
+      <c r="C1" s="122"/>
+      <c r="D1" s="122"/>
+      <c r="E1" s="122"/>
+      <c r="F1" s="122"/>
+      <c r="G1" s="122"/>
+      <c r="H1" s="122"/>
+      <c r="I1" s="122"/>
+      <c r="J1" s="122"/>
+      <c r="K1" s="122"/>
+      <c r="L1" s="122"/>
+      <c r="M1" s="122"/>
+      <c r="N1" s="122"/>
+      <c r="O1" s="122"/>
+      <c r="P1" s="122"/>
+      <c r="Q1" s="122"/>
+      <c r="R1" s="122"/>
+      <c r="S1" s="122"/>
+      <c r="T1" s="122"/>
+      <c r="U1" s="122"/>
+      <c r="V1" s="122"/>
+      <c r="W1" s="122"/>
+      <c r="X1" s="122"/>
+      <c r="Y1" s="122"/>
     </row>
     <row r="3" spans="1:25" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15"/>
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="16"/>
       <c r="G3" s="16"/>
       <c r="H3" s="16"/>
       <c r="I3" s="16"/>
       <c r="J3" s="16"/>
       <c r="K3" s="16"/>
       <c r="L3" s="16"/>
       <c r="M3" s="16"/>
       <c r="N3" s="16"/>
       <c r="O3" s="16"/>
       <c r="P3" s="16"/>
       <c r="Q3" s="16"/>
       <c r="R3" s="16"/>
       <c r="S3" s="16"/>
       <c r="T3" s="16"/>
       <c r="U3" s="16"/>
       <c r="V3" s="16"/>
       <c r="W3" s="16"/>
       <c r="X3" s="16"/>
       <c r="Y3" s="16"/>
     </row>
     <row r="4" spans="1:25" s="14" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="115"/>
+      <c r="A4" s="118"/>
       <c r="B4" s="110" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="110"/>
       <c r="D4" s="110" t="s">
         <v>38</v>
       </c>
       <c r="E4" s="110"/>
       <c r="F4" s="110" t="s">
         <v>39</v>
       </c>
       <c r="G4" s="110"/>
       <c r="H4" s="110" t="s">
         <v>40</v>
       </c>
       <c r="I4" s="110"/>
       <c r="J4" s="110" t="s">
         <v>41</v>
       </c>
       <c r="K4" s="110"/>
       <c r="L4" s="110" t="s">
         <v>42</v>
       </c>
       <c r="M4" s="110"/>
       <c r="N4" s="110" t="s">
         <v>43</v>
       </c>
       <c r="O4" s="110"/>
       <c r="P4" s="110" t="s">
         <v>44</v>
       </c>
       <c r="Q4" s="110"/>
       <c r="R4" s="110" t="s">
         <v>45</v>
       </c>
       <c r="S4" s="110"/>
       <c r="T4" s="110" t="s">
         <v>46</v>
       </c>
       <c r="U4" s="110"/>
       <c r="V4" s="110" t="s">
         <v>47</v>
       </c>
       <c r="W4" s="110"/>
       <c r="X4" s="110" t="s">
         <v>48</v>
       </c>
       <c r="Y4" s="111"/>
     </row>
     <row r="5" spans="1:25" s="6" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="116"/>
+      <c r="A5" s="119"/>
       <c r="B5" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="85" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E5" s="85" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G5" s="85" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="85" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="85" t="s">
@@ -4199,103 +4211,103 @@
       <c r="C22" s="30"/>
       <c r="D22" s="30"/>
       <c r="E22" s="30"/>
       <c r="F22" s="30"/>
       <c r="G22" s="30"/>
       <c r="H22" s="30"/>
       <c r="I22" s="30"/>
       <c r="J22" s="30"/>
       <c r="K22" s="30"/>
       <c r="L22" s="30"/>
       <c r="M22" s="30"/>
       <c r="N22" s="30"/>
       <c r="O22" s="30"/>
       <c r="P22" s="30"/>
       <c r="Q22" s="30"/>
       <c r="R22" s="30"/>
       <c r="S22" s="30"/>
       <c r="T22" s="30"/>
       <c r="U22" s="30"/>
       <c r="V22" s="30"/>
       <c r="W22" s="30"/>
       <c r="X22" s="30"/>
       <c r="Y22" s="30"/>
     </row>
     <row r="23" spans="1:26" s="18" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="117"/>
-      <c r="B23" s="112" t="s">
+      <c r="A23" s="120"/>
+      <c r="B23" s="114" t="s">
         <v>49</v>
       </c>
-      <c r="C23" s="112"/>
-      <c r="D23" s="112" t="s">
+      <c r="C23" s="114"/>
+      <c r="D23" s="114" t="s">
         <v>50</v>
       </c>
-      <c r="E23" s="112"/>
-      <c r="F23" s="112" t="s">
+      <c r="E23" s="114"/>
+      <c r="F23" s="114" t="s">
         <v>51</v>
       </c>
-      <c r="G23" s="112"/>
-      <c r="H23" s="112" t="s">
+      <c r="G23" s="114"/>
+      <c r="H23" s="114" t="s">
         <v>52</v>
       </c>
-      <c r="I23" s="112"/>
-      <c r="J23" s="112" t="s">
+      <c r="I23" s="114"/>
+      <c r="J23" s="114" t="s">
         <v>53</v>
       </c>
-      <c r="K23" s="112"/>
-      <c r="L23" s="112" t="s">
+      <c r="K23" s="114"/>
+      <c r="L23" s="114" t="s">
         <v>60</v>
       </c>
-      <c r="M23" s="112"/>
-      <c r="N23" s="112" t="s">
+      <c r="M23" s="114"/>
+      <c r="N23" s="114" t="s">
         <v>59</v>
       </c>
-      <c r="O23" s="112"/>
-      <c r="P23" s="112" t="s">
+      <c r="O23" s="114"/>
+      <c r="P23" s="114" t="s">
         <v>58</v>
       </c>
-      <c r="Q23" s="112"/>
-      <c r="R23" s="112" t="s">
+      <c r="Q23" s="114"/>
+      <c r="R23" s="114" t="s">
         <v>57</v>
       </c>
-      <c r="S23" s="112"/>
-      <c r="T23" s="112" t="s">
+      <c r="S23" s="114"/>
+      <c r="T23" s="114" t="s">
         <v>56</v>
       </c>
-      <c r="U23" s="112"/>
-      <c r="V23" s="112" t="s">
+      <c r="U23" s="114"/>
+      <c r="V23" s="114" t="s">
         <v>55</v>
       </c>
-      <c r="W23" s="112"/>
-      <c r="X23" s="112" t="s">
+      <c r="W23" s="114"/>
+      <c r="X23" s="114" t="s">
         <v>54</v>
       </c>
-      <c r="Y23" s="113"/>
+      <c r="Y23" s="115"/>
       <c r="Z23" s="17"/>
     </row>
     <row r="24" spans="1:26" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.2">
-      <c r="A24" s="118"/>
+      <c r="A24" s="121"/>
       <c r="B24" s="87" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="87" t="s">
         <v>6</v>
       </c>
       <c r="D24" s="87" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="87" t="s">
         <v>6</v>
       </c>
       <c r="F24" s="87" t="s">
         <v>36</v>
       </c>
       <c r="G24" s="87" t="s">
         <v>6</v>
       </c>
       <c r="H24" s="87" t="s">
         <v>36</v>
       </c>
       <c r="I24" s="87" t="s">
         <v>6</v>
       </c>
       <c r="J24" s="87" t="s">
@@ -5536,51 +5548,51 @@
       <c r="C41" s="30"/>
       <c r="D41" s="30"/>
       <c r="E41" s="30"/>
       <c r="F41" s="30"/>
       <c r="G41" s="30"/>
       <c r="H41" s="30"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="30"/>
       <c r="N41" s="30"/>
       <c r="O41" s="30"/>
       <c r="P41" s="30"/>
       <c r="Q41" s="30"/>
       <c r="R41" s="30"/>
       <c r="S41" s="30"/>
       <c r="T41" s="30"/>
       <c r="U41" s="30"/>
       <c r="V41" s="30"/>
       <c r="W41" s="30"/>
       <c r="X41" s="30"/>
       <c r="Y41" s="30"/>
     </row>
     <row r="42" spans="1:26" s="18" customFormat="1" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="115"/>
+      <c r="A42" s="118"/>
       <c r="B42" s="110" t="s">
         <v>72</v>
       </c>
       <c r="C42" s="110"/>
       <c r="D42" s="110" t="s">
         <v>61</v>
       </c>
       <c r="E42" s="110"/>
       <c r="F42" s="110" t="s">
         <v>62</v>
       </c>
       <c r="G42" s="110"/>
       <c r="H42" s="110" t="s">
         <v>63</v>
       </c>
       <c r="I42" s="110"/>
       <c r="J42" s="110" t="s">
         <v>64</v>
       </c>
       <c r="K42" s="110"/>
       <c r="L42" s="110" t="s">
         <v>65</v>
       </c>
       <c r="M42" s="110"/>
       <c r="N42" s="110" t="s">
@@ -5588,51 +5600,51 @@
       </c>
       <c r="O42" s="110"/>
       <c r="P42" s="110" t="s">
         <v>67</v>
       </c>
       <c r="Q42" s="110"/>
       <c r="R42" s="110" t="s">
         <v>68</v>
       </c>
       <c r="S42" s="110"/>
       <c r="T42" s="110" t="s">
         <v>69</v>
       </c>
       <c r="U42" s="111"/>
       <c r="V42" s="110" t="s">
         <v>70</v>
       </c>
       <c r="W42" s="111"/>
       <c r="X42" s="110" t="s">
         <v>71</v>
       </c>
       <c r="Y42" s="111"/>
       <c r="Z42" s="17"/>
     </row>
     <row r="43" spans="1:26" s="7" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="116"/>
+      <c r="A43" s="119"/>
       <c r="B43" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C43" s="85" t="s">
         <v>6</v>
       </c>
       <c r="D43" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E43" s="85" t="s">
         <v>6</v>
       </c>
       <c r="F43" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G43" s="85" t="s">
         <v>6</v>
       </c>
       <c r="H43" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I43" s="85" t="s">
         <v>6</v>
       </c>
       <c r="J43" s="85" t="s">
@@ -6873,51 +6885,51 @@
       <c r="C60" s="30"/>
       <c r="D60" s="30"/>
       <c r="E60" s="30"/>
       <c r="F60" s="30"/>
       <c r="G60" s="30"/>
       <c r="H60" s="30"/>
       <c r="I60" s="30"/>
       <c r="J60" s="30"/>
       <c r="K60" s="30"/>
       <c r="L60" s="30"/>
       <c r="M60" s="30"/>
       <c r="N60" s="30"/>
       <c r="O60" s="30"/>
       <c r="P60" s="30"/>
       <c r="Q60" s="30"/>
       <c r="R60" s="30"/>
       <c r="S60" s="30"/>
       <c r="T60" s="30"/>
       <c r="U60" s="30"/>
       <c r="V60" s="30"/>
       <c r="W60" s="30"/>
       <c r="X60" s="30"/>
       <c r="Y60" s="30"/>
     </row>
     <row r="61" spans="1:26" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="119"/>
+      <c r="A61" s="112"/>
       <c r="B61" s="110" t="s">
         <v>73</v>
       </c>
       <c r="C61" s="111"/>
       <c r="D61" s="110" t="s">
         <v>74</v>
       </c>
       <c r="E61" s="111"/>
       <c r="F61" s="110" t="s">
         <v>75</v>
       </c>
       <c r="G61" s="111"/>
       <c r="H61" s="110" t="s">
         <v>76</v>
       </c>
       <c r="I61" s="111"/>
       <c r="J61" s="110" t="s">
         <v>77</v>
       </c>
       <c r="K61" s="111"/>
       <c r="L61" s="110" t="s">
         <v>78</v>
       </c>
       <c r="M61" s="111"/>
       <c r="N61" s="110" t="s">
@@ -6925,51 +6937,51 @@
       </c>
       <c r="O61" s="111"/>
       <c r="P61" s="110" t="s">
         <v>80</v>
       </c>
       <c r="Q61" s="111"/>
       <c r="R61" s="110" t="s">
         <v>81</v>
       </c>
       <c r="S61" s="111"/>
       <c r="T61" s="110" t="s">
         <v>82</v>
       </c>
       <c r="U61" s="111"/>
       <c r="V61" s="110" t="s">
         <v>83</v>
       </c>
       <c r="W61" s="111"/>
       <c r="X61" s="110" t="s">
         <v>84</v>
       </c>
       <c r="Y61" s="111"/>
       <c r="Z61" s="17"/>
     </row>
     <row r="62" spans="1:26" s="7" customFormat="1" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="120"/>
+      <c r="A62" s="113"/>
       <c r="B62" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C62" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D62" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E62" s="86" t="s">
         <v>6</v>
       </c>
       <c r="F62" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G62" s="86" t="s">
         <v>6</v>
       </c>
       <c r="H62" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I62" s="86" t="s">
         <v>6</v>
       </c>
       <c r="J62" s="85" t="s">
@@ -8206,102 +8218,102 @@
       <c r="C79" s="30"/>
       <c r="D79" s="30"/>
       <c r="E79" s="30"/>
       <c r="F79" s="30"/>
       <c r="G79" s="30"/>
       <c r="H79" s="30"/>
       <c r="I79" s="30"/>
       <c r="J79" s="30"/>
       <c r="K79" s="30"/>
       <c r="L79" s="30"/>
       <c r="M79" s="30"/>
       <c r="N79" s="30"/>
       <c r="O79" s="30"/>
       <c r="P79" s="30"/>
       <c r="Q79" s="30"/>
       <c r="R79" s="30"/>
       <c r="S79" s="30"/>
       <c r="T79" s="30"/>
       <c r="U79" s="30"/>
       <c r="V79" s="30"/>
       <c r="W79" s="30"/>
       <c r="X79" s="27"/>
       <c r="Y79" s="27"/>
     </row>
     <row r="80" spans="1:25" s="18" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="119"/>
+      <c r="A80" s="112"/>
       <c r="B80" s="110" t="s">
         <v>85</v>
       </c>
       <c r="C80" s="111"/>
       <c r="D80" s="110" t="s">
         <v>86</v>
       </c>
       <c r="E80" s="111"/>
       <c r="F80" s="110" t="s">
         <v>87</v>
       </c>
       <c r="G80" s="111"/>
       <c r="H80" s="110" t="s">
         <v>88</v>
       </c>
       <c r="I80" s="111"/>
       <c r="J80" s="110" t="s">
         <v>89</v>
       </c>
       <c r="K80" s="111"/>
       <c r="L80" s="110" t="s">
         <v>90</v>
       </c>
       <c r="M80" s="111"/>
       <c r="N80" s="110" t="s">
         <v>91</v>
       </c>
       <c r="O80" s="111"/>
       <c r="P80" s="110" t="s">
         <v>95</v>
       </c>
       <c r="Q80" s="111"/>
       <c r="R80" s="110" t="s">
         <v>92</v>
       </c>
       <c r="S80" s="111"/>
       <c r="T80" s="110" t="s">
         <v>93</v>
       </c>
       <c r="U80" s="111"/>
-      <c r="V80" s="112" t="s">
+      <c r="V80" s="114" t="s">
         <v>94</v>
       </c>
-      <c r="W80" s="113"/>
-      <c r="X80" s="121" t="s">
+      <c r="W80" s="115"/>
+      <c r="X80" s="116" t="s">
         <v>96</v>
       </c>
-      <c r="Y80" s="122"/>
+      <c r="Y80" s="117"/>
     </row>
     <row r="81" spans="1:25" s="7" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="120"/>
+      <c r="A81" s="113"/>
       <c r="B81" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C81" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D81" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E81" s="86" t="s">
         <v>6</v>
       </c>
       <c r="F81" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G81" s="86" t="s">
         <v>6</v>
       </c>
       <c r="H81" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I81" s="86" t="s">
         <v>6</v>
       </c>
       <c r="J81" s="85" t="s">
@@ -9541,102 +9553,102 @@
       <c r="C98" s="38"/>
       <c r="D98" s="38"/>
       <c r="E98" s="38"/>
       <c r="F98" s="41"/>
       <c r="G98" s="38"/>
       <c r="H98" s="36"/>
       <c r="I98" s="36"/>
       <c r="J98" s="36"/>
       <c r="K98" s="36"/>
       <c r="L98" s="36"/>
       <c r="M98" s="36"/>
       <c r="N98" s="22"/>
       <c r="O98" s="22"/>
       <c r="P98" s="22"/>
       <c r="Q98" s="22"/>
       <c r="R98" s="22"/>
       <c r="S98" s="23"/>
       <c r="T98" s="22"/>
       <c r="U98" s="23"/>
       <c r="V98" s="44"/>
       <c r="W98" s="11"/>
       <c r="X98" s="44"/>
       <c r="Y98" s="11"/>
     </row>
     <row r="99" spans="1:25" s="7" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="119"/>
+      <c r="A99" s="112"/>
       <c r="B99" s="110" t="s">
         <v>97</v>
       </c>
       <c r="C99" s="111"/>
       <c r="D99" s="110" t="s">
         <v>98</v>
       </c>
       <c r="E99" s="111"/>
       <c r="F99" s="110" t="s">
         <v>99</v>
       </c>
       <c r="G99" s="111"/>
       <c r="H99" s="110" t="s">
         <v>100</v>
       </c>
       <c r="I99" s="111"/>
       <c r="J99" s="110" t="s">
         <v>101</v>
       </c>
       <c r="K99" s="111"/>
       <c r="L99" s="110" t="s">
         <v>102</v>
       </c>
       <c r="M99" s="111"/>
       <c r="N99" s="110" t="s">
         <v>103</v>
       </c>
       <c r="O99" s="111"/>
       <c r="P99" s="110" t="s">
         <v>104</v>
       </c>
       <c r="Q99" s="111"/>
       <c r="R99" s="110" t="s">
         <v>105</v>
       </c>
       <c r="S99" s="111"/>
       <c r="T99" s="110" t="s">
         <v>106</v>
       </c>
       <c r="U99" s="111"/>
-      <c r="V99" s="112" t="s">
+      <c r="V99" s="114" t="s">
         <v>107</v>
       </c>
-      <c r="W99" s="113"/>
-      <c r="X99" s="112" t="s">
+      <c r="W99" s="115"/>
+      <c r="X99" s="114" t="s">
         <v>108</v>
       </c>
-      <c r="Y99" s="113"/>
+      <c r="Y99" s="115"/>
     </row>
     <row r="100" spans="1:25" s="7" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="120"/>
+      <c r="A100" s="113"/>
       <c r="B100" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D100" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="F100" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="H100" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="J100" s="85" t="s">
@@ -10872,704 +10884,803 @@
       <c r="C117" s="48"/>
       <c r="D117" s="48"/>
       <c r="E117" s="48"/>
       <c r="F117" s="48"/>
       <c r="G117" s="48"/>
       <c r="H117" s="48"/>
       <c r="I117" s="48"/>
       <c r="J117" s="48"/>
       <c r="K117" s="48"/>
       <c r="L117" s="48"/>
       <c r="M117" s="48"/>
       <c r="N117" s="48"/>
       <c r="O117" s="48"/>
       <c r="P117" s="48"/>
       <c r="Q117" s="48"/>
       <c r="R117" s="48"/>
       <c r="S117" s="48"/>
       <c r="T117" s="48"/>
       <c r="U117" s="48"/>
       <c r="V117" s="48"/>
       <c r="W117" s="48"/>
       <c r="X117" s="48"/>
       <c r="Y117" s="48"/>
     </row>
     <row r="118" spans="1:25" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="119"/>
+      <c r="A118" s="112"/>
       <c r="B118" s="110" t="s">
         <v>110</v>
       </c>
       <c r="C118" s="111"/>
       <c r="D118" s="110" t="s">
         <v>111</v>
       </c>
       <c r="E118" s="111"/>
       <c r="F118" s="110" t="s">
         <v>112</v>
       </c>
       <c r="G118" s="111"/>
       <c r="H118" s="110" t="s">
         <v>113</v>
       </c>
       <c r="I118" s="111"/>
       <c r="J118" s="110" t="s">
         <v>114</v>
       </c>
       <c r="K118" s="111"/>
-      <c r="L118" s="48"/>
-      <c r="M118" s="48"/>
+      <c r="L118" s="110" t="s">
+        <v>115</v>
+      </c>
+      <c r="M118" s="111"/>
       <c r="N118" s="48"/>
       <c r="O118" s="48"/>
       <c r="P118" s="48"/>
       <c r="Q118" s="48"/>
       <c r="R118" s="48"/>
       <c r="S118" s="48"/>
       <c r="T118" s="48"/>
       <c r="U118" s="48"/>
       <c r="V118" s="48"/>
       <c r="W118" s="48"/>
       <c r="X118" s="48"/>
       <c r="Y118" s="48"/>
     </row>
     <row r="119" spans="1:25" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="120"/>
+      <c r="A119" s="113"/>
       <c r="B119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="F119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="H119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="J119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="K119" s="86" t="s">
+        <v>6</v>
+      </c>
+      <c r="L119" s="85" t="s">
+        <v>36</v>
+      </c>
+      <c r="M119" s="86" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="120" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A120" s="49" t="s">
         <v>9</v>
       </c>
       <c r="B120" s="97">
         <v>727.13499999999999</v>
       </c>
       <c r="C120" s="9">
         <v>100.1</v>
       </c>
       <c r="D120" s="19">
         <v>1306.1479999999999</v>
       </c>
       <c r="E120" s="9">
         <v>100.2</v>
       </c>
       <c r="F120" s="19">
         <v>2208.9879999999998</v>
       </c>
       <c r="G120" s="9">
         <v>100.6</v>
       </c>
       <c r="H120" s="19">
         <v>2897.1</v>
       </c>
       <c r="I120" s="103">
         <v>100.8</v>
       </c>
       <c r="J120" s="20">
         <v>3606.393</v>
       </c>
       <c r="K120" s="9">
         <v>100.9</v>
       </c>
+      <c r="L120" s="20">
+        <v>4792.9859999999999</v>
+      </c>
+      <c r="M120" s="9">
+        <v>100.3</v>
+      </c>
     </row>
     <row r="121" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A121" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B121" s="97">
         <v>698.22299999999996</v>
       </c>
       <c r="C121" s="9">
         <v>100.5</v>
       </c>
       <c r="D121" s="19">
         <v>1246.7629999999999</v>
       </c>
       <c r="E121" s="9">
         <v>100.6</v>
       </c>
       <c r="F121" s="19">
         <v>2115.7620000000002</v>
       </c>
       <c r="G121" s="9">
         <v>100.7</v>
       </c>
       <c r="H121" s="19">
         <v>2772.4</v>
       </c>
       <c r="I121" s="103">
         <v>104</v>
       </c>
       <c r="J121" s="20">
         <v>3450.201</v>
       </c>
       <c r="K121" s="9">
         <v>106</v>
       </c>
+      <c r="L121" s="20">
+        <v>4418.6559999999999</v>
+      </c>
+      <c r="M121" s="9">
+        <v>103.4</v>
+      </c>
     </row>
     <row r="122" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A122" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B122" s="97">
         <v>25.547000000000001</v>
       </c>
       <c r="C122" s="9">
         <v>90.3</v>
       </c>
       <c r="D122" s="19">
         <v>52.021000000000001</v>
       </c>
       <c r="E122" s="9">
         <v>94.2</v>
       </c>
       <c r="F122" s="19">
         <v>78.055999999999997</v>
       </c>
       <c r="G122" s="9">
         <v>94.5</v>
       </c>
       <c r="H122" s="19">
         <v>102.3</v>
       </c>
       <c r="I122" s="103">
         <v>81</v>
       </c>
       <c r="J122" s="20">
         <v>126.511</v>
       </c>
       <c r="K122" s="9">
         <v>75.2</v>
       </c>
+      <c r="L122" s="20">
+        <v>171.863</v>
+      </c>
+      <c r="M122" s="9">
+        <v>80.7</v>
+      </c>
     </row>
     <row r="123" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A123" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B123" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C123" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F123" s="43" t="s">
         <v>23</v>
       </c>
       <c r="G123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H123" s="19"/>
       <c r="I123" s="105" t="s">
         <v>23</v>
       </c>
       <c r="J123" s="10"/>
       <c r="K123" s="10" t="s">
         <v>23</v>
       </c>
+      <c r="L123" s="20">
+        <v>14.87</v>
+      </c>
+      <c r="M123" s="9">
+        <v>51.9</v>
+      </c>
     </row>
     <row r="124" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A124" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B124" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C124" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F124" s="43" t="s">
         <v>23</v>
       </c>
       <c r="G124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H124" s="19"/>
       <c r="I124" s="105" t="s">
         <v>23</v>
       </c>
       <c r="J124" s="10"/>
       <c r="K124" s="10" t="s">
         <v>23</v>
       </c>
+      <c r="L124" s="20">
+        <v>49.045999999999999</v>
+      </c>
+      <c r="M124" s="9">
+        <v>52.1</v>
+      </c>
     </row>
     <row r="125" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A125" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B125" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C125" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D125" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E125" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F125" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G125" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H125" s="19"/>
       <c r="I125" s="105" t="s">
         <v>23</v>
       </c>
       <c r="J125" s="10"/>
       <c r="K125" s="10" t="s">
         <v>23</v>
       </c>
+      <c r="L125" s="20">
+        <v>0.59899999999999998</v>
+      </c>
+      <c r="M125" s="9">
+        <v>30.6</v>
+      </c>
     </row>
     <row r="126" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A126" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B126" s="97">
         <v>0.21</v>
       </c>
       <c r="C126" s="9">
         <v>63.6</v>
       </c>
       <c r="D126" s="39">
         <v>0.6</v>
       </c>
       <c r="E126" s="9">
         <v>76.900000000000006</v>
       </c>
       <c r="F126" s="39">
         <v>0.86</v>
       </c>
       <c r="G126" s="9">
         <v>81.2</v>
       </c>
       <c r="H126" s="19">
         <v>1.4</v>
       </c>
       <c r="I126" s="103">
         <v>29.1</v>
       </c>
       <c r="J126" s="20">
         <v>1.7390000000000001</v>
       </c>
       <c r="K126" s="9">
         <v>21.1</v>
       </c>
+      <c r="L126" s="20">
+        <v>8.0679999999999996</v>
+      </c>
+      <c r="M126" s="9">
+        <v>97.9</v>
+      </c>
     </row>
     <row r="127" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A127" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B127" s="97">
         <v>3.1549999999999998</v>
       </c>
       <c r="C127" s="9">
         <v>93.4</v>
       </c>
       <c r="D127" s="39">
         <v>6.8</v>
       </c>
       <c r="E127" s="9">
         <v>102.2</v>
       </c>
       <c r="F127" s="39">
         <v>9.9499999999999993</v>
       </c>
       <c r="G127" s="9">
         <v>97.9</v>
       </c>
       <c r="H127" s="19">
         <v>13.2</v>
       </c>
       <c r="I127" s="103">
         <v>63.8</v>
       </c>
       <c r="J127" s="20">
         <v>16.259</v>
       </c>
       <c r="K127" s="9">
         <v>52.2</v>
       </c>
+      <c r="L127" s="20">
+        <v>54.914000000000001</v>
+      </c>
+      <c r="M127" s="9">
+        <v>87.4</v>
+      </c>
     </row>
     <row r="128" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A128" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B128" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C128" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F128" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H128" s="19"/>
       <c r="I128" s="105" t="s">
         <v>23</v>
       </c>
       <c r="J128" s="10"/>
       <c r="K128" s="10" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="129" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L128" s="20">
+        <v>2.819</v>
+      </c>
+      <c r="M128" s="9">
+        <v>29.6</v>
+      </c>
+    </row>
+    <row r="129" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A129" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B129" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C129" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F129" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H129" s="19"/>
       <c r="I129" s="105" t="s">
         <v>23</v>
       </c>
       <c r="J129" s="10"/>
       <c r="K129" s="10" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="130" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L129" s="20">
+        <v>3.8889999999999998</v>
+      </c>
+      <c r="M129" s="10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="130" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A130" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B130" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C130" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F130" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H130" s="19">
         <v>0.1</v>
       </c>
       <c r="I130" s="105" t="s">
         <v>23</v>
       </c>
       <c r="J130" s="20">
         <v>0.4</v>
       </c>
       <c r="K130" s="10" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="131" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L130" s="20">
+        <v>1.5960000000000001</v>
+      </c>
+      <c r="M130" s="10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A131" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B131" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C131" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F131" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H131" s="19"/>
       <c r="I131" s="105" t="s">
         <v>23</v>
       </c>
       <c r="J131" s="10"/>
       <c r="K131" s="10" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="132" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L131" s="20">
+        <v>39.923000000000002</v>
+      </c>
+      <c r="M131" s="9">
+        <v>50.6</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A132" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B132" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C132" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F132" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H132" s="19"/>
       <c r="I132" s="105" t="s">
         <v>23</v>
       </c>
       <c r="J132" s="10"/>
       <c r="K132" s="10" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="133" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L132" s="20">
+        <v>1.196</v>
+      </c>
+      <c r="M132" s="9">
+        <v>118.8</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A133" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B133" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C133" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F133" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H133" s="19"/>
       <c r="I133" s="105" t="s">
         <v>23</v>
       </c>
       <c r="J133" s="10"/>
       <c r="K133" s="10" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="134" spans="1:11" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="L133" s="20">
+        <v>3.5960000000000001</v>
+      </c>
+      <c r="M133" s="9">
+        <v>114.8</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A134" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B134" s="71" t="s">
         <v>23</v>
       </c>
       <c r="C134" s="71" t="s">
         <v>23</v>
       </c>
       <c r="D134" s="45" t="s">
         <v>23</v>
       </c>
       <c r="E134" s="45" t="s">
         <v>23</v>
       </c>
       <c r="F134" s="30">
         <v>4.3600000000000003</v>
       </c>
       <c r="G134" s="45" t="s">
         <v>23</v>
       </c>
       <c r="H134" s="44">
         <v>7.7</v>
       </c>
       <c r="I134" s="104">
         <v>1081.7</v>
       </c>
       <c r="J134" s="11">
         <v>11.3</v>
       </c>
       <c r="K134" s="11">
         <v>792.4</v>
       </c>
-    </row>
-    <row r="136" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L134" s="74">
+        <v>21.951000000000001</v>
+      </c>
+      <c r="M134" s="11">
+        <v>491.7</v>
+      </c>
+    </row>
+    <row r="136" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A136" s="96" t="s">
         <v>109</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="85">
+  <mergeCells count="86">
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="N42:O42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="X23:Y23"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="J61:K61"/>
+    <mergeCell ref="X61:Y61"/>
+    <mergeCell ref="P61:Q61"/>
+    <mergeCell ref="R61:S61"/>
+    <mergeCell ref="T61:U61"/>
+    <mergeCell ref="V61:W61"/>
+    <mergeCell ref="L61:M61"/>
+    <mergeCell ref="N61:O61"/>
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="X42:Y42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="D61:E61"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="H61:I61"/>
+    <mergeCell ref="A80:A81"/>
+    <mergeCell ref="B80:C80"/>
+    <mergeCell ref="D80:E80"/>
+    <mergeCell ref="F80:G80"/>
+    <mergeCell ref="J80:K80"/>
+    <mergeCell ref="H80:I80"/>
+    <mergeCell ref="D118:E118"/>
+    <mergeCell ref="X80:Y80"/>
+    <mergeCell ref="V80:W80"/>
+    <mergeCell ref="R80:S80"/>
+    <mergeCell ref="P80:Q80"/>
+    <mergeCell ref="L80:M80"/>
+    <mergeCell ref="N80:O80"/>
+    <mergeCell ref="T80:U80"/>
+    <mergeCell ref="H118:I118"/>
+    <mergeCell ref="X99:Y99"/>
+    <mergeCell ref="L118:M118"/>
     <mergeCell ref="J118:K118"/>
     <mergeCell ref="F118:G118"/>
     <mergeCell ref="A118:A119"/>
     <mergeCell ref="B118:C118"/>
     <mergeCell ref="V99:W99"/>
     <mergeCell ref="D99:E99"/>
     <mergeCell ref="F99:G99"/>
     <mergeCell ref="H99:I99"/>
     <mergeCell ref="J99:K99"/>
     <mergeCell ref="L99:M99"/>
     <mergeCell ref="N99:O99"/>
     <mergeCell ref="P99:Q99"/>
     <mergeCell ref="R99:S99"/>
     <mergeCell ref="T99:U99"/>
     <mergeCell ref="A99:A100"/>
     <mergeCell ref="B99:C99"/>
-    <mergeCell ref="D118:E118"/>
-[...67 lines deleted...]
-    <mergeCell ref="X4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>НКИ тамақ өнім мен сусындар</vt:lpstr>
       <vt:lpstr>Тамақ өнім мен сусындар көлемі</vt:lpstr>