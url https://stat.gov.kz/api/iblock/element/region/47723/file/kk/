--- v3 (2026-07-22)
+++ v4 (2026-08-24)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3450" yWindow="885" windowWidth="20655" windowHeight="8205"/>
+    <workbookView xWindow="1995" yWindow="660" windowWidth="20655" windowHeight="8205"/>
   </bookViews>
   <sheets>
     <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId1"/>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="6" r:id="rId2"/>
     <sheet name="НКИ және көлемі аудандар бойынш" sheetId="7" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="743" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="748" uniqueCount="117">
   <si>
     <t xml:space="preserve">млн. теңге </t>
   </si>
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу көлемі</t>
   </si>
   <si>
     <t>өткен жылғы тиісті кезеңге, %-бен</t>
   </si>
   <si>
     <t>өткен жылғы тиісті айға, %-бен</t>
   </si>
   <si>
     <t>өткен айға, %-бен</t>
   </si>
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу нақты көлем индекстері</t>
   </si>
   <si>
     <t>НКИ, %-бен</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
@@ -434,50 +434,54 @@
   <si>
     <t>* жедел ақпарат</t>
   </si>
   <si>
     <t>Қаңтар 2026 жыл</t>
   </si>
   <si>
     <t>Қаңтар-ақпан 
 2026 жыл</t>
   </si>
   <si>
     <t>Қаңтар-наурыз
  2026 жыл</t>
   </si>
   <si>
     <t>Қаңтар-сәуір 
 2026 жыл</t>
   </si>
   <si>
     <t>Қаңтар-мамыр
 2026 жыл</t>
   </si>
   <si>
     <t>Қаңтар-маусым
  2026 жыл</t>
+  </si>
+  <si>
+    <t>Қаңтар-шілде 
+2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -1016,88 +1020,88 @@
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1376,52 +1380,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J34" sqref="J34"/>
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="R21" sqref="R21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="2"/>
     <col min="10" max="10" width="9.5703125" style="2" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="11.5703125" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A1" s="106" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="107"/>
       <c r="C1" s="107"/>
       <c r="D1" s="107"/>
       <c r="E1" s="107"/>
       <c r="F1" s="107"/>
       <c r="G1" s="107"/>
       <c r="H1" s="107"/>
       <c r="I1" s="107"/>
       <c r="J1" s="107"/>
       <c r="K1" s="107"/>
@@ -1752,51 +1756,53 @@
       </c>
       <c r="N10" s="4"/>
     </row>
     <row r="11" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="53">
         <v>2026</v>
       </c>
       <c r="B11" s="56">
         <v>69.099999999999994</v>
       </c>
       <c r="C11" s="9">
         <v>79.599999999999994</v>
       </c>
       <c r="D11" s="9">
         <v>155.6</v>
       </c>
       <c r="E11" s="103">
         <v>76.2</v>
       </c>
       <c r="F11" s="9">
         <v>103.1</v>
       </c>
       <c r="G11" s="9">
         <v>166.1</v>
       </c>
-      <c r="H11" s="9"/>
+      <c r="H11" s="9">
+        <v>99.4</v>
+      </c>
       <c r="I11" s="54"/>
       <c r="J11" s="9"/>
       <c r="K11" s="9"/>
       <c r="L11" s="9"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="108" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="108"/>
       <c r="C12" s="108"/>
       <c r="D12" s="108"/>
       <c r="E12" s="108"/>
       <c r="F12" s="108"/>
       <c r="G12" s="108"/>
       <c r="H12" s="108"/>
       <c r="I12" s="108"/>
       <c r="J12" s="108"/>
       <c r="K12" s="108"/>
       <c r="L12" s="108"/>
       <c r="M12" s="108"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="58">
@@ -2044,51 +2050,53 @@
         <v>108.3</v>
       </c>
     </row>
     <row r="19" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="58">
         <v>2026</v>
       </c>
       <c r="B19" s="56">
         <v>100.1</v>
       </c>
       <c r="C19" s="9">
         <v>100.4</v>
       </c>
       <c r="D19" s="9">
         <v>101</v>
       </c>
       <c r="E19" s="103">
         <v>101.6</v>
       </c>
       <c r="F19" s="9">
         <v>101.3</v>
       </c>
       <c r="G19" s="9">
         <v>98.8</v>
       </c>
-      <c r="H19" s="9"/>
+      <c r="H19" s="9">
+        <v>101.7</v>
+      </c>
       <c r="I19" s="59"/>
       <c r="J19" s="9"/>
       <c r="K19" s="9"/>
       <c r="L19" s="9"/>
       <c r="M19" s="9"/>
     </row>
     <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="108" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="108"/>
       <c r="C20" s="108"/>
       <c r="D20" s="108"/>
       <c r="E20" s="108"/>
       <c r="F20" s="108"/>
       <c r="G20" s="108"/>
       <c r="H20" s="108"/>
       <c r="I20" s="108"/>
       <c r="J20" s="108"/>
       <c r="K20" s="108"/>
       <c r="L20" s="108"/>
       <c r="M20" s="108"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="60">
@@ -2336,75 +2344,77 @@
         <v>102.2</v>
       </c>
     </row>
     <row r="27" spans="1:13" s="4" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="98">
         <v>2026</v>
       </c>
       <c r="B27" s="61">
         <v>100.1</v>
       </c>
       <c r="C27" s="11">
         <v>100.2</v>
       </c>
       <c r="D27" s="11">
         <v>100.6</v>
       </c>
       <c r="E27" s="104">
         <v>100.8</v>
       </c>
       <c r="F27" s="11">
         <v>100.9</v>
       </c>
       <c r="G27" s="11">
         <v>100.3</v>
       </c>
-      <c r="H27" s="11"/>
+      <c r="H27" s="11">
+        <v>100.7</v>
+      </c>
       <c r="I27" s="99"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y10"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I18" sqref="I18"/>
+      <selection activeCell="J19" sqref="J19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.140625" style="2" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="2"/>
     <col min="10" max="10" width="9.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="9" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="10.85546875" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A1" s="107" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="107"/>
       <c r="C1" s="107"/>
       <c r="D1" s="107"/>
       <c r="E1" s="107"/>
       <c r="F1" s="107"/>
       <c r="G1" s="107"/>
       <c r="H1" s="107"/>
       <c r="I1" s="107"/>
@@ -2764,214 +2774,216 @@
         <v>1041.3</v>
       </c>
     </row>
     <row r="10" spans="1:25" s="4" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="101">
         <v>2026</v>
       </c>
       <c r="B10" s="62">
         <v>727.1</v>
       </c>
       <c r="C10" s="62">
         <v>579</v>
       </c>
       <c r="D10" s="62">
         <v>902.8</v>
       </c>
       <c r="E10" s="62">
         <v>688.1</v>
       </c>
       <c r="F10" s="75">
         <v>709.3</v>
       </c>
       <c r="G10" s="75">
         <v>1186.5999999999999</v>
       </c>
-      <c r="H10" s="75"/>
+      <c r="H10" s="75">
+        <v>1203.7</v>
+      </c>
       <c r="I10" s="75"/>
       <c r="J10" s="75"/>
       <c r="K10" s="75"/>
       <c r="L10" s="75"/>
       <c r="M10" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z136"/>
   <sheetViews>
     <sheetView topLeftCell="A115" workbookViewId="0">
-      <selection activeCell="P135" sqref="P135"/>
+      <selection activeCell="N121" sqref="N121:N134"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.5703125" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" customWidth="1"/>
     <col min="22" max="22" width="12.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.28515625" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="122" t="s">
+      <c r="A1" s="110" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="122"/>
-[...22 lines deleted...]
-      <c r="Y1" s="122"/>
+      <c r="B1" s="110"/>
+      <c r="C1" s="110"/>
+      <c r="D1" s="110"/>
+      <c r="E1" s="110"/>
+      <c r="F1" s="110"/>
+      <c r="G1" s="110"/>
+      <c r="H1" s="110"/>
+      <c r="I1" s="110"/>
+      <c r="J1" s="110"/>
+      <c r="K1" s="110"/>
+      <c r="L1" s="110"/>
+      <c r="M1" s="110"/>
+      <c r="N1" s="110"/>
+      <c r="O1" s="110"/>
+      <c r="P1" s="110"/>
+      <c r="Q1" s="110"/>
+      <c r="R1" s="110"/>
+      <c r="S1" s="110"/>
+      <c r="T1" s="110"/>
+      <c r="U1" s="110"/>
+      <c r="V1" s="110"/>
+      <c r="W1" s="110"/>
+      <c r="X1" s="110"/>
+      <c r="Y1" s="110"/>
     </row>
     <row r="3" spans="1:25" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15"/>
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="16"/>
       <c r="G3" s="16"/>
       <c r="H3" s="16"/>
       <c r="I3" s="16"/>
       <c r="J3" s="16"/>
       <c r="K3" s="16"/>
       <c r="L3" s="16"/>
       <c r="M3" s="16"/>
       <c r="N3" s="16"/>
       <c r="O3" s="16"/>
       <c r="P3" s="16"/>
       <c r="Q3" s="16"/>
       <c r="R3" s="16"/>
       <c r="S3" s="16"/>
       <c r="T3" s="16"/>
       <c r="U3" s="16"/>
       <c r="V3" s="16"/>
       <c r="W3" s="16"/>
       <c r="X3" s="16"/>
       <c r="Y3" s="16"/>
     </row>
     <row r="4" spans="1:25" s="14" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="118"/>
-      <c r="B4" s="110" t="s">
+      <c r="A4" s="111"/>
+      <c r="B4" s="113" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="110"/>
-      <c r="D4" s="110" t="s">
+      <c r="C4" s="113"/>
+      <c r="D4" s="113" t="s">
         <v>38</v>
       </c>
-      <c r="E4" s="110"/>
-      <c r="F4" s="110" t="s">
+      <c r="E4" s="113"/>
+      <c r="F4" s="113" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="110"/>
-      <c r="H4" s="110" t="s">
+      <c r="G4" s="113"/>
+      <c r="H4" s="113" t="s">
         <v>40</v>
       </c>
-      <c r="I4" s="110"/>
-      <c r="J4" s="110" t="s">
+      <c r="I4" s="113"/>
+      <c r="J4" s="113" t="s">
         <v>41</v>
       </c>
-      <c r="K4" s="110"/>
-      <c r="L4" s="110" t="s">
+      <c r="K4" s="113"/>
+      <c r="L4" s="113" t="s">
         <v>42</v>
       </c>
-      <c r="M4" s="110"/>
-      <c r="N4" s="110" t="s">
+      <c r="M4" s="113"/>
+      <c r="N4" s="113" t="s">
         <v>43</v>
       </c>
-      <c r="O4" s="110"/>
-      <c r="P4" s="110" t="s">
+      <c r="O4" s="113"/>
+      <c r="P4" s="113" t="s">
         <v>44</v>
       </c>
-      <c r="Q4" s="110"/>
-      <c r="R4" s="110" t="s">
+      <c r="Q4" s="113"/>
+      <c r="R4" s="113" t="s">
         <v>45</v>
       </c>
-      <c r="S4" s="110"/>
-      <c r="T4" s="110" t="s">
+      <c r="S4" s="113"/>
+      <c r="T4" s="113" t="s">
         <v>46</v>
       </c>
-      <c r="U4" s="110"/>
-      <c r="V4" s="110" t="s">
+      <c r="U4" s="113"/>
+      <c r="V4" s="113" t="s">
         <v>47</v>
       </c>
-      <c r="W4" s="110"/>
-      <c r="X4" s="110" t="s">
+      <c r="W4" s="113"/>
+      <c r="X4" s="113" t="s">
         <v>48</v>
       </c>
-      <c r="Y4" s="111"/>
+      <c r="Y4" s="114"/>
     </row>
     <row r="5" spans="1:25" s="6" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="119"/>
+      <c r="A5" s="112"/>
       <c r="B5" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="85" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E5" s="85" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G5" s="85" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="85" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="85" t="s">
@@ -4211,103 +4223,103 @@
       <c r="C22" s="30"/>
       <c r="D22" s="30"/>
       <c r="E22" s="30"/>
       <c r="F22" s="30"/>
       <c r="G22" s="30"/>
       <c r="H22" s="30"/>
       <c r="I22" s="30"/>
       <c r="J22" s="30"/>
       <c r="K22" s="30"/>
       <c r="L22" s="30"/>
       <c r="M22" s="30"/>
       <c r="N22" s="30"/>
       <c r="O22" s="30"/>
       <c r="P22" s="30"/>
       <c r="Q22" s="30"/>
       <c r="R22" s="30"/>
       <c r="S22" s="30"/>
       <c r="T22" s="30"/>
       <c r="U22" s="30"/>
       <c r="V22" s="30"/>
       <c r="W22" s="30"/>
       <c r="X22" s="30"/>
       <c r="Y22" s="30"/>
     </row>
     <row r="23" spans="1:26" s="18" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="120"/>
-      <c r="B23" s="114" t="s">
+      <c r="A23" s="116"/>
+      <c r="B23" s="115" t="s">
         <v>49</v>
       </c>
-      <c r="C23" s="114"/>
-      <c r="D23" s="114" t="s">
+      <c r="C23" s="115"/>
+      <c r="D23" s="115" t="s">
         <v>50</v>
       </c>
-      <c r="E23" s="114"/>
-      <c r="F23" s="114" t="s">
+      <c r="E23" s="115"/>
+      <c r="F23" s="115" t="s">
         <v>51</v>
       </c>
-      <c r="G23" s="114"/>
-      <c r="H23" s="114" t="s">
+      <c r="G23" s="115"/>
+      <c r="H23" s="115" t="s">
         <v>52</v>
       </c>
-      <c r="I23" s="114"/>
-      <c r="J23" s="114" t="s">
+      <c r="I23" s="115"/>
+      <c r="J23" s="115" t="s">
         <v>53</v>
       </c>
-      <c r="K23" s="114"/>
-      <c r="L23" s="114" t="s">
+      <c r="K23" s="115"/>
+      <c r="L23" s="115" t="s">
         <v>60</v>
       </c>
-      <c r="M23" s="114"/>
-      <c r="N23" s="114" t="s">
+      <c r="M23" s="115"/>
+      <c r="N23" s="115" t="s">
         <v>59</v>
       </c>
-      <c r="O23" s="114"/>
-      <c r="P23" s="114" t="s">
+      <c r="O23" s="115"/>
+      <c r="P23" s="115" t="s">
         <v>58</v>
       </c>
-      <c r="Q23" s="114"/>
-      <c r="R23" s="114" t="s">
+      <c r="Q23" s="115"/>
+      <c r="R23" s="115" t="s">
         <v>57</v>
       </c>
-      <c r="S23" s="114"/>
-      <c r="T23" s="114" t="s">
+      <c r="S23" s="115"/>
+      <c r="T23" s="115" t="s">
         <v>56</v>
       </c>
-      <c r="U23" s="114"/>
-      <c r="V23" s="114" t="s">
+      <c r="U23" s="115"/>
+      <c r="V23" s="115" t="s">
         <v>55</v>
       </c>
-      <c r="W23" s="114"/>
-      <c r="X23" s="114" t="s">
+      <c r="W23" s="115"/>
+      <c r="X23" s="115" t="s">
         <v>54</v>
       </c>
-      <c r="Y23" s="115"/>
+      <c r="Y23" s="118"/>
       <c r="Z23" s="17"/>
     </row>
     <row r="24" spans="1:26" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.2">
-      <c r="A24" s="121"/>
+      <c r="A24" s="117"/>
       <c r="B24" s="87" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="87" t="s">
         <v>6</v>
       </c>
       <c r="D24" s="87" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="87" t="s">
         <v>6</v>
       </c>
       <c r="F24" s="87" t="s">
         <v>36</v>
       </c>
       <c r="G24" s="87" t="s">
         <v>6</v>
       </c>
       <c r="H24" s="87" t="s">
         <v>36</v>
       </c>
       <c r="I24" s="87" t="s">
         <v>6</v>
       </c>
       <c r="J24" s="87" t="s">
@@ -5548,103 +5560,103 @@
       <c r="C41" s="30"/>
       <c r="D41" s="30"/>
       <c r="E41" s="30"/>
       <c r="F41" s="30"/>
       <c r="G41" s="30"/>
       <c r="H41" s="30"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="30"/>
       <c r="N41" s="30"/>
       <c r="O41" s="30"/>
       <c r="P41" s="30"/>
       <c r="Q41" s="30"/>
       <c r="R41" s="30"/>
       <c r="S41" s="30"/>
       <c r="T41" s="30"/>
       <c r="U41" s="30"/>
       <c r="V41" s="30"/>
       <c r="W41" s="30"/>
       <c r="X41" s="30"/>
       <c r="Y41" s="30"/>
     </row>
     <row r="42" spans="1:26" s="18" customFormat="1" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="118"/>
-      <c r="B42" s="110" t="s">
+      <c r="A42" s="111"/>
+      <c r="B42" s="113" t="s">
         <v>72</v>
       </c>
-      <c r="C42" s="110"/>
-      <c r="D42" s="110" t="s">
+      <c r="C42" s="113"/>
+      <c r="D42" s="113" t="s">
         <v>61</v>
       </c>
-      <c r="E42" s="110"/>
-      <c r="F42" s="110" t="s">
+      <c r="E42" s="113"/>
+      <c r="F42" s="113" t="s">
         <v>62</v>
       </c>
-      <c r="G42" s="110"/>
-      <c r="H42" s="110" t="s">
+      <c r="G42" s="113"/>
+      <c r="H42" s="113" t="s">
         <v>63</v>
       </c>
-      <c r="I42" s="110"/>
-      <c r="J42" s="110" t="s">
+      <c r="I42" s="113"/>
+      <c r="J42" s="113" t="s">
         <v>64</v>
       </c>
-      <c r="K42" s="110"/>
-      <c r="L42" s="110" t="s">
+      <c r="K42" s="113"/>
+      <c r="L42" s="113" t="s">
         <v>65</v>
       </c>
-      <c r="M42" s="110"/>
-      <c r="N42" s="110" t="s">
+      <c r="M42" s="113"/>
+      <c r="N42" s="113" t="s">
         <v>66</v>
       </c>
-      <c r="O42" s="110"/>
-      <c r="P42" s="110" t="s">
+      <c r="O42" s="113"/>
+      <c r="P42" s="113" t="s">
         <v>67</v>
       </c>
-      <c r="Q42" s="110"/>
-      <c r="R42" s="110" t="s">
+      <c r="Q42" s="113"/>
+      <c r="R42" s="113" t="s">
         <v>68</v>
       </c>
-      <c r="S42" s="110"/>
-      <c r="T42" s="110" t="s">
+      <c r="S42" s="113"/>
+      <c r="T42" s="113" t="s">
         <v>69</v>
       </c>
-      <c r="U42" s="111"/>
-      <c r="V42" s="110" t="s">
+      <c r="U42" s="114"/>
+      <c r="V42" s="113" t="s">
         <v>70</v>
       </c>
-      <c r="W42" s="111"/>
-      <c r="X42" s="110" t="s">
+      <c r="W42" s="114"/>
+      <c r="X42" s="113" t="s">
         <v>71</v>
       </c>
-      <c r="Y42" s="111"/>
+      <c r="Y42" s="114"/>
       <c r="Z42" s="17"/>
     </row>
     <row r="43" spans="1:26" s="7" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="119"/>
+      <c r="A43" s="112"/>
       <c r="B43" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C43" s="85" t="s">
         <v>6</v>
       </c>
       <c r="D43" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E43" s="85" t="s">
         <v>6</v>
       </c>
       <c r="F43" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G43" s="85" t="s">
         <v>6</v>
       </c>
       <c r="H43" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I43" s="85" t="s">
         <v>6</v>
       </c>
       <c r="J43" s="85" t="s">
@@ -6885,103 +6897,103 @@
       <c r="C60" s="30"/>
       <c r="D60" s="30"/>
       <c r="E60" s="30"/>
       <c r="F60" s="30"/>
       <c r="G60" s="30"/>
       <c r="H60" s="30"/>
       <c r="I60" s="30"/>
       <c r="J60" s="30"/>
       <c r="K60" s="30"/>
       <c r="L60" s="30"/>
       <c r="M60" s="30"/>
       <c r="N60" s="30"/>
       <c r="O60" s="30"/>
       <c r="P60" s="30"/>
       <c r="Q60" s="30"/>
       <c r="R60" s="30"/>
       <c r="S60" s="30"/>
       <c r="T60" s="30"/>
       <c r="U60" s="30"/>
       <c r="V60" s="30"/>
       <c r="W60" s="30"/>
       <c r="X60" s="30"/>
       <c r="Y60" s="30"/>
     </row>
     <row r="61" spans="1:26" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="112"/>
-      <c r="B61" s="110" t="s">
+      <c r="A61" s="119"/>
+      <c r="B61" s="113" t="s">
         <v>73</v>
       </c>
-      <c r="C61" s="111"/>
-      <c r="D61" s="110" t="s">
+      <c r="C61" s="114"/>
+      <c r="D61" s="113" t="s">
         <v>74</v>
       </c>
-      <c r="E61" s="111"/>
-      <c r="F61" s="110" t="s">
+      <c r="E61" s="114"/>
+      <c r="F61" s="113" t="s">
         <v>75</v>
       </c>
-      <c r="G61" s="111"/>
-      <c r="H61" s="110" t="s">
+      <c r="G61" s="114"/>
+      <c r="H61" s="113" t="s">
         <v>76</v>
       </c>
-      <c r="I61" s="111"/>
-      <c r="J61" s="110" t="s">
+      <c r="I61" s="114"/>
+      <c r="J61" s="113" t="s">
         <v>77</v>
       </c>
-      <c r="K61" s="111"/>
-      <c r="L61" s="110" t="s">
+      <c r="K61" s="114"/>
+      <c r="L61" s="113" t="s">
         <v>78</v>
       </c>
-      <c r="M61" s="111"/>
-      <c r="N61" s="110" t="s">
+      <c r="M61" s="114"/>
+      <c r="N61" s="113" t="s">
         <v>79</v>
       </c>
-      <c r="O61" s="111"/>
-      <c r="P61" s="110" t="s">
+      <c r="O61" s="114"/>
+      <c r="P61" s="113" t="s">
         <v>80</v>
       </c>
-      <c r="Q61" s="111"/>
-      <c r="R61" s="110" t="s">
+      <c r="Q61" s="114"/>
+      <c r="R61" s="113" t="s">
         <v>81</v>
       </c>
-      <c r="S61" s="111"/>
-      <c r="T61" s="110" t="s">
+      <c r="S61" s="114"/>
+      <c r="T61" s="113" t="s">
         <v>82</v>
       </c>
-      <c r="U61" s="111"/>
-      <c r="V61" s="110" t="s">
+      <c r="U61" s="114"/>
+      <c r="V61" s="113" t="s">
         <v>83</v>
       </c>
-      <c r="W61" s="111"/>
-      <c r="X61" s="110" t="s">
+      <c r="W61" s="114"/>
+      <c r="X61" s="113" t="s">
         <v>84</v>
       </c>
-      <c r="Y61" s="111"/>
+      <c r="Y61" s="114"/>
       <c r="Z61" s="17"/>
     </row>
     <row r="62" spans="1:26" s="7" customFormat="1" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="113"/>
+      <c r="A62" s="120"/>
       <c r="B62" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C62" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D62" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E62" s="86" t="s">
         <v>6</v>
       </c>
       <c r="F62" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G62" s="86" t="s">
         <v>6</v>
       </c>
       <c r="H62" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I62" s="86" t="s">
         <v>6</v>
       </c>
       <c r="J62" s="85" t="s">
@@ -8218,102 +8230,102 @@
       <c r="C79" s="30"/>
       <c r="D79" s="30"/>
       <c r="E79" s="30"/>
       <c r="F79" s="30"/>
       <c r="G79" s="30"/>
       <c r="H79" s="30"/>
       <c r="I79" s="30"/>
       <c r="J79" s="30"/>
       <c r="K79" s="30"/>
       <c r="L79" s="30"/>
       <c r="M79" s="30"/>
       <c r="N79" s="30"/>
       <c r="O79" s="30"/>
       <c r="P79" s="30"/>
       <c r="Q79" s="30"/>
       <c r="R79" s="30"/>
       <c r="S79" s="30"/>
       <c r="T79" s="30"/>
       <c r="U79" s="30"/>
       <c r="V79" s="30"/>
       <c r="W79" s="30"/>
       <c r="X79" s="27"/>
       <c r="Y79" s="27"/>
     </row>
     <row r="80" spans="1:25" s="18" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="112"/>
-      <c r="B80" s="110" t="s">
+      <c r="A80" s="119"/>
+      <c r="B80" s="113" t="s">
         <v>85</v>
       </c>
-      <c r="C80" s="111"/>
-      <c r="D80" s="110" t="s">
+      <c r="C80" s="114"/>
+      <c r="D80" s="113" t="s">
         <v>86</v>
       </c>
-      <c r="E80" s="111"/>
-      <c r="F80" s="110" t="s">
+      <c r="E80" s="114"/>
+      <c r="F80" s="113" t="s">
         <v>87</v>
       </c>
-      <c r="G80" s="111"/>
-      <c r="H80" s="110" t="s">
+      <c r="G80" s="114"/>
+      <c r="H80" s="113" t="s">
         <v>88</v>
       </c>
-      <c r="I80" s="111"/>
-      <c r="J80" s="110" t="s">
+      <c r="I80" s="114"/>
+      <c r="J80" s="113" t="s">
         <v>89</v>
       </c>
-      <c r="K80" s="111"/>
-      <c r="L80" s="110" t="s">
+      <c r="K80" s="114"/>
+      <c r="L80" s="113" t="s">
         <v>90</v>
       </c>
-      <c r="M80" s="111"/>
-      <c r="N80" s="110" t="s">
+      <c r="M80" s="114"/>
+      <c r="N80" s="113" t="s">
         <v>91</v>
       </c>
-      <c r="O80" s="111"/>
-      <c r="P80" s="110" t="s">
+      <c r="O80" s="114"/>
+      <c r="P80" s="113" t="s">
         <v>95</v>
       </c>
-      <c r="Q80" s="111"/>
-      <c r="R80" s="110" t="s">
+      <c r="Q80" s="114"/>
+      <c r="R80" s="113" t="s">
         <v>92</v>
       </c>
-      <c r="S80" s="111"/>
-      <c r="T80" s="110" t="s">
+      <c r="S80" s="114"/>
+      <c r="T80" s="113" t="s">
         <v>93</v>
       </c>
-      <c r="U80" s="111"/>
-      <c r="V80" s="114" t="s">
+      <c r="U80" s="114"/>
+      <c r="V80" s="115" t="s">
         <v>94</v>
       </c>
-      <c r="W80" s="115"/>
-      <c r="X80" s="116" t="s">
+      <c r="W80" s="118"/>
+      <c r="X80" s="121" t="s">
         <v>96</v>
       </c>
-      <c r="Y80" s="117"/>
+      <c r="Y80" s="122"/>
     </row>
     <row r="81" spans="1:25" s="7" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="113"/>
+      <c r="A81" s="120"/>
       <c r="B81" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C81" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D81" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E81" s="86" t="s">
         <v>6</v>
       </c>
       <c r="F81" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G81" s="86" t="s">
         <v>6</v>
       </c>
       <c r="H81" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I81" s="86" t="s">
         <v>6</v>
       </c>
       <c r="J81" s="85" t="s">
@@ -9553,102 +9565,102 @@
       <c r="C98" s="38"/>
       <c r="D98" s="38"/>
       <c r="E98" s="38"/>
       <c r="F98" s="41"/>
       <c r="G98" s="38"/>
       <c r="H98" s="36"/>
       <c r="I98" s="36"/>
       <c r="J98" s="36"/>
       <c r="K98" s="36"/>
       <c r="L98" s="36"/>
       <c r="M98" s="36"/>
       <c r="N98" s="22"/>
       <c r="O98" s="22"/>
       <c r="P98" s="22"/>
       <c r="Q98" s="22"/>
       <c r="R98" s="22"/>
       <c r="S98" s="23"/>
       <c r="T98" s="22"/>
       <c r="U98" s="23"/>
       <c r="V98" s="44"/>
       <c r="W98" s="11"/>
       <c r="X98" s="44"/>
       <c r="Y98" s="11"/>
     </row>
     <row r="99" spans="1:25" s="7" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="112"/>
-      <c r="B99" s="110" t="s">
+      <c r="A99" s="119"/>
+      <c r="B99" s="113" t="s">
         <v>97</v>
       </c>
-      <c r="C99" s="111"/>
-      <c r="D99" s="110" t="s">
+      <c r="C99" s="114"/>
+      <c r="D99" s="113" t="s">
         <v>98</v>
       </c>
-      <c r="E99" s="111"/>
-      <c r="F99" s="110" t="s">
+      <c r="E99" s="114"/>
+      <c r="F99" s="113" t="s">
         <v>99</v>
       </c>
-      <c r="G99" s="111"/>
-      <c r="H99" s="110" t="s">
+      <c r="G99" s="114"/>
+      <c r="H99" s="113" t="s">
         <v>100</v>
       </c>
-      <c r="I99" s="111"/>
-      <c r="J99" s="110" t="s">
+      <c r="I99" s="114"/>
+      <c r="J99" s="113" t="s">
         <v>101</v>
       </c>
-      <c r="K99" s="111"/>
-      <c r="L99" s="110" t="s">
+      <c r="K99" s="114"/>
+      <c r="L99" s="113" t="s">
         <v>102</v>
       </c>
-      <c r="M99" s="111"/>
-      <c r="N99" s="110" t="s">
+      <c r="M99" s="114"/>
+      <c r="N99" s="113" t="s">
         <v>103</v>
       </c>
-      <c r="O99" s="111"/>
-      <c r="P99" s="110" t="s">
+      <c r="O99" s="114"/>
+      <c r="P99" s="113" t="s">
         <v>104</v>
       </c>
-      <c r="Q99" s="111"/>
-      <c r="R99" s="110" t="s">
+      <c r="Q99" s="114"/>
+      <c r="R99" s="113" t="s">
         <v>105</v>
       </c>
-      <c r="S99" s="111"/>
-      <c r="T99" s="110" t="s">
+      <c r="S99" s="114"/>
+      <c r="T99" s="113" t="s">
         <v>106</v>
       </c>
-      <c r="U99" s="111"/>
-      <c r="V99" s="114" t="s">
+      <c r="U99" s="114"/>
+      <c r="V99" s="115" t="s">
         <v>107</v>
       </c>
-      <c r="W99" s="115"/>
-      <c r="X99" s="114" t="s">
+      <c r="W99" s="118"/>
+      <c r="X99" s="115" t="s">
         <v>108</v>
       </c>
-      <c r="Y99" s="115"/>
+      <c r="Y99" s="118"/>
     </row>
     <row r="100" spans="1:25" s="7" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="113"/>
+      <c r="A100" s="120"/>
       <c r="B100" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D100" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="F100" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="H100" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="J100" s="85" t="s">
@@ -10884,803 +10896,902 @@
       <c r="C117" s="48"/>
       <c r="D117" s="48"/>
       <c r="E117" s="48"/>
       <c r="F117" s="48"/>
       <c r="G117" s="48"/>
       <c r="H117" s="48"/>
       <c r="I117" s="48"/>
       <c r="J117" s="48"/>
       <c r="K117" s="48"/>
       <c r="L117" s="48"/>
       <c r="M117" s="48"/>
       <c r="N117" s="48"/>
       <c r="O117" s="48"/>
       <c r="P117" s="48"/>
       <c r="Q117" s="48"/>
       <c r="R117" s="48"/>
       <c r="S117" s="48"/>
       <c r="T117" s="48"/>
       <c r="U117" s="48"/>
       <c r="V117" s="48"/>
       <c r="W117" s="48"/>
       <c r="X117" s="48"/>
       <c r="Y117" s="48"/>
     </row>
     <row r="118" spans="1:25" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="112"/>
-      <c r="B118" s="110" t="s">
+      <c r="A118" s="119"/>
+      <c r="B118" s="113" t="s">
         <v>110</v>
       </c>
-      <c r="C118" s="111"/>
-      <c r="D118" s="110" t="s">
+      <c r="C118" s="114"/>
+      <c r="D118" s="113" t="s">
         <v>111</v>
       </c>
-      <c r="E118" s="111"/>
-      <c r="F118" s="110" t="s">
+      <c r="E118" s="114"/>
+      <c r="F118" s="113" t="s">
         <v>112</v>
       </c>
-      <c r="G118" s="111"/>
-      <c r="H118" s="110" t="s">
+      <c r="G118" s="114"/>
+      <c r="H118" s="113" t="s">
         <v>113</v>
       </c>
-      <c r="I118" s="111"/>
-      <c r="J118" s="110" t="s">
+      <c r="I118" s="114"/>
+      <c r="J118" s="113" t="s">
         <v>114</v>
       </c>
-      <c r="K118" s="111"/>
-      <c r="L118" s="110" t="s">
+      <c r="K118" s="114"/>
+      <c r="L118" s="113" t="s">
         <v>115</v>
       </c>
-      <c r="M118" s="111"/>
-[...1 lines deleted...]
-      <c r="O118" s="48"/>
+      <c r="M118" s="114"/>
+      <c r="N118" s="113" t="s">
+        <v>116</v>
+      </c>
+      <c r="O118" s="114"/>
       <c r="P118" s="48"/>
       <c r="Q118" s="48"/>
       <c r="R118" s="48"/>
       <c r="S118" s="48"/>
       <c r="T118" s="48"/>
       <c r="U118" s="48"/>
       <c r="V118" s="48"/>
       <c r="W118" s="48"/>
       <c r="X118" s="48"/>
       <c r="Y118" s="48"/>
     </row>
     <row r="119" spans="1:25" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="113"/>
+      <c r="A119" s="120"/>
       <c r="B119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="C119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="F119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="G119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="H119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="J119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="K119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="L119" s="85" t="s">
         <v>36</v>
       </c>
       <c r="M119" s="86" t="s">
+        <v>6</v>
+      </c>
+      <c r="N119" s="85" t="s">
+        <v>36</v>
+      </c>
+      <c r="O119" s="86" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="120" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A120" s="49" t="s">
         <v>9</v>
       </c>
       <c r="B120" s="97">
         <v>727.13499999999999</v>
       </c>
       <c r="C120" s="9">
         <v>100.1</v>
       </c>
       <c r="D120" s="19">
         <v>1306.1479999999999</v>
       </c>
       <c r="E120" s="9">
         <v>100.2</v>
       </c>
       <c r="F120" s="19">
         <v>2208.9879999999998</v>
       </c>
       <c r="G120" s="9">
         <v>100.6</v>
       </c>
       <c r="H120" s="19">
         <v>2897.1</v>
       </c>
       <c r="I120" s="103">
         <v>100.8</v>
       </c>
       <c r="J120" s="20">
         <v>3606.393</v>
       </c>
       <c r="K120" s="9">
         <v>100.9</v>
       </c>
       <c r="L120" s="20">
         <v>4792.9859999999999</v>
       </c>
       <c r="M120" s="9">
         <v>100.3</v>
       </c>
+      <c r="N120" s="20">
+        <v>5996.732</v>
+      </c>
+      <c r="O120" s="9">
+        <v>100.7</v>
+      </c>
     </row>
     <row r="121" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A121" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B121" s="97">
         <v>698.22299999999996</v>
       </c>
       <c r="C121" s="9">
         <v>100.5</v>
       </c>
       <c r="D121" s="19">
         <v>1246.7629999999999</v>
       </c>
       <c r="E121" s="9">
         <v>100.6</v>
       </c>
       <c r="F121" s="19">
         <v>2115.7620000000002</v>
       </c>
       <c r="G121" s="9">
         <v>100.7</v>
       </c>
       <c r="H121" s="19">
         <v>2772.4</v>
       </c>
       <c r="I121" s="103">
         <v>104</v>
       </c>
       <c r="J121" s="20">
         <v>3450.201</v>
       </c>
       <c r="K121" s="9">
         <v>106</v>
       </c>
       <c r="L121" s="20">
         <v>4418.6559999999999</v>
       </c>
       <c r="M121" s="9">
         <v>103.4</v>
       </c>
+      <c r="N121" s="20">
+        <v>5417.2520000000004</v>
+      </c>
+      <c r="O121" s="9">
+        <v>102.9</v>
+      </c>
     </row>
     <row r="122" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A122" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B122" s="97">
         <v>25.547000000000001</v>
       </c>
       <c r="C122" s="9">
         <v>90.3</v>
       </c>
       <c r="D122" s="19">
         <v>52.021000000000001</v>
       </c>
       <c r="E122" s="9">
         <v>94.2</v>
       </c>
       <c r="F122" s="19">
         <v>78.055999999999997</v>
       </c>
       <c r="G122" s="9">
         <v>94.5</v>
       </c>
       <c r="H122" s="19">
         <v>102.3</v>
       </c>
       <c r="I122" s="103">
         <v>81</v>
       </c>
       <c r="J122" s="20">
         <v>126.511</v>
       </c>
       <c r="K122" s="9">
         <v>75.2</v>
       </c>
       <c r="L122" s="20">
         <v>171.863</v>
       </c>
       <c r="M122" s="9">
         <v>80.7</v>
       </c>
+      <c r="N122" s="20">
+        <v>217.96899999999999</v>
+      </c>
+      <c r="O122" s="9">
+        <v>84.3</v>
+      </c>
     </row>
     <row r="123" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A123" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B123" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C123" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F123" s="43" t="s">
         <v>23</v>
       </c>
       <c r="G123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H123" s="19"/>
       <c r="I123" s="105" t="s">
         <v>23</v>
       </c>
       <c r="J123" s="10"/>
       <c r="K123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="L123" s="20">
         <v>14.87</v>
       </c>
       <c r="M123" s="9">
         <v>51.9</v>
       </c>
+      <c r="N123" s="20">
+        <v>20.582000000000001</v>
+      </c>
+      <c r="O123" s="9">
+        <v>42.3</v>
+      </c>
     </row>
     <row r="124" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A124" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B124" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C124" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F124" s="43" t="s">
         <v>23</v>
       </c>
       <c r="G124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H124" s="19"/>
       <c r="I124" s="105" t="s">
         <v>23</v>
       </c>
       <c r="J124" s="10"/>
       <c r="K124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="L124" s="20">
         <v>49.045999999999999</v>
       </c>
       <c r="M124" s="9">
         <v>52.1</v>
       </c>
+      <c r="N124" s="20">
+        <v>92.555999999999997</v>
+      </c>
+      <c r="O124" s="9">
+        <v>65.400000000000006</v>
+      </c>
     </row>
     <row r="125" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A125" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B125" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C125" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D125" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E125" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F125" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G125" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H125" s="19"/>
       <c r="I125" s="105" t="s">
         <v>23</v>
       </c>
       <c r="J125" s="10"/>
       <c r="K125" s="10" t="s">
         <v>23</v>
       </c>
       <c r="L125" s="20">
         <v>0.59899999999999998</v>
       </c>
       <c r="M125" s="9">
         <v>30.6</v>
       </c>
+      <c r="N125" s="20">
+        <v>8</v>
+      </c>
+      <c r="O125" s="9">
+        <v>272.3</v>
+      </c>
     </row>
     <row r="126" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A126" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B126" s="97">
         <v>0.21</v>
       </c>
       <c r="C126" s="9">
         <v>63.6</v>
       </c>
       <c r="D126" s="39">
         <v>0.6</v>
       </c>
       <c r="E126" s="9">
         <v>76.900000000000006</v>
       </c>
       <c r="F126" s="39">
         <v>0.86</v>
       </c>
       <c r="G126" s="9">
         <v>81.2</v>
       </c>
       <c r="H126" s="19">
         <v>1.4</v>
       </c>
       <c r="I126" s="103">
         <v>29.1</v>
       </c>
       <c r="J126" s="20">
         <v>1.7390000000000001</v>
       </c>
       <c r="K126" s="9">
         <v>21.1</v>
       </c>
       <c r="L126" s="20">
         <v>8.0679999999999996</v>
       </c>
       <c r="M126" s="9">
         <v>97.9</v>
       </c>
+      <c r="N126" s="20">
+        <v>12.507</v>
+      </c>
+      <c r="O126" s="9">
+        <v>151.6</v>
+      </c>
     </row>
     <row r="127" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A127" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B127" s="97">
         <v>3.1549999999999998</v>
       </c>
       <c r="C127" s="9">
         <v>93.4</v>
       </c>
       <c r="D127" s="39">
         <v>6.8</v>
       </c>
       <c r="E127" s="9">
         <v>102.2</v>
       </c>
       <c r="F127" s="39">
         <v>9.9499999999999993</v>
       </c>
       <c r="G127" s="9">
         <v>97.9</v>
       </c>
       <c r="H127" s="19">
         <v>13.2</v>
       </c>
       <c r="I127" s="103">
         <v>63.8</v>
       </c>
       <c r="J127" s="20">
         <v>16.259</v>
       </c>
       <c r="K127" s="9">
         <v>52.2</v>
       </c>
       <c r="L127" s="20">
         <v>54.914000000000001</v>
       </c>
       <c r="M127" s="9">
         <v>87.4</v>
       </c>
+      <c r="N127" s="20">
+        <v>71.807000000000002</v>
+      </c>
+      <c r="O127" s="9">
+        <v>76.2</v>
+      </c>
     </row>
     <row r="128" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A128" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B128" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C128" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F128" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H128" s="19"/>
       <c r="I128" s="105" t="s">
         <v>23</v>
       </c>
       <c r="J128" s="10"/>
       <c r="K128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="L128" s="20">
         <v>2.819</v>
       </c>
       <c r="M128" s="9">
         <v>29.6</v>
       </c>
-    </row>
-    <row r="129" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N128" s="20">
+        <v>5.6379999999999999</v>
+      </c>
+      <c r="O128" s="9">
+        <v>43.8</v>
+      </c>
+    </row>
+    <row r="129" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A129" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B129" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C129" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F129" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H129" s="19"/>
       <c r="I129" s="105" t="s">
         <v>23</v>
       </c>
       <c r="J129" s="10"/>
       <c r="K129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="L129" s="20">
         <v>3.8889999999999998</v>
       </c>
       <c r="M129" s="10" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="130" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N129" s="20">
+        <v>7.7779999999999996</v>
+      </c>
+      <c r="O129" s="10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="130" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A130" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B130" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C130" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F130" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H130" s="19">
         <v>0.1</v>
       </c>
       <c r="I130" s="105" t="s">
         <v>23</v>
       </c>
       <c r="J130" s="20">
         <v>0.4</v>
       </c>
       <c r="K130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="L130" s="20">
         <v>1.5960000000000001</v>
       </c>
       <c r="M130" s="10" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="131" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N130" s="20">
+        <v>2.7919999999999998</v>
+      </c>
+      <c r="O130" s="10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="131" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A131" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B131" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C131" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F131" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H131" s="19"/>
       <c r="I131" s="105" t="s">
         <v>23</v>
       </c>
       <c r="J131" s="10"/>
       <c r="K131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="L131" s="20">
         <v>39.923000000000002</v>
       </c>
       <c r="M131" s="9">
         <v>50.6</v>
       </c>
-    </row>
-    <row r="132" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N131" s="20">
+        <v>77.668000000000006</v>
+      </c>
+      <c r="O131" s="9">
+        <v>67.8</v>
+      </c>
+    </row>
+    <row r="132" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A132" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B132" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C132" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F132" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H132" s="19"/>
       <c r="I132" s="105" t="s">
         <v>23</v>
       </c>
       <c r="J132" s="10"/>
       <c r="K132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="L132" s="20">
         <v>1.196</v>
       </c>
       <c r="M132" s="9">
         <v>118.8</v>
       </c>
-    </row>
-    <row r="133" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N132" s="20">
+        <v>1.196</v>
+      </c>
+      <c r="O132" s="9">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="133" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A133" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B133" s="70" t="s">
         <v>23</v>
       </c>
       <c r="C133" s="70" t="s">
         <v>23</v>
       </c>
       <c r="D133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F133" s="39" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H133" s="19"/>
       <c r="I133" s="105" t="s">
         <v>23</v>
       </c>
       <c r="J133" s="10"/>
       <c r="K133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="L133" s="20">
         <v>3.5960000000000001</v>
       </c>
       <c r="M133" s="9">
         <v>114.8</v>
       </c>
-    </row>
-    <row r="134" spans="1:13" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="N133" s="20">
+        <v>7.1920000000000002</v>
+      </c>
+      <c r="O133" s="9">
+        <v>229.3</v>
+      </c>
+    </row>
+    <row r="134" spans="1:15" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A134" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B134" s="71" t="s">
         <v>23</v>
       </c>
       <c r="C134" s="71" t="s">
         <v>23</v>
       </c>
       <c r="D134" s="45" t="s">
         <v>23</v>
       </c>
       <c r="E134" s="45" t="s">
         <v>23</v>
       </c>
       <c r="F134" s="30">
         <v>4.3600000000000003</v>
       </c>
       <c r="G134" s="45" t="s">
         <v>23</v>
       </c>
       <c r="H134" s="44">
         <v>7.7</v>
       </c>
       <c r="I134" s="104">
         <v>1081.7</v>
       </c>
       <c r="J134" s="11">
         <v>11.3</v>
       </c>
       <c r="K134" s="11">
         <v>792.4</v>
       </c>
       <c r="L134" s="74">
         <v>21.951000000000001</v>
       </c>
       <c r="M134" s="11">
         <v>491.7</v>
       </c>
-    </row>
-    <row r="136" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N134" s="74">
+        <v>53.795000000000002</v>
+      </c>
+      <c r="O134" s="11">
+        <v>715.4</v>
+      </c>
+    </row>
+    <row r="136" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A136" s="96" t="s">
         <v>109</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="86">
-[...31 lines deleted...]
-    <mergeCell ref="H42:I42"/>
+  <mergeCells count="87">
+    <mergeCell ref="A118:A119"/>
+    <mergeCell ref="B118:C118"/>
+    <mergeCell ref="V99:W99"/>
+    <mergeCell ref="D99:E99"/>
+    <mergeCell ref="F99:G99"/>
+    <mergeCell ref="H99:I99"/>
+    <mergeCell ref="J99:K99"/>
+    <mergeCell ref="L99:M99"/>
+    <mergeCell ref="N99:O99"/>
+    <mergeCell ref="P99:Q99"/>
+    <mergeCell ref="R99:S99"/>
+    <mergeCell ref="T99:U99"/>
+    <mergeCell ref="A99:A100"/>
+    <mergeCell ref="B99:C99"/>
+    <mergeCell ref="N118:O118"/>
+    <mergeCell ref="D118:E118"/>
+    <mergeCell ref="X80:Y80"/>
+    <mergeCell ref="V80:W80"/>
+    <mergeCell ref="R80:S80"/>
+    <mergeCell ref="P80:Q80"/>
+    <mergeCell ref="L80:M80"/>
+    <mergeCell ref="N80:O80"/>
+    <mergeCell ref="T80:U80"/>
+    <mergeCell ref="H118:I118"/>
+    <mergeCell ref="X99:Y99"/>
+    <mergeCell ref="L118:M118"/>
+    <mergeCell ref="J118:K118"/>
+    <mergeCell ref="F118:G118"/>
+    <mergeCell ref="A80:A81"/>
+    <mergeCell ref="B80:C80"/>
+    <mergeCell ref="D80:E80"/>
+    <mergeCell ref="F80:G80"/>
+    <mergeCell ref="J80:K80"/>
+    <mergeCell ref="H80:I80"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="D61:E61"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="H61:I61"/>
     <mergeCell ref="X23:Y23"/>
     <mergeCell ref="R23:S23"/>
     <mergeCell ref="J61:K61"/>
     <mergeCell ref="X61:Y61"/>
     <mergeCell ref="P61:Q61"/>
     <mergeCell ref="R61:S61"/>
     <mergeCell ref="T61:U61"/>
     <mergeCell ref="V61:W61"/>
     <mergeCell ref="L61:M61"/>
     <mergeCell ref="N61:O61"/>
     <mergeCell ref="R42:S42"/>
     <mergeCell ref="T42:U42"/>
     <mergeCell ref="V42:W42"/>
     <mergeCell ref="X42:Y42"/>
     <mergeCell ref="J42:K42"/>
     <mergeCell ref="L42:M42"/>
-    <mergeCell ref="A61:A62"/>
-[...36 lines deleted...]
-    <mergeCell ref="B99:C99"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="N42:O42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>НКИ тамақ өнім мен сусындар</vt:lpstr>
       <vt:lpstr>Тамақ өнім мен сусындар көлемі</vt:lpstr>