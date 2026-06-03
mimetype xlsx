--- v0 (2026-04-15)
+++ v1 (2026-06-03)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1815" yWindow="-150" windowWidth="17325" windowHeight="9210"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО общепит" sheetId="5" r:id="rId1"/>
     <sheet name="Объем общепит" sheetId="4" r:id="rId2"/>
     <sheet name="Обьем и ИФО по районам" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="717" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="729" uniqueCount="115">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
   </si>
   <si>
     <t>Объем оказанных услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
@@ -358,61 +358,65 @@
   </si>
   <si>
     <t>Январь-август 2025г.</t>
   </si>
   <si>
     <t>Январь-сентябрь 2025г.</t>
   </si>
   <si>
     <t>Январь-октябрь 2025г.</t>
   </si>
   <si>
     <t>Январь-ноябрь 2025г.</t>
   </si>
   <si>
     <t>Январь-декабрь 2025г.</t>
   </si>
   <si>
     <t>Январь 2026г.</t>
   </si>
   <si>
     <t>Январь-февраль 2026г.</t>
   </si>
   <si>
     <t>Январь-март 2026г.</t>
   </si>
+  <si>
+    <t>Январь-апрель 2026г.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -481,50 +485,55 @@
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -710,51 +719,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="129">
+  <cellXfs count="133">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
@@ -981,94 +990,106 @@
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный_объемы" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -1349,51 +1370,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D27" sqref="D27"/>
+      <selection activeCell="G30" sqref="G30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A1" s="109" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="110"/>
       <c r="C1" s="110"/>
       <c r="D1" s="110"/>
       <c r="E1" s="110"/>
       <c r="F1" s="110"/>
       <c r="G1" s="110"/>
       <c r="H1" s="110"/>
       <c r="I1" s="110"/>
       <c r="J1" s="110"/>
       <c r="K1" s="110"/>
       <c r="L1" s="110"/>
       <c r="M1" s="110"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
@@ -1705,51 +1726,53 @@
         <v>87.5</v>
       </c>
       <c r="K10" s="97">
         <v>103.5</v>
       </c>
       <c r="L10" s="97">
         <v>100.5</v>
       </c>
       <c r="M10" s="97">
         <v>105.3</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="19">
         <v>2026</v>
       </c>
       <c r="B11" s="21">
         <v>69.099999999999994</v>
       </c>
       <c r="C11" s="2">
         <v>79.599999999999994</v>
       </c>
       <c r="D11" s="2">
         <v>155.6</v>
       </c>
-      <c r="E11" s="2"/>
+      <c r="E11" s="129">
+        <v>76.2</v>
+      </c>
       <c r="F11" s="2"/>
       <c r="G11" s="93"/>
       <c r="H11" s="2"/>
       <c r="I11" s="23"/>
       <c r="J11" s="97"/>
       <c r="K11" s="97"/>
       <c r="L11" s="97"/>
       <c r="M11" s="97"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="112" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="112"/>
       <c r="C12" s="112"/>
       <c r="D12" s="112"/>
       <c r="E12" s="112"/>
       <c r="F12" s="112"/>
       <c r="G12" s="112"/>
       <c r="H12" s="112"/>
       <c r="I12" s="112"/>
       <c r="J12" s="112"/>
       <c r="K12" s="112"/>
       <c r="L12" s="112"/>
       <c r="M12" s="112"/>
@@ -1991,51 +2014,53 @@
         <v>95.9</v>
       </c>
       <c r="K18" s="97">
         <v>94.1</v>
       </c>
       <c r="L18" s="97">
         <v>104.2</v>
       </c>
       <c r="M18" s="97">
         <v>108.3</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="25">
         <v>2026</v>
       </c>
       <c r="B19" s="21">
         <v>100.1</v>
       </c>
       <c r="C19" s="2">
         <v>100.4</v>
       </c>
       <c r="D19" s="2">
         <v>101</v>
       </c>
-      <c r="E19" s="21"/>
+      <c r="E19" s="129">
+        <v>101.6</v>
+      </c>
       <c r="F19" s="2"/>
       <c r="G19" s="93"/>
       <c r="H19" s="2"/>
       <c r="I19" s="26"/>
       <c r="J19" s="97"/>
       <c r="K19" s="97"/>
       <c r="L19" s="97"/>
       <c r="M19" s="97"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="112" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="112"/>
       <c r="C20" s="112"/>
       <c r="D20" s="112"/>
       <c r="E20" s="112"/>
       <c r="F20" s="112"/>
       <c r="G20" s="112"/>
       <c r="H20" s="112"/>
       <c r="I20" s="112"/>
       <c r="J20" s="112"/>
       <c r="K20" s="112"/>
       <c r="L20" s="112"/>
       <c r="M20" s="112"/>
@@ -2277,99 +2302,101 @@
         <v>102.3</v>
       </c>
       <c r="K26" s="106">
         <v>101.3</v>
       </c>
       <c r="L26" s="107">
         <v>101.6</v>
       </c>
       <c r="M26" s="107">
         <v>102.2</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="27">
         <v>2026</v>
       </c>
       <c r="B27" s="28">
         <v>100.1</v>
       </c>
       <c r="C27" s="9">
         <v>100.2</v>
       </c>
       <c r="D27" s="9">
         <v>100.6</v>
       </c>
-      <c r="E27" s="28"/>
+      <c r="E27" s="130">
+        <v>100.8</v>
+      </c>
       <c r="F27" s="35"/>
       <c r="G27" s="94"/>
       <c r="H27" s="94"/>
       <c r="I27" s="94"/>
       <c r="J27" s="94"/>
       <c r="K27" s="94"/>
       <c r="L27" s="100"/>
       <c r="M27" s="100"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A29" s="109"/>
       <c r="B29" s="110"/>
       <c r="C29" s="110"/>
       <c r="D29" s="110"/>
       <c r="E29" s="110"/>
       <c r="F29" s="110"/>
       <c r="G29" s="110"/>
       <c r="H29" s="110"/>
       <c r="I29" s="110"/>
       <c r="J29" s="110"/>
       <c r="K29" s="110"/>
       <c r="L29" s="110"/>
       <c r="M29" s="110"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.2">
       <c r="F32" s="89"/>
       <c r="G32" s="89"/>
       <c r="H32" s="89"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A29:M29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X17"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="D11" sqref="D11"/>
+      <selection activeCell="A17" sqref="A17:M17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="3" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A1" s="110" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="110"/>
       <c r="C1" s="110"/>
       <c r="D1" s="110"/>
       <c r="E1" s="110"/>
       <c r="F1" s="110"/>
       <c r="G1" s="110"/>
       <c r="H1" s="110"/>
       <c r="I1" s="110"/>
       <c r="J1" s="110"/>
       <c r="K1" s="110"/>
       <c r="L1" s="110"/>
       <c r="M1" s="110"/>
     </row>
@@ -2729,94 +2756,96 @@
         <v>938.4</v>
       </c>
       <c r="K10" s="105">
         <v>976.2</v>
       </c>
       <c r="L10" s="105">
         <v>982.6</v>
       </c>
       <c r="M10" s="105">
         <v>1041.3</v>
       </c>
     </row>
     <row r="11" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="34">
         <v>2026</v>
       </c>
       <c r="B11" s="35">
         <v>727.1</v>
       </c>
       <c r="C11" s="35">
         <v>579</v>
       </c>
       <c r="D11" s="35">
         <v>902.8</v>
       </c>
-      <c r="E11" s="35"/>
+      <c r="E11" s="35">
+        <v>688.1</v>
+      </c>
       <c r="F11" s="88"/>
       <c r="G11" s="88"/>
       <c r="H11" s="88"/>
       <c r="I11" s="88"/>
       <c r="J11" s="88"/>
       <c r="K11" s="88"/>
       <c r="L11" s="88"/>
       <c r="M11" s="88"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="110"/>
       <c r="B17" s="110"/>
       <c r="C17" s="110"/>
       <c r="D17" s="110"/>
       <c r="E17" s="110"/>
       <c r="F17" s="110"/>
       <c r="G17" s="110"/>
       <c r="H17" s="110"/>
       <c r="I17" s="110"/>
       <c r="J17" s="110"/>
       <c r="K17" s="110"/>
       <c r="L17" s="110"/>
       <c r="M17" s="110"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A17:M17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z136"/>
   <sheetViews>
-    <sheetView topLeftCell="A107" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView topLeftCell="A104" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A73" sqref="A73"/>
-      <selection pane="topRight" activeCell="J130" sqref="J130"/>
+      <selection pane="topRight" activeCell="K129" sqref="K129"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="8" width="11.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="10" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" customWidth="1"/>
     <col min="22" max="22" width="11" style="1" customWidth="1"/>
@@ -2861,103 +2890,103 @@
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
       <c r="J2" s="14"/>
       <c r="K2" s="14"/>
       <c r="L2" s="14"/>
       <c r="M2" s="14"/>
       <c r="N2" s="14"/>
       <c r="O2" s="14"/>
       <c r="P2" s="14"/>
       <c r="Q2" s="14"/>
       <c r="R2" s="14"/>
       <c r="S2" s="14"/>
       <c r="T2" s="14"/>
       <c r="U2" s="14"/>
       <c r="V2" s="14"/>
       <c r="W2" s="14"/>
       <c r="X2" s="14"/>
       <c r="Y2" s="14"/>
     </row>
     <row r="3" spans="1:26" s="13" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="124"/>
-      <c r="B3" s="121" t="s">
+      <c r="A3" s="125"/>
+      <c r="B3" s="116" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="122"/>
-      <c r="D3" s="121" t="s">
+      <c r="D3" s="116" t="s">
         <v>38</v>
       </c>
       <c r="E3" s="122"/>
-      <c r="F3" s="121" t="s">
+      <c r="F3" s="116" t="s">
         <v>39</v>
       </c>
       <c r="G3" s="122"/>
-      <c r="H3" s="121" t="s">
+      <c r="H3" s="116" t="s">
         <v>97</v>
       </c>
       <c r="I3" s="122"/>
-      <c r="J3" s="119" t="s">
+      <c r="J3" s="120" t="s">
         <v>40</v>
       </c>
-      <c r="K3" s="120"/>
-      <c r="L3" s="121" t="s">
+      <c r="K3" s="121"/>
+      <c r="L3" s="116" t="s">
         <v>41</v>
       </c>
       <c r="M3" s="122"/>
-      <c r="N3" s="121" t="s">
+      <c r="N3" s="116" t="s">
         <v>42</v>
       </c>
       <c r="O3" s="122"/>
-      <c r="P3" s="121" t="s">
+      <c r="P3" s="116" t="s">
         <v>43</v>
       </c>
       <c r="Q3" s="122"/>
-      <c r="R3" s="121" t="s">
+      <c r="R3" s="116" t="s">
         <v>44</v>
       </c>
       <c r="S3" s="122"/>
-      <c r="T3" s="121" t="s">
+      <c r="T3" s="116" t="s">
         <v>45</v>
       </c>
       <c r="U3" s="122"/>
-      <c r="V3" s="121" t="s">
+      <c r="V3" s="116" t="s">
         <v>46</v>
       </c>
       <c r="W3" s="122"/>
-      <c r="X3" s="121" t="s">
+      <c r="X3" s="116" t="s">
         <v>47</v>
       </c>
-      <c r="Y3" s="123"/>
+      <c r="Y3" s="117"/>
       <c r="Z3" s="12"/>
     </row>
     <row r="4" spans="1:26" s="7" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="115"/>
+      <c r="A4" s="124"/>
       <c r="B4" s="36" t="s">
         <v>91</v>
       </c>
       <c r="C4" s="36" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="36" t="s">
         <v>91</v>
       </c>
       <c r="E4" s="36" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="36" t="s">
         <v>91</v>
       </c>
       <c r="G4" s="36" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="36" t="s">
         <v>91</v>
       </c>
       <c r="I4" s="37" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="36" t="s">
@@ -4225,103 +4254,103 @@
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="50"/>
       <c r="F22" s="50"/>
       <c r="G22" s="50"/>
       <c r="H22" s="50"/>
       <c r="I22" s="50"/>
       <c r="J22" s="50"/>
       <c r="K22" s="50"/>
       <c r="L22" s="50"/>
       <c r="M22" s="50"/>
       <c r="N22" s="50"/>
       <c r="O22" s="50"/>
       <c r="P22" s="50"/>
       <c r="Q22" s="50"/>
       <c r="R22" s="50"/>
       <c r="S22" s="50"/>
       <c r="T22" s="50"/>
       <c r="U22" s="50"/>
       <c r="V22" s="50"/>
       <c r="W22" s="50"/>
       <c r="X22" s="50"/>
       <c r="Y22" s="50"/>
     </row>
     <row r="23" spans="1:26" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="126"/>
-      <c r="B23" s="119" t="s">
+      <c r="A23" s="123"/>
+      <c r="B23" s="120" t="s">
         <v>48</v>
       </c>
-      <c r="C23" s="120"/>
-      <c r="D23" s="119" t="s">
+      <c r="C23" s="121"/>
+      <c r="D23" s="120" t="s">
         <v>49</v>
       </c>
-      <c r="E23" s="120"/>
-      <c r="F23" s="119" t="s">
+      <c r="E23" s="121"/>
+      <c r="F23" s="120" t="s">
         <v>50</v>
       </c>
-      <c r="G23" s="120"/>
-      <c r="H23" s="121" t="s">
+      <c r="G23" s="121"/>
+      <c r="H23" s="116" t="s">
         <v>99</v>
       </c>
       <c r="I23" s="122"/>
-      <c r="J23" s="119" t="s">
+      <c r="J23" s="120" t="s">
         <v>51</v>
       </c>
-      <c r="K23" s="120"/>
-      <c r="L23" s="119" t="s">
+      <c r="K23" s="121"/>
+      <c r="L23" s="120" t="s">
         <v>84</v>
       </c>
-      <c r="M23" s="120"/>
-      <c r="N23" s="119" t="s">
+      <c r="M23" s="121"/>
+      <c r="N23" s="120" t="s">
         <v>85</v>
       </c>
-      <c r="O23" s="120"/>
-      <c r="P23" s="119" t="s">
+      <c r="O23" s="121"/>
+      <c r="P23" s="120" t="s">
         <v>86</v>
       </c>
-      <c r="Q23" s="120"/>
-      <c r="R23" s="119" t="s">
+      <c r="Q23" s="121"/>
+      <c r="R23" s="120" t="s">
         <v>87</v>
       </c>
-      <c r="S23" s="120"/>
-      <c r="T23" s="119" t="s">
+      <c r="S23" s="121"/>
+      <c r="T23" s="120" t="s">
         <v>52</v>
       </c>
-      <c r="U23" s="120"/>
-      <c r="V23" s="119" t="s">
+      <c r="U23" s="121"/>
+      <c r="V23" s="120" t="s">
         <v>88</v>
       </c>
-      <c r="W23" s="120"/>
-      <c r="X23" s="119" t="s">
+      <c r="W23" s="121"/>
+      <c r="X23" s="120" t="s">
         <v>89</v>
       </c>
-      <c r="Y23" s="125"/>
+      <c r="Y23" s="126"/>
       <c r="Z23" s="12"/>
     </row>
     <row r="24" spans="1:26" s="7" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="115"/>
+      <c r="A24" s="124"/>
       <c r="B24" s="36" t="s">
         <v>91</v>
       </c>
       <c r="C24" s="36" t="s">
         <v>6</v>
       </c>
       <c r="D24" s="36" t="s">
         <v>91</v>
       </c>
       <c r="E24" s="36" t="s">
         <v>6</v>
       </c>
       <c r="F24" s="36" t="s">
         <v>91</v>
       </c>
       <c r="G24" s="36" t="s">
         <v>6</v>
       </c>
       <c r="H24" s="36" t="s">
         <v>91</v>
       </c>
       <c r="I24" s="37" t="s">
         <v>6</v>
       </c>
       <c r="J24" s="36" t="s">
@@ -5562,102 +5591,102 @@
       <c r="C41" s="50"/>
       <c r="D41" s="50"/>
       <c r="E41" s="50"/>
       <c r="F41" s="50"/>
       <c r="G41" s="50"/>
       <c r="H41" s="50"/>
       <c r="I41" s="50"/>
       <c r="J41" s="50"/>
       <c r="K41" s="50"/>
       <c r="L41" s="50"/>
       <c r="M41" s="50"/>
       <c r="N41" s="50"/>
       <c r="O41" s="50"/>
       <c r="P41" s="50"/>
       <c r="Q41" s="50"/>
       <c r="R41" s="50"/>
       <c r="S41" s="50"/>
       <c r="T41" s="50"/>
       <c r="U41" s="50"/>
       <c r="V41" s="50"/>
       <c r="W41" s="50"/>
       <c r="X41" s="50"/>
       <c r="Y41" s="50"/>
     </row>
     <row r="42" spans="1:25" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="126"/>
-      <c r="B42" s="119" t="s">
+      <c r="A42" s="123"/>
+      <c r="B42" s="120" t="s">
         <v>53</v>
       </c>
-      <c r="C42" s="120"/>
-      <c r="D42" s="119" t="s">
+      <c r="C42" s="121"/>
+      <c r="D42" s="120" t="s">
         <v>54</v>
       </c>
-      <c r="E42" s="120"/>
-      <c r="F42" s="119" t="s">
+      <c r="E42" s="121"/>
+      <c r="F42" s="120" t="s">
         <v>55</v>
       </c>
-      <c r="G42" s="120"/>
-      <c r="H42" s="121" t="s">
+      <c r="G42" s="121"/>
+      <c r="H42" s="116" t="s">
         <v>100</v>
       </c>
       <c r="I42" s="122"/>
-      <c r="J42" s="119" t="s">
+      <c r="J42" s="120" t="s">
         <v>56</v>
       </c>
-      <c r="K42" s="120"/>
-      <c r="L42" s="119" t="s">
+      <c r="K42" s="121"/>
+      <c r="L42" s="120" t="s">
         <v>57</v>
       </c>
-      <c r="M42" s="120"/>
-      <c r="N42" s="119" t="s">
+      <c r="M42" s="121"/>
+      <c r="N42" s="120" t="s">
         <v>58</v>
       </c>
-      <c r="O42" s="120"/>
-      <c r="P42" s="119" t="s">
+      <c r="O42" s="121"/>
+      <c r="P42" s="120" t="s">
         <v>59</v>
       </c>
-      <c r="Q42" s="120"/>
-      <c r="R42" s="119" t="s">
+      <c r="Q42" s="121"/>
+      <c r="R42" s="120" t="s">
         <v>60</v>
       </c>
-      <c r="S42" s="120"/>
-      <c r="T42" s="119" t="s">
+      <c r="S42" s="121"/>
+      <c r="T42" s="120" t="s">
         <v>61</v>
       </c>
-      <c r="U42" s="120"/>
-      <c r="V42" s="119" t="s">
+      <c r="U42" s="121"/>
+      <c r="V42" s="120" t="s">
         <v>62</v>
       </c>
-      <c r="W42" s="120"/>
-      <c r="X42" s="119" t="s">
+      <c r="W42" s="121"/>
+      <c r="X42" s="120" t="s">
         <v>63</v>
       </c>
-      <c r="Y42" s="125"/>
+      <c r="Y42" s="126"/>
     </row>
     <row r="43" spans="1:25" s="7" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="115"/>
+      <c r="A43" s="124"/>
       <c r="B43" s="36" t="s">
         <v>91</v>
       </c>
       <c r="C43" s="36" t="s">
         <v>6</v>
       </c>
       <c r="D43" s="36" t="s">
         <v>91</v>
       </c>
       <c r="E43" s="36" t="s">
         <v>6</v>
       </c>
       <c r="F43" s="36" t="s">
         <v>91</v>
       </c>
       <c r="G43" s="36" t="s">
         <v>6</v>
       </c>
       <c r="H43" s="36" t="s">
         <v>91</v>
       </c>
       <c r="I43" s="37" t="s">
         <v>6</v>
       </c>
       <c r="J43" s="36" t="s">
@@ -6897,102 +6926,102 @@
       <c r="C60" s="50"/>
       <c r="D60" s="50"/>
       <c r="E60" s="50"/>
       <c r="F60" s="50"/>
       <c r="G60" s="50"/>
       <c r="H60" s="50"/>
       <c r="I60" s="50"/>
       <c r="J60" s="50"/>
       <c r="K60" s="50"/>
       <c r="L60" s="50"/>
       <c r="M60" s="50"/>
       <c r="N60" s="50"/>
       <c r="O60" s="50"/>
       <c r="P60" s="50"/>
       <c r="Q60" s="50"/>
       <c r="R60" s="50"/>
       <c r="S60" s="50"/>
       <c r="T60" s="50"/>
       <c r="U60" s="50"/>
       <c r="V60" s="50"/>
       <c r="W60" s="50"/>
       <c r="X60" s="50"/>
       <c r="Y60" s="50"/>
     </row>
     <row r="61" spans="1:25" s="13" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="124"/>
-      <c r="B61" s="121" t="s">
+      <c r="A61" s="125"/>
+      <c r="B61" s="116" t="s">
         <v>64</v>
       </c>
       <c r="C61" s="122"/>
-      <c r="D61" s="121" t="s">
+      <c r="D61" s="116" t="s">
         <v>65</v>
       </c>
       <c r="E61" s="122"/>
-      <c r="F61" s="121" t="s">
+      <c r="F61" s="116" t="s">
         <v>66</v>
       </c>
       <c r="G61" s="122"/>
-      <c r="H61" s="121" t="s">
+      <c r="H61" s="116" t="s">
         <v>101</v>
       </c>
       <c r="I61" s="122"/>
       <c r="J61" s="83" t="s">
         <v>67</v>
       </c>
       <c r="K61" s="84"/>
-      <c r="L61" s="121" t="s">
+      <c r="L61" s="116" t="s">
         <v>68</v>
       </c>
       <c r="M61" s="122"/>
-      <c r="N61" s="121" t="s">
+      <c r="N61" s="116" t="s">
         <v>69</v>
       </c>
       <c r="O61" s="122"/>
-      <c r="P61" s="121" t="s">
+      <c r="P61" s="116" t="s">
         <v>70</v>
       </c>
       <c r="Q61" s="122"/>
-      <c r="R61" s="121" t="s">
+      <c r="R61" s="116" t="s">
         <v>71</v>
       </c>
       <c r="S61" s="122"/>
-      <c r="T61" s="121" t="s">
+      <c r="T61" s="116" t="s">
         <v>72</v>
       </c>
       <c r="U61" s="122"/>
-      <c r="V61" s="121" t="s">
+      <c r="V61" s="116" t="s">
         <v>73</v>
       </c>
       <c r="W61" s="122"/>
-      <c r="X61" s="121" t="s">
+      <c r="X61" s="116" t="s">
         <v>74</v>
       </c>
-      <c r="Y61" s="123"/>
+      <c r="Y61" s="117"/>
     </row>
     <row r="62" spans="1:25" s="7" customFormat="1" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="115"/>
+      <c r="A62" s="124"/>
       <c r="B62" s="36" t="s">
         <v>91</v>
       </c>
       <c r="C62" s="37" t="s">
         <v>6</v>
       </c>
       <c r="D62" s="36" t="s">
         <v>91</v>
       </c>
       <c r="E62" s="37" t="s">
         <v>6</v>
       </c>
       <c r="F62" s="36" t="s">
         <v>91</v>
       </c>
       <c r="G62" s="37" t="s">
         <v>6</v>
       </c>
       <c r="H62" s="36" t="s">
         <v>91</v>
       </c>
       <c r="I62" s="37" t="s">
         <v>6</v>
       </c>
       <c r="J62" s="36" t="s">
@@ -8232,102 +8261,102 @@
       <c r="C79" s="50"/>
       <c r="D79" s="50"/>
       <c r="E79" s="50"/>
       <c r="F79" s="50"/>
       <c r="G79" s="50"/>
       <c r="H79" s="50"/>
       <c r="I79" s="50"/>
       <c r="J79" s="50"/>
       <c r="K79" s="50"/>
       <c r="L79" s="50"/>
       <c r="M79" s="50"/>
       <c r="N79" s="50"/>
       <c r="O79" s="50"/>
       <c r="P79" s="50"/>
       <c r="Q79" s="50"/>
       <c r="R79" s="50"/>
       <c r="S79" s="50"/>
       <c r="T79" s="50"/>
       <c r="U79" s="50"/>
       <c r="V79" s="50"/>
       <c r="W79" s="50"/>
       <c r="X79" s="50"/>
       <c r="Y79" s="50"/>
     </row>
     <row r="80" spans="1:25" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="124"/>
-      <c r="B80" s="121" t="s">
+      <c r="A80" s="125"/>
+      <c r="B80" s="116" t="s">
         <v>75</v>
       </c>
-      <c r="C80" s="123"/>
-      <c r="D80" s="121" t="s">
+      <c r="C80" s="117"/>
+      <c r="D80" s="116" t="s">
         <v>76</v>
       </c>
-      <c r="E80" s="123"/>
-      <c r="F80" s="121" t="s">
+      <c r="E80" s="117"/>
+      <c r="F80" s="116" t="s">
         <v>77</v>
       </c>
-      <c r="G80" s="123"/>
-      <c r="H80" s="121" t="s">
+      <c r="G80" s="117"/>
+      <c r="H80" s="116" t="s">
         <v>102</v>
       </c>
       <c r="I80" s="122"/>
-      <c r="J80" s="119" t="s">
+      <c r="J80" s="120" t="s">
         <v>78</v>
       </c>
-      <c r="K80" s="120"/>
-      <c r="L80" s="121" t="s">
+      <c r="K80" s="121"/>
+      <c r="L80" s="116" t="s">
         <v>79</v>
       </c>
-      <c r="M80" s="123"/>
-      <c r="N80" s="121" t="s">
+      <c r="M80" s="117"/>
+      <c r="N80" s="116" t="s">
         <v>80</v>
       </c>
-      <c r="O80" s="123"/>
-      <c r="P80" s="121" t="s">
+      <c r="O80" s="117"/>
+      <c r="P80" s="116" t="s">
         <v>81</v>
       </c>
-      <c r="Q80" s="123"/>
-      <c r="R80" s="121" t="s">
+      <c r="Q80" s="117"/>
+      <c r="R80" s="116" t="s">
         <v>82</v>
       </c>
-      <c r="S80" s="123"/>
-      <c r="T80" s="121" t="s">
+      <c r="S80" s="117"/>
+      <c r="T80" s="116" t="s">
         <v>83</v>
       </c>
-      <c r="U80" s="123"/>
-      <c r="V80" s="121" t="s">
+      <c r="U80" s="117"/>
+      <c r="V80" s="116" t="s">
         <v>90</v>
       </c>
-      <c r="W80" s="123"/>
-      <c r="X80" s="121" t="s">
+      <c r="W80" s="117"/>
+      <c r="X80" s="116" t="s">
         <v>93</v>
       </c>
-      <c r="Y80" s="123"/>
+      <c r="Y80" s="117"/>
     </row>
     <row r="81" spans="1:25" s="7" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="115"/>
+      <c r="A81" s="124"/>
       <c r="B81" s="36" t="s">
         <v>91</v>
       </c>
       <c r="C81" s="37" t="s">
         <v>6</v>
       </c>
       <c r="D81" s="36" t="s">
         <v>91</v>
       </c>
       <c r="E81" s="37" t="s">
         <v>6</v>
       </c>
       <c r="F81" s="36" t="s">
         <v>91</v>
       </c>
       <c r="G81" s="37" t="s">
         <v>6</v>
       </c>
       <c r="H81" s="36" t="s">
         <v>91</v>
       </c>
       <c r="I81" s="37" t="s">
         <v>6</v>
       </c>
       <c r="J81" s="36" t="s">
@@ -9567,102 +9596,102 @@
       <c r="C98" s="68"/>
       <c r="D98" s="68"/>
       <c r="E98" s="68"/>
       <c r="F98" s="69"/>
       <c r="G98" s="70"/>
       <c r="H98" s="70"/>
       <c r="I98" s="70"/>
       <c r="J98" s="58"/>
       <c r="K98" s="58"/>
       <c r="L98" s="71"/>
       <c r="M98" s="71"/>
       <c r="N98" s="72"/>
       <c r="O98" s="72"/>
       <c r="P98" s="72"/>
       <c r="Q98" s="72"/>
       <c r="R98" s="72"/>
       <c r="S98" s="9"/>
       <c r="T98" s="72"/>
       <c r="U98" s="9"/>
       <c r="V98" s="72"/>
       <c r="W98" s="9"/>
       <c r="X98" s="72"/>
       <c r="Y98" s="9"/>
     </row>
     <row r="99" spans="1:25" s="7" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="114"/>
-      <c r="B99" s="116" t="s">
+      <c r="A99" s="127"/>
+      <c r="B99" s="114" t="s">
         <v>94</v>
       </c>
-      <c r="C99" s="117"/>
-      <c r="D99" s="118" t="s">
+      <c r="C99" s="115"/>
+      <c r="D99" s="128" t="s">
         <v>95</v>
       </c>
-      <c r="E99" s="116"/>
-      <c r="F99" s="116" t="s">
+      <c r="E99" s="114"/>
+      <c r="F99" s="114" t="s">
         <v>96</v>
       </c>
-      <c r="G99" s="117"/>
-      <c r="H99" s="116" t="s">
+      <c r="G99" s="115"/>
+      <c r="H99" s="114" t="s">
         <v>98</v>
       </c>
-      <c r="I99" s="117"/>
-      <c r="J99" s="127" t="s">
+      <c r="I99" s="115"/>
+      <c r="J99" s="118" t="s">
         <v>103</v>
       </c>
-      <c r="K99" s="128"/>
-      <c r="L99" s="116" t="s">
+      <c r="K99" s="119"/>
+      <c r="L99" s="114" t="s">
         <v>104</v>
       </c>
-      <c r="M99" s="117"/>
-      <c r="N99" s="116" t="s">
+      <c r="M99" s="115"/>
+      <c r="N99" s="114" t="s">
         <v>105</v>
       </c>
-      <c r="O99" s="117"/>
-      <c r="P99" s="116" t="s">
+      <c r="O99" s="115"/>
+      <c r="P99" s="114" t="s">
         <v>106</v>
       </c>
-      <c r="Q99" s="117"/>
-      <c r="R99" s="116" t="s">
+      <c r="Q99" s="115"/>
+      <c r="R99" s="114" t="s">
         <v>107</v>
       </c>
-      <c r="S99" s="117"/>
-      <c r="T99" s="116" t="s">
+      <c r="S99" s="115"/>
+      <c r="T99" s="114" t="s">
         <v>108</v>
       </c>
-      <c r="U99" s="117"/>
-      <c r="V99" s="121" t="s">
+      <c r="U99" s="115"/>
+      <c r="V99" s="116" t="s">
         <v>109</v>
       </c>
-      <c r="W99" s="123"/>
-      <c r="X99" s="121" t="s">
+      <c r="W99" s="117"/>
+      <c r="X99" s="116" t="s">
         <v>110</v>
       </c>
-      <c r="Y99" s="123"/>
+      <c r="Y99" s="117"/>
     </row>
     <row r="100" spans="1:25" s="7" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="115"/>
+      <c r="A100" s="124"/>
       <c r="B100" s="85" t="s">
         <v>91</v>
       </c>
       <c r="C100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D100" s="85" t="s">
         <v>91</v>
       </c>
       <c r="E100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="F100" s="85" t="s">
         <v>91</v>
       </c>
       <c r="G100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="H100" s="85" t="s">
         <v>91</v>
       </c>
       <c r="I100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="J100" s="85" t="s">
@@ -10850,521 +10879,623 @@
         <v>15.244</v>
       </c>
       <c r="U115" s="100">
         <v>19.100000000000001</v>
       </c>
       <c r="V115" s="99">
         <v>18.032</v>
       </c>
       <c r="W115" s="100">
         <v>19.8</v>
       </c>
       <c r="X115" s="104">
         <v>20.821000000000002</v>
       </c>
       <c r="Y115" s="100">
         <v>20.3</v>
       </c>
     </row>
     <row r="117" spans="1:25" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B117" s="14"/>
       <c r="C117" s="14"/>
       <c r="D117" s="14"/>
       <c r="E117" s="14"/>
       <c r="F117" s="14"/>
       <c r="G117" s="14"/>
+      <c r="H117" s="14"/>
+      <c r="I117" s="14"/>
     </row>
     <row r="118" spans="1:25" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="114"/>
-      <c r="B118" s="116" t="s">
+      <c r="A118" s="127"/>
+      <c r="B118" s="114" t="s">
         <v>111</v>
       </c>
-      <c r="C118" s="117"/>
-      <c r="D118" s="118" t="s">
+      <c r="C118" s="115"/>
+      <c r="D118" s="128" t="s">
         <v>112</v>
       </c>
-      <c r="E118" s="116"/>
-      <c r="F118" s="116" t="s">
+      <c r="E118" s="114"/>
+      <c r="F118" s="114" t="s">
         <v>113</v>
       </c>
-      <c r="G118" s="117"/>
-[...2 lines deleted...]
-      <c r="A119" s="115"/>
+      <c r="G118" s="115"/>
+      <c r="H118" s="114" t="s">
+        <v>114</v>
+      </c>
+      <c r="I118" s="115"/>
+    </row>
+    <row r="119" spans="1:25" ht="23.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="124"/>
       <c r="B119" s="85" t="s">
         <v>91</v>
       </c>
       <c r="C119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D119" s="85" t="s">
         <v>91</v>
       </c>
       <c r="E119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="F119" s="85" t="s">
         <v>91</v>
       </c>
       <c r="G119" s="86" t="s">
+        <v>6</v>
+      </c>
+      <c r="H119" s="85" t="s">
+        <v>91</v>
+      </c>
+      <c r="I119" s="86" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="120" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A120" s="38" t="s">
         <v>8</v>
       </c>
       <c r="B120" s="108">
         <v>727.13499999999999</v>
       </c>
       <c r="C120" s="2">
         <v>100.1</v>
       </c>
       <c r="D120" s="39">
         <v>1306.1479999999999</v>
       </c>
       <c r="E120" s="2">
         <v>100.2</v>
       </c>
       <c r="F120" s="39">
         <v>2208.9879999999998</v>
       </c>
       <c r="G120" s="2">
         <v>100.6</v>
       </c>
+      <c r="H120" s="39">
+        <v>2897.1</v>
+      </c>
+      <c r="I120" s="129">
+        <v>100.8</v>
+      </c>
+      <c r="J120" s="132"/>
     </row>
     <row r="121" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A121" s="41" t="s">
         <v>22</v>
       </c>
       <c r="B121" s="108">
         <v>698.22299999999996</v>
       </c>
       <c r="C121" s="2">
         <v>100.5</v>
       </c>
       <c r="D121" s="39">
         <v>1246.7629999999999</v>
       </c>
       <c r="E121" s="2">
         <v>100.6</v>
       </c>
       <c r="F121" s="39">
         <v>2115.7620000000002</v>
       </c>
       <c r="G121" s="2">
         <v>100.7</v>
       </c>
+      <c r="H121" s="39">
+        <v>2772.4</v>
+      </c>
+      <c r="I121" s="129">
+        <v>104</v>
+      </c>
+      <c r="J121" s="132"/>
     </row>
     <row r="122" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A122" s="42" t="s">
         <v>9</v>
       </c>
       <c r="B122" s="108">
         <v>25.547000000000001</v>
       </c>
       <c r="C122" s="2">
         <v>90.3</v>
       </c>
       <c r="D122" s="39">
         <v>52.021000000000001</v>
       </c>
       <c r="E122" s="2">
         <v>94.2</v>
       </c>
       <c r="F122" s="39">
         <v>78.055999999999997</v>
       </c>
       <c r="G122" s="2">
         <v>94.5</v>
       </c>
+      <c r="H122" s="39">
+        <v>102.3</v>
+      </c>
+      <c r="I122" s="129">
+        <v>81</v>
+      </c>
+      <c r="J122" s="132"/>
     </row>
     <row r="123" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A123" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B123" s="79" t="s">
         <v>23</v>
       </c>
       <c r="C123" s="79" t="s">
         <v>23</v>
       </c>
       <c r="D123" s="66" t="s">
         <v>23</v>
       </c>
       <c r="E123" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F123" s="66" t="s">
         <v>23</v>
       </c>
       <c r="G123" s="8" t="s">
         <v>23</v>
       </c>
+      <c r="H123" s="39"/>
+      <c r="I123" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="J123" s="131"/>
     </row>
     <row r="124" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A124" s="42" t="s">
         <v>14</v>
       </c>
       <c r="B124" s="79" t="s">
         <v>23</v>
       </c>
       <c r="C124" s="79" t="s">
         <v>23</v>
       </c>
       <c r="D124" s="66" t="s">
         <v>23</v>
       </c>
       <c r="E124" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F124" s="66" t="s">
         <v>23</v>
       </c>
       <c r="G124" s="8" t="s">
         <v>23</v>
       </c>
+      <c r="H124" s="39"/>
+      <c r="I124" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="J124" s="131"/>
     </row>
     <row r="125" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A125" s="42" t="s">
         <v>12</v>
       </c>
       <c r="B125" s="79" t="s">
         <v>23</v>
       </c>
       <c r="C125" s="79" t="s">
         <v>23</v>
       </c>
       <c r="D125" s="63" t="s">
         <v>23</v>
       </c>
       <c r="E125" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F125" s="63" t="s">
         <v>23</v>
       </c>
       <c r="G125" s="8" t="s">
         <v>23</v>
       </c>
+      <c r="H125" s="39"/>
+      <c r="I125" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="J125" s="131"/>
     </row>
     <row r="126" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A126" s="42" t="s">
         <v>13</v>
       </c>
       <c r="B126" s="108">
         <v>0.21</v>
       </c>
       <c r="C126" s="2">
         <v>63.6</v>
       </c>
       <c r="D126" s="63">
         <v>0.6</v>
       </c>
       <c r="E126" s="2">
         <v>76.900000000000006</v>
       </c>
       <c r="F126" s="63">
         <v>0.86</v>
       </c>
       <c r="G126" s="2">
         <v>81.2</v>
       </c>
+      <c r="H126" s="39">
+        <v>1.4</v>
+      </c>
+      <c r="I126" s="129">
+        <v>29.1</v>
+      </c>
+      <c r="J126" s="132"/>
     </row>
     <row r="127" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A127" s="42" t="s">
         <v>15</v>
       </c>
       <c r="B127" s="108">
         <v>3.1549999999999998</v>
       </c>
       <c r="C127" s="2">
         <v>93.4</v>
       </c>
       <c r="D127" s="63">
         <v>6.8</v>
       </c>
       <c r="E127" s="2">
         <v>102.2</v>
       </c>
       <c r="F127" s="63">
         <v>9.9499999999999993</v>
       </c>
       <c r="G127" s="2">
         <v>97.9</v>
       </c>
+      <c r="H127" s="39">
+        <v>13.2</v>
+      </c>
+      <c r="I127" s="129">
+        <v>63.8</v>
+      </c>
+      <c r="J127" s="132"/>
     </row>
     <row r="128" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A128" s="42" t="s">
         <v>16</v>
       </c>
       <c r="B128" s="79" t="s">
         <v>23</v>
       </c>
       <c r="C128" s="79" t="s">
         <v>23</v>
       </c>
       <c r="D128" s="63" t="s">
         <v>23</v>
       </c>
       <c r="E128" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F128" s="63" t="s">
         <v>23</v>
       </c>
       <c r="G128" s="8" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="129" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H128" s="39"/>
+      <c r="I128" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="J128" s="131"/>
+    </row>
+    <row r="129" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A129" s="41" t="s">
         <v>21</v>
       </c>
       <c r="B129" s="79" t="s">
         <v>23</v>
       </c>
       <c r="C129" s="79" t="s">
         <v>23</v>
       </c>
       <c r="D129" s="63" t="s">
         <v>23</v>
       </c>
       <c r="E129" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F129" s="63" t="s">
         <v>23</v>
       </c>
       <c r="G129" s="8" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="130" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H129" s="39"/>
+      <c r="I129" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="J129" s="131"/>
+    </row>
+    <row r="130" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A130" s="42" t="s">
         <v>11</v>
       </c>
       <c r="B130" s="79" t="s">
         <v>23</v>
       </c>
       <c r="C130" s="79" t="s">
         <v>23</v>
       </c>
       <c r="D130" s="63" t="s">
         <v>23</v>
       </c>
       <c r="E130" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F130" s="63" t="s">
         <v>23</v>
       </c>
       <c r="G130" s="8" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="131" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H130" s="39">
+        <v>0.1</v>
+      </c>
+      <c r="I130" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="J130" s="132"/>
+    </row>
+    <row r="131" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A131" s="42" t="s">
         <v>18</v>
       </c>
       <c r="B131" s="79" t="s">
         <v>23</v>
       </c>
       <c r="C131" s="79" t="s">
         <v>23</v>
       </c>
       <c r="D131" s="63" t="s">
         <v>23</v>
       </c>
       <c r="E131" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F131" s="63" t="s">
         <v>23</v>
       </c>
       <c r="G131" s="8" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="132" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H131" s="39"/>
+      <c r="I131" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="J131" s="131"/>
+    </row>
+    <row r="132" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A132" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B132" s="79" t="s">
         <v>23</v>
       </c>
       <c r="C132" s="79" t="s">
         <v>23</v>
       </c>
       <c r="D132" s="63" t="s">
         <v>23</v>
       </c>
       <c r="E132" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F132" s="63" t="s">
         <v>23</v>
       </c>
       <c r="G132" s="8" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="133" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H132" s="39"/>
+      <c r="I132" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="J132" s="131"/>
+    </row>
+    <row r="133" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A133" s="42" t="s">
         <v>20</v>
       </c>
       <c r="B133" s="79" t="s">
         <v>23</v>
       </c>
       <c r="C133" s="79" t="s">
         <v>23</v>
       </c>
       <c r="D133" s="63" t="s">
         <v>23</v>
       </c>
       <c r="E133" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F133" s="63" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="8" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="134" spans="1:7" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="H133" s="39"/>
+      <c r="I133" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="J133" s="131"/>
+    </row>
+    <row r="134" spans="1:10" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A134" s="67" t="s">
         <v>17</v>
       </c>
       <c r="B134" s="80" t="s">
         <v>23</v>
       </c>
       <c r="C134" s="80" t="s">
         <v>23</v>
       </c>
       <c r="D134" s="50" t="s">
         <v>23</v>
       </c>
       <c r="E134" s="68" t="s">
         <v>23</v>
       </c>
       <c r="F134" s="50">
         <v>4.3600000000000003</v>
       </c>
       <c r="G134" s="68" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="136" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H134" s="72">
+        <v>7.7</v>
+      </c>
+      <c r="I134" s="130">
+        <v>1081.7</v>
+      </c>
+      <c r="J134" s="132"/>
+    </row>
+    <row r="136" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A136" s="73" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="82">
-[...16 lines deleted...]
-    <mergeCell ref="V61:W61"/>
+  <mergeCells count="83">
+    <mergeCell ref="J80:K80"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="A118:A119"/>
+    <mergeCell ref="B118:C118"/>
+    <mergeCell ref="A99:A100"/>
+    <mergeCell ref="B99:C99"/>
+    <mergeCell ref="D99:E99"/>
+    <mergeCell ref="D118:E118"/>
+    <mergeCell ref="H118:I118"/>
+    <mergeCell ref="A80:A81"/>
+    <mergeCell ref="B80:C80"/>
+    <mergeCell ref="D61:E61"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="F80:G80"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="D80:E80"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="X42:Y42"/>
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="X23:Y23"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="N42:O42"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="N23:O23"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="D23:E23"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="L23:M23"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="J23:K23"/>
-    <mergeCell ref="A1:Y1"/>
-[...20 lines deleted...]
-    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="L99:M99"/>
+    <mergeCell ref="N99:O99"/>
+    <mergeCell ref="P99:Q99"/>
+    <mergeCell ref="R99:S99"/>
+    <mergeCell ref="T99:U99"/>
+    <mergeCell ref="L80:M80"/>
+    <mergeCell ref="N80:O80"/>
     <mergeCell ref="P61:Q61"/>
-    <mergeCell ref="X80:Y80"/>
-    <mergeCell ref="V80:W80"/>
     <mergeCell ref="R80:S80"/>
     <mergeCell ref="T80:U80"/>
     <mergeCell ref="P80:Q80"/>
     <mergeCell ref="R61:S61"/>
     <mergeCell ref="T61:U61"/>
+    <mergeCell ref="F118:G118"/>
+    <mergeCell ref="X99:Y99"/>
+    <mergeCell ref="V99:W99"/>
+    <mergeCell ref="J99:K99"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="X61:Y61"/>
+    <mergeCell ref="V61:W61"/>
+    <mergeCell ref="X80:Y80"/>
+    <mergeCell ref="V80:W80"/>
     <mergeCell ref="L61:M61"/>
     <mergeCell ref="N61:O61"/>
-    <mergeCell ref="B61:C61"/>
-    <mergeCell ref="D80:E80"/>
     <mergeCell ref="H61:I61"/>
     <mergeCell ref="H80:I80"/>
     <mergeCell ref="F99:G99"/>
     <mergeCell ref="H99:I99"/>
     <mergeCell ref="J42:K42"/>
-    <mergeCell ref="J80:K80"/>
-[...8 lines deleted...]
-    <mergeCell ref="D118:E118"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>ИФО общепит</vt:lpstr>
       <vt:lpstr>Объем общепит</vt:lpstr>