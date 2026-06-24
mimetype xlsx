--- v1 (2026-06-03)
+++ v2 (2026-06-24)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1815" yWindow="-150" windowWidth="17325" windowHeight="9210"/>
+    <workbookView xWindow="960" yWindow="300" windowWidth="13815" windowHeight="7260" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО общепит" sheetId="5" r:id="rId1"/>
     <sheet name="Объем общепит" sheetId="4" r:id="rId2"/>
     <sheet name="Обьем и ИФО по районам" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="729" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="741" uniqueCount="116">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
   </si>
   <si>
     <t>Объем оказанных услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
@@ -361,60 +361,62 @@
   </si>
   <si>
     <t>Январь-сентябрь 2025г.</t>
   </si>
   <si>
     <t>Январь-октябрь 2025г.</t>
   </si>
   <si>
     <t>Январь-ноябрь 2025г.</t>
   </si>
   <si>
     <t>Январь-декабрь 2025г.</t>
   </si>
   <si>
     <t>Январь 2026г.</t>
   </si>
   <si>
     <t>Январь-февраль 2026г.</t>
   </si>
   <si>
     <t>Январь-март 2026г.</t>
   </si>
   <si>
     <t>Январь-апрель 2026г.</t>
   </si>
+  <si>
+    <t>Январь-май 2026г.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="4">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -975,120 +977,120 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный_объемы" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1369,75 +1371,75 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N32"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G30" sqref="G30"/>
+    <sheetView topLeftCell="A10" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A29" sqref="A29:M29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A1" s="109" t="s">
+      <c r="A1" s="112" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="110"/>
-[...10 lines deleted...]
-      <c r="M1" s="110"/>
+      <c r="B1" s="113"/>
+      <c r="C1" s="113"/>
+      <c r="D1" s="113"/>
+      <c r="E1" s="113"/>
+      <c r="F1" s="113"/>
+      <c r="G1" s="113"/>
+      <c r="H1" s="113"/>
+      <c r="I1" s="113"/>
+      <c r="J1" s="113"/>
+      <c r="K1" s="113"/>
+      <c r="L1" s="113"/>
+      <c r="M1" s="113"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="10"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
       <c r="J2" s="11"/>
       <c r="K2" s="11"/>
       <c r="L2" s="11"/>
       <c r="M2" s="11"/>
     </row>
     <row r="3" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15"/>
       <c r="B3" s="16" t="s">
         <v>25</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="16" t="s">
@@ -1451,65 +1453,65 @@
       </c>
       <c r="G3" s="16" t="s">
         <v>30</v>
       </c>
       <c r="H3" s="16" t="s">
         <v>31</v>
       </c>
       <c r="I3" s="16" t="s">
         <v>32</v>
       </c>
       <c r="J3" s="16" t="s">
         <v>33</v>
       </c>
       <c r="K3" s="17" t="s">
         <v>34</v>
       </c>
       <c r="L3" s="16" t="s">
         <v>35</v>
       </c>
       <c r="M3" s="18" t="s">
         <v>36</v>
       </c>
       <c r="N3" s="4"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A4" s="111" t="s">
+      <c r="A4" s="114" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="111"/>
-[...10 lines deleted...]
-      <c r="M4" s="111"/>
+      <c r="B4" s="114"/>
+      <c r="C4" s="114"/>
+      <c r="D4" s="114"/>
+      <c r="E4" s="114"/>
+      <c r="F4" s="114"/>
+      <c r="G4" s="114"/>
+      <c r="H4" s="114"/>
+      <c r="I4" s="114"/>
+      <c r="J4" s="114"/>
+      <c r="K4" s="114"/>
+      <c r="L4" s="114"/>
+      <c r="M4" s="114"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A5" s="19">
         <v>2020</v>
       </c>
       <c r="B5" s="20">
         <v>116.4</v>
       </c>
       <c r="C5" s="20">
         <v>100.8</v>
       </c>
       <c r="D5" s="20">
         <v>88.1</v>
       </c>
       <c r="E5" s="20">
         <v>47</v>
       </c>
       <c r="F5" s="20">
         <v>108.3</v>
       </c>
       <c r="G5" s="20">
         <v>178.1</v>
       </c>
       <c r="H5" s="20">
         <v>98.5</v>
@@ -1726,78 +1728,80 @@
         <v>87.5</v>
       </c>
       <c r="K10" s="97">
         <v>103.5</v>
       </c>
       <c r="L10" s="97">
         <v>100.5</v>
       </c>
       <c r="M10" s="97">
         <v>105.3</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="19">
         <v>2026</v>
       </c>
       <c r="B11" s="21">
         <v>69.099999999999994</v>
       </c>
       <c r="C11" s="2">
         <v>79.599999999999994</v>
       </c>
       <c r="D11" s="2">
         <v>155.6</v>
       </c>
-      <c r="E11" s="129">
+      <c r="E11" s="109">
         <v>76.2</v>
       </c>
-      <c r="F11" s="2"/>
+      <c r="F11" s="109">
+        <v>103.1</v>
+      </c>
       <c r="G11" s="93"/>
       <c r="H11" s="2"/>
       <c r="I11" s="23"/>
       <c r="J11" s="97"/>
       <c r="K11" s="97"/>
       <c r="L11" s="97"/>
       <c r="M11" s="97"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A12" s="112" t="s">
+      <c r="A12" s="115" t="s">
         <v>3</v>
       </c>
-      <c r="B12" s="112"/>
-[...10 lines deleted...]
-      <c r="M12" s="112"/>
+      <c r="B12" s="115"/>
+      <c r="C12" s="115"/>
+      <c r="D12" s="115"/>
+      <c r="E12" s="115"/>
+      <c r="F12" s="115"/>
+      <c r="G12" s="115"/>
+      <c r="H12" s="115"/>
+      <c r="I12" s="115"/>
+      <c r="J12" s="115"/>
+      <c r="K12" s="115"/>
+      <c r="L12" s="115"/>
+      <c r="M12" s="115"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="25">
         <v>2020</v>
       </c>
       <c r="B13" s="21">
         <v>98.5</v>
       </c>
       <c r="C13" s="21">
         <v>101.7</v>
       </c>
       <c r="D13" s="21">
         <v>77</v>
       </c>
       <c r="E13" s="21">
         <v>36.1</v>
       </c>
       <c r="F13" s="21">
         <v>38.799999999999997</v>
       </c>
       <c r="G13" s="21">
         <v>69.5</v>
       </c>
       <c r="H13" s="21">
         <v>88.5</v>
@@ -2014,78 +2018,80 @@
         <v>95.9</v>
       </c>
       <c r="K18" s="97">
         <v>94.1</v>
       </c>
       <c r="L18" s="97">
         <v>104.2</v>
       </c>
       <c r="M18" s="97">
         <v>108.3</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="25">
         <v>2026</v>
       </c>
       <c r="B19" s="21">
         <v>100.1</v>
       </c>
       <c r="C19" s="2">
         <v>100.4</v>
       </c>
       <c r="D19" s="2">
         <v>101</v>
       </c>
-      <c r="E19" s="129">
+      <c r="E19" s="109">
         <v>101.6</v>
       </c>
-      <c r="F19" s="2"/>
+      <c r="F19" s="109">
+        <v>101.3</v>
+      </c>
       <c r="G19" s="93"/>
       <c r="H19" s="2"/>
       <c r="I19" s="26"/>
       <c r="J19" s="97"/>
       <c r="K19" s="97"/>
       <c r="L19" s="97"/>
       <c r="M19" s="97"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A20" s="112" t="s">
+      <c r="A20" s="115" t="s">
         <v>2</v>
       </c>
-      <c r="B20" s="112"/>
-[...10 lines deleted...]
-      <c r="M20" s="112"/>
+      <c r="B20" s="115"/>
+      <c r="C20" s="115"/>
+      <c r="D20" s="115"/>
+      <c r="E20" s="115"/>
+      <c r="F20" s="115"/>
+      <c r="G20" s="115"/>
+      <c r="H20" s="115"/>
+      <c r="I20" s="115"/>
+      <c r="J20" s="115"/>
+      <c r="K20" s="115"/>
+      <c r="L20" s="115"/>
+      <c r="M20" s="115"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="19">
         <v>2020</v>
       </c>
       <c r="B21" s="21">
         <v>98.5</v>
       </c>
       <c r="C21" s="21">
         <v>100.1</v>
       </c>
       <c r="D21" s="21">
         <v>91.6</v>
       </c>
       <c r="E21" s="21">
         <v>76.7</v>
       </c>
       <c r="F21" s="21">
         <v>68.400000000000006</v>
       </c>
       <c r="G21" s="21">
         <v>68.599999999999994</v>
       </c>
       <c r="H21" s="21">
         <v>71</v>
@@ -2302,142 +2308,144 @@
         <v>102.3</v>
       </c>
       <c r="K26" s="106">
         <v>101.3</v>
       </c>
       <c r="L26" s="107">
         <v>101.6</v>
       </c>
       <c r="M26" s="107">
         <v>102.2</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="27">
         <v>2026</v>
       </c>
       <c r="B27" s="28">
         <v>100.1</v>
       </c>
       <c r="C27" s="9">
         <v>100.2</v>
       </c>
       <c r="D27" s="9">
         <v>100.6</v>
       </c>
-      <c r="E27" s="130">
+      <c r="E27" s="110">
         <v>100.8</v>
       </c>
-      <c r="F27" s="35"/>
+      <c r="F27" s="110">
+        <v>100.9</v>
+      </c>
       <c r="G27" s="94"/>
       <c r="H27" s="94"/>
       <c r="I27" s="94"/>
       <c r="J27" s="94"/>
       <c r="K27" s="94"/>
       <c r="L27" s="100"/>
       <c r="M27" s="100"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A29" s="109"/>
-[...11 lines deleted...]
-      <c r="M29" s="110"/>
+      <c r="A29" s="112"/>
+      <c r="B29" s="113"/>
+      <c r="C29" s="113"/>
+      <c r="D29" s="113"/>
+      <c r="E29" s="113"/>
+      <c r="F29" s="113"/>
+      <c r="G29" s="113"/>
+      <c r="H29" s="113"/>
+      <c r="I29" s="113"/>
+      <c r="J29" s="113"/>
+      <c r="K29" s="113"/>
+      <c r="L29" s="113"/>
+      <c r="M29" s="113"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.2">
       <c r="F32" s="89"/>
       <c r="G32" s="89"/>
       <c r="H32" s="89"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A29:M29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X17"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="A17" sqref="A17:M17"/>
+      <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="3" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A1" s="110" t="s">
+      <c r="A1" s="113" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="110"/>
-[...10 lines deleted...]
-      <c r="M1" s="110"/>
+      <c r="B1" s="113"/>
+      <c r="C1" s="113"/>
+      <c r="D1" s="113"/>
+      <c r="E1" s="113"/>
+      <c r="F1" s="113"/>
+      <c r="G1" s="113"/>
+      <c r="H1" s="113"/>
+      <c r="I1" s="113"/>
+      <c r="J1" s="113"/>
+      <c r="K1" s="113"/>
+      <c r="L1" s="113"/>
+      <c r="M1" s="113"/>
     </row>
     <row r="2" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="113" t="s">
+      <c r="A2" s="116" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="113"/>
-[...10 lines deleted...]
-      <c r="M2" s="113"/>
+      <c r="B2" s="116"/>
+      <c r="C2" s="116"/>
+      <c r="D2" s="116"/>
+      <c r="E2" s="116"/>
+      <c r="F2" s="116"/>
+      <c r="G2" s="116"/>
+      <c r="H2" s="116"/>
+      <c r="I2" s="116"/>
+      <c r="J2" s="116"/>
+      <c r="K2" s="116"/>
+      <c r="L2" s="116"/>
+      <c r="M2" s="116"/>
     </row>
     <row r="3" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15"/>
       <c r="B3" s="16" t="s">
         <v>25</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="16" t="s">
         <v>27</v>
       </c>
       <c r="E3" s="16" t="s">
         <v>28</v>
       </c>
       <c r="F3" s="16" t="s">
         <v>29</v>
       </c>
       <c r="G3" s="16" t="s">
         <v>30</v>
       </c>
       <c r="H3" s="16" t="s">
         <v>31</v>
       </c>
       <c r="I3" s="16" t="s">
@@ -2759,234 +2767,236 @@
         <v>976.2</v>
       </c>
       <c r="L10" s="105">
         <v>982.6</v>
       </c>
       <c r="M10" s="105">
         <v>1041.3</v>
       </c>
     </row>
     <row r="11" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="34">
         <v>2026</v>
       </c>
       <c r="B11" s="35">
         <v>727.1</v>
       </c>
       <c r="C11" s="35">
         <v>579</v>
       </c>
       <c r="D11" s="35">
         <v>902.8</v>
       </c>
       <c r="E11" s="35">
         <v>688.1</v>
       </c>
-      <c r="F11" s="88"/>
+      <c r="F11" s="88">
+        <v>709.3</v>
+      </c>
       <c r="G11" s="88"/>
       <c r="H11" s="88"/>
       <c r="I11" s="88"/>
       <c r="J11" s="88"/>
       <c r="K11" s="88"/>
       <c r="L11" s="88"/>
       <c r="M11" s="88"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A17" s="110"/>
-[...11 lines deleted...]
-      <c r="M17" s="110"/>
+      <c r="A17" s="113"/>
+      <c r="B17" s="113"/>
+      <c r="C17" s="113"/>
+      <c r="D17" s="113"/>
+      <c r="E17" s="113"/>
+      <c r="F17" s="113"/>
+      <c r="G17" s="113"/>
+      <c r="H17" s="113"/>
+      <c r="I17" s="113"/>
+      <c r="J17" s="113"/>
+      <c r="K17" s="113"/>
+      <c r="L17" s="113"/>
+      <c r="M17" s="113"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A17:M17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z136"/>
   <sheetViews>
-    <sheetView topLeftCell="A104" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+    <sheetView tabSelected="1" topLeftCell="A116" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="H1" activePane="topRight" state="frozen"/>
       <selection activeCell="A73" sqref="A73"/>
-      <selection pane="topRight" activeCell="K129" sqref="K129"/>
+      <selection pane="topRight" activeCell="J120" sqref="J120:K134"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="8" width="11.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="10" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" customWidth="1"/>
     <col min="22" max="22" width="11" style="1" customWidth="1"/>
     <col min="23" max="23" width="8" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="1" customWidth="1"/>
     <col min="25" max="25" width="9.140625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="110" t="s">
+      <c r="A1" s="113" t="s">
         <v>92</v>
       </c>
-      <c r="B1" s="110"/>
-[...22 lines deleted...]
-      <c r="Y1" s="110"/>
+      <c r="B1" s="113"/>
+      <c r="C1" s="113"/>
+      <c r="D1" s="113"/>
+      <c r="E1" s="113"/>
+      <c r="F1" s="113"/>
+      <c r="G1" s="113"/>
+      <c r="H1" s="113"/>
+      <c r="I1" s="113"/>
+      <c r="J1" s="113"/>
+      <c r="K1" s="113"/>
+      <c r="L1" s="113"/>
+      <c r="M1" s="113"/>
+      <c r="N1" s="113"/>
+      <c r="O1" s="113"/>
+      <c r="P1" s="113"/>
+      <c r="Q1" s="113"/>
+      <c r="R1" s="113"/>
+      <c r="S1" s="113"/>
+      <c r="T1" s="113"/>
+      <c r="U1" s="113"/>
+      <c r="V1" s="113"/>
+      <c r="W1" s="113"/>
+      <c r="X1" s="113"/>
+      <c r="Y1" s="113"/>
     </row>
     <row r="2" spans="1:26" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="14"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
       <c r="J2" s="14"/>
       <c r="K2" s="14"/>
       <c r="L2" s="14"/>
       <c r="M2" s="14"/>
       <c r="N2" s="14"/>
       <c r="O2" s="14"/>
       <c r="P2" s="14"/>
       <c r="Q2" s="14"/>
       <c r="R2" s="14"/>
       <c r="S2" s="14"/>
       <c r="T2" s="14"/>
       <c r="U2" s="14"/>
       <c r="V2" s="14"/>
       <c r="W2" s="14"/>
       <c r="X2" s="14"/>
       <c r="Y2" s="14"/>
     </row>
     <row r="3" spans="1:26" s="13" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="125"/>
-      <c r="B3" s="116" t="s">
+      <c r="A3" s="126"/>
+      <c r="B3" s="119" t="s">
         <v>37</v>
       </c>
-      <c r="C3" s="122"/>
-      <c r="D3" s="116" t="s">
+      <c r="C3" s="120"/>
+      <c r="D3" s="119" t="s">
         <v>38</v>
       </c>
-      <c r="E3" s="122"/>
-      <c r="F3" s="116" t="s">
+      <c r="E3" s="120"/>
+      <c r="F3" s="119" t="s">
         <v>39</v>
       </c>
-      <c r="G3" s="122"/>
-      <c r="H3" s="116" t="s">
+      <c r="G3" s="120"/>
+      <c r="H3" s="119" t="s">
         <v>97</v>
       </c>
-      <c r="I3" s="122"/>
-      <c r="J3" s="120" t="s">
+      <c r="I3" s="120"/>
+      <c r="J3" s="117" t="s">
         <v>40</v>
       </c>
-      <c r="K3" s="121"/>
-      <c r="L3" s="116" t="s">
+      <c r="K3" s="118"/>
+      <c r="L3" s="119" t="s">
         <v>41</v>
       </c>
-      <c r="M3" s="122"/>
-      <c r="N3" s="116" t="s">
+      <c r="M3" s="120"/>
+      <c r="N3" s="119" t="s">
         <v>42</v>
       </c>
-      <c r="O3" s="122"/>
-      <c r="P3" s="116" t="s">
+      <c r="O3" s="120"/>
+      <c r="P3" s="119" t="s">
         <v>43</v>
       </c>
-      <c r="Q3" s="122"/>
-      <c r="R3" s="116" t="s">
+      <c r="Q3" s="120"/>
+      <c r="R3" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="S3" s="122"/>
-      <c r="T3" s="116" t="s">
+      <c r="S3" s="120"/>
+      <c r="T3" s="119" t="s">
         <v>45</v>
       </c>
-      <c r="U3" s="122"/>
-      <c r="V3" s="116" t="s">
+      <c r="U3" s="120"/>
+      <c r="V3" s="119" t="s">
         <v>46</v>
       </c>
-      <c r="W3" s="122"/>
-      <c r="X3" s="116" t="s">
+      <c r="W3" s="120"/>
+      <c r="X3" s="119" t="s">
         <v>47</v>
       </c>
-      <c r="Y3" s="117"/>
+      <c r="Y3" s="127"/>
       <c r="Z3" s="12"/>
     </row>
     <row r="4" spans="1:26" s="7" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="124"/>
+      <c r="A4" s="122"/>
       <c r="B4" s="36" t="s">
         <v>91</v>
       </c>
       <c r="C4" s="36" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="36" t="s">
         <v>91</v>
       </c>
       <c r="E4" s="36" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="36" t="s">
         <v>91</v>
       </c>
       <c r="G4" s="36" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="36" t="s">
         <v>91</v>
       </c>
       <c r="I4" s="37" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="36" t="s">
@@ -4254,103 +4264,103 @@
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="50"/>
       <c r="F22" s="50"/>
       <c r="G22" s="50"/>
       <c r="H22" s="50"/>
       <c r="I22" s="50"/>
       <c r="J22" s="50"/>
       <c r="K22" s="50"/>
       <c r="L22" s="50"/>
       <c r="M22" s="50"/>
       <c r="N22" s="50"/>
       <c r="O22" s="50"/>
       <c r="P22" s="50"/>
       <c r="Q22" s="50"/>
       <c r="R22" s="50"/>
       <c r="S22" s="50"/>
       <c r="T22" s="50"/>
       <c r="U22" s="50"/>
       <c r="V22" s="50"/>
       <c r="W22" s="50"/>
       <c r="X22" s="50"/>
       <c r="Y22" s="50"/>
     </row>
     <row r="23" spans="1:26" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="123"/>
-      <c r="B23" s="120" t="s">
+      <c r="A23" s="129"/>
+      <c r="B23" s="117" t="s">
         <v>48</v>
       </c>
-      <c r="C23" s="121"/>
-      <c r="D23" s="120" t="s">
+      <c r="C23" s="118"/>
+      <c r="D23" s="117" t="s">
         <v>49</v>
       </c>
-      <c r="E23" s="121"/>
-      <c r="F23" s="120" t="s">
+      <c r="E23" s="118"/>
+      <c r="F23" s="117" t="s">
         <v>50</v>
       </c>
-      <c r="G23" s="121"/>
-      <c r="H23" s="116" t="s">
+      <c r="G23" s="118"/>
+      <c r="H23" s="119" t="s">
         <v>99</v>
       </c>
-      <c r="I23" s="122"/>
-      <c r="J23" s="120" t="s">
+      <c r="I23" s="120"/>
+      <c r="J23" s="117" t="s">
         <v>51</v>
       </c>
-      <c r="K23" s="121"/>
-      <c r="L23" s="120" t="s">
+      <c r="K23" s="118"/>
+      <c r="L23" s="117" t="s">
         <v>84</v>
       </c>
-      <c r="M23" s="121"/>
-      <c r="N23" s="120" t="s">
+      <c r="M23" s="118"/>
+      <c r="N23" s="117" t="s">
         <v>85</v>
       </c>
-      <c r="O23" s="121"/>
-      <c r="P23" s="120" t="s">
+      <c r="O23" s="118"/>
+      <c r="P23" s="117" t="s">
         <v>86</v>
       </c>
-      <c r="Q23" s="121"/>
-      <c r="R23" s="120" t="s">
+      <c r="Q23" s="118"/>
+      <c r="R23" s="117" t="s">
         <v>87</v>
       </c>
-      <c r="S23" s="121"/>
-      <c r="T23" s="120" t="s">
+      <c r="S23" s="118"/>
+      <c r="T23" s="117" t="s">
         <v>52</v>
       </c>
-      <c r="U23" s="121"/>
-      <c r="V23" s="120" t="s">
+      <c r="U23" s="118"/>
+      <c r="V23" s="117" t="s">
         <v>88</v>
       </c>
-      <c r="W23" s="121"/>
-      <c r="X23" s="120" t="s">
+      <c r="W23" s="118"/>
+      <c r="X23" s="117" t="s">
         <v>89</v>
       </c>
-      <c r="Y23" s="126"/>
+      <c r="Y23" s="128"/>
       <c r="Z23" s="12"/>
     </row>
     <row r="24" spans="1:26" s="7" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="124"/>
+      <c r="A24" s="122"/>
       <c r="B24" s="36" t="s">
         <v>91</v>
       </c>
       <c r="C24" s="36" t="s">
         <v>6</v>
       </c>
       <c r="D24" s="36" t="s">
         <v>91</v>
       </c>
       <c r="E24" s="36" t="s">
         <v>6</v>
       </c>
       <c r="F24" s="36" t="s">
         <v>91</v>
       </c>
       <c r="G24" s="36" t="s">
         <v>6</v>
       </c>
       <c r="H24" s="36" t="s">
         <v>91</v>
       </c>
       <c r="I24" s="37" t="s">
         <v>6</v>
       </c>
       <c r="J24" s="36" t="s">
@@ -5591,102 +5601,102 @@
       <c r="C41" s="50"/>
       <c r="D41" s="50"/>
       <c r="E41" s="50"/>
       <c r="F41" s="50"/>
       <c r="G41" s="50"/>
       <c r="H41" s="50"/>
       <c r="I41" s="50"/>
       <c r="J41" s="50"/>
       <c r="K41" s="50"/>
       <c r="L41" s="50"/>
       <c r="M41" s="50"/>
       <c r="N41" s="50"/>
       <c r="O41" s="50"/>
       <c r="P41" s="50"/>
       <c r="Q41" s="50"/>
       <c r="R41" s="50"/>
       <c r="S41" s="50"/>
       <c r="T41" s="50"/>
       <c r="U41" s="50"/>
       <c r="V41" s="50"/>
       <c r="W41" s="50"/>
       <c r="X41" s="50"/>
       <c r="Y41" s="50"/>
     </row>
     <row r="42" spans="1:25" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="123"/>
-      <c r="B42" s="120" t="s">
+      <c r="A42" s="129"/>
+      <c r="B42" s="117" t="s">
         <v>53</v>
       </c>
-      <c r="C42" s="121"/>
-      <c r="D42" s="120" t="s">
+      <c r="C42" s="118"/>
+      <c r="D42" s="117" t="s">
         <v>54</v>
       </c>
-      <c r="E42" s="121"/>
-      <c r="F42" s="120" t="s">
+      <c r="E42" s="118"/>
+      <c r="F42" s="117" t="s">
         <v>55</v>
       </c>
-      <c r="G42" s="121"/>
-      <c r="H42" s="116" t="s">
+      <c r="G42" s="118"/>
+      <c r="H42" s="119" t="s">
         <v>100</v>
       </c>
-      <c r="I42" s="122"/>
-      <c r="J42" s="120" t="s">
+      <c r="I42" s="120"/>
+      <c r="J42" s="117" t="s">
         <v>56</v>
       </c>
-      <c r="K42" s="121"/>
-      <c r="L42" s="120" t="s">
+      <c r="K42" s="118"/>
+      <c r="L42" s="117" t="s">
         <v>57</v>
       </c>
-      <c r="M42" s="121"/>
-      <c r="N42" s="120" t="s">
+      <c r="M42" s="118"/>
+      <c r="N42" s="117" t="s">
         <v>58</v>
       </c>
-      <c r="O42" s="121"/>
-      <c r="P42" s="120" t="s">
+      <c r="O42" s="118"/>
+      <c r="P42" s="117" t="s">
         <v>59</v>
       </c>
-      <c r="Q42" s="121"/>
-      <c r="R42" s="120" t="s">
+      <c r="Q42" s="118"/>
+      <c r="R42" s="117" t="s">
         <v>60</v>
       </c>
-      <c r="S42" s="121"/>
-      <c r="T42" s="120" t="s">
+      <c r="S42" s="118"/>
+      <c r="T42" s="117" t="s">
         <v>61</v>
       </c>
-      <c r="U42" s="121"/>
-      <c r="V42" s="120" t="s">
+      <c r="U42" s="118"/>
+      <c r="V42" s="117" t="s">
         <v>62</v>
       </c>
-      <c r="W42" s="121"/>
-      <c r="X42" s="120" t="s">
+      <c r="W42" s="118"/>
+      <c r="X42" s="117" t="s">
         <v>63</v>
       </c>
-      <c r="Y42" s="126"/>
+      <c r="Y42" s="128"/>
     </row>
     <row r="43" spans="1:25" s="7" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="124"/>
+      <c r="A43" s="122"/>
       <c r="B43" s="36" t="s">
         <v>91</v>
       </c>
       <c r="C43" s="36" t="s">
         <v>6</v>
       </c>
       <c r="D43" s="36" t="s">
         <v>91</v>
       </c>
       <c r="E43" s="36" t="s">
         <v>6</v>
       </c>
       <c r="F43" s="36" t="s">
         <v>91</v>
       </c>
       <c r="G43" s="36" t="s">
         <v>6</v>
       </c>
       <c r="H43" s="36" t="s">
         <v>91</v>
       </c>
       <c r="I43" s="37" t="s">
         <v>6</v>
       </c>
       <c r="J43" s="36" t="s">
@@ -6926,102 +6936,102 @@
       <c r="C60" s="50"/>
       <c r="D60" s="50"/>
       <c r="E60" s="50"/>
       <c r="F60" s="50"/>
       <c r="G60" s="50"/>
       <c r="H60" s="50"/>
       <c r="I60" s="50"/>
       <c r="J60" s="50"/>
       <c r="K60" s="50"/>
       <c r="L60" s="50"/>
       <c r="M60" s="50"/>
       <c r="N60" s="50"/>
       <c r="O60" s="50"/>
       <c r="P60" s="50"/>
       <c r="Q60" s="50"/>
       <c r="R60" s="50"/>
       <c r="S60" s="50"/>
       <c r="T60" s="50"/>
       <c r="U60" s="50"/>
       <c r="V60" s="50"/>
       <c r="W60" s="50"/>
       <c r="X60" s="50"/>
       <c r="Y60" s="50"/>
     </row>
     <row r="61" spans="1:25" s="13" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="125"/>
-      <c r="B61" s="116" t="s">
+      <c r="A61" s="126"/>
+      <c r="B61" s="119" t="s">
         <v>64</v>
       </c>
-      <c r="C61" s="122"/>
-      <c r="D61" s="116" t="s">
+      <c r="C61" s="120"/>
+      <c r="D61" s="119" t="s">
         <v>65</v>
       </c>
-      <c r="E61" s="122"/>
-      <c r="F61" s="116" t="s">
+      <c r="E61" s="120"/>
+      <c r="F61" s="119" t="s">
         <v>66</v>
       </c>
-      <c r="G61" s="122"/>
-      <c r="H61" s="116" t="s">
+      <c r="G61" s="120"/>
+      <c r="H61" s="119" t="s">
         <v>101</v>
       </c>
-      <c r="I61" s="122"/>
+      <c r="I61" s="120"/>
       <c r="J61" s="83" t="s">
         <v>67</v>
       </c>
       <c r="K61" s="84"/>
-      <c r="L61" s="116" t="s">
+      <c r="L61" s="119" t="s">
         <v>68</v>
       </c>
-      <c r="M61" s="122"/>
-      <c r="N61" s="116" t="s">
+      <c r="M61" s="120"/>
+      <c r="N61" s="119" t="s">
         <v>69</v>
       </c>
-      <c r="O61" s="122"/>
-      <c r="P61" s="116" t="s">
+      <c r="O61" s="120"/>
+      <c r="P61" s="119" t="s">
         <v>70</v>
       </c>
-      <c r="Q61" s="122"/>
-      <c r="R61" s="116" t="s">
+      <c r="Q61" s="120"/>
+      <c r="R61" s="119" t="s">
         <v>71</v>
       </c>
-      <c r="S61" s="122"/>
-      <c r="T61" s="116" t="s">
+      <c r="S61" s="120"/>
+      <c r="T61" s="119" t="s">
         <v>72</v>
       </c>
-      <c r="U61" s="122"/>
-      <c r="V61" s="116" t="s">
+      <c r="U61" s="120"/>
+      <c r="V61" s="119" t="s">
         <v>73</v>
       </c>
-      <c r="W61" s="122"/>
-      <c r="X61" s="116" t="s">
+      <c r="W61" s="120"/>
+      <c r="X61" s="119" t="s">
         <v>74</v>
       </c>
-      <c r="Y61" s="117"/>
+      <c r="Y61" s="127"/>
     </row>
     <row r="62" spans="1:25" s="7" customFormat="1" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="124"/>
+      <c r="A62" s="122"/>
       <c r="B62" s="36" t="s">
         <v>91</v>
       </c>
       <c r="C62" s="37" t="s">
         <v>6</v>
       </c>
       <c r="D62" s="36" t="s">
         <v>91</v>
       </c>
       <c r="E62" s="37" t="s">
         <v>6</v>
       </c>
       <c r="F62" s="36" t="s">
         <v>91</v>
       </c>
       <c r="G62" s="37" t="s">
         <v>6</v>
       </c>
       <c r="H62" s="36" t="s">
         <v>91</v>
       </c>
       <c r="I62" s="37" t="s">
         <v>6</v>
       </c>
       <c r="J62" s="36" t="s">
@@ -8261,102 +8271,102 @@
       <c r="C79" s="50"/>
       <c r="D79" s="50"/>
       <c r="E79" s="50"/>
       <c r="F79" s="50"/>
       <c r="G79" s="50"/>
       <c r="H79" s="50"/>
       <c r="I79" s="50"/>
       <c r="J79" s="50"/>
       <c r="K79" s="50"/>
       <c r="L79" s="50"/>
       <c r="M79" s="50"/>
       <c r="N79" s="50"/>
       <c r="O79" s="50"/>
       <c r="P79" s="50"/>
       <c r="Q79" s="50"/>
       <c r="R79" s="50"/>
       <c r="S79" s="50"/>
       <c r="T79" s="50"/>
       <c r="U79" s="50"/>
       <c r="V79" s="50"/>
       <c r="W79" s="50"/>
       <c r="X79" s="50"/>
       <c r="Y79" s="50"/>
     </row>
     <row r="80" spans="1:25" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="125"/>
-      <c r="B80" s="116" t="s">
+      <c r="A80" s="126"/>
+      <c r="B80" s="119" t="s">
         <v>75</v>
       </c>
-      <c r="C80" s="117"/>
-      <c r="D80" s="116" t="s">
+      <c r="C80" s="127"/>
+      <c r="D80" s="119" t="s">
         <v>76</v>
       </c>
-      <c r="E80" s="117"/>
-      <c r="F80" s="116" t="s">
+      <c r="E80" s="127"/>
+      <c r="F80" s="119" t="s">
         <v>77</v>
       </c>
-      <c r="G80" s="117"/>
-      <c r="H80" s="116" t="s">
+      <c r="G80" s="127"/>
+      <c r="H80" s="119" t="s">
         <v>102</v>
       </c>
-      <c r="I80" s="122"/>
-      <c r="J80" s="120" t="s">
+      <c r="I80" s="120"/>
+      <c r="J80" s="117" t="s">
         <v>78</v>
       </c>
-      <c r="K80" s="121"/>
-      <c r="L80" s="116" t="s">
+      <c r="K80" s="118"/>
+      <c r="L80" s="119" t="s">
         <v>79</v>
       </c>
-      <c r="M80" s="117"/>
-      <c r="N80" s="116" t="s">
+      <c r="M80" s="127"/>
+      <c r="N80" s="119" t="s">
         <v>80</v>
       </c>
-      <c r="O80" s="117"/>
-      <c r="P80" s="116" t="s">
+      <c r="O80" s="127"/>
+      <c r="P80" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="Q80" s="117"/>
-      <c r="R80" s="116" t="s">
+      <c r="Q80" s="127"/>
+      <c r="R80" s="119" t="s">
         <v>82</v>
       </c>
-      <c r="S80" s="117"/>
-      <c r="T80" s="116" t="s">
+      <c r="S80" s="127"/>
+      <c r="T80" s="119" t="s">
         <v>83</v>
       </c>
-      <c r="U80" s="117"/>
-      <c r="V80" s="116" t="s">
+      <c r="U80" s="127"/>
+      <c r="V80" s="119" t="s">
         <v>90</v>
       </c>
-      <c r="W80" s="117"/>
-      <c r="X80" s="116" t="s">
+      <c r="W80" s="127"/>
+      <c r="X80" s="119" t="s">
         <v>93</v>
       </c>
-      <c r="Y80" s="117"/>
+      <c r="Y80" s="127"/>
     </row>
     <row r="81" spans="1:25" s="7" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="124"/>
+      <c r="A81" s="122"/>
       <c r="B81" s="36" t="s">
         <v>91</v>
       </c>
       <c r="C81" s="37" t="s">
         <v>6</v>
       </c>
       <c r="D81" s="36" t="s">
         <v>91</v>
       </c>
       <c r="E81" s="37" t="s">
         <v>6</v>
       </c>
       <c r="F81" s="36" t="s">
         <v>91</v>
       </c>
       <c r="G81" s="37" t="s">
         <v>6</v>
       </c>
       <c r="H81" s="36" t="s">
         <v>91</v>
       </c>
       <c r="I81" s="37" t="s">
         <v>6</v>
       </c>
       <c r="J81" s="36" t="s">
@@ -9596,102 +9606,102 @@
       <c r="C98" s="68"/>
       <c r="D98" s="68"/>
       <c r="E98" s="68"/>
       <c r="F98" s="69"/>
       <c r="G98" s="70"/>
       <c r="H98" s="70"/>
       <c r="I98" s="70"/>
       <c r="J98" s="58"/>
       <c r="K98" s="58"/>
       <c r="L98" s="71"/>
       <c r="M98" s="71"/>
       <c r="N98" s="72"/>
       <c r="O98" s="72"/>
       <c r="P98" s="72"/>
       <c r="Q98" s="72"/>
       <c r="R98" s="72"/>
       <c r="S98" s="9"/>
       <c r="T98" s="72"/>
       <c r="U98" s="9"/>
       <c r="V98" s="72"/>
       <c r="W98" s="9"/>
       <c r="X98" s="72"/>
       <c r="Y98" s="9"/>
     </row>
     <row r="99" spans="1:25" s="7" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="127"/>
-      <c r="B99" s="114" t="s">
+      <c r="A99" s="121"/>
+      <c r="B99" s="123" t="s">
         <v>94</v>
       </c>
-      <c r="C99" s="115"/>
-      <c r="D99" s="128" t="s">
+      <c r="C99" s="124"/>
+      <c r="D99" s="125" t="s">
         <v>95</v>
       </c>
-      <c r="E99" s="114"/>
-      <c r="F99" s="114" t="s">
+      <c r="E99" s="123"/>
+      <c r="F99" s="123" t="s">
         <v>96</v>
       </c>
-      <c r="G99" s="115"/>
-      <c r="H99" s="114" t="s">
+      <c r="G99" s="124"/>
+      <c r="H99" s="123" t="s">
         <v>98</v>
       </c>
-      <c r="I99" s="115"/>
-      <c r="J99" s="118" t="s">
+      <c r="I99" s="124"/>
+      <c r="J99" s="130" t="s">
         <v>103</v>
       </c>
-      <c r="K99" s="119"/>
-      <c r="L99" s="114" t="s">
+      <c r="K99" s="131"/>
+      <c r="L99" s="123" t="s">
         <v>104</v>
       </c>
-      <c r="M99" s="115"/>
-      <c r="N99" s="114" t="s">
+      <c r="M99" s="124"/>
+      <c r="N99" s="123" t="s">
         <v>105</v>
       </c>
-      <c r="O99" s="115"/>
-      <c r="P99" s="114" t="s">
+      <c r="O99" s="124"/>
+      <c r="P99" s="123" t="s">
         <v>106</v>
       </c>
-      <c r="Q99" s="115"/>
-      <c r="R99" s="114" t="s">
+      <c r="Q99" s="124"/>
+      <c r="R99" s="123" t="s">
         <v>107</v>
       </c>
-      <c r="S99" s="115"/>
-      <c r="T99" s="114" t="s">
+      <c r="S99" s="124"/>
+      <c r="T99" s="123" t="s">
         <v>108</v>
       </c>
-      <c r="U99" s="115"/>
-      <c r="V99" s="116" t="s">
+      <c r="U99" s="124"/>
+      <c r="V99" s="119" t="s">
         <v>109</v>
       </c>
-      <c r="W99" s="117"/>
-      <c r="X99" s="116" t="s">
+      <c r="W99" s="127"/>
+      <c r="X99" s="119" t="s">
         <v>110</v>
       </c>
-      <c r="Y99" s="117"/>
+      <c r="Y99" s="127"/>
     </row>
     <row r="100" spans="1:25" s="7" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="124"/>
+      <c r="A100" s="122"/>
       <c r="B100" s="85" t="s">
         <v>91</v>
       </c>
       <c r="C100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D100" s="85" t="s">
         <v>91</v>
       </c>
       <c r="E100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="F100" s="85" t="s">
         <v>91</v>
       </c>
       <c r="G100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="H100" s="85" t="s">
         <v>91</v>
       </c>
       <c r="I100" s="86" t="s">
         <v>6</v>
       </c>
       <c r="J100" s="85" t="s">
@@ -10883,619 +10893,689 @@
       </c>
       <c r="V115" s="99">
         <v>18.032</v>
       </c>
       <c r="W115" s="100">
         <v>19.8</v>
       </c>
       <c r="X115" s="104">
         <v>20.821000000000002</v>
       </c>
       <c r="Y115" s="100">
         <v>20.3</v>
       </c>
     </row>
     <row r="117" spans="1:25" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B117" s="14"/>
       <c r="C117" s="14"/>
       <c r="D117" s="14"/>
       <c r="E117" s="14"/>
       <c r="F117" s="14"/>
       <c r="G117" s="14"/>
       <c r="H117" s="14"/>
       <c r="I117" s="14"/>
     </row>
     <row r="118" spans="1:25" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="127"/>
-      <c r="B118" s="114" t="s">
+      <c r="A118" s="121"/>
+      <c r="B118" s="123" t="s">
         <v>111</v>
       </c>
-      <c r="C118" s="115"/>
-      <c r="D118" s="128" t="s">
+      <c r="C118" s="124"/>
+      <c r="D118" s="125" t="s">
         <v>112</v>
       </c>
-      <c r="E118" s="114"/>
-      <c r="F118" s="114" t="s">
+      <c r="E118" s="123"/>
+      <c r="F118" s="123" t="s">
         <v>113</v>
       </c>
-      <c r="G118" s="115"/>
-      <c r="H118" s="114" t="s">
+      <c r="G118" s="124"/>
+      <c r="H118" s="123" t="s">
         <v>114</v>
       </c>
-      <c r="I118" s="115"/>
+      <c r="I118" s="124"/>
+      <c r="J118" s="130" t="s">
+        <v>115</v>
+      </c>
+      <c r="K118" s="131"/>
     </row>
     <row r="119" spans="1:25" ht="23.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="124"/>
+      <c r="A119" s="122"/>
       <c r="B119" s="85" t="s">
         <v>91</v>
       </c>
       <c r="C119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="D119" s="85" t="s">
         <v>91</v>
       </c>
       <c r="E119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="F119" s="85" t="s">
         <v>91</v>
       </c>
       <c r="G119" s="86" t="s">
         <v>6</v>
       </c>
       <c r="H119" s="85" t="s">
         <v>91</v>
       </c>
       <c r="I119" s="86" t="s">
+        <v>6</v>
+      </c>
+      <c r="J119" s="85" t="s">
+        <v>91</v>
+      </c>
+      <c r="K119" s="86" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="120" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A120" s="38" t="s">
         <v>8</v>
       </c>
       <c r="B120" s="108">
         <v>727.13499999999999</v>
       </c>
       <c r="C120" s="2">
         <v>100.1</v>
       </c>
       <c r="D120" s="39">
         <v>1306.1479999999999</v>
       </c>
       <c r="E120" s="2">
         <v>100.2</v>
       </c>
       <c r="F120" s="39">
         <v>2208.9879999999998</v>
       </c>
       <c r="G120" s="2">
         <v>100.6</v>
       </c>
       <c r="H120" s="39">
         <v>2897.1</v>
       </c>
-      <c r="I120" s="129">
+      <c r="I120" s="109">
         <v>100.8</v>
       </c>
-      <c r="J120" s="132"/>
+      <c r="J120" s="132">
+        <v>3606.393</v>
+      </c>
+      <c r="K120" s="2">
+        <v>100.9</v>
+      </c>
     </row>
     <row r="121" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A121" s="41" t="s">
         <v>22</v>
       </c>
       <c r="B121" s="108">
         <v>698.22299999999996</v>
       </c>
       <c r="C121" s="2">
         <v>100.5</v>
       </c>
       <c r="D121" s="39">
         <v>1246.7629999999999</v>
       </c>
       <c r="E121" s="2">
         <v>100.6</v>
       </c>
       <c r="F121" s="39">
         <v>2115.7620000000002</v>
       </c>
       <c r="G121" s="2">
         <v>100.7</v>
       </c>
       <c r="H121" s="39">
         <v>2772.4</v>
       </c>
-      <c r="I121" s="129">
+      <c r="I121" s="109">
         <v>104</v>
       </c>
-      <c r="J121" s="132"/>
+      <c r="J121" s="132">
+        <v>3450.201</v>
+      </c>
+      <c r="K121" s="2">
+        <v>106</v>
+      </c>
     </row>
     <row r="122" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A122" s="42" t="s">
         <v>9</v>
       </c>
       <c r="B122" s="108">
         <v>25.547000000000001</v>
       </c>
       <c r="C122" s="2">
         <v>90.3</v>
       </c>
       <c r="D122" s="39">
         <v>52.021000000000001</v>
       </c>
       <c r="E122" s="2">
         <v>94.2</v>
       </c>
       <c r="F122" s="39">
         <v>78.055999999999997</v>
       </c>
       <c r="G122" s="2">
         <v>94.5</v>
       </c>
       <c r="H122" s="39">
         <v>102.3</v>
       </c>
-      <c r="I122" s="129">
+      <c r="I122" s="109">
         <v>81</v>
       </c>
-      <c r="J122" s="132"/>
+      <c r="J122" s="132">
+        <v>126.511</v>
+      </c>
+      <c r="K122" s="2">
+        <v>75.2</v>
+      </c>
     </row>
     <row r="123" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A123" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B123" s="79" t="s">
         <v>23</v>
       </c>
       <c r="C123" s="79" t="s">
         <v>23</v>
       </c>
       <c r="D123" s="66" t="s">
         <v>23</v>
       </c>
       <c r="E123" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F123" s="66" t="s">
         <v>23</v>
       </c>
       <c r="G123" s="8" t="s">
         <v>23</v>
       </c>
       <c r="H123" s="39"/>
-      <c r="I123" s="131" t="s">
-[...2 lines deleted...]
-      <c r="J123" s="131"/>
+      <c r="I123" s="111" t="s">
+        <v>23</v>
+      </c>
+      <c r="J123" s="111"/>
+      <c r="K123" s="8" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="124" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A124" s="42" t="s">
         <v>14</v>
       </c>
       <c r="B124" s="79" t="s">
         <v>23</v>
       </c>
       <c r="C124" s="79" t="s">
         <v>23</v>
       </c>
       <c r="D124" s="66" t="s">
         <v>23</v>
       </c>
       <c r="E124" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F124" s="66" t="s">
         <v>23</v>
       </c>
       <c r="G124" s="8" t="s">
         <v>23</v>
       </c>
       <c r="H124" s="39"/>
-      <c r="I124" s="131" t="s">
-[...2 lines deleted...]
-      <c r="J124" s="131"/>
+      <c r="I124" s="111" t="s">
+        <v>23</v>
+      </c>
+      <c r="J124" s="111"/>
+      <c r="K124" s="8" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="125" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A125" s="42" t="s">
         <v>12</v>
       </c>
       <c r="B125" s="79" t="s">
         <v>23</v>
       </c>
       <c r="C125" s="79" t="s">
         <v>23</v>
       </c>
       <c r="D125" s="63" t="s">
         <v>23</v>
       </c>
       <c r="E125" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F125" s="63" t="s">
         <v>23</v>
       </c>
       <c r="G125" s="8" t="s">
         <v>23</v>
       </c>
       <c r="H125" s="39"/>
-      <c r="I125" s="131" t="s">
-[...2 lines deleted...]
-      <c r="J125" s="131"/>
+      <c r="I125" s="111" t="s">
+        <v>23</v>
+      </c>
+      <c r="J125" s="111"/>
+      <c r="K125" s="8" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="126" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A126" s="42" t="s">
         <v>13</v>
       </c>
       <c r="B126" s="108">
         <v>0.21</v>
       </c>
       <c r="C126" s="2">
         <v>63.6</v>
       </c>
       <c r="D126" s="63">
         <v>0.6</v>
       </c>
       <c r="E126" s="2">
         <v>76.900000000000006</v>
       </c>
       <c r="F126" s="63">
         <v>0.86</v>
       </c>
       <c r="G126" s="2">
         <v>81.2</v>
       </c>
       <c r="H126" s="39">
         <v>1.4</v>
       </c>
-      <c r="I126" s="129">
+      <c r="I126" s="109">
         <v>29.1</v>
       </c>
-      <c r="J126" s="132"/>
+      <c r="J126" s="132">
+        <v>1.7390000000000001</v>
+      </c>
+      <c r="K126" s="2">
+        <v>21.1</v>
+      </c>
     </row>
     <row r="127" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A127" s="42" t="s">
         <v>15</v>
       </c>
       <c r="B127" s="108">
         <v>3.1549999999999998</v>
       </c>
       <c r="C127" s="2">
         <v>93.4</v>
       </c>
       <c r="D127" s="63">
         <v>6.8</v>
       </c>
       <c r="E127" s="2">
         <v>102.2</v>
       </c>
       <c r="F127" s="63">
         <v>9.9499999999999993</v>
       </c>
       <c r="G127" s="2">
         <v>97.9</v>
       </c>
       <c r="H127" s="39">
         <v>13.2</v>
       </c>
-      <c r="I127" s="129">
+      <c r="I127" s="109">
         <v>63.8</v>
       </c>
-      <c r="J127" s="132"/>
+      <c r="J127" s="132">
+        <v>16.259</v>
+      </c>
+      <c r="K127" s="2">
+        <v>52.2</v>
+      </c>
     </row>
     <row r="128" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A128" s="42" t="s">
         <v>16</v>
       </c>
       <c r="B128" s="79" t="s">
         <v>23</v>
       </c>
       <c r="C128" s="79" t="s">
         <v>23</v>
       </c>
       <c r="D128" s="63" t="s">
         <v>23</v>
       </c>
       <c r="E128" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F128" s="63" t="s">
         <v>23</v>
       </c>
       <c r="G128" s="8" t="s">
         <v>23</v>
       </c>
       <c r="H128" s="39"/>
-      <c r="I128" s="131" t="s">
-[...4 lines deleted...]
-    <row r="129" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="I128" s="111" t="s">
+        <v>23</v>
+      </c>
+      <c r="J128" s="111"/>
+      <c r="K128" s="8" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A129" s="41" t="s">
         <v>21</v>
       </c>
       <c r="B129" s="79" t="s">
         <v>23</v>
       </c>
       <c r="C129" s="79" t="s">
         <v>23</v>
       </c>
       <c r="D129" s="63" t="s">
         <v>23</v>
       </c>
       <c r="E129" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F129" s="63" t="s">
         <v>23</v>
       </c>
       <c r="G129" s="8" t="s">
         <v>23</v>
       </c>
       <c r="H129" s="39"/>
-      <c r="I129" s="131" t="s">
-[...4 lines deleted...]
-    <row r="130" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="I129" s="111" t="s">
+        <v>23</v>
+      </c>
+      <c r="J129" s="111"/>
+      <c r="K129" s="8" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A130" s="42" t="s">
         <v>11</v>
       </c>
       <c r="B130" s="79" t="s">
         <v>23</v>
       </c>
       <c r="C130" s="79" t="s">
         <v>23</v>
       </c>
       <c r="D130" s="63" t="s">
         <v>23</v>
       </c>
       <c r="E130" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F130" s="63" t="s">
         <v>23</v>
       </c>
       <c r="G130" s="8" t="s">
         <v>23</v>
       </c>
       <c r="H130" s="39">
         <v>0.1</v>
       </c>
-      <c r="I130" s="131" t="s">
-[...4 lines deleted...]
-    <row r="131" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="I130" s="111" t="s">
+        <v>23</v>
+      </c>
+      <c r="J130" s="132">
+        <v>0.4</v>
+      </c>
+      <c r="K130" s="8" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="131" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A131" s="42" t="s">
         <v>18</v>
       </c>
       <c r="B131" s="79" t="s">
         <v>23</v>
       </c>
       <c r="C131" s="79" t="s">
         <v>23</v>
       </c>
       <c r="D131" s="63" t="s">
         <v>23</v>
       </c>
       <c r="E131" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F131" s="63" t="s">
         <v>23</v>
       </c>
       <c r="G131" s="8" t="s">
         <v>23</v>
       </c>
       <c r="H131" s="39"/>
-      <c r="I131" s="131" t="s">
-[...4 lines deleted...]
-    <row r="132" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="I131" s="111" t="s">
+        <v>23</v>
+      </c>
+      <c r="J131" s="111"/>
+      <c r="K131" s="8" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A132" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B132" s="79" t="s">
         <v>23</v>
       </c>
       <c r="C132" s="79" t="s">
         <v>23</v>
       </c>
       <c r="D132" s="63" t="s">
         <v>23</v>
       </c>
       <c r="E132" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F132" s="63" t="s">
         <v>23</v>
       </c>
       <c r="G132" s="8" t="s">
         <v>23</v>
       </c>
       <c r="H132" s="39"/>
-      <c r="I132" s="131" t="s">
-[...4 lines deleted...]
-    <row r="133" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="I132" s="111" t="s">
+        <v>23</v>
+      </c>
+      <c r="J132" s="111"/>
+      <c r="K132" s="8" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A133" s="42" t="s">
         <v>20</v>
       </c>
       <c r="B133" s="79" t="s">
         <v>23</v>
       </c>
       <c r="C133" s="79" t="s">
         <v>23</v>
       </c>
       <c r="D133" s="63" t="s">
         <v>23</v>
       </c>
       <c r="E133" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F133" s="63" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="8" t="s">
         <v>23</v>
       </c>
       <c r="H133" s="39"/>
-      <c r="I133" s="131" t="s">
-[...4 lines deleted...]
-    <row r="134" spans="1:10" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="I133" s="111" t="s">
+        <v>23</v>
+      </c>
+      <c r="J133" s="111"/>
+      <c r="K133" s="8" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A134" s="67" t="s">
         <v>17</v>
       </c>
       <c r="B134" s="80" t="s">
         <v>23</v>
       </c>
       <c r="C134" s="80" t="s">
         <v>23</v>
       </c>
       <c r="D134" s="50" t="s">
         <v>23</v>
       </c>
       <c r="E134" s="68" t="s">
         <v>23</v>
       </c>
       <c r="F134" s="50">
         <v>4.3600000000000003</v>
       </c>
       <c r="G134" s="68" t="s">
         <v>23</v>
       </c>
       <c r="H134" s="72">
         <v>7.7</v>
       </c>
-      <c r="I134" s="130">
+      <c r="I134" s="110">
         <v>1081.7</v>
       </c>
-      <c r="J134" s="132"/>
-[...1 lines deleted...]
-    <row r="136" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="J134" s="110">
+        <v>11.3</v>
+      </c>
+      <c r="K134" s="9">
+        <v>792.4</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A136" s="73" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="83">
+  <mergeCells count="84">
+    <mergeCell ref="J118:K118"/>
+    <mergeCell ref="F118:G118"/>
+    <mergeCell ref="X99:Y99"/>
+    <mergeCell ref="V99:W99"/>
+    <mergeCell ref="J99:K99"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="X61:Y61"/>
+    <mergeCell ref="V61:W61"/>
+    <mergeCell ref="X80:Y80"/>
+    <mergeCell ref="V80:W80"/>
+    <mergeCell ref="L61:M61"/>
+    <mergeCell ref="N61:O61"/>
+    <mergeCell ref="H61:I61"/>
+    <mergeCell ref="H80:I80"/>
+    <mergeCell ref="F99:G99"/>
+    <mergeCell ref="H99:I99"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="L80:M80"/>
+    <mergeCell ref="N80:O80"/>
+    <mergeCell ref="P61:Q61"/>
+    <mergeCell ref="R80:S80"/>
+    <mergeCell ref="T80:U80"/>
+    <mergeCell ref="P80:Q80"/>
+    <mergeCell ref="R61:S61"/>
+    <mergeCell ref="T61:U61"/>
+    <mergeCell ref="L99:M99"/>
+    <mergeCell ref="N99:O99"/>
+    <mergeCell ref="P99:Q99"/>
+    <mergeCell ref="R99:S99"/>
+    <mergeCell ref="T99:U99"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="N42:O42"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="D80:E80"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="X42:Y42"/>
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="X23:Y23"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="J3:K3"/>
     <mergeCell ref="J80:K80"/>
     <mergeCell ref="D42:E42"/>
     <mergeCell ref="F42:G42"/>
     <mergeCell ref="H42:I42"/>
     <mergeCell ref="A118:A119"/>
     <mergeCell ref="B118:C118"/>
     <mergeCell ref="A99:A100"/>
     <mergeCell ref="B99:C99"/>
     <mergeCell ref="D99:E99"/>
     <mergeCell ref="D118:E118"/>
     <mergeCell ref="H118:I118"/>
     <mergeCell ref="A80:A81"/>
     <mergeCell ref="B80:C80"/>
     <mergeCell ref="D61:E61"/>
     <mergeCell ref="F61:G61"/>
     <mergeCell ref="F80:G80"/>
-    <mergeCell ref="A61:A62"/>
-[...65 lines deleted...]
-    <mergeCell ref="J42:K42"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>ИФО общепит</vt:lpstr>
       <vt:lpstr>Объем общепит</vt:lpstr>