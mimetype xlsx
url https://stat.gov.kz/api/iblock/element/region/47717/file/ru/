--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -3,66 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="960" yWindow="300" windowWidth="13815" windowHeight="7260" activeTab="2"/>
+    <workbookView xWindow="1290" yWindow="690" windowWidth="21900" windowHeight="8085"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО общепит" sheetId="5" r:id="rId1"/>
     <sheet name="Объем общепит" sheetId="4" r:id="rId2"/>
     <sheet name="Обьем и ИФО по районам" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="741" uniqueCount="116">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="746" uniqueCount="117">
   <si>
     <t>Объем оказанных услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
     <t>Северо-Казахстанская область</t>
   </si>
   <si>
@@ -364,50 +361,56 @@
   </si>
   <si>
     <t>Январь-октябрь 2025г.</t>
   </si>
   <si>
     <t>Январь-ноябрь 2025г.</t>
   </si>
   <si>
     <t>Январь-декабрь 2025г.</t>
   </si>
   <si>
     <t>Январь 2026г.</t>
   </si>
   <si>
     <t>Январь-февраль 2026г.</t>
   </si>
   <si>
     <t>Январь-март 2026г.</t>
   </si>
   <si>
     <t>Январь-апрель 2026г.</t>
   </si>
   <si>
     <t>Январь-май 2026г.</t>
   </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                          млн. теңге</t>
+  </si>
+  <si>
+    <t>объем  услуг, млн. теңге</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -492,50 +495,51 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -721,51 +725,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="133">
+  <cellXfs count="134">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
@@ -986,111 +990,114 @@
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный_объемы" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1371,147 +1378,147 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N32"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A29" sqref="A29:M29"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="O24" sqref="O24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A1" s="112" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="113"/>
+      <c r="A1" s="113" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+      <c r="K1" s="114"/>
+      <c r="L1" s="114"/>
+      <c r="M1" s="114"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="10"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
       <c r="J2" s="11"/>
       <c r="K2" s="11"/>
       <c r="L2" s="11"/>
       <c r="M2" s="11"/>
     </row>
     <row r="3" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15"/>
       <c r="B3" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="C3" s="16" t="s">
+      <c r="D3" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="D3" s="16" t="s">
+      <c r="E3" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="E3" s="16" t="s">
+      <c r="F3" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="F3" s="16" t="s">
+      <c r="G3" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="G3" s="16" t="s">
+      <c r="H3" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="H3" s="16" t="s">
+      <c r="I3" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="I3" s="16" t="s">
+      <c r="J3" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="J3" s="16" t="s">
+      <c r="K3" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="K3" s="17" t="s">
+      <c r="L3" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="L3" s="16" t="s">
+      <c r="M3" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="M3" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N3" s="4"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A4" s="114" t="s">
-[...13 lines deleted...]
-      <c r="M4" s="114"/>
+      <c r="A4" s="115" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="115"/>
+      <c r="C4" s="115"/>
+      <c r="D4" s="115"/>
+      <c r="E4" s="115"/>
+      <c r="F4" s="115"/>
+      <c r="G4" s="115"/>
+      <c r="H4" s="115"/>
+      <c r="I4" s="115"/>
+      <c r="J4" s="115"/>
+      <c r="K4" s="115"/>
+      <c r="L4" s="115"/>
+      <c r="M4" s="115"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A5" s="19">
         <v>2020</v>
       </c>
       <c r="B5" s="20">
         <v>116.4</v>
       </c>
       <c r="C5" s="20">
         <v>100.8</v>
       </c>
       <c r="D5" s="20">
         <v>88.1</v>
       </c>
       <c r="E5" s="20">
         <v>47</v>
       </c>
       <c r="F5" s="20">
         <v>108.3</v>
       </c>
       <c r="G5" s="20">
         <v>178.1</v>
       </c>
       <c r="H5" s="20">
         <v>98.5</v>
@@ -1734,74 +1741,76 @@
         <v>100.5</v>
       </c>
       <c r="M10" s="97">
         <v>105.3</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="19">
         <v>2026</v>
       </c>
       <c r="B11" s="21">
         <v>69.099999999999994</v>
       </c>
       <c r="C11" s="2">
         <v>79.599999999999994</v>
       </c>
       <c r="D11" s="2">
         <v>155.6</v>
       </c>
       <c r="E11" s="109">
         <v>76.2</v>
       </c>
       <c r="F11" s="109">
         <v>103.1</v>
       </c>
-      <c r="G11" s="93"/>
+      <c r="G11" s="2">
+        <v>166.1</v>
+      </c>
       <c r="H11" s="2"/>
       <c r="I11" s="23"/>
       <c r="J11" s="97"/>
       <c r="K11" s="97"/>
       <c r="L11" s="97"/>
       <c r="M11" s="97"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A12" s="115" t="s">
-[...13 lines deleted...]
-      <c r="M12" s="115"/>
+      <c r="A12" s="116" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="116"/>
+      <c r="C12" s="116"/>
+      <c r="D12" s="116"/>
+      <c r="E12" s="116"/>
+      <c r="F12" s="116"/>
+      <c r="G12" s="116"/>
+      <c r="H12" s="116"/>
+      <c r="I12" s="116"/>
+      <c r="J12" s="116"/>
+      <c r="K12" s="116"/>
+      <c r="L12" s="116"/>
+      <c r="M12" s="116"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="25">
         <v>2020</v>
       </c>
       <c r="B13" s="21">
         <v>98.5</v>
       </c>
       <c r="C13" s="21">
         <v>101.7</v>
       </c>
       <c r="D13" s="21">
         <v>77</v>
       </c>
       <c r="E13" s="21">
         <v>36.1</v>
       </c>
       <c r="F13" s="21">
         <v>38.799999999999997</v>
       </c>
       <c r="G13" s="21">
         <v>69.5</v>
       </c>
       <c r="H13" s="21">
         <v>88.5</v>
@@ -2024,74 +2033,76 @@
         <v>104.2</v>
       </c>
       <c r="M18" s="97">
         <v>108.3</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="25">
         <v>2026</v>
       </c>
       <c r="B19" s="21">
         <v>100.1</v>
       </c>
       <c r="C19" s="2">
         <v>100.4</v>
       </c>
       <c r="D19" s="2">
         <v>101</v>
       </c>
       <c r="E19" s="109">
         <v>101.6</v>
       </c>
       <c r="F19" s="109">
         <v>101.3</v>
       </c>
-      <c r="G19" s="93"/>
+      <c r="G19" s="2">
+        <v>98.8</v>
+      </c>
       <c r="H19" s="2"/>
       <c r="I19" s="26"/>
       <c r="J19" s="97"/>
       <c r="K19" s="97"/>
       <c r="L19" s="97"/>
       <c r="M19" s="97"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A20" s="115" t="s">
-[...13 lines deleted...]
-      <c r="M20" s="115"/>
+      <c r="A20" s="116" t="s">
+        <v>1</v>
+      </c>
+      <c r="B20" s="116"/>
+      <c r="C20" s="116"/>
+      <c r="D20" s="116"/>
+      <c r="E20" s="116"/>
+      <c r="F20" s="116"/>
+      <c r="G20" s="116"/>
+      <c r="H20" s="116"/>
+      <c r="I20" s="116"/>
+      <c r="J20" s="116"/>
+      <c r="K20" s="116"/>
+      <c r="L20" s="116"/>
+      <c r="M20" s="116"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="19">
         <v>2020</v>
       </c>
       <c r="B21" s="21">
         <v>98.5</v>
       </c>
       <c r="C21" s="21">
         <v>100.1</v>
       </c>
       <c r="D21" s="21">
         <v>91.6</v>
       </c>
       <c r="E21" s="21">
         <v>76.7</v>
       </c>
       <c r="F21" s="21">
         <v>68.400000000000006</v>
       </c>
       <c r="G21" s="21">
         <v>68.599999999999994</v>
       </c>
       <c r="H21" s="21">
         <v>71</v>
@@ -2314,182 +2325,184 @@
         <v>101.6</v>
       </c>
       <c r="M26" s="107">
         <v>102.2</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="27">
         <v>2026</v>
       </c>
       <c r="B27" s="28">
         <v>100.1</v>
       </c>
       <c r="C27" s="9">
         <v>100.2</v>
       </c>
       <c r="D27" s="9">
         <v>100.6</v>
       </c>
       <c r="E27" s="110">
         <v>100.8</v>
       </c>
       <c r="F27" s="110">
         <v>100.9</v>
       </c>
-      <c r="G27" s="94"/>
+      <c r="G27" s="9">
+        <v>100.3</v>
+      </c>
       <c r="H27" s="94"/>
       <c r="I27" s="94"/>
       <c r="J27" s="94"/>
       <c r="K27" s="94"/>
       <c r="L27" s="100"/>
       <c r="M27" s="100"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A29" s="112"/>
-[...11 lines deleted...]
-      <c r="M29" s="113"/>
+      <c r="A29" s="113"/>
+      <c r="B29" s="114"/>
+      <c r="C29" s="114"/>
+      <c r="D29" s="114"/>
+      <c r="E29" s="114"/>
+      <c r="F29" s="114"/>
+      <c r="G29" s="114"/>
+      <c r="H29" s="114"/>
+      <c r="I29" s="114"/>
+      <c r="J29" s="114"/>
+      <c r="K29" s="114"/>
+      <c r="L29" s="114"/>
+      <c r="M29" s="114"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.2">
       <c r="F32" s="89"/>
       <c r="G32" s="89"/>
       <c r="H32" s="89"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A29:M29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X17"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="F11" sqref="F11"/>
+      <selection activeCell="I15" sqref="I15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="3" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A1" s="113" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="113"/>
+      <c r="A1" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+      <c r="K1" s="114"/>
+      <c r="L1" s="114"/>
+      <c r="M1" s="114"/>
     </row>
     <row r="2" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="116" t="s">
-[...13 lines deleted...]
-      <c r="M2" s="116"/>
+      <c r="A2" s="117" t="s">
+        <v>115</v>
+      </c>
+      <c r="B2" s="117"/>
+      <c r="C2" s="117"/>
+      <c r="D2" s="117"/>
+      <c r="E2" s="117"/>
+      <c r="F2" s="117"/>
+      <c r="G2" s="117"/>
+      <c r="H2" s="117"/>
+      <c r="I2" s="117"/>
+      <c r="J2" s="117"/>
+      <c r="K2" s="117"/>
+      <c r="L2" s="117"/>
+      <c r="M2" s="117"/>
     </row>
     <row r="3" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15"/>
       <c r="B3" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="C3" s="16" t="s">
+      <c r="D3" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="D3" s="16" t="s">
+      <c r="E3" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="E3" s="16" t="s">
+      <c r="F3" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="F3" s="16" t="s">
+      <c r="G3" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="G3" s="16" t="s">
+      <c r="H3" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="H3" s="16" t="s">
+      <c r="I3" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="I3" s="16" t="s">
+      <c r="J3" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="J3" s="16" t="s">
+      <c r="K3" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="K3" s="17" t="s">
+      <c r="L3" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="L3" s="16" t="s">
+      <c r="M3" s="18" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N3" s="4"/>
     </row>
     <row r="4" spans="1:24" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="29" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B4" s="30"/>
       <c r="C4" s="30"/>
       <c r="D4" s="30"/>
       <c r="E4" s="30"/>
       <c r="F4" s="30"/>
       <c r="G4" s="30"/>
       <c r="H4" s="30"/>
       <c r="I4" s="30"/>
       <c r="J4" s="30"/>
       <c r="K4" s="30"/>
       <c r="L4" s="31"/>
       <c r="M4" s="30"/>
       <c r="N4" s="4"/>
     </row>
     <row r="5" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A5" s="29">
         <v>2020</v>
       </c>
       <c r="B5" s="32">
         <v>358.8</v>
       </c>
       <c r="C5" s="32">
         <v>362.3</v>
       </c>
@@ -2770,310 +2783,312 @@
         <v>982.6</v>
       </c>
       <c r="M10" s="105">
         <v>1041.3</v>
       </c>
     </row>
     <row r="11" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="34">
         <v>2026</v>
       </c>
       <c r="B11" s="35">
         <v>727.1</v>
       </c>
       <c r="C11" s="35">
         <v>579</v>
       </c>
       <c r="D11" s="35">
         <v>902.8</v>
       </c>
       <c r="E11" s="35">
         <v>688.1</v>
       </c>
       <c r="F11" s="88">
         <v>709.3</v>
       </c>
-      <c r="G11" s="88"/>
+      <c r="G11" s="88">
+        <v>1186.5999999999999</v>
+      </c>
       <c r="H11" s="88"/>
       <c r="I11" s="88"/>
       <c r="J11" s="88"/>
       <c r="K11" s="88"/>
       <c r="L11" s="88"/>
       <c r="M11" s="88"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A17" s="113"/>
-[...11 lines deleted...]
-      <c r="M17" s="113"/>
+      <c r="A17" s="114"/>
+      <c r="B17" s="114"/>
+      <c r="C17" s="114"/>
+      <c r="D17" s="114"/>
+      <c r="E17" s="114"/>
+      <c r="F17" s="114"/>
+      <c r="G17" s="114"/>
+      <c r="H17" s="114"/>
+      <c r="I17" s="114"/>
+      <c r="J17" s="114"/>
+      <c r="K17" s="114"/>
+      <c r="L17" s="114"/>
+      <c r="M17" s="114"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A17:M17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z136"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A116" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="H1" activePane="topRight" state="frozen"/>
+    <sheetView topLeftCell="A112" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A73" sqref="A73"/>
-      <selection pane="topRight" activeCell="J120" sqref="J120:K134"/>
+      <selection pane="topRight" activeCell="O131" sqref="O131"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="8" width="11.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" customWidth="1"/>
-    <col min="14" max="14" width="10" style="1" customWidth="1"/>
+    <col min="14" max="14" width="11.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" customWidth="1"/>
     <col min="22" max="22" width="11" style="1" customWidth="1"/>
     <col min="23" max="23" width="8" style="1" customWidth="1"/>
-    <col min="24" max="24" width="10.5703125" style="1" customWidth="1"/>
+    <col min="24" max="24" width="12.5703125" style="1" customWidth="1"/>
     <col min="25" max="25" width="9.140625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="113" t="s">
-[...25 lines deleted...]
-      <c r="Y1" s="113"/>
+      <c r="A1" s="114" t="s">
+        <v>91</v>
+      </c>
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+      <c r="K1" s="114"/>
+      <c r="L1" s="114"/>
+      <c r="M1" s="114"/>
+      <c r="N1" s="114"/>
+      <c r="O1" s="114"/>
+      <c r="P1" s="114"/>
+      <c r="Q1" s="114"/>
+      <c r="R1" s="114"/>
+      <c r="S1" s="114"/>
+      <c r="T1" s="114"/>
+      <c r="U1" s="114"/>
+      <c r="V1" s="114"/>
+      <c r="W1" s="114"/>
+      <c r="X1" s="114"/>
+      <c r="Y1" s="114"/>
     </row>
     <row r="2" spans="1:26" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="14"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
       <c r="J2" s="14"/>
       <c r="K2" s="14"/>
       <c r="L2" s="14"/>
       <c r="M2" s="14"/>
       <c r="N2" s="14"/>
       <c r="O2" s="14"/>
       <c r="P2" s="14"/>
       <c r="Q2" s="14"/>
       <c r="R2" s="14"/>
       <c r="S2" s="14"/>
       <c r="T2" s="14"/>
       <c r="U2" s="14"/>
       <c r="V2" s="14"/>
       <c r="W2" s="14"/>
       <c r="X2" s="14"/>
       <c r="Y2" s="14"/>
     </row>
     <row r="3" spans="1:26" s="13" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="126"/>
-      <c r="B3" s="119" t="s">
+      <c r="A3" s="118"/>
+      <c r="B3" s="120" t="s">
+        <v>36</v>
+      </c>
+      <c r="C3" s="122"/>
+      <c r="D3" s="120" t="s">
         <v>37</v>
       </c>
-      <c r="C3" s="120"/>
-      <c r="D3" s="119" t="s">
+      <c r="E3" s="122"/>
+      <c r="F3" s="120" t="s">
         <v>38</v>
       </c>
-      <c r="E3" s="120"/>
-      <c r="F3" s="119" t="s">
+      <c r="G3" s="122"/>
+      <c r="H3" s="120" t="s">
+        <v>96</v>
+      </c>
+      <c r="I3" s="122"/>
+      <c r="J3" s="127" t="s">
         <v>39</v>
       </c>
-      <c r="G3" s="120"/>
-[...4 lines deleted...]
-      <c r="J3" s="117" t="s">
+      <c r="K3" s="129"/>
+      <c r="L3" s="120" t="s">
         <v>40</v>
       </c>
-      <c r="K3" s="118"/>
-      <c r="L3" s="119" t="s">
+      <c r="M3" s="122"/>
+      <c r="N3" s="120" t="s">
         <v>41</v>
       </c>
-      <c r="M3" s="120"/>
-      <c r="N3" s="119" t="s">
+      <c r="O3" s="122"/>
+      <c r="P3" s="120" t="s">
         <v>42</v>
       </c>
-      <c r="O3" s="120"/>
-      <c r="P3" s="119" t="s">
+      <c r="Q3" s="122"/>
+      <c r="R3" s="120" t="s">
         <v>43</v>
       </c>
-      <c r="Q3" s="120"/>
-      <c r="R3" s="119" t="s">
+      <c r="S3" s="122"/>
+      <c r="T3" s="120" t="s">
         <v>44</v>
       </c>
-      <c r="S3" s="120"/>
-      <c r="T3" s="119" t="s">
+      <c r="U3" s="122"/>
+      <c r="V3" s="120" t="s">
         <v>45</v>
       </c>
-      <c r="U3" s="120"/>
-      <c r="V3" s="119" t="s">
+      <c r="W3" s="122"/>
+      <c r="X3" s="120" t="s">
         <v>46</v>
       </c>
-      <c r="W3" s="120"/>
-[...3 lines deleted...]
-      <c r="Y3" s="127"/>
+      <c r="Y3" s="121"/>
       <c r="Z3" s="12"/>
     </row>
     <row r="4" spans="1:26" s="7" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="122"/>
-[...1 lines deleted...]
-        <v>91</v>
+      <c r="A4" s="119"/>
+      <c r="B4" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="C4" s="36" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="D4" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="E4" s="36" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="F4" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="G4" s="36" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="H4" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="I4" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="J4" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="K4" s="36" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="L4" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="M4" s="36" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="N4" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="O4" s="36" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="P4" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="Q4" s="36" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="R4" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="S4" s="36" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="T4" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="U4" s="36" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="V4" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="W4" s="36" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="X4" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="Y4" s="37" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="Z4" s="6"/>
     </row>
     <row r="5" spans="1:26" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="38" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B5" s="39">
         <v>358.83199999999999</v>
       </c>
       <c r="C5" s="39">
         <v>98.5</v>
       </c>
       <c r="D5" s="39">
         <v>721.15300000000002</v>
       </c>
       <c r="E5" s="39">
         <v>100.1</v>
       </c>
       <c r="F5" s="39">
         <v>1044.5119999999999</v>
       </c>
       <c r="G5" s="39">
         <v>91.6</v>
       </c>
       <c r="H5" s="39">
         <v>1196.51</v>
       </c>
       <c r="I5" s="39">
         <v>76.7</v>
       </c>
@@ -3106,51 +3121,51 @@
       </c>
       <c r="S5" s="39">
         <v>75.900000000000006</v>
       </c>
       <c r="T5" s="39">
         <v>3220.616</v>
       </c>
       <c r="U5" s="39">
         <v>82.6</v>
       </c>
       <c r="V5" s="39">
         <v>3481.3879999999999</v>
       </c>
       <c r="W5" s="2">
         <v>82.6</v>
       </c>
       <c r="X5" s="39">
         <v>3765.9470000000001</v>
       </c>
       <c r="Y5" s="2">
         <v>82.8</v>
       </c>
     </row>
     <row r="6" spans="1:26" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="41" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B6" s="39">
         <v>225.726</v>
       </c>
       <c r="C6" s="2">
         <v>79</v>
       </c>
       <c r="D6" s="39">
         <v>454.97399999999999</v>
       </c>
       <c r="E6" s="2">
         <v>80.3</v>
       </c>
       <c r="F6" s="39">
         <v>645.37800000000004</v>
       </c>
       <c r="G6" s="2">
         <v>71.599999999999994</v>
       </c>
       <c r="H6" s="39">
         <v>731.36699999999996</v>
       </c>
       <c r="I6" s="2">
         <v>59.1</v>
       </c>
@@ -3183,51 +3198,51 @@
       </c>
       <c r="S6" s="2">
         <v>66.400000000000006</v>
       </c>
       <c r="T6" s="39">
         <v>1813.41</v>
       </c>
       <c r="U6" s="2">
         <v>66</v>
       </c>
       <c r="V6" s="39">
         <v>1888.548</v>
       </c>
       <c r="W6" s="2">
         <v>62.2</v>
       </c>
       <c r="X6" s="39">
         <v>1987.2270000000001</v>
       </c>
       <c r="Y6" s="2">
         <v>59.5</v>
       </c>
     </row>
     <row r="7" spans="1:26" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="42" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B7" s="39">
         <v>13.625999999999999</v>
       </c>
       <c r="C7" s="2">
         <v>521.20000000000005</v>
       </c>
       <c r="D7" s="39">
         <v>27.251999999999999</v>
       </c>
       <c r="E7" s="2">
         <v>528.5</v>
       </c>
       <c r="F7" s="39">
         <v>40.878</v>
       </c>
       <c r="G7" s="2">
         <v>289.10000000000002</v>
       </c>
       <c r="H7" s="39">
         <v>47.691000000000003</v>
       </c>
       <c r="I7" s="2">
         <v>206.3</v>
       </c>
@@ -3260,51 +3275,51 @@
       </c>
       <c r="S7" s="2">
         <v>75</v>
       </c>
       <c r="T7" s="39">
         <v>85.858999999999995</v>
       </c>
       <c r="U7" s="2">
         <v>78.599999999999994</v>
       </c>
       <c r="V7" s="39">
         <v>89.816999999999993</v>
       </c>
       <c r="W7" s="2">
         <v>82.4</v>
       </c>
       <c r="X7" s="43">
         <v>93.775000000000006</v>
       </c>
       <c r="Y7" s="2">
         <v>86</v>
       </c>
     </row>
     <row r="8" spans="1:26" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="42" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B8" s="39">
         <v>1.6990000000000001</v>
       </c>
       <c r="C8" s="2">
         <v>67.8</v>
       </c>
       <c r="D8" s="39">
         <v>3.3980000000000001</v>
       </c>
       <c r="E8" s="2">
         <v>68.8</v>
       </c>
       <c r="F8" s="39">
         <v>5.0970000000000004</v>
       </c>
       <c r="G8" s="2">
         <v>28.2</v>
       </c>
       <c r="H8" s="39">
         <v>5.9470000000000001</v>
       </c>
       <c r="I8" s="2">
         <v>19</v>
       </c>
@@ -3337,51 +3352,51 @@
       </c>
       <c r="S8" s="2">
         <v>27</v>
       </c>
       <c r="T8" s="39">
         <v>19.068999999999999</v>
       </c>
       <c r="U8" s="2">
         <v>32.700000000000003</v>
       </c>
       <c r="V8" s="39">
         <v>22.43</v>
       </c>
       <c r="W8" s="2">
         <v>38.6</v>
       </c>
       <c r="X8" s="43">
         <v>25.791</v>
       </c>
       <c r="Y8" s="2">
         <v>44.4</v>
       </c>
     </row>
     <row r="9" spans="1:26" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="42" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B9" s="39">
         <v>8.7880000000000003</v>
       </c>
       <c r="C9" s="2">
         <v>447.2</v>
       </c>
       <c r="D9" s="39">
         <v>17.576000000000001</v>
       </c>
       <c r="E9" s="2">
         <v>453.4</v>
       </c>
       <c r="F9" s="39">
         <v>26.364000000000001</v>
       </c>
       <c r="G9" s="2">
         <v>261.5</v>
       </c>
       <c r="H9" s="39">
         <v>30.757999999999999</v>
       </c>
       <c r="I9" s="2">
         <v>188.9</v>
       </c>
@@ -3414,51 +3429,51 @@
       </c>
       <c r="S9" s="2">
         <v>94.3</v>
       </c>
       <c r="T9" s="39">
         <v>86.52</v>
       </c>
       <c r="U9" s="2">
         <v>100.9</v>
       </c>
       <c r="V9" s="39">
         <v>95.613</v>
       </c>
       <c r="W9" s="2">
         <v>95.9</v>
       </c>
       <c r="X9" s="43">
         <v>104.706</v>
       </c>
       <c r="Y9" s="2">
         <v>91.9</v>
       </c>
     </row>
     <row r="10" spans="1:26" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="42" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B10" s="39">
         <v>11.218</v>
       </c>
       <c r="C10" s="2">
         <v>816.5</v>
       </c>
       <c r="D10" s="39">
         <v>22.436</v>
       </c>
       <c r="E10" s="2">
         <v>827.9</v>
       </c>
       <c r="F10" s="39">
         <v>33.654000000000003</v>
       </c>
       <c r="G10" s="2">
         <v>829.4</v>
       </c>
       <c r="H10" s="39">
         <v>39.262999999999998</v>
       </c>
       <c r="I10" s="2">
         <v>726.4</v>
       </c>
@@ -3491,51 +3506,51 @@
       </c>
       <c r="S10" s="2">
         <v>79.599999999999994</v>
       </c>
       <c r="T10" s="39">
         <v>61.698999999999998</v>
       </c>
       <c r="U10" s="2">
         <v>79.5</v>
       </c>
       <c r="V10" s="39">
         <v>61.698999999999998</v>
       </c>
       <c r="W10" s="2">
         <v>79.599999999999994</v>
       </c>
       <c r="X10" s="43">
         <v>61.698999999999998</v>
       </c>
       <c r="Y10" s="2">
         <v>79.599999999999994</v>
       </c>
     </row>
     <row r="11" spans="1:26" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="42" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B11" s="39">
         <v>33.927999999999997</v>
       </c>
       <c r="C11" s="2">
         <v>448</v>
       </c>
       <c r="D11" s="39">
         <v>67.855999999999995</v>
       </c>
       <c r="E11" s="2">
         <v>454.3</v>
       </c>
       <c r="F11" s="39">
         <v>101.78400000000001</v>
       </c>
       <c r="G11" s="2">
         <v>455.1</v>
       </c>
       <c r="H11" s="39">
         <v>118.748</v>
       </c>
       <c r="I11" s="2">
         <v>398.6</v>
       </c>
@@ -3568,51 +3583,51 @@
       </c>
       <c r="S11" s="2">
         <v>111</v>
       </c>
       <c r="T11" s="39">
         <v>306.01</v>
       </c>
       <c r="U11" s="2">
         <v>137.80000000000001</v>
       </c>
       <c r="V11" s="39">
         <v>315.71300000000002</v>
       </c>
       <c r="W11" s="2">
         <v>142.5</v>
       </c>
       <c r="X11" s="43">
         <v>325.416</v>
       </c>
       <c r="Y11" s="2">
         <v>146.80000000000001</v>
       </c>
     </row>
     <row r="12" spans="1:26" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="42" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B12" s="39">
         <v>14.705</v>
       </c>
       <c r="C12" s="2">
         <v>113.3</v>
       </c>
       <c r="D12" s="39">
         <v>29.376999999999999</v>
       </c>
       <c r="E12" s="2">
         <v>116.1</v>
       </c>
       <c r="F12" s="39">
         <v>43.930999999999997</v>
       </c>
       <c r="G12" s="2">
         <v>101.8</v>
       </c>
       <c r="H12" s="39">
         <v>50.737000000000002</v>
       </c>
       <c r="I12" s="2">
         <v>82.9</v>
       </c>
@@ -3645,51 +3660,51 @@
       </c>
       <c r="S12" s="2">
         <v>84.5</v>
       </c>
       <c r="T12" s="39">
         <v>133.864</v>
       </c>
       <c r="U12" s="2">
         <v>90.8</v>
       </c>
       <c r="V12" s="39">
         <v>143.89599999999999</v>
       </c>
       <c r="W12" s="2">
         <v>97</v>
       </c>
       <c r="X12" s="43">
         <v>154.17400000000001</v>
       </c>
       <c r="Y12" s="2">
         <v>103.3</v>
       </c>
     </row>
     <row r="13" spans="1:26" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="42" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B13" s="39">
         <v>3.1070000000000002</v>
       </c>
       <c r="C13" s="2">
         <v>39.1</v>
       </c>
       <c r="D13" s="39">
         <v>6.2140000000000004</v>
       </c>
       <c r="E13" s="2">
         <v>39.6</v>
       </c>
       <c r="F13" s="39">
         <v>9.3209999999999997</v>
       </c>
       <c r="G13" s="2">
         <v>39.700000000000003</v>
       </c>
       <c r="H13" s="39">
         <v>10.875</v>
       </c>
       <c r="I13" s="2">
         <v>34.799999999999997</v>
       </c>
@@ -3722,128 +3737,128 @@
       </c>
       <c r="S13" s="2">
         <v>36.4</v>
       </c>
       <c r="T13" s="39">
         <v>17.504999999999999</v>
       </c>
       <c r="U13" s="2">
         <v>36.799999999999997</v>
       </c>
       <c r="V13" s="39">
         <v>17.712</v>
       </c>
       <c r="W13" s="2">
         <v>37.4</v>
       </c>
       <c r="X13" s="43">
         <v>17.919</v>
       </c>
       <c r="Y13" s="2">
         <v>37.799999999999997</v>
       </c>
     </row>
     <row r="14" spans="1:26" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="41" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C14" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E14" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F14" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G14" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H14" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I14" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J14" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K14" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="L14" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="M14" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="N14" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="O14" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="P14" s="43" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="Q14" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R14" s="39">
         <v>98.861999999999995</v>
       </c>
       <c r="S14" s="2">
         <v>571.20000000000005</v>
       </c>
       <c r="T14" s="39">
         <v>197.72399999999999</v>
       </c>
       <c r="U14" s="2">
         <v>1141.4000000000001</v>
       </c>
       <c r="V14" s="39">
         <v>227.126</v>
       </c>
       <c r="W14" s="2">
         <v>1313.6</v>
       </c>
       <c r="X14" s="43">
         <v>256.52800000000002</v>
       </c>
       <c r="Y14" s="2">
         <v>1483.6</v>
       </c>
     </row>
     <row r="15" spans="1:26" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="42" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B15" s="39">
         <v>0.32900000000000001</v>
       </c>
       <c r="C15" s="2">
         <v>5.9</v>
       </c>
       <c r="D15" s="39">
         <v>0.65800000000000003</v>
       </c>
       <c r="E15" s="2">
         <v>6</v>
       </c>
       <c r="F15" s="39">
         <v>0.98699999999999999</v>
       </c>
       <c r="G15" s="2">
         <v>9.1</v>
       </c>
       <c r="H15" s="39">
         <v>1.1519999999999999</v>
       </c>
       <c r="I15" s="2">
         <v>10.6</v>
       </c>
@@ -3876,51 +3891,51 @@
       </c>
       <c r="S15" s="2">
         <v>71.7</v>
       </c>
       <c r="T15" s="39">
         <v>10.968</v>
       </c>
       <c r="U15" s="2">
         <v>99.6</v>
       </c>
       <c r="V15" s="39">
         <v>14.045999999999999</v>
       </c>
       <c r="W15" s="2">
         <v>127.8</v>
       </c>
       <c r="X15" s="43">
         <v>17.123999999999999</v>
       </c>
       <c r="Y15" s="2">
         <v>155.80000000000001</v>
       </c>
     </row>
     <row r="16" spans="1:26" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="42" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B16" s="39">
         <v>8.4969999999999999</v>
       </c>
       <c r="C16" s="2">
         <v>136</v>
       </c>
       <c r="D16" s="39">
         <v>16.994</v>
       </c>
       <c r="E16" s="2">
         <v>138.80000000000001</v>
       </c>
       <c r="F16" s="39">
         <v>25.491</v>
       </c>
       <c r="G16" s="2">
         <v>139.1</v>
       </c>
       <c r="H16" s="39">
         <v>29.74</v>
       </c>
       <c r="I16" s="2">
         <v>121.6</v>
       </c>
@@ -3953,128 +3968,128 @@
       </c>
       <c r="S16" s="2">
         <v>82.6</v>
       </c>
       <c r="T16" s="39">
         <v>75.896000000000001</v>
       </c>
       <c r="U16" s="2">
         <v>87.5</v>
       </c>
       <c r="V16" s="39">
         <v>90.475999999999999</v>
       </c>
       <c r="W16" s="2">
         <v>91.5</v>
       </c>
       <c r="X16" s="43">
         <v>105.056</v>
       </c>
       <c r="Y16" s="2">
         <v>94.5</v>
       </c>
     </row>
     <row r="17" spans="1:26" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="42" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C17" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E17" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F17" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G17" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H17" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I17" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J17" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K17" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="L17" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="M17" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="N17" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="O17" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="P17" s="43" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="Q17" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R17" s="39">
         <v>64.718999999999994</v>
       </c>
       <c r="S17" s="2">
         <v>206.3</v>
       </c>
       <c r="T17" s="39">
         <v>129.43799999999999</v>
       </c>
       <c r="U17" s="2">
         <v>412.3</v>
       </c>
       <c r="V17" s="39">
         <v>194.15700000000001</v>
       </c>
       <c r="W17" s="2">
         <v>619.6</v>
       </c>
       <c r="X17" s="43">
         <v>258.87599999999998</v>
       </c>
       <c r="Y17" s="2">
         <v>826.1</v>
       </c>
     </row>
     <row r="18" spans="1:26" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="42" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B18" s="39">
         <v>3.0019999999999998</v>
       </c>
       <c r="C18" s="2">
         <v>30.6</v>
       </c>
       <c r="D18" s="39">
         <v>6.0039999999999996</v>
       </c>
       <c r="E18" s="2">
         <v>31</v>
       </c>
       <c r="F18" s="39">
         <v>9.0060000000000002</v>
       </c>
       <c r="G18" s="2">
         <v>31.1</v>
       </c>
       <c r="H18" s="39">
         <v>10.507</v>
       </c>
       <c r="I18" s="2">
         <v>27.2</v>
       </c>
@@ -4107,51 +4122,51 @@
       </c>
       <c r="S18" s="2">
         <v>43.3</v>
       </c>
       <c r="T18" s="39">
         <v>31.152999999999999</v>
       </c>
       <c r="U18" s="2">
         <v>53.2</v>
       </c>
       <c r="V18" s="39">
         <v>36.973999999999997</v>
       </c>
       <c r="W18" s="2">
         <v>63.3</v>
       </c>
       <c r="X18" s="43">
         <v>42.795000000000002</v>
       </c>
       <c r="Y18" s="2">
         <v>73.2</v>
       </c>
     </row>
     <row r="19" spans="1:26" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="45" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B19" s="46">
         <v>34.207000000000001</v>
       </c>
       <c r="C19" s="47">
         <v>1357.6</v>
       </c>
       <c r="D19" s="46">
         <v>68.414000000000001</v>
       </c>
       <c r="E19" s="47">
         <v>1376.6</v>
       </c>
       <c r="F19" s="46">
         <v>102.621</v>
       </c>
       <c r="G19" s="47">
         <v>1379.2</v>
       </c>
       <c r="H19" s="46">
         <v>119.72499999999999</v>
       </c>
       <c r="I19" s="47">
         <v>1207.9000000000001</v>
       </c>
@@ -4264,180 +4279,180 @@
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="50"/>
       <c r="F22" s="50"/>
       <c r="G22" s="50"/>
       <c r="H22" s="50"/>
       <c r="I22" s="50"/>
       <c r="J22" s="50"/>
       <c r="K22" s="50"/>
       <c r="L22" s="50"/>
       <c r="M22" s="50"/>
       <c r="N22" s="50"/>
       <c r="O22" s="50"/>
       <c r="P22" s="50"/>
       <c r="Q22" s="50"/>
       <c r="R22" s="50"/>
       <c r="S22" s="50"/>
       <c r="T22" s="50"/>
       <c r="U22" s="50"/>
       <c r="V22" s="50"/>
       <c r="W22" s="50"/>
       <c r="X22" s="50"/>
       <c r="Y22" s="50"/>
     </row>
     <row r="23" spans="1:26" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="129"/>
-      <c r="B23" s="117" t="s">
+      <c r="A23" s="130"/>
+      <c r="B23" s="127" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" s="129"/>
+      <c r="D23" s="127" t="s">
         <v>48</v>
       </c>
-      <c r="C23" s="118"/>
-      <c r="D23" s="117" t="s">
+      <c r="E23" s="129"/>
+      <c r="F23" s="127" t="s">
         <v>49</v>
       </c>
-      <c r="E23" s="118"/>
-      <c r="F23" s="117" t="s">
+      <c r="G23" s="129"/>
+      <c r="H23" s="120" t="s">
+        <v>98</v>
+      </c>
+      <c r="I23" s="122"/>
+      <c r="J23" s="127" t="s">
         <v>50</v>
       </c>
-      <c r="G23" s="118"/>
-[...4 lines deleted...]
-      <c r="J23" s="117" t="s">
+      <c r="K23" s="129"/>
+      <c r="L23" s="127" t="s">
+        <v>83</v>
+      </c>
+      <c r="M23" s="129"/>
+      <c r="N23" s="127" t="s">
+        <v>84</v>
+      </c>
+      <c r="O23" s="129"/>
+      <c r="P23" s="127" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q23" s="129"/>
+      <c r="R23" s="127" t="s">
+        <v>86</v>
+      </c>
+      <c r="S23" s="129"/>
+      <c r="T23" s="127" t="s">
         <v>51</v>
       </c>
-      <c r="K23" s="118"/>
-[...12 lines deleted...]
-      <c r="R23" s="117" t="s">
+      <c r="U23" s="129"/>
+      <c r="V23" s="127" t="s">
         <v>87</v>
       </c>
-      <c r="S23" s="118"/>
-[...4 lines deleted...]
-      <c r="V23" s="117" t="s">
+      <c r="W23" s="129"/>
+      <c r="X23" s="127" t="s">
         <v>88</v>
-      </c>
-[...2 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y23" s="128"/>
       <c r="Z23" s="12"/>
     </row>
     <row r="24" spans="1:26" s="7" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="122"/>
-[...1 lines deleted...]
-        <v>91</v>
+      <c r="A24" s="119"/>
+      <c r="B24" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="C24" s="36" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="D24" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="E24" s="36" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="F24" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="G24" s="36" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="H24" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="I24" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="J24" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="K24" s="36" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="L24" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="M24" s="36" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="N24" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="O24" s="36" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="P24" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="Q24" s="36" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="R24" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="S24" s="36" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="T24" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="U24" s="36" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="V24" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="W24" s="36" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="X24" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="Y24" s="37" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="Z24" s="6"/>
     </row>
     <row r="25" spans="1:26" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="38" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B25" s="39">
         <v>314.904</v>
       </c>
       <c r="C25" s="39">
         <v>81.099999999999994</v>
       </c>
       <c r="D25" s="39">
         <v>716.11</v>
       </c>
       <c r="E25" s="39">
         <v>91.9</v>
       </c>
       <c r="F25" s="39">
         <v>1085.0329999999999</v>
       </c>
       <c r="G25" s="2">
         <v>96.5</v>
       </c>
       <c r="H25" s="40">
         <v>1493.2339999999999</v>
       </c>
       <c r="I25" s="2">
         <v>115.8</v>
       </c>
@@ -4470,51 +4485,51 @@
       </c>
       <c r="S25" s="43">
         <v>120.4</v>
       </c>
       <c r="T25" s="40">
         <v>3980.4569999999999</v>
       </c>
       <c r="U25" s="43">
         <v>114.4</v>
       </c>
       <c r="V25" s="40">
         <v>4388.9629999999997</v>
       </c>
       <c r="W25" s="43">
         <v>116.4</v>
       </c>
       <c r="X25" s="40">
         <v>4700.6840000000002</v>
       </c>
       <c r="Y25" s="43">
         <v>115.3</v>
       </c>
     </row>
     <row r="26" spans="1:26" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="41" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B26" s="39">
         <v>256.524</v>
       </c>
       <c r="C26" s="2">
         <v>105</v>
       </c>
       <c r="D26" s="39">
         <v>599.149</v>
       </c>
       <c r="E26" s="2">
         <v>121.8</v>
       </c>
       <c r="F26" s="39">
         <v>909.9</v>
       </c>
       <c r="G26" s="2">
         <v>131</v>
       </c>
       <c r="H26" s="40">
         <v>1249.664</v>
       </c>
       <c r="I26" s="2">
         <v>158.5</v>
       </c>
@@ -4547,51 +4562,51 @@
       </c>
       <c r="S26" s="2">
         <v>166.2</v>
       </c>
       <c r="T26" s="40">
         <v>3306.35</v>
       </c>
       <c r="U26" s="2">
         <v>168.8</v>
       </c>
       <c r="V26" s="40">
         <v>3641.1689999999999</v>
       </c>
       <c r="W26" s="2">
         <v>178</v>
       </c>
       <c r="X26" s="40">
         <v>3879.0329999999999</v>
       </c>
       <c r="Y26" s="2">
         <v>180.2</v>
       </c>
     </row>
     <row r="27" spans="1:26" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="42" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B27" s="39">
         <v>7.8150000000000004</v>
       </c>
       <c r="C27" s="2">
         <v>53</v>
       </c>
       <c r="D27" s="39">
         <v>15.63</v>
       </c>
       <c r="E27" s="2">
         <v>53.1</v>
       </c>
       <c r="F27" s="39">
         <v>23.445</v>
       </c>
       <c r="G27" s="2">
         <v>53.3</v>
       </c>
       <c r="H27" s="43">
         <v>23.445</v>
       </c>
       <c r="I27" s="2">
         <v>45.6</v>
       </c>
@@ -4624,51 +4639,51 @@
       </c>
       <c r="S27" s="2">
         <v>26.6</v>
       </c>
       <c r="T27" s="43">
         <v>23.445</v>
       </c>
       <c r="U27" s="2">
         <v>25.3</v>
       </c>
       <c r="V27" s="40">
         <v>23.445</v>
       </c>
       <c r="W27" s="2">
         <v>24.1</v>
       </c>
       <c r="X27" s="43">
         <v>23.445</v>
       </c>
       <c r="Y27" s="2">
         <v>23.1</v>
       </c>
     </row>
     <row r="28" spans="1:26" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A28" s="42" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B28" s="39">
         <v>2.149</v>
       </c>
       <c r="C28" s="2">
         <v>116.9</v>
       </c>
       <c r="D28" s="39">
         <v>4.298</v>
       </c>
       <c r="E28" s="2">
         <v>117</v>
       </c>
       <c r="F28" s="39">
         <v>6.4470000000000001</v>
       </c>
       <c r="G28" s="2">
         <v>117.6</v>
       </c>
       <c r="H28" s="43">
         <v>12.597</v>
       </c>
       <c r="I28" s="2">
         <v>196.5</v>
       </c>
@@ -4701,51 +4716,51 @@
       </c>
       <c r="S28" s="2">
         <v>278.7</v>
       </c>
       <c r="T28" s="43">
         <v>54.247</v>
       </c>
       <c r="U28" s="2">
         <v>263.39999999999998</v>
       </c>
       <c r="V28" s="40">
         <v>61.347000000000001</v>
       </c>
       <c r="W28" s="2">
         <v>252.5</v>
       </c>
       <c r="X28" s="43">
         <v>68.448999999999998</v>
       </c>
       <c r="Y28" s="2">
         <v>245.1</v>
       </c>
     </row>
     <row r="29" spans="1:26" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="42" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B29" s="39">
         <v>10.391999999999999</v>
       </c>
       <c r="C29" s="2">
         <v>109.3</v>
       </c>
       <c r="D29" s="39">
         <v>20.783999999999999</v>
       </c>
       <c r="E29" s="2">
         <v>109.4</v>
       </c>
       <c r="F29" s="39">
         <v>31.175999999999998</v>
       </c>
       <c r="G29" s="2">
         <v>109.9</v>
       </c>
       <c r="H29" s="43">
         <v>45.328000000000003</v>
       </c>
       <c r="I29" s="2">
         <v>136.69999999999999</v>
       </c>
@@ -4778,51 +4793,51 @@
       </c>
       <c r="S29" s="2">
         <v>173.9</v>
       </c>
       <c r="T29" s="43">
         <v>143</v>
       </c>
       <c r="U29" s="2">
         <v>153</v>
       </c>
       <c r="V29" s="40">
         <v>159.70400000000001</v>
       </c>
       <c r="W29" s="2">
         <v>154.19999999999999</v>
       </c>
       <c r="X29" s="43">
         <v>176.40600000000001</v>
       </c>
       <c r="Y29" s="2">
         <v>155.6</v>
       </c>
     </row>
     <row r="30" spans="1:26" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="42" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B30" s="39">
         <v>4.79</v>
       </c>
       <c r="C30" s="2">
         <v>39.5</v>
       </c>
       <c r="D30" s="39">
         <v>9.58</v>
       </c>
       <c r="E30" s="2">
         <v>39.5</v>
       </c>
       <c r="F30" s="39">
         <v>14.37</v>
       </c>
       <c r="G30" s="2">
         <v>39.700000000000003</v>
       </c>
       <c r="H30" s="43">
         <v>14.592000000000001</v>
       </c>
       <c r="I30" s="2">
         <v>34.5</v>
       </c>
@@ -4855,51 +4870,51 @@
       </c>
       <c r="S30" s="2">
         <v>25.3</v>
       </c>
       <c r="T30" s="43">
         <v>17.279</v>
       </c>
       <c r="U30" s="2">
         <v>25.9</v>
       </c>
       <c r="V30" s="43">
         <v>17.771999999999998</v>
       </c>
       <c r="W30" s="2">
         <v>26.6</v>
       </c>
       <c r="X30" s="43">
         <v>18.266999999999999</v>
       </c>
       <c r="Y30" s="2">
         <v>27.3</v>
       </c>
     </row>
     <row r="31" spans="1:26" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A31" s="42" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B31" s="39">
         <v>5.4509999999999996</v>
       </c>
       <c r="C31" s="2">
         <v>14.8</v>
       </c>
       <c r="D31" s="39">
         <v>10.901999999999999</v>
       </c>
       <c r="E31" s="2">
         <v>14.9</v>
       </c>
       <c r="F31" s="39">
         <v>16.353000000000002</v>
       </c>
       <c r="G31" s="2">
         <v>14.9</v>
       </c>
       <c r="H31" s="43">
         <v>22.358000000000001</v>
       </c>
       <c r="I31" s="2">
         <v>17.5</v>
       </c>
@@ -4932,51 +4947,51 @@
       </c>
       <c r="S31" s="2">
         <v>8.4</v>
       </c>
       <c r="T31" s="43">
         <v>22.358000000000001</v>
       </c>
       <c r="U31" s="2">
         <v>6.8</v>
       </c>
       <c r="V31" s="43">
         <v>22.358000000000001</v>
       </c>
       <c r="W31" s="2">
         <v>6.5</v>
       </c>
       <c r="X31" s="43">
         <v>22.358000000000001</v>
       </c>
       <c r="Y31" s="2">
         <v>6.3</v>
       </c>
     </row>
     <row r="32" spans="1:26" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="42" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B32" s="39">
         <v>12.747</v>
       </c>
       <c r="C32" s="2">
         <v>80.099999999999994</v>
       </c>
       <c r="D32" s="39">
         <v>25.695</v>
       </c>
       <c r="E32" s="2">
         <v>80.900000000000006</v>
       </c>
       <c r="F32" s="39">
         <v>38.594000000000001</v>
       </c>
       <c r="G32" s="2">
         <v>81.599999999999994</v>
       </c>
       <c r="H32" s="43">
         <v>47.3</v>
       </c>
       <c r="I32" s="2">
         <v>86.5</v>
       </c>
@@ -5009,51 +5024,51 @@
       </c>
       <c r="S32" s="2">
         <v>74</v>
       </c>
       <c r="T32" s="43">
         <v>109.316</v>
       </c>
       <c r="U32" s="2">
         <v>75.599999999999994</v>
       </c>
       <c r="V32" s="43">
         <v>120.044</v>
       </c>
       <c r="W32" s="2">
         <v>77</v>
       </c>
       <c r="X32" s="43">
         <v>130.93700000000001</v>
       </c>
       <c r="Y32" s="2">
         <v>78.400000000000006</v>
       </c>
     </row>
     <row r="33" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="42" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B33" s="39">
         <v>1.4930000000000001</v>
       </c>
       <c r="C33" s="2">
         <v>44.4</v>
       </c>
       <c r="D33" s="39">
         <v>2.9860000000000002</v>
       </c>
       <c r="E33" s="2">
         <v>44.5</v>
       </c>
       <c r="F33" s="39">
         <v>4.4790000000000001</v>
       </c>
       <c r="G33" s="2">
         <v>44.7</v>
       </c>
       <c r="H33" s="43">
         <v>4.4790000000000001</v>
       </c>
       <c r="I33" s="2">
         <v>38.200000000000003</v>
       </c>
@@ -5086,128 +5101,128 @@
       </c>
       <c r="S33" s="2">
         <v>24</v>
       </c>
       <c r="T33" s="43">
         <v>4.4790000000000001</v>
       </c>
       <c r="U33" s="2">
         <v>23.7</v>
       </c>
       <c r="V33" s="43">
         <v>4.4790000000000001</v>
       </c>
       <c r="W33" s="2">
         <v>23.3</v>
       </c>
       <c r="X33" s="43">
         <v>4.4790000000000001</v>
       </c>
       <c r="Y33" s="2">
         <v>23.1</v>
       </c>
     </row>
     <row r="34" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A34" s="41" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B34" s="39">
         <v>1.954</v>
       </c>
       <c r="C34" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D34" s="39">
         <v>3.9079999999999999</v>
       </c>
       <c r="E34" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F34" s="39">
         <v>5.8620000000000001</v>
       </c>
       <c r="G34" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H34" s="43">
         <v>11.867000000000001</v>
       </c>
       <c r="I34" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J34" s="40">
         <v>17.872</v>
       </c>
       <c r="K34" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="L34" s="43">
         <v>24.797999999999998</v>
       </c>
       <c r="M34" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="N34" s="43">
         <v>31.724</v>
       </c>
       <c r="O34" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="P34" s="43">
         <v>38.65</v>
       </c>
       <c r="Q34" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R34" s="43">
         <v>45.576000000000001</v>
       </c>
       <c r="S34" s="2">
         <v>42.8</v>
       </c>
       <c r="T34" s="43">
         <v>52.502000000000002</v>
       </c>
       <c r="U34" s="2">
         <v>24.6</v>
       </c>
       <c r="V34" s="43">
         <v>59.427999999999997</v>
       </c>
       <c r="W34" s="2">
         <v>24.2</v>
       </c>
       <c r="X34" s="43">
         <v>66.353999999999999</v>
       </c>
       <c r="Y34" s="2">
         <v>23.9</v>
       </c>
     </row>
     <row r="35" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A35" s="42" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B35" s="39">
         <v>1.427</v>
       </c>
       <c r="C35" s="2">
         <v>400.9</v>
       </c>
       <c r="D35" s="39">
         <v>2.8540000000000001</v>
       </c>
       <c r="E35" s="2">
         <v>401.2</v>
       </c>
       <c r="F35" s="39">
         <v>4.2809999999999997</v>
       </c>
       <c r="G35" s="2">
         <v>403.1</v>
       </c>
       <c r="H35" s="43">
         <v>4.2809999999999997</v>
       </c>
       <c r="I35" s="2">
         <v>344.7</v>
       </c>
@@ -5240,51 +5255,51 @@
       </c>
       <c r="S35" s="2">
         <v>50.4</v>
       </c>
       <c r="T35" s="43">
         <v>4.2809999999999997</v>
       </c>
       <c r="U35" s="2">
         <v>36.1</v>
       </c>
       <c r="V35" s="43">
         <v>4.2809999999999997</v>
       </c>
       <c r="W35" s="2">
         <v>28.1</v>
       </c>
       <c r="X35" s="43">
         <v>4.2809999999999997</v>
       </c>
       <c r="Y35" s="2">
         <v>23.1</v>
       </c>
     </row>
     <row r="36" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A36" s="42" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B36" s="39">
         <v>1.7549999999999999</v>
       </c>
       <c r="C36" s="2">
         <v>19.100000000000001</v>
       </c>
       <c r="D36" s="39">
         <v>3.51</v>
       </c>
       <c r="E36" s="2">
         <v>19.100000000000001</v>
       </c>
       <c r="F36" s="39">
         <v>5.2649999999999997</v>
       </c>
       <c r="G36" s="2">
         <v>19.2</v>
       </c>
       <c r="H36" s="43">
         <v>17.652000000000001</v>
       </c>
       <c r="I36" s="2">
         <v>55.1</v>
       </c>
@@ -5317,128 +5332,128 @@
       </c>
       <c r="S36" s="2">
         <v>131.80000000000001</v>
       </c>
       <c r="T36" s="43">
         <v>101.259</v>
       </c>
       <c r="U36" s="2">
         <v>123.5</v>
       </c>
       <c r="V36" s="43">
         <v>115.503</v>
       </c>
       <c r="W36" s="2">
         <v>117.9</v>
       </c>
       <c r="X36" s="43">
         <v>129.74799999999999</v>
       </c>
       <c r="Y36" s="2">
         <v>114</v>
       </c>
     </row>
     <row r="37" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="42" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B37" s="39">
         <v>0.93300000000000005</v>
       </c>
       <c r="C37" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D37" s="39">
         <v>1.8660000000000001</v>
       </c>
       <c r="E37" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F37" s="39">
         <v>2.4390000000000001</v>
       </c>
       <c r="G37" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H37" s="43">
         <v>2.4390000000000001</v>
       </c>
       <c r="I37" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J37" s="40">
         <v>2.4390000000000001</v>
       </c>
       <c r="K37" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="L37" s="43">
         <v>2.4390000000000001</v>
       </c>
       <c r="M37" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="N37" s="43">
         <v>2.4390000000000001</v>
       </c>
       <c r="O37" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="P37" s="43">
         <v>2.4390000000000001</v>
       </c>
       <c r="Q37" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R37" s="43">
         <v>2.4390000000000001</v>
       </c>
       <c r="S37" s="2">
         <v>3.5</v>
       </c>
       <c r="T37" s="43">
         <v>2.4390000000000001</v>
       </c>
       <c r="U37" s="2">
         <v>1.7</v>
       </c>
       <c r="V37" s="43">
         <v>2.4390000000000001</v>
       </c>
       <c r="W37" s="2">
         <v>1.2</v>
       </c>
       <c r="X37" s="43">
         <v>2.4390000000000001</v>
       </c>
       <c r="Y37" s="2">
         <v>0.9</v>
       </c>
     </row>
     <row r="38" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A38" s="42" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B38" s="39">
         <v>1.236</v>
       </c>
       <c r="C38" s="2">
         <v>38.1</v>
       </c>
       <c r="D38" s="39">
         <v>2.472</v>
       </c>
       <c r="E38" s="2">
         <v>38.1</v>
       </c>
       <c r="F38" s="39">
         <v>3.7080000000000002</v>
       </c>
       <c r="G38" s="2">
         <v>38.299999999999997</v>
       </c>
       <c r="H38" s="43">
         <v>3.7080000000000002</v>
       </c>
       <c r="I38" s="2">
         <v>32.700000000000003</v>
       </c>
@@ -5471,51 +5486,51 @@
       </c>
       <c r="S38" s="2">
         <v>13.6</v>
       </c>
       <c r="T38" s="43">
         <v>3.7080000000000002</v>
       </c>
       <c r="U38" s="2">
         <v>11</v>
       </c>
       <c r="V38" s="43">
         <v>3.7080000000000002</v>
       </c>
       <c r="W38" s="2">
         <v>9.3000000000000007</v>
       </c>
       <c r="X38" s="43">
         <v>3.7080000000000002</v>
       </c>
       <c r="Y38" s="2">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A39" s="45" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B39" s="46">
         <v>6.2380000000000004</v>
       </c>
       <c r="C39" s="47">
         <v>16.899999999999999</v>
       </c>
       <c r="D39" s="46">
         <v>12.476000000000001</v>
       </c>
       <c r="E39" s="47">
         <v>16.899999999999999</v>
       </c>
       <c r="F39" s="46">
         <v>18.713999999999999</v>
       </c>
       <c r="G39" s="47">
         <v>16.899999999999999</v>
       </c>
       <c r="H39" s="48">
         <v>33.524000000000001</v>
       </c>
       <c r="I39" s="47">
         <v>26</v>
       </c>
@@ -5601,178 +5616,178 @@
       <c r="C41" s="50"/>
       <c r="D41" s="50"/>
       <c r="E41" s="50"/>
       <c r="F41" s="50"/>
       <c r="G41" s="50"/>
       <c r="H41" s="50"/>
       <c r="I41" s="50"/>
       <c r="J41" s="50"/>
       <c r="K41" s="50"/>
       <c r="L41" s="50"/>
       <c r="M41" s="50"/>
       <c r="N41" s="50"/>
       <c r="O41" s="50"/>
       <c r="P41" s="50"/>
       <c r="Q41" s="50"/>
       <c r="R41" s="50"/>
       <c r="S41" s="50"/>
       <c r="T41" s="50"/>
       <c r="U41" s="50"/>
       <c r="V41" s="50"/>
       <c r="W41" s="50"/>
       <c r="X41" s="50"/>
       <c r="Y41" s="50"/>
     </row>
     <row r="42" spans="1:25" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="129"/>
-      <c r="B42" s="117" t="s">
+      <c r="A42" s="130"/>
+      <c r="B42" s="127" t="s">
+        <v>52</v>
+      </c>
+      <c r="C42" s="129"/>
+      <c r="D42" s="127" t="s">
         <v>53</v>
       </c>
-      <c r="C42" s="118"/>
-      <c r="D42" s="117" t="s">
+      <c r="E42" s="129"/>
+      <c r="F42" s="127" t="s">
         <v>54</v>
       </c>
-      <c r="E42" s="118"/>
-      <c r="F42" s="117" t="s">
+      <c r="G42" s="129"/>
+      <c r="H42" s="120" t="s">
+        <v>99</v>
+      </c>
+      <c r="I42" s="122"/>
+      <c r="J42" s="127" t="s">
         <v>55</v>
       </c>
-      <c r="G42" s="118"/>
-[...4 lines deleted...]
-      <c r="J42" s="117" t="s">
+      <c r="K42" s="129"/>
+      <c r="L42" s="127" t="s">
         <v>56</v>
       </c>
-      <c r="K42" s="118"/>
-      <c r="L42" s="117" t="s">
+      <c r="M42" s="129"/>
+      <c r="N42" s="127" t="s">
         <v>57</v>
       </c>
-      <c r="M42" s="118"/>
-      <c r="N42" s="117" t="s">
+      <c r="O42" s="129"/>
+      <c r="P42" s="127" t="s">
         <v>58</v>
       </c>
-      <c r="O42" s="118"/>
-      <c r="P42" s="117" t="s">
+      <c r="Q42" s="129"/>
+      <c r="R42" s="127" t="s">
         <v>59</v>
       </c>
-      <c r="Q42" s="118"/>
-      <c r="R42" s="117" t="s">
+      <c r="S42" s="129"/>
+      <c r="T42" s="127" t="s">
         <v>60</v>
       </c>
-      <c r="S42" s="118"/>
-      <c r="T42" s="117" t="s">
+      <c r="U42" s="129"/>
+      <c r="V42" s="127" t="s">
         <v>61</v>
       </c>
-      <c r="U42" s="118"/>
-      <c r="V42" s="117" t="s">
+      <c r="W42" s="129"/>
+      <c r="X42" s="127" t="s">
         <v>62</v>
       </c>
-      <c r="W42" s="118"/>
-[...2 lines deleted...]
-      </c>
       <c r="Y42" s="128"/>
     </row>
     <row r="43" spans="1:25" s="7" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="122"/>
-[...1 lines deleted...]
-        <v>91</v>
+      <c r="A43" s="119"/>
+      <c r="B43" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="C43" s="36" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="D43" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="E43" s="36" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="F43" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="G43" s="36" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="H43" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="I43" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="J43" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="K43" s="36" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="L43" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="M43" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="N43" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="O43" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="P43" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="Q43" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="R43" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="S43" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="T43" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="U43" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="V43" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="W43" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="X43" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="Y43" s="37" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A44" s="38" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B44" s="53">
         <v>382.93700000000001</v>
       </c>
       <c r="C44" s="53">
         <v>112.2</v>
       </c>
       <c r="D44" s="53">
         <v>753.798</v>
       </c>
       <c r="E44" s="54">
         <v>96.7</v>
       </c>
       <c r="F44" s="53">
         <v>1148.653</v>
       </c>
       <c r="G44" s="54">
         <v>96.7</v>
       </c>
       <c r="H44" s="54">
         <v>1505.21</v>
       </c>
       <c r="I44" s="54">
         <v>90.9</v>
       </c>
@@ -5805,51 +5820,51 @@
       </c>
       <c r="S44" s="55">
         <v>105.4</v>
       </c>
       <c r="T44" s="55">
         <v>5063.5029999999997</v>
       </c>
       <c r="U44" s="55">
         <v>107.2</v>
       </c>
       <c r="V44" s="53">
         <v>5637.3090000000002</v>
       </c>
       <c r="W44" s="54">
         <v>107.4</v>
       </c>
       <c r="X44" s="53">
         <v>6275.683</v>
       </c>
       <c r="Y44" s="54">
         <v>110.8</v>
       </c>
     </row>
     <row r="45" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A45" s="41" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B45" s="55">
         <v>318.322</v>
       </c>
       <c r="C45" s="55">
         <v>114.5</v>
       </c>
       <c r="D45" s="53">
         <v>624.30100000000004</v>
       </c>
       <c r="E45" s="2">
         <v>95.7</v>
       </c>
       <c r="F45" s="53">
         <v>952.78700000000003</v>
       </c>
       <c r="G45" s="2">
         <v>95.6</v>
       </c>
       <c r="H45" s="54">
         <v>1242.902</v>
       </c>
       <c r="I45" s="54">
         <v>89.7</v>
       </c>
@@ -5882,51 +5897,51 @@
       </c>
       <c r="S45" s="20">
         <v>94</v>
       </c>
       <c r="T45" s="20">
         <v>3762.6750000000002</v>
       </c>
       <c r="U45" s="20">
         <v>95.9</v>
       </c>
       <c r="V45" s="53">
         <v>4173.6819999999998</v>
       </c>
       <c r="W45" s="2">
         <v>95.8</v>
       </c>
       <c r="X45" s="53">
         <v>4649.1170000000002</v>
       </c>
       <c r="Y45" s="2">
         <v>99.5</v>
       </c>
     </row>
     <row r="46" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A46" s="42" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B46" s="55">
         <v>0.40200000000000002</v>
       </c>
       <c r="C46" s="55">
         <v>4.7</v>
       </c>
       <c r="D46" s="53">
         <v>0.80400000000000005</v>
       </c>
       <c r="E46" s="2">
         <v>4.7</v>
       </c>
       <c r="F46" s="53">
         <v>1.206</v>
       </c>
       <c r="G46" s="2">
         <v>4.7</v>
       </c>
       <c r="H46" s="54">
         <v>1.6080000000000001</v>
       </c>
       <c r="I46" s="54">
         <v>6.2</v>
       </c>
@@ -5959,51 +5974,51 @@
       </c>
       <c r="S46" s="20">
         <v>113.4</v>
       </c>
       <c r="T46" s="20">
         <v>35.96</v>
       </c>
       <c r="U46" s="20">
         <v>129.19999999999999</v>
       </c>
       <c r="V46" s="53">
         <v>40.649000000000001</v>
       </c>
       <c r="W46" s="2">
         <v>145</v>
       </c>
       <c r="X46" s="53">
         <v>45.34</v>
       </c>
       <c r="Y46" s="2">
         <v>160.5</v>
       </c>
     </row>
     <row r="47" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A47" s="42" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B47" s="55">
         <v>5.7039999999999997</v>
       </c>
       <c r="C47" s="55">
         <v>244.9</v>
       </c>
       <c r="D47" s="53">
         <v>11.407999999999999</v>
       </c>
       <c r="E47" s="2">
         <v>243.7</v>
       </c>
       <c r="F47" s="53">
         <v>17.111999999999998</v>
       </c>
       <c r="G47" s="2">
         <v>242.4</v>
       </c>
       <c r="H47" s="54">
         <v>22.815999999999999</v>
       </c>
       <c r="I47" s="54">
         <v>163.30000000000001</v>
       </c>
@@ -6036,51 +6051,51 @@
       </c>
       <c r="S47" s="20">
         <v>42.5</v>
       </c>
       <c r="T47" s="20">
         <v>23.553999999999998</v>
       </c>
       <c r="U47" s="20">
         <v>36.6</v>
       </c>
       <c r="V47" s="53">
         <v>23.553999999999998</v>
       </c>
       <c r="W47" s="2">
         <v>32.1</v>
       </c>
       <c r="X47" s="53">
         <v>23.553999999999998</v>
       </c>
       <c r="Y47" s="2">
         <v>28.6</v>
       </c>
     </row>
     <row r="48" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="42" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B48" s="55">
         <v>14.701000000000001</v>
       </c>
       <c r="C48" s="55">
         <v>130.5</v>
       </c>
       <c r="D48" s="53">
         <v>29.402000000000001</v>
       </c>
       <c r="E48" s="2">
         <v>129.9</v>
       </c>
       <c r="F48" s="53">
         <v>44.103000000000002</v>
       </c>
       <c r="G48" s="2">
         <v>129.19999999999999</v>
       </c>
       <c r="H48" s="54">
         <v>58.804000000000002</v>
       </c>
       <c r="I48" s="54">
         <v>117</v>
       </c>
@@ -6113,51 +6128,51 @@
       </c>
       <c r="S48" s="20">
         <v>97.8</v>
       </c>
       <c r="T48" s="20">
         <v>163.20500000000001</v>
       </c>
       <c r="U48" s="20">
         <v>96.1</v>
       </c>
       <c r="V48" s="53">
         <v>181.14500000000001</v>
       </c>
       <c r="W48" s="2">
         <v>94.8</v>
       </c>
       <c r="X48" s="53">
         <v>199.083</v>
       </c>
       <c r="Y48" s="2">
         <v>93.7</v>
       </c>
     </row>
     <row r="49" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A49" s="42" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B49" s="55">
         <v>1.522</v>
       </c>
       <c r="C49" s="55">
         <v>29.3</v>
       </c>
       <c r="D49" s="53">
         <v>3.044</v>
       </c>
       <c r="E49" s="2">
         <v>29.2</v>
       </c>
       <c r="F49" s="53">
         <v>4.7759999999999998</v>
       </c>
       <c r="G49" s="2">
         <v>30.4</v>
       </c>
       <c r="H49" s="54">
         <v>6.5750000000000002</v>
       </c>
       <c r="I49" s="54">
         <v>40.6</v>
       </c>
@@ -6190,51 +6205,51 @@
       </c>
       <c r="S49" s="20">
         <v>626</v>
       </c>
       <c r="T49" s="20">
         <v>123.855</v>
       </c>
       <c r="U49" s="20">
         <v>603.9</v>
       </c>
       <c r="V49" s="53">
         <v>124.2</v>
       </c>
       <c r="W49" s="2">
         <v>584.29999999999995</v>
       </c>
       <c r="X49" s="53">
         <v>124.392</v>
       </c>
       <c r="Y49" s="2">
         <v>565.1</v>
       </c>
     </row>
     <row r="50" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="42" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B50" s="55">
         <v>0.495</v>
       </c>
       <c r="C50" s="55">
         <v>8.4</v>
       </c>
       <c r="D50" s="53">
         <v>0.99</v>
       </c>
       <c r="E50" s="2">
         <v>8.3000000000000007</v>
       </c>
       <c r="F50" s="53">
         <v>1.4850000000000001</v>
       </c>
       <c r="G50" s="2">
         <v>8.3000000000000007</v>
       </c>
       <c r="H50" s="54">
         <v>1.98</v>
       </c>
       <c r="I50" s="54">
         <v>8</v>
       </c>
@@ -6267,51 +6282,51 @@
       </c>
       <c r="S50" s="20">
         <v>156.6</v>
       </c>
       <c r="T50" s="20">
         <v>47.383000000000003</v>
       </c>
       <c r="U50" s="20">
         <v>178.5</v>
       </c>
       <c r="V50" s="53">
         <v>53.582999999999998</v>
       </c>
       <c r="W50" s="2">
         <v>200.4</v>
       </c>
       <c r="X50" s="53">
         <v>59.78</v>
       </c>
       <c r="Y50" s="2">
         <v>221.9</v>
       </c>
     </row>
     <row r="51" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A51" s="42" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B51" s="55">
         <v>10.805</v>
       </c>
       <c r="C51" s="55">
         <v>78.2</v>
       </c>
       <c r="D51" s="53">
         <v>21.876000000000001</v>
       </c>
       <c r="E51" s="2">
         <v>78.2</v>
       </c>
       <c r="F51" s="53">
         <v>32.947000000000003</v>
       </c>
       <c r="G51" s="2">
         <v>78</v>
       </c>
       <c r="H51" s="54">
         <v>43.996000000000002</v>
       </c>
       <c r="I51" s="54">
         <v>83.9</v>
       </c>
@@ -6344,51 +6359,51 @@
       </c>
       <c r="S51" s="20">
         <v>47.5</v>
       </c>
       <c r="T51" s="20">
         <v>57.351999999999997</v>
       </c>
       <c r="U51" s="20">
         <v>44.2</v>
       </c>
       <c r="V51" s="53">
         <v>59.639000000000003</v>
       </c>
       <c r="W51" s="2">
         <v>41.5</v>
       </c>
       <c r="X51" s="53">
         <v>62.165999999999997</v>
       </c>
       <c r="Y51" s="2">
         <v>39.4</v>
       </c>
     </row>
     <row r="52" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A52" s="42" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B52" s="55">
         <v>0.36199999999999999</v>
       </c>
       <c r="C52" s="55">
         <v>22.4</v>
       </c>
       <c r="D52" s="53">
         <v>0.72399999999999998</v>
       </c>
       <c r="E52" s="2">
         <v>22.3</v>
       </c>
       <c r="F52" s="53">
         <v>1.0860000000000001</v>
       </c>
       <c r="G52" s="2">
         <v>22.1</v>
       </c>
       <c r="H52" s="54">
         <v>1.448</v>
       </c>
       <c r="I52" s="54">
         <v>29.2</v>
       </c>
@@ -6421,51 +6436,51 @@
       </c>
       <c r="S52" s="20">
         <v>117.5</v>
       </c>
       <c r="T52" s="20">
         <v>6.9119999999999999</v>
       </c>
       <c r="U52" s="20">
         <v>130</v>
       </c>
       <c r="V52" s="53">
         <v>7.6369999999999996</v>
       </c>
       <c r="W52" s="2">
         <v>142.6</v>
       </c>
       <c r="X52" s="53">
         <v>8.3640000000000008</v>
       </c>
       <c r="Y52" s="2">
         <v>155</v>
       </c>
     </row>
     <row r="53" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="41" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B53" s="55">
         <v>5.53</v>
       </c>
       <c r="C53" s="55">
         <v>261.10000000000002</v>
       </c>
       <c r="D53" s="53">
         <v>11.06</v>
       </c>
       <c r="E53" s="2">
         <v>259.89999999999998</v>
       </c>
       <c r="F53" s="53">
         <v>16.59</v>
       </c>
       <c r="G53" s="2">
         <v>258.5</v>
       </c>
       <c r="H53" s="54">
         <v>22.12</v>
       </c>
       <c r="I53" s="54">
         <v>168.1</v>
       </c>
@@ -6498,75 +6513,75 @@
       </c>
       <c r="S53" s="20">
         <v>110.1</v>
       </c>
       <c r="T53" s="20">
         <v>66.825000000000003</v>
       </c>
       <c r="U53" s="20">
         <v>107.2</v>
       </c>
       <c r="V53" s="53">
         <v>74.66</v>
       </c>
       <c r="W53" s="2">
         <v>105</v>
       </c>
       <c r="X53" s="53">
         <v>82.495999999999995</v>
       </c>
       <c r="Y53" s="2">
         <v>103.2</v>
       </c>
     </row>
     <row r="54" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A54" s="42" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B54" s="55" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C54" s="55" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D54" s="55" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E54" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F54" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G54" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H54" s="54" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I54" s="54" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J54" s="53">
         <v>26.367999999999999</v>
       </c>
       <c r="K54" s="2">
         <v>550.4</v>
       </c>
       <c r="L54" s="53">
         <v>37.906999999999996</v>
       </c>
       <c r="M54" s="2">
         <v>782.9</v>
       </c>
       <c r="N54" s="20">
         <v>49.445999999999998</v>
       </c>
       <c r="O54" s="20">
         <v>1007.9</v>
       </c>
       <c r="P54" s="20">
         <v>60.984999999999999</v>
       </c>
       <c r="Q54" s="20">
         <v>1227</v>
       </c>
@@ -6575,51 +6590,51 @@
       </c>
       <c r="S54" s="20">
         <v>1440.6</v>
       </c>
       <c r="T54" s="20">
         <v>84.063000000000002</v>
       </c>
       <c r="U54" s="20">
         <v>1654.3</v>
       </c>
       <c r="V54" s="53">
         <v>95.602000000000004</v>
       </c>
       <c r="W54" s="2">
         <v>1867.2</v>
       </c>
       <c r="X54" s="53">
         <v>107.13800000000001</v>
       </c>
       <c r="Y54" s="2">
         <v>2076.9</v>
       </c>
     </row>
     <row r="55" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A55" s="42" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B55" s="55">
         <v>10.811999999999999</v>
       </c>
       <c r="C55" s="55">
         <v>568.29999999999995</v>
       </c>
       <c r="D55" s="53">
         <v>21.623999999999999</v>
       </c>
       <c r="E55" s="2">
         <v>565.70000000000005</v>
       </c>
       <c r="F55" s="53">
         <v>32.436</v>
       </c>
       <c r="G55" s="2">
         <v>562.6</v>
       </c>
       <c r="H55" s="54">
         <v>43.247999999999998</v>
       </c>
       <c r="I55" s="54">
         <v>220.9</v>
       </c>
@@ -6652,57 +6667,57 @@
       </c>
       <c r="S55" s="20">
         <v>173.6</v>
       </c>
       <c r="T55" s="20">
         <v>208.57499999999999</v>
       </c>
       <c r="U55" s="20">
         <v>173.5</v>
       </c>
       <c r="V55" s="53">
         <v>239.45500000000001</v>
       </c>
       <c r="W55" s="2">
         <v>173.3</v>
       </c>
       <c r="X55" s="53">
         <v>270.339</v>
       </c>
       <c r="Y55" s="2">
         <v>172.9</v>
       </c>
     </row>
     <row r="56" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A56" s="42" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B56" s="55" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C56" s="55" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D56" s="53">
         <v>1E-3</v>
       </c>
       <c r="E56" s="2">
         <v>0</v>
       </c>
       <c r="F56" s="53">
         <v>1E-3</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="54">
         <v>1E-3</v>
       </c>
       <c r="I56" s="54">
         <v>0</v>
       </c>
       <c r="J56" s="53">
         <v>1E-3</v>
       </c>
       <c r="K56" s="2">
         <v>0</v>
       </c>
@@ -6729,51 +6744,51 @@
       </c>
       <c r="S56" s="20">
         <v>0</v>
       </c>
       <c r="T56" s="20">
         <v>1E-3</v>
       </c>
       <c r="U56" s="20">
         <v>0</v>
       </c>
       <c r="V56" s="53">
         <v>1E-3</v>
       </c>
       <c r="W56" s="2">
         <v>0</v>
       </c>
       <c r="X56" s="53">
         <v>1E-3</v>
       </c>
       <c r="Y56" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A57" s="42" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B57" s="55">
         <v>0.05</v>
       </c>
       <c r="C57" s="55">
         <v>3.7</v>
       </c>
       <c r="D57" s="53">
         <v>0.1</v>
       </c>
       <c r="E57" s="2">
         <v>3.7</v>
       </c>
       <c r="F57" s="53">
         <v>0.15</v>
       </c>
       <c r="G57" s="2">
         <v>3.7</v>
       </c>
       <c r="H57" s="54">
         <v>0.2</v>
       </c>
       <c r="I57" s="54">
         <v>4.9000000000000004</v>
       </c>
@@ -6806,51 +6821,51 @@
       </c>
       <c r="S57" s="20">
         <v>3310</v>
       </c>
       <c r="T57" s="20">
         <v>179.36</v>
       </c>
       <c r="U57" s="20">
         <v>4075.1</v>
       </c>
       <c r="V57" s="53">
         <v>214.38200000000001</v>
       </c>
       <c r="W57" s="2">
         <v>4834.1000000000004</v>
       </c>
       <c r="X57" s="53">
         <v>249.40600000000001</v>
       </c>
       <c r="Y57" s="2">
         <v>5581.9</v>
       </c>
     </row>
     <row r="58" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="45" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B58" s="56">
         <v>14.231999999999999</v>
       </c>
       <c r="C58" s="56">
         <v>210.5</v>
       </c>
       <c r="D58" s="57">
         <v>28.463999999999999</v>
       </c>
       <c r="E58" s="47">
         <v>209.5</v>
       </c>
       <c r="F58" s="57">
         <v>43.973999999999997</v>
       </c>
       <c r="G58" s="47">
         <v>214.6</v>
       </c>
       <c r="H58" s="56">
         <v>59.512</v>
       </c>
       <c r="I58" s="56">
         <v>160.1</v>
       </c>
@@ -6936,178 +6951,178 @@
       <c r="C60" s="50"/>
       <c r="D60" s="50"/>
       <c r="E60" s="50"/>
       <c r="F60" s="50"/>
       <c r="G60" s="50"/>
       <c r="H60" s="50"/>
       <c r="I60" s="50"/>
       <c r="J60" s="50"/>
       <c r="K60" s="50"/>
       <c r="L60" s="50"/>
       <c r="M60" s="50"/>
       <c r="N60" s="50"/>
       <c r="O60" s="50"/>
       <c r="P60" s="50"/>
       <c r="Q60" s="50"/>
       <c r="R60" s="50"/>
       <c r="S60" s="50"/>
       <c r="T60" s="50"/>
       <c r="U60" s="50"/>
       <c r="V60" s="50"/>
       <c r="W60" s="50"/>
       <c r="X60" s="50"/>
       <c r="Y60" s="50"/>
     </row>
     <row r="61" spans="1:25" s="13" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="126"/>
-      <c r="B61" s="119" t="s">
+      <c r="A61" s="118"/>
+      <c r="B61" s="120" t="s">
+        <v>63</v>
+      </c>
+      <c r="C61" s="122"/>
+      <c r="D61" s="120" t="s">
         <v>64</v>
       </c>
-      <c r="C61" s="120"/>
-      <c r="D61" s="119" t="s">
+      <c r="E61" s="122"/>
+      <c r="F61" s="120" t="s">
         <v>65</v>
       </c>
-      <c r="E61" s="120"/>
-      <c r="F61" s="119" t="s">
+      <c r="G61" s="122"/>
+      <c r="H61" s="120" t="s">
+        <v>100</v>
+      </c>
+      <c r="I61" s="122"/>
+      <c r="J61" s="83" t="s">
         <v>66</v>
       </c>
-      <c r="G61" s="120"/>
-[...4 lines deleted...]
-      <c r="J61" s="83" t="s">
+      <c r="K61" s="84"/>
+      <c r="L61" s="120" t="s">
         <v>67</v>
       </c>
-      <c r="K61" s="84"/>
-      <c r="L61" s="119" t="s">
+      <c r="M61" s="122"/>
+      <c r="N61" s="120" t="s">
         <v>68</v>
       </c>
-      <c r="M61" s="120"/>
-      <c r="N61" s="119" t="s">
+      <c r="O61" s="122"/>
+      <c r="P61" s="120" t="s">
         <v>69</v>
       </c>
-      <c r="O61" s="120"/>
-      <c r="P61" s="119" t="s">
+      <c r="Q61" s="122"/>
+      <c r="R61" s="120" t="s">
         <v>70</v>
       </c>
-      <c r="Q61" s="120"/>
-      <c r="R61" s="119" t="s">
+      <c r="S61" s="122"/>
+      <c r="T61" s="120" t="s">
         <v>71</v>
       </c>
-      <c r="S61" s="120"/>
-      <c r="T61" s="119" t="s">
+      <c r="U61" s="122"/>
+      <c r="V61" s="120" t="s">
         <v>72</v>
       </c>
-      <c r="U61" s="120"/>
-      <c r="V61" s="119" t="s">
+      <c r="W61" s="122"/>
+      <c r="X61" s="120" t="s">
         <v>73</v>
       </c>
-      <c r="W61" s="120"/>
-[...3 lines deleted...]
-      <c r="Y61" s="127"/>
+      <c r="Y61" s="121"/>
     </row>
     <row r="62" spans="1:25" s="7" customFormat="1" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="122"/>
+      <c r="A62" s="119"/>
       <c r="B62" s="36" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C62" s="37" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D62" s="36" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="E62" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="F62" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="G62" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="H62" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="I62" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="J62" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="K62" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="L62" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="M62" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="N62" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="O62" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="P62" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="Q62" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="R62" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="S62" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="T62" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="U62" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="V62" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="W62" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="X62" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="Y62" s="37" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A63" s="38" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B63" s="53">
         <v>522.17100000000005</v>
       </c>
       <c r="C63" s="54">
         <v>100.9</v>
       </c>
       <c r="D63" s="53">
         <v>945.67200000000003</v>
       </c>
       <c r="E63" s="54">
         <v>92.3</v>
       </c>
       <c r="F63" s="53">
         <v>1571.4639999999999</v>
       </c>
       <c r="G63" s="54">
         <v>100.9</v>
       </c>
       <c r="H63" s="53">
         <v>2081.7139999999999</v>
       </c>
       <c r="I63" s="54">
         <v>103.2</v>
       </c>
@@ -7140,51 +7155,51 @@
       </c>
       <c r="S63" s="54">
         <v>104</v>
       </c>
       <c r="T63" s="55">
         <v>6559.9390000000003</v>
       </c>
       <c r="U63" s="55">
         <v>103.7</v>
       </c>
       <c r="V63" s="53">
         <v>7174.0069999999996</v>
       </c>
       <c r="W63" s="54">
         <v>102.8</v>
       </c>
       <c r="X63" s="53">
         <v>7954.1030000000001</v>
       </c>
       <c r="Y63" s="54">
         <v>103.2</v>
       </c>
     </row>
     <row r="64" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A64" s="41" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B64" s="58">
         <v>519.79999999999995</v>
       </c>
       <c r="C64" s="55">
         <v>120.9</v>
       </c>
       <c r="D64" s="58">
         <v>940.9</v>
       </c>
       <c r="E64" s="55">
         <v>110.9</v>
       </c>
       <c r="F64" s="58">
         <v>1401.3</v>
       </c>
       <c r="G64" s="55">
         <v>108.5</v>
       </c>
       <c r="H64" s="58">
         <v>1746.1</v>
       </c>
       <c r="I64" s="55">
         <v>104.8</v>
       </c>
@@ -7217,63 +7232,63 @@
       </c>
       <c r="S64" s="2">
         <v>109.9</v>
       </c>
       <c r="T64" s="20">
         <v>5124.018</v>
       </c>
       <c r="U64" s="20">
         <v>109</v>
       </c>
       <c r="V64" s="55">
         <v>5552.3540000000003</v>
       </c>
       <c r="W64" s="55">
         <v>107.5</v>
       </c>
       <c r="X64" s="55">
         <v>6114.3379999999997</v>
       </c>
       <c r="Y64" s="55">
         <v>107.1</v>
       </c>
     </row>
     <row r="65" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A65" s="42" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B65" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C65" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D65" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E65" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F65" s="58">
         <v>5</v>
       </c>
       <c r="G65" s="55">
         <v>303.10000000000002</v>
       </c>
       <c r="H65" s="58">
         <v>9.9</v>
       </c>
       <c r="I65" s="55">
         <v>460.1</v>
       </c>
       <c r="J65" s="58">
         <v>14.9</v>
       </c>
       <c r="K65" s="55">
         <v>89.5</v>
       </c>
       <c r="L65" s="58">
         <v>22.1</v>
       </c>
       <c r="M65" s="55">
         <v>97.8</v>
       </c>
@@ -7294,63 +7309,63 @@
       </c>
       <c r="S65" s="2">
         <v>111</v>
       </c>
       <c r="T65" s="20">
         <v>51.015999999999998</v>
       </c>
       <c r="U65" s="20">
         <v>113.6</v>
       </c>
       <c r="V65" s="20">
         <v>58.244999999999997</v>
       </c>
       <c r="W65" s="20">
         <v>115.7</v>
       </c>
       <c r="X65" s="20">
         <v>91.024000000000001</v>
       </c>
       <c r="Y65" s="20">
         <v>163.5</v>
       </c>
     </row>
     <row r="66" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A66" s="42" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B66" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C66" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D66" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E66" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F66" s="58">
         <v>1.1000000000000001</v>
       </c>
       <c r="G66" s="55">
         <v>4.8</v>
       </c>
       <c r="H66" s="58">
         <v>2.2000000000000002</v>
       </c>
       <c r="I66" s="55">
         <v>7.3</v>
       </c>
       <c r="J66" s="58">
         <v>3.4</v>
       </c>
       <c r="K66" s="55">
         <v>10.8</v>
       </c>
       <c r="L66" s="58">
         <v>3.4</v>
       </c>
       <c r="M66" s="55">
         <v>10.9</v>
       </c>
@@ -7371,63 +7386,63 @@
       </c>
       <c r="S66" s="2">
         <v>11.3</v>
       </c>
       <c r="T66" s="20">
         <v>3.3690000000000002</v>
       </c>
       <c r="U66" s="20">
         <v>11.5</v>
       </c>
       <c r="V66" s="20">
         <v>3.3690000000000002</v>
       </c>
       <c r="W66" s="20">
         <v>11.6</v>
       </c>
       <c r="X66" s="20">
         <v>3.3690000000000002</v>
       </c>
       <c r="Y66" s="20">
         <v>11.6</v>
       </c>
     </row>
     <row r="67" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A67" s="42" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B67" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C67" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D67" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E67" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F67" s="58">
         <v>22.9</v>
       </c>
       <c r="G67" s="55">
         <v>38.200000000000003</v>
       </c>
       <c r="H67" s="58">
         <v>45.7</v>
       </c>
       <c r="I67" s="55">
         <v>58</v>
       </c>
       <c r="J67" s="58">
         <v>68.599999999999994</v>
       </c>
       <c r="K67" s="55">
         <v>70.3</v>
       </c>
       <c r="L67" s="58">
         <v>94.6</v>
       </c>
       <c r="M67" s="55">
         <v>78.8</v>
       </c>
@@ -7448,51 +7463,51 @@
       </c>
       <c r="S67" s="2">
         <v>94.1</v>
       </c>
       <c r="T67" s="20">
         <v>198.39500000000001</v>
       </c>
       <c r="U67" s="20">
         <v>97.3</v>
       </c>
       <c r="V67" s="20">
         <v>224.35599999999999</v>
       </c>
       <c r="W67" s="20">
         <v>100</v>
       </c>
       <c r="X67" s="20">
         <v>250.315</v>
       </c>
       <c r="Y67" s="20">
         <v>102.4</v>
       </c>
     </row>
     <row r="68" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A68" s="42" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B68" s="58">
         <v>0.2</v>
       </c>
       <c r="C68" s="55">
         <v>10.3</v>
       </c>
       <c r="D68" s="58">
         <v>0.4</v>
       </c>
       <c r="E68" s="55">
         <v>9.9</v>
       </c>
       <c r="F68" s="58">
         <v>33.700000000000003</v>
       </c>
       <c r="G68" s="55">
         <v>519.9</v>
       </c>
       <c r="H68" s="58">
         <v>67</v>
       </c>
       <c r="I68" s="55">
         <v>760.2</v>
       </c>
@@ -7525,63 +7540,63 @@
       </c>
       <c r="S68" s="2">
         <v>159.5</v>
       </c>
       <c r="T68" s="20">
         <v>285.80799999999999</v>
       </c>
       <c r="U68" s="20">
         <v>184.8</v>
       </c>
       <c r="V68" s="20">
         <v>322.75099999999998</v>
       </c>
       <c r="W68" s="20">
         <v>209.9</v>
       </c>
       <c r="X68" s="20">
         <v>359.50599999999997</v>
       </c>
       <c r="Y68" s="20">
         <v>235.4</v>
       </c>
     </row>
     <row r="69" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A69" s="42" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C69" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D69" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E69" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F69" s="58">
         <v>1.4</v>
       </c>
       <c r="G69" s="55">
         <v>70.099999999999994</v>
       </c>
       <c r="H69" s="58">
         <v>2.8</v>
       </c>
       <c r="I69" s="55">
         <v>106.4</v>
       </c>
       <c r="J69" s="58">
         <v>4.2</v>
       </c>
       <c r="K69" s="55">
         <v>19.5</v>
       </c>
       <c r="L69" s="58">
         <v>5.8</v>
       </c>
       <c r="M69" s="55">
         <v>19.600000000000001</v>
       </c>
@@ -7602,51 +7617,51 @@
       </c>
       <c r="S69" s="2">
         <v>20.2</v>
       </c>
       <c r="T69" s="20">
         <v>12.068</v>
       </c>
       <c r="U69" s="20">
         <v>20.399999999999999</v>
       </c>
       <c r="V69" s="20">
         <v>13.635</v>
       </c>
       <c r="W69" s="20">
         <v>20.6</v>
       </c>
       <c r="X69" s="20">
         <v>15.2</v>
       </c>
       <c r="Y69" s="20">
         <v>20.7</v>
       </c>
     </row>
     <row r="70" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A70" s="42" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B70" s="58">
         <v>0.9</v>
       </c>
       <c r="C70" s="55">
         <v>6.4</v>
       </c>
       <c r="D70" s="58">
         <v>1.9</v>
       </c>
       <c r="E70" s="55">
         <v>6.3</v>
       </c>
       <c r="F70" s="58">
         <v>38.4</v>
       </c>
       <c r="G70" s="55">
         <v>86.1</v>
       </c>
       <c r="H70" s="58">
         <v>75</v>
       </c>
       <c r="I70" s="55">
         <v>127.3</v>
       </c>
@@ -7679,63 +7694,63 @@
       </c>
       <c r="S70" s="2">
         <v>416.2</v>
       </c>
       <c r="T70" s="20">
         <v>331.28699999999998</v>
       </c>
       <c r="U70" s="20">
         <v>462.5</v>
       </c>
       <c r="V70" s="20">
         <v>373.88299999999998</v>
       </c>
       <c r="W70" s="20">
         <v>506.4</v>
       </c>
       <c r="X70" s="20">
         <v>423.50299999999999</v>
       </c>
       <c r="Y70" s="20">
         <v>554.79999999999995</v>
       </c>
     </row>
     <row r="71" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A71" s="42" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B71" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C71" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D71" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E71" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F71" s="58">
         <v>14.8</v>
       </c>
       <c r="G71" s="55">
         <v>1003.2</v>
       </c>
       <c r="H71" s="58">
         <v>29.6</v>
       </c>
       <c r="I71" s="55">
         <v>1522.8</v>
       </c>
       <c r="J71" s="58">
         <v>44.3</v>
       </c>
       <c r="K71" s="55">
         <v>1016.1</v>
       </c>
       <c r="L71" s="58">
         <v>60.7</v>
       </c>
       <c r="M71" s="55">
         <v>1152.7</v>
       </c>
@@ -7756,152 +7771,152 @@
       </c>
       <c r="S71" s="2">
         <v>1407.7</v>
       </c>
       <c r="T71" s="20">
         <v>126.312</v>
       </c>
       <c r="U71" s="20">
         <v>1463.1</v>
       </c>
       <c r="V71" s="20">
         <v>142.71</v>
       </c>
       <c r="W71" s="20">
         <v>1509.4</v>
       </c>
       <c r="X71" s="20">
         <v>159.10599999999999</v>
       </c>
       <c r="Y71" s="20">
         <v>1549.1</v>
       </c>
     </row>
     <row r="72" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A72" s="41" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B72" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C72" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D72" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E72" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F72" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G72" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H72" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I72" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J72" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K72" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="L72" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="M72" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="N72" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="O72" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="P72" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="Q72" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R72" s="59" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S72" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T72" s="60" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="U72" s="60" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="V72" s="20" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="W72" s="20" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="X72" s="20" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="Y72" s="20" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="73" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A73" s="42" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B73" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C73" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D73" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E73" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F73" s="58">
         <v>0.8</v>
       </c>
       <c r="G73" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H73" s="58">
         <v>1.8</v>
       </c>
       <c r="I73" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J73" s="58">
         <v>2.6</v>
       </c>
       <c r="K73" s="55">
         <v>7.5</v>
       </c>
       <c r="L73" s="58">
         <v>3.6</v>
       </c>
       <c r="M73" s="55">
         <v>7.3</v>
       </c>
       <c r="N73" s="58">
         <v>4.5999999999999996</v>
       </c>
       <c r="O73" s="55">
         <v>7.2</v>
       </c>
       <c r="P73" s="53">
         <v>5.5620000000000003</v>
       </c>
       <c r="Q73" s="2">
         <v>7.1</v>
       </c>
@@ -7910,63 +7925,63 @@
       </c>
       <c r="S73" s="2">
         <v>7.1</v>
       </c>
       <c r="T73" s="20">
         <v>7.5119999999999996</v>
       </c>
       <c r="U73" s="20">
         <v>7.2</v>
       </c>
       <c r="V73" s="60">
         <v>8.4870000000000001</v>
       </c>
       <c r="W73" s="60">
         <v>7.2</v>
       </c>
       <c r="X73" s="60">
         <v>9.4619999999999997</v>
       </c>
       <c r="Y73" s="60">
         <v>7.2</v>
       </c>
     </row>
     <row r="74" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A74" s="42" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B74" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C74" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D74" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E74" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F74" s="58">
         <v>34.6</v>
       </c>
       <c r="G74" s="55">
         <v>78.8</v>
       </c>
       <c r="H74" s="58">
         <v>69.3</v>
       </c>
       <c r="I74" s="55">
         <v>119.6</v>
       </c>
       <c r="J74" s="58">
         <v>103.9</v>
       </c>
       <c r="K74" s="55">
         <v>144.9</v>
       </c>
       <c r="L74" s="58">
         <v>142.69999999999999</v>
       </c>
       <c r="M74" s="55">
         <v>128</v>
       </c>
@@ -7987,63 +8002,63 @@
       </c>
       <c r="S74" s="2">
         <v>115.5</v>
       </c>
       <c r="T74" s="20">
         <v>297.84100000000001</v>
       </c>
       <c r="U74" s="20">
         <v>114.3</v>
       </c>
       <c r="V74" s="20">
         <v>336.61900000000003</v>
       </c>
       <c r="W74" s="20">
         <v>113.6</v>
       </c>
       <c r="X74" s="20">
         <v>375.39699999999999</v>
       </c>
       <c r="Y74" s="20">
         <v>113.1</v>
       </c>
     </row>
     <row r="75" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A75" s="42" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B75" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C75" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D75" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E75" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F75" s="58">
         <v>0.6</v>
       </c>
       <c r="G75" s="55">
         <v>41666.699999999997</v>
       </c>
       <c r="H75" s="58">
         <v>1.1000000000000001</v>
       </c>
       <c r="I75" s="55">
         <v>84328.4</v>
       </c>
       <c r="J75" s="58">
         <v>1.7</v>
       </c>
       <c r="K75" s="55">
         <v>127731.7</v>
       </c>
       <c r="L75" s="58">
         <v>2.2999999999999998</v>
       </c>
       <c r="M75" s="55">
         <v>176770.8</v>
       </c>
@@ -8064,63 +8079,63 @@
       </c>
       <c r="S75" s="2">
         <v>332725.8</v>
       </c>
       <c r="T75" s="20">
         <v>4.8250000000000002</v>
       </c>
       <c r="U75" s="20">
         <v>386309</v>
       </c>
       <c r="V75" s="20">
         <v>5.4509999999999996</v>
       </c>
       <c r="W75" s="20">
         <v>440306.9</v>
       </c>
       <c r="X75" s="20">
         <v>6.08</v>
       </c>
       <c r="Y75" s="20">
         <v>495114</v>
       </c>
     </row>
     <row r="76" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A76" s="42" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B76" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C76" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D76" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E76" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F76" s="58">
         <v>8.8000000000000007</v>
       </c>
       <c r="G76" s="55">
         <v>4315.1000000000004</v>
       </c>
       <c r="H76" s="58">
         <v>17.600000000000001</v>
       </c>
       <c r="I76" s="55">
         <v>6550</v>
       </c>
       <c r="J76" s="58">
         <v>26.3</v>
       </c>
       <c r="K76" s="55">
         <v>466.9</v>
       </c>
       <c r="L76" s="58">
         <v>36.1</v>
       </c>
       <c r="M76" s="55">
         <v>69.900000000000006</v>
       </c>
@@ -8141,51 +8156,51 @@
       </c>
       <c r="S76" s="2">
         <v>35.799999999999997</v>
       </c>
       <c r="T76" s="20">
         <v>75.006</v>
       </c>
       <c r="U76" s="20">
         <v>33.5</v>
       </c>
       <c r="V76" s="20">
         <v>84.741</v>
       </c>
       <c r="W76" s="20">
         <v>31.9</v>
       </c>
       <c r="X76" s="20">
         <v>94.474000000000004</v>
       </c>
       <c r="Y76" s="20">
         <v>30.8</v>
       </c>
     </row>
     <row r="77" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A77" s="45" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B77" s="57">
         <v>1.2</v>
       </c>
       <c r="C77" s="56">
         <v>6.4</v>
       </c>
       <c r="D77" s="57">
         <v>2.5</v>
       </c>
       <c r="E77" s="56">
         <v>6.4</v>
       </c>
       <c r="F77" s="57">
         <v>8.1</v>
       </c>
       <c r="G77" s="56">
         <v>13.6</v>
       </c>
       <c r="H77" s="57">
         <v>13.6</v>
       </c>
       <c r="I77" s="56">
         <v>17.100000000000001</v>
       </c>
@@ -8271,178 +8286,178 @@
       <c r="C79" s="50"/>
       <c r="D79" s="50"/>
       <c r="E79" s="50"/>
       <c r="F79" s="50"/>
       <c r="G79" s="50"/>
       <c r="H79" s="50"/>
       <c r="I79" s="50"/>
       <c r="J79" s="50"/>
       <c r="K79" s="50"/>
       <c r="L79" s="50"/>
       <c r="M79" s="50"/>
       <c r="N79" s="50"/>
       <c r="O79" s="50"/>
       <c r="P79" s="50"/>
       <c r="Q79" s="50"/>
       <c r="R79" s="50"/>
       <c r="S79" s="50"/>
       <c r="T79" s="50"/>
       <c r="U79" s="50"/>
       <c r="V79" s="50"/>
       <c r="W79" s="50"/>
       <c r="X79" s="50"/>
       <c r="Y79" s="50"/>
     </row>
     <row r="80" spans="1:25" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="126"/>
-      <c r="B80" s="119" t="s">
+      <c r="A80" s="118"/>
+      <c r="B80" s="120" t="s">
+        <v>74</v>
+      </c>
+      <c r="C80" s="121"/>
+      <c r="D80" s="120" t="s">
         <v>75</v>
       </c>
-      <c r="C80" s="127"/>
-      <c r="D80" s="119" t="s">
+      <c r="E80" s="121"/>
+      <c r="F80" s="120" t="s">
         <v>76</v>
       </c>
-      <c r="E80" s="127"/>
-      <c r="F80" s="119" t="s">
+      <c r="G80" s="121"/>
+      <c r="H80" s="120" t="s">
+        <v>101</v>
+      </c>
+      <c r="I80" s="122"/>
+      <c r="J80" s="127" t="s">
         <v>77</v>
       </c>
-      <c r="G80" s="127"/>
-[...4 lines deleted...]
-      <c r="J80" s="117" t="s">
+      <c r="K80" s="129"/>
+      <c r="L80" s="120" t="s">
         <v>78</v>
       </c>
-      <c r="K80" s="118"/>
-      <c r="L80" s="119" t="s">
+      <c r="M80" s="121"/>
+      <c r="N80" s="120" t="s">
         <v>79</v>
       </c>
-      <c r="M80" s="127"/>
-      <c r="N80" s="119" t="s">
+      <c r="O80" s="121"/>
+      <c r="P80" s="120" t="s">
         <v>80</v>
       </c>
-      <c r="O80" s="127"/>
-      <c r="P80" s="119" t="s">
+      <c r="Q80" s="121"/>
+      <c r="R80" s="120" t="s">
         <v>81</v>
       </c>
-      <c r="Q80" s="127"/>
-      <c r="R80" s="119" t="s">
+      <c r="S80" s="121"/>
+      <c r="T80" s="120" t="s">
         <v>82</v>
       </c>
-      <c r="S80" s="127"/>
-[...4 lines deleted...]
-      <c r="V80" s="119" t="s">
+      <c r="U80" s="121"/>
+      <c r="V80" s="120" t="s">
+        <v>89</v>
+      </c>
+      <c r="W80" s="121"/>
+      <c r="X80" s="120" t="s">
+        <v>92</v>
+      </c>
+      <c r="Y80" s="121"/>
+    </row>
+    <row r="81" spans="1:25" s="7" customFormat="1" ht="23.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="119"/>
+      <c r="B81" s="36" t="s">
         <v>90</v>
       </c>
-      <c r="W80" s="127"/>
-[...9 lines deleted...]
-      </c>
       <c r="C81" s="37" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D81" s="36" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="E81" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="F81" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="G81" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="H81" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="I81" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="J81" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="K81" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="L81" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="M81" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="N81" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="O81" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="P81" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="Q81" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="R81" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="S81" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="T81" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="U81" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="V81" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="W81" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="X81" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="Y81" s="37" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="82" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A82" s="38" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B82" s="53">
         <v>569.48800000000006</v>
       </c>
       <c r="C82" s="54">
         <v>100.6</v>
       </c>
       <c r="D82" s="53">
         <v>1036.009</v>
       </c>
       <c r="E82" s="2">
         <v>100.5</v>
       </c>
       <c r="F82" s="53">
         <v>1742.4</v>
       </c>
       <c r="G82" s="62">
         <v>101.3</v>
       </c>
       <c r="H82" s="53">
         <v>2303.92</v>
       </c>
       <c r="I82" s="53">
         <v>100.7</v>
       </c>
@@ -8475,51 +8490,51 @@
       </c>
       <c r="S82" s="2">
         <v>101.1</v>
       </c>
       <c r="T82" s="39">
         <v>7439.6310000000003</v>
       </c>
       <c r="U82" s="2">
         <v>101.8</v>
       </c>
       <c r="V82" s="39">
         <v>8291.5949999999993</v>
       </c>
       <c r="W82" s="2">
         <v>103.5</v>
       </c>
       <c r="X82" s="39">
         <v>9172.134</v>
       </c>
       <c r="Y82" s="2">
         <v>103</v>
       </c>
     </row>
     <row r="83" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A83" s="41" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B83" s="58">
         <v>529.9</v>
       </c>
       <c r="C83" s="55">
         <v>94</v>
       </c>
       <c r="D83" s="53">
         <v>964.39099999999996</v>
       </c>
       <c r="E83" s="2">
         <v>94</v>
       </c>
       <c r="F83" s="53">
         <v>1637.5</v>
       </c>
       <c r="G83" s="62">
         <v>106.8</v>
       </c>
       <c r="H83" s="53">
         <v>2045.7280000000001</v>
       </c>
       <c r="I83" s="53">
         <v>106.6</v>
       </c>
@@ -8552,63 +8567,63 @@
       </c>
       <c r="S83" s="2">
         <v>98</v>
       </c>
       <c r="T83" s="39">
         <v>5591.8869999999997</v>
       </c>
       <c r="U83" s="2">
         <v>98</v>
       </c>
       <c r="V83" s="39">
         <v>6155.3320000000003</v>
       </c>
       <c r="W83" s="2">
         <v>99.2</v>
       </c>
       <c r="X83" s="39">
         <v>6748.62</v>
       </c>
       <c r="Y83" s="2">
         <v>98.5</v>
       </c>
     </row>
     <row r="84" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A84" s="42" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B84" s="53">
         <v>34.5</v>
       </c>
       <c r="C84" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D84" s="53">
         <v>61.825000000000003</v>
       </c>
       <c r="E84" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F84" s="63">
         <v>90.4</v>
       </c>
       <c r="G84" s="62">
         <v>1667</v>
       </c>
       <c r="H84" s="53">
         <v>127.849</v>
       </c>
       <c r="I84" s="53">
         <v>1173.4000000000001</v>
       </c>
       <c r="J84" s="53">
         <v>166.78899999999999</v>
       </c>
       <c r="K84" s="53">
         <v>1018.7</v>
       </c>
       <c r="L84" s="53">
         <v>205.345</v>
       </c>
       <c r="M84" s="53">
         <v>842.4</v>
       </c>
@@ -8629,69 +8644,69 @@
       </c>
       <c r="S84" s="2">
         <v>657.5</v>
       </c>
       <c r="T84" s="39">
         <v>358.61</v>
       </c>
       <c r="U84" s="2">
         <v>631</v>
       </c>
       <c r="V84" s="39">
         <v>398.01900000000001</v>
       </c>
       <c r="W84" s="2">
         <v>611.79999999999995</v>
       </c>
       <c r="X84" s="39">
         <v>436.83300000000003</v>
       </c>
       <c r="Y84" s="2">
         <v>428.5</v>
       </c>
     </row>
     <row r="85" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A85" s="42" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B85" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C85" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D85" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E85" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F85" s="63" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G85" s="62" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H85" s="53">
         <v>2.3919999999999999</v>
       </c>
       <c r="I85" s="53">
         <v>96.9</v>
       </c>
       <c r="J85" s="53">
         <v>4.7839999999999998</v>
       </c>
       <c r="K85" s="53">
         <v>129</v>
       </c>
       <c r="L85" s="53">
         <v>9.3130000000000006</v>
       </c>
       <c r="M85" s="53">
         <v>250.6</v>
       </c>
       <c r="N85" s="39">
         <v>13.842000000000001</v>
       </c>
       <c r="O85" s="39">
         <v>371.5</v>
       </c>
@@ -8706,69 +8721,69 @@
       </c>
       <c r="S85" s="2">
         <v>612.4</v>
       </c>
       <c r="T85" s="39">
         <v>27.428999999999998</v>
       </c>
       <c r="U85" s="2">
         <v>730.8</v>
       </c>
       <c r="V85" s="39">
         <v>31.957999999999998</v>
       </c>
       <c r="W85" s="2">
         <v>849.2</v>
       </c>
       <c r="X85" s="39">
         <v>36.484000000000002</v>
       </c>
       <c r="Y85" s="2">
         <v>966.9</v>
       </c>
     </row>
     <row r="86" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A86" s="42" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B86" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C86" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D86" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E86" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F86" s="64" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G86" s="62" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H86" s="53">
         <v>11.311</v>
       </c>
       <c r="I86" s="53">
         <v>22.5</v>
       </c>
       <c r="J86" s="53">
         <v>22.622</v>
       </c>
       <c r="K86" s="53">
         <v>30</v>
       </c>
       <c r="L86" s="53">
         <v>75.533000000000001</v>
       </c>
       <c r="M86" s="53">
         <v>72.400000000000006</v>
       </c>
       <c r="N86" s="39">
         <v>128.44399999999999</v>
       </c>
       <c r="O86" s="39">
         <v>96.4</v>
       </c>
@@ -8783,69 +8798,69 @@
       </c>
       <c r="S86" s="2">
         <v>122.4</v>
       </c>
       <c r="T86" s="39">
         <v>287.17700000000002</v>
       </c>
       <c r="U86" s="2">
         <v>129.9</v>
       </c>
       <c r="V86" s="39">
         <v>340.08800000000002</v>
       </c>
       <c r="W86" s="2">
         <v>135.69999999999999</v>
       </c>
       <c r="X86" s="39">
         <v>392.99700000000001</v>
       </c>
       <c r="Y86" s="2">
         <v>140.19999999999999</v>
       </c>
     </row>
     <row r="87" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A87" s="42" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B87" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C87" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D87" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E87" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F87" s="65" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G87" s="62" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H87" s="53">
         <v>17.489999999999998</v>
       </c>
       <c r="I87" s="53">
         <v>23.8</v>
       </c>
       <c r="J87" s="53">
         <v>34.979999999999997</v>
       </c>
       <c r="K87" s="53">
         <v>31.6</v>
       </c>
       <c r="L87" s="53">
         <v>94.486000000000004</v>
       </c>
       <c r="M87" s="53">
         <v>62.2</v>
       </c>
       <c r="N87" s="39">
         <v>153.99199999999999</v>
       </c>
       <c r="O87" s="39">
         <v>79.8</v>
       </c>
@@ -8860,69 +8875,69 @@
       </c>
       <c r="S87" s="2">
         <v>98.9</v>
       </c>
       <c r="T87" s="39">
         <v>332.51</v>
       </c>
       <c r="U87" s="2">
         <v>104.4</v>
       </c>
       <c r="V87" s="39">
         <v>392.01600000000002</v>
       </c>
       <c r="W87" s="2">
         <v>108.7</v>
       </c>
       <c r="X87" s="39">
         <v>451.52</v>
       </c>
       <c r="Y87" s="2">
         <v>112.1</v>
       </c>
     </row>
     <row r="88" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A88" s="42" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B88" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C88" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D88" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E88" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F88" s="63" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G88" s="62" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H88" s="53">
         <v>2.0699999999999998</v>
       </c>
       <c r="I88" s="53">
         <v>66.7</v>
       </c>
       <c r="J88" s="53">
         <v>4.1399999999999997</v>
       </c>
       <c r="K88" s="53">
         <v>88.8</v>
       </c>
       <c r="L88" s="53">
         <v>6.36</v>
       </c>
       <c r="M88" s="53">
         <v>99.4</v>
       </c>
       <c r="N88" s="39">
         <v>8.58</v>
       </c>
       <c r="O88" s="39">
         <v>105.3</v>
       </c>
@@ -8937,57 +8952,57 @@
       </c>
       <c r="S88" s="2">
         <v>115.1</v>
       </c>
       <c r="T88" s="39">
         <v>15.975</v>
       </c>
       <c r="U88" s="2">
         <v>118.8</v>
       </c>
       <c r="V88" s="39">
         <v>18.594999999999999</v>
       </c>
       <c r="W88" s="2">
         <v>122.1</v>
       </c>
       <c r="X88" s="39">
         <v>21.251000000000001</v>
       </c>
       <c r="Y88" s="2">
         <v>124.8</v>
       </c>
     </row>
     <row r="89" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A89" s="42" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B89" s="53">
         <v>5.0999999999999996</v>
       </c>
       <c r="C89" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D89" s="49">
         <v>9.8000000000000007</v>
       </c>
       <c r="E89" s="2">
         <v>482.8</v>
       </c>
       <c r="F89" s="63">
         <v>14.5</v>
       </c>
       <c r="G89" s="62">
         <v>34.4</v>
       </c>
       <c r="H89" s="53">
         <v>38.31</v>
       </c>
       <c r="I89" s="53">
         <v>46.5</v>
       </c>
       <c r="J89" s="53">
         <v>61.905000000000001</v>
       </c>
       <c r="K89" s="53">
         <v>50.2</v>
       </c>
@@ -9014,69 +9029,69 @@
       </c>
       <c r="S89" s="2">
         <v>32</v>
       </c>
       <c r="T89" s="39">
         <v>112.483</v>
       </c>
       <c r="U89" s="2">
         <v>30.5</v>
       </c>
       <c r="V89" s="39">
         <v>122.82299999999999</v>
       </c>
       <c r="W89" s="2">
         <v>29.4</v>
       </c>
       <c r="X89" s="39">
         <v>132.226</v>
       </c>
       <c r="Y89" s="2">
         <v>27.9</v>
       </c>
     </row>
     <row r="90" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A90" s="42" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B90" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C90" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D90" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E90" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F90" s="63" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G90" s="62" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H90" s="53">
         <v>9.5980000000000008</v>
       </c>
       <c r="I90" s="53">
         <v>29.6</v>
       </c>
       <c r="J90" s="53">
         <v>19.196000000000002</v>
       </c>
       <c r="K90" s="53">
         <v>39.299999999999997</v>
       </c>
       <c r="L90" s="53">
         <v>71.793999999999997</v>
       </c>
       <c r="M90" s="53">
         <v>107.2</v>
       </c>
       <c r="N90" s="39">
         <v>124.392</v>
       </c>
       <c r="O90" s="39">
         <v>145.80000000000001</v>
       </c>
@@ -9091,146 +9106,146 @@
       </c>
       <c r="S90" s="2">
         <v>188.2</v>
       </c>
       <c r="T90" s="39">
         <v>282.18599999999998</v>
       </c>
       <c r="U90" s="2">
         <v>200.5</v>
       </c>
       <c r="V90" s="39">
         <v>334.78399999999999</v>
       </c>
       <c r="W90" s="2">
         <v>210</v>
       </c>
       <c r="X90" s="39">
         <v>387.625</v>
       </c>
       <c r="Y90" s="2">
         <v>217.5</v>
       </c>
     </row>
     <row r="91" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A91" s="41" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B91" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C91" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D91" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E91" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F91" s="63" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G91" s="62" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H91" s="53">
         <v>7.649</v>
       </c>
       <c r="I91" s="62" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J91" s="53">
         <v>15.298</v>
       </c>
       <c r="K91" s="62" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="L91" s="53">
         <v>23.484000000000002</v>
       </c>
       <c r="M91" s="62" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="N91" s="39">
         <v>31.67</v>
       </c>
       <c r="O91" s="66" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="P91" s="39">
         <v>39.856000000000002</v>
       </c>
       <c r="Q91" s="66" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R91" s="39">
         <v>48.042000000000002</v>
       </c>
       <c r="S91" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T91" s="39">
         <v>56.228000000000002</v>
       </c>
       <c r="U91" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="V91" s="39">
         <v>64.414000000000001</v>
       </c>
       <c r="W91" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="X91" s="39">
         <v>72.602999999999994</v>
       </c>
       <c r="Y91" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="92" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A92" s="42" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B92" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C92" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D92" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E92" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F92" s="63" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G92" s="62" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H92" s="53">
         <v>1.012</v>
       </c>
       <c r="I92" s="53">
         <v>52.4</v>
       </c>
       <c r="J92" s="53">
         <v>2.024</v>
       </c>
       <c r="K92" s="53">
         <v>69.7</v>
       </c>
       <c r="L92" s="53">
         <v>3.109</v>
       </c>
       <c r="M92" s="53">
         <v>78</v>
       </c>
       <c r="N92" s="39">
         <v>4.194</v>
       </c>
       <c r="O92" s="39">
         <v>82.7</v>
       </c>
@@ -9245,69 +9260,69 @@
       </c>
       <c r="S92" s="2">
         <v>87.7</v>
       </c>
       <c r="T92" s="39">
         <v>7.4489999999999998</v>
       </c>
       <c r="U92" s="2">
         <v>89</v>
       </c>
       <c r="V92" s="39">
         <v>8.5340000000000007</v>
       </c>
       <c r="W92" s="2">
         <v>90</v>
       </c>
       <c r="X92" s="39">
         <v>9.6210000000000004</v>
       </c>
       <c r="Y92" s="2">
         <v>90.8</v>
       </c>
     </row>
     <row r="93" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A93" s="42" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B93" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C93" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D93" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E93" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F93" s="63" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G93" s="62" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H93" s="53">
         <v>21.013000000000002</v>
       </c>
       <c r="I93" s="53">
         <v>27.6</v>
       </c>
       <c r="J93" s="53">
         <v>42.026000000000003</v>
       </c>
       <c r="K93" s="53">
         <v>36.700000000000003</v>
       </c>
       <c r="L93" s="53">
         <v>63.893000000000001</v>
       </c>
       <c r="M93" s="53">
         <v>40.6</v>
       </c>
       <c r="N93" s="39">
         <v>85.76</v>
       </c>
       <c r="O93" s="39">
         <v>42.7</v>
       </c>
@@ -9322,69 +9337,69 @@
       </c>
       <c r="S93" s="2">
         <v>45</v>
       </c>
       <c r="T93" s="39">
         <v>151.36099999999999</v>
       </c>
       <c r="U93" s="2">
         <v>45.6</v>
       </c>
       <c r="V93" s="39">
         <v>173.22800000000001</v>
       </c>
       <c r="W93" s="2">
         <v>46.1</v>
       </c>
       <c r="X93" s="39">
         <v>195.09</v>
       </c>
       <c r="Y93" s="2">
         <v>46.4</v>
       </c>
     </row>
     <row r="94" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A94" s="42" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B94" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C94" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D94" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E94" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F94" s="63" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G94" s="62" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H94" s="53">
         <v>0.28299999999999997</v>
       </c>
       <c r="I94" s="53">
         <v>22.8</v>
       </c>
       <c r="J94" s="53">
         <v>0.56599999999999995</v>
       </c>
       <c r="K94" s="53">
         <v>30.3</v>
       </c>
       <c r="L94" s="53">
         <v>0.87</v>
       </c>
       <c r="M94" s="53">
         <v>34</v>
       </c>
       <c r="N94" s="39">
         <v>1.1739999999999999</v>
       </c>
       <c r="O94" s="39">
         <v>36</v>
       </c>
@@ -9399,69 +9414,69 @@
       </c>
       <c r="S94" s="2">
         <v>38.200000000000003</v>
       </c>
       <c r="T94" s="39">
         <v>2.0859999999999999</v>
       </c>
       <c r="U94" s="2">
         <v>38.799999999999997</v>
       </c>
       <c r="V94" s="39">
         <v>2.39</v>
       </c>
       <c r="W94" s="2">
         <v>39.299999999999997</v>
       </c>
       <c r="X94" s="39">
         <v>2.694</v>
       </c>
       <c r="Y94" s="2">
         <v>39.6</v>
       </c>
     </row>
     <row r="95" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A95" s="42" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B95" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C95" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D95" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E95" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F95" s="63" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G95" s="62" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H95" s="53">
         <v>9.4760000000000009</v>
       </c>
       <c r="I95" s="53">
         <v>49.1</v>
       </c>
       <c r="J95" s="53">
         <v>18.952000000000002</v>
       </c>
       <c r="K95" s="53">
         <v>65.400000000000006</v>
       </c>
       <c r="L95" s="53">
         <v>43.679000000000002</v>
       </c>
       <c r="M95" s="53">
         <v>109.8</v>
       </c>
       <c r="N95" s="39">
         <v>68.406000000000006</v>
       </c>
       <c r="O95" s="39">
         <v>135</v>
       </c>
@@ -9476,69 +9491,69 @@
       </c>
       <c r="S95" s="2">
         <v>162.69999999999999</v>
       </c>
       <c r="T95" s="39">
         <v>142.58699999999999</v>
       </c>
       <c r="U95" s="2">
         <v>170.6</v>
       </c>
       <c r="V95" s="39">
         <v>167.31399999999999</v>
       </c>
       <c r="W95" s="2">
         <v>176.8</v>
       </c>
       <c r="X95" s="39">
         <v>192.03800000000001</v>
       </c>
       <c r="Y95" s="2">
         <v>181.5</v>
       </c>
     </row>
     <row r="96" spans="1:25" s="7" customFormat="1" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A96" s="67" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B96" s="68" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C96" s="68" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D96" s="68" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E96" s="68" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F96" s="69" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G96" s="70" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H96" s="71">
         <v>9.7390000000000008</v>
       </c>
       <c r="I96" s="71">
         <v>65.099999999999994</v>
       </c>
       <c r="J96" s="71">
         <v>19.478000000000002</v>
       </c>
       <c r="K96" s="71">
         <v>99</v>
       </c>
       <c r="L96" s="71">
         <v>29.914999999999999</v>
       </c>
       <c r="M96" s="71">
         <v>119</v>
       </c>
       <c r="N96" s="72">
         <v>40.351999999999997</v>
       </c>
       <c r="O96" s="72">
         <v>131.69999999999999</v>
       </c>
@@ -9606,178 +9621,178 @@
       <c r="C98" s="68"/>
       <c r="D98" s="68"/>
       <c r="E98" s="68"/>
       <c r="F98" s="69"/>
       <c r="G98" s="70"/>
       <c r="H98" s="70"/>
       <c r="I98" s="70"/>
       <c r="J98" s="58"/>
       <c r="K98" s="58"/>
       <c r="L98" s="71"/>
       <c r="M98" s="71"/>
       <c r="N98" s="72"/>
       <c r="O98" s="72"/>
       <c r="P98" s="72"/>
       <c r="Q98" s="72"/>
       <c r="R98" s="72"/>
       <c r="S98" s="9"/>
       <c r="T98" s="72"/>
       <c r="U98" s="9"/>
       <c r="V98" s="72"/>
       <c r="W98" s="9"/>
       <c r="X98" s="72"/>
       <c r="Y98" s="9"/>
     </row>
     <row r="99" spans="1:25" s="7" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="121"/>
-      <c r="B99" s="123" t="s">
+      <c r="A99" s="123"/>
+      <c r="B99" s="124" t="s">
+        <v>93</v>
+      </c>
+      <c r="C99" s="125"/>
+      <c r="D99" s="126" t="s">
         <v>94</v>
       </c>
-      <c r="C99" s="124"/>
-      <c r="D99" s="125" t="s">
+      <c r="E99" s="124"/>
+      <c r="F99" s="124" t="s">
         <v>95</v>
       </c>
-      <c r="E99" s="123"/>
-[...8 lines deleted...]
-      <c r="J99" s="130" t="s">
+      <c r="G99" s="125"/>
+      <c r="H99" s="124" t="s">
+        <v>97</v>
+      </c>
+      <c r="I99" s="125"/>
+      <c r="J99" s="131" t="s">
+        <v>102</v>
+      </c>
+      <c r="K99" s="132"/>
+      <c r="L99" s="124" t="s">
         <v>103</v>
       </c>
-      <c r="K99" s="131"/>
-      <c r="L99" s="123" t="s">
+      <c r="M99" s="125"/>
+      <c r="N99" s="124" t="s">
         <v>104</v>
       </c>
-      <c r="M99" s="124"/>
-      <c r="N99" s="123" t="s">
+      <c r="O99" s="125"/>
+      <c r="P99" s="124" t="s">
         <v>105</v>
       </c>
-      <c r="O99" s="124"/>
-      <c r="P99" s="123" t="s">
+      <c r="Q99" s="125"/>
+      <c r="R99" s="124" t="s">
         <v>106</v>
       </c>
-      <c r="Q99" s="124"/>
-      <c r="R99" s="123" t="s">
+      <c r="S99" s="125"/>
+      <c r="T99" s="124" t="s">
         <v>107</v>
       </c>
-      <c r="S99" s="124"/>
-      <c r="T99" s="123" t="s">
+      <c r="U99" s="125"/>
+      <c r="V99" s="120" t="s">
         <v>108</v>
       </c>
-      <c r="U99" s="124"/>
-      <c r="V99" s="119" t="s">
+      <c r="W99" s="121"/>
+      <c r="X99" s="120" t="s">
         <v>109</v>
       </c>
-      <c r="W99" s="127"/>
-[...6 lines deleted...]
-      <c r="A100" s="122"/>
+      <c r="Y99" s="121"/>
+    </row>
+    <row r="100" spans="1:25" s="7" customFormat="1" ht="23.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="119"/>
       <c r="B100" s="85" t="s">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="C100" s="86" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D100" s="85" t="s">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="E100" s="86" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F100" s="85" t="s">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="G100" s="86" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H100" s="85" t="s">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="I100" s="86" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J100" s="85" t="s">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="K100" s="86" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L100" s="85" t="s">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="M100" s="86" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="N100" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="O100" s="37" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="P100" s="36" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="Q100" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="R100" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="S100" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="T100" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="U100" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="V100" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="W100" s="37" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="X100" s="85" t="s">
+        <v>116</v>
       </c>
       <c r="Y100" s="37" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="101" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A101" s="38" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B101" s="77">
         <v>659.9</v>
       </c>
       <c r="C101" s="22">
         <v>100.1</v>
       </c>
       <c r="D101" s="77">
         <v>1185.67</v>
       </c>
       <c r="E101" s="77">
         <v>100.3</v>
       </c>
       <c r="F101" s="58">
         <v>1999.5</v>
       </c>
       <c r="G101" s="2">
         <v>101.3</v>
       </c>
       <c r="H101" s="40">
         <v>2622.18</v>
       </c>
       <c r="I101" s="2">
         <v>101.2</v>
       </c>
@@ -9810,51 +9825,51 @@
       </c>
       <c r="S101" s="97">
         <v>102.3</v>
       </c>
       <c r="T101" s="44">
         <v>8385.3590000000004</v>
       </c>
       <c r="U101" s="2">
         <v>101.3</v>
       </c>
       <c r="V101" s="44">
         <v>9367.9509999999991</v>
       </c>
       <c r="W101" s="97">
         <v>101.6</v>
       </c>
       <c r="X101" s="44">
         <v>10409.272000000001</v>
       </c>
       <c r="Y101" s="97">
         <v>102.2</v>
       </c>
     </row>
     <row r="102" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A102" s="41" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B102" s="78">
         <v>630.79999999999995</v>
       </c>
       <c r="C102" s="22">
         <v>102.9</v>
       </c>
       <c r="D102" s="77">
         <v>1127.412</v>
       </c>
       <c r="E102" s="77">
         <v>102.5</v>
       </c>
       <c r="F102" s="58">
         <v>1912.6</v>
       </c>
       <c r="G102" s="2">
         <v>103.1</v>
       </c>
       <c r="H102" s="40">
         <v>2432.221</v>
       </c>
       <c r="I102" s="2">
         <v>105.7</v>
       </c>
@@ -9887,51 +9902,51 @@
       </c>
       <c r="S102" s="97">
         <v>116.8</v>
       </c>
       <c r="T102" s="44">
         <v>7225.4309999999996</v>
       </c>
       <c r="U102" s="2">
         <v>116.1</v>
       </c>
       <c r="V102" s="44">
         <v>8032.1589999999997</v>
       </c>
       <c r="W102" s="97">
         <v>117.3</v>
       </c>
       <c r="X102" s="44">
         <v>8895.1319999999996</v>
       </c>
       <c r="Y102" s="97">
         <v>118.7</v>
       </c>
     </row>
     <row r="103" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A103" s="42" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B103" s="77">
         <v>25.7</v>
       </c>
       <c r="C103" s="22">
         <v>64.400000000000006</v>
       </c>
       <c r="D103" s="82">
         <v>50.274000000000001</v>
       </c>
       <c r="E103" s="2">
         <v>71.3</v>
       </c>
       <c r="F103" s="58">
         <v>75.3</v>
       </c>
       <c r="G103" s="2">
         <v>73.5</v>
       </c>
       <c r="H103" s="40">
         <v>115.13800000000001</v>
       </c>
       <c r="I103" s="2">
         <v>80.099999999999994</v>
       </c>
@@ -9964,67 +9979,67 @@
       </c>
       <c r="S103" s="97">
         <v>89.4</v>
       </c>
       <c r="T103" s="44">
         <v>360.84500000000003</v>
       </c>
       <c r="U103" s="2">
         <v>90.4</v>
       </c>
       <c r="V103" s="44">
         <v>402.548</v>
       </c>
       <c r="W103" s="97">
         <v>91</v>
       </c>
       <c r="X103" s="44">
         <v>444.959</v>
       </c>
       <c r="Y103" s="97">
         <v>91.8</v>
       </c>
     </row>
     <row r="104" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A104" s="42" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B104" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C104" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D104" s="60"/>
       <c r="E104" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F104" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G104" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H104" s="40">
         <v>4.0030000000000001</v>
       </c>
       <c r="I104" s="2">
         <v>148.80000000000001</v>
       </c>
       <c r="J104" s="40">
         <v>8.0060000000000002</v>
       </c>
       <c r="K104" s="91">
         <v>149</v>
       </c>
       <c r="L104" s="40">
         <v>26.286000000000001</v>
       </c>
       <c r="M104" s="91">
         <v>252.2</v>
       </c>
       <c r="N104" s="44">
         <v>44.566000000000003</v>
       </c>
       <c r="O104" s="2">
         <v>288.8</v>
       </c>
@@ -10039,69 +10054,69 @@
       </c>
       <c r="S104" s="97">
         <v>318</v>
       </c>
       <c r="T104" s="44">
         <v>99.406000000000006</v>
       </c>
       <c r="U104" s="2">
         <v>325.60000000000002</v>
       </c>
       <c r="V104" s="44">
         <v>117.68600000000001</v>
       </c>
       <c r="W104" s="97">
         <v>331.2</v>
       </c>
       <c r="X104" s="44">
         <v>135.96600000000001</v>
       </c>
       <c r="Y104" s="97">
         <v>335.7</v>
       </c>
     </row>
     <row r="105" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A105" s="42" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B105" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C105" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D105" s="60">
         <v>1.3</v>
       </c>
       <c r="E105" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F105" s="58">
         <v>1.4430000000000001</v>
       </c>
       <c r="G105" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H105" s="40">
         <v>22.446000000000002</v>
       </c>
       <c r="I105" s="2">
         <v>176.4</v>
       </c>
       <c r="J105" s="40">
         <v>43.07</v>
       </c>
       <c r="K105" s="91">
         <v>169.5</v>
       </c>
       <c r="L105" s="40">
         <v>86.25</v>
       </c>
       <c r="M105" s="91">
         <v>102</v>
       </c>
       <c r="N105" s="44">
         <v>129.51900000000001</v>
       </c>
       <c r="O105" s="2">
         <v>90.4</v>
       </c>
@@ -10116,73 +10131,73 @@
       </c>
       <c r="S105" s="97">
         <v>81.8</v>
       </c>
       <c r="T105" s="44">
         <v>256.25200000000001</v>
       </c>
       <c r="U105" s="2">
         <v>80.2</v>
       </c>
       <c r="V105" s="44">
         <v>298.738</v>
       </c>
       <c r="W105" s="97">
         <v>79</v>
       </c>
       <c r="X105" s="44">
         <v>342.84300000000002</v>
       </c>
       <c r="Y105" s="97">
         <v>78.599999999999994</v>
       </c>
     </row>
     <row r="106" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A106" s="42" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B106" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C106" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D106" s="60"/>
       <c r="E106" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F106" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G106" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H106" s="40" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I106" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J106" s="40">
         <v>0.89600000000000002</v>
       </c>
       <c r="K106" s="91">
         <v>2.2999999999999998</v>
       </c>
       <c r="L106" s="40">
         <v>1.792</v>
       </c>
       <c r="M106" s="91">
         <v>1.7</v>
       </c>
       <c r="N106" s="44">
         <v>2.6880000000000002</v>
       </c>
       <c r="O106" s="2">
         <v>1.6</v>
       </c>
       <c r="P106" s="98">
         <v>3.5840000000000001</v>
       </c>
       <c r="Q106" s="97">
         <v>1.5</v>
       </c>
@@ -10191,69 +10206,69 @@
       </c>
       <c r="S106" s="97">
         <v>1.5</v>
       </c>
       <c r="T106" s="44">
         <v>5.3760000000000003</v>
       </c>
       <c r="U106" s="2">
         <v>1.5</v>
       </c>
       <c r="V106" s="44">
         <v>6.2720000000000002</v>
       </c>
       <c r="W106" s="97">
         <v>1.4</v>
       </c>
       <c r="X106" s="44">
         <v>7.1680000000000001</v>
       </c>
       <c r="Y106" s="97">
         <v>1.4</v>
       </c>
     </row>
     <row r="107" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A107" s="42" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B107" s="79">
         <v>0.3</v>
       </c>
       <c r="C107" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D107" s="60">
         <v>0.7</v>
       </c>
       <c r="E107" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F107" s="58">
         <v>0.96399999999999997</v>
       </c>
       <c r="G107" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H107" s="40">
         <v>4.3840000000000003</v>
       </c>
       <c r="I107" s="2">
         <v>188.3</v>
       </c>
       <c r="J107" s="40">
         <v>7.55</v>
       </c>
       <c r="K107" s="91">
         <v>162.4</v>
       </c>
       <c r="L107" s="40">
         <v>7.55</v>
       </c>
       <c r="M107" s="91">
         <v>106.1</v>
       </c>
       <c r="N107" s="44">
         <v>7.55</v>
       </c>
       <c r="O107" s="2">
         <v>78.900000000000006</v>
       </c>
@@ -10268,51 +10283,51 @@
       </c>
       <c r="S107" s="97">
         <v>113.6</v>
       </c>
       <c r="T107" s="44">
         <v>21.940999999999999</v>
       </c>
       <c r="U107" s="2">
         <v>123.4</v>
       </c>
       <c r="V107" s="44">
         <v>26.873000000000001</v>
       </c>
       <c r="W107" s="97">
         <v>130</v>
       </c>
       <c r="X107" s="44">
         <v>31.864000000000001</v>
       </c>
       <c r="Y107" s="97">
         <v>135.1</v>
       </c>
     </row>
     <row r="108" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A108" s="42" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B108" s="77">
         <v>3.1</v>
       </c>
       <c r="C108" s="79">
         <v>51.9</v>
       </c>
       <c r="D108" s="81">
         <v>6</v>
       </c>
       <c r="E108" s="2">
         <v>54</v>
       </c>
       <c r="F108" s="58">
         <v>9.1999999999999993</v>
       </c>
       <c r="G108" s="2">
         <v>56.3</v>
       </c>
       <c r="H108" s="40">
         <v>18.908999999999999</v>
       </c>
       <c r="I108" s="2">
         <v>43.9</v>
       </c>
@@ -10345,69 +10360,69 @@
       </c>
       <c r="S108" s="97">
         <v>125.7</v>
       </c>
       <c r="T108" s="44">
         <v>172.19499999999999</v>
       </c>
       <c r="U108" s="2">
         <v>137.5</v>
       </c>
       <c r="V108" s="44">
         <v>201.011</v>
       </c>
       <c r="W108" s="97">
         <v>147.19999999999999</v>
       </c>
       <c r="X108" s="44">
         <v>229.922</v>
       </c>
       <c r="Y108" s="97">
         <v>156.69999999999999</v>
       </c>
     </row>
     <row r="109" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A109" s="42" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B109" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C109" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D109" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E109" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F109" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G109" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H109" s="40">
         <v>2.8220000000000001</v>
       </c>
       <c r="I109" s="2">
         <v>26.1</v>
       </c>
       <c r="J109" s="40">
         <v>5.6440000000000001</v>
       </c>
       <c r="K109" s="91">
         <v>26.2</v>
       </c>
       <c r="L109" s="40">
         <v>8.7159999999999993</v>
       </c>
       <c r="M109" s="91">
         <v>10.8</v>
       </c>
       <c r="N109" s="44">
         <v>11.788</v>
       </c>
       <c r="O109" s="2">
         <v>8.5</v>
       </c>
@@ -10422,223 +10437,223 @@
       </c>
       <c r="S109" s="97">
         <v>7</v>
       </c>
       <c r="T109" s="44">
         <v>21.004000000000001</v>
       </c>
       <c r="U109" s="2">
         <v>6.7</v>
       </c>
       <c r="V109" s="44">
         <v>24.076000000000001</v>
       </c>
       <c r="W109" s="97">
         <v>6.5</v>
       </c>
       <c r="X109" s="44">
         <v>27.15</v>
       </c>
       <c r="Y109" s="97">
         <v>6.3</v>
       </c>
     </row>
     <row r="110" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A110" s="41" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B110" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C110" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D110" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E110" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F110" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G110" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H110" s="40" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I110" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J110" s="40" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K110" s="92" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="L110" s="40" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="M110" s="92" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="N110" s="95" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="O110" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="P110" s="96" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="Q110" s="96" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R110" s="98" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S110" s="96" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T110" s="96" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="U110" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="V110" s="40" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="W110" s="96" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="X110" s="96" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="Y110" s="96" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="111" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A111" s="42" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B111" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C111" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D111" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E111" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F111" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G111" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H111" s="40" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I111" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J111" s="40" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K111" s="92" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="L111" s="40" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="M111" s="92" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="N111" s="95" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="O111" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="P111" s="96" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="Q111" s="96" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R111" s="98" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S111" s="96" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T111" s="96" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="U111" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="V111" s="40" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="W111" s="96" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="X111" s="96" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="Y111" s="96" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="112" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A112" s="42" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B112" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C112" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D112" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E112" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F112" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G112" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H112" s="40">
         <v>19.898</v>
       </c>
       <c r="I112" s="2">
         <v>84.2</v>
       </c>
       <c r="J112" s="40">
         <v>39.795999999999999</v>
       </c>
       <c r="K112" s="91">
         <v>84.3</v>
       </c>
       <c r="L112" s="40">
         <v>72.308000000000007</v>
       </c>
       <c r="M112" s="91">
         <v>101.1</v>
       </c>
       <c r="N112" s="44">
         <v>104.82</v>
       </c>
       <c r="O112" s="2">
         <v>109.6</v>
       </c>
@@ -10653,69 +10668,69 @@
       </c>
       <c r="S112" s="97">
         <v>117.7</v>
       </c>
       <c r="T112" s="44">
         <v>202.35599999999999</v>
       </c>
       <c r="U112" s="2">
         <v>120.1</v>
       </c>
       <c r="V112" s="44">
         <v>234.86799999999999</v>
       </c>
       <c r="W112" s="97">
         <v>121.9</v>
       </c>
       <c r="X112" s="102">
         <v>267.38</v>
       </c>
       <c r="Y112" s="97">
         <v>123.5</v>
       </c>
     </row>
     <row r="113" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A113" s="42" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B113" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C113" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D113" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E113" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F113" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G113" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H113" s="40">
         <v>0.27200000000000002</v>
       </c>
       <c r="I113" s="2">
         <v>85.4</v>
       </c>
       <c r="J113" s="40">
         <v>0.54400000000000004</v>
       </c>
       <c r="K113" s="91">
         <v>85.6</v>
       </c>
       <c r="L113" s="40">
         <v>0.92300000000000004</v>
       </c>
       <c r="M113" s="91">
         <v>94.8</v>
       </c>
       <c r="N113" s="1">
         <v>1.302</v>
       </c>
       <c r="O113" s="2">
         <v>99.5</v>
       </c>
@@ -10730,69 +10745,69 @@
       </c>
       <c r="S113" s="97">
         <v>103.8</v>
       </c>
       <c r="T113" s="44">
         <v>2.4390000000000001</v>
       </c>
       <c r="U113" s="2">
         <v>105.1</v>
       </c>
       <c r="V113" s="101">
         <v>2.8180000000000001</v>
       </c>
       <c r="W113" s="97">
         <v>106</v>
       </c>
       <c r="X113" s="103">
         <v>3.1970000000000001</v>
       </c>
       <c r="Y113" s="97">
         <v>106.9</v>
       </c>
     </row>
     <row r="114" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A114" s="42" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B114" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C114" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D114" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E114" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F114" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G114" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H114" s="40">
         <v>1.4350000000000001</v>
       </c>
       <c r="I114" s="2">
         <v>13.5</v>
       </c>
       <c r="J114" s="40">
         <v>2.87</v>
       </c>
       <c r="K114" s="91">
         <v>13.5</v>
       </c>
       <c r="L114" s="40">
         <v>2.87</v>
       </c>
       <c r="M114" s="91">
         <v>5.9</v>
       </c>
       <c r="N114" s="1">
         <v>2.87</v>
       </c>
       <c r="O114" s="2">
         <v>3.8</v>
       </c>
@@ -10807,69 +10822,69 @@
       </c>
       <c r="S114" s="97">
         <v>2.2000000000000002</v>
       </c>
       <c r="T114" s="44">
         <v>2.87</v>
       </c>
       <c r="U114" s="2">
         <v>1.8</v>
       </c>
       <c r="V114" s="101">
         <v>2.87</v>
       </c>
       <c r="W114" s="97">
         <v>1.5</v>
       </c>
       <c r="X114" s="103">
         <v>2.87</v>
       </c>
       <c r="Y114" s="97">
         <v>1.3</v>
       </c>
     </row>
     <row r="115" spans="1:25" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A115" s="67" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B115" s="80" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C115" s="80" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D115" s="80" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E115" s="80" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F115" s="68" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G115" s="68" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H115" s="87">
         <v>0.65200000000000002</v>
       </c>
       <c r="I115" s="9">
         <v>6</v>
       </c>
       <c r="J115" s="87">
         <v>1.304</v>
       </c>
       <c r="K115" s="90">
         <v>6</v>
       </c>
       <c r="L115" s="87">
         <v>4.0919999999999996</v>
       </c>
       <c r="M115" s="90">
         <v>12.2</v>
       </c>
       <c r="N115" s="14">
         <v>6.88</v>
       </c>
       <c r="O115" s="9">
         <v>15.3</v>
       </c>
@@ -10891,691 +10906,794 @@
       <c r="U115" s="100">
         <v>19.100000000000001</v>
       </c>
       <c r="V115" s="99">
         <v>18.032</v>
       </c>
       <c r="W115" s="100">
         <v>19.8</v>
       </c>
       <c r="X115" s="104">
         <v>20.821000000000002</v>
       </c>
       <c r="Y115" s="100">
         <v>20.3</v>
       </c>
     </row>
     <row r="117" spans="1:25" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B117" s="14"/>
       <c r="C117" s="14"/>
       <c r="D117" s="14"/>
       <c r="E117" s="14"/>
       <c r="F117" s="14"/>
       <c r="G117" s="14"/>
       <c r="H117" s="14"/>
       <c r="I117" s="14"/>
+      <c r="L117" s="14"/>
+      <c r="M117" s="14"/>
     </row>
     <row r="118" spans="1:25" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="121"/>
-      <c r="B118" s="123" t="s">
+      <c r="A118" s="123"/>
+      <c r="B118" s="124" t="s">
+        <v>110</v>
+      </c>
+      <c r="C118" s="125"/>
+      <c r="D118" s="126" t="s">
         <v>111</v>
       </c>
-      <c r="C118" s="124"/>
-      <c r="D118" s="125" t="s">
+      <c r="E118" s="124"/>
+      <c r="F118" s="124" t="s">
         <v>112</v>
       </c>
-      <c r="E118" s="123"/>
-      <c r="F118" s="123" t="s">
+      <c r="G118" s="125"/>
+      <c r="H118" s="124" t="s">
         <v>113</v>
       </c>
-      <c r="G118" s="124"/>
-      <c r="H118" s="123" t="s">
+      <c r="I118" s="125"/>
+      <c r="J118" s="131" t="s">
         <v>114</v>
       </c>
-      <c r="I118" s="124"/>
-[...3 lines deleted...]
-      <c r="K118" s="131"/>
+      <c r="K118" s="132"/>
+      <c r="L118" s="124" t="s">
+        <v>103</v>
+      </c>
+      <c r="M118" s="125"/>
     </row>
     <row r="119" spans="1:25" ht="23.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="122"/>
+      <c r="A119" s="119"/>
       <c r="B119" s="85" t="s">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="C119" s="86" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D119" s="85" t="s">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="E119" s="86" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F119" s="85" t="s">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="G119" s="86" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H119" s="85" t="s">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="I119" s="86" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J119" s="85" t="s">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="K119" s="86" t="s">
-        <v>6</v>
+        <v>5</v>
+      </c>
+      <c r="L119" s="85" t="s">
+        <v>116</v>
+      </c>
+      <c r="M119" s="86" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="120" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A120" s="38" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B120" s="108">
         <v>727.13499999999999</v>
       </c>
       <c r="C120" s="2">
         <v>100.1</v>
       </c>
       <c r="D120" s="39">
         <v>1306.1479999999999</v>
       </c>
       <c r="E120" s="2">
         <v>100.2</v>
       </c>
       <c r="F120" s="39">
         <v>2208.9879999999998</v>
       </c>
       <c r="G120" s="2">
         <v>100.6</v>
       </c>
       <c r="H120" s="39">
         <v>2897.1</v>
       </c>
       <c r="I120" s="109">
         <v>100.8</v>
       </c>
-      <c r="J120" s="132">
+      <c r="J120" s="112">
         <v>3606.393</v>
       </c>
       <c r="K120" s="2">
         <v>100.9</v>
       </c>
+      <c r="L120" s="112">
+        <v>4792.9859999999999</v>
+      </c>
+      <c r="M120" s="2">
+        <v>100.3</v>
+      </c>
     </row>
     <row r="121" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A121" s="41" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B121" s="108">
         <v>698.22299999999996</v>
       </c>
       <c r="C121" s="2">
         <v>100.5</v>
       </c>
       <c r="D121" s="39">
         <v>1246.7629999999999</v>
       </c>
       <c r="E121" s="2">
         <v>100.6</v>
       </c>
       <c r="F121" s="39">
         <v>2115.7620000000002</v>
       </c>
       <c r="G121" s="2">
         <v>100.7</v>
       </c>
       <c r="H121" s="39">
         <v>2772.4</v>
       </c>
       <c r="I121" s="109">
         <v>104</v>
       </c>
-      <c r="J121" s="132">
+      <c r="J121" s="112">
         <v>3450.201</v>
       </c>
       <c r="K121" s="2">
         <v>106</v>
       </c>
+      <c r="L121" s="112">
+        <v>4418.6559999999999</v>
+      </c>
+      <c r="M121" s="2">
+        <v>103.4</v>
+      </c>
     </row>
     <row r="122" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A122" s="42" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B122" s="108">
         <v>25.547000000000001</v>
       </c>
       <c r="C122" s="2">
         <v>90.3</v>
       </c>
       <c r="D122" s="39">
         <v>52.021000000000001</v>
       </c>
       <c r="E122" s="2">
         <v>94.2</v>
       </c>
       <c r="F122" s="39">
         <v>78.055999999999997</v>
       </c>
       <c r="G122" s="2">
         <v>94.5</v>
       </c>
       <c r="H122" s="39">
         <v>102.3</v>
       </c>
       <c r="I122" s="109">
         <v>81</v>
       </c>
-      <c r="J122" s="132">
+      <c r="J122" s="112">
         <v>126.511</v>
       </c>
       <c r="K122" s="2">
         <v>75.2</v>
       </c>
+      <c r="L122" s="112">
+        <v>171.863</v>
+      </c>
+      <c r="M122" s="2">
+        <v>80.7</v>
+      </c>
     </row>
     <row r="123" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A123" s="42" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B123" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C123" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D123" s="66" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E123" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F123" s="66" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G123" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H123" s="39"/>
       <c r="I123" s="111" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J123" s="111"/>
       <c r="K123" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
+      </c>
+      <c r="L123" s="112">
+        <v>14.87</v>
+      </c>
+      <c r="M123" s="2">
+        <v>51.9</v>
       </c>
     </row>
     <row r="124" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A124" s="42" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B124" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C124" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D124" s="66" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E124" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F124" s="66" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G124" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H124" s="39"/>
       <c r="I124" s="111" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J124" s="111"/>
       <c r="K124" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
+      </c>
+      <c r="L124" s="112">
+        <v>49.045999999999999</v>
+      </c>
+      <c r="M124" s="2">
+        <v>52.1</v>
       </c>
     </row>
     <row r="125" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A125" s="42" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B125" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C125" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D125" s="63" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E125" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F125" s="63" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G125" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H125" s="39"/>
       <c r="I125" s="111" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J125" s="111"/>
       <c r="K125" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
+      </c>
+      <c r="L125" s="112">
+        <v>0.59899999999999998</v>
+      </c>
+      <c r="M125" s="2">
+        <v>30.6</v>
       </c>
     </row>
     <row r="126" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A126" s="42" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B126" s="108">
         <v>0.21</v>
       </c>
       <c r="C126" s="2">
         <v>63.6</v>
       </c>
       <c r="D126" s="63">
         <v>0.6</v>
       </c>
       <c r="E126" s="2">
         <v>76.900000000000006</v>
       </c>
       <c r="F126" s="63">
         <v>0.86</v>
       </c>
       <c r="G126" s="2">
         <v>81.2</v>
       </c>
       <c r="H126" s="39">
         <v>1.4</v>
       </c>
       <c r="I126" s="109">
         <v>29.1</v>
       </c>
-      <c r="J126" s="132">
+      <c r="J126" s="112">
         <v>1.7390000000000001</v>
       </c>
       <c r="K126" s="2">
         <v>21.1</v>
       </c>
+      <c r="L126" s="112">
+        <v>8.0679999999999996</v>
+      </c>
+      <c r="M126" s="2">
+        <v>97.9</v>
+      </c>
     </row>
     <row r="127" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A127" s="42" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B127" s="108">
         <v>3.1549999999999998</v>
       </c>
       <c r="C127" s="2">
         <v>93.4</v>
       </c>
       <c r="D127" s="63">
         <v>6.8</v>
       </c>
       <c r="E127" s="2">
         <v>102.2</v>
       </c>
       <c r="F127" s="63">
         <v>9.9499999999999993</v>
       </c>
       <c r="G127" s="2">
         <v>97.9</v>
       </c>
       <c r="H127" s="39">
         <v>13.2</v>
       </c>
       <c r="I127" s="109">
         <v>63.8</v>
       </c>
-      <c r="J127" s="132">
+      <c r="J127" s="112">
         <v>16.259</v>
       </c>
       <c r="K127" s="2">
         <v>52.2</v>
       </c>
+      <c r="L127" s="112">
+        <v>54.914000000000001</v>
+      </c>
+      <c r="M127" s="2">
+        <v>87.4</v>
+      </c>
     </row>
     <row r="128" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A128" s="42" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B128" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C128" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D128" s="63" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E128" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F128" s="63" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G128" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H128" s="39"/>
       <c r="I128" s="111" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J128" s="111"/>
       <c r="K128" s="8" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:11" x14ac:dyDescent="0.2">
+        <v>22</v>
+      </c>
+      <c r="L128" s="112">
+        <v>2.819</v>
+      </c>
+      <c r="M128" s="2">
+        <v>29.6</v>
+      </c>
+    </row>
+    <row r="129" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A129" s="41" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B129" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C129" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D129" s="63" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E129" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F129" s="63" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G129" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H129" s="39"/>
       <c r="I129" s="111" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J129" s="111"/>
       <c r="K129" s="8" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:11" x14ac:dyDescent="0.2">
+        <v>22</v>
+      </c>
+      <c r="L129" s="112">
+        <v>3.8889999999999998</v>
+      </c>
+      <c r="M129" s="8" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="130" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A130" s="42" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B130" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C130" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D130" s="63" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E130" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F130" s="63" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G130" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H130" s="39">
         <v>0.1</v>
       </c>
       <c r="I130" s="111" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="J130" s="132">
+        <v>22</v>
+      </c>
+      <c r="J130" s="112">
         <v>0.4</v>
       </c>
       <c r="K130" s="8" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:11" x14ac:dyDescent="0.2">
+        <v>22</v>
+      </c>
+      <c r="L130" s="112">
+        <v>1.5960000000000001</v>
+      </c>
+      <c r="M130" s="8" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A131" s="42" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B131" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C131" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D131" s="63" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E131" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F131" s="63" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G131" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H131" s="39"/>
       <c r="I131" s="111" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J131" s="111"/>
       <c r="K131" s="8" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:11" x14ac:dyDescent="0.2">
+        <v>22</v>
+      </c>
+      <c r="L131" s="112">
+        <v>39.923000000000002</v>
+      </c>
+      <c r="M131" s="2">
+        <v>50.6</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A132" s="42" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B132" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C132" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D132" s="63" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E132" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F132" s="63" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G132" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H132" s="39"/>
       <c r="I132" s="111" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J132" s="111"/>
       <c r="K132" s="8" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:11" x14ac:dyDescent="0.2">
+        <v>22</v>
+      </c>
+      <c r="L132" s="112">
+        <v>1.196</v>
+      </c>
+      <c r="M132" s="2">
+        <v>118.8</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A133" s="42" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B133" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C133" s="79" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D133" s="63" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E133" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F133" s="63" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G133" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H133" s="39"/>
       <c r="I133" s="111" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J133" s="111"/>
       <c r="K133" s="8" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:11" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+        <v>22</v>
+      </c>
+      <c r="L133" s="112">
+        <v>3.5960000000000001</v>
+      </c>
+      <c r="M133" s="2">
+        <v>114.8</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A134" s="67" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B134" s="80" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C134" s="80" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D134" s="50" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E134" s="68" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F134" s="50">
         <v>4.3600000000000003</v>
       </c>
       <c r="G134" s="68" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H134" s="72">
         <v>7.7</v>
       </c>
       <c r="I134" s="110">
         <v>1081.7</v>
       </c>
       <c r="J134" s="110">
         <v>11.3</v>
       </c>
       <c r="K134" s="9">
         <v>792.4</v>
       </c>
-    </row>
-    <row r="136" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L134" s="133">
+        <v>21.951000000000001</v>
+      </c>
+      <c r="M134" s="9">
+        <v>491.7</v>
+      </c>
+    </row>
+    <row r="136" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A136" s="73" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="84">
+  <mergeCells count="85">
     <mergeCell ref="J118:K118"/>
     <mergeCell ref="F118:G118"/>
     <mergeCell ref="X99:Y99"/>
     <mergeCell ref="V99:W99"/>
     <mergeCell ref="J99:K99"/>
-    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="P99:Q99"/>
+    <mergeCell ref="R99:S99"/>
+    <mergeCell ref="T99:U99"/>
+    <mergeCell ref="H118:I118"/>
+    <mergeCell ref="L118:M118"/>
     <mergeCell ref="X61:Y61"/>
     <mergeCell ref="V61:W61"/>
     <mergeCell ref="X80:Y80"/>
     <mergeCell ref="V80:W80"/>
+    <mergeCell ref="T80:U80"/>
+    <mergeCell ref="T61:U61"/>
+    <mergeCell ref="F99:G99"/>
+    <mergeCell ref="H99:I99"/>
+    <mergeCell ref="L99:M99"/>
+    <mergeCell ref="N99:O99"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="J80:K80"/>
     <mergeCell ref="L61:M61"/>
     <mergeCell ref="N61:O61"/>
     <mergeCell ref="H61:I61"/>
     <mergeCell ref="H80:I80"/>
-    <mergeCell ref="F99:G99"/>
-[...1 lines deleted...]
-    <mergeCell ref="J42:K42"/>
     <mergeCell ref="L80:M80"/>
     <mergeCell ref="N80:O80"/>
     <mergeCell ref="P61:Q61"/>
     <mergeCell ref="R80:S80"/>
-    <mergeCell ref="T80:U80"/>
     <mergeCell ref="P80:Q80"/>
     <mergeCell ref="R61:S61"/>
-    <mergeCell ref="T61:U61"/>
-[...4 lines deleted...]
-    <mergeCell ref="T99:U99"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="D23:E23"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="L23:M23"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="J23:K23"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
-    <mergeCell ref="H23:I23"/>
-[...1 lines deleted...]
-    <mergeCell ref="N42:O42"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="N23:O23"/>
-    <mergeCell ref="A61:A62"/>
-[...1 lines deleted...]
-    <mergeCell ref="D80:E80"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="J42:K42"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="X42:Y42"/>
     <mergeCell ref="R42:S42"/>
     <mergeCell ref="T42:U42"/>
     <mergeCell ref="V42:W42"/>
     <mergeCell ref="P23:Q23"/>
     <mergeCell ref="R23:S23"/>
     <mergeCell ref="T23:U23"/>
     <mergeCell ref="V23:W23"/>
     <mergeCell ref="X23:Y23"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="J3:K3"/>
-    <mergeCell ref="J80:K80"/>
-[...2 lines deleted...]
-    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="N42:O42"/>
     <mergeCell ref="A118:A119"/>
     <mergeCell ref="B118:C118"/>
     <mergeCell ref="A99:A100"/>
     <mergeCell ref="B99:C99"/>
     <mergeCell ref="D99:E99"/>
     <mergeCell ref="D118:E118"/>
-    <mergeCell ref="H118:I118"/>
     <mergeCell ref="A80:A81"/>
     <mergeCell ref="B80:C80"/>
     <mergeCell ref="D61:E61"/>
     <mergeCell ref="F61:G61"/>
     <mergeCell ref="F80:G80"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="D80:E80"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>ИФО общепит</vt:lpstr>
       <vt:lpstr>Объем общепит</vt:lpstr>