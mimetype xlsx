--- v3 (2026-07-22)
+++ v4 (2026-08-31)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1290" yWindow="690" windowWidth="21900" windowHeight="8085"/>
+    <workbookView xWindow="4155" yWindow="375" windowWidth="18270" windowHeight="8625"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО общепит" sheetId="5" r:id="rId1"/>
     <sheet name="Объем общепит" sheetId="4" r:id="rId2"/>
     <sheet name="Обьем и ИФО по районам" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="746" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="751" uniqueCount="118">
   <si>
     <t>Объем оказанных услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
     <t>Северо-Казахстанская область</t>
   </si>
   <si>
@@ -366,50 +366,53 @@
     <t>Январь-ноябрь 2025г.</t>
   </si>
   <si>
     <t>Январь-декабрь 2025г.</t>
   </si>
   <si>
     <t>Январь 2026г.</t>
   </si>
   <si>
     <t>Январь-февраль 2026г.</t>
   </si>
   <si>
     <t>Январь-март 2026г.</t>
   </si>
   <si>
     <t>Январь-апрель 2026г.</t>
   </si>
   <si>
     <t>Январь-май 2026г.</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. теңге</t>
   </si>
   <si>
     <t>объем  услуг, млн. теңге</t>
+  </si>
+  <si>
+    <t>Январь-июль 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -993,112 +996,112 @@
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный_объемы" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -1379,74 +1382,74 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="O24" sqref="O24"/>
+      <selection activeCell="H27" sqref="H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A1" s="113" t="s">
+      <c r="A1" s="114" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="114"/>
-[...10 lines deleted...]
-      <c r="M1" s="114"/>
+      <c r="B1" s="115"/>
+      <c r="C1" s="115"/>
+      <c r="D1" s="115"/>
+      <c r="E1" s="115"/>
+      <c r="F1" s="115"/>
+      <c r="G1" s="115"/>
+      <c r="H1" s="115"/>
+      <c r="I1" s="115"/>
+      <c r="J1" s="115"/>
+      <c r="K1" s="115"/>
+      <c r="L1" s="115"/>
+      <c r="M1" s="115"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="10"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
       <c r="J2" s="11"/>
       <c r="K2" s="11"/>
       <c r="L2" s="11"/>
       <c r="M2" s="11"/>
     </row>
     <row r="3" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15"/>
       <c r="B3" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>25</v>
       </c>
       <c r="D3" s="16" t="s">
@@ -1460,65 +1463,65 @@
       </c>
       <c r="G3" s="16" t="s">
         <v>29</v>
       </c>
       <c r="H3" s="16" t="s">
         <v>30</v>
       </c>
       <c r="I3" s="16" t="s">
         <v>31</v>
       </c>
       <c r="J3" s="16" t="s">
         <v>32</v>
       </c>
       <c r="K3" s="17" t="s">
         <v>33</v>
       </c>
       <c r="L3" s="16" t="s">
         <v>34</v>
       </c>
       <c r="M3" s="18" t="s">
         <v>35</v>
       </c>
       <c r="N3" s="4"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A4" s="115" t="s">
+      <c r="A4" s="116" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="115"/>
-[...10 lines deleted...]
-      <c r="M4" s="115"/>
+      <c r="B4" s="116"/>
+      <c r="C4" s="116"/>
+      <c r="D4" s="116"/>
+      <c r="E4" s="116"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="116"/>
+      <c r="H4" s="116"/>
+      <c r="I4" s="116"/>
+      <c r="J4" s="116"/>
+      <c r="K4" s="116"/>
+      <c r="L4" s="116"/>
+      <c r="M4" s="116"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A5" s="19">
         <v>2020</v>
       </c>
       <c r="B5" s="20">
         <v>116.4</v>
       </c>
       <c r="C5" s="20">
         <v>100.8</v>
       </c>
       <c r="D5" s="20">
         <v>88.1</v>
       </c>
       <c r="E5" s="20">
         <v>47</v>
       </c>
       <c r="F5" s="20">
         <v>108.3</v>
       </c>
       <c r="G5" s="20">
         <v>178.1</v>
       </c>
       <c r="H5" s="20">
         <v>98.5</v>
@@ -1744,73 +1747,75 @@
         <v>105.3</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="19">
         <v>2026</v>
       </c>
       <c r="B11" s="21">
         <v>69.099999999999994</v>
       </c>
       <c r="C11" s="2">
         <v>79.599999999999994</v>
       </c>
       <c r="D11" s="2">
         <v>155.6</v>
       </c>
       <c r="E11" s="109">
         <v>76.2</v>
       </c>
       <c r="F11" s="109">
         <v>103.1</v>
       </c>
       <c r="G11" s="2">
         <v>166.1</v>
       </c>
-      <c r="H11" s="2"/>
+      <c r="H11" s="2">
+        <v>99.4</v>
+      </c>
       <c r="I11" s="23"/>
       <c r="J11" s="97"/>
       <c r="K11" s="97"/>
       <c r="L11" s="97"/>
       <c r="M11" s="97"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A12" s="116" t="s">
+      <c r="A12" s="117" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="116"/>
-[...10 lines deleted...]
-      <c r="M12" s="116"/>
+      <c r="B12" s="117"/>
+      <c r="C12" s="117"/>
+      <c r="D12" s="117"/>
+      <c r="E12" s="117"/>
+      <c r="F12" s="117"/>
+      <c r="G12" s="117"/>
+      <c r="H12" s="117"/>
+      <c r="I12" s="117"/>
+      <c r="J12" s="117"/>
+      <c r="K12" s="117"/>
+      <c r="L12" s="117"/>
+      <c r="M12" s="117"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="25">
         <v>2020</v>
       </c>
       <c r="B13" s="21">
         <v>98.5</v>
       </c>
       <c r="C13" s="21">
         <v>101.7</v>
       </c>
       <c r="D13" s="21">
         <v>77</v>
       </c>
       <c r="E13" s="21">
         <v>36.1</v>
       </c>
       <c r="F13" s="21">
         <v>38.799999999999997</v>
       </c>
       <c r="G13" s="21">
         <v>69.5</v>
       </c>
       <c r="H13" s="21">
         <v>88.5</v>
@@ -2036,73 +2041,75 @@
         <v>108.3</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="25">
         <v>2026</v>
       </c>
       <c r="B19" s="21">
         <v>100.1</v>
       </c>
       <c r="C19" s="2">
         <v>100.4</v>
       </c>
       <c r="D19" s="2">
         <v>101</v>
       </c>
       <c r="E19" s="109">
         <v>101.6</v>
       </c>
       <c r="F19" s="109">
         <v>101.3</v>
       </c>
       <c r="G19" s="2">
         <v>98.8</v>
       </c>
-      <c r="H19" s="2"/>
+      <c r="H19" s="2">
+        <v>101.7</v>
+      </c>
       <c r="I19" s="26"/>
       <c r="J19" s="97"/>
       <c r="K19" s="97"/>
       <c r="L19" s="97"/>
       <c r="M19" s="97"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A20" s="116" t="s">
+      <c r="A20" s="117" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="116"/>
-[...10 lines deleted...]
-      <c r="M20" s="116"/>
+      <c r="B20" s="117"/>
+      <c r="C20" s="117"/>
+      <c r="D20" s="117"/>
+      <c r="E20" s="117"/>
+      <c r="F20" s="117"/>
+      <c r="G20" s="117"/>
+      <c r="H20" s="117"/>
+      <c r="I20" s="117"/>
+      <c r="J20" s="117"/>
+      <c r="K20" s="117"/>
+      <c r="L20" s="117"/>
+      <c r="M20" s="117"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="19">
         <v>2020</v>
       </c>
       <c r="B21" s="21">
         <v>98.5</v>
       </c>
       <c r="C21" s="21">
         <v>100.1</v>
       </c>
       <c r="D21" s="21">
         <v>91.6</v>
       </c>
       <c r="E21" s="21">
         <v>76.7</v>
       </c>
       <c r="F21" s="21">
         <v>68.400000000000006</v>
       </c>
       <c r="G21" s="21">
         <v>68.599999999999994</v>
       </c>
       <c r="H21" s="21">
         <v>71</v>
@@ -2328,137 +2335,139 @@
         <v>102.2</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="27">
         <v>2026</v>
       </c>
       <c r="B27" s="28">
         <v>100.1</v>
       </c>
       <c r="C27" s="9">
         <v>100.2</v>
       </c>
       <c r="D27" s="9">
         <v>100.6</v>
       </c>
       <c r="E27" s="110">
         <v>100.8</v>
       </c>
       <c r="F27" s="110">
         <v>100.9</v>
       </c>
       <c r="G27" s="9">
         <v>100.3</v>
       </c>
-      <c r="H27" s="94"/>
+      <c r="H27" s="9">
+        <v>100.7</v>
+      </c>
       <c r="I27" s="94"/>
       <c r="J27" s="94"/>
       <c r="K27" s="94"/>
       <c r="L27" s="100"/>
       <c r="M27" s="100"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A29" s="113"/>
-[...11 lines deleted...]
-      <c r="M29" s="114"/>
+      <c r="A29" s="114"/>
+      <c r="B29" s="115"/>
+      <c r="C29" s="115"/>
+      <c r="D29" s="115"/>
+      <c r="E29" s="115"/>
+      <c r="F29" s="115"/>
+      <c r="G29" s="115"/>
+      <c r="H29" s="115"/>
+      <c r="I29" s="115"/>
+      <c r="J29" s="115"/>
+      <c r="K29" s="115"/>
+      <c r="L29" s="115"/>
+      <c r="M29" s="115"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.2">
       <c r="F32" s="89"/>
       <c r="G32" s="89"/>
       <c r="H32" s="89"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A29:M29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X17"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="I15" sqref="I15"/>
+      <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="3" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A1" s="114" t="s">
+      <c r="A1" s="115" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="114"/>
-[...10 lines deleted...]
-      <c r="M1" s="114"/>
+      <c r="B1" s="115"/>
+      <c r="C1" s="115"/>
+      <c r="D1" s="115"/>
+      <c r="E1" s="115"/>
+      <c r="F1" s="115"/>
+      <c r="G1" s="115"/>
+      <c r="H1" s="115"/>
+      <c r="I1" s="115"/>
+      <c r="J1" s="115"/>
+      <c r="K1" s="115"/>
+      <c r="L1" s="115"/>
+      <c r="M1" s="115"/>
     </row>
     <row r="2" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="117" t="s">
+      <c r="A2" s="118" t="s">
         <v>115</v>
       </c>
-      <c r="B2" s="117"/>
-[...10 lines deleted...]
-      <c r="M2" s="117"/>
+      <c r="B2" s="118"/>
+      <c r="C2" s="118"/>
+      <c r="D2" s="118"/>
+      <c r="E2" s="118"/>
+      <c r="F2" s="118"/>
+      <c r="G2" s="118"/>
+      <c r="H2" s="118"/>
+      <c r="I2" s="118"/>
+      <c r="J2" s="118"/>
+      <c r="K2" s="118"/>
+      <c r="L2" s="118"/>
+      <c r="M2" s="118"/>
     </row>
     <row r="3" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15"/>
       <c r="B3" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>25</v>
       </c>
       <c r="D3" s="16" t="s">
         <v>26</v>
       </c>
       <c r="E3" s="16" t="s">
         <v>27</v>
       </c>
       <c r="F3" s="16" t="s">
         <v>28</v>
       </c>
       <c r="G3" s="16" t="s">
         <v>29</v>
       </c>
       <c r="H3" s="16" t="s">
         <v>30</v>
       </c>
       <c r="I3" s="16" t="s">
@@ -2786,232 +2795,234 @@
         <v>1041.3</v>
       </c>
     </row>
     <row r="11" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="34">
         <v>2026</v>
       </c>
       <c r="B11" s="35">
         <v>727.1</v>
       </c>
       <c r="C11" s="35">
         <v>579</v>
       </c>
       <c r="D11" s="35">
         <v>902.8</v>
       </c>
       <c r="E11" s="35">
         <v>688.1</v>
       </c>
       <c r="F11" s="88">
         <v>709.3</v>
       </c>
       <c r="G11" s="88">
         <v>1186.5999999999999</v>
       </c>
-      <c r="H11" s="88"/>
+      <c r="H11" s="88">
+        <v>1203.7</v>
+      </c>
       <c r="I11" s="88"/>
       <c r="J11" s="88"/>
       <c r="K11" s="88"/>
       <c r="L11" s="88"/>
       <c r="M11" s="88"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A17" s="114"/>
-[...11 lines deleted...]
-      <c r="M17" s="114"/>
+      <c r="A17" s="115"/>
+      <c r="B17" s="115"/>
+      <c r="C17" s="115"/>
+      <c r="D17" s="115"/>
+      <c r="E17" s="115"/>
+      <c r="F17" s="115"/>
+      <c r="G17" s="115"/>
+      <c r="H17" s="115"/>
+      <c r="I17" s="115"/>
+      <c r="J17" s="115"/>
+      <c r="K17" s="115"/>
+      <c r="L17" s="115"/>
+      <c r="M17" s="115"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A17:M17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z136"/>
   <sheetViews>
-    <sheetView topLeftCell="A112" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView topLeftCell="A103" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A73" sqref="A73"/>
-      <selection pane="topRight" activeCell="O131" sqref="O131"/>
+      <selection pane="topRight" activeCell="N120" sqref="N120:O134"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="8" width="11.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" customWidth="1"/>
     <col min="22" max="22" width="11" style="1" customWidth="1"/>
     <col min="23" max="23" width="8" style="1" customWidth="1"/>
     <col min="24" max="24" width="12.5703125" style="1" customWidth="1"/>
     <col min="25" max="25" width="9.140625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="114" t="s">
+      <c r="A1" s="115" t="s">
         <v>91</v>
       </c>
-      <c r="B1" s="114"/>
-[...22 lines deleted...]
-      <c r="Y1" s="114"/>
+      <c r="B1" s="115"/>
+      <c r="C1" s="115"/>
+      <c r="D1" s="115"/>
+      <c r="E1" s="115"/>
+      <c r="F1" s="115"/>
+      <c r="G1" s="115"/>
+      <c r="H1" s="115"/>
+      <c r="I1" s="115"/>
+      <c r="J1" s="115"/>
+      <c r="K1" s="115"/>
+      <c r="L1" s="115"/>
+      <c r="M1" s="115"/>
+      <c r="N1" s="115"/>
+      <c r="O1" s="115"/>
+      <c r="P1" s="115"/>
+      <c r="Q1" s="115"/>
+      <c r="R1" s="115"/>
+      <c r="S1" s="115"/>
+      <c r="T1" s="115"/>
+      <c r="U1" s="115"/>
+      <c r="V1" s="115"/>
+      <c r="W1" s="115"/>
+      <c r="X1" s="115"/>
+      <c r="Y1" s="115"/>
     </row>
     <row r="2" spans="1:26" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="14"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
       <c r="J2" s="14"/>
       <c r="K2" s="14"/>
       <c r="L2" s="14"/>
       <c r="M2" s="14"/>
       <c r="N2" s="14"/>
       <c r="O2" s="14"/>
       <c r="P2" s="14"/>
       <c r="Q2" s="14"/>
       <c r="R2" s="14"/>
       <c r="S2" s="14"/>
       <c r="T2" s="14"/>
       <c r="U2" s="14"/>
       <c r="V2" s="14"/>
       <c r="W2" s="14"/>
       <c r="X2" s="14"/>
       <c r="Y2" s="14"/>
     </row>
     <row r="3" spans="1:26" s="13" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="118"/>
-      <c r="B3" s="120" t="s">
+      <c r="A3" s="130"/>
+      <c r="B3" s="123" t="s">
         <v>36</v>
       </c>
-      <c r="C3" s="122"/>
-      <c r="D3" s="120" t="s">
+      <c r="C3" s="125"/>
+      <c r="D3" s="123" t="s">
         <v>37</v>
       </c>
-      <c r="E3" s="122"/>
-      <c r="F3" s="120" t="s">
+      <c r="E3" s="125"/>
+      <c r="F3" s="123" t="s">
         <v>38</v>
       </c>
-      <c r="G3" s="122"/>
-      <c r="H3" s="120" t="s">
+      <c r="G3" s="125"/>
+      <c r="H3" s="123" t="s">
         <v>96</v>
       </c>
-      <c r="I3" s="122"/>
-      <c r="J3" s="127" t="s">
+      <c r="I3" s="125"/>
+      <c r="J3" s="126" t="s">
         <v>39</v>
       </c>
-      <c r="K3" s="129"/>
-      <c r="L3" s="120" t="s">
+      <c r="K3" s="127"/>
+      <c r="L3" s="123" t="s">
         <v>40</v>
       </c>
-      <c r="M3" s="122"/>
-      <c r="N3" s="120" t="s">
+      <c r="M3" s="125"/>
+      <c r="N3" s="123" t="s">
         <v>41</v>
       </c>
-      <c r="O3" s="122"/>
-      <c r="P3" s="120" t="s">
+      <c r="O3" s="125"/>
+      <c r="P3" s="123" t="s">
         <v>42</v>
       </c>
-      <c r="Q3" s="122"/>
-      <c r="R3" s="120" t="s">
+      <c r="Q3" s="125"/>
+      <c r="R3" s="123" t="s">
         <v>43</v>
       </c>
-      <c r="S3" s="122"/>
-      <c r="T3" s="120" t="s">
+      <c r="S3" s="125"/>
+      <c r="T3" s="123" t="s">
         <v>44</v>
       </c>
-      <c r="U3" s="122"/>
-      <c r="V3" s="120" t="s">
+      <c r="U3" s="125"/>
+      <c r="V3" s="123" t="s">
         <v>45</v>
       </c>
-      <c r="W3" s="122"/>
-      <c r="X3" s="120" t="s">
+      <c r="W3" s="125"/>
+      <c r="X3" s="123" t="s">
         <v>46</v>
       </c>
-      <c r="Y3" s="121"/>
+      <c r="Y3" s="124"/>
       <c r="Z3" s="12"/>
     </row>
     <row r="4" spans="1:26" s="7" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="119"/>
+      <c r="A4" s="129"/>
       <c r="B4" s="85" t="s">
         <v>116</v>
       </c>
       <c r="C4" s="36" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="85" t="s">
         <v>116</v>
       </c>
       <c r="E4" s="36" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="85" t="s">
         <v>116</v>
       </c>
       <c r="G4" s="36" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="85" t="s">
         <v>116</v>
       </c>
       <c r="I4" s="37" t="s">
         <v>5</v>
       </c>
       <c r="J4" s="85" t="s">
@@ -4279,103 +4290,103 @@
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="50"/>
       <c r="F22" s="50"/>
       <c r="G22" s="50"/>
       <c r="H22" s="50"/>
       <c r="I22" s="50"/>
       <c r="J22" s="50"/>
       <c r="K22" s="50"/>
       <c r="L22" s="50"/>
       <c r="M22" s="50"/>
       <c r="N22" s="50"/>
       <c r="O22" s="50"/>
       <c r="P22" s="50"/>
       <c r="Q22" s="50"/>
       <c r="R22" s="50"/>
       <c r="S22" s="50"/>
       <c r="T22" s="50"/>
       <c r="U22" s="50"/>
       <c r="V22" s="50"/>
       <c r="W22" s="50"/>
       <c r="X22" s="50"/>
       <c r="Y22" s="50"/>
     </row>
     <row r="23" spans="1:26" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="130"/>
-      <c r="B23" s="127" t="s">
+      <c r="A23" s="128"/>
+      <c r="B23" s="126" t="s">
         <v>47</v>
       </c>
-      <c r="C23" s="129"/>
-      <c r="D23" s="127" t="s">
+      <c r="C23" s="127"/>
+      <c r="D23" s="126" t="s">
         <v>48</v>
       </c>
-      <c r="E23" s="129"/>
-      <c r="F23" s="127" t="s">
+      <c r="E23" s="127"/>
+      <c r="F23" s="126" t="s">
         <v>49</v>
       </c>
-      <c r="G23" s="129"/>
-      <c r="H23" s="120" t="s">
+      <c r="G23" s="127"/>
+      <c r="H23" s="123" t="s">
         <v>98</v>
       </c>
-      <c r="I23" s="122"/>
-      <c r="J23" s="127" t="s">
+      <c r="I23" s="125"/>
+      <c r="J23" s="126" t="s">
         <v>50</v>
       </c>
-      <c r="K23" s="129"/>
-      <c r="L23" s="127" t="s">
+      <c r="K23" s="127"/>
+      <c r="L23" s="126" t="s">
         <v>83</v>
       </c>
-      <c r="M23" s="129"/>
-      <c r="N23" s="127" t="s">
+      <c r="M23" s="127"/>
+      <c r="N23" s="126" t="s">
         <v>84</v>
       </c>
-      <c r="O23" s="129"/>
-      <c r="P23" s="127" t="s">
+      <c r="O23" s="127"/>
+      <c r="P23" s="126" t="s">
         <v>85</v>
       </c>
-      <c r="Q23" s="129"/>
-      <c r="R23" s="127" t="s">
+      <c r="Q23" s="127"/>
+      <c r="R23" s="126" t="s">
         <v>86</v>
       </c>
-      <c r="S23" s="129"/>
-      <c r="T23" s="127" t="s">
+      <c r="S23" s="127"/>
+      <c r="T23" s="126" t="s">
         <v>51</v>
       </c>
-      <c r="U23" s="129"/>
-      <c r="V23" s="127" t="s">
+      <c r="U23" s="127"/>
+      <c r="V23" s="126" t="s">
         <v>87</v>
       </c>
-      <c r="W23" s="129"/>
-      <c r="X23" s="127" t="s">
+      <c r="W23" s="127"/>
+      <c r="X23" s="126" t="s">
         <v>88</v>
       </c>
-      <c r="Y23" s="128"/>
+      <c r="Y23" s="131"/>
       <c r="Z23" s="12"/>
     </row>
     <row r="24" spans="1:26" s="7" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="119"/>
+      <c r="A24" s="129"/>
       <c r="B24" s="85" t="s">
         <v>116</v>
       </c>
       <c r="C24" s="36" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="85" t="s">
         <v>116</v>
       </c>
       <c r="E24" s="36" t="s">
         <v>5</v>
       </c>
       <c r="F24" s="85" t="s">
         <v>116</v>
       </c>
       <c r="G24" s="36" t="s">
         <v>5</v>
       </c>
       <c r="H24" s="85" t="s">
         <v>116</v>
       </c>
       <c r="I24" s="37" t="s">
         <v>5</v>
       </c>
       <c r="J24" s="85" t="s">
@@ -5616,102 +5627,102 @@
       <c r="C41" s="50"/>
       <c r="D41" s="50"/>
       <c r="E41" s="50"/>
       <c r="F41" s="50"/>
       <c r="G41" s="50"/>
       <c r="H41" s="50"/>
       <c r="I41" s="50"/>
       <c r="J41" s="50"/>
       <c r="K41" s="50"/>
       <c r="L41" s="50"/>
       <c r="M41" s="50"/>
       <c r="N41" s="50"/>
       <c r="O41" s="50"/>
       <c r="P41" s="50"/>
       <c r="Q41" s="50"/>
       <c r="R41" s="50"/>
       <c r="S41" s="50"/>
       <c r="T41" s="50"/>
       <c r="U41" s="50"/>
       <c r="V41" s="50"/>
       <c r="W41" s="50"/>
       <c r="X41" s="50"/>
       <c r="Y41" s="50"/>
     </row>
     <row r="42" spans="1:25" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="130"/>
-      <c r="B42" s="127" t="s">
+      <c r="A42" s="128"/>
+      <c r="B42" s="126" t="s">
         <v>52</v>
       </c>
-      <c r="C42" s="129"/>
-      <c r="D42" s="127" t="s">
+      <c r="C42" s="127"/>
+      <c r="D42" s="126" t="s">
         <v>53</v>
       </c>
-      <c r="E42" s="129"/>
-      <c r="F42" s="127" t="s">
+      <c r="E42" s="127"/>
+      <c r="F42" s="126" t="s">
         <v>54</v>
       </c>
-      <c r="G42" s="129"/>
-      <c r="H42" s="120" t="s">
+      <c r="G42" s="127"/>
+      <c r="H42" s="123" t="s">
         <v>99</v>
       </c>
-      <c r="I42" s="122"/>
-      <c r="J42" s="127" t="s">
+      <c r="I42" s="125"/>
+      <c r="J42" s="126" t="s">
         <v>55</v>
       </c>
-      <c r="K42" s="129"/>
-      <c r="L42" s="127" t="s">
+      <c r="K42" s="127"/>
+      <c r="L42" s="126" t="s">
         <v>56</v>
       </c>
-      <c r="M42" s="129"/>
-      <c r="N42" s="127" t="s">
+      <c r="M42" s="127"/>
+      <c r="N42" s="126" t="s">
         <v>57</v>
       </c>
-      <c r="O42" s="129"/>
-      <c r="P42" s="127" t="s">
+      <c r="O42" s="127"/>
+      <c r="P42" s="126" t="s">
         <v>58</v>
       </c>
-      <c r="Q42" s="129"/>
-      <c r="R42" s="127" t="s">
+      <c r="Q42" s="127"/>
+      <c r="R42" s="126" t="s">
         <v>59</v>
       </c>
-      <c r="S42" s="129"/>
-      <c r="T42" s="127" t="s">
+      <c r="S42" s="127"/>
+      <c r="T42" s="126" t="s">
         <v>60</v>
       </c>
-      <c r="U42" s="129"/>
-      <c r="V42" s="127" t="s">
+      <c r="U42" s="127"/>
+      <c r="V42" s="126" t="s">
         <v>61</v>
       </c>
-      <c r="W42" s="129"/>
-      <c r="X42" s="127" t="s">
+      <c r="W42" s="127"/>
+      <c r="X42" s="126" t="s">
         <v>62</v>
       </c>
-      <c r="Y42" s="128"/>
+      <c r="Y42" s="131"/>
     </row>
     <row r="43" spans="1:25" s="7" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="119"/>
+      <c r="A43" s="129"/>
       <c r="B43" s="85" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="36" t="s">
         <v>5</v>
       </c>
       <c r="D43" s="85" t="s">
         <v>116</v>
       </c>
       <c r="E43" s="36" t="s">
         <v>5</v>
       </c>
       <c r="F43" s="85" t="s">
         <v>116</v>
       </c>
       <c r="G43" s="36" t="s">
         <v>5</v>
       </c>
       <c r="H43" s="85" t="s">
         <v>116</v>
       </c>
       <c r="I43" s="37" t="s">
         <v>5</v>
       </c>
       <c r="J43" s="85" t="s">
@@ -6951,102 +6962,102 @@
       <c r="C60" s="50"/>
       <c r="D60" s="50"/>
       <c r="E60" s="50"/>
       <c r="F60" s="50"/>
       <c r="G60" s="50"/>
       <c r="H60" s="50"/>
       <c r="I60" s="50"/>
       <c r="J60" s="50"/>
       <c r="K60" s="50"/>
       <c r="L60" s="50"/>
       <c r="M60" s="50"/>
       <c r="N60" s="50"/>
       <c r="O60" s="50"/>
       <c r="P60" s="50"/>
       <c r="Q60" s="50"/>
       <c r="R60" s="50"/>
       <c r="S60" s="50"/>
       <c r="T60" s="50"/>
       <c r="U60" s="50"/>
       <c r="V60" s="50"/>
       <c r="W60" s="50"/>
       <c r="X60" s="50"/>
       <c r="Y60" s="50"/>
     </row>
     <row r="61" spans="1:25" s="13" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="118"/>
-      <c r="B61" s="120" t="s">
+      <c r="A61" s="130"/>
+      <c r="B61" s="123" t="s">
         <v>63</v>
       </c>
-      <c r="C61" s="122"/>
-      <c r="D61" s="120" t="s">
+      <c r="C61" s="125"/>
+      <c r="D61" s="123" t="s">
         <v>64</v>
       </c>
-      <c r="E61" s="122"/>
-      <c r="F61" s="120" t="s">
+      <c r="E61" s="125"/>
+      <c r="F61" s="123" t="s">
         <v>65</v>
       </c>
-      <c r="G61" s="122"/>
-      <c r="H61" s="120" t="s">
+      <c r="G61" s="125"/>
+      <c r="H61" s="123" t="s">
         <v>100</v>
       </c>
-      <c r="I61" s="122"/>
+      <c r="I61" s="125"/>
       <c r="J61" s="83" t="s">
         <v>66</v>
       </c>
       <c r="K61" s="84"/>
-      <c r="L61" s="120" t="s">
+      <c r="L61" s="123" t="s">
         <v>67</v>
       </c>
-      <c r="M61" s="122"/>
-      <c r="N61" s="120" t="s">
+      <c r="M61" s="125"/>
+      <c r="N61" s="123" t="s">
         <v>68</v>
       </c>
-      <c r="O61" s="122"/>
-      <c r="P61" s="120" t="s">
+      <c r="O61" s="125"/>
+      <c r="P61" s="123" t="s">
         <v>69</v>
       </c>
-      <c r="Q61" s="122"/>
-      <c r="R61" s="120" t="s">
+      <c r="Q61" s="125"/>
+      <c r="R61" s="123" t="s">
         <v>70</v>
       </c>
-      <c r="S61" s="122"/>
-      <c r="T61" s="120" t="s">
+      <c r="S61" s="125"/>
+      <c r="T61" s="123" t="s">
         <v>71</v>
       </c>
-      <c r="U61" s="122"/>
-      <c r="V61" s="120" t="s">
+      <c r="U61" s="125"/>
+      <c r="V61" s="123" t="s">
         <v>72</v>
       </c>
-      <c r="W61" s="122"/>
-      <c r="X61" s="120" t="s">
+      <c r="W61" s="125"/>
+      <c r="X61" s="123" t="s">
         <v>73</v>
       </c>
-      <c r="Y61" s="121"/>
+      <c r="Y61" s="124"/>
     </row>
     <row r="62" spans="1:25" s="7" customFormat="1" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="119"/>
+      <c r="A62" s="129"/>
       <c r="B62" s="36" t="s">
         <v>90</v>
       </c>
       <c r="C62" s="37" t="s">
         <v>5</v>
       </c>
       <c r="D62" s="36" t="s">
         <v>90</v>
       </c>
       <c r="E62" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F62" s="85" t="s">
         <v>116</v>
       </c>
       <c r="G62" s="37" t="s">
         <v>5</v>
       </c>
       <c r="H62" s="85" t="s">
         <v>116</v>
       </c>
       <c r="I62" s="37" t="s">
         <v>5</v>
       </c>
       <c r="J62" s="85" t="s">
@@ -8286,102 +8297,102 @@
       <c r="C79" s="50"/>
       <c r="D79" s="50"/>
       <c r="E79" s="50"/>
       <c r="F79" s="50"/>
       <c r="G79" s="50"/>
       <c r="H79" s="50"/>
       <c r="I79" s="50"/>
       <c r="J79" s="50"/>
       <c r="K79" s="50"/>
       <c r="L79" s="50"/>
       <c r="M79" s="50"/>
       <c r="N79" s="50"/>
       <c r="O79" s="50"/>
       <c r="P79" s="50"/>
       <c r="Q79" s="50"/>
       <c r="R79" s="50"/>
       <c r="S79" s="50"/>
       <c r="T79" s="50"/>
       <c r="U79" s="50"/>
       <c r="V79" s="50"/>
       <c r="W79" s="50"/>
       <c r="X79" s="50"/>
       <c r="Y79" s="50"/>
     </row>
     <row r="80" spans="1:25" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="118"/>
-      <c r="B80" s="120" t="s">
+      <c r="A80" s="130"/>
+      <c r="B80" s="123" t="s">
         <v>74</v>
       </c>
-      <c r="C80" s="121"/>
-      <c r="D80" s="120" t="s">
+      <c r="C80" s="124"/>
+      <c r="D80" s="123" t="s">
         <v>75</v>
       </c>
-      <c r="E80" s="121"/>
-      <c r="F80" s="120" t="s">
+      <c r="E80" s="124"/>
+      <c r="F80" s="123" t="s">
         <v>76</v>
       </c>
-      <c r="G80" s="121"/>
-      <c r="H80" s="120" t="s">
+      <c r="G80" s="124"/>
+      <c r="H80" s="123" t="s">
         <v>101</v>
       </c>
-      <c r="I80" s="122"/>
-      <c r="J80" s="127" t="s">
+      <c r="I80" s="125"/>
+      <c r="J80" s="126" t="s">
         <v>77</v>
       </c>
-      <c r="K80" s="129"/>
-      <c r="L80" s="120" t="s">
+      <c r="K80" s="127"/>
+      <c r="L80" s="123" t="s">
         <v>78</v>
       </c>
-      <c r="M80" s="121"/>
-      <c r="N80" s="120" t="s">
+      <c r="M80" s="124"/>
+      <c r="N80" s="123" t="s">
         <v>79</v>
       </c>
-      <c r="O80" s="121"/>
-      <c r="P80" s="120" t="s">
+      <c r="O80" s="124"/>
+      <c r="P80" s="123" t="s">
         <v>80</v>
       </c>
-      <c r="Q80" s="121"/>
-      <c r="R80" s="120" t="s">
+      <c r="Q80" s="124"/>
+      <c r="R80" s="123" t="s">
         <v>81</v>
       </c>
-      <c r="S80" s="121"/>
-      <c r="T80" s="120" t="s">
+      <c r="S80" s="124"/>
+      <c r="T80" s="123" t="s">
         <v>82</v>
       </c>
-      <c r="U80" s="121"/>
-      <c r="V80" s="120" t="s">
+      <c r="U80" s="124"/>
+      <c r="V80" s="123" t="s">
         <v>89</v>
       </c>
-      <c r="W80" s="121"/>
-      <c r="X80" s="120" t="s">
+      <c r="W80" s="124"/>
+      <c r="X80" s="123" t="s">
         <v>92</v>
       </c>
-      <c r="Y80" s="121"/>
+      <c r="Y80" s="124"/>
     </row>
     <row r="81" spans="1:25" s="7" customFormat="1" ht="23.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="119"/>
+      <c r="A81" s="129"/>
       <c r="B81" s="36" t="s">
         <v>90</v>
       </c>
       <c r="C81" s="37" t="s">
         <v>5</v>
       </c>
       <c r="D81" s="36" t="s">
         <v>90</v>
       </c>
       <c r="E81" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F81" s="85" t="s">
         <v>116</v>
       </c>
       <c r="G81" s="37" t="s">
         <v>5</v>
       </c>
       <c r="H81" s="85" t="s">
         <v>116</v>
       </c>
       <c r="I81" s="37" t="s">
         <v>5</v>
       </c>
       <c r="J81" s="85" t="s">
@@ -9621,102 +9632,102 @@
       <c r="C98" s="68"/>
       <c r="D98" s="68"/>
       <c r="E98" s="68"/>
       <c r="F98" s="69"/>
       <c r="G98" s="70"/>
       <c r="H98" s="70"/>
       <c r="I98" s="70"/>
       <c r="J98" s="58"/>
       <c r="K98" s="58"/>
       <c r="L98" s="71"/>
       <c r="M98" s="71"/>
       <c r="N98" s="72"/>
       <c r="O98" s="72"/>
       <c r="P98" s="72"/>
       <c r="Q98" s="72"/>
       <c r="R98" s="72"/>
       <c r="S98" s="9"/>
       <c r="T98" s="72"/>
       <c r="U98" s="9"/>
       <c r="V98" s="72"/>
       <c r="W98" s="9"/>
       <c r="X98" s="72"/>
       <c r="Y98" s="9"/>
     </row>
     <row r="99" spans="1:25" s="7" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="123"/>
-      <c r="B99" s="124" t="s">
+      <c r="A99" s="132"/>
+      <c r="B99" s="121" t="s">
         <v>93</v>
       </c>
-      <c r="C99" s="125"/>
-      <c r="D99" s="126" t="s">
+      <c r="C99" s="122"/>
+      <c r="D99" s="133" t="s">
         <v>94</v>
       </c>
-      <c r="E99" s="124"/>
-      <c r="F99" s="124" t="s">
+      <c r="E99" s="121"/>
+      <c r="F99" s="121" t="s">
         <v>95</v>
       </c>
-      <c r="G99" s="125"/>
-      <c r="H99" s="124" t="s">
+      <c r="G99" s="122"/>
+      <c r="H99" s="121" t="s">
         <v>97</v>
       </c>
-      <c r="I99" s="125"/>
-      <c r="J99" s="131" t="s">
+      <c r="I99" s="122"/>
+      <c r="J99" s="119" t="s">
         <v>102</v>
       </c>
-      <c r="K99" s="132"/>
-      <c r="L99" s="124" t="s">
+      <c r="K99" s="120"/>
+      <c r="L99" s="121" t="s">
         <v>103</v>
       </c>
-      <c r="M99" s="125"/>
-      <c r="N99" s="124" t="s">
+      <c r="M99" s="122"/>
+      <c r="N99" s="121" t="s">
         <v>104</v>
       </c>
-      <c r="O99" s="125"/>
-      <c r="P99" s="124" t="s">
+      <c r="O99" s="122"/>
+      <c r="P99" s="121" t="s">
         <v>105</v>
       </c>
-      <c r="Q99" s="125"/>
-      <c r="R99" s="124" t="s">
+      <c r="Q99" s="122"/>
+      <c r="R99" s="121" t="s">
         <v>106</v>
       </c>
-      <c r="S99" s="125"/>
-      <c r="T99" s="124" t="s">
+      <c r="S99" s="122"/>
+      <c r="T99" s="121" t="s">
         <v>107</v>
       </c>
-      <c r="U99" s="125"/>
-      <c r="V99" s="120" t="s">
+      <c r="U99" s="122"/>
+      <c r="V99" s="123" t="s">
         <v>108</v>
       </c>
-      <c r="W99" s="121"/>
-      <c r="X99" s="120" t="s">
+      <c r="W99" s="124"/>
+      <c r="X99" s="123" t="s">
         <v>109</v>
       </c>
-      <c r="Y99" s="121"/>
+      <c r="Y99" s="124"/>
     </row>
     <row r="100" spans="1:25" s="7" customFormat="1" ht="23.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="119"/>
+      <c r="A100" s="129"/>
       <c r="B100" s="85" t="s">
         <v>116</v>
       </c>
       <c r="C100" s="86" t="s">
         <v>5</v>
       </c>
       <c r="D100" s="85" t="s">
         <v>116</v>
       </c>
       <c r="E100" s="86" t="s">
         <v>5</v>
       </c>
       <c r="F100" s="85" t="s">
         <v>116</v>
       </c>
       <c r="G100" s="86" t="s">
         <v>5</v>
       </c>
       <c r="H100" s="85" t="s">
         <v>116</v>
       </c>
       <c r="I100" s="86" t="s">
         <v>5</v>
       </c>
       <c r="J100" s="85" t="s">
@@ -10908,792 +10919,895 @@
       </c>
       <c r="V115" s="99">
         <v>18.032</v>
       </c>
       <c r="W115" s="100">
         <v>19.8</v>
       </c>
       <c r="X115" s="104">
         <v>20.821000000000002</v>
       </c>
       <c r="Y115" s="100">
         <v>20.3</v>
       </c>
     </row>
     <row r="117" spans="1:25" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B117" s="14"/>
       <c r="C117" s="14"/>
       <c r="D117" s="14"/>
       <c r="E117" s="14"/>
       <c r="F117" s="14"/>
       <c r="G117" s="14"/>
       <c r="H117" s="14"/>
       <c r="I117" s="14"/>
       <c r="L117" s="14"/>
       <c r="M117" s="14"/>
+      <c r="N117" s="14"/>
+      <c r="O117" s="14"/>
     </row>
     <row r="118" spans="1:25" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="123"/>
-      <c r="B118" s="124" t="s">
+      <c r="A118" s="132"/>
+      <c r="B118" s="121" t="s">
         <v>110</v>
       </c>
-      <c r="C118" s="125"/>
-      <c r="D118" s="126" t="s">
+      <c r="C118" s="122"/>
+      <c r="D118" s="133" t="s">
         <v>111</v>
       </c>
-      <c r="E118" s="124"/>
-      <c r="F118" s="124" t="s">
+      <c r="E118" s="121"/>
+      <c r="F118" s="121" t="s">
         <v>112</v>
       </c>
-      <c r="G118" s="125"/>
-      <c r="H118" s="124" t="s">
+      <c r="G118" s="122"/>
+      <c r="H118" s="121" t="s">
         <v>113</v>
       </c>
-      <c r="I118" s="125"/>
-      <c r="J118" s="131" t="s">
+      <c r="I118" s="122"/>
+      <c r="J118" s="119" t="s">
         <v>114</v>
       </c>
-      <c r="K118" s="132"/>
-      <c r="L118" s="124" t="s">
+      <c r="K118" s="120"/>
+      <c r="L118" s="121" t="s">
         <v>103</v>
       </c>
-      <c r="M118" s="125"/>
+      <c r="M118" s="122"/>
+      <c r="N118" s="121" t="s">
+        <v>117</v>
+      </c>
+      <c r="O118" s="122"/>
     </row>
     <row r="119" spans="1:25" ht="23.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="119"/>
+      <c r="A119" s="129"/>
       <c r="B119" s="85" t="s">
         <v>116</v>
       </c>
       <c r="C119" s="86" t="s">
         <v>5</v>
       </c>
       <c r="D119" s="85" t="s">
         <v>116</v>
       </c>
       <c r="E119" s="86" t="s">
         <v>5</v>
       </c>
       <c r="F119" s="85" t="s">
         <v>116</v>
       </c>
       <c r="G119" s="86" t="s">
         <v>5</v>
       </c>
       <c r="H119" s="85" t="s">
         <v>116</v>
       </c>
       <c r="I119" s="86" t="s">
         <v>5</v>
       </c>
       <c r="J119" s="85" t="s">
         <v>116</v>
       </c>
       <c r="K119" s="86" t="s">
         <v>5</v>
       </c>
       <c r="L119" s="85" t="s">
         <v>116</v>
       </c>
       <c r="M119" s="86" t="s">
+        <v>5</v>
+      </c>
+      <c r="N119" s="85" t="s">
+        <v>116</v>
+      </c>
+      <c r="O119" s="37" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="120" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A120" s="38" t="s">
         <v>7</v>
       </c>
       <c r="B120" s="108">
         <v>727.13499999999999</v>
       </c>
       <c r="C120" s="2">
         <v>100.1</v>
       </c>
       <c r="D120" s="39">
         <v>1306.1479999999999</v>
       </c>
       <c r="E120" s="2">
         <v>100.2</v>
       </c>
       <c r="F120" s="39">
         <v>2208.9879999999998</v>
       </c>
       <c r="G120" s="2">
         <v>100.6</v>
       </c>
       <c r="H120" s="39">
         <v>2897.1</v>
       </c>
       <c r="I120" s="109">
         <v>100.8</v>
       </c>
       <c r="J120" s="112">
         <v>3606.393</v>
       </c>
       <c r="K120" s="2">
         <v>100.9</v>
       </c>
       <c r="L120" s="112">
         <v>4792.9859999999999</v>
       </c>
       <c r="M120" s="2">
         <v>100.3</v>
       </c>
+      <c r="N120" s="112">
+        <v>5996.732</v>
+      </c>
+      <c r="O120" s="2">
+        <v>100.7</v>
+      </c>
     </row>
     <row r="121" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A121" s="41" t="s">
         <v>21</v>
       </c>
       <c r="B121" s="108">
         <v>698.22299999999996</v>
       </c>
       <c r="C121" s="2">
         <v>100.5</v>
       </c>
       <c r="D121" s="39">
         <v>1246.7629999999999</v>
       </c>
       <c r="E121" s="2">
         <v>100.6</v>
       </c>
       <c r="F121" s="39">
         <v>2115.7620000000002</v>
       </c>
       <c r="G121" s="2">
         <v>100.7</v>
       </c>
       <c r="H121" s="39">
         <v>2772.4</v>
       </c>
       <c r="I121" s="109">
         <v>104</v>
       </c>
       <c r="J121" s="112">
         <v>3450.201</v>
       </c>
       <c r="K121" s="2">
         <v>106</v>
       </c>
       <c r="L121" s="112">
         <v>4418.6559999999999</v>
       </c>
       <c r="M121" s="2">
         <v>103.4</v>
       </c>
+      <c r="N121" s="112">
+        <v>5417.2520000000004</v>
+      </c>
+      <c r="O121" s="2">
+        <v>102.9</v>
+      </c>
     </row>
     <row r="122" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A122" s="42" t="s">
         <v>8</v>
       </c>
       <c r="B122" s="108">
         <v>25.547000000000001</v>
       </c>
       <c r="C122" s="2">
         <v>90.3</v>
       </c>
       <c r="D122" s="39">
         <v>52.021000000000001</v>
       </c>
       <c r="E122" s="2">
         <v>94.2</v>
       </c>
       <c r="F122" s="39">
         <v>78.055999999999997</v>
       </c>
       <c r="G122" s="2">
         <v>94.5</v>
       </c>
       <c r="H122" s="39">
         <v>102.3</v>
       </c>
       <c r="I122" s="109">
         <v>81</v>
       </c>
       <c r="J122" s="112">
         <v>126.511</v>
       </c>
       <c r="K122" s="2">
         <v>75.2</v>
       </c>
       <c r="L122" s="112">
         <v>171.863</v>
       </c>
       <c r="M122" s="2">
         <v>80.7</v>
       </c>
+      <c r="N122" s="112">
+        <v>217.96899999999999</v>
+      </c>
+      <c r="O122" s="2">
+        <v>84.3</v>
+      </c>
     </row>
     <row r="123" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A123" s="42" t="s">
         <v>9</v>
       </c>
       <c r="B123" s="79" t="s">
         <v>22</v>
       </c>
       <c r="C123" s="79" t="s">
         <v>22</v>
       </c>
       <c r="D123" s="66" t="s">
         <v>22</v>
       </c>
       <c r="E123" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F123" s="66" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H123" s="39"/>
       <c r="I123" s="111" t="s">
         <v>22</v>
       </c>
       <c r="J123" s="111"/>
       <c r="K123" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L123" s="112">
         <v>14.87</v>
       </c>
       <c r="M123" s="2">
         <v>51.9</v>
       </c>
+      <c r="N123" s="112">
+        <v>20.582000000000001</v>
+      </c>
+      <c r="O123" s="2">
+        <v>42.3</v>
+      </c>
     </row>
     <row r="124" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A124" s="42" t="s">
         <v>13</v>
       </c>
       <c r="B124" s="79" t="s">
         <v>22</v>
       </c>
       <c r="C124" s="79" t="s">
         <v>22</v>
       </c>
       <c r="D124" s="66" t="s">
         <v>22</v>
       </c>
       <c r="E124" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F124" s="66" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H124" s="39"/>
       <c r="I124" s="111" t="s">
         <v>22</v>
       </c>
       <c r="J124" s="111"/>
       <c r="K124" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L124" s="112">
         <v>49.045999999999999</v>
       </c>
       <c r="M124" s="2">
         <v>52.1</v>
       </c>
+      <c r="N124" s="112">
+        <v>92.555999999999997</v>
+      </c>
+      <c r="O124" s="2">
+        <v>65.400000000000006</v>
+      </c>
     </row>
     <row r="125" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A125" s="42" t="s">
         <v>11</v>
       </c>
       <c r="B125" s="79" t="s">
         <v>22</v>
       </c>
       <c r="C125" s="79" t="s">
         <v>22</v>
       </c>
       <c r="D125" s="63" t="s">
         <v>22</v>
       </c>
       <c r="E125" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F125" s="63" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H125" s="39"/>
       <c r="I125" s="111" t="s">
         <v>22</v>
       </c>
       <c r="J125" s="111"/>
       <c r="K125" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L125" s="112">
         <v>0.59899999999999998</v>
       </c>
       <c r="M125" s="2">
         <v>30.6</v>
       </c>
+      <c r="N125" s="112">
+        <v>8</v>
+      </c>
+      <c r="O125" s="2">
+        <v>272.3</v>
+      </c>
     </row>
     <row r="126" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A126" s="42" t="s">
         <v>12</v>
       </c>
       <c r="B126" s="108">
         <v>0.21</v>
       </c>
       <c r="C126" s="2">
         <v>63.6</v>
       </c>
       <c r="D126" s="63">
         <v>0.6</v>
       </c>
       <c r="E126" s="2">
         <v>76.900000000000006</v>
       </c>
       <c r="F126" s="63">
         <v>0.86</v>
       </c>
       <c r="G126" s="2">
         <v>81.2</v>
       </c>
       <c r="H126" s="39">
         <v>1.4</v>
       </c>
       <c r="I126" s="109">
         <v>29.1</v>
       </c>
       <c r="J126" s="112">
         <v>1.7390000000000001</v>
       </c>
       <c r="K126" s="2">
         <v>21.1</v>
       </c>
       <c r="L126" s="112">
         <v>8.0679999999999996</v>
       </c>
       <c r="M126" s="2">
         <v>97.9</v>
       </c>
+      <c r="N126" s="112">
+        <v>12.507</v>
+      </c>
+      <c r="O126" s="2">
+        <v>151.6</v>
+      </c>
     </row>
     <row r="127" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A127" s="42" t="s">
         <v>14</v>
       </c>
       <c r="B127" s="108">
         <v>3.1549999999999998</v>
       </c>
       <c r="C127" s="2">
         <v>93.4</v>
       </c>
       <c r="D127" s="63">
         <v>6.8</v>
       </c>
       <c r="E127" s="2">
         <v>102.2</v>
       </c>
       <c r="F127" s="63">
         <v>9.9499999999999993</v>
       </c>
       <c r="G127" s="2">
         <v>97.9</v>
       </c>
       <c r="H127" s="39">
         <v>13.2</v>
       </c>
       <c r="I127" s="109">
         <v>63.8</v>
       </c>
       <c r="J127" s="112">
         <v>16.259</v>
       </c>
       <c r="K127" s="2">
         <v>52.2</v>
       </c>
       <c r="L127" s="112">
         <v>54.914000000000001</v>
       </c>
       <c r="M127" s="2">
         <v>87.4</v>
       </c>
+      <c r="N127" s="112">
+        <v>71.807000000000002</v>
+      </c>
+      <c r="O127" s="2">
+        <v>76.2</v>
+      </c>
     </row>
     <row r="128" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A128" s="42" t="s">
         <v>15</v>
       </c>
       <c r="B128" s="79" t="s">
         <v>22</v>
       </c>
       <c r="C128" s="79" t="s">
         <v>22</v>
       </c>
       <c r="D128" s="63" t="s">
         <v>22</v>
       </c>
       <c r="E128" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F128" s="63" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H128" s="39"/>
       <c r="I128" s="111" t="s">
         <v>22</v>
       </c>
       <c r="J128" s="111"/>
       <c r="K128" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L128" s="112">
         <v>2.819</v>
       </c>
       <c r="M128" s="2">
         <v>29.6</v>
       </c>
-    </row>
-    <row r="129" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N128" s="112">
+        <v>5.6379999999999999</v>
+      </c>
+      <c r="O128" s="2">
+        <v>43.8</v>
+      </c>
+    </row>
+    <row r="129" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A129" s="41" t="s">
         <v>20</v>
       </c>
       <c r="B129" s="79" t="s">
         <v>22</v>
       </c>
       <c r="C129" s="79" t="s">
         <v>22</v>
       </c>
       <c r="D129" s="63" t="s">
         <v>22</v>
       </c>
       <c r="E129" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F129" s="63" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H129" s="39"/>
       <c r="I129" s="111" t="s">
         <v>22</v>
       </c>
       <c r="J129" s="111"/>
       <c r="K129" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L129" s="112">
         <v>3.8889999999999998</v>
       </c>
       <c r="M129" s="8" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="130" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N129" s="112">
+        <v>7.7779999999999996</v>
+      </c>
+      <c r="O129" s="8" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="130" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A130" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B130" s="79" t="s">
         <v>22</v>
       </c>
       <c r="C130" s="79" t="s">
         <v>22</v>
       </c>
       <c r="D130" s="63" t="s">
         <v>22</v>
       </c>
       <c r="E130" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F130" s="63" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H130" s="39">
         <v>0.1</v>
       </c>
       <c r="I130" s="111" t="s">
         <v>22</v>
       </c>
       <c r="J130" s="112">
         <v>0.4</v>
       </c>
       <c r="K130" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L130" s="112">
         <v>1.5960000000000001</v>
       </c>
       <c r="M130" s="8" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="131" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N130" s="112">
+        <v>2.7919999999999998</v>
+      </c>
+      <c r="O130" s="8" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="131" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A131" s="42" t="s">
         <v>17</v>
       </c>
       <c r="B131" s="79" t="s">
         <v>22</v>
       </c>
       <c r="C131" s="79" t="s">
         <v>22</v>
       </c>
       <c r="D131" s="63" t="s">
         <v>22</v>
       </c>
       <c r="E131" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F131" s="63" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H131" s="39"/>
       <c r="I131" s="111" t="s">
         <v>22</v>
       </c>
       <c r="J131" s="111"/>
       <c r="K131" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L131" s="112">
         <v>39.923000000000002</v>
       </c>
       <c r="M131" s="2">
         <v>50.6</v>
       </c>
-    </row>
-    <row r="132" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N131" s="112">
+        <v>77.668000000000006</v>
+      </c>
+      <c r="O131" s="2">
+        <v>67.8</v>
+      </c>
+    </row>
+    <row r="132" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A132" s="42" t="s">
         <v>18</v>
       </c>
       <c r="B132" s="79" t="s">
         <v>22</v>
       </c>
       <c r="C132" s="79" t="s">
         <v>22</v>
       </c>
       <c r="D132" s="63" t="s">
         <v>22</v>
       </c>
       <c r="E132" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F132" s="63" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H132" s="39"/>
       <c r="I132" s="111" t="s">
         <v>22</v>
       </c>
       <c r="J132" s="111"/>
       <c r="K132" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L132" s="112">
         <v>1.196</v>
       </c>
       <c r="M132" s="2">
         <v>118.8</v>
       </c>
-    </row>
-    <row r="133" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N132" s="112">
+        <v>1.196</v>
+      </c>
+      <c r="O132" s="2">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="133" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A133" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B133" s="79" t="s">
         <v>22</v>
       </c>
       <c r="C133" s="79" t="s">
         <v>22</v>
       </c>
       <c r="D133" s="63" t="s">
         <v>22</v>
       </c>
       <c r="E133" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F133" s="63" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H133" s="39"/>
       <c r="I133" s="111" t="s">
         <v>22</v>
       </c>
       <c r="J133" s="111"/>
       <c r="K133" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L133" s="112">
         <v>3.5960000000000001</v>
       </c>
       <c r="M133" s="2">
         <v>114.8</v>
       </c>
-    </row>
-    <row r="134" spans="1:13" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="N133" s="112">
+        <v>7.1920000000000002</v>
+      </c>
+      <c r="O133" s="2">
+        <v>229.3</v>
+      </c>
+    </row>
+    <row r="134" spans="1:15" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A134" s="67" t="s">
         <v>16</v>
       </c>
       <c r="B134" s="80" t="s">
         <v>22</v>
       </c>
       <c r="C134" s="80" t="s">
         <v>22</v>
       </c>
       <c r="D134" s="50" t="s">
         <v>22</v>
       </c>
       <c r="E134" s="68" t="s">
         <v>22</v>
       </c>
       <c r="F134" s="50">
         <v>4.3600000000000003</v>
       </c>
       <c r="G134" s="68" t="s">
         <v>22</v>
       </c>
       <c r="H134" s="72">
         <v>7.7</v>
       </c>
       <c r="I134" s="110">
         <v>1081.7</v>
       </c>
       <c r="J134" s="110">
         <v>11.3</v>
       </c>
       <c r="K134" s="9">
         <v>792.4</v>
       </c>
-      <c r="L134" s="133">
+      <c r="L134" s="113">
         <v>21.951000000000001</v>
       </c>
       <c r="M134" s="9">
         <v>491.7</v>
       </c>
-    </row>
-    <row r="136" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N134" s="113">
+        <v>53.795000000000002</v>
+      </c>
+      <c r="O134" s="2">
+        <v>715.4</v>
+      </c>
+    </row>
+    <row r="136" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A136" s="73" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="85">
-[...28 lines deleted...]
-    <mergeCell ref="P61:Q61"/>
+  <mergeCells count="86">
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="N42:O42"/>
+    <mergeCell ref="A118:A119"/>
+    <mergeCell ref="B118:C118"/>
+    <mergeCell ref="A99:A100"/>
+    <mergeCell ref="B99:C99"/>
+    <mergeCell ref="D99:E99"/>
+    <mergeCell ref="D118:E118"/>
+    <mergeCell ref="A80:A81"/>
+    <mergeCell ref="B80:C80"/>
+    <mergeCell ref="D61:E61"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="F80:G80"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="D80:E80"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="X42:Y42"/>
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="X23:Y23"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="H23:I23"/>
     <mergeCell ref="R80:S80"/>
     <mergeCell ref="P80:Q80"/>
     <mergeCell ref="R61:S61"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="D23:E23"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="L23:M23"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="J23:K23"/>
-    <mergeCell ref="P3:Q3"/>
-[...38 lines deleted...]
-    <mergeCell ref="D80:E80"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="J80:K80"/>
+    <mergeCell ref="L61:M61"/>
+    <mergeCell ref="N61:O61"/>
+    <mergeCell ref="H61:I61"/>
+    <mergeCell ref="H80:I80"/>
+    <mergeCell ref="L80:M80"/>
+    <mergeCell ref="N80:O80"/>
+    <mergeCell ref="P61:Q61"/>
+    <mergeCell ref="X61:Y61"/>
+    <mergeCell ref="V61:W61"/>
+    <mergeCell ref="X80:Y80"/>
+    <mergeCell ref="V80:W80"/>
+    <mergeCell ref="T80:U80"/>
+    <mergeCell ref="T61:U61"/>
+    <mergeCell ref="J118:K118"/>
+    <mergeCell ref="F118:G118"/>
+    <mergeCell ref="X99:Y99"/>
+    <mergeCell ref="V99:W99"/>
+    <mergeCell ref="J99:K99"/>
+    <mergeCell ref="P99:Q99"/>
+    <mergeCell ref="R99:S99"/>
+    <mergeCell ref="T99:U99"/>
+    <mergeCell ref="H118:I118"/>
+    <mergeCell ref="L118:M118"/>
+    <mergeCell ref="F99:G99"/>
+    <mergeCell ref="H99:I99"/>
+    <mergeCell ref="L99:M99"/>
+    <mergeCell ref="N99:O99"/>
+    <mergeCell ref="N118:O118"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>ИФО общепит</vt:lpstr>
       <vt:lpstr>Объем общепит</vt:lpstr>