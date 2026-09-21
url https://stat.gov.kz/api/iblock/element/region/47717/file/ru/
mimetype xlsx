--- v4 (2026-08-31)
+++ v5 (2026-09-21)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4155" yWindow="375" windowWidth="18270" windowHeight="8625"/>
+    <workbookView xWindow="4620" yWindow="225" windowWidth="18240" windowHeight="8055"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО общепит" sheetId="5" r:id="rId1"/>
     <sheet name="Объем общепит" sheetId="4" r:id="rId2"/>
     <sheet name="Обьем и ИФО по районам" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="751" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="756" uniqueCount="119">
   <si>
     <t>Объем оказанных услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
     <t>Северо-Казахстанская область</t>
   </si>
   <si>
@@ -369,50 +369,53 @@
     <t>Январь-декабрь 2025г.</t>
   </si>
   <si>
     <t>Январь 2026г.</t>
   </si>
   <si>
     <t>Январь-февраль 2026г.</t>
   </si>
   <si>
     <t>Январь-март 2026г.</t>
   </si>
   <si>
     <t>Январь-апрель 2026г.</t>
   </si>
   <si>
     <t>Январь-май 2026г.</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. теңге</t>
   </si>
   <si>
     <t>объем  услуг, млн. теңге</t>
   </si>
   <si>
     <t>Январь-июль 2026г.</t>
+  </si>
+  <si>
+    <t>Январь-август 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -728,51 +731,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="134">
+  <cellXfs count="135">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
@@ -1014,95 +1017,96 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный_объемы" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1382,51 +1386,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H27" sqref="H27"/>
+      <selection activeCell="N23" sqref="N23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A1" s="114" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="115"/>
       <c r="C1" s="115"/>
       <c r="D1" s="115"/>
       <c r="E1" s="115"/>
       <c r="F1" s="115"/>
       <c r="G1" s="115"/>
       <c r="H1" s="115"/>
       <c r="I1" s="115"/>
       <c r="J1" s="115"/>
       <c r="K1" s="115"/>
       <c r="L1" s="115"/>
       <c r="M1" s="115"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
@@ -1750,51 +1754,53 @@
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="19">
         <v>2026</v>
       </c>
       <c r="B11" s="21">
         <v>69.099999999999994</v>
       </c>
       <c r="C11" s="2">
         <v>79.599999999999994</v>
       </c>
       <c r="D11" s="2">
         <v>155.6</v>
       </c>
       <c r="E11" s="109">
         <v>76.2</v>
       </c>
       <c r="F11" s="109">
         <v>103.1</v>
       </c>
       <c r="G11" s="2">
         <v>166.1</v>
       </c>
       <c r="H11" s="2">
         <v>99.4</v>
       </c>
-      <c r="I11" s="23"/>
+      <c r="I11" s="2">
+        <v>97.1</v>
+      </c>
       <c r="J11" s="97"/>
       <c r="K11" s="97"/>
       <c r="L11" s="97"/>
       <c r="M11" s="97"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="117" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="117"/>
       <c r="C12" s="117"/>
       <c r="D12" s="117"/>
       <c r="E12" s="117"/>
       <c r="F12" s="117"/>
       <c r="G12" s="117"/>
       <c r="H12" s="117"/>
       <c r="I12" s="117"/>
       <c r="J12" s="117"/>
       <c r="K12" s="117"/>
       <c r="L12" s="117"/>
       <c r="M12" s="117"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="25">
         <v>2020</v>
@@ -2044,51 +2050,53 @@
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="25">
         <v>2026</v>
       </c>
       <c r="B19" s="21">
         <v>100.1</v>
       </c>
       <c r="C19" s="2">
         <v>100.4</v>
       </c>
       <c r="D19" s="2">
         <v>101</v>
       </c>
       <c r="E19" s="109">
         <v>101.6</v>
       </c>
       <c r="F19" s="109">
         <v>101.3</v>
       </c>
       <c r="G19" s="2">
         <v>98.8</v>
       </c>
       <c r="H19" s="2">
         <v>101.7</v>
       </c>
-      <c r="I19" s="26"/>
+      <c r="I19" s="2">
+        <v>103.6</v>
+      </c>
       <c r="J19" s="97"/>
       <c r="K19" s="97"/>
       <c r="L19" s="97"/>
       <c r="M19" s="97"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="117" t="s">
         <v>1</v>
       </c>
       <c r="B20" s="117"/>
       <c r="C20" s="117"/>
       <c r="D20" s="117"/>
       <c r="E20" s="117"/>
       <c r="F20" s="117"/>
       <c r="G20" s="117"/>
       <c r="H20" s="117"/>
       <c r="I20" s="117"/>
       <c r="J20" s="117"/>
       <c r="K20" s="117"/>
       <c r="L20" s="117"/>
       <c r="M20" s="117"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="19">
         <v>2020</v>
@@ -2338,95 +2346,97 @@
     <row r="27" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="27">
         <v>2026</v>
       </c>
       <c r="B27" s="28">
         <v>100.1</v>
       </c>
       <c r="C27" s="9">
         <v>100.2</v>
       </c>
       <c r="D27" s="9">
         <v>100.6</v>
       </c>
       <c r="E27" s="110">
         <v>100.8</v>
       </c>
       <c r="F27" s="110">
         <v>100.9</v>
       </c>
       <c r="G27" s="9">
         <v>100.3</v>
       </c>
       <c r="H27" s="9">
         <v>100.7</v>
       </c>
-      <c r="I27" s="94"/>
+      <c r="I27" s="9">
+        <v>101.1</v>
+      </c>
       <c r="J27" s="94"/>
       <c r="K27" s="94"/>
       <c r="L27" s="100"/>
       <c r="M27" s="100"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A29" s="114"/>
       <c r="B29" s="115"/>
       <c r="C29" s="115"/>
       <c r="D29" s="115"/>
       <c r="E29" s="115"/>
       <c r="F29" s="115"/>
       <c r="G29" s="115"/>
       <c r="H29" s="115"/>
       <c r="I29" s="115"/>
       <c r="J29" s="115"/>
       <c r="K29" s="115"/>
       <c r="L29" s="115"/>
       <c r="M29" s="115"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.2">
       <c r="F32" s="89"/>
       <c r="G32" s="89"/>
       <c r="H32" s="89"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A29:M29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X17"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="H11" sqref="H11"/>
+      <selection activeCell="K19" sqref="K19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="3" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A1" s="115" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="115"/>
       <c r="C1" s="115"/>
       <c r="D1" s="115"/>
       <c r="E1" s="115"/>
       <c r="F1" s="115"/>
       <c r="G1" s="115"/>
       <c r="H1" s="115"/>
       <c r="I1" s="115"/>
       <c r="J1" s="115"/>
       <c r="K1" s="115"/>
       <c r="L1" s="115"/>
       <c r="M1" s="115"/>
     </row>
@@ -2798,90 +2808,92 @@
     <row r="11" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="34">
         <v>2026</v>
       </c>
       <c r="B11" s="35">
         <v>727.1</v>
       </c>
       <c r="C11" s="35">
         <v>579</v>
       </c>
       <c r="D11" s="35">
         <v>902.8</v>
       </c>
       <c r="E11" s="35">
         <v>688.1</v>
       </c>
       <c r="F11" s="88">
         <v>709.3</v>
       </c>
       <c r="G11" s="88">
         <v>1186.5999999999999</v>
       </c>
       <c r="H11" s="88">
         <v>1203.7</v>
       </c>
-      <c r="I11" s="88"/>
+      <c r="I11" s="88">
+        <v>1169.2</v>
+      </c>
       <c r="J11" s="88"/>
       <c r="K11" s="88"/>
       <c r="L11" s="88"/>
       <c r="M11" s="88"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="115"/>
       <c r="B17" s="115"/>
       <c r="C17" s="115"/>
       <c r="D17" s="115"/>
       <c r="E17" s="115"/>
       <c r="F17" s="115"/>
       <c r="G17" s="115"/>
       <c r="H17" s="115"/>
       <c r="I17" s="115"/>
       <c r="J17" s="115"/>
       <c r="K17" s="115"/>
       <c r="L17" s="115"/>
       <c r="M17" s="115"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A17:M17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z136"/>
   <sheetViews>
-    <sheetView topLeftCell="A103" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+    <sheetView topLeftCell="A94" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="M1" activePane="topRight" state="frozen"/>
       <selection activeCell="A73" sqref="A73"/>
-      <selection pane="topRight" activeCell="N120" sqref="N120:O134"/>
+      <selection pane="topRight" activeCell="T128" sqref="T128:T129"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="8" width="11.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" customWidth="1"/>
     <col min="22" max="22" width="11" style="1" customWidth="1"/>
@@ -2926,103 +2938,103 @@
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
       <c r="J2" s="14"/>
       <c r="K2" s="14"/>
       <c r="L2" s="14"/>
       <c r="M2" s="14"/>
       <c r="N2" s="14"/>
       <c r="O2" s="14"/>
       <c r="P2" s="14"/>
       <c r="Q2" s="14"/>
       <c r="R2" s="14"/>
       <c r="S2" s="14"/>
       <c r="T2" s="14"/>
       <c r="U2" s="14"/>
       <c r="V2" s="14"/>
       <c r="W2" s="14"/>
       <c r="X2" s="14"/>
       <c r="Y2" s="14"/>
     </row>
     <row r="3" spans="1:26" s="13" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="130"/>
-      <c r="B3" s="123" t="s">
+      <c r="A3" s="127"/>
+      <c r="B3" s="128" t="s">
         <v>36</v>
       </c>
-      <c r="C3" s="125"/>
-      <c r="D3" s="123" t="s">
+      <c r="C3" s="130"/>
+      <c r="D3" s="128" t="s">
         <v>37</v>
       </c>
-      <c r="E3" s="125"/>
-      <c r="F3" s="123" t="s">
+      <c r="E3" s="130"/>
+      <c r="F3" s="128" t="s">
         <v>38</v>
       </c>
-      <c r="G3" s="125"/>
-      <c r="H3" s="123" t="s">
+      <c r="G3" s="130"/>
+      <c r="H3" s="128" t="s">
         <v>96</v>
       </c>
-      <c r="I3" s="125"/>
-      <c r="J3" s="126" t="s">
+      <c r="I3" s="130"/>
+      <c r="J3" s="121" t="s">
         <v>39</v>
       </c>
-      <c r="K3" s="127"/>
-      <c r="L3" s="123" t="s">
+      <c r="K3" s="122"/>
+      <c r="L3" s="128" t="s">
         <v>40</v>
       </c>
-      <c r="M3" s="125"/>
-      <c r="N3" s="123" t="s">
+      <c r="M3" s="130"/>
+      <c r="N3" s="128" t="s">
         <v>41</v>
       </c>
-      <c r="O3" s="125"/>
-      <c r="P3" s="123" t="s">
+      <c r="O3" s="130"/>
+      <c r="P3" s="128" t="s">
         <v>42</v>
       </c>
-      <c r="Q3" s="125"/>
-      <c r="R3" s="123" t="s">
+      <c r="Q3" s="130"/>
+      <c r="R3" s="128" t="s">
         <v>43</v>
       </c>
-      <c r="S3" s="125"/>
-      <c r="T3" s="123" t="s">
+      <c r="S3" s="130"/>
+      <c r="T3" s="128" t="s">
         <v>44</v>
       </c>
-      <c r="U3" s="125"/>
-      <c r="V3" s="123" t="s">
+      <c r="U3" s="130"/>
+      <c r="V3" s="128" t="s">
         <v>45</v>
       </c>
-      <c r="W3" s="125"/>
-      <c r="X3" s="123" t="s">
+      <c r="W3" s="130"/>
+      <c r="X3" s="128" t="s">
         <v>46</v>
       </c>
-      <c r="Y3" s="124"/>
+      <c r="Y3" s="129"/>
       <c r="Z3" s="12"/>
     </row>
     <row r="4" spans="1:26" s="7" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="129"/>
+      <c r="A4" s="120"/>
       <c r="B4" s="85" t="s">
         <v>116</v>
       </c>
       <c r="C4" s="36" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="85" t="s">
         <v>116</v>
       </c>
       <c r="E4" s="36" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="85" t="s">
         <v>116</v>
       </c>
       <c r="G4" s="36" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="85" t="s">
         <v>116</v>
       </c>
       <c r="I4" s="37" t="s">
         <v>5</v>
       </c>
       <c r="J4" s="85" t="s">
@@ -4290,103 +4302,103 @@
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="50"/>
       <c r="F22" s="50"/>
       <c r="G22" s="50"/>
       <c r="H22" s="50"/>
       <c r="I22" s="50"/>
       <c r="J22" s="50"/>
       <c r="K22" s="50"/>
       <c r="L22" s="50"/>
       <c r="M22" s="50"/>
       <c r="N22" s="50"/>
       <c r="O22" s="50"/>
       <c r="P22" s="50"/>
       <c r="Q22" s="50"/>
       <c r="R22" s="50"/>
       <c r="S22" s="50"/>
       <c r="T22" s="50"/>
       <c r="U22" s="50"/>
       <c r="V22" s="50"/>
       <c r="W22" s="50"/>
       <c r="X22" s="50"/>
       <c r="Y22" s="50"/>
     </row>
     <row r="23" spans="1:26" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="128"/>
-      <c r="B23" s="126" t="s">
+      <c r="A23" s="119"/>
+      <c r="B23" s="121" t="s">
         <v>47</v>
       </c>
-      <c r="C23" s="127"/>
-      <c r="D23" s="126" t="s">
+      <c r="C23" s="122"/>
+      <c r="D23" s="121" t="s">
         <v>48</v>
       </c>
-      <c r="E23" s="127"/>
-      <c r="F23" s="126" t="s">
+      <c r="E23" s="122"/>
+      <c r="F23" s="121" t="s">
         <v>49</v>
       </c>
-      <c r="G23" s="127"/>
-      <c r="H23" s="123" t="s">
+      <c r="G23" s="122"/>
+      <c r="H23" s="128" t="s">
         <v>98</v>
       </c>
-      <c r="I23" s="125"/>
-      <c r="J23" s="126" t="s">
+      <c r="I23" s="130"/>
+      <c r="J23" s="121" t="s">
         <v>50</v>
       </c>
-      <c r="K23" s="127"/>
-      <c r="L23" s="126" t="s">
+      <c r="K23" s="122"/>
+      <c r="L23" s="121" t="s">
         <v>83</v>
       </c>
-      <c r="M23" s="127"/>
-      <c r="N23" s="126" t="s">
+      <c r="M23" s="122"/>
+      <c r="N23" s="121" t="s">
         <v>84</v>
       </c>
-      <c r="O23" s="127"/>
-      <c r="P23" s="126" t="s">
+      <c r="O23" s="122"/>
+      <c r="P23" s="121" t="s">
         <v>85</v>
       </c>
-      <c r="Q23" s="127"/>
-      <c r="R23" s="126" t="s">
+      <c r="Q23" s="122"/>
+      <c r="R23" s="121" t="s">
         <v>86</v>
       </c>
-      <c r="S23" s="127"/>
-      <c r="T23" s="126" t="s">
+      <c r="S23" s="122"/>
+      <c r="T23" s="121" t="s">
         <v>51</v>
       </c>
-      <c r="U23" s="127"/>
-      <c r="V23" s="126" t="s">
+      <c r="U23" s="122"/>
+      <c r="V23" s="121" t="s">
         <v>87</v>
       </c>
-      <c r="W23" s="127"/>
-      <c r="X23" s="126" t="s">
+      <c r="W23" s="122"/>
+      <c r="X23" s="121" t="s">
         <v>88</v>
       </c>
       <c r="Y23" s="131"/>
       <c r="Z23" s="12"/>
     </row>
     <row r="24" spans="1:26" s="7" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="129"/>
+      <c r="A24" s="120"/>
       <c r="B24" s="85" t="s">
         <v>116</v>
       </c>
       <c r="C24" s="36" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="85" t="s">
         <v>116</v>
       </c>
       <c r="E24" s="36" t="s">
         <v>5</v>
       </c>
       <c r="F24" s="85" t="s">
         <v>116</v>
       </c>
       <c r="G24" s="36" t="s">
         <v>5</v>
       </c>
       <c r="H24" s="85" t="s">
         <v>116</v>
       </c>
       <c r="I24" s="37" t="s">
         <v>5</v>
       </c>
       <c r="J24" s="85" t="s">
@@ -5627,102 +5639,102 @@
       <c r="C41" s="50"/>
       <c r="D41" s="50"/>
       <c r="E41" s="50"/>
       <c r="F41" s="50"/>
       <c r="G41" s="50"/>
       <c r="H41" s="50"/>
       <c r="I41" s="50"/>
       <c r="J41" s="50"/>
       <c r="K41" s="50"/>
       <c r="L41" s="50"/>
       <c r="M41" s="50"/>
       <c r="N41" s="50"/>
       <c r="O41" s="50"/>
       <c r="P41" s="50"/>
       <c r="Q41" s="50"/>
       <c r="R41" s="50"/>
       <c r="S41" s="50"/>
       <c r="T41" s="50"/>
       <c r="U41" s="50"/>
       <c r="V41" s="50"/>
       <c r="W41" s="50"/>
       <c r="X41" s="50"/>
       <c r="Y41" s="50"/>
     </row>
     <row r="42" spans="1:25" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="128"/>
-      <c r="B42" s="126" t="s">
+      <c r="A42" s="119"/>
+      <c r="B42" s="121" t="s">
         <v>52</v>
       </c>
-      <c r="C42" s="127"/>
-      <c r="D42" s="126" t="s">
+      <c r="C42" s="122"/>
+      <c r="D42" s="121" t="s">
         <v>53</v>
       </c>
-      <c r="E42" s="127"/>
-      <c r="F42" s="126" t="s">
+      <c r="E42" s="122"/>
+      <c r="F42" s="121" t="s">
         <v>54</v>
       </c>
-      <c r="G42" s="127"/>
-      <c r="H42" s="123" t="s">
+      <c r="G42" s="122"/>
+      <c r="H42" s="128" t="s">
         <v>99</v>
       </c>
-      <c r="I42" s="125"/>
-      <c r="J42" s="126" t="s">
+      <c r="I42" s="130"/>
+      <c r="J42" s="121" t="s">
         <v>55</v>
       </c>
-      <c r="K42" s="127"/>
-      <c r="L42" s="126" t="s">
+      <c r="K42" s="122"/>
+      <c r="L42" s="121" t="s">
         <v>56</v>
       </c>
-      <c r="M42" s="127"/>
-      <c r="N42" s="126" t="s">
+      <c r="M42" s="122"/>
+      <c r="N42" s="121" t="s">
         <v>57</v>
       </c>
-      <c r="O42" s="127"/>
-      <c r="P42" s="126" t="s">
+      <c r="O42" s="122"/>
+      <c r="P42" s="121" t="s">
         <v>58</v>
       </c>
-      <c r="Q42" s="127"/>
-      <c r="R42" s="126" t="s">
+      <c r="Q42" s="122"/>
+      <c r="R42" s="121" t="s">
         <v>59</v>
       </c>
-      <c r="S42" s="127"/>
-      <c r="T42" s="126" t="s">
+      <c r="S42" s="122"/>
+      <c r="T42" s="121" t="s">
         <v>60</v>
       </c>
-      <c r="U42" s="127"/>
-      <c r="V42" s="126" t="s">
+      <c r="U42" s="122"/>
+      <c r="V42" s="121" t="s">
         <v>61</v>
       </c>
-      <c r="W42" s="127"/>
-      <c r="X42" s="126" t="s">
+      <c r="W42" s="122"/>
+      <c r="X42" s="121" t="s">
         <v>62</v>
       </c>
       <c r="Y42" s="131"/>
     </row>
     <row r="43" spans="1:25" s="7" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="129"/>
+      <c r="A43" s="120"/>
       <c r="B43" s="85" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="36" t="s">
         <v>5</v>
       </c>
       <c r="D43" s="85" t="s">
         <v>116</v>
       </c>
       <c r="E43" s="36" t="s">
         <v>5</v>
       </c>
       <c r="F43" s="85" t="s">
         <v>116</v>
       </c>
       <c r="G43" s="36" t="s">
         <v>5</v>
       </c>
       <c r="H43" s="85" t="s">
         <v>116</v>
       </c>
       <c r="I43" s="37" t="s">
         <v>5</v>
       </c>
       <c r="J43" s="85" t="s">
@@ -6962,102 +6974,102 @@
       <c r="C60" s="50"/>
       <c r="D60" s="50"/>
       <c r="E60" s="50"/>
       <c r="F60" s="50"/>
       <c r="G60" s="50"/>
       <c r="H60" s="50"/>
       <c r="I60" s="50"/>
       <c r="J60" s="50"/>
       <c r="K60" s="50"/>
       <c r="L60" s="50"/>
       <c r="M60" s="50"/>
       <c r="N60" s="50"/>
       <c r="O60" s="50"/>
       <c r="P60" s="50"/>
       <c r="Q60" s="50"/>
       <c r="R60" s="50"/>
       <c r="S60" s="50"/>
       <c r="T60" s="50"/>
       <c r="U60" s="50"/>
       <c r="V60" s="50"/>
       <c r="W60" s="50"/>
       <c r="X60" s="50"/>
       <c r="Y60" s="50"/>
     </row>
     <row r="61" spans="1:25" s="13" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="130"/>
-      <c r="B61" s="123" t="s">
+      <c r="A61" s="127"/>
+      <c r="B61" s="128" t="s">
         <v>63</v>
       </c>
-      <c r="C61" s="125"/>
-      <c r="D61" s="123" t="s">
+      <c r="C61" s="130"/>
+      <c r="D61" s="128" t="s">
         <v>64</v>
       </c>
-      <c r="E61" s="125"/>
-      <c r="F61" s="123" t="s">
+      <c r="E61" s="130"/>
+      <c r="F61" s="128" t="s">
         <v>65</v>
       </c>
-      <c r="G61" s="125"/>
-      <c r="H61" s="123" t="s">
+      <c r="G61" s="130"/>
+      <c r="H61" s="128" t="s">
         <v>100</v>
       </c>
-      <c r="I61" s="125"/>
+      <c r="I61" s="130"/>
       <c r="J61" s="83" t="s">
         <v>66</v>
       </c>
       <c r="K61" s="84"/>
-      <c r="L61" s="123" t="s">
+      <c r="L61" s="128" t="s">
         <v>67</v>
       </c>
-      <c r="M61" s="125"/>
-      <c r="N61" s="123" t="s">
+      <c r="M61" s="130"/>
+      <c r="N61" s="128" t="s">
         <v>68</v>
       </c>
-      <c r="O61" s="125"/>
-      <c r="P61" s="123" t="s">
+      <c r="O61" s="130"/>
+      <c r="P61" s="128" t="s">
         <v>69</v>
       </c>
-      <c r="Q61" s="125"/>
-      <c r="R61" s="123" t="s">
+      <c r="Q61" s="130"/>
+      <c r="R61" s="128" t="s">
         <v>70</v>
       </c>
-      <c r="S61" s="125"/>
-      <c r="T61" s="123" t="s">
+      <c r="S61" s="130"/>
+      <c r="T61" s="128" t="s">
         <v>71</v>
       </c>
-      <c r="U61" s="125"/>
-      <c r="V61" s="123" t="s">
+      <c r="U61" s="130"/>
+      <c r="V61" s="128" t="s">
         <v>72</v>
       </c>
-      <c r="W61" s="125"/>
-      <c r="X61" s="123" t="s">
+      <c r="W61" s="130"/>
+      <c r="X61" s="128" t="s">
         <v>73</v>
       </c>
-      <c r="Y61" s="124"/>
+      <c r="Y61" s="129"/>
     </row>
     <row r="62" spans="1:25" s="7" customFormat="1" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="129"/>
+      <c r="A62" s="120"/>
       <c r="B62" s="36" t="s">
         <v>90</v>
       </c>
       <c r="C62" s="37" t="s">
         <v>5</v>
       </c>
       <c r="D62" s="36" t="s">
         <v>90</v>
       </c>
       <c r="E62" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F62" s="85" t="s">
         <v>116</v>
       </c>
       <c r="G62" s="37" t="s">
         <v>5</v>
       </c>
       <c r="H62" s="85" t="s">
         <v>116</v>
       </c>
       <c r="I62" s="37" t="s">
         <v>5</v>
       </c>
       <c r="J62" s="85" t="s">
@@ -8297,102 +8309,102 @@
       <c r="C79" s="50"/>
       <c r="D79" s="50"/>
       <c r="E79" s="50"/>
       <c r="F79" s="50"/>
       <c r="G79" s="50"/>
       <c r="H79" s="50"/>
       <c r="I79" s="50"/>
       <c r="J79" s="50"/>
       <c r="K79" s="50"/>
       <c r="L79" s="50"/>
       <c r="M79" s="50"/>
       <c r="N79" s="50"/>
       <c r="O79" s="50"/>
       <c r="P79" s="50"/>
       <c r="Q79" s="50"/>
       <c r="R79" s="50"/>
       <c r="S79" s="50"/>
       <c r="T79" s="50"/>
       <c r="U79" s="50"/>
       <c r="V79" s="50"/>
       <c r="W79" s="50"/>
       <c r="X79" s="50"/>
       <c r="Y79" s="50"/>
     </row>
     <row r="80" spans="1:25" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="130"/>
-      <c r="B80" s="123" t="s">
+      <c r="A80" s="127"/>
+      <c r="B80" s="128" t="s">
         <v>74</v>
       </c>
-      <c r="C80" s="124"/>
-      <c r="D80" s="123" t="s">
+      <c r="C80" s="129"/>
+      <c r="D80" s="128" t="s">
         <v>75</v>
       </c>
-      <c r="E80" s="124"/>
-      <c r="F80" s="123" t="s">
+      <c r="E80" s="129"/>
+      <c r="F80" s="128" t="s">
         <v>76</v>
       </c>
-      <c r="G80" s="124"/>
-      <c r="H80" s="123" t="s">
+      <c r="G80" s="129"/>
+      <c r="H80" s="128" t="s">
         <v>101</v>
       </c>
-      <c r="I80" s="125"/>
-      <c r="J80" s="126" t="s">
+      <c r="I80" s="130"/>
+      <c r="J80" s="121" t="s">
         <v>77</v>
       </c>
-      <c r="K80" s="127"/>
-      <c r="L80" s="123" t="s">
+      <c r="K80" s="122"/>
+      <c r="L80" s="128" t="s">
         <v>78</v>
       </c>
-      <c r="M80" s="124"/>
-      <c r="N80" s="123" t="s">
+      <c r="M80" s="129"/>
+      <c r="N80" s="128" t="s">
         <v>79</v>
       </c>
-      <c r="O80" s="124"/>
-      <c r="P80" s="123" t="s">
+      <c r="O80" s="129"/>
+      <c r="P80" s="128" t="s">
         <v>80</v>
       </c>
-      <c r="Q80" s="124"/>
-      <c r="R80" s="123" t="s">
+      <c r="Q80" s="129"/>
+      <c r="R80" s="128" t="s">
         <v>81</v>
       </c>
-      <c r="S80" s="124"/>
-      <c r="T80" s="123" t="s">
+      <c r="S80" s="129"/>
+      <c r="T80" s="128" t="s">
         <v>82</v>
       </c>
-      <c r="U80" s="124"/>
-      <c r="V80" s="123" t="s">
+      <c r="U80" s="129"/>
+      <c r="V80" s="128" t="s">
         <v>89</v>
       </c>
-      <c r="W80" s="124"/>
-      <c r="X80" s="123" t="s">
+      <c r="W80" s="129"/>
+      <c r="X80" s="128" t="s">
         <v>92</v>
       </c>
-      <c r="Y80" s="124"/>
+      <c r="Y80" s="129"/>
     </row>
     <row r="81" spans="1:25" s="7" customFormat="1" ht="23.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="129"/>
+      <c r="A81" s="120"/>
       <c r="B81" s="36" t="s">
         <v>90</v>
       </c>
       <c r="C81" s="37" t="s">
         <v>5</v>
       </c>
       <c r="D81" s="36" t="s">
         <v>90</v>
       </c>
       <c r="E81" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F81" s="85" t="s">
         <v>116</v>
       </c>
       <c r="G81" s="37" t="s">
         <v>5</v>
       </c>
       <c r="H81" s="85" t="s">
         <v>116</v>
       </c>
       <c r="I81" s="37" t="s">
         <v>5</v>
       </c>
       <c r="J81" s="85" t="s">
@@ -9632,102 +9644,102 @@
       <c r="C98" s="68"/>
       <c r="D98" s="68"/>
       <c r="E98" s="68"/>
       <c r="F98" s="69"/>
       <c r="G98" s="70"/>
       <c r="H98" s="70"/>
       <c r="I98" s="70"/>
       <c r="J98" s="58"/>
       <c r="K98" s="58"/>
       <c r="L98" s="71"/>
       <c r="M98" s="71"/>
       <c r="N98" s="72"/>
       <c r="O98" s="72"/>
       <c r="P98" s="72"/>
       <c r="Q98" s="72"/>
       <c r="R98" s="72"/>
       <c r="S98" s="9"/>
       <c r="T98" s="72"/>
       <c r="U98" s="9"/>
       <c r="V98" s="72"/>
       <c r="W98" s="9"/>
       <c r="X98" s="72"/>
       <c r="Y98" s="9"/>
     </row>
     <row r="99" spans="1:25" s="7" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="132"/>
-      <c r="B99" s="121" t="s">
+      <c r="A99" s="123"/>
+      <c r="B99" s="124" t="s">
         <v>93</v>
       </c>
-      <c r="C99" s="122"/>
-      <c r="D99" s="133" t="s">
+      <c r="C99" s="125"/>
+      <c r="D99" s="126" t="s">
         <v>94</v>
       </c>
-      <c r="E99" s="121"/>
-      <c r="F99" s="121" t="s">
+      <c r="E99" s="124"/>
+      <c r="F99" s="124" t="s">
         <v>95</v>
       </c>
-      <c r="G99" s="122"/>
-      <c r="H99" s="121" t="s">
+      <c r="G99" s="125"/>
+      <c r="H99" s="124" t="s">
         <v>97</v>
       </c>
-      <c r="I99" s="122"/>
-      <c r="J99" s="119" t="s">
+      <c r="I99" s="125"/>
+      <c r="J99" s="132" t="s">
         <v>102</v>
       </c>
-      <c r="K99" s="120"/>
-      <c r="L99" s="121" t="s">
+      <c r="K99" s="133"/>
+      <c r="L99" s="124" t="s">
         <v>103</v>
       </c>
-      <c r="M99" s="122"/>
-      <c r="N99" s="121" t="s">
+      <c r="M99" s="125"/>
+      <c r="N99" s="124" t="s">
         <v>104</v>
       </c>
-      <c r="O99" s="122"/>
-      <c r="P99" s="121" t="s">
+      <c r="O99" s="125"/>
+      <c r="P99" s="124" t="s">
         <v>105</v>
       </c>
-      <c r="Q99" s="122"/>
-      <c r="R99" s="121" t="s">
+      <c r="Q99" s="125"/>
+      <c r="R99" s="124" t="s">
         <v>106</v>
       </c>
-      <c r="S99" s="122"/>
-      <c r="T99" s="121" t="s">
+      <c r="S99" s="125"/>
+      <c r="T99" s="124" t="s">
         <v>107</v>
       </c>
-      <c r="U99" s="122"/>
-      <c r="V99" s="123" t="s">
+      <c r="U99" s="125"/>
+      <c r="V99" s="128" t="s">
         <v>108</v>
       </c>
-      <c r="W99" s="124"/>
-      <c r="X99" s="123" t="s">
+      <c r="W99" s="129"/>
+      <c r="X99" s="128" t="s">
         <v>109</v>
       </c>
-      <c r="Y99" s="124"/>
+      <c r="Y99" s="129"/>
     </row>
     <row r="100" spans="1:25" s="7" customFormat="1" ht="23.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="129"/>
+      <c r="A100" s="120"/>
       <c r="B100" s="85" t="s">
         <v>116</v>
       </c>
       <c r="C100" s="86" t="s">
         <v>5</v>
       </c>
       <c r="D100" s="85" t="s">
         <v>116</v>
       </c>
       <c r="E100" s="86" t="s">
         <v>5</v>
       </c>
       <c r="F100" s="85" t="s">
         <v>116</v>
       </c>
       <c r="G100" s="86" t="s">
         <v>5</v>
       </c>
       <c r="H100" s="85" t="s">
         <v>116</v>
       </c>
       <c r="I100" s="86" t="s">
         <v>5</v>
       </c>
       <c r="J100" s="85" t="s">
@@ -10921,893 +10933,999 @@
         <v>18.032</v>
       </c>
       <c r="W115" s="100">
         <v>19.8</v>
       </c>
       <c r="X115" s="104">
         <v>20.821000000000002</v>
       </c>
       <c r="Y115" s="100">
         <v>20.3</v>
       </c>
     </row>
     <row r="117" spans="1:25" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B117" s="14"/>
       <c r="C117" s="14"/>
       <c r="D117" s="14"/>
       <c r="E117" s="14"/>
       <c r="F117" s="14"/>
       <c r="G117" s="14"/>
       <c r="H117" s="14"/>
       <c r="I117" s="14"/>
       <c r="L117" s="14"/>
       <c r="M117" s="14"/>
       <c r="N117" s="14"/>
       <c r="O117" s="14"/>
+      <c r="P117" s="14"/>
+      <c r="Q117" s="14"/>
     </row>
     <row r="118" spans="1:25" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="132"/>
-      <c r="B118" s="121" t="s">
+      <c r="A118" s="123"/>
+      <c r="B118" s="124" t="s">
         <v>110</v>
       </c>
-      <c r="C118" s="122"/>
-      <c r="D118" s="133" t="s">
+      <c r="C118" s="125"/>
+      <c r="D118" s="126" t="s">
         <v>111</v>
       </c>
-      <c r="E118" s="121"/>
-      <c r="F118" s="121" t="s">
+      <c r="E118" s="124"/>
+      <c r="F118" s="124" t="s">
         <v>112</v>
       </c>
-      <c r="G118" s="122"/>
-      <c r="H118" s="121" t="s">
+      <c r="G118" s="125"/>
+      <c r="H118" s="124" t="s">
         <v>113</v>
       </c>
-      <c r="I118" s="122"/>
-      <c r="J118" s="119" t="s">
+      <c r="I118" s="125"/>
+      <c r="J118" s="132" t="s">
         <v>114</v>
       </c>
-      <c r="K118" s="120"/>
-      <c r="L118" s="121" t="s">
+      <c r="K118" s="133"/>
+      <c r="L118" s="124" t="s">
         <v>103</v>
       </c>
-      <c r="M118" s="122"/>
-      <c r="N118" s="121" t="s">
+      <c r="M118" s="125"/>
+      <c r="N118" s="124" t="s">
         <v>117</v>
       </c>
-      <c r="O118" s="122"/>
+      <c r="O118" s="125"/>
+      <c r="P118" s="124" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q118" s="125"/>
     </row>
     <row r="119" spans="1:25" ht="23.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="129"/>
+      <c r="A119" s="120"/>
       <c r="B119" s="85" t="s">
         <v>116</v>
       </c>
       <c r="C119" s="86" t="s">
         <v>5</v>
       </c>
       <c r="D119" s="85" t="s">
         <v>116</v>
       </c>
       <c r="E119" s="86" t="s">
         <v>5</v>
       </c>
       <c r="F119" s="85" t="s">
         <v>116</v>
       </c>
       <c r="G119" s="86" t="s">
         <v>5</v>
       </c>
       <c r="H119" s="85" t="s">
         <v>116</v>
       </c>
       <c r="I119" s="86" t="s">
         <v>5</v>
       </c>
       <c r="J119" s="85" t="s">
         <v>116</v>
       </c>
       <c r="K119" s="86" t="s">
         <v>5</v>
       </c>
       <c r="L119" s="85" t="s">
         <v>116</v>
       </c>
       <c r="M119" s="86" t="s">
         <v>5</v>
       </c>
       <c r="N119" s="85" t="s">
         <v>116</v>
       </c>
       <c r="O119" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="P119" s="36" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q119" s="37" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="120" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A120" s="38" t="s">
         <v>7</v>
       </c>
       <c r="B120" s="108">
         <v>727.13499999999999</v>
       </c>
       <c r="C120" s="2">
         <v>100.1</v>
       </c>
       <c r="D120" s="39">
         <v>1306.1479999999999</v>
       </c>
       <c r="E120" s="2">
         <v>100.2</v>
       </c>
       <c r="F120" s="39">
         <v>2208.9879999999998</v>
       </c>
       <c r="G120" s="2">
         <v>100.6</v>
       </c>
       <c r="H120" s="39">
         <v>2897.1</v>
       </c>
       <c r="I120" s="109">
         <v>100.8</v>
       </c>
       <c r="J120" s="112">
         <v>3606.393</v>
       </c>
       <c r="K120" s="2">
         <v>100.9</v>
       </c>
       <c r="L120" s="112">
         <v>4792.9859999999999</v>
       </c>
       <c r="M120" s="2">
         <v>100.3</v>
       </c>
       <c r="N120" s="112">
         <v>5996.732</v>
       </c>
       <c r="O120" s="2">
         <v>100.7</v>
       </c>
+      <c r="P120" s="112">
+        <v>7165.9530000000004</v>
+      </c>
+      <c r="Q120" s="2">
+        <v>101.1</v>
+      </c>
     </row>
     <row r="121" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A121" s="41" t="s">
         <v>21</v>
       </c>
       <c r="B121" s="108">
         <v>698.22299999999996</v>
       </c>
       <c r="C121" s="2">
         <v>100.5</v>
       </c>
       <c r="D121" s="39">
         <v>1246.7629999999999</v>
       </c>
       <c r="E121" s="2">
         <v>100.6</v>
       </c>
       <c r="F121" s="39">
         <v>2115.7620000000002</v>
       </c>
       <c r="G121" s="2">
         <v>100.7</v>
       </c>
       <c r="H121" s="39">
         <v>2772.4</v>
       </c>
       <c r="I121" s="109">
         <v>104</v>
       </c>
       <c r="J121" s="112">
         <v>3450.201</v>
       </c>
       <c r="K121" s="2">
         <v>106</v>
       </c>
       <c r="L121" s="112">
         <v>4418.6559999999999</v>
       </c>
       <c r="M121" s="2">
         <v>103.4</v>
       </c>
       <c r="N121" s="112">
         <v>5417.2520000000004</v>
       </c>
       <c r="O121" s="2">
         <v>102.9</v>
       </c>
+      <c r="P121" s="112">
+        <v>6384.8680000000004</v>
+      </c>
+      <c r="Q121" s="2">
+        <v>103</v>
+      </c>
     </row>
     <row r="122" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A122" s="42" t="s">
         <v>8</v>
       </c>
       <c r="B122" s="108">
         <v>25.547000000000001</v>
       </c>
       <c r="C122" s="2">
         <v>90.3</v>
       </c>
       <c r="D122" s="39">
         <v>52.021000000000001</v>
       </c>
       <c r="E122" s="2">
         <v>94.2</v>
       </c>
       <c r="F122" s="39">
         <v>78.055999999999997</v>
       </c>
       <c r="G122" s="2">
         <v>94.5</v>
       </c>
       <c r="H122" s="39">
         <v>102.3</v>
       </c>
       <c r="I122" s="109">
         <v>81</v>
       </c>
       <c r="J122" s="112">
         <v>126.511</v>
       </c>
       <c r="K122" s="2">
         <v>75.2</v>
       </c>
       <c r="L122" s="112">
         <v>171.863</v>
       </c>
       <c r="M122" s="2">
         <v>80.7</v>
       </c>
       <c r="N122" s="112">
         <v>217.96899999999999</v>
       </c>
       <c r="O122" s="2">
         <v>84.3</v>
       </c>
+      <c r="P122" s="112">
+        <v>262.82499999999999</v>
+      </c>
+      <c r="Q122" s="2">
+        <v>86.7</v>
+      </c>
     </row>
     <row r="123" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A123" s="42" t="s">
         <v>9</v>
       </c>
       <c r="B123" s="79" t="s">
         <v>22</v>
       </c>
       <c r="C123" s="79" t="s">
         <v>22</v>
       </c>
       <c r="D123" s="66" t="s">
         <v>22</v>
       </c>
       <c r="E123" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F123" s="66" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H123" s="39"/>
       <c r="I123" s="111" t="s">
         <v>22</v>
       </c>
       <c r="J123" s="111"/>
       <c r="K123" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L123" s="112">
         <v>14.87</v>
       </c>
       <c r="M123" s="2">
         <v>51.9</v>
       </c>
       <c r="N123" s="112">
         <v>20.582000000000001</v>
       </c>
       <c r="O123" s="2">
         <v>42.3</v>
       </c>
+      <c r="P123" s="112">
+        <v>26.294</v>
+      </c>
+      <c r="Q123" s="2">
+        <v>38.200000000000003</v>
+      </c>
     </row>
     <row r="124" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A124" s="42" t="s">
         <v>13</v>
       </c>
       <c r="B124" s="79" t="s">
         <v>22</v>
       </c>
       <c r="C124" s="79" t="s">
         <v>22</v>
       </c>
       <c r="D124" s="66" t="s">
         <v>22</v>
       </c>
       <c r="E124" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F124" s="66" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H124" s="39"/>
       <c r="I124" s="111" t="s">
         <v>22</v>
       </c>
       <c r="J124" s="111"/>
       <c r="K124" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L124" s="112">
         <v>49.045999999999999</v>
       </c>
       <c r="M124" s="2">
         <v>52.1</v>
       </c>
       <c r="N124" s="112">
         <v>92.555999999999997</v>
       </c>
       <c r="O124" s="2">
         <v>65.400000000000006</v>
       </c>
+      <c r="P124" s="112">
+        <v>136.066</v>
+      </c>
+      <c r="Q124" s="2">
+        <v>72.400000000000006</v>
+      </c>
     </row>
     <row r="125" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A125" s="42" t="s">
         <v>11</v>
       </c>
       <c r="B125" s="79" t="s">
         <v>22</v>
       </c>
       <c r="C125" s="79" t="s">
         <v>22</v>
       </c>
       <c r="D125" s="63" t="s">
         <v>22</v>
       </c>
       <c r="E125" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F125" s="63" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H125" s="39"/>
       <c r="I125" s="111" t="s">
         <v>22</v>
       </c>
       <c r="J125" s="111"/>
       <c r="K125" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L125" s="112">
         <v>0.59899999999999998</v>
       </c>
       <c r="M125" s="2">
         <v>30.6</v>
       </c>
       <c r="N125" s="112">
         <v>8</v>
       </c>
       <c r="O125" s="2">
         <v>272.3</v>
       </c>
+      <c r="P125" s="112">
+        <v>15.401</v>
+      </c>
+      <c r="Q125" s="2">
+        <v>392.4</v>
+      </c>
     </row>
     <row r="126" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A126" s="42" t="s">
         <v>12</v>
       </c>
       <c r="B126" s="108">
         <v>0.21</v>
       </c>
       <c r="C126" s="2">
         <v>63.6</v>
       </c>
       <c r="D126" s="63">
         <v>0.6</v>
       </c>
       <c r="E126" s="2">
         <v>76.900000000000006</v>
       </c>
       <c r="F126" s="63">
         <v>0.86</v>
       </c>
       <c r="G126" s="2">
         <v>81.2</v>
       </c>
       <c r="H126" s="39">
         <v>1.4</v>
       </c>
       <c r="I126" s="109">
         <v>29.1</v>
       </c>
       <c r="J126" s="112">
         <v>1.7390000000000001</v>
       </c>
       <c r="K126" s="2">
         <v>21.1</v>
       </c>
       <c r="L126" s="112">
         <v>8.0679999999999996</v>
       </c>
       <c r="M126" s="2">
         <v>97.9</v>
       </c>
       <c r="N126" s="112">
         <v>12.507</v>
       </c>
       <c r="O126" s="2">
         <v>151.6</v>
       </c>
+      <c r="P126" s="112">
+        <v>16.946000000000002</v>
+      </c>
+      <c r="Q126" s="2">
+        <v>128.30000000000001</v>
+      </c>
     </row>
     <row r="127" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A127" s="42" t="s">
         <v>14</v>
       </c>
       <c r="B127" s="108">
         <v>3.1549999999999998</v>
       </c>
       <c r="C127" s="2">
         <v>93.4</v>
       </c>
       <c r="D127" s="63">
         <v>6.8</v>
       </c>
       <c r="E127" s="2">
         <v>102.2</v>
       </c>
       <c r="F127" s="63">
         <v>9.9499999999999993</v>
       </c>
       <c r="G127" s="2">
         <v>97.9</v>
       </c>
       <c r="H127" s="39">
         <v>13.2</v>
       </c>
       <c r="I127" s="109">
         <v>63.8</v>
       </c>
       <c r="J127" s="112">
         <v>16.259</v>
       </c>
       <c r="K127" s="2">
         <v>52.2</v>
       </c>
       <c r="L127" s="112">
         <v>54.914000000000001</v>
       </c>
       <c r="M127" s="2">
         <v>87.4</v>
       </c>
       <c r="N127" s="112">
         <v>71.807000000000002</v>
       </c>
       <c r="O127" s="2">
         <v>76.2</v>
       </c>
+      <c r="P127" s="112">
+        <v>87.944999999999993</v>
+      </c>
+      <c r="Q127" s="2">
+        <v>69.900000000000006</v>
+      </c>
     </row>
     <row r="128" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A128" s="42" t="s">
         <v>15</v>
       </c>
       <c r="B128" s="79" t="s">
         <v>22</v>
       </c>
       <c r="C128" s="79" t="s">
         <v>22</v>
       </c>
       <c r="D128" s="63" t="s">
         <v>22</v>
       </c>
       <c r="E128" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F128" s="63" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H128" s="39"/>
       <c r="I128" s="111" t="s">
         <v>22</v>
       </c>
       <c r="J128" s="111"/>
       <c r="K128" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L128" s="112">
         <v>2.819</v>
       </c>
       <c r="M128" s="2">
         <v>29.6</v>
       </c>
       <c r="N128" s="112">
         <v>5.6379999999999999</v>
       </c>
       <c r="O128" s="2">
         <v>43.8</v>
       </c>
-    </row>
-    <row r="129" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P128" s="112">
+        <v>8.4570000000000007</v>
+      </c>
+      <c r="Q128" s="2">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="129" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A129" s="41" t="s">
         <v>20</v>
       </c>
       <c r="B129" s="79" t="s">
         <v>22</v>
       </c>
       <c r="C129" s="79" t="s">
         <v>22</v>
       </c>
       <c r="D129" s="63" t="s">
         <v>22</v>
       </c>
       <c r="E129" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F129" s="63" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H129" s="39"/>
       <c r="I129" s="111" t="s">
         <v>22</v>
       </c>
       <c r="J129" s="111"/>
       <c r="K129" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L129" s="112">
         <v>3.8889999999999998</v>
       </c>
       <c r="M129" s="8" t="s">
         <v>22</v>
       </c>
       <c r="N129" s="112">
         <v>7.7779999999999996</v>
       </c>
       <c r="O129" s="8" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="130" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P129" s="112">
+        <v>11.667</v>
+      </c>
+      <c r="Q129" s="8" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="130" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A130" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B130" s="79" t="s">
         <v>22</v>
       </c>
       <c r="C130" s="79" t="s">
         <v>22</v>
       </c>
       <c r="D130" s="63" t="s">
         <v>22</v>
       </c>
       <c r="E130" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F130" s="63" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H130" s="39">
         <v>0.1</v>
       </c>
       <c r="I130" s="111" t="s">
         <v>22</v>
       </c>
       <c r="J130" s="112">
         <v>0.4</v>
       </c>
       <c r="K130" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L130" s="112">
         <v>1.5960000000000001</v>
       </c>
       <c r="M130" s="8" t="s">
         <v>22</v>
       </c>
       <c r="N130" s="112">
         <v>2.7919999999999998</v>
       </c>
       <c r="O130" s="8" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="131" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P130" s="112">
+        <v>3.988</v>
+      </c>
+      <c r="Q130" s="8" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="131" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A131" s="42" t="s">
         <v>17</v>
       </c>
       <c r="B131" s="79" t="s">
         <v>22</v>
       </c>
       <c r="C131" s="79" t="s">
         <v>22</v>
       </c>
       <c r="D131" s="63" t="s">
         <v>22</v>
       </c>
       <c r="E131" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F131" s="63" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H131" s="39"/>
       <c r="I131" s="111" t="s">
         <v>22</v>
       </c>
       <c r="J131" s="111"/>
       <c r="K131" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L131" s="112">
         <v>39.923000000000002</v>
       </c>
       <c r="M131" s="2">
         <v>50.6</v>
       </c>
       <c r="N131" s="112">
         <v>77.668000000000006</v>
       </c>
       <c r="O131" s="2">
         <v>67.8</v>
       </c>
-    </row>
-    <row r="132" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P131" s="112">
+        <v>115.413</v>
+      </c>
+      <c r="Q131" s="2">
+        <v>76.7</v>
+      </c>
+    </row>
+    <row r="132" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A132" s="42" t="s">
         <v>18</v>
       </c>
       <c r="B132" s="79" t="s">
         <v>22</v>
       </c>
       <c r="C132" s="79" t="s">
         <v>22</v>
       </c>
       <c r="D132" s="63" t="s">
         <v>22</v>
       </c>
       <c r="E132" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F132" s="63" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H132" s="39"/>
       <c r="I132" s="111" t="s">
         <v>22</v>
       </c>
       <c r="J132" s="111"/>
       <c r="K132" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L132" s="112">
         <v>1.196</v>
       </c>
       <c r="M132" s="2">
         <v>118.8</v>
       </c>
       <c r="N132" s="112">
         <v>1.196</v>
       </c>
       <c r="O132" s="2">
         <v>84</v>
       </c>
-    </row>
-    <row r="133" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P132" s="112">
+        <v>1.196</v>
+      </c>
+      <c r="Q132" s="2">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="133" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A133" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B133" s="79" t="s">
         <v>22</v>
       </c>
       <c r="C133" s="79" t="s">
         <v>22</v>
       </c>
       <c r="D133" s="63" t="s">
         <v>22</v>
       </c>
       <c r="E133" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F133" s="63" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H133" s="39"/>
       <c r="I133" s="111" t="s">
         <v>22</v>
       </c>
       <c r="J133" s="111"/>
       <c r="K133" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L133" s="112">
         <v>3.5960000000000001</v>
       </c>
       <c r="M133" s="2">
         <v>114.8</v>
       </c>
       <c r="N133" s="112">
         <v>7.1920000000000002</v>
       </c>
       <c r="O133" s="2">
         <v>229.3</v>
       </c>
-    </row>
-    <row r="134" spans="1:15" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="P133" s="112">
+        <v>10.788</v>
+      </c>
+      <c r="Q133" s="2">
+        <v>343.3</v>
+      </c>
+    </row>
+    <row r="134" spans="1:17" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A134" s="67" t="s">
         <v>16</v>
       </c>
       <c r="B134" s="80" t="s">
         <v>22</v>
       </c>
       <c r="C134" s="80" t="s">
         <v>22</v>
       </c>
       <c r="D134" s="50" t="s">
         <v>22</v>
       </c>
       <c r="E134" s="68" t="s">
         <v>22</v>
       </c>
       <c r="F134" s="50">
         <v>4.3600000000000003</v>
       </c>
       <c r="G134" s="68" t="s">
         <v>22</v>
       </c>
       <c r="H134" s="72">
         <v>7.7</v>
       </c>
       <c r="I134" s="110">
         <v>1081.7</v>
       </c>
       <c r="J134" s="110">
         <v>11.3</v>
       </c>
       <c r="K134" s="9">
         <v>792.4</v>
       </c>
       <c r="L134" s="113">
         <v>21.951000000000001</v>
       </c>
       <c r="M134" s="9">
         <v>491.7</v>
       </c>
       <c r="N134" s="113">
         <v>53.795000000000002</v>
       </c>
-      <c r="O134" s="2">
+      <c r="O134" s="9">
         <v>715.4</v>
       </c>
-    </row>
-    <row r="136" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="P134" s="113">
+        <v>84.099000000000004</v>
+      </c>
+      <c r="Q134" s="9">
+        <v>794.4</v>
+      </c>
+    </row>
+    <row r="135" spans="1:17" ht="15" x14ac:dyDescent="0.25">
+      <c r="Q135" s="134"/>
+    </row>
+    <row r="136" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A136" s="73" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="86">
+  <mergeCells count="87">
+    <mergeCell ref="J118:K118"/>
+    <mergeCell ref="F118:G118"/>
+    <mergeCell ref="X99:Y99"/>
+    <mergeCell ref="V99:W99"/>
+    <mergeCell ref="J99:K99"/>
+    <mergeCell ref="P99:Q99"/>
+    <mergeCell ref="R99:S99"/>
+    <mergeCell ref="T99:U99"/>
+    <mergeCell ref="H118:I118"/>
+    <mergeCell ref="L118:M118"/>
+    <mergeCell ref="F99:G99"/>
+    <mergeCell ref="H99:I99"/>
+    <mergeCell ref="L99:M99"/>
+    <mergeCell ref="N99:O99"/>
+    <mergeCell ref="N118:O118"/>
+    <mergeCell ref="P118:Q118"/>
+    <mergeCell ref="P61:Q61"/>
+    <mergeCell ref="X61:Y61"/>
+    <mergeCell ref="V61:W61"/>
+    <mergeCell ref="X80:Y80"/>
+    <mergeCell ref="V80:W80"/>
+    <mergeCell ref="T80:U80"/>
+    <mergeCell ref="T61:U61"/>
+    <mergeCell ref="J80:K80"/>
+    <mergeCell ref="L61:M61"/>
+    <mergeCell ref="N61:O61"/>
+    <mergeCell ref="H61:I61"/>
+    <mergeCell ref="H80:I80"/>
+    <mergeCell ref="L80:M80"/>
+    <mergeCell ref="N80:O80"/>
+    <mergeCell ref="R80:S80"/>
+    <mergeCell ref="P80:Q80"/>
+    <mergeCell ref="R61:S61"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="X42:Y42"/>
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="X23:Y23"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="B42:C42"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="N42:O42"/>
     <mergeCell ref="A118:A119"/>
     <mergeCell ref="B118:C118"/>
     <mergeCell ref="A99:A100"/>
     <mergeCell ref="B99:C99"/>
     <mergeCell ref="D99:E99"/>
     <mergeCell ref="D118:E118"/>
     <mergeCell ref="A80:A81"/>
     <mergeCell ref="B80:C80"/>
     <mergeCell ref="D61:E61"/>
     <mergeCell ref="F61:G61"/>
     <mergeCell ref="F80:G80"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="D80:E80"/>
-    <mergeCell ref="D42:E42"/>
-[...68 lines deleted...]
-    <mergeCell ref="N118:O118"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>ИФО общепит</vt:lpstr>
       <vt:lpstr>Объем общепит</vt:lpstr>