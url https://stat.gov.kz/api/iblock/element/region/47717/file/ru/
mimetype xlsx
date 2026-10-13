--- v5 (2026-09-21)
+++ v6 (2026-10-13)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4620" yWindow="225" windowWidth="18240" windowHeight="8055"/>
+    <workbookView xWindow="2130" yWindow="210" windowWidth="20400" windowHeight="9240"/>
   </bookViews>
   <sheets>
-    <sheet name="ИФО общепит" sheetId="5" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Обьем и ИФО по районам" sheetId="6" r:id="rId3"/>
+    <sheet name="Метаданные" sheetId="8" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
+    <sheet name="ИФО общепит" sheetId="5" r:id="rId3"/>
+    <sheet name="Объем общепит" sheetId="4" r:id="rId4"/>
+    <sheet name="Обьем и ИФО по районам" sheetId="6" r:id="rId5"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="756" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="805" uniqueCount="163">
   <si>
     <t>Объем оказанных услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
     <t>Северо-Казахстанская область</t>
   </si>
   <si>
@@ -372,62 +376,195 @@
     <t>Январь 2026г.</t>
   </si>
   <si>
     <t>Январь-февраль 2026г.</t>
   </si>
   <si>
     <t>Январь-март 2026г.</t>
   </si>
   <si>
     <t>Январь-апрель 2026г.</t>
   </si>
   <si>
     <t>Январь-май 2026г.</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. теңге</t>
   </si>
   <si>
     <t>объем  услуг, млн. теңге</t>
   </si>
   <si>
     <t>Январь-июль 2026г.</t>
   </si>
   <si>
     <t>Январь-август 2026г.</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С января  2020 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Управление статистики торговли и услуг</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Закирова Фарида </t>
+  </si>
+  <si>
+    <t>+7 7152 466771</t>
+  </si>
+  <si>
+    <t>fa.zakirova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>171501, 171506</t>
+  </si>
+  <si>
+    <t>Объем оказанных услуг по предоставлению и обеспечению питанием и напитками, ИФО услуг по предоставлению продуктов питания и напитков в разрезе районов</t>
+  </si>
+  <si>
+    <t>Агрегация, расчетный</t>
+  </si>
+  <si>
+    <t>Для предприятий общественного питания объем оказанных услуг приравнивается к его товарообороту, включая поставку готовой пищи. Проданные напитки и продукты являются материальными затратами и включаются в объем произведенной продукции. Для расчета индекса физического объема реализации товаров (услуг) сравниваются обороты отчетного и базисного периодов в ценах одного и того же периода, принятого в качестве базисного периода (в постоянных ценах)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Объем реализации услуг по предоставлению и обеспечению питанием и напитками представляет собой выручку от реализации собственной кулинарной продукции (блюд, кулинарных изделий, полуфабрикатов) и покупных товаров без кулинарной обработки (мучных, кондитерских и хлебобулочных изделий, фруктов, алкогольных и безалкогольных напитков и других товаров) населению для потребления в местах их продажи (в большинстве случаев), организациям и индивидуальным предпринимателям для организации питания различных контингентов населения. Индекс стоимостных объемов оборота в текущих ценах характеризует изменение объемов оборота за счет изменения цен и количества проданных товаров.
+</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/sko/dynamic-tables/1448/</t>
+  </si>
+  <si>
+    <t>«Отчет о реализации товаров и услуг» (индекс –2-торговля, периодичность – месячная)</t>
+  </si>
+  <si>
+    <t>млн. теңге, процент</t>
+  </si>
+  <si>
+    <t>Январь-сентябрь 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -503,60 +640,115 @@
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="19">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -724,58 +916,98 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="135">
+  <cellXfs count="169">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
@@ -1002,130 +1234,222 @@
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="19" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="19" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="19" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="19" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="19" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="19" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="19" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="19" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="19" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="10">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="9"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="6"/>
+    <cellStyle name="Обычный 2 2 2" xfId="8"/>
     <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 3 2" xfId="7"/>
+    <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный_объемы" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1370,90 +1694,481 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:J22"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="41" style="125" customWidth="1"/>
+    <col min="2" max="2" width="108.28515625" style="125" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="125"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A1" s="123"/>
+      <c r="B1" s="123"/>
+      <c r="C1" s="124"/>
+      <c r="D1" s="124"/>
+      <c r="E1" s="124"/>
+      <c r="F1" s="124"/>
+      <c r="G1" s="124"/>
+      <c r="H1" s="124"/>
+      <c r="I1" s="124"/>
+      <c r="J1" s="124"/>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A2" s="126" t="s">
+        <v>126</v>
+      </c>
+      <c r="B2" s="127" t="s">
+        <v>154</v>
+      </c>
+      <c r="C2" s="124"/>
+      <c r="D2" s="124"/>
+      <c r="E2" s="124"/>
+      <c r="F2" s="124"/>
+      <c r="G2" s="124"/>
+      <c r="H2" s="124"/>
+      <c r="I2" s="124"/>
+      <c r="J2" s="124"/>
+    </row>
+    <row r="3" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="126" t="s">
+        <v>127</v>
+      </c>
+      <c r="B3" s="119" t="s">
+        <v>155</v>
+      </c>
+      <c r="C3" s="124"/>
+      <c r="D3" s="124"/>
+      <c r="E3" s="124"/>
+      <c r="F3" s="124"/>
+      <c r="G3" s="124"/>
+      <c r="H3" s="124"/>
+      <c r="I3" s="124"/>
+      <c r="J3" s="124"/>
+    </row>
+    <row r="4" spans="1:10" s="144" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="141" t="s">
+        <v>128</v>
+      </c>
+      <c r="B4" s="142" t="s">
+        <v>161</v>
+      </c>
+      <c r="C4" s="143"/>
+      <c r="D4" s="143"/>
+      <c r="E4" s="143"/>
+      <c r="F4" s="143"/>
+      <c r="G4" s="143"/>
+      <c r="H4" s="143"/>
+      <c r="I4" s="143"/>
+      <c r="J4" s="143"/>
+    </row>
+    <row r="5" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A5" s="128" t="s">
+        <v>129</v>
+      </c>
+      <c r="B5" s="119" t="s">
+        <v>155</v>
+      </c>
+      <c r="C5" s="129"/>
+      <c r="D5" s="129"/>
+      <c r="E5" s="129"/>
+      <c r="F5" s="129"/>
+      <c r="G5" s="129"/>
+      <c r="H5" s="129"/>
+      <c r="I5" s="129"/>
+      <c r="J5" s="129"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A6" s="128" t="s">
+        <v>130</v>
+      </c>
+      <c r="B6" s="130" t="s">
+        <v>131</v>
+      </c>
+      <c r="C6" s="124"/>
+      <c r="D6" s="124"/>
+      <c r="E6" s="124"/>
+      <c r="F6" s="124"/>
+      <c r="G6" s="124"/>
+      <c r="H6" s="124"/>
+      <c r="I6" s="124"/>
+      <c r="J6" s="124"/>
+    </row>
+    <row r="7" spans="1:10" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="126" t="s">
+        <v>132</v>
+      </c>
+      <c r="B7" s="119" t="s">
+        <v>158</v>
+      </c>
+      <c r="C7" s="124"/>
+      <c r="D7" s="124"/>
+      <c r="E7" s="124"/>
+      <c r="F7" s="124"/>
+      <c r="G7" s="124"/>
+      <c r="H7" s="124"/>
+      <c r="I7" s="124"/>
+      <c r="J7" s="124"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="126" t="s">
+        <v>133</v>
+      </c>
+      <c r="B8" s="131" t="s">
+        <v>156</v>
+      </c>
+      <c r="C8" s="124"/>
+      <c r="D8" s="124"/>
+      <c r="E8" s="124"/>
+      <c r="F8" s="124"/>
+      <c r="G8" s="124"/>
+      <c r="H8" s="124"/>
+      <c r="I8" s="124"/>
+      <c r="J8" s="124"/>
+    </row>
+    <row r="9" spans="1:10" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="126" t="s">
+        <v>134</v>
+      </c>
+      <c r="B9" s="119" t="s">
+        <v>157</v>
+      </c>
+      <c r="C9" s="124"/>
+      <c r="D9" s="124"/>
+      <c r="E9" s="124"/>
+      <c r="F9" s="124"/>
+      <c r="G9" s="124"/>
+      <c r="H9" s="124"/>
+      <c r="I9" s="124"/>
+      <c r="J9" s="124"/>
+    </row>
+    <row r="10" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="126" t="s">
+        <v>135</v>
+      </c>
+      <c r="B10" s="140" t="s">
+        <v>160</v>
+      </c>
+      <c r="C10" s="124"/>
+      <c r="D10" s="124"/>
+      <c r="E10" s="124"/>
+      <c r="F10" s="124"/>
+      <c r="G10" s="124"/>
+      <c r="H10" s="124"/>
+      <c r="I10" s="124"/>
+      <c r="J10" s="124"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="126" t="s">
+        <v>136</v>
+      </c>
+      <c r="B11" s="132"/>
+      <c r="C11" s="124"/>
+      <c r="D11" s="124"/>
+      <c r="E11" s="124"/>
+      <c r="F11" s="124"/>
+      <c r="G11" s="124"/>
+      <c r="H11" s="124"/>
+      <c r="I11" s="124"/>
+      <c r="J11" s="124"/>
+    </row>
+    <row r="12" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="126" t="s">
+        <v>137</v>
+      </c>
+      <c r="B12" s="133" t="s">
+        <v>138</v>
+      </c>
+      <c r="C12" s="124"/>
+      <c r="D12" s="124"/>
+      <c r="E12" s="124"/>
+      <c r="F12" s="124"/>
+      <c r="G12" s="124"/>
+      <c r="H12" s="124"/>
+      <c r="I12" s="124"/>
+      <c r="J12" s="124"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="134" t="s">
+        <v>139</v>
+      </c>
+      <c r="B13" s="135" t="s">
+        <v>140</v>
+      </c>
+      <c r="C13" s="124"/>
+      <c r="D13" s="124"/>
+      <c r="E13" s="124"/>
+      <c r="F13" s="124"/>
+      <c r="G13" s="124"/>
+      <c r="H13" s="124"/>
+      <c r="I13" s="124"/>
+      <c r="J13" s="124"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="134" t="s">
+        <v>141</v>
+      </c>
+      <c r="B14" s="136" t="s">
+        <v>159</v>
+      </c>
+      <c r="C14" s="124"/>
+      <c r="D14" s="124"/>
+      <c r="E14" s="124"/>
+      <c r="F14" s="124"/>
+      <c r="G14" s="124"/>
+      <c r="H14" s="124"/>
+      <c r="I14" s="124"/>
+      <c r="J14" s="124"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="134" t="s">
+        <v>142</v>
+      </c>
+      <c r="B15" s="136" t="s">
+        <v>143</v>
+      </c>
+      <c r="C15" s="124"/>
+      <c r="D15" s="124"/>
+      <c r="E15" s="124"/>
+      <c r="F15" s="124"/>
+      <c r="G15" s="124"/>
+      <c r="H15" s="124"/>
+      <c r="I15" s="124"/>
+      <c r="J15" s="124"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="126" t="s">
+        <v>144</v>
+      </c>
+      <c r="B16" s="137">
+        <v>46246</v>
+      </c>
+      <c r="C16" s="124"/>
+      <c r="D16" s="124"/>
+      <c r="E16" s="124"/>
+      <c r="F16" s="124"/>
+      <c r="G16" s="124"/>
+      <c r="H16" s="124"/>
+      <c r="I16" s="124"/>
+      <c r="J16" s="124"/>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="126" t="s">
+        <v>145</v>
+      </c>
+      <c r="B17" s="137">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="126" t="s">
+        <v>146</v>
+      </c>
+      <c r="B18" s="120" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="126" t="s">
+        <v>147</v>
+      </c>
+      <c r="B19" s="120" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="126" t="s">
+        <v>148</v>
+      </c>
+      <c r="B20" s="121" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="126" t="s">
+        <v>149</v>
+      </c>
+      <c r="B21" s="122" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" s="138"/>
+      <c r="B22" s="139"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B5:B16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B15" sqref="B15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="110.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B5" s="115" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B6" s="115" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="115" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="115" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="115" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B10" s="115"/>
+    </row>
+    <row r="11" spans="2:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="116" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B12" s="115"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B13" s="115"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B14" s="117"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B15" s="117"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B16" s="118" t="s">
+        <v>125</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N32"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="N23" sqref="N23"/>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="J19" sqref="J19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A1" s="114" t="s">
+      <c r="A1" s="149" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="115"/>
-[...10 lines deleted...]
-      <c r="M1" s="115"/>
+      <c r="B1" s="150"/>
+      <c r="C1" s="150"/>
+      <c r="D1" s="150"/>
+      <c r="E1" s="150"/>
+      <c r="F1" s="150"/>
+      <c r="G1" s="150"/>
+      <c r="H1" s="150"/>
+      <c r="I1" s="150"/>
+      <c r="J1" s="150"/>
+      <c r="K1" s="150"/>
+      <c r="L1" s="150"/>
+      <c r="M1" s="150"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="10"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
       <c r="J2" s="11"/>
       <c r="K2" s="11"/>
       <c r="L2" s="11"/>
       <c r="M2" s="11"/>
     </row>
     <row r="3" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15"/>
       <c r="B3" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>25</v>
       </c>
       <c r="D3" s="16" t="s">
@@ -1467,65 +2182,65 @@
       </c>
       <c r="G3" s="16" t="s">
         <v>29</v>
       </c>
       <c r="H3" s="16" t="s">
         <v>30</v>
       </c>
       <c r="I3" s="16" t="s">
         <v>31</v>
       </c>
       <c r="J3" s="16" t="s">
         <v>32</v>
       </c>
       <c r="K3" s="17" t="s">
         <v>33</v>
       </c>
       <c r="L3" s="16" t="s">
         <v>34</v>
       </c>
       <c r="M3" s="18" t="s">
         <v>35</v>
       </c>
       <c r="N3" s="4"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A4" s="116" t="s">
+      <c r="A4" s="151" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="116"/>
-[...10 lines deleted...]
-      <c r="M4" s="116"/>
+      <c r="B4" s="151"/>
+      <c r="C4" s="151"/>
+      <c r="D4" s="151"/>
+      <c r="E4" s="151"/>
+      <c r="F4" s="151"/>
+      <c r="G4" s="151"/>
+      <c r="H4" s="151"/>
+      <c r="I4" s="151"/>
+      <c r="J4" s="151"/>
+      <c r="K4" s="151"/>
+      <c r="L4" s="151"/>
+      <c r="M4" s="151"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A5" s="19">
         <v>2020</v>
       </c>
       <c r="B5" s="20">
         <v>116.4</v>
       </c>
       <c r="C5" s="20">
         <v>100.8</v>
       </c>
       <c r="D5" s="20">
         <v>88.1</v>
       </c>
       <c r="E5" s="20">
         <v>47</v>
       </c>
       <c r="F5" s="20">
         <v>108.3</v>
       </c>
       <c r="G5" s="20">
         <v>178.1</v>
       </c>
       <c r="H5" s="20">
         <v>98.5</v>
@@ -1757,71 +2472,73 @@
       </c>
       <c r="B11" s="21">
         <v>69.099999999999994</v>
       </c>
       <c r="C11" s="2">
         <v>79.599999999999994</v>
       </c>
       <c r="D11" s="2">
         <v>155.6</v>
       </c>
       <c r="E11" s="109">
         <v>76.2</v>
       </c>
       <c r="F11" s="109">
         <v>103.1</v>
       </c>
       <c r="G11" s="2">
         <v>166.1</v>
       </c>
       <c r="H11" s="2">
         <v>99.4</v>
       </c>
       <c r="I11" s="2">
         <v>97.1</v>
       </c>
-      <c r="J11" s="97"/>
+      <c r="J11" s="145">
+        <v>86.9</v>
+      </c>
       <c r="K11" s="97"/>
       <c r="L11" s="97"/>
       <c r="M11" s="97"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A12" s="117" t="s">
+      <c r="A12" s="152" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="117"/>
-[...10 lines deleted...]
-      <c r="M12" s="117"/>
+      <c r="B12" s="152"/>
+      <c r="C12" s="152"/>
+      <c r="D12" s="152"/>
+      <c r="E12" s="152"/>
+      <c r="F12" s="152"/>
+      <c r="G12" s="152"/>
+      <c r="H12" s="152"/>
+      <c r="I12" s="152"/>
+      <c r="J12" s="152"/>
+      <c r="K12" s="152"/>
+      <c r="L12" s="152"/>
+      <c r="M12" s="152"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="25">
         <v>2020</v>
       </c>
       <c r="B13" s="21">
         <v>98.5</v>
       </c>
       <c r="C13" s="21">
         <v>101.7</v>
       </c>
       <c r="D13" s="21">
         <v>77</v>
       </c>
       <c r="E13" s="21">
         <v>36.1</v>
       </c>
       <c r="F13" s="21">
         <v>38.799999999999997</v>
       </c>
       <c r="G13" s="21">
         <v>69.5</v>
       </c>
       <c r="H13" s="21">
         <v>88.5</v>
@@ -2053,71 +2770,73 @@
       </c>
       <c r="B19" s="21">
         <v>100.1</v>
       </c>
       <c r="C19" s="2">
         <v>100.4</v>
       </c>
       <c r="D19" s="2">
         <v>101</v>
       </c>
       <c r="E19" s="109">
         <v>101.6</v>
       </c>
       <c r="F19" s="109">
         <v>101.3</v>
       </c>
       <c r="G19" s="2">
         <v>98.8</v>
       </c>
       <c r="H19" s="2">
         <v>101.7</v>
       </c>
       <c r="I19" s="2">
         <v>103.6</v>
       </c>
-      <c r="J19" s="97"/>
+      <c r="J19" s="146">
+        <v>102.8</v>
+      </c>
       <c r="K19" s="97"/>
       <c r="L19" s="97"/>
       <c r="M19" s="97"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A20" s="117" t="s">
+      <c r="A20" s="152" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="117"/>
-[...10 lines deleted...]
-      <c r="M20" s="117"/>
+      <c r="B20" s="152"/>
+      <c r="C20" s="152"/>
+      <c r="D20" s="152"/>
+      <c r="E20" s="152"/>
+      <c r="F20" s="152"/>
+      <c r="G20" s="152"/>
+      <c r="H20" s="152"/>
+      <c r="I20" s="152"/>
+      <c r="J20" s="152"/>
+      <c r="K20" s="152"/>
+      <c r="L20" s="152"/>
+      <c r="M20" s="152"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="19">
         <v>2020</v>
       </c>
       <c r="B21" s="21">
         <v>98.5</v>
       </c>
       <c r="C21" s="21">
         <v>100.1</v>
       </c>
       <c r="D21" s="21">
         <v>91.6</v>
       </c>
       <c r="E21" s="21">
         <v>76.7</v>
       </c>
       <c r="F21" s="21">
         <v>68.400000000000006</v>
       </c>
       <c r="G21" s="21">
         <v>68.599999999999994</v>
       </c>
       <c r="H21" s="21">
         <v>71</v>
@@ -2349,135 +3068,137 @@
       </c>
       <c r="B27" s="28">
         <v>100.1</v>
       </c>
       <c r="C27" s="9">
         <v>100.2</v>
       </c>
       <c r="D27" s="9">
         <v>100.6</v>
       </c>
       <c r="E27" s="110">
         <v>100.8</v>
       </c>
       <c r="F27" s="110">
         <v>100.9</v>
       </c>
       <c r="G27" s="9">
         <v>100.3</v>
       </c>
       <c r="H27" s="9">
         <v>100.7</v>
       </c>
       <c r="I27" s="9">
         <v>101.1</v>
       </c>
-      <c r="J27" s="94"/>
+      <c r="J27" s="9">
+        <v>101.3</v>
+      </c>
       <c r="K27" s="94"/>
       <c r="L27" s="100"/>
       <c r="M27" s="100"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A29" s="114"/>
-[...11 lines deleted...]
-      <c r="M29" s="115"/>
+      <c r="A29" s="149"/>
+      <c r="B29" s="150"/>
+      <c r="C29" s="150"/>
+      <c r="D29" s="150"/>
+      <c r="E29" s="150"/>
+      <c r="F29" s="150"/>
+      <c r="G29" s="150"/>
+      <c r="H29" s="150"/>
+      <c r="I29" s="150"/>
+      <c r="J29" s="150"/>
+      <c r="K29" s="150"/>
+      <c r="L29" s="150"/>
+      <c r="M29" s="150"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.2">
       <c r="F32" s="89"/>
       <c r="G32" s="89"/>
       <c r="H32" s="89"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A29:M29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X17"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="K19" sqref="K19"/>
+      <selection activeCell="I24" sqref="I24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="3" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A1" s="115" t="s">
+      <c r="A1" s="150" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="115"/>
-[...10 lines deleted...]
-      <c r="M1" s="115"/>
+      <c r="B1" s="150"/>
+      <c r="C1" s="150"/>
+      <c r="D1" s="150"/>
+      <c r="E1" s="150"/>
+      <c r="F1" s="150"/>
+      <c r="G1" s="150"/>
+      <c r="H1" s="150"/>
+      <c r="I1" s="150"/>
+      <c r="J1" s="150"/>
+      <c r="K1" s="150"/>
+      <c r="L1" s="150"/>
+      <c r="M1" s="150"/>
     </row>
     <row r="2" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="118" t="s">
+      <c r="A2" s="153" t="s">
         <v>115</v>
       </c>
-      <c r="B2" s="118"/>
-[...10 lines deleted...]
-      <c r="M2" s="118"/>
+      <c r="B2" s="153"/>
+      <c r="C2" s="153"/>
+      <c r="D2" s="153"/>
+      <c r="E2" s="153"/>
+      <c r="F2" s="153"/>
+      <c r="G2" s="153"/>
+      <c r="H2" s="153"/>
+      <c r="I2" s="153"/>
+      <c r="J2" s="153"/>
+      <c r="K2" s="153"/>
+      <c r="L2" s="153"/>
+      <c r="M2" s="153"/>
     </row>
     <row r="3" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15"/>
       <c r="B3" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>25</v>
       </c>
       <c r="D3" s="16" t="s">
         <v>26</v>
       </c>
       <c r="E3" s="16" t="s">
         <v>27</v>
       </c>
       <c r="F3" s="16" t="s">
         <v>28</v>
       </c>
       <c r="G3" s="16" t="s">
         <v>29</v>
       </c>
       <c r="H3" s="16" t="s">
         <v>30</v>
       </c>
       <c r="I3" s="16" t="s">
@@ -2811,230 +3532,232 @@
       </c>
       <c r="B11" s="35">
         <v>727.1</v>
       </c>
       <c r="C11" s="35">
         <v>579</v>
       </c>
       <c r="D11" s="35">
         <v>902.8</v>
       </c>
       <c r="E11" s="35">
         <v>688.1</v>
       </c>
       <c r="F11" s="88">
         <v>709.3</v>
       </c>
       <c r="G11" s="88">
         <v>1186.5999999999999</v>
       </c>
       <c r="H11" s="88">
         <v>1203.7</v>
       </c>
       <c r="I11" s="88">
         <v>1169.2</v>
       </c>
-      <c r="J11" s="88"/>
+      <c r="J11" s="88">
+        <v>1021.2</v>
+      </c>
       <c r="K11" s="88"/>
       <c r="L11" s="88"/>
       <c r="M11" s="88"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A17" s="115"/>
-[...11 lines deleted...]
-      <c r="M17" s="115"/>
+      <c r="A17" s="150"/>
+      <c r="B17" s="150"/>
+      <c r="C17" s="150"/>
+      <c r="D17" s="150"/>
+      <c r="E17" s="150"/>
+      <c r="F17" s="150"/>
+      <c r="G17" s="150"/>
+      <c r="H17" s="150"/>
+      <c r="I17" s="150"/>
+      <c r="J17" s="150"/>
+      <c r="K17" s="150"/>
+      <c r="L17" s="150"/>
+      <c r="M17" s="150"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A17:M17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z136"/>
   <sheetViews>
-    <sheetView topLeftCell="A94" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="M1" activePane="topRight" state="frozen"/>
+    <sheetView topLeftCell="A106" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="G1" activePane="topRight" state="frozen"/>
       <selection activeCell="A73" sqref="A73"/>
-      <selection pane="topRight" activeCell="T128" sqref="T128:T129"/>
+      <selection pane="topRight" activeCell="R120" sqref="R120:S134"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="8" width="11.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" customWidth="1"/>
     <col min="22" max="22" width="11" style="1" customWidth="1"/>
     <col min="23" max="23" width="8" style="1" customWidth="1"/>
     <col min="24" max="24" width="12.5703125" style="1" customWidth="1"/>
     <col min="25" max="25" width="9.140625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="115" t="s">
+      <c r="A1" s="150" t="s">
         <v>91</v>
       </c>
-      <c r="B1" s="115"/>
-[...22 lines deleted...]
-      <c r="Y1" s="115"/>
+      <c r="B1" s="150"/>
+      <c r="C1" s="150"/>
+      <c r="D1" s="150"/>
+      <c r="E1" s="150"/>
+      <c r="F1" s="150"/>
+      <c r="G1" s="150"/>
+      <c r="H1" s="150"/>
+      <c r="I1" s="150"/>
+      <c r="J1" s="150"/>
+      <c r="K1" s="150"/>
+      <c r="L1" s="150"/>
+      <c r="M1" s="150"/>
+      <c r="N1" s="150"/>
+      <c r="O1" s="150"/>
+      <c r="P1" s="150"/>
+      <c r="Q1" s="150"/>
+      <c r="R1" s="150"/>
+      <c r="S1" s="150"/>
+      <c r="T1" s="150"/>
+      <c r="U1" s="150"/>
+      <c r="V1" s="150"/>
+      <c r="W1" s="150"/>
+      <c r="X1" s="150"/>
+      <c r="Y1" s="150"/>
     </row>
     <row r="2" spans="1:26" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="14"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
       <c r="J2" s="14"/>
       <c r="K2" s="14"/>
       <c r="L2" s="14"/>
       <c r="M2" s="14"/>
       <c r="N2" s="14"/>
       <c r="O2" s="14"/>
       <c r="P2" s="14"/>
       <c r="Q2" s="14"/>
       <c r="R2" s="14"/>
       <c r="S2" s="14"/>
       <c r="T2" s="14"/>
       <c r="U2" s="14"/>
       <c r="V2" s="14"/>
       <c r="W2" s="14"/>
       <c r="X2" s="14"/>
       <c r="Y2" s="14"/>
     </row>
     <row r="3" spans="1:26" s="13" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="127"/>
-      <c r="B3" s="128" t="s">
+      <c r="A3" s="156"/>
+      <c r="B3" s="158" t="s">
         <v>36</v>
       </c>
-      <c r="C3" s="130"/>
-      <c r="D3" s="128" t="s">
+      <c r="C3" s="160"/>
+      <c r="D3" s="158" t="s">
         <v>37</v>
       </c>
-      <c r="E3" s="130"/>
-      <c r="F3" s="128" t="s">
+      <c r="E3" s="160"/>
+      <c r="F3" s="158" t="s">
         <v>38</v>
       </c>
-      <c r="G3" s="130"/>
-      <c r="H3" s="128" t="s">
+      <c r="G3" s="160"/>
+      <c r="H3" s="158" t="s">
         <v>96</v>
       </c>
-      <c r="I3" s="130"/>
-      <c r="J3" s="121" t="s">
+      <c r="I3" s="160"/>
+      <c r="J3" s="165" t="s">
         <v>39</v>
       </c>
-      <c r="K3" s="122"/>
-      <c r="L3" s="128" t="s">
+      <c r="K3" s="167"/>
+      <c r="L3" s="158" t="s">
         <v>40</v>
       </c>
-      <c r="M3" s="130"/>
-      <c r="N3" s="128" t="s">
+      <c r="M3" s="160"/>
+      <c r="N3" s="158" t="s">
         <v>41</v>
       </c>
-      <c r="O3" s="130"/>
-      <c r="P3" s="128" t="s">
+      <c r="O3" s="160"/>
+      <c r="P3" s="158" t="s">
         <v>42</v>
       </c>
-      <c r="Q3" s="130"/>
-      <c r="R3" s="128" t="s">
+      <c r="Q3" s="160"/>
+      <c r="R3" s="158" t="s">
         <v>43</v>
       </c>
-      <c r="S3" s="130"/>
-      <c r="T3" s="128" t="s">
+      <c r="S3" s="160"/>
+      <c r="T3" s="158" t="s">
         <v>44</v>
       </c>
-      <c r="U3" s="130"/>
-      <c r="V3" s="128" t="s">
+      <c r="U3" s="160"/>
+      <c r="V3" s="158" t="s">
         <v>45</v>
       </c>
-      <c r="W3" s="130"/>
-      <c r="X3" s="128" t="s">
+      <c r="W3" s="160"/>
+      <c r="X3" s="158" t="s">
         <v>46</v>
       </c>
-      <c r="Y3" s="129"/>
+      <c r="Y3" s="159"/>
       <c r="Z3" s="12"/>
     </row>
     <row r="4" spans="1:26" s="7" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="120"/>
+      <c r="A4" s="157"/>
       <c r="B4" s="85" t="s">
         <v>116</v>
       </c>
       <c r="C4" s="36" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="85" t="s">
         <v>116</v>
       </c>
       <c r="E4" s="36" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="85" t="s">
         <v>116</v>
       </c>
       <c r="G4" s="36" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="85" t="s">
         <v>116</v>
       </c>
       <c r="I4" s="37" t="s">
         <v>5</v>
       </c>
       <c r="J4" s="85" t="s">
@@ -4302,103 +5025,103 @@
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="50"/>
       <c r="F22" s="50"/>
       <c r="G22" s="50"/>
       <c r="H22" s="50"/>
       <c r="I22" s="50"/>
       <c r="J22" s="50"/>
       <c r="K22" s="50"/>
       <c r="L22" s="50"/>
       <c r="M22" s="50"/>
       <c r="N22" s="50"/>
       <c r="O22" s="50"/>
       <c r="P22" s="50"/>
       <c r="Q22" s="50"/>
       <c r="R22" s="50"/>
       <c r="S22" s="50"/>
       <c r="T22" s="50"/>
       <c r="U22" s="50"/>
       <c r="V22" s="50"/>
       <c r="W22" s="50"/>
       <c r="X22" s="50"/>
       <c r="Y22" s="50"/>
     </row>
     <row r="23" spans="1:26" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="119"/>
-      <c r="B23" s="121" t="s">
+      <c r="A23" s="168"/>
+      <c r="B23" s="165" t="s">
         <v>47</v>
       </c>
-      <c r="C23" s="122"/>
-      <c r="D23" s="121" t="s">
+      <c r="C23" s="167"/>
+      <c r="D23" s="165" t="s">
         <v>48</v>
       </c>
-      <c r="E23" s="122"/>
-      <c r="F23" s="121" t="s">
+      <c r="E23" s="167"/>
+      <c r="F23" s="165" t="s">
         <v>49</v>
       </c>
-      <c r="G23" s="122"/>
-      <c r="H23" s="128" t="s">
+      <c r="G23" s="167"/>
+      <c r="H23" s="158" t="s">
         <v>98</v>
       </c>
-      <c r="I23" s="130"/>
-      <c r="J23" s="121" t="s">
+      <c r="I23" s="160"/>
+      <c r="J23" s="165" t="s">
         <v>50</v>
       </c>
-      <c r="K23" s="122"/>
-      <c r="L23" s="121" t="s">
+      <c r="K23" s="167"/>
+      <c r="L23" s="165" t="s">
         <v>83</v>
       </c>
-      <c r="M23" s="122"/>
-      <c r="N23" s="121" t="s">
+      <c r="M23" s="167"/>
+      <c r="N23" s="165" t="s">
         <v>84</v>
       </c>
-      <c r="O23" s="122"/>
-      <c r="P23" s="121" t="s">
+      <c r="O23" s="167"/>
+      <c r="P23" s="165" t="s">
         <v>85</v>
       </c>
-      <c r="Q23" s="122"/>
-      <c r="R23" s="121" t="s">
+      <c r="Q23" s="167"/>
+      <c r="R23" s="165" t="s">
         <v>86</v>
       </c>
-      <c r="S23" s="122"/>
-      <c r="T23" s="121" t="s">
+      <c r="S23" s="167"/>
+      <c r="T23" s="165" t="s">
         <v>51</v>
       </c>
-      <c r="U23" s="122"/>
-      <c r="V23" s="121" t="s">
+      <c r="U23" s="167"/>
+      <c r="V23" s="165" t="s">
         <v>87</v>
       </c>
-      <c r="W23" s="122"/>
-      <c r="X23" s="121" t="s">
+      <c r="W23" s="167"/>
+      <c r="X23" s="165" t="s">
         <v>88</v>
       </c>
-      <c r="Y23" s="131"/>
+      <c r="Y23" s="166"/>
       <c r="Z23" s="12"/>
     </row>
     <row r="24" spans="1:26" s="7" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="120"/>
+      <c r="A24" s="157"/>
       <c r="B24" s="85" t="s">
         <v>116</v>
       </c>
       <c r="C24" s="36" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="85" t="s">
         <v>116</v>
       </c>
       <c r="E24" s="36" t="s">
         <v>5</v>
       </c>
       <c r="F24" s="85" t="s">
         <v>116</v>
       </c>
       <c r="G24" s="36" t="s">
         <v>5</v>
       </c>
       <c r="H24" s="85" t="s">
         <v>116</v>
       </c>
       <c r="I24" s="37" t="s">
         <v>5</v>
       </c>
       <c r="J24" s="85" t="s">
@@ -5639,102 +6362,102 @@
       <c r="C41" s="50"/>
       <c r="D41" s="50"/>
       <c r="E41" s="50"/>
       <c r="F41" s="50"/>
       <c r="G41" s="50"/>
       <c r="H41" s="50"/>
       <c r="I41" s="50"/>
       <c r="J41" s="50"/>
       <c r="K41" s="50"/>
       <c r="L41" s="50"/>
       <c r="M41" s="50"/>
       <c r="N41" s="50"/>
       <c r="O41" s="50"/>
       <c r="P41" s="50"/>
       <c r="Q41" s="50"/>
       <c r="R41" s="50"/>
       <c r="S41" s="50"/>
       <c r="T41" s="50"/>
       <c r="U41" s="50"/>
       <c r="V41" s="50"/>
       <c r="W41" s="50"/>
       <c r="X41" s="50"/>
       <c r="Y41" s="50"/>
     </row>
     <row r="42" spans="1:25" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="119"/>
-      <c r="B42" s="121" t="s">
+      <c r="A42" s="168"/>
+      <c r="B42" s="165" t="s">
         <v>52</v>
       </c>
-      <c r="C42" s="122"/>
-      <c r="D42" s="121" t="s">
+      <c r="C42" s="167"/>
+      <c r="D42" s="165" t="s">
         <v>53</v>
       </c>
-      <c r="E42" s="122"/>
-      <c r="F42" s="121" t="s">
+      <c r="E42" s="167"/>
+      <c r="F42" s="165" t="s">
         <v>54</v>
       </c>
-      <c r="G42" s="122"/>
-      <c r="H42" s="128" t="s">
+      <c r="G42" s="167"/>
+      <c r="H42" s="158" t="s">
         <v>99</v>
       </c>
-      <c r="I42" s="130"/>
-      <c r="J42" s="121" t="s">
+      <c r="I42" s="160"/>
+      <c r="J42" s="165" t="s">
         <v>55</v>
       </c>
-      <c r="K42" s="122"/>
-      <c r="L42" s="121" t="s">
+      <c r="K42" s="167"/>
+      <c r="L42" s="165" t="s">
         <v>56</v>
       </c>
-      <c r="M42" s="122"/>
-      <c r="N42" s="121" t="s">
+      <c r="M42" s="167"/>
+      <c r="N42" s="165" t="s">
         <v>57</v>
       </c>
-      <c r="O42" s="122"/>
-      <c r="P42" s="121" t="s">
+      <c r="O42" s="167"/>
+      <c r="P42" s="165" t="s">
         <v>58</v>
       </c>
-      <c r="Q42" s="122"/>
-      <c r="R42" s="121" t="s">
+      <c r="Q42" s="167"/>
+      <c r="R42" s="165" t="s">
         <v>59</v>
       </c>
-      <c r="S42" s="122"/>
-      <c r="T42" s="121" t="s">
+      <c r="S42" s="167"/>
+      <c r="T42" s="165" t="s">
         <v>60</v>
       </c>
-      <c r="U42" s="122"/>
-      <c r="V42" s="121" t="s">
+      <c r="U42" s="167"/>
+      <c r="V42" s="165" t="s">
         <v>61</v>
       </c>
-      <c r="W42" s="122"/>
-      <c r="X42" s="121" t="s">
+      <c r="W42" s="167"/>
+      <c r="X42" s="165" t="s">
         <v>62</v>
       </c>
-      <c r="Y42" s="131"/>
+      <c r="Y42" s="166"/>
     </row>
     <row r="43" spans="1:25" s="7" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="120"/>
+      <c r="A43" s="157"/>
       <c r="B43" s="85" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="36" t="s">
         <v>5</v>
       </c>
       <c r="D43" s="85" t="s">
         <v>116</v>
       </c>
       <c r="E43" s="36" t="s">
         <v>5</v>
       </c>
       <c r="F43" s="85" t="s">
         <v>116</v>
       </c>
       <c r="G43" s="36" t="s">
         <v>5</v>
       </c>
       <c r="H43" s="85" t="s">
         <v>116</v>
       </c>
       <c r="I43" s="37" t="s">
         <v>5</v>
       </c>
       <c r="J43" s="85" t="s">
@@ -6974,102 +7697,102 @@
       <c r="C60" s="50"/>
       <c r="D60" s="50"/>
       <c r="E60" s="50"/>
       <c r="F60" s="50"/>
       <c r="G60" s="50"/>
       <c r="H60" s="50"/>
       <c r="I60" s="50"/>
       <c r="J60" s="50"/>
       <c r="K60" s="50"/>
       <c r="L60" s="50"/>
       <c r="M60" s="50"/>
       <c r="N60" s="50"/>
       <c r="O60" s="50"/>
       <c r="P60" s="50"/>
       <c r="Q60" s="50"/>
       <c r="R60" s="50"/>
       <c r="S60" s="50"/>
       <c r="T60" s="50"/>
       <c r="U60" s="50"/>
       <c r="V60" s="50"/>
       <c r="W60" s="50"/>
       <c r="X60" s="50"/>
       <c r="Y60" s="50"/>
     </row>
     <row r="61" spans="1:25" s="13" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="127"/>
-      <c r="B61" s="128" t="s">
+      <c r="A61" s="156"/>
+      <c r="B61" s="158" t="s">
         <v>63</v>
       </c>
-      <c r="C61" s="130"/>
-      <c r="D61" s="128" t="s">
+      <c r="C61" s="160"/>
+      <c r="D61" s="158" t="s">
         <v>64</v>
       </c>
-      <c r="E61" s="130"/>
-      <c r="F61" s="128" t="s">
+      <c r="E61" s="160"/>
+      <c r="F61" s="158" t="s">
         <v>65</v>
       </c>
-      <c r="G61" s="130"/>
-      <c r="H61" s="128" t="s">
+      <c r="G61" s="160"/>
+      <c r="H61" s="158" t="s">
         <v>100</v>
       </c>
-      <c r="I61" s="130"/>
+      <c r="I61" s="160"/>
       <c r="J61" s="83" t="s">
         <v>66</v>
       </c>
       <c r="K61" s="84"/>
-      <c r="L61" s="128" t="s">
+      <c r="L61" s="158" t="s">
         <v>67</v>
       </c>
-      <c r="M61" s="130"/>
-      <c r="N61" s="128" t="s">
+      <c r="M61" s="160"/>
+      <c r="N61" s="158" t="s">
         <v>68</v>
       </c>
-      <c r="O61" s="130"/>
-      <c r="P61" s="128" t="s">
+      <c r="O61" s="160"/>
+      <c r="P61" s="158" t="s">
         <v>69</v>
       </c>
-      <c r="Q61" s="130"/>
-      <c r="R61" s="128" t="s">
+      <c r="Q61" s="160"/>
+      <c r="R61" s="158" t="s">
         <v>70</v>
       </c>
-      <c r="S61" s="130"/>
-      <c r="T61" s="128" t="s">
+      <c r="S61" s="160"/>
+      <c r="T61" s="158" t="s">
         <v>71</v>
       </c>
-      <c r="U61" s="130"/>
-      <c r="V61" s="128" t="s">
+      <c r="U61" s="160"/>
+      <c r="V61" s="158" t="s">
         <v>72</v>
       </c>
-      <c r="W61" s="130"/>
-      <c r="X61" s="128" t="s">
+      <c r="W61" s="160"/>
+      <c r="X61" s="158" t="s">
         <v>73</v>
       </c>
-      <c r="Y61" s="129"/>
+      <c r="Y61" s="159"/>
     </row>
     <row r="62" spans="1:25" s="7" customFormat="1" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="120"/>
+      <c r="A62" s="157"/>
       <c r="B62" s="36" t="s">
         <v>90</v>
       </c>
       <c r="C62" s="37" t="s">
         <v>5</v>
       </c>
       <c r="D62" s="36" t="s">
         <v>90</v>
       </c>
       <c r="E62" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F62" s="85" t="s">
         <v>116</v>
       </c>
       <c r="G62" s="37" t="s">
         <v>5</v>
       </c>
       <c r="H62" s="85" t="s">
         <v>116</v>
       </c>
       <c r="I62" s="37" t="s">
         <v>5</v>
       </c>
       <c r="J62" s="85" t="s">
@@ -8309,102 +9032,102 @@
       <c r="C79" s="50"/>
       <c r="D79" s="50"/>
       <c r="E79" s="50"/>
       <c r="F79" s="50"/>
       <c r="G79" s="50"/>
       <c r="H79" s="50"/>
       <c r="I79" s="50"/>
       <c r="J79" s="50"/>
       <c r="K79" s="50"/>
       <c r="L79" s="50"/>
       <c r="M79" s="50"/>
       <c r="N79" s="50"/>
       <c r="O79" s="50"/>
       <c r="P79" s="50"/>
       <c r="Q79" s="50"/>
       <c r="R79" s="50"/>
       <c r="S79" s="50"/>
       <c r="T79" s="50"/>
       <c r="U79" s="50"/>
       <c r="V79" s="50"/>
       <c r="W79" s="50"/>
       <c r="X79" s="50"/>
       <c r="Y79" s="50"/>
     </row>
     <row r="80" spans="1:25" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="127"/>
-      <c r="B80" s="128" t="s">
+      <c r="A80" s="156"/>
+      <c r="B80" s="158" t="s">
         <v>74</v>
       </c>
-      <c r="C80" s="129"/>
-      <c r="D80" s="128" t="s">
+      <c r="C80" s="159"/>
+      <c r="D80" s="158" t="s">
         <v>75</v>
       </c>
-      <c r="E80" s="129"/>
-      <c r="F80" s="128" t="s">
+      <c r="E80" s="159"/>
+      <c r="F80" s="158" t="s">
         <v>76</v>
       </c>
-      <c r="G80" s="129"/>
-      <c r="H80" s="128" t="s">
+      <c r="G80" s="159"/>
+      <c r="H80" s="158" t="s">
         <v>101</v>
       </c>
-      <c r="I80" s="130"/>
-      <c r="J80" s="121" t="s">
+      <c r="I80" s="160"/>
+      <c r="J80" s="165" t="s">
         <v>77</v>
       </c>
-      <c r="K80" s="122"/>
-      <c r="L80" s="128" t="s">
+      <c r="K80" s="167"/>
+      <c r="L80" s="158" t="s">
         <v>78</v>
       </c>
-      <c r="M80" s="129"/>
-      <c r="N80" s="128" t="s">
+      <c r="M80" s="159"/>
+      <c r="N80" s="158" t="s">
         <v>79</v>
       </c>
-      <c r="O80" s="129"/>
-      <c r="P80" s="128" t="s">
+      <c r="O80" s="159"/>
+      <c r="P80" s="158" t="s">
         <v>80</v>
       </c>
-      <c r="Q80" s="129"/>
-      <c r="R80" s="128" t="s">
+      <c r="Q80" s="159"/>
+      <c r="R80" s="158" t="s">
         <v>81</v>
       </c>
-      <c r="S80" s="129"/>
-      <c r="T80" s="128" t="s">
+      <c r="S80" s="159"/>
+      <c r="T80" s="158" t="s">
         <v>82</v>
       </c>
-      <c r="U80" s="129"/>
-      <c r="V80" s="128" t="s">
+      <c r="U80" s="159"/>
+      <c r="V80" s="158" t="s">
         <v>89</v>
       </c>
-      <c r="W80" s="129"/>
-      <c r="X80" s="128" t="s">
+      <c r="W80" s="159"/>
+      <c r="X80" s="158" t="s">
         <v>92</v>
       </c>
-      <c r="Y80" s="129"/>
+      <c r="Y80" s="159"/>
     </row>
     <row r="81" spans="1:25" s="7" customFormat="1" ht="23.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="120"/>
+      <c r="A81" s="157"/>
       <c r="B81" s="36" t="s">
         <v>90</v>
       </c>
       <c r="C81" s="37" t="s">
         <v>5</v>
       </c>
       <c r="D81" s="36" t="s">
         <v>90</v>
       </c>
       <c r="E81" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F81" s="85" t="s">
         <v>116</v>
       </c>
       <c r="G81" s="37" t="s">
         <v>5</v>
       </c>
       <c r="H81" s="85" t="s">
         <v>116</v>
       </c>
       <c r="I81" s="37" t="s">
         <v>5</v>
       </c>
       <c r="J81" s="85" t="s">
@@ -9644,102 +10367,102 @@
       <c r="C98" s="68"/>
       <c r="D98" s="68"/>
       <c r="E98" s="68"/>
       <c r="F98" s="69"/>
       <c r="G98" s="70"/>
       <c r="H98" s="70"/>
       <c r="I98" s="70"/>
       <c r="J98" s="58"/>
       <c r="K98" s="58"/>
       <c r="L98" s="71"/>
       <c r="M98" s="71"/>
       <c r="N98" s="72"/>
       <c r="O98" s="72"/>
       <c r="P98" s="72"/>
       <c r="Q98" s="72"/>
       <c r="R98" s="72"/>
       <c r="S98" s="9"/>
       <c r="T98" s="72"/>
       <c r="U98" s="9"/>
       <c r="V98" s="72"/>
       <c r="W98" s="9"/>
       <c r="X98" s="72"/>
       <c r="Y98" s="9"/>
     </row>
     <row r="99" spans="1:25" s="7" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="123"/>
-      <c r="B99" s="124" t="s">
+      <c r="A99" s="161"/>
+      <c r="B99" s="162" t="s">
         <v>93</v>
       </c>
-      <c r="C99" s="125"/>
-      <c r="D99" s="126" t="s">
+      <c r="C99" s="163"/>
+      <c r="D99" s="164" t="s">
         <v>94</v>
       </c>
-      <c r="E99" s="124"/>
-      <c r="F99" s="124" t="s">
+      <c r="E99" s="162"/>
+      <c r="F99" s="162" t="s">
         <v>95</v>
       </c>
-      <c r="G99" s="125"/>
-      <c r="H99" s="124" t="s">
+      <c r="G99" s="163"/>
+      <c r="H99" s="162" t="s">
         <v>97</v>
       </c>
-      <c r="I99" s="125"/>
-      <c r="J99" s="132" t="s">
+      <c r="I99" s="163"/>
+      <c r="J99" s="154" t="s">
         <v>102</v>
       </c>
-      <c r="K99" s="133"/>
-      <c r="L99" s="124" t="s">
+      <c r="K99" s="155"/>
+      <c r="L99" s="162" t="s">
         <v>103</v>
       </c>
-      <c r="M99" s="125"/>
-      <c r="N99" s="124" t="s">
+      <c r="M99" s="163"/>
+      <c r="N99" s="162" t="s">
         <v>104</v>
       </c>
-      <c r="O99" s="125"/>
-      <c r="P99" s="124" t="s">
+      <c r="O99" s="163"/>
+      <c r="P99" s="162" t="s">
         <v>105</v>
       </c>
-      <c r="Q99" s="125"/>
-      <c r="R99" s="124" t="s">
+      <c r="Q99" s="163"/>
+      <c r="R99" s="162" t="s">
         <v>106</v>
       </c>
-      <c r="S99" s="125"/>
-      <c r="T99" s="124" t="s">
+      <c r="S99" s="163"/>
+      <c r="T99" s="162" t="s">
         <v>107</v>
       </c>
-      <c r="U99" s="125"/>
-      <c r="V99" s="128" t="s">
+      <c r="U99" s="163"/>
+      <c r="V99" s="158" t="s">
         <v>108</v>
       </c>
-      <c r="W99" s="129"/>
-      <c r="X99" s="128" t="s">
+      <c r="W99" s="159"/>
+      <c r="X99" s="158" t="s">
         <v>109</v>
       </c>
-      <c r="Y99" s="129"/>
+      <c r="Y99" s="159"/>
     </row>
     <row r="100" spans="1:25" s="7" customFormat="1" ht="23.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="120"/>
+      <c r="A100" s="157"/>
       <c r="B100" s="85" t="s">
         <v>116</v>
       </c>
       <c r="C100" s="86" t="s">
         <v>5</v>
       </c>
       <c r="D100" s="85" t="s">
         <v>116</v>
       </c>
       <c r="E100" s="86" t="s">
         <v>5</v>
       </c>
       <c r="F100" s="85" t="s">
         <v>116</v>
       </c>
       <c r="G100" s="86" t="s">
         <v>5</v>
       </c>
       <c r="H100" s="85" t="s">
         <v>116</v>
       </c>
       <c r="I100" s="86" t="s">
         <v>5</v>
       </c>
       <c r="J100" s="85" t="s">
@@ -10937,134 +11660,146 @@
       </c>
       <c r="X115" s="104">
         <v>20.821000000000002</v>
       </c>
       <c r="Y115" s="100">
         <v>20.3</v>
       </c>
     </row>
     <row r="117" spans="1:25" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B117" s="14"/>
       <c r="C117" s="14"/>
       <c r="D117" s="14"/>
       <c r="E117" s="14"/>
       <c r="F117" s="14"/>
       <c r="G117" s="14"/>
       <c r="H117" s="14"/>
       <c r="I117" s="14"/>
       <c r="L117" s="14"/>
       <c r="M117" s="14"/>
       <c r="N117" s="14"/>
       <c r="O117" s="14"/>
       <c r="P117" s="14"/>
       <c r="Q117" s="14"/>
     </row>
     <row r="118" spans="1:25" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="123"/>
-      <c r="B118" s="124" t="s">
+      <c r="A118" s="161"/>
+      <c r="B118" s="162" t="s">
         <v>110</v>
       </c>
-      <c r="C118" s="125"/>
-      <c r="D118" s="126" t="s">
+      <c r="C118" s="163"/>
+      <c r="D118" s="164" t="s">
         <v>111</v>
       </c>
-      <c r="E118" s="124"/>
-      <c r="F118" s="124" t="s">
+      <c r="E118" s="162"/>
+      <c r="F118" s="162" t="s">
         <v>112</v>
       </c>
-      <c r="G118" s="125"/>
-      <c r="H118" s="124" t="s">
+      <c r="G118" s="163"/>
+      <c r="H118" s="162" t="s">
         <v>113</v>
       </c>
-      <c r="I118" s="125"/>
-      <c r="J118" s="132" t="s">
+      <c r="I118" s="163"/>
+      <c r="J118" s="154" t="s">
         <v>114</v>
       </c>
-      <c r="K118" s="133"/>
-      <c r="L118" s="124" t="s">
+      <c r="K118" s="155"/>
+      <c r="L118" s="162" t="s">
         <v>103</v>
       </c>
-      <c r="M118" s="125"/>
-      <c r="N118" s="124" t="s">
+      <c r="M118" s="163"/>
+      <c r="N118" s="162" t="s">
         <v>117</v>
       </c>
-      <c r="O118" s="125"/>
-      <c r="P118" s="124" t="s">
+      <c r="O118" s="163"/>
+      <c r="P118" s="162" t="s">
         <v>118</v>
       </c>
-      <c r="Q118" s="125"/>
+      <c r="Q118" s="163"/>
+      <c r="R118" s="154" t="s">
+        <v>162</v>
+      </c>
+      <c r="S118" s="155"/>
+      <c r="T118" s="148"/>
     </row>
     <row r="119" spans="1:25" ht="23.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="120"/>
+      <c r="A119" s="157"/>
       <c r="B119" s="85" t="s">
         <v>116</v>
       </c>
       <c r="C119" s="86" t="s">
         <v>5</v>
       </c>
       <c r="D119" s="85" t="s">
         <v>116</v>
       </c>
       <c r="E119" s="86" t="s">
         <v>5</v>
       </c>
       <c r="F119" s="85" t="s">
         <v>116</v>
       </c>
       <c r="G119" s="86" t="s">
         <v>5</v>
       </c>
       <c r="H119" s="85" t="s">
         <v>116</v>
       </c>
       <c r="I119" s="86" t="s">
         <v>5</v>
       </c>
       <c r="J119" s="85" t="s">
         <v>116</v>
       </c>
       <c r="K119" s="86" t="s">
         <v>5</v>
       </c>
       <c r="L119" s="85" t="s">
         <v>116</v>
       </c>
       <c r="M119" s="86" t="s">
         <v>5</v>
       </c>
       <c r="N119" s="85" t="s">
         <v>116</v>
       </c>
       <c r="O119" s="37" t="s">
         <v>5</v>
       </c>
       <c r="P119" s="36" t="s">
         <v>90</v>
       </c>
       <c r="Q119" s="37" t="s">
         <v>5</v>
       </c>
+      <c r="R119" s="147" t="s">
+        <v>116</v>
+      </c>
+      <c r="S119" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="T119" s="148"/>
     </row>
     <row r="120" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A120" s="38" t="s">
         <v>7</v>
       </c>
       <c r="B120" s="108">
         <v>727.13499999999999</v>
       </c>
       <c r="C120" s="2">
         <v>100.1</v>
       </c>
       <c r="D120" s="39">
         <v>1306.1479999999999</v>
       </c>
       <c r="E120" s="2">
         <v>100.2</v>
       </c>
       <c r="F120" s="39">
         <v>2208.9879999999998</v>
       </c>
       <c r="G120" s="2">
         <v>100.6</v>
       </c>
       <c r="H120" s="39">
         <v>2897.1</v>
@@ -11074,50 +11809,56 @@
       </c>
       <c r="J120" s="112">
         <v>3606.393</v>
       </c>
       <c r="K120" s="2">
         <v>100.9</v>
       </c>
       <c r="L120" s="112">
         <v>4792.9859999999999</v>
       </c>
       <c r="M120" s="2">
         <v>100.3</v>
       </c>
       <c r="N120" s="112">
         <v>5996.732</v>
       </c>
       <c r="O120" s="2">
         <v>100.7</v>
       </c>
       <c r="P120" s="112">
         <v>7165.9530000000004</v>
       </c>
       <c r="Q120" s="2">
         <v>101.1</v>
       </c>
+      <c r="R120" s="2">
+        <v>8187.1</v>
+      </c>
+      <c r="S120" s="2">
+        <v>101.3</v>
+      </c>
     </row>
     <row r="121" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A121" s="41" t="s">
         <v>21</v>
       </c>
       <c r="B121" s="108">
         <v>698.22299999999996</v>
       </c>
       <c r="C121" s="2">
         <v>100.5</v>
       </c>
       <c r="D121" s="39">
         <v>1246.7629999999999</v>
       </c>
       <c r="E121" s="2">
         <v>100.6</v>
       </c>
       <c r="F121" s="39">
         <v>2115.7620000000002</v>
       </c>
       <c r="G121" s="2">
         <v>100.7</v>
       </c>
       <c r="H121" s="39">
         <v>2772.4</v>
@@ -11127,50 +11868,56 @@
       </c>
       <c r="J121" s="112">
         <v>3450.201</v>
       </c>
       <c r="K121" s="2">
         <v>106</v>
       </c>
       <c r="L121" s="112">
         <v>4418.6559999999999</v>
       </c>
       <c r="M121" s="2">
         <v>103.4</v>
       </c>
       <c r="N121" s="112">
         <v>5417.2520000000004</v>
       </c>
       <c r="O121" s="2">
         <v>102.9</v>
       </c>
       <c r="P121" s="112">
         <v>6384.8680000000004</v>
       </c>
       <c r="Q121" s="2">
         <v>103</v>
       </c>
+      <c r="R121" s="2">
+        <v>7205.4</v>
+      </c>
+      <c r="S121" s="2">
+        <v>102.8</v>
+      </c>
     </row>
     <row r="122" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A122" s="42" t="s">
         <v>8</v>
       </c>
       <c r="B122" s="108">
         <v>25.547000000000001</v>
       </c>
       <c r="C122" s="2">
         <v>90.3</v>
       </c>
       <c r="D122" s="39">
         <v>52.021000000000001</v>
       </c>
       <c r="E122" s="2">
         <v>94.2</v>
       </c>
       <c r="F122" s="39">
         <v>78.055999999999997</v>
       </c>
       <c r="G122" s="2">
         <v>94.5</v>
       </c>
       <c r="H122" s="39">
         <v>102.3</v>
@@ -11180,197 +11927,221 @@
       </c>
       <c r="J122" s="112">
         <v>126.511</v>
       </c>
       <c r="K122" s="2">
         <v>75.2</v>
       </c>
       <c r="L122" s="112">
         <v>171.863</v>
       </c>
       <c r="M122" s="2">
         <v>80.7</v>
       </c>
       <c r="N122" s="112">
         <v>217.96899999999999</v>
       </c>
       <c r="O122" s="2">
         <v>84.3</v>
       </c>
       <c r="P122" s="112">
         <v>262.82499999999999</v>
       </c>
       <c r="Q122" s="2">
         <v>86.7</v>
       </c>
+      <c r="R122" s="2">
+        <v>307.7</v>
+      </c>
+      <c r="S122" s="2">
+        <v>88.6</v>
+      </c>
     </row>
     <row r="123" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A123" s="42" t="s">
         <v>9</v>
       </c>
       <c r="B123" s="79" t="s">
         <v>22</v>
       </c>
       <c r="C123" s="79" t="s">
         <v>22</v>
       </c>
       <c r="D123" s="66" t="s">
         <v>22</v>
       </c>
       <c r="E123" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F123" s="66" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H123" s="39"/>
       <c r="I123" s="111" t="s">
         <v>22</v>
       </c>
       <c r="J123" s="111"/>
       <c r="K123" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L123" s="112">
         <v>14.87</v>
       </c>
       <c r="M123" s="2">
         <v>51.9</v>
       </c>
       <c r="N123" s="112">
         <v>20.582000000000001</v>
       </c>
       <c r="O123" s="2">
         <v>42.3</v>
       </c>
       <c r="P123" s="112">
         <v>26.294</v>
       </c>
       <c r="Q123" s="2">
         <v>38.200000000000003</v>
       </c>
+      <c r="R123" s="2">
+        <v>32</v>
+      </c>
+      <c r="S123" s="2">
+        <v>36.200000000000003</v>
+      </c>
     </row>
     <row r="124" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A124" s="42" t="s">
         <v>13</v>
       </c>
       <c r="B124" s="79" t="s">
         <v>22</v>
       </c>
       <c r="C124" s="79" t="s">
         <v>22</v>
       </c>
       <c r="D124" s="66" t="s">
         <v>22</v>
       </c>
       <c r="E124" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F124" s="66" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H124" s="39"/>
       <c r="I124" s="111" t="s">
         <v>22</v>
       </c>
       <c r="J124" s="111"/>
       <c r="K124" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L124" s="112">
         <v>49.045999999999999</v>
       </c>
       <c r="M124" s="2">
         <v>52.1</v>
       </c>
       <c r="N124" s="112">
         <v>92.555999999999997</v>
       </c>
       <c r="O124" s="2">
         <v>65.400000000000006</v>
       </c>
       <c r="P124" s="112">
         <v>136.066</v>
       </c>
       <c r="Q124" s="2">
         <v>72.400000000000006</v>
       </c>
+      <c r="R124" s="2">
+        <v>179.6</v>
+      </c>
+      <c r="S124" s="2">
+        <v>77.099999999999994</v>
+      </c>
     </row>
     <row r="125" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A125" s="42" t="s">
         <v>11</v>
       </c>
       <c r="B125" s="79" t="s">
         <v>22</v>
       </c>
       <c r="C125" s="79" t="s">
         <v>22</v>
       </c>
       <c r="D125" s="63" t="s">
         <v>22</v>
       </c>
       <c r="E125" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F125" s="63" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H125" s="39"/>
       <c r="I125" s="111" t="s">
         <v>22</v>
       </c>
       <c r="J125" s="111"/>
       <c r="K125" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L125" s="112">
         <v>0.59899999999999998</v>
       </c>
       <c r="M125" s="2">
         <v>30.6</v>
       </c>
       <c r="N125" s="112">
         <v>8</v>
       </c>
       <c r="O125" s="2">
         <v>272.3</v>
       </c>
       <c r="P125" s="112">
         <v>15.401</v>
       </c>
       <c r="Q125" s="2">
         <v>392.4</v>
       </c>
+      <c r="R125" s="2">
+        <v>22.8</v>
+      </c>
+      <c r="S125" s="2">
+        <v>466.5</v>
+      </c>
     </row>
     <row r="126" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A126" s="42" t="s">
         <v>12</v>
       </c>
       <c r="B126" s="108">
         <v>0.21</v>
       </c>
       <c r="C126" s="2">
         <v>63.6</v>
       </c>
       <c r="D126" s="63">
         <v>0.6</v>
       </c>
       <c r="E126" s="2">
         <v>76.900000000000006</v>
       </c>
       <c r="F126" s="63">
         <v>0.86</v>
       </c>
       <c r="G126" s="2">
         <v>81.2</v>
       </c>
       <c r="H126" s="39">
         <v>1.4</v>
@@ -11380,50 +12151,56 @@
       </c>
       <c r="J126" s="112">
         <v>1.7390000000000001</v>
       </c>
       <c r="K126" s="2">
         <v>21.1</v>
       </c>
       <c r="L126" s="112">
         <v>8.0679999999999996</v>
       </c>
       <c r="M126" s="2">
         <v>97.9</v>
       </c>
       <c r="N126" s="112">
         <v>12.507</v>
       </c>
       <c r="O126" s="2">
         <v>151.6</v>
       </c>
       <c r="P126" s="112">
         <v>16.946000000000002</v>
       </c>
       <c r="Q126" s="2">
         <v>128.30000000000001</v>
       </c>
+      <c r="R126" s="2">
+        <v>21.8</v>
+      </c>
+      <c r="S126" s="2">
+        <v>117.9</v>
+      </c>
     </row>
     <row r="127" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A127" s="42" t="s">
         <v>14</v>
       </c>
       <c r="B127" s="108">
         <v>3.1549999999999998</v>
       </c>
       <c r="C127" s="2">
         <v>93.4</v>
       </c>
       <c r="D127" s="63">
         <v>6.8</v>
       </c>
       <c r="E127" s="2">
         <v>102.2</v>
       </c>
       <c r="F127" s="63">
         <v>9.9499999999999993</v>
       </c>
       <c r="G127" s="2">
         <v>97.9</v>
       </c>
       <c r="H127" s="39">
         <v>13.2</v>
@@ -11433,150 +12210,168 @@
       </c>
       <c r="J127" s="112">
         <v>16.259</v>
       </c>
       <c r="K127" s="2">
         <v>52.2</v>
       </c>
       <c r="L127" s="112">
         <v>54.914000000000001</v>
       </c>
       <c r="M127" s="2">
         <v>87.4</v>
       </c>
       <c r="N127" s="112">
         <v>71.807000000000002</v>
       </c>
       <c r="O127" s="2">
         <v>76.2</v>
       </c>
       <c r="P127" s="112">
         <v>87.944999999999993</v>
       </c>
       <c r="Q127" s="2">
         <v>69.900000000000006</v>
       </c>
+      <c r="R127" s="2">
+        <v>103.6</v>
+      </c>
+      <c r="S127" s="2">
+        <v>66.3</v>
+      </c>
     </row>
     <row r="128" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A128" s="42" t="s">
         <v>15</v>
       </c>
       <c r="B128" s="79" t="s">
         <v>22</v>
       </c>
       <c r="C128" s="79" t="s">
         <v>22</v>
       </c>
       <c r="D128" s="63" t="s">
         <v>22</v>
       </c>
       <c r="E128" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F128" s="63" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H128" s="39"/>
       <c r="I128" s="111" t="s">
         <v>22</v>
       </c>
       <c r="J128" s="111"/>
       <c r="K128" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L128" s="112">
         <v>2.819</v>
       </c>
       <c r="M128" s="2">
         <v>29.6</v>
       </c>
       <c r="N128" s="112">
         <v>5.6379999999999999</v>
       </c>
       <c r="O128" s="2">
         <v>43.8</v>
       </c>
       <c r="P128" s="112">
         <v>8.4570000000000007</v>
       </c>
       <c r="Q128" s="2">
         <v>52</v>
       </c>
-    </row>
-    <row r="129" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="R128" s="2">
+        <v>11.3</v>
+      </c>
+      <c r="S128" s="2">
+        <v>57.6</v>
+      </c>
+    </row>
+    <row r="129" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A129" s="41" t="s">
         <v>20</v>
       </c>
       <c r="B129" s="79" t="s">
         <v>22</v>
       </c>
       <c r="C129" s="79" t="s">
         <v>22</v>
       </c>
       <c r="D129" s="63" t="s">
         <v>22</v>
       </c>
       <c r="E129" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F129" s="63" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H129" s="39"/>
       <c r="I129" s="111" t="s">
         <v>22</v>
       </c>
       <c r="J129" s="111"/>
       <c r="K129" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L129" s="112">
         <v>3.8889999999999998</v>
       </c>
       <c r="M129" s="8" t="s">
         <v>22</v>
       </c>
       <c r="N129" s="112">
         <v>7.7779999999999996</v>
       </c>
       <c r="O129" s="8" t="s">
         <v>22</v>
       </c>
       <c r="P129" s="112">
         <v>11.667</v>
       </c>
       <c r="Q129" s="8" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="130" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="R129" s="8">
+        <v>15.5</v>
+      </c>
+      <c r="S129" s="8" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="130" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A130" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B130" s="79" t="s">
         <v>22</v>
       </c>
       <c r="C130" s="79" t="s">
         <v>22</v>
       </c>
       <c r="D130" s="63" t="s">
         <v>22</v>
       </c>
       <c r="E130" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F130" s="63" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H130" s="39">
         <v>0.1</v>
       </c>
       <c r="I130" s="111" t="s">
@@ -11584,199 +12379,223 @@
       </c>
       <c r="J130" s="112">
         <v>0.4</v>
       </c>
       <c r="K130" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L130" s="112">
         <v>1.5960000000000001</v>
       </c>
       <c r="M130" s="8" t="s">
         <v>22</v>
       </c>
       <c r="N130" s="112">
         <v>2.7919999999999998</v>
       </c>
       <c r="O130" s="8" t="s">
         <v>22</v>
       </c>
       <c r="P130" s="112">
         <v>3.988</v>
       </c>
       <c r="Q130" s="8" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="131" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="R130" s="8">
+        <v>5.2</v>
+      </c>
+      <c r="S130" s="8" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="131" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A131" s="42" t="s">
         <v>17</v>
       </c>
       <c r="B131" s="79" t="s">
         <v>22</v>
       </c>
       <c r="C131" s="79" t="s">
         <v>22</v>
       </c>
       <c r="D131" s="63" t="s">
         <v>22</v>
       </c>
       <c r="E131" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F131" s="63" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H131" s="39"/>
       <c r="I131" s="111" t="s">
         <v>22</v>
       </c>
       <c r="J131" s="111"/>
       <c r="K131" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L131" s="112">
         <v>39.923000000000002</v>
       </c>
       <c r="M131" s="2">
         <v>50.6</v>
       </c>
       <c r="N131" s="112">
         <v>77.668000000000006</v>
       </c>
       <c r="O131" s="2">
         <v>67.8</v>
       </c>
       <c r="P131" s="112">
         <v>115.413</v>
       </c>
       <c r="Q131" s="2">
         <v>76.7</v>
       </c>
-    </row>
-    <row r="132" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="R131" s="2">
+        <v>153.19999999999999</v>
+      </c>
+      <c r="S131" s="2">
+        <v>82.7</v>
+      </c>
+    </row>
+    <row r="132" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A132" s="42" t="s">
         <v>18</v>
       </c>
       <c r="B132" s="79" t="s">
         <v>22</v>
       </c>
       <c r="C132" s="79" t="s">
         <v>22</v>
       </c>
       <c r="D132" s="63" t="s">
         <v>22</v>
       </c>
       <c r="E132" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F132" s="63" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H132" s="39"/>
       <c r="I132" s="111" t="s">
         <v>22</v>
       </c>
       <c r="J132" s="111"/>
       <c r="K132" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L132" s="112">
         <v>1.196</v>
       </c>
       <c r="M132" s="2">
         <v>118.8</v>
       </c>
       <c r="N132" s="112">
         <v>1.196</v>
       </c>
       <c r="O132" s="2">
         <v>84</v>
       </c>
       <c r="P132" s="112">
         <v>1.196</v>
       </c>
       <c r="Q132" s="2">
         <v>65</v>
       </c>
-    </row>
-    <row r="133" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="R132" s="2">
+        <v>1.2</v>
+      </c>
+      <c r="S132" s="2">
+        <v>53.2</v>
+      </c>
+    </row>
+    <row r="133" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A133" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B133" s="79" t="s">
         <v>22</v>
       </c>
       <c r="C133" s="79" t="s">
         <v>22</v>
       </c>
       <c r="D133" s="63" t="s">
         <v>22</v>
       </c>
       <c r="E133" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F133" s="63" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H133" s="39"/>
       <c r="I133" s="111" t="s">
         <v>22</v>
       </c>
       <c r="J133" s="111"/>
       <c r="K133" s="8" t="s">
         <v>22</v>
       </c>
       <c r="L133" s="112">
         <v>3.5960000000000001</v>
       </c>
       <c r="M133" s="2">
         <v>114.8</v>
       </c>
       <c r="N133" s="112">
         <v>7.1920000000000002</v>
       </c>
       <c r="O133" s="2">
         <v>229.3</v>
       </c>
       <c r="P133" s="112">
         <v>10.788</v>
       </c>
       <c r="Q133" s="2">
         <v>343.3</v>
       </c>
-    </row>
-    <row r="134" spans="1:17" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="R133" s="2">
+        <v>14.4</v>
+      </c>
+      <c r="S133" s="2">
+        <v>459.4</v>
+      </c>
+    </row>
+    <row r="134" spans="1:19" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A134" s="67" t="s">
         <v>16</v>
       </c>
       <c r="B134" s="80" t="s">
         <v>22</v>
       </c>
       <c r="C134" s="80" t="s">
         <v>22</v>
       </c>
       <c r="D134" s="50" t="s">
         <v>22</v>
       </c>
       <c r="E134" s="68" t="s">
         <v>22</v>
       </c>
       <c r="F134" s="50">
         <v>4.3600000000000003</v>
       </c>
       <c r="G134" s="68" t="s">
         <v>22</v>
       </c>
       <c r="H134" s="72">
         <v>7.7</v>
       </c>
       <c r="I134" s="110">
@@ -11784,167 +12603,176 @@
       </c>
       <c r="J134" s="110">
         <v>11.3</v>
       </c>
       <c r="K134" s="9">
         <v>792.4</v>
       </c>
       <c r="L134" s="113">
         <v>21.951000000000001</v>
       </c>
       <c r="M134" s="9">
         <v>491.7</v>
       </c>
       <c r="N134" s="113">
         <v>53.795000000000002</v>
       </c>
       <c r="O134" s="9">
         <v>715.4</v>
       </c>
       <c r="P134" s="113">
         <v>84.099000000000004</v>
       </c>
       <c r="Q134" s="9">
         <v>794.4</v>
       </c>
-    </row>
-[...3 lines deleted...]
-    <row r="136" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="R134" s="113">
+        <v>113.4</v>
+      </c>
+      <c r="S134" s="9">
+        <v>834.8</v>
+      </c>
+    </row>
+    <row r="135" spans="1:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="Q135" s="114"/>
+    </row>
+    <row r="136" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A136" s="73" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="87">
+  <mergeCells count="88">
     <mergeCell ref="J118:K118"/>
     <mergeCell ref="F118:G118"/>
     <mergeCell ref="X99:Y99"/>
     <mergeCell ref="V99:W99"/>
     <mergeCell ref="J99:K99"/>
     <mergeCell ref="P99:Q99"/>
     <mergeCell ref="R99:S99"/>
     <mergeCell ref="T99:U99"/>
     <mergeCell ref="H118:I118"/>
     <mergeCell ref="L118:M118"/>
     <mergeCell ref="F99:G99"/>
     <mergeCell ref="H99:I99"/>
     <mergeCell ref="L99:M99"/>
     <mergeCell ref="N99:O99"/>
     <mergeCell ref="N118:O118"/>
     <mergeCell ref="P118:Q118"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="H61:I61"/>
+    <mergeCell ref="H80:I80"/>
+    <mergeCell ref="L80:M80"/>
+    <mergeCell ref="N80:O80"/>
+    <mergeCell ref="J80:K80"/>
+    <mergeCell ref="L61:M61"/>
+    <mergeCell ref="N61:O61"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="R61:S61"/>
     <mergeCell ref="P61:Q61"/>
+    <mergeCell ref="P80:Q80"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T3:U3"/>
     <mergeCell ref="X61:Y61"/>
     <mergeCell ref="V61:W61"/>
     <mergeCell ref="X80:Y80"/>
     <mergeCell ref="V80:W80"/>
     <mergeCell ref="T80:U80"/>
     <mergeCell ref="T61:U61"/>
-    <mergeCell ref="J80:K80"/>
-[...9 lines deleted...]
-    <mergeCell ref="X3:Y3"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="D23:E23"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
-    <mergeCell ref="L23:M23"/>
-[...12 lines deleted...]
-    <mergeCell ref="D42:E42"/>
     <mergeCell ref="F42:G42"/>
     <mergeCell ref="H42:I42"/>
     <mergeCell ref="J42:K42"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="H23:I23"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="X42:Y42"/>
     <mergeCell ref="R42:S42"/>
     <mergeCell ref="T42:U42"/>
     <mergeCell ref="V42:W42"/>
     <mergeCell ref="P23:Q23"/>
     <mergeCell ref="R23:S23"/>
     <mergeCell ref="T23:U23"/>
     <mergeCell ref="V23:W23"/>
     <mergeCell ref="X23:Y23"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="N42:O42"/>
-    <mergeCell ref="A118:A119"/>
-[...4 lines deleted...]
-    <mergeCell ref="D118:E118"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="R118:S118"/>
     <mergeCell ref="A80:A81"/>
     <mergeCell ref="B80:C80"/>
     <mergeCell ref="D61:E61"/>
     <mergeCell ref="F61:G61"/>
     <mergeCell ref="F80:G80"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="D80:E80"/>
+    <mergeCell ref="A118:A119"/>
+    <mergeCell ref="B118:C118"/>
+    <mergeCell ref="A99:A100"/>
+    <mergeCell ref="B99:C99"/>
+    <mergeCell ref="D99:E99"/>
+    <mergeCell ref="D118:E118"/>
+    <mergeCell ref="R80:S80"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>ИФО общепит</vt:lpstr>
       <vt:lpstr>Объем общепит</vt:lpstr>
       <vt:lpstr>Обьем и ИФО по районам</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>