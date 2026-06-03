--- v0 (2026-04-15)
+++ v1 (2026-06-03)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1560" yWindow="510" windowWidth="20025" windowHeight="8610" activeTab="2"/>
+    <workbookView xWindow="6975" yWindow="435" windowWidth="14640" windowHeight="9210"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО тех.обс." sheetId="5" r:id="rId1"/>
     <sheet name="Объем тех. обс" sheetId="4" r:id="rId2"/>
     <sheet name="Обьем и ИФО по районам" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="266" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="280" uniqueCount="54">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
   </si>
   <si>
     <t>Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по техническому обслуживанию и ремонту  автомобилей</t>
   </si>
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
@@ -174,62 +174,66 @@
     <t>Г.Мусрепова</t>
   </si>
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
     <t>Объем  и ИФО в разрезе районов об оказанных услугах по техническому обслуживанию и ремонту автомобилей *</t>
   </si>
   <si>
     <t>объем  услуг, млн. тенге</t>
   </si>
   <si>
     <t>Январь-ноябрь 2025г.</t>
   </si>
   <si>
     <t>Январь-декабрь 2025г.</t>
   </si>
   <si>
     <t>Январь 2026г.</t>
   </si>
   <si>
     <t>Январь-февраль 2026г.</t>
   </si>
   <si>
     <t>Январь-март 2026г.</t>
+  </si>
+  <si>
+    <t>Январь-апрель 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -291,50 +295,55 @@
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -426,51 +435,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -567,73 +576,88 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный_объемы" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -913,52 +937,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N33"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="D27" sqref="D27"/>
+    <sheetView tabSelected="1" topLeftCell="A7" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="E27" sqref="E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.42578125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A1" s="51" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
       <c r="F1" s="52"/>
       <c r="G1" s="52"/>
       <c r="H1" s="52"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
       <c r="L1" s="52"/>
       <c r="M1" s="52"/>
@@ -1273,51 +1297,53 @@
         <v>98.2</v>
       </c>
       <c r="K10" s="11">
         <v>156.19999999999999</v>
       </c>
       <c r="L10" s="45">
         <v>104.8</v>
       </c>
       <c r="M10" s="11">
         <v>68.3</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="9">
         <v>2026</v>
       </c>
       <c r="B11" s="10">
         <v>52.1</v>
       </c>
       <c r="C11" s="11">
         <v>120.4</v>
       </c>
       <c r="D11" s="11">
         <v>117.9</v>
       </c>
-      <c r="E11" s="10"/>
+      <c r="E11" s="64">
+        <v>123</v>
+      </c>
       <c r="F11" s="11"/>
       <c r="G11" s="29"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="31"/>
       <c r="K11" s="11"/>
       <c r="L11" s="45"/>
       <c r="M11" s="11"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="54" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="54"/>
       <c r="C12" s="54"/>
       <c r="D12" s="54"/>
       <c r="E12" s="54"/>
       <c r="F12" s="54"/>
       <c r="G12" s="54"/>
       <c r="H12" s="54"/>
       <c r="I12" s="54"/>
       <c r="J12" s="54"/>
       <c r="K12" s="54"/>
       <c r="L12" s="54"/>
       <c r="M12" s="54"/>
@@ -1559,51 +1585,53 @@
         <v>106.5</v>
       </c>
       <c r="K18" s="11">
         <v>101</v>
       </c>
       <c r="L18" s="45">
         <v>112.5</v>
       </c>
       <c r="M18" s="11">
         <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="14">
         <v>2026</v>
       </c>
       <c r="B19" s="10">
         <v>100</v>
       </c>
       <c r="C19" s="11">
         <v>104.4</v>
       </c>
       <c r="D19" s="11">
         <v>105.4</v>
       </c>
-      <c r="E19" s="10"/>
+      <c r="E19" s="64">
+        <v>127.9</v>
+      </c>
       <c r="F19" s="10"/>
       <c r="G19" s="29"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="31"/>
       <c r="K19" s="11"/>
       <c r="L19" s="45"/>
       <c r="M19" s="11"/>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="54"/>
       <c r="C20" s="54"/>
       <c r="D20" s="54"/>
       <c r="E20" s="54"/>
       <c r="F20" s="54"/>
       <c r="G20" s="54"/>
       <c r="H20" s="54"/>
       <c r="I20" s="54"/>
       <c r="J20" s="54"/>
       <c r="K20" s="54"/>
       <c r="L20" s="54"/>
       <c r="M20" s="54"/>
@@ -1845,51 +1873,53 @@
         <v>101</v>
       </c>
       <c r="K26" s="10">
         <v>101.1</v>
       </c>
       <c r="L26" s="10">
         <v>102.4</v>
       </c>
       <c r="M26" s="10">
         <v>102.8</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="18">
         <v>2026</v>
       </c>
       <c r="B27" s="19">
         <v>100</v>
       </c>
       <c r="C27" s="19">
         <v>102.4</v>
       </c>
       <c r="D27" s="19">
         <v>103.5</v>
       </c>
-      <c r="E27" s="19"/>
+      <c r="E27" s="65">
+        <v>110.7</v>
+      </c>
       <c r="F27" s="19"/>
       <c r="G27" s="30"/>
       <c r="H27" s="30"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
       <c r="K27" s="19"/>
       <c r="L27" s="19"/>
       <c r="M27" s="19"/>
       <c r="N27" s="2"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
       <c r="L28" s="2"/>
       <c r="M28" s="2"/>
       <c r="N28" s="2"/>
@@ -1910,51 +1940,51 @@
       <c r="M29" s="2"/>
       <c r="N29" s="2"/>
     </row>
     <row r="33" spans="3:5" x14ac:dyDescent="0.2">
       <c r="C33" s="28"/>
       <c r="D33" s="28"/>
       <c r="E33" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="D11" sqref="D11"/>
+      <selection activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="52" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
       <c r="F1" s="52"/>
       <c r="G1" s="52"/>
       <c r="H1" s="52"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
       <c r="L1" s="52"/>
       <c r="M1" s="52"/>
@@ -2294,79 +2324,81 @@
         <v>336.6</v>
       </c>
       <c r="K10" s="48">
         <v>525.70000000000005</v>
       </c>
       <c r="L10" s="48">
         <v>550.79999999999995</v>
       </c>
       <c r="M10" s="48">
         <v>376.3</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="25">
         <v>2026</v>
       </c>
       <c r="B11" s="26">
         <v>196</v>
       </c>
       <c r="C11" s="26">
         <v>236</v>
       </c>
       <c r="D11" s="26">
         <v>278.3</v>
       </c>
-      <c r="E11" s="26"/>
+      <c r="E11" s="26">
+        <v>369.1</v>
+      </c>
       <c r="F11" s="27"/>
       <c r="G11" s="27"/>
       <c r="H11" s="27"/>
       <c r="I11" s="27"/>
       <c r="J11" s="27"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z40"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B10" activePane="bottomRight" state="frozen"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="4" topLeftCell="B20" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="K24" sqref="K24"/>
+      <selection pane="bottomRight" activeCell="H24" sqref="H24:I38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.7109375" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" customWidth="1"/>
     <col min="12" max="12" width="11" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" customWidth="1"/>
     <col min="16" max="16" width="11.140625" customWidth="1"/>
     <col min="18" max="18" width="10.42578125" customWidth="1"/>
     <col min="20" max="20" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A1" s="52" t="s">
         <v>46</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
@@ -2395,103 +2427,103 @@
       <c r="A2" s="42"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
     </row>
     <row r="3" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="58"/>
-      <c r="B3" s="57" t="s">
+      <c r="A3" s="60"/>
+      <c r="B3" s="59" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="60"/>
-      <c r="D3" s="56" t="s">
+      <c r="C3" s="62"/>
+      <c r="D3" s="58" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="57"/>
-      <c r="F3" s="57" t="s">
+      <c r="E3" s="59"/>
+      <c r="F3" s="59" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="60"/>
-      <c r="H3" s="57" t="s">
+      <c r="G3" s="62"/>
+      <c r="H3" s="59" t="s">
         <v>21</v>
       </c>
-      <c r="I3" s="60"/>
-      <c r="J3" s="61" t="s">
+      <c r="I3" s="62"/>
+      <c r="J3" s="63" t="s">
         <v>22</v>
       </c>
-      <c r="K3" s="60"/>
-      <c r="L3" s="57" t="s">
+      <c r="K3" s="62"/>
+      <c r="L3" s="59" t="s">
         <v>23</v>
       </c>
-      <c r="M3" s="60"/>
-      <c r="N3" s="57" t="s">
+      <c r="M3" s="62"/>
+      <c r="N3" s="59" t="s">
         <v>24</v>
       </c>
-      <c r="O3" s="60"/>
-      <c r="P3" s="57" t="s">
+      <c r="O3" s="62"/>
+      <c r="P3" s="59" t="s">
         <v>25</v>
       </c>
-      <c r="Q3" s="60"/>
-      <c r="R3" s="57" t="s">
+      <c r="Q3" s="62"/>
+      <c r="R3" s="59" t="s">
         <v>26</v>
       </c>
-      <c r="S3" s="60"/>
-      <c r="T3" s="57" t="s">
+      <c r="S3" s="62"/>
+      <c r="T3" s="59" t="s">
         <v>27</v>
       </c>
-      <c r="U3" s="60"/>
-      <c r="V3" s="57" t="s">
+      <c r="U3" s="62"/>
+      <c r="V3" s="59" t="s">
         <v>48</v>
       </c>
-      <c r="W3" s="60"/>
-      <c r="X3" s="62" t="s">
+      <c r="W3" s="62"/>
+      <c r="X3" s="56" t="s">
         <v>49</v>
       </c>
-      <c r="Y3" s="63"/>
+      <c r="Y3" s="57"/>
       <c r="Z3" s="46"/>
     </row>
     <row r="4" spans="1:26" ht="34.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="59"/>
+      <c r="A4" s="61"/>
       <c r="B4" s="32" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="33" t="s">
         <v>28</v>
       </c>
       <c r="D4" s="32" t="s">
         <v>47</v>
       </c>
       <c r="E4" s="33" t="s">
         <v>28</v>
       </c>
       <c r="F4" s="32" t="s">
         <v>47</v>
       </c>
       <c r="G4" s="33" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="32" t="s">
         <v>47</v>
       </c>
       <c r="I4" s="33" t="s">
         <v>28</v>
       </c>
       <c r="J4" s="32" t="s">
@@ -3707,471 +3739,565 @@
       <c r="F20" s="39"/>
       <c r="G20" s="39"/>
       <c r="H20" s="39"/>
       <c r="I20" s="39"/>
       <c r="J20" s="39"/>
       <c r="K20" s="39"/>
       <c r="L20" s="39"/>
       <c r="M20" s="39"/>
       <c r="N20" s="39"/>
       <c r="O20" s="39"/>
       <c r="P20" s="39"/>
       <c r="Q20" s="39"/>
       <c r="R20" s="39"/>
       <c r="S20" s="39"/>
       <c r="T20" s="39"/>
       <c r="U20" s="39"/>
     </row>
     <row r="21" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="42"/>
       <c r="B21" s="47"/>
       <c r="C21" s="47"/>
       <c r="D21" s="47"/>
       <c r="E21" s="47"/>
       <c r="F21" s="47"/>
       <c r="G21" s="47"/>
-      <c r="H21" s="39"/>
-      <c r="I21" s="39"/>
+      <c r="H21" s="47"/>
+      <c r="I21" s="47"/>
       <c r="J21" s="39"/>
       <c r="K21" s="39"/>
       <c r="L21" s="39"/>
       <c r="M21" s="39"/>
       <c r="N21" s="39"/>
       <c r="O21" s="39"/>
       <c r="P21" s="39"/>
       <c r="Q21" s="39"/>
       <c r="R21" s="39"/>
       <c r="S21" s="39"/>
       <c r="T21" s="39"/>
       <c r="U21" s="39"/>
     </row>
     <row r="22" spans="1:25" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="58"/>
-      <c r="B22" s="57" t="s">
+      <c r="A22" s="60"/>
+      <c r="B22" s="59" t="s">
         <v>50</v>
       </c>
-      <c r="C22" s="60"/>
-      <c r="D22" s="56" t="s">
+      <c r="C22" s="62"/>
+      <c r="D22" s="58" t="s">
         <v>51</v>
       </c>
-      <c r="E22" s="57"/>
-      <c r="F22" s="56" t="s">
+      <c r="E22" s="59"/>
+      <c r="F22" s="58" t="s">
         <v>52</v>
       </c>
-      <c r="G22" s="57"/>
+      <c r="G22" s="59"/>
+      <c r="H22" s="59" t="s">
+        <v>53</v>
+      </c>
+      <c r="I22" s="62"/>
     </row>
     <row r="23" spans="1:25" ht="34.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="59"/>
+      <c r="A23" s="61"/>
       <c r="B23" s="32" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="33" t="s">
         <v>28</v>
       </c>
       <c r="D23" s="32" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="33" t="s">
         <v>28</v>
       </c>
       <c r="F23" s="32" t="s">
         <v>47</v>
       </c>
       <c r="G23" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="H23" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="I23" s="33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A24" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="50">
         <v>196</v>
       </c>
       <c r="C24" s="11">
         <v>100</v>
       </c>
       <c r="D24" s="50">
         <v>236</v>
       </c>
       <c r="E24" s="11">
         <v>102.4</v>
       </c>
       <c r="F24" s="50">
         <v>710.3</v>
       </c>
       <c r="G24" s="11">
         <v>103.5</v>
       </c>
+      <c r="H24" s="50">
+        <v>1079.4000000000001</v>
+      </c>
+      <c r="I24" s="64">
+        <v>110.7</v>
+      </c>
+      <c r="J24" s="66"/>
     </row>
     <row r="25" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A25" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="50">
         <v>194.1</v>
       </c>
       <c r="C25" s="11">
         <v>99.4</v>
       </c>
       <c r="D25" s="50">
         <v>234.8</v>
       </c>
       <c r="E25" s="11">
         <v>101.9</v>
       </c>
       <c r="F25" s="50">
         <v>705.2</v>
       </c>
       <c r="G25" s="11">
         <v>103.1</v>
       </c>
+      <c r="H25" s="50">
+        <v>1070.7</v>
+      </c>
+      <c r="I25" s="64">
+        <v>115.1</v>
+      </c>
+      <c r="J25" s="66"/>
     </row>
     <row r="26" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A26" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="38" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="38" t="s">
         <v>33</v>
       </c>
       <c r="D26" s="38" t="s">
         <v>33</v>
       </c>
       <c r="E26" s="38" t="s">
         <v>33</v>
       </c>
       <c r="F26" s="38" t="s">
         <v>33</v>
       </c>
       <c r="G26" s="38" t="s">
         <v>33</v>
       </c>
+      <c r="H26" s="50"/>
+      <c r="I26" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="J26" s="67"/>
     </row>
     <row r="27" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A27" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="38" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>33</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>33</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>33</v>
       </c>
       <c r="F27" s="38" t="s">
         <v>33</v>
       </c>
       <c r="G27" s="38" t="s">
         <v>33</v>
       </c>
+      <c r="H27" s="50"/>
+      <c r="I27" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="J27" s="67"/>
     </row>
     <row r="28" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A28" s="37" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="38" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="38" t="s">
         <v>33</v>
       </c>
       <c r="D28" s="38" t="s">
         <v>33</v>
       </c>
       <c r="E28" s="38" t="s">
         <v>33</v>
       </c>
       <c r="F28" s="38" t="s">
         <v>33</v>
       </c>
       <c r="G28" s="38" t="s">
         <v>33</v>
       </c>
+      <c r="H28" s="50"/>
+      <c r="I28" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="J28" s="67"/>
     </row>
     <row r="29" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A29" s="37" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="38" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>33</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>33</v>
       </c>
       <c r="E29" s="38" t="s">
         <v>33</v>
       </c>
       <c r="F29" s="38" t="s">
         <v>33</v>
       </c>
       <c r="G29" s="38" t="s">
         <v>33</v>
       </c>
+      <c r="H29" s="50"/>
+      <c r="I29" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="J29" s="67"/>
     </row>
     <row r="30" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A30" s="37" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="38" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="38" t="s">
         <v>33</v>
       </c>
       <c r="D30" s="38" t="s">
         <v>33</v>
       </c>
       <c r="E30" s="38" t="s">
         <v>33</v>
       </c>
       <c r="F30" s="38" t="s">
         <v>33</v>
       </c>
       <c r="G30" s="38" t="s">
         <v>33</v>
       </c>
+      <c r="H30" s="50"/>
+      <c r="I30" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="J30" s="67"/>
     </row>
     <row r="31" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A31" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="38" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="38" t="s">
         <v>33</v>
       </c>
       <c r="D31" s="38" t="s">
         <v>33</v>
       </c>
       <c r="E31" s="38" t="s">
         <v>33</v>
       </c>
       <c r="F31" s="38" t="s">
         <v>33</v>
       </c>
       <c r="G31" s="38" t="s">
         <v>33</v>
       </c>
+      <c r="H31" s="50"/>
+      <c r="I31" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="J31" s="67"/>
     </row>
     <row r="32" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A32" s="37" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="38" t="s">
         <v>33</v>
       </c>
       <c r="C32" s="38" t="s">
         <v>33</v>
       </c>
       <c r="D32" s="38" t="s">
         <v>33</v>
       </c>
       <c r="E32" s="38" t="s">
         <v>33</v>
       </c>
       <c r="F32" s="38" t="s">
         <v>33</v>
       </c>
       <c r="G32" s="38" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H32" s="50"/>
+      <c r="I32" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="J32" s="67"/>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A33" s="36" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="38" t="s">
         <v>33</v>
       </c>
       <c r="C33" s="38" t="s">
         <v>33</v>
       </c>
       <c r="D33" s="38" t="s">
         <v>33</v>
       </c>
       <c r="E33" s="38" t="s">
         <v>33</v>
       </c>
       <c r="F33" s="38" t="s">
         <v>33</v>
       </c>
       <c r="G33" s="38" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H33" s="50"/>
+      <c r="I33" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="J33" s="67"/>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A34" s="37" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="38" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="38" t="s">
         <v>33</v>
       </c>
       <c r="D34" s="38" t="s">
         <v>33</v>
       </c>
       <c r="E34" s="38" t="s">
         <v>33</v>
       </c>
       <c r="F34" s="38" t="s">
         <v>33</v>
       </c>
       <c r="G34" s="38" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H34" s="50"/>
+      <c r="I34" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="J34" s="67"/>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A35" s="37" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="50">
         <v>0</v>
       </c>
       <c r="C35" s="11">
         <v>122.1</v>
       </c>
       <c r="D35" s="50">
         <v>0</v>
       </c>
       <c r="E35" s="11">
         <v>77.7</v>
       </c>
       <c r="F35" s="50">
         <v>0.2</v>
       </c>
       <c r="G35" s="11">
         <v>114.9</v>
       </c>
-    </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H35" s="50">
+        <v>0.3</v>
+      </c>
+      <c r="I35" s="64">
+        <v>20</v>
+      </c>
+      <c r="J35" s="66"/>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A36" s="37" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="38" t="s">
         <v>33</v>
       </c>
       <c r="C36" s="38" t="s">
         <v>33</v>
       </c>
       <c r="D36" s="38" t="s">
         <v>33</v>
       </c>
       <c r="E36" s="38" t="s">
         <v>33</v>
       </c>
       <c r="F36" s="38" t="s">
         <v>33</v>
       </c>
       <c r="G36" s="38" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H36" s="50"/>
+      <c r="I36" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="J36" s="67"/>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A37" s="37" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="38" t="s">
         <v>33</v>
       </c>
       <c r="C37" s="38" t="s">
         <v>33</v>
       </c>
       <c r="D37" s="38" t="s">
         <v>33</v>
       </c>
       <c r="E37" s="38" t="s">
         <v>33</v>
       </c>
       <c r="F37" s="38" t="s">
         <v>33</v>
       </c>
       <c r="G37" s="38" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="38" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H37" s="50"/>
+      <c r="I37" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="J37" s="67"/>
+    </row>
+    <row r="38" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="40" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="44">
         <v>1.9</v>
       </c>
       <c r="C38" s="44">
         <v>314.60000000000002</v>
       </c>
       <c r="D38" s="44">
         <v>1.2</v>
       </c>
       <c r="E38" s="44">
         <v>260.5</v>
       </c>
       <c r="F38" s="44">
         <v>4.9000000000000004</v>
       </c>
       <c r="G38" s="44">
         <v>205.5</v>
       </c>
-    </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H38" s="68">
+        <v>8.4</v>
+      </c>
+      <c r="I38" s="65">
+        <v>118.6</v>
+      </c>
+      <c r="J38" s="66"/>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A40" s="41" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="18">
-[...4 lines deleted...]
-    <mergeCell ref="B22:C22"/>
+  <mergeCells count="19">
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="H22:I22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>ИФО тех.обс.</vt:lpstr>
       <vt:lpstr>Объем тех. обс</vt:lpstr>