--- v1 (2026-06-03)
+++ v2 (2026-06-24)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="6975" yWindow="435" windowWidth="14640" windowHeight="9210"/>
+    <workbookView xWindow="900" yWindow="75" windowWidth="21165" windowHeight="9210" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО тех.обс." sheetId="5" r:id="rId1"/>
     <sheet name="Объем тех. обс" sheetId="4" r:id="rId2"/>
     <sheet name="Обьем и ИФО по районам" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="280" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="55">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
   </si>
   <si>
     <t>Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по техническому обслуживанию и ремонту  автомобилей</t>
   </si>
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
@@ -177,61 +177,63 @@
     <t>* оперативные данные</t>
   </si>
   <si>
     <t>Объем  и ИФО в разрезе районов об оказанных услугах по техническому обслуживанию и ремонту автомобилей *</t>
   </si>
   <si>
     <t>объем  услуг, млн. тенге</t>
   </si>
   <si>
     <t>Январь-ноябрь 2025г.</t>
   </si>
   <si>
     <t>Январь-декабрь 2025г.</t>
   </si>
   <si>
     <t>Январь 2026г.</t>
   </si>
   <si>
     <t>Январь-февраль 2026г.</t>
   </si>
   <si>
     <t>Январь-март 2026г.</t>
   </si>
   <si>
     <t>Январь-апрель 2026г.</t>
+  </si>
+  <si>
+    <t>Январь-май 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="4">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -435,51 +437,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -561,103 +563,100 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный_объемы" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -937,77 +936,77 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N33"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="E27" sqref="E27"/>
+    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="H31" sqref="H31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.42578125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="52"/>
-[...10 lines deleted...]
-      <c r="M1" s="52"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
     </row>
     <row r="3" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="6" t="s">
@@ -1021,65 +1020,65 @@
       </c>
       <c r="G3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>13</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K3" s="7" t="s">
         <v>15</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>16</v>
       </c>
       <c r="M3" s="8" t="s">
         <v>17</v>
       </c>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A4" s="53" t="s">
+      <c r="A4" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="53"/>
-[...10 lines deleted...]
-      <c r="M4" s="53"/>
+      <c r="B4" s="57"/>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
       <c r="N4" s="2"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A5" s="9">
         <v>2020</v>
       </c>
       <c r="B5" s="10">
         <v>53.6</v>
       </c>
       <c r="C5" s="10">
         <v>109.5</v>
       </c>
       <c r="D5" s="10">
         <v>173.3</v>
       </c>
       <c r="E5" s="10">
         <v>57.4</v>
       </c>
       <c r="F5" s="10">
         <v>109.2</v>
       </c>
       <c r="G5" s="10">
         <v>186.5</v>
       </c>
       <c r="H5" s="10">
@@ -1297,78 +1296,80 @@
         <v>98.2</v>
       </c>
       <c r="K10" s="11">
         <v>156.19999999999999</v>
       </c>
       <c r="L10" s="45">
         <v>104.8</v>
       </c>
       <c r="M10" s="11">
         <v>68.3</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="9">
         <v>2026</v>
       </c>
       <c r="B11" s="10">
         <v>52.1</v>
       </c>
       <c r="C11" s="11">
         <v>120.4</v>
       </c>
       <c r="D11" s="11">
         <v>117.9</v>
       </c>
-      <c r="E11" s="64">
+      <c r="E11" s="51">
         <v>123</v>
       </c>
-      <c r="F11" s="11"/>
+      <c r="F11" s="51">
+        <v>93.5</v>
+      </c>
       <c r="G11" s="29"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="31"/>
       <c r="K11" s="11"/>
       <c r="L11" s="45"/>
       <c r="M11" s="11"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A12" s="54" t="s">
+      <c r="A12" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="B12" s="54"/>
-[...10 lines deleted...]
-      <c r="M12" s="54"/>
+      <c r="B12" s="58"/>
+      <c r="C12" s="58"/>
+      <c r="D12" s="58"/>
+      <c r="E12" s="58"/>
+      <c r="F12" s="58"/>
+      <c r="G12" s="58"/>
+      <c r="H12" s="58"/>
+      <c r="I12" s="58"/>
+      <c r="J12" s="58"/>
+      <c r="K12" s="58"/>
+      <c r="L12" s="58"/>
+      <c r="M12" s="58"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="14">
         <v>2020</v>
       </c>
       <c r="B13" s="10">
         <v>83.1</v>
       </c>
       <c r="C13" s="10">
         <v>72.900000000000006</v>
       </c>
       <c r="D13" s="10">
         <v>103.1</v>
       </c>
       <c r="E13" s="10">
         <v>57.5</v>
       </c>
       <c r="F13" s="10">
         <v>53.2</v>
       </c>
       <c r="G13" s="10">
         <v>73.5</v>
       </c>
       <c r="H13" s="10">
         <v>52</v>
@@ -1585,78 +1586,80 @@
         <v>106.5</v>
       </c>
       <c r="K18" s="11">
         <v>101</v>
       </c>
       <c r="L18" s="45">
         <v>112.5</v>
       </c>
       <c r="M18" s="11">
         <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="14">
         <v>2026</v>
       </c>
       <c r="B19" s="10">
         <v>100</v>
       </c>
       <c r="C19" s="11">
         <v>104.4</v>
       </c>
       <c r="D19" s="11">
         <v>105.4</v>
       </c>
-      <c r="E19" s="64">
+      <c r="E19" s="51">
         <v>127.9</v>
       </c>
-      <c r="F19" s="10"/>
+      <c r="F19" s="51">
+        <v>127.6</v>
+      </c>
       <c r="G19" s="29"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="31"/>
       <c r="K19" s="11"/>
       <c r="L19" s="45"/>
       <c r="M19" s="11"/>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A20" s="54" t="s">
+      <c r="A20" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="B20" s="54"/>
-[...10 lines deleted...]
-      <c r="M20" s="54"/>
+      <c r="B20" s="58"/>
+      <c r="C20" s="58"/>
+      <c r="D20" s="58"/>
+      <c r="E20" s="58"/>
+      <c r="F20" s="58"/>
+      <c r="G20" s="58"/>
+      <c r="H20" s="58"/>
+      <c r="I20" s="58"/>
+      <c r="J20" s="58"/>
+      <c r="K20" s="58"/>
+      <c r="L20" s="58"/>
+      <c r="M20" s="58"/>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="9">
         <v>2020</v>
       </c>
       <c r="B21" s="10">
         <v>83.1</v>
       </c>
       <c r="C21" s="10">
         <v>76.5</v>
       </c>
       <c r="D21" s="10">
         <v>86.6</v>
       </c>
       <c r="E21" s="10">
         <v>78</v>
       </c>
       <c r="F21" s="10">
         <v>71.5</v>
       </c>
       <c r="G21" s="10">
         <v>71.7</v>
       </c>
       <c r="H21" s="10">
         <v>64</v>
@@ -1873,54 +1876,56 @@
         <v>101</v>
       </c>
       <c r="K26" s="10">
         <v>101.1</v>
       </c>
       <c r="L26" s="10">
         <v>102.4</v>
       </c>
       <c r="M26" s="10">
         <v>102.8</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="18">
         <v>2026</v>
       </c>
       <c r="B27" s="19">
         <v>100</v>
       </c>
       <c r="C27" s="19">
         <v>102.4</v>
       </c>
       <c r="D27" s="19">
         <v>103.5</v>
       </c>
-      <c r="E27" s="65">
+      <c r="E27" s="52">
         <v>110.7</v>
       </c>
-      <c r="F27" s="19"/>
+      <c r="F27" s="52">
+        <v>114.3</v>
+      </c>
       <c r="G27" s="30"/>
       <c r="H27" s="30"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
       <c r="K27" s="19"/>
       <c r="L27" s="19"/>
       <c r="M27" s="19"/>
       <c r="N27" s="2"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
       <c r="L28" s="2"/>
       <c r="M28" s="2"/>
       <c r="N28" s="2"/>
     </row>
@@ -1940,93 +1945,93 @@
       <c r="M29" s="2"/>
       <c r="N29" s="2"/>
     </row>
     <row r="33" spans="3:5" x14ac:dyDescent="0.2">
       <c r="C33" s="28"/>
       <c r="D33" s="28"/>
       <c r="E33" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+      <selection activeCell="H16" sqref="H16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="52"/>
-[...10 lines deleted...]
-      <c r="M1" s="52"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="55"/>
-[...10 lines deleted...]
-      <c r="M2" s="55"/>
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
+      <c r="G2" s="59"/>
+      <c r="H2" s="59"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+      <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="6" t="s">
@@ -2327,199 +2332,201 @@
         <v>525.70000000000005</v>
       </c>
       <c r="L10" s="48">
         <v>550.79999999999995</v>
       </c>
       <c r="M10" s="48">
         <v>376.3</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="25">
         <v>2026</v>
       </c>
       <c r="B11" s="26">
         <v>196</v>
       </c>
       <c r="C11" s="26">
         <v>236</v>
       </c>
       <c r="D11" s="26">
         <v>278.3</v>
       </c>
       <c r="E11" s="26">
         <v>369.1</v>
       </c>
-      <c r="F11" s="27"/>
+      <c r="F11" s="27">
+        <v>345.1</v>
+      </c>
       <c r="G11" s="27"/>
       <c r="H11" s="27"/>
       <c r="I11" s="27"/>
       <c r="J11" s="27"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z40"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B20" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="H24" sqref="H24:I38"/>
+      <selection pane="bottomRight" activeCell="O29" sqref="O29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.7109375" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" customWidth="1"/>
     <col min="12" max="12" width="11" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" customWidth="1"/>
     <col min="16" max="16" width="11.140625" customWidth="1"/>
     <col min="18" max="18" width="10.42578125" customWidth="1"/>
     <col min="20" max="20" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="52"/>
-[...22 lines deleted...]
-      <c r="Y1" s="52"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
     </row>
     <row r="2" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="42"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
     </row>
     <row r="3" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="60"/>
-      <c r="B3" s="59" t="s">
+      <c r="B3" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="62"/>
-      <c r="D3" s="58" t="s">
+      <c r="C3" s="63"/>
+      <c r="D3" s="64" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="59"/>
-      <c r="F3" s="59" t="s">
+      <c r="E3" s="62"/>
+      <c r="F3" s="62" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="62"/>
-      <c r="H3" s="59" t="s">
+      <c r="G3" s="63"/>
+      <c r="H3" s="62" t="s">
         <v>21</v>
       </c>
-      <c r="I3" s="62"/>
-      <c r="J3" s="63" t="s">
+      <c r="I3" s="63"/>
+      <c r="J3" s="65" t="s">
         <v>22</v>
       </c>
-      <c r="K3" s="62"/>
-      <c r="L3" s="59" t="s">
+      <c r="K3" s="63"/>
+      <c r="L3" s="62" t="s">
         <v>23</v>
       </c>
-      <c r="M3" s="62"/>
-      <c r="N3" s="59" t="s">
+      <c r="M3" s="63"/>
+      <c r="N3" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="O3" s="62"/>
-      <c r="P3" s="59" t="s">
+      <c r="O3" s="63"/>
+      <c r="P3" s="62" t="s">
         <v>25</v>
       </c>
-      <c r="Q3" s="62"/>
-      <c r="R3" s="59" t="s">
+      <c r="Q3" s="63"/>
+      <c r="R3" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="S3" s="62"/>
-      <c r="T3" s="59" t="s">
+      <c r="S3" s="63"/>
+      <c r="T3" s="62" t="s">
         <v>27</v>
       </c>
-      <c r="U3" s="62"/>
-      <c r="V3" s="59" t="s">
+      <c r="U3" s="63"/>
+      <c r="V3" s="62" t="s">
         <v>48</v>
       </c>
-      <c r="W3" s="62"/>
-      <c r="X3" s="56" t="s">
+      <c r="W3" s="63"/>
+      <c r="X3" s="66" t="s">
         <v>49</v>
       </c>
-      <c r="Y3" s="57"/>
+      <c r="Y3" s="67"/>
       <c r="Z3" s="46"/>
     </row>
     <row r="4" spans="1:26" ht="34.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="61"/>
       <c r="B4" s="32" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="33" t="s">
         <v>28</v>
       </c>
       <c r="D4" s="32" t="s">
         <v>47</v>
       </c>
       <c r="E4" s="33" t="s">
         <v>28</v>
       </c>
       <c r="F4" s="32" t="s">
         <v>47</v>
       </c>
       <c r="G4" s="33" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="32" t="s">
         <v>47</v>
       </c>
@@ -3741,563 +3748,649 @@
       <c r="H20" s="39"/>
       <c r="I20" s="39"/>
       <c r="J20" s="39"/>
       <c r="K20" s="39"/>
       <c r="L20" s="39"/>
       <c r="M20" s="39"/>
       <c r="N20" s="39"/>
       <c r="O20" s="39"/>
       <c r="P20" s="39"/>
       <c r="Q20" s="39"/>
       <c r="R20" s="39"/>
       <c r="S20" s="39"/>
       <c r="T20" s="39"/>
       <c r="U20" s="39"/>
     </row>
     <row r="21" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="42"/>
       <c r="B21" s="47"/>
       <c r="C21" s="47"/>
       <c r="D21" s="47"/>
       <c r="E21" s="47"/>
       <c r="F21" s="47"/>
       <c r="G21" s="47"/>
       <c r="H21" s="47"/>
       <c r="I21" s="47"/>
-      <c r="J21" s="39"/>
-      <c r="K21" s="39"/>
+      <c r="J21" s="47"/>
+      <c r="K21" s="47"/>
       <c r="L21" s="39"/>
       <c r="M21" s="39"/>
       <c r="N21" s="39"/>
       <c r="O21" s="39"/>
       <c r="P21" s="39"/>
       <c r="Q21" s="39"/>
       <c r="R21" s="39"/>
       <c r="S21" s="39"/>
       <c r="T21" s="39"/>
       <c r="U21" s="39"/>
     </row>
     <row r="22" spans="1:25" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="60"/>
-      <c r="B22" s="59" t="s">
+      <c r="B22" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="C22" s="62"/>
-      <c r="D22" s="58" t="s">
+      <c r="C22" s="63"/>
+      <c r="D22" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="E22" s="59"/>
-      <c r="F22" s="58" t="s">
+      <c r="E22" s="62"/>
+      <c r="F22" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="G22" s="59"/>
-      <c r="H22" s="59" t="s">
+      <c r="G22" s="62"/>
+      <c r="H22" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="I22" s="62"/>
+      <c r="I22" s="63"/>
+      <c r="J22" s="65" t="s">
+        <v>54</v>
+      </c>
+      <c r="K22" s="63"/>
     </row>
     <row r="23" spans="1:25" ht="34.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="61"/>
       <c r="B23" s="32" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="33" t="s">
         <v>28</v>
       </c>
       <c r="D23" s="32" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="33" t="s">
         <v>28</v>
       </c>
       <c r="F23" s="32" t="s">
         <v>47</v>
       </c>
       <c r="G23" s="33" t="s">
         <v>28</v>
       </c>
       <c r="H23" s="32" t="s">
         <v>47</v>
       </c>
       <c r="I23" s="33" t="s">
         <v>28</v>
       </c>
+      <c r="J23" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="K23" s="33" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="24" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A24" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="50">
         <v>196</v>
       </c>
       <c r="C24" s="11">
         <v>100</v>
       </c>
       <c r="D24" s="50">
         <v>236</v>
       </c>
       <c r="E24" s="11">
         <v>102.4</v>
       </c>
       <c r="F24" s="50">
         <v>710.3</v>
       </c>
       <c r="G24" s="11">
         <v>103.5</v>
       </c>
       <c r="H24" s="50">
         <v>1079.4000000000001</v>
       </c>
-      <c r="I24" s="64">
+      <c r="I24" s="51">
         <v>110.7</v>
       </c>
-      <c r="J24" s="66"/>
+      <c r="J24" s="50">
+        <v>1424.5350000000001</v>
+      </c>
+      <c r="K24" s="11">
+        <v>114.3</v>
+      </c>
     </row>
     <row r="25" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A25" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="50">
         <v>194.1</v>
       </c>
       <c r="C25" s="11">
         <v>99.4</v>
       </c>
       <c r="D25" s="50">
         <v>234.8</v>
       </c>
       <c r="E25" s="11">
         <v>101.9</v>
       </c>
       <c r="F25" s="50">
         <v>705.2</v>
       </c>
       <c r="G25" s="11">
         <v>103.1</v>
       </c>
       <c r="H25" s="50">
         <v>1070.7</v>
       </c>
-      <c r="I25" s="64">
+      <c r="I25" s="51">
         <v>115.1</v>
       </c>
-      <c r="J25" s="66"/>
+      <c r="J25" s="50">
+        <v>1412.99</v>
+      </c>
+      <c r="K25" s="11">
+        <v>121.9</v>
+      </c>
     </row>
     <row r="26" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A26" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="38" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="38" t="s">
         <v>33</v>
       </c>
       <c r="D26" s="38" t="s">
         <v>33</v>
       </c>
       <c r="E26" s="38" t="s">
         <v>33</v>
       </c>
       <c r="F26" s="38" t="s">
         <v>33</v>
       </c>
       <c r="G26" s="38" t="s">
         <v>33</v>
       </c>
       <c r="H26" s="50"/>
-      <c r="I26" s="67" t="s">
-[...2 lines deleted...]
-      <c r="J26" s="67"/>
+      <c r="I26" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="J26" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="K26" s="38" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="27" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A27" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="38" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>33</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>33</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>33</v>
       </c>
       <c r="F27" s="38" t="s">
         <v>33</v>
       </c>
       <c r="G27" s="38" t="s">
         <v>33</v>
       </c>
       <c r="H27" s="50"/>
-      <c r="I27" s="67" t="s">
-[...2 lines deleted...]
-      <c r="J27" s="67"/>
+      <c r="I27" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="J27" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="K27" s="38" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="28" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A28" s="37" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="38" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="38" t="s">
         <v>33</v>
       </c>
       <c r="D28" s="38" t="s">
         <v>33</v>
       </c>
       <c r="E28" s="38" t="s">
         <v>33</v>
       </c>
       <c r="F28" s="38" t="s">
         <v>33</v>
       </c>
       <c r="G28" s="38" t="s">
         <v>33</v>
       </c>
       <c r="H28" s="50"/>
-      <c r="I28" s="67" t="s">
-[...2 lines deleted...]
-      <c r="J28" s="67"/>
+      <c r="I28" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="J28" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="K28" s="38" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="29" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A29" s="37" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="38" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>33</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>33</v>
       </c>
       <c r="E29" s="38" t="s">
         <v>33</v>
       </c>
       <c r="F29" s="38" t="s">
         <v>33</v>
       </c>
       <c r="G29" s="38" t="s">
         <v>33</v>
       </c>
       <c r="H29" s="50"/>
-      <c r="I29" s="67" t="s">
-[...2 lines deleted...]
-      <c r="J29" s="67"/>
+      <c r="I29" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="J29" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="K29" s="38" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="30" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A30" s="37" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="38" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="38" t="s">
         <v>33</v>
       </c>
       <c r="D30" s="38" t="s">
         <v>33</v>
       </c>
       <c r="E30" s="38" t="s">
         <v>33</v>
       </c>
       <c r="F30" s="38" t="s">
         <v>33</v>
       </c>
       <c r="G30" s="38" t="s">
         <v>33</v>
       </c>
       <c r="H30" s="50"/>
-      <c r="I30" s="67" t="s">
-[...2 lines deleted...]
-      <c r="J30" s="67"/>
+      <c r="I30" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="J30" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="K30" s="38" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="31" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A31" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="38" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="38" t="s">
         <v>33</v>
       </c>
       <c r="D31" s="38" t="s">
         <v>33</v>
       </c>
       <c r="E31" s="38" t="s">
         <v>33</v>
       </c>
       <c r="F31" s="38" t="s">
         <v>33</v>
       </c>
       <c r="G31" s="38" t="s">
         <v>33</v>
       </c>
       <c r="H31" s="50"/>
-      <c r="I31" s="67" t="s">
-[...2 lines deleted...]
-      <c r="J31" s="67"/>
+      <c r="I31" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="J31" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="K31" s="38" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="32" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A32" s="37" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="38" t="s">
         <v>33</v>
       </c>
       <c r="C32" s="38" t="s">
         <v>33</v>
       </c>
       <c r="D32" s="38" t="s">
         <v>33</v>
       </c>
       <c r="E32" s="38" t="s">
         <v>33</v>
       </c>
       <c r="F32" s="38" t="s">
         <v>33</v>
       </c>
       <c r="G32" s="38" t="s">
         <v>33</v>
       </c>
       <c r="H32" s="50"/>
-      <c r="I32" s="67" t="s">
-[...4 lines deleted...]
-    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="I32" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="J32" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="K32" s="38" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A33" s="36" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="38" t="s">
         <v>33</v>
       </c>
       <c r="C33" s="38" t="s">
         <v>33</v>
       </c>
       <c r="D33" s="38" t="s">
         <v>33</v>
       </c>
       <c r="E33" s="38" t="s">
         <v>33</v>
       </c>
       <c r="F33" s="38" t="s">
         <v>33</v>
       </c>
       <c r="G33" s="38" t="s">
         <v>33</v>
       </c>
       <c r="H33" s="50"/>
-      <c r="I33" s="67" t="s">
-[...4 lines deleted...]
-    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="I33" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="J33" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="K33" s="38" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A34" s="37" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="38" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="38" t="s">
         <v>33</v>
       </c>
       <c r="D34" s="38" t="s">
         <v>33</v>
       </c>
       <c r="E34" s="38" t="s">
         <v>33</v>
       </c>
       <c r="F34" s="38" t="s">
         <v>33</v>
       </c>
       <c r="G34" s="38" t="s">
         <v>33</v>
       </c>
       <c r="H34" s="50"/>
-      <c r="I34" s="67" t="s">
-[...4 lines deleted...]
-    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="I34" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="J34" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="K34" s="38" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A35" s="37" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="50">
         <v>0</v>
       </c>
       <c r="C35" s="11">
         <v>122.1</v>
       </c>
       <c r="D35" s="50">
         <v>0</v>
       </c>
       <c r="E35" s="11">
         <v>77.7</v>
       </c>
       <c r="F35" s="50">
         <v>0.2</v>
       </c>
       <c r="G35" s="11">
         <v>114.9</v>
       </c>
       <c r="H35" s="50">
         <v>0.3</v>
       </c>
-      <c r="I35" s="64">
+      <c r="I35" s="51">
         <v>20</v>
       </c>
-      <c r="J35" s="66"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J35" s="50">
+        <v>0.4</v>
+      </c>
+      <c r="K35" s="11">
+        <v>15.2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A36" s="37" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="38" t="s">
         <v>33</v>
       </c>
       <c r="C36" s="38" t="s">
         <v>33</v>
       </c>
       <c r="D36" s="38" t="s">
         <v>33</v>
       </c>
       <c r="E36" s="38" t="s">
         <v>33</v>
       </c>
       <c r="F36" s="38" t="s">
         <v>33</v>
       </c>
       <c r="G36" s="38" t="s">
         <v>33</v>
       </c>
       <c r="H36" s="50"/>
-      <c r="I36" s="67" t="s">
-[...4 lines deleted...]
-    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="I36" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="J36" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="K36" s="38" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A37" s="37" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="38" t="s">
         <v>33</v>
       </c>
       <c r="C37" s="38" t="s">
         <v>33</v>
       </c>
       <c r="D37" s="38" t="s">
         <v>33</v>
       </c>
       <c r="E37" s="38" t="s">
         <v>33</v>
       </c>
       <c r="F37" s="38" t="s">
         <v>33</v>
       </c>
       <c r="G37" s="38" t="s">
         <v>33</v>
       </c>
       <c r="H37" s="50"/>
-      <c r="I37" s="67" t="s">
-[...4 lines deleted...]
-    <row r="38" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="I37" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="J37" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="K37" s="38" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="40" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="44">
         <v>1.9</v>
       </c>
       <c r="C38" s="44">
         <v>314.60000000000002</v>
       </c>
       <c r="D38" s="44">
         <v>1.2</v>
       </c>
       <c r="E38" s="44">
         <v>260.5</v>
       </c>
       <c r="F38" s="44">
         <v>4.9000000000000004</v>
       </c>
       <c r="G38" s="44">
         <v>205.5</v>
       </c>
-      <c r="H38" s="68">
+      <c r="H38" s="54">
         <v>8.4</v>
       </c>
-      <c r="I38" s="65">
+      <c r="I38" s="52">
         <v>118.6</v>
       </c>
-      <c r="J38" s="66"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J38" s="54">
+        <v>11.1</v>
+      </c>
+      <c r="K38" s="52">
+        <v>96.9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A40" s="41" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="19">
+  <mergeCells count="20">
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="H22:I22"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="X3:Y3"/>
-    <mergeCell ref="F22:G22"/>
-[...3 lines deleted...]
-    <mergeCell ref="H22:I22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>ИФО тех.обс.</vt:lpstr>
       <vt:lpstr>Объем тех. обс</vt:lpstr>