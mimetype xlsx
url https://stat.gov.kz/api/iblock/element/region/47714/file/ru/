--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -3,66 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="900" yWindow="75" windowWidth="21165" windowHeight="9210" activeTab="2"/>
+    <workbookView xWindow="2235" yWindow="-225" windowWidth="21165" windowHeight="9210" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО тех.обс." sheetId="5" r:id="rId1"/>
     <sheet name="Объем тех. обс" sheetId="4" r:id="rId2"/>
     <sheet name="Обьем и ИФО по районам" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="55">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="56">
   <si>
     <t>Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по техническому обслуживанию и ремонту  автомобилей</t>
   </si>
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
@@ -158,72 +155,78 @@
   <si>
     <t>Шал акына</t>
   </si>
   <si>
     <t>Аккайынский</t>
   </si>
   <si>
     <t>Тайыншинский</t>
   </si>
   <si>
     <t>Тимирязевский</t>
   </si>
   <si>
     <t>Уәлихановский</t>
   </si>
   <si>
     <t>Г.Мусрепова</t>
   </si>
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
     <t>Объем  и ИФО в разрезе районов об оказанных услугах по техническому обслуживанию и ремонту автомобилей *</t>
   </si>
   <si>
-    <t>объем  услуг, млн. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>Январь-ноябрь 2025г.</t>
   </si>
   <si>
     <t>Январь-декабрь 2025г.</t>
   </si>
   <si>
     <t>Январь 2026г.</t>
   </si>
   <si>
     <t>Январь-февраль 2026г.</t>
   </si>
   <si>
     <t>Январь-март 2026г.</t>
   </si>
   <si>
     <t>Январь-апрель 2026г.</t>
   </si>
   <si>
     <t>Январь-май 2026г.</t>
+  </si>
+  <si>
+    <t>объем  услуг, млн. теңге</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                          млн. теңге</t>
+  </si>
+  <si>
+    <t>Январь-июнь 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -302,50 +305,51 @@
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -437,51 +441,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -575,82 +579,85 @@
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный_объемы" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -937,148 +944,148 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N33"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="H31" sqref="H31"/>
+      <selection activeCell="P20" sqref="P20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.42578125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A1" s="55" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="56"/>
+      <c r="A1" s="56" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
     </row>
     <row r="3" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="6" t="s">
+      <c r="D3" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="6" t="s">
+      <c r="E3" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="6" t="s">
+      <c r="F3" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="6" t="s">
+      <c r="G3" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="6" t="s">
+      <c r="H3" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="H3" s="6" t="s">
+      <c r="I3" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="I3" s="6" t="s">
+      <c r="J3" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="J3" s="6" t="s">
+      <c r="K3" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="K3" s="7" t="s">
+      <c r="L3" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="L3" s="6" t="s">
+      <c r="M3" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="M3" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A4" s="57" t="s">
-[...13 lines deleted...]
-      <c r="M4" s="57"/>
+      <c r="A4" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="58"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="58"/>
       <c r="N4" s="2"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A5" s="9">
         <v>2020</v>
       </c>
       <c r="B5" s="10">
         <v>53.6</v>
       </c>
       <c r="C5" s="10">
         <v>109.5</v>
       </c>
       <c r="D5" s="10">
         <v>173.3</v>
       </c>
       <c r="E5" s="10">
         <v>57.4</v>
       </c>
       <c r="F5" s="10">
         <v>109.2</v>
       </c>
       <c r="G5" s="10">
         <v>186.5</v>
       </c>
       <c r="H5" s="10">
@@ -1302,74 +1309,76 @@
         <v>104.8</v>
       </c>
       <c r="M10" s="11">
         <v>68.3</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="9">
         <v>2026</v>
       </c>
       <c r="B11" s="10">
         <v>52.1</v>
       </c>
       <c r="C11" s="11">
         <v>120.4</v>
       </c>
       <c r="D11" s="11">
         <v>117.9</v>
       </c>
       <c r="E11" s="51">
         <v>123</v>
       </c>
       <c r="F11" s="51">
         <v>93.5</v>
       </c>
-      <c r="G11" s="29"/>
+      <c r="G11" s="29">
+        <v>130.30000000000001</v>
+      </c>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="31"/>
       <c r="K11" s="11"/>
       <c r="L11" s="45"/>
       <c r="M11" s="11"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A12" s="58" t="s">
-[...13 lines deleted...]
-      <c r="M12" s="58"/>
+      <c r="A12" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="59"/>
+      <c r="C12" s="59"/>
+      <c r="D12" s="59"/>
+      <c r="E12" s="59"/>
+      <c r="F12" s="59"/>
+      <c r="G12" s="59"/>
+      <c r="H12" s="59"/>
+      <c r="I12" s="59"/>
+      <c r="J12" s="59"/>
+      <c r="K12" s="59"/>
+      <c r="L12" s="59"/>
+      <c r="M12" s="59"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="14">
         <v>2020</v>
       </c>
       <c r="B13" s="10">
         <v>83.1</v>
       </c>
       <c r="C13" s="10">
         <v>72.900000000000006</v>
       </c>
       <c r="D13" s="10">
         <v>103.1</v>
       </c>
       <c r="E13" s="10">
         <v>57.5</v>
       </c>
       <c r="F13" s="10">
         <v>53.2</v>
       </c>
       <c r="G13" s="10">
         <v>73.5</v>
       </c>
       <c r="H13" s="10">
         <v>52</v>
@@ -1592,74 +1601,76 @@
         <v>112.5</v>
       </c>
       <c r="M18" s="11">
         <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="14">
         <v>2026</v>
       </c>
       <c r="B19" s="10">
         <v>100</v>
       </c>
       <c r="C19" s="11">
         <v>104.4</v>
       </c>
       <c r="D19" s="11">
         <v>105.4</v>
       </c>
       <c r="E19" s="51">
         <v>127.9</v>
       </c>
       <c r="F19" s="51">
         <v>127.6</v>
       </c>
-      <c r="G19" s="29"/>
+      <c r="G19" s="29">
+        <v>102.6</v>
+      </c>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="31"/>
       <c r="K19" s="11"/>
       <c r="L19" s="45"/>
       <c r="M19" s="11"/>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A20" s="58" t="s">
-[...13 lines deleted...]
-      <c r="M20" s="58"/>
+      <c r="A20" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="B20" s="59"/>
+      <c r="C20" s="59"/>
+      <c r="D20" s="59"/>
+      <c r="E20" s="59"/>
+      <c r="F20" s="59"/>
+      <c r="G20" s="59"/>
+      <c r="H20" s="59"/>
+      <c r="I20" s="59"/>
+      <c r="J20" s="59"/>
+      <c r="K20" s="59"/>
+      <c r="L20" s="59"/>
+      <c r="M20" s="59"/>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="9">
         <v>2020</v>
       </c>
       <c r="B21" s="10">
         <v>83.1</v>
       </c>
       <c r="C21" s="10">
         <v>76.5</v>
       </c>
       <c r="D21" s="10">
         <v>86.6</v>
       </c>
       <c r="E21" s="10">
         <v>78</v>
       </c>
       <c r="F21" s="10">
         <v>71.5</v>
       </c>
       <c r="G21" s="10">
         <v>71.7</v>
       </c>
       <c r="H21" s="10">
         <v>64</v>
@@ -1882,51 +1893,53 @@
         <v>102.4</v>
       </c>
       <c r="M26" s="10">
         <v>102.8</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="18">
         <v>2026</v>
       </c>
       <c r="B27" s="19">
         <v>100</v>
       </c>
       <c r="C27" s="19">
         <v>102.4</v>
       </c>
       <c r="D27" s="19">
         <v>103.5</v>
       </c>
       <c r="E27" s="52">
         <v>110.7</v>
       </c>
       <c r="F27" s="52">
         <v>114.3</v>
       </c>
-      <c r="G27" s="30"/>
+      <c r="G27" s="27">
+        <v>110.3</v>
+      </c>
       <c r="H27" s="30"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
       <c r="K27" s="19"/>
       <c r="L27" s="19"/>
       <c r="M27" s="19"/>
       <c r="N27" s="2"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
       <c r="L28" s="2"/>
       <c r="M28" s="2"/>
       <c r="N28" s="2"/>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
@@ -1945,131 +1958,131 @@
       <c r="M29" s="2"/>
       <c r="N29" s="2"/>
     </row>
     <row r="33" spans="3:5" x14ac:dyDescent="0.2">
       <c r="C33" s="28"/>
       <c r="D33" s="28"/>
       <c r="E33" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="H16" sqref="H16"/>
+      <selection activeCell="H18" sqref="H18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="56" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="56"/>
+      <c r="A1" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="59" t="s">
-[...13 lines deleted...]
-      <c r="M2" s="59"/>
+      <c r="A2" s="60" t="s">
+        <v>54</v>
+      </c>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="60"/>
     </row>
     <row r="3" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="6" t="s">
+      <c r="D3" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="6" t="s">
+      <c r="E3" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="6" t="s">
+      <c r="F3" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="6" t="s">
+      <c r="G3" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="6" t="s">
+      <c r="H3" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="H3" s="6" t="s">
+      <c r="I3" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="I3" s="6" t="s">
+      <c r="J3" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="J3" s="6" t="s">
+      <c r="K3" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="K3" s="7" t="s">
+      <c r="L3" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="L3" s="6" t="s">
+      <c r="M3" s="8" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A4" s="20">
         <v>2019</v>
       </c>
       <c r="B4" s="21">
         <v>82.2</v>
       </c>
       <c r="C4" s="21">
         <v>125.3</v>
       </c>
       <c r="D4" s="21">
         <v>153.5</v>
       </c>
       <c r="E4" s="21">
         <v>157.80000000000001</v>
       </c>
       <c r="F4" s="21">
         <v>186.5</v>
       </c>
       <c r="G4" s="21">
         <v>251.8</v>
       </c>
@@ -2335,278 +2348,280 @@
         <v>550.79999999999995</v>
       </c>
       <c r="M10" s="48">
         <v>376.3</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="25">
         <v>2026</v>
       </c>
       <c r="B11" s="26">
         <v>196</v>
       </c>
       <c r="C11" s="26">
         <v>236</v>
       </c>
       <c r="D11" s="26">
         <v>278.3</v>
       </c>
       <c r="E11" s="26">
         <v>369.1</v>
       </c>
       <c r="F11" s="27">
         <v>345.1</v>
       </c>
-      <c r="G11" s="27"/>
+      <c r="G11" s="27">
+        <v>449.8</v>
+      </c>
       <c r="H11" s="27"/>
       <c r="I11" s="27"/>
       <c r="J11" s="27"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="B23" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="O29" sqref="O29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.7109375" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" customWidth="1"/>
-    <col min="10" max="10" width="10.5703125" customWidth="1"/>
+    <col min="10" max="10" width="11.42578125" customWidth="1"/>
     <col min="12" max="12" width="11" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" customWidth="1"/>
     <col min="16" max="16" width="11.140625" customWidth="1"/>
     <col min="18" max="18" width="10.42578125" customWidth="1"/>
     <col min="20" max="20" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A1" s="56" t="s">
-[...25 lines deleted...]
-      <c r="Y1" s="56"/>
+      <c r="A1" s="57" t="s">
+        <v>45</v>
+      </c>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="57"/>
+      <c r="R1" s="57"/>
+      <c r="S1" s="57"/>
+      <c r="T1" s="57"/>
+      <c r="U1" s="57"/>
+      <c r="V1" s="57"/>
+      <c r="W1" s="57"/>
+      <c r="X1" s="57"/>
+      <c r="Y1" s="57"/>
     </row>
     <row r="2" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="42"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
     </row>
     <row r="3" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="60"/>
-      <c r="B3" s="62" t="s">
+      <c r="A3" s="65"/>
+      <c r="B3" s="61" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="62"/>
+      <c r="D3" s="64" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="63"/>
-      <c r="D3" s="64" t="s">
+      <c r="E3" s="61"/>
+      <c r="F3" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="62"/>
-      <c r="F3" s="62" t="s">
+      <c r="G3" s="62"/>
+      <c r="H3" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="63"/>
-      <c r="H3" s="62" t="s">
+      <c r="I3" s="62"/>
+      <c r="J3" s="63" t="s">
         <v>21</v>
       </c>
-      <c r="I3" s="63"/>
-      <c r="J3" s="65" t="s">
+      <c r="K3" s="62"/>
+      <c r="L3" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="K3" s="63"/>
-      <c r="L3" s="62" t="s">
+      <c r="M3" s="62"/>
+      <c r="N3" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="M3" s="63"/>
-      <c r="N3" s="62" t="s">
+      <c r="O3" s="62"/>
+      <c r="P3" s="61" t="s">
         <v>24</v>
       </c>
-      <c r="O3" s="63"/>
-      <c r="P3" s="62" t="s">
+      <c r="Q3" s="62"/>
+      <c r="R3" s="61" t="s">
         <v>25</v>
       </c>
-      <c r="Q3" s="63"/>
-      <c r="R3" s="62" t="s">
+      <c r="S3" s="62"/>
+      <c r="T3" s="61" t="s">
         <v>26</v>
       </c>
-      <c r="S3" s="63"/>
-      <c r="T3" s="62" t="s">
+      <c r="U3" s="62"/>
+      <c r="V3" s="61" t="s">
+        <v>46</v>
+      </c>
+      <c r="W3" s="62"/>
+      <c r="X3" s="67" t="s">
+        <v>47</v>
+      </c>
+      <c r="Y3" s="68"/>
+      <c r="Z3" s="46"/>
+    </row>
+    <row r="4" spans="1:26" ht="34.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="66"/>
+      <c r="B4" s="32" t="s">
+        <v>53</v>
+      </c>
+      <c r="C4" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="U3" s="63"/>
-[...17 lines deleted...]
-      </c>
       <c r="D4" s="32" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="E4" s="33" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F4" s="32" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="G4" s="33" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H4" s="32" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="I4" s="33" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J4" s="32" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="K4" s="33" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="L4" s="32" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="M4" s="33" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="N4" s="32" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="O4" s="34" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="P4" s="32" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="Q4" s="34" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="R4" s="32" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="S4" s="34" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="T4" s="32" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="U4" s="34" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="V4" s="32" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="W4" s="34" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="X4" s="32" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="Y4" s="33" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="35" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B5" s="43">
         <v>164.5</v>
       </c>
       <c r="C5" s="11">
         <v>100.2</v>
       </c>
       <c r="D5" s="43">
         <v>354.4</v>
       </c>
       <c r="E5" s="11">
         <v>100.1</v>
       </c>
       <c r="F5" s="43">
         <v>576.20000000000005</v>
       </c>
       <c r="G5" s="11">
         <v>101.1</v>
       </c>
       <c r="H5" s="43">
         <v>821.81200000000001</v>
       </c>
       <c r="I5" s="11">
         <v>101.2</v>
       </c>
@@ -2639,51 +2654,51 @@
       </c>
       <c r="S5" s="11">
         <v>101</v>
       </c>
       <c r="T5" s="43">
         <v>3092.7080000000001</v>
       </c>
       <c r="U5" s="11">
         <v>101.1</v>
       </c>
       <c r="V5" s="43">
         <v>3643.5079999999998</v>
       </c>
       <c r="W5" s="11">
         <v>102.4</v>
       </c>
       <c r="X5" s="43">
         <v>4019.76</v>
       </c>
       <c r="Y5" s="11">
         <v>102.8</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A6" s="36" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B6" s="43">
         <v>164</v>
       </c>
       <c r="C6" s="11">
         <v>101.2</v>
       </c>
       <c r="D6" s="43">
         <v>353.3</v>
       </c>
       <c r="E6" s="11">
         <v>101.3</v>
       </c>
       <c r="F6" s="43">
         <v>574</v>
       </c>
       <c r="G6" s="11">
         <v>102.2</v>
       </c>
       <c r="H6" s="43">
         <v>783.52</v>
       </c>
       <c r="I6" s="11">
         <v>107</v>
       </c>
@@ -2716,69 +2731,69 @@
       </c>
       <c r="S6" s="11">
         <v>112.7</v>
       </c>
       <c r="T6" s="43">
         <v>2817.018</v>
       </c>
       <c r="U6" s="11">
         <v>112.6</v>
       </c>
       <c r="V6" s="43">
         <v>3328.837</v>
       </c>
       <c r="W6" s="11">
         <v>113.9</v>
       </c>
       <c r="X6" s="43">
         <v>3667.058</v>
       </c>
       <c r="Y6" s="11">
         <v>114.5</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A7" s="37" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B7" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C7" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D7" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E7" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F7" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G7" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H7" s="43">
         <v>2.5179999999999998</v>
       </c>
       <c r="I7" s="11">
         <v>76.3</v>
       </c>
       <c r="J7" s="43">
         <v>5.0359999999999996</v>
       </c>
       <c r="K7" s="11">
         <v>76.099999999999994</v>
       </c>
       <c r="L7" s="43">
         <v>7.7080000000000002</v>
       </c>
       <c r="M7" s="11">
         <v>75.400000000000006</v>
       </c>
       <c r="N7" s="43">
         <v>10.38</v>
       </c>
       <c r="O7" s="11">
         <v>74.8</v>
       </c>
@@ -2793,69 +2808,69 @@
       </c>
       <c r="S7" s="11">
         <v>74</v>
       </c>
       <c r="T7" s="43">
         <v>18.393000000000001</v>
       </c>
       <c r="U7" s="11">
         <v>74</v>
       </c>
       <c r="V7" s="43">
         <v>21.064</v>
       </c>
       <c r="W7" s="11">
         <v>74.400000000000006</v>
       </c>
       <c r="X7" s="43">
         <v>23.736999999999998</v>
       </c>
       <c r="Y7" s="11">
         <v>74.900000000000006</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A8" s="37" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B8" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C8" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D8" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E8" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F8" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G8" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H8" s="43">
         <v>2.1080000000000001</v>
       </c>
       <c r="I8" s="11">
         <v>100.3</v>
       </c>
       <c r="J8" s="43">
         <v>4.2160000000000002</v>
       </c>
       <c r="K8" s="11">
         <v>100.1</v>
       </c>
       <c r="L8" s="43">
         <v>6.4530000000000003</v>
       </c>
       <c r="M8" s="11">
         <v>99.7</v>
       </c>
       <c r="N8" s="43">
         <v>8.69</v>
       </c>
       <c r="O8" s="11">
         <v>99.1</v>
       </c>
@@ -2870,69 +2885,69 @@
       </c>
       <c r="S8" s="11">
         <v>98.2</v>
       </c>
       <c r="T8" s="43">
         <v>15.401</v>
       </c>
       <c r="U8" s="11">
         <v>98.3</v>
       </c>
       <c r="V8" s="43">
         <v>17.638000000000002</v>
       </c>
       <c r="W8" s="11">
         <v>98.9</v>
       </c>
       <c r="X8" s="43">
         <v>19.873000000000001</v>
       </c>
       <c r="Y8" s="11">
         <v>99.4</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A9" s="37" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B9" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C9" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D9" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E9" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F9" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G9" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H9" s="43">
         <v>6.1</v>
       </c>
       <c r="I9" s="11">
         <v>88.7</v>
       </c>
       <c r="J9" s="43">
         <v>12.2</v>
       </c>
       <c r="K9" s="11">
         <v>88.4</v>
       </c>
       <c r="L9" s="43">
         <v>18.672000000000001</v>
       </c>
       <c r="M9" s="11">
         <v>88.6</v>
       </c>
       <c r="N9" s="43">
         <v>25.143999999999998</v>
       </c>
       <c r="O9" s="11">
         <v>88.3</v>
       </c>
@@ -2947,146 +2962,146 @@
       </c>
       <c r="S9" s="11">
         <v>87.8</v>
       </c>
       <c r="T9" s="43">
         <v>44.56</v>
       </c>
       <c r="U9" s="11">
         <v>87.9</v>
       </c>
       <c r="V9" s="43">
         <v>51.031999999999996</v>
       </c>
       <c r="W9" s="11">
         <v>88.5</v>
       </c>
       <c r="X9" s="43">
         <v>57.502000000000002</v>
       </c>
       <c r="Y9" s="11">
         <v>89.1</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A10" s="37" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B10" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C10" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D10" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E10" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F10" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G10" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H10" s="43">
         <v>1.181</v>
       </c>
       <c r="I10" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="J10" s="43">
         <v>2.3620000000000001</v>
       </c>
       <c r="K10" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L10" s="43">
         <v>3.6139999999999999</v>
       </c>
       <c r="M10" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="N10" s="43">
         <v>4.8659999999999997</v>
       </c>
       <c r="O10" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="P10" s="43">
         <v>6.1189999999999998</v>
       </c>
       <c r="Q10" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="R10" s="43">
         <v>7.3719999999999999</v>
       </c>
       <c r="S10" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="T10" s="43">
         <v>8.625</v>
       </c>
       <c r="U10" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="V10" s="43">
         <v>9.8780000000000001</v>
       </c>
       <c r="W10" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="X10" s="43">
         <v>11.129</v>
       </c>
       <c r="Y10" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A11" s="37" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B11" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C11" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D11" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E11" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F11" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G11" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H11" s="43">
         <v>2.226</v>
       </c>
       <c r="I11" s="11">
         <v>61.2</v>
       </c>
       <c r="J11" s="43">
         <v>4.452</v>
       </c>
       <c r="K11" s="11">
         <v>61</v>
       </c>
       <c r="L11" s="43">
         <v>6.8140000000000001</v>
       </c>
       <c r="M11" s="11">
         <v>60.5</v>
       </c>
       <c r="N11" s="43">
         <v>9.1760000000000002</v>
       </c>
       <c r="O11" s="11">
         <v>60</v>
       </c>
@@ -3101,69 +3116,69 @@
       </c>
       <c r="S11" s="11">
         <v>59.4</v>
       </c>
       <c r="T11" s="43">
         <v>16.262</v>
       </c>
       <c r="U11" s="11">
         <v>59.4</v>
       </c>
       <c r="V11" s="43">
         <v>18.623999999999999</v>
       </c>
       <c r="W11" s="11">
         <v>59.7</v>
       </c>
       <c r="X11" s="43">
         <v>20.986000000000001</v>
       </c>
       <c r="Y11" s="11">
         <v>60.1</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A12" s="37" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B12" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C12" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D12" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E12" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F12" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G12" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H12" s="43">
         <v>2.5129999999999999</v>
       </c>
       <c r="I12" s="11">
         <v>14.1</v>
       </c>
       <c r="J12" s="43">
         <v>5.0259999999999998</v>
       </c>
       <c r="K12" s="11">
         <v>14</v>
       </c>
       <c r="L12" s="43">
         <v>7.6929999999999996</v>
       </c>
       <c r="M12" s="11">
         <v>13.9</v>
       </c>
       <c r="N12" s="43">
         <v>10.36</v>
       </c>
       <c r="O12" s="11">
         <v>13.8</v>
       </c>
@@ -3178,146 +3193,146 @@
       </c>
       <c r="S12" s="11">
         <v>13.7</v>
       </c>
       <c r="T12" s="43">
         <v>18.361000000000001</v>
       </c>
       <c r="U12" s="11">
         <v>13.7</v>
       </c>
       <c r="V12" s="43">
         <v>21.027999999999999</v>
       </c>
       <c r="W12" s="11">
         <v>13.7</v>
       </c>
       <c r="X12" s="43">
         <v>23.693000000000001</v>
       </c>
       <c r="Y12" s="11">
         <v>13.8</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A13" s="37" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B13" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C13" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D13" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E13" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F13" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G13" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H13" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I13" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="J13" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="K13" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L13" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="M13" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="N13" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="O13" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="P13" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="Q13" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="R13" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="S13" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="T13" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="U13" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="V13" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="W13" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="X13" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="Y13" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A14" s="36" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B14" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C14" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D14" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E14" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F14" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G14" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H14" s="43">
         <v>6.8120000000000003</v>
       </c>
       <c r="I14" s="11">
         <v>57.4</v>
       </c>
       <c r="J14" s="43">
         <v>13.624000000000001</v>
       </c>
       <c r="K14" s="11">
         <v>67.099999999999994</v>
       </c>
       <c r="L14" s="43">
         <v>20.850999999999999</v>
       </c>
       <c r="M14" s="11">
         <v>66.400000000000006</v>
       </c>
       <c r="N14" s="43">
         <v>28.077999999999999</v>
       </c>
       <c r="O14" s="11">
         <v>64.099999999999994</v>
       </c>
@@ -3332,69 +3347,69 @@
       </c>
       <c r="S14" s="11">
         <v>69.099999999999994</v>
       </c>
       <c r="T14" s="43">
         <v>49.759</v>
       </c>
       <c r="U14" s="11">
         <v>61.7</v>
       </c>
       <c r="V14" s="43">
         <v>56.985999999999997</v>
       </c>
       <c r="W14" s="11">
         <v>60.3</v>
       </c>
       <c r="X14" s="43">
         <v>64.215000000000003</v>
       </c>
       <c r="Y14" s="11">
         <v>62.3</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A15" s="37" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B15" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C15" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D15" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E15" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F15" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G15" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H15" s="43">
         <v>1.3879999999999999</v>
       </c>
       <c r="I15" s="11">
         <v>2074.1</v>
       </c>
       <c r="J15" s="43">
         <v>2.7759999999999998</v>
       </c>
       <c r="K15" s="11">
         <v>2068.9</v>
       </c>
       <c r="L15" s="43">
         <v>4.2489999999999997</v>
       </c>
       <c r="M15" s="11">
         <v>2050.4</v>
       </c>
       <c r="N15" s="43">
         <v>5.7220000000000004</v>
       </c>
       <c r="O15" s="11">
         <v>2033.8</v>
       </c>
@@ -3409,51 +3424,51 @@
       </c>
       <c r="S15" s="11">
         <v>2011</v>
       </c>
       <c r="T15" s="43">
         <v>10.141</v>
       </c>
       <c r="U15" s="11">
         <v>2011.7</v>
       </c>
       <c r="V15" s="43">
         <v>11.614000000000001</v>
       </c>
       <c r="W15" s="11">
         <v>2023.1</v>
       </c>
       <c r="X15" s="43">
         <v>13.085000000000001</v>
       </c>
       <c r="Y15" s="11">
         <v>2026</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A16" s="37" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B16" s="43">
         <v>0</v>
       </c>
       <c r="C16" s="11">
         <v>18.7</v>
       </c>
       <c r="D16" s="43">
         <v>0.1</v>
       </c>
       <c r="E16" s="11">
         <v>34</v>
       </c>
       <c r="F16" s="43">
         <v>0.2</v>
       </c>
       <c r="G16" s="11">
         <v>45.8</v>
       </c>
       <c r="H16" s="43">
         <v>1.365</v>
       </c>
       <c r="I16" s="11">
         <v>8.4</v>
       </c>
@@ -3486,69 +3501,69 @@
       </c>
       <c r="S16" s="11">
         <v>7.2</v>
       </c>
       <c r="T16" s="43">
         <v>8.8230000000000004</v>
       </c>
       <c r="U16" s="11">
         <v>7.1</v>
       </c>
       <c r="V16" s="43">
         <v>10.138</v>
       </c>
       <c r="W16" s="11">
         <v>7.2</v>
       </c>
       <c r="X16" s="43">
         <v>11.353999999999999</v>
       </c>
       <c r="Y16" s="11">
         <v>7.2</v>
       </c>
     </row>
     <row r="17" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A17" s="37" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B17" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C17" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D17" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E17" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F17" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G17" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H17" s="43">
         <v>2.952</v>
       </c>
       <c r="I17" s="11">
         <v>63.5</v>
       </c>
       <c r="J17" s="43">
         <v>5.9039999999999999</v>
       </c>
       <c r="K17" s="11">
         <v>63.4</v>
       </c>
       <c r="L17" s="43">
         <v>9.0350000000000001</v>
       </c>
       <c r="M17" s="11">
         <v>92.1</v>
       </c>
       <c r="N17" s="43">
         <v>12.166</v>
       </c>
       <c r="O17" s="11">
         <v>118.4</v>
       </c>
@@ -3563,69 +3578,69 @@
       </c>
       <c r="S17" s="11">
         <v>165.7</v>
       </c>
       <c r="T17" s="43">
         <v>21.559000000000001</v>
       </c>
       <c r="U17" s="11">
         <v>187.9</v>
       </c>
       <c r="V17" s="43">
         <v>24.69</v>
       </c>
       <c r="W17" s="11">
         <v>209.9</v>
       </c>
       <c r="X17" s="43">
         <v>27.823</v>
       </c>
       <c r="Y17" s="11">
         <v>230.9</v>
       </c>
     </row>
     <row r="18" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A18" s="37" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B18" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C18" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D18" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E18" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F18" s="43" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G18" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H18" s="43">
         <v>3.1629999999999998</v>
       </c>
       <c r="I18" s="11">
         <v>235.1</v>
       </c>
       <c r="J18" s="43">
         <v>6.3259999999999996</v>
       </c>
       <c r="K18" s="11">
         <v>234.5</v>
       </c>
       <c r="L18" s="43">
         <v>9.6809999999999992</v>
       </c>
       <c r="M18" s="11">
         <v>232.5</v>
       </c>
       <c r="N18" s="43">
         <v>13.036</v>
       </c>
       <c r="O18" s="11">
         <v>230.7</v>
       </c>
@@ -3640,51 +3655,51 @@
       </c>
       <c r="S18" s="11">
         <v>228.1</v>
       </c>
       <c r="T18" s="43">
         <v>23.100999999999999</v>
       </c>
       <c r="U18" s="11">
         <v>228.2</v>
       </c>
       <c r="V18" s="43">
         <v>26.456</v>
       </c>
       <c r="W18" s="11">
         <v>229.5</v>
       </c>
       <c r="X18" s="43">
         <v>29.81</v>
       </c>
       <c r="Y18" s="11">
         <v>230.8</v>
       </c>
     </row>
     <row r="19" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="40" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B19" s="44">
         <v>0.5</v>
       </c>
       <c r="C19" s="19">
         <v>100.7</v>
       </c>
       <c r="D19" s="44">
         <v>1</v>
       </c>
       <c r="E19" s="19">
         <v>104.6</v>
       </c>
       <c r="F19" s="44">
         <v>2</v>
       </c>
       <c r="G19" s="19">
         <v>138</v>
       </c>
       <c r="H19" s="44">
         <v>5.9660000000000002</v>
       </c>
       <c r="I19" s="19">
         <v>104.5</v>
       </c>
@@ -3750,647 +3765,748 @@
       <c r="J20" s="39"/>
       <c r="K20" s="39"/>
       <c r="L20" s="39"/>
       <c r="M20" s="39"/>
       <c r="N20" s="39"/>
       <c r="O20" s="39"/>
       <c r="P20" s="39"/>
       <c r="Q20" s="39"/>
       <c r="R20" s="39"/>
       <c r="S20" s="39"/>
       <c r="T20" s="39"/>
       <c r="U20" s="39"/>
     </row>
     <row r="21" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="42"/>
       <c r="B21" s="47"/>
       <c r="C21" s="47"/>
       <c r="D21" s="47"/>
       <c r="E21" s="47"/>
       <c r="F21" s="47"/>
       <c r="G21" s="47"/>
       <c r="H21" s="47"/>
       <c r="I21" s="47"/>
       <c r="J21" s="47"/>
       <c r="K21" s="47"/>
-      <c r="L21" s="39"/>
-      <c r="M21" s="39"/>
+      <c r="L21" s="47"/>
+      <c r="M21" s="47"/>
       <c r="N21" s="39"/>
       <c r="O21" s="39"/>
       <c r="P21" s="39"/>
       <c r="Q21" s="39"/>
       <c r="R21" s="39"/>
       <c r="S21" s="39"/>
       <c r="T21" s="39"/>
       <c r="U21" s="39"/>
     </row>
     <row r="22" spans="1:25" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="60"/>
-      <c r="B22" s="62" t="s">
+      <c r="A22" s="65"/>
+      <c r="B22" s="61" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" s="62"/>
+      <c r="D22" s="64" t="s">
+        <v>49</v>
+      </c>
+      <c r="E22" s="61"/>
+      <c r="F22" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="C22" s="63"/>
-      <c r="D22" s="64" t="s">
+      <c r="G22" s="61"/>
+      <c r="H22" s="61" t="s">
         <v>51</v>
       </c>
-      <c r="E22" s="62"/>
-      <c r="F22" s="64" t="s">
+      <c r="I22" s="62"/>
+      <c r="J22" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="G22" s="62"/>
-      <c r="H22" s="62" t="s">
+      <c r="K22" s="62"/>
+      <c r="L22" s="61" t="s">
+        <v>55</v>
+      </c>
+      <c r="M22" s="62"/>
+    </row>
+    <row r="23" spans="1:25" ht="34.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="66"/>
+      <c r="B23" s="32" t="s">
         <v>53</v>
       </c>
-      <c r="I22" s="63"/>
-[...9 lines deleted...]
-      </c>
       <c r="C23" s="33" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D23" s="32" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="E23" s="33" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F23" s="32" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="G23" s="33" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H23" s="32" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="I23" s="33" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J23" s="32" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="K23" s="33" t="s">
-        <v>28</v>
+        <v>27</v>
+      </c>
+      <c r="L23" s="32" t="s">
+        <v>53</v>
+      </c>
+      <c r="M23" s="33" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A24" s="35" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B24" s="50">
         <v>196</v>
       </c>
       <c r="C24" s="11">
         <v>100</v>
       </c>
       <c r="D24" s="50">
         <v>236</v>
       </c>
       <c r="E24" s="11">
         <v>102.4</v>
       </c>
       <c r="F24" s="50">
         <v>710.3</v>
       </c>
       <c r="G24" s="11">
         <v>103.5</v>
       </c>
       <c r="H24" s="50">
         <v>1079.4000000000001</v>
       </c>
       <c r="I24" s="51">
         <v>110.7</v>
       </c>
       <c r="J24" s="50">
         <v>1424.5350000000001</v>
       </c>
       <c r="K24" s="11">
         <v>114.3</v>
       </c>
+      <c r="L24" s="50">
+        <v>1874.3</v>
+      </c>
+      <c r="M24" s="11">
+        <v>110.3</v>
+      </c>
     </row>
     <row r="25" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A25" s="36" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B25" s="50">
         <v>194.1</v>
       </c>
       <c r="C25" s="11">
         <v>99.4</v>
       </c>
       <c r="D25" s="50">
         <v>234.8</v>
       </c>
       <c r="E25" s="11">
         <v>101.9</v>
       </c>
       <c r="F25" s="50">
         <v>705.2</v>
       </c>
       <c r="G25" s="11">
         <v>103.1</v>
       </c>
       <c r="H25" s="50">
         <v>1070.7</v>
       </c>
       <c r="I25" s="51">
         <v>115.1</v>
       </c>
       <c r="J25" s="50">
         <v>1412.99</v>
       </c>
       <c r="K25" s="11">
         <v>121.9</v>
       </c>
+      <c r="L25" s="50">
+        <v>1795</v>
+      </c>
+      <c r="M25" s="11">
+        <v>114.6</v>
+      </c>
     </row>
     <row r="26" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A26" s="37" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B26" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C26" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D26" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E26" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F26" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G26" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H26" s="50"/>
       <c r="I26" s="53" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="J26" s="53" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="K26" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
+      </c>
+      <c r="L26" s="50">
+        <v>3.8769999999999998</v>
+      </c>
+      <c r="M26" s="11">
+        <v>43.2</v>
       </c>
     </row>
     <row r="27" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A27" s="37" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B27" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C27" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D27" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E27" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F27" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G27" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H27" s="50"/>
       <c r="I27" s="53" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="J27" s="53" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="K27" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
+      </c>
+      <c r="L27" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="M27" s="38" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="28" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A28" s="37" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B28" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C28" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D28" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E28" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F28" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G28" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H28" s="50"/>
       <c r="I28" s="53" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="J28" s="53" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="K28" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
+      </c>
+      <c r="L28" s="50">
+        <v>9.7729999999999997</v>
+      </c>
+      <c r="M28" s="11">
+        <v>44.9</v>
       </c>
     </row>
     <row r="29" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A29" s="37" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B29" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C29" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D29" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F29" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G29" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H29" s="50"/>
       <c r="I29" s="53" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="J29" s="53" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="K29" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
+      </c>
+      <c r="L29" s="50">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="M29" s="11">
+        <v>99.5</v>
       </c>
     </row>
     <row r="30" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A30" s="37" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B30" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C30" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D30" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E30" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F30" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G30" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H30" s="50"/>
       <c r="I30" s="53" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="J30" s="53" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="K30" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
+      </c>
+      <c r="L30" s="50">
+        <v>5.7009999999999996</v>
+      </c>
+      <c r="M30" s="11">
+        <v>71.8</v>
       </c>
     </row>
     <row r="31" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A31" s="37" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B31" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D31" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F31" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G31" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H31" s="50"/>
       <c r="I31" s="53" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="J31" s="53" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="K31" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
+      </c>
+      <c r="L31" s="50">
+        <v>8.59</v>
+      </c>
+      <c r="M31" s="11">
+        <v>95.8</v>
       </c>
     </row>
     <row r="32" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A32" s="37" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B32" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C32" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D32" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E32" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F32" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G32" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H32" s="50"/>
       <c r="I32" s="53" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="J32" s="53" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="K32" s="38" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+      <c r="L32" s="50">
+        <v>1.905</v>
+      </c>
+      <c r="M32" s="38" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A33" s="36" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B33" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C33" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D33" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E33" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F33" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G33" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H33" s="50"/>
       <c r="I33" s="53" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="J33" s="53" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="K33" s="38" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+      <c r="L33" s="50">
+        <v>3.4609999999999999</v>
+      </c>
+      <c r="M33" s="11">
+        <v>14.2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A34" s="37" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B34" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C34" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D34" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E34" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F34" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G34" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H34" s="50"/>
       <c r="I34" s="53" t="s">
+        <v>32</v>
+      </c>
+      <c r="J34" s="53" t="s">
+        <v>32</v>
+      </c>
+      <c r="K34" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="L34" s="50">
+        <v>1.6319999999999999</v>
+      </c>
+      <c r="M34" s="11">
         <v>33</v>
       </c>
-      <c r="J34" s="53" t="s">
-[...6 lines deleted...]
-    <row r="35" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A35" s="37" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B35" s="50">
         <v>0</v>
       </c>
       <c r="C35" s="11">
         <v>122.1</v>
       </c>
       <c r="D35" s="50">
         <v>0</v>
       </c>
       <c r="E35" s="11">
         <v>77.7</v>
       </c>
       <c r="F35" s="50">
         <v>0.2</v>
       </c>
       <c r="G35" s="11">
         <v>114.9</v>
       </c>
       <c r="H35" s="50">
         <v>0.3</v>
       </c>
       <c r="I35" s="51">
         <v>20</v>
       </c>
       <c r="J35" s="50">
         <v>0.4</v>
       </c>
       <c r="K35" s="11">
         <v>15.2</v>
       </c>
-    </row>
-    <row r="36" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="L35" s="50">
+        <v>3.6339999999999999</v>
+      </c>
+      <c r="M35" s="11">
+        <v>82.8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A36" s="37" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B36" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C36" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D36" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E36" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F36" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G36" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H36" s="50"/>
       <c r="I36" s="53" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="J36" s="53" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="K36" s="38" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+      <c r="L36" s="50">
+        <v>6.9969999999999999</v>
+      </c>
+      <c r="M36" s="11">
+        <v>66.5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A37" s="37" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B37" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C37" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D37" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E37" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F37" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G37" s="38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H37" s="50"/>
       <c r="I37" s="53" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="J37" s="53" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="K37" s="38" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>32</v>
+      </c>
+      <c r="L37" s="50">
+        <v>4.8570000000000002</v>
+      </c>
+      <c r="M37" s="11">
+        <v>43.1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="40" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B38" s="44">
         <v>1.9</v>
       </c>
       <c r="C38" s="44">
         <v>314.60000000000002</v>
       </c>
       <c r="D38" s="44">
         <v>1.2</v>
       </c>
       <c r="E38" s="44">
         <v>260.5</v>
       </c>
       <c r="F38" s="44">
         <v>4.9000000000000004</v>
       </c>
       <c r="G38" s="44">
         <v>205.5</v>
       </c>
       <c r="H38" s="54">
         <v>8.4</v>
       </c>
       <c r="I38" s="52">
         <v>118.6</v>
       </c>
       <c r="J38" s="54">
         <v>11.1</v>
       </c>
       <c r="K38" s="52">
         <v>96.9</v>
       </c>
-    </row>
-    <row r="40" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="L38" s="54">
+        <v>24.689</v>
+      </c>
+      <c r="M38" s="19">
+        <v>139.5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A40" s="41" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="20">
-[...5 lines deleted...]
-    <mergeCell ref="H22:I22"/>
+  <mergeCells count="21">
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="H22:I22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>ИФО тех.обс.</vt:lpstr>
       <vt:lpstr>Объем тех. обс</vt:lpstr>