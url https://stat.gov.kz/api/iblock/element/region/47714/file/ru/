--- v3 (2026-07-22)
+++ v4 (2026-08-31)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2235" yWindow="-225" windowWidth="21165" windowHeight="9210" activeTab="2"/>
+    <workbookView xWindow="585" yWindow="-45" windowWidth="19035" windowHeight="9765" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО тех.обс." sheetId="5" r:id="rId1"/>
     <sheet name="Объем тех. обс" sheetId="4" r:id="rId2"/>
     <sheet name="Обьем и ИФО по районам" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="57">
   <si>
     <t>Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по техническому обслуживанию и ремонту  автомобилей</t>
   </si>
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
@@ -183,62 +183,65 @@
     <t>Январь-декабрь 2025г.</t>
   </si>
   <si>
     <t>Январь 2026г.</t>
   </si>
   <si>
     <t>Январь-февраль 2026г.</t>
   </si>
   <si>
     <t>Январь-март 2026г.</t>
   </si>
   <si>
     <t>Январь-апрель 2026г.</t>
   </si>
   <si>
     <t>Январь-май 2026г.</t>
   </si>
   <si>
     <t>объем  услуг, млн. теңге</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. теңге</t>
   </si>
   <si>
     <t>Январь-июнь 2026г.</t>
+  </si>
+  <si>
+    <t>Январь-июль 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -306,50 +309,55 @@
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -441,51 +449,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -597,73 +605,82 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный_объемы" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -944,51 +961,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N33"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="P20" sqref="P20"/>
+      <selection activeCell="O10" sqref="O9:O10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.42578125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A1" s="56" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
       <c r="F1" s="57"/>
       <c r="G1" s="57"/>
       <c r="H1" s="57"/>
       <c r="I1" s="57"/>
       <c r="J1" s="57"/>
       <c r="K1" s="57"/>
       <c r="L1" s="57"/>
       <c r="M1" s="57"/>
@@ -1312,51 +1329,53 @@
         <v>68.3</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="9">
         <v>2026</v>
       </c>
       <c r="B11" s="10">
         <v>52.1</v>
       </c>
       <c r="C11" s="11">
         <v>120.4</v>
       </c>
       <c r="D11" s="11">
         <v>117.9</v>
       </c>
       <c r="E11" s="51">
         <v>123</v>
       </c>
       <c r="F11" s="51">
         <v>93.5</v>
       </c>
       <c r="G11" s="29">
         <v>130.30000000000001</v>
       </c>
-      <c r="H11" s="11"/>
+      <c r="H11" s="11">
+        <v>115.7</v>
+      </c>
       <c r="I11" s="11"/>
       <c r="J11" s="31"/>
       <c r="K11" s="11"/>
       <c r="L11" s="45"/>
       <c r="M11" s="11"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="59" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="59"/>
       <c r="C12" s="59"/>
       <c r="D12" s="59"/>
       <c r="E12" s="59"/>
       <c r="F12" s="59"/>
       <c r="G12" s="59"/>
       <c r="H12" s="59"/>
       <c r="I12" s="59"/>
       <c r="J12" s="59"/>
       <c r="K12" s="59"/>
       <c r="L12" s="59"/>
       <c r="M12" s="59"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="14">
@@ -1604,51 +1623,53 @@
         <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="14">
         <v>2026</v>
       </c>
       <c r="B19" s="10">
         <v>100</v>
       </c>
       <c r="C19" s="11">
         <v>104.4</v>
       </c>
       <c r="D19" s="11">
         <v>105.4</v>
       </c>
       <c r="E19" s="51">
         <v>127.9</v>
       </c>
       <c r="F19" s="51">
         <v>127.6</v>
       </c>
       <c r="G19" s="29">
         <v>102.6</v>
       </c>
-      <c r="H19" s="11"/>
+      <c r="H19" s="11">
+        <v>112.6</v>
+      </c>
       <c r="I19" s="11"/>
       <c r="J19" s="31"/>
       <c r="K19" s="11"/>
       <c r="L19" s="45"/>
       <c r="M19" s="11"/>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B20" s="59"/>
       <c r="C20" s="59"/>
       <c r="D20" s="59"/>
       <c r="E20" s="59"/>
       <c r="F20" s="59"/>
       <c r="G20" s="59"/>
       <c r="H20" s="59"/>
       <c r="I20" s="59"/>
       <c r="J20" s="59"/>
       <c r="K20" s="59"/>
       <c r="L20" s="59"/>
       <c r="M20" s="59"/>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="9">
@@ -1896,51 +1917,53 @@
         <v>102.8</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="18">
         <v>2026</v>
       </c>
       <c r="B27" s="19">
         <v>100</v>
       </c>
       <c r="C27" s="19">
         <v>102.4</v>
       </c>
       <c r="D27" s="19">
         <v>103.5</v>
       </c>
       <c r="E27" s="52">
         <v>110.7</v>
       </c>
       <c r="F27" s="52">
         <v>114.3</v>
       </c>
       <c r="G27" s="27">
         <v>110.3</v>
       </c>
-      <c r="H27" s="30"/>
+      <c r="H27" s="30">
+        <v>110.2</v>
+      </c>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
       <c r="K27" s="19"/>
       <c r="L27" s="19"/>
       <c r="M27" s="19"/>
       <c r="N27" s="2"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
       <c r="L28" s="2"/>
       <c r="M28" s="2"/>
       <c r="N28" s="2"/>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="2"/>
@@ -1958,51 +1981,51 @@
       <c r="M29" s="2"/>
       <c r="N29" s="2"/>
     </row>
     <row r="33" spans="3:5" x14ac:dyDescent="0.2">
       <c r="C33" s="28"/>
       <c r="D33" s="28"/>
       <c r="E33" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="H18" sqref="H18"/>
+      <selection activeCell="I17" sqref="I17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="57" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
       <c r="F1" s="57"/>
       <c r="G1" s="57"/>
       <c r="H1" s="57"/>
       <c r="I1" s="57"/>
       <c r="J1" s="57"/>
       <c r="K1" s="57"/>
       <c r="L1" s="57"/>
       <c r="M1" s="57"/>
@@ -2351,76 +2374,78 @@
         <v>376.3</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="25">
         <v>2026</v>
       </c>
       <c r="B11" s="26">
         <v>196</v>
       </c>
       <c r="C11" s="26">
         <v>236</v>
       </c>
       <c r="D11" s="26">
         <v>278.3</v>
       </c>
       <c r="E11" s="26">
         <v>369.1</v>
       </c>
       <c r="F11" s="27">
         <v>345.1</v>
       </c>
       <c r="G11" s="27">
         <v>449.8</v>
       </c>
-      <c r="H11" s="27"/>
+      <c r="H11" s="27">
+        <v>520.5</v>
+      </c>
       <c r="I11" s="27"/>
       <c r="J11" s="27"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B23" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="I5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="O29" sqref="O29"/>
+      <selection pane="bottomRight" activeCell="Q29" sqref="Q29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.7109375" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" customWidth="1"/>
     <col min="12" max="12" width="11" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" customWidth="1"/>
     <col min="16" max="16" width="11.140625" customWidth="1"/>
     <col min="18" max="18" width="10.42578125" customWidth="1"/>
     <col min="20" max="20" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A1" s="57" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
@@ -2449,103 +2474,103 @@
       <c r="A2" s="42"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
     </row>
     <row r="3" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="65"/>
-      <c r="B3" s="61" t="s">
+      <c r="A3" s="61"/>
+      <c r="B3" s="63" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="62"/>
-      <c r="D3" s="64" t="s">
+      <c r="C3" s="64"/>
+      <c r="D3" s="65" t="s">
         <v>18</v>
       </c>
-      <c r="E3" s="61"/>
-      <c r="F3" s="61" t="s">
+      <c r="E3" s="63"/>
+      <c r="F3" s="63" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="62"/>
-      <c r="H3" s="61" t="s">
+      <c r="G3" s="64"/>
+      <c r="H3" s="63" t="s">
         <v>20</v>
       </c>
-      <c r="I3" s="62"/>
-      <c r="J3" s="63" t="s">
+      <c r="I3" s="64"/>
+      <c r="J3" s="66" t="s">
         <v>21</v>
       </c>
-      <c r="K3" s="62"/>
-      <c r="L3" s="61" t="s">
+      <c r="K3" s="64"/>
+      <c r="L3" s="63" t="s">
         <v>22</v>
       </c>
-      <c r="M3" s="62"/>
-      <c r="N3" s="61" t="s">
+      <c r="M3" s="64"/>
+      <c r="N3" s="63" t="s">
         <v>23</v>
       </c>
-      <c r="O3" s="62"/>
-      <c r="P3" s="61" t="s">
+      <c r="O3" s="64"/>
+      <c r="P3" s="63" t="s">
         <v>24</v>
       </c>
-      <c r="Q3" s="62"/>
-      <c r="R3" s="61" t="s">
+      <c r="Q3" s="64"/>
+      <c r="R3" s="63" t="s">
         <v>25</v>
       </c>
-      <c r="S3" s="62"/>
-      <c r="T3" s="61" t="s">
+      <c r="S3" s="64"/>
+      <c r="T3" s="63" t="s">
         <v>26</v>
       </c>
-      <c r="U3" s="62"/>
-      <c r="V3" s="61" t="s">
+      <c r="U3" s="64"/>
+      <c r="V3" s="63" t="s">
         <v>46</v>
       </c>
-      <c r="W3" s="62"/>
+      <c r="W3" s="64"/>
       <c r="X3" s="67" t="s">
         <v>47</v>
       </c>
       <c r="Y3" s="68"/>
       <c r="Z3" s="46"/>
     </row>
     <row r="4" spans="1:26" ht="34.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="66"/>
+      <c r="A4" s="62"/>
       <c r="B4" s="32" t="s">
         <v>53</v>
       </c>
       <c r="C4" s="33" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="32" t="s">
         <v>53</v>
       </c>
       <c r="E4" s="33" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="32" t="s">
         <v>53</v>
       </c>
       <c r="G4" s="33" t="s">
         <v>27</v>
       </c>
       <c r="H4" s="32" t="s">
         <v>53</v>
       </c>
       <c r="I4" s="33" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="32" t="s">
@@ -3767,746 +3792,847 @@
       <c r="L20" s="39"/>
       <c r="M20" s="39"/>
       <c r="N20" s="39"/>
       <c r="O20" s="39"/>
       <c r="P20" s="39"/>
       <c r="Q20" s="39"/>
       <c r="R20" s="39"/>
       <c r="S20" s="39"/>
       <c r="T20" s="39"/>
       <c r="U20" s="39"/>
     </row>
     <row r="21" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="42"/>
       <c r="B21" s="47"/>
       <c r="C21" s="47"/>
       <c r="D21" s="47"/>
       <c r="E21" s="47"/>
       <c r="F21" s="47"/>
       <c r="G21" s="47"/>
       <c r="H21" s="47"/>
       <c r="I21" s="47"/>
       <c r="J21" s="47"/>
       <c r="K21" s="47"/>
       <c r="L21" s="47"/>
       <c r="M21" s="47"/>
-      <c r="N21" s="39"/>
-      <c r="O21" s="39"/>
+      <c r="N21" s="47"/>
+      <c r="O21" s="47"/>
       <c r="P21" s="39"/>
       <c r="Q21" s="39"/>
       <c r="R21" s="39"/>
       <c r="S21" s="39"/>
       <c r="T21" s="39"/>
       <c r="U21" s="39"/>
     </row>
     <row r="22" spans="1:25" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="65"/>
-      <c r="B22" s="61" t="s">
+      <c r="A22" s="61"/>
+      <c r="B22" s="63" t="s">
         <v>48</v>
       </c>
-      <c r="C22" s="62"/>
-      <c r="D22" s="64" t="s">
+      <c r="C22" s="64"/>
+      <c r="D22" s="65" t="s">
         <v>49</v>
       </c>
-      <c r="E22" s="61"/>
-      <c r="F22" s="64" t="s">
+      <c r="E22" s="63"/>
+      <c r="F22" s="65" t="s">
         <v>50</v>
       </c>
-      <c r="G22" s="61"/>
-      <c r="H22" s="61" t="s">
+      <c r="G22" s="63"/>
+      <c r="H22" s="63" t="s">
         <v>51</v>
       </c>
-      <c r="I22" s="62"/>
-      <c r="J22" s="63" t="s">
+      <c r="I22" s="64"/>
+      <c r="J22" s="66" t="s">
         <v>52</v>
       </c>
-      <c r="K22" s="62"/>
-      <c r="L22" s="61" t="s">
+      <c r="K22" s="64"/>
+      <c r="L22" s="63" t="s">
         <v>55</v>
       </c>
-      <c r="M22" s="62"/>
+      <c r="M22" s="64"/>
+      <c r="N22" s="63" t="s">
+        <v>56</v>
+      </c>
+      <c r="O22" s="64"/>
     </row>
     <row r="23" spans="1:25" ht="34.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="66"/>
+      <c r="A23" s="62"/>
       <c r="B23" s="32" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="33" t="s">
         <v>27</v>
       </c>
       <c r="D23" s="32" t="s">
         <v>53</v>
       </c>
       <c r="E23" s="33" t="s">
         <v>27</v>
       </c>
       <c r="F23" s="32" t="s">
         <v>53</v>
       </c>
       <c r="G23" s="33" t="s">
         <v>27</v>
       </c>
       <c r="H23" s="32" t="s">
         <v>53</v>
       </c>
       <c r="I23" s="33" t="s">
         <v>27</v>
       </c>
       <c r="J23" s="32" t="s">
         <v>53</v>
       </c>
       <c r="K23" s="33" t="s">
         <v>27</v>
       </c>
       <c r="L23" s="32" t="s">
         <v>53</v>
       </c>
       <c r="M23" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="N23" s="32" t="s">
+        <v>53</v>
+      </c>
+      <c r="O23" s="34" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A24" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="50">
         <v>196</v>
       </c>
       <c r="C24" s="11">
         <v>100</v>
       </c>
       <c r="D24" s="50">
         <v>236</v>
       </c>
       <c r="E24" s="11">
         <v>102.4</v>
       </c>
       <c r="F24" s="50">
         <v>710.3</v>
       </c>
       <c r="G24" s="11">
         <v>103.5</v>
       </c>
       <c r="H24" s="50">
         <v>1079.4000000000001</v>
       </c>
       <c r="I24" s="51">
         <v>110.7</v>
       </c>
       <c r="J24" s="50">
         <v>1424.5350000000001</v>
       </c>
       <c r="K24" s="11">
         <v>114.3</v>
       </c>
       <c r="L24" s="50">
         <v>1874.3</v>
       </c>
       <c r="M24" s="11">
         <v>110.3</v>
       </c>
+      <c r="N24" s="50">
+        <v>520.45500000000004</v>
+      </c>
+      <c r="O24" s="69">
+        <v>110.2</v>
+      </c>
     </row>
     <row r="25" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A25" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="50">
         <v>194.1</v>
       </c>
       <c r="C25" s="11">
         <v>99.4</v>
       </c>
       <c r="D25" s="50">
         <v>234.8</v>
       </c>
       <c r="E25" s="11">
         <v>101.9</v>
       </c>
       <c r="F25" s="50">
         <v>705.2</v>
       </c>
       <c r="G25" s="11">
         <v>103.1</v>
       </c>
       <c r="H25" s="50">
         <v>1070.7</v>
       </c>
       <c r="I25" s="51">
         <v>115.1</v>
       </c>
       <c r="J25" s="50">
         <v>1412.99</v>
       </c>
       <c r="K25" s="11">
         <v>121.9</v>
       </c>
       <c r="L25" s="50">
         <v>1795</v>
       </c>
       <c r="M25" s="11">
         <v>114.6</v>
       </c>
+      <c r="N25" s="50">
+        <v>458.47500000000002</v>
+      </c>
+      <c r="O25" s="69">
+        <v>112.9</v>
+      </c>
     </row>
     <row r="26" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A26" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F26" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G26" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H26" s="50"/>
       <c r="I26" s="53" t="s">
         <v>32</v>
       </c>
       <c r="J26" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K26" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L26" s="50">
         <v>3.8769999999999998</v>
       </c>
       <c r="M26" s="11">
         <v>43.2</v>
       </c>
+      <c r="N26" s="50">
+        <v>3.8769999999999998</v>
+      </c>
+      <c r="O26" s="69">
+        <v>64.900000000000006</v>
+      </c>
     </row>
     <row r="27" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A27" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F27" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G27" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H27" s="50"/>
       <c r="I27" s="53" t="s">
         <v>32</v>
       </c>
       <c r="J27" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K27" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L27" s="55" t="s">
         <v>32</v>
       </c>
       <c r="M27" s="38" t="s">
         <v>32</v>
       </c>
+      <c r="N27" s="50" t="s">
+        <v>32</v>
+      </c>
+      <c r="O27" s="70" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="28" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A28" s="37" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D28" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E28" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F28" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G28" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H28" s="50"/>
       <c r="I28" s="53" t="s">
         <v>32</v>
       </c>
       <c r="J28" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K28" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L28" s="50">
         <v>9.7729999999999997</v>
       </c>
       <c r="M28" s="11">
         <v>44.9</v>
       </c>
+      <c r="N28" s="50">
+        <v>9.7729999999999997</v>
+      </c>
+      <c r="O28" s="69">
+        <v>67.5</v>
+      </c>
     </row>
     <row r="29" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A29" s="37" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E29" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F29" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G29" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H29" s="50"/>
       <c r="I29" s="53" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K29" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L29" s="50">
         <v>4.1900000000000004</v>
       </c>
       <c r="M29" s="11">
         <v>99.5</v>
       </c>
+      <c r="N29" s="50">
+        <v>1.7</v>
+      </c>
+      <c r="O29" s="69">
+        <v>105.2</v>
+      </c>
     </row>
     <row r="30" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A30" s="37" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D30" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E30" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F30" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G30" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H30" s="50"/>
       <c r="I30" s="53" t="s">
         <v>32</v>
       </c>
       <c r="J30" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K30" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L30" s="50">
         <v>5.7009999999999996</v>
       </c>
       <c r="M30" s="11">
         <v>71.8</v>
       </c>
+      <c r="N30" s="50">
+        <v>3.7010000000000001</v>
+      </c>
+      <c r="O30" s="69">
+        <v>89</v>
+      </c>
     </row>
     <row r="31" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A31" s="37" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D31" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E31" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F31" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G31" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H31" s="50"/>
       <c r="I31" s="53" t="s">
         <v>32</v>
       </c>
       <c r="J31" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K31" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L31" s="50">
         <v>8.59</v>
       </c>
       <c r="M31" s="11">
         <v>95.8</v>
       </c>
+      <c r="N31" s="50">
+        <v>7.29</v>
+      </c>
+      <c r="O31" s="69">
+        <v>133.19999999999999</v>
+      </c>
     </row>
     <row r="32" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A32" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E32" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G32" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H32" s="50"/>
       <c r="I32" s="53" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K32" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L32" s="50">
         <v>1.905</v>
       </c>
       <c r="M32" s="38" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="33" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N32" s="50">
+        <v>1.905</v>
+      </c>
+      <c r="O32" s="70" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A33" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D33" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E33" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F33" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G33" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H33" s="50"/>
       <c r="I33" s="53" t="s">
         <v>32</v>
       </c>
       <c r="J33" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K33" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L33" s="50">
         <v>3.4609999999999999</v>
       </c>
       <c r="M33" s="11">
         <v>14.2</v>
       </c>
-    </row>
-    <row r="34" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N33" s="50">
+        <v>3.4609999999999999</v>
+      </c>
+      <c r="O33" s="69">
+        <v>21.4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A34" s="37" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C34" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D34" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E34" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F34" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G34" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H34" s="50"/>
       <c r="I34" s="53" t="s">
         <v>32</v>
       </c>
       <c r="J34" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K34" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L34" s="50">
         <v>1.6319999999999999</v>
       </c>
       <c r="M34" s="11">
         <v>33</v>
       </c>
-    </row>
-    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N34" s="50">
+        <v>1.6319999999999999</v>
+      </c>
+      <c r="O34" s="69">
+        <v>49.6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A35" s="37" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="50">
         <v>0</v>
       </c>
       <c r="C35" s="11">
         <v>122.1</v>
       </c>
       <c r="D35" s="50">
         <v>0</v>
       </c>
       <c r="E35" s="11">
         <v>77.7</v>
       </c>
       <c r="F35" s="50">
         <v>0.2</v>
       </c>
       <c r="G35" s="11">
         <v>114.9</v>
       </c>
       <c r="H35" s="50">
         <v>0.3</v>
       </c>
       <c r="I35" s="51">
         <v>20</v>
       </c>
       <c r="J35" s="50">
         <v>0.4</v>
       </c>
       <c r="K35" s="11">
         <v>15.2</v>
       </c>
       <c r="L35" s="50">
         <v>3.6339999999999999</v>
       </c>
       <c r="M35" s="11">
         <v>82.8</v>
       </c>
-    </row>
-    <row r="36" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N35" s="50">
+        <v>3.1469999999999998</v>
+      </c>
+      <c r="O35" s="69">
+        <v>116.7</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A36" s="37" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D36" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E36" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F36" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G36" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H36" s="50"/>
       <c r="I36" s="53" t="s">
         <v>32</v>
       </c>
       <c r="J36" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K36" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L36" s="50">
         <v>6.9969999999999999</v>
       </c>
       <c r="M36" s="11">
         <v>66.5</v>
       </c>
-    </row>
-    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N36" s="50">
+        <v>6.9969999999999999</v>
+      </c>
+      <c r="O36" s="69">
+        <v>99.9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A37" s="37" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C37" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D37" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E37" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F37" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="50"/>
       <c r="I37" s="53" t="s">
         <v>32</v>
       </c>
       <c r="J37" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K37" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L37" s="50">
         <v>4.8570000000000002</v>
       </c>
       <c r="M37" s="11">
         <v>43.1</v>
       </c>
-    </row>
-    <row r="38" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="N37" s="50">
+        <v>4.8570000000000002</v>
+      </c>
+      <c r="O37" s="69">
+        <v>64.7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="40" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="44">
         <v>1.9</v>
       </c>
       <c r="C38" s="44">
         <v>314.60000000000002</v>
       </c>
       <c r="D38" s="44">
         <v>1.2</v>
       </c>
       <c r="E38" s="44">
         <v>260.5</v>
       </c>
       <c r="F38" s="44">
         <v>4.9000000000000004</v>
       </c>
       <c r="G38" s="44">
         <v>205.5</v>
       </c>
       <c r="H38" s="54">
         <v>8.4</v>
       </c>
       <c r="I38" s="52">
         <v>118.6</v>
       </c>
       <c r="J38" s="54">
         <v>11.1</v>
       </c>
       <c r="K38" s="52">
         <v>96.9</v>
       </c>
       <c r="L38" s="54">
         <v>24.689</v>
       </c>
       <c r="M38" s="19">
         <v>139.5</v>
       </c>
-    </row>
-    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N38" s="54">
+        <v>13.64</v>
+      </c>
+      <c r="O38" s="71">
+        <v>159.30000000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A40" s="41" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="21">
+  <mergeCells count="22">
+    <mergeCell ref="N22:O22"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="H22:I22"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="X3:Y3"/>
-    <mergeCell ref="L22:M22"/>
-[...5 lines deleted...]
-    <mergeCell ref="H22:I22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>ИФО тех.обс.</vt:lpstr>
       <vt:lpstr>Объем тех. обс</vt:lpstr>