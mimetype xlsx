--- v4 (2026-08-31)
+++ v5 (2026-09-21)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="585" yWindow="-45" windowWidth="19035" windowHeight="9765" activeTab="2"/>
+    <workbookView xWindow="3255" yWindow="-300" windowWidth="15975" windowHeight="8895"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО тех.обс." sheetId="5" r:id="rId1"/>
     <sheet name="Объем тех. обс" sheetId="4" r:id="rId2"/>
     <sheet name="Обьем и ИФО по районам" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="323" uniqueCount="58">
   <si>
     <t>Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по техническому обслуживанию и ремонту  автомобилей</t>
   </si>
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
@@ -186,50 +186,53 @@
     <t>Январь 2026г.</t>
   </si>
   <si>
     <t>Январь-февраль 2026г.</t>
   </si>
   <si>
     <t>Январь-март 2026г.</t>
   </si>
   <si>
     <t>Январь-апрель 2026г.</t>
   </si>
   <si>
     <t>Январь-май 2026г.</t>
   </si>
   <si>
     <t>объем  услуг, млн. теңге</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. теңге</t>
   </si>
   <si>
     <t>Январь-июнь 2026г.</t>
   </si>
   <si>
     <t>Январь-июль 2026г.</t>
+  </si>
+  <si>
+    <t>Январь-август 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -590,97 +593,97 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный_объемы" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -960,77 +963,77 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N33"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="O10" sqref="O9:O10"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="I27" sqref="I27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.42578125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="57"/>
-[...10 lines deleted...]
-      <c r="M1" s="57"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
     </row>
     <row r="3" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="6" t="s">
@@ -1044,65 +1047,65 @@
       </c>
       <c r="G3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>13</v>
       </c>
       <c r="K3" s="7" t="s">
         <v>14</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M3" s="8" t="s">
         <v>16</v>
       </c>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A4" s="58" t="s">
+      <c r="A4" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="58"/>
-[...10 lines deleted...]
-      <c r="M4" s="58"/>
+      <c r="B4" s="61"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
       <c r="N4" s="2"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A5" s="9">
         <v>2020</v>
       </c>
       <c r="B5" s="10">
         <v>53.6</v>
       </c>
       <c r="C5" s="10">
         <v>109.5</v>
       </c>
       <c r="D5" s="10">
         <v>173.3</v>
       </c>
       <c r="E5" s="10">
         <v>57.4</v>
       </c>
       <c r="F5" s="10">
         <v>109.2</v>
       </c>
       <c r="G5" s="10">
         <v>186.5</v>
       </c>
       <c r="H5" s="10">
@@ -1332,72 +1335,74 @@
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="9">
         <v>2026</v>
       </c>
       <c r="B11" s="10">
         <v>52.1</v>
       </c>
       <c r="C11" s="11">
         <v>120.4</v>
       </c>
       <c r="D11" s="11">
         <v>117.9</v>
       </c>
       <c r="E11" s="51">
         <v>123</v>
       </c>
       <c r="F11" s="51">
         <v>93.5</v>
       </c>
       <c r="G11" s="29">
         <v>130.30000000000001</v>
       </c>
       <c r="H11" s="11">
         <v>115.7</v>
       </c>
-      <c r="I11" s="11"/>
+      <c r="I11" s="56">
+        <v>78.3</v>
+      </c>
       <c r="J11" s="31"/>
       <c r="K11" s="11"/>
       <c r="L11" s="45"/>
       <c r="M11" s="11"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A12" s="59" t="s">
+      <c r="A12" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="59"/>
-[...10 lines deleted...]
-      <c r="M12" s="59"/>
+      <c r="B12" s="62"/>
+      <c r="C12" s="62"/>
+      <c r="D12" s="62"/>
+      <c r="E12" s="62"/>
+      <c r="F12" s="62"/>
+      <c r="G12" s="62"/>
+      <c r="H12" s="62"/>
+      <c r="I12" s="62"/>
+      <c r="J12" s="62"/>
+      <c r="K12" s="62"/>
+      <c r="L12" s="62"/>
+      <c r="M12" s="62"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="14">
         <v>2020</v>
       </c>
       <c r="B13" s="10">
         <v>83.1</v>
       </c>
       <c r="C13" s="10">
         <v>72.900000000000006</v>
       </c>
       <c r="D13" s="10">
         <v>103.1</v>
       </c>
       <c r="E13" s="10">
         <v>57.5</v>
       </c>
       <c r="F13" s="10">
         <v>53.2</v>
       </c>
       <c r="G13" s="10">
         <v>73.5</v>
       </c>
       <c r="H13" s="10">
         <v>52</v>
@@ -1626,72 +1631,74 @@
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="14">
         <v>2026</v>
       </c>
       <c r="B19" s="10">
         <v>100</v>
       </c>
       <c r="C19" s="11">
         <v>104.4</v>
       </c>
       <c r="D19" s="11">
         <v>105.4</v>
       </c>
       <c r="E19" s="51">
         <v>127.9</v>
       </c>
       <c r="F19" s="51">
         <v>127.6</v>
       </c>
       <c r="G19" s="29">
         <v>102.6</v>
       </c>
       <c r="H19" s="11">
         <v>112.6</v>
       </c>
-      <c r="I19" s="11"/>
+      <c r="I19" s="56">
+        <v>110.3</v>
+      </c>
       <c r="J19" s="31"/>
       <c r="K19" s="11"/>
       <c r="L19" s="45"/>
       <c r="M19" s="11"/>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A20" s="59" t="s">
+      <c r="A20" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="59"/>
-[...10 lines deleted...]
-      <c r="M20" s="59"/>
+      <c r="B20" s="62"/>
+      <c r="C20" s="62"/>
+      <c r="D20" s="62"/>
+      <c r="E20" s="62"/>
+      <c r="F20" s="62"/>
+      <c r="G20" s="62"/>
+      <c r="H20" s="62"/>
+      <c r="I20" s="62"/>
+      <c r="J20" s="62"/>
+      <c r="K20" s="62"/>
+      <c r="L20" s="62"/>
+      <c r="M20" s="62"/>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="9">
         <v>2020</v>
       </c>
       <c r="B21" s="10">
         <v>83.1</v>
       </c>
       <c r="C21" s="10">
         <v>76.5</v>
       </c>
       <c r="D21" s="10">
         <v>86.6</v>
       </c>
       <c r="E21" s="10">
         <v>78</v>
       </c>
       <c r="F21" s="10">
         <v>71.5</v>
       </c>
       <c r="G21" s="10">
         <v>71.7</v>
       </c>
       <c r="H21" s="10">
         <v>64</v>
@@ -1920,51 +1927,53 @@
     <row r="27" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="18">
         <v>2026</v>
       </c>
       <c r="B27" s="19">
         <v>100</v>
       </c>
       <c r="C27" s="19">
         <v>102.4</v>
       </c>
       <c r="D27" s="19">
         <v>103.5</v>
       </c>
       <c r="E27" s="52">
         <v>110.7</v>
       </c>
       <c r="F27" s="52">
         <v>114.3</v>
       </c>
       <c r="G27" s="27">
         <v>110.3</v>
       </c>
       <c r="H27" s="30">
         <v>110.2</v>
       </c>
-      <c r="I27" s="19"/>
+      <c r="I27" s="30">
+        <v>110.1</v>
+      </c>
       <c r="J27" s="19"/>
       <c r="K27" s="19"/>
       <c r="L27" s="19"/>
       <c r="M27" s="19"/>
       <c r="N27" s="2"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
       <c r="L28" s="2"/>
       <c r="M28" s="2"/>
       <c r="N28" s="2"/>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
@@ -1980,94 +1989,94 @@
       <c r="L29" s="2"/>
       <c r="M29" s="2"/>
       <c r="N29" s="2"/>
     </row>
     <row r="33" spans="3:5" x14ac:dyDescent="0.2">
       <c r="C33" s="28"/>
       <c r="D33" s="28"/>
       <c r="E33" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N11"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="I17" sqref="I17"/>
+    <sheetView topLeftCell="C1" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="I11" sqref="I11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="57"/>
-[...10 lines deleted...]
-      <c r="M1" s="57"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="60" t="s">
+      <c r="A2" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="B2" s="60"/>
-[...10 lines deleted...]
-      <c r="M2" s="60"/>
+      <c r="B2" s="63"/>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="63"/>
+      <c r="G2" s="63"/>
+      <c r="H2" s="63"/>
+      <c r="I2" s="63"/>
+      <c r="J2" s="63"/>
+      <c r="K2" s="63"/>
+      <c r="L2" s="63"/>
+      <c r="M2" s="63"/>
     </row>
     <row r="3" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="6" t="s">
@@ -2377,200 +2386,202 @@
     <row r="11" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="25">
         <v>2026</v>
       </c>
       <c r="B11" s="26">
         <v>196</v>
       </c>
       <c r="C11" s="26">
         <v>236</v>
       </c>
       <c r="D11" s="26">
         <v>278.3</v>
       </c>
       <c r="E11" s="26">
         <v>369.1</v>
       </c>
       <c r="F11" s="27">
         <v>345.1</v>
       </c>
       <c r="G11" s="27">
         <v>449.8</v>
       </c>
       <c r="H11" s="27">
         <v>520.5</v>
       </c>
-      <c r="I11" s="27"/>
+      <c r="I11" s="27">
+        <v>407.7</v>
+      </c>
       <c r="J11" s="27"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z40"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="I5" activePane="bottomRight" state="frozen"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="4" topLeftCell="M20" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="Q29" sqref="Q29"/>
+      <selection pane="bottomRight" activeCell="U35" sqref="U35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.7109375" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" customWidth="1"/>
     <col min="12" max="12" width="11" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" customWidth="1"/>
     <col min="16" max="16" width="11.140625" customWidth="1"/>
     <col min="18" max="18" width="10.42578125" customWidth="1"/>
     <col min="20" max="20" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="60" t="s">
         <v>45</v>
       </c>
-      <c r="B1" s="57"/>
-[...22 lines deleted...]
-      <c r="Y1" s="57"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
+      <c r="P1" s="60"/>
+      <c r="Q1" s="60"/>
+      <c r="R1" s="60"/>
+      <c r="S1" s="60"/>
+      <c r="T1" s="60"/>
+      <c r="U1" s="60"/>
+      <c r="V1" s="60"/>
+      <c r="W1" s="60"/>
+      <c r="X1" s="60"/>
+      <c r="Y1" s="60"/>
     </row>
     <row r="2" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="42"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
     </row>
     <row r="3" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="61"/>
-      <c r="B3" s="63" t="s">
+      <c r="A3" s="68"/>
+      <c r="B3" s="64" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="64"/>
-      <c r="D3" s="65" t="s">
+      <c r="C3" s="65"/>
+      <c r="D3" s="67" t="s">
         <v>18</v>
       </c>
-      <c r="E3" s="63"/>
-      <c r="F3" s="63" t="s">
+      <c r="E3" s="64"/>
+      <c r="F3" s="64" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="64"/>
-      <c r="H3" s="63" t="s">
+      <c r="G3" s="65"/>
+      <c r="H3" s="64" t="s">
         <v>20</v>
       </c>
-      <c r="I3" s="64"/>
+      <c r="I3" s="65"/>
       <c r="J3" s="66" t="s">
         <v>21</v>
       </c>
-      <c r="K3" s="64"/>
-      <c r="L3" s="63" t="s">
+      <c r="K3" s="65"/>
+      <c r="L3" s="64" t="s">
         <v>22</v>
       </c>
-      <c r="M3" s="64"/>
-      <c r="N3" s="63" t="s">
+      <c r="M3" s="65"/>
+      <c r="N3" s="64" t="s">
         <v>23</v>
       </c>
-      <c r="O3" s="64"/>
-      <c r="P3" s="63" t="s">
+      <c r="O3" s="65"/>
+      <c r="P3" s="64" t="s">
         <v>24</v>
       </c>
-      <c r="Q3" s="64"/>
-      <c r="R3" s="63" t="s">
+      <c r="Q3" s="65"/>
+      <c r="R3" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="S3" s="64"/>
-      <c r="T3" s="63" t="s">
+      <c r="S3" s="65"/>
+      <c r="T3" s="64" t="s">
         <v>26</v>
       </c>
-      <c r="U3" s="64"/>
-      <c r="V3" s="63" t="s">
+      <c r="U3" s="65"/>
+      <c r="V3" s="64" t="s">
         <v>46</v>
       </c>
-      <c r="W3" s="64"/>
-      <c r="X3" s="67" t="s">
+      <c r="W3" s="65"/>
+      <c r="X3" s="70" t="s">
         <v>47</v>
       </c>
-      <c r="Y3" s="68"/>
+      <c r="Y3" s="71"/>
       <c r="Z3" s="46"/>
     </row>
     <row r="4" spans="1:26" ht="34.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="62"/>
+      <c r="A4" s="69"/>
       <c r="B4" s="32" t="s">
         <v>53</v>
       </c>
       <c r="C4" s="33" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="32" t="s">
         <v>53</v>
       </c>
       <c r="E4" s="33" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="32" t="s">
         <v>53</v>
       </c>
       <c r="G4" s="33" t="s">
         <v>27</v>
       </c>
       <c r="H4" s="32" t="s">
         <v>53</v>
       </c>
       <c r="I4" s="33" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="32" t="s">
@@ -3794,845 +3805,946 @@
       <c r="N20" s="39"/>
       <c r="O20" s="39"/>
       <c r="P20" s="39"/>
       <c r="Q20" s="39"/>
       <c r="R20" s="39"/>
       <c r="S20" s="39"/>
       <c r="T20" s="39"/>
       <c r="U20" s="39"/>
     </row>
     <row r="21" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="42"/>
       <c r="B21" s="47"/>
       <c r="C21" s="47"/>
       <c r="D21" s="47"/>
       <c r="E21" s="47"/>
       <c r="F21" s="47"/>
       <c r="G21" s="47"/>
       <c r="H21" s="47"/>
       <c r="I21" s="47"/>
       <c r="J21" s="47"/>
       <c r="K21" s="47"/>
       <c r="L21" s="47"/>
       <c r="M21" s="47"/>
       <c r="N21" s="47"/>
       <c r="O21" s="47"/>
-      <c r="P21" s="39"/>
-      <c r="Q21" s="39"/>
+      <c r="P21" s="47"/>
+      <c r="Q21" s="47"/>
       <c r="R21" s="39"/>
       <c r="S21" s="39"/>
       <c r="T21" s="39"/>
       <c r="U21" s="39"/>
     </row>
     <row r="22" spans="1:25" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="61"/>
-      <c r="B22" s="63" t="s">
+      <c r="A22" s="68"/>
+      <c r="B22" s="64" t="s">
         <v>48</v>
       </c>
-      <c r="C22" s="64"/>
-      <c r="D22" s="65" t="s">
+      <c r="C22" s="65"/>
+      <c r="D22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="E22" s="63"/>
-      <c r="F22" s="65" t="s">
+      <c r="E22" s="64"/>
+      <c r="F22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="G22" s="63"/>
-      <c r="H22" s="63" t="s">
+      <c r="G22" s="64"/>
+      <c r="H22" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="I22" s="64"/>
+      <c r="I22" s="65"/>
       <c r="J22" s="66" t="s">
         <v>52</v>
       </c>
-      <c r="K22" s="64"/>
-      <c r="L22" s="63" t="s">
+      <c r="K22" s="65"/>
+      <c r="L22" s="64" t="s">
         <v>55</v>
       </c>
-      <c r="M22" s="64"/>
-      <c r="N22" s="63" t="s">
+      <c r="M22" s="65"/>
+      <c r="N22" s="64" t="s">
         <v>56</v>
       </c>
-      <c r="O22" s="64"/>
+      <c r="O22" s="65"/>
+      <c r="P22" s="64" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q22" s="65"/>
     </row>
     <row r="23" spans="1:25" ht="34.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="62"/>
+      <c r="A23" s="69"/>
       <c r="B23" s="32" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="33" t="s">
         <v>27</v>
       </c>
       <c r="D23" s="32" t="s">
         <v>53</v>
       </c>
       <c r="E23" s="33" t="s">
         <v>27</v>
       </c>
       <c r="F23" s="32" t="s">
         <v>53</v>
       </c>
       <c r="G23" s="33" t="s">
         <v>27</v>
       </c>
       <c r="H23" s="32" t="s">
         <v>53</v>
       </c>
       <c r="I23" s="33" t="s">
         <v>27</v>
       </c>
       <c r="J23" s="32" t="s">
         <v>53</v>
       </c>
       <c r="K23" s="33" t="s">
         <v>27</v>
       </c>
       <c r="L23" s="32" t="s">
         <v>53</v>
       </c>
       <c r="M23" s="33" t="s">
         <v>27</v>
       </c>
       <c r="N23" s="32" t="s">
         <v>53</v>
       </c>
       <c r="O23" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="P23" s="32" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q23" s="34" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A24" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="50">
         <v>196</v>
       </c>
       <c r="C24" s="11">
         <v>100</v>
       </c>
       <c r="D24" s="50">
         <v>236</v>
       </c>
       <c r="E24" s="11">
         <v>102.4</v>
       </c>
       <c r="F24" s="50">
         <v>710.3</v>
       </c>
       <c r="G24" s="11">
         <v>103.5</v>
       </c>
       <c r="H24" s="50">
         <v>1079.4000000000001</v>
       </c>
       <c r="I24" s="51">
         <v>110.7</v>
       </c>
       <c r="J24" s="50">
         <v>1424.5350000000001</v>
       </c>
       <c r="K24" s="11">
         <v>114.3</v>
       </c>
       <c r="L24" s="50">
         <v>1874.3</v>
       </c>
       <c r="M24" s="11">
         <v>110.3</v>
       </c>
       <c r="N24" s="50">
-        <v>520.45500000000004</v>
-[...1 lines deleted...]
-      <c r="O24" s="69">
+        <v>2394.759</v>
+      </c>
+      <c r="O24" s="56">
         <v>110.2</v>
+      </c>
+      <c r="P24" s="50">
+        <v>2802.4969999999998</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>110.1</v>
       </c>
     </row>
     <row r="25" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A25" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="50">
         <v>194.1</v>
       </c>
       <c r="C25" s="11">
         <v>99.4</v>
       </c>
       <c r="D25" s="50">
         <v>234.8</v>
       </c>
       <c r="E25" s="11">
         <v>101.9</v>
       </c>
       <c r="F25" s="50">
         <v>705.2</v>
       </c>
       <c r="G25" s="11">
         <v>103.1</v>
       </c>
       <c r="H25" s="50">
         <v>1070.7</v>
       </c>
       <c r="I25" s="51">
         <v>115.1</v>
       </c>
       <c r="J25" s="50">
         <v>1412.99</v>
       </c>
       <c r="K25" s="11">
         <v>121.9</v>
       </c>
       <c r="L25" s="50">
         <v>1795</v>
       </c>
       <c r="M25" s="11">
         <v>114.6</v>
       </c>
       <c r="N25" s="50">
-        <v>458.47500000000002</v>
-[...1 lines deleted...]
-      <c r="O25" s="69">
+        <v>2253.473</v>
+      </c>
+      <c r="O25" s="56">
         <v>112.9</v>
+      </c>
+      <c r="P25" s="50">
+        <v>2656.777</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>114.4</v>
       </c>
     </row>
     <row r="26" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A26" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F26" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G26" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H26" s="50"/>
       <c r="I26" s="53" t="s">
         <v>32</v>
       </c>
       <c r="J26" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K26" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L26" s="50">
         <v>3.8769999999999998</v>
       </c>
       <c r="M26" s="11">
         <v>43.2</v>
       </c>
       <c r="N26" s="50">
-        <v>3.8769999999999998</v>
-[...1 lines deleted...]
-      <c r="O26" s="69">
+        <v>7.7539999999999996</v>
+      </c>
+      <c r="O26" s="56">
         <v>64.900000000000006</v>
+      </c>
+      <c r="P26" s="50">
+        <v>7.7539999999999996</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>52.1</v>
       </c>
     </row>
     <row r="27" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A27" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F27" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G27" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H27" s="50"/>
       <c r="I27" s="53" t="s">
         <v>32</v>
       </c>
       <c r="J27" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K27" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L27" s="55" t="s">
         <v>32</v>
       </c>
       <c r="M27" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="N27" s="50" t="s">
-[...2 lines deleted...]
-      <c r="O27" s="70" t="s">
+      <c r="N27" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="O27" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="P27" s="50" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q27" s="38" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="28" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A28" s="37" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D28" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E28" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F28" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G28" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H28" s="50"/>
       <c r="I28" s="53" t="s">
         <v>32</v>
       </c>
       <c r="J28" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K28" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L28" s="50">
         <v>9.7729999999999997</v>
       </c>
       <c r="M28" s="11">
         <v>44.9</v>
       </c>
       <c r="N28" s="50">
-        <v>9.7729999999999997</v>
-[...1 lines deleted...]
-      <c r="O28" s="69">
+        <v>19.545999999999999</v>
+      </c>
+      <c r="O28" s="56">
         <v>67.5</v>
+      </c>
+      <c r="P28" s="50">
+        <v>19.545999999999999</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>54.2</v>
       </c>
     </row>
     <row r="29" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A29" s="37" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E29" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F29" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G29" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H29" s="50"/>
       <c r="I29" s="53" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K29" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L29" s="50">
         <v>4.1900000000000004</v>
       </c>
       <c r="M29" s="11">
         <v>99.5</v>
       </c>
       <c r="N29" s="50">
-        <v>1.7</v>
-[...1 lines deleted...]
-      <c r="O29" s="69">
+        <v>5.89</v>
+      </c>
+      <c r="O29" s="56">
         <v>105.2</v>
+      </c>
+      <c r="P29" s="50">
+        <v>5.89</v>
+      </c>
+      <c r="Q29" s="11">
+        <v>84.4</v>
       </c>
     </row>
     <row r="30" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A30" s="37" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D30" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E30" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F30" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G30" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H30" s="50"/>
       <c r="I30" s="53" t="s">
         <v>32</v>
       </c>
       <c r="J30" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K30" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L30" s="50">
         <v>5.7009999999999996</v>
       </c>
       <c r="M30" s="11">
         <v>71.8</v>
       </c>
       <c r="N30" s="50">
-        <v>3.7010000000000001</v>
-[...1 lines deleted...]
-      <c r="O30" s="69">
+        <v>9.4019999999999992</v>
+      </c>
+      <c r="O30" s="56">
         <v>89</v>
+      </c>
+      <c r="P30" s="50">
+        <v>9.4019999999999992</v>
+      </c>
+      <c r="Q30" s="11">
+        <v>71.400000000000006</v>
       </c>
     </row>
     <row r="31" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A31" s="37" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D31" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E31" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F31" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G31" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H31" s="50"/>
       <c r="I31" s="53" t="s">
         <v>32</v>
       </c>
       <c r="J31" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K31" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L31" s="50">
         <v>8.59</v>
       </c>
       <c r="M31" s="11">
         <v>95.8</v>
       </c>
       <c r="N31" s="50">
-        <v>7.29</v>
-[...1 lines deleted...]
-      <c r="O31" s="69">
+        <v>15.88</v>
+      </c>
+      <c r="O31" s="56">
         <v>133.19999999999999</v>
+      </c>
+      <c r="P31" s="50">
+        <v>15.88</v>
+      </c>
+      <c r="Q31" s="11">
+        <v>106.8</v>
       </c>
     </row>
     <row r="32" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A32" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E32" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G32" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H32" s="50"/>
       <c r="I32" s="53" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K32" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L32" s="50">
         <v>1.905</v>
       </c>
       <c r="M32" s="38" t="s">
         <v>32</v>
       </c>
       <c r="N32" s="50">
-        <v>1.905</v>
-[...5 lines deleted...]
-    <row r="33" spans="1:15" x14ac:dyDescent="0.25">
+        <v>3.81</v>
+      </c>
+      <c r="O32" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="P32" s="50">
+        <v>3.81</v>
+      </c>
+      <c r="Q32" s="38" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A33" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D33" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E33" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F33" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G33" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H33" s="50"/>
       <c r="I33" s="53" t="s">
         <v>32</v>
       </c>
       <c r="J33" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K33" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L33" s="50">
         <v>3.4609999999999999</v>
       </c>
       <c r="M33" s="11">
         <v>14.2</v>
       </c>
       <c r="N33" s="50">
-        <v>3.4609999999999999</v>
-[...1 lines deleted...]
-      <c r="O33" s="69">
+        <v>6.9219999999999997</v>
+      </c>
+      <c r="O33" s="56">
         <v>21.4</v>
       </c>
-    </row>
-    <row r="34" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="P33" s="50">
+        <v>6.9219999999999997</v>
+      </c>
+      <c r="Q33" s="11">
+        <v>17.2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A34" s="37" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C34" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D34" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E34" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F34" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G34" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H34" s="50"/>
       <c r="I34" s="53" t="s">
         <v>32</v>
       </c>
       <c r="J34" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K34" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L34" s="50">
         <v>1.6319999999999999</v>
       </c>
       <c r="M34" s="11">
         <v>33</v>
       </c>
       <c r="N34" s="50">
-        <v>1.6319999999999999</v>
-[...1 lines deleted...]
-      <c r="O34" s="69">
+        <v>3.2639999999999998</v>
+      </c>
+      <c r="O34" s="56">
         <v>49.6</v>
       </c>
-    </row>
-    <row r="35" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="P34" s="50">
+        <v>3.2639999999999998</v>
+      </c>
+      <c r="Q34" s="11">
+        <v>39.799999999999997</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A35" s="37" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="50">
         <v>0</v>
       </c>
       <c r="C35" s="11">
         <v>122.1</v>
       </c>
       <c r="D35" s="50">
         <v>0</v>
       </c>
       <c r="E35" s="11">
         <v>77.7</v>
       </c>
       <c r="F35" s="50">
         <v>0.2</v>
       </c>
       <c r="G35" s="11">
         <v>114.9</v>
       </c>
       <c r="H35" s="50">
         <v>0.3</v>
       </c>
       <c r="I35" s="51">
         <v>20</v>
       </c>
       <c r="J35" s="50">
         <v>0.4</v>
       </c>
       <c r="K35" s="11">
         <v>15.2</v>
       </c>
       <c r="L35" s="50">
         <v>3.6339999999999999</v>
       </c>
       <c r="M35" s="11">
         <v>82.8</v>
       </c>
       <c r="N35" s="50">
-        <v>3.1469999999999998</v>
-[...1 lines deleted...]
-      <c r="O35" s="69">
+        <v>6.7809999999999997</v>
+      </c>
+      <c r="O35" s="56">
         <v>116.7</v>
       </c>
-    </row>
-    <row r="36" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="P35" s="50">
+        <v>6.8659999999999997</v>
+      </c>
+      <c r="Q35" s="11">
+        <v>95.2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A36" s="37" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D36" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E36" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F36" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G36" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H36" s="50"/>
       <c r="I36" s="53" t="s">
         <v>32</v>
       </c>
       <c r="J36" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K36" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L36" s="50">
         <v>6.9969999999999999</v>
       </c>
       <c r="M36" s="11">
         <v>66.5</v>
       </c>
       <c r="N36" s="50">
-        <v>6.9969999999999999</v>
-[...1 lines deleted...]
-      <c r="O36" s="69">
+        <v>13.994</v>
+      </c>
+      <c r="O36" s="56">
         <v>99.9</v>
       </c>
-    </row>
-    <row r="37" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="P36" s="50">
+        <v>13.994</v>
+      </c>
+      <c r="Q36" s="11">
+        <v>80.2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A37" s="37" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C37" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D37" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E37" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F37" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="50"/>
       <c r="I37" s="53" t="s">
         <v>32</v>
       </c>
       <c r="J37" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K37" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L37" s="50">
         <v>4.8570000000000002</v>
       </c>
       <c r="M37" s="11">
         <v>43.1</v>
       </c>
       <c r="N37" s="50">
-        <v>4.8570000000000002</v>
-[...1 lines deleted...]
-      <c r="O37" s="69">
+        <v>9.7140000000000004</v>
+      </c>
+      <c r="O37" s="56">
         <v>64.7</v>
       </c>
-    </row>
-    <row r="38" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="P37" s="50">
+        <v>9.7140000000000004</v>
+      </c>
+      <c r="Q37" s="11">
+        <v>51.9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="40" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="44">
         <v>1.9</v>
       </c>
       <c r="C38" s="44">
         <v>314.60000000000002</v>
       </c>
       <c r="D38" s="44">
         <v>1.2</v>
       </c>
       <c r="E38" s="44">
         <v>260.5</v>
       </c>
       <c r="F38" s="44">
         <v>4.9000000000000004</v>
       </c>
       <c r="G38" s="44">
         <v>205.5</v>
       </c>
       <c r="H38" s="54">
         <v>8.4</v>
       </c>
       <c r="I38" s="52">
         <v>118.6</v>
       </c>
       <c r="J38" s="54">
         <v>11.1</v>
       </c>
       <c r="K38" s="52">
         <v>96.9</v>
       </c>
       <c r="L38" s="54">
         <v>24.689</v>
       </c>
       <c r="M38" s="19">
         <v>139.5</v>
       </c>
       <c r="N38" s="54">
-        <v>13.64</v>
-[...1 lines deleted...]
-      <c r="O38" s="71">
+        <v>38.329000000000001</v>
+      </c>
+      <c r="O38" s="58">
         <v>159.30000000000001</v>
       </c>
-    </row>
-    <row r="40" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="P38" s="54">
+        <v>42.677999999999997</v>
+      </c>
+      <c r="Q38" s="58">
+        <v>134.4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A40" s="41" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="22">
-[...4 lines deleted...]
-    <mergeCell ref="D22:E22"/>
+  <mergeCells count="23">
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="P22:Q22"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="H22:I22"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
-    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="N22:O22"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="D22:E22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>ИФО тех.обс.</vt:lpstr>
       <vt:lpstr>Объем тех. обс</vt:lpstr>