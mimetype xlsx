--- v5 (2026-09-21)
+++ v6 (2026-10-13)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3255" yWindow="-300" windowWidth="15975" windowHeight="8895"/>
+    <workbookView xWindow="2340" yWindow="45" windowWidth="20415" windowHeight="9045" activeTab="4"/>
   </bookViews>
   <sheets>
-    <sheet name="ИФО тех.обс." sheetId="5" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Обьем и ИФО по районам" sheetId="6" r:id="rId3"/>
+    <sheet name="Метаданные" sheetId="8" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
+    <sheet name="ИФО тех.обс." sheetId="5" r:id="rId3"/>
+    <sheet name="Объем тех. обс" sheetId="4" r:id="rId4"/>
+    <sheet name="Обьем и ИФО по районам" sheetId="6" r:id="rId5"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="323" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="373" uniqueCount="103">
   <si>
     <t>Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по техническому обслуживанию и ремонту  автомобилей</t>
   </si>
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
@@ -189,62 +193,197 @@
     <t>Январь-февраль 2026г.</t>
   </si>
   <si>
     <t>Январь-март 2026г.</t>
   </si>
   <si>
     <t>Январь-апрель 2026г.</t>
   </si>
   <si>
     <t>Январь-май 2026г.</t>
   </si>
   <si>
     <t>объем  услуг, млн. теңге</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. теңге</t>
   </si>
   <si>
     <t>Январь-июнь 2026г.</t>
   </si>
   <si>
     <t>Январь-июль 2026г.</t>
   </si>
   <si>
     <t>Январь-август 2026г.</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей, индексы физического объема услуг по техническому обслуживанию и ремонту  автомобилей</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С января  2019 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Агрегация, расчетный</t>
+  </si>
+  <si>
+    <t>В физическом выражении индекс объема реализации товаров и услуг рассчитывается путем дефлятирования текущей стоимости объема реализации с помощью надлежащих ценовых индексов. В качестве дефлятора объема реализации применяется соответствующий индекс цен</t>
+  </si>
+  <si>
+    <t>Управление статистики торговли и услуг</t>
+  </si>
+  <si>
+    <t>+7 7152 466771</t>
+  </si>
+  <si>
+    <t>fa.zakirova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Закирова Фарида </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/sko/dynamic-tables/1448/</t>
+  </si>
+  <si>
+    <t>171301, 171302</t>
+  </si>
+  <si>
+    <t>«Отчет о реализации товаров и услуг» (индекс –2-торговля, периодичность – месячная)</t>
+  </si>
+  <si>
+    <t>Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей включает в себя техническое обслуживание и ремонт транспортных средств: механические, электротехнические ремонтные работы, ремонт систем электронного впрыска топлива, регулярный осмотр и текущий ремонт. Индекс физического объема - относительный показатель, отражает изменение объема оказанных услуг в текущем периоде по сравнению с базисным, с учетом изменения цен по техническому обслуживанию и ремонту автомобилей</t>
+  </si>
+  <si>
+    <t>млн. теңге, процент</t>
+  </si>
+  <si>
+    <t>объем  услуг, млн.теңге</t>
+  </si>
+  <si>
+    <t>Январь-сентябрь 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -317,61 +456,105 @@
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="11">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -445,58 +628,92 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -602,108 +819,184 @@
     </xf>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="11" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="11" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="7"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 2 2" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный_объемы" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -948,92 +1241,358 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:K21"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A23" sqref="A23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="39.42578125" style="68" customWidth="1"/>
+    <col min="2" max="2" width="113" style="68" customWidth="1"/>
+    <col min="3" max="3" width="0.140625" style="68" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" style="68" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="7.5703125" style="68" hidden="1" customWidth="1"/>
+    <col min="6" max="8" width="9.140625" style="68" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="1.42578125" style="68" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="68"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A2" s="66" t="s">
+        <v>65</v>
+      </c>
+      <c r="B2" s="67" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="66" t="s">
+        <v>66</v>
+      </c>
+      <c r="B3" s="69" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A4" s="66" t="s">
+        <v>68</v>
+      </c>
+      <c r="B4" s="80" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A5" s="71" t="s">
+        <v>69</v>
+      </c>
+      <c r="B5" s="69" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A6" s="71" t="s">
+        <v>70</v>
+      </c>
+      <c r="B6" s="72" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="B7" s="69" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A8" s="66" t="s">
+        <v>73</v>
+      </c>
+      <c r="B8" s="70" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="66" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" s="69" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A10" s="66" t="s">
+        <v>75</v>
+      </c>
+      <c r="B10" s="73" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A11" s="66" t="s">
+        <v>76</v>
+      </c>
+      <c r="B11" s="74"/>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A12" s="66" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="75" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" s="82" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="77" t="s">
+        <v>79</v>
+      </c>
+      <c r="B13" s="84" t="s">
+        <v>80</v>
+      </c>
+      <c r="C13" s="81"/>
+      <c r="J13" s="83"/>
+      <c r="K13" s="83"/>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A14" s="77" t="s">
+        <v>81</v>
+      </c>
+      <c r="B14" s="78" t="s">
+        <v>96</v>
+      </c>
+      <c r="J14" s="82"/>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A15" s="76" t="s">
+        <v>82</v>
+      </c>
+      <c r="B15" s="78" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A16" s="66" t="s">
+        <v>84</v>
+      </c>
+      <c r="B16" s="79">
+        <v>46246</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="66" t="s">
+        <v>85</v>
+      </c>
+      <c r="B17" s="79">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="B18" s="62" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="66" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" s="62" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="66" t="s">
+        <v>88</v>
+      </c>
+      <c r="B20" s="63" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="66" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" s="64" t="s">
+        <v>94</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B5:B16"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H6" sqref="H6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="5.42578125" customWidth="1"/>
+    <col min="2" max="2" width="110.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B5" s="59" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B6" s="59" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="59" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="59" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="59" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B10" s="59"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B11" s="60" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B12" s="59"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B13" s="59"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B14" s="61"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B15" s="61"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B16" s="65" t="s">
+        <v>64</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N33"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="I27" sqref="I27"/>
+    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="J19" sqref="J19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.42578125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="87" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="60"/>
-[...10 lines deleted...]
-      <c r="M1" s="60"/>
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="88"/>
+      <c r="K1" s="88"/>
+      <c r="L1" s="88"/>
+      <c r="M1" s="88"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
     </row>
     <row r="3" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="6" t="s">
@@ -1047,65 +1606,65 @@
       </c>
       <c r="G3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>13</v>
       </c>
       <c r="K3" s="7" t="s">
         <v>14</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M3" s="8" t="s">
         <v>16</v>
       </c>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A4" s="61" t="s">
+      <c r="A4" s="89" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="61"/>
-[...10 lines deleted...]
-      <c r="M4" s="61"/>
+      <c r="B4" s="89"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
+      <c r="I4" s="89"/>
+      <c r="J4" s="89"/>
+      <c r="K4" s="89"/>
+      <c r="L4" s="89"/>
+      <c r="M4" s="89"/>
       <c r="N4" s="2"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A5" s="9">
         <v>2020</v>
       </c>
       <c r="B5" s="10">
         <v>53.6</v>
       </c>
       <c r="C5" s="10">
         <v>109.5</v>
       </c>
       <c r="D5" s="10">
         <v>173.3</v>
       </c>
       <c r="E5" s="10">
         <v>57.4</v>
       </c>
       <c r="F5" s="10">
         <v>109.2</v>
       </c>
       <c r="G5" s="10">
         <v>186.5</v>
       </c>
       <c r="H5" s="10">
@@ -1338,71 +1897,73 @@
       </c>
       <c r="B11" s="10">
         <v>52.1</v>
       </c>
       <c r="C11" s="11">
         <v>120.4</v>
       </c>
       <c r="D11" s="11">
         <v>117.9</v>
       </c>
       <c r="E11" s="51">
         <v>123</v>
       </c>
       <c r="F11" s="51">
         <v>93.5</v>
       </c>
       <c r="G11" s="29">
         <v>130.30000000000001</v>
       </c>
       <c r="H11" s="11">
         <v>115.7</v>
       </c>
       <c r="I11" s="56">
         <v>78.3</v>
       </c>
-      <c r="J11" s="31"/>
+      <c r="J11" s="85">
+        <v>103.9</v>
+      </c>
       <c r="K11" s="11"/>
       <c r="L11" s="45"/>
       <c r="M11" s="11"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A12" s="62" t="s">
+      <c r="A12" s="90" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="62"/>
-[...10 lines deleted...]
-      <c r="M12" s="62"/>
+      <c r="B12" s="90"/>
+      <c r="C12" s="90"/>
+      <c r="D12" s="90"/>
+      <c r="E12" s="90"/>
+      <c r="F12" s="90"/>
+      <c r="G12" s="90"/>
+      <c r="H12" s="90"/>
+      <c r="I12" s="90"/>
+      <c r="J12" s="90"/>
+      <c r="K12" s="90"/>
+      <c r="L12" s="90"/>
+      <c r="M12" s="90"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="14">
         <v>2020</v>
       </c>
       <c r="B13" s="10">
         <v>83.1</v>
       </c>
       <c r="C13" s="10">
         <v>72.900000000000006</v>
       </c>
       <c r="D13" s="10">
         <v>103.1</v>
       </c>
       <c r="E13" s="10">
         <v>57.5</v>
       </c>
       <c r="F13" s="10">
         <v>53.2</v>
       </c>
       <c r="G13" s="10">
         <v>73.5</v>
       </c>
       <c r="H13" s="10">
         <v>52</v>
@@ -1634,71 +2195,73 @@
       </c>
       <c r="B19" s="10">
         <v>100</v>
       </c>
       <c r="C19" s="11">
         <v>104.4</v>
       </c>
       <c r="D19" s="11">
         <v>105.4</v>
       </c>
       <c r="E19" s="51">
         <v>127.9</v>
       </c>
       <c r="F19" s="51">
         <v>127.6</v>
       </c>
       <c r="G19" s="29">
         <v>102.6</v>
       </c>
       <c r="H19" s="11">
         <v>112.6</v>
       </c>
       <c r="I19" s="56">
         <v>110.3</v>
       </c>
-      <c r="J19" s="31"/>
+      <c r="J19" s="86">
+        <v>116.7</v>
+      </c>
       <c r="K19" s="11"/>
       <c r="L19" s="45"/>
       <c r="M19" s="11"/>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A20" s="62" t="s">
+      <c r="A20" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="62"/>
-[...10 lines deleted...]
-      <c r="M20" s="62"/>
+      <c r="B20" s="90"/>
+      <c r="C20" s="90"/>
+      <c r="D20" s="90"/>
+      <c r="E20" s="90"/>
+      <c r="F20" s="90"/>
+      <c r="G20" s="90"/>
+      <c r="H20" s="90"/>
+      <c r="I20" s="90"/>
+      <c r="J20" s="90"/>
+      <c r="K20" s="90"/>
+      <c r="L20" s="90"/>
+      <c r="M20" s="90"/>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="9">
         <v>2020</v>
       </c>
       <c r="B21" s="10">
         <v>83.1</v>
       </c>
       <c r="C21" s="10">
         <v>76.5</v>
       </c>
       <c r="D21" s="10">
         <v>86.6</v>
       </c>
       <c r="E21" s="10">
         <v>78</v>
       </c>
       <c r="F21" s="10">
         <v>71.5</v>
       </c>
       <c r="G21" s="10">
         <v>71.7</v>
       </c>
       <c r="H21" s="10">
         <v>64</v>
@@ -1930,51 +2493,53 @@
       </c>
       <c r="B27" s="19">
         <v>100</v>
       </c>
       <c r="C27" s="19">
         <v>102.4</v>
       </c>
       <c r="D27" s="19">
         <v>103.5</v>
       </c>
       <c r="E27" s="52">
         <v>110.7</v>
       </c>
       <c r="F27" s="52">
         <v>114.3</v>
       </c>
       <c r="G27" s="27">
         <v>110.3</v>
       </c>
       <c r="H27" s="30">
         <v>110.2</v>
       </c>
       <c r="I27" s="30">
         <v>110.1</v>
       </c>
-      <c r="J27" s="19"/>
+      <c r="J27" s="30">
+        <v>110.8</v>
+      </c>
       <c r="K27" s="19"/>
       <c r="L27" s="19"/>
       <c r="M27" s="19"/>
       <c r="N27" s="2"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
       <c r="L28" s="2"/>
       <c r="M28" s="2"/>
       <c r="N28" s="2"/>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
@@ -1985,98 +2550,98 @@
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
       <c r="K29" s="2"/>
       <c r="L29" s="2"/>
       <c r="M29" s="2"/>
       <c r="N29" s="2"/>
     </row>
     <row r="33" spans="3:5" x14ac:dyDescent="0.2">
       <c r="C33" s="28"/>
       <c r="D33" s="28"/>
       <c r="E33" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N11"/>
   <sheetViews>
-    <sheetView topLeftCell="C1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="I11" sqref="I11"/>
+    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="J11" sqref="J11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="88" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="60"/>
-[...10 lines deleted...]
-      <c r="M1" s="60"/>
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="88"/>
+      <c r="K1" s="88"/>
+      <c r="L1" s="88"/>
+      <c r="M1" s="88"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="63" t="s">
+      <c r="A2" s="91" t="s">
         <v>54</v>
       </c>
-      <c r="B2" s="63"/>
-[...10 lines deleted...]
-      <c r="M2" s="63"/>
+      <c r="B2" s="91"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="91"/>
+      <c r="K2" s="91"/>
+      <c r="L2" s="91"/>
+      <c r="M2" s="91"/>
     </row>
     <row r="3" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="6" t="s">
@@ -2389,199 +2954,201 @@
       </c>
       <c r="B11" s="26">
         <v>196</v>
       </c>
       <c r="C11" s="26">
         <v>236</v>
       </c>
       <c r="D11" s="26">
         <v>278.3</v>
       </c>
       <c r="E11" s="26">
         <v>369.1</v>
       </c>
       <c r="F11" s="27">
         <v>345.1</v>
       </c>
       <c r="G11" s="27">
         <v>449.8</v>
       </c>
       <c r="H11" s="27">
         <v>520.5</v>
       </c>
       <c r="I11" s="27">
         <v>407.7</v>
       </c>
-      <c r="J11" s="27"/>
+      <c r="J11" s="27">
+        <v>423.5</v>
+      </c>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z40"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="M20" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="1" ySplit="4" topLeftCell="G18" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="U35" sqref="U35"/>
+      <selection pane="bottomRight" activeCell="T23" sqref="T23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.7109375" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" customWidth="1"/>
     <col min="12" max="12" width="11" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" customWidth="1"/>
     <col min="16" max="16" width="11.140625" customWidth="1"/>
     <col min="18" max="18" width="10.42578125" customWidth="1"/>
     <col min="20" max="20" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="88" t="s">
         <v>45</v>
       </c>
-      <c r="B1" s="60"/>
-[...22 lines deleted...]
-      <c r="Y1" s="60"/>
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="88"/>
+      <c r="K1" s="88"/>
+      <c r="L1" s="88"/>
+      <c r="M1" s="88"/>
+      <c r="N1" s="88"/>
+      <c r="O1" s="88"/>
+      <c r="P1" s="88"/>
+      <c r="Q1" s="88"/>
+      <c r="R1" s="88"/>
+      <c r="S1" s="88"/>
+      <c r="T1" s="88"/>
+      <c r="U1" s="88"/>
+      <c r="V1" s="88"/>
+      <c r="W1" s="88"/>
+      <c r="X1" s="88"/>
+      <c r="Y1" s="88"/>
     </row>
     <row r="2" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="42"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
     </row>
     <row r="3" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="68"/>
-      <c r="B3" s="64" t="s">
+      <c r="A3" s="96"/>
+      <c r="B3" s="94" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="65"/>
-      <c r="D3" s="67" t="s">
+      <c r="C3" s="95"/>
+      <c r="D3" s="99" t="s">
         <v>18</v>
       </c>
-      <c r="E3" s="64"/>
-      <c r="F3" s="64" t="s">
+      <c r="E3" s="94"/>
+      <c r="F3" s="94" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="65"/>
-      <c r="H3" s="64" t="s">
+      <c r="G3" s="95"/>
+      <c r="H3" s="94" t="s">
         <v>20</v>
       </c>
-      <c r="I3" s="65"/>
-      <c r="J3" s="66" t="s">
+      <c r="I3" s="95"/>
+      <c r="J3" s="98" t="s">
         <v>21</v>
       </c>
-      <c r="K3" s="65"/>
-      <c r="L3" s="64" t="s">
+      <c r="K3" s="95"/>
+      <c r="L3" s="94" t="s">
         <v>22</v>
       </c>
-      <c r="M3" s="65"/>
-      <c r="N3" s="64" t="s">
+      <c r="M3" s="95"/>
+      <c r="N3" s="94" t="s">
         <v>23</v>
       </c>
-      <c r="O3" s="65"/>
-      <c r="P3" s="64" t="s">
+      <c r="O3" s="95"/>
+      <c r="P3" s="94" t="s">
         <v>24</v>
       </c>
-      <c r="Q3" s="65"/>
-      <c r="R3" s="64" t="s">
+      <c r="Q3" s="95"/>
+      <c r="R3" s="94" t="s">
         <v>25</v>
       </c>
-      <c r="S3" s="65"/>
-      <c r="T3" s="64" t="s">
+      <c r="S3" s="95"/>
+      <c r="T3" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="U3" s="65"/>
-      <c r="V3" s="64" t="s">
+      <c r="U3" s="95"/>
+      <c r="V3" s="94" t="s">
         <v>46</v>
       </c>
-      <c r="W3" s="65"/>
-      <c r="X3" s="70" t="s">
+      <c r="W3" s="95"/>
+      <c r="X3" s="92" t="s">
         <v>47</v>
       </c>
-      <c r="Y3" s="71"/>
+      <c r="Y3" s="93"/>
       <c r="Z3" s="46"/>
     </row>
     <row r="4" spans="1:26" ht="34.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="69"/>
+      <c r="A4" s="97"/>
       <c r="B4" s="32" t="s">
         <v>53</v>
       </c>
       <c r="C4" s="33" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="32" t="s">
         <v>53</v>
       </c>
       <c r="E4" s="33" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="32" t="s">
         <v>53</v>
       </c>
       <c r="G4" s="33" t="s">
         <v>27</v>
       </c>
       <c r="H4" s="32" t="s">
         <v>53</v>
       </c>
       <c r="I4" s="33" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="32" t="s">
@@ -3813,132 +4380,143 @@
     </row>
     <row r="21" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="42"/>
       <c r="B21" s="47"/>
       <c r="C21" s="47"/>
       <c r="D21" s="47"/>
       <c r="E21" s="47"/>
       <c r="F21" s="47"/>
       <c r="G21" s="47"/>
       <c r="H21" s="47"/>
       <c r="I21" s="47"/>
       <c r="J21" s="47"/>
       <c r="K21" s="47"/>
       <c r="L21" s="47"/>
       <c r="M21" s="47"/>
       <c r="N21" s="47"/>
       <c r="O21" s="47"/>
       <c r="P21" s="47"/>
       <c r="Q21" s="47"/>
       <c r="R21" s="39"/>
       <c r="S21" s="39"/>
       <c r="T21" s="39"/>
       <c r="U21" s="39"/>
     </row>
     <row r="22" spans="1:25" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="68"/>
-      <c r="B22" s="64" t="s">
+      <c r="A22" s="96"/>
+      <c r="B22" s="94" t="s">
         <v>48</v>
       </c>
-      <c r="C22" s="65"/>
-      <c r="D22" s="67" t="s">
+      <c r="C22" s="95"/>
+      <c r="D22" s="99" t="s">
         <v>49</v>
       </c>
-      <c r="E22" s="64"/>
-      <c r="F22" s="67" t="s">
+      <c r="E22" s="94"/>
+      <c r="F22" s="99" t="s">
         <v>50</v>
       </c>
-      <c r="G22" s="64"/>
-      <c r="H22" s="64" t="s">
+      <c r="G22" s="94"/>
+      <c r="H22" s="94" t="s">
         <v>51</v>
       </c>
-      <c r="I22" s="65"/>
-      <c r="J22" s="66" t="s">
+      <c r="I22" s="95"/>
+      <c r="J22" s="98" t="s">
         <v>52</v>
       </c>
-      <c r="K22" s="65"/>
-      <c r="L22" s="64" t="s">
+      <c r="K22" s="95"/>
+      <c r="L22" s="94" t="s">
         <v>55</v>
       </c>
-      <c r="M22" s="65"/>
-      <c r="N22" s="64" t="s">
+      <c r="M22" s="95"/>
+      <c r="N22" s="94" t="s">
         <v>56</v>
       </c>
-      <c r="O22" s="65"/>
-      <c r="P22" s="64" t="s">
+      <c r="O22" s="95"/>
+      <c r="P22" s="94" t="s">
         <v>57</v>
       </c>
-      <c r="Q22" s="65"/>
+      <c r="Q22" s="95"/>
+      <c r="R22" s="92" t="s">
+        <v>102</v>
+      </c>
+      <c r="S22" s="93"/>
+      <c r="T22" s="46"/>
     </row>
     <row r="23" spans="1:25" ht="34.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="69"/>
+      <c r="A23" s="97"/>
       <c r="B23" s="32" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="33" t="s">
         <v>27</v>
       </c>
       <c r="D23" s="32" t="s">
         <v>53</v>
       </c>
       <c r="E23" s="33" t="s">
         <v>27</v>
       </c>
       <c r="F23" s="32" t="s">
         <v>53</v>
       </c>
       <c r="G23" s="33" t="s">
         <v>27</v>
       </c>
       <c r="H23" s="32" t="s">
-        <v>53</v>
+        <v>101</v>
       </c>
       <c r="I23" s="33" t="s">
         <v>27</v>
       </c>
       <c r="J23" s="32" t="s">
         <v>53</v>
       </c>
       <c r="K23" s="33" t="s">
         <v>27</v>
       </c>
       <c r="L23" s="32" t="s">
         <v>53</v>
       </c>
       <c r="M23" s="33" t="s">
         <v>27</v>
       </c>
       <c r="N23" s="32" t="s">
         <v>53</v>
       </c>
       <c r="O23" s="34" t="s">
         <v>27</v>
       </c>
       <c r="P23" s="32" t="s">
         <v>53</v>
       </c>
       <c r="Q23" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="R23" s="32" t="s">
+        <v>53</v>
+      </c>
+      <c r="S23" s="34" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A24" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="50">
         <v>196</v>
       </c>
       <c r="C24" s="11">
         <v>100</v>
       </c>
       <c r="D24" s="50">
         <v>236</v>
       </c>
       <c r="E24" s="11">
         <v>102.4</v>
       </c>
       <c r="F24" s="50">
         <v>710.3</v>
       </c>
       <c r="G24" s="11">
         <v>103.5</v>
       </c>
@@ -3950,50 +4528,56 @@
       </c>
       <c r="J24" s="50">
         <v>1424.5350000000001</v>
       </c>
       <c r="K24" s="11">
         <v>114.3</v>
       </c>
       <c r="L24" s="50">
         <v>1874.3</v>
       </c>
       <c r="M24" s="11">
         <v>110.3</v>
       </c>
       <c r="N24" s="50">
         <v>2394.759</v>
       </c>
       <c r="O24" s="56">
         <v>110.2</v>
       </c>
       <c r="P24" s="50">
         <v>2802.4969999999998</v>
       </c>
       <c r="Q24" s="11">
         <v>110.1</v>
       </c>
+      <c r="R24" s="11">
+        <v>3226</v>
+      </c>
+      <c r="S24" s="11">
+        <v>110.8</v>
+      </c>
     </row>
     <row r="25" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A25" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="50">
         <v>194.1</v>
       </c>
       <c r="C25" s="11">
         <v>99.4</v>
       </c>
       <c r="D25" s="50">
         <v>234.8</v>
       </c>
       <c r="E25" s="11">
         <v>101.9</v>
       </c>
       <c r="F25" s="50">
         <v>705.2</v>
       </c>
       <c r="G25" s="11">
         <v>103.1</v>
       </c>
       <c r="H25" s="50">
         <v>1070.7</v>
@@ -4003,50 +4587,56 @@
       </c>
       <c r="J25" s="50">
         <v>1412.99</v>
       </c>
       <c r="K25" s="11">
         <v>121.9</v>
       </c>
       <c r="L25" s="50">
         <v>1795</v>
       </c>
       <c r="M25" s="11">
         <v>114.6</v>
       </c>
       <c r="N25" s="50">
         <v>2253.473</v>
       </c>
       <c r="O25" s="56">
         <v>112.9</v>
       </c>
       <c r="P25" s="50">
         <v>2656.777</v>
       </c>
       <c r="Q25" s="11">
         <v>114.4</v>
       </c>
+      <c r="R25" s="11">
+        <v>3078</v>
+      </c>
+      <c r="S25" s="11">
+        <v>116.4</v>
+      </c>
     </row>
     <row r="26" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A26" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F26" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G26" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H26" s="50"/>
       <c r="I26" s="53" t="s">
@@ -4054,99 +4644,111 @@
       </c>
       <c r="J26" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K26" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L26" s="50">
         <v>3.8769999999999998</v>
       </c>
       <c r="M26" s="11">
         <v>43.2</v>
       </c>
       <c r="N26" s="50">
         <v>7.7539999999999996</v>
       </c>
       <c r="O26" s="56">
         <v>64.900000000000006</v>
       </c>
       <c r="P26" s="50">
         <v>7.7539999999999996</v>
       </c>
       <c r="Q26" s="11">
         <v>52.1</v>
       </c>
+      <c r="R26" s="11">
+        <v>7.8</v>
+      </c>
+      <c r="S26" s="11">
+        <v>43.5</v>
+      </c>
     </row>
     <row r="27" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A27" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F27" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G27" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H27" s="50"/>
       <c r="I27" s="53" t="s">
         <v>32</v>
       </c>
       <c r="J27" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K27" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L27" s="55" t="s">
         <v>32</v>
       </c>
       <c r="M27" s="38" t="s">
         <v>32</v>
       </c>
       <c r="N27" s="55" t="s">
         <v>32</v>
       </c>
       <c r="O27" s="57" t="s">
         <v>32</v>
       </c>
-      <c r="P27" s="50" t="s">
+      <c r="P27" s="55" t="s">
         <v>32</v>
       </c>
       <c r="Q27" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="R27" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="S27" s="38" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="28" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A28" s="37" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D28" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E28" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F28" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G28" s="38" t="s">
         <v>32</v>
       </c>
@@ -4156,50 +4758,56 @@
       </c>
       <c r="J28" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K28" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L28" s="50">
         <v>9.7729999999999997</v>
       </c>
       <c r="M28" s="11">
         <v>44.9</v>
       </c>
       <c r="N28" s="50">
         <v>19.545999999999999</v>
       </c>
       <c r="O28" s="56">
         <v>67.5</v>
       </c>
       <c r="P28" s="50">
         <v>19.545999999999999</v>
       </c>
       <c r="Q28" s="11">
         <v>54.2</v>
       </c>
+      <c r="R28" s="11">
+        <v>19.5</v>
+      </c>
+      <c r="S28" s="11">
+        <v>45.3</v>
+      </c>
     </row>
     <row r="29" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A29" s="37" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E29" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F29" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G29" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H29" s="50"/>
       <c r="I29" s="53" t="s">
@@ -4207,50 +4815,56 @@
       </c>
       <c r="J29" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K29" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L29" s="50">
         <v>4.1900000000000004</v>
       </c>
       <c r="M29" s="11">
         <v>99.5</v>
       </c>
       <c r="N29" s="50">
         <v>5.89</v>
       </c>
       <c r="O29" s="56">
         <v>105.2</v>
       </c>
       <c r="P29" s="50">
         <v>5.89</v>
       </c>
       <c r="Q29" s="11">
         <v>84.4</v>
       </c>
+      <c r="R29" s="11">
+        <v>5.9</v>
+      </c>
+      <c r="S29" s="11">
+        <v>70.5</v>
+      </c>
     </row>
     <row r="30" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A30" s="37" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D30" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E30" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F30" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G30" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H30" s="50"/>
       <c r="I30" s="53" t="s">
@@ -4258,50 +4872,56 @@
       </c>
       <c r="J30" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K30" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L30" s="50">
         <v>5.7009999999999996</v>
       </c>
       <c r="M30" s="11">
         <v>71.8</v>
       </c>
       <c r="N30" s="50">
         <v>9.4019999999999992</v>
       </c>
       <c r="O30" s="56">
         <v>89</v>
       </c>
       <c r="P30" s="50">
         <v>9.4019999999999992</v>
       </c>
       <c r="Q30" s="11">
         <v>71.400000000000006</v>
       </c>
+      <c r="R30" s="11">
+        <v>9.4</v>
+      </c>
+      <c r="S30" s="11">
+        <v>59.6</v>
+      </c>
     </row>
     <row r="31" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A31" s="37" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D31" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E31" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F31" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G31" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H31" s="50"/>
       <c r="I31" s="53" t="s">
@@ -4309,50 +4929,56 @@
       </c>
       <c r="J31" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K31" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L31" s="50">
         <v>8.59</v>
       </c>
       <c r="M31" s="11">
         <v>95.8</v>
       </c>
       <c r="N31" s="50">
         <v>15.88</v>
       </c>
       <c r="O31" s="56">
         <v>133.19999999999999</v>
       </c>
       <c r="P31" s="50">
         <v>15.88</v>
       </c>
       <c r="Q31" s="11">
         <v>106.8</v>
       </c>
+      <c r="R31" s="11">
+        <v>15.9</v>
+      </c>
+      <c r="S31" s="11">
+        <v>89.2</v>
+      </c>
     </row>
     <row r="32" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A32" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E32" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G32" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H32" s="50"/>
       <c r="I32" s="53" t="s">
@@ -4360,154 +4986,172 @@
       </c>
       <c r="J32" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K32" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L32" s="50">
         <v>1.905</v>
       </c>
       <c r="M32" s="38" t="s">
         <v>32</v>
       </c>
       <c r="N32" s="50">
         <v>3.81</v>
       </c>
       <c r="O32" s="57" t="s">
         <v>32</v>
       </c>
       <c r="P32" s="50">
         <v>3.81</v>
       </c>
       <c r="Q32" s="38" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R32" s="11">
+        <v>3.8</v>
+      </c>
+      <c r="S32" s="38" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A33" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D33" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E33" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F33" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G33" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H33" s="50"/>
       <c r="I33" s="53" t="s">
         <v>32</v>
       </c>
       <c r="J33" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K33" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L33" s="50">
         <v>3.4609999999999999</v>
       </c>
       <c r="M33" s="11">
         <v>14.2</v>
       </c>
       <c r="N33" s="50">
         <v>6.9219999999999997</v>
       </c>
       <c r="O33" s="56">
         <v>21.4</v>
       </c>
       <c r="P33" s="50">
         <v>6.9219999999999997</v>
       </c>
       <c r="Q33" s="11">
         <v>17.2</v>
       </c>
-    </row>
-    <row r="34" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R33" s="11">
+        <v>6.9</v>
+      </c>
+      <c r="S33" s="11">
+        <v>14.4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A34" s="37" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C34" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D34" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E34" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F34" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G34" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H34" s="50"/>
       <c r="I34" s="53" t="s">
         <v>32</v>
       </c>
       <c r="J34" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K34" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L34" s="50">
         <v>1.6319999999999999</v>
       </c>
       <c r="M34" s="11">
         <v>33</v>
       </c>
       <c r="N34" s="50">
         <v>3.2639999999999998</v>
       </c>
       <c r="O34" s="56">
         <v>49.6</v>
       </c>
       <c r="P34" s="50">
         <v>3.2639999999999998</v>
       </c>
       <c r="Q34" s="11">
         <v>39.799999999999997</v>
       </c>
-    </row>
-    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R34" s="11">
+        <v>3.3</v>
+      </c>
+      <c r="S34" s="11">
+        <v>33.200000000000003</v>
+      </c>
+    </row>
+    <row r="35" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A35" s="37" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="50">
         <v>0</v>
       </c>
       <c r="C35" s="11">
         <v>122.1</v>
       </c>
       <c r="D35" s="50">
         <v>0</v>
       </c>
       <c r="E35" s="11">
         <v>77.7</v>
       </c>
       <c r="F35" s="50">
         <v>0.2</v>
       </c>
       <c r="G35" s="11">
         <v>114.9</v>
       </c>
       <c r="H35" s="50">
         <v>0.3</v>
       </c>
       <c r="I35" s="51">
@@ -4515,154 +5159,172 @@
       </c>
       <c r="J35" s="50">
         <v>0.4</v>
       </c>
       <c r="K35" s="11">
         <v>15.2</v>
       </c>
       <c r="L35" s="50">
         <v>3.6339999999999999</v>
       </c>
       <c r="M35" s="11">
         <v>82.8</v>
       </c>
       <c r="N35" s="50">
         <v>6.7809999999999997</v>
       </c>
       <c r="O35" s="56">
         <v>116.7</v>
       </c>
       <c r="P35" s="50">
         <v>6.8659999999999997</v>
       </c>
       <c r="Q35" s="11">
         <v>95.2</v>
       </c>
-    </row>
-    <row r="36" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R35" s="11">
+        <v>6.9</v>
+      </c>
+      <c r="S35" s="11">
+        <v>80.400000000000006</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A36" s="37" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D36" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E36" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F36" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G36" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H36" s="50"/>
       <c r="I36" s="53" t="s">
         <v>32</v>
       </c>
       <c r="J36" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K36" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L36" s="50">
         <v>6.9969999999999999</v>
       </c>
       <c r="M36" s="11">
         <v>66.5</v>
       </c>
       <c r="N36" s="50">
         <v>13.994</v>
       </c>
       <c r="O36" s="56">
         <v>99.9</v>
       </c>
       <c r="P36" s="50">
         <v>13.994</v>
       </c>
       <c r="Q36" s="11">
         <v>80.2</v>
       </c>
-    </row>
-    <row r="37" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R36" s="11">
+        <v>14</v>
+      </c>
+      <c r="S36" s="11">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="37" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A37" s="37" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C37" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D37" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E37" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F37" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="50"/>
       <c r="I37" s="53" t="s">
         <v>32</v>
       </c>
       <c r="J37" s="53" t="s">
         <v>32</v>
       </c>
       <c r="K37" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L37" s="50">
         <v>4.8570000000000002</v>
       </c>
       <c r="M37" s="11">
         <v>43.1</v>
       </c>
       <c r="N37" s="50">
         <v>9.7140000000000004</v>
       </c>
       <c r="O37" s="56">
         <v>64.7</v>
       </c>
       <c r="P37" s="50">
         <v>9.7140000000000004</v>
       </c>
       <c r="Q37" s="11">
         <v>51.9</v>
       </c>
-    </row>
-    <row r="38" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="R37" s="11">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="S37" s="11">
+        <v>43.4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="40" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="44">
         <v>1.9</v>
       </c>
       <c r="C38" s="44">
         <v>314.60000000000002</v>
       </c>
       <c r="D38" s="44">
         <v>1.2</v>
       </c>
       <c r="E38" s="44">
         <v>260.5</v>
       </c>
       <c r="F38" s="44">
         <v>4.9000000000000004</v>
       </c>
       <c r="G38" s="44">
         <v>205.5</v>
       </c>
       <c r="H38" s="54">
         <v>8.4</v>
       </c>
       <c r="I38" s="52">
@@ -4670,100 +5332,109 @@
       </c>
       <c r="J38" s="54">
         <v>11.1</v>
       </c>
       <c r="K38" s="52">
         <v>96.9</v>
       </c>
       <c r="L38" s="54">
         <v>24.689</v>
       </c>
       <c r="M38" s="19">
         <v>139.5</v>
       </c>
       <c r="N38" s="54">
         <v>38.329000000000001</v>
       </c>
       <c r="O38" s="58">
         <v>159.30000000000001</v>
       </c>
       <c r="P38" s="54">
         <v>42.677999999999997</v>
       </c>
       <c r="Q38" s="58">
         <v>134.4</v>
       </c>
-    </row>
-    <row r="40" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R38" s="54">
+        <v>44.9</v>
+      </c>
+      <c r="S38" s="58">
+        <v>115.6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A40" s="41" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="23">
-[...4 lines deleted...]
-    <mergeCell ref="H22:I22"/>
+  <mergeCells count="24">
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="P22:Q22"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="H22:I22"/>
     <mergeCell ref="N22:O22"/>
     <mergeCell ref="L22:M22"/>
     <mergeCell ref="J22:K22"/>
     <mergeCell ref="F22:G22"/>
     <mergeCell ref="D22:E22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>ИФО тех.обс.</vt:lpstr>
       <vt:lpstr>Объем тех. обс</vt:lpstr>
       <vt:lpstr>Обьем и ИФО по районам</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>