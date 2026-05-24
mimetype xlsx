--- v0 (2026-04-14)
+++ v1 (2026-05-24)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\AKTFSRV\Setevoi\ПРОМ-НОСТЬ\Динамика\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Begeeva\Desktop\2026\Динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="825" yWindow="-120" windowWidth="28095" windowHeight="16440"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="323" uniqueCount="62">
   <si>
     <t>Шұжықтар және осыған ұқсас еттен, етті қосымша өнімдерден немесе жануарлар қанынан жасалған өнімдер, тонна</t>
   </si>
   <si>
     <t>Басқа тәсілмен дайындалған немесе консервіленген балық; уылдырық және оның алмастырғыштары, тонна</t>
   </si>
   <si>
     <t>Өңделген сұйық сүт және кілегей, тонна</t>
   </si>
   <si>
     <t>Сары май және сүтті спредтер (паста), тонна</t>
   </si>
   <si>
     <t>Ірімшік және сүзбе, тонна</t>
   </si>
   <si>
     <t>Жаңа піскен нан, тонна</t>
   </si>
   <si>
     <t>Коньяк, мың литр</t>
   </si>
   <si>
     <t>Сөндірілген, сөндірілмеген және гидравликалық әк, тонна</t>
   </si>
   <si>
@@ -846,51 +846,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N128"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A112" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A127" sqref="A127:XFD127"/>
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="48" customWidth="1"/>
     <col min="2" max="2" width="7.7109375" style="48" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="48" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="48" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="48" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" style="48" customWidth="1"/>
     <col min="7" max="7" width="12.5703125" style="48" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12" style="48" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="48" customWidth="1"/>
     <col min="10" max="10" width="13.85546875" style="48" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" style="48" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" style="48" customWidth="1"/>
     <col min="13" max="13" width="15.85546875" style="48" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="48" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="58" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="58"/>
@@ -949,2571 +949,2813 @@
       </c>
       <c r="J3" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>21</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>22</v>
       </c>
       <c r="M3" s="11" t="s">
         <v>23</v>
       </c>
       <c r="N3" s="50"/>
     </row>
     <row r="4" spans="1:14" s="17" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B4" s="55">
         <v>356</v>
       </c>
       <c r="C4" s="6">
         <v>948</v>
       </c>
-      <c r="D4" s="40"/>
+      <c r="D4" s="40">
+        <v>1539</v>
+      </c>
       <c r="E4" s="40"/>
       <c r="F4" s="40"/>
       <c r="G4" s="40"/>
       <c r="H4" s="40"/>
       <c r="I4" s="6"/>
       <c r="J4" s="19"/>
       <c r="K4" s="19"/>
       <c r="L4" s="19"/>
       <c r="M4" s="19"/>
     </row>
     <row r="5" spans="1:14" s="17" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="55">
         <v>269</v>
       </c>
       <c r="C5" s="6">
         <v>713</v>
       </c>
-      <c r="D5" s="40"/>
+      <c r="D5" s="40">
+        <v>1157</v>
+      </c>
       <c r="E5" s="40"/>
       <c r="F5" s="40"/>
       <c r="G5" s="40"/>
       <c r="H5" s="40"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="37"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:14" s="17" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="55">
         <v>2</v>
       </c>
       <c r="C6" s="6">
         <v>14</v>
       </c>
-      <c r="D6" s="40"/>
+      <c r="D6" s="40">
+        <v>26</v>
+      </c>
       <c r="E6" s="40"/>
       <c r="F6" s="40"/>
       <c r="G6" s="40"/>
       <c r="H6" s="40"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="37"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
     </row>
     <row r="7" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="D7" s="7"/>
+      <c r="D7" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="E7" s="40"/>
       <c r="F7" s="40"/>
       <c r="G7" s="40"/>
       <c r="H7" s="40"/>
       <c r="I7" s="6"/>
       <c r="J7" s="7"/>
       <c r="K7" s="37"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
     </row>
     <row r="8" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="55">
         <v>23</v>
       </c>
       <c r="C8" s="6">
         <v>39</v>
       </c>
-      <c r="D8" s="40"/>
+      <c r="D8" s="40">
+        <v>56</v>
+      </c>
       <c r="E8" s="40"/>
       <c r="F8" s="40"/>
       <c r="G8" s="40"/>
       <c r="H8" s="40"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="37"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
     </row>
     <row r="9" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="D9" s="40"/>
+      <c r="D9" s="40" t="s">
+        <v>59</v>
+      </c>
       <c r="E9" s="40"/>
       <c r="F9" s="40"/>
       <c r="G9" s="40"/>
       <c r="H9" s="40"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="37"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
     </row>
     <row r="10" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="D10" s="40"/>
+      <c r="D10" s="40" t="s">
+        <v>59</v>
+      </c>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="40"/>
       <c r="H10" s="40"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="37"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:14" s="17" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="55">
         <v>3</v>
       </c>
       <c r="C11" s="6">
         <v>17</v>
       </c>
-      <c r="D11" s="40"/>
+      <c r="D11" s="40">
+        <v>31</v>
+      </c>
       <c r="E11" s="40"/>
       <c r="F11" s="40"/>
       <c r="G11" s="40"/>
       <c r="H11" s="40"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
     </row>
     <row r="12" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="20">
         <v>34</v>
       </c>
       <c r="C12" s="6">
         <v>39</v>
       </c>
-      <c r="D12" s="40"/>
+      <c r="D12" s="40">
+        <v>44</v>
+      </c>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="40"/>
       <c r="H12" s="40"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="37"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
     </row>
     <row r="13" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="21" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="D13" s="7"/>
+      <c r="D13" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="E13" s="40"/>
       <c r="F13" s="40"/>
       <c r="G13" s="40"/>
       <c r="H13" s="7"/>
       <c r="I13" s="6"/>
       <c r="J13" s="7"/>
       <c r="K13" s="37"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
     </row>
     <row r="14" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="21" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="D14" s="7"/>
+      <c r="D14" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="E14" s="6"/>
       <c r="F14" s="40"/>
       <c r="G14" s="40"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="6"/>
       <c r="K14" s="37"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
     </row>
     <row r="15" spans="1:14" s="17" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="7">
         <v>355</v>
       </c>
       <c r="C15" s="6">
         <v>944</v>
       </c>
-      <c r="D15" s="6"/>
+      <c r="D15" s="6">
+        <v>1534</v>
+      </c>
       <c r="E15" s="40"/>
       <c r="F15" s="40"/>
       <c r="G15" s="40"/>
       <c r="H15" s="40"/>
       <c r="I15" s="6"/>
       <c r="J15" s="7"/>
       <c r="K15" s="37"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:14" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="7">
         <v>269</v>
       </c>
       <c r="C16" s="6">
         <v>712</v>
       </c>
-      <c r="D16" s="6"/>
+      <c r="D16" s="6">
+        <v>1156</v>
+      </c>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="40"/>
       <c r="H16" s="40"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="37"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
     </row>
     <row r="17" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="7">
         <v>1</v>
       </c>
       <c r="C17" s="6">
         <v>12</v>
       </c>
-      <c r="D17" s="6"/>
+      <c r="D17" s="6">
+        <v>23</v>
+      </c>
       <c r="E17" s="40"/>
       <c r="F17" s="40"/>
       <c r="G17" s="40"/>
       <c r="H17" s="40"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="37"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="21" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="D18" s="7"/>
+      <c r="D18" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="40"/>
       <c r="H18" s="40"/>
       <c r="I18" s="7"/>
       <c r="J18" s="6"/>
       <c r="K18" s="37"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="7">
         <v>23</v>
       </c>
       <c r="C19" s="6">
         <v>39</v>
       </c>
-      <c r="D19" s="6"/>
+      <c r="D19" s="6">
+        <v>56</v>
+      </c>
       <c r="E19" s="40"/>
       <c r="F19" s="40"/>
       <c r="G19" s="40"/>
       <c r="H19" s="40"/>
       <c r="I19" s="6"/>
       <c r="J19" s="7"/>
       <c r="K19" s="19"/>
       <c r="L19" s="6"/>
       <c r="M19" s="20"/>
     </row>
     <row r="20" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="D20" s="40"/>
+      <c r="D20" s="40" t="s">
+        <v>59</v>
+      </c>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="40"/>
       <c r="H20" s="40"/>
       <c r="I20" s="6"/>
       <c r="J20" s="20"/>
       <c r="K20" s="37"/>
       <c r="L20" s="20"/>
       <c r="M20" s="6"/>
     </row>
     <row r="21" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="D21" s="40"/>
+      <c r="D21" s="40" t="s">
+        <v>59</v>
+      </c>
       <c r="E21" s="40"/>
       <c r="F21" s="40"/>
       <c r="G21" s="40"/>
       <c r="H21" s="40"/>
       <c r="I21" s="6"/>
       <c r="J21" s="7"/>
       <c r="K21" s="37"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="7">
         <v>3</v>
       </c>
       <c r="C22" s="6">
         <v>17</v>
       </c>
-      <c r="D22" s="6"/>
+      <c r="D22" s="6">
+        <v>44</v>
+      </c>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="40"/>
       <c r="H22" s="40"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="37"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
     </row>
     <row r="23" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B23" s="7">
         <v>34</v>
       </c>
       <c r="C23" s="6">
         <v>39</v>
       </c>
-      <c r="D23" s="6"/>
+      <c r="D23" s="6">
+        <v>53</v>
+      </c>
       <c r="E23" s="40"/>
       <c r="F23" s="40"/>
       <c r="G23" s="40"/>
       <c r="H23" s="40"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="37"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="21" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="D24" s="7"/>
+      <c r="D24" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="40"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="42"/>
       <c r="L24" s="6"/>
       <c r="M24" s="6"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="21" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="D25" s="7"/>
+      <c r="D25" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="E25" s="6"/>
       <c r="F25" s="40"/>
       <c r="G25" s="40"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="42"/>
       <c r="L25" s="6"/>
       <c r="M25" s="6"/>
     </row>
     <row r="26" spans="1:13" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="D26" s="7"/>
+      <c r="D26" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="E26" s="7"/>
       <c r="F26" s="40"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="42"/>
       <c r="L26" s="6"/>
       <c r="M26" s="6"/>
     </row>
     <row r="27" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="D27" s="7"/>
+      <c r="D27" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="42"/>
       <c r="L27" s="6"/>
       <c r="M27" s="6"/>
     </row>
     <row r="28" spans="1:13" s="17" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="38" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="7">
         <v>274</v>
       </c>
       <c r="C28" s="6">
         <v>536</v>
       </c>
-      <c r="D28" s="6"/>
+      <c r="D28" s="6">
+        <v>770</v>
+      </c>
       <c r="E28" s="40"/>
       <c r="F28" s="6"/>
       <c r="G28" s="40"/>
       <c r="H28" s="40"/>
       <c r="I28" s="6"/>
       <c r="J28" s="7"/>
       <c r="K28" s="37"/>
       <c r="L28" s="6"/>
       <c r="M28" s="6"/>
     </row>
     <row r="29" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="7">
         <v>271</v>
       </c>
       <c r="C29" s="6">
         <v>531</v>
       </c>
-      <c r="D29" s="6"/>
+      <c r="D29" s="6">
+        <v>762</v>
+      </c>
       <c r="E29" s="40"/>
       <c r="F29" s="41"/>
       <c r="G29" s="40"/>
       <c r="H29" s="40"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="37"/>
       <c r="L29" s="6"/>
       <c r="M29" s="6"/>
     </row>
     <row r="30" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="D30" s="7"/>
+      <c r="D30" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="E30" s="40"/>
       <c r="F30" s="7"/>
       <c r="G30" s="40"/>
       <c r="H30" s="40"/>
       <c r="I30" s="7"/>
       <c r="J30" s="6"/>
       <c r="K30" s="37"/>
       <c r="L30" s="6"/>
       <c r="M30" s="6"/>
     </row>
     <row r="31" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="D31" s="7"/>
+      <c r="D31" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="E31" s="40"/>
       <c r="F31" s="7"/>
       <c r="G31" s="40"/>
       <c r="H31" s="40"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="37"/>
       <c r="L31" s="6"/>
       <c r="M31" s="6"/>
     </row>
     <row r="32" spans="1:13" s="17" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A32" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B32" s="7">
         <v>47</v>
       </c>
       <c r="C32" s="6">
         <v>101</v>
       </c>
-      <c r="D32" s="6"/>
+      <c r="D32" s="6">
+        <v>140</v>
+      </c>
       <c r="E32" s="6"/>
       <c r="F32" s="6"/>
       <c r="G32" s="40"/>
       <c r="H32" s="40"/>
       <c r="I32" s="6"/>
       <c r="J32" s="7"/>
       <c r="K32" s="37"/>
       <c r="L32" s="6"/>
       <c r="M32" s="6"/>
     </row>
     <row r="33" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="7">
         <v>47</v>
       </c>
       <c r="C33" s="6">
         <v>101</v>
       </c>
-      <c r="D33" s="6"/>
+      <c r="D33" s="6">
+        <v>140</v>
+      </c>
       <c r="E33" s="6"/>
       <c r="F33" s="41"/>
       <c r="G33" s="6"/>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="37"/>
       <c r="L33" s="6"/>
       <c r="M33" s="6"/>
     </row>
     <row r="34" spans="1:13" s="17" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="18" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D34" s="6"/>
+      <c r="D34" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="E34" s="7"/>
       <c r="F34" s="6"/>
       <c r="G34" s="6"/>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="37"/>
       <c r="L34" s="6"/>
       <c r="M34" s="6"/>
     </row>
     <row r="35" spans="1:13" s="17" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="D35" s="7"/>
+      <c r="D35" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="42"/>
       <c r="L35" s="6"/>
       <c r="M35" s="6"/>
     </row>
     <row r="36" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="D36" s="7"/>
+      <c r="D36" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="E36" s="40"/>
       <c r="F36" s="40"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="42"/>
       <c r="L36" s="6"/>
       <c r="M36" s="20"/>
     </row>
     <row r="37" spans="1:13" s="17" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A37" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="7">
         <v>2966</v>
       </c>
       <c r="C37" s="6">
         <v>5744</v>
       </c>
-      <c r="D37" s="6"/>
+      <c r="D37" s="6">
+        <v>8587</v>
+      </c>
       <c r="E37" s="40"/>
       <c r="F37" s="6"/>
       <c r="G37" s="40"/>
       <c r="H37" s="40"/>
       <c r="I37" s="6"/>
       <c r="J37" s="7"/>
       <c r="K37" s="37"/>
       <c r="L37" s="6"/>
       <c r="M37" s="6"/>
     </row>
     <row r="38" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="7">
         <v>1439</v>
       </c>
       <c r="C38" s="6">
         <v>2778</v>
       </c>
-      <c r="D38" s="6"/>
+      <c r="D38" s="6">
+        <v>4164</v>
+      </c>
       <c r="E38" s="40"/>
       <c r="F38" s="6"/>
       <c r="G38" s="40"/>
       <c r="H38" s="40"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="37"/>
       <c r="L38" s="6"/>
       <c r="M38" s="6"/>
     </row>
     <row r="39" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="D39" s="7"/>
+      <c r="D39" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="40"/>
       <c r="H39" s="40"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="37"/>
       <c r="L39" s="6"/>
       <c r="M39" s="6"/>
     </row>
     <row r="40" spans="1:13" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D40" s="6"/>
+      <c r="D40" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="E40" s="40"/>
       <c r="F40" s="6"/>
       <c r="G40" s="40"/>
       <c r="H40" s="40"/>
       <c r="I40" s="6"/>
       <c r="J40" s="19"/>
       <c r="K40" s="37"/>
       <c r="L40" s="19"/>
       <c r="M40" s="6"/>
     </row>
     <row r="41" spans="1:13" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B41" s="7">
         <v>1245</v>
       </c>
       <c r="C41" s="6">
         <v>2407</v>
       </c>
-      <c r="D41" s="6"/>
+      <c r="D41" s="6">
+        <v>3570</v>
+      </c>
       <c r="E41" s="40"/>
       <c r="F41" s="6"/>
       <c r="G41" s="40"/>
       <c r="H41" s="40"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="19"/>
       <c r="L41" s="6"/>
       <c r="M41" s="7"/>
     </row>
     <row r="42" spans="1:13" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D42" s="6"/>
+      <c r="D42" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="E42" s="40"/>
       <c r="F42" s="6"/>
       <c r="G42" s="40"/>
       <c r="H42" s="40"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="43"/>
       <c r="L42" s="6"/>
       <c r="M42" s="7"/>
     </row>
     <row r="43" spans="1:13" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D43" s="6"/>
+      <c r="D43" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="E43" s="40"/>
       <c r="F43" s="6"/>
       <c r="G43" s="40"/>
       <c r="H43" s="40"/>
       <c r="I43" s="6"/>
       <c r="J43" s="7"/>
       <c r="K43" s="43"/>
       <c r="L43" s="6"/>
       <c r="M43" s="20"/>
     </row>
     <row r="44" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="21" t="s">
         <v>54</v>
       </c>
       <c r="B44" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="D44" s="8"/>
+      <c r="D44" s="8" t="s">
+        <v>59</v>
+      </c>
       <c r="E44" s="40"/>
       <c r="F44" s="6"/>
       <c r="G44" s="40"/>
       <c r="H44" s="40"/>
       <c r="I44" s="6"/>
       <c r="J44" s="7"/>
       <c r="K44" s="42"/>
       <c r="L44" s="6"/>
       <c r="M44" s="6"/>
     </row>
     <row r="45" spans="1:13" s="17" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A45" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B45" s="7">
         <v>40</v>
       </c>
       <c r="C45" s="6">
         <v>78</v>
       </c>
-      <c r="D45" s="7"/>
+      <c r="D45" s="7">
+        <v>126</v>
+      </c>
       <c r="E45" s="40"/>
       <c r="F45" s="7"/>
       <c r="G45" s="40"/>
       <c r="H45" s="40"/>
       <c r="I45" s="7"/>
       <c r="J45" s="6"/>
       <c r="K45" s="42"/>
       <c r="L45" s="6"/>
       <c r="M45" s="6"/>
     </row>
     <row r="46" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D46" s="7"/>
+      <c r="D46" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="E46" s="40"/>
       <c r="F46" s="7"/>
       <c r="G46" s="40"/>
       <c r="H46" s="40"/>
       <c r="I46" s="7"/>
       <c r="J46" s="6"/>
       <c r="K46" s="42"/>
       <c r="L46" s="6"/>
       <c r="M46" s="6"/>
     </row>
     <row r="47" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D47" s="7"/>
+      <c r="D47" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="E47" s="40"/>
       <c r="F47" s="7"/>
       <c r="G47" s="40"/>
       <c r="H47" s="40"/>
       <c r="I47" s="7"/>
       <c r="J47" s="6"/>
       <c r="K47" s="42"/>
       <c r="L47" s="6"/>
       <c r="M47" s="6"/>
     </row>
     <row r="48" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D48" s="7"/>
+      <c r="D48" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="E48" s="40"/>
       <c r="F48" s="7"/>
       <c r="G48" s="40"/>
       <c r="H48" s="40"/>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>
       <c r="K48" s="42"/>
       <c r="L48" s="6"/>
       <c r="M48" s="6"/>
     </row>
     <row r="49" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B49" s="7">
         <v>102</v>
       </c>
       <c r="C49" s="6">
         <v>251</v>
       </c>
-      <c r="D49" s="7"/>
+      <c r="D49" s="7">
+        <v>412</v>
+      </c>
       <c r="E49" s="40"/>
       <c r="F49" s="7"/>
       <c r="G49" s="40"/>
       <c r="H49" s="40"/>
       <c r="I49" s="7"/>
       <c r="J49" s="7"/>
       <c r="K49" s="42"/>
       <c r="L49" s="6"/>
       <c r="M49" s="6"/>
     </row>
     <row r="50" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B50" s="7">
         <v>41</v>
       </c>
       <c r="C50" s="6">
         <v>79</v>
       </c>
-      <c r="D50" s="7"/>
+      <c r="D50" s="7">
+        <v>119</v>
+      </c>
       <c r="E50" s="40"/>
       <c r="F50" s="7"/>
       <c r="G50" s="40"/>
       <c r="H50" s="40"/>
       <c r="I50" s="7"/>
       <c r="J50" s="6"/>
       <c r="K50" s="42"/>
       <c r="L50" s="6"/>
       <c r="M50" s="6"/>
     </row>
     <row r="51" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D51" s="7"/>
+      <c r="D51" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="E51" s="40"/>
       <c r="F51" s="7"/>
       <c r="G51" s="40"/>
       <c r="H51" s="40"/>
       <c r="I51" s="7"/>
       <c r="J51" s="6"/>
       <c r="K51" s="42"/>
       <c r="L51" s="6"/>
       <c r="M51" s="6"/>
     </row>
     <row r="52" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B52" s="7">
         <v>61</v>
       </c>
       <c r="C52" s="6">
         <v>172</v>
       </c>
-      <c r="D52" s="7"/>
+      <c r="D52" s="7">
+        <v>293</v>
+      </c>
       <c r="E52" s="40"/>
       <c r="F52" s="7"/>
       <c r="G52" s="40"/>
       <c r="H52" s="40"/>
       <c r="I52" s="7"/>
       <c r="J52" s="7"/>
       <c r="K52" s="43"/>
       <c r="L52" s="7"/>
       <c r="M52" s="19"/>
     </row>
     <row r="53" spans="1:13" s="17" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A53" s="38" t="s">
         <v>29</v>
       </c>
       <c r="B53" s="7">
         <v>75</v>
       </c>
       <c r="C53" s="6">
         <v>198</v>
       </c>
-      <c r="D53" s="6"/>
+      <c r="D53" s="6">
+        <v>334</v>
+      </c>
       <c r="E53" s="40"/>
       <c r="F53" s="6"/>
       <c r="G53" s="40"/>
       <c r="H53" s="40"/>
       <c r="I53" s="6"/>
       <c r="J53" s="7"/>
       <c r="K53" s="42"/>
       <c r="L53" s="7"/>
       <c r="M53" s="6"/>
     </row>
     <row r="54" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B54" s="7">
         <v>14</v>
       </c>
       <c r="C54" s="6">
         <v>26</v>
       </c>
-      <c r="D54" s="6"/>
+      <c r="D54" s="6">
+        <v>41</v>
+      </c>
       <c r="E54" s="40"/>
       <c r="F54" s="6"/>
       <c r="G54" s="40"/>
       <c r="H54" s="40"/>
       <c r="I54" s="6"/>
       <c r="J54" s="7"/>
       <c r="K54" s="42"/>
       <c r="L54" s="7"/>
       <c r="M54" s="6"/>
     </row>
     <row r="55" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B55" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D55" s="6"/>
+      <c r="D55" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="E55" s="40"/>
       <c r="F55" s="6"/>
       <c r="G55" s="40"/>
       <c r="H55" s="40"/>
       <c r="I55" s="6"/>
       <c r="J55" s="7"/>
       <c r="K55" s="42"/>
       <c r="L55" s="7"/>
       <c r="M55" s="6"/>
     </row>
     <row r="56" spans="1:13" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B56" s="7">
         <v>61</v>
       </c>
       <c r="C56" s="6">
         <v>172</v>
       </c>
-      <c r="D56" s="6"/>
+      <c r="D56" s="6">
+        <v>293</v>
+      </c>
       <c r="E56" s="40"/>
       <c r="F56" s="6"/>
       <c r="G56" s="40"/>
       <c r="H56" s="40"/>
       <c r="I56" s="6"/>
       <c r="J56" s="20"/>
       <c r="K56" s="42"/>
       <c r="L56" s="20"/>
       <c r="M56" s="6"/>
     </row>
     <row r="57" spans="1:13" s="17" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B57" s="7">
         <v>27</v>
       </c>
       <c r="C57" s="6">
         <v>53</v>
       </c>
-      <c r="D57" s="6"/>
+      <c r="D57" s="6">
+        <v>78</v>
+      </c>
       <c r="E57" s="6"/>
       <c r="F57" s="6"/>
       <c r="G57" s="6"/>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="42"/>
       <c r="L57" s="6"/>
       <c r="M57" s="6"/>
     </row>
     <row r="58" spans="1:13" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B58" s="7">
         <v>27</v>
       </c>
       <c r="C58" s="6">
         <v>53</v>
       </c>
-      <c r="D58" s="6"/>
+      <c r="D58" s="6">
+        <v>78</v>
+      </c>
       <c r="E58" s="6"/>
       <c r="F58" s="6"/>
       <c r="G58" s="6"/>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="42"/>
       <c r="L58" s="6"/>
       <c r="M58" s="6"/>
     </row>
     <row r="59" spans="1:13" s="17" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B59" s="7">
         <v>9425</v>
       </c>
       <c r="C59" s="6">
         <v>18631</v>
       </c>
-      <c r="D59" s="6"/>
+      <c r="D59" s="6">
+        <v>28616</v>
+      </c>
       <c r="E59" s="40"/>
       <c r="F59" s="6"/>
       <c r="G59" s="6"/>
       <c r="H59" s="40"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="37"/>
       <c r="L59" s="6"/>
       <c r="M59" s="6"/>
     </row>
     <row r="60" spans="1:13" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B60" s="7">
         <v>9125</v>
       </c>
       <c r="C60" s="6">
         <v>18031</v>
       </c>
-      <c r="D60" s="6"/>
+      <c r="D60" s="6">
+        <v>27716</v>
+      </c>
       <c r="E60" s="40"/>
       <c r="F60" s="6"/>
       <c r="G60" s="6"/>
       <c r="H60" s="40"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="37"/>
       <c r="L60" s="6"/>
       <c r="M60" s="6"/>
     </row>
     <row r="61" spans="1:13" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="21" t="s">
         <v>45</v>
       </c>
       <c r="B61" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="D61" s="8"/>
+      <c r="D61" s="8" t="s">
+        <v>24</v>
+      </c>
       <c r="E61" s="40"/>
       <c r="F61" s="8"/>
       <c r="G61" s="8"/>
       <c r="H61" s="40"/>
       <c r="I61" s="8"/>
       <c r="J61" s="6"/>
       <c r="K61" s="43"/>
       <c r="L61" s="6"/>
       <c r="M61" s="20"/>
     </row>
     <row r="62" spans="1:13" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D62" s="6"/>
+      <c r="D62" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="E62" s="6"/>
       <c r="F62" s="6"/>
       <c r="G62" s="6"/>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="42"/>
       <c r="L62" s="6"/>
       <c r="M62" s="6"/>
     </row>
     <row r="63" spans="1:13" s="17" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A63" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B63" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D63" s="6"/>
+      <c r="D63" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="E63" s="6"/>
       <c r="F63" s="6"/>
       <c r="G63" s="6"/>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="42"/>
       <c r="L63" s="6"/>
       <c r="M63" s="6"/>
     </row>
     <row r="64" spans="1:13" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D64" s="6"/>
+      <c r="D64" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="E64" s="6"/>
       <c r="F64" s="6"/>
       <c r="G64" s="6"/>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="42"/>
       <c r="L64" s="6"/>
       <c r="M64" s="6"/>
     </row>
     <row r="65" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A65" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B65" s="55">
         <v>1901</v>
       </c>
       <c r="C65" s="6">
         <v>4018</v>
       </c>
-      <c r="D65" s="6"/>
+      <c r="D65" s="6">
+        <v>6030</v>
+      </c>
       <c r="E65" s="40"/>
       <c r="F65" s="6"/>
       <c r="G65" s="6"/>
       <c r="H65" s="40"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="37"/>
       <c r="L65" s="6"/>
       <c r="M65" s="6"/>
     </row>
     <row r="66" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A66" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="55">
         <v>1272</v>
       </c>
       <c r="C66" s="6">
         <v>2699</v>
       </c>
-      <c r="D66" s="6"/>
+      <c r="D66" s="6">
+        <v>4022</v>
+      </c>
       <c r="E66" s="40"/>
       <c r="F66" s="6"/>
       <c r="G66" s="6"/>
       <c r="H66" s="40"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="37"/>
       <c r="L66" s="19"/>
       <c r="M66" s="6"/>
     </row>
     <row r="67" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B67" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D67" s="6"/>
+      <c r="D67" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="E67" s="40"/>
       <c r="F67" s="6"/>
       <c r="G67" s="6"/>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="42"/>
       <c r="L67" s="6"/>
       <c r="M67" s="6"/>
     </row>
     <row r="68" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="21" t="s">
         <v>45</v>
       </c>
       <c r="B68" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D68" s="6"/>
+      <c r="D68" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="E68" s="40"/>
       <c r="F68" s="6"/>
       <c r="G68" s="6"/>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="42"/>
       <c r="L68" s="6"/>
       <c r="M68" s="6"/>
     </row>
     <row r="69" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="21" t="s">
         <v>46</v>
       </c>
       <c r="B69" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D69" s="6"/>
+      <c r="D69" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="E69" s="40"/>
       <c r="F69" s="6"/>
       <c r="G69" s="6"/>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="42"/>
       <c r="L69" s="6"/>
       <c r="M69" s="6"/>
     </row>
     <row r="70" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A70" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B70" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D70" s="6"/>
+      <c r="D70" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="E70" s="40"/>
       <c r="F70" s="6"/>
       <c r="G70" s="6"/>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="43"/>
       <c r="L70" s="6"/>
       <c r="M70" s="6"/>
     </row>
     <row r="71" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A71" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B71" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D71" s="6"/>
+      <c r="D71" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="E71" s="40"/>
       <c r="F71" s="6"/>
       <c r="G71" s="6"/>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="42"/>
       <c r="L71" s="6"/>
       <c r="M71" s="6"/>
     </row>
     <row r="72" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A72" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B72" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D72" s="6"/>
+      <c r="D72" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="E72" s="40"/>
       <c r="F72" s="6"/>
       <c r="G72" s="6"/>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="42"/>
       <c r="L72" s="6"/>
       <c r="M72" s="6"/>
     </row>
     <row r="73" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A73" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B73" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D73" s="6"/>
+      <c r="D73" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="E73" s="40"/>
       <c r="F73" s="6"/>
       <c r="G73" s="6"/>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="42"/>
       <c r="L73" s="6"/>
       <c r="M73" s="6"/>
     </row>
     <row r="74" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B74" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D74" s="6"/>
+      <c r="D74" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="E74" s="40"/>
       <c r="F74" s="6"/>
       <c r="G74" s="6"/>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="42"/>
       <c r="L74" s="6"/>
       <c r="M74" s="6"/>
     </row>
     <row r="75" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A75" s="21" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D75" s="6"/>
+      <c r="D75" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="E75" s="40"/>
       <c r="F75" s="6"/>
       <c r="G75" s="6"/>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="43"/>
       <c r="L75" s="6"/>
       <c r="M75" s="6"/>
     </row>
     <row r="76" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A76" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B76" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D76" s="6"/>
+      <c r="D76" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="E76" s="40"/>
       <c r="F76" s="6"/>
       <c r="G76" s="6"/>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="42"/>
       <c r="L76" s="6"/>
       <c r="M76" s="6"/>
     </row>
     <row r="77" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A77" s="21" t="s">
         <v>54</v>
       </c>
       <c r="B77" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D77" s="6"/>
+      <c r="D77" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="E77" s="40"/>
       <c r="F77" s="6"/>
       <c r="G77" s="6"/>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="42"/>
       <c r="L77" s="6"/>
       <c r="M77" s="6"/>
     </row>
     <row r="78" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A78" s="21" t="s">
         <v>55</v>
       </c>
       <c r="B78" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D78" s="6"/>
+      <c r="D78" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="E78" s="40"/>
       <c r="F78" s="6"/>
       <c r="G78" s="6"/>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="43"/>
       <c r="L78" s="6"/>
       <c r="M78" s="6"/>
     </row>
     <row r="79" spans="1:13" s="17" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A79" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B79" s="7">
         <v>329</v>
       </c>
       <c r="C79" s="6">
         <v>689</v>
       </c>
-      <c r="D79" s="6"/>
+      <c r="D79" s="6">
+        <v>1154</v>
+      </c>
       <c r="E79" s="6"/>
       <c r="F79" s="6"/>
       <c r="G79" s="6"/>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="19"/>
       <c r="L79" s="6"/>
       <c r="M79" s="19"/>
     </row>
     <row r="80" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A80" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B80" s="7">
         <v>324</v>
       </c>
       <c r="C80" s="6">
         <v>678</v>
       </c>
-      <c r="D80" s="6"/>
+      <c r="D80" s="6">
+        <v>1138</v>
+      </c>
       <c r="E80" s="6"/>
       <c r="F80" s="6"/>
       <c r="G80" s="6"/>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="37"/>
       <c r="L80" s="19"/>
       <c r="M80" s="6"/>
     </row>
     <row r="81" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A81" s="21" t="s">
         <v>45</v>
       </c>
       <c r="B81" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D81" s="6"/>
+      <c r="D81" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="E81" s="6"/>
       <c r="F81" s="6"/>
       <c r="G81" s="6"/>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="42"/>
       <c r="L81" s="6"/>
       <c r="M81" s="6"/>
     </row>
     <row r="82" spans="1:13" s="17" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B82" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D82" s="6"/>
+      <c r="D82" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="E82" s="6"/>
       <c r="F82" s="6"/>
       <c r="G82" s="6"/>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="42"/>
       <c r="L82" s="6"/>
       <c r="M82" s="6"/>
     </row>
     <row r="83" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B83" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D83" s="6"/>
+      <c r="D83" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="E83" s="6"/>
       <c r="F83" s="6"/>
       <c r="G83" s="6"/>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="42"/>
       <c r="L83" s="6"/>
       <c r="M83" s="6"/>
     </row>
     <row r="84" spans="1:13" s="17" customFormat="1" ht="57" x14ac:dyDescent="0.25">
       <c r="A84" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B84" s="7">
         <v>2426</v>
       </c>
       <c r="C84" s="6">
         <v>6282</v>
       </c>
-      <c r="D84" s="6"/>
+      <c r="D84" s="6">
+        <v>10269</v>
+      </c>
       <c r="E84" s="6"/>
       <c r="F84" s="6"/>
       <c r="G84" s="6"/>
       <c r="H84" s="40"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="19"/>
       <c r="L84" s="6"/>
       <c r="M84" s="7"/>
     </row>
     <row r="85" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A85" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B85" s="7">
         <v>1793</v>
       </c>
       <c r="C85" s="6">
         <v>4967</v>
       </c>
-      <c r="D85" s="6"/>
+      <c r="D85" s="6">
+        <v>8142</v>
+      </c>
       <c r="E85" s="6"/>
       <c r="F85" s="6"/>
       <c r="G85" s="6"/>
       <c r="H85" s="40"/>
       <c r="I85" s="6"/>
       <c r="J85" s="6"/>
       <c r="K85" s="19"/>
       <c r="L85" s="6"/>
       <c r="M85" s="7"/>
     </row>
     <row r="86" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B86" s="7">
         <v>5</v>
       </c>
       <c r="C86" s="6">
         <v>5</v>
       </c>
-      <c r="D86" s="6"/>
+      <c r="D86" s="6">
+        <v>5</v>
+      </c>
       <c r="E86" s="6"/>
       <c r="F86" s="6"/>
       <c r="G86" s="6"/>
       <c r="H86" s="40"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="37"/>
       <c r="L86" s="6"/>
       <c r="M86" s="6"/>
     </row>
     <row r="87" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A87" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B87" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="D87" s="7"/>
+      <c r="D87" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="E87" s="7"/>
       <c r="F87" s="7"/>
       <c r="G87" s="7"/>
       <c r="H87" s="7"/>
       <c r="I87" s="7"/>
       <c r="J87" s="6"/>
       <c r="K87" s="43"/>
       <c r="L87" s="6"/>
       <c r="M87" s="7"/>
     </row>
     <row r="88" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A88" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B88" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="D88" s="7"/>
+      <c r="D88" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="E88" s="7"/>
       <c r="F88" s="7"/>
       <c r="G88" s="7"/>
       <c r="H88" s="7"/>
       <c r="I88" s="7"/>
       <c r="J88" s="6"/>
       <c r="K88" s="43"/>
       <c r="L88" s="6"/>
       <c r="M88" s="7"/>
     </row>
     <row r="89" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A89" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B89" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="D89" s="7"/>
+      <c r="D89" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="E89" s="7"/>
       <c r="F89" s="7"/>
       <c r="G89" s="7"/>
       <c r="H89" s="7"/>
       <c r="I89" s="7"/>
       <c r="J89" s="6"/>
       <c r="K89" s="42"/>
       <c r="L89" s="6"/>
       <c r="M89" s="6"/>
     </row>
     <row r="90" spans="1:13" s="17" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B90" s="57">
         <v>1199.5</v>
       </c>
       <c r="C90" s="9">
         <v>2802.7</v>
       </c>
-      <c r="D90" s="33"/>
+      <c r="D90" s="33">
+        <v>4152.6000000000004</v>
+      </c>
       <c r="E90" s="53"/>
       <c r="F90" s="33"/>
       <c r="G90" s="9"/>
       <c r="H90" s="9"/>
       <c r="I90" s="33"/>
       <c r="J90" s="33"/>
       <c r="K90" s="39"/>
       <c r="L90" s="34"/>
       <c r="M90" s="39"/>
     </row>
     <row r="91" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A91" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B91" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="D91" s="7"/>
+      <c r="D91" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="E91" s="53"/>
       <c r="F91" s="7"/>
       <c r="G91" s="7"/>
       <c r="H91" s="7"/>
       <c r="I91" s="7"/>
       <c r="J91" s="9"/>
       <c r="K91" s="42"/>
       <c r="L91" s="22"/>
       <c r="M91" s="6"/>
     </row>
     <row r="92" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A92" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B92" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="D92" s="7"/>
+      <c r="D92" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="E92" s="53"/>
       <c r="F92" s="7"/>
       <c r="G92" s="7"/>
       <c r="H92" s="7"/>
       <c r="I92" s="7"/>
       <c r="J92" s="6"/>
       <c r="K92" s="43"/>
       <c r="L92" s="6"/>
       <c r="M92" s="7"/>
     </row>
     <row r="93" spans="1:13" s="17" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A93" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B93" s="10">
         <v>54.3</v>
       </c>
       <c r="C93" s="9">
         <v>125.3</v>
       </c>
-      <c r="D93" s="33"/>
+      <c r="D93" s="33">
+        <v>196.3</v>
+      </c>
       <c r="E93" s="9"/>
       <c r="F93" s="33"/>
       <c r="G93" s="9"/>
       <c r="H93" s="53"/>
       <c r="I93" s="33"/>
       <c r="J93" s="33"/>
       <c r="K93" s="44"/>
       <c r="L93" s="34"/>
       <c r="M93" s="39"/>
     </row>
     <row r="94" spans="1:13" s="17" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B94" s="10">
         <v>54.3</v>
       </c>
       <c r="C94" s="9">
         <v>125.3</v>
       </c>
-      <c r="D94" s="33"/>
+      <c r="D94" s="33">
+        <v>196.3</v>
+      </c>
       <c r="E94" s="9"/>
       <c r="F94" s="33"/>
       <c r="G94" s="9"/>
       <c r="H94" s="53"/>
       <c r="I94" s="33"/>
       <c r="J94" s="33"/>
       <c r="K94" s="44"/>
       <c r="L94" s="23"/>
       <c r="M94" s="39"/>
     </row>
     <row r="95" spans="1:13" s="17" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="18" t="s">
         <v>58</v>
       </c>
       <c r="B95" s="7">
         <v>11928</v>
       </c>
       <c r="C95" s="6">
         <v>25577</v>
       </c>
-      <c r="D95" s="6"/>
+      <c r="D95" s="6">
+        <v>39226</v>
+      </c>
       <c r="E95" s="6"/>
       <c r="F95" s="6"/>
       <c r="G95" s="6"/>
       <c r="H95" s="40"/>
       <c r="I95" s="6"/>
       <c r="J95" s="37"/>
       <c r="K95" s="37"/>
       <c r="L95" s="24"/>
       <c r="M95" s="6"/>
     </row>
     <row r="96" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A96" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B96" s="7">
         <v>11928</v>
       </c>
       <c r="C96" s="6">
         <v>25577</v>
       </c>
-      <c r="D96" s="6"/>
+      <c r="D96" s="6">
+        <v>39226</v>
+      </c>
       <c r="E96" s="6"/>
       <c r="F96" s="6"/>
       <c r="G96" s="6"/>
       <c r="H96" s="40"/>
       <c r="I96" s="6"/>
       <c r="J96" s="37"/>
       <c r="K96" s="37"/>
       <c r="L96" s="24"/>
       <c r="M96" s="6"/>
     </row>
     <row r="97" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A97" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B97" s="10">
         <v>1368</v>
       </c>
       <c r="C97" s="9">
         <v>2845</v>
       </c>
-      <c r="D97" s="9"/>
+      <c r="D97" s="9">
+        <v>4571.6000000000004</v>
+      </c>
       <c r="E97" s="9"/>
       <c r="F97" s="9"/>
       <c r="G97" s="9"/>
       <c r="H97" s="53"/>
       <c r="I97" s="9"/>
       <c r="J97" s="34"/>
       <c r="K97" s="34"/>
       <c r="L97" s="24"/>
       <c r="M97" s="34"/>
     </row>
     <row r="98" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A98" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C98" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="D98" s="6"/>
+      <c r="D98" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="E98" s="9"/>
       <c r="F98" s="6"/>
       <c r="G98" s="9"/>
       <c r="H98" s="9"/>
       <c r="I98" s="6"/>
       <c r="J98" s="9"/>
       <c r="K98" s="19"/>
       <c r="L98" s="23"/>
       <c r="M98" s="20"/>
     </row>
     <row r="99" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A99" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C99" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="D99" s="6"/>
+      <c r="D99" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="E99" s="9"/>
       <c r="F99" s="6"/>
       <c r="G99" s="9"/>
       <c r="H99" s="9"/>
       <c r="I99" s="6"/>
       <c r="J99" s="6"/>
       <c r="K99" s="37"/>
       <c r="L99" s="23"/>
       <c r="M99" s="6"/>
     </row>
     <row r="100" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A100" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C100" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="D100" s="6"/>
+      <c r="D100" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="E100" s="9"/>
       <c r="F100" s="6"/>
       <c r="G100" s="9"/>
       <c r="H100" s="9"/>
       <c r="I100" s="6"/>
       <c r="J100" s="6"/>
       <c r="K100" s="37"/>
       <c r="L100" s="23"/>
       <c r="M100" s="6"/>
     </row>
     <row r="101" spans="1:13" s="17" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="38" t="s">
         <v>39</v>
       </c>
       <c r="B101" s="10">
         <v>4.2</v>
       </c>
       <c r="C101" s="9">
         <v>8.1</v>
       </c>
-      <c r="D101" s="9"/>
+      <c r="D101" s="9">
+        <v>13</v>
+      </c>
       <c r="E101" s="9"/>
       <c r="F101" s="9"/>
       <c r="G101" s="9"/>
       <c r="H101" s="53"/>
       <c r="I101" s="9"/>
       <c r="J101" s="34"/>
       <c r="K101" s="34"/>
       <c r="L101" s="22"/>
       <c r="M101" s="34"/>
     </row>
     <row r="102" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A102" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B102" s="10">
         <v>0.5</v>
       </c>
       <c r="C102" s="9">
         <v>1.7</v>
       </c>
-      <c r="D102" s="9"/>
+      <c r="D102" s="9">
+        <v>3.5</v>
+      </c>
       <c r="E102" s="9"/>
       <c r="F102" s="9"/>
       <c r="G102" s="9"/>
       <c r="H102" s="53"/>
       <c r="I102" s="9"/>
       <c r="J102" s="34"/>
       <c r="K102" s="34"/>
       <c r="L102" s="23"/>
       <c r="M102" s="34"/>
     </row>
     <row r="103" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A103" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B103" s="10">
         <v>3.7</v>
       </c>
       <c r="C103" s="9">
         <v>6.4</v>
       </c>
-      <c r="D103" s="9"/>
+      <c r="D103" s="9">
+        <v>9.5</v>
+      </c>
       <c r="E103" s="9"/>
       <c r="F103" s="9"/>
       <c r="G103" s="9"/>
       <c r="H103" s="53"/>
       <c r="I103" s="9"/>
       <c r="J103" s="34"/>
       <c r="K103" s="34"/>
       <c r="L103" s="23"/>
       <c r="M103" s="34"/>
     </row>
     <row r="104" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A104" s="38" t="s">
         <v>40</v>
       </c>
       <c r="B104" s="10">
         <v>6.8</v>
       </c>
       <c r="C104" s="9">
         <v>12.6</v>
       </c>
-      <c r="D104" s="9"/>
+      <c r="D104" s="9">
+        <v>21.9</v>
+      </c>
       <c r="E104" s="9"/>
       <c r="F104" s="9"/>
       <c r="G104" s="9"/>
       <c r="H104" s="53"/>
       <c r="I104" s="9"/>
       <c r="J104" s="34"/>
       <c r="K104" s="34"/>
       <c r="L104" s="23"/>
       <c r="M104" s="34"/>
     </row>
     <row r="105" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A105" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B105" s="10">
         <v>1.7</v>
       </c>
       <c r="C105" s="9">
         <v>4.5999999999999996</v>
       </c>
-      <c r="D105" s="9"/>
+      <c r="D105" s="9">
+        <v>10.9</v>
+      </c>
       <c r="E105" s="9"/>
       <c r="F105" s="9"/>
       <c r="G105" s="9"/>
       <c r="H105" s="53"/>
       <c r="I105" s="9"/>
       <c r="J105" s="34"/>
       <c r="K105" s="34"/>
       <c r="L105" s="23"/>
       <c r="M105" s="34"/>
     </row>
     <row r="106" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A106" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C106" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="D106" s="10"/>
+      <c r="D106" s="10" t="s">
+        <v>59</v>
+      </c>
       <c r="E106" s="10"/>
       <c r="F106" s="10"/>
       <c r="G106" s="10"/>
       <c r="H106" s="10"/>
       <c r="I106" s="10"/>
       <c r="J106" s="34"/>
       <c r="K106" s="34"/>
       <c r="L106" s="23"/>
       <c r="M106" s="6"/>
     </row>
     <row r="107" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A107" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C107" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="D107" s="10"/>
+      <c r="D107" s="10" t="s">
+        <v>59</v>
+      </c>
       <c r="E107" s="10"/>
       <c r="F107" s="10"/>
       <c r="G107" s="10"/>
       <c r="H107" s="10"/>
       <c r="I107" s="10"/>
       <c r="J107" s="37"/>
       <c r="K107" s="37"/>
       <c r="L107" s="37"/>
       <c r="M107" s="6"/>
     </row>
     <row r="108" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A108" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C108" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="D108" s="10"/>
+      <c r="D108" s="10" t="s">
+        <v>59</v>
+      </c>
       <c r="E108" s="10"/>
       <c r="F108" s="10"/>
       <c r="G108" s="10"/>
       <c r="H108" s="10"/>
       <c r="I108" s="10"/>
       <c r="J108" s="37"/>
       <c r="K108" s="37"/>
       <c r="L108" s="24"/>
       <c r="M108" s="6"/>
     </row>
     <row r="109" spans="1:13" s="17" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
       <c r="A109" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B109" s="10">
         <v>2.1</v>
       </c>
       <c r="C109" s="9">
         <v>5.6</v>
       </c>
-      <c r="D109" s="9"/>
+      <c r="D109" s="9">
+        <v>8.6</v>
+      </c>
       <c r="E109" s="9"/>
       <c r="F109" s="9"/>
       <c r="G109" s="9"/>
       <c r="H109" s="53"/>
       <c r="I109" s="9"/>
       <c r="J109" s="34"/>
       <c r="K109" s="34"/>
       <c r="L109" s="25"/>
       <c r="M109" s="34"/>
     </row>
     <row r="110" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A110" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B110" s="10">
         <v>0.1</v>
       </c>
       <c r="C110" s="9">
         <v>1.8</v>
       </c>
-      <c r="D110" s="9"/>
+      <c r="D110" s="9">
+        <v>3.5</v>
+      </c>
       <c r="E110" s="9"/>
       <c r="F110" s="9"/>
       <c r="G110" s="9"/>
       <c r="H110" s="53"/>
       <c r="I110" s="9"/>
       <c r="J110" s="34"/>
       <c r="K110" s="34"/>
       <c r="L110" s="23"/>
       <c r="M110" s="34"/>
     </row>
     <row r="111" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A111" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C111" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="D111" s="10"/>
+      <c r="D111" s="10" t="s">
+        <v>59</v>
+      </c>
       <c r="E111" s="10"/>
       <c r="F111" s="10"/>
       <c r="G111" s="10"/>
       <c r="H111" s="10"/>
       <c r="I111" s="10"/>
       <c r="J111" s="34"/>
       <c r="K111" s="37"/>
       <c r="L111" s="22"/>
       <c r="M111" s="6"/>
     </row>
     <row r="112" spans="1:13" s="17" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A112" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B112" s="7">
         <v>12445</v>
       </c>
       <c r="C112" s="6">
         <v>24955</v>
       </c>
-      <c r="D112" s="6"/>
+      <c r="D112" s="6">
+        <v>38955</v>
+      </c>
       <c r="E112" s="6"/>
       <c r="F112" s="6"/>
       <c r="G112" s="6"/>
       <c r="H112" s="40"/>
       <c r="I112" s="6"/>
       <c r="J112" s="37"/>
       <c r="K112" s="37"/>
       <c r="L112" s="37"/>
       <c r="M112" s="55"/>
     </row>
     <row r="113" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A113" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B113" s="7">
         <v>10515</v>
       </c>
       <c r="C113" s="6">
         <v>19915</v>
       </c>
-      <c r="D113" s="6"/>
+      <c r="D113" s="6">
+        <v>30730</v>
+      </c>
       <c r="E113" s="6"/>
       <c r="F113" s="6"/>
       <c r="G113" s="6"/>
       <c r="H113" s="40"/>
       <c r="I113" s="6"/>
       <c r="J113" s="37"/>
       <c r="K113" s="37"/>
       <c r="L113" s="24"/>
       <c r="M113" s="55"/>
     </row>
     <row r="114" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A114" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B114" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D114" s="6"/>
+      <c r="D114" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="E114" s="6"/>
       <c r="F114" s="6"/>
       <c r="G114" s="6"/>
       <c r="H114" s="40"/>
       <c r="I114" s="6"/>
       <c r="J114" s="34"/>
       <c r="K114" s="37"/>
       <c r="L114" s="24"/>
       <c r="M114" s="55"/>
     </row>
     <row r="115" spans="1:14" s="17" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A115" s="38" t="s">
         <v>43</v>
       </c>
       <c r="B115" s="7">
         <v>9574</v>
       </c>
       <c r="C115" s="6">
         <v>22109</v>
       </c>
-      <c r="D115" s="6"/>
+      <c r="D115" s="6">
+        <v>35728</v>
+      </c>
       <c r="E115" s="6"/>
       <c r="F115" s="6"/>
       <c r="G115" s="6"/>
       <c r="H115" s="40"/>
       <c r="I115" s="6"/>
       <c r="J115" s="37"/>
       <c r="K115" s="19"/>
       <c r="L115" s="37"/>
       <c r="M115" s="55"/>
     </row>
     <row r="116" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B116" s="7">
         <v>9574</v>
       </c>
       <c r="C116" s="6">
         <v>22109</v>
       </c>
-      <c r="D116" s="6"/>
+      <c r="D116" s="6">
+        <v>35728</v>
+      </c>
       <c r="E116" s="6"/>
       <c r="F116" s="6"/>
       <c r="G116" s="6"/>
       <c r="H116" s="40"/>
       <c r="I116" s="6"/>
       <c r="J116" s="37"/>
       <c r="K116" s="19"/>
       <c r="L116" s="47"/>
       <c r="M116" s="55"/>
     </row>
     <row r="117" spans="1:14" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B117" s="7">
         <v>648</v>
       </c>
       <c r="C117" s="6">
         <v>2207</v>
       </c>
-      <c r="D117" s="6"/>
+      <c r="D117" s="6">
+        <v>3767</v>
+      </c>
       <c r="E117" s="6"/>
       <c r="F117" s="6"/>
       <c r="G117" s="6"/>
       <c r="H117" s="40"/>
       <c r="I117" s="6"/>
       <c r="J117" s="37"/>
       <c r="K117" s="19"/>
       <c r="L117" s="25"/>
       <c r="M117" s="55"/>
     </row>
     <row r="118" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A118" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B118" s="7">
         <v>646</v>
       </c>
       <c r="C118" s="6">
         <v>2204</v>
       </c>
-      <c r="D118" s="6"/>
+      <c r="D118" s="6">
+        <v>3762</v>
+      </c>
       <c r="E118" s="6"/>
       <c r="F118" s="6"/>
       <c r="G118" s="6"/>
       <c r="H118" s="40"/>
       <c r="I118" s="6"/>
       <c r="J118" s="37"/>
       <c r="K118" s="37"/>
       <c r="L118" s="24"/>
       <c r="M118" s="55"/>
     </row>
     <row r="119" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A119" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B119" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="D119" s="8"/>
+      <c r="D119" s="8" t="s">
+        <v>59</v>
+      </c>
       <c r="E119" s="8"/>
       <c r="F119" s="8"/>
       <c r="G119" s="8"/>
       <c r="H119" s="40"/>
       <c r="I119" s="6"/>
       <c r="J119" s="34"/>
       <c r="K119" s="37"/>
       <c r="L119" s="24"/>
       <c r="M119" s="55"/>
     </row>
     <row r="120" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A120" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B120" s="7">
         <v>17683</v>
       </c>
       <c r="C120" s="6">
         <v>74279</v>
       </c>
-      <c r="D120" s="6"/>
+      <c r="D120" s="6">
+        <v>130159</v>
+      </c>
       <c r="E120" s="6"/>
       <c r="F120" s="6"/>
       <c r="G120" s="6"/>
       <c r="H120" s="40"/>
       <c r="I120" s="6"/>
       <c r="J120" s="37"/>
       <c r="K120" s="37"/>
       <c r="L120" s="24"/>
       <c r="M120" s="55"/>
     </row>
     <row r="121" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A121" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B121" s="7">
         <v>16404</v>
       </c>
       <c r="C121" s="6">
         <v>65000</v>
       </c>
-      <c r="D121" s="6"/>
+      <c r="D121" s="6">
+        <v>112881</v>
+      </c>
       <c r="E121" s="6"/>
       <c r="F121" s="6"/>
       <c r="G121" s="6"/>
       <c r="H121" s="40"/>
       <c r="I121" s="6"/>
       <c r="J121" s="37"/>
       <c r="K121" s="37"/>
       <c r="L121" s="24"/>
       <c r="M121" s="55"/>
     </row>
     <row r="122" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A122" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B122" s="19">
         <v>1280</v>
       </c>
       <c r="C122" s="6">
         <v>9279</v>
       </c>
-      <c r="D122" s="6"/>
+      <c r="D122" s="6">
+        <v>17278</v>
+      </c>
       <c r="E122" s="6"/>
       <c r="F122" s="6"/>
       <c r="G122" s="6"/>
       <c r="H122" s="40"/>
       <c r="I122" s="6"/>
       <c r="J122" s="37"/>
       <c r="K122" s="37"/>
       <c r="L122" s="24"/>
       <c r="M122" s="55"/>
     </row>
     <row r="123" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A123" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B123" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C123" s="12" t="s">
         <v>59</v>
       </c>
-      <c r="D123" s="12"/>
+      <c r="D123" s="12" t="s">
+        <v>59</v>
+      </c>
       <c r="E123" s="12"/>
       <c r="F123" s="12"/>
       <c r="G123" s="12"/>
       <c r="H123" s="12"/>
       <c r="I123" s="12"/>
       <c r="J123" s="35"/>
       <c r="K123" s="37"/>
       <c r="L123" s="29"/>
       <c r="M123" s="55"/>
     </row>
     <row r="124" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A124" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B124" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C124" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="D124" s="13"/>
+      <c r="D124" s="13" t="s">
+        <v>59</v>
+      </c>
       <c r="E124" s="13"/>
       <c r="F124" s="13"/>
       <c r="G124" s="13"/>
       <c r="H124" s="13"/>
       <c r="I124" s="13"/>
       <c r="J124" s="36"/>
       <c r="K124" s="45"/>
       <c r="L124" s="32"/>
       <c r="M124" s="56"/>
     </row>
     <row r="125" spans="1:14" s="17" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B125" s="2"/>
       <c r="C125" s="2"/>
       <c r="D125" s="2"/>
       <c r="E125" s="2"/>
       <c r="F125" s="2"/>
       <c r="G125" s="2"/>
       <c r="H125" s="2"/>
       <c r="I125" s="2"/>
       <c r="J125" s="28"/>
       <c r="K125" s="28"/>
       <c r="L125" s="14"/>