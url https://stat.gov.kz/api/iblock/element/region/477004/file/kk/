--- v1 (2026-05-24)
+++ v2 (2026-06-14)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Begeeva\Desktop\2026\Динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Begeeva\Desktop\2026\Динамика\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="825" yWindow="-120" windowWidth="28095" windowHeight="16440"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="323" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="63">
   <si>
     <t>Шұжықтар және осыған ұқсас еттен, етті қосымша өнімдерден немесе жануарлар қанынан жасалған өнімдер, тонна</t>
   </si>
   <si>
     <t>Басқа тәсілмен дайындалған немесе консервіленген балық; уылдырық және оның алмастырғыштары, тонна</t>
   </si>
   <si>
     <t>Өңделген сұйық сүт және кілегей, тонна</t>
   </si>
   <si>
     <t>Сары май және сүтті спредтер (паста), тонна</t>
   </si>
   <si>
     <t>Ірімшік және сүзбе, тонна</t>
   </si>
   <si>
     <t>Жаңа піскен нан, тонна</t>
   </si>
   <si>
     <t>Коньяк, мың литр</t>
   </si>
   <si>
     <t>Сөндірілген, сөндірілмеген және гидравликалық әк, тонна</t>
   </si>
   <si>
@@ -205,50 +205,53 @@
     <t xml:space="preserve">Хромтау </t>
   </si>
   <si>
     <t xml:space="preserve">Шалқар </t>
   </si>
   <si>
     <t xml:space="preserve">Ырғыз </t>
   </si>
   <si>
     <t>январь-маусым</t>
   </si>
   <si>
     <t>*Жедел деректер.</t>
   </si>
   <si>
     <t>Кеңірдектелген қағаздан немесе қатырма қағаздан жасалған қораптар, жәшіктер және сөмкелер, кг.</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>Күнбағыс майы , тонна</t>
   </si>
   <si>
     <t>2026 жылғы Ақтөбе  облысындағы өңдеу өнеркәсібінде өнеркәсіп өнімдерін өндіру*</t>
+  </si>
+  <si>
+    <t>x</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;?_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="####\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="#,##0.0"/>
     <numFmt numFmtId="170" formatCode="#,##0.0_р_."/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -845,52 +848,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N128"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A112" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+    <sheetView tabSelected="1" topLeftCell="A115" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H15" sqref="H15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="48" customWidth="1"/>
     <col min="2" max="2" width="7.7109375" style="48" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="48" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="48" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="48" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" style="48" customWidth="1"/>
     <col min="7" max="7" width="12.5703125" style="48" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12" style="48" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="48" customWidth="1"/>
     <col min="10" max="10" width="13.85546875" style="48" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" style="48" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" style="48" customWidth="1"/>
     <col min="13" max="13" width="15.85546875" style="48" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="48" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="58" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="58"/>
@@ -952,2811 +955,3053 @@
       </c>
       <c r="K3" s="5" t="s">
         <v>21</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>22</v>
       </c>
       <c r="M3" s="11" t="s">
         <v>23</v>
       </c>
       <c r="N3" s="50"/>
     </row>
     <row r="4" spans="1:14" s="17" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B4" s="55">
         <v>356</v>
       </c>
       <c r="C4" s="6">
         <v>948</v>
       </c>
       <c r="D4" s="40">
         <v>1539</v>
       </c>
-      <c r="E4" s="40"/>
+      <c r="E4" s="55">
+        <v>2130</v>
+      </c>
       <c r="F4" s="40"/>
       <c r="G4" s="40"/>
       <c r="H4" s="40"/>
       <c r="I4" s="6"/>
       <c r="J4" s="19"/>
       <c r="K4" s="19"/>
       <c r="L4" s="19"/>
       <c r="M4" s="19"/>
     </row>
     <row r="5" spans="1:14" s="17" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="55">
         <v>269</v>
       </c>
       <c r="C5" s="6">
         <v>713</v>
       </c>
       <c r="D5" s="40">
         <v>1157</v>
       </c>
-      <c r="E5" s="40"/>
+      <c r="E5" s="55">
+        <v>1601</v>
+      </c>
       <c r="F5" s="40"/>
       <c r="G5" s="40"/>
       <c r="H5" s="40"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="37"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:14" s="17" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="55">
         <v>2</v>
       </c>
       <c r="C6" s="6">
         <v>14</v>
       </c>
       <c r="D6" s="40">
         <v>26</v>
       </c>
-      <c r="E6" s="40"/>
+      <c r="E6" s="55">
+        <v>38</v>
+      </c>
       <c r="F6" s="40"/>
       <c r="G6" s="40"/>
       <c r="H6" s="40"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="37"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
     </row>
     <row r="7" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="E7" s="40"/>
+      <c r="E7" s="55" t="s">
+        <v>59</v>
+      </c>
       <c r="F7" s="40"/>
       <c r="G7" s="40"/>
       <c r="H7" s="40"/>
       <c r="I7" s="6"/>
       <c r="J7" s="7"/>
       <c r="K7" s="37"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
     </row>
     <row r="8" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="55">
         <v>23</v>
       </c>
       <c r="C8" s="6">
         <v>39</v>
       </c>
       <c r="D8" s="40">
         <v>56</v>
       </c>
-      <c r="E8" s="40"/>
+      <c r="E8" s="55">
+        <v>73</v>
+      </c>
       <c r="F8" s="40"/>
       <c r="G8" s="40"/>
       <c r="H8" s="40"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="37"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
     </row>
     <row r="9" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D9" s="40" t="s">
         <v>59</v>
       </c>
-      <c r="E9" s="40"/>
+      <c r="E9" s="55" t="s">
+        <v>59</v>
+      </c>
       <c r="F9" s="40"/>
       <c r="G9" s="40"/>
       <c r="H9" s="40"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="37"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
     </row>
     <row r="10" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D10" s="40" t="s">
         <v>59</v>
       </c>
-      <c r="E10" s="40"/>
+      <c r="E10" s="55" t="s">
+        <v>59</v>
+      </c>
       <c r="F10" s="40"/>
       <c r="G10" s="40"/>
       <c r="H10" s="40"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="37"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:14" s="17" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="55">
         <v>3</v>
       </c>
       <c r="C11" s="6">
         <v>17</v>
       </c>
       <c r="D11" s="40">
         <v>31</v>
       </c>
-      <c r="E11" s="40"/>
+      <c r="E11" s="55">
+        <v>46</v>
+      </c>
       <c r="F11" s="40"/>
       <c r="G11" s="40"/>
       <c r="H11" s="40"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
     </row>
     <row r="12" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="20">
         <v>34</v>
       </c>
       <c r="C12" s="6">
         <v>39</v>
       </c>
       <c r="D12" s="40">
         <v>44</v>
       </c>
-      <c r="E12" s="40"/>
+      <c r="E12" s="55">
+        <v>48</v>
+      </c>
       <c r="F12" s="40"/>
       <c r="G12" s="40"/>
       <c r="H12" s="40"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="37"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
     </row>
     <row r="13" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="21" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="E13" s="40"/>
+      <c r="E13" s="55" t="s">
+        <v>59</v>
+      </c>
       <c r="F13" s="40"/>
       <c r="G13" s="40"/>
       <c r="H13" s="7"/>
       <c r="I13" s="6"/>
       <c r="J13" s="7"/>
       <c r="K13" s="37"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
     </row>
     <row r="14" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="21" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="E14" s="6"/>
+      <c r="E14" s="55" t="s">
+        <v>59</v>
+      </c>
       <c r="F14" s="40"/>
       <c r="G14" s="40"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="6"/>
       <c r="K14" s="37"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
     </row>
     <row r="15" spans="1:14" s="17" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="7">
         <v>355</v>
       </c>
       <c r="C15" s="6">
         <v>944</v>
       </c>
       <c r="D15" s="6">
         <v>1534</v>
       </c>
-      <c r="E15" s="40"/>
+      <c r="E15" s="55">
+        <v>2124</v>
+      </c>
       <c r="F15" s="40"/>
       <c r="G15" s="40"/>
       <c r="H15" s="40"/>
       <c r="I15" s="6"/>
       <c r="J15" s="7"/>
       <c r="K15" s="37"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:14" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="7">
         <v>269</v>
       </c>
       <c r="C16" s="6">
         <v>712</v>
       </c>
       <c r="D16" s="6">
         <v>1156</v>
       </c>
-      <c r="E16" s="40"/>
+      <c r="E16" s="6">
+        <v>1600</v>
+      </c>
       <c r="F16" s="40"/>
       <c r="G16" s="40"/>
       <c r="H16" s="40"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="37"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
     </row>
     <row r="17" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="7">
         <v>1</v>
       </c>
       <c r="C17" s="6">
         <v>12</v>
       </c>
       <c r="D17" s="6">
         <v>23</v>
       </c>
-      <c r="E17" s="40"/>
+      <c r="E17" s="6">
+        <v>33</v>
+      </c>
       <c r="F17" s="40"/>
       <c r="G17" s="40"/>
       <c r="H17" s="40"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="37"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="21" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="E18" s="40"/>
+      <c r="E18" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F18" s="40"/>
       <c r="G18" s="40"/>
       <c r="H18" s="40"/>
       <c r="I18" s="7"/>
       <c r="J18" s="6"/>
       <c r="K18" s="37"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="7">
         <v>23</v>
       </c>
       <c r="C19" s="6">
         <v>39</v>
       </c>
       <c r="D19" s="6">
         <v>56</v>
       </c>
-      <c r="E19" s="40"/>
+      <c r="E19" s="6">
+        <v>73</v>
+      </c>
       <c r="F19" s="40"/>
       <c r="G19" s="40"/>
       <c r="H19" s="40"/>
       <c r="I19" s="6"/>
       <c r="J19" s="7"/>
       <c r="K19" s="19"/>
       <c r="L19" s="6"/>
       <c r="M19" s="20"/>
     </row>
     <row r="20" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D20" s="40" t="s">
         <v>59</v>
       </c>
-      <c r="E20" s="40"/>
+      <c r="E20" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F20" s="40"/>
       <c r="G20" s="40"/>
       <c r="H20" s="40"/>
       <c r="I20" s="6"/>
       <c r="J20" s="20"/>
       <c r="K20" s="37"/>
       <c r="L20" s="20"/>
       <c r="M20" s="6"/>
     </row>
     <row r="21" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D21" s="40" t="s">
         <v>59</v>
       </c>
-      <c r="E21" s="40"/>
+      <c r="E21" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F21" s="40"/>
       <c r="G21" s="40"/>
       <c r="H21" s="40"/>
       <c r="I21" s="6"/>
       <c r="J21" s="7"/>
       <c r="K21" s="37"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="7">
         <v>3</v>
       </c>
       <c r="C22" s="6">
         <v>17</v>
       </c>
       <c r="D22" s="6">
         <v>44</v>
       </c>
-      <c r="E22" s="40"/>
+      <c r="E22" s="6">
+        <v>48</v>
+      </c>
       <c r="F22" s="40"/>
       <c r="G22" s="40"/>
       <c r="H22" s="40"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="37"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
     </row>
     <row r="23" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B23" s="7">
         <v>34</v>
       </c>
       <c r="C23" s="6">
         <v>39</v>
       </c>
       <c r="D23" s="6">
         <v>53</v>
       </c>
-      <c r="E23" s="40"/>
+      <c r="E23" s="6">
+        <v>72</v>
+      </c>
       <c r="F23" s="40"/>
       <c r="G23" s="40"/>
       <c r="H23" s="40"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="37"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="21" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="E24" s="40"/>
+      <c r="E24" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F24" s="40"/>
       <c r="G24" s="40"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="42"/>
       <c r="L24" s="6"/>
       <c r="M24" s="6"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="21" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="E25" s="6"/>
+      <c r="E25" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F25" s="40"/>
       <c r="G25" s="40"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="42"/>
       <c r="L25" s="6"/>
       <c r="M25" s="6"/>
     </row>
     <row r="26" spans="1:13" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="E26" s="7"/>
+      <c r="E26" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="F26" s="40"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="42"/>
       <c r="L26" s="6"/>
       <c r="M26" s="6"/>
     </row>
     <row r="27" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="E27" s="7"/>
+      <c r="E27" s="7" t="s">
+        <v>62</v>
+      </c>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="42"/>
       <c r="L27" s="6"/>
       <c r="M27" s="6"/>
     </row>
     <row r="28" spans="1:13" s="17" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="38" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="7">
         <v>274</v>
       </c>
       <c r="C28" s="6">
         <v>536</v>
       </c>
       <c r="D28" s="6">
         <v>770</v>
       </c>
-      <c r="E28" s="40"/>
+      <c r="E28" s="6">
+        <v>990</v>
+      </c>
       <c r="F28" s="6"/>
       <c r="G28" s="40"/>
       <c r="H28" s="40"/>
       <c r="I28" s="6"/>
       <c r="J28" s="7"/>
       <c r="K28" s="37"/>
       <c r="L28" s="6"/>
       <c r="M28" s="6"/>
     </row>
     <row r="29" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="7">
         <v>271</v>
       </c>
       <c r="C29" s="6">
         <v>531</v>
       </c>
       <c r="D29" s="6">
         <v>762</v>
       </c>
-      <c r="E29" s="40"/>
+      <c r="E29" s="6">
+        <v>980</v>
+      </c>
       <c r="F29" s="41"/>
       <c r="G29" s="40"/>
       <c r="H29" s="40"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="37"/>
       <c r="L29" s="6"/>
       <c r="M29" s="6"/>
     </row>
     <row r="30" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="E30" s="40"/>
+      <c r="E30" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F30" s="7"/>
       <c r="G30" s="40"/>
       <c r="H30" s="40"/>
       <c r="I30" s="7"/>
       <c r="J30" s="6"/>
       <c r="K30" s="37"/>
       <c r="L30" s="6"/>
       <c r="M30" s="6"/>
     </row>
     <row r="31" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="E31" s="40"/>
+      <c r="E31" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F31" s="7"/>
       <c r="G31" s="40"/>
       <c r="H31" s="40"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="37"/>
       <c r="L31" s="6"/>
       <c r="M31" s="6"/>
     </row>
     <row r="32" spans="1:13" s="17" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A32" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B32" s="7">
         <v>47</v>
       </c>
       <c r="C32" s="6">
         <v>101</v>
       </c>
       <c r="D32" s="6">
         <v>140</v>
       </c>
-      <c r="E32" s="6"/>
+      <c r="E32" s="6">
+        <v>184</v>
+      </c>
       <c r="F32" s="6"/>
       <c r="G32" s="40"/>
       <c r="H32" s="40"/>
       <c r="I32" s="6"/>
       <c r="J32" s="7"/>
       <c r="K32" s="37"/>
       <c r="L32" s="6"/>
       <c r="M32" s="6"/>
     </row>
     <row r="33" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="7">
         <v>47</v>
       </c>
       <c r="C33" s="6">
         <v>101</v>
       </c>
       <c r="D33" s="6">
         <v>140</v>
       </c>
-      <c r="E33" s="6"/>
+      <c r="E33" s="6">
+        <v>184</v>
+      </c>
       <c r="F33" s="41"/>
       <c r="G33" s="6"/>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="37"/>
       <c r="L33" s="6"/>
       <c r="M33" s="6"/>
     </row>
     <row r="34" spans="1:13" s="17" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="18" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E34" s="7"/>
+      <c r="E34" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F34" s="6"/>
       <c r="G34" s="6"/>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="37"/>
       <c r="L34" s="6"/>
       <c r="M34" s="6"/>
     </row>
     <row r="35" spans="1:13" s="17" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="E35" s="7"/>
+      <c r="E35" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="42"/>
       <c r="L35" s="6"/>
       <c r="M35" s="6"/>
     </row>
     <row r="36" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="E36" s="40"/>
+      <c r="E36" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="F36" s="40"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="42"/>
       <c r="L36" s="6"/>
       <c r="M36" s="20"/>
     </row>
     <row r="37" spans="1:13" s="17" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A37" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="7">
         <v>2966</v>
       </c>
       <c r="C37" s="6">
         <v>5744</v>
       </c>
       <c r="D37" s="6">
         <v>8587</v>
       </c>
-      <c r="E37" s="40"/>
+      <c r="E37" s="6">
+        <v>11567</v>
+      </c>
       <c r="F37" s="6"/>
       <c r="G37" s="40"/>
       <c r="H37" s="40"/>
       <c r="I37" s="6"/>
       <c r="J37" s="7"/>
       <c r="K37" s="37"/>
       <c r="L37" s="6"/>
       <c r="M37" s="6"/>
     </row>
     <row r="38" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="7">
         <v>1439</v>
       </c>
       <c r="C38" s="6">
         <v>2778</v>
       </c>
       <c r="D38" s="6">
         <v>4164</v>
       </c>
-      <c r="E38" s="40"/>
+      <c r="E38" s="6">
+        <v>5687</v>
+      </c>
       <c r="F38" s="6"/>
       <c r="G38" s="40"/>
       <c r="H38" s="40"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="37"/>
       <c r="L38" s="6"/>
       <c r="M38" s="6"/>
     </row>
     <row r="39" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="E39" s="7"/>
+      <c r="E39" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="F39" s="7"/>
       <c r="G39" s="40"/>
       <c r="H39" s="40"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="37"/>
       <c r="L39" s="6"/>
       <c r="M39" s="6"/>
     </row>
     <row r="40" spans="1:13" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E40" s="40"/>
+      <c r="E40" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F40" s="6"/>
       <c r="G40" s="40"/>
       <c r="H40" s="40"/>
       <c r="I40" s="6"/>
       <c r="J40" s="19"/>
       <c r="K40" s="37"/>
       <c r="L40" s="19"/>
       <c r="M40" s="6"/>
     </row>
     <row r="41" spans="1:13" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B41" s="7">
         <v>1245</v>
       </c>
       <c r="C41" s="6">
         <v>2407</v>
       </c>
       <c r="D41" s="6">
         <v>3570</v>
       </c>
-      <c r="E41" s="40"/>
+      <c r="E41" s="6">
+        <v>4732</v>
+      </c>
       <c r="F41" s="6"/>
       <c r="G41" s="40"/>
       <c r="H41" s="40"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="19"/>
       <c r="L41" s="6"/>
       <c r="M41" s="7"/>
     </row>
     <row r="42" spans="1:13" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E42" s="40"/>
+      <c r="E42" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F42" s="6"/>
       <c r="G42" s="40"/>
       <c r="H42" s="40"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="43"/>
       <c r="L42" s="6"/>
       <c r="M42" s="7"/>
     </row>
     <row r="43" spans="1:13" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E43" s="40"/>
+      <c r="E43" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F43" s="6"/>
       <c r="G43" s="40"/>
       <c r="H43" s="40"/>
       <c r="I43" s="6"/>
       <c r="J43" s="7"/>
       <c r="K43" s="43"/>
       <c r="L43" s="6"/>
       <c r="M43" s="20"/>
     </row>
     <row r="44" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="21" t="s">
         <v>54</v>
       </c>
       <c r="B44" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="E44" s="40"/>
+      <c r="E44" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F44" s="6"/>
       <c r="G44" s="40"/>
       <c r="H44" s="40"/>
       <c r="I44" s="6"/>
       <c r="J44" s="7"/>
       <c r="K44" s="42"/>
       <c r="L44" s="6"/>
       <c r="M44" s="6"/>
     </row>
     <row r="45" spans="1:13" s="17" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A45" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B45" s="7">
         <v>40</v>
       </c>
       <c r="C45" s="6">
         <v>78</v>
       </c>
       <c r="D45" s="7">
         <v>126</v>
       </c>
-      <c r="E45" s="40"/>
+      <c r="E45" s="6">
+        <v>163</v>
+      </c>
       <c r="F45" s="7"/>
       <c r="G45" s="40"/>
       <c r="H45" s="40"/>
       <c r="I45" s="7"/>
       <c r="J45" s="6"/>
       <c r="K45" s="42"/>
       <c r="L45" s="6"/>
       <c r="M45" s="6"/>
     </row>
     <row r="46" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="E46" s="40"/>
+      <c r="E46" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F46" s="7"/>
       <c r="G46" s="40"/>
       <c r="H46" s="40"/>
       <c r="I46" s="7"/>
       <c r="J46" s="6"/>
       <c r="K46" s="42"/>
       <c r="L46" s="6"/>
       <c r="M46" s="6"/>
     </row>
     <row r="47" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="E47" s="40"/>
+      <c r="E47" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F47" s="7"/>
       <c r="G47" s="40"/>
       <c r="H47" s="40"/>
       <c r="I47" s="7"/>
       <c r="J47" s="6"/>
       <c r="K47" s="42"/>
       <c r="L47" s="6"/>
       <c r="M47" s="6"/>
     </row>
     <row r="48" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="E48" s="40"/>
+      <c r="E48" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F48" s="7"/>
       <c r="G48" s="40"/>
       <c r="H48" s="40"/>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>
       <c r="K48" s="42"/>
       <c r="L48" s="6"/>
       <c r="M48" s="6"/>
     </row>
     <row r="49" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B49" s="7">
         <v>102</v>
       </c>
       <c r="C49" s="6">
         <v>251</v>
       </c>
       <c r="D49" s="7">
         <v>412</v>
       </c>
-      <c r="E49" s="40"/>
+      <c r="E49" s="6">
+        <v>564</v>
+      </c>
       <c r="F49" s="7"/>
       <c r="G49" s="40"/>
       <c r="H49" s="40"/>
       <c r="I49" s="7"/>
       <c r="J49" s="7"/>
       <c r="K49" s="42"/>
       <c r="L49" s="6"/>
       <c r="M49" s="6"/>
     </row>
     <row r="50" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B50" s="7">
         <v>41</v>
       </c>
       <c r="C50" s="6">
         <v>79</v>
       </c>
       <c r="D50" s="7">
         <v>119</v>
       </c>
-      <c r="E50" s="40"/>
+      <c r="E50" s="6">
+        <v>167</v>
+      </c>
       <c r="F50" s="7"/>
       <c r="G50" s="40"/>
       <c r="H50" s="40"/>
       <c r="I50" s="7"/>
       <c r="J50" s="6"/>
       <c r="K50" s="42"/>
       <c r="L50" s="6"/>
       <c r="M50" s="6"/>
     </row>
     <row r="51" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="E51" s="40"/>
+      <c r="E51" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F51" s="7"/>
       <c r="G51" s="40"/>
       <c r="H51" s="40"/>
       <c r="I51" s="7"/>
       <c r="J51" s="6"/>
       <c r="K51" s="42"/>
       <c r="L51" s="6"/>
       <c r="M51" s="6"/>
     </row>
     <row r="52" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B52" s="7">
         <v>61</v>
       </c>
       <c r="C52" s="6">
         <v>172</v>
       </c>
       <c r="D52" s="7">
         <v>293</v>
       </c>
-      <c r="E52" s="40"/>
+      <c r="E52" s="6">
+        <v>397</v>
+      </c>
       <c r="F52" s="7"/>
       <c r="G52" s="40"/>
       <c r="H52" s="40"/>
       <c r="I52" s="7"/>
       <c r="J52" s="7"/>
       <c r="K52" s="43"/>
       <c r="L52" s="7"/>
       <c r="M52" s="19"/>
     </row>
     <row r="53" spans="1:13" s="17" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A53" s="38" t="s">
         <v>29</v>
       </c>
       <c r="B53" s="7">
         <v>75</v>
       </c>
       <c r="C53" s="6">
         <v>198</v>
       </c>
       <c r="D53" s="6">
         <v>334</v>
       </c>
-      <c r="E53" s="40"/>
+      <c r="E53" s="6">
+        <v>457</v>
+      </c>
       <c r="F53" s="6"/>
       <c r="G53" s="40"/>
       <c r="H53" s="40"/>
       <c r="I53" s="6"/>
       <c r="J53" s="7"/>
       <c r="K53" s="42"/>
       <c r="L53" s="7"/>
       <c r="M53" s="6"/>
     </row>
     <row r="54" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B54" s="7">
         <v>14</v>
       </c>
       <c r="C54" s="6">
         <v>26</v>
       </c>
       <c r="D54" s="6">
         <v>41</v>
       </c>
-      <c r="E54" s="40"/>
+      <c r="E54" s="6">
+        <v>60</v>
+      </c>
       <c r="F54" s="6"/>
       <c r="G54" s="40"/>
       <c r="H54" s="40"/>
       <c r="I54" s="6"/>
       <c r="J54" s="7"/>
       <c r="K54" s="42"/>
       <c r="L54" s="7"/>
       <c r="M54" s="6"/>
     </row>
     <row r="55" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B55" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E55" s="40"/>
+      <c r="E55" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F55" s="6"/>
       <c r="G55" s="40"/>
       <c r="H55" s="40"/>
       <c r="I55" s="6"/>
       <c r="J55" s="7"/>
       <c r="K55" s="42"/>
       <c r="L55" s="7"/>
       <c r="M55" s="6"/>
     </row>
     <row r="56" spans="1:13" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B56" s="7">
         <v>61</v>
       </c>
       <c r="C56" s="6">
         <v>172</v>
       </c>
       <c r="D56" s="6">
         <v>293</v>
       </c>
-      <c r="E56" s="40"/>
+      <c r="E56" s="6">
+        <v>397</v>
+      </c>
       <c r="F56" s="6"/>
       <c r="G56" s="40"/>
       <c r="H56" s="40"/>
       <c r="I56" s="6"/>
       <c r="J56" s="20"/>
       <c r="K56" s="42"/>
       <c r="L56" s="20"/>
       <c r="M56" s="6"/>
     </row>
     <row r="57" spans="1:13" s="17" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B57" s="7">
         <v>27</v>
       </c>
       <c r="C57" s="6">
         <v>53</v>
       </c>
       <c r="D57" s="6">
         <v>78</v>
       </c>
-      <c r="E57" s="6"/>
+      <c r="E57" s="6">
+        <v>106</v>
+      </c>
       <c r="F57" s="6"/>
       <c r="G57" s="6"/>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="42"/>
       <c r="L57" s="6"/>
       <c r="M57" s="6"/>
     </row>
     <row r="58" spans="1:13" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B58" s="7">
         <v>27</v>
       </c>
       <c r="C58" s="6">
         <v>53</v>
       </c>
       <c r="D58" s="6">
         <v>78</v>
       </c>
-      <c r="E58" s="6"/>
+      <c r="E58" s="6">
+        <v>106</v>
+      </c>
       <c r="F58" s="6"/>
       <c r="G58" s="6"/>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="42"/>
       <c r="L58" s="6"/>
       <c r="M58" s="6"/>
     </row>
     <row r="59" spans="1:13" s="17" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B59" s="7">
         <v>9425</v>
       </c>
       <c r="C59" s="6">
         <v>18631</v>
       </c>
       <c r="D59" s="6">
         <v>28616</v>
       </c>
-      <c r="E59" s="40"/>
+      <c r="E59" s="6">
+        <v>38565</v>
+      </c>
       <c r="F59" s="6"/>
       <c r="G59" s="6"/>
       <c r="H59" s="40"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="37"/>
       <c r="L59" s="6"/>
       <c r="M59" s="6"/>
     </row>
     <row r="60" spans="1:13" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B60" s="7">
         <v>9125</v>
       </c>
       <c r="C60" s="6">
         <v>18031</v>
       </c>
       <c r="D60" s="6">
         <v>27716</v>
       </c>
-      <c r="E60" s="40"/>
+      <c r="E60" s="6">
+        <v>37365</v>
+      </c>
       <c r="F60" s="6"/>
       <c r="G60" s="6"/>
       <c r="H60" s="40"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="37"/>
       <c r="L60" s="6"/>
       <c r="M60" s="6"/>
     </row>
     <row r="61" spans="1:13" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="21" t="s">
         <v>45</v>
       </c>
       <c r="B61" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="E61" s="40"/>
+      <c r="E61" s="6" t="s">
+        <v>24</v>
+      </c>
       <c r="F61" s="8"/>
       <c r="G61" s="8"/>
       <c r="H61" s="40"/>
       <c r="I61" s="8"/>
       <c r="J61" s="6"/>
       <c r="K61" s="43"/>
       <c r="L61" s="6"/>
       <c r="M61" s="20"/>
     </row>
     <row r="62" spans="1:13" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E62" s="6"/>
+      <c r="E62" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F62" s="6"/>
       <c r="G62" s="6"/>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="42"/>
       <c r="L62" s="6"/>
       <c r="M62" s="6"/>
     </row>
     <row r="63" spans="1:13" s="17" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A63" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B63" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E63" s="6"/>
+      <c r="E63" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F63" s="6"/>
       <c r="G63" s="6"/>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="42"/>
       <c r="L63" s="6"/>
       <c r="M63" s="6"/>
     </row>
     <row r="64" spans="1:13" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E64" s="6"/>
+      <c r="E64" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F64" s="6"/>
       <c r="G64" s="6"/>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="42"/>
       <c r="L64" s="6"/>
       <c r="M64" s="6"/>
     </row>
     <row r="65" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A65" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B65" s="55">
         <v>1901</v>
       </c>
       <c r="C65" s="6">
         <v>4018</v>
       </c>
       <c r="D65" s="6">
         <v>6030</v>
       </c>
-      <c r="E65" s="40"/>
+      <c r="E65" s="6">
+        <v>8082</v>
+      </c>
       <c r="F65" s="6"/>
       <c r="G65" s="6"/>
       <c r="H65" s="40"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="37"/>
       <c r="L65" s="6"/>
       <c r="M65" s="6"/>
     </row>
     <row r="66" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A66" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="55">
         <v>1272</v>
       </c>
       <c r="C66" s="6">
         <v>2699</v>
       </c>
       <c r="D66" s="6">
         <v>4022</v>
       </c>
-      <c r="E66" s="40"/>
+      <c r="E66" s="6">
+        <v>5385</v>
+      </c>
       <c r="F66" s="6"/>
       <c r="G66" s="6"/>
       <c r="H66" s="40"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="37"/>
       <c r="L66" s="19"/>
       <c r="M66" s="6"/>
     </row>
     <row r="67" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B67" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E67" s="40"/>
+      <c r="E67" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F67" s="6"/>
       <c r="G67" s="6"/>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="42"/>
       <c r="L67" s="6"/>
       <c r="M67" s="6"/>
     </row>
     <row r="68" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="21" t="s">
         <v>45</v>
       </c>
       <c r="B68" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E68" s="40"/>
+      <c r="E68" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F68" s="6"/>
       <c r="G68" s="6"/>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="42"/>
       <c r="L68" s="6"/>
       <c r="M68" s="6"/>
     </row>
     <row r="69" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="21" t="s">
         <v>46</v>
       </c>
       <c r="B69" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E69" s="40"/>
+      <c r="E69" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F69" s="6"/>
       <c r="G69" s="6"/>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="42"/>
       <c r="L69" s="6"/>
       <c r="M69" s="6"/>
     </row>
     <row r="70" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A70" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B70" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E70" s="40"/>
+      <c r="E70" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F70" s="6"/>
       <c r="G70" s="6"/>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="43"/>
       <c r="L70" s="6"/>
       <c r="M70" s="6"/>
     </row>
     <row r="71" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A71" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B71" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E71" s="40"/>
+      <c r="E71" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F71" s="6"/>
       <c r="G71" s="6"/>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="42"/>
       <c r="L71" s="6"/>
       <c r="M71" s="6"/>
     </row>
     <row r="72" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A72" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B72" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E72" s="40"/>
+      <c r="E72" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F72" s="6"/>
       <c r="G72" s="6"/>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="42"/>
       <c r="L72" s="6"/>
       <c r="M72" s="6"/>
     </row>
     <row r="73" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A73" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B73" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E73" s="40"/>
+      <c r="E73" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F73" s="6"/>
       <c r="G73" s="6"/>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="42"/>
       <c r="L73" s="6"/>
       <c r="M73" s="6"/>
     </row>
     <row r="74" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B74" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E74" s="40"/>
+      <c r="E74" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F74" s="6"/>
       <c r="G74" s="6"/>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="42"/>
       <c r="L74" s="6"/>
       <c r="M74" s="6"/>
     </row>
     <row r="75" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A75" s="21" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E75" s="40"/>
+      <c r="E75" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F75" s="6"/>
       <c r="G75" s="6"/>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="43"/>
       <c r="L75" s="6"/>
       <c r="M75" s="6"/>
     </row>
     <row r="76" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A76" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B76" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E76" s="40"/>
+      <c r="E76" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F76" s="6"/>
       <c r="G76" s="6"/>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="42"/>
       <c r="L76" s="6"/>
       <c r="M76" s="6"/>
     </row>
     <row r="77" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A77" s="21" t="s">
         <v>54</v>
       </c>
       <c r="B77" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E77" s="40"/>
+      <c r="E77" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F77" s="6"/>
       <c r="G77" s="6"/>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="42"/>
       <c r="L77" s="6"/>
       <c r="M77" s="6"/>
     </row>
     <row r="78" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A78" s="21" t="s">
         <v>55</v>
       </c>
       <c r="B78" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E78" s="40"/>
+      <c r="E78" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F78" s="6"/>
       <c r="G78" s="6"/>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="43"/>
       <c r="L78" s="6"/>
       <c r="M78" s="6"/>
     </row>
     <row r="79" spans="1:13" s="17" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A79" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B79" s="7">
         <v>329</v>
       </c>
       <c r="C79" s="6">
         <v>689</v>
       </c>
       <c r="D79" s="6">
         <v>1154</v>
       </c>
-      <c r="E79" s="6"/>
+      <c r="E79" s="6">
+        <v>1498</v>
+      </c>
       <c r="F79" s="6"/>
       <c r="G79" s="6"/>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="19"/>
       <c r="L79" s="6"/>
       <c r="M79" s="19"/>
     </row>
     <row r="80" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A80" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B80" s="7">
         <v>324</v>
       </c>
       <c r="C80" s="6">
         <v>678</v>
       </c>
       <c r="D80" s="6">
         <v>1138</v>
       </c>
-      <c r="E80" s="6"/>
+      <c r="E80" s="6">
+        <v>1476</v>
+      </c>
       <c r="F80" s="6"/>
       <c r="G80" s="6"/>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="37"/>
       <c r="L80" s="19"/>
       <c r="M80" s="6"/>
     </row>
     <row r="81" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A81" s="21" t="s">
         <v>45</v>
       </c>
       <c r="B81" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E81" s="6"/>
+      <c r="E81" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F81" s="6"/>
       <c r="G81" s="6"/>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="42"/>
       <c r="L81" s="6"/>
       <c r="M81" s="6"/>
     </row>
     <row r="82" spans="1:13" s="17" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B82" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E82" s="6"/>
+      <c r="E82" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F82" s="6"/>
       <c r="G82" s="6"/>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="42"/>
       <c r="L82" s="6"/>
       <c r="M82" s="6"/>
     </row>
     <row r="83" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B83" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E83" s="6"/>
+      <c r="E83" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F83" s="6"/>
       <c r="G83" s="6"/>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="42"/>
       <c r="L83" s="6"/>
       <c r="M83" s="6"/>
     </row>
     <row r="84" spans="1:13" s="17" customFormat="1" ht="57" x14ac:dyDescent="0.25">
       <c r="A84" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B84" s="7">
         <v>2426</v>
       </c>
       <c r="C84" s="6">
         <v>6282</v>
       </c>
       <c r="D84" s="6">
         <v>10269</v>
       </c>
-      <c r="E84" s="6"/>
+      <c r="E84" s="6">
+        <v>13626</v>
+      </c>
       <c r="F84" s="6"/>
       <c r="G84" s="6"/>
       <c r="H84" s="40"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="19"/>
       <c r="L84" s="6"/>
       <c r="M84" s="7"/>
     </row>
     <row r="85" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A85" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B85" s="7">
         <v>1793</v>
       </c>
       <c r="C85" s="6">
         <v>4967</v>
       </c>
       <c r="D85" s="6">
         <v>8142</v>
       </c>
-      <c r="E85" s="6"/>
+      <c r="E85" s="6">
+        <v>11317</v>
+      </c>
       <c r="F85" s="6"/>
       <c r="G85" s="6"/>
       <c r="H85" s="40"/>
       <c r="I85" s="6"/>
       <c r="J85" s="6"/>
       <c r="K85" s="19"/>
       <c r="L85" s="6"/>
       <c r="M85" s="7"/>
     </row>
     <row r="86" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B86" s="7">
         <v>5</v>
       </c>
       <c r="C86" s="6">
         <v>5</v>
       </c>
       <c r="D86" s="6">
         <v>5</v>
       </c>
-      <c r="E86" s="6"/>
+      <c r="E86" s="6">
+        <v>5</v>
+      </c>
       <c r="F86" s="6"/>
       <c r="G86" s="6"/>
       <c r="H86" s="40"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="37"/>
       <c r="L86" s="6"/>
       <c r="M86" s="6"/>
     </row>
     <row r="87" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A87" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B87" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="E87" s="7"/>
+      <c r="E87" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="F87" s="7"/>
       <c r="G87" s="7"/>
       <c r="H87" s="7"/>
       <c r="I87" s="7"/>
       <c r="J87" s="6"/>
       <c r="K87" s="43"/>
       <c r="L87" s="6"/>
       <c r="M87" s="7"/>
     </row>
     <row r="88" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A88" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B88" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="E88" s="7"/>
+      <c r="E88" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="F88" s="7"/>
       <c r="G88" s="7"/>
       <c r="H88" s="7"/>
       <c r="I88" s="7"/>
       <c r="J88" s="6"/>
       <c r="K88" s="43"/>
       <c r="L88" s="6"/>
       <c r="M88" s="7"/>
     </row>
     <row r="89" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A89" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B89" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="E89" s="7"/>
+      <c r="E89" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="F89" s="7"/>
       <c r="G89" s="7"/>
       <c r="H89" s="7"/>
       <c r="I89" s="7"/>
       <c r="J89" s="6"/>
       <c r="K89" s="42"/>
       <c r="L89" s="6"/>
       <c r="M89" s="6"/>
     </row>
     <row r="90" spans="1:13" s="17" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B90" s="57">
         <v>1199.5</v>
       </c>
       <c r="C90" s="9">
         <v>2802.7</v>
       </c>
       <c r="D90" s="33">
         <v>4152.6000000000004</v>
       </c>
-      <c r="E90" s="53"/>
+      <c r="E90" s="9">
+        <v>5798.8</v>
+      </c>
       <c r="F90" s="33"/>
       <c r="G90" s="9"/>
       <c r="H90" s="9"/>
       <c r="I90" s="33"/>
       <c r="J90" s="33"/>
       <c r="K90" s="39"/>
       <c r="L90" s="34"/>
       <c r="M90" s="39"/>
     </row>
     <row r="91" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A91" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B91" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="E91" s="53"/>
+      <c r="E91" s="9" t="s">
+        <v>59</v>
+      </c>
       <c r="F91" s="7"/>
       <c r="G91" s="7"/>
       <c r="H91" s="7"/>
       <c r="I91" s="7"/>
       <c r="J91" s="9"/>
       <c r="K91" s="42"/>
       <c r="L91" s="22"/>
       <c r="M91" s="6"/>
     </row>
     <row r="92" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A92" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B92" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="E92" s="53"/>
+      <c r="E92" s="9" t="s">
+        <v>59</v>
+      </c>
       <c r="F92" s="7"/>
       <c r="G92" s="7"/>
       <c r="H92" s="7"/>
       <c r="I92" s="7"/>
       <c r="J92" s="6"/>
       <c r="K92" s="43"/>
       <c r="L92" s="6"/>
       <c r="M92" s="7"/>
     </row>
     <row r="93" spans="1:13" s="17" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A93" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B93" s="10">
         <v>54.3</v>
       </c>
       <c r="C93" s="9">
         <v>125.3</v>
       </c>
       <c r="D93" s="33">
         <v>196.3</v>
       </c>
-      <c r="E93" s="9"/>
+      <c r="E93" s="9">
+        <v>267.3</v>
+      </c>
       <c r="F93" s="33"/>
       <c r="G93" s="9"/>
       <c r="H93" s="53"/>
       <c r="I93" s="33"/>
       <c r="J93" s="33"/>
       <c r="K93" s="44"/>
       <c r="L93" s="34"/>
       <c r="M93" s="39"/>
     </row>
     <row r="94" spans="1:13" s="17" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B94" s="10">
         <v>54.3</v>
       </c>
       <c r="C94" s="9">
         <v>125.3</v>
       </c>
       <c r="D94" s="33">
         <v>196.3</v>
       </c>
-      <c r="E94" s="9"/>
+      <c r="E94" s="9">
+        <v>267.3</v>
+      </c>
       <c r="F94" s="33"/>
       <c r="G94" s="9"/>
       <c r="H94" s="53"/>
       <c r="I94" s="33"/>
       <c r="J94" s="33"/>
       <c r="K94" s="44"/>
       <c r="L94" s="23"/>
       <c r="M94" s="39"/>
     </row>
     <row r="95" spans="1:13" s="17" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="18" t="s">
         <v>58</v>
       </c>
       <c r="B95" s="7">
         <v>11928</v>
       </c>
       <c r="C95" s="6">
         <v>25577</v>
       </c>
       <c r="D95" s="6">
         <v>39226</v>
       </c>
-      <c r="E95" s="6"/>
+      <c r="E95" s="6">
+        <v>52874</v>
+      </c>
       <c r="F95" s="6"/>
       <c r="G95" s="6"/>
       <c r="H95" s="40"/>
       <c r="I95" s="6"/>
       <c r="J95" s="37"/>
       <c r="K95" s="37"/>
       <c r="L95" s="24"/>
       <c r="M95" s="6"/>
     </row>
     <row r="96" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A96" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B96" s="7">
         <v>11928</v>
       </c>
       <c r="C96" s="6">
         <v>25577</v>
       </c>
       <c r="D96" s="6">
         <v>39226</v>
       </c>
-      <c r="E96" s="6"/>
+      <c r="E96" s="6">
+        <v>52874</v>
+      </c>
       <c r="F96" s="6"/>
       <c r="G96" s="6"/>
       <c r="H96" s="40"/>
       <c r="I96" s="6"/>
       <c r="J96" s="37"/>
       <c r="K96" s="37"/>
       <c r="L96" s="24"/>
       <c r="M96" s="6"/>
     </row>
     <row r="97" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A97" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B97" s="10">
         <v>1368</v>
       </c>
       <c r="C97" s="9">
         <v>2845</v>
       </c>
       <c r="D97" s="9">
         <v>4571.6000000000004</v>
       </c>
-      <c r="E97" s="9"/>
+      <c r="E97" s="9">
+        <v>5136.3999999999996</v>
+      </c>
       <c r="F97" s="9"/>
       <c r="G97" s="9"/>
       <c r="H97" s="53"/>
       <c r="I97" s="9"/>
       <c r="J97" s="34"/>
       <c r="K97" s="34"/>
       <c r="L97" s="24"/>
       <c r="M97" s="34"/>
     </row>
     <row r="98" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A98" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C98" s="9" t="s">
         <v>59</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E98" s="9"/>
+      <c r="E98" s="9" t="s">
+        <v>59</v>
+      </c>
       <c r="F98" s="6"/>
       <c r="G98" s="9"/>
       <c r="H98" s="9"/>
       <c r="I98" s="6"/>
       <c r="J98" s="9"/>
       <c r="K98" s="19"/>
       <c r="L98" s="23"/>
       <c r="M98" s="20"/>
     </row>
     <row r="99" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A99" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C99" s="9" t="s">
         <v>59</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E99" s="9"/>
+      <c r="E99" s="9" t="s">
+        <v>59</v>
+      </c>
       <c r="F99" s="6"/>
       <c r="G99" s="9"/>
       <c r="H99" s="9"/>
       <c r="I99" s="6"/>
       <c r="J99" s="6"/>
       <c r="K99" s="37"/>
       <c r="L99" s="23"/>
       <c r="M99" s="6"/>
     </row>
     <row r="100" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A100" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C100" s="9" t="s">
         <v>59</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E100" s="9"/>
+      <c r="E100" s="9" t="s">
+        <v>59</v>
+      </c>
       <c r="F100" s="6"/>
       <c r="G100" s="9"/>
       <c r="H100" s="9"/>
       <c r="I100" s="6"/>
       <c r="J100" s="6"/>
       <c r="K100" s="37"/>
       <c r="L100" s="23"/>
       <c r="M100" s="6"/>
     </row>
     <row r="101" spans="1:13" s="17" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="38" t="s">
         <v>39</v>
       </c>
       <c r="B101" s="10">
         <v>4.2</v>
       </c>
       <c r="C101" s="9">
         <v>8.1</v>
       </c>
       <c r="D101" s="9">
         <v>13</v>
       </c>
-      <c r="E101" s="9"/>
+      <c r="E101" s="9">
+        <v>18.600000000000001</v>
+      </c>
       <c r="F101" s="9"/>
       <c r="G101" s="9"/>
       <c r="H101" s="53"/>
       <c r="I101" s="9"/>
       <c r="J101" s="34"/>
       <c r="K101" s="34"/>
       <c r="L101" s="22"/>
       <c r="M101" s="34"/>
     </row>
     <row r="102" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A102" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B102" s="10">
         <v>0.5</v>
       </c>
       <c r="C102" s="9">
         <v>1.7</v>
       </c>
       <c r="D102" s="9">
         <v>3.5</v>
       </c>
-      <c r="E102" s="9"/>
+      <c r="E102" s="9">
+        <v>6</v>
+      </c>
       <c r="F102" s="9"/>
       <c r="G102" s="9"/>
       <c r="H102" s="53"/>
       <c r="I102" s="9"/>
       <c r="J102" s="34"/>
       <c r="K102" s="34"/>
       <c r="L102" s="23"/>
       <c r="M102" s="34"/>
     </row>
     <row r="103" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A103" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B103" s="10">
         <v>3.7</v>
       </c>
       <c r="C103" s="9">
         <v>6.4</v>
       </c>
       <c r="D103" s="9">
         <v>9.5</v>
       </c>
-      <c r="E103" s="9"/>
+      <c r="E103" s="9">
+        <v>12.6</v>
+      </c>
       <c r="F103" s="9"/>
       <c r="G103" s="9"/>
       <c r="H103" s="53"/>
       <c r="I103" s="9"/>
       <c r="J103" s="34"/>
       <c r="K103" s="34"/>
       <c r="L103" s="23"/>
       <c r="M103" s="34"/>
     </row>
     <row r="104" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A104" s="38" t="s">
         <v>40</v>
       </c>
       <c r="B104" s="10">
         <v>6.8</v>
       </c>
       <c r="C104" s="9">
         <v>12.6</v>
       </c>
       <c r="D104" s="9">
         <v>21.9</v>
       </c>
-      <c r="E104" s="9"/>
+      <c r="E104" s="9">
+        <v>33.5</v>
+      </c>
       <c r="F104" s="9"/>
       <c r="G104" s="9"/>
       <c r="H104" s="53"/>
       <c r="I104" s="9"/>
       <c r="J104" s="34"/>
       <c r="K104" s="34"/>
       <c r="L104" s="23"/>
       <c r="M104" s="34"/>
     </row>
     <row r="105" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A105" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B105" s="10">
         <v>1.7</v>
       </c>
       <c r="C105" s="9">
         <v>4.5999999999999996</v>
       </c>
       <c r="D105" s="9">
         <v>10.9</v>
       </c>
-      <c r="E105" s="9"/>
+      <c r="E105" s="9">
+        <v>19.100000000000001</v>
+      </c>
       <c r="F105" s="9"/>
       <c r="G105" s="9"/>
       <c r="H105" s="53"/>
       <c r="I105" s="9"/>
       <c r="J105" s="34"/>
       <c r="K105" s="34"/>
       <c r="L105" s="23"/>
       <c r="M105" s="34"/>
     </row>
     <row r="106" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A106" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C106" s="10" t="s">
         <v>59</v>
       </c>
       <c r="D106" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="E106" s="10"/>
+      <c r="E106" s="10" t="s">
+        <v>59</v>
+      </c>
       <c r="F106" s="10"/>
       <c r="G106" s="10"/>
       <c r="H106" s="10"/>
       <c r="I106" s="10"/>
       <c r="J106" s="34"/>
       <c r="K106" s="34"/>
       <c r="L106" s="23"/>
       <c r="M106" s="6"/>
     </row>
     <row r="107" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A107" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C107" s="10" t="s">
         <v>59</v>
       </c>
       <c r="D107" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="E107" s="10"/>
+      <c r="E107" s="10" t="s">
+        <v>59</v>
+      </c>
       <c r="F107" s="10"/>
       <c r="G107" s="10"/>
       <c r="H107" s="10"/>
       <c r="I107" s="10"/>
       <c r="J107" s="37"/>
       <c r="K107" s="37"/>
       <c r="L107" s="37"/>
       <c r="M107" s="6"/>
     </row>
     <row r="108" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A108" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C108" s="10" t="s">
         <v>59</v>
       </c>
       <c r="D108" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="E108" s="10"/>
+      <c r="E108" s="10" t="s">
+        <v>59</v>
+      </c>
       <c r="F108" s="10"/>
       <c r="G108" s="10"/>
       <c r="H108" s="10"/>
       <c r="I108" s="10"/>
       <c r="J108" s="37"/>
       <c r="K108" s="37"/>
       <c r="L108" s="24"/>
       <c r="M108" s="6"/>
     </row>
     <row r="109" spans="1:13" s="17" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
       <c r="A109" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B109" s="10">
         <v>2.1</v>
       </c>
       <c r="C109" s="9">
         <v>5.6</v>
       </c>
       <c r="D109" s="9">
         <v>8.6</v>
       </c>
-      <c r="E109" s="9"/>
+      <c r="E109" s="9">
+        <v>12.8</v>
+      </c>
       <c r="F109" s="9"/>
       <c r="G109" s="9"/>
       <c r="H109" s="53"/>
       <c r="I109" s="9"/>
       <c r="J109" s="34"/>
       <c r="K109" s="34"/>
       <c r="L109" s="25"/>
       <c r="M109" s="34"/>
     </row>
     <row r="110" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A110" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B110" s="10">
         <v>0.1</v>
       </c>
       <c r="C110" s="9">
         <v>1.8</v>
       </c>
       <c r="D110" s="9">
         <v>3.5</v>
       </c>
-      <c r="E110" s="9"/>
+      <c r="E110" s="9">
+        <v>5.0999999999999996</v>
+      </c>
       <c r="F110" s="9"/>
       <c r="G110" s="9"/>
       <c r="H110" s="53"/>
       <c r="I110" s="9"/>
       <c r="J110" s="34"/>
       <c r="K110" s="34"/>
       <c r="L110" s="23"/>
       <c r="M110" s="34"/>
     </row>
     <row r="111" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A111" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C111" s="10" t="s">
         <v>59</v>
       </c>
       <c r="D111" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="E111" s="10"/>
+      <c r="E111" s="10" t="s">
+        <v>59</v>
+      </c>
       <c r="F111" s="10"/>
       <c r="G111" s="10"/>
       <c r="H111" s="10"/>
       <c r="I111" s="10"/>
       <c r="J111" s="34"/>
       <c r="K111" s="37"/>
       <c r="L111" s="22"/>
       <c r="M111" s="6"/>
     </row>
     <row r="112" spans="1:13" s="17" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A112" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B112" s="7">
         <v>12445</v>
       </c>
       <c r="C112" s="6">
         <v>24955</v>
       </c>
       <c r="D112" s="6">
         <v>38955</v>
       </c>
-      <c r="E112" s="6"/>
+      <c r="E112" s="6">
+        <v>50560</v>
+      </c>
       <c r="F112" s="6"/>
       <c r="G112" s="6"/>
       <c r="H112" s="40"/>
       <c r="I112" s="6"/>
       <c r="J112" s="37"/>
       <c r="K112" s="37"/>
       <c r="L112" s="37"/>
       <c r="M112" s="55"/>
     </row>
     <row r="113" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A113" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B113" s="7">
         <v>10515</v>
       </c>
       <c r="C113" s="6">
         <v>19915</v>
       </c>
       <c r="D113" s="6">
         <v>30730</v>
       </c>
-      <c r="E113" s="6"/>
+      <c r="E113" s="6">
+        <v>40385</v>
+      </c>
       <c r="F113" s="6"/>
       <c r="G113" s="6"/>
       <c r="H113" s="40"/>
       <c r="I113" s="6"/>
       <c r="J113" s="37"/>
       <c r="K113" s="37"/>
       <c r="L113" s="24"/>
       <c r="M113" s="55"/>
     </row>
     <row r="114" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A114" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B114" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="E114" s="6"/>
+      <c r="E114" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F114" s="6"/>
       <c r="G114" s="6"/>
       <c r="H114" s="40"/>
       <c r="I114" s="6"/>
       <c r="J114" s="34"/>
       <c r="K114" s="37"/>
       <c r="L114" s="24"/>
       <c r="M114" s="55"/>
     </row>
     <row r="115" spans="1:14" s="17" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A115" s="38" t="s">
         <v>43</v>
       </c>
       <c r="B115" s="7">
         <v>9574</v>
       </c>
       <c r="C115" s="6">
         <v>22109</v>
       </c>
       <c r="D115" s="6">
         <v>35728</v>
       </c>
-      <c r="E115" s="6"/>
+      <c r="E115" s="6">
+        <v>48064</v>
+      </c>
       <c r="F115" s="6"/>
       <c r="G115" s="6"/>
       <c r="H115" s="40"/>
       <c r="I115" s="6"/>
       <c r="J115" s="37"/>
       <c r="K115" s="19"/>
       <c r="L115" s="37"/>
       <c r="M115" s="55"/>
     </row>
     <row r="116" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B116" s="7">
         <v>9574</v>
       </c>
       <c r="C116" s="6">
         <v>22109</v>
       </c>
       <c r="D116" s="6">
         <v>35728</v>
       </c>
-      <c r="E116" s="6"/>
+      <c r="E116" s="6">
+        <v>48064</v>
+      </c>
       <c r="F116" s="6"/>
       <c r="G116" s="6"/>
       <c r="H116" s="40"/>
       <c r="I116" s="6"/>
       <c r="J116" s="37"/>
       <c r="K116" s="19"/>
       <c r="L116" s="47"/>
       <c r="M116" s="55"/>
     </row>
     <row r="117" spans="1:14" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B117" s="7">
         <v>648</v>
       </c>
       <c r="C117" s="6">
         <v>2207</v>
       </c>
       <c r="D117" s="6">
         <v>3767</v>
       </c>
-      <c r="E117" s="6"/>
+      <c r="E117" s="6">
+        <v>5326</v>
+      </c>
       <c r="F117" s="6"/>
       <c r="G117" s="6"/>
       <c r="H117" s="40"/>
       <c r="I117" s="6"/>
       <c r="J117" s="37"/>
       <c r="K117" s="19"/>
       <c r="L117" s="25"/>
       <c r="M117" s="55"/>
     </row>
     <row r="118" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A118" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B118" s="7">
         <v>646</v>
       </c>
       <c r="C118" s="6">
         <v>2204</v>
       </c>
       <c r="D118" s="6">
         <v>3762</v>
       </c>
-      <c r="E118" s="6"/>
+      <c r="E118" s="6">
+        <v>5320</v>
+      </c>
       <c r="F118" s="6"/>
       <c r="G118" s="6"/>
       <c r="H118" s="40"/>
       <c r="I118" s="6"/>
       <c r="J118" s="37"/>
       <c r="K118" s="37"/>
       <c r="L118" s="24"/>
       <c r="M118" s="55"/>
     </row>
     <row r="119" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A119" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B119" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D119" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="E119" s="8"/>
+      <c r="E119" s="8" t="s">
+        <v>59</v>
+      </c>
       <c r="F119" s="8"/>
       <c r="G119" s="8"/>
       <c r="H119" s="40"/>
       <c r="I119" s="6"/>
       <c r="J119" s="34"/>
       <c r="K119" s="37"/>
       <c r="L119" s="24"/>
       <c r="M119" s="55"/>
     </row>
     <row r="120" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A120" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B120" s="7">
         <v>17683</v>
       </c>
       <c r="C120" s="6">
         <v>74279</v>
       </c>
       <c r="D120" s="6">
         <v>130159</v>
       </c>
-      <c r="E120" s="6"/>
+      <c r="E120" s="6">
+        <v>196869</v>
+      </c>
       <c r="F120" s="6"/>
       <c r="G120" s="6"/>
       <c r="H120" s="40"/>
       <c r="I120" s="6"/>
       <c r="J120" s="37"/>
       <c r="K120" s="37"/>
       <c r="L120" s="24"/>
       <c r="M120" s="55"/>
     </row>
     <row r="121" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A121" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B121" s="7">
         <v>16404</v>
       </c>
       <c r="C121" s="6">
         <v>65000</v>
       </c>
       <c r="D121" s="6">
         <v>112881</v>
       </c>
-      <c r="E121" s="6"/>
+      <c r="E121" s="6">
+        <v>171592</v>
+      </c>
       <c r="F121" s="6"/>
       <c r="G121" s="6"/>
       <c r="H121" s="40"/>
       <c r="I121" s="6"/>
       <c r="J121" s="37"/>
       <c r="K121" s="37"/>
       <c r="L121" s="24"/>
       <c r="M121" s="55"/>
     </row>
     <row r="122" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A122" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B122" s="19">
         <v>1280</v>
       </c>
       <c r="C122" s="6">
         <v>9279</v>
       </c>
       <c r="D122" s="6">
         <v>17278</v>
       </c>
-      <c r="E122" s="6"/>
+      <c r="E122" s="6">
+        <v>25278</v>
+      </c>
       <c r="F122" s="6"/>
       <c r="G122" s="6"/>
       <c r="H122" s="40"/>
       <c r="I122" s="6"/>
       <c r="J122" s="37"/>
       <c r="K122" s="37"/>
       <c r="L122" s="24"/>
       <c r="M122" s="55"/>
     </row>
     <row r="123" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A123" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B123" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C123" s="12" t="s">
         <v>59</v>
       </c>
       <c r="D123" s="12" t="s">
         <v>59</v>
       </c>
-      <c r="E123" s="12"/>
+      <c r="E123" s="12" t="s">
+        <v>59</v>
+      </c>
       <c r="F123" s="12"/>
       <c r="G123" s="12"/>
       <c r="H123" s="12"/>
       <c r="I123" s="12"/>
       <c r="J123" s="35"/>
       <c r="K123" s="37"/>
       <c r="L123" s="29"/>
       <c r="M123" s="55"/>
     </row>
     <row r="124" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A124" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B124" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C124" s="13" t="s">
         <v>59</v>
       </c>
       <c r="D124" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="E124" s="13"/>
+      <c r="E124" s="13" t="s">
+        <v>59</v>
+      </c>
       <c r="F124" s="13"/>
       <c r="G124" s="13"/>
       <c r="H124" s="13"/>
       <c r="I124" s="13"/>
       <c r="J124" s="36"/>
       <c r="K124" s="45"/>
       <c r="L124" s="32"/>
       <c r="M124" s="56"/>
     </row>
     <row r="125" spans="1:14" s="17" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B125" s="2"/>
       <c r="C125" s="2"/>
       <c r="D125" s="2"/>
       <c r="E125" s="2"/>
       <c r="F125" s="2"/>
       <c r="G125" s="2"/>
       <c r="H125" s="2"/>
       <c r="I125" s="2"/>
       <c r="J125" s="28"/>
       <c r="K125" s="28"/>
       <c r="L125" s="14"/>
       <c r="M125" s="30"/>