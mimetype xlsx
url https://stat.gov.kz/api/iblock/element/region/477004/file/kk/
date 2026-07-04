--- v2 (2026-06-14)
+++ v3 (2026-07-04)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Begeeva\Desktop\2026\Динамика\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Begeeva\Desktop\2026\Динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="825" yWindow="-120" windowWidth="28095" windowHeight="16440"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="447" uniqueCount="63">
   <si>
     <t>Шұжықтар және осыған ұқсас еттен, етті қосымша өнімдерден немесе жануарлар қанынан жасалған өнімдер, тонна</t>
   </si>
   <si>
     <t>Басқа тәсілмен дайындалған немесе консервіленген балық; уылдырық және оның алмастырғыштары, тонна</t>
   </si>
   <si>
     <t>Өңделген сұйық сүт және кілегей, тонна</t>
   </si>
   <si>
     <t>Сары май және сүтті спредтер (паста), тонна</t>
   </si>
   <si>
     <t>Ірімшік және сүзбе, тонна</t>
   </si>
   <si>
     <t>Жаңа піскен нан, тонна</t>
   </si>
   <si>
     <t>Коньяк, мың литр</t>
   </si>
   <si>
     <t>Сөндірілген, сөндірілмеген және гидравликалық әк, тонна</t>
   </si>
   <si>
@@ -295,50 +295,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -848,52 +849,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N128"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A115" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H15" sqref="H15"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H14" sqref="H14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="48" customWidth="1"/>
     <col min="2" max="2" width="7.7109375" style="48" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="48" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="48" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="48" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" style="48" customWidth="1"/>
     <col min="7" max="7" width="12.5703125" style="48" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12" style="48" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="48" customWidth="1"/>
     <col min="10" max="10" width="13.85546875" style="48" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" style="48" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" style="48" customWidth="1"/>
     <col min="13" max="13" width="15.85546875" style="48" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="48" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="58" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="58"/>
@@ -958,3051 +959,3293 @@
       </c>
       <c r="L3" s="5" t="s">
         <v>22</v>
       </c>
       <c r="M3" s="11" t="s">
         <v>23</v>
       </c>
       <c r="N3" s="50"/>
     </row>
     <row r="4" spans="1:14" s="17" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B4" s="55">
         <v>356</v>
       </c>
       <c r="C4" s="6">
         <v>948</v>
       </c>
       <c r="D4" s="40">
         <v>1539</v>
       </c>
       <c r="E4" s="55">
         <v>2130</v>
       </c>
-      <c r="F4" s="40"/>
+      <c r="F4" s="40">
+        <v>2827</v>
+      </c>
       <c r="G4" s="40"/>
       <c r="H4" s="40"/>
       <c r="I4" s="6"/>
       <c r="J4" s="19"/>
       <c r="K4" s="19"/>
       <c r="L4" s="19"/>
       <c r="M4" s="19"/>
     </row>
     <row r="5" spans="1:14" s="17" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="55">
         <v>269</v>
       </c>
       <c r="C5" s="6">
         <v>713</v>
       </c>
       <c r="D5" s="40">
         <v>1157</v>
       </c>
       <c r="E5" s="55">
         <v>1601</v>
       </c>
-      <c r="F5" s="40"/>
+      <c r="F5" s="40">
+        <v>2035</v>
+      </c>
       <c r="G5" s="40"/>
       <c r="H5" s="40"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="37"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:14" s="17" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="55">
         <v>2</v>
       </c>
       <c r="C6" s="6">
         <v>14</v>
       </c>
       <c r="D6" s="40">
         <v>26</v>
       </c>
       <c r="E6" s="55">
         <v>38</v>
       </c>
-      <c r="F6" s="40"/>
+      <c r="F6" s="40">
+        <v>110</v>
+      </c>
       <c r="G6" s="40"/>
       <c r="H6" s="40"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="37"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
     </row>
     <row r="7" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E7" s="55" t="s">
         <v>59</v>
       </c>
-      <c r="F7" s="40"/>
+      <c r="F7" s="40" t="s">
+        <v>59</v>
+      </c>
       <c r="G7" s="40"/>
       <c r="H7" s="40"/>
       <c r="I7" s="6"/>
       <c r="J7" s="7"/>
       <c r="K7" s="37"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
     </row>
     <row r="8" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="55">
         <v>23</v>
       </c>
       <c r="C8" s="6">
         <v>39</v>
       </c>
       <c r="D8" s="40">
         <v>56</v>
       </c>
       <c r="E8" s="55">
         <v>73</v>
       </c>
-      <c r="F8" s="40"/>
+      <c r="F8" s="40">
+        <v>96</v>
+      </c>
       <c r="G8" s="40"/>
       <c r="H8" s="40"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="37"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
     </row>
     <row r="9" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D9" s="40" t="s">
         <v>59</v>
       </c>
       <c r="E9" s="55" t="s">
         <v>59</v>
       </c>
-      <c r="F9" s="40"/>
+      <c r="F9" s="40" t="s">
+        <v>59</v>
+      </c>
       <c r="G9" s="40"/>
       <c r="H9" s="40"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="37"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
     </row>
     <row r="10" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D10" s="40" t="s">
         <v>59</v>
       </c>
       <c r="E10" s="55" t="s">
         <v>59</v>
       </c>
-      <c r="F10" s="40"/>
+      <c r="F10" s="40" t="s">
+        <v>59</v>
+      </c>
       <c r="G10" s="40"/>
       <c r="H10" s="40"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="37"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:14" s="17" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="55">
         <v>3</v>
       </c>
       <c r="C11" s="6">
         <v>17</v>
       </c>
       <c r="D11" s="40">
         <v>31</v>
       </c>
       <c r="E11" s="55">
         <v>46</v>
       </c>
-      <c r="F11" s="40"/>
+      <c r="F11" s="40">
+        <v>49</v>
+      </c>
       <c r="G11" s="40"/>
       <c r="H11" s="40"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
     </row>
     <row r="12" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="20">
         <v>34</v>
       </c>
       <c r="C12" s="6">
         <v>39</v>
       </c>
       <c r="D12" s="40">
         <v>44</v>
       </c>
       <c r="E12" s="55">
         <v>48</v>
       </c>
-      <c r="F12" s="40"/>
+      <c r="F12" s="40">
+        <v>54</v>
+      </c>
       <c r="G12" s="40"/>
       <c r="H12" s="40"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="37"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
     </row>
     <row r="13" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="21" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E13" s="55" t="s">
         <v>59</v>
       </c>
-      <c r="F13" s="40"/>
+      <c r="F13" s="40" t="s">
+        <v>59</v>
+      </c>
       <c r="G13" s="40"/>
       <c r="H13" s="7"/>
       <c r="I13" s="6"/>
       <c r="J13" s="7"/>
       <c r="K13" s="37"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
     </row>
     <row r="14" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="21" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E14" s="55" t="s">
         <v>59</v>
       </c>
-      <c r="F14" s="40"/>
+      <c r="F14" s="40" t="s">
+        <v>59</v>
+      </c>
       <c r="G14" s="40"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="6"/>
       <c r="K14" s="37"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
     </row>
     <row r="15" spans="1:14" s="17" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="7">
         <v>355</v>
       </c>
       <c r="C15" s="6">
         <v>944</v>
       </c>
       <c r="D15" s="6">
         <v>1534</v>
       </c>
       <c r="E15" s="55">
         <v>2124</v>
       </c>
-      <c r="F15" s="40"/>
+      <c r="F15" s="40">
+        <v>2819</v>
+      </c>
       <c r="G15" s="40"/>
       <c r="H15" s="40"/>
       <c r="I15" s="6"/>
       <c r="J15" s="7"/>
       <c r="K15" s="37"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:14" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="7">
         <v>269</v>
       </c>
       <c r="C16" s="6">
         <v>712</v>
       </c>
       <c r="D16" s="6">
         <v>1156</v>
       </c>
       <c r="E16" s="6">
         <v>1600</v>
       </c>
-      <c r="F16" s="40"/>
+      <c r="F16" s="40">
+        <v>2034</v>
+      </c>
       <c r="G16" s="40"/>
       <c r="H16" s="40"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="37"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
     </row>
     <row r="17" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="7">
         <v>1</v>
       </c>
       <c r="C17" s="6">
         <v>12</v>
       </c>
       <c r="D17" s="6">
         <v>23</v>
       </c>
       <c r="E17" s="6">
         <v>33</v>
       </c>
-      <c r="F17" s="40"/>
+      <c r="F17" s="40">
+        <v>104</v>
+      </c>
       <c r="G17" s="40"/>
       <c r="H17" s="40"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="37"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="21" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F18" s="40"/>
+      <c r="F18" s="40" t="s">
+        <v>59</v>
+      </c>
       <c r="G18" s="40"/>
       <c r="H18" s="40"/>
       <c r="I18" s="7"/>
       <c r="J18" s="6"/>
       <c r="K18" s="37"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="7">
         <v>23</v>
       </c>
       <c r="C19" s="6">
         <v>39</v>
       </c>
       <c r="D19" s="6">
         <v>56</v>
       </c>
       <c r="E19" s="6">
         <v>73</v>
       </c>
-      <c r="F19" s="40"/>
+      <c r="F19" s="40">
+        <v>96</v>
+      </c>
       <c r="G19" s="40"/>
       <c r="H19" s="40"/>
       <c r="I19" s="6"/>
       <c r="J19" s="7"/>
       <c r="K19" s="19"/>
       <c r="L19" s="6"/>
       <c r="M19" s="20"/>
     </row>
     <row r="20" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D20" s="40" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F20" s="40"/>
+      <c r="F20" s="40" t="s">
+        <v>59</v>
+      </c>
       <c r="G20" s="40"/>
       <c r="H20" s="40"/>
       <c r="I20" s="6"/>
       <c r="J20" s="20"/>
       <c r="K20" s="37"/>
       <c r="L20" s="20"/>
       <c r="M20" s="6"/>
     </row>
     <row r="21" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D21" s="40" t="s">
         <v>59</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F21" s="40"/>
+      <c r="F21" s="40" t="s">
+        <v>59</v>
+      </c>
       <c r="G21" s="40"/>
       <c r="H21" s="40"/>
       <c r="I21" s="6"/>
       <c r="J21" s="7"/>
       <c r="K21" s="37"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="7">
         <v>3</v>
       </c>
       <c r="C22" s="6">
         <v>17</v>
       </c>
       <c r="D22" s="6">
         <v>44</v>
       </c>
       <c r="E22" s="6">
         <v>48</v>
       </c>
-      <c r="F22" s="40"/>
+      <c r="F22" s="40">
+        <v>54</v>
+      </c>
       <c r="G22" s="40"/>
       <c r="H22" s="40"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="37"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
     </row>
     <row r="23" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B23" s="7">
         <v>34</v>
       </c>
       <c r="C23" s="6">
         <v>39</v>
       </c>
       <c r="D23" s="6">
         <v>53</v>
       </c>
       <c r="E23" s="6">
         <v>72</v>
       </c>
-      <c r="F23" s="40"/>
+      <c r="F23" s="40">
+        <v>87</v>
+      </c>
       <c r="G23" s="40"/>
       <c r="H23" s="40"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="37"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="21" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F24" s="40"/>
+      <c r="F24" s="40" t="s">
+        <v>59</v>
+      </c>
       <c r="G24" s="40"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="42"/>
       <c r="L24" s="6"/>
       <c r="M24" s="6"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="21" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F25" s="40"/>
+      <c r="F25" s="40" t="s">
+        <v>59</v>
+      </c>
       <c r="G25" s="40"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="42"/>
       <c r="L25" s="6"/>
       <c r="M25" s="6"/>
     </row>
     <row r="26" spans="1:13" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="F26" s="40"/>
+      <c r="F26" s="40" t="s">
+        <v>59</v>
+      </c>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="42"/>
       <c r="L26" s="6"/>
       <c r="M26" s="6"/>
     </row>
     <row r="27" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="F27" s="7"/>
+      <c r="F27" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="42"/>
       <c r="L27" s="6"/>
       <c r="M27" s="6"/>
     </row>
     <row r="28" spans="1:13" s="17" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="38" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="7">
         <v>274</v>
       </c>
       <c r="C28" s="6">
         <v>536</v>
       </c>
       <c r="D28" s="6">
         <v>770</v>
       </c>
       <c r="E28" s="6">
         <v>990</v>
       </c>
-      <c r="F28" s="6"/>
+      <c r="F28" s="6">
+        <v>1198</v>
+      </c>
       <c r="G28" s="40"/>
       <c r="H28" s="40"/>
       <c r="I28" s="6"/>
       <c r="J28" s="7"/>
       <c r="K28" s="37"/>
       <c r="L28" s="6"/>
       <c r="M28" s="6"/>
     </row>
     <row r="29" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="7">
         <v>271</v>
       </c>
       <c r="C29" s="6">
         <v>531</v>
       </c>
       <c r="D29" s="6">
         <v>762</v>
       </c>
       <c r="E29" s="6">
         <v>980</v>
       </c>
-      <c r="F29" s="41"/>
+      <c r="F29" s="41">
+        <v>1186</v>
+      </c>
       <c r="G29" s="40"/>
       <c r="H29" s="40"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="37"/>
       <c r="L29" s="6"/>
       <c r="M29" s="6"/>
     </row>
     <row r="30" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F30" s="7"/>
+      <c r="F30" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="G30" s="40"/>
       <c r="H30" s="40"/>
       <c r="I30" s="7"/>
       <c r="J30" s="6"/>
       <c r="K30" s="37"/>
       <c r="L30" s="6"/>
       <c r="M30" s="6"/>
     </row>
     <row r="31" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F31" s="7"/>
+      <c r="F31" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="G31" s="40"/>
       <c r="H31" s="40"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="37"/>
       <c r="L31" s="6"/>
       <c r="M31" s="6"/>
     </row>
     <row r="32" spans="1:13" s="17" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A32" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B32" s="7">
         <v>47</v>
       </c>
       <c r="C32" s="6">
         <v>101</v>
       </c>
       <c r="D32" s="6">
         <v>140</v>
       </c>
       <c r="E32" s="6">
         <v>184</v>
       </c>
-      <c r="F32" s="6"/>
+      <c r="F32" s="6">
+        <v>233</v>
+      </c>
       <c r="G32" s="40"/>
       <c r="H32" s="40"/>
       <c r="I32" s="6"/>
       <c r="J32" s="7"/>
       <c r="K32" s="37"/>
       <c r="L32" s="6"/>
       <c r="M32" s="6"/>
     </row>
     <row r="33" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="7">
         <v>47</v>
       </c>
       <c r="C33" s="6">
         <v>101</v>
       </c>
       <c r="D33" s="6">
         <v>140</v>
       </c>
       <c r="E33" s="6">
         <v>184</v>
       </c>
-      <c r="F33" s="41"/>
+      <c r="F33" s="41">
+        <v>233</v>
+      </c>
       <c r="G33" s="6"/>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="37"/>
       <c r="L33" s="6"/>
       <c r="M33" s="6"/>
     </row>
     <row r="34" spans="1:13" s="17" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="18" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F34" s="6"/>
+      <c r="F34" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="G34" s="6"/>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="37"/>
       <c r="L34" s="6"/>
       <c r="M34" s="6"/>
     </row>
     <row r="35" spans="1:13" s="17" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="F35" s="7"/>
+      <c r="F35" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="42"/>
       <c r="L35" s="6"/>
       <c r="M35" s="6"/>
     </row>
     <row r="36" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="F36" s="40"/>
+      <c r="F36" s="40" t="s">
+        <v>59</v>
+      </c>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="42"/>
       <c r="L36" s="6"/>
       <c r="M36" s="20"/>
     </row>
     <row r="37" spans="1:13" s="17" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A37" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="7">
         <v>2966</v>
       </c>
       <c r="C37" s="6">
         <v>5744</v>
       </c>
       <c r="D37" s="6">
         <v>8587</v>
       </c>
       <c r="E37" s="6">
         <v>11567</v>
       </c>
-      <c r="F37" s="6"/>
+      <c r="F37" s="6">
+        <v>14546</v>
+      </c>
       <c r="G37" s="40"/>
       <c r="H37" s="40"/>
       <c r="I37" s="6"/>
       <c r="J37" s="7"/>
       <c r="K37" s="37"/>
       <c r="L37" s="6"/>
       <c r="M37" s="6"/>
     </row>
     <row r="38" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="7">
         <v>1439</v>
       </c>
       <c r="C38" s="6">
         <v>2778</v>
       </c>
       <c r="D38" s="6">
         <v>4164</v>
       </c>
       <c r="E38" s="6">
         <v>5687</v>
       </c>
-      <c r="F38" s="6"/>
+      <c r="F38" s="6">
+        <v>7142</v>
+      </c>
       <c r="G38" s="40"/>
       <c r="H38" s="40"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="37"/>
       <c r="L38" s="6"/>
       <c r="M38" s="6"/>
     </row>
     <row r="39" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="F39" s="7"/>
+      <c r="F39" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="G39" s="40"/>
       <c r="H39" s="40"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="37"/>
       <c r="L39" s="6"/>
       <c r="M39" s="6"/>
     </row>
     <row r="40" spans="1:13" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F40" s="6"/>
+      <c r="F40" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="G40" s="40"/>
       <c r="H40" s="40"/>
       <c r="I40" s="6"/>
       <c r="J40" s="19"/>
       <c r="K40" s="37"/>
       <c r="L40" s="19"/>
       <c r="M40" s="6"/>
     </row>
     <row r="41" spans="1:13" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B41" s="7">
         <v>1245</v>
       </c>
       <c r="C41" s="6">
         <v>2407</v>
       </c>
       <c r="D41" s="6">
         <v>3570</v>
       </c>
       <c r="E41" s="6">
         <v>4732</v>
       </c>
-      <c r="F41" s="6"/>
+      <c r="F41" s="6">
+        <v>5979</v>
+      </c>
       <c r="G41" s="40"/>
       <c r="H41" s="40"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="19"/>
       <c r="L41" s="6"/>
       <c r="M41" s="7"/>
     </row>
     <row r="42" spans="1:13" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F42" s="6"/>
+      <c r="F42" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="G42" s="40"/>
       <c r="H42" s="40"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="43"/>
       <c r="L42" s="6"/>
       <c r="M42" s="7"/>
     </row>
     <row r="43" spans="1:13" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F43" s="6"/>
+      <c r="F43" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="G43" s="40"/>
       <c r="H43" s="40"/>
       <c r="I43" s="6"/>
       <c r="J43" s="7"/>
       <c r="K43" s="43"/>
       <c r="L43" s="6"/>
       <c r="M43" s="20"/>
     </row>
     <row r="44" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="21" t="s">
         <v>54</v>
       </c>
       <c r="B44" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E44" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F44" s="6"/>
+      <c r="F44" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="G44" s="40"/>
       <c r="H44" s="40"/>
       <c r="I44" s="6"/>
       <c r="J44" s="7"/>
       <c r="K44" s="42"/>
       <c r="L44" s="6"/>
       <c r="M44" s="6"/>
     </row>
     <row r="45" spans="1:13" s="17" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A45" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B45" s="7">
         <v>40</v>
       </c>
       <c r="C45" s="6">
         <v>78</v>
       </c>
       <c r="D45" s="7">
         <v>126</v>
       </c>
       <c r="E45" s="6">
         <v>163</v>
       </c>
-      <c r="F45" s="7"/>
+      <c r="F45" s="7">
+        <v>202</v>
+      </c>
       <c r="G45" s="40"/>
       <c r="H45" s="40"/>
       <c r="I45" s="7"/>
       <c r="J45" s="6"/>
       <c r="K45" s="42"/>
       <c r="L45" s="6"/>
       <c r="M45" s="6"/>
     </row>
     <row r="46" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F46" s="7"/>
+      <c r="F46" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="G46" s="40"/>
       <c r="H46" s="40"/>
       <c r="I46" s="7"/>
       <c r="J46" s="6"/>
       <c r="K46" s="42"/>
       <c r="L46" s="6"/>
       <c r="M46" s="6"/>
     </row>
     <row r="47" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F47" s="7"/>
+      <c r="F47" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="G47" s="40"/>
       <c r="H47" s="40"/>
       <c r="I47" s="7"/>
       <c r="J47" s="6"/>
       <c r="K47" s="42"/>
       <c r="L47" s="6"/>
       <c r="M47" s="6"/>
     </row>
     <row r="48" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F48" s="7"/>
+      <c r="F48" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="G48" s="40"/>
       <c r="H48" s="40"/>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>
       <c r="K48" s="42"/>
       <c r="L48" s="6"/>
       <c r="M48" s="6"/>
     </row>
     <row r="49" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B49" s="7">
         <v>102</v>
       </c>
       <c r="C49" s="6">
         <v>251</v>
       </c>
       <c r="D49" s="7">
         <v>412</v>
       </c>
       <c r="E49" s="6">
         <v>564</v>
       </c>
-      <c r="F49" s="7"/>
+      <c r="F49" s="7">
+        <v>721</v>
+      </c>
       <c r="G49" s="40"/>
       <c r="H49" s="40"/>
       <c r="I49" s="7"/>
       <c r="J49" s="7"/>
       <c r="K49" s="42"/>
       <c r="L49" s="6"/>
       <c r="M49" s="6"/>
     </row>
     <row r="50" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B50" s="7">
         <v>41</v>
       </c>
       <c r="C50" s="6">
         <v>79</v>
       </c>
       <c r="D50" s="7">
         <v>119</v>
       </c>
       <c r="E50" s="6">
         <v>167</v>
       </c>
-      <c r="F50" s="7"/>
+      <c r="F50" s="7">
+        <v>214</v>
+      </c>
       <c r="G50" s="40"/>
       <c r="H50" s="40"/>
       <c r="I50" s="7"/>
       <c r="J50" s="6"/>
       <c r="K50" s="42"/>
       <c r="L50" s="6"/>
       <c r="M50" s="6"/>
     </row>
     <row r="51" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F51" s="7"/>
+      <c r="F51" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="G51" s="40"/>
       <c r="H51" s="40"/>
       <c r="I51" s="7"/>
       <c r="J51" s="6"/>
       <c r="K51" s="42"/>
       <c r="L51" s="6"/>
       <c r="M51" s="6"/>
     </row>
     <row r="52" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B52" s="7">
         <v>61</v>
       </c>
       <c r="C52" s="6">
         <v>172</v>
       </c>
       <c r="D52" s="7">
         <v>293</v>
       </c>
       <c r="E52" s="6">
         <v>397</v>
       </c>
-      <c r="F52" s="7"/>
+      <c r="F52" s="7">
+        <v>507</v>
+      </c>
       <c r="G52" s="40"/>
       <c r="H52" s="40"/>
       <c r="I52" s="7"/>
       <c r="J52" s="7"/>
       <c r="K52" s="43"/>
       <c r="L52" s="7"/>
       <c r="M52" s="19"/>
     </row>
     <row r="53" spans="1:13" s="17" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A53" s="38" t="s">
         <v>29</v>
       </c>
       <c r="B53" s="7">
         <v>75</v>
       </c>
       <c r="C53" s="6">
         <v>198</v>
       </c>
       <c r="D53" s="6">
         <v>334</v>
       </c>
       <c r="E53" s="6">
         <v>457</v>
       </c>
-      <c r="F53" s="6"/>
+      <c r="F53" s="6">
+        <v>587</v>
+      </c>
       <c r="G53" s="40"/>
       <c r="H53" s="40"/>
       <c r="I53" s="6"/>
       <c r="J53" s="7"/>
       <c r="K53" s="42"/>
       <c r="L53" s="7"/>
       <c r="M53" s="6"/>
     </row>
     <row r="54" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B54" s="7">
         <v>14</v>
       </c>
       <c r="C54" s="6">
         <v>26</v>
       </c>
       <c r="D54" s="6">
         <v>41</v>
       </c>
       <c r="E54" s="6">
         <v>60</v>
       </c>
-      <c r="F54" s="6"/>
+      <c r="F54" s="6">
+        <v>80</v>
+      </c>
       <c r="G54" s="40"/>
       <c r="H54" s="40"/>
       <c r="I54" s="6"/>
       <c r="J54" s="7"/>
       <c r="K54" s="42"/>
       <c r="L54" s="7"/>
       <c r="M54" s="6"/>
     </row>
     <row r="55" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B55" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F55" s="6"/>
+      <c r="F55" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="G55" s="40"/>
       <c r="H55" s="40"/>
       <c r="I55" s="6"/>
       <c r="J55" s="7"/>
       <c r="K55" s="42"/>
       <c r="L55" s="7"/>
       <c r="M55" s="6"/>
     </row>
     <row r="56" spans="1:13" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B56" s="7">
         <v>61</v>
       </c>
       <c r="C56" s="6">
         <v>172</v>
       </c>
       <c r="D56" s="6">
         <v>293</v>
       </c>
       <c r="E56" s="6">
         <v>397</v>
       </c>
-      <c r="F56" s="6"/>
+      <c r="F56" s="6">
+        <v>507</v>
+      </c>
       <c r="G56" s="40"/>
       <c r="H56" s="40"/>
       <c r="I56" s="6"/>
       <c r="J56" s="20"/>
       <c r="K56" s="42"/>
       <c r="L56" s="20"/>
       <c r="M56" s="6"/>
     </row>
     <row r="57" spans="1:13" s="17" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B57" s="7">
         <v>27</v>
       </c>
       <c r="C57" s="6">
         <v>53</v>
       </c>
       <c r="D57" s="6">
         <v>78</v>
       </c>
       <c r="E57" s="6">
         <v>106</v>
       </c>
-      <c r="F57" s="6"/>
+      <c r="F57" s="6">
+        <v>134</v>
+      </c>
       <c r="G57" s="6"/>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="42"/>
       <c r="L57" s="6"/>
       <c r="M57" s="6"/>
     </row>
     <row r="58" spans="1:13" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B58" s="7">
         <v>27</v>
       </c>
       <c r="C58" s="6">
         <v>53</v>
       </c>
       <c r="D58" s="6">
         <v>78</v>
       </c>
       <c r="E58" s="6">
         <v>106</v>
       </c>
-      <c r="F58" s="6"/>
+      <c r="F58" s="6">
+        <v>134</v>
+      </c>
       <c r="G58" s="6"/>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="42"/>
       <c r="L58" s="6"/>
       <c r="M58" s="6"/>
     </row>
     <row r="59" spans="1:13" s="17" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B59" s="7">
         <v>9425</v>
       </c>
       <c r="C59" s="6">
         <v>18631</v>
       </c>
       <c r="D59" s="6">
         <v>28616</v>
       </c>
       <c r="E59" s="6">
         <v>38565</v>
       </c>
-      <c r="F59" s="6"/>
+      <c r="F59" s="6">
+        <v>48342</v>
+      </c>
       <c r="G59" s="6"/>
       <c r="H59" s="40"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="37"/>
       <c r="L59" s="6"/>
       <c r="M59" s="6"/>
     </row>
     <row r="60" spans="1:13" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B60" s="7">
         <v>9125</v>
       </c>
       <c r="C60" s="6">
         <v>18031</v>
       </c>
       <c r="D60" s="6">
         <v>27716</v>
       </c>
       <c r="E60" s="6">
         <v>37365</v>
       </c>
-      <c r="F60" s="6"/>
+      <c r="F60" s="6">
+        <v>46919</v>
+      </c>
       <c r="G60" s="6"/>
       <c r="H60" s="40"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="37"/>
       <c r="L60" s="6"/>
       <c r="M60" s="6"/>
     </row>
     <row r="61" spans="1:13" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="21" t="s">
         <v>45</v>
       </c>
       <c r="B61" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>24</v>
       </c>
       <c r="E61" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="F61" s="8"/>
+      <c r="F61" s="8" t="s">
+        <v>24</v>
+      </c>
       <c r="G61" s="8"/>
       <c r="H61" s="40"/>
       <c r="I61" s="8"/>
       <c r="J61" s="6"/>
       <c r="K61" s="43"/>
       <c r="L61" s="6"/>
       <c r="M61" s="20"/>
     </row>
     <row r="62" spans="1:13" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F62" s="6"/>
+      <c r="F62" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="G62" s="6"/>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="42"/>
       <c r="L62" s="6"/>
       <c r="M62" s="6"/>
     </row>
     <row r="63" spans="1:13" s="17" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A63" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B63" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E63" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F63" s="6"/>
+      <c r="F63" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="G63" s="6"/>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="42"/>
       <c r="L63" s="6"/>
       <c r="M63" s="6"/>
     </row>
     <row r="64" spans="1:13" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F64" s="6"/>
+      <c r="F64" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="G64" s="6"/>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="42"/>
       <c r="L64" s="6"/>
       <c r="M64" s="6"/>
     </row>
     <row r="65" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A65" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B65" s="55">
         <v>1901</v>
       </c>
       <c r="C65" s="6">
         <v>4018</v>
       </c>
       <c r="D65" s="6">
         <v>6030</v>
       </c>
       <c r="E65" s="6">
         <v>8082</v>
       </c>
-      <c r="F65" s="6"/>
+      <c r="F65" s="6">
+        <v>10116</v>
+      </c>
       <c r="G65" s="6"/>
       <c r="H65" s="40"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="37"/>
       <c r="L65" s="6"/>
       <c r="M65" s="6"/>
     </row>
     <row r="66" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A66" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="55">
         <v>1272</v>
       </c>
       <c r="C66" s="6">
         <v>2699</v>
       </c>
       <c r="D66" s="6">
         <v>4022</v>
       </c>
       <c r="E66" s="6">
         <v>5385</v>
       </c>
-      <c r="F66" s="6"/>
+      <c r="F66" s="6">
+        <v>6747</v>
+      </c>
       <c r="G66" s="6"/>
       <c r="H66" s="40"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="37"/>
       <c r="L66" s="19"/>
       <c r="M66" s="6"/>
     </row>
     <row r="67" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B67" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E67" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F67" s="6"/>
+      <c r="F67" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="G67" s="6"/>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="42"/>
       <c r="L67" s="6"/>
       <c r="M67" s="6"/>
     </row>
     <row r="68" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="21" t="s">
         <v>45</v>
       </c>
       <c r="B68" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F68" s="6"/>
+      <c r="F68" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="G68" s="6"/>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="42"/>
       <c r="L68" s="6"/>
       <c r="M68" s="6"/>
     </row>
     <row r="69" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="21" t="s">
         <v>46</v>
       </c>
       <c r="B69" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E69" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F69" s="6"/>
+      <c r="F69" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="G69" s="6"/>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="42"/>
       <c r="L69" s="6"/>
       <c r="M69" s="6"/>
     </row>
     <row r="70" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A70" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B70" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E70" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F70" s="6"/>
+      <c r="F70" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="G70" s="6"/>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="43"/>
       <c r="L70" s="6"/>
       <c r="M70" s="6"/>
     </row>
     <row r="71" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A71" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B71" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F71" s="6"/>
+      <c r="F71" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="G71" s="6"/>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="42"/>
       <c r="L71" s="6"/>
       <c r="M71" s="6"/>
     </row>
     <row r="72" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A72" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B72" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E72" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F72" s="6"/>
+      <c r="F72" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="G72" s="6"/>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="42"/>
       <c r="L72" s="6"/>
       <c r="M72" s="6"/>
     </row>
     <row r="73" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A73" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B73" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E73" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F73" s="6"/>
+      <c r="F73" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="G73" s="6"/>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="42"/>
       <c r="L73" s="6"/>
       <c r="M73" s="6"/>
     </row>
     <row r="74" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B74" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E74" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F74" s="6"/>
+      <c r="F74" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="G74" s="6"/>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="42"/>
       <c r="L74" s="6"/>
       <c r="M74" s="6"/>
     </row>
     <row r="75" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A75" s="21" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E75" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F75" s="6"/>
+      <c r="F75" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="G75" s="6"/>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="43"/>
       <c r="L75" s="6"/>
       <c r="M75" s="6"/>
     </row>
     <row r="76" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A76" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B76" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E76" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F76" s="6"/>
+      <c r="F76" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="G76" s="6"/>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="42"/>
       <c r="L76" s="6"/>
       <c r="M76" s="6"/>
     </row>
     <row r="77" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A77" s="21" t="s">
         <v>54</v>
       </c>
       <c r="B77" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E77" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F77" s="6"/>
+      <c r="F77" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="G77" s="6"/>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="42"/>
       <c r="L77" s="6"/>
       <c r="M77" s="6"/>
     </row>
     <row r="78" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A78" s="21" t="s">
         <v>55</v>
       </c>
       <c r="B78" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F78" s="6"/>
+      <c r="F78" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="G78" s="6"/>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="43"/>
       <c r="L78" s="6"/>
       <c r="M78" s="6"/>
     </row>
     <row r="79" spans="1:13" s="17" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A79" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B79" s="7">
         <v>329</v>
       </c>
       <c r="C79" s="6">
         <v>689</v>
       </c>
       <c r="D79" s="6">
         <v>1154</v>
       </c>
       <c r="E79" s="6">
         <v>1498</v>
       </c>
-      <c r="F79" s="6"/>
+      <c r="F79" s="6">
+        <v>1884</v>
+      </c>
       <c r="G79" s="6"/>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="19"/>
       <c r="L79" s="6"/>
       <c r="M79" s="19"/>
     </row>
     <row r="80" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A80" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B80" s="7">
         <v>324</v>
       </c>
       <c r="C80" s="6">
         <v>678</v>
       </c>
       <c r="D80" s="6">
         <v>1138</v>
       </c>
       <c r="E80" s="6">
         <v>1476</v>
       </c>
-      <c r="F80" s="6"/>
+      <c r="F80" s="6">
+        <v>1857</v>
+      </c>
       <c r="G80" s="6"/>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="37"/>
       <c r="L80" s="19"/>
       <c r="M80" s="6"/>
     </row>
     <row r="81" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A81" s="21" t="s">
         <v>45</v>
       </c>
       <c r="B81" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E81" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F81" s="6"/>
+      <c r="F81" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="G81" s="6"/>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="42"/>
       <c r="L81" s="6"/>
       <c r="M81" s="6"/>
     </row>
     <row r="82" spans="1:13" s="17" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B82" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F82" s="6"/>
+      <c r="F82" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="G82" s="6"/>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="42"/>
       <c r="L82" s="6"/>
       <c r="M82" s="6"/>
     </row>
     <row r="83" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B83" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E83" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F83" s="6"/>
+      <c r="F83" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="G83" s="6"/>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="42"/>
       <c r="L83" s="6"/>
       <c r="M83" s="6"/>
     </row>
     <row r="84" spans="1:13" s="17" customFormat="1" ht="57" x14ac:dyDescent="0.25">
       <c r="A84" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B84" s="7">
         <v>2426</v>
       </c>
       <c r="C84" s="6">
         <v>6282</v>
       </c>
       <c r="D84" s="6">
         <v>10269</v>
       </c>
       <c r="E84" s="6">
         <v>13626</v>
       </c>
-      <c r="F84" s="6"/>
+      <c r="F84" s="6">
+        <v>16593</v>
+      </c>
       <c r="G84" s="6"/>
       <c r="H84" s="40"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="19"/>
       <c r="L84" s="6"/>
       <c r="M84" s="7"/>
     </row>
     <row r="85" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A85" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B85" s="7">
         <v>1793</v>
       </c>
       <c r="C85" s="6">
         <v>4967</v>
       </c>
       <c r="D85" s="6">
         <v>8142</v>
       </c>
       <c r="E85" s="6">
         <v>11317</v>
       </c>
-      <c r="F85" s="6"/>
+      <c r="F85" s="6">
+        <v>13606</v>
+      </c>
       <c r="G85" s="6"/>
       <c r="H85" s="40"/>
       <c r="I85" s="6"/>
       <c r="J85" s="6"/>
       <c r="K85" s="19"/>
       <c r="L85" s="6"/>
       <c r="M85" s="7"/>
     </row>
     <row r="86" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B86" s="7">
         <v>5</v>
       </c>
       <c r="C86" s="6">
         <v>5</v>
       </c>
       <c r="D86" s="6">
         <v>5</v>
       </c>
       <c r="E86" s="6">
         <v>5</v>
       </c>
-      <c r="F86" s="6"/>
+      <c r="F86" s="6">
+        <v>5</v>
+      </c>
       <c r="G86" s="6"/>
       <c r="H86" s="40"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="37"/>
       <c r="L86" s="6"/>
       <c r="M86" s="6"/>
     </row>
     <row r="87" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A87" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B87" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E87" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="F87" s="7"/>
+      <c r="F87" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="G87" s="7"/>
       <c r="H87" s="7"/>
       <c r="I87" s="7"/>
       <c r="J87" s="6"/>
       <c r="K87" s="43"/>
       <c r="L87" s="6"/>
       <c r="M87" s="7"/>
     </row>
     <row r="88" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A88" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B88" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E88" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="F88" s="7"/>
+      <c r="F88" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="G88" s="7"/>
       <c r="H88" s="7"/>
       <c r="I88" s="7"/>
       <c r="J88" s="6"/>
       <c r="K88" s="43"/>
       <c r="L88" s="6"/>
       <c r="M88" s="7"/>
     </row>
     <row r="89" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A89" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B89" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E89" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="F89" s="7"/>
+      <c r="F89" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="G89" s="7"/>
       <c r="H89" s="7"/>
       <c r="I89" s="7"/>
       <c r="J89" s="6"/>
       <c r="K89" s="42"/>
       <c r="L89" s="6"/>
       <c r="M89" s="6"/>
     </row>
     <row r="90" spans="1:13" s="17" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B90" s="57">
         <v>1199.5</v>
       </c>
       <c r="C90" s="9">
         <v>2802.7</v>
       </c>
       <c r="D90" s="33">
         <v>4152.6000000000004</v>
       </c>
       <c r="E90" s="9">
         <v>5798.8</v>
       </c>
-      <c r="F90" s="33"/>
+      <c r="F90" s="33">
+        <v>7168.1</v>
+      </c>
       <c r="G90" s="9"/>
       <c r="H90" s="9"/>
       <c r="I90" s="33"/>
       <c r="J90" s="33"/>
       <c r="K90" s="39"/>
       <c r="L90" s="34"/>
       <c r="M90" s="39"/>
     </row>
     <row r="91" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A91" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B91" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E91" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F91" s="7"/>
+      <c r="F91" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="G91" s="7"/>
       <c r="H91" s="7"/>
       <c r="I91" s="7"/>
       <c r="J91" s="9"/>
       <c r="K91" s="42"/>
       <c r="L91" s="22"/>
       <c r="M91" s="6"/>
     </row>
     <row r="92" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A92" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B92" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E92" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F92" s="7"/>
+      <c r="F92" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="G92" s="7"/>
       <c r="H92" s="7"/>
       <c r="I92" s="7"/>
       <c r="J92" s="6"/>
       <c r="K92" s="43"/>
       <c r="L92" s="6"/>
       <c r="M92" s="7"/>
     </row>
     <row r="93" spans="1:13" s="17" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A93" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B93" s="10">
         <v>54.3</v>
       </c>
       <c r="C93" s="9">
         <v>125.3</v>
       </c>
       <c r="D93" s="33">
         <v>196.3</v>
       </c>
       <c r="E93" s="9">
         <v>267.3</v>
       </c>
-      <c r="F93" s="33"/>
+      <c r="F93" s="33">
+        <v>340.7</v>
+      </c>
       <c r="G93" s="9"/>
       <c r="H93" s="53"/>
       <c r="I93" s="33"/>
       <c r="J93" s="33"/>
       <c r="K93" s="44"/>
       <c r="L93" s="34"/>
       <c r="M93" s="39"/>
     </row>
     <row r="94" spans="1:13" s="17" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B94" s="10">
         <v>54.3</v>
       </c>
       <c r="C94" s="9">
         <v>125.3</v>
       </c>
       <c r="D94" s="33">
         <v>196.3</v>
       </c>
       <c r="E94" s="9">
         <v>267.3</v>
       </c>
-      <c r="F94" s="33"/>
+      <c r="F94" s="33">
+        <v>340.7</v>
+      </c>
       <c r="G94" s="9"/>
       <c r="H94" s="53"/>
       <c r="I94" s="33"/>
       <c r="J94" s="33"/>
       <c r="K94" s="44"/>
       <c r="L94" s="23"/>
       <c r="M94" s="39"/>
     </row>
     <row r="95" spans="1:13" s="17" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="18" t="s">
         <v>58</v>
       </c>
       <c r="B95" s="7">
         <v>11928</v>
       </c>
       <c r="C95" s="6">
         <v>25577</v>
       </c>
       <c r="D95" s="6">
         <v>39226</v>
       </c>
       <c r="E95" s="6">
         <v>52874</v>
       </c>
-      <c r="F95" s="6"/>
+      <c r="F95" s="6">
+        <v>82527</v>
+      </c>
       <c r="G95" s="6"/>
       <c r="H95" s="40"/>
       <c r="I95" s="6"/>
       <c r="J95" s="37"/>
       <c r="K95" s="37"/>
       <c r="L95" s="24"/>
       <c r="M95" s="6"/>
     </row>
     <row r="96" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A96" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B96" s="7">
         <v>11928</v>
       </c>
       <c r="C96" s="6">
         <v>25577</v>
       </c>
       <c r="D96" s="6">
         <v>39226</v>
       </c>
       <c r="E96" s="6">
         <v>52874</v>
       </c>
-      <c r="F96" s="6"/>
+      <c r="F96" s="6">
+        <v>82527</v>
+      </c>
       <c r="G96" s="6"/>
       <c r="H96" s="40"/>
       <c r="I96" s="6"/>
       <c r="J96" s="37"/>
       <c r="K96" s="37"/>
       <c r="L96" s="24"/>
       <c r="M96" s="6"/>
     </row>
     <row r="97" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A97" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B97" s="10">
         <v>1368</v>
       </c>
       <c r="C97" s="9">
         <v>2845</v>
       </c>
       <c r="D97" s="9">
         <v>4571.6000000000004</v>
       </c>
       <c r="E97" s="9">
         <v>5136.3999999999996</v>
       </c>
-      <c r="F97" s="9"/>
+      <c r="F97" s="9">
+        <v>6866.5</v>
+      </c>
       <c r="G97" s="9"/>
       <c r="H97" s="53"/>
       <c r="I97" s="9"/>
       <c r="J97" s="34"/>
       <c r="K97" s="34"/>
       <c r="L97" s="24"/>
       <c r="M97" s="34"/>
     </row>
     <row r="98" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A98" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C98" s="9" t="s">
         <v>59</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E98" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F98" s="6"/>
+      <c r="F98" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="G98" s="9"/>
       <c r="H98" s="9"/>
       <c r="I98" s="6"/>
       <c r="J98" s="9"/>
       <c r="K98" s="19"/>
       <c r="L98" s="23"/>
       <c r="M98" s="20"/>
     </row>
     <row r="99" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A99" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C99" s="9" t="s">
         <v>59</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E99" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F99" s="6"/>
+      <c r="F99" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="G99" s="9"/>
       <c r="H99" s="9"/>
       <c r="I99" s="6"/>
       <c r="J99" s="6"/>
       <c r="K99" s="37"/>
       <c r="L99" s="23"/>
       <c r="M99" s="6"/>
     </row>
     <row r="100" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A100" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C100" s="9" t="s">
         <v>59</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E100" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="F100" s="6"/>
+      <c r="F100" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="G100" s="9"/>
       <c r="H100" s="9"/>
       <c r="I100" s="6"/>
       <c r="J100" s="6"/>
       <c r="K100" s="37"/>
       <c r="L100" s="23"/>
       <c r="M100" s="6"/>
     </row>
     <row r="101" spans="1:13" s="17" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="38" t="s">
         <v>39</v>
       </c>
       <c r="B101" s="10">
         <v>4.2</v>
       </c>
       <c r="C101" s="9">
         <v>8.1</v>
       </c>
       <c r="D101" s="9">
         <v>13</v>
       </c>
       <c r="E101" s="9">
         <v>18.600000000000001</v>
       </c>
-      <c r="F101" s="9"/>
+      <c r="F101" s="9">
+        <v>25.4</v>
+      </c>
       <c r="G101" s="9"/>
       <c r="H101" s="53"/>
       <c r="I101" s="9"/>
       <c r="J101" s="34"/>
       <c r="K101" s="34"/>
       <c r="L101" s="22"/>
       <c r="M101" s="34"/>
     </row>
     <row r="102" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A102" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B102" s="10">
         <v>0.5</v>
       </c>
       <c r="C102" s="9">
         <v>1.7</v>
       </c>
       <c r="D102" s="9">
         <v>3.5</v>
       </c>
       <c r="E102" s="9">
         <v>6</v>
       </c>
-      <c r="F102" s="9"/>
+      <c r="F102" s="9">
+        <v>7.9</v>
+      </c>
       <c r="G102" s="9"/>
       <c r="H102" s="53"/>
       <c r="I102" s="9"/>
       <c r="J102" s="34"/>
       <c r="K102" s="34"/>
       <c r="L102" s="23"/>
       <c r="M102" s="34"/>
     </row>
     <row r="103" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A103" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B103" s="10">
         <v>3.7</v>
       </c>
       <c r="C103" s="9">
         <v>6.4</v>
       </c>
       <c r="D103" s="9">
         <v>9.5</v>
       </c>
       <c r="E103" s="9">
         <v>12.6</v>
       </c>
-      <c r="F103" s="9"/>
+      <c r="F103" s="9">
+        <v>17.5</v>
+      </c>
       <c r="G103" s="9"/>
       <c r="H103" s="53"/>
       <c r="I103" s="9"/>
       <c r="J103" s="34"/>
       <c r="K103" s="34"/>
       <c r="L103" s="23"/>
       <c r="M103" s="34"/>
     </row>
     <row r="104" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A104" s="38" t="s">
         <v>40</v>
       </c>
       <c r="B104" s="10">
         <v>6.8</v>
       </c>
       <c r="C104" s="9">
         <v>12.6</v>
       </c>
       <c r="D104" s="9">
         <v>21.9</v>
       </c>
       <c r="E104" s="9">
         <v>33.5</v>
       </c>
-      <c r="F104" s="9"/>
+      <c r="F104" s="9">
+        <v>49.3</v>
+      </c>
       <c r="G104" s="9"/>
       <c r="H104" s="53"/>
       <c r="I104" s="9"/>
       <c r="J104" s="34"/>
       <c r="K104" s="34"/>
       <c r="L104" s="23"/>
       <c r="M104" s="34"/>
     </row>
     <row r="105" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A105" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B105" s="10">
         <v>1.7</v>
       </c>
       <c r="C105" s="9">
         <v>4.5999999999999996</v>
       </c>
       <c r="D105" s="9">
         <v>10.9</v>
       </c>
       <c r="E105" s="9">
         <v>19.100000000000001</v>
       </c>
-      <c r="F105" s="9"/>
+      <c r="F105" s="9">
+        <v>27.8</v>
+      </c>
       <c r="G105" s="9"/>
       <c r="H105" s="53"/>
       <c r="I105" s="9"/>
       <c r="J105" s="34"/>
       <c r="K105" s="34"/>
       <c r="L105" s="23"/>
       <c r="M105" s="34"/>
     </row>
     <row r="106" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A106" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C106" s="10" t="s">
         <v>59</v>
       </c>
       <c r="D106" s="10" t="s">
         <v>59</v>
       </c>
       <c r="E106" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="F106" s="10"/>
+      <c r="F106" s="10" t="s">
+        <v>59</v>
+      </c>
       <c r="G106" s="10"/>
       <c r="H106" s="10"/>
       <c r="I106" s="10"/>
       <c r="J106" s="34"/>
       <c r="K106" s="34"/>
       <c r="L106" s="23"/>
       <c r="M106" s="6"/>
     </row>
     <row r="107" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A107" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C107" s="10" t="s">
         <v>59</v>
       </c>
       <c r="D107" s="10" t="s">
         <v>59</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="F107" s="10"/>
+      <c r="F107" s="10" t="s">
+        <v>59</v>
+      </c>
       <c r="G107" s="10"/>
       <c r="H107" s="10"/>
       <c r="I107" s="10"/>
       <c r="J107" s="37"/>
       <c r="K107" s="37"/>
       <c r="L107" s="37"/>
       <c r="M107" s="6"/>
     </row>
     <row r="108" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A108" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C108" s="10" t="s">
         <v>59</v>
       </c>
       <c r="D108" s="10" t="s">
         <v>59</v>
       </c>
       <c r="E108" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="F108" s="10"/>
+      <c r="F108" s="10" t="s">
+        <v>59</v>
+      </c>
       <c r="G108" s="10"/>
       <c r="H108" s="10"/>
       <c r="I108" s="10"/>
       <c r="J108" s="37"/>
       <c r="K108" s="37"/>
       <c r="L108" s="24"/>
       <c r="M108" s="6"/>
     </row>
     <row r="109" spans="1:13" s="17" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
       <c r="A109" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B109" s="10">
         <v>2.1</v>
       </c>
       <c r="C109" s="9">
         <v>5.6</v>
       </c>
       <c r="D109" s="9">
         <v>8.6</v>
       </c>
       <c r="E109" s="9">
         <v>12.8</v>
       </c>
-      <c r="F109" s="9"/>
+      <c r="F109" s="9">
+        <v>15.9</v>
+      </c>
       <c r="G109" s="9"/>
       <c r="H109" s="53"/>
       <c r="I109" s="9"/>
       <c r="J109" s="34"/>
       <c r="K109" s="34"/>
       <c r="L109" s="25"/>
       <c r="M109" s="34"/>
     </row>
     <row r="110" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A110" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B110" s="10">
         <v>0.1</v>
       </c>
       <c r="C110" s="9">
         <v>1.8</v>
       </c>
       <c r="D110" s="9">
         <v>3.5</v>
       </c>
       <c r="E110" s="9">
         <v>5.0999999999999996</v>
       </c>
-      <c r="F110" s="9"/>
+      <c r="F110" s="9">
+        <v>5.5</v>
+      </c>
       <c r="G110" s="9"/>
       <c r="H110" s="53"/>
       <c r="I110" s="9"/>
       <c r="J110" s="34"/>
       <c r="K110" s="34"/>
       <c r="L110" s="23"/>
       <c r="M110" s="34"/>
     </row>
     <row r="111" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A111" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C111" s="10" t="s">
         <v>59</v>
       </c>
       <c r="D111" s="10" t="s">
         <v>59</v>
       </c>
       <c r="E111" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="F111" s="10"/>
+      <c r="F111" s="10" t="s">
+        <v>59</v>
+      </c>
       <c r="G111" s="10"/>
       <c r="H111" s="10"/>
       <c r="I111" s="10"/>
       <c r="J111" s="34"/>
       <c r="K111" s="37"/>
       <c r="L111" s="22"/>
       <c r="M111" s="6"/>
     </row>
     <row r="112" spans="1:13" s="17" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A112" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B112" s="7">
         <v>12445</v>
       </c>
       <c r="C112" s="6">
         <v>24955</v>
       </c>
       <c r="D112" s="6">
         <v>38955</v>
       </c>
       <c r="E112" s="6">
         <v>50560</v>
       </c>
-      <c r="F112" s="6"/>
+      <c r="F112" s="6">
+        <v>63620</v>
+      </c>
       <c r="G112" s="6"/>
       <c r="H112" s="40"/>
       <c r="I112" s="6"/>
       <c r="J112" s="37"/>
       <c r="K112" s="37"/>
       <c r="L112" s="37"/>
       <c r="M112" s="55"/>
     </row>
     <row r="113" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A113" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B113" s="7">
         <v>10515</v>
       </c>
       <c r="C113" s="6">
         <v>19915</v>
       </c>
       <c r="D113" s="6">
         <v>30730</v>
       </c>
       <c r="E113" s="6">
         <v>40385</v>
       </c>
-      <c r="F113" s="6"/>
+      <c r="F113" s="6">
+        <v>50605</v>
+      </c>
       <c r="G113" s="6"/>
       <c r="H113" s="40"/>
       <c r="I113" s="6"/>
       <c r="J113" s="37"/>
       <c r="K113" s="37"/>
       <c r="L113" s="24"/>
       <c r="M113" s="55"/>
     </row>
     <row r="114" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A114" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B114" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E114" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="F114" s="6"/>
+      <c r="F114" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="G114" s="6"/>
       <c r="H114" s="40"/>
       <c r="I114" s="6"/>
       <c r="J114" s="34"/>
       <c r="K114" s="37"/>
       <c r="L114" s="24"/>
       <c r="M114" s="55"/>
     </row>
     <row r="115" spans="1:14" s="17" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A115" s="38" t="s">
         <v>43</v>
       </c>
       <c r="B115" s="7">
         <v>9574</v>
       </c>
       <c r="C115" s="6">
         <v>22109</v>
       </c>
       <c r="D115" s="6">
         <v>35728</v>
       </c>
       <c r="E115" s="6">
         <v>48064</v>
       </c>
-      <c r="F115" s="6"/>
+      <c r="F115" s="6">
+        <v>60302</v>
+      </c>
       <c r="G115" s="6"/>
       <c r="H115" s="40"/>
       <c r="I115" s="6"/>
       <c r="J115" s="37"/>
       <c r="K115" s="19"/>
       <c r="L115" s="37"/>
       <c r="M115" s="55"/>
     </row>
     <row r="116" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B116" s="7">
         <v>9574</v>
       </c>
       <c r="C116" s="6">
         <v>22109</v>
       </c>
       <c r="D116" s="6">
         <v>35728</v>
       </c>
       <c r="E116" s="6">
         <v>48064</v>
       </c>
-      <c r="F116" s="6"/>
+      <c r="F116" s="6">
+        <v>60302</v>
+      </c>
       <c r="G116" s="6"/>
       <c r="H116" s="40"/>
       <c r="I116" s="6"/>
       <c r="J116" s="37"/>
       <c r="K116" s="19"/>
       <c r="L116" s="47"/>
       <c r="M116" s="55"/>
     </row>
     <row r="117" spans="1:14" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B117" s="7">
         <v>648</v>
       </c>
       <c r="C117" s="6">
         <v>2207</v>
       </c>
       <c r="D117" s="6">
         <v>3767</v>
       </c>
       <c r="E117" s="6">
         <v>5326</v>
       </c>
-      <c r="F117" s="6"/>
+      <c r="F117" s="6">
+        <v>6168</v>
+      </c>
       <c r="G117" s="6"/>
       <c r="H117" s="40"/>
       <c r="I117" s="6"/>
       <c r="J117" s="37"/>
       <c r="K117" s="19"/>
       <c r="L117" s="25"/>
       <c r="M117" s="55"/>
     </row>
     <row r="118" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A118" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B118" s="7">
         <v>646</v>
       </c>
       <c r="C118" s="6">
         <v>2204</v>
       </c>
       <c r="D118" s="6">
         <v>3762</v>
       </c>
       <c r="E118" s="6">
         <v>5320</v>
       </c>
-      <c r="F118" s="6"/>
+      <c r="F118" s="6">
+        <v>6160</v>
+      </c>
       <c r="G118" s="6"/>
       <c r="H118" s="40"/>
       <c r="I118" s="6"/>
       <c r="J118" s="37"/>
       <c r="K118" s="37"/>
       <c r="L118" s="24"/>
       <c r="M118" s="55"/>
     </row>
     <row r="119" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A119" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B119" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D119" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E119" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="F119" s="8"/>
+      <c r="F119" s="8" t="s">
+        <v>59</v>
+      </c>
       <c r="G119" s="8"/>
       <c r="H119" s="40"/>
       <c r="I119" s="6"/>
       <c r="J119" s="34"/>
       <c r="K119" s="37"/>
       <c r="L119" s="24"/>
       <c r="M119" s="55"/>
     </row>
     <row r="120" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A120" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B120" s="7">
         <v>17683</v>
       </c>
       <c r="C120" s="6">
         <v>74279</v>
       </c>
       <c r="D120" s="6">
         <v>130159</v>
       </c>
       <c r="E120" s="6">
         <v>196869</v>
       </c>
-      <c r="F120" s="6"/>
+      <c r="F120" s="6">
+        <v>234930</v>
+      </c>
       <c r="G120" s="6"/>
       <c r="H120" s="40"/>
       <c r="I120" s="6"/>
       <c r="J120" s="37"/>
       <c r="K120" s="37"/>
       <c r="L120" s="24"/>
       <c r="M120" s="55"/>
     </row>
     <row r="121" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A121" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B121" s="7">
         <v>16404</v>
       </c>
       <c r="C121" s="6">
         <v>65000</v>
       </c>
       <c r="D121" s="6">
         <v>112881</v>
       </c>
       <c r="E121" s="6">
         <v>171592</v>
       </c>
-      <c r="F121" s="6"/>
+      <c r="F121" s="6">
+        <v>208392</v>
+      </c>
       <c r="G121" s="6"/>
       <c r="H121" s="40"/>
       <c r="I121" s="6"/>
       <c r="J121" s="37"/>
       <c r="K121" s="37"/>
       <c r="L121" s="24"/>
       <c r="M121" s="55"/>
     </row>
     <row r="122" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A122" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B122" s="19">
         <v>1280</v>
       </c>
       <c r="C122" s="6">
         <v>9279</v>
       </c>
       <c r="D122" s="6">
         <v>17278</v>
       </c>
       <c r="E122" s="6">
         <v>25278</v>
       </c>
-      <c r="F122" s="6"/>
+      <c r="F122" s="6">
+        <v>26538</v>
+      </c>
       <c r="G122" s="6"/>
       <c r="H122" s="40"/>
       <c r="I122" s="6"/>
       <c r="J122" s="37"/>
       <c r="K122" s="37"/>
       <c r="L122" s="24"/>
       <c r="M122" s="55"/>
     </row>
     <row r="123" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A123" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B123" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C123" s="12" t="s">
         <v>59</v>
       </c>
       <c r="D123" s="12" t="s">
         <v>59</v>
       </c>
       <c r="E123" s="12" t="s">
         <v>59</v>
       </c>
-      <c r="F123" s="12"/>
+      <c r="F123" s="12" t="s">
+        <v>59</v>
+      </c>
       <c r="G123" s="12"/>
       <c r="H123" s="12"/>
       <c r="I123" s="12"/>
       <c r="J123" s="35"/>
       <c r="K123" s="37"/>
       <c r="L123" s="29"/>
       <c r="M123" s="55"/>
     </row>
     <row r="124" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A124" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B124" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C124" s="13" t="s">
         <v>59</v>
       </c>
       <c r="D124" s="13" t="s">
         <v>59</v>
       </c>
       <c r="E124" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="F124" s="13"/>
+      <c r="F124" s="13" t="s">
+        <v>59</v>
+      </c>
       <c r="G124" s="13"/>
       <c r="H124" s="13"/>
       <c r="I124" s="13"/>
       <c r="J124" s="36"/>
       <c r="K124" s="45"/>
       <c r="L124" s="32"/>
       <c r="M124" s="56"/>
     </row>
     <row r="125" spans="1:14" s="17" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B125" s="2"/>
       <c r="C125" s="2"/>
       <c r="D125" s="2"/>
       <c r="E125" s="2"/>
       <c r="F125" s="2"/>
       <c r="G125" s="2"/>
       <c r="H125" s="2"/>
       <c r="I125" s="2"/>
       <c r="J125" s="28"/>
       <c r="K125" s="28"/>
       <c r="L125" s="14"/>
       <c r="M125" s="30"/>
     </row>