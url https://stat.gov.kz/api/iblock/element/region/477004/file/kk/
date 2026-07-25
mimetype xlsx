--- v3 (2026-07-04)
+++ v4 (2026-07-25)
@@ -1,109 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="21425"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Begeeva\Desktop\2026\Динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kaldibaeva\Desktop\2026\07 июль\Динамика за июнь\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FD03B6F5-A868-4044-8C12-1E8D476E3D0C}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="825" yWindow="-120" windowWidth="28095" windowHeight="16440"/>
+    <workbookView xWindow="1545" yWindow="345" windowWidth="21420" windowHeight="15570" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Әдіснама" sheetId="2" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="447" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="549" uniqueCount="104">
   <si>
     <t>Шұжықтар және осыған ұқсас еттен, етті қосымша өнімдерден немесе жануарлар қанынан жасалған өнімдер, тонна</t>
   </si>
   <si>
     <t>Басқа тәсілмен дайындалған немесе консервіленген балық; уылдырық және оның алмастырғыштары, тонна</t>
   </si>
   <si>
     <t>Өңделген сұйық сүт және кілегей, тонна</t>
   </si>
   <si>
     <t>Сары май және сүтті спредтер (паста), тонна</t>
   </si>
   <si>
     <t>Ірімшік және сүзбе, тонна</t>
   </si>
   <si>
     <t>Жаңа піскен нан, тонна</t>
   </si>
   <si>
     <t>Коньяк, мың литр</t>
   </si>
   <si>
     <t>Сөндірілген, сөндірілмеген және гидравликалық әк, тонна</t>
   </si>
   <si>
     <t>Бетоннан жасалған құрама құрылыс конструкциялары, тонна</t>
   </si>
   <si>
     <t>Тауарлық бетон, тонна</t>
   </si>
   <si>
     <t>Ферроқорытпалар, тонна</t>
   </si>
   <si>
-    <t>"-" - өндіріс жоқ</t>
-[...4 lines deleted...]
-  <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-қазан</t>
@@ -192,152 +191,356 @@
   <si>
     <t xml:space="preserve">Мәртөк </t>
   </si>
   <si>
     <t xml:space="preserve">Мұғалжар </t>
   </si>
   <si>
     <t xml:space="preserve">Ойыл </t>
   </si>
   <si>
     <t xml:space="preserve">Темір </t>
   </si>
   <si>
     <t xml:space="preserve">Хромтау </t>
   </si>
   <si>
     <t xml:space="preserve">Шалқар </t>
   </si>
   <si>
     <t xml:space="preserve">Ырғыз </t>
   </si>
   <si>
     <t>январь-маусым</t>
   </si>
   <si>
-    <t>*Жедел деректер.</t>
-[...1 lines deleted...]
-  <si>
     <t>Кеңірдектелген қағаздан немесе қатырма қағаздан жасалған қораптар, жәшіктер және сөмкелер, кг.</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>Күнбағыс майы , тонна</t>
   </si>
   <si>
     <t>2026 жылғы Ақтөбе  облысындағы өңдеу өнеркәсібінде өнеркәсіп өнімдерін өндіру*</t>
   </si>
   <si>
     <t>x</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> X</t>
+  </si>
+  <si>
+    <t>279  470</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Қазақстан Республикасындағы өңдеу өнеркәсібінде өнеркәсіп өнімдерін өндіру</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>тонна</t>
+  </si>
+  <si>
+    <t>ПИК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Заттай көріністегі өндірілген өнім</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>2000 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>осы кәсіпорынның ішінде (зауытішілік айналымға) және өңделме шикізаттан өндірілген өнеркәсіптік-өндірістік мұқтаждарына жұмсалған өнім есепке алынып көрсетіледі</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Өнеркәсіптік өнімдердің (тауарлардың, көрсетілетін қызметтердің) көрсеткіштерін қалыптастыру және жалпы шығарылымын есептеу жөніндегі әдістеме. Қазақстан Республикасы Ұлттық экономика министрлігінің cтатистика комитеті төрағасының 2017 жылғы «20» желтоқсандағы № 202 бұйрығымен бекітілді.</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Статистикалық байқау нысандары</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Жіктеуіштер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>Соңғы жаңартылған күні:</t>
+  </si>
+  <si>
+    <t>Келесі өзектендіру күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше:</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы:</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>"-" Өндіріс жоқ</t>
+  </si>
+  <si>
+    <t>* - Жедел ақпарат</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/7fb/038yt1vfsqgssyg5etihp96djt5699gj.doc</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/aktobe/dynamic-tables/52/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701625?keyword=</t>
+  </si>
+  <si>
+    <t>Өнеркәсіп өндірісі және қоршаған орта статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бегеева Гулдана </t>
+  </si>
+  <si>
+    <t>+7 7132 564957</t>
+  </si>
+  <si>
+    <t>g.begeeva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;?_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="####\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="#,##0.0"/>
     <numFmt numFmtId="170" formatCode="#,##0.0_р_."/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-      <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
@@ -365,239 +568,297 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3" xr:uid="{6E39896D-3538-4B16-AE8A-8BB80AC744F3}"/>
+    <cellStyle name="Обычный 3 3" xfId="2" xr:uid="{04640F44-8A83-48F5-9016-CCCC0DABE175}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -632,85 +893,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -842,3507 +1137,4338 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/7fb/038yt1vfsqgssyg5etihp96djt5699gj.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701625?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.begeeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N128"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{55CACAAC-CBB2-452A-9461-6670E690DDE5}">
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H14" sqref="H14"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C16" sqref="C16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="67" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="67" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="49"/>
+    <col min="257" max="257" width="42.28515625" style="49" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="49" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="49"/>
+    <col min="513" max="513" width="42.28515625" style="49" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="49" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="49"/>
+    <col min="769" max="769" width="42.28515625" style="49" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="49" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="49"/>
+    <col min="1025" max="1025" width="42.28515625" style="49" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="49" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="49"/>
+    <col min="1281" max="1281" width="42.28515625" style="49" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="49" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="49"/>
+    <col min="1537" max="1537" width="42.28515625" style="49" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="49" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="49"/>
+    <col min="1793" max="1793" width="42.28515625" style="49" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="49" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="49"/>
+    <col min="2049" max="2049" width="42.28515625" style="49" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="49" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="49"/>
+    <col min="2305" max="2305" width="42.28515625" style="49" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="49" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="49"/>
+    <col min="2561" max="2561" width="42.28515625" style="49" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="49" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="49"/>
+    <col min="2817" max="2817" width="42.28515625" style="49" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="49" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="49"/>
+    <col min="3073" max="3073" width="42.28515625" style="49" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="49" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="49"/>
+    <col min="3329" max="3329" width="42.28515625" style="49" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="49" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="49"/>
+    <col min="3585" max="3585" width="42.28515625" style="49" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="49" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="49"/>
+    <col min="3841" max="3841" width="42.28515625" style="49" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="49" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="49"/>
+    <col min="4097" max="4097" width="42.28515625" style="49" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="49" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="49"/>
+    <col min="4353" max="4353" width="42.28515625" style="49" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="49" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="49"/>
+    <col min="4609" max="4609" width="42.28515625" style="49" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="49" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="49"/>
+    <col min="4865" max="4865" width="42.28515625" style="49" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="49" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="49"/>
+    <col min="5121" max="5121" width="42.28515625" style="49" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="49" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="49"/>
+    <col min="5377" max="5377" width="42.28515625" style="49" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="49" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="49"/>
+    <col min="5633" max="5633" width="42.28515625" style="49" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="49" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="49"/>
+    <col min="5889" max="5889" width="42.28515625" style="49" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="49" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="49"/>
+    <col min="6145" max="6145" width="42.28515625" style="49" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="49" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="49"/>
+    <col min="6401" max="6401" width="42.28515625" style="49" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="49" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="49"/>
+    <col min="6657" max="6657" width="42.28515625" style="49" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="49" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="49"/>
+    <col min="6913" max="6913" width="42.28515625" style="49" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="49" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="49"/>
+    <col min="7169" max="7169" width="42.28515625" style="49" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="49" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="49"/>
+    <col min="7425" max="7425" width="42.28515625" style="49" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="49" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="49"/>
+    <col min="7681" max="7681" width="42.28515625" style="49" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="49" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="49"/>
+    <col min="7937" max="7937" width="42.28515625" style="49" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="49" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="49"/>
+    <col min="8193" max="8193" width="42.28515625" style="49" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="49" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="49"/>
+    <col min="8449" max="8449" width="42.28515625" style="49" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="49" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="49"/>
+    <col min="8705" max="8705" width="42.28515625" style="49" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="49" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="49"/>
+    <col min="8961" max="8961" width="42.28515625" style="49" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="49" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="49"/>
+    <col min="9217" max="9217" width="42.28515625" style="49" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="49" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="49"/>
+    <col min="9473" max="9473" width="42.28515625" style="49" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="49" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="49"/>
+    <col min="9729" max="9729" width="42.28515625" style="49" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="49" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="49"/>
+    <col min="9985" max="9985" width="42.28515625" style="49" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="49" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="49"/>
+    <col min="10241" max="10241" width="42.28515625" style="49" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="49" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="49"/>
+    <col min="10497" max="10497" width="42.28515625" style="49" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="49" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="49"/>
+    <col min="10753" max="10753" width="42.28515625" style="49" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="49" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="49"/>
+    <col min="11009" max="11009" width="42.28515625" style="49" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="49" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="49"/>
+    <col min="11265" max="11265" width="42.28515625" style="49" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="49" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="49"/>
+    <col min="11521" max="11521" width="42.28515625" style="49" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="49" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="49"/>
+    <col min="11777" max="11777" width="42.28515625" style="49" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="49" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="49"/>
+    <col min="12033" max="12033" width="42.28515625" style="49" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="49" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="49"/>
+    <col min="12289" max="12289" width="42.28515625" style="49" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="49" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="49"/>
+    <col min="12545" max="12545" width="42.28515625" style="49" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="49" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="49"/>
+    <col min="12801" max="12801" width="42.28515625" style="49" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="49" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="49"/>
+    <col min="13057" max="13057" width="42.28515625" style="49" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="49" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="49"/>
+    <col min="13313" max="13313" width="42.28515625" style="49" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="49" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="49"/>
+    <col min="13569" max="13569" width="42.28515625" style="49" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="49" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="49"/>
+    <col min="13825" max="13825" width="42.28515625" style="49" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="49" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="49"/>
+    <col min="14081" max="14081" width="42.28515625" style="49" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="49" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="49"/>
+    <col min="14337" max="14337" width="42.28515625" style="49" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="49" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="49"/>
+    <col min="14593" max="14593" width="42.28515625" style="49" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="49" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="49"/>
+    <col min="14849" max="14849" width="42.28515625" style="49" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="49" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="49"/>
+    <col min="15105" max="15105" width="42.28515625" style="49" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="49" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="49"/>
+    <col min="15361" max="15361" width="42.28515625" style="49" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="49" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="49"/>
+    <col min="15617" max="15617" width="42.28515625" style="49" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="49" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="49"/>
+    <col min="15873" max="15873" width="42.28515625" style="49" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="49" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="49"/>
+    <col min="16129" max="16129" width="42.28515625" style="49" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="49" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="49"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="48"/>
+      <c r="B1" s="48"/>
+    </row>
+    <row r="2" spans="1:13" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="50" t="s">
+        <v>62</v>
+      </c>
+      <c r="B2" s="51">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="50" t="s">
+        <v>63</v>
+      </c>
+      <c r="B3" s="53" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="50" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="54" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="55" t="s">
+        <v>67</v>
+      </c>
+      <c r="B5" s="51" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="55" t="s">
+        <v>69</v>
+      </c>
+      <c r="B6" s="51" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="52" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="50" t="s">
+        <v>71</v>
+      </c>
+      <c r="B7" s="56" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="50" t="s">
+        <v>73</v>
+      </c>
+      <c r="B8" s="54" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="52" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A9" s="50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B9" s="56" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="50" t="s">
+        <v>77</v>
+      </c>
+      <c r="B10" s="56" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="50" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="53"/>
+      <c r="M11" s="57"/>
+    </row>
+    <row r="12" spans="1:13" s="52" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="A12" s="50" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="58" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="57"/>
+    </row>
+    <row r="13" spans="1:13" s="52" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="59" t="s">
+        <v>82</v>
+      </c>
+      <c r="B13" s="60" t="s">
+        <v>97</v>
+      </c>
+      <c r="M13" s="57"/>
+    </row>
+    <row r="14" spans="1:13" s="52" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="59" t="s">
+        <v>83</v>
+      </c>
+      <c r="B14" s="60" t="s">
+        <v>98</v>
+      </c>
+      <c r="M14" s="57"/>
+    </row>
+    <row r="15" spans="1:13" s="52" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="59" t="s">
+        <v>84</v>
+      </c>
+      <c r="B15" s="60" t="s">
+        <v>99</v>
+      </c>
+      <c r="M15" s="57"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="50" t="s">
+        <v>85</v>
+      </c>
+      <c r="B16" s="61">
+        <v>46224</v>
+      </c>
+      <c r="M16" s="62"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="50" t="s">
+        <v>86</v>
+      </c>
+      <c r="B17" s="61">
+        <v>46255</v>
+      </c>
+      <c r="M17" s="63"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="50" t="s">
+        <v>87</v>
+      </c>
+      <c r="B18" s="64" t="s">
+        <v>100</v>
+      </c>
+      <c r="M18" s="62"/>
+    </row>
+    <row r="19" spans="1:13" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="50" t="s">
+        <v>88</v>
+      </c>
+      <c r="B19" s="74" t="s">
+        <v>101</v>
+      </c>
+      <c r="M19" s="76"/>
+    </row>
+    <row r="20" spans="1:13" s="75" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="50" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" s="77" t="s">
+        <v>102</v>
+      </c>
+      <c r="M20" s="78"/>
+    </row>
+    <row r="21" spans="1:13" s="75" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="50" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" s="79" t="s">
+        <v>103</v>
+      </c>
+      <c r="M21" s="76"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="65"/>
+      <c r="B22" s="66"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="63"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="62"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="63"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="62"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{DD1DCBAE-0E17-4311-86C5-0E0B1BA65711}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{D57EC241-0481-4425-967C-2C408285A4CD}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{5BCA5DD7-3DE9-41A9-B00D-9D757D636D92}"/>
+    <hyperlink ref="B21" r:id="rId4" xr:uid="{4FA3B8DC-6C3B-4921-A3FA-EE1F5F71F7C8}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D151B39D-EA73-45CE-9525-B81933F00887}">
+  <dimension ref="A2:A17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A37" sqref="A37"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="113.5703125" style="69" customWidth="1"/>
+    <col min="2" max="255" width="9.140625" style="69"/>
+    <col min="256" max="256" width="4.42578125" style="69" customWidth="1"/>
+    <col min="257" max="257" width="113.5703125" style="69" customWidth="1"/>
+    <col min="258" max="511" width="9.140625" style="69"/>
+    <col min="512" max="512" width="4.42578125" style="69" customWidth="1"/>
+    <col min="513" max="513" width="113.5703125" style="69" customWidth="1"/>
+    <col min="514" max="767" width="9.140625" style="69"/>
+    <col min="768" max="768" width="4.42578125" style="69" customWidth="1"/>
+    <col min="769" max="769" width="113.5703125" style="69" customWidth="1"/>
+    <col min="770" max="1023" width="9.140625" style="69"/>
+    <col min="1024" max="1024" width="4.42578125" style="69" customWidth="1"/>
+    <col min="1025" max="1025" width="113.5703125" style="69" customWidth="1"/>
+    <col min="1026" max="1279" width="9.140625" style="69"/>
+    <col min="1280" max="1280" width="4.42578125" style="69" customWidth="1"/>
+    <col min="1281" max="1281" width="113.5703125" style="69" customWidth="1"/>
+    <col min="1282" max="1535" width="9.140625" style="69"/>
+    <col min="1536" max="1536" width="4.42578125" style="69" customWidth="1"/>
+    <col min="1537" max="1537" width="113.5703125" style="69" customWidth="1"/>
+    <col min="1538" max="1791" width="9.140625" style="69"/>
+    <col min="1792" max="1792" width="4.42578125" style="69" customWidth="1"/>
+    <col min="1793" max="1793" width="113.5703125" style="69" customWidth="1"/>
+    <col min="1794" max="2047" width="9.140625" style="69"/>
+    <col min="2048" max="2048" width="4.42578125" style="69" customWidth="1"/>
+    <col min="2049" max="2049" width="113.5703125" style="69" customWidth="1"/>
+    <col min="2050" max="2303" width="9.140625" style="69"/>
+    <col min="2304" max="2304" width="4.42578125" style="69" customWidth="1"/>
+    <col min="2305" max="2305" width="113.5703125" style="69" customWidth="1"/>
+    <col min="2306" max="2559" width="9.140625" style="69"/>
+    <col min="2560" max="2560" width="4.42578125" style="69" customWidth="1"/>
+    <col min="2561" max="2561" width="113.5703125" style="69" customWidth="1"/>
+    <col min="2562" max="2815" width="9.140625" style="69"/>
+    <col min="2816" max="2816" width="4.42578125" style="69" customWidth="1"/>
+    <col min="2817" max="2817" width="113.5703125" style="69" customWidth="1"/>
+    <col min="2818" max="3071" width="9.140625" style="69"/>
+    <col min="3072" max="3072" width="4.42578125" style="69" customWidth="1"/>
+    <col min="3073" max="3073" width="113.5703125" style="69" customWidth="1"/>
+    <col min="3074" max="3327" width="9.140625" style="69"/>
+    <col min="3328" max="3328" width="4.42578125" style="69" customWidth="1"/>
+    <col min="3329" max="3329" width="113.5703125" style="69" customWidth="1"/>
+    <col min="3330" max="3583" width="9.140625" style="69"/>
+    <col min="3584" max="3584" width="4.42578125" style="69" customWidth="1"/>
+    <col min="3585" max="3585" width="113.5703125" style="69" customWidth="1"/>
+    <col min="3586" max="3839" width="9.140625" style="69"/>
+    <col min="3840" max="3840" width="4.42578125" style="69" customWidth="1"/>
+    <col min="3841" max="3841" width="113.5703125" style="69" customWidth="1"/>
+    <col min="3842" max="4095" width="9.140625" style="69"/>
+    <col min="4096" max="4096" width="4.42578125" style="69" customWidth="1"/>
+    <col min="4097" max="4097" width="113.5703125" style="69" customWidth="1"/>
+    <col min="4098" max="4351" width="9.140625" style="69"/>
+    <col min="4352" max="4352" width="4.42578125" style="69" customWidth="1"/>
+    <col min="4353" max="4353" width="113.5703125" style="69" customWidth="1"/>
+    <col min="4354" max="4607" width="9.140625" style="69"/>
+    <col min="4608" max="4608" width="4.42578125" style="69" customWidth="1"/>
+    <col min="4609" max="4609" width="113.5703125" style="69" customWidth="1"/>
+    <col min="4610" max="4863" width="9.140625" style="69"/>
+    <col min="4864" max="4864" width="4.42578125" style="69" customWidth="1"/>
+    <col min="4865" max="4865" width="113.5703125" style="69" customWidth="1"/>
+    <col min="4866" max="5119" width="9.140625" style="69"/>
+    <col min="5120" max="5120" width="4.42578125" style="69" customWidth="1"/>
+    <col min="5121" max="5121" width="113.5703125" style="69" customWidth="1"/>
+    <col min="5122" max="5375" width="9.140625" style="69"/>
+    <col min="5376" max="5376" width="4.42578125" style="69" customWidth="1"/>
+    <col min="5377" max="5377" width="113.5703125" style="69" customWidth="1"/>
+    <col min="5378" max="5631" width="9.140625" style="69"/>
+    <col min="5632" max="5632" width="4.42578125" style="69" customWidth="1"/>
+    <col min="5633" max="5633" width="113.5703125" style="69" customWidth="1"/>
+    <col min="5634" max="5887" width="9.140625" style="69"/>
+    <col min="5888" max="5888" width="4.42578125" style="69" customWidth="1"/>
+    <col min="5889" max="5889" width="113.5703125" style="69" customWidth="1"/>
+    <col min="5890" max="6143" width="9.140625" style="69"/>
+    <col min="6144" max="6144" width="4.42578125" style="69" customWidth="1"/>
+    <col min="6145" max="6145" width="113.5703125" style="69" customWidth="1"/>
+    <col min="6146" max="6399" width="9.140625" style="69"/>
+    <col min="6400" max="6400" width="4.42578125" style="69" customWidth="1"/>
+    <col min="6401" max="6401" width="113.5703125" style="69" customWidth="1"/>
+    <col min="6402" max="6655" width="9.140625" style="69"/>
+    <col min="6656" max="6656" width="4.42578125" style="69" customWidth="1"/>
+    <col min="6657" max="6657" width="113.5703125" style="69" customWidth="1"/>
+    <col min="6658" max="6911" width="9.140625" style="69"/>
+    <col min="6912" max="6912" width="4.42578125" style="69" customWidth="1"/>
+    <col min="6913" max="6913" width="113.5703125" style="69" customWidth="1"/>
+    <col min="6914" max="7167" width="9.140625" style="69"/>
+    <col min="7168" max="7168" width="4.42578125" style="69" customWidth="1"/>
+    <col min="7169" max="7169" width="113.5703125" style="69" customWidth="1"/>
+    <col min="7170" max="7423" width="9.140625" style="69"/>
+    <col min="7424" max="7424" width="4.42578125" style="69" customWidth="1"/>
+    <col min="7425" max="7425" width="113.5703125" style="69" customWidth="1"/>
+    <col min="7426" max="7679" width="9.140625" style="69"/>
+    <col min="7680" max="7680" width="4.42578125" style="69" customWidth="1"/>
+    <col min="7681" max="7681" width="113.5703125" style="69" customWidth="1"/>
+    <col min="7682" max="7935" width="9.140625" style="69"/>
+    <col min="7936" max="7936" width="4.42578125" style="69" customWidth="1"/>
+    <col min="7937" max="7937" width="113.5703125" style="69" customWidth="1"/>
+    <col min="7938" max="8191" width="9.140625" style="69"/>
+    <col min="8192" max="8192" width="4.42578125" style="69" customWidth="1"/>
+    <col min="8193" max="8193" width="113.5703125" style="69" customWidth="1"/>
+    <col min="8194" max="8447" width="9.140625" style="69"/>
+    <col min="8448" max="8448" width="4.42578125" style="69" customWidth="1"/>
+    <col min="8449" max="8449" width="113.5703125" style="69" customWidth="1"/>
+    <col min="8450" max="8703" width="9.140625" style="69"/>
+    <col min="8704" max="8704" width="4.42578125" style="69" customWidth="1"/>
+    <col min="8705" max="8705" width="113.5703125" style="69" customWidth="1"/>
+    <col min="8706" max="8959" width="9.140625" style="69"/>
+    <col min="8960" max="8960" width="4.42578125" style="69" customWidth="1"/>
+    <col min="8961" max="8961" width="113.5703125" style="69" customWidth="1"/>
+    <col min="8962" max="9215" width="9.140625" style="69"/>
+    <col min="9216" max="9216" width="4.42578125" style="69" customWidth="1"/>
+    <col min="9217" max="9217" width="113.5703125" style="69" customWidth="1"/>
+    <col min="9218" max="9471" width="9.140625" style="69"/>
+    <col min="9472" max="9472" width="4.42578125" style="69" customWidth="1"/>
+    <col min="9473" max="9473" width="113.5703125" style="69" customWidth="1"/>
+    <col min="9474" max="9727" width="9.140625" style="69"/>
+    <col min="9728" max="9728" width="4.42578125" style="69" customWidth="1"/>
+    <col min="9729" max="9729" width="113.5703125" style="69" customWidth="1"/>
+    <col min="9730" max="9983" width="9.140625" style="69"/>
+    <col min="9984" max="9984" width="4.42578125" style="69" customWidth="1"/>
+    <col min="9985" max="9985" width="113.5703125" style="69" customWidth="1"/>
+    <col min="9986" max="10239" width="9.140625" style="69"/>
+    <col min="10240" max="10240" width="4.42578125" style="69" customWidth="1"/>
+    <col min="10241" max="10241" width="113.5703125" style="69" customWidth="1"/>
+    <col min="10242" max="10495" width="9.140625" style="69"/>
+    <col min="10496" max="10496" width="4.42578125" style="69" customWidth="1"/>
+    <col min="10497" max="10497" width="113.5703125" style="69" customWidth="1"/>
+    <col min="10498" max="10751" width="9.140625" style="69"/>
+    <col min="10752" max="10752" width="4.42578125" style="69" customWidth="1"/>
+    <col min="10753" max="10753" width="113.5703125" style="69" customWidth="1"/>
+    <col min="10754" max="11007" width="9.140625" style="69"/>
+    <col min="11008" max="11008" width="4.42578125" style="69" customWidth="1"/>
+    <col min="11009" max="11009" width="113.5703125" style="69" customWidth="1"/>
+    <col min="11010" max="11263" width="9.140625" style="69"/>
+    <col min="11264" max="11264" width="4.42578125" style="69" customWidth="1"/>
+    <col min="11265" max="11265" width="113.5703125" style="69" customWidth="1"/>
+    <col min="11266" max="11519" width="9.140625" style="69"/>
+    <col min="11520" max="11520" width="4.42578125" style="69" customWidth="1"/>
+    <col min="11521" max="11521" width="113.5703125" style="69" customWidth="1"/>
+    <col min="11522" max="11775" width="9.140625" style="69"/>
+    <col min="11776" max="11776" width="4.42578125" style="69" customWidth="1"/>
+    <col min="11777" max="11777" width="113.5703125" style="69" customWidth="1"/>
+    <col min="11778" max="12031" width="9.140625" style="69"/>
+    <col min="12032" max="12032" width="4.42578125" style="69" customWidth="1"/>
+    <col min="12033" max="12033" width="113.5703125" style="69" customWidth="1"/>
+    <col min="12034" max="12287" width="9.140625" style="69"/>
+    <col min="12288" max="12288" width="4.42578125" style="69" customWidth="1"/>
+    <col min="12289" max="12289" width="113.5703125" style="69" customWidth="1"/>
+    <col min="12290" max="12543" width="9.140625" style="69"/>
+    <col min="12544" max="12544" width="4.42578125" style="69" customWidth="1"/>
+    <col min="12545" max="12545" width="113.5703125" style="69" customWidth="1"/>
+    <col min="12546" max="12799" width="9.140625" style="69"/>
+    <col min="12800" max="12800" width="4.42578125" style="69" customWidth="1"/>
+    <col min="12801" max="12801" width="113.5703125" style="69" customWidth="1"/>
+    <col min="12802" max="13055" width="9.140625" style="69"/>
+    <col min="13056" max="13056" width="4.42578125" style="69" customWidth="1"/>
+    <col min="13057" max="13057" width="113.5703125" style="69" customWidth="1"/>
+    <col min="13058" max="13311" width="9.140625" style="69"/>
+    <col min="13312" max="13312" width="4.42578125" style="69" customWidth="1"/>
+    <col min="13313" max="13313" width="113.5703125" style="69" customWidth="1"/>
+    <col min="13314" max="13567" width="9.140625" style="69"/>
+    <col min="13568" max="13568" width="4.42578125" style="69" customWidth="1"/>
+    <col min="13569" max="13569" width="113.5703125" style="69" customWidth="1"/>
+    <col min="13570" max="13823" width="9.140625" style="69"/>
+    <col min="13824" max="13824" width="4.42578125" style="69" customWidth="1"/>
+    <col min="13825" max="13825" width="113.5703125" style="69" customWidth="1"/>
+    <col min="13826" max="14079" width="9.140625" style="69"/>
+    <col min="14080" max="14080" width="4.42578125" style="69" customWidth="1"/>
+    <col min="14081" max="14081" width="113.5703125" style="69" customWidth="1"/>
+    <col min="14082" max="14335" width="9.140625" style="69"/>
+    <col min="14336" max="14336" width="4.42578125" style="69" customWidth="1"/>
+    <col min="14337" max="14337" width="113.5703125" style="69" customWidth="1"/>
+    <col min="14338" max="14591" width="9.140625" style="69"/>
+    <col min="14592" max="14592" width="4.42578125" style="69" customWidth="1"/>
+    <col min="14593" max="14593" width="113.5703125" style="69" customWidth="1"/>
+    <col min="14594" max="14847" width="9.140625" style="69"/>
+    <col min="14848" max="14848" width="4.42578125" style="69" customWidth="1"/>
+    <col min="14849" max="14849" width="113.5703125" style="69" customWidth="1"/>
+    <col min="14850" max="15103" width="9.140625" style="69"/>
+    <col min="15104" max="15104" width="4.42578125" style="69" customWidth="1"/>
+    <col min="15105" max="15105" width="113.5703125" style="69" customWidth="1"/>
+    <col min="15106" max="15359" width="9.140625" style="69"/>
+    <col min="15360" max="15360" width="4.42578125" style="69" customWidth="1"/>
+    <col min="15361" max="15361" width="113.5703125" style="69" customWidth="1"/>
+    <col min="15362" max="15615" width="9.140625" style="69"/>
+    <col min="15616" max="15616" width="4.42578125" style="69" customWidth="1"/>
+    <col min="15617" max="15617" width="113.5703125" style="69" customWidth="1"/>
+    <col min="15618" max="15871" width="9.140625" style="69"/>
+    <col min="15872" max="15872" width="4.42578125" style="69" customWidth="1"/>
+    <col min="15873" max="15873" width="113.5703125" style="69" customWidth="1"/>
+    <col min="15874" max="16127" width="9.140625" style="69"/>
+    <col min="16128" max="16128" width="4.42578125" style="69" customWidth="1"/>
+    <col min="16129" max="16129" width="113.5703125" style="69" customWidth="1"/>
+    <col min="16130" max="16384" width="9.140625" style="69"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A2" s="68"/>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A6" s="70" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A7" s="70" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A8" s="69" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A9" s="70" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A10" s="70"/>
+    </row>
+    <row r="11" spans="1:1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="71" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A12" s="70"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A17" s="72" t="s">
+        <v>96</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:N124"/>
+  <sheetViews>
+    <sheetView topLeftCell="A115" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D139" sqref="D139"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="25" style="48" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="26"/>
+    <col min="1" max="1" width="25" style="40" customWidth="1"/>
+    <col min="2" max="2" width="7.7109375" style="40" customWidth="1"/>
+    <col min="3" max="3" width="11.5703125" style="40" customWidth="1"/>
+    <col min="4" max="4" width="11.85546875" style="40" customWidth="1"/>
+    <col min="5" max="5" width="10.42578125" style="40" customWidth="1"/>
+    <col min="6" max="6" width="11.5703125" style="40" customWidth="1"/>
+    <col min="7" max="7" width="12.5703125" style="40" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12" style="40" customWidth="1"/>
+    <col min="9" max="9" width="11.5703125" style="40" customWidth="1"/>
+    <col min="10" max="10" width="13.85546875" style="40" customWidth="1"/>
+    <col min="11" max="11" width="11.28515625" style="40" customWidth="1"/>
+    <col min="12" max="12" width="13.42578125" style="40" customWidth="1"/>
+    <col min="13" max="13" width="15.85546875" style="40" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="48" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="58" t="s">
+    <row r="1" spans="1:14" s="40" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="73" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
+      <c r="J1" s="73"/>
+      <c r="K1" s="73"/>
+      <c r="L1" s="73"/>
+      <c r="M1" s="73"/>
+    </row>
+    <row r="2" spans="1:14" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="41"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+    </row>
+    <row r="3" spans="1:14" s="40" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="1"/>
+      <c r="B3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J3" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="L3" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M3" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="N3" s="42"/>
+    </row>
+    <row r="4" spans="1:14" s="12" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="45">
+        <v>356</v>
+      </c>
+      <c r="C4" s="4">
+        <v>948</v>
+      </c>
+      <c r="D4" s="33">
+        <v>1539</v>
+      </c>
+      <c r="E4" s="45">
+        <v>2130</v>
+      </c>
+      <c r="F4" s="33">
+        <v>2827</v>
+      </c>
+      <c r="G4" s="33">
+        <v>3524</v>
+      </c>
+      <c r="H4" s="33"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="14"/>
+      <c r="K4" s="14"/>
+      <c r="L4" s="14"/>
+      <c r="M4" s="14"/>
+    </row>
+    <row r="5" spans="1:14" s="12" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="45">
+        <v>269</v>
+      </c>
+      <c r="C5" s="4">
+        <v>713</v>
+      </c>
+      <c r="D5" s="33">
+        <v>1157</v>
+      </c>
+      <c r="E5" s="45">
+        <v>1601</v>
+      </c>
+      <c r="F5" s="33">
+        <v>2035</v>
+      </c>
+      <c r="G5" s="33">
+        <v>2470</v>
+      </c>
+      <c r="H5" s="33"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="30"/>
+      <c r="L5" s="4"/>
+      <c r="M5" s="4"/>
+    </row>
+    <row r="6" spans="1:14" s="12" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="45">
+        <v>2</v>
+      </c>
+      <c r="C6" s="4">
+        <v>14</v>
+      </c>
+      <c r="D6" s="33">
+        <v>26</v>
+      </c>
+      <c r="E6" s="45">
+        <v>38</v>
+      </c>
+      <c r="F6" s="33">
+        <v>110</v>
+      </c>
+      <c r="G6" s="33">
+        <v>182</v>
+      </c>
+      <c r="H6" s="33"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+    </row>
+    <row r="7" spans="1:14" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E7" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="F7" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="G7" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="H7" s="33"/>
+      <c r="I7" s="4"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="30"/>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4"/>
+    </row>
+    <row r="8" spans="1:14" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="45">
+        <v>23</v>
+      </c>
+      <c r="C8" s="4">
+        <v>39</v>
+      </c>
+      <c r="D8" s="33">
+        <v>56</v>
+      </c>
+      <c r="E8" s="45">
+        <v>73</v>
+      </c>
+      <c r="F8" s="33">
+        <v>96</v>
+      </c>
+      <c r="G8" s="33">
+        <v>120</v>
+      </c>
+      <c r="H8" s="33"/>
+      <c r="I8" s="4"/>
+      <c r="J8" s="4"/>
+      <c r="K8" s="30"/>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4"/>
+    </row>
+    <row r="9" spans="1:14" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D9" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="F9" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="G9" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="H9" s="33"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="30"/>
+      <c r="L9" s="4"/>
+      <c r="M9" s="4"/>
+    </row>
+    <row r="10" spans="1:14" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D10" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="E10" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="G10" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="H10" s="33"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="30"/>
+      <c r="L10" s="4"/>
+      <c r="M10" s="4"/>
+    </row>
+    <row r="11" spans="1:14" s="12" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="45">
+        <v>3</v>
+      </c>
+      <c r="C11" s="4">
+        <v>17</v>
+      </c>
+      <c r="D11" s="33">
+        <v>31</v>
+      </c>
+      <c r="E11" s="45">
+        <v>46</v>
+      </c>
+      <c r="F11" s="33">
+        <v>49</v>
+      </c>
+      <c r="G11" s="33">
+        <v>52</v>
+      </c>
+      <c r="H11" s="33"/>
+      <c r="I11" s="4"/>
+      <c r="J11" s="4"/>
+      <c r="K11" s="4"/>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4"/>
+    </row>
+    <row r="12" spans="1:14" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="15">
+        <v>34</v>
+      </c>
+      <c r="C12" s="4">
+        <v>39</v>
+      </c>
+      <c r="D12" s="33">
+        <v>44</v>
+      </c>
+      <c r="E12" s="45">
+        <v>48</v>
+      </c>
+      <c r="F12" s="33">
+        <v>54</v>
+      </c>
+      <c r="G12" s="33">
+        <v>59</v>
+      </c>
+      <c r="H12" s="33"/>
+      <c r="I12" s="4"/>
+      <c r="J12" s="4"/>
+      <c r="K12" s="30"/>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4"/>
+    </row>
+    <row r="13" spans="1:14" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E13" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="F13" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="G13" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="H13" s="5"/>
+      <c r="I13" s="4"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="30"/>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4"/>
+    </row>
+    <row r="14" spans="1:14" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E14" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="F14" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="G14" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="4"/>
+      <c r="K14" s="30"/>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4"/>
+    </row>
+    <row r="15" spans="1:14" s="12" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="5">
+        <v>355</v>
+      </c>
+      <c r="C15" s="4">
+        <v>944</v>
+      </c>
+      <c r="D15" s="4">
+        <v>1534</v>
+      </c>
+      <c r="E15" s="45">
+        <v>2124</v>
+      </c>
+      <c r="F15" s="33">
+        <v>2819</v>
+      </c>
+      <c r="G15" s="33">
+        <v>3514</v>
+      </c>
+      <c r="H15" s="33"/>
+      <c r="I15" s="4"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="30"/>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4"/>
+    </row>
+    <row r="16" spans="1:14" s="12" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="5">
+        <v>269</v>
+      </c>
+      <c r="C16" s="4">
+        <v>712</v>
+      </c>
+      <c r="D16" s="4">
+        <v>1156</v>
+      </c>
+      <c r="E16" s="4">
+        <v>1600</v>
+      </c>
+      <c r="F16" s="33">
+        <v>2034</v>
+      </c>
+      <c r="G16" s="33">
+        <v>2468</v>
+      </c>
+      <c r="H16" s="33"/>
+      <c r="I16" s="4"/>
+      <c r="J16" s="4"/>
+      <c r="K16" s="30"/>
+      <c r="L16" s="4"/>
+      <c r="M16" s="4"/>
+    </row>
+    <row r="17" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="5">
+        <v>1</v>
+      </c>
+      <c r="C17" s="4">
+        <v>12</v>
+      </c>
+      <c r="D17" s="4">
+        <v>23</v>
+      </c>
+      <c r="E17" s="4">
+        <v>33</v>
+      </c>
+      <c r="F17" s="33">
+        <v>104</v>
+      </c>
+      <c r="G17" s="33">
+        <v>174</v>
+      </c>
+      <c r="H17" s="33"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="4"/>
+      <c r="K17" s="30"/>
+      <c r="L17" s="4"/>
+      <c r="M17" s="4"/>
+    </row>
+    <row r="18" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F18" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="G18" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="H18" s="33"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="4"/>
+      <c r="K18" s="30"/>
+      <c r="L18" s="4"/>
+      <c r="M18" s="4"/>
+    </row>
+    <row r="19" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="5">
+        <v>23</v>
+      </c>
+      <c r="C19" s="4">
+        <v>39</v>
+      </c>
+      <c r="D19" s="4">
+        <v>56</v>
+      </c>
+      <c r="E19" s="4">
+        <v>73</v>
+      </c>
+      <c r="F19" s="33">
+        <v>96</v>
+      </c>
+      <c r="G19" s="33">
+        <v>120</v>
+      </c>
+      <c r="H19" s="33"/>
+      <c r="I19" s="4"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="14"/>
+      <c r="L19" s="4"/>
+      <c r="M19" s="15"/>
+    </row>
+    <row r="20" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D20" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F20" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="G20" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="H20" s="33"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="15"/>
+      <c r="K20" s="30"/>
+      <c r="L20" s="15"/>
+      <c r="M20" s="4"/>
+    </row>
+    <row r="21" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F21" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="G21" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="H21" s="33"/>
+      <c r="I21" s="4"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="30"/>
+      <c r="L21" s="4"/>
+      <c r="M21" s="4"/>
+    </row>
+    <row r="22" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="5">
+        <v>3</v>
+      </c>
+      <c r="C22" s="4">
+        <v>17</v>
+      </c>
+      <c r="D22" s="4">
+        <v>44</v>
+      </c>
+      <c r="E22" s="4">
+        <v>48</v>
+      </c>
+      <c r="F22" s="33">
+        <v>54</v>
+      </c>
+      <c r="G22" s="33">
+        <v>59</v>
+      </c>
+      <c r="H22" s="33"/>
+      <c r="I22" s="4"/>
+      <c r="J22" s="4"/>
+      <c r="K22" s="30"/>
+      <c r="L22" s="4"/>
+      <c r="M22" s="4"/>
+    </row>
+    <row r="23" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="5">
+        <v>34</v>
+      </c>
+      <c r="C23" s="4">
+        <v>39</v>
+      </c>
+      <c r="D23" s="4">
+        <v>53</v>
+      </c>
+      <c r="E23" s="4">
+        <v>72</v>
+      </c>
+      <c r="F23" s="33">
+        <v>87</v>
+      </c>
+      <c r="G23" s="33">
+        <v>102</v>
+      </c>
+      <c r="H23" s="33"/>
+      <c r="I23" s="4"/>
+      <c r="J23" s="4"/>
+      <c r="K23" s="30"/>
+      <c r="L23" s="4"/>
+      <c r="M23" s="4"/>
+    </row>
+    <row r="24" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F24" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="G24" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="35"/>
+      <c r="L24" s="4"/>
+      <c r="M24" s="4"/>
+    </row>
+    <row r="25" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F25" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="G25" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="35"/>
+      <c r="L25" s="4"/>
+      <c r="M25" s="4"/>
+    </row>
+    <row r="26" spans="1:13" s="12" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="F26" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="35"/>
+      <c r="L26" s="4"/>
+      <c r="M26" s="4"/>
+    </row>
+    <row r="27" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="35"/>
+      <c r="L27" s="4"/>
+      <c r="M27" s="4"/>
+    </row>
+    <row r="28" spans="1:13" s="12" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="B28" s="5">
+        <v>274</v>
+      </c>
+      <c r="C28" s="4">
+        <v>536</v>
+      </c>
+      <c r="D28" s="4">
+        <v>770</v>
+      </c>
+      <c r="E28" s="4">
+        <v>990</v>
+      </c>
+      <c r="F28" s="4">
+        <v>1198</v>
+      </c>
+      <c r="G28" s="33">
+        <v>1434</v>
+      </c>
+      <c r="H28" s="33"/>
+      <c r="I28" s="4"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="30"/>
+      <c r="L28" s="4"/>
+      <c r="M28" s="4"/>
+    </row>
+    <row r="29" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="5">
+        <v>271</v>
+      </c>
+      <c r="C29" s="4">
+        <v>531</v>
+      </c>
+      <c r="D29" s="4">
+        <v>762</v>
+      </c>
+      <c r="E29" s="4">
+        <v>980</v>
+      </c>
+      <c r="F29" s="34">
+        <v>1186</v>
+      </c>
+      <c r="G29" s="33">
+        <v>1420</v>
+      </c>
+      <c r="H29" s="33"/>
+      <c r="I29" s="4"/>
+      <c r="J29" s="4"/>
+      <c r="K29" s="30"/>
+      <c r="L29" s="4"/>
+      <c r="M29" s="4"/>
+    </row>
+    <row r="30" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G30" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="H30" s="33"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="4"/>
+      <c r="K30" s="30"/>
+      <c r="L30" s="4"/>
+      <c r="M30" s="4"/>
+    </row>
+    <row r="31" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G31" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="H31" s="33"/>
+      <c r="I31" s="5"/>
+      <c r="J31" s="5"/>
+      <c r="K31" s="30"/>
+      <c r="L31" s="4"/>
+      <c r="M31" s="4"/>
+    </row>
+    <row r="32" spans="1:13" s="12" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A32" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="B32" s="5">
+        <v>47</v>
+      </c>
+      <c r="C32" s="4">
+        <v>101</v>
+      </c>
+      <c r="D32" s="4">
+        <v>140</v>
+      </c>
+      <c r="E32" s="4">
+        <v>184</v>
+      </c>
+      <c r="F32" s="4">
+        <v>233</v>
+      </c>
+      <c r="G32" s="33">
+        <v>266</v>
+      </c>
+      <c r="H32" s="33"/>
+      <c r="I32" s="4"/>
+      <c r="J32" s="5"/>
+      <c r="K32" s="30"/>
+      <c r="L32" s="4"/>
+      <c r="M32" s="4"/>
+    </row>
+    <row r="33" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B33" s="5">
+        <v>47</v>
+      </c>
+      <c r="C33" s="4">
+        <v>101</v>
+      </c>
+      <c r="D33" s="4">
+        <v>140</v>
+      </c>
+      <c r="E33" s="4">
+        <v>184</v>
+      </c>
+      <c r="F33" s="34">
+        <v>233</v>
+      </c>
+      <c r="G33" s="4">
+        <v>266</v>
+      </c>
+      <c r="H33" s="4"/>
+      <c r="I33" s="4"/>
+      <c r="J33" s="4"/>
+      <c r="K33" s="30"/>
+      <c r="L33" s="4"/>
+      <c r="M33" s="4"/>
+    </row>
+    <row r="34" spans="1:13" s="12" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G34" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="H34" s="4"/>
+      <c r="I34" s="4"/>
+      <c r="J34" s="4"/>
+      <c r="K34" s="30"/>
+      <c r="L34" s="4"/>
+      <c r="M34" s="4"/>
+    </row>
+    <row r="35" spans="1:13" s="12" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="H35" s="5"/>
+      <c r="I35" s="5"/>
+      <c r="J35" s="5"/>
+      <c r="K35" s="35"/>
+      <c r="L35" s="4"/>
+      <c r="M35" s="4"/>
+    </row>
+    <row r="36" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="F36" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="H36" s="5"/>
+      <c r="I36" s="5"/>
+      <c r="J36" s="5"/>
+      <c r="K36" s="35"/>
+      <c r="L36" s="4"/>
+      <c r="M36" s="15"/>
+    </row>
+    <row r="37" spans="1:13" s="12" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A37" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="B37" s="5">
+        <v>2966</v>
+      </c>
+      <c r="C37" s="4">
+        <v>5744</v>
+      </c>
+      <c r="D37" s="4">
+        <v>8587</v>
+      </c>
+      <c r="E37" s="4">
+        <v>11567</v>
+      </c>
+      <c r="F37" s="4">
+        <v>14546</v>
+      </c>
+      <c r="G37" s="33">
+        <v>17492</v>
+      </c>
+      <c r="H37" s="33"/>
+      <c r="I37" s="4"/>
+      <c r="J37" s="5"/>
+      <c r="K37" s="30"/>
+      <c r="L37" s="4"/>
+      <c r="M37" s="4"/>
+    </row>
+    <row r="38" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B38" s="5">
+        <v>1439</v>
+      </c>
+      <c r="C38" s="4">
+        <v>2778</v>
+      </c>
+      <c r="D38" s="4">
+        <v>4164</v>
+      </c>
+      <c r="E38" s="4">
+        <v>5687</v>
+      </c>
+      <c r="F38" s="4">
+        <v>7142</v>
+      </c>
+      <c r="G38" s="33">
+        <v>8576</v>
+      </c>
+      <c r="H38" s="33"/>
+      <c r="I38" s="4"/>
+      <c r="J38" s="4"/>
+      <c r="K38" s="30"/>
+      <c r="L38" s="4"/>
+      <c r="M38" s="4"/>
+    </row>
+    <row r="39" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G39" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="H39" s="33"/>
+      <c r="I39" s="4"/>
+      <c r="J39" s="4"/>
+      <c r="K39" s="30"/>
+      <c r="L39" s="4"/>
+      <c r="M39" s="4"/>
+    </row>
+    <row r="40" spans="1:13" s="12" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="B40" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G40" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="H40" s="33"/>
+      <c r="I40" s="4"/>
+      <c r="J40" s="14"/>
+      <c r="K40" s="30"/>
+      <c r="L40" s="14"/>
+      <c r="M40" s="4"/>
+    </row>
+    <row r="41" spans="1:13" s="12" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B41" s="5">
+        <v>1245</v>
+      </c>
+      <c r="C41" s="4">
+        <v>2407</v>
+      </c>
+      <c r="D41" s="4">
+        <v>3570</v>
+      </c>
+      <c r="E41" s="4">
+        <v>4732</v>
+      </c>
+      <c r="F41" s="4">
+        <v>5979</v>
+      </c>
+      <c r="G41" s="33">
+        <v>7227</v>
+      </c>
+      <c r="H41" s="33"/>
+      <c r="I41" s="4"/>
+      <c r="J41" s="4"/>
+      <c r="K41" s="14"/>
+      <c r="L41" s="4"/>
+      <c r="M41" s="5"/>
+    </row>
+    <row r="42" spans="1:13" s="12" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F42" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G42" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="H42" s="33"/>
+      <c r="I42" s="4"/>
+      <c r="J42" s="4"/>
+      <c r="K42" s="36"/>
+      <c r="L42" s="4"/>
+      <c r="M42" s="5"/>
+    </row>
+    <row r="43" spans="1:13" s="12" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G43" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="H43" s="33"/>
+      <c r="I43" s="4"/>
+      <c r="J43" s="5"/>
+      <c r="K43" s="36"/>
+      <c r="L43" s="4"/>
+      <c r="M43" s="15"/>
+    </row>
+    <row r="44" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="B44" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G44" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="H44" s="33"/>
+      <c r="I44" s="4"/>
+      <c r="J44" s="5"/>
+      <c r="K44" s="35"/>
+      <c r="L44" s="4"/>
+      <c r="M44" s="4"/>
+    </row>
+    <row r="45" spans="1:13" s="12" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A45" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B45" s="5">
+        <v>40</v>
+      </c>
+      <c r="C45" s="4">
+        <v>78</v>
+      </c>
+      <c r="D45" s="5">
+        <v>126</v>
+      </c>
+      <c r="E45" s="4">
+        <v>163</v>
+      </c>
+      <c r="F45" s="5">
+        <v>202</v>
+      </c>
+      <c r="G45" s="33">
+        <v>240</v>
+      </c>
+      <c r="H45" s="33"/>
+      <c r="I45" s="5"/>
+      <c r="J45" s="4"/>
+      <c r="K45" s="35"/>
+      <c r="L45" s="4"/>
+      <c r="M45" s="4"/>
+    </row>
+    <row r="46" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G46" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="H46" s="33"/>
+      <c r="I46" s="5"/>
+      <c r="J46" s="4"/>
+      <c r="K46" s="35"/>
+      <c r="L46" s="4"/>
+      <c r="M46" s="4"/>
+    </row>
+    <row r="47" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G47" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="H47" s="33"/>
+      <c r="I47" s="5"/>
+      <c r="J47" s="4"/>
+      <c r="K47" s="35"/>
+      <c r="L47" s="4"/>
+      <c r="M47" s="4"/>
+    </row>
+    <row r="48" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G48" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="H48" s="33"/>
+      <c r="I48" s="5"/>
+      <c r="J48" s="5"/>
+      <c r="K48" s="35"/>
+      <c r="L48" s="4"/>
+      <c r="M48" s="4"/>
+    </row>
+    <row r="49" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B49" s="5">
+        <v>102</v>
+      </c>
+      <c r="C49" s="4">
+        <v>251</v>
+      </c>
+      <c r="D49" s="5">
+        <v>412</v>
+      </c>
+      <c r="E49" s="4">
+        <v>564</v>
+      </c>
+      <c r="F49" s="5">
+        <v>721</v>
+      </c>
+      <c r="G49" s="33">
+        <v>856</v>
+      </c>
+      <c r="H49" s="33"/>
+      <c r="I49" s="5"/>
+      <c r="J49" s="5"/>
+      <c r="K49" s="35"/>
+      <c r="L49" s="4"/>
+      <c r="M49" s="4"/>
+    </row>
+    <row r="50" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B50" s="5">
+        <v>41</v>
+      </c>
+      <c r="C50" s="4">
+        <v>79</v>
+      </c>
+      <c r="D50" s="5">
+        <v>119</v>
+      </c>
+      <c r="E50" s="4">
+        <v>167</v>
+      </c>
+      <c r="F50" s="5">
+        <v>214</v>
+      </c>
+      <c r="G50" s="33">
+        <v>258</v>
+      </c>
+      <c r="H50" s="33"/>
+      <c r="I50" s="5"/>
+      <c r="J50" s="4"/>
+      <c r="K50" s="35"/>
+      <c r="L50" s="4"/>
+      <c r="M50" s="4"/>
+    </row>
+    <row r="51" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E51" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G51" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="H51" s="33"/>
+      <c r="I51" s="5"/>
+      <c r="J51" s="4"/>
+      <c r="K51" s="35"/>
+      <c r="L51" s="4"/>
+      <c r="M51" s="4"/>
+    </row>
+    <row r="52" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="B52" s="5">
         <v>61</v>
       </c>
-      <c r="B1" s="58"/>
-[...29 lines deleted...]
-      <c r="B3" s="4" t="s">
+      <c r="C52" s="4">
+        <v>172</v>
+      </c>
+      <c r="D52" s="5">
+        <v>293</v>
+      </c>
+      <c r="E52" s="4">
+        <v>397</v>
+      </c>
+      <c r="F52" s="5">
+        <v>507</v>
+      </c>
+      <c r="G52" s="33">
+        <v>598</v>
+      </c>
+      <c r="H52" s="33"/>
+      <c r="I52" s="5"/>
+      <c r="J52" s="5"/>
+      <c r="K52" s="36"/>
+      <c r="L52" s="5"/>
+      <c r="M52" s="14"/>
+    </row>
+    <row r="53" spans="1:13" s="12" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A53" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="B53" s="5">
+        <v>75</v>
+      </c>
+      <c r="C53" s="4">
+        <v>198</v>
+      </c>
+      <c r="D53" s="4">
+        <v>334</v>
+      </c>
+      <c r="E53" s="4">
+        <v>457</v>
+      </c>
+      <c r="F53" s="4">
+        <v>587</v>
+      </c>
+      <c r="G53" s="33">
+        <v>694</v>
+      </c>
+      <c r="H53" s="33"/>
+      <c r="I53" s="4"/>
+      <c r="J53" s="5"/>
+      <c r="K53" s="35"/>
+      <c r="L53" s="5"/>
+      <c r="M53" s="4"/>
+    </row>
+    <row r="54" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B54" s="5">
+        <v>14</v>
+      </c>
+      <c r="C54" s="4">
+        <v>26</v>
+      </c>
+      <c r="D54" s="4">
+        <v>41</v>
+      </c>
+      <c r="E54" s="4">
+        <v>60</v>
+      </c>
+      <c r="F54" s="4">
+        <v>80</v>
+      </c>
+      <c r="G54" s="33">
+        <v>96</v>
+      </c>
+      <c r="H54" s="33"/>
+      <c r="I54" s="4"/>
+      <c r="J54" s="5"/>
+      <c r="K54" s="35"/>
+      <c r="L54" s="5"/>
+      <c r="M54" s="4"/>
+    </row>
+    <row r="55" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E55" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F55" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G55" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="H55" s="33"/>
+      <c r="I55" s="4"/>
+      <c r="J55" s="5"/>
+      <c r="K55" s="35"/>
+      <c r="L55" s="5"/>
+      <c r="M55" s="4"/>
+    </row>
+    <row r="56" spans="1:13" s="12" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="B56" s="5">
+        <v>61</v>
+      </c>
+      <c r="C56" s="4">
+        <v>172</v>
+      </c>
+      <c r="D56" s="4">
+        <v>293</v>
+      </c>
+      <c r="E56" s="4">
+        <v>397</v>
+      </c>
+      <c r="F56" s="4">
+        <v>507</v>
+      </c>
+      <c r="G56" s="33">
+        <v>598</v>
+      </c>
+      <c r="H56" s="33"/>
+      <c r="I56" s="4"/>
+      <c r="J56" s="15"/>
+      <c r="K56" s="35"/>
+      <c r="L56" s="15"/>
+      <c r="M56" s="4"/>
+    </row>
+    <row r="57" spans="1:13" s="12" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B57" s="5">
+        <v>27</v>
+      </c>
+      <c r="C57" s="4">
+        <v>53</v>
+      </c>
+      <c r="D57" s="4">
+        <v>78</v>
+      </c>
+      <c r="E57" s="4">
+        <v>106</v>
+      </c>
+      <c r="F57" s="4">
+        <v>134</v>
+      </c>
+      <c r="G57" s="4">
+        <v>162</v>
+      </c>
+      <c r="H57" s="4"/>
+      <c r="I57" s="4"/>
+      <c r="J57" s="4"/>
+      <c r="K57" s="35"/>
+      <c r="L57" s="4"/>
+      <c r="M57" s="4"/>
+    </row>
+    <row r="58" spans="1:13" s="12" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B58" s="5">
+        <v>27</v>
+      </c>
+      <c r="C58" s="4">
+        <v>53</v>
+      </c>
+      <c r="D58" s="4">
+        <v>78</v>
+      </c>
+      <c r="E58" s="4">
+        <v>106</v>
+      </c>
+      <c r="F58" s="4">
+        <v>134</v>
+      </c>
+      <c r="G58" s="4">
+        <v>162</v>
+      </c>
+      <c r="H58" s="4"/>
+      <c r="I58" s="4"/>
+      <c r="J58" s="4"/>
+      <c r="K58" s="35"/>
+      <c r="L58" s="4"/>
+      <c r="M58" s="4"/>
+    </row>
+    <row r="59" spans="1:13" s="12" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B59" s="5">
+        <v>9425</v>
+      </c>
+      <c r="C59" s="4">
+        <v>18631</v>
+      </c>
+      <c r="D59" s="4">
+        <v>28616</v>
+      </c>
+      <c r="E59" s="4">
+        <v>38565</v>
+      </c>
+      <c r="F59" s="4">
+        <v>48342</v>
+      </c>
+      <c r="G59" s="4">
+        <v>54501</v>
+      </c>
+      <c r="H59" s="33"/>
+      <c r="I59" s="4"/>
+      <c r="J59" s="4"/>
+      <c r="K59" s="30"/>
+      <c r="L59" s="4"/>
+      <c r="M59" s="4"/>
+    </row>
+    <row r="60" spans="1:13" s="12" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B60" s="5">
+        <v>9125</v>
+      </c>
+      <c r="C60" s="4">
+        <v>18031</v>
+      </c>
+      <c r="D60" s="4">
+        <v>27716</v>
+      </c>
+      <c r="E60" s="4">
+        <v>37365</v>
+      </c>
+      <c r="F60" s="4">
+        <v>46919</v>
+      </c>
+      <c r="G60" s="4">
+        <v>52855</v>
+      </c>
+      <c r="H60" s="33"/>
+      <c r="I60" s="4"/>
+      <c r="J60" s="4"/>
+      <c r="K60" s="30"/>
+      <c r="L60" s="4"/>
+      <c r="M60" s="4"/>
+    </row>
+    <row r="61" spans="1:13" s="12" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B61" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D61" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E61" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F61" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="G61" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H61" s="33"/>
+      <c r="I61" s="6"/>
+      <c r="J61" s="4"/>
+      <c r="K61" s="36"/>
+      <c r="L61" s="4"/>
+      <c r="M61" s="15"/>
+    </row>
+    <row r="62" spans="1:13" s="12" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C62" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E62" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F62" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G62" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="H62" s="4"/>
+      <c r="I62" s="4"/>
+      <c r="J62" s="4"/>
+      <c r="K62" s="35"/>
+      <c r="L62" s="4"/>
+      <c r="M62" s="4"/>
+    </row>
+    <row r="63" spans="1:13" s="12" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A63" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E63" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F63" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G63" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="H63" s="4"/>
+      <c r="I63" s="4"/>
+      <c r="J63" s="4"/>
+      <c r="K63" s="35"/>
+      <c r="L63" s="4"/>
+      <c r="M63" s="4"/>
+    </row>
+    <row r="64" spans="1:13" s="12" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C64" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E64" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F64" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G64" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="H64" s="4"/>
+      <c r="I64" s="4"/>
+      <c r="J64" s="4"/>
+      <c r="K64" s="35"/>
+      <c r="L64" s="4"/>
+      <c r="M64" s="4"/>
+    </row>
+    <row r="65" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B65" s="45">
+        <v>1901</v>
+      </c>
+      <c r="C65" s="4">
+        <v>4018</v>
+      </c>
+      <c r="D65" s="4">
+        <v>6030</v>
+      </c>
+      <c r="E65" s="4">
+        <v>8082</v>
+      </c>
+      <c r="F65" s="4">
+        <v>10116</v>
+      </c>
+      <c r="G65" s="4">
+        <v>12122</v>
+      </c>
+      <c r="H65" s="33"/>
+      <c r="I65" s="4"/>
+      <c r="J65" s="4"/>
+      <c r="K65" s="30"/>
+      <c r="L65" s="4"/>
+      <c r="M65" s="4"/>
+    </row>
+    <row r="66" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B66" s="45">
+        <v>1272</v>
+      </c>
+      <c r="C66" s="4">
+        <v>2699</v>
+      </c>
+      <c r="D66" s="4">
+        <v>4022</v>
+      </c>
+      <c r="E66" s="4">
+        <v>5385</v>
+      </c>
+      <c r="F66" s="4">
+        <v>6747</v>
+      </c>
+      <c r="G66" s="4">
+        <v>8080</v>
+      </c>
+      <c r="H66" s="33"/>
+      <c r="I66" s="4"/>
+      <c r="J66" s="4"/>
+      <c r="K66" s="30"/>
+      <c r="L66" s="14"/>
+      <c r="M66" s="4"/>
+    </row>
+    <row r="67" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B67" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="C67" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E67" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F67" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G67" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="H67" s="4"/>
+      <c r="I67" s="4"/>
+      <c r="J67" s="4"/>
+      <c r="K67" s="35"/>
+      <c r="L67" s="4"/>
+      <c r="M67" s="4"/>
+    </row>
+    <row r="68" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B68" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E68" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F68" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G68" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="H68" s="4"/>
+      <c r="I68" s="4"/>
+      <c r="J68" s="4"/>
+      <c r="K68" s="35"/>
+      <c r="L68" s="4"/>
+      <c r="M68" s="4"/>
+    </row>
+    <row r="69" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="B69" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E69" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F69" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G69" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="H69" s="4"/>
+      <c r="I69" s="4"/>
+      <c r="J69" s="4"/>
+      <c r="K69" s="35"/>
+      <c r="L69" s="4"/>
+      <c r="M69" s="4"/>
+    </row>
+    <row r="70" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="B70" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="C70" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D70" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E70" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F70" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G70" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="H70" s="4"/>
+      <c r="I70" s="4"/>
+      <c r="J70" s="4"/>
+      <c r="K70" s="36"/>
+      <c r="L70" s="4"/>
+      <c r="M70" s="4"/>
+    </row>
+    <row r="71" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="B71" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="C71" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D71" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E71" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F71" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G71" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="H71" s="4"/>
+      <c r="I71" s="4"/>
+      <c r="J71" s="4"/>
+      <c r="K71" s="35"/>
+      <c r="L71" s="4"/>
+      <c r="M71" s="4"/>
+    </row>
+    <row r="72" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B72" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="C72" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D72" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E72" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F72" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G72" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="H72" s="4"/>
+      <c r="I72" s="4"/>
+      <c r="J72" s="4"/>
+      <c r="K72" s="35"/>
+      <c r="L72" s="4"/>
+      <c r="M72" s="4"/>
+    </row>
+    <row r="73" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="B73" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="C73" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D73" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E73" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F73" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G73" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="H73" s="4"/>
+      <c r="I73" s="4"/>
+      <c r="J73" s="4"/>
+      <c r="K73" s="35"/>
+      <c r="L73" s="4"/>
+      <c r="M73" s="4"/>
+    </row>
+    <row r="74" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="B74" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="C74" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D74" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E74" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F74" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G74" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="H74" s="4"/>
+      <c r="I74" s="4"/>
+      <c r="J74" s="4"/>
+      <c r="K74" s="35"/>
+      <c r="L74" s="4"/>
+      <c r="M74" s="4"/>
+    </row>
+    <row r="75" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="B75" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E75" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F75" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G75" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="H75" s="4"/>
+      <c r="I75" s="4"/>
+      <c r="J75" s="4"/>
+      <c r="K75" s="36"/>
+      <c r="L75" s="4"/>
+      <c r="M75" s="4"/>
+    </row>
+    <row r="76" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="B76" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="C76" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D76" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E76" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F76" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G76" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="H76" s="4"/>
+      <c r="I76" s="4"/>
+      <c r="J76" s="4"/>
+      <c r="K76" s="35"/>
+      <c r="L76" s="4"/>
+      <c r="M76" s="4"/>
+    </row>
+    <row r="77" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="B77" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="C77" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E77" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F77" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G77" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="H77" s="4"/>
+      <c r="I77" s="4"/>
+      <c r="J77" s="4"/>
+      <c r="K77" s="35"/>
+      <c r="L77" s="4"/>
+      <c r="M77" s="4"/>
+    </row>
+    <row r="78" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="B78" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="C78" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E78" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F78" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G78" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="H78" s="4"/>
+      <c r="I78" s="4"/>
+      <c r="J78" s="4"/>
+      <c r="K78" s="36"/>
+      <c r="L78" s="4"/>
+      <c r="M78" s="4"/>
+    </row>
+    <row r="79" spans="1:13" s="12" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A79" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B79" s="5">
+        <v>329</v>
+      </c>
+      <c r="C79" s="4">
+        <v>689</v>
+      </c>
+      <c r="D79" s="4">
+        <v>1154</v>
+      </c>
+      <c r="E79" s="4">
+        <v>1498</v>
+      </c>
+      <c r="F79" s="4">
+        <v>1884</v>
+      </c>
+      <c r="G79" s="4">
+        <v>2345</v>
+      </c>
+      <c r="H79" s="4"/>
+      <c r="I79" s="4"/>
+      <c r="J79" s="4"/>
+      <c r="K79" s="14"/>
+      <c r="L79" s="4"/>
+      <c r="M79" s="14"/>
+    </row>
+    <row r="80" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B80" s="5">
+        <v>324</v>
+      </c>
+      <c r="C80" s="4">
+        <v>678</v>
+      </c>
+      <c r="D80" s="4">
+        <v>1138</v>
+      </c>
+      <c r="E80" s="4">
+        <v>1476</v>
+      </c>
+      <c r="F80" s="4">
+        <v>1857</v>
+      </c>
+      <c r="G80" s="4">
+        <v>2313</v>
+      </c>
+      <c r="H80" s="4"/>
+      <c r="I80" s="4"/>
+      <c r="J80" s="4"/>
+      <c r="K80" s="30"/>
+      <c r="L80" s="14"/>
+      <c r="M80" s="4"/>
+    </row>
+    <row r="81" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C81" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D81" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E81" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F81" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G81" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="H81" s="4"/>
+      <c r="I81" s="4"/>
+      <c r="J81" s="4"/>
+      <c r="K81" s="35"/>
+      <c r="L81" s="4"/>
+      <c r="M81" s="4"/>
+    </row>
+    <row r="82" spans="1:13" s="12" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C82" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E82" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F82" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G82" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="H82" s="4"/>
+      <c r="I82" s="4"/>
+      <c r="J82" s="4"/>
+      <c r="K82" s="35"/>
+      <c r="L82" s="4"/>
+      <c r="M82" s="4"/>
+    </row>
+    <row r="83" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C83" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D83" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E83" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F83" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G83" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="H83" s="4"/>
+      <c r="I83" s="4"/>
+      <c r="J83" s="4"/>
+      <c r="K83" s="35"/>
+      <c r="L83" s="4"/>
+      <c r="M83" s="4"/>
+    </row>
+    <row r="84" spans="1:13" s="12" customFormat="1" ht="57" x14ac:dyDescent="0.25">
+      <c r="A84" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B84" s="5">
+        <v>2426</v>
+      </c>
+      <c r="C84" s="4">
+        <v>6282</v>
+      </c>
+      <c r="D84" s="4">
+        <v>10269</v>
+      </c>
+      <c r="E84" s="4">
+        <v>13626</v>
+      </c>
+      <c r="F84" s="4">
+        <v>16593</v>
+      </c>
+      <c r="G84" s="4">
+        <v>19719</v>
+      </c>
+      <c r="H84" s="33"/>
+      <c r="I84" s="4"/>
+      <c r="J84" s="4"/>
+      <c r="K84" s="14"/>
+      <c r="L84" s="4"/>
+      <c r="M84" s="5"/>
+    </row>
+    <row r="85" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B85" s="5">
+        <v>1793</v>
+      </c>
+      <c r="C85" s="4">
+        <v>4967</v>
+      </c>
+      <c r="D85" s="4">
+        <v>8142</v>
+      </c>
+      <c r="E85" s="4">
+        <v>11317</v>
+      </c>
+      <c r="F85" s="4">
+        <v>13606</v>
+      </c>
+      <c r="G85" s="4">
+        <v>15896</v>
+      </c>
+      <c r="H85" s="33"/>
+      <c r="I85" s="4"/>
+      <c r="J85" s="4"/>
+      <c r="K85" s="14"/>
+      <c r="L85" s="4"/>
+      <c r="M85" s="5"/>
+    </row>
+    <row r="86" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B86" s="5">
+        <v>5</v>
+      </c>
+      <c r="C86" s="4">
+        <v>5</v>
+      </c>
+      <c r="D86" s="4">
+        <v>5</v>
+      </c>
+      <c r="E86" s="4">
+        <v>5</v>
+      </c>
+      <c r="F86" s="4">
+        <v>5</v>
+      </c>
+      <c r="G86" s="4">
+        <v>5</v>
+      </c>
+      <c r="H86" s="33"/>
+      <c r="I86" s="4"/>
+      <c r="J86" s="4"/>
+      <c r="K86" s="30"/>
+      <c r="L86" s="4"/>
+      <c r="M86" s="4"/>
+    </row>
+    <row r="87" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E87" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="F87" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G87" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="H87" s="5"/>
+      <c r="I87" s="5"/>
+      <c r="J87" s="4"/>
+      <c r="K87" s="36"/>
+      <c r="L87" s="4"/>
+      <c r="M87" s="5"/>
+    </row>
+    <row r="88" spans="1:13" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B88" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E88" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="F88" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G88" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="H88" s="5"/>
+      <c r="I88" s="5"/>
+      <c r="J88" s="4"/>
+      <c r="K88" s="36"/>
+      <c r="L88" s="4"/>
+      <c r="M88" s="5"/>
+    </row>
+    <row r="89" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B89" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="F89" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G89" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="H89" s="5"/>
+      <c r="I89" s="5"/>
+      <c r="J89" s="4"/>
+      <c r="K89" s="35"/>
+      <c r="L89" s="4"/>
+      <c r="M89" s="4"/>
+    </row>
+    <row r="90" spans="1:13" s="12" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B90" s="47">
+        <v>1199.5</v>
+      </c>
+      <c r="C90" s="7">
+        <v>2802.7</v>
+      </c>
+      <c r="D90" s="26">
+        <v>4152.6000000000004</v>
+      </c>
+      <c r="E90" s="7">
+        <v>5798.8</v>
+      </c>
+      <c r="F90" s="26">
+        <v>7168.1</v>
+      </c>
+      <c r="G90" s="7">
+        <v>9293.5</v>
+      </c>
+      <c r="H90" s="7"/>
+      <c r="I90" s="26"/>
+      <c r="J90" s="26"/>
+      <c r="K90" s="32"/>
+      <c r="L90" s="27"/>
+      <c r="M90" s="32"/>
+    </row>
+    <row r="91" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E91" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G91" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="H91" s="5"/>
+      <c r="I91" s="5"/>
+      <c r="J91" s="7"/>
+      <c r="K91" s="35"/>
+      <c r="L91" s="17"/>
+      <c r="M91" s="4"/>
+    </row>
+    <row r="92" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E92" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="F92" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G92" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="H92" s="5"/>
+      <c r="I92" s="5"/>
+      <c r="J92" s="4"/>
+      <c r="K92" s="36"/>
+      <c r="L92" s="4"/>
+      <c r="M92" s="5"/>
+    </row>
+    <row r="93" spans="1:13" s="12" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A93" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B93" s="8">
+        <v>54.3</v>
+      </c>
+      <c r="C93" s="7">
+        <v>125.3</v>
+      </c>
+      <c r="D93" s="26">
+        <v>196.3</v>
+      </c>
+      <c r="E93" s="7">
+        <v>267.3</v>
+      </c>
+      <c r="F93" s="26">
+        <v>340.7</v>
+      </c>
+      <c r="G93" s="7">
+        <v>414</v>
+      </c>
+      <c r="H93" s="43"/>
+      <c r="I93" s="26"/>
+      <c r="J93" s="26"/>
+      <c r="K93" s="37"/>
+      <c r="L93" s="27"/>
+      <c r="M93" s="32"/>
+    </row>
+    <row r="94" spans="1:13" s="12" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B94" s="8">
+        <v>54.3</v>
+      </c>
+      <c r="C94" s="7">
+        <v>125.3</v>
+      </c>
+      <c r="D94" s="26">
+        <v>196.3</v>
+      </c>
+      <c r="E94" s="7">
+        <v>267.3</v>
+      </c>
+      <c r="F94" s="26">
+        <v>340.7</v>
+      </c>
+      <c r="G94" s="7">
+        <v>414</v>
+      </c>
+      <c r="H94" s="43"/>
+      <c r="I94" s="26"/>
+      <c r="J94" s="26"/>
+      <c r="K94" s="37"/>
+      <c r="L94" s="18"/>
+      <c r="M94" s="32"/>
+    </row>
+    <row r="95" spans="1:13" s="12" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B95" s="5">
+        <v>11928</v>
+      </c>
+      <c r="C95" s="4">
+        <v>25577</v>
+      </c>
+      <c r="D95" s="4">
+        <v>39226</v>
+      </c>
+      <c r="E95" s="4">
+        <v>52874</v>
+      </c>
+      <c r="F95" s="4">
+        <v>82527</v>
+      </c>
+      <c r="G95" s="4">
+        <v>112180</v>
+      </c>
+      <c r="H95" s="33"/>
+      <c r="I95" s="4"/>
+      <c r="J95" s="30"/>
+      <c r="K95" s="30"/>
+      <c r="L95" s="19"/>
+      <c r="M95" s="4"/>
+    </row>
+    <row r="96" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B96" s="5">
+        <v>11928</v>
+      </c>
+      <c r="C96" s="4">
+        <v>25577</v>
+      </c>
+      <c r="D96" s="4">
+        <v>39226</v>
+      </c>
+      <c r="E96" s="4">
+        <v>52874</v>
+      </c>
+      <c r="F96" s="4">
+        <v>82527</v>
+      </c>
+      <c r="G96" s="4">
+        <v>112180</v>
+      </c>
+      <c r="H96" s="33"/>
+      <c r="I96" s="4"/>
+      <c r="J96" s="30"/>
+      <c r="K96" s="30"/>
+      <c r="L96" s="19"/>
+      <c r="M96" s="4"/>
+    </row>
+    <row r="97" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B97" s="8">
+        <v>1368</v>
+      </c>
+      <c r="C97" s="7">
+        <v>2845</v>
+      </c>
+      <c r="D97" s="7">
+        <v>4571.6000000000004</v>
+      </c>
+      <c r="E97" s="7">
+        <v>5136.3999999999996</v>
+      </c>
+      <c r="F97" s="7">
+        <v>6866.5</v>
+      </c>
+      <c r="G97" s="7">
+        <v>8717.4</v>
+      </c>
+      <c r="H97" s="43"/>
+      <c r="I97" s="7"/>
+      <c r="J97" s="27"/>
+      <c r="K97" s="27"/>
+      <c r="L97" s="19"/>
+      <c r="M97" s="27"/>
+    </row>
+    <row r="98" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B98" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C98" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D98" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E98" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="F98" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G98" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="H98" s="7"/>
+      <c r="I98" s="4"/>
+      <c r="J98" s="7"/>
+      <c r="K98" s="14"/>
+      <c r="L98" s="18"/>
+      <c r="M98" s="15"/>
+    </row>
+    <row r="99" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B99" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C99" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D99" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E99" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="F99" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G99" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="H99" s="7"/>
+      <c r="I99" s="4"/>
+      <c r="J99" s="4"/>
+      <c r="K99" s="30"/>
+      <c r="L99" s="18"/>
+      <c r="M99" s="4"/>
+    </row>
+    <row r="100" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="B100" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C100" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D100" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E100" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="F100" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G100" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="H100" s="7"/>
+      <c r="I100" s="4"/>
+      <c r="J100" s="4"/>
+      <c r="K100" s="30"/>
+      <c r="L100" s="18"/>
+      <c r="M100" s="4"/>
+    </row>
+    <row r="101" spans="1:13" s="12" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="B101" s="8">
+        <v>4.2</v>
+      </c>
+      <c r="C101" s="7">
+        <v>8.1</v>
+      </c>
+      <c r="D101" s="7">
         <v>13</v>
       </c>
-      <c r="C3" s="5" t="s">
-[...101 lines deleted...]
-      <c r="E6" s="55">
+      <c r="E101" s="7">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="F101" s="7">
+        <v>25.4</v>
+      </c>
+      <c r="G101" s="7">
+        <v>31.6</v>
+      </c>
+      <c r="H101" s="43"/>
+      <c r="I101" s="7"/>
+      <c r="J101" s="27"/>
+      <c r="K101" s="27"/>
+      <c r="L101" s="17"/>
+      <c r="M101" s="27"/>
+    </row>
+    <row r="102" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B102" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="C102" s="7">
+        <v>1.7</v>
+      </c>
+      <c r="D102" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="E102" s="7">
+        <v>6</v>
+      </c>
+      <c r="F102" s="7">
+        <v>7.9</v>
+      </c>
+      <c r="G102" s="7">
+        <v>10.8</v>
+      </c>
+      <c r="H102" s="43"/>
+      <c r="I102" s="7"/>
+      <c r="J102" s="27"/>
+      <c r="K102" s="27"/>
+      <c r="L102" s="18"/>
+      <c r="M102" s="27"/>
+    </row>
+    <row r="103" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="B103" s="8">
+        <v>3.7</v>
+      </c>
+      <c r="C103" s="7">
+        <v>6.4</v>
+      </c>
+      <c r="D103" s="7">
+        <v>9.5</v>
+      </c>
+      <c r="E103" s="7">
+        <v>12.6</v>
+      </c>
+      <c r="F103" s="7">
+        <v>17.5</v>
+      </c>
+      <c r="G103" s="7">
+        <v>20.8</v>
+      </c>
+      <c r="H103" s="43"/>
+      <c r="I103" s="7"/>
+      <c r="J103" s="27"/>
+      <c r="K103" s="27"/>
+      <c r="L103" s="18"/>
+      <c r="M103" s="27"/>
+    </row>
+    <row r="104" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="F6" s="40">
-[...44 lines deleted...]
-      <c r="C8" s="6">
+      <c r="B104" s="8">
+        <v>6.8</v>
+      </c>
+      <c r="C104" s="7">
+        <v>12.6</v>
+      </c>
+      <c r="D104" s="7">
+        <v>21.9</v>
+      </c>
+      <c r="E104" s="7">
+        <v>33.5</v>
+      </c>
+      <c r="F104" s="7">
+        <v>49.3</v>
+      </c>
+      <c r="G104" s="7">
+        <v>62.6</v>
+      </c>
+      <c r="H104" s="43"/>
+      <c r="I104" s="7"/>
+      <c r="J104" s="27"/>
+      <c r="K104" s="27"/>
+      <c r="L104" s="18"/>
+      <c r="M104" s="27"/>
+    </row>
+    <row r="105" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B105" s="8">
+        <v>1.7</v>
+      </c>
+      <c r="C105" s="7">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="D105" s="7">
+        <v>10.9</v>
+      </c>
+      <c r="E105" s="7">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="F105" s="7">
+        <v>27.8</v>
+      </c>
+      <c r="G105" s="7">
+        <v>36.9</v>
+      </c>
+      <c r="H105" s="43"/>
+      <c r="I105" s="7"/>
+      <c r="J105" s="27"/>
+      <c r="K105" s="27"/>
+      <c r="L105" s="18"/>
+      <c r="M105" s="27"/>
+    </row>
+    <row r="106" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="B106" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C106" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="D106" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="E106" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="F106" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="G106" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="H106" s="8"/>
+      <c r="I106" s="8"/>
+      <c r="J106" s="27"/>
+      <c r="K106" s="27"/>
+      <c r="L106" s="18"/>
+      <c r="M106" s="4"/>
+    </row>
+    <row r="107" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="D8" s="40">
-[...98 lines deleted...]
-      <c r="A12" s="21" t="s">
+      <c r="B107" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C107" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="D107" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="E107" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="F107" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="G107" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="H107" s="8"/>
+      <c r="I107" s="8"/>
+      <c r="J107" s="30"/>
+      <c r="K107" s="30"/>
+      <c r="L107" s="30"/>
+      <c r="M107" s="4"/>
+    </row>
+    <row r="108" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B108" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C108" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="D108" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="E108" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="F108" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="G108" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="H108" s="8"/>
+      <c r="I108" s="8"/>
+      <c r="J108" s="30"/>
+      <c r="K108" s="30"/>
+      <c r="L108" s="19"/>
+      <c r="M108" s="4"/>
+    </row>
+    <row r="109" spans="1:13" s="12" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
+      <c r="A109" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B109" s="8">
+        <v>2.1</v>
+      </c>
+      <c r="C109" s="7">
+        <v>5.6</v>
+      </c>
+      <c r="D109" s="7">
+        <v>8.6</v>
+      </c>
+      <c r="E109" s="7">
+        <v>12.8</v>
+      </c>
+      <c r="F109" s="7">
+        <v>15.9</v>
+      </c>
+      <c r="G109" s="7">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="H109" s="43"/>
+      <c r="I109" s="7"/>
+      <c r="J109" s="27"/>
+      <c r="K109" s="27"/>
+      <c r="L109" s="20"/>
+      <c r="M109" s="27"/>
+    </row>
+    <row r="110" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B110" s="8">
+        <v>0.1</v>
+      </c>
+      <c r="C110" s="7">
+        <v>1.8</v>
+      </c>
+      <c r="D110" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="E110" s="7">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="F110" s="7">
+        <v>5.5</v>
+      </c>
+      <c r="G110" s="7">
+        <v>5.8</v>
+      </c>
+      <c r="H110" s="43"/>
+      <c r="I110" s="7"/>
+      <c r="J110" s="27"/>
+      <c r="K110" s="27"/>
+      <c r="L110" s="18"/>
+      <c r="M110" s="27"/>
+    </row>
+    <row r="111" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="16" t="s">
         <v>51</v>
       </c>
-      <c r="B12" s="20">
-[...293 lines deleted...]
-      <c r="A23" s="21" t="s">
+      <c r="B111" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C111" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="D111" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="E111" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="F111" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="G111" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="H111" s="8"/>
+      <c r="I111" s="8"/>
+      <c r="J111" s="27"/>
+      <c r="K111" s="30"/>
+      <c r="L111" s="17"/>
+      <c r="M111" s="4"/>
+    </row>
+    <row r="112" spans="1:13" s="12" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A112" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B112" s="5">
+        <v>12445</v>
+      </c>
+      <c r="C112" s="4">
+        <v>24955</v>
+      </c>
+      <c r="D112" s="4">
+        <v>38955</v>
+      </c>
+      <c r="E112" s="4">
+        <v>50560</v>
+      </c>
+      <c r="F112" s="4">
+        <v>63620</v>
+      </c>
+      <c r="G112" s="4">
+        <v>76171</v>
+      </c>
+      <c r="H112" s="33"/>
+      <c r="I112" s="4"/>
+      <c r="J112" s="30"/>
+      <c r="K112" s="30"/>
+      <c r="L112" s="30"/>
+      <c r="M112" s="45"/>
+    </row>
+    <row r="113" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B113" s="5">
+        <v>10515</v>
+      </c>
+      <c r="C113" s="4">
+        <v>19915</v>
+      </c>
+      <c r="D113" s="4">
+        <v>30730</v>
+      </c>
+      <c r="E113" s="4">
+        <v>40385</v>
+      </c>
+      <c r="F113" s="4">
+        <v>50605</v>
+      </c>
+      <c r="G113" s="4">
+        <v>61471</v>
+      </c>
+      <c r="H113" s="33"/>
+      <c r="I113" s="4"/>
+      <c r="J113" s="30"/>
+      <c r="K113" s="30"/>
+      <c r="L113" s="19"/>
+      <c r="M113" s="45"/>
+    </row>
+    <row r="114" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C114" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D114" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E114" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F114" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G114" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="H114" s="33"/>
+      <c r="I114" s="4"/>
+      <c r="J114" s="27"/>
+      <c r="K114" s="30"/>
+      <c r="L114" s="19"/>
+      <c r="M114" s="45"/>
+    </row>
+    <row r="115" spans="1:13" s="12" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A115" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B115" s="5">
+        <v>9574</v>
+      </c>
+      <c r="C115" s="4">
+        <v>22109</v>
+      </c>
+      <c r="D115" s="4">
+        <v>35728</v>
+      </c>
+      <c r="E115" s="4">
+        <v>48064</v>
+      </c>
+      <c r="F115" s="4">
+        <v>60302</v>
+      </c>
+      <c r="G115" s="4">
+        <v>71891</v>
+      </c>
+      <c r="H115" s="33"/>
+      <c r="I115" s="4"/>
+      <c r="J115" s="30"/>
+      <c r="K115" s="14"/>
+      <c r="L115" s="30"/>
+      <c r="M115" s="45"/>
+    </row>
+    <row r="116" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B116" s="5">
+        <v>9574</v>
+      </c>
+      <c r="C116" s="4">
+        <v>22109</v>
+      </c>
+      <c r="D116" s="4">
+        <v>35728</v>
+      </c>
+      <c r="E116" s="4">
+        <v>48064</v>
+      </c>
+      <c r="F116" s="4">
+        <v>60302</v>
+      </c>
+      <c r="G116" s="4">
+        <v>71891</v>
+      </c>
+      <c r="H116" s="33"/>
+      <c r="I116" s="4"/>
+      <c r="J116" s="30"/>
+      <c r="K116" s="14"/>
+      <c r="L116" s="39"/>
+      <c r="M116" s="45"/>
+    </row>
+    <row r="117" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B117" s="5">
+        <v>648</v>
+      </c>
+      <c r="C117" s="4">
+        <v>2207</v>
+      </c>
+      <c r="D117" s="4">
+        <v>3767</v>
+      </c>
+      <c r="E117" s="4">
+        <v>5326</v>
+      </c>
+      <c r="F117" s="4">
+        <v>6168</v>
+      </c>
+      <c r="G117" s="4">
+        <v>7059</v>
+      </c>
+      <c r="H117" s="33"/>
+      <c r="I117" s="4"/>
+      <c r="J117" s="30"/>
+      <c r="K117" s="14"/>
+      <c r="L117" s="20"/>
+      <c r="M117" s="45"/>
+    </row>
+    <row r="118" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B118" s="5">
+        <v>646</v>
+      </c>
+      <c r="C118" s="4">
+        <v>2204</v>
+      </c>
+      <c r="D118" s="4">
+        <v>3762</v>
+      </c>
+      <c r="E118" s="4">
+        <v>5320</v>
+      </c>
+      <c r="F118" s="4">
+        <v>6160</v>
+      </c>
+      <c r="G118" s="4">
+        <v>7059</v>
+      </c>
+      <c r="H118" s="33"/>
+      <c r="I118" s="4"/>
+      <c r="J118" s="30"/>
+      <c r="K118" s="30"/>
+      <c r="L118" s="19"/>
+      <c r="M118" s="45"/>
+    </row>
+    <row r="119" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B119" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="C119" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D119" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="E119" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="F119" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="G119" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="H119" s="33"/>
+      <c r="I119" s="4"/>
+      <c r="J119" s="27"/>
+      <c r="K119" s="30"/>
+      <c r="L119" s="19"/>
+      <c r="M119" s="45"/>
+    </row>
+    <row r="120" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B120" s="5">
+        <v>17683</v>
+      </c>
+      <c r="C120" s="4">
+        <v>74279</v>
+      </c>
+      <c r="D120" s="4">
+        <v>130159</v>
+      </c>
+      <c r="E120" s="4">
+        <v>196869</v>
+      </c>
+      <c r="F120" s="4">
+        <v>234930</v>
+      </c>
+      <c r="G120" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="H120" s="33"/>
+      <c r="I120" s="4"/>
+      <c r="J120" s="30"/>
+      <c r="K120" s="30"/>
+      <c r="L120" s="19"/>
+      <c r="M120" s="45"/>
+    </row>
+    <row r="121" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B121" s="5">
+        <v>16404</v>
+      </c>
+      <c r="C121" s="4">
+        <v>65000</v>
+      </c>
+      <c r="D121" s="4">
+        <v>112881</v>
+      </c>
+      <c r="E121" s="4">
+        <v>171592</v>
+      </c>
+      <c r="F121" s="4">
+        <v>208392</v>
+      </c>
+      <c r="G121" s="4">
+        <v>251671</v>
+      </c>
+      <c r="H121" s="33"/>
+      <c r="I121" s="4"/>
+      <c r="J121" s="30"/>
+      <c r="K121" s="30"/>
+      <c r="L121" s="19"/>
+      <c r="M121" s="45"/>
+    </row>
+    <row r="122" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="16" t="s">
         <v>51</v>
       </c>
-      <c r="B23" s="7">
-[...1025 lines deleted...]
-      <c r="B61" s="20" t="s">
+      <c r="B122" s="14">
+        <v>1280</v>
+      </c>
+      <c r="C122" s="4">
+        <v>9279</v>
+      </c>
+      <c r="D122" s="4">
+        <v>17278</v>
+      </c>
+      <c r="E122" s="4">
+        <v>25278</v>
+      </c>
+      <c r="F122" s="4">
+        <v>26538</v>
+      </c>
+      <c r="G122" s="4">
+        <v>27799</v>
+      </c>
+      <c r="H122" s="33"/>
+      <c r="I122" s="4"/>
+      <c r="J122" s="30"/>
+      <c r="K122" s="30"/>
+      <c r="L122" s="19"/>
+      <c r="M122" s="45"/>
+    </row>
+    <row r="123" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="B123" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C123" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D123" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E123" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F123" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G123" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="H123" s="10"/>
+      <c r="I123" s="10"/>
+      <c r="J123" s="28"/>
+      <c r="K123" s="30"/>
+      <c r="L123" s="23"/>
+      <c r="M123" s="45"/>
+    </row>
+    <row r="124" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="C61" s="8" t="s">
-[...1785 lines deleted...]
-      <c r="M128" s="51"/>
+      <c r="B124" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C124" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="D124" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="E124" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="F124" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="G124" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="H124" s="11"/>
+      <c r="I124" s="11"/>
+      <c r="J124" s="29"/>
+      <c r="K124" s="38"/>
+      <c r="L124" s="25"/>
+      <c r="M124" s="46"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A127:K127"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Әдіснама</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>