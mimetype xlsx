--- v4 (2026-07-25)
+++ v5 (2026-09-03)
@@ -4,71 +4,71 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="21425"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kaldibaeva\Desktop\2026\07 июль\Динамика за июнь\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kaldibaeva\Desktop\2026\07 июль\Динамика за июль-2026 год\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FD03B6F5-A868-4044-8C12-1E8D476E3D0C}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F11BD45F-3294-4615-8DE8-2C15382B567B}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1545" yWindow="345" windowWidth="21420" windowHeight="15570" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="810" yWindow="-120" windowWidth="28110" windowHeight="16440" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Әдіснама" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="549" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="577" uniqueCount="105">
   <si>
     <t>Шұжықтар және осыған ұқсас еттен, етті қосымша өнімдерден немесе жануарлар қанынан жасалған өнімдер, тонна</t>
   </si>
   <si>
     <t>Басқа тәсілмен дайындалған немесе консервіленген балық; уылдырық және оның алмастырғыштары, тонна</t>
   </si>
   <si>
     <t>Өңделген сұйық сүт және кілегей, тонна</t>
   </si>
   <si>
     <t>Сары май және сүтті спредтер (паста), тонна</t>
   </si>
   <si>
     <t>Ірімшік және сүзбе, тонна</t>
   </si>
   <si>
     <t>Жаңа піскен нан, тонна</t>
   </si>
   <si>
     <t>Коньяк, мың литр</t>
   </si>
   <si>
     <t>Сөндірілген, сөндірілмеген және гидравликалық әк, тонна</t>
   </si>
   <si>
@@ -203,53 +203,50 @@
   <si>
     <t xml:space="preserve">Хромтау </t>
   </si>
   <si>
     <t xml:space="preserve">Шалқар </t>
   </si>
   <si>
     <t xml:space="preserve">Ырғыз </t>
   </si>
   <si>
     <t>январь-маусым</t>
   </si>
   <si>
     <t>Кеңірдектелген қағаздан немесе қатырма қағаздан жасалған қораптар, жәшіктер және сөмкелер, кг.</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>Күнбағыс майы , тонна</t>
   </si>
   <si>
     <t>2026 жылғы Ақтөбе  облысындағы өңдеу өнеркәсібінде өнеркәсіп өнімдерін өндіру*</t>
   </si>
   <si>
-    <t>x</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> X</t>
   </si>
   <si>
     <t>279  470</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіш коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Қазақстан Республикасындағы өңдеу өнеркәсібінде өнеркәсіп өнімдерін өндіру</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>ПИК қысқаша атауы</t>
   </si>
   <si>
     <t>Заттай көріністегі өндірілген өнім</t>
@@ -336,106 +333,106 @@
     <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/7fb/038yt1vfsqgssyg5etihp96djt5699gj.doc</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/aktobe/dynamic-tables/52/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701625?keyword=</t>
   </si>
   <si>
     <t>Өнеркәсіп өндірісі және қоршаған орта статистикасы басқармасы</t>
   </si>
   <si>
     <t xml:space="preserve">Бегеева Гулдана </t>
   </si>
   <si>
     <t>+7 7132 564957</t>
   </si>
   <si>
     <t>g.begeeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Байганин </t>
+  </si>
+  <si>
+    <t>Сұйытылған пропанжәне бутан мың тонна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;?_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="####\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="#,##0.0"/>
     <numFmt numFmtId="170" formatCode="#,##0.0_р_."/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -500,50 +497,56 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -570,55 +573,55 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -640,202 +643,199 @@
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2"/>
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...14 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3" xr:uid="{6E39896D-3538-4B16-AE8A-8BB80AC744F3}"/>
     <cellStyle name="Обычный 3 3" xfId="2" xr:uid="{04640F44-8A83-48F5-9016-CCCC0DABE175}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1148,4303 +1148,4576 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/7fb/038yt1vfsqgssyg5etihp96djt5699gj.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701625?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.begeeva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{55CACAAC-CBB2-452A-9461-6670E690DDE5}">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C16" sqref="C16"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="67" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="49"/>
+    <col min="1" max="1" width="42.28515625" style="63" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="63" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="45"/>
+    <col min="257" max="257" width="42.28515625" style="45" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="45" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="45"/>
+    <col min="513" max="513" width="42.28515625" style="45" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="45" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="45"/>
+    <col min="769" max="769" width="42.28515625" style="45" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="45" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="45"/>
+    <col min="1025" max="1025" width="42.28515625" style="45" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="45" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="45"/>
+    <col min="1281" max="1281" width="42.28515625" style="45" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="45" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="45"/>
+    <col min="1537" max="1537" width="42.28515625" style="45" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="45" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="45"/>
+    <col min="1793" max="1793" width="42.28515625" style="45" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="45" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="45"/>
+    <col min="2049" max="2049" width="42.28515625" style="45" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="45" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="45"/>
+    <col min="2305" max="2305" width="42.28515625" style="45" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="45" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="45"/>
+    <col min="2561" max="2561" width="42.28515625" style="45" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="45" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="45"/>
+    <col min="2817" max="2817" width="42.28515625" style="45" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="45" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="45"/>
+    <col min="3073" max="3073" width="42.28515625" style="45" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="45" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="45"/>
+    <col min="3329" max="3329" width="42.28515625" style="45" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="45" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="45"/>
+    <col min="3585" max="3585" width="42.28515625" style="45" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="45" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="45"/>
+    <col min="3841" max="3841" width="42.28515625" style="45" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="45" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="45"/>
+    <col min="4097" max="4097" width="42.28515625" style="45" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="45" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="45"/>
+    <col min="4353" max="4353" width="42.28515625" style="45" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="45" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="45"/>
+    <col min="4609" max="4609" width="42.28515625" style="45" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="45" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="45"/>
+    <col min="4865" max="4865" width="42.28515625" style="45" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="45" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="45"/>
+    <col min="5121" max="5121" width="42.28515625" style="45" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="45" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="45"/>
+    <col min="5377" max="5377" width="42.28515625" style="45" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="45" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="45"/>
+    <col min="5633" max="5633" width="42.28515625" style="45" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="45" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="45"/>
+    <col min="5889" max="5889" width="42.28515625" style="45" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="45" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="45"/>
+    <col min="6145" max="6145" width="42.28515625" style="45" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="45" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="45"/>
+    <col min="6401" max="6401" width="42.28515625" style="45" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="45" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="45"/>
+    <col min="6657" max="6657" width="42.28515625" style="45" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="45" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="45"/>
+    <col min="6913" max="6913" width="42.28515625" style="45" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="45" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="45"/>
+    <col min="7169" max="7169" width="42.28515625" style="45" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="45" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="45"/>
+    <col min="7425" max="7425" width="42.28515625" style="45" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="45" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="45"/>
+    <col min="7681" max="7681" width="42.28515625" style="45" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="45" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="45"/>
+    <col min="7937" max="7937" width="42.28515625" style="45" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="45" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="45"/>
+    <col min="8193" max="8193" width="42.28515625" style="45" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="45" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="45"/>
+    <col min="8449" max="8449" width="42.28515625" style="45" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="45" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="45"/>
+    <col min="8705" max="8705" width="42.28515625" style="45" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="45" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="45"/>
+    <col min="8961" max="8961" width="42.28515625" style="45" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="45" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="45"/>
+    <col min="9217" max="9217" width="42.28515625" style="45" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="45" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="45"/>
+    <col min="9473" max="9473" width="42.28515625" style="45" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="45" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="45"/>
+    <col min="9729" max="9729" width="42.28515625" style="45" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="45" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="45"/>
+    <col min="9985" max="9985" width="42.28515625" style="45" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="45" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="45"/>
+    <col min="10241" max="10241" width="42.28515625" style="45" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="45" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="45"/>
+    <col min="10497" max="10497" width="42.28515625" style="45" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="45" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="45"/>
+    <col min="10753" max="10753" width="42.28515625" style="45" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="45" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="45"/>
+    <col min="11009" max="11009" width="42.28515625" style="45" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="45" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="45"/>
+    <col min="11265" max="11265" width="42.28515625" style="45" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="45" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="45"/>
+    <col min="11521" max="11521" width="42.28515625" style="45" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="45" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="45"/>
+    <col min="11777" max="11777" width="42.28515625" style="45" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="45" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="45"/>
+    <col min="12033" max="12033" width="42.28515625" style="45" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="45" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="45"/>
+    <col min="12289" max="12289" width="42.28515625" style="45" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="45" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="45"/>
+    <col min="12545" max="12545" width="42.28515625" style="45" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="45" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="45"/>
+    <col min="12801" max="12801" width="42.28515625" style="45" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="45" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="45"/>
+    <col min="13057" max="13057" width="42.28515625" style="45" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="45" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="45"/>
+    <col min="13313" max="13313" width="42.28515625" style="45" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="45" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="45"/>
+    <col min="13569" max="13569" width="42.28515625" style="45" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="45" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="45"/>
+    <col min="13825" max="13825" width="42.28515625" style="45" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="45" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="45"/>
+    <col min="14081" max="14081" width="42.28515625" style="45" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="45" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="45"/>
+    <col min="14337" max="14337" width="42.28515625" style="45" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="45" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="45"/>
+    <col min="14593" max="14593" width="42.28515625" style="45" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="45" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="45"/>
+    <col min="14849" max="14849" width="42.28515625" style="45" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="45" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="45"/>
+    <col min="15105" max="15105" width="42.28515625" style="45" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="45" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="45"/>
+    <col min="15361" max="15361" width="42.28515625" style="45" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="45" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="45"/>
+    <col min="15617" max="15617" width="42.28515625" style="45" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="45" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="45"/>
+    <col min="15873" max="15873" width="42.28515625" style="45" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="45" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="45"/>
+    <col min="16129" max="16129" width="42.28515625" style="45" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="45" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="45"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="48"/>
-[...3 lines deleted...]
-      <c r="A2" s="50" t="s">
+      <c r="A1" s="44"/>
+      <c r="B1" s="44"/>
+    </row>
+    <row r="2" spans="1:13" s="48" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="46" t="s">
+        <v>61</v>
+      </c>
+      <c r="B2" s="47">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="48" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="46" t="s">
         <v>62</v>
       </c>
-      <c r="B2" s="51">
-[...4 lines deleted...]
-      <c r="A3" s="50" t="s">
+      <c r="B3" s="49" t="s">
         <v>63</v>
       </c>
-      <c r="B3" s="53" t="s">
+    </row>
+    <row r="4" spans="1:13" s="48" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="46" t="s">
         <v>64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="50" t="s">
+      <c r="B4" s="50" t="s">
         <v>65</v>
       </c>
-      <c r="B4" s="54" t="s">
+    </row>
+    <row r="5" spans="1:13" s="48" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="51" t="s">
         <v>66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="55" t="s">
+      <c r="B5" s="47" t="s">
         <v>67</v>
       </c>
-      <c r="B5" s="51" t="s">
+    </row>
+    <row r="6" spans="1:13" s="48" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="51" t="s">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="55" t="s">
+      <c r="B6" s="47" t="s">
         <v>69</v>
       </c>
-      <c r="B6" s="51" t="s">
+    </row>
+    <row r="7" spans="1:13" s="48" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="46" t="s">
         <v>70</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="50" t="s">
+      <c r="B7" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="B7" s="56" t="s">
+    </row>
+    <row r="8" spans="1:13" s="48" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="46" t="s">
         <v>72</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="50" t="s">
+      <c r="B8" s="50" t="s">
         <v>73</v>
       </c>
-      <c r="B8" s="54" t="s">
+    </row>
+    <row r="9" spans="1:13" s="48" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A9" s="46" t="s">
         <v>74</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="50" t="s">
+      <c r="B9" s="52" t="s">
         <v>75</v>
       </c>
-      <c r="B9" s="56" t="s">
+    </row>
+    <row r="10" spans="1:13" s="48" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="46" t="s">
         <v>76</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="50" t="s">
+      <c r="B10" s="52" t="s">
         <v>77</v>
       </c>
-      <c r="B10" s="56" t="s">
+    </row>
+    <row r="11" spans="1:13" s="48" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="46" t="s">
         <v>78</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="50" t="s">
+      <c r="B11" s="49"/>
+      <c r="M11" s="53"/>
+    </row>
+    <row r="12" spans="1:13" s="48" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="A12" s="46" t="s">
         <v>79</v>
       </c>
-      <c r="B11" s="53"/>
-[...3 lines deleted...]
-      <c r="A12" s="50" t="s">
+      <c r="B12" s="54" t="s">
         <v>80</v>
       </c>
-      <c r="B12" s="58" t="s">
+      <c r="M12" s="53"/>
+    </row>
+    <row r="13" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="55" t="s">
         <v>81</v>
       </c>
-      <c r="M12" s="57"/>
-[...2 lines deleted...]
-      <c r="A13" s="59" t="s">
+      <c r="B13" s="56" t="s">
+        <v>96</v>
+      </c>
+      <c r="M13" s="53"/>
+    </row>
+    <row r="14" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="55" t="s">
         <v>82</v>
       </c>
-      <c r="B13" s="60" t="s">
+      <c r="B14" s="56" t="s">
         <v>97</v>
       </c>
-      <c r="M13" s="57"/>
-[...2 lines deleted...]
-      <c r="A14" s="59" t="s">
+      <c r="M14" s="53"/>
+    </row>
+    <row r="15" spans="1:13" s="48" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="55" t="s">
         <v>83</v>
       </c>
-      <c r="B14" s="60" t="s">
+      <c r="B15" s="56" t="s">
         <v>98</v>
       </c>
-      <c r="M14" s="57"/>
-[...2 lines deleted...]
-      <c r="A15" s="59" t="s">
+      <c r="M15" s="53"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="B15" s="60" t="s">
+      <c r="B16" s="57">
+        <v>46251</v>
+      </c>
+      <c r="M16" s="58"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="46" t="s">
+        <v>85</v>
+      </c>
+      <c r="B17" s="57">
+        <v>46282</v>
+      </c>
+      <c r="M17" s="59"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="46" t="s">
+        <v>86</v>
+      </c>
+      <c r="B18" s="60" t="s">
         <v>99</v>
       </c>
-      <c r="M15" s="57"/>
-[...20 lines deleted...]
-      <c r="A18" s="50" t="s">
+      <c r="M18" s="58"/>
+    </row>
+    <row r="19" spans="1:13" s="70" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="46" t="s">
         <v>87</v>
       </c>
-      <c r="B18" s="64" t="s">
+      <c r="B19" s="69" t="s">
         <v>100</v>
       </c>
-      <c r="M18" s="62"/>
-[...2 lines deleted...]
-      <c r="A19" s="50" t="s">
+      <c r="M19" s="71"/>
+    </row>
+    <row r="20" spans="1:13" s="70" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="46" t="s">
         <v>88</v>
       </c>
-      <c r="B19" s="74" t="s">
+      <c r="B20" s="72" t="s">
         <v>101</v>
       </c>
-      <c r="M19" s="76"/>
-[...2 lines deleted...]
-      <c r="A20" s="50" t="s">
+      <c r="M20" s="73"/>
+    </row>
+    <row r="21" spans="1:13" s="70" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="46" t="s">
         <v>89</v>
       </c>
-      <c r="B20" s="77" t="s">
+      <c r="B21" s="74" t="s">
         <v>102</v>
       </c>
-      <c r="M20" s="78"/>
-[...8 lines deleted...]
-      <c r="M21" s="76"/>
+      <c r="M21" s="71"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="65"/>
-      <c r="B22" s="66"/>
+      <c r="A22" s="61"/>
+      <c r="B22" s="62"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="63"/>
+      <c r="M23" s="59"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="62"/>
+      <c r="M24" s="58"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="63"/>
+      <c r="M25" s="59"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="62"/>
+      <c r="M26" s="58"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1" xr:uid="{DD1DCBAE-0E17-4311-86C5-0E0B1BA65711}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{D57EC241-0481-4425-967C-2C408285A4CD}"/>
     <hyperlink ref="B13" r:id="rId3" xr:uid="{5BCA5DD7-3DE9-41A9-B00D-9D757D636D92}"/>
     <hyperlink ref="B21" r:id="rId4" xr:uid="{4FA3B8DC-6C3B-4921-A3FA-EE1F5F71F7C8}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D151B39D-EA73-45CE-9525-B81933F00887}">
   <dimension ref="A2:A17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A37" sqref="A37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="113.5703125" style="69" customWidth="1"/>
-[...189 lines deleted...]
-    <col min="16130" max="16384" width="9.140625" style="69"/>
+    <col min="1" max="1" width="113.5703125" style="65" customWidth="1"/>
+    <col min="2" max="255" width="9.140625" style="65"/>
+    <col min="256" max="256" width="4.42578125" style="65" customWidth="1"/>
+    <col min="257" max="257" width="113.5703125" style="65" customWidth="1"/>
+    <col min="258" max="511" width="9.140625" style="65"/>
+    <col min="512" max="512" width="4.42578125" style="65" customWidth="1"/>
+    <col min="513" max="513" width="113.5703125" style="65" customWidth="1"/>
+    <col min="514" max="767" width="9.140625" style="65"/>
+    <col min="768" max="768" width="4.42578125" style="65" customWidth="1"/>
+    <col min="769" max="769" width="113.5703125" style="65" customWidth="1"/>
+    <col min="770" max="1023" width="9.140625" style="65"/>
+    <col min="1024" max="1024" width="4.42578125" style="65" customWidth="1"/>
+    <col min="1025" max="1025" width="113.5703125" style="65" customWidth="1"/>
+    <col min="1026" max="1279" width="9.140625" style="65"/>
+    <col min="1280" max="1280" width="4.42578125" style="65" customWidth="1"/>
+    <col min="1281" max="1281" width="113.5703125" style="65" customWidth="1"/>
+    <col min="1282" max="1535" width="9.140625" style="65"/>
+    <col min="1536" max="1536" width="4.42578125" style="65" customWidth="1"/>
+    <col min="1537" max="1537" width="113.5703125" style="65" customWidth="1"/>
+    <col min="1538" max="1791" width="9.140625" style="65"/>
+    <col min="1792" max="1792" width="4.42578125" style="65" customWidth="1"/>
+    <col min="1793" max="1793" width="113.5703125" style="65" customWidth="1"/>
+    <col min="1794" max="2047" width="9.140625" style="65"/>
+    <col min="2048" max="2048" width="4.42578125" style="65" customWidth="1"/>
+    <col min="2049" max="2049" width="113.5703125" style="65" customWidth="1"/>
+    <col min="2050" max="2303" width="9.140625" style="65"/>
+    <col min="2304" max="2304" width="4.42578125" style="65" customWidth="1"/>
+    <col min="2305" max="2305" width="113.5703125" style="65" customWidth="1"/>
+    <col min="2306" max="2559" width="9.140625" style="65"/>
+    <col min="2560" max="2560" width="4.42578125" style="65" customWidth="1"/>
+    <col min="2561" max="2561" width="113.5703125" style="65" customWidth="1"/>
+    <col min="2562" max="2815" width="9.140625" style="65"/>
+    <col min="2816" max="2816" width="4.42578125" style="65" customWidth="1"/>
+    <col min="2817" max="2817" width="113.5703125" style="65" customWidth="1"/>
+    <col min="2818" max="3071" width="9.140625" style="65"/>
+    <col min="3072" max="3072" width="4.42578125" style="65" customWidth="1"/>
+    <col min="3073" max="3073" width="113.5703125" style="65" customWidth="1"/>
+    <col min="3074" max="3327" width="9.140625" style="65"/>
+    <col min="3328" max="3328" width="4.42578125" style="65" customWidth="1"/>
+    <col min="3329" max="3329" width="113.5703125" style="65" customWidth="1"/>
+    <col min="3330" max="3583" width="9.140625" style="65"/>
+    <col min="3584" max="3584" width="4.42578125" style="65" customWidth="1"/>
+    <col min="3585" max="3585" width="113.5703125" style="65" customWidth="1"/>
+    <col min="3586" max="3839" width="9.140625" style="65"/>
+    <col min="3840" max="3840" width="4.42578125" style="65" customWidth="1"/>
+    <col min="3841" max="3841" width="113.5703125" style="65" customWidth="1"/>
+    <col min="3842" max="4095" width="9.140625" style="65"/>
+    <col min="4096" max="4096" width="4.42578125" style="65" customWidth="1"/>
+    <col min="4097" max="4097" width="113.5703125" style="65" customWidth="1"/>
+    <col min="4098" max="4351" width="9.140625" style="65"/>
+    <col min="4352" max="4352" width="4.42578125" style="65" customWidth="1"/>
+    <col min="4353" max="4353" width="113.5703125" style="65" customWidth="1"/>
+    <col min="4354" max="4607" width="9.140625" style="65"/>
+    <col min="4608" max="4608" width="4.42578125" style="65" customWidth="1"/>
+    <col min="4609" max="4609" width="113.5703125" style="65" customWidth="1"/>
+    <col min="4610" max="4863" width="9.140625" style="65"/>
+    <col min="4864" max="4864" width="4.42578125" style="65" customWidth="1"/>
+    <col min="4865" max="4865" width="113.5703125" style="65" customWidth="1"/>
+    <col min="4866" max="5119" width="9.140625" style="65"/>
+    <col min="5120" max="5120" width="4.42578125" style="65" customWidth="1"/>
+    <col min="5121" max="5121" width="113.5703125" style="65" customWidth="1"/>
+    <col min="5122" max="5375" width="9.140625" style="65"/>
+    <col min="5376" max="5376" width="4.42578125" style="65" customWidth="1"/>
+    <col min="5377" max="5377" width="113.5703125" style="65" customWidth="1"/>
+    <col min="5378" max="5631" width="9.140625" style="65"/>
+    <col min="5632" max="5632" width="4.42578125" style="65" customWidth="1"/>
+    <col min="5633" max="5633" width="113.5703125" style="65" customWidth="1"/>
+    <col min="5634" max="5887" width="9.140625" style="65"/>
+    <col min="5888" max="5888" width="4.42578125" style="65" customWidth="1"/>
+    <col min="5889" max="5889" width="113.5703125" style="65" customWidth="1"/>
+    <col min="5890" max="6143" width="9.140625" style="65"/>
+    <col min="6144" max="6144" width="4.42578125" style="65" customWidth="1"/>
+    <col min="6145" max="6145" width="113.5703125" style="65" customWidth="1"/>
+    <col min="6146" max="6399" width="9.140625" style="65"/>
+    <col min="6400" max="6400" width="4.42578125" style="65" customWidth="1"/>
+    <col min="6401" max="6401" width="113.5703125" style="65" customWidth="1"/>
+    <col min="6402" max="6655" width="9.140625" style="65"/>
+    <col min="6656" max="6656" width="4.42578125" style="65" customWidth="1"/>
+    <col min="6657" max="6657" width="113.5703125" style="65" customWidth="1"/>
+    <col min="6658" max="6911" width="9.140625" style="65"/>
+    <col min="6912" max="6912" width="4.42578125" style="65" customWidth="1"/>
+    <col min="6913" max="6913" width="113.5703125" style="65" customWidth="1"/>
+    <col min="6914" max="7167" width="9.140625" style="65"/>
+    <col min="7168" max="7168" width="4.42578125" style="65" customWidth="1"/>
+    <col min="7169" max="7169" width="113.5703125" style="65" customWidth="1"/>
+    <col min="7170" max="7423" width="9.140625" style="65"/>
+    <col min="7424" max="7424" width="4.42578125" style="65" customWidth="1"/>
+    <col min="7425" max="7425" width="113.5703125" style="65" customWidth="1"/>
+    <col min="7426" max="7679" width="9.140625" style="65"/>
+    <col min="7680" max="7680" width="4.42578125" style="65" customWidth="1"/>
+    <col min="7681" max="7681" width="113.5703125" style="65" customWidth="1"/>
+    <col min="7682" max="7935" width="9.140625" style="65"/>
+    <col min="7936" max="7936" width="4.42578125" style="65" customWidth="1"/>
+    <col min="7937" max="7937" width="113.5703125" style="65" customWidth="1"/>
+    <col min="7938" max="8191" width="9.140625" style="65"/>
+    <col min="8192" max="8192" width="4.42578125" style="65" customWidth="1"/>
+    <col min="8193" max="8193" width="113.5703125" style="65" customWidth="1"/>
+    <col min="8194" max="8447" width="9.140625" style="65"/>
+    <col min="8448" max="8448" width="4.42578125" style="65" customWidth="1"/>
+    <col min="8449" max="8449" width="113.5703125" style="65" customWidth="1"/>
+    <col min="8450" max="8703" width="9.140625" style="65"/>
+    <col min="8704" max="8704" width="4.42578125" style="65" customWidth="1"/>
+    <col min="8705" max="8705" width="113.5703125" style="65" customWidth="1"/>
+    <col min="8706" max="8959" width="9.140625" style="65"/>
+    <col min="8960" max="8960" width="4.42578125" style="65" customWidth="1"/>
+    <col min="8961" max="8961" width="113.5703125" style="65" customWidth="1"/>
+    <col min="8962" max="9215" width="9.140625" style="65"/>
+    <col min="9216" max="9216" width="4.42578125" style="65" customWidth="1"/>
+    <col min="9217" max="9217" width="113.5703125" style="65" customWidth="1"/>
+    <col min="9218" max="9471" width="9.140625" style="65"/>
+    <col min="9472" max="9472" width="4.42578125" style="65" customWidth="1"/>
+    <col min="9473" max="9473" width="113.5703125" style="65" customWidth="1"/>
+    <col min="9474" max="9727" width="9.140625" style="65"/>
+    <col min="9728" max="9728" width="4.42578125" style="65" customWidth="1"/>
+    <col min="9729" max="9729" width="113.5703125" style="65" customWidth="1"/>
+    <col min="9730" max="9983" width="9.140625" style="65"/>
+    <col min="9984" max="9984" width="4.42578125" style="65" customWidth="1"/>
+    <col min="9985" max="9985" width="113.5703125" style="65" customWidth="1"/>
+    <col min="9986" max="10239" width="9.140625" style="65"/>
+    <col min="10240" max="10240" width="4.42578125" style="65" customWidth="1"/>
+    <col min="10241" max="10241" width="113.5703125" style="65" customWidth="1"/>
+    <col min="10242" max="10495" width="9.140625" style="65"/>
+    <col min="10496" max="10496" width="4.42578125" style="65" customWidth="1"/>
+    <col min="10497" max="10497" width="113.5703125" style="65" customWidth="1"/>
+    <col min="10498" max="10751" width="9.140625" style="65"/>
+    <col min="10752" max="10752" width="4.42578125" style="65" customWidth="1"/>
+    <col min="10753" max="10753" width="113.5703125" style="65" customWidth="1"/>
+    <col min="10754" max="11007" width="9.140625" style="65"/>
+    <col min="11008" max="11008" width="4.42578125" style="65" customWidth="1"/>
+    <col min="11009" max="11009" width="113.5703125" style="65" customWidth="1"/>
+    <col min="11010" max="11263" width="9.140625" style="65"/>
+    <col min="11264" max="11264" width="4.42578125" style="65" customWidth="1"/>
+    <col min="11265" max="11265" width="113.5703125" style="65" customWidth="1"/>
+    <col min="11266" max="11519" width="9.140625" style="65"/>
+    <col min="11520" max="11520" width="4.42578125" style="65" customWidth="1"/>
+    <col min="11521" max="11521" width="113.5703125" style="65" customWidth="1"/>
+    <col min="11522" max="11775" width="9.140625" style="65"/>
+    <col min="11776" max="11776" width="4.42578125" style="65" customWidth="1"/>
+    <col min="11777" max="11777" width="113.5703125" style="65" customWidth="1"/>
+    <col min="11778" max="12031" width="9.140625" style="65"/>
+    <col min="12032" max="12032" width="4.42578125" style="65" customWidth="1"/>
+    <col min="12033" max="12033" width="113.5703125" style="65" customWidth="1"/>
+    <col min="12034" max="12287" width="9.140625" style="65"/>
+    <col min="12288" max="12288" width="4.42578125" style="65" customWidth="1"/>
+    <col min="12289" max="12289" width="113.5703125" style="65" customWidth="1"/>
+    <col min="12290" max="12543" width="9.140625" style="65"/>
+    <col min="12544" max="12544" width="4.42578125" style="65" customWidth="1"/>
+    <col min="12545" max="12545" width="113.5703125" style="65" customWidth="1"/>
+    <col min="12546" max="12799" width="9.140625" style="65"/>
+    <col min="12800" max="12800" width="4.42578125" style="65" customWidth="1"/>
+    <col min="12801" max="12801" width="113.5703125" style="65" customWidth="1"/>
+    <col min="12802" max="13055" width="9.140625" style="65"/>
+    <col min="13056" max="13056" width="4.42578125" style="65" customWidth="1"/>
+    <col min="13057" max="13057" width="113.5703125" style="65" customWidth="1"/>
+    <col min="13058" max="13311" width="9.140625" style="65"/>
+    <col min="13312" max="13312" width="4.42578125" style="65" customWidth="1"/>
+    <col min="13313" max="13313" width="113.5703125" style="65" customWidth="1"/>
+    <col min="13314" max="13567" width="9.140625" style="65"/>
+    <col min="13568" max="13568" width="4.42578125" style="65" customWidth="1"/>
+    <col min="13569" max="13569" width="113.5703125" style="65" customWidth="1"/>
+    <col min="13570" max="13823" width="9.140625" style="65"/>
+    <col min="13824" max="13824" width="4.42578125" style="65" customWidth="1"/>
+    <col min="13825" max="13825" width="113.5703125" style="65" customWidth="1"/>
+    <col min="13826" max="14079" width="9.140625" style="65"/>
+    <col min="14080" max="14080" width="4.42578125" style="65" customWidth="1"/>
+    <col min="14081" max="14081" width="113.5703125" style="65" customWidth="1"/>
+    <col min="14082" max="14335" width="9.140625" style="65"/>
+    <col min="14336" max="14336" width="4.42578125" style="65" customWidth="1"/>
+    <col min="14337" max="14337" width="113.5703125" style="65" customWidth="1"/>
+    <col min="14338" max="14591" width="9.140625" style="65"/>
+    <col min="14592" max="14592" width="4.42578125" style="65" customWidth="1"/>
+    <col min="14593" max="14593" width="113.5703125" style="65" customWidth="1"/>
+    <col min="14594" max="14847" width="9.140625" style="65"/>
+    <col min="14848" max="14848" width="4.42578125" style="65" customWidth="1"/>
+    <col min="14849" max="14849" width="113.5703125" style="65" customWidth="1"/>
+    <col min="14850" max="15103" width="9.140625" style="65"/>
+    <col min="15104" max="15104" width="4.42578125" style="65" customWidth="1"/>
+    <col min="15105" max="15105" width="113.5703125" style="65" customWidth="1"/>
+    <col min="15106" max="15359" width="9.140625" style="65"/>
+    <col min="15360" max="15360" width="4.42578125" style="65" customWidth="1"/>
+    <col min="15361" max="15361" width="113.5703125" style="65" customWidth="1"/>
+    <col min="15362" max="15615" width="9.140625" style="65"/>
+    <col min="15616" max="15616" width="4.42578125" style="65" customWidth="1"/>
+    <col min="15617" max="15617" width="113.5703125" style="65" customWidth="1"/>
+    <col min="15618" max="15871" width="9.140625" style="65"/>
+    <col min="15872" max="15872" width="4.42578125" style="65" customWidth="1"/>
+    <col min="15873" max="15873" width="113.5703125" style="65" customWidth="1"/>
+    <col min="15874" max="16127" width="9.140625" style="65"/>
+    <col min="16128" max="16128" width="4.42578125" style="65" customWidth="1"/>
+    <col min="16129" max="16129" width="113.5703125" style="65" customWidth="1"/>
+    <col min="16130" max="16384" width="9.140625" style="65"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A2" s="68"/>
+      <c r="A2" s="64"/>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A6" s="70" t="s">
+      <c r="A6" s="66" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A7" s="66" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="7" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A7" s="70" t="s">
+    <row r="8" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A8" s="65" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="8" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A8" s="69" t="s">
+    <row r="9" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A9" s="66" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="9" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A9" s="70" t="s">
+    <row r="10" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A10" s="66"/>
+    </row>
+    <row r="11" spans="1:1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="67" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="10" spans="1:1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="A11" s="71" t="s">
+    <row r="12" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A12" s="66"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A17" s="68" t="s">
         <v>95</v>
-      </c>
-[...6 lines deleted...]
-        <v>96</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N124"/>
+  <dimension ref="A1:N125"/>
   <sheetViews>
-    <sheetView topLeftCell="A115" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D139" sqref="D139"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E109" sqref="E109"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="25" style="40" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="15.85546875" style="40" customWidth="1"/>
+    <col min="1" max="1" width="25" style="37" customWidth="1"/>
+    <col min="2" max="2" width="7.7109375" style="37" customWidth="1"/>
+    <col min="3" max="3" width="11.5703125" style="37" customWidth="1"/>
+    <col min="4" max="4" width="11.85546875" style="37" customWidth="1"/>
+    <col min="5" max="5" width="10.42578125" style="37" customWidth="1"/>
+    <col min="6" max="6" width="11.5703125" style="37" customWidth="1"/>
+    <col min="7" max="7" width="12.5703125" style="37" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12" style="37" customWidth="1"/>
+    <col min="9" max="9" width="11.5703125" style="37" customWidth="1"/>
+    <col min="10" max="10" width="13.85546875" style="37" customWidth="1"/>
+    <col min="11" max="11" width="11.28515625" style="37" customWidth="1"/>
+    <col min="12" max="12" width="13.42578125" style="37" customWidth="1"/>
+    <col min="13" max="13" width="15.85546875" style="37" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="40" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="73" t="s">
+    <row r="1" spans="1:14" s="37" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="78" t="s">
         <v>58</v>
       </c>
-      <c r="B1" s="73"/>
-[...10 lines deleted...]
-      <c r="M1" s="73"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
     </row>
     <row r="2" spans="1:14" s="12" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41"/>
-[...13 lines deleted...]
-    <row r="3" spans="1:14" s="40" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="38"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+    </row>
+    <row r="3" spans="1:14" s="37" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>16</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="M3" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="N3" s="42"/>
+      <c r="N3" s="39"/>
     </row>
     <row r="4" spans="1:14" s="12" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="45">
+      <c r="B4" s="42">
         <v>356</v>
       </c>
       <c r="C4" s="4">
         <v>948</v>
       </c>
-      <c r="D4" s="33">
+      <c r="D4" s="31">
         <v>1539</v>
       </c>
-      <c r="E4" s="45">
+      <c r="E4" s="42">
         <v>2130</v>
       </c>
-      <c r="F4" s="33">
+      <c r="F4" s="31">
         <v>2827</v>
       </c>
-      <c r="G4" s="33">
+      <c r="G4" s="31">
         <v>3524</v>
       </c>
-      <c r="H4" s="33"/>
+      <c r="H4" s="31">
+        <v>4232</v>
+      </c>
       <c r="I4" s="4"/>
       <c r="J4" s="14"/>
       <c r="K4" s="14"/>
       <c r="L4" s="14"/>
       <c r="M4" s="14"/>
     </row>
     <row r="5" spans="1:14" s="12" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="B5" s="45">
+      <c r="B5" s="42">
         <v>269</v>
       </c>
       <c r="C5" s="4">
         <v>713</v>
       </c>
-      <c r="D5" s="33">
+      <c r="D5" s="31">
         <v>1157</v>
       </c>
-      <c r="E5" s="45">
+      <c r="E5" s="42">
         <v>1601</v>
       </c>
-      <c r="F5" s="33">
+      <c r="F5" s="31">
         <v>2035</v>
       </c>
-      <c r="G5" s="33">
+      <c r="G5" s="31">
         <v>2470</v>
       </c>
-      <c r="H5" s="33"/>
+      <c r="H5" s="31">
+        <v>2920</v>
+      </c>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
-      <c r="K5" s="30"/>
+      <c r="K5" s="28"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
     </row>
     <row r="6" spans="1:14" s="12" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>42</v>
       </c>
-      <c r="B6" s="45">
+      <c r="B6" s="42">
         <v>2</v>
       </c>
       <c r="C6" s="4">
         <v>14</v>
       </c>
-      <c r="D6" s="33">
+      <c r="D6" s="31">
         <v>26</v>
       </c>
-      <c r="E6" s="45">
+      <c r="E6" s="42">
         <v>38</v>
       </c>
-      <c r="F6" s="33">
+      <c r="F6" s="31">
         <v>110</v>
       </c>
-      <c r="G6" s="33">
+      <c r="G6" s="31">
         <v>182</v>
       </c>
-      <c r="H6" s="33"/>
+      <c r="H6" s="31">
+        <v>254</v>
+      </c>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
-      <c r="K6" s="30"/>
+      <c r="K6" s="28"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:14" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>44</v>
       </c>
-      <c r="B7" s="45" t="s">
+      <c r="B7" s="42" t="s">
         <v>56</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="E7" s="45" t="s">
-[...8 lines deleted...]
-      <c r="H7" s="33"/>
+      <c r="E7" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="F7" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="G7" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="H7" s="31" t="s">
+        <v>56</v>
+      </c>
       <c r="I7" s="4"/>
       <c r="J7" s="5"/>
-      <c r="K7" s="30"/>
+      <c r="K7" s="28"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
     </row>
     <row r="8" spans="1:14" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>45</v>
       </c>
-      <c r="B8" s="45">
+      <c r="B8" s="42">
         <v>23</v>
       </c>
       <c r="C8" s="4">
         <v>39</v>
       </c>
-      <c r="D8" s="33">
-[...2 lines deleted...]
-      <c r="E8" s="45">
+      <c r="D8" s="31">
+        <v>56</v>
+      </c>
+      <c r="E8" s="42">
         <v>73</v>
       </c>
-      <c r="F8" s="33">
+      <c r="F8" s="31">
         <v>96</v>
       </c>
-      <c r="G8" s="33">
+      <c r="G8" s="31">
         <v>120</v>
       </c>
-      <c r="H8" s="33"/>
+      <c r="H8" s="31">
+        <v>144</v>
+      </c>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
-      <c r="K8" s="30"/>
+      <c r="K8" s="28"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
     </row>
     <row r="9" spans="1:14" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>46</v>
       </c>
-      <c r="B9" s="45" t="s">
+      <c r="B9" s="42" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="D9" s="33" t="s">
-[...11 lines deleted...]
-      <c r="H9" s="33"/>
+      <c r="D9" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="F9" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="G9" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="H9" s="31" t="s">
+        <v>56</v>
+      </c>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
-      <c r="K9" s="30"/>
+      <c r="K9" s="28"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
     </row>
     <row r="10" spans="1:14" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="B10" s="45" t="s">
+      <c r="B10" s="42" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="D10" s="33" t="s">
-[...11 lines deleted...]
-      <c r="H10" s="33"/>
+      <c r="D10" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="E10" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="G10" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="H10" s="31" t="s">
+        <v>56</v>
+      </c>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
-      <c r="K10" s="30"/>
+      <c r="K10" s="28"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
     </row>
     <row r="11" spans="1:14" s="12" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="B11" s="45">
+      <c r="B11" s="42">
         <v>3</v>
       </c>
       <c r="C11" s="4">
         <v>17</v>
       </c>
-      <c r="D11" s="33">
+      <c r="D11" s="31">
         <v>31</v>
       </c>
-      <c r="E11" s="45">
+      <c r="E11" s="42">
         <v>46</v>
       </c>
-      <c r="F11" s="33">
+      <c r="F11" s="31">
         <v>49</v>
       </c>
-      <c r="G11" s="33">
+      <c r="G11" s="31">
         <v>52</v>
       </c>
-      <c r="H11" s="33"/>
+      <c r="H11" s="31">
+        <v>58</v>
+      </c>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
     </row>
     <row r="12" spans="1:14" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="15">
         <v>34</v>
       </c>
       <c r="C12" s="4">
         <v>39</v>
       </c>
-      <c r="D12" s="33">
+      <c r="D12" s="31">
         <v>44</v>
       </c>
-      <c r="E12" s="45">
+      <c r="E12" s="42">
         <v>48</v>
       </c>
-      <c r="F12" s="33">
+      <c r="F12" s="31">
         <v>54</v>
       </c>
-      <c r="G12" s="33">
+      <c r="G12" s="31">
         <v>59</v>
       </c>
-      <c r="H12" s="33"/>
+      <c r="H12" s="31">
+        <v>65</v>
+      </c>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
-      <c r="K12" s="30"/>
+      <c r="K12" s="28"/>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
     </row>
     <row r="13" spans="1:14" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="E13" s="45" t="s">
-[...8 lines deleted...]
-      <c r="H13" s="5"/>
+      <c r="E13" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="F13" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="G13" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="H13" s="31" t="s">
+        <v>56</v>
+      </c>
       <c r="I13" s="4"/>
       <c r="J13" s="5"/>
-      <c r="K13" s="30"/>
+      <c r="K13" s="28"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
     </row>
     <row r="14" spans="1:14" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="E14" s="45" t="s">
-[...8 lines deleted...]
-      <c r="H14" s="5"/>
+      <c r="E14" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="F14" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="G14" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="H14" s="31" t="s">
+        <v>56</v>
+      </c>
       <c r="I14" s="5"/>
       <c r="J14" s="4"/>
-      <c r="K14" s="30"/>
+      <c r="K14" s="28"/>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
     </row>
     <row r="15" spans="1:14" s="12" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="31" t="s">
+      <c r="A15" s="29" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="5">
         <v>355</v>
       </c>
       <c r="C15" s="4">
         <v>944</v>
       </c>
-      <c r="D15" s="4">
+      <c r="D15" s="31">
         <v>1534</v>
       </c>
-      <c r="E15" s="45">
+      <c r="E15" s="31">
         <v>2124</v>
       </c>
-      <c r="F15" s="33">
+      <c r="F15" s="4">
         <v>2819</v>
       </c>
-      <c r="G15" s="33">
+      <c r="G15" s="31">
         <v>3514</v>
       </c>
-      <c r="H15" s="33"/>
+      <c r="H15" s="31">
+        <v>4223</v>
+      </c>
       <c r="I15" s="4"/>
       <c r="J15" s="5"/>
-      <c r="K15" s="30"/>
+      <c r="K15" s="28"/>
       <c r="L15" s="4"/>
       <c r="M15" s="4"/>
     </row>
     <row r="16" spans="1:14" s="12" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5">
         <v>269</v>
       </c>
       <c r="C16" s="4">
         <v>712</v>
       </c>
-      <c r="D16" s="4">
+      <c r="D16" s="31">
         <v>1156</v>
       </c>
       <c r="E16" s="4">
         <v>1600</v>
       </c>
-      <c r="F16" s="33">
+      <c r="F16" s="4">
         <v>2034</v>
       </c>
-      <c r="G16" s="33">
+      <c r="G16" s="31">
         <v>2468</v>
       </c>
-      <c r="H16" s="33"/>
+      <c r="H16" s="31">
+        <v>2917</v>
+      </c>
       <c r="I16" s="4"/>
       <c r="J16" s="4"/>
-      <c r="K16" s="30"/>
+      <c r="K16" s="28"/>
       <c r="L16" s="4"/>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="5">
         <v>1</v>
       </c>
       <c r="C17" s="4">
         <v>12</v>
       </c>
-      <c r="D17" s="4">
+      <c r="D17" s="31">
         <v>23</v>
       </c>
       <c r="E17" s="4">
         <v>33</v>
       </c>
-      <c r="F17" s="33">
+      <c r="F17" s="4">
         <v>104</v>
       </c>
-      <c r="G17" s="33">
+      <c r="G17" s="31">
         <v>174</v>
       </c>
-      <c r="H17" s="33"/>
+      <c r="H17" s="31">
+        <v>246</v>
+      </c>
       <c r="I17" s="4"/>
       <c r="J17" s="4"/>
-      <c r="K17" s="30"/>
+      <c r="K17" s="28"/>
       <c r="L17" s="4"/>
       <c r="M17" s="4"/>
     </row>
     <row r="18" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="D18" s="5" t="s">
+      <c r="D18" s="31" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="F18" s="33" t="s">
-[...5 lines deleted...]
-      <c r="H18" s="33"/>
+      <c r="F18" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G18" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="H18" s="31" t="s">
+        <v>56</v>
+      </c>
       <c r="I18" s="5"/>
       <c r="J18" s="4"/>
-      <c r="K18" s="30"/>
+      <c r="K18" s="28"/>
       <c r="L18" s="4"/>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="5">
         <v>23</v>
       </c>
       <c r="C19" s="4">
         <v>39</v>
       </c>
-      <c r="D19" s="4">
+      <c r="D19" s="31">
         <v>56</v>
       </c>
       <c r="E19" s="4">
         <v>73</v>
       </c>
-      <c r="F19" s="33">
+      <c r="F19" s="4">
         <v>96</v>
       </c>
-      <c r="G19" s="33">
+      <c r="G19" s="31">
         <v>120</v>
       </c>
-      <c r="H19" s="33"/>
+      <c r="H19" s="31">
+        <v>144</v>
+      </c>
       <c r="I19" s="4"/>
       <c r="J19" s="5"/>
       <c r="K19" s="14"/>
       <c r="L19" s="4"/>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="D20" s="33" t="s">
+      <c r="D20" s="31" t="s">
         <v>56</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="F20" s="33" t="s">
-[...5 lines deleted...]
-      <c r="H20" s="33"/>
+      <c r="F20" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G20" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="H20" s="31" t="s">
+        <v>56</v>
+      </c>
       <c r="I20" s="4"/>
       <c r="J20" s="15"/>
-      <c r="K20" s="30"/>
+      <c r="K20" s="28"/>
       <c r="L20" s="15"/>
       <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
-        <v>47</v>
-[...19 lines deleted...]
-      <c r="H21" s="33"/>
+        <v>48</v>
+      </c>
+      <c r="B21" s="31">
+        <v>3</v>
+      </c>
+      <c r="C21" s="31">
+        <v>17</v>
+      </c>
+      <c r="D21" s="31">
+        <v>31</v>
+      </c>
+      <c r="E21" s="31">
+        <v>46</v>
+      </c>
+      <c r="F21" s="31">
+        <v>49</v>
+      </c>
+      <c r="G21" s="31">
+        <v>52</v>
+      </c>
+      <c r="H21" s="31">
+        <v>58</v>
+      </c>
       <c r="I21" s="4"/>
       <c r="J21" s="5"/>
-      <c r="K21" s="30"/>
+      <c r="K21" s="28"/>
       <c r="L21" s="4"/>
       <c r="M21" s="4"/>
     </row>
     <row r="22" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="31">
+        <v>34</v>
+      </c>
+      <c r="C22" s="31">
+        <v>39</v>
+      </c>
+      <c r="D22" s="31">
+        <v>44</v>
+      </c>
+      <c r="E22" s="31">
         <v>48</v>
       </c>
-      <c r="B22" s="5">
-[...11 lines deleted...]
-      <c r="F22" s="33">
+      <c r="F22" s="31">
         <v>54</v>
       </c>
-      <c r="G22" s="33">
+      <c r="G22" s="31">
         <v>59</v>
       </c>
-      <c r="H22" s="33"/>
+      <c r="H22" s="31">
+        <v>65</v>
+      </c>
       <c r="I22" s="4"/>
       <c r="J22" s="4"/>
-      <c r="K22" s="30"/>
+      <c r="K22" s="28"/>
       <c r="L22" s="4"/>
       <c r="M22" s="4"/>
     </row>
     <row r="23" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
-        <v>49</v>
-[...19 lines deleted...]
-      <c r="H23" s="33"/>
+        <v>52</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D23" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F23" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G23" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="H23" s="31" t="s">
+        <v>56</v>
+      </c>
       <c r="I23" s="4"/>
       <c r="J23" s="4"/>
-      <c r="K23" s="30"/>
+      <c r="K23" s="28"/>
       <c r="L23" s="4"/>
       <c r="M23" s="4"/>
     </row>
     <row r="24" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="F24" s="33" t="s">
-[...5 lines deleted...]
-      <c r="H24" s="5"/>
+      <c r="F24" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G24" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="H24" s="31" t="s">
+        <v>56</v>
+      </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
-      <c r="K24" s="35"/>
+      <c r="K24" s="32"/>
       <c r="L24" s="4"/>
       <c r="M24" s="4"/>
     </row>
-    <row r="25" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>53</v>
+    <row r="25" spans="1:13" s="12" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="13" t="s">
+        <v>26</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="F25" s="33" t="s">
-[...5 lines deleted...]
-      <c r="H25" s="5"/>
+      <c r="F25" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="G25" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="H25" s="31" t="s">
+        <v>56</v>
+      </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
-      <c r="K25" s="35"/>
+      <c r="K25" s="32"/>
       <c r="L25" s="4"/>
       <c r="M25" s="4"/>
     </row>
     <row r="26" spans="1:13" s="12" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="13" t="s">
-        <v>26</v>
+      <c r="A26" s="16" t="s">
+        <v>24</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="F26" s="33" t="s">
+      <c r="F26" s="31" t="s">
         <v>56</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="H26" s="5"/>
+      <c r="H26" s="5" t="s">
+        <v>56</v>
+      </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
-      <c r="K26" s="35"/>
+      <c r="K26" s="32"/>
       <c r="L26" s="4"/>
       <c r="M26" s="4"/>
     </row>
-    <row r="27" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="H27" s="5"/>
+    <row r="27" spans="1:13" s="12" customFormat="1" ht="57" x14ac:dyDescent="0.25">
+      <c r="A27" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="B27" s="5">
+        <v>274</v>
+      </c>
+      <c r="C27" s="4">
+        <v>536</v>
+      </c>
+      <c r="D27" s="4">
+        <v>770</v>
+      </c>
+      <c r="E27" s="4">
+        <v>990</v>
+      </c>
+      <c r="F27" s="4">
+        <v>1198</v>
+      </c>
+      <c r="G27" s="31">
+        <v>1434</v>
+      </c>
+      <c r="H27" s="31">
+        <v>1735</v>
+      </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
-      <c r="K27" s="35"/>
+      <c r="K27" s="32"/>
       <c r="L27" s="4"/>
       <c r="M27" s="4"/>
     </row>
     <row r="28" spans="1:13" s="12" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="31" t="s">
-        <v>0</v>
+      <c r="A28" s="16" t="s">
+        <v>24</v>
       </c>
       <c r="B28" s="5">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="C28" s="4">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="D28" s="4">
-        <v>770</v>
+        <v>762</v>
       </c>
       <c r="E28" s="4">
-        <v>990</v>
+        <v>980</v>
       </c>
       <c r="F28" s="4">
-        <v>1198</v>
-[...4 lines deleted...]
-      <c r="H28" s="33"/>
+        <v>1186</v>
+      </c>
+      <c r="G28" s="31">
+        <v>1420</v>
+      </c>
+      <c r="H28" s="31">
+        <v>1718</v>
+      </c>
       <c r="I28" s="4"/>
       <c r="J28" s="5"/>
-      <c r="K28" s="30"/>
+      <c r="K28" s="28"/>
       <c r="L28" s="4"/>
       <c r="M28" s="4"/>
     </row>
     <row r="29" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
-        <v>24</v>
-[...19 lines deleted...]
-      <c r="H29" s="33"/>
+        <v>45</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G29" s="31" t="s">
+        <v>59</v>
+      </c>
+      <c r="H29" s="31" t="s">
+        <v>59</v>
+      </c>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
-      <c r="K29" s="30"/>
+      <c r="K29" s="28"/>
       <c r="L29" s="4"/>
       <c r="M29" s="4"/>
     </row>
     <row r="30" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="16" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>56</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="G30" s="33" t="s">
-[...2 lines deleted...]
-      <c r="H30" s="33"/>
+      <c r="G30" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="H30" s="31" t="s">
+        <v>56</v>
+      </c>
       <c r="I30" s="5"/>
       <c r="J30" s="4"/>
-      <c r="K30" s="30"/>
+      <c r="K30" s="28"/>
       <c r="L30" s="4"/>
       <c r="M30" s="4"/>
     </row>
-    <row r="31" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="H31" s="33"/>
+    <row r="31" spans="1:13" s="12" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A31" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="B31" s="5">
+        <v>47</v>
+      </c>
+      <c r="C31" s="4">
+        <v>101</v>
+      </c>
+      <c r="D31" s="4">
+        <v>140</v>
+      </c>
+      <c r="E31" s="4">
+        <v>184</v>
+      </c>
+      <c r="F31" s="4">
+        <v>233</v>
+      </c>
+      <c r="G31" s="31">
+        <v>266</v>
+      </c>
+      <c r="H31" s="31">
+        <v>295</v>
+      </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
-      <c r="K31" s="30"/>
+      <c r="K31" s="28"/>
       <c r="L31" s="4"/>
       <c r="M31" s="4"/>
     </row>
-    <row r="32" spans="1:13" s="12" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>1</v>
+    <row r="32" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="16" t="s">
+        <v>24</v>
       </c>
       <c r="B32" s="5">
         <v>47</v>
       </c>
       <c r="C32" s="4">
         <v>101</v>
       </c>
       <c r="D32" s="4">
         <v>140</v>
       </c>
       <c r="E32" s="4">
         <v>184</v>
       </c>
       <c r="F32" s="4">
         <v>233</v>
       </c>
-      <c r="G32" s="33">
+      <c r="G32" s="4">
         <v>266</v>
       </c>
-      <c r="H32" s="33"/>
+      <c r="H32" s="31">
+        <v>295</v>
+      </c>
       <c r="I32" s="4"/>
       <c r="J32" s="5"/>
-      <c r="K32" s="30"/>
+      <c r="K32" s="28"/>
       <c r="L32" s="4"/>
       <c r="M32" s="4"/>
     </row>
     <row r="33" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="16" t="s">
-[...20 lines deleted...]
-      <c r="H33" s="4"/>
+      <c r="A33" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B33" s="31">
+        <v>1932</v>
+      </c>
+      <c r="C33" s="31">
+        <v>6211</v>
+      </c>
+      <c r="D33" s="31">
+        <v>9876</v>
+      </c>
+      <c r="E33" s="31">
+        <v>11976</v>
+      </c>
+      <c r="F33" s="31">
+        <v>14167</v>
+      </c>
+      <c r="G33" s="31">
+        <v>16876</v>
+      </c>
+      <c r="H33" s="31">
+        <v>17956</v>
+      </c>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
-      <c r="K33" s="30"/>
+      <c r="K33" s="28"/>
       <c r="L33" s="4"/>
       <c r="M33" s="4"/>
     </row>
     <row r="34" spans="1:13" s="12" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="13" t="s">
-[...20 lines deleted...]
-      <c r="H34" s="4"/>
+      <c r="A34" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34" s="31">
+        <v>1932</v>
+      </c>
+      <c r="C34" s="31">
+        <v>6211</v>
+      </c>
+      <c r="D34" s="31">
+        <v>9876</v>
+      </c>
+      <c r="E34" s="31">
+        <v>11976</v>
+      </c>
+      <c r="F34" s="31">
+        <v>14167</v>
+      </c>
+      <c r="G34" s="31">
+        <v>16876</v>
+      </c>
+      <c r="H34" s="31">
+        <v>17956</v>
+      </c>
       <c r="I34" s="4"/>
       <c r="J34" s="4"/>
-      <c r="K34" s="30"/>
+      <c r="K34" s="28"/>
       <c r="L34" s="4"/>
       <c r="M34" s="4"/>
     </row>
-    <row r="35" spans="1:13" s="12" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...22 lines deleted...]
-      <c r="I35" s="5"/>
+    <row r="35" spans="1:13" s="12" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A35" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" s="5">
+        <v>2966</v>
+      </c>
+      <c r="C35" s="4">
+        <v>5744</v>
+      </c>
+      <c r="D35" s="4">
+        <v>8587</v>
+      </c>
+      <c r="E35" s="4">
+        <v>11567</v>
+      </c>
+      <c r="F35" s="4">
+        <v>14546</v>
+      </c>
+      <c r="G35" s="31">
+        <v>17492</v>
+      </c>
+      <c r="H35" s="31">
+        <v>20339</v>
+      </c>
+      <c r="I35" s="31"/>
       <c r="J35" s="5"/>
-      <c r="K35" s="35"/>
+      <c r="K35" s="32"/>
       <c r="L35" s="4"/>
-      <c r="M35" s="4"/>
+      <c r="M35" s="15"/>
     </row>
     <row r="36" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="B36" s="5" t="s">
-[...18 lines deleted...]
-      <c r="I36" s="5"/>
+      <c r="B36" s="5">
+        <v>1439</v>
+      </c>
+      <c r="C36" s="4">
+        <v>2778</v>
+      </c>
+      <c r="D36" s="4">
+        <v>4164</v>
+      </c>
+      <c r="E36" s="4">
+        <v>5687</v>
+      </c>
+      <c r="F36" s="4">
+        <v>7142</v>
+      </c>
+      <c r="G36" s="31">
+        <v>8576</v>
+      </c>
+      <c r="H36" s="31">
+        <v>9952</v>
+      </c>
+      <c r="I36" s="31"/>
       <c r="J36" s="5"/>
-      <c r="K36" s="35"/>
+      <c r="K36" s="28"/>
       <c r="L36" s="4"/>
-      <c r="M36" s="15"/>
-[...26 lines deleted...]
-      <c r="K37" s="30"/>
+      <c r="M36" s="4"/>
+    </row>
+    <row r="37" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G37" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="H37" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="I37" s="31"/>
+      <c r="J37" s="4"/>
+      <c r="K37" s="28"/>
       <c r="L37" s="4"/>
       <c r="M37" s="4"/>
     </row>
     <row r="38" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="16" t="s">
-        <v>24</v>
-[...20 lines deleted...]
-      <c r="I38" s="4"/>
+        <v>45</v>
+      </c>
+      <c r="B38" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F38" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G38" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="H38" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="I38" s="31"/>
       <c r="J38" s="4"/>
-      <c r="K38" s="30"/>
+      <c r="K38" s="28"/>
       <c r="L38" s="4"/>
       <c r="M38" s="4"/>
     </row>
-    <row r="39" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:13" s="12" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="16" t="s">
-        <v>42</v>
-[...23 lines deleted...]
-      <c r="L39" s="4"/>
+        <v>47</v>
+      </c>
+      <c r="B39" s="5">
+        <v>1245</v>
+      </c>
+      <c r="C39" s="4">
+        <v>2407</v>
+      </c>
+      <c r="D39" s="4">
+        <v>3570</v>
+      </c>
+      <c r="E39" s="4">
+        <v>4732</v>
+      </c>
+      <c r="F39" s="4">
+        <v>5979</v>
+      </c>
+      <c r="G39" s="31">
+        <v>7227</v>
+      </c>
+      <c r="H39" s="31">
+        <v>8467</v>
+      </c>
+      <c r="I39" s="31"/>
+      <c r="J39" s="14"/>
+      <c r="K39" s="28"/>
+      <c r="L39" s="14"/>
       <c r="M39" s="4"/>
     </row>
     <row r="40" spans="1:13" s="12" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="16" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B40" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="B40" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>56</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>56</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>56</v>
       </c>
       <c r="F40" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="G40" s="33" t="s">
-[...7 lines deleted...]
-      <c r="M40" s="4"/>
+      <c r="G40" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="H40" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="I40" s="31"/>
+      <c r="J40" s="4"/>
+      <c r="K40" s="14"/>
+      <c r="L40" s="4"/>
+      <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" s="12" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="16" t="s">
-        <v>47</v>
-[...20 lines deleted...]
-      <c r="I41" s="4"/>
+        <v>51</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F41" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G41" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="H41" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="I41" s="31"/>
       <c r="J41" s="4"/>
-      <c r="K41" s="14"/>
+      <c r="K41" s="33"/>
       <c r="L41" s="4"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" s="12" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="16" t="s">
-        <v>49</v>
-[...7 lines deleted...]
-      <c r="D42" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B42" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D42" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E42" s="4" t="s">
         <v>56</v>
       </c>
       <c r="F42" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="G42" s="33" t="s">
-[...5 lines deleted...]
-      <c r="K42" s="36"/>
+      <c r="G42" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="H42" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="I42" s="31"/>
+      <c r="J42" s="5"/>
+      <c r="K42" s="33"/>
       <c r="L42" s="4"/>
-      <c r="M42" s="5"/>
-[...26 lines deleted...]
-      <c r="K43" s="36"/>
+      <c r="M42" s="15"/>
+    </row>
+    <row r="43" spans="1:13" s="12" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A43" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B43" s="5">
+        <v>40</v>
+      </c>
+      <c r="C43" s="4">
+        <v>78</v>
+      </c>
+      <c r="D43" s="4">
+        <v>126</v>
+      </c>
+      <c r="E43" s="4">
+        <v>163</v>
+      </c>
+      <c r="F43" s="4">
+        <v>202</v>
+      </c>
+      <c r="G43" s="31">
+        <v>240</v>
+      </c>
+      <c r="H43" s="31">
+        <v>284</v>
+      </c>
+      <c r="I43" s="31"/>
+      <c r="J43" s="4"/>
+      <c r="K43" s="32"/>
       <c r="L43" s="4"/>
-      <c r="M43" s="15"/>
+      <c r="M43" s="4"/>
     </row>
     <row r="44" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="16" t="s">
-        <v>52</v>
-[...7 lines deleted...]
-      <c r="D44" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D44" s="4" t="s">
         <v>56</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>56</v>
       </c>
       <c r="F44" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="G44" s="33" t="s">
-[...5 lines deleted...]
-      <c r="K44" s="35"/>
+      <c r="G44" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="H44" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="I44" s="31"/>
+      <c r="J44" s="4"/>
+      <c r="K44" s="32"/>
       <c r="L44" s="4"/>
       <c r="M44" s="4"/>
     </row>
-    <row r="45" spans="1:13" s="12" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-[...22 lines deleted...]
-      <c r="I45" s="5"/>
+    <row r="45" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F45" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G45" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="H45" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="I45" s="31"/>
       <c r="J45" s="4"/>
-      <c r="K45" s="35"/>
+      <c r="K45" s="32"/>
       <c r="L45" s="4"/>
       <c r="M45" s="4"/>
     </row>
     <row r="46" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="16" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="D46" s="5" t="s">
+      <c r="D46" s="4" t="s">
         <v>56</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="F46" s="5" t="s">
-[...8 lines deleted...]
-      <c r="K46" s="35"/>
+      <c r="F46" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G46" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="H46" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="I46" s="31"/>
+      <c r="J46" s="5"/>
+      <c r="K46" s="32"/>
       <c r="L46" s="4"/>
       <c r="M46" s="4"/>
     </row>
     <row r="47" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="16" t="s">
-[...23 lines deleted...]
-      <c r="K47" s="35"/>
+      <c r="A47" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B47" s="5">
+        <v>102</v>
+      </c>
+      <c r="C47" s="4">
+        <v>251</v>
+      </c>
+      <c r="D47" s="4">
+        <v>412</v>
+      </c>
+      <c r="E47" s="4">
+        <v>564</v>
+      </c>
+      <c r="F47" s="4">
+        <v>721</v>
+      </c>
+      <c r="G47" s="31">
+        <v>856</v>
+      </c>
+      <c r="H47" s="31">
+        <v>990</v>
+      </c>
+      <c r="I47" s="4"/>
+      <c r="J47" s="5"/>
+      <c r="K47" s="32"/>
       <c r="L47" s="4"/>
       <c r="M47" s="4"/>
     </row>
     <row r="48" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="16" t="s">
-        <v>51</v>
-[...22 lines deleted...]
-      <c r="K48" s="35"/>
+        <v>24</v>
+      </c>
+      <c r="B48" s="5">
+        <v>41</v>
+      </c>
+      <c r="C48" s="4">
+        <v>79</v>
+      </c>
+      <c r="D48" s="4">
+        <v>119</v>
+      </c>
+      <c r="E48" s="4">
+        <v>167</v>
+      </c>
+      <c r="F48" s="4">
+        <v>214</v>
+      </c>
+      <c r="G48" s="31">
+        <v>258</v>
+      </c>
+      <c r="H48" s="31">
+        <v>301</v>
+      </c>
+      <c r="I48" s="4"/>
+      <c r="J48" s="4"/>
+      <c r="K48" s="32"/>
       <c r="L48" s="4"/>
       <c r="M48" s="4"/>
     </row>
     <row r="49" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="13" t="s">
-[...23 lines deleted...]
-      <c r="K49" s="35"/>
+      <c r="A49" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E49" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F49" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G49" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="H49" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="I49" s="4"/>
+      <c r="J49" s="4"/>
+      <c r="K49" s="32"/>
       <c r="L49" s="4"/>
       <c r="M49" s="4"/>
     </row>
     <row r="50" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="16" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="B50" s="5">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="C50" s="4">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>172</v>
+      </c>
+      <c r="D50" s="4">
+        <v>293</v>
       </c>
       <c r="E50" s="4">
-        <v>167</v>
-[...10 lines deleted...]
-      <c r="K50" s="35"/>
+        <v>397</v>
+      </c>
+      <c r="F50" s="4">
+        <v>507</v>
+      </c>
+      <c r="G50" s="31">
+        <v>598</v>
+      </c>
+      <c r="H50" s="31">
+        <v>689</v>
+      </c>
+      <c r="I50" s="4"/>
+      <c r="J50" s="5"/>
+      <c r="K50" s="32"/>
       <c r="L50" s="4"/>
       <c r="M50" s="4"/>
     </row>
-    <row r="51" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
-[...26 lines deleted...]
-      <c r="M51" s="4"/>
+    <row r="51" spans="1:13" s="12" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A51" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="B51" s="5">
+        <v>75</v>
+      </c>
+      <c r="C51" s="4">
+        <v>198</v>
+      </c>
+      <c r="D51" s="4">
+        <v>334</v>
+      </c>
+      <c r="E51" s="4">
+        <v>457</v>
+      </c>
+      <c r="F51" s="4">
+        <v>587</v>
+      </c>
+      <c r="G51" s="31">
+        <v>694</v>
+      </c>
+      <c r="H51" s="31">
+        <v>801</v>
+      </c>
+      <c r="I51" s="4"/>
+      <c r="J51" s="5"/>
+      <c r="K51" s="33"/>
+      <c r="L51" s="5"/>
+      <c r="M51" s="14"/>
     </row>
     <row r="52" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="16" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="B52" s="5">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="C52" s="4">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>26</v>
+      </c>
+      <c r="D52" s="4">
+        <v>41</v>
       </c>
       <c r="E52" s="4">
-        <v>397</v>
-[...8 lines deleted...]
-      <c r="I52" s="5"/>
+        <v>60</v>
+      </c>
+      <c r="F52" s="4">
+        <v>80</v>
+      </c>
+      <c r="G52" s="31">
+        <v>96</v>
+      </c>
+      <c r="H52" s="31">
+        <v>112</v>
+      </c>
+      <c r="I52" s="4"/>
       <c r="J52" s="5"/>
-      <c r="K52" s="36"/>
+      <c r="K52" s="32"/>
       <c r="L52" s="5"/>
-      <c r="M52" s="14"/>
-[...23 lines deleted...]
-      <c r="H53" s="33"/>
+      <c r="M52" s="4"/>
+    </row>
+    <row r="53" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E53" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F53" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G53" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="H53" s="31" t="s">
+        <v>56</v>
+      </c>
       <c r="I53" s="4"/>
       <c r="J53" s="5"/>
-      <c r="K53" s="35"/>
+      <c r="K53" s="32"/>
       <c r="L53" s="5"/>
       <c r="M53" s="4"/>
     </row>
     <row r="54" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="16" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="B54" s="5">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="C54" s="4">
-        <v>26</v>
+        <v>172</v>
       </c>
       <c r="D54" s="4">
-        <v>41</v>
+        <v>293</v>
       </c>
       <c r="E54" s="4">
-        <v>60</v>
+        <v>397</v>
       </c>
       <c r="F54" s="4">
-        <v>80</v>
-[...4 lines deleted...]
-      <c r="H54" s="33"/>
+        <v>507</v>
+      </c>
+      <c r="G54" s="31">
+        <v>598</v>
+      </c>
+      <c r="H54" s="31">
+        <v>689</v>
+      </c>
       <c r="I54" s="4"/>
-      <c r="J54" s="5"/>
-      <c r="K54" s="35"/>
+      <c r="J54" s="15"/>
+      <c r="K54" s="32"/>
       <c r="L54" s="5"/>
       <c r="M54" s="4"/>
     </row>
-    <row r="55" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="H55" s="33"/>
+    <row r="55" spans="1:13" s="12" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B55" s="5">
+        <v>27</v>
+      </c>
+      <c r="C55" s="4">
+        <v>53</v>
+      </c>
+      <c r="D55" s="4">
+        <v>78</v>
+      </c>
+      <c r="E55" s="4">
+        <v>106</v>
+      </c>
+      <c r="F55" s="4">
+        <v>134</v>
+      </c>
+      <c r="G55" s="4">
+        <v>162</v>
+      </c>
+      <c r="H55" s="31">
+        <v>189</v>
+      </c>
       <c r="I55" s="4"/>
-      <c r="J55" s="5"/>
-[...1 lines deleted...]
-      <c r="L55" s="5"/>
+      <c r="J55" s="4"/>
+      <c r="K55" s="32"/>
+      <c r="L55" s="15"/>
       <c r="M55" s="4"/>
     </row>
-    <row r="56" spans="1:13" s="12" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:13" s="12" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="16" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="B56" s="5">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="C56" s="4">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="D56" s="4">
-        <v>293</v>
+        <v>78</v>
       </c>
       <c r="E56" s="4">
-        <v>397</v>
+        <v>106</v>
       </c>
       <c r="F56" s="4">
-        <v>507</v>
-[...4 lines deleted...]
-      <c r="H56" s="33"/>
+        <v>134</v>
+      </c>
+      <c r="G56" s="4">
+        <v>162</v>
+      </c>
+      <c r="H56" s="31">
+        <v>189</v>
+      </c>
       <c r="I56" s="4"/>
-      <c r="J56" s="15"/>
-[...1 lines deleted...]
-      <c r="L56" s="15"/>
+      <c r="J56" s="4"/>
+      <c r="K56" s="32"/>
+      <c r="L56" s="4"/>
       <c r="M56" s="4"/>
     </row>
-    <row r="57" spans="1:13" s="12" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:13" s="12" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B57" s="5">
-        <v>27</v>
+        <v>9425</v>
       </c>
       <c r="C57" s="4">
-        <v>53</v>
+        <v>18631</v>
       </c>
       <c r="D57" s="4">
-        <v>78</v>
+        <v>28616</v>
       </c>
       <c r="E57" s="4">
-        <v>106</v>
+        <v>38565</v>
       </c>
       <c r="F57" s="4">
-        <v>134</v>
+        <v>48342</v>
       </c>
       <c r="G57" s="4">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="H57" s="4"/>
+        <v>54501</v>
+      </c>
+      <c r="H57" s="31">
+        <v>60880</v>
+      </c>
       <c r="I57" s="4"/>
       <c r="J57" s="4"/>
-      <c r="K57" s="35"/>
+      <c r="K57" s="32"/>
       <c r="L57" s="4"/>
       <c r="M57" s="4"/>
     </row>
-    <row r="58" spans="1:13" s="12" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:13" s="12" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B58" s="5">
-        <v>27</v>
+        <v>9125</v>
       </c>
       <c r="C58" s="4">
-        <v>53</v>
+        <v>18031</v>
       </c>
       <c r="D58" s="4">
-        <v>78</v>
+        <v>27716</v>
       </c>
       <c r="E58" s="4">
-        <v>106</v>
+        <v>37365</v>
       </c>
       <c r="F58" s="4">
-        <v>134</v>
+        <v>46919</v>
       </c>
       <c r="G58" s="4">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="H58" s="4"/>
+        <v>52855</v>
+      </c>
+      <c r="H58" s="31">
+        <v>59008</v>
+      </c>
       <c r="I58" s="4"/>
       <c r="J58" s="4"/>
-      <c r="K58" s="35"/>
+      <c r="K58" s="28"/>
       <c r="L58" s="4"/>
       <c r="M58" s="4"/>
     </row>
-    <row r="59" spans="1:13" s="12" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="H59" s="33"/>
+    <row r="59" spans="1:13" s="12" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G59" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H59" s="4" t="s">
+        <v>56</v>
+      </c>
       <c r="I59" s="4"/>
       <c r="J59" s="4"/>
-      <c r="K59" s="30"/>
+      <c r="K59" s="28"/>
       <c r="L59" s="4"/>
       <c r="M59" s="4"/>
     </row>
-    <row r="60" spans="1:13" s="12" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="H60" s="33"/>
+    <row r="60" spans="1:13" s="12" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E60" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F60" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G60" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="H60" s="4" t="s">
+        <v>56</v>
+      </c>
       <c r="I60" s="4"/>
       <c r="J60" s="4"/>
-      <c r="K60" s="30"/>
+      <c r="K60" s="32"/>
       <c r="L60" s="4"/>
       <c r="M60" s="4"/>
     </row>
-    <row r="61" spans="1:13" s="12" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="16" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>22</v>
+        <v>47</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>56</v>
       </c>
       <c r="E61" s="4" t="s">
-        <v>22</v>
-[...8 lines deleted...]
-      <c r="I61" s="6"/>
+        <v>56</v>
+      </c>
+      <c r="F61" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G61" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="H61" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="I61" s="4"/>
       <c r="J61" s="4"/>
-      <c r="K61" s="36"/>
+      <c r="K61" s="32"/>
       <c r="L61" s="4"/>
-      <c r="M61" s="15"/>
-[...23 lines deleted...]
-      <c r="H62" s="4"/>
+      <c r="M61" s="4"/>
+    </row>
+    <row r="62" spans="1:13" s="12" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B62" s="31">
+        <v>1901</v>
+      </c>
+      <c r="C62" s="4">
+        <v>4018</v>
+      </c>
+      <c r="D62" s="4">
+        <v>6030</v>
+      </c>
+      <c r="E62" s="4">
+        <v>8082</v>
+      </c>
+      <c r="F62" s="4">
+        <v>10116</v>
+      </c>
+      <c r="G62" s="4">
+        <v>12122</v>
+      </c>
+      <c r="H62" s="31">
+        <v>14178</v>
+      </c>
       <c r="I62" s="4"/>
       <c r="J62" s="4"/>
-      <c r="K62" s="35"/>
+      <c r="K62" s="32"/>
       <c r="L62" s="4"/>
       <c r="M62" s="4"/>
     </row>
-    <row r="63" spans="1:13" s="12" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B63" s="5" t="s">
+    <row r="63" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B63" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C63" s="4" t="s">
         <v>56</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>56</v>
       </c>
       <c r="E63" s="4" t="s">
         <v>56</v>
       </c>
       <c r="F63" s="4" t="s">
         <v>56</v>
       </c>
       <c r="G63" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="H63" s="4"/>
+      <c r="H63" s="4" t="s">
+        <v>56</v>
+      </c>
       <c r="I63" s="4"/>
       <c r="J63" s="4"/>
-      <c r="K63" s="35"/>
+      <c r="K63" s="28"/>
       <c r="L63" s="4"/>
       <c r="M63" s="4"/>
     </row>
-    <row r="64" spans="1:13" s="12" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="16" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B64" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B64" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C64" s="4" t="s">
         <v>56</v>
       </c>
       <c r="D64" s="4" t="s">
         <v>56</v>
       </c>
       <c r="E64" s="4" t="s">
         <v>56</v>
       </c>
       <c r="F64" s="4" t="s">
         <v>56</v>
       </c>
       <c r="G64" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="H64" s="4"/>
+      <c r="H64" s="4" t="s">
+        <v>56</v>
+      </c>
       <c r="I64" s="4"/>
       <c r="J64" s="4"/>
-      <c r="K64" s="35"/>
-      <c r="L64" s="4"/>
+      <c r="K64" s="28"/>
+      <c r="L64" s="14"/>
       <c r="M64" s="4"/>
     </row>
     <row r="65" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="13" t="s">
-[...20 lines deleted...]
-      <c r="H65" s="33"/>
+      <c r="A65" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B65" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C65" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E65" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F65" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G65" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="H65" s="4" t="s">
+        <v>56</v>
+      </c>
       <c r="I65" s="4"/>
       <c r="J65" s="4"/>
-      <c r="K65" s="30"/>
+      <c r="K65" s="32"/>
       <c r="L65" s="4"/>
       <c r="M65" s="4"/>
     </row>
     <row r="66" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A66" s="16" t="s">
-        <v>24</v>
-[...19 lines deleted...]
-      <c r="H66" s="33"/>
+        <v>44</v>
+      </c>
+      <c r="B66" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="C66" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E66" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F66" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G66" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="H66" s="4" t="s">
+        <v>56</v>
+      </c>
       <c r="I66" s="4"/>
       <c r="J66" s="4"/>
-      <c r="K66" s="30"/>
-      <c r="L66" s="14"/>
+      <c r="K66" s="32"/>
+      <c r="L66" s="4"/>
       <c r="M66" s="4"/>
     </row>
     <row r="67" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="16" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B67" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="B67" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C67" s="4" t="s">
         <v>56</v>
       </c>
       <c r="D67" s="4" t="s">
         <v>56</v>
       </c>
       <c r="E67" s="4" t="s">
         <v>56</v>
       </c>
       <c r="F67" s="4" t="s">
         <v>56</v>
       </c>
       <c r="G67" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="H67" s="4"/>
+      <c r="H67" s="4" t="s">
+        <v>56</v>
+      </c>
       <c r="I67" s="4"/>
       <c r="J67" s="4"/>
-      <c r="K67" s="35"/>
+      <c r="K67" s="32"/>
       <c r="L67" s="4"/>
       <c r="M67" s="4"/>
     </row>
     <row r="68" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="16" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B68" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="B68" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C68" s="4" t="s">
         <v>56</v>
       </c>
       <c r="D68" s="4" t="s">
         <v>56</v>
       </c>
       <c r="E68" s="4" t="s">
         <v>56</v>
       </c>
       <c r="F68" s="4" t="s">
         <v>56</v>
       </c>
       <c r="G68" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="H68" s="4"/>
+      <c r="H68" s="4" t="s">
+        <v>56</v>
+      </c>
       <c r="I68" s="4"/>
       <c r="J68" s="4"/>
-      <c r="K68" s="35"/>
+      <c r="K68" s="33"/>
       <c r="L68" s="4"/>
       <c r="M68" s="4"/>
     </row>
     <row r="69" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="16" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B69" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="B69" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C69" s="4" t="s">
         <v>56</v>
       </c>
       <c r="D69" s="4" t="s">
         <v>56</v>
       </c>
       <c r="E69" s="4" t="s">
         <v>56</v>
       </c>
       <c r="F69" s="4" t="s">
         <v>56</v>
       </c>
       <c r="G69" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="H69" s="4"/>
+      <c r="H69" s="4" t="s">
+        <v>56</v>
+      </c>
       <c r="I69" s="4"/>
       <c r="J69" s="4"/>
-      <c r="K69" s="35"/>
+      <c r="K69" s="32"/>
       <c r="L69" s="4"/>
       <c r="M69" s="4"/>
     </row>
     <row r="70" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A70" s="16" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B70" s="45" t="s">
+        <v>48</v>
+      </c>
+      <c r="B70" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C70" s="4" t="s">
         <v>56</v>
       </c>
       <c r="D70" s="4" t="s">
         <v>56</v>
       </c>
       <c r="E70" s="4" t="s">
         <v>56</v>
       </c>
       <c r="F70" s="4" t="s">
         <v>56</v>
       </c>
       <c r="G70" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="H70" s="4"/>
+      <c r="H70" s="4" t="s">
+        <v>56</v>
+      </c>
       <c r="I70" s="4"/>
       <c r="J70" s="4"/>
-      <c r="K70" s="36"/>
+      <c r="K70" s="32"/>
       <c r="L70" s="4"/>
       <c r="M70" s="4"/>
     </row>
     <row r="71" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A71" s="16" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B71" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="B71" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C71" s="4" t="s">
         <v>56</v>
       </c>
       <c r="D71" s="4" t="s">
         <v>56</v>
       </c>
       <c r="E71" s="4" t="s">
         <v>56</v>
       </c>
       <c r="F71" s="4" t="s">
         <v>56</v>
       </c>
       <c r="G71" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="H71" s="4"/>
+      <c r="H71" s="4" t="s">
+        <v>56</v>
+      </c>
       <c r="I71" s="4"/>
       <c r="J71" s="4"/>
-      <c r="K71" s="35"/>
+      <c r="K71" s="32"/>
       <c r="L71" s="4"/>
       <c r="M71" s="4"/>
     </row>
     <row r="72" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A72" s="16" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B72" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="B72" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C72" s="4" t="s">
         <v>56</v>
       </c>
       <c r="D72" s="4" t="s">
         <v>56</v>
       </c>
       <c r="E72" s="4" t="s">
         <v>56</v>
       </c>
       <c r="F72" s="4" t="s">
         <v>56</v>
       </c>
       <c r="G72" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="H72" s="4"/>
+      <c r="H72" s="4" t="s">
+        <v>56</v>
+      </c>
       <c r="I72" s="4"/>
       <c r="J72" s="4"/>
-      <c r="K72" s="35"/>
+      <c r="K72" s="32"/>
       <c r="L72" s="4"/>
       <c r="M72" s="4"/>
     </row>
     <row r="73" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A73" s="16" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B73" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="B73" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C73" s="4" t="s">
         <v>56</v>
       </c>
       <c r="D73" s="4" t="s">
         <v>56</v>
       </c>
       <c r="E73" s="4" t="s">
         <v>56</v>
       </c>
       <c r="F73" s="4" t="s">
         <v>56</v>
       </c>
       <c r="G73" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="H73" s="4"/>
+      <c r="H73" s="4" t="s">
+        <v>56</v>
+      </c>
       <c r="I73" s="4"/>
       <c r="J73" s="4"/>
-      <c r="K73" s="35"/>
+      <c r="K73" s="33"/>
       <c r="L73" s="4"/>
       <c r="M73" s="4"/>
     </row>
     <row r="74" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="16" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B74" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B74" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C74" s="4" t="s">
         <v>56</v>
       </c>
       <c r="D74" s="4" t="s">
         <v>56</v>
       </c>
       <c r="E74" s="4" t="s">
         <v>56</v>
       </c>
       <c r="F74" s="4" t="s">
         <v>56</v>
       </c>
       <c r="G74" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="H74" s="4"/>
+      <c r="H74" s="4" t="s">
+        <v>56</v>
+      </c>
       <c r="I74" s="4"/>
       <c r="J74" s="4"/>
-      <c r="K74" s="35"/>
+      <c r="K74" s="32"/>
       <c r="L74" s="4"/>
       <c r="M74" s="4"/>
     </row>
     <row r="75" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A75" s="16" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B75" s="45" t="s">
+        <v>53</v>
+      </c>
+      <c r="B75" s="42" t="s">
         <v>56</v>
       </c>
       <c r="C75" s="4" t="s">
         <v>56</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>56</v>
       </c>
       <c r="E75" s="4" t="s">
         <v>56</v>
       </c>
       <c r="F75" s="4" t="s">
         <v>56</v>
       </c>
       <c r="G75" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="H75" s="4"/>
+      <c r="H75" s="4" t="s">
+        <v>56</v>
+      </c>
       <c r="I75" s="4"/>
       <c r="J75" s="4"/>
-      <c r="K75" s="36"/>
+      <c r="K75" s="32"/>
       <c r="L75" s="4"/>
       <c r="M75" s="4"/>
     </row>
-    <row r="76" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="H76" s="4"/>
+    <row r="76" spans="1:13" s="12" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A76" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B76" s="5">
+        <v>329</v>
+      </c>
+      <c r="C76" s="4">
+        <v>689</v>
+      </c>
+      <c r="D76" s="4">
+        <v>1154</v>
+      </c>
+      <c r="E76" s="4">
+        <v>1498</v>
+      </c>
+      <c r="F76" s="4">
+        <v>1884</v>
+      </c>
+      <c r="G76" s="4">
+        <v>2345</v>
+      </c>
+      <c r="H76" s="31">
+        <v>2538</v>
+      </c>
       <c r="I76" s="4"/>
       <c r="J76" s="4"/>
-      <c r="K76" s="35"/>
+      <c r="K76" s="33"/>
       <c r="L76" s="4"/>
       <c r="M76" s="4"/>
     </row>
     <row r="77" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A77" s="16" t="s">
-        <v>52</v>
-[...19 lines deleted...]
-      <c r="H77" s="4"/>
+        <v>24</v>
+      </c>
+      <c r="B77" s="5">
+        <v>324</v>
+      </c>
+      <c r="C77" s="4">
+        <v>678</v>
+      </c>
+      <c r="D77" s="4">
+        <v>1138</v>
+      </c>
+      <c r="E77" s="4">
+        <v>1476</v>
+      </c>
+      <c r="F77" s="4">
+        <v>1857</v>
+      </c>
+      <c r="G77" s="4">
+        <v>2313</v>
+      </c>
+      <c r="H77" s="31">
+        <v>2506</v>
+      </c>
       <c r="I77" s="4"/>
       <c r="J77" s="4"/>
-      <c r="K77" s="35"/>
+      <c r="K77" s="14"/>
       <c r="L77" s="4"/>
-      <c r="M77" s="4"/>
+      <c r="M77" s="14"/>
     </row>
     <row r="78" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A78" s="16" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B78" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="B78" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C78" s="4" t="s">
         <v>56</v>
       </c>
       <c r="D78" s="4" t="s">
         <v>56</v>
       </c>
       <c r="E78" s="4" t="s">
         <v>56</v>
       </c>
       <c r="F78" s="4" t="s">
         <v>56</v>
       </c>
       <c r="G78" s="4" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="H78" s="4"/>
+        <v>59</v>
+      </c>
+      <c r="H78" s="4" t="s">
+        <v>59</v>
+      </c>
       <c r="I78" s="4"/>
       <c r="J78" s="4"/>
-      <c r="K78" s="36"/>
-      <c r="L78" s="4"/>
+      <c r="K78" s="28"/>
+      <c r="L78" s="14"/>
       <c r="M78" s="4"/>
     </row>
-    <row r="79" spans="1:13" s="12" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="H79" s="4"/>
+    <row r="79" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C79" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E79" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F79" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G79" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="H79" s="4" t="s">
+        <v>59</v>
+      </c>
       <c r="I79" s="4"/>
       <c r="J79" s="4"/>
-      <c r="K79" s="14"/>
-[...4 lines deleted...]
-      <c r="A80" s="16" t="s">
+      <c r="K79" s="28"/>
+      <c r="L79" s="14"/>
+      <c r="M79" s="4"/>
+    </row>
+    <row r="80" spans="1:13" s="12" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A80" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B80" s="31">
+        <v>8</v>
+      </c>
+      <c r="C80" s="31">
+        <v>16</v>
+      </c>
+      <c r="D80" s="31">
         <v>24</v>
       </c>
-      <c r="B80" s="5">
-[...17 lines deleted...]
-      <c r="H80" s="4"/>
+      <c r="E80" s="31">
+        <v>32</v>
+      </c>
+      <c r="F80" s="31">
+        <v>40</v>
+      </c>
+      <c r="G80" s="31">
+        <v>48</v>
+      </c>
+      <c r="H80" s="31">
+        <v>55</v>
+      </c>
       <c r="I80" s="4"/>
       <c r="J80" s="4"/>
-      <c r="K80" s="30"/>
-      <c r="L80" s="14"/>
+      <c r="K80" s="32"/>
+      <c r="L80" s="4"/>
       <c r="M80" s="4"/>
     </row>
-    <row r="81" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:13" s="12" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="16" t="s">
-        <v>43</v>
-[...19 lines deleted...]
-      <c r="H81" s="4"/>
+        <v>24</v>
+      </c>
+      <c r="B81" s="31">
+        <v>8</v>
+      </c>
+      <c r="C81" s="31">
+        <v>16</v>
+      </c>
+      <c r="D81" s="31">
+        <v>24</v>
+      </c>
+      <c r="E81" s="31">
+        <v>32</v>
+      </c>
+      <c r="F81" s="31">
+        <v>40</v>
+      </c>
+      <c r="G81" s="31">
+        <v>48</v>
+      </c>
+      <c r="H81" s="31">
+        <v>55</v>
+      </c>
       <c r="I81" s="4"/>
       <c r="J81" s="4"/>
-      <c r="K81" s="35"/>
+      <c r="K81" s="32"/>
       <c r="L81" s="4"/>
       <c r="M81" s="4"/>
     </row>
-    <row r="82" spans="1:13" s="12" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:13" s="12" customFormat="1" ht="57" x14ac:dyDescent="0.25">
       <c r="A82" s="13" t="s">
-        <v>32</v>
-[...19 lines deleted...]
-      <c r="H82" s="4"/>
+        <v>33</v>
+      </c>
+      <c r="B82" s="5">
+        <v>2426</v>
+      </c>
+      <c r="C82" s="4">
+        <v>6282</v>
+      </c>
+      <c r="D82" s="4">
+        <v>10269</v>
+      </c>
+      <c r="E82" s="4">
+        <v>13626</v>
+      </c>
+      <c r="F82" s="4">
+        <v>16593</v>
+      </c>
+      <c r="G82" s="4">
+        <v>19719</v>
+      </c>
+      <c r="H82" s="31">
+        <v>22794</v>
+      </c>
       <c r="I82" s="4"/>
       <c r="J82" s="4"/>
-      <c r="K82" s="35"/>
+      <c r="K82" s="32"/>
       <c r="L82" s="4"/>
       <c r="M82" s="4"/>
     </row>
     <row r="83" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="B83" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H83" s="4"/>
+      <c r="B83" s="5">
+        <v>1793</v>
+      </c>
+      <c r="C83" s="4">
+        <v>4967</v>
+      </c>
+      <c r="D83" s="4">
+        <v>8142</v>
+      </c>
+      <c r="E83" s="4">
+        <v>11317</v>
+      </c>
+      <c r="F83" s="4">
+        <v>13606</v>
+      </c>
+      <c r="G83" s="4">
+        <v>15896</v>
+      </c>
+      <c r="H83" s="31">
+        <v>18186</v>
+      </c>
       <c r="I83" s="4"/>
       <c r="J83" s="4"/>
-      <c r="K83" s="35"/>
+      <c r="K83" s="14"/>
       <c r="L83" s="4"/>
-      <c r="M83" s="4"/>
-[...3 lines deleted...]
-        <v>33</v>
+      <c r="M83" s="5"/>
+    </row>
+    <row r="84" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="16" t="s">
+        <v>47</v>
       </c>
       <c r="B84" s="5">
-        <v>2426</v>
+        <v>5</v>
       </c>
       <c r="C84" s="4">
-        <v>6282</v>
+        <v>5</v>
       </c>
       <c r="D84" s="4">
-        <v>10269</v>
+        <v>5</v>
       </c>
       <c r="E84" s="4">
-        <v>13626</v>
+        <v>5</v>
       </c>
       <c r="F84" s="4">
-        <v>16593</v>
+        <v>5</v>
       </c>
       <c r="G84" s="4">
-        <v>19719</v>
-[...1 lines deleted...]
-      <c r="H84" s="33"/>
+        <v>5</v>
+      </c>
+      <c r="H84" s="31">
+        <v>5</v>
+      </c>
       <c r="I84" s="4"/>
       <c r="J84" s="4"/>
       <c r="K84" s="14"/>
       <c r="L84" s="4"/>
       <c r="M84" s="5"/>
     </row>
     <row r="85" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A85" s="16" t="s">
-        <v>24</v>
-[...19 lines deleted...]
-      <c r="H85" s="33"/>
+        <v>48</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E85" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G85" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="H85" s="5" t="s">
+        <v>56</v>
+      </c>
       <c r="I85" s="4"/>
       <c r="J85" s="4"/>
-      <c r="K85" s="14"/>
+      <c r="K85" s="28"/>
       <c r="L85" s="4"/>
-      <c r="M85" s="5"/>
+      <c r="M85" s="4"/>
     </row>
     <row r="86" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="16" t="s">
-[...21 lines deleted...]
-      <c r="I86" s="4"/>
+      <c r="A86" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B86" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="C86" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="D86" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="E86" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G86" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I86" s="5"/>
       <c r="J86" s="4"/>
-      <c r="K86" s="30"/>
+      <c r="K86" s="33"/>
       <c r="L86" s="4"/>
-      <c r="M86" s="4"/>
-[...1 lines deleted...]
-    <row r="87" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="M86" s="5"/>
+    </row>
+    <row r="87" spans="1:13" s="41" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A87" s="16" t="s">
-        <v>48</v>
-[...8 lines deleted...]
-        <v>56</v>
+        <v>24</v>
+      </c>
+      <c r="B87" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="C87" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="D87" s="75" t="s">
+        <v>22</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>56</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="H87" s="5"/>
+      <c r="H87" s="5" t="s">
+        <v>56</v>
+      </c>
       <c r="I87" s="5"/>
       <c r="J87" s="4"/>
-      <c r="K87" s="36"/>
+      <c r="K87" s="33"/>
       <c r="L87" s="4"/>
       <c r="M87" s="5"/>
     </row>
-    <row r="88" spans="1:13" s="44" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:13" s="12" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A88" s="13" t="s">
-        <v>6</v>
-[...19 lines deleted...]
-      <c r="H88" s="5"/>
+        <v>34</v>
+      </c>
+      <c r="B88" s="40">
+        <v>1199.5</v>
+      </c>
+      <c r="C88" s="7">
+        <v>2802.7</v>
+      </c>
+      <c r="D88" s="7">
+        <v>4152.6000000000004</v>
+      </c>
+      <c r="E88" s="7">
+        <v>5798.8</v>
+      </c>
+      <c r="F88" s="7">
+        <v>7168.1</v>
+      </c>
+      <c r="G88" s="7">
+        <v>9293.5</v>
+      </c>
+      <c r="H88" s="40">
+        <v>11295.5</v>
+      </c>
       <c r="I88" s="5"/>
       <c r="J88" s="4"/>
-      <c r="K88" s="36"/>
+      <c r="K88" s="32"/>
       <c r="L88" s="4"/>
-      <c r="M88" s="5"/>
-[...1 lines deleted...]
-    <row r="89" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="M88" s="4"/>
+    </row>
+    <row r="89" spans="1:13" s="12" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="B89" s="15" t="s">
+      <c r="B89" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="E89" s="5" t="s">
+      <c r="E89" s="7" t="s">
         <v>56</v>
       </c>
       <c r="F89" s="5" t="s">
         <v>56</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="H89" s="5"/>
-[...30 lines deleted...]
-      <c r="J90" s="26"/>
+      <c r="H89" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I89" s="25"/>
+      <c r="J89" s="25"/>
+      <c r="K89" s="30"/>
+      <c r="L89" s="26"/>
+      <c r="M89" s="30"/>
+    </row>
+    <row r="90" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E90" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="F90" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G90" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="H90" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I90" s="5"/>
+      <c r="J90" s="7"/>
       <c r="K90" s="32"/>
-      <c r="L90" s="27"/>
-[...24 lines deleted...]
-      <c r="H91" s="5"/>
+      <c r="L90" s="17"/>
+      <c r="M90" s="4"/>
+    </row>
+    <row r="91" spans="1:13" s="12" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A91" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B91" s="8">
+        <v>54.3</v>
+      </c>
+      <c r="C91" s="7">
+        <v>125.3</v>
+      </c>
+      <c r="D91" s="7">
+        <v>196.3</v>
+      </c>
+      <c r="E91" s="7">
+        <v>267.3</v>
+      </c>
+      <c r="F91" s="7">
+        <v>340.7</v>
+      </c>
+      <c r="G91" s="7">
+        <v>414</v>
+      </c>
+      <c r="H91" s="40">
+        <v>487.3</v>
+      </c>
       <c r="I91" s="5"/>
-      <c r="J91" s="7"/>
-[...2 lines deleted...]
-      <c r="M91" s="4"/>
+      <c r="J91" s="4"/>
+      <c r="K91" s="33"/>
+      <c r="L91" s="4"/>
+      <c r="M91" s="5"/>
     </row>
     <row r="92" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A92" s="16" t="s">
-        <v>42</v>
-[...26 lines deleted...]
-    <row r="93" spans="1:13" s="12" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+      <c r="B92" s="8">
+        <v>54.3</v>
+      </c>
+      <c r="C92" s="7">
+        <v>125.3</v>
+      </c>
+      <c r="D92" s="7">
+        <v>196.3</v>
+      </c>
+      <c r="E92" s="7">
+        <v>267.3</v>
+      </c>
+      <c r="F92" s="7">
+        <v>340.7</v>
+      </c>
+      <c r="G92" s="7">
+        <v>414</v>
+      </c>
+      <c r="H92" s="40">
+        <v>487.3</v>
+      </c>
+      <c r="I92" s="25"/>
+      <c r="J92" s="25"/>
+      <c r="K92" s="34"/>
+      <c r="L92" s="26"/>
+      <c r="M92" s="30"/>
+    </row>
+    <row r="93" spans="1:13" s="12" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="13" t="s">
-        <v>35</v>
-[...26 lines deleted...]
-    <row r="94" spans="1:13" s="12" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>55</v>
+      </c>
+      <c r="B93" s="5">
+        <v>11928</v>
+      </c>
+      <c r="C93" s="4">
+        <v>25577</v>
+      </c>
+      <c r="D93" s="4">
+        <v>39226</v>
+      </c>
+      <c r="E93" s="4">
+        <v>52874</v>
+      </c>
+      <c r="F93" s="4">
+        <v>82527</v>
+      </c>
+      <c r="G93" s="4">
+        <v>112180</v>
+      </c>
+      <c r="H93" s="31">
+        <v>146134</v>
+      </c>
+      <c r="I93" s="25"/>
+      <c r="J93" s="25"/>
+      <c r="K93" s="34"/>
+      <c r="L93" s="18"/>
+      <c r="M93" s="30"/>
+    </row>
+    <row r="94" spans="1:13" s="12" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="B94" s="8">
-[...24 lines deleted...]
-    <row r="95" spans="1:13" s="12" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B94" s="5">
+        <v>11928</v>
+      </c>
+      <c r="C94" s="4">
+        <v>25577</v>
+      </c>
+      <c r="D94" s="4">
+        <v>39226</v>
+      </c>
+      <c r="E94" s="4">
+        <v>52874</v>
+      </c>
+      <c r="F94" s="4">
+        <v>82527</v>
+      </c>
+      <c r="G94" s="4">
+        <v>112180</v>
+      </c>
+      <c r="H94" s="31">
+        <v>146134</v>
+      </c>
+      <c r="I94" s="4"/>
+      <c r="J94" s="28"/>
+      <c r="K94" s="28"/>
+      <c r="L94" s="19"/>
+      <c r="M94" s="4"/>
+    </row>
+    <row r="95" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A95" s="13" t="s">
-        <v>55</v>
-[...19 lines deleted...]
-      <c r="H95" s="33"/>
+        <v>36</v>
+      </c>
+      <c r="B95" s="8">
+        <v>1368</v>
+      </c>
+      <c r="C95" s="7">
+        <v>2845</v>
+      </c>
+      <c r="D95" s="7">
+        <v>4571.6000000000004</v>
+      </c>
+      <c r="E95" s="7">
+        <v>5136.3999999999996</v>
+      </c>
+      <c r="F95" s="7">
+        <v>6866.5</v>
+      </c>
+      <c r="G95" s="7">
+        <v>8717.4</v>
+      </c>
+      <c r="H95" s="40">
+        <v>10599.9</v>
+      </c>
       <c r="I95" s="4"/>
-      <c r="J95" s="30"/>
-      <c r="K95" s="30"/>
+      <c r="J95" s="28"/>
+      <c r="K95" s="28"/>
       <c r="L95" s="19"/>
       <c r="M95" s="4"/>
     </row>
     <row r="96" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A96" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="B96" s="5">
-[...20 lines deleted...]
-      <c r="K96" s="30"/>
+      <c r="B96" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C96" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D96" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="E96" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="F96" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="G96" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="H96" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="I96" s="7"/>
+      <c r="J96" s="26"/>
+      <c r="K96" s="26"/>
       <c r="L96" s="19"/>
-      <c r="M96" s="4"/>
+      <c r="M96" s="26"/>
     </row>
     <row r="97" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A97" s="13" t="s">
-[...25 lines deleted...]
-      <c r="M97" s="27"/>
+      <c r="A97" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B97" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C97" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D97" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="E97" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="F97" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="G97" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="H97" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="I97" s="4"/>
+      <c r="J97" s="7"/>
+      <c r="K97" s="14"/>
+      <c r="L97" s="18"/>
+      <c r="M97" s="15"/>
     </row>
     <row r="98" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A98" s="16" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="B98" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="D98" s="4" t="s">
+      <c r="D98" s="7" t="s">
         <v>56</v>
       </c>
       <c r="E98" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="F98" s="4" t="s">
+      <c r="F98" s="7" t="s">
         <v>56</v>
       </c>
       <c r="G98" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="H98" s="7"/>
+      <c r="H98" s="7" t="s">
+        <v>56</v>
+      </c>
       <c r="I98" s="4"/>
-      <c r="J98" s="7"/>
-      <c r="K98" s="14"/>
+      <c r="J98" s="4"/>
+      <c r="K98" s="28"/>
       <c r="L98" s="18"/>
-      <c r="M98" s="15"/>
-[...23 lines deleted...]
-      <c r="H99" s="7"/>
+      <c r="M98" s="4"/>
+    </row>
+    <row r="99" spans="1:13" s="12" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A99" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="B99" s="8">
+        <v>4.2</v>
+      </c>
+      <c r="C99" s="7">
+        <v>8.1</v>
+      </c>
+      <c r="D99" s="7">
+        <v>13</v>
+      </c>
+      <c r="E99" s="7">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="F99" s="7">
+        <v>25.4</v>
+      </c>
+      <c r="G99" s="7">
+        <v>31.6</v>
+      </c>
+      <c r="H99" s="40">
+        <v>37.799999999999997</v>
+      </c>
       <c r="I99" s="4"/>
       <c r="J99" s="4"/>
-      <c r="K99" s="30"/>
+      <c r="K99" s="28"/>
       <c r="L99" s="18"/>
       <c r="M99" s="4"/>
     </row>
-    <row r="100" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:13" s="12" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B100" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="C100" s="7">
+        <v>1.7</v>
+      </c>
+      <c r="D100" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="E100" s="7">
+        <v>6</v>
+      </c>
+      <c r="F100" s="7">
+        <v>7.9</v>
+      </c>
+      <c r="G100" s="7">
+        <v>10.8</v>
+      </c>
+      <c r="H100" s="40">
+        <v>12.1</v>
+      </c>
+      <c r="I100" s="7"/>
+      <c r="J100" s="26"/>
+      <c r="K100" s="26"/>
+      <c r="L100" s="17"/>
+      <c r="M100" s="26"/>
+    </row>
+    <row r="101" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="B100" s="8" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="B101" s="8">
-        <v>4.2</v>
+        <v>3.7</v>
       </c>
       <c r="C101" s="7">
-        <v>8.1</v>
+        <v>6.4</v>
       </c>
       <c r="D101" s="7">
-        <v>13</v>
+        <v>9.5</v>
       </c>
       <c r="E101" s="7">
-        <v>18.600000000000001</v>
+        <v>12.6</v>
       </c>
       <c r="F101" s="7">
-        <v>25.4</v>
+        <v>17.5</v>
       </c>
       <c r="G101" s="7">
-        <v>31.6</v>
-[...1 lines deleted...]
-      <c r="H101" s="43"/>
+        <v>20.8</v>
+      </c>
+      <c r="H101" s="40">
+        <v>25.7</v>
+      </c>
       <c r="I101" s="7"/>
-      <c r="J101" s="27"/>
-[...2 lines deleted...]
-      <c r="M101" s="27"/>
+      <c r="J101" s="26"/>
+      <c r="K101" s="26"/>
+      <c r="L101" s="18"/>
+      <c r="M101" s="26"/>
     </row>
     <row r="102" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A102" s="16" t="s">
-        <v>24</v>
+      <c r="A102" s="29" t="s">
+        <v>38</v>
       </c>
       <c r="B102" s="8">
-        <v>0.5</v>
+        <v>6.8</v>
       </c>
       <c r="C102" s="7">
-        <v>1.7</v>
+        <v>12.6</v>
       </c>
       <c r="D102" s="7">
-        <v>3.5</v>
+        <v>21.9</v>
       </c>
       <c r="E102" s="7">
-        <v>6</v>
+        <v>33.5</v>
       </c>
       <c r="F102" s="7">
-        <v>7.9</v>
+        <v>49.3</v>
       </c>
       <c r="G102" s="7">
-        <v>10.8</v>
-[...1 lines deleted...]
-      <c r="H102" s="43"/>
+        <v>62.6</v>
+      </c>
+      <c r="H102" s="40">
+        <v>74.2</v>
+      </c>
       <c r="I102" s="7"/>
-      <c r="J102" s="27"/>
-      <c r="K102" s="27"/>
+      <c r="J102" s="26"/>
+      <c r="K102" s="26"/>
       <c r="L102" s="18"/>
-      <c r="M102" s="27"/>
+      <c r="M102" s="26"/>
     </row>
     <row r="103" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A103" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B103" s="8">
+        <v>1.7</v>
+      </c>
+      <c r="C103" s="7">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="D103" s="7">
+        <v>10.9</v>
+      </c>
+      <c r="E103" s="7">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="F103" s="7">
+        <v>27.8</v>
+      </c>
+      <c r="G103" s="7">
+        <v>36.9</v>
+      </c>
+      <c r="H103" s="40">
+        <v>41.5</v>
+      </c>
+      <c r="I103" s="7"/>
+      <c r="J103" s="26"/>
+      <c r="K103" s="26"/>
+      <c r="L103" s="18"/>
+      <c r="M103" s="26"/>
+    </row>
+    <row r="104" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="B103" s="8">
-[...46 lines deleted...]
-      <c r="H104" s="43"/>
+      <c r="B104" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C104" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="D104" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="E104" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="F104" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="G104" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="H104" s="8" t="s">
+        <v>56</v>
+      </c>
       <c r="I104" s="7"/>
-      <c r="J104" s="27"/>
-      <c r="K104" s="27"/>
+      <c r="J104" s="26"/>
+      <c r="K104" s="26"/>
       <c r="L104" s="18"/>
-      <c r="M104" s="27"/>
-[...2 lines deleted...]
-      <c r="A105" s="16" t="s">
+      <c r="M104" s="26"/>
+    </row>
+    <row r="105" spans="1:13" s="12" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A105" s="76" t="s">
+        <v>104</v>
+      </c>
+      <c r="B105" s="40">
+        <v>46.7</v>
+      </c>
+      <c r="C105" s="40">
+        <v>89.1</v>
+      </c>
+      <c r="D105" s="40">
+        <v>135.80000000000001</v>
+      </c>
+      <c r="E105" s="40">
+        <v>181.3</v>
+      </c>
+      <c r="F105" s="40">
+        <v>228.7</v>
+      </c>
+      <c r="G105" s="40">
+        <v>275.2</v>
+      </c>
+      <c r="H105" s="40">
+        <v>323.2</v>
+      </c>
+      <c r="I105" s="26"/>
+      <c r="J105" s="26"/>
+      <c r="K105" s="26"/>
+      <c r="L105" s="18"/>
+      <c r="M105" s="26"/>
+    </row>
+    <row r="106" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="77" t="s">
+        <v>103</v>
+      </c>
+      <c r="B106" s="40">
+        <v>3.8</v>
+      </c>
+      <c r="C106" s="40">
+        <v>7.3</v>
+      </c>
+      <c r="D106" s="40">
+        <v>11.1</v>
+      </c>
+      <c r="E106" s="40">
+        <v>14.8</v>
+      </c>
+      <c r="F106" s="40">
+        <v>18.7</v>
+      </c>
+      <c r="G106" s="40">
+        <v>22.4</v>
+      </c>
+      <c r="H106" s="40">
+        <v>26.1</v>
+      </c>
+      <c r="I106" s="26"/>
+      <c r="J106" s="26"/>
+      <c r="K106" s="26"/>
+      <c r="L106" s="18"/>
+      <c r="M106" s="26"/>
+    </row>
+    <row r="107" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="77" t="s">
+        <v>48</v>
+      </c>
+      <c r="B107" s="40">
+        <v>42.9</v>
+      </c>
+      <c r="C107" s="40">
+        <v>81.8</v>
+      </c>
+      <c r="D107" s="40">
+        <v>124.7</v>
+      </c>
+      <c r="E107" s="40">
+        <v>166.5</v>
+      </c>
+      <c r="F107" s="40">
+        <v>210</v>
+      </c>
+      <c r="G107" s="40">
+        <v>252.8</v>
+      </c>
+      <c r="H107" s="40">
+        <v>297.10000000000002</v>
+      </c>
+      <c r="I107" s="26"/>
+      <c r="J107" s="26"/>
+      <c r="K107" s="26"/>
+      <c r="L107" s="18"/>
+      <c r="M107" s="26"/>
+    </row>
+    <row r="108" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B108" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C108" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="D108" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="E108" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="F108" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="G108" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="H108" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="I108" s="8"/>
+      <c r="J108" s="26"/>
+      <c r="K108" s="26"/>
+      <c r="L108" s="18"/>
+      <c r="M108" s="4"/>
+    </row>
+    <row r="109" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="B105" s="8">
-[...112 lines deleted...]
-      <c r="A109" s="13" t="s">
+      <c r="B109" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C109" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="D109" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="E109" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="F109" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="G109" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="H109" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="I109" s="8"/>
+      <c r="J109" s="28"/>
+      <c r="K109" s="28"/>
+      <c r="L109" s="28"/>
+      <c r="M109" s="4"/>
+    </row>
+    <row r="110" spans="1:13" s="12" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
+      <c r="A110" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="B109" s="8">
+      <c r="B110" s="8">
         <v>2.1</v>
       </c>
-      <c r="C109" s="7">
+      <c r="C110" s="7">
         <v>5.6</v>
       </c>
-      <c r="D109" s="7">
+      <c r="D110" s="7">
         <v>8.6</v>
       </c>
-      <c r="E109" s="7">
+      <c r="E110" s="7">
         <v>12.8</v>
       </c>
-      <c r="F109" s="7">
+      <c r="F110" s="7">
         <v>15.9</v>
       </c>
-      <c r="G109" s="7">
+      <c r="G110" s="7">
         <v>18.399999999999999</v>
       </c>
-      <c r="H109" s="43"/>
-[...33 lines deleted...]
-      <c r="M110" s="27"/>
+      <c r="H110" s="40">
+        <v>21.5</v>
+      </c>
+      <c r="I110" s="8"/>
+      <c r="J110" s="28"/>
+      <c r="K110" s="28"/>
+      <c r="L110" s="19"/>
+      <c r="M110" s="4"/>
     </row>
     <row r="111" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A111" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B111" s="8">
+        <v>0.1</v>
+      </c>
+      <c r="C111" s="7">
+        <v>1.8</v>
+      </c>
+      <c r="D111" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="E111" s="7">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="F111" s="7">
+        <v>5.5</v>
+      </c>
+      <c r="G111" s="7">
+        <v>5.8</v>
+      </c>
+      <c r="H111" s="40">
+        <v>6.1</v>
+      </c>
+      <c r="I111" s="7"/>
+      <c r="J111" s="26"/>
+      <c r="K111" s="26"/>
+      <c r="L111" s="20"/>
+      <c r="M111" s="26"/>
+    </row>
+    <row r="112" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="16" t="s">
         <v>51</v>
       </c>
-      <c r="B111" s="8" t="s">
-[...25 lines deleted...]
-      <c r="A112" s="13" t="s">
+      <c r="B112" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C112" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="D112" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="E112" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="F112" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="G112" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="H112" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="I112" s="7"/>
+      <c r="J112" s="26"/>
+      <c r="K112" s="26"/>
+      <c r="L112" s="18"/>
+      <c r="M112" s="26"/>
+    </row>
+    <row r="113" spans="1:13" s="12" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A113" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B112" s="5">
+      <c r="B113" s="5">
         <v>12445</v>
       </c>
-      <c r="C112" s="4">
+      <c r="C113" s="4">
         <v>24955</v>
       </c>
-      <c r="D112" s="4">
+      <c r="D113" s="4">
         <v>38955</v>
       </c>
-      <c r="E112" s="4">
+      <c r="E113" s="4">
         <v>50560</v>
       </c>
-      <c r="F112" s="4">
+      <c r="F113" s="4">
         <v>63620</v>
       </c>
-      <c r="G112" s="4">
+      <c r="G113" s="4">
         <v>76171</v>
       </c>
-      <c r="H112" s="33"/>
-[...33 lines deleted...]
-      <c r="M113" s="45"/>
+      <c r="H113" s="31">
+        <v>89663</v>
+      </c>
+      <c r="I113" s="8"/>
+      <c r="J113" s="26"/>
+      <c r="K113" s="28"/>
+      <c r="L113" s="17"/>
+      <c r="M113" s="4"/>
     </row>
     <row r="114" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A114" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B114" s="5">
+        <v>10515</v>
+      </c>
+      <c r="C114" s="4">
+        <v>19915</v>
+      </c>
+      <c r="D114" s="4">
+        <v>30730</v>
+      </c>
+      <c r="E114" s="4">
+        <v>40385</v>
+      </c>
+      <c r="F114" s="4">
+        <v>50605</v>
+      </c>
+      <c r="G114" s="4">
+        <v>61471</v>
+      </c>
+      <c r="H114" s="31">
+        <v>71828</v>
+      </c>
+      <c r="I114" s="4"/>
+      <c r="J114" s="28"/>
+      <c r="K114" s="28"/>
+      <c r="L114" s="28"/>
+      <c r="M114" s="42"/>
+    </row>
+    <row r="115" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="16" t="s">
         <v>42</v>
       </c>
-      <c r="B114" s="5" t="s">
-[...25 lines deleted...]
-      <c r="A115" s="31" t="s">
+      <c r="B115" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C115" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D115" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E115" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F115" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G115" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="H115" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="I115" s="4"/>
+      <c r="J115" s="28"/>
+      <c r="K115" s="28"/>
+      <c r="L115" s="19"/>
+      <c r="M115" s="42"/>
+    </row>
+    <row r="116" spans="1:13" s="12" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A116" s="29" t="s">
         <v>41</v>
-      </c>
-[...27 lines deleted...]
-        <v>24</v>
       </c>
       <c r="B116" s="5">
         <v>9574</v>
       </c>
       <c r="C116" s="4">
         <v>22109</v>
       </c>
       <c r="D116" s="4">
         <v>35728</v>
       </c>
       <c r="E116" s="4">
         <v>48064</v>
       </c>
       <c r="F116" s="4">
         <v>60302</v>
       </c>
       <c r="G116" s="4">
         <v>71891</v>
       </c>
-      <c r="H116" s="33"/>
+      <c r="H116" s="31">
+        <v>82910</v>
+      </c>
       <c r="I116" s="4"/>
-      <c r="J116" s="30"/>
-[...5 lines deleted...]
-      <c r="A117" s="13" t="s">
+      <c r="J116" s="26"/>
+      <c r="K116" s="28"/>
+      <c r="L116" s="19"/>
+      <c r="M116" s="42"/>
+    </row>
+    <row r="117" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B117" s="5">
+        <v>9574</v>
+      </c>
+      <c r="C117" s="4">
+        <v>22109</v>
+      </c>
+      <c r="D117" s="4">
+        <v>35728</v>
+      </c>
+      <c r="E117" s="4">
+        <v>48064</v>
+      </c>
+      <c r="F117" s="4">
+        <v>60302</v>
+      </c>
+      <c r="G117" s="4">
+        <v>71891</v>
+      </c>
+      <c r="H117" s="31">
+        <v>82910</v>
+      </c>
+      <c r="I117" s="4"/>
+      <c r="J117" s="28"/>
+      <c r="K117" s="14"/>
+      <c r="L117" s="28"/>
+      <c r="M117" s="42"/>
+    </row>
+    <row r="118" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="B117" s="5">
+      <c r="B118" s="5">
         <v>648</v>
       </c>
-      <c r="C117" s="4">
+      <c r="C118" s="4">
         <v>2207</v>
       </c>
-      <c r="D117" s="4">
+      <c r="D118" s="4">
         <v>3767</v>
       </c>
-      <c r="E117" s="4">
+      <c r="E118" s="4">
         <v>5326</v>
       </c>
-      <c r="F117" s="4">
+      <c r="F118" s="4">
         <v>6168</v>
-      </c>
-[...27 lines deleted...]
-        <v>6160</v>
       </c>
       <c r="G118" s="4">
         <v>7059</v>
       </c>
-      <c r="H118" s="33"/>
+      <c r="H118" s="31">
+        <v>7956</v>
+      </c>
       <c r="I118" s="4"/>
-      <c r="J118" s="30"/>
-[...4 lines deleted...]
-    <row r="119" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="J118" s="28"/>
+      <c r="K118" s="14"/>
+      <c r="L118" s="36"/>
+      <c r="M118" s="42"/>
+    </row>
+    <row r="119" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B119" s="5">
+        <v>646</v>
+      </c>
+      <c r="C119" s="4">
+        <v>2204</v>
+      </c>
+      <c r="D119" s="4">
+        <v>3762</v>
+      </c>
+      <c r="E119" s="4">
+        <v>5320</v>
+      </c>
+      <c r="F119" s="4">
+        <v>6160</v>
+      </c>
+      <c r="G119" s="4">
+        <v>7059</v>
+      </c>
+      <c r="H119" s="31">
+        <v>7947</v>
+      </c>
+      <c r="I119" s="4"/>
+      <c r="J119" s="28"/>
+      <c r="K119" s="14"/>
+      <c r="L119" s="20"/>
+      <c r="M119" s="42"/>
+    </row>
+    <row r="120" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="16" t="s">
         <v>42</v>
       </c>
-      <c r="B119" s="15" t="s">
-[...25 lines deleted...]
-      <c r="A120" s="13" t="s">
+      <c r="B120" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="C120" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D120" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="E120" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="F120" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="G120" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="H120" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="I120" s="4"/>
+      <c r="J120" s="28"/>
+      <c r="K120" s="28"/>
+      <c r="L120" s="19"/>
+      <c r="M120" s="42"/>
+    </row>
+    <row r="121" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B120" s="5">
+      <c r="B121" s="5">
         <v>17683</v>
       </c>
-      <c r="C120" s="4">
+      <c r="C121" s="4">
         <v>74279</v>
       </c>
-      <c r="D120" s="4">
+      <c r="D121" s="4">
         <v>130159</v>
       </c>
-      <c r="E120" s="4">
+      <c r="E121" s="4">
         <v>196869</v>
       </c>
-      <c r="F120" s="4">
+      <c r="F121" s="4">
         <v>234930</v>
       </c>
-      <c r="G120" s="4" t="s">
-[...31 lines deleted...]
-      <c r="H121" s="33"/>
+      <c r="G121" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="H121" s="31">
+        <v>324824</v>
+      </c>
       <c r="I121" s="4"/>
-      <c r="J121" s="30"/>
-      <c r="K121" s="30"/>
+      <c r="J121" s="26"/>
+      <c r="K121" s="28"/>
       <c r="L121" s="19"/>
-      <c r="M121" s="45"/>
+      <c r="M121" s="42"/>
     </row>
     <row r="122" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A122" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B122" s="5">
+        <v>16404</v>
+      </c>
+      <c r="C122" s="4">
+        <v>65000</v>
+      </c>
+      <c r="D122" s="4">
+        <v>112881</v>
+      </c>
+      <c r="E122" s="4">
+        <v>171592</v>
+      </c>
+      <c r="F122" s="4">
+        <v>208392</v>
+      </c>
+      <c r="G122" s="4">
+        <v>251671</v>
+      </c>
+      <c r="H122" s="31">
+        <v>295765</v>
+      </c>
+      <c r="I122" s="4"/>
+      <c r="J122" s="28"/>
+      <c r="K122" s="28"/>
+      <c r="L122" s="19"/>
+      <c r="M122" s="42"/>
+    </row>
+    <row r="123" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="16" t="s">
         <v>51</v>
       </c>
-      <c r="B122" s="14">
+      <c r="B123" s="14">
         <v>1280</v>
       </c>
-      <c r="C122" s="4">
+      <c r="C123" s="4">
         <v>9279</v>
       </c>
-      <c r="D122" s="4">
+      <c r="D123" s="4">
         <v>17278</v>
       </c>
-      <c r="E122" s="4">
+      <c r="E123" s="4">
         <v>25278</v>
       </c>
-      <c r="F122" s="4">
+      <c r="F123" s="4">
         <v>26538</v>
       </c>
-      <c r="G122" s="4">
+      <c r="G123" s="4">
         <v>27799</v>
       </c>
-      <c r="H122" s="33"/>
-[...7 lines deleted...]
-      <c r="A123" s="22" t="s">
+      <c r="H123" s="31">
+        <v>29060</v>
+      </c>
+      <c r="I123" s="4"/>
+      <c r="J123" s="28"/>
+      <c r="K123" s="28"/>
+      <c r="L123" s="19"/>
+      <c r="M123" s="42"/>
+    </row>
+    <row r="124" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="B123" s="10" t="s">
-[...25 lines deleted...]
-      <c r="A124" s="24" t="s">
+      <c r="B124" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C124" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D124" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E124" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F124" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G124" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="H124" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="I124" s="4"/>
+      <c r="J124" s="28"/>
+      <c r="K124" s="28"/>
+      <c r="L124" s="19"/>
+      <c r="M124" s="42"/>
+    </row>
+    <row r="125" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="23" t="s">
         <v>24</v>
       </c>
-      <c r="B124" s="11" t="s">
-[...22 lines deleted...]
-      <c r="M124" s="46"/>
+      <c r="B125" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C125" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="D125" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="E125" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="F125" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="G125" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="H125" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="I125" s="11"/>
+      <c r="J125" s="27"/>
+      <c r="K125" s="35"/>
+      <c r="L125" s="24"/>
+      <c r="M125" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>