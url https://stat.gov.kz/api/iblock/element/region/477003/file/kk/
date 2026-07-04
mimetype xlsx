--- v0 (2026-06-14)
+++ v1 (2026-07-04)
@@ -1,73 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="21425"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.18.0.51\Setevoi\ПРОМ-НОСТЬ\Динамика за апрель\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kaldibaeva\Desktop\2026\06 июнь\Динамика  за май\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{850EFF1A-ACD9-4CC7-8E2E-0F318EEAAAE7}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{95E387E6-AA8C-4F77-BF83-D7F2DB606B85}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1050" yWindow="-120" windowWidth="27870" windowHeight="16440"/>
+    <workbookView xWindow="6675" yWindow="1590" windowWidth="21435" windowHeight="16200" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$A$6:$F$289</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="382" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="396" uniqueCount="70">
   <si>
     <t>х</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Х</t>
   </si>
   <si>
     <t xml:space="preserve">  Өнеркәсіп</t>
   </si>
   <si>
     <t>Ақтөбе қаласы</t>
   </si>
   <si>
     <t>Алға</t>
   </si>
   <si>
     <t>Әйтеке би</t>
   </si>
   <si>
     <t>Байғанин</t>
   </si>
   <si>
@@ -202,95 +202,93 @@
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
-    <t>қаңтар-қазанрь</t>
-[...1 lines deleted...]
-  <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>2026 жылғы Ақтөбе облысының өңірлері бөлінісінде экономикалық қызмет түрлері бойынша өнеркәсіптік өндірістің көлемі*</t>
   </si>
   <si>
     <t>мың. теңге</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>Жиһаз өңдіру</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>"-" - жедел ақпарат</t>
   </si>
   <si>
     <t>"х" - құпия ақпарат</t>
   </si>
   <si>
-    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+    <t>*-D 004 " Үй шаруашылықтарының табыстары мен шығыстары бойынша тоқсан сайынғы сұраунама"  статистиқалық байқауында уй шаруашылықтарының көлемін аудандар бойынша бөлу көзделмеген</t>
   </si>
   <si>
-    <t>2022 жылғы 22 маусымдағы Қазақстан Республикасының қолданыстағы ұлттық жіктеуіші «Әкімшілік-аумақтық объектілер жіктеуішіне» (ӘАОЖ) сәйкес.</t>
+    <t>қаңтар-қазан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-[...2 lines deleted...]
-    <numFmt numFmtId="201" formatCode="###\ ###\ ###\ ##0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="170" formatCode="0.0"/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
@@ -402,237 +400,273 @@
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="190" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="201" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="201" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="201" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="201" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="201" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="201" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="201" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="201" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="201" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="201" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="170" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="170" fontId="28" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка 2" xfId="3" xr:uid="{D06D7BFF-E643-4C7F-9837-DBD7AB55FFB0}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный 3 3" xfId="2"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="4" xr:uid="{732D3DA2-4321-4E69-A9DA-EF2F140BD145}"/>
+    <cellStyle name="Обычный 3" xfId="5" xr:uid="{994290FF-6EC6-4840-9AB8-01FFAF5CF79B}"/>
+    <cellStyle name="Обычный 3 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -931,7518 +965,8029 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:O308"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:N295"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="E302" sqref="E302"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="M5" sqref="M5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="25.85546875" style="25" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="25"/>
+    <col min="1" max="1" width="25.85546875" style="22" customWidth="1"/>
+    <col min="2" max="2" width="10.85546875" style="22" customWidth="1"/>
+    <col min="3" max="3" width="12.28515625" style="22" customWidth="1"/>
+    <col min="4" max="4" width="12.42578125" style="22" customWidth="1"/>
+    <col min="5" max="5" width="10.85546875" style="22" customWidth="1"/>
+    <col min="6" max="6" width="12.85546875" style="22" customWidth="1"/>
+    <col min="7" max="7" width="12.42578125" style="22" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="2"/>
       <c r="F1" s="5"/>
       <c r="G1" s="6"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
     </row>
     <row r="2" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="46" t="s">
-[...13 lines deleted...]
-      <c r="M2" s="46"/>
+      <c r="A2" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:14" s="1" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="7"/>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="9"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="11"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="13" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="4" spans="1:14" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="47"/>
-[...11 lines deleted...]
-      <c r="M4" s="48"/>
+      <c r="A4" s="44"/>
+      <c r="B4" s="45"/>
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+      <c r="K4" s="45"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="45"/>
       <c r="N4" s="12"/>
     </row>
     <row r="5" spans="1:14" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="47"/>
+      <c r="A5" s="44"/>
       <c r="B5" s="14" t="s">
         <v>50</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>51</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>52</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>53</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>54</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="14" t="s">
         <v>56</v>
       </c>
       <c r="I5" s="14" t="s">
         <v>57</v>
       </c>
       <c r="J5" s="14" t="s">
         <v>58</v>
       </c>
       <c r="K5" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="L5" s="14" t="s">
         <v>59</v>
       </c>
-      <c r="L5" s="14" t="s">
+      <c r="M5" s="14" t="s">
         <v>60</v>
       </c>
-      <c r="M5" s="14" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="29" t="s">
+      <c r="A6" s="26" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="18">
         <v>239477492</v>
       </c>
       <c r="C6" s="18">
         <v>470383123</v>
       </c>
-      <c r="D6" s="33">
+      <c r="D6" s="30">
         <v>726337411</v>
       </c>
-      <c r="E6" s="33">
+      <c r="E6" s="30">
         <v>984206711</v>
       </c>
-      <c r="F6" s="23"/>
-      <c r="G6" s="24"/>
+      <c r="F6" s="18">
+        <v>1269488805</v>
+      </c>
+      <c r="G6" s="21"/>
       <c r="H6" s="20"/>
       <c r="I6" s="17"/>
       <c r="J6" s="16"/>
       <c r="K6" s="16"/>
       <c r="L6" s="16"/>
       <c r="M6" s="17"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A7" s="30" t="s">
+      <c r="A7" s="27" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="18">
         <v>86666738</v>
       </c>
       <c r="C7" s="18">
         <v>171551755</v>
       </c>
-      <c r="D7" s="33">
+      <c r="D7" s="30">
         <v>264462232</v>
       </c>
-      <c r="E7" s="33">
+      <c r="E7" s="30">
         <v>349117717</v>
       </c>
-      <c r="F7" s="26"/>
-[...6 lines deleted...]
-      <c r="M7" s="26"/>
+      <c r="F7" s="39">
+        <v>441276157</v>
+      </c>
+      <c r="G7" s="23"/>
+      <c r="H7" s="23"/>
+      <c r="I7" s="23"/>
+      <c r="J7" s="23"/>
+      <c r="K7" s="23"/>
+      <c r="L7" s="23"/>
+      <c r="M7" s="23"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A8" s="30" t="s">
+      <c r="A8" s="27" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="18">
         <v>358827</v>
       </c>
       <c r="C8" s="18">
         <v>848721</v>
       </c>
-      <c r="D8" s="33">
+      <c r="D8" s="30">
         <v>1283604</v>
       </c>
-      <c r="E8" s="33">
+      <c r="E8" s="30">
         <v>1908844</v>
       </c>
-      <c r="F8" s="26"/>
-[...6 lines deleted...]
-      <c r="M8" s="26"/>
+      <c r="F8" s="39">
+        <v>3697212</v>
+      </c>
+      <c r="G8" s="23"/>
+      <c r="H8" s="23"/>
+      <c r="I8" s="23"/>
+      <c r="J8" s="23"/>
+      <c r="K8" s="23"/>
+      <c r="L8" s="23"/>
+      <c r="M8" s="23"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A9" s="30" t="s">
+      <c r="A9" s="27" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="18">
         <v>5495727</v>
       </c>
       <c r="C9" s="18">
         <v>9532139</v>
       </c>
-      <c r="D9" s="33">
+      <c r="D9" s="30">
         <v>14005879</v>
       </c>
-      <c r="E9" s="33">
+      <c r="E9" s="30">
         <v>17166828</v>
       </c>
-      <c r="F9" s="26"/>
-[...6 lines deleted...]
-      <c r="M9" s="26"/>
+      <c r="F9" s="39">
+        <v>18828371</v>
+      </c>
+      <c r="G9" s="23"/>
+      <c r="H9" s="23"/>
+      <c r="I9" s="23"/>
+      <c r="J9" s="23"/>
+      <c r="K9" s="23"/>
+      <c r="L9" s="23"/>
+      <c r="M9" s="23"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A10" s="30" t="s">
+      <c r="A10" s="27" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="18">
         <v>17795485</v>
       </c>
       <c r="C10" s="18">
         <v>33025264</v>
       </c>
-      <c r="D10" s="33">
+      <c r="D10" s="30">
         <v>49739957</v>
       </c>
-      <c r="E10" s="33">
+      <c r="E10" s="30">
         <v>70486329</v>
       </c>
-      <c r="F10" s="26"/>
-[...6 lines deleted...]
-      <c r="M10" s="26"/>
+      <c r="F10" s="39">
+        <v>95232991</v>
+      </c>
+      <c r="G10" s="23"/>
+      <c r="H10" s="23"/>
+      <c r="I10" s="23"/>
+      <c r="J10" s="23"/>
+      <c r="K10" s="23"/>
+      <c r="L10" s="23"/>
+      <c r="M10" s="23"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A11" s="30" t="s">
+      <c r="A11" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="18">
         <v>604451</v>
       </c>
       <c r="C11" s="18">
         <v>1283212</v>
       </c>
-      <c r="D11" s="33">
+      <c r="D11" s="30">
         <v>2073370</v>
       </c>
-      <c r="E11" s="33">
+      <c r="E11" s="30">
         <v>2664163</v>
       </c>
-      <c r="F11" s="26"/>
-[...6 lines deleted...]
-      <c r="M11" s="26"/>
+      <c r="F11" s="39">
+        <v>3254961</v>
+      </c>
+      <c r="G11" s="23"/>
+      <c r="H11" s="23"/>
+      <c r="I11" s="23"/>
+      <c r="J11" s="23"/>
+      <c r="K11" s="23"/>
+      <c r="L11" s="23"/>
+      <c r="M11" s="23"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A12" s="30" t="s">
+      <c r="A12" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="18">
         <v>84866</v>
       </c>
       <c r="C12" s="18">
         <v>207268</v>
       </c>
-      <c r="D12" s="33">
+      <c r="D12" s="30">
         <v>325559</v>
       </c>
-      <c r="E12" s="33">
+      <c r="E12" s="30">
         <v>437929</v>
       </c>
-      <c r="F12" s="26"/>
-[...6 lines deleted...]
-      <c r="M12" s="26"/>
+      <c r="F12" s="39">
+        <v>499721</v>
+      </c>
+      <c r="G12" s="23"/>
+      <c r="H12" s="23"/>
+      <c r="I12" s="23"/>
+      <c r="J12" s="23"/>
+      <c r="K12" s="23"/>
+      <c r="L12" s="23"/>
+      <c r="M12" s="23"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A13" s="31" t="s">
+      <c r="A13" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="18" t="s">
-[...18 lines deleted...]
-      <c r="M13" s="26"/>
+      <c r="B13" s="49">
+        <v>744914</v>
+      </c>
+      <c r="C13" s="49">
+        <v>1536114</v>
+      </c>
+      <c r="D13" s="50">
+        <v>2352618</v>
+      </c>
+      <c r="E13" s="50">
+        <v>3163428</v>
+      </c>
+      <c r="F13" s="49">
+        <v>4357067</v>
+      </c>
+      <c r="G13" s="23"/>
+      <c r="H13" s="23"/>
+      <c r="I13" s="23"/>
+      <c r="J13" s="23"/>
+      <c r="K13" s="23"/>
+      <c r="L13" s="23"/>
+      <c r="M13" s="23"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A14" s="30" t="s">
+      <c r="A14" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="18">
         <v>45148957</v>
       </c>
       <c r="C14" s="18">
         <v>84993151</v>
       </c>
-      <c r="D14" s="33">
+      <c r="D14" s="30">
         <v>133590856</v>
       </c>
-      <c r="E14" s="33">
+      <c r="E14" s="30">
         <v>185393200</v>
       </c>
-      <c r="F14" s="26"/>
-[...6 lines deleted...]
-      <c r="M14" s="26"/>
+      <c r="F14" s="39">
+        <v>245986071</v>
+      </c>
+      <c r="G14" s="23"/>
+      <c r="H14" s="23"/>
+      <c r="I14" s="23"/>
+      <c r="J14" s="23"/>
+      <c r="K14" s="23"/>
+      <c r="L14" s="23"/>
+      <c r="M14" s="23"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A15" s="30" t="s">
+      <c r="A15" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="18">
         <v>80594</v>
       </c>
       <c r="C15" s="18">
         <v>154515</v>
       </c>
-      <c r="D15" s="33">
+      <c r="D15" s="30">
         <v>224855</v>
       </c>
-      <c r="E15" s="33">
+      <c r="E15" s="30">
         <v>284403</v>
       </c>
-      <c r="F15" s="26"/>
-[...6 lines deleted...]
-      <c r="M15" s="26"/>
+      <c r="F15" s="39">
+        <v>340482</v>
+      </c>
+      <c r="G15" s="23"/>
+      <c r="H15" s="23"/>
+      <c r="I15" s="23"/>
+      <c r="J15" s="23"/>
+      <c r="K15" s="23"/>
+      <c r="L15" s="23"/>
+      <c r="M15" s="23"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A16" s="30" t="s">
+      <c r="A16" s="27" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="18">
         <v>17832108</v>
       </c>
       <c r="C16" s="18">
         <v>34759258</v>
       </c>
-      <c r="D16" s="33">
+      <c r="D16" s="30">
         <v>57873825</v>
       </c>
-      <c r="E16" s="33">
+      <c r="E16" s="30">
         <v>83820165</v>
       </c>
-      <c r="F16" s="26"/>
-[...6 lines deleted...]
-      <c r="M16" s="26"/>
+      <c r="F16" s="39">
+        <v>112156394</v>
+      </c>
+      <c r="G16" s="23"/>
+      <c r="H16" s="23"/>
+      <c r="I16" s="23"/>
+      <c r="J16" s="23"/>
+      <c r="K16" s="23"/>
+      <c r="L16" s="23"/>
+      <c r="M16" s="23"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A17" s="30" t="s">
+      <c r="A17" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="18">
         <v>62783916</v>
       </c>
       <c r="C17" s="18">
         <v>128123808</v>
       </c>
-      <c r="D17" s="33">
+      <c r="D17" s="30">
         <v>193411413</v>
       </c>
-      <c r="E17" s="33">
+      <c r="E17" s="30">
         <v>259978826</v>
       </c>
-      <c r="F17" s="26"/>
-[...6 lines deleted...]
-      <c r="M17" s="26"/>
+      <c r="F17" s="39">
+        <v>331467867</v>
+      </c>
+      <c r="G17" s="23"/>
+      <c r="H17" s="23"/>
+      <c r="I17" s="23"/>
+      <c r="J17" s="23"/>
+      <c r="K17" s="23"/>
+      <c r="L17" s="23"/>
+      <c r="M17" s="23"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A18" s="30" t="s">
+      <c r="A18" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="18">
         <v>1434820</v>
       </c>
       <c r="C18" s="18">
         <v>3340303</v>
       </c>
-      <c r="D18" s="33">
+      <c r="D18" s="30">
         <v>5385284</v>
       </c>
-      <c r="E18" s="33">
+      <c r="E18" s="30">
         <v>7422291</v>
       </c>
-      <c r="F18" s="26"/>
-[...6 lines deleted...]
-      <c r="M18" s="26"/>
+      <c r="F18" s="39">
+        <v>9355709</v>
+      </c>
+      <c r="G18" s="23"/>
+      <c r="H18" s="23"/>
+      <c r="I18" s="23"/>
+      <c r="J18" s="23"/>
+      <c r="K18" s="23"/>
+      <c r="L18" s="23"/>
+      <c r="M18" s="23"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A19" s="30" t="s">
+      <c r="A19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="18">
         <v>72176</v>
       </c>
       <c r="C19" s="18">
         <v>271480</v>
       </c>
-      <c r="D19" s="33">
+      <c r="D19" s="30">
         <v>461293</v>
       </c>
-      <c r="E19" s="33">
+      <c r="E19" s="30">
         <v>642589</v>
       </c>
-      <c r="F19" s="26"/>
-[...6 lines deleted...]
-      <c r="M19" s="26"/>
+      <c r="F19" s="39">
+        <v>695115</v>
+      </c>
+      <c r="G19" s="23"/>
+      <c r="H19" s="23"/>
+      <c r="I19" s="23"/>
+      <c r="J19" s="23"/>
+      <c r="K19" s="23"/>
+      <c r="L19" s="23"/>
+      <c r="M19" s="23"/>
     </row>
     <row r="20" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A20" s="29" t="s">
+      <c r="A20" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="18">
         <v>136750501</v>
       </c>
       <c r="C20" s="18">
         <v>263496132</v>
       </c>
-      <c r="D20" s="33">
+      <c r="D20" s="30">
         <v>407210768</v>
       </c>
-      <c r="E20" s="33">
+      <c r="E20" s="30">
         <v>562710575</v>
       </c>
-      <c r="F20" s="26"/>
-[...6 lines deleted...]
-      <c r="M20" s="26"/>
+      <c r="F20" s="39">
+        <v>728214824</v>
+      </c>
+      <c r="G20" s="23"/>
+      <c r="H20" s="23"/>
+      <c r="I20" s="23"/>
+      <c r="J20" s="23"/>
+      <c r="K20" s="23"/>
+      <c r="L20" s="23"/>
+      <c r="M20" s="23"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A21" s="30" t="s">
+      <c r="A21" s="27" t="s">
         <v>4</v>
       </c>
       <c r="B21" s="18">
         <v>400629</v>
       </c>
       <c r="C21" s="18">
         <v>1169324</v>
       </c>
-      <c r="D21" s="33">
+      <c r="D21" s="30">
         <v>1934288</v>
       </c>
-      <c r="E21" s="33">
+      <c r="E21" s="30">
         <v>2690124</v>
       </c>
-      <c r="F21" s="26"/>
-[...6 lines deleted...]
-      <c r="M21" s="26"/>
+      <c r="F21" s="39">
+        <v>3026798</v>
+      </c>
+      <c r="G21" s="23"/>
+      <c r="H21" s="23"/>
+      <c r="I21" s="23"/>
+      <c r="J21" s="23"/>
+      <c r="K21" s="23"/>
+      <c r="L21" s="23"/>
+      <c r="M21" s="23"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="30" t="s">
+      <c r="A22" s="27" t="s">
         <v>5</v>
       </c>
       <c r="B22" s="18">
         <v>3710</v>
       </c>
       <c r="C22" s="18">
         <v>69979</v>
       </c>
-      <c r="D22" s="33">
+      <c r="D22" s="30">
         <v>136247</v>
       </c>
-      <c r="E22" s="33">
+      <c r="E22" s="30">
         <v>202515</v>
       </c>
-      <c r="F22" s="26"/>
-[...6 lines deleted...]
-      <c r="M22" s="26"/>
+      <c r="F22" s="39">
+        <v>209932</v>
+      </c>
+      <c r="G22" s="23"/>
+      <c r="H22" s="23"/>
+      <c r="I22" s="23"/>
+      <c r="J22" s="23"/>
+      <c r="K22" s="23"/>
+      <c r="L22" s="23"/>
+      <c r="M22" s="23"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A23" s="30" t="s">
+      <c r="A23" s="27" t="s">
         <v>6</v>
       </c>
       <c r="B23" s="18">
         <v>5389371</v>
       </c>
       <c r="C23" s="18">
         <v>9307315</v>
       </c>
-      <c r="D23" s="33">
+      <c r="D23" s="30">
         <v>13670614</v>
       </c>
-      <c r="E23" s="33">
+      <c r="E23" s="30">
         <v>16728325</v>
       </c>
-      <c r="F23" s="26"/>
-[...6 lines deleted...]
-      <c r="M23" s="26"/>
+      <c r="F23" s="39">
+        <v>18322858</v>
+      </c>
+      <c r="G23" s="23"/>
+      <c r="H23" s="23"/>
+      <c r="I23" s="23"/>
+      <c r="J23" s="23"/>
+      <c r="K23" s="23"/>
+      <c r="L23" s="23"/>
+      <c r="M23" s="23"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A24" s="31" t="s">
+      <c r="A24" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="18">
         <v>17185511</v>
       </c>
       <c r="C24" s="18">
         <v>31719679</v>
       </c>
-      <c r="D24" s="33">
+      <c r="D24" s="30">
         <v>47669905</v>
       </c>
-      <c r="E24" s="33">
+      <c r="E24" s="30">
         <v>67729152</v>
       </c>
-      <c r="F24" s="26"/>
-[...6 lines deleted...]
-      <c r="M24" s="26"/>
+      <c r="F24" s="39">
+        <v>91812804</v>
+      </c>
+      <c r="G24" s="23"/>
+      <c r="H24" s="23"/>
+      <c r="I24" s="23"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="23"/>
+      <c r="L24" s="23"/>
+      <c r="M24" s="23"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A25" s="30" t="s">
+      <c r="A25" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="18">
         <v>66778</v>
       </c>
       <c r="C25" s="18">
         <v>168937</v>
       </c>
-      <c r="D25" s="33">
+      <c r="D25" s="30">
         <v>271096</v>
       </c>
-      <c r="E25" s="33">
+      <c r="E25" s="30">
         <v>373591</v>
       </c>
-      <c r="F25" s="26"/>
-[...6 lines deleted...]
-      <c r="M25" s="26"/>
+      <c r="F25" s="39">
+        <v>471540</v>
+      </c>
+      <c r="G25" s="23"/>
+      <c r="H25" s="23"/>
+      <c r="I25" s="23"/>
+      <c r="J25" s="23"/>
+      <c r="K25" s="23"/>
+      <c r="L25" s="23"/>
+      <c r="M25" s="23"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A26" s="30" t="s">
+      <c r="A26" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C26" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="D26" s="33" t="s">
-[...12 lines deleted...]
-      <c r="M26" s="26"/>
+      <c r="D26" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="E26" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="F26" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="G26" s="23"/>
+      <c r="H26" s="23"/>
+      <c r="I26" s="23"/>
+      <c r="J26" s="23"/>
+      <c r="K26" s="23"/>
+      <c r="L26" s="23"/>
+      <c r="M26" s="23"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A27" s="30" t="s">
+      <c r="A27" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="18">
         <v>36904325</v>
       </c>
       <c r="C27" s="18">
         <v>68643092</v>
       </c>
-      <c r="D27" s="33">
+      <c r="D27" s="30">
         <v>108783951</v>
       </c>
-      <c r="E27" s="33">
+      <c r="E27" s="30">
         <v>152415120</v>
       </c>
-      <c r="F27" s="26"/>
-[...6 lines deleted...]
-      <c r="M27" s="26"/>
+      <c r="F27" s="39">
+        <v>198085063</v>
+      </c>
+      <c r="G27" s="23"/>
+      <c r="H27" s="23"/>
+      <c r="I27" s="23"/>
+      <c r="J27" s="23"/>
+      <c r="K27" s="23"/>
+      <c r="L27" s="23"/>
+      <c r="M27" s="23"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A28" s="30" t="s">
+      <c r="A28" s="27" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="18">
         <v>16819769</v>
       </c>
       <c r="C28" s="18">
         <v>32357246</v>
       </c>
-      <c r="D28" s="33">
+      <c r="D28" s="30">
         <v>54247100</v>
       </c>
-      <c r="E28" s="33">
+      <c r="E28" s="30">
         <v>78970878</v>
       </c>
-      <c r="F28" s="26"/>
-[...6 lines deleted...]
-      <c r="M28" s="26"/>
+      <c r="F28" s="39">
+        <v>106354637</v>
+      </c>
+      <c r="G28" s="23"/>
+      <c r="H28" s="23"/>
+      <c r="I28" s="23"/>
+      <c r="J28" s="23"/>
+      <c r="K28" s="23"/>
+      <c r="L28" s="23"/>
+      <c r="M28" s="23"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A29" s="31" t="s">
+      <c r="A29" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B29" s="18">
         <v>59025713</v>
       </c>
       <c r="C29" s="18">
         <v>117878054</v>
       </c>
-      <c r="D29" s="33">
+      <c r="D29" s="30">
         <v>177050008</v>
       </c>
-      <c r="E29" s="33">
+      <c r="E29" s="30">
         <v>238809798</v>
       </c>
-      <c r="F29" s="26"/>
-[...6 lines deleted...]
-      <c r="M29" s="26"/>
+      <c r="F29" s="39">
+        <v>303417902</v>
+      </c>
+      <c r="G29" s="23"/>
+      <c r="H29" s="23"/>
+      <c r="I29" s="23"/>
+      <c r="J29" s="23"/>
+      <c r="K29" s="23"/>
+      <c r="L29" s="23"/>
+      <c r="M29" s="23"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A30" s="30" t="s">
+      <c r="A30" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B30" s="18">
         <v>798089</v>
       </c>
       <c r="C30" s="18">
         <v>1782375</v>
       </c>
-      <c r="D30" s="33">
+      <c r="D30" s="30">
         <v>2771984</v>
       </c>
-      <c r="E30" s="33">
+      <c r="E30" s="30">
         <v>3838187</v>
       </c>
-      <c r="F30" s="26"/>
-[...6 lines deleted...]
-      <c r="M30" s="26"/>
+      <c r="F30" s="39">
+        <v>4976752</v>
+      </c>
+      <c r="G30" s="23"/>
+      <c r="H30" s="23"/>
+      <c r="I30" s="23"/>
+      <c r="J30" s="23"/>
+      <c r="K30" s="23"/>
+      <c r="L30" s="23"/>
+      <c r="M30" s="23"/>
     </row>
     <row r="31" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A31" s="29" t="s">
+      <c r="A31" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="18">
         <v>58680187</v>
       </c>
       <c r="C31" s="18">
         <v>104440713</v>
       </c>
-      <c r="D31" s="33">
+      <c r="D31" s="30">
         <v>166150863</v>
       </c>
-      <c r="E31" s="33">
+      <c r="E31" s="30">
         <v>237331314</v>
       </c>
-      <c r="F31" s="26"/>
-[...6 lines deleted...]
-      <c r="M31" s="26"/>
+      <c r="F31" s="39">
+        <v>318876220</v>
+      </c>
+      <c r="G31" s="23"/>
+      <c r="H31" s="23"/>
+      <c r="I31" s="23"/>
+      <c r="J31" s="23"/>
+      <c r="K31" s="23"/>
+      <c r="L31" s="23"/>
+      <c r="M31" s="23"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A32" s="31" t="s">
+      <c r="A32" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="18">
         <v>14672311</v>
       </c>
       <c r="C32" s="18">
         <v>26609636</v>
       </c>
-      <c r="D32" s="33">
+      <c r="D32" s="30">
         <v>39872634</v>
       </c>
-      <c r="E32" s="33">
+      <c r="E32" s="30">
         <v>57374195</v>
       </c>
-      <c r="F32" s="26"/>
-[...6 lines deleted...]
-      <c r="M32" s="26"/>
+      <c r="F32" s="39">
+        <v>78113171</v>
+      </c>
+      <c r="G32" s="23"/>
+      <c r="H32" s="23"/>
+      <c r="I32" s="23"/>
+      <c r="J32" s="23"/>
+      <c r="K32" s="23"/>
+      <c r="L32" s="23"/>
+      <c r="M32" s="23"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A33" s="31" t="s">
+      <c r="A33" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="18">
         <v>27544168</v>
       </c>
       <c r="C33" s="18">
         <v>47303365</v>
       </c>
-      <c r="D33" s="33">
+      <c r="D33" s="30">
         <v>75332078</v>
       </c>
-      <c r="E33" s="33">
+      <c r="E33" s="30">
         <v>106376485</v>
       </c>
-      <c r="F33" s="26"/>
-[...6 lines deleted...]
-      <c r="M33" s="26"/>
+      <c r="F33" s="39">
+        <v>140887997</v>
+      </c>
+      <c r="G33" s="23"/>
+      <c r="H33" s="23"/>
+      <c r="I33" s="23"/>
+      <c r="J33" s="23"/>
+      <c r="K33" s="23"/>
+      <c r="L33" s="23"/>
+      <c r="M33" s="23"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A34" s="31" t="s">
+      <c r="A34" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="18">
         <v>16367636</v>
       </c>
       <c r="C34" s="18">
         <v>30351939</v>
       </c>
-      <c r="D34" s="33">
+      <c r="D34" s="30">
         <v>50693520</v>
       </c>
-      <c r="E34" s="33">
+      <c r="E34" s="30">
         <v>73231931</v>
       </c>
-      <c r="F34" s="26"/>
-[...6 lines deleted...]
-      <c r="M34" s="26"/>
+      <c r="F34" s="39">
+        <v>99435072</v>
+      </c>
+      <c r="G34" s="23"/>
+      <c r="H34" s="23"/>
+      <c r="I34" s="23"/>
+      <c r="J34" s="23"/>
+      <c r="K34" s="23"/>
+      <c r="L34" s="23"/>
+      <c r="M34" s="23"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A35" s="31" t="s">
+      <c r="A35" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="D35" s="33" t="s">
-[...12 lines deleted...]
-      <c r="M35" s="26"/>
+      <c r="D35" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="E35" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="F35" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="G35" s="23"/>
+      <c r="H35" s="23"/>
+      <c r="I35" s="23"/>
+      <c r="J35" s="23"/>
+      <c r="K35" s="23"/>
+      <c r="L35" s="23"/>
+      <c r="M35" s="23"/>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A36" s="29" t="s">
+      <c r="A36" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="18">
         <v>69360046</v>
       </c>
       <c r="C36" s="18">
         <v>137889466</v>
       </c>
-      <c r="D36" s="33">
+      <c r="D36" s="30">
         <v>206152556</v>
       </c>
-      <c r="E36" s="33">
+      <c r="E36" s="30">
         <v>276055365</v>
       </c>
-      <c r="F36" s="26"/>
-[...6 lines deleted...]
-      <c r="M36" s="26"/>
+      <c r="F36" s="39">
+        <v>347632109</v>
+      </c>
+      <c r="G36" s="23"/>
+      <c r="H36" s="23"/>
+      <c r="I36" s="23"/>
+      <c r="J36" s="23"/>
+      <c r="K36" s="23"/>
+      <c r="L36" s="23"/>
+      <c r="M36" s="23"/>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A37" s="31" t="s">
+      <c r="A37" s="28" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C37" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="D37" s="33" t="s">
-[...12 lines deleted...]
-      <c r="M37" s="26"/>
+      <c r="D37" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="E37" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="F37" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="G37" s="23"/>
+      <c r="H37" s="23"/>
+      <c r="I37" s="23"/>
+      <c r="J37" s="23"/>
+      <c r="K37" s="23"/>
+      <c r="L37" s="23"/>
+      <c r="M37" s="23"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A38" s="31" t="s">
+      <c r="A38" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C38" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="D38" s="33" t="s">
-[...12 lines deleted...]
-      <c r="M38" s="26"/>
+      <c r="D38" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="E38" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="F38" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="G38" s="23"/>
+      <c r="H38" s="23"/>
+      <c r="I38" s="23"/>
+      <c r="J38" s="23"/>
+      <c r="K38" s="23"/>
+      <c r="L38" s="23"/>
+      <c r="M38" s="23"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A39" s="31" t="s">
+      <c r="A39" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="18">
         <v>6919218</v>
       </c>
       <c r="C39" s="18">
         <v>16064652</v>
       </c>
-      <c r="D39" s="33">
+      <c r="D39" s="30">
         <v>23865724</v>
       </c>
-      <c r="E39" s="33">
+      <c r="E39" s="30">
         <v>32389645</v>
       </c>
-      <c r="F39" s="26"/>
-[...6 lines deleted...]
-      <c r="M39" s="26"/>
+      <c r="F39" s="39">
+        <v>40005616</v>
+      </c>
+      <c r="G39" s="23"/>
+      <c r="H39" s="23"/>
+      <c r="I39" s="23"/>
+      <c r="J39" s="23"/>
+      <c r="K39" s="23"/>
+      <c r="L39" s="23"/>
+      <c r="M39" s="23"/>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A40" s="31" t="s">
+      <c r="A40" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B40" s="18">
         <v>57055930</v>
       </c>
       <c r="C40" s="18">
         <v>112461629</v>
       </c>
-      <c r="D40" s="33">
+      <c r="D40" s="30">
         <v>168493677</v>
       </c>
-      <c r="E40" s="33">
+      <c r="E40" s="30">
         <v>226786225</v>
       </c>
-      <c r="F40" s="26"/>
-[...6 lines deleted...]
-      <c r="M40" s="26"/>
+      <c r="F40" s="39">
+        <v>288662775</v>
+      </c>
+      <c r="G40" s="23"/>
+      <c r="H40" s="23"/>
+      <c r="I40" s="23"/>
+      <c r="J40" s="23"/>
+      <c r="K40" s="23"/>
+      <c r="L40" s="23"/>
+      <c r="M40" s="23"/>
     </row>
     <row r="41" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A41" s="29" t="s">
+      <c r="A41" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="18">
         <v>1978307</v>
       </c>
       <c r="C41" s="18">
         <v>5777618</v>
       </c>
-      <c r="D41" s="33">
+      <c r="D41" s="30">
         <v>9362709</v>
       </c>
-      <c r="E41" s="33">
+      <c r="E41" s="30">
         <v>13055486</v>
       </c>
-      <c r="F41" s="26"/>
-[...6 lines deleted...]
-      <c r="M41" s="26"/>
+      <c r="F41" s="39">
+        <v>15920015</v>
+      </c>
+      <c r="G41" s="23"/>
+      <c r="H41" s="23"/>
+      <c r="I41" s="23"/>
+      <c r="J41" s="23"/>
+      <c r="K41" s="23"/>
+      <c r="L41" s="23"/>
+      <c r="M41" s="23"/>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A42" s="31" t="s">
+      <c r="A42" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B42" s="18">
         <v>400629</v>
       </c>
       <c r="C42" s="18">
         <v>1146706</v>
       </c>
-      <c r="D42" s="33">
+      <c r="D42" s="30">
         <v>1889050</v>
       </c>
-      <c r="E42" s="33">
+      <c r="E42" s="30">
         <v>2605148</v>
       </c>
-      <c r="F42" s="26"/>
-[...6 lines deleted...]
-      <c r="M42" s="26"/>
+      <c r="F42" s="39">
+        <v>2913446</v>
+      </c>
+      <c r="G42" s="23"/>
+      <c r="H42" s="23"/>
+      <c r="I42" s="23"/>
+      <c r="J42" s="23"/>
+      <c r="K42" s="23"/>
+      <c r="L42" s="23"/>
+      <c r="M42" s="23"/>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A43" s="31" t="s">
+      <c r="A43" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B43" s="18">
         <v>3710</v>
       </c>
       <c r="C43" s="18">
         <v>69979</v>
       </c>
-      <c r="D43" s="33">
+      <c r="D43" s="30">
         <v>136247</v>
       </c>
-      <c r="E43" s="33">
+      <c r="E43" s="30">
         <v>202515</v>
       </c>
-      <c r="F43" s="26"/>
-[...6 lines deleted...]
-      <c r="M43" s="26"/>
+      <c r="F43" s="39">
+        <v>209932</v>
+      </c>
+      <c r="G43" s="23"/>
+      <c r="H43" s="23"/>
+      <c r="I43" s="23"/>
+      <c r="J43" s="23"/>
+      <c r="K43" s="23"/>
+      <c r="L43" s="23"/>
+      <c r="M43" s="23"/>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A44" s="31" t="s">
+      <c r="A44" s="28" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="18">
         <v>35423</v>
       </c>
       <c r="C44" s="18">
         <v>151802</v>
       </c>
-      <c r="D44" s="33">
+      <c r="D44" s="30">
         <v>268181</v>
       </c>
-      <c r="E44" s="33">
+      <c r="E44" s="30">
         <v>384560</v>
       </c>
-      <c r="F44" s="26"/>
-[...6 lines deleted...]
-      <c r="M44" s="26"/>
+      <c r="F44" s="39">
+        <v>397431</v>
+      </c>
+      <c r="G44" s="23"/>
+      <c r="H44" s="23"/>
+      <c r="I44" s="23"/>
+      <c r="J44" s="23"/>
+      <c r="K44" s="23"/>
+      <c r="L44" s="23"/>
+      <c r="M44" s="23"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A45" s="31" t="s">
+      <c r="A45" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="18">
         <v>66778</v>
       </c>
       <c r="C45" s="18">
         <v>124603</v>
       </c>
-      <c r="D45" s="33">
+      <c r="D45" s="30">
         <v>182428</v>
       </c>
-      <c r="E45" s="33">
+      <c r="E45" s="30">
         <v>240588</v>
       </c>
-      <c r="F45" s="26"/>
-[...6 lines deleted...]
-      <c r="M45" s="26"/>
+      <c r="F45" s="39">
+        <v>335870</v>
+      </c>
+      <c r="G45" s="23"/>
+      <c r="H45" s="23"/>
+      <c r="I45" s="23"/>
+      <c r="J45" s="23"/>
+      <c r="K45" s="23"/>
+      <c r="L45" s="23"/>
+      <c r="M45" s="23"/>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A46" s="31" t="s">
+      <c r="A46" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="18">
         <v>17380</v>
       </c>
       <c r="C46" s="18">
         <v>68905</v>
       </c>
-      <c r="D46" s="33">
+      <c r="D46" s="30">
         <v>120431</v>
       </c>
-      <c r="E46" s="33">
+      <c r="E46" s="30">
         <v>171956</v>
       </c>
-      <c r="F46" s="26"/>
-[...6 lines deleted...]
-      <c r="M46" s="26"/>
+      <c r="F46" s="39">
+        <v>184701</v>
+      </c>
+      <c r="G46" s="23"/>
+      <c r="H46" s="23"/>
+      <c r="I46" s="23"/>
+      <c r="J46" s="23"/>
+      <c r="K46" s="23"/>
+      <c r="L46" s="23"/>
+      <c r="M46" s="23"/>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A47" s="31" t="s">
+      <c r="A47" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B47" s="18">
         <v>541651</v>
       </c>
       <c r="C47" s="18">
         <v>1409493</v>
       </c>
-      <c r="D47" s="33">
+      <c r="D47" s="30">
         <v>2217772</v>
       </c>
-      <c r="E47" s="33">
+      <c r="E47" s="30">
         <v>3108216</v>
       </c>
-      <c r="F47" s="26"/>
-[...6 lines deleted...]
-      <c r="M47" s="26"/>
+      <c r="F47" s="39">
+        <v>3960754</v>
+      </c>
+      <c r="G47" s="23"/>
+      <c r="H47" s="23"/>
+      <c r="I47" s="23"/>
+      <c r="J47" s="23"/>
+      <c r="K47" s="23"/>
+      <c r="L47" s="23"/>
+      <c r="M47" s="23"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A48" s="31" t="s">
+      <c r="A48" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B48" s="18">
         <v>298</v>
       </c>
       <c r="C48" s="18">
         <v>298</v>
       </c>
-      <c r="D48" s="33">
+      <c r="D48" s="30">
         <v>298</v>
       </c>
-      <c r="E48" s="33">
+      <c r="E48" s="30">
         <v>298</v>
       </c>
-      <c r="F48" s="26"/>
-[...6 lines deleted...]
-      <c r="M48" s="26"/>
+      <c r="F48" s="38">
+        <v>298</v>
+      </c>
+      <c r="G48" s="23"/>
+      <c r="H48" s="23"/>
+      <c r="I48" s="23"/>
+      <c r="J48" s="23"/>
+      <c r="K48" s="23"/>
+      <c r="L48" s="23"/>
+      <c r="M48" s="23"/>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A49" s="31" t="s">
+      <c r="A49" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B49" s="18">
         <v>270930</v>
       </c>
       <c r="C49" s="18">
         <v>1338085</v>
       </c>
-      <c r="D49" s="33">
+      <c r="D49" s="30">
         <v>2246148</v>
       </c>
-      <c r="E49" s="33">
+      <c r="E49" s="30">
         <v>3148264</v>
       </c>
-      <c r="F49" s="26"/>
-[...6 lines deleted...]
-      <c r="M49" s="26"/>
+      <c r="F49" s="39">
+        <v>3754492</v>
+      </c>
+      <c r="G49" s="23"/>
+      <c r="H49" s="23"/>
+      <c r="I49" s="23"/>
+      <c r="J49" s="23"/>
+      <c r="K49" s="23"/>
+      <c r="L49" s="23"/>
+      <c r="M49" s="23"/>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A50" s="31" t="s">
+      <c r="A50" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B50" s="18">
         <v>641507</v>
       </c>
       <c r="C50" s="18">
         <v>1467748</v>
       </c>
-      <c r="D50" s="33">
+      <c r="D50" s="30">
         <v>2302154</v>
       </c>
-      <c r="E50" s="33">
+      <c r="E50" s="30">
         <v>3193940</v>
       </c>
-      <c r="F50" s="26"/>
-[...6 lines deleted...]
-      <c r="M50" s="26"/>
+      <c r="F50" s="39">
+        <v>4163091</v>
+      </c>
+      <c r="G50" s="23"/>
+      <c r="H50" s="23"/>
+      <c r="I50" s="23"/>
+      <c r="J50" s="23"/>
+      <c r="K50" s="23"/>
+      <c r="L50" s="23"/>
+      <c r="M50" s="23"/>
     </row>
     <row r="51" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A51" s="29" t="s">
+      <c r="A51" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B51" s="18">
         <v>6731961</v>
       </c>
       <c r="C51" s="18">
         <v>15388335</v>
       </c>
-      <c r="D51" s="33">
+      <c r="D51" s="30">
         <v>25544639</v>
       </c>
-      <c r="E51" s="33">
+      <c r="E51" s="30">
         <v>36268410</v>
       </c>
-      <c r="F51" s="26"/>
-[...6 lines deleted...]
-      <c r="M51" s="26"/>
+      <c r="F51" s="39">
+        <v>45786480</v>
+      </c>
+      <c r="G51" s="23"/>
+      <c r="H51" s="23"/>
+      <c r="I51" s="23"/>
+      <c r="J51" s="23"/>
+      <c r="K51" s="23"/>
+      <c r="L51" s="23"/>
+      <c r="M51" s="23"/>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A52" s="31" t="s">
+      <c r="A52" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B52" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C52" s="18">
         <v>22619</v>
       </c>
-      <c r="D52" s="33">
+      <c r="D52" s="30">
         <v>45237</v>
       </c>
-      <c r="E52" s="33">
+      <c r="E52" s="30">
         <v>84976</v>
       </c>
-      <c r="F52" s="26"/>
-[...6 lines deleted...]
-      <c r="M52" s="26"/>
+      <c r="F52" s="39">
+        <v>113352</v>
+      </c>
+      <c r="G52" s="23"/>
+      <c r="H52" s="23"/>
+      <c r="I52" s="23"/>
+      <c r="J52" s="23"/>
+      <c r="K52" s="23"/>
+      <c r="L52" s="23"/>
+      <c r="M52" s="23"/>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A53" s="31" t="s">
+      <c r="A53" s="28" t="s">
         <v>6</v>
       </c>
       <c r="B53" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C53" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="D53" s="33" t="s">
-[...12 lines deleted...]
-      <c r="M53" s="26"/>
+      <c r="D53" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="E53" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="F53" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="G53" s="23"/>
+      <c r="H53" s="23"/>
+      <c r="I53" s="23"/>
+      <c r="J53" s="23"/>
+      <c r="K53" s="23"/>
+      <c r="L53" s="23"/>
+      <c r="M53" s="23"/>
     </row>
     <row r="54" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A54" s="31" t="s">
+      <c r="A54" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B54" s="18">
         <v>2513200</v>
       </c>
       <c r="C54" s="18">
         <v>5110043</v>
       </c>
-      <c r="D54" s="33">
+      <c r="D54" s="30">
         <v>7797271</v>
       </c>
-      <c r="E54" s="33">
+      <c r="E54" s="30">
         <v>10354957</v>
       </c>
-      <c r="F54" s="26"/>
-[...6 lines deleted...]
-      <c r="M54" s="26"/>
+      <c r="F54" s="39">
+        <v>13699633</v>
+      </c>
+      <c r="G54" s="23"/>
+      <c r="H54" s="23"/>
+      <c r="I54" s="23"/>
+      <c r="J54" s="23"/>
+      <c r="K54" s="23"/>
+      <c r="L54" s="23"/>
+      <c r="M54" s="23"/>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A55" s="31" t="s">
+      <c r="A55" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B55" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="18">
         <v>44334</v>
       </c>
-      <c r="D55" s="33">
+      <c r="D55" s="30">
         <v>88669</v>
       </c>
-      <c r="E55" s="33">
+      <c r="E55" s="30">
         <v>133003</v>
       </c>
-      <c r="F55" s="26"/>
-[...6 lines deleted...]
-      <c r="M55" s="26"/>
+      <c r="F55" s="39">
+        <v>135670</v>
+      </c>
+      <c r="G55" s="23"/>
+      <c r="H55" s="23"/>
+      <c r="I55" s="23"/>
+      <c r="J55" s="23"/>
+      <c r="K55" s="23"/>
+      <c r="L55" s="23"/>
+      <c r="M55" s="23"/>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A56" s="31" t="s">
+      <c r="A56" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="18">
         <v>1227</v>
       </c>
       <c r="C56" s="18">
         <v>1227</v>
       </c>
-      <c r="D56" s="33">
+      <c r="D56" s="30">
         <v>1227</v>
       </c>
-      <c r="E56" s="33">
+      <c r="E56" s="30">
         <v>1227</v>
       </c>
-      <c r="F56" s="26"/>
-[...6 lines deleted...]
-      <c r="M56" s="26"/>
+      <c r="F56" s="39">
+        <v>1227</v>
+      </c>
+      <c r="G56" s="23"/>
+      <c r="H56" s="23"/>
+      <c r="I56" s="23"/>
+      <c r="J56" s="23"/>
+      <c r="K56" s="23"/>
+      <c r="L56" s="23"/>
+      <c r="M56" s="23"/>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A57" s="31" t="s">
+      <c r="A57" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="18">
         <v>1899288</v>
       </c>
       <c r="C57" s="18">
         <v>3865582</v>
       </c>
-      <c r="D57" s="33">
+      <c r="D57" s="30">
         <v>7368377</v>
       </c>
-      <c r="E57" s="33">
+      <c r="E57" s="30">
         <v>10540774</v>
       </c>
-      <c r="F57" s="26"/>
-[...6 lines deleted...]
-      <c r="M57" s="26"/>
+      <c r="F57" s="39">
+        <v>13230695</v>
+      </c>
+      <c r="G57" s="23"/>
+      <c r="H57" s="23"/>
+      <c r="I57" s="23"/>
+      <c r="J57" s="23"/>
+      <c r="K57" s="23"/>
+      <c r="L57" s="23"/>
+      <c r="M57" s="23"/>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A58" s="31" t="s">
+      <c r="A58" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="18">
         <v>451835</v>
       </c>
       <c r="C58" s="18">
         <v>2005009</v>
       </c>
-      <c r="D58" s="33">
+      <c r="D58" s="30">
         <v>3553282</v>
       </c>
-      <c r="E58" s="33">
+      <c r="E58" s="30">
         <v>5738649</v>
       </c>
-      <c r="F58" s="26"/>
-[...6 lines deleted...]
-      <c r="M58" s="26"/>
+      <c r="F58" s="39">
+        <v>6919267</v>
+      </c>
+      <c r="G58" s="23"/>
+      <c r="H58" s="23"/>
+      <c r="I58" s="23"/>
+      <c r="J58" s="23"/>
+      <c r="K58" s="23"/>
+      <c r="L58" s="23"/>
+      <c r="M58" s="23"/>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A59" s="31" t="s">
+      <c r="A59" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B59" s="18">
         <v>1698853</v>
       </c>
       <c r="C59" s="18">
         <v>4078341</v>
       </c>
-      <c r="D59" s="33">
+      <c r="D59" s="30">
         <v>6310183</v>
       </c>
-      <c r="E59" s="33">
+      <c r="E59" s="30">
         <v>8875309</v>
       </c>
-      <c r="F59" s="26"/>
-[...6 lines deleted...]
-      <c r="M59" s="26"/>
+      <c r="F59" s="39">
+        <v>11000635</v>
+      </c>
+      <c r="G59" s="23"/>
+      <c r="H59" s="23"/>
+      <c r="I59" s="23"/>
+      <c r="J59" s="23"/>
+      <c r="K59" s="23"/>
+      <c r="L59" s="23"/>
+      <c r="M59" s="23"/>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A60" s="31" t="s">
+      <c r="A60" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B60" s="18">
         <v>60510</v>
       </c>
       <c r="C60" s="18">
         <v>138854</v>
       </c>
-      <c r="D60" s="33">
+      <c r="D60" s="30">
         <v>217199</v>
       </c>
-      <c r="E60" s="33">
+      <c r="E60" s="30">
         <v>295544</v>
       </c>
-      <c r="F60" s="26"/>
-[...6 lines deleted...]
-      <c r="M60" s="26"/>
+      <c r="F60" s="39">
+        <v>353349</v>
+      </c>
+      <c r="G60" s="23"/>
+      <c r="H60" s="23"/>
+      <c r="I60" s="23"/>
+      <c r="J60" s="23"/>
+      <c r="K60" s="23"/>
+      <c r="L60" s="23"/>
+      <c r="M60" s="23"/>
     </row>
     <row r="61" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A61" s="29" t="s">
+      <c r="A61" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B61" s="18">
         <v>84300744</v>
       </c>
       <c r="C61" s="18">
         <v>169088790</v>
       </c>
-      <c r="D61" s="33">
+      <c r="D61" s="30">
         <v>263333416</v>
       </c>
-      <c r="E61" s="33">
+      <c r="E61" s="30">
         <v>351360626</v>
       </c>
-      <c r="F61" s="26"/>
-[...6 lines deleted...]
-      <c r="M61" s="26"/>
+      <c r="F61" s="39">
+        <v>457501043</v>
+      </c>
+      <c r="G61" s="23"/>
+      <c r="H61" s="23"/>
+      <c r="I61" s="23"/>
+      <c r="J61" s="23"/>
+      <c r="K61" s="23"/>
+      <c r="L61" s="23"/>
+      <c r="M61" s="23"/>
     </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A62" s="31" t="s">
+      <c r="A62" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B62" s="18">
         <v>73446577</v>
       </c>
       <c r="C62" s="18">
         <v>144009178</v>
       </c>
-      <c r="D62" s="33">
+      <c r="D62" s="30">
         <v>223860034</v>
       </c>
-      <c r="E62" s="33">
+      <c r="E62" s="30">
         <v>298011999</v>
       </c>
-      <c r="F62" s="26"/>
-[...6 lines deleted...]
-      <c r="M62" s="26"/>
+      <c r="F62" s="39">
+        <v>381989127</v>
+      </c>
+      <c r="G62" s="23"/>
+      <c r="H62" s="23"/>
+      <c r="I62" s="23"/>
+      <c r="J62" s="23"/>
+      <c r="K62" s="23"/>
+      <c r="L62" s="23"/>
+      <c r="M62" s="23"/>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A63" s="31" t="s">
+      <c r="A63" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B63" s="18">
         <v>131410</v>
       </c>
       <c r="C63" s="18">
         <v>344568</v>
       </c>
-      <c r="D63" s="33">
+      <c r="D63" s="30">
         <v>511846</v>
       </c>
-      <c r="E63" s="33">
+      <c r="E63" s="30">
         <v>902034</v>
       </c>
-      <c r="F63" s="26"/>
-[...6 lines deleted...]
-      <c r="M63" s="26"/>
+      <c r="F63" s="39">
+        <v>2541461</v>
+      </c>
+      <c r="G63" s="23"/>
+      <c r="H63" s="23"/>
+      <c r="I63" s="23"/>
+      <c r="J63" s="23"/>
+      <c r="K63" s="23"/>
+      <c r="L63" s="23"/>
+      <c r="M63" s="23"/>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A64" s="31" t="s">
+      <c r="A64" s="28" t="s">
         <v>6</v>
       </c>
       <c r="B64" s="18">
         <v>17280</v>
       </c>
       <c r="C64" s="18">
         <v>32049</v>
       </c>
-      <c r="D64" s="33">
+      <c r="D64" s="30">
         <v>46818</v>
       </c>
-      <c r="E64" s="33">
+      <c r="E64" s="30">
         <v>61586</v>
       </c>
-      <c r="F64" s="26"/>
-[...6 lines deleted...]
-      <c r="M64" s="26"/>
+      <c r="F64" s="39">
+        <v>75667</v>
+      </c>
+      <c r="G64" s="23"/>
+      <c r="H64" s="23"/>
+      <c r="I64" s="23"/>
+      <c r="J64" s="23"/>
+      <c r="K64" s="23"/>
+      <c r="L64" s="23"/>
+      <c r="M64" s="23"/>
     </row>
     <row r="65" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A65" s="31" t="s">
+      <c r="A65" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B65" s="18">
         <v>451405</v>
       </c>
       <c r="C65" s="18">
         <v>987713</v>
       </c>
-      <c r="D65" s="33">
+      <c r="D65" s="30">
         <v>1593519</v>
       </c>
-      <c r="E65" s="33">
+      <c r="E65" s="30">
         <v>2143726</v>
       </c>
-      <c r="F65" s="26"/>
-[...6 lines deleted...]
-      <c r="M65" s="26"/>
+      <c r="F65" s="39">
+        <v>2626934</v>
+      </c>
+      <c r="G65" s="23"/>
+      <c r="H65" s="23"/>
+      <c r="I65" s="23"/>
+      <c r="J65" s="23"/>
+      <c r="K65" s="23"/>
+      <c r="L65" s="23"/>
+      <c r="M65" s="23"/>
     </row>
     <row r="66" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A66" s="31" t="s">
+      <c r="A66" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B66" s="18">
         <v>75734</v>
       </c>
       <c r="C66" s="18">
         <v>160077</v>
       </c>
-      <c r="D66" s="33">
+      <c r="D66" s="30">
         <v>244420</v>
       </c>
-      <c r="E66" s="33">
+      <c r="E66" s="30">
         <v>328763</v>
       </c>
-      <c r="F66" s="26"/>
-[...6 lines deleted...]
-      <c r="M66" s="26"/>
+      <c r="F66" s="39">
+        <v>389767</v>
+      </c>
+      <c r="G66" s="23"/>
+      <c r="H66" s="23"/>
+      <c r="I66" s="23"/>
+      <c r="J66" s="23"/>
+      <c r="K66" s="23"/>
+      <c r="L66" s="23"/>
+      <c r="M66" s="23"/>
     </row>
     <row r="67" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A67" s="31" t="s">
+      <c r="A67" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B67" s="18">
         <v>30354</v>
       </c>
       <c r="C67" s="18">
         <v>95492</v>
       </c>
-      <c r="D67" s="33">
+      <c r="D67" s="30">
         <v>160629</v>
       </c>
-      <c r="E67" s="33">
+      <c r="E67" s="30">
         <v>225767</v>
       </c>
-      <c r="F67" s="26"/>
-[...6 lines deleted...]
-      <c r="M67" s="26"/>
+      <c r="F67" s="39">
+        <v>251921</v>
+      </c>
+      <c r="G67" s="23"/>
+      <c r="H67" s="23"/>
+      <c r="I67" s="23"/>
+      <c r="J67" s="23"/>
+      <c r="K67" s="23"/>
+      <c r="L67" s="23"/>
+      <c r="M67" s="23"/>
     </row>
     <row r="68" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A68" s="31" t="s">
+      <c r="A68" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="18">
         <v>455492</v>
       </c>
       <c r="C68" s="18">
         <v>868811</v>
       </c>
-      <c r="D68" s="33">
+      <c r="D68" s="30">
         <v>1282129</v>
       </c>
-      <c r="E68" s="33">
+      <c r="E68" s="30">
         <v>1695447</v>
       </c>
-      <c r="F68" s="26"/>
-[...6 lines deleted...]
-      <c r="M68" s="26"/>
+      <c r="F68" s="39">
+        <v>2171797</v>
+      </c>
+      <c r="G68" s="23"/>
+      <c r="H68" s="23"/>
+      <c r="I68" s="23"/>
+      <c r="J68" s="23"/>
+      <c r="K68" s="23"/>
+      <c r="L68" s="23"/>
+      <c r="M68" s="23"/>
     </row>
     <row r="69" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A69" s="31" t="s">
+      <c r="A69" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B69" s="18">
         <v>6022006</v>
       </c>
       <c r="C69" s="18">
         <v>12047996</v>
       </c>
-      <c r="D69" s="33">
+      <c r="D69" s="30">
         <v>18581274</v>
       </c>
-      <c r="E69" s="33">
+      <c r="E69" s="30">
         <v>25334671</v>
       </c>
-      <c r="F69" s="26"/>
-[...6 lines deleted...]
-      <c r="M69" s="26"/>
+      <c r="F69" s="39">
+        <v>39117406</v>
+      </c>
+      <c r="G69" s="23"/>
+      <c r="H69" s="23"/>
+      <c r="I69" s="23"/>
+      <c r="J69" s="23"/>
+      <c r="K69" s="23"/>
+      <c r="L69" s="23"/>
+      <c r="M69" s="23"/>
     </row>
     <row r="70" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A70" s="31" t="s">
+      <c r="A70" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="18">
         <v>25636</v>
       </c>
       <c r="C70" s="18">
         <v>49182</v>
       </c>
-      <c r="D70" s="33">
+      <c r="D70" s="30">
         <v>72728</v>
       </c>
-      <c r="E70" s="33">
+      <c r="E70" s="30">
         <v>96274</v>
       </c>
-      <c r="F70" s="26"/>
-[...6 lines deleted...]
-      <c r="M70" s="26"/>
+      <c r="F70" s="39">
+        <v>122516</v>
+      </c>
+      <c r="G70" s="23"/>
+      <c r="H70" s="23"/>
+      <c r="I70" s="23"/>
+      <c r="J70" s="23"/>
+      <c r="K70" s="23"/>
+      <c r="L70" s="23"/>
+      <c r="M70" s="23"/>
     </row>
     <row r="71" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A71" s="31" t="s">
+      <c r="A71" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B71" s="18">
         <v>49890</v>
       </c>
       <c r="C71" s="18">
         <v>317667</v>
       </c>
-      <c r="D71" s="33">
+      <c r="D71" s="30">
         <v>585444</v>
       </c>
-      <c r="E71" s="33">
+      <c r="E71" s="30">
         <v>853222</v>
       </c>
-      <c r="F71" s="26"/>
-[...6 lines deleted...]
-      <c r="M71" s="26"/>
+      <c r="F71" s="39">
+        <v>907804</v>
+      </c>
+      <c r="G71" s="23"/>
+      <c r="H71" s="23"/>
+      <c r="I71" s="23"/>
+      <c r="J71" s="23"/>
+      <c r="K71" s="23"/>
+      <c r="L71" s="23"/>
+      <c r="M71" s="23"/>
     </row>
     <row r="72" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A72" s="31" t="s">
+      <c r="A72" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B72" s="18">
         <v>2759413</v>
       </c>
       <c r="C72" s="18">
         <v>8145613</v>
       </c>
-      <c r="D72" s="33">
+      <c r="D72" s="30">
         <v>13010052</v>
       </c>
-      <c r="E72" s="33">
+      <c r="E72" s="30">
         <v>16836064</v>
       </c>
-      <c r="F72" s="26"/>
-[...6 lines deleted...]
-      <c r="M72" s="26"/>
+      <c r="F72" s="39">
+        <v>21142991</v>
+      </c>
+      <c r="G72" s="23"/>
+      <c r="H72" s="23"/>
+      <c r="I72" s="23"/>
+      <c r="J72" s="23"/>
+      <c r="K72" s="23"/>
+      <c r="L72" s="23"/>
+      <c r="M72" s="23"/>
     </row>
     <row r="73" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A73" s="31" t="s">
+      <c r="A73" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B73" s="18">
         <v>446154</v>
       </c>
       <c r="C73" s="18">
         <v>1126795</v>
       </c>
-      <c r="D73" s="33">
+      <c r="D73" s="30">
         <v>1958306</v>
       </c>
-      <c r="E73" s="33">
+      <c r="E73" s="30">
         <v>2739488</v>
       </c>
-      <c r="F73" s="26"/>
-[...6 lines deleted...]
-      <c r="M73" s="26"/>
+      <c r="F73" s="39">
+        <v>3394168</v>
+      </c>
+      <c r="G73" s="23"/>
+      <c r="H73" s="23"/>
+      <c r="I73" s="23"/>
+      <c r="J73" s="23"/>
+      <c r="K73" s="23"/>
+      <c r="L73" s="23"/>
+      <c r="M73" s="23"/>
     </row>
     <row r="74" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A74" s="31" t="s">
+      <c r="A74" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B74" s="18">
         <v>15479</v>
       </c>
       <c r="C74" s="18">
         <v>147514</v>
       </c>
-      <c r="D74" s="33">
+      <c r="D74" s="30">
         <v>279550</v>
       </c>
-      <c r="E74" s="33">
+      <c r="E74" s="30">
         <v>411585</v>
       </c>
-      <c r="F74" s="26"/>
-[...6 lines deleted...]
-      <c r="M74" s="26"/>
+      <c r="F74" s="39">
+        <v>428795</v>
+      </c>
+      <c r="G74" s="23"/>
+      <c r="H74" s="23"/>
+      <c r="I74" s="23"/>
+      <c r="J74" s="23"/>
+      <c r="K74" s="23"/>
+      <c r="L74" s="23"/>
+      <c r="M74" s="23"/>
     </row>
     <row r="75" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A75" s="29" t="s">
+      <c r="A75" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B75" s="18">
         <v>8619633</v>
       </c>
       <c r="C75" s="18">
         <v>18585404</v>
       </c>
-      <c r="D75" s="33">
+      <c r="D75" s="30">
         <v>28545652</v>
       </c>
-      <c r="E75" s="33">
+      <c r="E75" s="30">
         <v>37749576</v>
       </c>
-      <c r="F75" s="26"/>
-[...6 lines deleted...]
-      <c r="M75" s="26"/>
+      <c r="F75" s="39">
+        <v>47332521</v>
+      </c>
+      <c r="G75" s="23"/>
+      <c r="H75" s="23"/>
+      <c r="I75" s="23"/>
+      <c r="J75" s="23"/>
+      <c r="K75" s="23"/>
+      <c r="L75" s="23"/>
+      <c r="M75" s="23"/>
     </row>
     <row r="76" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A76" s="31" t="s">
+      <c r="A76" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B76" s="18">
         <v>5377265</v>
       </c>
       <c r="C76" s="18">
         <v>10619421</v>
       </c>
-      <c r="D76" s="33">
+      <c r="D76" s="30">
         <v>16157763</v>
       </c>
-      <c r="E76" s="33">
+      <c r="E76" s="30">
         <v>21914598</v>
       </c>
-      <c r="F76" s="26"/>
-[...6 lines deleted...]
-      <c r="M76" s="26"/>
+      <c r="F76" s="39">
+        <v>27991854</v>
+      </c>
+      <c r="G76" s="23"/>
+      <c r="H76" s="23"/>
+      <c r="I76" s="23"/>
+      <c r="J76" s="23"/>
+      <c r="K76" s="23"/>
+      <c r="L76" s="23"/>
+      <c r="M76" s="23"/>
     </row>
     <row r="77" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A77" s="31" t="s">
+      <c r="A77" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B77" s="18">
         <v>24785</v>
       </c>
       <c r="C77" s="18">
         <v>66296</v>
       </c>
-      <c r="D77" s="33">
+      <c r="D77" s="30">
         <v>107808</v>
       </c>
-      <c r="E77" s="33">
+      <c r="E77" s="30">
         <v>149319</v>
       </c>
-      <c r="F77" s="26"/>
-[...6 lines deleted...]
-      <c r="M77" s="26"/>
+      <c r="F77" s="39">
+        <v>193938</v>
+      </c>
+      <c r="G77" s="23"/>
+      <c r="H77" s="23"/>
+      <c r="I77" s="23"/>
+      <c r="J77" s="23"/>
+      <c r="K77" s="23"/>
+      <c r="L77" s="23"/>
+      <c r="M77" s="23"/>
     </row>
     <row r="78" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A78" s="31" t="s">
+      <c r="A78" s="28" t="s">
         <v>6</v>
       </c>
       <c r="B78" s="18">
         <v>6096</v>
       </c>
       <c r="C78" s="18">
         <v>12192</v>
       </c>
-      <c r="D78" s="33">
+      <c r="D78" s="30">
         <v>18288</v>
       </c>
-      <c r="E78" s="33">
+      <c r="E78" s="30">
         <v>24384</v>
       </c>
-      <c r="F78" s="26"/>
-[...6 lines deleted...]
-      <c r="M78" s="26"/>
+      <c r="F78" s="39">
+        <v>30480</v>
+      </c>
+      <c r="G78" s="23"/>
+      <c r="H78" s="23"/>
+      <c r="I78" s="23"/>
+      <c r="J78" s="23"/>
+      <c r="K78" s="23"/>
+      <c r="L78" s="23"/>
+      <c r="M78" s="23"/>
     </row>
     <row r="79" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A79" s="31" t="s">
+      <c r="A79" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B79" s="18">
         <v>2477</v>
       </c>
       <c r="C79" s="18">
         <v>9060</v>
       </c>
-      <c r="D79" s="33">
+      <c r="D79" s="30">
         <v>15644</v>
       </c>
-      <c r="E79" s="33">
+      <c r="E79" s="30">
         <v>22227</v>
       </c>
-      <c r="F79" s="26"/>
-[...6 lines deleted...]
-      <c r="M79" s="26"/>
+      <c r="F79" s="39">
+        <v>24704</v>
+      </c>
+      <c r="G79" s="23"/>
+      <c r="H79" s="23"/>
+      <c r="I79" s="23"/>
+      <c r="J79" s="23"/>
+      <c r="K79" s="23"/>
+      <c r="L79" s="23"/>
+      <c r="M79" s="23"/>
     </row>
     <row r="80" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A80" s="31" t="s">
+      <c r="A80" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B80" s="18">
         <v>62697</v>
       </c>
       <c r="C80" s="18">
         <v>129755</v>
       </c>
-      <c r="D80" s="33">
+      <c r="D80" s="30">
         <v>196813</v>
       </c>
-      <c r="E80" s="33">
+      <c r="E80" s="30">
         <v>263870</v>
       </c>
-      <c r="F80" s="26"/>
-[...6 lines deleted...]
-      <c r="M80" s="26"/>
+      <c r="F80" s="39">
+        <v>311837</v>
+      </c>
+      <c r="G80" s="23"/>
+      <c r="H80" s="23"/>
+      <c r="I80" s="23"/>
+      <c r="J80" s="23"/>
+      <c r="K80" s="23"/>
+      <c r="L80" s="23"/>
+      <c r="M80" s="23"/>
     </row>
     <row r="81" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A81" s="31" t="s">
+      <c r="A81" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B81" s="18">
         <v>29888</v>
       </c>
       <c r="C81" s="18">
         <v>60576</v>
       </c>
-      <c r="D81" s="33">
+      <c r="D81" s="30">
         <v>91264</v>
       </c>
-      <c r="E81" s="33">
+      <c r="E81" s="30">
         <v>121952</v>
       </c>
-      <c r="F81" s="26"/>
-[...6 lines deleted...]
-      <c r="M81" s="26"/>
+      <c r="F81" s="39">
+        <v>147640</v>
+      </c>
+      <c r="G81" s="23"/>
+      <c r="H81" s="23"/>
+      <c r="I81" s="23"/>
+      <c r="J81" s="23"/>
+      <c r="K81" s="23"/>
+      <c r="L81" s="23"/>
+      <c r="M81" s="23"/>
     </row>
     <row r="82" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A82" s="31" t="s">
+      <c r="A82" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B82" s="18">
         <v>439598</v>
       </c>
       <c r="C82" s="18">
         <v>836647</v>
       </c>
-      <c r="D82" s="33">
+      <c r="D82" s="30">
         <v>1233696</v>
       </c>
-      <c r="E82" s="33">
+      <c r="E82" s="30">
         <v>1630746</v>
       </c>
-      <c r="F82" s="26"/>
-[...6 lines deleted...]
-      <c r="M82" s="26"/>
+      <c r="F82" s="39">
+        <v>2095764</v>
+      </c>
+      <c r="G82" s="23"/>
+      <c r="H82" s="23"/>
+      <c r="I82" s="23"/>
+      <c r="J82" s="23"/>
+      <c r="K82" s="23"/>
+      <c r="L82" s="23"/>
+      <c r="M82" s="23"/>
     </row>
     <row r="83" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A83" s="31" t="s">
+      <c r="A83" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="18">
         <v>96582</v>
       </c>
       <c r="C83" s="18">
         <v>205960</v>
       </c>
-      <c r="D83" s="33">
+      <c r="D83" s="30">
         <v>372469</v>
       </c>
-      <c r="E83" s="33">
+      <c r="E83" s="30">
         <v>452843</v>
       </c>
-      <c r="F83" s="26"/>
-[...6 lines deleted...]
-      <c r="M83" s="26"/>
+      <c r="F83" s="39">
+        <v>594127</v>
+      </c>
+      <c r="G83" s="23"/>
+      <c r="H83" s="23"/>
+      <c r="I83" s="23"/>
+      <c r="J83" s="23"/>
+      <c r="K83" s="23"/>
+      <c r="L83" s="23"/>
+      <c r="M83" s="23"/>
     </row>
     <row r="84" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A84" s="31" t="s">
+      <c r="A84" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B84" s="18">
         <v>17717</v>
       </c>
       <c r="C84" s="18">
         <v>33344</v>
       </c>
-      <c r="D84" s="33">
+      <c r="D84" s="30">
         <v>48971</v>
       </c>
-      <c r="E84" s="33">
+      <c r="E84" s="30">
         <v>64598</v>
       </c>
-      <c r="F84" s="26"/>
-[...6 lines deleted...]
-      <c r="M84" s="26"/>
+      <c r="F84" s="39">
+        <v>82921</v>
+      </c>
+      <c r="G84" s="23"/>
+      <c r="H84" s="23"/>
+      <c r="I84" s="23"/>
+      <c r="J84" s="23"/>
+      <c r="K84" s="23"/>
+      <c r="L84" s="23"/>
+      <c r="M84" s="23"/>
     </row>
     <row r="85" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A85" s="31" t="s">
+      <c r="A85" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B85" s="18">
         <v>22352</v>
       </c>
       <c r="C85" s="18">
         <v>54036</v>
       </c>
-      <c r="D85" s="33">
+      <c r="D85" s="30">
         <v>85719</v>
       </c>
-      <c r="E85" s="33">
+      <c r="E85" s="30">
         <v>117403</v>
       </c>
-      <c r="F85" s="26"/>
-[...6 lines deleted...]
-      <c r="M85" s="26"/>
+      <c r="F85" s="39">
+        <v>146824</v>
+      </c>
+      <c r="G85" s="23"/>
+      <c r="H85" s="23"/>
+      <c r="I85" s="23"/>
+      <c r="J85" s="23"/>
+      <c r="K85" s="23"/>
+      <c r="L85" s="23"/>
+      <c r="M85" s="23"/>
     </row>
     <row r="86" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A86" s="31" t="s">
+      <c r="A86" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B86" s="18">
         <v>2121866</v>
       </c>
       <c r="C86" s="18">
         <v>5705578</v>
       </c>
-      <c r="D86" s="33">
+      <c r="D86" s="30">
         <v>8922140</v>
       </c>
-      <c r="E86" s="33">
+      <c r="E86" s="30">
         <v>11067217</v>
       </c>
-      <c r="F86" s="26"/>
-[...6 lines deleted...]
-      <c r="M86" s="26"/>
+      <c r="F86" s="39">
+        <v>13125208</v>
+      </c>
+      <c r="G86" s="23"/>
+      <c r="H86" s="23"/>
+      <c r="I86" s="23"/>
+      <c r="J86" s="23"/>
+      <c r="K86" s="23"/>
+      <c r="L86" s="23"/>
+      <c r="M86" s="23"/>
     </row>
     <row r="87" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A87" s="31" t="s">
+      <c r="A87" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B87" s="18">
         <v>30483</v>
       </c>
       <c r="C87" s="18">
         <v>61078</v>
       </c>
-      <c r="D87" s="33">
+      <c r="D87" s="30">
         <v>91672</v>
       </c>
-      <c r="E87" s="33">
+      <c r="E87" s="30">
         <v>122267</v>
       </c>
-      <c r="F87" s="26"/>
-[...6 lines deleted...]
-      <c r="M87" s="26"/>
+      <c r="F87" s="39">
+        <v>152739</v>
+      </c>
+      <c r="G87" s="23"/>
+      <c r="H87" s="23"/>
+      <c r="I87" s="23"/>
+      <c r="J87" s="23"/>
+      <c r="K87" s="23"/>
+      <c r="L87" s="23"/>
+      <c r="M87" s="23"/>
     </row>
     <row r="88" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A88" s="31" t="s">
+      <c r="A88" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B88" s="18">
         <v>13912</v>
       </c>
       <c r="C88" s="18">
         <v>35324</v>
       </c>
-      <c r="D88" s="33">
+      <c r="D88" s="30">
         <v>56736</v>
       </c>
-      <c r="E88" s="33">
+      <c r="E88" s="30">
         <v>78148</v>
       </c>
-      <c r="F88" s="26"/>
-[...6 lines deleted...]
-      <c r="M88" s="26"/>
+      <c r="F88" s="39">
+        <v>93791</v>
+      </c>
+      <c r="G88" s="23"/>
+      <c r="H88" s="23"/>
+      <c r="I88" s="23"/>
+      <c r="J88" s="23"/>
+      <c r="K88" s="23"/>
+      <c r="L88" s="23"/>
+      <c r="M88" s="23"/>
     </row>
     <row r="89" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A89" s="29" t="s">
+      <c r="A89" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B89" s="18">
         <v>1420174</v>
       </c>
       <c r="C89" s="18">
         <v>3017587</v>
       </c>
-      <c r="D89" s="33">
+      <c r="D89" s="30">
         <v>4518049</v>
       </c>
-      <c r="E89" s="33">
+      <c r="E89" s="30">
         <v>6425807</v>
       </c>
-      <c r="F89" s="26"/>
-[...6 lines deleted...]
-      <c r="M89" s="26"/>
+      <c r="F89" s="39">
+        <v>8483075</v>
+      </c>
+      <c r="G89" s="23"/>
+      <c r="H89" s="23"/>
+      <c r="I89" s="23"/>
+      <c r="J89" s="23"/>
+      <c r="K89" s="23"/>
+      <c r="L89" s="23"/>
+      <c r="M89" s="23"/>
     </row>
     <row r="90" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A90" s="31" t="s">
+      <c r="A90" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B90" s="18">
         <v>1407699</v>
       </c>
       <c r="C90" s="18">
         <v>2903529</v>
       </c>
-      <c r="D90" s="33">
+      <c r="D90" s="30">
         <v>4304417</v>
       </c>
-      <c r="E90" s="33">
+      <c r="E90" s="30">
         <v>6150391</v>
       </c>
-      <c r="F90" s="26"/>
-[...6 lines deleted...]
-      <c r="M90" s="26"/>
+      <c r="F90" s="39">
+        <v>8126738</v>
+      </c>
+      <c r="G90" s="23"/>
+      <c r="H90" s="23"/>
+      <c r="I90" s="23"/>
+      <c r="J90" s="23"/>
+      <c r="K90" s="23"/>
+      <c r="L90" s="23"/>
+      <c r="M90" s="23"/>
     </row>
     <row r="91" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A91" s="31" t="s">
+      <c r="A91" s="28" t="s">
         <v>25</v>
       </c>
       <c r="B91" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C91" s="32" t="s">
+      <c r="C91" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="D91" s="33" t="s">
-[...12 lines deleted...]
-      <c r="M91" s="26"/>
+      <c r="D91" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="E91" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="F91" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="G91" s="23"/>
+      <c r="H91" s="23"/>
+      <c r="I91" s="23"/>
+      <c r="J91" s="23"/>
+      <c r="K91" s="23"/>
+      <c r="L91" s="23"/>
+      <c r="M91" s="23"/>
     </row>
     <row r="92" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A92" s="31" t="s">
+      <c r="A92" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B92" s="18">
         <v>154</v>
       </c>
       <c r="C92" s="18">
         <v>308</v>
       </c>
-      <c r="D92" s="33">
+      <c r="D92" s="30">
         <v>462</v>
       </c>
-      <c r="E92" s="33">
+      <c r="E92" s="30">
         <v>616</v>
       </c>
-      <c r="F92" s="26"/>
-[...6 lines deleted...]
-      <c r="M92" s="26"/>
+      <c r="F92" s="38">
+        <v>770</v>
+      </c>
+      <c r="G92" s="23"/>
+      <c r="H92" s="23"/>
+      <c r="I92" s="23"/>
+      <c r="J92" s="23"/>
+      <c r="K92" s="23"/>
+      <c r="L92" s="23"/>
+      <c r="M92" s="23"/>
     </row>
     <row r="93" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A93" s="31" t="s">
+      <c r="A93" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B93" s="18">
         <v>233</v>
       </c>
       <c r="C93" s="18">
         <v>466</v>
       </c>
-      <c r="D93" s="33">
+      <c r="D93" s="30">
         <v>699</v>
       </c>
-      <c r="E93" s="33">
+      <c r="E93" s="30">
         <v>932</v>
       </c>
-      <c r="F93" s="26"/>
-[...6 lines deleted...]
-      <c r="M93" s="26"/>
+      <c r="F93" s="39">
+        <v>1165</v>
+      </c>
+      <c r="G93" s="23"/>
+      <c r="H93" s="23"/>
+      <c r="I93" s="23"/>
+      <c r="J93" s="23"/>
+      <c r="K93" s="23"/>
+      <c r="L93" s="23"/>
+      <c r="M93" s="23"/>
     </row>
     <row r="94" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A94" s="31" t="s">
+      <c r="A94" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B94" s="18">
         <v>10313</v>
       </c>
       <c r="C94" s="18">
         <v>25244</v>
       </c>
-      <c r="D94" s="33">
+      <c r="D94" s="30">
         <v>40176</v>
       </c>
-      <c r="E94" s="33">
+      <c r="E94" s="30">
         <v>55107</v>
       </c>
-      <c r="F94" s="26"/>
-[...6 lines deleted...]
-      <c r="M94" s="26"/>
+      <c r="F94" s="39">
+        <v>66658</v>
+      </c>
+      <c r="G94" s="23"/>
+      <c r="H94" s="23"/>
+      <c r="I94" s="23"/>
+      <c r="J94" s="23"/>
+      <c r="K94" s="23"/>
+      <c r="L94" s="23"/>
+      <c r="M94" s="23"/>
     </row>
     <row r="95" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A95" s="31" t="s">
+      <c r="A95" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B95" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C95" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="D95" s="33" t="s">
-[...12 lines deleted...]
-      <c r="M95" s="26"/>
+      <c r="D95" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="E95" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="F95" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="G95" s="23"/>
+      <c r="H95" s="23"/>
+      <c r="I95" s="23"/>
+      <c r="J95" s="23"/>
+      <c r="K95" s="23"/>
+      <c r="L95" s="23"/>
+      <c r="M95" s="23"/>
     </row>
     <row r="96" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A96" s="29" t="s">
+      <c r="A96" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B96" s="18">
         <v>1793542</v>
       </c>
       <c r="C96" s="18">
         <v>2052930</v>
       </c>
-      <c r="D96" s="33">
+      <c r="D96" s="30">
         <v>2255588</v>
       </c>
-      <c r="E96" s="33">
+      <c r="E96" s="30">
         <v>2597814</v>
       </c>
-      <c r="F96" s="26"/>
-[...6 lines deleted...]
-      <c r="M96" s="26"/>
+      <c r="F96" s="39">
+        <v>2957147</v>
+      </c>
+      <c r="G96" s="23"/>
+      <c r="H96" s="23"/>
+      <c r="I96" s="23"/>
+      <c r="J96" s="23"/>
+      <c r="K96" s="23"/>
+      <c r="L96" s="23"/>
+      <c r="M96" s="23"/>
     </row>
     <row r="97" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A97" s="31" t="s">
+      <c r="A97" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B97" s="18">
         <v>1780309</v>
       </c>
       <c r="C97" s="18">
         <v>2029130</v>
       </c>
-      <c r="D97" s="33">
+      <c r="D97" s="30">
         <v>2221222</v>
       </c>
-      <c r="E97" s="33">
+      <c r="E97" s="30">
         <v>2552881</v>
       </c>
-      <c r="F97" s="26"/>
-[...6 lines deleted...]
-      <c r="M97" s="26"/>
+      <c r="F97" s="39">
+        <v>2902181</v>
+      </c>
+      <c r="G97" s="23"/>
+      <c r="H97" s="23"/>
+      <c r="I97" s="23"/>
+      <c r="J97" s="23"/>
+      <c r="K97" s="23"/>
+      <c r="L97" s="23"/>
+      <c r="M97" s="23"/>
     </row>
     <row r="98" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A98" s="31" t="s">
+      <c r="A98" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B98" s="18">
         <v>626</v>
       </c>
       <c r="C98" s="18">
         <v>1252</v>
       </c>
-      <c r="D98" s="33">
+      <c r="D98" s="30">
         <v>1878</v>
       </c>
-      <c r="E98" s="33">
+      <c r="E98" s="30">
         <v>2504</v>
       </c>
-      <c r="F98" s="26"/>
-[...6 lines deleted...]
-      <c r="M98" s="26"/>
+      <c r="F98" s="39">
+        <v>3130</v>
+      </c>
+      <c r="G98" s="23"/>
+      <c r="H98" s="23"/>
+      <c r="I98" s="23"/>
+      <c r="J98" s="23"/>
+      <c r="K98" s="23"/>
+      <c r="L98" s="23"/>
+      <c r="M98" s="23"/>
     </row>
     <row r="99" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A99" s="31" t="s">
+      <c r="A99" s="28" t="s">
         <v>6</v>
       </c>
       <c r="B99" s="18">
         <v>3733</v>
       </c>
       <c r="C99" s="18">
         <v>4800</v>
       </c>
-      <c r="D99" s="33">
+      <c r="D99" s="30">
         <v>5867</v>
       </c>
-      <c r="E99" s="33">
+      <c r="E99" s="30">
         <v>6933</v>
       </c>
-      <c r="F99" s="26"/>
-[...6 lines deleted...]
-      <c r="M99" s="26"/>
+      <c r="F99" s="39">
+        <v>7467</v>
+      </c>
+      <c r="G99" s="23"/>
+      <c r="H99" s="23"/>
+      <c r="I99" s="23"/>
+      <c r="J99" s="23"/>
+      <c r="K99" s="23"/>
+      <c r="L99" s="23"/>
+      <c r="M99" s="23"/>
     </row>
     <row r="100" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A100" s="31" t="s">
+      <c r="A100" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B100" s="18">
         <v>208</v>
       </c>
       <c r="C100" s="18">
         <v>416</v>
       </c>
-      <c r="D100" s="33">
+      <c r="D100" s="30">
         <v>624</v>
       </c>
-      <c r="E100" s="33">
+      <c r="E100" s="30">
         <v>832</v>
       </c>
-      <c r="F100" s="26"/>
-[...6 lines deleted...]
-      <c r="M100" s="26"/>
+      <c r="F100" s="39">
+        <v>1040</v>
+      </c>
+      <c r="G100" s="23"/>
+      <c r="H100" s="23"/>
+      <c r="I100" s="23"/>
+      <c r="J100" s="23"/>
+      <c r="K100" s="23"/>
+      <c r="L100" s="23"/>
+      <c r="M100" s="23"/>
     </row>
     <row r="101" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A101" s="31" t="s">
+      <c r="A101" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B101" s="18">
         <v>3553</v>
       </c>
       <c r="C101" s="18">
         <v>7106</v>
       </c>
-      <c r="D101" s="33">
+      <c r="D101" s="30">
         <v>10659</v>
       </c>
-      <c r="E101" s="33">
+      <c r="E101" s="30">
         <v>14212</v>
       </c>
-      <c r="F101" s="26"/>
-[...6 lines deleted...]
-      <c r="M101" s="26"/>
+      <c r="F101" s="39">
+        <v>17765</v>
+      </c>
+      <c r="G101" s="23"/>
+      <c r="H101" s="23"/>
+      <c r="I101" s="23"/>
+      <c r="J101" s="23"/>
+      <c r="K101" s="23"/>
+      <c r="L101" s="23"/>
+      <c r="M101" s="23"/>
     </row>
     <row r="102" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A102" s="31" t="s">
+      <c r="A102" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B102" s="18">
         <v>202</v>
       </c>
       <c r="C102" s="18">
         <v>404</v>
       </c>
-      <c r="D102" s="33">
+      <c r="D102" s="30">
         <v>606</v>
       </c>
-      <c r="E102" s="33">
+      <c r="E102" s="30">
         <v>808</v>
       </c>
-      <c r="F102" s="26"/>
-[...6 lines deleted...]
-      <c r="M102" s="26"/>
+      <c r="F102" s="39">
+        <v>1010</v>
+      </c>
+      <c r="G102" s="23"/>
+      <c r="H102" s="23"/>
+      <c r="I102" s="23"/>
+      <c r="J102" s="23"/>
+      <c r="K102" s="23"/>
+      <c r="L102" s="23"/>
+      <c r="M102" s="23"/>
     </row>
     <row r="103" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A103" s="31" t="s">
+      <c r="A103" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B103" s="18">
         <v>308</v>
       </c>
       <c r="C103" s="18">
         <v>616</v>
       </c>
-      <c r="D103" s="33">
+      <c r="D103" s="30">
         <v>924</v>
       </c>
-      <c r="E103" s="33">
+      <c r="E103" s="30">
         <v>1232</v>
       </c>
-      <c r="F103" s="26"/>
-[...6 lines deleted...]
-      <c r="M103" s="26"/>
+      <c r="F103" s="39">
+        <v>1540</v>
+      </c>
+      <c r="G103" s="23"/>
+      <c r="H103" s="23"/>
+      <c r="I103" s="23"/>
+      <c r="J103" s="23"/>
+      <c r="K103" s="23"/>
+      <c r="L103" s="23"/>
+      <c r="M103" s="23"/>
     </row>
     <row r="104" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A104" s="31" t="s">
+      <c r="A104" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B104" s="18">
         <v>467</v>
       </c>
       <c r="C104" s="18">
         <v>934</v>
       </c>
-      <c r="D104" s="33">
+      <c r="D104" s="30">
         <v>1401</v>
       </c>
-      <c r="E104" s="33">
+      <c r="E104" s="30">
         <v>1868</v>
       </c>
-      <c r="F104" s="26"/>
-[...6 lines deleted...]
-      <c r="M104" s="26"/>
+      <c r="F104" s="39">
+        <v>2335</v>
+      </c>
+      <c r="G104" s="23"/>
+      <c r="H104" s="23"/>
+      <c r="I104" s="23"/>
+      <c r="J104" s="23"/>
+      <c r="K104" s="23"/>
+      <c r="L104" s="23"/>
+      <c r="M104" s="23"/>
     </row>
     <row r="105" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A105" s="31" t="s">
+      <c r="A105" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B105" s="18">
         <v>517</v>
       </c>
       <c r="C105" s="18">
         <v>1034</v>
       </c>
-      <c r="D105" s="33">
+      <c r="D105" s="30">
         <v>1551</v>
       </c>
-      <c r="E105" s="33">
+      <c r="E105" s="30">
         <v>2068</v>
       </c>
-      <c r="F105" s="26"/>
-[...6 lines deleted...]
-      <c r="M105" s="26"/>
+      <c r="F105" s="39">
+        <v>2585</v>
+      </c>
+      <c r="G105" s="23"/>
+      <c r="H105" s="23"/>
+      <c r="I105" s="23"/>
+      <c r="J105" s="23"/>
+      <c r="K105" s="23"/>
+      <c r="L105" s="23"/>
+      <c r="M105" s="23"/>
     </row>
     <row r="106" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A106" s="31" t="s">
+      <c r="A106" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B106" s="18">
         <v>1568</v>
       </c>
       <c r="C106" s="18">
         <v>3136</v>
       </c>
-      <c r="D106" s="33">
+      <c r="D106" s="30">
         <v>4704</v>
       </c>
-      <c r="E106" s="33">
+      <c r="E106" s="30">
         <v>6272</v>
       </c>
-      <c r="F106" s="26"/>
-[...6 lines deleted...]
-      <c r="M106" s="26"/>
+      <c r="F106" s="39">
+        <v>7840</v>
+      </c>
+      <c r="G106" s="23"/>
+      <c r="H106" s="23"/>
+      <c r="I106" s="23"/>
+      <c r="J106" s="23"/>
+      <c r="K106" s="23"/>
+      <c r="L106" s="23"/>
+      <c r="M106" s="23"/>
     </row>
     <row r="107" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A107" s="31" t="s">
+      <c r="A107" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B107" s="18">
         <v>359</v>
       </c>
       <c r="C107" s="18">
         <v>718</v>
       </c>
-      <c r="D107" s="33">
+      <c r="D107" s="30">
         <v>1077</v>
       </c>
-      <c r="E107" s="33">
+      <c r="E107" s="30">
         <v>1436</v>
       </c>
-      <c r="F107" s="26"/>
-[...6 lines deleted...]
-      <c r="M107" s="26"/>
+      <c r="F107" s="39">
+        <v>1795</v>
+      </c>
+      <c r="G107" s="23"/>
+      <c r="H107" s="23"/>
+      <c r="I107" s="23"/>
+      <c r="J107" s="23"/>
+      <c r="K107" s="23"/>
+      <c r="L107" s="23"/>
+      <c r="M107" s="23"/>
     </row>
     <row r="108" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A108" s="31" t="s">
+      <c r="A108" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B108" s="18">
         <v>1409</v>
       </c>
       <c r="C108" s="18">
         <v>2818</v>
       </c>
-      <c r="D108" s="33">
+      <c r="D108" s="30">
         <v>4227</v>
       </c>
-      <c r="E108" s="33">
+      <c r="E108" s="30">
         <v>5636</v>
       </c>
-      <c r="F108" s="26"/>
-[...6 lines deleted...]
-      <c r="M108" s="26"/>
+      <c r="F108" s="39">
+        <v>7045</v>
+      </c>
+      <c r="G108" s="23"/>
+      <c r="H108" s="23"/>
+      <c r="I108" s="23"/>
+      <c r="J108" s="23"/>
+      <c r="K108" s="23"/>
+      <c r="L108" s="23"/>
+      <c r="M108" s="23"/>
     </row>
     <row r="109" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A109" s="31" t="s">
+      <c r="A109" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B109" s="18">
         <v>283</v>
       </c>
       <c r="C109" s="18">
         <v>566</v>
       </c>
-      <c r="D109" s="33">
+      <c r="D109" s="30">
         <v>849</v>
       </c>
-      <c r="E109" s="33">
+      <c r="E109" s="30">
         <v>1132</v>
       </c>
-      <c r="F109" s="26"/>
-[...6 lines deleted...]
-      <c r="M109" s="26"/>
+      <c r="F109" s="39">
+        <v>1415</v>
+      </c>
+      <c r="G109" s="23"/>
+      <c r="H109" s="23"/>
+      <c r="I109" s="23"/>
+      <c r="J109" s="23"/>
+      <c r="K109" s="23"/>
+      <c r="L109" s="23"/>
+      <c r="M109" s="23"/>
     </row>
     <row r="110" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A110" s="29" t="s">
+      <c r="A110" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B110" s="18">
         <v>110936</v>
       </c>
       <c r="C110" s="18">
         <v>370675</v>
       </c>
-      <c r="D110" s="33">
+      <c r="D110" s="30">
         <v>499050</v>
       </c>
-      <c r="E110" s="33">
+      <c r="E110" s="30">
         <v>703754</v>
       </c>
-      <c r="F110" s="26"/>
-[...6 lines deleted...]
-      <c r="M110" s="26"/>
+      <c r="F110" s="39">
+        <v>932929</v>
+      </c>
+      <c r="G110" s="23"/>
+      <c r="H110" s="23"/>
+      <c r="I110" s="23"/>
+      <c r="J110" s="23"/>
+      <c r="K110" s="23"/>
+      <c r="L110" s="23"/>
+      <c r="M110" s="23"/>
     </row>
     <row r="111" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A111" s="31" t="s">
+      <c r="A111" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B111" s="18">
         <v>103622</v>
       </c>
       <c r="C111" s="18">
         <v>356047</v>
       </c>
-      <c r="D111" s="33">
+      <c r="D111" s="30">
         <v>477108</v>
       </c>
-      <c r="E111" s="33">
+      <c r="E111" s="30">
         <v>674498</v>
       </c>
-      <c r="F111" s="26"/>
-[...6 lines deleted...]
-      <c r="M111" s="26"/>
+      <c r="F111" s="39">
+        <v>896359</v>
+      </c>
+      <c r="G111" s="23"/>
+      <c r="H111" s="23"/>
+      <c r="I111" s="23"/>
+      <c r="J111" s="23"/>
+      <c r="K111" s="23"/>
+      <c r="L111" s="23"/>
+      <c r="M111" s="23"/>
     </row>
     <row r="112" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A112" s="31" t="s">
+      <c r="A112" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B112" s="18">
         <v>1102</v>
       </c>
       <c r="C112" s="18">
         <v>2204</v>
       </c>
-      <c r="D112" s="33">
+      <c r="D112" s="30">
         <v>3306</v>
       </c>
-      <c r="E112" s="33">
+      <c r="E112" s="30">
         <v>4408</v>
       </c>
-      <c r="F112" s="26"/>
-[...6 lines deleted...]
-      <c r="M112" s="26"/>
+      <c r="F112" s="39">
+        <v>5510</v>
+      </c>
+      <c r="G112" s="23"/>
+      <c r="H112" s="23"/>
+      <c r="I112" s="23"/>
+      <c r="J112" s="23"/>
+      <c r="K112" s="23"/>
+      <c r="L112" s="23"/>
+      <c r="M112" s="23"/>
     </row>
     <row r="113" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A113" s="31" t="s">
+      <c r="A113" s="28" t="s">
         <v>6</v>
       </c>
       <c r="B113" s="18">
         <v>636</v>
       </c>
       <c r="C113" s="18">
         <v>1272</v>
       </c>
-      <c r="D113" s="33">
+      <c r="D113" s="30">
         <v>1908</v>
       </c>
-      <c r="E113" s="33">
+      <c r="E113" s="30">
         <v>2544</v>
       </c>
-      <c r="F113" s="26"/>
-[...6 lines deleted...]
-      <c r="M113" s="26"/>
+      <c r="F113" s="39">
+        <v>3180</v>
+      </c>
+      <c r="G113" s="23"/>
+      <c r="H113" s="23"/>
+      <c r="I113" s="23"/>
+      <c r="J113" s="23"/>
+      <c r="K113" s="23"/>
+      <c r="L113" s="23"/>
+      <c r="M113" s="23"/>
     </row>
     <row r="114" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A114" s="31" t="s">
+      <c r="A114" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B114" s="18">
         <v>7</v>
       </c>
       <c r="C114" s="18">
         <v>14</v>
       </c>
-      <c r="D114" s="33">
+      <c r="D114" s="30">
         <v>21</v>
       </c>
-      <c r="E114" s="33">
+      <c r="E114" s="30">
         <v>28</v>
       </c>
-      <c r="F114" s="26"/>
-[...6 lines deleted...]
-      <c r="M114" s="26"/>
+      <c r="F114" s="38">
+        <v>35</v>
+      </c>
+      <c r="G114" s="23"/>
+      <c r="H114" s="23"/>
+      <c r="I114" s="23"/>
+      <c r="J114" s="23"/>
+      <c r="K114" s="23"/>
+      <c r="L114" s="23"/>
+      <c r="M114" s="23"/>
     </row>
     <row r="115" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A115" s="31" t="s">
+      <c r="A115" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B115" s="18">
         <v>209</v>
       </c>
       <c r="C115" s="18">
         <v>418</v>
       </c>
-      <c r="D115" s="33">
+      <c r="D115" s="30">
         <v>627</v>
       </c>
-      <c r="E115" s="33">
+      <c r="E115" s="30">
         <v>836</v>
       </c>
-      <c r="F115" s="26"/>
-[...6 lines deleted...]
-      <c r="M115" s="26"/>
+      <c r="F115" s="39">
+        <v>1045</v>
+      </c>
+      <c r="G115" s="23"/>
+      <c r="H115" s="23"/>
+      <c r="I115" s="23"/>
+      <c r="J115" s="23"/>
+      <c r="K115" s="23"/>
+      <c r="L115" s="23"/>
+      <c r="M115" s="23"/>
     </row>
     <row r="116" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A116" s="31" t="s">
+      <c r="A116" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B116" s="18">
         <v>93</v>
       </c>
       <c r="C116" s="18">
         <v>186</v>
       </c>
-      <c r="D116" s="33">
+      <c r="D116" s="30">
         <v>279</v>
       </c>
-      <c r="E116" s="33">
+      <c r="E116" s="30">
         <v>372</v>
       </c>
-      <c r="F116" s="26"/>
-[...6 lines deleted...]
-      <c r="M116" s="26"/>
+      <c r="F116" s="38">
+        <v>465</v>
+      </c>
+      <c r="G116" s="23"/>
+      <c r="H116" s="23"/>
+      <c r="I116" s="23"/>
+      <c r="J116" s="23"/>
+      <c r="K116" s="23"/>
+      <c r="L116" s="23"/>
+      <c r="M116" s="23"/>
     </row>
     <row r="117" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A117" s="31" t="s">
+      <c r="A117" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B117" s="18">
         <v>289</v>
       </c>
       <c r="C117" s="18">
         <v>578</v>
       </c>
-      <c r="D117" s="33">
+      <c r="D117" s="30">
         <v>867</v>
       </c>
-      <c r="E117" s="33">
+      <c r="E117" s="30">
         <v>1156</v>
       </c>
-      <c r="F117" s="26"/>
-[...6 lines deleted...]
-      <c r="M117" s="26"/>
+      <c r="F117" s="39">
+        <v>1445</v>
+      </c>
+      <c r="G117" s="23"/>
+      <c r="H117" s="23"/>
+      <c r="I117" s="23"/>
+      <c r="J117" s="23"/>
+      <c r="K117" s="23"/>
+      <c r="L117" s="23"/>
+      <c r="M117" s="23"/>
     </row>
     <row r="118" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A118" s="31" t="s">
+      <c r="A118" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B118" s="18">
         <v>2249</v>
       </c>
       <c r="C118" s="18">
         <v>4498</v>
       </c>
-      <c r="D118" s="33">
+      <c r="D118" s="30">
         <v>6747</v>
       </c>
-      <c r="E118" s="33">
+      <c r="E118" s="30">
         <v>8996</v>
       </c>
-      <c r="F118" s="26"/>
-[...6 lines deleted...]
-      <c r="M118" s="26"/>
+      <c r="F118" s="39">
+        <v>11245</v>
+      </c>
+      <c r="G118" s="23"/>
+      <c r="H118" s="23"/>
+      <c r="I118" s="23"/>
+      <c r="J118" s="23"/>
+      <c r="K118" s="23"/>
+      <c r="L118" s="23"/>
+      <c r="M118" s="23"/>
     </row>
     <row r="119" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A119" s="31" t="s">
+      <c r="A119" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B119" s="18">
         <v>328</v>
       </c>
       <c r="C119" s="18">
         <v>656</v>
       </c>
-      <c r="D119" s="33">
+      <c r="D119" s="30">
         <v>984</v>
       </c>
-      <c r="E119" s="33">
+      <c r="E119" s="30">
         <v>1312</v>
       </c>
-      <c r="F119" s="26"/>
-[...6 lines deleted...]
-      <c r="M119" s="26"/>
+      <c r="F119" s="39">
+        <v>1640</v>
+      </c>
+      <c r="G119" s="23"/>
+      <c r="H119" s="23"/>
+      <c r="I119" s="23"/>
+      <c r="J119" s="23"/>
+      <c r="K119" s="23"/>
+      <c r="L119" s="23"/>
+      <c r="M119" s="23"/>
     </row>
     <row r="120" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A120" s="31" t="s">
+      <c r="A120" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B120" s="18">
         <v>5</v>
       </c>
       <c r="C120" s="18">
         <v>10</v>
       </c>
-      <c r="D120" s="33">
+      <c r="D120" s="30">
         <v>15</v>
       </c>
-      <c r="E120" s="33">
+      <c r="E120" s="30">
         <v>20</v>
       </c>
-      <c r="F120" s="26"/>
-[...6 lines deleted...]
-      <c r="M120" s="26"/>
+      <c r="F120" s="38">
+        <v>25</v>
+      </c>
+      <c r="G120" s="23"/>
+      <c r="H120" s="23"/>
+      <c r="I120" s="23"/>
+      <c r="J120" s="23"/>
+      <c r="K120" s="23"/>
+      <c r="L120" s="23"/>
+      <c r="M120" s="23"/>
     </row>
     <row r="121" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A121" s="31" t="s">
+      <c r="A121" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B121" s="18">
         <v>2155</v>
       </c>
       <c r="C121" s="18">
         <v>4310</v>
       </c>
-      <c r="D121" s="33">
+      <c r="D121" s="30">
         <v>6465</v>
       </c>
-      <c r="E121" s="33">
+      <c r="E121" s="30">
         <v>8620</v>
       </c>
-      <c r="F121" s="26"/>
-[...6 lines deleted...]
-      <c r="M121" s="26"/>
+      <c r="F121" s="39">
+        <v>10775</v>
+      </c>
+      <c r="G121" s="23"/>
+      <c r="H121" s="23"/>
+      <c r="I121" s="23"/>
+      <c r="J121" s="23"/>
+      <c r="K121" s="23"/>
+      <c r="L121" s="23"/>
+      <c r="M121" s="23"/>
     </row>
     <row r="122" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A122" s="31" t="s">
+      <c r="A122" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B122" s="18">
         <v>242</v>
       </c>
       <c r="C122" s="18">
         <v>484</v>
       </c>
-      <c r="D122" s="33">
+      <c r="D122" s="30">
         <v>726</v>
       </c>
-      <c r="E122" s="33">
+      <c r="E122" s="30">
         <v>968</v>
       </c>
-      <c r="F122" s="26"/>
-[...6 lines deleted...]
-      <c r="M122" s="26"/>
+      <c r="F122" s="39">
+        <v>1210</v>
+      </c>
+      <c r="G122" s="23"/>
+      <c r="H122" s="23"/>
+      <c r="I122" s="23"/>
+      <c r="J122" s="23"/>
+      <c r="K122" s="23"/>
+      <c r="L122" s="23"/>
+      <c r="M122" s="23"/>
     </row>
     <row r="123" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
-      <c r="A123" s="29" t="s">
+      <c r="A123" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B123" s="18">
         <v>59070</v>
       </c>
       <c r="C123" s="18">
         <v>179582</v>
       </c>
-      <c r="D123" s="33">
+      <c r="D123" s="30">
         <v>299692</v>
       </c>
-      <c r="E123" s="33">
+      <c r="E123" s="30">
         <v>420127</v>
       </c>
-      <c r="F123" s="26"/>
-[...6 lines deleted...]
-      <c r="M123" s="26"/>
+      <c r="F123" s="39">
+        <v>509796</v>
+      </c>
+      <c r="G123" s="23"/>
+      <c r="H123" s="23"/>
+      <c r="I123" s="23"/>
+      <c r="J123" s="23"/>
+      <c r="K123" s="23"/>
+      <c r="L123" s="23"/>
+      <c r="M123" s="23"/>
     </row>
     <row r="124" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A124" s="31" t="s">
+      <c r="A124" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B124" s="18">
         <v>58367</v>
       </c>
       <c r="C124" s="18">
         <v>178176</v>
       </c>
-      <c r="D124" s="33">
+      <c r="D124" s="30">
         <v>297583</v>
       </c>
-      <c r="E124" s="33">
+      <c r="E124" s="30">
         <v>417315</v>
       </c>
-      <c r="F124" s="26"/>
-[...6 lines deleted...]
-      <c r="M124" s="26"/>
+      <c r="F124" s="39">
+        <v>506281</v>
+      </c>
+      <c r="G124" s="23"/>
+      <c r="H124" s="23"/>
+      <c r="I124" s="23"/>
+      <c r="J124" s="23"/>
+      <c r="K124" s="23"/>
+      <c r="L124" s="23"/>
+      <c r="M124" s="23"/>
     </row>
     <row r="125" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A125" s="31" t="s">
+      <c r="A125" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B125" s="18">
         <v>632</v>
       </c>
       <c r="C125" s="18">
         <v>1264</v>
       </c>
-      <c r="D125" s="33">
+      <c r="D125" s="30">
         <v>1896</v>
       </c>
-      <c r="E125" s="33">
+      <c r="E125" s="30">
         <v>2528</v>
       </c>
-      <c r="F125" s="26"/>
-[...6 lines deleted...]
-      <c r="M125" s="26"/>
+      <c r="F125" s="39">
+        <v>3160</v>
+      </c>
+      <c r="G125" s="23"/>
+      <c r="H125" s="23"/>
+      <c r="I125" s="23"/>
+      <c r="J125" s="23"/>
+      <c r="K125" s="23"/>
+      <c r="L125" s="23"/>
+      <c r="M125" s="23"/>
     </row>
     <row r="126" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A126" s="31" t="s">
+      <c r="A126" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B126" s="18">
         <v>30</v>
       </c>
       <c r="C126" s="18">
         <v>60</v>
       </c>
-      <c r="D126" s="33">
+      <c r="D126" s="30">
         <v>90</v>
       </c>
-      <c r="E126" s="33">
+      <c r="E126" s="30">
         <v>120</v>
       </c>
-      <c r="F126" s="26"/>
-[...6 lines deleted...]
-      <c r="M126" s="26"/>
+      <c r="F126" s="38">
+        <v>150</v>
+      </c>
+      <c r="G126" s="23"/>
+      <c r="H126" s="23"/>
+      <c r="I126" s="23"/>
+      <c r="J126" s="23"/>
+      <c r="K126" s="23"/>
+      <c r="L126" s="23"/>
+      <c r="M126" s="23"/>
     </row>
     <row r="127" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A127" s="31" t="s">
+      <c r="A127" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B127" s="18">
         <v>42</v>
       </c>
       <c r="C127" s="18">
         <v>84</v>
       </c>
-      <c r="D127" s="33">
+      <c r="D127" s="30">
         <v>126</v>
       </c>
-      <c r="E127" s="33">
+      <c r="E127" s="30">
         <v>168</v>
       </c>
-      <c r="F127" s="26"/>
-[...6 lines deleted...]
-      <c r="M127" s="26"/>
+      <c r="F127" s="38">
+        <v>210</v>
+      </c>
+      <c r="G127" s="23"/>
+      <c r="H127" s="23"/>
+      <c r="I127" s="23"/>
+      <c r="J127" s="23"/>
+      <c r="K127" s="23"/>
+      <c r="L127" s="23"/>
+      <c r="M127" s="23"/>
     </row>
     <row r="128" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A128" s="29" t="s">
+      <c r="A128" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B128" s="18">
         <v>89264</v>
       </c>
       <c r="C128" s="18">
         <v>241317</v>
       </c>
-      <c r="D128" s="33">
+      <c r="D128" s="30">
         <v>393370</v>
       </c>
-      <c r="E128" s="33">
+      <c r="E128" s="30">
         <v>545423</v>
       </c>
-      <c r="F128" s="26"/>
-[...6 lines deleted...]
-      <c r="M128" s="26"/>
+      <c r="F128" s="39">
+        <v>671684</v>
+      </c>
+      <c r="G128" s="23"/>
+      <c r="H128" s="23"/>
+      <c r="I128" s="23"/>
+      <c r="J128" s="23"/>
+      <c r="K128" s="23"/>
+      <c r="L128" s="23"/>
+      <c r="M128" s="23"/>
     </row>
     <row r="129" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A129" s="31" t="s">
+      <c r="A129" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B129" s="18">
         <v>88751</v>
       </c>
       <c r="C129" s="18">
         <v>240291</v>
       </c>
-      <c r="D129" s="33">
+      <c r="D129" s="30">
         <v>391831</v>
       </c>
-      <c r="E129" s="33">
+      <c r="E129" s="30">
         <v>543371</v>
       </c>
-      <c r="F129" s="26"/>
-[...6 lines deleted...]
-      <c r="M129" s="26"/>
+      <c r="F129" s="39">
+        <v>669119</v>
+      </c>
+      <c r="G129" s="23"/>
+      <c r="H129" s="23"/>
+      <c r="I129" s="23"/>
+      <c r="J129" s="23"/>
+      <c r="K129" s="23"/>
+      <c r="L129" s="23"/>
+      <c r="M129" s="23"/>
     </row>
     <row r="130" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A130" s="31" t="s">
+      <c r="A130" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B130" s="18">
         <v>263</v>
       </c>
       <c r="C130" s="18">
         <v>526</v>
       </c>
-      <c r="D130" s="33">
+      <c r="D130" s="30">
         <v>789</v>
       </c>
-      <c r="E130" s="33">
+      <c r="E130" s="30">
         <v>1052</v>
       </c>
-      <c r="F130" s="26"/>
-[...6 lines deleted...]
-      <c r="M130" s="26"/>
+      <c r="F130" s="39">
+        <v>1315</v>
+      </c>
+      <c r="G130" s="23"/>
+      <c r="H130" s="23"/>
+      <c r="I130" s="23"/>
+      <c r="J130" s="23"/>
+      <c r="K130" s="23"/>
+      <c r="L130" s="23"/>
+      <c r="M130" s="23"/>
     </row>
     <row r="131" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A131" s="31" t="s">
+      <c r="A131" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B131" s="18">
         <v>250</v>
       </c>
       <c r="C131" s="18">
         <v>500</v>
       </c>
-      <c r="D131" s="33">
+      <c r="D131" s="30">
         <v>750</v>
       </c>
-      <c r="E131" s="33">
+      <c r="E131" s="30">
         <v>1000</v>
       </c>
-      <c r="F131" s="26"/>
-[...6 lines deleted...]
-      <c r="M131" s="26"/>
+      <c r="F131" s="39">
+        <v>1250</v>
+      </c>
+      <c r="G131" s="23"/>
+      <c r="H131" s="23"/>
+      <c r="I131" s="23"/>
+      <c r="J131" s="23"/>
+      <c r="K131" s="23"/>
+      <c r="L131" s="23"/>
+      <c r="M131" s="23"/>
     </row>
     <row r="132" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A132" s="29" t="s">
+      <c r="A132" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B132" s="18">
         <v>69275</v>
       </c>
       <c r="C132" s="18">
         <v>152625</v>
       </c>
-      <c r="D132" s="33">
+      <c r="D132" s="30">
         <v>235974</v>
       </c>
-      <c r="E132" s="33">
+      <c r="E132" s="30">
         <v>319324</v>
       </c>
-      <c r="F132" s="26"/>
-[...6 lines deleted...]
-      <c r="M132" s="26"/>
+      <c r="F132" s="39">
+        <v>390243</v>
+      </c>
+      <c r="G132" s="23"/>
+      <c r="H132" s="23"/>
+      <c r="I132" s="23"/>
+      <c r="J132" s="23"/>
+      <c r="K132" s="23"/>
+      <c r="L132" s="23"/>
+      <c r="M132" s="23"/>
     </row>
     <row r="133" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A133" s="31" t="s">
+      <c r="A133" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B133" s="18">
         <v>67304</v>
       </c>
       <c r="C133" s="18">
         <v>148683</v>
       </c>
-      <c r="D133" s="33">
+      <c r="D133" s="30">
         <v>230061</v>
       </c>
-      <c r="E133" s="33">
+      <c r="E133" s="30">
         <v>311440</v>
       </c>
-      <c r="F133" s="26"/>
-[...6 lines deleted...]
-      <c r="M133" s="26"/>
+      <c r="F133" s="39">
+        <v>380388</v>
+      </c>
+      <c r="G133" s="23"/>
+      <c r="H133" s="23"/>
+      <c r="I133" s="23"/>
+      <c r="J133" s="23"/>
+      <c r="K133" s="23"/>
+      <c r="L133" s="23"/>
+      <c r="M133" s="23"/>
     </row>
     <row r="134" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A134" s="31" t="s">
+      <c r="A134" s="28" t="s">
         <v>6</v>
       </c>
       <c r="B134" s="18">
         <v>332</v>
       </c>
       <c r="C134" s="18">
         <v>664</v>
       </c>
-      <c r="D134" s="33">
+      <c r="D134" s="30">
         <v>996</v>
       </c>
-      <c r="E134" s="33">
+      <c r="E134" s="30">
         <v>1328</v>
       </c>
-      <c r="F134" s="26"/>
-[...6 lines deleted...]
-      <c r="M134" s="26"/>
+      <c r="F134" s="39">
+        <v>1660</v>
+      </c>
+      <c r="G134" s="23"/>
+      <c r="H134" s="23"/>
+      <c r="I134" s="23"/>
+      <c r="J134" s="23"/>
+      <c r="K134" s="23"/>
+      <c r="L134" s="23"/>
+      <c r="M134" s="23"/>
     </row>
     <row r="135" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A135" s="31" t="s">
+      <c r="A135" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B135" s="18">
         <v>455</v>
       </c>
       <c r="C135" s="18">
         <v>910</v>
       </c>
-      <c r="D135" s="33">
+      <c r="D135" s="30">
         <v>1365</v>
       </c>
-      <c r="E135" s="33">
+      <c r="E135" s="30">
         <v>1820</v>
       </c>
-      <c r="F135" s="26"/>
-[...6 lines deleted...]
-      <c r="M135" s="26"/>
+      <c r="F135" s="39">
+        <v>2275</v>
+      </c>
+      <c r="G135" s="23"/>
+      <c r="H135" s="23"/>
+      <c r="I135" s="23"/>
+      <c r="J135" s="23"/>
+      <c r="K135" s="23"/>
+      <c r="L135" s="23"/>
+      <c r="M135" s="23"/>
     </row>
     <row r="136" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A136" s="31" t="s">
+      <c r="A136" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B136" s="18">
         <v>263</v>
       </c>
       <c r="C136" s="18">
         <v>526</v>
       </c>
-      <c r="D136" s="33">
+      <c r="D136" s="30">
         <v>789</v>
       </c>
-      <c r="E136" s="33">
+      <c r="E136" s="30">
         <v>1052</v>
       </c>
-      <c r="F136" s="26"/>
-[...6 lines deleted...]
-      <c r="M136" s="26"/>
+      <c r="F136" s="39">
+        <v>1315</v>
+      </c>
+      <c r="G136" s="23"/>
+      <c r="H136" s="23"/>
+      <c r="I136" s="23"/>
+      <c r="J136" s="23"/>
+      <c r="K136" s="23"/>
+      <c r="L136" s="23"/>
+      <c r="M136" s="23"/>
     </row>
     <row r="137" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A137" s="31" t="s">
+      <c r="A137" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B137" s="18">
         <v>920</v>
       </c>
       <c r="C137" s="18">
         <v>1840</v>
       </c>
-      <c r="D137" s="33">
+      <c r="D137" s="30">
         <v>2760</v>
       </c>
-      <c r="E137" s="33">
+      <c r="E137" s="30">
         <v>3680</v>
       </c>
-      <c r="F137" s="26"/>
-[...6 lines deleted...]
-      <c r="M137" s="26"/>
+      <c r="F137" s="39">
+        <v>4600</v>
+      </c>
+      <c r="G137" s="23"/>
+      <c r="H137" s="23"/>
+      <c r="I137" s="23"/>
+      <c r="J137" s="23"/>
+      <c r="K137" s="23"/>
+      <c r="L137" s="23"/>
+      <c r="M137" s="23"/>
     </row>
     <row r="138" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A138" s="29" t="s">
+      <c r="A138" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B138" s="18">
         <v>4716803</v>
       </c>
       <c r="C138" s="18">
         <v>9511958</v>
       </c>
-      <c r="D138" s="33">
+      <c r="D138" s="30">
         <v>14915514</v>
       </c>
-      <c r="E138" s="33">
+      <c r="E138" s="30">
         <v>20401038</v>
       </c>
-      <c r="F138" s="26"/>
-[...6 lines deleted...]
-      <c r="M138" s="26"/>
+      <c r="F138" s="39">
+        <v>27124724</v>
+      </c>
+      <c r="G138" s="23"/>
+      <c r="H138" s="23"/>
+      <c r="I138" s="23"/>
+      <c r="J138" s="23"/>
+      <c r="K138" s="23"/>
+      <c r="L138" s="23"/>
+      <c r="M138" s="23"/>
     </row>
     <row r="139" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A139" s="31" t="s">
+      <c r="A139" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B139" s="18">
         <v>517253</v>
       </c>
       <c r="C139" s="18">
         <v>1497177</v>
       </c>
-      <c r="D139" s="33">
+      <c r="D139" s="30">
         <v>2732290</v>
       </c>
-      <c r="E139" s="33">
+      <c r="E139" s="30">
         <v>4012645</v>
       </c>
-      <c r="F139" s="26"/>
-[...6 lines deleted...]
-      <c r="M139" s="26"/>
+      <c r="F139" s="39">
+        <v>5281348</v>
+      </c>
+      <c r="G139" s="23"/>
+      <c r="H139" s="23"/>
+      <c r="I139" s="23"/>
+      <c r="J139" s="23"/>
+      <c r="K139" s="23"/>
+      <c r="L139" s="23"/>
+      <c r="M139" s="23"/>
     </row>
     <row r="140" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A140" s="31" t="s">
+      <c r="A140" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="B140" s="27" t="s">
+      <c r="B140" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C140" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="D140" s="33" t="s">
-[...12 lines deleted...]
-      <c r="M140" s="26"/>
+      <c r="D140" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="E140" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="F140" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="G140" s="23"/>
+      <c r="H140" s="23"/>
+      <c r="I140" s="23"/>
+      <c r="J140" s="23"/>
+      <c r="K140" s="23"/>
+      <c r="L140" s="23"/>
+      <c r="M140" s="23"/>
     </row>
     <row r="141" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A141" s="31" t="s">
+      <c r="A141" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B141" s="18">
         <v>3881120</v>
       </c>
       <c r="C141" s="18">
         <v>7447336</v>
       </c>
-      <c r="D141" s="33">
+      <c r="D141" s="30">
         <v>11287945</v>
       </c>
-      <c r="E141" s="33">
+      <c r="E141" s="30">
         <v>15220622</v>
       </c>
-      <c r="F141" s="26"/>
-[...6 lines deleted...]
-      <c r="M141" s="26"/>
+      <c r="F141" s="39">
+        <v>20367553</v>
+      </c>
+      <c r="G141" s="23"/>
+      <c r="H141" s="23"/>
+      <c r="I141" s="23"/>
+      <c r="J141" s="23"/>
+      <c r="K141" s="23"/>
+      <c r="L141" s="23"/>
+      <c r="M141" s="23"/>
     </row>
     <row r="142" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A142" s="29" t="s">
+      <c r="A142" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B142" s="18">
         <v>10972743</v>
       </c>
       <c r="C142" s="18">
         <v>21047056</v>
       </c>
-      <c r="D142" s="33">
+      <c r="D142" s="30">
         <v>31440543</v>
       </c>
-      <c r="E142" s="33">
+      <c r="E142" s="30">
         <v>41537729</v>
       </c>
-      <c r="F142" s="26"/>
-[...6 lines deleted...]
-      <c r="M142" s="26"/>
+      <c r="F142" s="39">
+        <v>60825037</v>
+      </c>
+      <c r="G142" s="23"/>
+      <c r="H142" s="23"/>
+      <c r="I142" s="23"/>
+      <c r="J142" s="23"/>
+      <c r="K142" s="23"/>
+      <c r="L142" s="23"/>
+      <c r="M142" s="23"/>
     </row>
     <row r="143" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A143" s="31" t="s">
+      <c r="A143" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B143" s="18">
         <v>10086279</v>
       </c>
       <c r="C143" s="18">
         <v>19321406</v>
       </c>
-      <c r="D143" s="33">
+      <c r="D143" s="30">
         <v>28723688</v>
       </c>
-      <c r="E143" s="33">
+      <c r="E143" s="30">
         <v>38314466</v>
       </c>
-      <c r="F143" s="26"/>
-[...6 lines deleted...]
-      <c r="M143" s="26"/>
+      <c r="F143" s="39">
+        <v>50217241</v>
+      </c>
+      <c r="G143" s="23"/>
+      <c r="H143" s="23"/>
+      <c r="I143" s="23"/>
+      <c r="J143" s="23"/>
+      <c r="K143" s="23"/>
+      <c r="L143" s="23"/>
+      <c r="M143" s="23"/>
     </row>
     <row r="144" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A144" s="31" t="s">
+      <c r="A144" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="B144" s="27" t="s">
+      <c r="B144" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C144" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="D144" s="33" t="s">
-[...2 lines deleted...]
-      <c r="E144" s="33">
+      <c r="D144" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="E144" s="30">
         <v>283488</v>
       </c>
-      <c r="F144" s="26"/>
-[...6 lines deleted...]
-      <c r="M144" s="26"/>
+      <c r="F144" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="G144" s="23"/>
+      <c r="H144" s="23"/>
+      <c r="I144" s="23"/>
+      <c r="J144" s="23"/>
+      <c r="K144" s="23"/>
+      <c r="L144" s="23"/>
+      <c r="M144" s="23"/>
     </row>
     <row r="145" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A145" s="31" t="s">
+      <c r="A145" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="B145" s="27" t="s">
+      <c r="B145" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C145" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="D145" s="33" t="s">
-[...2 lines deleted...]
-      <c r="E145" s="33">
+      <c r="D145" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="E145" s="30">
         <v>278599</v>
       </c>
-      <c r="F145" s="26"/>
-[...6 lines deleted...]
-      <c r="M145" s="26"/>
+      <c r="F145" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="G145" s="23"/>
+      <c r="H145" s="23"/>
+      <c r="I145" s="23"/>
+      <c r="J145" s="23"/>
+      <c r="K145" s="23"/>
+      <c r="L145" s="23"/>
+      <c r="M145" s="23"/>
     </row>
     <row r="146" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A146" s="31" t="s">
+      <c r="A146" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B146" s="18">
         <v>5656</v>
       </c>
       <c r="C146" s="18">
         <v>9995</v>
       </c>
-      <c r="D146" s="33">
+      <c r="D146" s="30">
         <v>14335</v>
       </c>
-      <c r="E146" s="33">
+      <c r="E146" s="30">
         <v>18674</v>
       </c>
-      <c r="F146" s="26"/>
-[...6 lines deleted...]
-      <c r="M146" s="26"/>
+      <c r="F146" s="39">
+        <v>19221</v>
+      </c>
+      <c r="G146" s="23"/>
+      <c r="H146" s="23"/>
+      <c r="I146" s="23"/>
+      <c r="J146" s="23"/>
+      <c r="K146" s="23"/>
+      <c r="L146" s="23"/>
+      <c r="M146" s="23"/>
     </row>
     <row r="147" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A147" s="31" t="s">
+      <c r="A147" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B147" s="18">
         <v>707926</v>
       </c>
       <c r="C147" s="18">
         <v>1402296</v>
       </c>
-      <c r="D147" s="33">
+      <c r="D147" s="30">
         <v>2301877</v>
       </c>
-      <c r="E147" s="33">
+      <c r="E147" s="30">
         <v>2584087</v>
       </c>
-      <c r="F147" s="26"/>
-[...6 lines deleted...]
-      <c r="M147" s="26"/>
+      <c r="F147" s="39">
+        <v>9705343</v>
+      </c>
+      <c r="G147" s="23"/>
+      <c r="H147" s="23"/>
+      <c r="I147" s="23"/>
+      <c r="J147" s="23"/>
+      <c r="K147" s="23"/>
+      <c r="L147" s="23"/>
+      <c r="M147" s="23"/>
     </row>
     <row r="148" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A148" s="31" t="s">
+      <c r="A148" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B148" s="18">
         <v>12</v>
       </c>
       <c r="C148" s="18">
         <v>24</v>
       </c>
-      <c r="D148" s="33">
+      <c r="D148" s="30">
         <v>36</v>
       </c>
-      <c r="E148" s="33">
+      <c r="E148" s="30">
         <v>48</v>
       </c>
-      <c r="F148" s="26"/>
-[...6 lines deleted...]
-      <c r="M148" s="26"/>
+      <c r="F148" s="38">
+        <v>60</v>
+      </c>
+      <c r="G148" s="23"/>
+      <c r="H148" s="23"/>
+      <c r="I148" s="23"/>
+      <c r="J148" s="23"/>
+      <c r="K148" s="23"/>
+      <c r="L148" s="23"/>
+      <c r="M148" s="23"/>
     </row>
     <row r="149" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A149" s="31" t="s">
+      <c r="A149" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B149" s="18">
         <v>11365</v>
       </c>
       <c r="C149" s="18">
         <v>27033</v>
       </c>
-      <c r="D149" s="33">
+      <c r="D149" s="30">
         <v>42700</v>
       </c>
-      <c r="E149" s="33">
+      <c r="E149" s="30">
         <v>58367</v>
       </c>
-      <c r="F149" s="26"/>
-[...6 lines deleted...]
-      <c r="M149" s="26"/>
+      <c r="F149" s="39">
+        <v>85401</v>
+      </c>
+      <c r="G149" s="23"/>
+      <c r="H149" s="23"/>
+      <c r="I149" s="23"/>
+      <c r="J149" s="23"/>
+      <c r="K149" s="23"/>
+      <c r="L149" s="23"/>
+      <c r="M149" s="23"/>
     </row>
     <row r="150" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A150" s="29" t="s">
+      <c r="A150" s="26" t="s">
         <v>33</v>
       </c>
-      <c r="B150" s="27" t="s">
+      <c r="B150" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C150" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="D150" s="34" t="s">
-[...12 lines deleted...]
-      <c r="M150" s="26"/>
+      <c r="D150" s="31" t="s">
+        <v>63</v>
+      </c>
+      <c r="E150" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="F150" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="G150" s="23"/>
+      <c r="H150" s="23"/>
+      <c r="I150" s="23"/>
+      <c r="J150" s="23"/>
+      <c r="K150" s="23"/>
+      <c r="L150" s="23"/>
+      <c r="M150" s="23"/>
     </row>
     <row r="151" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A151" s="31" t="s">
+      <c r="A151" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="B151" s="27" t="s">
+      <c r="B151" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C151" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="D151" s="34" t="s">
-[...12 lines deleted...]
-      <c r="M151" s="26"/>
+      <c r="D151" s="31" t="s">
+        <v>63</v>
+      </c>
+      <c r="E151" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="F151" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="G151" s="23"/>
+      <c r="H151" s="23"/>
+      <c r="I151" s="23"/>
+      <c r="J151" s="23"/>
+      <c r="K151" s="23"/>
+      <c r="L151" s="23"/>
+      <c r="M151" s="23"/>
     </row>
     <row r="152" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A152" s="29" t="s">
+      <c r="A152" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B152" s="18">
         <v>833865</v>
       </c>
       <c r="C152" s="18">
         <v>2486055</v>
       </c>
-      <c r="D152" s="33">
+      <c r="D152" s="30">
         <v>4182355</v>
       </c>
-      <c r="E152" s="33">
+      <c r="E152" s="30">
         <v>5937203</v>
       </c>
-      <c r="F152" s="26"/>
-[...6 lines deleted...]
-      <c r="M152" s="26"/>
+      <c r="F152" s="39">
+        <v>8025082</v>
+      </c>
+      <c r="G152" s="23"/>
+      <c r="H152" s="23"/>
+      <c r="I152" s="23"/>
+      <c r="J152" s="23"/>
+      <c r="K152" s="23"/>
+      <c r="L152" s="23"/>
+      <c r="M152" s="23"/>
     </row>
     <row r="153" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A153" s="31" t="s">
+      <c r="A153" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B153" s="18">
         <v>808623</v>
       </c>
       <c r="C153" s="18">
         <v>2434338</v>
       </c>
-      <c r="D153" s="33">
+      <c r="D153" s="30">
         <v>4104164</v>
       </c>
-      <c r="E153" s="33">
+      <c r="E153" s="30">
         <v>5832538</v>
       </c>
-      <c r="F153" s="26"/>
-[...6 lines deleted...]
-      <c r="M153" s="26"/>
+      <c r="F153" s="39">
+        <v>7893890</v>
+      </c>
+      <c r="G153" s="23"/>
+      <c r="H153" s="23"/>
+      <c r="I153" s="23"/>
+      <c r="J153" s="23"/>
+      <c r="K153" s="23"/>
+      <c r="L153" s="23"/>
+      <c r="M153" s="23"/>
     </row>
     <row r="154" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A154" s="31" t="s">
+      <c r="A154" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B154" s="18">
         <v>9484</v>
       </c>
       <c r="C154" s="18">
         <v>18968</v>
       </c>
-      <c r="D154" s="33">
+      <c r="D154" s="30">
         <v>28452</v>
       </c>
-      <c r="E154" s="33">
+      <c r="E154" s="30">
         <v>37936</v>
       </c>
-      <c r="F154" s="26"/>
-[...6 lines deleted...]
-      <c r="M154" s="26"/>
+      <c r="F154" s="39">
+        <v>47420</v>
+      </c>
+      <c r="G154" s="23"/>
+      <c r="H154" s="23"/>
+      <c r="I154" s="23"/>
+      <c r="J154" s="23"/>
+      <c r="K154" s="23"/>
+      <c r="L154" s="23"/>
+      <c r="M154" s="23"/>
     </row>
     <row r="155" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A155" s="31" t="s">
+      <c r="A155" s="28" t="s">
         <v>6</v>
       </c>
       <c r="B155" s="18">
         <v>867</v>
       </c>
       <c r="C155" s="18">
         <v>1734</v>
       </c>
-      <c r="D155" s="33">
+      <c r="D155" s="30">
         <v>2601</v>
       </c>
-      <c r="E155" s="33">
+      <c r="E155" s="30">
         <v>3468</v>
       </c>
-      <c r="F155" s="26"/>
-[...6 lines deleted...]
-      <c r="M155" s="26"/>
+      <c r="F155" s="39">
+        <v>4335</v>
+      </c>
+      <c r="G155" s="23"/>
+      <c r="H155" s="23"/>
+      <c r="I155" s="23"/>
+      <c r="J155" s="23"/>
+      <c r="K155" s="23"/>
+      <c r="L155" s="23"/>
+      <c r="M155" s="23"/>
     </row>
     <row r="156" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A156" s="31" t="s">
+      <c r="A156" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B156" s="18">
         <v>2302</v>
       </c>
       <c r="C156" s="18">
         <v>4604</v>
       </c>
-      <c r="D156" s="33">
+      <c r="D156" s="30">
         <v>6906</v>
       </c>
-      <c r="E156" s="33">
+      <c r="E156" s="30">
         <v>9208</v>
       </c>
-      <c r="F156" s="26"/>
-[...6 lines deleted...]
-      <c r="M156" s="26"/>
+      <c r="F156" s="39">
+        <v>11510</v>
+      </c>
+      <c r="G156" s="23"/>
+      <c r="H156" s="23"/>
+      <c r="I156" s="23"/>
+      <c r="J156" s="23"/>
+      <c r="K156" s="23"/>
+      <c r="L156" s="23"/>
+      <c r="M156" s="23"/>
     </row>
     <row r="157" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A157" s="31" t="s">
+      <c r="A157" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B157" s="18">
         <v>3750</v>
       </c>
       <c r="C157" s="18">
         <v>8732</v>
       </c>
-      <c r="D157" s="33">
+      <c r="D157" s="30">
         <v>13715</v>
       </c>
-      <c r="E157" s="33">
+      <c r="E157" s="30">
         <v>18697</v>
       </c>
-      <c r="F157" s="26"/>
-[...6 lines deleted...]
-      <c r="M157" s="26"/>
+      <c r="F157" s="39">
+        <v>23731</v>
+      </c>
+      <c r="G157" s="23"/>
+      <c r="H157" s="23"/>
+      <c r="I157" s="23"/>
+      <c r="J157" s="23"/>
+      <c r="K157" s="23"/>
+      <c r="L157" s="23"/>
+      <c r="M157" s="23"/>
     </row>
     <row r="158" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A158" s="31" t="s">
+      <c r="A158" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B158" s="18">
         <v>3211</v>
       </c>
       <c r="C158" s="18">
         <v>6422</v>
       </c>
-      <c r="D158" s="33">
+      <c r="D158" s="30">
         <v>9633</v>
       </c>
-      <c r="E158" s="33">
+      <c r="E158" s="30">
         <v>12844</v>
       </c>
-      <c r="F158" s="26"/>
-[...6 lines deleted...]
-      <c r="M158" s="26"/>
+      <c r="F158" s="39">
+        <v>16055</v>
+      </c>
+      <c r="G158" s="23"/>
+      <c r="H158" s="23"/>
+      <c r="I158" s="23"/>
+      <c r="J158" s="23"/>
+      <c r="K158" s="23"/>
+      <c r="L158" s="23"/>
+      <c r="M158" s="23"/>
     </row>
     <row r="159" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A159" s="31" t="s">
+      <c r="A159" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B159" s="18">
         <v>2833</v>
       </c>
       <c r="C159" s="18">
         <v>5666</v>
       </c>
-      <c r="D159" s="33">
+      <c r="D159" s="30">
         <v>8499</v>
       </c>
-      <c r="E159" s="33">
+      <c r="E159" s="30">
         <v>11332</v>
       </c>
-      <c r="F159" s="26"/>
-[...6 lines deleted...]
-      <c r="M159" s="26"/>
+      <c r="F159" s="39">
+        <v>14165</v>
+      </c>
+      <c r="G159" s="23"/>
+      <c r="H159" s="23"/>
+      <c r="I159" s="23"/>
+      <c r="J159" s="23"/>
+      <c r="K159" s="23"/>
+      <c r="L159" s="23"/>
+      <c r="M159" s="23"/>
     </row>
     <row r="160" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A160" s="31" t="s">
+      <c r="A160" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B160" s="18">
         <v>2795</v>
       </c>
       <c r="C160" s="18">
         <v>5590</v>
       </c>
-      <c r="D160" s="33">
+      <c r="D160" s="30">
         <v>8385</v>
       </c>
-      <c r="E160" s="33">
+      <c r="E160" s="30">
         <v>11180</v>
       </c>
-      <c r="F160" s="26"/>
-[...6 lines deleted...]
-      <c r="M160" s="26"/>
+      <c r="F160" s="39">
+        <v>13975</v>
+      </c>
+      <c r="G160" s="23"/>
+      <c r="H160" s="23"/>
+      <c r="I160" s="23"/>
+      <c r="J160" s="23"/>
+      <c r="K160" s="23"/>
+      <c r="L160" s="23"/>
+      <c r="M160" s="23"/>
     </row>
     <row r="161" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A161" s="29" t="s">
+      <c r="A161" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B161" s="18">
         <v>4270952</v>
       </c>
       <c r="C161" s="18">
         <v>11363962</v>
       </c>
-      <c r="D161" s="33">
+      <c r="D161" s="30">
         <v>17259607</v>
       </c>
-      <c r="E161" s="40">
+      <c r="E161" s="37">
         <v>24514299</v>
       </c>
-      <c r="F161" s="26"/>
-[...6 lines deleted...]
-      <c r="M161" s="26"/>
+      <c r="F161" s="39">
+        <v>31672018</v>
+      </c>
+      <c r="G161" s="23"/>
+      <c r="H161" s="23"/>
+      <c r="I161" s="23"/>
+      <c r="J161" s="23"/>
+      <c r="K161" s="23"/>
+      <c r="L161" s="23"/>
+      <c r="M161" s="23"/>
     </row>
     <row r="162" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A162" s="31" t="s">
+      <c r="A162" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B162" s="18">
         <v>3548049</v>
       </c>
       <c r="C162" s="18">
         <v>9326900</v>
       </c>
-      <c r="D162" s="33">
+      <c r="D162" s="30">
         <v>14313114</v>
       </c>
-      <c r="E162" s="40">
+      <c r="E162" s="37">
         <v>20531717</v>
       </c>
-      <c r="F162" s="26"/>
-[...6 lines deleted...]
-      <c r="M162" s="26"/>
+      <c r="F162" s="39">
+        <v>25992697</v>
+      </c>
+      <c r="G162" s="23"/>
+      <c r="H162" s="23"/>
+      <c r="I162" s="23"/>
+      <c r="J162" s="23"/>
+      <c r="K162" s="23"/>
+      <c r="L162" s="23"/>
+      <c r="M162" s="23"/>
     </row>
     <row r="163" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A163" s="31" t="s">
+      <c r="A163" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B163" s="18">
         <v>968</v>
       </c>
       <c r="C163" s="18">
         <v>6936</v>
       </c>
-      <c r="D163" s="33">
+      <c r="D163" s="30">
         <v>12904</v>
       </c>
-      <c r="E163" s="40">
+      <c r="E163" s="37">
         <v>146741</v>
       </c>
-      <c r="F163" s="26"/>
-[...6 lines deleted...]
-      <c r="M163" s="26"/>
+      <c r="F163" s="39">
+        <v>1410934</v>
+      </c>
+      <c r="G163" s="23"/>
+      <c r="H163" s="23"/>
+      <c r="I163" s="23"/>
+      <c r="J163" s="23"/>
+      <c r="K163" s="23"/>
+      <c r="L163" s="23"/>
+      <c r="M163" s="23"/>
     </row>
     <row r="164" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A164" s="31" t="s">
+      <c r="A164" s="28" t="s">
         <v>6</v>
       </c>
       <c r="B164" s="18">
         <v>4893</v>
       </c>
       <c r="C164" s="18">
         <v>9786</v>
       </c>
-      <c r="D164" s="33">
+      <c r="D164" s="30">
         <v>14679</v>
       </c>
-      <c r="E164" s="40">
+      <c r="E164" s="37">
         <v>19572</v>
       </c>
-      <c r="F164" s="26"/>
-[...6 lines deleted...]
-      <c r="M164" s="26"/>
+      <c r="F164" s="39">
+        <v>24465</v>
+      </c>
+      <c r="G164" s="23"/>
+      <c r="H164" s="23"/>
+      <c r="I164" s="23"/>
+      <c r="J164" s="23"/>
+      <c r="K164" s="23"/>
+      <c r="L164" s="23"/>
+      <c r="M164" s="23"/>
     </row>
     <row r="165" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A165" s="31" t="s">
+      <c r="A165" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B165" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C165" s="18">
         <v>20833</v>
       </c>
-      <c r="D165" s="33">
+      <c r="D165" s="30">
         <v>41667</v>
       </c>
-      <c r="E165" s="40">
+      <c r="E165" s="37">
         <v>62500</v>
       </c>
-      <c r="F165" s="26"/>
-[...6 lines deleted...]
-      <c r="M165" s="26"/>
+      <c r="F165" s="39">
+        <v>62500</v>
+      </c>
+      <c r="G165" s="23"/>
+      <c r="H165" s="23"/>
+      <c r="I165" s="23"/>
+      <c r="J165" s="23"/>
+      <c r="K165" s="23"/>
+      <c r="L165" s="23"/>
+      <c r="M165" s="23"/>
     </row>
     <row r="166" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A166" s="31" t="s">
+      <c r="A166" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B166" s="18">
         <v>660</v>
       </c>
       <c r="C166" s="18">
         <v>5568</v>
       </c>
-      <c r="D166" s="33">
+      <c r="D166" s="30">
         <v>10477</v>
       </c>
-      <c r="E166" s="40">
+      <c r="E166" s="37">
         <v>15385</v>
       </c>
-      <c r="F166" s="26"/>
-[...6 lines deleted...]
-      <c r="M166" s="26"/>
+      <c r="F166" s="39">
+        <v>16045</v>
+      </c>
+      <c r="G166" s="23"/>
+      <c r="H166" s="23"/>
+      <c r="I166" s="23"/>
+      <c r="J166" s="23"/>
+      <c r="K166" s="23"/>
+      <c r="L166" s="23"/>
+      <c r="M166" s="23"/>
     </row>
     <row r="167" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A167" s="31" t="s">
+      <c r="A167" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B167" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C167" s="18">
         <v>650</v>
       </c>
-      <c r="D167" s="33">
+      <c r="D167" s="30">
         <v>1301</v>
       </c>
-      <c r="E167" s="40">
+      <c r="E167" s="37">
         <v>1951</v>
       </c>
-      <c r="F167" s="26"/>
-[...6 lines deleted...]
-      <c r="M167" s="26"/>
+      <c r="F167" s="39">
+        <v>1951</v>
+      </c>
+      <c r="G167" s="23"/>
+      <c r="H167" s="23"/>
+      <c r="I167" s="23"/>
+      <c r="J167" s="23"/>
+      <c r="K167" s="23"/>
+      <c r="L167" s="23"/>
+      <c r="M167" s="23"/>
     </row>
     <row r="168" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A168" s="31" t="s">
+      <c r="A168" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B168" s="18">
         <v>527023</v>
       </c>
       <c r="C168" s="18">
         <v>1203713</v>
       </c>
-      <c r="D168" s="33">
+      <c r="D168" s="30">
         <v>1511817</v>
       </c>
-      <c r="E168" s="40">
+      <c r="E168" s="37">
         <v>1751495</v>
       </c>
-      <c r="F168" s="26"/>
-[...6 lines deleted...]
-      <c r="M168" s="26"/>
+      <c r="F168" s="39">
+        <v>1994856</v>
+      </c>
+      <c r="G168" s="23"/>
+      <c r="H168" s="23"/>
+      <c r="I168" s="23"/>
+      <c r="J168" s="23"/>
+      <c r="K168" s="23"/>
+      <c r="L168" s="23"/>
+      <c r="M168" s="23"/>
     </row>
     <row r="169" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A169" s="31" t="s">
+      <c r="A169" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B169" s="18">
         <v>562</v>
       </c>
       <c r="C169" s="18">
         <v>110020</v>
       </c>
-      <c r="D169" s="33">
+      <c r="D169" s="30">
         <v>219478</v>
       </c>
-      <c r="E169" s="40">
+      <c r="E169" s="37">
         <v>328936</v>
       </c>
-      <c r="F169" s="26"/>
-[...6 lines deleted...]
-      <c r="M169" s="26"/>
+      <c r="F169" s="39">
+        <v>329498</v>
+      </c>
+      <c r="G169" s="23"/>
+      <c r="H169" s="23"/>
+      <c r="I169" s="23"/>
+      <c r="J169" s="23"/>
+      <c r="K169" s="23"/>
+      <c r="L169" s="23"/>
+      <c r="M169" s="23"/>
     </row>
     <row r="170" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A170" s="31" t="s">
+      <c r="A170" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B170" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C170" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="D170" s="33" t="s">
-[...12 lines deleted...]
-      <c r="M170" s="26"/>
+      <c r="D170" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="E170" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="F170" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="G170" s="23"/>
+      <c r="H170" s="23"/>
+      <c r="I170" s="23"/>
+      <c r="J170" s="23"/>
+      <c r="K170" s="23"/>
+      <c r="L170" s="23"/>
+      <c r="M170" s="23"/>
     </row>
     <row r="171" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A171" s="31" t="s">
+      <c r="A171" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B171" s="18">
         <v>2192</v>
       </c>
       <c r="C171" s="18">
         <v>108861</v>
       </c>
-      <c r="D171" s="33">
+      <c r="D171" s="30">
         <v>215531</v>
       </c>
-      <c r="E171" s="40">
+      <c r="E171" s="37">
         <v>322200</v>
       </c>
-      <c r="F171" s="26"/>
-[...6 lines deleted...]
-      <c r="M171" s="26"/>
+      <c r="F171" s="39">
+        <v>324392</v>
+      </c>
+      <c r="G171" s="23"/>
+      <c r="H171" s="23"/>
+      <c r="I171" s="23"/>
+      <c r="J171" s="23"/>
+      <c r="K171" s="23"/>
+      <c r="L171" s="23"/>
+      <c r="M171" s="23"/>
     </row>
     <row r="172" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A172" s="31" t="s">
+      <c r="A172" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B172" s="18">
         <v>25</v>
       </c>
       <c r="C172" s="18">
         <v>109106</v>
       </c>
-      <c r="D172" s="33">
+      <c r="D172" s="30">
         <v>218188</v>
       </c>
-      <c r="E172" s="40">
+      <c r="E172" s="37">
         <v>327269</v>
       </c>
-      <c r="F172" s="26"/>
-[...6 lines deleted...]
-      <c r="M172" s="26"/>
+      <c r="F172" s="39">
+        <v>327294</v>
+      </c>
+      <c r="G172" s="23"/>
+      <c r="H172" s="23"/>
+      <c r="I172" s="23"/>
+      <c r="J172" s="23"/>
+      <c r="K172" s="23"/>
+      <c r="L172" s="23"/>
+      <c r="M172" s="23"/>
     </row>
     <row r="173" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A173" s="29" t="s">
+      <c r="A173" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B173" s="18">
         <v>45854681</v>
       </c>
       <c r="C173" s="18">
         <v>87179186</v>
       </c>
-      <c r="D173" s="33">
+      <c r="D173" s="30">
         <v>137780941</v>
       </c>
-      <c r="E173" s="40">
+      <c r="E173" s="37">
         <v>180050083</v>
       </c>
-      <c r="F173" s="26"/>
-[...6 lines deleted...]
-      <c r="M173" s="26"/>
+      <c r="F173" s="39">
+        <v>229135204</v>
+      </c>
+      <c r="G173" s="23"/>
+      <c r="H173" s="23"/>
+      <c r="I173" s="23"/>
+      <c r="J173" s="23"/>
+      <c r="K173" s="23"/>
+      <c r="L173" s="23"/>
+      <c r="M173" s="23"/>
     </row>
     <row r="174" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A174" s="31" t="s">
+      <c r="A174" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B174" s="18">
         <v>45854681</v>
       </c>
       <c r="C174" s="18">
         <v>87179186</v>
       </c>
-      <c r="D174" s="33">
+      <c r="D174" s="30">
         <v>137780941</v>
       </c>
-      <c r="E174" s="40">
+      <c r="E174" s="37">
         <v>180050083</v>
       </c>
-      <c r="F174" s="26"/>
-[...6 lines deleted...]
-      <c r="M174" s="26"/>
+      <c r="F174" s="39">
+        <v>229135204</v>
+      </c>
+      <c r="G174" s="23"/>
+      <c r="H174" s="23"/>
+      <c r="I174" s="23"/>
+      <c r="J174" s="23"/>
+      <c r="K174" s="23"/>
+      <c r="L174" s="23"/>
+      <c r="M174" s="23"/>
     </row>
     <row r="175" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A175" s="29" t="s">
+      <c r="A175" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B175" s="18">
         <v>459352</v>
       </c>
       <c r="C175" s="18">
         <v>1486458</v>
       </c>
-      <c r="D175" s="33">
+      <c r="D175" s="30">
         <v>2332067</v>
       </c>
-      <c r="E175" s="42">
+      <c r="E175" s="39">
         <v>3139596</v>
       </c>
-      <c r="F175" s="26"/>
-[...6 lines deleted...]
-      <c r="M175" s="26"/>
+      <c r="F175" s="39">
+        <v>3605662</v>
+      </c>
+      <c r="G175" s="23"/>
+      <c r="H175" s="23"/>
+      <c r="I175" s="23"/>
+      <c r="J175" s="23"/>
+      <c r="K175" s="23"/>
+      <c r="L175" s="23"/>
+      <c r="M175" s="23"/>
     </row>
     <row r="176" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A176" s="31" t="s">
+      <c r="A176" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B176" s="18">
         <v>340907</v>
       </c>
       <c r="C176" s="18">
         <v>943204</v>
       </c>
-      <c r="D176" s="33">
+      <c r="D176" s="30">
         <v>1502553</v>
       </c>
-      <c r="E176" s="42">
+      <c r="E176" s="39">
         <v>2066253</v>
       </c>
-      <c r="F176" s="26"/>
-[...9 lines deleted...]
-      <c r="A177" s="31" t="s">
+      <c r="F176" s="39">
+        <v>2256976</v>
+      </c>
+      <c r="G176" s="23"/>
+      <c r="H176" s="23"/>
+      <c r="I176" s="23"/>
+      <c r="J176" s="23"/>
+      <c r="K176" s="23"/>
+      <c r="L176" s="23"/>
+      <c r="M176" s="23"/>
+    </row>
+    <row r="177" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A177" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B177" s="18">
         <v>4496</v>
       </c>
       <c r="C177" s="18">
         <v>8992</v>
       </c>
-      <c r="D177" s="33">
+      <c r="D177" s="30">
         <v>13488</v>
       </c>
-      <c r="E177" s="42">
+      <c r="E177" s="39">
         <v>17984</v>
       </c>
-      <c r="F177" s="26"/>
-[...9 lines deleted...]
-      <c r="A178" s="31" t="s">
+      <c r="F177" s="39">
+        <v>22480</v>
+      </c>
+      <c r="G177" s="23"/>
+      <c r="H177" s="23"/>
+      <c r="I177" s="23"/>
+      <c r="J177" s="23"/>
+      <c r="K177" s="23"/>
+      <c r="L177" s="23"/>
+      <c r="M177" s="23"/>
+    </row>
+    <row r="178" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A178" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B178" s="18">
         <v>3553</v>
       </c>
       <c r="C178" s="18">
         <v>7564</v>
       </c>
-      <c r="D178" s="33">
+      <c r="D178" s="30">
         <v>11575</v>
       </c>
-      <c r="E178" s="42">
+      <c r="E178" s="39">
         <v>15587</v>
       </c>
-      <c r="F178" s="26"/>
-[...9 lines deleted...]
-      <c r="A179" s="31" t="s">
+      <c r="F178" s="39">
+        <v>18401</v>
+      </c>
+      <c r="G178" s="23"/>
+      <c r="H178" s="23"/>
+      <c r="I178" s="23"/>
+      <c r="J178" s="23"/>
+      <c r="K178" s="23"/>
+      <c r="L178" s="23"/>
+      <c r="M178" s="23"/>
+    </row>
+    <row r="179" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A179" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B179" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C179" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="D179" s="33">
+      <c r="D179" s="30">
         <v>802551</v>
       </c>
-      <c r="E179" s="41" t="s">
-[...12 lines deleted...]
-      <c r="A180" s="31" t="s">
+      <c r="E179" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="F179" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="G179" s="23"/>
+      <c r="H179" s="23"/>
+      <c r="I179" s="23"/>
+      <c r="J179" s="23"/>
+      <c r="K179" s="23"/>
+      <c r="L179" s="23"/>
+      <c r="M179" s="23"/>
+    </row>
+    <row r="180" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A180" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B180" s="18">
         <v>633</v>
       </c>
       <c r="C180" s="18">
         <v>1266</v>
       </c>
-      <c r="D180" s="33">
+      <c r="D180" s="30">
         <v>1899</v>
       </c>
-      <c r="E180" s="42">
+      <c r="E180" s="39">
         <v>2500</v>
       </c>
-      <c r="F180" s="26"/>
-[...9 lines deleted...]
-      <c r="A181" s="29" t="s">
+      <c r="F180" s="39">
+        <v>3165</v>
+      </c>
+      <c r="G180" s="23"/>
+      <c r="H180" s="23"/>
+      <c r="I180" s="23"/>
+      <c r="J180" s="23"/>
+      <c r="K180" s="23"/>
+      <c r="L180" s="23"/>
+      <c r="M180" s="23"/>
+    </row>
+    <row r="181" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A181" s="26" t="s">
         <v>38</v>
       </c>
-      <c r="B181" s="27" t="s">
+      <c r="B181" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C181" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="D181" s="34" t="s">
-[...15 lines deleted...]
-      <c r="A182" s="31" t="s">
+      <c r="D181" s="31" t="s">
+        <v>63</v>
+      </c>
+      <c r="E181" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="F181" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="G181" s="23"/>
+      <c r="H181" s="23"/>
+      <c r="I181" s="23"/>
+      <c r="J181" s="23"/>
+      <c r="K181" s="23"/>
+      <c r="L181" s="23"/>
+      <c r="M181" s="23"/>
+    </row>
+    <row r="182" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A182" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="B182" s="27" t="s">
+      <c r="B182" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C182" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="D182" s="34" t="s">
-[...15 lines deleted...]
-      <c r="A183" s="29" t="s">
+      <c r="D182" s="31" t="s">
+        <v>63</v>
+      </c>
+      <c r="E182" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="F182" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="G182" s="23"/>
+      <c r="H182" s="23"/>
+      <c r="I182" s="23"/>
+      <c r="J182" s="23"/>
+      <c r="K182" s="23"/>
+      <c r="L182" s="23"/>
+      <c r="M182" s="23"/>
+    </row>
+    <row r="183" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A183" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B183" s="18">
         <v>1028156</v>
       </c>
       <c r="C183" s="18">
         <v>1762571</v>
       </c>
-      <c r="D183" s="33">
+      <c r="D183" s="30">
         <v>2828466</v>
       </c>
-      <c r="E183" s="40">
+      <c r="E183" s="37">
         <v>4269131</v>
       </c>
-      <c r="F183" s="26"/>
-[...9 lines deleted...]
-      <c r="A184" s="31" t="s">
+      <c r="F183" s="39">
+        <v>5851097</v>
+      </c>
+      <c r="G183" s="23"/>
+      <c r="H183" s="23"/>
+      <c r="I183" s="23"/>
+      <c r="J183" s="23"/>
+      <c r="K183" s="23"/>
+      <c r="L183" s="23"/>
+      <c r="M183" s="23"/>
+    </row>
+    <row r="184" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A184" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B184" s="18">
         <v>1027870</v>
       </c>
       <c r="C184" s="18">
         <v>1761999</v>
       </c>
-      <c r="D184" s="33">
+      <c r="D184" s="30">
         <v>2827608</v>
       </c>
-      <c r="E184" s="43">
+      <c r="E184" s="40">
         <v>4267987</v>
       </c>
-      <c r="F184" s="26"/>
-[...9 lines deleted...]
-      <c r="A185" s="31" t="s">
+      <c r="F184" s="39">
+        <v>5849667</v>
+      </c>
+      <c r="G184" s="23"/>
+      <c r="H184" s="23"/>
+      <c r="I184" s="23"/>
+      <c r="J184" s="23"/>
+      <c r="K184" s="23"/>
+      <c r="L184" s="23"/>
+      <c r="M184" s="23"/>
+    </row>
+    <row r="185" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A185" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B185" s="18">
         <v>286</v>
       </c>
       <c r="C185" s="18">
         <v>572</v>
       </c>
-      <c r="D185" s="33">
+      <c r="D185" s="30">
         <v>858</v>
       </c>
-      <c r="E185" s="43">
+      <c r="E185" s="40">
         <v>1144</v>
       </c>
-      <c r="F185" s="26"/>
-[...9 lines deleted...]
-      <c r="A186" s="29" t="s">
+      <c r="F185" s="39">
+        <v>1430</v>
+      </c>
+      <c r="G185" s="23"/>
+      <c r="H185" s="23"/>
+      <c r="I185" s="23"/>
+      <c r="J185" s="23"/>
+      <c r="K185" s="23"/>
+      <c r="L185" s="23"/>
+      <c r="M185" s="23"/>
+    </row>
+    <row r="186" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A186" s="26" t="s">
         <v>40</v>
       </c>
       <c r="B186" s="18">
         <v>10399</v>
       </c>
       <c r="C186" s="18">
         <v>38567</v>
       </c>
-      <c r="D186" s="33">
+      <c r="D186" s="30">
         <v>133285</v>
       </c>
-      <c r="E186" s="43">
+      <c r="E186" s="40">
         <v>161453</v>
       </c>
-      <c r="F186" s="26"/>
-[...10 lines deleted...]
-      <c r="A187" s="31" t="s">
+      <c r="F186" s="39">
+        <v>179193</v>
+      </c>
+      <c r="G186" s="23"/>
+      <c r="H186" s="23"/>
+      <c r="I186" s="23"/>
+      <c r="J186" s="23"/>
+      <c r="K186" s="23"/>
+      <c r="L186" s="23"/>
+      <c r="M186" s="23"/>
+    </row>
+    <row r="187" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A187" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B187" s="18">
         <v>10399</v>
       </c>
       <c r="C187" s="18">
         <v>38567</v>
       </c>
-      <c r="D187" s="33">
+      <c r="D187" s="30">
         <v>133285</v>
       </c>
-      <c r="E187" s="43">
+      <c r="E187" s="40">
         <v>161453</v>
       </c>
-      <c r="F187" s="26"/>
-[...10 lines deleted...]
-      <c r="A188" s="29" t="s">
+      <c r="F187" s="39">
+        <v>179193</v>
+      </c>
+      <c r="G187" s="23"/>
+      <c r="H187" s="23"/>
+      <c r="I187" s="23"/>
+      <c r="J187" s="23"/>
+      <c r="K187" s="23"/>
+      <c r="L187" s="23"/>
+      <c r="M187" s="23"/>
+    </row>
+    <row r="188" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A188" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="B188" s="27" t="s">
+      <c r="B188" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C188" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="D188" s="34" t="s">
-[...16 lines deleted...]
-      <c r="A189" s="31" t="s">
+      <c r="D188" s="31" t="s">
+        <v>63</v>
+      </c>
+      <c r="E188" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="F188" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="G188" s="23"/>
+      <c r="H188" s="23"/>
+      <c r="I188" s="23"/>
+      <c r="J188" s="23"/>
+      <c r="K188" s="23"/>
+      <c r="L188" s="23"/>
+      <c r="M188" s="23"/>
+    </row>
+    <row r="189" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A189" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="B189" s="27" t="s">
+      <c r="B189" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C189" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="D189" s="34" t="s">
+      <c r="D189" s="31" t="s">
+        <v>63</v>
+      </c>
+      <c r="E189" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="F189" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="G189" s="23"/>
+      <c r="H189" s="23"/>
+      <c r="I189" s="23"/>
+      <c r="J189" s="23"/>
+      <c r="K189" s="23"/>
+      <c r="L189" s="23"/>
+      <c r="M189" s="23"/>
+    </row>
+    <row r="190" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A190" s="26" t="s">
         <v>64</v>
-      </c>
-[...15 lines deleted...]
-        <v>65</v>
       </c>
       <c r="B190" s="18">
         <v>166327</v>
       </c>
       <c r="C190" s="18">
         <v>351718</v>
       </c>
-      <c r="D190" s="33">
+      <c r="D190" s="30">
         <v>537110</v>
       </c>
-      <c r="E190" s="33">
+      <c r="E190" s="30">
         <v>722501</v>
       </c>
-      <c r="F190" s="26"/>
-[...10 lines deleted...]
-      <c r="A191" s="31" t="s">
+      <c r="F190" s="39">
+        <v>837008</v>
+      </c>
+      <c r="G190" s="23"/>
+      <c r="H190" s="23"/>
+      <c r="I190" s="23"/>
+      <c r="J190" s="23"/>
+      <c r="K190" s="23"/>
+      <c r="L190" s="23"/>
+      <c r="M190" s="23"/>
+    </row>
+    <row r="191" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A191" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B191" s="18">
         <v>141526</v>
       </c>
       <c r="C191" s="18">
         <v>268783</v>
       </c>
-      <c r="D191" s="33">
+      <c r="D191" s="30">
         <v>396040</v>
       </c>
-      <c r="E191" s="33">
+      <c r="E191" s="30">
         <v>523297</v>
       </c>
-      <c r="F191" s="26"/>
-[...10 lines deleted...]
-      <c r="A192" s="31" t="s">
+      <c r="F191" s="39">
+        <v>613003</v>
+      </c>
+      <c r="G191" s="23"/>
+      <c r="H191" s="23"/>
+      <c r="I191" s="23"/>
+      <c r="J191" s="23"/>
+      <c r="K191" s="23"/>
+      <c r="L191" s="23"/>
+      <c r="M191" s="23"/>
+    </row>
+    <row r="192" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A192" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B192" s="18">
         <v>1363</v>
       </c>
       <c r="C192" s="18">
         <v>2726</v>
       </c>
-      <c r="D192" s="33">
+      <c r="D192" s="30">
         <v>4089</v>
       </c>
-      <c r="E192" s="33">
+      <c r="E192" s="30">
         <v>5452</v>
       </c>
-      <c r="F192" s="26"/>
-[...10 lines deleted...]
-      <c r="A193" s="31" t="s">
+      <c r="F192" s="39">
+        <v>6815</v>
+      </c>
+      <c r="G192" s="23"/>
+      <c r="H192" s="23"/>
+      <c r="I192" s="23"/>
+      <c r="J192" s="23"/>
+      <c r="K192" s="23"/>
+      <c r="L192" s="23"/>
+      <c r="M192" s="23"/>
+    </row>
+    <row r="193" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A193" s="28" t="s">
         <v>6</v>
       </c>
       <c r="B193" s="18">
         <v>712</v>
       </c>
       <c r="C193" s="18">
         <v>1424</v>
       </c>
-      <c r="D193" s="33">
+      <c r="D193" s="30">
         <v>2136</v>
       </c>
-      <c r="E193" s="33">
+      <c r="E193" s="30">
         <v>2848</v>
       </c>
-      <c r="F193" s="26"/>
-[...10 lines deleted...]
-      <c r="A194" s="31" t="s">
+      <c r="F193" s="39">
+        <v>3560</v>
+      </c>
+      <c r="G193" s="23"/>
+      <c r="H193" s="23"/>
+      <c r="I193" s="23"/>
+      <c r="J193" s="23"/>
+      <c r="K193" s="23"/>
+      <c r="L193" s="23"/>
+      <c r="M193" s="23"/>
+    </row>
+    <row r="194" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A194" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B194" s="18">
         <v>388</v>
       </c>
       <c r="C194" s="18">
         <v>776</v>
       </c>
-      <c r="D194" s="33">
+      <c r="D194" s="30">
         <v>1164</v>
       </c>
-      <c r="E194" s="33">
+      <c r="E194" s="30">
         <v>1552</v>
       </c>
-      <c r="F194" s="26"/>
-[...10 lines deleted...]
-      <c r="A195" s="31" t="s">
+      <c r="F194" s="39">
+        <v>1940</v>
+      </c>
+      <c r="G194" s="23"/>
+      <c r="H194" s="23"/>
+      <c r="I194" s="23"/>
+      <c r="J194" s="23"/>
+      <c r="K194" s="23"/>
+      <c r="L194" s="23"/>
+      <c r="M194" s="23"/>
+    </row>
+    <row r="195" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B195" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C195" s="18">
         <v>33333</v>
       </c>
-      <c r="D195" s="33">
+      <c r="D195" s="30">
         <v>66667</v>
       </c>
-      <c r="E195" s="33">
+      <c r="E195" s="30">
         <v>100000</v>
       </c>
-      <c r="F195" s="26"/>
-[...10 lines deleted...]
-      <c r="A196" s="31" t="s">
+      <c r="F195" s="39">
+        <v>100000</v>
+      </c>
+      <c r="G195" s="23"/>
+      <c r="H195" s="23"/>
+      <c r="I195" s="23"/>
+      <c r="J195" s="23"/>
+      <c r="K195" s="23"/>
+      <c r="L195" s="23"/>
+      <c r="M195" s="23"/>
+    </row>
+    <row r="196" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A196" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B196" s="18">
         <v>2142</v>
       </c>
       <c r="C196" s="18">
         <v>4284</v>
       </c>
-      <c r="D196" s="33">
+      <c r="D196" s="30">
         <v>6426</v>
       </c>
-      <c r="E196" s="33">
+      <c r="E196" s="30">
         <v>8568</v>
       </c>
-      <c r="F196" s="26"/>
-[...10 lines deleted...]
-      <c r="A197" s="31" t="s">
+      <c r="F196" s="39">
+        <v>10710</v>
+      </c>
+      <c r="G196" s="23"/>
+      <c r="H196" s="23"/>
+      <c r="I196" s="23"/>
+      <c r="J196" s="23"/>
+      <c r="K196" s="23"/>
+      <c r="L196" s="23"/>
+      <c r="M196" s="23"/>
+    </row>
+    <row r="197" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A197" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B197" s="18">
         <v>9470</v>
       </c>
       <c r="C197" s="18">
         <v>18940</v>
       </c>
-      <c r="D197" s="33">
+      <c r="D197" s="30">
         <v>28410</v>
       </c>
-      <c r="E197" s="33">
+      <c r="E197" s="30">
         <v>37880</v>
       </c>
-      <c r="F197" s="26"/>
-[...10 lines deleted...]
-      <c r="A198" s="31" t="s">
+      <c r="F197" s="39">
+        <v>47350</v>
+      </c>
+      <c r="G197" s="23"/>
+      <c r="H197" s="23"/>
+      <c r="I197" s="23"/>
+      <c r="J197" s="23"/>
+      <c r="K197" s="23"/>
+      <c r="L197" s="23"/>
+      <c r="M197" s="23"/>
+    </row>
+    <row r="198" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A198" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B198" s="18">
         <v>4004</v>
       </c>
       <c r="C198" s="18">
         <v>8008</v>
       </c>
-      <c r="D198" s="33">
+      <c r="D198" s="30">
         <v>12012</v>
       </c>
-      <c r="E198" s="33">
+      <c r="E198" s="30">
         <v>16016</v>
       </c>
-      <c r="F198" s="26"/>
-[...10 lines deleted...]
-      <c r="A199" s="31" t="s">
+      <c r="F198" s="39">
+        <v>20020</v>
+      </c>
+      <c r="G198" s="23"/>
+      <c r="H198" s="23"/>
+      <c r="I198" s="23"/>
+      <c r="J198" s="23"/>
+      <c r="K198" s="23"/>
+      <c r="L198" s="23"/>
+      <c r="M198" s="23"/>
+    </row>
+    <row r="199" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A199" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B199" s="18">
         <v>3720</v>
       </c>
       <c r="C199" s="18">
         <v>7440</v>
       </c>
-      <c r="D199" s="33">
+      <c r="D199" s="30">
         <v>11160</v>
       </c>
-      <c r="E199" s="33">
+      <c r="E199" s="30">
         <v>14880</v>
       </c>
-      <c r="F199" s="26"/>
-[...10 lines deleted...]
-      <c r="A200" s="31" t="s">
+      <c r="F199" s="39">
+        <v>18600</v>
+      </c>
+      <c r="G199" s="23"/>
+      <c r="H199" s="23"/>
+      <c r="I199" s="23"/>
+      <c r="J199" s="23"/>
+      <c r="K199" s="23"/>
+      <c r="L199" s="23"/>
+      <c r="M199" s="23"/>
+    </row>
+    <row r="200" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A200" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B200" s="18">
         <v>688</v>
       </c>
       <c r="C200" s="18">
         <v>1376</v>
       </c>
-      <c r="D200" s="33">
+      <c r="D200" s="30">
         <v>2064</v>
       </c>
-      <c r="E200" s="33">
+      <c r="E200" s="30">
         <v>2752</v>
       </c>
-      <c r="F200" s="26"/>
-[...10 lines deleted...]
-      <c r="A201" s="31" t="s">
+      <c r="F200" s="39">
+        <v>3440</v>
+      </c>
+      <c r="G200" s="23"/>
+      <c r="H200" s="23"/>
+      <c r="I200" s="23"/>
+      <c r="J200" s="23"/>
+      <c r="K200" s="23"/>
+      <c r="L200" s="23"/>
+      <c r="M200" s="23"/>
+    </row>
+    <row r="201" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A201" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B201" s="18">
         <v>2215</v>
       </c>
       <c r="C201" s="18">
         <v>4430</v>
       </c>
-      <c r="D201" s="33">
+      <c r="D201" s="30">
         <v>6645</v>
       </c>
-      <c r="E201" s="33">
+      <c r="E201" s="30">
         <v>8860</v>
       </c>
-      <c r="F201" s="26"/>
-[...10 lines deleted...]
-      <c r="A202" s="30" t="s">
+      <c r="F201" s="39">
+        <v>11075</v>
+      </c>
+      <c r="G201" s="23"/>
+      <c r="H201" s="23"/>
+      <c r="I201" s="23"/>
+      <c r="J201" s="23"/>
+      <c r="K201" s="23"/>
+      <c r="L201" s="23"/>
+      <c r="M201" s="23"/>
+    </row>
+    <row r="202" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A202" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B202" s="18">
         <v>100</v>
       </c>
       <c r="C202" s="18">
         <v>200</v>
       </c>
-      <c r="D202" s="33">
+      <c r="D202" s="30">
         <v>300</v>
       </c>
-      <c r="E202" s="33">
+      <c r="E202" s="30">
         <v>400</v>
       </c>
-      <c r="F202" s="26"/>
-[...10 lines deleted...]
-      <c r="A203" s="29" t="s">
+      <c r="F202" s="38">
+        <v>500</v>
+      </c>
+      <c r="G202" s="23"/>
+      <c r="H202" s="23"/>
+      <c r="I202" s="23"/>
+      <c r="J202" s="23"/>
+      <c r="K202" s="23"/>
+      <c r="L202" s="23"/>
+      <c r="M202" s="23"/>
+    </row>
+    <row r="203" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A203" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B203" s="18">
         <v>11612</v>
       </c>
       <c r="C203" s="18">
         <v>18883</v>
       </c>
-      <c r="D203" s="33">
+      <c r="D203" s="30">
         <v>26154</v>
       </c>
-      <c r="E203" s="33">
+      <c r="E203" s="30">
         <v>33425</v>
       </c>
-      <c r="F203" s="26"/>
-[...10 lines deleted...]
-      <c r="A204" s="31" t="s">
+      <c r="F203" s="39">
+        <v>45254</v>
+      </c>
+      <c r="G203" s="23"/>
+      <c r="H203" s="23"/>
+      <c r="I203" s="23"/>
+      <c r="J203" s="23"/>
+      <c r="K203" s="23"/>
+      <c r="L203" s="23"/>
+      <c r="M203" s="23"/>
+    </row>
+    <row r="204" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A204" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B204" s="18">
         <v>10146</v>
       </c>
       <c r="C204" s="18">
         <v>16017</v>
       </c>
-      <c r="D204" s="33">
+      <c r="D204" s="30">
         <v>21889</v>
       </c>
-      <c r="E204" s="33">
+      <c r="E204" s="30">
         <v>27760</v>
       </c>
-      <c r="F204" s="26"/>
-[...9 lines deleted...]
-      <c r="A205" s="31" t="s">
+      <c r="F204" s="39">
+        <v>38123</v>
+      </c>
+      <c r="G204" s="23"/>
+      <c r="H204" s="23"/>
+      <c r="I204" s="23"/>
+      <c r="J204" s="23"/>
+      <c r="K204" s="23"/>
+      <c r="L204" s="23"/>
+      <c r="M204" s="23"/>
+    </row>
+    <row r="205" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A205" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B205" s="18">
         <v>88</v>
       </c>
       <c r="C205" s="18">
         <v>176</v>
       </c>
-      <c r="D205" s="33">
+      <c r="D205" s="30">
         <v>264</v>
       </c>
-      <c r="E205" s="33">
+      <c r="E205" s="30">
         <v>352</v>
       </c>
-      <c r="F205" s="26"/>
-[...9 lines deleted...]
-      <c r="A206" s="31" t="s">
+      <c r="F205" s="38">
+        <v>440</v>
+      </c>
+      <c r="G205" s="23"/>
+      <c r="H205" s="23"/>
+      <c r="I205" s="23"/>
+      <c r="J205" s="23"/>
+      <c r="K205" s="23"/>
+      <c r="L205" s="23"/>
+      <c r="M205" s="23"/>
+    </row>
+    <row r="206" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A206" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B206" s="18">
         <v>195</v>
       </c>
       <c r="C206" s="18">
         <v>390</v>
       </c>
-      <c r="D206" s="33">
+      <c r="D206" s="30">
         <v>585</v>
       </c>
-      <c r="E206" s="33">
+      <c r="E206" s="30">
         <v>780</v>
       </c>
-      <c r="F206" s="26"/>
-[...9 lines deleted...]
-      <c r="A207" s="31" t="s">
+      <c r="F206" s="38">
+        <v>975</v>
+      </c>
+      <c r="G206" s="23"/>
+      <c r="H206" s="23"/>
+      <c r="I206" s="23"/>
+      <c r="J206" s="23"/>
+      <c r="K206" s="23"/>
+      <c r="L206" s="23"/>
+      <c r="M206" s="23"/>
+    </row>
+    <row r="207" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A207" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B207" s="18">
         <v>565</v>
       </c>
       <c r="C207" s="18">
         <v>1130</v>
       </c>
-      <c r="D207" s="33">
+      <c r="D207" s="30">
         <v>1695</v>
       </c>
-      <c r="E207" s="33">
+      <c r="E207" s="30">
         <v>2260</v>
       </c>
-      <c r="F207" s="26"/>
-[...9 lines deleted...]
-      <c r="A208" s="31" t="s">
+      <c r="F207" s="39">
+        <v>2825</v>
+      </c>
+      <c r="G207" s="23"/>
+      <c r="H207" s="23"/>
+      <c r="I207" s="23"/>
+      <c r="J207" s="23"/>
+      <c r="K207" s="23"/>
+      <c r="L207" s="23"/>
+      <c r="M207" s="23"/>
+    </row>
+    <row r="208" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A208" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B208" s="18">
         <v>619</v>
       </c>
       <c r="C208" s="18">
         <v>1172</v>
       </c>
-      <c r="D208" s="33">
+      <c r="D208" s="30">
         <v>1725</v>
       </c>
-      <c r="E208" s="33">
+      <c r="E208" s="30">
         <v>2277</v>
       </c>
-      <c r="F208" s="26"/>
-[...6 lines deleted...]
-      <c r="M208" s="26"/>
+      <c r="F208" s="39">
+        <v>2897</v>
+      </c>
+      <c r="G208" s="23"/>
+      <c r="H208" s="23"/>
+      <c r="I208" s="23"/>
+      <c r="J208" s="23"/>
+      <c r="K208" s="23"/>
+      <c r="L208" s="23"/>
+      <c r="M208" s="23"/>
     </row>
     <row r="209" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A209" s="29" t="s">
+      <c r="A209" s="26" t="s">
         <v>43</v>
       </c>
       <c r="B209" s="18">
         <v>2836342</v>
       </c>
       <c r="C209" s="18">
         <v>7272415</v>
       </c>
-      <c r="D209" s="33">
+      <c r="D209" s="30">
         <v>12176581</v>
       </c>
-      <c r="E209" s="33">
+      <c r="E209" s="30">
         <v>18052513</v>
       </c>
-      <c r="F209" s="26"/>
-[...6 lines deleted...]
-      <c r="M209" s="26"/>
+      <c r="F209" s="39">
+        <v>23334052</v>
+      </c>
+      <c r="G209" s="23"/>
+      <c r="H209" s="23"/>
+      <c r="I209" s="23"/>
+      <c r="J209" s="23"/>
+      <c r="K209" s="23"/>
+      <c r="L209" s="23"/>
+      <c r="M209" s="23"/>
     </row>
     <row r="210" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A210" s="31" t="s">
+      <c r="A210" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B210" s="18">
         <v>1239909</v>
       </c>
       <c r="C210" s="18">
         <v>2776481</v>
       </c>
-      <c r="D210" s="33">
+      <c r="D210" s="30">
         <v>4271059</v>
       </c>
-      <c r="E210" s="33">
+      <c r="E210" s="30">
         <v>5879476</v>
       </c>
-      <c r="F210" s="26"/>
-[...6 lines deleted...]
-      <c r="M210" s="26"/>
+      <c r="F210" s="39">
+        <v>7469550</v>
+      </c>
+      <c r="G210" s="23"/>
+      <c r="H210" s="23"/>
+      <c r="I210" s="23"/>
+      <c r="J210" s="23"/>
+      <c r="K210" s="23"/>
+      <c r="L210" s="23"/>
+      <c r="M210" s="23"/>
     </row>
     <row r="211" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A211" s="31" t="s">
+      <c r="A211" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B211" s="18">
         <v>12451</v>
       </c>
       <c r="C211" s="18">
         <v>25860</v>
       </c>
-      <c r="D211" s="33">
+      <c r="D211" s="30">
         <v>39269</v>
       </c>
-      <c r="E211" s="33">
+      <c r="E211" s="30">
         <v>52679</v>
       </c>
-      <c r="F211" s="26"/>
-[...6 lines deleted...]
-      <c r="M211" s="26"/>
+      <c r="F211" s="39">
+        <v>197463</v>
+      </c>
+      <c r="G211" s="23"/>
+      <c r="H211" s="23"/>
+      <c r="I211" s="23"/>
+      <c r="J211" s="23"/>
+      <c r="K211" s="23"/>
+      <c r="L211" s="23"/>
+      <c r="M211" s="23"/>
     </row>
     <row r="212" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A212" s="31" t="s">
+      <c r="A212" s="28" t="s">
         <v>6</v>
       </c>
       <c r="B212" s="18">
         <v>12</v>
       </c>
       <c r="C212" s="18">
         <v>179</v>
       </c>
-      <c r="D212" s="33">
+      <c r="D212" s="30">
         <v>346</v>
       </c>
-      <c r="E212" s="33">
+      <c r="E212" s="30">
         <v>513</v>
       </c>
-      <c r="F212" s="26"/>
-[...6 lines deleted...]
-      <c r="M212" s="26"/>
+      <c r="F212" s="38">
+        <v>525</v>
+      </c>
+      <c r="G212" s="23"/>
+      <c r="H212" s="23"/>
+      <c r="I212" s="23"/>
+      <c r="J212" s="23"/>
+      <c r="K212" s="23"/>
+      <c r="L212" s="23"/>
+      <c r="M212" s="23"/>
     </row>
     <row r="213" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A213" s="31" t="s">
+      <c r="A213" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B213" s="18">
         <v>48391</v>
       </c>
       <c r="C213" s="18">
         <v>235668</v>
       </c>
-      <c r="D213" s="33">
+      <c r="D213" s="30">
         <v>422945</v>
       </c>
-      <c r="E213" s="33">
+      <c r="E213" s="30">
         <v>610221</v>
       </c>
-      <c r="F213" s="26"/>
-[...6 lines deleted...]
-      <c r="M213" s="26"/>
+      <c r="F213" s="39">
+        <v>650256</v>
+      </c>
+      <c r="G213" s="23"/>
+      <c r="H213" s="23"/>
+      <c r="I213" s="23"/>
+      <c r="J213" s="23"/>
+      <c r="K213" s="23"/>
+      <c r="L213" s="23"/>
+      <c r="M213" s="23"/>
     </row>
     <row r="214" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A214" s="31" t="s">
+      <c r="A214" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B214" s="18">
         <v>1663</v>
       </c>
       <c r="C214" s="18">
         <v>3326</v>
       </c>
-      <c r="D214" s="33">
+      <c r="D214" s="30">
         <v>4989</v>
       </c>
-      <c r="E214" s="33">
+      <c r="E214" s="30">
         <v>6652</v>
       </c>
-      <c r="F214" s="26"/>
-[...6 lines deleted...]
-      <c r="M214" s="26"/>
+      <c r="F214" s="39">
+        <v>8315</v>
+      </c>
+      <c r="G214" s="23"/>
+      <c r="H214" s="23"/>
+      <c r="I214" s="23"/>
+      <c r="J214" s="23"/>
+      <c r="K214" s="23"/>
+      <c r="L214" s="23"/>
+      <c r="M214" s="23"/>
     </row>
     <row r="215" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A215" s="31" t="s">
+      <c r="A215" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B215" s="18">
         <v>53</v>
       </c>
       <c r="C215" s="18">
         <v>106</v>
       </c>
-      <c r="D215" s="33">
+      <c r="D215" s="30">
         <v>159</v>
       </c>
-      <c r="E215" s="33">
+      <c r="E215" s="30">
         <v>212</v>
       </c>
-      <c r="F215" s="26"/>
-[...6 lines deleted...]
-      <c r="M215" s="26"/>
+      <c r="F215" s="38">
+        <v>265</v>
+      </c>
+      <c r="G215" s="23"/>
+      <c r="H215" s="23"/>
+      <c r="I215" s="23"/>
+      <c r="J215" s="23"/>
+      <c r="K215" s="23"/>
+      <c r="L215" s="23"/>
+      <c r="M215" s="23"/>
     </row>
     <row r="216" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A216" s="31" t="s">
+      <c r="A216" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B216" s="18">
         <v>196</v>
       </c>
       <c r="C216" s="18">
         <v>392</v>
       </c>
-      <c r="D216" s="33">
+      <c r="D216" s="30">
         <v>588</v>
       </c>
-      <c r="E216" s="33">
+      <c r="E216" s="30">
         <v>784</v>
       </c>
-      <c r="F216" s="26"/>
-[...6 lines deleted...]
-      <c r="M216" s="26"/>
+      <c r="F216" s="38">
+        <v>980</v>
+      </c>
+      <c r="G216" s="23"/>
+      <c r="H216" s="23"/>
+      <c r="I216" s="23"/>
+      <c r="J216" s="23"/>
+      <c r="K216" s="23"/>
+      <c r="L216" s="23"/>
+      <c r="M216" s="23"/>
     </row>
     <row r="217" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A217" s="31" t="s">
+      <c r="A217" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B217" s="18">
         <v>792811</v>
       </c>
       <c r="C217" s="18">
         <v>1755604</v>
       </c>
-      <c r="D217" s="33">
+      <c r="D217" s="30">
         <v>3057534</v>
       </c>
-      <c r="E217" s="33">
+      <c r="E217" s="30">
         <v>5259448</v>
       </c>
-      <c r="F217" s="26"/>
-[...6 lines deleted...]
-      <c r="M217" s="26"/>
+      <c r="F217" s="39">
+        <v>6372807</v>
+      </c>
+      <c r="G217" s="23"/>
+      <c r="H217" s="23"/>
+      <c r="I217" s="23"/>
+      <c r="J217" s="23"/>
+      <c r="K217" s="23"/>
+      <c r="L217" s="23"/>
+      <c r="M217" s="23"/>
     </row>
     <row r="218" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A218" s="31" t="s">
+      <c r="A218" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B218" s="18">
         <v>19930</v>
       </c>
       <c r="C218" s="18">
         <v>139587</v>
       </c>
-      <c r="D218" s="33">
+      <c r="D218" s="30">
         <v>259244</v>
       </c>
-      <c r="E218" s="33">
+      <c r="E218" s="30">
         <v>378901</v>
       </c>
-      <c r="F218" s="26"/>
-[...6 lines deleted...]
-      <c r="M218" s="26"/>
+      <c r="F218" s="39">
+        <v>396455</v>
+      </c>
+      <c r="G218" s="23"/>
+      <c r="H218" s="23"/>
+      <c r="I218" s="23"/>
+      <c r="J218" s="23"/>
+      <c r="K218" s="23"/>
+      <c r="L218" s="23"/>
+      <c r="M218" s="23"/>
     </row>
     <row r="219" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A219" s="31" t="s">
+      <c r="A219" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B219" s="18">
         <v>318474</v>
       </c>
       <c r="C219" s="18">
         <v>1398635</v>
       </c>
-      <c r="D219" s="33">
+      <c r="D219" s="30">
         <v>2498877</v>
       </c>
-      <c r="E219" s="33">
+      <c r="E219" s="30">
         <v>3607392</v>
       </c>
-      <c r="F219" s="26"/>
-[...6 lines deleted...]
-      <c r="M219" s="26"/>
+      <c r="F219" s="39">
+        <v>5368438</v>
+      </c>
+      <c r="G219" s="23"/>
+      <c r="H219" s="23"/>
+      <c r="I219" s="23"/>
+      <c r="J219" s="23"/>
+      <c r="K219" s="23"/>
+      <c r="L219" s="23"/>
+      <c r="M219" s="23"/>
     </row>
     <row r="220" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A220" s="31" t="s">
+      <c r="A220" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B220" s="18">
         <v>401536</v>
       </c>
       <c r="C220" s="18">
         <v>934744</v>
       </c>
-      <c r="D220" s="33">
+      <c r="D220" s="30">
         <v>1618823</v>
       </c>
-      <c r="E220" s="33">
+      <c r="E220" s="30">
         <v>2252571</v>
       </c>
-      <c r="F220" s="26"/>
-[...6 lines deleted...]
-      <c r="M220" s="26"/>
+      <c r="F220" s="39">
+        <v>2864418</v>
+      </c>
+      <c r="G220" s="23"/>
+      <c r="H220" s="23"/>
+      <c r="I220" s="23"/>
+      <c r="J220" s="23"/>
+      <c r="K220" s="23"/>
+      <c r="L220" s="23"/>
+      <c r="M220" s="23"/>
     </row>
     <row r="221" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A221" s="31" t="s">
+      <c r="A221" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B221" s="18">
         <v>917</v>
       </c>
       <c r="C221" s="18">
         <v>1834</v>
       </c>
-      <c r="D221" s="33">
+      <c r="D221" s="30">
         <v>2751</v>
       </c>
-      <c r="E221" s="33">
+      <c r="E221" s="30">
         <v>3668</v>
       </c>
-      <c r="F221" s="26"/>
-[...6 lines deleted...]
-      <c r="M221" s="26"/>
+      <c r="F221" s="39">
+        <v>4585</v>
+      </c>
+      <c r="G221" s="23"/>
+      <c r="H221" s="23"/>
+      <c r="I221" s="23"/>
+      <c r="J221" s="23"/>
+      <c r="K221" s="23"/>
+      <c r="L221" s="23"/>
+      <c r="M221" s="23"/>
     </row>
     <row r="222" spans="1:13" ht="45" x14ac:dyDescent="0.2">
-      <c r="A222" s="29" t="s">
+      <c r="A222" s="26" t="s">
         <v>44</v>
       </c>
       <c r="B222" s="18">
         <v>16694061</v>
       </c>
       <c r="C222" s="18">
         <v>33619537</v>
       </c>
-      <c r="D222" s="33">
+      <c r="D222" s="30">
         <v>49466904</v>
       </c>
-      <c r="E222" s="33">
+      <c r="E222" s="30">
         <v>61586651</v>
       </c>
-      <c r="F222" s="26"/>
-[...6 lines deleted...]
-      <c r="M222" s="26"/>
+      <c r="F222" s="39">
+        <v>72997684</v>
+      </c>
+      <c r="G222" s="23"/>
+      <c r="H222" s="23"/>
+      <c r="I222" s="23"/>
+      <c r="J222" s="23"/>
+      <c r="K222" s="23"/>
+      <c r="L222" s="23"/>
+      <c r="M222" s="23"/>
     </row>
     <row r="223" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A223" s="31" t="s">
+      <c r="A223" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B223" s="18">
         <v>11482656</v>
       </c>
       <c r="C223" s="18">
         <v>23303096</v>
       </c>
-      <c r="D223" s="33">
+      <c r="D223" s="30">
         <v>34145807</v>
       </c>
-      <c r="E223" s="33">
+      <c r="E223" s="30">
         <v>42382546</v>
       </c>
-      <c r="F223" s="26"/>
-[...6 lines deleted...]
-      <c r="M223" s="26"/>
+      <c r="F223" s="39">
+        <v>48499399</v>
+      </c>
+      <c r="G223" s="23"/>
+      <c r="H223" s="23"/>
+      <c r="I223" s="23"/>
+      <c r="J223" s="23"/>
+      <c r="K223" s="23"/>
+      <c r="L223" s="23"/>
+      <c r="M223" s="23"/>
     </row>
     <row r="224" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A224" s="31" t="s">
+      <c r="A224" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B224" s="18">
         <v>184602</v>
       </c>
       <c r="C224" s="18">
         <v>357764</v>
       </c>
-      <c r="D224" s="33">
+      <c r="D224" s="30">
         <v>523460</v>
       </c>
-      <c r="E224" s="33">
+      <c r="E224" s="30">
         <v>646031</v>
       </c>
-      <c r="F224" s="26"/>
-[...6 lines deleted...]
-      <c r="M224" s="26"/>
+      <c r="F224" s="39">
+        <v>738880</v>
+      </c>
+      <c r="G224" s="23"/>
+      <c r="H224" s="23"/>
+      <c r="I224" s="23"/>
+      <c r="J224" s="23"/>
+      <c r="K224" s="23"/>
+      <c r="L224" s="23"/>
+      <c r="M224" s="23"/>
     </row>
     <row r="225" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A225" s="31" t="s">
+      <c r="A225" s="28" t="s">
         <v>6</v>
       </c>
       <c r="B225" s="18">
         <v>71686</v>
       </c>
       <c r="C225" s="18">
         <v>140381</v>
       </c>
-      <c r="D225" s="33">
+      <c r="D225" s="30">
         <v>201049</v>
       </c>
-      <c r="E225" s="33">
+      <c r="E225" s="30">
         <v>254515</v>
       </c>
-      <c r="F225" s="26"/>
-[...6 lines deleted...]
-      <c r="M225" s="26"/>
+      <c r="F225" s="39">
+        <v>302369</v>
+      </c>
+      <c r="G225" s="23"/>
+      <c r="H225" s="23"/>
+      <c r="I225" s="23"/>
+      <c r="J225" s="23"/>
+      <c r="K225" s="23"/>
+      <c r="L225" s="23"/>
+      <c r="M225" s="23"/>
     </row>
     <row r="226" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A226" s="31" t="s">
+      <c r="A226" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B226" s="18">
         <v>134163</v>
       </c>
       <c r="C226" s="18">
         <v>248818</v>
       </c>
-      <c r="D226" s="33">
+      <c r="D226" s="30">
         <v>362828</v>
       </c>
-      <c r="E226" s="33">
+      <c r="E226" s="30">
         <v>455097</v>
       </c>
-      <c r="F226" s="26"/>
-[...6 lines deleted...]
-      <c r="M226" s="26"/>
+      <c r="F226" s="39">
+        <v>549764</v>
+      </c>
+      <c r="G226" s="23"/>
+      <c r="H226" s="23"/>
+      <c r="I226" s="23"/>
+      <c r="J226" s="23"/>
+      <c r="K226" s="23"/>
+      <c r="L226" s="23"/>
+      <c r="M226" s="23"/>
     </row>
     <row r="227" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A227" s="31" t="s">
+      <c r="A227" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B227" s="18">
         <v>453737</v>
       </c>
       <c r="C227" s="18">
         <v>935800</v>
       </c>
-      <c r="D227" s="33">
+      <c r="D227" s="30">
         <v>1529259</v>
       </c>
-      <c r="E227" s="33">
+      <c r="E227" s="30">
         <v>1923017</v>
       </c>
-      <c r="F227" s="26"/>
-[...6 lines deleted...]
-      <c r="M227" s="26"/>
+      <c r="F227" s="39">
+        <v>2345786</v>
+      </c>
+      <c r="G227" s="23"/>
+      <c r="H227" s="23"/>
+      <c r="I227" s="23"/>
+      <c r="J227" s="23"/>
+      <c r="K227" s="23"/>
+      <c r="L227" s="23"/>
+      <c r="M227" s="23"/>
     </row>
     <row r="228" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A228" s="31" t="s">
+      <c r="A228" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B228" s="18">
         <v>50804</v>
       </c>
       <c r="C228" s="18">
         <v>98761</v>
       </c>
-      <c r="D228" s="33">
+      <c r="D228" s="30">
         <v>142607</v>
       </c>
-      <c r="E228" s="33">
+      <c r="E228" s="30">
         <v>180532</v>
       </c>
-      <c r="F228" s="26"/>
-[...6 lines deleted...]
-      <c r="M228" s="26"/>
+      <c r="F228" s="39">
+        <v>211262</v>
+      </c>
+      <c r="G228" s="23"/>
+      <c r="H228" s="23"/>
+      <c r="I228" s="23"/>
+      <c r="J228" s="23"/>
+      <c r="K228" s="23"/>
+      <c r="L228" s="23"/>
+      <c r="M228" s="23"/>
     </row>
     <row r="229" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A229" s="31" t="s">
+      <c r="A229" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B229" s="18">
         <v>122220</v>
       </c>
       <c r="C229" s="18">
         <v>238470</v>
       </c>
-      <c r="D229" s="33">
+      <c r="D229" s="30">
         <v>348103</v>
       </c>
-      <c r="E229" s="33">
+      <c r="E229" s="30">
         <v>450177</v>
       </c>
-      <c r="F229" s="26"/>
-[...6 lines deleted...]
-      <c r="M229" s="26"/>
+      <c r="F229" s="39">
+        <v>566704</v>
+      </c>
+      <c r="G229" s="23"/>
+      <c r="H229" s="23"/>
+      <c r="I229" s="23"/>
+      <c r="J229" s="23"/>
+      <c r="K229" s="23"/>
+      <c r="L229" s="23"/>
+      <c r="M229" s="23"/>
     </row>
     <row r="230" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A230" s="31" t="s">
+      <c r="A230" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B230" s="18">
         <v>2103333</v>
       </c>
       <c r="C230" s="18">
         <v>3904055</v>
       </c>
-      <c r="D230" s="33">
+      <c r="D230" s="30">
         <v>5554449</v>
       </c>
-      <c r="E230" s="33">
+      <c r="E230" s="30">
         <v>6697915</v>
       </c>
-      <c r="F230" s="26"/>
-[...6 lines deleted...]
-      <c r="M230" s="26"/>
+      <c r="F230" s="39">
+        <v>7687394</v>
+      </c>
+      <c r="G230" s="23"/>
+      <c r="H230" s="23"/>
+      <c r="I230" s="23"/>
+      <c r="J230" s="23"/>
+      <c r="K230" s="23"/>
+      <c r="L230" s="23"/>
+      <c r="M230" s="23"/>
     </row>
     <row r="231" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A231" s="31" t="s">
+      <c r="A231" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B231" s="18">
         <v>48195</v>
       </c>
       <c r="C231" s="18">
         <v>91371</v>
       </c>
-      <c r="D231" s="33">
+      <c r="D231" s="30">
         <v>130966</v>
       </c>
-      <c r="E231" s="33">
+      <c r="E231" s="30">
         <v>159770</v>
       </c>
-      <c r="F231" s="26"/>
-[...6 lines deleted...]
-      <c r="M231" s="26"/>
+      <c r="F231" s="39">
+        <v>182626</v>
+      </c>
+      <c r="G231" s="23"/>
+      <c r="H231" s="25"/>
+      <c r="I231" s="23"/>
+      <c r="J231" s="23"/>
+      <c r="K231" s="23"/>
+      <c r="L231" s="23"/>
+      <c r="M231" s="23"/>
     </row>
     <row r="232" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A232" s="31" t="s">
+      <c r="A232" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B232" s="18">
         <v>912028</v>
       </c>
       <c r="C232" s="18">
         <v>1936554</v>
       </c>
-      <c r="D232" s="33">
+      <c r="D232" s="30">
         <v>2796121</v>
       </c>
-      <c r="E232" s="33">
+      <c r="E232" s="30">
         <v>3653535</v>
       </c>
-      <c r="F232" s="26"/>
-[...6 lines deleted...]
-      <c r="M232" s="26"/>
+      <c r="F232" s="39">
+        <v>4500022</v>
+      </c>
+      <c r="G232" s="23"/>
+      <c r="H232" s="25"/>
+      <c r="I232" s="23"/>
+      <c r="J232" s="23"/>
+      <c r="K232" s="23"/>
+      <c r="L232" s="23"/>
+      <c r="M232" s="23"/>
     </row>
     <row r="233" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A233" s="31" t="s">
+      <c r="A233" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B233" s="18">
         <v>923864</v>
       </c>
       <c r="C233" s="18">
         <v>1942829</v>
       </c>
-      <c r="D233" s="33">
+      <c r="D233" s="30">
         <v>3111018</v>
       </c>
-      <c r="E233" s="33">
+      <c r="E233" s="30">
         <v>4016766</v>
       </c>
-      <c r="F233" s="26"/>
-[...6 lines deleted...]
-      <c r="M233" s="26"/>
+      <c r="F233" s="39">
+        <v>6519850</v>
+      </c>
+      <c r="G233" s="23"/>
+      <c r="H233" s="25"/>
+      <c r="I233" s="23"/>
+      <c r="J233" s="23"/>
+      <c r="K233" s="23"/>
+      <c r="L233" s="23"/>
+      <c r="M233" s="23"/>
     </row>
     <row r="234" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A234" s="31" t="s">
+      <c r="A234" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B234" s="18">
         <v>162225</v>
       </c>
       <c r="C234" s="18">
         <v>332703</v>
       </c>
-      <c r="D234" s="33">
+      <c r="D234" s="30">
         <v>497406</v>
       </c>
-      <c r="E234" s="33">
+      <c r="E234" s="30">
         <v>616539</v>
       </c>
-      <c r="F234" s="26"/>
-[...6 lines deleted...]
-      <c r="M234" s="26"/>
+      <c r="F234" s="39">
+        <v>719322</v>
+      </c>
+      <c r="G234" s="23"/>
+      <c r="H234" s="25"/>
+      <c r="I234" s="23"/>
+      <c r="J234" s="23"/>
+      <c r="K234" s="23"/>
+      <c r="L234" s="23"/>
+      <c r="M234" s="23"/>
     </row>
     <row r="235" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A235" s="31" t="s">
+      <c r="A235" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B235" s="18">
         <v>44548</v>
       </c>
       <c r="C235" s="18">
         <v>88935</v>
       </c>
-      <c r="D235" s="33">
+      <c r="D235" s="30">
         <v>123832</v>
       </c>
-      <c r="E235" s="33">
+      <c r="E235" s="30">
         <v>150211</v>
       </c>
-      <c r="F235" s="26"/>
-[...6 lines deleted...]
-      <c r="M235" s="26"/>
+      <c r="F235" s="39">
+        <v>174305</v>
+      </c>
+      <c r="G235" s="23"/>
+      <c r="H235" s="25"/>
+      <c r="I235" s="23"/>
+      <c r="J235" s="23"/>
+      <c r="K235" s="23"/>
+      <c r="L235" s="23"/>
+      <c r="M235" s="23"/>
     </row>
     <row r="236" spans="1:13" ht="45" x14ac:dyDescent="0.2">
-      <c r="A236" s="29" t="s">
+      <c r="A236" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B236" s="18">
         <v>1732185</v>
       </c>
       <c r="C236" s="18">
         <v>4178662</v>
       </c>
-      <c r="D236" s="33">
+      <c r="D236" s="30">
         <v>6326320</v>
       </c>
-      <c r="E236" s="33">
+      <c r="E236" s="30">
         <v>8548855</v>
       </c>
-      <c r="F236" s="26"/>
-[...6 lines deleted...]
-      <c r="M236" s="26"/>
+      <c r="F236" s="39">
+        <v>10775249</v>
+      </c>
+      <c r="G236" s="23"/>
+      <c r="H236" s="25"/>
+      <c r="I236" s="23"/>
+      <c r="J236" s="23"/>
+      <c r="K236" s="23"/>
+      <c r="L236" s="23"/>
+      <c r="M236" s="23"/>
     </row>
     <row r="237" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A237" s="31" t="s">
+      <c r="A237" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B237" s="18">
         <v>1336876</v>
       </c>
       <c r="C237" s="18">
         <v>3070156</v>
       </c>
-      <c r="D237" s="33">
+      <c r="D237" s="30">
         <v>4522104</v>
       </c>
-      <c r="E237" s="33">
+      <c r="E237" s="30">
         <v>6033048</v>
       </c>
-      <c r="F237" s="26"/>
-[...6 lines deleted...]
-      <c r="M237" s="26"/>
+      <c r="F237" s="39">
+        <v>7760832</v>
+      </c>
+      <c r="G237" s="23"/>
+      <c r="H237" s="25"/>
+      <c r="I237" s="23"/>
+      <c r="J237" s="23"/>
+      <c r="K237" s="23"/>
+      <c r="L237" s="23"/>
+      <c r="M237" s="23"/>
     </row>
     <row r="238" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A238" s="31" t="s">
+      <c r="A238" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B238" s="18">
         <v>39105</v>
       </c>
       <c r="C238" s="18">
         <v>76410</v>
       </c>
-      <c r="D238" s="33">
+      <c r="D238" s="30">
         <v>112051</v>
       </c>
-      <c r="E238" s="33">
+      <c r="E238" s="30">
         <v>158264</v>
       </c>
-      <c r="F238" s="26"/>
-[...6 lines deleted...]
-      <c r="M238" s="26"/>
+      <c r="F238" s="39">
+        <v>206939</v>
+      </c>
+      <c r="G238" s="23"/>
+      <c r="H238" s="25"/>
+      <c r="I238" s="23"/>
+      <c r="J238" s="23"/>
+      <c r="K238" s="23"/>
+      <c r="L238" s="23"/>
+      <c r="M238" s="23"/>
     </row>
     <row r="239" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A239" s="31" t="s">
+      <c r="A239" s="28" t="s">
         <v>6</v>
       </c>
       <c r="B239" s="18">
         <v>17391</v>
       </c>
       <c r="C239" s="18">
         <v>52396</v>
       </c>
-      <c r="D239" s="33">
+      <c r="D239" s="30">
         <v>87401</v>
       </c>
-      <c r="E239" s="33">
+      <c r="E239" s="30">
         <v>122406</v>
       </c>
-      <c r="F239" s="26"/>
-[...6 lines deleted...]
-      <c r="M239" s="26"/>
+      <c r="F239" s="39">
+        <v>127482</v>
+      </c>
+      <c r="G239" s="23"/>
+      <c r="H239" s="25"/>
+      <c r="I239" s="23"/>
+      <c r="J239" s="23"/>
+      <c r="K239" s="23"/>
+      <c r="L239" s="23"/>
+      <c r="M239" s="23"/>
     </row>
     <row r="240" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A240" s="31" t="s">
+      <c r="A240" s="28" t="s">
         <v>46</v>
       </c>
       <c r="B240" s="18">
         <v>24406</v>
       </c>
       <c r="C240" s="18">
         <v>69055</v>
       </c>
-      <c r="D240" s="33">
+      <c r="D240" s="30">
         <v>113704</v>
       </c>
-      <c r="E240" s="33">
+      <c r="E240" s="30">
         <v>158354</v>
       </c>
-      <c r="F240" s="26"/>
-[...6 lines deleted...]
-      <c r="M240" s="26"/>
+      <c r="F240" s="39">
+        <v>243489</v>
+      </c>
+      <c r="G240" s="23"/>
+      <c r="H240" s="25"/>
+      <c r="I240" s="23"/>
+      <c r="J240" s="23"/>
+      <c r="K240" s="23"/>
+      <c r="L240" s="23"/>
+      <c r="M240" s="23"/>
     </row>
     <row r="241" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A241" s="31" t="s">
+      <c r="A241" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B241" s="18">
         <v>8201</v>
       </c>
       <c r="C241" s="18">
         <v>18398</v>
       </c>
-      <c r="D241" s="33">
+      <c r="D241" s="30">
         <v>28594</v>
       </c>
-      <c r="E241" s="33">
+      <c r="E241" s="30">
         <v>38791</v>
       </c>
-      <c r="F241" s="26"/>
-[...6 lines deleted...]
-      <c r="M241" s="26"/>
+      <c r="F241" s="39">
+        <v>47868</v>
+      </c>
+      <c r="G241" s="23"/>
+      <c r="H241" s="25"/>
+      <c r="I241" s="23"/>
+      <c r="J241" s="23"/>
+      <c r="K241" s="23"/>
+      <c r="L241" s="23"/>
+      <c r="M241" s="23"/>
     </row>
     <row r="242" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A242" s="31" t="s">
+      <c r="A242" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B242" s="18">
         <v>3708</v>
       </c>
       <c r="C242" s="18">
         <v>13015</v>
       </c>
-      <c r="D242" s="33">
+      <c r="D242" s="30">
         <v>22322</v>
       </c>
-      <c r="E242" s="33">
+      <c r="E242" s="30">
         <v>31630</v>
       </c>
-      <c r="F242" s="26"/>
-[...6 lines deleted...]
-      <c r="M242" s="26"/>
+      <c r="F242" s="39">
+        <v>36538</v>
+      </c>
+      <c r="G242" s="23"/>
+      <c r="H242" s="25"/>
+      <c r="I242" s="23"/>
+      <c r="J242" s="23"/>
+      <c r="K242" s="23"/>
+      <c r="L242" s="23"/>
+      <c r="M242" s="23"/>
     </row>
     <row r="243" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A243" s="31" t="s">
+      <c r="A243" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B243" s="18">
         <v>10595</v>
       </c>
       <c r="C243" s="18">
         <v>28702</v>
       </c>
-      <c r="D243" s="33">
+      <c r="D243" s="30">
         <v>46809</v>
       </c>
-      <c r="E243" s="33">
+      <c r="E243" s="30">
         <v>64915</v>
       </c>
-      <c r="F243" s="26"/>
-[...6 lines deleted...]
-      <c r="M243" s="26"/>
+      <c r="F243" s="39">
+        <v>82025</v>
+      </c>
+      <c r="G243" s="23"/>
+      <c r="H243" s="25"/>
+      <c r="I243" s="23"/>
+      <c r="J243" s="23"/>
+      <c r="K243" s="23"/>
+      <c r="L243" s="23"/>
+      <c r="M243" s="23"/>
     </row>
     <row r="244" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A244" s="31" t="s">
+      <c r="A244" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B244" s="18">
         <v>119293</v>
       </c>
       <c r="C244" s="18">
         <v>398009</v>
       </c>
-      <c r="D244" s="33">
+      <c r="D244" s="30">
         <v>671181</v>
       </c>
-      <c r="E244" s="33">
+      <c r="E244" s="30">
         <v>945494</v>
       </c>
-      <c r="F244" s="26"/>
-[...6 lines deleted...]
-      <c r="M244" s="26"/>
+      <c r="F244" s="39">
+        <v>1096208</v>
+      </c>
+      <c r="G244" s="23"/>
+      <c r="H244" s="25"/>
+      <c r="I244" s="23"/>
+      <c r="J244" s="23"/>
+      <c r="K244" s="23"/>
+      <c r="L244" s="23"/>
+      <c r="M244" s="23"/>
     </row>
     <row r="245" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A245" s="31" t="s">
+      <c r="A245" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B245" s="18">
         <v>6763</v>
       </c>
       <c r="C245" s="18">
         <v>13962</v>
       </c>
-      <c r="D245" s="33">
+      <c r="D245" s="30">
         <v>21160</v>
       </c>
-      <c r="E245" s="33">
+      <c r="E245" s="30">
         <v>28359</v>
       </c>
-      <c r="F245" s="26"/>
-[...6 lines deleted...]
-      <c r="M245" s="26"/>
+      <c r="F245" s="39">
+        <v>35340</v>
+      </c>
+      <c r="G245" s="23"/>
+      <c r="H245" s="25"/>
+      <c r="I245" s="23"/>
+      <c r="J245" s="23"/>
+      <c r="K245" s="23"/>
+      <c r="L245" s="23"/>
+      <c r="M245" s="23"/>
     </row>
     <row r="246" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A246" s="31" t="s">
+      <c r="A246" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B246" s="18">
         <v>50420</v>
       </c>
       <c r="C246" s="18">
         <v>147789</v>
       </c>
-      <c r="D246" s="33">
+      <c r="D246" s="30">
         <v>245157</v>
       </c>
-      <c r="E246" s="33">
+      <c r="E246" s="30">
         <v>342526</v>
       </c>
-      <c r="F246" s="26"/>
-[...6 lines deleted...]
-      <c r="M246" s="26"/>
+      <c r="F246" s="39">
+        <v>393926</v>
+      </c>
+      <c r="G246" s="23"/>
+      <c r="H246" s="25"/>
+      <c r="I246" s="23"/>
+      <c r="J246" s="23"/>
+      <c r="K246" s="23"/>
+      <c r="L246" s="23"/>
+      <c r="M246" s="23"/>
     </row>
     <row r="247" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A247" s="31" t="s">
+      <c r="A247" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B247" s="18">
         <v>74927</v>
       </c>
       <c r="C247" s="18">
         <v>157312</v>
       </c>
-      <c r="D247" s="33">
+      <c r="D247" s="30">
         <v>240335</v>
       </c>
-      <c r="E247" s="33">
+      <c r="E247" s="30">
         <v>316199</v>
       </c>
-      <c r="F247" s="26"/>
-[...6 lines deleted...]
-      <c r="M247" s="26"/>
+      <c r="F247" s="39">
+        <v>387123</v>
+      </c>
+      <c r="G247" s="23"/>
+      <c r="H247" s="25"/>
+      <c r="I247" s="23"/>
+      <c r="J247" s="23"/>
+      <c r="K247" s="23"/>
+      <c r="L247" s="23"/>
+      <c r="M247" s="23"/>
     </row>
     <row r="248" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A248" s="31" t="s">
+      <c r="A248" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B248" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C248" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="D248" s="33" t="s">
-[...12 lines deleted...]
-      <c r="M248" s="26"/>
+      <c r="D248" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="E248" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="F248" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="G248" s="23"/>
+      <c r="H248" s="25"/>
+      <c r="I248" s="23"/>
+      <c r="J248" s="23"/>
+      <c r="K248" s="23"/>
+      <c r="L248" s="23"/>
+      <c r="M248" s="23"/>
     </row>
     <row r="249" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A249" s="31" t="s">
+      <c r="A249" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B249" s="18">
         <v>12149</v>
       </c>
       <c r="C249" s="18">
         <v>35030</v>
       </c>
-      <c r="D249" s="33">
+      <c r="D249" s="30">
         <v>57912</v>
       </c>
-      <c r="E249" s="33">
+      <c r="E249" s="30">
         <v>80793</v>
       </c>
-      <c r="F249" s="26"/>
-[...9 lines deleted...]
-      <c r="A250" s="29" t="s">
+      <c r="F249" s="39">
+        <v>92015</v>
+      </c>
+      <c r="G249" s="23"/>
+      <c r="H249" s="25"/>
+      <c r="I249" s="23"/>
+      <c r="J249" s="23"/>
+      <c r="K249" s="23"/>
+      <c r="L249" s="23"/>
+      <c r="M249" s="23"/>
+    </row>
+    <row r="250" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A250" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B250" s="18">
         <v>722537</v>
       </c>
       <c r="C250" s="18">
         <v>1650570</v>
       </c>
-      <c r="D250" s="33">
+      <c r="D250" s="30">
         <v>2420494</v>
       </c>
-      <c r="E250" s="33">
+      <c r="E250" s="30">
         <v>3241305</v>
       </c>
-      <c r="F250" s="26"/>
-[...6 lines deleted...]
-      <c r="M250" s="26"/>
+      <c r="F250" s="39">
+        <v>4175933</v>
+      </c>
+      <c r="G250" s="23"/>
+      <c r="H250" s="25"/>
+      <c r="I250" s="23"/>
+      <c r="J250" s="23"/>
+      <c r="K250" s="23"/>
+      <c r="L250" s="23"/>
+      <c r="M250" s="23"/>
     </row>
     <row r="251" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A251" s="31" t="s">
+      <c r="A251" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B251" s="18">
         <v>507038</v>
       </c>
       <c r="C251" s="18">
         <v>1144808</v>
       </c>
-      <c r="D251" s="33">
+      <c r="D251" s="30">
         <v>1640142</v>
       </c>
-      <c r="E251" s="33">
+      <c r="E251" s="30">
         <v>2167935</v>
       </c>
-      <c r="F251" s="26"/>
-[...6 lines deleted...]
-      <c r="M251" s="26"/>
+      <c r="F251" s="39">
+        <v>2883407</v>
+      </c>
+      <c r="G251" s="23"/>
+      <c r="H251" s="25"/>
+      <c r="I251" s="23"/>
+      <c r="J251" s="23"/>
+      <c r="K251" s="23"/>
+      <c r="L251" s="23"/>
+      <c r="M251" s="23"/>
     </row>
     <row r="252" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A252" s="31" t="s">
+      <c r="A252" s="28" t="s">
         <v>25</v>
       </c>
       <c r="B252" s="18">
         <v>30399</v>
       </c>
       <c r="C252" s="18">
         <v>59758</v>
       </c>
-      <c r="D252" s="33">
+      <c r="D252" s="30">
         <v>87548</v>
       </c>
-      <c r="E252" s="33">
+      <c r="E252" s="30">
         <v>119740</v>
       </c>
-      <c r="F252" s="26"/>
-[...6 lines deleted...]
-      <c r="M252" s="26"/>
+      <c r="F252" s="39">
+        <v>155591</v>
+      </c>
+      <c r="G252" s="23"/>
+      <c r="H252" s="23"/>
+      <c r="I252" s="23"/>
+      <c r="J252" s="23"/>
+      <c r="K252" s="23"/>
+      <c r="L252" s="23"/>
+      <c r="M252" s="23"/>
     </row>
     <row r="253" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A253" s="31" t="s">
+      <c r="A253" s="28" t="s">
         <v>6</v>
       </c>
       <c r="B253" s="18">
         <v>17174</v>
       </c>
       <c r="C253" s="18">
         <v>51962</v>
       </c>
-      <c r="D253" s="33">
+      <c r="D253" s="30">
         <v>86750</v>
       </c>
-      <c r="E253" s="33">
+      <c r="E253" s="30">
         <v>121538</v>
       </c>
-      <c r="F253" s="26"/>
-[...6 lines deleted...]
-      <c r="M253" s="26"/>
+      <c r="F253" s="39">
+        <v>126397</v>
+      </c>
+      <c r="G253" s="23"/>
+      <c r="H253" s="23"/>
+      <c r="I253" s="23"/>
+      <c r="J253" s="23"/>
+      <c r="K253" s="23"/>
+      <c r="L253" s="23"/>
+      <c r="M253" s="23"/>
     </row>
     <row r="254" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A254" s="31" t="s">
+      <c r="A254" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B254" s="18">
         <v>2545</v>
       </c>
       <c r="C254" s="18">
         <v>6700</v>
       </c>
-      <c r="D254" s="33">
+      <c r="D254" s="30">
         <v>10856</v>
       </c>
-      <c r="E254" s="33">
+      <c r="E254" s="30">
         <v>15011</v>
       </c>
-      <c r="F254" s="26"/>
-[...6 lines deleted...]
-      <c r="M254" s="26"/>
+      <c r="F254" s="39">
+        <v>17752</v>
+      </c>
+      <c r="G254" s="23"/>
+      <c r="H254" s="23"/>
+      <c r="I254" s="23"/>
+      <c r="J254" s="23"/>
+      <c r="K254" s="23"/>
+      <c r="L254" s="23"/>
+      <c r="M254" s="23"/>
     </row>
     <row r="255" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A255" s="31" t="s">
+      <c r="A255" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B255" s="18">
         <v>5420</v>
       </c>
       <c r="C255" s="18">
         <v>12864</v>
       </c>
-      <c r="D255" s="33">
+      <c r="D255" s="30">
         <v>20308</v>
       </c>
-      <c r="E255" s="33">
+      <c r="E255" s="30">
         <v>27753</v>
       </c>
-      <c r="F255" s="26"/>
-[...6 lines deleted...]
-      <c r="M255" s="26"/>
+      <c r="F255" s="39">
+        <v>33882</v>
+      </c>
+      <c r="G255" s="23"/>
+      <c r="H255" s="23"/>
+      <c r="I255" s="23"/>
+      <c r="J255" s="23"/>
+      <c r="K255" s="23"/>
+      <c r="L255" s="23"/>
+      <c r="M255" s="23"/>
     </row>
     <row r="256" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A256" s="31" t="s">
+      <c r="A256" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B256" s="18">
         <v>3310</v>
       </c>
       <c r="C256" s="18">
         <v>11838</v>
       </c>
-      <c r="D256" s="33">
+      <c r="D256" s="30">
         <v>20366</v>
       </c>
-      <c r="E256" s="33">
+      <c r="E256" s="30">
         <v>28894</v>
       </c>
-      <c r="F256" s="26"/>
-[...6 lines deleted...]
-      <c r="M256" s="26"/>
+      <c r="F256" s="39">
+        <v>33425</v>
+      </c>
+      <c r="G256" s="23"/>
+      <c r="H256" s="23"/>
+      <c r="I256" s="23"/>
+      <c r="J256" s="23"/>
+      <c r="K256" s="23"/>
+      <c r="L256" s="23"/>
+      <c r="M256" s="23"/>
     </row>
     <row r="257" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A257" s="31" t="s">
+      <c r="A257" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B257" s="18">
         <v>9352</v>
       </c>
       <c r="C257" s="18">
         <v>26022</v>
       </c>
-      <c r="D257" s="33">
+      <c r="D257" s="30">
         <v>42692</v>
       </c>
-      <c r="E257" s="33">
+      <c r="E257" s="30">
         <v>59362</v>
       </c>
-      <c r="F257" s="26"/>
-[...6 lines deleted...]
-      <c r="M257" s="26"/>
+      <c r="F257" s="39">
+        <v>75124</v>
+      </c>
+      <c r="G257" s="23"/>
+      <c r="H257" s="23"/>
+      <c r="I257" s="23"/>
+      <c r="J257" s="23"/>
+      <c r="K257" s="23"/>
+      <c r="L257" s="23"/>
+      <c r="M257" s="23"/>
     </row>
     <row r="258" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A258" s="31" t="s">
+      <c r="A258" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B258" s="18">
         <v>55450</v>
       </c>
       <c r="C258" s="18">
         <v>115636</v>
       </c>
-      <c r="D258" s="33">
+      <c r="D258" s="30">
         <v>170766</v>
       </c>
-      <c r="E258" s="33">
+      <c r="E258" s="30">
         <v>226941</v>
       </c>
-      <c r="F258" s="26"/>
-[...6 lines deleted...]
-      <c r="M258" s="26"/>
+      <c r="F258" s="39">
+        <v>269971</v>
+      </c>
+      <c r="G258" s="23"/>
+      <c r="H258" s="23"/>
+      <c r="I258" s="23"/>
+      <c r="J258" s="23"/>
+      <c r="K258" s="23"/>
+      <c r="L258" s="23"/>
+      <c r="M258" s="23"/>
     </row>
     <row r="259" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A259" s="31" t="s">
+      <c r="A259" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B259" s="18">
         <v>6263</v>
       </c>
       <c r="C259" s="18">
         <v>12962</v>
       </c>
-      <c r="D259" s="33">
+      <c r="D259" s="30">
         <v>19660</v>
       </c>
-      <c r="E259" s="33">
+      <c r="E259" s="30">
         <v>26359</v>
       </c>
-      <c r="F259" s="26"/>
-[...6 lines deleted...]
-      <c r="M259" s="26"/>
+      <c r="F259" s="39">
+        <v>32840</v>
+      </c>
+      <c r="G259" s="23"/>
+      <c r="H259" s="23"/>
+      <c r="I259" s="23"/>
+      <c r="J259" s="23"/>
+      <c r="K259" s="23"/>
+      <c r="L259" s="23"/>
+      <c r="M259" s="23"/>
     </row>
     <row r="260" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A260" s="31" t="s">
+      <c r="A260" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B260" s="18">
         <v>11150</v>
       </c>
       <c r="C260" s="18">
         <v>28234</v>
       </c>
-      <c r="D260" s="33">
+      <c r="D260" s="30">
         <v>45318</v>
       </c>
-      <c r="E260" s="33">
+      <c r="E260" s="30">
         <v>62401</v>
       </c>
-      <c r="F260" s="26"/>
-[...6 lines deleted...]
-      <c r="M260" s="26"/>
+      <c r="F260" s="39">
+        <v>76208</v>
+      </c>
+      <c r="G260" s="23"/>
+      <c r="H260" s="23"/>
+      <c r="I260" s="23"/>
+      <c r="J260" s="23"/>
+      <c r="K260" s="23"/>
+      <c r="L260" s="23"/>
+      <c r="M260" s="23"/>
     </row>
     <row r="261" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A261" s="31" t="s">
+      <c r="A261" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B261" s="18">
         <v>42511</v>
       </c>
       <c r="C261" s="18">
         <v>83423</v>
       </c>
-      <c r="D261" s="33">
+      <c r="D261" s="30">
         <v>126204</v>
       </c>
-      <c r="E261" s="33">
+      <c r="E261" s="30">
         <v>170636</v>
       </c>
-      <c r="F261" s="26"/>
-[...6 lines deleted...]
-      <c r="M261" s="26"/>
+      <c r="F261" s="39">
+        <v>215099</v>
+      </c>
+      <c r="G261" s="23"/>
+      <c r="H261" s="23"/>
+      <c r="I261" s="23"/>
+      <c r="J261" s="23"/>
+      <c r="K261" s="23"/>
+      <c r="L261" s="23"/>
+      <c r="M261" s="23"/>
     </row>
     <row r="262" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A262" s="31" t="s">
+      <c r="A262" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B262" s="18">
         <v>19776</v>
       </c>
       <c r="C262" s="18">
         <v>61333</v>
       </c>
-      <c r="D262" s="33">
+      <c r="D262" s="30">
         <v>91973</v>
       </c>
-      <c r="E262" s="33">
+      <c r="E262" s="30">
         <v>133942</v>
       </c>
-      <c r="F262" s="26"/>
-[...6 lines deleted...]
-      <c r="M262" s="26"/>
+      <c r="F262" s="39">
+        <v>164224</v>
+      </c>
+      <c r="G262" s="23"/>
+      <c r="H262" s="23"/>
+      <c r="I262" s="23"/>
+      <c r="J262" s="23"/>
+      <c r="K262" s="23"/>
+      <c r="L262" s="23"/>
+      <c r="M262" s="23"/>
     </row>
     <row r="263" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A263" s="31" t="s">
+      <c r="A263" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B263" s="18">
         <v>12149</v>
       </c>
       <c r="C263" s="18">
         <v>35030</v>
       </c>
-      <c r="D263" s="33">
+      <c r="D263" s="30">
         <v>57912</v>
       </c>
-      <c r="E263" s="33">
+      <c r="E263" s="30">
         <v>80793</v>
       </c>
-      <c r="F263" s="26"/>
-[...6 lines deleted...]
-      <c r="M263" s="26"/>
+      <c r="F263" s="39">
+        <v>92015</v>
+      </c>
+      <c r="G263" s="23"/>
+      <c r="H263" s="23"/>
+      <c r="I263" s="23"/>
+      <c r="J263" s="23"/>
+      <c r="K263" s="23"/>
+      <c r="L263" s="23"/>
+      <c r="M263" s="23"/>
     </row>
     <row r="264" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A264" s="29" t="s">
+      <c r="A264" s="26" t="s">
         <v>48</v>
       </c>
       <c r="B264" s="18">
         <v>329140</v>
       </c>
       <c r="C264" s="18">
         <v>828317</v>
       </c>
-      <c r="D264" s="33">
+      <c r="D264" s="30">
         <v>1242787</v>
       </c>
-      <c r="E264" s="33">
+      <c r="E264" s="30">
         <v>1656217</v>
       </c>
-      <c r="F264" s="26"/>
-[...6 lines deleted...]
-      <c r="M264" s="26"/>
+      <c r="F264" s="39">
+        <v>2259612</v>
+      </c>
+      <c r="G264" s="23"/>
+      <c r="H264" s="23"/>
+      <c r="I264" s="23"/>
+      <c r="J264" s="23"/>
+      <c r="K264" s="23"/>
+      <c r="L264" s="23"/>
+      <c r="M264" s="23"/>
     </row>
     <row r="265" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A265" s="31" t="s">
+      <c r="A265" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B265" s="18">
         <v>267645</v>
       </c>
       <c r="C265" s="18">
         <v>699312</v>
       </c>
-      <c r="D265" s="33">
+      <c r="D265" s="30">
         <v>1047770</v>
       </c>
-      <c r="E265" s="33">
+      <c r="E265" s="30">
         <v>1399515</v>
       </c>
-      <c r="F265" s="26"/>
-[...6 lines deleted...]
-      <c r="M265" s="26"/>
+      <c r="F265" s="39">
+        <v>1933909</v>
+      </c>
+      <c r="G265" s="23"/>
+      <c r="H265" s="23"/>
+      <c r="I265" s="23"/>
+      <c r="J265" s="23"/>
+      <c r="K265" s="23"/>
+      <c r="L265" s="23"/>
+      <c r="M265" s="23"/>
     </row>
     <row r="266" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A266" s="31" t="s">
+      <c r="A266" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B266" s="18">
         <v>7873</v>
       </c>
       <c r="C266" s="18">
         <v>14986</v>
       </c>
-      <c r="D266" s="33">
+      <c r="D266" s="30">
         <v>22004</v>
       </c>
-      <c r="E266" s="33">
+      <c r="E266" s="30">
         <v>35192</v>
       </c>
-      <c r="F266" s="26"/>
-[...6 lines deleted...]
-      <c r="M266" s="26"/>
+      <c r="F266" s="39">
+        <v>47183</v>
+      </c>
+      <c r="G266" s="23"/>
+      <c r="H266" s="23"/>
+      <c r="I266" s="23"/>
+      <c r="J266" s="23"/>
+      <c r="K266" s="23"/>
+      <c r="L266" s="23"/>
+      <c r="M266" s="23"/>
     </row>
     <row r="267" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A267" s="31" t="s">
+      <c r="A267" s="28" t="s">
         <v>6</v>
       </c>
       <c r="B267" s="18">
         <v>217</v>
       </c>
       <c r="C267" s="18">
         <v>434</v>
       </c>
-      <c r="D267" s="33">
+      <c r="D267" s="30">
         <v>651</v>
       </c>
-      <c r="E267" s="33">
+      <c r="E267" s="30">
         <v>868</v>
       </c>
-      <c r="F267" s="26"/>
-[...6 lines deleted...]
-      <c r="M267" s="26"/>
+      <c r="F267" s="39">
+        <v>1085</v>
+      </c>
+      <c r="G267" s="23"/>
+      <c r="H267" s="23"/>
+      <c r="I267" s="23"/>
+      <c r="J267" s="23"/>
+      <c r="K267" s="23"/>
+      <c r="L267" s="23"/>
+      <c r="M267" s="23"/>
     </row>
     <row r="268" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A268" s="31" t="s">
+      <c r="A268" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B268" s="18">
         <v>28</v>
       </c>
       <c r="C268" s="18">
         <v>56</v>
       </c>
-      <c r="D268" s="33">
+      <c r="D268" s="30">
         <v>84</v>
       </c>
-      <c r="E268" s="33">
+      <c r="E268" s="30">
         <v>112</v>
       </c>
-      <c r="F268" s="26"/>
-[...6 lines deleted...]
-      <c r="M268" s="26"/>
+      <c r="F268" s="38">
+        <v>140</v>
+      </c>
+      <c r="G268" s="23"/>
+      <c r="H268" s="23"/>
+      <c r="I268" s="23"/>
+      <c r="J268" s="23"/>
+      <c r="K268" s="23"/>
+      <c r="L268" s="23"/>
+      <c r="M268" s="23"/>
     </row>
     <row r="269" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A269" s="31" t="s">
+      <c r="A269" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B269" s="18">
         <v>1614</v>
       </c>
       <c r="C269" s="18">
         <v>3200</v>
       </c>
-      <c r="D269" s="33">
+      <c r="D269" s="30">
         <v>4785</v>
       </c>
-      <c r="E269" s="33">
+      <c r="E269" s="30">
         <v>6370</v>
       </c>
-      <c r="F269" s="26"/>
-[...6 lines deleted...]
-      <c r="M269" s="26"/>
+      <c r="F269" s="39">
+        <v>8151</v>
+      </c>
+      <c r="G269" s="23"/>
+      <c r="H269" s="23"/>
+      <c r="I269" s="23"/>
+      <c r="J269" s="23"/>
+      <c r="K269" s="23"/>
+      <c r="L269" s="23"/>
+      <c r="M269" s="23"/>
     </row>
     <row r="270" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A270" s="31" t="s">
+      <c r="A270" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B270" s="18">
         <v>398</v>
       </c>
       <c r="C270" s="18">
         <v>1177</v>
       </c>
-      <c r="D270" s="33">
+      <c r="D270" s="30">
         <v>1956</v>
       </c>
-      <c r="E270" s="33">
+      <c r="E270" s="30">
         <v>2736</v>
       </c>
-      <c r="F270" s="26"/>
-[...6 lines deleted...]
-      <c r="M270" s="26"/>
+      <c r="F270" s="39">
+        <v>3113</v>
+      </c>
+      <c r="G270" s="23"/>
+      <c r="H270" s="23"/>
+      <c r="I270" s="23"/>
+      <c r="J270" s="23"/>
+      <c r="K270" s="23"/>
+      <c r="L270" s="23"/>
+      <c r="M270" s="23"/>
     </row>
     <row r="271" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A271" s="31" t="s">
+      <c r="A271" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B271" s="18">
         <v>975</v>
       </c>
       <c r="C271" s="18">
         <v>2144</v>
       </c>
-      <c r="D271" s="33">
+      <c r="D271" s="30">
         <v>3312</v>
       </c>
-      <c r="E271" s="33">
+      <c r="E271" s="30">
         <v>4481</v>
       </c>
-      <c r="F271" s="26"/>
-[...6 lines deleted...]
-      <c r="M271" s="26"/>
+      <c r="F271" s="39">
+        <v>5561</v>
+      </c>
+      <c r="G271" s="23"/>
+      <c r="H271" s="23"/>
+      <c r="I271" s="23"/>
+      <c r="J271" s="23"/>
+      <c r="K271" s="23"/>
+      <c r="L271" s="23"/>
+      <c r="M271" s="23"/>
     </row>
     <row r="272" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A272" s="31" t="s">
+      <c r="A272" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B272" s="18">
         <v>19578</v>
       </c>
       <c r="C272" s="18">
         <v>43346</v>
       </c>
-      <c r="D272" s="33">
+      <c r="D272" s="30">
         <v>66943</v>
       </c>
-      <c r="E272" s="33">
+      <c r="E272" s="30">
         <v>88854</v>
       </c>
-      <c r="F272" s="26"/>
-[...9 lines deleted...]
-      <c r="A273" s="29" t="s">
+      <c r="F272" s="39">
+        <v>119874</v>
+      </c>
+      <c r="G272" s="23"/>
+      <c r="H272" s="23"/>
+      <c r="I272" s="23"/>
+      <c r="J272" s="23"/>
+      <c r="K272" s="23"/>
+      <c r="L272" s="23"/>
+      <c r="M272" s="23"/>
+    </row>
+    <row r="273" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A273" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B273" s="18">
         <v>500</v>
       </c>
       <c r="C273" s="18">
         <v>1000</v>
       </c>
-      <c r="D273" s="33">
+      <c r="D273" s="30">
         <v>1500</v>
       </c>
-      <c r="E273" s="33">
+      <c r="E273" s="30">
         <v>2000</v>
       </c>
-      <c r="F273" s="26"/>
-[...9 lines deleted...]
-      <c r="A274" s="31" t="s">
+      <c r="F273" s="39">
+        <v>2500</v>
+      </c>
+      <c r="G273" s="23"/>
+      <c r="H273" s="23"/>
+      <c r="I273" s="23"/>
+      <c r="J273" s="23"/>
+      <c r="K273" s="23"/>
+      <c r="L273" s="23"/>
+      <c r="M273" s="23"/>
+    </row>
+    <row r="274" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A274" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B274" s="18">
         <v>1500</v>
       </c>
       <c r="C274" s="18">
         <v>3319</v>
       </c>
-      <c r="D274" s="33">
+      <c r="D274" s="30">
         <v>5138</v>
       </c>
-      <c r="E274" s="33">
+      <c r="E274" s="30">
         <v>6957</v>
       </c>
-      <c r="F274" s="26"/>
-[...9 lines deleted...]
-      <c r="A275" s="31" t="s">
+      <c r="F274" s="39">
+        <v>8751</v>
+      </c>
+      <c r="G274" s="23"/>
+      <c r="H274" s="23"/>
+      <c r="I274" s="23"/>
+      <c r="J274" s="23"/>
+      <c r="K274" s="23"/>
+      <c r="L274" s="23"/>
+      <c r="M274" s="23"/>
+    </row>
+    <row r="275" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A275" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B275" s="18">
         <v>25213</v>
       </c>
       <c r="C275" s="18">
         <v>52145</v>
       </c>
-      <c r="D275" s="33">
+      <c r="D275" s="30">
         <v>77846</v>
       </c>
-      <c r="E275" s="33">
+      <c r="E275" s="30">
         <v>94736</v>
       </c>
-      <c r="F275" s="26"/>
-[...9 lines deleted...]
-      <c r="A276" s="31" t="s">
+      <c r="F275" s="39">
+        <v>111350</v>
+      </c>
+      <c r="G275" s="23"/>
+      <c r="H275" s="23"/>
+      <c r="I275" s="23"/>
+      <c r="J275" s="23"/>
+      <c r="K275" s="23"/>
+      <c r="L275" s="23"/>
+      <c r="M275" s="23"/>
+    </row>
+    <row r="276" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A276" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B276" s="18">
         <v>3600</v>
       </c>
       <c r="C276" s="18">
         <v>7200</v>
       </c>
-      <c r="D276" s="33">
+      <c r="D276" s="30">
         <v>10800</v>
       </c>
-      <c r="E276" s="33">
+      <c r="E276" s="30">
         <v>14400</v>
       </c>
-      <c r="F276" s="26"/>
-[...9 lines deleted...]
-      <c r="A277" s="29" t="s">
+      <c r="F276" s="39">
+        <v>18000</v>
+      </c>
+      <c r="G276" s="23"/>
+      <c r="H276" s="23"/>
+      <c r="I276" s="23"/>
+      <c r="J276" s="23"/>
+      <c r="K276" s="23"/>
+      <c r="L276" s="23"/>
+      <c r="M276" s="23"/>
+    </row>
+    <row r="277" spans="1:13" ht="45" x14ac:dyDescent="0.2">
+      <c r="A277" s="26" t="s">
         <v>49</v>
       </c>
       <c r="B277" s="18">
         <v>679562</v>
       </c>
       <c r="C277" s="18">
         <v>1696876</v>
       </c>
-      <c r="D277" s="33">
+      <c r="D277" s="30">
         <v>2658189</v>
       </c>
-      <c r="E277" s="33">
+      <c r="E277" s="30">
         <v>3644531</v>
       </c>
-      <c r="F277" s="26"/>
-[...9 lines deleted...]
-      <c r="A278" s="31" t="s">
+      <c r="F277" s="39">
+        <v>4332772</v>
+      </c>
+      <c r="G277" s="23"/>
+      <c r="H277" s="23"/>
+      <c r="I277" s="23"/>
+      <c r="J277" s="23"/>
+      <c r="K277" s="23"/>
+      <c r="L277" s="23"/>
+      <c r="M277" s="23"/>
+    </row>
+    <row r="278" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A278" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B278" s="18">
         <v>561247</v>
       </c>
       <c r="C278" s="18">
         <v>1223138</v>
       </c>
-      <c r="D278" s="33">
+      <c r="D278" s="30">
         <v>1829342</v>
       </c>
-      <c r="E278" s="33">
+      <c r="E278" s="30">
         <v>2458796</v>
       </c>
-      <c r="F278" s="26"/>
-[...9 lines deleted...]
-      <c r="A279" s="31" t="s">
+      <c r="F278" s="39">
+        <v>2936584</v>
+      </c>
+      <c r="G278" s="23"/>
+      <c r="H278" s="23"/>
+      <c r="I278" s="23"/>
+      <c r="J278" s="23"/>
+      <c r="K278" s="23"/>
+      <c r="L278" s="23"/>
+      <c r="M278" s="23"/>
+    </row>
+    <row r="279" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A279" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B279" s="18">
         <v>833</v>
       </c>
       <c r="C279" s="18">
         <v>1666</v>
       </c>
-      <c r="D279" s="33">
+      <c r="D279" s="30">
         <v>2499</v>
       </c>
-      <c r="E279" s="33">
+      <c r="E279" s="30">
         <v>3332</v>
       </c>
-      <c r="F279" s="26"/>
-[...9 lines deleted...]
-      <c r="A280" s="31" t="s">
+      <c r="F279" s="39">
+        <v>4165</v>
+      </c>
+      <c r="G279" s="23"/>
+      <c r="H279" s="23"/>
+      <c r="I279" s="23"/>
+      <c r="J279" s="23"/>
+      <c r="K279" s="23"/>
+      <c r="L279" s="23"/>
+      <c r="M279" s="23"/>
+    </row>
+    <row r="280" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A280" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B280" s="18">
         <v>21834</v>
       </c>
       <c r="C280" s="18">
         <v>62301</v>
       </c>
-      <c r="D280" s="33">
+      <c r="D280" s="30">
         <v>102768</v>
       </c>
-      <c r="E280" s="33">
+      <c r="E280" s="30">
         <v>143235</v>
       </c>
-      <c r="F280" s="26"/>
-[...9 lines deleted...]
-      <c r="A281" s="31" t="s">
+      <c r="F280" s="39">
+        <v>225602</v>
+      </c>
+      <c r="G280" s="23"/>
+      <c r="H280" s="23"/>
+      <c r="I280" s="23"/>
+      <c r="J280" s="23"/>
+      <c r="K280" s="23"/>
+      <c r="L280" s="23"/>
+      <c r="M280" s="23"/>
+    </row>
+    <row r="281" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A281" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B281" s="18">
         <v>1167</v>
       </c>
       <c r="C281" s="18">
         <v>2334</v>
       </c>
-      <c r="D281" s="33">
+      <c r="D281" s="30">
         <v>3501</v>
       </c>
-      <c r="E281" s="33">
+      <c r="E281" s="30">
         <v>4668</v>
       </c>
-      <c r="F281" s="26"/>
-[...9 lines deleted...]
-      <c r="A282" s="31" t="s">
+      <c r="F281" s="39">
+        <v>5835</v>
+      </c>
+      <c r="G281" s="23"/>
+      <c r="H281" s="23"/>
+      <c r="I281" s="23"/>
+      <c r="J281" s="23"/>
+      <c r="K281" s="23"/>
+      <c r="L281" s="23"/>
+      <c r="M281" s="23"/>
+    </row>
+    <row r="282" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A282" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B282" s="18">
         <v>268</v>
       </c>
       <c r="C282" s="18">
         <v>536</v>
       </c>
-      <c r="D282" s="33">
+      <c r="D282" s="30">
         <v>804</v>
       </c>
-      <c r="E282" s="33">
+      <c r="E282" s="30">
         <v>1072</v>
       </c>
-      <c r="F282" s="26"/>
-[...9 lines deleted...]
-      <c r="A283" s="31" t="s">
+      <c r="F282" s="39">
+        <v>1340</v>
+      </c>
+      <c r="G282" s="23"/>
+      <c r="H282" s="23"/>
+      <c r="I282" s="23"/>
+      <c r="J282" s="23"/>
+      <c r="K282" s="23"/>
+      <c r="L282" s="23"/>
+      <c r="M282" s="23"/>
+    </row>
+    <row r="283" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A283" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B283" s="18">
         <v>44265</v>
       </c>
       <c r="C283" s="18">
         <v>239027</v>
       </c>
-      <c r="D283" s="33">
+      <c r="D283" s="30">
         <v>433473</v>
       </c>
-      <c r="E283" s="33">
+      <c r="E283" s="30">
         <v>629699</v>
       </c>
-      <c r="F283" s="26"/>
-[...9 lines deleted...]
-      <c r="A284" s="31" t="s">
+      <c r="F283" s="39">
+        <v>706363</v>
+      </c>
+      <c r="G283" s="23"/>
+      <c r="H283" s="23"/>
+      <c r="I283" s="23"/>
+      <c r="J283" s="23"/>
+      <c r="K283" s="23"/>
+      <c r="L283" s="23"/>
+      <c r="M283" s="23"/>
+    </row>
+    <row r="284" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A284" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B284" s="18">
         <v>37769</v>
       </c>
       <c r="C284" s="18">
         <v>116235</v>
       </c>
-      <c r="D284" s="33">
+      <c r="D284" s="30">
         <v>194701</v>
       </c>
-      <c r="E284" s="33">
+      <c r="E284" s="30">
         <v>273167</v>
       </c>
-      <c r="F284" s="26"/>
-[...9 lines deleted...]
-      <c r="A285" s="31" t="s">
+      <c r="F284" s="39">
+        <v>308967</v>
+      </c>
+      <c r="G284" s="23"/>
+      <c r="H284" s="23"/>
+      <c r="I284" s="23"/>
+      <c r="J284" s="23"/>
+      <c r="K284" s="23"/>
+      <c r="L284" s="23"/>
+      <c r="M284" s="23"/>
+    </row>
+    <row r="285" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A285" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B285" s="18">
         <v>7202</v>
       </c>
       <c r="C285" s="18">
         <v>21742</v>
       </c>
-      <c r="D285" s="33">
+      <c r="D285" s="30">
         <v>36282</v>
       </c>
-      <c r="E285" s="33">
+      <c r="E285" s="30">
         <v>50823</v>
       </c>
-      <c r="F285" s="26"/>
-[...9 lines deleted...]
-      <c r="A286" s="31" t="s">
+      <c r="F285" s="39">
+        <v>60670</v>
+      </c>
+      <c r="G285" s="23"/>
+      <c r="H285" s="23"/>
+      <c r="I285" s="23"/>
+      <c r="J285" s="23"/>
+      <c r="K285" s="23"/>
+      <c r="L285" s="23"/>
+      <c r="M285" s="23"/>
+    </row>
+    <row r="286" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A286" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B286" s="18">
         <v>4976</v>
       </c>
       <c r="C286" s="18">
         <v>29896</v>
       </c>
-      <c r="D286" s="33">
+      <c r="D286" s="30">
         <v>54816</v>
       </c>
-      <c r="E286" s="33">
+      <c r="E286" s="30">
         <v>79735</v>
       </c>
-      <c r="F286" s="26"/>
-[...24 lines deleted...]
-      <c r="A288" s="49" t="s">
+      <c r="F286" s="39">
+        <v>83242</v>
+      </c>
+      <c r="G286" s="23"/>
+      <c r="H286" s="23"/>
+      <c r="I286" s="23"/>
+      <c r="J286" s="23"/>
+      <c r="K286" s="23"/>
+      <c r="L286" s="23"/>
+      <c r="M286" s="23"/>
+    </row>
+    <row r="287" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A287" s="32"/>
+      <c r="B287" s="33"/>
+      <c r="C287" s="33"/>
+      <c r="D287" s="34"/>
+      <c r="E287" s="35"/>
+      <c r="F287" s="35"/>
+      <c r="G287" s="35"/>
+      <c r="H287" s="35"/>
+      <c r="I287" s="35"/>
+      <c r="J287" s="35"/>
+      <c r="K287" s="35"/>
+      <c r="L287" s="35"/>
+      <c r="M287" s="35"/>
+    </row>
+    <row r="288" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A288" s="46" t="s">
+        <v>65</v>
+      </c>
+      <c r="B288" s="46"/>
+      <c r="C288" s="46"/>
+      <c r="D288" s="46"/>
+      <c r="E288" s="46"/>
+      <c r="F288" s="46"/>
+      <c r="G288" s="46"/>
+      <c r="H288" s="46"/>
+      <c r="I288" s="46"/>
+      <c r="J288" s="46"/>
+      <c r="K288" s="46"/>
+      <c r="L288" s="46"/>
+      <c r="M288" s="46"/>
+    </row>
+    <row r="289" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A289" s="47" t="s">
         <v>66</v>
       </c>
-      <c r="B288" s="49"/>
-[...14 lines deleted...]
-      <c r="A289" s="50" t="s">
+      <c r="B289" s="47"/>
+      <c r="C289" s="47"/>
+      <c r="D289" s="47"/>
+      <c r="E289" s="47"/>
+      <c r="F289" s="47"/>
+      <c r="G289" s="47"/>
+      <c r="H289" s="47"/>
+      <c r="I289" s="47"/>
+      <c r="J289" s="47"/>
+      <c r="K289" s="47"/>
+      <c r="L289" s="47"/>
+      <c r="M289" s="47"/>
+    </row>
+    <row r="290" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A290" s="48" t="s">
         <v>67</v>
       </c>
-      <c r="B289" s="50"/>
-[...14 lines deleted...]
-      <c r="A290" s="51" t="s">
+      <c r="B290" s="48"/>
+      <c r="C290" s="48"/>
+      <c r="D290" s="48"/>
+      <c r="E290" s="48"/>
+      <c r="F290" s="48"/>
+      <c r="G290" s="48"/>
+      <c r="H290" s="48"/>
+      <c r="I290" s="48"/>
+      <c r="J290" s="48"/>
+      <c r="K290" s="48"/>
+      <c r="L290" s="48"/>
+      <c r="M290" s="48"/>
+    </row>
+    <row r="291" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A291" s="52" t="s">
         <v>68</v>
       </c>
-      <c r="B290" s="51"/>
-[...65 lines deleted...]
-    <row r="294" spans="1:15" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B291" s="53"/>
+      <c r="C291" s="55"/>
+      <c r="D291" s="53"/>
+      <c r="E291" s="54"/>
+      <c r="F291" s="53"/>
+      <c r="G291" s="53"/>
+      <c r="H291" s="53"/>
+      <c r="I291" s="55"/>
+      <c r="J291" s="53"/>
+      <c r="K291" s="51"/>
+      <c r="L291" s="51"/>
+      <c r="M291" s="51"/>
+    </row>
+    <row r="292" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A292" s="41"/>
+      <c r="B292" s="41"/>
+      <c r="C292" s="41"/>
+      <c r="D292" s="41"/>
+      <c r="E292" s="41"/>
+      <c r="F292" s="41"/>
+      <c r="G292" s="41"/>
+      <c r="H292" s="41"/>
+      <c r="I292" s="41"/>
+      <c r="J292" s="41"/>
+      <c r="K292" s="41"/>
+      <c r="L292" s="41"/>
+      <c r="M292" s="41"/>
+    </row>
+    <row r="293" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A293" s="42"/>
+      <c r="B293" s="42"/>
+      <c r="C293" s="42"/>
+      <c r="D293" s="42"/>
+      <c r="E293" s="42"/>
+      <c r="F293" s="42"/>
+      <c r="G293" s="42"/>
+      <c r="H293" s="42"/>
+      <c r="I293" s="42"/>
+      <c r="J293" s="42"/>
+      <c r="K293" s="42"/>
+      <c r="L293" s="42"/>
+      <c r="M293" s="42"/>
+    </row>
+    <row r="294" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A294" s="3"/>
       <c r="B294" s="4"/>
       <c r="C294" s="4"/>
       <c r="D294" s="4"/>
       <c r="E294" s="2"/>
       <c r="F294" s="5"/>
       <c r="G294" s="6"/>
       <c r="H294" s="2"/>
       <c r="I294" s="2"/>
       <c r="J294" s="2"/>
       <c r="K294" s="2"/>
       <c r="L294" s="2"/>
       <c r="M294" s="2"/>
-      <c r="O294" s="25"/>
-[...1 lines deleted...]
-    <row r="295" spans="1:15" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="295" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A295" s="3"/>
       <c r="B295" s="4"/>
       <c r="C295" s="4"/>
       <c r="D295" s="4"/>
       <c r="E295" s="2"/>
       <c r="F295" s="5"/>
       <c r="G295" s="6"/>
       <c r="H295" s="2"/>
       <c r="I295" s="2"/>
       <c r="J295" s="2"/>
       <c r="K295" s="2"/>
       <c r="L295" s="2"/>
       <c r="M295" s="2"/>
-      <c r="O295" s="25"/>
-[...23 lines deleted...]
-      <c r="O308" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A292:M292"/>
     <mergeCell ref="A293:M293"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A288:M288"/>
     <mergeCell ref="A289:M289"/>
     <mergeCell ref="A290:M290"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E35F794-2E8E-439B-B1F9-2C6065A25C9A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7229808-F1C2-4C8A-85D4-838C64497C9C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF6FB9CB-8533-496A-8CCD-21785F74F78D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...12 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>