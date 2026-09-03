--- v1 (2026-07-04)
+++ v2 (2026-09-03)
@@ -1,73 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="21425"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="21425"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kaldibaeva\Desktop\2026\06 июнь\Динамика  за май\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kaldibaeva\Desktop\2026\07 июль\Динамика за июль-2026 год\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{95E387E6-AA8C-4F77-BF83-D7F2DB606B85}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{19E1A58B-4034-480F-A1BD-3EA5619537D4}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="6675" yWindow="1590" windowWidth="21435" windowHeight="16200" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="810" yWindow="-120" windowWidth="28110" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="4" r:id="rId1"/>
+    <sheet name="Әдіснама" sheetId="5" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
+    <sheet name="2026" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$A$6:$F$289</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2026'!$A$6:$F$289</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="396" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="471" uniqueCount="108">
   <si>
     <t>х</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Х</t>
   </si>
   <si>
     <t xml:space="preserve">  Өнеркәсіп</t>
   </si>
   <si>
     <t>Ақтөбе қаласы</t>
   </si>
   <si>
     <t>Алға</t>
   </si>
   <si>
     <t>Әйтеке би</t>
   </si>
   <si>
     <t>Байғанин</t>
   </si>
   <si>
@@ -223,466 +227,673 @@
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>2026 жылғы Ақтөбе облысының өңірлері бөлінісінде экономикалық қызмет түрлері бойынша өнеркәсіптік өндірістің көлемі*</t>
   </si>
   <si>
     <t>мың. теңге</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>Жиһаз өңдіру</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
-    <t>"-" - жедел ақпарат</t>
+    <t>қаңтар-қазан</t>
   </si>
   <si>
-    <t>"х" - құпия ақпарат</t>
+    <t>Статистикалық көрсеткіш коды</t>
   </si>
   <si>
-    <t>*-D 004 " Үй шаруашылықтарының табыстары мен шығыстары бойынша тоқсан сайынғы сұраунама"  статистиқалық байқауында уй шаруашылықтарының көлемін аудандар бойынша бөлу көзделмеген</t>
+    <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
-    <t>қаңтар-қазан</t>
+    <t>ҚР өңірлері бөлінісінде ЭҚТ бойынша өнеркәсіптік өндірістің көлемі</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>мың.теңге</t>
+  </si>
+  <si>
+    <t>ПИК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>құндық көріністегі өнеркәсіптік өнім (тауар, қызмет) өндірісінің көлемі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>2009 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>тапсырыс бойынша орындалған өндірістік сипаттағы жұмыстар мен қызметтерге арналған кәсіпорындардың өзі шығарған шикізаты, тапсырыс берушінің шикізаты, барлық дайын бұйымдардың (өнімдердің), жартылай фабрикаттардың құны.</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Өнеркәсіптік өнімдердің (тауарлардың, көрсетілетін қызметтердің) көрсеткіштерін қалыптастыру және жалпы шығарылымын есептеу жөніндегі әдістеме. Қазақстан Республикасы Ұлттық экономика министрлігінің cтатистика комитеті төрағасының 2017 жылғы «20» желтоқсандағы № 202 бұйрығымен бекітілді.</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Статистикалық байқау нысандары</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Жіктеуіштер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>Соңғы жаңартылған күні:</t>
+  </si>
+  <si>
+    <t>Келесі өзектендіру күні:</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>"-" Өндіріс жоқ</t>
+  </si>
+  <si>
+    <t>* - Жедел ақпарат</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/7fb/038yt1vfsqgssyg5etihp96djt5699gj.doc</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/aktobe/dynamic-tables/52/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701625?keyword=</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше:</t>
+  </si>
+  <si>
+    <t>Өнеркәсіп өндірісі және қоршаған орта статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бегеева Гулдана </t>
+  </si>
+  <si>
+    <t>+7 7132 564957</t>
+  </si>
+  <si>
+    <t>g.begeeva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
-    <numFmt numFmtId="170" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="29" x14ac:knownFonts="1">
+  <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
-[...4 lines deleted...]
-    <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color indexed="10"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <color indexed="8"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <color indexed="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...20 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="25" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="6" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="6" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFill="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="6" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="6">
-    <cellStyle name="Гиперссылка 2" xfId="3" xr:uid="{D06D7BFF-E643-4C7F-9837-DBD7AB55FFB0}"/>
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...2 lines deleted...]
-    <cellStyle name="Обычный 3 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Обычный 3 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -961,7900 +1172,9672 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/7fb/038yt1vfsqgssyg5etihp96djt5699gj.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701625?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.begeeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N295"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="M5" sqref="M5"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H5" sqref="H5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="25.85546875" style="22" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="22"/>
+    <col min="1" max="1" width="42.28515625" style="50" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="50" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="34"/>
+    <col min="257" max="257" width="42.28515625" style="34" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="34" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="34"/>
+    <col min="513" max="513" width="42.28515625" style="34" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="34" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="34"/>
+    <col min="769" max="769" width="42.28515625" style="34" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="34" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="34"/>
+    <col min="1025" max="1025" width="42.28515625" style="34" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="34" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="34"/>
+    <col min="1281" max="1281" width="42.28515625" style="34" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="34" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="34"/>
+    <col min="1537" max="1537" width="42.28515625" style="34" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="34" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="34"/>
+    <col min="1793" max="1793" width="42.28515625" style="34" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="34" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="34"/>
+    <col min="2049" max="2049" width="42.28515625" style="34" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="34" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="34"/>
+    <col min="2305" max="2305" width="42.28515625" style="34" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="34" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="34"/>
+    <col min="2561" max="2561" width="42.28515625" style="34" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="34" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="34"/>
+    <col min="2817" max="2817" width="42.28515625" style="34" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="34" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="34"/>
+    <col min="3073" max="3073" width="42.28515625" style="34" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="34" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="34"/>
+    <col min="3329" max="3329" width="42.28515625" style="34" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="34" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="34"/>
+    <col min="3585" max="3585" width="42.28515625" style="34" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="34" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="34"/>
+    <col min="3841" max="3841" width="42.28515625" style="34" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="34" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="34"/>
+    <col min="4097" max="4097" width="42.28515625" style="34" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="34" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="34"/>
+    <col min="4353" max="4353" width="42.28515625" style="34" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="34" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="34"/>
+    <col min="4609" max="4609" width="42.28515625" style="34" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="34" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="34"/>
+    <col min="4865" max="4865" width="42.28515625" style="34" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="34" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="34"/>
+    <col min="5121" max="5121" width="42.28515625" style="34" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="34" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="34"/>
+    <col min="5377" max="5377" width="42.28515625" style="34" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="34" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="34"/>
+    <col min="5633" max="5633" width="42.28515625" style="34" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="34" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="34"/>
+    <col min="5889" max="5889" width="42.28515625" style="34" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="34" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="34"/>
+    <col min="6145" max="6145" width="42.28515625" style="34" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="34" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="34"/>
+    <col min="6401" max="6401" width="42.28515625" style="34" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="34" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="34"/>
+    <col min="6657" max="6657" width="42.28515625" style="34" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="34" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="34"/>
+    <col min="6913" max="6913" width="42.28515625" style="34" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="34" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="34"/>
+    <col min="7169" max="7169" width="42.28515625" style="34" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="34" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="34"/>
+    <col min="7425" max="7425" width="42.28515625" style="34" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="34" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="34"/>
+    <col min="7681" max="7681" width="42.28515625" style="34" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="34" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="34"/>
+    <col min="7937" max="7937" width="42.28515625" style="34" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="34" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="34"/>
+    <col min="8193" max="8193" width="42.28515625" style="34" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="34" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="34"/>
+    <col min="8449" max="8449" width="42.28515625" style="34" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="34" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="34"/>
+    <col min="8705" max="8705" width="42.28515625" style="34" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="34" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="34"/>
+    <col min="8961" max="8961" width="42.28515625" style="34" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="34" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="34"/>
+    <col min="9217" max="9217" width="42.28515625" style="34" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="34" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="34"/>
+    <col min="9473" max="9473" width="42.28515625" style="34" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="34" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="34"/>
+    <col min="9729" max="9729" width="42.28515625" style="34" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="34" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="34"/>
+    <col min="9985" max="9985" width="42.28515625" style="34" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="34" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="34"/>
+    <col min="10241" max="10241" width="42.28515625" style="34" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="34" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="34"/>
+    <col min="10497" max="10497" width="42.28515625" style="34" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="34" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="34"/>
+    <col min="10753" max="10753" width="42.28515625" style="34" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="34" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="34"/>
+    <col min="11009" max="11009" width="42.28515625" style="34" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="34" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="34"/>
+    <col min="11265" max="11265" width="42.28515625" style="34" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="34" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="34"/>
+    <col min="11521" max="11521" width="42.28515625" style="34" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="34" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="34"/>
+    <col min="11777" max="11777" width="42.28515625" style="34" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="34" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="34"/>
+    <col min="12033" max="12033" width="42.28515625" style="34" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="34" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="34"/>
+    <col min="12289" max="12289" width="42.28515625" style="34" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="34" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="34"/>
+    <col min="12545" max="12545" width="42.28515625" style="34" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="34" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="34"/>
+    <col min="12801" max="12801" width="42.28515625" style="34" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="34" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="34"/>
+    <col min="13057" max="13057" width="42.28515625" style="34" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="34" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="34"/>
+    <col min="13313" max="13313" width="42.28515625" style="34" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="34" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="34"/>
+    <col min="13569" max="13569" width="42.28515625" style="34" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="34" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="34"/>
+    <col min="13825" max="13825" width="42.28515625" style="34" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="34" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="34"/>
+    <col min="14081" max="14081" width="42.28515625" style="34" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="34" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="34"/>
+    <col min="14337" max="14337" width="42.28515625" style="34" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="34" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="34"/>
+    <col min="14593" max="14593" width="42.28515625" style="34" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="34" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="34"/>
+    <col min="14849" max="14849" width="42.28515625" style="34" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="34" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="34"/>
+    <col min="15105" max="15105" width="42.28515625" style="34" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="34" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="34"/>
+    <col min="15361" max="15361" width="42.28515625" style="34" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="34" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="34"/>
+    <col min="15617" max="15617" width="42.28515625" style="34" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="34" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="34"/>
+    <col min="15873" max="15873" width="42.28515625" style="34" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="34" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="34"/>
+    <col min="16129" max="16129" width="42.28515625" style="34" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="34" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="34"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="33"/>
+      <c r="B1" s="33"/>
+    </row>
+    <row r="2" spans="1:13" s="37" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="35" t="s">
+        <v>67</v>
+      </c>
+      <c r="B2" s="36">
+        <v>15110101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="37" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="35" t="s">
+        <v>68</v>
+      </c>
+      <c r="B3" s="36" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="37" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="35" t="s">
+        <v>70</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="37" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="39" t="s">
+        <v>72</v>
+      </c>
+      <c r="B5" s="36" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="37" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="39" t="s">
+        <v>74</v>
+      </c>
+      <c r="B6" s="36" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="37" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="35" t="s">
+        <v>76</v>
+      </c>
+      <c r="B7" s="40" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="37" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="35" t="s">
+        <v>78</v>
+      </c>
+      <c r="B8" s="38" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="37" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A9" s="35" t="s">
+        <v>80</v>
+      </c>
+      <c r="B9" s="40" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="37" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="35" t="s">
+        <v>82</v>
+      </c>
+      <c r="B10" s="40" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="37" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="35" t="s">
+        <v>84</v>
+      </c>
+      <c r="B11" s="41"/>
+      <c r="M11" s="42"/>
+    </row>
+    <row r="12" spans="1:13" s="37" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="35" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12" s="68" t="s">
+        <v>86</v>
+      </c>
+      <c r="M12" s="42"/>
+    </row>
+    <row r="13" spans="1:13" s="37" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="43" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" s="69" t="s">
+        <v>99</v>
+      </c>
+      <c r="M13" s="42"/>
+    </row>
+    <row r="14" spans="1:13" s="37" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="43" t="s">
+        <v>88</v>
+      </c>
+      <c r="B14" s="69" t="s">
+        <v>100</v>
+      </c>
+      <c r="M14" s="42"/>
+    </row>
+    <row r="15" spans="1:13" s="37" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="43" t="s">
+        <v>89</v>
+      </c>
+      <c r="B15" s="69" t="s">
+        <v>101</v>
+      </c>
+      <c r="M15" s="42"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="35" t="s">
+        <v>90</v>
+      </c>
+      <c r="B16" s="44">
+        <v>46251</v>
+      </c>
+      <c r="M16" s="45"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="35" t="s">
+        <v>91</v>
+      </c>
+      <c r="B17" s="44">
+        <v>46283</v>
+      </c>
+      <c r="M17" s="46"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="B18" s="47" t="s">
+        <v>103</v>
+      </c>
+      <c r="M18" s="45"/>
+    </row>
+    <row r="19" spans="1:13" s="71" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="35" t="s">
+        <v>104</v>
+      </c>
+      <c r="B19" s="70" t="s">
+        <v>105</v>
+      </c>
+      <c r="M19" s="72"/>
+    </row>
+    <row r="20" spans="1:13" s="71" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="35" t="s">
+        <v>92</v>
+      </c>
+      <c r="B20" s="73" t="s">
+        <v>106</v>
+      </c>
+      <c r="M20" s="74"/>
+    </row>
+    <row r="21" spans="1:13" s="71" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="B21" s="75" t="s">
+        <v>107</v>
+      </c>
+      <c r="M21" s="72"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="48"/>
+      <c r="B22" s="49"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="46"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="45"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="46"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="45"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A2:A17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A37" sqref="A37"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="113.5703125" style="51" customWidth="1"/>
+    <col min="2" max="255" width="9.140625" style="51"/>
+    <col min="256" max="256" width="4.42578125" style="51" customWidth="1"/>
+    <col min="257" max="257" width="113.5703125" style="51" customWidth="1"/>
+    <col min="258" max="511" width="9.140625" style="51"/>
+    <col min="512" max="512" width="4.42578125" style="51" customWidth="1"/>
+    <col min="513" max="513" width="113.5703125" style="51" customWidth="1"/>
+    <col min="514" max="767" width="9.140625" style="51"/>
+    <col min="768" max="768" width="4.42578125" style="51" customWidth="1"/>
+    <col min="769" max="769" width="113.5703125" style="51" customWidth="1"/>
+    <col min="770" max="1023" width="9.140625" style="51"/>
+    <col min="1024" max="1024" width="4.42578125" style="51" customWidth="1"/>
+    <col min="1025" max="1025" width="113.5703125" style="51" customWidth="1"/>
+    <col min="1026" max="1279" width="9.140625" style="51"/>
+    <col min="1280" max="1280" width="4.42578125" style="51" customWidth="1"/>
+    <col min="1281" max="1281" width="113.5703125" style="51" customWidth="1"/>
+    <col min="1282" max="1535" width="9.140625" style="51"/>
+    <col min="1536" max="1536" width="4.42578125" style="51" customWidth="1"/>
+    <col min="1537" max="1537" width="113.5703125" style="51" customWidth="1"/>
+    <col min="1538" max="1791" width="9.140625" style="51"/>
+    <col min="1792" max="1792" width="4.42578125" style="51" customWidth="1"/>
+    <col min="1793" max="1793" width="113.5703125" style="51" customWidth="1"/>
+    <col min="1794" max="2047" width="9.140625" style="51"/>
+    <col min="2048" max="2048" width="4.42578125" style="51" customWidth="1"/>
+    <col min="2049" max="2049" width="113.5703125" style="51" customWidth="1"/>
+    <col min="2050" max="2303" width="9.140625" style="51"/>
+    <col min="2304" max="2304" width="4.42578125" style="51" customWidth="1"/>
+    <col min="2305" max="2305" width="113.5703125" style="51" customWidth="1"/>
+    <col min="2306" max="2559" width="9.140625" style="51"/>
+    <col min="2560" max="2560" width="4.42578125" style="51" customWidth="1"/>
+    <col min="2561" max="2561" width="113.5703125" style="51" customWidth="1"/>
+    <col min="2562" max="2815" width="9.140625" style="51"/>
+    <col min="2816" max="2816" width="4.42578125" style="51" customWidth="1"/>
+    <col min="2817" max="2817" width="113.5703125" style="51" customWidth="1"/>
+    <col min="2818" max="3071" width="9.140625" style="51"/>
+    <col min="3072" max="3072" width="4.42578125" style="51" customWidth="1"/>
+    <col min="3073" max="3073" width="113.5703125" style="51" customWidth="1"/>
+    <col min="3074" max="3327" width="9.140625" style="51"/>
+    <col min="3328" max="3328" width="4.42578125" style="51" customWidth="1"/>
+    <col min="3329" max="3329" width="113.5703125" style="51" customWidth="1"/>
+    <col min="3330" max="3583" width="9.140625" style="51"/>
+    <col min="3584" max="3584" width="4.42578125" style="51" customWidth="1"/>
+    <col min="3585" max="3585" width="113.5703125" style="51" customWidth="1"/>
+    <col min="3586" max="3839" width="9.140625" style="51"/>
+    <col min="3840" max="3840" width="4.42578125" style="51" customWidth="1"/>
+    <col min="3841" max="3841" width="113.5703125" style="51" customWidth="1"/>
+    <col min="3842" max="4095" width="9.140625" style="51"/>
+    <col min="4096" max="4096" width="4.42578125" style="51" customWidth="1"/>
+    <col min="4097" max="4097" width="113.5703125" style="51" customWidth="1"/>
+    <col min="4098" max="4351" width="9.140625" style="51"/>
+    <col min="4352" max="4352" width="4.42578125" style="51" customWidth="1"/>
+    <col min="4353" max="4353" width="113.5703125" style="51" customWidth="1"/>
+    <col min="4354" max="4607" width="9.140625" style="51"/>
+    <col min="4608" max="4608" width="4.42578125" style="51" customWidth="1"/>
+    <col min="4609" max="4609" width="113.5703125" style="51" customWidth="1"/>
+    <col min="4610" max="4863" width="9.140625" style="51"/>
+    <col min="4864" max="4864" width="4.42578125" style="51" customWidth="1"/>
+    <col min="4865" max="4865" width="113.5703125" style="51" customWidth="1"/>
+    <col min="4866" max="5119" width="9.140625" style="51"/>
+    <col min="5120" max="5120" width="4.42578125" style="51" customWidth="1"/>
+    <col min="5121" max="5121" width="113.5703125" style="51" customWidth="1"/>
+    <col min="5122" max="5375" width="9.140625" style="51"/>
+    <col min="5376" max="5376" width="4.42578125" style="51" customWidth="1"/>
+    <col min="5377" max="5377" width="113.5703125" style="51" customWidth="1"/>
+    <col min="5378" max="5631" width="9.140625" style="51"/>
+    <col min="5632" max="5632" width="4.42578125" style="51" customWidth="1"/>
+    <col min="5633" max="5633" width="113.5703125" style="51" customWidth="1"/>
+    <col min="5634" max="5887" width="9.140625" style="51"/>
+    <col min="5888" max="5888" width="4.42578125" style="51" customWidth="1"/>
+    <col min="5889" max="5889" width="113.5703125" style="51" customWidth="1"/>
+    <col min="5890" max="6143" width="9.140625" style="51"/>
+    <col min="6144" max="6144" width="4.42578125" style="51" customWidth="1"/>
+    <col min="6145" max="6145" width="113.5703125" style="51" customWidth="1"/>
+    <col min="6146" max="6399" width="9.140625" style="51"/>
+    <col min="6400" max="6400" width="4.42578125" style="51" customWidth="1"/>
+    <col min="6401" max="6401" width="113.5703125" style="51" customWidth="1"/>
+    <col min="6402" max="6655" width="9.140625" style="51"/>
+    <col min="6656" max="6656" width="4.42578125" style="51" customWidth="1"/>
+    <col min="6657" max="6657" width="113.5703125" style="51" customWidth="1"/>
+    <col min="6658" max="6911" width="9.140625" style="51"/>
+    <col min="6912" max="6912" width="4.42578125" style="51" customWidth="1"/>
+    <col min="6913" max="6913" width="113.5703125" style="51" customWidth="1"/>
+    <col min="6914" max="7167" width="9.140625" style="51"/>
+    <col min="7168" max="7168" width="4.42578125" style="51" customWidth="1"/>
+    <col min="7169" max="7169" width="113.5703125" style="51" customWidth="1"/>
+    <col min="7170" max="7423" width="9.140625" style="51"/>
+    <col min="7424" max="7424" width="4.42578125" style="51" customWidth="1"/>
+    <col min="7425" max="7425" width="113.5703125" style="51" customWidth="1"/>
+    <col min="7426" max="7679" width="9.140625" style="51"/>
+    <col min="7680" max="7680" width="4.42578125" style="51" customWidth="1"/>
+    <col min="7681" max="7681" width="113.5703125" style="51" customWidth="1"/>
+    <col min="7682" max="7935" width="9.140625" style="51"/>
+    <col min="7936" max="7936" width="4.42578125" style="51" customWidth="1"/>
+    <col min="7937" max="7937" width="113.5703125" style="51" customWidth="1"/>
+    <col min="7938" max="8191" width="9.140625" style="51"/>
+    <col min="8192" max="8192" width="4.42578125" style="51" customWidth="1"/>
+    <col min="8193" max="8193" width="113.5703125" style="51" customWidth="1"/>
+    <col min="8194" max="8447" width="9.140625" style="51"/>
+    <col min="8448" max="8448" width="4.42578125" style="51" customWidth="1"/>
+    <col min="8449" max="8449" width="113.5703125" style="51" customWidth="1"/>
+    <col min="8450" max="8703" width="9.140625" style="51"/>
+    <col min="8704" max="8704" width="4.42578125" style="51" customWidth="1"/>
+    <col min="8705" max="8705" width="113.5703125" style="51" customWidth="1"/>
+    <col min="8706" max="8959" width="9.140625" style="51"/>
+    <col min="8960" max="8960" width="4.42578125" style="51" customWidth="1"/>
+    <col min="8961" max="8961" width="113.5703125" style="51" customWidth="1"/>
+    <col min="8962" max="9215" width="9.140625" style="51"/>
+    <col min="9216" max="9216" width="4.42578125" style="51" customWidth="1"/>
+    <col min="9217" max="9217" width="113.5703125" style="51" customWidth="1"/>
+    <col min="9218" max="9471" width="9.140625" style="51"/>
+    <col min="9472" max="9472" width="4.42578125" style="51" customWidth="1"/>
+    <col min="9473" max="9473" width="113.5703125" style="51" customWidth="1"/>
+    <col min="9474" max="9727" width="9.140625" style="51"/>
+    <col min="9728" max="9728" width="4.42578125" style="51" customWidth="1"/>
+    <col min="9729" max="9729" width="113.5703125" style="51" customWidth="1"/>
+    <col min="9730" max="9983" width="9.140625" style="51"/>
+    <col min="9984" max="9984" width="4.42578125" style="51" customWidth="1"/>
+    <col min="9985" max="9985" width="113.5703125" style="51" customWidth="1"/>
+    <col min="9986" max="10239" width="9.140625" style="51"/>
+    <col min="10240" max="10240" width="4.42578125" style="51" customWidth="1"/>
+    <col min="10241" max="10241" width="113.5703125" style="51" customWidth="1"/>
+    <col min="10242" max="10495" width="9.140625" style="51"/>
+    <col min="10496" max="10496" width="4.42578125" style="51" customWidth="1"/>
+    <col min="10497" max="10497" width="113.5703125" style="51" customWidth="1"/>
+    <col min="10498" max="10751" width="9.140625" style="51"/>
+    <col min="10752" max="10752" width="4.42578125" style="51" customWidth="1"/>
+    <col min="10753" max="10753" width="113.5703125" style="51" customWidth="1"/>
+    <col min="10754" max="11007" width="9.140625" style="51"/>
+    <col min="11008" max="11008" width="4.42578125" style="51" customWidth="1"/>
+    <col min="11009" max="11009" width="113.5703125" style="51" customWidth="1"/>
+    <col min="11010" max="11263" width="9.140625" style="51"/>
+    <col min="11264" max="11264" width="4.42578125" style="51" customWidth="1"/>
+    <col min="11265" max="11265" width="113.5703125" style="51" customWidth="1"/>
+    <col min="11266" max="11519" width="9.140625" style="51"/>
+    <col min="11520" max="11520" width="4.42578125" style="51" customWidth="1"/>
+    <col min="11521" max="11521" width="113.5703125" style="51" customWidth="1"/>
+    <col min="11522" max="11775" width="9.140625" style="51"/>
+    <col min="11776" max="11776" width="4.42578125" style="51" customWidth="1"/>
+    <col min="11777" max="11777" width="113.5703125" style="51" customWidth="1"/>
+    <col min="11778" max="12031" width="9.140625" style="51"/>
+    <col min="12032" max="12032" width="4.42578125" style="51" customWidth="1"/>
+    <col min="12033" max="12033" width="113.5703125" style="51" customWidth="1"/>
+    <col min="12034" max="12287" width="9.140625" style="51"/>
+    <col min="12288" max="12288" width="4.42578125" style="51" customWidth="1"/>
+    <col min="12289" max="12289" width="113.5703125" style="51" customWidth="1"/>
+    <col min="12290" max="12543" width="9.140625" style="51"/>
+    <col min="12544" max="12544" width="4.42578125" style="51" customWidth="1"/>
+    <col min="12545" max="12545" width="113.5703125" style="51" customWidth="1"/>
+    <col min="12546" max="12799" width="9.140625" style="51"/>
+    <col min="12800" max="12800" width="4.42578125" style="51" customWidth="1"/>
+    <col min="12801" max="12801" width="113.5703125" style="51" customWidth="1"/>
+    <col min="12802" max="13055" width="9.140625" style="51"/>
+    <col min="13056" max="13056" width="4.42578125" style="51" customWidth="1"/>
+    <col min="13057" max="13057" width="113.5703125" style="51" customWidth="1"/>
+    <col min="13058" max="13311" width="9.140625" style="51"/>
+    <col min="13312" max="13312" width="4.42578125" style="51" customWidth="1"/>
+    <col min="13313" max="13313" width="113.5703125" style="51" customWidth="1"/>
+    <col min="13314" max="13567" width="9.140625" style="51"/>
+    <col min="13568" max="13568" width="4.42578125" style="51" customWidth="1"/>
+    <col min="13569" max="13569" width="113.5703125" style="51" customWidth="1"/>
+    <col min="13570" max="13823" width="9.140625" style="51"/>
+    <col min="13824" max="13824" width="4.42578125" style="51" customWidth="1"/>
+    <col min="13825" max="13825" width="113.5703125" style="51" customWidth="1"/>
+    <col min="13826" max="14079" width="9.140625" style="51"/>
+    <col min="14080" max="14080" width="4.42578125" style="51" customWidth="1"/>
+    <col min="14081" max="14081" width="113.5703125" style="51" customWidth="1"/>
+    <col min="14082" max="14335" width="9.140625" style="51"/>
+    <col min="14336" max="14336" width="4.42578125" style="51" customWidth="1"/>
+    <col min="14337" max="14337" width="113.5703125" style="51" customWidth="1"/>
+    <col min="14338" max="14591" width="9.140625" style="51"/>
+    <col min="14592" max="14592" width="4.42578125" style="51" customWidth="1"/>
+    <col min="14593" max="14593" width="113.5703125" style="51" customWidth="1"/>
+    <col min="14594" max="14847" width="9.140625" style="51"/>
+    <col min="14848" max="14848" width="4.42578125" style="51" customWidth="1"/>
+    <col min="14849" max="14849" width="113.5703125" style="51" customWidth="1"/>
+    <col min="14850" max="15103" width="9.140625" style="51"/>
+    <col min="15104" max="15104" width="4.42578125" style="51" customWidth="1"/>
+    <col min="15105" max="15105" width="113.5703125" style="51" customWidth="1"/>
+    <col min="15106" max="15359" width="9.140625" style="51"/>
+    <col min="15360" max="15360" width="4.42578125" style="51" customWidth="1"/>
+    <col min="15361" max="15361" width="113.5703125" style="51" customWidth="1"/>
+    <col min="15362" max="15615" width="9.140625" style="51"/>
+    <col min="15616" max="15616" width="4.42578125" style="51" customWidth="1"/>
+    <col min="15617" max="15617" width="113.5703125" style="51" customWidth="1"/>
+    <col min="15618" max="15871" width="9.140625" style="51"/>
+    <col min="15872" max="15872" width="4.42578125" style="51" customWidth="1"/>
+    <col min="15873" max="15873" width="113.5703125" style="51" customWidth="1"/>
+    <col min="15874" max="16127" width="9.140625" style="51"/>
+    <col min="16128" max="16128" width="4.42578125" style="51" customWidth="1"/>
+    <col min="16129" max="16129" width="113.5703125" style="51" customWidth="1"/>
+    <col min="16130" max="16384" width="9.140625" style="51"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A2" s="52"/>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A6" s="53" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A7" s="53" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A8" s="51" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A9" s="53" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A10" s="53"/>
+    </row>
+    <row r="11" spans="1:1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="54" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A12" s="53"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A17" s="55" t="s">
+        <v>98</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:N295"/>
+  <sheetViews>
+    <sheetView topLeftCell="A262" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="J299" sqref="J299"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="25.85546875" style="14" customWidth="1"/>
+    <col min="2" max="2" width="10.85546875" style="67" customWidth="1"/>
+    <col min="3" max="3" width="12.28515625" style="67" customWidth="1"/>
+    <col min="4" max="4" width="12.42578125" style="67" customWidth="1"/>
+    <col min="5" max="5" width="10.85546875" style="67" customWidth="1"/>
+    <col min="6" max="6" width="12.85546875" style="67" customWidth="1"/>
+    <col min="7" max="7" width="12.42578125" style="67" customWidth="1"/>
+    <col min="8" max="8" width="11.85546875" style="67" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="2"/>
-      <c r="F1" s="5"/>
-      <c r="G1" s="6"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="56"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
     </row>
     <row r="2" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="81" t="s">
         <v>61</v>
       </c>
-      <c r="B2" s="43"/>
-[...10 lines deleted...]
-      <c r="M2" s="43"/>
+      <c r="B2" s="81"/>
+      <c r="C2" s="81"/>
+      <c r="D2" s="81"/>
+      <c r="E2" s="81"/>
+      <c r="F2" s="81"/>
+      <c r="G2" s="81"/>
+      <c r="H2" s="81"/>
+      <c r="I2" s="81"/>
+      <c r="J2" s="81"/>
+      <c r="K2" s="81"/>
+      <c r="L2" s="81"/>
+      <c r="M2" s="81"/>
     </row>
     <row r="3" spans="1:14" s="1" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="7"/>
-[...11 lines deleted...]
-      <c r="M3" s="13" t="s">
+      <c r="A3" s="5"/>
+      <c r="B3" s="6"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="6"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="8"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="10" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="4" spans="1:14" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="44"/>
-[...12 lines deleted...]
-      <c r="N4" s="12"/>
+      <c r="A4" s="82"/>
+      <c r="B4" s="83"/>
+      <c r="C4" s="83"/>
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="83"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="83"/>
+      <c r="I4" s="83"/>
+      <c r="J4" s="83"/>
+      <c r="K4" s="83"/>
+      <c r="L4" s="83"/>
+      <c r="M4" s="83"/>
+      <c r="N4" s="9"/>
     </row>
     <row r="5" spans="1:14" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="44"/>
-      <c r="B5" s="14" t="s">
+      <c r="A5" s="82"/>
+      <c r="B5" s="11" t="s">
         <v>50</v>
       </c>
-      <c r="C5" s="14" t="s">
+      <c r="C5" s="11" t="s">
         <v>51</v>
       </c>
-      <c r="D5" s="14" t="s">
+      <c r="D5" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="E5" s="14" t="s">
+      <c r="E5" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="F5" s="15" t="s">
+      <c r="F5" s="11" t="s">
         <v>54</v>
       </c>
-      <c r="G5" s="15" t="s">
+      <c r="G5" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="H5" s="14" t="s">
+      <c r="H5" s="11" t="s">
         <v>56</v>
       </c>
-      <c r="I5" s="14" t="s">
+      <c r="I5" s="11" t="s">
         <v>57</v>
       </c>
-      <c r="J5" s="14" t="s">
+      <c r="J5" s="11" t="s">
         <v>58</v>
       </c>
-      <c r="K5" s="14" t="s">
-[...2 lines deleted...]
-      <c r="L5" s="14" t="s">
+      <c r="K5" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="L5" s="11" t="s">
         <v>59</v>
       </c>
-      <c r="M5" s="14" t="s">
+      <c r="M5" s="11" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="26" t="s">
+      <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="18">
+      <c r="B6" s="57">
         <v>239477492</v>
       </c>
-      <c r="C6" s="18">
+      <c r="C6" s="57">
         <v>470383123</v>
       </c>
-      <c r="D6" s="30">
+      <c r="D6" s="58">
         <v>726337411</v>
       </c>
-      <c r="E6" s="30">
+      <c r="E6" s="58">
         <v>984206711</v>
       </c>
-      <c r="F6" s="18">
+      <c r="F6" s="57">
         <v>1269488805</v>
       </c>
-      <c r="G6" s="21"/>
-[...5 lines deleted...]
-      <c r="M6" s="17"/>
+      <c r="G6" s="59">
+        <v>1560179686</v>
+      </c>
+      <c r="H6" s="76">
+        <v>1812333314</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="12"/>
+      <c r="L6" s="12"/>
+      <c r="M6" s="13"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A7" s="27" t="s">
+      <c r="A7" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="18">
+      <c r="B7" s="57">
         <v>86666738</v>
       </c>
-      <c r="C7" s="18">
+      <c r="C7" s="57">
         <v>171551755</v>
       </c>
-      <c r="D7" s="30">
+      <c r="D7" s="58">
         <v>264462232</v>
       </c>
-      <c r="E7" s="30">
+      <c r="E7" s="58">
         <v>349117717</v>
       </c>
-      <c r="F7" s="39">
+      <c r="F7" s="25">
         <v>441276157</v>
       </c>
-      <c r="G7" s="23"/>
-[...5 lines deleted...]
-      <c r="M7" s="23"/>
+      <c r="G7" s="26">
+        <v>563508210</v>
+      </c>
+      <c r="H7" s="76">
+        <v>622502866</v>
+      </c>
+      <c r="I7" s="15"/>
+      <c r="J7" s="15"/>
+      <c r="K7" s="15"/>
+      <c r="L7" s="15"/>
+      <c r="M7" s="15"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A8" s="27" t="s">
+      <c r="A8" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="18">
+      <c r="B8" s="57">
         <v>358827</v>
       </c>
-      <c r="C8" s="18">
+      <c r="C8" s="57">
         <v>848721</v>
       </c>
-      <c r="D8" s="30">
+      <c r="D8" s="58">
         <v>1283604</v>
       </c>
-      <c r="E8" s="30">
+      <c r="E8" s="58">
         <v>1908844</v>
       </c>
-      <c r="F8" s="39">
+      <c r="F8" s="25">
         <v>3697212</v>
       </c>
-      <c r="G8" s="23"/>
-[...5 lines deleted...]
-      <c r="M8" s="23"/>
+      <c r="G8" s="26">
+        <v>4574622</v>
+      </c>
+      <c r="H8" s="76">
+        <v>5820683</v>
+      </c>
+      <c r="I8" s="15"/>
+      <c r="J8" s="15"/>
+      <c r="K8" s="15"/>
+      <c r="L8" s="15"/>
+      <c r="M8" s="15"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A9" s="27" t="s">
+      <c r="A9" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="18">
+      <c r="B9" s="57">
         <v>5495727</v>
       </c>
-      <c r="C9" s="18">
+      <c r="C9" s="57">
         <v>9532139</v>
       </c>
-      <c r="D9" s="30">
+      <c r="D9" s="58">
         <v>14005879</v>
       </c>
-      <c r="E9" s="30">
+      <c r="E9" s="58">
         <v>17166828</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="25">
         <v>18828371</v>
       </c>
-      <c r="G9" s="23"/>
-[...5 lines deleted...]
-      <c r="M9" s="23"/>
+      <c r="G9" s="26">
+        <v>21365898</v>
+      </c>
+      <c r="H9" s="76">
+        <v>24715384</v>
+      </c>
+      <c r="I9" s="15"/>
+      <c r="J9" s="15"/>
+      <c r="K9" s="15"/>
+      <c r="L9" s="15"/>
+      <c r="M9" s="15"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A10" s="27" t="s">
+      <c r="A10" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="18">
+      <c r="B10" s="57">
         <v>17795485</v>
       </c>
-      <c r="C10" s="18">
+      <c r="C10" s="57">
         <v>33025264</v>
       </c>
-      <c r="D10" s="30">
+      <c r="D10" s="58">
         <v>49739957</v>
       </c>
-      <c r="E10" s="30">
+      <c r="E10" s="58">
         <v>70486329</v>
       </c>
-      <c r="F10" s="39">
+      <c r="F10" s="25">
         <v>95232991</v>
       </c>
-      <c r="G10" s="23"/>
-[...5 lines deleted...]
-      <c r="M10" s="23"/>
+      <c r="G10" s="26">
+        <v>112629928</v>
+      </c>
+      <c r="H10" s="76">
+        <v>129902605</v>
+      </c>
+      <c r="I10" s="15"/>
+      <c r="J10" s="15"/>
+      <c r="K10" s="15"/>
+      <c r="L10" s="15"/>
+      <c r="M10" s="15"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A11" s="27" t="s">
+      <c r="A11" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="18">
+      <c r="B11" s="57">
         <v>604451</v>
       </c>
-      <c r="C11" s="18">
+      <c r="C11" s="57">
         <v>1283212</v>
       </c>
-      <c r="D11" s="30">
+      <c r="D11" s="58">
         <v>2073370</v>
       </c>
-      <c r="E11" s="30">
+      <c r="E11" s="58">
         <v>2664163</v>
       </c>
-      <c r="F11" s="39">
+      <c r="F11" s="25">
         <v>3254961</v>
       </c>
-      <c r="G11" s="23"/>
-[...5 lines deleted...]
-      <c r="M11" s="23"/>
+      <c r="G11" s="26">
+        <v>3702398</v>
+      </c>
+      <c r="H11" s="76">
+        <v>4168920</v>
+      </c>
+      <c r="I11" s="15"/>
+      <c r="J11" s="15"/>
+      <c r="K11" s="15"/>
+      <c r="L11" s="15"/>
+      <c r="M11" s="15"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A12" s="27" t="s">
+      <c r="A12" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="18">
+      <c r="B12" s="57">
         <v>84866</v>
       </c>
-      <c r="C12" s="18">
+      <c r="C12" s="57">
         <v>207268</v>
       </c>
-      <c r="D12" s="30">
+      <c r="D12" s="58">
         <v>325559</v>
       </c>
-      <c r="E12" s="30">
+      <c r="E12" s="58">
         <v>437929</v>
       </c>
-      <c r="F12" s="39">
+      <c r="F12" s="25">
         <v>499721</v>
       </c>
-      <c r="G12" s="23"/>
-[...5 lines deleted...]
-      <c r="M12" s="23"/>
+      <c r="G12" s="26">
+        <v>555349</v>
+      </c>
+      <c r="H12" s="76">
+        <v>607563</v>
+      </c>
+      <c r="I12" s="15"/>
+      <c r="J12" s="15"/>
+      <c r="K12" s="15"/>
+      <c r="L12" s="15"/>
+      <c r="M12" s="15"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A13" s="28" t="s">
+      <c r="A13" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="49">
+      <c r="B13" s="60">
         <v>744914</v>
       </c>
-      <c r="C13" s="49">
+      <c r="C13" s="60">
         <v>1536114</v>
       </c>
-      <c r="D13" s="50">
+      <c r="D13" s="61">
         <v>2352618</v>
       </c>
-      <c r="E13" s="50">
+      <c r="E13" s="61">
         <v>3163428</v>
       </c>
-      <c r="F13" s="49">
+      <c r="F13" s="60">
         <v>4357067</v>
       </c>
-      <c r="G13" s="23"/>
-[...5 lines deleted...]
-      <c r="M13" s="23"/>
+      <c r="G13" s="26">
+        <v>5304481</v>
+      </c>
+      <c r="H13" s="76">
+        <v>6221605</v>
+      </c>
+      <c r="I13" s="15"/>
+      <c r="J13" s="15"/>
+      <c r="K13" s="15"/>
+      <c r="L13" s="15"/>
+      <c r="M13" s="15"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A14" s="27" t="s">
+      <c r="A14" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="18">
+      <c r="B14" s="57">
         <v>45148957</v>
       </c>
-      <c r="C14" s="18">
+      <c r="C14" s="57">
         <v>84993151</v>
       </c>
-      <c r="D14" s="30">
+      <c r="D14" s="58">
         <v>133590856</v>
       </c>
-      <c r="E14" s="30">
+      <c r="E14" s="58">
         <v>185393200</v>
       </c>
-      <c r="F14" s="39">
+      <c r="F14" s="25">
         <v>245986071</v>
       </c>
-      <c r="G14" s="23"/>
-[...5 lines deleted...]
-      <c r="M14" s="23"/>
+      <c r="G14" s="26">
+        <v>290017866</v>
+      </c>
+      <c r="H14" s="76">
+        <v>344410121</v>
+      </c>
+      <c r="I14" s="15"/>
+      <c r="J14" s="15"/>
+      <c r="K14" s="15"/>
+      <c r="L14" s="15"/>
+      <c r="M14" s="15"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A15" s="27" t="s">
+      <c r="A15" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="18">
+      <c r="B15" s="57">
         <v>80594</v>
       </c>
-      <c r="C15" s="18">
+      <c r="C15" s="57">
         <v>154515</v>
       </c>
-      <c r="D15" s="30">
+      <c r="D15" s="58">
         <v>224855</v>
       </c>
-      <c r="E15" s="30">
+      <c r="E15" s="58">
         <v>284403</v>
       </c>
-      <c r="F15" s="39">
+      <c r="F15" s="25">
         <v>340482</v>
       </c>
-      <c r="G15" s="23"/>
-[...5 lines deleted...]
-      <c r="M15" s="23"/>
+      <c r="G15" s="26">
+        <v>393312</v>
+      </c>
+      <c r="H15" s="76">
+        <v>456770</v>
+      </c>
+      <c r="I15" s="15"/>
+      <c r="J15" s="15"/>
+      <c r="K15" s="15"/>
+      <c r="L15" s="15"/>
+      <c r="M15" s="15"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A16" s="27" t="s">
+      <c r="A16" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="18">
+      <c r="B16" s="57">
         <v>17832108</v>
       </c>
-      <c r="C16" s="18">
+      <c r="C16" s="57">
         <v>34759258</v>
       </c>
-      <c r="D16" s="30">
+      <c r="D16" s="58">
         <v>57873825</v>
       </c>
-      <c r="E16" s="30">
+      <c r="E16" s="58">
         <v>83820165</v>
       </c>
-      <c r="F16" s="39">
+      <c r="F16" s="25">
         <v>112156394</v>
       </c>
-      <c r="G16" s="23"/>
-[...5 lines deleted...]
-      <c r="M16" s="23"/>
+      <c r="G16" s="26">
+        <v>133530509</v>
+      </c>
+      <c r="H16" s="76">
+        <v>156745804</v>
+      </c>
+      <c r="I16" s="15"/>
+      <c r="J16" s="15"/>
+      <c r="K16" s="15"/>
+      <c r="L16" s="15"/>
+      <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A17" s="27" t="s">
+      <c r="A17" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="18">
+      <c r="B17" s="57">
         <v>62783916</v>
       </c>
-      <c r="C17" s="18">
+      <c r="C17" s="57">
         <v>128123808</v>
       </c>
-      <c r="D17" s="30">
+      <c r="D17" s="58">
         <v>193411413</v>
       </c>
-      <c r="E17" s="30">
+      <c r="E17" s="58">
         <v>259978826</v>
       </c>
-      <c r="F17" s="39">
+      <c r="F17" s="25">
         <v>331467867</v>
       </c>
-      <c r="G17" s="23"/>
-[...5 lines deleted...]
-      <c r="M17" s="23"/>
+      <c r="G17" s="26">
+        <v>409581831</v>
+      </c>
+      <c r="H17" s="76">
+        <v>498518561</v>
+      </c>
+      <c r="I17" s="15"/>
+      <c r="J17" s="15"/>
+      <c r="K17" s="15"/>
+      <c r="L17" s="15"/>
+      <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A18" s="27" t="s">
+      <c r="A18" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="18">
+      <c r="B18" s="57">
         <v>1434820</v>
       </c>
-      <c r="C18" s="18">
+      <c r="C18" s="57">
         <v>3340303</v>
       </c>
-      <c r="D18" s="30">
+      <c r="D18" s="58">
         <v>5385284</v>
       </c>
-      <c r="E18" s="30">
+      <c r="E18" s="58">
         <v>7422291</v>
       </c>
-      <c r="F18" s="39">
+      <c r="F18" s="25">
         <v>9355709</v>
       </c>
-      <c r="G18" s="23"/>
-[...5 lines deleted...]
-      <c r="M18" s="23"/>
+      <c r="G18" s="26">
+        <v>11264299</v>
+      </c>
+      <c r="H18" s="76">
+        <v>13211359</v>
+      </c>
+      <c r="I18" s="15"/>
+      <c r="J18" s="15"/>
+      <c r="K18" s="15"/>
+      <c r="L18" s="15"/>
+      <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A19" s="27" t="s">
+      <c r="A19" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="18">
+      <c r="B19" s="57">
         <v>72176</v>
       </c>
-      <c r="C19" s="18">
+      <c r="C19" s="57">
         <v>271480</v>
       </c>
-      <c r="D19" s="30">
+      <c r="D19" s="58">
         <v>461293</v>
       </c>
-      <c r="E19" s="30">
+      <c r="E19" s="58">
         <v>642589</v>
       </c>
-      <c r="F19" s="39">
+      <c r="F19" s="25">
         <v>695115</v>
       </c>
-      <c r="G19" s="23"/>
-[...5 lines deleted...]
-      <c r="M19" s="23"/>
+      <c r="G19" s="26">
+        <v>746500</v>
+      </c>
+      <c r="H19" s="76">
+        <v>796590</v>
+      </c>
+      <c r="I19" s="15"/>
+      <c r="J19" s="15"/>
+      <c r="K19" s="15"/>
+      <c r="L19" s="15"/>
+      <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A20" s="26" t="s">
+      <c r="A20" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="B20" s="18">
+      <c r="B20" s="57">
         <v>136750501</v>
       </c>
-      <c r="C20" s="18">
+      <c r="C20" s="57">
         <v>263496132</v>
       </c>
-      <c r="D20" s="30">
+      <c r="D20" s="58">
         <v>407210768</v>
       </c>
-      <c r="E20" s="30">
+      <c r="E20" s="58">
         <v>562710575</v>
       </c>
-      <c r="F20" s="39">
+      <c r="F20" s="25">
         <v>728214824</v>
       </c>
-      <c r="G20" s="23"/>
-[...5 lines deleted...]
-      <c r="M20" s="23"/>
+      <c r="G20" s="26">
+        <v>876553266</v>
+      </c>
+      <c r="H20" s="76">
+        <v>1049085562</v>
+      </c>
+      <c r="I20" s="15"/>
+      <c r="J20" s="15"/>
+      <c r="K20" s="15"/>
+      <c r="L20" s="15"/>
+      <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="B21" s="18">
+      <c r="B21" s="57">
         <v>400629</v>
       </c>
-      <c r="C21" s="18">
+      <c r="C21" s="57">
         <v>1169324</v>
       </c>
-      <c r="D21" s="30">
+      <c r="D21" s="58">
         <v>1934288</v>
       </c>
-      <c r="E21" s="30">
+      <c r="E21" s="58">
         <v>2690124</v>
       </c>
-      <c r="F21" s="39">
+      <c r="F21" s="25">
         <v>3026798</v>
       </c>
-      <c r="G21" s="23"/>
-[...5 lines deleted...]
-      <c r="M21" s="23"/>
+      <c r="G21" s="26">
+        <v>3360022</v>
+      </c>
+      <c r="H21" s="76">
+        <v>3714648</v>
+      </c>
+      <c r="I21" s="15"/>
+      <c r="J21" s="15"/>
+      <c r="K21" s="15"/>
+      <c r="L21" s="15"/>
+      <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="27" t="s">
+      <c r="A22" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="18">
+      <c r="B22" s="57">
         <v>3710</v>
       </c>
-      <c r="C22" s="18">
+      <c r="C22" s="57">
         <v>69979</v>
       </c>
-      <c r="D22" s="30">
+      <c r="D22" s="58">
         <v>136247</v>
       </c>
-      <c r="E22" s="30">
+      <c r="E22" s="58">
         <v>202515</v>
       </c>
-      <c r="F22" s="39">
+      <c r="F22" s="25">
         <v>209932</v>
       </c>
-      <c r="G22" s="23"/>
-[...5 lines deleted...]
-      <c r="M22" s="23"/>
+      <c r="G22" s="26">
+        <v>217348</v>
+      </c>
+      <c r="H22" s="76">
+        <v>224972</v>
+      </c>
+      <c r="I22" s="15"/>
+      <c r="J22" s="15"/>
+      <c r="K22" s="15"/>
+      <c r="L22" s="15"/>
+      <c r="M22" s="15"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A23" s="27" t="s">
+      <c r="A23" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B23" s="18">
+      <c r="B23" s="57">
         <v>5389371</v>
       </c>
-      <c r="C23" s="18">
+      <c r="C23" s="57">
         <v>9307315</v>
       </c>
-      <c r="D23" s="30">
+      <c r="D23" s="58">
         <v>13670614</v>
       </c>
-      <c r="E23" s="30">
+      <c r="E23" s="58">
         <v>16728325</v>
       </c>
-      <c r="F23" s="39">
+      <c r="F23" s="25">
         <v>18322858</v>
       </c>
-      <c r="G23" s="23"/>
-[...5 lines deleted...]
-      <c r="M23" s="23"/>
+      <c r="G23" s="26">
+        <v>20801388</v>
+      </c>
+      <c r="H23" s="76">
+        <v>24014594</v>
+      </c>
+      <c r="I23" s="15"/>
+      <c r="J23" s="15"/>
+      <c r="K23" s="15"/>
+      <c r="L23" s="15"/>
+      <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A24" s="28" t="s">
+      <c r="A24" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B24" s="18">
+      <c r="B24" s="57">
         <v>17185511</v>
       </c>
-      <c r="C24" s="18">
+      <c r="C24" s="57">
         <v>31719679</v>
       </c>
-      <c r="D24" s="30">
+      <c r="D24" s="58">
         <v>47669905</v>
       </c>
-      <c r="E24" s="30">
+      <c r="E24" s="58">
         <v>67729152</v>
       </c>
-      <c r="F24" s="39">
+      <c r="F24" s="25">
         <v>91812804</v>
       </c>
-      <c r="G24" s="23"/>
-[...5 lines deleted...]
-      <c r="M24" s="23"/>
+      <c r="G24" s="26">
+        <v>108594583</v>
+      </c>
+      <c r="H24" s="76">
+        <v>125216307</v>
+      </c>
+      <c r="I24" s="15"/>
+      <c r="J24" s="15"/>
+      <c r="K24" s="15"/>
+      <c r="L24" s="15"/>
+      <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A25" s="27" t="s">
+      <c r="A25" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B25" s="18">
+      <c r="B25" s="57">
         <v>66778</v>
       </c>
-      <c r="C25" s="18">
+      <c r="C25" s="57">
         <v>168937</v>
       </c>
-      <c r="D25" s="30">
+      <c r="D25" s="58">
         <v>271096</v>
       </c>
-      <c r="E25" s="30">
+      <c r="E25" s="58">
         <v>373591</v>
       </c>
-      <c r="F25" s="39">
+      <c r="F25" s="25">
         <v>471540</v>
       </c>
-      <c r="G25" s="23"/>
-[...5 lines deleted...]
-      <c r="M25" s="23"/>
+      <c r="G25" s="26">
+        <v>550054</v>
+      </c>
+      <c r="H25" s="76">
+        <v>628286</v>
+      </c>
+      <c r="I25" s="15"/>
+      <c r="J25" s="15"/>
+      <c r="K25" s="15"/>
+      <c r="L25" s="15"/>
+      <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A26" s="27" t="s">
+      <c r="A26" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="18" t="s">
+      <c r="B26" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="C26" s="18" t="s">
+      <c r="C26" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="D26" s="30" t="s">
+      <c r="D26" s="58" t="s">
         <v>63</v>
       </c>
-      <c r="E26" s="30" t="s">
+      <c r="E26" s="58" t="s">
         <v>63</v>
       </c>
-      <c r="F26" s="38" t="s">
+      <c r="F26" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="G26" s="23"/>
-[...5 lines deleted...]
-      <c r="M26" s="23"/>
+      <c r="G26" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="H26" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="I26" s="15"/>
+      <c r="J26" s="15"/>
+      <c r="K26" s="15"/>
+      <c r="L26" s="15"/>
+      <c r="M26" s="15"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A27" s="27" t="s">
+      <c r="A27" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B27" s="18">
+      <c r="B27" s="57">
         <v>36904325</v>
       </c>
-      <c r="C27" s="18">
+      <c r="C27" s="57">
         <v>68643092</v>
       </c>
-      <c r="D27" s="30">
+      <c r="D27" s="58">
         <v>108783951</v>
       </c>
-      <c r="E27" s="30">
+      <c r="E27" s="58">
         <v>152415120</v>
       </c>
-      <c r="F27" s="39">
+      <c r="F27" s="25">
         <v>198085063</v>
       </c>
-      <c r="G27" s="23"/>
-[...5 lines deleted...]
-      <c r="M27" s="23"/>
+      <c r="G27" s="26">
+        <v>233586915</v>
+      </c>
+      <c r="H27" s="76">
+        <v>279014709</v>
+      </c>
+      <c r="I27" s="15"/>
+      <c r="J27" s="15"/>
+      <c r="K27" s="15"/>
+      <c r="L27" s="15"/>
+      <c r="M27" s="15"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A28" s="27" t="s">
+      <c r="A28" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B28" s="18">
+      <c r="B28" s="57">
         <v>16819769</v>
       </c>
-      <c r="C28" s="18">
+      <c r="C28" s="57">
         <v>32357246</v>
       </c>
-      <c r="D28" s="30">
+      <c r="D28" s="58">
         <v>54247100</v>
       </c>
-      <c r="E28" s="30">
+      <c r="E28" s="58">
         <v>78970878</v>
       </c>
-      <c r="F28" s="39">
+      <c r="F28" s="25">
         <v>106354637</v>
       </c>
-      <c r="G28" s="23"/>
-[...5 lines deleted...]
-      <c r="M28" s="23"/>
+      <c r="G28" s="26">
+        <v>126833264</v>
+      </c>
+      <c r="H28" s="76">
+        <v>149127805</v>
+      </c>
+      <c r="I28" s="15"/>
+      <c r="J28" s="15"/>
+      <c r="K28" s="15"/>
+      <c r="L28" s="15"/>
+      <c r="M28" s="15"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A29" s="28" t="s">
+      <c r="A29" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B29" s="18">
+      <c r="B29" s="57">
         <v>59025713</v>
       </c>
-      <c r="C29" s="18">
+      <c r="C29" s="57">
         <v>117878054</v>
       </c>
-      <c r="D29" s="30">
+      <c r="D29" s="58">
         <v>177050008</v>
       </c>
-      <c r="E29" s="30">
+      <c r="E29" s="58">
         <v>238809798</v>
       </c>
-      <c r="F29" s="39">
+      <c r="F29" s="25">
         <v>303417902</v>
       </c>
-      <c r="G29" s="23"/>
-[...5 lines deleted...]
-      <c r="M29" s="23"/>
+      <c r="G29" s="26">
+        <v>374632086</v>
+      </c>
+      <c r="H29" s="76">
+        <v>457609159</v>
+      </c>
+      <c r="I29" s="15"/>
+      <c r="J29" s="15"/>
+      <c r="K29" s="15"/>
+      <c r="L29" s="15"/>
+      <c r="M29" s="15"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A30" s="27" t="s">
+      <c r="A30" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B30" s="18">
+      <c r="B30" s="57">
         <v>798089</v>
       </c>
-      <c r="C30" s="18">
+      <c r="C30" s="57">
         <v>1782375</v>
       </c>
-      <c r="D30" s="30">
+      <c r="D30" s="58">
         <v>2771984</v>
       </c>
-      <c r="E30" s="30">
+      <c r="E30" s="58">
         <v>3838187</v>
       </c>
-      <c r="F30" s="39">
+      <c r="F30" s="25">
         <v>4976752</v>
       </c>
-      <c r="G30" s="23"/>
-[...5 lines deleted...]
-      <c r="M30" s="23"/>
+      <c r="G30" s="26">
+        <v>6092827</v>
+      </c>
+      <c r="H30" s="76">
+        <v>7333194</v>
+      </c>
+      <c r="I30" s="15"/>
+      <c r="J30" s="15"/>
+      <c r="K30" s="15"/>
+      <c r="L30" s="15"/>
+      <c r="M30" s="15"/>
     </row>
     <row r="31" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A31" s="26" t="s">
+      <c r="A31" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="B31" s="18">
+      <c r="B31" s="57">
         <v>58680187</v>
       </c>
-      <c r="C31" s="18">
+      <c r="C31" s="57">
         <v>104440713</v>
       </c>
-      <c r="D31" s="30">
+      <c r="D31" s="58">
         <v>166150863</v>
       </c>
-      <c r="E31" s="30">
+      <c r="E31" s="58">
         <v>237331314</v>
       </c>
-      <c r="F31" s="39">
+      <c r="F31" s="25">
         <v>318876220</v>
       </c>
-      <c r="G31" s="23"/>
-[...5 lines deleted...]
-      <c r="M31" s="23"/>
+      <c r="G31" s="26">
+        <v>377101777</v>
+      </c>
+      <c r="H31" s="78">
+        <v>436874974</v>
+      </c>
+      <c r="I31" s="15"/>
+      <c r="J31" s="15"/>
+      <c r="K31" s="15"/>
+      <c r="L31" s="15"/>
+      <c r="M31" s="15"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A32" s="28" t="s">
+      <c r="A32" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B32" s="18">
+      <c r="B32" s="57">
         <v>14672311</v>
       </c>
-      <c r="C32" s="18">
+      <c r="C32" s="57">
         <v>26609636</v>
       </c>
-      <c r="D32" s="30">
+      <c r="D32" s="58">
         <v>39872634</v>
       </c>
-      <c r="E32" s="30">
+      <c r="E32" s="58">
         <v>57374195</v>
       </c>
-      <c r="F32" s="39">
+      <c r="F32" s="25">
         <v>78113171</v>
       </c>
-      <c r="G32" s="23"/>
-[...5 lines deleted...]
-      <c r="M32" s="23"/>
+      <c r="G32" s="26">
+        <v>91456723</v>
+      </c>
+      <c r="H32" s="78">
+        <v>105494582</v>
+      </c>
+      <c r="I32" s="15"/>
+      <c r="J32" s="15"/>
+      <c r="K32" s="15"/>
+      <c r="L32" s="15"/>
+      <c r="M32" s="15"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A33" s="28" t="s">
+      <c r="A33" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B33" s="18">
+      <c r="B33" s="57">
         <v>27544168</v>
       </c>
-      <c r="C33" s="18">
+      <c r="C33" s="57">
         <v>47303365</v>
       </c>
-      <c r="D33" s="30">
+      <c r="D33" s="58">
         <v>75332078</v>
       </c>
-      <c r="E33" s="30">
+      <c r="E33" s="58">
         <v>106376485</v>
       </c>
-      <c r="F33" s="39">
+      <c r="F33" s="25">
         <v>140887997</v>
       </c>
-      <c r="G33" s="23"/>
-[...5 lines deleted...]
-      <c r="M33" s="23"/>
+      <c r="G33" s="26">
+        <v>165799034</v>
+      </c>
+      <c r="H33" s="78">
+        <v>190591923</v>
+      </c>
+      <c r="I33" s="15"/>
+      <c r="J33" s="15"/>
+      <c r="K33" s="15"/>
+      <c r="L33" s="15"/>
+      <c r="M33" s="15"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A34" s="28" t="s">
+      <c r="A34" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B34" s="18">
+      <c r="B34" s="57">
         <v>16367636</v>
       </c>
-      <c r="C34" s="18">
+      <c r="C34" s="57">
         <v>30351939</v>
       </c>
-      <c r="D34" s="30">
+      <c r="D34" s="58">
         <v>50693520</v>
       </c>
-      <c r="E34" s="30">
+      <c r="E34" s="58">
         <v>73231931</v>
       </c>
-      <c r="F34" s="39">
+      <c r="F34" s="25">
         <v>99435072</v>
       </c>
-      <c r="G34" s="23"/>
-[...5 lines deleted...]
-      <c r="M34" s="23"/>
+      <c r="G34" s="26">
+        <v>119324441</v>
+      </c>
+      <c r="H34" s="78">
+        <v>140180490</v>
+      </c>
+      <c r="I34" s="15"/>
+      <c r="J34" s="15"/>
+      <c r="K34" s="15"/>
+      <c r="L34" s="15"/>
+      <c r="M34" s="15"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A35" s="28" t="s">
+      <c r="A35" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B35" s="18" t="s">
+      <c r="B35" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="C35" s="18" t="s">
+      <c r="C35" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="D35" s="30" t="s">
+      <c r="D35" s="58" t="s">
         <v>63</v>
       </c>
-      <c r="E35" s="30" t="s">
+      <c r="E35" s="58" t="s">
         <v>63</v>
       </c>
-      <c r="F35" s="38" t="s">
+      <c r="F35" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="G35" s="23"/>
-[...5 lines deleted...]
-      <c r="M35" s="23"/>
+      <c r="G35" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="H35" s="77" t="s">
+        <v>63</v>
+      </c>
+      <c r="I35" s="15"/>
+      <c r="J35" s="15"/>
+      <c r="K35" s="15"/>
+      <c r="L35" s="15"/>
+      <c r="M35" s="15"/>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A36" s="26" t="s">
+      <c r="A36" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="B36" s="18">
+      <c r="B36" s="57">
         <v>69360046</v>
       </c>
-      <c r="C36" s="18">
+      <c r="C36" s="57">
         <v>137889466</v>
       </c>
-      <c r="D36" s="30">
+      <c r="D36" s="58">
         <v>206152556</v>
       </c>
-      <c r="E36" s="30">
+      <c r="E36" s="58">
         <v>276055365</v>
       </c>
-      <c r="F36" s="39">
+      <c r="F36" s="25">
         <v>347632109</v>
       </c>
-      <c r="G36" s="23"/>
-[...5 lines deleted...]
-      <c r="M36" s="23"/>
+      <c r="G36" s="26">
+        <v>422577648</v>
+      </c>
+      <c r="H36" s="78">
+        <v>518045569</v>
+      </c>
+      <c r="I36" s="15"/>
+      <c r="J36" s="15"/>
+      <c r="K36" s="15"/>
+      <c r="L36" s="15"/>
+      <c r="M36" s="15"/>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A37" s="28" t="s">
+      <c r="A37" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B37" s="18" t="s">
+      <c r="B37" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="C37" s="18" t="s">
+      <c r="C37" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="D37" s="30" t="s">
+      <c r="D37" s="58" t="s">
         <v>63</v>
       </c>
-      <c r="E37" s="30" t="s">
+      <c r="E37" s="58" t="s">
         <v>63</v>
       </c>
-      <c r="F37" s="38" t="s">
+      <c r="F37" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="G37" s="23"/>
-[...5 lines deleted...]
-      <c r="M37" s="23"/>
+      <c r="G37" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="H37" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="I37" s="15"/>
+      <c r="J37" s="15"/>
+      <c r="K37" s="15"/>
+      <c r="L37" s="15"/>
+      <c r="M37" s="15"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A38" s="28" t="s">
+      <c r="A38" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B38" s="18" t="s">
+      <c r="B38" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="C38" s="18" t="s">
+      <c r="C38" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="D38" s="30" t="s">
+      <c r="D38" s="58" t="s">
         <v>63</v>
       </c>
-      <c r="E38" s="30" t="s">
+      <c r="E38" s="58" t="s">
         <v>63</v>
       </c>
-      <c r="F38" s="38" t="s">
+      <c r="F38" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="G38" s="23"/>
-[...5 lines deleted...]
-      <c r="M38" s="23"/>
+      <c r="G38" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="H38" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="I38" s="15"/>
+      <c r="J38" s="15"/>
+      <c r="K38" s="15"/>
+      <c r="L38" s="15"/>
+      <c r="M38" s="15"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A39" s="28" t="s">
+      <c r="A39" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B39" s="18">
+      <c r="B39" s="57">
         <v>6919218</v>
       </c>
-      <c r="C39" s="18">
+      <c r="C39" s="57">
         <v>16064652</v>
       </c>
-      <c r="D39" s="30">
+      <c r="D39" s="58">
         <v>23865724</v>
       </c>
-      <c r="E39" s="30">
+      <c r="E39" s="58">
         <v>32389645</v>
       </c>
-      <c r="F39" s="39">
+      <c r="F39" s="25">
         <v>40005616</v>
       </c>
-      <c r="G39" s="23"/>
-[...5 lines deleted...]
-      <c r="M39" s="23"/>
+      <c r="G39" s="26">
+        <v>43957121</v>
+      </c>
+      <c r="H39" s="76">
+        <v>55673825</v>
+      </c>
+      <c r="I39" s="15"/>
+      <c r="J39" s="15"/>
+      <c r="K39" s="15"/>
+      <c r="L39" s="15"/>
+      <c r="M39" s="15"/>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A40" s="28" t="s">
+      <c r="A40" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B40" s="18">
+      <c r="B40" s="57">
         <v>57055930</v>
       </c>
-      <c r="C40" s="18">
+      <c r="C40" s="57">
         <v>112461629</v>
       </c>
-      <c r="D40" s="30">
+      <c r="D40" s="58">
         <v>168493677</v>
       </c>
-      <c r="E40" s="30">
+      <c r="E40" s="58">
         <v>226786225</v>
       </c>
-      <c r="F40" s="39">
+      <c r="F40" s="25">
         <v>288662775</v>
       </c>
-      <c r="G40" s="23"/>
-[...5 lines deleted...]
-      <c r="M40" s="23"/>
+      <c r="G40" s="26">
+        <v>356893963</v>
+      </c>
+      <c r="H40" s="76">
+        <v>437194746</v>
+      </c>
+      <c r="I40" s="15"/>
+      <c r="J40" s="15"/>
+      <c r="K40" s="15"/>
+      <c r="L40" s="15"/>
+      <c r="M40" s="15"/>
     </row>
     <row r="41" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A41" s="26" t="s">
+      <c r="A41" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="18">
+      <c r="B41" s="57">
         <v>1978307</v>
       </c>
-      <c r="C41" s="18">
+      <c r="C41" s="57">
         <v>5777618</v>
       </c>
-      <c r="D41" s="30">
+      <c r="D41" s="58">
         <v>9362709</v>
       </c>
-      <c r="E41" s="30">
+      <c r="E41" s="58">
         <v>13055486</v>
       </c>
-      <c r="F41" s="39">
+      <c r="F41" s="25">
         <v>15920015</v>
       </c>
-      <c r="G41" s="23"/>
-[...5 lines deleted...]
-      <c r="M41" s="23"/>
+      <c r="G41" s="26">
+        <v>19081223</v>
+      </c>
+      <c r="H41" s="76">
+        <v>22406638</v>
+      </c>
+      <c r="I41" s="15"/>
+      <c r="J41" s="15"/>
+      <c r="K41" s="15"/>
+      <c r="L41" s="15"/>
+      <c r="M41" s="15"/>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A42" s="28" t="s">
+      <c r="A42" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B42" s="18">
+      <c r="B42" s="57">
         <v>400629</v>
       </c>
-      <c r="C42" s="18">
+      <c r="C42" s="57">
         <v>1146706</v>
       </c>
-      <c r="D42" s="30">
+      <c r="D42" s="58">
         <v>1889050</v>
       </c>
-      <c r="E42" s="30">
+      <c r="E42" s="58">
         <v>2605148</v>
       </c>
-      <c r="F42" s="39">
+      <c r="F42" s="25">
         <v>2913446</v>
       </c>
-      <c r="G42" s="23"/>
-[...5 lines deleted...]
-      <c r="M42" s="23"/>
+      <c r="G42" s="26">
+        <v>3232420</v>
+      </c>
+      <c r="H42" s="76">
+        <v>3559972</v>
+      </c>
+      <c r="I42" s="15"/>
+      <c r="J42" s="15"/>
+      <c r="K42" s="15"/>
+      <c r="L42" s="15"/>
+      <c r="M42" s="15"/>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A43" s="28" t="s">
+      <c r="A43" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B43" s="18">
+      <c r="B43" s="57">
         <v>3710</v>
       </c>
-      <c r="C43" s="18">
+      <c r="C43" s="57">
         <v>69979</v>
       </c>
-      <c r="D43" s="30">
+      <c r="D43" s="58">
         <v>136247</v>
       </c>
-      <c r="E43" s="30">
+      <c r="E43" s="58">
         <v>202515</v>
       </c>
-      <c r="F43" s="39">
+      <c r="F43" s="25">
         <v>209932</v>
       </c>
-      <c r="G43" s="23"/>
-[...5 lines deleted...]
-      <c r="M43" s="23"/>
+      <c r="G43" s="26">
+        <v>217348</v>
+      </c>
+      <c r="H43" s="76">
+        <v>224972</v>
+      </c>
+      <c r="I43" s="15"/>
+      <c r="J43" s="15"/>
+      <c r="K43" s="15"/>
+      <c r="L43" s="15"/>
+      <c r="M43" s="15"/>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A44" s="28" t="s">
+      <c r="A44" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B44" s="18">
+      <c r="B44" s="57">
         <v>35423</v>
       </c>
-      <c r="C44" s="18">
+      <c r="C44" s="57">
         <v>151802</v>
       </c>
-      <c r="D44" s="30">
+      <c r="D44" s="58">
         <v>268181</v>
       </c>
-      <c r="E44" s="30">
+      <c r="E44" s="58">
         <v>384560</v>
       </c>
-      <c r="F44" s="39">
+      <c r="F44" s="25">
         <v>397431</v>
       </c>
-      <c r="G44" s="23"/>
-[...5 lines deleted...]
-      <c r="M44" s="23"/>
+      <c r="G44" s="26">
+        <v>410302</v>
+      </c>
+      <c r="H44" s="76">
+        <v>423173</v>
+      </c>
+      <c r="I44" s="15"/>
+      <c r="J44" s="15"/>
+      <c r="K44" s="15"/>
+      <c r="L44" s="15"/>
+      <c r="M44" s="15"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A45" s="28" t="s">
+      <c r="A45" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B45" s="18">
+      <c r="B45" s="57">
         <v>66778</v>
       </c>
-      <c r="C45" s="18">
+      <c r="C45" s="57">
         <v>124603</v>
       </c>
-      <c r="D45" s="30">
+      <c r="D45" s="58">
         <v>182428</v>
       </c>
-      <c r="E45" s="30">
+      <c r="E45" s="58">
         <v>240588</v>
       </c>
-      <c r="F45" s="39">
+      <c r="F45" s="25">
         <v>335870</v>
       </c>
-      <c r="G45" s="23"/>
-[...5 lines deleted...]
-      <c r="M45" s="23"/>
+      <c r="G45" s="26">
+        <v>411718</v>
+      </c>
+      <c r="H45" s="76">
+        <v>487283</v>
+      </c>
+      <c r="I45" s="15"/>
+      <c r="J45" s="15"/>
+      <c r="K45" s="15"/>
+      <c r="L45" s="15"/>
+      <c r="M45" s="15"/>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A46" s="28" t="s">
+      <c r="A46" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B46" s="18">
+      <c r="B46" s="57">
         <v>17380</v>
       </c>
-      <c r="C46" s="18">
+      <c r="C46" s="57">
         <v>68905</v>
       </c>
-      <c r="D46" s="30">
+      <c r="D46" s="58">
         <v>120431</v>
       </c>
-      <c r="E46" s="30">
+      <c r="E46" s="58">
         <v>171956</v>
       </c>
-      <c r="F46" s="39">
+      <c r="F46" s="25">
         <v>184701</v>
       </c>
-      <c r="G46" s="23"/>
-[...5 lines deleted...]
-      <c r="M46" s="23"/>
+      <c r="G46" s="26">
+        <v>197445</v>
+      </c>
+      <c r="H46" s="76">
+        <v>210190</v>
+      </c>
+      <c r="I46" s="15"/>
+      <c r="J46" s="15"/>
+      <c r="K46" s="15"/>
+      <c r="L46" s="15"/>
+      <c r="M46" s="15"/>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A47" s="28" t="s">
+      <c r="A47" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B47" s="18">
+      <c r="B47" s="57">
         <v>541651</v>
       </c>
-      <c r="C47" s="18">
+      <c r="C47" s="57">
         <v>1409493</v>
       </c>
-      <c r="D47" s="30">
+      <c r="D47" s="58">
         <v>2217772</v>
       </c>
-      <c r="E47" s="30">
+      <c r="E47" s="58">
         <v>3108216</v>
       </c>
-      <c r="F47" s="39">
+      <c r="F47" s="25">
         <v>3960754</v>
       </c>
-      <c r="G47" s="23"/>
-[...5 lines deleted...]
-      <c r="M47" s="23"/>
+      <c r="G47" s="26">
+        <v>5071487</v>
+      </c>
+      <c r="H47" s="76">
+        <v>6334636</v>
+      </c>
+      <c r="I47" s="15"/>
+      <c r="J47" s="15"/>
+      <c r="K47" s="15"/>
+      <c r="L47" s="15"/>
+      <c r="M47" s="15"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A48" s="28" t="s">
+      <c r="A48" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B48" s="18">
+      <c r="B48" s="57">
         <v>298</v>
       </c>
-      <c r="C48" s="18">
+      <c r="C48" s="57">
         <v>298</v>
       </c>
-      <c r="D48" s="30">
+      <c r="D48" s="58">
         <v>298</v>
       </c>
-      <c r="E48" s="30">
+      <c r="E48" s="58">
         <v>298</v>
       </c>
-      <c r="F48" s="38">
+      <c r="F48" s="24">
         <v>298</v>
       </c>
-      <c r="G48" s="23"/>
-[...5 lines deleted...]
-      <c r="M48" s="23"/>
+      <c r="G48" s="31">
+        <v>298</v>
+      </c>
+      <c r="H48" s="76">
+        <v>298</v>
+      </c>
+      <c r="I48" s="15"/>
+      <c r="J48" s="15"/>
+      <c r="K48" s="15"/>
+      <c r="L48" s="15"/>
+      <c r="M48" s="15"/>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A49" s="28" t="s">
+      <c r="A49" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B49" s="18">
+      <c r="B49" s="57">
         <v>270930</v>
       </c>
-      <c r="C49" s="18">
+      <c r="C49" s="57">
         <v>1338085</v>
       </c>
-      <c r="D49" s="30">
+      <c r="D49" s="58">
         <v>2246148</v>
       </c>
-      <c r="E49" s="30">
+      <c r="E49" s="58">
         <v>3148264</v>
       </c>
-      <c r="F49" s="39">
+      <c r="F49" s="25">
         <v>3754492</v>
       </c>
-      <c r="G49" s="23"/>
-[...5 lines deleted...]
-      <c r="M49" s="23"/>
+      <c r="G49" s="26">
+        <v>4420778</v>
+      </c>
+      <c r="H49" s="76">
+        <v>4970232</v>
+      </c>
+      <c r="I49" s="15"/>
+      <c r="J49" s="15"/>
+      <c r="K49" s="15"/>
+      <c r="L49" s="15"/>
+      <c r="M49" s="15"/>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A50" s="28" t="s">
+      <c r="A50" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B50" s="18">
+      <c r="B50" s="57">
         <v>641507</v>
       </c>
-      <c r="C50" s="18">
+      <c r="C50" s="57">
         <v>1467748</v>
       </c>
-      <c r="D50" s="30">
+      <c r="D50" s="58">
         <v>2302154</v>
       </c>
-      <c r="E50" s="30">
+      <c r="E50" s="58">
         <v>3193940</v>
       </c>
-      <c r="F50" s="39">
+      <c r="F50" s="25">
         <v>4163091</v>
       </c>
-      <c r="G50" s="23"/>
-[...5 lines deleted...]
-      <c r="M50" s="23"/>
+      <c r="G50" s="26">
+        <v>5119428</v>
+      </c>
+      <c r="H50" s="76">
+        <v>6195881</v>
+      </c>
+      <c r="I50" s="15"/>
+      <c r="J50" s="15"/>
+      <c r="K50" s="15"/>
+      <c r="L50" s="15"/>
+      <c r="M50" s="15"/>
     </row>
     <row r="51" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A51" s="26" t="s">
+      <c r="A51" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="B51" s="18">
+      <c r="B51" s="57">
         <v>6731961</v>
       </c>
-      <c r="C51" s="18">
+      <c r="C51" s="57">
         <v>15388335</v>
       </c>
-      <c r="D51" s="30">
+      <c r="D51" s="58">
         <v>25544639</v>
       </c>
-      <c r="E51" s="30">
+      <c r="E51" s="58">
         <v>36268410</v>
       </c>
-      <c r="F51" s="39">
+      <c r="F51" s="25">
         <v>45786480</v>
       </c>
-      <c r="G51" s="23"/>
-[...5 lines deleted...]
-      <c r="M51" s="23"/>
+      <c r="G51" s="26">
+        <v>57792618</v>
+      </c>
+      <c r="H51" s="76">
+        <v>71758381</v>
+      </c>
+      <c r="I51" s="15"/>
+      <c r="J51" s="15"/>
+      <c r="K51" s="15"/>
+      <c r="L51" s="15"/>
+      <c r="M51" s="15"/>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A52" s="28" t="s">
+      <c r="A52" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B52" s="19" t="s">
+      <c r="B52" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="C52" s="18">
+      <c r="C52" s="57">
         <v>22619</v>
       </c>
-      <c r="D52" s="30">
+      <c r="D52" s="58">
         <v>45237</v>
       </c>
-      <c r="E52" s="30">
+      <c r="E52" s="58">
         <v>84976</v>
       </c>
-      <c r="F52" s="39">
+      <c r="F52" s="25">
         <v>113352</v>
       </c>
-      <c r="G52" s="23"/>
-[...5 lines deleted...]
-      <c r="M52" s="23"/>
+      <c r="G52" s="26">
+        <v>127602</v>
+      </c>
+      <c r="H52" s="76">
+        <v>154676</v>
+      </c>
+      <c r="I52" s="15"/>
+      <c r="J52" s="15"/>
+      <c r="K52" s="15"/>
+      <c r="L52" s="15"/>
+      <c r="M52" s="15"/>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A53" s="28" t="s">
+      <c r="A53" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B53" s="18" t="s">
+      <c r="B53" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="C53" s="18" t="s">
+      <c r="C53" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="D53" s="30" t="s">
+      <c r="D53" s="58" t="s">
         <v>63</v>
       </c>
-      <c r="E53" s="30" t="s">
+      <c r="E53" s="58" t="s">
         <v>63</v>
       </c>
-      <c r="F53" s="38" t="s">
+      <c r="F53" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="G53" s="23"/>
-[...5 lines deleted...]
-      <c r="M53" s="23"/>
+      <c r="G53" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="H53" s="76" t="s">
+        <v>63</v>
+      </c>
+      <c r="I53" s="15"/>
+      <c r="J53" s="15"/>
+      <c r="K53" s="15"/>
+      <c r="L53" s="15"/>
+      <c r="M53" s="15"/>
     </row>
     <row r="54" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A54" s="28" t="s">
+      <c r="A54" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B54" s="18">
+      <c r="B54" s="57">
         <v>2513200</v>
       </c>
-      <c r="C54" s="18">
+      <c r="C54" s="57">
         <v>5110043</v>
       </c>
-      <c r="D54" s="30">
+      <c r="D54" s="58">
         <v>7797271</v>
       </c>
-      <c r="E54" s="30">
+      <c r="E54" s="58">
         <v>10354957</v>
       </c>
-      <c r="F54" s="39">
+      <c r="F54" s="25">
         <v>13699633</v>
       </c>
-      <c r="G54" s="23"/>
-[...5 lines deleted...]
-      <c r="M54" s="23"/>
+      <c r="G54" s="26">
+        <v>17137860</v>
+      </c>
+      <c r="H54" s="76">
+        <v>19721725</v>
+      </c>
+      <c r="I54" s="15"/>
+      <c r="J54" s="15"/>
+      <c r="K54" s="15"/>
+      <c r="L54" s="15"/>
+      <c r="M54" s="15"/>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A55" s="28" t="s">
+      <c r="A55" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B55" s="19" t="s">
+      <c r="B55" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="C55" s="18">
+      <c r="C55" s="57">
         <v>44334</v>
       </c>
-      <c r="D55" s="30">
+      <c r="D55" s="58">
         <v>88669</v>
       </c>
-      <c r="E55" s="30">
+      <c r="E55" s="58">
         <v>133003</v>
       </c>
-      <c r="F55" s="39">
+      <c r="F55" s="25">
         <v>135670</v>
       </c>
-      <c r="G55" s="23"/>
-[...5 lines deleted...]
-      <c r="M55" s="23"/>
+      <c r="G55" s="26">
+        <v>138336</v>
+      </c>
+      <c r="H55" s="76">
+        <v>141003</v>
+      </c>
+      <c r="I55" s="15"/>
+      <c r="J55" s="15"/>
+      <c r="K55" s="15"/>
+      <c r="L55" s="15"/>
+      <c r="M55" s="15"/>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A56" s="28" t="s">
+      <c r="A56" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B56" s="18">
+      <c r="B56" s="57">
         <v>1227</v>
       </c>
-      <c r="C56" s="18">
+      <c r="C56" s="57">
         <v>1227</v>
       </c>
-      <c r="D56" s="30">
+      <c r="D56" s="58">
         <v>1227</v>
       </c>
-      <c r="E56" s="30">
+      <c r="E56" s="58">
         <v>1227</v>
       </c>
-      <c r="F56" s="39">
+      <c r="F56" s="25">
         <v>1227</v>
       </c>
-      <c r="G56" s="23"/>
-[...5 lines deleted...]
-      <c r="M56" s="23"/>
+      <c r="G56" s="26">
+        <v>1227</v>
+      </c>
+      <c r="H56" s="76">
+        <v>1227</v>
+      </c>
+      <c r="I56" s="15"/>
+      <c r="J56" s="15"/>
+      <c r="K56" s="15"/>
+      <c r="L56" s="15"/>
+      <c r="M56" s="15"/>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A57" s="28" t="s">
+      <c r="A57" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B57" s="18">
+      <c r="B57" s="57">
         <v>1899288</v>
       </c>
-      <c r="C57" s="18">
+      <c r="C57" s="57">
         <v>3865582</v>
       </c>
-      <c r="D57" s="30">
+      <c r="D57" s="58">
         <v>7368377</v>
       </c>
-      <c r="E57" s="30">
+      <c r="E57" s="58">
         <v>10540774</v>
       </c>
-      <c r="F57" s="39">
+      <c r="F57" s="25">
         <v>13230695</v>
       </c>
-      <c r="G57" s="23"/>
-[...5 lines deleted...]
-      <c r="M57" s="23"/>
+      <c r="G57" s="26">
+        <v>18759273</v>
+      </c>
+      <c r="H57" s="76">
+        <v>26414325</v>
+      </c>
+      <c r="I57" s="15"/>
+      <c r="J57" s="15"/>
+      <c r="K57" s="15"/>
+      <c r="L57" s="15"/>
+      <c r="M57" s="15"/>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A58" s="28" t="s">
+      <c r="A58" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B58" s="18">
+      <c r="B58" s="57">
         <v>451835</v>
       </c>
-      <c r="C58" s="18">
+      <c r="C58" s="57">
         <v>2005009</v>
       </c>
-      <c r="D58" s="30">
+      <c r="D58" s="58">
         <v>3553282</v>
       </c>
-      <c r="E58" s="30">
+      <c r="E58" s="58">
         <v>5738649</v>
       </c>
-      <c r="F58" s="39">
+      <c r="F58" s="25">
         <v>6919267</v>
       </c>
-      <c r="G58" s="23"/>
-[...5 lines deleted...]
-      <c r="M58" s="23"/>
+      <c r="G58" s="26">
+        <v>7508525</v>
+      </c>
+      <c r="H58" s="76">
+        <v>8947017</v>
+      </c>
+      <c r="I58" s="15"/>
+      <c r="J58" s="15"/>
+      <c r="K58" s="15"/>
+      <c r="L58" s="15"/>
+      <c r="M58" s="15"/>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A59" s="28" t="s">
+      <c r="A59" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B59" s="18">
+      <c r="B59" s="57">
         <v>1698853</v>
       </c>
-      <c r="C59" s="18">
+      <c r="C59" s="57">
         <v>4078341</v>
       </c>
-      <c r="D59" s="30">
+      <c r="D59" s="58">
         <v>6310183</v>
       </c>
-      <c r="E59" s="30">
+      <c r="E59" s="58">
         <v>8875309</v>
       </c>
-      <c r="F59" s="39">
+      <c r="F59" s="25">
         <v>11000635</v>
       </c>
-      <c r="G59" s="23"/>
-[...5 lines deleted...]
-      <c r="M59" s="23"/>
+      <c r="G59" s="26">
+        <v>13317345</v>
+      </c>
+      <c r="H59" s="76">
+        <v>15444181</v>
+      </c>
+      <c r="I59" s="15"/>
+      <c r="J59" s="15"/>
+      <c r="K59" s="15"/>
+      <c r="L59" s="15"/>
+      <c r="M59" s="15"/>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A60" s="28" t="s">
+      <c r="A60" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B60" s="18">
+      <c r="B60" s="57">
         <v>60510</v>
       </c>
-      <c r="C60" s="18">
+      <c r="C60" s="57">
         <v>138854</v>
       </c>
-      <c r="D60" s="30">
+      <c r="D60" s="58">
         <v>217199</v>
       </c>
-      <c r="E60" s="30">
+      <c r="E60" s="58">
         <v>295544</v>
       </c>
-      <c r="F60" s="39">
+      <c r="F60" s="25">
         <v>353349</v>
       </c>
-      <c r="G60" s="23"/>
-[...5 lines deleted...]
-      <c r="M60" s="23"/>
+      <c r="G60" s="26">
+        <v>411154</v>
+      </c>
+      <c r="H60" s="76">
+        <v>468334</v>
+      </c>
+      <c r="I60" s="15"/>
+      <c r="J60" s="15"/>
+      <c r="K60" s="15"/>
+      <c r="L60" s="15"/>
+      <c r="M60" s="15"/>
     </row>
     <row r="61" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A61" s="26" t="s">
+      <c r="A61" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="B61" s="18">
+      <c r="B61" s="57">
         <v>84300744</v>
       </c>
-      <c r="C61" s="18">
+      <c r="C61" s="57">
         <v>169088790</v>
       </c>
-      <c r="D61" s="30">
+      <c r="D61" s="58">
         <v>263333416</v>
       </c>
-      <c r="E61" s="30">
+      <c r="E61" s="58">
         <v>351360626</v>
       </c>
-      <c r="F61" s="39">
+      <c r="F61" s="25">
         <v>457501043</v>
       </c>
-      <c r="G61" s="23"/>
-[...5 lines deleted...]
-      <c r="M61" s="23"/>
+      <c r="G61" s="26">
+        <v>586774204</v>
+      </c>
+      <c r="H61" s="76">
+        <v>653105049</v>
+      </c>
+      <c r="I61" s="15"/>
+      <c r="J61" s="15"/>
+      <c r="K61" s="15"/>
+      <c r="L61" s="15"/>
+      <c r="M61" s="15"/>
     </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A62" s="28" t="s">
+      <c r="A62" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B62" s="18">
+      <c r="B62" s="57">
         <v>73446577</v>
       </c>
-      <c r="C62" s="18">
+      <c r="C62" s="57">
         <v>144009178</v>
       </c>
-      <c r="D62" s="30">
+      <c r="D62" s="58">
         <v>223860034</v>
       </c>
-      <c r="E62" s="30">
+      <c r="E62" s="58">
         <v>298011999</v>
       </c>
-      <c r="F62" s="39">
+      <c r="F62" s="25">
         <v>381989127</v>
       </c>
-      <c r="G62" s="23"/>
-[...5 lines deleted...]
-      <c r="M62" s="23"/>
+      <c r="G62" s="26">
+        <v>496120718</v>
+      </c>
+      <c r="H62" s="76">
+        <v>547178648</v>
+      </c>
+      <c r="I62" s="15"/>
+      <c r="J62" s="15"/>
+      <c r="K62" s="15"/>
+      <c r="L62" s="15"/>
+      <c r="M62" s="15"/>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A63" s="28" t="s">
+      <c r="A63" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B63" s="18">
+      <c r="B63" s="57">
         <v>131410</v>
       </c>
-      <c r="C63" s="18">
+      <c r="C63" s="57">
         <v>344568</v>
       </c>
-      <c r="D63" s="30">
+      <c r="D63" s="58">
         <v>511846</v>
       </c>
-      <c r="E63" s="30">
+      <c r="E63" s="58">
         <v>902034</v>
       </c>
-      <c r="F63" s="39">
+      <c r="F63" s="25">
         <v>2541461</v>
       </c>
-      <c r="G63" s="23"/>
-[...5 lines deleted...]
-      <c r="M63" s="23"/>
+      <c r="G63" s="26">
+        <v>3279443</v>
+      </c>
+      <c r="H63" s="76">
+        <v>4368536</v>
+      </c>
+      <c r="I63" s="15"/>
+      <c r="J63" s="15"/>
+      <c r="K63" s="15"/>
+      <c r="L63" s="15"/>
+      <c r="M63" s="15"/>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A64" s="28" t="s">
+      <c r="A64" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B64" s="18">
+      <c r="B64" s="57">
         <v>17280</v>
       </c>
-      <c r="C64" s="18">
+      <c r="C64" s="57">
         <v>32049</v>
       </c>
-      <c r="D64" s="30">
+      <c r="D64" s="58">
         <v>46818</v>
       </c>
-      <c r="E64" s="30">
+      <c r="E64" s="58">
         <v>61586</v>
       </c>
-      <c r="F64" s="39">
+      <c r="F64" s="25">
         <v>75667</v>
       </c>
-      <c r="G64" s="23"/>
-[...5 lines deleted...]
-      <c r="M64" s="23"/>
+      <c r="G64" s="26">
+        <v>89747</v>
+      </c>
+      <c r="H64" s="76">
+        <v>175968</v>
+      </c>
+      <c r="I64" s="15"/>
+      <c r="J64" s="15"/>
+      <c r="K64" s="15"/>
+      <c r="L64" s="15"/>
+      <c r="M64" s="15"/>
     </row>
     <row r="65" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A65" s="28" t="s">
+      <c r="A65" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B65" s="18">
+      <c r="B65" s="57">
         <v>451405</v>
       </c>
-      <c r="C65" s="18">
+      <c r="C65" s="57">
         <v>987713</v>
       </c>
-      <c r="D65" s="30">
+      <c r="D65" s="58">
         <v>1593519</v>
       </c>
-      <c r="E65" s="30">
+      <c r="E65" s="58">
         <v>2143726</v>
       </c>
-      <c r="F65" s="39">
+      <c r="F65" s="25">
         <v>2626934</v>
       </c>
-      <c r="G65" s="23"/>
-[...5 lines deleted...]
-      <c r="M65" s="23"/>
+      <c r="G65" s="26">
+        <v>3084289</v>
+      </c>
+      <c r="H65" s="76">
+        <v>3568143</v>
+      </c>
+      <c r="I65" s="15"/>
+      <c r="J65" s="15"/>
+      <c r="K65" s="15"/>
+      <c r="L65" s="15"/>
+      <c r="M65" s="15"/>
     </row>
     <row r="66" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A66" s="28" t="s">
+      <c r="A66" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B66" s="18">
+      <c r="B66" s="57">
         <v>75734</v>
       </c>
-      <c r="C66" s="18">
+      <c r="C66" s="57">
         <v>160077</v>
       </c>
-      <c r="D66" s="30">
+      <c r="D66" s="58">
         <v>244420</v>
       </c>
-      <c r="E66" s="30">
+      <c r="E66" s="58">
         <v>328763</v>
       </c>
-      <c r="F66" s="39">
+      <c r="F66" s="25">
         <v>389767</v>
       </c>
-      <c r="G66" s="23"/>
-[...5 lines deleted...]
-      <c r="M66" s="23"/>
+      <c r="G66" s="26">
+        <v>450770</v>
+      </c>
+      <c r="H66" s="76">
+        <v>511350</v>
+      </c>
+      <c r="I66" s="15"/>
+      <c r="J66" s="15"/>
+      <c r="K66" s="15"/>
+      <c r="L66" s="15"/>
+      <c r="M66" s="15"/>
     </row>
     <row r="67" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A67" s="28" t="s">
+      <c r="A67" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B67" s="18">
+      <c r="B67" s="57">
         <v>30354</v>
       </c>
-      <c r="C67" s="18">
+      <c r="C67" s="57">
         <v>95492</v>
       </c>
-      <c r="D67" s="30">
+      <c r="D67" s="58">
         <v>160629</v>
       </c>
-      <c r="E67" s="30">
+      <c r="E67" s="58">
         <v>225767</v>
       </c>
-      <c r="F67" s="39">
+      <c r="F67" s="25">
         <v>251921</v>
       </c>
-      <c r="G67" s="23"/>
-[...5 lines deleted...]
-      <c r="M67" s="23"/>
+      <c r="G67" s="26">
+        <v>278075</v>
+      </c>
+      <c r="H67" s="76">
+        <v>290034</v>
+      </c>
+      <c r="I67" s="15"/>
+      <c r="J67" s="15"/>
+      <c r="K67" s="15"/>
+      <c r="L67" s="15"/>
+      <c r="M67" s="15"/>
     </row>
     <row r="68" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A68" s="28" t="s">
+      <c r="A68" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B68" s="18">
+      <c r="B68" s="57">
         <v>455492</v>
       </c>
-      <c r="C68" s="18">
+      <c r="C68" s="57">
         <v>868811</v>
       </c>
-      <c r="D68" s="30">
+      <c r="D68" s="58">
         <v>1282129</v>
       </c>
-      <c r="E68" s="30">
+      <c r="E68" s="58">
         <v>1695447</v>
       </c>
-      <c r="F68" s="39">
+      <c r="F68" s="25">
         <v>2171797</v>
       </c>
-      <c r="G68" s="23"/>
-[...5 lines deleted...]
-      <c r="M68" s="23"/>
+      <c r="G68" s="26">
+        <v>2648147</v>
+      </c>
+      <c r="H68" s="76">
+        <v>3127327</v>
+      </c>
+      <c r="I68" s="15"/>
+      <c r="J68" s="15"/>
+      <c r="K68" s="15"/>
+      <c r="L68" s="15"/>
+      <c r="M68" s="15"/>
     </row>
     <row r="69" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A69" s="28" t="s">
+      <c r="A69" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B69" s="18">
+      <c r="B69" s="57">
         <v>6022006</v>
       </c>
-      <c r="C69" s="18">
+      <c r="C69" s="57">
         <v>12047996</v>
       </c>
-      <c r="D69" s="30">
+      <c r="D69" s="58">
         <v>18581274</v>
       </c>
-      <c r="E69" s="30">
+      <c r="E69" s="58">
         <v>25334671</v>
       </c>
-      <c r="F69" s="39">
+      <c r="F69" s="25">
         <v>39117406</v>
       </c>
-      <c r="G69" s="23"/>
-[...5 lines deleted...]
-      <c r="M69" s="23"/>
+      <c r="G69" s="26">
+        <v>46500846</v>
+      </c>
+      <c r="H69" s="76">
+        <v>54186560</v>
+      </c>
+      <c r="I69" s="15"/>
+      <c r="J69" s="15"/>
+      <c r="K69" s="15"/>
+      <c r="L69" s="15"/>
+      <c r="M69" s="15"/>
     </row>
     <row r="70" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A70" s="28" t="s">
+      <c r="A70" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="B70" s="18">
+      <c r="B70" s="57">
         <v>25636</v>
       </c>
-      <c r="C70" s="18">
+      <c r="C70" s="57">
         <v>49182</v>
       </c>
-      <c r="D70" s="30">
+      <c r="D70" s="58">
         <v>72728</v>
       </c>
-      <c r="E70" s="30">
+      <c r="E70" s="58">
         <v>96274</v>
       </c>
-      <c r="F70" s="39">
+      <c r="F70" s="25">
         <v>122516</v>
       </c>
-      <c r="G70" s="23"/>
-[...5 lines deleted...]
-      <c r="M70" s="23"/>
+      <c r="G70" s="26">
+        <v>148758</v>
+      </c>
+      <c r="H70" s="76">
+        <v>181202</v>
+      </c>
+      <c r="I70" s="15"/>
+      <c r="J70" s="15"/>
+      <c r="K70" s="15"/>
+      <c r="L70" s="15"/>
+      <c r="M70" s="15"/>
     </row>
     <row r="71" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A71" s="28" t="s">
+      <c r="A71" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B71" s="18">
+      <c r="B71" s="57">
         <v>49890</v>
       </c>
-      <c r="C71" s="18">
+      <c r="C71" s="57">
         <v>317667</v>
       </c>
-      <c r="D71" s="30">
+      <c r="D71" s="58">
         <v>585444</v>
       </c>
-      <c r="E71" s="30">
+      <c r="E71" s="58">
         <v>853222</v>
       </c>
-      <c r="F71" s="39">
+      <c r="F71" s="25">
         <v>907804</v>
       </c>
-      <c r="G71" s="23"/>
-[...5 lines deleted...]
-      <c r="M71" s="23"/>
+      <c r="G71" s="26">
+        <v>962387</v>
+      </c>
+      <c r="H71" s="76">
+        <v>1017699</v>
+      </c>
+      <c r="I71" s="15"/>
+      <c r="J71" s="15"/>
+      <c r="K71" s="15"/>
+      <c r="L71" s="15"/>
+      <c r="M71" s="15"/>
     </row>
     <row r="72" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A72" s="28" t="s">
+      <c r="A72" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B72" s="18">
+      <c r="B72" s="57">
         <v>2759413</v>
       </c>
-      <c r="C72" s="18">
+      <c r="C72" s="57">
         <v>8145613</v>
       </c>
-      <c r="D72" s="30">
+      <c r="D72" s="58">
         <v>13010052</v>
       </c>
-      <c r="E72" s="30">
+      <c r="E72" s="58">
         <v>16836064</v>
       </c>
-      <c r="F72" s="39">
+      <c r="F72" s="25">
         <v>21142991</v>
       </c>
-      <c r="G72" s="23"/>
-[...5 lines deleted...]
-      <c r="M72" s="23"/>
+      <c r="G72" s="26">
+        <v>25745612</v>
+      </c>
+      <c r="H72" s="76">
+        <v>29215356</v>
+      </c>
+      <c r="I72" s="15"/>
+      <c r="J72" s="15"/>
+      <c r="K72" s="15"/>
+      <c r="L72" s="15"/>
+      <c r="M72" s="15"/>
     </row>
     <row r="73" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A73" s="28" t="s">
+      <c r="A73" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B73" s="18">
+      <c r="B73" s="57">
         <v>446154</v>
       </c>
-      <c r="C73" s="18">
+      <c r="C73" s="57">
         <v>1126795</v>
       </c>
-      <c r="D73" s="30">
+      <c r="D73" s="58">
         <v>1958306</v>
       </c>
-      <c r="E73" s="30">
+      <c r="E73" s="58">
         <v>2739488</v>
       </c>
-      <c r="F73" s="39">
+      <c r="F73" s="25">
         <v>3394168</v>
       </c>
-      <c r="G73" s="23"/>
-[...5 lines deleted...]
-      <c r="M73" s="23"/>
+      <c r="G73" s="26">
+        <v>4014923</v>
+      </c>
+      <c r="H73" s="76">
+        <v>4569507</v>
+      </c>
+      <c r="I73" s="15"/>
+      <c r="J73" s="15"/>
+      <c r="K73" s="15"/>
+      <c r="L73" s="15"/>
+      <c r="M73" s="15"/>
     </row>
     <row r="74" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A74" s="28" t="s">
+      <c r="A74" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B74" s="18">
+      <c r="B74" s="57">
         <v>15479</v>
       </c>
-      <c r="C74" s="18">
+      <c r="C74" s="57">
         <v>147514</v>
       </c>
-      <c r="D74" s="30">
+      <c r="D74" s="58">
         <v>279550</v>
       </c>
-      <c r="E74" s="30">
+      <c r="E74" s="58">
         <v>411585</v>
       </c>
-      <c r="F74" s="39">
+      <c r="F74" s="25">
         <v>428795</v>
       </c>
-      <c r="G74" s="23"/>
-[...5 lines deleted...]
-      <c r="M74" s="23"/>
+      <c r="G74" s="26">
+        <v>446005</v>
+      </c>
+      <c r="H74" s="76">
+        <v>460233</v>
+      </c>
+      <c r="I74" s="15"/>
+      <c r="J74" s="15"/>
+      <c r="K74" s="15"/>
+      <c r="L74" s="15"/>
+      <c r="M74" s="15"/>
     </row>
     <row r="75" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A75" s="26" t="s">
+      <c r="A75" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="B75" s="18">
+      <c r="B75" s="57">
         <v>8619633</v>
       </c>
-      <c r="C75" s="18">
+      <c r="C75" s="57">
         <v>18585404</v>
       </c>
-      <c r="D75" s="30">
+      <c r="D75" s="58">
         <v>28545652</v>
       </c>
-      <c r="E75" s="30">
+      <c r="E75" s="58">
         <v>37749576</v>
       </c>
-      <c r="F75" s="39">
+      <c r="F75" s="25">
         <v>47332521</v>
       </c>
-      <c r="G75" s="23"/>
-[...5 lines deleted...]
-      <c r="M75" s="23"/>
+      <c r="G75" s="26">
+        <v>56600735</v>
+      </c>
+      <c r="H75" s="76">
+        <v>66057127</v>
+      </c>
+      <c r="I75" s="15"/>
+      <c r="J75" s="15"/>
+      <c r="K75" s="15"/>
+      <c r="L75" s="15"/>
+      <c r="M75" s="15"/>
     </row>
     <row r="76" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A76" s="28" t="s">
+      <c r="A76" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B76" s="18">
+      <c r="B76" s="57">
         <v>5377265</v>
       </c>
-      <c r="C76" s="18">
+      <c r="C76" s="57">
         <v>10619421</v>
       </c>
-      <c r="D76" s="30">
+      <c r="D76" s="58">
         <v>16157763</v>
       </c>
-      <c r="E76" s="30">
+      <c r="E76" s="58">
         <v>21914598</v>
       </c>
-      <c r="F76" s="39">
+      <c r="F76" s="25">
         <v>27991854</v>
       </c>
-      <c r="G76" s="23"/>
-[...5 lines deleted...]
-      <c r="M76" s="23"/>
+      <c r="G76" s="26">
+        <v>33404591</v>
+      </c>
+      <c r="H76" s="76">
+        <v>39464042</v>
+      </c>
+      <c r="I76" s="15"/>
+      <c r="J76" s="15"/>
+      <c r="K76" s="15"/>
+      <c r="L76" s="15"/>
+      <c r="M76" s="15"/>
     </row>
     <row r="77" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A77" s="28" t="s">
+      <c r="A77" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B77" s="18">
+      <c r="B77" s="57">
         <v>24785</v>
       </c>
-      <c r="C77" s="18">
+      <c r="C77" s="57">
         <v>66296</v>
       </c>
-      <c r="D77" s="30">
+      <c r="D77" s="58">
         <v>107808</v>
       </c>
-      <c r="E77" s="30">
+      <c r="E77" s="58">
         <v>149319</v>
       </c>
-      <c r="F77" s="39">
+      <c r="F77" s="25">
         <v>193938</v>
       </c>
-      <c r="G77" s="23"/>
-[...5 lines deleted...]
-      <c r="M77" s="23"/>
+      <c r="G77" s="26">
+        <v>238558</v>
+      </c>
+      <c r="H77" s="76">
+        <v>318641</v>
+      </c>
+      <c r="I77" s="15"/>
+      <c r="J77" s="15"/>
+      <c r="K77" s="15"/>
+      <c r="L77" s="15"/>
+      <c r="M77" s="15"/>
     </row>
     <row r="78" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A78" s="28" t="s">
+      <c r="A78" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B78" s="18">
+      <c r="B78" s="57">
         <v>6096</v>
       </c>
-      <c r="C78" s="18">
+      <c r="C78" s="57">
         <v>12192</v>
       </c>
-      <c r="D78" s="30">
+      <c r="D78" s="58">
         <v>18288</v>
       </c>
-      <c r="E78" s="30">
+      <c r="E78" s="58">
         <v>24384</v>
       </c>
-      <c r="F78" s="39">
+      <c r="F78" s="25">
         <v>30480</v>
       </c>
-      <c r="G78" s="23"/>
-[...5 lines deleted...]
-      <c r="M78" s="23"/>
+      <c r="G78" s="26">
+        <v>36576</v>
+      </c>
+      <c r="H78" s="76">
+        <v>120117</v>
+      </c>
+      <c r="I78" s="15"/>
+      <c r="J78" s="15"/>
+      <c r="K78" s="15"/>
+      <c r="L78" s="15"/>
+      <c r="M78" s="15"/>
     </row>
     <row r="79" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A79" s="28" t="s">
+      <c r="A79" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B79" s="18">
+      <c r="B79" s="57">
         <v>2477</v>
       </c>
-      <c r="C79" s="18">
+      <c r="C79" s="57">
         <v>9060</v>
       </c>
-      <c r="D79" s="30">
+      <c r="D79" s="58">
         <v>15644</v>
       </c>
-      <c r="E79" s="30">
+      <c r="E79" s="58">
         <v>22227</v>
       </c>
-      <c r="F79" s="39">
+      <c r="F79" s="25">
         <v>24704</v>
       </c>
-      <c r="G79" s="23"/>
-[...5 lines deleted...]
-      <c r="M79" s="23"/>
+      <c r="G79" s="26">
+        <v>27181</v>
+      </c>
+      <c r="H79" s="76">
+        <v>31565</v>
+      </c>
+      <c r="I79" s="15"/>
+      <c r="J79" s="15"/>
+      <c r="K79" s="15"/>
+      <c r="L79" s="15"/>
+      <c r="M79" s="15"/>
     </row>
     <row r="80" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A80" s="28" t="s">
+      <c r="A80" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B80" s="18">
+      <c r="B80" s="57">
         <v>62697</v>
       </c>
-      <c r="C80" s="18">
+      <c r="C80" s="57">
         <v>129755</v>
       </c>
-      <c r="D80" s="30">
+      <c r="D80" s="58">
         <v>196813</v>
       </c>
-      <c r="E80" s="30">
+      <c r="E80" s="58">
         <v>263870</v>
       </c>
-      <c r="F80" s="39">
+      <c r="F80" s="25">
         <v>311837</v>
       </c>
-      <c r="G80" s="23"/>
-[...5 lines deleted...]
-      <c r="M80" s="23"/>
+      <c r="G80" s="26">
+        <v>359803</v>
+      </c>
+      <c r="H80" s="76">
+        <v>417392</v>
+      </c>
+      <c r="I80" s="15"/>
+      <c r="J80" s="15"/>
+      <c r="K80" s="15"/>
+      <c r="L80" s="15"/>
+      <c r="M80" s="15"/>
     </row>
     <row r="81" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A81" s="28" t="s">
+      <c r="A81" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B81" s="18">
+      <c r="B81" s="57">
         <v>29888</v>
       </c>
-      <c r="C81" s="18">
+      <c r="C81" s="57">
         <v>60576</v>
       </c>
-      <c r="D81" s="30">
+      <c r="D81" s="58">
         <v>91264</v>
       </c>
-      <c r="E81" s="30">
+      <c r="E81" s="58">
         <v>121952</v>
       </c>
-      <c r="F81" s="39">
+      <c r="F81" s="25">
         <v>147640</v>
       </c>
-      <c r="G81" s="23"/>
-[...5 lines deleted...]
-      <c r="M81" s="23"/>
+      <c r="G81" s="26">
+        <v>173328</v>
+      </c>
+      <c r="H81" s="76">
+        <v>176854</v>
+      </c>
+      <c r="I81" s="15"/>
+      <c r="J81" s="15"/>
+      <c r="K81" s="15"/>
+      <c r="L81" s="15"/>
+      <c r="M81" s="15"/>
     </row>
     <row r="82" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A82" s="28" t="s">
+      <c r="A82" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B82" s="18">
+      <c r="B82" s="57">
         <v>439598</v>
       </c>
-      <c r="C82" s="18">
+      <c r="C82" s="57">
         <v>836647</v>
       </c>
-      <c r="D82" s="30">
+      <c r="D82" s="58">
         <v>1233696</v>
       </c>
-      <c r="E82" s="30">
+      <c r="E82" s="58">
         <v>1630746</v>
       </c>
-      <c r="F82" s="39">
+      <c r="F82" s="25">
         <v>2095764</v>
       </c>
-      <c r="G82" s="23"/>
-[...5 lines deleted...]
-      <c r="M82" s="23"/>
+      <c r="G82" s="26">
+        <v>2560782</v>
+      </c>
+      <c r="H82" s="76">
+        <v>3024580</v>
+      </c>
+      <c r="I82" s="15"/>
+      <c r="J82" s="15"/>
+      <c r="K82" s="15"/>
+      <c r="L82" s="15"/>
+      <c r="M82" s="15"/>
     </row>
     <row r="83" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A83" s="28" t="s">
+      <c r="A83" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B83" s="18">
+      <c r="B83" s="57">
         <v>96582</v>
       </c>
-      <c r="C83" s="18">
+      <c r="C83" s="57">
         <v>205960</v>
       </c>
-      <c r="D83" s="30">
+      <c r="D83" s="58">
         <v>372469</v>
       </c>
-      <c r="E83" s="30">
+      <c r="E83" s="58">
         <v>452843</v>
       </c>
-      <c r="F83" s="39">
+      <c r="F83" s="25">
         <v>594127</v>
       </c>
-      <c r="G83" s="23"/>
-[...5 lines deleted...]
-      <c r="M83" s="23"/>
+      <c r="G83" s="26">
+        <v>758702</v>
+      </c>
+      <c r="H83" s="76">
+        <v>912899</v>
+      </c>
+      <c r="I83" s="15"/>
+      <c r="J83" s="15"/>
+      <c r="K83" s="15"/>
+      <c r="L83" s="15"/>
+      <c r="M83" s="15"/>
     </row>
     <row r="84" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A84" s="28" t="s">
+      <c r="A84" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="B84" s="18">
+      <c r="B84" s="57">
         <v>17717</v>
       </c>
-      <c r="C84" s="18">
+      <c r="C84" s="57">
         <v>33344</v>
       </c>
-      <c r="D84" s="30">
+      <c r="D84" s="58">
         <v>48971</v>
       </c>
-      <c r="E84" s="30">
+      <c r="E84" s="58">
         <v>64598</v>
       </c>
-      <c r="F84" s="39">
+      <c r="F84" s="25">
         <v>82921</v>
       </c>
-      <c r="G84" s="23"/>
-[...5 lines deleted...]
-      <c r="M84" s="23"/>
+      <c r="G84" s="26">
+        <v>101244</v>
+      </c>
+      <c r="H84" s="76">
+        <v>122900</v>
+      </c>
+      <c r="I84" s="15"/>
+      <c r="J84" s="15"/>
+      <c r="K84" s="15"/>
+      <c r="L84" s="15"/>
+      <c r="M84" s="15"/>
     </row>
     <row r="85" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A85" s="28" t="s">
+      <c r="A85" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B85" s="18">
+      <c r="B85" s="57">
         <v>22352</v>
       </c>
-      <c r="C85" s="18">
+      <c r="C85" s="57">
         <v>54036</v>
       </c>
-      <c r="D85" s="30">
+      <c r="D85" s="58">
         <v>85719</v>
       </c>
-      <c r="E85" s="30">
+      <c r="E85" s="58">
         <v>117403</v>
       </c>
-      <c r="F85" s="39">
+      <c r="F85" s="25">
         <v>146824</v>
       </c>
-      <c r="G85" s="23"/>
-[...5 lines deleted...]
-      <c r="M85" s="23"/>
+      <c r="G85" s="26">
+        <v>176246</v>
+      </c>
+      <c r="H85" s="76">
+        <v>212261</v>
+      </c>
+      <c r="I85" s="15"/>
+      <c r="J85" s="15"/>
+      <c r="K85" s="15"/>
+      <c r="L85" s="15"/>
+      <c r="M85" s="15"/>
     </row>
     <row r="86" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A86" s="28" t="s">
+      <c r="A86" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B86" s="18">
+      <c r="B86" s="57">
         <v>2121866</v>
       </c>
-      <c r="C86" s="18">
+      <c r="C86" s="57">
         <v>5705578</v>
       </c>
-      <c r="D86" s="30">
+      <c r="D86" s="58">
         <v>8922140</v>
       </c>
-      <c r="E86" s="30">
+      <c r="E86" s="58">
         <v>11067217</v>
       </c>
-      <c r="F86" s="39">
+      <c r="F86" s="25">
         <v>13125208</v>
       </c>
-      <c r="G86" s="23"/>
-[...5 lines deleted...]
-      <c r="M86" s="23"/>
+      <c r="G86" s="26">
+        <v>15466590</v>
+      </c>
+      <c r="H86" s="76">
+        <v>16634576</v>
+      </c>
+      <c r="I86" s="15"/>
+      <c r="J86" s="15"/>
+      <c r="K86" s="15"/>
+      <c r="L86" s="15"/>
+      <c r="M86" s="15"/>
     </row>
     <row r="87" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A87" s="28" t="s">
+      <c r="A87" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B87" s="18">
+      <c r="B87" s="57">
         <v>30483</v>
       </c>
-      <c r="C87" s="18">
+      <c r="C87" s="57">
         <v>61078</v>
       </c>
-      <c r="D87" s="30">
+      <c r="D87" s="58">
         <v>91672</v>
       </c>
-      <c r="E87" s="30">
+      <c r="E87" s="58">
         <v>122267</v>
       </c>
-      <c r="F87" s="39">
+      <c r="F87" s="25">
         <v>152739</v>
       </c>
-      <c r="G87" s="23"/>
-[...5 lines deleted...]
-      <c r="M87" s="23"/>
+      <c r="G87" s="26">
+        <v>183212</v>
+      </c>
+      <c r="H87" s="76">
+        <v>245638</v>
+      </c>
+      <c r="I87" s="15"/>
+      <c r="J87" s="15"/>
+      <c r="K87" s="15"/>
+      <c r="L87" s="15"/>
+      <c r="M87" s="15"/>
     </row>
     <row r="88" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A88" s="28" t="s">
+      <c r="A88" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B88" s="18">
+      <c r="B88" s="57">
         <v>13912</v>
       </c>
-      <c r="C88" s="18">
+      <c r="C88" s="57">
         <v>35324</v>
       </c>
-      <c r="D88" s="30">
+      <c r="D88" s="58">
         <v>56736</v>
       </c>
-      <c r="E88" s="30">
+      <c r="E88" s="58">
         <v>78148</v>
       </c>
-      <c r="F88" s="39">
+      <c r="F88" s="25">
         <v>93791</v>
       </c>
-      <c r="G88" s="23"/>
-[...5 lines deleted...]
-      <c r="M88" s="23"/>
+      <c r="G88" s="26">
+        <v>109434</v>
+      </c>
+      <c r="H88" s="76">
+        <v>121171</v>
+      </c>
+      <c r="I88" s="15"/>
+      <c r="J88" s="15"/>
+      <c r="K88" s="15"/>
+      <c r="L88" s="15"/>
+      <c r="M88" s="15"/>
     </row>
     <row r="89" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A89" s="26" t="s">
+      <c r="A89" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="B89" s="18">
+      <c r="B89" s="57">
         <v>1420174</v>
       </c>
-      <c r="C89" s="18">
+      <c r="C89" s="57">
         <v>3017587</v>
       </c>
-      <c r="D89" s="30">
+      <c r="D89" s="58">
         <v>4518049</v>
       </c>
-      <c r="E89" s="30">
+      <c r="E89" s="58">
         <v>6425807</v>
       </c>
-      <c r="F89" s="39">
+      <c r="F89" s="25">
         <v>8483075</v>
       </c>
-      <c r="G89" s="23"/>
-[...5 lines deleted...]
-      <c r="M89" s="23"/>
+      <c r="G89" s="26">
+        <v>10724892</v>
+      </c>
+      <c r="H89" s="76">
+        <v>13170320</v>
+      </c>
+      <c r="I89" s="15"/>
+      <c r="J89" s="15"/>
+      <c r="K89" s="15"/>
+      <c r="L89" s="15"/>
+      <c r="M89" s="15"/>
     </row>
     <row r="90" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A90" s="28" t="s">
+      <c r="A90" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B90" s="18">
+      <c r="B90" s="57">
         <v>1407699</v>
       </c>
-      <c r="C90" s="18">
+      <c r="C90" s="57">
         <v>2903529</v>
       </c>
-      <c r="D90" s="30">
+      <c r="D90" s="58">
         <v>4304417</v>
       </c>
-      <c r="E90" s="30">
+      <c r="E90" s="58">
         <v>6150391</v>
       </c>
-      <c r="F90" s="39">
+      <c r="F90" s="25">
         <v>8126738</v>
       </c>
-      <c r="G90" s="23"/>
-[...5 lines deleted...]
-      <c r="M90" s="23"/>
+      <c r="G90" s="26">
+        <v>10201445</v>
+      </c>
+      <c r="H90" s="76">
+        <v>12470114</v>
+      </c>
+      <c r="I90" s="15"/>
+      <c r="J90" s="15"/>
+      <c r="K90" s="15"/>
+      <c r="L90" s="15"/>
+      <c r="M90" s="15"/>
     </row>
     <row r="91" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A91" s="28" t="s">
+      <c r="A91" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="B91" s="19" t="s">
+      <c r="B91" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="C91" s="29" t="s">
+      <c r="C91" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="D91" s="30" t="s">
+      <c r="D91" s="58" t="s">
         <v>63</v>
       </c>
-      <c r="E91" s="30" t="s">
+      <c r="E91" s="58" t="s">
         <v>63</v>
       </c>
-      <c r="F91" s="38" t="s">
+      <c r="F91" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="G91" s="23"/>
-[...5 lines deleted...]
-      <c r="M91" s="23"/>
+      <c r="G91" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="H91" s="76" t="s">
+        <v>63</v>
+      </c>
+      <c r="I91" s="15"/>
+      <c r="J91" s="15"/>
+      <c r="K91" s="15"/>
+      <c r="L91" s="15"/>
+      <c r="M91" s="15"/>
     </row>
     <row r="92" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A92" s="28" t="s">
+      <c r="A92" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B92" s="18">
+      <c r="B92" s="57">
         <v>154</v>
       </c>
-      <c r="C92" s="18">
+      <c r="C92" s="57">
         <v>308</v>
       </c>
-      <c r="D92" s="30">
+      <c r="D92" s="58">
         <v>462</v>
       </c>
-      <c r="E92" s="30">
+      <c r="E92" s="58">
         <v>616</v>
       </c>
-      <c r="F92" s="38">
+      <c r="F92" s="24">
         <v>770</v>
       </c>
-      <c r="G92" s="23"/>
-[...5 lines deleted...]
-      <c r="M92" s="23"/>
+      <c r="G92" s="31">
+        <v>924</v>
+      </c>
+      <c r="H92" s="76">
+        <v>924</v>
+      </c>
+      <c r="I92" s="15"/>
+      <c r="J92" s="15"/>
+      <c r="K92" s="15"/>
+      <c r="L92" s="15"/>
+      <c r="M92" s="15"/>
     </row>
     <row r="93" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A93" s="28" t="s">
+      <c r="A93" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B93" s="18">
+      <c r="B93" s="57">
         <v>233</v>
       </c>
-      <c r="C93" s="18">
+      <c r="C93" s="57">
         <v>466</v>
       </c>
-      <c r="D93" s="30">
+      <c r="D93" s="58">
         <v>699</v>
       </c>
-      <c r="E93" s="30">
+      <c r="E93" s="58">
         <v>932</v>
       </c>
-      <c r="F93" s="39">
+      <c r="F93" s="25">
         <v>1165</v>
       </c>
-      <c r="G93" s="23"/>
-[...5 lines deleted...]
-      <c r="M93" s="23"/>
+      <c r="G93" s="26">
+        <v>1398</v>
+      </c>
+      <c r="H93" s="76">
+        <v>3815</v>
+      </c>
+      <c r="I93" s="15"/>
+      <c r="J93" s="15"/>
+      <c r="K93" s="15"/>
+      <c r="L93" s="15"/>
+      <c r="M93" s="15"/>
     </row>
     <row r="94" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A94" s="28" t="s">
+      <c r="A94" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B94" s="18">
+      <c r="B94" s="57">
         <v>10313</v>
       </c>
-      <c r="C94" s="18">
+      <c r="C94" s="57">
         <v>25244</v>
       </c>
-      <c r="D94" s="30">
+      <c r="D94" s="58">
         <v>40176</v>
       </c>
-      <c r="E94" s="30">
+      <c r="E94" s="58">
         <v>55107</v>
       </c>
-      <c r="F94" s="39">
+      <c r="F94" s="25">
         <v>66658</v>
       </c>
-      <c r="G94" s="23"/>
-[...5 lines deleted...]
-      <c r="M94" s="23"/>
+      <c r="G94" s="26">
+        <v>78210</v>
+      </c>
+      <c r="H94" s="76">
+        <v>89761</v>
+      </c>
+      <c r="I94" s="15"/>
+      <c r="J94" s="15"/>
+      <c r="K94" s="15"/>
+      <c r="L94" s="15"/>
+      <c r="M94" s="15"/>
     </row>
     <row r="95" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A95" s="28" t="s">
+      <c r="A95" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B95" s="18" t="s">
+      <c r="B95" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="C95" s="18" t="s">
+      <c r="C95" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="D95" s="30" t="s">
+      <c r="D95" s="58" t="s">
         <v>63</v>
       </c>
-      <c r="E95" s="30" t="s">
+      <c r="E95" s="58" t="s">
         <v>63</v>
       </c>
-      <c r="F95" s="38" t="s">
+      <c r="F95" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="G95" s="23"/>
-[...5 lines deleted...]
-      <c r="M95" s="23"/>
+      <c r="G95" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="H95" s="77" t="s">
+        <v>63</v>
+      </c>
+      <c r="I95" s="15"/>
+      <c r="J95" s="15"/>
+      <c r="K95" s="15"/>
+      <c r="L95" s="15"/>
+      <c r="M95" s="15"/>
     </row>
     <row r="96" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A96" s="26" t="s">
+      <c r="A96" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="B96" s="18">
+      <c r="B96" s="57">
         <v>1793542</v>
       </c>
-      <c r="C96" s="18">
+      <c r="C96" s="57">
         <v>2052930</v>
       </c>
-      <c r="D96" s="30">
+      <c r="D96" s="58">
         <v>2255588</v>
       </c>
-      <c r="E96" s="30">
+      <c r="E96" s="58">
         <v>2597814</v>
       </c>
-      <c r="F96" s="39">
+      <c r="F96" s="25">
         <v>2957147</v>
       </c>
-      <c r="G96" s="23"/>
-[...5 lines deleted...]
-      <c r="M96" s="23"/>
+      <c r="G96" s="26">
+        <v>3463398</v>
+      </c>
+      <c r="H96" s="76">
+        <v>3649474</v>
+      </c>
+      <c r="I96" s="15"/>
+      <c r="J96" s="15"/>
+      <c r="K96" s="15"/>
+      <c r="L96" s="15"/>
+      <c r="M96" s="15"/>
     </row>
     <row r="97" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A97" s="28" t="s">
+      <c r="A97" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B97" s="18">
+      <c r="B97" s="57">
         <v>1780309</v>
       </c>
-      <c r="C97" s="18">
+      <c r="C97" s="57">
         <v>2029130</v>
       </c>
-      <c r="D97" s="30">
+      <c r="D97" s="58">
         <v>2221222</v>
       </c>
-      <c r="E97" s="30">
+      <c r="E97" s="58">
         <v>2552881</v>
       </c>
-      <c r="F97" s="39">
+      <c r="F97" s="25">
         <v>2902181</v>
       </c>
-      <c r="G97" s="23"/>
-[...5 lines deleted...]
-      <c r="M97" s="23"/>
+      <c r="G97" s="26">
+        <v>3398398</v>
+      </c>
+      <c r="H97" s="76">
+        <v>3572774</v>
+      </c>
+      <c r="I97" s="15"/>
+      <c r="J97" s="15"/>
+      <c r="K97" s="15"/>
+      <c r="L97" s="15"/>
+      <c r="M97" s="15"/>
     </row>
     <row r="98" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A98" s="28" t="s">
+      <c r="A98" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B98" s="18">
+      <c r="B98" s="57">
         <v>626</v>
       </c>
-      <c r="C98" s="18">
+      <c r="C98" s="57">
         <v>1252</v>
       </c>
-      <c r="D98" s="30">
+      <c r="D98" s="58">
         <v>1878</v>
       </c>
-      <c r="E98" s="30">
+      <c r="E98" s="58">
         <v>2504</v>
       </c>
-      <c r="F98" s="39">
+      <c r="F98" s="25">
         <v>3130</v>
       </c>
-      <c r="G98" s="23"/>
-[...5 lines deleted...]
-      <c r="M98" s="23"/>
+      <c r="G98" s="26">
+        <v>3756</v>
+      </c>
+      <c r="H98" s="76">
+        <v>4029</v>
+      </c>
+      <c r="I98" s="15"/>
+      <c r="J98" s="15"/>
+      <c r="K98" s="15"/>
+      <c r="L98" s="15"/>
+      <c r="M98" s="15"/>
     </row>
     <row r="99" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A99" s="28" t="s">
+      <c r="A99" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B99" s="18">
+      <c r="B99" s="57">
         <v>3733</v>
       </c>
-      <c r="C99" s="18">
+      <c r="C99" s="57">
         <v>4800</v>
       </c>
-      <c r="D99" s="30">
+      <c r="D99" s="58">
         <v>5867</v>
       </c>
-      <c r="E99" s="30">
+      <c r="E99" s="58">
         <v>6933</v>
       </c>
-      <c r="F99" s="39">
+      <c r="F99" s="25">
         <v>7467</v>
       </c>
-      <c r="G99" s="23"/>
-[...5 lines deleted...]
-      <c r="M99" s="23"/>
+      <c r="G99" s="26">
+        <v>8000</v>
+      </c>
+      <c r="H99" s="76">
+        <v>8462</v>
+      </c>
+      <c r="I99" s="15"/>
+      <c r="J99" s="15"/>
+      <c r="K99" s="15"/>
+      <c r="L99" s="15"/>
+      <c r="M99" s="15"/>
     </row>
     <row r="100" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A100" s="28" t="s">
+      <c r="A100" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B100" s="18">
+      <c r="B100" s="57">
         <v>208</v>
       </c>
-      <c r="C100" s="18">
+      <c r="C100" s="57">
         <v>416</v>
       </c>
-      <c r="D100" s="30">
+      <c r="D100" s="58">
         <v>624</v>
       </c>
-      <c r="E100" s="30">
+      <c r="E100" s="58">
         <v>832</v>
       </c>
-      <c r="F100" s="39">
+      <c r="F100" s="25">
         <v>1040</v>
       </c>
-      <c r="G100" s="23"/>
-[...5 lines deleted...]
-      <c r="M100" s="23"/>
+      <c r="G100" s="26">
+        <v>1248</v>
+      </c>
+      <c r="H100" s="76">
+        <v>1248</v>
+      </c>
+      <c r="I100" s="15"/>
+      <c r="J100" s="15"/>
+      <c r="K100" s="15"/>
+      <c r="L100" s="15"/>
+      <c r="M100" s="15"/>
     </row>
     <row r="101" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A101" s="28" t="s">
+      <c r="A101" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B101" s="18">
+      <c r="B101" s="57">
         <v>3553</v>
       </c>
-      <c r="C101" s="18">
+      <c r="C101" s="57">
         <v>7106</v>
       </c>
-      <c r="D101" s="30">
+      <c r="D101" s="58">
         <v>10659</v>
       </c>
-      <c r="E101" s="30">
+      <c r="E101" s="58">
         <v>14212</v>
       </c>
-      <c r="F101" s="39">
+      <c r="F101" s="25">
         <v>17765</v>
       </c>
-      <c r="G101" s="23"/>
-[...5 lines deleted...]
-      <c r="M101" s="23"/>
+      <c r="G101" s="26">
+        <v>21318</v>
+      </c>
+      <c r="H101" s="76">
+        <v>24110</v>
+      </c>
+      <c r="I101" s="15"/>
+      <c r="J101" s="15"/>
+      <c r="K101" s="15"/>
+      <c r="L101" s="15"/>
+      <c r="M101" s="15"/>
     </row>
     <row r="102" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A102" s="28" t="s">
+      <c r="A102" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B102" s="18">
+      <c r="B102" s="57">
         <v>202</v>
       </c>
-      <c r="C102" s="18">
+      <c r="C102" s="57">
         <v>404</v>
       </c>
-      <c r="D102" s="30">
+      <c r="D102" s="58">
         <v>606</v>
       </c>
-      <c r="E102" s="30">
+      <c r="E102" s="58">
         <v>808</v>
       </c>
-      <c r="F102" s="39">
+      <c r="F102" s="25">
         <v>1010</v>
       </c>
-      <c r="G102" s="23"/>
-[...5 lines deleted...]
-      <c r="M102" s="23"/>
+      <c r="G102" s="26">
+        <v>1212</v>
+      </c>
+      <c r="H102" s="76">
+        <v>3462</v>
+      </c>
+      <c r="I102" s="15"/>
+      <c r="J102" s="15"/>
+      <c r="K102" s="15"/>
+      <c r="L102" s="15"/>
+      <c r="M102" s="15"/>
     </row>
     <row r="103" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A103" s="28" t="s">
+      <c r="A103" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B103" s="18">
+      <c r="B103" s="57">
         <v>308</v>
       </c>
-      <c r="C103" s="18">
+      <c r="C103" s="57">
         <v>616</v>
       </c>
-      <c r="D103" s="30">
+      <c r="D103" s="58">
         <v>924</v>
       </c>
-      <c r="E103" s="30">
+      <c r="E103" s="58">
         <v>1232</v>
       </c>
-      <c r="F103" s="39">
+      <c r="F103" s="25">
         <v>1540</v>
       </c>
-      <c r="G103" s="23"/>
-[...5 lines deleted...]
-      <c r="M103" s="23"/>
+      <c r="G103" s="26">
+        <v>1848</v>
+      </c>
+      <c r="H103" s="76">
+        <v>2087</v>
+      </c>
+      <c r="I103" s="15"/>
+      <c r="J103" s="15"/>
+      <c r="K103" s="15"/>
+      <c r="L103" s="15"/>
+      <c r="M103" s="15"/>
     </row>
     <row r="104" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A104" s="28" t="s">
+      <c r="A104" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B104" s="18">
+      <c r="B104" s="57">
         <v>467</v>
       </c>
-      <c r="C104" s="18">
+      <c r="C104" s="57">
         <v>934</v>
       </c>
-      <c r="D104" s="30">
+      <c r="D104" s="58">
         <v>1401</v>
       </c>
-      <c r="E104" s="30">
+      <c r="E104" s="58">
         <v>1868</v>
       </c>
-      <c r="F104" s="39">
+      <c r="F104" s="25">
         <v>2335</v>
       </c>
-      <c r="G104" s="23"/>
-[...5 lines deleted...]
-      <c r="M104" s="23"/>
+      <c r="G104" s="26">
+        <v>2802</v>
+      </c>
+      <c r="H104" s="76">
+        <v>5727</v>
+      </c>
+      <c r="I104" s="15"/>
+      <c r="J104" s="15"/>
+      <c r="K104" s="15"/>
+      <c r="L104" s="15"/>
+      <c r="M104" s="15"/>
     </row>
     <row r="105" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A105" s="28" t="s">
+      <c r="A105" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="B105" s="18">
+      <c r="B105" s="57">
         <v>517</v>
       </c>
-      <c r="C105" s="18">
+      <c r="C105" s="57">
         <v>1034</v>
       </c>
-      <c r="D105" s="30">
+      <c r="D105" s="58">
         <v>1551</v>
       </c>
-      <c r="E105" s="30">
+      <c r="E105" s="58">
         <v>2068</v>
       </c>
-      <c r="F105" s="39">
+      <c r="F105" s="25">
         <v>2585</v>
       </c>
-      <c r="G105" s="23"/>
-[...5 lines deleted...]
-      <c r="M105" s="23"/>
+      <c r="G105" s="26">
+        <v>3102</v>
+      </c>
+      <c r="H105" s="76">
+        <v>4394</v>
+      </c>
+      <c r="I105" s="15"/>
+      <c r="J105" s="15"/>
+      <c r="K105" s="15"/>
+      <c r="L105" s="15"/>
+      <c r="M105" s="15"/>
     </row>
     <row r="106" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A106" s="28" t="s">
+      <c r="A106" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B106" s="18">
+      <c r="B106" s="57">
         <v>1568</v>
       </c>
-      <c r="C106" s="18">
+      <c r="C106" s="57">
         <v>3136</v>
       </c>
-      <c r="D106" s="30">
+      <c r="D106" s="58">
         <v>4704</v>
       </c>
-      <c r="E106" s="30">
+      <c r="E106" s="58">
         <v>6272</v>
       </c>
-      <c r="F106" s="39">
+      <c r="F106" s="25">
         <v>7840</v>
       </c>
-      <c r="G106" s="23"/>
-[...5 lines deleted...]
-      <c r="M106" s="23"/>
+      <c r="G106" s="26">
+        <v>9408</v>
+      </c>
+      <c r="H106" s="76">
+        <v>9491</v>
+      </c>
+      <c r="I106" s="15"/>
+      <c r="J106" s="15"/>
+      <c r="K106" s="15"/>
+      <c r="L106" s="15"/>
+      <c r="M106" s="15"/>
     </row>
     <row r="107" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A107" s="28" t="s">
+      <c r="A107" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B107" s="18">
+      <c r="B107" s="57">
         <v>359</v>
       </c>
-      <c r="C107" s="18">
+      <c r="C107" s="57">
         <v>718</v>
       </c>
-      <c r="D107" s="30">
+      <c r="D107" s="58">
         <v>1077</v>
       </c>
-      <c r="E107" s="30">
+      <c r="E107" s="58">
         <v>1436</v>
       </c>
-      <c r="F107" s="39">
+      <c r="F107" s="25">
         <v>1795</v>
       </c>
-      <c r="G107" s="23"/>
-[...5 lines deleted...]
-      <c r="M107" s="23"/>
+      <c r="G107" s="26">
+        <v>2154</v>
+      </c>
+      <c r="H107" s="76">
+        <v>2183</v>
+      </c>
+      <c r="I107" s="15"/>
+      <c r="J107" s="15"/>
+      <c r="K107" s="15"/>
+      <c r="L107" s="15"/>
+      <c r="M107" s="15"/>
     </row>
     <row r="108" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A108" s="28" t="s">
+      <c r="A108" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B108" s="18">
+      <c r="B108" s="57">
         <v>1409</v>
       </c>
-      <c r="C108" s="18">
+      <c r="C108" s="57">
         <v>2818</v>
       </c>
-      <c r="D108" s="30">
+      <c r="D108" s="58">
         <v>4227</v>
       </c>
-      <c r="E108" s="30">
+      <c r="E108" s="58">
         <v>5636</v>
       </c>
-      <c r="F108" s="39">
+      <c r="F108" s="25">
         <v>7045</v>
       </c>
-      <c r="G108" s="23"/>
-[...5 lines deleted...]
-      <c r="M108" s="23"/>
+      <c r="G108" s="26">
+        <v>8454</v>
+      </c>
+      <c r="H108" s="76">
+        <v>9634</v>
+      </c>
+      <c r="I108" s="15"/>
+      <c r="J108" s="15"/>
+      <c r="K108" s="15"/>
+      <c r="L108" s="15"/>
+      <c r="M108" s="15"/>
     </row>
     <row r="109" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A109" s="28" t="s">
+      <c r="A109" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B109" s="18">
+      <c r="B109" s="57">
         <v>283</v>
       </c>
-      <c r="C109" s="18">
+      <c r="C109" s="57">
         <v>566</v>
       </c>
-      <c r="D109" s="30">
+      <c r="D109" s="58">
         <v>849</v>
       </c>
-      <c r="E109" s="30">
+      <c r="E109" s="58">
         <v>1132</v>
       </c>
-      <c r="F109" s="39">
+      <c r="F109" s="25">
         <v>1415</v>
       </c>
-      <c r="G109" s="23"/>
-[...5 lines deleted...]
-      <c r="M109" s="23"/>
+      <c r="G109" s="26">
+        <v>1698</v>
+      </c>
+      <c r="H109" s="76">
+        <v>1873</v>
+      </c>
+      <c r="I109" s="15"/>
+      <c r="J109" s="15"/>
+      <c r="K109" s="15"/>
+      <c r="L109" s="15"/>
+      <c r="M109" s="15"/>
     </row>
     <row r="110" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A110" s="26" t="s">
+      <c r="A110" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="B110" s="18">
+      <c r="B110" s="57">
         <v>110936</v>
       </c>
-      <c r="C110" s="18">
+      <c r="C110" s="57">
         <v>370675</v>
       </c>
-      <c r="D110" s="30">
+      <c r="D110" s="58">
         <v>499050</v>
       </c>
-      <c r="E110" s="30">
+      <c r="E110" s="58">
         <v>703754</v>
       </c>
-      <c r="F110" s="39">
+      <c r="F110" s="25">
         <v>932929</v>
       </c>
-      <c r="G110" s="23"/>
-[...5 lines deleted...]
-      <c r="M110" s="23"/>
+      <c r="G110" s="26">
+        <v>1106824</v>
+      </c>
+      <c r="H110" s="76">
+        <v>1282846</v>
+      </c>
+      <c r="I110" s="15"/>
+      <c r="J110" s="15"/>
+      <c r="K110" s="15"/>
+      <c r="L110" s="15"/>
+      <c r="M110" s="15"/>
     </row>
     <row r="111" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A111" s="28" t="s">
+      <c r="A111" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B111" s="18">
+      <c r="B111" s="57">
         <v>103622</v>
       </c>
-      <c r="C111" s="18">
+      <c r="C111" s="57">
         <v>356047</v>
       </c>
-      <c r="D111" s="30">
+      <c r="D111" s="58">
         <v>477108</v>
       </c>
-      <c r="E111" s="30">
+      <c r="E111" s="58">
         <v>674498</v>
       </c>
-      <c r="F111" s="39">
+      <c r="F111" s="25">
         <v>896359</v>
       </c>
-      <c r="G111" s="23"/>
-[...5 lines deleted...]
-      <c r="M111" s="23"/>
+      <c r="G111" s="26">
+        <v>1062940</v>
+      </c>
+      <c r="H111" s="76">
+        <v>1228336</v>
+      </c>
+      <c r="I111" s="15"/>
+      <c r="J111" s="15"/>
+      <c r="K111" s="15"/>
+      <c r="L111" s="15"/>
+      <c r="M111" s="15"/>
     </row>
     <row r="112" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A112" s="28" t="s">
+      <c r="A112" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B112" s="18">
+      <c r="B112" s="57">
         <v>1102</v>
       </c>
-      <c r="C112" s="18">
+      <c r="C112" s="57">
         <v>2204</v>
       </c>
-      <c r="D112" s="30">
+      <c r="D112" s="58">
         <v>3306</v>
       </c>
-      <c r="E112" s="30">
+      <c r="E112" s="58">
         <v>4408</v>
       </c>
-      <c r="F112" s="39">
+      <c r="F112" s="25">
         <v>5510</v>
       </c>
-      <c r="G112" s="23"/>
-[...5 lines deleted...]
-      <c r="M112" s="23"/>
+      <c r="G112" s="26">
+        <v>6612</v>
+      </c>
+      <c r="H112" s="76">
+        <v>8762</v>
+      </c>
+      <c r="I112" s="15"/>
+      <c r="J112" s="15"/>
+      <c r="K112" s="15"/>
+      <c r="L112" s="15"/>
+      <c r="M112" s="15"/>
     </row>
     <row r="113" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A113" s="28" t="s">
+      <c r="A113" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B113" s="18">
+      <c r="B113" s="57">
         <v>636</v>
       </c>
-      <c r="C113" s="18">
+      <c r="C113" s="57">
         <v>1272</v>
       </c>
-      <c r="D113" s="30">
+      <c r="D113" s="58">
         <v>1908</v>
       </c>
-      <c r="E113" s="30">
+      <c r="E113" s="58">
         <v>2544</v>
       </c>
-      <c r="F113" s="39">
+      <c r="F113" s="25">
         <v>3180</v>
       </c>
-      <c r="G113" s="23"/>
-[...5 lines deleted...]
-      <c r="M113" s="23"/>
+      <c r="G113" s="26">
+        <v>3816</v>
+      </c>
+      <c r="H113" s="76">
+        <v>3977</v>
+      </c>
+      <c r="I113" s="15"/>
+      <c r="J113" s="15"/>
+      <c r="K113" s="15"/>
+      <c r="L113" s="15"/>
+      <c r="M113" s="15"/>
     </row>
     <row r="114" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A114" s="28" t="s">
+      <c r="A114" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B114" s="18">
+      <c r="B114" s="57">
         <v>7</v>
       </c>
-      <c r="C114" s="18">
+      <c r="C114" s="57">
         <v>14</v>
       </c>
-      <c r="D114" s="30">
+      <c r="D114" s="58">
         <v>21</v>
       </c>
-      <c r="E114" s="30">
+      <c r="E114" s="58">
         <v>28</v>
       </c>
-      <c r="F114" s="38">
+      <c r="F114" s="24">
         <v>35</v>
       </c>
-      <c r="G114" s="23"/>
-[...5 lines deleted...]
-      <c r="M114" s="23"/>
+      <c r="G114" s="31">
+        <v>42</v>
+      </c>
+      <c r="H114" s="76">
+        <v>905</v>
+      </c>
+      <c r="I114" s="15"/>
+      <c r="J114" s="15"/>
+      <c r="K114" s="15"/>
+      <c r="L114" s="15"/>
+      <c r="M114" s="15"/>
     </row>
     <row r="115" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A115" s="28" t="s">
+      <c r="A115" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B115" s="18">
+      <c r="B115" s="57">
         <v>209</v>
       </c>
-      <c r="C115" s="18">
+      <c r="C115" s="57">
         <v>418</v>
       </c>
-      <c r="D115" s="30">
+      <c r="D115" s="58">
         <v>627</v>
       </c>
-      <c r="E115" s="30">
+      <c r="E115" s="58">
         <v>836</v>
       </c>
-      <c r="F115" s="39">
+      <c r="F115" s="25">
         <v>1045</v>
       </c>
-      <c r="G115" s="23"/>
-[...5 lines deleted...]
-      <c r="M115" s="23"/>
+      <c r="G115" s="26">
+        <v>1254</v>
+      </c>
+      <c r="H115" s="76">
+        <v>1271</v>
+      </c>
+      <c r="I115" s="15"/>
+      <c r="J115" s="15"/>
+      <c r="K115" s="15"/>
+      <c r="L115" s="15"/>
+      <c r="M115" s="15"/>
     </row>
     <row r="116" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A116" s="28" t="s">
+      <c r="A116" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B116" s="18">
+      <c r="B116" s="57">
         <v>93</v>
       </c>
-      <c r="C116" s="18">
+      <c r="C116" s="57">
         <v>186</v>
       </c>
-      <c r="D116" s="30">
+      <c r="D116" s="58">
         <v>279</v>
       </c>
-      <c r="E116" s="30">
+      <c r="E116" s="58">
         <v>372</v>
       </c>
-      <c r="F116" s="38">
+      <c r="F116" s="24">
         <v>465</v>
       </c>
-      <c r="G116" s="23"/>
-[...5 lines deleted...]
-      <c r="M116" s="23"/>
+      <c r="G116" s="31">
+        <v>558</v>
+      </c>
+      <c r="H116" s="76">
+        <v>887</v>
+      </c>
+      <c r="I116" s="15"/>
+      <c r="J116" s="15"/>
+      <c r="K116" s="15"/>
+      <c r="L116" s="15"/>
+      <c r="M116" s="15"/>
     </row>
     <row r="117" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A117" s="28" t="s">
+      <c r="A117" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B117" s="18">
+      <c r="B117" s="57">
         <v>289</v>
       </c>
-      <c r="C117" s="18">
+      <c r="C117" s="57">
         <v>578</v>
       </c>
-      <c r="D117" s="30">
+      <c r="D117" s="58">
         <v>867</v>
       </c>
-      <c r="E117" s="30">
+      <c r="E117" s="58">
         <v>1156</v>
       </c>
-      <c r="F117" s="39">
+      <c r="F117" s="25">
         <v>1445</v>
       </c>
-      <c r="G117" s="23"/>
-[...5 lines deleted...]
-      <c r="M117" s="23"/>
+      <c r="G117" s="26">
+        <v>1734</v>
+      </c>
+      <c r="H117" s="76">
+        <v>2118</v>
+      </c>
+      <c r="I117" s="15"/>
+      <c r="J117" s="15"/>
+      <c r="K117" s="15"/>
+      <c r="L117" s="15"/>
+      <c r="M117" s="15"/>
     </row>
     <row r="118" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A118" s="28" t="s">
+      <c r="A118" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B118" s="18">
+      <c r="B118" s="57">
         <v>2249</v>
       </c>
-      <c r="C118" s="18">
+      <c r="C118" s="57">
         <v>4498</v>
       </c>
-      <c r="D118" s="30">
+      <c r="D118" s="58">
         <v>6747</v>
       </c>
-      <c r="E118" s="30">
+      <c r="E118" s="58">
         <v>8996</v>
       </c>
-      <c r="F118" s="39">
+      <c r="F118" s="25">
         <v>11245</v>
       </c>
-      <c r="G118" s="23"/>
-[...5 lines deleted...]
-      <c r="M118" s="23"/>
+      <c r="G118" s="26">
+        <v>13494</v>
+      </c>
+      <c r="H118" s="76">
+        <v>16150</v>
+      </c>
+      <c r="I118" s="15"/>
+      <c r="J118" s="15"/>
+      <c r="K118" s="15"/>
+      <c r="L118" s="15"/>
+      <c r="M118" s="15"/>
     </row>
     <row r="119" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A119" s="28" t="s">
+      <c r="A119" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B119" s="18">
+      <c r="B119" s="57">
         <v>328</v>
       </c>
-      <c r="C119" s="18">
+      <c r="C119" s="57">
         <v>656</v>
       </c>
-      <c r="D119" s="30">
+      <c r="D119" s="58">
         <v>984</v>
       </c>
-      <c r="E119" s="30">
+      <c r="E119" s="58">
         <v>1312</v>
       </c>
-      <c r="F119" s="39">
+      <c r="F119" s="25">
         <v>1640</v>
       </c>
-      <c r="G119" s="23"/>
-[...5 lines deleted...]
-      <c r="M119" s="23"/>
+      <c r="G119" s="26">
+        <v>1968</v>
+      </c>
+      <c r="H119" s="76">
+        <v>2643</v>
+      </c>
+      <c r="I119" s="15"/>
+      <c r="J119" s="15"/>
+      <c r="K119" s="15"/>
+      <c r="L119" s="15"/>
+      <c r="M119" s="15"/>
     </row>
     <row r="120" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A120" s="28" t="s">
+      <c r="A120" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B120" s="18">
+      <c r="B120" s="57">
         <v>5</v>
       </c>
-      <c r="C120" s="18">
+      <c r="C120" s="57">
         <v>10</v>
       </c>
-      <c r="D120" s="30">
+      <c r="D120" s="58">
         <v>15</v>
       </c>
-      <c r="E120" s="30">
+      <c r="E120" s="58">
         <v>20</v>
       </c>
-      <c r="F120" s="38">
+      <c r="F120" s="24">
         <v>25</v>
       </c>
-      <c r="G120" s="23"/>
-[...5 lines deleted...]
-      <c r="M120" s="23"/>
+      <c r="G120" s="31">
+        <v>30</v>
+      </c>
+      <c r="H120" s="76">
+        <v>30</v>
+      </c>
+      <c r="I120" s="15"/>
+      <c r="J120" s="15"/>
+      <c r="K120" s="15"/>
+      <c r="L120" s="15"/>
+      <c r="M120" s="15"/>
     </row>
     <row r="121" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A121" s="28" t="s">
+      <c r="A121" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B121" s="18">
+      <c r="B121" s="57">
         <v>2155</v>
       </c>
-      <c r="C121" s="18">
+      <c r="C121" s="57">
         <v>4310</v>
       </c>
-      <c r="D121" s="30">
+      <c r="D121" s="58">
         <v>6465</v>
       </c>
-      <c r="E121" s="30">
+      <c r="E121" s="58">
         <v>8620</v>
       </c>
-      <c r="F121" s="39">
+      <c r="F121" s="25">
         <v>10775</v>
       </c>
-      <c r="G121" s="23"/>
-[...5 lines deleted...]
-      <c r="M121" s="23"/>
+      <c r="G121" s="26">
+        <v>12930</v>
+      </c>
+      <c r="H121" s="76">
+        <v>14113</v>
+      </c>
+      <c r="I121" s="15"/>
+      <c r="J121" s="15"/>
+      <c r="K121" s="15"/>
+      <c r="L121" s="15"/>
+      <c r="M121" s="15"/>
     </row>
     <row r="122" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A122" s="28" t="s">
+      <c r="A122" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B122" s="18">
+      <c r="B122" s="57">
         <v>242</v>
       </c>
-      <c r="C122" s="18">
+      <c r="C122" s="57">
         <v>484</v>
       </c>
-      <c r="D122" s="30">
+      <c r="D122" s="58">
         <v>726</v>
       </c>
-      <c r="E122" s="30">
+      <c r="E122" s="58">
         <v>968</v>
       </c>
-      <c r="F122" s="39">
+      <c r="F122" s="25">
         <v>1210</v>
       </c>
-      <c r="G122" s="23"/>
-[...5 lines deleted...]
-      <c r="M122" s="23"/>
+      <c r="G122" s="26">
+        <v>1452</v>
+      </c>
+      <c r="H122" s="76">
+        <v>3659</v>
+      </c>
+      <c r="I122" s="15"/>
+      <c r="J122" s="15"/>
+      <c r="K122" s="15"/>
+      <c r="L122" s="15"/>
+      <c r="M122" s="15"/>
     </row>
     <row r="123" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
-      <c r="A123" s="26" t="s">
+      <c r="A123" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="B123" s="18">
+      <c r="B123" s="57">
         <v>59070</v>
       </c>
-      <c r="C123" s="18">
+      <c r="C123" s="57">
         <v>179582</v>
       </c>
-      <c r="D123" s="30">
+      <c r="D123" s="58">
         <v>299692</v>
       </c>
-      <c r="E123" s="30">
+      <c r="E123" s="58">
         <v>420127</v>
       </c>
-      <c r="F123" s="39">
+      <c r="F123" s="25">
         <v>509796</v>
       </c>
-      <c r="G123" s="23"/>
-[...5 lines deleted...]
-      <c r="M123" s="23"/>
+      <c r="G123" s="26">
+        <v>599417</v>
+      </c>
+      <c r="H123" s="76">
+        <v>693472</v>
+      </c>
+      <c r="I123" s="15"/>
+      <c r="J123" s="15"/>
+      <c r="K123" s="15"/>
+      <c r="L123" s="15"/>
+      <c r="M123" s="15"/>
     </row>
     <row r="124" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A124" s="28" t="s">
+      <c r="A124" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B124" s="18">
+      <c r="B124" s="57">
         <v>58367</v>
       </c>
-      <c r="C124" s="18">
+      <c r="C124" s="57">
         <v>178176</v>
       </c>
-      <c r="D124" s="30">
+      <c r="D124" s="58">
         <v>297583</v>
       </c>
-      <c r="E124" s="30">
+      <c r="E124" s="58">
         <v>417315</v>
       </c>
-      <c r="F124" s="39">
+      <c r="F124" s="25">
         <v>506281</v>
       </c>
-      <c r="G124" s="23"/>
-[...5 lines deleted...]
-      <c r="M124" s="23"/>
+      <c r="G124" s="26">
+        <v>595199</v>
+      </c>
+      <c r="H124" s="76">
+        <v>686602</v>
+      </c>
+      <c r="I124" s="15"/>
+      <c r="J124" s="15"/>
+      <c r="K124" s="15"/>
+      <c r="L124" s="15"/>
+      <c r="M124" s="15"/>
     </row>
     <row r="125" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A125" s="28" t="s">
+      <c r="A125" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B125" s="18">
+      <c r="B125" s="57">
         <v>632</v>
       </c>
-      <c r="C125" s="18">
+      <c r="C125" s="57">
         <v>1264</v>
       </c>
-      <c r="D125" s="30">
+      <c r="D125" s="58">
         <v>1896</v>
       </c>
-      <c r="E125" s="30">
+      <c r="E125" s="58">
         <v>2528</v>
       </c>
-      <c r="F125" s="39">
+      <c r="F125" s="25">
         <v>3160</v>
       </c>
-      <c r="G125" s="23"/>
-[...5 lines deleted...]
-      <c r="M125" s="23"/>
+      <c r="G125" s="26">
+        <v>3792</v>
+      </c>
+      <c r="H125" s="76">
+        <v>5650</v>
+      </c>
+      <c r="I125" s="15"/>
+      <c r="J125" s="15"/>
+      <c r="K125" s="15"/>
+      <c r="L125" s="15"/>
+      <c r="M125" s="15"/>
     </row>
     <row r="126" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A126" s="28" t="s">
+      <c r="A126" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B126" s="18">
+      <c r="B126" s="57">
         <v>30</v>
       </c>
-      <c r="C126" s="18">
+      <c r="C126" s="57">
         <v>60</v>
       </c>
-      <c r="D126" s="30">
+      <c r="D126" s="58">
         <v>90</v>
       </c>
-      <c r="E126" s="30">
+      <c r="E126" s="58">
         <v>120</v>
       </c>
-      <c r="F126" s="38">
+      <c r="F126" s="24">
         <v>150</v>
       </c>
-      <c r="G126" s="23"/>
-[...5 lines deleted...]
-      <c r="M126" s="23"/>
+      <c r="G126" s="31">
+        <v>180</v>
+      </c>
+      <c r="H126" s="76">
+        <v>222</v>
+      </c>
+      <c r="I126" s="15"/>
+      <c r="J126" s="15"/>
+      <c r="K126" s="15"/>
+      <c r="L126" s="15"/>
+      <c r="M126" s="15"/>
     </row>
     <row r="127" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A127" s="28" t="s">
+      <c r="A127" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B127" s="18">
+      <c r="B127" s="57">
         <v>42</v>
       </c>
-      <c r="C127" s="18">
+      <c r="C127" s="57">
         <v>84</v>
       </c>
-      <c r="D127" s="30">
+      <c r="D127" s="58">
         <v>126</v>
       </c>
-      <c r="E127" s="30">
+      <c r="E127" s="58">
         <v>168</v>
       </c>
-      <c r="F127" s="38">
+      <c r="F127" s="24">
         <v>210</v>
       </c>
-      <c r="G127" s="23"/>
-[...5 lines deleted...]
-      <c r="M127" s="23"/>
+      <c r="G127" s="31">
+        <v>252</v>
+      </c>
+      <c r="H127" s="76">
+        <v>252</v>
+      </c>
+      <c r="I127" s="15"/>
+      <c r="J127" s="15"/>
+      <c r="K127" s="15"/>
+      <c r="L127" s="15"/>
+      <c r="M127" s="15"/>
     </row>
     <row r="128" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A128" s="26" t="s">
+      <c r="A128" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="B128" s="18">
+      <c r="B128" s="57">
         <v>89264</v>
       </c>
-      <c r="C128" s="18">
+      <c r="C128" s="57">
         <v>241317</v>
       </c>
-      <c r="D128" s="30">
+      <c r="D128" s="58">
         <v>393370</v>
       </c>
-      <c r="E128" s="30">
+      <c r="E128" s="58">
         <v>545423</v>
       </c>
-      <c r="F128" s="39">
+      <c r="F128" s="25">
         <v>671684</v>
       </c>
-      <c r="G128" s="23"/>
-[...5 lines deleted...]
-      <c r="M128" s="23"/>
+      <c r="G128" s="26">
+        <v>797944</v>
+      </c>
+      <c r="H128" s="76">
+        <v>938535</v>
+      </c>
+      <c r="I128" s="15"/>
+      <c r="J128" s="15"/>
+      <c r="K128" s="15"/>
+      <c r="L128" s="15"/>
+      <c r="M128" s="15"/>
     </row>
     <row r="129" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A129" s="28" t="s">
+      <c r="A129" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B129" s="18">
+      <c r="B129" s="57">
         <v>88751</v>
       </c>
-      <c r="C129" s="18">
+      <c r="C129" s="57">
         <v>240291</v>
       </c>
-      <c r="D129" s="30">
+      <c r="D129" s="58">
         <v>391831</v>
       </c>
-      <c r="E129" s="30">
+      <c r="E129" s="58">
         <v>543371</v>
       </c>
-      <c r="F129" s="39">
+      <c r="F129" s="25">
         <v>669119</v>
       </c>
-      <c r="G129" s="23"/>
-[...5 lines deleted...]
-      <c r="M129" s="23"/>
+      <c r="G129" s="26">
+        <v>794866</v>
+      </c>
+      <c r="H129" s="76">
+        <v>935293</v>
+      </c>
+      <c r="I129" s="15"/>
+      <c r="J129" s="15"/>
+      <c r="K129" s="15"/>
+      <c r="L129" s="15"/>
+      <c r="M129" s="15"/>
     </row>
     <row r="130" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A130" s="28" t="s">
+      <c r="A130" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B130" s="18">
+      <c r="B130" s="57">
         <v>263</v>
       </c>
-      <c r="C130" s="18">
+      <c r="C130" s="57">
         <v>526</v>
       </c>
-      <c r="D130" s="30">
+      <c r="D130" s="58">
         <v>789</v>
       </c>
-      <c r="E130" s="30">
+      <c r="E130" s="58">
         <v>1052</v>
       </c>
-      <c r="F130" s="39">
+      <c r="F130" s="25">
         <v>1315</v>
       </c>
-      <c r="G130" s="23"/>
-[...5 lines deleted...]
-      <c r="M130" s="23"/>
+      <c r="G130" s="26">
+        <v>1578</v>
+      </c>
+      <c r="H130" s="76">
+        <v>1578</v>
+      </c>
+      <c r="I130" s="15"/>
+      <c r="J130" s="15"/>
+      <c r="K130" s="15"/>
+      <c r="L130" s="15"/>
+      <c r="M130" s="15"/>
     </row>
     <row r="131" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A131" s="28" t="s">
+      <c r="A131" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B131" s="18">
+      <c r="B131" s="57">
         <v>250</v>
       </c>
-      <c r="C131" s="18">
+      <c r="C131" s="57">
         <v>500</v>
       </c>
-      <c r="D131" s="30">
+      <c r="D131" s="58">
         <v>750</v>
       </c>
-      <c r="E131" s="30">
+      <c r="E131" s="58">
         <v>1000</v>
       </c>
-      <c r="F131" s="39">
+      <c r="F131" s="25">
         <v>1250</v>
       </c>
-      <c r="G131" s="23"/>
-[...5 lines deleted...]
-      <c r="M131" s="23"/>
+      <c r="G131" s="26">
+        <v>1500</v>
+      </c>
+      <c r="H131" s="76">
+        <v>1664</v>
+      </c>
+      <c r="I131" s="15"/>
+      <c r="J131" s="15"/>
+      <c r="K131" s="15"/>
+      <c r="L131" s="15"/>
+      <c r="M131" s="15"/>
     </row>
     <row r="132" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A132" s="26" t="s">
+      <c r="A132" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="B132" s="18">
+      <c r="B132" s="57">
         <v>69275</v>
       </c>
-      <c r="C132" s="18">
+      <c r="C132" s="57">
         <v>152625</v>
       </c>
-      <c r="D132" s="30">
+      <c r="D132" s="58">
         <v>235974</v>
       </c>
-      <c r="E132" s="30">
+      <c r="E132" s="58">
         <v>319324</v>
       </c>
-      <c r="F132" s="39">
+      <c r="F132" s="25">
         <v>390243</v>
       </c>
-      <c r="G132" s="23"/>
-[...5 lines deleted...]
-      <c r="M132" s="23"/>
+      <c r="G132" s="26">
+        <v>461161</v>
+      </c>
+      <c r="H132" s="76">
+        <v>554801</v>
+      </c>
+      <c r="I132" s="15"/>
+      <c r="J132" s="15"/>
+      <c r="K132" s="15"/>
+      <c r="L132" s="15"/>
+      <c r="M132" s="15"/>
     </row>
     <row r="133" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A133" s="28" t="s">
+      <c r="A133" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B133" s="18">
+      <c r="B133" s="57">
         <v>67304</v>
       </c>
-      <c r="C133" s="18">
+      <c r="C133" s="57">
         <v>148683</v>
       </c>
-      <c r="D133" s="30">
+      <c r="D133" s="58">
         <v>230061</v>
       </c>
-      <c r="E133" s="30">
+      <c r="E133" s="58">
         <v>311440</v>
       </c>
-      <c r="F133" s="39">
+      <c r="F133" s="25">
         <v>380388</v>
       </c>
-      <c r="G133" s="23"/>
-[...5 lines deleted...]
-      <c r="M133" s="23"/>
+      <c r="G133" s="26">
+        <v>449335</v>
+      </c>
+      <c r="H133" s="76">
+        <v>540636</v>
+      </c>
+      <c r="I133" s="15"/>
+      <c r="J133" s="15"/>
+      <c r="K133" s="15"/>
+      <c r="L133" s="15"/>
+      <c r="M133" s="15"/>
     </row>
     <row r="134" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A134" s="28" t="s">
+      <c r="A134" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B134" s="18">
+      <c r="B134" s="57">
         <v>332</v>
       </c>
-      <c r="C134" s="18">
+      <c r="C134" s="57">
         <v>664</v>
       </c>
-      <c r="D134" s="30">
+      <c r="D134" s="58">
         <v>996</v>
       </c>
-      <c r="E134" s="30">
+      <c r="E134" s="58">
         <v>1328</v>
       </c>
-      <c r="F134" s="39">
+      <c r="F134" s="25">
         <v>1660</v>
       </c>
-      <c r="G134" s="23"/>
-[...5 lines deleted...]
-      <c r="M134" s="23"/>
+      <c r="G134" s="26">
+        <v>1992</v>
+      </c>
+      <c r="H134" s="76">
+        <v>2230</v>
+      </c>
+      <c r="I134" s="15"/>
+      <c r="J134" s="15"/>
+      <c r="K134" s="15"/>
+      <c r="L134" s="15"/>
+      <c r="M134" s="15"/>
     </row>
     <row r="135" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A135" s="28" t="s">
+      <c r="A135" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B135" s="18">
+      <c r="B135" s="57">
         <v>455</v>
       </c>
-      <c r="C135" s="18">
+      <c r="C135" s="57">
         <v>910</v>
       </c>
-      <c r="D135" s="30">
+      <c r="D135" s="58">
         <v>1365</v>
       </c>
-      <c r="E135" s="30">
+      <c r="E135" s="58">
         <v>1820</v>
       </c>
-      <c r="F135" s="39">
+      <c r="F135" s="25">
         <v>2275</v>
       </c>
-      <c r="G135" s="23"/>
-[...5 lines deleted...]
-      <c r="M135" s="23"/>
+      <c r="G135" s="26">
+        <v>2730</v>
+      </c>
+      <c r="H135" s="76">
+        <v>3238</v>
+      </c>
+      <c r="I135" s="15"/>
+      <c r="J135" s="15"/>
+      <c r="K135" s="15"/>
+      <c r="L135" s="15"/>
+      <c r="M135" s="15"/>
     </row>
     <row r="136" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A136" s="28" t="s">
+      <c r="A136" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B136" s="18">
+      <c r="B136" s="57">
         <v>263</v>
       </c>
-      <c r="C136" s="18">
+      <c r="C136" s="57">
         <v>526</v>
       </c>
-      <c r="D136" s="30">
+      <c r="D136" s="58">
         <v>789</v>
       </c>
-      <c r="E136" s="30">
+      <c r="E136" s="58">
         <v>1052</v>
       </c>
-      <c r="F136" s="39">
+      <c r="F136" s="25">
         <v>1315</v>
       </c>
-      <c r="G136" s="23"/>
-[...5 lines deleted...]
-      <c r="M136" s="23"/>
+      <c r="G136" s="26">
+        <v>1578</v>
+      </c>
+      <c r="H136" s="76">
+        <v>1939</v>
+      </c>
+      <c r="I136" s="15"/>
+      <c r="J136" s="15"/>
+      <c r="K136" s="15"/>
+      <c r="L136" s="15"/>
+      <c r="M136" s="15"/>
     </row>
     <row r="137" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A137" s="28" t="s">
+      <c r="A137" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B137" s="18">
+      <c r="B137" s="57">
         <v>920</v>
       </c>
-      <c r="C137" s="18">
+      <c r="C137" s="57">
         <v>1840</v>
       </c>
-      <c r="D137" s="30">
+      <c r="D137" s="58">
         <v>2760</v>
       </c>
-      <c r="E137" s="30">
+      <c r="E137" s="58">
         <v>3680</v>
       </c>
-      <c r="F137" s="39">
+      <c r="F137" s="25">
         <v>4600</v>
       </c>
-      <c r="G137" s="23"/>
-[...5 lines deleted...]
-      <c r="M137" s="23"/>
+      <c r="G137" s="26">
+        <v>5520</v>
+      </c>
+      <c r="H137" s="76">
+        <v>6518</v>
+      </c>
+      <c r="I137" s="15"/>
+      <c r="J137" s="15"/>
+      <c r="K137" s="15"/>
+      <c r="L137" s="15"/>
+      <c r="M137" s="15"/>
     </row>
     <row r="138" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A138" s="26" t="s">
+      <c r="A138" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="B138" s="18">
+      <c r="B138" s="57">
         <v>4716803</v>
       </c>
-      <c r="C138" s="18">
+      <c r="C138" s="57">
         <v>9511958</v>
       </c>
-      <c r="D138" s="30">
+      <c r="D138" s="58">
         <v>14915514</v>
       </c>
-      <c r="E138" s="30">
+      <c r="E138" s="58">
         <v>20401038</v>
       </c>
-      <c r="F138" s="39">
+      <c r="F138" s="25">
         <v>27124724</v>
       </c>
-      <c r="G138" s="23"/>
-[...5 lines deleted...]
-      <c r="M138" s="23"/>
+      <c r="G138" s="26">
+        <v>33158125</v>
+      </c>
+      <c r="H138" s="76">
+        <v>39227342</v>
+      </c>
+      <c r="I138" s="15"/>
+      <c r="J138" s="15"/>
+      <c r="K138" s="15"/>
+      <c r="L138" s="15"/>
+      <c r="M138" s="15"/>
     </row>
     <row r="139" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A139" s="28" t="s">
+      <c r="A139" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B139" s="18">
+      <c r="B139" s="57">
         <v>517253</v>
       </c>
-      <c r="C139" s="18">
+      <c r="C139" s="57">
         <v>1497177</v>
       </c>
-      <c r="D139" s="30">
+      <c r="D139" s="58">
         <v>2732290</v>
       </c>
-      <c r="E139" s="30">
+      <c r="E139" s="58">
         <v>4012645</v>
       </c>
-      <c r="F139" s="39">
+      <c r="F139" s="25">
         <v>5281348</v>
       </c>
-      <c r="G139" s="23"/>
-[...5 lines deleted...]
-      <c r="M139" s="23"/>
+      <c r="G139" s="26">
+        <v>7023084</v>
+      </c>
+      <c r="H139" s="76">
+        <v>7662524</v>
+      </c>
+      <c r="I139" s="15"/>
+      <c r="J139" s="15"/>
+      <c r="K139" s="15"/>
+      <c r="L139" s="15"/>
+      <c r="M139" s="15"/>
     </row>
     <row r="140" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A140" s="28" t="s">
+      <c r="A140" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B140" s="24" t="s">
+      <c r="B140" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="C140" s="18" t="s">
+      <c r="C140" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="D140" s="30" t="s">
+      <c r="D140" s="58" t="s">
         <v>63</v>
       </c>
-      <c r="E140" s="30" t="s">
+      <c r="E140" s="58" t="s">
         <v>63</v>
       </c>
-      <c r="F140" s="38" t="s">
+      <c r="F140" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="G140" s="23"/>
-[...5 lines deleted...]
-      <c r="M140" s="23"/>
+      <c r="G140" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="H140" s="77" t="s">
+        <v>63</v>
+      </c>
+      <c r="I140" s="15"/>
+      <c r="J140" s="15"/>
+      <c r="K140" s="15"/>
+      <c r="L140" s="15"/>
+      <c r="M140" s="15"/>
     </row>
     <row r="141" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A141" s="28" t="s">
+      <c r="A141" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B141" s="18">
+      <c r="B141" s="57">
         <v>3881120</v>
       </c>
-      <c r="C141" s="18">
+      <c r="C141" s="57">
         <v>7447336</v>
       </c>
-      <c r="D141" s="30">
+      <c r="D141" s="58">
         <v>11287945</v>
       </c>
-      <c r="E141" s="30">
+      <c r="E141" s="58">
         <v>15220622</v>
       </c>
-      <c r="F141" s="39">
+      <c r="F141" s="25">
         <v>20367553</v>
       </c>
-      <c r="G141" s="23"/>
-[...5 lines deleted...]
-      <c r="M141" s="23"/>
+      <c r="G141" s="26">
+        <v>24383630</v>
+      </c>
+      <c r="H141" s="76">
+        <v>29532593</v>
+      </c>
+      <c r="I141" s="15"/>
+      <c r="J141" s="15"/>
+      <c r="K141" s="15"/>
+      <c r="L141" s="15"/>
+      <c r="M141" s="15"/>
     </row>
     <row r="142" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A142" s="26" t="s">
+      <c r="A142" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="B142" s="18">
+      <c r="B142" s="57">
         <v>10972743</v>
       </c>
-      <c r="C142" s="18">
+      <c r="C142" s="57">
         <v>21047056</v>
       </c>
-      <c r="D142" s="30">
+      <c r="D142" s="58">
         <v>31440543</v>
       </c>
-      <c r="E142" s="30">
+      <c r="E142" s="58">
         <v>41537729</v>
       </c>
-      <c r="F142" s="39">
+      <c r="F142" s="25">
         <v>60825037</v>
       </c>
-      <c r="G142" s="23"/>
-[...5 lines deleted...]
-      <c r="M142" s="23"/>
+      <c r="G142" s="26">
+        <v>73465903</v>
+      </c>
+      <c r="H142" s="76">
+        <v>86693596</v>
+      </c>
+      <c r="I142" s="15"/>
+      <c r="J142" s="15"/>
+      <c r="K142" s="15"/>
+      <c r="L142" s="15"/>
+      <c r="M142" s="15"/>
     </row>
     <row r="143" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A143" s="28" t="s">
+      <c r="A143" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B143" s="18">
+      <c r="B143" s="57">
         <v>10086279</v>
       </c>
-      <c r="C143" s="18">
+      <c r="C143" s="57">
         <v>19321406</v>
       </c>
-      <c r="D143" s="30">
+      <c r="D143" s="58">
         <v>28723688</v>
       </c>
-      <c r="E143" s="30">
+      <c r="E143" s="58">
         <v>38314466</v>
       </c>
-      <c r="F143" s="39">
+      <c r="F143" s="25">
         <v>50217241</v>
       </c>
-      <c r="G143" s="23"/>
-[...5 lines deleted...]
-      <c r="M143" s="23"/>
+      <c r="G143" s="26">
+        <v>61547893</v>
+      </c>
+      <c r="H143" s="76">
+        <v>73706070</v>
+      </c>
+      <c r="I143" s="15"/>
+      <c r="J143" s="15"/>
+      <c r="K143" s="15"/>
+      <c r="L143" s="15"/>
+      <c r="M143" s="15"/>
     </row>
     <row r="144" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A144" s="28" t="s">
+      <c r="A144" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B144" s="24" t="s">
+      <c r="B144" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="C144" s="18" t="s">
+      <c r="C144" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="D144" s="30" t="s">
+      <c r="D144" s="58" t="s">
         <v>63</v>
       </c>
-      <c r="E144" s="30">
+      <c r="E144" s="58">
         <v>283488</v>
       </c>
-      <c r="F144" s="38" t="s">
+      <c r="F144" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="G144" s="23"/>
-[...5 lines deleted...]
-      <c r="M144" s="23"/>
+      <c r="G144" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="H144" s="77" t="s">
+        <v>63</v>
+      </c>
+      <c r="I144" s="15"/>
+      <c r="J144" s="15"/>
+      <c r="K144" s="15"/>
+      <c r="L144" s="15"/>
+      <c r="M144" s="15"/>
     </row>
     <row r="145" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A145" s="28" t="s">
+      <c r="A145" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B145" s="24" t="s">
+      <c r="B145" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="C145" s="18" t="s">
+      <c r="C145" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="D145" s="30" t="s">
+      <c r="D145" s="58" t="s">
         <v>63</v>
       </c>
-      <c r="E145" s="30">
+      <c r="E145" s="58">
         <v>278599</v>
       </c>
-      <c r="F145" s="38" t="s">
+      <c r="F145" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="G145" s="23"/>
-[...5 lines deleted...]
-      <c r="M145" s="23"/>
+      <c r="G145" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="H145" s="77" t="s">
+        <v>63</v>
+      </c>
+      <c r="I145" s="15"/>
+      <c r="J145" s="15"/>
+      <c r="K145" s="15"/>
+      <c r="L145" s="15"/>
+      <c r="M145" s="15"/>
     </row>
     <row r="146" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A146" s="28" t="s">
+      <c r="A146" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B146" s="18">
+      <c r="B146" s="57">
         <v>5656</v>
       </c>
-      <c r="C146" s="18">
+      <c r="C146" s="57">
         <v>9995</v>
       </c>
-      <c r="D146" s="30">
+      <c r="D146" s="58">
         <v>14335</v>
       </c>
-      <c r="E146" s="30">
+      <c r="E146" s="58">
         <v>18674</v>
       </c>
-      <c r="F146" s="39">
+      <c r="F146" s="25">
         <v>19221</v>
       </c>
-      <c r="G146" s="23"/>
-[...5 lines deleted...]
-      <c r="M146" s="23"/>
+      <c r="G146" s="26">
+        <v>19768</v>
+      </c>
+      <c r="H146" s="76">
+        <v>19768</v>
+      </c>
+      <c r="I146" s="15"/>
+      <c r="J146" s="15"/>
+      <c r="K146" s="15"/>
+      <c r="L146" s="15"/>
+      <c r="M146" s="15"/>
     </row>
     <row r="147" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A147" s="28" t="s">
+      <c r="A147" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B147" s="18">
+      <c r="B147" s="57">
         <v>707926</v>
       </c>
-      <c r="C147" s="18">
+      <c r="C147" s="57">
         <v>1402296</v>
       </c>
-      <c r="D147" s="30">
+      <c r="D147" s="58">
         <v>2301877</v>
       </c>
-      <c r="E147" s="30">
+      <c r="E147" s="58">
         <v>2584087</v>
       </c>
-      <c r="F147" s="39">
+      <c r="F147" s="25">
         <v>9705343</v>
       </c>
-      <c r="G147" s="23"/>
-[...5 lines deleted...]
-      <c r="M147" s="23"/>
+      <c r="G147" s="26">
+        <v>10713533</v>
+      </c>
+      <c r="H147" s="76">
+        <v>11515828</v>
+      </c>
+      <c r="I147" s="15"/>
+      <c r="J147" s="15"/>
+      <c r="K147" s="15"/>
+      <c r="L147" s="15"/>
+      <c r="M147" s="15"/>
     </row>
     <row r="148" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A148" s="28" t="s">
+      <c r="A148" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B148" s="18">
+      <c r="B148" s="57">
         <v>12</v>
       </c>
-      <c r="C148" s="18">
+      <c r="C148" s="57">
         <v>24</v>
       </c>
-      <c r="D148" s="30">
+      <c r="D148" s="58">
         <v>36</v>
       </c>
-      <c r="E148" s="30">
+      <c r="E148" s="58">
         <v>48</v>
       </c>
-      <c r="F148" s="38">
+      <c r="F148" s="24">
         <v>60</v>
       </c>
-      <c r="G148" s="23"/>
-[...5 lines deleted...]
-      <c r="M148" s="23"/>
+      <c r="G148" s="31">
+        <v>72</v>
+      </c>
+      <c r="H148" s="76">
+        <v>72</v>
+      </c>
+      <c r="I148" s="15"/>
+      <c r="J148" s="15"/>
+      <c r="K148" s="15"/>
+      <c r="L148" s="15"/>
+      <c r="M148" s="15"/>
     </row>
     <row r="149" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A149" s="28" t="s">
+      <c r="A149" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B149" s="18">
+      <c r="B149" s="57">
         <v>11365</v>
       </c>
-      <c r="C149" s="18">
+      <c r="C149" s="57">
         <v>27033</v>
       </c>
-      <c r="D149" s="30">
+      <c r="D149" s="58">
         <v>42700</v>
       </c>
-      <c r="E149" s="30">
+      <c r="E149" s="58">
         <v>58367</v>
       </c>
-      <c r="F149" s="39">
+      <c r="F149" s="25">
         <v>85401</v>
       </c>
-      <c r="G149" s="23"/>
-[...5 lines deleted...]
-      <c r="M149" s="23"/>
+      <c r="G149" s="26">
+        <v>112434</v>
+      </c>
+      <c r="H149" s="76">
+        <v>139467</v>
+      </c>
+      <c r="I149" s="15"/>
+      <c r="J149" s="15"/>
+      <c r="K149" s="15"/>
+      <c r="L149" s="15"/>
+      <c r="M149" s="15"/>
     </row>
     <row r="150" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A150" s="26" t="s">
+      <c r="A150" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="B150" s="24" t="s">
+      <c r="B150" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="C150" s="18" t="s">
+      <c r="C150" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="D150" s="31" t="s">
+      <c r="D150" s="19" t="s">
         <v>63</v>
       </c>
-      <c r="E150" s="36" t="s">
+      <c r="E150" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="F150" s="38" t="s">
+      <c r="F150" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="G150" s="23"/>
-[...5 lines deleted...]
-      <c r="M150" s="23"/>
+      <c r="G150" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="H150" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="I150" s="15"/>
+      <c r="J150" s="15"/>
+      <c r="K150" s="15"/>
+      <c r="L150" s="15"/>
+      <c r="M150" s="15"/>
     </row>
     <row r="151" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A151" s="28" t="s">
+      <c r="A151" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B151" s="24" t="s">
+      <c r="B151" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="C151" s="18" t="s">
+      <c r="C151" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="D151" s="31" t="s">
+      <c r="D151" s="19" t="s">
         <v>63</v>
       </c>
-      <c r="E151" s="36" t="s">
+      <c r="E151" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="F151" s="38" t="s">
+      <c r="F151" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="G151" s="23"/>
-[...5 lines deleted...]
-      <c r="M151" s="23"/>
+      <c r="G151" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="H151" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="I151" s="15"/>
+      <c r="J151" s="15"/>
+      <c r="K151" s="15"/>
+      <c r="L151" s="15"/>
+      <c r="M151" s="15"/>
     </row>
     <row r="152" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A152" s="26" t="s">
+      <c r="A152" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="B152" s="18">
+      <c r="B152" s="57">
         <v>833865</v>
       </c>
-      <c r="C152" s="18">
+      <c r="C152" s="57">
         <v>2486055</v>
       </c>
-      <c r="D152" s="30">
+      <c r="D152" s="58">
         <v>4182355</v>
       </c>
-      <c r="E152" s="30">
+      <c r="E152" s="58">
         <v>5937203</v>
       </c>
-      <c r="F152" s="39">
+      <c r="F152" s="25">
         <v>8025082</v>
       </c>
-      <c r="G152" s="23"/>
-[...5 lines deleted...]
-      <c r="M152" s="23"/>
+      <c r="G152" s="26">
+        <v>9351331</v>
+      </c>
+      <c r="H152" s="76">
+        <v>10944843</v>
+      </c>
+      <c r="I152" s="15"/>
+      <c r="J152" s="15"/>
+      <c r="K152" s="15"/>
+      <c r="L152" s="15"/>
+      <c r="M152" s="15"/>
     </row>
     <row r="153" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A153" s="28" t="s">
+      <c r="A153" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B153" s="18">
+      <c r="B153" s="57">
         <v>808623</v>
       </c>
-      <c r="C153" s="18">
+      <c r="C153" s="57">
         <v>2434338</v>
       </c>
-      <c r="D153" s="30">
+      <c r="D153" s="58">
         <v>4104164</v>
       </c>
-      <c r="E153" s="30">
+      <c r="E153" s="58">
         <v>5832538</v>
       </c>
-      <c r="F153" s="39">
+      <c r="F153" s="25">
         <v>7893890</v>
       </c>
-      <c r="G153" s="23"/>
-[...5 lines deleted...]
-      <c r="M153" s="23"/>
+      <c r="G153" s="26">
+        <v>9193613</v>
+      </c>
+      <c r="H153" s="76">
+        <v>10760174</v>
+      </c>
+      <c r="I153" s="15"/>
+      <c r="J153" s="15"/>
+      <c r="K153" s="15"/>
+      <c r="L153" s="15"/>
+      <c r="M153" s="15"/>
     </row>
     <row r="154" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A154" s="28" t="s">
+      <c r="A154" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B154" s="18">
+      <c r="B154" s="57">
         <v>9484</v>
       </c>
-      <c r="C154" s="18">
+      <c r="C154" s="57">
         <v>18968</v>
       </c>
-      <c r="D154" s="30">
+      <c r="D154" s="58">
         <v>28452</v>
       </c>
-      <c r="E154" s="30">
+      <c r="E154" s="58">
         <v>37936</v>
       </c>
-      <c r="F154" s="39">
+      <c r="F154" s="25">
         <v>47420</v>
       </c>
-      <c r="G154" s="23"/>
-[...5 lines deleted...]
-      <c r="M154" s="23"/>
+      <c r="G154" s="26">
+        <v>56904</v>
+      </c>
+      <c r="H154" s="76">
+        <v>64194</v>
+      </c>
+      <c r="I154" s="15"/>
+      <c r="J154" s="15"/>
+      <c r="K154" s="15"/>
+      <c r="L154" s="15"/>
+      <c r="M154" s="15"/>
     </row>
     <row r="155" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A155" s="28" t="s">
+      <c r="A155" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B155" s="18">
+      <c r="B155" s="57">
         <v>867</v>
       </c>
-      <c r="C155" s="18">
+      <c r="C155" s="57">
         <v>1734</v>
       </c>
-      <c r="D155" s="30">
+      <c r="D155" s="58">
         <v>2601</v>
       </c>
-      <c r="E155" s="30">
+      <c r="E155" s="58">
         <v>3468</v>
       </c>
-      <c r="F155" s="39">
+      <c r="F155" s="25">
         <v>4335</v>
       </c>
-      <c r="G155" s="23"/>
-[...5 lines deleted...]
-      <c r="M155" s="23"/>
+      <c r="G155" s="26">
+        <v>5202</v>
+      </c>
+      <c r="H155" s="76">
+        <v>5202</v>
+      </c>
+      <c r="I155" s="15"/>
+      <c r="J155" s="15"/>
+      <c r="K155" s="15"/>
+      <c r="L155" s="15"/>
+      <c r="M155" s="15"/>
     </row>
     <row r="156" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A156" s="28" t="s">
+      <c r="A156" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B156" s="18">
+      <c r="B156" s="57">
         <v>2302</v>
       </c>
-      <c r="C156" s="18">
+      <c r="C156" s="57">
         <v>4604</v>
       </c>
-      <c r="D156" s="30">
+      <c r="D156" s="58">
         <v>6906</v>
       </c>
-      <c r="E156" s="30">
+      <c r="E156" s="58">
         <v>9208</v>
       </c>
-      <c r="F156" s="39">
+      <c r="F156" s="25">
         <v>11510</v>
       </c>
-      <c r="G156" s="23"/>
-[...5 lines deleted...]
-      <c r="M156" s="23"/>
+      <c r="G156" s="26">
+        <v>13812</v>
+      </c>
+      <c r="H156" s="76">
+        <v>13812</v>
+      </c>
+      <c r="I156" s="15"/>
+      <c r="J156" s="15"/>
+      <c r="K156" s="15"/>
+      <c r="L156" s="15"/>
+      <c r="M156" s="15"/>
     </row>
     <row r="157" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A157" s="28" t="s">
+      <c r="A157" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B157" s="18">
+      <c r="B157" s="57">
         <v>3750</v>
       </c>
-      <c r="C157" s="18">
+      <c r="C157" s="57">
         <v>8732</v>
       </c>
-      <c r="D157" s="30">
+      <c r="D157" s="58">
         <v>13715</v>
       </c>
-      <c r="E157" s="30">
+      <c r="E157" s="58">
         <v>18697</v>
       </c>
-      <c r="F157" s="39">
+      <c r="F157" s="25">
         <v>23731</v>
       </c>
-      <c r="G157" s="23"/>
-[...5 lines deleted...]
-      <c r="M157" s="23"/>
+      <c r="G157" s="26">
+        <v>28766</v>
+      </c>
+      <c r="H157" s="76">
+        <v>36245</v>
+      </c>
+      <c r="I157" s="15"/>
+      <c r="J157" s="15"/>
+      <c r="K157" s="15"/>
+      <c r="L157" s="15"/>
+      <c r="M157" s="15"/>
     </row>
     <row r="158" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A158" s="28" t="s">
+      <c r="A158" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B158" s="18">
+      <c r="B158" s="57">
         <v>3211</v>
       </c>
-      <c r="C158" s="18">
+      <c r="C158" s="57">
         <v>6422</v>
       </c>
-      <c r="D158" s="30">
+      <c r="D158" s="58">
         <v>9633</v>
       </c>
-      <c r="E158" s="30">
+      <c r="E158" s="58">
         <v>12844</v>
       </c>
-      <c r="F158" s="39">
+      <c r="F158" s="25">
         <v>16055</v>
       </c>
-      <c r="G158" s="23"/>
-[...5 lines deleted...]
-      <c r="M158" s="23"/>
+      <c r="G158" s="26">
+        <v>19266</v>
+      </c>
+      <c r="H158" s="76">
+        <v>23761</v>
+      </c>
+      <c r="I158" s="15"/>
+      <c r="J158" s="15"/>
+      <c r="K158" s="15"/>
+      <c r="L158" s="15"/>
+      <c r="M158" s="15"/>
     </row>
     <row r="159" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A159" s="28" t="s">
+      <c r="A159" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="B159" s="18">
+      <c r="B159" s="57">
         <v>2833</v>
       </c>
-      <c r="C159" s="18">
+      <c r="C159" s="57">
         <v>5666</v>
       </c>
-      <c r="D159" s="30">
+      <c r="D159" s="58">
         <v>8499</v>
       </c>
-      <c r="E159" s="30">
+      <c r="E159" s="58">
         <v>11332</v>
       </c>
-      <c r="F159" s="39">
+      <c r="F159" s="25">
         <v>14165</v>
       </c>
-      <c r="G159" s="23"/>
-[...5 lines deleted...]
-      <c r="M159" s="23"/>
+      <c r="G159" s="26">
+        <v>16998</v>
+      </c>
+      <c r="H159" s="76">
+        <v>17165</v>
+      </c>
+      <c r="I159" s="15"/>
+      <c r="J159" s="15"/>
+      <c r="K159" s="15"/>
+      <c r="L159" s="15"/>
+      <c r="M159" s="15"/>
     </row>
     <row r="160" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A160" s="28" t="s">
+      <c r="A160" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B160" s="18">
+      <c r="B160" s="57">
         <v>2795</v>
       </c>
-      <c r="C160" s="18">
+      <c r="C160" s="57">
         <v>5590</v>
       </c>
-      <c r="D160" s="30">
+      <c r="D160" s="58">
         <v>8385</v>
       </c>
-      <c r="E160" s="30">
+      <c r="E160" s="58">
         <v>11180</v>
       </c>
-      <c r="F160" s="39">
+      <c r="F160" s="25">
         <v>13975</v>
       </c>
-      <c r="G160" s="23"/>
-[...5 lines deleted...]
-      <c r="M160" s="23"/>
+      <c r="G160" s="26">
+        <v>16770</v>
+      </c>
+      <c r="H160" s="76">
+        <v>17734</v>
+      </c>
+      <c r="I160" s="15"/>
+      <c r="J160" s="15"/>
+      <c r="K160" s="15"/>
+      <c r="L160" s="15"/>
+      <c r="M160" s="15"/>
     </row>
     <row r="161" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A161" s="26" t="s">
+      <c r="A161" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B161" s="18">
+      <c r="B161" s="57">
         <v>4270952</v>
       </c>
-      <c r="C161" s="18">
+      <c r="C161" s="57">
         <v>11363962</v>
       </c>
-      <c r="D161" s="30">
+      <c r="D161" s="58">
         <v>17259607</v>
       </c>
-      <c r="E161" s="37">
+      <c r="E161" s="23">
         <v>24514299</v>
       </c>
-      <c r="F161" s="39">
+      <c r="F161" s="25">
         <v>31672018</v>
       </c>
-      <c r="G161" s="23"/>
-[...5 lines deleted...]
-      <c r="M161" s="23"/>
+      <c r="G161" s="26">
+        <v>38347967</v>
+      </c>
+      <c r="H161" s="76">
+        <v>45132848</v>
+      </c>
+      <c r="I161" s="15"/>
+      <c r="J161" s="15"/>
+      <c r="K161" s="15"/>
+      <c r="L161" s="15"/>
+      <c r="M161" s="15"/>
     </row>
     <row r="162" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A162" s="28" t="s">
+      <c r="A162" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B162" s="18">
+      <c r="B162" s="57">
         <v>3548049</v>
       </c>
-      <c r="C162" s="18">
+      <c r="C162" s="57">
         <v>9326900</v>
       </c>
-      <c r="D162" s="30">
+      <c r="D162" s="58">
         <v>14313114</v>
       </c>
-      <c r="E162" s="37">
+      <c r="E162" s="23">
         <v>20531717</v>
       </c>
-      <c r="F162" s="39">
+      <c r="F162" s="25">
         <v>25992697</v>
       </c>
-      <c r="G162" s="23"/>
-[...5 lines deleted...]
-      <c r="M162" s="23"/>
+      <c r="G162" s="26">
+        <v>31971458</v>
+      </c>
+      <c r="H162" s="76">
+        <v>37616007</v>
+      </c>
+      <c r="I162" s="15"/>
+      <c r="J162" s="15"/>
+      <c r="K162" s="15"/>
+      <c r="L162" s="15"/>
+      <c r="M162" s="15"/>
     </row>
     <row r="163" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A163" s="28" t="s">
+      <c r="A163" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B163" s="18">
+      <c r="B163" s="57">
         <v>968</v>
       </c>
-      <c r="C163" s="18">
+      <c r="C163" s="57">
         <v>6936</v>
       </c>
-      <c r="D163" s="30">
+      <c r="D163" s="58">
         <v>12904</v>
       </c>
-      <c r="E163" s="37">
+      <c r="E163" s="23">
         <v>146741</v>
       </c>
-      <c r="F163" s="39">
+      <c r="F163" s="25">
         <v>1410934</v>
       </c>
-      <c r="G163" s="23"/>
-[...5 lines deleted...]
-      <c r="M163" s="23"/>
+      <c r="G163" s="26">
+        <v>1655359</v>
+      </c>
+      <c r="H163" s="76">
+        <v>2247542</v>
+      </c>
+      <c r="I163" s="15"/>
+      <c r="J163" s="15"/>
+      <c r="K163" s="15"/>
+      <c r="L163" s="15"/>
+      <c r="M163" s="15"/>
     </row>
     <row r="164" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A164" s="28" t="s">
+      <c r="A164" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B164" s="18">
+      <c r="B164" s="57">
         <v>4893</v>
       </c>
-      <c r="C164" s="18">
+      <c r="C164" s="57">
         <v>9786</v>
       </c>
-      <c r="D164" s="30">
+      <c r="D164" s="58">
         <v>14679</v>
       </c>
-      <c r="E164" s="37">
+      <c r="E164" s="23">
         <v>19572</v>
       </c>
-      <c r="F164" s="39">
+      <c r="F164" s="25">
         <v>24465</v>
       </c>
-      <c r="G164" s="23"/>
-[...5 lines deleted...]
-      <c r="M164" s="23"/>
+      <c r="G164" s="26">
+        <v>29358</v>
+      </c>
+      <c r="H164" s="76">
+        <v>29379</v>
+      </c>
+      <c r="I164" s="15"/>
+      <c r="J164" s="15"/>
+      <c r="K164" s="15"/>
+      <c r="L164" s="15"/>
+      <c r="M164" s="15"/>
     </row>
     <row r="165" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A165" s="28" t="s">
+      <c r="A165" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B165" s="19" t="s">
+      <c r="B165" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="C165" s="18">
+      <c r="C165" s="57">
         <v>20833</v>
       </c>
-      <c r="D165" s="30">
+      <c r="D165" s="58">
         <v>41667</v>
       </c>
-      <c r="E165" s="37">
+      <c r="E165" s="23">
         <v>62500</v>
       </c>
-      <c r="F165" s="39">
+      <c r="F165" s="25">
         <v>62500</v>
       </c>
-      <c r="G165" s="23"/>
-[...5 lines deleted...]
-      <c r="M165" s="23"/>
+      <c r="G165" s="26">
+        <v>62500</v>
+      </c>
+      <c r="H165" s="76">
+        <v>62500</v>
+      </c>
+      <c r="I165" s="15"/>
+      <c r="J165" s="15"/>
+      <c r="K165" s="15"/>
+      <c r="L165" s="15"/>
+      <c r="M165" s="15"/>
     </row>
     <row r="166" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A166" s="28" t="s">
+      <c r="A166" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B166" s="18">
+      <c r="B166" s="57">
         <v>660</v>
       </c>
-      <c r="C166" s="18">
+      <c r="C166" s="57">
         <v>5568</v>
       </c>
-      <c r="D166" s="30">
+      <c r="D166" s="58">
         <v>10477</v>
       </c>
-      <c r="E166" s="37">
+      <c r="E166" s="23">
         <v>15385</v>
       </c>
-      <c r="F166" s="39">
+      <c r="F166" s="25">
         <v>16045</v>
       </c>
-      <c r="G166" s="23"/>
-[...5 lines deleted...]
-      <c r="M166" s="23"/>
+      <c r="G166" s="26">
+        <v>16705</v>
+      </c>
+      <c r="H166" s="76">
+        <v>16705</v>
+      </c>
+      <c r="I166" s="15"/>
+      <c r="J166" s="15"/>
+      <c r="K166" s="15"/>
+      <c r="L166" s="15"/>
+      <c r="M166" s="15"/>
     </row>
     <row r="167" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A167" s="28" t="s">
+      <c r="A167" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B167" s="19" t="s">
+      <c r="B167" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="C167" s="18">
+      <c r="C167" s="57">
         <v>650</v>
       </c>
-      <c r="D167" s="30">
+      <c r="D167" s="58">
         <v>1301</v>
       </c>
-      <c r="E167" s="37">
+      <c r="E167" s="23">
         <v>1951</v>
       </c>
-      <c r="F167" s="39">
+      <c r="F167" s="25">
         <v>1951</v>
       </c>
-      <c r="G167" s="23"/>
-[...5 lines deleted...]
-      <c r="M167" s="23"/>
+      <c r="G167" s="26">
+        <v>1951</v>
+      </c>
+      <c r="H167" s="76">
+        <v>1951</v>
+      </c>
+      <c r="I167" s="15"/>
+      <c r="J167" s="15"/>
+      <c r="K167" s="15"/>
+      <c r="L167" s="15"/>
+      <c r="M167" s="15"/>
     </row>
     <row r="168" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A168" s="28" t="s">
+      <c r="A168" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B168" s="18">
+      <c r="B168" s="57">
         <v>527023</v>
       </c>
-      <c r="C168" s="18">
+      <c r="C168" s="57">
         <v>1203713</v>
       </c>
-      <c r="D168" s="30">
+      <c r="D168" s="58">
         <v>1511817</v>
       </c>
-      <c r="E168" s="37">
+      <c r="E168" s="23">
         <v>1751495</v>
       </c>
-      <c r="F168" s="39">
+      <c r="F168" s="25">
         <v>1994856</v>
       </c>
-      <c r="G168" s="23"/>
-[...5 lines deleted...]
-      <c r="M168" s="23"/>
+      <c r="G168" s="26">
+        <v>2286750</v>
+      </c>
+      <c r="H168" s="76">
+        <v>2636750</v>
+      </c>
+      <c r="I168" s="15"/>
+      <c r="J168" s="15"/>
+      <c r="K168" s="15"/>
+      <c r="L168" s="15"/>
+      <c r="M168" s="15"/>
     </row>
     <row r="169" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A169" s="28" t="s">
+      <c r="A169" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B169" s="18">
+      <c r="B169" s="57">
         <v>562</v>
       </c>
-      <c r="C169" s="18">
+      <c r="C169" s="57">
         <v>110020</v>
       </c>
-      <c r="D169" s="30">
+      <c r="D169" s="58">
         <v>219478</v>
       </c>
-      <c r="E169" s="37">
+      <c r="E169" s="23">
         <v>328936</v>
       </c>
-      <c r="F169" s="39">
+      <c r="F169" s="25">
         <v>329498</v>
       </c>
-      <c r="G169" s="23"/>
-[...5 lines deleted...]
-      <c r="M169" s="23"/>
+      <c r="G169" s="26">
+        <v>330060</v>
+      </c>
+      <c r="H169" s="76">
+        <v>330103</v>
+      </c>
+      <c r="I169" s="15"/>
+      <c r="J169" s="15"/>
+      <c r="K169" s="15"/>
+      <c r="L169" s="15"/>
+      <c r="M169" s="15"/>
     </row>
     <row r="170" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A170" s="28" t="s">
+      <c r="A170" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B170" s="18" t="s">
+      <c r="B170" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="C170" s="18" t="s">
+      <c r="C170" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="D170" s="30" t="s">
+      <c r="D170" s="58" t="s">
         <v>63</v>
       </c>
-      <c r="E170" s="38" t="s">
+      <c r="E170" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="F170" s="38" t="s">
+      <c r="F170" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="G170" s="23"/>
-[...5 lines deleted...]
-      <c r="M170" s="23"/>
+      <c r="G170" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="H170" s="76" t="s">
+        <v>63</v>
+      </c>
+      <c r="I170" s="15"/>
+      <c r="J170" s="15"/>
+      <c r="K170" s="15"/>
+      <c r="L170" s="15"/>
+      <c r="M170" s="15"/>
     </row>
     <row r="171" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A171" s="28" t="s">
+      <c r="A171" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B171" s="18">
+      <c r="B171" s="57">
         <v>2192</v>
       </c>
-      <c r="C171" s="18">
+      <c r="C171" s="57">
         <v>108861</v>
       </c>
-      <c r="D171" s="30">
+      <c r="D171" s="58">
         <v>215531</v>
       </c>
-      <c r="E171" s="37">
+      <c r="E171" s="23">
         <v>322200</v>
       </c>
-      <c r="F171" s="39">
+      <c r="F171" s="25">
         <v>324392</v>
       </c>
-      <c r="G171" s="23"/>
-[...5 lines deleted...]
-      <c r="M171" s="23"/>
+      <c r="G171" s="26">
+        <v>326584</v>
+      </c>
+      <c r="H171" s="76">
+        <v>330631</v>
+      </c>
+      <c r="I171" s="15"/>
+      <c r="J171" s="15"/>
+      <c r="K171" s="15"/>
+      <c r="L171" s="15"/>
+      <c r="M171" s="15"/>
     </row>
     <row r="172" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A172" s="28" t="s">
+      <c r="A172" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B172" s="18">
+      <c r="B172" s="57">
         <v>25</v>
       </c>
-      <c r="C172" s="18">
+      <c r="C172" s="57">
         <v>109106</v>
       </c>
-      <c r="D172" s="30">
+      <c r="D172" s="58">
         <v>218188</v>
       </c>
-      <c r="E172" s="37">
+      <c r="E172" s="23">
         <v>327269</v>
       </c>
-      <c r="F172" s="39">
+      <c r="F172" s="25">
         <v>327294</v>
       </c>
-      <c r="G172" s="23"/>
-[...5 lines deleted...]
-      <c r="M172" s="23"/>
+      <c r="G172" s="26">
+        <v>327319</v>
+      </c>
+      <c r="H172" s="76">
+        <v>327319</v>
+      </c>
+      <c r="I172" s="15"/>
+      <c r="J172" s="15"/>
+      <c r="K172" s="15"/>
+      <c r="L172" s="15"/>
+      <c r="M172" s="15"/>
     </row>
     <row r="173" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A173" s="26" t="s">
+      <c r="A173" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="B173" s="18">
+      <c r="B173" s="57">
         <v>45854681</v>
       </c>
-      <c r="C173" s="18">
+      <c r="C173" s="57">
         <v>87179186</v>
       </c>
-      <c r="D173" s="30">
+      <c r="D173" s="58">
         <v>137780941</v>
       </c>
-      <c r="E173" s="37">
+      <c r="E173" s="23">
         <v>180050083</v>
       </c>
-      <c r="F173" s="39">
+      <c r="F173" s="25">
         <v>229135204</v>
       </c>
-      <c r="G173" s="23"/>
-[...5 lines deleted...]
-      <c r="M173" s="23"/>
+      <c r="G173" s="26">
+        <v>310374121</v>
+      </c>
+      <c r="H173" s="76">
+        <v>325567388</v>
+      </c>
+      <c r="I173" s="15"/>
+      <c r="J173" s="15"/>
+      <c r="K173" s="15"/>
+      <c r="L173" s="15"/>
+      <c r="M173" s="15"/>
     </row>
     <row r="174" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A174" s="28" t="s">
+      <c r="A174" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B174" s="18">
+      <c r="B174" s="57">
         <v>45854681</v>
       </c>
-      <c r="C174" s="18">
+      <c r="C174" s="57">
         <v>87179186</v>
       </c>
-      <c r="D174" s="30">
+      <c r="D174" s="58">
         <v>137780941</v>
       </c>
-      <c r="E174" s="37">
+      <c r="E174" s="23">
         <v>180050083</v>
       </c>
-      <c r="F174" s="39">
+      <c r="F174" s="25">
         <v>229135204</v>
       </c>
-      <c r="G174" s="23"/>
-[...5 lines deleted...]
-      <c r="M174" s="23"/>
+      <c r="G174" s="26">
+        <v>310374121</v>
+      </c>
+      <c r="H174" s="76">
+        <v>325567388</v>
+      </c>
+      <c r="I174" s="15"/>
+      <c r="J174" s="15"/>
+      <c r="K174" s="15"/>
+      <c r="L174" s="15"/>
+      <c r="M174" s="15"/>
     </row>
     <row r="175" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A175" s="26" t="s">
+      <c r="A175" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="B175" s="18">
+      <c r="B175" s="57">
         <v>459352</v>
       </c>
-      <c r="C175" s="18">
+      <c r="C175" s="57">
         <v>1486458</v>
       </c>
-      <c r="D175" s="30">
+      <c r="D175" s="58">
         <v>2332067</v>
       </c>
-      <c r="E175" s="39">
+      <c r="E175" s="25">
         <v>3139596</v>
       </c>
-      <c r="F175" s="39">
+      <c r="F175" s="25">
         <v>3605662</v>
       </c>
-      <c r="G175" s="23"/>
-[...5 lines deleted...]
-      <c r="M175" s="23"/>
+      <c r="G175" s="26">
+        <v>4086422</v>
+      </c>
+      <c r="H175" s="76">
+        <v>4631655</v>
+      </c>
+      <c r="I175" s="15"/>
+      <c r="J175" s="15"/>
+      <c r="K175" s="15"/>
+      <c r="L175" s="15"/>
+      <c r="M175" s="15"/>
     </row>
     <row r="176" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A176" s="28" t="s">
+      <c r="A176" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B176" s="18">
+      <c r="B176" s="57">
         <v>340907</v>
       </c>
-      <c r="C176" s="18">
+      <c r="C176" s="57">
         <v>943204</v>
       </c>
-      <c r="D176" s="30">
+      <c r="D176" s="58">
         <v>1502553</v>
       </c>
-      <c r="E176" s="39">
+      <c r="E176" s="25">
         <v>2066253</v>
       </c>
-      <c r="F176" s="39">
+      <c r="F176" s="25">
         <v>2256976</v>
       </c>
-      <c r="G176" s="23"/>
-[...5 lines deleted...]
-      <c r="M176" s="23"/>
+      <c r="G176" s="26">
+        <v>2455882</v>
+      </c>
+      <c r="H176" s="76">
+        <v>2722382</v>
+      </c>
+      <c r="I176" s="15"/>
+      <c r="J176" s="15"/>
+      <c r="K176" s="15"/>
+      <c r="L176" s="15"/>
+      <c r="M176" s="15"/>
     </row>
     <row r="177" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A177" s="28" t="s">
+      <c r="A177" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B177" s="18">
+      <c r="B177" s="57">
         <v>4496</v>
       </c>
-      <c r="C177" s="18">
+      <c r="C177" s="57">
         <v>8992</v>
       </c>
-      <c r="D177" s="30">
+      <c r="D177" s="58">
         <v>13488</v>
       </c>
-      <c r="E177" s="39">
+      <c r="E177" s="25">
         <v>17984</v>
       </c>
-      <c r="F177" s="39">
+      <c r="F177" s="25">
         <v>22480</v>
       </c>
-      <c r="G177" s="23"/>
-[...5 lines deleted...]
-      <c r="M177" s="23"/>
+      <c r="G177" s="26">
+        <v>26976</v>
+      </c>
+      <c r="H177" s="76">
+        <v>27117</v>
+      </c>
+      <c r="I177" s="15"/>
+      <c r="J177" s="15"/>
+      <c r="K177" s="15"/>
+      <c r="L177" s="15"/>
+      <c r="M177" s="15"/>
     </row>
     <row r="178" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A178" s="28" t="s">
+      <c r="A178" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B178" s="18">
+      <c r="B178" s="57">
         <v>3553</v>
       </c>
-      <c r="C178" s="18">
+      <c r="C178" s="57">
         <v>7564</v>
       </c>
-      <c r="D178" s="30">
+      <c r="D178" s="58">
         <v>11575</v>
       </c>
-      <c r="E178" s="39">
+      <c r="E178" s="25">
         <v>15587</v>
       </c>
-      <c r="F178" s="39">
+      <c r="F178" s="25">
         <v>18401</v>
       </c>
-      <c r="G178" s="23"/>
-[...5 lines deleted...]
-      <c r="M178" s="23"/>
+      <c r="G178" s="26">
+        <v>21215</v>
+      </c>
+      <c r="H178" s="76">
+        <v>26248</v>
+      </c>
+      <c r="I178" s="15"/>
+      <c r="J178" s="15"/>
+      <c r="K178" s="15"/>
+      <c r="L178" s="15"/>
+      <c r="M178" s="15"/>
     </row>
     <row r="179" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A179" s="28" t="s">
+      <c r="A179" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B179" s="18" t="s">
+      <c r="B179" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="C179" s="18" t="s">
+      <c r="C179" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="D179" s="30">
+      <c r="D179" s="58">
         <v>802551</v>
       </c>
-      <c r="E179" s="38" t="s">
+      <c r="E179" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="F179" s="38" t="s">
+      <c r="F179" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="G179" s="23"/>
-[...5 lines deleted...]
-      <c r="M179" s="23"/>
+      <c r="G179" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="H179" s="76" t="s">
+        <v>63</v>
+      </c>
+      <c r="I179" s="15"/>
+      <c r="J179" s="15"/>
+      <c r="K179" s="15"/>
+      <c r="L179" s="15"/>
+      <c r="M179" s="15"/>
     </row>
     <row r="180" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A180" s="28" t="s">
+      <c r="A180" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B180" s="18">
+      <c r="B180" s="57">
         <v>633</v>
       </c>
-      <c r="C180" s="18">
+      <c r="C180" s="57">
         <v>1266</v>
       </c>
-      <c r="D180" s="30">
+      <c r="D180" s="58">
         <v>1899</v>
       </c>
-      <c r="E180" s="39">
+      <c r="E180" s="25">
         <v>2500</v>
       </c>
-      <c r="F180" s="39">
+      <c r="F180" s="25">
         <v>3165</v>
       </c>
-      <c r="G180" s="23"/>
-[...5 lines deleted...]
-      <c r="M180" s="23"/>
+      <c r="G180" s="26">
+        <v>3798</v>
+      </c>
+      <c r="H180" s="76">
+        <v>4847</v>
+      </c>
+      <c r="I180" s="15"/>
+      <c r="J180" s="15"/>
+      <c r="K180" s="15"/>
+      <c r="L180" s="15"/>
+      <c r="M180" s="15"/>
     </row>
     <row r="181" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A181" s="26" t="s">
+      <c r="A181" s="16" t="s">
         <v>38</v>
       </c>
-      <c r="B181" s="24" t="s">
+      <c r="B181" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="C181" s="18" t="s">
+      <c r="C181" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="D181" s="31" t="s">
+      <c r="D181" s="19" t="s">
         <v>63</v>
       </c>
-      <c r="E181" s="38" t="s">
+      <c r="E181" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="F181" s="38" t="s">
+      <c r="F181" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="G181" s="23"/>
-[...5 lines deleted...]
-      <c r="M181" s="23"/>
+      <c r="G181" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="H181" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="I181" s="15"/>
+      <c r="J181" s="15"/>
+      <c r="K181" s="15"/>
+      <c r="L181" s="15"/>
+      <c r="M181" s="15"/>
     </row>
     <row r="182" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A182" s="28" t="s">
+      <c r="A182" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B182" s="24" t="s">
+      <c r="B182" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="C182" s="18" t="s">
+      <c r="C182" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="D182" s="31" t="s">
+      <c r="D182" s="19" t="s">
         <v>63</v>
       </c>
-      <c r="E182" s="38" t="s">
+      <c r="E182" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="F182" s="38" t="s">
+      <c r="F182" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="G182" s="23"/>
-[...5 lines deleted...]
-      <c r="M182" s="23"/>
+      <c r="G182" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="H182" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="I182" s="15"/>
+      <c r="J182" s="15"/>
+      <c r="K182" s="15"/>
+      <c r="L182" s="15"/>
+      <c r="M182" s="15"/>
     </row>
     <row r="183" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A183" s="26" t="s">
+      <c r="A183" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="B183" s="18">
+      <c r="B183" s="57">
         <v>1028156</v>
       </c>
-      <c r="C183" s="18">
+      <c r="C183" s="57">
         <v>1762571</v>
       </c>
-      <c r="D183" s="30">
+      <c r="D183" s="58">
         <v>2828466</v>
       </c>
-      <c r="E183" s="37">
+      <c r="E183" s="23">
         <v>4269131</v>
       </c>
-      <c r="F183" s="39">
+      <c r="F183" s="25">
         <v>5851097</v>
       </c>
-      <c r="G183" s="23"/>
-[...5 lines deleted...]
-      <c r="M183" s="23"/>
+      <c r="G183" s="26">
+        <v>7277364</v>
+      </c>
+      <c r="H183" s="76">
+        <v>9383962</v>
+      </c>
+      <c r="I183" s="15"/>
+      <c r="J183" s="15"/>
+      <c r="K183" s="15"/>
+      <c r="L183" s="15"/>
+      <c r="M183" s="15"/>
     </row>
     <row r="184" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A184" s="28" t="s">
+      <c r="A184" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B184" s="18">
+      <c r="B184" s="57">
         <v>1027870</v>
       </c>
-      <c r="C184" s="18">
+      <c r="C184" s="57">
         <v>1761999</v>
       </c>
-      <c r="D184" s="30">
+      <c r="D184" s="58">
         <v>2827608</v>
       </c>
-      <c r="E184" s="40">
+      <c r="E184" s="26">
         <v>4267987</v>
       </c>
-      <c r="F184" s="39">
+      <c r="F184" s="25">
         <v>5849667</v>
       </c>
-      <c r="G184" s="23"/>
-[...5 lines deleted...]
-      <c r="M184" s="23"/>
+      <c r="G184" s="26">
+        <v>7275648</v>
+      </c>
+      <c r="H184" s="76">
+        <v>9373355</v>
+      </c>
+      <c r="I184" s="15"/>
+      <c r="J184" s="15"/>
+      <c r="K184" s="15"/>
+      <c r="L184" s="15"/>
+      <c r="M184" s="15"/>
     </row>
     <row r="185" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A185" s="28" t="s">
+      <c r="A185" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B185" s="18">
+      <c r="B185" s="57">
         <v>286</v>
       </c>
-      <c r="C185" s="18">
+      <c r="C185" s="57">
         <v>572</v>
       </c>
-      <c r="D185" s="30">
+      <c r="D185" s="58">
         <v>858</v>
       </c>
-      <c r="E185" s="40">
+      <c r="E185" s="26">
         <v>1144</v>
       </c>
-      <c r="F185" s="39">
+      <c r="F185" s="25">
         <v>1430</v>
       </c>
-      <c r="G185" s="23"/>
-[...5 lines deleted...]
-      <c r="M185" s="23"/>
+      <c r="G185" s="26">
+        <v>1716</v>
+      </c>
+      <c r="H185" s="76">
+        <v>1716</v>
+      </c>
+      <c r="I185" s="15"/>
+      <c r="J185" s="15"/>
+      <c r="K185" s="15"/>
+      <c r="L185" s="15"/>
+      <c r="M185" s="15"/>
     </row>
     <row r="186" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A186" s="26" t="s">
+      <c r="A186" s="16" t="s">
         <v>40</v>
       </c>
-      <c r="B186" s="18">
+      <c r="B186" s="57">
         <v>10399</v>
       </c>
-      <c r="C186" s="18">
+      <c r="C186" s="57">
         <v>38567</v>
       </c>
-      <c r="D186" s="30">
+      <c r="D186" s="58">
         <v>133285</v>
       </c>
-      <c r="E186" s="40">
+      <c r="E186" s="26">
         <v>161453</v>
       </c>
-      <c r="F186" s="39">
+      <c r="F186" s="25">
         <v>179193</v>
       </c>
-      <c r="G186" s="23"/>
-[...5 lines deleted...]
-      <c r="M186" s="23"/>
+      <c r="G186" s="26">
+        <v>275642</v>
+      </c>
+      <c r="H186" s="76">
+        <v>514247</v>
+      </c>
+      <c r="I186" s="15"/>
+      <c r="J186" s="15"/>
+      <c r="K186" s="15"/>
+      <c r="L186" s="15"/>
+      <c r="M186" s="15"/>
     </row>
     <row r="187" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A187" s="28" t="s">
+      <c r="A187" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B187" s="18">
+      <c r="B187" s="57">
         <v>10399</v>
       </c>
-      <c r="C187" s="18">
+      <c r="C187" s="57">
         <v>38567</v>
       </c>
-      <c r="D187" s="30">
+      <c r="D187" s="58">
         <v>133285</v>
       </c>
-      <c r="E187" s="40">
+      <c r="E187" s="26">
         <v>161453</v>
       </c>
-      <c r="F187" s="39">
+      <c r="F187" s="25">
         <v>179193</v>
       </c>
-      <c r="G187" s="23"/>
-[...5 lines deleted...]
-      <c r="M187" s="23"/>
+      <c r="G187" s="26">
+        <v>275642</v>
+      </c>
+      <c r="H187" s="76">
+        <v>514247</v>
+      </c>
+      <c r="I187" s="15"/>
+      <c r="J187" s="15"/>
+      <c r="K187" s="15"/>
+      <c r="L187" s="15"/>
+      <c r="M187" s="15"/>
     </row>
     <row r="188" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A188" s="26" t="s">
+      <c r="A188" s="16" t="s">
         <v>41</v>
       </c>
-      <c r="B188" s="24" t="s">
+      <c r="B188" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="C188" s="18" t="s">
+      <c r="C188" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="D188" s="31" t="s">
+      <c r="D188" s="19" t="s">
         <v>63</v>
       </c>
-      <c r="E188" s="36" t="s">
+      <c r="E188" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="F188" s="38" t="s">
+      <c r="F188" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="G188" s="23"/>
-[...5 lines deleted...]
-      <c r="M188" s="23"/>
+      <c r="G188" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="H188" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="I188" s="15"/>
+      <c r="J188" s="15"/>
+      <c r="K188" s="15"/>
+      <c r="L188" s="15"/>
+      <c r="M188" s="15"/>
     </row>
     <row r="189" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A189" s="28" t="s">
+      <c r="A189" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B189" s="24" t="s">
+      <c r="B189" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="C189" s="18" t="s">
+      <c r="C189" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="D189" s="31" t="s">
+      <c r="D189" s="19" t="s">
         <v>63</v>
       </c>
-      <c r="E189" s="36" t="s">
+      <c r="E189" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="F189" s="38" t="s">
+      <c r="F189" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="G189" s="23"/>
-[...5 lines deleted...]
-      <c r="M189" s="23"/>
+      <c r="G189" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="H189" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="I189" s="15"/>
+      <c r="J189" s="15"/>
+      <c r="K189" s="15"/>
+      <c r="L189" s="15"/>
+      <c r="M189" s="15"/>
     </row>
     <row r="190" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A190" s="26" t="s">
+      <c r="A190" s="16" t="s">
         <v>64</v>
       </c>
-      <c r="B190" s="18">
+      <c r="B190" s="57">
         <v>166327</v>
       </c>
-      <c r="C190" s="18">
+      <c r="C190" s="57">
         <v>351718</v>
       </c>
-      <c r="D190" s="30">
+      <c r="D190" s="58">
         <v>537110</v>
       </c>
-      <c r="E190" s="30">
+      <c r="E190" s="58">
         <v>722501</v>
       </c>
-      <c r="F190" s="39">
+      <c r="F190" s="25">
         <v>837008</v>
       </c>
-      <c r="G190" s="23"/>
-[...5 lines deleted...]
-      <c r="M190" s="23"/>
+      <c r="G190" s="26">
+        <v>951515</v>
+      </c>
+      <c r="H190" s="76">
+        <v>1125967</v>
+      </c>
+      <c r="I190" s="15"/>
+      <c r="J190" s="15"/>
+      <c r="K190" s="15"/>
+      <c r="L190" s="15"/>
+      <c r="M190" s="15"/>
     </row>
     <row r="191" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A191" s="28" t="s">
+      <c r="A191" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B191" s="18">
+      <c r="B191" s="57">
         <v>141526</v>
       </c>
-      <c r="C191" s="18">
+      <c r="C191" s="57">
         <v>268783</v>
       </c>
-      <c r="D191" s="30">
+      <c r="D191" s="58">
         <v>396040</v>
       </c>
-      <c r="E191" s="30">
+      <c r="E191" s="58">
         <v>523297</v>
       </c>
-      <c r="F191" s="39">
+      <c r="F191" s="25">
         <v>613003</v>
       </c>
-      <c r="G191" s="23"/>
-[...5 lines deleted...]
-      <c r="M191" s="23"/>
+      <c r="G191" s="26">
+        <v>702709</v>
+      </c>
+      <c r="H191" s="76">
+        <v>837740</v>
+      </c>
+      <c r="I191" s="15"/>
+      <c r="J191" s="15"/>
+      <c r="K191" s="15"/>
+      <c r="L191" s="15"/>
+      <c r="M191" s="15"/>
     </row>
     <row r="192" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A192" s="28" t="s">
+      <c r="A192" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B192" s="18">
+      <c r="B192" s="57">
         <v>1363</v>
       </c>
-      <c r="C192" s="18">
+      <c r="C192" s="57">
         <v>2726</v>
       </c>
-      <c r="D192" s="30">
+      <c r="D192" s="58">
         <v>4089</v>
       </c>
-      <c r="E192" s="30">
+      <c r="E192" s="58">
         <v>5452</v>
       </c>
-      <c r="F192" s="39">
+      <c r="F192" s="25">
         <v>6815</v>
       </c>
-      <c r="G192" s="23"/>
-[...5 lines deleted...]
-      <c r="M192" s="23"/>
+      <c r="G192" s="26">
+        <v>8178</v>
+      </c>
+      <c r="H192" s="76">
+        <v>18455</v>
+      </c>
+      <c r="I192" s="15"/>
+      <c r="J192" s="15"/>
+      <c r="K192" s="15"/>
+      <c r="L192" s="15"/>
+      <c r="M192" s="15"/>
     </row>
     <row r="193" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A193" s="28" t="s">
+      <c r="A193" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B193" s="18">
+      <c r="B193" s="57">
         <v>712</v>
       </c>
-      <c r="C193" s="18">
+      <c r="C193" s="57">
         <v>1424</v>
       </c>
-      <c r="D193" s="30">
+      <c r="D193" s="58">
         <v>2136</v>
       </c>
-      <c r="E193" s="30">
+      <c r="E193" s="58">
         <v>2848</v>
       </c>
-      <c r="F193" s="39">
+      <c r="F193" s="25">
         <v>3560</v>
       </c>
-      <c r="G193" s="23"/>
-[...5 lines deleted...]
-      <c r="M193" s="23"/>
+      <c r="G193" s="26">
+        <v>4272</v>
+      </c>
+      <c r="H193" s="76">
+        <v>6064</v>
+      </c>
+      <c r="I193" s="15"/>
+      <c r="J193" s="15"/>
+      <c r="K193" s="15"/>
+      <c r="L193" s="15"/>
+      <c r="M193" s="15"/>
     </row>
     <row r="194" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A194" s="28" t="s">
+      <c r="A194" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B194" s="18">
+      <c r="B194" s="57">
         <v>388</v>
       </c>
-      <c r="C194" s="18">
+      <c r="C194" s="57">
         <v>776</v>
       </c>
-      <c r="D194" s="30">
+      <c r="D194" s="58">
         <v>1164</v>
       </c>
-      <c r="E194" s="30">
+      <c r="E194" s="58">
         <v>1552</v>
       </c>
-      <c r="F194" s="39">
+      <c r="F194" s="25">
         <v>1940</v>
       </c>
-      <c r="G194" s="23"/>
-[...5 lines deleted...]
-      <c r="M194" s="23"/>
+      <c r="G194" s="26">
+        <v>2328</v>
+      </c>
+      <c r="H194" s="76">
+        <v>7128</v>
+      </c>
+      <c r="I194" s="15"/>
+      <c r="J194" s="15"/>
+      <c r="K194" s="15"/>
+      <c r="L194" s="15"/>
+      <c r="M194" s="15"/>
     </row>
     <row r="195" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A195" s="28" t="s">
+      <c r="A195" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B195" s="19" t="s">
+      <c r="B195" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="C195" s="18">
+      <c r="C195" s="57">
         <v>33333</v>
       </c>
-      <c r="D195" s="30">
+      <c r="D195" s="58">
         <v>66667</v>
       </c>
-      <c r="E195" s="30">
+      <c r="E195" s="58">
         <v>100000</v>
       </c>
-      <c r="F195" s="39">
+      <c r="F195" s="25">
         <v>100000</v>
       </c>
-      <c r="G195" s="23"/>
-[...5 lines deleted...]
-      <c r="M195" s="23"/>
+      <c r="G195" s="26">
+        <v>100000</v>
+      </c>
+      <c r="H195" s="76">
+        <v>100000</v>
+      </c>
+      <c r="I195" s="15"/>
+      <c r="J195" s="15"/>
+      <c r="K195" s="15"/>
+      <c r="L195" s="15"/>
+      <c r="M195" s="15"/>
     </row>
     <row r="196" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A196" s="28" t="s">
+      <c r="A196" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B196" s="18">
+      <c r="B196" s="57">
         <v>2142</v>
       </c>
-      <c r="C196" s="18">
+      <c r="C196" s="57">
         <v>4284</v>
       </c>
-      <c r="D196" s="30">
+      <c r="D196" s="58">
         <v>6426</v>
       </c>
-      <c r="E196" s="30">
+      <c r="E196" s="58">
         <v>8568</v>
       </c>
-      <c r="F196" s="39">
+      <c r="F196" s="25">
         <v>10710</v>
       </c>
-      <c r="G196" s="23"/>
-[...5 lines deleted...]
-      <c r="M196" s="23"/>
+      <c r="G196" s="26">
+        <v>12852</v>
+      </c>
+      <c r="H196" s="76">
+        <v>14790</v>
+      </c>
+      <c r="I196" s="15"/>
+      <c r="J196" s="15"/>
+      <c r="K196" s="15"/>
+      <c r="L196" s="15"/>
+      <c r="M196" s="15"/>
     </row>
     <row r="197" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A197" s="28" t="s">
+      <c r="A197" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B197" s="18">
+      <c r="B197" s="57">
         <v>9470</v>
       </c>
-      <c r="C197" s="18">
+      <c r="C197" s="57">
         <v>18940</v>
       </c>
-      <c r="D197" s="30">
+      <c r="D197" s="58">
         <v>28410</v>
       </c>
-      <c r="E197" s="30">
+      <c r="E197" s="58">
         <v>37880</v>
       </c>
-      <c r="F197" s="39">
+      <c r="F197" s="25">
         <v>47350</v>
       </c>
-      <c r="G197" s="23"/>
-[...5 lines deleted...]
-      <c r="M197" s="23"/>
+      <c r="G197" s="26">
+        <v>56820</v>
+      </c>
+      <c r="H197" s="76">
+        <v>64140</v>
+      </c>
+      <c r="I197" s="15"/>
+      <c r="J197" s="15"/>
+      <c r="K197" s="15"/>
+      <c r="L197" s="15"/>
+      <c r="M197" s="15"/>
     </row>
     <row r="198" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A198" s="28" t="s">
+      <c r="A198" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="B198" s="18">
+      <c r="B198" s="57">
         <v>4004</v>
       </c>
-      <c r="C198" s="18">
+      <c r="C198" s="57">
         <v>8008</v>
       </c>
-      <c r="D198" s="30">
+      <c r="D198" s="58">
         <v>12012</v>
       </c>
-      <c r="E198" s="30">
+      <c r="E198" s="58">
         <v>16016</v>
       </c>
-      <c r="F198" s="39">
+      <c r="F198" s="25">
         <v>20020</v>
       </c>
-      <c r="G198" s="23"/>
-[...5 lines deleted...]
-      <c r="M198" s="23"/>
+      <c r="G198" s="26">
+        <v>24024</v>
+      </c>
+      <c r="H198" s="76">
+        <v>26771</v>
+      </c>
+      <c r="I198" s="15"/>
+      <c r="J198" s="15"/>
+      <c r="K198" s="15"/>
+      <c r="L198" s="15"/>
+      <c r="M198" s="15"/>
     </row>
     <row r="199" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A199" s="28" t="s">
+      <c r="A199" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B199" s="18">
+      <c r="B199" s="57">
         <v>3720</v>
       </c>
-      <c r="C199" s="18">
+      <c r="C199" s="57">
         <v>7440</v>
       </c>
-      <c r="D199" s="30">
+      <c r="D199" s="58">
         <v>11160</v>
       </c>
-      <c r="E199" s="30">
+      <c r="E199" s="58">
         <v>14880</v>
       </c>
-      <c r="F199" s="39">
+      <c r="F199" s="25">
         <v>18600</v>
       </c>
-      <c r="G199" s="23"/>
-[...5 lines deleted...]
-      <c r="M199" s="23"/>
+      <c r="G199" s="26">
+        <v>22320</v>
+      </c>
+      <c r="H199" s="76">
+        <v>22320</v>
+      </c>
+      <c r="I199" s="15"/>
+      <c r="J199" s="15"/>
+      <c r="K199" s="15"/>
+      <c r="L199" s="15"/>
+      <c r="M199" s="15"/>
     </row>
     <row r="200" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A200" s="28" t="s">
+      <c r="A200" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B200" s="18">
+      <c r="B200" s="57">
         <v>688</v>
       </c>
-      <c r="C200" s="18">
+      <c r="C200" s="57">
         <v>1376</v>
       </c>
-      <c r="D200" s="30">
+      <c r="D200" s="58">
         <v>2064</v>
       </c>
-      <c r="E200" s="30">
+      <c r="E200" s="58">
         <v>2752</v>
       </c>
-      <c r="F200" s="39">
+      <c r="F200" s="25">
         <v>3440</v>
       </c>
-      <c r="G200" s="23"/>
-[...5 lines deleted...]
-      <c r="M200" s="23"/>
+      <c r="G200" s="26">
+        <v>4128</v>
+      </c>
+      <c r="H200" s="76">
+        <v>11866</v>
+      </c>
+      <c r="I200" s="15"/>
+      <c r="J200" s="15"/>
+      <c r="K200" s="15"/>
+      <c r="L200" s="15"/>
+      <c r="M200" s="15"/>
     </row>
     <row r="201" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A201" s="28" t="s">
+      <c r="A201" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B201" s="18">
+      <c r="B201" s="57">
         <v>2215</v>
       </c>
-      <c r="C201" s="18">
+      <c r="C201" s="57">
         <v>4430</v>
       </c>
-      <c r="D201" s="30">
+      <c r="D201" s="58">
         <v>6645</v>
       </c>
-      <c r="E201" s="30">
+      <c r="E201" s="58">
         <v>8860</v>
       </c>
-      <c r="F201" s="39">
+      <c r="F201" s="25">
         <v>11075</v>
       </c>
-      <c r="G201" s="23"/>
-[...5 lines deleted...]
-      <c r="M201" s="23"/>
+      <c r="G201" s="26">
+        <v>13290</v>
+      </c>
+      <c r="H201" s="76">
+        <v>16100</v>
+      </c>
+      <c r="I201" s="15"/>
+      <c r="J201" s="15"/>
+      <c r="K201" s="15"/>
+      <c r="L201" s="15"/>
+      <c r="M201" s="15"/>
     </row>
     <row r="202" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A202" s="27" t="s">
+      <c r="A202" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B202" s="18">
+      <c r="B202" s="57">
         <v>100</v>
       </c>
-      <c r="C202" s="18">
+      <c r="C202" s="57">
         <v>200</v>
       </c>
-      <c r="D202" s="30">
+      <c r="D202" s="58">
         <v>300</v>
       </c>
-      <c r="E202" s="30">
+      <c r="E202" s="58">
         <v>400</v>
       </c>
-      <c r="F202" s="38">
+      <c r="F202" s="24">
         <v>500</v>
       </c>
-      <c r="G202" s="23"/>
-[...5 lines deleted...]
-      <c r="M202" s="23"/>
+      <c r="G202" s="31">
+        <v>600</v>
+      </c>
+      <c r="H202" s="76">
+        <v>600</v>
+      </c>
+      <c r="I202" s="15"/>
+      <c r="J202" s="15"/>
+      <c r="K202" s="15"/>
+      <c r="L202" s="15"/>
+      <c r="M202" s="15"/>
     </row>
     <row r="203" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A203" s="26" t="s">
+      <c r="A203" s="16" t="s">
         <v>42</v>
       </c>
-      <c r="B203" s="18">
+      <c r="B203" s="57">
         <v>11612</v>
       </c>
-      <c r="C203" s="18">
+      <c r="C203" s="57">
         <v>18883</v>
       </c>
-      <c r="D203" s="30">
+      <c r="D203" s="58">
         <v>26154</v>
       </c>
-      <c r="E203" s="30">
+      <c r="E203" s="58">
         <v>33425</v>
       </c>
-      <c r="F203" s="39">
+      <c r="F203" s="25">
         <v>45254</v>
       </c>
-      <c r="G203" s="23"/>
-[...5 lines deleted...]
-      <c r="M203" s="23"/>
+      <c r="G203" s="26">
+        <v>57083</v>
+      </c>
+      <c r="H203" s="76">
+        <v>83825</v>
+      </c>
+      <c r="I203" s="15"/>
+      <c r="J203" s="15"/>
+      <c r="K203" s="15"/>
+      <c r="L203" s="15"/>
+      <c r="M203" s="15"/>
     </row>
     <row r="204" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A204" s="28" t="s">
+      <c r="A204" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B204" s="18">
+      <c r="B204" s="57">
         <v>10146</v>
       </c>
-      <c r="C204" s="18">
+      <c r="C204" s="57">
         <v>16017</v>
       </c>
-      <c r="D204" s="30">
+      <c r="D204" s="58">
         <v>21889</v>
       </c>
-      <c r="E204" s="30">
+      <c r="E204" s="58">
         <v>27760</v>
       </c>
-      <c r="F204" s="39">
+      <c r="F204" s="25">
         <v>38123</v>
       </c>
-      <c r="G204" s="23"/>
-[...5 lines deleted...]
-      <c r="M204" s="23"/>
+      <c r="G204" s="26">
+        <v>48485</v>
+      </c>
+      <c r="H204" s="76">
+        <v>69061</v>
+      </c>
+      <c r="I204" s="15"/>
+      <c r="J204" s="15"/>
+      <c r="K204" s="15"/>
+      <c r="L204" s="15"/>
+      <c r="M204" s="15"/>
     </row>
     <row r="205" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A205" s="28" t="s">
+      <c r="A205" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B205" s="18">
+      <c r="B205" s="57">
         <v>88</v>
       </c>
-      <c r="C205" s="18">
+      <c r="C205" s="57">
         <v>176</v>
       </c>
-      <c r="D205" s="30">
+      <c r="D205" s="58">
         <v>264</v>
       </c>
-      <c r="E205" s="30">
+      <c r="E205" s="58">
         <v>352</v>
       </c>
-      <c r="F205" s="38">
+      <c r="F205" s="24">
         <v>440</v>
       </c>
-      <c r="G205" s="23"/>
-[...5 lines deleted...]
-      <c r="M205" s="23"/>
+      <c r="G205" s="31">
+        <v>528</v>
+      </c>
+      <c r="H205" s="76">
+        <v>528</v>
+      </c>
+      <c r="I205" s="15"/>
+      <c r="J205" s="15"/>
+      <c r="K205" s="15"/>
+      <c r="L205" s="15"/>
+      <c r="M205" s="15"/>
     </row>
     <row r="206" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A206" s="28" t="s">
+      <c r="A206" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B206" s="18">
+      <c r="B206" s="57">
         <v>195</v>
       </c>
-      <c r="C206" s="18">
+      <c r="C206" s="57">
         <v>390</v>
       </c>
-      <c r="D206" s="30">
+      <c r="D206" s="58">
         <v>585</v>
       </c>
-      <c r="E206" s="30">
+      <c r="E206" s="58">
         <v>780</v>
       </c>
-      <c r="F206" s="38">
+      <c r="F206" s="24">
         <v>975</v>
       </c>
-      <c r="G206" s="23"/>
-[...5 lines deleted...]
-      <c r="M206" s="23"/>
+      <c r="G206" s="26">
+        <v>1170</v>
+      </c>
+      <c r="H206" s="76">
+        <v>1170</v>
+      </c>
+      <c r="I206" s="15"/>
+      <c r="J206" s="15"/>
+      <c r="K206" s="15"/>
+      <c r="L206" s="15"/>
+      <c r="M206" s="15"/>
     </row>
     <row r="207" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A207" s="28" t="s">
+      <c r="A207" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="B207" s="18">
+      <c r="B207" s="57">
         <v>565</v>
       </c>
-      <c r="C207" s="18">
+      <c r="C207" s="57">
         <v>1130</v>
       </c>
-      <c r="D207" s="30">
+      <c r="D207" s="58">
         <v>1695</v>
       </c>
-      <c r="E207" s="30">
+      <c r="E207" s="58">
         <v>2260</v>
       </c>
-      <c r="F207" s="39">
+      <c r="F207" s="25">
         <v>2825</v>
       </c>
-      <c r="G207" s="23"/>
-[...5 lines deleted...]
-      <c r="M207" s="23"/>
+      <c r="G207" s="26">
+        <v>3390</v>
+      </c>
+      <c r="H207" s="76">
+        <v>9223</v>
+      </c>
+      <c r="I207" s="15"/>
+      <c r="J207" s="15"/>
+      <c r="K207" s="15"/>
+      <c r="L207" s="15"/>
+      <c r="M207" s="15"/>
     </row>
     <row r="208" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A208" s="28" t="s">
+      <c r="A208" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B208" s="18">
+      <c r="B208" s="57">
         <v>619</v>
       </c>
-      <c r="C208" s="18">
+      <c r="C208" s="57">
         <v>1172</v>
       </c>
-      <c r="D208" s="30">
+      <c r="D208" s="58">
         <v>1725</v>
       </c>
-      <c r="E208" s="30">
+      <c r="E208" s="58">
         <v>2277</v>
       </c>
-      <c r="F208" s="39">
+      <c r="F208" s="25">
         <v>2897</v>
       </c>
-      <c r="G208" s="23"/>
-[...5 lines deleted...]
-      <c r="M208" s="23"/>
+      <c r="G208" s="26">
+        <v>3516</v>
+      </c>
+      <c r="H208" s="76">
+        <v>3849</v>
+      </c>
+      <c r="I208" s="15"/>
+      <c r="J208" s="15"/>
+      <c r="K208" s="15"/>
+      <c r="L208" s="15"/>
+      <c r="M208" s="15"/>
     </row>
     <row r="209" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A209" s="26" t="s">
+      <c r="A209" s="16" t="s">
         <v>43</v>
       </c>
-      <c r="B209" s="18">
+      <c r="B209" s="57">
         <v>2836342</v>
       </c>
-      <c r="C209" s="18">
+      <c r="C209" s="57">
         <v>7272415</v>
       </c>
-      <c r="D209" s="30">
+      <c r="D209" s="58">
         <v>12176581</v>
       </c>
-      <c r="E209" s="30">
+      <c r="E209" s="58">
         <v>18052513</v>
       </c>
-      <c r="F209" s="39">
+      <c r="F209" s="25">
         <v>23334052</v>
       </c>
-      <c r="G209" s="23"/>
-[...5 lines deleted...]
-      <c r="M209" s="23"/>
+      <c r="G209" s="26">
+        <v>28884110</v>
+      </c>
+      <c r="H209" s="76">
+        <v>33870015</v>
+      </c>
+      <c r="I209" s="15"/>
+      <c r="J209" s="15"/>
+      <c r="K209" s="15"/>
+      <c r="L209" s="15"/>
+      <c r="M209" s="15"/>
     </row>
     <row r="210" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A210" s="28" t="s">
+      <c r="A210" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B210" s="18">
+      <c r="B210" s="57">
         <v>1239909</v>
       </c>
-      <c r="C210" s="18">
+      <c r="C210" s="57">
         <v>2776481</v>
       </c>
-      <c r="D210" s="30">
+      <c r="D210" s="58">
         <v>4271059</v>
       </c>
-      <c r="E210" s="30">
+      <c r="E210" s="58">
         <v>5879476</v>
       </c>
-      <c r="F210" s="39">
+      <c r="F210" s="25">
         <v>7469550</v>
       </c>
-      <c r="G210" s="23"/>
-[...5 lines deleted...]
-      <c r="M210" s="23"/>
+      <c r="G210" s="26">
+        <v>8555159</v>
+      </c>
+      <c r="H210" s="76">
+        <v>9874780</v>
+      </c>
+      <c r="I210" s="15"/>
+      <c r="J210" s="15"/>
+      <c r="K210" s="15"/>
+      <c r="L210" s="15"/>
+      <c r="M210" s="15"/>
     </row>
     <row r="211" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A211" s="28" t="s">
+      <c r="A211" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B211" s="18">
+      <c r="B211" s="57">
         <v>12451</v>
       </c>
-      <c r="C211" s="18">
+      <c r="C211" s="57">
         <v>25860</v>
       </c>
-      <c r="D211" s="30">
+      <c r="D211" s="58">
         <v>39269</v>
       </c>
-      <c r="E211" s="30">
+      <c r="E211" s="58">
         <v>52679</v>
       </c>
-      <c r="F211" s="39">
+      <c r="F211" s="25">
         <v>197463</v>
       </c>
-      <c r="G211" s="23"/>
-[...5 lines deleted...]
-      <c r="M211" s="23"/>
+      <c r="G211" s="26">
+        <v>342247</v>
+      </c>
+      <c r="H211" s="76">
+        <v>484621</v>
+      </c>
+      <c r="I211" s="15"/>
+      <c r="J211" s="15"/>
+      <c r="K211" s="15"/>
+      <c r="L211" s="15"/>
+      <c r="M211" s="15"/>
     </row>
     <row r="212" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A212" s="28" t="s">
+      <c r="A212" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B212" s="18">
+      <c r="B212" s="57">
         <v>12</v>
       </c>
-      <c r="C212" s="18">
+      <c r="C212" s="57">
         <v>179</v>
       </c>
-      <c r="D212" s="30">
+      <c r="D212" s="58">
         <v>346</v>
       </c>
-      <c r="E212" s="30">
+      <c r="E212" s="58">
         <v>513</v>
       </c>
-      <c r="F212" s="38">
+      <c r="F212" s="24">
         <v>525</v>
       </c>
-      <c r="G212" s="23"/>
-[...5 lines deleted...]
-      <c r="M212" s="23"/>
+      <c r="G212" s="31">
+        <v>537</v>
+      </c>
+      <c r="H212" s="76">
+        <v>543</v>
+      </c>
+      <c r="I212" s="15"/>
+      <c r="J212" s="15"/>
+      <c r="K212" s="15"/>
+      <c r="L212" s="15"/>
+      <c r="M212" s="15"/>
     </row>
     <row r="213" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A213" s="28" t="s">
+      <c r="A213" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B213" s="18">
+      <c r="B213" s="57">
         <v>48391</v>
       </c>
-      <c r="C213" s="18">
+      <c r="C213" s="57">
         <v>235668</v>
       </c>
-      <c r="D213" s="30">
+      <c r="D213" s="58">
         <v>422945</v>
       </c>
-      <c r="E213" s="30">
+      <c r="E213" s="58">
         <v>610221</v>
       </c>
-      <c r="F213" s="39">
+      <c r="F213" s="25">
         <v>650256</v>
       </c>
-      <c r="G213" s="23"/>
-[...5 lines deleted...]
-      <c r="M213" s="23"/>
+      <c r="G213" s="26">
+        <v>690290</v>
+      </c>
+      <c r="H213" s="76">
+        <v>730324</v>
+      </c>
+      <c r="I213" s="15"/>
+      <c r="J213" s="15"/>
+      <c r="K213" s="15"/>
+      <c r="L213" s="15"/>
+      <c r="M213" s="15"/>
     </row>
     <row r="214" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A214" s="28" t="s">
+      <c r="A214" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B214" s="18">
+      <c r="B214" s="57">
         <v>1663</v>
       </c>
-      <c r="C214" s="18">
+      <c r="C214" s="57">
         <v>3326</v>
       </c>
-      <c r="D214" s="30">
+      <c r="D214" s="58">
         <v>4989</v>
       </c>
-      <c r="E214" s="30">
+      <c r="E214" s="58">
         <v>6652</v>
       </c>
-      <c r="F214" s="39">
+      <c r="F214" s="25">
         <v>8315</v>
       </c>
-      <c r="G214" s="23"/>
-[...5 lines deleted...]
-      <c r="M214" s="23"/>
+      <c r="G214" s="26">
+        <v>9978</v>
+      </c>
+      <c r="H214" s="76">
+        <v>9978</v>
+      </c>
+      <c r="I214" s="15"/>
+      <c r="J214" s="15"/>
+      <c r="K214" s="15"/>
+      <c r="L214" s="15"/>
+      <c r="M214" s="15"/>
     </row>
     <row r="215" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A215" s="28" t="s">
+      <c r="A215" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B215" s="18">
+      <c r="B215" s="57">
         <v>53</v>
       </c>
-      <c r="C215" s="18">
+      <c r="C215" s="57">
         <v>106</v>
       </c>
-      <c r="D215" s="30">
+      <c r="D215" s="58">
         <v>159</v>
       </c>
-      <c r="E215" s="30">
+      <c r="E215" s="58">
         <v>212</v>
       </c>
-      <c r="F215" s="38">
+      <c r="F215" s="24">
         <v>265</v>
       </c>
-      <c r="G215" s="23"/>
-[...5 lines deleted...]
-      <c r="M215" s="23"/>
+      <c r="G215" s="31">
+        <v>318</v>
+      </c>
+      <c r="H215" s="76">
+        <v>318</v>
+      </c>
+      <c r="I215" s="15"/>
+      <c r="J215" s="15"/>
+      <c r="K215" s="15"/>
+      <c r="L215" s="15"/>
+      <c r="M215" s="15"/>
     </row>
     <row r="216" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A216" s="28" t="s">
+      <c r="A216" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B216" s="18">
+      <c r="B216" s="57">
         <v>196</v>
       </c>
-      <c r="C216" s="18">
+      <c r="C216" s="57">
         <v>392</v>
       </c>
-      <c r="D216" s="30">
+      <c r="D216" s="58">
         <v>588</v>
       </c>
-      <c r="E216" s="30">
+      <c r="E216" s="58">
         <v>784</v>
       </c>
-      <c r="F216" s="38">
+      <c r="F216" s="24">
         <v>980</v>
       </c>
-      <c r="G216" s="23"/>
-[...5 lines deleted...]
-      <c r="M216" s="23"/>
+      <c r="G216" s="26">
+        <v>1176</v>
+      </c>
+      <c r="H216" s="76">
+        <v>1399</v>
+      </c>
+      <c r="I216" s="15"/>
+      <c r="J216" s="15"/>
+      <c r="K216" s="15"/>
+      <c r="L216" s="15"/>
+      <c r="M216" s="15"/>
     </row>
     <row r="217" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A217" s="28" t="s">
+      <c r="A217" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B217" s="18">
+      <c r="B217" s="57">
         <v>792811</v>
       </c>
-      <c r="C217" s="18">
+      <c r="C217" s="57">
         <v>1755604</v>
       </c>
-      <c r="D217" s="30">
+      <c r="D217" s="58">
         <v>3057534</v>
       </c>
-      <c r="E217" s="30">
+      <c r="E217" s="58">
         <v>5259448</v>
       </c>
-      <c r="F217" s="39">
+      <c r="F217" s="25">
         <v>6372807</v>
       </c>
-      <c r="G217" s="23"/>
-[...5 lines deleted...]
-      <c r="M217" s="23"/>
+      <c r="G217" s="26">
+        <v>8258967</v>
+      </c>
+      <c r="H217" s="76">
+        <v>9468906</v>
+      </c>
+      <c r="I217" s="15"/>
+      <c r="J217" s="15"/>
+      <c r="K217" s="15"/>
+      <c r="L217" s="15"/>
+      <c r="M217" s="15"/>
     </row>
     <row r="218" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A218" s="28" t="s">
+      <c r="A218" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B218" s="18">
+      <c r="B218" s="57">
         <v>19930</v>
       </c>
-      <c r="C218" s="18">
+      <c r="C218" s="57">
         <v>139587</v>
       </c>
-      <c r="D218" s="30">
+      <c r="D218" s="58">
         <v>259244</v>
       </c>
-      <c r="E218" s="30">
+      <c r="E218" s="58">
         <v>378901</v>
       </c>
-      <c r="F218" s="39">
+      <c r="F218" s="25">
         <v>396455</v>
       </c>
-      <c r="G218" s="23"/>
-[...5 lines deleted...]
-      <c r="M218" s="23"/>
+      <c r="G218" s="26">
+        <v>414009</v>
+      </c>
+      <c r="H218" s="76">
+        <v>431563</v>
+      </c>
+      <c r="I218" s="15"/>
+      <c r="J218" s="15"/>
+      <c r="K218" s="15"/>
+      <c r="L218" s="15"/>
+      <c r="M218" s="15"/>
     </row>
     <row r="219" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A219" s="28" t="s">
+      <c r="A219" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B219" s="18">
+      <c r="B219" s="57">
         <v>318474</v>
       </c>
-      <c r="C219" s="18">
+      <c r="C219" s="57">
         <v>1398635</v>
       </c>
-      <c r="D219" s="30">
+      <c r="D219" s="58">
         <v>2498877</v>
       </c>
-      <c r="E219" s="30">
+      <c r="E219" s="58">
         <v>3607392</v>
       </c>
-      <c r="F219" s="39">
+      <c r="F219" s="25">
         <v>5368438</v>
       </c>
-      <c r="G219" s="23"/>
-[...5 lines deleted...]
-      <c r="M219" s="23"/>
+      <c r="G219" s="26">
+        <v>7163593</v>
+      </c>
+      <c r="H219" s="76">
+        <v>8939729</v>
+      </c>
+      <c r="I219" s="15"/>
+      <c r="J219" s="15"/>
+      <c r="K219" s="15"/>
+      <c r="L219" s="15"/>
+      <c r="M219" s="15"/>
     </row>
     <row r="220" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A220" s="28" t="s">
+      <c r="A220" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B220" s="18">
+      <c r="B220" s="57">
         <v>401536</v>
       </c>
-      <c r="C220" s="18">
+      <c r="C220" s="57">
         <v>934744</v>
       </c>
-      <c r="D220" s="30">
+      <c r="D220" s="58">
         <v>1618823</v>
       </c>
-      <c r="E220" s="30">
+      <c r="E220" s="58">
         <v>2252571</v>
       </c>
-      <c r="F220" s="39">
+      <c r="F220" s="25">
         <v>2864418</v>
       </c>
-      <c r="G220" s="23"/>
-[...5 lines deleted...]
-      <c r="M220" s="23"/>
+      <c r="G220" s="26">
+        <v>3442340</v>
+      </c>
+      <c r="H220" s="76">
+        <v>3922266</v>
+      </c>
+      <c r="I220" s="15"/>
+      <c r="J220" s="15"/>
+      <c r="K220" s="15"/>
+      <c r="L220" s="15"/>
+      <c r="M220" s="15"/>
     </row>
     <row r="221" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A221" s="28" t="s">
+      <c r="A221" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B221" s="18">
+      <c r="B221" s="57">
         <v>917</v>
       </c>
-      <c r="C221" s="18">
+      <c r="C221" s="57">
         <v>1834</v>
       </c>
-      <c r="D221" s="30">
+      <c r="D221" s="58">
         <v>2751</v>
       </c>
-      <c r="E221" s="30">
+      <c r="E221" s="58">
         <v>3668</v>
       </c>
-      <c r="F221" s="39">
+      <c r="F221" s="25">
         <v>4585</v>
       </c>
-      <c r="G221" s="23"/>
-[...5 lines deleted...]
-      <c r="M221" s="23"/>
+      <c r="G221" s="26">
+        <v>5502</v>
+      </c>
+      <c r="H221" s="76">
+        <v>5594</v>
+      </c>
+      <c r="I221" s="15"/>
+      <c r="J221" s="15"/>
+      <c r="K221" s="15"/>
+      <c r="L221" s="15"/>
+      <c r="M221" s="15"/>
     </row>
     <row r="222" spans="1:13" ht="45" x14ac:dyDescent="0.2">
-      <c r="A222" s="26" t="s">
+      <c r="A222" s="16" t="s">
         <v>44</v>
       </c>
-      <c r="B222" s="18">
+      <c r="B222" s="57">
         <v>16694061</v>
       </c>
-      <c r="C222" s="18">
+      <c r="C222" s="57">
         <v>33619537</v>
       </c>
-      <c r="D222" s="30">
+      <c r="D222" s="58">
         <v>49466904</v>
       </c>
-      <c r="E222" s="30">
+      <c r="E222" s="58">
         <v>61586651</v>
       </c>
-      <c r="F222" s="39">
+      <c r="F222" s="25">
         <v>72997684</v>
       </c>
-      <c r="G222" s="23"/>
-[...5 lines deleted...]
-      <c r="M222" s="23"/>
+      <c r="G222" s="26">
+        <v>84066984</v>
+      </c>
+      <c r="H222" s="76">
+        <v>95319102</v>
+      </c>
+      <c r="I222" s="15"/>
+      <c r="J222" s="15"/>
+      <c r="K222" s="15"/>
+      <c r="L222" s="15"/>
+      <c r="M222" s="15"/>
     </row>
     <row r="223" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A223" s="28" t="s">
+      <c r="A223" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B223" s="18">
+      <c r="B223" s="57">
         <v>11482656</v>
       </c>
-      <c r="C223" s="18">
+      <c r="C223" s="57">
         <v>23303096</v>
       </c>
-      <c r="D223" s="30">
+      <c r="D223" s="58">
         <v>34145807</v>
       </c>
-      <c r="E223" s="30">
+      <c r="E223" s="58">
         <v>42382546</v>
       </c>
-      <c r="F223" s="39">
+      <c r="F223" s="25">
         <v>48499399</v>
       </c>
-      <c r="G223" s="23"/>
-[...5 lines deleted...]
-      <c r="M223" s="23"/>
+      <c r="G223" s="26">
+        <v>54862719</v>
+      </c>
+      <c r="H223" s="76">
+        <v>61043231</v>
+      </c>
+      <c r="I223" s="15"/>
+      <c r="J223" s="15"/>
+      <c r="K223" s="15"/>
+      <c r="L223" s="15"/>
+      <c r="M223" s="15"/>
     </row>
     <row r="224" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A224" s="28" t="s">
+      <c r="A224" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B224" s="18">
+      <c r="B224" s="57">
         <v>184602</v>
       </c>
-      <c r="C224" s="18">
+      <c r="C224" s="57">
         <v>357764</v>
       </c>
-      <c r="D224" s="30">
+      <c r="D224" s="58">
         <v>523460</v>
       </c>
-      <c r="E224" s="30">
+      <c r="E224" s="58">
         <v>646031</v>
       </c>
-      <c r="F224" s="39">
+      <c r="F224" s="25">
         <v>738880</v>
       </c>
-      <c r="G224" s="23"/>
-[...5 lines deleted...]
-      <c r="M224" s="23"/>
+      <c r="G224" s="26">
+        <v>820355</v>
+      </c>
+      <c r="H224" s="76">
+        <v>923169</v>
+      </c>
+      <c r="I224" s="15"/>
+      <c r="J224" s="15"/>
+      <c r="K224" s="15"/>
+      <c r="L224" s="15"/>
+      <c r="M224" s="15"/>
     </row>
     <row r="225" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A225" s="28" t="s">
+      <c r="A225" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B225" s="18">
+      <c r="B225" s="57">
         <v>71686</v>
       </c>
-      <c r="C225" s="18">
+      <c r="C225" s="57">
         <v>140381</v>
       </c>
-      <c r="D225" s="30">
+      <c r="D225" s="58">
         <v>201049</v>
       </c>
-      <c r="E225" s="30">
+      <c r="E225" s="58">
         <v>254515</v>
       </c>
-      <c r="F225" s="39">
+      <c r="F225" s="25">
         <v>302369</v>
       </c>
-      <c r="G225" s="23"/>
-[...5 lines deleted...]
-      <c r="M225" s="23"/>
+      <c r="G225" s="26">
+        <v>342211</v>
+      </c>
+      <c r="H225" s="76">
+        <v>387077</v>
+      </c>
+      <c r="I225" s="15"/>
+      <c r="J225" s="15"/>
+      <c r="K225" s="15"/>
+      <c r="L225" s="15"/>
+      <c r="M225" s="15"/>
     </row>
     <row r="226" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A226" s="28" t="s">
+      <c r="A226" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B226" s="18">
+      <c r="B226" s="57">
         <v>134163</v>
       </c>
-      <c r="C226" s="18">
+      <c r="C226" s="57">
         <v>248818</v>
       </c>
-      <c r="D226" s="30">
+      <c r="D226" s="58">
         <v>362828</v>
       </c>
-      <c r="E226" s="30">
+      <c r="E226" s="58">
         <v>455097</v>
       </c>
-      <c r="F226" s="39">
+      <c r="F226" s="25">
         <v>549764</v>
       </c>
-      <c r="G226" s="23"/>
-[...5 lines deleted...]
-      <c r="M226" s="23"/>
+      <c r="G226" s="26">
+        <v>622432</v>
+      </c>
+      <c r="H226" s="76">
+        <v>704543</v>
+      </c>
+      <c r="I226" s="15"/>
+      <c r="J226" s="15"/>
+      <c r="K226" s="15"/>
+      <c r="L226" s="15"/>
+      <c r="M226" s="15"/>
     </row>
     <row r="227" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A227" s="28" t="s">
+      <c r="A227" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B227" s="18">
+      <c r="B227" s="57">
         <v>453737</v>
       </c>
-      <c r="C227" s="18">
+      <c r="C227" s="57">
         <v>935800</v>
       </c>
-      <c r="D227" s="30">
+      <c r="D227" s="58">
         <v>1529259</v>
       </c>
-      <c r="E227" s="30">
+      <c r="E227" s="58">
         <v>1923017</v>
       </c>
-      <c r="F227" s="39">
+      <c r="F227" s="25">
         <v>2345786</v>
       </c>
-      <c r="G227" s="23"/>
-[...5 lines deleted...]
-      <c r="M227" s="23"/>
+      <c r="G227" s="26">
+        <v>2644629</v>
+      </c>
+      <c r="H227" s="76">
+        <v>2964360</v>
+      </c>
+      <c r="I227" s="15"/>
+      <c r="J227" s="15"/>
+      <c r="K227" s="15"/>
+      <c r="L227" s="15"/>
+      <c r="M227" s="15"/>
     </row>
     <row r="228" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A228" s="28" t="s">
+      <c r="A228" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B228" s="18">
+      <c r="B228" s="57">
         <v>50804</v>
       </c>
-      <c r="C228" s="18">
+      <c r="C228" s="57">
         <v>98761</v>
       </c>
-      <c r="D228" s="30">
+      <c r="D228" s="58">
         <v>142607</v>
       </c>
-      <c r="E228" s="30">
+      <c r="E228" s="58">
         <v>180532</v>
       </c>
-      <c r="F228" s="39">
+      <c r="F228" s="25">
         <v>211262</v>
       </c>
-      <c r="G228" s="23"/>
-[...5 lines deleted...]
-      <c r="M228" s="23"/>
+      <c r="G228" s="26">
+        <v>235828</v>
+      </c>
+      <c r="H228" s="76">
+        <v>264841</v>
+      </c>
+      <c r="I228" s="15"/>
+      <c r="J228" s="15"/>
+      <c r="K228" s="15"/>
+      <c r="L228" s="15"/>
+      <c r="M228" s="15"/>
     </row>
     <row r="229" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A229" s="28" t="s">
+      <c r="A229" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B229" s="18">
+      <c r="B229" s="57">
         <v>122220</v>
       </c>
-      <c r="C229" s="18">
+      <c r="C229" s="57">
         <v>238470</v>
       </c>
-      <c r="D229" s="30">
+      <c r="D229" s="58">
         <v>348103</v>
       </c>
-      <c r="E229" s="30">
+      <c r="E229" s="58">
         <v>450177</v>
       </c>
-      <c r="F229" s="39">
+      <c r="F229" s="25">
         <v>566704</v>
       </c>
-      <c r="G229" s="23"/>
-[...5 lines deleted...]
-      <c r="M229" s="23"/>
+      <c r="G229" s="26">
+        <v>672414</v>
+      </c>
+      <c r="H229" s="76">
+        <v>780457</v>
+      </c>
+      <c r="I229" s="15"/>
+      <c r="J229" s="15"/>
+      <c r="K229" s="15"/>
+      <c r="L229" s="15"/>
+      <c r="M229" s="15"/>
     </row>
     <row r="230" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A230" s="28" t="s">
+      <c r="A230" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B230" s="18">
+      <c r="B230" s="57">
         <v>2103333</v>
       </c>
-      <c r="C230" s="18">
+      <c r="C230" s="57">
         <v>3904055</v>
       </c>
-      <c r="D230" s="30">
+      <c r="D230" s="58">
         <v>5554449</v>
       </c>
-      <c r="E230" s="30">
+      <c r="E230" s="58">
         <v>6697915</v>
       </c>
-      <c r="F230" s="39">
+      <c r="F230" s="25">
         <v>7687394</v>
       </c>
-      <c r="G230" s="23"/>
-[...5 lines deleted...]
-      <c r="M230" s="23"/>
+      <c r="G230" s="26">
+        <v>8686215</v>
+      </c>
+      <c r="H230" s="76">
+        <v>9814311</v>
+      </c>
+      <c r="I230" s="15"/>
+      <c r="J230" s="15"/>
+      <c r="K230" s="15"/>
+      <c r="L230" s="15"/>
+      <c r="M230" s="15"/>
     </row>
     <row r="231" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A231" s="28" t="s">
+      <c r="A231" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="B231" s="18">
+      <c r="B231" s="57">
         <v>48195</v>
       </c>
-      <c r="C231" s="18">
+      <c r="C231" s="57">
         <v>91371</v>
       </c>
-      <c r="D231" s="30">
+      <c r="D231" s="58">
         <v>130966</v>
       </c>
-      <c r="E231" s="30">
+      <c r="E231" s="58">
         <v>159770</v>
       </c>
-      <c r="F231" s="39">
+      <c r="F231" s="25">
         <v>182626</v>
       </c>
-      <c r="G231" s="23"/>
-[...5 lines deleted...]
-      <c r="M231" s="23"/>
+      <c r="G231" s="26">
+        <v>202234</v>
+      </c>
+      <c r="H231" s="76">
+        <v>226767</v>
+      </c>
+      <c r="I231" s="15"/>
+      <c r="J231" s="15"/>
+      <c r="K231" s="15"/>
+      <c r="L231" s="15"/>
+      <c r="M231" s="15"/>
     </row>
     <row r="232" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A232" s="28" t="s">
+      <c r="A232" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B232" s="18">
+      <c r="B232" s="57">
         <v>912028</v>
       </c>
-      <c r="C232" s="18">
+      <c r="C232" s="57">
         <v>1936554</v>
       </c>
-      <c r="D232" s="30">
+      <c r="D232" s="58">
         <v>2796121</v>
       </c>
-      <c r="E232" s="30">
+      <c r="E232" s="58">
         <v>3653535</v>
       </c>
-      <c r="F232" s="39">
+      <c r="F232" s="25">
         <v>4500022</v>
       </c>
-      <c r="G232" s="23"/>
-[...5 lines deleted...]
-      <c r="M232" s="23"/>
+      <c r="G232" s="26">
+        <v>5289527</v>
+      </c>
+      <c r="H232" s="76">
+        <v>6103881</v>
+      </c>
+      <c r="I232" s="15"/>
+      <c r="J232" s="15"/>
+      <c r="K232" s="15"/>
+      <c r="L232" s="15"/>
+      <c r="M232" s="15"/>
     </row>
     <row r="233" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A233" s="28" t="s">
+      <c r="A233" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B233" s="18">
+      <c r="B233" s="57">
         <v>923864</v>
       </c>
-      <c r="C233" s="18">
+      <c r="C233" s="57">
         <v>1942829</v>
       </c>
-      <c r="D233" s="30">
+      <c r="D233" s="58">
         <v>3111018</v>
       </c>
-      <c r="E233" s="30">
+      <c r="E233" s="58">
         <v>4016766</v>
       </c>
-      <c r="F233" s="39">
+      <c r="F233" s="25">
         <v>6519850</v>
       </c>
-      <c r="G233" s="23"/>
-[...5 lines deleted...]
-      <c r="M233" s="23"/>
+      <c r="G233" s="26">
+        <v>8669852</v>
+      </c>
+      <c r="H233" s="76">
+        <v>10959848</v>
+      </c>
+      <c r="I233" s="15"/>
+      <c r="J233" s="15"/>
+      <c r="K233" s="15"/>
+      <c r="L233" s="15"/>
+      <c r="M233" s="15"/>
     </row>
     <row r="234" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A234" s="28" t="s">
+      <c r="A234" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B234" s="18">
+      <c r="B234" s="57">
         <v>162225</v>
       </c>
-      <c r="C234" s="18">
+      <c r="C234" s="57">
         <v>332703</v>
       </c>
-      <c r="D234" s="30">
+      <c r="D234" s="58">
         <v>497406</v>
       </c>
-      <c r="E234" s="30">
+      <c r="E234" s="58">
         <v>616539</v>
       </c>
-      <c r="F234" s="39">
+      <c r="F234" s="25">
         <v>719322</v>
       </c>
-      <c r="G234" s="23"/>
-[...5 lines deleted...]
-      <c r="M234" s="23"/>
+      <c r="G234" s="26">
+        <v>821311</v>
+      </c>
+      <c r="H234" s="76">
+        <v>924720</v>
+      </c>
+      <c r="I234" s="15"/>
+      <c r="J234" s="15"/>
+      <c r="K234" s="15"/>
+      <c r="L234" s="15"/>
+      <c r="M234" s="15"/>
     </row>
     <row r="235" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A235" s="28" t="s">
+      <c r="A235" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B235" s="18">
+      <c r="B235" s="57">
         <v>44548</v>
       </c>
-      <c r="C235" s="18">
+      <c r="C235" s="57">
         <v>88935</v>
       </c>
-      <c r="D235" s="30">
+      <c r="D235" s="58">
         <v>123832</v>
       </c>
-      <c r="E235" s="30">
+      <c r="E235" s="58">
         <v>150211</v>
       </c>
-      <c r="F235" s="39">
+      <c r="F235" s="25">
         <v>174305</v>
       </c>
-      <c r="G235" s="23"/>
-[...5 lines deleted...]
-      <c r="M235" s="23"/>
+      <c r="G235" s="26">
+        <v>197257</v>
+      </c>
+      <c r="H235" s="76">
+        <v>221897</v>
+      </c>
+      <c r="I235" s="15"/>
+      <c r="J235" s="15"/>
+      <c r="K235" s="15"/>
+      <c r="L235" s="15"/>
+      <c r="M235" s="15"/>
     </row>
     <row r="236" spans="1:13" ht="45" x14ac:dyDescent="0.2">
-      <c r="A236" s="26" t="s">
+      <c r="A236" s="16" t="s">
         <v>45</v>
       </c>
-      <c r="B236" s="18">
+      <c r="B236" s="57">
         <v>1732185</v>
       </c>
-      <c r="C236" s="18">
+      <c r="C236" s="57">
         <v>4178662</v>
       </c>
-      <c r="D236" s="30">
+      <c r="D236" s="58">
         <v>6326320</v>
       </c>
-      <c r="E236" s="30">
+      <c r="E236" s="58">
         <v>8548855</v>
       </c>
-      <c r="F236" s="39">
+      <c r="F236" s="25">
         <v>10775249</v>
       </c>
-      <c r="G236" s="23"/>
-[...5 lines deleted...]
-      <c r="M236" s="23"/>
+      <c r="G236" s="26">
+        <v>12785226</v>
+      </c>
+      <c r="H236" s="76">
+        <v>14823595</v>
+      </c>
+      <c r="I236" s="15"/>
+      <c r="J236" s="15"/>
+      <c r="K236" s="15"/>
+      <c r="L236" s="15"/>
+      <c r="M236" s="15"/>
     </row>
     <row r="237" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A237" s="28" t="s">
+      <c r="A237" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B237" s="18">
+      <c r="B237" s="57">
         <v>1336876</v>
       </c>
-      <c r="C237" s="18">
+      <c r="C237" s="57">
         <v>3070156</v>
       </c>
-      <c r="D237" s="30">
+      <c r="D237" s="58">
         <v>4522104</v>
       </c>
-      <c r="E237" s="30">
+      <c r="E237" s="58">
         <v>6033048</v>
       </c>
-      <c r="F237" s="39">
+      <c r="F237" s="25">
         <v>7760832</v>
       </c>
-      <c r="G237" s="23"/>
-[...5 lines deleted...]
-      <c r="M237" s="23"/>
+      <c r="G237" s="26">
+        <v>9164751</v>
+      </c>
+      <c r="H237" s="76">
+        <v>10566339</v>
+      </c>
+      <c r="I237" s="15"/>
+      <c r="J237" s="15"/>
+      <c r="K237" s="15"/>
+      <c r="L237" s="15"/>
+      <c r="M237" s="15"/>
     </row>
     <row r="238" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A238" s="28" t="s">
+      <c r="A238" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B238" s="18">
+      <c r="B238" s="57">
         <v>39105</v>
       </c>
-      <c r="C238" s="18">
+      <c r="C238" s="57">
         <v>76410</v>
       </c>
-      <c r="D238" s="30">
+      <c r="D238" s="58">
         <v>112051</v>
       </c>
-      <c r="E238" s="30">
+      <c r="E238" s="58">
         <v>158264</v>
       </c>
-      <c r="F238" s="39">
+      <c r="F238" s="25">
         <v>206939</v>
       </c>
-      <c r="G238" s="23"/>
-[...5 lines deleted...]
-      <c r="M238" s="23"/>
+      <c r="G238" s="26">
+        <v>257476</v>
+      </c>
+      <c r="H238" s="76">
+        <v>304005</v>
+      </c>
+      <c r="I238" s="15"/>
+      <c r="J238" s="15"/>
+      <c r="K238" s="15"/>
+      <c r="L238" s="15"/>
+      <c r="M238" s="15"/>
     </row>
     <row r="239" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A239" s="28" t="s">
+      <c r="A239" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B239" s="18">
+      <c r="B239" s="57">
         <v>17391</v>
       </c>
-      <c r="C239" s="18">
+      <c r="C239" s="57">
         <v>52396</v>
       </c>
-      <c r="D239" s="30">
+      <c r="D239" s="58">
         <v>87401</v>
       </c>
-      <c r="E239" s="30">
+      <c r="E239" s="58">
         <v>122406</v>
       </c>
-      <c r="F239" s="39">
+      <c r="F239" s="25">
         <v>127482</v>
       </c>
-      <c r="G239" s="23"/>
-[...5 lines deleted...]
-      <c r="M239" s="23"/>
+      <c r="G239" s="26">
+        <v>132558</v>
+      </c>
+      <c r="H239" s="76">
+        <v>137750</v>
+      </c>
+      <c r="I239" s="15"/>
+      <c r="J239" s="15"/>
+      <c r="K239" s="15"/>
+      <c r="L239" s="15"/>
+      <c r="M239" s="15"/>
     </row>
     <row r="240" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A240" s="28" t="s">
+      <c r="A240" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="B240" s="18">
+      <c r="B240" s="57">
         <v>24406</v>
       </c>
-      <c r="C240" s="18">
+      <c r="C240" s="57">
         <v>69055</v>
       </c>
-      <c r="D240" s="30">
+      <c r="D240" s="58">
         <v>113704</v>
       </c>
-      <c r="E240" s="30">
+      <c r="E240" s="58">
         <v>158354</v>
       </c>
-      <c r="F240" s="39">
+      <c r="F240" s="25">
         <v>243489</v>
       </c>
-      <c r="G240" s="23"/>
-[...5 lines deleted...]
-      <c r="M240" s="23"/>
+      <c r="G240" s="26">
+        <v>328624</v>
+      </c>
+      <c r="H240" s="76">
+        <v>413612</v>
+      </c>
+      <c r="I240" s="15"/>
+      <c r="J240" s="15"/>
+      <c r="K240" s="15"/>
+      <c r="L240" s="15"/>
+      <c r="M240" s="15"/>
     </row>
     <row r="241" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A241" s="28" t="s">
+      <c r="A241" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B241" s="18">
+      <c r="B241" s="57">
         <v>8201</v>
       </c>
-      <c r="C241" s="18">
+      <c r="C241" s="57">
         <v>18398</v>
       </c>
-      <c r="D241" s="30">
+      <c r="D241" s="58">
         <v>28594</v>
       </c>
-      <c r="E241" s="30">
+      <c r="E241" s="58">
         <v>38791</v>
       </c>
-      <c r="F241" s="39">
+      <c r="F241" s="25">
         <v>47868</v>
       </c>
-      <c r="G241" s="23"/>
-[...5 lines deleted...]
-      <c r="M241" s="23"/>
+      <c r="G241" s="26">
+        <v>56946</v>
+      </c>
+      <c r="H241" s="76">
+        <v>64923</v>
+      </c>
+      <c r="I241" s="15"/>
+      <c r="J241" s="15"/>
+      <c r="K241" s="15"/>
+      <c r="L241" s="15"/>
+      <c r="M241" s="15"/>
     </row>
     <row r="242" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A242" s="28" t="s">
+      <c r="A242" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B242" s="18">
+      <c r="B242" s="57">
         <v>3708</v>
       </c>
-      <c r="C242" s="18">
+      <c r="C242" s="57">
         <v>13015</v>
       </c>
-      <c r="D242" s="30">
+      <c r="D242" s="58">
         <v>22322</v>
       </c>
-      <c r="E242" s="30">
+      <c r="E242" s="58">
         <v>31630</v>
       </c>
-      <c r="F242" s="39">
+      <c r="F242" s="25">
         <v>36538</v>
       </c>
-      <c r="G242" s="23"/>
-[...5 lines deleted...]
-      <c r="M242" s="23"/>
+      <c r="G242" s="26">
+        <v>41446</v>
+      </c>
+      <c r="H242" s="76">
+        <v>47566</v>
+      </c>
+      <c r="I242" s="15"/>
+      <c r="J242" s="15"/>
+      <c r="K242" s="15"/>
+      <c r="L242" s="15"/>
+      <c r="M242" s="15"/>
     </row>
     <row r="243" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A243" s="28" t="s">
+      <c r="A243" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B243" s="18">
+      <c r="B243" s="57">
         <v>10595</v>
       </c>
-      <c r="C243" s="18">
+      <c r="C243" s="57">
         <v>28702</v>
       </c>
-      <c r="D243" s="30">
+      <c r="D243" s="58">
         <v>46809</v>
       </c>
-      <c r="E243" s="30">
+      <c r="E243" s="58">
         <v>64915</v>
       </c>
-      <c r="F243" s="39">
+      <c r="F243" s="25">
         <v>82025</v>
       </c>
-      <c r="G243" s="23"/>
-[...5 lines deleted...]
-      <c r="M243" s="23"/>
+      <c r="G243" s="26">
+        <v>99134</v>
+      </c>
+      <c r="H243" s="76">
+        <v>117049</v>
+      </c>
+      <c r="I243" s="15"/>
+      <c r="J243" s="15"/>
+      <c r="K243" s="15"/>
+      <c r="L243" s="15"/>
+      <c r="M243" s="15"/>
     </row>
     <row r="244" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A244" s="28" t="s">
+      <c r="A244" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B244" s="18">
+      <c r="B244" s="57">
         <v>119293</v>
       </c>
-      <c r="C244" s="18">
+      <c r="C244" s="57">
         <v>398009</v>
       </c>
-      <c r="D244" s="30">
+      <c r="D244" s="58">
         <v>671181</v>
       </c>
-      <c r="E244" s="30">
+      <c r="E244" s="58">
         <v>945494</v>
       </c>
-      <c r="F244" s="39">
+      <c r="F244" s="25">
         <v>1096208</v>
       </c>
-      <c r="G244" s="23"/>
-[...5 lines deleted...]
-      <c r="M244" s="23"/>
+      <c r="G244" s="26">
+        <v>1243889</v>
+      </c>
+      <c r="H244" s="76">
+        <v>1394541</v>
+      </c>
+      <c r="I244" s="15"/>
+      <c r="J244" s="15"/>
+      <c r="K244" s="15"/>
+      <c r="L244" s="15"/>
+      <c r="M244" s="15"/>
     </row>
     <row r="245" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A245" s="28" t="s">
+      <c r="A245" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="B245" s="18">
+      <c r="B245" s="57">
         <v>6763</v>
       </c>
-      <c r="C245" s="18">
+      <c r="C245" s="57">
         <v>13962</v>
       </c>
-      <c r="D245" s="30">
+      <c r="D245" s="58">
         <v>21160</v>
       </c>
-      <c r="E245" s="30">
+      <c r="E245" s="58">
         <v>28359</v>
       </c>
-      <c r="F245" s="39">
+      <c r="F245" s="25">
         <v>35340</v>
       </c>
-      <c r="G245" s="23"/>
-[...5 lines deleted...]
-      <c r="M245" s="23"/>
+      <c r="G245" s="26">
+        <v>42320</v>
+      </c>
+      <c r="H245" s="76">
+        <v>48801</v>
+      </c>
+      <c r="I245" s="15"/>
+      <c r="J245" s="15"/>
+      <c r="K245" s="15"/>
+      <c r="L245" s="15"/>
+      <c r="M245" s="15"/>
     </row>
     <row r="246" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A246" s="28" t="s">
+      <c r="A246" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B246" s="18">
+      <c r="B246" s="57">
         <v>50420</v>
       </c>
-      <c r="C246" s="18">
+      <c r="C246" s="57">
         <v>147789</v>
       </c>
-      <c r="D246" s="30">
+      <c r="D246" s="58">
         <v>245157</v>
       </c>
-      <c r="E246" s="30">
+      <c r="E246" s="58">
         <v>342526</v>
       </c>
-      <c r="F246" s="39">
+      <c r="F246" s="25">
         <v>393926</v>
       </c>
-      <c r="G246" s="23"/>
-[...5 lines deleted...]
-      <c r="M246" s="23"/>
+      <c r="G246" s="26">
+        <v>445325</v>
+      </c>
+      <c r="H246" s="76">
+        <v>496413</v>
+      </c>
+      <c r="I246" s="15"/>
+      <c r="J246" s="15"/>
+      <c r="K246" s="15"/>
+      <c r="L246" s="15"/>
+      <c r="M246" s="15"/>
     </row>
     <row r="247" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A247" s="28" t="s">
+      <c r="A247" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B247" s="18">
+      <c r="B247" s="57">
         <v>74927</v>
       </c>
-      <c r="C247" s="18">
+      <c r="C247" s="57">
         <v>157312</v>
       </c>
-      <c r="D247" s="30">
+      <c r="D247" s="58">
         <v>240335</v>
       </c>
-      <c r="E247" s="30">
+      <c r="E247" s="58">
         <v>316199</v>
       </c>
-      <c r="F247" s="39">
+      <c r="F247" s="25">
         <v>387123</v>
       </c>
-      <c r="G247" s="23"/>
-[...5 lines deleted...]
-      <c r="M247" s="23"/>
+      <c r="G247" s="26">
+        <v>534281</v>
+      </c>
+      <c r="H247" s="76">
+        <v>734199</v>
+      </c>
+      <c r="I247" s="15"/>
+      <c r="J247" s="15"/>
+      <c r="K247" s="15"/>
+      <c r="L247" s="15"/>
+      <c r="M247" s="15"/>
     </row>
     <row r="248" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A248" s="28" t="s">
+      <c r="A248" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B248" s="18" t="s">
+      <c r="B248" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="C248" s="18" t="s">
+      <c r="C248" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="D248" s="30" t="s">
+      <c r="D248" s="58" t="s">
         <v>63</v>
       </c>
-      <c r="E248" s="30" t="s">
+      <c r="E248" s="58" t="s">
         <v>63</v>
       </c>
-      <c r="F248" s="38" t="s">
+      <c r="F248" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="G248" s="23"/>
-[...5 lines deleted...]
-      <c r="M248" s="23"/>
+      <c r="G248" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="H248" s="76">
+        <v>383938</v>
+      </c>
+      <c r="I248" s="15"/>
+      <c r="J248" s="15"/>
+      <c r="K248" s="15"/>
+      <c r="L248" s="15"/>
+      <c r="M248" s="15"/>
     </row>
     <row r="249" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A249" s="28" t="s">
+      <c r="A249" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B249" s="18">
+      <c r="B249" s="57">
         <v>12149</v>
       </c>
-      <c r="C249" s="18">
+      <c r="C249" s="57">
         <v>35030</v>
       </c>
-      <c r="D249" s="30">
+      <c r="D249" s="58">
         <v>57912</v>
       </c>
-      <c r="E249" s="30">
+      <c r="E249" s="58">
         <v>80793</v>
       </c>
-      <c r="F249" s="39">
+      <c r="F249" s="25">
         <v>92015</v>
       </c>
-      <c r="G249" s="23"/>
-[...5 lines deleted...]
-      <c r="M249" s="23"/>
+      <c r="G249" s="26">
+        <v>103238</v>
+      </c>
+      <c r="H249" s="76">
+        <v>114460</v>
+      </c>
+      <c r="I249" s="15"/>
+      <c r="J249" s="15"/>
+      <c r="K249" s="15"/>
+      <c r="L249" s="15"/>
+      <c r="M249" s="15"/>
     </row>
     <row r="250" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A250" s="26" t="s">
+      <c r="A250" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="B250" s="18">
+      <c r="B250" s="57">
         <v>722537</v>
       </c>
-      <c r="C250" s="18">
+      <c r="C250" s="57">
         <v>1650570</v>
       </c>
-      <c r="D250" s="30">
+      <c r="D250" s="58">
         <v>2420494</v>
       </c>
-      <c r="E250" s="30">
+      <c r="E250" s="58">
         <v>3241305</v>
       </c>
-      <c r="F250" s="39">
+      <c r="F250" s="25">
         <v>4175933</v>
       </c>
-      <c r="G250" s="23"/>
-[...5 lines deleted...]
-      <c r="M250" s="23"/>
+      <c r="G250" s="26">
+        <v>5038449</v>
+      </c>
+      <c r="H250" s="76">
+        <v>5884990</v>
+      </c>
+      <c r="I250" s="15"/>
+      <c r="J250" s="15"/>
+      <c r="K250" s="15"/>
+      <c r="L250" s="15"/>
+      <c r="M250" s="15"/>
     </row>
     <row r="251" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A251" s="28" t="s">
+      <c r="A251" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B251" s="18">
+      <c r="B251" s="57">
         <v>507038</v>
       </c>
-      <c r="C251" s="18">
+      <c r="C251" s="57">
         <v>1144808</v>
       </c>
-      <c r="D251" s="30">
+      <c r="D251" s="58">
         <v>1640142</v>
       </c>
-      <c r="E251" s="30">
+      <c r="E251" s="58">
         <v>2167935</v>
       </c>
-      <c r="F251" s="39">
+      <c r="F251" s="25">
         <v>2883407</v>
       </c>
-      <c r="G251" s="23"/>
-[...5 lines deleted...]
-      <c r="M251" s="23"/>
+      <c r="G251" s="26">
+        <v>3489958</v>
+      </c>
+      <c r="H251" s="76">
+        <v>4089845</v>
+      </c>
+      <c r="I251" s="15"/>
+      <c r="J251" s="15"/>
+      <c r="K251" s="15"/>
+      <c r="L251" s="15"/>
+      <c r="M251" s="15"/>
     </row>
     <row r="252" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A252" s="28" t="s">
+      <c r="A252" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="B252" s="18">
+      <c r="B252" s="57">
         <v>30399</v>
       </c>
-      <c r="C252" s="18">
+      <c r="C252" s="57">
         <v>59758</v>
       </c>
-      <c r="D252" s="30">
+      <c r="D252" s="58">
         <v>87548</v>
       </c>
-      <c r="E252" s="30">
+      <c r="E252" s="58">
         <v>119740</v>
       </c>
-      <c r="F252" s="39">
+      <c r="F252" s="25">
         <v>155591</v>
       </c>
-      <c r="G252" s="23"/>
-[...5 lines deleted...]
-      <c r="M252" s="23"/>
+      <c r="G252" s="26">
+        <v>194653</v>
+      </c>
+      <c r="H252" s="76">
+        <v>232991</v>
+      </c>
+      <c r="I252" s="15"/>
+      <c r="J252" s="15"/>
+      <c r="K252" s="15"/>
+      <c r="L252" s="15"/>
+      <c r="M252" s="15"/>
     </row>
     <row r="253" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A253" s="28" t="s">
+      <c r="A253" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B253" s="18">
+      <c r="B253" s="57">
         <v>17174</v>
       </c>
-      <c r="C253" s="18">
+      <c r="C253" s="57">
         <v>51962</v>
       </c>
-      <c r="D253" s="30">
+      <c r="D253" s="58">
         <v>86750</v>
       </c>
-      <c r="E253" s="30">
+      <c r="E253" s="58">
         <v>121538</v>
       </c>
-      <c r="F253" s="39">
+      <c r="F253" s="25">
         <v>126397</v>
       </c>
-      <c r="G253" s="23"/>
-[...5 lines deleted...]
-      <c r="M253" s="23"/>
+      <c r="G253" s="26">
+        <v>131256</v>
+      </c>
+      <c r="H253" s="76">
+        <v>136115</v>
+      </c>
+      <c r="I253" s="15"/>
+      <c r="J253" s="15"/>
+      <c r="K253" s="15"/>
+      <c r="L253" s="15"/>
+      <c r="M253" s="15"/>
     </row>
     <row r="254" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A254" s="28" t="s">
+      <c r="A254" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B254" s="18">
+      <c r="B254" s="57">
         <v>2545</v>
       </c>
-      <c r="C254" s="18">
+      <c r="C254" s="57">
         <v>6700</v>
       </c>
-      <c r="D254" s="30">
+      <c r="D254" s="58">
         <v>10856</v>
       </c>
-      <c r="E254" s="30">
+      <c r="E254" s="58">
         <v>15011</v>
       </c>
-      <c r="F254" s="39">
+      <c r="F254" s="25">
         <v>17752</v>
       </c>
-      <c r="G254" s="23"/>
-[...5 lines deleted...]
-      <c r="M254" s="23"/>
+      <c r="G254" s="26">
+        <v>20494</v>
+      </c>
+      <c r="H254" s="76">
+        <v>23235</v>
+      </c>
+      <c r="I254" s="15"/>
+      <c r="J254" s="15"/>
+      <c r="K254" s="15"/>
+      <c r="L254" s="15"/>
+      <c r="M254" s="15"/>
     </row>
     <row r="255" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A255" s="28" t="s">
+      <c r="A255" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B255" s="18">
+      <c r="B255" s="57">
         <v>5420</v>
       </c>
-      <c r="C255" s="18">
+      <c r="C255" s="57">
         <v>12864</v>
       </c>
-      <c r="D255" s="30">
+      <c r="D255" s="58">
         <v>20308</v>
       </c>
-      <c r="E255" s="30">
+      <c r="E255" s="58">
         <v>27753</v>
       </c>
-      <c r="F255" s="39">
+      <c r="F255" s="25">
         <v>33882</v>
       </c>
-      <c r="G255" s="23"/>
-[...5 lines deleted...]
-      <c r="M255" s="23"/>
+      <c r="G255" s="26">
+        <v>40011</v>
+      </c>
+      <c r="H255" s="76">
+        <v>46141</v>
+      </c>
+      <c r="I255" s="15"/>
+      <c r="J255" s="15"/>
+      <c r="K255" s="15"/>
+      <c r="L255" s="15"/>
+      <c r="M255" s="15"/>
     </row>
     <row r="256" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A256" s="28" t="s">
+      <c r="A256" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B256" s="18">
+      <c r="B256" s="57">
         <v>3310</v>
       </c>
-      <c r="C256" s="18">
+      <c r="C256" s="57">
         <v>11838</v>
       </c>
-      <c r="D256" s="30">
+      <c r="D256" s="58">
         <v>20366</v>
       </c>
-      <c r="E256" s="30">
+      <c r="E256" s="58">
         <v>28894</v>
       </c>
-      <c r="F256" s="39">
+      <c r="F256" s="25">
         <v>33425</v>
       </c>
-      <c r="G256" s="23"/>
-[...5 lines deleted...]
-      <c r="M256" s="23"/>
+      <c r="G256" s="26">
+        <v>37955</v>
+      </c>
+      <c r="H256" s="76">
+        <v>42486</v>
+      </c>
+      <c r="I256" s="15"/>
+      <c r="J256" s="15"/>
+      <c r="K256" s="15"/>
+      <c r="L256" s="15"/>
+      <c r="M256" s="15"/>
     </row>
     <row r="257" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A257" s="28" t="s">
+      <c r="A257" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B257" s="18">
+      <c r="B257" s="57">
         <v>9352</v>
       </c>
-      <c r="C257" s="18">
+      <c r="C257" s="57">
         <v>26022</v>
       </c>
-      <c r="D257" s="30">
+      <c r="D257" s="58">
         <v>42692</v>
       </c>
-      <c r="E257" s="30">
+      <c r="E257" s="58">
         <v>59362</v>
       </c>
-      <c r="F257" s="39">
+      <c r="F257" s="25">
         <v>75124</v>
       </c>
-      <c r="G257" s="23"/>
-[...5 lines deleted...]
-      <c r="M257" s="23"/>
+      <c r="G257" s="26">
+        <v>90885</v>
+      </c>
+      <c r="H257" s="76">
+        <v>106646</v>
+      </c>
+      <c r="I257" s="15"/>
+      <c r="J257" s="15"/>
+      <c r="K257" s="15"/>
+      <c r="L257" s="15"/>
+      <c r="M257" s="15"/>
     </row>
     <row r="258" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A258" s="28" t="s">
+      <c r="A258" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B258" s="18">
+      <c r="B258" s="57">
         <v>55450</v>
       </c>
-      <c r="C258" s="18">
+      <c r="C258" s="57">
         <v>115636</v>
       </c>
-      <c r="D258" s="30">
+      <c r="D258" s="58">
         <v>170766</v>
       </c>
-      <c r="E258" s="30">
+      <c r="E258" s="58">
         <v>226941</v>
       </c>
-      <c r="F258" s="39">
+      <c r="F258" s="25">
         <v>269971</v>
       </c>
-      <c r="G258" s="23"/>
-[...5 lines deleted...]
-      <c r="M258" s="23"/>
+      <c r="G258" s="26">
+        <v>312693</v>
+      </c>
+      <c r="H258" s="76">
+        <v>366151</v>
+      </c>
+      <c r="I258" s="15"/>
+      <c r="J258" s="15"/>
+      <c r="K258" s="15"/>
+      <c r="L258" s="15"/>
+      <c r="M258" s="15"/>
     </row>
     <row r="259" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A259" s="28" t="s">
+      <c r="A259" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="B259" s="18">
+      <c r="B259" s="57">
         <v>6263</v>
       </c>
-      <c r="C259" s="18">
+      <c r="C259" s="57">
         <v>12962</v>
       </c>
-      <c r="D259" s="30">
+      <c r="D259" s="58">
         <v>19660</v>
       </c>
-      <c r="E259" s="30">
+      <c r="E259" s="58">
         <v>26359</v>
       </c>
-      <c r="F259" s="39">
+      <c r="F259" s="25">
         <v>32840</v>
       </c>
-      <c r="G259" s="23"/>
-[...5 lines deleted...]
-      <c r="M259" s="23"/>
+      <c r="G259" s="26">
+        <v>39320</v>
+      </c>
+      <c r="H259" s="76">
+        <v>45801</v>
+      </c>
+      <c r="I259" s="15"/>
+      <c r="J259" s="15"/>
+      <c r="K259" s="15"/>
+      <c r="L259" s="15"/>
+      <c r="M259" s="15"/>
     </row>
     <row r="260" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A260" s="28" t="s">
+      <c r="A260" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B260" s="18">
+      <c r="B260" s="57">
         <v>11150</v>
       </c>
-      <c r="C260" s="18">
+      <c r="C260" s="57">
         <v>28234</v>
       </c>
-      <c r="D260" s="30">
+      <c r="D260" s="58">
         <v>45318</v>
       </c>
-      <c r="E260" s="30">
+      <c r="E260" s="58">
         <v>62401</v>
       </c>
-      <c r="F260" s="39">
+      <c r="F260" s="25">
         <v>76208</v>
       </c>
-      <c r="G260" s="23"/>
-[...5 lines deleted...]
-      <c r="M260" s="23"/>
+      <c r="G260" s="26">
+        <v>90014</v>
+      </c>
+      <c r="H260" s="76">
+        <v>103820</v>
+      </c>
+      <c r="I260" s="15"/>
+      <c r="J260" s="15"/>
+      <c r="K260" s="15"/>
+      <c r="L260" s="15"/>
+      <c r="M260" s="15"/>
     </row>
     <row r="261" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A261" s="28" t="s">
+      <c r="A261" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B261" s="18">
+      <c r="B261" s="57">
         <v>42511</v>
       </c>
-      <c r="C261" s="18">
+      <c r="C261" s="57">
         <v>83423</v>
       </c>
-      <c r="D261" s="30">
+      <c r="D261" s="58">
         <v>126204</v>
       </c>
-      <c r="E261" s="30">
+      <c r="E261" s="58">
         <v>170636</v>
       </c>
-      <c r="F261" s="39">
+      <c r="F261" s="25">
         <v>215099</v>
       </c>
-      <c r="G261" s="23"/>
-[...5 lines deleted...]
-      <c r="M261" s="23"/>
+      <c r="G261" s="26">
+        <v>261282</v>
+      </c>
+      <c r="H261" s="76">
+        <v>308965</v>
+      </c>
+      <c r="I261" s="15"/>
+      <c r="J261" s="15"/>
+      <c r="K261" s="15"/>
+      <c r="L261" s="15"/>
+      <c r="M261" s="15"/>
     </row>
     <row r="262" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A262" s="28" t="s">
+      <c r="A262" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B262" s="18">
+      <c r="B262" s="57">
         <v>19776</v>
       </c>
-      <c r="C262" s="18">
+      <c r="C262" s="57">
         <v>61333</v>
       </c>
-      <c r="D262" s="30">
+      <c r="D262" s="58">
         <v>91973</v>
       </c>
-      <c r="E262" s="30">
+      <c r="E262" s="58">
         <v>133942</v>
       </c>
-      <c r="F262" s="39">
+      <c r="F262" s="25">
         <v>164224</v>
       </c>
-      <c r="G262" s="23"/>
-[...5 lines deleted...]
-      <c r="M262" s="23"/>
+      <c r="G262" s="26">
+        <v>226690</v>
+      </c>
+      <c r="H262" s="76">
+        <v>268334</v>
+      </c>
+      <c r="I262" s="15"/>
+      <c r="J262" s="15"/>
+      <c r="K262" s="15"/>
+      <c r="L262" s="15"/>
+      <c r="M262" s="15"/>
     </row>
     <row r="263" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A263" s="28" t="s">
+      <c r="A263" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B263" s="18">
+      <c r="B263" s="57">
         <v>12149</v>
       </c>
-      <c r="C263" s="18">
+      <c r="C263" s="57">
         <v>35030</v>
       </c>
-      <c r="D263" s="30">
+      <c r="D263" s="58">
         <v>57912</v>
       </c>
-      <c r="E263" s="30">
+      <c r="E263" s="58">
         <v>80793</v>
       </c>
-      <c r="F263" s="39">
+      <c r="F263" s="25">
         <v>92015</v>
       </c>
-      <c r="G263" s="23"/>
-[...5 lines deleted...]
-      <c r="M263" s="23"/>
+      <c r="G263" s="26">
+        <v>103238</v>
+      </c>
+      <c r="H263" s="76">
+        <v>114460</v>
+      </c>
+      <c r="I263" s="15"/>
+      <c r="J263" s="15"/>
+      <c r="K263" s="15"/>
+      <c r="L263" s="15"/>
+      <c r="M263" s="15"/>
     </row>
     <row r="264" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A264" s="26" t="s">
+      <c r="A264" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="B264" s="18">
+      <c r="B264" s="57">
         <v>329140</v>
       </c>
-      <c r="C264" s="18">
+      <c r="C264" s="57">
         <v>828317</v>
       </c>
-      <c r="D264" s="30">
+      <c r="D264" s="58">
         <v>1242787</v>
       </c>
-      <c r="E264" s="30">
+      <c r="E264" s="58">
         <v>1656217</v>
       </c>
-      <c r="F264" s="39">
+      <c r="F264" s="25">
         <v>2259612</v>
       </c>
-      <c r="G264" s="23"/>
-[...5 lines deleted...]
-      <c r="M264" s="23"/>
+      <c r="G264" s="26">
+        <v>2722656</v>
+      </c>
+      <c r="H264" s="76">
+        <v>3200839</v>
+      </c>
+      <c r="I264" s="15"/>
+      <c r="J264" s="15"/>
+      <c r="K264" s="15"/>
+      <c r="L264" s="15"/>
+      <c r="M264" s="15"/>
     </row>
     <row r="265" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A265" s="28" t="s">
+      <c r="A265" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B265" s="18">
+      <c r="B265" s="57">
         <v>267645</v>
       </c>
-      <c r="C265" s="18">
+      <c r="C265" s="57">
         <v>699312</v>
       </c>
-      <c r="D265" s="30">
+      <c r="D265" s="58">
         <v>1047770</v>
       </c>
-      <c r="E265" s="30">
+      <c r="E265" s="58">
         <v>1399515</v>
       </c>
-      <c r="F265" s="39">
+      <c r="F265" s="25">
         <v>1933909</v>
       </c>
-      <c r="G265" s="23"/>
-[...5 lines deleted...]
-      <c r="M265" s="23"/>
+      <c r="G265" s="26">
+        <v>2332289</v>
+      </c>
+      <c r="H265" s="76">
+        <v>2754013</v>
+      </c>
+      <c r="I265" s="15"/>
+      <c r="J265" s="15"/>
+      <c r="K265" s="15"/>
+      <c r="L265" s="15"/>
+      <c r="M265" s="15"/>
     </row>
     <row r="266" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A266" s="28" t="s">
+      <c r="A266" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B266" s="18">
+      <c r="B266" s="57">
         <v>7873</v>
       </c>
-      <c r="C266" s="18">
+      <c r="C266" s="57">
         <v>14986</v>
       </c>
-      <c r="D266" s="30">
+      <c r="D266" s="58">
         <v>22004</v>
       </c>
-      <c r="E266" s="30">
+      <c r="E266" s="58">
         <v>35192</v>
       </c>
-      <c r="F266" s="39">
+      <c r="F266" s="25">
         <v>47183</v>
       </c>
-      <c r="G266" s="23"/>
-[...5 lines deleted...]
-      <c r="M266" s="23"/>
+      <c r="G266" s="26">
+        <v>57825</v>
+      </c>
+      <c r="H266" s="76">
+        <v>65183</v>
+      </c>
+      <c r="I266" s="15"/>
+      <c r="J266" s="15"/>
+      <c r="K266" s="15"/>
+      <c r="L266" s="15"/>
+      <c r="M266" s="15"/>
     </row>
     <row r="267" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A267" s="28" t="s">
+      <c r="A267" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B267" s="18">
+      <c r="B267" s="57">
         <v>217</v>
       </c>
-      <c r="C267" s="18">
+      <c r="C267" s="57">
         <v>434</v>
       </c>
-      <c r="D267" s="30">
+      <c r="D267" s="58">
         <v>651</v>
       </c>
-      <c r="E267" s="30">
+      <c r="E267" s="58">
         <v>868</v>
       </c>
-      <c r="F267" s="39">
+      <c r="F267" s="25">
         <v>1085</v>
       </c>
-      <c r="G267" s="23"/>
-[...5 lines deleted...]
-      <c r="M267" s="23"/>
+      <c r="G267" s="26">
+        <v>1302</v>
+      </c>
+      <c r="H267" s="76">
+        <v>1635</v>
+      </c>
+      <c r="I267" s="15"/>
+      <c r="J267" s="15"/>
+      <c r="K267" s="15"/>
+      <c r="L267" s="15"/>
+      <c r="M267" s="15"/>
     </row>
     <row r="268" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A268" s="28" t="s">
+      <c r="A268" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B268" s="18">
+      <c r="B268" s="57">
         <v>28</v>
       </c>
-      <c r="C268" s="18">
+      <c r="C268" s="57">
         <v>56</v>
       </c>
-      <c r="D268" s="30">
+      <c r="D268" s="58">
         <v>84</v>
       </c>
-      <c r="E268" s="30">
+      <c r="E268" s="58">
         <v>112</v>
       </c>
-      <c r="F268" s="38">
+      <c r="F268" s="24">
         <v>140</v>
       </c>
-      <c r="G268" s="23"/>
-[...5 lines deleted...]
-      <c r="M268" s="23"/>
+      <c r="G268" s="31">
+        <v>168</v>
+      </c>
+      <c r="H268" s="76">
+        <v>214</v>
+      </c>
+      <c r="I268" s="15"/>
+      <c r="J268" s="15"/>
+      <c r="K268" s="15"/>
+      <c r="L268" s="15"/>
+      <c r="M268" s="15"/>
     </row>
     <row r="269" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A269" s="28" t="s">
+      <c r="A269" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B269" s="18">
+      <c r="B269" s="57">
         <v>1614</v>
       </c>
-      <c r="C269" s="18">
+      <c r="C269" s="57">
         <v>3200</v>
       </c>
-      <c r="D269" s="30">
+      <c r="D269" s="58">
         <v>4785</v>
       </c>
-      <c r="E269" s="30">
+      <c r="E269" s="58">
         <v>6370</v>
       </c>
-      <c r="F269" s="39">
+      <c r="F269" s="25">
         <v>8151</v>
       </c>
-      <c r="G269" s="23"/>
-[...5 lines deleted...]
-      <c r="M269" s="23"/>
+      <c r="G269" s="26">
+        <v>9932</v>
+      </c>
+      <c r="H269" s="76">
+        <v>11780</v>
+      </c>
+      <c r="I269" s="15"/>
+      <c r="J269" s="15"/>
+      <c r="K269" s="15"/>
+      <c r="L269" s="15"/>
+      <c r="M269" s="15"/>
     </row>
     <row r="270" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A270" s="28" t="s">
+      <c r="A270" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B270" s="18">
+      <c r="B270" s="57">
         <v>398</v>
       </c>
-      <c r="C270" s="18">
+      <c r="C270" s="57">
         <v>1177</v>
       </c>
-      <c r="D270" s="30">
+      <c r="D270" s="58">
         <v>1956</v>
       </c>
-      <c r="E270" s="30">
+      <c r="E270" s="58">
         <v>2736</v>
       </c>
-      <c r="F270" s="39">
+      <c r="F270" s="25">
         <v>3113</v>
       </c>
-      <c r="G270" s="23"/>
-[...5 lines deleted...]
-      <c r="M270" s="23"/>
+      <c r="G270" s="26">
+        <v>3490</v>
+      </c>
+      <c r="H270" s="76">
+        <v>5080</v>
+      </c>
+      <c r="I270" s="15"/>
+      <c r="J270" s="15"/>
+      <c r="K270" s="15"/>
+      <c r="L270" s="15"/>
+      <c r="M270" s="15"/>
     </row>
     <row r="271" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A271" s="28" t="s">
+      <c r="A271" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B271" s="18">
+      <c r="B271" s="57">
         <v>975</v>
       </c>
-      <c r="C271" s="18">
+      <c r="C271" s="57">
         <v>2144</v>
       </c>
-      <c r="D271" s="30">
+      <c r="D271" s="58">
         <v>3312</v>
       </c>
-      <c r="E271" s="30">
+      <c r="E271" s="58">
         <v>4481</v>
       </c>
-      <c r="F271" s="39">
+      <c r="F271" s="25">
         <v>5561</v>
       </c>
-      <c r="G271" s="23"/>
-[...5 lines deleted...]
-      <c r="M271" s="23"/>
+      <c r="G271" s="26">
+        <v>6641</v>
+      </c>
+      <c r="H271" s="76">
+        <v>8295</v>
+      </c>
+      <c r="I271" s="15"/>
+      <c r="J271" s="15"/>
+      <c r="K271" s="15"/>
+      <c r="L271" s="15"/>
+      <c r="M271" s="15"/>
     </row>
     <row r="272" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A272" s="28" t="s">
+      <c r="A272" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B272" s="18">
+      <c r="B272" s="57">
         <v>19578</v>
       </c>
-      <c r="C272" s="18">
+      <c r="C272" s="57">
         <v>43346</v>
       </c>
-      <c r="D272" s="30">
+      <c r="D272" s="58">
         <v>66943</v>
       </c>
-      <c r="E272" s="30">
+      <c r="E272" s="58">
         <v>88854</v>
       </c>
-      <c r="F272" s="39">
+      <c r="F272" s="25">
         <v>119874</v>
       </c>
-      <c r="G272" s="23"/>
-[...5 lines deleted...]
-      <c r="M272" s="23"/>
+      <c r="G272" s="26">
+        <v>147643</v>
+      </c>
+      <c r="H272" s="76">
+        <v>168453</v>
+      </c>
+      <c r="I272" s="15"/>
+      <c r="J272" s="15"/>
+      <c r="K272" s="15"/>
+      <c r="L272" s="15"/>
+      <c r="M272" s="15"/>
     </row>
     <row r="273" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A273" s="26" t="s">
+      <c r="A273" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="B273" s="18">
+      <c r="B273" s="57">
         <v>500</v>
       </c>
-      <c r="C273" s="18">
+      <c r="C273" s="57">
         <v>1000</v>
       </c>
-      <c r="D273" s="30">
+      <c r="D273" s="58">
         <v>1500</v>
       </c>
-      <c r="E273" s="30">
+      <c r="E273" s="58">
         <v>2000</v>
       </c>
-      <c r="F273" s="39">
+      <c r="F273" s="25">
         <v>2500</v>
       </c>
-      <c r="G273" s="23"/>
-[...5 lines deleted...]
-      <c r="M273" s="23"/>
+      <c r="G273" s="26">
+        <v>3000</v>
+      </c>
+      <c r="H273" s="76">
+        <v>3000</v>
+      </c>
+      <c r="I273" s="15"/>
+      <c r="J273" s="15"/>
+      <c r="K273" s="15"/>
+      <c r="L273" s="15"/>
+      <c r="M273" s="15"/>
     </row>
     <row r="274" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A274" s="28" t="s">
+      <c r="A274" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B274" s="18">
+      <c r="B274" s="57">
         <v>1500</v>
       </c>
-      <c r="C274" s="18">
+      <c r="C274" s="57">
         <v>3319</v>
       </c>
-      <c r="D274" s="30">
+      <c r="D274" s="58">
         <v>5138</v>
       </c>
-      <c r="E274" s="30">
+      <c r="E274" s="58">
         <v>6957</v>
       </c>
-      <c r="F274" s="39">
+      <c r="F274" s="25">
         <v>8751</v>
       </c>
-      <c r="G274" s="23"/>
-[...5 lines deleted...]
-      <c r="M274" s="23"/>
+      <c r="G274" s="26">
+        <v>10545</v>
+      </c>
+      <c r="H274" s="76">
+        <v>12224</v>
+      </c>
+      <c r="I274" s="15"/>
+      <c r="J274" s="15"/>
+      <c r="K274" s="15"/>
+      <c r="L274" s="15"/>
+      <c r="M274" s="15"/>
     </row>
     <row r="275" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A275" s="28" t="s">
+      <c r="A275" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B275" s="18">
+      <c r="B275" s="57">
         <v>25213</v>
       </c>
-      <c r="C275" s="18">
+      <c r="C275" s="57">
         <v>52145</v>
       </c>
-      <c r="D275" s="30">
+      <c r="D275" s="58">
         <v>77846</v>
       </c>
-      <c r="E275" s="30">
+      <c r="E275" s="58">
         <v>94736</v>
       </c>
-      <c r="F275" s="39">
+      <c r="F275" s="25">
         <v>111350</v>
       </c>
-      <c r="G275" s="23"/>
-[...5 lines deleted...]
-      <c r="M275" s="23"/>
+      <c r="G275" s="26">
+        <v>128026</v>
+      </c>
+      <c r="H275" s="76">
+        <v>145369</v>
+      </c>
+      <c r="I275" s="15"/>
+      <c r="J275" s="15"/>
+      <c r="K275" s="15"/>
+      <c r="L275" s="15"/>
+      <c r="M275" s="15"/>
     </row>
     <row r="276" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A276" s="28" t="s">
+      <c r="A276" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B276" s="18">
+      <c r="B276" s="57">
         <v>3600</v>
       </c>
-      <c r="C276" s="18">
+      <c r="C276" s="57">
         <v>7200</v>
       </c>
-      <c r="D276" s="30">
+      <c r="D276" s="58">
         <v>10800</v>
       </c>
-      <c r="E276" s="30">
+      <c r="E276" s="58">
         <v>14400</v>
       </c>
-      <c r="F276" s="39">
+      <c r="F276" s="25">
         <v>18000</v>
       </c>
-      <c r="G276" s="23"/>
-[...5 lines deleted...]
-      <c r="M276" s="23"/>
+      <c r="G276" s="26">
+        <v>21800</v>
+      </c>
+      <c r="H276" s="76">
+        <v>25600</v>
+      </c>
+      <c r="I276" s="15"/>
+      <c r="J276" s="15"/>
+      <c r="K276" s="15"/>
+      <c r="L276" s="15"/>
+      <c r="M276" s="15"/>
     </row>
     <row r="277" spans="1:13" ht="45" x14ac:dyDescent="0.2">
-      <c r="A277" s="26" t="s">
+      <c r="A277" s="16" t="s">
         <v>49</v>
       </c>
-      <c r="B277" s="18">
+      <c r="B277" s="57">
         <v>679562</v>
       </c>
-      <c r="C277" s="18">
+      <c r="C277" s="57">
         <v>1696876</v>
       </c>
-      <c r="D277" s="30">
+      <c r="D277" s="58">
         <v>2658189</v>
       </c>
-      <c r="E277" s="30">
+      <c r="E277" s="58">
         <v>3644531</v>
       </c>
-      <c r="F277" s="39">
+      <c r="F277" s="25">
         <v>4332772</v>
       </c>
-      <c r="G277" s="23"/>
-[...5 lines deleted...]
-      <c r="M277" s="23"/>
+      <c r="G277" s="26">
+        <v>5017059</v>
+      </c>
+      <c r="H277" s="76">
+        <v>5730573</v>
+      </c>
+      <c r="I277" s="15"/>
+      <c r="J277" s="15"/>
+      <c r="K277" s="15"/>
+      <c r="L277" s="15"/>
+      <c r="M277" s="15"/>
     </row>
     <row r="278" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A278" s="28" t="s">
+      <c r="A278" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B278" s="18">
+      <c r="B278" s="57">
         <v>561247</v>
       </c>
-      <c r="C278" s="18">
+      <c r="C278" s="57">
         <v>1223138</v>
       </c>
-      <c r="D278" s="30">
+      <c r="D278" s="58">
         <v>1829342</v>
       </c>
-      <c r="E278" s="30">
+      <c r="E278" s="58">
         <v>2458796</v>
       </c>
-      <c r="F278" s="39">
+      <c r="F278" s="25">
         <v>2936584</v>
       </c>
-      <c r="G278" s="23"/>
-[...5 lines deleted...]
-      <c r="M278" s="23"/>
+      <c r="G278" s="26">
+        <v>3335442</v>
+      </c>
+      <c r="H278" s="76">
+        <v>3715289</v>
+      </c>
+      <c r="I278" s="15"/>
+      <c r="J278" s="15"/>
+      <c r="K278" s="15"/>
+      <c r="L278" s="15"/>
+      <c r="M278" s="15"/>
     </row>
     <row r="279" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A279" s="28" t="s">
+      <c r="A279" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B279" s="18">
+      <c r="B279" s="57">
         <v>833</v>
       </c>
-      <c r="C279" s="18">
+      <c r="C279" s="57">
         <v>1666</v>
       </c>
-      <c r="D279" s="30">
+      <c r="D279" s="58">
         <v>2499</v>
       </c>
-      <c r="E279" s="30">
+      <c r="E279" s="58">
         <v>3332</v>
       </c>
-      <c r="F279" s="39">
+      <c r="F279" s="25">
         <v>4165</v>
       </c>
-      <c r="G279" s="23"/>
-[...5 lines deleted...]
-      <c r="M279" s="23"/>
+      <c r="G279" s="26">
+        <v>4998</v>
+      </c>
+      <c r="H279" s="76">
+        <v>5831</v>
+      </c>
+      <c r="I279" s="15"/>
+      <c r="J279" s="15"/>
+      <c r="K279" s="15"/>
+      <c r="L279" s="15"/>
+      <c r="M279" s="15"/>
     </row>
     <row r="280" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A280" s="28" t="s">
+      <c r="A280" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B280" s="18">
+      <c r="B280" s="57">
         <v>21834</v>
       </c>
-      <c r="C280" s="18">
+      <c r="C280" s="57">
         <v>62301</v>
       </c>
-      <c r="D280" s="30">
+      <c r="D280" s="58">
         <v>102768</v>
       </c>
-      <c r="E280" s="30">
+      <c r="E280" s="58">
         <v>143235</v>
       </c>
-      <c r="F280" s="39">
+      <c r="F280" s="25">
         <v>225602</v>
       </c>
-      <c r="G280" s="23"/>
-[...5 lines deleted...]
-      <c r="M280" s="23"/>
+      <c r="G280" s="26">
+        <v>307969</v>
+      </c>
+      <c r="H280" s="76">
+        <v>390169</v>
+      </c>
+      <c r="I280" s="15"/>
+      <c r="J280" s="15"/>
+      <c r="K280" s="15"/>
+      <c r="L280" s="15"/>
+      <c r="M280" s="15"/>
     </row>
     <row r="281" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A281" s="28" t="s">
+      <c r="A281" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B281" s="18">
+      <c r="B281" s="57">
         <v>1167</v>
       </c>
-      <c r="C281" s="18">
+      <c r="C281" s="57">
         <v>2334</v>
       </c>
-      <c r="D281" s="30">
+      <c r="D281" s="58">
         <v>3501</v>
       </c>
-      <c r="E281" s="30">
+      <c r="E281" s="58">
         <v>4668</v>
       </c>
-      <c r="F281" s="39">
+      <c r="F281" s="25">
         <v>5835</v>
       </c>
-      <c r="G281" s="23"/>
-[...5 lines deleted...]
-      <c r="M281" s="23"/>
+      <c r="G281" s="26">
+        <v>7002</v>
+      </c>
+      <c r="H281" s="76">
+        <v>7002</v>
+      </c>
+      <c r="I281" s="15"/>
+      <c r="J281" s="15"/>
+      <c r="K281" s="15"/>
+      <c r="L281" s="15"/>
+      <c r="M281" s="15"/>
     </row>
     <row r="282" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A282" s="28" t="s">
+      <c r="A282" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B282" s="18">
+      <c r="B282" s="57">
         <v>268</v>
       </c>
-      <c r="C282" s="18">
+      <c r="C282" s="57">
         <v>536</v>
       </c>
-      <c r="D282" s="30">
+      <c r="D282" s="58">
         <v>804</v>
       </c>
-      <c r="E282" s="30">
+      <c r="E282" s="58">
         <v>1072</v>
       </c>
-      <c r="F282" s="39">
+      <c r="F282" s="25">
         <v>1340</v>
       </c>
-      <c r="G282" s="23"/>
-[...5 lines deleted...]
-      <c r="M282" s="23"/>
+      <c r="G282" s="26">
+        <v>1608</v>
+      </c>
+      <c r="H282" s="76">
+        <v>2108</v>
+      </c>
+      <c r="I282" s="15"/>
+      <c r="J282" s="15"/>
+      <c r="K282" s="15"/>
+      <c r="L282" s="15"/>
+      <c r="M282" s="15"/>
     </row>
     <row r="283" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A283" s="28" t="s">
+      <c r="A283" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B283" s="18">
+      <c r="B283" s="57">
         <v>44265</v>
       </c>
-      <c r="C283" s="18">
+      <c r="C283" s="57">
         <v>239027</v>
       </c>
-      <c r="D283" s="30">
+      <c r="D283" s="58">
         <v>433473</v>
       </c>
-      <c r="E283" s="30">
+      <c r="E283" s="58">
         <v>629699</v>
       </c>
-      <c r="F283" s="39">
+      <c r="F283" s="25">
         <v>706363</v>
       </c>
-      <c r="G283" s="23"/>
-[...5 lines deleted...]
-      <c r="M283" s="23"/>
+      <c r="G283" s="26">
+        <v>783553</v>
+      </c>
+      <c r="H283" s="76">
+        <v>859936</v>
+      </c>
+      <c r="I283" s="15"/>
+      <c r="J283" s="15"/>
+      <c r="K283" s="15"/>
+      <c r="L283" s="15"/>
+      <c r="M283" s="15"/>
     </row>
     <row r="284" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A284" s="28" t="s">
+      <c r="A284" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B284" s="18">
+      <c r="B284" s="57">
         <v>37769</v>
       </c>
-      <c r="C284" s="18">
+      <c r="C284" s="57">
         <v>116235</v>
       </c>
-      <c r="D284" s="30">
+      <c r="D284" s="58">
         <v>194701</v>
       </c>
-      <c r="E284" s="30">
+      <c r="E284" s="58">
         <v>273167</v>
       </c>
-      <c r="F284" s="39">
+      <c r="F284" s="25">
         <v>308967</v>
       </c>
-      <c r="G284" s="23"/>
-[...5 lines deleted...]
-      <c r="M284" s="23"/>
+      <c r="G284" s="26">
+        <v>344767</v>
+      </c>
+      <c r="H284" s="76">
+        <v>380369</v>
+      </c>
+      <c r="I284" s="15"/>
+      <c r="J284" s="15"/>
+      <c r="K284" s="15"/>
+      <c r="L284" s="15"/>
+      <c r="M284" s="15"/>
     </row>
     <row r="285" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A285" s="28" t="s">
+      <c r="A285" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B285" s="18">
+      <c r="B285" s="57">
         <v>7202</v>
       </c>
-      <c r="C285" s="18">
+      <c r="C285" s="57">
         <v>21742</v>
       </c>
-      <c r="D285" s="30">
+      <c r="D285" s="58">
         <v>36282</v>
       </c>
-      <c r="E285" s="30">
+      <c r="E285" s="58">
         <v>50823</v>
       </c>
-      <c r="F285" s="39">
+      <c r="F285" s="25">
         <v>60670</v>
       </c>
-      <c r="G285" s="23"/>
-[...5 lines deleted...]
-      <c r="M285" s="23"/>
+      <c r="G285" s="26">
+        <v>144967</v>
+      </c>
+      <c r="H285" s="76">
+        <v>279859</v>
+      </c>
+      <c r="I285" s="15"/>
+      <c r="J285" s="15"/>
+      <c r="K285" s="15"/>
+      <c r="L285" s="15"/>
+      <c r="M285" s="15"/>
     </row>
     <row r="286" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A286" s="28" t="s">
+      <c r="A286" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B286" s="18">
+      <c r="B286" s="57">
         <v>4976</v>
       </c>
-      <c r="C286" s="18">
+      <c r="C286" s="57">
         <v>29896</v>
       </c>
-      <c r="D286" s="30">
+      <c r="D286" s="58">
         <v>54816</v>
       </c>
-      <c r="E286" s="30">
+      <c r="E286" s="58">
         <v>79735</v>
       </c>
-      <c r="F286" s="39">
+      <c r="F286" s="25">
         <v>83242</v>
       </c>
-      <c r="G286" s="23"/>
-[...5 lines deleted...]
-      <c r="M286" s="23"/>
+      <c r="G286" s="26">
+        <v>86748</v>
+      </c>
+      <c r="H286" s="76">
+        <v>90004</v>
+      </c>
+      <c r="I286" s="15"/>
+      <c r="J286" s="15"/>
+      <c r="K286" s="15"/>
+      <c r="L286" s="15"/>
+      <c r="M286" s="15"/>
     </row>
     <row r="287" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A287" s="32"/>
-[...11 lines deleted...]
-      <c r="M287" s="35"/>
+      <c r="A287" s="20"/>
+      <c r="B287" s="63"/>
+      <c r="C287" s="63"/>
+      <c r="D287" s="64"/>
+      <c r="E287" s="65"/>
+      <c r="F287" s="65"/>
+      <c r="G287" s="65"/>
+      <c r="H287" s="65"/>
+      <c r="I287" s="21"/>
+      <c r="J287" s="21"/>
+      <c r="K287" s="21"/>
+      <c r="L287" s="21"/>
+      <c r="M287" s="21"/>
     </row>
     <row r="288" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A288" s="46" t="s">
-[...13 lines deleted...]
-      <c r="M288" s="46"/>
+      <c r="A288" s="84"/>
+      <c r="B288" s="84"/>
+      <c r="C288" s="84"/>
+      <c r="D288" s="84"/>
+      <c r="E288" s="84"/>
+      <c r="F288" s="84"/>
+      <c r="G288" s="84"/>
+      <c r="H288" s="84"/>
+      <c r="I288" s="84"/>
+      <c r="J288" s="84"/>
+      <c r="K288" s="84"/>
+      <c r="L288" s="84"/>
+      <c r="M288" s="84"/>
     </row>
     <row r="289" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A289" s="47" t="s">
-[...13 lines deleted...]
-      <c r="M289" s="47"/>
+      <c r="A289" s="85"/>
+      <c r="B289" s="85"/>
+      <c r="C289" s="85"/>
+      <c r="D289" s="85"/>
+      <c r="E289" s="85"/>
+      <c r="F289" s="85"/>
+      <c r="G289" s="85"/>
+      <c r="H289" s="85"/>
+      <c r="I289" s="85"/>
+      <c r="J289" s="85"/>
+      <c r="K289" s="85"/>
+      <c r="L289" s="85"/>
+      <c r="M289" s="85"/>
     </row>
     <row r="290" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A290" s="48" t="s">
-[...13 lines deleted...]
-      <c r="M290" s="48"/>
+      <c r="A290" s="86"/>
+      <c r="B290" s="86"/>
+      <c r="C290" s="86"/>
+      <c r="D290" s="86"/>
+      <c r="E290" s="86"/>
+      <c r="F290" s="86"/>
+      <c r="G290" s="86"/>
+      <c r="H290" s="86"/>
+      <c r="I290" s="86"/>
+      <c r="J290" s="86"/>
+      <c r="K290" s="86"/>
+      <c r="L290" s="86"/>
+      <c r="M290" s="86"/>
     </row>
     <row r="291" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A291" s="52" t="s">
-[...13 lines deleted...]
-      <c r="M291" s="51"/>
+      <c r="A291" s="28"/>
+      <c r="B291" s="29"/>
+      <c r="C291" s="66"/>
+      <c r="D291" s="29"/>
+      <c r="E291" s="29"/>
+      <c r="F291" s="29"/>
+      <c r="G291" s="29"/>
+      <c r="H291" s="29"/>
+      <c r="I291" s="30"/>
+      <c r="J291" s="29"/>
+      <c r="K291" s="27"/>
+      <c r="L291" s="27"/>
+      <c r="M291" s="27"/>
     </row>
     <row r="292" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A292" s="41"/>
-[...11 lines deleted...]
-      <c r="M292" s="41"/>
+      <c r="A292" s="79"/>
+      <c r="B292" s="79"/>
+      <c r="C292" s="79"/>
+      <c r="D292" s="79"/>
+      <c r="E292" s="79"/>
+      <c r="F292" s="79"/>
+      <c r="G292" s="79"/>
+      <c r="H292" s="79"/>
+      <c r="I292" s="79"/>
+      <c r="J292" s="79"/>
+      <c r="K292" s="79"/>
+      <c r="L292" s="79"/>
+      <c r="M292" s="79"/>
     </row>
     <row r="293" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A293" s="42"/>
-[...11 lines deleted...]
-      <c r="M293" s="42"/>
+      <c r="A293" s="80"/>
+      <c r="B293" s="80"/>
+      <c r="C293" s="80"/>
+      <c r="D293" s="80"/>
+      <c r="E293" s="80"/>
+      <c r="F293" s="80"/>
+      <c r="G293" s="80"/>
+      <c r="H293" s="80"/>
+      <c r="I293" s="80"/>
+      <c r="J293" s="80"/>
+      <c r="K293" s="80"/>
+      <c r="L293" s="80"/>
+      <c r="M293" s="80"/>
     </row>
     <row r="294" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A294" s="3"/>
       <c r="B294" s="4"/>
       <c r="C294" s="4"/>
       <c r="D294" s="4"/>
       <c r="E294" s="2"/>
-      <c r="F294" s="5"/>
-      <c r="G294" s="6"/>
+      <c r="F294" s="2"/>
+      <c r="G294" s="56"/>
       <c r="H294" s="2"/>
       <c r="I294" s="2"/>
       <c r="J294" s="2"/>
       <c r="K294" s="2"/>
       <c r="L294" s="2"/>
       <c r="M294" s="2"/>
     </row>
     <row r="295" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A295" s="3"/>
       <c r="B295" s="4"/>
       <c r="C295" s="4"/>
       <c r="D295" s="4"/>
       <c r="E295" s="2"/>
-      <c r="F295" s="5"/>
-      <c r="G295" s="6"/>
+      <c r="F295" s="2"/>
+      <c r="G295" s="56"/>
       <c r="H295" s="2"/>
       <c r="I295" s="2"/>
       <c r="J295" s="2"/>
       <c r="K295" s="2"/>
       <c r="L295" s="2"/>
       <c r="M295" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A292:M292"/>
     <mergeCell ref="A293:M293"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A288:M288"/>
     <mergeCell ref="A289:M289"/>
     <mergeCell ref="A290:M290"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
@@ -8959,50 +10942,52 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF6FB9CB-8533-496A-8CCD-21785F74F78D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Әдіснама</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Рашан Калдыбаева</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>