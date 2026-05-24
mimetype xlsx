--- v0 (2026-04-14)
+++ v1 (2026-05-24)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\AKTFSRV\Setevoi\ПРОМ-НОСТЬ\Динамика\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Begeeva\Desktop\2026\Динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="825" yWindow="-120" windowWidth="28095" windowHeight="16440"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="33">
   <si>
     <t>Табиғи су, мың текше метр</t>
   </si>
   <si>
     <t>Х-құпия деректер</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
@@ -630,51 +630,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AA42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="11" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="11" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="11" customWidth="1"/>
     <col min="4" max="4" width="14.7109375" style="11" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="11" customWidth="1"/>
     <col min="6" max="6" width="13.5703125" style="11" customWidth="1"/>
     <col min="7" max="8" width="13.7109375" style="11" customWidth="1"/>
     <col min="9" max="9" width="13.42578125" style="11" customWidth="1"/>
     <col min="10" max="12" width="14.7109375" style="11" customWidth="1"/>
     <col min="13" max="13" width="14.5703125" style="11" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="18" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="26"/>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
@@ -715,807 +715,881 @@
       </c>
       <c r="J2" s="14" t="s">
         <v>10</v>
       </c>
       <c r="K2" s="14" t="s">
         <v>11</v>
       </c>
       <c r="L2" s="14" t="s">
         <v>12</v>
       </c>
       <c r="M2" s="15" t="s">
         <v>13</v>
       </c>
       <c r="N2" s="19"/>
     </row>
     <row r="3" spans="1:14" s="20" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="2">
         <v>5435.7</v>
       </c>
       <c r="C3" s="24">
         <v>11689.9</v>
       </c>
-      <c r="D3" s="2"/>
+      <c r="D3" s="2">
+        <v>17152.599999999999</v>
+      </c>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="3"/>
       <c r="L3" s="2"/>
       <c r="M3" s="24"/>
     </row>
     <row r="4" spans="1:14" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="2">
         <v>2831.7</v>
       </c>
       <c r="C4" s="24">
         <v>6418.8</v>
       </c>
-      <c r="D4" s="2"/>
+      <c r="D4" s="2">
+        <v>9211.2999999999993</v>
+      </c>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="3"/>
       <c r="L4" s="2"/>
       <c r="M4" s="24"/>
     </row>
     <row r="5" spans="1:14" s="20" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="2">
         <v>128.69999999999999</v>
       </c>
       <c r="C5" s="24">
         <v>237.3</v>
       </c>
-      <c r="D5" s="2"/>
+      <c r="D5" s="2">
+        <v>346.7</v>
+      </c>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="3"/>
       <c r="L5" s="2"/>
       <c r="M5" s="24"/>
     </row>
     <row r="6" spans="1:14" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="2">
         <v>104.7</v>
       </c>
       <c r="C6" s="24">
         <v>322.39999999999998</v>
       </c>
-      <c r="D6" s="2"/>
+      <c r="D6" s="2">
+        <v>540.1</v>
+      </c>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="3"/>
       <c r="L6" s="2"/>
       <c r="M6" s="24"/>
     </row>
     <row r="7" spans="1:14" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="2">
         <v>333</v>
       </c>
       <c r="C7" s="24">
         <v>574.1</v>
       </c>
-      <c r="D7" s="2"/>
+      <c r="D7" s="2">
+        <v>806.6</v>
+      </c>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="3"/>
       <c r="L7" s="2"/>
       <c r="M7" s="24"/>
     </row>
     <row r="8" spans="1:14" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="D8" s="2"/>
+      <c r="D8" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="3"/>
       <c r="L8" s="2"/>
       <c r="M8" s="24"/>
     </row>
     <row r="9" spans="1:14" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="D9" s="2"/>
+      <c r="D9" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="3"/>
       <c r="L9" s="2"/>
       <c r="M9" s="24"/>
     </row>
     <row r="10" spans="1:14" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="D10" s="2"/>
+      <c r="D10" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="3"/>
       <c r="L10" s="2"/>
       <c r="M10" s="24"/>
     </row>
     <row r="11" spans="1:14" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="2">
         <v>708.2</v>
       </c>
       <c r="C11" s="24">
         <v>1343</v>
       </c>
-      <c r="D11" s="2"/>
+      <c r="D11" s="2">
+        <v>1933.8</v>
+      </c>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="3"/>
       <c r="L11" s="2"/>
       <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:14" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="24">
         <v>86</v>
       </c>
-      <c r="D12" s="2"/>
+      <c r="D12" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="3"/>
       <c r="L12" s="2"/>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:14" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="2">
         <v>180.2</v>
       </c>
       <c r="C13" s="24">
         <v>370.7</v>
       </c>
-      <c r="D13" s="2"/>
+      <c r="D13" s="2">
+        <v>573.9</v>
+      </c>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="3"/>
       <c r="L13" s="2"/>
       <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:14" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="2">
         <v>912.6</v>
       </c>
       <c r="C14" s="24">
         <v>1747.6</v>
       </c>
-      <c r="D14" s="2"/>
+      <c r="D14" s="2">
+        <v>2677.4</v>
+      </c>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="3"/>
       <c r="L14" s="2"/>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:14" s="20" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="2">
         <v>98</v>
       </c>
       <c r="C15" s="24">
         <v>319.3</v>
       </c>
-      <c r="D15" s="2"/>
+      <c r="D15" s="2">
+        <v>487.7</v>
+      </c>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="K15" s="3"/>
       <c r="L15" s="2"/>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:14" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="D16" s="2"/>
+      <c r="D16" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="3"/>
       <c r="L16" s="2"/>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" s="20" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="2">
         <v>4344.5</v>
       </c>
       <c r="C17" s="24">
         <v>9736.5</v>
       </c>
-      <c r="D17" s="2"/>
+      <c r="D17" s="2">
+        <v>14258.7</v>
+      </c>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="3"/>
       <c r="L17" s="2"/>
       <c r="M17" s="24"/>
     </row>
     <row r="18" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="2">
         <v>2689.4</v>
       </c>
       <c r="C18" s="24">
         <v>6148</v>
       </c>
-      <c r="D18" s="2"/>
+      <c r="D18" s="2">
+        <v>8791</v>
+      </c>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="3"/>
       <c r="L18" s="2"/>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="2">
         <v>128.69999999999999</v>
       </c>
       <c r="C19" s="24">
         <v>237.3</v>
       </c>
-      <c r="D19" s="2"/>
+      <c r="D19" s="2">
+        <v>346.7</v>
+      </c>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="3"/>
       <c r="L19" s="2"/>
       <c r="M19" s="24"/>
     </row>
     <row r="20" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="2">
         <v>104.7</v>
       </c>
       <c r="C20" s="24">
         <v>322.3</v>
       </c>
-      <c r="D20" s="2"/>
+      <c r="D20" s="2">
+        <v>540</v>
+      </c>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
       <c r="K20" s="3"/>
       <c r="L20" s="2"/>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="2">
         <v>28.7</v>
       </c>
       <c r="C21" s="24">
         <v>64</v>
       </c>
-      <c r="D21" s="2"/>
+      <c r="D21" s="2">
+        <v>99.2</v>
+      </c>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="K21" s="3"/>
       <c r="L21" s="2"/>
       <c r="M21" s="24"/>
     </row>
     <row r="22" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="D22" s="2"/>
+      <c r="D22" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="3"/>
       <c r="L22" s="2"/>
       <c r="M22" s="24"/>
     </row>
     <row r="23" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="D23" s="2"/>
+      <c r="D23" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="3"/>
       <c r="L23" s="2"/>
       <c r="M23" s="24"/>
     </row>
     <row r="24" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="D24" s="2"/>
+      <c r="D24" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="3"/>
       <c r="L24" s="2"/>
       <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="2">
         <v>412.4</v>
       </c>
       <c r="C25" s="24">
         <v>824.6</v>
       </c>
-      <c r="D25" s="2"/>
+      <c r="D25" s="2">
+        <v>1208.7</v>
+      </c>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
       <c r="K25" s="3"/>
       <c r="L25" s="2"/>
       <c r="M25" s="24"/>
     </row>
     <row r="26" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="2">
         <v>41.7</v>
       </c>
       <c r="C26" s="24">
         <v>86</v>
       </c>
-      <c r="D26" s="2"/>
+      <c r="D26" s="2">
+        <v>130.30000000000001</v>
+      </c>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
       <c r="K26" s="3"/>
       <c r="L26" s="2"/>
       <c r="M26" s="24"/>
     </row>
     <row r="27" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="2">
         <v>133.69999999999999</v>
       </c>
       <c r="C27" s="24">
         <v>281.5</v>
       </c>
-      <c r="D27" s="2"/>
+      <c r="D27" s="2">
+        <v>437.8</v>
+      </c>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="3"/>
       <c r="L27" s="2"/>
       <c r="M27" s="24"/>
     </row>
     <row r="28" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="2">
         <v>610.4</v>
       </c>
       <c r="C28" s="24">
         <v>1182.9000000000001</v>
       </c>
-      <c r="D28" s="2"/>
+      <c r="D28" s="2">
+        <v>1772.7</v>
+      </c>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
       <c r="K28" s="3"/>
       <c r="L28" s="2"/>
       <c r="M28" s="24"/>
     </row>
     <row r="29" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="2">
         <v>98</v>
       </c>
       <c r="C29" s="24">
         <v>319.3</v>
       </c>
-      <c r="D29" s="2"/>
+      <c r="D29" s="2">
+        <v>487.7</v>
+      </c>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
       <c r="K29" s="3"/>
       <c r="L29" s="2"/>
       <c r="M29" s="24"/>
     </row>
     <row r="30" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C30" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="D30" s="2"/>
+      <c r="D30" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
       <c r="K30" s="3"/>
       <c r="L30" s="2"/>
       <c r="M30" s="24"/>
     </row>
     <row r="31" spans="1:13" s="20" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="2">
         <v>1091.2</v>
       </c>
       <c r="C31" s="24">
         <v>1953.4</v>
       </c>
-      <c r="D31" s="2"/>
+      <c r="D31" s="2">
+        <v>2893.9</v>
+      </c>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
       <c r="K31" s="3"/>
       <c r="L31" s="2"/>
       <c r="M31" s="24"/>
     </row>
     <row r="32" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="2">
         <v>142.30000000000001</v>
       </c>
       <c r="C32" s="24">
         <v>270.8</v>
       </c>
-      <c r="D32" s="2"/>
+      <c r="D32" s="2">
+        <v>420.3</v>
+      </c>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="3"/>
       <c r="L32" s="2"/>
       <c r="M32" s="24"/>
     </row>
     <row r="33" spans="1:27" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C33" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="D33" s="2"/>
+      <c r="D33" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="E33" s="2"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
       <c r="K33" s="3"/>
       <c r="L33" s="2"/>
       <c r="M33" s="24"/>
     </row>
     <row r="34" spans="1:27" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="2">
         <v>304.3</v>
       </c>
       <c r="C34" s="24">
         <v>510.1</v>
       </c>
-      <c r="D34" s="2"/>
+      <c r="D34" s="2">
+        <v>707.4</v>
+      </c>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="3"/>
       <c r="L34" s="2"/>
       <c r="M34" s="24"/>
     </row>
     <row r="35" spans="1:27" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C35" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="D35" s="2"/>
+      <c r="D35" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
       <c r="K35" s="3"/>
       <c r="L35" s="2"/>
       <c r="M35" s="24"/>
     </row>
     <row r="36" spans="1:27" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C36" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="D36" s="2"/>
+      <c r="D36" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="3"/>
       <c r="L36" s="2"/>
       <c r="M36" s="24"/>
     </row>
     <row r="37" spans="1:27" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="2">
         <v>295.8</v>
       </c>
       <c r="C37" s="24">
         <v>518.4</v>
       </c>
-      <c r="D37" s="2"/>
+      <c r="D37" s="2">
+        <v>725.1</v>
+      </c>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
       <c r="K37" s="3"/>
       <c r="L37" s="2"/>
       <c r="M37" s="24"/>
     </row>
     <row r="38" spans="1:27" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="2">
         <v>46.5</v>
       </c>
       <c r="C38" s="24">
         <v>89.2</v>
       </c>
-      <c r="D38" s="2"/>
+      <c r="D38" s="2">
+        <v>136.1</v>
+      </c>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="16"/>
       <c r="L38" s="2"/>
       <c r="M38" s="24"/>
     </row>
     <row r="39" spans="1:27" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="6">
         <v>302.2</v>
       </c>
       <c r="C39" s="25">
         <v>564.70000000000005</v>
       </c>
-      <c r="D39" s="6"/>
+      <c r="D39" s="6">
+        <v>904.7</v>
+      </c>
       <c r="E39" s="6"/>
       <c r="F39" s="6"/>
       <c r="G39" s="6"/>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="17"/>
       <c r="L39" s="6"/>
       <c r="M39" s="25"/>
     </row>
     <row r="40" spans="1:27" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="8"/>
       <c r="D40" s="9"/>
       <c r="E40" s="8"/>
       <c r="F40" s="8"/>
       <c r="G40" s="8"/>
       <c r="H40" s="8"/>
       <c r="I40" s="8"/>
       <c r="J40" s="8"/>
       <c r="K40" s="8"/>
       <c r="L40" s="8"/>