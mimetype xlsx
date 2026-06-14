--- v1 (2026-05-24)
+++ v2 (2026-06-14)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Begeeva\Desktop\2026\Динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Begeeva\Desktop\2026\Динамика\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="825" yWindow="-120" windowWidth="28095" windowHeight="16440"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="33">
   <si>
     <t>Табиғи су, мың текше метр</t>
   </si>
   <si>
     <t>Х-құпия деректер</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
@@ -629,52 +629,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AA42"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F11" sqref="F11"/>
+    <sheetView tabSelected="1" topLeftCell="A16" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F31" sqref="F31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="11" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="11" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="11" customWidth="1"/>
     <col min="4" max="4" width="14.7109375" style="11" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="11" customWidth="1"/>
     <col min="6" max="6" width="13.5703125" style="11" customWidth="1"/>
     <col min="7" max="8" width="13.7109375" style="11" customWidth="1"/>
     <col min="9" max="9" width="13.42578125" style="11" customWidth="1"/>
     <col min="10" max="12" width="14.7109375" style="11" customWidth="1"/>
     <col min="13" max="13" width="14.5703125" style="11" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="18" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="26"/>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
@@ -718,879 +718,953 @@
       </c>
       <c r="K2" s="14" t="s">
         <v>11</v>
       </c>
       <c r="L2" s="14" t="s">
         <v>12</v>
       </c>
       <c r="M2" s="15" t="s">
         <v>13</v>
       </c>
       <c r="N2" s="19"/>
     </row>
     <row r="3" spans="1:14" s="20" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="2">
         <v>5435.7</v>
       </c>
       <c r="C3" s="24">
         <v>11689.9</v>
       </c>
       <c r="D3" s="2">
         <v>17152.599999999999</v>
       </c>
-      <c r="E3" s="2"/>
+      <c r="E3" s="2">
+        <v>22429.4</v>
+      </c>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="3"/>
       <c r="L3" s="2"/>
       <c r="M3" s="24"/>
     </row>
     <row r="4" spans="1:14" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="2">
         <v>2831.7</v>
       </c>
       <c r="C4" s="24">
         <v>6418.8</v>
       </c>
       <c r="D4" s="2">
         <v>9211.2999999999993</v>
       </c>
-      <c r="E4" s="2"/>
+      <c r="E4" s="2">
+        <v>12119.2</v>
+      </c>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="3"/>
       <c r="L4" s="2"/>
       <c r="M4" s="24"/>
     </row>
     <row r="5" spans="1:14" s="20" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="2">
         <v>128.69999999999999</v>
       </c>
       <c r="C5" s="24">
         <v>237.3</v>
       </c>
       <c r="D5" s="2">
         <v>346.7</v>
       </c>
-      <c r="E5" s="2"/>
+      <c r="E5" s="2">
+        <v>457.7</v>
+      </c>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="3"/>
       <c r="L5" s="2"/>
       <c r="M5" s="24"/>
     </row>
     <row r="6" spans="1:14" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="2">
         <v>104.7</v>
       </c>
       <c r="C6" s="24">
         <v>322.39999999999998</v>
       </c>
       <c r="D6" s="2">
         <v>540.1</v>
       </c>
-      <c r="E6" s="2"/>
+      <c r="E6" s="2">
+        <v>757.8</v>
+      </c>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="3"/>
       <c r="L6" s="2"/>
       <c r="M6" s="24"/>
     </row>
     <row r="7" spans="1:14" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="2">
         <v>333</v>
       </c>
       <c r="C7" s="24">
         <v>574.1</v>
       </c>
       <c r="D7" s="2">
         <v>806.6</v>
       </c>
-      <c r="E7" s="2"/>
+      <c r="E7" s="2">
+        <v>899.8</v>
+      </c>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="3"/>
       <c r="L7" s="2"/>
       <c r="M7" s="24"/>
     </row>
     <row r="8" spans="1:14" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="E8" s="2"/>
+      <c r="E8" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="3"/>
       <c r="L8" s="2"/>
       <c r="M8" s="24"/>
     </row>
     <row r="9" spans="1:14" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="E9" s="2"/>
+      <c r="E9" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="3"/>
       <c r="L9" s="2"/>
       <c r="M9" s="24"/>
     </row>
     <row r="10" spans="1:14" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="E10" s="2"/>
+      <c r="E10" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="3"/>
       <c r="L10" s="2"/>
       <c r="M10" s="24"/>
     </row>
     <row r="11" spans="1:14" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="2">
         <v>708.2</v>
       </c>
       <c r="C11" s="24">
         <v>1343</v>
       </c>
       <c r="D11" s="2">
         <v>1933.8</v>
       </c>
-      <c r="E11" s="2"/>
+      <c r="E11" s="2">
+        <v>2389.3000000000002</v>
+      </c>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="3"/>
       <c r="L11" s="2"/>
       <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:14" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="24">
         <v>86</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="E12" s="2"/>
+      <c r="E12" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="3"/>
       <c r="L12" s="2"/>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:14" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="2">
         <v>180.2</v>
       </c>
       <c r="C13" s="24">
         <v>370.7</v>
       </c>
       <c r="D13" s="2">
         <v>573.9</v>
       </c>
-      <c r="E13" s="2"/>
+      <c r="E13" s="2">
+        <v>800.2</v>
+      </c>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="3"/>
       <c r="L13" s="2"/>
       <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:14" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="2">
         <v>912.6</v>
       </c>
       <c r="C14" s="24">
         <v>1747.6</v>
       </c>
       <c r="D14" s="2">
         <v>2677.4</v>
       </c>
-      <c r="E14" s="2"/>
+      <c r="E14" s="2">
+        <v>3501.1</v>
+      </c>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="3"/>
       <c r="L14" s="2"/>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:14" s="20" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="2">
         <v>98</v>
       </c>
       <c r="C15" s="24">
         <v>319.3</v>
       </c>
       <c r="D15" s="2">
         <v>487.7</v>
       </c>
-      <c r="E15" s="2"/>
+      <c r="E15" s="2">
+        <v>711</v>
+      </c>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="K15" s="3"/>
       <c r="L15" s="2"/>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:14" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="E16" s="2"/>
+      <c r="E16" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="3"/>
       <c r="L16" s="2"/>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" s="20" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="2">
         <v>4344.5</v>
       </c>
       <c r="C17" s="24">
         <v>9736.5</v>
       </c>
       <c r="D17" s="2">
         <v>14258.7</v>
       </c>
-      <c r="E17" s="2"/>
+      <c r="E17" s="2">
+        <v>18904.8</v>
+      </c>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="3"/>
       <c r="L17" s="2"/>
       <c r="M17" s="24"/>
     </row>
     <row r="18" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="2">
         <v>2689.4</v>
       </c>
       <c r="C18" s="24">
         <v>6148</v>
       </c>
       <c r="D18" s="2">
         <v>8791</v>
       </c>
-      <c r="E18" s="2"/>
+      <c r="E18" s="2">
+        <v>11569.4</v>
+      </c>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="3"/>
       <c r="L18" s="2"/>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="2">
         <v>128.69999999999999</v>
       </c>
       <c r="C19" s="24">
         <v>237.3</v>
       </c>
       <c r="D19" s="2">
         <v>346.7</v>
       </c>
-      <c r="E19" s="2"/>
+      <c r="E19" s="2">
+        <v>457.7</v>
+      </c>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="3"/>
       <c r="L19" s="2"/>
       <c r="M19" s="24"/>
     </row>
     <row r="20" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="2">
         <v>104.7</v>
       </c>
       <c r="C20" s="24">
         <v>322.3</v>
       </c>
       <c r="D20" s="2">
         <v>540</v>
       </c>
-      <c r="E20" s="2"/>
+      <c r="E20" s="2">
+        <v>757.7</v>
+      </c>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
       <c r="K20" s="3"/>
       <c r="L20" s="2"/>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="2">
         <v>28.7</v>
       </c>
       <c r="C21" s="24">
         <v>64</v>
       </c>
       <c r="D21" s="2">
         <v>99.2</v>
       </c>
-      <c r="E21" s="2"/>
+      <c r="E21" s="2">
+        <v>134.4</v>
+      </c>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="K21" s="3"/>
       <c r="L21" s="2"/>
       <c r="M21" s="24"/>
     </row>
     <row r="22" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="E22" s="2"/>
+      <c r="E22" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="3"/>
       <c r="L22" s="2"/>
       <c r="M22" s="24"/>
     </row>
     <row r="23" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="E23" s="2"/>
+      <c r="E23" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="3"/>
       <c r="L23" s="2"/>
       <c r="M23" s="24"/>
     </row>
     <row r="24" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="E24" s="2"/>
+      <c r="E24" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="3"/>
       <c r="L24" s="2"/>
       <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="2">
         <v>412.4</v>
       </c>
       <c r="C25" s="24">
         <v>824.6</v>
       </c>
       <c r="D25" s="2">
         <v>1208.7</v>
       </c>
-      <c r="E25" s="2"/>
+      <c r="E25" s="2">
+        <v>1579.1</v>
+      </c>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
       <c r="K25" s="3"/>
       <c r="L25" s="2"/>
       <c r="M25" s="24"/>
     </row>
     <row r="26" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="2">
         <v>41.7</v>
       </c>
       <c r="C26" s="24">
         <v>86</v>
       </c>
       <c r="D26" s="2">
         <v>130.30000000000001</v>
       </c>
-      <c r="E26" s="2"/>
+      <c r="E26" s="2">
+        <v>174.7</v>
+      </c>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
       <c r="K26" s="3"/>
       <c r="L26" s="2"/>
       <c r="M26" s="24"/>
     </row>
     <row r="27" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="2">
         <v>133.69999999999999</v>
       </c>
       <c r="C27" s="24">
         <v>281.5</v>
       </c>
       <c r="D27" s="2">
         <v>437.8</v>
       </c>
-      <c r="E27" s="2"/>
+      <c r="E27" s="2">
+        <v>622.6</v>
+      </c>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="3"/>
       <c r="L27" s="2"/>
       <c r="M27" s="24"/>
     </row>
     <row r="28" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="2">
         <v>610.4</v>
       </c>
       <c r="C28" s="24">
         <v>1182.9000000000001</v>
       </c>
       <c r="D28" s="2">
         <v>1772.7</v>
       </c>
-      <c r="E28" s="2"/>
+      <c r="E28" s="2">
+        <v>2279.9</v>
+      </c>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
       <c r="K28" s="3"/>
       <c r="L28" s="2"/>
       <c r="M28" s="24"/>
     </row>
     <row r="29" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="2">
         <v>98</v>
       </c>
       <c r="C29" s="24">
         <v>319.3</v>
       </c>
       <c r="D29" s="2">
         <v>487.7</v>
       </c>
-      <c r="E29" s="2"/>
+      <c r="E29" s="2">
+        <v>711</v>
+      </c>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
       <c r="K29" s="3"/>
       <c r="L29" s="2"/>
       <c r="M29" s="24"/>
     </row>
     <row r="30" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C30" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="E30" s="2"/>
+      <c r="E30" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
       <c r="K30" s="3"/>
       <c r="L30" s="2"/>
       <c r="M30" s="24"/>
     </row>
     <row r="31" spans="1:13" s="20" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="2">
         <v>1091.2</v>
       </c>
       <c r="C31" s="24">
         <v>1953.4</v>
       </c>
       <c r="D31" s="2">
         <v>2893.9</v>
       </c>
-      <c r="E31" s="2"/>
+      <c r="E31" s="2">
+        <v>3524.6</v>
+      </c>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
       <c r="K31" s="3"/>
       <c r="L31" s="2"/>
       <c r="M31" s="24"/>
     </row>
     <row r="32" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="2">
         <v>142.30000000000001</v>
       </c>
       <c r="C32" s="24">
         <v>270.8</v>
       </c>
       <c r="D32" s="2">
         <v>420.3</v>
       </c>
-      <c r="E32" s="2"/>
+      <c r="E32" s="2">
+        <v>549.79999999999995</v>
+      </c>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="3"/>
       <c r="L32" s="2"/>
       <c r="M32" s="24"/>
     </row>
     <row r="33" spans="1:27" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C33" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="E33" s="2"/>
+      <c r="E33" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
       <c r="K33" s="3"/>
       <c r="L33" s="2"/>
       <c r="M33" s="24"/>
     </row>
     <row r="34" spans="1:27" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="2">
         <v>304.3</v>
       </c>
       <c r="C34" s="24">
         <v>510.1</v>
       </c>
       <c r="D34" s="2">
         <v>707.4</v>
       </c>
-      <c r="E34" s="2"/>
+      <c r="E34" s="2">
+        <v>765.4</v>
+      </c>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="3"/>
       <c r="L34" s="2"/>
       <c r="M34" s="24"/>
     </row>
     <row r="35" spans="1:27" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C35" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="E35" s="2"/>
+      <c r="E35" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
       <c r="K35" s="3"/>
       <c r="L35" s="2"/>
       <c r="M35" s="24"/>
     </row>
     <row r="36" spans="1:27" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C36" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="E36" s="2"/>
+      <c r="E36" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="3"/>
       <c r="L36" s="2"/>
       <c r="M36" s="24"/>
     </row>
     <row r="37" spans="1:27" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="2">
         <v>295.8</v>
       </c>
       <c r="C37" s="24">
         <v>518.4</v>
       </c>
       <c r="D37" s="2">
         <v>725.1</v>
       </c>
-      <c r="E37" s="2"/>
+      <c r="E37" s="2">
+        <v>810.2</v>
+      </c>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
       <c r="K37" s="3"/>
       <c r="L37" s="2"/>
       <c r="M37" s="24"/>
     </row>
     <row r="38" spans="1:27" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="2">
         <v>46.5</v>
       </c>
       <c r="C38" s="24">
         <v>89.2</v>
       </c>
       <c r="D38" s="2">
         <v>136.1</v>
       </c>
-      <c r="E38" s="2"/>
+      <c r="E38" s="2">
+        <v>177.6</v>
+      </c>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="16"/>
       <c r="L38" s="2"/>
       <c r="M38" s="24"/>
     </row>
     <row r="39" spans="1:27" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="6">
         <v>302.2</v>
       </c>
       <c r="C39" s="25">
         <v>564.70000000000005</v>
       </c>
       <c r="D39" s="6">
         <v>904.7</v>
       </c>
-      <c r="E39" s="6"/>
+      <c r="E39" s="6">
+        <v>1221.2</v>
+      </c>
       <c r="F39" s="6"/>
       <c r="G39" s="6"/>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="17"/>
       <c r="L39" s="6"/>
       <c r="M39" s="25"/>
     </row>
     <row r="40" spans="1:27" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="8"/>
       <c r="D40" s="9"/>
       <c r="E40" s="8"/>
       <c r="F40" s="8"/>
       <c r="G40" s="8"/>
       <c r="H40" s="8"/>
       <c r="I40" s="8"/>
       <c r="J40" s="8"/>
       <c r="K40" s="8"/>
       <c r="L40" s="8"/>
       <c r="M40" s="8"/>