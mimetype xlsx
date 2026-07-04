--- v2 (2026-06-14)
+++ v3 (2026-07-04)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Begeeva\Desktop\2026\Динамика\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Begeeva\Desktop\2026\Динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="825" yWindow="-120" windowWidth="28095" windowHeight="16440"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="33">
   <si>
     <t>Табиғи су, мың текше метр</t>
   </si>
   <si>
     <t>Х-құпия деректер</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
@@ -629,52 +629,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AA42"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A16" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F31" sqref="F31"/>
+    <sheetView tabSelected="1" topLeftCell="A19" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G45" sqref="G45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="11" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="11" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="11" customWidth="1"/>
     <col min="4" max="4" width="14.7109375" style="11" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="11" customWidth="1"/>
     <col min="6" max="6" width="13.5703125" style="11" customWidth="1"/>
     <col min="7" max="8" width="13.7109375" style="11" customWidth="1"/>
     <col min="9" max="9" width="13.42578125" style="11" customWidth="1"/>
     <col min="10" max="12" width="14.7109375" style="11" customWidth="1"/>
     <col min="13" max="13" width="14.5703125" style="11" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="18" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="26"/>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
@@ -721,951 +721,1025 @@
       </c>
       <c r="L2" s="14" t="s">
         <v>12</v>
       </c>
       <c r="M2" s="15" t="s">
         <v>13</v>
       </c>
       <c r="N2" s="19"/>
     </row>
     <row r="3" spans="1:14" s="20" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="2">
         <v>5435.7</v>
       </c>
       <c r="C3" s="24">
         <v>11689.9</v>
       </c>
       <c r="D3" s="2">
         <v>17152.599999999999</v>
       </c>
       <c r="E3" s="2">
         <v>22429.4</v>
       </c>
-      <c r="F3" s="2"/>
+      <c r="F3" s="2">
+        <v>27363.3</v>
+      </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="3"/>
       <c r="L3" s="2"/>
       <c r="M3" s="24"/>
     </row>
     <row r="4" spans="1:14" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="2">
         <v>2831.7</v>
       </c>
       <c r="C4" s="24">
         <v>6418.8</v>
       </c>
       <c r="D4" s="2">
         <v>9211.2999999999993</v>
       </c>
       <c r="E4" s="2">
         <v>12119.2</v>
       </c>
-      <c r="F4" s="2"/>
+      <c r="F4" s="2">
+        <v>14923.6</v>
+      </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="3"/>
       <c r="L4" s="2"/>
       <c r="M4" s="24"/>
     </row>
     <row r="5" spans="1:14" s="20" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="2">
         <v>128.69999999999999</v>
       </c>
       <c r="C5" s="24">
         <v>237.3</v>
       </c>
       <c r="D5" s="2">
         <v>346.7</v>
       </c>
       <c r="E5" s="2">
         <v>457.7</v>
       </c>
-      <c r="F5" s="2"/>
+      <c r="F5" s="2">
+        <v>603.79999999999995</v>
+      </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="3"/>
       <c r="L5" s="2"/>
       <c r="M5" s="24"/>
     </row>
     <row r="6" spans="1:14" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="2">
         <v>104.7</v>
       </c>
       <c r="C6" s="24">
         <v>322.39999999999998</v>
       </c>
       <c r="D6" s="2">
         <v>540.1</v>
       </c>
       <c r="E6" s="2">
         <v>757.8</v>
       </c>
-      <c r="F6" s="2"/>
+      <c r="F6" s="2">
+        <v>785.8</v>
+      </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="3"/>
       <c r="L6" s="2"/>
       <c r="M6" s="24"/>
     </row>
     <row r="7" spans="1:14" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="2">
         <v>333</v>
       </c>
       <c r="C7" s="24">
         <v>574.1</v>
       </c>
       <c r="D7" s="2">
         <v>806.6</v>
       </c>
       <c r="E7" s="2">
         <v>899.8</v>
       </c>
-      <c r="F7" s="2"/>
+      <c r="F7" s="2">
+        <v>997.8</v>
+      </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="3"/>
       <c r="L7" s="2"/>
       <c r="M7" s="24"/>
     </row>
     <row r="8" spans="1:14" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="F8" s="2"/>
+      <c r="F8" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="3"/>
       <c r="L8" s="2"/>
       <c r="M8" s="24"/>
     </row>
     <row r="9" spans="1:14" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="F9" s="2"/>
+      <c r="F9" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="3"/>
       <c r="L9" s="2"/>
       <c r="M9" s="24"/>
     </row>
     <row r="10" spans="1:14" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="F10" s="2"/>
+      <c r="F10" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="3"/>
       <c r="L10" s="2"/>
       <c r="M10" s="24"/>
     </row>
     <row r="11" spans="1:14" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="2">
         <v>708.2</v>
       </c>
       <c r="C11" s="24">
         <v>1343</v>
       </c>
       <c r="D11" s="2">
         <v>1933.8</v>
       </c>
       <c r="E11" s="2">
         <v>2389.3000000000002</v>
       </c>
-      <c r="F11" s="2"/>
+      <c r="F11" s="2">
+        <v>2789.6</v>
+      </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="3"/>
       <c r="L11" s="2"/>
       <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:14" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="24">
         <v>86</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="F12" s="2"/>
+      <c r="F12" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="3"/>
       <c r="L12" s="2"/>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:14" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="2">
         <v>180.2</v>
       </c>
       <c r="C13" s="24">
         <v>370.7</v>
       </c>
       <c r="D13" s="2">
         <v>573.9</v>
       </c>
       <c r="E13" s="2">
         <v>800.2</v>
       </c>
-      <c r="F13" s="2"/>
+      <c r="F13" s="2">
+        <v>1060.3</v>
+      </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="3"/>
       <c r="L13" s="2"/>
       <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:14" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="2">
         <v>912.6</v>
       </c>
       <c r="C14" s="24">
         <v>1747.6</v>
       </c>
       <c r="D14" s="2">
         <v>2677.4</v>
       </c>
       <c r="E14" s="2">
         <v>3501.1</v>
       </c>
-      <c r="F14" s="2"/>
+      <c r="F14" s="2">
+        <v>4390.3999999999996</v>
+      </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="3"/>
       <c r="L14" s="2"/>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:14" s="20" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="2">
         <v>98</v>
       </c>
       <c r="C15" s="24">
         <v>319.3</v>
       </c>
       <c r="D15" s="2">
         <v>487.7</v>
       </c>
       <c r="E15" s="2">
         <v>711</v>
       </c>
-      <c r="F15" s="2"/>
+      <c r="F15" s="2">
+        <v>860.2</v>
+      </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="K15" s="3"/>
       <c r="L15" s="2"/>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:14" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="F16" s="2"/>
+      <c r="F16" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="3"/>
       <c r="L16" s="2"/>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" s="20" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="2">
         <v>4344.5</v>
       </c>
       <c r="C17" s="24">
         <v>9736.5</v>
       </c>
       <c r="D17" s="2">
         <v>14258.7</v>
       </c>
       <c r="E17" s="2">
         <v>18904.8</v>
       </c>
-      <c r="F17" s="2"/>
+      <c r="F17" s="2">
+        <v>23154.799999999999</v>
+      </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="3"/>
       <c r="L17" s="2"/>
       <c r="M17" s="24"/>
     </row>
     <row r="18" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="2">
         <v>2689.4</v>
       </c>
       <c r="C18" s="24">
         <v>6148</v>
       </c>
       <c r="D18" s="2">
         <v>8791</v>
       </c>
       <c r="E18" s="2">
         <v>11569.4</v>
       </c>
-      <c r="F18" s="2"/>
+      <c r="F18" s="2">
+        <v>14229.7</v>
+      </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="3"/>
       <c r="L18" s="2"/>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="2">
         <v>128.69999999999999</v>
       </c>
       <c r="C19" s="24">
         <v>237.3</v>
       </c>
       <c r="D19" s="2">
         <v>346.7</v>
       </c>
       <c r="E19" s="2">
         <v>457.7</v>
       </c>
-      <c r="F19" s="2"/>
+      <c r="F19" s="2">
+        <v>603.79999999999995</v>
+      </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="3"/>
       <c r="L19" s="2"/>
       <c r="M19" s="24"/>
     </row>
     <row r="20" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="2">
         <v>104.7</v>
       </c>
       <c r="C20" s="24">
         <v>322.3</v>
       </c>
       <c r="D20" s="2">
         <v>540</v>
       </c>
       <c r="E20" s="2">
         <v>757.7</v>
       </c>
-      <c r="F20" s="2"/>
+      <c r="F20" s="2">
+        <v>785.7</v>
+      </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
       <c r="K20" s="3"/>
       <c r="L20" s="2"/>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="2">
         <v>28.7</v>
       </c>
       <c r="C21" s="24">
         <v>64</v>
       </c>
       <c r="D21" s="2">
         <v>99.2</v>
       </c>
       <c r="E21" s="2">
         <v>134.4</v>
       </c>
-      <c r="F21" s="2"/>
+      <c r="F21" s="2">
+        <v>166.3</v>
+      </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="K21" s="3"/>
       <c r="L21" s="2"/>
       <c r="M21" s="24"/>
     </row>
     <row r="22" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="F22" s="2"/>
+      <c r="F22" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="3"/>
       <c r="L22" s="2"/>
       <c r="M22" s="24"/>
     </row>
     <row r="23" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="F23" s="2"/>
+      <c r="F23" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="3"/>
       <c r="L23" s="2"/>
       <c r="M23" s="24"/>
     </row>
     <row r="24" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="F24" s="2"/>
+      <c r="F24" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="3"/>
       <c r="L24" s="2"/>
       <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="2">
         <v>412.4</v>
       </c>
       <c r="C25" s="24">
         <v>824.6</v>
       </c>
       <c r="D25" s="2">
         <v>1208.7</v>
       </c>
       <c r="E25" s="2">
         <v>1579.1</v>
       </c>
-      <c r="F25" s="2"/>
+      <c r="F25" s="2">
+        <v>1895.8</v>
+      </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
       <c r="K25" s="3"/>
       <c r="L25" s="2"/>
       <c r="M25" s="24"/>
     </row>
     <row r="26" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="2">
         <v>41.7</v>
       </c>
       <c r="C26" s="24">
         <v>86</v>
       </c>
       <c r="D26" s="2">
         <v>130.30000000000001</v>
       </c>
       <c r="E26" s="2">
         <v>174.7</v>
       </c>
-      <c r="F26" s="2"/>
+      <c r="F26" s="2">
+        <v>217.7</v>
+      </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
       <c r="K26" s="3"/>
       <c r="L26" s="2"/>
       <c r="M26" s="24"/>
     </row>
     <row r="27" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="2">
         <v>133.69999999999999</v>
       </c>
       <c r="C27" s="24">
         <v>281.5</v>
       </c>
       <c r="D27" s="2">
         <v>437.8</v>
       </c>
       <c r="E27" s="2">
         <v>622.6</v>
       </c>
-      <c r="F27" s="2"/>
+      <c r="F27" s="2">
+        <v>823.1</v>
+      </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="3"/>
       <c r="L27" s="2"/>
       <c r="M27" s="24"/>
     </row>
     <row r="28" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="2">
         <v>610.4</v>
       </c>
       <c r="C28" s="24">
         <v>1182.9000000000001</v>
       </c>
       <c r="D28" s="2">
         <v>1772.7</v>
       </c>
       <c r="E28" s="2">
         <v>2279.9</v>
       </c>
-      <c r="F28" s="2"/>
+      <c r="F28" s="2">
+        <v>2838.8</v>
+      </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
       <c r="K28" s="3"/>
       <c r="L28" s="2"/>
       <c r="M28" s="24"/>
     </row>
     <row r="29" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="2">
         <v>98</v>
       </c>
       <c r="C29" s="24">
         <v>319.3</v>
       </c>
       <c r="D29" s="2">
         <v>487.7</v>
       </c>
       <c r="E29" s="2">
         <v>711</v>
       </c>
-      <c r="F29" s="2"/>
+      <c r="F29" s="2">
+        <v>860.2</v>
+      </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
       <c r="K29" s="3"/>
       <c r="L29" s="2"/>
       <c r="M29" s="24"/>
     </row>
     <row r="30" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C30" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="F30" s="2"/>
+      <c r="F30" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
       <c r="K30" s="3"/>
       <c r="L30" s="2"/>
       <c r="M30" s="24"/>
     </row>
     <row r="31" spans="1:13" s="20" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="2">
         <v>1091.2</v>
       </c>
       <c r="C31" s="24">
         <v>1953.4</v>
       </c>
       <c r="D31" s="2">
         <v>2893.9</v>
       </c>
       <c r="E31" s="2">
         <v>3524.6</v>
       </c>
-      <c r="F31" s="2"/>
+      <c r="F31" s="2">
+        <v>4208.5</v>
+      </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
       <c r="K31" s="3"/>
       <c r="L31" s="2"/>
       <c r="M31" s="24"/>
     </row>
     <row r="32" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="2">
         <v>142.30000000000001</v>
       </c>
       <c r="C32" s="24">
         <v>270.8</v>
       </c>
       <c r="D32" s="2">
         <v>420.3</v>
       </c>
       <c r="E32" s="2">
         <v>549.79999999999995</v>
       </c>
-      <c r="F32" s="2"/>
+      <c r="F32" s="2">
+        <v>693.9</v>
+      </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="3"/>
       <c r="L32" s="2"/>
       <c r="M32" s="24"/>
     </row>
     <row r="33" spans="1:27" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C33" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="F33" s="2"/>
+      <c r="F33" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
       <c r="K33" s="3"/>
       <c r="L33" s="2"/>
       <c r="M33" s="24"/>
     </row>
     <row r="34" spans="1:27" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="2">
         <v>304.3</v>
       </c>
       <c r="C34" s="24">
         <v>510.1</v>
       </c>
       <c r="D34" s="2">
         <v>707.4</v>
       </c>
       <c r="E34" s="2">
         <v>765.4</v>
       </c>
-      <c r="F34" s="2"/>
+      <c r="F34" s="2">
+        <v>831.5</v>
+      </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="3"/>
       <c r="L34" s="2"/>
       <c r="M34" s="24"/>
     </row>
     <row r="35" spans="1:27" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C35" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="F35" s="2"/>
+      <c r="F35" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
       <c r="K35" s="3"/>
       <c r="L35" s="2"/>
       <c r="M35" s="24"/>
     </row>
     <row r="36" spans="1:27" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C36" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="F36" s="2"/>
+      <c r="F36" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="3"/>
       <c r="L36" s="2"/>
       <c r="M36" s="24"/>
     </row>
     <row r="37" spans="1:27" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="2">
         <v>295.8</v>
       </c>
       <c r="C37" s="24">
         <v>518.4</v>
       </c>
       <c r="D37" s="2">
         <v>725.1</v>
       </c>
       <c r="E37" s="2">
         <v>810.2</v>
       </c>
-      <c r="F37" s="2"/>
+      <c r="F37" s="2">
+        <v>893.8</v>
+      </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
       <c r="K37" s="3"/>
       <c r="L37" s="2"/>
       <c r="M37" s="24"/>
     </row>
     <row r="38" spans="1:27" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="2">
         <v>46.5</v>
       </c>
       <c r="C38" s="24">
         <v>89.2</v>
       </c>
       <c r="D38" s="2">
         <v>136.1</v>
       </c>
       <c r="E38" s="2">
         <v>177.6</v>
       </c>
-      <c r="F38" s="2"/>
+      <c r="F38" s="2">
+        <v>237.2</v>
+      </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="16"/>
       <c r="L38" s="2"/>
       <c r="M38" s="24"/>
     </row>
     <row r="39" spans="1:27" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="6">
         <v>302.2</v>
       </c>
       <c r="C39" s="25">
         <v>564.70000000000005</v>
       </c>
       <c r="D39" s="6">
         <v>904.7</v>
       </c>
       <c r="E39" s="6">
         <v>1221.2</v>
       </c>
-      <c r="F39" s="6"/>
+      <c r="F39" s="6">
+        <v>1551.6</v>
+      </c>
       <c r="G39" s="6"/>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="17"/>
       <c r="L39" s="6"/>
       <c r="M39" s="25"/>
     </row>
     <row r="40" spans="1:27" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="8"/>
       <c r="D40" s="9"/>
       <c r="E40" s="8"/>
       <c r="F40" s="8"/>
       <c r="G40" s="8"/>
       <c r="H40" s="8"/>
       <c r="I40" s="8"/>
       <c r="J40" s="8"/>
       <c r="K40" s="8"/>
       <c r="L40" s="8"/>
       <c r="M40" s="8"/>
       <c r="N40" s="19"/>