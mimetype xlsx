--- v3 (2026-07-04)
+++ v4 (2026-07-25)
@@ -1,76 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="21425"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Begeeva\Desktop\2026\Динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kaldibaeva\Desktop\2026\07 июль\Динамика за июнь\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{50308E18-F05E-4EC7-89F6-268F1A4AB600}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="825" yWindow="-120" windowWidth="28095" windowHeight="16440"/>
+    <workbookView xWindow="1545" yWindow="345" windowWidth="22950" windowHeight="14160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Әдіснама" sheetId="2" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="73">
   <si>
     <t>Табиғи су, мың текше метр</t>
   </si>
   <si>
-    <t>Х-құпия деректер</t>
-[...1 lines deleted...]
-  <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
@@ -114,66 +116,189 @@
   <si>
     <t>Ойыл</t>
   </si>
   <si>
     <t>Темір</t>
   </si>
   <si>
     <t>Шалқар</t>
   </si>
   <si>
     <t>Ырғыз</t>
   </si>
   <si>
     <t>Ауыз су, мың текше метр</t>
   </si>
   <si>
     <t>Хромтау</t>
   </si>
   <si>
     <t>Ішуге жарамсыз су, мың текше метр</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
-    <t>*Жедел деректер.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026 жылғы Ақтөбе облысындағы сумен жабдықтау; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет секциясында өнеркәсіп өнімдерін өндіру*</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Қазақстан Республикасындағы сумен жабдықтау; су бұру; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет бойынша қызмет секциясында өнеркәсіп өнімдерін өндіру</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>мың текше метр</t>
+  </si>
+  <si>
+    <t>ПИК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Заттай көріністегі өндірілген өнім</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>2000 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>осы кәсіпорынның ішінде (зауытішілік айналымға) және өңделме шикізаттан өндірілген өнеркәсіптік-өндірістік мұқтаждарына жұмсалған өнім есепке алынып көрсетіледі</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Өнеркәсіптік өнімдердің (тауарлардың, көрсетілетін қызметтердің) көрсеткіштерін қалыптастыру және жалпы шығарылымын есептеу жөніндегі әдістеме. Қазақстан Республикасы Ұлттық экономика министрлігінің cтатистика комитеті төрағасының 2017 жылғы «20» желтоқсандағы № 202 бұйрығымен бекітілді.</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Статистикалық байқау нысандары</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Жіктеуіштер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>Соңғы жаңартылған күні:</t>
+  </si>
+  <si>
+    <t>Келесі өзектендіру күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше:</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>"-" Өндіріс жоқ</t>
+  </si>
+  <si>
+    <t>* - Жедел ақпарат</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/7fb/038yt1vfsqgssyg5etihp96djt5699gj.doc</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/aktobe/dynamic-tables/52/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701625?keyword=</t>
+  </si>
+  <si>
+    <t>Өнеркәсіп өндірісі және қоршаған орта статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бегеева Гулдана </t>
+  </si>
+  <si>
+    <t>+7 7132 564957</t>
+  </si>
+  <si>
+    <t>g.begeeva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -182,50 +307,132 @@
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -238,54 +445,57 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -312,72 +522,156 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3" xr:uid="{79F13946-5BD2-4FBA-A803-D371F2B4D80E}"/>
+    <cellStyle name="Обычный 3 3" xfId="2" xr:uid="{778293E0-4A85-4EFC-ADE5-303857589230}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -412,85 +706,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -622,1167 +950,1892 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/7fb/038yt1vfsqgssyg5etihp96djt5699gj.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701625?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.begeeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1FC749BB-4CF4-4B9C-BEB5-C33895C5FBA5}">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E9" sqref="E9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="45" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="45" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="27"/>
+    <col min="257" max="257" width="42.28515625" style="27" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="27" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="27"/>
+    <col min="513" max="513" width="42.28515625" style="27" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="27" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="27"/>
+    <col min="769" max="769" width="42.28515625" style="27" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="27" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="27"/>
+    <col min="1025" max="1025" width="42.28515625" style="27" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="27" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="27"/>
+    <col min="1281" max="1281" width="42.28515625" style="27" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="27" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="27"/>
+    <col min="1537" max="1537" width="42.28515625" style="27" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="27" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="27"/>
+    <col min="1793" max="1793" width="42.28515625" style="27" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="27" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="27"/>
+    <col min="2049" max="2049" width="42.28515625" style="27" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="27" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="27"/>
+    <col min="2305" max="2305" width="42.28515625" style="27" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="27" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="27"/>
+    <col min="2561" max="2561" width="42.28515625" style="27" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="27" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="27"/>
+    <col min="2817" max="2817" width="42.28515625" style="27" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="27" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="27"/>
+    <col min="3073" max="3073" width="42.28515625" style="27" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="27" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="27"/>
+    <col min="3329" max="3329" width="42.28515625" style="27" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="27" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="27"/>
+    <col min="3585" max="3585" width="42.28515625" style="27" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="27" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="27"/>
+    <col min="3841" max="3841" width="42.28515625" style="27" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="27" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="27"/>
+    <col min="4097" max="4097" width="42.28515625" style="27" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="27" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="27"/>
+    <col min="4353" max="4353" width="42.28515625" style="27" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="27" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="27"/>
+    <col min="4609" max="4609" width="42.28515625" style="27" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="27" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="27"/>
+    <col min="4865" max="4865" width="42.28515625" style="27" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="27" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="27"/>
+    <col min="5121" max="5121" width="42.28515625" style="27" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="27" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="27"/>
+    <col min="5377" max="5377" width="42.28515625" style="27" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="27" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="27"/>
+    <col min="5633" max="5633" width="42.28515625" style="27" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="27" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="27"/>
+    <col min="5889" max="5889" width="42.28515625" style="27" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="27" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="27"/>
+    <col min="6145" max="6145" width="42.28515625" style="27" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="27" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="27"/>
+    <col min="6401" max="6401" width="42.28515625" style="27" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="27" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="27"/>
+    <col min="6657" max="6657" width="42.28515625" style="27" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="27" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="27"/>
+    <col min="6913" max="6913" width="42.28515625" style="27" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="27" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="27"/>
+    <col min="7169" max="7169" width="42.28515625" style="27" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="27" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="27"/>
+    <col min="7425" max="7425" width="42.28515625" style="27" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="27" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="27"/>
+    <col min="7681" max="7681" width="42.28515625" style="27" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="27" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="27"/>
+    <col min="7937" max="7937" width="42.28515625" style="27" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="27" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="27"/>
+    <col min="8193" max="8193" width="42.28515625" style="27" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="27" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="27"/>
+    <col min="8449" max="8449" width="42.28515625" style="27" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="27" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="27"/>
+    <col min="8705" max="8705" width="42.28515625" style="27" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="27" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="27"/>
+    <col min="8961" max="8961" width="42.28515625" style="27" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="27" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="27"/>
+    <col min="9217" max="9217" width="42.28515625" style="27" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="27" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="27"/>
+    <col min="9473" max="9473" width="42.28515625" style="27" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="27" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="27"/>
+    <col min="9729" max="9729" width="42.28515625" style="27" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="27" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="27"/>
+    <col min="9985" max="9985" width="42.28515625" style="27" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="27" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="27"/>
+    <col min="10241" max="10241" width="42.28515625" style="27" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="27" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="27"/>
+    <col min="10497" max="10497" width="42.28515625" style="27" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="27" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="27"/>
+    <col min="10753" max="10753" width="42.28515625" style="27" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="27" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="27"/>
+    <col min="11009" max="11009" width="42.28515625" style="27" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="27" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="27"/>
+    <col min="11265" max="11265" width="42.28515625" style="27" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="27" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="27"/>
+    <col min="11521" max="11521" width="42.28515625" style="27" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="27" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="27"/>
+    <col min="11777" max="11777" width="42.28515625" style="27" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="27" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="27"/>
+    <col min="12033" max="12033" width="42.28515625" style="27" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="27" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="27"/>
+    <col min="12289" max="12289" width="42.28515625" style="27" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="27" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="27"/>
+    <col min="12545" max="12545" width="42.28515625" style="27" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="27" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="27"/>
+    <col min="12801" max="12801" width="42.28515625" style="27" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="27" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="27"/>
+    <col min="13057" max="13057" width="42.28515625" style="27" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="27" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="27"/>
+    <col min="13313" max="13313" width="42.28515625" style="27" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="27" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="27"/>
+    <col min="13569" max="13569" width="42.28515625" style="27" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="27" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="27"/>
+    <col min="13825" max="13825" width="42.28515625" style="27" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="27" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="27"/>
+    <col min="14081" max="14081" width="42.28515625" style="27" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="27" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="27"/>
+    <col min="14337" max="14337" width="42.28515625" style="27" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="27" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="27"/>
+    <col min="14593" max="14593" width="42.28515625" style="27" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="27" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="27"/>
+    <col min="14849" max="14849" width="42.28515625" style="27" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="27" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="27"/>
+    <col min="15105" max="15105" width="42.28515625" style="27" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="27" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="27"/>
+    <col min="15361" max="15361" width="42.28515625" style="27" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="27" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="27"/>
+    <col min="15617" max="15617" width="42.28515625" style="27" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="27" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="27"/>
+    <col min="15873" max="15873" width="42.28515625" style="27" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="27" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="27"/>
+    <col min="16129" max="16129" width="42.28515625" style="27" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="27" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="27"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="26"/>
+      <c r="B1" s="26"/>
+    </row>
+    <row r="2" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="29">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="30" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A3" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" s="31" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="32" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="29" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="33" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6" s="29" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="30" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" s="34" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" s="32" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="30" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A9" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="34" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="34" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="31"/>
+      <c r="M11" s="35"/>
+    </row>
+    <row r="12" spans="1:13" s="30" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="A12" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="M12" s="35"/>
+    </row>
+    <row r="13" spans="1:13" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="M13" s="35"/>
+    </row>
+    <row r="14" spans="1:13" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="38" t="s">
+        <v>66</v>
+      </c>
+      <c r="M14" s="35"/>
+    </row>
+    <row r="15" spans="1:13" s="30" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="M15" s="35"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="28" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="39">
+        <v>46224</v>
+      </c>
+      <c r="M16" s="40"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="39">
+        <v>46255</v>
+      </c>
+      <c r="M17" s="41"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="28" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="M18" s="40"/>
+    </row>
+    <row r="19" spans="1:13" s="53" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="52" t="s">
+        <v>70</v>
+      </c>
+      <c r="M19" s="54"/>
+    </row>
+    <row r="20" spans="1:13" s="53" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="55" t="s">
+        <v>71</v>
+      </c>
+      <c r="M20" s="56"/>
+    </row>
+    <row r="21" spans="1:13" s="53" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="28" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="57" t="s">
+        <v>72</v>
+      </c>
+      <c r="M21" s="54"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="43"/>
+      <c r="B22" s="44"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="41"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="40"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="41"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="40"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{6826BF26-75E2-44F6-BC64-19EDF62A6FE0}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{AC19A3C9-7950-4E43-87AC-AA590D65484B}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{D864DD0C-D2FB-4D3D-BDA3-25880F76772A}"/>
+    <hyperlink ref="B21" r:id="rId4" xr:uid="{0E28888C-3385-40AD-A69F-66308DC42DFC}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F7DA3716-6B79-4891-B861-D594BE6446F6}">
+  <dimension ref="A2:A17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A11" sqref="A11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="113.5703125" style="46" customWidth="1"/>
+    <col min="2" max="255" width="9.140625" style="46"/>
+    <col min="256" max="256" width="4.42578125" style="46" customWidth="1"/>
+    <col min="257" max="257" width="113.5703125" style="46" customWidth="1"/>
+    <col min="258" max="511" width="9.140625" style="46"/>
+    <col min="512" max="512" width="4.42578125" style="46" customWidth="1"/>
+    <col min="513" max="513" width="113.5703125" style="46" customWidth="1"/>
+    <col min="514" max="767" width="9.140625" style="46"/>
+    <col min="768" max="768" width="4.42578125" style="46" customWidth="1"/>
+    <col min="769" max="769" width="113.5703125" style="46" customWidth="1"/>
+    <col min="770" max="1023" width="9.140625" style="46"/>
+    <col min="1024" max="1024" width="4.42578125" style="46" customWidth="1"/>
+    <col min="1025" max="1025" width="113.5703125" style="46" customWidth="1"/>
+    <col min="1026" max="1279" width="9.140625" style="46"/>
+    <col min="1280" max="1280" width="4.42578125" style="46" customWidth="1"/>
+    <col min="1281" max="1281" width="113.5703125" style="46" customWidth="1"/>
+    <col min="1282" max="1535" width="9.140625" style="46"/>
+    <col min="1536" max="1536" width="4.42578125" style="46" customWidth="1"/>
+    <col min="1537" max="1537" width="113.5703125" style="46" customWidth="1"/>
+    <col min="1538" max="1791" width="9.140625" style="46"/>
+    <col min="1792" max="1792" width="4.42578125" style="46" customWidth="1"/>
+    <col min="1793" max="1793" width="113.5703125" style="46" customWidth="1"/>
+    <col min="1794" max="2047" width="9.140625" style="46"/>
+    <col min="2048" max="2048" width="4.42578125" style="46" customWidth="1"/>
+    <col min="2049" max="2049" width="113.5703125" style="46" customWidth="1"/>
+    <col min="2050" max="2303" width="9.140625" style="46"/>
+    <col min="2304" max="2304" width="4.42578125" style="46" customWidth="1"/>
+    <col min="2305" max="2305" width="113.5703125" style="46" customWidth="1"/>
+    <col min="2306" max="2559" width="9.140625" style="46"/>
+    <col min="2560" max="2560" width="4.42578125" style="46" customWidth="1"/>
+    <col min="2561" max="2561" width="113.5703125" style="46" customWidth="1"/>
+    <col min="2562" max="2815" width="9.140625" style="46"/>
+    <col min="2816" max="2816" width="4.42578125" style="46" customWidth="1"/>
+    <col min="2817" max="2817" width="113.5703125" style="46" customWidth="1"/>
+    <col min="2818" max="3071" width="9.140625" style="46"/>
+    <col min="3072" max="3072" width="4.42578125" style="46" customWidth="1"/>
+    <col min="3073" max="3073" width="113.5703125" style="46" customWidth="1"/>
+    <col min="3074" max="3327" width="9.140625" style="46"/>
+    <col min="3328" max="3328" width="4.42578125" style="46" customWidth="1"/>
+    <col min="3329" max="3329" width="113.5703125" style="46" customWidth="1"/>
+    <col min="3330" max="3583" width="9.140625" style="46"/>
+    <col min="3584" max="3584" width="4.42578125" style="46" customWidth="1"/>
+    <col min="3585" max="3585" width="113.5703125" style="46" customWidth="1"/>
+    <col min="3586" max="3839" width="9.140625" style="46"/>
+    <col min="3840" max="3840" width="4.42578125" style="46" customWidth="1"/>
+    <col min="3841" max="3841" width="113.5703125" style="46" customWidth="1"/>
+    <col min="3842" max="4095" width="9.140625" style="46"/>
+    <col min="4096" max="4096" width="4.42578125" style="46" customWidth="1"/>
+    <col min="4097" max="4097" width="113.5703125" style="46" customWidth="1"/>
+    <col min="4098" max="4351" width="9.140625" style="46"/>
+    <col min="4352" max="4352" width="4.42578125" style="46" customWidth="1"/>
+    <col min="4353" max="4353" width="113.5703125" style="46" customWidth="1"/>
+    <col min="4354" max="4607" width="9.140625" style="46"/>
+    <col min="4608" max="4608" width="4.42578125" style="46" customWidth="1"/>
+    <col min="4609" max="4609" width="113.5703125" style="46" customWidth="1"/>
+    <col min="4610" max="4863" width="9.140625" style="46"/>
+    <col min="4864" max="4864" width="4.42578125" style="46" customWidth="1"/>
+    <col min="4865" max="4865" width="113.5703125" style="46" customWidth="1"/>
+    <col min="4866" max="5119" width="9.140625" style="46"/>
+    <col min="5120" max="5120" width="4.42578125" style="46" customWidth="1"/>
+    <col min="5121" max="5121" width="113.5703125" style="46" customWidth="1"/>
+    <col min="5122" max="5375" width="9.140625" style="46"/>
+    <col min="5376" max="5376" width="4.42578125" style="46" customWidth="1"/>
+    <col min="5377" max="5377" width="113.5703125" style="46" customWidth="1"/>
+    <col min="5378" max="5631" width="9.140625" style="46"/>
+    <col min="5632" max="5632" width="4.42578125" style="46" customWidth="1"/>
+    <col min="5633" max="5633" width="113.5703125" style="46" customWidth="1"/>
+    <col min="5634" max="5887" width="9.140625" style="46"/>
+    <col min="5888" max="5888" width="4.42578125" style="46" customWidth="1"/>
+    <col min="5889" max="5889" width="113.5703125" style="46" customWidth="1"/>
+    <col min="5890" max="6143" width="9.140625" style="46"/>
+    <col min="6144" max="6144" width="4.42578125" style="46" customWidth="1"/>
+    <col min="6145" max="6145" width="113.5703125" style="46" customWidth="1"/>
+    <col min="6146" max="6399" width="9.140625" style="46"/>
+    <col min="6400" max="6400" width="4.42578125" style="46" customWidth="1"/>
+    <col min="6401" max="6401" width="113.5703125" style="46" customWidth="1"/>
+    <col min="6402" max="6655" width="9.140625" style="46"/>
+    <col min="6656" max="6656" width="4.42578125" style="46" customWidth="1"/>
+    <col min="6657" max="6657" width="113.5703125" style="46" customWidth="1"/>
+    <col min="6658" max="6911" width="9.140625" style="46"/>
+    <col min="6912" max="6912" width="4.42578125" style="46" customWidth="1"/>
+    <col min="6913" max="6913" width="113.5703125" style="46" customWidth="1"/>
+    <col min="6914" max="7167" width="9.140625" style="46"/>
+    <col min="7168" max="7168" width="4.42578125" style="46" customWidth="1"/>
+    <col min="7169" max="7169" width="113.5703125" style="46" customWidth="1"/>
+    <col min="7170" max="7423" width="9.140625" style="46"/>
+    <col min="7424" max="7424" width="4.42578125" style="46" customWidth="1"/>
+    <col min="7425" max="7425" width="113.5703125" style="46" customWidth="1"/>
+    <col min="7426" max="7679" width="9.140625" style="46"/>
+    <col min="7680" max="7680" width="4.42578125" style="46" customWidth="1"/>
+    <col min="7681" max="7681" width="113.5703125" style="46" customWidth="1"/>
+    <col min="7682" max="7935" width="9.140625" style="46"/>
+    <col min="7936" max="7936" width="4.42578125" style="46" customWidth="1"/>
+    <col min="7937" max="7937" width="113.5703125" style="46" customWidth="1"/>
+    <col min="7938" max="8191" width="9.140625" style="46"/>
+    <col min="8192" max="8192" width="4.42578125" style="46" customWidth="1"/>
+    <col min="8193" max="8193" width="113.5703125" style="46" customWidth="1"/>
+    <col min="8194" max="8447" width="9.140625" style="46"/>
+    <col min="8448" max="8448" width="4.42578125" style="46" customWidth="1"/>
+    <col min="8449" max="8449" width="113.5703125" style="46" customWidth="1"/>
+    <col min="8450" max="8703" width="9.140625" style="46"/>
+    <col min="8704" max="8704" width="4.42578125" style="46" customWidth="1"/>
+    <col min="8705" max="8705" width="113.5703125" style="46" customWidth="1"/>
+    <col min="8706" max="8959" width="9.140625" style="46"/>
+    <col min="8960" max="8960" width="4.42578125" style="46" customWidth="1"/>
+    <col min="8961" max="8961" width="113.5703125" style="46" customWidth="1"/>
+    <col min="8962" max="9215" width="9.140625" style="46"/>
+    <col min="9216" max="9216" width="4.42578125" style="46" customWidth="1"/>
+    <col min="9217" max="9217" width="113.5703125" style="46" customWidth="1"/>
+    <col min="9218" max="9471" width="9.140625" style="46"/>
+    <col min="9472" max="9472" width="4.42578125" style="46" customWidth="1"/>
+    <col min="9473" max="9473" width="113.5703125" style="46" customWidth="1"/>
+    <col min="9474" max="9727" width="9.140625" style="46"/>
+    <col min="9728" max="9728" width="4.42578125" style="46" customWidth="1"/>
+    <col min="9729" max="9729" width="113.5703125" style="46" customWidth="1"/>
+    <col min="9730" max="9983" width="9.140625" style="46"/>
+    <col min="9984" max="9984" width="4.42578125" style="46" customWidth="1"/>
+    <col min="9985" max="9985" width="113.5703125" style="46" customWidth="1"/>
+    <col min="9986" max="10239" width="9.140625" style="46"/>
+    <col min="10240" max="10240" width="4.42578125" style="46" customWidth="1"/>
+    <col min="10241" max="10241" width="113.5703125" style="46" customWidth="1"/>
+    <col min="10242" max="10495" width="9.140625" style="46"/>
+    <col min="10496" max="10496" width="4.42578125" style="46" customWidth="1"/>
+    <col min="10497" max="10497" width="113.5703125" style="46" customWidth="1"/>
+    <col min="10498" max="10751" width="9.140625" style="46"/>
+    <col min="10752" max="10752" width="4.42578125" style="46" customWidth="1"/>
+    <col min="10753" max="10753" width="113.5703125" style="46" customWidth="1"/>
+    <col min="10754" max="11007" width="9.140625" style="46"/>
+    <col min="11008" max="11008" width="4.42578125" style="46" customWidth="1"/>
+    <col min="11009" max="11009" width="113.5703125" style="46" customWidth="1"/>
+    <col min="11010" max="11263" width="9.140625" style="46"/>
+    <col min="11264" max="11264" width="4.42578125" style="46" customWidth="1"/>
+    <col min="11265" max="11265" width="113.5703125" style="46" customWidth="1"/>
+    <col min="11266" max="11519" width="9.140625" style="46"/>
+    <col min="11520" max="11520" width="4.42578125" style="46" customWidth="1"/>
+    <col min="11521" max="11521" width="113.5703125" style="46" customWidth="1"/>
+    <col min="11522" max="11775" width="9.140625" style="46"/>
+    <col min="11776" max="11776" width="4.42578125" style="46" customWidth="1"/>
+    <col min="11777" max="11777" width="113.5703125" style="46" customWidth="1"/>
+    <col min="11778" max="12031" width="9.140625" style="46"/>
+    <col min="12032" max="12032" width="4.42578125" style="46" customWidth="1"/>
+    <col min="12033" max="12033" width="113.5703125" style="46" customWidth="1"/>
+    <col min="12034" max="12287" width="9.140625" style="46"/>
+    <col min="12288" max="12288" width="4.42578125" style="46" customWidth="1"/>
+    <col min="12289" max="12289" width="113.5703125" style="46" customWidth="1"/>
+    <col min="12290" max="12543" width="9.140625" style="46"/>
+    <col min="12544" max="12544" width="4.42578125" style="46" customWidth="1"/>
+    <col min="12545" max="12545" width="113.5703125" style="46" customWidth="1"/>
+    <col min="12546" max="12799" width="9.140625" style="46"/>
+    <col min="12800" max="12800" width="4.42578125" style="46" customWidth="1"/>
+    <col min="12801" max="12801" width="113.5703125" style="46" customWidth="1"/>
+    <col min="12802" max="13055" width="9.140625" style="46"/>
+    <col min="13056" max="13056" width="4.42578125" style="46" customWidth="1"/>
+    <col min="13057" max="13057" width="113.5703125" style="46" customWidth="1"/>
+    <col min="13058" max="13311" width="9.140625" style="46"/>
+    <col min="13312" max="13312" width="4.42578125" style="46" customWidth="1"/>
+    <col min="13313" max="13313" width="113.5703125" style="46" customWidth="1"/>
+    <col min="13314" max="13567" width="9.140625" style="46"/>
+    <col min="13568" max="13568" width="4.42578125" style="46" customWidth="1"/>
+    <col min="13569" max="13569" width="113.5703125" style="46" customWidth="1"/>
+    <col min="13570" max="13823" width="9.140625" style="46"/>
+    <col min="13824" max="13824" width="4.42578125" style="46" customWidth="1"/>
+    <col min="13825" max="13825" width="113.5703125" style="46" customWidth="1"/>
+    <col min="13826" max="14079" width="9.140625" style="46"/>
+    <col min="14080" max="14080" width="4.42578125" style="46" customWidth="1"/>
+    <col min="14081" max="14081" width="113.5703125" style="46" customWidth="1"/>
+    <col min="14082" max="14335" width="9.140625" style="46"/>
+    <col min="14336" max="14336" width="4.42578125" style="46" customWidth="1"/>
+    <col min="14337" max="14337" width="113.5703125" style="46" customWidth="1"/>
+    <col min="14338" max="14591" width="9.140625" style="46"/>
+    <col min="14592" max="14592" width="4.42578125" style="46" customWidth="1"/>
+    <col min="14593" max="14593" width="113.5703125" style="46" customWidth="1"/>
+    <col min="14594" max="14847" width="9.140625" style="46"/>
+    <col min="14848" max="14848" width="4.42578125" style="46" customWidth="1"/>
+    <col min="14849" max="14849" width="113.5703125" style="46" customWidth="1"/>
+    <col min="14850" max="15103" width="9.140625" style="46"/>
+    <col min="15104" max="15104" width="4.42578125" style="46" customWidth="1"/>
+    <col min="15105" max="15105" width="113.5703125" style="46" customWidth="1"/>
+    <col min="15106" max="15359" width="9.140625" style="46"/>
+    <col min="15360" max="15360" width="4.42578125" style="46" customWidth="1"/>
+    <col min="15361" max="15361" width="113.5703125" style="46" customWidth="1"/>
+    <col min="15362" max="15615" width="9.140625" style="46"/>
+    <col min="15616" max="15616" width="4.42578125" style="46" customWidth="1"/>
+    <col min="15617" max="15617" width="113.5703125" style="46" customWidth="1"/>
+    <col min="15618" max="15871" width="9.140625" style="46"/>
+    <col min="15872" max="15872" width="4.42578125" style="46" customWidth="1"/>
+    <col min="15873" max="15873" width="113.5703125" style="46" customWidth="1"/>
+    <col min="15874" max="16127" width="9.140625" style="46"/>
+    <col min="16128" max="16128" width="4.42578125" style="46" customWidth="1"/>
+    <col min="16129" max="16129" width="113.5703125" style="46" customWidth="1"/>
+    <col min="16130" max="16384" width="9.140625" style="46"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A2" s="47"/>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A6" s="48" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A7" s="48" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A8" s="46" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A9" s="48" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A10" s="48"/>
+    </row>
+    <row r="11" spans="1:1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="49" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A12" s="48"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A17" s="50" t="s">
+        <v>64</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AA42"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G45" sqref="G45"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="11" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="11" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="11" customWidth="1"/>
     <col min="4" max="4" width="14.7109375" style="11" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="11" customWidth="1"/>
     <col min="6" max="6" width="13.5703125" style="11" customWidth="1"/>
     <col min="7" max="8" width="13.7109375" style="11" customWidth="1"/>
     <col min="9" max="9" width="13.42578125" style="11" customWidth="1"/>
     <col min="10" max="12" width="14.7109375" style="11" customWidth="1"/>
     <col min="13" max="13" width="14.5703125" style="11" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="18" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="26" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="26"/>
+      <c r="A1" s="51" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
     </row>
     <row r="2" spans="1:14" s="18" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12"/>
       <c r="B2" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="14" t="s">
+      <c r="D2" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="14" t="s">
+      <c r="E2" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="14" t="s">
+      <c r="F2" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="14" t="s">
+      <c r="G2" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="14" t="s">
+      <c r="H2" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="14" t="s">
+      <c r="I2" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="14" t="s">
+      <c r="J2" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="14" t="s">
+      <c r="K2" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="14" t="s">
+      <c r="L2" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="14" t="s">
+      <c r="M2" s="15" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="N2" s="19"/>
     </row>
     <row r="3" spans="1:14" s="20" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="2">
         <v>5435.7</v>
       </c>
       <c r="C3" s="24">
         <v>11689.9</v>
       </c>
       <c r="D3" s="2">
         <v>17152.599999999999</v>
       </c>
       <c r="E3" s="2">
         <v>22429.4</v>
       </c>
       <c r="F3" s="2">
         <v>27363.3</v>
       </c>
-      <c r="G3" s="2"/>
+      <c r="G3" s="2">
+        <v>32453.5</v>
+      </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="3"/>
       <c r="L3" s="2"/>
       <c r="M3" s="24"/>
     </row>
     <row r="4" spans="1:14" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B4" s="2">
         <v>2831.7</v>
       </c>
       <c r="C4" s="24">
         <v>6418.8</v>
       </c>
       <c r="D4" s="2">
         <v>9211.2999999999993</v>
       </c>
       <c r="E4" s="2">
         <v>12119.2</v>
       </c>
       <c r="F4" s="2">
         <v>14923.6</v>
       </c>
-      <c r="G4" s="2"/>
+      <c r="G4" s="2">
+        <v>17693.2</v>
+      </c>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="3"/>
       <c r="L4" s="2"/>
       <c r="M4" s="24"/>
     </row>
     <row r="5" spans="1:14" s="20" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B5" s="2">
         <v>128.69999999999999</v>
       </c>
       <c r="C5" s="24">
         <v>237.3</v>
       </c>
       <c r="D5" s="2">
         <v>346.7</v>
       </c>
       <c r="E5" s="2">
         <v>457.7</v>
       </c>
       <c r="F5" s="2">
         <v>603.79999999999995</v>
       </c>
-      <c r="G5" s="2"/>
+      <c r="G5" s="2">
+        <v>779</v>
+      </c>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="3"/>
       <c r="L5" s="2"/>
       <c r="M5" s="24"/>
     </row>
     <row r="6" spans="1:14" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B6" s="2">
         <v>104.7</v>
       </c>
       <c r="C6" s="24">
         <v>322.39999999999998</v>
       </c>
       <c r="D6" s="2">
         <v>540.1</v>
       </c>
       <c r="E6" s="2">
         <v>757.8</v>
       </c>
       <c r="F6" s="2">
         <v>785.8</v>
       </c>
-      <c r="G6" s="2"/>
+      <c r="G6" s="2">
+        <v>813.9</v>
+      </c>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="3"/>
       <c r="L6" s="2"/>
       <c r="M6" s="24"/>
     </row>
     <row r="7" spans="1:14" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B7" s="2">
         <v>333</v>
       </c>
       <c r="C7" s="24">
         <v>574.1</v>
       </c>
       <c r="D7" s="2">
         <v>806.6</v>
       </c>
       <c r="E7" s="2">
         <v>899.8</v>
       </c>
       <c r="F7" s="2">
         <v>997.8</v>
       </c>
-      <c r="G7" s="2"/>
+      <c r="G7" s="2">
+        <v>1074</v>
+      </c>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="3"/>
       <c r="L7" s="2"/>
       <c r="M7" s="24"/>
     </row>
     <row r="8" spans="1:14" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C8" s="24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G8" s="2"/>
+        <v>29</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="3"/>
       <c r="L8" s="2"/>
       <c r="M8" s="24"/>
     </row>
     <row r="9" spans="1:14" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C9" s="24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G9" s="2"/>
+        <v>29</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="3"/>
       <c r="L9" s="2"/>
       <c r="M9" s="24"/>
     </row>
     <row r="10" spans="1:14" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C10" s="24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G10" s="2"/>
+        <v>29</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="3"/>
       <c r="L10" s="2"/>
       <c r="M10" s="24"/>
     </row>
     <row r="11" spans="1:14" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B11" s="2">
         <v>708.2</v>
       </c>
       <c r="C11" s="24">
         <v>1343</v>
       </c>
       <c r="D11" s="2">
         <v>1933.8</v>
       </c>
       <c r="E11" s="2">
         <v>2389.3000000000002</v>
       </c>
       <c r="F11" s="2">
         <v>2789.6</v>
       </c>
-      <c r="G11" s="2"/>
+      <c r="G11" s="2">
+        <v>3254.7</v>
+      </c>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="3"/>
       <c r="L11" s="2"/>
       <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:14" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C12" s="24">
         <v>86</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G12" s="2"/>
+        <v>29</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="3"/>
       <c r="L12" s="2"/>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:14" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B13" s="2">
         <v>180.2</v>
       </c>
       <c r="C13" s="24">
         <v>370.7</v>
       </c>
       <c r="D13" s="2">
         <v>573.9</v>
       </c>
       <c r="E13" s="2">
         <v>800.2</v>
       </c>
       <c r="F13" s="2">
         <v>1060.3</v>
       </c>
-      <c r="G13" s="2"/>
+      <c r="G13" s="2">
+        <v>1301.5999999999999</v>
+      </c>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="3"/>
       <c r="L13" s="2"/>
       <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:14" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>912.6</v>
       </c>
       <c r="C14" s="24">
         <v>1747.6</v>
       </c>
       <c r="D14" s="2">
         <v>2677.4</v>
       </c>
       <c r="E14" s="2">
         <v>3501.1</v>
       </c>
       <c r="F14" s="2">
         <v>4390.3999999999996</v>
       </c>
-      <c r="G14" s="2"/>
+      <c r="G14" s="2">
+        <v>5264.5</v>
+      </c>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="3"/>
       <c r="L14" s="2"/>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:14" s="20" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B15" s="2">
         <v>98</v>
       </c>
       <c r="C15" s="24">
         <v>319.3</v>
       </c>
       <c r="D15" s="2">
         <v>487.7</v>
       </c>
       <c r="E15" s="2">
         <v>711</v>
       </c>
       <c r="F15" s="2">
         <v>860.2</v>
       </c>
-      <c r="G15" s="2"/>
+      <c r="G15" s="2">
+        <v>1162.3</v>
+      </c>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="K15" s="3"/>
       <c r="L15" s="2"/>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:14" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C16" s="24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G16" s="2"/>
+        <v>29</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="3"/>
       <c r="L16" s="2"/>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" s="20" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B17" s="2">
         <v>4344.5</v>
       </c>
       <c r="C17" s="24">
         <v>9736.5</v>
       </c>
       <c r="D17" s="2">
         <v>14258.7</v>
       </c>
       <c r="E17" s="2">
         <v>18904.8</v>
       </c>
       <c r="F17" s="2">
         <v>23154.799999999999</v>
       </c>
-      <c r="G17" s="2"/>
+      <c r="G17" s="2">
+        <v>27553.599999999999</v>
+      </c>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="3"/>
       <c r="L17" s="2"/>
       <c r="M17" s="24"/>
     </row>
     <row r="18" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B18" s="2">
         <v>2689.4</v>
       </c>
       <c r="C18" s="24">
         <v>6148</v>
       </c>
       <c r="D18" s="2">
         <v>8791</v>
       </c>
       <c r="E18" s="2">
         <v>11569.4</v>
       </c>
       <c r="F18" s="2">
         <v>14229.7</v>
       </c>
-      <c r="G18" s="2"/>
+      <c r="G18" s="2">
+        <v>16830.2</v>
+      </c>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="3"/>
       <c r="L18" s="2"/>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B19" s="2">
         <v>128.69999999999999</v>
       </c>
       <c r="C19" s="24">
         <v>237.3</v>
       </c>
       <c r="D19" s="2">
         <v>346.7</v>
       </c>
       <c r="E19" s="2">
         <v>457.7</v>
       </c>
       <c r="F19" s="2">
         <v>603.79999999999995</v>
       </c>
-      <c r="G19" s="2"/>
+      <c r="G19" s="2">
+        <v>779</v>
+      </c>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="3"/>
       <c r="L19" s="2"/>
       <c r="M19" s="24"/>
     </row>
     <row r="20" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B20" s="2">
         <v>104.7</v>
       </c>
       <c r="C20" s="24">
         <v>322.3</v>
       </c>
       <c r="D20" s="2">
         <v>540</v>
       </c>
       <c r="E20" s="2">
         <v>757.7</v>
       </c>
       <c r="F20" s="2">
         <v>785.7</v>
       </c>
-      <c r="G20" s="2"/>
+      <c r="G20" s="2">
+        <v>813.7</v>
+      </c>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
       <c r="K20" s="3"/>
       <c r="L20" s="2"/>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B21" s="2">
         <v>28.7</v>
       </c>
       <c r="C21" s="24">
         <v>64</v>
       </c>
       <c r="D21" s="2">
         <v>99.2</v>
       </c>
       <c r="E21" s="2">
         <v>134.4</v>
       </c>
       <c r="F21" s="2">
         <v>166.3</v>
       </c>
-      <c r="G21" s="2"/>
+      <c r="G21" s="2">
+        <v>198.1</v>
+      </c>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="K21" s="3"/>
       <c r="L21" s="2"/>
       <c r="M21" s="24"/>
     </row>
     <row r="22" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G22" s="2"/>
+        <v>29</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="3"/>
       <c r="L22" s="2"/>
       <c r="M22" s="24"/>
     </row>
     <row r="23" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G23" s="2"/>
+        <v>29</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="3"/>
       <c r="L23" s="2"/>
       <c r="M23" s="24"/>
     </row>
     <row r="24" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G24" s="2"/>
+        <v>29</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="3"/>
       <c r="L24" s="2"/>
       <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B25" s="2">
         <v>412.4</v>
       </c>
       <c r="C25" s="24">
         <v>824.6</v>
       </c>
       <c r="D25" s="2">
         <v>1208.7</v>
       </c>
       <c r="E25" s="2">
         <v>1579.1</v>
       </c>
       <c r="F25" s="2">
         <v>1895.8</v>
       </c>
-      <c r="G25" s="2"/>
+      <c r="G25" s="2">
+        <v>2255.1</v>
+      </c>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
       <c r="K25" s="3"/>
       <c r="L25" s="2"/>
       <c r="M25" s="24"/>
     </row>
     <row r="26" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B26" s="2">
         <v>41.7</v>
       </c>
       <c r="C26" s="24">
         <v>86</v>
       </c>
       <c r="D26" s="2">
         <v>130.30000000000001</v>
       </c>
       <c r="E26" s="2">
         <v>174.7</v>
       </c>
       <c r="F26" s="2">
         <v>217.7</v>
       </c>
-      <c r="G26" s="2"/>
+      <c r="G26" s="2">
+        <v>260.7</v>
+      </c>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
       <c r="K26" s="3"/>
       <c r="L26" s="2"/>
       <c r="M26" s="24"/>
     </row>
     <row r="27" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B27" s="2">
         <v>133.69999999999999</v>
       </c>
       <c r="C27" s="24">
         <v>281.5</v>
       </c>
       <c r="D27" s="2">
         <v>437.8</v>
       </c>
       <c r="E27" s="2">
         <v>622.6</v>
       </c>
       <c r="F27" s="2">
         <v>823.1</v>
       </c>
-      <c r="G27" s="2"/>
+      <c r="G27" s="2">
+        <v>1011.4</v>
+      </c>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="3"/>
       <c r="L27" s="2"/>
       <c r="M27" s="24"/>
     </row>
     <row r="28" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B28" s="2">
         <v>610.4</v>
       </c>
       <c r="C28" s="24">
         <v>1182.9000000000001</v>
       </c>
       <c r="D28" s="2">
         <v>1772.7</v>
       </c>
       <c r="E28" s="2">
         <v>2279.9</v>
       </c>
       <c r="F28" s="2">
         <v>2838.8</v>
       </c>
-      <c r="G28" s="2"/>
+      <c r="G28" s="2">
+        <v>3393.9</v>
+      </c>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
       <c r="K28" s="3"/>
       <c r="L28" s="2"/>
       <c r="M28" s="24"/>
     </row>
     <row r="29" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B29" s="2">
         <v>98</v>
       </c>
       <c r="C29" s="24">
         <v>319.3</v>
       </c>
       <c r="D29" s="2">
         <v>487.7</v>
       </c>
       <c r="E29" s="2">
         <v>711</v>
       </c>
       <c r="F29" s="2">
         <v>860.2</v>
       </c>
-      <c r="G29" s="2"/>
+      <c r="G29" s="2">
+        <v>1162.3</v>
+      </c>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
       <c r="K29" s="3"/>
       <c r="L29" s="2"/>
       <c r="M29" s="24"/>
     </row>
     <row r="30" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C30" s="24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G30" s="2"/>
+        <v>29</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
       <c r="K30" s="3"/>
       <c r="L30" s="2"/>
       <c r="M30" s="24"/>
     </row>
     <row r="31" spans="1:13" s="20" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B31" s="2">
         <v>1091.2</v>
       </c>
       <c r="C31" s="24">
         <v>1953.4</v>
       </c>
       <c r="D31" s="2">
         <v>2893.9</v>
       </c>
       <c r="E31" s="2">
         <v>3524.6</v>
       </c>
       <c r="F31" s="2">
         <v>4208.5</v>
       </c>
-      <c r="G31" s="2"/>
+      <c r="G31" s="2">
+        <v>4899.8999999999996</v>
+      </c>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
       <c r="K31" s="3"/>
       <c r="L31" s="2"/>
       <c r="M31" s="24"/>
     </row>
     <row r="32" spans="1:13" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B32" s="2">
         <v>142.30000000000001</v>
       </c>
       <c r="C32" s="24">
         <v>270.8</v>
       </c>
       <c r="D32" s="2">
         <v>420.3</v>
       </c>
       <c r="E32" s="2">
         <v>549.79999999999995</v>
       </c>
       <c r="F32" s="2">
         <v>693.9</v>
       </c>
-      <c r="G32" s="2"/>
+      <c r="G32" s="2">
+        <v>863</v>
+      </c>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="3"/>
       <c r="L32" s="2"/>
       <c r="M32" s="24"/>
     </row>
     <row r="33" spans="1:27" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C33" s="24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G33" s="2"/>
+        <v>29</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
       <c r="K33" s="3"/>
       <c r="L33" s="2"/>
       <c r="M33" s="24"/>
     </row>
     <row r="34" spans="1:27" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B34" s="2">
         <v>304.3</v>
       </c>
       <c r="C34" s="24">
         <v>510.1</v>
       </c>
       <c r="D34" s="2">
         <v>707.4</v>
       </c>
       <c r="E34" s="2">
         <v>765.4</v>
       </c>
       <c r="F34" s="2">
         <v>831.5</v>
       </c>
-      <c r="G34" s="2"/>
+      <c r="G34" s="2">
+        <v>875.9</v>
+      </c>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="3"/>
       <c r="L34" s="2"/>
       <c r="M34" s="24"/>
     </row>
     <row r="35" spans="1:27" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C35" s="24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G35" s="2"/>
+        <v>29</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
       <c r="K35" s="3"/>
       <c r="L35" s="2"/>
       <c r="M35" s="24"/>
     </row>
     <row r="36" spans="1:27" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C36" s="24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G36" s="2"/>
+        <v>29</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="3"/>
       <c r="L36" s="2"/>
       <c r="M36" s="24"/>
     </row>
     <row r="37" spans="1:27" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B37" s="2">
         <v>295.8</v>
       </c>
       <c r="C37" s="24">
         <v>518.4</v>
       </c>
       <c r="D37" s="2">
         <v>725.1</v>
       </c>
       <c r="E37" s="2">
         <v>810.2</v>
       </c>
       <c r="F37" s="2">
         <v>893.8</v>
       </c>
-      <c r="G37" s="2"/>
+      <c r="G37" s="2">
+        <v>999.6</v>
+      </c>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
       <c r="K37" s="3"/>
       <c r="L37" s="2"/>
       <c r="M37" s="24"/>
     </row>
     <row r="38" spans="1:27" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B38" s="2">
         <v>46.5</v>
       </c>
       <c r="C38" s="24">
         <v>89.2</v>
       </c>
       <c r="D38" s="2">
         <v>136.1</v>
       </c>
       <c r="E38" s="2">
         <v>177.6</v>
       </c>
       <c r="F38" s="2">
         <v>237.2</v>
       </c>
-      <c r="G38" s="2"/>
+      <c r="G38" s="2">
+        <v>290.2</v>
+      </c>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="16"/>
       <c r="L38" s="2"/>
       <c r="M38" s="24"/>
     </row>
     <row r="39" spans="1:27" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B39" s="6">
         <v>302.2</v>
       </c>
       <c r="C39" s="25">
         <v>564.70000000000005</v>
       </c>
       <c r="D39" s="6">
         <v>904.7</v>
       </c>
       <c r="E39" s="6">
         <v>1221.2</v>
       </c>
       <c r="F39" s="6">
         <v>1551.6</v>
       </c>
-      <c r="G39" s="6"/>
+      <c r="G39" s="6">
+        <v>1870.6</v>
+      </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="17"/>
       <c r="L39" s="6"/>
       <c r="M39" s="25"/>
     </row>
     <row r="40" spans="1:27" s="18" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A40" s="7"/>
       <c r="B40" s="8"/>
       <c r="C40" s="8"/>
       <c r="D40" s="9"/>
       <c r="E40" s="8"/>
       <c r="F40" s="8"/>
       <c r="G40" s="8"/>
       <c r="H40" s="8"/>
       <c r="I40" s="8"/>
       <c r="J40" s="8"/>
       <c r="K40" s="8"/>
       <c r="L40" s="8"/>
       <c r="M40" s="8"/>
       <c r="N40" s="19"/>
       <c r="O40" s="19"/>
       <c r="P40" s="19"/>
       <c r="Q40" s="19"/>
       <c r="R40" s="19"/>
       <c r="S40" s="19"/>
       <c r="T40" s="22"/>
       <c r="U40" s="19"/>
       <c r="V40" s="22"/>
       <c r="W40" s="19"/>
       <c r="X40" s="19"/>
       <c r="Y40" s="23"/>
       <c r="Z40" s="19"/>
       <c r="AA40" s="23"/>
     </row>
     <row r="41" spans="1:27" s="18" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A41" s="10"/>
       <c r="B41" s="8"/>
       <c r="C41" s="8"/>
       <c r="D41" s="8"/>
       <c r="E41" s="8"/>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="8"/>
       <c r="I41" s="8"/>
       <c r="J41" s="8"/>
       <c r="K41" s="8"/>
       <c r="L41" s="8"/>
       <c r="M41" s="8"/>
       <c r="N41" s="19"/>
       <c r="O41" s="19"/>
       <c r="P41" s="19"/>
       <c r="Q41" s="19"/>
       <c r="R41" s="19"/>
       <c r="S41" s="19"/>
       <c r="T41" s="22"/>
       <c r="U41" s="19"/>
       <c r="V41" s="22"/>
       <c r="W41" s="19"/>
       <c r="X41" s="19"/>
       <c r="Y41" s="23"/>
       <c r="Z41" s="19"/>
@@ -1790,49 +2843,51 @@
     </row>
     <row r="42" spans="1:27" x14ac:dyDescent="0.25">
       <c r="I42" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Әдіснама</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>