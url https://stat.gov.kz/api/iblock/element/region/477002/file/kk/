--- v4 (2026-07-25)
+++ v5 (2026-09-03)
@@ -4,71 +4,71 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="21425"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kaldibaeva\Desktop\2026\07 июль\Динамика за июнь\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kaldibaeva\Desktop\2026\07 июль\Динамика за июль-2026 год\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{50308E18-F05E-4EC7-89F6-268F1A4AB600}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{48C5B82F-D48D-49CF-AA99-3A908D3FA141}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1545" yWindow="345" windowWidth="22950" windowHeight="14160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="810" yWindow="-120" windowWidth="28110" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Әдіснама" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="73">
   <si>
     <t>Табиғи су, мың текше метр</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
@@ -249,54 +249,53 @@
     <t>https://stat.gov.kz/region/aktobe/dynamic-tables/52/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701625?keyword=</t>
   </si>
   <si>
     <t>Өнеркәсіп өндірісі және қоршаған орта статистикасы басқармасы</t>
   </si>
   <si>
     <t>Жауапты орындаушы:</t>
   </si>
   <si>
     <t xml:space="preserve">Бегеева Гулдана </t>
   </si>
   <si>
     <t>+7 7132 564957</t>
   </si>
   <si>
     <t>g.begeeva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
-    <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
@@ -451,100 +450,91 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2"/>
@@ -587,68 +577,72 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3" xr:uid="{79F13946-5BD2-4FBA-A803-D371F2B4D80E}"/>
     <cellStyle name="Обычный 3 3" xfId="2" xr:uid="{778293E0-4A85-4EFC-ADE5-303857589230}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -962,1909 +956,1983 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/7fb/038yt1vfsqgssyg5etihp96djt5699gj.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701625?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.begeeva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1FC749BB-4CF4-4B9C-BEB5-C33895C5FBA5}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E9" sqref="E9"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="45" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="27"/>
+    <col min="1" max="1" width="42.28515625" style="42" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="42" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="24"/>
+    <col min="257" max="257" width="42.28515625" style="24" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="24" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="24"/>
+    <col min="513" max="513" width="42.28515625" style="24" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="24" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="24"/>
+    <col min="769" max="769" width="42.28515625" style="24" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="24" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="24"/>
+    <col min="1025" max="1025" width="42.28515625" style="24" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="24" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="24"/>
+    <col min="1281" max="1281" width="42.28515625" style="24" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="24" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="24"/>
+    <col min="1537" max="1537" width="42.28515625" style="24" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="24" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="24"/>
+    <col min="1793" max="1793" width="42.28515625" style="24" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="24" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="24"/>
+    <col min="2049" max="2049" width="42.28515625" style="24" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="24" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="24"/>
+    <col min="2305" max="2305" width="42.28515625" style="24" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="24" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="24"/>
+    <col min="2561" max="2561" width="42.28515625" style="24" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="24" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="24"/>
+    <col min="2817" max="2817" width="42.28515625" style="24" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="24" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="24"/>
+    <col min="3073" max="3073" width="42.28515625" style="24" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="24" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="24"/>
+    <col min="3329" max="3329" width="42.28515625" style="24" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="24" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="24"/>
+    <col min="3585" max="3585" width="42.28515625" style="24" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="24" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="24"/>
+    <col min="3841" max="3841" width="42.28515625" style="24" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="24" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="24"/>
+    <col min="4097" max="4097" width="42.28515625" style="24" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="24" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="24"/>
+    <col min="4353" max="4353" width="42.28515625" style="24" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="24" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="24"/>
+    <col min="4609" max="4609" width="42.28515625" style="24" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="24" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="24"/>
+    <col min="4865" max="4865" width="42.28515625" style="24" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="24" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="24"/>
+    <col min="5121" max="5121" width="42.28515625" style="24" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="24" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="24"/>
+    <col min="5377" max="5377" width="42.28515625" style="24" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="24" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="24"/>
+    <col min="5633" max="5633" width="42.28515625" style="24" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="24" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="24"/>
+    <col min="5889" max="5889" width="42.28515625" style="24" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="24" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="24"/>
+    <col min="6145" max="6145" width="42.28515625" style="24" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="24" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="24"/>
+    <col min="6401" max="6401" width="42.28515625" style="24" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="24" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="24"/>
+    <col min="6657" max="6657" width="42.28515625" style="24" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="24" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="24"/>
+    <col min="6913" max="6913" width="42.28515625" style="24" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="24" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="24"/>
+    <col min="7169" max="7169" width="42.28515625" style="24" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="24" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="24"/>
+    <col min="7425" max="7425" width="42.28515625" style="24" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="24" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="24"/>
+    <col min="7681" max="7681" width="42.28515625" style="24" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="24" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="24"/>
+    <col min="7937" max="7937" width="42.28515625" style="24" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="24" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="24"/>
+    <col min="8193" max="8193" width="42.28515625" style="24" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="24" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="24"/>
+    <col min="8449" max="8449" width="42.28515625" style="24" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="24" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="24"/>
+    <col min="8705" max="8705" width="42.28515625" style="24" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="24" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="24"/>
+    <col min="8961" max="8961" width="42.28515625" style="24" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="24" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="24"/>
+    <col min="9217" max="9217" width="42.28515625" style="24" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="24" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="24"/>
+    <col min="9473" max="9473" width="42.28515625" style="24" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="24" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="24"/>
+    <col min="9729" max="9729" width="42.28515625" style="24" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="24" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="24"/>
+    <col min="9985" max="9985" width="42.28515625" style="24" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="24" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="24"/>
+    <col min="10241" max="10241" width="42.28515625" style="24" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="24" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="24"/>
+    <col min="10497" max="10497" width="42.28515625" style="24" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="24" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="24"/>
+    <col min="10753" max="10753" width="42.28515625" style="24" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="24" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="24"/>
+    <col min="11009" max="11009" width="42.28515625" style="24" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="24" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="24"/>
+    <col min="11265" max="11265" width="42.28515625" style="24" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="24" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="24"/>
+    <col min="11521" max="11521" width="42.28515625" style="24" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="24" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="24"/>
+    <col min="11777" max="11777" width="42.28515625" style="24" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="24" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="24"/>
+    <col min="12033" max="12033" width="42.28515625" style="24" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="24" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="24"/>
+    <col min="12289" max="12289" width="42.28515625" style="24" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="24" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="24"/>
+    <col min="12545" max="12545" width="42.28515625" style="24" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="24" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="24"/>
+    <col min="12801" max="12801" width="42.28515625" style="24" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="24" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="24"/>
+    <col min="13057" max="13057" width="42.28515625" style="24" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="24" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="24"/>
+    <col min="13313" max="13313" width="42.28515625" style="24" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="24" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="24"/>
+    <col min="13569" max="13569" width="42.28515625" style="24" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="24" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="24"/>
+    <col min="13825" max="13825" width="42.28515625" style="24" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="24" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="24"/>
+    <col min="14081" max="14081" width="42.28515625" style="24" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="24" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="24"/>
+    <col min="14337" max="14337" width="42.28515625" style="24" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="24" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="24"/>
+    <col min="14593" max="14593" width="42.28515625" style="24" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="24" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="24"/>
+    <col min="14849" max="14849" width="42.28515625" style="24" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="24" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="24"/>
+    <col min="15105" max="15105" width="42.28515625" style="24" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="24" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="24"/>
+    <col min="15361" max="15361" width="42.28515625" style="24" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="24" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="24"/>
+    <col min="15617" max="15617" width="42.28515625" style="24" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="24" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="24"/>
+    <col min="15873" max="15873" width="42.28515625" style="24" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="24" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="24"/>
+    <col min="16129" max="16129" width="42.28515625" style="24" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="24" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="26"/>
-[...3 lines deleted...]
-      <c r="A2" s="28" t="s">
+      <c r="A1" s="23"/>
+      <c r="B1" s="23"/>
+    </row>
+    <row r="2" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="29">
+      <c r="B2" s="26">
         <v>151102</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="30" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A3" s="28" t="s">
+    <row r="3" spans="1:13" s="27" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A3" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="B3" s="31" t="s">
+      <c r="B3" s="28" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="28" t="s">
+    <row r="4" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="32" t="s">
+      <c r="B4" s="29" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="33" t="s">
+    <row r="5" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="30" t="s">
         <v>36</v>
       </c>
-      <c r="B5" s="29" t="s">
+      <c r="B5" s="26" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="33" t="s">
+    <row r="6" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="B6" s="29" t="s">
+      <c r="B6" s="26" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="30" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A7" s="28" t="s">
+    <row r="7" spans="1:13" s="27" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="25" t="s">
         <v>40</v>
       </c>
-      <c r="B7" s="34" t="s">
+      <c r="B7" s="31" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="28" t="s">
+    <row r="8" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
         <v>42</v>
       </c>
-      <c r="B8" s="32" t="s">
+      <c r="B8" s="29" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="30" customFormat="1" ht="51" x14ac:dyDescent="0.2">
-      <c r="A9" s="28" t="s">
+    <row r="9" spans="1:13" s="27" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
         <v>44</v>
       </c>
-      <c r="B9" s="34" t="s">
+      <c r="B9" s="31" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="28" t="s">
+    <row r="10" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="B10" s="34" t="s">
+      <c r="B10" s="31" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="28" t="s">
+    <row r="11" spans="1:13" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
         <v>48</v>
       </c>
-      <c r="B11" s="31"/>
-[...3 lines deleted...]
-      <c r="A12" s="28" t="s">
+      <c r="B11" s="28"/>
+      <c r="M11" s="32"/>
+    </row>
+    <row r="12" spans="1:13" s="27" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
         <v>49</v>
       </c>
-      <c r="B12" s="36" t="s">
+      <c r="B12" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="M12" s="35"/>
-[...2 lines deleted...]
-      <c r="A13" s="37" t="s">
+      <c r="M12" s="32"/>
+    </row>
+    <row r="13" spans="1:13" s="27" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="34" t="s">
         <v>51</v>
       </c>
-      <c r="B13" s="38" t="s">
+      <c r="B13" s="35" t="s">
         <v>65</v>
       </c>
-      <c r="M13" s="35"/>
-[...2 lines deleted...]
-      <c r="A14" s="37" t="s">
+      <c r="M13" s="32"/>
+    </row>
+    <row r="14" spans="1:13" s="27" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="B14" s="38" t="s">
+      <c r="B14" s="35" t="s">
         <v>66</v>
       </c>
-      <c r="M14" s="35"/>
-[...2 lines deleted...]
-      <c r="A15" s="37" t="s">
+      <c r="M14" s="32"/>
+    </row>
+    <row r="15" spans="1:13" s="27" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="34" t="s">
         <v>53</v>
       </c>
-      <c r="B15" s="38" t="s">
+      <c r="B15" s="35" t="s">
         <v>67</v>
       </c>
-      <c r="M15" s="35"/>
+      <c r="M15" s="32"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A16" s="28" t="s">
+      <c r="A16" s="25" t="s">
         <v>54</v>
       </c>
-      <c r="B16" s="39">
-[...2 lines deleted...]
-      <c r="M16" s="40"/>
+      <c r="B16" s="36">
+        <v>46251</v>
+      </c>
+      <c r="M16" s="37"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A17" s="28" t="s">
+      <c r="A17" s="25" t="s">
         <v>55</v>
       </c>
-      <c r="B17" s="39">
-[...2 lines deleted...]
-      <c r="M17" s="41"/>
+      <c r="B17" s="36">
+        <v>46283</v>
+      </c>
+      <c r="M17" s="38"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A18" s="28" t="s">
+      <c r="A18" s="25" t="s">
         <v>56</v>
       </c>
-      <c r="B18" s="42" t="s">
+      <c r="B18" s="39" t="s">
         <v>68</v>
       </c>
-      <c r="M18" s="40"/>
-[...2 lines deleted...]
-      <c r="A19" s="28" t="s">
+      <c r="M18" s="37"/>
+    </row>
+    <row r="19" spans="1:13" s="49" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="25" t="s">
         <v>69</v>
       </c>
-      <c r="B19" s="52" t="s">
+      <c r="B19" s="48" t="s">
         <v>70</v>
       </c>
-      <c r="M19" s="54"/>
-[...2 lines deleted...]
-      <c r="A20" s="28" t="s">
+      <c r="M19" s="50"/>
+    </row>
+    <row r="20" spans="1:13" s="49" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="25" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="55" t="s">
+      <c r="B20" s="51" t="s">
         <v>71</v>
       </c>
-      <c r="M20" s="56"/>
-[...2 lines deleted...]
-      <c r="A21" s="28" t="s">
+      <c r="M20" s="52"/>
+    </row>
+    <row r="21" spans="1:13" s="49" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="25" t="s">
         <v>58</v>
       </c>
-      <c r="B21" s="57" t="s">
+      <c r="B21" s="53" t="s">
         <v>72</v>
       </c>
-      <c r="M21" s="54"/>
+      <c r="M21" s="50"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="43"/>
-      <c r="B22" s="44"/>
+      <c r="A22" s="40"/>
+      <c r="B22" s="41"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="41"/>
+      <c r="M23" s="38"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="40"/>
+      <c r="M24" s="37"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="41"/>
+      <c r="M25" s="38"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="40"/>
+      <c r="M26" s="37"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1" xr:uid="{6826BF26-75E2-44F6-BC64-19EDF62A6FE0}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{AC19A3C9-7950-4E43-87AC-AA590D65484B}"/>
     <hyperlink ref="B13" r:id="rId3" xr:uid="{D864DD0C-D2FB-4D3D-BDA3-25880F76772A}"/>
     <hyperlink ref="B21" r:id="rId4" xr:uid="{0E28888C-3385-40AD-A69F-66308DC42DFC}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F7DA3716-6B79-4891-B861-D594BE6446F6}">
   <dimension ref="A2:A17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="113.5703125" style="46" customWidth="1"/>
-[...189 lines deleted...]
-    <col min="16130" max="16384" width="9.140625" style="46"/>
+    <col min="1" max="1" width="113.5703125" style="43" customWidth="1"/>
+    <col min="2" max="255" width="9.140625" style="43"/>
+    <col min="256" max="256" width="4.42578125" style="43" customWidth="1"/>
+    <col min="257" max="257" width="113.5703125" style="43" customWidth="1"/>
+    <col min="258" max="511" width="9.140625" style="43"/>
+    <col min="512" max="512" width="4.42578125" style="43" customWidth="1"/>
+    <col min="513" max="513" width="113.5703125" style="43" customWidth="1"/>
+    <col min="514" max="767" width="9.140625" style="43"/>
+    <col min="768" max="768" width="4.42578125" style="43" customWidth="1"/>
+    <col min="769" max="769" width="113.5703125" style="43" customWidth="1"/>
+    <col min="770" max="1023" width="9.140625" style="43"/>
+    <col min="1024" max="1024" width="4.42578125" style="43" customWidth="1"/>
+    <col min="1025" max="1025" width="113.5703125" style="43" customWidth="1"/>
+    <col min="1026" max="1279" width="9.140625" style="43"/>
+    <col min="1280" max="1280" width="4.42578125" style="43" customWidth="1"/>
+    <col min="1281" max="1281" width="113.5703125" style="43" customWidth="1"/>
+    <col min="1282" max="1535" width="9.140625" style="43"/>
+    <col min="1536" max="1536" width="4.42578125" style="43" customWidth="1"/>
+    <col min="1537" max="1537" width="113.5703125" style="43" customWidth="1"/>
+    <col min="1538" max="1791" width="9.140625" style="43"/>
+    <col min="1792" max="1792" width="4.42578125" style="43" customWidth="1"/>
+    <col min="1793" max="1793" width="113.5703125" style="43" customWidth="1"/>
+    <col min="1794" max="2047" width="9.140625" style="43"/>
+    <col min="2048" max="2048" width="4.42578125" style="43" customWidth="1"/>
+    <col min="2049" max="2049" width="113.5703125" style="43" customWidth="1"/>
+    <col min="2050" max="2303" width="9.140625" style="43"/>
+    <col min="2304" max="2304" width="4.42578125" style="43" customWidth="1"/>
+    <col min="2305" max="2305" width="113.5703125" style="43" customWidth="1"/>
+    <col min="2306" max="2559" width="9.140625" style="43"/>
+    <col min="2560" max="2560" width="4.42578125" style="43" customWidth="1"/>
+    <col min="2561" max="2561" width="113.5703125" style="43" customWidth="1"/>
+    <col min="2562" max="2815" width="9.140625" style="43"/>
+    <col min="2816" max="2816" width="4.42578125" style="43" customWidth="1"/>
+    <col min="2817" max="2817" width="113.5703125" style="43" customWidth="1"/>
+    <col min="2818" max="3071" width="9.140625" style="43"/>
+    <col min="3072" max="3072" width="4.42578125" style="43" customWidth="1"/>
+    <col min="3073" max="3073" width="113.5703125" style="43" customWidth="1"/>
+    <col min="3074" max="3327" width="9.140625" style="43"/>
+    <col min="3328" max="3328" width="4.42578125" style="43" customWidth="1"/>
+    <col min="3329" max="3329" width="113.5703125" style="43" customWidth="1"/>
+    <col min="3330" max="3583" width="9.140625" style="43"/>
+    <col min="3584" max="3584" width="4.42578125" style="43" customWidth="1"/>
+    <col min="3585" max="3585" width="113.5703125" style="43" customWidth="1"/>
+    <col min="3586" max="3839" width="9.140625" style="43"/>
+    <col min="3840" max="3840" width="4.42578125" style="43" customWidth="1"/>
+    <col min="3841" max="3841" width="113.5703125" style="43" customWidth="1"/>
+    <col min="3842" max="4095" width="9.140625" style="43"/>
+    <col min="4096" max="4096" width="4.42578125" style="43" customWidth="1"/>
+    <col min="4097" max="4097" width="113.5703125" style="43" customWidth="1"/>
+    <col min="4098" max="4351" width="9.140625" style="43"/>
+    <col min="4352" max="4352" width="4.42578125" style="43" customWidth="1"/>
+    <col min="4353" max="4353" width="113.5703125" style="43" customWidth="1"/>
+    <col min="4354" max="4607" width="9.140625" style="43"/>
+    <col min="4608" max="4608" width="4.42578125" style="43" customWidth="1"/>
+    <col min="4609" max="4609" width="113.5703125" style="43" customWidth="1"/>
+    <col min="4610" max="4863" width="9.140625" style="43"/>
+    <col min="4864" max="4864" width="4.42578125" style="43" customWidth="1"/>
+    <col min="4865" max="4865" width="113.5703125" style="43" customWidth="1"/>
+    <col min="4866" max="5119" width="9.140625" style="43"/>
+    <col min="5120" max="5120" width="4.42578125" style="43" customWidth="1"/>
+    <col min="5121" max="5121" width="113.5703125" style="43" customWidth="1"/>
+    <col min="5122" max="5375" width="9.140625" style="43"/>
+    <col min="5376" max="5376" width="4.42578125" style="43" customWidth="1"/>
+    <col min="5377" max="5377" width="113.5703125" style="43" customWidth="1"/>
+    <col min="5378" max="5631" width="9.140625" style="43"/>
+    <col min="5632" max="5632" width="4.42578125" style="43" customWidth="1"/>
+    <col min="5633" max="5633" width="113.5703125" style="43" customWidth="1"/>
+    <col min="5634" max="5887" width="9.140625" style="43"/>
+    <col min="5888" max="5888" width="4.42578125" style="43" customWidth="1"/>
+    <col min="5889" max="5889" width="113.5703125" style="43" customWidth="1"/>
+    <col min="5890" max="6143" width="9.140625" style="43"/>
+    <col min="6144" max="6144" width="4.42578125" style="43" customWidth="1"/>
+    <col min="6145" max="6145" width="113.5703125" style="43" customWidth="1"/>
+    <col min="6146" max="6399" width="9.140625" style="43"/>
+    <col min="6400" max="6400" width="4.42578125" style="43" customWidth="1"/>
+    <col min="6401" max="6401" width="113.5703125" style="43" customWidth="1"/>
+    <col min="6402" max="6655" width="9.140625" style="43"/>
+    <col min="6656" max="6656" width="4.42578125" style="43" customWidth="1"/>
+    <col min="6657" max="6657" width="113.5703125" style="43" customWidth="1"/>
+    <col min="6658" max="6911" width="9.140625" style="43"/>
+    <col min="6912" max="6912" width="4.42578125" style="43" customWidth="1"/>
+    <col min="6913" max="6913" width="113.5703125" style="43" customWidth="1"/>
+    <col min="6914" max="7167" width="9.140625" style="43"/>
+    <col min="7168" max="7168" width="4.42578125" style="43" customWidth="1"/>
+    <col min="7169" max="7169" width="113.5703125" style="43" customWidth="1"/>
+    <col min="7170" max="7423" width="9.140625" style="43"/>
+    <col min="7424" max="7424" width="4.42578125" style="43" customWidth="1"/>
+    <col min="7425" max="7425" width="113.5703125" style="43" customWidth="1"/>
+    <col min="7426" max="7679" width="9.140625" style="43"/>
+    <col min="7680" max="7680" width="4.42578125" style="43" customWidth="1"/>
+    <col min="7681" max="7681" width="113.5703125" style="43" customWidth="1"/>
+    <col min="7682" max="7935" width="9.140625" style="43"/>
+    <col min="7936" max="7936" width="4.42578125" style="43" customWidth="1"/>
+    <col min="7937" max="7937" width="113.5703125" style="43" customWidth="1"/>
+    <col min="7938" max="8191" width="9.140625" style="43"/>
+    <col min="8192" max="8192" width="4.42578125" style="43" customWidth="1"/>
+    <col min="8193" max="8193" width="113.5703125" style="43" customWidth="1"/>
+    <col min="8194" max="8447" width="9.140625" style="43"/>
+    <col min="8448" max="8448" width="4.42578125" style="43" customWidth="1"/>
+    <col min="8449" max="8449" width="113.5703125" style="43" customWidth="1"/>
+    <col min="8450" max="8703" width="9.140625" style="43"/>
+    <col min="8704" max="8704" width="4.42578125" style="43" customWidth="1"/>
+    <col min="8705" max="8705" width="113.5703125" style="43" customWidth="1"/>
+    <col min="8706" max="8959" width="9.140625" style="43"/>
+    <col min="8960" max="8960" width="4.42578125" style="43" customWidth="1"/>
+    <col min="8961" max="8961" width="113.5703125" style="43" customWidth="1"/>
+    <col min="8962" max="9215" width="9.140625" style="43"/>
+    <col min="9216" max="9216" width="4.42578125" style="43" customWidth="1"/>
+    <col min="9217" max="9217" width="113.5703125" style="43" customWidth="1"/>
+    <col min="9218" max="9471" width="9.140625" style="43"/>
+    <col min="9472" max="9472" width="4.42578125" style="43" customWidth="1"/>
+    <col min="9473" max="9473" width="113.5703125" style="43" customWidth="1"/>
+    <col min="9474" max="9727" width="9.140625" style="43"/>
+    <col min="9728" max="9728" width="4.42578125" style="43" customWidth="1"/>
+    <col min="9729" max="9729" width="113.5703125" style="43" customWidth="1"/>
+    <col min="9730" max="9983" width="9.140625" style="43"/>
+    <col min="9984" max="9984" width="4.42578125" style="43" customWidth="1"/>
+    <col min="9985" max="9985" width="113.5703125" style="43" customWidth="1"/>
+    <col min="9986" max="10239" width="9.140625" style="43"/>
+    <col min="10240" max="10240" width="4.42578125" style="43" customWidth="1"/>
+    <col min="10241" max="10241" width="113.5703125" style="43" customWidth="1"/>
+    <col min="10242" max="10495" width="9.140625" style="43"/>
+    <col min="10496" max="10496" width="4.42578125" style="43" customWidth="1"/>
+    <col min="10497" max="10497" width="113.5703125" style="43" customWidth="1"/>
+    <col min="10498" max="10751" width="9.140625" style="43"/>
+    <col min="10752" max="10752" width="4.42578125" style="43" customWidth="1"/>
+    <col min="10753" max="10753" width="113.5703125" style="43" customWidth="1"/>
+    <col min="10754" max="11007" width="9.140625" style="43"/>
+    <col min="11008" max="11008" width="4.42578125" style="43" customWidth="1"/>
+    <col min="11009" max="11009" width="113.5703125" style="43" customWidth="1"/>
+    <col min="11010" max="11263" width="9.140625" style="43"/>
+    <col min="11264" max="11264" width="4.42578125" style="43" customWidth="1"/>
+    <col min="11265" max="11265" width="113.5703125" style="43" customWidth="1"/>
+    <col min="11266" max="11519" width="9.140625" style="43"/>
+    <col min="11520" max="11520" width="4.42578125" style="43" customWidth="1"/>
+    <col min="11521" max="11521" width="113.5703125" style="43" customWidth="1"/>
+    <col min="11522" max="11775" width="9.140625" style="43"/>
+    <col min="11776" max="11776" width="4.42578125" style="43" customWidth="1"/>
+    <col min="11777" max="11777" width="113.5703125" style="43" customWidth="1"/>
+    <col min="11778" max="12031" width="9.140625" style="43"/>
+    <col min="12032" max="12032" width="4.42578125" style="43" customWidth="1"/>
+    <col min="12033" max="12033" width="113.5703125" style="43" customWidth="1"/>
+    <col min="12034" max="12287" width="9.140625" style="43"/>
+    <col min="12288" max="12288" width="4.42578125" style="43" customWidth="1"/>
+    <col min="12289" max="12289" width="113.5703125" style="43" customWidth="1"/>
+    <col min="12290" max="12543" width="9.140625" style="43"/>
+    <col min="12544" max="12544" width="4.42578125" style="43" customWidth="1"/>
+    <col min="12545" max="12545" width="113.5703125" style="43" customWidth="1"/>
+    <col min="12546" max="12799" width="9.140625" style="43"/>
+    <col min="12800" max="12800" width="4.42578125" style="43" customWidth="1"/>
+    <col min="12801" max="12801" width="113.5703125" style="43" customWidth="1"/>
+    <col min="12802" max="13055" width="9.140625" style="43"/>
+    <col min="13056" max="13056" width="4.42578125" style="43" customWidth="1"/>
+    <col min="13057" max="13057" width="113.5703125" style="43" customWidth="1"/>
+    <col min="13058" max="13311" width="9.140625" style="43"/>
+    <col min="13312" max="13312" width="4.42578125" style="43" customWidth="1"/>
+    <col min="13313" max="13313" width="113.5703125" style="43" customWidth="1"/>
+    <col min="13314" max="13567" width="9.140625" style="43"/>
+    <col min="13568" max="13568" width="4.42578125" style="43" customWidth="1"/>
+    <col min="13569" max="13569" width="113.5703125" style="43" customWidth="1"/>
+    <col min="13570" max="13823" width="9.140625" style="43"/>
+    <col min="13824" max="13824" width="4.42578125" style="43" customWidth="1"/>
+    <col min="13825" max="13825" width="113.5703125" style="43" customWidth="1"/>
+    <col min="13826" max="14079" width="9.140625" style="43"/>
+    <col min="14080" max="14080" width="4.42578125" style="43" customWidth="1"/>
+    <col min="14081" max="14081" width="113.5703125" style="43" customWidth="1"/>
+    <col min="14082" max="14335" width="9.140625" style="43"/>
+    <col min="14336" max="14336" width="4.42578125" style="43" customWidth="1"/>
+    <col min="14337" max="14337" width="113.5703125" style="43" customWidth="1"/>
+    <col min="14338" max="14591" width="9.140625" style="43"/>
+    <col min="14592" max="14592" width="4.42578125" style="43" customWidth="1"/>
+    <col min="14593" max="14593" width="113.5703125" style="43" customWidth="1"/>
+    <col min="14594" max="14847" width="9.140625" style="43"/>
+    <col min="14848" max="14848" width="4.42578125" style="43" customWidth="1"/>
+    <col min="14849" max="14849" width="113.5703125" style="43" customWidth="1"/>
+    <col min="14850" max="15103" width="9.140625" style="43"/>
+    <col min="15104" max="15104" width="4.42578125" style="43" customWidth="1"/>
+    <col min="15105" max="15105" width="113.5703125" style="43" customWidth="1"/>
+    <col min="15106" max="15359" width="9.140625" style="43"/>
+    <col min="15360" max="15360" width="4.42578125" style="43" customWidth="1"/>
+    <col min="15361" max="15361" width="113.5703125" style="43" customWidth="1"/>
+    <col min="15362" max="15615" width="9.140625" style="43"/>
+    <col min="15616" max="15616" width="4.42578125" style="43" customWidth="1"/>
+    <col min="15617" max="15617" width="113.5703125" style="43" customWidth="1"/>
+    <col min="15618" max="15871" width="9.140625" style="43"/>
+    <col min="15872" max="15872" width="4.42578125" style="43" customWidth="1"/>
+    <col min="15873" max="15873" width="113.5703125" style="43" customWidth="1"/>
+    <col min="15874" max="16127" width="9.140625" style="43"/>
+    <col min="16128" max="16128" width="4.42578125" style="43" customWidth="1"/>
+    <col min="16129" max="16129" width="113.5703125" style="43" customWidth="1"/>
+    <col min="16130" max="16384" width="9.140625" style="43"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A2" s="47"/>
+      <c r="A2" s="44"/>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A6" s="48" t="s">
+      <c r="A6" s="45" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A7" s="48" t="s">
+      <c r="A7" s="45" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A8" s="46" t="s">
+      <c r="A8" s="43" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A9" s="48" t="s">
+      <c r="A9" s="45" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A10" s="48"/>
+      <c r="A10" s="45"/>
     </row>
     <row r="11" spans="1:1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A11" s="49" t="s">
+      <c r="A11" s="46" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A12" s="48"/>
+      <c r="A12" s="45"/>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A17" s="50" t="s">
+      <c r="A17" s="47" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AA42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="K20" sqref="K20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="19.42578125" style="11" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="11"/>
+    <col min="1" max="1" width="19.42578125" style="10" customWidth="1"/>
+    <col min="2" max="2" width="9.5703125" style="10" customWidth="1"/>
+    <col min="3" max="3" width="11.28515625" style="10" customWidth="1"/>
+    <col min="4" max="4" width="14.7109375" style="10" customWidth="1"/>
+    <col min="5" max="5" width="12.7109375" style="10" customWidth="1"/>
+    <col min="6" max="6" width="13.5703125" style="10" customWidth="1"/>
+    <col min="7" max="8" width="13.7109375" style="10" customWidth="1"/>
+    <col min="9" max="9" width="13.42578125" style="10" customWidth="1"/>
+    <col min="10" max="12" width="14.7109375" style="10" customWidth="1"/>
+    <col min="13" max="13" width="14.5703125" style="10" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="18" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="51" t="s">
+    <row r="1" spans="1:14" s="15" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="56" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="51"/>
-[...14 lines deleted...]
-      <c r="B2" s="13" t="s">
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+    </row>
+    <row r="2" spans="1:14" s="15" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="11"/>
+      <c r="B2" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="14" t="s">
+      <c r="C2" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="14" t="s">
+      <c r="D2" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="14" t="s">
+      <c r="E2" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="14" t="s">
+      <c r="F2" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="14" t="s">
+      <c r="G2" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="14" t="s">
+      <c r="H2" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="14" t="s">
+      <c r="I2" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="14" t="s">
+      <c r="J2" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="K2" s="14" t="s">
+      <c r="K2" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="L2" s="14" t="s">
+      <c r="L2" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="M2" s="15" t="s">
+      <c r="M2" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="N2" s="19"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:14" s="20" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N2" s="16"/>
+    </row>
+    <row r="3" spans="1:14" s="17" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="2">
         <v>5435.7</v>
       </c>
-      <c r="C3" s="24">
+      <c r="C3" s="21">
         <v>11689.9</v>
       </c>
       <c r="D3" s="2">
         <v>17152.599999999999</v>
       </c>
       <c r="E3" s="2">
         <v>22429.4</v>
       </c>
       <c r="F3" s="2">
         <v>27363.3</v>
       </c>
       <c r="G3" s="2">
         <v>32453.5</v>
       </c>
-      <c r="H3" s="2"/>
+      <c r="H3" s="2">
+        <v>37833.4</v>
+      </c>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
-      <c r="K3" s="3"/>
+      <c r="K3" s="2"/>
       <c r="L3" s="2"/>
-      <c r="M3" s="24"/>
-[...2 lines deleted...]
-      <c r="A4" s="4" t="s">
+      <c r="M3" s="21"/>
+    </row>
+    <row r="4" spans="1:14" s="17" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="2">
         <v>2831.7</v>
       </c>
-      <c r="C4" s="24">
+      <c r="C4" s="21">
         <v>6418.8</v>
       </c>
       <c r="D4" s="2">
         <v>9211.2999999999993</v>
       </c>
       <c r="E4" s="2">
         <v>12119.2</v>
       </c>
       <c r="F4" s="2">
         <v>14923.6</v>
       </c>
       <c r="G4" s="2">
         <v>17693.2</v>
       </c>
-      <c r="H4" s="2"/>
+      <c r="H4" s="2">
+        <v>20722.599999999999</v>
+      </c>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
-      <c r="K4" s="3"/>
+      <c r="K4" s="2"/>
       <c r="L4" s="2"/>
-      <c r="M4" s="24"/>
-[...2 lines deleted...]
-      <c r="A5" s="4" t="s">
+      <c r="M4" s="21"/>
+    </row>
+    <row r="5" spans="1:14" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="2">
         <v>128.69999999999999</v>
       </c>
-      <c r="C5" s="24">
+      <c r="C5" s="21">
         <v>237.3</v>
       </c>
       <c r="D5" s="2">
         <v>346.7</v>
       </c>
       <c r="E5" s="2">
         <v>457.7</v>
       </c>
       <c r="F5" s="2">
         <v>603.79999999999995</v>
       </c>
       <c r="G5" s="2">
         <v>779</v>
       </c>
-      <c r="H5" s="2"/>
+      <c r="H5" s="2">
+        <v>973.6</v>
+      </c>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
-      <c r="K5" s="3"/>
+      <c r="K5" s="2"/>
       <c r="L5" s="2"/>
-      <c r="M5" s="24"/>
-[...2 lines deleted...]
-      <c r="A6" s="4" t="s">
+      <c r="M5" s="21"/>
+    </row>
+    <row r="6" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="2">
         <v>104.7</v>
       </c>
-      <c r="C6" s="24">
+      <c r="C6" s="21">
         <v>322.39999999999998</v>
       </c>
       <c r="D6" s="2">
         <v>540.1</v>
       </c>
       <c r="E6" s="2">
         <v>757.8</v>
       </c>
       <c r="F6" s="2">
         <v>785.8</v>
       </c>
       <c r="G6" s="2">
         <v>813.9</v>
       </c>
-      <c r="H6" s="2"/>
+      <c r="H6" s="2">
+        <v>841.9</v>
+      </c>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
-      <c r="K6" s="3"/>
+      <c r="K6" s="2"/>
       <c r="L6" s="2"/>
-      <c r="M6" s="24"/>
-[...2 lines deleted...]
-      <c r="A7" s="4" t="s">
+      <c r="M6" s="21"/>
+    </row>
+    <row r="7" spans="1:14" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="2">
         <v>333</v>
       </c>
-      <c r="C7" s="24">
+      <c r="C7" s="21">
         <v>574.1</v>
       </c>
       <c r="D7" s="2">
         <v>806.6</v>
       </c>
       <c r="E7" s="2">
         <v>899.8</v>
       </c>
       <c r="F7" s="2">
         <v>997.8</v>
       </c>
       <c r="G7" s="2">
         <v>1074</v>
       </c>
-      <c r="H7" s="2"/>
+      <c r="H7" s="2">
+        <v>1163.2</v>
+      </c>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
-      <c r="K7" s="3"/>
+      <c r="K7" s="2"/>
       <c r="L7" s="2"/>
-      <c r="M7" s="24"/>
-[...2 lines deleted...]
-      <c r="A8" s="4" t="s">
+      <c r="M7" s="21"/>
+    </row>
+    <row r="8" spans="1:14" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="C8" s="24" t="s">
+      <c r="C8" s="21" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="H8" s="2"/>
+      <c r="H8" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
-      <c r="K8" s="3"/>
+      <c r="K8" s="2"/>
       <c r="L8" s="2"/>
-      <c r="M8" s="24"/>
-[...2 lines deleted...]
-      <c r="A9" s="4" t="s">
+      <c r="M8" s="21"/>
+    </row>
+    <row r="9" spans="1:14" s="17" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="C9" s="24" t="s">
+      <c r="C9" s="21" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="H9" s="2"/>
+      <c r="H9" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
-      <c r="K9" s="3"/>
+      <c r="K9" s="2"/>
       <c r="L9" s="2"/>
-      <c r="M9" s="24"/>
-[...2 lines deleted...]
-      <c r="A10" s="4" t="s">
+      <c r="M9" s="21"/>
+    </row>
+    <row r="10" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="C10" s="24" t="s">
+      <c r="C10" s="21" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="H10" s="2"/>
+      <c r="H10" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
-      <c r="K10" s="3"/>
+      <c r="K10" s="2"/>
       <c r="L10" s="2"/>
-      <c r="M10" s="24"/>
-[...2 lines deleted...]
-      <c r="A11" s="4" t="s">
+      <c r="M10" s="21"/>
+    </row>
+    <row r="11" spans="1:14" s="17" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="2">
         <v>708.2</v>
       </c>
-      <c r="C11" s="24">
+      <c r="C11" s="21">
         <v>1343</v>
       </c>
       <c r="D11" s="2">
         <v>1933.8</v>
       </c>
       <c r="E11" s="2">
         <v>2389.3000000000002</v>
       </c>
       <c r="F11" s="2">
         <v>2789.6</v>
       </c>
       <c r="G11" s="2">
         <v>3254.7</v>
       </c>
-      <c r="H11" s="2"/>
+      <c r="H11" s="2">
+        <v>3771</v>
+      </c>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
-      <c r="K11" s="3"/>
+      <c r="K11" s="2"/>
       <c r="L11" s="2"/>
-      <c r="M11" s="24"/>
-[...2 lines deleted...]
-      <c r="A12" s="4" t="s">
+      <c r="M11" s="21"/>
+    </row>
+    <row r="12" spans="1:14" s="17" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="C12" s="24">
+      <c r="C12" s="21">
         <v>86</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="H12" s="2"/>
+      <c r="H12" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
-      <c r="K12" s="3"/>
+      <c r="K12" s="2"/>
       <c r="L12" s="2"/>
-      <c r="M12" s="24"/>
-[...2 lines deleted...]
-      <c r="A13" s="4" t="s">
+      <c r="M12" s="21"/>
+    </row>
+    <row r="13" spans="1:14" s="17" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="2">
         <v>180.2</v>
       </c>
-      <c r="C13" s="24">
+      <c r="C13" s="21">
         <v>370.7</v>
       </c>
       <c r="D13" s="2">
         <v>573.9</v>
       </c>
       <c r="E13" s="2">
         <v>800.2</v>
       </c>
       <c r="F13" s="2">
         <v>1060.3</v>
       </c>
       <c r="G13" s="2">
         <v>1301.5999999999999</v>
       </c>
-      <c r="H13" s="2"/>
+      <c r="H13" s="2">
+        <v>1564.9</v>
+      </c>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
-      <c r="K13" s="3"/>
+      <c r="K13" s="2"/>
       <c r="L13" s="2"/>
-      <c r="M13" s="24"/>
-[...2 lines deleted...]
-      <c r="A14" s="4" t="s">
+      <c r="M13" s="21"/>
+    </row>
+    <row r="14" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>912.6</v>
       </c>
-      <c r="C14" s="24">
+      <c r="C14" s="21">
         <v>1747.6</v>
       </c>
       <c r="D14" s="2">
         <v>2677.4</v>
       </c>
       <c r="E14" s="2">
         <v>3501.1</v>
       </c>
       <c r="F14" s="2">
         <v>4390.3999999999996</v>
       </c>
       <c r="G14" s="2">
         <v>5264.5</v>
       </c>
-      <c r="H14" s="2"/>
+      <c r="H14" s="2">
+        <v>6162.8</v>
+      </c>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
-      <c r="K14" s="3"/>
+      <c r="K14" s="2"/>
       <c r="L14" s="2"/>
-      <c r="M14" s="24"/>
-[...2 lines deleted...]
-      <c r="A15" s="4" t="s">
+      <c r="M14" s="21"/>
+    </row>
+    <row r="15" spans="1:14" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="2">
         <v>98</v>
       </c>
-      <c r="C15" s="24">
+      <c r="C15" s="21">
         <v>319.3</v>
       </c>
       <c r="D15" s="2">
         <v>487.7</v>
       </c>
       <c r="E15" s="2">
         <v>711</v>
       </c>
       <c r="F15" s="2">
         <v>860.2</v>
       </c>
       <c r="G15" s="2">
         <v>1162.3</v>
       </c>
-      <c r="H15" s="2"/>
+      <c r="H15" s="2">
+        <v>1364.5</v>
+      </c>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
-      <c r="K15" s="3"/>
+      <c r="K15" s="2"/>
       <c r="L15" s="2"/>
-      <c r="M15" s="24"/>
-[...2 lines deleted...]
-      <c r="A16" s="4" t="s">
+      <c r="M15" s="21"/>
+    </row>
+    <row r="16" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="C16" s="24" t="s">
+      <c r="C16" s="21" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="H16" s="2"/>
+      <c r="H16" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
-      <c r="K16" s="3"/>
+      <c r="K16" s="2"/>
       <c r="L16" s="2"/>
-      <c r="M16" s="24"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:13" s="20" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M16" s="21"/>
+    </row>
+    <row r="17" spans="1:13" s="17" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="2">
         <v>4344.5</v>
       </c>
-      <c r="C17" s="24">
+      <c r="C17" s="21">
         <v>9736.5</v>
       </c>
       <c r="D17" s="2">
         <v>14258.7</v>
       </c>
       <c r="E17" s="2">
         <v>18904.8</v>
       </c>
       <c r="F17" s="2">
         <v>23154.799999999999</v>
       </c>
       <c r="G17" s="2">
         <v>27553.599999999999</v>
       </c>
-      <c r="H17" s="2"/>
+      <c r="H17" s="54">
+        <v>32206.2</v>
+      </c>
       <c r="I17" s="2"/>
-      <c r="J17" s="2"/>
-      <c r="K17" s="3"/>
+      <c r="J17" s="54"/>
+      <c r="K17" s="2"/>
       <c r="L17" s="2"/>
-      <c r="M17" s="24"/>
-[...2 lines deleted...]
-      <c r="A18" s="4" t="s">
+      <c r="M17" s="21"/>
+    </row>
+    <row r="18" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="2">
         <v>2689.4</v>
       </c>
-      <c r="C18" s="24">
+      <c r="C18" s="21">
         <v>6148</v>
       </c>
       <c r="D18" s="2">
         <v>8791</v>
       </c>
       <c r="E18" s="2">
         <v>11569.4</v>
       </c>
       <c r="F18" s="2">
         <v>14229.7</v>
       </c>
       <c r="G18" s="2">
         <v>16830.2</v>
       </c>
-      <c r="H18" s="2"/>
+      <c r="H18" s="2">
+        <v>19675.5</v>
+      </c>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
-      <c r="K18" s="3"/>
+      <c r="K18" s="2"/>
       <c r="L18" s="2"/>
-      <c r="M18" s="24"/>
-[...2 lines deleted...]
-      <c r="A19" s="4" t="s">
+      <c r="M18" s="21"/>
+    </row>
+    <row r="19" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="2">
         <v>128.69999999999999</v>
       </c>
-      <c r="C19" s="24">
+      <c r="C19" s="21">
         <v>237.3</v>
       </c>
       <c r="D19" s="2">
         <v>346.7</v>
       </c>
       <c r="E19" s="2">
         <v>457.7</v>
       </c>
       <c r="F19" s="2">
         <v>603.79999999999995</v>
       </c>
       <c r="G19" s="2">
         <v>779</v>
       </c>
-      <c r="H19" s="2"/>
+      <c r="H19" s="2">
+        <v>973.6</v>
+      </c>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
-      <c r="K19" s="3"/>
+      <c r="K19" s="2"/>
       <c r="L19" s="2"/>
-      <c r="M19" s="24"/>
-[...2 lines deleted...]
-      <c r="A20" s="4" t="s">
+      <c r="M19" s="21"/>
+    </row>
+    <row r="20" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="2">
         <v>104.7</v>
       </c>
-      <c r="C20" s="24">
+      <c r="C20" s="21">
         <v>322.3</v>
       </c>
       <c r="D20" s="2">
         <v>540</v>
       </c>
       <c r="E20" s="2">
         <v>757.7</v>
       </c>
       <c r="F20" s="2">
         <v>785.7</v>
       </c>
       <c r="G20" s="2">
         <v>813.7</v>
       </c>
-      <c r="H20" s="2"/>
+      <c r="H20" s="2">
+        <v>841.7</v>
+      </c>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
-      <c r="K20" s="3"/>
+      <c r="K20" s="2"/>
       <c r="L20" s="2"/>
-      <c r="M20" s="24"/>
-[...2 lines deleted...]
-      <c r="A21" s="4" t="s">
+      <c r="M20" s="21"/>
+    </row>
+    <row r="21" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="2">
         <v>28.7</v>
       </c>
-      <c r="C21" s="24">
+      <c r="C21" s="21">
         <v>64</v>
       </c>
       <c r="D21" s="2">
         <v>99.2</v>
       </c>
       <c r="E21" s="2">
         <v>134.4</v>
       </c>
       <c r="F21" s="2">
         <v>166.3</v>
       </c>
       <c r="G21" s="2">
         <v>198.1</v>
       </c>
-      <c r="H21" s="2"/>
+      <c r="H21" s="2">
+        <v>229.9</v>
+      </c>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
-      <c r="K21" s="3"/>
+      <c r="K21" s="2"/>
       <c r="L21" s="2"/>
-      <c r="M21" s="24"/>
-[...2 lines deleted...]
-      <c r="A22" s="4" t="s">
+      <c r="M21" s="21"/>
+    </row>
+    <row r="22" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="C22" s="24" t="s">
+      <c r="C22" s="21" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="H22" s="2"/>
+      <c r="H22" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
-      <c r="K22" s="3"/>
+      <c r="K22" s="2"/>
       <c r="L22" s="2"/>
-      <c r="M22" s="24"/>
-[...2 lines deleted...]
-      <c r="A23" s="4" t="s">
+      <c r="M22" s="21"/>
+    </row>
+    <row r="23" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="C23" s="24" t="s">
+      <c r="C23" s="21" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="H23" s="2"/>
+      <c r="H23" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
-      <c r="K23" s="3"/>
+      <c r="K23" s="2"/>
       <c r="L23" s="2"/>
-      <c r="M23" s="24"/>
-[...2 lines deleted...]
-      <c r="A24" s="4" t="s">
+      <c r="M23" s="21"/>
+    </row>
+    <row r="24" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="C24" s="24" t="s">
+      <c r="C24" s="21" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="H24" s="2"/>
+      <c r="H24" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
-      <c r="K24" s="3"/>
+      <c r="K24" s="2"/>
       <c r="L24" s="2"/>
-      <c r="M24" s="24"/>
-[...2 lines deleted...]
-      <c r="A25" s="4" t="s">
+      <c r="M24" s="21"/>
+    </row>
+    <row r="25" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="2">
         <v>412.4</v>
       </c>
-      <c r="C25" s="24">
+      <c r="C25" s="21">
         <v>824.6</v>
       </c>
       <c r="D25" s="2">
         <v>1208.7</v>
       </c>
       <c r="E25" s="2">
         <v>1579.1</v>
       </c>
       <c r="F25" s="2">
         <v>1895.8</v>
       </c>
       <c r="G25" s="2">
         <v>2255.1</v>
       </c>
-      <c r="H25" s="2"/>
+      <c r="H25" s="2">
+        <v>2666.5</v>
+      </c>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
-      <c r="K25" s="3"/>
+      <c r="K25" s="2"/>
       <c r="L25" s="2"/>
-      <c r="M25" s="24"/>
-[...2 lines deleted...]
-      <c r="A26" s="4" t="s">
+      <c r="M25" s="21"/>
+    </row>
+    <row r="26" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="2">
         <v>41.7</v>
       </c>
-      <c r="C26" s="24">
+      <c r="C26" s="21">
         <v>86</v>
       </c>
       <c r="D26" s="2">
         <v>130.30000000000001</v>
       </c>
       <c r="E26" s="2">
         <v>174.7</v>
       </c>
       <c r="F26" s="2">
         <v>217.7</v>
       </c>
       <c r="G26" s="2">
         <v>260.7</v>
       </c>
-      <c r="H26" s="2"/>
+      <c r="H26" s="2">
+        <v>303.7</v>
+      </c>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
-      <c r="K26" s="3"/>
+      <c r="K26" s="2"/>
       <c r="L26" s="2"/>
-      <c r="M26" s="24"/>
-[...2 lines deleted...]
-      <c r="A27" s="4" t="s">
+      <c r="M26" s="21"/>
+    </row>
+    <row r="27" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="2">
         <v>133.69999999999999</v>
       </c>
-      <c r="C27" s="24">
+      <c r="C27" s="21">
         <v>281.5</v>
       </c>
       <c r="D27" s="2">
         <v>437.8</v>
       </c>
       <c r="E27" s="2">
         <v>622.6</v>
       </c>
       <c r="F27" s="2">
         <v>823.1</v>
       </c>
       <c r="G27" s="2">
         <v>1011.4</v>
       </c>
-      <c r="H27" s="2"/>
+      <c r="H27" s="2">
+        <v>1218.0999999999999</v>
+      </c>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
-      <c r="K27" s="3"/>
+      <c r="K27" s="2"/>
       <c r="L27" s="2"/>
-      <c r="M27" s="24"/>
-[...2 lines deleted...]
-      <c r="A28" s="4" t="s">
+      <c r="M27" s="21"/>
+    </row>
+    <row r="28" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="2">
         <v>610.4</v>
       </c>
-      <c r="C28" s="24">
+      <c r="C28" s="21">
         <v>1182.9000000000001</v>
       </c>
       <c r="D28" s="2">
         <v>1772.7</v>
       </c>
       <c r="E28" s="2">
         <v>2279.9</v>
       </c>
       <c r="F28" s="2">
         <v>2838.8</v>
       </c>
       <c r="G28" s="2">
         <v>3393.9</v>
       </c>
-      <c r="H28" s="2"/>
+      <c r="H28" s="2">
+        <v>3968</v>
+      </c>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
-      <c r="K28" s="3"/>
+      <c r="K28" s="2"/>
       <c r="L28" s="2"/>
-      <c r="M28" s="24"/>
-[...2 lines deleted...]
-      <c r="A29" s="4" t="s">
+      <c r="M28" s="21"/>
+    </row>
+    <row r="29" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="2">
         <v>98</v>
       </c>
-      <c r="C29" s="24">
+      <c r="C29" s="21">
         <v>319.3</v>
       </c>
       <c r="D29" s="2">
         <v>487.7</v>
       </c>
       <c r="E29" s="2">
         <v>711</v>
       </c>
       <c r="F29" s="2">
         <v>860.2</v>
       </c>
       <c r="G29" s="2">
         <v>1162.3</v>
       </c>
-      <c r="H29" s="2"/>
+      <c r="H29" s="2">
+        <v>1364.5</v>
+      </c>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
-      <c r="K29" s="3"/>
+      <c r="K29" s="2"/>
       <c r="L29" s="2"/>
-      <c r="M29" s="24"/>
-[...2 lines deleted...]
-      <c r="A30" s="4" t="s">
+      <c r="M29" s="21"/>
+    </row>
+    <row r="30" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="C30" s="24" t="s">
+      <c r="C30" s="21" t="s">
         <v>29</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="H30" s="2"/>
+      <c r="H30" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
-      <c r="K30" s="3"/>
+      <c r="K30" s="2"/>
       <c r="L30" s="2"/>
-      <c r="M30" s="24"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:13" s="20" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M30" s="21"/>
+    </row>
+    <row r="31" spans="1:13" s="17" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="2">
         <v>1091.2</v>
       </c>
-      <c r="C31" s="24">
+      <c r="C31" s="21">
         <v>1953.4</v>
       </c>
       <c r="D31" s="2">
         <v>2893.9</v>
       </c>
       <c r="E31" s="2">
         <v>3524.6</v>
       </c>
       <c r="F31" s="2">
         <v>4208.5</v>
       </c>
       <c r="G31" s="2">
         <v>4899.8999999999996</v>
       </c>
-      <c r="H31" s="2"/>
+      <c r="H31" s="54">
+        <v>5627.2</v>
+      </c>
       <c r="I31" s="2"/>
-      <c r="J31" s="2"/>
-      <c r="K31" s="3"/>
+      <c r="J31" s="54"/>
+      <c r="K31" s="2"/>
       <c r="L31" s="2"/>
-      <c r="M31" s="24"/>
-[...2 lines deleted...]
-      <c r="A32" s="4" t="s">
+      <c r="M31" s="21"/>
+    </row>
+    <row r="32" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="2">
         <v>142.30000000000001</v>
       </c>
-      <c r="C32" s="24">
+      <c r="C32" s="21">
         <v>270.8</v>
       </c>
       <c r="D32" s="2">
         <v>420.3</v>
       </c>
       <c r="E32" s="2">
         <v>549.79999999999995</v>
       </c>
       <c r="F32" s="2">
         <v>693.9</v>
       </c>
       <c r="G32" s="2">
         <v>863</v>
       </c>
-      <c r="H32" s="2"/>
+      <c r="H32" s="2">
+        <v>1047.0999999999999</v>
+      </c>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
-      <c r="K32" s="3"/>
+      <c r="K32" s="2"/>
       <c r="L32" s="2"/>
-      <c r="M32" s="24"/>
-[...2 lines deleted...]
-      <c r="A33" s="4" t="s">
+      <c r="M32" s="21"/>
+    </row>
+    <row r="33" spans="1:27" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="C33" s="24" t="s">
+      <c r="C33" s="21" t="s">
         <v>29</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="H33" s="2"/>
+      <c r="H33" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
-      <c r="K33" s="3"/>
+      <c r="K33" s="2"/>
       <c r="L33" s="2"/>
-      <c r="M33" s="24"/>
-[...2 lines deleted...]
-      <c r="A34" s="4" t="s">
+      <c r="M33" s="21"/>
+    </row>
+    <row r="34" spans="1:27" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="2">
         <v>304.3</v>
       </c>
-      <c r="C34" s="24">
+      <c r="C34" s="21">
         <v>510.1</v>
       </c>
       <c r="D34" s="2">
         <v>707.4</v>
       </c>
       <c r="E34" s="2">
         <v>765.4</v>
       </c>
       <c r="F34" s="2">
         <v>831.5</v>
       </c>
       <c r="G34" s="2">
         <v>875.9</v>
       </c>
-      <c r="H34" s="2"/>
+      <c r="H34" s="2">
+        <v>933.3</v>
+      </c>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
-      <c r="K34" s="3"/>
+      <c r="K34" s="2"/>
       <c r="L34" s="2"/>
-      <c r="M34" s="24"/>
-[...2 lines deleted...]
-      <c r="A35" s="4" t="s">
+      <c r="M34" s="21"/>
+    </row>
+    <row r="35" spans="1:27" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="C35" s="24" t="s">
+      <c r="C35" s="21" t="s">
         <v>29</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="H35" s="2"/>
+      <c r="H35" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
-      <c r="K35" s="3"/>
+      <c r="K35" s="2"/>
       <c r="L35" s="2"/>
-      <c r="M35" s="24"/>
-[...2 lines deleted...]
-      <c r="A36" s="4" t="s">
+      <c r="M35" s="21"/>
+    </row>
+    <row r="36" spans="1:27" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="C36" s="24" t="s">
+      <c r="C36" s="21" t="s">
         <v>29</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="H36" s="2"/>
+      <c r="H36" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
-      <c r="K36" s="3"/>
+      <c r="K36" s="2"/>
       <c r="L36" s="2"/>
-      <c r="M36" s="24"/>
-[...2 lines deleted...]
-      <c r="A37" s="4" t="s">
+      <c r="M36" s="21"/>
+    </row>
+    <row r="37" spans="1:27" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="2">
         <v>295.8</v>
       </c>
-      <c r="C37" s="24">
+      <c r="C37" s="21">
         <v>518.4</v>
       </c>
       <c r="D37" s="2">
         <v>725.1</v>
       </c>
       <c r="E37" s="2">
         <v>810.2</v>
       </c>
       <c r="F37" s="2">
         <v>893.8</v>
       </c>
       <c r="G37" s="2">
         <v>999.6</v>
       </c>
-      <c r="H37" s="2"/>
+      <c r="H37" s="2">
+        <v>1104.5</v>
+      </c>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
-      <c r="K37" s="3"/>
+      <c r="K37" s="2"/>
       <c r="L37" s="2"/>
-      <c r="M37" s="24"/>
-[...2 lines deleted...]
-      <c r="A38" s="4" t="s">
+      <c r="M37" s="21"/>
+    </row>
+    <row r="38" spans="1:27" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="2">
         <v>46.5</v>
       </c>
-      <c r="C38" s="24">
+      <c r="C38" s="21">
         <v>89.2</v>
       </c>
       <c r="D38" s="2">
         <v>136.1</v>
       </c>
       <c r="E38" s="2">
         <v>177.6</v>
       </c>
       <c r="F38" s="2">
         <v>237.2</v>
       </c>
       <c r="G38" s="2">
         <v>290.2</v>
       </c>
-      <c r="H38" s="2"/>
+      <c r="H38" s="2">
+        <v>346.8</v>
+      </c>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
-      <c r="K38" s="16"/>
+      <c r="K38" s="2"/>
       <c r="L38" s="2"/>
-      <c r="M38" s="24"/>
-[...2 lines deleted...]
-      <c r="A39" s="5" t="s">
+      <c r="M38" s="21"/>
+    </row>
+    <row r="39" spans="1:27" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B39" s="6">
+      <c r="B39" s="5">
         <v>302.2</v>
       </c>
-      <c r="C39" s="25">
+      <c r="C39" s="22">
         <v>564.70000000000005</v>
       </c>
-      <c r="D39" s="6">
+      <c r="D39" s="5">
         <v>904.7</v>
       </c>
-      <c r="E39" s="6">
+      <c r="E39" s="5">
         <v>1221.2</v>
       </c>
-      <c r="F39" s="6">
+      <c r="F39" s="5">
         <v>1551.6</v>
       </c>
-      <c r="G39" s="6">
+      <c r="G39" s="5">
         <v>1870.6</v>
       </c>
-      <c r="H39" s="6"/>
-[...62 lines deleted...]
-      <c r="AA41" s="23"/>
+      <c r="H39" s="5">
+        <v>2194.8000000000002</v>
+      </c>
+      <c r="I39" s="5"/>
+      <c r="J39" s="5"/>
+      <c r="K39" s="5"/>
+      <c r="L39" s="5"/>
+      <c r="M39" s="22"/>
+    </row>
+    <row r="40" spans="1:27" s="15" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="6"/>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="8"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="55"/>
+      <c r="J40" s="10"/>
+      <c r="K40" s="10"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="16"/>
+      <c r="O40" s="16"/>
+      <c r="P40" s="16"/>
+      <c r="Q40" s="16"/>
+      <c r="R40" s="16"/>
+      <c r="S40" s="16"/>
+      <c r="T40" s="19"/>
+      <c r="U40" s="16"/>
+      <c r="V40" s="19"/>
+      <c r="W40" s="16"/>
+      <c r="X40" s="16"/>
+      <c r="Y40" s="20"/>
+      <c r="Z40" s="16"/>
+      <c r="AA40" s="20"/>
+    </row>
+    <row r="41" spans="1:27" s="15" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="9"/>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="16"/>
+      <c r="O41" s="16"/>
+      <c r="P41" s="16"/>
+      <c r="Q41" s="16"/>
+      <c r="R41" s="16"/>
+      <c r="S41" s="16"/>
+      <c r="T41" s="19"/>
+      <c r="U41" s="16"/>
+      <c r="V41" s="19"/>
+      <c r="W41" s="16"/>
+      <c r="X41" s="16"/>
+      <c r="Y41" s="20"/>
+      <c r="Z41" s="16"/>
+      <c r="AA41" s="20"/>
     </row>
     <row r="42" spans="1:27" x14ac:dyDescent="0.25">
-      <c r="I42" s="21"/>
+      <c r="I42" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>