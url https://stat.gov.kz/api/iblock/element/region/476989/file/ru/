--- v5 (2026-08-22)
+++ v6 (2026-10-04)
@@ -4,68 +4,68 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="21425"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kaldibaeva\Desktop\2026\07 июль\Динамика за июль-2026 год\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.18.0.51\Setevoi\ПРОМ-НОСТЬ\ДИНАМИКА-2026\ДИНАМИКА АВГУСТ\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{205B1C17-4E63-49FD-A77B-4F1049E82048}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BF50F3CE-A2E6-4A1F-AE30-CDC2BE3A9577}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="810" yWindow="-120" windowWidth="28110" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="13710" yWindow="1815" windowWidth="14820" windowHeight="9255" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="72">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -248,51 +248,51 @@
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Бегеева Гулдана </t>
   </si>
   <si>
     <t>+7 7132 564957</t>
   </si>
   <si>
     <t>g.begeeva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Управление статистики производства и окружающей среды</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -378,50 +378,55 @@
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -443,51 +448,51 @@
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -599,50 +604,59 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 3 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -960,52 +974,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.begeeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/aktobe/dynamic-tables/52/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="37" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="37" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="23"/>
     <col min="257" max="257" width="42.28515625" style="23" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="23" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="23"/>
     <col min="513" max="513" width="42.28515625" style="23" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="23" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="23"/>
     <col min="769" max="769" width="42.28515625" style="23" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="23" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="23"/>
     <col min="1025" max="1025" width="42.28515625" style="23" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="23" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="23"/>
     <col min="1281" max="1281" width="42.28515625" style="23" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="23" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="23"/>
     <col min="1537" max="1537" width="42.28515625" style="23" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="23" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="23"/>
@@ -1284,60 +1298,60 @@
       <c r="M13" s="31"/>
     </row>
     <row r="14" spans="1:13" s="47" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="45" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="46" t="s">
         <v>66</v>
       </c>
       <c r="M14" s="48"/>
     </row>
     <row r="15" spans="1:13" s="47" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="45" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="49" t="s">
         <v>67</v>
       </c>
       <c r="M15" s="48"/>
     </row>
     <row r="16" spans="1:13" s="52" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="50" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="51">
-        <v>46251</v>
+        <v>46283</v>
       </c>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" s="52" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="50" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="51">
-        <v>46283</v>
+        <v>46315</v>
       </c>
       <c r="M17" s="54"/>
     </row>
     <row r="18" spans="1:13" s="52" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="50" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="55" t="s">
         <v>71</v>
       </c>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" s="52" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="50" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="55" t="s">
         <v>68</v>
       </c>
       <c r="M19" s="54"/>
     </row>
     <row r="20" spans="1:13" s="52" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="50" t="s">
         <v>58</v>
       </c>
@@ -1367,51 +1381,51 @@
       <c r="M24" s="35"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="36"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="35"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B13" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B15" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="B14" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="40" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="40" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="40"/>
     <col min="257" max="257" width="4.42578125" style="40" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="40" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="40"/>
     <col min="513" max="513" width="4.42578125" style="40" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="40" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="40"/>
     <col min="769" max="769" width="4.42578125" style="40" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="40" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="40"/>
     <col min="1025" max="1025" width="4.42578125" style="40" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="40" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="40"/>
     <col min="1281" max="1281" width="4.42578125" style="40" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="40" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="40"/>
     <col min="1537" max="1537" width="4.42578125" style="40" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="40" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="40"/>
@@ -1611,89 +1625,89 @@
         <v>63</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="42"/>
     </row>
     <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B11" s="43" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="44" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:N39"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K31" sqref="K31"/>
+    <sheetView topLeftCell="A19" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H35" sqref="H35:I36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="7" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="15" customWidth="1"/>
     <col min="3" max="3" width="14" style="7" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="7" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="7" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="7" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="19" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="7" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="7" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="7" customWidth="1"/>
     <col min="11" max="11" width="14" style="7" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="7" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="7" customWidth="1"/>
     <col min="14" max="14" width="14.42578125" style="7" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="15" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="64" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="61"/>
-[...10 lines deleted...]
-      <c r="M1" s="61"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
     </row>
     <row r="2" spans="1:14" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="10"/>
       <c r="B2" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="11" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="11" t="s">
@@ -1716,1194 +1730,1268 @@
     <row r="3" spans="1:14" s="18" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B3" s="20">
         <v>5435.7</v>
       </c>
       <c r="C3" s="20">
         <v>11689.9</v>
       </c>
       <c r="D3" s="20">
         <v>17152.599999999999</v>
       </c>
       <c r="E3" s="20">
         <v>22429.4</v>
       </c>
       <c r="F3" s="20">
         <v>27363.3</v>
       </c>
       <c r="G3" s="20">
         <v>32453.5</v>
       </c>
       <c r="H3" s="8">
         <v>37833.4</v>
       </c>
-      <c r="I3" s="8"/>
+      <c r="I3" s="61">
+        <v>43506.6</v>
+      </c>
       <c r="J3" s="8"/>
       <c r="K3" s="2"/>
       <c r="L3" s="8"/>
       <c r="M3" s="20"/>
       <c r="N3" s="17"/>
     </row>
     <row r="4" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="20">
         <v>2831.7</v>
       </c>
       <c r="C4" s="20">
         <v>6418.8</v>
       </c>
       <c r="D4" s="20">
         <v>9211.2999999999993</v>
       </c>
       <c r="E4" s="20">
         <v>12119.2</v>
       </c>
       <c r="F4" s="20">
         <v>14923.6</v>
       </c>
       <c r="G4" s="20">
         <v>17693.2</v>
       </c>
       <c r="H4" s="8">
         <v>20722.599999999999</v>
       </c>
-      <c r="I4" s="8"/>
+      <c r="I4" s="61">
+        <v>23847.599999999999</v>
+      </c>
       <c r="J4" s="8"/>
       <c r="K4" s="2"/>
       <c r="L4" s="8"/>
       <c r="M4" s="20"/>
       <c r="N4" s="15"/>
     </row>
     <row r="5" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="20">
-[...20 lines deleted...]
-      <c r="I5" s="8"/>
+      <c r="B5" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="E5" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="F5" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="G5" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="H5" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="I5" s="20" t="s">
+        <v>28</v>
+      </c>
       <c r="J5" s="8"/>
       <c r="K5" s="2"/>
       <c r="L5" s="8"/>
       <c r="M5" s="20"/>
       <c r="N5" s="15"/>
     </row>
     <row r="6" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="20">
         <v>104.7</v>
       </c>
       <c r="C6" s="20">
         <v>322.39999999999998</v>
       </c>
       <c r="D6" s="20">
         <v>540.1</v>
       </c>
       <c r="E6" s="20">
         <v>757.8</v>
       </c>
       <c r="F6" s="20">
         <v>785.8</v>
       </c>
       <c r="G6" s="20">
         <v>813.9</v>
       </c>
       <c r="H6" s="8">
         <v>841.9</v>
       </c>
-      <c r="I6" s="8"/>
+      <c r="I6" s="61">
+        <v>883.8</v>
+      </c>
       <c r="J6" s="8"/>
       <c r="K6" s="2"/>
       <c r="L6" s="8"/>
       <c r="M6" s="20"/>
       <c r="N6" s="15"/>
     </row>
     <row r="7" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="20">
         <v>333</v>
       </c>
       <c r="C7" s="20">
         <v>574.1</v>
       </c>
       <c r="D7" s="20">
         <v>806.6</v>
       </c>
       <c r="E7" s="20">
         <v>899.8</v>
       </c>
       <c r="F7" s="20">
         <v>997.8</v>
       </c>
       <c r="G7" s="20">
         <v>1074</v>
       </c>
       <c r="H7" s="8">
         <v>1163.2</v>
       </c>
-      <c r="I7" s="8"/>
+      <c r="I7" s="61">
+        <v>1263.2</v>
+      </c>
       <c r="J7" s="8"/>
       <c r="K7" s="2"/>
       <c r="L7" s="8"/>
       <c r="M7" s="20"/>
       <c r="N7" s="15"/>
     </row>
     <row r="8" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B8" s="20" t="s">
+      <c r="B8" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>28</v>
       </c>
       <c r="G8" s="20" t="s">
         <v>28</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="I8" s="8"/>
+      <c r="I8" s="20" t="s">
+        <v>28</v>
+      </c>
       <c r="J8" s="8"/>
       <c r="K8" s="2"/>
       <c r="L8" s="8"/>
       <c r="M8" s="20"/>
       <c r="N8" s="15"/>
     </row>
     <row r="9" spans="1:14" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="G9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="I9" s="8"/>
+      <c r="I9" s="20" t="s">
+        <v>28</v>
+      </c>
       <c r="J9" s="8"/>
       <c r="K9" s="2"/>
       <c r="L9" s="8"/>
       <c r="M9" s="20"/>
       <c r="N9" s="15"/>
     </row>
     <row r="10" spans="1:14" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="20" t="s">
         <v>28</v>
       </c>
       <c r="D10" s="20" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="20" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="20" t="s">
         <v>28</v>
       </c>
       <c r="G10" s="20" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="I10" s="8"/>
+      <c r="I10" s="20" t="s">
+        <v>28</v>
+      </c>
       <c r="J10" s="8"/>
       <c r="K10" s="2"/>
       <c r="L10" s="8"/>
       <c r="M10" s="20"/>
       <c r="N10" s="15"/>
     </row>
     <row r="11" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="20">
         <v>708.2</v>
       </c>
       <c r="C11" s="20">
         <v>1343</v>
       </c>
       <c r="D11" s="20">
         <v>1933.8</v>
       </c>
       <c r="E11" s="20">
         <v>2389.3000000000002</v>
       </c>
       <c r="F11" s="20">
         <v>2789.6</v>
       </c>
       <c r="G11" s="20">
         <v>3254.7</v>
       </c>
       <c r="H11" s="8">
         <v>3771</v>
       </c>
-      <c r="I11" s="8"/>
+      <c r="I11" s="61">
+        <v>4336.6000000000004</v>
+      </c>
       <c r="J11" s="8"/>
       <c r="K11" s="2"/>
       <c r="L11" s="8"/>
       <c r="M11" s="20"/>
       <c r="N11" s="15"/>
     </row>
     <row r="12" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="20" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="20" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="20" t="s">
         <v>28</v>
       </c>
       <c r="F12" s="20" t="s">
         <v>28</v>
       </c>
       <c r="G12" s="20" t="s">
         <v>28</v>
       </c>
       <c r="H12" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="I12" s="8"/>
+      <c r="I12" s="20" t="s">
+        <v>28</v>
+      </c>
       <c r="J12" s="8"/>
       <c r="K12" s="2"/>
       <c r="L12" s="8"/>
       <c r="M12" s="20"/>
       <c r="N12" s="15"/>
     </row>
     <row r="13" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="20">
         <v>180.2</v>
       </c>
       <c r="C13" s="20">
         <v>370.7</v>
       </c>
       <c r="D13" s="20">
         <v>573.9</v>
       </c>
       <c r="E13" s="20">
         <v>800.2</v>
       </c>
       <c r="F13" s="20">
         <v>1060.3</v>
       </c>
       <c r="G13" s="20">
         <v>1301.5999999999999</v>
       </c>
       <c r="H13" s="8">
         <v>1564.9</v>
       </c>
-      <c r="I13" s="8"/>
+      <c r="I13" s="61">
+        <v>1856.5</v>
+      </c>
       <c r="J13" s="8"/>
       <c r="K13" s="2"/>
       <c r="L13" s="8"/>
       <c r="M13" s="20"/>
       <c r="N13" s="15"/>
     </row>
     <row r="14" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="20">
         <v>912.6</v>
       </c>
       <c r="C14" s="20">
         <v>1747.6</v>
       </c>
       <c r="D14" s="20">
         <v>2677.4</v>
       </c>
       <c r="E14" s="20">
         <v>3501.1</v>
       </c>
       <c r="F14" s="20">
         <v>4390.3999999999996</v>
       </c>
       <c r="G14" s="20">
         <v>5264.5</v>
       </c>
       <c r="H14" s="8">
         <v>6162.8</v>
       </c>
-      <c r="I14" s="8"/>
+      <c r="I14" s="61">
+        <v>7114.9</v>
+      </c>
       <c r="J14" s="8"/>
       <c r="K14" s="2"/>
       <c r="L14" s="8"/>
       <c r="M14" s="20"/>
       <c r="N14" s="15"/>
     </row>
     <row r="15" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="20">
         <v>98</v>
       </c>
       <c r="C15" s="20">
         <v>319.3</v>
       </c>
       <c r="D15" s="20">
         <v>487.7</v>
       </c>
       <c r="E15" s="20">
         <v>711</v>
       </c>
       <c r="F15" s="20">
         <v>860.2</v>
       </c>
       <c r="G15" s="20">
         <v>1162.3</v>
       </c>
       <c r="H15" s="8">
         <v>1364.5</v>
       </c>
-      <c r="I15" s="8"/>
+      <c r="I15" s="61">
+        <v>1567.7</v>
+      </c>
       <c r="J15" s="8"/>
       <c r="K15" s="2"/>
       <c r="L15" s="8"/>
       <c r="M15" s="20"/>
       <c r="N15" s="15"/>
     </row>
     <row r="16" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="20" t="s">
         <v>28</v>
       </c>
       <c r="D16" s="20" t="s">
         <v>28</v>
       </c>
       <c r="E16" s="20" t="s">
         <v>28</v>
       </c>
       <c r="F16" s="20" t="s">
         <v>28</v>
       </c>
       <c r="G16" s="20" t="s">
         <v>28</v>
       </c>
       <c r="H16" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="I16" s="8"/>
+      <c r="I16" s="20" t="s">
+        <v>28</v>
+      </c>
       <c r="J16" s="8"/>
       <c r="K16" s="2"/>
       <c r="L16" s="8"/>
       <c r="M16" s="20"/>
       <c r="N16" s="16"/>
     </row>
     <row r="17" spans="1:14" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="20">
         <v>4344.5</v>
       </c>
       <c r="C17" s="20">
         <v>9736.5</v>
       </c>
       <c r="D17" s="20">
         <v>14258.7</v>
       </c>
       <c r="E17" s="20">
         <v>18904.8</v>
       </c>
       <c r="F17" s="20">
         <v>23154.799999999999</v>
       </c>
       <c r="G17" s="20">
         <v>27553.599999999999</v>
       </c>
       <c r="H17" s="60">
         <v>32206.2</v>
       </c>
-      <c r="I17" s="8"/>
+      <c r="I17" s="61">
+        <v>37079.5</v>
+      </c>
       <c r="J17" s="8"/>
       <c r="K17" s="2"/>
       <c r="L17" s="8"/>
       <c r="M17" s="20"/>
     </row>
     <row r="18" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="20">
         <v>2689.4</v>
       </c>
       <c r="C18" s="20">
         <v>6148</v>
       </c>
       <c r="D18" s="20">
         <v>8791</v>
       </c>
       <c r="E18" s="20">
         <v>11569.4</v>
       </c>
       <c r="F18" s="20">
         <v>14229.7</v>
       </c>
       <c r="G18" s="20">
         <v>16830.2</v>
       </c>
       <c r="H18" s="8">
         <v>19675.5</v>
       </c>
-      <c r="I18" s="8"/>
+      <c r="I18" s="61">
+        <v>22614.2</v>
+      </c>
       <c r="J18" s="8"/>
       <c r="K18" s="2"/>
       <c r="L18" s="8"/>
       <c r="M18" s="20"/>
       <c r="N18" s="15"/>
     </row>
     <row r="19" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="20">
         <v>128.69999999999999</v>
       </c>
       <c r="C19" s="20">
         <v>237.3</v>
       </c>
       <c r="D19" s="20">
         <v>346.7</v>
       </c>
       <c r="E19" s="20">
         <v>457.7</v>
       </c>
       <c r="F19" s="20">
         <v>603.79999999999995</v>
       </c>
       <c r="G19" s="20">
         <v>779</v>
       </c>
       <c r="H19" s="8">
         <v>973.6</v>
       </c>
-      <c r="I19" s="8"/>
+      <c r="I19" s="61">
+        <v>1169.2</v>
+      </c>
       <c r="J19" s="8"/>
       <c r="K19" s="2"/>
       <c r="L19" s="8"/>
       <c r="M19" s="20"/>
       <c r="N19" s="15"/>
     </row>
     <row r="20" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="20">
         <v>104.7</v>
       </c>
       <c r="C20" s="20">
         <v>322.3</v>
       </c>
       <c r="D20" s="20">
         <v>540</v>
       </c>
       <c r="E20" s="20">
         <v>757.7</v>
       </c>
       <c r="F20" s="20">
         <v>785.7</v>
       </c>
       <c r="G20" s="20">
         <v>813.7</v>
       </c>
       <c r="H20" s="8">
         <v>841.7</v>
       </c>
-      <c r="I20" s="8"/>
+      <c r="I20" s="61">
+        <v>883.6</v>
+      </c>
       <c r="J20" s="8"/>
       <c r="K20" s="2"/>
       <c r="L20" s="8"/>
       <c r="M20" s="20"/>
       <c r="N20" s="15"/>
     </row>
     <row r="21" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="20">
         <v>28.7</v>
       </c>
       <c r="C21" s="20">
         <v>64</v>
       </c>
       <c r="D21" s="20">
         <v>99.2</v>
       </c>
       <c r="E21" s="20">
         <v>134.4</v>
       </c>
       <c r="F21" s="20">
         <v>166.3</v>
       </c>
       <c r="G21" s="20">
         <v>198.1</v>
       </c>
       <c r="H21" s="8">
         <v>229.9</v>
       </c>
-      <c r="I21" s="8"/>
+      <c r="I21" s="61">
+        <v>271.10000000000002</v>
+      </c>
       <c r="J21" s="8"/>
       <c r="K21" s="2"/>
       <c r="L21" s="8"/>
       <c r="M21" s="20"/>
       <c r="N21" s="15"/>
     </row>
     <row r="22" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="20" t="s">
         <v>28</v>
       </c>
       <c r="D22" s="20" t="s">
         <v>28</v>
       </c>
       <c r="E22" s="20" t="s">
         <v>28</v>
       </c>
       <c r="F22" s="20" t="s">
         <v>28</v>
       </c>
       <c r="G22" s="20" t="s">
         <v>28</v>
       </c>
       <c r="H22" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="I22" s="8"/>
+      <c r="I22" s="20" t="s">
+        <v>28</v>
+      </c>
       <c r="J22" s="8"/>
       <c r="K22" s="2"/>
       <c r="L22" s="8"/>
       <c r="M22" s="20"/>
       <c r="N22" s="15"/>
     </row>
     <row r="23" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="20" t="s">
         <v>28</v>
       </c>
       <c r="D23" s="20" t="s">
         <v>28</v>
       </c>
       <c r="E23" s="20" t="s">
         <v>28</v>
       </c>
       <c r="F23" s="20" t="s">
         <v>28</v>
       </c>
       <c r="G23" s="20" t="s">
         <v>28</v>
       </c>
       <c r="H23" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="I23" s="8"/>
+      <c r="I23" s="20" t="s">
+        <v>28</v>
+      </c>
       <c r="J23" s="8"/>
       <c r="K23" s="2"/>
       <c r="L23" s="8"/>
       <c r="M23" s="20"/>
       <c r="N23" s="15"/>
     </row>
     <row r="24" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="20" t="s">
         <v>28</v>
       </c>
       <c r="D24" s="20" t="s">
         <v>28</v>
       </c>
       <c r="E24" s="20" t="s">
         <v>28</v>
       </c>
       <c r="F24" s="20" t="s">
         <v>28</v>
       </c>
       <c r="G24" s="20" t="s">
         <v>28</v>
       </c>
       <c r="H24" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="I24" s="8"/>
+      <c r="I24" s="20" t="s">
+        <v>28</v>
+      </c>
       <c r="J24" s="8"/>
       <c r="K24" s="2"/>
       <c r="L24" s="8"/>
       <c r="M24" s="20"/>
       <c r="N24" s="15"/>
     </row>
     <row r="25" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="20">
         <v>412.4</v>
       </c>
       <c r="C25" s="20">
         <v>824.6</v>
       </c>
       <c r="D25" s="20">
         <v>1208.7</v>
       </c>
       <c r="E25" s="20">
         <v>1579.1</v>
       </c>
       <c r="F25" s="20">
         <v>1895.8</v>
       </c>
       <c r="G25" s="20">
         <v>2255.1</v>
       </c>
       <c r="H25" s="8">
         <v>2666.5</v>
       </c>
-      <c r="I25" s="8"/>
+      <c r="I25" s="61">
+        <v>3112.4</v>
+      </c>
       <c r="J25" s="8"/>
       <c r="K25" s="2"/>
       <c r="L25" s="8"/>
       <c r="M25" s="20"/>
       <c r="N25" s="15"/>
     </row>
     <row r="26" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="20">
         <v>41.7</v>
       </c>
       <c r="C26" s="20">
         <v>86</v>
       </c>
       <c r="D26" s="20">
         <v>130.30000000000001</v>
       </c>
       <c r="E26" s="20">
         <v>174.7</v>
       </c>
       <c r="F26" s="20">
         <v>217.7</v>
       </c>
       <c r="G26" s="20">
         <v>260.7</v>
       </c>
       <c r="H26" s="8">
         <v>303.7</v>
       </c>
-      <c r="I26" s="8"/>
+      <c r="I26" s="61">
+        <v>349.7</v>
+      </c>
       <c r="J26" s="8"/>
       <c r="K26" s="2"/>
       <c r="L26" s="8"/>
       <c r="M26" s="20"/>
       <c r="N26" s="15"/>
     </row>
     <row r="27" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="20">
         <v>133.69999999999999</v>
       </c>
       <c r="C27" s="20">
         <v>281.5</v>
       </c>
       <c r="D27" s="20">
         <v>437.8</v>
       </c>
       <c r="E27" s="20">
         <v>622.6</v>
       </c>
       <c r="F27" s="20">
         <v>823.1</v>
       </c>
       <c r="G27" s="20">
         <v>1011.4</v>
       </c>
       <c r="H27" s="8">
         <v>1218.0999999999999</v>
       </c>
-      <c r="I27" s="8"/>
+      <c r="I27" s="61">
+        <v>1446.7</v>
+      </c>
       <c r="J27" s="8"/>
       <c r="K27" s="2"/>
       <c r="L27" s="8"/>
       <c r="M27" s="20"/>
       <c r="N27" s="15"/>
     </row>
     <row r="28" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="20">
         <v>610.4</v>
       </c>
       <c r="C28" s="20">
         <v>1182.9000000000001</v>
       </c>
       <c r="D28" s="20">
         <v>1772.7</v>
       </c>
       <c r="E28" s="20">
         <v>2279.9</v>
       </c>
       <c r="F28" s="20">
         <v>2838.8</v>
       </c>
       <c r="G28" s="20">
         <v>3393.9</v>
       </c>
       <c r="H28" s="8">
         <v>3968</v>
       </c>
-      <c r="I28" s="8"/>
+      <c r="I28" s="61">
+        <v>4548.1000000000004</v>
+      </c>
       <c r="J28" s="8"/>
       <c r="K28" s="2"/>
       <c r="L28" s="8"/>
       <c r="M28" s="20"/>
       <c r="N28" s="15"/>
     </row>
     <row r="29" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="20">
         <v>98</v>
       </c>
       <c r="C29" s="20">
         <v>319.3</v>
       </c>
       <c r="D29" s="20">
         <v>487.7</v>
       </c>
       <c r="E29" s="20">
         <v>711</v>
       </c>
       <c r="F29" s="20">
         <v>860.2</v>
       </c>
       <c r="G29" s="20">
         <v>1162.3</v>
       </c>
       <c r="H29" s="8">
         <v>1364.5</v>
       </c>
-      <c r="I29" s="8"/>
+      <c r="I29" s="61">
+        <v>1567.7</v>
+      </c>
       <c r="J29" s="8"/>
       <c r="K29" s="2"/>
       <c r="L29" s="8"/>
       <c r="M29" s="20"/>
       <c r="N29" s="15"/>
     </row>
     <row r="30" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>28</v>
       </c>
       <c r="D30" s="20" t="s">
         <v>28</v>
       </c>
       <c r="E30" s="20" t="s">
         <v>28</v>
       </c>
       <c r="F30" s="20" t="s">
         <v>28</v>
       </c>
       <c r="G30" s="20" t="s">
         <v>28</v>
       </c>
       <c r="H30" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="I30" s="8"/>
+      <c r="I30" s="20" t="s">
+        <v>28</v>
+      </c>
       <c r="J30" s="8"/>
       <c r="K30" s="2"/>
       <c r="L30" s="8"/>
       <c r="M30" s="20"/>
       <c r="N30" s="16"/>
     </row>
     <row r="31" spans="1:14" s="18" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="20">
         <v>1091.2</v>
       </c>
       <c r="C31" s="20">
         <v>1953.4</v>
       </c>
       <c r="D31" s="20">
         <v>2893.9</v>
       </c>
       <c r="E31" s="20">
         <v>3524.6</v>
       </c>
       <c r="F31" s="20">
         <v>4208.5</v>
       </c>
       <c r="G31" s="20">
         <v>4899.8999999999996</v>
       </c>
       <c r="H31" s="60">
         <v>5627.2</v>
       </c>
-      <c r="I31" s="8"/>
+      <c r="I31" s="62">
+        <v>6427.1</v>
+      </c>
       <c r="J31" s="8"/>
       <c r="K31" s="2"/>
       <c r="L31" s="8"/>
       <c r="M31" s="20"/>
     </row>
     <row r="32" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="20">
         <v>142.30000000000001</v>
       </c>
       <c r="C32" s="20">
         <v>270.8</v>
       </c>
       <c r="D32" s="20">
         <v>420.3</v>
       </c>
       <c r="E32" s="20">
         <v>549.79999999999995</v>
       </c>
       <c r="F32" s="20">
         <v>693.9</v>
       </c>
       <c r="G32" s="20">
         <v>863</v>
       </c>
       <c r="H32" s="8">
         <v>1047.0999999999999</v>
       </c>
-      <c r="I32" s="8"/>
+      <c r="I32" s="62">
+        <v>1233.4000000000001</v>
+      </c>
       <c r="J32" s="8"/>
       <c r="K32" s="2"/>
       <c r="L32" s="8"/>
       <c r="M32" s="20"/>
     </row>
     <row r="33" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C33" s="20" t="s">
         <v>28</v>
       </c>
       <c r="D33" s="20" t="s">
         <v>28</v>
       </c>
       <c r="E33" s="20" t="s">
         <v>28</v>
       </c>
       <c r="F33" s="20" t="s">
         <v>28</v>
       </c>
       <c r="G33" s="20" t="s">
         <v>28</v>
       </c>
       <c r="H33" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="I33" s="8"/>
+      <c r="I33" s="20" t="s">
+        <v>28</v>
+      </c>
       <c r="J33" s="8"/>
       <c r="K33" s="2"/>
       <c r="L33" s="8"/>
       <c r="M33" s="20"/>
     </row>
     <row r="34" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="20">
         <v>304.3</v>
       </c>
       <c r="C34" s="20">
         <v>510.1</v>
       </c>
       <c r="D34" s="20">
         <v>707.4</v>
       </c>
       <c r="E34" s="20">
         <v>765.4</v>
       </c>
       <c r="F34" s="20">
         <v>831.5</v>
       </c>
       <c r="G34" s="20">
         <v>875.9</v>
       </c>
       <c r="H34" s="8">
         <v>933.3</v>
       </c>
-      <c r="I34" s="8"/>
+      <c r="I34" s="62">
+        <v>992.1</v>
+      </c>
       <c r="J34" s="8"/>
       <c r="K34" s="2"/>
       <c r="L34" s="8"/>
       <c r="M34" s="20"/>
     </row>
     <row r="35" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C35" s="20" t="s">
         <v>28</v>
       </c>
       <c r="D35" s="20" t="s">
         <v>28</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>28</v>
       </c>
       <c r="F35" s="20" t="s">
         <v>28</v>
       </c>
       <c r="G35" s="20" t="s">
         <v>28</v>
       </c>
       <c r="H35" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="I35" s="8"/>
+      <c r="I35" s="20" t="s">
+        <v>28</v>
+      </c>
       <c r="J35" s="8"/>
       <c r="K35" s="2"/>
       <c r="L35" s="8"/>
       <c r="M35" s="20"/>
     </row>
     <row r="36" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C36" s="20" t="s">
         <v>28</v>
       </c>
       <c r="D36" s="20" t="s">
         <v>28</v>
       </c>
       <c r="E36" s="20" t="s">
         <v>28</v>
       </c>
       <c r="F36" s="20" t="s">
         <v>28</v>
       </c>
       <c r="G36" s="20" t="s">
         <v>28</v>
       </c>
       <c r="H36" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="I36" s="8"/>
+      <c r="I36" s="20" t="s">
+        <v>28</v>
+      </c>
       <c r="J36" s="8"/>
       <c r="K36" s="2"/>
       <c r="L36" s="8"/>
       <c r="M36" s="20"/>
     </row>
     <row r="37" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="20">
         <v>295.8</v>
       </c>
       <c r="C37" s="20">
         <v>518.4</v>
       </c>
       <c r="D37" s="20">
         <v>725.1</v>
       </c>
       <c r="E37" s="20">
         <v>810.2</v>
       </c>
       <c r="F37" s="20">
         <v>893.8</v>
       </c>
       <c r="G37" s="20">
         <v>999.6</v>
       </c>
       <c r="H37" s="8">
         <v>1104.5</v>
       </c>
-      <c r="I37" s="8"/>
+      <c r="I37" s="62">
+        <v>1224.2</v>
+      </c>
       <c r="J37" s="8"/>
       <c r="K37" s="2"/>
       <c r="L37" s="8"/>
       <c r="M37" s="20"/>
     </row>
     <row r="38" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="20">
         <v>46.5</v>
       </c>
       <c r="C38" s="20">
         <v>89.2</v>
       </c>
       <c r="D38" s="20">
         <v>136.1</v>
       </c>
       <c r="E38" s="20">
         <v>177.6</v>
       </c>
       <c r="F38" s="20">
         <v>237.2</v>
       </c>
       <c r="G38" s="20">
         <v>290.2</v>
       </c>
       <c r="H38" s="8">
         <v>346.8</v>
       </c>
-      <c r="I38" s="8"/>
+      <c r="I38" s="62">
+        <v>409.8</v>
+      </c>
       <c r="J38" s="8"/>
       <c r="K38" s="4"/>
       <c r="L38" s="8"/>
       <c r="M38" s="20"/>
     </row>
     <row r="39" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="21">
         <v>302.2</v>
       </c>
       <c r="C39" s="21">
         <v>564.70000000000005</v>
       </c>
       <c r="D39" s="21">
         <v>904.7</v>
       </c>
       <c r="E39" s="21">
         <v>1221.2</v>
       </c>
       <c r="F39" s="21">
         <v>1551.6</v>
       </c>
       <c r="G39" s="21">
         <v>1870.6</v>
       </c>
       <c r="H39" s="9">
         <v>2194.8000000000002</v>
       </c>
-      <c r="I39" s="9"/>
+      <c r="I39" s="63">
+        <v>2566.8000000000002</v>
+      </c>
       <c r="J39" s="9"/>
       <c r="K39" s="6"/>
       <c r="L39" s="9"/>
       <c r="M39" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>