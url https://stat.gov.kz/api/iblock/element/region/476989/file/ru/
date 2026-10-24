--- v6 (2026-10-04)
+++ v7 (2026-10-24)
@@ -1,71 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="21425"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.18.0.51\Setevoi\ПРОМ-НОСТЬ\ДИНАМИКА-2026\ДИНАМИКА АВГУСТ\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\AKTFSRV\Setevoi\ПРОМ-НОСТЬ\Динамика сентябрь\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BF50F3CE-A2E6-4A1F-AE30-CDC2BE3A9577}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="13710" yWindow="1815" windowWidth="14820" windowHeight="9255" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="13710" yWindow="1815" windowWidth="14820" windowHeight="9255"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="72">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -242,51 +241,51 @@
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/aktobe/dynamic-tables/52/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Бегеева Гулдана </t>
   </si>
   <si>
     <t>+7 7132 564957</t>
   </si>
   <si>
     <t>g.begeeva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Управление статистики производства и окружающей среды</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -621,54 +620,54 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
-    <cellStyle name="Гиперссылка 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Гиперссылка 2" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
-    <cellStyle name="Обычный 3 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 3 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -719,119 +718,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -971,55 +936,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.begeeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/aktobe/dynamic-tables/52/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="37" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="37" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="23"/>
     <col min="257" max="257" width="42.28515625" style="23" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="23" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="23"/>
     <col min="513" max="513" width="42.28515625" style="23" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="23" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="23"/>
     <col min="769" max="769" width="42.28515625" style="23" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="23" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="23"/>
     <col min="1025" max="1025" width="42.28515625" style="23" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="23" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="23"/>
     <col min="1281" max="1281" width="42.28515625" style="23" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="23" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="23"/>
     <col min="1537" max="1537" width="42.28515625" style="23" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="23" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="23"/>
@@ -1298,60 +1263,60 @@
       <c r="M13" s="31"/>
     </row>
     <row r="14" spans="1:13" s="47" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="45" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="46" t="s">
         <v>66</v>
       </c>
       <c r="M14" s="48"/>
     </row>
     <row r="15" spans="1:13" s="47" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="45" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="49" t="s">
         <v>67</v>
       </c>
       <c r="M15" s="48"/>
     </row>
     <row r="16" spans="1:13" s="52" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="50" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="51">
-        <v>46283</v>
+        <v>46311</v>
       </c>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" s="52" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="50" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="51">
-        <v>46315</v>
+        <v>46342</v>
       </c>
       <c r="M17" s="54"/>
     </row>
     <row r="18" spans="1:13" s="52" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="50" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="55" t="s">
         <v>71</v>
       </c>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" s="52" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="50" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="55" t="s">
         <v>68</v>
       </c>
       <c r="M19" s="54"/>
     </row>
     <row r="20" spans="1:13" s="52" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="50" t="s">
         <v>58</v>
       </c>
@@ -1366,62 +1331,62 @@
       </c>
       <c r="B21" s="57" t="s">
         <v>70</v>
       </c>
       <c r="M21" s="54"/>
     </row>
     <row r="22" spans="1:13" s="52" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="58"/>
       <c r="B22" s="59"/>
     </row>
     <row r="23" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="B23" s="38"/>
       <c r="M23" s="36"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="35"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="36"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="35"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...3 lines deleted...]
-    <hyperlink ref="B14" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="40" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="40" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="40"/>
     <col min="257" max="257" width="4.42578125" style="40" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="40" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="40"/>
     <col min="513" max="513" width="4.42578125" style="40" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="40" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="40"/>
     <col min="769" max="769" width="4.42578125" style="40" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="40" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="40"/>
     <col min="1025" max="1025" width="4.42578125" style="40" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="40" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="40"/>
     <col min="1281" max="1281" width="4.42578125" style="40" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="40" customWidth="1"/>
@@ -1622,55 +1587,55 @@
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="42" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="42"/>
     </row>
     <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B11" s="43" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="44" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N39"/>
   <sheetViews>
-    <sheetView topLeftCell="A19" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H35" sqref="H35:I36"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I42" sqref="I42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="7" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="15" customWidth="1"/>
     <col min="3" max="3" width="14" style="7" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="7" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="7" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="7" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="19" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="7" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="7" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="7" customWidth="1"/>
     <col min="11" max="11" width="14" style="7" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="7" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="7" customWidth="1"/>
     <col min="14" max="14" width="14.42578125" style="7" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="15" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="64" t="s">
         <v>29</v>
       </c>
@@ -1733,1266 +1698,1340 @@
       </c>
       <c r="B3" s="20">
         <v>5435.7</v>
       </c>
       <c r="C3" s="20">
         <v>11689.9</v>
       </c>
       <c r="D3" s="20">
         <v>17152.599999999999</v>
       </c>
       <c r="E3" s="20">
         <v>22429.4</v>
       </c>
       <c r="F3" s="20">
         <v>27363.3</v>
       </c>
       <c r="G3" s="20">
         <v>32453.5</v>
       </c>
       <c r="H3" s="8">
         <v>37833.4</v>
       </c>
       <c r="I3" s="61">
         <v>43506.6</v>
       </c>
-      <c r="J3" s="8"/>
+      <c r="J3" s="61">
+        <v>48857.5</v>
+      </c>
       <c r="K3" s="2"/>
       <c r="L3" s="8"/>
       <c r="M3" s="20"/>
       <c r="N3" s="17"/>
     </row>
     <row r="4" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="20">
         <v>2831.7</v>
       </c>
       <c r="C4" s="20">
         <v>6418.8</v>
       </c>
       <c r="D4" s="20">
         <v>9211.2999999999993</v>
       </c>
       <c r="E4" s="20">
         <v>12119.2</v>
       </c>
       <c r="F4" s="20">
         <v>14923.6</v>
       </c>
       <c r="G4" s="20">
         <v>17693.2</v>
       </c>
       <c r="H4" s="8">
         <v>20722.599999999999</v>
       </c>
       <c r="I4" s="61">
         <v>23847.599999999999</v>
       </c>
-      <c r="J4" s="8"/>
+      <c r="J4" s="61">
+        <v>26940.3</v>
+      </c>
       <c r="K4" s="2"/>
       <c r="L4" s="8"/>
       <c r="M4" s="20"/>
       <c r="N4" s="15"/>
     </row>
     <row r="5" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="20" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="20" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="20" t="s">
         <v>28</v>
       </c>
       <c r="F5" s="20" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="20" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="20" t="s">
         <v>28</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="J5" s="8"/>
+      <c r="J5" s="61" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="2"/>
       <c r="L5" s="8"/>
       <c r="M5" s="20"/>
       <c r="N5" s="15"/>
     </row>
     <row r="6" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="20">
         <v>104.7</v>
       </c>
       <c r="C6" s="20">
         <v>322.39999999999998</v>
       </c>
       <c r="D6" s="20">
         <v>540.1</v>
       </c>
       <c r="E6" s="20">
         <v>757.8</v>
       </c>
       <c r="F6" s="20">
         <v>785.8</v>
       </c>
       <c r="G6" s="20">
         <v>813.9</v>
       </c>
       <c r="H6" s="8">
         <v>841.9</v>
       </c>
       <c r="I6" s="61">
         <v>883.8</v>
       </c>
-      <c r="J6" s="8"/>
+      <c r="J6" s="61">
+        <v>925.8</v>
+      </c>
       <c r="K6" s="2"/>
       <c r="L6" s="8"/>
       <c r="M6" s="20"/>
       <c r="N6" s="15"/>
     </row>
     <row r="7" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="20">
         <v>333</v>
       </c>
       <c r="C7" s="20">
         <v>574.1</v>
       </c>
       <c r="D7" s="20">
         <v>806.6</v>
       </c>
       <c r="E7" s="20">
         <v>899.8</v>
       </c>
       <c r="F7" s="20">
         <v>997.8</v>
       </c>
       <c r="G7" s="20">
         <v>1074</v>
       </c>
       <c r="H7" s="8">
         <v>1163.2</v>
       </c>
       <c r="I7" s="61">
         <v>1263.2</v>
       </c>
-      <c r="J7" s="8"/>
+      <c r="J7" s="61">
+        <v>1360.6</v>
+      </c>
       <c r="K7" s="2"/>
       <c r="L7" s="8"/>
       <c r="M7" s="20"/>
       <c r="N7" s="15"/>
     </row>
     <row r="8" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>28</v>
       </c>
       <c r="G8" s="20" t="s">
         <v>28</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="J8" s="8"/>
+      <c r="J8" s="61" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="2"/>
       <c r="L8" s="8"/>
       <c r="M8" s="20"/>
       <c r="N8" s="15"/>
     </row>
     <row r="9" spans="1:14" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="G9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="J9" s="8"/>
+      <c r="J9" s="61" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="2"/>
       <c r="L9" s="8"/>
       <c r="M9" s="20"/>
       <c r="N9" s="15"/>
     </row>
     <row r="10" spans="1:14" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="20" t="s">
         <v>28</v>
       </c>
       <c r="D10" s="20" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="20" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="20" t="s">
         <v>28</v>
       </c>
       <c r="G10" s="20" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="20" t="s">
         <v>28</v>
       </c>
       <c r="I10" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="J10" s="8"/>
+      <c r="J10" s="61" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="2"/>
       <c r="L10" s="8"/>
       <c r="M10" s="20"/>
       <c r="N10" s="15"/>
     </row>
     <row r="11" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="20">
         <v>708.2</v>
       </c>
       <c r="C11" s="20">
         <v>1343</v>
       </c>
       <c r="D11" s="20">
         <v>1933.8</v>
       </c>
       <c r="E11" s="20">
         <v>2389.3000000000002</v>
       </c>
       <c r="F11" s="20">
         <v>2789.6</v>
       </c>
       <c r="G11" s="20">
         <v>3254.7</v>
       </c>
       <c r="H11" s="8">
         <v>3771</v>
       </c>
       <c r="I11" s="61">
         <v>4336.6000000000004</v>
       </c>
-      <c r="J11" s="8"/>
+      <c r="J11" s="61">
+        <v>4868.8999999999996</v>
+      </c>
       <c r="K11" s="2"/>
       <c r="L11" s="8"/>
       <c r="M11" s="20"/>
       <c r="N11" s="15"/>
     </row>
     <row r="12" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="20" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="20" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="20" t="s">
         <v>28</v>
       </c>
       <c r="F12" s="20" t="s">
         <v>28</v>
       </c>
       <c r="G12" s="20" t="s">
         <v>28</v>
       </c>
       <c r="H12" s="20" t="s">
         <v>28</v>
       </c>
       <c r="I12" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="J12" s="8"/>
+      <c r="J12" s="61" t="s">
+        <v>28</v>
+      </c>
       <c r="K12" s="2"/>
       <c r="L12" s="8"/>
       <c r="M12" s="20"/>
       <c r="N12" s="15"/>
     </row>
     <row r="13" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="20">
         <v>180.2</v>
       </c>
       <c r="C13" s="20">
         <v>370.7</v>
       </c>
       <c r="D13" s="20">
         <v>573.9</v>
       </c>
       <c r="E13" s="20">
         <v>800.2</v>
       </c>
       <c r="F13" s="20">
         <v>1060.3</v>
       </c>
       <c r="G13" s="20">
         <v>1301.5999999999999</v>
       </c>
       <c r="H13" s="8">
         <v>1564.9</v>
       </c>
       <c r="I13" s="61">
         <v>1856.5</v>
       </c>
-      <c r="J13" s="8"/>
+      <c r="J13" s="61">
+        <v>2120.4</v>
+      </c>
       <c r="K13" s="2"/>
       <c r="L13" s="8"/>
       <c r="M13" s="20"/>
       <c r="N13" s="15"/>
     </row>
     <row r="14" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="20">
         <v>912.6</v>
       </c>
       <c r="C14" s="20">
         <v>1747.6</v>
       </c>
       <c r="D14" s="20">
         <v>2677.4</v>
       </c>
       <c r="E14" s="20">
         <v>3501.1</v>
       </c>
       <c r="F14" s="20">
         <v>4390.3999999999996</v>
       </c>
       <c r="G14" s="20">
         <v>5264.5</v>
       </c>
       <c r="H14" s="8">
         <v>6162.8</v>
       </c>
       <c r="I14" s="61">
         <v>7114.9</v>
       </c>
-      <c r="J14" s="8"/>
+      <c r="J14" s="61">
+        <v>7915.8</v>
+      </c>
       <c r="K14" s="2"/>
       <c r="L14" s="8"/>
       <c r="M14" s="20"/>
       <c r="N14" s="15"/>
     </row>
     <row r="15" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="20">
         <v>98</v>
       </c>
       <c r="C15" s="20">
         <v>319.3</v>
       </c>
       <c r="D15" s="20">
         <v>487.7</v>
       </c>
       <c r="E15" s="20">
         <v>711</v>
       </c>
       <c r="F15" s="20">
         <v>860.2</v>
       </c>
       <c r="G15" s="20">
         <v>1162.3</v>
       </c>
       <c r="H15" s="8">
         <v>1364.5</v>
       </c>
       <c r="I15" s="61">
         <v>1567.7</v>
       </c>
-      <c r="J15" s="8"/>
+      <c r="J15" s="61">
+        <v>1740.8</v>
+      </c>
       <c r="K15" s="2"/>
       <c r="L15" s="8"/>
       <c r="M15" s="20"/>
       <c r="N15" s="15"/>
     </row>
     <row r="16" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="20" t="s">
         <v>28</v>
       </c>
       <c r="D16" s="20" t="s">
         <v>28</v>
       </c>
       <c r="E16" s="20" t="s">
         <v>28</v>
       </c>
       <c r="F16" s="20" t="s">
         <v>28</v>
       </c>
       <c r="G16" s="20" t="s">
         <v>28</v>
       </c>
       <c r="H16" s="20" t="s">
         <v>28</v>
       </c>
       <c r="I16" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="J16" s="8"/>
+      <c r="J16" s="61" t="s">
+        <v>28</v>
+      </c>
       <c r="K16" s="2"/>
       <c r="L16" s="8"/>
       <c r="M16" s="20"/>
       <c r="N16" s="16"/>
     </row>
     <row r="17" spans="1:14" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="20">
         <v>4344.5</v>
       </c>
       <c r="C17" s="20">
         <v>9736.5</v>
       </c>
       <c r="D17" s="20">
         <v>14258.7</v>
       </c>
       <c r="E17" s="20">
         <v>18904.8</v>
       </c>
       <c r="F17" s="20">
         <v>23154.799999999999</v>
       </c>
       <c r="G17" s="20">
         <v>27553.599999999999</v>
       </c>
       <c r="H17" s="60">
         <v>32206.2</v>
       </c>
       <c r="I17" s="61">
         <v>37079.5</v>
       </c>
-      <c r="J17" s="8"/>
+      <c r="J17" s="61">
+        <v>41782.699999999997</v>
+      </c>
       <c r="K17" s="2"/>
       <c r="L17" s="8"/>
       <c r="M17" s="20"/>
     </row>
     <row r="18" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="20">
         <v>2689.4</v>
       </c>
       <c r="C18" s="20">
         <v>6148</v>
       </c>
       <c r="D18" s="20">
         <v>8791</v>
       </c>
       <c r="E18" s="20">
         <v>11569.4</v>
       </c>
       <c r="F18" s="20">
         <v>14229.7</v>
       </c>
       <c r="G18" s="20">
         <v>16830.2</v>
       </c>
       <c r="H18" s="8">
         <v>19675.5</v>
       </c>
       <c r="I18" s="61">
         <v>22614.2</v>
       </c>
-      <c r="J18" s="8"/>
+      <c r="J18" s="61">
+        <v>25578.6</v>
+      </c>
       <c r="K18" s="2"/>
       <c r="L18" s="8"/>
       <c r="M18" s="20"/>
       <c r="N18" s="15"/>
     </row>
     <row r="19" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="20">
         <v>128.69999999999999</v>
       </c>
       <c r="C19" s="20">
         <v>237.3</v>
       </c>
       <c r="D19" s="20">
         <v>346.7</v>
       </c>
       <c r="E19" s="20">
         <v>457.7</v>
       </c>
       <c r="F19" s="20">
         <v>603.79999999999995</v>
       </c>
       <c r="G19" s="20">
         <v>779</v>
       </c>
       <c r="H19" s="8">
         <v>973.6</v>
       </c>
       <c r="I19" s="61">
         <v>1169.2</v>
       </c>
-      <c r="J19" s="8"/>
+      <c r="J19" s="61">
+        <v>1319.6</v>
+      </c>
       <c r="K19" s="2"/>
       <c r="L19" s="8"/>
       <c r="M19" s="20"/>
       <c r="N19" s="15"/>
     </row>
     <row r="20" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="20">
         <v>104.7</v>
       </c>
       <c r="C20" s="20">
         <v>322.3</v>
       </c>
       <c r="D20" s="20">
         <v>540</v>
       </c>
       <c r="E20" s="20">
         <v>757.7</v>
       </c>
       <c r="F20" s="20">
         <v>785.7</v>
       </c>
       <c r="G20" s="20">
         <v>813.7</v>
       </c>
       <c r="H20" s="8">
         <v>841.7</v>
       </c>
       <c r="I20" s="61">
         <v>883.6</v>
       </c>
-      <c r="J20" s="8"/>
+      <c r="J20" s="61">
+        <v>925.5</v>
+      </c>
       <c r="K20" s="2"/>
       <c r="L20" s="8"/>
       <c r="M20" s="20"/>
       <c r="N20" s="15"/>
     </row>
     <row r="21" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="20">
         <v>28.7</v>
       </c>
       <c r="C21" s="20">
         <v>64</v>
       </c>
       <c r="D21" s="20">
         <v>99.2</v>
       </c>
       <c r="E21" s="20">
         <v>134.4</v>
       </c>
       <c r="F21" s="20">
         <v>166.3</v>
       </c>
       <c r="G21" s="20">
         <v>198.1</v>
       </c>
       <c r="H21" s="8">
         <v>229.9</v>
       </c>
       <c r="I21" s="61">
         <v>271.10000000000002</v>
       </c>
-      <c r="J21" s="8"/>
+      <c r="J21" s="61">
+        <v>312.3</v>
+      </c>
       <c r="K21" s="2"/>
       <c r="L21" s="8"/>
       <c r="M21" s="20"/>
       <c r="N21" s="15"/>
     </row>
     <row r="22" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="20" t="s">
         <v>28</v>
       </c>
       <c r="D22" s="20" t="s">
         <v>28</v>
       </c>
       <c r="E22" s="20" t="s">
         <v>28</v>
       </c>
       <c r="F22" s="20" t="s">
         <v>28</v>
       </c>
       <c r="G22" s="20" t="s">
         <v>28</v>
       </c>
       <c r="H22" s="20" t="s">
         <v>28</v>
       </c>
       <c r="I22" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="J22" s="8"/>
+      <c r="J22" s="61" t="s">
+        <v>28</v>
+      </c>
       <c r="K22" s="2"/>
       <c r="L22" s="8"/>
       <c r="M22" s="20"/>
       <c r="N22" s="15"/>
     </row>
     <row r="23" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="20" t="s">
         <v>28</v>
       </c>
       <c r="D23" s="20" t="s">
         <v>28</v>
       </c>
       <c r="E23" s="20" t="s">
         <v>28</v>
       </c>
       <c r="F23" s="20" t="s">
         <v>28</v>
       </c>
       <c r="G23" s="20" t="s">
         <v>28</v>
       </c>
       <c r="H23" s="20" t="s">
         <v>28</v>
       </c>
       <c r="I23" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="J23" s="8"/>
+      <c r="J23" s="61" t="s">
+        <v>28</v>
+      </c>
       <c r="K23" s="2"/>
       <c r="L23" s="8"/>
       <c r="M23" s="20"/>
       <c r="N23" s="15"/>
     </row>
     <row r="24" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="20" t="s">
         <v>28</v>
       </c>
       <c r="D24" s="20" t="s">
         <v>28</v>
       </c>
       <c r="E24" s="20" t="s">
         <v>28</v>
       </c>
       <c r="F24" s="20" t="s">
         <v>28</v>
       </c>
       <c r="G24" s="20" t="s">
         <v>28</v>
       </c>
       <c r="H24" s="20" t="s">
         <v>28</v>
       </c>
       <c r="I24" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="J24" s="8"/>
+      <c r="J24" s="61" t="s">
+        <v>28</v>
+      </c>
       <c r="K24" s="2"/>
       <c r="L24" s="8"/>
       <c r="M24" s="20"/>
       <c r="N24" s="15"/>
     </row>
     <row r="25" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="20">
         <v>412.4</v>
       </c>
       <c r="C25" s="20">
         <v>824.6</v>
       </c>
       <c r="D25" s="20">
         <v>1208.7</v>
       </c>
       <c r="E25" s="20">
         <v>1579.1</v>
       </c>
       <c r="F25" s="20">
         <v>1895.8</v>
       </c>
       <c r="G25" s="20">
         <v>2255.1</v>
       </c>
       <c r="H25" s="8">
         <v>2666.5</v>
       </c>
       <c r="I25" s="61">
         <v>3112.4</v>
       </c>
-      <c r="J25" s="8"/>
+      <c r="J25" s="61">
+        <v>3531.9</v>
+      </c>
       <c r="K25" s="2"/>
       <c r="L25" s="8"/>
       <c r="M25" s="20"/>
       <c r="N25" s="15"/>
     </row>
     <row r="26" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="20">
         <v>41.7</v>
       </c>
       <c r="C26" s="20">
         <v>86</v>
       </c>
       <c r="D26" s="20">
         <v>130.30000000000001</v>
       </c>
       <c r="E26" s="20">
         <v>174.7</v>
       </c>
       <c r="F26" s="20">
         <v>217.7</v>
       </c>
       <c r="G26" s="20">
         <v>260.7</v>
       </c>
       <c r="H26" s="8">
         <v>303.7</v>
       </c>
       <c r="I26" s="61">
         <v>349.7</v>
       </c>
-      <c r="J26" s="8"/>
+      <c r="J26" s="61">
+        <v>395.7</v>
+      </c>
       <c r="K26" s="2"/>
       <c r="L26" s="8"/>
       <c r="M26" s="20"/>
       <c r="N26" s="15"/>
     </row>
     <row r="27" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="20">
         <v>133.69999999999999</v>
       </c>
       <c r="C27" s="20">
         <v>281.5</v>
       </c>
       <c r="D27" s="20">
         <v>437.8</v>
       </c>
       <c r="E27" s="20">
         <v>622.6</v>
       </c>
       <c r="F27" s="20">
         <v>823.1</v>
       </c>
       <c r="G27" s="20">
         <v>1011.4</v>
       </c>
       <c r="H27" s="8">
         <v>1218.0999999999999</v>
       </c>
       <c r="I27" s="61">
         <v>1446.7</v>
       </c>
-      <c r="J27" s="8"/>
+      <c r="J27" s="61">
+        <v>1652.3</v>
+      </c>
       <c r="K27" s="2"/>
       <c r="L27" s="8"/>
       <c r="M27" s="20"/>
       <c r="N27" s="15"/>
     </row>
     <row r="28" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="20">
         <v>610.4</v>
       </c>
       <c r="C28" s="20">
         <v>1182.9000000000001</v>
       </c>
       <c r="D28" s="20">
         <v>1772.7</v>
       </c>
       <c r="E28" s="20">
         <v>2279.9</v>
       </c>
       <c r="F28" s="20">
         <v>2838.8</v>
       </c>
       <c r="G28" s="20">
         <v>3393.9</v>
       </c>
       <c r="H28" s="8">
         <v>3968</v>
       </c>
       <c r="I28" s="61">
         <v>4548.1000000000004</v>
       </c>
-      <c r="J28" s="8"/>
+      <c r="J28" s="61">
+        <v>5057</v>
+      </c>
       <c r="K28" s="2"/>
       <c r="L28" s="8"/>
       <c r="M28" s="20"/>
       <c r="N28" s="15"/>
     </row>
     <row r="29" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="20">
         <v>98</v>
       </c>
       <c r="C29" s="20">
         <v>319.3</v>
       </c>
       <c r="D29" s="20">
         <v>487.7</v>
       </c>
       <c r="E29" s="20">
         <v>711</v>
       </c>
       <c r="F29" s="20">
         <v>860.2</v>
       </c>
       <c r="G29" s="20">
         <v>1162.3</v>
       </c>
       <c r="H29" s="8">
         <v>1364.5</v>
       </c>
       <c r="I29" s="61">
         <v>1567.7</v>
       </c>
-      <c r="J29" s="8"/>
+      <c r="J29" s="61">
+        <v>1740.8</v>
+      </c>
       <c r="K29" s="2"/>
       <c r="L29" s="8"/>
       <c r="M29" s="20"/>
       <c r="N29" s="15"/>
     </row>
     <row r="30" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>28</v>
       </c>
       <c r="D30" s="20" t="s">
         <v>28</v>
       </c>
       <c r="E30" s="20" t="s">
         <v>28</v>
       </c>
       <c r="F30" s="20" t="s">
         <v>28</v>
       </c>
       <c r="G30" s="20" t="s">
         <v>28</v>
       </c>
       <c r="H30" s="20" t="s">
         <v>28</v>
       </c>
       <c r="I30" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="J30" s="8"/>
+      <c r="J30" s="61" t="s">
+        <v>28</v>
+      </c>
       <c r="K30" s="2"/>
       <c r="L30" s="8"/>
       <c r="M30" s="20"/>
       <c r="N30" s="16"/>
     </row>
     <row r="31" spans="1:14" s="18" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="20">
         <v>1091.2</v>
       </c>
       <c r="C31" s="20">
         <v>1953.4</v>
       </c>
       <c r="D31" s="20">
         <v>2893.9</v>
       </c>
       <c r="E31" s="20">
         <v>3524.6</v>
       </c>
       <c r="F31" s="20">
         <v>4208.5</v>
       </c>
       <c r="G31" s="20">
         <v>4899.8999999999996</v>
       </c>
       <c r="H31" s="60">
         <v>5627.2</v>
       </c>
       <c r="I31" s="62">
         <v>6427.1</v>
       </c>
-      <c r="J31" s="8"/>
+      <c r="J31" s="61">
+        <v>7074.9</v>
+      </c>
       <c r="K31" s="2"/>
       <c r="L31" s="8"/>
       <c r="M31" s="20"/>
     </row>
     <row r="32" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="20">
         <v>142.30000000000001</v>
       </c>
       <c r="C32" s="20">
         <v>270.8</v>
       </c>
       <c r="D32" s="20">
         <v>420.3</v>
       </c>
       <c r="E32" s="20">
         <v>549.79999999999995</v>
       </c>
       <c r="F32" s="20">
         <v>693.9</v>
       </c>
       <c r="G32" s="20">
         <v>863</v>
       </c>
       <c r="H32" s="8">
         <v>1047.0999999999999</v>
       </c>
       <c r="I32" s="62">
         <v>1233.4000000000001</v>
       </c>
-      <c r="J32" s="8"/>
+      <c r="J32" s="61">
+        <v>1361.7</v>
+      </c>
       <c r="K32" s="2"/>
       <c r="L32" s="8"/>
       <c r="M32" s="20"/>
     </row>
     <row r="33" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C33" s="20" t="s">
         <v>28</v>
       </c>
       <c r="D33" s="20" t="s">
         <v>28</v>
       </c>
       <c r="E33" s="20" t="s">
         <v>28</v>
       </c>
       <c r="F33" s="20" t="s">
         <v>28</v>
       </c>
       <c r="G33" s="20" t="s">
         <v>28</v>
       </c>
       <c r="H33" s="20" t="s">
         <v>28</v>
       </c>
       <c r="I33" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="J33" s="8"/>
+      <c r="J33" s="61" t="s">
+        <v>28</v>
+      </c>
       <c r="K33" s="2"/>
       <c r="L33" s="8"/>
       <c r="M33" s="20"/>
     </row>
     <row r="34" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="20">
         <v>304.3</v>
       </c>
       <c r="C34" s="20">
         <v>510.1</v>
       </c>
       <c r="D34" s="20">
         <v>707.4</v>
       </c>
       <c r="E34" s="20">
         <v>765.4</v>
       </c>
       <c r="F34" s="20">
         <v>831.5</v>
       </c>
       <c r="G34" s="20">
         <v>875.9</v>
       </c>
       <c r="H34" s="8">
         <v>933.3</v>
       </c>
       <c r="I34" s="62">
         <v>992.1</v>
       </c>
-      <c r="J34" s="8"/>
+      <c r="J34" s="61">
+        <v>1048.3</v>
+      </c>
       <c r="K34" s="2"/>
       <c r="L34" s="8"/>
       <c r="M34" s="20"/>
     </row>
     <row r="35" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C35" s="20" t="s">
         <v>28</v>
       </c>
       <c r="D35" s="20" t="s">
         <v>28</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>28</v>
       </c>
       <c r="F35" s="20" t="s">
         <v>28</v>
       </c>
       <c r="G35" s="20" t="s">
         <v>28</v>
       </c>
       <c r="H35" s="20" t="s">
         <v>28</v>
       </c>
       <c r="I35" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="J35" s="8"/>
+      <c r="J35" s="61" t="s">
+        <v>28</v>
+      </c>
       <c r="K35" s="2"/>
       <c r="L35" s="8"/>
       <c r="M35" s="20"/>
     </row>
     <row r="36" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C36" s="20" t="s">
         <v>28</v>
       </c>
       <c r="D36" s="20" t="s">
         <v>28</v>
       </c>
       <c r="E36" s="20" t="s">
         <v>28</v>
       </c>
       <c r="F36" s="20" t="s">
         <v>28</v>
       </c>
       <c r="G36" s="20" t="s">
         <v>28</v>
       </c>
       <c r="H36" s="20" t="s">
         <v>28</v>
       </c>
       <c r="I36" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="J36" s="8"/>
+      <c r="J36" s="61" t="s">
+        <v>28</v>
+      </c>
       <c r="K36" s="2"/>
       <c r="L36" s="8"/>
       <c r="M36" s="20"/>
     </row>
     <row r="37" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="20">
         <v>295.8</v>
       </c>
       <c r="C37" s="20">
         <v>518.4</v>
       </c>
       <c r="D37" s="20">
         <v>725.1</v>
       </c>
       <c r="E37" s="20">
         <v>810.2</v>
       </c>
       <c r="F37" s="20">
         <v>893.8</v>
       </c>
       <c r="G37" s="20">
         <v>999.6</v>
       </c>
       <c r="H37" s="8">
         <v>1104.5</v>
       </c>
       <c r="I37" s="62">
         <v>1224.2</v>
       </c>
-      <c r="J37" s="8"/>
+      <c r="J37" s="61">
+        <v>1337</v>
+      </c>
       <c r="K37" s="2"/>
       <c r="L37" s="8"/>
       <c r="M37" s="20"/>
     </row>
     <row r="38" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="20">
         <v>46.5</v>
       </c>
       <c r="C38" s="20">
         <v>89.2</v>
       </c>
       <c r="D38" s="20">
         <v>136.1</v>
       </c>
       <c r="E38" s="20">
         <v>177.6</v>
       </c>
       <c r="F38" s="20">
         <v>237.2</v>
       </c>
       <c r="G38" s="20">
         <v>290.2</v>
       </c>
       <c r="H38" s="8">
         <v>346.8</v>
       </c>
       <c r="I38" s="62">
         <v>409.8</v>
       </c>
-      <c r="J38" s="8"/>
+      <c r="J38" s="61">
+        <v>468.1</v>
+      </c>
       <c r="K38" s="4"/>
       <c r="L38" s="8"/>
       <c r="M38" s="20"/>
     </row>
     <row r="39" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="21">
         <v>302.2</v>
       </c>
       <c r="C39" s="21">
         <v>564.70000000000005</v>
       </c>
       <c r="D39" s="21">
         <v>904.7</v>
       </c>
       <c r="E39" s="21">
         <v>1221.2</v>
       </c>
       <c r="F39" s="21">
         <v>1551.6</v>
       </c>
       <c r="G39" s="21">
         <v>1870.6</v>
       </c>
       <c r="H39" s="9">
         <v>2194.8000000000002</v>
       </c>
       <c r="I39" s="63">
         <v>2566.8000000000002</v>
       </c>
-      <c r="J39" s="9"/>
+      <c r="J39" s="63">
+        <v>2858.8</v>
+      </c>
       <c r="K39" s="6"/>
       <c r="L39" s="9"/>
       <c r="M39" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>