--- v0 (2026-04-14)
+++ v1 (2026-05-24)
@@ -1,70 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="21425"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.18.0.51\Setevoi\ПРОМ-НОСТЬ\Динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Begeeva\Desktop\2026\Динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8BAF44BC-E8EF-4C04-A0B0-F8FD5A1941F2}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="810" yWindow="-120" windowWidth="28110" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="810" yWindow="-120" windowWidth="28110" windowHeight="16440"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Лист 1'!$A$6:$N$296</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Лист 1'!$A$6:$N$279</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="380" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="344" uniqueCount="67">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Согласно действующему национальному классификатору Республики Казахстан «Классификатор  административно-территориальных объектов» (КАТО) от 22 июня 2022 года.</t>
   </si>
   <si>
     <t>2026 год*</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
@@ -226,51 +225,51 @@
   <si>
     <t xml:space="preserve"> Производство прочих готовых изделий</t>
   </si>
   <si>
     <t xml:space="preserve"> Ремонт и установка машин и оборудования</t>
   </si>
   <si>
     <t xml:space="preserve"> Снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t xml:space="preserve"> Водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
   </si>
   <si>
     <t xml:space="preserve"> Забор, обработка и распределение воды</t>
   </si>
   <si>
     <t xml:space="preserve"> Сбор и обработка сточных вод</t>
   </si>
   <si>
     <t xml:space="preserve"> г. Актобе </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -446,51 +445,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -520,82 +519,89 @@
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="165" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-    <cellStyle name="Обычный 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 3 3" xfId="2"/>
+    <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -646,119 +652,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -894,6238 +866,6415 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:N297"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:N280"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="A292" sqref="A292:M292"/>
+    <sheetView tabSelected="1" topLeftCell="A261" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
+      <selection activeCell="D256" sqref="D256:D265"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="6" width="9.140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A2" s="34" t="s">
+      <c r="A2" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="34"/>
-[...10 lines deleted...]
-      <c r="M2" s="34"/>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="36"/>
     </row>
     <row r="3" spans="1:13" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="5"/>
       <c r="E3" s="6"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
-      <c r="L3" s="35" t="s">
+      <c r="L3" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="M3" s="35"/>
+      <c r="M3" s="37"/>
     </row>
     <row r="4" spans="1:13" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="31"/>
-      <c r="B4" s="33" t="s">
+      <c r="A4" s="33"/>
+      <c r="B4" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="33"/>
-[...9 lines deleted...]
-      <c r="M4" s="33"/>
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="35"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
     </row>
     <row r="5" spans="1:13" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="32"/>
+      <c r="A5" s="34"/>
       <c r="B5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="14" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="14" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="14" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="14" t="s">
         <v>12</v>
       </c>
       <c r="L5" s="14" t="s">
         <v>13</v>
       </c>
       <c r="M5" s="14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="27">
         <v>95.3</v>
       </c>
       <c r="C6" s="21">
         <v>100.4</v>
       </c>
-      <c r="D6" s="15"/>
+      <c r="D6" s="40">
+        <v>102.2</v>
+      </c>
       <c r="E6" s="16"/>
       <c r="F6" s="17"/>
       <c r="G6" s="17"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B7" s="27">
         <v>85.6</v>
       </c>
       <c r="C7" s="21">
         <v>88.3</v>
       </c>
-      <c r="D7" s="19"/>
+      <c r="D7" s="27">
+        <v>92.5</v>
+      </c>
       <c r="E7" s="19"/>
       <c r="F7" s="19"/>
       <c r="G7" s="19"/>
       <c r="H7" s="19"/>
       <c r="I7" s="19"/>
       <c r="J7" s="19"/>
       <c r="K7" s="19"/>
       <c r="L7" s="19"/>
       <c r="M7" s="19"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="27">
         <v>103.1</v>
       </c>
       <c r="C8" s="21">
         <v>117.8</v>
       </c>
-      <c r="D8" s="19"/>
+      <c r="D8" s="27">
+        <v>105.2</v>
+      </c>
       <c r="E8" s="19"/>
       <c r="F8" s="19"/>
       <c r="G8" s="19"/>
       <c r="H8" s="19"/>
       <c r="I8" s="19"/>
       <c r="J8" s="19"/>
       <c r="K8" s="19"/>
       <c r="L8" s="19"/>
       <c r="M8" s="19"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="27">
         <v>411.6</v>
       </c>
       <c r="C9" s="21">
         <v>377</v>
       </c>
-      <c r="D9" s="19"/>
+      <c r="D9" s="27">
+        <v>347.5</v>
+      </c>
       <c r="E9" s="19"/>
       <c r="F9" s="19"/>
       <c r="G9" s="19"/>
       <c r="H9" s="19"/>
       <c r="I9" s="19"/>
       <c r="J9" s="19"/>
       <c r="K9" s="19"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="27">
         <v>105.1</v>
       </c>
       <c r="C10" s="21">
         <v>104.1</v>
       </c>
-      <c r="D10" s="19"/>
+      <c r="D10" s="27">
+        <v>105.4</v>
+      </c>
       <c r="E10" s="19"/>
       <c r="F10" s="19"/>
       <c r="G10" s="19"/>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="19"/>
       <c r="L10" s="19"/>
       <c r="M10" s="19"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="27">
         <v>92.3</v>
       </c>
       <c r="C11" s="21">
         <v>93.1</v>
       </c>
-      <c r="D11" s="19"/>
+      <c r="D11" s="27">
+        <v>95.6</v>
+      </c>
       <c r="E11" s="19"/>
       <c r="F11" s="19"/>
       <c r="G11" s="19"/>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="27">
         <v>106.6</v>
       </c>
       <c r="C12" s="21">
         <v>114.6</v>
       </c>
-      <c r="D12" s="19"/>
+      <c r="D12" s="27">
+        <v>111.7</v>
+      </c>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="27">
         <v>101</v>
       </c>
       <c r="C13" s="21">
         <v>100.6</v>
       </c>
-      <c r="D13" s="19"/>
+      <c r="D13" s="27">
+        <v>108.2</v>
+      </c>
       <c r="E13" s="19"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="19"/>
       <c r="I13" s="19"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="27">
         <v>101</v>
       </c>
       <c r="C14" s="21">
         <v>105.7</v>
       </c>
-      <c r="D14" s="19"/>
+      <c r="D14" s="27">
+        <v>103.3</v>
+      </c>
       <c r="E14" s="19"/>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="19"/>
       <c r="I14" s="19"/>
       <c r="J14" s="19"/>
       <c r="K14" s="19"/>
       <c r="L14" s="19"/>
       <c r="M14" s="19"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="27">
         <v>102</v>
       </c>
       <c r="C15" s="21">
         <v>77.5</v>
       </c>
-      <c r="D15" s="19"/>
+      <c r="D15" s="27">
+        <v>89.5</v>
+      </c>
       <c r="E15" s="19"/>
       <c r="F15" s="19"/>
       <c r="G15" s="19"/>
       <c r="H15" s="19"/>
       <c r="I15" s="19"/>
       <c r="J15" s="19"/>
       <c r="K15" s="19"/>
       <c r="L15" s="19"/>
       <c r="M15" s="19"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="27">
         <v>97.4</v>
       </c>
       <c r="C16" s="21">
         <v>101.4</v>
       </c>
-      <c r="D16" s="19"/>
+      <c r="D16" s="27">
+        <v>106.3</v>
+      </c>
       <c r="E16" s="19"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
       <c r="I16" s="19"/>
       <c r="J16" s="19"/>
       <c r="K16" s="19"/>
       <c r="L16" s="19"/>
       <c r="M16" s="19"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="27">
         <v>92.2</v>
       </c>
       <c r="C17" s="21">
         <v>94</v>
       </c>
-      <c r="D17" s="19"/>
+      <c r="D17" s="27">
+        <v>97.6</v>
+      </c>
       <c r="E17" s="19"/>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
       <c r="K17" s="19"/>
       <c r="L17" s="19"/>
       <c r="M17" s="19"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="27">
         <v>93.2</v>
       </c>
       <c r="C18" s="21">
         <v>114.8</v>
       </c>
-      <c r="D18" s="19"/>
+      <c r="D18" s="27">
+        <v>89.7</v>
+      </c>
       <c r="E18" s="19"/>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
       <c r="K18" s="19"/>
       <c r="L18" s="19"/>
       <c r="M18" s="19"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="27">
         <v>107.7</v>
       </c>
       <c r="C19" s="21">
         <v>636.6</v>
       </c>
-      <c r="D19" s="19"/>
+      <c r="D19" s="27">
+        <v>121.8</v>
+      </c>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
       <c r="K19" s="19"/>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
     </row>
     <row r="20" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="27">
         <v>99.9</v>
       </c>
       <c r="C20" s="23">
         <v>102</v>
       </c>
-      <c r="D20" s="19"/>
+      <c r="D20" s="29">
+        <v>103.1</v>
+      </c>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
       <c r="K20" s="19"/>
       <c r="L20" s="19"/>
       <c r="M20" s="19"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B21" s="27">
         <v>94.4</v>
       </c>
       <c r="C21" s="21">
         <v>130.1</v>
       </c>
-      <c r="D21" s="19"/>
+      <c r="D21" s="27">
+        <v>142.19999999999999</v>
+      </c>
       <c r="E21" s="19"/>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
       <c r="K21" s="19"/>
       <c r="L21" s="19"/>
       <c r="M21" s="19"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="27">
         <v>100</v>
       </c>
       <c r="C22" s="21">
         <v>833.1</v>
       </c>
-      <c r="D22" s="19"/>
+      <c r="D22" s="27">
+        <v>120.1</v>
+      </c>
       <c r="E22" s="19"/>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
       <c r="K22" s="19"/>
       <c r="L22" s="19"/>
       <c r="M22" s="19"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="27">
         <v>423.8</v>
       </c>
       <c r="C23" s="21">
         <v>394.7</v>
       </c>
-      <c r="D23" s="19"/>
+      <c r="D23" s="27">
+        <v>362.3</v>
+      </c>
       <c r="E23" s="19"/>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
       <c r="K23" s="19"/>
       <c r="L23" s="19"/>
       <c r="M23" s="19"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="27">
         <v>105</v>
       </c>
       <c r="C24" s="21">
         <v>103.4</v>
       </c>
-      <c r="D24" s="19"/>
+      <c r="D24" s="27">
+        <v>105</v>
+      </c>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="19"/>
       <c r="J24" s="19"/>
       <c r="K24" s="19"/>
       <c r="L24" s="19"/>
       <c r="M24" s="19"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A25" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="27">
         <v>100</v>
       </c>
       <c r="C25" s="21">
         <v>73.2</v>
       </c>
-      <c r="D25" s="19"/>
+      <c r="D25" s="27">
+        <v>72.900000000000006</v>
+      </c>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
       <c r="G25" s="19"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
       <c r="K25" s="19"/>
       <c r="L25" s="19"/>
       <c r="M25" s="19"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="27">
         <v>100</v>
       </c>
       <c r="C26" s="21">
         <v>113.8</v>
       </c>
-      <c r="D26" s="19"/>
+      <c r="D26" s="27">
+        <v>120.2</v>
+      </c>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
       <c r="K26" s="19"/>
       <c r="L26" s="19"/>
       <c r="M26" s="19"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A27" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="27">
         <v>99.7</v>
       </c>
       <c r="C27" s="21">
         <v>106.2</v>
       </c>
-      <c r="D27" s="19"/>
+      <c r="D27" s="27">
+        <v>101.6</v>
+      </c>
       <c r="E27" s="19"/>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="19"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
       <c r="K27" s="19"/>
       <c r="L27" s="19"/>
       <c r="M27" s="19"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A28" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="27">
         <v>98.6</v>
       </c>
       <c r="C28" s="21">
         <v>102.6</v>
       </c>
-      <c r="D28" s="18"/>
+      <c r="D28" s="27">
+        <v>106.3</v>
+      </c>
       <c r="E28" s="18"/>
       <c r="F28" s="18"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
       <c r="L28" s="19"/>
       <c r="M28" s="19"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A29" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="27">
         <v>91.9</v>
       </c>
       <c r="C29" s="21">
         <v>91.2</v>
       </c>
-      <c r="D29" s="18"/>
+      <c r="D29" s="27">
+        <v>93.9</v>
+      </c>
       <c r="E29" s="18"/>
       <c r="F29" s="18"/>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
       <c r="K29" s="19"/>
       <c r="L29" s="19"/>
       <c r="M29" s="19"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A30" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="27">
         <v>109.1</v>
       </c>
       <c r="C30" s="21">
         <v>122.2</v>
       </c>
-      <c r="D30" s="18"/>
+      <c r="D30" s="27">
+        <v>100</v>
+      </c>
       <c r="E30" s="18"/>
       <c r="F30" s="18"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="19"/>
       <c r="J30" s="19"/>
       <c r="K30" s="19"/>
       <c r="L30" s="19"/>
       <c r="M30" s="19"/>
     </row>
     <row r="31" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A31" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="27">
         <v>102.5</v>
       </c>
       <c r="C31" s="21">
         <v>101.9</v>
       </c>
-      <c r="D31" s="18"/>
+      <c r="D31" s="27">
+        <v>102.3</v>
+      </c>
       <c r="E31" s="18"/>
       <c r="F31" s="18"/>
       <c r="G31" s="19"/>
       <c r="H31" s="19"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
       <c r="K31" s="19"/>
       <c r="L31" s="19"/>
       <c r="M31" s="19"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A32" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="27">
         <v>105.1</v>
       </c>
       <c r="C32" s="21">
         <v>103.6</v>
       </c>
-      <c r="D32" s="18"/>
+      <c r="D32" s="27">
+        <v>105</v>
+      </c>
       <c r="E32" s="18"/>
       <c r="F32" s="18"/>
       <c r="G32" s="19"/>
       <c r="H32" s="19"/>
       <c r="I32" s="19"/>
       <c r="J32" s="19"/>
       <c r="K32" s="19"/>
       <c r="L32" s="19"/>
       <c r="M32" s="19"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A33" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="27">
         <v>102.5</v>
       </c>
       <c r="C33" s="21">
         <v>102.4</v>
       </c>
-      <c r="D33" s="18"/>
+      <c r="D33" s="27">
+        <v>102</v>
+      </c>
       <c r="E33" s="18"/>
       <c r="F33" s="18"/>
       <c r="G33" s="19"/>
       <c r="H33" s="19"/>
       <c r="I33" s="19"/>
       <c r="J33" s="19"/>
       <c r="K33" s="19"/>
       <c r="L33" s="19"/>
       <c r="M33" s="19"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A34" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="27">
         <v>99.9</v>
       </c>
       <c r="C34" s="21">
         <v>99.4</v>
       </c>
-      <c r="D34" s="18"/>
+      <c r="D34" s="27">
+        <v>99.5</v>
+      </c>
       <c r="E34" s="18"/>
       <c r="F34" s="18"/>
       <c r="G34" s="19"/>
       <c r="H34" s="19"/>
       <c r="I34" s="19"/>
       <c r="J34" s="19"/>
       <c r="K34" s="19"/>
       <c r="L34" s="19"/>
       <c r="M34" s="19"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A35" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="D35" s="18"/>
+      <c r="D35" s="28" t="s">
+        <v>0</v>
+      </c>
       <c r="E35" s="18"/>
       <c r="F35" s="18"/>
       <c r="G35" s="19"/>
       <c r="H35" s="19"/>
       <c r="I35" s="19"/>
       <c r="J35" s="19"/>
       <c r="K35" s="19"/>
       <c r="L35" s="19"/>
       <c r="M35" s="19"/>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A36" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B36" s="27">
         <v>95.7</v>
       </c>
       <c r="C36" s="21">
         <v>95.2</v>
       </c>
-      <c r="D36" s="18"/>
+      <c r="D36" s="27">
+        <v>96.7</v>
+      </c>
       <c r="E36" s="18"/>
       <c r="F36" s="18"/>
       <c r="G36" s="19"/>
       <c r="H36" s="19"/>
       <c r="I36" s="19"/>
       <c r="J36" s="19"/>
       <c r="K36" s="19"/>
       <c r="L36" s="19"/>
       <c r="M36" s="19"/>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A37" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="27">
         <v>436.8</v>
       </c>
       <c r="C37" s="21">
         <v>410.5</v>
       </c>
-      <c r="D37" s="18"/>
+      <c r="D37" s="27">
+        <v>382.6</v>
+      </c>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="19"/>
       <c r="H37" s="19"/>
       <c r="I37" s="19"/>
       <c r="J37" s="19"/>
       <c r="K37" s="19"/>
       <c r="L37" s="19"/>
       <c r="M37" s="19"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A38" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="27">
         <v>100</v>
       </c>
       <c r="C38" s="24">
         <v>100</v>
       </c>
-      <c r="D38" s="18"/>
+      <c r="D38" s="27">
+        <v>100</v>
+      </c>
       <c r="E38" s="18"/>
       <c r="F38" s="18"/>
       <c r="G38" s="19"/>
       <c r="H38" s="19"/>
       <c r="I38" s="19"/>
       <c r="J38" s="19"/>
       <c r="K38" s="19"/>
       <c r="L38" s="19"/>
       <c r="M38" s="19"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A39" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B39" s="27">
         <v>78.5</v>
       </c>
       <c r="C39" s="21">
         <v>90.8</v>
       </c>
-      <c r="D39" s="18"/>
+      <c r="D39" s="27">
+        <v>91.1</v>
+      </c>
       <c r="E39" s="18"/>
       <c r="F39" s="18"/>
       <c r="G39" s="19"/>
       <c r="H39" s="19"/>
       <c r="I39" s="19"/>
       <c r="J39" s="19"/>
       <c r="K39" s="19"/>
       <c r="L39" s="19"/>
       <c r="M39" s="19"/>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A40" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="27">
         <v>92.1</v>
       </c>
       <c r="C40" s="21">
         <v>90.5</v>
       </c>
-      <c r="D40" s="18"/>
+      <c r="D40" s="27">
+        <v>92.5</v>
+      </c>
       <c r="E40" s="18"/>
       <c r="F40" s="18"/>
       <c r="G40" s="19"/>
       <c r="H40" s="19"/>
       <c r="I40" s="19"/>
       <c r="J40" s="19"/>
       <c r="K40" s="19"/>
       <c r="L40" s="19"/>
       <c r="M40" s="19"/>
     </row>
     <row r="41" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A41" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B41" s="27">
         <v>95.1</v>
       </c>
       <c r="C41" s="21">
         <v>147.4</v>
       </c>
-      <c r="D41" s="18"/>
+      <c r="D41" s="27">
+        <v>148.19999999999999</v>
+      </c>
       <c r="E41" s="18"/>
       <c r="F41" s="18"/>
       <c r="G41" s="19"/>
       <c r="H41" s="19"/>
       <c r="I41" s="19"/>
       <c r="J41" s="19"/>
       <c r="K41" s="19"/>
       <c r="L41" s="19"/>
       <c r="M41" s="19"/>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A42" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B42" s="27">
         <v>94.4</v>
       </c>
       <c r="C42" s="21">
         <v>130.1</v>
       </c>
-      <c r="D42" s="18"/>
+      <c r="D42" s="27">
+        <v>140.19999999999999</v>
+      </c>
       <c r="E42" s="18"/>
       <c r="F42" s="18"/>
       <c r="G42" s="19"/>
       <c r="H42" s="19"/>
       <c r="I42" s="19"/>
       <c r="J42" s="19"/>
       <c r="K42" s="19"/>
       <c r="L42" s="19"/>
       <c r="M42" s="19"/>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A43" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="27">
         <v>100</v>
       </c>
       <c r="C43" s="21">
         <v>833.1</v>
       </c>
-      <c r="D43" s="18"/>
+      <c r="D43" s="27">
+        <v>120.1</v>
+      </c>
       <c r="E43" s="18"/>
       <c r="F43" s="18"/>
       <c r="G43" s="19"/>
       <c r="H43" s="19"/>
       <c r="I43" s="19"/>
       <c r="J43" s="19"/>
       <c r="K43" s="19"/>
       <c r="L43" s="19"/>
       <c r="M43" s="19"/>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A44" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="27">
         <v>100</v>
       </c>
       <c r="C44" s="21">
         <v>291.89999999999998</v>
       </c>
-      <c r="D44" s="18"/>
+      <c r="D44" s="27">
+        <v>290</v>
+      </c>
       <c r="E44" s="18"/>
       <c r="F44" s="18"/>
       <c r="G44" s="19"/>
       <c r="H44" s="19"/>
       <c r="I44" s="19"/>
       <c r="J44" s="19"/>
       <c r="K44" s="19"/>
       <c r="L44" s="19"/>
       <c r="M44" s="19"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A45" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="27">
         <v>100</v>
       </c>
       <c r="C45" s="21">
         <v>73.2</v>
       </c>
-      <c r="D45" s="18"/>
+      <c r="D45" s="27">
+        <v>72.900000000000006</v>
+      </c>
       <c r="E45" s="18"/>
       <c r="F45" s="18"/>
       <c r="G45" s="19"/>
       <c r="H45" s="19"/>
       <c r="I45" s="19"/>
       <c r="J45" s="19"/>
       <c r="K45" s="19"/>
       <c r="L45" s="19"/>
       <c r="M45" s="19"/>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A46" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="27">
         <v>100</v>
       </c>
       <c r="C46" s="21">
         <v>252.8</v>
       </c>
-      <c r="D46" s="18"/>
+      <c r="D46" s="27">
+        <v>303.7</v>
+      </c>
       <c r="E46" s="18"/>
       <c r="F46" s="18"/>
       <c r="G46" s="19"/>
       <c r="H46" s="19"/>
       <c r="I46" s="19"/>
       <c r="J46" s="19"/>
       <c r="K46" s="19"/>
       <c r="L46" s="19"/>
       <c r="M46" s="19"/>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A47" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B47" s="27">
         <v>81</v>
       </c>
       <c r="C47" s="23">
         <v>97</v>
       </c>
-      <c r="D47" s="18"/>
+      <c r="D47" s="27">
+        <v>114.8</v>
+      </c>
       <c r="E47" s="18"/>
       <c r="F47" s="18"/>
       <c r="G47" s="19"/>
       <c r="H47" s="19"/>
       <c r="I47" s="19"/>
       <c r="J47" s="19"/>
       <c r="K47" s="19"/>
       <c r="L47" s="19"/>
       <c r="M47" s="19"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A48" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="27">
         <v>100</v>
       </c>
       <c r="C48" s="23">
         <v>50</v>
       </c>
-      <c r="D48" s="18"/>
+      <c r="D48" s="27">
+        <v>33.299999999999997</v>
+      </c>
       <c r="E48" s="18"/>
       <c r="F48" s="18"/>
       <c r="G48" s="19"/>
       <c r="H48" s="19"/>
       <c r="I48" s="19"/>
       <c r="J48" s="19"/>
       <c r="K48" s="19"/>
       <c r="L48" s="19"/>
       <c r="M48" s="19"/>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A49" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B49" s="27">
         <v>104.8</v>
       </c>
       <c r="C49" s="21">
         <v>170.4</v>
       </c>
-      <c r="D49" s="18"/>
+      <c r="D49" s="27">
+        <v>202.6</v>
+      </c>
       <c r="E49" s="18"/>
       <c r="F49" s="18"/>
       <c r="G49" s="19"/>
       <c r="H49" s="19"/>
       <c r="I49" s="19"/>
       <c r="J49" s="19"/>
       <c r="K49" s="19"/>
       <c r="L49" s="19"/>
       <c r="M49" s="19"/>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A50" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B50" s="27">
         <v>95.1</v>
       </c>
       <c r="C50" s="21">
         <v>109.1</v>
       </c>
-      <c r="D50" s="18"/>
+      <c r="D50" s="27">
+        <v>99.6</v>
+      </c>
       <c r="E50" s="18"/>
       <c r="F50" s="18"/>
       <c r="G50" s="19"/>
       <c r="H50" s="19"/>
       <c r="I50" s="19"/>
       <c r="J50" s="19"/>
       <c r="K50" s="19"/>
       <c r="L50" s="19"/>
       <c r="M50" s="19"/>
     </row>
     <row r="51" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A51" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="27">
         <v>104.8</v>
       </c>
       <c r="C51" s="21">
         <v>117.1</v>
       </c>
-      <c r="D51" s="18"/>
+      <c r="D51" s="27">
+        <v>119.1</v>
+      </c>
       <c r="E51" s="18"/>
       <c r="F51" s="18"/>
       <c r="G51" s="19"/>
       <c r="H51" s="19"/>
       <c r="I51" s="19"/>
       <c r="J51" s="19"/>
       <c r="K51" s="19"/>
       <c r="L51" s="19"/>
       <c r="M51" s="19"/>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A52" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B52" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="D52" s="18"/>
+      <c r="D52" s="27">
+        <v>164.7</v>
+      </c>
       <c r="E52" s="18"/>
       <c r="F52" s="18"/>
       <c r="G52" s="19"/>
       <c r="H52" s="19"/>
       <c r="I52" s="19"/>
       <c r="J52" s="19"/>
       <c r="K52" s="19"/>
       <c r="L52" s="19"/>
       <c r="M52" s="19"/>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A53" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B53" s="27">
         <v>126.2</v>
       </c>
       <c r="C53" s="21">
         <v>66.7</v>
       </c>
-      <c r="D53" s="18"/>
+      <c r="D53" s="27">
+        <v>62.2</v>
+      </c>
       <c r="E53" s="18"/>
       <c r="F53" s="18"/>
       <c r="G53" s="19"/>
       <c r="H53" s="19"/>
       <c r="I53" s="19"/>
       <c r="J53" s="19"/>
       <c r="K53" s="19"/>
       <c r="L53" s="19"/>
       <c r="M53" s="19"/>
     </row>
     <row r="54" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A54" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B54" s="27">
         <v>104.4</v>
       </c>
       <c r="C54" s="21">
         <v>102.6</v>
       </c>
-      <c r="D54" s="18"/>
+      <c r="D54" s="27">
+        <v>105.2</v>
+      </c>
       <c r="E54" s="18"/>
       <c r="F54" s="18"/>
       <c r="G54" s="19"/>
       <c r="H54" s="19"/>
       <c r="I54" s="19"/>
       <c r="J54" s="19"/>
       <c r="K54" s="19"/>
       <c r="L54" s="19"/>
       <c r="M54" s="19"/>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A55" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B55" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="D55" s="18"/>
+      <c r="D55" s="28" t="s">
+        <v>0</v>
+      </c>
       <c r="E55" s="18"/>
       <c r="F55" s="18"/>
       <c r="G55" s="19"/>
       <c r="H55" s="19"/>
       <c r="I55" s="19"/>
       <c r="J55" s="19"/>
       <c r="K55" s="19"/>
       <c r="L55" s="19"/>
       <c r="M55" s="19"/>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A56" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B56" s="27">
         <v>100.2</v>
       </c>
       <c r="C56" s="21">
         <v>50.2</v>
       </c>
-      <c r="D56" s="18"/>
+      <c r="D56" s="27">
+        <v>33.4</v>
+      </c>
       <c r="E56" s="18"/>
       <c r="F56" s="18"/>
       <c r="G56" s="19"/>
       <c r="H56" s="19"/>
       <c r="I56" s="19"/>
       <c r="J56" s="19"/>
       <c r="K56" s="19"/>
       <c r="L56" s="19"/>
       <c r="M56" s="19"/>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A57" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B57" s="27">
         <v>156.1</v>
       </c>
       <c r="C57" s="21">
         <v>147.4</v>
       </c>
-      <c r="D57" s="18"/>
+      <c r="D57" s="27">
+        <v>118.9</v>
+      </c>
       <c r="E57" s="18"/>
       <c r="F57" s="18"/>
       <c r="G57" s="19"/>
       <c r="H57" s="19"/>
       <c r="I57" s="19"/>
       <c r="J57" s="19"/>
       <c r="K57" s="19"/>
       <c r="L57" s="19"/>
       <c r="M57" s="19"/>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A58" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B58" s="27">
         <v>51.7</v>
       </c>
       <c r="C58" s="21">
         <v>153.4</v>
       </c>
-      <c r="D58" s="18"/>
+      <c r="D58" s="27">
+        <v>201.8</v>
+      </c>
       <c r="E58" s="18"/>
       <c r="F58" s="18"/>
       <c r="G58" s="19"/>
       <c r="H58" s="19"/>
       <c r="I58" s="19"/>
       <c r="J58" s="19"/>
       <c r="K58" s="19"/>
       <c r="L58" s="19"/>
       <c r="M58" s="19"/>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A59" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B59" s="27">
         <v>81.8</v>
       </c>
       <c r="C59" s="21">
         <v>101.3</v>
       </c>
-      <c r="D59" s="18"/>
+      <c r="D59" s="27">
+        <v>113.2</v>
+      </c>
       <c r="E59" s="18"/>
       <c r="F59" s="18"/>
       <c r="G59" s="19"/>
       <c r="H59" s="19"/>
       <c r="I59" s="19"/>
       <c r="J59" s="19"/>
       <c r="K59" s="19"/>
       <c r="L59" s="19"/>
       <c r="M59" s="19"/>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A60" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B60" s="27">
         <v>100.2</v>
       </c>
       <c r="C60" s="21">
         <v>118.7</v>
       </c>
-      <c r="D60" s="18"/>
+      <c r="D60" s="27">
+        <v>113.8</v>
+      </c>
       <c r="E60" s="18"/>
       <c r="F60" s="18"/>
       <c r="G60" s="19"/>
       <c r="H60" s="19"/>
       <c r="I60" s="19"/>
       <c r="J60" s="19"/>
       <c r="K60" s="19"/>
       <c r="L60" s="19"/>
       <c r="M60" s="19"/>
     </row>
     <row r="61" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A61" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B61" s="27">
         <v>90</v>
       </c>
       <c r="C61" s="21">
         <v>98.1</v>
       </c>
-      <c r="D61" s="18"/>
+      <c r="D61" s="30">
+        <v>100.7</v>
+      </c>
       <c r="E61" s="18"/>
       <c r="F61" s="18"/>
       <c r="G61" s="19"/>
       <c r="H61" s="19"/>
       <c r="I61" s="19"/>
       <c r="J61" s="19"/>
       <c r="K61" s="19"/>
       <c r="L61" s="19"/>
       <c r="M61" s="19"/>
     </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A62" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B62" s="27">
         <v>83.8</v>
       </c>
       <c r="C62" s="21">
         <v>86.5</v>
       </c>
-      <c r="D62" s="18"/>
+      <c r="D62" s="27">
+        <v>91.1</v>
+      </c>
       <c r="E62" s="18"/>
       <c r="F62" s="18"/>
       <c r="G62" s="19"/>
       <c r="H62" s="19"/>
       <c r="I62" s="19"/>
       <c r="J62" s="19"/>
       <c r="K62" s="19"/>
       <c r="L62" s="19"/>
       <c r="M62" s="19"/>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A63" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="27">
         <v>99.7</v>
       </c>
       <c r="C63" s="21">
         <v>109.1</v>
       </c>
-      <c r="D63" s="18"/>
+      <c r="D63" s="27">
+        <v>106.6</v>
+      </c>
       <c r="E63" s="18"/>
       <c r="F63" s="18"/>
       <c r="G63" s="19"/>
       <c r="H63" s="19"/>
       <c r="I63" s="19"/>
       <c r="J63" s="19"/>
       <c r="K63" s="19"/>
       <c r="L63" s="19"/>
       <c r="M63" s="19"/>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A64" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="27">
         <v>100</v>
       </c>
       <c r="C64" s="24">
         <v>100</v>
       </c>
-      <c r="D64" s="18"/>
+      <c r="D64" s="27">
+        <v>100</v>
+      </c>
       <c r="E64" s="18"/>
       <c r="F64" s="18"/>
       <c r="G64" s="19"/>
       <c r="H64" s="19"/>
       <c r="I64" s="19"/>
       <c r="J64" s="19"/>
       <c r="K64" s="19"/>
       <c r="L64" s="19"/>
       <c r="M64" s="19"/>
     </row>
     <row r="65" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A65" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="27">
         <v>103.2</v>
       </c>
       <c r="C65" s="21">
         <v>130.80000000000001</v>
       </c>
-      <c r="D65" s="18"/>
+      <c r="D65" s="27">
+        <v>133.4</v>
+      </c>
       <c r="E65" s="18"/>
       <c r="F65" s="18"/>
       <c r="G65" s="19"/>
       <c r="H65" s="19"/>
       <c r="I65" s="19"/>
       <c r="J65" s="19"/>
       <c r="K65" s="19"/>
       <c r="L65" s="19"/>
       <c r="M65" s="19"/>
     </row>
     <row r="66" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A66" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="27">
         <v>100</v>
       </c>
       <c r="C66" s="21">
         <v>97.3</v>
       </c>
-      <c r="D66" s="18"/>
+      <c r="D66" s="27">
+        <v>99.2</v>
+      </c>
       <c r="E66" s="18"/>
       <c r="F66" s="18"/>
       <c r="G66" s="19"/>
       <c r="H66" s="19"/>
       <c r="I66" s="19"/>
       <c r="J66" s="19"/>
       <c r="K66" s="19"/>
       <c r="L66" s="19"/>
       <c r="M66" s="19"/>
     </row>
     <row r="67" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A67" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="27">
         <v>100</v>
       </c>
       <c r="C67" s="21">
         <v>107.1</v>
       </c>
-      <c r="D67" s="18"/>
+      <c r="D67" s="27">
+        <v>97.1</v>
+      </c>
       <c r="E67" s="18"/>
       <c r="F67" s="18"/>
       <c r="G67" s="19"/>
       <c r="H67" s="19"/>
       <c r="I67" s="19"/>
       <c r="J67" s="19"/>
       <c r="K67" s="19"/>
       <c r="L67" s="19"/>
       <c r="M67" s="19"/>
     </row>
     <row r="68" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A68" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="27">
         <v>100</v>
       </c>
       <c r="C68" s="21">
         <v>94.6</v>
       </c>
-      <c r="D68" s="18"/>
+      <c r="D68" s="27">
+        <v>96.4</v>
+      </c>
       <c r="E68" s="18"/>
       <c r="F68" s="18"/>
       <c r="G68" s="19"/>
       <c r="H68" s="19"/>
       <c r="I68" s="19"/>
       <c r="J68" s="19"/>
       <c r="K68" s="19"/>
       <c r="L68" s="19"/>
       <c r="M68" s="19"/>
     </row>
     <row r="69" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A69" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="27">
         <v>110</v>
       </c>
       <c r="C69" s="21">
         <v>109.3</v>
       </c>
-      <c r="D69" s="18"/>
+      <c r="D69" s="27">
+        <v>112.9</v>
+      </c>
       <c r="E69" s="18"/>
       <c r="F69" s="18"/>
       <c r="G69" s="19"/>
       <c r="H69" s="19"/>
       <c r="I69" s="19"/>
       <c r="J69" s="19"/>
       <c r="K69" s="19"/>
       <c r="L69" s="19"/>
       <c r="M69" s="19"/>
     </row>
     <row r="70" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A70" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B70" s="27">
         <v>99.9</v>
       </c>
       <c r="C70" s="21">
         <v>65.900000000000006</v>
       </c>
-      <c r="D70" s="18"/>
+      <c r="D70" s="27">
+        <v>74.7</v>
+      </c>
       <c r="E70" s="18"/>
       <c r="F70" s="18"/>
       <c r="G70" s="19"/>
       <c r="H70" s="19"/>
       <c r="I70" s="19"/>
       <c r="J70" s="19"/>
       <c r="K70" s="19"/>
       <c r="L70" s="19"/>
       <c r="M70" s="19"/>
     </row>
     <row r="71" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A71" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B71" s="27">
         <v>63</v>
       </c>
       <c r="C71" s="21">
         <v>156.69999999999999</v>
       </c>
-      <c r="D71" s="18"/>
+      <c r="D71" s="27">
+        <v>156</v>
+      </c>
       <c r="E71" s="18"/>
       <c r="F71" s="18"/>
       <c r="G71" s="19"/>
       <c r="H71" s="19"/>
       <c r="I71" s="19"/>
       <c r="J71" s="19"/>
       <c r="K71" s="19"/>
       <c r="L71" s="19"/>
       <c r="M71" s="19"/>
     </row>
     <row r="72" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A72" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B72" s="27">
         <v>86</v>
       </c>
       <c r="C72" s="21">
         <v>166.3</v>
       </c>
-      <c r="D72" s="18"/>
+      <c r="D72" s="27">
+        <v>182.1</v>
+      </c>
       <c r="E72" s="18"/>
       <c r="F72" s="18"/>
       <c r="G72" s="19"/>
       <c r="H72" s="19"/>
       <c r="I72" s="19"/>
       <c r="J72" s="19"/>
       <c r="K72" s="19"/>
       <c r="L72" s="19"/>
       <c r="M72" s="19"/>
     </row>
     <row r="73" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A73" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B73" s="27">
         <v>73.599999999999994</v>
       </c>
       <c r="C73" s="21">
         <v>127.5</v>
       </c>
-      <c r="D73" s="18"/>
+      <c r="D73" s="27">
+        <v>72.2</v>
+      </c>
       <c r="E73" s="18"/>
       <c r="F73" s="18"/>
       <c r="G73" s="19"/>
       <c r="H73" s="19"/>
       <c r="I73" s="19"/>
       <c r="J73" s="19"/>
       <c r="K73" s="19"/>
       <c r="L73" s="19"/>
       <c r="M73" s="19"/>
     </row>
     <row r="74" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A74" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B74" s="27">
         <v>100</v>
       </c>
       <c r="C74" s="21">
         <v>806.5</v>
       </c>
-      <c r="D74" s="18"/>
+      <c r="D74" s="27">
+        <v>100</v>
+      </c>
       <c r="E74" s="18"/>
       <c r="F74" s="18"/>
       <c r="G74" s="19"/>
       <c r="H74" s="19"/>
       <c r="I74" s="19"/>
       <c r="J74" s="19"/>
       <c r="K74" s="19"/>
       <c r="L74" s="19"/>
       <c r="M74" s="19"/>
     </row>
     <row r="75" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A75" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B75" s="27">
         <v>101.8</v>
       </c>
       <c r="C75" s="21">
         <v>108.8</v>
       </c>
-      <c r="D75" s="18"/>
+      <c r="D75" s="27">
+        <v>111.2</v>
+      </c>
       <c r="E75" s="18"/>
       <c r="F75" s="18"/>
       <c r="G75" s="19"/>
       <c r="H75" s="19"/>
       <c r="I75" s="19"/>
       <c r="J75" s="19"/>
       <c r="K75" s="19"/>
       <c r="L75" s="19"/>
       <c r="M75" s="19"/>
     </row>
     <row r="76" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A76" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B76" s="27">
         <v>102.6</v>
       </c>
       <c r="C76" s="24">
         <v>107</v>
       </c>
-      <c r="D76" s="18"/>
+      <c r="D76" s="27">
+        <v>104.4</v>
+      </c>
       <c r="E76" s="18"/>
       <c r="F76" s="18"/>
       <c r="G76" s="19"/>
       <c r="H76" s="19"/>
       <c r="I76" s="19"/>
       <c r="J76" s="19"/>
       <c r="K76" s="19"/>
       <c r="L76" s="19"/>
       <c r="M76" s="19"/>
     </row>
     <row r="77" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A77" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B77" s="27">
         <v>100</v>
       </c>
       <c r="C77" s="21">
         <v>130.6</v>
       </c>
-      <c r="D77" s="18"/>
+      <c r="D77" s="27">
+        <v>99.3</v>
+      </c>
       <c r="E77" s="18"/>
       <c r="F77" s="18"/>
       <c r="G77" s="19"/>
       <c r="H77" s="19"/>
       <c r="I77" s="19"/>
       <c r="J77" s="19"/>
       <c r="K77" s="19"/>
       <c r="L77" s="19"/>
       <c r="M77" s="19"/>
     </row>
     <row r="78" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A78" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B78" s="27">
         <v>100</v>
       </c>
       <c r="C78" s="24">
         <v>100</v>
       </c>
-      <c r="D78" s="18"/>
+      <c r="D78" s="27">
+        <v>100</v>
+      </c>
       <c r="E78" s="18"/>
       <c r="F78" s="18"/>
       <c r="G78" s="19"/>
       <c r="H78" s="19"/>
       <c r="I78" s="19"/>
       <c r="J78" s="19"/>
       <c r="K78" s="19"/>
       <c r="L78" s="19"/>
       <c r="M78" s="19"/>
     </row>
     <row r="79" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A79" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B79" s="27">
         <v>100</v>
       </c>
       <c r="C79" s="21">
         <v>233.2</v>
       </c>
-      <c r="D79" s="18"/>
+      <c r="D79" s="27">
+        <v>100</v>
+      </c>
       <c r="E79" s="18"/>
       <c r="F79" s="18"/>
       <c r="G79" s="19"/>
       <c r="H79" s="19"/>
       <c r="I79" s="19"/>
       <c r="J79" s="19"/>
       <c r="K79" s="19"/>
       <c r="L79" s="19"/>
       <c r="M79" s="19"/>
     </row>
     <row r="80" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A80" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B80" s="27">
         <v>100</v>
       </c>
       <c r="C80" s="21">
         <v>95.6</v>
       </c>
-      <c r="D80" s="18"/>
+      <c r="D80" s="27">
+        <v>99.1</v>
+      </c>
       <c r="E80" s="18"/>
       <c r="F80" s="18"/>
       <c r="G80" s="19"/>
       <c r="H80" s="19"/>
       <c r="I80" s="19"/>
       <c r="J80" s="19"/>
       <c r="K80" s="19"/>
       <c r="L80" s="19"/>
       <c r="M80" s="19"/>
     </row>
     <row r="81" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A81" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B81" s="27">
         <v>100</v>
       </c>
       <c r="C81" s="23">
         <v>98</v>
       </c>
-      <c r="D81" s="18"/>
+      <c r="D81" s="27">
+        <v>97.1</v>
+      </c>
       <c r="E81" s="18"/>
       <c r="F81" s="18"/>
       <c r="G81" s="19"/>
       <c r="H81" s="19"/>
       <c r="I81" s="19"/>
       <c r="J81" s="19"/>
       <c r="K81" s="19"/>
       <c r="L81" s="19"/>
       <c r="M81" s="19"/>
     </row>
     <row r="82" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A82" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B82" s="27">
         <v>100</v>
       </c>
       <c r="C82" s="21">
         <v>94.4</v>
       </c>
-      <c r="D82" s="18"/>
+      <c r="D82" s="27">
+        <v>94.1</v>
+      </c>
       <c r="E82" s="18"/>
       <c r="F82" s="18"/>
       <c r="G82" s="19"/>
       <c r="H82" s="19"/>
       <c r="I82" s="19"/>
       <c r="J82" s="19"/>
       <c r="K82" s="19"/>
       <c r="L82" s="19"/>
       <c r="M82" s="19"/>
     </row>
     <row r="83" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A83" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B83" s="27">
         <v>96.1</v>
       </c>
       <c r="C83" s="21">
         <v>119.5</v>
       </c>
-      <c r="D83" s="18"/>
+      <c r="D83" s="27">
+        <v>115.2</v>
+      </c>
       <c r="E83" s="18"/>
       <c r="F83" s="18"/>
       <c r="G83" s="19"/>
       <c r="H83" s="19"/>
       <c r="I83" s="19"/>
       <c r="J83" s="19"/>
       <c r="K83" s="19"/>
       <c r="L83" s="19"/>
       <c r="M83" s="19"/>
     </row>
     <row r="84" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A84" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B84" s="27">
         <v>100</v>
       </c>
       <c r="C84" s="21">
         <v>63.6</v>
       </c>
-      <c r="D84" s="18"/>
+      <c r="D84" s="27">
+        <v>62.9</v>
+      </c>
       <c r="E84" s="18"/>
       <c r="F84" s="18"/>
       <c r="G84" s="19"/>
       <c r="H84" s="19"/>
       <c r="I84" s="19"/>
       <c r="J84" s="19"/>
       <c r="K84" s="19"/>
       <c r="L84" s="19"/>
       <c r="M84" s="19"/>
     </row>
     <row r="85" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A85" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B85" s="27">
         <v>100</v>
       </c>
       <c r="C85" s="21">
         <v>119.3</v>
       </c>
-      <c r="D85" s="18"/>
+      <c r="D85" s="27">
+        <v>100</v>
+      </c>
       <c r="E85" s="18"/>
       <c r="F85" s="18"/>
       <c r="G85" s="19"/>
       <c r="H85" s="19"/>
       <c r="I85" s="19"/>
       <c r="J85" s="19"/>
       <c r="K85" s="19"/>
       <c r="L85" s="19"/>
       <c r="M85" s="19"/>
     </row>
     <row r="86" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A86" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B86" s="27">
         <v>100.4</v>
       </c>
       <c r="C86" s="21">
         <v>156.80000000000001</v>
       </c>
-      <c r="D86" s="18"/>
+      <c r="D86" s="27">
+        <v>169.9</v>
+      </c>
       <c r="E86" s="18"/>
       <c r="F86" s="18"/>
       <c r="G86" s="19"/>
       <c r="H86" s="19"/>
       <c r="I86" s="19"/>
       <c r="J86" s="19"/>
       <c r="K86" s="19"/>
       <c r="L86" s="19"/>
       <c r="M86" s="19"/>
     </row>
     <row r="87" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A87" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B87" s="27">
         <v>100</v>
       </c>
       <c r="C87" s="21">
         <v>107.7</v>
       </c>
-      <c r="D87" s="18"/>
+      <c r="D87" s="27">
+        <v>100.4</v>
+      </c>
       <c r="E87" s="18"/>
       <c r="F87" s="18"/>
       <c r="G87" s="19"/>
       <c r="H87" s="19"/>
       <c r="I87" s="19"/>
       <c r="J87" s="19"/>
       <c r="K87" s="19"/>
       <c r="L87" s="19"/>
       <c r="M87" s="19"/>
     </row>
     <row r="88" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A88" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B88" s="27">
         <v>100</v>
       </c>
       <c r="C88" s="21">
         <v>520.70000000000005</v>
       </c>
-      <c r="D88" s="18"/>
+      <c r="D88" s="27">
+        <v>100</v>
+      </c>
       <c r="E88" s="18"/>
       <c r="F88" s="18"/>
       <c r="G88" s="19"/>
       <c r="H88" s="19"/>
       <c r="I88" s="19"/>
       <c r="J88" s="19"/>
       <c r="K88" s="19"/>
       <c r="L88" s="19"/>
       <c r="M88" s="19"/>
     </row>
     <row r="89" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A89" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B89" s="27">
         <v>80.3</v>
       </c>
       <c r="C89" s="25">
         <v>91.8</v>
       </c>
-      <c r="D89" s="18"/>
+      <c r="D89" s="27">
+        <v>101.2</v>
+      </c>
       <c r="E89" s="18"/>
       <c r="F89" s="18"/>
       <c r="G89" s="19"/>
       <c r="H89" s="19"/>
       <c r="I89" s="19"/>
       <c r="J89" s="19"/>
       <c r="K89" s="19"/>
       <c r="L89" s="19"/>
       <c r="M89" s="19"/>
     </row>
     <row r="90" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A90" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B90" s="27">
         <v>88.6</v>
       </c>
       <c r="C90" s="25">
         <v>93</v>
       </c>
-      <c r="D90" s="18"/>
+      <c r="D90" s="27">
+        <v>100.8</v>
+      </c>
       <c r="E90" s="18"/>
       <c r="F90" s="18"/>
       <c r="G90" s="19"/>
       <c r="H90" s="19"/>
       <c r="I90" s="19"/>
       <c r="J90" s="19"/>
       <c r="K90" s="19"/>
       <c r="L90" s="19"/>
       <c r="M90" s="19"/>
     </row>
     <row r="91" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A91" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B91" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C91" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="D91" s="18"/>
+      <c r="D91" s="27">
+        <v>93.6</v>
+      </c>
       <c r="E91" s="18"/>
       <c r="F91" s="18"/>
       <c r="G91" s="19"/>
       <c r="H91" s="19"/>
       <c r="I91" s="19"/>
       <c r="J91" s="19"/>
       <c r="K91" s="19"/>
       <c r="L91" s="19"/>
       <c r="M91" s="19"/>
     </row>
     <row r="92" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A92" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B92" s="27">
         <v>100</v>
       </c>
       <c r="C92" s="25">
         <v>100</v>
       </c>
-      <c r="D92" s="18"/>
+      <c r="D92" s="27">
+        <v>100</v>
+      </c>
       <c r="E92" s="18"/>
       <c r="F92" s="18"/>
       <c r="G92" s="19"/>
       <c r="H92" s="19"/>
       <c r="I92" s="19"/>
       <c r="J92" s="19"/>
       <c r="K92" s="19"/>
       <c r="L92" s="19"/>
       <c r="M92" s="19"/>
     </row>
     <row r="93" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A93" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B93" s="27">
         <v>100</v>
       </c>
       <c r="C93" s="25">
         <v>100</v>
       </c>
-      <c r="D93" s="18"/>
+      <c r="D93" s="27">
+        <v>100</v>
+      </c>
       <c r="E93" s="18"/>
       <c r="F93" s="18"/>
       <c r="G93" s="19"/>
       <c r="H93" s="19"/>
       <c r="I93" s="19"/>
       <c r="J93" s="19"/>
       <c r="K93" s="19"/>
       <c r="L93" s="19"/>
       <c r="M93" s="19"/>
     </row>
     <row r="94" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A94" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B94" s="27">
         <v>100</v>
       </c>
       <c r="C94" s="25">
         <v>118.1</v>
       </c>
-      <c r="D94" s="18"/>
+      <c r="D94" s="27">
+        <v>124.1</v>
+      </c>
       <c r="E94" s="18"/>
       <c r="F94" s="18"/>
       <c r="G94" s="19"/>
       <c r="H94" s="19"/>
       <c r="I94" s="19"/>
       <c r="J94" s="19"/>
       <c r="K94" s="19"/>
       <c r="L94" s="19"/>
       <c r="M94" s="19"/>
     </row>
     <row r="95" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A95" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B95" s="27">
         <v>100</v>
       </c>
       <c r="C95" s="25">
         <v>50</v>
       </c>
-      <c r="D95" s="18"/>
+      <c r="D95" s="27">
+        <v>33.299999999999997</v>
+      </c>
       <c r="E95" s="18"/>
       <c r="F95" s="18"/>
       <c r="G95" s="19"/>
       <c r="H95" s="19"/>
       <c r="I95" s="19"/>
       <c r="J95" s="19"/>
       <c r="K95" s="19"/>
       <c r="L95" s="19"/>
       <c r="M95" s="19"/>
     </row>
     <row r="96" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A96" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B96" s="27">
         <v>939.2</v>
       </c>
       <c r="C96" s="25">
         <v>538.70000000000005</v>
       </c>
-      <c r="D96" s="18"/>
+      <c r="D96" s="27">
+        <v>412.4</v>
+      </c>
       <c r="E96" s="18"/>
       <c r="F96" s="18"/>
       <c r="G96" s="19"/>
       <c r="H96" s="19"/>
       <c r="I96" s="19"/>
       <c r="J96" s="19"/>
       <c r="K96" s="19"/>
       <c r="L96" s="19"/>
       <c r="M96" s="19"/>
     </row>
     <row r="97" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A97" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B97" s="27">
         <v>943.4</v>
       </c>
       <c r="C97" s="25">
         <v>549.5</v>
       </c>
-      <c r="D97" s="18"/>
+      <c r="D97" s="27">
+        <v>415.8</v>
+      </c>
       <c r="E97" s="18"/>
       <c r="F97" s="18"/>
       <c r="G97" s="19"/>
       <c r="H97" s="19"/>
       <c r="I97" s="19"/>
       <c r="J97" s="19"/>
       <c r="K97" s="19"/>
       <c r="L97" s="19"/>
       <c r="M97" s="19"/>
     </row>
     <row r="98" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A98" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B98" s="27">
         <v>100</v>
       </c>
       <c r="C98" s="25">
         <v>100</v>
       </c>
-      <c r="D98" s="18"/>
+      <c r="D98" s="27">
+        <v>100</v>
+      </c>
       <c r="E98" s="18"/>
       <c r="F98" s="18"/>
       <c r="G98" s="19"/>
       <c r="H98" s="19"/>
       <c r="I98" s="19"/>
       <c r="J98" s="19"/>
       <c r="K98" s="19"/>
       <c r="L98" s="19"/>
       <c r="M98" s="19"/>
     </row>
     <row r="99" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A99" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B99" s="27">
         <v>100</v>
       </c>
       <c r="C99" s="25">
         <v>100</v>
       </c>
-      <c r="D99" s="18"/>
+      <c r="D99" s="27">
+        <v>100</v>
+      </c>
       <c r="E99" s="18"/>
       <c r="F99" s="18"/>
       <c r="G99" s="19"/>
       <c r="H99" s="19"/>
       <c r="I99" s="19"/>
       <c r="J99" s="19"/>
       <c r="K99" s="19"/>
       <c r="L99" s="19"/>
       <c r="M99" s="19"/>
     </row>
     <row r="100" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A100" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B100" s="27">
         <v>100</v>
       </c>
       <c r="C100" s="25">
         <v>100</v>
       </c>
-      <c r="D100" s="18"/>
+      <c r="D100" s="27">
+        <v>100</v>
+      </c>
       <c r="E100" s="18"/>
       <c r="F100" s="18"/>
       <c r="G100" s="19"/>
       <c r="H100" s="19"/>
       <c r="I100" s="19"/>
       <c r="J100" s="19"/>
       <c r="K100" s="19"/>
       <c r="L100" s="19"/>
       <c r="M100" s="19"/>
     </row>
     <row r="101" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A101" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B101" s="27">
         <v>100</v>
       </c>
       <c r="C101" s="25">
         <v>100</v>
       </c>
-      <c r="D101" s="18"/>
+      <c r="D101" s="27">
+        <v>100</v>
+      </c>
       <c r="E101" s="18"/>
       <c r="F101" s="18"/>
       <c r="G101" s="19"/>
       <c r="H101" s="19"/>
       <c r="I101" s="19"/>
       <c r="J101" s="19"/>
       <c r="K101" s="19"/>
       <c r="L101" s="19"/>
       <c r="M101" s="19"/>
     </row>
     <row r="102" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A102" s="22" t="s">
-        <v>27</v>
-[...7 lines deleted...]
-      <c r="D102" s="18"/>
+        <v>28</v>
+      </c>
+      <c r="B102" s="27">
+        <v>100</v>
+      </c>
+      <c r="C102" s="25">
+        <v>100</v>
+      </c>
+      <c r="D102" s="27">
+        <v>100</v>
+      </c>
       <c r="E102" s="18"/>
       <c r="F102" s="18"/>
       <c r="G102" s="19"/>
       <c r="H102" s="19"/>
       <c r="I102" s="19"/>
       <c r="J102" s="19"/>
       <c r="K102" s="19"/>
       <c r="L102" s="19"/>
       <c r="M102" s="19"/>
     </row>
     <row r="103" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A103" s="22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B103" s="27">
         <v>100</v>
       </c>
       <c r="C103" s="25">
         <v>100</v>
       </c>
-      <c r="D103" s="18"/>
+      <c r="D103" s="27">
+        <v>100</v>
+      </c>
       <c r="E103" s="18"/>
       <c r="F103" s="18"/>
       <c r="G103" s="19"/>
       <c r="H103" s="19"/>
       <c r="I103" s="19"/>
       <c r="J103" s="19"/>
       <c r="K103" s="19"/>
       <c r="L103" s="19"/>
       <c r="M103" s="19"/>
     </row>
     <row r="104" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A104" s="22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B104" s="27">
         <v>100</v>
       </c>
       <c r="C104" s="25">
         <v>100</v>
       </c>
-      <c r="D104" s="18"/>
+      <c r="D104" s="27">
+        <v>100</v>
+      </c>
       <c r="E104" s="18"/>
       <c r="F104" s="18"/>
       <c r="G104" s="19"/>
       <c r="H104" s="19"/>
       <c r="I104" s="19"/>
       <c r="J104" s="19"/>
       <c r="K104" s="19"/>
       <c r="L104" s="19"/>
       <c r="M104" s="19"/>
     </row>
     <row r="105" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A105" s="22" t="s">
-        <v>30</v>
-[...7 lines deleted...]
-      <c r="D105" s="18"/>
+        <v>31</v>
+      </c>
+      <c r="B105" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="C105" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="D105" s="27" t="s">
+        <v>0</v>
+      </c>
       <c r="E105" s="18"/>
       <c r="F105" s="18"/>
       <c r="G105" s="19"/>
       <c r="H105" s="19"/>
       <c r="I105" s="19"/>
       <c r="J105" s="19"/>
       <c r="K105" s="19"/>
       <c r="L105" s="19"/>
       <c r="M105" s="19"/>
     </row>
     <row r="106" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A106" s="22" t="s">
-        <v>31</v>
-[...7 lines deleted...]
-      <c r="D106" s="18"/>
+        <v>32</v>
+      </c>
+      <c r="B106" s="27">
+        <v>100</v>
+      </c>
+      <c r="C106" s="25">
+        <v>100</v>
+      </c>
+      <c r="D106" s="27">
+        <v>100</v>
+      </c>
       <c r="E106" s="18"/>
       <c r="F106" s="18"/>
       <c r="G106" s="19"/>
       <c r="H106" s="19"/>
       <c r="I106" s="19"/>
       <c r="J106" s="19"/>
       <c r="K106" s="19"/>
       <c r="L106" s="19"/>
       <c r="M106" s="19"/>
     </row>
     <row r="107" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A107" s="22" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B107" s="27">
         <v>100</v>
       </c>
       <c r="C107" s="25">
         <v>100</v>
       </c>
-      <c r="D107" s="18"/>
+      <c r="D107" s="30">
+        <v>100</v>
+      </c>
       <c r="E107" s="18"/>
       <c r="F107" s="18"/>
       <c r="G107" s="19"/>
       <c r="H107" s="19"/>
       <c r="I107" s="19"/>
       <c r="J107" s="19"/>
       <c r="K107" s="19"/>
       <c r="L107" s="19"/>
       <c r="M107" s="19"/>
     </row>
     <row r="108" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A108" s="22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B108" s="27">
         <v>100</v>
       </c>
       <c r="C108" s="25">
         <v>100</v>
       </c>
-      <c r="D108" s="18"/>
+      <c r="D108" s="30">
+        <v>100</v>
+      </c>
       <c r="E108" s="18"/>
       <c r="F108" s="18"/>
       <c r="G108" s="19"/>
       <c r="H108" s="19"/>
       <c r="I108" s="19"/>
       <c r="J108" s="19"/>
       <c r="K108" s="19"/>
       <c r="L108" s="19"/>
       <c r="M108" s="19"/>
     </row>
     <row r="109" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A109" s="22" t="s">
-        <v>34</v>
+      <c r="A109" s="10" t="s">
+        <v>44</v>
       </c>
       <c r="B109" s="27">
-        <v>100</v>
+        <v>119.5</v>
       </c>
       <c r="C109" s="25">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="D109" s="18"/>
+        <v>103.3</v>
+      </c>
+      <c r="D109" s="27">
+        <v>91.8</v>
+      </c>
       <c r="E109" s="18"/>
       <c r="F109" s="18"/>
       <c r="G109" s="19"/>
       <c r="H109" s="19"/>
       <c r="I109" s="19"/>
       <c r="J109" s="19"/>
       <c r="K109" s="19"/>
       <c r="L109" s="19"/>
       <c r="M109" s="19"/>
     </row>
     <row r="110" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A110" s="10" t="s">
-        <v>44</v>
+      <c r="A110" s="22" t="s">
+        <v>66</v>
       </c>
       <c r="B110" s="27">
-        <v>119.5</v>
+        <v>113.2</v>
       </c>
       <c r="C110" s="25">
-        <v>103.3</v>
-[...1 lines deleted...]
-      <c r="D110" s="18"/>
+        <v>101.9</v>
+      </c>
+      <c r="D110" s="27">
+        <v>86.8</v>
+      </c>
       <c r="E110" s="18"/>
       <c r="F110" s="18"/>
       <c r="G110" s="19"/>
       <c r="H110" s="19"/>
       <c r="I110" s="19"/>
       <c r="J110" s="19"/>
       <c r="K110" s="19"/>
       <c r="L110" s="19"/>
       <c r="M110" s="19"/>
     </row>
     <row r="111" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A111" s="22" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="B111" s="27">
-        <v>113.2</v>
+        <v>100</v>
       </c>
       <c r="C111" s="25">
-        <v>101.9</v>
-[...1 lines deleted...]
-      <c r="D111" s="18"/>
+        <v>100</v>
+      </c>
+      <c r="D111" s="27">
+        <v>100</v>
+      </c>
       <c r="E111" s="18"/>
       <c r="F111" s="18"/>
       <c r="G111" s="19"/>
       <c r="H111" s="19"/>
       <c r="I111" s="19"/>
       <c r="J111" s="19"/>
       <c r="K111" s="19"/>
       <c r="L111" s="19"/>
       <c r="M111" s="19"/>
     </row>
     <row r="112" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A112" s="22" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B112" s="27">
         <v>100</v>
       </c>
       <c r="C112" s="25">
         <v>100</v>
       </c>
-      <c r="D112" s="18"/>
+      <c r="D112" s="27">
+        <v>100</v>
+      </c>
       <c r="E112" s="18"/>
       <c r="F112" s="18"/>
       <c r="G112" s="19"/>
       <c r="H112" s="19"/>
       <c r="I112" s="19"/>
       <c r="J112" s="19"/>
       <c r="K112" s="19"/>
       <c r="L112" s="19"/>
       <c r="M112" s="19"/>
     </row>
     <row r="113" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A113" s="22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B113" s="27">
         <v>100</v>
       </c>
       <c r="C113" s="25">
         <v>100</v>
       </c>
-      <c r="D113" s="18"/>
+      <c r="D113" s="27">
+        <v>100</v>
+      </c>
       <c r="E113" s="18"/>
       <c r="F113" s="18"/>
       <c r="G113" s="19"/>
       <c r="H113" s="19"/>
       <c r="I113" s="19"/>
       <c r="J113" s="19"/>
       <c r="K113" s="19"/>
       <c r="L113" s="19"/>
       <c r="M113" s="19"/>
     </row>
     <row r="114" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A114" s="22" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B114" s="27">
         <v>100</v>
       </c>
       <c r="C114" s="25">
         <v>100</v>
       </c>
-      <c r="D114" s="18"/>
+      <c r="D114" s="27">
+        <v>100</v>
+      </c>
       <c r="E114" s="18"/>
       <c r="F114" s="18"/>
       <c r="G114" s="19"/>
       <c r="H114" s="19"/>
       <c r="I114" s="19"/>
       <c r="J114" s="19"/>
       <c r="K114" s="19"/>
       <c r="L114" s="19"/>
       <c r="M114" s="19"/>
     </row>
     <row r="115" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A115" s="22" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B115" s="27">
         <v>100</v>
       </c>
       <c r="C115" s="25">
         <v>100</v>
       </c>
-      <c r="D115" s="18"/>
+      <c r="D115" s="27">
+        <v>100</v>
+      </c>
       <c r="E115" s="18"/>
       <c r="F115" s="18"/>
       <c r="G115" s="19"/>
       <c r="H115" s="19"/>
       <c r="I115" s="19"/>
       <c r="J115" s="19"/>
       <c r="K115" s="19"/>
       <c r="L115" s="19"/>
       <c r="M115" s="19"/>
     </row>
     <row r="116" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A116" s="22" t="s">
-        <v>27</v>
-[...7 lines deleted...]
-      <c r="D116" s="18"/>
+        <v>29</v>
+      </c>
+      <c r="B116" s="27">
+        <v>100</v>
+      </c>
+      <c r="C116" s="25">
+        <v>100</v>
+      </c>
+      <c r="D116" s="27">
+        <v>100</v>
+      </c>
       <c r="E116" s="18"/>
       <c r="F116" s="18"/>
       <c r="G116" s="19"/>
       <c r="H116" s="19"/>
       <c r="I116" s="19"/>
       <c r="J116" s="19"/>
       <c r="K116" s="19"/>
       <c r="L116" s="19"/>
       <c r="M116" s="19"/>
     </row>
     <row r="117" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A117" s="22" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="B117" s="27">
         <v>100</v>
       </c>
       <c r="C117" s="25">
         <v>100</v>
       </c>
-      <c r="D117" s="18"/>
+      <c r="D117" s="30">
+        <v>100</v>
+      </c>
       <c r="E117" s="18"/>
       <c r="F117" s="18"/>
       <c r="G117" s="19"/>
       <c r="H117" s="19"/>
       <c r="I117" s="19"/>
       <c r="J117" s="19"/>
       <c r="K117" s="19"/>
       <c r="L117" s="19"/>
       <c r="M117" s="19"/>
     </row>
     <row r="118" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A118" s="22" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="B118" s="27">
         <v>100</v>
       </c>
       <c r="C118" s="25">
         <v>100</v>
       </c>
-      <c r="D118" s="18"/>
+      <c r="D118" s="30">
+        <v>100</v>
+      </c>
       <c r="E118" s="18"/>
       <c r="F118" s="18"/>
       <c r="G118" s="19"/>
       <c r="H118" s="19"/>
       <c r="I118" s="19"/>
       <c r="J118" s="19"/>
       <c r="K118" s="19"/>
       <c r="L118" s="19"/>
       <c r="M118" s="19"/>
     </row>
-    <row r="119" spans="1:13" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D119" s="18"/>
+    <row r="119" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A119" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B119" s="27">
+        <v>45.2</v>
+      </c>
+      <c r="C119" s="25">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="D119" s="30">
+        <v>65.3</v>
+      </c>
       <c r="E119" s="18"/>
       <c r="F119" s="18"/>
       <c r="G119" s="19"/>
       <c r="H119" s="19"/>
       <c r="I119" s="19"/>
       <c r="J119" s="19"/>
       <c r="K119" s="19"/>
       <c r="L119" s="19"/>
       <c r="M119" s="19"/>
     </row>
     <row r="120" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A120" s="22" t="s">
-        <v>32</v>
-[...7 lines deleted...]
-      <c r="D120" s="18"/>
+        <v>66</v>
+      </c>
+      <c r="B120" s="27">
+        <v>45.2</v>
+      </c>
+      <c r="C120" s="25">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="D120" s="30">
+        <v>65.3</v>
+      </c>
       <c r="E120" s="18"/>
       <c r="F120" s="18"/>
       <c r="G120" s="19"/>
       <c r="H120" s="19"/>
       <c r="I120" s="19"/>
       <c r="J120" s="19"/>
       <c r="K120" s="19"/>
       <c r="L120" s="19"/>
       <c r="M120" s="19"/>
     </row>
-    <row r="121" spans="1:13" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>33</v>
+    <row r="121" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A121" s="10" t="s">
+        <v>46</v>
       </c>
       <c r="B121" s="27">
-        <v>100</v>
+        <v>98.1</v>
       </c>
       <c r="C121" s="25">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="D121" s="18"/>
+        <v>179.6</v>
+      </c>
+      <c r="D121" s="30">
+        <v>218</v>
+      </c>
       <c r="E121" s="18"/>
       <c r="F121" s="18"/>
       <c r="G121" s="19"/>
       <c r="H121" s="19"/>
       <c r="I121" s="19"/>
       <c r="J121" s="19"/>
       <c r="K121" s="19"/>
       <c r="L121" s="19"/>
       <c r="M121" s="19"/>
     </row>
     <row r="122" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A122" s="22" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="B122" s="27">
-        <v>100</v>
+        <v>94.6</v>
       </c>
       <c r="C122" s="25">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="D122" s="18"/>
+        <v>129.6</v>
+      </c>
+      <c r="D122" s="30">
+        <v>210.4</v>
+      </c>
       <c r="E122" s="18"/>
       <c r="F122" s="18"/>
       <c r="G122" s="19"/>
       <c r="H122" s="19"/>
       <c r="I122" s="19"/>
       <c r="J122" s="19"/>
       <c r="K122" s="19"/>
       <c r="L122" s="19"/>
       <c r="M122" s="19"/>
     </row>
-    <row r="123" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45</v>
+    <row r="123" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A123" s="22" t="s">
+        <v>23</v>
       </c>
       <c r="B123" s="27">
-        <v>45.2</v>
+        <v>70</v>
       </c>
       <c r="C123" s="25">
-        <v>64.099999999999994</v>
-[...1 lines deleted...]
-      <c r="D123" s="18"/>
+        <v>70</v>
+      </c>
+      <c r="D123" s="30">
+        <v>70</v>
+      </c>
       <c r="E123" s="18"/>
       <c r="F123" s="18"/>
       <c r="G123" s="19"/>
       <c r="H123" s="19"/>
       <c r="I123" s="19"/>
       <c r="J123" s="19"/>
       <c r="K123" s="19"/>
       <c r="L123" s="19"/>
       <c r="M123" s="19"/>
     </row>
     <row r="124" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A124" s="22" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="B124" s="27">
-        <v>45.2</v>
+        <v>70</v>
       </c>
       <c r="C124" s="25">
-        <v>64.099999999999994</v>
-[...1 lines deleted...]
-      <c r="D124" s="18"/>
+        <v>70</v>
+      </c>
+      <c r="D124" s="30">
+        <v>70</v>
+      </c>
       <c r="E124" s="18"/>
       <c r="F124" s="18"/>
       <c r="G124" s="19"/>
       <c r="H124" s="19"/>
       <c r="I124" s="19"/>
       <c r="J124" s="19"/>
       <c r="K124" s="19"/>
       <c r="L124" s="19"/>
       <c r="M124" s="19"/>
     </row>
-    <row r="125" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D125" s="18"/>
+    <row r="125" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A125" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B125" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="C125" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="D125" s="30" t="s">
+        <v>0</v>
+      </c>
       <c r="E125" s="18"/>
       <c r="F125" s="18"/>
       <c r="G125" s="19"/>
       <c r="H125" s="19"/>
       <c r="I125" s="19"/>
       <c r="J125" s="19"/>
       <c r="K125" s="19"/>
       <c r="L125" s="19"/>
       <c r="M125" s="19"/>
     </row>
-    <row r="126" spans="1:13" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>66</v>
+    <row r="126" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A126" s="10" t="s">
+        <v>47</v>
       </c>
       <c r="B126" s="27">
-        <v>94.6</v>
+        <v>100</v>
       </c>
       <c r="C126" s="25">
-        <v>129.6</v>
-[...1 lines deleted...]
-      <c r="D126" s="18"/>
+        <v>130.5</v>
+      </c>
+      <c r="D126" s="30">
+        <v>141.6</v>
+      </c>
       <c r="E126" s="18"/>
       <c r="F126" s="18"/>
       <c r="G126" s="19"/>
       <c r="H126" s="19"/>
       <c r="I126" s="19"/>
       <c r="J126" s="19"/>
       <c r="K126" s="19"/>
       <c r="L126" s="19"/>
       <c r="M126" s="19"/>
     </row>
     <row r="127" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A127" s="22" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="B127" s="27">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="C127" s="25">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="D127" s="18"/>
+        <v>131.1</v>
+      </c>
+      <c r="D127" s="30">
+        <v>144.9</v>
+      </c>
       <c r="E127" s="18"/>
       <c r="F127" s="18"/>
       <c r="G127" s="19"/>
       <c r="H127" s="19"/>
       <c r="I127" s="19"/>
       <c r="J127" s="19"/>
       <c r="K127" s="19"/>
       <c r="L127" s="19"/>
       <c r="M127" s="19"/>
     </row>
     <row r="128" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A128" s="22" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B128" s="27">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="C128" s="25">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="D128" s="18"/>
+        <v>100</v>
+      </c>
+      <c r="D128" s="30">
+        <v>100</v>
+      </c>
       <c r="E128" s="18"/>
       <c r="F128" s="18"/>
       <c r="G128" s="19"/>
       <c r="H128" s="19"/>
       <c r="I128" s="19"/>
       <c r="J128" s="19"/>
       <c r="K128" s="19"/>
       <c r="L128" s="19"/>
       <c r="M128" s="19"/>
     </row>
     <row r="129" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A129" s="22" t="s">
-        <v>33</v>
-[...7 lines deleted...]
-      <c r="D129" s="18"/>
+        <v>31</v>
+      </c>
+      <c r="B129" s="27">
+        <v>100</v>
+      </c>
+      <c r="C129" s="25">
+        <v>100</v>
+      </c>
+      <c r="D129" s="30">
+        <v>100</v>
+      </c>
       <c r="E129" s="18"/>
       <c r="F129" s="18"/>
       <c r="G129" s="19"/>
       <c r="H129" s="19"/>
       <c r="I129" s="19"/>
       <c r="J129" s="19"/>
       <c r="K129" s="19"/>
       <c r="L129" s="19"/>
       <c r="M129" s="19"/>
     </row>
-    <row r="130" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A130" s="10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B130" s="27">
-        <v>100</v>
+        <v>97.1</v>
       </c>
       <c r="C130" s="25">
-        <v>130.5</v>
-[...1 lines deleted...]
-      <c r="D130" s="18"/>
+        <v>116.7</v>
+      </c>
+      <c r="D130" s="30">
+        <v>128.30000000000001</v>
+      </c>
       <c r="E130" s="18"/>
       <c r="F130" s="18"/>
       <c r="G130" s="19"/>
       <c r="H130" s="19"/>
       <c r="I130" s="19"/>
       <c r="J130" s="19"/>
       <c r="K130" s="19"/>
       <c r="L130" s="19"/>
       <c r="M130" s="19"/>
     </row>
     <row r="131" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A131" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B131" s="27">
-        <v>100</v>
+        <v>96.1</v>
       </c>
       <c r="C131" s="25">
-        <v>131.1</v>
-[...1 lines deleted...]
-      <c r="D131" s="18"/>
+        <v>111.7</v>
+      </c>
+      <c r="D131" s="30">
+        <v>133.4</v>
+      </c>
       <c r="E131" s="18"/>
       <c r="F131" s="18"/>
       <c r="G131" s="19"/>
       <c r="H131" s="19"/>
       <c r="I131" s="19"/>
       <c r="J131" s="19"/>
       <c r="K131" s="19"/>
       <c r="L131" s="19"/>
       <c r="M131" s="19"/>
     </row>
     <row r="132" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A132" s="22" t="s">
-        <v>29</v>
-[...7 lines deleted...]
-      <c r="D132" s="18"/>
+        <v>24</v>
+      </c>
+      <c r="B132" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="C132" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="D132" s="30" t="s">
+        <v>0</v>
+      </c>
       <c r="E132" s="18"/>
       <c r="F132" s="18"/>
       <c r="G132" s="19"/>
       <c r="H132" s="19"/>
       <c r="I132" s="19"/>
       <c r="J132" s="19"/>
       <c r="K132" s="19"/>
       <c r="L132" s="19"/>
       <c r="M132" s="19"/>
     </row>
     <row r="133" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A133" s="22" t="s">
-        <v>31</v>
-[...7 lines deleted...]
-      <c r="D133" s="18"/>
+        <v>29</v>
+      </c>
+      <c r="B133" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="C133" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="D133" s="30" t="s">
+        <v>0</v>
+      </c>
       <c r="E133" s="18"/>
       <c r="F133" s="18"/>
       <c r="G133" s="19"/>
       <c r="H133" s="19"/>
       <c r="I133" s="19"/>
       <c r="J133" s="19"/>
       <c r="K133" s="19"/>
       <c r="L133" s="19"/>
       <c r="M133" s="19"/>
     </row>
-    <row r="134" spans="1:13" ht="45" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D134" s="18"/>
+    <row r="134" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A134" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B134" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="C134" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="D134" s="30" t="s">
+        <v>0</v>
+      </c>
       <c r="E134" s="18"/>
       <c r="F134" s="18"/>
       <c r="G134" s="19"/>
       <c r="H134" s="19"/>
       <c r="I134" s="19"/>
       <c r="J134" s="19"/>
       <c r="K134" s="19"/>
       <c r="L134" s="19"/>
       <c r="M134" s="19"/>
     </row>
     <row r="135" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A135" s="22" t="s">
-        <v>66</v>
-[...7 lines deleted...]
-      <c r="D135" s="18"/>
+        <v>33</v>
+      </c>
+      <c r="B135" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="C135" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="D135" s="30" t="s">
+        <v>0</v>
+      </c>
       <c r="E135" s="18"/>
       <c r="F135" s="18"/>
       <c r="G135" s="19"/>
       <c r="H135" s="19"/>
       <c r="I135" s="19"/>
       <c r="J135" s="19"/>
       <c r="K135" s="19"/>
       <c r="L135" s="19"/>
       <c r="M135" s="19"/>
     </row>
-    <row r="136" spans="1:13" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D136" s="18"/>
+    <row r="136" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A136" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B136" s="27">
+        <v>67.2</v>
+      </c>
+      <c r="C136" s="25">
+        <v>70.3</v>
+      </c>
+      <c r="D136" s="30">
+        <v>74.5</v>
+      </c>
       <c r="E136" s="18"/>
       <c r="F136" s="18"/>
       <c r="G136" s="19"/>
       <c r="H136" s="19"/>
       <c r="I136" s="19"/>
       <c r="J136" s="19"/>
       <c r="K136" s="19"/>
       <c r="L136" s="19"/>
       <c r="M136" s="19"/>
     </row>
     <row r="137" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A137" s="22" t="s">
-        <v>29</v>
-[...7 lines deleted...]
-      <c r="D137" s="18"/>
+        <v>66</v>
+      </c>
+      <c r="B137" s="27">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="C137" s="25">
+        <v>23.9</v>
+      </c>
+      <c r="D137" s="30">
+        <v>33.299999999999997</v>
+      </c>
       <c r="E137" s="18"/>
       <c r="F137" s="18"/>
       <c r="G137" s="19"/>
       <c r="H137" s="19"/>
       <c r="I137" s="19"/>
       <c r="J137" s="19"/>
       <c r="K137" s="19"/>
       <c r="L137" s="19"/>
       <c r="M137" s="19"/>
     </row>
     <row r="138" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A138" s="22" t="s">
-        <v>31</v>
-[...7 lines deleted...]
-      <c r="D138" s="18"/>
+        <v>25</v>
+      </c>
+      <c r="B138" s="27">
+        <v>103.6</v>
+      </c>
+      <c r="C138" s="25">
+        <v>105</v>
+      </c>
+      <c r="D138" s="30">
+        <v>105.3</v>
+      </c>
       <c r="E138" s="18"/>
       <c r="F138" s="18"/>
       <c r="G138" s="19"/>
       <c r="H138" s="19"/>
       <c r="I138" s="19"/>
       <c r="J138" s="19"/>
       <c r="K138" s="19"/>
       <c r="L138" s="19"/>
       <c r="M138" s="19"/>
     </row>
     <row r="139" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A139" s="22" t="s">
-        <v>33</v>
-[...7 lines deleted...]
-      <c r="D139" s="18"/>
+        <v>29</v>
+      </c>
+      <c r="B139" s="27">
+        <v>112.6</v>
+      </c>
+      <c r="C139" s="25">
+        <v>114.5</v>
+      </c>
+      <c r="D139" s="30">
+        <v>113.9</v>
+      </c>
       <c r="E139" s="18"/>
       <c r="F139" s="18"/>
       <c r="G139" s="19"/>
       <c r="H139" s="19"/>
       <c r="I139" s="19"/>
       <c r="J139" s="19"/>
       <c r="K139" s="19"/>
       <c r="L139" s="19"/>
       <c r="M139" s="19"/>
     </row>
     <row r="140" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A140" s="10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B140" s="27">
-        <v>67.2</v>
+        <v>75</v>
       </c>
       <c r="C140" s="25">
-        <v>70.3</v>
-[...1 lines deleted...]
-      <c r="D140" s="18"/>
+        <v>81.400000000000006</v>
+      </c>
+      <c r="D140" s="30">
+        <v>78.2</v>
+      </c>
       <c r="E140" s="18"/>
       <c r="F140" s="18"/>
       <c r="G140" s="19"/>
       <c r="H140" s="19"/>
       <c r="I140" s="19"/>
       <c r="J140" s="19"/>
       <c r="K140" s="19"/>
       <c r="L140" s="19"/>
       <c r="M140" s="19"/>
     </row>
     <row r="141" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A141" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B141" s="27">
-        <v>17.600000000000001</v>
+        <v>72.3</v>
       </c>
       <c r="C141" s="25">
-        <v>23.9</v>
-[...1 lines deleted...]
-      <c r="D141" s="18"/>
+        <v>75.599999999999994</v>
+      </c>
+      <c r="D141" s="30">
+        <v>73.599999999999994</v>
+      </c>
       <c r="E141" s="18"/>
       <c r="F141" s="18"/>
       <c r="G141" s="19"/>
       <c r="H141" s="19"/>
       <c r="I141" s="19"/>
       <c r="J141" s="19"/>
       <c r="K141" s="19"/>
       <c r="L141" s="19"/>
       <c r="M141" s="19"/>
     </row>
     <row r="142" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A142" s="22" t="s">
-        <v>25</v>
-[...7 lines deleted...]
-      <c r="D142" s="18"/>
+        <v>23</v>
+      </c>
+      <c r="B142" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="C142" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D142" s="30" t="s">
+        <v>0</v>
+      </c>
       <c r="E142" s="18"/>
       <c r="F142" s="18"/>
       <c r="G142" s="19"/>
       <c r="H142" s="19"/>
       <c r="I142" s="19"/>
       <c r="J142" s="19"/>
       <c r="K142" s="19"/>
       <c r="L142" s="19"/>
       <c r="M142" s="19"/>
     </row>
     <row r="143" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A143" s="22" t="s">
-        <v>29</v>
-[...7 lines deleted...]
-      <c r="D143" s="18"/>
+        <v>25</v>
+      </c>
+      <c r="B143" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="C143" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="D143" s="30" t="s">
+        <v>0</v>
+      </c>
       <c r="E143" s="18"/>
       <c r="F143" s="18"/>
       <c r="G143" s="19"/>
       <c r="H143" s="19"/>
       <c r="I143" s="19"/>
       <c r="J143" s="19"/>
       <c r="K143" s="19"/>
       <c r="L143" s="19"/>
       <c r="M143" s="19"/>
     </row>
-    <row r="144" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>50</v>
+    <row r="144" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A144" s="22" t="s">
+        <v>28</v>
       </c>
       <c r="B144" s="27">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="C144" s="25">
-        <v>81.400000000000006</v>
-[...1 lines deleted...]
-      <c r="D144" s="18"/>
+        <v>100</v>
+      </c>
+      <c r="D144" s="30">
+        <v>100</v>
+      </c>
       <c r="E144" s="18"/>
       <c r="F144" s="18"/>
       <c r="G144" s="19"/>
       <c r="H144" s="19"/>
       <c r="I144" s="19"/>
       <c r="J144" s="19"/>
       <c r="K144" s="19"/>
       <c r="L144" s="19"/>
       <c r="M144" s="19"/>
     </row>
     <row r="145" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A145" s="22" t="s">
-        <v>66</v>
+        <v>29</v>
       </c>
       <c r="B145" s="27">
-        <v>72.3</v>
+        <v>96.5</v>
       </c>
       <c r="C145" s="25">
-        <v>75.599999999999994</v>
-[...1 lines deleted...]
-      <c r="D145" s="18"/>
+        <v>108.7</v>
+      </c>
+      <c r="D145" s="30">
+        <v>123.7</v>
+      </c>
       <c r="E145" s="18"/>
       <c r="F145" s="18"/>
       <c r="G145" s="19"/>
       <c r="H145" s="19"/>
       <c r="I145" s="19"/>
       <c r="J145" s="19"/>
       <c r="K145" s="19"/>
       <c r="L145" s="19"/>
       <c r="M145" s="19"/>
     </row>
     <row r="146" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A146" s="22" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="B146" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C146" s="25" t="s">
+      <c r="C146" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="D146" s="18"/>
+      <c r="D146" s="30" t="s">
+        <v>0</v>
+      </c>
       <c r="E146" s="18"/>
       <c r="F146" s="18"/>
       <c r="G146" s="19"/>
       <c r="H146" s="19"/>
       <c r="I146" s="19"/>
       <c r="J146" s="19"/>
       <c r="K146" s="19"/>
       <c r="L146" s="19"/>
       <c r="M146" s="19"/>
     </row>
     <row r="147" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A147" s="22" t="s">
-        <v>25</v>
-[...7 lines deleted...]
-      <c r="D147" s="18"/>
+        <v>32</v>
+      </c>
+      <c r="B147" s="27">
+        <v>95.9</v>
+      </c>
+      <c r="C147" s="25">
+        <v>102.5</v>
+      </c>
+      <c r="D147" s="30">
+        <v>105.2</v>
+      </c>
       <c r="E147" s="18"/>
       <c r="F147" s="18"/>
       <c r="G147" s="19"/>
       <c r="H147" s="19"/>
       <c r="I147" s="19"/>
       <c r="J147" s="19"/>
       <c r="K147" s="19"/>
       <c r="L147" s="19"/>
       <c r="M147" s="19"/>
     </row>
-    <row r="148" spans="1:13" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>28</v>
+    <row r="148" spans="1:13" ht="45" x14ac:dyDescent="0.2">
+      <c r="A148" s="10" t="s">
+        <v>51</v>
       </c>
       <c r="B148" s="27">
-        <v>100</v>
+        <v>598.20000000000005</v>
       </c>
       <c r="C148" s="25">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="D148" s="18"/>
+        <v>514</v>
+      </c>
+      <c r="D148" s="30">
+        <v>598.20000000000005</v>
+      </c>
       <c r="E148" s="18"/>
       <c r="F148" s="18"/>
       <c r="G148" s="19"/>
       <c r="H148" s="19"/>
       <c r="I148" s="19"/>
       <c r="J148" s="19"/>
       <c r="K148" s="19"/>
       <c r="L148" s="19"/>
       <c r="M148" s="19"/>
     </row>
     <row r="149" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A149" s="22" t="s">
-        <v>29</v>
-[...7 lines deleted...]
-      <c r="D149" s="18"/>
+        <v>66</v>
+      </c>
+      <c r="B149" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="C149" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D149" s="30" t="s">
+        <v>0</v>
+      </c>
       <c r="E149" s="18"/>
       <c r="F149" s="18"/>
       <c r="G149" s="19"/>
       <c r="H149" s="19"/>
       <c r="I149" s="19"/>
       <c r="J149" s="19"/>
       <c r="K149" s="19"/>
       <c r="L149" s="19"/>
       <c r="M149" s="19"/>
     </row>
-    <row r="150" spans="1:13" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D150" s="18"/>
+    <row r="150" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A150" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="B150" s="27">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="C150" s="25">
+        <v>68.2</v>
+      </c>
+      <c r="D150" s="30">
+        <v>79.8</v>
+      </c>
       <c r="E150" s="18"/>
       <c r="F150" s="18"/>
       <c r="G150" s="19"/>
       <c r="H150" s="19"/>
       <c r="I150" s="19"/>
       <c r="J150" s="19"/>
       <c r="K150" s="19"/>
       <c r="L150" s="19"/>
       <c r="M150" s="19"/>
     </row>
     <row r="151" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A151" s="22" t="s">
-        <v>32</v>
+        <v>66</v>
       </c>
       <c r="B151" s="27">
-        <v>95.9</v>
+        <v>47.3</v>
       </c>
       <c r="C151" s="25">
-        <v>102.5</v>
-[...1 lines deleted...]
-      <c r="D151" s="18"/>
+        <v>72.099999999999994</v>
+      </c>
+      <c r="D151" s="30">
+        <v>85.6</v>
+      </c>
       <c r="E151" s="18"/>
       <c r="F151" s="18"/>
       <c r="G151" s="19"/>
       <c r="H151" s="19"/>
       <c r="I151" s="19"/>
       <c r="J151" s="19"/>
       <c r="K151" s="19"/>
       <c r="L151" s="19"/>
       <c r="M151" s="19"/>
     </row>
-    <row r="152" spans="1:13" ht="45" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>51</v>
+    <row r="152" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A152" s="22" t="s">
+        <v>23</v>
       </c>
       <c r="B152" s="27">
-        <v>598.20000000000005</v>
+        <v>100</v>
       </c>
       <c r="C152" s="25">
-        <v>514</v>
-[...1 lines deleted...]
-      <c r="D152" s="18"/>
+        <v>100</v>
+      </c>
+      <c r="D152" s="30">
+        <v>100</v>
+      </c>
       <c r="E152" s="18"/>
       <c r="F152" s="18"/>
       <c r="G152" s="19"/>
       <c r="H152" s="19"/>
       <c r="I152" s="19"/>
       <c r="J152" s="19"/>
       <c r="K152" s="19"/>
       <c r="L152" s="19"/>
       <c r="M152" s="19"/>
     </row>
     <row r="153" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A153" s="22" t="s">
-        <v>66</v>
-[...7 lines deleted...]
-      <c r="D153" s="18"/>
+        <v>24</v>
+      </c>
+      <c r="B153" s="27">
+        <v>100</v>
+      </c>
+      <c r="C153" s="25">
+        <v>100</v>
+      </c>
+      <c r="D153" s="30">
+        <v>100</v>
+      </c>
       <c r="E153" s="18"/>
       <c r="F153" s="18"/>
       <c r="G153" s="19"/>
       <c r="H153" s="19"/>
       <c r="I153" s="19"/>
       <c r="J153" s="19"/>
       <c r="K153" s="19"/>
       <c r="L153" s="19"/>
       <c r="M153" s="19"/>
     </row>
-    <row r="154" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>52</v>
+    <row r="154" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A154" s="22" t="s">
+        <v>26</v>
       </c>
       <c r="B154" s="27">
-        <v>38.299999999999997</v>
+        <v>100</v>
       </c>
       <c r="C154" s="25">
-        <v>68.2</v>
-[...1 lines deleted...]
-      <c r="D154" s="18"/>
+        <v>100</v>
+      </c>
+      <c r="D154" s="30">
+        <v>100</v>
+      </c>
       <c r="E154" s="18"/>
       <c r="F154" s="18"/>
       <c r="G154" s="19"/>
       <c r="H154" s="19"/>
       <c r="I154" s="19"/>
       <c r="J154" s="19"/>
       <c r="K154" s="19"/>
       <c r="L154" s="19"/>
       <c r="M154" s="19"/>
     </row>
     <row r="155" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A155" s="22" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
       <c r="B155" s="27">
-        <v>47.3</v>
+        <v>100</v>
       </c>
       <c r="C155" s="25">
-        <v>72.099999999999994</v>
-[...1 lines deleted...]
-      <c r="D155" s="18"/>
+        <v>107.8</v>
+      </c>
+      <c r="D155" s="30">
+        <v>123.6</v>
+      </c>
       <c r="E155" s="18"/>
       <c r="F155" s="18"/>
       <c r="G155" s="19"/>
       <c r="H155" s="19"/>
       <c r="I155" s="19"/>
       <c r="J155" s="19"/>
       <c r="K155" s="19"/>
       <c r="L155" s="19"/>
       <c r="M155" s="19"/>
     </row>
     <row r="156" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A156" s="22" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B156" s="27">
         <v>100</v>
       </c>
       <c r="C156" s="25">
         <v>100</v>
       </c>
-      <c r="D156" s="18"/>
+      <c r="D156" s="30">
+        <v>100</v>
+      </c>
       <c r="E156" s="18"/>
       <c r="F156" s="18"/>
       <c r="G156" s="19"/>
       <c r="H156" s="19"/>
       <c r="I156" s="19"/>
       <c r="J156" s="19"/>
       <c r="K156" s="19"/>
       <c r="L156" s="19"/>
       <c r="M156" s="19"/>
     </row>
     <row r="157" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A157" s="22" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="B157" s="27">
         <v>100</v>
       </c>
       <c r="C157" s="25">
         <v>100</v>
       </c>
-      <c r="D157" s="18"/>
+      <c r="D157" s="30">
+        <v>100</v>
+      </c>
       <c r="E157" s="18"/>
       <c r="F157" s="18"/>
       <c r="G157" s="19"/>
       <c r="H157" s="19"/>
       <c r="I157" s="19"/>
       <c r="J157" s="19"/>
       <c r="K157" s="19"/>
       <c r="L157" s="19"/>
       <c r="M157" s="19"/>
     </row>
     <row r="158" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A158" s="22" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="B158" s="27">
         <v>100</v>
       </c>
       <c r="C158" s="25">
         <v>100</v>
       </c>
-      <c r="D158" s="18"/>
+      <c r="D158" s="30">
+        <v>100</v>
+      </c>
       <c r="E158" s="18"/>
       <c r="F158" s="18"/>
       <c r="G158" s="19"/>
       <c r="H158" s="19"/>
       <c r="I158" s="19"/>
       <c r="J158" s="19"/>
       <c r="K158" s="19"/>
       <c r="L158" s="19"/>
       <c r="M158" s="19"/>
     </row>
-    <row r="159" spans="1:13" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>28</v>
+    <row r="159" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A159" s="10" t="s">
+        <v>53</v>
       </c>
       <c r="B159" s="27">
-        <v>100</v>
+        <v>120.6</v>
       </c>
       <c r="C159" s="25">
-        <v>107.8</v>
-[...1 lines deleted...]
-      <c r="D159" s="18"/>
+        <v>209.2</v>
+      </c>
+      <c r="D159" s="30">
+        <v>211</v>
+      </c>
       <c r="E159" s="18"/>
       <c r="F159" s="18"/>
       <c r="G159" s="19"/>
       <c r="H159" s="19"/>
       <c r="I159" s="19"/>
       <c r="J159" s="19"/>
       <c r="K159" s="19"/>
       <c r="L159" s="19"/>
       <c r="M159" s="19"/>
     </row>
     <row r="160" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A160" s="22" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="B160" s="27">
-        <v>100</v>
+        <v>85.5</v>
       </c>
       <c r="C160" s="25">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="D160" s="18"/>
+        <v>102.7</v>
+      </c>
+      <c r="D160" s="30">
+        <v>149.1</v>
+      </c>
       <c r="E160" s="18"/>
       <c r="F160" s="18"/>
       <c r="G160" s="19"/>
       <c r="H160" s="19"/>
       <c r="I160" s="19"/>
       <c r="J160" s="19"/>
       <c r="K160" s="19"/>
       <c r="L160" s="19"/>
       <c r="M160" s="19"/>
     </row>
     <row r="161" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A161" s="22" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="B161" s="27">
         <v>100</v>
       </c>
       <c r="C161" s="25">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="D161" s="18"/>
+        <v>109.2</v>
+      </c>
+      <c r="D161" s="30">
+        <v>116.8</v>
+      </c>
       <c r="E161" s="18"/>
       <c r="F161" s="18"/>
       <c r="G161" s="19"/>
       <c r="H161" s="19"/>
       <c r="I161" s="19"/>
       <c r="J161" s="19"/>
       <c r="K161" s="19"/>
       <c r="L161" s="19"/>
       <c r="M161" s="19"/>
     </row>
     <row r="162" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A162" s="22" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="B162" s="27">
         <v>100</v>
       </c>
       <c r="C162" s="25">
         <v>100</v>
       </c>
-      <c r="D162" s="18"/>
+      <c r="D162" s="30">
+        <v>100</v>
+      </c>
       <c r="E162" s="18"/>
       <c r="F162" s="18"/>
       <c r="G162" s="19"/>
       <c r="H162" s="19"/>
       <c r="I162" s="19"/>
       <c r="J162" s="19"/>
       <c r="K162" s="19"/>
       <c r="L162" s="19"/>
       <c r="M162" s="19"/>
     </row>
-    <row r="163" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D163" s="18"/>
+    <row r="163" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A163" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="B163" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="C163" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="D163" s="30" t="s">
+        <v>0</v>
+      </c>
       <c r="E163" s="18"/>
       <c r="F163" s="18"/>
       <c r="G163" s="19"/>
       <c r="H163" s="19"/>
       <c r="I163" s="19"/>
       <c r="J163" s="19"/>
       <c r="K163" s="19"/>
       <c r="L163" s="19"/>
       <c r="M163" s="19"/>
     </row>
     <row r="164" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A164" s="22" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="B164" s="27">
-        <v>85.5</v>
+        <v>100</v>
       </c>
       <c r="C164" s="25">
-        <v>102.7</v>
-[...1 lines deleted...]
-      <c r="D164" s="18"/>
+        <v>818.9</v>
+      </c>
+      <c r="D164" s="30">
+        <v>100</v>
+      </c>
       <c r="E164" s="18"/>
       <c r="F164" s="18"/>
       <c r="G164" s="19"/>
       <c r="H164" s="19"/>
       <c r="I164" s="19"/>
       <c r="J164" s="19"/>
       <c r="K164" s="19"/>
       <c r="L164" s="19"/>
       <c r="M164" s="19"/>
     </row>
     <row r="165" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A165" s="22" t="s">
-        <v>23</v>
-[...7 lines deleted...]
-      <c r="D165" s="18"/>
+        <v>27</v>
+      </c>
+      <c r="B165" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="C165" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="D165" s="30" t="s">
+        <v>0</v>
+      </c>
       <c r="E165" s="18"/>
       <c r="F165" s="18"/>
       <c r="G165" s="19"/>
       <c r="H165" s="19"/>
       <c r="I165" s="19"/>
       <c r="J165" s="19"/>
       <c r="K165" s="19"/>
       <c r="L165" s="19"/>
       <c r="M165" s="19"/>
     </row>
     <row r="166" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A166" s="22" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="B166" s="27">
-        <v>100</v>
+        <v>551.6</v>
       </c>
       <c r="C166" s="25">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="D166" s="18"/>
+        <v>247</v>
+      </c>
+      <c r="D166" s="30">
+        <v>218.1</v>
+      </c>
       <c r="E166" s="18"/>
       <c r="F166" s="18"/>
       <c r="G166" s="19"/>
       <c r="H166" s="19"/>
       <c r="I166" s="19"/>
       <c r="J166" s="19"/>
       <c r="K166" s="19"/>
       <c r="L166" s="19"/>
       <c r="M166" s="19"/>
     </row>
     <row r="167" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A167" s="22" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B167" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="B167" s="27">
+        <v>100</v>
+      </c>
+      <c r="C167" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="C167" s="26" t="s">
-[...2 lines deleted...]
-      <c r="D167" s="18"/>
+      <c r="D167" s="30">
+        <v>100</v>
+      </c>
       <c r="E167" s="18"/>
       <c r="F167" s="18"/>
       <c r="G167" s="19"/>
       <c r="H167" s="19"/>
       <c r="I167" s="19"/>
       <c r="J167" s="19"/>
       <c r="K167" s="19"/>
       <c r="L167" s="19"/>
       <c r="M167" s="19"/>
     </row>
     <row r="168" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A168" s="22" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B168" s="27">
-        <v>100</v>
+        <v>68.2</v>
       </c>
       <c r="C168" s="25">
-        <v>818.9</v>
-[...1 lines deleted...]
-      <c r="D168" s="18"/>
+        <v>112</v>
+      </c>
+      <c r="D168" s="30">
+        <v>260.89999999999998</v>
+      </c>
       <c r="E168" s="18"/>
       <c r="F168" s="18"/>
       <c r="G168" s="19"/>
       <c r="H168" s="19"/>
       <c r="I168" s="19"/>
       <c r="J168" s="19"/>
       <c r="K168" s="19"/>
       <c r="L168" s="19"/>
       <c r="M168" s="19"/>
     </row>
     <row r="169" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A169" s="22" t="s">
-        <v>27</v>
-[...7 lines deleted...]
-      <c r="D169" s="18"/>
+        <v>33</v>
+      </c>
+      <c r="B169" s="27">
+        <v>100</v>
+      </c>
+      <c r="C169" s="25">
+        <v>6321.3</v>
+      </c>
+      <c r="D169" s="30">
+        <v>100</v>
+      </c>
       <c r="E169" s="18"/>
       <c r="F169" s="18"/>
       <c r="G169" s="19"/>
       <c r="H169" s="19"/>
       <c r="I169" s="19"/>
       <c r="J169" s="19"/>
       <c r="K169" s="19"/>
       <c r="L169" s="19"/>
       <c r="M169" s="19"/>
     </row>
     <row r="170" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A170" s="22" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="B170" s="27">
-        <v>551.6</v>
-[...4 lines deleted...]
-      <c r="D170" s="18"/>
+        <v>100</v>
+      </c>
+      <c r="C170" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D170" s="30">
+        <v>100</v>
+      </c>
       <c r="E170" s="18"/>
       <c r="F170" s="18"/>
       <c r="G170" s="19"/>
       <c r="H170" s="19"/>
       <c r="I170" s="19"/>
       <c r="J170" s="19"/>
       <c r="K170" s="19"/>
       <c r="L170" s="19"/>
       <c r="M170" s="19"/>
     </row>
-    <row r="171" spans="1:13" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>31</v>
+    <row r="171" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A171" s="10" t="s">
+        <v>54</v>
       </c>
       <c r="B171" s="27">
-        <v>100</v>
-[...4 lines deleted...]
-      <c r="D171" s="18"/>
+        <v>89.9</v>
+      </c>
+      <c r="C171" s="25">
+        <v>87.5</v>
+      </c>
+      <c r="D171" s="30">
+        <v>88.8</v>
+      </c>
       <c r="E171" s="18"/>
       <c r="F171" s="18"/>
       <c r="G171" s="19"/>
       <c r="H171" s="19"/>
       <c r="I171" s="19"/>
       <c r="J171" s="19"/>
       <c r="K171" s="19"/>
       <c r="L171" s="19"/>
       <c r="M171" s="19"/>
     </row>
     <row r="172" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A172" s="22" t="s">
-        <v>32</v>
+        <v>66</v>
       </c>
       <c r="B172" s="27">
-        <v>68.2</v>
+        <v>89.9</v>
       </c>
       <c r="C172" s="25">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="D172" s="18"/>
+        <v>87.6</v>
+      </c>
+      <c r="D172" s="30">
+        <v>88.7</v>
+      </c>
       <c r="E172" s="18"/>
       <c r="F172" s="18"/>
       <c r="G172" s="19"/>
       <c r="H172" s="19"/>
       <c r="I172" s="19"/>
       <c r="J172" s="19"/>
       <c r="K172" s="19"/>
       <c r="L172" s="19"/>
       <c r="M172" s="19"/>
     </row>
-    <row r="173" spans="1:13" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>33</v>
+    <row r="173" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A173" s="10" t="s">
+        <v>55</v>
       </c>
       <c r="B173" s="27">
-        <v>100</v>
+        <v>52.7</v>
       </c>
       <c r="C173" s="25">
-        <v>6321.3</v>
-[...1 lines deleted...]
-      <c r="D173" s="18"/>
+        <v>92.1</v>
+      </c>
+      <c r="D173" s="30">
+        <v>109.3</v>
+      </c>
       <c r="E173" s="18"/>
       <c r="F173" s="18"/>
       <c r="G173" s="19"/>
       <c r="H173" s="19"/>
       <c r="I173" s="19"/>
       <c r="J173" s="19"/>
       <c r="K173" s="19"/>
       <c r="L173" s="19"/>
       <c r="M173" s="19"/>
     </row>
     <row r="174" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A174" s="22" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="B174" s="27">
-        <v>100</v>
-[...4 lines deleted...]
-      <c r="D174" s="18"/>
+        <v>50</v>
+      </c>
+      <c r="C174" s="25">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="D174" s="30">
+        <v>103.3</v>
+      </c>
       <c r="E174" s="18"/>
       <c r="F174" s="18"/>
       <c r="G174" s="19"/>
       <c r="H174" s="19"/>
       <c r="I174" s="19"/>
       <c r="J174" s="19"/>
       <c r="K174" s="19"/>
       <c r="L174" s="19"/>
       <c r="M174" s="19"/>
     </row>
-    <row r="175" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>54</v>
+    <row r="175" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A175" s="22" t="s">
+        <v>26</v>
       </c>
       <c r="B175" s="27">
-        <v>89.9</v>
+        <v>100</v>
       </c>
       <c r="C175" s="25">
-        <v>87.5</v>
-[...1 lines deleted...]
-      <c r="D175" s="18"/>
+        <v>100</v>
+      </c>
+      <c r="D175" s="30">
+        <v>100</v>
+      </c>
       <c r="E175" s="18"/>
       <c r="F175" s="18"/>
       <c r="G175" s="19"/>
       <c r="H175" s="19"/>
       <c r="I175" s="19"/>
       <c r="J175" s="19"/>
       <c r="K175" s="19"/>
       <c r="L175" s="19"/>
       <c r="M175" s="19"/>
     </row>
     <row r="176" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A176" s="22" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
       <c r="B176" s="27">
-        <v>89.9</v>
+        <v>100</v>
       </c>
       <c r="C176" s="25">
-        <v>87.6</v>
-[...1 lines deleted...]
-      <c r="D176" s="18"/>
+        <v>217.4</v>
+      </c>
+      <c r="D176" s="30">
+        <v>222.7</v>
+      </c>
       <c r="E176" s="18"/>
       <c r="F176" s="18"/>
       <c r="G176" s="19"/>
       <c r="H176" s="19"/>
       <c r="I176" s="19"/>
       <c r="J176" s="19"/>
       <c r="K176" s="19"/>
       <c r="L176" s="19"/>
       <c r="M176" s="19"/>
     </row>
-    <row r="177" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>55</v>
+    <row r="177" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A177" s="22" t="s">
+        <v>32</v>
       </c>
       <c r="B177" s="27">
-        <v>52.7</v>
+        <v>59.8</v>
       </c>
       <c r="C177" s="25">
-        <v>92.1</v>
-[...1 lines deleted...]
-      <c r="D177" s="18"/>
+        <v>116.6</v>
+      </c>
+      <c r="D177" s="30">
+        <v>85.7</v>
+      </c>
       <c r="E177" s="18"/>
       <c r="F177" s="18"/>
       <c r="G177" s="19"/>
       <c r="H177" s="19"/>
       <c r="I177" s="19"/>
       <c r="J177" s="19"/>
       <c r="K177" s="19"/>
       <c r="L177" s="19"/>
       <c r="M177" s="19"/>
     </row>
     <row r="178" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A178" s="22" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="B178" s="27">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="C178" s="25">
-        <v>64.599999999999994</v>
-[...1 lines deleted...]
-      <c r="D178" s="18"/>
+        <v>100</v>
+      </c>
+      <c r="D178" s="30">
+        <v>100</v>
+      </c>
       <c r="E178" s="18"/>
       <c r="F178" s="18"/>
       <c r="G178" s="19"/>
       <c r="H178" s="19"/>
       <c r="I178" s="19"/>
       <c r="J178" s="19"/>
       <c r="K178" s="19"/>
       <c r="L178" s="19"/>
       <c r="M178" s="19"/>
     </row>
-    <row r="179" spans="1:13" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D179" s="18"/>
+    <row r="179" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A179" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B179" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="C179" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D179" s="30">
+        <v>174.1</v>
+      </c>
       <c r="E179" s="18"/>
       <c r="F179" s="18"/>
       <c r="G179" s="19"/>
       <c r="H179" s="19"/>
       <c r="I179" s="19"/>
       <c r="J179" s="19"/>
       <c r="K179" s="19"/>
       <c r="L179" s="19"/>
       <c r="M179" s="19"/>
     </row>
-    <row r="180" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="180" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="22" t="s">
-        <v>28</v>
-[...7 lines deleted...]
-      <c r="D180" s="18"/>
+        <v>66</v>
+      </c>
+      <c r="B180" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="C180" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D180" s="30">
+        <v>262</v>
+      </c>
       <c r="E180" s="18"/>
       <c r="F180" s="18"/>
       <c r="G180" s="19"/>
       <c r="H180" s="19"/>
       <c r="I180" s="19"/>
       <c r="J180" s="19"/>
       <c r="K180" s="19"/>
       <c r="L180" s="19"/>
       <c r="M180" s="19"/>
     </row>
-    <row r="181" spans="1:13" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>32</v>
+    <row r="181" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A181" s="10" t="s">
+        <v>57</v>
       </c>
       <c r="B181" s="27">
-        <v>59.8</v>
+        <v>97.4</v>
       </c>
       <c r="C181" s="25">
-        <v>116.6</v>
-[...1 lines deleted...]
-      <c r="D181" s="18"/>
+        <v>65.2</v>
+      </c>
+      <c r="D181" s="30">
+        <v>67.099999999999994</v>
+      </c>
       <c r="E181" s="18"/>
       <c r="F181" s="18"/>
       <c r="G181" s="19"/>
       <c r="H181" s="19"/>
       <c r="I181" s="19"/>
       <c r="J181" s="19"/>
       <c r="K181" s="19"/>
       <c r="L181" s="19"/>
       <c r="M181" s="19"/>
     </row>
     <row r="182" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A182" s="22" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="B182" s="27">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="C182" s="25">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="D182" s="18"/>
+        <v>64.900000000000006</v>
+      </c>
+      <c r="D182" s="30">
+        <v>66.900000000000006</v>
+      </c>
       <c r="E182" s="18"/>
       <c r="F182" s="18"/>
       <c r="G182" s="19"/>
       <c r="H182" s="19"/>
       <c r="I182" s="19"/>
       <c r="J182" s="19"/>
       <c r="K182" s="19"/>
       <c r="L182" s="19"/>
       <c r="M182" s="19"/>
     </row>
-    <row r="183" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="183" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A183" s="10" t="s">
-        <v>56</v>
-[...7 lines deleted...]
-      <c r="D183" s="18"/>
+        <v>58</v>
+      </c>
+      <c r="B183" s="27">
+        <v>100</v>
+      </c>
+      <c r="C183" s="25">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="D183" s="30">
+        <v>166.7</v>
+      </c>
       <c r="E183" s="18"/>
       <c r="F183" s="18"/>
       <c r="G183" s="19"/>
       <c r="H183" s="19"/>
       <c r="I183" s="19"/>
       <c r="J183" s="19"/>
       <c r="K183" s="19"/>
       <c r="L183" s="19"/>
       <c r="M183" s="19"/>
     </row>
-    <row r="184" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A184" s="22" t="s">
         <v>66</v>
       </c>
-      <c r="B184" s="28" t="s">
-[...5 lines deleted...]
-      <c r="D184" s="18"/>
+      <c r="B184" s="27">
+        <v>100</v>
+      </c>
+      <c r="C184" s="25">
+        <v>150</v>
+      </c>
+      <c r="D184" s="30">
+        <v>115.1</v>
+      </c>
       <c r="E184" s="18"/>
       <c r="F184" s="18"/>
       <c r="G184" s="19"/>
       <c r="H184" s="19"/>
       <c r="I184" s="19"/>
       <c r="J184" s="19"/>
       <c r="K184" s="19"/>
       <c r="L184" s="19"/>
       <c r="M184" s="19"/>
     </row>
-    <row r="185" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="185" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A185" s="10" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B185" s="27">
-        <v>97.4</v>
+        <v>50.8</v>
       </c>
       <c r="C185" s="25">
-        <v>65.2</v>
-[...1 lines deleted...]
-      <c r="D185" s="18"/>
+        <v>118.5</v>
+      </c>
+      <c r="D185" s="30">
+        <v>207.4</v>
+      </c>
       <c r="E185" s="18"/>
       <c r="F185" s="18"/>
       <c r="G185" s="19"/>
       <c r="H185" s="19"/>
       <c r="I185" s="19"/>
       <c r="J185" s="19"/>
       <c r="K185" s="19"/>
       <c r="L185" s="19"/>
       <c r="M185" s="19"/>
     </row>
     <row r="186" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A186" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B186" s="27">
-        <v>0</v>
+        <v>50.8</v>
       </c>
       <c r="C186" s="25">
-        <v>64.900000000000006</v>
-[...1 lines deleted...]
-      <c r="D186" s="18"/>
+        <v>118.5</v>
+      </c>
+      <c r="D186" s="30">
+        <v>207.4</v>
+      </c>
       <c r="E186" s="18"/>
       <c r="F186" s="18"/>
       <c r="G186" s="19"/>
       <c r="H186" s="19"/>
       <c r="I186" s="19"/>
       <c r="J186" s="19"/>
       <c r="K186" s="19"/>
       <c r="L186" s="19"/>
       <c r="M186" s="19"/>
     </row>
-    <row r="187" spans="1:13" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D187" s="18"/>
+    <row r="187" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A187" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="B187" s="27">
+        <v>95.7</v>
+      </c>
+      <c r="C187" s="25">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="D187" s="30">
+        <v>71.599999999999994</v>
+      </c>
       <c r="E187" s="18"/>
       <c r="F187" s="18"/>
       <c r="G187" s="19"/>
       <c r="H187" s="19"/>
       <c r="I187" s="19"/>
       <c r="J187" s="19"/>
       <c r="K187" s="19"/>
       <c r="L187" s="19"/>
       <c r="M187" s="19"/>
     </row>
-    <row r="188" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>58</v>
+    <row r="188" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A188" s="22" t="s">
+        <v>66</v>
       </c>
       <c r="B188" s="27">
-        <v>100</v>
+        <v>95.7</v>
       </c>
       <c r="C188" s="25">
-        <v>72.599999999999994</v>
-[...1 lines deleted...]
-      <c r="D188" s="18"/>
+        <v>75.900000000000006</v>
+      </c>
+      <c r="D188" s="30">
+        <v>38</v>
+      </c>
       <c r="E188" s="18"/>
       <c r="F188" s="18"/>
       <c r="G188" s="19"/>
       <c r="H188" s="19"/>
       <c r="I188" s="19"/>
       <c r="J188" s="19"/>
       <c r="K188" s="19"/>
       <c r="L188" s="19"/>
       <c r="M188" s="19"/>
     </row>
     <row r="189" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A189" s="22" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="B189" s="27">
-        <v>100</v>
+        <v>95.7</v>
       </c>
       <c r="C189" s="25">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="D189" s="18"/>
+        <v>96</v>
+      </c>
+      <c r="D189" s="30">
+        <v>96.2</v>
+      </c>
       <c r="E189" s="18"/>
       <c r="F189" s="18"/>
       <c r="G189" s="19"/>
       <c r="H189" s="19"/>
       <c r="I189" s="19"/>
       <c r="J189" s="19"/>
       <c r="K189" s="19"/>
       <c r="L189" s="19"/>
       <c r="M189" s="19"/>
     </row>
-    <row r="190" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D190" s="18"/>
+    <row r="190" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A190" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B190" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="C190" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D190" s="30">
+        <v>51.4</v>
+      </c>
       <c r="E190" s="18"/>
       <c r="F190" s="18"/>
       <c r="G190" s="19"/>
       <c r="H190" s="19"/>
       <c r="I190" s="19"/>
       <c r="J190" s="19"/>
       <c r="K190" s="19"/>
       <c r="L190" s="19"/>
       <c r="M190" s="19"/>
     </row>
-    <row r="191" spans="1:13" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>66</v>
+    <row r="191" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A191" s="10" t="s">
+        <v>61</v>
       </c>
       <c r="B191" s="27">
-        <v>50.8</v>
+        <v>70.599999999999994</v>
       </c>
       <c r="C191" s="25">
-        <v>118.5</v>
-[...1 lines deleted...]
-      <c r="D191" s="18"/>
+        <v>99.3</v>
+      </c>
+      <c r="D191" s="30">
+        <v>109.5</v>
+      </c>
       <c r="E191" s="18"/>
       <c r="F191" s="18"/>
       <c r="G191" s="19"/>
       <c r="H191" s="19"/>
       <c r="I191" s="19"/>
       <c r="J191" s="19"/>
       <c r="K191" s="19"/>
       <c r="L191" s="19"/>
       <c r="M191" s="19"/>
     </row>
-    <row r="192" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>60</v>
+    <row r="192" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A192" s="22" t="s">
+        <v>66</v>
       </c>
       <c r="B192" s="27">
-        <v>95.7</v>
+        <v>65.5</v>
       </c>
       <c r="C192" s="25">
         <v>77.400000000000006</v>
       </c>
-      <c r="D192" s="18"/>
+      <c r="D192" s="30">
+        <v>87.7</v>
+      </c>
       <c r="E192" s="18"/>
       <c r="F192" s="18"/>
       <c r="G192" s="19"/>
       <c r="H192" s="19"/>
       <c r="I192" s="19"/>
       <c r="J192" s="19"/>
       <c r="K192" s="19"/>
       <c r="L192" s="19"/>
       <c r="M192" s="19"/>
     </row>
     <row r="193" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A193" s="22" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="B193" s="27">
-        <v>95.7</v>
+        <v>100</v>
       </c>
       <c r="C193" s="25">
-        <v>75.900000000000006</v>
-[...1 lines deleted...]
-      <c r="D193" s="18"/>
+        <v>104.8</v>
+      </c>
+      <c r="D193" s="30">
+        <v>106.4</v>
+      </c>
       <c r="E193" s="18"/>
       <c r="F193" s="18"/>
       <c r="G193" s="19"/>
       <c r="H193" s="19"/>
       <c r="I193" s="19"/>
       <c r="J193" s="19"/>
       <c r="K193" s="19"/>
       <c r="L193" s="19"/>
       <c r="M193" s="19"/>
     </row>
     <row r="194" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A194" s="22" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B194" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C194" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="D194" s="18"/>
+      <c r="D194" s="30" t="s">
+        <v>0</v>
+      </c>
       <c r="E194" s="18"/>
       <c r="F194" s="18"/>
       <c r="G194" s="19"/>
       <c r="H194" s="19"/>
       <c r="I194" s="19"/>
       <c r="J194" s="19"/>
       <c r="K194" s="19"/>
       <c r="L194" s="19"/>
       <c r="M194" s="19"/>
     </row>
     <row r="195" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A195" s="22" t="s">
-        <v>29</v>
-[...7 lines deleted...]
-      <c r="D195" s="18"/>
+        <v>25</v>
+      </c>
+      <c r="B195" s="27">
+        <v>100</v>
+      </c>
+      <c r="C195" s="25">
+        <v>243.5</v>
+      </c>
+      <c r="D195" s="30">
+        <v>291.3</v>
+      </c>
       <c r="E195" s="18"/>
       <c r="F195" s="18"/>
       <c r="G195" s="19"/>
       <c r="H195" s="19"/>
       <c r="I195" s="19"/>
       <c r="J195" s="19"/>
       <c r="K195" s="19"/>
       <c r="L195" s="19"/>
       <c r="M195" s="19"/>
     </row>
     <row r="196" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A196" s="22" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B196" s="27">
-        <v>95.7</v>
+        <v>72</v>
       </c>
       <c r="C196" s="25">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="D196" s="18"/>
+        <v>84.2</v>
+      </c>
+      <c r="D196" s="30">
+        <v>76.900000000000006</v>
+      </c>
       <c r="E196" s="18"/>
       <c r="F196" s="18"/>
       <c r="G196" s="19"/>
       <c r="H196" s="19"/>
       <c r="I196" s="19"/>
       <c r="J196" s="19"/>
       <c r="K196" s="19"/>
       <c r="L196" s="19"/>
       <c r="M196" s="19"/>
     </row>
     <row r="197" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A197" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="B197" s="28" t="s">
-[...5 lines deleted...]
-      <c r="D197" s="18"/>
+      <c r="B197" s="27">
+        <v>9</v>
+      </c>
+      <c r="C197" s="25">
+        <v>57.9</v>
+      </c>
+      <c r="D197" s="30">
+        <v>186.7</v>
+      </c>
       <c r="E197" s="18"/>
       <c r="F197" s="18"/>
       <c r="G197" s="19"/>
       <c r="H197" s="19"/>
       <c r="I197" s="19"/>
       <c r="J197" s="19"/>
       <c r="K197" s="19"/>
       <c r="L197" s="19"/>
       <c r="M197" s="19"/>
     </row>
-    <row r="198" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>61</v>
+    <row r="198" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A198" s="22" t="s">
+        <v>32</v>
       </c>
       <c r="B198" s="27">
-        <v>70.599999999999994</v>
+        <v>87.4</v>
       </c>
       <c r="C198" s="25">
-        <v>99.3</v>
-[...1 lines deleted...]
-      <c r="D198" s="18"/>
+        <v>203.5</v>
+      </c>
+      <c r="D198" s="30">
+        <v>212.7</v>
+      </c>
       <c r="E198" s="18"/>
       <c r="F198" s="18"/>
       <c r="G198" s="19"/>
       <c r="H198" s="19"/>
       <c r="I198" s="19"/>
       <c r="J198" s="19"/>
       <c r="K198" s="19"/>
       <c r="L198" s="19"/>
       <c r="M198" s="19"/>
     </row>
     <row r="199" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A199" s="22" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="B199" s="27">
-        <v>65.5</v>
+        <v>64.400000000000006</v>
       </c>
       <c r="C199" s="25">
-        <v>77.400000000000006</v>
-[...1 lines deleted...]
-      <c r="D199" s="18"/>
+        <v>82</v>
+      </c>
+      <c r="D199" s="30">
+        <v>70.7</v>
+      </c>
       <c r="E199" s="18"/>
       <c r="F199" s="18"/>
       <c r="G199" s="19"/>
       <c r="H199" s="19"/>
       <c r="I199" s="19"/>
       <c r="J199" s="19"/>
       <c r="K199" s="19"/>
       <c r="L199" s="19"/>
       <c r="M199" s="19"/>
     </row>
-    <row r="200" spans="1:13" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>23</v>
+    <row r="200" spans="1:13" ht="45" x14ac:dyDescent="0.2">
+      <c r="A200" s="10" t="s">
+        <v>62</v>
       </c>
       <c r="B200" s="27">
-        <v>100</v>
+        <v>99.1</v>
       </c>
       <c r="C200" s="25">
-        <v>104.8</v>
-[...1 lines deleted...]
-      <c r="D200" s="18"/>
+        <v>101.5</v>
+      </c>
+      <c r="D200" s="30">
+        <v>101.5</v>
+      </c>
       <c r="E200" s="18"/>
       <c r="F200" s="18"/>
       <c r="G200" s="19"/>
       <c r="H200" s="19"/>
       <c r="I200" s="19"/>
       <c r="J200" s="19"/>
       <c r="K200" s="19"/>
       <c r="L200" s="19"/>
       <c r="M200" s="19"/>
     </row>
     <row r="201" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A201" s="22" t="s">
-        <v>24</v>
-[...7 lines deleted...]
-      <c r="D201" s="18"/>
+        <v>66</v>
+      </c>
+      <c r="B201" s="27">
+        <v>99.3</v>
+      </c>
+      <c r="C201" s="25">
+        <v>100.9</v>
+      </c>
+      <c r="D201" s="27">
+        <v>100.8</v>
+      </c>
       <c r="E201" s="18"/>
       <c r="F201" s="18"/>
       <c r="G201" s="19"/>
       <c r="H201" s="19"/>
       <c r="I201" s="19"/>
       <c r="J201" s="19"/>
       <c r="K201" s="19"/>
       <c r="L201" s="19"/>
       <c r="M201" s="19"/>
     </row>
     <row r="202" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A202" s="22" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B202" s="27">
-        <v>100</v>
+        <v>103.8</v>
       </c>
       <c r="C202" s="25">
-        <v>243.5</v>
-[...1 lines deleted...]
-      <c r="D202" s="18"/>
+        <v>103.4</v>
+      </c>
+      <c r="D202" s="27">
+        <v>103.5</v>
+      </c>
       <c r="E202" s="18"/>
       <c r="F202" s="18"/>
       <c r="G202" s="19"/>
       <c r="H202" s="19"/>
       <c r="I202" s="19"/>
       <c r="J202" s="19"/>
       <c r="K202" s="19"/>
       <c r="L202" s="19"/>
       <c r="M202" s="19"/>
     </row>
     <row r="203" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A203" s="22" t="s">
-        <v>26</v>
-[...7 lines deleted...]
-      <c r="D203" s="18"/>
+        <v>24</v>
+      </c>
+      <c r="B203" s="27">
+        <v>110.7</v>
+      </c>
+      <c r="C203" s="25">
+        <v>113.6</v>
+      </c>
+      <c r="D203" s="27">
+        <v>107.8</v>
+      </c>
       <c r="E203" s="18"/>
       <c r="F203" s="18"/>
       <c r="G203" s="19"/>
       <c r="H203" s="19"/>
       <c r="I203" s="19"/>
       <c r="J203" s="19"/>
       <c r="K203" s="19"/>
       <c r="L203" s="19"/>
       <c r="M203" s="19"/>
     </row>
     <row r="204" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A204" s="22" t="s">
-        <v>27</v>
-[...7 lines deleted...]
-      <c r="D204" s="18"/>
+        <v>25</v>
+      </c>
+      <c r="B204" s="27">
+        <v>117.9</v>
+      </c>
+      <c r="C204" s="25">
+        <v>110.1</v>
+      </c>
+      <c r="D204" s="27">
+        <v>97.6</v>
+      </c>
       <c r="E204" s="18"/>
       <c r="F204" s="18"/>
       <c r="G204" s="19"/>
       <c r="H204" s="19"/>
       <c r="I204" s="19"/>
       <c r="J204" s="19"/>
       <c r="K204" s="19"/>
       <c r="L204" s="19"/>
       <c r="M204" s="19"/>
     </row>
     <row r="205" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A205" s="22" t="s">
-        <v>28</v>
-[...7 lines deleted...]
-      <c r="D205" s="18"/>
+        <v>26</v>
+      </c>
+      <c r="B205" s="27">
+        <v>88.1</v>
+      </c>
+      <c r="C205" s="25">
+        <v>91.1</v>
+      </c>
+      <c r="D205" s="27">
+        <v>104.6</v>
+      </c>
       <c r="E205" s="18"/>
       <c r="F205" s="18"/>
       <c r="G205" s="19"/>
       <c r="H205" s="19"/>
       <c r="I205" s="19"/>
       <c r="J205" s="19"/>
       <c r="K205" s="19"/>
       <c r="L205" s="19"/>
       <c r="M205" s="19"/>
     </row>
     <row r="206" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A206" s="22" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B206" s="27">
-        <v>72</v>
+        <v>110.3</v>
       </c>
       <c r="C206" s="25">
-        <v>84.2</v>
-[...1 lines deleted...]
-      <c r="D206" s="18"/>
+        <v>112.7</v>
+      </c>
+      <c r="D206" s="27">
+        <v>109.1</v>
+      </c>
       <c r="E206" s="18"/>
       <c r="F206" s="18"/>
       <c r="G206" s="19"/>
       <c r="H206" s="19"/>
       <c r="I206" s="19"/>
       <c r="J206" s="19"/>
       <c r="K206" s="19"/>
       <c r="L206" s="19"/>
       <c r="M206" s="19"/>
     </row>
     <row r="207" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A207" s="22" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B207" s="27">
-        <v>9</v>
+        <v>105.8</v>
       </c>
       <c r="C207" s="25">
-        <v>57.9</v>
-[...1 lines deleted...]
-      <c r="D207" s="18"/>
+        <v>105.6</v>
+      </c>
+      <c r="D207" s="27">
+        <v>100.3</v>
+      </c>
       <c r="E207" s="18"/>
       <c r="F207" s="18"/>
       <c r="G207" s="19"/>
       <c r="H207" s="19"/>
       <c r="I207" s="19"/>
       <c r="J207" s="19"/>
       <c r="K207" s="19"/>
       <c r="L207" s="19"/>
       <c r="M207" s="19"/>
     </row>
     <row r="208" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A208" s="22" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B208" s="27">
-        <v>87.4</v>
+        <v>108.1</v>
       </c>
       <c r="C208" s="25">
-        <v>203.5</v>
-[...1 lines deleted...]
-      <c r="D208" s="18"/>
+        <v>105.4</v>
+      </c>
+      <c r="D208" s="27">
+        <v>96.6</v>
+      </c>
       <c r="E208" s="18"/>
       <c r="F208" s="18"/>
       <c r="G208" s="19"/>
       <c r="H208" s="19"/>
       <c r="I208" s="19"/>
       <c r="J208" s="19"/>
       <c r="K208" s="19"/>
       <c r="L208" s="19"/>
       <c r="M208" s="19"/>
     </row>
     <row r="209" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A209" s="22" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B209" s="27">
-        <v>64.400000000000006</v>
+        <v>103.2</v>
       </c>
       <c r="C209" s="25">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="D209" s="18"/>
+        <v>109.5</v>
+      </c>
+      <c r="D209" s="27">
+        <v>101.2</v>
+      </c>
       <c r="E209" s="18"/>
       <c r="F209" s="18"/>
       <c r="G209" s="19"/>
       <c r="H209" s="19"/>
       <c r="I209" s="19"/>
       <c r="J209" s="19"/>
       <c r="K209" s="19"/>
       <c r="L209" s="19"/>
       <c r="M209" s="19"/>
     </row>
     <row r="210" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A210" s="22" t="s">
-        <v>34</v>
-[...7 lines deleted...]
-      <c r="D210" s="18"/>
+        <v>31</v>
+      </c>
+      <c r="B210" s="27">
+        <v>94</v>
+      </c>
+      <c r="C210" s="25">
+        <v>91.7</v>
+      </c>
+      <c r="D210" s="27">
+        <v>97.1</v>
+      </c>
       <c r="E210" s="18"/>
       <c r="F210" s="18"/>
       <c r="G210" s="19"/>
       <c r="H210" s="19"/>
       <c r="I210" s="19"/>
       <c r="J210" s="19"/>
       <c r="K210" s="19"/>
       <c r="L210" s="19"/>
       <c r="M210" s="19"/>
     </row>
-    <row r="211" spans="1:13" ht="45" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>62</v>
+    <row r="211" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="22" t="s">
+        <v>32</v>
       </c>
       <c r="B211" s="27">
-        <v>99.1</v>
+        <v>104.8</v>
       </c>
       <c r="C211" s="25">
-        <v>101.5</v>
-[...1 lines deleted...]
-      <c r="D211" s="18"/>
+        <v>120.7</v>
+      </c>
+      <c r="D211" s="27">
+        <v>109.9</v>
+      </c>
       <c r="E211" s="18"/>
       <c r="F211" s="18"/>
       <c r="G211" s="19"/>
       <c r="H211" s="19"/>
       <c r="I211" s="19"/>
       <c r="J211" s="19"/>
       <c r="K211" s="19"/>
       <c r="L211" s="19"/>
       <c r="M211" s="19"/>
     </row>
     <row r="212" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A212" s="22" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="B212" s="27">
-        <v>99.3</v>
+        <v>100.4</v>
       </c>
       <c r="C212" s="25">
-        <v>100.9</v>
-[...1 lines deleted...]
-      <c r="D212" s="18"/>
+        <v>109.1</v>
+      </c>
+      <c r="D212" s="27">
+        <v>98.9</v>
+      </c>
       <c r="E212" s="18"/>
       <c r="F212" s="18"/>
       <c r="G212" s="19"/>
       <c r="H212" s="19"/>
       <c r="I212" s="19"/>
       <c r="J212" s="19"/>
       <c r="K212" s="19"/>
       <c r="L212" s="19"/>
       <c r="M212" s="19"/>
     </row>
     <row r="213" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A213" s="22" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="B213" s="27">
-        <v>103.8</v>
+        <v>112.5</v>
       </c>
       <c r="C213" s="25">
-        <v>103.4</v>
-[...1 lines deleted...]
-      <c r="D213" s="18"/>
+        <v>114.3</v>
+      </c>
+      <c r="D213" s="27">
+        <v>108.9</v>
+      </c>
       <c r="E213" s="18"/>
       <c r="F213" s="18"/>
       <c r="G213" s="19"/>
       <c r="H213" s="19"/>
       <c r="I213" s="19"/>
       <c r="J213" s="19"/>
       <c r="K213" s="19"/>
       <c r="L213" s="19"/>
       <c r="M213" s="19"/>
     </row>
-    <row r="214" spans="1:13" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>24</v>
+    <row r="214" spans="1:13" ht="45" x14ac:dyDescent="0.2">
+      <c r="A214" s="10" t="s">
+        <v>62</v>
       </c>
       <c r="B214" s="27">
-        <v>110.7</v>
+        <v>99.1</v>
       </c>
       <c r="C214" s="25">
-        <v>113.6</v>
-[...1 lines deleted...]
-      <c r="D214" s="18"/>
+        <v>101.5</v>
+      </c>
+      <c r="D214" s="27">
+        <v>101.2</v>
+      </c>
       <c r="E214" s="18"/>
       <c r="F214" s="18"/>
       <c r="G214" s="19"/>
       <c r="H214" s="19"/>
       <c r="I214" s="19"/>
       <c r="J214" s="19"/>
       <c r="K214" s="19"/>
       <c r="L214" s="19"/>
       <c r="M214" s="19"/>
     </row>
     <row r="215" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A215" s="22" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="B215" s="27">
-        <v>117.9</v>
+        <v>99.3</v>
       </c>
       <c r="C215" s="25">
-        <v>110.1</v>
-[...1 lines deleted...]
-      <c r="D215" s="18"/>
+        <v>100.9</v>
+      </c>
+      <c r="D215" s="27">
+        <v>100.8</v>
+      </c>
       <c r="E215" s="18"/>
       <c r="F215" s="18"/>
       <c r="G215" s="19"/>
       <c r="H215" s="19"/>
       <c r="I215" s="19"/>
       <c r="J215" s="19"/>
       <c r="K215" s="19"/>
       <c r="L215" s="19"/>
       <c r="M215" s="19"/>
     </row>
     <row r="216" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A216" s="22" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B216" s="27">
-        <v>88.1</v>
+        <v>103.8</v>
       </c>
       <c r="C216" s="25">
-        <v>91.1</v>
-[...1 lines deleted...]
-      <c r="D216" s="18"/>
+        <v>103.4</v>
+      </c>
+      <c r="D216" s="27">
+        <v>103.5</v>
+      </c>
       <c r="E216" s="18"/>
       <c r="F216" s="18"/>
       <c r="G216" s="19"/>
       <c r="H216" s="19"/>
       <c r="I216" s="19"/>
       <c r="J216" s="19"/>
       <c r="K216" s="19"/>
       <c r="L216" s="19"/>
       <c r="M216" s="19"/>
     </row>
     <row r="217" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A217" s="22" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B217" s="27">
-        <v>110.3</v>
+        <v>110.7</v>
       </c>
       <c r="C217" s="25">
-        <v>112.7</v>
-[...1 lines deleted...]
-      <c r="D217" s="18"/>
+        <v>113.6</v>
+      </c>
+      <c r="D217" s="27">
+        <v>107.8</v>
+      </c>
       <c r="E217" s="18"/>
       <c r="F217" s="18"/>
       <c r="G217" s="19"/>
       <c r="H217" s="19"/>
       <c r="I217" s="19"/>
       <c r="J217" s="19"/>
       <c r="K217" s="19"/>
       <c r="L217" s="19"/>
       <c r="M217" s="19"/>
     </row>
     <row r="218" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A218" s="22" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B218" s="27">
-        <v>105.8</v>
+        <v>117.9</v>
       </c>
       <c r="C218" s="25">
-        <v>105.6</v>
-[...1 lines deleted...]
-      <c r="D218" s="18"/>
+        <v>110.1</v>
+      </c>
+      <c r="D218" s="27">
+        <v>97.6</v>
+      </c>
       <c r="E218" s="18"/>
       <c r="F218" s="18"/>
       <c r="G218" s="19"/>
       <c r="H218" s="19"/>
       <c r="I218" s="19"/>
       <c r="J218" s="19"/>
       <c r="K218" s="19"/>
       <c r="L218" s="19"/>
       <c r="M218" s="19"/>
     </row>
     <row r="219" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A219" s="22" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B219" s="27">
-        <v>108.1</v>
+        <v>88.1</v>
       </c>
       <c r="C219" s="25">
-        <v>105.4</v>
-[...1 lines deleted...]
-      <c r="D219" s="18"/>
+        <v>91.1</v>
+      </c>
+      <c r="D219" s="27">
+        <v>104.6</v>
+      </c>
       <c r="E219" s="18"/>
       <c r="F219" s="18"/>
       <c r="G219" s="19"/>
       <c r="H219" s="19"/>
       <c r="I219" s="19"/>
       <c r="J219" s="19"/>
       <c r="K219" s="19"/>
       <c r="L219" s="19"/>
       <c r="M219" s="19"/>
     </row>
     <row r="220" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A220" s="22" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B220" s="27">
-        <v>103.2</v>
+        <v>110.3</v>
       </c>
       <c r="C220" s="25">
-        <v>109.5</v>
-[...1 lines deleted...]
-      <c r="D220" s="18"/>
+        <v>112.7</v>
+      </c>
+      <c r="D220" s="27">
+        <v>109.1</v>
+      </c>
       <c r="E220" s="18"/>
       <c r="F220" s="18"/>
       <c r="G220" s="19"/>
       <c r="H220" s="19"/>
       <c r="I220" s="19"/>
       <c r="J220" s="19"/>
       <c r="K220" s="19"/>
       <c r="L220" s="19"/>
       <c r="M220" s="19"/>
     </row>
     <row r="221" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A221" s="22" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B221" s="27">
-        <v>94</v>
+        <v>105.8</v>
       </c>
       <c r="C221" s="25">
-        <v>91.7</v>
-[...1 lines deleted...]
-      <c r="D221" s="18"/>
+        <v>105.6</v>
+      </c>
+      <c r="D221" s="27">
+        <v>100.3</v>
+      </c>
       <c r="E221" s="18"/>
       <c r="F221" s="18"/>
       <c r="G221" s="19"/>
       <c r="H221" s="19"/>
       <c r="I221" s="19"/>
       <c r="J221" s="19"/>
       <c r="K221" s="19"/>
       <c r="L221" s="19"/>
       <c r="M221" s="19"/>
     </row>
-    <row r="222" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="222" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A222" s="22" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B222" s="27">
-        <v>104.8</v>
+        <v>108.1</v>
       </c>
       <c r="C222" s="25">
-        <v>120.7</v>
-[...1 lines deleted...]
-      <c r="D222" s="18"/>
+        <v>105.4</v>
+      </c>
+      <c r="D222" s="27">
+        <v>96.6</v>
+      </c>
       <c r="E222" s="18"/>
       <c r="F222" s="18"/>
       <c r="G222" s="19"/>
       <c r="H222" s="19"/>
       <c r="I222" s="19"/>
       <c r="J222" s="19"/>
       <c r="K222" s="19"/>
       <c r="L222" s="19"/>
       <c r="M222" s="19"/>
     </row>
     <row r="223" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A223" s="22" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B223" s="27">
-        <v>100.4</v>
+        <v>103.2</v>
       </c>
       <c r="C223" s="25">
-        <v>109.1</v>
-[...1 lines deleted...]
-      <c r="D223" s="18"/>
+        <v>109.5</v>
+      </c>
+      <c r="D223" s="27">
+        <v>101.2</v>
+      </c>
       <c r="E223" s="18"/>
       <c r="F223" s="18"/>
       <c r="G223" s="19"/>
       <c r="H223" s="19"/>
       <c r="I223" s="19"/>
       <c r="J223" s="19"/>
       <c r="K223" s="19"/>
       <c r="L223" s="19"/>
       <c r="M223" s="19"/>
     </row>
     <row r="224" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A224" s="22" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B224" s="27">
-        <v>112.5</v>
+        <v>94</v>
       </c>
       <c r="C224" s="25">
-        <v>114.3</v>
-[...1 lines deleted...]
-      <c r="D224" s="18"/>
+        <v>91.7</v>
+      </c>
+      <c r="D224" s="27">
+        <v>97.1</v>
+      </c>
       <c r="E224" s="18"/>
       <c r="F224" s="18"/>
       <c r="G224" s="19"/>
       <c r="H224" s="19"/>
       <c r="I224" s="19"/>
       <c r="J224" s="19"/>
       <c r="K224" s="19"/>
       <c r="L224" s="19"/>
       <c r="M224" s="19"/>
     </row>
-    <row r="225" spans="1:13" ht="45" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>62</v>
+    <row r="225" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A225" s="22" t="s">
+        <v>32</v>
       </c>
       <c r="B225" s="27">
-        <v>99.1</v>
+        <v>104.8</v>
       </c>
       <c r="C225" s="25">
-        <v>101.5</v>
-[...1 lines deleted...]
-      <c r="D225" s="18"/>
+        <v>120.7</v>
+      </c>
+      <c r="D225" s="27">
+        <v>109.9</v>
+      </c>
       <c r="E225" s="18"/>
       <c r="F225" s="18"/>
       <c r="G225" s="19"/>
       <c r="H225" s="19"/>
       <c r="I225" s="19"/>
       <c r="J225" s="19"/>
       <c r="K225" s="19"/>
       <c r="L225" s="19"/>
       <c r="M225" s="19"/>
     </row>
     <row r="226" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A226" s="22" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="B226" s="27">
-        <v>99.3</v>
+        <v>100.4</v>
       </c>
       <c r="C226" s="25">
-        <v>100.9</v>
-[...1 lines deleted...]
-      <c r="D226" s="18"/>
+        <v>109.1</v>
+      </c>
+      <c r="D226" s="27">
+        <v>98.9</v>
+      </c>
       <c r="E226" s="18"/>
       <c r="F226" s="18"/>
       <c r="G226" s="19"/>
       <c r="H226" s="19"/>
       <c r="I226" s="19"/>
       <c r="J226" s="19"/>
       <c r="K226" s="19"/>
       <c r="L226" s="19"/>
       <c r="M226" s="19"/>
     </row>
     <row r="227" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A227" s="22" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="B227" s="27">
-        <v>103.8</v>
+        <v>112.5</v>
       </c>
       <c r="C227" s="25">
-        <v>103.4</v>
-[...1 lines deleted...]
-      <c r="D227" s="18"/>
+        <v>114.3</v>
+      </c>
+      <c r="D227" s="27">
+        <v>108.9</v>
+      </c>
       <c r="E227" s="18"/>
       <c r="F227" s="18"/>
       <c r="G227" s="19"/>
       <c r="H227" s="19"/>
       <c r="I227" s="19"/>
       <c r="J227" s="19"/>
       <c r="K227" s="19"/>
       <c r="L227" s="19"/>
       <c r="M227" s="19"/>
     </row>
-    <row r="228" spans="1:13" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>24</v>
+    <row r="228" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A228" s="10" t="s">
+        <v>63</v>
       </c>
       <c r="B228" s="27">
-        <v>110.7</v>
+        <v>106.7</v>
       </c>
       <c r="C228" s="25">
-        <v>113.6</v>
-[...1 lines deleted...]
-      <c r="D228" s="18"/>
+        <v>124.5</v>
+      </c>
+      <c r="D228" s="30">
+        <v>128.9</v>
+      </c>
       <c r="E228" s="18"/>
       <c r="F228" s="18"/>
       <c r="G228" s="19"/>
       <c r="H228" s="19"/>
       <c r="I228" s="19"/>
       <c r="J228" s="19"/>
       <c r="K228" s="19"/>
       <c r="L228" s="19"/>
       <c r="M228" s="19"/>
     </row>
     <row r="229" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A229" s="22" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="B229" s="27">
-        <v>117.9</v>
+        <v>77.3</v>
       </c>
       <c r="C229" s="25">
-        <v>110.1</v>
-[...1 lines deleted...]
-      <c r="D229" s="18"/>
+        <v>88</v>
+      </c>
+      <c r="D229" s="27">
+        <v>103.7</v>
+      </c>
       <c r="E229" s="18"/>
       <c r="F229" s="18"/>
       <c r="G229" s="19"/>
       <c r="H229" s="19"/>
       <c r="I229" s="19"/>
       <c r="J229" s="19"/>
       <c r="K229" s="19"/>
       <c r="L229" s="19"/>
       <c r="M229" s="19"/>
     </row>
     <row r="230" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A230" s="22" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B230" s="27">
-        <v>88.1</v>
+        <v>103</v>
       </c>
       <c r="C230" s="25">
-        <v>91.1</v>
-[...1 lines deleted...]
-      <c r="D230" s="18"/>
+        <v>100.4</v>
+      </c>
+      <c r="D230" s="27">
+        <v>99.3</v>
+      </c>
       <c r="E230" s="18"/>
       <c r="F230" s="18"/>
       <c r="G230" s="19"/>
       <c r="H230" s="19"/>
       <c r="I230" s="19"/>
       <c r="J230" s="19"/>
       <c r="K230" s="19"/>
       <c r="L230" s="19"/>
       <c r="M230" s="19"/>
     </row>
     <row r="231" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A231" s="22" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B231" s="27">
-        <v>110.3</v>
+        <v>100</v>
       </c>
       <c r="C231" s="25">
-        <v>112.7</v>
-[...1 lines deleted...]
-      <c r="D231" s="18"/>
+        <v>154</v>
+      </c>
+      <c r="D231" s="27">
+        <v>172</v>
+      </c>
       <c r="E231" s="18"/>
       <c r="F231" s="18"/>
       <c r="G231" s="19"/>
       <c r="H231" s="19"/>
       <c r="I231" s="19"/>
       <c r="J231" s="19"/>
       <c r="K231" s="19"/>
       <c r="L231" s="19"/>
       <c r="M231" s="19"/>
     </row>
     <row r="232" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A232" s="22" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B232" s="27">
-        <v>105.8</v>
+        <v>100.5</v>
       </c>
       <c r="C232" s="25">
-        <v>105.6</v>
-[...1 lines deleted...]
-      <c r="D232" s="18"/>
+        <v>137.4</v>
+      </c>
+      <c r="D232" s="27">
+        <v>120.4</v>
+      </c>
       <c r="E232" s="18"/>
       <c r="F232" s="18"/>
       <c r="G232" s="19"/>
       <c r="H232" s="19"/>
       <c r="I232" s="19"/>
       <c r="J232" s="19"/>
       <c r="K232" s="19"/>
       <c r="L232" s="19"/>
       <c r="M232" s="19"/>
     </row>
     <row r="233" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A233" s="22" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B233" s="27">
-        <v>108.1</v>
+        <v>98.6</v>
       </c>
       <c r="C233" s="25">
-        <v>105.4</v>
-[...1 lines deleted...]
-      <c r="D233" s="18"/>
+        <v>102.8</v>
+      </c>
+      <c r="D233" s="27">
+        <v>104.5</v>
+      </c>
       <c r="E233" s="18"/>
       <c r="F233" s="18"/>
       <c r="G233" s="19"/>
       <c r="H233" s="19"/>
       <c r="I233" s="19"/>
       <c r="J233" s="19"/>
       <c r="K233" s="19"/>
       <c r="L233" s="19"/>
       <c r="M233" s="19"/>
     </row>
     <row r="234" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A234" s="22" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B234" s="27">
-        <v>103.2</v>
+        <v>99.8</v>
       </c>
       <c r="C234" s="25">
-        <v>109.5</v>
-[...1 lines deleted...]
-      <c r="D234" s="18"/>
+        <v>179.1</v>
+      </c>
+      <c r="D234" s="27">
+        <v>216.9</v>
+      </c>
       <c r="E234" s="18"/>
       <c r="F234" s="18"/>
       <c r="G234" s="19"/>
       <c r="H234" s="19"/>
       <c r="I234" s="19"/>
       <c r="J234" s="19"/>
       <c r="K234" s="19"/>
       <c r="L234" s="19"/>
       <c r="M234" s="19"/>
     </row>
     <row r="235" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A235" s="22" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B235" s="27">
-        <v>94</v>
+        <v>99.8</v>
       </c>
       <c r="C235" s="25">
-        <v>91.7</v>
-[...1 lines deleted...]
-      <c r="D235" s="18"/>
+        <v>123.6</v>
+      </c>
+      <c r="D235" s="27">
+        <v>132.19999999999999</v>
+      </c>
       <c r="E235" s="18"/>
       <c r="F235" s="18"/>
       <c r="G235" s="19"/>
       <c r="H235" s="19"/>
       <c r="I235" s="19"/>
       <c r="J235" s="19"/>
       <c r="K235" s="19"/>
       <c r="L235" s="19"/>
       <c r="M235" s="19"/>
     </row>
     <row r="236" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A236" s="22" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B236" s="27">
-        <v>104.8</v>
+        <v>96.5</v>
       </c>
       <c r="C236" s="25">
-        <v>120.7</v>
-[...1 lines deleted...]
-      <c r="D236" s="18"/>
+        <v>187.6</v>
+      </c>
+      <c r="D236" s="27">
+        <v>185.7</v>
+      </c>
       <c r="E236" s="18"/>
       <c r="F236" s="18"/>
       <c r="G236" s="19"/>
       <c r="H236" s="19"/>
       <c r="I236" s="19"/>
       <c r="J236" s="19"/>
       <c r="K236" s="19"/>
       <c r="L236" s="19"/>
       <c r="M236" s="19"/>
     </row>
     <row r="237" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A237" s="22" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B237" s="27">
-        <v>100.4</v>
+        <v>100</v>
       </c>
       <c r="C237" s="25">
-        <v>109.1</v>
-[...1 lines deleted...]
-      <c r="D237" s="18"/>
+        <v>103.2</v>
+      </c>
+      <c r="D237" s="27">
+        <v>104.3</v>
+      </c>
       <c r="E237" s="18"/>
       <c r="F237" s="18"/>
       <c r="G237" s="19"/>
       <c r="H237" s="19"/>
       <c r="I237" s="19"/>
       <c r="J237" s="19"/>
       <c r="K237" s="19"/>
       <c r="L237" s="19"/>
       <c r="M237" s="19"/>
     </row>
     <row r="238" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A238" s="22" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B238" s="27">
-        <v>112.5</v>
+        <v>94.6</v>
       </c>
       <c r="C238" s="25">
-        <v>114.3</v>
-[...1 lines deleted...]
-      <c r="D238" s="18"/>
+        <v>141.19999999999999</v>
+      </c>
+      <c r="D238" s="27">
+        <v>146.5</v>
+      </c>
       <c r="E238" s="18"/>
       <c r="F238" s="18"/>
       <c r="G238" s="19"/>
       <c r="H238" s="19"/>
       <c r="I238" s="19"/>
       <c r="J238" s="19"/>
       <c r="K238" s="19"/>
       <c r="L238" s="19"/>
       <c r="M238" s="19"/>
     </row>
-    <row r="239" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>63</v>
+    <row r="239" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A239" s="22" t="s">
+        <v>32</v>
       </c>
       <c r="B239" s="27">
-        <v>106.7</v>
+        <v>487</v>
       </c>
       <c r="C239" s="25">
-        <v>124.5</v>
-[...1 lines deleted...]
-      <c r="D239" s="18"/>
+        <v>696.9</v>
+      </c>
+      <c r="D239" s="27">
+        <v>103.5</v>
+      </c>
       <c r="E239" s="18"/>
       <c r="F239" s="18"/>
       <c r="G239" s="19"/>
       <c r="H239" s="19"/>
       <c r="I239" s="19"/>
       <c r="J239" s="19"/>
       <c r="K239" s="19"/>
       <c r="L239" s="19"/>
       <c r="M239" s="19"/>
     </row>
     <row r="240" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A240" s="22" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="B240" s="27">
-        <v>77.3</v>
+        <v>76.400000000000006</v>
       </c>
       <c r="C240" s="25">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="D240" s="18"/>
+        <v>136.1</v>
+      </c>
+      <c r="D240" s="27">
+        <v>153.30000000000001</v>
+      </c>
       <c r="E240" s="18"/>
       <c r="F240" s="18"/>
       <c r="G240" s="19"/>
       <c r="H240" s="19"/>
       <c r="I240" s="19"/>
       <c r="J240" s="19"/>
       <c r="K240" s="19"/>
       <c r="L240" s="19"/>
       <c r="M240" s="19"/>
     </row>
     <row r="241" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A241" s="22" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="B241" s="27">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C241" s="25">
-        <v>100.4</v>
-[...1 lines deleted...]
-      <c r="D241" s="18"/>
+        <v>165</v>
+      </c>
+      <c r="D241" s="27">
+        <v>186.7</v>
+      </c>
       <c r="E241" s="18"/>
       <c r="F241" s="18"/>
       <c r="G241" s="19"/>
       <c r="H241" s="19"/>
       <c r="I241" s="19"/>
       <c r="J241" s="19"/>
       <c r="K241" s="19"/>
       <c r="L241" s="19"/>
       <c r="M241" s="19"/>
     </row>
-    <row r="242" spans="1:13" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>24</v>
+    <row r="242" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A242" s="10" t="s">
+        <v>64</v>
       </c>
       <c r="B242" s="27">
-        <v>100</v>
+        <v>98.1</v>
       </c>
       <c r="C242" s="25">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="D242" s="18"/>
+        <v>106.5</v>
+      </c>
+      <c r="D242" s="27">
+        <v>110.1</v>
+      </c>
       <c r="E242" s="18"/>
       <c r="F242" s="18"/>
       <c r="G242" s="19"/>
       <c r="H242" s="19"/>
       <c r="I242" s="19"/>
       <c r="J242" s="19"/>
       <c r="K242" s="19"/>
       <c r="L242" s="19"/>
       <c r="M242" s="19"/>
     </row>
     <row r="243" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A243" s="22" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="B243" s="27">
-        <v>100.5</v>
+        <v>97.7</v>
       </c>
       <c r="C243" s="25">
-        <v>137.4</v>
-[...1 lines deleted...]
-      <c r="D243" s="18"/>
+        <v>105.2</v>
+      </c>
+      <c r="D243" s="27">
+        <v>109.7</v>
+      </c>
       <c r="E243" s="18"/>
       <c r="F243" s="18"/>
       <c r="G243" s="19"/>
       <c r="H243" s="19"/>
       <c r="I243" s="19"/>
       <c r="J243" s="19"/>
       <c r="K243" s="19"/>
       <c r="L243" s="19"/>
       <c r="M243" s="19"/>
     </row>
     <row r="244" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A244" s="22" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B244" s="27">
-        <v>98.6</v>
+        <v>105.5</v>
       </c>
       <c r="C244" s="25">
-        <v>102.8</v>
-[...1 lines deleted...]
-      <c r="D244" s="18"/>
+        <v>103.9</v>
+      </c>
+      <c r="D244" s="27">
+        <v>103.2</v>
+      </c>
       <c r="E244" s="18"/>
       <c r="F244" s="18"/>
       <c r="G244" s="19"/>
       <c r="H244" s="19"/>
       <c r="I244" s="19"/>
       <c r="J244" s="19"/>
       <c r="K244" s="19"/>
       <c r="L244" s="19"/>
       <c r="M244" s="19"/>
     </row>
     <row r="245" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A245" s="22" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B245" s="27">
-        <v>99.8</v>
+        <v>100</v>
       </c>
       <c r="C245" s="25">
-        <v>179.1</v>
-[...1 lines deleted...]
-      <c r="D245" s="18"/>
+        <v>154</v>
+      </c>
+      <c r="D245" s="27">
+        <v>172</v>
+      </c>
       <c r="E245" s="18"/>
       <c r="F245" s="18"/>
       <c r="G245" s="19"/>
       <c r="H245" s="19"/>
       <c r="I245" s="19"/>
       <c r="J245" s="19"/>
       <c r="K245" s="19"/>
       <c r="L245" s="19"/>
       <c r="M245" s="19"/>
     </row>
     <row r="246" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A246" s="22" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B246" s="27">
-        <v>99.8</v>
+        <v>100.9</v>
       </c>
       <c r="C246" s="25">
-        <v>123.6</v>
-[...1 lines deleted...]
-      <c r="D246" s="18"/>
+        <v>93.7</v>
+      </c>
+      <c r="D246" s="27">
+        <v>88.7</v>
+      </c>
       <c r="E246" s="18"/>
       <c r="F246" s="18"/>
       <c r="G246" s="19"/>
       <c r="H246" s="19"/>
       <c r="I246" s="19"/>
       <c r="J246" s="19"/>
       <c r="K246" s="19"/>
       <c r="L246" s="19"/>
       <c r="M246" s="19"/>
     </row>
     <row r="247" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A247" s="22" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B247" s="27">
-        <v>96.5</v>
+        <v>100</v>
       </c>
       <c r="C247" s="25">
-        <v>187.6</v>
-[...1 lines deleted...]
-      <c r="D247" s="18"/>
+        <v>107.9</v>
+      </c>
+      <c r="D247" s="27">
+        <v>110.6</v>
+      </c>
       <c r="E247" s="18"/>
       <c r="F247" s="18"/>
       <c r="G247" s="19"/>
       <c r="H247" s="19"/>
       <c r="I247" s="19"/>
       <c r="J247" s="19"/>
       <c r="K247" s="19"/>
       <c r="L247" s="19"/>
       <c r="M247" s="19"/>
     </row>
     <row r="248" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A248" s="22" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B248" s="27">
         <v>100</v>
       </c>
       <c r="C248" s="25">
-        <v>103.2</v>
-[...1 lines deleted...]
-      <c r="D248" s="18"/>
+        <v>178.8</v>
+      </c>
+      <c r="D248" s="27">
+        <v>205</v>
+      </c>
       <c r="E248" s="18"/>
       <c r="F248" s="18"/>
       <c r="G248" s="19"/>
       <c r="H248" s="19"/>
       <c r="I248" s="19"/>
       <c r="J248" s="19"/>
       <c r="K248" s="19"/>
       <c r="L248" s="19"/>
       <c r="M248" s="19"/>
     </row>
     <row r="249" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A249" s="22" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B249" s="27">
-        <v>94.6</v>
+        <v>100</v>
       </c>
       <c r="C249" s="25">
-        <v>141.19999999999999</v>
-[...1 lines deleted...]
-      <c r="D249" s="18"/>
+        <v>123.5</v>
+      </c>
+      <c r="D249" s="27">
+        <v>131.30000000000001</v>
+      </c>
       <c r="E249" s="18"/>
       <c r="F249" s="18"/>
       <c r="G249" s="19"/>
       <c r="H249" s="19"/>
       <c r="I249" s="19"/>
       <c r="J249" s="19"/>
       <c r="K249" s="19"/>
       <c r="L249" s="19"/>
       <c r="M249" s="19"/>
     </row>
     <row r="250" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A250" s="22" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B250" s="27">
-        <v>487</v>
+        <v>99.3</v>
       </c>
       <c r="C250" s="25">
-        <v>696.9</v>
-[...1 lines deleted...]
-      <c r="D250" s="18"/>
+        <v>94</v>
+      </c>
+      <c r="D250" s="27">
+        <v>94.9</v>
+      </c>
       <c r="E250" s="18"/>
       <c r="F250" s="18"/>
       <c r="G250" s="19"/>
       <c r="H250" s="19"/>
       <c r="I250" s="19"/>
       <c r="J250" s="19"/>
       <c r="K250" s="19"/>
       <c r="L250" s="19"/>
       <c r="M250" s="19"/>
     </row>
     <row r="251" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A251" s="22" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B251" s="27">
-        <v>76.400000000000006</v>
+        <v>100</v>
       </c>
       <c r="C251" s="25">
-        <v>136.1</v>
-[...1 lines deleted...]
-      <c r="D251" s="18"/>
+        <v>103.2</v>
+      </c>
+      <c r="D251" s="27">
+        <v>104.3</v>
+      </c>
       <c r="E251" s="18"/>
       <c r="F251" s="18"/>
       <c r="G251" s="19"/>
       <c r="H251" s="19"/>
       <c r="I251" s="19"/>
       <c r="J251" s="19"/>
       <c r="K251" s="19"/>
       <c r="L251" s="19"/>
       <c r="M251" s="19"/>
     </row>
     <row r="252" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A252" s="22" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B252" s="27">
-        <v>100</v>
+        <v>86.6</v>
       </c>
       <c r="C252" s="25">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="D252" s="18"/>
+        <v>86.3</v>
+      </c>
+      <c r="D252" s="27">
+        <v>88.8</v>
+      </c>
       <c r="E252" s="18"/>
       <c r="F252" s="18"/>
       <c r="G252" s="19"/>
       <c r="H252" s="19"/>
       <c r="I252" s="19"/>
       <c r="J252" s="19"/>
       <c r="K252" s="19"/>
       <c r="L252" s="19"/>
       <c r="M252" s="19"/>
     </row>
-    <row r="253" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>64</v>
+    <row r="253" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A253" s="22" t="s">
+        <v>32</v>
       </c>
       <c r="B253" s="27">
-        <v>98.1</v>
+        <v>90.9</v>
       </c>
       <c r="C253" s="25">
-        <v>106.5</v>
-[...1 lines deleted...]
-      <c r="D253" s="18"/>
+        <v>89.9</v>
+      </c>
+      <c r="D253" s="27">
+        <v>89.7</v>
+      </c>
       <c r="E253" s="18"/>
       <c r="F253" s="18"/>
       <c r="G253" s="19"/>
       <c r="H253" s="19"/>
       <c r="I253" s="19"/>
       <c r="J253" s="19"/>
       <c r="K253" s="19"/>
       <c r="L253" s="19"/>
       <c r="M253" s="19"/>
     </row>
     <row r="254" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A254" s="22" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="B254" s="27">
-        <v>97.7</v>
+        <v>66.7</v>
       </c>
       <c r="C254" s="25">
-        <v>105.2</v>
-[...1 lines deleted...]
-      <c r="D254" s="18"/>
+        <v>107.2</v>
+      </c>
+      <c r="D254" s="27">
+        <v>108.6</v>
+      </c>
       <c r="E254" s="18"/>
       <c r="F254" s="18"/>
       <c r="G254" s="19"/>
       <c r="H254" s="19"/>
       <c r="I254" s="19"/>
       <c r="J254" s="19"/>
       <c r="K254" s="19"/>
       <c r="L254" s="19"/>
       <c r="M254" s="19"/>
     </row>
     <row r="255" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A255" s="22" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="B255" s="27">
-        <v>105.5</v>
+        <v>100</v>
       </c>
       <c r="C255" s="25">
-        <v>103.9</v>
-[...1 lines deleted...]
-      <c r="D255" s="18"/>
+        <v>165</v>
+      </c>
+      <c r="D255" s="27">
+        <v>186.7</v>
+      </c>
       <c r="E255" s="18"/>
       <c r="F255" s="18"/>
       <c r="G255" s="19"/>
       <c r="H255" s="19"/>
       <c r="I255" s="19"/>
       <c r="J255" s="19"/>
       <c r="K255" s="19"/>
       <c r="L255" s="19"/>
       <c r="M255" s="19"/>
     </row>
-    <row r="256" spans="1:13" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>24</v>
+    <row r="256" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="10" t="s">
+        <v>65</v>
       </c>
       <c r="B256" s="27">
-        <v>100</v>
+        <v>144</v>
       </c>
       <c r="C256" s="25">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="D256" s="18"/>
+        <v>146.9</v>
+      </c>
+      <c r="D256" s="27">
+        <v>152.4</v>
+      </c>
       <c r="E256" s="18"/>
       <c r="F256" s="18"/>
       <c r="G256" s="19"/>
       <c r="H256" s="19"/>
       <c r="I256" s="19"/>
       <c r="J256" s="19"/>
       <c r="K256" s="19"/>
       <c r="L256" s="19"/>
       <c r="M256" s="19"/>
     </row>
     <row r="257" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A257" s="22" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="B257" s="27">
-        <v>100.9</v>
+        <v>96.6</v>
       </c>
       <c r="C257" s="25">
-        <v>93.7</v>
-[...1 lines deleted...]
-      <c r="D257" s="18"/>
+        <v>107.8</v>
+      </c>
+      <c r="D257" s="27">
+        <v>107.5</v>
+      </c>
       <c r="E257" s="18"/>
       <c r="F257" s="18"/>
       <c r="G257" s="19"/>
       <c r="H257" s="19"/>
       <c r="I257" s="19"/>
       <c r="J257" s="19"/>
       <c r="K257" s="19"/>
       <c r="L257" s="19"/>
       <c r="M257" s="19"/>
     </row>
     <row r="258" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A258" s="22" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B258" s="27">
-        <v>100</v>
+        <v>95.4</v>
       </c>
       <c r="C258" s="25">
-        <v>107.9</v>
-[...1 lines deleted...]
-      <c r="D258" s="18"/>
+        <v>86.4</v>
+      </c>
+      <c r="D258" s="27">
+        <v>91.5</v>
+      </c>
       <c r="E258" s="18"/>
       <c r="F258" s="18"/>
       <c r="G258" s="19"/>
       <c r="H258" s="19"/>
       <c r="I258" s="19"/>
       <c r="J258" s="19"/>
       <c r="K258" s="19"/>
       <c r="L258" s="19"/>
       <c r="M258" s="19"/>
     </row>
     <row r="259" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A259" s="22" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B259" s="27">
-        <v>100</v>
+        <v>96.1</v>
       </c>
       <c r="C259" s="25">
-        <v>178.8</v>
-[...1 lines deleted...]
-      <c r="D259" s="18"/>
+        <v>91.5</v>
+      </c>
+      <c r="D259" s="27">
+        <v>92.4</v>
+      </c>
       <c r="E259" s="18"/>
       <c r="F259" s="18"/>
       <c r="G259" s="19"/>
       <c r="H259" s="19"/>
       <c r="I259" s="19"/>
       <c r="J259" s="19"/>
       <c r="K259" s="19"/>
       <c r="L259" s="19"/>
       <c r="M259" s="19"/>
     </row>
     <row r="260" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A260" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B260" s="27">
-        <v>100</v>
+        <v>92.7</v>
       </c>
       <c r="C260" s="25">
-        <v>123.5</v>
-[...1 lines deleted...]
-      <c r="D260" s="18"/>
+        <v>170.3</v>
+      </c>
+      <c r="D260" s="27">
+        <v>310.2</v>
+      </c>
       <c r="E260" s="18"/>
       <c r="F260" s="18"/>
       <c r="G260" s="19"/>
       <c r="H260" s="19"/>
       <c r="I260" s="19"/>
       <c r="J260" s="19"/>
       <c r="K260" s="19"/>
       <c r="L260" s="19"/>
       <c r="M260" s="19"/>
     </row>
     <row r="261" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A261" s="22" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B261" s="27">
-        <v>99.3</v>
+        <v>92.8</v>
       </c>
       <c r="C261" s="25">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="D261" s="18"/>
+        <v>126.8</v>
+      </c>
+      <c r="D261" s="27">
+        <v>140.1</v>
+      </c>
       <c r="E261" s="18"/>
       <c r="F261" s="18"/>
       <c r="G261" s="19"/>
       <c r="H261" s="19"/>
       <c r="I261" s="19"/>
       <c r="J261" s="19"/>
       <c r="K261" s="19"/>
       <c r="L261" s="19"/>
       <c r="M261" s="19"/>
     </row>
     <row r="262" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A262" s="22" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B262" s="27">
-        <v>100</v>
+        <v>104.2</v>
       </c>
       <c r="C262" s="25">
-        <v>103.2</v>
-[...1 lines deleted...]
-      <c r="D262" s="18"/>
+        <v>116.9</v>
+      </c>
+      <c r="D262" s="27">
+        <v>120.8</v>
+      </c>
       <c r="E262" s="18"/>
       <c r="F262" s="18"/>
       <c r="G262" s="19"/>
       <c r="H262" s="19"/>
       <c r="I262" s="19"/>
       <c r="J262" s="19"/>
       <c r="K262" s="19"/>
       <c r="L262" s="19"/>
       <c r="M262" s="19"/>
     </row>
     <row r="263" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A263" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B263" s="27">
-        <v>86.6</v>
+        <v>96.8</v>
       </c>
       <c r="C263" s="25">
-        <v>86.3</v>
-[...1 lines deleted...]
-      <c r="D263" s="18"/>
+        <v>103.8</v>
+      </c>
+      <c r="D263" s="30">
+        <v>105.2</v>
+      </c>
       <c r="E263" s="18"/>
       <c r="F263" s="18"/>
       <c r="G263" s="19"/>
       <c r="H263" s="19"/>
       <c r="I263" s="19"/>
       <c r="J263" s="19"/>
       <c r="K263" s="19"/>
       <c r="L263" s="19"/>
       <c r="M263" s="19"/>
     </row>
     <row r="264" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A264" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B264" s="27">
-        <v>90.9</v>
+        <v>22417</v>
       </c>
       <c r="C264" s="25">
-        <v>89.9</v>
-[...1 lines deleted...]
-      <c r="D264" s="18"/>
+        <v>6766.8</v>
+      </c>
+      <c r="D264" s="30">
+        <v>119.6</v>
+      </c>
       <c r="E264" s="18"/>
       <c r="F264" s="18"/>
       <c r="G264" s="19"/>
       <c r="H264" s="19"/>
       <c r="I264" s="19"/>
       <c r="J264" s="19"/>
       <c r="K264" s="19"/>
       <c r="L264" s="19"/>
       <c r="M264" s="19"/>
     </row>
     <row r="265" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A265" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B265" s="27">
-        <v>66.7</v>
+        <v>87.4</v>
       </c>
       <c r="C265" s="25">
-        <v>107.2</v>
-[...1 lines deleted...]
-      <c r="D265" s="18"/>
+        <v>87.3</v>
+      </c>
+      <c r="D265" s="30">
+        <v>88.2</v>
+      </c>
       <c r="E265" s="18"/>
       <c r="F265" s="18"/>
       <c r="G265" s="19"/>
       <c r="H265" s="19"/>
       <c r="I265" s="19"/>
       <c r="J265" s="19"/>
       <c r="K265" s="19"/>
       <c r="L265" s="19"/>
       <c r="M265" s="19"/>
     </row>
-    <row r="266" spans="1:13" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>34</v>
+    <row r="266" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A266" s="10" t="s">
+        <v>15</v>
       </c>
       <c r="B266" s="27">
-        <v>100</v>
+        <v>90.2</v>
       </c>
       <c r="C266" s="25">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="D266" s="18"/>
+        <v>121.2</v>
+      </c>
+      <c r="D266" s="30">
+        <v>124.8</v>
+      </c>
       <c r="E266" s="18"/>
       <c r="F266" s="18"/>
       <c r="G266" s="19"/>
       <c r="H266" s="19"/>
       <c r="I266" s="19"/>
       <c r="J266" s="19"/>
       <c r="K266" s="19"/>
       <c r="L266" s="19"/>
       <c r="M266" s="19"/>
     </row>
-    <row r="267" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>65</v>
+    <row r="267" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A267" s="22" t="s">
+        <v>66</v>
       </c>
       <c r="B267" s="27">
-        <v>144</v>
+        <v>74.2</v>
       </c>
       <c r="C267" s="25">
-        <v>146.9</v>
-[...1 lines deleted...]
-      <c r="D267" s="18"/>
+        <v>78.7</v>
+      </c>
+      <c r="D267" s="30">
+        <v>97.1</v>
+      </c>
       <c r="E267" s="18"/>
       <c r="F267" s="18"/>
       <c r="G267" s="19"/>
       <c r="H267" s="19"/>
       <c r="I267" s="19"/>
       <c r="J267" s="19"/>
       <c r="K267" s="19"/>
       <c r="L267" s="19"/>
       <c r="M267" s="19"/>
     </row>
     <row r="268" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A268" s="22" t="s">
-        <v>66</v>
+        <v>25</v>
       </c>
       <c r="B268" s="27">
-        <v>96.6</v>
+        <v>100</v>
       </c>
       <c r="C268" s="25">
-        <v>107.8</v>
-[...1 lines deleted...]
-      <c r="D268" s="18"/>
+        <v>143</v>
+      </c>
+      <c r="D268" s="30">
+        <v>157.30000000000001</v>
+      </c>
       <c r="E268" s="18"/>
       <c r="F268" s="18"/>
       <c r="G268" s="19"/>
       <c r="H268" s="19"/>
       <c r="I268" s="19"/>
       <c r="J268" s="19"/>
       <c r="K268" s="19"/>
       <c r="L268" s="19"/>
       <c r="M268" s="19"/>
     </row>
     <row r="269" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A269" s="22" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B269" s="27">
-        <v>95.4</v>
+        <v>100.9</v>
       </c>
       <c r="C269" s="25">
-        <v>86.4</v>
-[...1 lines deleted...]
-      <c r="D269" s="18"/>
+        <v>269.89999999999998</v>
+      </c>
+      <c r="D269" s="30">
+        <v>339.8</v>
+      </c>
       <c r="E269" s="18"/>
       <c r="F269" s="18"/>
       <c r="G269" s="19"/>
       <c r="H269" s="19"/>
       <c r="I269" s="19"/>
       <c r="J269" s="19"/>
       <c r="K269" s="19"/>
       <c r="L269" s="19"/>
       <c r="M269" s="19"/>
     </row>
     <row r="270" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A270" s="22" t="s">
-        <v>24</v>
-[...7 lines deleted...]
-      <c r="D270" s="18"/>
+        <v>31</v>
+      </c>
+      <c r="B270" s="27">
+        <v>100</v>
+      </c>
+      <c r="C270" s="25">
+        <v>154.30000000000001</v>
+      </c>
+      <c r="D270" s="30">
+        <v>172.4</v>
+      </c>
       <c r="E270" s="18"/>
       <c r="F270" s="18"/>
       <c r="G270" s="19"/>
       <c r="H270" s="19"/>
       <c r="I270" s="19"/>
       <c r="J270" s="19"/>
       <c r="K270" s="19"/>
       <c r="L270" s="19"/>
       <c r="M270" s="19"/>
     </row>
     <row r="271" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A271" s="22" t="s">
-        <v>25</v>
-[...7 lines deleted...]
-      <c r="D271" s="18"/>
+        <v>32</v>
+      </c>
+      <c r="B271" s="27">
+        <v>100</v>
+      </c>
+      <c r="C271" s="25">
+        <v>192.5</v>
+      </c>
+      <c r="D271" s="30">
+        <v>223.3</v>
+      </c>
       <c r="E271" s="18"/>
       <c r="F271" s="18"/>
       <c r="G271" s="19"/>
       <c r="H271" s="19"/>
       <c r="I271" s="19"/>
       <c r="J271" s="19"/>
       <c r="K271" s="19"/>
       <c r="L271" s="19"/>
       <c r="M271" s="19"/>
     </row>
     <row r="272" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A272" s="22" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="B272" s="27">
-        <v>96.1</v>
+        <v>100</v>
       </c>
       <c r="C272" s="25">
-        <v>91.5</v>
-[...1 lines deleted...]
-      <c r="D272" s="18"/>
+        <v>327</v>
+      </c>
+      <c r="D272" s="30">
+        <v>323.8</v>
+      </c>
       <c r="E272" s="18"/>
       <c r="F272" s="18"/>
       <c r="G272" s="19"/>
       <c r="H272" s="19"/>
       <c r="I272" s="19"/>
       <c r="J272" s="19"/>
       <c r="K272" s="19"/>
       <c r="L272" s="19"/>
       <c r="M272" s="19"/>
     </row>
-    <row r="273" spans="1:13" x14ac:dyDescent="0.2">
-[...366 lines deleted...]
-      <c r="A291" s="36" t="s">
+    <row r="273" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A273" s="3"/>
+      <c r="B273" s="11"/>
+      <c r="C273" s="11"/>
+      <c r="D273" s="11"/>
+      <c r="E273" s="11"/>
+      <c r="F273" s="11"/>
+      <c r="G273" s="2"/>
+    </row>
+    <row r="274" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A274" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="B291" s="36"/>
-[...14 lines deleted...]
-      <c r="A292" s="37" t="s">
+      <c r="B274" s="38"/>
+      <c r="C274" s="38"/>
+      <c r="D274" s="38"/>
+      <c r="E274" s="38"/>
+      <c r="F274" s="38"/>
+      <c r="G274" s="38"/>
+      <c r="H274" s="38"/>
+      <c r="I274" s="38"/>
+      <c r="J274" s="38"/>
+      <c r="K274" s="38"/>
+      <c r="L274" s="38"/>
+      <c r="M274" s="38"/>
+      <c r="N274" s="12"/>
+    </row>
+    <row r="275" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A275" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="B292" s="37"/>
-[...13 lines deleted...]
-      <c r="A293" s="37" t="s">
+      <c r="B275" s="39"/>
+      <c r="C275" s="39"/>
+      <c r="D275" s="39"/>
+      <c r="E275" s="39"/>
+      <c r="F275" s="39"/>
+      <c r="G275" s="39"/>
+      <c r="H275" s="39"/>
+      <c r="I275" s="39"/>
+      <c r="J275" s="39"/>
+      <c r="K275" s="39"/>
+      <c r="L275" s="39"/>
+      <c r="M275" s="39"/>
+    </row>
+    <row r="276" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A276" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="B293" s="37"/>
-[...13 lines deleted...]
-      <c r="A294" s="29" t="s">
+      <c r="B276" s="39"/>
+      <c r="C276" s="39"/>
+      <c r="D276" s="39"/>
+      <c r="E276" s="39"/>
+      <c r="F276" s="39"/>
+      <c r="G276" s="39"/>
+      <c r="H276" s="39"/>
+      <c r="I276" s="39"/>
+      <c r="J276" s="39"/>
+      <c r="K276" s="39"/>
+      <c r="L276" s="39"/>
+      <c r="M276" s="39"/>
+    </row>
+    <row r="277" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A277" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="B294" s="29"/>
-[...22 lines deleted...]
-      <c r="A296" s="30" t="s">
+      <c r="B277" s="31"/>
+      <c r="C277" s="31"/>
+      <c r="D277" s="31"/>
+      <c r="E277" s="31"/>
+      <c r="F277" s="31"/>
+      <c r="G277" s="31"/>
+      <c r="H277" s="31"/>
+      <c r="I277" s="31"/>
+      <c r="J277" s="31"/>
+      <c r="K277" s="31"/>
+      <c r="L277" s="31"/>
+      <c r="M277" s="31"/>
+    </row>
+    <row r="278" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A278" s="13"/>
+      <c r="B278" s="11"/>
+      <c r="C278" s="11"/>
+      <c r="D278" s="11"/>
+      <c r="E278" s="11"/>
+      <c r="F278" s="11"/>
+      <c r="G278" s="2"/>
+    </row>
+    <row r="279" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A279" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="B296" s="30"/>
-[...14 lines deleted...]
-      <c r="G297" s="2"/>
+      <c r="B279" s="32"/>
+      <c r="C279" s="32"/>
+      <c r="D279" s="32"/>
+      <c r="E279" s="32"/>
+      <c r="F279" s="32"/>
+      <c r="G279" s="32"/>
+      <c r="H279" s="32"/>
+      <c r="I279" s="32"/>
+      <c r="J279" s="32"/>
+      <c r="K279" s="32"/>
+      <c r="L279" s="32"/>
+      <c r="M279" s="32"/>
+    </row>
+    <row r="280" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B280" s="2"/>
+      <c r="G280" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A294:M294"/>
-    <mergeCell ref="A296:M296"/>
+    <mergeCell ref="A277:M277"/>
+    <mergeCell ref="A279:M279"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="L3:M3"/>
-    <mergeCell ref="A291:M291"/>
-[...1 lines deleted...]
-    <mergeCell ref="A293:M293"/>
+    <mergeCell ref="A274:M274"/>
+    <mergeCell ref="A275:M275"/>
+    <mergeCell ref="A276:M276"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист 1</vt:lpstr>
     </vt:vector>