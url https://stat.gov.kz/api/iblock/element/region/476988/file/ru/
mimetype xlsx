--- v1 (2026-05-24)
+++ v2 (2026-06-18)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Begeeva\Desktop\2026\Динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Begeeva\Desktop\2026\Динамика\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="810" yWindow="-120" windowWidth="28110" windowHeight="16440"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Лист 1'!$A$6:$N$279</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Лист 1'!$A$6:$N$263</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="344" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="66">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Согласно действующему национальному классификатору Республики Казахстан «Классификатор  административно-территориальных объектов» (КАТО) от 22 июня 2022 года.</t>
   </si>
   <si>
     <t>2026 год*</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
@@ -156,53 +156,50 @@
   <si>
     <t xml:space="preserve"> Добыча металлических руд</t>
   </si>
   <si>
     <t xml:space="preserve"> Добыча прочих полезных ископаемых</t>
   </si>
   <si>
     <t xml:space="preserve"> Предоставление услуг в горнодобывающей промышленности</t>
   </si>
   <si>
     <t xml:space="preserve"> Обрабатывающая промышленность</t>
   </si>
   <si>
     <t xml:space="preserve"> Производство продуктов питания</t>
   </si>
   <si>
     <t xml:space="preserve"> Производство напитков</t>
   </si>
   <si>
     <t xml:space="preserve"> Производство текстильных изделий</t>
   </si>
   <si>
     <t xml:space="preserve"> Производство одежды</t>
   </si>
   <si>
-    <t xml:space="preserve"> Производство кожаной и относящейся к ней продукции</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> Производство деревянных и пробковых изделий, кроме мебели; производство изделий из соломки и материалов для плетения</t>
   </si>
   <si>
     <t xml:space="preserve"> Производство бумаги и бумажной продукции</t>
   </si>
   <si>
     <t xml:space="preserve"> Полиграфическая деятельность и воспроизведение записанных носителей информации</t>
   </si>
   <si>
     <t xml:space="preserve"> Производство кокса и продуктов нефтепереработки</t>
   </si>
   <si>
     <t xml:space="preserve"> Производство продуктов химической промышленности</t>
   </si>
   <si>
     <t xml:space="preserve"> Производство основных фармацевтических продуктов и фармацевтических препаратов</t>
   </si>
   <si>
     <t xml:space="preserve"> Производство резиновых и пластмассовых изделий</t>
   </si>
   <si>
     <t xml:space="preserve"> Производство прочей не металлической минеральной продукции</t>
   </si>
   <si>
     <t xml:space="preserve"> Металлургическое производство</t>
@@ -226,56 +223,57 @@
     <t xml:space="preserve"> Производство прочих готовых изделий</t>
   </si>
   <si>
     <t xml:space="preserve"> Ремонт и установка машин и оборудования</t>
   </si>
   <si>
     <t xml:space="preserve"> Снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t xml:space="preserve"> Водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
   </si>
   <si>
     <t xml:space="preserve"> Забор, обработка и распределение воды</t>
   </si>
   <si>
     <t xml:space="preserve"> Сбор и обработка сточных вод</t>
   </si>
   <si>
     <t xml:space="preserve"> г. Актобе </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0_р_."/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -291,50 +289,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -357,57 +356,63 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
-      <name val="roboto"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
-      <name val="roboto"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1" tint="4.9989318521683403E-2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -445,157 +450,170 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="18" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="18" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -867,6414 +885,6550 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:N280"/>
+  <dimension ref="A2:N264"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A261" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="D256" sqref="D256:D265"/>
+    <sheetView tabSelected="1" topLeftCell="A239" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
+      <selection activeCell="F249" sqref="F249"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
-    <col min="3" max="6" width="9.140625" style="2" customWidth="1"/>
+    <col min="3" max="4" width="9.140625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="9.140625" style="35" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A2" s="36" t="s">
+      <c r="A2" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="36"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:13" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
+    </row>
+    <row r="3" spans="1:13" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="5"/>
-      <c r="E3" s="6"/>
-[...6 lines deleted...]
-      <c r="L3" s="37" t="s">
+      <c r="E3" s="31"/>
+      <c r="F3" s="6"/>
+      <c r="G3" s="6"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="43" t="s">
         <v>19</v>
       </c>
-      <c r="M3" s="37"/>
-[...3 lines deleted...]
-      <c r="B4" s="35" t="s">
+      <c r="M3" s="43"/>
+    </row>
+    <row r="4" spans="1:13" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="39"/>
+      <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="35"/>
-[...13 lines deleted...]
-      <c r="B5" s="14" t="s">
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="41"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
+      <c r="M4" s="41"/>
+    </row>
+    <row r="5" spans="1:13" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="40"/>
+      <c r="B5" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="14" t="s">
+      <c r="C5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="15" t="s">
+      <c r="D5" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="16" t="s">
+      <c r="E5" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="17" t="s">
+      <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="17" t="s">
+      <c r="G5" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="H5" s="14" t="s">
+      <c r="H5" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="I5" s="14" t="s">
+      <c r="I5" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="J5" s="14" t="s">
+      <c r="J5" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="K5" s="14" t="s">
+      <c r="K5" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="L5" s="14" t="s">
+      <c r="L5" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="M5" s="14" t="s">
+      <c r="M5" s="13" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="9" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="10" t="s">
+    <row r="6" spans="1:13" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="B6" s="27">
+      <c r="B6" s="25">
         <v>95.3</v>
       </c>
-      <c r="C6" s="21">
+      <c r="C6" s="19">
         <v>100.4</v>
       </c>
-      <c r="D6" s="40">
+      <c r="D6" s="29">
         <v>102.2</v>
       </c>
-      <c r="E6" s="16"/>
-[...7 lines deleted...]
-      <c r="M6" s="14"/>
+      <c r="E6" s="33">
+        <v>100.4</v>
+      </c>
+      <c r="F6" s="15"/>
+      <c r="G6" s="15"/>
+      <c r="H6" s="13"/>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="13"/>
+      <c r="L6" s="13"/>
+      <c r="M6" s="13"/>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A7" s="22" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="27">
+      <c r="A7" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B7" s="25">
         <v>85.6</v>
       </c>
-      <c r="C7" s="21">
+      <c r="C7" s="19">
         <v>88.3</v>
       </c>
-      <c r="D7" s="27">
+      <c r="D7" s="25">
         <v>92.5</v>
       </c>
-      <c r="E7" s="19"/>
-[...7 lines deleted...]
-      <c r="M7" s="19"/>
+      <c r="E7" s="33">
+        <v>89.6</v>
+      </c>
+      <c r="F7" s="17"/>
+      <c r="G7" s="17"/>
+      <c r="H7" s="17"/>
+      <c r="I7" s="17"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="17"/>
+      <c r="M7" s="17"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A8" s="22" t="s">
+      <c r="A8" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="B8" s="27">
+      <c r="B8" s="25">
         <v>103.1</v>
       </c>
-      <c r="C8" s="21">
+      <c r="C8" s="19">
         <v>117.8</v>
       </c>
-      <c r="D8" s="27">
+      <c r="D8" s="25">
         <v>105.2</v>
       </c>
-      <c r="E8" s="19"/>
-[...7 lines deleted...]
-      <c r="M8" s="19"/>
+      <c r="E8" s="33">
+        <v>90.4</v>
+      </c>
+      <c r="F8" s="17"/>
+      <c r="G8" s="17"/>
+      <c r="H8" s="17"/>
+      <c r="I8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="17"/>
+      <c r="M8" s="17"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A9" s="22" t="s">
+      <c r="A9" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="27">
+      <c r="B9" s="25">
         <v>411.6</v>
       </c>
-      <c r="C9" s="21">
+      <c r="C9" s="19">
         <v>377</v>
       </c>
-      <c r="D9" s="27">
+      <c r="D9" s="25">
         <v>347.5</v>
       </c>
-      <c r="E9" s="19"/>
-[...7 lines deleted...]
-      <c r="M9" s="19"/>
+      <c r="E9" s="33">
+        <v>308.8</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="17"/>
+      <c r="I9" s="17"/>
+      <c r="J9" s="17"/>
+      <c r="K9" s="17"/>
+      <c r="L9" s="17"/>
+      <c r="M9" s="17"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A10" s="22" t="s">
+      <c r="A10" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="27">
+      <c r="B10" s="25">
         <v>105.1</v>
       </c>
-      <c r="C10" s="21">
+      <c r="C10" s="19">
         <v>104.1</v>
       </c>
-      <c r="D10" s="27">
+      <c r="D10" s="25">
         <v>105.4</v>
       </c>
-      <c r="E10" s="19"/>
-[...7 lines deleted...]
-      <c r="M10" s="19"/>
+      <c r="E10" s="33">
+        <v>105.4</v>
+      </c>
+      <c r="F10" s="17"/>
+      <c r="G10" s="17"/>
+      <c r="H10" s="17"/>
+      <c r="I10" s="17"/>
+      <c r="J10" s="17"/>
+      <c r="K10" s="17"/>
+      <c r="L10" s="17"/>
+      <c r="M10" s="17"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A11" s="22" t="s">
+      <c r="A11" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="27">
+      <c r="B11" s="25">
         <v>92.3</v>
       </c>
-      <c r="C11" s="21">
+      <c r="C11" s="19">
         <v>93.1</v>
       </c>
-      <c r="D11" s="27">
+      <c r="D11" s="25">
         <v>95.6</v>
       </c>
-      <c r="E11" s="19"/>
-[...7 lines deleted...]
-      <c r="M11" s="19"/>
+      <c r="E11" s="33">
+        <v>86.6</v>
+      </c>
+      <c r="F11" s="17"/>
+      <c r="G11" s="17"/>
+      <c r="H11" s="17"/>
+      <c r="I11" s="17"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="17"/>
+      <c r="L11" s="17"/>
+      <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A12" s="22" t="s">
+      <c r="A12" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B12" s="27">
+      <c r="B12" s="25">
         <v>106.6</v>
       </c>
-      <c r="C12" s="21">
+      <c r="C12" s="19">
         <v>114.6</v>
       </c>
-      <c r="D12" s="27">
+      <c r="D12" s="25">
         <v>111.7</v>
       </c>
-      <c r="E12" s="19"/>
-[...7 lines deleted...]
-      <c r="M12" s="19"/>
+      <c r="E12" s="33">
+        <v>92.8</v>
+      </c>
+      <c r="F12" s="17"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="17"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
+      <c r="L12" s="17"/>
+      <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A13" s="22" t="s">
+      <c r="A13" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B13" s="27">
+      <c r="B13" s="25">
         <v>101</v>
       </c>
-      <c r="C13" s="21">
+      <c r="C13" s="19">
         <v>100.6</v>
       </c>
-      <c r="D13" s="27">
+      <c r="D13" s="25">
         <v>108.2</v>
       </c>
-      <c r="E13" s="19"/>
-[...7 lines deleted...]
-      <c r="M13" s="19"/>
+      <c r="E13" s="33">
+        <v>105.3</v>
+      </c>
+      <c r="F13" s="17"/>
+      <c r="G13" s="17"/>
+      <c r="H13" s="17"/>
+      <c r="I13" s="17"/>
+      <c r="J13" s="17"/>
+      <c r="K13" s="17"/>
+      <c r="L13" s="17"/>
+      <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A14" s="22" t="s">
+      <c r="A14" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B14" s="27">
+      <c r="B14" s="25">
         <v>101</v>
       </c>
-      <c r="C14" s="21">
+      <c r="C14" s="19">
         <v>105.7</v>
       </c>
-      <c r="D14" s="27">
+      <c r="D14" s="25">
         <v>103.3</v>
       </c>
-      <c r="E14" s="19"/>
-[...7 lines deleted...]
-      <c r="M14" s="19"/>
+      <c r="E14" s="33">
+        <v>104.9</v>
+      </c>
+      <c r="F14" s="17"/>
+      <c r="G14" s="17"/>
+      <c r="H14" s="17"/>
+      <c r="I14" s="17"/>
+      <c r="J14" s="17"/>
+      <c r="K14" s="17"/>
+      <c r="L14" s="17"/>
+      <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A15" s="22" t="s">
+      <c r="A15" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="27">
+      <c r="B15" s="25">
         <v>102</v>
       </c>
-      <c r="C15" s="21">
+      <c r="C15" s="19">
         <v>77.5</v>
       </c>
-      <c r="D15" s="27">
+      <c r="D15" s="25">
         <v>89.5</v>
       </c>
-      <c r="E15" s="19"/>
-[...7 lines deleted...]
-      <c r="M15" s="19"/>
+      <c r="E15" s="33">
+        <v>88.3</v>
+      </c>
+      <c r="F15" s="17"/>
+      <c r="G15" s="17"/>
+      <c r="H15" s="17"/>
+      <c r="I15" s="17"/>
+      <c r="J15" s="17"/>
+      <c r="K15" s="17"/>
+      <c r="L15" s="17"/>
+      <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A16" s="22" t="s">
+      <c r="A16" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="27">
+      <c r="B16" s="25">
         <v>97.4</v>
       </c>
-      <c r="C16" s="21">
+      <c r="C16" s="19">
         <v>101.4</v>
       </c>
-      <c r="D16" s="27">
+      <c r="D16" s="25">
         <v>106.3</v>
       </c>
-      <c r="E16" s="19"/>
-[...7 lines deleted...]
-      <c r="M16" s="19"/>
+      <c r="E16" s="33">
+        <v>109.9</v>
+      </c>
+      <c r="F16" s="17"/>
+      <c r="G16" s="17"/>
+      <c r="H16" s="17"/>
+      <c r="I16" s="17"/>
+      <c r="J16" s="17"/>
+      <c r="K16" s="17"/>
+      <c r="L16" s="17"/>
+      <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A17" s="22" t="s">
+      <c r="A17" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="B17" s="27">
+      <c r="B17" s="25">
         <v>92.2</v>
       </c>
-      <c r="C17" s="21">
+      <c r="C17" s="19">
         <v>94</v>
       </c>
-      <c r="D17" s="27">
+      <c r="D17" s="25">
         <v>97.6</v>
       </c>
-      <c r="E17" s="19"/>
-[...7 lines deleted...]
-      <c r="M17" s="19"/>
+      <c r="E17" s="33">
+        <v>136.6</v>
+      </c>
+      <c r="F17" s="17"/>
+      <c r="G17" s="17"/>
+      <c r="H17" s="17"/>
+      <c r="I17" s="17"/>
+      <c r="J17" s="17"/>
+      <c r="K17" s="17"/>
+      <c r="L17" s="17"/>
+      <c r="M17" s="17"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A18" s="22" t="s">
+      <c r="A18" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B18" s="27">
+      <c r="B18" s="25">
         <v>93.2</v>
       </c>
-      <c r="C18" s="21">
+      <c r="C18" s="19">
         <v>114.8</v>
       </c>
-      <c r="D18" s="27">
+      <c r="D18" s="25">
         <v>89.7</v>
       </c>
-      <c r="E18" s="19"/>
-[...7 lines deleted...]
-      <c r="M18" s="19"/>
+      <c r="E18" s="33">
+        <v>88.7</v>
+      </c>
+      <c r="F18" s="17"/>
+      <c r="G18" s="17"/>
+      <c r="H18" s="17"/>
+      <c r="I18" s="17"/>
+      <c r="J18" s="17"/>
+      <c r="K18" s="17"/>
+      <c r="L18" s="17"/>
+      <c r="M18" s="17"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A19" s="22" t="s">
+      <c r="A19" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="B19" s="27">
+      <c r="B19" s="25">
         <v>107.7</v>
       </c>
-      <c r="C19" s="21">
+      <c r="C19" s="19">
         <v>636.6</v>
       </c>
-      <c r="D19" s="27">
+      <c r="D19" s="25">
         <v>121.8</v>
       </c>
-      <c r="E19" s="19"/>
-[...7 lines deleted...]
-      <c r="M19" s="19"/>
+      <c r="E19" s="33">
+        <v>122.7</v>
+      </c>
+      <c r="F19" s="17"/>
+      <c r="G19" s="17"/>
+      <c r="H19" s="17"/>
+      <c r="I19" s="17"/>
+      <c r="J19" s="17"/>
+      <c r="K19" s="17"/>
+      <c r="L19" s="17"/>
+      <c r="M19" s="17"/>
     </row>
     <row r="20" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A20" s="10" t="s">
+      <c r="A20" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="B20" s="27">
+      <c r="B20" s="25">
         <v>99.9</v>
       </c>
-      <c r="C20" s="23">
+      <c r="C20" s="21">
         <v>102</v>
       </c>
-      <c r="D20" s="29">
+      <c r="D20" s="27">
         <v>103.1</v>
       </c>
-      <c r="E20" s="19"/>
-[...7 lines deleted...]
-      <c r="M20" s="19"/>
+      <c r="E20" s="33">
+        <v>103.6</v>
+      </c>
+      <c r="F20" s="17"/>
+      <c r="G20" s="17"/>
+      <c r="H20" s="17"/>
+      <c r="I20" s="17"/>
+      <c r="J20" s="17"/>
+      <c r="K20" s="17"/>
+      <c r="L20" s="17"/>
+      <c r="M20" s="17"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A21" s="22" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="27">
+      <c r="A21" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21" s="25">
         <v>94.4</v>
       </c>
-      <c r="C21" s="21">
+      <c r="C21" s="19">
         <v>130.1</v>
       </c>
-      <c r="D21" s="27">
+      <c r="D21" s="25">
         <v>142.19999999999999</v>
       </c>
-      <c r="E21" s="19"/>
-[...7 lines deleted...]
-      <c r="M21" s="19"/>
+      <c r="E21" s="33">
+        <v>135.5</v>
+      </c>
+      <c r="F21" s="17"/>
+      <c r="G21" s="17"/>
+      <c r="H21" s="17"/>
+      <c r="I21" s="17"/>
+      <c r="J21" s="17"/>
+      <c r="K21" s="17"/>
+      <c r="L21" s="17"/>
+      <c r="M21" s="17"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="22" t="s">
+      <c r="A22" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="B22" s="27">
-[...2 lines deleted...]
-      <c r="C22" s="21">
+      <c r="B22" s="25">
+        <v>100</v>
+      </c>
+      <c r="C22" s="19">
         <v>833.1</v>
       </c>
-      <c r="D22" s="27">
+      <c r="D22" s="25">
         <v>120.1</v>
       </c>
-      <c r="E22" s="19"/>
-[...7 lines deleted...]
-      <c r="M22" s="19"/>
+      <c r="E22" s="33">
+        <v>184</v>
+      </c>
+      <c r="F22" s="17"/>
+      <c r="G22" s="17"/>
+      <c r="H22" s="17"/>
+      <c r="I22" s="17"/>
+      <c r="J22" s="17"/>
+      <c r="K22" s="17"/>
+      <c r="L22" s="17"/>
+      <c r="M22" s="17"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A23" s="22" t="s">
+      <c r="A23" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B23" s="27">
+      <c r="B23" s="25">
         <v>423.8</v>
       </c>
-      <c r="C23" s="21">
+      <c r="C23" s="19">
         <v>394.7</v>
       </c>
-      <c r="D23" s="27">
+      <c r="D23" s="25">
         <v>362.3</v>
       </c>
-      <c r="E23" s="19"/>
-[...7 lines deleted...]
-      <c r="M23" s="19"/>
+      <c r="E23" s="33">
+        <v>320.89999999999998</v>
+      </c>
+      <c r="F23" s="17"/>
+      <c r="G23" s="17"/>
+      <c r="H23" s="17"/>
+      <c r="I23" s="17"/>
+      <c r="J23" s="17"/>
+      <c r="K23" s="17"/>
+      <c r="L23" s="17"/>
+      <c r="M23" s="17"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A24" s="22" t="s">
+      <c r="A24" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B24" s="27">
+      <c r="B24" s="25">
         <v>105</v>
       </c>
-      <c r="C24" s="21">
+      <c r="C24" s="19">
         <v>103.4</v>
       </c>
-      <c r="D24" s="27">
+      <c r="D24" s="25">
         <v>105</v>
       </c>
-      <c r="E24" s="19"/>
-[...7 lines deleted...]
-      <c r="M24" s="19"/>
+      <c r="E24" s="33">
+        <v>105</v>
+      </c>
+      <c r="F24" s="17"/>
+      <c r="G24" s="17"/>
+      <c r="H24" s="17"/>
+      <c r="I24" s="17"/>
+      <c r="J24" s="17"/>
+      <c r="K24" s="17"/>
+      <c r="L24" s="17"/>
+      <c r="M24" s="17"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A25" s="22" t="s">
+      <c r="A25" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B25" s="27">
-[...2 lines deleted...]
-      <c r="C25" s="21">
+      <c r="B25" s="25">
+        <v>100</v>
+      </c>
+      <c r="C25" s="19">
         <v>73.2</v>
       </c>
-      <c r="D25" s="27">
+      <c r="D25" s="25">
         <v>72.900000000000006</v>
       </c>
-      <c r="E25" s="19"/>
-[...7 lines deleted...]
-      <c r="M25" s="19"/>
+      <c r="E25" s="33">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="F25" s="17"/>
+      <c r="G25" s="17"/>
+      <c r="H25" s="17"/>
+      <c r="I25" s="17"/>
+      <c r="J25" s="17"/>
+      <c r="K25" s="17"/>
+      <c r="L25" s="17"/>
+      <c r="M25" s="17"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A26" s="22" t="s">
+      <c r="A26" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B26" s="27">
-[...2 lines deleted...]
-      <c r="C26" s="21">
+      <c r="B26" s="25">
+        <v>100</v>
+      </c>
+      <c r="C26" s="19">
         <v>113.8</v>
       </c>
-      <c r="D26" s="27">
+      <c r="D26" s="25">
         <v>120.2</v>
       </c>
-      <c r="E26" s="19"/>
-[...7 lines deleted...]
-      <c r="M26" s="19"/>
+      <c r="E26" s="33">
+        <v>115.3</v>
+      </c>
+      <c r="F26" s="17"/>
+      <c r="G26" s="17"/>
+      <c r="H26" s="17"/>
+      <c r="I26" s="17"/>
+      <c r="J26" s="17"/>
+      <c r="K26" s="17"/>
+      <c r="L26" s="17"/>
+      <c r="M26" s="17"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A27" s="22" t="s">
+      <c r="A27" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B27" s="27">
+      <c r="B27" s="25">
         <v>99.7</v>
       </c>
-      <c r="C27" s="21">
+      <c r="C27" s="19">
         <v>106.2</v>
       </c>
-      <c r="D27" s="27">
+      <c r="D27" s="25">
         <v>101.6</v>
       </c>
-      <c r="E27" s="19"/>
-[...7 lines deleted...]
-      <c r="M27" s="19"/>
+      <c r="E27" s="33">
+        <v>102.1</v>
+      </c>
+      <c r="F27" s="17"/>
+      <c r="G27" s="17"/>
+      <c r="H27" s="17"/>
+      <c r="I27" s="17"/>
+      <c r="J27" s="17"/>
+      <c r="K27" s="17"/>
+      <c r="L27" s="17"/>
+      <c r="M27" s="17"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A28" s="22" t="s">
+      <c r="A28" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B28" s="27">
+      <c r="B28" s="25">
         <v>98.6</v>
       </c>
-      <c r="C28" s="21">
+      <c r="C28" s="19">
         <v>102.6</v>
       </c>
-      <c r="D28" s="27">
+      <c r="D28" s="25">
         <v>106.3</v>
       </c>
-      <c r="E28" s="18"/>
-[...7 lines deleted...]
-      <c r="M28" s="19"/>
+      <c r="E28" s="33">
+        <v>109</v>
+      </c>
+      <c r="F28" s="16"/>
+      <c r="G28" s="17"/>
+      <c r="H28" s="17"/>
+      <c r="I28" s="17"/>
+      <c r="J28" s="17"/>
+      <c r="K28" s="17"/>
+      <c r="L28" s="17"/>
+      <c r="M28" s="17"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A29" s="22" t="s">
+      <c r="A29" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="B29" s="27">
+      <c r="B29" s="25">
         <v>91.9</v>
       </c>
-      <c r="C29" s="21">
+      <c r="C29" s="19">
         <v>91.2</v>
       </c>
-      <c r="D29" s="27">
+      <c r="D29" s="25">
         <v>93.9</v>
       </c>
-      <c r="E29" s="18"/>
-[...7 lines deleted...]
-      <c r="M29" s="19"/>
+      <c r="E29" s="33">
+        <v>95.2</v>
+      </c>
+      <c r="F29" s="16"/>
+      <c r="G29" s="17"/>
+      <c r="H29" s="17"/>
+      <c r="I29" s="17"/>
+      <c r="J29" s="17"/>
+      <c r="K29" s="17"/>
+      <c r="L29" s="17"/>
+      <c r="M29" s="17"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A30" s="22" t="s">
+      <c r="A30" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B30" s="27">
+      <c r="B30" s="25">
         <v>109.1</v>
       </c>
-      <c r="C30" s="21">
+      <c r="C30" s="19">
         <v>122.2</v>
       </c>
-      <c r="D30" s="27">
-[...10 lines deleted...]
-      <c r="M30" s="19"/>
+      <c r="D30" s="25">
+        <v>100</v>
+      </c>
+      <c r="E30" s="33">
+        <v>98</v>
+      </c>
+      <c r="F30" s="16"/>
+      <c r="G30" s="17"/>
+      <c r="H30" s="17"/>
+      <c r="I30" s="17"/>
+      <c r="J30" s="17"/>
+      <c r="K30" s="17"/>
+      <c r="L30" s="17"/>
+      <c r="M30" s="17"/>
     </row>
     <row r="31" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A31" s="10" t="s">
+      <c r="A31" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="B31" s="27">
+      <c r="B31" s="25">
         <v>102.5</v>
       </c>
-      <c r="C31" s="21">
+      <c r="C31" s="19">
         <v>101.9</v>
       </c>
-      <c r="D31" s="27">
+      <c r="D31" s="25">
         <v>102.3</v>
       </c>
-      <c r="E31" s="18"/>
-[...7 lines deleted...]
-      <c r="M31" s="19"/>
+      <c r="E31" s="33">
+        <v>102.4</v>
+      </c>
+      <c r="F31" s="16"/>
+      <c r="G31" s="17"/>
+      <c r="H31" s="17"/>
+      <c r="I31" s="17"/>
+      <c r="J31" s="17"/>
+      <c r="K31" s="17"/>
+      <c r="L31" s="17"/>
+      <c r="M31" s="17"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A32" s="22" t="s">
+      <c r="A32" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="27">
+      <c r="B32" s="25">
         <v>105.1</v>
       </c>
-      <c r="C32" s="21">
+      <c r="C32" s="19">
         <v>103.6</v>
       </c>
-      <c r="D32" s="27">
+      <c r="D32" s="25">
         <v>105</v>
       </c>
-      <c r="E32" s="18"/>
-[...7 lines deleted...]
-      <c r="M32" s="19"/>
+      <c r="E32" s="33">
+        <v>105.2</v>
+      </c>
+      <c r="F32" s="16"/>
+      <c r="G32" s="17"/>
+      <c r="H32" s="17"/>
+      <c r="I32" s="17"/>
+      <c r="J32" s="17"/>
+      <c r="K32" s="17"/>
+      <c r="L32" s="17"/>
+      <c r="M32" s="17"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A33" s="22" t="s">
+      <c r="A33" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B33" s="27">
+      <c r="B33" s="25">
         <v>102.5</v>
       </c>
-      <c r="C33" s="21">
+      <c r="C33" s="19">
         <v>102.4</v>
       </c>
-      <c r="D33" s="27">
+      <c r="D33" s="25">
         <v>102</v>
       </c>
-      <c r="E33" s="18"/>
-[...7 lines deleted...]
-      <c r="M33" s="19"/>
+      <c r="E33" s="33">
+        <v>102</v>
+      </c>
+      <c r="F33" s="16"/>
+      <c r="G33" s="17"/>
+      <c r="H33" s="17"/>
+      <c r="I33" s="17"/>
+      <c r="J33" s="17"/>
+      <c r="K33" s="17"/>
+      <c r="L33" s="17"/>
+      <c r="M33" s="17"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A34" s="22" t="s">
+      <c r="A34" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B34" s="27">
+      <c r="B34" s="25">
         <v>99.9</v>
       </c>
-      <c r="C34" s="21">
+      <c r="C34" s="19">
         <v>99.4</v>
       </c>
-      <c r="D34" s="27">
+      <c r="D34" s="25">
         <v>99.5</v>
       </c>
-      <c r="E34" s="18"/>
-[...7 lines deleted...]
-      <c r="M34" s="19"/>
+      <c r="E34" s="33">
+        <v>99.8</v>
+      </c>
+      <c r="F34" s="16"/>
+      <c r="G34" s="17"/>
+      <c r="H34" s="17"/>
+      <c r="I34" s="17"/>
+      <c r="J34" s="17"/>
+      <c r="K34" s="17"/>
+      <c r="L34" s="17"/>
+      <c r="M34" s="17"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A35" s="22" t="s">
+      <c r="A35" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B35" s="28" t="s">
-[...16 lines deleted...]
-      <c r="M35" s="19"/>
+      <c r="B35" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D35" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="E35" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F35" s="16"/>
+      <c r="G35" s="17"/>
+      <c r="H35" s="17"/>
+      <c r="I35" s="17"/>
+      <c r="J35" s="17"/>
+      <c r="K35" s="17"/>
+      <c r="L35" s="17"/>
+      <c r="M35" s="17"/>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A36" s="10" t="s">
+      <c r="A36" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B36" s="27">
+      <c r="B36" s="25">
         <v>95.7</v>
       </c>
-      <c r="C36" s="21">
+      <c r="C36" s="19">
         <v>95.2</v>
       </c>
-      <c r="D36" s="27">
+      <c r="D36" s="25">
         <v>96.7</v>
       </c>
-      <c r="E36" s="18"/>
-[...7 lines deleted...]
-      <c r="M36" s="19"/>
+      <c r="E36" s="33">
+        <v>97.5</v>
+      </c>
+      <c r="F36" s="16"/>
+      <c r="G36" s="17"/>
+      <c r="H36" s="17"/>
+      <c r="I36" s="17"/>
+      <c r="J36" s="17"/>
+      <c r="K36" s="17"/>
+      <c r="L36" s="17"/>
+      <c r="M36" s="17"/>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A37" s="22" t="s">
+      <c r="A37" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B37" s="27">
+      <c r="B37" s="25">
         <v>436.8</v>
       </c>
-      <c r="C37" s="21">
+      <c r="C37" s="19">
         <v>410.5</v>
       </c>
-      <c r="D37" s="27">
+      <c r="D37" s="25">
         <v>382.6</v>
       </c>
-      <c r="E37" s="18"/>
-[...7 lines deleted...]
-      <c r="M37" s="19"/>
+      <c r="E37" s="33">
+        <v>338.1</v>
+      </c>
+      <c r="F37" s="16"/>
+      <c r="G37" s="17"/>
+      <c r="H37" s="17"/>
+      <c r="I37" s="17"/>
+      <c r="J37" s="17"/>
+      <c r="K37" s="17"/>
+      <c r="L37" s="17"/>
+      <c r="M37" s="17"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A38" s="22" t="s">
+      <c r="A38" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="27">
-[...16 lines deleted...]
-      <c r="M38" s="19"/>
+      <c r="B38" s="25">
+        <v>100</v>
+      </c>
+      <c r="C38" s="22">
+        <v>100</v>
+      </c>
+      <c r="D38" s="25">
+        <v>100</v>
+      </c>
+      <c r="E38" s="33">
+        <v>100</v>
+      </c>
+      <c r="F38" s="16"/>
+      <c r="G38" s="17"/>
+      <c r="H38" s="17"/>
+      <c r="I38" s="17"/>
+      <c r="J38" s="17"/>
+      <c r="K38" s="17"/>
+      <c r="L38" s="17"/>
+      <c r="M38" s="17"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A39" s="22" t="s">
+      <c r="A39" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B39" s="27">
+      <c r="B39" s="25">
         <v>78.5</v>
       </c>
-      <c r="C39" s="21">
+      <c r="C39" s="19">
         <v>90.8</v>
       </c>
-      <c r="D39" s="27">
+      <c r="D39" s="25">
         <v>91.1</v>
       </c>
-      <c r="E39" s="18"/>
-[...7 lines deleted...]
-      <c r="M39" s="19"/>
+      <c r="E39" s="33">
+        <v>97.6</v>
+      </c>
+      <c r="F39" s="16"/>
+      <c r="G39" s="17"/>
+      <c r="H39" s="17"/>
+      <c r="I39" s="17"/>
+      <c r="J39" s="17"/>
+      <c r="K39" s="17"/>
+      <c r="L39" s="17"/>
+      <c r="M39" s="17"/>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A40" s="22" t="s">
+      <c r="A40" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="27">
+      <c r="B40" s="25">
         <v>92.1</v>
       </c>
-      <c r="C40" s="21">
+      <c r="C40" s="19">
         <v>90.5</v>
       </c>
-      <c r="D40" s="27">
+      <c r="D40" s="25">
         <v>92.5</v>
       </c>
-      <c r="E40" s="18"/>
-[...7 lines deleted...]
-      <c r="M40" s="19"/>
+      <c r="E40" s="33">
+        <v>93.5</v>
+      </c>
+      <c r="F40" s="16"/>
+      <c r="G40" s="17"/>
+      <c r="H40" s="17"/>
+      <c r="I40" s="17"/>
+      <c r="J40" s="17"/>
+      <c r="K40" s="17"/>
+      <c r="L40" s="17"/>
+      <c r="M40" s="17"/>
     </row>
     <row r="41" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A41" s="10" t="s">
+      <c r="A41" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B41" s="27">
+      <c r="B41" s="25">
         <v>95.1</v>
       </c>
-      <c r="C41" s="21">
+      <c r="C41" s="19">
         <v>147.4</v>
       </c>
-      <c r="D41" s="27">
+      <c r="D41" s="25">
         <v>148.19999999999999</v>
       </c>
-      <c r="E41" s="18"/>
-[...7 lines deleted...]
-      <c r="M41" s="19"/>
+      <c r="E41" s="33">
+        <v>148.19999999999999</v>
+      </c>
+      <c r="F41" s="16"/>
+      <c r="G41" s="17"/>
+      <c r="H41" s="17"/>
+      <c r="I41" s="17"/>
+      <c r="J41" s="17"/>
+      <c r="K41" s="17"/>
+      <c r="L41" s="17"/>
+      <c r="M41" s="17"/>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A42" s="22" t="s">
-[...2 lines deleted...]
-      <c r="B42" s="27">
+      <c r="A42" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B42" s="25">
         <v>94.4</v>
       </c>
-      <c r="C42" s="21">
+      <c r="C42" s="19">
         <v>130.1</v>
       </c>
-      <c r="D42" s="27">
+      <c r="D42" s="25">
         <v>140.19999999999999</v>
       </c>
-      <c r="E42" s="18"/>
-[...7 lines deleted...]
-      <c r="M42" s="19"/>
+      <c r="E42" s="33">
+        <v>134.1</v>
+      </c>
+      <c r="F42" s="16"/>
+      <c r="G42" s="17"/>
+      <c r="H42" s="17"/>
+      <c r="I42" s="17"/>
+      <c r="J42" s="17"/>
+      <c r="K42" s="17"/>
+      <c r="L42" s="17"/>
+      <c r="M42" s="17"/>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A43" s="22" t="s">
+      <c r="A43" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="B43" s="27">
-[...2 lines deleted...]
-      <c r="C43" s="21">
+      <c r="B43" s="25">
+        <v>100</v>
+      </c>
+      <c r="C43" s="19">
         <v>833.1</v>
       </c>
-      <c r="D43" s="27">
+      <c r="D43" s="25">
         <v>120.1</v>
       </c>
-      <c r="E43" s="18"/>
-[...7 lines deleted...]
-      <c r="M43" s="19"/>
+      <c r="E43" s="33">
+        <v>184</v>
+      </c>
+      <c r="F43" s="16"/>
+      <c r="G43" s="17"/>
+      <c r="H43" s="17"/>
+      <c r="I43" s="17"/>
+      <c r="J43" s="17"/>
+      <c r="K43" s="17"/>
+      <c r="L43" s="17"/>
+      <c r="M43" s="17"/>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A44" s="22" t="s">
+      <c r="A44" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B44" s="27">
-[...2 lines deleted...]
-      <c r="C44" s="21">
+      <c r="B44" s="25">
+        <v>100</v>
+      </c>
+      <c r="C44" s="19">
         <v>291.89999999999998</v>
       </c>
-      <c r="D44" s="27">
+      <c r="D44" s="25">
         <v>290</v>
       </c>
-      <c r="E44" s="18"/>
-[...7 lines deleted...]
-      <c r="M44" s="19"/>
+      <c r="E44" s="33">
+        <v>266.7</v>
+      </c>
+      <c r="F44" s="16"/>
+      <c r="G44" s="17"/>
+      <c r="H44" s="17"/>
+      <c r="I44" s="17"/>
+      <c r="J44" s="17"/>
+      <c r="K44" s="17"/>
+      <c r="L44" s="17"/>
+      <c r="M44" s="17"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A45" s="22" t="s">
+      <c r="A45" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B45" s="27">
-[...2 lines deleted...]
-      <c r="C45" s="21">
+      <c r="B45" s="25">
+        <v>100</v>
+      </c>
+      <c r="C45" s="19">
         <v>73.2</v>
       </c>
-      <c r="D45" s="27">
+      <c r="D45" s="25">
         <v>72.900000000000006</v>
       </c>
-      <c r="E45" s="18"/>
-[...7 lines deleted...]
-      <c r="M45" s="19"/>
+      <c r="E45" s="33">
+        <v>65.7</v>
+      </c>
+      <c r="F45" s="16"/>
+      <c r="G45" s="17"/>
+      <c r="H45" s="17"/>
+      <c r="I45" s="17"/>
+      <c r="J45" s="17"/>
+      <c r="K45" s="17"/>
+      <c r="L45" s="17"/>
+      <c r="M45" s="17"/>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A46" s="22" t="s">
+      <c r="A46" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B46" s="27">
-[...2 lines deleted...]
-      <c r="C46" s="21">
+      <c r="B46" s="25">
+        <v>100</v>
+      </c>
+      <c r="C46" s="19">
         <v>252.8</v>
       </c>
-      <c r="D46" s="27">
+      <c r="D46" s="25">
         <v>303.7</v>
       </c>
-      <c r="E46" s="18"/>
-[...7 lines deleted...]
-      <c r="M46" s="19"/>
+      <c r="E46" s="33">
+        <v>254.3</v>
+      </c>
+      <c r="F46" s="16"/>
+      <c r="G46" s="17"/>
+      <c r="H46" s="17"/>
+      <c r="I46" s="17"/>
+      <c r="J46" s="17"/>
+      <c r="K46" s="17"/>
+      <c r="L46" s="17"/>
+      <c r="M46" s="17"/>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A47" s="22" t="s">
+      <c r="A47" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B47" s="27">
+      <c r="B47" s="25">
         <v>81</v>
       </c>
-      <c r="C47" s="23">
+      <c r="C47" s="21">
         <v>97</v>
       </c>
-      <c r="D47" s="27">
+      <c r="D47" s="25">
         <v>114.8</v>
       </c>
-      <c r="E47" s="18"/>
-[...7 lines deleted...]
-      <c r="M47" s="19"/>
+      <c r="E47" s="33">
+        <v>114.9</v>
+      </c>
+      <c r="F47" s="16"/>
+      <c r="G47" s="17"/>
+      <c r="H47" s="17"/>
+      <c r="I47" s="17"/>
+      <c r="J47" s="17"/>
+      <c r="K47" s="17"/>
+      <c r="L47" s="17"/>
+      <c r="M47" s="17"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A48" s="22" t="s">
+      <c r="A48" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B48" s="27">
-[...2 lines deleted...]
-      <c r="C48" s="23">
+      <c r="B48" s="25">
+        <v>100</v>
+      </c>
+      <c r="C48" s="21">
         <v>50</v>
       </c>
-      <c r="D48" s="27">
+      <c r="D48" s="25">
         <v>33.299999999999997</v>
       </c>
-      <c r="E48" s="18"/>
-[...7 lines deleted...]
-      <c r="M48" s="19"/>
+      <c r="E48" s="33">
+        <v>25</v>
+      </c>
+      <c r="F48" s="16"/>
+      <c r="G48" s="17"/>
+      <c r="H48" s="17"/>
+      <c r="I48" s="17"/>
+      <c r="J48" s="17"/>
+      <c r="K48" s="17"/>
+      <c r="L48" s="17"/>
+      <c r="M48" s="17"/>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A49" s="22" t="s">
+      <c r="A49" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="B49" s="27">
+      <c r="B49" s="25">
         <v>104.8</v>
       </c>
-      <c r="C49" s="21">
+      <c r="C49" s="19">
         <v>170.4</v>
       </c>
-      <c r="D49" s="27">
+      <c r="D49" s="25">
         <v>202.6</v>
       </c>
-      <c r="E49" s="18"/>
-[...7 lines deleted...]
-      <c r="M49" s="19"/>
+      <c r="E49" s="33">
+        <v>195.9</v>
+      </c>
+      <c r="F49" s="16"/>
+      <c r="G49" s="17"/>
+      <c r="H49" s="17"/>
+      <c r="I49" s="17"/>
+      <c r="J49" s="17"/>
+      <c r="K49" s="17"/>
+      <c r="L49" s="17"/>
+      <c r="M49" s="17"/>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A50" s="22" t="s">
+      <c r="A50" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B50" s="27">
+      <c r="B50" s="25">
         <v>95.1</v>
       </c>
-      <c r="C50" s="21">
+      <c r="C50" s="19">
         <v>109.1</v>
       </c>
-      <c r="D50" s="27">
+      <c r="D50" s="25">
         <v>99.6</v>
       </c>
-      <c r="E50" s="18"/>
-[...7 lines deleted...]
-      <c r="M50" s="19"/>
+      <c r="E50" s="33">
+        <v>96.7</v>
+      </c>
+      <c r="F50" s="16"/>
+      <c r="G50" s="17"/>
+      <c r="H50" s="17"/>
+      <c r="I50" s="17"/>
+      <c r="J50" s="17"/>
+      <c r="K50" s="17"/>
+      <c r="L50" s="17"/>
+      <c r="M50" s="17"/>
     </row>
     <row r="51" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A51" s="10" t="s">
+      <c r="A51" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="B51" s="27">
+      <c r="B51" s="25">
         <v>104.8</v>
       </c>
-      <c r="C51" s="21">
+      <c r="C51" s="19">
         <v>117.1</v>
       </c>
-      <c r="D51" s="27">
+      <c r="D51" s="25">
         <v>119.1</v>
       </c>
-      <c r="E51" s="18"/>
-[...7 lines deleted...]
-      <c r="M51" s="19"/>
+      <c r="E51" s="33">
+        <v>121.8</v>
+      </c>
+      <c r="F51" s="16"/>
+      <c r="G51" s="17"/>
+      <c r="H51" s="17"/>
+      <c r="I51" s="17"/>
+      <c r="J51" s="17"/>
+      <c r="K51" s="17"/>
+      <c r="L51" s="17"/>
+      <c r="M51" s="17"/>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A52" s="22" t="s">
-[...8 lines deleted...]
-      <c r="D52" s="27">
+      <c r="A52" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B52" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C52" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D52" s="25">
         <v>164.7</v>
       </c>
-      <c r="E52" s="18"/>
-[...7 lines deleted...]
-      <c r="M52" s="19"/>
+      <c r="E52" s="33">
+        <v>151.19999999999999</v>
+      </c>
+      <c r="F52" s="16"/>
+      <c r="G52" s="17"/>
+      <c r="H52" s="17"/>
+      <c r="I52" s="17"/>
+      <c r="J52" s="17"/>
+      <c r="K52" s="17"/>
+      <c r="L52" s="17"/>
+      <c r="M52" s="17"/>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A53" s="22" t="s">
+      <c r="A53" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B53" s="27">
+      <c r="B53" s="25">
         <v>126.2</v>
       </c>
-      <c r="C53" s="21">
+      <c r="C53" s="19">
         <v>66.7</v>
       </c>
-      <c r="D53" s="27">
+      <c r="D53" s="25">
         <v>62.2</v>
       </c>
-      <c r="E53" s="18"/>
-[...7 lines deleted...]
-      <c r="M53" s="19"/>
+      <c r="E53" s="33">
+        <v>64.7</v>
+      </c>
+      <c r="F53" s="16"/>
+      <c r="G53" s="17"/>
+      <c r="H53" s="17"/>
+      <c r="I53" s="17"/>
+      <c r="J53" s="17"/>
+      <c r="K53" s="17"/>
+      <c r="L53" s="17"/>
+      <c r="M53" s="17"/>
     </row>
     <row r="54" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A54" s="22" t="s">
+      <c r="A54" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B54" s="27">
+      <c r="B54" s="25">
         <v>104.4</v>
       </c>
-      <c r="C54" s="21">
+      <c r="C54" s="19">
         <v>102.6</v>
       </c>
-      <c r="D54" s="27">
+      <c r="D54" s="25">
         <v>105.2</v>
       </c>
-      <c r="E54" s="18"/>
-[...7 lines deleted...]
-      <c r="M54" s="19"/>
+      <c r="E54" s="33">
+        <v>103.3</v>
+      </c>
+      <c r="F54" s="16"/>
+      <c r="G54" s="17"/>
+      <c r="H54" s="17"/>
+      <c r="I54" s="17"/>
+      <c r="J54" s="17"/>
+      <c r="K54" s="17"/>
+      <c r="L54" s="17"/>
+      <c r="M54" s="17"/>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A55" s="22" t="s">
+      <c r="A55" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B55" s="28" t="s">
-[...16 lines deleted...]
-      <c r="M55" s="19"/>
+      <c r="B55" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D55" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="E55" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F55" s="16"/>
+      <c r="G55" s="17"/>
+      <c r="H55" s="17"/>
+      <c r="I55" s="17"/>
+      <c r="J55" s="17"/>
+      <c r="K55" s="17"/>
+      <c r="L55" s="17"/>
+      <c r="M55" s="17"/>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A56" s="22" t="s">
+      <c r="A56" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B56" s="27">
+      <c r="B56" s="25">
         <v>100.2</v>
       </c>
-      <c r="C56" s="21">
+      <c r="C56" s="19">
         <v>50.2</v>
       </c>
-      <c r="D56" s="27">
+      <c r="D56" s="25">
         <v>33.4</v>
       </c>
-      <c r="E56" s="18"/>
-[...7 lines deleted...]
-      <c r="M56" s="19"/>
+      <c r="E56" s="33">
+        <v>25.1</v>
+      </c>
+      <c r="F56" s="16"/>
+      <c r="G56" s="17"/>
+      <c r="H56" s="17"/>
+      <c r="I56" s="17"/>
+      <c r="J56" s="17"/>
+      <c r="K56" s="17"/>
+      <c r="L56" s="17"/>
+      <c r="M56" s="17"/>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A57" s="22" t="s">
+      <c r="A57" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B57" s="27">
+      <c r="B57" s="25">
         <v>156.1</v>
       </c>
-      <c r="C57" s="21">
+      <c r="C57" s="19">
         <v>147.4</v>
       </c>
-      <c r="D57" s="27">
+      <c r="D57" s="25">
         <v>118.9</v>
       </c>
-      <c r="E57" s="18"/>
-[...7 lines deleted...]
-      <c r="M57" s="19"/>
+      <c r="E57" s="33">
+        <v>111.5</v>
+      </c>
+      <c r="F57" s="16"/>
+      <c r="G57" s="17"/>
+      <c r="H57" s="17"/>
+      <c r="I57" s="17"/>
+      <c r="J57" s="17"/>
+      <c r="K57" s="17"/>
+      <c r="L57" s="17"/>
+      <c r="M57" s="17"/>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A58" s="22" t="s">
+      <c r="A58" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B58" s="27">
+      <c r="B58" s="25">
         <v>51.7</v>
       </c>
-      <c r="C58" s="21">
+      <c r="C58" s="19">
         <v>153.4</v>
       </c>
-      <c r="D58" s="27">
+      <c r="D58" s="25">
         <v>201.8</v>
       </c>
-      <c r="E58" s="18"/>
-[...7 lines deleted...]
-      <c r="M58" s="19"/>
+      <c r="E58" s="33">
+        <v>238.3</v>
+      </c>
+      <c r="F58" s="16"/>
+      <c r="G58" s="17"/>
+      <c r="H58" s="17"/>
+      <c r="I58" s="17"/>
+      <c r="J58" s="17"/>
+      <c r="K58" s="17"/>
+      <c r="L58" s="17"/>
+      <c r="M58" s="17"/>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A59" s="22" t="s">
+      <c r="A59" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="B59" s="27">
+      <c r="B59" s="25">
         <v>81.8</v>
       </c>
-      <c r="C59" s="21">
+      <c r="C59" s="19">
         <v>101.3</v>
       </c>
-      <c r="D59" s="27">
+      <c r="D59" s="25">
         <v>113.2</v>
       </c>
-      <c r="E59" s="18"/>
-[...7 lines deleted...]
-      <c r="M59" s="19"/>
+      <c r="E59" s="33">
+        <v>127.2</v>
+      </c>
+      <c r="F59" s="16"/>
+      <c r="G59" s="17"/>
+      <c r="H59" s="17"/>
+      <c r="I59" s="17"/>
+      <c r="J59" s="17"/>
+      <c r="K59" s="17"/>
+      <c r="L59" s="17"/>
+      <c r="M59" s="17"/>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A60" s="22" t="s">
+      <c r="A60" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B60" s="27">
+      <c r="B60" s="25">
         <v>100.2</v>
       </c>
-      <c r="C60" s="21">
+      <c r="C60" s="19">
         <v>118.7</v>
       </c>
-      <c r="D60" s="27">
+      <c r="D60" s="25">
         <v>113.8</v>
       </c>
-      <c r="E60" s="18"/>
-[...7 lines deleted...]
-      <c r="M60" s="19"/>
+      <c r="E60" s="33">
+        <v>114.8</v>
+      </c>
+      <c r="F60" s="16"/>
+      <c r="G60" s="17"/>
+      <c r="H60" s="17"/>
+      <c r="I60" s="17"/>
+      <c r="J60" s="17"/>
+      <c r="K60" s="17"/>
+      <c r="L60" s="17"/>
+      <c r="M60" s="17"/>
     </row>
     <row r="61" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A61" s="10" t="s">
+      <c r="A61" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="B61" s="27">
+      <c r="B61" s="25">
         <v>90</v>
       </c>
-      <c r="C61" s="21">
+      <c r="C61" s="19">
         <v>98.1</v>
       </c>
-      <c r="D61" s="30">
+      <c r="D61" s="28">
         <v>100.7</v>
       </c>
-      <c r="E61" s="18"/>
-[...7 lines deleted...]
-      <c r="M61" s="19"/>
+      <c r="E61" s="33">
+        <v>96.8</v>
+      </c>
+      <c r="F61" s="16"/>
+      <c r="G61" s="17"/>
+      <c r="H61" s="17"/>
+      <c r="I61" s="17"/>
+      <c r="J61" s="17"/>
+      <c r="K61" s="17"/>
+      <c r="L61" s="17"/>
+      <c r="M61" s="17"/>
     </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A62" s="22" t="s">
-[...2 lines deleted...]
-      <c r="B62" s="27">
+      <c r="A62" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B62" s="25">
         <v>83.8</v>
       </c>
-      <c r="C62" s="21">
+      <c r="C62" s="19">
         <v>86.5</v>
       </c>
-      <c r="D62" s="27">
+      <c r="D62" s="25">
         <v>91.1</v>
       </c>
-      <c r="E62" s="18"/>
-[...7 lines deleted...]
-      <c r="M62" s="19"/>
+      <c r="E62" s="33">
+        <v>88</v>
+      </c>
+      <c r="F62" s="16"/>
+      <c r="G62" s="17"/>
+      <c r="H62" s="17"/>
+      <c r="I62" s="17"/>
+      <c r="J62" s="17"/>
+      <c r="K62" s="17"/>
+      <c r="L62" s="17"/>
+      <c r="M62" s="17"/>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A63" s="22" t="s">
+      <c r="A63" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="B63" s="27">
+      <c r="B63" s="25">
         <v>99.7</v>
       </c>
-      <c r="C63" s="21">
+      <c r="C63" s="19">
         <v>109.1</v>
       </c>
-      <c r="D63" s="27">
+      <c r="D63" s="25">
         <v>106.6</v>
       </c>
-      <c r="E63" s="18"/>
-[...7 lines deleted...]
-      <c r="M63" s="19"/>
+      <c r="E63" s="33">
+        <v>89.2</v>
+      </c>
+      <c r="F63" s="16"/>
+      <c r="G63" s="17"/>
+      <c r="H63" s="17"/>
+      <c r="I63" s="17"/>
+      <c r="J63" s="17"/>
+      <c r="K63" s="17"/>
+      <c r="L63" s="17"/>
+      <c r="M63" s="17"/>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A64" s="22" t="s">
+      <c r="A64" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B64" s="27">
-[...16 lines deleted...]
-      <c r="M64" s="19"/>
+      <c r="B64" s="25">
+        <v>100</v>
+      </c>
+      <c r="C64" s="22">
+        <v>100</v>
+      </c>
+      <c r="D64" s="25">
+        <v>100</v>
+      </c>
+      <c r="E64" s="33">
+        <v>100.1</v>
+      </c>
+      <c r="F64" s="16"/>
+      <c r="G64" s="17"/>
+      <c r="H64" s="17"/>
+      <c r="I64" s="17"/>
+      <c r="J64" s="17"/>
+      <c r="K64" s="17"/>
+      <c r="L64" s="17"/>
+      <c r="M64" s="17"/>
     </row>
     <row r="65" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A65" s="22" t="s">
+      <c r="A65" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B65" s="27">
+      <c r="B65" s="25">
         <v>103.2</v>
       </c>
-      <c r="C65" s="21">
+      <c r="C65" s="19">
         <v>130.80000000000001</v>
       </c>
-      <c r="D65" s="27">
+      <c r="D65" s="25">
         <v>133.4</v>
       </c>
-      <c r="E65" s="18"/>
-[...7 lines deleted...]
-      <c r="M65" s="19"/>
+      <c r="E65" s="33">
+        <v>136.69999999999999</v>
+      </c>
+      <c r="F65" s="16"/>
+      <c r="G65" s="17"/>
+      <c r="H65" s="17"/>
+      <c r="I65" s="17"/>
+      <c r="J65" s="17"/>
+      <c r="K65" s="17"/>
+      <c r="L65" s="17"/>
+      <c r="M65" s="17"/>
     </row>
     <row r="66" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A66" s="22" t="s">
+      <c r="A66" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B66" s="27">
-[...2 lines deleted...]
-      <c r="C66" s="21">
+      <c r="B66" s="25">
+        <v>100</v>
+      </c>
+      <c r="C66" s="19">
         <v>97.3</v>
       </c>
-      <c r="D66" s="27">
+      <c r="D66" s="25">
         <v>99.2</v>
       </c>
-      <c r="E66" s="18"/>
-[...7 lines deleted...]
-      <c r="M66" s="19"/>
+      <c r="E66" s="33">
+        <v>78.400000000000006</v>
+      </c>
+      <c r="F66" s="16"/>
+      <c r="G66" s="17"/>
+      <c r="H66" s="17"/>
+      <c r="I66" s="17"/>
+      <c r="J66" s="17"/>
+      <c r="K66" s="17"/>
+      <c r="L66" s="17"/>
+      <c r="M66" s="17"/>
     </row>
     <row r="67" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A67" s="22" t="s">
+      <c r="A67" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B67" s="27">
-[...2 lines deleted...]
-      <c r="C67" s="21">
+      <c r="B67" s="25">
+        <v>100</v>
+      </c>
+      <c r="C67" s="19">
         <v>107.1</v>
       </c>
-      <c r="D67" s="27">
+      <c r="D67" s="25">
         <v>97.1</v>
       </c>
-      <c r="E67" s="18"/>
-[...7 lines deleted...]
-      <c r="M67" s="19"/>
+      <c r="E67" s="33">
+        <v>78.400000000000006</v>
+      </c>
+      <c r="F67" s="16"/>
+      <c r="G67" s="17"/>
+      <c r="H67" s="17"/>
+      <c r="I67" s="17"/>
+      <c r="J67" s="17"/>
+      <c r="K67" s="17"/>
+      <c r="L67" s="17"/>
+      <c r="M67" s="17"/>
     </row>
     <row r="68" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A68" s="22" t="s">
+      <c r="A68" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B68" s="27">
-[...2 lines deleted...]
-      <c r="C68" s="21">
+      <c r="B68" s="25">
+        <v>100</v>
+      </c>
+      <c r="C68" s="19">
         <v>94.6</v>
       </c>
-      <c r="D68" s="27">
+      <c r="D68" s="25">
         <v>96.4</v>
       </c>
-      <c r="E68" s="18"/>
-[...7 lines deleted...]
-      <c r="M68" s="19"/>
+      <c r="E68" s="33">
+        <v>95.3</v>
+      </c>
+      <c r="F68" s="16"/>
+      <c r="G68" s="17"/>
+      <c r="H68" s="17"/>
+      <c r="I68" s="17"/>
+      <c r="J68" s="17"/>
+      <c r="K68" s="17"/>
+      <c r="L68" s="17"/>
+      <c r="M68" s="17"/>
     </row>
     <row r="69" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A69" s="22" t="s">
+      <c r="A69" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B69" s="27">
+      <c r="B69" s="25">
         <v>110</v>
       </c>
-      <c r="C69" s="21">
+      <c r="C69" s="19">
         <v>109.3</v>
       </c>
-      <c r="D69" s="27">
+      <c r="D69" s="25">
         <v>112.9</v>
       </c>
-      <c r="E69" s="18"/>
-[...7 lines deleted...]
-      <c r="M69" s="19"/>
+      <c r="E69" s="33">
+        <v>122.4</v>
+      </c>
+      <c r="F69" s="16"/>
+      <c r="G69" s="17"/>
+      <c r="H69" s="17"/>
+      <c r="I69" s="17"/>
+      <c r="J69" s="17"/>
+      <c r="K69" s="17"/>
+      <c r="L69" s="17"/>
+      <c r="M69" s="17"/>
     </row>
     <row r="70" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A70" s="22" t="s">
+      <c r="A70" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="B70" s="27">
+      <c r="B70" s="25">
         <v>99.9</v>
       </c>
-      <c r="C70" s="21">
+      <c r="C70" s="19">
         <v>65.900000000000006</v>
       </c>
-      <c r="D70" s="27">
+      <c r="D70" s="25">
         <v>74.7</v>
       </c>
-      <c r="E70" s="18"/>
-[...7 lines deleted...]
-      <c r="M70" s="19"/>
+      <c r="E70" s="33">
+        <v>72.2</v>
+      </c>
+      <c r="F70" s="16"/>
+      <c r="G70" s="17"/>
+      <c r="H70" s="17"/>
+      <c r="I70" s="17"/>
+      <c r="J70" s="17"/>
+      <c r="K70" s="17"/>
+      <c r="L70" s="17"/>
+      <c r="M70" s="17"/>
     </row>
     <row r="71" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A71" s="22" t="s">
+      <c r="A71" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B71" s="27">
+      <c r="B71" s="25">
         <v>63</v>
       </c>
-      <c r="C71" s="21">
+      <c r="C71" s="19">
         <v>156.69999999999999</v>
       </c>
-      <c r="D71" s="27">
+      <c r="D71" s="25">
         <v>156</v>
       </c>
-      <c r="E71" s="18"/>
-[...7 lines deleted...]
-      <c r="M71" s="19"/>
+      <c r="E71" s="33">
+        <v>184.8</v>
+      </c>
+      <c r="F71" s="16"/>
+      <c r="G71" s="17"/>
+      <c r="H71" s="17"/>
+      <c r="I71" s="17"/>
+      <c r="J71" s="17"/>
+      <c r="K71" s="17"/>
+      <c r="L71" s="17"/>
+      <c r="M71" s="17"/>
     </row>
     <row r="72" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A72" s="22" t="s">
+      <c r="A72" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="B72" s="27">
+      <c r="B72" s="25">
         <v>86</v>
       </c>
-      <c r="C72" s="21">
+      <c r="C72" s="19">
         <v>166.3</v>
       </c>
-      <c r="D72" s="27">
+      <c r="D72" s="25">
         <v>182.1</v>
       </c>
-      <c r="E72" s="18"/>
-[...7 lines deleted...]
-      <c r="M72" s="19"/>
+      <c r="E72" s="33">
+        <v>185.1</v>
+      </c>
+      <c r="F72" s="16"/>
+      <c r="G72" s="17"/>
+      <c r="H72" s="17"/>
+      <c r="I72" s="17"/>
+      <c r="J72" s="17"/>
+      <c r="K72" s="17"/>
+      <c r="L72" s="17"/>
+      <c r="M72" s="17"/>
     </row>
     <row r="73" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A73" s="22" t="s">
+      <c r="A73" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B73" s="27">
+      <c r="B73" s="25">
         <v>73.599999999999994</v>
       </c>
-      <c r="C73" s="21">
+      <c r="C73" s="19">
         <v>127.5</v>
       </c>
-      <c r="D73" s="27">
+      <c r="D73" s="25">
         <v>72.2</v>
       </c>
-      <c r="E73" s="18"/>
-[...7 lines deleted...]
-      <c r="M73" s="19"/>
+      <c r="E73" s="33">
+        <v>72.7</v>
+      </c>
+      <c r="F73" s="16"/>
+      <c r="G73" s="17"/>
+      <c r="H73" s="17"/>
+      <c r="I73" s="17"/>
+      <c r="J73" s="17"/>
+      <c r="K73" s="17"/>
+      <c r="L73" s="17"/>
+      <c r="M73" s="17"/>
     </row>
     <row r="74" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A74" s="22" t="s">
+      <c r="A74" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="B74" s="27">
-[...2 lines deleted...]
-      <c r="C74" s="21">
+      <c r="B74" s="25">
+        <v>100</v>
+      </c>
+      <c r="C74" s="19">
         <v>806.5</v>
       </c>
-      <c r="D74" s="27">
-[...10 lines deleted...]
-      <c r="M74" s="19"/>
+      <c r="D74" s="25">
+        <v>100</v>
+      </c>
+      <c r="E74" s="33">
+        <v>100</v>
+      </c>
+      <c r="F74" s="16"/>
+      <c r="G74" s="17"/>
+      <c r="H74" s="17"/>
+      <c r="I74" s="17"/>
+      <c r="J74" s="17"/>
+      <c r="K74" s="17"/>
+      <c r="L74" s="17"/>
+      <c r="M74" s="17"/>
     </row>
     <row r="75" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A75" s="10" t="s">
+      <c r="A75" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="B75" s="27">
+      <c r="B75" s="25">
         <v>101.8</v>
       </c>
-      <c r="C75" s="21">
+      <c r="C75" s="19">
         <v>108.8</v>
       </c>
-      <c r="D75" s="27">
+      <c r="D75" s="25">
         <v>111.2</v>
       </c>
-      <c r="E75" s="18"/>
-[...7 lines deleted...]
-      <c r="M75" s="19"/>
+      <c r="E75" s="33">
+        <v>109</v>
+      </c>
+      <c r="F75" s="16"/>
+      <c r="G75" s="17"/>
+      <c r="H75" s="17"/>
+      <c r="I75" s="17"/>
+      <c r="J75" s="17"/>
+      <c r="K75" s="17"/>
+      <c r="L75" s="17"/>
+      <c r="M75" s="17"/>
     </row>
     <row r="76" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A76" s="22" t="s">
-[...2 lines deleted...]
-      <c r="B76" s="27">
+      <c r="A76" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B76" s="25">
         <v>102.6</v>
       </c>
-      <c r="C76" s="24">
+      <c r="C76" s="22">
         <v>107</v>
       </c>
-      <c r="D76" s="27">
+      <c r="D76" s="25">
         <v>104.4</v>
       </c>
-      <c r="E76" s="18"/>
-[...7 lines deleted...]
-      <c r="M76" s="19"/>
+      <c r="E76" s="33">
+        <v>104.7</v>
+      </c>
+      <c r="F76" s="16"/>
+      <c r="G76" s="17"/>
+      <c r="H76" s="17"/>
+      <c r="I76" s="17"/>
+      <c r="J76" s="17"/>
+      <c r="K76" s="17"/>
+      <c r="L76" s="17"/>
+      <c r="M76" s="17"/>
     </row>
     <row r="77" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A77" s="22" t="s">
+      <c r="A77" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="B77" s="27">
-[...2 lines deleted...]
-      <c r="C77" s="21">
+      <c r="B77" s="25">
+        <v>100</v>
+      </c>
+      <c r="C77" s="19">
         <v>130.6</v>
       </c>
-      <c r="D77" s="27">
+      <c r="D77" s="25">
         <v>99.3</v>
       </c>
-      <c r="E77" s="18"/>
-[...7 lines deleted...]
-      <c r="M77" s="19"/>
+      <c r="E77" s="33">
+        <v>99.5</v>
+      </c>
+      <c r="F77" s="16"/>
+      <c r="G77" s="17"/>
+      <c r="H77" s="17"/>
+      <c r="I77" s="17"/>
+      <c r="J77" s="17"/>
+      <c r="K77" s="17"/>
+      <c r="L77" s="17"/>
+      <c r="M77" s="17"/>
     </row>
     <row r="78" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A78" s="22" t="s">
+      <c r="A78" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B78" s="27">
-[...16 lines deleted...]
-      <c r="M78" s="19"/>
+      <c r="B78" s="25">
+        <v>100</v>
+      </c>
+      <c r="C78" s="22">
+        <v>100</v>
+      </c>
+      <c r="D78" s="25">
+        <v>100</v>
+      </c>
+      <c r="E78" s="33">
+        <v>100</v>
+      </c>
+      <c r="F78" s="16"/>
+      <c r="G78" s="17"/>
+      <c r="H78" s="17"/>
+      <c r="I78" s="17"/>
+      <c r="J78" s="17"/>
+      <c r="K78" s="17"/>
+      <c r="L78" s="17"/>
+      <c r="M78" s="17"/>
     </row>
     <row r="79" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A79" s="22" t="s">
+      <c r="A79" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B79" s="27">
-[...2 lines deleted...]
-      <c r="C79" s="21">
+      <c r="B79" s="25">
+        <v>100</v>
+      </c>
+      <c r="C79" s="19">
         <v>233.2</v>
       </c>
-      <c r="D79" s="27">
-[...10 lines deleted...]
-      <c r="M79" s="19"/>
+      <c r="D79" s="25">
+        <v>100</v>
+      </c>
+      <c r="E79" s="33">
+        <v>100</v>
+      </c>
+      <c r="F79" s="16"/>
+      <c r="G79" s="17"/>
+      <c r="H79" s="17"/>
+      <c r="I79" s="17"/>
+      <c r="J79" s="17"/>
+      <c r="K79" s="17"/>
+      <c r="L79" s="17"/>
+      <c r="M79" s="17"/>
     </row>
     <row r="80" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A80" s="22" t="s">
+      <c r="A80" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B80" s="27">
-[...2 lines deleted...]
-      <c r="C80" s="21">
+      <c r="B80" s="25">
+        <v>100</v>
+      </c>
+      <c r="C80" s="19">
         <v>95.6</v>
       </c>
-      <c r="D80" s="27">
+      <c r="D80" s="25">
         <v>99.1</v>
       </c>
-      <c r="E80" s="18"/>
-[...7 lines deleted...]
-      <c r="M80" s="19"/>
+      <c r="E80" s="33">
+        <v>90.8</v>
+      </c>
+      <c r="F80" s="16"/>
+      <c r="G80" s="17"/>
+      <c r="H80" s="17"/>
+      <c r="I80" s="17"/>
+      <c r="J80" s="17"/>
+      <c r="K80" s="17"/>
+      <c r="L80" s="17"/>
+      <c r="M80" s="17"/>
     </row>
     <row r="81" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A81" s="22" t="s">
+      <c r="A81" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B81" s="27">
-[...2 lines deleted...]
-      <c r="C81" s="23">
+      <c r="B81" s="25">
+        <v>100</v>
+      </c>
+      <c r="C81" s="21">
         <v>98</v>
       </c>
-      <c r="D81" s="27">
+      <c r="D81" s="25">
         <v>97.1</v>
       </c>
-      <c r="E81" s="18"/>
-[...7 lines deleted...]
-      <c r="M81" s="19"/>
+      <c r="E81" s="33">
+        <v>95.9</v>
+      </c>
+      <c r="F81" s="16"/>
+      <c r="G81" s="17"/>
+      <c r="H81" s="17"/>
+      <c r="I81" s="17"/>
+      <c r="J81" s="17"/>
+      <c r="K81" s="17"/>
+      <c r="L81" s="17"/>
+      <c r="M81" s="17"/>
     </row>
     <row r="82" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A82" s="22" t="s">
+      <c r="A82" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B82" s="27">
-[...2 lines deleted...]
-      <c r="C82" s="21">
+      <c r="B82" s="25">
+        <v>100</v>
+      </c>
+      <c r="C82" s="19">
         <v>94.4</v>
       </c>
-      <c r="D82" s="27">
+      <c r="D82" s="25">
         <v>94.1</v>
       </c>
-      <c r="E82" s="18"/>
-[...7 lines deleted...]
-      <c r="M82" s="19"/>
+      <c r="E82" s="33">
+        <v>93.7</v>
+      </c>
+      <c r="F82" s="16"/>
+      <c r="G82" s="17"/>
+      <c r="H82" s="17"/>
+      <c r="I82" s="17"/>
+      <c r="J82" s="17"/>
+      <c r="K82" s="17"/>
+      <c r="L82" s="17"/>
+      <c r="M82" s="17"/>
     </row>
     <row r="83" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A83" s="22" t="s">
+      <c r="A83" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B83" s="27">
+      <c r="B83" s="25">
         <v>96.1</v>
       </c>
-      <c r="C83" s="21">
+      <c r="C83" s="19">
         <v>119.5</v>
       </c>
-      <c r="D83" s="27">
+      <c r="D83" s="25">
         <v>115.2</v>
       </c>
-      <c r="E83" s="18"/>
-[...7 lines deleted...]
-      <c r="M83" s="19"/>
+      <c r="E83" s="33">
+        <v>100.2</v>
+      </c>
+      <c r="F83" s="16"/>
+      <c r="G83" s="17"/>
+      <c r="H83" s="17"/>
+      <c r="I83" s="17"/>
+      <c r="J83" s="17"/>
+      <c r="K83" s="17"/>
+      <c r="L83" s="17"/>
+      <c r="M83" s="17"/>
     </row>
     <row r="84" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A84" s="22" t="s">
+      <c r="A84" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="B84" s="27">
-[...2 lines deleted...]
-      <c r="C84" s="21">
+      <c r="B84" s="25">
+        <v>100</v>
+      </c>
+      <c r="C84" s="19">
         <v>63.6</v>
       </c>
-      <c r="D84" s="27">
+      <c r="D84" s="25">
         <v>62.9</v>
       </c>
-      <c r="E84" s="18"/>
-[...7 lines deleted...]
-      <c r="M84" s="19"/>
+      <c r="E84" s="33">
+        <v>59.3</v>
+      </c>
+      <c r="F84" s="16"/>
+      <c r="G84" s="17"/>
+      <c r="H84" s="17"/>
+      <c r="I84" s="17"/>
+      <c r="J84" s="17"/>
+      <c r="K84" s="17"/>
+      <c r="L84" s="17"/>
+      <c r="M84" s="17"/>
     </row>
     <row r="85" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A85" s="22" t="s">
+      <c r="A85" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B85" s="27">
-[...2 lines deleted...]
-      <c r="C85" s="21">
+      <c r="B85" s="25">
+        <v>100</v>
+      </c>
+      <c r="C85" s="19">
         <v>119.3</v>
       </c>
-      <c r="D85" s="27">
-[...10 lines deleted...]
-      <c r="M85" s="19"/>
+      <c r="D85" s="25">
+        <v>100</v>
+      </c>
+      <c r="E85" s="33">
+        <v>100</v>
+      </c>
+      <c r="F85" s="16"/>
+      <c r="G85" s="17"/>
+      <c r="H85" s="17"/>
+      <c r="I85" s="17"/>
+      <c r="J85" s="17"/>
+      <c r="K85" s="17"/>
+      <c r="L85" s="17"/>
+      <c r="M85" s="17"/>
     </row>
     <row r="86" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A86" s="22" t="s">
+      <c r="A86" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="B86" s="27">
+      <c r="B86" s="25">
         <v>100.4</v>
       </c>
-      <c r="C86" s="21">
+      <c r="C86" s="19">
         <v>156.80000000000001</v>
       </c>
-      <c r="D86" s="27">
+      <c r="D86" s="25">
         <v>169.9</v>
       </c>
-      <c r="E86" s="18"/>
-[...7 lines deleted...]
-      <c r="M86" s="19"/>
+      <c r="E86" s="33">
+        <v>148.19999999999999</v>
+      </c>
+      <c r="F86" s="16"/>
+      <c r="G86" s="17"/>
+      <c r="H86" s="17"/>
+      <c r="I86" s="17"/>
+      <c r="J86" s="17"/>
+      <c r="K86" s="17"/>
+      <c r="L86" s="17"/>
+      <c r="M86" s="17"/>
     </row>
     <row r="87" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A87" s="22" t="s">
+      <c r="A87" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B87" s="27">
-[...2 lines deleted...]
-      <c r="C87" s="21">
+      <c r="B87" s="25">
+        <v>100</v>
+      </c>
+      <c r="C87" s="19">
         <v>107.7</v>
       </c>
-      <c r="D87" s="27">
+      <c r="D87" s="25">
         <v>100.4</v>
       </c>
-      <c r="E87" s="18"/>
-[...7 lines deleted...]
-      <c r="M87" s="19"/>
+      <c r="E87" s="33">
+        <v>100.5</v>
+      </c>
+      <c r="F87" s="16"/>
+      <c r="G87" s="17"/>
+      <c r="H87" s="17"/>
+      <c r="I87" s="17"/>
+      <c r="J87" s="17"/>
+      <c r="K87" s="17"/>
+      <c r="L87" s="17"/>
+      <c r="M87" s="17"/>
     </row>
     <row r="88" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A88" s="22" t="s">
+      <c r="A88" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="B88" s="27">
-[...2 lines deleted...]
-      <c r="C88" s="21">
+      <c r="B88" s="25">
+        <v>100</v>
+      </c>
+      <c r="C88" s="19">
         <v>520.70000000000005</v>
       </c>
-      <c r="D88" s="27">
-[...10 lines deleted...]
-      <c r="M88" s="19"/>
+      <c r="D88" s="25">
+        <v>100</v>
+      </c>
+      <c r="E88" s="33">
+        <v>100</v>
+      </c>
+      <c r="F88" s="16"/>
+      <c r="G88" s="17"/>
+      <c r="H88" s="17"/>
+      <c r="I88" s="17"/>
+      <c r="J88" s="17"/>
+      <c r="K88" s="17"/>
+      <c r="L88" s="17"/>
+      <c r="M88" s="17"/>
     </row>
     <row r="89" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A89" s="10" t="s">
+      <c r="A89" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="B89" s="27">
+      <c r="B89" s="25">
         <v>80.3</v>
       </c>
-      <c r="C89" s="25">
+      <c r="C89" s="23">
         <v>91.8</v>
       </c>
-      <c r="D89" s="27">
+      <c r="D89" s="25">
         <v>101.2</v>
       </c>
-      <c r="E89" s="18"/>
-[...7 lines deleted...]
-      <c r="M89" s="19"/>
+      <c r="E89" s="33">
+        <v>109.6</v>
+      </c>
+      <c r="F89" s="16"/>
+      <c r="G89" s="17"/>
+      <c r="H89" s="17"/>
+      <c r="I89" s="17"/>
+      <c r="J89" s="17"/>
+      <c r="K89" s="17"/>
+      <c r="L89" s="17"/>
+      <c r="M89" s="17"/>
     </row>
     <row r="90" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A90" s="22" t="s">
-[...2 lines deleted...]
-      <c r="B90" s="27">
+      <c r="A90" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B90" s="25">
         <v>88.6</v>
       </c>
-      <c r="C90" s="25">
+      <c r="C90" s="23">
         <v>93</v>
       </c>
-      <c r="D90" s="27">
+      <c r="D90" s="25">
         <v>100.8</v>
       </c>
-      <c r="E90" s="18"/>
-[...7 lines deleted...]
-      <c r="M90" s="19"/>
+      <c r="E90" s="33">
+        <v>106.7</v>
+      </c>
+      <c r="F90" s="16"/>
+      <c r="G90" s="17"/>
+      <c r="H90" s="17"/>
+      <c r="I90" s="17"/>
+      <c r="J90" s="17"/>
+      <c r="K90" s="17"/>
+      <c r="L90" s="17"/>
+      <c r="M90" s="17"/>
     </row>
     <row r="91" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A91" s="22" t="s">
+      <c r="A91" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="B91" s="28" t="s">
-[...16 lines deleted...]
-      <c r="M91" s="19"/>
+      <c r="B91" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C91" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D91" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E91" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F91" s="16"/>
+      <c r="G91" s="17"/>
+      <c r="H91" s="17"/>
+      <c r="I91" s="17"/>
+      <c r="J91" s="17"/>
+      <c r="K91" s="17"/>
+      <c r="L91" s="17"/>
+      <c r="M91" s="17"/>
     </row>
     <row r="92" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A92" s="22" t="s">
+      <c r="A92" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B92" s="27">
-[...16 lines deleted...]
-      <c r="M92" s="19"/>
+      <c r="B92" s="25">
+        <v>100</v>
+      </c>
+      <c r="C92" s="23">
+        <v>100</v>
+      </c>
+      <c r="D92" s="25">
+        <v>100</v>
+      </c>
+      <c r="E92" s="33">
+        <v>100</v>
+      </c>
+      <c r="F92" s="16"/>
+      <c r="G92" s="17"/>
+      <c r="H92" s="17"/>
+      <c r="I92" s="17"/>
+      <c r="J92" s="17"/>
+      <c r="K92" s="17"/>
+      <c r="L92" s="17"/>
+      <c r="M92" s="17"/>
     </row>
     <row r="93" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A93" s="22" t="s">
+      <c r="A93" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B93" s="27">
-[...16 lines deleted...]
-      <c r="M93" s="19"/>
+      <c r="B93" s="25">
+        <v>100</v>
+      </c>
+      <c r="C93" s="23">
+        <v>100</v>
+      </c>
+      <c r="D93" s="25">
+        <v>100</v>
+      </c>
+      <c r="E93" s="33">
+        <v>100</v>
+      </c>
+      <c r="F93" s="16"/>
+      <c r="G93" s="17"/>
+      <c r="H93" s="17"/>
+      <c r="I93" s="17"/>
+      <c r="J93" s="17"/>
+      <c r="K93" s="17"/>
+      <c r="L93" s="17"/>
+      <c r="M93" s="17"/>
     </row>
     <row r="94" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A94" s="22" t="s">
+      <c r="A94" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="B94" s="27">
-[...2 lines deleted...]
-      <c r="C94" s="25">
+      <c r="B94" s="25">
+        <v>100</v>
+      </c>
+      <c r="C94" s="23">
         <v>118.1</v>
       </c>
-      <c r="D94" s="27">
+      <c r="D94" s="25">
         <v>124.1</v>
       </c>
-      <c r="E94" s="18"/>
-[...7 lines deleted...]
-      <c r="M94" s="19"/>
+      <c r="E94" s="33">
+        <v>114.9</v>
+      </c>
+      <c r="F94" s="16"/>
+      <c r="G94" s="17"/>
+      <c r="H94" s="17"/>
+      <c r="I94" s="17"/>
+      <c r="J94" s="17"/>
+      <c r="K94" s="17"/>
+      <c r="L94" s="17"/>
+      <c r="M94" s="17"/>
     </row>
     <row r="95" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A95" s="22" t="s">
+      <c r="A95" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B95" s="27">
-[...2 lines deleted...]
-      <c r="C95" s="25">
+      <c r="B95" s="25">
+        <v>100</v>
+      </c>
+      <c r="C95" s="23">
         <v>50</v>
       </c>
-      <c r="D95" s="27">
+      <c r="D95" s="25">
         <v>33.299999999999997</v>
       </c>
-      <c r="E95" s="18"/>
-[...7 lines deleted...]
-      <c r="M95" s="19"/>
+      <c r="E95" s="33">
+        <v>25</v>
+      </c>
+      <c r="F95" s="16"/>
+      <c r="G95" s="17"/>
+      <c r="H95" s="17"/>
+      <c r="I95" s="17"/>
+      <c r="J95" s="17"/>
+      <c r="K95" s="17"/>
+      <c r="L95" s="17"/>
+      <c r="M95" s="17"/>
     </row>
     <row r="96" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A96" s="10" t="s">
+      <c r="A96" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="B96" s="27">
+      <c r="B96" s="25">
         <v>939.2</v>
       </c>
-      <c r="C96" s="25">
+      <c r="C96" s="23">
         <v>538.70000000000005</v>
       </c>
-      <c r="D96" s="27">
+      <c r="D96" s="25">
         <v>412.4</v>
       </c>
-      <c r="E96" s="18"/>
-[...7 lines deleted...]
-      <c r="M96" s="19"/>
+      <c r="E96" s="33">
+        <v>327</v>
+      </c>
+      <c r="F96" s="16"/>
+      <c r="G96" s="17"/>
+      <c r="H96" s="17"/>
+      <c r="I96" s="17"/>
+      <c r="J96" s="17"/>
+      <c r="K96" s="17"/>
+      <c r="L96" s="17"/>
+      <c r="M96" s="17"/>
     </row>
     <row r="97" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A97" s="22" t="s">
-[...2 lines deleted...]
-      <c r="B97" s="27">
+      <c r="A97" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B97" s="25">
         <v>943.4</v>
       </c>
-      <c r="C97" s="25">
+      <c r="C97" s="23">
         <v>549.5</v>
       </c>
-      <c r="D97" s="27">
+      <c r="D97" s="25">
         <v>415.8</v>
       </c>
-      <c r="E97" s="18"/>
-[...7 lines deleted...]
-      <c r="M97" s="19"/>
+      <c r="E97" s="33">
+        <v>338.7</v>
+      </c>
+      <c r="F97" s="16"/>
+      <c r="G97" s="17"/>
+      <c r="H97" s="17"/>
+      <c r="I97" s="17"/>
+      <c r="J97" s="17"/>
+      <c r="K97" s="17"/>
+      <c r="L97" s="17"/>
+      <c r="M97" s="17"/>
     </row>
     <row r="98" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A98" s="22" t="s">
+      <c r="A98" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="B98" s="27">
-[...16 lines deleted...]
-      <c r="M98" s="19"/>
+      <c r="B98" s="25">
+        <v>100</v>
+      </c>
+      <c r="C98" s="23">
+        <v>100</v>
+      </c>
+      <c r="D98" s="25">
+        <v>100</v>
+      </c>
+      <c r="E98" s="33">
+        <v>100</v>
+      </c>
+      <c r="F98" s="16"/>
+      <c r="G98" s="17"/>
+      <c r="H98" s="17"/>
+      <c r="I98" s="17"/>
+      <c r="J98" s="17"/>
+      <c r="K98" s="17"/>
+      <c r="L98" s="17"/>
+      <c r="M98" s="17"/>
     </row>
     <row r="99" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A99" s="22" t="s">
+      <c r="A99" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B99" s="27">
-[...16 lines deleted...]
-      <c r="M99" s="19"/>
+      <c r="B99" s="25">
+        <v>100</v>
+      </c>
+      <c r="C99" s="23">
+        <v>100</v>
+      </c>
+      <c r="D99" s="25">
+        <v>100</v>
+      </c>
+      <c r="E99" s="33">
+        <v>100</v>
+      </c>
+      <c r="F99" s="16"/>
+      <c r="G99" s="17"/>
+      <c r="H99" s="17"/>
+      <c r="I99" s="17"/>
+      <c r="J99" s="17"/>
+      <c r="K99" s="17"/>
+      <c r="L99" s="17"/>
+      <c r="M99" s="17"/>
     </row>
     <row r="100" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A100" s="22" t="s">
+      <c r="A100" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B100" s="27">
-[...16 lines deleted...]
-      <c r="M100" s="19"/>
+      <c r="B100" s="25">
+        <v>100</v>
+      </c>
+      <c r="C100" s="23">
+        <v>100</v>
+      </c>
+      <c r="D100" s="25">
+        <v>100</v>
+      </c>
+      <c r="E100" s="33">
+        <v>100</v>
+      </c>
+      <c r="F100" s="16"/>
+      <c r="G100" s="17"/>
+      <c r="H100" s="17"/>
+      <c r="I100" s="17"/>
+      <c r="J100" s="17"/>
+      <c r="K100" s="17"/>
+      <c r="L100" s="17"/>
+      <c r="M100" s="17"/>
     </row>
     <row r="101" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A101" s="22" t="s">
+      <c r="A101" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B101" s="27">
-[...16 lines deleted...]
-      <c r="M101" s="19"/>
+      <c r="B101" s="25">
+        <v>100</v>
+      </c>
+      <c r="C101" s="23">
+        <v>100</v>
+      </c>
+      <c r="D101" s="25">
+        <v>100</v>
+      </c>
+      <c r="E101" s="33">
+        <v>100</v>
+      </c>
+      <c r="F101" s="16"/>
+      <c r="G101" s="17"/>
+      <c r="H101" s="17"/>
+      <c r="I101" s="17"/>
+      <c r="J101" s="17"/>
+      <c r="K101" s="17"/>
+      <c r="L101" s="17"/>
+      <c r="M101" s="17"/>
     </row>
     <row r="102" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A102" s="22" t="s">
+      <c r="A102" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B102" s="27">
-[...16 lines deleted...]
-      <c r="M102" s="19"/>
+      <c r="B102" s="25">
+        <v>100</v>
+      </c>
+      <c r="C102" s="23">
+        <v>100</v>
+      </c>
+      <c r="D102" s="25">
+        <v>100</v>
+      </c>
+      <c r="E102" s="33">
+        <v>100</v>
+      </c>
+      <c r="F102" s="16"/>
+      <c r="G102" s="17"/>
+      <c r="H102" s="17"/>
+      <c r="I102" s="17"/>
+      <c r="J102" s="17"/>
+      <c r="K102" s="17"/>
+      <c r="L102" s="17"/>
+      <c r="M102" s="17"/>
     </row>
     <row r="103" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A103" s="22" t="s">
+      <c r="A103" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B103" s="27">
-[...16 lines deleted...]
-      <c r="M103" s="19"/>
+      <c r="B103" s="25">
+        <v>100</v>
+      </c>
+      <c r="C103" s="23">
+        <v>100</v>
+      </c>
+      <c r="D103" s="25">
+        <v>100</v>
+      </c>
+      <c r="E103" s="33">
+        <v>100</v>
+      </c>
+      <c r="F103" s="16"/>
+      <c r="G103" s="17"/>
+      <c r="H103" s="17"/>
+      <c r="I103" s="17"/>
+      <c r="J103" s="17"/>
+      <c r="K103" s="17"/>
+      <c r="L103" s="17"/>
+      <c r="M103" s="17"/>
     </row>
     <row r="104" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A104" s="22" t="s">
+      <c r="A104" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="B104" s="27">
-[...16 lines deleted...]
-      <c r="M104" s="19"/>
+      <c r="B104" s="25">
+        <v>100</v>
+      </c>
+      <c r="C104" s="23">
+        <v>100</v>
+      </c>
+      <c r="D104" s="25">
+        <v>100</v>
+      </c>
+      <c r="E104" s="33">
+        <v>100</v>
+      </c>
+      <c r="F104" s="16"/>
+      <c r="G104" s="17"/>
+      <c r="H104" s="17"/>
+      <c r="I104" s="17"/>
+      <c r="J104" s="17"/>
+      <c r="K104" s="17"/>
+      <c r="L104" s="17"/>
+      <c r="M104" s="17"/>
     </row>
     <row r="105" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A105" s="22" t="s">
+      <c r="A105" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B105" s="28" t="s">
-[...16 lines deleted...]
-      <c r="M105" s="19"/>
+      <c r="B105" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C105" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D105" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E105" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F105" s="16"/>
+      <c r="G105" s="17"/>
+      <c r="H105" s="17"/>
+      <c r="I105" s="17"/>
+      <c r="J105" s="17"/>
+      <c r="K105" s="17"/>
+      <c r="L105" s="17"/>
+      <c r="M105" s="17"/>
     </row>
     <row r="106" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A106" s="22" t="s">
+      <c r="A106" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="B106" s="27">
-[...16 lines deleted...]
-      <c r="M106" s="19"/>
+      <c r="B106" s="25">
+        <v>100</v>
+      </c>
+      <c r="C106" s="23">
+        <v>100</v>
+      </c>
+      <c r="D106" s="25">
+        <v>100</v>
+      </c>
+      <c r="E106" s="33">
+        <v>100</v>
+      </c>
+      <c r="F106" s="16"/>
+      <c r="G106" s="17"/>
+      <c r="H106" s="17"/>
+      <c r="I106" s="17"/>
+      <c r="J106" s="17"/>
+      <c r="K106" s="17"/>
+      <c r="L106" s="17"/>
+      <c r="M106" s="17"/>
     </row>
     <row r="107" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A107" s="22" t="s">
+      <c r="A107" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B107" s="27">
-[...16 lines deleted...]
-      <c r="M107" s="19"/>
+      <c r="B107" s="25">
+        <v>100</v>
+      </c>
+      <c r="C107" s="23">
+        <v>100</v>
+      </c>
+      <c r="D107" s="28">
+        <v>100</v>
+      </c>
+      <c r="E107" s="33">
+        <v>100</v>
+      </c>
+      <c r="F107" s="16"/>
+      <c r="G107" s="17"/>
+      <c r="H107" s="17"/>
+      <c r="I107" s="17"/>
+      <c r="J107" s="17"/>
+      <c r="K107" s="17"/>
+      <c r="L107" s="17"/>
+      <c r="M107" s="17"/>
     </row>
     <row r="108" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A108" s="22" t="s">
+      <c r="A108" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="B108" s="27">
-[...16 lines deleted...]
-      <c r="M108" s="19"/>
+      <c r="B108" s="25">
+        <v>100</v>
+      </c>
+      <c r="C108" s="23">
+        <v>100</v>
+      </c>
+      <c r="D108" s="28">
+        <v>100</v>
+      </c>
+      <c r="E108" s="33">
+        <v>100</v>
+      </c>
+      <c r="F108" s="16"/>
+      <c r="G108" s="17"/>
+      <c r="H108" s="17"/>
+      <c r="I108" s="17"/>
+      <c r="J108" s="17"/>
+      <c r="K108" s="17"/>
+      <c r="L108" s="17"/>
+      <c r="M108" s="17"/>
     </row>
     <row r="109" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A109" s="10" t="s">
+      <c r="A109" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="B109" s="27">
+      <c r="B109" s="25">
         <v>119.5</v>
       </c>
-      <c r="C109" s="25">
+      <c r="C109" s="23">
         <v>103.3</v>
       </c>
-      <c r="D109" s="27">
+      <c r="D109" s="25">
         <v>91.8</v>
       </c>
-      <c r="E109" s="18"/>
-[...7 lines deleted...]
-      <c r="M109" s="19"/>
+      <c r="E109" s="33">
+        <v>95.2</v>
+      </c>
+      <c r="F109" s="16"/>
+      <c r="G109" s="17"/>
+      <c r="H109" s="17"/>
+      <c r="I109" s="17"/>
+      <c r="J109" s="17"/>
+      <c r="K109" s="17"/>
+      <c r="L109" s="17"/>
+      <c r="M109" s="17"/>
     </row>
     <row r="110" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A110" s="22" t="s">
-[...2 lines deleted...]
-      <c r="B110" s="27">
+      <c r="A110" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B110" s="25">
         <v>113.2</v>
       </c>
-      <c r="C110" s="25">
+      <c r="C110" s="23">
         <v>101.9</v>
       </c>
-      <c r="D110" s="27">
+      <c r="D110" s="25">
         <v>86.8</v>
       </c>
-      <c r="E110" s="18"/>
-[...7 lines deleted...]
-      <c r="M110" s="19"/>
+      <c r="E110" s="33">
+        <v>89.2</v>
+      </c>
+      <c r="F110" s="16"/>
+      <c r="G110" s="17"/>
+      <c r="H110" s="17"/>
+      <c r="I110" s="17"/>
+      <c r="J110" s="17"/>
+      <c r="K110" s="17"/>
+      <c r="L110" s="17"/>
+      <c r="M110" s="17"/>
     </row>
     <row r="111" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A111" s="22" t="s">
+      <c r="A111" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="B111" s="27">
-[...16 lines deleted...]
-      <c r="M111" s="19"/>
+      <c r="B111" s="25">
+        <v>100</v>
+      </c>
+      <c r="C111" s="23">
+        <v>100</v>
+      </c>
+      <c r="D111" s="25">
+        <v>100</v>
+      </c>
+      <c r="E111" s="33">
+        <v>100</v>
+      </c>
+      <c r="F111" s="16"/>
+      <c r="G111" s="17"/>
+      <c r="H111" s="17"/>
+      <c r="I111" s="17"/>
+      <c r="J111" s="17"/>
+      <c r="K111" s="17"/>
+      <c r="L111" s="17"/>
+      <c r="M111" s="17"/>
     </row>
     <row r="112" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A112" s="22" t="s">
+      <c r="A112" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B112" s="27">
-[...16 lines deleted...]
-      <c r="M112" s="19"/>
+      <c r="B112" s="25">
+        <v>100</v>
+      </c>
+      <c r="C112" s="23">
+        <v>100</v>
+      </c>
+      <c r="D112" s="25">
+        <v>100</v>
+      </c>
+      <c r="E112" s="33">
+        <v>100</v>
+      </c>
+      <c r="F112" s="16"/>
+      <c r="G112" s="17"/>
+      <c r="H112" s="17"/>
+      <c r="I112" s="17"/>
+      <c r="J112" s="17"/>
+      <c r="K112" s="17"/>
+      <c r="L112" s="17"/>
+      <c r="M112" s="17"/>
     </row>
     <row r="113" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A113" s="22" t="s">
+      <c r="A113" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B113" s="27">
-[...16 lines deleted...]
-      <c r="M113" s="19"/>
+      <c r="B113" s="25">
+        <v>100</v>
+      </c>
+      <c r="C113" s="23">
+        <v>100</v>
+      </c>
+      <c r="D113" s="25">
+        <v>100</v>
+      </c>
+      <c r="E113" s="33">
+        <v>100</v>
+      </c>
+      <c r="F113" s="16"/>
+      <c r="G113" s="17"/>
+      <c r="H113" s="17"/>
+      <c r="I113" s="17"/>
+      <c r="J113" s="17"/>
+      <c r="K113" s="17"/>
+      <c r="L113" s="17"/>
+      <c r="M113" s="17"/>
     </row>
     <row r="114" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A114" s="22" t="s">
+      <c r="A114" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B114" s="27">
-[...16 lines deleted...]
-      <c r="M114" s="19"/>
+      <c r="B114" s="25">
+        <v>100</v>
+      </c>
+      <c r="C114" s="23">
+        <v>100</v>
+      </c>
+      <c r="D114" s="25">
+        <v>100</v>
+      </c>
+      <c r="E114" s="33">
+        <v>100</v>
+      </c>
+      <c r="F114" s="16"/>
+      <c r="G114" s="17"/>
+      <c r="H114" s="17"/>
+      <c r="I114" s="17"/>
+      <c r="J114" s="17"/>
+      <c r="K114" s="17"/>
+      <c r="L114" s="17"/>
+      <c r="M114" s="17"/>
     </row>
     <row r="115" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A115" s="22" t="s">
+      <c r="A115" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B115" s="27">
-[...16 lines deleted...]
-      <c r="M115" s="19"/>
+      <c r="B115" s="25">
+        <v>100</v>
+      </c>
+      <c r="C115" s="23">
+        <v>100</v>
+      </c>
+      <c r="D115" s="25">
+        <v>100</v>
+      </c>
+      <c r="E115" s="33">
+        <v>100</v>
+      </c>
+      <c r="F115" s="16"/>
+      <c r="G115" s="17"/>
+      <c r="H115" s="17"/>
+      <c r="I115" s="17"/>
+      <c r="J115" s="17"/>
+      <c r="K115" s="17"/>
+      <c r="L115" s="17"/>
+      <c r="M115" s="17"/>
     </row>
     <row r="116" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A116" s="22" t="s">
+      <c r="A116" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B116" s="27">
-[...16 lines deleted...]
-      <c r="M116" s="19"/>
+      <c r="B116" s="25">
+        <v>100</v>
+      </c>
+      <c r="C116" s="23">
+        <v>100</v>
+      </c>
+      <c r="D116" s="25">
+        <v>100</v>
+      </c>
+      <c r="E116" s="33">
+        <v>100</v>
+      </c>
+      <c r="F116" s="16"/>
+      <c r="G116" s="17"/>
+      <c r="H116" s="17"/>
+      <c r="I116" s="17"/>
+      <c r="J116" s="17"/>
+      <c r="K116" s="17"/>
+      <c r="L116" s="17"/>
+      <c r="M116" s="17"/>
     </row>
     <row r="117" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A117" s="22" t="s">
+      <c r="A117" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B117" s="27">
-[...16 lines deleted...]
-      <c r="M117" s="19"/>
+      <c r="B117" s="25">
+        <v>100</v>
+      </c>
+      <c r="C117" s="23">
+        <v>100</v>
+      </c>
+      <c r="D117" s="28">
+        <v>100</v>
+      </c>
+      <c r="E117" s="33">
+        <v>100</v>
+      </c>
+      <c r="F117" s="16"/>
+      <c r="G117" s="17"/>
+      <c r="H117" s="17"/>
+      <c r="I117" s="17"/>
+      <c r="J117" s="17"/>
+      <c r="K117" s="17"/>
+      <c r="L117" s="17"/>
+      <c r="M117" s="17"/>
     </row>
     <row r="118" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A118" s="22" t="s">
+      <c r="A118" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="B118" s="27">
-[...19 lines deleted...]
-      <c r="A119" s="10" t="s">
+      <c r="B118" s="25">
+        <v>100</v>
+      </c>
+      <c r="C118" s="23">
+        <v>100</v>
+      </c>
+      <c r="D118" s="28">
+        <v>100</v>
+      </c>
+      <c r="E118" s="33">
+        <v>100</v>
+      </c>
+      <c r="F118" s="16"/>
+      <c r="G118" s="17"/>
+      <c r="H118" s="17"/>
+      <c r="I118" s="17"/>
+      <c r="J118" s="17"/>
+      <c r="K118" s="17"/>
+      <c r="L118" s="17"/>
+      <c r="M118" s="17"/>
+    </row>
+    <row r="119" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A119" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="B119" s="27">
-[...16 lines deleted...]
-      <c r="M119" s="19"/>
+      <c r="B119" s="25">
+        <v>98.1</v>
+      </c>
+      <c r="C119" s="23">
+        <v>179.6</v>
+      </c>
+      <c r="D119" s="28">
+        <v>218</v>
+      </c>
+      <c r="E119" s="33">
+        <v>181.8</v>
+      </c>
+      <c r="F119" s="16"/>
+      <c r="G119" s="17"/>
+      <c r="H119" s="17"/>
+      <c r="I119" s="17"/>
+      <c r="J119" s="17"/>
+      <c r="K119" s="17"/>
+      <c r="L119" s="17"/>
+      <c r="M119" s="17"/>
     </row>
     <row r="120" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A120" s="22" t="s">
-[...22 lines deleted...]
-      <c r="A121" s="10" t="s">
+      <c r="A120" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B120" s="25">
+        <v>94.6</v>
+      </c>
+      <c r="C120" s="23">
+        <v>129.6</v>
+      </c>
+      <c r="D120" s="28">
+        <v>210.4</v>
+      </c>
+      <c r="E120" s="33">
+        <v>180.9</v>
+      </c>
+      <c r="F120" s="16"/>
+      <c r="G120" s="17"/>
+      <c r="H120" s="17"/>
+      <c r="I120" s="17"/>
+      <c r="J120" s="17"/>
+      <c r="K120" s="17"/>
+      <c r="L120" s="17"/>
+      <c r="M120" s="17"/>
+    </row>
+    <row r="121" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A121" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B121" s="25">
+        <v>70</v>
+      </c>
+      <c r="C121" s="23">
+        <v>70</v>
+      </c>
+      <c r="D121" s="28">
+        <v>70</v>
+      </c>
+      <c r="E121" s="33">
+        <v>70</v>
+      </c>
+      <c r="F121" s="16"/>
+      <c r="G121" s="17"/>
+      <c r="H121" s="17"/>
+      <c r="I121" s="17"/>
+      <c r="J121" s="17"/>
+      <c r="K121" s="17"/>
+      <c r="L121" s="17"/>
+      <c r="M121" s="17"/>
+    </row>
+    <row r="122" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A122" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B122" s="25">
+        <v>70</v>
+      </c>
+      <c r="C122" s="23">
+        <v>70</v>
+      </c>
+      <c r="D122" s="28">
+        <v>70</v>
+      </c>
+      <c r="E122" s="33">
+        <v>70</v>
+      </c>
+      <c r="F122" s="16"/>
+      <c r="G122" s="17"/>
+      <c r="H122" s="17"/>
+      <c r="I122" s="17"/>
+      <c r="J122" s="17"/>
+      <c r="K122" s="17"/>
+      <c r="L122" s="17"/>
+      <c r="M122" s="17"/>
+    </row>
+    <row r="123" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A123" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B123" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C123" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D123" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="E123" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F123" s="16"/>
+      <c r="G123" s="17"/>
+      <c r="H123" s="17"/>
+      <c r="I123" s="17"/>
+      <c r="J123" s="17"/>
+      <c r="K123" s="17"/>
+      <c r="L123" s="17"/>
+      <c r="M123" s="17"/>
+    </row>
+    <row r="124" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A124" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="B121" s="27">
+      <c r="B124" s="25">
+        <v>100</v>
+      </c>
+      <c r="C124" s="23">
+        <v>130.5</v>
+      </c>
+      <c r="D124" s="28">
+        <v>141.6</v>
+      </c>
+      <c r="E124" s="33">
+        <v>144.6</v>
+      </c>
+      <c r="F124" s="16"/>
+      <c r="G124" s="17"/>
+      <c r="H124" s="17"/>
+      <c r="I124" s="17"/>
+      <c r="J124" s="17"/>
+      <c r="K124" s="17"/>
+      <c r="L124" s="17"/>
+      <c r="M124" s="17"/>
+    </row>
+    <row r="125" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A125" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B125" s="25">
+        <v>100</v>
+      </c>
+      <c r="C125" s="23">
+        <v>131.1</v>
+      </c>
+      <c r="D125" s="28">
+        <v>144.9</v>
+      </c>
+      <c r="E125" s="33">
+        <v>147.80000000000001</v>
+      </c>
+      <c r="F125" s="16"/>
+      <c r="G125" s="17"/>
+      <c r="H125" s="17"/>
+      <c r="I125" s="17"/>
+      <c r="J125" s="17"/>
+      <c r="K125" s="17"/>
+      <c r="L125" s="17"/>
+      <c r="M125" s="17"/>
+    </row>
+    <row r="126" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A126" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B126" s="25">
+        <v>100</v>
+      </c>
+      <c r="C126" s="23">
+        <v>100</v>
+      </c>
+      <c r="D126" s="28">
+        <v>100</v>
+      </c>
+      <c r="E126" s="33">
+        <v>100</v>
+      </c>
+      <c r="F126" s="16"/>
+      <c r="G126" s="17"/>
+      <c r="H126" s="17"/>
+      <c r="I126" s="17"/>
+      <c r="J126" s="17"/>
+      <c r="K126" s="17"/>
+      <c r="L126" s="17"/>
+      <c r="M126" s="17"/>
+    </row>
+    <row r="127" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A127" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="B127" s="25">
+        <v>100</v>
+      </c>
+      <c r="C127" s="23">
+        <v>100</v>
+      </c>
+      <c r="D127" s="28">
+        <v>100</v>
+      </c>
+      <c r="E127" s="33">
+        <v>100</v>
+      </c>
+      <c r="F127" s="16"/>
+      <c r="G127" s="17"/>
+      <c r="H127" s="17"/>
+      <c r="I127" s="17"/>
+      <c r="J127" s="17"/>
+      <c r="K127" s="17"/>
+      <c r="L127" s="17"/>
+      <c r="M127" s="17"/>
+    </row>
+    <row r="128" spans="1:13" ht="45" x14ac:dyDescent="0.2">
+      <c r="A128" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B128" s="25">
+        <v>97.1</v>
+      </c>
+      <c r="C128" s="23">
+        <v>116.7</v>
+      </c>
+      <c r="D128" s="28">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="E128" s="33">
+        <v>122.5</v>
+      </c>
+      <c r="F128" s="16"/>
+      <c r="G128" s="17"/>
+      <c r="H128" s="17"/>
+      <c r="I128" s="17"/>
+      <c r="J128" s="17"/>
+      <c r="K128" s="17"/>
+      <c r="L128" s="17"/>
+      <c r="M128" s="17"/>
+    </row>
+    <row r="129" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A129" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B129" s="25">
+        <v>96.1</v>
+      </c>
+      <c r="C129" s="23">
+        <v>111.7</v>
+      </c>
+      <c r="D129" s="28">
+        <v>133.4</v>
+      </c>
+      <c r="E129" s="33">
+        <v>128.6</v>
+      </c>
+      <c r="F129" s="16"/>
+      <c r="G129" s="17"/>
+      <c r="H129" s="17"/>
+      <c r="I129" s="17"/>
+      <c r="J129" s="17"/>
+      <c r="K129" s="17"/>
+      <c r="L129" s="17"/>
+      <c r="M129" s="17"/>
+    </row>
+    <row r="130" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A130" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B130" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C130" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D130" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="E130" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F130" s="16"/>
+      <c r="G130" s="17"/>
+      <c r="H130" s="17"/>
+      <c r="I130" s="17"/>
+      <c r="J130" s="17"/>
+      <c r="K130" s="17"/>
+      <c r="L130" s="17"/>
+      <c r="M130" s="17"/>
+    </row>
+    <row r="131" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A131" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B131" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C131" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D131" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="E131" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F131" s="16"/>
+      <c r="G131" s="17"/>
+      <c r="H131" s="17"/>
+      <c r="I131" s="17"/>
+      <c r="J131" s="17"/>
+      <c r="K131" s="17"/>
+      <c r="L131" s="17"/>
+      <c r="M131" s="17"/>
+    </row>
+    <row r="132" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A132" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="B132" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C132" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D132" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="E132" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F132" s="16"/>
+      <c r="G132" s="17"/>
+      <c r="H132" s="17"/>
+      <c r="I132" s="17"/>
+      <c r="J132" s="17"/>
+      <c r="K132" s="17"/>
+      <c r="L132" s="17"/>
+      <c r="M132" s="17"/>
+    </row>
+    <row r="133" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A133" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B133" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C133" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D133" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="E133" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F133" s="16"/>
+      <c r="G133" s="17"/>
+      <c r="H133" s="17"/>
+      <c r="I133" s="17"/>
+      <c r="J133" s="17"/>
+      <c r="K133" s="17"/>
+      <c r="L133" s="17"/>
+      <c r="M133" s="17"/>
+    </row>
+    <row r="134" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A134" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B134" s="25">
+        <v>67.2</v>
+      </c>
+      <c r="C134" s="23">
+        <v>70.3</v>
+      </c>
+      <c r="D134" s="28">
+        <v>74.5</v>
+      </c>
+      <c r="E134" s="33">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="F134" s="16"/>
+      <c r="G134" s="17"/>
+      <c r="H134" s="17"/>
+      <c r="I134" s="17"/>
+      <c r="J134" s="17"/>
+      <c r="K134" s="17"/>
+      <c r="L134" s="17"/>
+      <c r="M134" s="17"/>
+    </row>
+    <row r="135" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A135" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B135" s="25">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="C135" s="23">
+        <v>23.9</v>
+      </c>
+      <c r="D135" s="28">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="E135" s="33">
+        <v>41.5</v>
+      </c>
+      <c r="F135" s="16"/>
+      <c r="G135" s="17"/>
+      <c r="H135" s="17"/>
+      <c r="I135" s="17"/>
+      <c r="J135" s="17"/>
+      <c r="K135" s="17"/>
+      <c r="L135" s="17"/>
+      <c r="M135" s="17"/>
+    </row>
+    <row r="136" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A136" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B136" s="25">
+        <v>103.6</v>
+      </c>
+      <c r="C136" s="23">
+        <v>105</v>
+      </c>
+      <c r="D136" s="28">
+        <v>105.3</v>
+      </c>
+      <c r="E136" s="33">
+        <v>105.5</v>
+      </c>
+      <c r="F136" s="16"/>
+      <c r="G136" s="17"/>
+      <c r="H136" s="17"/>
+      <c r="I136" s="17"/>
+      <c r="J136" s="17"/>
+      <c r="K136" s="17"/>
+      <c r="L136" s="17"/>
+      <c r="M136" s="17"/>
+    </row>
+    <row r="137" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A137" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B137" s="25">
+        <v>112.6</v>
+      </c>
+      <c r="C137" s="23">
+        <v>114.5</v>
+      </c>
+      <c r="D137" s="28">
+        <v>113.9</v>
+      </c>
+      <c r="E137" s="33">
+        <v>120.8</v>
+      </c>
+      <c r="F137" s="16"/>
+      <c r="G137" s="17"/>
+      <c r="H137" s="17"/>
+      <c r="I137" s="17"/>
+      <c r="J137" s="17"/>
+      <c r="K137" s="17"/>
+      <c r="L137" s="17"/>
+      <c r="M137" s="17"/>
+    </row>
+    <row r="138" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A138" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B138" s="25">
+        <v>75</v>
+      </c>
+      <c r="C138" s="23">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="D138" s="28">
+        <v>78.2</v>
+      </c>
+      <c r="E138" s="33">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="F138" s="16"/>
+      <c r="G138" s="17"/>
+      <c r="H138" s="17"/>
+      <c r="I138" s="17"/>
+      <c r="J138" s="17"/>
+      <c r="K138" s="17"/>
+      <c r="L138" s="17"/>
+      <c r="M138" s="17"/>
+    </row>
+    <row r="139" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A139" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B139" s="25">
+        <v>72.3</v>
+      </c>
+      <c r="C139" s="23">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="D139" s="28">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="E139" s="33">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="F139" s="16"/>
+      <c r="G139" s="17"/>
+      <c r="H139" s="17"/>
+      <c r="I139" s="17"/>
+      <c r="J139" s="17"/>
+      <c r="K139" s="17"/>
+      <c r="L139" s="17"/>
+      <c r="M139" s="17"/>
+    </row>
+    <row r="140" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A140" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B140" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C140" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D140" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="E140" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F140" s="16"/>
+      <c r="G140" s="17"/>
+      <c r="H140" s="17"/>
+      <c r="I140" s="17"/>
+      <c r="J140" s="17"/>
+      <c r="K140" s="17"/>
+      <c r="L140" s="17"/>
+      <c r="M140" s="17"/>
+    </row>
+    <row r="141" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A141" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B141" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C141" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D141" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="E141" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F141" s="16"/>
+      <c r="G141" s="17"/>
+      <c r="H141" s="17"/>
+      <c r="I141" s="17"/>
+      <c r="J141" s="17"/>
+      <c r="K141" s="17"/>
+      <c r="L141" s="17"/>
+      <c r="M141" s="17"/>
+    </row>
+    <row r="142" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A142" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B142" s="25">
+        <v>100</v>
+      </c>
+      <c r="C142" s="23">
+        <v>100</v>
+      </c>
+      <c r="D142" s="28">
+        <v>100</v>
+      </c>
+      <c r="E142" s="33">
+        <v>100</v>
+      </c>
+      <c r="F142" s="16"/>
+      <c r="G142" s="17"/>
+      <c r="H142" s="17"/>
+      <c r="I142" s="17"/>
+      <c r="J142" s="17"/>
+      <c r="K142" s="17"/>
+      <c r="L142" s="17"/>
+      <c r="M142" s="17"/>
+    </row>
+    <row r="143" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A143" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B143" s="25">
+        <v>96.5</v>
+      </c>
+      <c r="C143" s="23">
+        <v>108.7</v>
+      </c>
+      <c r="D143" s="28">
+        <v>123.7</v>
+      </c>
+      <c r="E143" s="33">
+        <v>104.6</v>
+      </c>
+      <c r="F143" s="16"/>
+      <c r="G143" s="17"/>
+      <c r="H143" s="17"/>
+      <c r="I143" s="17"/>
+      <c r="J143" s="17"/>
+      <c r="K143" s="17"/>
+      <c r="L143" s="17"/>
+      <c r="M143" s="17"/>
+    </row>
+    <row r="144" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A144" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="B144" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C144" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D144" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="E144" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F144" s="16"/>
+      <c r="G144" s="17"/>
+      <c r="H144" s="17"/>
+      <c r="I144" s="17"/>
+      <c r="J144" s="17"/>
+      <c r="K144" s="17"/>
+      <c r="L144" s="17"/>
+      <c r="M144" s="17"/>
+    </row>
+    <row r="145" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A145" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B145" s="25">
+        <v>95.9</v>
+      </c>
+      <c r="C145" s="23">
+        <v>102.5</v>
+      </c>
+      <c r="D145" s="28">
+        <v>105.2</v>
+      </c>
+      <c r="E145" s="33">
+        <v>695.6</v>
+      </c>
+      <c r="F145" s="16"/>
+      <c r="G145" s="17"/>
+      <c r="H145" s="17"/>
+      <c r="I145" s="17"/>
+      <c r="J145" s="17"/>
+      <c r="K145" s="17"/>
+      <c r="L145" s="17"/>
+      <c r="M145" s="17"/>
+    </row>
+    <row r="146" spans="1:13" ht="45" x14ac:dyDescent="0.2">
+      <c r="A146" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B146" s="25">
+        <v>598.20000000000005</v>
+      </c>
+      <c r="C146" s="23">
+        <v>514</v>
+      </c>
+      <c r="D146" s="28">
+        <v>598.20000000000005</v>
+      </c>
+      <c r="E146" s="33">
+        <v>630.1</v>
+      </c>
+      <c r="F146" s="16"/>
+      <c r="G146" s="17"/>
+      <c r="H146" s="17"/>
+      <c r="I146" s="17"/>
+      <c r="J146" s="17"/>
+      <c r="K146" s="17"/>
+      <c r="L146" s="17"/>
+      <c r="M146" s="17"/>
+    </row>
+    <row r="147" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A147" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B147" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C147" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D147" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="E147" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F147" s="16"/>
+      <c r="G147" s="17"/>
+      <c r="H147" s="17"/>
+      <c r="I147" s="17"/>
+      <c r="J147" s="17"/>
+      <c r="K147" s="17"/>
+      <c r="L147" s="17"/>
+      <c r="M147" s="17"/>
+    </row>
+    <row r="148" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A148" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B148" s="25">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="C148" s="23">
+        <v>68.2</v>
+      </c>
+      <c r="D148" s="28">
+        <v>79.8</v>
+      </c>
+      <c r="E148" s="33">
+        <v>79.3</v>
+      </c>
+      <c r="F148" s="16"/>
+      <c r="G148" s="17"/>
+      <c r="H148" s="17"/>
+      <c r="I148" s="17"/>
+      <c r="J148" s="17"/>
+      <c r="K148" s="17"/>
+      <c r="L148" s="17"/>
+      <c r="M148" s="17"/>
+    </row>
+    <row r="149" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A149" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B149" s="25">
+        <v>47.3</v>
+      </c>
+      <c r="C149" s="23">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="D149" s="28">
+        <v>85.6</v>
+      </c>
+      <c r="E149" s="33">
+        <v>85.6</v>
+      </c>
+      <c r="F149" s="16"/>
+      <c r="G149" s="17"/>
+      <c r="H149" s="17"/>
+      <c r="I149" s="17"/>
+      <c r="J149" s="17"/>
+      <c r="K149" s="17"/>
+      <c r="L149" s="17"/>
+      <c r="M149" s="17"/>
+    </row>
+    <row r="150" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A150" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B150" s="25">
+        <v>100</v>
+      </c>
+      <c r="C150" s="23">
+        <v>100</v>
+      </c>
+      <c r="D150" s="28">
+        <v>100</v>
+      </c>
+      <c r="E150" s="33">
+        <v>100</v>
+      </c>
+      <c r="F150" s="16"/>
+      <c r="G150" s="17"/>
+      <c r="H150" s="17"/>
+      <c r="I150" s="17"/>
+      <c r="J150" s="17"/>
+      <c r="K150" s="17"/>
+      <c r="L150" s="17"/>
+      <c r="M150" s="17"/>
+    </row>
+    <row r="151" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A151" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B151" s="25">
+        <v>100</v>
+      </c>
+      <c r="C151" s="23">
+        <v>100</v>
+      </c>
+      <c r="D151" s="28">
+        <v>100</v>
+      </c>
+      <c r="E151" s="33">
+        <v>100</v>
+      </c>
+      <c r="F151" s="16"/>
+      <c r="G151" s="17"/>
+      <c r="H151" s="17"/>
+      <c r="I151" s="17"/>
+      <c r="J151" s="17"/>
+      <c r="K151" s="17"/>
+      <c r="L151" s="17"/>
+      <c r="M151" s="17"/>
+    </row>
+    <row r="152" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A152" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B152" s="25">
+        <v>100</v>
+      </c>
+      <c r="C152" s="23">
+        <v>100</v>
+      </c>
+      <c r="D152" s="28">
+        <v>100</v>
+      </c>
+      <c r="E152" s="33">
+        <v>100</v>
+      </c>
+      <c r="F152" s="16"/>
+      <c r="G152" s="17"/>
+      <c r="H152" s="17"/>
+      <c r="I152" s="17"/>
+      <c r="J152" s="17"/>
+      <c r="K152" s="17"/>
+      <c r="L152" s="17"/>
+      <c r="M152" s="17"/>
+    </row>
+    <row r="153" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A153" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B153" s="25">
+        <v>100</v>
+      </c>
+      <c r="C153" s="23">
+        <v>107.8</v>
+      </c>
+      <c r="D153" s="28">
+        <v>123.6</v>
+      </c>
+      <c r="E153" s="33">
+        <v>110.3</v>
+      </c>
+      <c r="F153" s="16"/>
+      <c r="G153" s="17"/>
+      <c r="H153" s="17"/>
+      <c r="I153" s="17"/>
+      <c r="J153" s="17"/>
+      <c r="K153" s="17"/>
+      <c r="L153" s="17"/>
+      <c r="M153" s="17"/>
+    </row>
+    <row r="154" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A154" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B154" s="25">
+        <v>100</v>
+      </c>
+      <c r="C154" s="23">
+        <v>100</v>
+      </c>
+      <c r="D154" s="28">
+        <v>100</v>
+      </c>
+      <c r="E154" s="33">
+        <v>100</v>
+      </c>
+      <c r="F154" s="16"/>
+      <c r="G154" s="17"/>
+      <c r="H154" s="17"/>
+      <c r="I154" s="17"/>
+      <c r="J154" s="17"/>
+      <c r="K154" s="17"/>
+      <c r="L154" s="17"/>
+      <c r="M154" s="17"/>
+    </row>
+    <row r="155" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A155" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B155" s="25">
+        <v>100</v>
+      </c>
+      <c r="C155" s="23">
+        <v>100</v>
+      </c>
+      <c r="D155" s="28">
+        <v>100</v>
+      </c>
+      <c r="E155" s="33">
+        <v>100</v>
+      </c>
+      <c r="F155" s="16"/>
+      <c r="G155" s="17"/>
+      <c r="H155" s="17"/>
+      <c r="I155" s="17"/>
+      <c r="J155" s="17"/>
+      <c r="K155" s="17"/>
+      <c r="L155" s="17"/>
+      <c r="M155" s="17"/>
+    </row>
+    <row r="156" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A156" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B156" s="25">
+        <v>100</v>
+      </c>
+      <c r="C156" s="23">
+        <v>100</v>
+      </c>
+      <c r="D156" s="28">
+        <v>100</v>
+      </c>
+      <c r="E156" s="33">
+        <v>100</v>
+      </c>
+      <c r="F156" s="16"/>
+      <c r="G156" s="17"/>
+      <c r="H156" s="17"/>
+      <c r="I156" s="17"/>
+      <c r="J156" s="17"/>
+      <c r="K156" s="17"/>
+      <c r="L156" s="17"/>
+      <c r="M156" s="17"/>
+    </row>
+    <row r="157" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A157" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B157" s="25">
+        <v>120.6</v>
+      </c>
+      <c r="C157" s="23">
+        <v>209.2</v>
+      </c>
+      <c r="D157" s="28">
+        <v>211</v>
+      </c>
+      <c r="E157" s="33">
+        <v>175.8</v>
+      </c>
+      <c r="F157" s="16"/>
+      <c r="G157" s="17"/>
+      <c r="H157" s="17"/>
+      <c r="I157" s="17"/>
+      <c r="J157" s="17"/>
+      <c r="K157" s="17"/>
+      <c r="L157" s="17"/>
+      <c r="M157" s="17"/>
+    </row>
+    <row r="158" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A158" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B158" s="25">
+        <v>85.5</v>
+      </c>
+      <c r="C158" s="23">
+        <v>102.7</v>
+      </c>
+      <c r="D158" s="28">
+        <v>149.1</v>
+      </c>
+      <c r="E158" s="33">
+        <v>131</v>
+      </c>
+      <c r="F158" s="16"/>
+      <c r="G158" s="17"/>
+      <c r="H158" s="17"/>
+      <c r="I158" s="17"/>
+      <c r="J158" s="17"/>
+      <c r="K158" s="17"/>
+      <c r="L158" s="17"/>
+      <c r="M158" s="17"/>
+    </row>
+    <row r="159" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A159" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B159" s="25">
+        <v>100</v>
+      </c>
+      <c r="C159" s="23">
+        <v>109.2</v>
+      </c>
+      <c r="D159" s="28">
+        <v>116.8</v>
+      </c>
+      <c r="E159" s="33">
+        <v>95.1</v>
+      </c>
+      <c r="F159" s="16"/>
+      <c r="G159" s="17"/>
+      <c r="H159" s="17"/>
+      <c r="I159" s="17"/>
+      <c r="J159" s="17"/>
+      <c r="K159" s="17"/>
+      <c r="L159" s="17"/>
+      <c r="M159" s="17"/>
+    </row>
+    <row r="160" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A160" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B160" s="25">
+        <v>100</v>
+      </c>
+      <c r="C160" s="23">
+        <v>100</v>
+      </c>
+      <c r="D160" s="28">
+        <v>100</v>
+      </c>
+      <c r="E160" s="33">
+        <v>100</v>
+      </c>
+      <c r="F160" s="16"/>
+      <c r="G160" s="17"/>
+      <c r="H160" s="17"/>
+      <c r="I160" s="17"/>
+      <c r="J160" s="17"/>
+      <c r="K160" s="17"/>
+      <c r="L160" s="17"/>
+      <c r="M160" s="17"/>
+    </row>
+    <row r="161" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A161" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B161" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C161" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D161" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="E161" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F161" s="16"/>
+      <c r="G161" s="17"/>
+      <c r="H161" s="17"/>
+      <c r="I161" s="17"/>
+      <c r="J161" s="17"/>
+      <c r="K161" s="17"/>
+      <c r="L161" s="17"/>
+      <c r="M161" s="17"/>
+    </row>
+    <row r="162" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A162" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B162" s="25">
+        <v>100</v>
+      </c>
+      <c r="C162" s="23">
+        <v>818.9</v>
+      </c>
+      <c r="D162" s="28">
+        <v>100</v>
+      </c>
+      <c r="E162" s="33">
+        <v>100</v>
+      </c>
+      <c r="F162" s="16"/>
+      <c r="G162" s="17"/>
+      <c r="H162" s="17"/>
+      <c r="I162" s="17"/>
+      <c r="J162" s="17"/>
+      <c r="K162" s="17"/>
+      <c r="L162" s="17"/>
+      <c r="M162" s="17"/>
+    </row>
+    <row r="163" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A163" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B163" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C163" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D163" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="E163" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F163" s="16"/>
+      <c r="G163" s="17"/>
+      <c r="H163" s="17"/>
+      <c r="I163" s="17"/>
+      <c r="J163" s="17"/>
+      <c r="K163" s="17"/>
+      <c r="L163" s="17"/>
+      <c r="M163" s="17"/>
+    </row>
+    <row r="164" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A164" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B164" s="25">
+        <v>551.6</v>
+      </c>
+      <c r="C164" s="23">
+        <v>247</v>
+      </c>
+      <c r="D164" s="28">
+        <v>218.1</v>
+      </c>
+      <c r="E164" s="33">
+        <v>178.4</v>
+      </c>
+      <c r="F164" s="16"/>
+      <c r="G164" s="17"/>
+      <c r="H164" s="17"/>
+      <c r="I164" s="17"/>
+      <c r="J164" s="17"/>
+      <c r="K164" s="17"/>
+      <c r="L164" s="17"/>
+      <c r="M164" s="17"/>
+    </row>
+    <row r="165" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A165" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="B165" s="25">
+        <v>100</v>
+      </c>
+      <c r="C165" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D165" s="28">
+        <v>100</v>
+      </c>
+      <c r="E165" s="33">
+        <v>96.6</v>
+      </c>
+      <c r="F165" s="16"/>
+      <c r="G165" s="17"/>
+      <c r="H165" s="17"/>
+      <c r="I165" s="17"/>
+      <c r="J165" s="17"/>
+      <c r="K165" s="17"/>
+      <c r="L165" s="17"/>
+      <c r="M165" s="17"/>
+    </row>
+    <row r="166" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A166" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B166" s="25">
+        <v>68.2</v>
+      </c>
+      <c r="C166" s="23">
+        <v>112</v>
+      </c>
+      <c r="D166" s="28">
+        <v>260.89999999999998</v>
+      </c>
+      <c r="E166" s="33">
+        <v>229.2</v>
+      </c>
+      <c r="F166" s="16"/>
+      <c r="G166" s="17"/>
+      <c r="H166" s="17"/>
+      <c r="I166" s="17"/>
+      <c r="J166" s="17"/>
+      <c r="K166" s="17"/>
+      <c r="L166" s="17"/>
+      <c r="M166" s="17"/>
+    </row>
+    <row r="167" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A167" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B167" s="25">
+        <v>100</v>
+      </c>
+      <c r="C167" s="23">
+        <v>6321.3</v>
+      </c>
+      <c r="D167" s="28">
+        <v>100</v>
+      </c>
+      <c r="E167" s="33">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="F167" s="16"/>
+      <c r="G167" s="17"/>
+      <c r="H167" s="17"/>
+      <c r="I167" s="17"/>
+      <c r="J167" s="17"/>
+      <c r="K167" s="17"/>
+      <c r="L167" s="17"/>
+      <c r="M167" s="17"/>
+    </row>
+    <row r="168" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A168" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="B168" s="25">
+        <v>100</v>
+      </c>
+      <c r="C168" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D168" s="28">
+        <v>100</v>
+      </c>
+      <c r="E168" s="33">
+        <v>100</v>
+      </c>
+      <c r="F168" s="16"/>
+      <c r="G168" s="17"/>
+      <c r="H168" s="17"/>
+      <c r="I168" s="17"/>
+      <c r="J168" s="17"/>
+      <c r="K168" s="17"/>
+      <c r="L168" s="17"/>
+      <c r="M168" s="17"/>
+    </row>
+    <row r="169" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A169" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B169" s="25">
+        <v>89.9</v>
+      </c>
+      <c r="C169" s="23">
+        <v>87.5</v>
+      </c>
+      <c r="D169" s="28">
+        <v>88.8</v>
+      </c>
+      <c r="E169" s="33">
+        <v>84.2</v>
+      </c>
+      <c r="F169" s="16"/>
+      <c r="G169" s="17"/>
+      <c r="H169" s="17"/>
+      <c r="I169" s="17"/>
+      <c r="J169" s="17"/>
+      <c r="K169" s="17"/>
+      <c r="L169" s="17"/>
+      <c r="M169" s="17"/>
+    </row>
+    <row r="170" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A170" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B170" s="25">
+        <v>89.9</v>
+      </c>
+      <c r="C170" s="23">
+        <v>87.6</v>
+      </c>
+      <c r="D170" s="28">
+        <v>88.7</v>
+      </c>
+      <c r="E170" s="33">
+        <v>84.2</v>
+      </c>
+      <c r="F170" s="16"/>
+      <c r="G170" s="17"/>
+      <c r="H170" s="17"/>
+      <c r="I170" s="17"/>
+      <c r="J170" s="17"/>
+      <c r="K170" s="17"/>
+      <c r="L170" s="17"/>
+      <c r="M170" s="17"/>
+    </row>
+    <row r="171" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A171" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B171" s="25">
+        <v>52.7</v>
+      </c>
+      <c r="C171" s="23">
+        <v>92.1</v>
+      </c>
+      <c r="D171" s="28">
+        <v>109.3</v>
+      </c>
+      <c r="E171" s="33">
+        <v>100.2</v>
+      </c>
+      <c r="F171" s="16"/>
+      <c r="G171" s="17"/>
+      <c r="H171" s="17"/>
+      <c r="I171" s="17"/>
+      <c r="J171" s="17"/>
+      <c r="K171" s="17"/>
+      <c r="L171" s="17"/>
+      <c r="M171" s="17"/>
+    </row>
+    <row r="172" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A172" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B172" s="25">
+        <v>50</v>
+      </c>
+      <c r="C172" s="23">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="D172" s="28">
+        <v>103.3</v>
+      </c>
+      <c r="E172" s="33">
+        <v>97.7</v>
+      </c>
+      <c r="F172" s="16"/>
+      <c r="G172" s="17"/>
+      <c r="H172" s="17"/>
+      <c r="I172" s="17"/>
+      <c r="J172" s="17"/>
+      <c r="K172" s="17"/>
+      <c r="L172" s="17"/>
+      <c r="M172" s="17"/>
+    </row>
+    <row r="173" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A173" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B173" s="25">
+        <v>100</v>
+      </c>
+      <c r="C173" s="23">
+        <v>100</v>
+      </c>
+      <c r="D173" s="28">
+        <v>100</v>
+      </c>
+      <c r="E173" s="33">
+        <v>100</v>
+      </c>
+      <c r="F173" s="16"/>
+      <c r="G173" s="17"/>
+      <c r="H173" s="17"/>
+      <c r="I173" s="17"/>
+      <c r="J173" s="17"/>
+      <c r="K173" s="17"/>
+      <c r="L173" s="17"/>
+      <c r="M173" s="17"/>
+    </row>
+    <row r="174" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A174" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B174" s="25">
+        <v>100</v>
+      </c>
+      <c r="C174" s="23">
+        <v>217.4</v>
+      </c>
+      <c r="D174" s="28">
+        <v>222.7</v>
+      </c>
+      <c r="E174" s="33">
+        <v>181.5</v>
+      </c>
+      <c r="F174" s="16"/>
+      <c r="G174" s="17"/>
+      <c r="H174" s="17"/>
+      <c r="I174" s="17"/>
+      <c r="J174" s="17"/>
+      <c r="K174" s="17"/>
+      <c r="L174" s="17"/>
+      <c r="M174" s="17"/>
+    </row>
+    <row r="175" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A175" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B175" s="25">
+        <v>59.8</v>
+      </c>
+      <c r="C175" s="23">
+        <v>116.6</v>
+      </c>
+      <c r="D175" s="28">
+        <v>85.7</v>
+      </c>
+      <c r="E175" s="33">
+        <v>86.1</v>
+      </c>
+      <c r="F175" s="16"/>
+      <c r="G175" s="17"/>
+      <c r="H175" s="17"/>
+      <c r="I175" s="17"/>
+      <c r="J175" s="17"/>
+      <c r="K175" s="17"/>
+      <c r="L175" s="17"/>
+      <c r="M175" s="17"/>
+    </row>
+    <row r="176" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A176" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B176" s="25">
+        <v>100</v>
+      </c>
+      <c r="C176" s="23">
+        <v>100</v>
+      </c>
+      <c r="D176" s="28">
+        <v>100</v>
+      </c>
+      <c r="E176" s="33">
+        <v>100</v>
+      </c>
+      <c r="F176" s="16"/>
+      <c r="G176" s="17"/>
+      <c r="H176" s="17"/>
+      <c r="I176" s="17"/>
+      <c r="J176" s="17"/>
+      <c r="K176" s="17"/>
+      <c r="L176" s="17"/>
+      <c r="M176" s="17"/>
+    </row>
+    <row r="177" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A177" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B177" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C177" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D177" s="28">
+        <v>174.1</v>
+      </c>
+      <c r="E177" s="33">
+        <v>257.3</v>
+      </c>
+      <c r="F177" s="16"/>
+      <c r="G177" s="17"/>
+      <c r="H177" s="17"/>
+      <c r="I177" s="17"/>
+      <c r="J177" s="17"/>
+      <c r="K177" s="17"/>
+      <c r="L177" s="17"/>
+      <c r="M177" s="17"/>
+    </row>
+    <row r="178" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B178" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C178" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D178" s="28">
+        <v>262</v>
+      </c>
+      <c r="E178" s="33">
+        <v>257.3</v>
+      </c>
+      <c r="F178" s="16"/>
+      <c r="G178" s="17"/>
+      <c r="H178" s="17"/>
+      <c r="I178" s="17"/>
+      <c r="J178" s="17"/>
+      <c r="K178" s="17"/>
+      <c r="L178" s="17"/>
+      <c r="M178" s="17"/>
+    </row>
+    <row r="179" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A179" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B179" s="25">
+        <v>97.4</v>
+      </c>
+      <c r="C179" s="23">
+        <v>65.2</v>
+      </c>
+      <c r="D179" s="28">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="E179" s="33">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="F179" s="16"/>
+      <c r="G179" s="17"/>
+      <c r="H179" s="17"/>
+      <c r="I179" s="17"/>
+      <c r="J179" s="17"/>
+      <c r="K179" s="17"/>
+      <c r="L179" s="17"/>
+      <c r="M179" s="17"/>
+    </row>
+    <row r="180" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A180" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B180" s="25">
+        <v>0</v>
+      </c>
+      <c r="C180" s="23">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="D180" s="28">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="E180" s="33">
+        <v>67.8</v>
+      </c>
+      <c r="F180" s="16"/>
+      <c r="G180" s="17"/>
+      <c r="H180" s="17"/>
+      <c r="I180" s="17"/>
+      <c r="J180" s="17"/>
+      <c r="K180" s="17"/>
+      <c r="L180" s="17"/>
+      <c r="M180" s="17"/>
+    </row>
+    <row r="181" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A181" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B181" s="25">
+        <v>100</v>
+      </c>
+      <c r="C181" s="23">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="D181" s="28">
+        <v>166.7</v>
+      </c>
+      <c r="E181" s="33">
+        <v>116.3</v>
+      </c>
+      <c r="F181" s="16"/>
+      <c r="G181" s="17"/>
+      <c r="H181" s="17"/>
+      <c r="I181" s="17"/>
+      <c r="J181" s="17"/>
+      <c r="K181" s="17"/>
+      <c r="L181" s="17"/>
+      <c r="M181" s="17"/>
+    </row>
+    <row r="182" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A182" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B182" s="25">
+        <v>100</v>
+      </c>
+      <c r="C182" s="23">
+        <v>150</v>
+      </c>
+      <c r="D182" s="28">
+        <v>115.1</v>
+      </c>
+      <c r="E182" s="33">
+        <v>116.3</v>
+      </c>
+      <c r="F182" s="16"/>
+      <c r="G182" s="17"/>
+      <c r="H182" s="17"/>
+      <c r="I182" s="17"/>
+      <c r="J182" s="17"/>
+      <c r="K182" s="17"/>
+      <c r="L182" s="17"/>
+      <c r="M182" s="17"/>
+    </row>
+    <row r="183" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A183" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="B183" s="25">
+        <v>50.8</v>
+      </c>
+      <c r="C183" s="23">
+        <v>118.5</v>
+      </c>
+      <c r="D183" s="28">
+        <v>207.4</v>
+      </c>
+      <c r="E183" s="33">
+        <v>307.3</v>
+      </c>
+      <c r="F183" s="16"/>
+      <c r="G183" s="17"/>
+      <c r="H183" s="17"/>
+      <c r="I183" s="17"/>
+      <c r="J183" s="17"/>
+      <c r="K183" s="17"/>
+      <c r="L183" s="17"/>
+      <c r="M183" s="17"/>
+    </row>
+    <row r="184" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A184" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B184" s="25">
+        <v>50.8</v>
+      </c>
+      <c r="C184" s="23">
+        <v>118.5</v>
+      </c>
+      <c r="D184" s="28">
+        <v>207.4</v>
+      </c>
+      <c r="E184" s="33">
+        <v>181.2</v>
+      </c>
+      <c r="F184" s="16"/>
+      <c r="G184" s="17"/>
+      <c r="H184" s="17"/>
+      <c r="I184" s="17"/>
+      <c r="J184" s="17"/>
+      <c r="K184" s="17"/>
+      <c r="L184" s="17"/>
+      <c r="M184" s="17"/>
+    </row>
+    <row r="185" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A185" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="B185" s="25">
+        <v>95.7</v>
+      </c>
+      <c r="C185" s="23">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="D185" s="28">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="E185" s="33">
+        <v>63.6</v>
+      </c>
+      <c r="F185" s="16"/>
+      <c r="G185" s="17"/>
+      <c r="H185" s="17"/>
+      <c r="I185" s="17"/>
+      <c r="J185" s="17"/>
+      <c r="K185" s="17"/>
+      <c r="L185" s="17"/>
+      <c r="M185" s="17"/>
+    </row>
+    <row r="186" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A186" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B186" s="25">
+        <v>95.7</v>
+      </c>
+      <c r="C186" s="23">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="D186" s="28">
+        <v>38</v>
+      </c>
+      <c r="E186" s="33">
+        <v>37.1</v>
+      </c>
+      <c r="F186" s="16"/>
+      <c r="G186" s="17"/>
+      <c r="H186" s="17"/>
+      <c r="I186" s="17"/>
+      <c r="J186" s="17"/>
+      <c r="K186" s="17"/>
+      <c r="L186" s="17"/>
+      <c r="M186" s="17"/>
+    </row>
+    <row r="187" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A187" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B187" s="25">
+        <v>95.7</v>
+      </c>
+      <c r="C187" s="23">
+        <v>96</v>
+      </c>
+      <c r="D187" s="28">
+        <v>96.2</v>
+      </c>
+      <c r="E187" s="33">
+        <v>96.2</v>
+      </c>
+      <c r="F187" s="16"/>
+      <c r="G187" s="17"/>
+      <c r="H187" s="17"/>
+      <c r="I187" s="17"/>
+      <c r="J187" s="17"/>
+      <c r="K187" s="17"/>
+      <c r="L187" s="17"/>
+      <c r="M187" s="17"/>
+    </row>
+    <row r="188" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A188" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="B188" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C188" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D188" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E188" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F188" s="16"/>
+      <c r="G188" s="17"/>
+      <c r="H188" s="17"/>
+      <c r="I188" s="17"/>
+      <c r="J188" s="17"/>
+      <c r="K188" s="17"/>
+      <c r="L188" s="17"/>
+      <c r="M188" s="17"/>
+    </row>
+    <row r="189" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A189" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="B189" s="25">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="C189" s="23">
+        <v>99.3</v>
+      </c>
+      <c r="D189" s="28">
+        <v>109.5</v>
+      </c>
+      <c r="E189" s="33">
+        <v>123.8</v>
+      </c>
+      <c r="F189" s="16"/>
+      <c r="G189" s="17"/>
+      <c r="H189" s="17"/>
+      <c r="I189" s="17"/>
+      <c r="J189" s="17"/>
+      <c r="K189" s="17"/>
+      <c r="L189" s="17"/>
+      <c r="M189" s="17"/>
+    </row>
+    <row r="190" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A190" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B190" s="25">
+        <v>65.5</v>
+      </c>
+      <c r="C190" s="23">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="D190" s="28">
+        <v>87.7</v>
+      </c>
+      <c r="E190" s="33">
+        <v>89.1</v>
+      </c>
+      <c r="F190" s="16"/>
+      <c r="G190" s="17"/>
+      <c r="H190" s="17"/>
+      <c r="I190" s="17"/>
+      <c r="J190" s="17"/>
+      <c r="K190" s="17"/>
+      <c r="L190" s="17"/>
+      <c r="M190" s="17"/>
+    </row>
+    <row r="191" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A191" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B191" s="25">
+        <v>100</v>
+      </c>
+      <c r="C191" s="23">
+        <v>104.8</v>
+      </c>
+      <c r="D191" s="28">
+        <v>106.4</v>
+      </c>
+      <c r="E191" s="33">
+        <v>107.2</v>
+      </c>
+      <c r="F191" s="16"/>
+      <c r="G191" s="17"/>
+      <c r="H191" s="17"/>
+      <c r="I191" s="17"/>
+      <c r="J191" s="17"/>
+      <c r="K191" s="17"/>
+      <c r="L191" s="17"/>
+      <c r="M191" s="17"/>
+    </row>
+    <row r="192" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A192" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B192" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C192" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D192" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="E192" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="F192" s="16"/>
+      <c r="G192" s="17"/>
+      <c r="H192" s="17"/>
+      <c r="I192" s="17"/>
+      <c r="J192" s="17"/>
+      <c r="K192" s="17"/>
+      <c r="L192" s="17"/>
+      <c r="M192" s="17"/>
+    </row>
+    <row r="193" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A193" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B193" s="25">
+        <v>100</v>
+      </c>
+      <c r="C193" s="23">
+        <v>243.5</v>
+      </c>
+      <c r="D193" s="28">
+        <v>291.3</v>
+      </c>
+      <c r="E193" s="33">
+        <v>312.60000000000002</v>
+      </c>
+      <c r="F193" s="16"/>
+      <c r="G193" s="17"/>
+      <c r="H193" s="17"/>
+      <c r="I193" s="17"/>
+      <c r="J193" s="17"/>
+      <c r="K193" s="17"/>
+      <c r="L193" s="17"/>
+      <c r="M193" s="17"/>
+    </row>
+    <row r="194" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A194" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B194" s="25">
+        <v>72</v>
+      </c>
+      <c r="C194" s="23">
+        <v>84.2</v>
+      </c>
+      <c r="D194" s="28">
+        <v>76.900000000000006</v>
+      </c>
+      <c r="E194" s="33">
+        <v>116.3</v>
+      </c>
+      <c r="F194" s="16"/>
+      <c r="G194" s="17"/>
+      <c r="H194" s="17"/>
+      <c r="I194" s="17"/>
+      <c r="J194" s="17"/>
+      <c r="K194" s="17"/>
+      <c r="L194" s="17"/>
+      <c r="M194" s="17"/>
+    </row>
+    <row r="195" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A195" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="B195" s="25">
+        <v>9</v>
+      </c>
+      <c r="C195" s="23">
+        <v>57.9</v>
+      </c>
+      <c r="D195" s="28">
+        <v>186.7</v>
+      </c>
+      <c r="E195" s="33">
+        <v>258.60000000000002</v>
+      </c>
+      <c r="F195" s="16"/>
+      <c r="G195" s="17"/>
+      <c r="H195" s="17"/>
+      <c r="I195" s="17"/>
+      <c r="J195" s="17"/>
+      <c r="K195" s="17"/>
+      <c r="L195" s="17"/>
+      <c r="M195" s="17"/>
+    </row>
+    <row r="196" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A196" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B196" s="25">
+        <v>87.4</v>
+      </c>
+      <c r="C196" s="23">
+        <v>203.5</v>
+      </c>
+      <c r="D196" s="28">
+        <v>212.7</v>
+      </c>
+      <c r="E196" s="33">
+        <v>200.5</v>
+      </c>
+      <c r="F196" s="16"/>
+      <c r="G196" s="17"/>
+      <c r="H196" s="17"/>
+      <c r="I196" s="17"/>
+      <c r="J196" s="17"/>
+      <c r="K196" s="17"/>
+      <c r="L196" s="17"/>
+      <c r="M196" s="17"/>
+    </row>
+    <row r="197" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A197" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B197" s="25">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="C197" s="23">
+        <v>82</v>
+      </c>
+      <c r="D197" s="28">
+        <v>70.7</v>
+      </c>
+      <c r="E197" s="33">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="F197" s="16"/>
+      <c r="G197" s="17"/>
+      <c r="H197" s="17"/>
+      <c r="I197" s="17"/>
+      <c r="J197" s="17"/>
+      <c r="K197" s="17"/>
+      <c r="L197" s="17"/>
+      <c r="M197" s="17"/>
+    </row>
+    <row r="198" spans="1:13" ht="45" x14ac:dyDescent="0.2">
+      <c r="A198" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B198" s="25">
+        <v>99.1</v>
+      </c>
+      <c r="C198" s="23">
+        <v>101.5</v>
+      </c>
+      <c r="D198" s="28">
+        <v>101.5</v>
+      </c>
+      <c r="E198" s="30">
+        <v>99.5</v>
+      </c>
+      <c r="F198" s="16"/>
+      <c r="G198" s="17"/>
+      <c r="H198" s="17"/>
+      <c r="I198" s="17"/>
+      <c r="J198" s="17"/>
+      <c r="K198" s="17"/>
+      <c r="L198" s="17"/>
+      <c r="M198" s="17"/>
+    </row>
+    <row r="199" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A199" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B199" s="25">
+        <v>99.3</v>
+      </c>
+      <c r="C199" s="23">
+        <v>100.9</v>
+      </c>
+      <c r="D199" s="25">
+        <v>100.8</v>
+      </c>
+      <c r="E199" s="30">
+        <v>100.1</v>
+      </c>
+      <c r="F199" s="16"/>
+      <c r="G199" s="17"/>
+      <c r="H199" s="17"/>
+      <c r="I199" s="17"/>
+      <c r="J199" s="17"/>
+      <c r="K199" s="17"/>
+      <c r="L199" s="17"/>
+      <c r="M199" s="17"/>
+    </row>
+    <row r="200" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A200" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B200" s="25">
+        <v>103.8</v>
+      </c>
+      <c r="C200" s="23">
+        <v>103.4</v>
+      </c>
+      <c r="D200" s="25">
+        <v>103.5</v>
+      </c>
+      <c r="E200" s="30">
+        <v>98.5</v>
+      </c>
+      <c r="F200" s="16"/>
+      <c r="G200" s="17"/>
+      <c r="H200" s="17"/>
+      <c r="I200" s="17"/>
+      <c r="J200" s="17"/>
+      <c r="K200" s="17"/>
+      <c r="L200" s="17"/>
+      <c r="M200" s="17"/>
+    </row>
+    <row r="201" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A201" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B201" s="25">
+        <v>110.7</v>
+      </c>
+      <c r="C201" s="23">
+        <v>113.6</v>
+      </c>
+      <c r="D201" s="25">
+        <v>107.8</v>
+      </c>
+      <c r="E201" s="30">
+        <v>104.5</v>
+      </c>
+      <c r="F201" s="16"/>
+      <c r="G201" s="17"/>
+      <c r="H201" s="17"/>
+      <c r="I201" s="17"/>
+      <c r="J201" s="17"/>
+      <c r="K201" s="17"/>
+      <c r="L201" s="17"/>
+      <c r="M201" s="17"/>
+    </row>
+    <row r="202" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A202" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B202" s="25">
+        <v>117.9</v>
+      </c>
+      <c r="C202" s="23">
+        <v>110.1</v>
+      </c>
+      <c r="D202" s="25">
+        <v>97.6</v>
+      </c>
+      <c r="E202" s="30">
+        <v>103.3</v>
+      </c>
+      <c r="F202" s="16"/>
+      <c r="G202" s="17"/>
+      <c r="H202" s="17"/>
+      <c r="I202" s="17"/>
+      <c r="J202" s="17"/>
+      <c r="K202" s="17"/>
+      <c r="L202" s="17"/>
+      <c r="M202" s="17"/>
+    </row>
+    <row r="203" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A203" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B203" s="25">
+        <v>88.1</v>
+      </c>
+      <c r="C203" s="23">
+        <v>91.1</v>
+      </c>
+      <c r="D203" s="25">
+        <v>104.6</v>
+      </c>
+      <c r="E203" s="30">
+        <v>103.5</v>
+      </c>
+      <c r="F203" s="16"/>
+      <c r="G203" s="17"/>
+      <c r="H203" s="17"/>
+      <c r="I203" s="17"/>
+      <c r="J203" s="17"/>
+      <c r="K203" s="17"/>
+      <c r="L203" s="17"/>
+      <c r="M203" s="17"/>
+    </row>
+    <row r="204" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A204" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B204" s="25">
+        <v>110.3</v>
+      </c>
+      <c r="C204" s="23">
+        <v>112.7</v>
+      </c>
+      <c r="D204" s="25">
+        <v>109.1</v>
+      </c>
+      <c r="E204" s="30">
+        <v>108</v>
+      </c>
+      <c r="F204" s="16"/>
+      <c r="G204" s="17"/>
+      <c r="H204" s="17"/>
+      <c r="I204" s="17"/>
+      <c r="J204" s="17"/>
+      <c r="K204" s="17"/>
+      <c r="L204" s="17"/>
+      <c r="M204" s="17"/>
+    </row>
+    <row r="205" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A205" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B205" s="25">
+        <v>105.8</v>
+      </c>
+      <c r="C205" s="23">
+        <v>105.6</v>
+      </c>
+      <c r="D205" s="25">
+        <v>100.3</v>
+      </c>
+      <c r="E205" s="30">
+        <v>99.9</v>
+      </c>
+      <c r="F205" s="16"/>
+      <c r="G205" s="17"/>
+      <c r="H205" s="17"/>
+      <c r="I205" s="17"/>
+      <c r="J205" s="17"/>
+      <c r="K205" s="17"/>
+      <c r="L205" s="17"/>
+      <c r="M205" s="17"/>
+    </row>
+    <row r="206" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A206" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B206" s="25">
+        <v>108.1</v>
+      </c>
+      <c r="C206" s="23">
+        <v>105.4</v>
+      </c>
+      <c r="D206" s="25">
+        <v>96.6</v>
+      </c>
+      <c r="E206" s="30">
+        <v>93.9</v>
+      </c>
+      <c r="F206" s="16"/>
+      <c r="G206" s="17"/>
+      <c r="H206" s="17"/>
+      <c r="I206" s="17"/>
+      <c r="J206" s="17"/>
+      <c r="K206" s="17"/>
+      <c r="L206" s="17"/>
+      <c r="M206" s="17"/>
+    </row>
+    <row r="207" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A207" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B207" s="25">
+        <v>103.2</v>
+      </c>
+      <c r="C207" s="23">
+        <v>109.5</v>
+      </c>
+      <c r="D207" s="25">
+        <v>101.2</v>
+      </c>
+      <c r="E207" s="30">
+        <v>101.5</v>
+      </c>
+      <c r="F207" s="16"/>
+      <c r="G207" s="17"/>
+      <c r="H207" s="17"/>
+      <c r="I207" s="17"/>
+      <c r="J207" s="17"/>
+      <c r="K207" s="17"/>
+      <c r="L207" s="17"/>
+      <c r="M207" s="17"/>
+    </row>
+    <row r="208" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A208" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="B208" s="25">
+        <v>94</v>
+      </c>
+      <c r="C208" s="23">
+        <v>91.7</v>
+      </c>
+      <c r="D208" s="25">
+        <v>97.1</v>
+      </c>
+      <c r="E208" s="30">
+        <v>121.6</v>
+      </c>
+      <c r="F208" s="16"/>
+      <c r="G208" s="17"/>
+      <c r="H208" s="17"/>
+      <c r="I208" s="17"/>
+      <c r="J208" s="17"/>
+      <c r="K208" s="17"/>
+      <c r="L208" s="17"/>
+      <c r="M208" s="17"/>
+    </row>
+    <row r="209" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B209" s="25">
+        <v>104.8</v>
+      </c>
+      <c r="C209" s="23">
+        <v>120.7</v>
+      </c>
+      <c r="D209" s="25">
+        <v>109.9</v>
+      </c>
+      <c r="E209" s="30">
+        <v>1956.2</v>
+      </c>
+      <c r="F209" s="16"/>
+      <c r="G209" s="17"/>
+      <c r="H209" s="17"/>
+      <c r="I209" s="17"/>
+      <c r="J209" s="17"/>
+      <c r="K209" s="17"/>
+      <c r="L209" s="17"/>
+      <c r="M209" s="17"/>
+    </row>
+    <row r="210" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A210" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B210" s="25">
+        <v>100.4</v>
+      </c>
+      <c r="C210" s="23">
+        <v>109.1</v>
+      </c>
+      <c r="D210" s="25">
+        <v>98.9</v>
+      </c>
+      <c r="E210" s="30">
+        <v>103.9</v>
+      </c>
+      <c r="F210" s="16"/>
+      <c r="G210" s="17"/>
+      <c r="H210" s="17"/>
+      <c r="I210" s="17"/>
+      <c r="J210" s="17"/>
+      <c r="K210" s="17"/>
+      <c r="L210" s="17"/>
+      <c r="M210" s="17"/>
+    </row>
+    <row r="211" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A211" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="B211" s="25">
+        <v>112.5</v>
+      </c>
+      <c r="C211" s="23">
+        <v>114.3</v>
+      </c>
+      <c r="D211" s="25">
+        <v>108.9</v>
+      </c>
+      <c r="E211" s="30">
+        <v>101.5</v>
+      </c>
+      <c r="F211" s="16"/>
+      <c r="G211" s="17"/>
+      <c r="H211" s="17"/>
+      <c r="I211" s="17"/>
+      <c r="J211" s="17"/>
+      <c r="K211" s="17"/>
+      <c r="L211" s="17"/>
+      <c r="M211" s="17"/>
+    </row>
+    <row r="212" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A212" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B212" s="25">
+        <v>106.7</v>
+      </c>
+      <c r="C212" s="23">
+        <v>124.5</v>
+      </c>
+      <c r="D212" s="28">
+        <v>128.9</v>
+      </c>
+      <c r="E212" s="30">
+        <v>123.8</v>
+      </c>
+      <c r="F212" s="16"/>
+      <c r="G212" s="17"/>
+      <c r="H212" s="17"/>
+      <c r="I212" s="17"/>
+      <c r="J212" s="17"/>
+      <c r="K212" s="17"/>
+      <c r="L212" s="17"/>
+      <c r="M212" s="17"/>
+    </row>
+    <row r="213" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A213" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B213" s="25">
+        <v>77.3</v>
+      </c>
+      <c r="C213" s="23">
+        <v>88</v>
+      </c>
+      <c r="D213" s="25">
+        <v>103.7</v>
+      </c>
+      <c r="E213" s="30">
+        <v>101.7</v>
+      </c>
+      <c r="F213" s="16"/>
+      <c r="G213" s="17"/>
+      <c r="H213" s="17"/>
+      <c r="I213" s="17"/>
+      <c r="J213" s="17"/>
+      <c r="K213" s="17"/>
+      <c r="L213" s="17"/>
+      <c r="M213" s="17"/>
+    </row>
+    <row r="214" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A214" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B214" s="25">
+        <v>103</v>
+      </c>
+      <c r="C214" s="23">
+        <v>100.4</v>
+      </c>
+      <c r="D214" s="25">
+        <v>99.3</v>
+      </c>
+      <c r="E214" s="30">
+        <v>102</v>
+      </c>
+      <c r="F214" s="16"/>
+      <c r="G214" s="17"/>
+      <c r="H214" s="17"/>
+      <c r="I214" s="17"/>
+      <c r="J214" s="17"/>
+      <c r="K214" s="17"/>
+      <c r="L214" s="17"/>
+      <c r="M214" s="17"/>
+    </row>
+    <row r="215" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A215" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B215" s="25">
+        <v>100</v>
+      </c>
+      <c r="C215" s="23">
+        <v>154</v>
+      </c>
+      <c r="D215" s="25">
+        <v>172</v>
+      </c>
+      <c r="E215" s="30">
+        <v>189.3</v>
+      </c>
+      <c r="F215" s="16"/>
+      <c r="G215" s="17"/>
+      <c r="H215" s="17"/>
+      <c r="I215" s="17"/>
+      <c r="J215" s="17"/>
+      <c r="K215" s="17"/>
+      <c r="L215" s="17"/>
+      <c r="M215" s="17"/>
+    </row>
+    <row r="216" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A216" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B216" s="25">
+        <v>100.5</v>
+      </c>
+      <c r="C216" s="23">
+        <v>137.4</v>
+      </c>
+      <c r="D216" s="25">
+        <v>120.4</v>
+      </c>
+      <c r="E216" s="30">
+        <v>111.7</v>
+      </c>
+      <c r="F216" s="16"/>
+      <c r="G216" s="17"/>
+      <c r="H216" s="17"/>
+      <c r="I216" s="17"/>
+      <c r="J216" s="17"/>
+      <c r="K216" s="17"/>
+      <c r="L216" s="17"/>
+      <c r="M216" s="17"/>
+    </row>
+    <row r="217" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A217" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B217" s="25">
+        <v>98.6</v>
+      </c>
+      <c r="C217" s="23">
+        <v>102.8</v>
+      </c>
+      <c r="D217" s="25">
+        <v>104.5</v>
+      </c>
+      <c r="E217" s="30">
+        <v>100.2</v>
+      </c>
+      <c r="F217" s="16"/>
+      <c r="G217" s="17"/>
+      <c r="H217" s="17"/>
+      <c r="I217" s="17"/>
+      <c r="J217" s="17"/>
+      <c r="K217" s="17"/>
+      <c r="L217" s="17"/>
+      <c r="M217" s="17"/>
+    </row>
+    <row r="218" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A218" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B218" s="25">
+        <v>99.8</v>
+      </c>
+      <c r="C218" s="23">
+        <v>179.1</v>
+      </c>
+      <c r="D218" s="25">
+        <v>216.9</v>
+      </c>
+      <c r="E218" s="30">
+        <v>200.7</v>
+      </c>
+      <c r="F218" s="16"/>
+      <c r="G218" s="17"/>
+      <c r="H218" s="17"/>
+      <c r="I218" s="17"/>
+      <c r="J218" s="17"/>
+      <c r="K218" s="17"/>
+      <c r="L218" s="17"/>
+      <c r="M218" s="17"/>
+    </row>
+    <row r="219" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A219" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B219" s="25">
+        <v>99.8</v>
+      </c>
+      <c r="C219" s="23">
+        <v>123.6</v>
+      </c>
+      <c r="D219" s="25">
+        <v>132.19999999999999</v>
+      </c>
+      <c r="E219" s="30">
+        <v>125.9</v>
+      </c>
+      <c r="F219" s="16"/>
+      <c r="G219" s="17"/>
+      <c r="H219" s="17"/>
+      <c r="I219" s="17"/>
+      <c r="J219" s="17"/>
+      <c r="K219" s="17"/>
+      <c r="L219" s="17"/>
+      <c r="M219" s="17"/>
+    </row>
+    <row r="220" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A220" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B220" s="25">
+        <v>96.5</v>
+      </c>
+      <c r="C220" s="23">
+        <v>187.6</v>
+      </c>
+      <c r="D220" s="25">
+        <v>185.7</v>
+      </c>
+      <c r="E220" s="30">
+        <v>190.8</v>
+      </c>
+      <c r="F220" s="16"/>
+      <c r="G220" s="17"/>
+      <c r="H220" s="17"/>
+      <c r="I220" s="17"/>
+      <c r="J220" s="17"/>
+      <c r="K220" s="17"/>
+      <c r="L220" s="17"/>
+      <c r="M220" s="17"/>
+    </row>
+    <row r="221" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A221" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B221" s="25">
+        <v>100</v>
+      </c>
+      <c r="C221" s="23">
+        <v>103.2</v>
+      </c>
+      <c r="D221" s="25">
+        <v>104.3</v>
+      </c>
+      <c r="E221" s="30">
+        <v>103.1</v>
+      </c>
+      <c r="F221" s="16"/>
+      <c r="G221" s="17"/>
+      <c r="H221" s="17"/>
+      <c r="I221" s="17"/>
+      <c r="J221" s="17"/>
+      <c r="K221" s="17"/>
+      <c r="L221" s="17"/>
+      <c r="M221" s="17"/>
+    </row>
+    <row r="222" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A222" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="B222" s="25">
+        <v>94.6</v>
+      </c>
+      <c r="C222" s="23">
+        <v>141.19999999999999</v>
+      </c>
+      <c r="D222" s="25">
+        <v>146.5</v>
+      </c>
+      <c r="E222" s="30">
+        <v>140.19999999999999</v>
+      </c>
+      <c r="F222" s="16"/>
+      <c r="G222" s="17"/>
+      <c r="H222" s="17"/>
+      <c r="I222" s="17"/>
+      <c r="J222" s="17"/>
+      <c r="K222" s="17"/>
+      <c r="L222" s="17"/>
+      <c r="M222" s="17"/>
+    </row>
+    <row r="223" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A223" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B223" s="25">
+        <v>487</v>
+      </c>
+      <c r="C223" s="23">
+        <v>696.9</v>
+      </c>
+      <c r="D223" s="25">
+        <v>103.5</v>
+      </c>
+      <c r="E223" s="30">
+        <v>103.5</v>
+      </c>
+      <c r="F223" s="16"/>
+      <c r="G223" s="17"/>
+      <c r="H223" s="17"/>
+      <c r="I223" s="17"/>
+      <c r="J223" s="17"/>
+      <c r="K223" s="17"/>
+      <c r="L223" s="17"/>
+      <c r="M223" s="17"/>
+    </row>
+    <row r="224" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A224" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B224" s="25">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="C224" s="23">
+        <v>136.1</v>
+      </c>
+      <c r="D224" s="25">
+        <v>153.30000000000001</v>
+      </c>
+      <c r="E224" s="30">
+        <v>147.9</v>
+      </c>
+      <c r="F224" s="16"/>
+      <c r="G224" s="17"/>
+      <c r="H224" s="17"/>
+      <c r="I224" s="17"/>
+      <c r="J224" s="17"/>
+      <c r="K224" s="17"/>
+      <c r="L224" s="17"/>
+      <c r="M224" s="17"/>
+    </row>
+    <row r="225" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A225" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="B225" s="25">
+        <v>100</v>
+      </c>
+      <c r="C225" s="23">
+        <v>165</v>
+      </c>
+      <c r="D225" s="25">
+        <v>186.7</v>
+      </c>
+      <c r="E225" s="30">
+        <v>208.2</v>
+      </c>
+      <c r="F225" s="16"/>
+      <c r="G225" s="17"/>
+      <c r="H225" s="17"/>
+      <c r="I225" s="17"/>
+      <c r="J225" s="17"/>
+      <c r="K225" s="17"/>
+      <c r="L225" s="17"/>
+      <c r="M225" s="17"/>
+    </row>
+    <row r="226" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A226" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B226" s="25">
         <v>98.1</v>
       </c>
-      <c r="C121" s="25">
-[...39 lines deleted...]
-      <c r="A123" s="22" t="s">
+      <c r="C226" s="23">
+        <v>106.5</v>
+      </c>
+      <c r="D226" s="25">
+        <v>110.1</v>
+      </c>
+      <c r="E226" s="30">
+        <v>109.9</v>
+      </c>
+      <c r="F226" s="16"/>
+      <c r="G226" s="17"/>
+      <c r="H226" s="17"/>
+      <c r="I226" s="17"/>
+      <c r="J226" s="17"/>
+      <c r="K226" s="17"/>
+      <c r="L226" s="17"/>
+      <c r="M226" s="17"/>
+    </row>
+    <row r="227" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A227" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B227" s="25">
+        <v>97.7</v>
+      </c>
+      <c r="C227" s="23">
+        <v>105.2</v>
+      </c>
+      <c r="D227" s="25">
+        <v>109.7</v>
+      </c>
+      <c r="E227" s="30">
+        <v>108.9</v>
+      </c>
+      <c r="F227" s="16"/>
+      <c r="G227" s="17"/>
+      <c r="H227" s="17"/>
+      <c r="I227" s="17"/>
+      <c r="J227" s="17"/>
+      <c r="K227" s="17"/>
+      <c r="L227" s="17"/>
+      <c r="M227" s="17"/>
+    </row>
+    <row r="228" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A228" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="B123" s="27">
-[...19 lines deleted...]
-      <c r="A124" s="22" t="s">
+      <c r="B228" s="25">
+        <v>105.5</v>
+      </c>
+      <c r="C228" s="23">
+        <v>103.9</v>
+      </c>
+      <c r="D228" s="25">
+        <v>103.2</v>
+      </c>
+      <c r="E228" s="30">
+        <v>102.6</v>
+      </c>
+      <c r="F228" s="16"/>
+      <c r="G228" s="17"/>
+      <c r="H228" s="17"/>
+      <c r="I228" s="17"/>
+      <c r="J228" s="17"/>
+      <c r="K228" s="17"/>
+      <c r="L228" s="17"/>
+      <c r="M228" s="17"/>
+    </row>
+    <row r="229" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A229" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B229" s="25">
+        <v>100</v>
+      </c>
+      <c r="C229" s="23">
+        <v>154</v>
+      </c>
+      <c r="D229" s="25">
+        <v>172</v>
+      </c>
+      <c r="E229" s="30">
+        <v>189.3</v>
+      </c>
+      <c r="F229" s="16"/>
+      <c r="G229" s="17"/>
+      <c r="H229" s="17"/>
+      <c r="I229" s="17"/>
+      <c r="J229" s="17"/>
+      <c r="K229" s="17"/>
+      <c r="L229" s="17"/>
+      <c r="M229" s="17"/>
+    </row>
+    <row r="230" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A230" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B230" s="25">
+        <v>100.9</v>
+      </c>
+      <c r="C230" s="23">
+        <v>93.7</v>
+      </c>
+      <c r="D230" s="25">
+        <v>88.7</v>
+      </c>
+      <c r="E230" s="30">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="F230" s="16"/>
+      <c r="G230" s="17"/>
+      <c r="H230" s="17"/>
+      <c r="I230" s="17"/>
+      <c r="J230" s="17"/>
+      <c r="K230" s="17"/>
+      <c r="L230" s="17"/>
+      <c r="M230" s="17"/>
+    </row>
+    <row r="231" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A231" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B231" s="25">
+        <v>100</v>
+      </c>
+      <c r="C231" s="23">
+        <v>107.9</v>
+      </c>
+      <c r="D231" s="25">
+        <v>110.6</v>
+      </c>
+      <c r="E231" s="30">
+        <v>105.1</v>
+      </c>
+      <c r="F231" s="16"/>
+      <c r="G231" s="17"/>
+      <c r="H231" s="17"/>
+      <c r="I231" s="17"/>
+      <c r="J231" s="17"/>
+      <c r="K231" s="17"/>
+      <c r="L231" s="17"/>
+      <c r="M231" s="17"/>
+    </row>
+    <row r="232" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A232" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B124" s="27">
-[...19 lines deleted...]
-      <c r="A125" s="22" t="s">
+      <c r="B232" s="25">
+        <v>100</v>
+      </c>
+      <c r="C232" s="23">
+        <v>178.8</v>
+      </c>
+      <c r="D232" s="25">
+        <v>205</v>
+      </c>
+      <c r="E232" s="30">
+        <v>193.8</v>
+      </c>
+      <c r="F232" s="16"/>
+      <c r="G232" s="17"/>
+      <c r="H232" s="17"/>
+      <c r="I232" s="17"/>
+      <c r="J232" s="17"/>
+      <c r="K232" s="17"/>
+      <c r="L232" s="17"/>
+      <c r="M232" s="17"/>
+    </row>
+    <row r="233" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A233" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B233" s="25">
+        <v>100</v>
+      </c>
+      <c r="C233" s="23">
+        <v>123.5</v>
+      </c>
+      <c r="D233" s="25">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="E233" s="30">
+        <v>125.9</v>
+      </c>
+      <c r="F233" s="16"/>
+      <c r="G233" s="17"/>
+      <c r="H233" s="17"/>
+      <c r="I233" s="17"/>
+      <c r="J233" s="17"/>
+      <c r="K233" s="17"/>
+      <c r="L233" s="17"/>
+      <c r="M233" s="17"/>
+    </row>
+    <row r="234" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A234" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B234" s="25">
+        <v>99.3</v>
+      </c>
+      <c r="C234" s="23">
+        <v>94</v>
+      </c>
+      <c r="D234" s="25">
+        <v>94.9</v>
+      </c>
+      <c r="E234" s="30">
+        <v>89</v>
+      </c>
+      <c r="F234" s="16"/>
+      <c r="G234" s="17"/>
+      <c r="H234" s="17"/>
+      <c r="I234" s="17"/>
+      <c r="J234" s="17"/>
+      <c r="K234" s="17"/>
+      <c r="L234" s="17"/>
+      <c r="M234" s="17"/>
+    </row>
+    <row r="235" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A235" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B235" s="25">
+        <v>100</v>
+      </c>
+      <c r="C235" s="23">
+        <v>103.2</v>
+      </c>
+      <c r="D235" s="25">
+        <v>104.3</v>
+      </c>
+      <c r="E235" s="30">
+        <v>103.1</v>
+      </c>
+      <c r="F235" s="16"/>
+      <c r="G235" s="17"/>
+      <c r="H235" s="17"/>
+      <c r="I235" s="17"/>
+      <c r="J235" s="17"/>
+      <c r="K235" s="17"/>
+      <c r="L235" s="17"/>
+      <c r="M235" s="17"/>
+    </row>
+    <row r="236" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A236" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="B236" s="25">
+        <v>86.6</v>
+      </c>
+      <c r="C236" s="23">
+        <v>86.3</v>
+      </c>
+      <c r="D236" s="25">
+        <v>88.8</v>
+      </c>
+      <c r="E236" s="30">
+        <v>95.7</v>
+      </c>
+      <c r="F236" s="16"/>
+      <c r="G236" s="17"/>
+      <c r="H236" s="17"/>
+      <c r="I236" s="17"/>
+      <c r="J236" s="17"/>
+      <c r="K236" s="17"/>
+      <c r="L236" s="17"/>
+      <c r="M236" s="17"/>
+    </row>
+    <row r="237" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A237" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B237" s="25">
+        <v>90.9</v>
+      </c>
+      <c r="C237" s="23">
+        <v>89.9</v>
+      </c>
+      <c r="D237" s="25">
+        <v>89.7</v>
+      </c>
+      <c r="E237" s="30">
+        <v>89.3</v>
+      </c>
+      <c r="F237" s="16"/>
+      <c r="G237" s="17"/>
+      <c r="H237" s="17"/>
+      <c r="I237" s="17"/>
+      <c r="J237" s="17"/>
+      <c r="K237" s="17"/>
+      <c r="L237" s="17"/>
+      <c r="M237" s="17"/>
+    </row>
+    <row r="238" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A238" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B125" s="28" t="s">
-[...65 lines deleted...]
-      <c r="A128" s="22" t="s">
+      <c r="B238" s="25">
+        <v>66.7</v>
+      </c>
+      <c r="C238" s="23">
+        <v>107.2</v>
+      </c>
+      <c r="D238" s="25">
+        <v>108.6</v>
+      </c>
+      <c r="E238" s="30">
+        <v>118</v>
+      </c>
+      <c r="F238" s="16"/>
+      <c r="G238" s="17"/>
+      <c r="H238" s="17"/>
+      <c r="I238" s="17"/>
+      <c r="J238" s="17"/>
+      <c r="K238" s="17"/>
+      <c r="L238" s="17"/>
+      <c r="M238" s="17"/>
+    </row>
+    <row r="239" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A239" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="B239" s="25">
+        <v>100</v>
+      </c>
+      <c r="C239" s="23">
+        <v>165</v>
+      </c>
+      <c r="D239" s="25">
+        <v>186.7</v>
+      </c>
+      <c r="E239" s="30">
+        <v>208.2</v>
+      </c>
+      <c r="F239" s="16"/>
+      <c r="G239" s="17"/>
+      <c r="H239" s="17"/>
+      <c r="I239" s="17"/>
+      <c r="J239" s="17"/>
+      <c r="K239" s="17"/>
+      <c r="L239" s="17"/>
+      <c r="M239" s="17"/>
+    </row>
+    <row r="240" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B240" s="25">
+        <v>144</v>
+      </c>
+      <c r="C240" s="23">
+        <v>146.9</v>
+      </c>
+      <c r="D240" s="25">
+        <v>152.4</v>
+      </c>
+      <c r="E240" s="33">
+        <v>145</v>
+      </c>
+      <c r="F240" s="16"/>
+      <c r="G240" s="17"/>
+      <c r="H240" s="17"/>
+      <c r="I240" s="17"/>
+      <c r="J240" s="17"/>
+      <c r="K240" s="17"/>
+      <c r="L240" s="17"/>
+      <c r="M240" s="17"/>
+    </row>
+    <row r="241" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A241" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B241" s="25">
+        <v>96.6</v>
+      </c>
+      <c r="C241" s="23">
+        <v>107.8</v>
+      </c>
+      <c r="D241" s="25">
+        <v>107.5</v>
+      </c>
+      <c r="E241" s="33">
+        <v>110.1</v>
+      </c>
+      <c r="F241" s="16"/>
+      <c r="G241" s="17"/>
+      <c r="H241" s="17"/>
+      <c r="I241" s="17"/>
+      <c r="J241" s="17"/>
+      <c r="K241" s="17"/>
+      <c r="L241" s="17"/>
+      <c r="M241" s="17"/>
+    </row>
+    <row r="242" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A242" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B242" s="25">
+        <v>95.4</v>
+      </c>
+      <c r="C242" s="23">
+        <v>86.4</v>
+      </c>
+      <c r="D242" s="25">
+        <v>91.5</v>
+      </c>
+      <c r="E242" s="33">
+        <v>100.7</v>
+      </c>
+      <c r="F242" s="16"/>
+      <c r="G242" s="17"/>
+      <c r="H242" s="17"/>
+      <c r="I242" s="17"/>
+      <c r="J242" s="17"/>
+      <c r="K242" s="17"/>
+      <c r="L242" s="17"/>
+      <c r="M242" s="17"/>
+    </row>
+    <row r="243" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A243" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B243" s="25">
+        <v>96.1</v>
+      </c>
+      <c r="C243" s="23">
+        <v>91.5</v>
+      </c>
+      <c r="D243" s="25">
+        <v>92.4</v>
+      </c>
+      <c r="E243" s="33">
+        <v>90.4</v>
+      </c>
+      <c r="F243" s="16"/>
+      <c r="G243" s="17"/>
+      <c r="H243" s="17"/>
+      <c r="I243" s="17"/>
+      <c r="J243" s="17"/>
+      <c r="K243" s="17"/>
+      <c r="L243" s="17"/>
+      <c r="M243" s="17"/>
+    </row>
+    <row r="244" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A244" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B244" s="25">
+        <v>92.7</v>
+      </c>
+      <c r="C244" s="23">
+        <v>170.3</v>
+      </c>
+      <c r="D244" s="25">
+        <v>310.2</v>
+      </c>
+      <c r="E244" s="33">
+        <v>254.7</v>
+      </c>
+      <c r="F244" s="16"/>
+      <c r="G244" s="17"/>
+      <c r="H244" s="17"/>
+      <c r="I244" s="17"/>
+      <c r="J244" s="17"/>
+      <c r="K244" s="17"/>
+      <c r="L244" s="17"/>
+      <c r="M244" s="17"/>
+    </row>
+    <row r="245" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A245" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B245" s="25">
+        <v>92.8</v>
+      </c>
+      <c r="C245" s="23">
+        <v>126.8</v>
+      </c>
+      <c r="D245" s="25">
+        <v>140.1</v>
+      </c>
+      <c r="E245" s="33">
+        <v>125.2</v>
+      </c>
+      <c r="F245" s="16"/>
+      <c r="G245" s="17"/>
+      <c r="H245" s="17"/>
+      <c r="I245" s="17"/>
+      <c r="J245" s="17"/>
+      <c r="K245" s="17"/>
+      <c r="L245" s="17"/>
+      <c r="M245" s="17"/>
+    </row>
+    <row r="246" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A246" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B128" s="27">
-[...19 lines deleted...]
-      <c r="A129" s="22" t="s">
+      <c r="B246" s="25">
+        <v>104.2</v>
+      </c>
+      <c r="C246" s="23">
+        <v>116.9</v>
+      </c>
+      <c r="D246" s="25">
+        <v>120.8</v>
+      </c>
+      <c r="E246" s="33">
+        <v>113.1</v>
+      </c>
+      <c r="F246" s="16"/>
+      <c r="G246" s="17"/>
+      <c r="H246" s="17"/>
+      <c r="I246" s="17"/>
+      <c r="J246" s="17"/>
+      <c r="K246" s="17"/>
+      <c r="L246" s="17"/>
+      <c r="M246" s="17"/>
+    </row>
+    <row r="247" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A247" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B129" s="27">
-[...22 lines deleted...]
-      <c r="B130" s="27">
+      <c r="B247" s="25">
+        <v>96.8</v>
+      </c>
+      <c r="C247" s="23">
+        <v>103.8</v>
+      </c>
+      <c r="D247" s="28">
+        <v>105.2</v>
+      </c>
+      <c r="E247" s="33">
+        <v>102.8</v>
+      </c>
+      <c r="F247" s="16"/>
+      <c r="G247" s="17"/>
+      <c r="H247" s="17"/>
+      <c r="I247" s="17"/>
+      <c r="J247" s="17"/>
+      <c r="K247" s="17"/>
+      <c r="L247" s="17"/>
+      <c r="M247" s="17"/>
+    </row>
+    <row r="248" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A248" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B248" s="25">
+        <v>22417</v>
+      </c>
+      <c r="C248" s="23">
+        <v>6766.8</v>
+      </c>
+      <c r="D248" s="28">
+        <v>119.6</v>
+      </c>
+      <c r="E248" s="33">
+        <v>119.7</v>
+      </c>
+      <c r="F248" s="16"/>
+      <c r="G248" s="17"/>
+      <c r="H248" s="17"/>
+      <c r="I248" s="17"/>
+      <c r="J248" s="17"/>
+      <c r="K248" s="17"/>
+      <c r="L248" s="17"/>
+      <c r="M248" s="17"/>
+    </row>
+    <row r="249" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A249" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B249" s="25">
+        <v>87.4</v>
+      </c>
+      <c r="C249" s="23">
+        <v>87.3</v>
+      </c>
+      <c r="D249" s="28">
+        <v>88.2</v>
+      </c>
+      <c r="E249" s="33">
+        <v>85.2</v>
+      </c>
+      <c r="F249" s="16"/>
+      <c r="G249" s="17"/>
+      <c r="H249" s="17"/>
+      <c r="I249" s="17"/>
+      <c r="J249" s="17"/>
+      <c r="K249" s="17"/>
+      <c r="L249" s="17"/>
+      <c r="M249" s="17"/>
+    </row>
+    <row r="250" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A250" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B250" s="25">
+        <v>90.2</v>
+      </c>
+      <c r="C250" s="23">
+        <v>121.2</v>
+      </c>
+      <c r="D250" s="28">
+        <v>124.8</v>
+      </c>
+      <c r="E250" s="33">
+        <v>118.1</v>
+      </c>
+      <c r="F250" s="16"/>
+      <c r="G250" s="17"/>
+      <c r="H250" s="17"/>
+      <c r="I250" s="17"/>
+      <c r="J250" s="17"/>
+      <c r="K250" s="17"/>
+      <c r="L250" s="17"/>
+      <c r="M250" s="17"/>
+    </row>
+    <row r="251" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A251" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B251" s="25">
+        <v>74.2</v>
+      </c>
+      <c r="C251" s="23">
+        <v>78.7</v>
+      </c>
+      <c r="D251" s="28">
         <v>97.1</v>
       </c>
-      <c r="C130" s="25">
-[...62 lines deleted...]
-      <c r="A133" s="22" t="s">
+      <c r="E251" s="33">
+        <v>91.5</v>
+      </c>
+      <c r="F251" s="16"/>
+      <c r="G251" s="17"/>
+      <c r="H251" s="17"/>
+      <c r="I251" s="17"/>
+      <c r="J251" s="17"/>
+      <c r="K251" s="17"/>
+      <c r="L251" s="17"/>
+      <c r="M251" s="17"/>
+    </row>
+    <row r="252" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A252" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B252" s="25">
+        <v>100</v>
+      </c>
+      <c r="C252" s="23">
+        <v>143</v>
+      </c>
+      <c r="D252" s="28">
+        <v>157.30000000000001</v>
+      </c>
+      <c r="E252" s="33">
+        <v>152.6</v>
+      </c>
+      <c r="F252" s="16"/>
+      <c r="G252" s="17"/>
+      <c r="H252" s="17"/>
+      <c r="I252" s="17"/>
+      <c r="J252" s="17"/>
+      <c r="K252" s="17"/>
+      <c r="L252" s="17"/>
+      <c r="M252" s="17"/>
+    </row>
+    <row r="253" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A253" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B133" s="28" t="s">
-[...19 lines deleted...]
-      <c r="A134" s="22" t="s">
+      <c r="B253" s="25">
+        <v>100.9</v>
+      </c>
+      <c r="C253" s="23">
+        <v>269.89999999999998</v>
+      </c>
+      <c r="D253" s="28">
+        <v>339.8</v>
+      </c>
+      <c r="E253" s="33">
+        <v>364.6</v>
+      </c>
+      <c r="F253" s="16"/>
+      <c r="G253" s="17"/>
+      <c r="H253" s="17"/>
+      <c r="I253" s="17"/>
+      <c r="J253" s="17"/>
+      <c r="K253" s="17"/>
+      <c r="L253" s="17"/>
+      <c r="M253" s="17"/>
+    </row>
+    <row r="254" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A254" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B134" s="28" t="s">
-[...19 lines deleted...]
-      <c r="A135" s="22" t="s">
+      <c r="B254" s="25">
+        <v>100</v>
+      </c>
+      <c r="C254" s="23">
+        <v>154.30000000000001</v>
+      </c>
+      <c r="D254" s="28">
+        <v>172.4</v>
+      </c>
+      <c r="E254" s="33">
+        <v>160.30000000000001</v>
+      </c>
+      <c r="F254" s="16"/>
+      <c r="G254" s="17"/>
+      <c r="H254" s="17"/>
+      <c r="I254" s="17"/>
+      <c r="J254" s="17"/>
+      <c r="K254" s="17"/>
+      <c r="L254" s="17"/>
+      <c r="M254" s="17"/>
+    </row>
+    <row r="255" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A255" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B255" s="25">
+        <v>100</v>
+      </c>
+      <c r="C255" s="23">
+        <v>192.5</v>
+      </c>
+      <c r="D255" s="28">
+        <v>223.3</v>
+      </c>
+      <c r="E255" s="33">
+        <v>226.8</v>
+      </c>
+      <c r="F255" s="16"/>
+      <c r="G255" s="17"/>
+      <c r="H255" s="17"/>
+      <c r="I255" s="17"/>
+      <c r="J255" s="17"/>
+      <c r="K255" s="17"/>
+      <c r="L255" s="17"/>
+      <c r="M255" s="17"/>
+    </row>
+    <row r="256" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A256" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B135" s="28" t="s">
-[...3153 lines deleted...]
-      <c r="C272" s="25">
+      <c r="B256" s="25">
+        <v>100</v>
+      </c>
+      <c r="C256" s="23">
         <v>327</v>
       </c>
-      <c r="D272" s="30">
+      <c r="D256" s="28">
         <v>323.8</v>
       </c>
-      <c r="E272" s="18"/>
-[...19 lines deleted...]
-      <c r="A274" s="38" t="s">
+      <c r="E256" s="33">
+        <v>281.89999999999998</v>
+      </c>
+      <c r="F256" s="16"/>
+      <c r="G256" s="17"/>
+      <c r="H256" s="17"/>
+      <c r="I256" s="17"/>
+      <c r="J256" s="17"/>
+      <c r="K256" s="17"/>
+      <c r="L256" s="17"/>
+      <c r="M256" s="17"/>
+    </row>
+    <row r="257" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A257" s="3"/>
+      <c r="B257" s="10"/>
+      <c r="C257" s="10"/>
+      <c r="D257" s="10"/>
+      <c r="E257" s="34"/>
+      <c r="F257" s="10"/>
+      <c r="G257" s="2"/>
+    </row>
+    <row r="258" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A258" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="B274" s="38"/>
-[...14 lines deleted...]
-      <c r="A275" s="39" t="s">
+      <c r="B258" s="44"/>
+      <c r="C258" s="44"/>
+      <c r="D258" s="44"/>
+      <c r="E258" s="44"/>
+      <c r="F258" s="44"/>
+      <c r="G258" s="44"/>
+      <c r="H258" s="44"/>
+      <c r="I258" s="44"/>
+      <c r="J258" s="44"/>
+      <c r="K258" s="44"/>
+      <c r="L258" s="44"/>
+      <c r="M258" s="44"/>
+      <c r="N258" s="11"/>
+    </row>
+    <row r="259" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A259" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="B275" s="39"/>
-[...13 lines deleted...]
-      <c r="A276" s="39" t="s">
+      <c r="B259" s="45"/>
+      <c r="C259" s="45"/>
+      <c r="D259" s="45"/>
+      <c r="E259" s="45"/>
+      <c r="F259" s="45"/>
+      <c r="G259" s="45"/>
+      <c r="H259" s="45"/>
+      <c r="I259" s="45"/>
+      <c r="J259" s="45"/>
+      <c r="K259" s="45"/>
+      <c r="L259" s="45"/>
+      <c r="M259" s="45"/>
+    </row>
+    <row r="260" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A260" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="B276" s="39"/>
-[...13 lines deleted...]
-      <c r="A277" s="31" t="s">
+      <c r="B260" s="45"/>
+      <c r="C260" s="45"/>
+      <c r="D260" s="45"/>
+      <c r="E260" s="45"/>
+      <c r="F260" s="45"/>
+      <c r="G260" s="45"/>
+      <c r="H260" s="45"/>
+      <c r="I260" s="45"/>
+      <c r="J260" s="45"/>
+      <c r="K260" s="45"/>
+      <c r="L260" s="45"/>
+      <c r="M260" s="45"/>
+    </row>
+    <row r="261" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A261" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="B277" s="31"/>
-[...22 lines deleted...]
-      <c r="A279" s="32" t="s">
+      <c r="B261" s="37"/>
+      <c r="C261" s="37"/>
+      <c r="D261" s="37"/>
+      <c r="E261" s="37"/>
+      <c r="F261" s="37"/>
+      <c r="G261" s="37"/>
+      <c r="H261" s="37"/>
+      <c r="I261" s="37"/>
+      <c r="J261" s="37"/>
+      <c r="K261" s="37"/>
+      <c r="L261" s="37"/>
+      <c r="M261" s="37"/>
+    </row>
+    <row r="262" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A262" s="12"/>
+      <c r="B262" s="10"/>
+      <c r="C262" s="10"/>
+      <c r="D262" s="10"/>
+      <c r="E262" s="34"/>
+      <c r="F262" s="10"/>
+      <c r="G262" s="2"/>
+    </row>
+    <row r="263" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="B279" s="32"/>
-[...14 lines deleted...]
-      <c r="G280" s="2"/>
+      <c r="B263" s="38"/>
+      <c r="C263" s="38"/>
+      <c r="D263" s="38"/>
+      <c r="E263" s="38"/>
+      <c r="F263" s="38"/>
+      <c r="G263" s="38"/>
+      <c r="H263" s="38"/>
+      <c r="I263" s="38"/>
+      <c r="J263" s="38"/>
+      <c r="K263" s="38"/>
+      <c r="L263" s="38"/>
+      <c r="M263" s="38"/>
+    </row>
+    <row r="264" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B264" s="2"/>
+      <c r="G264" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A277:M277"/>
-    <mergeCell ref="A279:M279"/>
+    <mergeCell ref="A261:M261"/>
+    <mergeCell ref="A263:M263"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="L3:M3"/>
-    <mergeCell ref="A274:M274"/>
-[...1 lines deleted...]
-    <mergeCell ref="A276:M276"/>
+    <mergeCell ref="A258:M258"/>
+    <mergeCell ref="A259:M259"/>
+    <mergeCell ref="A260:M260"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист 1</vt:lpstr>
     </vt:vector>