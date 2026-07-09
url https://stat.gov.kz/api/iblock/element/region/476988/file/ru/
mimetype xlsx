--- v2 (2026-06-18)
+++ v3 (2026-07-09)
@@ -1,69 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="21425"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Begeeva\Desktop\2026\Динамика\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kaldibaeva\Desktop\2026\06 июнь\Динамика  за май\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F67AE646-6BAA-4211-A444-0E507759F022}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="810" yWindow="-120" windowWidth="28110" windowHeight="16440"/>
+    <workbookView xWindow="1080" yWindow="-120" windowWidth="27840" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Лист 1'!$A$6:$N$263</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="363" uniqueCount="66">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Согласно действующему национальному классификатору Республики Казахстан «Классификатор  административно-территориальных объектов» (КАТО) от 22 июня 2022 года.</t>
   </si>
   <si>
     <t>2026 год*</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
@@ -222,51 +223,51 @@
   <si>
     <t xml:space="preserve"> Производство прочих готовых изделий</t>
   </si>
   <si>
     <t xml:space="preserve"> Ремонт и установка машин и оборудования</t>
   </si>
   <si>
     <t xml:space="preserve"> Снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t xml:space="preserve"> Водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
   </si>
   <si>
     <t xml:space="preserve"> Забор, обработка и распределение воды</t>
   </si>
   <si>
     <t xml:space="preserve"> Сбор и обработка сточных вод</t>
   </si>
   <si>
     <t xml:space="preserve"> г. Актобе </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0_р_."/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -450,89 +451,86 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="18" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -544,82 +542,91 @@
     <xf numFmtId="165" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="18" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3 3" xfId="2"/>
-    <cellStyle name="Обычный 4" xfId="1"/>
+    <cellStyle name="Обычный 3 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -670,85 +677,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -884,6535 +925,7037 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:N264"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A239" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="F249" sqref="F249"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B272" sqref="B272"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="2" customWidth="1"/>
-    <col min="5" max="5" width="9.140625" style="35" customWidth="1"/>
+    <col min="5" max="5" width="9.140625" style="34" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A2" s="42" t="s">
+      <c r="A2" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="42"/>
-[...10 lines deleted...]
-      <c r="M2" s="42"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
     </row>
     <row r="3" spans="1:13" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="5"/>
-      <c r="E3" s="31"/>
+      <c r="E3" s="30"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
-      <c r="L3" s="43" t="s">
+      <c r="L3" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="M3" s="43"/>
+      <c r="M3" s="45"/>
     </row>
     <row r="4" spans="1:13" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="39"/>
-      <c r="B4" s="41" t="s">
+      <c r="A4" s="41"/>
+      <c r="B4" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="41"/>
-[...9 lines deleted...]
-      <c r="M4" s="41"/>
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="43"/>
     </row>
     <row r="5" spans="1:13" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="40"/>
+      <c r="A5" s="42"/>
       <c r="B5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="32" t="s">
+      <c r="E5" s="31" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="13" t="s">
         <v>12</v>
       </c>
       <c r="L5" s="13" t="s">
         <v>13</v>
       </c>
       <c r="M5" s="13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="B6" s="25">
+      <c r="B6" s="24">
         <v>95.3</v>
       </c>
-      <c r="C6" s="19">
+      <c r="C6" s="18">
         <v>100.4</v>
       </c>
-      <c r="D6" s="29">
+      <c r="D6" s="28">
         <v>102.2</v>
       </c>
-      <c r="E6" s="33">
+      <c r="E6" s="32">
         <v>100.4</v>
       </c>
-      <c r="F6" s="15"/>
+      <c r="F6" s="36">
+        <v>99.6</v>
+      </c>
       <c r="G6" s="15"/>
       <c r="H6" s="13"/>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="13"/>
       <c r="L6" s="13"/>
       <c r="M6" s="13"/>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A7" s="20" t="s">
+      <c r="A7" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B7" s="25">
+      <c r="B7" s="24">
         <v>85.6</v>
       </c>
-      <c r="C7" s="19">
+      <c r="C7" s="18">
         <v>88.3</v>
       </c>
-      <c r="D7" s="25">
+      <c r="D7" s="24">
         <v>92.5</v>
       </c>
-      <c r="E7" s="33">
+      <c r="E7" s="32">
         <v>89.6</v>
       </c>
-      <c r="F7" s="17"/>
-[...6 lines deleted...]
-      <c r="M7" s="17"/>
+      <c r="F7" s="36">
+        <v>89.5</v>
+      </c>
+      <c r="G7" s="16"/>
+      <c r="H7" s="16"/>
+      <c r="I7" s="16"/>
+      <c r="J7" s="16"/>
+      <c r="K7" s="16"/>
+      <c r="L7" s="16"/>
+      <c r="M7" s="16"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A8" s="20" t="s">
+      <c r="A8" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B8" s="25">
+      <c r="B8" s="24">
         <v>103.1</v>
       </c>
-      <c r="C8" s="19">
+      <c r="C8" s="18">
         <v>117.8</v>
       </c>
-      <c r="D8" s="25">
+      <c r="D8" s="24">
         <v>105.2</v>
       </c>
-      <c r="E8" s="33">
+      <c r="E8" s="32">
         <v>90.4</v>
       </c>
-      <c r="F8" s="17"/>
-[...6 lines deleted...]
-      <c r="M8" s="17"/>
+      <c r="F8" s="36">
+        <v>148.1</v>
+      </c>
+      <c r="G8" s="16"/>
+      <c r="H8" s="16"/>
+      <c r="I8" s="16"/>
+      <c r="J8" s="16"/>
+      <c r="K8" s="16"/>
+      <c r="L8" s="16"/>
+      <c r="M8" s="16"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A9" s="20" t="s">
+      <c r="A9" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="25">
+      <c r="B9" s="24">
         <v>411.6</v>
       </c>
-      <c r="C9" s="19">
+      <c r="C9" s="18">
         <v>377</v>
       </c>
-      <c r="D9" s="25">
+      <c r="D9" s="24">
         <v>347.5</v>
       </c>
-      <c r="E9" s="33">
+      <c r="E9" s="32">
         <v>308.8</v>
       </c>
-      <c r="F9" s="17"/>
-[...6 lines deleted...]
-      <c r="M9" s="17"/>
+      <c r="F9" s="36">
+        <v>273</v>
+      </c>
+      <c r="G9" s="16"/>
+      <c r="H9" s="16"/>
+      <c r="I9" s="16"/>
+      <c r="J9" s="16"/>
+      <c r="K9" s="16"/>
+      <c r="L9" s="16"/>
+      <c r="M9" s="16"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A10" s="20" t="s">
+      <c r="A10" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="25">
+      <c r="B10" s="24">
         <v>105.1</v>
       </c>
-      <c r="C10" s="19">
+      <c r="C10" s="18">
         <v>104.1</v>
       </c>
-      <c r="D10" s="25">
+      <c r="D10" s="24">
         <v>105.4</v>
       </c>
-      <c r="E10" s="33">
+      <c r="E10" s="32">
         <v>105.4</v>
       </c>
-      <c r="F10" s="17"/>
-[...6 lines deleted...]
-      <c r="M10" s="17"/>
+      <c r="F10" s="36">
+        <v>105.6</v>
+      </c>
+      <c r="G10" s="16"/>
+      <c r="H10" s="16"/>
+      <c r="I10" s="16"/>
+      <c r="J10" s="16"/>
+      <c r="K10" s="16"/>
+      <c r="L10" s="16"/>
+      <c r="M10" s="16"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A11" s="20" t="s">
+      <c r="A11" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="25">
+      <c r="B11" s="24">
         <v>92.3</v>
       </c>
-      <c r="C11" s="19">
+      <c r="C11" s="18">
         <v>93.1</v>
       </c>
-      <c r="D11" s="25">
+      <c r="D11" s="24">
         <v>95.6</v>
       </c>
-      <c r="E11" s="33">
+      <c r="E11" s="32">
         <v>86.6</v>
       </c>
-      <c r="F11" s="17"/>
-[...6 lines deleted...]
-      <c r="M11" s="17"/>
+      <c r="F11" s="36">
+        <v>86.2</v>
+      </c>
+      <c r="G11" s="16"/>
+      <c r="H11" s="16"/>
+      <c r="I11" s="16"/>
+      <c r="J11" s="16"/>
+      <c r="K11" s="16"/>
+      <c r="L11" s="16"/>
+      <c r="M11" s="16"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A12" s="20" t="s">
+      <c r="A12" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B12" s="25">
+      <c r="B12" s="24">
         <v>106.6</v>
       </c>
-      <c r="C12" s="19">
+      <c r="C12" s="18">
         <v>114.6</v>
       </c>
-      <c r="D12" s="25">
+      <c r="D12" s="24">
         <v>111.7</v>
       </c>
-      <c r="E12" s="33">
+      <c r="E12" s="32">
         <v>92.8</v>
       </c>
-      <c r="F12" s="17"/>
-[...6 lines deleted...]
-      <c r="M12" s="17"/>
+      <c r="F12" s="36">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="G12" s="16"/>
+      <c r="H12" s="16"/>
+      <c r="I12" s="16"/>
+      <c r="J12" s="16"/>
+      <c r="K12" s="16"/>
+      <c r="L12" s="16"/>
+      <c r="M12" s="16"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A13" s="20" t="s">
+      <c r="A13" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B13" s="25">
+      <c r="B13" s="24">
         <v>101</v>
       </c>
-      <c r="C13" s="19">
+      <c r="C13" s="18">
         <v>100.6</v>
       </c>
-      <c r="D13" s="25">
+      <c r="D13" s="24">
         <v>108.2</v>
       </c>
-      <c r="E13" s="33">
+      <c r="E13" s="32">
         <v>105.3</v>
       </c>
-      <c r="F13" s="17"/>
-[...6 lines deleted...]
-      <c r="M13" s="17"/>
+      <c r="F13" s="36">
+        <v>103.6</v>
+      </c>
+      <c r="G13" s="16"/>
+      <c r="H13" s="16"/>
+      <c r="I13" s="16"/>
+      <c r="J13" s="16"/>
+      <c r="K13" s="16"/>
+      <c r="L13" s="16"/>
+      <c r="M13" s="16"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A14" s="20" t="s">
+      <c r="A14" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B14" s="25">
+      <c r="B14" s="24">
         <v>101</v>
       </c>
-      <c r="C14" s="19">
+      <c r="C14" s="18">
         <v>105.7</v>
       </c>
-      <c r="D14" s="25">
+      <c r="D14" s="24">
         <v>103.3</v>
       </c>
-      <c r="E14" s="33">
+      <c r="E14" s="32">
         <v>104.9</v>
       </c>
-      <c r="F14" s="17"/>
-[...6 lines deleted...]
-      <c r="M14" s="17"/>
+      <c r="F14" s="36">
+        <v>103.7</v>
+      </c>
+      <c r="G14" s="16"/>
+      <c r="H14" s="16"/>
+      <c r="I14" s="16"/>
+      <c r="J14" s="16"/>
+      <c r="K14" s="16"/>
+      <c r="L14" s="16"/>
+      <c r="M14" s="16"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A15" s="20" t="s">
+      <c r="A15" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="25">
+      <c r="B15" s="24">
         <v>102</v>
       </c>
-      <c r="C15" s="19">
+      <c r="C15" s="18">
         <v>77.5</v>
       </c>
-      <c r="D15" s="25">
+      <c r="D15" s="24">
         <v>89.5</v>
       </c>
-      <c r="E15" s="33">
+      <c r="E15" s="32">
         <v>88.3</v>
       </c>
-      <c r="F15" s="17"/>
-[...6 lines deleted...]
-      <c r="M15" s="17"/>
+      <c r="F15" s="36">
+        <v>87.9</v>
+      </c>
+      <c r="G15" s="16"/>
+      <c r="H15" s="16"/>
+      <c r="I15" s="16"/>
+      <c r="J15" s="16"/>
+      <c r="K15" s="16"/>
+      <c r="L15" s="16"/>
+      <c r="M15" s="16"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A16" s="20" t="s">
+      <c r="A16" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="25">
+      <c r="B16" s="24">
         <v>97.4</v>
       </c>
-      <c r="C16" s="19">
+      <c r="C16" s="18">
         <v>101.4</v>
       </c>
-      <c r="D16" s="25">
+      <c r="D16" s="24">
         <v>106.3</v>
       </c>
-      <c r="E16" s="33">
+      <c r="E16" s="32">
         <v>109.9</v>
       </c>
-      <c r="F16" s="17"/>
-[...6 lines deleted...]
-      <c r="M16" s="17"/>
+      <c r="F16" s="36">
+        <v>109.4</v>
+      </c>
+      <c r="G16" s="16"/>
+      <c r="H16" s="16"/>
+      <c r="I16" s="16"/>
+      <c r="J16" s="16"/>
+      <c r="K16" s="16"/>
+      <c r="L16" s="16"/>
+      <c r="M16" s="16"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A17" s="20" t="s">
+      <c r="A17" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B17" s="25">
+      <c r="B17" s="24">
         <v>92.2</v>
       </c>
-      <c r="C17" s="19">
+      <c r="C17" s="18">
         <v>94</v>
       </c>
-      <c r="D17" s="25">
+      <c r="D17" s="24">
         <v>97.6</v>
       </c>
-      <c r="E17" s="33">
+      <c r="E17" s="32">
         <v>136.6</v>
       </c>
-      <c r="F17" s="17"/>
-[...6 lines deleted...]
-      <c r="M17" s="17"/>
+      <c r="F17" s="36">
+        <v>142.1</v>
+      </c>
+      <c r="G17" s="16"/>
+      <c r="H17" s="16"/>
+      <c r="I17" s="16"/>
+      <c r="J17" s="16"/>
+      <c r="K17" s="16"/>
+      <c r="L17" s="16"/>
+      <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A18" s="20" t="s">
+      <c r="A18" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B18" s="25">
+      <c r="B18" s="24">
         <v>93.2</v>
       </c>
-      <c r="C18" s="19">
+      <c r="C18" s="18">
         <v>114.8</v>
       </c>
-      <c r="D18" s="25">
+      <c r="D18" s="24">
         <v>89.7</v>
       </c>
-      <c r="E18" s="33">
+      <c r="E18" s="32">
         <v>88.7</v>
       </c>
-      <c r="F18" s="17"/>
-[...6 lines deleted...]
-      <c r="M18" s="17"/>
+      <c r="F18" s="36">
+        <v>87.9</v>
+      </c>
+      <c r="G18" s="16"/>
+      <c r="H18" s="16"/>
+      <c r="I18" s="16"/>
+      <c r="J18" s="16"/>
+      <c r="K18" s="16"/>
+      <c r="L18" s="16"/>
+      <c r="M18" s="16"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A19" s="20" t="s">
+      <c r="A19" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="B19" s="25">
+      <c r="B19" s="24">
         <v>107.7</v>
       </c>
-      <c r="C19" s="19">
+      <c r="C19" s="18">
         <v>636.6</v>
       </c>
-      <c r="D19" s="25">
+      <c r="D19" s="24">
         <v>121.8</v>
       </c>
-      <c r="E19" s="33">
+      <c r="E19" s="32">
         <v>122.7</v>
       </c>
-      <c r="F19" s="17"/>
-[...6 lines deleted...]
-      <c r="M19" s="17"/>
+      <c r="F19" s="36">
+        <v>120.1</v>
+      </c>
+      <c r="G19" s="16"/>
+      <c r="H19" s="16"/>
+      <c r="I19" s="16"/>
+      <c r="J19" s="16"/>
+      <c r="K19" s="16"/>
+      <c r="L19" s="16"/>
+      <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="B20" s="25">
+      <c r="B20" s="24">
         <v>99.9</v>
       </c>
-      <c r="C20" s="21">
+      <c r="C20" s="20">
         <v>102</v>
       </c>
-      <c r="D20" s="27">
+      <c r="D20" s="26">
         <v>103.1</v>
       </c>
-      <c r="E20" s="33">
+      <c r="E20" s="32">
         <v>103.6</v>
       </c>
-      <c r="F20" s="17"/>
-[...6 lines deleted...]
-      <c r="M20" s="17"/>
+      <c r="F20" s="36">
+        <v>102.7</v>
+      </c>
+      <c r="G20" s="16"/>
+      <c r="H20" s="16"/>
+      <c r="I20" s="16"/>
+      <c r="J20" s="16"/>
+      <c r="K20" s="16"/>
+      <c r="L20" s="16"/>
+      <c r="M20" s="16"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A21" s="20" t="s">
+      <c r="A21" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B21" s="25">
+      <c r="B21" s="24">
         <v>94.4</v>
       </c>
-      <c r="C21" s="19">
+      <c r="C21" s="18">
         <v>130.1</v>
       </c>
-      <c r="D21" s="25">
+      <c r="D21" s="24">
         <v>142.19999999999999</v>
       </c>
-      <c r="E21" s="33">
+      <c r="E21" s="32">
         <v>135.5</v>
       </c>
-      <c r="F21" s="17"/>
-[...6 lines deleted...]
-      <c r="M21" s="17"/>
+      <c r="F21" s="36">
+        <v>119.3</v>
+      </c>
+      <c r="G21" s="16"/>
+      <c r="H21" s="16"/>
+      <c r="I21" s="16"/>
+      <c r="J21" s="16"/>
+      <c r="K21" s="16"/>
+      <c r="L21" s="16"/>
+      <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="20" t="s">
+      <c r="A22" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B22" s="25">
-[...2 lines deleted...]
-      <c r="C22" s="19">
+      <c r="B22" s="24">
+        <v>100</v>
+      </c>
+      <c r="C22" s="18">
         <v>833.1</v>
       </c>
-      <c r="D22" s="25">
+      <c r="D22" s="24">
         <v>120.1</v>
       </c>
-      <c r="E22" s="33">
+      <c r="E22" s="32">
         <v>184</v>
       </c>
-      <c r="F22" s="17"/>
-[...6 lines deleted...]
-      <c r="M22" s="17"/>
+      <c r="F22" s="36">
+        <v>152</v>
+      </c>
+      <c r="G22" s="16"/>
+      <c r="H22" s="16"/>
+      <c r="I22" s="16"/>
+      <c r="J22" s="16"/>
+      <c r="K22" s="16"/>
+      <c r="L22" s="16"/>
+      <c r="M22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A23" s="20" t="s">
+      <c r="A23" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B23" s="25">
+      <c r="B23" s="24">
         <v>423.8</v>
       </c>
-      <c r="C23" s="19">
+      <c r="C23" s="18">
         <v>394.7</v>
       </c>
-      <c r="D23" s="25">
+      <c r="D23" s="24">
         <v>362.3</v>
       </c>
-      <c r="E23" s="33">
+      <c r="E23" s="32">
         <v>320.89999999999998</v>
       </c>
-      <c r="F23" s="17"/>
-[...6 lines deleted...]
-      <c r="M23" s="17"/>
+      <c r="F23" s="36">
+        <v>283.3</v>
+      </c>
+      <c r="G23" s="16"/>
+      <c r="H23" s="16"/>
+      <c r="I23" s="16"/>
+      <c r="J23" s="16"/>
+      <c r="K23" s="16"/>
+      <c r="L23" s="16"/>
+      <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A24" s="20" t="s">
+      <c r="A24" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B24" s="25">
+      <c r="B24" s="24">
         <v>105</v>
       </c>
-      <c r="C24" s="19">
+      <c r="C24" s="18">
         <v>103.4</v>
       </c>
-      <c r="D24" s="25">
+      <c r="D24" s="24">
         <v>105</v>
       </c>
-      <c r="E24" s="33">
+      <c r="E24" s="32">
         <v>105</v>
       </c>
-      <c r="F24" s="17"/>
-[...6 lines deleted...]
-      <c r="M24" s="17"/>
+      <c r="F24" s="36">
+        <v>105.2</v>
+      </c>
+      <c r="G24" s="16"/>
+      <c r="H24" s="16"/>
+      <c r="I24" s="16"/>
+      <c r="J24" s="16"/>
+      <c r="K24" s="16"/>
+      <c r="L24" s="16"/>
+      <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A25" s="20" t="s">
+      <c r="A25" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B25" s="25">
-[...2 lines deleted...]
-      <c r="C25" s="19">
+      <c r="B25" s="24">
+        <v>100</v>
+      </c>
+      <c r="C25" s="18">
         <v>73.2</v>
       </c>
-      <c r="D25" s="25">
+      <c r="D25" s="24">
         <v>72.900000000000006</v>
       </c>
-      <c r="E25" s="33">
+      <c r="E25" s="32">
         <v>67.599999999999994</v>
       </c>
-      <c r="F25" s="17"/>
-[...6 lines deleted...]
-      <c r="M25" s="17"/>
+      <c r="F25" s="36">
+        <v>80</v>
+      </c>
+      <c r="G25" s="16"/>
+      <c r="H25" s="16"/>
+      <c r="I25" s="16"/>
+      <c r="J25" s="16"/>
+      <c r="K25" s="16"/>
+      <c r="L25" s="16"/>
+      <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A26" s="20" t="s">
+      <c r="A26" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B26" s="25">
-[...2 lines deleted...]
-      <c r="C26" s="19">
+      <c r="B26" s="24">
+        <v>100</v>
+      </c>
+      <c r="C26" s="18">
         <v>113.8</v>
       </c>
-      <c r="D26" s="25">
+      <c r="D26" s="24">
         <v>120.2</v>
       </c>
-      <c r="E26" s="33">
+      <c r="E26" s="32">
         <v>115.3</v>
       </c>
-      <c r="F26" s="17"/>
-[...6 lines deleted...]
-      <c r="M26" s="17"/>
+      <c r="F26" s="36">
+        <v>111.3</v>
+      </c>
+      <c r="G26" s="16"/>
+      <c r="H26" s="16"/>
+      <c r="I26" s="16"/>
+      <c r="J26" s="16"/>
+      <c r="K26" s="16"/>
+      <c r="L26" s="16"/>
+      <c r="M26" s="16"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A27" s="20" t="s">
+      <c r="A27" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B27" s="25">
+      <c r="B27" s="24">
         <v>99.7</v>
       </c>
-      <c r="C27" s="19">
+      <c r="C27" s="18">
         <v>106.2</v>
       </c>
-      <c r="D27" s="25">
+      <c r="D27" s="24">
         <v>101.6</v>
       </c>
-      <c r="E27" s="33">
+      <c r="E27" s="32">
         <v>102.1</v>
       </c>
-      <c r="F27" s="17"/>
-[...6 lines deleted...]
-      <c r="M27" s="17"/>
+      <c r="F27" s="36">
+        <v>101.4</v>
+      </c>
+      <c r="G27" s="16"/>
+      <c r="H27" s="16"/>
+      <c r="I27" s="16"/>
+      <c r="J27" s="16"/>
+      <c r="K27" s="16"/>
+      <c r="L27" s="16"/>
+      <c r="M27" s="16"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A28" s="20" t="s">
+      <c r="A28" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B28" s="25">
+      <c r="B28" s="24">
         <v>98.6</v>
       </c>
-      <c r="C28" s="19">
+      <c r="C28" s="18">
         <v>102.6</v>
       </c>
-      <c r="D28" s="25">
+      <c r="D28" s="24">
         <v>106.3</v>
       </c>
-      <c r="E28" s="33">
+      <c r="E28" s="32">
         <v>109</v>
       </c>
-      <c r="F28" s="16"/>
-[...6 lines deleted...]
-      <c r="M28" s="17"/>
+      <c r="F28" s="36">
+        <v>107.8</v>
+      </c>
+      <c r="G28" s="16"/>
+      <c r="H28" s="16"/>
+      <c r="I28" s="16"/>
+      <c r="J28" s="16"/>
+      <c r="K28" s="16"/>
+      <c r="L28" s="16"/>
+      <c r="M28" s="16"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A29" s="20" t="s">
+      <c r="A29" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B29" s="25">
+      <c r="B29" s="24">
         <v>91.9</v>
       </c>
-      <c r="C29" s="19">
+      <c r="C29" s="18">
         <v>91.2</v>
       </c>
-      <c r="D29" s="25">
+      <c r="D29" s="24">
         <v>93.9</v>
       </c>
-      <c r="E29" s="33">
+      <c r="E29" s="32">
         <v>95.2</v>
       </c>
-      <c r="F29" s="16"/>
-[...6 lines deleted...]
-      <c r="M29" s="17"/>
+      <c r="F29" s="36">
+        <v>96.3</v>
+      </c>
+      <c r="G29" s="16"/>
+      <c r="H29" s="16"/>
+      <c r="I29" s="16"/>
+      <c r="J29" s="16"/>
+      <c r="K29" s="16"/>
+      <c r="L29" s="16"/>
+      <c r="M29" s="16"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A30" s="20" t="s">
+      <c r="A30" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B30" s="25">
+      <c r="B30" s="24">
         <v>109.1</v>
       </c>
-      <c r="C30" s="19">
+      <c r="C30" s="18">
         <v>122.2</v>
       </c>
-      <c r="D30" s="25">
-[...2 lines deleted...]
-      <c r="E30" s="33">
+      <c r="D30" s="24">
+        <v>100</v>
+      </c>
+      <c r="E30" s="32">
         <v>98</v>
       </c>
-      <c r="F30" s="16"/>
-[...6 lines deleted...]
-      <c r="M30" s="17"/>
+      <c r="F30" s="36">
+        <v>97.1</v>
+      </c>
+      <c r="G30" s="16"/>
+      <c r="H30" s="16"/>
+      <c r="I30" s="16"/>
+      <c r="J30" s="16"/>
+      <c r="K30" s="16"/>
+      <c r="L30" s="16"/>
+      <c r="M30" s="16"/>
     </row>
     <row r="31" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A31" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="B31" s="25">
+      <c r="B31" s="24">
         <v>102.5</v>
       </c>
-      <c r="C31" s="19">
+      <c r="C31" s="18">
         <v>101.9</v>
       </c>
-      <c r="D31" s="25">
+      <c r="D31" s="24">
         <v>102.3</v>
       </c>
-      <c r="E31" s="33">
+      <c r="E31" s="32">
         <v>102.4</v>
       </c>
-      <c r="F31" s="16"/>
-[...6 lines deleted...]
-      <c r="M31" s="17"/>
+      <c r="F31" s="36">
+        <v>102.5</v>
+      </c>
+      <c r="G31" s="16"/>
+      <c r="H31" s="16"/>
+      <c r="I31" s="16"/>
+      <c r="J31" s="16"/>
+      <c r="K31" s="16"/>
+      <c r="L31" s="16"/>
+      <c r="M31" s="16"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A32" s="20" t="s">
+      <c r="A32" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="25">
+      <c r="B32" s="24">
         <v>105.1</v>
       </c>
-      <c r="C32" s="19">
+      <c r="C32" s="18">
         <v>103.6</v>
       </c>
-      <c r="D32" s="25">
+      <c r="D32" s="24">
         <v>105</v>
       </c>
-      <c r="E32" s="33">
+      <c r="E32" s="32">
         <v>105.2</v>
       </c>
-      <c r="F32" s="16"/>
-[...6 lines deleted...]
-      <c r="M32" s="17"/>
+      <c r="F32" s="36">
+        <v>104.5</v>
+      </c>
+      <c r="G32" s="16"/>
+      <c r="H32" s="16"/>
+      <c r="I32" s="16"/>
+      <c r="J32" s="16"/>
+      <c r="K32" s="16"/>
+      <c r="L32" s="16"/>
+      <c r="M32" s="16"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A33" s="20" t="s">
+      <c r="A33" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B33" s="25">
+      <c r="B33" s="24">
         <v>102.5</v>
       </c>
-      <c r="C33" s="19">
+      <c r="C33" s="18">
         <v>102.4</v>
       </c>
-      <c r="D33" s="25">
+      <c r="D33" s="24">
         <v>102</v>
       </c>
-      <c r="E33" s="33">
+      <c r="E33" s="32">
         <v>102</v>
       </c>
-      <c r="F33" s="16"/>
-[...6 lines deleted...]
-      <c r="M33" s="17"/>
+      <c r="F33" s="36">
+        <v>102.9</v>
+      </c>
+      <c r="G33" s="16"/>
+      <c r="H33" s="16"/>
+      <c r="I33" s="16"/>
+      <c r="J33" s="16"/>
+      <c r="K33" s="16"/>
+      <c r="L33" s="16"/>
+      <c r="M33" s="16"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A34" s="20" t="s">
+      <c r="A34" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B34" s="25">
+      <c r="B34" s="24">
         <v>99.9</v>
       </c>
-      <c r="C34" s="19">
+      <c r="C34" s="18">
         <v>99.4</v>
       </c>
-      <c r="D34" s="25">
+      <c r="D34" s="24">
         <v>99.5</v>
       </c>
-      <c r="E34" s="33">
+      <c r="E34" s="32">
         <v>99.8</v>
       </c>
-      <c r="F34" s="16"/>
-[...6 lines deleted...]
-      <c r="M34" s="17"/>
+      <c r="F34" s="36">
+        <v>99.8</v>
+      </c>
+      <c r="G34" s="16"/>
+      <c r="H34" s="16"/>
+      <c r="I34" s="16"/>
+      <c r="J34" s="16"/>
+      <c r="K34" s="16"/>
+      <c r="L34" s="16"/>
+      <c r="M34" s="16"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A35" s="20" t="s">
+      <c r="A35" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B35" s="26" t="s">
-[...18 lines deleted...]
-      <c r="M35" s="17"/>
+      <c r="B35" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D35" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E35" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="F35" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="16"/>
+      <c r="H35" s="16"/>
+      <c r="I35" s="16"/>
+      <c r="J35" s="16"/>
+      <c r="K35" s="16"/>
+      <c r="L35" s="16"/>
+      <c r="M35" s="16"/>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B36" s="25">
+      <c r="B36" s="24">
         <v>95.7</v>
       </c>
-      <c r="C36" s="19">
+      <c r="C36" s="18">
         <v>95.2</v>
       </c>
-      <c r="D36" s="25">
+      <c r="D36" s="24">
         <v>96.7</v>
       </c>
-      <c r="E36" s="33">
+      <c r="E36" s="32">
         <v>97.5</v>
       </c>
-      <c r="F36" s="16"/>
-[...6 lines deleted...]
-      <c r="M36" s="17"/>
+      <c r="F36" s="36">
+        <v>97.8</v>
+      </c>
+      <c r="G36" s="16"/>
+      <c r="H36" s="16"/>
+      <c r="I36" s="16"/>
+      <c r="J36" s="16"/>
+      <c r="K36" s="16"/>
+      <c r="L36" s="16"/>
+      <c r="M36" s="16"/>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A37" s="20" t="s">
+      <c r="A37" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B37" s="25">
+      <c r="B37" s="24">
         <v>436.8</v>
       </c>
-      <c r="C37" s="19">
+      <c r="C37" s="18">
         <v>410.5</v>
       </c>
-      <c r="D37" s="25">
+      <c r="D37" s="24">
         <v>382.6</v>
       </c>
-      <c r="E37" s="33">
+      <c r="E37" s="32">
         <v>338.1</v>
       </c>
-      <c r="F37" s="16"/>
-[...6 lines deleted...]
-      <c r="M37" s="17"/>
+      <c r="F37" s="36">
+        <v>298.2</v>
+      </c>
+      <c r="G37" s="16"/>
+      <c r="H37" s="16"/>
+      <c r="I37" s="16"/>
+      <c r="J37" s="16"/>
+      <c r="K37" s="16"/>
+      <c r="L37" s="16"/>
+      <c r="M37" s="16"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A38" s="20" t="s">
+      <c r="A38" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="25">
-[...18 lines deleted...]
-      <c r="M38" s="17"/>
+      <c r="B38" s="24">
+        <v>100</v>
+      </c>
+      <c r="C38" s="21">
+        <v>100</v>
+      </c>
+      <c r="D38" s="24">
+        <v>100</v>
+      </c>
+      <c r="E38" s="32">
+        <v>100</v>
+      </c>
+      <c r="F38" s="36">
+        <v>100</v>
+      </c>
+      <c r="G38" s="16"/>
+      <c r="H38" s="16"/>
+      <c r="I38" s="16"/>
+      <c r="J38" s="16"/>
+      <c r="K38" s="16"/>
+      <c r="L38" s="16"/>
+      <c r="M38" s="16"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A39" s="20" t="s">
+      <c r="A39" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B39" s="25">
+      <c r="B39" s="24">
         <v>78.5</v>
       </c>
-      <c r="C39" s="19">
+      <c r="C39" s="18">
         <v>90.8</v>
       </c>
-      <c r="D39" s="25">
+      <c r="D39" s="24">
         <v>91.1</v>
       </c>
-      <c r="E39" s="33">
+      <c r="E39" s="32">
         <v>97.6</v>
       </c>
-      <c r="F39" s="16"/>
-[...6 lines deleted...]
-      <c r="M39" s="17"/>
+      <c r="F39" s="36">
+        <v>94.6</v>
+      </c>
+      <c r="G39" s="16"/>
+      <c r="H39" s="16"/>
+      <c r="I39" s="16"/>
+      <c r="J39" s="16"/>
+      <c r="K39" s="16"/>
+      <c r="L39" s="16"/>
+      <c r="M39" s="16"/>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A40" s="20" t="s">
+      <c r="A40" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="25">
+      <c r="B40" s="24">
         <v>92.1</v>
       </c>
-      <c r="C40" s="19">
+      <c r="C40" s="18">
         <v>90.5</v>
       </c>
-      <c r="D40" s="25">
+      <c r="D40" s="24">
         <v>92.5</v>
       </c>
-      <c r="E40" s="33">
+      <c r="E40" s="32">
         <v>93.5</v>
       </c>
-      <c r="F40" s="16"/>
-[...6 lines deleted...]
-      <c r="M40" s="17"/>
+      <c r="F40" s="36">
+        <v>94.8</v>
+      </c>
+      <c r="G40" s="16"/>
+      <c r="H40" s="16"/>
+      <c r="I40" s="16"/>
+      <c r="J40" s="16"/>
+      <c r="K40" s="16"/>
+      <c r="L40" s="16"/>
+      <c r="M40" s="16"/>
     </row>
     <row r="41" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A41" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B41" s="25">
+      <c r="B41" s="24">
         <v>95.1</v>
       </c>
-      <c r="C41" s="19">
+      <c r="C41" s="18">
         <v>147.4</v>
       </c>
-      <c r="D41" s="25">
+      <c r="D41" s="24">
         <v>148.19999999999999</v>
       </c>
-      <c r="E41" s="33">
+      <c r="E41" s="32">
         <v>148.19999999999999</v>
       </c>
-      <c r="F41" s="16"/>
-[...6 lines deleted...]
-      <c r="M41" s="17"/>
+      <c r="F41" s="36">
+        <v>135.1</v>
+      </c>
+      <c r="G41" s="16"/>
+      <c r="H41" s="16"/>
+      <c r="I41" s="16"/>
+      <c r="J41" s="16"/>
+      <c r="K41" s="16"/>
+      <c r="L41" s="16"/>
+      <c r="M41" s="16"/>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A42" s="20" t="s">
+      <c r="A42" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B42" s="25">
+      <c r="B42" s="24">
         <v>94.4</v>
       </c>
-      <c r="C42" s="19">
+      <c r="C42" s="18">
         <v>130.1</v>
       </c>
-      <c r="D42" s="25">
+      <c r="D42" s="24">
         <v>140.19999999999999</v>
       </c>
-      <c r="E42" s="33">
+      <c r="E42" s="32">
         <v>134.1</v>
       </c>
-      <c r="F42" s="16"/>
-[...6 lines deleted...]
-      <c r="M42" s="17"/>
+      <c r="F42" s="36">
+        <v>117.7</v>
+      </c>
+      <c r="G42" s="16"/>
+      <c r="H42" s="16"/>
+      <c r="I42" s="16"/>
+      <c r="J42" s="16"/>
+      <c r="K42" s="16"/>
+      <c r="L42" s="16"/>
+      <c r="M42" s="16"/>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A43" s="20" t="s">
+      <c r="A43" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B43" s="25">
-[...2 lines deleted...]
-      <c r="C43" s="19">
+      <c r="B43" s="24">
+        <v>100</v>
+      </c>
+      <c r="C43" s="18">
         <v>833.1</v>
       </c>
-      <c r="D43" s="25">
+      <c r="D43" s="24">
         <v>120.1</v>
       </c>
-      <c r="E43" s="33">
+      <c r="E43" s="32">
         <v>184</v>
       </c>
-      <c r="F43" s="16"/>
-[...6 lines deleted...]
-      <c r="M43" s="17"/>
+      <c r="F43" s="36">
+        <v>152</v>
+      </c>
+      <c r="G43" s="16"/>
+      <c r="H43" s="16"/>
+      <c r="I43" s="16"/>
+      <c r="J43" s="16"/>
+      <c r="K43" s="16"/>
+      <c r="L43" s="16"/>
+      <c r="M43" s="16"/>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A44" s="20" t="s">
+      <c r="A44" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B44" s="25">
-[...2 lines deleted...]
-      <c r="C44" s="19">
+      <c r="B44" s="24">
+        <v>100</v>
+      </c>
+      <c r="C44" s="18">
         <v>291.89999999999998</v>
       </c>
-      <c r="D44" s="25">
+      <c r="D44" s="24">
         <v>290</v>
       </c>
-      <c r="E44" s="33">
+      <c r="E44" s="32">
         <v>266.7</v>
       </c>
-      <c r="F44" s="16"/>
-[...6 lines deleted...]
-      <c r="M44" s="17"/>
+      <c r="F44" s="36">
+        <v>219.7</v>
+      </c>
+      <c r="G44" s="16"/>
+      <c r="H44" s="16"/>
+      <c r="I44" s="16"/>
+      <c r="J44" s="16"/>
+      <c r="K44" s="16"/>
+      <c r="L44" s="16"/>
+      <c r="M44" s="16"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A45" s="20" t="s">
+      <c r="A45" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B45" s="25">
-[...2 lines deleted...]
-      <c r="C45" s="19">
+      <c r="B45" s="24">
+        <v>100</v>
+      </c>
+      <c r="C45" s="18">
         <v>73.2</v>
       </c>
-      <c r="D45" s="25">
+      <c r="D45" s="24">
         <v>72.900000000000006</v>
       </c>
-      <c r="E45" s="33">
+      <c r="E45" s="32">
         <v>65.7</v>
       </c>
-      <c r="F45" s="16"/>
-[...6 lines deleted...]
-      <c r="M45" s="17"/>
+      <c r="F45" s="36">
+        <v>79.3</v>
+      </c>
+      <c r="G45" s="16"/>
+      <c r="H45" s="16"/>
+      <c r="I45" s="16"/>
+      <c r="J45" s="16"/>
+      <c r="K45" s="16"/>
+      <c r="L45" s="16"/>
+      <c r="M45" s="16"/>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A46" s="20" t="s">
+      <c r="A46" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B46" s="25">
-[...2 lines deleted...]
-      <c r="C46" s="19">
+      <c r="B46" s="24">
+        <v>100</v>
+      </c>
+      <c r="C46" s="18">
         <v>252.8</v>
       </c>
-      <c r="D46" s="25">
+      <c r="D46" s="24">
         <v>303.7</v>
       </c>
-      <c r="E46" s="33">
+      <c r="E46" s="32">
         <v>254.3</v>
       </c>
-      <c r="F46" s="16"/>
-[...6 lines deleted...]
-      <c r="M46" s="17"/>
+      <c r="F46" s="36">
+        <v>213.6</v>
+      </c>
+      <c r="G46" s="16"/>
+      <c r="H46" s="16"/>
+      <c r="I46" s="16"/>
+      <c r="J46" s="16"/>
+      <c r="K46" s="16"/>
+      <c r="L46" s="16"/>
+      <c r="M46" s="16"/>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A47" s="20" t="s">
+      <c r="A47" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B47" s="25">
+      <c r="B47" s="24">
         <v>81</v>
       </c>
-      <c r="C47" s="21">
+      <c r="C47" s="20">
         <v>97</v>
       </c>
-      <c r="D47" s="25">
+      <c r="D47" s="24">
         <v>114.8</v>
       </c>
-      <c r="E47" s="33">
+      <c r="E47" s="32">
         <v>114.9</v>
       </c>
-      <c r="F47" s="16"/>
-[...6 lines deleted...]
-      <c r="M47" s="17"/>
+      <c r="F47" s="36">
+        <v>107.4</v>
+      </c>
+      <c r="G47" s="16"/>
+      <c r="H47" s="16"/>
+      <c r="I47" s="16"/>
+      <c r="J47" s="16"/>
+      <c r="K47" s="16"/>
+      <c r="L47" s="16"/>
+      <c r="M47" s="16"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A48" s="20" t="s">
+      <c r="A48" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B48" s="25">
-[...2 lines deleted...]
-      <c r="C48" s="21">
+      <c r="B48" s="24">
+        <v>100</v>
+      </c>
+      <c r="C48" s="20">
         <v>50</v>
       </c>
-      <c r="D48" s="25">
+      <c r="D48" s="24">
         <v>33.299999999999997</v>
       </c>
-      <c r="E48" s="33">
+      <c r="E48" s="32">
         <v>25</v>
       </c>
-      <c r="F48" s="16"/>
-[...6 lines deleted...]
-      <c r="M48" s="17"/>
+      <c r="F48" s="36">
+        <v>20</v>
+      </c>
+      <c r="G48" s="16"/>
+      <c r="H48" s="16"/>
+      <c r="I48" s="16"/>
+      <c r="J48" s="16"/>
+      <c r="K48" s="16"/>
+      <c r="L48" s="16"/>
+      <c r="M48" s="16"/>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A49" s="20" t="s">
+      <c r="A49" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B49" s="25">
+      <c r="B49" s="24">
         <v>104.8</v>
       </c>
-      <c r="C49" s="19">
+      <c r="C49" s="18">
         <v>170.4</v>
       </c>
-      <c r="D49" s="25">
+      <c r="D49" s="24">
         <v>202.6</v>
       </c>
-      <c r="E49" s="33">
+      <c r="E49" s="32">
         <v>195.9</v>
       </c>
-      <c r="F49" s="16"/>
-[...6 lines deleted...]
-      <c r="M49" s="17"/>
+      <c r="F49" s="36">
+        <v>177.2</v>
+      </c>
+      <c r="G49" s="16"/>
+      <c r="H49" s="16"/>
+      <c r="I49" s="16"/>
+      <c r="J49" s="16"/>
+      <c r="K49" s="16"/>
+      <c r="L49" s="16"/>
+      <c r="M49" s="16"/>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A50" s="20" t="s">
+      <c r="A50" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B50" s="25">
+      <c r="B50" s="24">
         <v>95.1</v>
       </c>
-      <c r="C50" s="19">
+      <c r="C50" s="18">
         <v>109.1</v>
       </c>
-      <c r="D50" s="25">
+      <c r="D50" s="24">
         <v>99.6</v>
       </c>
-      <c r="E50" s="33">
+      <c r="E50" s="32">
         <v>96.7</v>
       </c>
-      <c r="F50" s="16"/>
-[...6 lines deleted...]
-      <c r="M50" s="17"/>
+      <c r="F50" s="36">
+        <v>96.6</v>
+      </c>
+      <c r="G50" s="16"/>
+      <c r="H50" s="16"/>
+      <c r="I50" s="16"/>
+      <c r="J50" s="16"/>
+      <c r="K50" s="16"/>
+      <c r="L50" s="16"/>
+      <c r="M50" s="16"/>
     </row>
     <row r="51" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="B51" s="25">
+      <c r="B51" s="24">
         <v>104.8</v>
       </c>
-      <c r="C51" s="19">
+      <c r="C51" s="18">
         <v>117.1</v>
       </c>
-      <c r="D51" s="25">
+      <c r="D51" s="24">
         <v>119.1</v>
       </c>
-      <c r="E51" s="33">
+      <c r="E51" s="32">
         <v>121.8</v>
       </c>
-      <c r="F51" s="16"/>
-[...6 lines deleted...]
-      <c r="M51" s="17"/>
+      <c r="F51" s="36">
+        <v>113.8</v>
+      </c>
+      <c r="G51" s="16"/>
+      <c r="H51" s="16"/>
+      <c r="I51" s="16"/>
+      <c r="J51" s="16"/>
+      <c r="K51" s="16"/>
+      <c r="L51" s="16"/>
+      <c r="M51" s="16"/>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A52" s="20" t="s">
+      <c r="A52" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B52" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D52" s="25">
+      <c r="B52" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C52" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D52" s="24">
         <v>164.7</v>
       </c>
-      <c r="E52" s="33">
+      <c r="E52" s="32">
         <v>151.19999999999999</v>
       </c>
-      <c r="F52" s="16"/>
-[...6 lines deleted...]
-      <c r="M52" s="17"/>
+      <c r="F52" s="36">
+        <v>137.1</v>
+      </c>
+      <c r="G52" s="16"/>
+      <c r="H52" s="16"/>
+      <c r="I52" s="16"/>
+      <c r="J52" s="16"/>
+      <c r="K52" s="16"/>
+      <c r="L52" s="16"/>
+      <c r="M52" s="16"/>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A53" s="20" t="s">
+      <c r="A53" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B53" s="25">
+      <c r="B53" s="24">
         <v>126.2</v>
       </c>
-      <c r="C53" s="19">
+      <c r="C53" s="18">
         <v>66.7</v>
       </c>
-      <c r="D53" s="25">
+      <c r="D53" s="24">
         <v>62.2</v>
       </c>
-      <c r="E53" s="33">
+      <c r="E53" s="32">
         <v>64.7</v>
       </c>
-      <c r="F53" s="16"/>
-[...6 lines deleted...]
-      <c r="M53" s="17"/>
+      <c r="F53" s="36">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="G53" s="16"/>
+      <c r="H53" s="16"/>
+      <c r="I53" s="16"/>
+      <c r="J53" s="16"/>
+      <c r="K53" s="16"/>
+      <c r="L53" s="16"/>
+      <c r="M53" s="16"/>
     </row>
     <row r="54" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A54" s="20" t="s">
+      <c r="A54" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B54" s="25">
+      <c r="B54" s="24">
         <v>104.4</v>
       </c>
-      <c r="C54" s="19">
+      <c r="C54" s="18">
         <v>102.6</v>
       </c>
-      <c r="D54" s="25">
+      <c r="D54" s="24">
         <v>105.2</v>
       </c>
-      <c r="E54" s="33">
+      <c r="E54" s="32">
         <v>103.3</v>
       </c>
-      <c r="F54" s="16"/>
-[...6 lines deleted...]
-      <c r="M54" s="17"/>
+      <c r="F54" s="36">
+        <v>109.5</v>
+      </c>
+      <c r="G54" s="16"/>
+      <c r="H54" s="16"/>
+      <c r="I54" s="16"/>
+      <c r="J54" s="16"/>
+      <c r="K54" s="16"/>
+      <c r="L54" s="16"/>
+      <c r="M54" s="16"/>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A55" s="20" t="s">
+      <c r="A55" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B55" s="26" t="s">
-[...18 lines deleted...]
-      <c r="M55" s="17"/>
+      <c r="B55" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D55" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E55" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="F55" s="36">
+        <v>58.7</v>
+      </c>
+      <c r="G55" s="16"/>
+      <c r="H55" s="16"/>
+      <c r="I55" s="16"/>
+      <c r="J55" s="16"/>
+      <c r="K55" s="16"/>
+      <c r="L55" s="16"/>
+      <c r="M55" s="16"/>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A56" s="20" t="s">
+      <c r="A56" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B56" s="25">
+      <c r="B56" s="24">
         <v>100.2</v>
       </c>
-      <c r="C56" s="19">
+      <c r="C56" s="18">
         <v>50.2</v>
       </c>
-      <c r="D56" s="25">
+      <c r="D56" s="24">
         <v>33.4</v>
       </c>
-      <c r="E56" s="33">
+      <c r="E56" s="32">
         <v>25.1</v>
       </c>
-      <c r="F56" s="16"/>
-[...6 lines deleted...]
-      <c r="M56" s="17"/>
+      <c r="F56" s="36">
+        <v>20</v>
+      </c>
+      <c r="G56" s="16"/>
+      <c r="H56" s="16"/>
+      <c r="I56" s="16"/>
+      <c r="J56" s="16"/>
+      <c r="K56" s="16"/>
+      <c r="L56" s="16"/>
+      <c r="M56" s="16"/>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A57" s="20" t="s">
+      <c r="A57" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B57" s="25">
+      <c r="B57" s="24">
         <v>156.1</v>
       </c>
-      <c r="C57" s="19">
+      <c r="C57" s="18">
         <v>147.4</v>
       </c>
-      <c r="D57" s="25">
+      <c r="D57" s="24">
         <v>118.9</v>
       </c>
-      <c r="E57" s="33">
+      <c r="E57" s="32">
         <v>111.5</v>
       </c>
-      <c r="F57" s="16"/>
-[...6 lines deleted...]
-      <c r="M57" s="17"/>
+      <c r="F57" s="36">
+        <v>99</v>
+      </c>
+      <c r="G57" s="16"/>
+      <c r="H57" s="16"/>
+      <c r="I57" s="16"/>
+      <c r="J57" s="16"/>
+      <c r="K57" s="16"/>
+      <c r="L57" s="16"/>
+      <c r="M57" s="16"/>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A58" s="20" t="s">
+      <c r="A58" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B58" s="25">
+      <c r="B58" s="24">
         <v>51.7</v>
       </c>
-      <c r="C58" s="19">
+      <c r="C58" s="18">
         <v>153.4</v>
       </c>
-      <c r="D58" s="25">
+      <c r="D58" s="24">
         <v>201.8</v>
       </c>
-      <c r="E58" s="33">
+      <c r="E58" s="32">
         <v>238.3</v>
       </c>
-      <c r="F58" s="16"/>
-[...6 lines deleted...]
-      <c r="M58" s="17"/>
+      <c r="F58" s="36">
+        <v>219.4</v>
+      </c>
+      <c r="G58" s="16"/>
+      <c r="H58" s="16"/>
+      <c r="I58" s="16"/>
+      <c r="J58" s="16"/>
+      <c r="K58" s="16"/>
+      <c r="L58" s="16"/>
+      <c r="M58" s="16"/>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A59" s="20" t="s">
+      <c r="A59" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B59" s="25">
+      <c r="B59" s="24">
         <v>81.8</v>
       </c>
-      <c r="C59" s="19">
+      <c r="C59" s="18">
         <v>101.3</v>
       </c>
-      <c r="D59" s="25">
+      <c r="D59" s="24">
         <v>113.2</v>
       </c>
-      <c r="E59" s="33">
+      <c r="E59" s="32">
         <v>127.2</v>
       </c>
-      <c r="F59" s="16"/>
-[...6 lines deleted...]
-      <c r="M59" s="17"/>
+      <c r="F59" s="36">
+        <v>128.1</v>
+      </c>
+      <c r="G59" s="16"/>
+      <c r="H59" s="16"/>
+      <c r="I59" s="16"/>
+      <c r="J59" s="16"/>
+      <c r="K59" s="16"/>
+      <c r="L59" s="16"/>
+      <c r="M59" s="16"/>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A60" s="20" t="s">
+      <c r="A60" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B60" s="25">
+      <c r="B60" s="24">
         <v>100.2</v>
       </c>
-      <c r="C60" s="19">
+      <c r="C60" s="18">
         <v>118.7</v>
       </c>
-      <c r="D60" s="25">
+      <c r="D60" s="24">
         <v>113.8</v>
       </c>
-      <c r="E60" s="33">
+      <c r="E60" s="32">
         <v>114.8</v>
       </c>
-      <c r="F60" s="16"/>
-[...6 lines deleted...]
-      <c r="M60" s="17"/>
+      <c r="F60" s="36">
+        <v>94.1</v>
+      </c>
+      <c r="G60" s="16"/>
+      <c r="H60" s="16"/>
+      <c r="I60" s="16"/>
+      <c r="J60" s="16"/>
+      <c r="K60" s="16"/>
+      <c r="L60" s="16"/>
+      <c r="M60" s="16"/>
     </row>
     <row r="61" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A61" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="B61" s="25">
+      <c r="B61" s="24">
         <v>90</v>
       </c>
-      <c r="C61" s="19">
+      <c r="C61" s="18">
         <v>98.1</v>
       </c>
-      <c r="D61" s="28">
+      <c r="D61" s="27">
         <v>100.7</v>
       </c>
-      <c r="E61" s="33">
+      <c r="E61" s="32">
         <v>96.8</v>
       </c>
-      <c r="F61" s="16"/>
-[...6 lines deleted...]
-      <c r="M61" s="17"/>
+      <c r="F61" s="38">
+        <v>96.2</v>
+      </c>
+      <c r="G61" s="16"/>
+      <c r="H61" s="16"/>
+      <c r="I61" s="16"/>
+      <c r="J61" s="16"/>
+      <c r="K61" s="16"/>
+      <c r="L61" s="16"/>
+      <c r="M61" s="16"/>
     </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A62" s="20" t="s">
+      <c r="A62" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B62" s="25">
+      <c r="B62" s="24">
         <v>83.8</v>
       </c>
-      <c r="C62" s="19">
+      <c r="C62" s="18">
         <v>86.5</v>
       </c>
-      <c r="D62" s="25">
+      <c r="D62" s="24">
         <v>91.1</v>
       </c>
-      <c r="E62" s="33">
+      <c r="E62" s="32">
         <v>88</v>
       </c>
-      <c r="F62" s="16"/>
-[...6 lines deleted...]
-      <c r="M62" s="17"/>
+      <c r="F62" s="36">
+        <v>88.4</v>
+      </c>
+      <c r="G62" s="16"/>
+      <c r="H62" s="16"/>
+      <c r="I62" s="16"/>
+      <c r="J62" s="16"/>
+      <c r="K62" s="16"/>
+      <c r="L62" s="16"/>
+      <c r="M62" s="16"/>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A63" s="20" t="s">
+      <c r="A63" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B63" s="25">
+      <c r="B63" s="24">
         <v>99.7</v>
       </c>
-      <c r="C63" s="19">
+      <c r="C63" s="18">
         <v>109.1</v>
       </c>
-      <c r="D63" s="25">
+      <c r="D63" s="24">
         <v>106.6</v>
       </c>
-      <c r="E63" s="33">
+      <c r="E63" s="32">
         <v>89.2</v>
       </c>
-      <c r="F63" s="16"/>
-[...6 lines deleted...]
-      <c r="M63" s="17"/>
+      <c r="F63" s="36">
+        <v>154.19999999999999</v>
+      </c>
+      <c r="G63" s="16"/>
+      <c r="H63" s="16"/>
+      <c r="I63" s="16"/>
+      <c r="J63" s="16"/>
+      <c r="K63" s="16"/>
+      <c r="L63" s="16"/>
+      <c r="M63" s="16"/>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A64" s="20" t="s">
+      <c r="A64" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B64" s="25">
-[...8 lines deleted...]
-      <c r="E64" s="33">
+      <c r="B64" s="24">
+        <v>100</v>
+      </c>
+      <c r="C64" s="21">
+        <v>100</v>
+      </c>
+      <c r="D64" s="24">
+        <v>100</v>
+      </c>
+      <c r="E64" s="32">
         <v>100.1</v>
       </c>
-      <c r="F64" s="16"/>
-[...6 lines deleted...]
-      <c r="M64" s="17"/>
+      <c r="F64" s="36">
+        <v>100.1</v>
+      </c>
+      <c r="G64" s="16"/>
+      <c r="H64" s="16"/>
+      <c r="I64" s="16"/>
+      <c r="J64" s="16"/>
+      <c r="K64" s="16"/>
+      <c r="L64" s="16"/>
+      <c r="M64" s="16"/>
     </row>
     <row r="65" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A65" s="20" t="s">
+      <c r="A65" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B65" s="25">
+      <c r="B65" s="24">
         <v>103.2</v>
       </c>
-      <c r="C65" s="19">
+      <c r="C65" s="18">
         <v>130.80000000000001</v>
       </c>
-      <c r="D65" s="25">
+      <c r="D65" s="24">
         <v>133.4</v>
       </c>
-      <c r="E65" s="33">
+      <c r="E65" s="32">
         <v>136.69999999999999</v>
       </c>
-      <c r="F65" s="16"/>
-[...6 lines deleted...]
-      <c r="M65" s="17"/>
+      <c r="F65" s="36">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="G65" s="16"/>
+      <c r="H65" s="16"/>
+      <c r="I65" s="16"/>
+      <c r="J65" s="16"/>
+      <c r="K65" s="16"/>
+      <c r="L65" s="16"/>
+      <c r="M65" s="16"/>
     </row>
     <row r="66" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A66" s="20" t="s">
+      <c r="A66" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B66" s="25">
-[...2 lines deleted...]
-      <c r="C66" s="19">
+      <c r="B66" s="24">
+        <v>100</v>
+      </c>
+      <c r="C66" s="18">
         <v>97.3</v>
       </c>
-      <c r="D66" s="25">
+      <c r="D66" s="24">
         <v>99.2</v>
       </c>
-      <c r="E66" s="33">
+      <c r="E66" s="32">
         <v>78.400000000000006</v>
       </c>
-      <c r="F66" s="16"/>
-[...6 lines deleted...]
-      <c r="M66" s="17"/>
+      <c r="F66" s="36">
+        <v>65.5</v>
+      </c>
+      <c r="G66" s="16"/>
+      <c r="H66" s="16"/>
+      <c r="I66" s="16"/>
+      <c r="J66" s="16"/>
+      <c r="K66" s="16"/>
+      <c r="L66" s="16"/>
+      <c r="M66" s="16"/>
     </row>
     <row r="67" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A67" s="20" t="s">
+      <c r="A67" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B67" s="25">
-[...2 lines deleted...]
-      <c r="C67" s="19">
+      <c r="B67" s="24">
+        <v>100</v>
+      </c>
+      <c r="C67" s="18">
         <v>107.1</v>
       </c>
-      <c r="D67" s="25">
+      <c r="D67" s="24">
         <v>97.1</v>
       </c>
-      <c r="E67" s="33">
+      <c r="E67" s="32">
         <v>78.400000000000006</v>
       </c>
-      <c r="F67" s="16"/>
-[...6 lines deleted...]
-      <c r="M67" s="17"/>
+      <c r="F67" s="36">
+        <v>66</v>
+      </c>
+      <c r="G67" s="16"/>
+      <c r="H67" s="16"/>
+      <c r="I67" s="16"/>
+      <c r="J67" s="16"/>
+      <c r="K67" s="16"/>
+      <c r="L67" s="16"/>
+      <c r="M67" s="16"/>
     </row>
     <row r="68" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A68" s="20" t="s">
+      <c r="A68" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B68" s="25">
-[...2 lines deleted...]
-      <c r="C68" s="19">
+      <c r="B68" s="24">
+        <v>100</v>
+      </c>
+      <c r="C68" s="18">
         <v>94.6</v>
       </c>
-      <c r="D68" s="25">
+      <c r="D68" s="24">
         <v>96.4</v>
       </c>
-      <c r="E68" s="33">
+      <c r="E68" s="32">
         <v>95.3</v>
       </c>
-      <c r="F68" s="16"/>
-[...6 lines deleted...]
-      <c r="M68" s="17"/>
+      <c r="F68" s="36">
+        <v>99.2</v>
+      </c>
+      <c r="G68" s="16"/>
+      <c r="H68" s="16"/>
+      <c r="I68" s="16"/>
+      <c r="J68" s="16"/>
+      <c r="K68" s="16"/>
+      <c r="L68" s="16"/>
+      <c r="M68" s="16"/>
     </row>
     <row r="69" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A69" s="20" t="s">
+      <c r="A69" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B69" s="25">
+      <c r="B69" s="24">
         <v>110</v>
       </c>
-      <c r="C69" s="19">
+      <c r="C69" s="18">
         <v>109.3</v>
       </c>
-      <c r="D69" s="25">
+      <c r="D69" s="24">
         <v>112.9</v>
       </c>
-      <c r="E69" s="33">
+      <c r="E69" s="32">
         <v>122.4</v>
       </c>
-      <c r="F69" s="16"/>
-[...6 lines deleted...]
-      <c r="M69" s="17"/>
+      <c r="F69" s="36">
+        <v>118.7</v>
+      </c>
+      <c r="G69" s="16"/>
+      <c r="H69" s="16"/>
+      <c r="I69" s="16"/>
+      <c r="J69" s="16"/>
+      <c r="K69" s="16"/>
+      <c r="L69" s="16"/>
+      <c r="M69" s="16"/>
     </row>
     <row r="70" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A70" s="20" t="s">
+      <c r="A70" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B70" s="25">
+      <c r="B70" s="24">
         <v>99.9</v>
       </c>
-      <c r="C70" s="19">
+      <c r="C70" s="18">
         <v>65.900000000000006</v>
       </c>
-      <c r="D70" s="25">
+      <c r="D70" s="24">
         <v>74.7</v>
       </c>
-      <c r="E70" s="33">
+      <c r="E70" s="32">
         <v>72.2</v>
       </c>
-      <c r="F70" s="16"/>
-[...6 lines deleted...]
-      <c r="M70" s="17"/>
+      <c r="F70" s="36">
+        <v>71.2</v>
+      </c>
+      <c r="G70" s="16"/>
+      <c r="H70" s="16"/>
+      <c r="I70" s="16"/>
+      <c r="J70" s="16"/>
+      <c r="K70" s="16"/>
+      <c r="L70" s="16"/>
+      <c r="M70" s="16"/>
     </row>
     <row r="71" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A71" s="20" t="s">
+      <c r="A71" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B71" s="25">
+      <c r="B71" s="24">
         <v>63</v>
       </c>
-      <c r="C71" s="19">
+      <c r="C71" s="18">
         <v>156.69999999999999</v>
       </c>
-      <c r="D71" s="25">
+      <c r="D71" s="24">
         <v>156</v>
       </c>
-      <c r="E71" s="33">
+      <c r="E71" s="32">
         <v>184.8</v>
       </c>
-      <c r="F71" s="16"/>
-[...6 lines deleted...]
-      <c r="M71" s="17"/>
+      <c r="F71" s="36">
+        <v>160.4</v>
+      </c>
+      <c r="G71" s="16"/>
+      <c r="H71" s="16"/>
+      <c r="I71" s="16"/>
+      <c r="J71" s="16"/>
+      <c r="K71" s="16"/>
+      <c r="L71" s="16"/>
+      <c r="M71" s="16"/>
     </row>
     <row r="72" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A72" s="20" t="s">
+      <c r="A72" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B72" s="25">
+      <c r="B72" s="24">
         <v>86</v>
       </c>
-      <c r="C72" s="19">
+      <c r="C72" s="18">
         <v>166.3</v>
       </c>
-      <c r="D72" s="25">
+      <c r="D72" s="24">
         <v>182.1</v>
       </c>
-      <c r="E72" s="33">
+      <c r="E72" s="32">
         <v>185.1</v>
       </c>
-      <c r="F72" s="16"/>
-[...6 lines deleted...]
-      <c r="M72" s="17"/>
+      <c r="F72" s="36">
+        <v>231.6</v>
+      </c>
+      <c r="G72" s="16"/>
+      <c r="H72" s="16"/>
+      <c r="I72" s="16"/>
+      <c r="J72" s="16"/>
+      <c r="K72" s="16"/>
+      <c r="L72" s="16"/>
+      <c r="M72" s="16"/>
     </row>
     <row r="73" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A73" s="20" t="s">
+      <c r="A73" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B73" s="25">
+      <c r="B73" s="24">
         <v>73.599999999999994</v>
       </c>
-      <c r="C73" s="19">
+      <c r="C73" s="18">
         <v>127.5</v>
       </c>
-      <c r="D73" s="25">
+      <c r="D73" s="24">
         <v>72.2</v>
       </c>
-      <c r="E73" s="33">
+      <c r="E73" s="32">
         <v>72.7</v>
       </c>
-      <c r="F73" s="16"/>
-[...6 lines deleted...]
-      <c r="M73" s="17"/>
+      <c r="F73" s="36">
+        <v>70.5</v>
+      </c>
+      <c r="G73" s="16"/>
+      <c r="H73" s="16"/>
+      <c r="I73" s="16"/>
+      <c r="J73" s="16"/>
+      <c r="K73" s="16"/>
+      <c r="L73" s="16"/>
+      <c r="M73" s="16"/>
     </row>
     <row r="74" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A74" s="20" t="s">
+      <c r="A74" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="B74" s="25">
-[...2 lines deleted...]
-      <c r="C74" s="19">
+      <c r="B74" s="24">
+        <v>100</v>
+      </c>
+      <c r="C74" s="18">
         <v>806.5</v>
       </c>
-      <c r="D74" s="25">
-[...12 lines deleted...]
-      <c r="M74" s="17"/>
+      <c r="D74" s="24">
+        <v>100</v>
+      </c>
+      <c r="E74" s="32">
+        <v>100</v>
+      </c>
+      <c r="F74" s="36">
+        <v>100</v>
+      </c>
+      <c r="G74" s="16"/>
+      <c r="H74" s="16"/>
+      <c r="I74" s="16"/>
+      <c r="J74" s="16"/>
+      <c r="K74" s="16"/>
+      <c r="L74" s="16"/>
+      <c r="M74" s="16"/>
     </row>
     <row r="75" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A75" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="B75" s="25">
+      <c r="B75" s="24">
         <v>101.8</v>
       </c>
-      <c r="C75" s="19">
+      <c r="C75" s="18">
         <v>108.8</v>
       </c>
-      <c r="D75" s="25">
+      <c r="D75" s="24">
         <v>111.2</v>
       </c>
-      <c r="E75" s="33">
+      <c r="E75" s="32">
         <v>109</v>
       </c>
-      <c r="F75" s="16"/>
-[...6 lines deleted...]
-      <c r="M75" s="17"/>
+      <c r="F75" s="38">
+        <v>115.7</v>
+      </c>
+      <c r="G75" s="16"/>
+      <c r="H75" s="16"/>
+      <c r="I75" s="16"/>
+      <c r="J75" s="16"/>
+      <c r="K75" s="16"/>
+      <c r="L75" s="16"/>
+      <c r="M75" s="16"/>
     </row>
     <row r="76" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A76" s="20" t="s">
+      <c r="A76" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B76" s="25">
+      <c r="B76" s="24">
         <v>102.6</v>
       </c>
-      <c r="C76" s="22">
+      <c r="C76" s="21">
         <v>107</v>
       </c>
-      <c r="D76" s="25">
+      <c r="D76" s="24">
         <v>104.4</v>
       </c>
-      <c r="E76" s="33">
+      <c r="E76" s="32">
         <v>104.7</v>
       </c>
-      <c r="F76" s="16"/>
-[...6 lines deleted...]
-      <c r="M76" s="17"/>
+      <c r="F76" s="36">
+        <v>104.8</v>
+      </c>
+      <c r="G76" s="16"/>
+      <c r="H76" s="16"/>
+      <c r="I76" s="16"/>
+      <c r="J76" s="16"/>
+      <c r="K76" s="16"/>
+      <c r="L76" s="16"/>
+      <c r="M76" s="16"/>
     </row>
     <row r="77" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A77" s="20" t="s">
+      <c r="A77" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B77" s="25">
-[...2 lines deleted...]
-      <c r="C77" s="19">
+      <c r="B77" s="24">
+        <v>100</v>
+      </c>
+      <c r="C77" s="18">
         <v>130.6</v>
       </c>
-      <c r="D77" s="25">
+      <c r="D77" s="24">
         <v>99.3</v>
       </c>
-      <c r="E77" s="33">
+      <c r="E77" s="32">
         <v>99.5</v>
       </c>
-      <c r="F77" s="16"/>
-[...6 lines deleted...]
-      <c r="M77" s="17"/>
+      <c r="F77" s="36">
+        <v>99.6</v>
+      </c>
+      <c r="G77" s="16"/>
+      <c r="H77" s="16"/>
+      <c r="I77" s="16"/>
+      <c r="J77" s="16"/>
+      <c r="K77" s="16"/>
+      <c r="L77" s="16"/>
+      <c r="M77" s="16"/>
     </row>
     <row r="78" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A78" s="20" t="s">
+      <c r="A78" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B78" s="25">
-[...18 lines deleted...]
-      <c r="M78" s="17"/>
+      <c r="B78" s="24">
+        <v>100</v>
+      </c>
+      <c r="C78" s="21">
+        <v>100</v>
+      </c>
+      <c r="D78" s="24">
+        <v>100</v>
+      </c>
+      <c r="E78" s="32">
+        <v>100</v>
+      </c>
+      <c r="F78" s="36">
+        <v>100</v>
+      </c>
+      <c r="G78" s="16"/>
+      <c r="H78" s="16"/>
+      <c r="I78" s="16"/>
+      <c r="J78" s="16"/>
+      <c r="K78" s="16"/>
+      <c r="L78" s="16"/>
+      <c r="M78" s="16"/>
     </row>
     <row r="79" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A79" s="20" t="s">
+      <c r="A79" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B79" s="25">
-[...2 lines deleted...]
-      <c r="C79" s="19">
+      <c r="B79" s="24">
+        <v>100</v>
+      </c>
+      <c r="C79" s="18">
         <v>233.2</v>
       </c>
-      <c r="D79" s="25">
-[...12 lines deleted...]
-      <c r="M79" s="17"/>
+      <c r="D79" s="24">
+        <v>100</v>
+      </c>
+      <c r="E79" s="32">
+        <v>100</v>
+      </c>
+      <c r="F79" s="36">
+        <v>100</v>
+      </c>
+      <c r="G79" s="16"/>
+      <c r="H79" s="16"/>
+      <c r="I79" s="16"/>
+      <c r="J79" s="16"/>
+      <c r="K79" s="16"/>
+      <c r="L79" s="16"/>
+      <c r="M79" s="16"/>
     </row>
     <row r="80" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A80" s="20" t="s">
+      <c r="A80" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B80" s="25">
-[...2 lines deleted...]
-      <c r="C80" s="19">
+      <c r="B80" s="24">
+        <v>100</v>
+      </c>
+      <c r="C80" s="18">
         <v>95.6</v>
       </c>
-      <c r="D80" s="25">
+      <c r="D80" s="24">
         <v>99.1</v>
       </c>
-      <c r="E80" s="33">
+      <c r="E80" s="32">
         <v>90.8</v>
       </c>
-      <c r="F80" s="16"/>
-[...6 lines deleted...]
-      <c r="M80" s="17"/>
+      <c r="F80" s="36">
+        <v>84.5</v>
+      </c>
+      <c r="G80" s="16"/>
+      <c r="H80" s="16"/>
+      <c r="I80" s="16"/>
+      <c r="J80" s="16"/>
+      <c r="K80" s="16"/>
+      <c r="L80" s="16"/>
+      <c r="M80" s="16"/>
     </row>
     <row r="81" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A81" s="20" t="s">
+      <c r="A81" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B81" s="25">
-[...2 lines deleted...]
-      <c r="C81" s="21">
+      <c r="B81" s="24">
+        <v>100</v>
+      </c>
+      <c r="C81" s="20">
         <v>98</v>
       </c>
-      <c r="D81" s="25">
+      <c r="D81" s="24">
         <v>97.1</v>
       </c>
-      <c r="E81" s="33">
+      <c r="E81" s="32">
         <v>95.9</v>
       </c>
-      <c r="F81" s="16"/>
-[...6 lines deleted...]
-      <c r="M81" s="17"/>
+      <c r="F81" s="36">
+        <v>96.7</v>
+      </c>
+      <c r="G81" s="16"/>
+      <c r="H81" s="16"/>
+      <c r="I81" s="16"/>
+      <c r="J81" s="16"/>
+      <c r="K81" s="16"/>
+      <c r="L81" s="16"/>
+      <c r="M81" s="16"/>
     </row>
     <row r="82" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A82" s="20" t="s">
+      <c r="A82" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B82" s="25">
-[...2 lines deleted...]
-      <c r="C82" s="19">
+      <c r="B82" s="24">
+        <v>100</v>
+      </c>
+      <c r="C82" s="18">
         <v>94.4</v>
       </c>
-      <c r="D82" s="25">
+      <c r="D82" s="24">
         <v>94.1</v>
       </c>
-      <c r="E82" s="33">
+      <c r="E82" s="32">
         <v>93.7</v>
       </c>
-      <c r="F82" s="16"/>
-[...6 lines deleted...]
-      <c r="M82" s="17"/>
+      <c r="F82" s="36">
+        <v>94.6</v>
+      </c>
+      <c r="G82" s="16"/>
+      <c r="H82" s="16"/>
+      <c r="I82" s="16"/>
+      <c r="J82" s="16"/>
+      <c r="K82" s="16"/>
+      <c r="L82" s="16"/>
+      <c r="M82" s="16"/>
     </row>
     <row r="83" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A83" s="20" t="s">
+      <c r="A83" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B83" s="25">
+      <c r="B83" s="24">
         <v>96.1</v>
       </c>
-      <c r="C83" s="19">
+      <c r="C83" s="18">
         <v>119.5</v>
       </c>
-      <c r="D83" s="25">
+      <c r="D83" s="24">
         <v>115.2</v>
       </c>
-      <c r="E83" s="33">
+      <c r="E83" s="32">
         <v>100.2</v>
       </c>
-      <c r="F83" s="16"/>
-[...6 lines deleted...]
-      <c r="M83" s="17"/>
+      <c r="F83" s="36">
+        <v>102.4</v>
+      </c>
+      <c r="G83" s="16"/>
+      <c r="H83" s="16"/>
+      <c r="I83" s="16"/>
+      <c r="J83" s="16"/>
+      <c r="K83" s="16"/>
+      <c r="L83" s="16"/>
+      <c r="M83" s="16"/>
     </row>
     <row r="84" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A84" s="20" t="s">
+      <c r="A84" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B84" s="25">
-[...2 lines deleted...]
-      <c r="C84" s="19">
+      <c r="B84" s="24">
+        <v>100</v>
+      </c>
+      <c r="C84" s="18">
         <v>63.6</v>
       </c>
-      <c r="D84" s="25">
+      <c r="D84" s="24">
         <v>62.9</v>
       </c>
-      <c r="E84" s="33">
+      <c r="E84" s="32">
         <v>59.3</v>
       </c>
-      <c r="F84" s="16"/>
-[...6 lines deleted...]
-      <c r="M84" s="17"/>
+      <c r="F84" s="36">
+        <v>57.9</v>
+      </c>
+      <c r="G84" s="16"/>
+      <c r="H84" s="16"/>
+      <c r="I84" s="16"/>
+      <c r="J84" s="16"/>
+      <c r="K84" s="16"/>
+      <c r="L84" s="16"/>
+      <c r="M84" s="16"/>
     </row>
     <row r="85" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A85" s="20" t="s">
+      <c r="A85" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B85" s="25">
-[...2 lines deleted...]
-      <c r="C85" s="19">
+      <c r="B85" s="24">
+        <v>100</v>
+      </c>
+      <c r="C85" s="18">
         <v>119.3</v>
       </c>
-      <c r="D85" s="25">
-[...12 lines deleted...]
-      <c r="M85" s="17"/>
+      <c r="D85" s="24">
+        <v>100</v>
+      </c>
+      <c r="E85" s="32">
+        <v>100</v>
+      </c>
+      <c r="F85" s="36">
+        <v>100</v>
+      </c>
+      <c r="G85" s="16"/>
+      <c r="H85" s="16"/>
+      <c r="I85" s="16"/>
+      <c r="J85" s="16"/>
+      <c r="K85" s="16"/>
+      <c r="L85" s="16"/>
+      <c r="M85" s="16"/>
     </row>
     <row r="86" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A86" s="20" t="s">
+      <c r="A86" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B86" s="25">
+      <c r="B86" s="24">
         <v>100.4</v>
       </c>
-      <c r="C86" s="19">
+      <c r="C86" s="18">
         <v>156.80000000000001</v>
       </c>
-      <c r="D86" s="25">
+      <c r="D86" s="24">
         <v>169.9</v>
       </c>
-      <c r="E86" s="33">
+      <c r="E86" s="32">
         <v>148.19999999999999</v>
       </c>
-      <c r="F86" s="16"/>
-[...6 lines deleted...]
-      <c r="M86" s="17"/>
+      <c r="F86" s="36">
+        <v>221.7</v>
+      </c>
+      <c r="G86" s="16"/>
+      <c r="H86" s="16"/>
+      <c r="I86" s="16"/>
+      <c r="J86" s="16"/>
+      <c r="K86" s="16"/>
+      <c r="L86" s="16"/>
+      <c r="M86" s="16"/>
     </row>
     <row r="87" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A87" s="20" t="s">
+      <c r="A87" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B87" s="25">
-[...2 lines deleted...]
-      <c r="C87" s="19">
+      <c r="B87" s="24">
+        <v>100</v>
+      </c>
+      <c r="C87" s="18">
         <v>107.7</v>
       </c>
-      <c r="D87" s="25">
+      <c r="D87" s="24">
         <v>100.4</v>
       </c>
-      <c r="E87" s="33">
+      <c r="E87" s="32">
         <v>100.5</v>
       </c>
-      <c r="F87" s="16"/>
-[...6 lines deleted...]
-      <c r="M87" s="17"/>
+      <c r="F87" s="36">
+        <v>100.4</v>
+      </c>
+      <c r="G87" s="16"/>
+      <c r="H87" s="16"/>
+      <c r="I87" s="16"/>
+      <c r="J87" s="16"/>
+      <c r="K87" s="16"/>
+      <c r="L87" s="16"/>
+      <c r="M87" s="16"/>
     </row>
     <row r="88" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A88" s="20" t="s">
+      <c r="A88" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="B88" s="25">
-[...2 lines deleted...]
-      <c r="C88" s="19">
+      <c r="B88" s="24">
+        <v>100</v>
+      </c>
+      <c r="C88" s="18">
         <v>520.70000000000005</v>
       </c>
-      <c r="D88" s="25">
-[...12 lines deleted...]
-      <c r="M88" s="17"/>
+      <c r="D88" s="24">
+        <v>100</v>
+      </c>
+      <c r="E88" s="32">
+        <v>100</v>
+      </c>
+      <c r="F88" s="36">
+        <v>100</v>
+      </c>
+      <c r="G88" s="16"/>
+      <c r="H88" s="16"/>
+      <c r="I88" s="16"/>
+      <c r="J88" s="16"/>
+      <c r="K88" s="16"/>
+      <c r="L88" s="16"/>
+      <c r="M88" s="16"/>
     </row>
     <row r="89" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A89" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="B89" s="25">
+      <c r="B89" s="24">
         <v>80.3</v>
       </c>
-      <c r="C89" s="23">
+      <c r="C89" s="22">
         <v>91.8</v>
       </c>
-      <c r="D89" s="25">
+      <c r="D89" s="24">
         <v>101.2</v>
       </c>
-      <c r="E89" s="33">
+      <c r="E89" s="32">
         <v>109.6</v>
       </c>
-      <c r="F89" s="16"/>
-[...6 lines deleted...]
-      <c r="M89" s="17"/>
+      <c r="F89" s="38">
+        <v>104.1</v>
+      </c>
+      <c r="G89" s="16"/>
+      <c r="H89" s="16"/>
+      <c r="I89" s="16"/>
+      <c r="J89" s="16"/>
+      <c r="K89" s="16"/>
+      <c r="L89" s="16"/>
+      <c r="M89" s="16"/>
     </row>
     <row r="90" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A90" s="20" t="s">
+      <c r="A90" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B90" s="25">
+      <c r="B90" s="24">
         <v>88.6</v>
       </c>
-      <c r="C90" s="23">
+      <c r="C90" s="22">
         <v>93</v>
       </c>
-      <c r="D90" s="25">
+      <c r="D90" s="24">
         <v>100.8</v>
       </c>
-      <c r="E90" s="33">
+      <c r="E90" s="32">
         <v>106.7</v>
       </c>
-      <c r="F90" s="16"/>
-[...6 lines deleted...]
-      <c r="M90" s="17"/>
+      <c r="F90" s="36">
+        <v>101.8</v>
+      </c>
+      <c r="G90" s="16"/>
+      <c r="H90" s="16"/>
+      <c r="I90" s="16"/>
+      <c r="J90" s="16"/>
+      <c r="K90" s="16"/>
+      <c r="L90" s="16"/>
+      <c r="M90" s="16"/>
     </row>
     <row r="91" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A91" s="20" t="s">
+      <c r="A91" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B91" s="26" t="s">
-[...18 lines deleted...]
-      <c r="M91" s="17"/>
+      <c r="B91" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C91" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D91" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="E91" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="F91" s="36">
+        <v>92.8</v>
+      </c>
+      <c r="G91" s="16"/>
+      <c r="H91" s="16"/>
+      <c r="I91" s="16"/>
+      <c r="J91" s="16"/>
+      <c r="K91" s="16"/>
+      <c r="L91" s="16"/>
+      <c r="M91" s="16"/>
     </row>
     <row r="92" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A92" s="20" t="s">
+      <c r="A92" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B92" s="25">
-[...18 lines deleted...]
-      <c r="M92" s="17"/>
+      <c r="B92" s="24">
+        <v>100</v>
+      </c>
+      <c r="C92" s="22">
+        <v>100</v>
+      </c>
+      <c r="D92" s="24">
+        <v>100</v>
+      </c>
+      <c r="E92" s="32">
+        <v>100</v>
+      </c>
+      <c r="F92" s="36">
+        <v>100</v>
+      </c>
+      <c r="G92" s="16"/>
+      <c r="H92" s="16"/>
+      <c r="I92" s="16"/>
+      <c r="J92" s="16"/>
+      <c r="K92" s="16"/>
+      <c r="L92" s="16"/>
+      <c r="M92" s="16"/>
     </row>
     <row r="93" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A93" s="20" t="s">
+      <c r="A93" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B93" s="25">
-[...18 lines deleted...]
-      <c r="M93" s="17"/>
+      <c r="B93" s="24">
+        <v>100</v>
+      </c>
+      <c r="C93" s="22">
+        <v>100</v>
+      </c>
+      <c r="D93" s="24">
+        <v>100</v>
+      </c>
+      <c r="E93" s="32">
+        <v>100</v>
+      </c>
+      <c r="F93" s="36">
+        <v>100</v>
+      </c>
+      <c r="G93" s="16"/>
+      <c r="H93" s="16"/>
+      <c r="I93" s="16"/>
+      <c r="J93" s="16"/>
+      <c r="K93" s="16"/>
+      <c r="L93" s="16"/>
+      <c r="M93" s="16"/>
     </row>
     <row r="94" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A94" s="20" t="s">
+      <c r="A94" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B94" s="25">
-[...2 lines deleted...]
-      <c r="C94" s="23">
+      <c r="B94" s="24">
+        <v>100</v>
+      </c>
+      <c r="C94" s="22">
         <v>118.1</v>
       </c>
-      <c r="D94" s="25">
+      <c r="D94" s="24">
         <v>124.1</v>
       </c>
-      <c r="E94" s="33">
+      <c r="E94" s="32">
         <v>114.9</v>
       </c>
-      <c r="F94" s="16"/>
-[...6 lines deleted...]
-      <c r="M94" s="17"/>
+      <c r="F94" s="36">
+        <v>118.7</v>
+      </c>
+      <c r="G94" s="16"/>
+      <c r="H94" s="16"/>
+      <c r="I94" s="16"/>
+      <c r="J94" s="16"/>
+      <c r="K94" s="16"/>
+      <c r="L94" s="16"/>
+      <c r="M94" s="16"/>
     </row>
     <row r="95" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A95" s="20" t="s">
+      <c r="A95" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B95" s="25">
-[...2 lines deleted...]
-      <c r="C95" s="23">
+      <c r="B95" s="24">
+        <v>100</v>
+      </c>
+      <c r="C95" s="22">
         <v>50</v>
       </c>
-      <c r="D95" s="25">
+      <c r="D95" s="24">
         <v>33.299999999999997</v>
       </c>
-      <c r="E95" s="33">
+      <c r="E95" s="32">
         <v>25</v>
       </c>
-      <c r="F95" s="16"/>
-[...6 lines deleted...]
-      <c r="M95" s="17"/>
+      <c r="F95" s="36">
+        <v>20</v>
+      </c>
+      <c r="G95" s="16"/>
+      <c r="H95" s="16"/>
+      <c r="I95" s="16"/>
+      <c r="J95" s="16"/>
+      <c r="K95" s="16"/>
+      <c r="L95" s="16"/>
+      <c r="M95" s="16"/>
     </row>
     <row r="96" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A96" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="B96" s="25">
+      <c r="B96" s="24">
         <v>939.2</v>
       </c>
-      <c r="C96" s="23">
+      <c r="C96" s="22">
         <v>538.70000000000005</v>
       </c>
-      <c r="D96" s="25">
+      <c r="D96" s="24">
         <v>412.4</v>
       </c>
-      <c r="E96" s="33">
+      <c r="E96" s="32">
         <v>327</v>
       </c>
-      <c r="F96" s="16"/>
-[...6 lines deleted...]
-      <c r="M96" s="17"/>
+      <c r="F96" s="36">
+        <v>282.3</v>
+      </c>
+      <c r="G96" s="16"/>
+      <c r="H96" s="16"/>
+      <c r="I96" s="16"/>
+      <c r="J96" s="16"/>
+      <c r="K96" s="16"/>
+      <c r="L96" s="16"/>
+      <c r="M96" s="16"/>
     </row>
     <row r="97" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A97" s="20" t="s">
+      <c r="A97" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B97" s="25">
+      <c r="B97" s="24">
         <v>943.4</v>
       </c>
-      <c r="C97" s="23">
+      <c r="C97" s="22">
         <v>549.5</v>
       </c>
-      <c r="D97" s="25">
+      <c r="D97" s="24">
         <v>415.8</v>
       </c>
-      <c r="E97" s="33">
+      <c r="E97" s="32">
         <v>338.7</v>
       </c>
-      <c r="F97" s="16"/>
-[...6 lines deleted...]
-      <c r="M97" s="17"/>
+      <c r="F97" s="36">
+        <v>291.7</v>
+      </c>
+      <c r="G97" s="16"/>
+      <c r="H97" s="16"/>
+      <c r="I97" s="16"/>
+      <c r="J97" s="16"/>
+      <c r="K97" s="16"/>
+      <c r="L97" s="16"/>
+      <c r="M97" s="16"/>
     </row>
     <row r="98" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A98" s="20" t="s">
+      <c r="A98" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B98" s="25">
-[...18 lines deleted...]
-      <c r="M98" s="17"/>
+      <c r="B98" s="24">
+        <v>100</v>
+      </c>
+      <c r="C98" s="22">
+        <v>100</v>
+      </c>
+      <c r="D98" s="24">
+        <v>100</v>
+      </c>
+      <c r="E98" s="32">
+        <v>100</v>
+      </c>
+      <c r="F98" s="36">
+        <v>100</v>
+      </c>
+      <c r="G98" s="16"/>
+      <c r="H98" s="16"/>
+      <c r="I98" s="16"/>
+      <c r="J98" s="16"/>
+      <c r="K98" s="16"/>
+      <c r="L98" s="16"/>
+      <c r="M98" s="16"/>
     </row>
     <row r="99" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A99" s="20" t="s">
+      <c r="A99" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B99" s="25">
-[...18 lines deleted...]
-      <c r="M99" s="17"/>
+      <c r="B99" s="24">
+        <v>100</v>
+      </c>
+      <c r="C99" s="22">
+        <v>100</v>
+      </c>
+      <c r="D99" s="24">
+        <v>100</v>
+      </c>
+      <c r="E99" s="32">
+        <v>100</v>
+      </c>
+      <c r="F99" s="36">
+        <v>100</v>
+      </c>
+      <c r="G99" s="16"/>
+      <c r="H99" s="16"/>
+      <c r="I99" s="16"/>
+      <c r="J99" s="16"/>
+      <c r="K99" s="16"/>
+      <c r="L99" s="16"/>
+      <c r="M99" s="16"/>
     </row>
     <row r="100" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A100" s="20" t="s">
+      <c r="A100" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B100" s="25">
-[...18 lines deleted...]
-      <c r="M100" s="17"/>
+      <c r="B100" s="24">
+        <v>100</v>
+      </c>
+      <c r="C100" s="22">
+        <v>100</v>
+      </c>
+      <c r="D100" s="24">
+        <v>100</v>
+      </c>
+      <c r="E100" s="32">
+        <v>100</v>
+      </c>
+      <c r="F100" s="36">
+        <v>100</v>
+      </c>
+      <c r="G100" s="16"/>
+      <c r="H100" s="16"/>
+      <c r="I100" s="16"/>
+      <c r="J100" s="16"/>
+      <c r="K100" s="16"/>
+      <c r="L100" s="16"/>
+      <c r="M100" s="16"/>
     </row>
     <row r="101" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A101" s="20" t="s">
+      <c r="A101" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B101" s="25">
-[...18 lines deleted...]
-      <c r="M101" s="17"/>
+      <c r="B101" s="24">
+        <v>100</v>
+      </c>
+      <c r="C101" s="22">
+        <v>100</v>
+      </c>
+      <c r="D101" s="24">
+        <v>100</v>
+      </c>
+      <c r="E101" s="32">
+        <v>100</v>
+      </c>
+      <c r="F101" s="36">
+        <v>100</v>
+      </c>
+      <c r="G101" s="16"/>
+      <c r="H101" s="16"/>
+      <c r="I101" s="16"/>
+      <c r="J101" s="16"/>
+      <c r="K101" s="16"/>
+      <c r="L101" s="16"/>
+      <c r="M101" s="16"/>
     </row>
     <row r="102" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A102" s="20" t="s">
+      <c r="A102" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B102" s="25">
-[...18 lines deleted...]
-      <c r="M102" s="17"/>
+      <c r="B102" s="24">
+        <v>100</v>
+      </c>
+      <c r="C102" s="22">
+        <v>100</v>
+      </c>
+      <c r="D102" s="24">
+        <v>100</v>
+      </c>
+      <c r="E102" s="32">
+        <v>100</v>
+      </c>
+      <c r="F102" s="36">
+        <v>100</v>
+      </c>
+      <c r="G102" s="16"/>
+      <c r="H102" s="16"/>
+      <c r="I102" s="16"/>
+      <c r="J102" s="16"/>
+      <c r="K102" s="16"/>
+      <c r="L102" s="16"/>
+      <c r="M102" s="16"/>
     </row>
     <row r="103" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A103" s="20" t="s">
+      <c r="A103" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B103" s="25">
-[...18 lines deleted...]
-      <c r="M103" s="17"/>
+      <c r="B103" s="24">
+        <v>100</v>
+      </c>
+      <c r="C103" s="22">
+        <v>100</v>
+      </c>
+      <c r="D103" s="24">
+        <v>100</v>
+      </c>
+      <c r="E103" s="32">
+        <v>100</v>
+      </c>
+      <c r="F103" s="36">
+        <v>100</v>
+      </c>
+      <c r="G103" s="16"/>
+      <c r="H103" s="16"/>
+      <c r="I103" s="16"/>
+      <c r="J103" s="16"/>
+      <c r="K103" s="16"/>
+      <c r="L103" s="16"/>
+      <c r="M103" s="16"/>
     </row>
     <row r="104" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A104" s="20" t="s">
+      <c r="A104" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B104" s="25">
-[...18 lines deleted...]
-      <c r="M104" s="17"/>
+      <c r="B104" s="24">
+        <v>100</v>
+      </c>
+      <c r="C104" s="22">
+        <v>100</v>
+      </c>
+      <c r="D104" s="24">
+        <v>100</v>
+      </c>
+      <c r="E104" s="32">
+        <v>100</v>
+      </c>
+      <c r="F104" s="36">
+        <v>100</v>
+      </c>
+      <c r="G104" s="16"/>
+      <c r="H104" s="16"/>
+      <c r="I104" s="16"/>
+      <c r="J104" s="16"/>
+      <c r="K104" s="16"/>
+      <c r="L104" s="16"/>
+      <c r="M104" s="16"/>
     </row>
     <row r="105" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A105" s="20" t="s">
+      <c r="A105" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B105" s="26" t="s">
-[...18 lines deleted...]
-      <c r="M105" s="17"/>
+      <c r="B105" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C105" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D105" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="E105" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="F105" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G105" s="16"/>
+      <c r="H105" s="16"/>
+      <c r="I105" s="16"/>
+      <c r="J105" s="16"/>
+      <c r="K105" s="16"/>
+      <c r="L105" s="16"/>
+      <c r="M105" s="16"/>
     </row>
     <row r="106" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A106" s="20" t="s">
+      <c r="A106" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B106" s="25">
-[...18 lines deleted...]
-      <c r="M106" s="17"/>
+      <c r="B106" s="24">
+        <v>100</v>
+      </c>
+      <c r="C106" s="22">
+        <v>100</v>
+      </c>
+      <c r="D106" s="24">
+        <v>100</v>
+      </c>
+      <c r="E106" s="32">
+        <v>100</v>
+      </c>
+      <c r="F106" s="36">
+        <v>100</v>
+      </c>
+      <c r="G106" s="16"/>
+      <c r="H106" s="16"/>
+      <c r="I106" s="16"/>
+      <c r="J106" s="16"/>
+      <c r="K106" s="16"/>
+      <c r="L106" s="16"/>
+      <c r="M106" s="16"/>
     </row>
     <row r="107" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A107" s="20" t="s">
+      <c r="A107" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B107" s="25">
-[...18 lines deleted...]
-      <c r="M107" s="17"/>
+      <c r="B107" s="24">
+        <v>100</v>
+      </c>
+      <c r="C107" s="22">
+        <v>100</v>
+      </c>
+      <c r="D107" s="27">
+        <v>100</v>
+      </c>
+      <c r="E107" s="32">
+        <v>100</v>
+      </c>
+      <c r="F107" s="36">
+        <v>100</v>
+      </c>
+      <c r="G107" s="16"/>
+      <c r="H107" s="16"/>
+      <c r="I107" s="16"/>
+      <c r="J107" s="16"/>
+      <c r="K107" s="16"/>
+      <c r="L107" s="16"/>
+      <c r="M107" s="16"/>
     </row>
     <row r="108" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A108" s="20" t="s">
+      <c r="A108" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="B108" s="25">
-[...18 lines deleted...]
-      <c r="M108" s="17"/>
+      <c r="B108" s="24">
+        <v>100</v>
+      </c>
+      <c r="C108" s="22">
+        <v>100</v>
+      </c>
+      <c r="D108" s="27">
+        <v>100</v>
+      </c>
+      <c r="E108" s="32">
+        <v>100</v>
+      </c>
+      <c r="F108" s="36">
+        <v>100</v>
+      </c>
+      <c r="G108" s="16"/>
+      <c r="H108" s="16"/>
+      <c r="I108" s="16"/>
+      <c r="J108" s="16"/>
+      <c r="K108" s="16"/>
+      <c r="L108" s="16"/>
+      <c r="M108" s="16"/>
     </row>
     <row r="109" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A109" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="B109" s="25">
+      <c r="B109" s="24">
         <v>119.5</v>
       </c>
-      <c r="C109" s="23">
+      <c r="C109" s="22">
         <v>103.3</v>
       </c>
-      <c r="D109" s="25">
+      <c r="D109" s="24">
         <v>91.8</v>
       </c>
-      <c r="E109" s="33">
+      <c r="E109" s="32">
         <v>95.2</v>
       </c>
-      <c r="F109" s="16"/>
-[...6 lines deleted...]
-      <c r="M109" s="17"/>
+      <c r="F109" s="36">
+        <v>101.2</v>
+      </c>
+      <c r="G109" s="16"/>
+      <c r="H109" s="16"/>
+      <c r="I109" s="16"/>
+      <c r="J109" s="16"/>
+      <c r="K109" s="16"/>
+      <c r="L109" s="16"/>
+      <c r="M109" s="16"/>
     </row>
     <row r="110" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A110" s="20" t="s">
+      <c r="A110" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B110" s="25">
+      <c r="B110" s="24">
         <v>113.2</v>
       </c>
-      <c r="C110" s="23">
+      <c r="C110" s="22">
         <v>101.9</v>
       </c>
-      <c r="D110" s="25">
+      <c r="D110" s="24">
         <v>86.8</v>
       </c>
-      <c r="E110" s="33">
+      <c r="E110" s="32">
         <v>89.2</v>
       </c>
-      <c r="F110" s="16"/>
-[...6 lines deleted...]
-      <c r="M110" s="17"/>
+      <c r="F110" s="36">
+        <v>97</v>
+      </c>
+      <c r="G110" s="16"/>
+      <c r="H110" s="16"/>
+      <c r="I110" s="16"/>
+      <c r="J110" s="16"/>
+      <c r="K110" s="16"/>
+      <c r="L110" s="16"/>
+      <c r="M110" s="16"/>
     </row>
     <row r="111" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A111" s="20" t="s">
+      <c r="A111" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B111" s="25">
-[...18 lines deleted...]
-      <c r="M111" s="17"/>
+      <c r="B111" s="24">
+        <v>100</v>
+      </c>
+      <c r="C111" s="22">
+        <v>100</v>
+      </c>
+      <c r="D111" s="24">
+        <v>100</v>
+      </c>
+      <c r="E111" s="32">
+        <v>100</v>
+      </c>
+      <c r="F111" s="36">
+        <v>100</v>
+      </c>
+      <c r="G111" s="16"/>
+      <c r="H111" s="16"/>
+      <c r="I111" s="16"/>
+      <c r="J111" s="16"/>
+      <c r="K111" s="16"/>
+      <c r="L111" s="16"/>
+      <c r="M111" s="16"/>
     </row>
     <row r="112" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A112" s="20" t="s">
+      <c r="A112" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B112" s="25">
-[...18 lines deleted...]
-      <c r="M112" s="17"/>
+      <c r="B112" s="24">
+        <v>100</v>
+      </c>
+      <c r="C112" s="22">
+        <v>100</v>
+      </c>
+      <c r="D112" s="24">
+        <v>100</v>
+      </c>
+      <c r="E112" s="32">
+        <v>100</v>
+      </c>
+      <c r="F112" s="36">
+        <v>100</v>
+      </c>
+      <c r="G112" s="16"/>
+      <c r="H112" s="16"/>
+      <c r="I112" s="16"/>
+      <c r="J112" s="16"/>
+      <c r="K112" s="16"/>
+      <c r="L112" s="16"/>
+      <c r="M112" s="16"/>
     </row>
     <row r="113" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A113" s="20" t="s">
+      <c r="A113" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B113" s="25">
-[...18 lines deleted...]
-      <c r="M113" s="17"/>
+      <c r="B113" s="24">
+        <v>100</v>
+      </c>
+      <c r="C113" s="22">
+        <v>100</v>
+      </c>
+      <c r="D113" s="24">
+        <v>100</v>
+      </c>
+      <c r="E113" s="32">
+        <v>100</v>
+      </c>
+      <c r="F113" s="36">
+        <v>100</v>
+      </c>
+      <c r="G113" s="16"/>
+      <c r="H113" s="16"/>
+      <c r="I113" s="16"/>
+      <c r="J113" s="16"/>
+      <c r="K113" s="16"/>
+      <c r="L113" s="16"/>
+      <c r="M113" s="16"/>
     </row>
     <row r="114" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A114" s="20" t="s">
+      <c r="A114" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B114" s="25">
-[...18 lines deleted...]
-      <c r="M114" s="17"/>
+      <c r="B114" s="24">
+        <v>100</v>
+      </c>
+      <c r="C114" s="22">
+        <v>100</v>
+      </c>
+      <c r="D114" s="24">
+        <v>100</v>
+      </c>
+      <c r="E114" s="32">
+        <v>100</v>
+      </c>
+      <c r="F114" s="36">
+        <v>100</v>
+      </c>
+      <c r="G114" s="16"/>
+      <c r="H114" s="16"/>
+      <c r="I114" s="16"/>
+      <c r="J114" s="16"/>
+      <c r="K114" s="16"/>
+      <c r="L114" s="16"/>
+      <c r="M114" s="16"/>
     </row>
     <row r="115" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A115" s="20" t="s">
+      <c r="A115" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B115" s="25">
-[...18 lines deleted...]
-      <c r="M115" s="17"/>
+      <c r="B115" s="24">
+        <v>100</v>
+      </c>
+      <c r="C115" s="22">
+        <v>100</v>
+      </c>
+      <c r="D115" s="24">
+        <v>100</v>
+      </c>
+      <c r="E115" s="32">
+        <v>100</v>
+      </c>
+      <c r="F115" s="36">
+        <v>100</v>
+      </c>
+      <c r="G115" s="16"/>
+      <c r="H115" s="16"/>
+      <c r="I115" s="16"/>
+      <c r="J115" s="16"/>
+      <c r="K115" s="16"/>
+      <c r="L115" s="16"/>
+      <c r="M115" s="16"/>
     </row>
     <row r="116" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A116" s="20" t="s">
+      <c r="A116" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B116" s="25">
-[...18 lines deleted...]
-      <c r="M116" s="17"/>
+      <c r="B116" s="24">
+        <v>100</v>
+      </c>
+      <c r="C116" s="22">
+        <v>100</v>
+      </c>
+      <c r="D116" s="24">
+        <v>100</v>
+      </c>
+      <c r="E116" s="32">
+        <v>100</v>
+      </c>
+      <c r="F116" s="36">
+        <v>100</v>
+      </c>
+      <c r="G116" s="16"/>
+      <c r="H116" s="16"/>
+      <c r="I116" s="16"/>
+      <c r="J116" s="16"/>
+      <c r="K116" s="16"/>
+      <c r="L116" s="16"/>
+      <c r="M116" s="16"/>
     </row>
     <row r="117" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A117" s="20" t="s">
+      <c r="A117" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B117" s="25">
-[...18 lines deleted...]
-      <c r="M117" s="17"/>
+      <c r="B117" s="24">
+        <v>100</v>
+      </c>
+      <c r="C117" s="22">
+        <v>100</v>
+      </c>
+      <c r="D117" s="27">
+        <v>100</v>
+      </c>
+      <c r="E117" s="32">
+        <v>100</v>
+      </c>
+      <c r="F117" s="36">
+        <v>100</v>
+      </c>
+      <c r="G117" s="16"/>
+      <c r="H117" s="16"/>
+      <c r="I117" s="16"/>
+      <c r="J117" s="16"/>
+      <c r="K117" s="16"/>
+      <c r="L117" s="16"/>
+      <c r="M117" s="16"/>
     </row>
     <row r="118" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A118" s="20" t="s">
+      <c r="A118" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="B118" s="25">
-[...18 lines deleted...]
-      <c r="M118" s="17"/>
+      <c r="B118" s="24">
+        <v>100</v>
+      </c>
+      <c r="C118" s="22">
+        <v>100</v>
+      </c>
+      <c r="D118" s="27">
+        <v>100</v>
+      </c>
+      <c r="E118" s="32">
+        <v>100</v>
+      </c>
+      <c r="F118" s="36">
+        <v>100</v>
+      </c>
+      <c r="G118" s="16"/>
+      <c r="H118" s="16"/>
+      <c r="I118" s="16"/>
+      <c r="J118" s="16"/>
+      <c r="K118" s="16"/>
+      <c r="L118" s="16"/>
+      <c r="M118" s="16"/>
     </row>
     <row r="119" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A119" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="B119" s="25">
+      <c r="B119" s="24">
         <v>98.1</v>
       </c>
-      <c r="C119" s="23">
+      <c r="C119" s="22">
         <v>179.6</v>
       </c>
-      <c r="D119" s="28">
+      <c r="D119" s="27">
         <v>218</v>
       </c>
-      <c r="E119" s="33">
+      <c r="E119" s="32">
         <v>181.8</v>
       </c>
-      <c r="F119" s="16"/>
-[...6 lines deleted...]
-      <c r="M119" s="17"/>
+      <c r="F119" s="38">
+        <v>156.69999999999999</v>
+      </c>
+      <c r="G119" s="16"/>
+      <c r="H119" s="16"/>
+      <c r="I119" s="16"/>
+      <c r="J119" s="16"/>
+      <c r="K119" s="16"/>
+      <c r="L119" s="16"/>
+      <c r="M119" s="16"/>
     </row>
     <row r="120" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A120" s="20" t="s">
+      <c r="A120" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B120" s="25">
+      <c r="B120" s="24">
         <v>94.6</v>
       </c>
-      <c r="C120" s="23">
+      <c r="C120" s="22">
         <v>129.6</v>
       </c>
-      <c r="D120" s="28">
+      <c r="D120" s="27">
         <v>210.4</v>
       </c>
-      <c r="E120" s="33">
+      <c r="E120" s="32">
         <v>180.9</v>
       </c>
-      <c r="F120" s="16"/>
-[...6 lines deleted...]
-      <c r="M120" s="17"/>
+      <c r="F120" s="36">
+        <v>155.5</v>
+      </c>
+      <c r="G120" s="16"/>
+      <c r="H120" s="16"/>
+      <c r="I120" s="16"/>
+      <c r="J120" s="16"/>
+      <c r="K120" s="16"/>
+      <c r="L120" s="16"/>
+      <c r="M120" s="16"/>
     </row>
     <row r="121" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A121" s="20" t="s">
+      <c r="A121" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B121" s="25">
+      <c r="B121" s="24">
         <v>70</v>
       </c>
-      <c r="C121" s="23">
+      <c r="C121" s="22">
         <v>70</v>
       </c>
-      <c r="D121" s="28">
+      <c r="D121" s="27">
         <v>70</v>
       </c>
-      <c r="E121" s="33">
+      <c r="E121" s="32">
         <v>70</v>
       </c>
-      <c r="F121" s="16"/>
-[...6 lines deleted...]
-      <c r="M121" s="17"/>
+      <c r="F121" s="36">
+        <v>70</v>
+      </c>
+      <c r="G121" s="16"/>
+      <c r="H121" s="16"/>
+      <c r="I121" s="16"/>
+      <c r="J121" s="16"/>
+      <c r="K121" s="16"/>
+      <c r="L121" s="16"/>
+      <c r="M121" s="16"/>
     </row>
     <row r="122" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A122" s="20" t="s">
+      <c r="A122" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B122" s="25">
+      <c r="B122" s="24">
         <v>70</v>
       </c>
-      <c r="C122" s="23">
+      <c r="C122" s="22">
         <v>70</v>
       </c>
-      <c r="D122" s="28">
+      <c r="D122" s="27">
         <v>70</v>
       </c>
-      <c r="E122" s="33">
+      <c r="E122" s="32">
         <v>70</v>
       </c>
-      <c r="F122" s="16"/>
-[...6 lines deleted...]
-      <c r="M122" s="17"/>
+      <c r="F122" s="36">
+        <v>70</v>
+      </c>
+      <c r="G122" s="16"/>
+      <c r="H122" s="16"/>
+      <c r="I122" s="16"/>
+      <c r="J122" s="16"/>
+      <c r="K122" s="16"/>
+      <c r="L122" s="16"/>
+      <c r="M122" s="16"/>
     </row>
     <row r="123" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A123" s="20" t="s">
+      <c r="A123" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B123" s="26" t="s">
-[...18 lines deleted...]
-      <c r="M123" s="17"/>
+      <c r="B123" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C123" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D123" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="E123" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="F123" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="G123" s="16"/>
+      <c r="H123" s="16"/>
+      <c r="I123" s="16"/>
+      <c r="J123" s="16"/>
+      <c r="K123" s="16"/>
+      <c r="L123" s="16"/>
+      <c r="M123" s="16"/>
     </row>
     <row r="124" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A124" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="B124" s="25">
-[...2 lines deleted...]
-      <c r="C124" s="23">
+      <c r="B124" s="24">
+        <v>100</v>
+      </c>
+      <c r="C124" s="22">
         <v>130.5</v>
       </c>
-      <c r="D124" s="28">
+      <c r="D124" s="27">
         <v>141.6</v>
       </c>
-      <c r="E124" s="33">
+      <c r="E124" s="32">
         <v>144.6</v>
       </c>
-      <c r="F124" s="16"/>
-[...6 lines deleted...]
-      <c r="M124" s="17"/>
+      <c r="F124" s="36">
+        <v>139.19999999999999</v>
+      </c>
+      <c r="G124" s="16"/>
+      <c r="H124" s="16"/>
+      <c r="I124" s="16"/>
+      <c r="J124" s="16"/>
+      <c r="K124" s="16"/>
+      <c r="L124" s="16"/>
+      <c r="M124" s="16"/>
     </row>
     <row r="125" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A125" s="20" t="s">
+      <c r="A125" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B125" s="25">
-[...2 lines deleted...]
-      <c r="C125" s="23">
+      <c r="B125" s="24">
+        <v>100</v>
+      </c>
+      <c r="C125" s="22">
         <v>131.1</v>
       </c>
-      <c r="D125" s="28">
+      <c r="D125" s="27">
         <v>144.9</v>
       </c>
-      <c r="E125" s="33">
+      <c r="E125" s="32">
         <v>147.80000000000001</v>
       </c>
-      <c r="F125" s="16"/>
-[...6 lines deleted...]
-      <c r="M125" s="17"/>
+      <c r="F125" s="36">
+        <v>142.19999999999999</v>
+      </c>
+      <c r="G125" s="16"/>
+      <c r="H125" s="16"/>
+      <c r="I125" s="16"/>
+      <c r="J125" s="16"/>
+      <c r="K125" s="16"/>
+      <c r="L125" s="16"/>
+      <c r="M125" s="16"/>
     </row>
     <row r="126" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A126" s="20" t="s">
+      <c r="A126" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B126" s="25">
-[...18 lines deleted...]
-      <c r="M126" s="17"/>
+      <c r="B126" s="24">
+        <v>100</v>
+      </c>
+      <c r="C126" s="22">
+        <v>100</v>
+      </c>
+      <c r="D126" s="27">
+        <v>100</v>
+      </c>
+      <c r="E126" s="32">
+        <v>100</v>
+      </c>
+      <c r="F126" s="36">
+        <v>100</v>
+      </c>
+      <c r="G126" s="16"/>
+      <c r="H126" s="16"/>
+      <c r="I126" s="16"/>
+      <c r="J126" s="16"/>
+      <c r="K126" s="16"/>
+      <c r="L126" s="16"/>
+      <c r="M126" s="16"/>
     </row>
     <row r="127" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A127" s="20" t="s">
+      <c r="A127" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B127" s="25">
-[...18 lines deleted...]
-      <c r="M127" s="17"/>
+      <c r="B127" s="24">
+        <v>100</v>
+      </c>
+      <c r="C127" s="22">
+        <v>100</v>
+      </c>
+      <c r="D127" s="27">
+        <v>100</v>
+      </c>
+      <c r="E127" s="32">
+        <v>100</v>
+      </c>
+      <c r="F127" s="36">
+        <v>100</v>
+      </c>
+      <c r="G127" s="16"/>
+      <c r="H127" s="16"/>
+      <c r="I127" s="16"/>
+      <c r="J127" s="16"/>
+      <c r="K127" s="16"/>
+      <c r="L127" s="16"/>
+      <c r="M127" s="16"/>
     </row>
     <row r="128" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A128" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B128" s="25">
+      <c r="B128" s="24">
         <v>97.1</v>
       </c>
-      <c r="C128" s="23">
+      <c r="C128" s="22">
         <v>116.7</v>
       </c>
-      <c r="D128" s="28">
+      <c r="D128" s="27">
         <v>128.30000000000001</v>
       </c>
-      <c r="E128" s="33">
+      <c r="E128" s="32">
         <v>122.5</v>
       </c>
-      <c r="F128" s="16"/>
-[...6 lines deleted...]
-      <c r="M128" s="17"/>
+      <c r="F128" s="36">
+        <v>115.1</v>
+      </c>
+      <c r="G128" s="16"/>
+      <c r="H128" s="16"/>
+      <c r="I128" s="16"/>
+      <c r="J128" s="16"/>
+      <c r="K128" s="16"/>
+      <c r="L128" s="16"/>
+      <c r="M128" s="16"/>
     </row>
     <row r="129" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A129" s="20" t="s">
+      <c r="A129" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B129" s="25">
+      <c r="B129" s="24">
         <v>96.1</v>
       </c>
-      <c r="C129" s="23">
+      <c r="C129" s="22">
         <v>111.7</v>
       </c>
-      <c r="D129" s="28">
+      <c r="D129" s="27">
         <v>133.4</v>
       </c>
-      <c r="E129" s="33">
+      <c r="E129" s="32">
         <v>128.6</v>
       </c>
-      <c r="F129" s="16"/>
-[...6 lines deleted...]
-      <c r="M129" s="17"/>
+      <c r="F129" s="36">
+        <v>120.3</v>
+      </c>
+      <c r="G129" s="16"/>
+      <c r="H129" s="16"/>
+      <c r="I129" s="16"/>
+      <c r="J129" s="16"/>
+      <c r="K129" s="16"/>
+      <c r="L129" s="16"/>
+      <c r="M129" s="16"/>
     </row>
     <row r="130" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A130" s="20" t="s">
+      <c r="A130" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B130" s="26" t="s">
-[...18 lines deleted...]
-      <c r="M130" s="17"/>
+      <c r="B130" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C130" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D130" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="E130" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="F130" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G130" s="16"/>
+      <c r="H130" s="16"/>
+      <c r="I130" s="16"/>
+      <c r="J130" s="16"/>
+      <c r="K130" s="16"/>
+      <c r="L130" s="16"/>
+      <c r="M130" s="16"/>
     </row>
     <row r="131" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A131" s="20" t="s">
+      <c r="A131" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B131" s="26" t="s">
-[...18 lines deleted...]
-      <c r="M131" s="17"/>
+      <c r="B131" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C131" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D131" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="E131" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="F131" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G131" s="16"/>
+      <c r="H131" s="16"/>
+      <c r="I131" s="16"/>
+      <c r="J131" s="16"/>
+      <c r="K131" s="16"/>
+      <c r="L131" s="16"/>
+      <c r="M131" s="16"/>
     </row>
     <row r="132" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A132" s="20" t="s">
+      <c r="A132" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B132" s="26" t="s">
-[...18 lines deleted...]
-      <c r="M132" s="17"/>
+      <c r="B132" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C132" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D132" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="E132" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="F132" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G132" s="16"/>
+      <c r="H132" s="16"/>
+      <c r="I132" s="16"/>
+      <c r="J132" s="16"/>
+      <c r="K132" s="16"/>
+      <c r="L132" s="16"/>
+      <c r="M132" s="16"/>
     </row>
     <row r="133" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A133" s="20" t="s">
+      <c r="A133" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B133" s="26" t="s">
-[...18 lines deleted...]
-      <c r="M133" s="17"/>
+      <c r="B133" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C133" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D133" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="E133" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="F133" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G133" s="16"/>
+      <c r="H133" s="16"/>
+      <c r="I133" s="16"/>
+      <c r="J133" s="16"/>
+      <c r="K133" s="16"/>
+      <c r="L133" s="16"/>
+      <c r="M133" s="16"/>
     </row>
     <row r="134" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A134" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="B134" s="25">
+      <c r="B134" s="24">
         <v>67.2</v>
       </c>
-      <c r="C134" s="23">
+      <c r="C134" s="22">
         <v>70.3</v>
       </c>
-      <c r="D134" s="28">
+      <c r="D134" s="27">
         <v>74.5</v>
       </c>
-      <c r="E134" s="33">
+      <c r="E134" s="32">
         <v>80.599999999999994</v>
       </c>
-      <c r="F134" s="16"/>
-[...6 lines deleted...]
-      <c r="M134" s="17"/>
+      <c r="F134" s="36">
+        <v>82.3</v>
+      </c>
+      <c r="G134" s="16"/>
+      <c r="H134" s="16"/>
+      <c r="I134" s="16"/>
+      <c r="J134" s="16"/>
+      <c r="K134" s="16"/>
+      <c r="L134" s="16"/>
+      <c r="M134" s="16"/>
     </row>
     <row r="135" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A135" s="20" t="s">
+      <c r="A135" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B135" s="25">
+      <c r="B135" s="24">
         <v>17.600000000000001</v>
       </c>
-      <c r="C135" s="23">
+      <c r="C135" s="22">
         <v>23.9</v>
       </c>
-      <c r="D135" s="28">
+      <c r="D135" s="27">
         <v>33.299999999999997</v>
       </c>
-      <c r="E135" s="33">
+      <c r="E135" s="32">
         <v>41.5</v>
       </c>
-      <c r="F135" s="16"/>
-[...6 lines deleted...]
-      <c r="M135" s="17"/>
+      <c r="F135" s="36">
+        <v>43.8</v>
+      </c>
+      <c r="G135" s="16"/>
+      <c r="H135" s="16"/>
+      <c r="I135" s="16"/>
+      <c r="J135" s="16"/>
+      <c r="K135" s="16"/>
+      <c r="L135" s="16"/>
+      <c r="M135" s="16"/>
     </row>
     <row r="136" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A136" s="20" t="s">
+      <c r="A136" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B136" s="25">
+      <c r="B136" s="24">
         <v>103.6</v>
       </c>
-      <c r="C136" s="23">
+      <c r="C136" s="22">
         <v>105</v>
       </c>
-      <c r="D136" s="28">
+      <c r="D136" s="27">
         <v>105.3</v>
       </c>
-      <c r="E136" s="33">
+      <c r="E136" s="32">
         <v>105.5</v>
       </c>
-      <c r="F136" s="16"/>
-[...6 lines deleted...]
-      <c r="M136" s="17"/>
+      <c r="F136" s="36">
+        <v>105.5</v>
+      </c>
+      <c r="G136" s="16"/>
+      <c r="H136" s="16"/>
+      <c r="I136" s="16"/>
+      <c r="J136" s="16"/>
+      <c r="K136" s="16"/>
+      <c r="L136" s="16"/>
+      <c r="M136" s="16"/>
     </row>
     <row r="137" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A137" s="20" t="s">
+      <c r="A137" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B137" s="25">
+      <c r="B137" s="24">
         <v>112.6</v>
       </c>
-      <c r="C137" s="23">
+      <c r="C137" s="22">
         <v>114.5</v>
       </c>
-      <c r="D137" s="28">
+      <c r="D137" s="27">
         <v>113.9</v>
       </c>
-      <c r="E137" s="33">
+      <c r="E137" s="32">
         <v>120.8</v>
       </c>
-      <c r="F137" s="16"/>
-[...6 lines deleted...]
-      <c r="M137" s="17"/>
+      <c r="F137" s="36">
+        <v>122.7</v>
+      </c>
+      <c r="G137" s="16"/>
+      <c r="H137" s="16"/>
+      <c r="I137" s="16"/>
+      <c r="J137" s="16"/>
+      <c r="K137" s="16"/>
+      <c r="L137" s="16"/>
+      <c r="M137" s="16"/>
     </row>
     <row r="138" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A138" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="B138" s="25">
+      <c r="B138" s="24">
         <v>75</v>
       </c>
-      <c r="C138" s="23">
+      <c r="C138" s="22">
         <v>81.400000000000006</v>
       </c>
-      <c r="D138" s="28">
+      <c r="D138" s="27">
         <v>78.2</v>
       </c>
-      <c r="E138" s="33">
+      <c r="E138" s="32">
         <v>77.599999999999994</v>
       </c>
-      <c r="F138" s="16"/>
-[...6 lines deleted...]
-      <c r="M138" s="17"/>
+      <c r="F138" s="36">
+        <v>84.3</v>
+      </c>
+      <c r="G138" s="16"/>
+      <c r="H138" s="16"/>
+      <c r="I138" s="16"/>
+      <c r="J138" s="16"/>
+      <c r="K138" s="16"/>
+      <c r="L138" s="16"/>
+      <c r="M138" s="16"/>
     </row>
     <row r="139" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A139" s="20" t="s">
+      <c r="A139" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B139" s="25">
+      <c r="B139" s="24">
         <v>72.3</v>
       </c>
-      <c r="C139" s="23">
+      <c r="C139" s="22">
         <v>75.599999999999994</v>
       </c>
-      <c r="D139" s="28">
+      <c r="D139" s="27">
         <v>73.599999999999994</v>
       </c>
-      <c r="E139" s="33">
+      <c r="E139" s="32">
         <v>73.900000000000006</v>
       </c>
-      <c r="F139" s="16"/>
-[...6 lines deleted...]
-      <c r="M139" s="17"/>
+      <c r="F139" s="36">
+        <v>81</v>
+      </c>
+      <c r="G139" s="16"/>
+      <c r="H139" s="16"/>
+      <c r="I139" s="16"/>
+      <c r="J139" s="16"/>
+      <c r="K139" s="16"/>
+      <c r="L139" s="16"/>
+      <c r="M139" s="16"/>
     </row>
     <row r="140" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A140" s="20" t="s">
+      <c r="A140" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B140" s="26" t="s">
-[...18 lines deleted...]
-      <c r="M140" s="17"/>
+      <c r="B140" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C140" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D140" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="E140" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="F140" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G140" s="16"/>
+      <c r="H140" s="16"/>
+      <c r="I140" s="16"/>
+      <c r="J140" s="16"/>
+      <c r="K140" s="16"/>
+      <c r="L140" s="16"/>
+      <c r="M140" s="16"/>
     </row>
     <row r="141" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A141" s="20" t="s">
+      <c r="A141" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B141" s="26" t="s">
-[...18 lines deleted...]
-      <c r="M141" s="17"/>
+      <c r="B141" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C141" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D141" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="E141" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="F141" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G141" s="16"/>
+      <c r="H141" s="16"/>
+      <c r="I141" s="16"/>
+      <c r="J141" s="16"/>
+      <c r="K141" s="16"/>
+      <c r="L141" s="16"/>
+      <c r="M141" s="16"/>
     </row>
     <row r="142" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A142" s="20" t="s">
+      <c r="A142" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B142" s="25">
-[...18 lines deleted...]
-      <c r="M142" s="17"/>
+      <c r="B142" s="24">
+        <v>100</v>
+      </c>
+      <c r="C142" s="22">
+        <v>100</v>
+      </c>
+      <c r="D142" s="27">
+        <v>100</v>
+      </c>
+      <c r="E142" s="32">
+        <v>100</v>
+      </c>
+      <c r="F142" s="36">
+        <v>80</v>
+      </c>
+      <c r="G142" s="16"/>
+      <c r="H142" s="16"/>
+      <c r="I142" s="16"/>
+      <c r="J142" s="16"/>
+      <c r="K142" s="16"/>
+      <c r="L142" s="16"/>
+      <c r="M142" s="16"/>
     </row>
     <row r="143" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A143" s="20" t="s">
+      <c r="A143" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B143" s="25">
+      <c r="B143" s="24">
         <v>96.5</v>
       </c>
-      <c r="C143" s="23">
+      <c r="C143" s="22">
         <v>108.7</v>
       </c>
-      <c r="D143" s="28">
+      <c r="D143" s="27">
         <v>123.7</v>
       </c>
-      <c r="E143" s="33">
+      <c r="E143" s="32">
         <v>104.6</v>
       </c>
-      <c r="F143" s="16"/>
-[...6 lines deleted...]
-      <c r="M143" s="17"/>
+      <c r="F143" s="36">
+        <v>107.9</v>
+      </c>
+      <c r="G143" s="16"/>
+      <c r="H143" s="16"/>
+      <c r="I143" s="16"/>
+      <c r="J143" s="16"/>
+      <c r="K143" s="16"/>
+      <c r="L143" s="16"/>
+      <c r="M143" s="16"/>
     </row>
     <row r="144" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A144" s="20" t="s">
+      <c r="A144" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B144" s="26" t="s">
-[...18 lines deleted...]
-      <c r="M144" s="17"/>
+      <c r="B144" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C144" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D144" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="E144" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="F144" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G144" s="16"/>
+      <c r="H144" s="16"/>
+      <c r="I144" s="16"/>
+      <c r="J144" s="16"/>
+      <c r="K144" s="16"/>
+      <c r="L144" s="16"/>
+      <c r="M144" s="16"/>
     </row>
     <row r="145" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A145" s="20" t="s">
+      <c r="A145" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B145" s="25">
+      <c r="B145" s="24">
         <v>95.9</v>
       </c>
-      <c r="C145" s="23">
+      <c r="C145" s="22">
         <v>102.5</v>
       </c>
-      <c r="D145" s="28">
+      <c r="D145" s="27">
         <v>105.2</v>
       </c>
-      <c r="E145" s="33">
+      <c r="E145" s="32">
         <v>695.6</v>
       </c>
-      <c r="F145" s="16"/>
-[...6 lines deleted...]
-      <c r="M145" s="17"/>
+      <c r="F145" s="36">
+        <v>1254.3</v>
+      </c>
+      <c r="G145" s="16"/>
+      <c r="H145" s="16"/>
+      <c r="I145" s="16"/>
+      <c r="J145" s="16"/>
+      <c r="K145" s="16"/>
+      <c r="L145" s="16"/>
+      <c r="M145" s="16"/>
     </row>
     <row r="146" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A146" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="B146" s="25">
+      <c r="B146" s="24">
         <v>598.20000000000005</v>
       </c>
-      <c r="C146" s="23">
+      <c r="C146" s="22">
         <v>514</v>
       </c>
-      <c r="D146" s="28">
+      <c r="D146" s="27">
         <v>598.20000000000005</v>
       </c>
-      <c r="E146" s="33">
+      <c r="E146" s="32">
         <v>630.1</v>
       </c>
-      <c r="F146" s="16"/>
-[...6 lines deleted...]
-      <c r="M146" s="17"/>
+      <c r="F146" s="36">
+        <v>510.7</v>
+      </c>
+      <c r="G146" s="16"/>
+      <c r="H146" s="16"/>
+      <c r="I146" s="16"/>
+      <c r="J146" s="16"/>
+      <c r="K146" s="16"/>
+      <c r="L146" s="16"/>
+      <c r="M146" s="16"/>
     </row>
     <row r="147" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A147" s="20" t="s">
+      <c r="A147" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B147" s="26" t="s">
-[...18 lines deleted...]
-      <c r="M147" s="17"/>
+      <c r="B147" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C147" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D147" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="E147" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="F147" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G147" s="16"/>
+      <c r="H147" s="16"/>
+      <c r="I147" s="16"/>
+      <c r="J147" s="16"/>
+      <c r="K147" s="16"/>
+      <c r="L147" s="16"/>
+      <c r="M147" s="16"/>
     </row>
     <row r="148" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A148" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="B148" s="25">
+      <c r="B148" s="24">
         <v>38.299999999999997</v>
       </c>
-      <c r="C148" s="23">
+      <c r="C148" s="22">
         <v>68.2</v>
       </c>
-      <c r="D148" s="28">
+      <c r="D148" s="27">
         <v>79.8</v>
       </c>
-      <c r="E148" s="33">
+      <c r="E148" s="32">
         <v>79.3</v>
       </c>
-      <c r="F148" s="16"/>
-[...6 lines deleted...]
-      <c r="M148" s="17"/>
+      <c r="F148" s="36">
+        <v>76.8</v>
+      </c>
+      <c r="G148" s="16"/>
+      <c r="H148" s="16"/>
+      <c r="I148" s="16"/>
+      <c r="J148" s="16"/>
+      <c r="K148" s="16"/>
+      <c r="L148" s="16"/>
+      <c r="M148" s="16"/>
     </row>
     <row r="149" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A149" s="20" t="s">
+      <c r="A149" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B149" s="25">
+      <c r="B149" s="24">
         <v>47.3</v>
       </c>
-      <c r="C149" s="23">
+      <c r="C149" s="22">
         <v>72.099999999999994</v>
       </c>
-      <c r="D149" s="28">
+      <c r="D149" s="27">
         <v>85.6</v>
       </c>
-      <c r="E149" s="33">
+      <c r="E149" s="32">
         <v>85.6</v>
       </c>
-      <c r="F149" s="16"/>
-[...6 lines deleted...]
-      <c r="M149" s="17"/>
+      <c r="F149" s="36">
+        <v>81.7</v>
+      </c>
+      <c r="G149" s="16"/>
+      <c r="H149" s="16"/>
+      <c r="I149" s="16"/>
+      <c r="J149" s="16"/>
+      <c r="K149" s="16"/>
+      <c r="L149" s="16"/>
+      <c r="M149" s="16"/>
     </row>
     <row r="150" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A150" s="20" t="s">
+      <c r="A150" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B150" s="25">
-[...18 lines deleted...]
-      <c r="M150" s="17"/>
+      <c r="B150" s="24">
+        <v>100</v>
+      </c>
+      <c r="C150" s="22">
+        <v>100</v>
+      </c>
+      <c r="D150" s="27">
+        <v>100</v>
+      </c>
+      <c r="E150" s="32">
+        <v>100</v>
+      </c>
+      <c r="F150" s="36">
+        <v>100</v>
+      </c>
+      <c r="G150" s="16"/>
+      <c r="H150" s="16"/>
+      <c r="I150" s="16"/>
+      <c r="J150" s="16"/>
+      <c r="K150" s="16"/>
+      <c r="L150" s="16"/>
+      <c r="M150" s="16"/>
     </row>
     <row r="151" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A151" s="20" t="s">
+      <c r="A151" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B151" s="25">
-[...18 lines deleted...]
-      <c r="M151" s="17"/>
+      <c r="B151" s="24">
+        <v>100</v>
+      </c>
+      <c r="C151" s="22">
+        <v>100</v>
+      </c>
+      <c r="D151" s="27">
+        <v>100</v>
+      </c>
+      <c r="E151" s="32">
+        <v>100</v>
+      </c>
+      <c r="F151" s="36">
+        <v>100</v>
+      </c>
+      <c r="G151" s="16"/>
+      <c r="H151" s="16"/>
+      <c r="I151" s="16"/>
+      <c r="J151" s="16"/>
+      <c r="K151" s="16"/>
+      <c r="L151" s="16"/>
+      <c r="M151" s="16"/>
     </row>
     <row r="152" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A152" s="20" t="s">
+      <c r="A152" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B152" s="25">
-[...18 lines deleted...]
-      <c r="M152" s="17"/>
+      <c r="B152" s="24">
+        <v>100</v>
+      </c>
+      <c r="C152" s="22">
+        <v>100</v>
+      </c>
+      <c r="D152" s="27">
+        <v>100</v>
+      </c>
+      <c r="E152" s="32">
+        <v>100</v>
+      </c>
+      <c r="F152" s="36">
+        <v>100</v>
+      </c>
+      <c r="G152" s="16"/>
+      <c r="H152" s="16"/>
+      <c r="I152" s="16"/>
+      <c r="J152" s="16"/>
+      <c r="K152" s="16"/>
+      <c r="L152" s="16"/>
+      <c r="M152" s="16"/>
     </row>
     <row r="153" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A153" s="20" t="s">
+      <c r="A153" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B153" s="25">
-[...2 lines deleted...]
-      <c r="C153" s="23">
+      <c r="B153" s="24">
+        <v>100</v>
+      </c>
+      <c r="C153" s="22">
         <v>107.8</v>
       </c>
-      <c r="D153" s="28">
+      <c r="D153" s="27">
         <v>123.6</v>
       </c>
-      <c r="E153" s="33">
+      <c r="E153" s="32">
         <v>110.3</v>
       </c>
-      <c r="F153" s="16"/>
-[...6 lines deleted...]
-      <c r="M153" s="17"/>
+      <c r="F153" s="36">
+        <v>107.8</v>
+      </c>
+      <c r="G153" s="16"/>
+      <c r="H153" s="16"/>
+      <c r="I153" s="16"/>
+      <c r="J153" s="16"/>
+      <c r="K153" s="16"/>
+      <c r="L153" s="16"/>
+      <c r="M153" s="16"/>
     </row>
     <row r="154" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A154" s="20" t="s">
+      <c r="A154" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B154" s="25">
-[...18 lines deleted...]
-      <c r="M154" s="17"/>
+      <c r="B154" s="24">
+        <v>100</v>
+      </c>
+      <c r="C154" s="22">
+        <v>100</v>
+      </c>
+      <c r="D154" s="27">
+        <v>100</v>
+      </c>
+      <c r="E154" s="32">
+        <v>100</v>
+      </c>
+      <c r="F154" s="36">
+        <v>100</v>
+      </c>
+      <c r="G154" s="16"/>
+      <c r="H154" s="16"/>
+      <c r="I154" s="16"/>
+      <c r="J154" s="16"/>
+      <c r="K154" s="16"/>
+      <c r="L154" s="16"/>
+      <c r="M154" s="16"/>
     </row>
     <row r="155" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A155" s="20" t="s">
+      <c r="A155" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B155" s="25">
-[...18 lines deleted...]
-      <c r="M155" s="17"/>
+      <c r="B155" s="24">
+        <v>100</v>
+      </c>
+      <c r="C155" s="22">
+        <v>100</v>
+      </c>
+      <c r="D155" s="27">
+        <v>100</v>
+      </c>
+      <c r="E155" s="32">
+        <v>100</v>
+      </c>
+      <c r="F155" s="36">
+        <v>100</v>
+      </c>
+      <c r="G155" s="16"/>
+      <c r="H155" s="16"/>
+      <c r="I155" s="16"/>
+      <c r="J155" s="16"/>
+      <c r="K155" s="16"/>
+      <c r="L155" s="16"/>
+      <c r="M155" s="16"/>
     </row>
     <row r="156" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A156" s="20" t="s">
+      <c r="A156" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B156" s="25">
-[...18 lines deleted...]
-      <c r="M156" s="17"/>
+      <c r="B156" s="24">
+        <v>100</v>
+      </c>
+      <c r="C156" s="22">
+        <v>100</v>
+      </c>
+      <c r="D156" s="27">
+        <v>100</v>
+      </c>
+      <c r="E156" s="32">
+        <v>100</v>
+      </c>
+      <c r="F156" s="36">
+        <v>100</v>
+      </c>
+      <c r="G156" s="16"/>
+      <c r="H156" s="16"/>
+      <c r="I156" s="16"/>
+      <c r="J156" s="16"/>
+      <c r="K156" s="16"/>
+      <c r="L156" s="16"/>
+      <c r="M156" s="16"/>
     </row>
     <row r="157" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A157" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="B157" s="25">
+      <c r="B157" s="24">
         <v>120.6</v>
       </c>
-      <c r="C157" s="23">
+      <c r="C157" s="22">
         <v>209.2</v>
       </c>
-      <c r="D157" s="28">
+      <c r="D157" s="27">
         <v>211</v>
       </c>
-      <c r="E157" s="33">
+      <c r="E157" s="32">
         <v>175.8</v>
       </c>
-      <c r="F157" s="16"/>
-[...6 lines deleted...]
-      <c r="M157" s="17"/>
+      <c r="F157" s="36">
+        <v>155.69999999999999</v>
+      </c>
+      <c r="G157" s="16"/>
+      <c r="H157" s="16"/>
+      <c r="I157" s="16"/>
+      <c r="J157" s="16"/>
+      <c r="K157" s="16"/>
+      <c r="L157" s="16"/>
+      <c r="M157" s="16"/>
     </row>
     <row r="158" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A158" s="20" t="s">
+      <c r="A158" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B158" s="25">
+      <c r="B158" s="24">
         <v>85.5</v>
       </c>
-      <c r="C158" s="23">
+      <c r="C158" s="22">
         <v>102.7</v>
       </c>
-      <c r="D158" s="28">
+      <c r="D158" s="27">
         <v>149.1</v>
       </c>
-      <c r="E158" s="33">
+      <c r="E158" s="32">
         <v>131</v>
       </c>
-      <c r="F158" s="16"/>
-[...6 lines deleted...]
-      <c r="M158" s="17"/>
+      <c r="F158" s="36">
+        <v>119.9</v>
+      </c>
+      <c r="G158" s="16"/>
+      <c r="H158" s="16"/>
+      <c r="I158" s="16"/>
+      <c r="J158" s="16"/>
+      <c r="K158" s="16"/>
+      <c r="L158" s="16"/>
+      <c r="M158" s="16"/>
     </row>
     <row r="159" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A159" s="20" t="s">
+      <c r="A159" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B159" s="25">
-[...2 lines deleted...]
-      <c r="C159" s="23">
+      <c r="B159" s="24">
+        <v>100</v>
+      </c>
+      <c r="C159" s="22">
         <v>109.2</v>
       </c>
-      <c r="D159" s="28">
+      <c r="D159" s="27">
         <v>116.8</v>
       </c>
-      <c r="E159" s="33">
+      <c r="E159" s="32">
         <v>95.1</v>
       </c>
-      <c r="F159" s="16"/>
-[...6 lines deleted...]
-      <c r="M159" s="17"/>
+      <c r="F159" s="36">
+        <v>168</v>
+      </c>
+      <c r="G159" s="16"/>
+      <c r="H159" s="16"/>
+      <c r="I159" s="16"/>
+      <c r="J159" s="16"/>
+      <c r="K159" s="16"/>
+      <c r="L159" s="16"/>
+      <c r="M159" s="16"/>
     </row>
     <row r="160" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A160" s="20" t="s">
+      <c r="A160" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B160" s="25">
-[...18 lines deleted...]
-      <c r="M160" s="17"/>
+      <c r="B160" s="24">
+        <v>100</v>
+      </c>
+      <c r="C160" s="22">
+        <v>100</v>
+      </c>
+      <c r="D160" s="27">
+        <v>100</v>
+      </c>
+      <c r="E160" s="32">
+        <v>100</v>
+      </c>
+      <c r="F160" s="36">
+        <v>100</v>
+      </c>
+      <c r="G160" s="16"/>
+      <c r="H160" s="16"/>
+      <c r="I160" s="16"/>
+      <c r="J160" s="16"/>
+      <c r="K160" s="16"/>
+      <c r="L160" s="16"/>
+      <c r="M160" s="16"/>
     </row>
     <row r="161" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A161" s="20" t="s">
+      <c r="A161" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B161" s="26" t="s">
-[...18 lines deleted...]
-      <c r="M161" s="17"/>
+      <c r="B161" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C161" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D161" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="E161" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="F161" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G161" s="16"/>
+      <c r="H161" s="16"/>
+      <c r="I161" s="16"/>
+      <c r="J161" s="16"/>
+      <c r="K161" s="16"/>
+      <c r="L161" s="16"/>
+      <c r="M161" s="16"/>
     </row>
     <row r="162" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A162" s="20" t="s">
+      <c r="A162" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B162" s="25">
-[...2 lines deleted...]
-      <c r="C162" s="23">
+      <c r="B162" s="24">
+        <v>100</v>
+      </c>
+      <c r="C162" s="22">
         <v>818.9</v>
       </c>
-      <c r="D162" s="28">
-[...12 lines deleted...]
-      <c r="M162" s="17"/>
+      <c r="D162" s="27">
+        <v>100</v>
+      </c>
+      <c r="E162" s="32">
+        <v>100</v>
+      </c>
+      <c r="F162" s="36">
+        <v>60.2</v>
+      </c>
+      <c r="G162" s="16"/>
+      <c r="H162" s="16"/>
+      <c r="I162" s="16"/>
+      <c r="J162" s="16"/>
+      <c r="K162" s="16"/>
+      <c r="L162" s="16"/>
+      <c r="M162" s="16"/>
     </row>
     <row r="163" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A163" s="20" t="s">
+      <c r="A163" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B163" s="26" t="s">
-[...18 lines deleted...]
-      <c r="M163" s="17"/>
+      <c r="B163" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C163" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D163" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="E163" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="F163" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G163" s="16"/>
+      <c r="H163" s="16"/>
+      <c r="I163" s="16"/>
+      <c r="J163" s="16"/>
+      <c r="K163" s="16"/>
+      <c r="L163" s="16"/>
+      <c r="M163" s="16"/>
     </row>
     <row r="164" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A164" s="20" t="s">
+      <c r="A164" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B164" s="25">
+      <c r="B164" s="24">
         <v>551.6</v>
       </c>
-      <c r="C164" s="23">
+      <c r="C164" s="22">
         <v>247</v>
       </c>
-      <c r="D164" s="28">
+      <c r="D164" s="27">
         <v>218.1</v>
       </c>
-      <c r="E164" s="33">
+      <c r="E164" s="32">
         <v>178.4</v>
       </c>
-      <c r="F164" s="16"/>
-[...6 lines deleted...]
-      <c r="M164" s="17"/>
+      <c r="F164" s="36">
+        <v>152.4</v>
+      </c>
+      <c r="G164" s="16"/>
+      <c r="H164" s="16"/>
+      <c r="I164" s="16"/>
+      <c r="J164" s="16"/>
+      <c r="K164" s="16"/>
+      <c r="L164" s="16"/>
+      <c r="M164" s="16"/>
     </row>
     <row r="165" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A165" s="20" t="s">
+      <c r="A165" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B165" s="25">
-[...8 lines deleted...]
-      <c r="E165" s="33">
+      <c r="B165" s="24">
+        <v>100</v>
+      </c>
+      <c r="C165" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D165" s="27">
+        <v>100</v>
+      </c>
+      <c r="E165" s="32">
         <v>96.6</v>
       </c>
-      <c r="F165" s="16"/>
-[...6 lines deleted...]
-      <c r="M165" s="17"/>
+      <c r="F165" s="36">
+        <v>77.7</v>
+      </c>
+      <c r="G165" s="16"/>
+      <c r="H165" s="16"/>
+      <c r="I165" s="16"/>
+      <c r="J165" s="16"/>
+      <c r="K165" s="16"/>
+      <c r="L165" s="16"/>
+      <c r="M165" s="16"/>
     </row>
     <row r="166" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A166" s="20" t="s">
+      <c r="A166" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B166" s="25">
+      <c r="B166" s="24">
         <v>68.2</v>
       </c>
-      <c r="C166" s="23">
+      <c r="C166" s="22">
         <v>112</v>
       </c>
-      <c r="D166" s="28">
+      <c r="D166" s="27">
         <v>260.89999999999998</v>
       </c>
-      <c r="E166" s="33">
+      <c r="E166" s="32">
         <v>229.2</v>
       </c>
-      <c r="F166" s="16"/>
-[...6 lines deleted...]
-      <c r="M166" s="17"/>
+      <c r="F166" s="36">
+        <v>197.1</v>
+      </c>
+      <c r="G166" s="16"/>
+      <c r="H166" s="16"/>
+      <c r="I166" s="16"/>
+      <c r="J166" s="16"/>
+      <c r="K166" s="16"/>
+      <c r="L166" s="16"/>
+      <c r="M166" s="16"/>
     </row>
     <row r="167" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A167" s="20" t="s">
+      <c r="A167" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B167" s="25">
-[...2 lines deleted...]
-      <c r="C167" s="23">
+      <c r="B167" s="24">
+        <v>100</v>
+      </c>
+      <c r="C167" s="22">
         <v>6321.3</v>
       </c>
-      <c r="D167" s="28">
-[...2 lines deleted...]
-      <c r="E167" s="33">
+      <c r="D167" s="27">
+        <v>100</v>
+      </c>
+      <c r="E167" s="32">
         <v>79.099999999999994</v>
       </c>
-      <c r="F167" s="16"/>
-[...6 lines deleted...]
-      <c r="M167" s="17"/>
+      <c r="F167" s="36">
+        <v>63.4</v>
+      </c>
+      <c r="G167" s="16"/>
+      <c r="H167" s="16"/>
+      <c r="I167" s="16"/>
+      <c r="J167" s="16"/>
+      <c r="K167" s="16"/>
+      <c r="L167" s="16"/>
+      <c r="M167" s="16"/>
     </row>
     <row r="168" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A168" s="20" t="s">
+      <c r="A168" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="B168" s="25">
-[...18 lines deleted...]
-      <c r="M168" s="17"/>
+      <c r="B168" s="24">
+        <v>100</v>
+      </c>
+      <c r="C168" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D168" s="27">
+        <v>100</v>
+      </c>
+      <c r="E168" s="32">
+        <v>100</v>
+      </c>
+      <c r="F168" s="36">
+        <v>100</v>
+      </c>
+      <c r="G168" s="16"/>
+      <c r="H168" s="16"/>
+      <c r="I168" s="16"/>
+      <c r="J168" s="16"/>
+      <c r="K168" s="16"/>
+      <c r="L168" s="16"/>
+      <c r="M168" s="16"/>
     </row>
     <row r="169" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A169" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="B169" s="25">
+      <c r="B169" s="24">
         <v>89.9</v>
       </c>
-      <c r="C169" s="23">
+      <c r="C169" s="22">
         <v>87.5</v>
       </c>
-      <c r="D169" s="28">
+      <c r="D169" s="27">
         <v>88.8</v>
       </c>
-      <c r="E169" s="33">
+      <c r="E169" s="32">
         <v>84.2</v>
       </c>
-      <c r="F169" s="16"/>
-[...6 lines deleted...]
-      <c r="M169" s="17"/>
+      <c r="F169" s="36">
+        <v>85.5</v>
+      </c>
+      <c r="G169" s="16"/>
+      <c r="H169" s="16"/>
+      <c r="I169" s="16"/>
+      <c r="J169" s="16"/>
+      <c r="K169" s="16"/>
+      <c r="L169" s="16"/>
+      <c r="M169" s="16"/>
     </row>
     <row r="170" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A170" s="20" t="s">
+      <c r="A170" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B170" s="25">
+      <c r="B170" s="24">
         <v>89.9</v>
       </c>
-      <c r="C170" s="23">
+      <c r="C170" s="22">
         <v>87.6</v>
       </c>
-      <c r="D170" s="28">
+      <c r="D170" s="27">
         <v>88.7</v>
       </c>
-      <c r="E170" s="33">
+      <c r="E170" s="32">
         <v>84.2</v>
       </c>
-      <c r="F170" s="16"/>
-[...6 lines deleted...]
-      <c r="M170" s="17"/>
+      <c r="F170" s="36">
+        <v>85.5</v>
+      </c>
+      <c r="G170" s="16"/>
+      <c r="H170" s="16"/>
+      <c r="I170" s="16"/>
+      <c r="J170" s="16"/>
+      <c r="K170" s="16"/>
+      <c r="L170" s="16"/>
+      <c r="M170" s="16"/>
     </row>
     <row r="171" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A171" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="B171" s="25">
+      <c r="B171" s="24">
         <v>52.7</v>
       </c>
-      <c r="C171" s="23">
+      <c r="C171" s="22">
         <v>92.1</v>
       </c>
-      <c r="D171" s="28">
+      <c r="D171" s="27">
         <v>109.3</v>
       </c>
-      <c r="E171" s="33">
+      <c r="E171" s="32">
         <v>100.2</v>
       </c>
-      <c r="F171" s="16"/>
-[...6 lines deleted...]
-      <c r="M171" s="17"/>
+      <c r="F171" s="36">
+        <v>96.7</v>
+      </c>
+      <c r="G171" s="16"/>
+      <c r="H171" s="16"/>
+      <c r="I171" s="16"/>
+      <c r="J171" s="16"/>
+      <c r="K171" s="16"/>
+      <c r="L171" s="16"/>
+      <c r="M171" s="16"/>
     </row>
     <row r="172" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A172" s="20" t="s">
+      <c r="A172" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B172" s="25">
+      <c r="B172" s="24">
         <v>50</v>
       </c>
-      <c r="C172" s="23">
+      <c r="C172" s="22">
         <v>64.599999999999994</v>
       </c>
-      <c r="D172" s="28">
+      <c r="D172" s="27">
         <v>103.3</v>
       </c>
-      <c r="E172" s="33">
+      <c r="E172" s="32">
         <v>97.7</v>
       </c>
-      <c r="F172" s="16"/>
-[...6 lines deleted...]
-      <c r="M172" s="17"/>
+      <c r="F172" s="36">
+        <v>86.8</v>
+      </c>
+      <c r="G172" s="16"/>
+      <c r="H172" s="16"/>
+      <c r="I172" s="16"/>
+      <c r="J172" s="16"/>
+      <c r="K172" s="16"/>
+      <c r="L172" s="16"/>
+      <c r="M172" s="16"/>
     </row>
     <row r="173" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A173" s="20" t="s">
+      <c r="A173" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B173" s="25">
-[...18 lines deleted...]
-      <c r="M173" s="17"/>
+      <c r="B173" s="24">
+        <v>100</v>
+      </c>
+      <c r="C173" s="22">
+        <v>100</v>
+      </c>
+      <c r="D173" s="27">
+        <v>100</v>
+      </c>
+      <c r="E173" s="32">
+        <v>100</v>
+      </c>
+      <c r="F173" s="36">
+        <v>100</v>
+      </c>
+      <c r="G173" s="16"/>
+      <c r="H173" s="16"/>
+      <c r="I173" s="16"/>
+      <c r="J173" s="16"/>
+      <c r="K173" s="16"/>
+      <c r="L173" s="16"/>
+      <c r="M173" s="16"/>
     </row>
     <row r="174" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A174" s="20" t="s">
+      <c r="A174" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B174" s="25">
-[...2 lines deleted...]
-      <c r="C174" s="23">
+      <c r="B174" s="24">
+        <v>100</v>
+      </c>
+      <c r="C174" s="22">
         <v>217.4</v>
       </c>
-      <c r="D174" s="28">
+      <c r="D174" s="27">
         <v>222.7</v>
       </c>
-      <c r="E174" s="33">
+      <c r="E174" s="32">
         <v>181.5</v>
       </c>
-      <c r="F174" s="16"/>
-[...6 lines deleted...]
-      <c r="M174" s="17"/>
+      <c r="F174" s="36">
+        <v>156.5</v>
+      </c>
+      <c r="G174" s="16"/>
+      <c r="H174" s="16"/>
+      <c r="I174" s="16"/>
+      <c r="J174" s="16"/>
+      <c r="K174" s="16"/>
+      <c r="L174" s="16"/>
+      <c r="M174" s="16"/>
     </row>
     <row r="175" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A175" s="20" t="s">
+      <c r="A175" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B175" s="25">
+      <c r="B175" s="24">
         <v>59.8</v>
       </c>
-      <c r="C175" s="23">
+      <c r="C175" s="22">
         <v>116.6</v>
       </c>
-      <c r="D175" s="28">
+      <c r="D175" s="27">
         <v>85.7</v>
       </c>
-      <c r="E175" s="33">
+      <c r="E175" s="32">
         <v>86.1</v>
       </c>
-      <c r="F175" s="16"/>
-[...6 lines deleted...]
-      <c r="M175" s="17"/>
+      <c r="F175" s="36">
+        <v>94</v>
+      </c>
+      <c r="G175" s="16"/>
+      <c r="H175" s="16"/>
+      <c r="I175" s="16"/>
+      <c r="J175" s="16"/>
+      <c r="K175" s="16"/>
+      <c r="L175" s="16"/>
+      <c r="M175" s="16"/>
     </row>
     <row r="176" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A176" s="20" t="s">
+      <c r="A176" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B176" s="25">
-[...18 lines deleted...]
-      <c r="M176" s="17"/>
+      <c r="B176" s="24">
+        <v>100</v>
+      </c>
+      <c r="C176" s="22">
+        <v>100</v>
+      </c>
+      <c r="D176" s="27">
+        <v>100</v>
+      </c>
+      <c r="E176" s="32">
+        <v>100</v>
+      </c>
+      <c r="F176" s="36">
+        <v>100</v>
+      </c>
+      <c r="G176" s="16"/>
+      <c r="H176" s="16"/>
+      <c r="I176" s="16"/>
+      <c r="J176" s="16"/>
+      <c r="K176" s="16"/>
+      <c r="L176" s="16"/>
+      <c r="M176" s="16"/>
     </row>
     <row r="177" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A177" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="B177" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D177" s="28">
+      <c r="B177" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C177" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D177" s="27">
         <v>174.1</v>
       </c>
-      <c r="E177" s="33">
+      <c r="E177" s="32">
         <v>257.3</v>
       </c>
-      <c r="F177" s="16"/>
-[...6 lines deleted...]
-      <c r="M177" s="17"/>
+      <c r="F177" s="36">
+        <v>232.9</v>
+      </c>
+      <c r="G177" s="16"/>
+      <c r="H177" s="16"/>
+      <c r="I177" s="16"/>
+      <c r="J177" s="16"/>
+      <c r="K177" s="16"/>
+      <c r="L177" s="16"/>
+      <c r="M177" s="16"/>
     </row>
     <row r="178" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A178" s="20" t="s">
+      <c r="A178" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B178" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D178" s="28">
+      <c r="B178" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C178" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D178" s="27">
         <v>262</v>
       </c>
-      <c r="E178" s="33">
+      <c r="E178" s="32">
         <v>257.3</v>
       </c>
-      <c r="F178" s="16"/>
-[...6 lines deleted...]
-      <c r="M178" s="17"/>
+      <c r="F178" s="36">
+        <v>232.9</v>
+      </c>
+      <c r="G178" s="16"/>
+      <c r="H178" s="16"/>
+      <c r="I178" s="16"/>
+      <c r="J178" s="16"/>
+      <c r="K178" s="16"/>
+      <c r="L178" s="16"/>
+      <c r="M178" s="16"/>
     </row>
     <row r="179" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A179" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="B179" s="25">
+      <c r="B179" s="24">
         <v>97.4</v>
       </c>
-      <c r="C179" s="23">
+      <c r="C179" s="22">
         <v>65.2</v>
       </c>
-      <c r="D179" s="28">
+      <c r="D179" s="27">
         <v>67.099999999999994</v>
       </c>
-      <c r="E179" s="33">
+      <c r="E179" s="32">
         <v>67.900000000000006</v>
       </c>
-      <c r="F179" s="16"/>
-[...6 lines deleted...]
-      <c r="M179" s="17"/>
+      <c r="F179" s="36">
+        <v>69.7</v>
+      </c>
+      <c r="G179" s="16"/>
+      <c r="H179" s="16"/>
+      <c r="I179" s="16"/>
+      <c r="J179" s="16"/>
+      <c r="K179" s="16"/>
+      <c r="L179" s="16"/>
+      <c r="M179" s="16"/>
     </row>
     <row r="180" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A180" s="20" t="s">
+      <c r="A180" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B180" s="25">
-[...2 lines deleted...]
-      <c r="C180" s="23">
+      <c r="B180" s="24">
+        <v>0</v>
+      </c>
+      <c r="C180" s="22">
         <v>64.900000000000006</v>
       </c>
-      <c r="D180" s="28">
+      <c r="D180" s="27">
         <v>66.900000000000006</v>
       </c>
-      <c r="E180" s="33">
+      <c r="E180" s="32">
         <v>67.8</v>
       </c>
-      <c r="F180" s="16"/>
-[...6 lines deleted...]
-      <c r="M180" s="17"/>
+      <c r="F180" s="36">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="G180" s="16"/>
+      <c r="H180" s="16"/>
+      <c r="I180" s="16"/>
+      <c r="J180" s="16"/>
+      <c r="K180" s="16"/>
+      <c r="L180" s="16"/>
+      <c r="M180" s="16"/>
     </row>
     <row r="181" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A181" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B181" s="25">
-[...2 lines deleted...]
-      <c r="C181" s="23">
+      <c r="B181" s="24">
+        <v>100</v>
+      </c>
+      <c r="C181" s="22">
         <v>72.599999999999994</v>
       </c>
-      <c r="D181" s="28">
+      <c r="D181" s="27">
         <v>166.7</v>
       </c>
-      <c r="E181" s="33">
+      <c r="E181" s="32">
         <v>116.3</v>
       </c>
-      <c r="F181" s="16"/>
-[...6 lines deleted...]
-      <c r="M181" s="17"/>
+      <c r="F181" s="36">
+        <v>113</v>
+      </c>
+      <c r="G181" s="16"/>
+      <c r="H181" s="16"/>
+      <c r="I181" s="16"/>
+      <c r="J181" s="16"/>
+      <c r="K181" s="16"/>
+      <c r="L181" s="16"/>
+      <c r="M181" s="16"/>
     </row>
     <row r="182" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A182" s="20" t="s">
+      <c r="A182" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B182" s="25">
-[...2 lines deleted...]
-      <c r="C182" s="23">
+      <c r="B182" s="24">
+        <v>100</v>
+      </c>
+      <c r="C182" s="22">
         <v>150</v>
       </c>
-      <c r="D182" s="28">
+      <c r="D182" s="27">
         <v>115.1</v>
       </c>
-      <c r="E182" s="33">
+      <c r="E182" s="32">
         <v>116.3</v>
       </c>
-      <c r="F182" s="16"/>
-[...6 lines deleted...]
-      <c r="M182" s="17"/>
+      <c r="F182" s="36">
+        <v>113</v>
+      </c>
+      <c r="G182" s="16"/>
+      <c r="H182" s="16"/>
+      <c r="I182" s="16"/>
+      <c r="J182" s="16"/>
+      <c r="K182" s="16"/>
+      <c r="L182" s="16"/>
+      <c r="M182" s="16"/>
     </row>
     <row r="183" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A183" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="B183" s="25">
+      <c r="B183" s="24">
         <v>50.8</v>
       </c>
-      <c r="C183" s="23">
+      <c r="C183" s="22">
         <v>118.5</v>
       </c>
-      <c r="D183" s="28">
+      <c r="D183" s="27">
         <v>207.4</v>
       </c>
-      <c r="E183" s="33">
+      <c r="E183" s="32">
         <v>307.3</v>
       </c>
-      <c r="F183" s="16"/>
-[...6 lines deleted...]
-      <c r="M183" s="17"/>
+      <c r="F183" s="36">
+        <v>307.89999999999998</v>
+      </c>
+      <c r="G183" s="16"/>
+      <c r="H183" s="16"/>
+      <c r="I183" s="16"/>
+      <c r="J183" s="16"/>
+      <c r="K183" s="16"/>
+      <c r="L183" s="16"/>
+      <c r="M183" s="16"/>
     </row>
     <row r="184" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A184" s="20" t="s">
+      <c r="A184" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B184" s="25">
+      <c r="B184" s="24">
         <v>50.8</v>
       </c>
-      <c r="C184" s="23">
+      <c r="C184" s="22">
         <v>118.5</v>
       </c>
-      <c r="D184" s="28">
+      <c r="D184" s="27">
         <v>207.4</v>
       </c>
-      <c r="E184" s="33">
+      <c r="E184" s="32">
         <v>181.2</v>
       </c>
-      <c r="F184" s="16"/>
-[...6 lines deleted...]
-      <c r="M184" s="17"/>
+      <c r="F184" s="36">
+        <v>207.1</v>
+      </c>
+      <c r="G184" s="16"/>
+      <c r="H184" s="16"/>
+      <c r="I184" s="16"/>
+      <c r="J184" s="16"/>
+      <c r="K184" s="16"/>
+      <c r="L184" s="16"/>
+      <c r="M184" s="16"/>
     </row>
     <row r="185" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A185" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="B185" s="25">
+      <c r="B185" s="24">
         <v>95.7</v>
       </c>
-      <c r="C185" s="23">
+      <c r="C185" s="22">
         <v>77.400000000000006</v>
       </c>
-      <c r="D185" s="28">
+      <c r="D185" s="27">
         <v>71.599999999999994</v>
       </c>
-      <c r="E185" s="33">
+      <c r="E185" s="32">
         <v>63.6</v>
       </c>
-      <c r="F185" s="16"/>
-[...6 lines deleted...]
-      <c r="M185" s="17"/>
+      <c r="F185" s="36">
+        <v>63.4</v>
+      </c>
+      <c r="G185" s="16"/>
+      <c r="H185" s="16"/>
+      <c r="I185" s="16"/>
+      <c r="J185" s="16"/>
+      <c r="K185" s="16"/>
+      <c r="L185" s="16"/>
+      <c r="M185" s="16"/>
     </row>
     <row r="186" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A186" s="20" t="s">
+      <c r="A186" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B186" s="25">
+      <c r="B186" s="24">
         <v>95.7</v>
       </c>
-      <c r="C186" s="23">
+      <c r="C186" s="22">
         <v>75.900000000000006</v>
       </c>
-      <c r="D186" s="28">
+      <c r="D186" s="27">
         <v>38</v>
       </c>
-      <c r="E186" s="33">
+      <c r="E186" s="32">
         <v>37.1</v>
       </c>
-      <c r="F186" s="16"/>
-[...6 lines deleted...]
-      <c r="M186" s="17"/>
+      <c r="F186" s="36">
+        <v>41.6</v>
+      </c>
+      <c r="G186" s="16"/>
+      <c r="H186" s="16"/>
+      <c r="I186" s="16"/>
+      <c r="J186" s="16"/>
+      <c r="K186" s="16"/>
+      <c r="L186" s="16"/>
+      <c r="M186" s="16"/>
     </row>
     <row r="187" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A187" s="20" t="s">
+      <c r="A187" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B187" s="25">
+      <c r="B187" s="24">
         <v>95.7</v>
       </c>
-      <c r="C187" s="23">
+      <c r="C187" s="22">
         <v>96</v>
       </c>
-      <c r="D187" s="28">
+      <c r="D187" s="27">
         <v>96.2</v>
       </c>
-      <c r="E187" s="33">
+      <c r="E187" s="32">
         <v>96.2</v>
       </c>
-      <c r="F187" s="16"/>
-[...6 lines deleted...]
-      <c r="M187" s="17"/>
+      <c r="F187" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G187" s="16"/>
+      <c r="H187" s="16"/>
+      <c r="I187" s="16"/>
+      <c r="J187" s="16"/>
+      <c r="K187" s="16"/>
+      <c r="L187" s="16"/>
+      <c r="M187" s="16"/>
     </row>
     <row r="188" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A188" s="20" t="s">
+      <c r="A188" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B188" s="26" t="s">
-[...18 lines deleted...]
-      <c r="M188" s="17"/>
+      <c r="B188" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C188" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="D188" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E188" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="F188" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G188" s="16"/>
+      <c r="H188" s="16"/>
+      <c r="I188" s="16"/>
+      <c r="J188" s="16"/>
+      <c r="K188" s="16"/>
+      <c r="L188" s="16"/>
+      <c r="M188" s="16"/>
     </row>
     <row r="189" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A189" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="B189" s="25">
+      <c r="B189" s="24">
         <v>70.599999999999994</v>
       </c>
-      <c r="C189" s="23">
+      <c r="C189" s="22">
         <v>99.3</v>
       </c>
-      <c r="D189" s="28">
+      <c r="D189" s="27">
         <v>109.5</v>
       </c>
-      <c r="E189" s="33">
+      <c r="E189" s="32">
         <v>123.8</v>
       </c>
-      <c r="F189" s="16"/>
-[...6 lines deleted...]
-      <c r="M189" s="17"/>
+      <c r="F189" s="36">
+        <v>122.7</v>
+      </c>
+      <c r="G189" s="16"/>
+      <c r="H189" s="16"/>
+      <c r="I189" s="16"/>
+      <c r="J189" s="16"/>
+      <c r="K189" s="16"/>
+      <c r="L189" s="16"/>
+      <c r="M189" s="16"/>
     </row>
     <row r="190" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A190" s="20" t="s">
+      <c r="A190" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B190" s="25">
+      <c r="B190" s="24">
         <v>65.5</v>
       </c>
-      <c r="C190" s="23">
+      <c r="C190" s="22">
         <v>77.400000000000006</v>
       </c>
-      <c r="D190" s="28">
+      <c r="D190" s="27">
         <v>87.7</v>
       </c>
-      <c r="E190" s="33">
+      <c r="E190" s="32">
         <v>89.1</v>
       </c>
-      <c r="F190" s="16"/>
-[...6 lines deleted...]
-      <c r="M190" s="17"/>
+      <c r="F190" s="36">
+        <v>86.9</v>
+      </c>
+      <c r="G190" s="16"/>
+      <c r="H190" s="16"/>
+      <c r="I190" s="16"/>
+      <c r="J190" s="16"/>
+      <c r="K190" s="16"/>
+      <c r="L190" s="16"/>
+      <c r="M190" s="16"/>
     </row>
     <row r="191" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A191" s="20" t="s">
+      <c r="A191" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B191" s="25">
-[...2 lines deleted...]
-      <c r="C191" s="23">
+      <c r="B191" s="24">
+        <v>100</v>
+      </c>
+      <c r="C191" s="22">
         <v>104.8</v>
       </c>
-      <c r="D191" s="28">
+      <c r="D191" s="27">
         <v>106.4</v>
       </c>
-      <c r="E191" s="33">
+      <c r="E191" s="32">
         <v>107.2</v>
       </c>
-      <c r="F191" s="16"/>
-[...6 lines deleted...]
-      <c r="M191" s="17"/>
+      <c r="F191" s="36">
+        <v>137.6</v>
+      </c>
+      <c r="G191" s="16"/>
+      <c r="H191" s="16"/>
+      <c r="I191" s="16"/>
+      <c r="J191" s="16"/>
+      <c r="K191" s="16"/>
+      <c r="L191" s="16"/>
+      <c r="M191" s="16"/>
     </row>
     <row r="192" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A192" s="20" t="s">
+      <c r="A192" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B192" s="26" t="s">
-[...18 lines deleted...]
-      <c r="M192" s="17"/>
+      <c r="B192" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C192" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D192" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="E192" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="F192" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G192" s="16"/>
+      <c r="H192" s="16"/>
+      <c r="I192" s="16"/>
+      <c r="J192" s="16"/>
+      <c r="K192" s="16"/>
+      <c r="L192" s="16"/>
+      <c r="M192" s="16"/>
     </row>
     <row r="193" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A193" s="20" t="s">
+      <c r="A193" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B193" s="25">
-[...2 lines deleted...]
-      <c r="C193" s="23">
+      <c r="B193" s="24">
+        <v>100</v>
+      </c>
+      <c r="C193" s="22">
         <v>243.5</v>
       </c>
-      <c r="D193" s="28">
+      <c r="D193" s="27">
         <v>291.3</v>
       </c>
-      <c r="E193" s="33">
+      <c r="E193" s="32">
         <v>312.60000000000002</v>
       </c>
-      <c r="F193" s="16"/>
-[...6 lines deleted...]
-      <c r="M193" s="17"/>
+      <c r="F193" s="36">
+        <v>266.2</v>
+      </c>
+      <c r="G193" s="16"/>
+      <c r="H193" s="16"/>
+      <c r="I193" s="16"/>
+      <c r="J193" s="16"/>
+      <c r="K193" s="16"/>
+      <c r="L193" s="16"/>
+      <c r="M193" s="16"/>
     </row>
     <row r="194" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A194" s="20" t="s">
+      <c r="A194" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B194" s="25">
+      <c r="B194" s="24">
         <v>72</v>
       </c>
-      <c r="C194" s="23">
+      <c r="C194" s="22">
         <v>84.2</v>
       </c>
-      <c r="D194" s="28">
+      <c r="D194" s="27">
         <v>76.900000000000006</v>
       </c>
-      <c r="E194" s="33">
+      <c r="E194" s="32">
         <v>116.3</v>
       </c>
-      <c r="F194" s="16"/>
-[...6 lines deleted...]
-      <c r="M194" s="17"/>
+      <c r="F194" s="36">
+        <v>106.4</v>
+      </c>
+      <c r="G194" s="16"/>
+      <c r="H194" s="16"/>
+      <c r="I194" s="16"/>
+      <c r="J194" s="16"/>
+      <c r="K194" s="16"/>
+      <c r="L194" s="16"/>
+      <c r="M194" s="16"/>
     </row>
     <row r="195" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A195" s="20" t="s">
+      <c r="A195" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B195" s="25">
+      <c r="B195" s="24">
         <v>9</v>
       </c>
-      <c r="C195" s="23">
+      <c r="C195" s="22">
         <v>57.9</v>
       </c>
-      <c r="D195" s="28">
+      <c r="D195" s="27">
         <v>186.7</v>
       </c>
-      <c r="E195" s="33">
+      <c r="E195" s="32">
         <v>258.60000000000002</v>
       </c>
-      <c r="F195" s="16"/>
-[...6 lines deleted...]
-      <c r="M195" s="17"/>
+      <c r="F195" s="36">
+        <v>222.9</v>
+      </c>
+      <c r="G195" s="16"/>
+      <c r="H195" s="16"/>
+      <c r="I195" s="16"/>
+      <c r="J195" s="16"/>
+      <c r="K195" s="16"/>
+      <c r="L195" s="16"/>
+      <c r="M195" s="16"/>
     </row>
     <row r="196" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A196" s="20" t="s">
+      <c r="A196" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B196" s="25">
+      <c r="B196" s="24">
         <v>87.4</v>
       </c>
-      <c r="C196" s="23">
+      <c r="C196" s="22">
         <v>203.5</v>
       </c>
-      <c r="D196" s="28">
+      <c r="D196" s="27">
         <v>212.7</v>
       </c>
-      <c r="E196" s="33">
+      <c r="E196" s="32">
         <v>200.5</v>
       </c>
-      <c r="F196" s="16"/>
-[...6 lines deleted...]
-      <c r="M196" s="17"/>
+      <c r="F196" s="36">
+        <v>224.2</v>
+      </c>
+      <c r="G196" s="16"/>
+      <c r="H196" s="16"/>
+      <c r="I196" s="16"/>
+      <c r="J196" s="16"/>
+      <c r="K196" s="16"/>
+      <c r="L196" s="16"/>
+      <c r="M196" s="16"/>
     </row>
     <row r="197" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A197" s="20" t="s">
+      <c r="A197" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B197" s="25">
+      <c r="B197" s="24">
         <v>64.400000000000006</v>
       </c>
-      <c r="C197" s="23">
+      <c r="C197" s="22">
         <v>82</v>
       </c>
-      <c r="D197" s="28">
+      <c r="D197" s="27">
         <v>70.7</v>
       </c>
-      <c r="E197" s="33">
+      <c r="E197" s="32">
         <v>75.599999999999994</v>
       </c>
-      <c r="F197" s="16"/>
-[...6 lines deleted...]
-      <c r="M197" s="17"/>
+      <c r="F197" s="36">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="G197" s="16"/>
+      <c r="H197" s="16"/>
+      <c r="I197" s="16"/>
+      <c r="J197" s="16"/>
+      <c r="K197" s="16"/>
+      <c r="L197" s="16"/>
+      <c r="M197" s="16"/>
     </row>
     <row r="198" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A198" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="B198" s="25">
+      <c r="B198" s="24">
         <v>99.1</v>
       </c>
-      <c r="C198" s="23">
+      <c r="C198" s="22">
         <v>101.5</v>
       </c>
-      <c r="D198" s="28">
+      <c r="D198" s="27">
         <v>101.5</v>
       </c>
-      <c r="E198" s="30">
+      <c r="E198" s="29">
         <v>99.5</v>
       </c>
-      <c r="F198" s="16"/>
-[...6 lines deleted...]
-      <c r="M198" s="17"/>
+      <c r="F198" s="36">
+        <v>98.6</v>
+      </c>
+      <c r="G198" s="16"/>
+      <c r="H198" s="16"/>
+      <c r="I198" s="16"/>
+      <c r="J198" s="16"/>
+      <c r="K198" s="16"/>
+      <c r="L198" s="16"/>
+      <c r="M198" s="16"/>
     </row>
     <row r="199" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A199" s="20" t="s">
+      <c r="A199" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B199" s="25">
+      <c r="B199" s="24">
         <v>99.3</v>
       </c>
-      <c r="C199" s="23">
+      <c r="C199" s="22">
         <v>100.9</v>
       </c>
-      <c r="D199" s="25">
+      <c r="D199" s="24">
         <v>100.8</v>
       </c>
-      <c r="E199" s="30">
+      <c r="E199" s="29">
         <v>100.1</v>
       </c>
-      <c r="F199" s="16"/>
-[...6 lines deleted...]
-      <c r="M199" s="17"/>
+      <c r="F199" s="36">
+        <v>96.8</v>
+      </c>
+      <c r="G199" s="16"/>
+      <c r="H199" s="16"/>
+      <c r="I199" s="16"/>
+      <c r="J199" s="16"/>
+      <c r="K199" s="16"/>
+      <c r="L199" s="16"/>
+      <c r="M199" s="16"/>
     </row>
     <row r="200" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A200" s="20" t="s">
+      <c r="A200" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B200" s="25">
+      <c r="B200" s="24">
         <v>103.8</v>
       </c>
-      <c r="C200" s="23">
+      <c r="C200" s="22">
         <v>103.4</v>
       </c>
-      <c r="D200" s="25">
+      <c r="D200" s="24">
         <v>103.5</v>
       </c>
-      <c r="E200" s="30">
+      <c r="E200" s="29">
         <v>98.5</v>
       </c>
-      <c r="F200" s="16"/>
-[...6 lines deleted...]
-      <c r="M200" s="17"/>
+      <c r="F200" s="36">
+        <v>95.7</v>
+      </c>
+      <c r="G200" s="16"/>
+      <c r="H200" s="16"/>
+      <c r="I200" s="16"/>
+      <c r="J200" s="16"/>
+      <c r="K200" s="16"/>
+      <c r="L200" s="16"/>
+      <c r="M200" s="16"/>
     </row>
     <row r="201" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A201" s="20" t="s">
+      <c r="A201" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B201" s="25">
+      <c r="B201" s="24">
         <v>110.7</v>
       </c>
-      <c r="C201" s="23">
+      <c r="C201" s="22">
         <v>113.6</v>
       </c>
-      <c r="D201" s="25">
+      <c r="D201" s="24">
         <v>107.8</v>
       </c>
-      <c r="E201" s="30">
+      <c r="E201" s="29">
         <v>104.5</v>
       </c>
-      <c r="F201" s="16"/>
-[...6 lines deleted...]
-      <c r="M201" s="17"/>
+      <c r="F201" s="36">
+        <v>102.5</v>
+      </c>
+      <c r="G201" s="16"/>
+      <c r="H201" s="16"/>
+      <c r="I201" s="16"/>
+      <c r="J201" s="16"/>
+      <c r="K201" s="16"/>
+      <c r="L201" s="16"/>
+      <c r="M201" s="16"/>
     </row>
     <row r="202" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A202" s="20" t="s">
+      <c r="A202" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B202" s="25">
+      <c r="B202" s="24">
         <v>117.9</v>
       </c>
-      <c r="C202" s="23">
+      <c r="C202" s="22">
         <v>110.1</v>
       </c>
-      <c r="D202" s="25">
+      <c r="D202" s="24">
         <v>97.6</v>
       </c>
-      <c r="E202" s="30">
+      <c r="E202" s="29">
         <v>103.3</v>
       </c>
-      <c r="F202" s="16"/>
-[...6 lines deleted...]
-      <c r="M202" s="17"/>
+      <c r="F202" s="36">
+        <v>110.4</v>
+      </c>
+      <c r="G202" s="16"/>
+      <c r="H202" s="16"/>
+      <c r="I202" s="16"/>
+      <c r="J202" s="16"/>
+      <c r="K202" s="16"/>
+      <c r="L202" s="16"/>
+      <c r="M202" s="16"/>
     </row>
     <row r="203" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A203" s="20" t="s">
+      <c r="A203" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B203" s="25">
+      <c r="B203" s="24">
         <v>88.1</v>
       </c>
-      <c r="C203" s="23">
+      <c r="C203" s="22">
         <v>91.1</v>
       </c>
-      <c r="D203" s="25">
+      <c r="D203" s="24">
         <v>104.6</v>
       </c>
-      <c r="E203" s="30">
+      <c r="E203" s="29">
         <v>103.5</v>
       </c>
-      <c r="F203" s="16"/>
-[...6 lines deleted...]
-      <c r="M203" s="17"/>
+      <c r="F203" s="36">
+        <v>107.6</v>
+      </c>
+      <c r="G203" s="16"/>
+      <c r="H203" s="16"/>
+      <c r="I203" s="16"/>
+      <c r="J203" s="16"/>
+      <c r="K203" s="16"/>
+      <c r="L203" s="16"/>
+      <c r="M203" s="16"/>
     </row>
     <row r="204" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A204" s="20" t="s">
+      <c r="A204" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B204" s="25">
+      <c r="B204" s="24">
         <v>110.3</v>
       </c>
-      <c r="C204" s="23">
+      <c r="C204" s="22">
         <v>112.7</v>
       </c>
-      <c r="D204" s="25">
+      <c r="D204" s="24">
         <v>109.1</v>
       </c>
-      <c r="E204" s="30">
+      <c r="E204" s="29">
         <v>108</v>
       </c>
-      <c r="F204" s="16"/>
-[...6 lines deleted...]
-      <c r="M204" s="17"/>
+      <c r="F204" s="36">
+        <v>102.9</v>
+      </c>
+      <c r="G204" s="16"/>
+      <c r="H204" s="16"/>
+      <c r="I204" s="16"/>
+      <c r="J204" s="16"/>
+      <c r="K204" s="16"/>
+      <c r="L204" s="16"/>
+      <c r="M204" s="16"/>
     </row>
     <row r="205" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A205" s="20" t="s">
+      <c r="A205" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B205" s="25">
+      <c r="B205" s="24">
         <v>105.8</v>
       </c>
-      <c r="C205" s="23">
+      <c r="C205" s="22">
         <v>105.6</v>
       </c>
-      <c r="D205" s="25">
+      <c r="D205" s="24">
         <v>100.3</v>
       </c>
-      <c r="E205" s="30">
+      <c r="E205" s="29">
         <v>99.9</v>
       </c>
-      <c r="F205" s="16"/>
-[...6 lines deleted...]
-      <c r="M205" s="17"/>
+      <c r="F205" s="36">
+        <v>102.4</v>
+      </c>
+      <c r="G205" s="16"/>
+      <c r="H205" s="16"/>
+      <c r="I205" s="16"/>
+      <c r="J205" s="16"/>
+      <c r="K205" s="16"/>
+      <c r="L205" s="16"/>
+      <c r="M205" s="16"/>
     </row>
     <row r="206" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A206" s="20" t="s">
+      <c r="A206" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B206" s="25">
+      <c r="B206" s="24">
         <v>108.1</v>
       </c>
-      <c r="C206" s="23">
+      <c r="C206" s="22">
         <v>105.4</v>
       </c>
-      <c r="D206" s="25">
+      <c r="D206" s="24">
         <v>96.6</v>
       </c>
-      <c r="E206" s="30">
+      <c r="E206" s="29">
         <v>93.9</v>
       </c>
-      <c r="F206" s="16"/>
-[...6 lines deleted...]
-      <c r="M206" s="17"/>
+      <c r="F206" s="36">
+        <v>94.2</v>
+      </c>
+      <c r="G206" s="16"/>
+      <c r="H206" s="16"/>
+      <c r="I206" s="16"/>
+      <c r="J206" s="16"/>
+      <c r="K206" s="16"/>
+      <c r="L206" s="16"/>
+      <c r="M206" s="16"/>
     </row>
     <row r="207" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A207" s="20" t="s">
+      <c r="A207" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B207" s="25">
+      <c r="B207" s="24">
         <v>103.2</v>
       </c>
-      <c r="C207" s="23">
+      <c r="C207" s="22">
         <v>109.5</v>
       </c>
-      <c r="D207" s="25">
+      <c r="D207" s="24">
         <v>101.2</v>
       </c>
-      <c r="E207" s="30">
+      <c r="E207" s="29">
         <v>101.5</v>
       </c>
-      <c r="F207" s="16"/>
-[...6 lines deleted...]
-      <c r="M207" s="17"/>
+      <c r="F207" s="36">
+        <v>102.1</v>
+      </c>
+      <c r="G207" s="16"/>
+      <c r="H207" s="16"/>
+      <c r="I207" s="16"/>
+      <c r="J207" s="16"/>
+      <c r="K207" s="16"/>
+      <c r="L207" s="16"/>
+      <c r="M207" s="16"/>
     </row>
     <row r="208" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A208" s="20" t="s">
+      <c r="A208" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B208" s="25">
+      <c r="B208" s="24">
         <v>94</v>
       </c>
-      <c r="C208" s="23">
+      <c r="C208" s="22">
         <v>91.7</v>
       </c>
-      <c r="D208" s="25">
+      <c r="D208" s="24">
         <v>97.1</v>
       </c>
-      <c r="E208" s="30">
+      <c r="E208" s="29">
         <v>121.6</v>
       </c>
-      <c r="F208" s="16"/>
-[...6 lines deleted...]
-      <c r="M208" s="17"/>
+      <c r="F208" s="36">
+        <v>143.9</v>
+      </c>
+      <c r="G208" s="16"/>
+      <c r="H208" s="16"/>
+      <c r="I208" s="16"/>
+      <c r="J208" s="16"/>
+      <c r="K208" s="16"/>
+      <c r="L208" s="16"/>
+      <c r="M208" s="16"/>
     </row>
     <row r="209" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A209" s="20" t="s">
+      <c r="A209" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B209" s="25">
+      <c r="B209" s="24">
         <v>104.8</v>
       </c>
-      <c r="C209" s="23">
+      <c r="C209" s="22">
         <v>120.7</v>
       </c>
-      <c r="D209" s="25">
+      <c r="D209" s="24">
         <v>109.9</v>
       </c>
-      <c r="E209" s="30">
+      <c r="E209" s="29">
         <v>1956.2</v>
       </c>
-      <c r="F209" s="16"/>
-[...6 lines deleted...]
-      <c r="M209" s="17"/>
+      <c r="F209" s="36">
+        <v>2086.6999999999998</v>
+      </c>
+      <c r="G209" s="16"/>
+      <c r="H209" s="16"/>
+      <c r="I209" s="16"/>
+      <c r="J209" s="16"/>
+      <c r="K209" s="16"/>
+      <c r="L209" s="16"/>
+      <c r="M209" s="16"/>
     </row>
     <row r="210" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A210" s="20" t="s">
+      <c r="A210" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B210" s="25">
+      <c r="B210" s="24">
         <v>100.4</v>
       </c>
-      <c r="C210" s="23">
+      <c r="C210" s="22">
         <v>109.1</v>
       </c>
-      <c r="D210" s="25">
+      <c r="D210" s="24">
         <v>98.9</v>
       </c>
-      <c r="E210" s="30">
+      <c r="E210" s="29">
         <v>103.9</v>
       </c>
-      <c r="F210" s="16"/>
-[...6 lines deleted...]
-      <c r="M210" s="17"/>
+      <c r="F210" s="36">
+        <v>123.2</v>
+      </c>
+      <c r="G210" s="16"/>
+      <c r="H210" s="16"/>
+      <c r="I210" s="16"/>
+      <c r="J210" s="16"/>
+      <c r="K210" s="16"/>
+      <c r="L210" s="16"/>
+      <c r="M210" s="16"/>
     </row>
     <row r="211" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A211" s="20" t="s">
+      <c r="A211" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="B211" s="25">
+      <c r="B211" s="24">
         <v>112.5</v>
       </c>
-      <c r="C211" s="23">
+      <c r="C211" s="22">
         <v>114.3</v>
       </c>
-      <c r="D211" s="25">
+      <c r="D211" s="24">
         <v>108.9</v>
       </c>
-      <c r="E211" s="30">
+      <c r="E211" s="29">
         <v>101.5</v>
       </c>
-      <c r="F211" s="16"/>
-[...6 lines deleted...]
-      <c r="M211" s="17"/>
+      <c r="F211" s="36">
+        <v>105</v>
+      </c>
+      <c r="G211" s="16"/>
+      <c r="H211" s="16"/>
+      <c r="I211" s="16"/>
+      <c r="J211" s="16"/>
+      <c r="K211" s="16"/>
+      <c r="L211" s="16"/>
+      <c r="M211" s="16"/>
     </row>
     <row r="212" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A212" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="B212" s="25">
+      <c r="B212" s="24">
         <v>106.7</v>
       </c>
-      <c r="C212" s="23">
+      <c r="C212" s="22">
         <v>124.5</v>
       </c>
-      <c r="D212" s="28">
+      <c r="D212" s="27">
         <v>128.9</v>
       </c>
-      <c r="E212" s="30">
+      <c r="E212" s="29">
         <v>123.8</v>
       </c>
-      <c r="F212" s="16"/>
-[...6 lines deleted...]
-      <c r="M212" s="17"/>
+      <c r="F212" s="38">
+        <v>115.3</v>
+      </c>
+      <c r="G212" s="16"/>
+      <c r="H212" s="16"/>
+      <c r="I212" s="16"/>
+      <c r="J212" s="16"/>
+      <c r="K212" s="16"/>
+      <c r="L212" s="16"/>
+      <c r="M212" s="16"/>
     </row>
     <row r="213" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A213" s="20" t="s">
+      <c r="A213" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B213" s="25">
+      <c r="B213" s="24">
         <v>77.3</v>
       </c>
-      <c r="C213" s="23">
+      <c r="C213" s="22">
         <v>88</v>
       </c>
-      <c r="D213" s="25">
+      <c r="D213" s="24">
         <v>103.7</v>
       </c>
-      <c r="E213" s="30">
+      <c r="E213" s="29">
         <v>101.7</v>
       </c>
-      <c r="F213" s="16"/>
-[...6 lines deleted...]
-      <c r="M213" s="17"/>
+      <c r="F213" s="36">
+        <v>99.4</v>
+      </c>
+      <c r="G213" s="16"/>
+      <c r="H213" s="16"/>
+      <c r="I213" s="16"/>
+      <c r="J213" s="16"/>
+      <c r="K213" s="16"/>
+      <c r="L213" s="16"/>
+      <c r="M213" s="16"/>
     </row>
     <row r="214" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A214" s="20" t="s">
+      <c r="A214" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B214" s="25">
+      <c r="B214" s="24">
         <v>103</v>
       </c>
-      <c r="C214" s="23">
+      <c r="C214" s="22">
         <v>100.4</v>
       </c>
-      <c r="D214" s="25">
+      <c r="D214" s="24">
         <v>99.3</v>
       </c>
-      <c r="E214" s="30">
+      <c r="E214" s="29">
         <v>102</v>
       </c>
-      <c r="F214" s="16"/>
-[...6 lines deleted...]
-      <c r="M214" s="17"/>
+      <c r="F214" s="36">
+        <v>105.7</v>
+      </c>
+      <c r="G214" s="16"/>
+      <c r="H214" s="16"/>
+      <c r="I214" s="16"/>
+      <c r="J214" s="16"/>
+      <c r="K214" s="16"/>
+      <c r="L214" s="16"/>
+      <c r="M214" s="16"/>
     </row>
     <row r="215" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A215" s="20" t="s">
+      <c r="A215" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B215" s="25">
-[...2 lines deleted...]
-      <c r="C215" s="23">
+      <c r="B215" s="24">
+        <v>100</v>
+      </c>
+      <c r="C215" s="22">
         <v>154</v>
       </c>
-      <c r="D215" s="25">
+      <c r="D215" s="24">
         <v>172</v>
       </c>
-      <c r="E215" s="30">
+      <c r="E215" s="29">
         <v>189.3</v>
       </c>
-      <c r="F215" s="16"/>
-[...6 lines deleted...]
-      <c r="M215" s="17"/>
+      <c r="F215" s="36">
+        <v>157.6</v>
+      </c>
+      <c r="G215" s="16"/>
+      <c r="H215" s="16"/>
+      <c r="I215" s="16"/>
+      <c r="J215" s="16"/>
+      <c r="K215" s="16"/>
+      <c r="L215" s="16"/>
+      <c r="M215" s="16"/>
     </row>
     <row r="216" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A216" s="20" t="s">
+      <c r="A216" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B216" s="25">
+      <c r="B216" s="24">
         <v>100.5</v>
       </c>
-      <c r="C216" s="23">
+      <c r="C216" s="22">
         <v>137.4</v>
       </c>
-      <c r="D216" s="25">
+      <c r="D216" s="24">
         <v>120.4</v>
       </c>
-      <c r="E216" s="30">
+      <c r="E216" s="29">
         <v>111.7</v>
       </c>
-      <c r="F216" s="16"/>
-[...6 lines deleted...]
-      <c r="M216" s="17"/>
+      <c r="F216" s="36">
+        <v>119.6</v>
+      </c>
+      <c r="G216" s="16"/>
+      <c r="H216" s="16"/>
+      <c r="I216" s="16"/>
+      <c r="J216" s="16"/>
+      <c r="K216" s="16"/>
+      <c r="L216" s="16"/>
+      <c r="M216" s="16"/>
     </row>
     <row r="217" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A217" s="20" t="s">
+      <c r="A217" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B217" s="25">
+      <c r="B217" s="24">
         <v>98.6</v>
       </c>
-      <c r="C217" s="23">
+      <c r="C217" s="22">
         <v>102.8</v>
       </c>
-      <c r="D217" s="25">
+      <c r="D217" s="24">
         <v>104.5</v>
       </c>
-      <c r="E217" s="30">
+      <c r="E217" s="29">
         <v>100.2</v>
       </c>
-      <c r="F217" s="16"/>
-[...6 lines deleted...]
-      <c r="M217" s="17"/>
+      <c r="F217" s="36">
+        <v>98</v>
+      </c>
+      <c r="G217" s="16"/>
+      <c r="H217" s="16"/>
+      <c r="I217" s="16"/>
+      <c r="J217" s="16"/>
+      <c r="K217" s="16"/>
+      <c r="L217" s="16"/>
+      <c r="M217" s="16"/>
     </row>
     <row r="218" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A218" s="20" t="s">
+      <c r="A218" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B218" s="25">
+      <c r="B218" s="24">
         <v>99.8</v>
       </c>
-      <c r="C218" s="23">
+      <c r="C218" s="22">
         <v>179.1</v>
       </c>
-      <c r="D218" s="25">
+      <c r="D218" s="24">
         <v>216.9</v>
       </c>
-      <c r="E218" s="30">
+      <c r="E218" s="29">
         <v>200.7</v>
       </c>
-      <c r="F218" s="16"/>
-[...6 lines deleted...]
-      <c r="M218" s="17"/>
+      <c r="F218" s="36">
+        <v>176</v>
+      </c>
+      <c r="G218" s="16"/>
+      <c r="H218" s="16"/>
+      <c r="I218" s="16"/>
+      <c r="J218" s="16"/>
+      <c r="K218" s="16"/>
+      <c r="L218" s="16"/>
+      <c r="M218" s="16"/>
     </row>
     <row r="219" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A219" s="20" t="s">
+      <c r="A219" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B219" s="25">
+      <c r="B219" s="24">
         <v>99.8</v>
       </c>
-      <c r="C219" s="23">
+      <c r="C219" s="22">
         <v>123.6</v>
       </c>
-      <c r="D219" s="25">
+      <c r="D219" s="24">
         <v>132.19999999999999</v>
       </c>
-      <c r="E219" s="30">
+      <c r="E219" s="29">
         <v>125.9</v>
       </c>
-      <c r="F219" s="16"/>
-[...6 lines deleted...]
-      <c r="M219" s="17"/>
+      <c r="F219" s="36">
+        <v>120.1</v>
+      </c>
+      <c r="G219" s="16"/>
+      <c r="H219" s="16"/>
+      <c r="I219" s="16"/>
+      <c r="J219" s="16"/>
+      <c r="K219" s="16"/>
+      <c r="L219" s="16"/>
+      <c r="M219" s="16"/>
     </row>
     <row r="220" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A220" s="20" t="s">
+      <c r="A220" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B220" s="25">
+      <c r="B220" s="24">
         <v>96.5</v>
       </c>
-      <c r="C220" s="23">
+      <c r="C220" s="22">
         <v>187.6</v>
       </c>
-      <c r="D220" s="25">
+      <c r="D220" s="24">
         <v>185.7</v>
       </c>
-      <c r="E220" s="30">
+      <c r="E220" s="29">
         <v>190.8</v>
       </c>
-      <c r="F220" s="16"/>
-[...6 lines deleted...]
-      <c r="M220" s="17"/>
+      <c r="F220" s="36">
+        <v>173.3</v>
+      </c>
+      <c r="G220" s="16"/>
+      <c r="H220" s="16"/>
+      <c r="I220" s="16"/>
+      <c r="J220" s="16"/>
+      <c r="K220" s="16"/>
+      <c r="L220" s="16"/>
+      <c r="M220" s="16"/>
     </row>
     <row r="221" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A221" s="20" t="s">
+      <c r="A221" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B221" s="25">
-[...2 lines deleted...]
-      <c r="C221" s="23">
+      <c r="B221" s="24">
+        <v>100</v>
+      </c>
+      <c r="C221" s="22">
         <v>103.2</v>
       </c>
-      <c r="D221" s="25">
+      <c r="D221" s="24">
         <v>104.3</v>
       </c>
-      <c r="E221" s="30">
+      <c r="E221" s="29">
         <v>103.1</v>
       </c>
-      <c r="F221" s="16"/>
-[...6 lines deleted...]
-      <c r="M221" s="17"/>
+      <c r="F221" s="36">
+        <v>101.7</v>
+      </c>
+      <c r="G221" s="16"/>
+      <c r="H221" s="16"/>
+      <c r="I221" s="16"/>
+      <c r="J221" s="16"/>
+      <c r="K221" s="16"/>
+      <c r="L221" s="16"/>
+      <c r="M221" s="16"/>
     </row>
     <row r="222" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A222" s="20" t="s">
+      <c r="A222" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B222" s="25">
+      <c r="B222" s="24">
         <v>94.6</v>
       </c>
-      <c r="C222" s="23">
+      <c r="C222" s="22">
         <v>141.19999999999999</v>
       </c>
-      <c r="D222" s="25">
+      <c r="D222" s="24">
         <v>146.5</v>
       </c>
-      <c r="E222" s="30">
+      <c r="E222" s="29">
         <v>140.19999999999999</v>
       </c>
-      <c r="F222" s="16"/>
-[...6 lines deleted...]
-      <c r="M222" s="17"/>
+      <c r="F222" s="36">
+        <v>127.1</v>
+      </c>
+      <c r="G222" s="16"/>
+      <c r="H222" s="16"/>
+      <c r="I222" s="16"/>
+      <c r="J222" s="16"/>
+      <c r="K222" s="16"/>
+      <c r="L222" s="16"/>
+      <c r="M222" s="16"/>
     </row>
     <row r="223" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A223" s="20" t="s">
+      <c r="A223" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B223" s="25">
+      <c r="B223" s="24">
         <v>487</v>
       </c>
-      <c r="C223" s="23">
+      <c r="C223" s="22">
         <v>696.9</v>
       </c>
-      <c r="D223" s="25">
+      <c r="D223" s="24">
         <v>103.5</v>
       </c>
-      <c r="E223" s="30">
+      <c r="E223" s="29">
         <v>103.5</v>
       </c>
-      <c r="F223" s="16"/>
-[...6 lines deleted...]
-      <c r="M223" s="17"/>
+      <c r="F223" s="36">
+        <v>103.8</v>
+      </c>
+      <c r="G223" s="16"/>
+      <c r="H223" s="16"/>
+      <c r="I223" s="16"/>
+      <c r="J223" s="16"/>
+      <c r="K223" s="16"/>
+      <c r="L223" s="16"/>
+      <c r="M223" s="16"/>
     </row>
     <row r="224" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A224" s="20" t="s">
+      <c r="A224" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B224" s="25">
+      <c r="B224" s="24">
         <v>76.400000000000006</v>
       </c>
-      <c r="C224" s="23">
+      <c r="C224" s="22">
         <v>136.1</v>
       </c>
-      <c r="D224" s="25">
+      <c r="D224" s="24">
         <v>153.30000000000001</v>
       </c>
-      <c r="E224" s="30">
+      <c r="E224" s="29">
         <v>147.9</v>
       </c>
-      <c r="F224" s="16"/>
-[...6 lines deleted...]
-      <c r="M224" s="17"/>
+      <c r="F224" s="36">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="G224" s="16"/>
+      <c r="H224" s="16"/>
+      <c r="I224" s="16"/>
+      <c r="J224" s="16"/>
+      <c r="K224" s="16"/>
+      <c r="L224" s="16"/>
+      <c r="M224" s="16"/>
     </row>
     <row r="225" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A225" s="20" t="s">
+      <c r="A225" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="B225" s="25">
-[...2 lines deleted...]
-      <c r="C225" s="23">
+      <c r="B225" s="24">
+        <v>100</v>
+      </c>
+      <c r="C225" s="22">
         <v>165</v>
       </c>
-      <c r="D225" s="25">
+      <c r="D225" s="24">
         <v>186.7</v>
       </c>
-      <c r="E225" s="30">
+      <c r="E225" s="29">
         <v>208.2</v>
       </c>
-      <c r="F225" s="16"/>
-[...6 lines deleted...]
-      <c r="M225" s="17"/>
+      <c r="F225" s="36">
+        <v>187.1</v>
+      </c>
+      <c r="G225" s="16"/>
+      <c r="H225" s="16"/>
+      <c r="I225" s="16"/>
+      <c r="J225" s="16"/>
+      <c r="K225" s="16"/>
+      <c r="L225" s="16"/>
+      <c r="M225" s="16"/>
     </row>
     <row r="226" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A226" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="B226" s="25">
+      <c r="B226" s="24">
         <v>98.1</v>
       </c>
-      <c r="C226" s="23">
+      <c r="C226" s="22">
         <v>106.5</v>
       </c>
-      <c r="D226" s="25">
+      <c r="D226" s="24">
         <v>110.1</v>
       </c>
-      <c r="E226" s="30">
+      <c r="E226" s="29">
         <v>109.9</v>
       </c>
-      <c r="F226" s="16"/>
-[...6 lines deleted...]
-      <c r="M226" s="17"/>
+      <c r="F226" s="38">
+        <v>107.8</v>
+      </c>
+      <c r="G226" s="16"/>
+      <c r="H226" s="16"/>
+      <c r="I226" s="16"/>
+      <c r="J226" s="16"/>
+      <c r="K226" s="16"/>
+      <c r="L226" s="16"/>
+      <c r="M226" s="16"/>
     </row>
     <row r="227" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A227" s="20" t="s">
+      <c r="A227" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B227" s="25">
+      <c r="B227" s="24">
         <v>97.7</v>
       </c>
-      <c r="C227" s="23">
+      <c r="C227" s="22">
         <v>105.2</v>
       </c>
-      <c r="D227" s="25">
+      <c r="D227" s="24">
         <v>109.7</v>
       </c>
-      <c r="E227" s="30">
+      <c r="E227" s="29">
         <v>108.9</v>
       </c>
-      <c r="F227" s="16"/>
-[...6 lines deleted...]
-      <c r="M227" s="17"/>
+      <c r="F227" s="36">
+        <v>107.1</v>
+      </c>
+      <c r="G227" s="16"/>
+      <c r="H227" s="16"/>
+      <c r="I227" s="16"/>
+      <c r="J227" s="16"/>
+      <c r="K227" s="16"/>
+      <c r="L227" s="16"/>
+      <c r="M227" s="16"/>
     </row>
     <row r="228" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A228" s="20" t="s">
+      <c r="A228" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B228" s="25">
+      <c r="B228" s="24">
         <v>105.5</v>
       </c>
-      <c r="C228" s="23">
+      <c r="C228" s="22">
         <v>103.9</v>
       </c>
-      <c r="D228" s="25">
+      <c r="D228" s="24">
         <v>103.2</v>
       </c>
-      <c r="E228" s="30">
+      <c r="E228" s="29">
         <v>102.6</v>
       </c>
-      <c r="F228" s="16"/>
-[...6 lines deleted...]
-      <c r="M228" s="17"/>
+      <c r="F228" s="36">
+        <v>105</v>
+      </c>
+      <c r="G228" s="16"/>
+      <c r="H228" s="16"/>
+      <c r="I228" s="16"/>
+      <c r="J228" s="16"/>
+      <c r="K228" s="16"/>
+      <c r="L228" s="16"/>
+      <c r="M228" s="16"/>
     </row>
     <row r="229" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A229" s="20" t="s">
+      <c r="A229" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B229" s="25">
-[...2 lines deleted...]
-      <c r="C229" s="23">
+      <c r="B229" s="24">
+        <v>100</v>
+      </c>
+      <c r="C229" s="22">
         <v>154</v>
       </c>
-      <c r="D229" s="25">
+      <c r="D229" s="24">
         <v>172</v>
       </c>
-      <c r="E229" s="30">
+      <c r="E229" s="29">
         <v>189.3</v>
       </c>
-      <c r="F229" s="16"/>
-[...6 lines deleted...]
-      <c r="M229" s="17"/>
+      <c r="F229" s="36">
+        <v>157.6</v>
+      </c>
+      <c r="G229" s="16"/>
+      <c r="H229" s="16"/>
+      <c r="I229" s="16"/>
+      <c r="J229" s="16"/>
+      <c r="K229" s="16"/>
+      <c r="L229" s="16"/>
+      <c r="M229" s="16"/>
     </row>
     <row r="230" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A230" s="20" t="s">
+      <c r="A230" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B230" s="25">
+      <c r="B230" s="24">
         <v>100.9</v>
       </c>
-      <c r="C230" s="23">
+      <c r="C230" s="22">
         <v>93.7</v>
       </c>
-      <c r="D230" s="25">
+      <c r="D230" s="24">
         <v>88.7</v>
       </c>
-      <c r="E230" s="30">
+      <c r="E230" s="29">
         <v>76.599999999999994</v>
       </c>
-      <c r="F230" s="16"/>
-[...6 lines deleted...]
-      <c r="M230" s="17"/>
+      <c r="F230" s="36">
+        <v>69</v>
+      </c>
+      <c r="G230" s="16"/>
+      <c r="H230" s="16"/>
+      <c r="I230" s="16"/>
+      <c r="J230" s="16"/>
+      <c r="K230" s="16"/>
+      <c r="L230" s="16"/>
+      <c r="M230" s="16"/>
     </row>
     <row r="231" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A231" s="20" t="s">
+      <c r="A231" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B231" s="25">
-[...2 lines deleted...]
-      <c r="C231" s="23">
+      <c r="B231" s="24">
+        <v>100</v>
+      </c>
+      <c r="C231" s="22">
         <v>107.9</v>
       </c>
-      <c r="D231" s="25">
+      <c r="D231" s="24">
         <v>110.6</v>
       </c>
-      <c r="E231" s="30">
+      <c r="E231" s="29">
         <v>105.1</v>
       </c>
-      <c r="F231" s="16"/>
-[...6 lines deleted...]
-      <c r="M231" s="17"/>
+      <c r="F231" s="36">
+        <v>100.9</v>
+      </c>
+      <c r="G231" s="16"/>
+      <c r="H231" s="16"/>
+      <c r="I231" s="16"/>
+      <c r="J231" s="16"/>
+      <c r="K231" s="16"/>
+      <c r="L231" s="16"/>
+      <c r="M231" s="16"/>
     </row>
     <row r="232" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A232" s="20" t="s">
+      <c r="A232" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B232" s="25">
-[...2 lines deleted...]
-      <c r="C232" s="23">
+      <c r="B232" s="24">
+        <v>100</v>
+      </c>
+      <c r="C232" s="22">
         <v>178.8</v>
       </c>
-      <c r="D232" s="25">
+      <c r="D232" s="24">
         <v>205</v>
       </c>
-      <c r="E232" s="30">
+      <c r="E232" s="29">
         <v>193.8</v>
       </c>
-      <c r="F232" s="16"/>
-[...6 lines deleted...]
-      <c r="M232" s="17"/>
+      <c r="F232" s="36">
+        <v>172</v>
+      </c>
+      <c r="G232" s="16"/>
+      <c r="H232" s="16"/>
+      <c r="I232" s="16"/>
+      <c r="J232" s="16"/>
+      <c r="K232" s="16"/>
+      <c r="L232" s="16"/>
+      <c r="M232" s="16"/>
     </row>
     <row r="233" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A233" s="20" t="s">
+      <c r="A233" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B233" s="25">
-[...2 lines deleted...]
-      <c r="C233" s="23">
+      <c r="B233" s="24">
+        <v>100</v>
+      </c>
+      <c r="C233" s="22">
         <v>123.5</v>
       </c>
-      <c r="D233" s="25">
+      <c r="D233" s="24">
         <v>131.30000000000001</v>
       </c>
-      <c r="E233" s="30">
+      <c r="E233" s="29">
         <v>125.9</v>
       </c>
-      <c r="F233" s="16"/>
-[...6 lines deleted...]
-      <c r="M233" s="17"/>
+      <c r="F233" s="36">
+        <v>120.7</v>
+      </c>
+      <c r="G233" s="16"/>
+      <c r="H233" s="16"/>
+      <c r="I233" s="16"/>
+      <c r="J233" s="16"/>
+      <c r="K233" s="16"/>
+      <c r="L233" s="16"/>
+      <c r="M233" s="16"/>
     </row>
     <row r="234" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A234" s="20" t="s">
+      <c r="A234" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B234" s="25">
+      <c r="B234" s="24">
         <v>99.3</v>
       </c>
-      <c r="C234" s="23">
+      <c r="C234" s="22">
         <v>94</v>
       </c>
-      <c r="D234" s="25">
+      <c r="D234" s="24">
         <v>94.9</v>
       </c>
-      <c r="E234" s="30">
+      <c r="E234" s="29">
         <v>89</v>
       </c>
-      <c r="F234" s="16"/>
-[...6 lines deleted...]
-      <c r="M234" s="17"/>
+      <c r="F234" s="36">
+        <v>84.7</v>
+      </c>
+      <c r="G234" s="16"/>
+      <c r="H234" s="16"/>
+      <c r="I234" s="16"/>
+      <c r="J234" s="16"/>
+      <c r="K234" s="16"/>
+      <c r="L234" s="16"/>
+      <c r="M234" s="16"/>
     </row>
     <row r="235" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A235" s="20" t="s">
+      <c r="A235" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B235" s="25">
-[...2 lines deleted...]
-      <c r="C235" s="23">
+      <c r="B235" s="24">
+        <v>100</v>
+      </c>
+      <c r="C235" s="22">
         <v>103.2</v>
       </c>
-      <c r="D235" s="25">
+      <c r="D235" s="24">
         <v>104.3</v>
       </c>
-      <c r="E235" s="30">
+      <c r="E235" s="29">
         <v>103.1</v>
       </c>
-      <c r="F235" s="16"/>
-[...6 lines deleted...]
-      <c r="M235" s="17"/>
+      <c r="F235" s="36">
+        <v>101.7</v>
+      </c>
+      <c r="G235" s="16"/>
+      <c r="H235" s="16"/>
+      <c r="I235" s="16"/>
+      <c r="J235" s="16"/>
+      <c r="K235" s="16"/>
+      <c r="L235" s="16"/>
+      <c r="M235" s="16"/>
     </row>
     <row r="236" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A236" s="20" t="s">
+      <c r="A236" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B236" s="25">
+      <c r="B236" s="24">
         <v>86.6</v>
       </c>
-      <c r="C236" s="23">
+      <c r="C236" s="22">
         <v>86.3</v>
       </c>
-      <c r="D236" s="25">
+      <c r="D236" s="24">
         <v>88.8</v>
       </c>
-      <c r="E236" s="30">
+      <c r="E236" s="29">
         <v>95.7</v>
       </c>
-      <c r="F236" s="16"/>
-[...6 lines deleted...]
-      <c r="M236" s="17"/>
+      <c r="F236" s="36">
+        <v>99.9</v>
+      </c>
+      <c r="G236" s="16"/>
+      <c r="H236" s="16"/>
+      <c r="I236" s="16"/>
+      <c r="J236" s="16"/>
+      <c r="K236" s="16"/>
+      <c r="L236" s="16"/>
+      <c r="M236" s="16"/>
     </row>
     <row r="237" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A237" s="20" t="s">
+      <c r="A237" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B237" s="25">
+      <c r="B237" s="24">
         <v>90.9</v>
       </c>
-      <c r="C237" s="23">
+      <c r="C237" s="22">
         <v>89.9</v>
       </c>
-      <c r="D237" s="25">
+      <c r="D237" s="24">
         <v>89.7</v>
       </c>
-      <c r="E237" s="30">
+      <c r="E237" s="29">
         <v>89.3</v>
       </c>
-      <c r="F237" s="16"/>
-[...6 lines deleted...]
-      <c r="M237" s="17"/>
+      <c r="F237" s="36">
+        <v>90.5</v>
+      </c>
+      <c r="G237" s="16"/>
+      <c r="H237" s="16"/>
+      <c r="I237" s="16"/>
+      <c r="J237" s="16"/>
+      <c r="K237" s="16"/>
+      <c r="L237" s="16"/>
+      <c r="M237" s="16"/>
     </row>
     <row r="238" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A238" s="20" t="s">
+      <c r="A238" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B238" s="25">
+      <c r="B238" s="24">
         <v>66.7</v>
       </c>
-      <c r="C238" s="23">
+      <c r="C238" s="22">
         <v>107.2</v>
       </c>
-      <c r="D238" s="25">
+      <c r="D238" s="24">
         <v>108.6</v>
       </c>
-      <c r="E238" s="30">
+      <c r="E238" s="29">
         <v>118</v>
       </c>
-      <c r="F238" s="16"/>
-[...6 lines deleted...]
-      <c r="M238" s="17"/>
+      <c r="F238" s="36">
+        <v>114</v>
+      </c>
+      <c r="G238" s="16"/>
+      <c r="H238" s="16"/>
+      <c r="I238" s="16"/>
+      <c r="J238" s="16"/>
+      <c r="K238" s="16"/>
+      <c r="L238" s="16"/>
+      <c r="M238" s="16"/>
     </row>
     <row r="239" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A239" s="20" t="s">
+      <c r="A239" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="B239" s="25">
-[...2 lines deleted...]
-      <c r="C239" s="23">
+      <c r="B239" s="24">
+        <v>100</v>
+      </c>
+      <c r="C239" s="22">
         <v>165</v>
       </c>
-      <c r="D239" s="25">
+      <c r="D239" s="24">
         <v>186.7</v>
       </c>
-      <c r="E239" s="30">
+      <c r="E239" s="29">
         <v>208.2</v>
       </c>
-      <c r="F239" s="16"/>
-[...6 lines deleted...]
-      <c r="M239" s="17"/>
+      <c r="F239" s="36">
+        <v>187.1</v>
+      </c>
+      <c r="G239" s="16"/>
+      <c r="H239" s="16"/>
+      <c r="I239" s="16"/>
+      <c r="J239" s="16"/>
+      <c r="K239" s="16"/>
+      <c r="L239" s="16"/>
+      <c r="M239" s="16"/>
     </row>
     <row r="240" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="9" t="s">
         <v>64</v>
       </c>
-      <c r="B240" s="25">
+      <c r="B240" s="24">
         <v>144</v>
       </c>
-      <c r="C240" s="23">
+      <c r="C240" s="22">
         <v>146.9</v>
       </c>
-      <c r="D240" s="25">
+      <c r="D240" s="24">
         <v>152.4</v>
       </c>
-      <c r="E240" s="33">
+      <c r="E240" s="32">
         <v>145</v>
       </c>
-      <c r="F240" s="16"/>
-[...6 lines deleted...]
-      <c r="M240" s="17"/>
+      <c r="F240" s="36">
+        <v>145</v>
+      </c>
+      <c r="G240" s="16"/>
+      <c r="H240" s="16"/>
+      <c r="I240" s="16"/>
+      <c r="J240" s="16"/>
+      <c r="K240" s="16"/>
+      <c r="L240" s="16"/>
+      <c r="M240" s="16"/>
     </row>
     <row r="241" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A241" s="20" t="s">
+      <c r="A241" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B241" s="25">
+      <c r="B241" s="24">
         <v>96.6</v>
       </c>
-      <c r="C241" s="23">
+      <c r="C241" s="22">
         <v>107.8</v>
       </c>
-      <c r="D241" s="25">
+      <c r="D241" s="24">
         <v>107.5</v>
       </c>
-      <c r="E241" s="33">
+      <c r="E241" s="32">
         <v>110.1</v>
       </c>
-      <c r="F241" s="16"/>
-[...6 lines deleted...]
-      <c r="M241" s="17"/>
+      <c r="F241" s="36">
+        <v>116.6</v>
+      </c>
+      <c r="G241" s="16"/>
+      <c r="H241" s="16"/>
+      <c r="I241" s="16"/>
+      <c r="J241" s="16"/>
+      <c r="K241" s="16"/>
+      <c r="L241" s="16"/>
+      <c r="M241" s="16"/>
     </row>
     <row r="242" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A242" s="20" t="s">
+      <c r="A242" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B242" s="25">
+      <c r="B242" s="24">
         <v>95.4</v>
       </c>
-      <c r="C242" s="23">
+      <c r="C242" s="22">
         <v>86.4</v>
       </c>
-      <c r="D242" s="25">
+      <c r="D242" s="24">
         <v>91.5</v>
       </c>
-      <c r="E242" s="33">
+      <c r="E242" s="32">
         <v>100.7</v>
       </c>
-      <c r="F242" s="16"/>
-[...6 lines deleted...]
-      <c r="M242" s="17"/>
+      <c r="F242" s="36">
+        <v>106.9</v>
+      </c>
+      <c r="G242" s="16"/>
+      <c r="H242" s="16"/>
+      <c r="I242" s="16"/>
+      <c r="J242" s="16"/>
+      <c r="K242" s="16"/>
+      <c r="L242" s="16"/>
+      <c r="M242" s="16"/>
     </row>
     <row r="243" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A243" s="20" t="s">
+      <c r="A243" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B243" s="25">
+      <c r="B243" s="24">
         <v>96.1</v>
       </c>
-      <c r="C243" s="23">
+      <c r="C243" s="22">
         <v>91.5</v>
       </c>
-      <c r="D243" s="25">
+      <c r="D243" s="24">
         <v>92.4</v>
       </c>
-      <c r="E243" s="33">
+      <c r="E243" s="32">
         <v>90.4</v>
       </c>
-      <c r="F243" s="16"/>
-[...6 lines deleted...]
-      <c r="M243" s="17"/>
+      <c r="F243" s="36">
+        <v>92.1</v>
+      </c>
+      <c r="G243" s="16"/>
+      <c r="H243" s="16"/>
+      <c r="I243" s="16"/>
+      <c r="J243" s="16"/>
+      <c r="K243" s="16"/>
+      <c r="L243" s="16"/>
+      <c r="M243" s="16"/>
     </row>
     <row r="244" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A244" s="20" t="s">
+      <c r="A244" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B244" s="25">
+      <c r="B244" s="24">
         <v>92.7</v>
       </c>
-      <c r="C244" s="23">
+      <c r="C244" s="22">
         <v>170.3</v>
       </c>
-      <c r="D244" s="25">
+      <c r="D244" s="24">
         <v>310.2</v>
       </c>
-      <c r="E244" s="33">
+      <c r="E244" s="32">
         <v>254.7</v>
       </c>
-      <c r="F244" s="16"/>
-[...6 lines deleted...]
-      <c r="M244" s="17"/>
+      <c r="F244" s="36">
+        <v>207.3</v>
+      </c>
+      <c r="G244" s="16"/>
+      <c r="H244" s="16"/>
+      <c r="I244" s="16"/>
+      <c r="J244" s="16"/>
+      <c r="K244" s="16"/>
+      <c r="L244" s="16"/>
+      <c r="M244" s="16"/>
     </row>
     <row r="245" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A245" s="20" t="s">
+      <c r="A245" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B245" s="25">
+      <c r="B245" s="24">
         <v>92.8</v>
       </c>
-      <c r="C245" s="23">
+      <c r="C245" s="22">
         <v>126.8</v>
       </c>
-      <c r="D245" s="25">
+      <c r="D245" s="24">
         <v>140.1</v>
       </c>
-      <c r="E245" s="33">
+      <c r="E245" s="32">
         <v>125.2</v>
       </c>
-      <c r="F245" s="16"/>
-[...6 lines deleted...]
-      <c r="M245" s="17"/>
+      <c r="F245" s="36">
+        <v>113.5</v>
+      </c>
+      <c r="G245" s="16"/>
+      <c r="H245" s="16"/>
+      <c r="I245" s="16"/>
+      <c r="J245" s="16"/>
+      <c r="K245" s="16"/>
+      <c r="L245" s="16"/>
+      <c r="M245" s="16"/>
     </row>
     <row r="246" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A246" s="20" t="s">
+      <c r="A246" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B246" s="25">
+      <c r="B246" s="24">
         <v>104.2</v>
       </c>
-      <c r="C246" s="23">
+      <c r="C246" s="22">
         <v>116.9</v>
       </c>
-      <c r="D246" s="25">
+      <c r="D246" s="24">
         <v>120.8</v>
       </c>
-      <c r="E246" s="33">
+      <c r="E246" s="32">
         <v>113.1</v>
       </c>
-      <c r="F246" s="16"/>
-[...6 lines deleted...]
-      <c r="M246" s="17"/>
+      <c r="F246" s="36">
+        <v>118.7</v>
+      </c>
+      <c r="G246" s="16"/>
+      <c r="H246" s="16"/>
+      <c r="I246" s="16"/>
+      <c r="J246" s="16"/>
+      <c r="K246" s="16"/>
+      <c r="L246" s="16"/>
+      <c r="M246" s="16"/>
     </row>
     <row r="247" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A247" s="20" t="s">
+      <c r="A247" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B247" s="25">
+      <c r="B247" s="24">
         <v>96.8</v>
       </c>
-      <c r="C247" s="23">
+      <c r="C247" s="22">
         <v>103.8</v>
       </c>
-      <c r="D247" s="28">
+      <c r="D247" s="27">
         <v>105.2</v>
       </c>
-      <c r="E247" s="33">
+      <c r="E247" s="32">
         <v>102.8</v>
       </c>
-      <c r="F247" s="16"/>
-[...6 lines deleted...]
-      <c r="M247" s="17"/>
+      <c r="F247" s="36">
+        <v>101.8</v>
+      </c>
+      <c r="G247" s="16"/>
+      <c r="H247" s="16"/>
+      <c r="I247" s="16"/>
+      <c r="J247" s="16"/>
+      <c r="K247" s="16"/>
+      <c r="L247" s="16"/>
+      <c r="M247" s="16"/>
     </row>
     <row r="248" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A248" s="20" t="s">
+      <c r="A248" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B248" s="25">
+      <c r="B248" s="24">
         <v>22417</v>
       </c>
-      <c r="C248" s="23">
+      <c r="C248" s="22">
         <v>6766.8</v>
       </c>
-      <c r="D248" s="28">
+      <c r="D248" s="27">
         <v>119.6</v>
       </c>
-      <c r="E248" s="33">
+      <c r="E248" s="32">
         <v>119.7</v>
       </c>
-      <c r="F248" s="16"/>
-[...6 lines deleted...]
-      <c r="M248" s="17"/>
+      <c r="F248" s="36">
+        <v>124.6</v>
+      </c>
+      <c r="G248" s="16"/>
+      <c r="H248" s="16"/>
+      <c r="I248" s="16"/>
+      <c r="J248" s="16"/>
+      <c r="K248" s="16"/>
+      <c r="L248" s="16"/>
+      <c r="M248" s="16"/>
     </row>
     <row r="249" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A249" s="20" t="s">
+      <c r="A249" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B249" s="25">
+      <c r="B249" s="24">
         <v>87.4</v>
       </c>
-      <c r="C249" s="23">
+      <c r="C249" s="22">
         <v>87.3</v>
       </c>
-      <c r="D249" s="28">
+      <c r="D249" s="27">
         <v>88.2</v>
       </c>
-      <c r="E249" s="33">
+      <c r="E249" s="32">
         <v>85.2</v>
       </c>
-      <c r="F249" s="16"/>
-[...6 lines deleted...]
-      <c r="M249" s="17"/>
+      <c r="F249" s="36">
+        <v>83.9</v>
+      </c>
+      <c r="G249" s="16"/>
+      <c r="H249" s="16"/>
+      <c r="I249" s="16"/>
+      <c r="J249" s="16"/>
+      <c r="K249" s="16"/>
+      <c r="L249" s="16"/>
+      <c r="M249" s="16"/>
     </row>
     <row r="250" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A250" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="B250" s="25">
+      <c r="B250" s="24">
         <v>90.2</v>
       </c>
-      <c r="C250" s="23">
+      <c r="C250" s="22">
         <v>121.2</v>
       </c>
-      <c r="D250" s="28">
+      <c r="D250" s="27">
         <v>124.8</v>
       </c>
-      <c r="E250" s="33">
+      <c r="E250" s="32">
         <v>118.1</v>
       </c>
-      <c r="F250" s="16"/>
-[...6 lines deleted...]
-      <c r="M250" s="17"/>
+      <c r="F250" s="36">
+        <v>101.7</v>
+      </c>
+      <c r="G250" s="16"/>
+      <c r="H250" s="16"/>
+      <c r="I250" s="16"/>
+      <c r="J250" s="16"/>
+      <c r="K250" s="16"/>
+      <c r="L250" s="16"/>
+      <c r="M250" s="16"/>
     </row>
     <row r="251" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A251" s="20" t="s">
+      <c r="A251" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B251" s="25">
+      <c r="B251" s="24">
         <v>74.2</v>
       </c>
-      <c r="C251" s="23">
+      <c r="C251" s="22">
         <v>78.7</v>
       </c>
-      <c r="D251" s="28">
+      <c r="D251" s="27">
         <v>97.1</v>
       </c>
-      <c r="E251" s="33">
+      <c r="E251" s="32">
         <v>91.5</v>
       </c>
-      <c r="F251" s="16"/>
-[...6 lines deleted...]
-      <c r="M251" s="17"/>
+      <c r="F251" s="36">
+        <v>83.8</v>
+      </c>
+      <c r="G251" s="16"/>
+      <c r="H251" s="16"/>
+      <c r="I251" s="16"/>
+      <c r="J251" s="16"/>
+      <c r="K251" s="16"/>
+      <c r="L251" s="16"/>
+      <c r="M251" s="16"/>
     </row>
     <row r="252" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A252" s="20" t="s">
+      <c r="A252" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B252" s="25">
-[...2 lines deleted...]
-      <c r="C252" s="23">
+      <c r="B252" s="24">
+        <v>100</v>
+      </c>
+      <c r="C252" s="22">
         <v>143</v>
       </c>
-      <c r="D252" s="28">
+      <c r="D252" s="27">
         <v>157.30000000000001</v>
       </c>
-      <c r="E252" s="33">
+      <c r="E252" s="32">
         <v>152.6</v>
       </c>
-      <c r="F252" s="16"/>
-[...6 lines deleted...]
-      <c r="M252" s="17"/>
+      <c r="F252" s="36">
+        <v>178.6</v>
+      </c>
+      <c r="G252" s="16"/>
+      <c r="H252" s="16"/>
+      <c r="I252" s="16"/>
+      <c r="J252" s="16"/>
+      <c r="K252" s="16"/>
+      <c r="L252" s="16"/>
+      <c r="M252" s="16"/>
     </row>
     <row r="253" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A253" s="20" t="s">
+      <c r="A253" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B253" s="25">
+      <c r="B253" s="24">
         <v>100.9</v>
       </c>
-      <c r="C253" s="23">
+      <c r="C253" s="22">
         <v>269.89999999999998</v>
       </c>
-      <c r="D253" s="28">
+      <c r="D253" s="27">
         <v>339.8</v>
       </c>
-      <c r="E253" s="33">
+      <c r="E253" s="32">
         <v>364.6</v>
       </c>
-      <c r="F253" s="16"/>
-[...6 lines deleted...]
-      <c r="M253" s="17"/>
+      <c r="F253" s="36">
+        <v>321.39999999999998</v>
+      </c>
+      <c r="G253" s="16"/>
+      <c r="H253" s="16"/>
+      <c r="I253" s="16"/>
+      <c r="J253" s="16"/>
+      <c r="K253" s="16"/>
+      <c r="L253" s="16"/>
+      <c r="M253" s="16"/>
     </row>
     <row r="254" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A254" s="20" t="s">
+      <c r="A254" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B254" s="25">
-[...2 lines deleted...]
-      <c r="C254" s="23">
+      <c r="B254" s="24">
+        <v>100</v>
+      </c>
+      <c r="C254" s="22">
         <v>154.30000000000001</v>
       </c>
-      <c r="D254" s="28">
+      <c r="D254" s="27">
         <v>172.4</v>
       </c>
-      <c r="E254" s="33">
+      <c r="E254" s="32">
         <v>160.30000000000001</v>
       </c>
-      <c r="F254" s="16"/>
-[...6 lines deleted...]
-      <c r="M254" s="17"/>
+      <c r="F254" s="36">
+        <v>139.5</v>
+      </c>
+      <c r="G254" s="16"/>
+      <c r="H254" s="16"/>
+      <c r="I254" s="16"/>
+      <c r="J254" s="16"/>
+      <c r="K254" s="16"/>
+      <c r="L254" s="16"/>
+      <c r="M254" s="16"/>
     </row>
     <row r="255" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A255" s="20" t="s">
+      <c r="A255" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B255" s="25">
-[...2 lines deleted...]
-      <c r="C255" s="23">
+      <c r="B255" s="24">
+        <v>100</v>
+      </c>
+      <c r="C255" s="22">
         <v>192.5</v>
       </c>
-      <c r="D255" s="28">
+      <c r="D255" s="27">
         <v>223.3</v>
       </c>
-      <c r="E255" s="33">
+      <c r="E255" s="32">
         <v>226.8</v>
       </c>
-      <c r="F255" s="16"/>
-[...6 lines deleted...]
-      <c r="M255" s="17"/>
+      <c r="F255" s="36">
+        <v>209.2</v>
+      </c>
+      <c r="G255" s="16"/>
+      <c r="H255" s="16"/>
+      <c r="I255" s="16"/>
+      <c r="J255" s="16"/>
+      <c r="K255" s="16"/>
+      <c r="L255" s="16"/>
+      <c r="M255" s="16"/>
     </row>
     <row r="256" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A256" s="20" t="s">
+      <c r="A256" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B256" s="25">
-[...2 lines deleted...]
-      <c r="C256" s="23">
+      <c r="B256" s="24">
+        <v>100</v>
+      </c>
+      <c r="C256" s="22">
         <v>327</v>
       </c>
-      <c r="D256" s="28">
+      <c r="D256" s="27">
         <v>323.8</v>
       </c>
-      <c r="E256" s="33">
+      <c r="E256" s="32">
         <v>281.89999999999998</v>
       </c>
-      <c r="F256" s="16"/>
-[...6 lines deleted...]
-      <c r="M256" s="17"/>
+      <c r="F256" s="36">
+        <v>257.39999999999998</v>
+      </c>
+      <c r="G256" s="16"/>
+      <c r="H256" s="16"/>
+      <c r="I256" s="16"/>
+      <c r="J256" s="16"/>
+      <c r="K256" s="16"/>
+      <c r="L256" s="16"/>
+      <c r="M256" s="16"/>
     </row>
     <row r="257" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A257" s="3"/>
       <c r="B257" s="10"/>
       <c r="C257" s="10"/>
       <c r="D257" s="10"/>
-      <c r="E257" s="34"/>
+      <c r="E257" s="33"/>
       <c r="F257" s="10"/>
       <c r="G257" s="2"/>
     </row>
     <row r="258" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A258" s="44" t="s">
+      <c r="A258" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="B258" s="44"/>
-[...10 lines deleted...]
-      <c r="M258" s="44"/>
+      <c r="B258" s="46"/>
+      <c r="C258" s="46"/>
+      <c r="D258" s="46"/>
+      <c r="E258" s="46"/>
+      <c r="F258" s="46"/>
+      <c r="G258" s="46"/>
+      <c r="H258" s="46"/>
+      <c r="I258" s="46"/>
+      <c r="J258" s="46"/>
+      <c r="K258" s="46"/>
+      <c r="L258" s="46"/>
+      <c r="M258" s="46"/>
       <c r="N258" s="11"/>
     </row>
     <row r="259" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A259" s="45" t="s">
+      <c r="A259" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="B259" s="45"/>
-[...10 lines deleted...]
-      <c r="M259" s="45"/>
+      <c r="B259" s="47"/>
+      <c r="C259" s="47"/>
+      <c r="D259" s="47"/>
+      <c r="E259" s="47"/>
+      <c r="F259" s="47"/>
+      <c r="G259" s="47"/>
+      <c r="H259" s="47"/>
+      <c r="I259" s="47"/>
+      <c r="J259" s="47"/>
+      <c r="K259" s="47"/>
+      <c r="L259" s="47"/>
+      <c r="M259" s="47"/>
     </row>
     <row r="260" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A260" s="45" t="s">
+      <c r="A260" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="B260" s="45"/>
-[...10 lines deleted...]
-      <c r="M260" s="45"/>
+      <c r="B260" s="47"/>
+      <c r="C260" s="47"/>
+      <c r="D260" s="47"/>
+      <c r="E260" s="47"/>
+      <c r="F260" s="47"/>
+      <c r="G260" s="47"/>
+      <c r="H260" s="47"/>
+      <c r="I260" s="47"/>
+      <c r="J260" s="47"/>
+      <c r="K260" s="47"/>
+      <c r="L260" s="47"/>
+      <c r="M260" s="47"/>
     </row>
     <row r="261" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A261" s="37" t="s">
+      <c r="A261" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="B261" s="37"/>
-[...10 lines deleted...]
-      <c r="M261" s="37"/>
+      <c r="B261" s="39"/>
+      <c r="C261" s="39"/>
+      <c r="D261" s="39"/>
+      <c r="E261" s="39"/>
+      <c r="F261" s="39"/>
+      <c r="G261" s="39"/>
+      <c r="H261" s="39"/>
+      <c r="I261" s="39"/>
+      <c r="J261" s="39"/>
+      <c r="K261" s="39"/>
+      <c r="L261" s="39"/>
+      <c r="M261" s="39"/>
     </row>
     <row r="262" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A262" s="12"/>
       <c r="B262" s="10"/>
       <c r="C262" s="10"/>
       <c r="D262" s="10"/>
-      <c r="E262" s="34"/>
+      <c r="E262" s="33"/>
       <c r="F262" s="10"/>
       <c r="G262" s="2"/>
     </row>
     <row r="263" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A263" s="38" t="s">
+      <c r="A263" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B263" s="38"/>
-[...10 lines deleted...]
-      <c r="M263" s="38"/>
+      <c r="B263" s="40"/>
+      <c r="C263" s="40"/>
+      <c r="D263" s="40"/>
+      <c r="E263" s="40"/>
+      <c r="F263" s="40"/>
+      <c r="G263" s="40"/>
+      <c r="H263" s="40"/>
+      <c r="I263" s="40"/>
+      <c r="J263" s="40"/>
+      <c r="K263" s="40"/>
+      <c r="L263" s="40"/>
+      <c r="M263" s="40"/>
     </row>
     <row r="264" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B264" s="2"/>
       <c r="G264" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A261:M261"/>
     <mergeCell ref="A263:M263"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="A258:M258"/>
     <mergeCell ref="A259:M259"/>
     <mergeCell ref="A260:M260"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>