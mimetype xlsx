--- v3 (2026-07-09)
+++ v4 (2026-08-02)
@@ -1,137 +1,129 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="21425"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kaldibaeva\Desktop\2026\06 июнь\Динамика  за май\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kaldibaeva\Desktop\2026\07 июль\Динамика за июнь\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F67AE646-6BAA-4211-A444-0E507759F022}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{93D85583-4EC3-4BCE-ADA6-C5024DCF724D}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1080" yWindow="-120" windowWidth="27840" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1545" yWindow="345" windowWidth="4110" windowHeight="14160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
+    <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Лист 1'!$A$6:$N$263</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Лист 1'!$A$6:$N$257</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="363" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="104">
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Согласно действующему национальному классификатору Республики Казахстан «Классификатор  административно-территориальных объектов» (КАТО) от 22 июня 2022 года.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026 год*</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>Сбор, обработка и удаление отходов; утилизация (восстановление) материалов</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
-    <t>"*" - оперативные данные</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Индекс промышленного производства по основным видам экономической деятельности в разрезе регионов  </t>
   </si>
   <si>
     <t>в процентах</t>
   </si>
   <si>
-    <t>"-" явление отсутствует</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Промышленность</t>
   </si>
   <si>
     <t>Алгинский</t>
   </si>
   <si>
     <t>Айтекебийский</t>
   </si>
   <si>
     <t>Байганинский</t>
   </si>
   <si>
     <t>Каргалинский</t>
   </si>
   <si>
     <t>Хобдинский</t>
   </si>
   <si>
     <t>Мартукский</t>
   </si>
   <si>
     <t>Мугалжарский</t>
   </si>
   <si>
     <t>Уилский</t>
@@ -218,96 +210,215 @@
     <t xml:space="preserve"> Производство автомобилей, прицепов и полуприцепов</t>
   </si>
   <si>
     <t xml:space="preserve"> Производство прочих транспортных средств</t>
   </si>
   <si>
     <t xml:space="preserve"> Производство прочих готовых изделий</t>
   </si>
   <si>
     <t xml:space="preserve"> Ремонт и установка машин и оборудования</t>
   </si>
   <si>
     <t xml:space="preserve"> Снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t xml:space="preserve"> Водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
   </si>
   <si>
     <t xml:space="preserve"> Забор, обработка и распределение воды</t>
   </si>
   <si>
     <t xml:space="preserve"> Сбор и обработка сточных вод</t>
   </si>
   <si>
     <t xml:space="preserve"> г. Актобе </t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Индекс промышленного производства по ВЭД в разрезе регионов РК</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>Индексы промышленного производства по промышленной продукции</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 1991 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Относительный показатель, характеризирующий изменение объема промышленной продукции в сравниваемых периодах. </t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Методика расчета индекса промышленного производства Утверждена приказом Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от «11» октября 2016 года № 235</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Основными источниками информации о индексе производства страны являются данные, первичные статистические данные</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Туркестанская область и город Шымкент (город республиканского значения) образованы в 2018 году; области Абай, Жетісу, Ұлытау образованы в 2022 году</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/531/x5p3yb7wuntnbl6l7qi9y5o0plakwtjf.doc</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>"-" Нет производства</t>
+  </si>
+  <si>
+    <t>"*" - Оперативные данные</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/aktobe/dynamic-tables/52/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бегеева Гулдана </t>
+  </si>
+  <si>
+    <t>+7 7132 564957</t>
+  </si>
+  <si>
+    <t>g.begeeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Управление статистики производства и окружающей среды</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0_р_."/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color theme="1"/>
-[...5 lines deleted...]
-      <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
@@ -336,84 +447,135 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color rgb="FF000000"/>
-[...11 lines deleted...]
-      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1" tint="4.9989318521683403E-2"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -446,203 +608,303 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="15" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="18" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...42 lines deleted...]
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="21" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="17" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="4" xr:uid="{4DB3BFDD-17EE-476D-8AC2-8FD0EA8C0D68}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -921,7074 +1183,8130 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.begeeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/531/x5p3yb7wuntnbl6l7qi9y5o0plakwtjf.doc" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/aktobe/dynamic-tables/52/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{90DB29F3-25B1-4464-83B3-615A4F25DE46}">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B30" sqref="B30"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="57" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="57" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="43"/>
+    <col min="257" max="257" width="42.28515625" style="43" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="43" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="43"/>
+    <col min="513" max="513" width="42.28515625" style="43" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="43" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="43"/>
+    <col min="769" max="769" width="42.28515625" style="43" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="43" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="43"/>
+    <col min="1025" max="1025" width="42.28515625" style="43" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="43" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="43"/>
+    <col min="1281" max="1281" width="42.28515625" style="43" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="43" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="43"/>
+    <col min="1537" max="1537" width="42.28515625" style="43" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="43" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="43"/>
+    <col min="1793" max="1793" width="42.28515625" style="43" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="43" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="43"/>
+    <col min="2049" max="2049" width="42.28515625" style="43" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="43" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="43"/>
+    <col min="2305" max="2305" width="42.28515625" style="43" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="43" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="43"/>
+    <col min="2561" max="2561" width="42.28515625" style="43" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="43" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="43"/>
+    <col min="2817" max="2817" width="42.28515625" style="43" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="43" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="43"/>
+    <col min="3073" max="3073" width="42.28515625" style="43" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="43" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="43"/>
+    <col min="3329" max="3329" width="42.28515625" style="43" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="43" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="43"/>
+    <col min="3585" max="3585" width="42.28515625" style="43" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="43" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="43"/>
+    <col min="3841" max="3841" width="42.28515625" style="43" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="43" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="43"/>
+    <col min="4097" max="4097" width="42.28515625" style="43" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="43" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="43"/>
+    <col min="4353" max="4353" width="42.28515625" style="43" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="43" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="43"/>
+    <col min="4609" max="4609" width="42.28515625" style="43" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="43" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="43"/>
+    <col min="4865" max="4865" width="42.28515625" style="43" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="43" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="43"/>
+    <col min="5121" max="5121" width="42.28515625" style="43" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="43" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="43"/>
+    <col min="5377" max="5377" width="42.28515625" style="43" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="43" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="43"/>
+    <col min="5633" max="5633" width="42.28515625" style="43" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="43" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="43"/>
+    <col min="5889" max="5889" width="42.28515625" style="43" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="43" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="43"/>
+    <col min="6145" max="6145" width="42.28515625" style="43" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="43" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="43"/>
+    <col min="6401" max="6401" width="42.28515625" style="43" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="43" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="43"/>
+    <col min="6657" max="6657" width="42.28515625" style="43" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="43" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="43"/>
+    <col min="6913" max="6913" width="42.28515625" style="43" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="43" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="43"/>
+    <col min="7169" max="7169" width="42.28515625" style="43" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="43" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="43"/>
+    <col min="7425" max="7425" width="42.28515625" style="43" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="43" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="43"/>
+    <col min="7681" max="7681" width="42.28515625" style="43" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="43" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="43"/>
+    <col min="7937" max="7937" width="42.28515625" style="43" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="43" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="43"/>
+    <col min="8193" max="8193" width="42.28515625" style="43" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="43" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="43"/>
+    <col min="8449" max="8449" width="42.28515625" style="43" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="43" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="43"/>
+    <col min="8705" max="8705" width="42.28515625" style="43" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="43" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="43"/>
+    <col min="8961" max="8961" width="42.28515625" style="43" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="43" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="43"/>
+    <col min="9217" max="9217" width="42.28515625" style="43" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="43" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="43"/>
+    <col min="9473" max="9473" width="42.28515625" style="43" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="43" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="43"/>
+    <col min="9729" max="9729" width="42.28515625" style="43" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="43" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="43"/>
+    <col min="9985" max="9985" width="42.28515625" style="43" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="43" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="43"/>
+    <col min="10241" max="10241" width="42.28515625" style="43" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="43" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="43"/>
+    <col min="10497" max="10497" width="42.28515625" style="43" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="43" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="43"/>
+    <col min="10753" max="10753" width="42.28515625" style="43" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="43" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="43"/>
+    <col min="11009" max="11009" width="42.28515625" style="43" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="43" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="43"/>
+    <col min="11265" max="11265" width="42.28515625" style="43" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="43" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="43"/>
+    <col min="11521" max="11521" width="42.28515625" style="43" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="43" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="43"/>
+    <col min="11777" max="11777" width="42.28515625" style="43" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="43" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="43"/>
+    <col min="12033" max="12033" width="42.28515625" style="43" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="43" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="43"/>
+    <col min="12289" max="12289" width="42.28515625" style="43" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="43" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="43"/>
+    <col min="12545" max="12545" width="42.28515625" style="43" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="43" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="43"/>
+    <col min="12801" max="12801" width="42.28515625" style="43" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="43" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="43"/>
+    <col min="13057" max="13057" width="42.28515625" style="43" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="43" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="43"/>
+    <col min="13313" max="13313" width="42.28515625" style="43" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="43" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="43"/>
+    <col min="13569" max="13569" width="42.28515625" style="43" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="43" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="43"/>
+    <col min="13825" max="13825" width="42.28515625" style="43" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="43" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="43"/>
+    <col min="14081" max="14081" width="42.28515625" style="43" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="43" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="43"/>
+    <col min="14337" max="14337" width="42.28515625" style="43" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="43" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="43"/>
+    <col min="14593" max="14593" width="42.28515625" style="43" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="43" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="43"/>
+    <col min="14849" max="14849" width="42.28515625" style="43" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="43" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="43"/>
+    <col min="15105" max="15105" width="42.28515625" style="43" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="43" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="43"/>
+    <col min="15361" max="15361" width="42.28515625" style="43" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="43" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="43"/>
+    <col min="15617" max="15617" width="42.28515625" style="43" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="43" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="43"/>
+    <col min="15873" max="15873" width="42.28515625" style="43" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="43" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="43"/>
+    <col min="16129" max="16129" width="42.28515625" style="43" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="43" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="43"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="42"/>
+      <c r="B1" s="42"/>
+    </row>
+    <row r="2" spans="1:13" s="46" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="44" t="s">
+        <v>62</v>
+      </c>
+      <c r="B2" s="45">
+        <v>151301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="46" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="44" t="s">
+        <v>63</v>
+      </c>
+      <c r="B3" s="45" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="46" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="44" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="47" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="46" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="48" t="s">
+        <v>67</v>
+      </c>
+      <c r="B5" s="45" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="46" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B6" s="45" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="46" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="44" t="s">
+        <v>71</v>
+      </c>
+      <c r="B7" s="49" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="46" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="B8" s="47" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="46" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="44" t="s">
+        <v>75</v>
+      </c>
+      <c r="B9" s="49" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="46" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="44" t="s">
+        <v>77</v>
+      </c>
+      <c r="B10" s="49" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="46" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="44" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="50" t="s">
+        <v>80</v>
+      </c>
+      <c r="M11" s="51"/>
+    </row>
+    <row r="12" spans="1:13" s="46" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" s="52" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="51"/>
+    </row>
+    <row r="13" spans="1:13" s="46" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="53" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="51"/>
+    </row>
+    <row r="14" spans="1:13" s="64" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="62" t="s">
+        <v>85</v>
+      </c>
+      <c r="B14" s="63" t="s">
+        <v>98</v>
+      </c>
+      <c r="M14" s="65"/>
+    </row>
+    <row r="15" spans="1:13" s="64" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="62" t="s">
+        <v>86</v>
+      </c>
+      <c r="B15" s="66" t="s">
+        <v>99</v>
+      </c>
+      <c r="M15" s="65"/>
+    </row>
+    <row r="16" spans="1:13" s="69" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="67" t="s">
+        <v>87</v>
+      </c>
+      <c r="B16" s="68">
+        <v>46224</v>
+      </c>
+      <c r="M16" s="70"/>
+    </row>
+    <row r="17" spans="1:13" s="69" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="67" t="s">
+        <v>88</v>
+      </c>
+      <c r="B17" s="68">
+        <v>46255</v>
+      </c>
+      <c r="M17" s="71"/>
+    </row>
+    <row r="18" spans="1:13" s="69" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="67" t="s">
+        <v>89</v>
+      </c>
+      <c r="B18" s="72" t="s">
+        <v>103</v>
+      </c>
+      <c r="M18" s="70"/>
+    </row>
+    <row r="19" spans="1:13" s="69" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="67" t="s">
+        <v>90</v>
+      </c>
+      <c r="B19" s="72" t="s">
+        <v>100</v>
+      </c>
+      <c r="M19" s="71"/>
+    </row>
+    <row r="20" spans="1:13" s="69" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="67" t="s">
+        <v>91</v>
+      </c>
+      <c r="B20" s="73" t="s">
+        <v>101</v>
+      </c>
+      <c r="M20" s="70"/>
+    </row>
+    <row r="21" spans="1:13" s="69" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="67" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" s="74" t="s">
+        <v>102</v>
+      </c>
+      <c r="M21" s="71"/>
+    </row>
+    <row r="22" spans="1:13" s="69" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="75"/>
+      <c r="B22" s="76"/>
+    </row>
+    <row r="23" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="77"/>
+      <c r="M23" s="56"/>
+    </row>
+    <row r="24" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M24" s="55"/>
+    </row>
+    <row r="25" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M25" s="56"/>
+    </row>
+    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M26" s="55"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{3750A32D-F050-4FBB-BCEA-50A4B386DFD0}"/>
+    <hyperlink ref="B13" r:id="rId2" xr:uid="{A4A5B851-DACD-4AB6-9174-C3F94F4FD20A}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{46CEAAD4-A2D6-4800-9F8D-7E0ABBDAE666}"/>
+    <hyperlink ref="B15" r:id="rId4" xr:uid="{DC88A15A-3169-48DC-BE77-1A2D5DDE5B0B}"/>
+    <hyperlink ref="B14" r:id="rId5" xr:uid="{03F4807C-35C0-4A3D-B464-680FED028636}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0861C0D-5364-48FB-BA52-84EFC13F59CD}">
+  <dimension ref="A2:A14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A32" sqref="A32"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="113.5703125" style="58" customWidth="1"/>
+    <col min="2" max="255" width="9.140625" style="58"/>
+    <col min="256" max="256" width="4.42578125" style="58" customWidth="1"/>
+    <col min="257" max="257" width="113.5703125" style="58" customWidth="1"/>
+    <col min="258" max="511" width="9.140625" style="58"/>
+    <col min="512" max="512" width="4.42578125" style="58" customWidth="1"/>
+    <col min="513" max="513" width="113.5703125" style="58" customWidth="1"/>
+    <col min="514" max="767" width="9.140625" style="58"/>
+    <col min="768" max="768" width="4.42578125" style="58" customWidth="1"/>
+    <col min="769" max="769" width="113.5703125" style="58" customWidth="1"/>
+    <col min="770" max="1023" width="9.140625" style="58"/>
+    <col min="1024" max="1024" width="4.42578125" style="58" customWidth="1"/>
+    <col min="1025" max="1025" width="113.5703125" style="58" customWidth="1"/>
+    <col min="1026" max="1279" width="9.140625" style="58"/>
+    <col min="1280" max="1280" width="4.42578125" style="58" customWidth="1"/>
+    <col min="1281" max="1281" width="113.5703125" style="58" customWidth="1"/>
+    <col min="1282" max="1535" width="9.140625" style="58"/>
+    <col min="1536" max="1536" width="4.42578125" style="58" customWidth="1"/>
+    <col min="1537" max="1537" width="113.5703125" style="58" customWidth="1"/>
+    <col min="1538" max="1791" width="9.140625" style="58"/>
+    <col min="1792" max="1792" width="4.42578125" style="58" customWidth="1"/>
+    <col min="1793" max="1793" width="113.5703125" style="58" customWidth="1"/>
+    <col min="1794" max="2047" width="9.140625" style="58"/>
+    <col min="2048" max="2048" width="4.42578125" style="58" customWidth="1"/>
+    <col min="2049" max="2049" width="113.5703125" style="58" customWidth="1"/>
+    <col min="2050" max="2303" width="9.140625" style="58"/>
+    <col min="2304" max="2304" width="4.42578125" style="58" customWidth="1"/>
+    <col min="2305" max="2305" width="113.5703125" style="58" customWidth="1"/>
+    <col min="2306" max="2559" width="9.140625" style="58"/>
+    <col min="2560" max="2560" width="4.42578125" style="58" customWidth="1"/>
+    <col min="2561" max="2561" width="113.5703125" style="58" customWidth="1"/>
+    <col min="2562" max="2815" width="9.140625" style="58"/>
+    <col min="2816" max="2816" width="4.42578125" style="58" customWidth="1"/>
+    <col min="2817" max="2817" width="113.5703125" style="58" customWidth="1"/>
+    <col min="2818" max="3071" width="9.140625" style="58"/>
+    <col min="3072" max="3072" width="4.42578125" style="58" customWidth="1"/>
+    <col min="3073" max="3073" width="113.5703125" style="58" customWidth="1"/>
+    <col min="3074" max="3327" width="9.140625" style="58"/>
+    <col min="3328" max="3328" width="4.42578125" style="58" customWidth="1"/>
+    <col min="3329" max="3329" width="113.5703125" style="58" customWidth="1"/>
+    <col min="3330" max="3583" width="9.140625" style="58"/>
+    <col min="3584" max="3584" width="4.42578125" style="58" customWidth="1"/>
+    <col min="3585" max="3585" width="113.5703125" style="58" customWidth="1"/>
+    <col min="3586" max="3839" width="9.140625" style="58"/>
+    <col min="3840" max="3840" width="4.42578125" style="58" customWidth="1"/>
+    <col min="3841" max="3841" width="113.5703125" style="58" customWidth="1"/>
+    <col min="3842" max="4095" width="9.140625" style="58"/>
+    <col min="4096" max="4096" width="4.42578125" style="58" customWidth="1"/>
+    <col min="4097" max="4097" width="113.5703125" style="58" customWidth="1"/>
+    <col min="4098" max="4351" width="9.140625" style="58"/>
+    <col min="4352" max="4352" width="4.42578125" style="58" customWidth="1"/>
+    <col min="4353" max="4353" width="113.5703125" style="58" customWidth="1"/>
+    <col min="4354" max="4607" width="9.140625" style="58"/>
+    <col min="4608" max="4608" width="4.42578125" style="58" customWidth="1"/>
+    <col min="4609" max="4609" width="113.5703125" style="58" customWidth="1"/>
+    <col min="4610" max="4863" width="9.140625" style="58"/>
+    <col min="4864" max="4864" width="4.42578125" style="58" customWidth="1"/>
+    <col min="4865" max="4865" width="113.5703125" style="58" customWidth="1"/>
+    <col min="4866" max="5119" width="9.140625" style="58"/>
+    <col min="5120" max="5120" width="4.42578125" style="58" customWidth="1"/>
+    <col min="5121" max="5121" width="113.5703125" style="58" customWidth="1"/>
+    <col min="5122" max="5375" width="9.140625" style="58"/>
+    <col min="5376" max="5376" width="4.42578125" style="58" customWidth="1"/>
+    <col min="5377" max="5377" width="113.5703125" style="58" customWidth="1"/>
+    <col min="5378" max="5631" width="9.140625" style="58"/>
+    <col min="5632" max="5632" width="4.42578125" style="58" customWidth="1"/>
+    <col min="5633" max="5633" width="113.5703125" style="58" customWidth="1"/>
+    <col min="5634" max="5887" width="9.140625" style="58"/>
+    <col min="5888" max="5888" width="4.42578125" style="58" customWidth="1"/>
+    <col min="5889" max="5889" width="113.5703125" style="58" customWidth="1"/>
+    <col min="5890" max="6143" width="9.140625" style="58"/>
+    <col min="6144" max="6144" width="4.42578125" style="58" customWidth="1"/>
+    <col min="6145" max="6145" width="113.5703125" style="58" customWidth="1"/>
+    <col min="6146" max="6399" width="9.140625" style="58"/>
+    <col min="6400" max="6400" width="4.42578125" style="58" customWidth="1"/>
+    <col min="6401" max="6401" width="113.5703125" style="58" customWidth="1"/>
+    <col min="6402" max="6655" width="9.140625" style="58"/>
+    <col min="6656" max="6656" width="4.42578125" style="58" customWidth="1"/>
+    <col min="6657" max="6657" width="113.5703125" style="58" customWidth="1"/>
+    <col min="6658" max="6911" width="9.140625" style="58"/>
+    <col min="6912" max="6912" width="4.42578125" style="58" customWidth="1"/>
+    <col min="6913" max="6913" width="113.5703125" style="58" customWidth="1"/>
+    <col min="6914" max="7167" width="9.140625" style="58"/>
+    <col min="7168" max="7168" width="4.42578125" style="58" customWidth="1"/>
+    <col min="7169" max="7169" width="113.5703125" style="58" customWidth="1"/>
+    <col min="7170" max="7423" width="9.140625" style="58"/>
+    <col min="7424" max="7424" width="4.42578125" style="58" customWidth="1"/>
+    <col min="7425" max="7425" width="113.5703125" style="58" customWidth="1"/>
+    <col min="7426" max="7679" width="9.140625" style="58"/>
+    <col min="7680" max="7680" width="4.42578125" style="58" customWidth="1"/>
+    <col min="7681" max="7681" width="113.5703125" style="58" customWidth="1"/>
+    <col min="7682" max="7935" width="9.140625" style="58"/>
+    <col min="7936" max="7936" width="4.42578125" style="58" customWidth="1"/>
+    <col min="7937" max="7937" width="113.5703125" style="58" customWidth="1"/>
+    <col min="7938" max="8191" width="9.140625" style="58"/>
+    <col min="8192" max="8192" width="4.42578125" style="58" customWidth="1"/>
+    <col min="8193" max="8193" width="113.5703125" style="58" customWidth="1"/>
+    <col min="8194" max="8447" width="9.140625" style="58"/>
+    <col min="8448" max="8448" width="4.42578125" style="58" customWidth="1"/>
+    <col min="8449" max="8449" width="113.5703125" style="58" customWidth="1"/>
+    <col min="8450" max="8703" width="9.140625" style="58"/>
+    <col min="8704" max="8704" width="4.42578125" style="58" customWidth="1"/>
+    <col min="8705" max="8705" width="113.5703125" style="58" customWidth="1"/>
+    <col min="8706" max="8959" width="9.140625" style="58"/>
+    <col min="8960" max="8960" width="4.42578125" style="58" customWidth="1"/>
+    <col min="8961" max="8961" width="113.5703125" style="58" customWidth="1"/>
+    <col min="8962" max="9215" width="9.140625" style="58"/>
+    <col min="9216" max="9216" width="4.42578125" style="58" customWidth="1"/>
+    <col min="9217" max="9217" width="113.5703125" style="58" customWidth="1"/>
+    <col min="9218" max="9471" width="9.140625" style="58"/>
+    <col min="9472" max="9472" width="4.42578125" style="58" customWidth="1"/>
+    <col min="9473" max="9473" width="113.5703125" style="58" customWidth="1"/>
+    <col min="9474" max="9727" width="9.140625" style="58"/>
+    <col min="9728" max="9728" width="4.42578125" style="58" customWidth="1"/>
+    <col min="9729" max="9729" width="113.5703125" style="58" customWidth="1"/>
+    <col min="9730" max="9983" width="9.140625" style="58"/>
+    <col min="9984" max="9984" width="4.42578125" style="58" customWidth="1"/>
+    <col min="9985" max="9985" width="113.5703125" style="58" customWidth="1"/>
+    <col min="9986" max="10239" width="9.140625" style="58"/>
+    <col min="10240" max="10240" width="4.42578125" style="58" customWidth="1"/>
+    <col min="10241" max="10241" width="113.5703125" style="58" customWidth="1"/>
+    <col min="10242" max="10495" width="9.140625" style="58"/>
+    <col min="10496" max="10496" width="4.42578125" style="58" customWidth="1"/>
+    <col min="10497" max="10497" width="113.5703125" style="58" customWidth="1"/>
+    <col min="10498" max="10751" width="9.140625" style="58"/>
+    <col min="10752" max="10752" width="4.42578125" style="58" customWidth="1"/>
+    <col min="10753" max="10753" width="113.5703125" style="58" customWidth="1"/>
+    <col min="10754" max="11007" width="9.140625" style="58"/>
+    <col min="11008" max="11008" width="4.42578125" style="58" customWidth="1"/>
+    <col min="11009" max="11009" width="113.5703125" style="58" customWidth="1"/>
+    <col min="11010" max="11263" width="9.140625" style="58"/>
+    <col min="11264" max="11264" width="4.42578125" style="58" customWidth="1"/>
+    <col min="11265" max="11265" width="113.5703125" style="58" customWidth="1"/>
+    <col min="11266" max="11519" width="9.140625" style="58"/>
+    <col min="11520" max="11520" width="4.42578125" style="58" customWidth="1"/>
+    <col min="11521" max="11521" width="113.5703125" style="58" customWidth="1"/>
+    <col min="11522" max="11775" width="9.140625" style="58"/>
+    <col min="11776" max="11776" width="4.42578125" style="58" customWidth="1"/>
+    <col min="11777" max="11777" width="113.5703125" style="58" customWidth="1"/>
+    <col min="11778" max="12031" width="9.140625" style="58"/>
+    <col min="12032" max="12032" width="4.42578125" style="58" customWidth="1"/>
+    <col min="12033" max="12033" width="113.5703125" style="58" customWidth="1"/>
+    <col min="12034" max="12287" width="9.140625" style="58"/>
+    <col min="12288" max="12288" width="4.42578125" style="58" customWidth="1"/>
+    <col min="12289" max="12289" width="113.5703125" style="58" customWidth="1"/>
+    <col min="12290" max="12543" width="9.140625" style="58"/>
+    <col min="12544" max="12544" width="4.42578125" style="58" customWidth="1"/>
+    <col min="12545" max="12545" width="113.5703125" style="58" customWidth="1"/>
+    <col min="12546" max="12799" width="9.140625" style="58"/>
+    <col min="12800" max="12800" width="4.42578125" style="58" customWidth="1"/>
+    <col min="12801" max="12801" width="113.5703125" style="58" customWidth="1"/>
+    <col min="12802" max="13055" width="9.140625" style="58"/>
+    <col min="13056" max="13056" width="4.42578125" style="58" customWidth="1"/>
+    <col min="13057" max="13057" width="113.5703125" style="58" customWidth="1"/>
+    <col min="13058" max="13311" width="9.140625" style="58"/>
+    <col min="13312" max="13312" width="4.42578125" style="58" customWidth="1"/>
+    <col min="13313" max="13313" width="113.5703125" style="58" customWidth="1"/>
+    <col min="13314" max="13567" width="9.140625" style="58"/>
+    <col min="13568" max="13568" width="4.42578125" style="58" customWidth="1"/>
+    <col min="13569" max="13569" width="113.5703125" style="58" customWidth="1"/>
+    <col min="13570" max="13823" width="9.140625" style="58"/>
+    <col min="13824" max="13824" width="4.42578125" style="58" customWidth="1"/>
+    <col min="13825" max="13825" width="113.5703125" style="58" customWidth="1"/>
+    <col min="13826" max="14079" width="9.140625" style="58"/>
+    <col min="14080" max="14080" width="4.42578125" style="58" customWidth="1"/>
+    <col min="14081" max="14081" width="113.5703125" style="58" customWidth="1"/>
+    <col min="14082" max="14335" width="9.140625" style="58"/>
+    <col min="14336" max="14336" width="4.42578125" style="58" customWidth="1"/>
+    <col min="14337" max="14337" width="113.5703125" style="58" customWidth="1"/>
+    <col min="14338" max="14591" width="9.140625" style="58"/>
+    <col min="14592" max="14592" width="4.42578125" style="58" customWidth="1"/>
+    <col min="14593" max="14593" width="113.5703125" style="58" customWidth="1"/>
+    <col min="14594" max="14847" width="9.140625" style="58"/>
+    <col min="14848" max="14848" width="4.42578125" style="58" customWidth="1"/>
+    <col min="14849" max="14849" width="113.5703125" style="58" customWidth="1"/>
+    <col min="14850" max="15103" width="9.140625" style="58"/>
+    <col min="15104" max="15104" width="4.42578125" style="58" customWidth="1"/>
+    <col min="15105" max="15105" width="113.5703125" style="58" customWidth="1"/>
+    <col min="15106" max="15359" width="9.140625" style="58"/>
+    <col min="15360" max="15360" width="4.42578125" style="58" customWidth="1"/>
+    <col min="15361" max="15361" width="113.5703125" style="58" customWidth="1"/>
+    <col min="15362" max="15615" width="9.140625" style="58"/>
+    <col min="15616" max="15616" width="4.42578125" style="58" customWidth="1"/>
+    <col min="15617" max="15617" width="113.5703125" style="58" customWidth="1"/>
+    <col min="15618" max="15871" width="9.140625" style="58"/>
+    <col min="15872" max="15872" width="4.42578125" style="58" customWidth="1"/>
+    <col min="15873" max="15873" width="113.5703125" style="58" customWidth="1"/>
+    <col min="15874" max="16127" width="9.140625" style="58"/>
+    <col min="16128" max="16128" width="4.42578125" style="58" customWidth="1"/>
+    <col min="16129" max="16129" width="113.5703125" style="58" customWidth="1"/>
+    <col min="16130" max="16384" width="9.140625" style="58"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A2" s="59"/>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A6" s="11" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A7" s="12" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A8" s="12" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A9" s="12" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A10" s="12"/>
+    </row>
+    <row r="11" spans="1:1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="60" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A14" s="61" t="s">
+        <v>97</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:N264"/>
+  <dimension ref="A2:M257"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B272" sqref="B272"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A258" sqref="A258:XFD273"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="34" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A2" s="44" t="s">
-[...13 lines deleted...]
-      <c r="M2" s="44"/>
+      <c r="A2" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" s="81"/>
+      <c r="C2" s="81"/>
+      <c r="D2" s="81"/>
+      <c r="E2" s="81"/>
+      <c r="F2" s="81"/>
+      <c r="G2" s="81"/>
+      <c r="H2" s="81"/>
+      <c r="I2" s="81"/>
+      <c r="J2" s="81"/>
+      <c r="K2" s="81"/>
+      <c r="L2" s="81"/>
+      <c r="M2" s="81"/>
     </row>
     <row r="3" spans="1:13" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="5"/>
       <c r="E3" s="30"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
-      <c r="L3" s="45" t="s">
-[...2 lines deleted...]
-      <c r="M3" s="45"/>
+      <c r="L3" s="82" t="s">
+        <v>17</v>
+      </c>
+      <c r="M3" s="82"/>
     </row>
     <row r="4" spans="1:13" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="41"/>
-      <c r="B4" s="43" t="s">
+      <c r="A4" s="78"/>
+      <c r="B4" s="80" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="80"/>
+      <c r="D4" s="80"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="80"/>
+      <c r="G4" s="80"/>
+      <c r="H4" s="80"/>
+      <c r="I4" s="80"/>
+      <c r="J4" s="80"/>
+      <c r="K4" s="80"/>
+      <c r="L4" s="80"/>
+      <c r="M4" s="80"/>
+    </row>
+    <row r="5" spans="1:13" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="79"/>
+      <c r="B5" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="43"/>
-[...13 lines deleted...]
-      <c r="B5" s="13" t="s">
+      <c r="C5" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="13" t="s">
+      <c r="D5" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="14" t="s">
+      <c r="E5" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="31" t="s">
+      <c r="F5" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="15" t="s">
+      <c r="G5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="15" t="s">
+      <c r="H5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="H5" s="13" t="s">
+      <c r="I5" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="J5" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="K5" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="K5" s="13" t="s">
+      <c r="L5" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="L5" s="13" t="s">
+      <c r="M5" s="13" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="9" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B6" s="24">
         <v>95.3</v>
       </c>
       <c r="C6" s="18">
         <v>100.4</v>
       </c>
       <c r="D6" s="28">
         <v>102.2</v>
       </c>
       <c r="E6" s="32">
         <v>100.4</v>
       </c>
       <c r="F6" s="36">
         <v>99.6</v>
       </c>
-      <c r="G6" s="15"/>
+      <c r="G6" s="40">
+        <v>103.7</v>
+      </c>
       <c r="H6" s="13"/>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="13"/>
       <c r="L6" s="13"/>
       <c r="M6" s="13"/>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B7" s="24">
         <v>85.6</v>
       </c>
       <c r="C7" s="18">
         <v>88.3</v>
       </c>
       <c r="D7" s="24">
         <v>92.5</v>
       </c>
       <c r="E7" s="32">
         <v>89.6</v>
       </c>
       <c r="F7" s="36">
         <v>89.5</v>
       </c>
-      <c r="G7" s="16"/>
+      <c r="G7" s="39">
+        <v>99</v>
+      </c>
       <c r="H7" s="16"/>
       <c r="I7" s="16"/>
       <c r="J7" s="16"/>
       <c r="K7" s="16"/>
       <c r="L7" s="16"/>
       <c r="M7" s="16"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="19" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B8" s="24">
         <v>103.1</v>
       </c>
       <c r="C8" s="18">
         <v>117.8</v>
       </c>
       <c r="D8" s="24">
         <v>105.2</v>
       </c>
       <c r="E8" s="32">
         <v>90.4</v>
       </c>
       <c r="F8" s="36">
         <v>148.1</v>
       </c>
-      <c r="G8" s="16"/>
+      <c r="G8" s="39">
+        <v>130.9</v>
+      </c>
       <c r="H8" s="16"/>
       <c r="I8" s="16"/>
       <c r="J8" s="16"/>
       <c r="K8" s="16"/>
       <c r="L8" s="16"/>
       <c r="M8" s="16"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="19" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B9" s="24">
         <v>411.6</v>
       </c>
       <c r="C9" s="18">
         <v>377</v>
       </c>
       <c r="D9" s="24">
         <v>347.5</v>
       </c>
       <c r="E9" s="32">
         <v>308.8</v>
       </c>
       <c r="F9" s="36">
         <v>273</v>
       </c>
-      <c r="G9" s="16"/>
+      <c r="G9" s="39">
+        <v>245.7</v>
+      </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
       <c r="J9" s="16"/>
       <c r="K9" s="16"/>
       <c r="L9" s="16"/>
       <c r="M9" s="16"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="19" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B10" s="24">
         <v>105.1</v>
       </c>
       <c r="C10" s="18">
         <v>104.1</v>
       </c>
       <c r="D10" s="24">
         <v>105.4</v>
       </c>
       <c r="E10" s="32">
         <v>105.4</v>
       </c>
       <c r="F10" s="36">
         <v>105.6</v>
       </c>
-      <c r="G10" s="16"/>
+      <c r="G10" s="39">
+        <v>105.2</v>
+      </c>
       <c r="H10" s="16"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="19" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B11" s="24">
         <v>92.3</v>
       </c>
       <c r="C11" s="18">
         <v>93.1</v>
       </c>
       <c r="D11" s="24">
         <v>95.6</v>
       </c>
       <c r="E11" s="32">
         <v>86.6</v>
       </c>
       <c r="F11" s="36">
         <v>86.2</v>
       </c>
-      <c r="G11" s="16"/>
+      <c r="G11" s="39">
+        <v>80.7</v>
+      </c>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="19" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B12" s="24">
         <v>106.6</v>
       </c>
       <c r="C12" s="18">
         <v>114.6</v>
       </c>
       <c r="D12" s="24">
         <v>111.7</v>
       </c>
       <c r="E12" s="32">
         <v>92.8</v>
       </c>
       <c r="F12" s="36">
         <v>79.599999999999994</v>
       </c>
-      <c r="G12" s="16"/>
+      <c r="G12" s="39">
+        <v>70.7</v>
+      </c>
       <c r="H12" s="16"/>
       <c r="I12" s="16"/>
       <c r="J12" s="16"/>
       <c r="K12" s="16"/>
       <c r="L12" s="16"/>
       <c r="M12" s="16"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="19" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B13" s="24">
         <v>101</v>
       </c>
       <c r="C13" s="18">
         <v>100.6</v>
       </c>
       <c r="D13" s="24">
         <v>108.2</v>
       </c>
       <c r="E13" s="32">
         <v>105.3</v>
       </c>
       <c r="F13" s="36">
         <v>103.6</v>
       </c>
-      <c r="G13" s="16"/>
+      <c r="G13" s="39">
+        <v>102.8</v>
+      </c>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" s="19" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B14" s="24">
         <v>101</v>
       </c>
       <c r="C14" s="18">
         <v>105.7</v>
       </c>
       <c r="D14" s="24">
         <v>103.3</v>
       </c>
       <c r="E14" s="32">
         <v>104.9</v>
       </c>
       <c r="F14" s="36">
         <v>103.7</v>
       </c>
-      <c r="G14" s="16"/>
+      <c r="G14" s="39">
+        <v>103.8</v>
+      </c>
       <c r="H14" s="16"/>
       <c r="I14" s="16"/>
       <c r="J14" s="16"/>
       <c r="K14" s="16"/>
       <c r="L14" s="16"/>
       <c r="M14" s="16"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="19" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B15" s="24">
         <v>102</v>
       </c>
       <c r="C15" s="18">
         <v>77.5</v>
       </c>
       <c r="D15" s="24">
         <v>89.5</v>
       </c>
       <c r="E15" s="32">
         <v>88.3</v>
       </c>
       <c r="F15" s="36">
         <v>87.9</v>
       </c>
-      <c r="G15" s="16"/>
+      <c r="G15" s="39">
+        <v>87.6</v>
+      </c>
       <c r="H15" s="16"/>
       <c r="I15" s="16"/>
       <c r="J15" s="16"/>
       <c r="K15" s="16"/>
       <c r="L15" s="16"/>
       <c r="M15" s="16"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="19" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B16" s="24">
         <v>97.4</v>
       </c>
       <c r="C16" s="18">
         <v>101.4</v>
       </c>
       <c r="D16" s="24">
         <v>106.3</v>
       </c>
       <c r="E16" s="32">
         <v>109.9</v>
       </c>
       <c r="F16" s="36">
         <v>109.4</v>
       </c>
-      <c r="G16" s="16"/>
+      <c r="G16" s="39">
+        <v>106.9</v>
+      </c>
       <c r="H16" s="16"/>
       <c r="I16" s="16"/>
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="19" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B17" s="24">
         <v>92.2</v>
       </c>
       <c r="C17" s="18">
         <v>94</v>
       </c>
       <c r="D17" s="24">
         <v>97.6</v>
       </c>
       <c r="E17" s="32">
         <v>136.6</v>
       </c>
       <c r="F17" s="36">
         <v>142.1</v>
       </c>
-      <c r="G17" s="16"/>
+      <c r="G17" s="39">
+        <v>139.5</v>
+      </c>
       <c r="H17" s="16"/>
       <c r="I17" s="16"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="19" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B18" s="24">
         <v>93.2</v>
       </c>
       <c r="C18" s="18">
         <v>114.8</v>
       </c>
       <c r="D18" s="24">
         <v>89.7</v>
       </c>
       <c r="E18" s="32">
         <v>88.7</v>
       </c>
       <c r="F18" s="36">
         <v>87.9</v>
       </c>
-      <c r="G18" s="16"/>
+      <c r="G18" s="39">
+        <v>100.2</v>
+      </c>
       <c r="H18" s="16"/>
       <c r="I18" s="16"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="19" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B19" s="24">
         <v>107.7</v>
       </c>
       <c r="C19" s="18">
         <v>636.6</v>
       </c>
       <c r="D19" s="24">
         <v>121.8</v>
       </c>
       <c r="E19" s="32">
         <v>122.7</v>
       </c>
       <c r="F19" s="36">
         <v>120.1</v>
       </c>
-      <c r="G19" s="16"/>
+      <c r="G19" s="39">
+        <v>116.4</v>
+      </c>
       <c r="H19" s="16"/>
       <c r="I19" s="16"/>
       <c r="J19" s="16"/>
       <c r="K19" s="16"/>
       <c r="L19" s="16"/>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B20" s="24">
         <v>99.9</v>
       </c>
       <c r="C20" s="20">
         <v>102</v>
       </c>
       <c r="D20" s="26">
         <v>103.1</v>
       </c>
       <c r="E20" s="32">
         <v>103.6</v>
       </c>
       <c r="F20" s="36">
         <v>102.7</v>
       </c>
-      <c r="G20" s="16"/>
+      <c r="G20" s="39">
+        <v>103.5</v>
+      </c>
       <c r="H20" s="16"/>
       <c r="I20" s="16"/>
       <c r="J20" s="16"/>
       <c r="K20" s="16"/>
       <c r="L20" s="16"/>
       <c r="M20" s="16"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B21" s="24">
         <v>94.4</v>
       </c>
       <c r="C21" s="18">
         <v>130.1</v>
       </c>
       <c r="D21" s="24">
         <v>142.19999999999999</v>
       </c>
       <c r="E21" s="32">
         <v>135.5</v>
       </c>
       <c r="F21" s="36">
         <v>119.3</v>
       </c>
-      <c r="G21" s="16"/>
+      <c r="G21" s="39">
+        <v>109.1</v>
+      </c>
       <c r="H21" s="16"/>
       <c r="I21" s="16"/>
       <c r="J21" s="16"/>
       <c r="K21" s="16"/>
       <c r="L21" s="16"/>
       <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="19" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B22" s="24">
         <v>100</v>
       </c>
       <c r="C22" s="18">
         <v>833.1</v>
       </c>
       <c r="D22" s="24">
         <v>120.1</v>
       </c>
       <c r="E22" s="32">
         <v>184</v>
       </c>
       <c r="F22" s="36">
         <v>152</v>
       </c>
-      <c r="G22" s="16"/>
+      <c r="G22" s="39">
+        <v>130.6</v>
+      </c>
       <c r="H22" s="16"/>
       <c r="I22" s="16"/>
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
       <c r="L22" s="16"/>
       <c r="M22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="19" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B23" s="24">
         <v>423.8</v>
       </c>
       <c r="C23" s="18">
         <v>394.7</v>
       </c>
       <c r="D23" s="24">
         <v>362.3</v>
       </c>
       <c r="E23" s="32">
         <v>320.89999999999998</v>
       </c>
       <c r="F23" s="36">
         <v>283.3</v>
       </c>
-      <c r="G23" s="16"/>
+      <c r="G23" s="39">
+        <v>254.6</v>
+      </c>
       <c r="H23" s="16"/>
       <c r="I23" s="16"/>
       <c r="J23" s="16"/>
       <c r="K23" s="16"/>
       <c r="L23" s="16"/>
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="19" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B24" s="24">
         <v>105</v>
       </c>
       <c r="C24" s="18">
         <v>103.4</v>
       </c>
       <c r="D24" s="24">
         <v>105</v>
       </c>
       <c r="E24" s="32">
         <v>105</v>
       </c>
       <c r="F24" s="36">
         <v>105.2</v>
       </c>
-      <c r="G24" s="16"/>
+      <c r="G24" s="39">
+        <v>104.8</v>
+      </c>
       <c r="H24" s="16"/>
       <c r="I24" s="16"/>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A25" s="19" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B25" s="24">
         <v>100</v>
       </c>
       <c r="C25" s="18">
         <v>73.2</v>
       </c>
       <c r="D25" s="24">
         <v>72.900000000000006</v>
       </c>
       <c r="E25" s="32">
         <v>67.599999999999994</v>
       </c>
       <c r="F25" s="36">
         <v>80</v>
       </c>
-      <c r="G25" s="16"/>
+      <c r="G25" s="39">
+        <v>74.900000000000006</v>
+      </c>
       <c r="H25" s="16"/>
       <c r="I25" s="16"/>
       <c r="J25" s="16"/>
       <c r="K25" s="16"/>
       <c r="L25" s="16"/>
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="19" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B26" s="24">
         <v>100</v>
       </c>
       <c r="C26" s="18">
         <v>113.8</v>
       </c>
       <c r="D26" s="24">
         <v>120.2</v>
       </c>
       <c r="E26" s="32">
         <v>115.3</v>
       </c>
       <c r="F26" s="36">
         <v>111.3</v>
       </c>
-      <c r="G26" s="16"/>
+      <c r="G26" s="39">
+        <v>108.9</v>
+      </c>
       <c r="H26" s="16"/>
       <c r="I26" s="16"/>
       <c r="J26" s="16"/>
       <c r="K26" s="16"/>
       <c r="L26" s="16"/>
       <c r="M26" s="16"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A27" s="19" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B27" s="24">
         <v>99.7</v>
       </c>
       <c r="C27" s="18">
         <v>106.2</v>
       </c>
       <c r="D27" s="24">
         <v>101.6</v>
       </c>
       <c r="E27" s="32">
         <v>102.1</v>
       </c>
       <c r="F27" s="36">
         <v>101.4</v>
       </c>
-      <c r="G27" s="16"/>
+      <c r="G27" s="39">
+        <v>101.8</v>
+      </c>
       <c r="H27" s="16"/>
       <c r="I27" s="16"/>
       <c r="J27" s="16"/>
       <c r="K27" s="16"/>
       <c r="L27" s="16"/>
       <c r="M27" s="16"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A28" s="19" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B28" s="24">
         <v>98.6</v>
       </c>
       <c r="C28" s="18">
         <v>102.6</v>
       </c>
       <c r="D28" s="24">
         <v>106.3</v>
       </c>
       <c r="E28" s="32">
         <v>109</v>
       </c>
       <c r="F28" s="36">
         <v>107.8</v>
       </c>
-      <c r="G28" s="16"/>
+      <c r="G28" s="39">
+        <v>105.5</v>
+      </c>
       <c r="H28" s="16"/>
       <c r="I28" s="16"/>
       <c r="J28" s="16"/>
       <c r="K28" s="16"/>
       <c r="L28" s="16"/>
       <c r="M28" s="16"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A29" s="19" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B29" s="24">
         <v>91.9</v>
       </c>
       <c r="C29" s="18">
         <v>91.2</v>
       </c>
       <c r="D29" s="24">
         <v>93.9</v>
       </c>
       <c r="E29" s="32">
         <v>95.2</v>
       </c>
       <c r="F29" s="36">
         <v>96.3</v>
       </c>
-      <c r="G29" s="16"/>
+      <c r="G29" s="39">
+        <v>99.7</v>
+      </c>
       <c r="H29" s="16"/>
       <c r="I29" s="16"/>
       <c r="J29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="16"/>
       <c r="M29" s="16"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A30" s="19" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B30" s="24">
         <v>109.1</v>
       </c>
       <c r="C30" s="18">
         <v>122.2</v>
       </c>
       <c r="D30" s="24">
         <v>100</v>
       </c>
       <c r="E30" s="32">
         <v>98</v>
       </c>
       <c r="F30" s="36">
         <v>97.1</v>
       </c>
-      <c r="G30" s="16"/>
+      <c r="G30" s="39">
+        <v>100.1</v>
+      </c>
       <c r="H30" s="16"/>
       <c r="I30" s="16"/>
       <c r="J30" s="16"/>
       <c r="K30" s="16"/>
       <c r="L30" s="16"/>
       <c r="M30" s="16"/>
     </row>
     <row r="31" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A31" s="9" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="B31" s="24">
         <v>102.5</v>
       </c>
       <c r="C31" s="18">
         <v>101.9</v>
       </c>
       <c r="D31" s="24">
         <v>102.3</v>
       </c>
       <c r="E31" s="32">
         <v>102.4</v>
       </c>
       <c r="F31" s="36">
         <v>102.5</v>
       </c>
-      <c r="G31" s="16"/>
+      <c r="G31" s="39">
+        <v>102.6</v>
+      </c>
       <c r="H31" s="16"/>
       <c r="I31" s="16"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
       <c r="M31" s="16"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A32" s="19" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B32" s="24">
         <v>105.1</v>
       </c>
       <c r="C32" s="18">
         <v>103.6</v>
       </c>
       <c r="D32" s="24">
         <v>105</v>
       </c>
       <c r="E32" s="32">
         <v>105.2</v>
       </c>
       <c r="F32" s="36">
         <v>104.5</v>
       </c>
-      <c r="G32" s="16"/>
+      <c r="G32" s="39">
+        <v>104.3</v>
+      </c>
       <c r="H32" s="16"/>
       <c r="I32" s="16"/>
       <c r="J32" s="16"/>
       <c r="K32" s="16"/>
       <c r="L32" s="16"/>
       <c r="M32" s="16"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A33" s="19" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B33" s="24">
         <v>102.5</v>
       </c>
       <c r="C33" s="18">
         <v>102.4</v>
       </c>
       <c r="D33" s="24">
         <v>102</v>
       </c>
       <c r="E33" s="32">
         <v>102</v>
       </c>
       <c r="F33" s="36">
         <v>102.9</v>
       </c>
-      <c r="G33" s="16"/>
+      <c r="G33" s="39">
+        <v>103.4</v>
+      </c>
       <c r="H33" s="16"/>
       <c r="I33" s="16"/>
       <c r="J33" s="16"/>
       <c r="K33" s="16"/>
       <c r="L33" s="16"/>
       <c r="M33" s="16"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A34" s="19" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B34" s="24">
         <v>99.9</v>
       </c>
       <c r="C34" s="18">
         <v>99.4</v>
       </c>
       <c r="D34" s="24">
         <v>99.5</v>
       </c>
       <c r="E34" s="32">
         <v>99.8</v>
       </c>
       <c r="F34" s="36">
         <v>99.8</v>
       </c>
-      <c r="G34" s="16"/>
+      <c r="G34" s="39">
+        <v>99.6</v>
+      </c>
       <c r="H34" s="16"/>
       <c r="I34" s="16"/>
       <c r="J34" s="16"/>
       <c r="K34" s="16"/>
       <c r="L34" s="16"/>
       <c r="M34" s="16"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A35" s="19" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B35" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="25" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G35" s="16"/>
+      <c r="G35" s="39">
+        <v>72.3</v>
+      </c>
       <c r="H35" s="16"/>
       <c r="I35" s="16"/>
       <c r="J35" s="16"/>
       <c r="K35" s="16"/>
       <c r="L35" s="16"/>
       <c r="M35" s="16"/>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B36" s="24">
         <v>95.7</v>
       </c>
       <c r="C36" s="18">
         <v>95.2</v>
       </c>
       <c r="D36" s="24">
         <v>96.7</v>
       </c>
       <c r="E36" s="32">
         <v>97.5</v>
       </c>
       <c r="F36" s="36">
         <v>97.8</v>
       </c>
-      <c r="G36" s="16"/>
+      <c r="G36" s="39">
+        <v>99.9</v>
+      </c>
       <c r="H36" s="16"/>
       <c r="I36" s="16"/>
       <c r="J36" s="16"/>
       <c r="K36" s="16"/>
       <c r="L36" s="16"/>
       <c r="M36" s="16"/>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A37" s="19" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B37" s="24">
         <v>436.8</v>
       </c>
       <c r="C37" s="18">
         <v>410.5</v>
       </c>
       <c r="D37" s="24">
         <v>382.6</v>
       </c>
       <c r="E37" s="32">
         <v>338.1</v>
       </c>
       <c r="F37" s="36">
         <v>298.2</v>
       </c>
-      <c r="G37" s="16"/>
+      <c r="G37" s="39">
+        <v>267.8</v>
+      </c>
       <c r="H37" s="16"/>
       <c r="I37" s="16"/>
       <c r="J37" s="16"/>
       <c r="K37" s="16"/>
       <c r="L37" s="16"/>
       <c r="M37" s="16"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A38" s="19" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B38" s="24">
         <v>100</v>
       </c>
       <c r="C38" s="21">
         <v>100</v>
       </c>
       <c r="D38" s="24">
         <v>100</v>
       </c>
       <c r="E38" s="32">
         <v>100</v>
       </c>
       <c r="F38" s="36">
         <v>100</v>
       </c>
-      <c r="G38" s="16"/>
+      <c r="G38" s="39">
+        <v>100.3</v>
+      </c>
       <c r="H38" s="16"/>
       <c r="I38" s="16"/>
       <c r="J38" s="16"/>
       <c r="K38" s="16"/>
       <c r="L38" s="16"/>
       <c r="M38" s="16"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A39" s="19" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B39" s="24">
         <v>78.5</v>
       </c>
       <c r="C39" s="18">
         <v>90.8</v>
       </c>
       <c r="D39" s="24">
         <v>91.1</v>
       </c>
       <c r="E39" s="32">
         <v>97.6</v>
       </c>
       <c r="F39" s="36">
         <v>94.6</v>
       </c>
-      <c r="G39" s="16"/>
+      <c r="G39" s="39">
+        <v>86.6</v>
+      </c>
       <c r="H39" s="16"/>
       <c r="I39" s="16"/>
       <c r="J39" s="16"/>
       <c r="K39" s="16"/>
       <c r="L39" s="16"/>
       <c r="M39" s="16"/>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A40" s="19" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B40" s="24">
         <v>92.1</v>
       </c>
       <c r="C40" s="18">
         <v>90.5</v>
       </c>
       <c r="D40" s="24">
         <v>92.5</v>
       </c>
       <c r="E40" s="32">
         <v>93.5</v>
       </c>
       <c r="F40" s="36">
         <v>94.8</v>
       </c>
-      <c r="G40" s="16"/>
+      <c r="G40" s="39">
+        <v>98.3</v>
+      </c>
       <c r="H40" s="16"/>
       <c r="I40" s="16"/>
       <c r="J40" s="16"/>
       <c r="K40" s="16"/>
       <c r="L40" s="16"/>
       <c r="M40" s="16"/>
     </row>
     <row r="41" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A41" s="9" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B41" s="24">
         <v>95.1</v>
       </c>
       <c r="C41" s="18">
         <v>147.4</v>
       </c>
       <c r="D41" s="24">
         <v>148.19999999999999</v>
       </c>
       <c r="E41" s="32">
         <v>148.19999999999999</v>
       </c>
       <c r="F41" s="36">
         <v>135.1</v>
       </c>
-      <c r="G41" s="16"/>
+      <c r="G41" s="39">
+        <v>128</v>
+      </c>
       <c r="H41" s="16"/>
       <c r="I41" s="16"/>
       <c r="J41" s="16"/>
       <c r="K41" s="16"/>
       <c r="L41" s="16"/>
       <c r="M41" s="16"/>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A42" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B42" s="24">
         <v>94.4</v>
       </c>
       <c r="C42" s="18">
         <v>130.1</v>
       </c>
       <c r="D42" s="24">
         <v>140.19999999999999</v>
       </c>
       <c r="E42" s="32">
         <v>134.1</v>
       </c>
       <c r="F42" s="36">
         <v>117.7</v>
       </c>
-      <c r="G42" s="16"/>
+      <c r="G42" s="39">
+        <v>108.2</v>
+      </c>
       <c r="H42" s="16"/>
       <c r="I42" s="16"/>
       <c r="J42" s="16"/>
       <c r="K42" s="16"/>
       <c r="L42" s="16"/>
       <c r="M42" s="16"/>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A43" s="19" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B43" s="24">
         <v>100</v>
       </c>
       <c r="C43" s="18">
         <v>833.1</v>
       </c>
       <c r="D43" s="24">
         <v>120.1</v>
       </c>
       <c r="E43" s="32">
         <v>184</v>
       </c>
       <c r="F43" s="36">
         <v>152</v>
       </c>
-      <c r="G43" s="16"/>
+      <c r="G43" s="39">
+        <v>130.6</v>
+      </c>
       <c r="H43" s="16"/>
       <c r="I43" s="16"/>
       <c r="J43" s="16"/>
       <c r="K43" s="16"/>
       <c r="L43" s="16"/>
       <c r="M43" s="16"/>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A44" s="19" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B44" s="24">
         <v>100</v>
       </c>
       <c r="C44" s="18">
         <v>291.89999999999998</v>
       </c>
       <c r="D44" s="24">
         <v>290</v>
       </c>
       <c r="E44" s="32">
         <v>266.7</v>
       </c>
       <c r="F44" s="36">
         <v>219.7</v>
       </c>
-      <c r="G44" s="16"/>
+      <c r="G44" s="39">
+        <v>188.4</v>
+      </c>
       <c r="H44" s="16"/>
       <c r="I44" s="16"/>
       <c r="J44" s="16"/>
       <c r="K44" s="16"/>
       <c r="L44" s="16"/>
       <c r="M44" s="16"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A45" s="19" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B45" s="24">
         <v>100</v>
       </c>
       <c r="C45" s="18">
         <v>73.2</v>
       </c>
       <c r="D45" s="24">
         <v>72.900000000000006</v>
       </c>
       <c r="E45" s="32">
         <v>65.7</v>
       </c>
       <c r="F45" s="36">
         <v>79.3</v>
       </c>
-      <c r="G45" s="16"/>
+      <c r="G45" s="39">
+        <v>74.5</v>
+      </c>
       <c r="H45" s="16"/>
       <c r="I45" s="16"/>
       <c r="J45" s="16"/>
       <c r="K45" s="16"/>
       <c r="L45" s="16"/>
       <c r="M45" s="16"/>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A46" s="19" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B46" s="24">
         <v>100</v>
       </c>
       <c r="C46" s="18">
         <v>252.8</v>
       </c>
       <c r="D46" s="24">
         <v>303.7</v>
       </c>
       <c r="E46" s="32">
         <v>254.3</v>
       </c>
       <c r="F46" s="36">
         <v>213.6</v>
       </c>
-      <c r="G46" s="16"/>
+      <c r="G46" s="39">
+        <v>186.5</v>
+      </c>
       <c r="H46" s="16"/>
       <c r="I46" s="16"/>
       <c r="J46" s="16"/>
       <c r="K46" s="16"/>
       <c r="L46" s="16"/>
       <c r="M46" s="16"/>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A47" s="19" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B47" s="24">
         <v>81</v>
       </c>
       <c r="C47" s="20">
         <v>97</v>
       </c>
       <c r="D47" s="24">
         <v>114.8</v>
       </c>
       <c r="E47" s="32">
         <v>114.9</v>
       </c>
       <c r="F47" s="36">
         <v>107.4</v>
       </c>
-      <c r="G47" s="16"/>
+      <c r="G47" s="39">
+        <v>116.4</v>
+      </c>
       <c r="H47" s="16"/>
       <c r="I47" s="16"/>
       <c r="J47" s="16"/>
       <c r="K47" s="16"/>
       <c r="L47" s="16"/>
       <c r="M47" s="16"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A48" s="19" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B48" s="24">
         <v>100</v>
       </c>
       <c r="C48" s="20">
         <v>50</v>
       </c>
       <c r="D48" s="24">
         <v>33.299999999999997</v>
       </c>
       <c r="E48" s="32">
         <v>25</v>
       </c>
       <c r="F48" s="36">
         <v>20</v>
       </c>
-      <c r="G48" s="16"/>
+      <c r="G48" s="39">
+        <v>16.7</v>
+      </c>
       <c r="H48" s="16"/>
       <c r="I48" s="16"/>
       <c r="J48" s="16"/>
       <c r="K48" s="16"/>
       <c r="L48" s="16"/>
       <c r="M48" s="16"/>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A49" s="19" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B49" s="24">
         <v>104.8</v>
       </c>
       <c r="C49" s="18">
         <v>170.4</v>
       </c>
       <c r="D49" s="24">
         <v>202.6</v>
       </c>
       <c r="E49" s="32">
         <v>195.9</v>
       </c>
       <c r="F49" s="36">
         <v>177.2</v>
       </c>
-      <c r="G49" s="16"/>
+      <c r="G49" s="39">
+        <v>164.8</v>
+      </c>
       <c r="H49" s="16"/>
       <c r="I49" s="16"/>
       <c r="J49" s="16"/>
       <c r="K49" s="16"/>
       <c r="L49" s="16"/>
       <c r="M49" s="16"/>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A50" s="19" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B50" s="24">
         <v>95.1</v>
       </c>
       <c r="C50" s="18">
         <v>109.1</v>
       </c>
       <c r="D50" s="24">
         <v>99.6</v>
       </c>
       <c r="E50" s="32">
         <v>96.7</v>
       </c>
       <c r="F50" s="36">
         <v>96.6</v>
       </c>
-      <c r="G50" s="16"/>
+      <c r="G50" s="39">
+        <v>96.1</v>
+      </c>
       <c r="H50" s="16"/>
       <c r="I50" s="16"/>
       <c r="J50" s="16"/>
       <c r="K50" s="16"/>
       <c r="L50" s="16"/>
       <c r="M50" s="16"/>
     </row>
     <row r="51" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="B51" s="24">
         <v>104.8</v>
       </c>
       <c r="C51" s="18">
         <v>117.1</v>
       </c>
       <c r="D51" s="24">
         <v>119.1</v>
       </c>
       <c r="E51" s="32">
         <v>121.8</v>
       </c>
       <c r="F51" s="36">
         <v>113.8</v>
       </c>
-      <c r="G51" s="16"/>
+      <c r="G51" s="39">
+        <v>115.5</v>
+      </c>
       <c r="H51" s="16"/>
       <c r="I51" s="16"/>
       <c r="J51" s="16"/>
       <c r="K51" s="16"/>
       <c r="L51" s="16"/>
       <c r="M51" s="16"/>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A52" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B52" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="24">
         <v>164.7</v>
       </c>
       <c r="E52" s="32">
         <v>151.19999999999999</v>
       </c>
       <c r="F52" s="36">
         <v>137.1</v>
       </c>
-      <c r="G52" s="16"/>
+      <c r="G52" s="39">
+        <v>119</v>
+      </c>
       <c r="H52" s="16"/>
       <c r="I52" s="16"/>
       <c r="J52" s="16"/>
       <c r="K52" s="16"/>
       <c r="L52" s="16"/>
       <c r="M52" s="16"/>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A53" s="19" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B53" s="24">
         <v>126.2</v>
       </c>
       <c r="C53" s="18">
         <v>66.7</v>
       </c>
       <c r="D53" s="24">
         <v>62.2</v>
       </c>
       <c r="E53" s="32">
         <v>64.7</v>
       </c>
       <c r="F53" s="36">
         <v>67.900000000000006</v>
       </c>
-      <c r="G53" s="16"/>
+      <c r="G53" s="39">
+        <v>68.5</v>
+      </c>
       <c r="H53" s="16"/>
       <c r="I53" s="16"/>
       <c r="J53" s="16"/>
       <c r="K53" s="16"/>
       <c r="L53" s="16"/>
       <c r="M53" s="16"/>
     </row>
     <row r="54" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A54" s="19" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B54" s="24">
         <v>104.4</v>
       </c>
       <c r="C54" s="18">
         <v>102.6</v>
       </c>
       <c r="D54" s="24">
         <v>105.2</v>
       </c>
       <c r="E54" s="32">
         <v>103.3</v>
       </c>
       <c r="F54" s="36">
         <v>109.5</v>
       </c>
-      <c r="G54" s="16"/>
+      <c r="G54" s="39">
+        <v>107.8</v>
+      </c>
       <c r="H54" s="16"/>
       <c r="I54" s="16"/>
       <c r="J54" s="16"/>
       <c r="K54" s="16"/>
       <c r="L54" s="16"/>
       <c r="M54" s="16"/>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A55" s="19" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B55" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="25" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="36">
         <v>58.7</v>
       </c>
-      <c r="G55" s="16"/>
+      <c r="G55" s="39">
+        <v>51.7</v>
+      </c>
       <c r="H55" s="16"/>
       <c r="I55" s="16"/>
       <c r="J55" s="16"/>
       <c r="K55" s="16"/>
       <c r="L55" s="16"/>
       <c r="M55" s="16"/>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A56" s="19" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B56" s="24">
         <v>100.2</v>
       </c>
       <c r="C56" s="18">
         <v>50.2</v>
       </c>
       <c r="D56" s="24">
         <v>33.4</v>
       </c>
       <c r="E56" s="32">
         <v>25.1</v>
       </c>
       <c r="F56" s="36">
         <v>20</v>
       </c>
-      <c r="G56" s="16"/>
+      <c r="G56" s="39">
+        <v>16.7</v>
+      </c>
       <c r="H56" s="16"/>
       <c r="I56" s="16"/>
       <c r="J56" s="16"/>
       <c r="K56" s="16"/>
       <c r="L56" s="16"/>
       <c r="M56" s="16"/>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A57" s="19" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B57" s="24">
         <v>156.1</v>
       </c>
       <c r="C57" s="18">
         <v>147.4</v>
       </c>
       <c r="D57" s="24">
         <v>118.9</v>
       </c>
       <c r="E57" s="32">
         <v>111.5</v>
       </c>
       <c r="F57" s="36">
         <v>99</v>
       </c>
-      <c r="G57" s="16"/>
+      <c r="G57" s="39">
+        <v>116.8</v>
+      </c>
       <c r="H57" s="16"/>
       <c r="I57" s="16"/>
       <c r="J57" s="16"/>
       <c r="K57" s="16"/>
       <c r="L57" s="16"/>
       <c r="M57" s="16"/>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A58" s="19" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B58" s="24">
         <v>51.7</v>
       </c>
       <c r="C58" s="18">
         <v>153.4</v>
       </c>
       <c r="D58" s="24">
         <v>201.8</v>
       </c>
       <c r="E58" s="32">
         <v>238.3</v>
       </c>
       <c r="F58" s="36">
         <v>219.4</v>
       </c>
-      <c r="G58" s="16"/>
+      <c r="G58" s="39">
+        <v>188.1</v>
+      </c>
       <c r="H58" s="16"/>
       <c r="I58" s="16"/>
       <c r="J58" s="16"/>
       <c r="K58" s="16"/>
       <c r="L58" s="16"/>
       <c r="M58" s="16"/>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A59" s="19" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B59" s="24">
         <v>81.8</v>
       </c>
       <c r="C59" s="18">
         <v>101.3</v>
       </c>
       <c r="D59" s="24">
         <v>113.2</v>
       </c>
       <c r="E59" s="32">
         <v>127.2</v>
       </c>
       <c r="F59" s="36">
         <v>128.1</v>
       </c>
-      <c r="G59" s="16"/>
+      <c r="G59" s="39">
+        <v>132.80000000000001</v>
+      </c>
       <c r="H59" s="16"/>
       <c r="I59" s="16"/>
       <c r="J59" s="16"/>
       <c r="K59" s="16"/>
       <c r="L59" s="16"/>
       <c r="M59" s="16"/>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A60" s="19" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B60" s="24">
         <v>100.2</v>
       </c>
       <c r="C60" s="18">
         <v>118.7</v>
       </c>
       <c r="D60" s="24">
         <v>113.8</v>
       </c>
       <c r="E60" s="32">
         <v>114.8</v>
       </c>
       <c r="F60" s="36">
         <v>94.1</v>
       </c>
-      <c r="G60" s="16"/>
+      <c r="G60" s="39">
+        <v>80.3</v>
+      </c>
       <c r="H60" s="16"/>
       <c r="I60" s="16"/>
       <c r="J60" s="16"/>
       <c r="K60" s="16"/>
       <c r="L60" s="16"/>
       <c r="M60" s="16"/>
     </row>
     <row r="61" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A61" s="9" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="B61" s="24">
         <v>90</v>
       </c>
       <c r="C61" s="18">
         <v>98.1</v>
       </c>
       <c r="D61" s="27">
         <v>100.7</v>
       </c>
       <c r="E61" s="32">
         <v>96.8</v>
       </c>
       <c r="F61" s="38">
         <v>96.2</v>
       </c>
-      <c r="G61" s="16"/>
+      <c r="G61" s="39">
+        <v>104.2</v>
+      </c>
       <c r="H61" s="16"/>
       <c r="I61" s="16"/>
       <c r="J61" s="16"/>
       <c r="K61" s="16"/>
       <c r="L61" s="16"/>
       <c r="M61" s="16"/>
     </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A62" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B62" s="24">
         <v>83.8</v>
       </c>
       <c r="C62" s="18">
         <v>86.5</v>
       </c>
       <c r="D62" s="24">
         <v>91.1</v>
       </c>
       <c r="E62" s="32">
         <v>88</v>
       </c>
       <c r="F62" s="36">
         <v>88.4</v>
       </c>
-      <c r="G62" s="16"/>
+      <c r="G62" s="39">
+        <v>99.3</v>
+      </c>
       <c r="H62" s="16"/>
       <c r="I62" s="16"/>
       <c r="J62" s="16"/>
       <c r="K62" s="16"/>
       <c r="L62" s="16"/>
       <c r="M62" s="16"/>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A63" s="19" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B63" s="24">
         <v>99.7</v>
       </c>
       <c r="C63" s="18">
         <v>109.1</v>
       </c>
       <c r="D63" s="24">
         <v>106.6</v>
       </c>
       <c r="E63" s="32">
         <v>89.2</v>
       </c>
       <c r="F63" s="36">
         <v>154.19999999999999</v>
       </c>
-      <c r="G63" s="16"/>
+      <c r="G63" s="39">
+        <v>135.5</v>
+      </c>
       <c r="H63" s="16"/>
       <c r="I63" s="16"/>
       <c r="J63" s="16"/>
       <c r="K63" s="16"/>
       <c r="L63" s="16"/>
       <c r="M63" s="16"/>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A64" s="19" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B64" s="24">
         <v>100</v>
       </c>
       <c r="C64" s="21">
         <v>100</v>
       </c>
       <c r="D64" s="24">
         <v>100</v>
       </c>
       <c r="E64" s="32">
         <v>100.1</v>
       </c>
       <c r="F64" s="36">
         <v>100.1</v>
       </c>
-      <c r="G64" s="16"/>
+      <c r="G64" s="39">
+        <v>100.1</v>
+      </c>
       <c r="H64" s="16"/>
       <c r="I64" s="16"/>
       <c r="J64" s="16"/>
       <c r="K64" s="16"/>
       <c r="L64" s="16"/>
       <c r="M64" s="16"/>
     </row>
     <row r="65" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A65" s="19" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B65" s="24">
         <v>103.2</v>
       </c>
       <c r="C65" s="18">
         <v>130.80000000000001</v>
       </c>
       <c r="D65" s="24">
         <v>133.4</v>
       </c>
       <c r="E65" s="32">
         <v>136.69999999999999</v>
       </c>
       <c r="F65" s="36">
         <v>129.69999999999999</v>
       </c>
-      <c r="G65" s="16"/>
+      <c r="G65" s="39">
+        <v>125.1</v>
+      </c>
       <c r="H65" s="16"/>
       <c r="I65" s="16"/>
       <c r="J65" s="16"/>
       <c r="K65" s="16"/>
       <c r="L65" s="16"/>
       <c r="M65" s="16"/>
     </row>
     <row r="66" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A66" s="19" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B66" s="24">
         <v>100</v>
       </c>
       <c r="C66" s="18">
         <v>97.3</v>
       </c>
       <c r="D66" s="24">
         <v>99.2</v>
       </c>
       <c r="E66" s="32">
         <v>78.400000000000006</v>
       </c>
       <c r="F66" s="36">
         <v>65.5</v>
       </c>
-      <c r="G66" s="16"/>
+      <c r="G66" s="39">
+        <v>56.9</v>
+      </c>
       <c r="H66" s="16"/>
       <c r="I66" s="16"/>
       <c r="J66" s="16"/>
       <c r="K66" s="16"/>
       <c r="L66" s="16"/>
       <c r="M66" s="16"/>
     </row>
     <row r="67" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A67" s="19" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B67" s="24">
         <v>100</v>
       </c>
       <c r="C67" s="18">
         <v>107.1</v>
       </c>
       <c r="D67" s="24">
         <v>97.1</v>
       </c>
       <c r="E67" s="32">
         <v>78.400000000000006</v>
       </c>
       <c r="F67" s="36">
         <v>66</v>
       </c>
-      <c r="G67" s="16"/>
+      <c r="G67" s="39">
+        <v>57.8</v>
+      </c>
       <c r="H67" s="16"/>
       <c r="I67" s="16"/>
       <c r="J67" s="16"/>
       <c r="K67" s="16"/>
       <c r="L67" s="16"/>
       <c r="M67" s="16"/>
     </row>
     <row r="68" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A68" s="19" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B68" s="24">
         <v>100</v>
       </c>
       <c r="C68" s="18">
         <v>94.6</v>
       </c>
       <c r="D68" s="24">
         <v>96.4</v>
       </c>
       <c r="E68" s="32">
         <v>95.3</v>
       </c>
       <c r="F68" s="36">
         <v>99.2</v>
       </c>
-      <c r="G68" s="16"/>
+      <c r="G68" s="39">
+        <v>100.1</v>
+      </c>
       <c r="H68" s="16"/>
       <c r="I68" s="16"/>
       <c r="J68" s="16"/>
       <c r="K68" s="16"/>
       <c r="L68" s="16"/>
       <c r="M68" s="16"/>
     </row>
     <row r="69" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A69" s="19" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B69" s="24">
         <v>110</v>
       </c>
       <c r="C69" s="18">
         <v>109.3</v>
       </c>
       <c r="D69" s="24">
         <v>112.9</v>
       </c>
       <c r="E69" s="32">
         <v>122.4</v>
       </c>
       <c r="F69" s="36">
         <v>118.7</v>
       </c>
-      <c r="G69" s="16"/>
+      <c r="G69" s="39">
+        <v>117.1</v>
+      </c>
       <c r="H69" s="16"/>
       <c r="I69" s="16"/>
       <c r="J69" s="16"/>
       <c r="K69" s="16"/>
       <c r="L69" s="16"/>
       <c r="M69" s="16"/>
     </row>
     <row r="70" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A70" s="19" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B70" s="24">
         <v>99.9</v>
       </c>
       <c r="C70" s="18">
         <v>65.900000000000006</v>
       </c>
       <c r="D70" s="24">
         <v>74.7</v>
       </c>
       <c r="E70" s="32">
         <v>72.2</v>
       </c>
       <c r="F70" s="36">
         <v>71.2</v>
       </c>
-      <c r="G70" s="16"/>
+      <c r="G70" s="39">
+        <v>70.599999999999994</v>
+      </c>
       <c r="H70" s="16"/>
       <c r="I70" s="16"/>
       <c r="J70" s="16"/>
       <c r="K70" s="16"/>
       <c r="L70" s="16"/>
       <c r="M70" s="16"/>
     </row>
     <row r="71" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A71" s="19" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B71" s="24">
         <v>63</v>
       </c>
       <c r="C71" s="18">
         <v>156.69999999999999</v>
       </c>
       <c r="D71" s="24">
         <v>156</v>
       </c>
       <c r="E71" s="32">
         <v>184.8</v>
       </c>
       <c r="F71" s="36">
         <v>160.4</v>
       </c>
-      <c r="G71" s="16"/>
+      <c r="G71" s="39">
+        <v>138.4</v>
+      </c>
       <c r="H71" s="16"/>
       <c r="I71" s="16"/>
       <c r="J71" s="16"/>
       <c r="K71" s="16"/>
       <c r="L71" s="16"/>
       <c r="M71" s="16"/>
     </row>
     <row r="72" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A72" s="19" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B72" s="24">
         <v>86</v>
       </c>
       <c r="C72" s="18">
         <v>166.3</v>
       </c>
       <c r="D72" s="24">
         <v>182.1</v>
       </c>
       <c r="E72" s="32">
         <v>185.1</v>
       </c>
       <c r="F72" s="36">
         <v>231.6</v>
       </c>
-      <c r="G72" s="16"/>
+      <c r="G72" s="39">
+        <v>244</v>
+      </c>
       <c r="H72" s="16"/>
       <c r="I72" s="16"/>
       <c r="J72" s="16"/>
       <c r="K72" s="16"/>
       <c r="L72" s="16"/>
       <c r="M72" s="16"/>
     </row>
     <row r="73" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A73" s="19" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B73" s="24">
         <v>73.599999999999994</v>
       </c>
       <c r="C73" s="18">
         <v>127.5</v>
       </c>
       <c r="D73" s="24">
         <v>72.2</v>
       </c>
       <c r="E73" s="32">
         <v>72.7</v>
       </c>
       <c r="F73" s="36">
         <v>70.5</v>
       </c>
-      <c r="G73" s="16"/>
+      <c r="G73" s="39">
+        <v>68.900000000000006</v>
+      </c>
       <c r="H73" s="16"/>
       <c r="I73" s="16"/>
       <c r="J73" s="16"/>
       <c r="K73" s="16"/>
       <c r="L73" s="16"/>
       <c r="M73" s="16"/>
     </row>
     <row r="74" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A74" s="19" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B74" s="24">
         <v>100</v>
       </c>
       <c r="C74" s="18">
         <v>806.5</v>
       </c>
       <c r="D74" s="24">
         <v>100</v>
       </c>
       <c r="E74" s="32">
         <v>100</v>
       </c>
       <c r="F74" s="36">
         <v>100</v>
       </c>
-      <c r="G74" s="16"/>
+      <c r="G74" s="39">
+        <v>100</v>
+      </c>
       <c r="H74" s="16"/>
       <c r="I74" s="16"/>
       <c r="J74" s="16"/>
       <c r="K74" s="16"/>
       <c r="L74" s="16"/>
       <c r="M74" s="16"/>
     </row>
     <row r="75" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A75" s="9" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="B75" s="24">
         <v>101.8</v>
       </c>
       <c r="C75" s="18">
         <v>108.8</v>
       </c>
       <c r="D75" s="24">
         <v>111.2</v>
       </c>
       <c r="E75" s="32">
         <v>109</v>
       </c>
       <c r="F75" s="38">
         <v>115.7</v>
       </c>
-      <c r="G75" s="16"/>
+      <c r="G75" s="39">
+        <v>114.4</v>
+      </c>
       <c r="H75" s="16"/>
       <c r="I75" s="16"/>
       <c r="J75" s="16"/>
       <c r="K75" s="16"/>
       <c r="L75" s="16"/>
       <c r="M75" s="16"/>
     </row>
     <row r="76" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A76" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B76" s="24">
         <v>102.6</v>
       </c>
       <c r="C76" s="21">
         <v>107</v>
       </c>
       <c r="D76" s="24">
         <v>104.4</v>
       </c>
       <c r="E76" s="32">
         <v>104.7</v>
       </c>
       <c r="F76" s="36">
         <v>104.8</v>
       </c>
-      <c r="G76" s="16"/>
+      <c r="G76" s="39">
+        <v>105</v>
+      </c>
       <c r="H76" s="16"/>
       <c r="I76" s="16"/>
       <c r="J76" s="16"/>
       <c r="K76" s="16"/>
       <c r="L76" s="16"/>
       <c r="M76" s="16"/>
     </row>
     <row r="77" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A77" s="19" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B77" s="24">
         <v>100</v>
       </c>
       <c r="C77" s="18">
         <v>130.6</v>
       </c>
       <c r="D77" s="24">
         <v>99.3</v>
       </c>
       <c r="E77" s="32">
         <v>99.5</v>
       </c>
       <c r="F77" s="36">
         <v>99.6</v>
       </c>
-      <c r="G77" s="16"/>
+      <c r="G77" s="39">
+        <v>99.7</v>
+      </c>
       <c r="H77" s="16"/>
       <c r="I77" s="16"/>
       <c r="J77" s="16"/>
       <c r="K77" s="16"/>
       <c r="L77" s="16"/>
       <c r="M77" s="16"/>
     </row>
     <row r="78" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A78" s="19" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B78" s="24">
         <v>100</v>
       </c>
       <c r="C78" s="21">
         <v>100</v>
       </c>
       <c r="D78" s="24">
         <v>100</v>
       </c>
       <c r="E78" s="32">
         <v>100</v>
       </c>
       <c r="F78" s="36">
         <v>100</v>
       </c>
-      <c r="G78" s="16"/>
+      <c r="G78" s="39">
+        <v>100</v>
+      </c>
       <c r="H78" s="16"/>
       <c r="I78" s="16"/>
       <c r="J78" s="16"/>
       <c r="K78" s="16"/>
       <c r="L78" s="16"/>
       <c r="M78" s="16"/>
     </row>
     <row r="79" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A79" s="19" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B79" s="24">
         <v>100</v>
       </c>
       <c r="C79" s="18">
         <v>233.2</v>
       </c>
       <c r="D79" s="24">
         <v>100</v>
       </c>
       <c r="E79" s="32">
         <v>100</v>
       </c>
       <c r="F79" s="36">
         <v>100</v>
       </c>
-      <c r="G79" s="16"/>
+      <c r="G79" s="39">
+        <v>100</v>
+      </c>
       <c r="H79" s="16"/>
       <c r="I79" s="16"/>
       <c r="J79" s="16"/>
       <c r="K79" s="16"/>
       <c r="L79" s="16"/>
       <c r="M79" s="16"/>
     </row>
     <row r="80" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A80" s="19" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B80" s="24">
         <v>100</v>
       </c>
       <c r="C80" s="18">
         <v>95.6</v>
       </c>
       <c r="D80" s="24">
         <v>99.1</v>
       </c>
       <c r="E80" s="32">
         <v>90.8</v>
       </c>
       <c r="F80" s="36">
         <v>84.5</v>
       </c>
-      <c r="G80" s="16"/>
+      <c r="G80" s="39">
+        <v>80.3</v>
+      </c>
       <c r="H80" s="16"/>
       <c r="I80" s="16"/>
       <c r="J80" s="16"/>
       <c r="K80" s="16"/>
       <c r="L80" s="16"/>
       <c r="M80" s="16"/>
     </row>
     <row r="81" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A81" s="19" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B81" s="24">
         <v>100</v>
       </c>
       <c r="C81" s="20">
         <v>98</v>
       </c>
       <c r="D81" s="24">
         <v>97.1</v>
       </c>
       <c r="E81" s="32">
         <v>95.9</v>
       </c>
       <c r="F81" s="36">
         <v>96.7</v>
       </c>
-      <c r="G81" s="16"/>
+      <c r="G81" s="39">
+        <v>97.3</v>
+      </c>
       <c r="H81" s="16"/>
       <c r="I81" s="16"/>
       <c r="J81" s="16"/>
       <c r="K81" s="16"/>
       <c r="L81" s="16"/>
       <c r="M81" s="16"/>
     </row>
     <row r="82" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A82" s="19" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B82" s="24">
         <v>100</v>
       </c>
       <c r="C82" s="18">
         <v>94.4</v>
       </c>
       <c r="D82" s="24">
         <v>94.1</v>
       </c>
       <c r="E82" s="32">
         <v>93.7</v>
       </c>
       <c r="F82" s="36">
         <v>94.6</v>
       </c>
-      <c r="G82" s="16"/>
+      <c r="G82" s="39">
+        <v>95.2</v>
+      </c>
       <c r="H82" s="16"/>
       <c r="I82" s="16"/>
       <c r="J82" s="16"/>
       <c r="K82" s="16"/>
       <c r="L82" s="16"/>
       <c r="M82" s="16"/>
     </row>
     <row r="83" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A83" s="19" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B83" s="24">
         <v>96.1</v>
       </c>
       <c r="C83" s="18">
         <v>119.5</v>
       </c>
       <c r="D83" s="24">
         <v>115.2</v>
       </c>
       <c r="E83" s="32">
         <v>100.2</v>
       </c>
       <c r="F83" s="36">
         <v>102.4</v>
       </c>
-      <c r="G83" s="16"/>
+      <c r="G83" s="39">
+        <v>101.3</v>
+      </c>
       <c r="H83" s="16"/>
       <c r="I83" s="16"/>
       <c r="J83" s="16"/>
       <c r="K83" s="16"/>
       <c r="L83" s="16"/>
       <c r="M83" s="16"/>
     </row>
     <row r="84" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A84" s="19" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B84" s="24">
         <v>100</v>
       </c>
       <c r="C84" s="18">
         <v>63.6</v>
       </c>
       <c r="D84" s="24">
         <v>62.9</v>
       </c>
       <c r="E84" s="32">
         <v>59.3</v>
       </c>
       <c r="F84" s="36">
         <v>57.9</v>
       </c>
-      <c r="G84" s="16"/>
+      <c r="G84" s="39">
+        <v>57</v>
+      </c>
       <c r="H84" s="16"/>
       <c r="I84" s="16"/>
       <c r="J84" s="16"/>
       <c r="K84" s="16"/>
       <c r="L84" s="16"/>
       <c r="M84" s="16"/>
     </row>
     <row r="85" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A85" s="19" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B85" s="24">
         <v>100</v>
       </c>
       <c r="C85" s="18">
         <v>119.3</v>
       </c>
       <c r="D85" s="24">
         <v>100</v>
       </c>
       <c r="E85" s="32">
         <v>100</v>
       </c>
       <c r="F85" s="36">
         <v>100</v>
       </c>
-      <c r="G85" s="16"/>
+      <c r="G85" s="39">
+        <v>100</v>
+      </c>
       <c r="H85" s="16"/>
       <c r="I85" s="16"/>
       <c r="J85" s="16"/>
       <c r="K85" s="16"/>
       <c r="L85" s="16"/>
       <c r="M85" s="16"/>
     </row>
     <row r="86" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A86" s="19" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B86" s="24">
         <v>100.4</v>
       </c>
       <c r="C86" s="18">
         <v>156.80000000000001</v>
       </c>
       <c r="D86" s="24">
         <v>169.9</v>
       </c>
       <c r="E86" s="32">
         <v>148.19999999999999</v>
       </c>
       <c r="F86" s="36">
         <v>221.7</v>
       </c>
-      <c r="G86" s="16"/>
+      <c r="G86" s="39">
+        <v>208.5</v>
+      </c>
       <c r="H86" s="16"/>
       <c r="I86" s="16"/>
       <c r="J86" s="16"/>
       <c r="K86" s="16"/>
       <c r="L86" s="16"/>
       <c r="M86" s="16"/>
     </row>
     <row r="87" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A87" s="19" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B87" s="24">
         <v>100</v>
       </c>
       <c r="C87" s="18">
         <v>107.7</v>
       </c>
       <c r="D87" s="24">
         <v>100.4</v>
       </c>
       <c r="E87" s="32">
         <v>100.5</v>
       </c>
       <c r="F87" s="36">
         <v>100.4</v>
       </c>
-      <c r="G87" s="16"/>
+      <c r="G87" s="39">
+        <v>100.4</v>
+      </c>
       <c r="H87" s="16"/>
       <c r="I87" s="16"/>
       <c r="J87" s="16"/>
       <c r="K87" s="16"/>
       <c r="L87" s="16"/>
       <c r="M87" s="16"/>
     </row>
     <row r="88" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A88" s="19" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B88" s="24">
         <v>100</v>
       </c>
       <c r="C88" s="18">
         <v>520.70000000000005</v>
       </c>
       <c r="D88" s="24">
         <v>100</v>
       </c>
       <c r="E88" s="32">
         <v>100</v>
       </c>
       <c r="F88" s="36">
         <v>100</v>
       </c>
-      <c r="G88" s="16"/>
+      <c r="G88" s="39">
+        <v>100</v>
+      </c>
       <c r="H88" s="16"/>
       <c r="I88" s="16"/>
       <c r="J88" s="16"/>
       <c r="K88" s="16"/>
       <c r="L88" s="16"/>
       <c r="M88" s="16"/>
     </row>
     <row r="89" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A89" s="9" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B89" s="24">
         <v>80.3</v>
       </c>
       <c r="C89" s="22">
         <v>91.8</v>
       </c>
       <c r="D89" s="24">
         <v>101.2</v>
       </c>
       <c r="E89" s="32">
         <v>109.6</v>
       </c>
       <c r="F89" s="38">
         <v>104.1</v>
       </c>
-      <c r="G89" s="16"/>
+      <c r="G89" s="39">
+        <v>114.4</v>
+      </c>
       <c r="H89" s="16"/>
       <c r="I89" s="16"/>
       <c r="J89" s="16"/>
       <c r="K89" s="16"/>
       <c r="L89" s="16"/>
       <c r="M89" s="16"/>
     </row>
     <row r="90" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A90" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B90" s="24">
         <v>88.6</v>
       </c>
       <c r="C90" s="22">
         <v>93</v>
       </c>
       <c r="D90" s="24">
         <v>100.8</v>
       </c>
       <c r="E90" s="32">
         <v>106.7</v>
       </c>
       <c r="F90" s="36">
         <v>101.8</v>
       </c>
-      <c r="G90" s="16"/>
+      <c r="G90" s="39">
+        <v>105</v>
+      </c>
       <c r="H90" s="16"/>
       <c r="I90" s="16"/>
       <c r="J90" s="16"/>
       <c r="K90" s="16"/>
       <c r="L90" s="16"/>
       <c r="M90" s="16"/>
     </row>
     <row r="91" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A91" s="19" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B91" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C91" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D91" s="24" t="s">
         <v>0</v>
       </c>
       <c r="E91" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F91" s="36">
         <v>92.8</v>
       </c>
-      <c r="G91" s="16"/>
+      <c r="G91" s="39">
+        <v>99.7</v>
+      </c>
       <c r="H91" s="16"/>
       <c r="I91" s="16"/>
       <c r="J91" s="16"/>
       <c r="K91" s="16"/>
       <c r="L91" s="16"/>
       <c r="M91" s="16"/>
     </row>
     <row r="92" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A92" s="19" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B92" s="24">
         <v>100</v>
       </c>
       <c r="C92" s="22">
         <v>100</v>
       </c>
       <c r="D92" s="24">
         <v>100</v>
       </c>
       <c r="E92" s="32">
         <v>100</v>
       </c>
       <c r="F92" s="36">
         <v>100</v>
       </c>
-      <c r="G92" s="16"/>
+      <c r="G92" s="39">
+        <v>100</v>
+      </c>
       <c r="H92" s="16"/>
       <c r="I92" s="16"/>
       <c r="J92" s="16"/>
       <c r="K92" s="16"/>
       <c r="L92" s="16"/>
       <c r="M92" s="16"/>
     </row>
     <row r="93" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A93" s="19" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B93" s="24">
         <v>100</v>
       </c>
       <c r="C93" s="22">
         <v>100</v>
       </c>
       <c r="D93" s="24">
         <v>100</v>
       </c>
       <c r="E93" s="32">
         <v>100</v>
       </c>
       <c r="F93" s="36">
         <v>100</v>
       </c>
-      <c r="G93" s="16"/>
+      <c r="G93" s="39">
+        <v>101.3</v>
+      </c>
       <c r="H93" s="16"/>
       <c r="I93" s="16"/>
       <c r="J93" s="16"/>
       <c r="K93" s="16"/>
       <c r="L93" s="16"/>
       <c r="M93" s="16"/>
     </row>
     <row r="94" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A94" s="19" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B94" s="24">
         <v>100</v>
       </c>
       <c r="C94" s="22">
         <v>118.1</v>
       </c>
       <c r="D94" s="24">
         <v>124.1</v>
       </c>
       <c r="E94" s="32">
         <v>114.9</v>
       </c>
       <c r="F94" s="36">
         <v>118.7</v>
       </c>
-      <c r="G94" s="16"/>
+      <c r="G94" s="39">
+        <v>208.5</v>
+      </c>
       <c r="H94" s="16"/>
       <c r="I94" s="16"/>
       <c r="J94" s="16"/>
       <c r="K94" s="16"/>
       <c r="L94" s="16"/>
       <c r="M94" s="16"/>
     </row>
     <row r="95" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A95" s="19" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B95" s="24">
         <v>100</v>
       </c>
       <c r="C95" s="22">
         <v>50</v>
       </c>
       <c r="D95" s="24">
         <v>33.299999999999997</v>
       </c>
       <c r="E95" s="32">
         <v>25</v>
       </c>
       <c r="F95" s="36">
         <v>20</v>
       </c>
-      <c r="G95" s="16"/>
+      <c r="G95" s="39">
+        <v>100.4</v>
+      </c>
       <c r="H95" s="16"/>
       <c r="I95" s="16"/>
       <c r="J95" s="16"/>
       <c r="K95" s="16"/>
       <c r="L95" s="16"/>
       <c r="M95" s="16"/>
     </row>
     <row r="96" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A96" s="9" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B96" s="24">
         <v>939.2</v>
       </c>
       <c r="C96" s="22">
         <v>538.70000000000005</v>
       </c>
       <c r="D96" s="24">
         <v>412.4</v>
       </c>
       <c r="E96" s="32">
         <v>327</v>
       </c>
       <c r="F96" s="36">
         <v>282.3</v>
       </c>
-      <c r="G96" s="16"/>
+      <c r="G96" s="39">
+        <v>265</v>
+      </c>
       <c r="H96" s="16"/>
       <c r="I96" s="16"/>
       <c r="J96" s="16"/>
       <c r="K96" s="16"/>
       <c r="L96" s="16"/>
       <c r="M96" s="16"/>
     </row>
     <row r="97" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A97" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B97" s="24">
         <v>943.4</v>
       </c>
       <c r="C97" s="22">
         <v>549.5</v>
       </c>
       <c r="D97" s="24">
         <v>415.8</v>
       </c>
       <c r="E97" s="32">
         <v>338.7</v>
       </c>
       <c r="F97" s="36">
         <v>291.7</v>
       </c>
-      <c r="G97" s="16"/>
+      <c r="G97" s="39">
+        <v>273</v>
+      </c>
       <c r="H97" s="16"/>
       <c r="I97" s="16"/>
       <c r="J97" s="16"/>
       <c r="K97" s="16"/>
       <c r="L97" s="16"/>
       <c r="M97" s="16"/>
     </row>
     <row r="98" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A98" s="19" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B98" s="24">
         <v>100</v>
       </c>
       <c r="C98" s="22">
         <v>100</v>
       </c>
       <c r="D98" s="24">
         <v>100</v>
       </c>
       <c r="E98" s="32">
         <v>100</v>
       </c>
       <c r="F98" s="36">
         <v>100</v>
       </c>
-      <c r="G98" s="16"/>
+      <c r="G98" s="39">
+        <v>100</v>
+      </c>
       <c r="H98" s="16"/>
       <c r="I98" s="16"/>
       <c r="J98" s="16"/>
       <c r="K98" s="16"/>
       <c r="L98" s="16"/>
       <c r="M98" s="16"/>
     </row>
     <row r="99" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A99" s="19" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B99" s="24">
         <v>100</v>
       </c>
       <c r="C99" s="22">
         <v>100</v>
       </c>
       <c r="D99" s="24">
         <v>100</v>
       </c>
       <c r="E99" s="32">
         <v>100</v>
       </c>
       <c r="F99" s="36">
         <v>100</v>
       </c>
-      <c r="G99" s="16"/>
+      <c r="G99" s="39">
+        <v>100</v>
+      </c>
       <c r="H99" s="16"/>
       <c r="I99" s="16"/>
       <c r="J99" s="16"/>
       <c r="K99" s="16"/>
       <c r="L99" s="16"/>
       <c r="M99" s="16"/>
     </row>
     <row r="100" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A100" s="19" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B100" s="24">
         <v>100</v>
       </c>
       <c r="C100" s="22">
         <v>100</v>
       </c>
       <c r="D100" s="24">
         <v>100</v>
       </c>
       <c r="E100" s="32">
         <v>100</v>
       </c>
       <c r="F100" s="36">
         <v>100</v>
       </c>
-      <c r="G100" s="16"/>
+      <c r="G100" s="39">
+        <v>100</v>
+      </c>
       <c r="H100" s="16"/>
       <c r="I100" s="16"/>
       <c r="J100" s="16"/>
       <c r="K100" s="16"/>
       <c r="L100" s="16"/>
       <c r="M100" s="16"/>
     </row>
     <row r="101" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A101" s="19" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B101" s="24">
         <v>100</v>
       </c>
       <c r="C101" s="22">
         <v>100</v>
       </c>
       <c r="D101" s="24">
         <v>100</v>
       </c>
       <c r="E101" s="32">
         <v>100</v>
       </c>
       <c r="F101" s="36">
         <v>100</v>
       </c>
-      <c r="G101" s="16"/>
+      <c r="G101" s="39">
+        <v>100</v>
+      </c>
       <c r="H101" s="16"/>
       <c r="I101" s="16"/>
       <c r="J101" s="16"/>
       <c r="K101" s="16"/>
       <c r="L101" s="16"/>
       <c r="M101" s="16"/>
     </row>
     <row r="102" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A102" s="19" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B102" s="24">
         <v>100</v>
       </c>
       <c r="C102" s="22">
         <v>100</v>
       </c>
       <c r="D102" s="24">
         <v>100</v>
       </c>
       <c r="E102" s="32">
         <v>100</v>
       </c>
       <c r="F102" s="36">
         <v>100</v>
       </c>
-      <c r="G102" s="16"/>
+      <c r="G102" s="39">
+        <v>100</v>
+      </c>
       <c r="H102" s="16"/>
       <c r="I102" s="16"/>
       <c r="J102" s="16"/>
       <c r="K102" s="16"/>
       <c r="L102" s="16"/>
       <c r="M102" s="16"/>
     </row>
     <row r="103" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A103" s="19" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B103" s="24">
         <v>100</v>
       </c>
       <c r="C103" s="22">
         <v>100</v>
       </c>
       <c r="D103" s="24">
         <v>100</v>
       </c>
       <c r="E103" s="32">
         <v>100</v>
       </c>
       <c r="F103" s="36">
         <v>100</v>
       </c>
-      <c r="G103" s="16"/>
+      <c r="G103" s="39">
+        <v>100</v>
+      </c>
       <c r="H103" s="16"/>
       <c r="I103" s="16"/>
       <c r="J103" s="16"/>
       <c r="K103" s="16"/>
       <c r="L103" s="16"/>
       <c r="M103" s="16"/>
     </row>
     <row r="104" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A104" s="19" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B104" s="24">
         <v>100</v>
       </c>
       <c r="C104" s="22">
         <v>100</v>
       </c>
       <c r="D104" s="24">
         <v>100</v>
       </c>
       <c r="E104" s="32">
         <v>100</v>
       </c>
       <c r="F104" s="36">
         <v>100</v>
       </c>
-      <c r="G104" s="16"/>
+      <c r="G104" s="39">
+        <v>100</v>
+      </c>
       <c r="H104" s="16"/>
       <c r="I104" s="16"/>
       <c r="J104" s="16"/>
       <c r="K104" s="16"/>
       <c r="L104" s="16"/>
       <c r="M104" s="16"/>
     </row>
     <row r="105" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A105" s="19" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B105" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C105" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D105" s="24" t="s">
         <v>0</v>
       </c>
       <c r="E105" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F105" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G105" s="16"/>
+      <c r="G105" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="H105" s="16"/>
       <c r="I105" s="16"/>
       <c r="J105" s="16"/>
       <c r="K105" s="16"/>
       <c r="L105" s="16"/>
       <c r="M105" s="16"/>
     </row>
     <row r="106" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A106" s="19" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B106" s="24">
         <v>100</v>
       </c>
       <c r="C106" s="22">
         <v>100</v>
       </c>
       <c r="D106" s="24">
         <v>100</v>
       </c>
       <c r="E106" s="32">
         <v>100</v>
       </c>
       <c r="F106" s="36">
         <v>100</v>
       </c>
-      <c r="G106" s="16"/>
+      <c r="G106" s="39">
+        <v>100</v>
+      </c>
       <c r="H106" s="16"/>
       <c r="I106" s="16"/>
       <c r="J106" s="16"/>
       <c r="K106" s="16"/>
       <c r="L106" s="16"/>
       <c r="M106" s="16"/>
     </row>
     <row r="107" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A107" s="19" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B107" s="24">
         <v>100</v>
       </c>
       <c r="C107" s="22">
         <v>100</v>
       </c>
       <c r="D107" s="27">
         <v>100</v>
       </c>
       <c r="E107" s="32">
         <v>100</v>
       </c>
       <c r="F107" s="36">
         <v>100</v>
       </c>
-      <c r="G107" s="16"/>
+      <c r="G107" s="39">
+        <v>100</v>
+      </c>
       <c r="H107" s="16"/>
       <c r="I107" s="16"/>
       <c r="J107" s="16"/>
       <c r="K107" s="16"/>
       <c r="L107" s="16"/>
       <c r="M107" s="16"/>
     </row>
     <row r="108" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A108" s="19" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B108" s="24">
         <v>100</v>
       </c>
       <c r="C108" s="22">
         <v>100</v>
       </c>
       <c r="D108" s="27">
         <v>100</v>
       </c>
       <c r="E108" s="32">
         <v>100</v>
       </c>
       <c r="F108" s="36">
         <v>100</v>
       </c>
-      <c r="G108" s="16"/>
+      <c r="G108" s="39">
+        <v>100</v>
+      </c>
       <c r="H108" s="16"/>
       <c r="I108" s="16"/>
       <c r="J108" s="16"/>
       <c r="K108" s="16"/>
       <c r="L108" s="16"/>
       <c r="M108" s="16"/>
     </row>
     <row r="109" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A109" s="9" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B109" s="24">
         <v>119.5</v>
       </c>
       <c r="C109" s="22">
         <v>103.3</v>
       </c>
       <c r="D109" s="24">
         <v>91.8</v>
       </c>
       <c r="E109" s="32">
         <v>95.2</v>
       </c>
       <c r="F109" s="36">
         <v>101.2</v>
       </c>
-      <c r="G109" s="16"/>
+      <c r="G109" s="39">
+        <v>109.4</v>
+      </c>
       <c r="H109" s="16"/>
       <c r="I109" s="16"/>
       <c r="J109" s="16"/>
       <c r="K109" s="16"/>
       <c r="L109" s="16"/>
       <c r="M109" s="16"/>
     </row>
     <row r="110" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A110" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B110" s="24">
         <v>113.2</v>
       </c>
       <c r="C110" s="22">
         <v>101.9</v>
       </c>
       <c r="D110" s="24">
         <v>86.8</v>
       </c>
       <c r="E110" s="32">
         <v>89.2</v>
       </c>
       <c r="F110" s="36">
         <v>97</v>
       </c>
-      <c r="G110" s="16"/>
+      <c r="G110" s="39">
+        <v>107</v>
+      </c>
       <c r="H110" s="16"/>
       <c r="I110" s="16"/>
       <c r="J110" s="16"/>
       <c r="K110" s="16"/>
       <c r="L110" s="16"/>
       <c r="M110" s="16"/>
     </row>
     <row r="111" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A111" s="19" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B111" s="24">
         <v>100</v>
       </c>
       <c r="C111" s="22">
         <v>100</v>
       </c>
       <c r="D111" s="24">
         <v>100</v>
       </c>
       <c r="E111" s="32">
         <v>100</v>
       </c>
       <c r="F111" s="36">
         <v>100</v>
       </c>
-      <c r="G111" s="16"/>
+      <c r="G111" s="39">
+        <v>100</v>
+      </c>
       <c r="H111" s="16"/>
       <c r="I111" s="16"/>
       <c r="J111" s="16"/>
       <c r="K111" s="16"/>
       <c r="L111" s="16"/>
       <c r="M111" s="16"/>
     </row>
     <row r="112" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A112" s="19" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B112" s="24">
         <v>100</v>
       </c>
       <c r="C112" s="22">
         <v>100</v>
       </c>
       <c r="D112" s="24">
         <v>100</v>
       </c>
       <c r="E112" s="32">
         <v>100</v>
       </c>
       <c r="F112" s="36">
         <v>100</v>
       </c>
-      <c r="G112" s="16"/>
+      <c r="G112" s="39">
+        <v>100</v>
+      </c>
       <c r="H112" s="16"/>
       <c r="I112" s="16"/>
       <c r="J112" s="16"/>
       <c r="K112" s="16"/>
       <c r="L112" s="16"/>
       <c r="M112" s="16"/>
     </row>
     <row r="113" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A113" s="19" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B113" s="24">
         <v>100</v>
       </c>
       <c r="C113" s="22">
         <v>100</v>
       </c>
       <c r="D113" s="24">
         <v>100</v>
       </c>
       <c r="E113" s="32">
         <v>100</v>
       </c>
       <c r="F113" s="36">
         <v>100</v>
       </c>
-      <c r="G113" s="16"/>
+      <c r="G113" s="39">
+        <v>100</v>
+      </c>
       <c r="H113" s="16"/>
       <c r="I113" s="16"/>
       <c r="J113" s="16"/>
       <c r="K113" s="16"/>
       <c r="L113" s="16"/>
       <c r="M113" s="16"/>
     </row>
     <row r="114" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A114" s="19" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B114" s="24">
         <v>100</v>
       </c>
       <c r="C114" s="22">
         <v>100</v>
       </c>
       <c r="D114" s="24">
         <v>100</v>
       </c>
       <c r="E114" s="32">
         <v>100</v>
       </c>
       <c r="F114" s="36">
         <v>100</v>
       </c>
-      <c r="G114" s="16"/>
+      <c r="G114" s="39">
+        <v>100</v>
+      </c>
       <c r="H114" s="16"/>
       <c r="I114" s="16"/>
       <c r="J114" s="16"/>
       <c r="K114" s="16"/>
       <c r="L114" s="16"/>
       <c r="M114" s="16"/>
     </row>
     <row r="115" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A115" s="19" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B115" s="24">
         <v>100</v>
       </c>
       <c r="C115" s="22">
         <v>100</v>
       </c>
       <c r="D115" s="24">
         <v>100</v>
       </c>
       <c r="E115" s="32">
         <v>100</v>
       </c>
       <c r="F115" s="36">
         <v>100</v>
       </c>
-      <c r="G115" s="16"/>
+      <c r="G115" s="39">
+        <v>100</v>
+      </c>
       <c r="H115" s="16"/>
       <c r="I115" s="16"/>
       <c r="J115" s="16"/>
       <c r="K115" s="16"/>
       <c r="L115" s="16"/>
       <c r="M115" s="16"/>
     </row>
     <row r="116" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A116" s="19" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B116" s="24">
         <v>100</v>
       </c>
       <c r="C116" s="22">
         <v>100</v>
       </c>
       <c r="D116" s="24">
         <v>100</v>
       </c>
       <c r="E116" s="32">
         <v>100</v>
       </c>
       <c r="F116" s="36">
         <v>100</v>
       </c>
-      <c r="G116" s="16"/>
+      <c r="G116" s="39">
+        <v>100</v>
+      </c>
       <c r="H116" s="16"/>
       <c r="I116" s="16"/>
       <c r="J116" s="16"/>
       <c r="K116" s="16"/>
       <c r="L116" s="16"/>
       <c r="M116" s="16"/>
     </row>
     <row r="117" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A117" s="19" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B117" s="24">
         <v>100</v>
       </c>
       <c r="C117" s="22">
         <v>100</v>
       </c>
       <c r="D117" s="27">
         <v>100</v>
       </c>
       <c r="E117" s="32">
         <v>100</v>
       </c>
       <c r="F117" s="36">
         <v>100</v>
       </c>
-      <c r="G117" s="16"/>
+      <c r="G117" s="39">
+        <v>100</v>
+      </c>
       <c r="H117" s="16"/>
       <c r="I117" s="16"/>
       <c r="J117" s="16"/>
       <c r="K117" s="16"/>
       <c r="L117" s="16"/>
       <c r="M117" s="16"/>
     </row>
     <row r="118" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A118" s="19" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B118" s="24">
         <v>100</v>
       </c>
       <c r="C118" s="22">
         <v>100</v>
       </c>
       <c r="D118" s="27">
         <v>100</v>
       </c>
       <c r="E118" s="32">
         <v>100</v>
       </c>
       <c r="F118" s="36">
         <v>100</v>
       </c>
-      <c r="G118" s="16"/>
+      <c r="G118" s="39">
+        <v>100</v>
+      </c>
       <c r="H118" s="16"/>
       <c r="I118" s="16"/>
       <c r="J118" s="16"/>
       <c r="K118" s="16"/>
       <c r="L118" s="16"/>
       <c r="M118" s="16"/>
     </row>
     <row r="119" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A119" s="9" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="B119" s="24">
         <v>98.1</v>
       </c>
       <c r="C119" s="22">
         <v>179.6</v>
       </c>
       <c r="D119" s="27">
         <v>218</v>
       </c>
       <c r="E119" s="32">
         <v>181.8</v>
       </c>
       <c r="F119" s="38">
         <v>156.69999999999999</v>
       </c>
-      <c r="G119" s="16"/>
+      <c r="G119" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="H119" s="16"/>
       <c r="I119" s="16"/>
       <c r="J119" s="16"/>
       <c r="K119" s="16"/>
       <c r="L119" s="16"/>
       <c r="M119" s="16"/>
     </row>
     <row r="120" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A120" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B120" s="24">
         <v>94.6</v>
       </c>
       <c r="C120" s="22">
         <v>129.6</v>
       </c>
       <c r="D120" s="27">
         <v>210.4</v>
       </c>
       <c r="E120" s="32">
         <v>180.9</v>
       </c>
       <c r="F120" s="36">
         <v>155.5</v>
       </c>
-      <c r="G120" s="16"/>
+      <c r="G120" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="H120" s="16"/>
       <c r="I120" s="16"/>
       <c r="J120" s="16"/>
       <c r="K120" s="16"/>
       <c r="L120" s="16"/>
       <c r="M120" s="16"/>
     </row>
     <row r="121" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A121" s="19" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B121" s="24">
         <v>70</v>
       </c>
       <c r="C121" s="22">
         <v>70</v>
       </c>
       <c r="D121" s="27">
         <v>70</v>
       </c>
       <c r="E121" s="32">
         <v>70</v>
       </c>
       <c r="F121" s="36">
         <v>70</v>
       </c>
-      <c r="G121" s="16"/>
+      <c r="G121" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="H121" s="16"/>
       <c r="I121" s="16"/>
       <c r="J121" s="16"/>
       <c r="K121" s="16"/>
       <c r="L121" s="16"/>
       <c r="M121" s="16"/>
     </row>
     <row r="122" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A122" s="19" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B122" s="24">
         <v>70</v>
       </c>
       <c r="C122" s="22">
         <v>70</v>
       </c>
       <c r="D122" s="27">
         <v>70</v>
       </c>
       <c r="E122" s="32">
         <v>70</v>
       </c>
       <c r="F122" s="36">
         <v>70</v>
       </c>
-      <c r="G122" s="16"/>
+      <c r="G122" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="H122" s="16"/>
       <c r="I122" s="16"/>
       <c r="J122" s="16"/>
       <c r="K122" s="16"/>
       <c r="L122" s="16"/>
       <c r="M122" s="16"/>
     </row>
     <row r="123" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A123" s="19" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B123" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C123" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D123" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E123" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F123" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="G123" s="16"/>
+      <c r="G123" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="H123" s="16"/>
       <c r="I123" s="16"/>
       <c r="J123" s="16"/>
       <c r="K123" s="16"/>
       <c r="L123" s="16"/>
       <c r="M123" s="16"/>
     </row>
     <row r="124" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A124" s="9" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="B124" s="24">
         <v>100</v>
       </c>
       <c r="C124" s="22">
         <v>130.5</v>
       </c>
       <c r="D124" s="27">
         <v>141.6</v>
       </c>
       <c r="E124" s="32">
         <v>144.6</v>
       </c>
       <c r="F124" s="36">
         <v>139.19999999999999</v>
       </c>
-      <c r="G124" s="16"/>
+      <c r="G124" s="39">
+        <v>135.6</v>
+      </c>
       <c r="H124" s="16"/>
       <c r="I124" s="16"/>
       <c r="J124" s="16"/>
       <c r="K124" s="16"/>
       <c r="L124" s="16"/>
       <c r="M124" s="16"/>
     </row>
     <row r="125" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A125" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B125" s="24">
         <v>100</v>
       </c>
       <c r="C125" s="22">
         <v>131.1</v>
       </c>
       <c r="D125" s="27">
         <v>144.9</v>
       </c>
       <c r="E125" s="32">
         <v>147.80000000000001</v>
       </c>
       <c r="F125" s="36">
         <v>142.19999999999999</v>
       </c>
-      <c r="G125" s="16"/>
+      <c r="G125" s="39">
+        <v>138.5</v>
+      </c>
       <c r="H125" s="16"/>
       <c r="I125" s="16"/>
       <c r="J125" s="16"/>
       <c r="K125" s="16"/>
       <c r="L125" s="16"/>
       <c r="M125" s="16"/>
     </row>
     <row r="126" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A126" s="19" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B126" s="24">
         <v>100</v>
       </c>
       <c r="C126" s="22">
         <v>100</v>
       </c>
       <c r="D126" s="27">
         <v>100</v>
       </c>
       <c r="E126" s="32">
         <v>100</v>
       </c>
       <c r="F126" s="36">
         <v>100</v>
       </c>
-      <c r="G126" s="16"/>
+      <c r="G126" s="39">
+        <v>100</v>
+      </c>
       <c r="H126" s="16"/>
       <c r="I126" s="16"/>
       <c r="J126" s="16"/>
       <c r="K126" s="16"/>
       <c r="L126" s="16"/>
       <c r="M126" s="16"/>
     </row>
     <row r="127" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A127" s="19" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B127" s="24">
         <v>100</v>
       </c>
       <c r="C127" s="22">
         <v>100</v>
       </c>
       <c r="D127" s="27">
         <v>100</v>
       </c>
       <c r="E127" s="32">
         <v>100</v>
       </c>
       <c r="F127" s="36">
         <v>100</v>
       </c>
-      <c r="G127" s="16"/>
+      <c r="G127" s="39">
+        <v>100</v>
+      </c>
       <c r="H127" s="16"/>
       <c r="I127" s="16"/>
       <c r="J127" s="16"/>
       <c r="K127" s="16"/>
       <c r="L127" s="16"/>
       <c r="M127" s="16"/>
     </row>
     <row r="128" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A128" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B128" s="24">
         <v>97.1</v>
       </c>
       <c r="C128" s="22">
         <v>116.7</v>
       </c>
       <c r="D128" s="27">
         <v>128.30000000000001</v>
       </c>
       <c r="E128" s="32">
         <v>122.5</v>
       </c>
       <c r="F128" s="36">
         <v>115.1</v>
       </c>
-      <c r="G128" s="16"/>
+      <c r="G128" s="39">
+        <v>110.2</v>
+      </c>
       <c r="H128" s="16"/>
       <c r="I128" s="16"/>
       <c r="J128" s="16"/>
       <c r="K128" s="16"/>
       <c r="L128" s="16"/>
       <c r="M128" s="16"/>
     </row>
     <row r="129" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A129" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B129" s="24">
         <v>96.1</v>
       </c>
       <c r="C129" s="22">
         <v>111.7</v>
       </c>
       <c r="D129" s="27">
         <v>133.4</v>
       </c>
       <c r="E129" s="32">
         <v>128.6</v>
       </c>
       <c r="F129" s="36">
         <v>120.3</v>
       </c>
-      <c r="G129" s="16"/>
+      <c r="G129" s="39">
+        <v>114.8</v>
+      </c>
       <c r="H129" s="16"/>
       <c r="I129" s="16"/>
       <c r="J129" s="16"/>
       <c r="K129" s="16"/>
       <c r="L129" s="16"/>
       <c r="M129" s="16"/>
     </row>
     <row r="130" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A130" s="19" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B130" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C130" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D130" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E130" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F130" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G130" s="16"/>
+      <c r="G130" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="H130" s="16"/>
       <c r="I130" s="16"/>
       <c r="J130" s="16"/>
       <c r="K130" s="16"/>
       <c r="L130" s="16"/>
       <c r="M130" s="16"/>
     </row>
     <row r="131" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A131" s="19" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B131" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C131" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D131" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E131" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F131" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G131" s="16"/>
+      <c r="G131" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="H131" s="16"/>
       <c r="I131" s="16"/>
       <c r="J131" s="16"/>
       <c r="K131" s="16"/>
       <c r="L131" s="16"/>
       <c r="M131" s="16"/>
     </row>
     <row r="132" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A132" s="19" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B132" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C132" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D132" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E132" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F132" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G132" s="16"/>
+      <c r="G132" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="H132" s="16"/>
       <c r="I132" s="16"/>
       <c r="J132" s="16"/>
       <c r="K132" s="16"/>
       <c r="L132" s="16"/>
       <c r="M132" s="16"/>
     </row>
     <row r="133" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A133" s="19" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B133" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C133" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D133" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E133" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F133" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G133" s="16"/>
+      <c r="G133" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="H133" s="16"/>
       <c r="I133" s="16"/>
       <c r="J133" s="16"/>
       <c r="K133" s="16"/>
       <c r="L133" s="16"/>
       <c r="M133" s="16"/>
     </row>
     <row r="134" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A134" s="9" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B134" s="24">
         <v>67.2</v>
       </c>
       <c r="C134" s="22">
         <v>70.3</v>
       </c>
       <c r="D134" s="27">
         <v>74.5</v>
       </c>
       <c r="E134" s="32">
         <v>80.599999999999994</v>
       </c>
       <c r="F134" s="36">
         <v>82.3</v>
       </c>
-      <c r="G134" s="16"/>
+      <c r="G134" s="39">
+        <v>81.8</v>
+      </c>
       <c r="H134" s="16"/>
       <c r="I134" s="16"/>
       <c r="J134" s="16"/>
       <c r="K134" s="16"/>
       <c r="L134" s="16"/>
       <c r="M134" s="16"/>
     </row>
     <row r="135" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A135" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B135" s="24">
         <v>17.600000000000001</v>
       </c>
       <c r="C135" s="22">
         <v>23.9</v>
       </c>
       <c r="D135" s="27">
         <v>33.299999999999997</v>
       </c>
       <c r="E135" s="32">
         <v>41.5</v>
       </c>
       <c r="F135" s="36">
         <v>43.8</v>
       </c>
-      <c r="G135" s="16"/>
+      <c r="G135" s="39">
+        <v>47</v>
+      </c>
       <c r="H135" s="16"/>
       <c r="I135" s="16"/>
       <c r="J135" s="16"/>
       <c r="K135" s="16"/>
       <c r="L135" s="16"/>
       <c r="M135" s="16"/>
     </row>
     <row r="136" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A136" s="19" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B136" s="24">
         <v>103.6</v>
       </c>
       <c r="C136" s="22">
         <v>105</v>
       </c>
       <c r="D136" s="27">
         <v>105.3</v>
       </c>
       <c r="E136" s="32">
         <v>105.5</v>
       </c>
       <c r="F136" s="36">
         <v>105.5</v>
       </c>
-      <c r="G136" s="16"/>
+      <c r="G136" s="39">
+        <v>105.6</v>
+      </c>
       <c r="H136" s="16"/>
       <c r="I136" s="16"/>
       <c r="J136" s="16"/>
       <c r="K136" s="16"/>
       <c r="L136" s="16"/>
       <c r="M136" s="16"/>
     </row>
     <row r="137" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A137" s="19" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B137" s="24">
         <v>112.6</v>
       </c>
       <c r="C137" s="22">
         <v>114.5</v>
       </c>
       <c r="D137" s="27">
         <v>113.9</v>
       </c>
       <c r="E137" s="32">
         <v>120.8</v>
       </c>
       <c r="F137" s="36">
         <v>122.7</v>
       </c>
-      <c r="G137" s="16"/>
+      <c r="G137" s="39">
+        <v>117.8</v>
+      </c>
       <c r="H137" s="16"/>
       <c r="I137" s="16"/>
       <c r="J137" s="16"/>
       <c r="K137" s="16"/>
       <c r="L137" s="16"/>
       <c r="M137" s="16"/>
     </row>
     <row r="138" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A138" s="9" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B138" s="24">
         <v>75</v>
       </c>
       <c r="C138" s="22">
         <v>81.400000000000006</v>
       </c>
       <c r="D138" s="27">
         <v>78.2</v>
       </c>
       <c r="E138" s="32">
         <v>77.599999999999994</v>
       </c>
       <c r="F138" s="36">
         <v>84.3</v>
       </c>
-      <c r="G138" s="16"/>
+      <c r="G138" s="39">
+        <v>87.6</v>
+      </c>
       <c r="H138" s="16"/>
       <c r="I138" s="16"/>
       <c r="J138" s="16"/>
       <c r="K138" s="16"/>
       <c r="L138" s="16"/>
       <c r="M138" s="16"/>
     </row>
     <row r="139" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A139" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B139" s="24">
         <v>72.3</v>
       </c>
       <c r="C139" s="22">
         <v>75.599999999999994</v>
       </c>
       <c r="D139" s="27">
         <v>73.599999999999994</v>
       </c>
       <c r="E139" s="32">
         <v>73.900000000000006</v>
       </c>
       <c r="F139" s="36">
         <v>81</v>
       </c>
-      <c r="G139" s="16"/>
+      <c r="G139" s="39">
+        <v>84.7</v>
+      </c>
       <c r="H139" s="16"/>
       <c r="I139" s="16"/>
       <c r="J139" s="16"/>
       <c r="K139" s="16"/>
       <c r="L139" s="16"/>
       <c r="M139" s="16"/>
     </row>
     <row r="140" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A140" s="19" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B140" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C140" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D140" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E140" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F140" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G140" s="16"/>
+      <c r="G140" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="H140" s="16"/>
       <c r="I140" s="16"/>
       <c r="J140" s="16"/>
       <c r="K140" s="16"/>
       <c r="L140" s="16"/>
       <c r="M140" s="16"/>
     </row>
     <row r="141" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A141" s="19" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B141" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C141" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D141" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E141" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F141" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G141" s="16"/>
+      <c r="G141" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="H141" s="16"/>
       <c r="I141" s="16"/>
       <c r="J141" s="16"/>
       <c r="K141" s="16"/>
       <c r="L141" s="16"/>
       <c r="M141" s="16"/>
     </row>
     <row r="142" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A142" s="19" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B142" s="24">
         <v>100</v>
       </c>
       <c r="C142" s="22">
         <v>100</v>
       </c>
       <c r="D142" s="27">
         <v>100</v>
       </c>
       <c r="E142" s="32">
         <v>100</v>
       </c>
       <c r="F142" s="36">
         <v>80</v>
       </c>
-      <c r="G142" s="16"/>
+      <c r="G142" s="39">
+        <v>66.7</v>
+      </c>
       <c r="H142" s="16"/>
       <c r="I142" s="16"/>
       <c r="J142" s="16"/>
       <c r="K142" s="16"/>
       <c r="L142" s="16"/>
       <c r="M142" s="16"/>
     </row>
     <row r="143" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A143" s="19" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B143" s="24">
         <v>96.5</v>
       </c>
       <c r="C143" s="22">
         <v>108.7</v>
       </c>
       <c r="D143" s="27">
         <v>123.7</v>
       </c>
       <c r="E143" s="32">
         <v>104.6</v>
       </c>
       <c r="F143" s="36">
         <v>107.9</v>
       </c>
-      <c r="G143" s="16"/>
+      <c r="G143" s="39">
+        <v>106.9</v>
+      </c>
       <c r="H143" s="16"/>
       <c r="I143" s="16"/>
       <c r="J143" s="16"/>
       <c r="K143" s="16"/>
       <c r="L143" s="16"/>
       <c r="M143" s="16"/>
     </row>
     <row r="144" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A144" s="19" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B144" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C144" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D144" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E144" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F144" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G144" s="16"/>
+      <c r="G144" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="H144" s="16"/>
       <c r="I144" s="16"/>
       <c r="J144" s="16"/>
       <c r="K144" s="16"/>
       <c r="L144" s="16"/>
       <c r="M144" s="16"/>
     </row>
     <row r="145" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A145" s="19" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B145" s="24">
         <v>95.9</v>
       </c>
       <c r="C145" s="22">
         <v>102.5</v>
       </c>
       <c r="D145" s="27">
         <v>105.2</v>
       </c>
       <c r="E145" s="32">
         <v>695.6</v>
       </c>
       <c r="F145" s="36">
         <v>1254.3</v>
       </c>
-      <c r="G145" s="16"/>
+      <c r="G145" s="39">
+        <v>1649</v>
+      </c>
       <c r="H145" s="16"/>
       <c r="I145" s="16"/>
       <c r="J145" s="16"/>
       <c r="K145" s="16"/>
       <c r="L145" s="16"/>
       <c r="M145" s="16"/>
     </row>
     <row r="146" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A146" s="9" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="B146" s="24">
         <v>598.20000000000005</v>
       </c>
       <c r="C146" s="22">
         <v>514</v>
       </c>
       <c r="D146" s="27">
         <v>598.20000000000005</v>
       </c>
       <c r="E146" s="32">
         <v>630.1</v>
       </c>
       <c r="F146" s="36">
         <v>510.7</v>
       </c>
-      <c r="G146" s="16"/>
+      <c r="G146" s="39">
+        <v>428.6</v>
+      </c>
       <c r="H146" s="16"/>
       <c r="I146" s="16"/>
       <c r="J146" s="16"/>
       <c r="K146" s="16"/>
       <c r="L146" s="16"/>
       <c r="M146" s="16"/>
     </row>
     <row r="147" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A147" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B147" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C147" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D147" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E147" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F147" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G147" s="16"/>
+      <c r="G147" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="H147" s="16"/>
       <c r="I147" s="16"/>
       <c r="J147" s="16"/>
       <c r="K147" s="16"/>
       <c r="L147" s="16"/>
       <c r="M147" s="16"/>
     </row>
     <row r="148" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A148" s="9" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B148" s="24">
         <v>38.299999999999997</v>
       </c>
       <c r="C148" s="22">
         <v>68.2</v>
       </c>
       <c r="D148" s="27">
         <v>79.8</v>
       </c>
       <c r="E148" s="32">
         <v>79.3</v>
       </c>
       <c r="F148" s="36">
         <v>76.8</v>
       </c>
-      <c r="G148" s="16"/>
+      <c r="G148" s="39">
+        <v>76</v>
+      </c>
       <c r="H148" s="16"/>
       <c r="I148" s="16"/>
       <c r="J148" s="16"/>
       <c r="K148" s="16"/>
       <c r="L148" s="16"/>
       <c r="M148" s="16"/>
     </row>
     <row r="149" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A149" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B149" s="24">
         <v>47.3</v>
       </c>
       <c r="C149" s="22">
         <v>72.099999999999994</v>
       </c>
       <c r="D149" s="27">
         <v>85.6</v>
       </c>
       <c r="E149" s="32">
         <v>85.6</v>
       </c>
       <c r="F149" s="36">
         <v>81.7</v>
       </c>
-      <c r="G149" s="16"/>
+      <c r="G149" s="39">
+        <v>79.900000000000006</v>
+      </c>
       <c r="H149" s="16"/>
       <c r="I149" s="16"/>
       <c r="J149" s="16"/>
       <c r="K149" s="16"/>
       <c r="L149" s="16"/>
       <c r="M149" s="16"/>
     </row>
     <row r="150" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A150" s="19" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B150" s="24">
         <v>100</v>
       </c>
       <c r="C150" s="22">
         <v>100</v>
       </c>
       <c r="D150" s="27">
         <v>100</v>
       </c>
       <c r="E150" s="32">
         <v>100</v>
       </c>
       <c r="F150" s="36">
         <v>100</v>
       </c>
-      <c r="G150" s="16"/>
+      <c r="G150" s="39">
+        <v>100</v>
+      </c>
       <c r="H150" s="16"/>
       <c r="I150" s="16"/>
       <c r="J150" s="16"/>
       <c r="K150" s="16"/>
       <c r="L150" s="16"/>
       <c r="M150" s="16"/>
     </row>
     <row r="151" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A151" s="19" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B151" s="24">
         <v>100</v>
       </c>
       <c r="C151" s="22">
         <v>100</v>
       </c>
       <c r="D151" s="27">
         <v>100</v>
       </c>
       <c r="E151" s="32">
         <v>100</v>
       </c>
       <c r="F151" s="36">
         <v>100</v>
       </c>
-      <c r="G151" s="16"/>
+      <c r="G151" s="39">
+        <v>100</v>
+      </c>
       <c r="H151" s="16"/>
       <c r="I151" s="16"/>
       <c r="J151" s="16"/>
       <c r="K151" s="16"/>
       <c r="L151" s="16"/>
       <c r="M151" s="16"/>
     </row>
     <row r="152" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A152" s="19" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B152" s="24">
         <v>100</v>
       </c>
       <c r="C152" s="22">
         <v>100</v>
       </c>
       <c r="D152" s="27">
         <v>100</v>
       </c>
       <c r="E152" s="32">
         <v>100</v>
       </c>
       <c r="F152" s="36">
         <v>100</v>
       </c>
-      <c r="G152" s="16"/>
+      <c r="G152" s="39">
+        <v>100</v>
+      </c>
       <c r="H152" s="16"/>
       <c r="I152" s="16"/>
       <c r="J152" s="16"/>
       <c r="K152" s="16"/>
       <c r="L152" s="16"/>
       <c r="M152" s="16"/>
     </row>
     <row r="153" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A153" s="19" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B153" s="24">
         <v>100</v>
       </c>
       <c r="C153" s="22">
         <v>107.8</v>
       </c>
       <c r="D153" s="27">
         <v>123.6</v>
       </c>
       <c r="E153" s="32">
         <v>110.3</v>
       </c>
       <c r="F153" s="36">
         <v>107.8</v>
       </c>
-      <c r="G153" s="16"/>
+      <c r="G153" s="39">
+        <v>106.1</v>
+      </c>
       <c r="H153" s="16"/>
       <c r="I153" s="16"/>
       <c r="J153" s="16"/>
       <c r="K153" s="16"/>
       <c r="L153" s="16"/>
       <c r="M153" s="16"/>
     </row>
     <row r="154" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A154" s="19" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B154" s="24">
         <v>100</v>
       </c>
       <c r="C154" s="22">
         <v>100</v>
       </c>
       <c r="D154" s="27">
         <v>100</v>
       </c>
       <c r="E154" s="32">
         <v>100</v>
       </c>
       <c r="F154" s="36">
         <v>100</v>
       </c>
-      <c r="G154" s="16"/>
+      <c r="G154" s="39">
+        <v>100</v>
+      </c>
       <c r="H154" s="16"/>
       <c r="I154" s="16"/>
       <c r="J154" s="16"/>
       <c r="K154" s="16"/>
       <c r="L154" s="16"/>
       <c r="M154" s="16"/>
     </row>
     <row r="155" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A155" s="19" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B155" s="24">
         <v>100</v>
       </c>
       <c r="C155" s="22">
         <v>100</v>
       </c>
       <c r="D155" s="27">
         <v>100</v>
       </c>
       <c r="E155" s="32">
         <v>100</v>
       </c>
       <c r="F155" s="36">
         <v>100</v>
       </c>
-      <c r="G155" s="16"/>
+      <c r="G155" s="39">
+        <v>100</v>
+      </c>
       <c r="H155" s="16"/>
       <c r="I155" s="16"/>
       <c r="J155" s="16"/>
       <c r="K155" s="16"/>
       <c r="L155" s="16"/>
       <c r="M155" s="16"/>
     </row>
     <row r="156" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A156" s="19" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B156" s="24">
         <v>100</v>
       </c>
       <c r="C156" s="22">
         <v>100</v>
       </c>
       <c r="D156" s="27">
         <v>100</v>
       </c>
       <c r="E156" s="32">
         <v>100</v>
       </c>
       <c r="F156" s="36">
         <v>100</v>
       </c>
-      <c r="G156" s="16"/>
+      <c r="G156" s="39">
+        <v>100</v>
+      </c>
       <c r="H156" s="16"/>
       <c r="I156" s="16"/>
       <c r="J156" s="16"/>
       <c r="K156" s="16"/>
       <c r="L156" s="16"/>
       <c r="M156" s="16"/>
     </row>
     <row r="157" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A157" s="9" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="B157" s="24">
         <v>120.6</v>
       </c>
       <c r="C157" s="22">
         <v>209.2</v>
       </c>
       <c r="D157" s="27">
         <v>211</v>
       </c>
       <c r="E157" s="32">
         <v>175.8</v>
       </c>
       <c r="F157" s="36">
         <v>155.69999999999999</v>
       </c>
-      <c r="G157" s="16"/>
+      <c r="G157" s="39">
+        <v>141.9</v>
+      </c>
       <c r="H157" s="16"/>
       <c r="I157" s="16"/>
       <c r="J157" s="16"/>
       <c r="K157" s="16"/>
       <c r="L157" s="16"/>
       <c r="M157" s="16"/>
     </row>
     <row r="158" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A158" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B158" s="24">
         <v>85.5</v>
       </c>
       <c r="C158" s="22">
         <v>102.7</v>
       </c>
       <c r="D158" s="27">
         <v>149.1</v>
       </c>
       <c r="E158" s="32">
         <v>131</v>
       </c>
       <c r="F158" s="36">
         <v>119.9</v>
       </c>
-      <c r="G158" s="16"/>
+      <c r="G158" s="39">
+        <v>113.6</v>
+      </c>
       <c r="H158" s="16"/>
       <c r="I158" s="16"/>
       <c r="J158" s="16"/>
       <c r="K158" s="16"/>
       <c r="L158" s="16"/>
       <c r="M158" s="16"/>
     </row>
     <row r="159" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A159" s="19" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B159" s="24">
         <v>100</v>
       </c>
       <c r="C159" s="22">
         <v>109.2</v>
       </c>
       <c r="D159" s="27">
         <v>116.8</v>
       </c>
       <c r="E159" s="32">
         <v>95.1</v>
       </c>
       <c r="F159" s="36">
         <v>168</v>
       </c>
-      <c r="G159" s="16"/>
+      <c r="G159" s="39">
+        <v>143.1</v>
+      </c>
       <c r="H159" s="16"/>
       <c r="I159" s="16"/>
       <c r="J159" s="16"/>
       <c r="K159" s="16"/>
       <c r="L159" s="16"/>
       <c r="M159" s="16"/>
     </row>
     <row r="160" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A160" s="19" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B160" s="24">
         <v>100</v>
       </c>
       <c r="C160" s="22">
         <v>100</v>
       </c>
       <c r="D160" s="27">
         <v>100</v>
       </c>
       <c r="E160" s="32">
         <v>100</v>
       </c>
       <c r="F160" s="36">
         <v>100</v>
       </c>
-      <c r="G160" s="16"/>
+      <c r="G160" s="39">
+        <v>100</v>
+      </c>
       <c r="H160" s="16"/>
       <c r="I160" s="16"/>
       <c r="J160" s="16"/>
       <c r="K160" s="16"/>
       <c r="L160" s="16"/>
       <c r="M160" s="16"/>
     </row>
     <row r="161" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A161" s="19" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B161" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C161" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D161" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E161" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F161" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G161" s="16"/>
+      <c r="G161" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="H161" s="16"/>
       <c r="I161" s="16"/>
       <c r="J161" s="16"/>
       <c r="K161" s="16"/>
       <c r="L161" s="16"/>
       <c r="M161" s="16"/>
     </row>
     <row r="162" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A162" s="19" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B162" s="24">
         <v>100</v>
       </c>
       <c r="C162" s="22">
         <v>818.9</v>
       </c>
       <c r="D162" s="27">
         <v>100</v>
       </c>
       <c r="E162" s="32">
         <v>100</v>
       </c>
       <c r="F162" s="36">
         <v>60.2</v>
       </c>
-      <c r="G162" s="16"/>
+      <c r="G162" s="39">
+        <v>50.2</v>
+      </c>
       <c r="H162" s="16"/>
       <c r="I162" s="16"/>
       <c r="J162" s="16"/>
       <c r="K162" s="16"/>
       <c r="L162" s="16"/>
       <c r="M162" s="16"/>
     </row>
     <row r="163" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A163" s="19" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B163" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C163" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D163" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E163" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F163" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G163" s="16"/>
+      <c r="G163" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="H163" s="16"/>
       <c r="I163" s="16"/>
       <c r="J163" s="16"/>
       <c r="K163" s="16"/>
       <c r="L163" s="16"/>
       <c r="M163" s="16"/>
     </row>
     <row r="164" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A164" s="19" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B164" s="24">
         <v>551.6</v>
       </c>
       <c r="C164" s="22">
         <v>247</v>
       </c>
       <c r="D164" s="27">
         <v>218.1</v>
       </c>
       <c r="E164" s="32">
         <v>178.4</v>
       </c>
       <c r="F164" s="36">
         <v>152.4</v>
       </c>
-      <c r="G164" s="16"/>
+      <c r="G164" s="39">
+        <v>137.4</v>
+      </c>
       <c r="H164" s="16"/>
       <c r="I164" s="16"/>
       <c r="J164" s="16"/>
       <c r="K164" s="16"/>
       <c r="L164" s="16"/>
       <c r="M164" s="16"/>
     </row>
     <row r="165" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A165" s="19" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B165" s="24">
         <v>100</v>
       </c>
       <c r="C165" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D165" s="27">
         <v>100</v>
       </c>
       <c r="E165" s="32">
         <v>96.6</v>
       </c>
       <c r="F165" s="36">
         <v>77.7</v>
       </c>
-      <c r="G165" s="16"/>
+      <c r="G165" s="39">
+        <v>65.099999999999994</v>
+      </c>
       <c r="H165" s="16"/>
       <c r="I165" s="16"/>
       <c r="J165" s="16"/>
       <c r="K165" s="16"/>
       <c r="L165" s="16"/>
       <c r="M165" s="16"/>
     </row>
     <row r="166" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A166" s="19" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B166" s="24">
         <v>68.2</v>
       </c>
       <c r="C166" s="22">
         <v>112</v>
       </c>
       <c r="D166" s="27">
         <v>260.89999999999998</v>
       </c>
       <c r="E166" s="32">
         <v>229.2</v>
       </c>
       <c r="F166" s="36">
         <v>197.1</v>
       </c>
-      <c r="G166" s="16"/>
+      <c r="G166" s="39">
+        <v>174.5</v>
+      </c>
       <c r="H166" s="16"/>
       <c r="I166" s="16"/>
       <c r="J166" s="16"/>
       <c r="K166" s="16"/>
       <c r="L166" s="16"/>
       <c r="M166" s="16"/>
     </row>
     <row r="167" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A167" s="19" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B167" s="24">
         <v>100</v>
       </c>
       <c r="C167" s="22">
         <v>6321.3</v>
       </c>
       <c r="D167" s="27">
         <v>100</v>
       </c>
       <c r="E167" s="32">
         <v>79.099999999999994</v>
       </c>
       <c r="F167" s="36">
         <v>63.4</v>
       </c>
-      <c r="G167" s="16"/>
+      <c r="G167" s="39">
+        <v>53</v>
+      </c>
       <c r="H167" s="16"/>
       <c r="I167" s="16"/>
       <c r="J167" s="16"/>
       <c r="K167" s="16"/>
       <c r="L167" s="16"/>
       <c r="M167" s="16"/>
     </row>
     <row r="168" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A168" s="19" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B168" s="24">
         <v>100</v>
       </c>
       <c r="C168" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D168" s="27">
         <v>100</v>
       </c>
       <c r="E168" s="32">
         <v>100</v>
       </c>
       <c r="F168" s="36">
         <v>100</v>
       </c>
-      <c r="G168" s="16"/>
+      <c r="G168" s="39">
+        <v>100</v>
+      </c>
       <c r="H168" s="16"/>
       <c r="I168" s="16"/>
       <c r="J168" s="16"/>
       <c r="K168" s="16"/>
       <c r="L168" s="16"/>
       <c r="M168" s="16"/>
     </row>
     <row r="169" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A169" s="9" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="B169" s="24">
         <v>89.9</v>
       </c>
       <c r="C169" s="22">
         <v>87.5</v>
       </c>
       <c r="D169" s="27">
         <v>88.8</v>
       </c>
       <c r="E169" s="32">
         <v>84.2</v>
       </c>
       <c r="F169" s="36">
         <v>85.5</v>
       </c>
-      <c r="G169" s="16"/>
+      <c r="G169" s="39">
+        <v>102.6</v>
+      </c>
       <c r="H169" s="16"/>
       <c r="I169" s="16"/>
       <c r="J169" s="16"/>
       <c r="K169" s="16"/>
       <c r="L169" s="16"/>
       <c r="M169" s="16"/>
     </row>
     <row r="170" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A170" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B170" s="24">
         <v>89.9</v>
       </c>
       <c r="C170" s="22">
         <v>87.6</v>
       </c>
       <c r="D170" s="27">
         <v>88.7</v>
       </c>
       <c r="E170" s="32">
         <v>84.2</v>
       </c>
       <c r="F170" s="36">
         <v>85.5</v>
       </c>
-      <c r="G170" s="16"/>
+      <c r="G170" s="39">
+        <v>102.6</v>
+      </c>
       <c r="H170" s="16"/>
       <c r="I170" s="16"/>
       <c r="J170" s="16"/>
       <c r="K170" s="16"/>
       <c r="L170" s="16"/>
       <c r="M170" s="16"/>
     </row>
     <row r="171" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A171" s="9" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="B171" s="24">
         <v>52.7</v>
       </c>
       <c r="C171" s="22">
         <v>92.1</v>
       </c>
       <c r="D171" s="27">
         <v>109.3</v>
       </c>
       <c r="E171" s="32">
         <v>100.2</v>
       </c>
       <c r="F171" s="36">
         <v>96.7</v>
       </c>
-      <c r="G171" s="16"/>
+      <c r="G171" s="39">
+        <v>92.1</v>
+      </c>
       <c r="H171" s="16"/>
       <c r="I171" s="16"/>
       <c r="J171" s="16"/>
       <c r="K171" s="16"/>
       <c r="L171" s="16"/>
       <c r="M171" s="16"/>
     </row>
     <row r="172" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A172" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B172" s="24">
         <v>50</v>
       </c>
       <c r="C172" s="22">
         <v>64.599999999999994</v>
       </c>
       <c r="D172" s="27">
         <v>103.3</v>
       </c>
       <c r="E172" s="32">
         <v>97.7</v>
       </c>
       <c r="F172" s="36">
         <v>86.8</v>
       </c>
-      <c r="G172" s="16"/>
+      <c r="G172" s="39">
+        <v>77.900000000000006</v>
+      </c>
       <c r="H172" s="16"/>
       <c r="I172" s="16"/>
       <c r="J172" s="16"/>
       <c r="K172" s="16"/>
       <c r="L172" s="16"/>
       <c r="M172" s="16"/>
     </row>
     <row r="173" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A173" s="19" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B173" s="24">
         <v>100</v>
       </c>
       <c r="C173" s="22">
         <v>100</v>
       </c>
       <c r="D173" s="27">
         <v>100</v>
       </c>
       <c r="E173" s="32">
         <v>100</v>
       </c>
       <c r="F173" s="36">
         <v>100</v>
       </c>
-      <c r="G173" s="16"/>
+      <c r="G173" s="39">
+        <v>100</v>
+      </c>
       <c r="H173" s="16"/>
       <c r="I173" s="16"/>
       <c r="J173" s="16"/>
       <c r="K173" s="16"/>
       <c r="L173" s="16"/>
       <c r="M173" s="16"/>
     </row>
     <row r="174" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A174" s="19" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B174" s="24">
         <v>100</v>
       </c>
       <c r="C174" s="22">
         <v>217.4</v>
       </c>
       <c r="D174" s="27">
         <v>222.7</v>
       </c>
       <c r="E174" s="32">
         <v>181.5</v>
       </c>
       <c r="F174" s="36">
         <v>156.5</v>
       </c>
-      <c r="G174" s="16"/>
+      <c r="G174" s="39">
+        <v>140.19999999999999</v>
+      </c>
       <c r="H174" s="16"/>
       <c r="I174" s="16"/>
       <c r="J174" s="16"/>
       <c r="K174" s="16"/>
       <c r="L174" s="16"/>
       <c r="M174" s="16"/>
     </row>
     <row r="175" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A175" s="19" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B175" s="24">
         <v>59.8</v>
       </c>
       <c r="C175" s="22">
         <v>116.6</v>
       </c>
       <c r="D175" s="27">
         <v>85.7</v>
       </c>
       <c r="E175" s="32">
         <v>86.1</v>
       </c>
       <c r="F175" s="36">
         <v>94</v>
       </c>
-      <c r="G175" s="16"/>
+      <c r="G175" s="39">
+        <v>90.2</v>
+      </c>
       <c r="H175" s="16"/>
       <c r="I175" s="16"/>
       <c r="J175" s="16"/>
       <c r="K175" s="16"/>
       <c r="L175" s="16"/>
       <c r="M175" s="16"/>
     </row>
     <row r="176" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A176" s="19" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B176" s="24">
         <v>100</v>
       </c>
       <c r="C176" s="22">
         <v>100</v>
       </c>
       <c r="D176" s="27">
         <v>100</v>
       </c>
       <c r="E176" s="32">
         <v>100</v>
       </c>
       <c r="F176" s="36">
         <v>100</v>
       </c>
-      <c r="G176" s="16"/>
+      <c r="G176" s="39">
+        <v>100</v>
+      </c>
       <c r="H176" s="16"/>
       <c r="I176" s="16"/>
       <c r="J176" s="16"/>
       <c r="K176" s="16"/>
       <c r="L176" s="16"/>
       <c r="M176" s="16"/>
     </row>
     <row r="177" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A177" s="9" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="B177" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C177" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D177" s="27">
         <v>174.1</v>
       </c>
       <c r="E177" s="32">
         <v>257.3</v>
       </c>
       <c r="F177" s="36">
         <v>232.9</v>
       </c>
-      <c r="G177" s="16"/>
+      <c r="G177" s="39">
+        <v>245.3</v>
+      </c>
       <c r="H177" s="16"/>
       <c r="I177" s="16"/>
       <c r="J177" s="16"/>
       <c r="K177" s="16"/>
       <c r="L177" s="16"/>
       <c r="M177" s="16"/>
     </row>
     <row r="178" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B178" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C178" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D178" s="27">
         <v>262</v>
       </c>
       <c r="E178" s="32">
         <v>257.3</v>
       </c>
       <c r="F178" s="36">
         <v>232.9</v>
       </c>
-      <c r="G178" s="16"/>
+      <c r="G178" s="39">
+        <v>245.3</v>
+      </c>
       <c r="H178" s="16"/>
       <c r="I178" s="16"/>
       <c r="J178" s="16"/>
       <c r="K178" s="16"/>
       <c r="L178" s="16"/>
       <c r="M178" s="16"/>
     </row>
     <row r="179" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A179" s="9" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="B179" s="24">
         <v>97.4</v>
       </c>
       <c r="C179" s="22">
         <v>65.2</v>
       </c>
       <c r="D179" s="27">
         <v>67.099999999999994</v>
       </c>
       <c r="E179" s="32">
         <v>67.900000000000006</v>
       </c>
       <c r="F179" s="36">
         <v>69.7</v>
       </c>
-      <c r="G179" s="16"/>
+      <c r="G179" s="39">
+        <v>74.5</v>
+      </c>
       <c r="H179" s="16"/>
       <c r="I179" s="16"/>
       <c r="J179" s="16"/>
       <c r="K179" s="16"/>
       <c r="L179" s="16"/>
       <c r="M179" s="16"/>
     </row>
     <row r="180" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A180" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B180" s="24">
         <v>0</v>
       </c>
       <c r="C180" s="22">
         <v>64.900000000000006</v>
       </c>
       <c r="D180" s="27">
         <v>66.900000000000006</v>
       </c>
       <c r="E180" s="32">
         <v>67.8</v>
       </c>
       <c r="F180" s="36">
         <v>69.599999999999994</v>
       </c>
-      <c r="G180" s="16"/>
+      <c r="G180" s="39">
+        <v>74.5</v>
+      </c>
       <c r="H180" s="16"/>
       <c r="I180" s="16"/>
       <c r="J180" s="16"/>
       <c r="K180" s="16"/>
       <c r="L180" s="16"/>
       <c r="M180" s="16"/>
     </row>
     <row r="181" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A181" s="9" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="B181" s="24">
         <v>100</v>
       </c>
       <c r="C181" s="22">
         <v>72.599999999999994</v>
       </c>
       <c r="D181" s="27">
         <v>166.7</v>
       </c>
       <c r="E181" s="32">
         <v>116.3</v>
       </c>
       <c r="F181" s="36">
         <v>113</v>
       </c>
-      <c r="G181" s="16"/>
+      <c r="G181" s="39">
+        <v>110.8</v>
+      </c>
       <c r="H181" s="16"/>
       <c r="I181" s="16"/>
       <c r="J181" s="16"/>
       <c r="K181" s="16"/>
       <c r="L181" s="16"/>
       <c r="M181" s="16"/>
     </row>
     <row r="182" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A182" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B182" s="24">
         <v>100</v>
       </c>
       <c r="C182" s="22">
         <v>150</v>
       </c>
       <c r="D182" s="27">
         <v>115.1</v>
       </c>
       <c r="E182" s="32">
         <v>116.3</v>
       </c>
       <c r="F182" s="36">
         <v>113</v>
       </c>
-      <c r="G182" s="16"/>
+      <c r="G182" s="39">
+        <v>110.8</v>
+      </c>
       <c r="H182" s="16"/>
       <c r="I182" s="16"/>
       <c r="J182" s="16"/>
       <c r="K182" s="16"/>
       <c r="L182" s="16"/>
       <c r="M182" s="16"/>
     </row>
     <row r="183" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A183" s="9" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B183" s="24">
         <v>50.8</v>
       </c>
       <c r="C183" s="22">
         <v>118.5</v>
       </c>
       <c r="D183" s="27">
         <v>207.4</v>
       </c>
       <c r="E183" s="32">
         <v>307.3</v>
       </c>
       <c r="F183" s="36">
         <v>307.89999999999998</v>
       </c>
-      <c r="G183" s="16"/>
+      <c r="G183" s="39">
+        <v>1669.9</v>
+      </c>
       <c r="H183" s="16"/>
       <c r="I183" s="16"/>
       <c r="J183" s="16"/>
       <c r="K183" s="16"/>
       <c r="L183" s="16"/>
       <c r="M183" s="16"/>
     </row>
     <row r="184" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A184" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B184" s="24">
         <v>50.8</v>
       </c>
       <c r="C184" s="22">
         <v>118.5</v>
       </c>
       <c r="D184" s="27">
         <v>207.4</v>
       </c>
       <c r="E184" s="32">
         <v>181.2</v>
       </c>
       <c r="F184" s="36">
         <v>207.1</v>
       </c>
-      <c r="G184" s="16"/>
+      <c r="G184" s="39">
+        <v>1585.9</v>
+      </c>
       <c r="H184" s="16"/>
       <c r="I184" s="16"/>
       <c r="J184" s="16"/>
       <c r="K184" s="16"/>
       <c r="L184" s="16"/>
       <c r="M184" s="16"/>
     </row>
     <row r="185" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A185" s="9" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="B185" s="24">
         <v>95.7</v>
       </c>
       <c r="C185" s="22">
         <v>77.400000000000006</v>
       </c>
       <c r="D185" s="27">
         <v>71.599999999999994</v>
       </c>
       <c r="E185" s="32">
         <v>63.6</v>
       </c>
       <c r="F185" s="36">
         <v>63.4</v>
       </c>
-      <c r="G185" s="16"/>
+      <c r="G185" s="39">
+        <v>63.3</v>
+      </c>
       <c r="H185" s="16"/>
       <c r="I185" s="16"/>
       <c r="J185" s="16"/>
       <c r="K185" s="16"/>
       <c r="L185" s="16"/>
       <c r="M185" s="16"/>
     </row>
     <row r="186" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A186" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B186" s="24">
         <v>95.7</v>
       </c>
       <c r="C186" s="22">
         <v>75.900000000000006</v>
       </c>
       <c r="D186" s="27">
         <v>38</v>
       </c>
       <c r="E186" s="32">
         <v>37.1</v>
       </c>
       <c r="F186" s="36">
         <v>41.6</v>
       </c>
-      <c r="G186" s="16"/>
+      <c r="G186" s="39">
+        <v>44.6</v>
+      </c>
       <c r="H186" s="16"/>
       <c r="I186" s="16"/>
       <c r="J186" s="16"/>
       <c r="K186" s="16"/>
       <c r="L186" s="16"/>
       <c r="M186" s="16"/>
     </row>
     <row r="187" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A187" s="19" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B187" s="24">
         <v>95.7</v>
       </c>
       <c r="C187" s="22">
         <v>96</v>
       </c>
       <c r="D187" s="27">
         <v>96.2</v>
       </c>
       <c r="E187" s="32">
         <v>96.2</v>
       </c>
       <c r="F187" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G187" s="16"/>
+      <c r="G187" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="H187" s="16"/>
       <c r="I187" s="16"/>
       <c r="J187" s="16"/>
       <c r="K187" s="16"/>
       <c r="L187" s="16"/>
       <c r="M187" s="16"/>
     </row>
     <row r="188" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A188" s="19" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B188" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C188" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D188" s="35" t="s">
         <v>0</v>
       </c>
       <c r="E188" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F188" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G188" s="16"/>
+      <c r="G188" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="H188" s="16"/>
       <c r="I188" s="16"/>
       <c r="J188" s="16"/>
       <c r="K188" s="16"/>
       <c r="L188" s="16"/>
       <c r="M188" s="16"/>
     </row>
     <row r="189" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A189" s="9" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B189" s="24">
         <v>70.599999999999994</v>
       </c>
       <c r="C189" s="22">
         <v>99.3</v>
       </c>
       <c r="D189" s="27">
         <v>109.5</v>
       </c>
       <c r="E189" s="32">
         <v>123.8</v>
       </c>
       <c r="F189" s="36">
         <v>122.7</v>
       </c>
-      <c r="G189" s="16"/>
+      <c r="G189" s="39">
+        <v>125.9</v>
+      </c>
       <c r="H189" s="16"/>
       <c r="I189" s="16"/>
       <c r="J189" s="16"/>
       <c r="K189" s="16"/>
       <c r="L189" s="16"/>
       <c r="M189" s="16"/>
     </row>
     <row r="190" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A190" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B190" s="24">
         <v>65.5</v>
       </c>
       <c r="C190" s="22">
         <v>77.400000000000006</v>
       </c>
       <c r="D190" s="27">
         <v>87.7</v>
       </c>
       <c r="E190" s="32">
         <v>89.1</v>
       </c>
       <c r="F190" s="36">
         <v>86.9</v>
       </c>
-      <c r="G190" s="16"/>
+      <c r="G190" s="39">
+        <v>83</v>
+      </c>
       <c r="H190" s="16"/>
       <c r="I190" s="16"/>
       <c r="J190" s="16"/>
       <c r="K190" s="16"/>
       <c r="L190" s="16"/>
       <c r="M190" s="16"/>
     </row>
     <row r="191" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A191" s="19" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B191" s="24">
         <v>100</v>
       </c>
       <c r="C191" s="22">
         <v>104.8</v>
       </c>
       <c r="D191" s="27">
         <v>106.4</v>
       </c>
       <c r="E191" s="32">
         <v>107.2</v>
       </c>
       <c r="F191" s="36">
         <v>137.6</v>
       </c>
-      <c r="G191" s="16"/>
+      <c r="G191" s="39">
+        <v>157.6</v>
+      </c>
       <c r="H191" s="16"/>
       <c r="I191" s="16"/>
       <c r="J191" s="16"/>
       <c r="K191" s="16"/>
       <c r="L191" s="16"/>
       <c r="M191" s="16"/>
     </row>
     <row r="192" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A192" s="19" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B192" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C192" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D192" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E192" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F192" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G192" s="16"/>
+      <c r="G192" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="H192" s="16"/>
       <c r="I192" s="16"/>
       <c r="J192" s="16"/>
       <c r="K192" s="16"/>
       <c r="L192" s="16"/>
       <c r="M192" s="16"/>
     </row>
     <row r="193" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A193" s="19" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B193" s="24">
         <v>100</v>
       </c>
       <c r="C193" s="22">
         <v>243.5</v>
       </c>
       <c r="D193" s="27">
         <v>291.3</v>
       </c>
       <c r="E193" s="32">
         <v>312.60000000000002</v>
       </c>
       <c r="F193" s="36">
         <v>266.2</v>
       </c>
-      <c r="G193" s="16"/>
+      <c r="G193" s="39">
+        <v>235.3</v>
+      </c>
       <c r="H193" s="16"/>
       <c r="I193" s="16"/>
       <c r="J193" s="16"/>
       <c r="K193" s="16"/>
       <c r="L193" s="16"/>
       <c r="M193" s="16"/>
     </row>
     <row r="194" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A194" s="19" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B194" s="24">
         <v>72</v>
       </c>
       <c r="C194" s="22">
         <v>84.2</v>
       </c>
       <c r="D194" s="27">
         <v>76.900000000000006</v>
       </c>
       <c r="E194" s="32">
         <v>116.3</v>
       </c>
       <c r="F194" s="36">
         <v>106.4</v>
       </c>
-      <c r="G194" s="16"/>
+      <c r="G194" s="39">
+        <v>114.3</v>
+      </c>
       <c r="H194" s="16"/>
       <c r="I194" s="16"/>
       <c r="J194" s="16"/>
       <c r="K194" s="16"/>
       <c r="L194" s="16"/>
       <c r="M194" s="16"/>
     </row>
     <row r="195" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A195" s="19" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B195" s="24">
         <v>9</v>
       </c>
       <c r="C195" s="22">
         <v>57.9</v>
       </c>
       <c r="D195" s="27">
         <v>186.7</v>
       </c>
       <c r="E195" s="32">
         <v>258.60000000000002</v>
       </c>
       <c r="F195" s="36">
         <v>222.9</v>
       </c>
-      <c r="G195" s="16"/>
+      <c r="G195" s="39">
+        <v>186.9</v>
+      </c>
       <c r="H195" s="16"/>
       <c r="I195" s="16"/>
       <c r="J195" s="16"/>
       <c r="K195" s="16"/>
       <c r="L195" s="16"/>
       <c r="M195" s="16"/>
     </row>
     <row r="196" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A196" s="19" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B196" s="24">
         <v>87.4</v>
       </c>
       <c r="C196" s="22">
         <v>203.5</v>
       </c>
       <c r="D196" s="27">
         <v>212.7</v>
       </c>
       <c r="E196" s="32">
         <v>200.5</v>
       </c>
       <c r="F196" s="36">
         <v>224.2</v>
       </c>
-      <c r="G196" s="16"/>
+      <c r="G196" s="39">
+        <v>238.3</v>
+      </c>
       <c r="H196" s="16"/>
       <c r="I196" s="16"/>
       <c r="J196" s="16"/>
       <c r="K196" s="16"/>
       <c r="L196" s="16"/>
       <c r="M196" s="16"/>
     </row>
     <row r="197" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A197" s="19" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B197" s="24">
         <v>64.400000000000006</v>
       </c>
       <c r="C197" s="22">
         <v>82</v>
       </c>
       <c r="D197" s="27">
         <v>70.7</v>
       </c>
       <c r="E197" s="32">
         <v>75.599999999999994</v>
       </c>
       <c r="F197" s="36">
         <v>76.099999999999994</v>
       </c>
-      <c r="G197" s="16"/>
+      <c r="G197" s="39">
+        <v>76.2</v>
+      </c>
       <c r="H197" s="16"/>
       <c r="I197" s="16"/>
       <c r="J197" s="16"/>
       <c r="K197" s="16"/>
       <c r="L197" s="16"/>
       <c r="M197" s="16"/>
     </row>
     <row r="198" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A198" s="9" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B198" s="24">
         <v>99.1</v>
       </c>
       <c r="C198" s="22">
         <v>101.5</v>
       </c>
       <c r="D198" s="27">
         <v>101.5</v>
       </c>
       <c r="E198" s="29">
         <v>99.5</v>
       </c>
       <c r="F198" s="36">
         <v>98.6</v>
       </c>
-      <c r="G198" s="16"/>
+      <c r="G198" s="41">
+        <v>100.2</v>
+      </c>
       <c r="H198" s="16"/>
       <c r="I198" s="16"/>
       <c r="J198" s="16"/>
       <c r="K198" s="16"/>
       <c r="L198" s="16"/>
       <c r="M198" s="16"/>
     </row>
     <row r="199" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A199" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B199" s="24">
         <v>99.3</v>
       </c>
       <c r="C199" s="22">
         <v>100.9</v>
       </c>
       <c r="D199" s="24">
         <v>100.8</v>
       </c>
       <c r="E199" s="29">
         <v>100.1</v>
       </c>
       <c r="F199" s="36">
         <v>96.8</v>
       </c>
-      <c r="G199" s="16"/>
+      <c r="G199" s="41">
+        <v>96.2</v>
+      </c>
       <c r="H199" s="16"/>
       <c r="I199" s="16"/>
       <c r="J199" s="16"/>
       <c r="K199" s="16"/>
       <c r="L199" s="16"/>
       <c r="M199" s="16"/>
     </row>
     <row r="200" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A200" s="19" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B200" s="24">
         <v>103.8</v>
       </c>
       <c r="C200" s="22">
         <v>103.4</v>
       </c>
       <c r="D200" s="24">
         <v>103.5</v>
       </c>
       <c r="E200" s="29">
         <v>98.5</v>
       </c>
       <c r="F200" s="36">
         <v>95.7</v>
       </c>
-      <c r="G200" s="16"/>
+      <c r="G200" s="41">
+        <v>90.6</v>
+      </c>
       <c r="H200" s="16"/>
       <c r="I200" s="16"/>
       <c r="J200" s="16"/>
       <c r="K200" s="16"/>
       <c r="L200" s="16"/>
       <c r="M200" s="16"/>
     </row>
     <row r="201" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A201" s="19" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B201" s="24">
         <v>110.7</v>
       </c>
       <c r="C201" s="22">
         <v>113.6</v>
       </c>
       <c r="D201" s="24">
         <v>107.8</v>
       </c>
       <c r="E201" s="29">
         <v>104.5</v>
       </c>
       <c r="F201" s="36">
         <v>102.5</v>
       </c>
-      <c r="G201" s="16"/>
+      <c r="G201" s="41">
+        <v>101.1</v>
+      </c>
       <c r="H201" s="16"/>
       <c r="I201" s="16"/>
       <c r="J201" s="16"/>
       <c r="K201" s="16"/>
       <c r="L201" s="16"/>
       <c r="M201" s="16"/>
     </row>
     <row r="202" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A202" s="19" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B202" s="24">
         <v>117.9</v>
       </c>
       <c r="C202" s="22">
         <v>110.1</v>
       </c>
       <c r="D202" s="24">
         <v>97.6</v>
       </c>
       <c r="E202" s="29">
         <v>103.3</v>
       </c>
       <c r="F202" s="36">
         <v>110.4</v>
       </c>
-      <c r="G202" s="16"/>
+      <c r="G202" s="41">
+        <v>105.4</v>
+      </c>
       <c r="H202" s="16"/>
       <c r="I202" s="16"/>
       <c r="J202" s="16"/>
       <c r="K202" s="16"/>
       <c r="L202" s="16"/>
       <c r="M202" s="16"/>
     </row>
     <row r="203" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A203" s="19" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B203" s="24">
         <v>88.1</v>
       </c>
       <c r="C203" s="22">
         <v>91.1</v>
       </c>
       <c r="D203" s="24">
         <v>104.6</v>
       </c>
       <c r="E203" s="29">
         <v>103.5</v>
       </c>
       <c r="F203" s="36">
         <v>107.6</v>
       </c>
-      <c r="G203" s="16"/>
+      <c r="G203" s="41">
+        <v>104.3</v>
+      </c>
       <c r="H203" s="16"/>
       <c r="I203" s="16"/>
       <c r="J203" s="16"/>
       <c r="K203" s="16"/>
       <c r="L203" s="16"/>
       <c r="M203" s="16"/>
     </row>
     <row r="204" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A204" s="19" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B204" s="24">
         <v>110.3</v>
       </c>
       <c r="C204" s="22">
         <v>112.7</v>
       </c>
       <c r="D204" s="24">
         <v>109.1</v>
       </c>
       <c r="E204" s="29">
         <v>108</v>
       </c>
       <c r="F204" s="36">
         <v>102.9</v>
       </c>
-      <c r="G204" s="16"/>
+      <c r="G204" s="41">
+        <v>99.1</v>
+      </c>
       <c r="H204" s="16"/>
       <c r="I204" s="16"/>
       <c r="J204" s="16"/>
       <c r="K204" s="16"/>
       <c r="L204" s="16"/>
       <c r="M204" s="16"/>
     </row>
     <row r="205" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A205" s="19" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B205" s="24">
         <v>105.8</v>
       </c>
       <c r="C205" s="22">
         <v>105.6</v>
       </c>
       <c r="D205" s="24">
         <v>100.3</v>
       </c>
       <c r="E205" s="29">
         <v>99.9</v>
       </c>
       <c r="F205" s="36">
         <v>102.4</v>
       </c>
-      <c r="G205" s="16"/>
+      <c r="G205" s="41">
+        <v>107.4</v>
+      </c>
       <c r="H205" s="16"/>
       <c r="I205" s="16"/>
       <c r="J205" s="16"/>
       <c r="K205" s="16"/>
       <c r="L205" s="16"/>
       <c r="M205" s="16"/>
     </row>
     <row r="206" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A206" s="19" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B206" s="24">
         <v>108.1</v>
       </c>
       <c r="C206" s="22">
         <v>105.4</v>
       </c>
       <c r="D206" s="24">
         <v>96.6</v>
       </c>
       <c r="E206" s="29">
         <v>93.9</v>
       </c>
       <c r="F206" s="36">
         <v>94.2</v>
       </c>
-      <c r="G206" s="16"/>
+      <c r="G206" s="41">
+        <v>95</v>
+      </c>
       <c r="H206" s="16"/>
       <c r="I206" s="16"/>
       <c r="J206" s="16"/>
       <c r="K206" s="16"/>
       <c r="L206" s="16"/>
       <c r="M206" s="16"/>
     </row>
     <row r="207" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A207" s="19" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B207" s="24">
         <v>103.2</v>
       </c>
       <c r="C207" s="22">
         <v>109.5</v>
       </c>
       <c r="D207" s="24">
         <v>101.2</v>
       </c>
       <c r="E207" s="29">
         <v>101.5</v>
       </c>
       <c r="F207" s="36">
         <v>102.1</v>
       </c>
-      <c r="G207" s="16"/>
+      <c r="G207" s="41">
+        <v>102.4</v>
+      </c>
       <c r="H207" s="16"/>
       <c r="I207" s="16"/>
       <c r="J207" s="16"/>
       <c r="K207" s="16"/>
       <c r="L207" s="16"/>
       <c r="M207" s="16"/>
     </row>
     <row r="208" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A208" s="19" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B208" s="24">
         <v>94</v>
       </c>
       <c r="C208" s="22">
         <v>91.7</v>
       </c>
       <c r="D208" s="24">
         <v>97.1</v>
       </c>
       <c r="E208" s="29">
         <v>121.6</v>
       </c>
       <c r="F208" s="36">
         <v>143.9</v>
       </c>
-      <c r="G208" s="16"/>
+      <c r="G208" s="41">
+        <v>137.5</v>
+      </c>
       <c r="H208" s="16"/>
       <c r="I208" s="16"/>
       <c r="J208" s="16"/>
       <c r="K208" s="16"/>
       <c r="L208" s="16"/>
       <c r="M208" s="16"/>
     </row>
     <row r="209" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="19" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B209" s="24">
         <v>104.8</v>
       </c>
       <c r="C209" s="22">
         <v>120.7</v>
       </c>
       <c r="D209" s="24">
         <v>109.9</v>
       </c>
       <c r="E209" s="29">
         <v>1956.2</v>
       </c>
       <c r="F209" s="36">
         <v>2086.6999999999998</v>
       </c>
-      <c r="G209" s="16"/>
+      <c r="G209" s="41">
+        <v>1779.8</v>
+      </c>
       <c r="H209" s="16"/>
       <c r="I209" s="16"/>
       <c r="J209" s="16"/>
       <c r="K209" s="16"/>
       <c r="L209" s="16"/>
       <c r="M209" s="16"/>
     </row>
     <row r="210" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A210" s="19" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B210" s="24">
         <v>100.4</v>
       </c>
       <c r="C210" s="22">
         <v>109.1</v>
       </c>
       <c r="D210" s="24">
         <v>98.9</v>
       </c>
       <c r="E210" s="29">
         <v>103.9</v>
       </c>
       <c r="F210" s="36">
         <v>123.2</v>
       </c>
-      <c r="G210" s="16"/>
+      <c r="G210" s="41">
+        <v>137.30000000000001</v>
+      </c>
       <c r="H210" s="16"/>
       <c r="I210" s="16"/>
       <c r="J210" s="16"/>
       <c r="K210" s="16"/>
       <c r="L210" s="16"/>
       <c r="M210" s="16"/>
     </row>
     <row r="211" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A211" s="19" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B211" s="24">
         <v>112.5</v>
       </c>
       <c r="C211" s="22">
         <v>114.3</v>
       </c>
       <c r="D211" s="24">
         <v>108.9</v>
       </c>
       <c r="E211" s="29">
         <v>101.5</v>
       </c>
       <c r="F211" s="36">
         <v>105</v>
       </c>
-      <c r="G211" s="16"/>
+      <c r="G211" s="41">
+        <v>103.2</v>
+      </c>
       <c r="H211" s="16"/>
       <c r="I211" s="16"/>
       <c r="J211" s="16"/>
       <c r="K211" s="16"/>
       <c r="L211" s="16"/>
       <c r="M211" s="16"/>
     </row>
     <row r="212" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A212" s="9" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B212" s="24">
         <v>106.7</v>
       </c>
       <c r="C212" s="22">
         <v>124.5</v>
       </c>
       <c r="D212" s="27">
         <v>128.9</v>
       </c>
       <c r="E212" s="29">
         <v>123.8</v>
       </c>
       <c r="F212" s="38">
         <v>115.3</v>
       </c>
-      <c r="G212" s="16"/>
+      <c r="G212" s="41">
+        <v>107.2</v>
+      </c>
       <c r="H212" s="16"/>
       <c r="I212" s="16"/>
       <c r="J212" s="16"/>
       <c r="K212" s="16"/>
       <c r="L212" s="16"/>
       <c r="M212" s="16"/>
     </row>
     <row r="213" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A213" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B213" s="24">
         <v>77.3</v>
       </c>
       <c r="C213" s="22">
         <v>88</v>
       </c>
       <c r="D213" s="24">
         <v>103.7</v>
       </c>
       <c r="E213" s="29">
         <v>101.7</v>
       </c>
       <c r="F213" s="36">
         <v>99.4</v>
       </c>
-      <c r="G213" s="16"/>
+      <c r="G213" s="41">
+        <v>95.4</v>
+      </c>
       <c r="H213" s="16"/>
       <c r="I213" s="16"/>
       <c r="J213" s="16"/>
       <c r="K213" s="16"/>
       <c r="L213" s="16"/>
       <c r="M213" s="16"/>
     </row>
     <row r="214" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A214" s="19" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B214" s="24">
         <v>103</v>
       </c>
       <c r="C214" s="22">
         <v>100.4</v>
       </c>
       <c r="D214" s="24">
         <v>99.3</v>
       </c>
       <c r="E214" s="29">
         <v>102</v>
       </c>
       <c r="F214" s="36">
         <v>105.7</v>
       </c>
-      <c r="G214" s="16"/>
+      <c r="G214" s="41">
+        <v>103.9</v>
+      </c>
       <c r="H214" s="16"/>
       <c r="I214" s="16"/>
       <c r="J214" s="16"/>
       <c r="K214" s="16"/>
       <c r="L214" s="16"/>
       <c r="M214" s="16"/>
     </row>
     <row r="215" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A215" s="19" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B215" s="24">
         <v>100</v>
       </c>
       <c r="C215" s="22">
         <v>154</v>
       </c>
       <c r="D215" s="24">
         <v>172</v>
       </c>
       <c r="E215" s="29">
         <v>189.3</v>
       </c>
       <c r="F215" s="36">
         <v>157.6</v>
       </c>
-      <c r="G215" s="16"/>
+      <c r="G215" s="41">
+        <v>136.5</v>
+      </c>
       <c r="H215" s="16"/>
       <c r="I215" s="16"/>
       <c r="J215" s="16"/>
       <c r="K215" s="16"/>
       <c r="L215" s="16"/>
       <c r="M215" s="16"/>
     </row>
     <row r="216" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A216" s="19" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B216" s="24">
         <v>100.5</v>
       </c>
       <c r="C216" s="22">
         <v>137.4</v>
       </c>
       <c r="D216" s="24">
         <v>120.4</v>
       </c>
       <c r="E216" s="29">
         <v>111.7</v>
       </c>
       <c r="F216" s="36">
         <v>119.6</v>
       </c>
-      <c r="G216" s="16"/>
+      <c r="G216" s="41">
+        <v>124.5</v>
+      </c>
       <c r="H216" s="16"/>
       <c r="I216" s="16"/>
       <c r="J216" s="16"/>
       <c r="K216" s="16"/>
       <c r="L216" s="16"/>
       <c r="M216" s="16"/>
     </row>
     <row r="217" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A217" s="19" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B217" s="24">
         <v>98.6</v>
       </c>
       <c r="C217" s="22">
         <v>102.8</v>
       </c>
       <c r="D217" s="24">
         <v>104.5</v>
       </c>
       <c r="E217" s="29">
         <v>100.2</v>
       </c>
       <c r="F217" s="36">
         <v>98</v>
       </c>
-      <c r="G217" s="16"/>
+      <c r="G217" s="41">
+        <v>96.6</v>
+      </c>
       <c r="H217" s="16"/>
       <c r="I217" s="16"/>
       <c r="J217" s="16"/>
       <c r="K217" s="16"/>
       <c r="L217" s="16"/>
       <c r="M217" s="16"/>
     </row>
     <row r="218" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A218" s="19" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B218" s="24">
         <v>99.8</v>
       </c>
       <c r="C218" s="22">
         <v>179.1</v>
       </c>
       <c r="D218" s="24">
         <v>216.9</v>
       </c>
       <c r="E218" s="29">
         <v>200.7</v>
       </c>
       <c r="F218" s="36">
         <v>176</v>
       </c>
-      <c r="G218" s="16"/>
+      <c r="G218" s="41">
+        <v>159.6</v>
+      </c>
       <c r="H218" s="16"/>
       <c r="I218" s="16"/>
       <c r="J218" s="16"/>
       <c r="K218" s="16"/>
       <c r="L218" s="16"/>
       <c r="M218" s="16"/>
     </row>
     <row r="219" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A219" s="19" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B219" s="24">
         <v>99.8</v>
       </c>
       <c r="C219" s="22">
         <v>123.6</v>
       </c>
       <c r="D219" s="24">
         <v>132.19999999999999</v>
       </c>
       <c r="E219" s="29">
         <v>125.9</v>
       </c>
       <c r="F219" s="36">
         <v>120.1</v>
       </c>
-      <c r="G219" s="16"/>
+      <c r="G219" s="41">
+        <v>116.2</v>
+      </c>
       <c r="H219" s="16"/>
       <c r="I219" s="16"/>
       <c r="J219" s="16"/>
       <c r="K219" s="16"/>
       <c r="L219" s="16"/>
       <c r="M219" s="16"/>
     </row>
     <row r="220" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A220" s="19" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B220" s="24">
         <v>96.5</v>
       </c>
       <c r="C220" s="22">
         <v>187.6</v>
       </c>
       <c r="D220" s="24">
         <v>185.7</v>
       </c>
       <c r="E220" s="29">
         <v>190.8</v>
       </c>
       <c r="F220" s="36">
         <v>173.3</v>
       </c>
-      <c r="G220" s="16"/>
+      <c r="G220" s="41">
+        <v>161.80000000000001</v>
+      </c>
       <c r="H220" s="16"/>
       <c r="I220" s="16"/>
       <c r="J220" s="16"/>
       <c r="K220" s="16"/>
       <c r="L220" s="16"/>
       <c r="M220" s="16"/>
     </row>
     <row r="221" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A221" s="19" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B221" s="24">
         <v>100</v>
       </c>
       <c r="C221" s="22">
         <v>103.2</v>
       </c>
       <c r="D221" s="24">
         <v>104.3</v>
       </c>
       <c r="E221" s="29">
         <v>103.1</v>
       </c>
       <c r="F221" s="36">
         <v>101.7</v>
       </c>
-      <c r="G221" s="16"/>
+      <c r="G221" s="41">
+        <v>100.8</v>
+      </c>
       <c r="H221" s="16"/>
       <c r="I221" s="16"/>
       <c r="J221" s="16"/>
       <c r="K221" s="16"/>
       <c r="L221" s="16"/>
       <c r="M221" s="16"/>
     </row>
     <row r="222" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A222" s="19" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B222" s="24">
         <v>94.6</v>
       </c>
       <c r="C222" s="22">
         <v>141.19999999999999</v>
       </c>
       <c r="D222" s="24">
         <v>146.5</v>
       </c>
       <c r="E222" s="29">
         <v>140.19999999999999</v>
       </c>
       <c r="F222" s="36">
         <v>127.1</v>
       </c>
-      <c r="G222" s="16"/>
+      <c r="G222" s="41">
+        <v>117.4</v>
+      </c>
       <c r="H222" s="16"/>
       <c r="I222" s="16"/>
       <c r="J222" s="16"/>
       <c r="K222" s="16"/>
       <c r="L222" s="16"/>
       <c r="M222" s="16"/>
     </row>
     <row r="223" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A223" s="19" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B223" s="24">
         <v>487</v>
       </c>
       <c r="C223" s="22">
         <v>696.9</v>
       </c>
       <c r="D223" s="24">
         <v>103.5</v>
       </c>
       <c r="E223" s="29">
         <v>103.5</v>
       </c>
       <c r="F223" s="36">
         <v>103.8</v>
       </c>
-      <c r="G223" s="16"/>
+      <c r="G223" s="41">
+        <v>100</v>
+      </c>
       <c r="H223" s="16"/>
       <c r="I223" s="16"/>
       <c r="J223" s="16"/>
       <c r="K223" s="16"/>
       <c r="L223" s="16"/>
       <c r="M223" s="16"/>
     </row>
     <row r="224" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A224" s="19" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B224" s="24">
         <v>76.400000000000006</v>
       </c>
       <c r="C224" s="22">
         <v>136.1</v>
       </c>
       <c r="D224" s="24">
         <v>153.30000000000001</v>
       </c>
       <c r="E224" s="29">
         <v>147.9</v>
       </c>
       <c r="F224" s="36">
         <v>139.80000000000001</v>
       </c>
-      <c r="G224" s="16"/>
+      <c r="G224" s="41">
+        <v>143.4</v>
+      </c>
       <c r="H224" s="16"/>
       <c r="I224" s="16"/>
       <c r="J224" s="16"/>
       <c r="K224" s="16"/>
       <c r="L224" s="16"/>
       <c r="M224" s="16"/>
     </row>
     <row r="225" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A225" s="19" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B225" s="24">
         <v>100</v>
       </c>
       <c r="C225" s="22">
         <v>165</v>
       </c>
       <c r="D225" s="24">
         <v>186.7</v>
       </c>
       <c r="E225" s="29">
         <v>208.2</v>
       </c>
       <c r="F225" s="36">
         <v>187.1</v>
       </c>
-      <c r="G225" s="16"/>
+      <c r="G225" s="41">
+        <v>173</v>
+      </c>
       <c r="H225" s="16"/>
       <c r="I225" s="16"/>
       <c r="J225" s="16"/>
       <c r="K225" s="16"/>
       <c r="L225" s="16"/>
       <c r="M225" s="16"/>
     </row>
     <row r="226" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A226" s="9" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="B226" s="24">
         <v>98.1</v>
       </c>
       <c r="C226" s="22">
         <v>106.5</v>
       </c>
       <c r="D226" s="24">
         <v>110.1</v>
       </c>
       <c r="E226" s="29">
         <v>109.9</v>
       </c>
       <c r="F226" s="38">
         <v>107.8</v>
       </c>
-      <c r="G226" s="16"/>
+      <c r="G226" s="41">
+        <v>105.8</v>
+      </c>
       <c r="H226" s="16"/>
       <c r="I226" s="16"/>
       <c r="J226" s="16"/>
       <c r="K226" s="16"/>
       <c r="L226" s="16"/>
       <c r="M226" s="16"/>
     </row>
     <row r="227" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A227" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B227" s="24">
         <v>97.7</v>
       </c>
       <c r="C227" s="22">
         <v>105.2</v>
       </c>
       <c r="D227" s="24">
         <v>109.7</v>
       </c>
       <c r="E227" s="29">
         <v>108.9</v>
       </c>
       <c r="F227" s="36">
         <v>107.1</v>
       </c>
-      <c r="G227" s="16"/>
+      <c r="G227" s="41">
+        <v>106.7</v>
+      </c>
       <c r="H227" s="16"/>
       <c r="I227" s="16"/>
       <c r="J227" s="16"/>
       <c r="K227" s="16"/>
       <c r="L227" s="16"/>
       <c r="M227" s="16"/>
     </row>
     <row r="228" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A228" s="19" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B228" s="24">
         <v>105.5</v>
       </c>
       <c r="C228" s="22">
         <v>103.9</v>
       </c>
       <c r="D228" s="24">
         <v>103.2</v>
       </c>
       <c r="E228" s="29">
         <v>102.6</v>
       </c>
       <c r="F228" s="36">
         <v>105</v>
       </c>
-      <c r="G228" s="16"/>
+      <c r="G228" s="41">
+        <v>102.3</v>
+      </c>
       <c r="H228" s="16"/>
       <c r="I228" s="16"/>
       <c r="J228" s="16"/>
       <c r="K228" s="16"/>
       <c r="L228" s="16"/>
       <c r="M228" s="16"/>
     </row>
     <row r="229" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A229" s="19" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B229" s="24">
         <v>100</v>
       </c>
       <c r="C229" s="22">
         <v>154</v>
       </c>
       <c r="D229" s="24">
         <v>172</v>
       </c>
       <c r="E229" s="29">
         <v>189.3</v>
       </c>
       <c r="F229" s="36">
         <v>157.6</v>
       </c>
-      <c r="G229" s="16"/>
+      <c r="G229" s="41">
+        <v>136.5</v>
+      </c>
       <c r="H229" s="16"/>
       <c r="I229" s="16"/>
       <c r="J229" s="16"/>
       <c r="K229" s="16"/>
       <c r="L229" s="16"/>
       <c r="M229" s="16"/>
     </row>
     <row r="230" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A230" s="19" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B230" s="24">
         <v>100.9</v>
       </c>
       <c r="C230" s="22">
         <v>93.7</v>
       </c>
       <c r="D230" s="24">
         <v>88.7</v>
       </c>
       <c r="E230" s="29">
         <v>76.599999999999994</v>
       </c>
       <c r="F230" s="36">
         <v>69</v>
       </c>
-      <c r="G230" s="16"/>
+      <c r="G230" s="41">
+        <v>63.2</v>
+      </c>
       <c r="H230" s="16"/>
       <c r="I230" s="16"/>
       <c r="J230" s="16"/>
       <c r="K230" s="16"/>
       <c r="L230" s="16"/>
       <c r="M230" s="16"/>
     </row>
     <row r="231" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A231" s="19" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B231" s="24">
         <v>100</v>
       </c>
       <c r="C231" s="22">
         <v>107.9</v>
       </c>
       <c r="D231" s="24">
         <v>110.6</v>
       </c>
       <c r="E231" s="29">
         <v>105.1</v>
       </c>
       <c r="F231" s="36">
         <v>100.9</v>
       </c>
-      <c r="G231" s="16"/>
+      <c r="G231" s="41">
+        <v>98.1</v>
+      </c>
       <c r="H231" s="16"/>
       <c r="I231" s="16"/>
       <c r="J231" s="16"/>
       <c r="K231" s="16"/>
       <c r="L231" s="16"/>
       <c r="M231" s="16"/>
     </row>
     <row r="232" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A232" s="19" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B232" s="24">
         <v>100</v>
       </c>
       <c r="C232" s="22">
         <v>178.8</v>
       </c>
       <c r="D232" s="24">
         <v>205</v>
       </c>
       <c r="E232" s="29">
         <v>193.8</v>
       </c>
       <c r="F232" s="36">
         <v>172</v>
       </c>
-      <c r="G232" s="16"/>
+      <c r="G232" s="41">
+        <v>157.5</v>
+      </c>
       <c r="H232" s="16"/>
       <c r="I232" s="16"/>
       <c r="J232" s="16"/>
       <c r="K232" s="16"/>
       <c r="L232" s="16"/>
       <c r="M232" s="16"/>
     </row>
     <row r="233" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A233" s="19" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B233" s="24">
         <v>100</v>
       </c>
       <c r="C233" s="22">
         <v>123.5</v>
       </c>
       <c r="D233" s="24">
         <v>131.30000000000001</v>
       </c>
       <c r="E233" s="29">
         <v>125.9</v>
       </c>
       <c r="F233" s="36">
         <v>120.7</v>
       </c>
-      <c r="G233" s="16"/>
+      <c r="G233" s="41">
+        <v>117.3</v>
+      </c>
       <c r="H233" s="16"/>
       <c r="I233" s="16"/>
       <c r="J233" s="16"/>
       <c r="K233" s="16"/>
       <c r="L233" s="16"/>
       <c r="M233" s="16"/>
     </row>
     <row r="234" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A234" s="19" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B234" s="24">
         <v>99.3</v>
       </c>
       <c r="C234" s="22">
         <v>94</v>
       </c>
       <c r="D234" s="24">
         <v>94.9</v>
       </c>
       <c r="E234" s="29">
         <v>89</v>
       </c>
       <c r="F234" s="36">
         <v>84.7</v>
       </c>
-      <c r="G234" s="16"/>
+      <c r="G234" s="41">
+        <v>82.2</v>
+      </c>
       <c r="H234" s="16"/>
       <c r="I234" s="16"/>
       <c r="J234" s="16"/>
       <c r="K234" s="16"/>
       <c r="L234" s="16"/>
       <c r="M234" s="16"/>
     </row>
     <row r="235" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A235" s="19" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B235" s="24">
         <v>100</v>
       </c>
       <c r="C235" s="22">
         <v>103.2</v>
       </c>
       <c r="D235" s="24">
         <v>104.3</v>
       </c>
       <c r="E235" s="29">
         <v>103.1</v>
       </c>
       <c r="F235" s="36">
         <v>101.7</v>
       </c>
-      <c r="G235" s="16"/>
+      <c r="G235" s="41">
+        <v>100.8</v>
+      </c>
       <c r="H235" s="16"/>
       <c r="I235" s="16"/>
       <c r="J235" s="16"/>
       <c r="K235" s="16"/>
       <c r="L235" s="16"/>
       <c r="M235" s="16"/>
     </row>
     <row r="236" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A236" s="19" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B236" s="24">
         <v>86.6</v>
       </c>
       <c r="C236" s="22">
         <v>86.3</v>
       </c>
       <c r="D236" s="24">
         <v>88.8</v>
       </c>
       <c r="E236" s="29">
         <v>95.7</v>
       </c>
       <c r="F236" s="36">
         <v>99.9</v>
       </c>
-      <c r="G236" s="16"/>
+      <c r="G236" s="41">
+        <v>99.5</v>
+      </c>
       <c r="H236" s="16"/>
       <c r="I236" s="16"/>
       <c r="J236" s="16"/>
       <c r="K236" s="16"/>
       <c r="L236" s="16"/>
       <c r="M236" s="16"/>
     </row>
     <row r="237" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A237" s="19" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B237" s="24">
         <v>90.9</v>
       </c>
       <c r="C237" s="22">
         <v>89.9</v>
       </c>
       <c r="D237" s="24">
         <v>89.7</v>
       </c>
       <c r="E237" s="29">
         <v>89.3</v>
       </c>
       <c r="F237" s="36">
         <v>90.5</v>
       </c>
-      <c r="G237" s="16"/>
+      <c r="G237" s="41">
+        <v>89.8</v>
+      </c>
       <c r="H237" s="16"/>
       <c r="I237" s="16"/>
       <c r="J237" s="16"/>
       <c r="K237" s="16"/>
       <c r="L237" s="16"/>
       <c r="M237" s="16"/>
     </row>
     <row r="238" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A238" s="19" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B238" s="24">
         <v>66.7</v>
       </c>
       <c r="C238" s="22">
         <v>107.2</v>
       </c>
       <c r="D238" s="24">
         <v>108.6</v>
       </c>
       <c r="E238" s="29">
         <v>118</v>
       </c>
       <c r="F238" s="36">
         <v>114</v>
       </c>
-      <c r="G238" s="16"/>
+      <c r="G238" s="41">
+        <v>128</v>
+      </c>
       <c r="H238" s="16"/>
       <c r="I238" s="16"/>
       <c r="J238" s="16"/>
       <c r="K238" s="16"/>
       <c r="L238" s="16"/>
       <c r="M238" s="16"/>
     </row>
     <row r="239" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A239" s="19" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B239" s="24">
         <v>100</v>
       </c>
       <c r="C239" s="22">
         <v>165</v>
       </c>
       <c r="D239" s="24">
         <v>186.7</v>
       </c>
       <c r="E239" s="29">
         <v>208.2</v>
       </c>
       <c r="F239" s="36">
         <v>187.1</v>
       </c>
-      <c r="G239" s="16"/>
+      <c r="G239" s="41">
+        <v>173</v>
+      </c>
       <c r="H239" s="16"/>
       <c r="I239" s="16"/>
       <c r="J239" s="16"/>
       <c r="K239" s="16"/>
       <c r="L239" s="16"/>
       <c r="M239" s="16"/>
     </row>
     <row r="240" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="9" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B240" s="24">
         <v>144</v>
       </c>
       <c r="C240" s="22">
         <v>146.9</v>
       </c>
       <c r="D240" s="24">
         <v>152.4</v>
       </c>
       <c r="E240" s="32">
         <v>145</v>
       </c>
       <c r="F240" s="36">
         <v>145</v>
       </c>
-      <c r="G240" s="16"/>
+      <c r="G240" s="39">
+        <v>136.1</v>
+      </c>
       <c r="H240" s="16"/>
       <c r="I240" s="16"/>
       <c r="J240" s="16"/>
       <c r="K240" s="16"/>
       <c r="L240" s="16"/>
       <c r="M240" s="16"/>
     </row>
     <row r="241" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A241" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B241" s="24">
         <v>96.6</v>
       </c>
       <c r="C241" s="22">
         <v>107.8</v>
       </c>
       <c r="D241" s="24">
         <v>107.5</v>
       </c>
       <c r="E241" s="32">
         <v>110.1</v>
       </c>
       <c r="F241" s="36">
         <v>116.6</v>
       </c>
-      <c r="G241" s="16"/>
+      <c r="G241" s="39">
+        <v>112.7</v>
+      </c>
       <c r="H241" s="16"/>
       <c r="I241" s="16"/>
       <c r="J241" s="16"/>
       <c r="K241" s="16"/>
       <c r="L241" s="16"/>
       <c r="M241" s="16"/>
     </row>
     <row r="242" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A242" s="19" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B242" s="24">
         <v>95.4</v>
       </c>
       <c r="C242" s="22">
         <v>86.4</v>
       </c>
       <c r="D242" s="24">
         <v>91.5</v>
       </c>
       <c r="E242" s="32">
         <v>100.7</v>
       </c>
       <c r="F242" s="36">
         <v>106.9</v>
       </c>
-      <c r="G242" s="16"/>
+      <c r="G242" s="39">
+        <v>107</v>
+      </c>
       <c r="H242" s="16"/>
       <c r="I242" s="16"/>
       <c r="J242" s="16"/>
       <c r="K242" s="16"/>
       <c r="L242" s="16"/>
       <c r="M242" s="16"/>
     </row>
     <row r="243" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A243" s="19" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B243" s="24">
         <v>96.1</v>
       </c>
       <c r="C243" s="22">
         <v>91.5</v>
       </c>
       <c r="D243" s="24">
         <v>92.4</v>
       </c>
       <c r="E243" s="32">
         <v>90.4</v>
       </c>
       <c r="F243" s="36">
         <v>92.1</v>
       </c>
-      <c r="G243" s="16"/>
+      <c r="G243" s="39">
+        <v>93.3</v>
+      </c>
       <c r="H243" s="16"/>
       <c r="I243" s="16"/>
       <c r="J243" s="16"/>
       <c r="K243" s="16"/>
       <c r="L243" s="16"/>
       <c r="M243" s="16"/>
     </row>
     <row r="244" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A244" s="19" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B244" s="24">
         <v>92.7</v>
       </c>
       <c r="C244" s="22">
         <v>170.3</v>
       </c>
       <c r="D244" s="24">
         <v>310.2</v>
       </c>
       <c r="E244" s="32">
         <v>254.7</v>
       </c>
       <c r="F244" s="36">
         <v>207.3</v>
       </c>
-      <c r="G244" s="16"/>
+      <c r="G244" s="39">
+        <v>175.7</v>
+      </c>
       <c r="H244" s="16"/>
       <c r="I244" s="16"/>
       <c r="J244" s="16"/>
       <c r="K244" s="16"/>
       <c r="L244" s="16"/>
       <c r="M244" s="16"/>
     </row>
     <row r="245" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A245" s="19" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B245" s="24">
         <v>92.8</v>
       </c>
       <c r="C245" s="22">
         <v>126.8</v>
       </c>
       <c r="D245" s="24">
         <v>140.1</v>
       </c>
       <c r="E245" s="32">
         <v>125.2</v>
       </c>
       <c r="F245" s="36">
         <v>113.5</v>
       </c>
-      <c r="G245" s="16"/>
+      <c r="G245" s="39">
+        <v>105.7</v>
+      </c>
       <c r="H245" s="16"/>
       <c r="I245" s="16"/>
       <c r="J245" s="16"/>
       <c r="K245" s="16"/>
       <c r="L245" s="16"/>
       <c r="M245" s="16"/>
     </row>
     <row r="246" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A246" s="19" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B246" s="24">
         <v>104.2</v>
       </c>
       <c r="C246" s="22">
         <v>116.9</v>
       </c>
       <c r="D246" s="24">
         <v>120.8</v>
       </c>
       <c r="E246" s="32">
         <v>113.1</v>
       </c>
       <c r="F246" s="36">
         <v>118.7</v>
       </c>
-      <c r="G246" s="16"/>
+      <c r="G246" s="39">
+        <v>116.5</v>
+      </c>
       <c r="H246" s="16"/>
       <c r="I246" s="16"/>
       <c r="J246" s="16"/>
       <c r="K246" s="16"/>
       <c r="L246" s="16"/>
       <c r="M246" s="16"/>
     </row>
     <row r="247" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A247" s="19" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B247" s="24">
         <v>96.8</v>
       </c>
       <c r="C247" s="22">
         <v>103.8</v>
       </c>
       <c r="D247" s="27">
         <v>105.2</v>
       </c>
       <c r="E247" s="32">
         <v>102.8</v>
       </c>
       <c r="F247" s="36">
         <v>101.8</v>
       </c>
-      <c r="G247" s="16"/>
+      <c r="G247" s="39">
+        <v>101.1</v>
+      </c>
       <c r="H247" s="16"/>
       <c r="I247" s="16"/>
       <c r="J247" s="16"/>
       <c r="K247" s="16"/>
       <c r="L247" s="16"/>
       <c r="M247" s="16"/>
     </row>
     <row r="248" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A248" s="19" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B248" s="24">
         <v>22417</v>
       </c>
       <c r="C248" s="22">
         <v>6766.8</v>
       </c>
       <c r="D248" s="27">
         <v>119.6</v>
       </c>
       <c r="E248" s="32">
         <v>119.7</v>
       </c>
       <c r="F248" s="36">
         <v>124.6</v>
       </c>
-      <c r="G248" s="16"/>
+      <c r="G248" s="39">
+        <v>106</v>
+      </c>
       <c r="H248" s="16"/>
       <c r="I248" s="16"/>
       <c r="J248" s="16"/>
       <c r="K248" s="16"/>
       <c r="L248" s="16"/>
       <c r="M248" s="16"/>
     </row>
     <row r="249" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A249" s="19" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B249" s="24">
         <v>87.4</v>
       </c>
       <c r="C249" s="22">
         <v>87.3</v>
       </c>
       <c r="D249" s="27">
         <v>88.2</v>
       </c>
       <c r="E249" s="32">
         <v>85.2</v>
       </c>
       <c r="F249" s="36">
         <v>83.9</v>
       </c>
-      <c r="G249" s="16"/>
+      <c r="G249" s="39">
+        <v>83.9</v>
+      </c>
       <c r="H249" s="16"/>
       <c r="I249" s="16"/>
       <c r="J249" s="16"/>
       <c r="K249" s="16"/>
       <c r="L249" s="16"/>
       <c r="M249" s="16"/>
     </row>
     <row r="250" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A250" s="9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B250" s="24">
         <v>90.2</v>
       </c>
       <c r="C250" s="22">
         <v>121.2</v>
       </c>
       <c r="D250" s="27">
         <v>124.8</v>
       </c>
       <c r="E250" s="32">
         <v>118.1</v>
       </c>
       <c r="F250" s="36">
         <v>101.7</v>
       </c>
-      <c r="G250" s="16"/>
+      <c r="G250" s="39">
+        <v>90.8</v>
+      </c>
       <c r="H250" s="16"/>
       <c r="I250" s="16"/>
       <c r="J250" s="16"/>
       <c r="K250" s="16"/>
       <c r="L250" s="16"/>
       <c r="M250" s="16"/>
     </row>
     <row r="251" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A251" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B251" s="24">
         <v>74.2</v>
       </c>
       <c r="C251" s="22">
         <v>78.7</v>
       </c>
       <c r="D251" s="27">
         <v>97.1</v>
       </c>
       <c r="E251" s="32">
         <v>91.5</v>
       </c>
       <c r="F251" s="36">
         <v>83.8</v>
       </c>
-      <c r="G251" s="16"/>
+      <c r="G251" s="39">
+        <v>77.7</v>
+      </c>
       <c r="H251" s="16"/>
       <c r="I251" s="16"/>
       <c r="J251" s="16"/>
       <c r="K251" s="16"/>
       <c r="L251" s="16"/>
       <c r="M251" s="16"/>
     </row>
     <row r="252" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A252" s="19" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B252" s="24">
         <v>100</v>
       </c>
       <c r="C252" s="22">
         <v>143</v>
       </c>
       <c r="D252" s="27">
         <v>157.30000000000001</v>
       </c>
       <c r="E252" s="32">
         <v>152.6</v>
       </c>
       <c r="F252" s="36">
         <v>178.6</v>
       </c>
-      <c r="G252" s="16"/>
+      <c r="G252" s="39">
+        <v>195.9</v>
+      </c>
       <c r="H252" s="16"/>
       <c r="I252" s="16"/>
       <c r="J252" s="16"/>
       <c r="K252" s="16"/>
       <c r="L252" s="16"/>
       <c r="M252" s="16"/>
     </row>
     <row r="253" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A253" s="19" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B253" s="24">
         <v>100.9</v>
       </c>
       <c r="C253" s="22">
         <v>269.89999999999998</v>
       </c>
       <c r="D253" s="27">
         <v>339.8</v>
       </c>
       <c r="E253" s="32">
         <v>364.6</v>
       </c>
       <c r="F253" s="36">
         <v>321.39999999999998</v>
       </c>
-      <c r="G253" s="16"/>
+      <c r="G253" s="39">
+        <v>293.89999999999998</v>
+      </c>
       <c r="H253" s="16"/>
       <c r="I253" s="16"/>
       <c r="J253" s="16"/>
       <c r="K253" s="16"/>
       <c r="L253" s="16"/>
       <c r="M253" s="16"/>
     </row>
     <row r="254" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A254" s="19" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B254" s="24">
         <v>100</v>
       </c>
       <c r="C254" s="22">
         <v>154.30000000000001</v>
       </c>
       <c r="D254" s="27">
         <v>172.4</v>
       </c>
       <c r="E254" s="32">
         <v>160.30000000000001</v>
       </c>
       <c r="F254" s="36">
         <v>139.5</v>
       </c>
-      <c r="G254" s="16"/>
+      <c r="G254" s="39">
+        <v>125.6</v>
+      </c>
       <c r="H254" s="16"/>
       <c r="I254" s="16"/>
       <c r="J254" s="16"/>
       <c r="K254" s="16"/>
       <c r="L254" s="16"/>
       <c r="M254" s="16"/>
     </row>
     <row r="255" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A255" s="19" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B255" s="24">
         <v>100</v>
       </c>
       <c r="C255" s="22">
         <v>192.5</v>
       </c>
       <c r="D255" s="27">
         <v>223.3</v>
       </c>
       <c r="E255" s="32">
         <v>226.8</v>
       </c>
       <c r="F255" s="36">
         <v>209.2</v>
       </c>
-      <c r="G255" s="16"/>
+      <c r="G255" s="39">
+        <v>197.5</v>
+      </c>
       <c r="H255" s="16"/>
       <c r="I255" s="16"/>
       <c r="J255" s="16"/>
       <c r="K255" s="16"/>
       <c r="L255" s="16"/>
       <c r="M255" s="16"/>
     </row>
     <row r="256" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A256" s="19" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B256" s="24">
         <v>100</v>
       </c>
       <c r="C256" s="22">
         <v>327</v>
       </c>
       <c r="D256" s="27">
         <v>323.8</v>
       </c>
       <c r="E256" s="32">
         <v>281.89999999999998</v>
       </c>
       <c r="F256" s="36">
         <v>257.39999999999998</v>
       </c>
-      <c r="G256" s="16"/>
+      <c r="G256" s="39">
+        <v>241.1</v>
+      </c>
       <c r="H256" s="16"/>
       <c r="I256" s="16"/>
       <c r="J256" s="16"/>
       <c r="K256" s="16"/>
       <c r="L256" s="16"/>
       <c r="M256" s="16"/>
     </row>
-    <row r="257" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="257" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A257" s="3"/>
       <c r="B257" s="10"/>
       <c r="C257" s="10"/>
       <c r="D257" s="10"/>
       <c r="E257" s="33"/>
       <c r="F257" s="10"/>
       <c r="G257" s="2"/>
     </row>
-    <row r="258" spans="1:14" x14ac:dyDescent="0.2">
-[...97 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="9">
-[...1 lines deleted...]
-    <mergeCell ref="A263:M263"/>
+  <mergeCells count="4">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="L3:M3"/>
-    <mergeCell ref="A258:M258"/>
-[...1 lines deleted...]
-    <mergeCell ref="A260:M260"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Лист 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>