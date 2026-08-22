--- v4 (2026-08-02)
+++ v5 (2026-08-22)
@@ -4,71 +4,71 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="21425"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kaldibaeva\Desktop\2026\07 июль\Динамика за июнь\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kaldibaeva\Desktop\2026\07 июль\Динамика за июль-2026 год\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{93D85583-4EC3-4BCE-ADA6-C5024DCF724D}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C8C0565D-BB2A-4457-9E25-B0D5559A2C46}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1545" yWindow="345" windowWidth="4110" windowHeight="14160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="810" yWindow="-120" windowWidth="28110" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Лист 1'!$A$6:$N$257</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="429" uniqueCount="104">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2026 год*</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
@@ -348,51 +348,51 @@
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Бегеева Гулдана </t>
   </si>
   <si>
     <t>+7 7132 564957</t>
   </si>
   <si>
     <t>g.begeeva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Управление статистики производства и окружающей среды</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0_р_."/>
   </numFmts>
-  <fonts count="28" x14ac:knownFonts="1">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -467,56 +467,50 @@
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1" tint="4.9989318521683403E-2"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -612,57 +606,57 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="83">
+  <cellXfs count="91">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -712,183 +706,203 @@
     <xf numFmtId="165" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="18" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="21" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
-    <cellStyle name="Гиперссылка 2" xfId="4" xr:uid="{4DB3BFDD-17EE-476D-8AC2-8FD0EA8C0D68}"/>
+    <cellStyle name="Гиперссылка 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-    <cellStyle name="Обычный 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 3 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1191,772 +1205,772 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.begeeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/531/x5p3yb7wuntnbl6l7qi9y5o0plakwtjf.doc" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/aktobe/dynamic-tables/52/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{90DB29F3-25B1-4464-83B3-615A4F25DE46}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="57" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="43"/>
+    <col min="1" max="1" width="42.28515625" style="55" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="55" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="41"/>
+    <col min="257" max="257" width="42.28515625" style="41" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="41" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="41"/>
+    <col min="513" max="513" width="42.28515625" style="41" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="41" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="41"/>
+    <col min="769" max="769" width="42.28515625" style="41" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="41" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="41"/>
+    <col min="1025" max="1025" width="42.28515625" style="41" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="41" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="41"/>
+    <col min="1281" max="1281" width="42.28515625" style="41" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="41" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="41"/>
+    <col min="1537" max="1537" width="42.28515625" style="41" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="41" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="41"/>
+    <col min="1793" max="1793" width="42.28515625" style="41" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="41" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="41"/>
+    <col min="2049" max="2049" width="42.28515625" style="41" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="41" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="41"/>
+    <col min="2305" max="2305" width="42.28515625" style="41" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="41" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="41"/>
+    <col min="2561" max="2561" width="42.28515625" style="41" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="41" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="41"/>
+    <col min="2817" max="2817" width="42.28515625" style="41" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="41" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="41"/>
+    <col min="3073" max="3073" width="42.28515625" style="41" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="41" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="41"/>
+    <col min="3329" max="3329" width="42.28515625" style="41" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="41" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="41"/>
+    <col min="3585" max="3585" width="42.28515625" style="41" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="41" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="41"/>
+    <col min="3841" max="3841" width="42.28515625" style="41" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="41" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="41"/>
+    <col min="4097" max="4097" width="42.28515625" style="41" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="41" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="41"/>
+    <col min="4353" max="4353" width="42.28515625" style="41" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="41" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="41"/>
+    <col min="4609" max="4609" width="42.28515625" style="41" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="41" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="41"/>
+    <col min="4865" max="4865" width="42.28515625" style="41" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="41" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="41"/>
+    <col min="5121" max="5121" width="42.28515625" style="41" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="41" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="41"/>
+    <col min="5377" max="5377" width="42.28515625" style="41" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="41" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="41"/>
+    <col min="5633" max="5633" width="42.28515625" style="41" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="41" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="41"/>
+    <col min="5889" max="5889" width="42.28515625" style="41" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="41" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="41"/>
+    <col min="6145" max="6145" width="42.28515625" style="41" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="41" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="41"/>
+    <col min="6401" max="6401" width="42.28515625" style="41" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="41" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="41"/>
+    <col min="6657" max="6657" width="42.28515625" style="41" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="41" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="41"/>
+    <col min="6913" max="6913" width="42.28515625" style="41" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="41" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="41"/>
+    <col min="7169" max="7169" width="42.28515625" style="41" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="41" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="41"/>
+    <col min="7425" max="7425" width="42.28515625" style="41" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="41" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="41"/>
+    <col min="7681" max="7681" width="42.28515625" style="41" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="41" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="41"/>
+    <col min="7937" max="7937" width="42.28515625" style="41" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="41" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="41"/>
+    <col min="8193" max="8193" width="42.28515625" style="41" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="41" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="41"/>
+    <col min="8449" max="8449" width="42.28515625" style="41" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="41" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="41"/>
+    <col min="8705" max="8705" width="42.28515625" style="41" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="41" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="41"/>
+    <col min="8961" max="8961" width="42.28515625" style="41" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="41" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="41"/>
+    <col min="9217" max="9217" width="42.28515625" style="41" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="41" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="41"/>
+    <col min="9473" max="9473" width="42.28515625" style="41" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="41" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="41"/>
+    <col min="9729" max="9729" width="42.28515625" style="41" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="41" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="41"/>
+    <col min="9985" max="9985" width="42.28515625" style="41" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="41" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="41"/>
+    <col min="10241" max="10241" width="42.28515625" style="41" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="41" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="41"/>
+    <col min="10497" max="10497" width="42.28515625" style="41" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="41" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="41"/>
+    <col min="10753" max="10753" width="42.28515625" style="41" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="41" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="41"/>
+    <col min="11009" max="11009" width="42.28515625" style="41" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="41" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="41"/>
+    <col min="11265" max="11265" width="42.28515625" style="41" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="41" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="41"/>
+    <col min="11521" max="11521" width="42.28515625" style="41" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="41" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="41"/>
+    <col min="11777" max="11777" width="42.28515625" style="41" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="41" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="41"/>
+    <col min="12033" max="12033" width="42.28515625" style="41" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="41" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="41"/>
+    <col min="12289" max="12289" width="42.28515625" style="41" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="41" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="41"/>
+    <col min="12545" max="12545" width="42.28515625" style="41" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="41" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="41"/>
+    <col min="12801" max="12801" width="42.28515625" style="41" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="41" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="41"/>
+    <col min="13057" max="13057" width="42.28515625" style="41" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="41" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="41"/>
+    <col min="13313" max="13313" width="42.28515625" style="41" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="41" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="41"/>
+    <col min="13569" max="13569" width="42.28515625" style="41" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="41" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="41"/>
+    <col min="13825" max="13825" width="42.28515625" style="41" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="41" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="41"/>
+    <col min="14081" max="14081" width="42.28515625" style="41" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="41" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="41"/>
+    <col min="14337" max="14337" width="42.28515625" style="41" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="41" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="41"/>
+    <col min="14593" max="14593" width="42.28515625" style="41" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="41" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="41"/>
+    <col min="14849" max="14849" width="42.28515625" style="41" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="41" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="41"/>
+    <col min="15105" max="15105" width="42.28515625" style="41" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="41" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="41"/>
+    <col min="15361" max="15361" width="42.28515625" style="41" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="41" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="41"/>
+    <col min="15617" max="15617" width="42.28515625" style="41" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="41" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="41"/>
+    <col min="15873" max="15873" width="42.28515625" style="41" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="41" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="41"/>
+    <col min="16129" max="16129" width="42.28515625" style="41" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="41" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="42"/>
-[...3 lines deleted...]
-      <c r="A2" s="44" t="s">
+      <c r="A1" s="40"/>
+      <c r="B1" s="40"/>
+    </row>
+    <row r="2" spans="1:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="42" t="s">
         <v>62</v>
       </c>
-      <c r="B2" s="45">
+      <c r="B2" s="43">
         <v>151301</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="46" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="44" t="s">
+    <row r="3" spans="1:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="42" t="s">
         <v>63</v>
       </c>
-      <c r="B3" s="45" t="s">
+      <c r="B3" s="43" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="46" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="44" t="s">
+    <row r="4" spans="1:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="42" t="s">
         <v>65</v>
       </c>
-      <c r="B4" s="47" t="s">
+      <c r="B4" s="45" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="46" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="48" t="s">
+    <row r="5" spans="1:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="46" t="s">
         <v>67</v>
       </c>
-      <c r="B5" s="45" t="s">
+      <c r="B5" s="43" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="46" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="48" t="s">
+    <row r="6" spans="1:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="46" t="s">
         <v>69</v>
       </c>
-      <c r="B6" s="45" t="s">
+      <c r="B6" s="43" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="46" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="44" t="s">
+    <row r="7" spans="1:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="42" t="s">
         <v>71</v>
       </c>
-      <c r="B7" s="49" t="s">
+      <c r="B7" s="47" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="46" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="44" t="s">
+    <row r="8" spans="1:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="42" t="s">
         <v>73</v>
       </c>
-      <c r="B8" s="47" t="s">
+      <c r="B8" s="45" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="46" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="44" t="s">
+    <row r="9" spans="1:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="42" t="s">
         <v>75</v>
       </c>
-      <c r="B9" s="49" t="s">
+      <c r="B9" s="47" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="46" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="44" t="s">
+    <row r="10" spans="1:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="42" t="s">
         <v>77</v>
       </c>
-      <c r="B10" s="49" t="s">
+      <c r="B10" s="47" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="46" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="44" t="s">
+    <row r="11" spans="1:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="42" t="s">
         <v>79</v>
       </c>
-      <c r="B11" s="50" t="s">
+      <c r="B11" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="M11" s="51"/>
-[...2 lines deleted...]
-      <c r="A12" s="44" t="s">
+      <c r="M11" s="49"/>
+    </row>
+    <row r="12" spans="1:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="42" t="s">
         <v>81</v>
       </c>
-      <c r="B12" s="52" t="s">
+      <c r="B12" s="50" t="s">
         <v>82</v>
       </c>
-      <c r="M12" s="51"/>
-[...2 lines deleted...]
-      <c r="A13" s="53" t="s">
+      <c r="M12" s="49"/>
+    </row>
+    <row r="13" spans="1:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="51" t="s">
         <v>83</v>
       </c>
-      <c r="B13" s="54" t="s">
+      <c r="B13" s="52" t="s">
         <v>84</v>
       </c>
-      <c r="M13" s="51"/>
-[...2 lines deleted...]
-      <c r="A14" s="62" t="s">
+      <c r="M13" s="49"/>
+    </row>
+    <row r="14" spans="1:13" s="62" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="60" t="s">
         <v>85</v>
       </c>
-      <c r="B14" s="63" t="s">
+      <c r="B14" s="61" t="s">
         <v>98</v>
       </c>
-      <c r="M14" s="65"/>
-[...2 lines deleted...]
-      <c r="A15" s="62" t="s">
+      <c r="M14" s="63"/>
+    </row>
+    <row r="15" spans="1:13" s="62" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="60" t="s">
         <v>86</v>
       </c>
-      <c r="B15" s="66" t="s">
+      <c r="B15" s="64" t="s">
         <v>99</v>
       </c>
-      <c r="M15" s="65"/>
-[...2 lines deleted...]
-      <c r="A16" s="67" t="s">
+      <c r="M15" s="63"/>
+    </row>
+    <row r="16" spans="1:13" s="67" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="65" t="s">
         <v>87</v>
       </c>
-      <c r="B16" s="68">
-[...5 lines deleted...]
-      <c r="A17" s="67" t="s">
+      <c r="B16" s="66">
+        <v>46251</v>
+      </c>
+      <c r="M16" s="68"/>
+    </row>
+    <row r="17" spans="1:13" s="67" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="65" t="s">
         <v>88</v>
       </c>
-      <c r="B17" s="68">
-[...5 lines deleted...]
-      <c r="A18" s="67" t="s">
+      <c r="B17" s="66">
+        <v>46283</v>
+      </c>
+      <c r="M17" s="69"/>
+    </row>
+    <row r="18" spans="1:13" s="67" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="65" t="s">
         <v>89</v>
       </c>
-      <c r="B18" s="72" t="s">
+      <c r="B18" s="70" t="s">
         <v>103</v>
       </c>
-      <c r="M18" s="70"/>
-[...2 lines deleted...]
-      <c r="A19" s="67" t="s">
+      <c r="M18" s="68"/>
+    </row>
+    <row r="19" spans="1:13" s="67" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="65" t="s">
         <v>90</v>
       </c>
-      <c r="B19" s="72" t="s">
-[...5 lines deleted...]
-      <c r="A20" s="67" t="s">
+      <c r="B19" s="70" t="s">
+        <v>100</v>
+      </c>
+      <c r="M19" s="69"/>
+    </row>
+    <row r="20" spans="1:13" s="67" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="65" t="s">
         <v>91</v>
       </c>
-      <c r="B20" s="73" t="s">
+      <c r="B20" s="71" t="s">
         <v>101</v>
       </c>
-      <c r="M20" s="70"/>
-[...2 lines deleted...]
-      <c r="A21" s="67" t="s">
+      <c r="M20" s="68"/>
+    </row>
+    <row r="21" spans="1:13" s="67" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="65" t="s">
         <v>92</v>
       </c>
-      <c r="B21" s="74" t="s">
+      <c r="B21" s="72" t="s">
         <v>102</v>
       </c>
-      <c r="M21" s="71"/>
-[...3 lines deleted...]
-      <c r="B22" s="76"/>
+      <c r="M21" s="69"/>
+    </row>
+    <row r="22" spans="1:13" s="67" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="73"/>
+      <c r="B22" s="74"/>
     </row>
     <row r="23" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B23" s="77"/>
-      <c r="M23" s="56"/>
+      <c r="B23" s="75"/>
+      <c r="M23" s="54"/>
     </row>
     <row r="24" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="M24" s="55"/>
+      <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="M25" s="56"/>
+      <c r="M25" s="54"/>
     </row>
     <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="M26" s="55"/>
+      <c r="M26" s="53"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1" xr:uid="{3750A32D-F050-4FBB-BCEA-50A4B386DFD0}"/>
-[...3 lines deleted...]
-    <hyperlink ref="B14" r:id="rId5" xr:uid="{03F4807C-35C0-4A3D-B464-680FED028636}"/>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B13" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B14" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0861C0D-5364-48FB-BA52-84EFC13F59CD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:A14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A32" sqref="A32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="113.5703125" style="58" customWidth="1"/>
-[...189 lines deleted...]
-    <col min="16130" max="16384" width="9.140625" style="58"/>
+    <col min="1" max="1" width="113.5703125" style="56" customWidth="1"/>
+    <col min="2" max="255" width="9.140625" style="56"/>
+    <col min="256" max="256" width="4.42578125" style="56" customWidth="1"/>
+    <col min="257" max="257" width="113.5703125" style="56" customWidth="1"/>
+    <col min="258" max="511" width="9.140625" style="56"/>
+    <col min="512" max="512" width="4.42578125" style="56" customWidth="1"/>
+    <col min="513" max="513" width="113.5703125" style="56" customWidth="1"/>
+    <col min="514" max="767" width="9.140625" style="56"/>
+    <col min="768" max="768" width="4.42578125" style="56" customWidth="1"/>
+    <col min="769" max="769" width="113.5703125" style="56" customWidth="1"/>
+    <col min="770" max="1023" width="9.140625" style="56"/>
+    <col min="1024" max="1024" width="4.42578125" style="56" customWidth="1"/>
+    <col min="1025" max="1025" width="113.5703125" style="56" customWidth="1"/>
+    <col min="1026" max="1279" width="9.140625" style="56"/>
+    <col min="1280" max="1280" width="4.42578125" style="56" customWidth="1"/>
+    <col min="1281" max="1281" width="113.5703125" style="56" customWidth="1"/>
+    <col min="1282" max="1535" width="9.140625" style="56"/>
+    <col min="1536" max="1536" width="4.42578125" style="56" customWidth="1"/>
+    <col min="1537" max="1537" width="113.5703125" style="56" customWidth="1"/>
+    <col min="1538" max="1791" width="9.140625" style="56"/>
+    <col min="1792" max="1792" width="4.42578125" style="56" customWidth="1"/>
+    <col min="1793" max="1793" width="113.5703125" style="56" customWidth="1"/>
+    <col min="1794" max="2047" width="9.140625" style="56"/>
+    <col min="2048" max="2048" width="4.42578125" style="56" customWidth="1"/>
+    <col min="2049" max="2049" width="113.5703125" style="56" customWidth="1"/>
+    <col min="2050" max="2303" width="9.140625" style="56"/>
+    <col min="2304" max="2304" width="4.42578125" style="56" customWidth="1"/>
+    <col min="2305" max="2305" width="113.5703125" style="56" customWidth="1"/>
+    <col min="2306" max="2559" width="9.140625" style="56"/>
+    <col min="2560" max="2560" width="4.42578125" style="56" customWidth="1"/>
+    <col min="2561" max="2561" width="113.5703125" style="56" customWidth="1"/>
+    <col min="2562" max="2815" width="9.140625" style="56"/>
+    <col min="2816" max="2816" width="4.42578125" style="56" customWidth="1"/>
+    <col min="2817" max="2817" width="113.5703125" style="56" customWidth="1"/>
+    <col min="2818" max="3071" width="9.140625" style="56"/>
+    <col min="3072" max="3072" width="4.42578125" style="56" customWidth="1"/>
+    <col min="3073" max="3073" width="113.5703125" style="56" customWidth="1"/>
+    <col min="3074" max="3327" width="9.140625" style="56"/>
+    <col min="3328" max="3328" width="4.42578125" style="56" customWidth="1"/>
+    <col min="3329" max="3329" width="113.5703125" style="56" customWidth="1"/>
+    <col min="3330" max="3583" width="9.140625" style="56"/>
+    <col min="3584" max="3584" width="4.42578125" style="56" customWidth="1"/>
+    <col min="3585" max="3585" width="113.5703125" style="56" customWidth="1"/>
+    <col min="3586" max="3839" width="9.140625" style="56"/>
+    <col min="3840" max="3840" width="4.42578125" style="56" customWidth="1"/>
+    <col min="3841" max="3841" width="113.5703125" style="56" customWidth="1"/>
+    <col min="3842" max="4095" width="9.140625" style="56"/>
+    <col min="4096" max="4096" width="4.42578125" style="56" customWidth="1"/>
+    <col min="4097" max="4097" width="113.5703125" style="56" customWidth="1"/>
+    <col min="4098" max="4351" width="9.140625" style="56"/>
+    <col min="4352" max="4352" width="4.42578125" style="56" customWidth="1"/>
+    <col min="4353" max="4353" width="113.5703125" style="56" customWidth="1"/>
+    <col min="4354" max="4607" width="9.140625" style="56"/>
+    <col min="4608" max="4608" width="4.42578125" style="56" customWidth="1"/>
+    <col min="4609" max="4609" width="113.5703125" style="56" customWidth="1"/>
+    <col min="4610" max="4863" width="9.140625" style="56"/>
+    <col min="4864" max="4864" width="4.42578125" style="56" customWidth="1"/>
+    <col min="4865" max="4865" width="113.5703125" style="56" customWidth="1"/>
+    <col min="4866" max="5119" width="9.140625" style="56"/>
+    <col min="5120" max="5120" width="4.42578125" style="56" customWidth="1"/>
+    <col min="5121" max="5121" width="113.5703125" style="56" customWidth="1"/>
+    <col min="5122" max="5375" width="9.140625" style="56"/>
+    <col min="5376" max="5376" width="4.42578125" style="56" customWidth="1"/>
+    <col min="5377" max="5377" width="113.5703125" style="56" customWidth="1"/>
+    <col min="5378" max="5631" width="9.140625" style="56"/>
+    <col min="5632" max="5632" width="4.42578125" style="56" customWidth="1"/>
+    <col min="5633" max="5633" width="113.5703125" style="56" customWidth="1"/>
+    <col min="5634" max="5887" width="9.140625" style="56"/>
+    <col min="5888" max="5888" width="4.42578125" style="56" customWidth="1"/>
+    <col min="5889" max="5889" width="113.5703125" style="56" customWidth="1"/>
+    <col min="5890" max="6143" width="9.140625" style="56"/>
+    <col min="6144" max="6144" width="4.42578125" style="56" customWidth="1"/>
+    <col min="6145" max="6145" width="113.5703125" style="56" customWidth="1"/>
+    <col min="6146" max="6399" width="9.140625" style="56"/>
+    <col min="6400" max="6400" width="4.42578125" style="56" customWidth="1"/>
+    <col min="6401" max="6401" width="113.5703125" style="56" customWidth="1"/>
+    <col min="6402" max="6655" width="9.140625" style="56"/>
+    <col min="6656" max="6656" width="4.42578125" style="56" customWidth="1"/>
+    <col min="6657" max="6657" width="113.5703125" style="56" customWidth="1"/>
+    <col min="6658" max="6911" width="9.140625" style="56"/>
+    <col min="6912" max="6912" width="4.42578125" style="56" customWidth="1"/>
+    <col min="6913" max="6913" width="113.5703125" style="56" customWidth="1"/>
+    <col min="6914" max="7167" width="9.140625" style="56"/>
+    <col min="7168" max="7168" width="4.42578125" style="56" customWidth="1"/>
+    <col min="7169" max="7169" width="113.5703125" style="56" customWidth="1"/>
+    <col min="7170" max="7423" width="9.140625" style="56"/>
+    <col min="7424" max="7424" width="4.42578125" style="56" customWidth="1"/>
+    <col min="7425" max="7425" width="113.5703125" style="56" customWidth="1"/>
+    <col min="7426" max="7679" width="9.140625" style="56"/>
+    <col min="7680" max="7680" width="4.42578125" style="56" customWidth="1"/>
+    <col min="7681" max="7681" width="113.5703125" style="56" customWidth="1"/>
+    <col min="7682" max="7935" width="9.140625" style="56"/>
+    <col min="7936" max="7936" width="4.42578125" style="56" customWidth="1"/>
+    <col min="7937" max="7937" width="113.5703125" style="56" customWidth="1"/>
+    <col min="7938" max="8191" width="9.140625" style="56"/>
+    <col min="8192" max="8192" width="4.42578125" style="56" customWidth="1"/>
+    <col min="8193" max="8193" width="113.5703125" style="56" customWidth="1"/>
+    <col min="8194" max="8447" width="9.140625" style="56"/>
+    <col min="8448" max="8448" width="4.42578125" style="56" customWidth="1"/>
+    <col min="8449" max="8449" width="113.5703125" style="56" customWidth="1"/>
+    <col min="8450" max="8703" width="9.140625" style="56"/>
+    <col min="8704" max="8704" width="4.42578125" style="56" customWidth="1"/>
+    <col min="8705" max="8705" width="113.5703125" style="56" customWidth="1"/>
+    <col min="8706" max="8959" width="9.140625" style="56"/>
+    <col min="8960" max="8960" width="4.42578125" style="56" customWidth="1"/>
+    <col min="8961" max="8961" width="113.5703125" style="56" customWidth="1"/>
+    <col min="8962" max="9215" width="9.140625" style="56"/>
+    <col min="9216" max="9216" width="4.42578125" style="56" customWidth="1"/>
+    <col min="9217" max="9217" width="113.5703125" style="56" customWidth="1"/>
+    <col min="9218" max="9471" width="9.140625" style="56"/>
+    <col min="9472" max="9472" width="4.42578125" style="56" customWidth="1"/>
+    <col min="9473" max="9473" width="113.5703125" style="56" customWidth="1"/>
+    <col min="9474" max="9727" width="9.140625" style="56"/>
+    <col min="9728" max="9728" width="4.42578125" style="56" customWidth="1"/>
+    <col min="9729" max="9729" width="113.5703125" style="56" customWidth="1"/>
+    <col min="9730" max="9983" width="9.140625" style="56"/>
+    <col min="9984" max="9984" width="4.42578125" style="56" customWidth="1"/>
+    <col min="9985" max="9985" width="113.5703125" style="56" customWidth="1"/>
+    <col min="9986" max="10239" width="9.140625" style="56"/>
+    <col min="10240" max="10240" width="4.42578125" style="56" customWidth="1"/>
+    <col min="10241" max="10241" width="113.5703125" style="56" customWidth="1"/>
+    <col min="10242" max="10495" width="9.140625" style="56"/>
+    <col min="10496" max="10496" width="4.42578125" style="56" customWidth="1"/>
+    <col min="10497" max="10497" width="113.5703125" style="56" customWidth="1"/>
+    <col min="10498" max="10751" width="9.140625" style="56"/>
+    <col min="10752" max="10752" width="4.42578125" style="56" customWidth="1"/>
+    <col min="10753" max="10753" width="113.5703125" style="56" customWidth="1"/>
+    <col min="10754" max="11007" width="9.140625" style="56"/>
+    <col min="11008" max="11008" width="4.42578125" style="56" customWidth="1"/>
+    <col min="11009" max="11009" width="113.5703125" style="56" customWidth="1"/>
+    <col min="11010" max="11263" width="9.140625" style="56"/>
+    <col min="11264" max="11264" width="4.42578125" style="56" customWidth="1"/>
+    <col min="11265" max="11265" width="113.5703125" style="56" customWidth="1"/>
+    <col min="11266" max="11519" width="9.140625" style="56"/>
+    <col min="11520" max="11520" width="4.42578125" style="56" customWidth="1"/>
+    <col min="11521" max="11521" width="113.5703125" style="56" customWidth="1"/>
+    <col min="11522" max="11775" width="9.140625" style="56"/>
+    <col min="11776" max="11776" width="4.42578125" style="56" customWidth="1"/>
+    <col min="11777" max="11777" width="113.5703125" style="56" customWidth="1"/>
+    <col min="11778" max="12031" width="9.140625" style="56"/>
+    <col min="12032" max="12032" width="4.42578125" style="56" customWidth="1"/>
+    <col min="12033" max="12033" width="113.5703125" style="56" customWidth="1"/>
+    <col min="12034" max="12287" width="9.140625" style="56"/>
+    <col min="12288" max="12288" width="4.42578125" style="56" customWidth="1"/>
+    <col min="12289" max="12289" width="113.5703125" style="56" customWidth="1"/>
+    <col min="12290" max="12543" width="9.140625" style="56"/>
+    <col min="12544" max="12544" width="4.42578125" style="56" customWidth="1"/>
+    <col min="12545" max="12545" width="113.5703125" style="56" customWidth="1"/>
+    <col min="12546" max="12799" width="9.140625" style="56"/>
+    <col min="12800" max="12800" width="4.42578125" style="56" customWidth="1"/>
+    <col min="12801" max="12801" width="113.5703125" style="56" customWidth="1"/>
+    <col min="12802" max="13055" width="9.140625" style="56"/>
+    <col min="13056" max="13056" width="4.42578125" style="56" customWidth="1"/>
+    <col min="13057" max="13057" width="113.5703125" style="56" customWidth="1"/>
+    <col min="13058" max="13311" width="9.140625" style="56"/>
+    <col min="13312" max="13312" width="4.42578125" style="56" customWidth="1"/>
+    <col min="13313" max="13313" width="113.5703125" style="56" customWidth="1"/>
+    <col min="13314" max="13567" width="9.140625" style="56"/>
+    <col min="13568" max="13568" width="4.42578125" style="56" customWidth="1"/>
+    <col min="13569" max="13569" width="113.5703125" style="56" customWidth="1"/>
+    <col min="13570" max="13823" width="9.140625" style="56"/>
+    <col min="13824" max="13824" width="4.42578125" style="56" customWidth="1"/>
+    <col min="13825" max="13825" width="113.5703125" style="56" customWidth="1"/>
+    <col min="13826" max="14079" width="9.140625" style="56"/>
+    <col min="14080" max="14080" width="4.42578125" style="56" customWidth="1"/>
+    <col min="14081" max="14081" width="113.5703125" style="56" customWidth="1"/>
+    <col min="14082" max="14335" width="9.140625" style="56"/>
+    <col min="14336" max="14336" width="4.42578125" style="56" customWidth="1"/>
+    <col min="14337" max="14337" width="113.5703125" style="56" customWidth="1"/>
+    <col min="14338" max="14591" width="9.140625" style="56"/>
+    <col min="14592" max="14592" width="4.42578125" style="56" customWidth="1"/>
+    <col min="14593" max="14593" width="113.5703125" style="56" customWidth="1"/>
+    <col min="14594" max="14847" width="9.140625" style="56"/>
+    <col min="14848" max="14848" width="4.42578125" style="56" customWidth="1"/>
+    <col min="14849" max="14849" width="113.5703125" style="56" customWidth="1"/>
+    <col min="14850" max="15103" width="9.140625" style="56"/>
+    <col min="15104" max="15104" width="4.42578125" style="56" customWidth="1"/>
+    <col min="15105" max="15105" width="113.5703125" style="56" customWidth="1"/>
+    <col min="15106" max="15359" width="9.140625" style="56"/>
+    <col min="15360" max="15360" width="4.42578125" style="56" customWidth="1"/>
+    <col min="15361" max="15361" width="113.5703125" style="56" customWidth="1"/>
+    <col min="15362" max="15615" width="9.140625" style="56"/>
+    <col min="15616" max="15616" width="4.42578125" style="56" customWidth="1"/>
+    <col min="15617" max="15617" width="113.5703125" style="56" customWidth="1"/>
+    <col min="15618" max="15871" width="9.140625" style="56"/>
+    <col min="15872" max="15872" width="4.42578125" style="56" customWidth="1"/>
+    <col min="15873" max="15873" width="113.5703125" style="56" customWidth="1"/>
+    <col min="15874" max="16127" width="9.140625" style="56"/>
+    <col min="16128" max="16128" width="4.42578125" style="56" customWidth="1"/>
+    <col min="16129" max="16129" width="113.5703125" style="56" customWidth="1"/>
+    <col min="16130" max="16384" width="9.140625" style="56"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A2" s="59"/>
+      <c r="A2" s="57"/>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A6" s="11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A9" s="12" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A10" s="12"/>
     </row>
     <row r="11" spans="1:1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A11" s="60" t="s">
+      <c r="A11" s="58" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A14" s="61" t="s">
+      <c r="A14" s="59" t="s">
         <v>97</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:M257"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A258" sqref="A258:XFD273"/>
+    <sheetView topLeftCell="A235" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H261" sqref="H261"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="34" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A2" s="81" t="s">
+      <c r="A2" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="81"/>
-[...10 lines deleted...]
-      <c r="M2" s="81"/>
+      <c r="B2" s="89"/>
+      <c r="C2" s="89"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="89"/>
+      <c r="I2" s="89"/>
+      <c r="J2" s="89"/>
+      <c r="K2" s="89"/>
+      <c r="L2" s="89"/>
+      <c r="M2" s="89"/>
     </row>
     <row r="3" spans="1:13" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="5"/>
       <c r="E3" s="30"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
-      <c r="L3" s="82" t="s">
+      <c r="L3" s="90" t="s">
         <v>17</v>
       </c>
-      <c r="M3" s="82"/>
+      <c r="M3" s="90"/>
     </row>
     <row r="4" spans="1:13" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="78"/>
-      <c r="B4" s="80" t="s">
+      <c r="A4" s="86"/>
+      <c r="B4" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="80"/>
-[...9 lines deleted...]
-      <c r="M4" s="80"/>
+      <c r="C4" s="88"/>
+      <c r="D4" s="88"/>
+      <c r="E4" s="88"/>
+      <c r="F4" s="88"/>
+      <c r="G4" s="88"/>
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
+      <c r="J4" s="88"/>
+      <c r="K4" s="88"/>
+      <c r="L4" s="88"/>
+      <c r="M4" s="88"/>
     </row>
     <row r="5" spans="1:13" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="79"/>
+      <c r="A5" s="87"/>
       <c r="B5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="31" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="13" t="s">
@@ -1969,7304 +1983,7806 @@
         <v>12</v>
       </c>
       <c r="M5" s="13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="24">
         <v>95.3</v>
       </c>
       <c r="C6" s="18">
         <v>100.4</v>
       </c>
       <c r="D6" s="28">
         <v>102.2</v>
       </c>
       <c r="E6" s="32">
         <v>100.4</v>
       </c>
       <c r="F6" s="36">
         <v>99.6</v>
       </c>
-      <c r="G6" s="40">
+      <c r="G6" s="39">
         <v>103.7</v>
       </c>
-      <c r="H6" s="13"/>
+      <c r="H6" s="24">
+        <v>102.2</v>
+      </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="13"/>
       <c r="L6" s="13"/>
       <c r="M6" s="13"/>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B7" s="24">
         <v>85.6</v>
       </c>
       <c r="C7" s="18">
         <v>88.3</v>
       </c>
       <c r="D7" s="24">
         <v>92.5</v>
       </c>
       <c r="E7" s="32">
         <v>89.6</v>
       </c>
       <c r="F7" s="36">
         <v>89.5</v>
       </c>
-      <c r="G7" s="39">
+      <c r="G7" s="38">
         <v>99</v>
       </c>
-      <c r="H7" s="16"/>
+      <c r="H7" s="24">
+        <v>97.3</v>
+      </c>
       <c r="I7" s="16"/>
       <c r="J7" s="16"/>
       <c r="K7" s="16"/>
       <c r="L7" s="16"/>
       <c r="M7" s="16"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="24">
         <v>103.1</v>
       </c>
       <c r="C8" s="18">
         <v>117.8</v>
       </c>
       <c r="D8" s="24">
         <v>105.2</v>
       </c>
       <c r="E8" s="32">
         <v>90.4</v>
       </c>
       <c r="F8" s="36">
         <v>148.1</v>
       </c>
-      <c r="G8" s="39">
+      <c r="G8" s="38">
         <v>130.9</v>
       </c>
-      <c r="H8" s="16"/>
+      <c r="H8" s="24">
+        <v>129.19999999999999</v>
+      </c>
       <c r="I8" s="16"/>
       <c r="J8" s="16"/>
       <c r="K8" s="16"/>
       <c r="L8" s="16"/>
       <c r="M8" s="16"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="24">
         <v>411.6</v>
       </c>
       <c r="C9" s="18">
         <v>377</v>
       </c>
       <c r="D9" s="24">
         <v>347.5</v>
       </c>
       <c r="E9" s="32">
         <v>308.8</v>
       </c>
       <c r="F9" s="36">
         <v>273</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="38">
         <v>245.7</v>
       </c>
-      <c r="H9" s="16"/>
+      <c r="H9" s="24">
+        <v>231.6</v>
+      </c>
       <c r="I9" s="16"/>
       <c r="J9" s="16"/>
       <c r="K9" s="16"/>
       <c r="L9" s="16"/>
       <c r="M9" s="16"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="24">
         <v>105.1</v>
       </c>
       <c r="C10" s="18">
         <v>104.1</v>
       </c>
       <c r="D10" s="24">
         <v>105.4</v>
       </c>
       <c r="E10" s="32">
         <v>105.4</v>
       </c>
       <c r="F10" s="36">
         <v>105.6</v>
       </c>
-      <c r="G10" s="39">
+      <c r="G10" s="38">
         <v>105.2</v>
       </c>
-      <c r="H10" s="16"/>
+      <c r="H10" s="24">
+        <v>103.8</v>
+      </c>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="24">
         <v>92.3</v>
       </c>
       <c r="C11" s="18">
         <v>93.1</v>
       </c>
       <c r="D11" s="24">
         <v>95.6</v>
       </c>
       <c r="E11" s="32">
         <v>86.6</v>
       </c>
       <c r="F11" s="36">
         <v>86.2</v>
       </c>
-      <c r="G11" s="39">
+      <c r="G11" s="38">
         <v>80.7</v>
       </c>
-      <c r="H11" s="16"/>
+      <c r="H11" s="24">
+        <v>77.7</v>
+      </c>
       <c r="I11" s="16"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="24">
         <v>106.6</v>
       </c>
       <c r="C12" s="18">
         <v>114.6</v>
       </c>
       <c r="D12" s="24">
         <v>111.7</v>
       </c>
       <c r="E12" s="32">
         <v>92.8</v>
       </c>
       <c r="F12" s="36">
         <v>79.599999999999994</v>
       </c>
-      <c r="G12" s="39">
+      <c r="G12" s="38">
         <v>70.7</v>
       </c>
-      <c r="H12" s="16"/>
+      <c r="H12" s="24">
+        <v>64.599999999999994</v>
+      </c>
       <c r="I12" s="16"/>
       <c r="J12" s="16"/>
       <c r="K12" s="16"/>
       <c r="L12" s="16"/>
       <c r="M12" s="16"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="24">
         <v>101</v>
       </c>
       <c r="C13" s="18">
         <v>100.6</v>
       </c>
       <c r="D13" s="24">
         <v>108.2</v>
       </c>
       <c r="E13" s="32">
         <v>105.3</v>
       </c>
       <c r="F13" s="36">
         <v>103.6</v>
       </c>
-      <c r="G13" s="39">
+      <c r="G13" s="38">
         <v>102.8</v>
       </c>
-      <c r="H13" s="16"/>
+      <c r="H13" s="24">
+        <v>101.7</v>
+      </c>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="24">
         <v>101</v>
       </c>
       <c r="C14" s="18">
         <v>105.7</v>
       </c>
       <c r="D14" s="24">
         <v>103.3</v>
       </c>
       <c r="E14" s="32">
         <v>104.9</v>
       </c>
       <c r="F14" s="36">
         <v>103.7</v>
       </c>
-      <c r="G14" s="39">
+      <c r="G14" s="38">
         <v>103.8</v>
       </c>
-      <c r="H14" s="16"/>
+      <c r="H14" s="24">
+        <v>104.6</v>
+      </c>
       <c r="I14" s="16"/>
       <c r="J14" s="16"/>
       <c r="K14" s="16"/>
       <c r="L14" s="16"/>
       <c r="M14" s="16"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="24">
         <v>102</v>
       </c>
       <c r="C15" s="18">
         <v>77.5</v>
       </c>
       <c r="D15" s="24">
         <v>89.5</v>
       </c>
       <c r="E15" s="32">
         <v>88.3</v>
       </c>
       <c r="F15" s="36">
         <v>87.9</v>
       </c>
-      <c r="G15" s="39">
+      <c r="G15" s="38">
         <v>87.6</v>
       </c>
-      <c r="H15" s="16"/>
+      <c r="H15" s="24">
+        <v>87.7</v>
+      </c>
       <c r="I15" s="16"/>
       <c r="J15" s="16"/>
       <c r="K15" s="16"/>
       <c r="L15" s="16"/>
       <c r="M15" s="16"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="24">
         <v>97.4</v>
       </c>
       <c r="C16" s="18">
         <v>101.4</v>
       </c>
       <c r="D16" s="24">
         <v>106.3</v>
       </c>
       <c r="E16" s="32">
         <v>109.9</v>
       </c>
       <c r="F16" s="36">
         <v>109.4</v>
       </c>
-      <c r="G16" s="39">
+      <c r="G16" s="38">
         <v>106.9</v>
       </c>
-      <c r="H16" s="16"/>
+      <c r="H16" s="24">
+        <v>105.5</v>
+      </c>
       <c r="I16" s="16"/>
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="24">
         <v>92.2</v>
       </c>
       <c r="C17" s="18">
         <v>94</v>
       </c>
       <c r="D17" s="24">
         <v>97.6</v>
       </c>
       <c r="E17" s="32">
         <v>136.6</v>
       </c>
       <c r="F17" s="36">
         <v>142.1</v>
       </c>
-      <c r="G17" s="39">
+      <c r="G17" s="38">
         <v>139.5</v>
       </c>
-      <c r="H17" s="16"/>
+      <c r="H17" s="24">
+        <v>138.19999999999999</v>
+      </c>
       <c r="I17" s="16"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="24">
         <v>93.2</v>
       </c>
       <c r="C18" s="18">
         <v>114.8</v>
       </c>
       <c r="D18" s="24">
         <v>89.7</v>
       </c>
       <c r="E18" s="32">
         <v>88.7</v>
       </c>
       <c r="F18" s="36">
         <v>87.9</v>
       </c>
-      <c r="G18" s="39">
+      <c r="G18" s="38">
         <v>100.2</v>
       </c>
-      <c r="H18" s="16"/>
+      <c r="H18" s="24">
+        <v>96.5</v>
+      </c>
       <c r="I18" s="16"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="24">
         <v>107.7</v>
       </c>
       <c r="C19" s="18">
         <v>636.6</v>
       </c>
       <c r="D19" s="24">
         <v>121.8</v>
       </c>
       <c r="E19" s="32">
         <v>122.7</v>
       </c>
       <c r="F19" s="36">
         <v>120.1</v>
       </c>
-      <c r="G19" s="39">
+      <c r="G19" s="38">
         <v>116.4</v>
       </c>
-      <c r="H19" s="16"/>
+      <c r="H19" s="24">
+        <v>114.7</v>
+      </c>
       <c r="I19" s="16"/>
       <c r="J19" s="16"/>
       <c r="K19" s="16"/>
       <c r="L19" s="16"/>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="24">
         <v>99.9</v>
       </c>
       <c r="C20" s="20">
         <v>102</v>
       </c>
       <c r="D20" s="26">
         <v>103.1</v>
       </c>
       <c r="E20" s="32">
         <v>103.6</v>
       </c>
       <c r="F20" s="36">
         <v>102.7</v>
       </c>
-      <c r="G20" s="39">
+      <c r="G20" s="38">
         <v>103.5</v>
       </c>
-      <c r="H20" s="16"/>
+      <c r="H20" s="24">
+        <v>104.4</v>
+      </c>
       <c r="I20" s="16"/>
       <c r="J20" s="16"/>
       <c r="K20" s="16"/>
       <c r="L20" s="16"/>
       <c r="M20" s="16"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B21" s="24">
         <v>94.4</v>
       </c>
       <c r="C21" s="18">
         <v>130.1</v>
       </c>
       <c r="D21" s="24">
         <v>142.19999999999999</v>
       </c>
       <c r="E21" s="32">
         <v>135.5</v>
       </c>
       <c r="F21" s="36">
         <v>119.3</v>
       </c>
-      <c r="G21" s="39">
+      <c r="G21" s="38">
         <v>109.1</v>
       </c>
-      <c r="H21" s="16"/>
+      <c r="H21" s="24">
+        <v>100.9</v>
+      </c>
       <c r="I21" s="16"/>
       <c r="J21" s="16"/>
       <c r="K21" s="16"/>
       <c r="L21" s="16"/>
       <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="24">
         <v>100</v>
       </c>
       <c r="C22" s="18">
         <v>833.1</v>
       </c>
       <c r="D22" s="24">
         <v>120.1</v>
       </c>
       <c r="E22" s="32">
         <v>184</v>
       </c>
       <c r="F22" s="36">
         <v>152</v>
       </c>
-      <c r="G22" s="39">
+      <c r="G22" s="38">
         <v>130.6</v>
       </c>
-      <c r="H22" s="16"/>
+      <c r="H22" s="24">
+        <v>117.6</v>
+      </c>
       <c r="I22" s="16"/>
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
       <c r="L22" s="16"/>
       <c r="M22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="24">
         <v>423.8</v>
       </c>
       <c r="C23" s="18">
         <v>394.7</v>
       </c>
       <c r="D23" s="24">
         <v>362.3</v>
       </c>
       <c r="E23" s="32">
         <v>320.89999999999998</v>
       </c>
       <c r="F23" s="36">
         <v>283.3</v>
       </c>
-      <c r="G23" s="39">
+      <c r="G23" s="38">
         <v>254.6</v>
       </c>
-      <c r="H23" s="16"/>
+      <c r="H23" s="24">
+        <v>239.8</v>
+      </c>
       <c r="I23" s="16"/>
       <c r="J23" s="16"/>
       <c r="K23" s="16"/>
       <c r="L23" s="16"/>
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="24">
         <v>105</v>
       </c>
       <c r="C24" s="18">
         <v>103.4</v>
       </c>
       <c r="D24" s="24">
         <v>105</v>
       </c>
       <c r="E24" s="32">
         <v>105</v>
       </c>
       <c r="F24" s="36">
         <v>105.2</v>
       </c>
-      <c r="G24" s="39">
+      <c r="G24" s="38">
         <v>104.8</v>
       </c>
-      <c r="H24" s="16"/>
+      <c r="H24" s="24">
+        <v>103.4</v>
+      </c>
       <c r="I24" s="16"/>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A25" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="24">
         <v>100</v>
       </c>
       <c r="C25" s="18">
         <v>73.2</v>
       </c>
       <c r="D25" s="24">
         <v>72.900000000000006</v>
       </c>
       <c r="E25" s="32">
         <v>67.599999999999994</v>
       </c>
       <c r="F25" s="36">
         <v>80</v>
       </c>
-      <c r="G25" s="39">
+      <c r="G25" s="38">
         <v>74.900000000000006</v>
       </c>
-      <c r="H25" s="16"/>
+      <c r="H25" s="24">
+        <v>70.599999999999994</v>
+      </c>
       <c r="I25" s="16"/>
       <c r="J25" s="16"/>
       <c r="K25" s="16"/>
       <c r="L25" s="16"/>
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="24">
         <v>100</v>
       </c>
       <c r="C26" s="18">
         <v>113.8</v>
       </c>
       <c r="D26" s="24">
         <v>120.2</v>
       </c>
       <c r="E26" s="32">
         <v>115.3</v>
       </c>
       <c r="F26" s="36">
         <v>111.3</v>
       </c>
-      <c r="G26" s="39">
+      <c r="G26" s="38">
         <v>108.9</v>
       </c>
-      <c r="H26" s="16"/>
+      <c r="H26" s="24">
+        <v>106.9</v>
+      </c>
       <c r="I26" s="16"/>
       <c r="J26" s="16"/>
       <c r="K26" s="16"/>
       <c r="L26" s="16"/>
       <c r="M26" s="16"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A27" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="24">
         <v>99.7</v>
       </c>
       <c r="C27" s="18">
         <v>106.2</v>
       </c>
       <c r="D27" s="24">
         <v>101.6</v>
       </c>
       <c r="E27" s="32">
         <v>102.1</v>
       </c>
       <c r="F27" s="36">
         <v>101.4</v>
       </c>
-      <c r="G27" s="39">
+      <c r="G27" s="38">
         <v>101.8</v>
       </c>
-      <c r="H27" s="16"/>
+      <c r="H27" s="24">
+        <v>103.4</v>
+      </c>
       <c r="I27" s="16"/>
       <c r="J27" s="16"/>
       <c r="K27" s="16"/>
       <c r="L27" s="16"/>
       <c r="M27" s="16"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A28" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="24">
         <v>98.6</v>
       </c>
       <c r="C28" s="18">
         <v>102.6</v>
       </c>
       <c r="D28" s="24">
         <v>106.3</v>
       </c>
       <c r="E28" s="32">
         <v>109</v>
       </c>
       <c r="F28" s="36">
         <v>107.8</v>
       </c>
-      <c r="G28" s="39">
+      <c r="G28" s="38">
         <v>105.5</v>
       </c>
-      <c r="H28" s="16"/>
+      <c r="H28" s="24">
+        <v>104.4</v>
+      </c>
       <c r="I28" s="16"/>
       <c r="J28" s="16"/>
       <c r="K28" s="16"/>
       <c r="L28" s="16"/>
       <c r="M28" s="16"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A29" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="24">
         <v>91.9</v>
       </c>
       <c r="C29" s="18">
         <v>91.2</v>
       </c>
       <c r="D29" s="24">
         <v>93.9</v>
       </c>
       <c r="E29" s="32">
         <v>95.2</v>
       </c>
       <c r="F29" s="36">
         <v>96.3</v>
       </c>
-      <c r="G29" s="39">
+      <c r="G29" s="38">
         <v>99.7</v>
       </c>
-      <c r="H29" s="16"/>
+      <c r="H29" s="24">
+        <v>102.4</v>
+      </c>
       <c r="I29" s="16"/>
       <c r="J29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="16"/>
       <c r="M29" s="16"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A30" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="24">
         <v>109.1</v>
       </c>
       <c r="C30" s="18">
         <v>122.2</v>
       </c>
       <c r="D30" s="24">
         <v>100</v>
       </c>
       <c r="E30" s="32">
         <v>98</v>
       </c>
       <c r="F30" s="36">
         <v>97.1</v>
       </c>
-      <c r="G30" s="39">
+      <c r="G30" s="38">
         <v>100.1</v>
       </c>
-      <c r="H30" s="16"/>
+      <c r="H30" s="24">
+        <v>97.8</v>
+      </c>
       <c r="I30" s="16"/>
       <c r="J30" s="16"/>
       <c r="K30" s="16"/>
       <c r="L30" s="16"/>
       <c r="M30" s="16"/>
     </row>
     <row r="31" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A31" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="24">
         <v>102.5</v>
       </c>
       <c r="C31" s="18">
         <v>101.9</v>
       </c>
       <c r="D31" s="24">
         <v>102.3</v>
       </c>
       <c r="E31" s="32">
         <v>102.4</v>
       </c>
       <c r="F31" s="36">
         <v>102.5</v>
       </c>
-      <c r="G31" s="39">
+      <c r="G31" s="38">
         <v>102.6</v>
       </c>
-      <c r="H31" s="16"/>
+      <c r="H31" s="24">
+        <v>102.4</v>
+      </c>
       <c r="I31" s="16"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
       <c r="M31" s="16"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A32" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="24">
         <v>105.1</v>
       </c>
       <c r="C32" s="18">
         <v>103.6</v>
       </c>
       <c r="D32" s="24">
         <v>105</v>
       </c>
       <c r="E32" s="32">
         <v>105.2</v>
       </c>
       <c r="F32" s="36">
         <v>104.5</v>
       </c>
-      <c r="G32" s="39">
+      <c r="G32" s="38">
         <v>104.3</v>
       </c>
-      <c r="H32" s="16"/>
+      <c r="H32" s="24">
+        <v>103.4</v>
+      </c>
       <c r="I32" s="16"/>
       <c r="J32" s="16"/>
       <c r="K32" s="16"/>
       <c r="L32" s="16"/>
       <c r="M32" s="16"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A33" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="24">
         <v>102.5</v>
       </c>
       <c r="C33" s="18">
         <v>102.4</v>
       </c>
       <c r="D33" s="24">
         <v>102</v>
       </c>
       <c r="E33" s="32">
         <v>102</v>
       </c>
       <c r="F33" s="36">
         <v>102.9</v>
       </c>
-      <c r="G33" s="39">
+      <c r="G33" s="38">
         <v>103.4</v>
       </c>
-      <c r="H33" s="16"/>
+      <c r="H33" s="24">
+        <v>103.8</v>
+      </c>
       <c r="I33" s="16"/>
       <c r="J33" s="16"/>
       <c r="K33" s="16"/>
       <c r="L33" s="16"/>
       <c r="M33" s="16"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A34" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="24">
         <v>99.9</v>
       </c>
       <c r="C34" s="18">
         <v>99.4</v>
       </c>
       <c r="D34" s="24">
         <v>99.5</v>
       </c>
       <c r="E34" s="32">
         <v>99.8</v>
       </c>
       <c r="F34" s="36">
         <v>99.8</v>
       </c>
-      <c r="G34" s="39">
+      <c r="G34" s="38">
         <v>99.6</v>
       </c>
-      <c r="H34" s="16"/>
+      <c r="H34" s="24">
+        <v>99.4</v>
+      </c>
       <c r="I34" s="16"/>
       <c r="J34" s="16"/>
       <c r="K34" s="16"/>
       <c r="L34" s="16"/>
       <c r="M34" s="16"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A35" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="25" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G35" s="39">
+      <c r="G35" s="38">
         <v>72.3</v>
       </c>
-      <c r="H35" s="16"/>
+      <c r="H35" s="24">
+        <v>77.900000000000006</v>
+      </c>
       <c r="I35" s="16"/>
       <c r="J35" s="16"/>
       <c r="K35" s="16"/>
       <c r="L35" s="16"/>
       <c r="M35" s="16"/>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="24">
         <v>95.7</v>
       </c>
       <c r="C36" s="18">
         <v>95.2</v>
       </c>
       <c r="D36" s="24">
         <v>96.7</v>
       </c>
       <c r="E36" s="32">
         <v>97.5</v>
       </c>
       <c r="F36" s="36">
         <v>97.8</v>
       </c>
-      <c r="G36" s="39">
+      <c r="G36" s="38">
         <v>99.9</v>
       </c>
-      <c r="H36" s="16"/>
+      <c r="H36" s="24">
+        <v>102.8</v>
+      </c>
       <c r="I36" s="16"/>
       <c r="J36" s="16"/>
       <c r="K36" s="16"/>
       <c r="L36" s="16"/>
       <c r="M36" s="16"/>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A37" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="24">
         <v>436.8</v>
       </c>
       <c r="C37" s="18">
         <v>410.5</v>
       </c>
       <c r="D37" s="24">
         <v>382.6</v>
       </c>
       <c r="E37" s="32">
         <v>338.1</v>
       </c>
       <c r="F37" s="36">
         <v>298.2</v>
       </c>
-      <c r="G37" s="39">
+      <c r="G37" s="38">
         <v>267.8</v>
       </c>
-      <c r="H37" s="16"/>
+      <c r="H37" s="24">
+        <v>251.6</v>
+      </c>
       <c r="I37" s="16"/>
       <c r="J37" s="16"/>
       <c r="K37" s="16"/>
       <c r="L37" s="16"/>
       <c r="M37" s="16"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A38" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="24">
         <v>100</v>
       </c>
       <c r="C38" s="21">
         <v>100</v>
       </c>
       <c r="D38" s="24">
         <v>100</v>
       </c>
       <c r="E38" s="32">
         <v>100</v>
       </c>
       <c r="F38" s="36">
         <v>100</v>
       </c>
-      <c r="G38" s="39">
+      <c r="G38" s="38">
         <v>100.3</v>
       </c>
-      <c r="H38" s="16"/>
+      <c r="H38" s="24">
+        <v>100.3</v>
+      </c>
       <c r="I38" s="16"/>
       <c r="J38" s="16"/>
       <c r="K38" s="16"/>
       <c r="L38" s="16"/>
       <c r="M38" s="16"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A39" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="24">
         <v>78.5</v>
       </c>
       <c r="C39" s="18">
         <v>90.8</v>
       </c>
       <c r="D39" s="24">
         <v>91.1</v>
       </c>
       <c r="E39" s="32">
         <v>97.6</v>
       </c>
       <c r="F39" s="36">
         <v>94.6</v>
       </c>
-      <c r="G39" s="39">
+      <c r="G39" s="38">
         <v>86.6</v>
       </c>
-      <c r="H39" s="16"/>
+      <c r="H39" s="24">
+        <v>91.2</v>
+      </c>
       <c r="I39" s="16"/>
       <c r="J39" s="16"/>
       <c r="K39" s="16"/>
       <c r="L39" s="16"/>
       <c r="M39" s="16"/>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="24">
         <v>92.1</v>
       </c>
       <c r="C40" s="18">
         <v>90.5</v>
       </c>
       <c r="D40" s="24">
         <v>92.5</v>
       </c>
       <c r="E40" s="32">
         <v>93.5</v>
       </c>
       <c r="F40" s="36">
         <v>94.8</v>
       </c>
-      <c r="G40" s="39">
+      <c r="G40" s="38">
         <v>98.3</v>
       </c>
-      <c r="H40" s="16"/>
+      <c r="H40" s="24">
+        <v>101.3</v>
+      </c>
       <c r="I40" s="16"/>
       <c r="J40" s="16"/>
       <c r="K40" s="16"/>
       <c r="L40" s="16"/>
       <c r="M40" s="16"/>
     </row>
     <row r="41" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A41" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="24">
         <v>95.1</v>
       </c>
       <c r="C41" s="18">
         <v>147.4</v>
       </c>
       <c r="D41" s="24">
         <v>148.19999999999999</v>
       </c>
       <c r="E41" s="32">
         <v>148.19999999999999</v>
       </c>
       <c r="F41" s="36">
         <v>135.1</v>
       </c>
-      <c r="G41" s="39">
+      <c r="G41" s="38">
         <v>128</v>
       </c>
-      <c r="H41" s="16"/>
+      <c r="H41" s="24">
+        <v>119.9</v>
+      </c>
       <c r="I41" s="16"/>
       <c r="J41" s="16"/>
       <c r="K41" s="16"/>
       <c r="L41" s="16"/>
       <c r="M41" s="16"/>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A42" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B42" s="24">
         <v>94.4</v>
       </c>
       <c r="C42" s="18">
         <v>130.1</v>
       </c>
       <c r="D42" s="24">
         <v>140.19999999999999</v>
       </c>
       <c r="E42" s="32">
         <v>134.1</v>
       </c>
       <c r="F42" s="36">
         <v>117.7</v>
       </c>
-      <c r="G42" s="39">
+      <c r="G42" s="38">
         <v>108.2</v>
       </c>
-      <c r="H42" s="16"/>
+      <c r="H42" s="24">
+        <v>99.8</v>
+      </c>
       <c r="I42" s="16"/>
       <c r="J42" s="16"/>
       <c r="K42" s="16"/>
       <c r="L42" s="16"/>
       <c r="M42" s="16"/>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A43" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B43" s="24">
         <v>100</v>
       </c>
       <c r="C43" s="18">
         <v>833.1</v>
       </c>
       <c r="D43" s="24">
         <v>120.1</v>
       </c>
       <c r="E43" s="32">
         <v>184</v>
       </c>
       <c r="F43" s="36">
         <v>152</v>
       </c>
-      <c r="G43" s="39">
+      <c r="G43" s="38">
         <v>130.6</v>
       </c>
-      <c r="H43" s="16"/>
+      <c r="H43" s="24">
+        <v>117.6</v>
+      </c>
       <c r="I43" s="16"/>
       <c r="J43" s="16"/>
       <c r="K43" s="16"/>
       <c r="L43" s="16"/>
       <c r="M43" s="16"/>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A44" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B44" s="24">
         <v>100</v>
       </c>
       <c r="C44" s="18">
         <v>291.89999999999998</v>
       </c>
       <c r="D44" s="24">
         <v>290</v>
       </c>
       <c r="E44" s="32">
         <v>266.7</v>
       </c>
       <c r="F44" s="36">
         <v>219.7</v>
       </c>
-      <c r="G44" s="39">
+      <c r="G44" s="38">
         <v>188.4</v>
       </c>
-      <c r="H44" s="16"/>
+      <c r="H44" s="24">
+        <v>164.2</v>
+      </c>
       <c r="I44" s="16"/>
       <c r="J44" s="16"/>
       <c r="K44" s="16"/>
       <c r="L44" s="16"/>
       <c r="M44" s="16"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A45" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B45" s="24">
         <v>100</v>
       </c>
       <c r="C45" s="18">
         <v>73.2</v>
       </c>
       <c r="D45" s="24">
         <v>72.900000000000006</v>
       </c>
       <c r="E45" s="32">
         <v>65.7</v>
       </c>
       <c r="F45" s="36">
         <v>79.3</v>
       </c>
-      <c r="G45" s="39">
+      <c r="G45" s="38">
         <v>74.5</v>
       </c>
-      <c r="H45" s="16"/>
+      <c r="H45" s="24">
+        <v>70.400000000000006</v>
+      </c>
       <c r="I45" s="16"/>
       <c r="J45" s="16"/>
       <c r="K45" s="16"/>
       <c r="L45" s="16"/>
       <c r="M45" s="16"/>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A46" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B46" s="24">
         <v>100</v>
       </c>
       <c r="C46" s="18">
         <v>252.8</v>
       </c>
       <c r="D46" s="24">
         <v>303.7</v>
       </c>
       <c r="E46" s="32">
         <v>254.3</v>
       </c>
       <c r="F46" s="36">
         <v>213.6</v>
       </c>
-      <c r="G46" s="39">
+      <c r="G46" s="38">
         <v>186.5</v>
       </c>
-      <c r="H46" s="16"/>
+      <c r="H46" s="24">
+        <v>166.7</v>
+      </c>
       <c r="I46" s="16"/>
       <c r="J46" s="16"/>
       <c r="K46" s="16"/>
       <c r="L46" s="16"/>
       <c r="M46" s="16"/>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A47" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B47" s="24">
         <v>81</v>
       </c>
       <c r="C47" s="20">
         <v>97</v>
       </c>
       <c r="D47" s="24">
         <v>114.8</v>
       </c>
       <c r="E47" s="32">
         <v>114.9</v>
       </c>
       <c r="F47" s="36">
         <v>107.4</v>
       </c>
-      <c r="G47" s="39">
+      <c r="G47" s="38">
         <v>116.4</v>
       </c>
-      <c r="H47" s="16"/>
+      <c r="H47" s="24">
+        <v>118.6</v>
+      </c>
       <c r="I47" s="16"/>
       <c r="J47" s="16"/>
       <c r="K47" s="16"/>
       <c r="L47" s="16"/>
       <c r="M47" s="16"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A48" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="24">
         <v>100</v>
       </c>
       <c r="C48" s="20">
         <v>50</v>
       </c>
       <c r="D48" s="24">
         <v>33.299999999999997</v>
       </c>
       <c r="E48" s="32">
         <v>25</v>
       </c>
       <c r="F48" s="36">
         <v>20</v>
       </c>
-      <c r="G48" s="39">
+      <c r="G48" s="38">
         <v>16.7</v>
       </c>
-      <c r="H48" s="16"/>
+      <c r="H48" s="24">
+        <v>14.3</v>
+      </c>
       <c r="I48" s="16"/>
       <c r="J48" s="16"/>
       <c r="K48" s="16"/>
       <c r="L48" s="16"/>
       <c r="M48" s="16"/>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A49" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="24">
         <v>104.8</v>
       </c>
       <c r="C49" s="18">
         <v>170.4</v>
       </c>
       <c r="D49" s="24">
         <v>202.6</v>
       </c>
       <c r="E49" s="32">
         <v>195.9</v>
       </c>
       <c r="F49" s="36">
         <v>177.2</v>
       </c>
-      <c r="G49" s="39">
+      <c r="G49" s="38">
         <v>164.8</v>
       </c>
-      <c r="H49" s="16"/>
+      <c r="H49" s="24">
+        <v>148.1</v>
+      </c>
       <c r="I49" s="16"/>
       <c r="J49" s="16"/>
       <c r="K49" s="16"/>
       <c r="L49" s="16"/>
       <c r="M49" s="16"/>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A50" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="24">
         <v>95.1</v>
       </c>
       <c r="C50" s="18">
         <v>109.1</v>
       </c>
       <c r="D50" s="24">
         <v>99.6</v>
       </c>
       <c r="E50" s="32">
         <v>96.7</v>
       </c>
       <c r="F50" s="36">
         <v>96.6</v>
       </c>
-      <c r="G50" s="39">
+      <c r="G50" s="38">
         <v>96.1</v>
       </c>
-      <c r="H50" s="16"/>
+      <c r="H50" s="24">
+        <v>94.6</v>
+      </c>
       <c r="I50" s="16"/>
       <c r="J50" s="16"/>
       <c r="K50" s="16"/>
       <c r="L50" s="16"/>
       <c r="M50" s="16"/>
     </row>
     <row r="51" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B51" s="24">
         <v>104.8</v>
       </c>
       <c r="C51" s="18">
         <v>117.1</v>
       </c>
       <c r="D51" s="24">
         <v>119.1</v>
       </c>
       <c r="E51" s="32">
         <v>121.8</v>
       </c>
       <c r="F51" s="36">
         <v>113.8</v>
       </c>
-      <c r="G51" s="39">
+      <c r="G51" s="38">
         <v>115.5</v>
       </c>
-      <c r="H51" s="16"/>
+      <c r="H51" s="24">
+        <v>116.5</v>
+      </c>
       <c r="I51" s="16"/>
       <c r="J51" s="16"/>
       <c r="K51" s="16"/>
       <c r="L51" s="16"/>
       <c r="M51" s="16"/>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A52" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B52" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="24">
         <v>164.7</v>
       </c>
       <c r="E52" s="32">
         <v>151.19999999999999</v>
       </c>
       <c r="F52" s="36">
         <v>137.1</v>
       </c>
-      <c r="G52" s="39">
+      <c r="G52" s="38">
         <v>119</v>
       </c>
-      <c r="H52" s="16"/>
+      <c r="H52" s="24">
+        <v>112</v>
+      </c>
       <c r="I52" s="16"/>
       <c r="J52" s="16"/>
       <c r="K52" s="16"/>
       <c r="L52" s="16"/>
       <c r="M52" s="16"/>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A53" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B53" s="24">
         <v>126.2</v>
       </c>
       <c r="C53" s="18">
         <v>66.7</v>
       </c>
       <c r="D53" s="24">
         <v>62.2</v>
       </c>
       <c r="E53" s="32">
         <v>64.7</v>
       </c>
       <c r="F53" s="36">
         <v>67.900000000000006</v>
       </c>
-      <c r="G53" s="39">
+      <c r="G53" s="38">
         <v>68.5</v>
       </c>
-      <c r="H53" s="16"/>
+      <c r="H53" s="24">
+        <v>80.599999999999994</v>
+      </c>
       <c r="I53" s="16"/>
       <c r="J53" s="16"/>
       <c r="K53" s="16"/>
       <c r="L53" s="16"/>
       <c r="M53" s="16"/>
     </row>
     <row r="54" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A54" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B54" s="24">
         <v>104.4</v>
       </c>
       <c r="C54" s="18">
         <v>102.6</v>
       </c>
       <c r="D54" s="24">
         <v>105.2</v>
       </c>
       <c r="E54" s="32">
         <v>103.3</v>
       </c>
       <c r="F54" s="36">
         <v>109.5</v>
       </c>
-      <c r="G54" s="39">
+      <c r="G54" s="38">
         <v>107.8</v>
       </c>
-      <c r="H54" s="16"/>
+      <c r="H54" s="24">
+        <v>103.2</v>
+      </c>
       <c r="I54" s="16"/>
       <c r="J54" s="16"/>
       <c r="K54" s="16"/>
       <c r="L54" s="16"/>
       <c r="M54" s="16"/>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A55" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B55" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="25" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="36">
         <v>58.7</v>
       </c>
-      <c r="G55" s="39">
+      <c r="G55" s="38">
         <v>51.7</v>
       </c>
-      <c r="H55" s="16"/>
+      <c r="H55" s="24">
+        <v>48.8</v>
+      </c>
       <c r="I55" s="16"/>
       <c r="J55" s="16"/>
       <c r="K55" s="16"/>
       <c r="L55" s="16"/>
       <c r="M55" s="16"/>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A56" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B56" s="24">
         <v>100.2</v>
       </c>
       <c r="C56" s="18">
         <v>50.2</v>
       </c>
       <c r="D56" s="24">
         <v>33.4</v>
       </c>
       <c r="E56" s="32">
         <v>25.1</v>
       </c>
       <c r="F56" s="36">
         <v>20</v>
       </c>
-      <c r="G56" s="39">
+      <c r="G56" s="38">
         <v>16.7</v>
       </c>
-      <c r="H56" s="16"/>
+      <c r="H56" s="24">
+        <v>14.3</v>
+      </c>
       <c r="I56" s="16"/>
       <c r="J56" s="16"/>
       <c r="K56" s="16"/>
       <c r="L56" s="16"/>
       <c r="M56" s="16"/>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A57" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B57" s="24">
         <v>156.1</v>
       </c>
       <c r="C57" s="18">
         <v>147.4</v>
       </c>
       <c r="D57" s="24">
         <v>118.9</v>
       </c>
       <c r="E57" s="32">
         <v>111.5</v>
       </c>
       <c r="F57" s="36">
         <v>99</v>
       </c>
-      <c r="G57" s="39">
+      <c r="G57" s="38">
         <v>116.8</v>
       </c>
-      <c r="H57" s="16"/>
+      <c r="H57" s="24">
+        <v>123.8</v>
+      </c>
       <c r="I57" s="16"/>
       <c r="J57" s="16"/>
       <c r="K57" s="16"/>
       <c r="L57" s="16"/>
       <c r="M57" s="16"/>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A58" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B58" s="24">
         <v>51.7</v>
       </c>
       <c r="C58" s="18">
         <v>153.4</v>
       </c>
       <c r="D58" s="24">
         <v>201.8</v>
       </c>
       <c r="E58" s="32">
         <v>238.3</v>
       </c>
       <c r="F58" s="36">
         <v>219.4</v>
       </c>
-      <c r="G58" s="39">
+      <c r="G58" s="38">
         <v>188.1</v>
       </c>
-      <c r="H58" s="16"/>
+      <c r="H58" s="24">
+        <v>174.3</v>
+      </c>
       <c r="I58" s="16"/>
       <c r="J58" s="16"/>
       <c r="K58" s="16"/>
       <c r="L58" s="16"/>
       <c r="M58" s="16"/>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A59" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B59" s="24">
         <v>81.8</v>
       </c>
       <c r="C59" s="18">
         <v>101.3</v>
       </c>
       <c r="D59" s="24">
         <v>113.2</v>
       </c>
       <c r="E59" s="32">
         <v>127.2</v>
       </c>
       <c r="F59" s="36">
         <v>128.1</v>
       </c>
-      <c r="G59" s="39">
+      <c r="G59" s="38">
         <v>132.80000000000001</v>
       </c>
-      <c r="H59" s="16"/>
+      <c r="H59" s="24">
+        <v>129.6</v>
+      </c>
       <c r="I59" s="16"/>
       <c r="J59" s="16"/>
       <c r="K59" s="16"/>
       <c r="L59" s="16"/>
       <c r="M59" s="16"/>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A60" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B60" s="24">
         <v>100.2</v>
       </c>
       <c r="C60" s="18">
         <v>118.7</v>
       </c>
       <c r="D60" s="24">
         <v>113.8</v>
       </c>
       <c r="E60" s="32">
         <v>114.8</v>
       </c>
       <c r="F60" s="36">
         <v>94.1</v>
       </c>
-      <c r="G60" s="39">
+      <c r="G60" s="38">
         <v>80.3</v>
       </c>
-      <c r="H60" s="16"/>
+      <c r="H60" s="24">
+        <v>70.2</v>
+      </c>
       <c r="I60" s="16"/>
       <c r="J60" s="16"/>
       <c r="K60" s="16"/>
       <c r="L60" s="16"/>
       <c r="M60" s="16"/>
     </row>
     <row r="61" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A61" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B61" s="24">
         <v>90</v>
       </c>
       <c r="C61" s="18">
         <v>98.1</v>
       </c>
       <c r="D61" s="27">
         <v>100.7</v>
       </c>
       <c r="E61" s="32">
         <v>96.8</v>
       </c>
-      <c r="F61" s="38">
+      <c r="F61" s="37">
         <v>96.2</v>
       </c>
-      <c r="G61" s="39">
+      <c r="G61" s="38">
         <v>104.2</v>
       </c>
-      <c r="H61" s="16"/>
+      <c r="H61" s="24">
+        <v>100.1</v>
+      </c>
       <c r="I61" s="16"/>
       <c r="J61" s="16"/>
       <c r="K61" s="16"/>
       <c r="L61" s="16"/>
       <c r="M61" s="16"/>
     </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A62" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B62" s="24">
         <v>83.8</v>
       </c>
       <c r="C62" s="18">
         <v>86.5</v>
       </c>
       <c r="D62" s="24">
         <v>91.1</v>
       </c>
       <c r="E62" s="32">
         <v>88</v>
       </c>
       <c r="F62" s="36">
         <v>88.4</v>
       </c>
-      <c r="G62" s="39">
+      <c r="G62" s="38">
         <v>99.3</v>
       </c>
-      <c r="H62" s="16"/>
+      <c r="H62" s="24">
+        <v>97.6</v>
+      </c>
       <c r="I62" s="16"/>
       <c r="J62" s="16"/>
       <c r="K62" s="16"/>
       <c r="L62" s="16"/>
       <c r="M62" s="16"/>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A63" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B63" s="24">
         <v>99.7</v>
       </c>
       <c r="C63" s="18">
         <v>109.1</v>
       </c>
       <c r="D63" s="24">
         <v>106.6</v>
       </c>
       <c r="E63" s="32">
         <v>89.2</v>
       </c>
       <c r="F63" s="36">
         <v>154.19999999999999</v>
       </c>
-      <c r="G63" s="39">
+      <c r="G63" s="38">
         <v>135.5</v>
       </c>
-      <c r="H63" s="16"/>
+      <c r="H63" s="24">
+        <v>133.5</v>
+      </c>
       <c r="I63" s="16"/>
       <c r="J63" s="16"/>
       <c r="K63" s="16"/>
       <c r="L63" s="16"/>
       <c r="M63" s="16"/>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A64" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B64" s="24">
         <v>100</v>
       </c>
       <c r="C64" s="21">
         <v>100</v>
       </c>
       <c r="D64" s="24">
         <v>100</v>
       </c>
       <c r="E64" s="32">
         <v>100.1</v>
       </c>
       <c r="F64" s="36">
         <v>100.1</v>
       </c>
-      <c r="G64" s="39">
+      <c r="G64" s="38">
         <v>100.1</v>
       </c>
-      <c r="H64" s="16"/>
+      <c r="H64" s="24">
+        <v>100.1</v>
+      </c>
       <c r="I64" s="16"/>
       <c r="J64" s="16"/>
       <c r="K64" s="16"/>
       <c r="L64" s="16"/>
       <c r="M64" s="16"/>
     </row>
     <row r="65" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A65" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B65" s="24">
         <v>103.2</v>
       </c>
       <c r="C65" s="18">
         <v>130.80000000000001</v>
       </c>
       <c r="D65" s="24">
         <v>133.4</v>
       </c>
       <c r="E65" s="32">
         <v>136.69999999999999</v>
       </c>
       <c r="F65" s="36">
         <v>129.69999999999999</v>
       </c>
-      <c r="G65" s="39">
+      <c r="G65" s="38">
         <v>125.1</v>
       </c>
-      <c r="H65" s="16"/>
+      <c r="H65" s="24">
+        <v>118.9</v>
+      </c>
       <c r="I65" s="16"/>
       <c r="J65" s="16"/>
       <c r="K65" s="16"/>
       <c r="L65" s="16"/>
       <c r="M65" s="16"/>
     </row>
     <row r="66" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A66" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B66" s="24">
         <v>100</v>
       </c>
       <c r="C66" s="18">
         <v>97.3</v>
       </c>
       <c r="D66" s="24">
         <v>99.2</v>
       </c>
       <c r="E66" s="32">
         <v>78.400000000000006</v>
       </c>
       <c r="F66" s="36">
         <v>65.5</v>
       </c>
-      <c r="G66" s="39">
+      <c r="G66" s="38">
         <v>56.9</v>
       </c>
-      <c r="H66" s="16"/>
+      <c r="H66" s="24">
+        <v>51.4</v>
+      </c>
       <c r="I66" s="16"/>
       <c r="J66" s="16"/>
       <c r="K66" s="16"/>
       <c r="L66" s="16"/>
       <c r="M66" s="16"/>
     </row>
     <row r="67" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A67" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B67" s="24">
         <v>100</v>
       </c>
       <c r="C67" s="18">
         <v>107.1</v>
       </c>
       <c r="D67" s="24">
         <v>97.1</v>
       </c>
       <c r="E67" s="32">
         <v>78.400000000000006</v>
       </c>
       <c r="F67" s="36">
         <v>66</v>
       </c>
-      <c r="G67" s="39">
+      <c r="G67" s="38">
         <v>57.8</v>
       </c>
-      <c r="H67" s="16"/>
+      <c r="H67" s="24">
+        <v>51.8</v>
+      </c>
       <c r="I67" s="16"/>
       <c r="J67" s="16"/>
       <c r="K67" s="16"/>
       <c r="L67" s="16"/>
       <c r="M67" s="16"/>
     </row>
     <row r="68" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A68" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B68" s="24">
         <v>100</v>
       </c>
       <c r="C68" s="18">
         <v>94.6</v>
       </c>
       <c r="D68" s="24">
         <v>96.4</v>
       </c>
       <c r="E68" s="32">
         <v>95.3</v>
       </c>
       <c r="F68" s="36">
         <v>99.2</v>
       </c>
-      <c r="G68" s="39">
+      <c r="G68" s="38">
         <v>100.1</v>
       </c>
-      <c r="H68" s="16"/>
+      <c r="H68" s="24">
+        <v>99.6</v>
+      </c>
       <c r="I68" s="16"/>
       <c r="J68" s="16"/>
       <c r="K68" s="16"/>
       <c r="L68" s="16"/>
       <c r="M68" s="16"/>
     </row>
     <row r="69" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A69" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B69" s="24">
         <v>110</v>
       </c>
       <c r="C69" s="18">
         <v>109.3</v>
       </c>
       <c r="D69" s="24">
         <v>112.9</v>
       </c>
       <c r="E69" s="32">
         <v>122.4</v>
       </c>
       <c r="F69" s="36">
         <v>118.7</v>
       </c>
-      <c r="G69" s="39">
+      <c r="G69" s="38">
         <v>117.1</v>
       </c>
-      <c r="H69" s="16"/>
+      <c r="H69" s="24">
+        <v>114.8</v>
+      </c>
       <c r="I69" s="16"/>
       <c r="J69" s="16"/>
       <c r="K69" s="16"/>
       <c r="L69" s="16"/>
       <c r="M69" s="16"/>
     </row>
     <row r="70" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A70" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B70" s="24">
         <v>99.9</v>
       </c>
       <c r="C70" s="18">
         <v>65.900000000000006</v>
       </c>
       <c r="D70" s="24">
         <v>74.7</v>
       </c>
       <c r="E70" s="32">
         <v>72.2</v>
       </c>
       <c r="F70" s="36">
         <v>71.2</v>
       </c>
-      <c r="G70" s="39">
+      <c r="G70" s="38">
         <v>70.599999999999994</v>
       </c>
-      <c r="H70" s="16"/>
+      <c r="H70" s="24">
+        <v>70.5</v>
+      </c>
       <c r="I70" s="16"/>
       <c r="J70" s="16"/>
       <c r="K70" s="16"/>
       <c r="L70" s="16"/>
       <c r="M70" s="16"/>
     </row>
     <row r="71" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A71" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B71" s="24">
         <v>63</v>
       </c>
       <c r="C71" s="18">
         <v>156.69999999999999</v>
       </c>
       <c r="D71" s="24">
         <v>156</v>
       </c>
       <c r="E71" s="32">
         <v>184.8</v>
       </c>
       <c r="F71" s="36">
         <v>160.4</v>
       </c>
-      <c r="G71" s="39">
+      <c r="G71" s="38">
         <v>138.4</v>
       </c>
-      <c r="H71" s="16"/>
+      <c r="H71" s="24">
+        <v>129.9</v>
+      </c>
       <c r="I71" s="16"/>
       <c r="J71" s="16"/>
       <c r="K71" s="16"/>
       <c r="L71" s="16"/>
       <c r="M71" s="16"/>
     </row>
     <row r="72" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A72" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B72" s="24">
         <v>86</v>
       </c>
       <c r="C72" s="18">
         <v>166.3</v>
       </c>
       <c r="D72" s="24">
         <v>182.1</v>
       </c>
       <c r="E72" s="32">
         <v>185.1</v>
       </c>
       <c r="F72" s="36">
         <v>231.6</v>
       </c>
-      <c r="G72" s="39">
+      <c r="G72" s="38">
         <v>244</v>
       </c>
-      <c r="H72" s="16"/>
+      <c r="H72" s="24">
+        <v>258.8</v>
+      </c>
       <c r="I72" s="16"/>
       <c r="J72" s="16"/>
       <c r="K72" s="16"/>
       <c r="L72" s="16"/>
       <c r="M72" s="16"/>
     </row>
     <row r="73" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A73" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B73" s="24">
         <v>73.599999999999994</v>
       </c>
       <c r="C73" s="18">
         <v>127.5</v>
       </c>
       <c r="D73" s="24">
         <v>72.2</v>
       </c>
       <c r="E73" s="32">
         <v>72.7</v>
       </c>
       <c r="F73" s="36">
         <v>70.5</v>
       </c>
-      <c r="G73" s="39">
+      <c r="G73" s="38">
         <v>68.900000000000006</v>
       </c>
-      <c r="H73" s="16"/>
+      <c r="H73" s="24">
+        <v>67.8</v>
+      </c>
       <c r="I73" s="16"/>
       <c r="J73" s="16"/>
       <c r="K73" s="16"/>
       <c r="L73" s="16"/>
       <c r="M73" s="16"/>
     </row>
     <row r="74" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A74" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B74" s="24">
         <v>100</v>
       </c>
       <c r="C74" s="18">
         <v>806.5</v>
       </c>
       <c r="D74" s="24">
         <v>100</v>
       </c>
       <c r="E74" s="32">
         <v>100</v>
       </c>
       <c r="F74" s="36">
         <v>100</v>
       </c>
-      <c r="G74" s="39">
-[...2 lines deleted...]
-      <c r="H74" s="16"/>
+      <c r="G74" s="38">
+        <v>100</v>
+      </c>
+      <c r="H74" s="24">
+        <v>100</v>
+      </c>
       <c r="I74" s="16"/>
       <c r="J74" s="16"/>
       <c r="K74" s="16"/>
       <c r="L74" s="16"/>
       <c r="M74" s="16"/>
     </row>
     <row r="75" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A75" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B75" s="24">
         <v>101.8</v>
       </c>
       <c r="C75" s="18">
         <v>108.8</v>
       </c>
       <c r="D75" s="24">
         <v>111.2</v>
       </c>
       <c r="E75" s="32">
         <v>109</v>
       </c>
-      <c r="F75" s="38">
+      <c r="F75" s="37">
         <v>115.7</v>
       </c>
-      <c r="G75" s="39">
+      <c r="G75" s="38">
         <v>114.4</v>
       </c>
-      <c r="H75" s="16"/>
+      <c r="H75" s="24">
+        <v>112.8</v>
+      </c>
       <c r="I75" s="16"/>
       <c r="J75" s="16"/>
       <c r="K75" s="16"/>
       <c r="L75" s="16"/>
       <c r="M75" s="16"/>
     </row>
     <row r="76" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A76" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B76" s="24">
         <v>102.6</v>
       </c>
       <c r="C76" s="21">
         <v>107</v>
       </c>
       <c r="D76" s="24">
         <v>104.4</v>
       </c>
       <c r="E76" s="32">
         <v>104.7</v>
       </c>
       <c r="F76" s="36">
         <v>104.8</v>
       </c>
-      <c r="G76" s="39">
+      <c r="G76" s="38">
         <v>105</v>
       </c>
-      <c r="H76" s="16"/>
+      <c r="H76" s="24">
+        <v>104.6</v>
+      </c>
       <c r="I76" s="16"/>
       <c r="J76" s="16"/>
       <c r="K76" s="16"/>
       <c r="L76" s="16"/>
       <c r="M76" s="16"/>
     </row>
     <row r="77" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A77" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B77" s="24">
         <v>100</v>
       </c>
       <c r="C77" s="18">
         <v>130.6</v>
       </c>
       <c r="D77" s="24">
         <v>99.3</v>
       </c>
       <c r="E77" s="32">
         <v>99.5</v>
       </c>
       <c r="F77" s="36">
         <v>99.6</v>
       </c>
-      <c r="G77" s="39">
+      <c r="G77" s="38">
         <v>99.7</v>
       </c>
-      <c r="H77" s="16"/>
+      <c r="H77" s="24">
+        <v>139.1</v>
+      </c>
       <c r="I77" s="16"/>
       <c r="J77" s="16"/>
       <c r="K77" s="16"/>
       <c r="L77" s="16"/>
       <c r="M77" s="16"/>
     </row>
     <row r="78" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A78" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B78" s="24">
         <v>100</v>
       </c>
       <c r="C78" s="21">
         <v>100</v>
       </c>
       <c r="D78" s="24">
         <v>100</v>
       </c>
       <c r="E78" s="32">
         <v>100</v>
       </c>
       <c r="F78" s="36">
         <v>100</v>
       </c>
-      <c r="G78" s="39">
-[...2 lines deleted...]
-      <c r="H78" s="16"/>
+      <c r="G78" s="38">
+        <v>100</v>
+      </c>
+      <c r="H78" s="24">
+        <v>100</v>
+      </c>
       <c r="I78" s="16"/>
       <c r="J78" s="16"/>
       <c r="K78" s="16"/>
       <c r="L78" s="16"/>
       <c r="M78" s="16"/>
     </row>
     <row r="79" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A79" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B79" s="24">
         <v>100</v>
       </c>
       <c r="C79" s="18">
         <v>233.2</v>
       </c>
       <c r="D79" s="24">
         <v>100</v>
       </c>
       <c r="E79" s="32">
         <v>100</v>
       </c>
       <c r="F79" s="36">
         <v>100</v>
       </c>
-      <c r="G79" s="39">
-[...2 lines deleted...]
-      <c r="H79" s="16"/>
+      <c r="G79" s="38">
+        <v>100</v>
+      </c>
+      <c r="H79" s="24">
+        <v>100</v>
+      </c>
       <c r="I79" s="16"/>
       <c r="J79" s="16"/>
       <c r="K79" s="16"/>
       <c r="L79" s="16"/>
       <c r="M79" s="16"/>
     </row>
     <row r="80" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A80" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B80" s="24">
         <v>100</v>
       </c>
       <c r="C80" s="18">
         <v>95.6</v>
       </c>
       <c r="D80" s="24">
         <v>99.1</v>
       </c>
       <c r="E80" s="32">
         <v>90.8</v>
       </c>
       <c r="F80" s="36">
         <v>84.5</v>
       </c>
-      <c r="G80" s="39">
+      <c r="G80" s="38">
         <v>80.3</v>
       </c>
-      <c r="H80" s="16"/>
+      <c r="H80" s="24">
+        <v>81.7</v>
+      </c>
       <c r="I80" s="16"/>
       <c r="J80" s="16"/>
       <c r="K80" s="16"/>
       <c r="L80" s="16"/>
       <c r="M80" s="16"/>
     </row>
     <row r="81" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A81" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B81" s="24">
         <v>100</v>
       </c>
       <c r="C81" s="20">
         <v>98</v>
       </c>
       <c r="D81" s="24">
         <v>97.1</v>
       </c>
       <c r="E81" s="32">
         <v>95.9</v>
       </c>
       <c r="F81" s="36">
         <v>96.7</v>
       </c>
-      <c r="G81" s="39">
+      <c r="G81" s="38">
         <v>97.3</v>
       </c>
-      <c r="H81" s="16"/>
+      <c r="H81" s="24">
+        <v>97.7</v>
+      </c>
       <c r="I81" s="16"/>
       <c r="J81" s="16"/>
       <c r="K81" s="16"/>
       <c r="L81" s="16"/>
       <c r="M81" s="16"/>
     </row>
     <row r="82" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A82" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B82" s="24">
         <v>100</v>
       </c>
       <c r="C82" s="18">
         <v>94.4</v>
       </c>
       <c r="D82" s="24">
         <v>94.1</v>
       </c>
       <c r="E82" s="32">
         <v>93.7</v>
       </c>
       <c r="F82" s="36">
         <v>94.6</v>
       </c>
-      <c r="G82" s="39">
+      <c r="G82" s="38">
         <v>95.2</v>
       </c>
-      <c r="H82" s="16"/>
+      <c r="H82" s="24">
+        <v>95.7</v>
+      </c>
       <c r="I82" s="16"/>
       <c r="J82" s="16"/>
       <c r="K82" s="16"/>
       <c r="L82" s="16"/>
       <c r="M82" s="16"/>
     </row>
     <row r="83" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A83" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B83" s="24">
         <v>96.1</v>
       </c>
       <c r="C83" s="18">
         <v>119.5</v>
       </c>
       <c r="D83" s="24">
         <v>115.2</v>
       </c>
       <c r="E83" s="32">
         <v>100.2</v>
       </c>
       <c r="F83" s="36">
         <v>102.4</v>
       </c>
-      <c r="G83" s="39">
+      <c r="G83" s="38">
         <v>101.3</v>
       </c>
-      <c r="H83" s="16"/>
+      <c r="H83" s="24">
+        <v>123.8</v>
+      </c>
       <c r="I83" s="16"/>
       <c r="J83" s="16"/>
       <c r="K83" s="16"/>
       <c r="L83" s="16"/>
       <c r="M83" s="16"/>
     </row>
     <row r="84" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A84" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B84" s="24">
         <v>100</v>
       </c>
       <c r="C84" s="18">
         <v>63.6</v>
       </c>
       <c r="D84" s="24">
         <v>62.9</v>
       </c>
       <c r="E84" s="32">
         <v>59.3</v>
       </c>
       <c r="F84" s="36">
         <v>57.9</v>
       </c>
-      <c r="G84" s="39">
+      <c r="G84" s="38">
         <v>57</v>
       </c>
-      <c r="H84" s="16"/>
+      <c r="H84" s="24">
+        <v>56.9</v>
+      </c>
       <c r="I84" s="16"/>
       <c r="J84" s="16"/>
       <c r="K84" s="16"/>
       <c r="L84" s="16"/>
       <c r="M84" s="16"/>
     </row>
     <row r="85" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A85" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B85" s="24">
         <v>100</v>
       </c>
       <c r="C85" s="18">
         <v>119.3</v>
       </c>
       <c r="D85" s="24">
         <v>100</v>
       </c>
       <c r="E85" s="32">
         <v>100</v>
       </c>
       <c r="F85" s="36">
         <v>100</v>
       </c>
-      <c r="G85" s="39">
-[...2 lines deleted...]
-      <c r="H85" s="16"/>
+      <c r="G85" s="38">
+        <v>100</v>
+      </c>
+      <c r="H85" s="24">
+        <v>107</v>
+      </c>
       <c r="I85" s="16"/>
       <c r="J85" s="16"/>
       <c r="K85" s="16"/>
       <c r="L85" s="16"/>
       <c r="M85" s="16"/>
     </row>
     <row r="86" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A86" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B86" s="24">
         <v>100.4</v>
       </c>
       <c r="C86" s="18">
         <v>156.80000000000001</v>
       </c>
       <c r="D86" s="24">
         <v>169.9</v>
       </c>
       <c r="E86" s="32">
         <v>148.19999999999999</v>
       </c>
       <c r="F86" s="36">
         <v>221.7</v>
       </c>
-      <c r="G86" s="39">
+      <c r="G86" s="38">
         <v>208.5</v>
       </c>
-      <c r="H86" s="16"/>
+      <c r="H86" s="24">
+        <v>192.1</v>
+      </c>
       <c r="I86" s="16"/>
       <c r="J86" s="16"/>
       <c r="K86" s="16"/>
       <c r="L86" s="16"/>
       <c r="M86" s="16"/>
     </row>
     <row r="87" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A87" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B87" s="24">
         <v>100</v>
       </c>
       <c r="C87" s="18">
         <v>107.7</v>
       </c>
       <c r="D87" s="24">
         <v>100.4</v>
       </c>
       <c r="E87" s="32">
         <v>100.5</v>
       </c>
       <c r="F87" s="36">
         <v>100.4</v>
       </c>
-      <c r="G87" s="39">
+      <c r="G87" s="38">
         <v>100.4</v>
       </c>
-      <c r="H87" s="16"/>
+      <c r="H87" s="24">
+        <v>100.3</v>
+      </c>
       <c r="I87" s="16"/>
       <c r="J87" s="16"/>
       <c r="K87" s="16"/>
       <c r="L87" s="16"/>
       <c r="M87" s="16"/>
     </row>
     <row r="88" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A88" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B88" s="24">
         <v>100</v>
       </c>
       <c r="C88" s="18">
         <v>520.70000000000005</v>
       </c>
       <c r="D88" s="24">
         <v>100</v>
       </c>
       <c r="E88" s="32">
         <v>100</v>
       </c>
       <c r="F88" s="36">
         <v>100</v>
       </c>
-      <c r="G88" s="39">
-[...2 lines deleted...]
-      <c r="H88" s="16"/>
+      <c r="G88" s="38">
+        <v>100</v>
+      </c>
+      <c r="H88" s="24">
+        <v>100</v>
+      </c>
       <c r="I88" s="16"/>
       <c r="J88" s="16"/>
       <c r="K88" s="16"/>
       <c r="L88" s="16"/>
       <c r="M88" s="16"/>
     </row>
     <row r="89" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A89" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B89" s="24">
         <v>80.3</v>
       </c>
       <c r="C89" s="22">
         <v>91.8</v>
       </c>
       <c r="D89" s="24">
         <v>101.2</v>
       </c>
       <c r="E89" s="32">
         <v>109.6</v>
       </c>
-      <c r="F89" s="38">
+      <c r="F89" s="37">
         <v>104.1</v>
       </c>
-      <c r="G89" s="39">
+      <c r="G89" s="38">
         <v>114.4</v>
       </c>
-      <c r="H89" s="16"/>
+      <c r="H89" s="24">
+        <v>109.5</v>
+      </c>
       <c r="I89" s="16"/>
       <c r="J89" s="16"/>
       <c r="K89" s="16"/>
       <c r="L89" s="16"/>
       <c r="M89" s="16"/>
     </row>
     <row r="90" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A90" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B90" s="24">
         <v>88.6</v>
       </c>
       <c r="C90" s="22">
         <v>93</v>
       </c>
       <c r="D90" s="24">
         <v>100.8</v>
       </c>
       <c r="E90" s="32">
         <v>106.7</v>
       </c>
       <c r="F90" s="36">
         <v>101.8</v>
       </c>
-      <c r="G90" s="39">
+      <c r="G90" s="38">
         <v>105</v>
       </c>
-      <c r="H90" s="16"/>
+      <c r="H90" s="24">
+        <v>107</v>
+      </c>
       <c r="I90" s="16"/>
       <c r="J90" s="16"/>
       <c r="K90" s="16"/>
       <c r="L90" s="16"/>
       <c r="M90" s="16"/>
     </row>
     <row r="91" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A91" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B91" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C91" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D91" s="24" t="s">
         <v>0</v>
       </c>
       <c r="E91" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F91" s="36">
         <v>92.8</v>
       </c>
-      <c r="G91" s="39">
+      <c r="G91" s="38">
         <v>99.7</v>
       </c>
-      <c r="H91" s="16"/>
+      <c r="H91" s="24">
+        <v>93.8</v>
+      </c>
       <c r="I91" s="16"/>
       <c r="J91" s="16"/>
       <c r="K91" s="16"/>
       <c r="L91" s="16"/>
       <c r="M91" s="16"/>
     </row>
     <row r="92" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A92" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B92" s="24">
         <v>100</v>
       </c>
       <c r="C92" s="22">
         <v>100</v>
       </c>
       <c r="D92" s="24">
         <v>100</v>
       </c>
       <c r="E92" s="32">
         <v>100</v>
       </c>
       <c r="F92" s="36">
         <v>100</v>
       </c>
-      <c r="G92" s="39">
-[...2 lines deleted...]
-      <c r="H92" s="16"/>
+      <c r="G92" s="38">
+        <v>100</v>
+      </c>
+      <c r="H92" s="24">
+        <v>85.7</v>
+      </c>
       <c r="I92" s="16"/>
       <c r="J92" s="16"/>
       <c r="K92" s="16"/>
       <c r="L92" s="16"/>
       <c r="M92" s="16"/>
     </row>
     <row r="93" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A93" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B93" s="24">
         <v>100</v>
       </c>
       <c r="C93" s="22">
         <v>100</v>
       </c>
       <c r="D93" s="24">
         <v>100</v>
       </c>
       <c r="E93" s="32">
         <v>100</v>
       </c>
       <c r="F93" s="36">
         <v>100</v>
       </c>
-      <c r="G93" s="39">
+      <c r="G93" s="38">
         <v>101.3</v>
       </c>
-      <c r="H93" s="16"/>
+      <c r="H93" s="24">
+        <v>100</v>
+      </c>
       <c r="I93" s="16"/>
       <c r="J93" s="16"/>
       <c r="K93" s="16"/>
       <c r="L93" s="16"/>
       <c r="M93" s="16"/>
     </row>
     <row r="94" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A94" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B94" s="24">
         <v>100</v>
       </c>
       <c r="C94" s="22">
         <v>118.1</v>
       </c>
       <c r="D94" s="24">
         <v>124.1</v>
       </c>
       <c r="E94" s="32">
         <v>114.9</v>
       </c>
       <c r="F94" s="36">
         <v>118.7</v>
       </c>
-      <c r="G94" s="39">
+      <c r="G94" s="38">
         <v>208.5</v>
       </c>
-      <c r="H94" s="16"/>
+      <c r="H94" s="24">
+        <v>121.7</v>
+      </c>
       <c r="I94" s="16"/>
       <c r="J94" s="16"/>
       <c r="K94" s="16"/>
       <c r="L94" s="16"/>
       <c r="M94" s="16"/>
     </row>
     <row r="95" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A95" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B95" s="24">
         <v>100</v>
       </c>
       <c r="C95" s="22">
         <v>50</v>
       </c>
       <c r="D95" s="24">
         <v>33.299999999999997</v>
       </c>
       <c r="E95" s="32">
         <v>25</v>
       </c>
       <c r="F95" s="36">
         <v>20</v>
       </c>
-      <c r="G95" s="39">
+      <c r="G95" s="38">
         <v>100.4</v>
       </c>
-      <c r="H95" s="16"/>
+      <c r="H95" s="24">
+        <v>14.3</v>
+      </c>
       <c r="I95" s="16"/>
       <c r="J95" s="16"/>
       <c r="K95" s="16"/>
       <c r="L95" s="16"/>
       <c r="M95" s="16"/>
     </row>
     <row r="96" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A96" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B96" s="24">
         <v>939.2</v>
       </c>
       <c r="C96" s="22">
         <v>538.70000000000005</v>
       </c>
       <c r="D96" s="24">
         <v>412.4</v>
       </c>
       <c r="E96" s="32">
         <v>327</v>
       </c>
       <c r="F96" s="36">
         <v>282.3</v>
       </c>
-      <c r="G96" s="39">
+      <c r="G96" s="38">
         <v>265</v>
       </c>
-      <c r="H96" s="16"/>
+      <c r="H96" s="24">
+        <v>236</v>
+      </c>
       <c r="I96" s="16"/>
       <c r="J96" s="16"/>
       <c r="K96" s="16"/>
       <c r="L96" s="16"/>
       <c r="M96" s="16"/>
     </row>
     <row r="97" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A97" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B97" s="24">
         <v>943.4</v>
       </c>
       <c r="C97" s="22">
         <v>549.5</v>
       </c>
       <c r="D97" s="24">
         <v>415.8</v>
       </c>
       <c r="E97" s="32">
         <v>338.7</v>
       </c>
       <c r="F97" s="36">
         <v>291.7</v>
       </c>
-      <c r="G97" s="39">
+      <c r="G97" s="38">
         <v>273</v>
       </c>
-      <c r="H97" s="16"/>
+      <c r="H97" s="24">
+        <v>242.8</v>
+      </c>
       <c r="I97" s="16"/>
       <c r="J97" s="16"/>
       <c r="K97" s="16"/>
       <c r="L97" s="16"/>
       <c r="M97" s="16"/>
     </row>
     <row r="98" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A98" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B98" s="24">
         <v>100</v>
       </c>
       <c r="C98" s="22">
         <v>100</v>
       </c>
       <c r="D98" s="24">
         <v>100</v>
       </c>
       <c r="E98" s="32">
         <v>100</v>
       </c>
       <c r="F98" s="36">
         <v>100</v>
       </c>
-      <c r="G98" s="39">
-[...2 lines deleted...]
-      <c r="H98" s="16"/>
+      <c r="G98" s="38">
+        <v>100</v>
+      </c>
+      <c r="H98" s="24">
+        <v>100</v>
+      </c>
       <c r="I98" s="16"/>
       <c r="J98" s="16"/>
       <c r="K98" s="16"/>
       <c r="L98" s="16"/>
       <c r="M98" s="16"/>
     </row>
     <row r="99" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A99" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B99" s="24">
         <v>100</v>
       </c>
       <c r="C99" s="22">
         <v>100</v>
       </c>
       <c r="D99" s="24">
         <v>100</v>
       </c>
       <c r="E99" s="32">
         <v>100</v>
       </c>
       <c r="F99" s="36">
         <v>100</v>
       </c>
-      <c r="G99" s="39">
-[...2 lines deleted...]
-      <c r="H99" s="16"/>
+      <c r="G99" s="38">
+        <v>100</v>
+      </c>
+      <c r="H99" s="24">
+        <v>100</v>
+      </c>
       <c r="I99" s="16"/>
       <c r="J99" s="16"/>
       <c r="K99" s="16"/>
       <c r="L99" s="16"/>
       <c r="M99" s="16"/>
     </row>
     <row r="100" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A100" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B100" s="24">
         <v>100</v>
       </c>
       <c r="C100" s="22">
         <v>100</v>
       </c>
       <c r="D100" s="24">
         <v>100</v>
       </c>
       <c r="E100" s="32">
         <v>100</v>
       </c>
       <c r="F100" s="36">
         <v>100</v>
       </c>
-      <c r="G100" s="39">
-[...2 lines deleted...]
-      <c r="H100" s="16"/>
+      <c r="G100" s="38">
+        <v>100</v>
+      </c>
+      <c r="H100" s="24">
+        <v>85.7</v>
+      </c>
       <c r="I100" s="16"/>
       <c r="J100" s="16"/>
       <c r="K100" s="16"/>
       <c r="L100" s="16"/>
       <c r="M100" s="16"/>
     </row>
     <row r="101" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A101" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B101" s="24">
         <v>100</v>
       </c>
       <c r="C101" s="22">
         <v>100</v>
       </c>
       <c r="D101" s="24">
         <v>100</v>
       </c>
       <c r="E101" s="32">
         <v>100</v>
       </c>
       <c r="F101" s="36">
         <v>100</v>
       </c>
-      <c r="G101" s="39">
-[...2 lines deleted...]
-      <c r="H101" s="16"/>
+      <c r="G101" s="38">
+        <v>100</v>
+      </c>
+      <c r="H101" s="24">
+        <v>85.7</v>
+      </c>
       <c r="I101" s="16"/>
       <c r="J101" s="16"/>
       <c r="K101" s="16"/>
       <c r="L101" s="16"/>
       <c r="M101" s="16"/>
     </row>
     <row r="102" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A102" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B102" s="24">
         <v>100</v>
       </c>
       <c r="C102" s="22">
         <v>100</v>
       </c>
       <c r="D102" s="24">
         <v>100</v>
       </c>
       <c r="E102" s="32">
         <v>100</v>
       </c>
       <c r="F102" s="36">
         <v>100</v>
       </c>
-      <c r="G102" s="39">
-[...2 lines deleted...]
-      <c r="H102" s="16"/>
+      <c r="G102" s="38">
+        <v>100</v>
+      </c>
+      <c r="H102" s="24">
+        <v>85.7</v>
+      </c>
       <c r="I102" s="16"/>
       <c r="J102" s="16"/>
       <c r="K102" s="16"/>
       <c r="L102" s="16"/>
       <c r="M102" s="16"/>
     </row>
     <row r="103" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A103" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B103" s="24">
         <v>100</v>
       </c>
       <c r="C103" s="22">
         <v>100</v>
       </c>
       <c r="D103" s="24">
         <v>100</v>
       </c>
       <c r="E103" s="32">
         <v>100</v>
       </c>
       <c r="F103" s="36">
         <v>100</v>
       </c>
-      <c r="G103" s="39">
-[...2 lines deleted...]
-      <c r="H103" s="16"/>
+      <c r="G103" s="38">
+        <v>100</v>
+      </c>
+      <c r="H103" s="24">
+        <v>100</v>
+      </c>
       <c r="I103" s="16"/>
       <c r="J103" s="16"/>
       <c r="K103" s="16"/>
       <c r="L103" s="16"/>
       <c r="M103" s="16"/>
     </row>
     <row r="104" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A104" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B104" s="24">
         <v>100</v>
       </c>
       <c r="C104" s="22">
         <v>100</v>
       </c>
       <c r="D104" s="24">
         <v>100</v>
       </c>
       <c r="E104" s="32">
         <v>100</v>
       </c>
       <c r="F104" s="36">
         <v>100</v>
       </c>
-      <c r="G104" s="39">
-[...2 lines deleted...]
-      <c r="H104" s="16"/>
+      <c r="G104" s="38">
+        <v>100</v>
+      </c>
+      <c r="H104" s="24">
+        <v>100</v>
+      </c>
       <c r="I104" s="16"/>
       <c r="J104" s="16"/>
       <c r="K104" s="16"/>
       <c r="L104" s="16"/>
       <c r="M104" s="16"/>
     </row>
     <row r="105" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A105" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B105" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C105" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D105" s="24" t="s">
         <v>0</v>
       </c>
       <c r="E105" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F105" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G105" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H105" s="16"/>
+      <c r="G105" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H105" s="38" t="s">
+        <v>0</v>
+      </c>
       <c r="I105" s="16"/>
       <c r="J105" s="16"/>
       <c r="K105" s="16"/>
       <c r="L105" s="16"/>
       <c r="M105" s="16"/>
     </row>
     <row r="106" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A106" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B106" s="24">
         <v>100</v>
       </c>
       <c r="C106" s="22">
         <v>100</v>
       </c>
       <c r="D106" s="24">
         <v>100</v>
       </c>
       <c r="E106" s="32">
         <v>100</v>
       </c>
       <c r="F106" s="36">
         <v>100</v>
       </c>
-      <c r="G106" s="39">
-[...2 lines deleted...]
-      <c r="H106" s="16"/>
+      <c r="G106" s="38">
+        <v>100</v>
+      </c>
+      <c r="H106" s="24">
+        <v>100</v>
+      </c>
       <c r="I106" s="16"/>
       <c r="J106" s="16"/>
       <c r="K106" s="16"/>
       <c r="L106" s="16"/>
       <c r="M106" s="16"/>
     </row>
     <row r="107" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A107" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B107" s="24">
         <v>100</v>
       </c>
       <c r="C107" s="22">
         <v>100</v>
       </c>
       <c r="D107" s="27">
         <v>100</v>
       </c>
       <c r="E107" s="32">
         <v>100</v>
       </c>
       <c r="F107" s="36">
         <v>100</v>
       </c>
-      <c r="G107" s="39">
-[...2 lines deleted...]
-      <c r="H107" s="16"/>
+      <c r="G107" s="38">
+        <v>100</v>
+      </c>
+      <c r="H107" s="24">
+        <v>100</v>
+      </c>
       <c r="I107" s="16"/>
       <c r="J107" s="16"/>
       <c r="K107" s="16"/>
       <c r="L107" s="16"/>
       <c r="M107" s="16"/>
     </row>
     <row r="108" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A108" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B108" s="24">
         <v>100</v>
       </c>
       <c r="C108" s="22">
         <v>100</v>
       </c>
       <c r="D108" s="27">
         <v>100</v>
       </c>
       <c r="E108" s="32">
         <v>100</v>
       </c>
       <c r="F108" s="36">
         <v>100</v>
       </c>
-      <c r="G108" s="39">
-[...2 lines deleted...]
-      <c r="H108" s="16"/>
+      <c r="G108" s="38">
+        <v>100</v>
+      </c>
+      <c r="H108" s="24">
+        <v>85.7</v>
+      </c>
       <c r="I108" s="16"/>
       <c r="J108" s="16"/>
       <c r="K108" s="16"/>
       <c r="L108" s="16"/>
       <c r="M108" s="16"/>
     </row>
     <row r="109" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A109" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B109" s="24">
         <v>119.5</v>
       </c>
       <c r="C109" s="22">
         <v>103.3</v>
       </c>
       <c r="D109" s="24">
         <v>91.8</v>
       </c>
       <c r="E109" s="32">
         <v>95.2</v>
       </c>
       <c r="F109" s="36">
         <v>101.2</v>
       </c>
-      <c r="G109" s="39">
+      <c r="G109" s="38">
         <v>109.4</v>
       </c>
-      <c r="H109" s="16"/>
+      <c r="H109" s="24">
+        <v>110.4</v>
+      </c>
       <c r="I109" s="16"/>
       <c r="J109" s="16"/>
       <c r="K109" s="16"/>
       <c r="L109" s="16"/>
       <c r="M109" s="16"/>
     </row>
     <row r="110" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A110" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B110" s="24">
         <v>113.2</v>
       </c>
       <c r="C110" s="22">
         <v>101.9</v>
       </c>
       <c r="D110" s="24">
         <v>86.8</v>
       </c>
       <c r="E110" s="32">
         <v>89.2</v>
       </c>
       <c r="F110" s="36">
         <v>97</v>
       </c>
-      <c r="G110" s="39">
+      <c r="G110" s="38">
         <v>107</v>
       </c>
-      <c r="H110" s="16"/>
+      <c r="H110" s="24">
+        <v>108.8</v>
+      </c>
       <c r="I110" s="16"/>
       <c r="J110" s="16"/>
       <c r="K110" s="16"/>
       <c r="L110" s="16"/>
       <c r="M110" s="16"/>
     </row>
     <row r="111" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A111" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B111" s="24">
         <v>100</v>
       </c>
       <c r="C111" s="22">
         <v>100</v>
       </c>
       <c r="D111" s="24">
         <v>100</v>
       </c>
       <c r="E111" s="32">
         <v>100</v>
       </c>
       <c r="F111" s="36">
         <v>100</v>
       </c>
-      <c r="G111" s="39">
-[...2 lines deleted...]
-      <c r="H111" s="16"/>
+      <c r="G111" s="38">
+        <v>100</v>
+      </c>
+      <c r="H111" s="24">
+        <v>100</v>
+      </c>
       <c r="I111" s="16"/>
       <c r="J111" s="16"/>
       <c r="K111" s="16"/>
       <c r="L111" s="16"/>
       <c r="M111" s="16"/>
     </row>
     <row r="112" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A112" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B112" s="24">
         <v>100</v>
       </c>
       <c r="C112" s="22">
         <v>100</v>
       </c>
       <c r="D112" s="24">
         <v>100</v>
       </c>
       <c r="E112" s="32">
         <v>100</v>
       </c>
       <c r="F112" s="36">
         <v>100</v>
       </c>
-      <c r="G112" s="39">
-[...2 lines deleted...]
-      <c r="H112" s="16"/>
+      <c r="G112" s="38">
+        <v>100</v>
+      </c>
+      <c r="H112" s="24">
+        <v>100</v>
+      </c>
       <c r="I112" s="16"/>
       <c r="J112" s="16"/>
       <c r="K112" s="16"/>
       <c r="L112" s="16"/>
       <c r="M112" s="16"/>
     </row>
     <row r="113" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A113" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B113" s="24">
         <v>100</v>
       </c>
       <c r="C113" s="22">
         <v>100</v>
       </c>
       <c r="D113" s="24">
         <v>100</v>
       </c>
       <c r="E113" s="32">
         <v>100</v>
       </c>
       <c r="F113" s="36">
         <v>100</v>
       </c>
-      <c r="G113" s="39">
-[...2 lines deleted...]
-      <c r="H113" s="16"/>
+      <c r="G113" s="38">
+        <v>100</v>
+      </c>
+      <c r="H113" s="24">
+        <v>100</v>
+      </c>
       <c r="I113" s="16"/>
       <c r="J113" s="16"/>
       <c r="K113" s="16"/>
       <c r="L113" s="16"/>
       <c r="M113" s="16"/>
     </row>
     <row r="114" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A114" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B114" s="24">
         <v>100</v>
       </c>
       <c r="C114" s="22">
         <v>100</v>
       </c>
       <c r="D114" s="24">
         <v>100</v>
       </c>
       <c r="E114" s="32">
         <v>100</v>
       </c>
       <c r="F114" s="36">
         <v>100</v>
       </c>
-      <c r="G114" s="39">
-[...2 lines deleted...]
-      <c r="H114" s="16"/>
+      <c r="G114" s="38">
+        <v>100</v>
+      </c>
+      <c r="H114" s="24">
+        <v>85.7</v>
+      </c>
       <c r="I114" s="16"/>
       <c r="J114" s="16"/>
       <c r="K114" s="16"/>
       <c r="L114" s="16"/>
       <c r="M114" s="16"/>
     </row>
     <row r="115" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A115" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B115" s="24">
         <v>100</v>
       </c>
       <c r="C115" s="22">
         <v>100</v>
       </c>
       <c r="D115" s="24">
         <v>100</v>
       </c>
       <c r="E115" s="32">
         <v>100</v>
       </c>
       <c r="F115" s="36">
         <v>100</v>
       </c>
-      <c r="G115" s="39">
-[...2 lines deleted...]
-      <c r="H115" s="16"/>
+      <c r="G115" s="38">
+        <v>100</v>
+      </c>
+      <c r="H115" s="24">
+        <v>100</v>
+      </c>
       <c r="I115" s="16"/>
       <c r="J115" s="16"/>
       <c r="K115" s="16"/>
       <c r="L115" s="16"/>
       <c r="M115" s="16"/>
     </row>
     <row r="116" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A116" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B116" s="24">
         <v>100</v>
       </c>
       <c r="C116" s="22">
         <v>100</v>
       </c>
       <c r="D116" s="24">
         <v>100</v>
       </c>
       <c r="E116" s="32">
         <v>100</v>
       </c>
       <c r="F116" s="36">
         <v>100</v>
       </c>
-      <c r="G116" s="39">
-[...2 lines deleted...]
-      <c r="H116" s="16"/>
+      <c r="G116" s="38">
+        <v>100</v>
+      </c>
+      <c r="H116" s="24">
+        <v>100</v>
+      </c>
       <c r="I116" s="16"/>
       <c r="J116" s="16"/>
       <c r="K116" s="16"/>
       <c r="L116" s="16"/>
       <c r="M116" s="16"/>
     </row>
     <row r="117" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A117" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B117" s="24">
         <v>100</v>
       </c>
       <c r="C117" s="22">
         <v>100</v>
       </c>
       <c r="D117" s="27">
         <v>100</v>
       </c>
       <c r="E117" s="32">
         <v>100</v>
       </c>
       <c r="F117" s="36">
         <v>100</v>
       </c>
-      <c r="G117" s="39">
-[...2 lines deleted...]
-      <c r="H117" s="16"/>
+      <c r="G117" s="38">
+        <v>100</v>
+      </c>
+      <c r="H117" s="24">
+        <v>100</v>
+      </c>
       <c r="I117" s="16"/>
       <c r="J117" s="16"/>
       <c r="K117" s="16"/>
       <c r="L117" s="16"/>
       <c r="M117" s="16"/>
     </row>
     <row r="118" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A118" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B118" s="24">
         <v>100</v>
       </c>
       <c r="C118" s="22">
         <v>100</v>
       </c>
       <c r="D118" s="27">
         <v>100</v>
       </c>
       <c r="E118" s="32">
         <v>100</v>
       </c>
       <c r="F118" s="36">
         <v>100</v>
       </c>
-      <c r="G118" s="39">
-[...2 lines deleted...]
-      <c r="H118" s="16"/>
+      <c r="G118" s="38">
+        <v>100</v>
+      </c>
+      <c r="H118" s="24">
+        <v>85.7</v>
+      </c>
       <c r="I118" s="16"/>
       <c r="J118" s="16"/>
       <c r="K118" s="16"/>
       <c r="L118" s="16"/>
       <c r="M118" s="16"/>
     </row>
-    <row r="119" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
-      <c r="A119" s="9" t="s">
+    <row r="119" spans="1:13" s="83" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A119" s="79" t="s">
         <v>41</v>
       </c>
       <c r="B119" s="24">
         <v>98.1</v>
       </c>
       <c r="C119" s="22">
         <v>179.6</v>
       </c>
-      <c r="D119" s="27">
+      <c r="D119" s="80">
         <v>218</v>
       </c>
-      <c r="E119" s="32">
+      <c r="E119" s="81">
         <v>181.8</v>
       </c>
-      <c r="F119" s="38">
+      <c r="F119" s="37">
         <v>156.69999999999999</v>
       </c>
-      <c r="G119" s="39" t="s">
-[...10 lines deleted...]
-      <c r="A120" s="19" t="s">
+      <c r="G119" s="24">
+        <v>139.9</v>
+      </c>
+      <c r="H119" s="24">
+        <v>128.6</v>
+      </c>
+      <c r="I119" s="82"/>
+      <c r="J119" s="82"/>
+      <c r="K119" s="82"/>
+      <c r="L119" s="82"/>
+      <c r="M119" s="82"/>
+    </row>
+    <row r="120" spans="1:13" s="83" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="84" t="s">
         <v>61</v>
       </c>
       <c r="B120" s="24">
         <v>94.6</v>
       </c>
       <c r="C120" s="22">
         <v>129.6</v>
       </c>
-      <c r="D120" s="27">
+      <c r="D120" s="80">
         <v>210.4</v>
       </c>
-      <c r="E120" s="32">
+      <c r="E120" s="81">
         <v>180.9</v>
       </c>
-      <c r="F120" s="36">
+      <c r="F120" s="37">
         <v>155.5</v>
       </c>
-      <c r="G120" s="39" t="s">
-[...10 lines deleted...]
-      <c r="A121" s="19" t="s">
+      <c r="G120" s="24">
+        <v>138.5</v>
+      </c>
+      <c r="H120" s="24">
+        <v>127.5</v>
+      </c>
+      <c r="I120" s="82"/>
+      <c r="J120" s="82"/>
+      <c r="K120" s="82"/>
+      <c r="L120" s="82"/>
+      <c r="M120" s="82"/>
+    </row>
+    <row r="121" spans="1:13" s="83" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="84" t="s">
         <v>19</v>
       </c>
       <c r="B121" s="24">
         <v>70</v>
       </c>
       <c r="C121" s="22">
         <v>70</v>
       </c>
-      <c r="D121" s="27">
+      <c r="D121" s="80">
         <v>70</v>
       </c>
-      <c r="E121" s="32">
+      <c r="E121" s="81">
         <v>70</v>
       </c>
-      <c r="F121" s="36">
+      <c r="F121" s="37">
         <v>70</v>
       </c>
-      <c r="G121" s="39" t="s">
-[...10 lines deleted...]
-      <c r="A122" s="19" t="s">
+      <c r="G121" s="24">
+        <v>70</v>
+      </c>
+      <c r="H121" s="24">
+        <v>70</v>
+      </c>
+      <c r="I121" s="82"/>
+      <c r="J121" s="82"/>
+      <c r="K121" s="82"/>
+      <c r="L121" s="82"/>
+      <c r="M121" s="82"/>
+    </row>
+    <row r="122" spans="1:13" s="83" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="84" t="s">
         <v>23</v>
       </c>
       <c r="B122" s="24">
         <v>70</v>
       </c>
       <c r="C122" s="22">
         <v>70</v>
       </c>
-      <c r="D122" s="27">
+      <c r="D122" s="80">
         <v>70</v>
       </c>
-      <c r="E122" s="32">
+      <c r="E122" s="81">
         <v>70</v>
       </c>
-      <c r="F122" s="36">
+      <c r="F122" s="37">
         <v>70</v>
       </c>
-      <c r="G122" s="39" t="s">
-[...10 lines deleted...]
-      <c r="A123" s="19" t="s">
+      <c r="G122" s="24">
+        <v>70</v>
+      </c>
+      <c r="H122" s="24">
+        <v>60</v>
+      </c>
+      <c r="I122" s="82"/>
+      <c r="J122" s="82"/>
+      <c r="K122" s="82"/>
+      <c r="L122" s="82"/>
+      <c r="M122" s="82"/>
+    </row>
+    <row r="123" spans="1:13" s="83" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="84" t="s">
         <v>29</v>
       </c>
       <c r="B123" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C123" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="D123" s="27" t="s">
-[...19 lines deleted...]
-      <c r="A124" s="9" t="s">
+      <c r="D123" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="E123" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="F123" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="G123" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="H123" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="I123" s="82"/>
+      <c r="J123" s="82"/>
+      <c r="K123" s="82"/>
+      <c r="L123" s="82"/>
+      <c r="M123" s="82"/>
+    </row>
+    <row r="124" spans="1:13" s="83" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A124" s="79" t="s">
         <v>42</v>
       </c>
       <c r="B124" s="24">
         <v>100</v>
       </c>
       <c r="C124" s="22">
         <v>130.5</v>
       </c>
-      <c r="D124" s="27">
+      <c r="D124" s="80">
         <v>141.6</v>
       </c>
-      <c r="E124" s="32">
+      <c r="E124" s="81">
         <v>144.6</v>
       </c>
-      <c r="F124" s="36">
+      <c r="F124" s="37">
         <v>139.19999999999999</v>
       </c>
-      <c r="G124" s="39">
+      <c r="G124" s="77">
         <v>135.6</v>
       </c>
-      <c r="H124" s="16"/>
-[...4 lines deleted...]
-      <c r="M124" s="16"/>
+      <c r="H124" s="24">
+        <v>129.9</v>
+      </c>
+      <c r="I124" s="82"/>
+      <c r="J124" s="82"/>
+      <c r="K124" s="82"/>
+      <c r="L124" s="82"/>
+      <c r="M124" s="82"/>
     </row>
     <row r="125" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A125" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B125" s="24">
         <v>100</v>
       </c>
       <c r="C125" s="22">
         <v>131.1</v>
       </c>
       <c r="D125" s="27">
         <v>144.9</v>
       </c>
       <c r="E125" s="32">
         <v>147.80000000000001</v>
       </c>
       <c r="F125" s="36">
         <v>142.19999999999999</v>
       </c>
-      <c r="G125" s="39">
+      <c r="G125" s="38">
         <v>138.5</v>
       </c>
-      <c r="H125" s="16"/>
+      <c r="H125" s="24">
+        <v>132.69999999999999</v>
+      </c>
       <c r="I125" s="16"/>
       <c r="J125" s="16"/>
       <c r="K125" s="16"/>
       <c r="L125" s="16"/>
       <c r="M125" s="16"/>
     </row>
     <row r="126" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A126" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B126" s="24">
         <v>100</v>
       </c>
       <c r="C126" s="22">
         <v>100</v>
       </c>
       <c r="D126" s="27">
         <v>100</v>
       </c>
       <c r="E126" s="32">
         <v>100</v>
       </c>
       <c r="F126" s="36">
         <v>100</v>
       </c>
-      <c r="G126" s="39">
-[...2 lines deleted...]
-      <c r="H126" s="16"/>
+      <c r="G126" s="38">
+        <v>100</v>
+      </c>
+      <c r="H126" s="24">
+        <v>85.7</v>
+      </c>
       <c r="I126" s="16"/>
       <c r="J126" s="16"/>
       <c r="K126" s="16"/>
       <c r="L126" s="16"/>
       <c r="M126" s="16"/>
     </row>
     <row r="127" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A127" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B127" s="24">
         <v>100</v>
       </c>
       <c r="C127" s="22">
         <v>100</v>
       </c>
       <c r="D127" s="27">
         <v>100</v>
       </c>
       <c r="E127" s="32">
         <v>100</v>
       </c>
       <c r="F127" s="36">
         <v>100</v>
       </c>
-      <c r="G127" s="39">
-[...2 lines deleted...]
-      <c r="H127" s="16"/>
+      <c r="G127" s="38">
+        <v>100</v>
+      </c>
+      <c r="H127" s="24">
+        <v>85.7</v>
+      </c>
       <c r="I127" s="16"/>
       <c r="J127" s="16"/>
       <c r="K127" s="16"/>
       <c r="L127" s="16"/>
       <c r="M127" s="16"/>
     </row>
     <row r="128" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A128" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B128" s="24">
         <v>97.1</v>
       </c>
       <c r="C128" s="22">
         <v>116.7</v>
       </c>
       <c r="D128" s="27">
         <v>128.30000000000001</v>
       </c>
       <c r="E128" s="32">
         <v>122.5</v>
       </c>
       <c r="F128" s="36">
         <v>115.1</v>
       </c>
-      <c r="G128" s="39">
+      <c r="G128" s="38">
         <v>110.2</v>
       </c>
-      <c r="H128" s="16"/>
+      <c r="H128" s="24">
+        <v>104.9</v>
+      </c>
       <c r="I128" s="16"/>
       <c r="J128" s="16"/>
       <c r="K128" s="16"/>
       <c r="L128" s="16"/>
       <c r="M128" s="16"/>
     </row>
     <row r="129" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A129" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B129" s="24">
         <v>96.1</v>
       </c>
       <c r="C129" s="22">
         <v>111.7</v>
       </c>
       <c r="D129" s="27">
         <v>133.4</v>
       </c>
       <c r="E129" s="32">
         <v>128.6</v>
       </c>
       <c r="F129" s="36">
         <v>120.3</v>
       </c>
-      <c r="G129" s="39">
+      <c r="G129" s="38">
         <v>114.8</v>
       </c>
-      <c r="H129" s="16"/>
+      <c r="H129" s="24">
+        <v>108.7</v>
+      </c>
       <c r="I129" s="16"/>
       <c r="J129" s="16"/>
       <c r="K129" s="16"/>
       <c r="L129" s="16"/>
       <c r="M129" s="16"/>
     </row>
     <row r="130" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A130" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B130" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C130" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D130" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E130" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F130" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G130" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H130" s="16"/>
+      <c r="G130" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H130" s="38" t="s">
+        <v>0</v>
+      </c>
       <c r="I130" s="16"/>
       <c r="J130" s="16"/>
       <c r="K130" s="16"/>
       <c r="L130" s="16"/>
       <c r="M130" s="16"/>
     </row>
     <row r="131" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A131" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B131" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C131" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D131" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E131" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F131" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G131" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H131" s="16"/>
+      <c r="G131" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H131" s="38" t="s">
+        <v>0</v>
+      </c>
       <c r="I131" s="16"/>
       <c r="J131" s="16"/>
       <c r="K131" s="16"/>
       <c r="L131" s="16"/>
       <c r="M131" s="16"/>
     </row>
     <row r="132" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A132" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B132" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C132" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D132" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E132" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F132" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G132" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H132" s="16"/>
+      <c r="G132" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H132" s="38" t="s">
+        <v>0</v>
+      </c>
       <c r="I132" s="16"/>
       <c r="J132" s="16"/>
       <c r="K132" s="16"/>
       <c r="L132" s="16"/>
       <c r="M132" s="16"/>
     </row>
     <row r="133" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A133" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B133" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C133" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D133" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E133" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F133" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G133" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H133" s="16"/>
+      <c r="G133" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H133" s="38" t="s">
+        <v>0</v>
+      </c>
       <c r="I133" s="16"/>
       <c r="J133" s="16"/>
       <c r="K133" s="16"/>
       <c r="L133" s="16"/>
       <c r="M133" s="16"/>
     </row>
     <row r="134" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A134" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B134" s="24">
         <v>67.2</v>
       </c>
       <c r="C134" s="22">
         <v>70.3</v>
       </c>
       <c r="D134" s="27">
         <v>74.5</v>
       </c>
       <c r="E134" s="32">
         <v>80.599999999999994</v>
       </c>
       <c r="F134" s="36">
         <v>82.3</v>
       </c>
-      <c r="G134" s="39">
+      <c r="G134" s="38">
         <v>81.8</v>
       </c>
-      <c r="H134" s="16"/>
+      <c r="H134" s="24">
+        <v>81.900000000000006</v>
+      </c>
       <c r="I134" s="16"/>
       <c r="J134" s="16"/>
       <c r="K134" s="16"/>
       <c r="L134" s="16"/>
       <c r="M134" s="16"/>
     </row>
     <row r="135" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A135" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B135" s="24">
         <v>17.600000000000001</v>
       </c>
       <c r="C135" s="22">
         <v>23.9</v>
       </c>
       <c r="D135" s="27">
         <v>33.299999999999997</v>
       </c>
       <c r="E135" s="32">
         <v>41.5</v>
       </c>
       <c r="F135" s="36">
         <v>43.8</v>
       </c>
-      <c r="G135" s="39">
+      <c r="G135" s="38">
         <v>47</v>
       </c>
-      <c r="H135" s="16"/>
+      <c r="H135" s="24">
+        <v>46.8</v>
+      </c>
       <c r="I135" s="16"/>
       <c r="J135" s="16"/>
       <c r="K135" s="16"/>
       <c r="L135" s="16"/>
       <c r="M135" s="16"/>
     </row>
     <row r="136" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A136" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B136" s="24">
         <v>103.6</v>
       </c>
       <c r="C136" s="22">
         <v>105</v>
       </c>
       <c r="D136" s="27">
         <v>105.3</v>
       </c>
       <c r="E136" s="32">
         <v>105.5</v>
       </c>
       <c r="F136" s="36">
         <v>105.5</v>
       </c>
-      <c r="G136" s="39">
+      <c r="G136" s="38">
         <v>105.6</v>
       </c>
-      <c r="H136" s="16"/>
+      <c r="H136" s="24">
+        <v>106.1</v>
+      </c>
       <c r="I136" s="16"/>
       <c r="J136" s="16"/>
       <c r="K136" s="16"/>
       <c r="L136" s="16"/>
       <c r="M136" s="16"/>
     </row>
     <row r="137" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A137" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B137" s="24">
         <v>112.6</v>
       </c>
       <c r="C137" s="22">
         <v>114.5</v>
       </c>
       <c r="D137" s="27">
         <v>113.9</v>
       </c>
       <c r="E137" s="32">
         <v>120.8</v>
       </c>
       <c r="F137" s="36">
         <v>122.7</v>
       </c>
-      <c r="G137" s="39">
+      <c r="G137" s="38">
         <v>117.8</v>
       </c>
-      <c r="H137" s="16"/>
+      <c r="H137" s="24">
+        <v>115.7</v>
+      </c>
       <c r="I137" s="16"/>
       <c r="J137" s="16"/>
       <c r="K137" s="16"/>
       <c r="L137" s="16"/>
       <c r="M137" s="16"/>
     </row>
     <row r="138" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A138" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B138" s="24">
         <v>75</v>
       </c>
       <c r="C138" s="22">
         <v>81.400000000000006</v>
       </c>
       <c r="D138" s="27">
         <v>78.2</v>
       </c>
       <c r="E138" s="32">
         <v>77.599999999999994</v>
       </c>
       <c r="F138" s="36">
         <v>84.3</v>
       </c>
-      <c r="G138" s="39">
+      <c r="G138" s="38">
         <v>87.6</v>
       </c>
-      <c r="H138" s="16"/>
+      <c r="H138" s="24">
+        <v>116.6</v>
+      </c>
       <c r="I138" s="16"/>
       <c r="J138" s="16"/>
       <c r="K138" s="16"/>
       <c r="L138" s="16"/>
       <c r="M138" s="16"/>
     </row>
     <row r="139" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A139" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B139" s="24">
         <v>72.3</v>
       </c>
       <c r="C139" s="22">
         <v>75.599999999999994</v>
       </c>
       <c r="D139" s="27">
         <v>73.599999999999994</v>
       </c>
       <c r="E139" s="32">
         <v>73.900000000000006</v>
       </c>
       <c r="F139" s="36">
         <v>81</v>
       </c>
-      <c r="G139" s="39">
+      <c r="G139" s="38">
         <v>84.7</v>
       </c>
-      <c r="H139" s="16"/>
+      <c r="H139" s="24">
+        <v>106.2</v>
+      </c>
       <c r="I139" s="16"/>
       <c r="J139" s="16"/>
       <c r="K139" s="16"/>
       <c r="L139" s="16"/>
       <c r="M139" s="16"/>
     </row>
     <row r="140" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A140" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B140" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C140" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D140" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E140" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F140" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G140" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H140" s="16"/>
+      <c r="G140" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H140" s="24">
+        <v>116.3</v>
+      </c>
       <c r="I140" s="16"/>
       <c r="J140" s="16"/>
       <c r="K140" s="16"/>
       <c r="L140" s="16"/>
       <c r="M140" s="16"/>
     </row>
     <row r="141" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A141" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B141" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C141" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D141" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E141" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F141" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G141" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H141" s="16"/>
+      <c r="G141" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H141" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="I141" s="16"/>
       <c r="J141" s="16"/>
       <c r="K141" s="16"/>
       <c r="L141" s="16"/>
       <c r="M141" s="16"/>
     </row>
     <row r="142" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A142" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B142" s="24">
         <v>100</v>
       </c>
       <c r="C142" s="22">
         <v>100</v>
       </c>
       <c r="D142" s="27">
         <v>100</v>
       </c>
       <c r="E142" s="32">
         <v>100</v>
       </c>
       <c r="F142" s="36">
         <v>80</v>
       </c>
-      <c r="G142" s="39">
+      <c r="G142" s="38">
         <v>66.7</v>
       </c>
-      <c r="H142" s="16"/>
+      <c r="H142" s="24">
+        <v>57.2</v>
+      </c>
       <c r="I142" s="16"/>
       <c r="J142" s="16"/>
       <c r="K142" s="16"/>
       <c r="L142" s="16"/>
       <c r="M142" s="16"/>
     </row>
     <row r="143" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A143" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B143" s="24">
         <v>96.5</v>
       </c>
       <c r="C143" s="22">
         <v>108.7</v>
       </c>
       <c r="D143" s="27">
         <v>123.7</v>
       </c>
       <c r="E143" s="32">
         <v>104.6</v>
       </c>
       <c r="F143" s="36">
         <v>107.9</v>
       </c>
-      <c r="G143" s="39">
+      <c r="G143" s="38">
         <v>106.9</v>
       </c>
-      <c r="H143" s="16"/>
+      <c r="H143" s="24">
+        <v>132.30000000000001</v>
+      </c>
       <c r="I143" s="16"/>
       <c r="J143" s="16"/>
       <c r="K143" s="16"/>
       <c r="L143" s="16"/>
       <c r="M143" s="16"/>
     </row>
     <row r="144" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A144" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B144" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C144" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D144" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E144" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F144" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G144" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H144" s="16"/>
+      <c r="G144" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H144" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="I144" s="16"/>
       <c r="J144" s="16"/>
       <c r="K144" s="16"/>
       <c r="L144" s="16"/>
       <c r="M144" s="16"/>
     </row>
     <row r="145" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A145" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B145" s="24">
         <v>95.9</v>
       </c>
       <c r="C145" s="22">
         <v>102.5</v>
       </c>
       <c r="D145" s="27">
         <v>105.2</v>
       </c>
       <c r="E145" s="32">
         <v>695.6</v>
       </c>
       <c r="F145" s="36">
         <v>1254.3</v>
       </c>
-      <c r="G145" s="39">
+      <c r="G145" s="38">
         <v>1649</v>
       </c>
-      <c r="H145" s="16"/>
+      <c r="H145" s="24">
+        <v>1419.8</v>
+      </c>
       <c r="I145" s="16"/>
       <c r="J145" s="16"/>
       <c r="K145" s="16"/>
       <c r="L145" s="16"/>
       <c r="M145" s="16"/>
     </row>
     <row r="146" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A146" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B146" s="24">
         <v>598.20000000000005</v>
       </c>
       <c r="C146" s="22">
         <v>514</v>
       </c>
       <c r="D146" s="27">
         <v>598.20000000000005</v>
       </c>
       <c r="E146" s="32">
         <v>630.1</v>
       </c>
       <c r="F146" s="36">
         <v>510.7</v>
       </c>
-      <c r="G146" s="39">
+      <c r="G146" s="38">
         <v>428.6</v>
       </c>
-      <c r="H146" s="16"/>
+      <c r="H146" s="24">
+        <v>373.1</v>
+      </c>
       <c r="I146" s="16"/>
       <c r="J146" s="16"/>
       <c r="K146" s="16"/>
       <c r="L146" s="16"/>
       <c r="M146" s="16"/>
     </row>
     <row r="147" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A147" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B147" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C147" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D147" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E147" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F147" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G147" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H147" s="16"/>
+      <c r="G147" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H147" s="38" t="s">
+        <v>0</v>
+      </c>
       <c r="I147" s="16"/>
       <c r="J147" s="16"/>
       <c r="K147" s="16"/>
       <c r="L147" s="16"/>
       <c r="M147" s="16"/>
     </row>
     <row r="148" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A148" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B148" s="24">
         <v>38.299999999999997</v>
       </c>
       <c r="C148" s="22">
         <v>68.2</v>
       </c>
       <c r="D148" s="27">
         <v>79.8</v>
       </c>
       <c r="E148" s="32">
         <v>79.3</v>
       </c>
       <c r="F148" s="36">
         <v>76.8</v>
       </c>
-      <c r="G148" s="39">
+      <c r="G148" s="38">
         <v>76</v>
       </c>
-      <c r="H148" s="16"/>
+      <c r="H148" s="24">
+        <v>78.400000000000006</v>
+      </c>
       <c r="I148" s="16"/>
       <c r="J148" s="16"/>
       <c r="K148" s="16"/>
       <c r="L148" s="16"/>
       <c r="M148" s="16"/>
     </row>
     <row r="149" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A149" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B149" s="24">
         <v>47.3</v>
       </c>
       <c r="C149" s="22">
         <v>72.099999999999994</v>
       </c>
       <c r="D149" s="27">
         <v>85.6</v>
       </c>
       <c r="E149" s="32">
         <v>85.6</v>
       </c>
       <c r="F149" s="36">
         <v>81.7</v>
       </c>
-      <c r="G149" s="39">
+      <c r="G149" s="38">
         <v>79.900000000000006</v>
       </c>
-      <c r="H149" s="16"/>
+      <c r="H149" s="24">
+        <v>81.5</v>
+      </c>
       <c r="I149" s="16"/>
       <c r="J149" s="16"/>
       <c r="K149" s="16"/>
       <c r="L149" s="16"/>
       <c r="M149" s="16"/>
     </row>
     <row r="150" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A150" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B150" s="24">
         <v>100</v>
       </c>
       <c r="C150" s="22">
         <v>100</v>
       </c>
       <c r="D150" s="27">
         <v>100</v>
       </c>
       <c r="E150" s="32">
         <v>100</v>
       </c>
       <c r="F150" s="36">
         <v>100</v>
       </c>
-      <c r="G150" s="39">
-[...2 lines deleted...]
-      <c r="H150" s="16"/>
+      <c r="G150" s="38">
+        <v>100</v>
+      </c>
+      <c r="H150" s="24">
+        <v>100</v>
+      </c>
       <c r="I150" s="16"/>
       <c r="J150" s="16"/>
       <c r="K150" s="16"/>
       <c r="L150" s="16"/>
       <c r="M150" s="16"/>
     </row>
     <row r="151" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A151" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B151" s="24">
         <v>100</v>
       </c>
       <c r="C151" s="22">
         <v>100</v>
       </c>
       <c r="D151" s="27">
         <v>100</v>
       </c>
       <c r="E151" s="32">
         <v>100</v>
       </c>
       <c r="F151" s="36">
         <v>100</v>
       </c>
-      <c r="G151" s="39">
-[...2 lines deleted...]
-      <c r="H151" s="16"/>
+      <c r="G151" s="38">
+        <v>100</v>
+      </c>
+      <c r="H151" s="24">
+        <v>85.7</v>
+      </c>
       <c r="I151" s="16"/>
       <c r="J151" s="16"/>
       <c r="K151" s="16"/>
       <c r="L151" s="16"/>
       <c r="M151" s="16"/>
     </row>
     <row r="152" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A152" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B152" s="24">
         <v>100</v>
       </c>
       <c r="C152" s="22">
         <v>100</v>
       </c>
       <c r="D152" s="27">
         <v>100</v>
       </c>
       <c r="E152" s="32">
         <v>100</v>
       </c>
       <c r="F152" s="36">
         <v>100</v>
       </c>
-      <c r="G152" s="39">
-[...2 lines deleted...]
-      <c r="H152" s="16"/>
+      <c r="G152" s="38">
+        <v>100</v>
+      </c>
+      <c r="H152" s="24">
+        <v>85.7</v>
+      </c>
       <c r="I152" s="16"/>
       <c r="J152" s="16"/>
       <c r="K152" s="16"/>
       <c r="L152" s="16"/>
       <c r="M152" s="16"/>
     </row>
     <row r="153" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A153" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B153" s="24">
         <v>100</v>
       </c>
       <c r="C153" s="22">
         <v>107.8</v>
       </c>
       <c r="D153" s="27">
         <v>123.6</v>
       </c>
       <c r="E153" s="32">
         <v>110.3</v>
       </c>
       <c r="F153" s="36">
         <v>107.8</v>
       </c>
-      <c r="G153" s="39">
+      <c r="G153" s="38">
         <v>106.1</v>
       </c>
-      <c r="H153" s="16"/>
+      <c r="H153" s="24">
+        <v>112.7</v>
+      </c>
       <c r="I153" s="16"/>
       <c r="J153" s="16"/>
       <c r="K153" s="16"/>
       <c r="L153" s="16"/>
       <c r="M153" s="16"/>
     </row>
     <row r="154" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A154" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B154" s="24">
         <v>100</v>
       </c>
       <c r="C154" s="22">
         <v>100</v>
       </c>
       <c r="D154" s="27">
         <v>100</v>
       </c>
       <c r="E154" s="32">
         <v>100</v>
       </c>
       <c r="F154" s="36">
         <v>100</v>
       </c>
-      <c r="G154" s="39">
-[...2 lines deleted...]
-      <c r="H154" s="16"/>
+      <c r="G154" s="38">
+        <v>100</v>
+      </c>
+      <c r="H154" s="24">
+        <v>100</v>
+      </c>
       <c r="I154" s="16"/>
       <c r="J154" s="16"/>
       <c r="K154" s="16"/>
       <c r="L154" s="16"/>
       <c r="M154" s="16"/>
     </row>
     <row r="155" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A155" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B155" s="24">
         <v>100</v>
       </c>
       <c r="C155" s="22">
         <v>100</v>
       </c>
       <c r="D155" s="27">
         <v>100</v>
       </c>
       <c r="E155" s="32">
         <v>100</v>
       </c>
       <c r="F155" s="36">
         <v>100</v>
       </c>
-      <c r="G155" s="39">
-[...2 lines deleted...]
-      <c r="H155" s="16"/>
+      <c r="G155" s="38">
+        <v>100</v>
+      </c>
+      <c r="H155" s="24">
+        <v>100</v>
+      </c>
       <c r="I155" s="16"/>
       <c r="J155" s="16"/>
       <c r="K155" s="16"/>
       <c r="L155" s="16"/>
       <c r="M155" s="16"/>
     </row>
     <row r="156" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A156" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B156" s="24">
         <v>100</v>
       </c>
       <c r="C156" s="22">
         <v>100</v>
       </c>
       <c r="D156" s="27">
         <v>100</v>
       </c>
       <c r="E156" s="32">
         <v>100</v>
       </c>
       <c r="F156" s="36">
         <v>100</v>
       </c>
-      <c r="G156" s="39">
-[...2 lines deleted...]
-      <c r="H156" s="16"/>
+      <c r="G156" s="38">
+        <v>100</v>
+      </c>
+      <c r="H156" s="24">
+        <v>100</v>
+      </c>
       <c r="I156" s="16"/>
       <c r="J156" s="16"/>
       <c r="K156" s="16"/>
       <c r="L156" s="16"/>
       <c r="M156" s="16"/>
     </row>
     <row r="157" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A157" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B157" s="24">
         <v>120.6</v>
       </c>
       <c r="C157" s="22">
         <v>209.2</v>
       </c>
       <c r="D157" s="27">
         <v>211</v>
       </c>
       <c r="E157" s="32">
         <v>175.8</v>
       </c>
       <c r="F157" s="36">
         <v>155.69999999999999</v>
       </c>
-      <c r="G157" s="39">
+      <c r="G157" s="38">
         <v>141.9</v>
       </c>
-      <c r="H157" s="16"/>
+      <c r="H157" s="24">
+        <v>132.80000000000001</v>
+      </c>
       <c r="I157" s="16"/>
       <c r="J157" s="16"/>
       <c r="K157" s="16"/>
       <c r="L157" s="16"/>
       <c r="M157" s="16"/>
     </row>
     <row r="158" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A158" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B158" s="24">
         <v>85.5</v>
       </c>
       <c r="C158" s="22">
         <v>102.7</v>
       </c>
       <c r="D158" s="27">
         <v>149.1</v>
       </c>
       <c r="E158" s="32">
         <v>131</v>
       </c>
       <c r="F158" s="36">
         <v>119.9</v>
       </c>
-      <c r="G158" s="39">
+      <c r="G158" s="38">
         <v>113.6</v>
       </c>
-      <c r="H158" s="16"/>
+      <c r="H158" s="24">
+        <v>109.3</v>
+      </c>
       <c r="I158" s="16"/>
       <c r="J158" s="16"/>
       <c r="K158" s="16"/>
       <c r="L158" s="16"/>
       <c r="M158" s="16"/>
     </row>
     <row r="159" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A159" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B159" s="24">
         <v>100</v>
       </c>
       <c r="C159" s="22">
         <v>109.2</v>
       </c>
       <c r="D159" s="27">
         <v>116.8</v>
       </c>
       <c r="E159" s="32">
         <v>95.1</v>
       </c>
       <c r="F159" s="36">
         <v>168</v>
       </c>
-      <c r="G159" s="39">
+      <c r="G159" s="38">
         <v>143.1</v>
       </c>
-      <c r="H159" s="16"/>
+      <c r="H159" s="24">
+        <v>138.80000000000001</v>
+      </c>
       <c r="I159" s="16"/>
       <c r="J159" s="16"/>
       <c r="K159" s="16"/>
       <c r="L159" s="16"/>
       <c r="M159" s="16"/>
     </row>
     <row r="160" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A160" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B160" s="24">
         <v>100</v>
       </c>
       <c r="C160" s="22">
         <v>100</v>
       </c>
       <c r="D160" s="27">
         <v>100</v>
       </c>
       <c r="E160" s="32">
         <v>100</v>
       </c>
       <c r="F160" s="36">
         <v>100</v>
       </c>
-      <c r="G160" s="39">
-[...2 lines deleted...]
-      <c r="H160" s="16"/>
+      <c r="G160" s="38">
+        <v>100</v>
+      </c>
+      <c r="H160" s="24">
+        <v>85.7</v>
+      </c>
       <c r="I160" s="16"/>
       <c r="J160" s="16"/>
       <c r="K160" s="16"/>
       <c r="L160" s="16"/>
       <c r="M160" s="16"/>
     </row>
     <row r="161" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A161" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B161" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C161" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D161" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E161" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F161" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G161" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H161" s="16"/>
+      <c r="G161" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H161" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="I161" s="16"/>
       <c r="J161" s="16"/>
       <c r="K161" s="16"/>
       <c r="L161" s="16"/>
       <c r="M161" s="16"/>
     </row>
     <row r="162" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A162" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B162" s="24">
         <v>100</v>
       </c>
       <c r="C162" s="22">
         <v>818.9</v>
       </c>
       <c r="D162" s="27">
         <v>100</v>
       </c>
       <c r="E162" s="32">
         <v>100</v>
       </c>
       <c r="F162" s="36">
         <v>60.2</v>
       </c>
-      <c r="G162" s="39">
+      <c r="G162" s="38">
         <v>50.2</v>
       </c>
-      <c r="H162" s="16"/>
+      <c r="H162" s="76">
+        <v>43</v>
+      </c>
       <c r="I162" s="16"/>
       <c r="J162" s="16"/>
       <c r="K162" s="16"/>
       <c r="L162" s="16"/>
       <c r="M162" s="16"/>
     </row>
     <row r="163" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A163" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B163" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C163" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D163" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E163" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F163" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G163" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H163" s="16"/>
+      <c r="G163" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H163" s="38" t="s">
+        <v>0</v>
+      </c>
       <c r="I163" s="16"/>
       <c r="J163" s="16"/>
       <c r="K163" s="16"/>
       <c r="L163" s="16"/>
       <c r="M163" s="16"/>
     </row>
     <row r="164" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A164" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B164" s="24">
         <v>551.6</v>
       </c>
       <c r="C164" s="22">
         <v>247</v>
       </c>
       <c r="D164" s="27">
         <v>218.1</v>
       </c>
       <c r="E164" s="32">
         <v>178.4</v>
       </c>
       <c r="F164" s="36">
         <v>152.4</v>
       </c>
-      <c r="G164" s="39">
+      <c r="G164" s="38">
         <v>137.4</v>
       </c>
-      <c r="H164" s="16"/>
+      <c r="H164" s="24">
+        <v>125.5</v>
+      </c>
       <c r="I164" s="16"/>
       <c r="J164" s="16"/>
       <c r="K164" s="16"/>
       <c r="L164" s="16"/>
       <c r="M164" s="16"/>
     </row>
     <row r="165" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A165" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B165" s="24">
         <v>100</v>
       </c>
       <c r="C165" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D165" s="27">
         <v>100</v>
       </c>
       <c r="E165" s="32">
         <v>96.6</v>
       </c>
       <c r="F165" s="36">
         <v>77.7</v>
       </c>
-      <c r="G165" s="39">
+      <c r="G165" s="38">
         <v>65.099999999999994</v>
       </c>
-      <c r="H165" s="16"/>
+      <c r="H165" s="24">
+        <v>56.1</v>
+      </c>
       <c r="I165" s="16"/>
       <c r="J165" s="16"/>
       <c r="K165" s="16"/>
       <c r="L165" s="16"/>
       <c r="M165" s="16"/>
     </row>
     <row r="166" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A166" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B166" s="24">
         <v>68.2</v>
       </c>
       <c r="C166" s="22">
         <v>112</v>
       </c>
       <c r="D166" s="27">
         <v>260.89999999999998</v>
       </c>
       <c r="E166" s="32">
         <v>229.2</v>
       </c>
       <c r="F166" s="36">
         <v>197.1</v>
       </c>
-      <c r="G166" s="39">
+      <c r="G166" s="38">
         <v>174.5</v>
       </c>
-      <c r="H166" s="16"/>
+      <c r="H166" s="24">
+        <v>161.30000000000001</v>
+      </c>
       <c r="I166" s="16"/>
       <c r="J166" s="16"/>
       <c r="K166" s="16"/>
       <c r="L166" s="16"/>
       <c r="M166" s="16"/>
     </row>
     <row r="167" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A167" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B167" s="24">
         <v>100</v>
       </c>
       <c r="C167" s="22">
         <v>6321.3</v>
       </c>
       <c r="D167" s="27">
         <v>100</v>
       </c>
       <c r="E167" s="32">
         <v>79.099999999999994</v>
       </c>
       <c r="F167" s="36">
         <v>63.4</v>
       </c>
-      <c r="G167" s="39">
+      <c r="G167" s="38">
         <v>53</v>
       </c>
-      <c r="H167" s="16"/>
+      <c r="H167" s="24">
+        <v>45.6</v>
+      </c>
       <c r="I167" s="16"/>
       <c r="J167" s="16"/>
       <c r="K167" s="16"/>
       <c r="L167" s="16"/>
       <c r="M167" s="16"/>
     </row>
     <row r="168" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A168" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B168" s="24">
         <v>100</v>
       </c>
       <c r="C168" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D168" s="27">
         <v>100</v>
       </c>
       <c r="E168" s="32">
         <v>100</v>
       </c>
       <c r="F168" s="36">
         <v>100</v>
       </c>
-      <c r="G168" s="39">
-[...2 lines deleted...]
-      <c r="H168" s="16"/>
+      <c r="G168" s="38">
+        <v>100</v>
+      </c>
+      <c r="H168" s="24">
+        <v>85.7</v>
+      </c>
       <c r="I168" s="16"/>
       <c r="J168" s="16"/>
       <c r="K168" s="16"/>
       <c r="L168" s="16"/>
       <c r="M168" s="16"/>
     </row>
     <row r="169" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A169" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B169" s="24">
         <v>89.9</v>
       </c>
       <c r="C169" s="22">
         <v>87.5</v>
       </c>
       <c r="D169" s="27">
         <v>88.8</v>
       </c>
       <c r="E169" s="32">
         <v>84.2</v>
       </c>
       <c r="F169" s="36">
         <v>85.5</v>
       </c>
-      <c r="G169" s="39">
+      <c r="G169" s="38">
         <v>102.6</v>
       </c>
-      <c r="H169" s="16"/>
+      <c r="H169" s="24">
+        <v>90.8</v>
+      </c>
       <c r="I169" s="16"/>
       <c r="J169" s="16"/>
       <c r="K169" s="16"/>
       <c r="L169" s="16"/>
       <c r="M169" s="16"/>
     </row>
     <row r="170" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A170" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B170" s="24">
         <v>89.9</v>
       </c>
       <c r="C170" s="22">
         <v>87.6</v>
       </c>
       <c r="D170" s="27">
         <v>88.7</v>
       </c>
       <c r="E170" s="32">
         <v>84.2</v>
       </c>
       <c r="F170" s="36">
         <v>85.5</v>
       </c>
-      <c r="G170" s="39">
+      <c r="G170" s="38">
         <v>102.6</v>
       </c>
-      <c r="H170" s="16"/>
+      <c r="H170" s="24">
+        <v>90.8</v>
+      </c>
       <c r="I170" s="16"/>
       <c r="J170" s="16"/>
       <c r="K170" s="16"/>
       <c r="L170" s="16"/>
       <c r="M170" s="16"/>
     </row>
     <row r="171" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A171" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B171" s="24">
         <v>52.7</v>
       </c>
       <c r="C171" s="22">
         <v>92.1</v>
       </c>
       <c r="D171" s="27">
         <v>109.3</v>
       </c>
       <c r="E171" s="32">
         <v>100.2</v>
       </c>
       <c r="F171" s="36">
         <v>96.7</v>
       </c>
-      <c r="G171" s="39">
+      <c r="G171" s="38">
         <v>92.1</v>
       </c>
-      <c r="H171" s="16"/>
+      <c r="H171" s="24">
+        <v>87.6</v>
+      </c>
       <c r="I171" s="16"/>
       <c r="J171" s="16"/>
       <c r="K171" s="16"/>
       <c r="L171" s="16"/>
       <c r="M171" s="16"/>
     </row>
     <row r="172" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A172" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B172" s="24">
         <v>50</v>
       </c>
       <c r="C172" s="22">
         <v>64.599999999999994</v>
       </c>
       <c r="D172" s="27">
         <v>103.3</v>
       </c>
       <c r="E172" s="32">
         <v>97.7</v>
       </c>
       <c r="F172" s="36">
         <v>86.8</v>
       </c>
-      <c r="G172" s="39">
+      <c r="G172" s="38">
         <v>77.900000000000006</v>
       </c>
-      <c r="H172" s="16"/>
+      <c r="H172" s="24">
+        <v>70.3</v>
+      </c>
       <c r="I172" s="16"/>
       <c r="J172" s="16"/>
       <c r="K172" s="16"/>
       <c r="L172" s="16"/>
       <c r="M172" s="16"/>
     </row>
     <row r="173" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A173" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B173" s="24">
         <v>100</v>
       </c>
       <c r="C173" s="22">
         <v>100</v>
       </c>
       <c r="D173" s="27">
         <v>100</v>
       </c>
       <c r="E173" s="32">
         <v>100</v>
       </c>
       <c r="F173" s="36">
         <v>100</v>
       </c>
-      <c r="G173" s="39">
-[...2 lines deleted...]
-      <c r="H173" s="16"/>
+      <c r="G173" s="38">
+        <v>100</v>
+      </c>
+      <c r="H173" s="24">
+        <v>100</v>
+      </c>
       <c r="I173" s="16"/>
       <c r="J173" s="16"/>
       <c r="K173" s="16"/>
       <c r="L173" s="16"/>
       <c r="M173" s="16"/>
     </row>
     <row r="174" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A174" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B174" s="24">
         <v>100</v>
       </c>
       <c r="C174" s="22">
         <v>217.4</v>
       </c>
       <c r="D174" s="27">
         <v>222.7</v>
       </c>
       <c r="E174" s="32">
         <v>181.5</v>
       </c>
       <c r="F174" s="36">
         <v>156.5</v>
       </c>
-      <c r="G174" s="39">
+      <c r="G174" s="38">
         <v>140.19999999999999</v>
       </c>
-      <c r="H174" s="16"/>
+      <c r="H174" s="24">
+        <v>128</v>
+      </c>
       <c r="I174" s="16"/>
       <c r="J174" s="16"/>
       <c r="K174" s="16"/>
       <c r="L174" s="16"/>
       <c r="M174" s="16"/>
     </row>
     <row r="175" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A175" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B175" s="24">
         <v>59.8</v>
       </c>
       <c r="C175" s="22">
         <v>116.6</v>
       </c>
       <c r="D175" s="27">
         <v>85.7</v>
       </c>
       <c r="E175" s="32">
         <v>86.1</v>
       </c>
       <c r="F175" s="36">
         <v>94</v>
       </c>
-      <c r="G175" s="39">
+      <c r="G175" s="38">
         <v>90.2</v>
       </c>
-      <c r="H175" s="16"/>
+      <c r="H175" s="24">
+        <v>90</v>
+      </c>
       <c r="I175" s="16"/>
       <c r="J175" s="16"/>
       <c r="K175" s="16"/>
       <c r="L175" s="16"/>
       <c r="M175" s="16"/>
     </row>
     <row r="176" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A176" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B176" s="24">
         <v>100</v>
       </c>
       <c r="C176" s="22">
         <v>100</v>
       </c>
       <c r="D176" s="27">
         <v>100</v>
       </c>
       <c r="E176" s="32">
         <v>100</v>
       </c>
       <c r="F176" s="36">
         <v>100</v>
       </c>
-      <c r="G176" s="39">
-[...2 lines deleted...]
-      <c r="H176" s="16"/>
+      <c r="G176" s="38">
+        <v>100</v>
+      </c>
+      <c r="H176" s="24">
+        <v>100</v>
+      </c>
       <c r="I176" s="16"/>
       <c r="J176" s="16"/>
       <c r="K176" s="16"/>
       <c r="L176" s="16"/>
       <c r="M176" s="16"/>
     </row>
     <row r="177" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A177" s="9" t="s">
         <v>51</v>
       </c>
       <c r="B177" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C177" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D177" s="27">
         <v>174.1</v>
       </c>
       <c r="E177" s="32">
         <v>257.3</v>
       </c>
       <c r="F177" s="36">
         <v>232.9</v>
       </c>
-      <c r="G177" s="39">
+      <c r="G177" s="38">
         <v>245.3</v>
       </c>
-      <c r="H177" s="16"/>
+      <c r="H177" s="24">
+        <v>277.7</v>
+      </c>
       <c r="I177" s="16"/>
       <c r="J177" s="16"/>
       <c r="K177" s="16"/>
       <c r="L177" s="16"/>
       <c r="M177" s="16"/>
     </row>
     <row r="178" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B178" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C178" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D178" s="27">
         <v>262</v>
       </c>
       <c r="E178" s="32">
         <v>257.3</v>
       </c>
       <c r="F178" s="36">
         <v>232.9</v>
       </c>
-      <c r="G178" s="39">
+      <c r="G178" s="38">
         <v>245.3</v>
       </c>
-      <c r="H178" s="16"/>
+      <c r="H178" s="24">
+        <v>277.7</v>
+      </c>
       <c r="I178" s="16"/>
       <c r="J178" s="16"/>
       <c r="K178" s="16"/>
       <c r="L178" s="16"/>
       <c r="M178" s="16"/>
     </row>
     <row r="179" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A179" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B179" s="24">
         <v>97.4</v>
       </c>
       <c r="C179" s="22">
         <v>65.2</v>
       </c>
       <c r="D179" s="27">
         <v>67.099999999999994</v>
       </c>
       <c r="E179" s="32">
         <v>67.900000000000006</v>
       </c>
       <c r="F179" s="36">
         <v>69.7</v>
       </c>
-      <c r="G179" s="39">
+      <c r="G179" s="38">
         <v>74.5</v>
       </c>
-      <c r="H179" s="16"/>
+      <c r="H179" s="24">
+        <v>79.3</v>
+      </c>
       <c r="I179" s="16"/>
       <c r="J179" s="16"/>
       <c r="K179" s="16"/>
       <c r="L179" s="16"/>
       <c r="M179" s="16"/>
     </row>
     <row r="180" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A180" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B180" s="24">
         <v>0</v>
       </c>
       <c r="C180" s="22">
         <v>64.900000000000006</v>
       </c>
       <c r="D180" s="27">
         <v>66.900000000000006</v>
       </c>
       <c r="E180" s="32">
         <v>67.8</v>
       </c>
       <c r="F180" s="36">
         <v>69.599999999999994</v>
       </c>
-      <c r="G180" s="39">
+      <c r="G180" s="38">
         <v>74.5</v>
       </c>
-      <c r="H180" s="16"/>
+      <c r="H180" s="24">
+        <v>80.400000000000006</v>
+      </c>
       <c r="I180" s="16"/>
       <c r="J180" s="16"/>
       <c r="K180" s="16"/>
       <c r="L180" s="16"/>
       <c r="M180" s="16"/>
     </row>
     <row r="181" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A181" s="9" t="s">
         <v>53</v>
       </c>
       <c r="B181" s="24">
         <v>100</v>
       </c>
       <c r="C181" s="22">
         <v>72.599999999999994</v>
       </c>
       <c r="D181" s="27">
         <v>166.7</v>
       </c>
       <c r="E181" s="32">
         <v>116.3</v>
       </c>
       <c r="F181" s="36">
         <v>113</v>
       </c>
-      <c r="G181" s="39">
+      <c r="G181" s="38">
         <v>110.8</v>
       </c>
-      <c r="H181" s="16"/>
+      <c r="H181" s="24">
+        <v>118.8</v>
+      </c>
       <c r="I181" s="16"/>
       <c r="J181" s="16"/>
       <c r="K181" s="16"/>
       <c r="L181" s="16"/>
       <c r="M181" s="16"/>
     </row>
     <row r="182" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A182" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B182" s="24">
         <v>100</v>
       </c>
       <c r="C182" s="22">
         <v>150</v>
       </c>
       <c r="D182" s="27">
         <v>115.1</v>
       </c>
       <c r="E182" s="32">
         <v>116.3</v>
       </c>
       <c r="F182" s="36">
         <v>113</v>
       </c>
-      <c r="G182" s="39">
+      <c r="G182" s="38">
         <v>110.8</v>
       </c>
-      <c r="H182" s="16"/>
+      <c r="H182" s="24">
+        <v>118.8</v>
+      </c>
       <c r="I182" s="16"/>
       <c r="J182" s="16"/>
       <c r="K182" s="16"/>
       <c r="L182" s="16"/>
       <c r="M182" s="16"/>
     </row>
     <row r="183" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A183" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B183" s="24">
         <v>50.8</v>
       </c>
       <c r="C183" s="22">
         <v>118.5</v>
       </c>
       <c r="D183" s="27">
         <v>207.4</v>
       </c>
       <c r="E183" s="32">
         <v>307.3</v>
       </c>
       <c r="F183" s="36">
         <v>307.89999999999998</v>
       </c>
-      <c r="G183" s="39">
+      <c r="G183" s="38">
         <v>1669.9</v>
       </c>
-      <c r="H183" s="16"/>
+      <c r="H183" s="24">
+        <v>6001.3</v>
+      </c>
       <c r="I183" s="16"/>
       <c r="J183" s="16"/>
       <c r="K183" s="16"/>
       <c r="L183" s="16"/>
       <c r="M183" s="16"/>
     </row>
     <row r="184" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A184" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B184" s="24">
         <v>50.8</v>
       </c>
       <c r="C184" s="22">
         <v>118.5</v>
       </c>
       <c r="D184" s="27">
         <v>207.4</v>
       </c>
       <c r="E184" s="32">
         <v>181.2</v>
       </c>
       <c r="F184" s="36">
         <v>207.1</v>
       </c>
-      <c r="G184" s="39">
+      <c r="G184" s="38">
         <v>1585.9</v>
       </c>
-      <c r="H184" s="16"/>
+      <c r="H184" s="24">
+        <v>5929.3</v>
+      </c>
       <c r="I184" s="16"/>
       <c r="J184" s="16"/>
       <c r="K184" s="16"/>
       <c r="L184" s="16"/>
       <c r="M184" s="16"/>
     </row>
     <row r="185" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A185" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B185" s="24">
         <v>95.7</v>
       </c>
       <c r="C185" s="22">
         <v>77.400000000000006</v>
       </c>
       <c r="D185" s="27">
         <v>71.599999999999994</v>
       </c>
       <c r="E185" s="32">
         <v>63.6</v>
       </c>
       <c r="F185" s="36">
         <v>63.4</v>
       </c>
-      <c r="G185" s="39">
+      <c r="G185" s="38">
         <v>63.3</v>
       </c>
-      <c r="H185" s="16"/>
+      <c r="H185" s="24">
+        <v>67.5</v>
+      </c>
       <c r="I185" s="16"/>
       <c r="J185" s="16"/>
       <c r="K185" s="16"/>
       <c r="L185" s="16"/>
       <c r="M185" s="16"/>
     </row>
     <row r="186" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A186" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B186" s="24">
         <v>95.7</v>
       </c>
       <c r="C186" s="22">
         <v>75.900000000000006</v>
       </c>
       <c r="D186" s="27">
         <v>38</v>
       </c>
       <c r="E186" s="32">
         <v>37.1</v>
       </c>
       <c r="F186" s="36">
         <v>41.6</v>
       </c>
-      <c r="G186" s="39">
+      <c r="G186" s="38">
         <v>44.6</v>
       </c>
-      <c r="H186" s="16"/>
+      <c r="H186" s="24">
+        <v>51.4</v>
+      </c>
       <c r="I186" s="16"/>
       <c r="J186" s="16"/>
       <c r="K186" s="16"/>
       <c r="L186" s="16"/>
       <c r="M186" s="16"/>
     </row>
     <row r="187" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A187" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B187" s="24">
         <v>95.7</v>
       </c>
       <c r="C187" s="22">
         <v>96</v>
       </c>
       <c r="D187" s="27">
         <v>96.2</v>
       </c>
       <c r="E187" s="32">
         <v>96.2</v>
       </c>
       <c r="F187" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G187" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H187" s="16"/>
+      <c r="G187" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H187" s="38" t="s">
+        <v>0</v>
+      </c>
       <c r="I187" s="16"/>
       <c r="J187" s="16"/>
       <c r="K187" s="16"/>
       <c r="L187" s="16"/>
       <c r="M187" s="16"/>
     </row>
     <row r="188" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A188" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B188" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C188" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D188" s="35" t="s">
         <v>0</v>
       </c>
       <c r="E188" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F188" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G188" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H188" s="16"/>
+      <c r="G188" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H188" s="38" t="s">
+        <v>0</v>
+      </c>
       <c r="I188" s="16"/>
       <c r="J188" s="16"/>
       <c r="K188" s="16"/>
       <c r="L188" s="16"/>
       <c r="M188" s="16"/>
     </row>
     <row r="189" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A189" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B189" s="24">
         <v>70.599999999999994</v>
       </c>
       <c r="C189" s="22">
         <v>99.3</v>
       </c>
       <c r="D189" s="27">
         <v>109.5</v>
       </c>
       <c r="E189" s="32">
         <v>123.8</v>
       </c>
       <c r="F189" s="36">
         <v>122.7</v>
       </c>
-      <c r="G189" s="39">
+      <c r="G189" s="38">
         <v>125.9</v>
       </c>
-      <c r="H189" s="16"/>
+      <c r="H189" s="24">
+        <v>119.6</v>
+      </c>
       <c r="I189" s="16"/>
       <c r="J189" s="16"/>
       <c r="K189" s="16"/>
       <c r="L189" s="16"/>
       <c r="M189" s="16"/>
     </row>
     <row r="190" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A190" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B190" s="24">
         <v>65.5</v>
       </c>
       <c r="C190" s="22">
         <v>77.400000000000006</v>
       </c>
       <c r="D190" s="27">
         <v>87.7</v>
       </c>
       <c r="E190" s="32">
         <v>89.1</v>
       </c>
       <c r="F190" s="36">
         <v>86.9</v>
       </c>
-      <c r="G190" s="39">
+      <c r="G190" s="38">
         <v>83</v>
       </c>
-      <c r="H190" s="16"/>
+      <c r="H190" s="24">
+        <v>77.8</v>
+      </c>
       <c r="I190" s="16"/>
       <c r="J190" s="16"/>
       <c r="K190" s="16"/>
       <c r="L190" s="16"/>
       <c r="M190" s="16"/>
     </row>
     <row r="191" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A191" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B191" s="24">
         <v>100</v>
       </c>
       <c r="C191" s="22">
         <v>104.8</v>
       </c>
       <c r="D191" s="27">
         <v>106.4</v>
       </c>
       <c r="E191" s="32">
         <v>107.2</v>
       </c>
       <c r="F191" s="36">
         <v>137.6</v>
       </c>
-      <c r="G191" s="39">
+      <c r="G191" s="38">
         <v>157.6</v>
       </c>
-      <c r="H191" s="16"/>
+      <c r="H191" s="24">
+        <v>163.6</v>
+      </c>
       <c r="I191" s="16"/>
       <c r="J191" s="16"/>
       <c r="K191" s="16"/>
       <c r="L191" s="16"/>
       <c r="M191" s="16"/>
     </row>
     <row r="192" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A192" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B192" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C192" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D192" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E192" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F192" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="G192" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H192" s="16"/>
+      <c r="G192" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H192" s="24">
+        <v>37.1</v>
+      </c>
       <c r="I192" s="16"/>
       <c r="J192" s="16"/>
       <c r="K192" s="16"/>
       <c r="L192" s="16"/>
       <c r="M192" s="16"/>
     </row>
     <row r="193" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A193" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B193" s="24">
         <v>100</v>
       </c>
       <c r="C193" s="22">
         <v>243.5</v>
       </c>
       <c r="D193" s="27">
         <v>291.3</v>
       </c>
       <c r="E193" s="32">
         <v>312.60000000000002</v>
       </c>
       <c r="F193" s="36">
         <v>266.2</v>
       </c>
-      <c r="G193" s="39">
+      <c r="G193" s="38">
         <v>235.3</v>
       </c>
-      <c r="H193" s="16"/>
+      <c r="H193" s="24">
+        <v>208.1</v>
+      </c>
       <c r="I193" s="16"/>
       <c r="J193" s="16"/>
       <c r="K193" s="16"/>
       <c r="L193" s="16"/>
       <c r="M193" s="16"/>
     </row>
     <row r="194" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A194" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B194" s="24">
         <v>72</v>
       </c>
       <c r="C194" s="22">
         <v>84.2</v>
       </c>
       <c r="D194" s="27">
         <v>76.900000000000006</v>
       </c>
       <c r="E194" s="32">
         <v>116.3</v>
       </c>
       <c r="F194" s="36">
         <v>106.4</v>
       </c>
-      <c r="G194" s="39">
+      <c r="G194" s="38">
         <v>114.3</v>
       </c>
-      <c r="H194" s="16"/>
+      <c r="H194" s="24">
+        <v>103.9</v>
+      </c>
       <c r="I194" s="16"/>
       <c r="J194" s="16"/>
       <c r="K194" s="16"/>
       <c r="L194" s="16"/>
       <c r="M194" s="16"/>
     </row>
     <row r="195" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A195" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B195" s="24">
         <v>9</v>
       </c>
       <c r="C195" s="22">
         <v>57.9</v>
       </c>
       <c r="D195" s="27">
         <v>186.7</v>
       </c>
       <c r="E195" s="32">
         <v>258.60000000000002</v>
       </c>
       <c r="F195" s="36">
         <v>222.9</v>
       </c>
-      <c r="G195" s="39">
+      <c r="G195" s="38">
         <v>186.9</v>
       </c>
-      <c r="H195" s="16"/>
+      <c r="H195" s="24">
+        <v>172.8</v>
+      </c>
       <c r="I195" s="16"/>
       <c r="J195" s="16"/>
       <c r="K195" s="16"/>
       <c r="L195" s="16"/>
       <c r="M195" s="16"/>
     </row>
     <row r="196" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A196" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B196" s="24">
         <v>87.4</v>
       </c>
       <c r="C196" s="22">
         <v>203.5</v>
       </c>
       <c r="D196" s="27">
         <v>212.7</v>
       </c>
       <c r="E196" s="32">
         <v>200.5</v>
       </c>
       <c r="F196" s="36">
         <v>224.2</v>
       </c>
-      <c r="G196" s="39">
+      <c r="G196" s="38">
         <v>238.3</v>
       </c>
-      <c r="H196" s="16"/>
+      <c r="H196" s="24">
+        <v>294.89999999999998</v>
+      </c>
       <c r="I196" s="16"/>
       <c r="J196" s="16"/>
       <c r="K196" s="16"/>
       <c r="L196" s="16"/>
       <c r="M196" s="16"/>
     </row>
     <row r="197" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A197" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B197" s="24">
         <v>64.400000000000006</v>
       </c>
       <c r="C197" s="22">
         <v>82</v>
       </c>
       <c r="D197" s="27">
         <v>70.7</v>
       </c>
       <c r="E197" s="32">
         <v>75.599999999999994</v>
       </c>
       <c r="F197" s="36">
         <v>76.099999999999994</v>
       </c>
-      <c r="G197" s="39">
+      <c r="G197" s="38">
         <v>76.2</v>
       </c>
-      <c r="H197" s="16"/>
+      <c r="H197" s="24">
+        <v>76.400000000000006</v>
+      </c>
       <c r="I197" s="16"/>
       <c r="J197" s="16"/>
       <c r="K197" s="16"/>
       <c r="L197" s="16"/>
       <c r="M197" s="16"/>
     </row>
     <row r="198" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A198" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B198" s="24">
         <v>99.1</v>
       </c>
       <c r="C198" s="22">
         <v>101.5</v>
       </c>
       <c r="D198" s="27">
         <v>101.5</v>
       </c>
       <c r="E198" s="29">
         <v>99.5</v>
       </c>
       <c r="F198" s="36">
         <v>98.6</v>
       </c>
-      <c r="G198" s="41">
+      <c r="G198" s="78">
         <v>100.2</v>
       </c>
-      <c r="H198" s="16"/>
+      <c r="H198" s="24">
+        <v>101.6</v>
+      </c>
       <c r="I198" s="16"/>
       <c r="J198" s="16"/>
       <c r="K198" s="16"/>
       <c r="L198" s="16"/>
       <c r="M198" s="16"/>
     </row>
     <row r="199" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A199" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B199" s="24">
         <v>99.3</v>
       </c>
       <c r="C199" s="22">
         <v>100.9</v>
       </c>
       <c r="D199" s="24">
         <v>100.8</v>
       </c>
       <c r="E199" s="29">
         <v>100.1</v>
       </c>
       <c r="F199" s="36">
         <v>96.8</v>
       </c>
-      <c r="G199" s="41">
+      <c r="G199" s="78">
         <v>96.2</v>
       </c>
-      <c r="H199" s="16"/>
+      <c r="H199" s="24">
+        <v>96</v>
+      </c>
       <c r="I199" s="16"/>
       <c r="J199" s="16"/>
       <c r="K199" s="16"/>
       <c r="L199" s="16"/>
       <c r="M199" s="16"/>
     </row>
     <row r="200" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A200" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B200" s="24">
         <v>103.8</v>
       </c>
       <c r="C200" s="22">
         <v>103.4</v>
       </c>
       <c r="D200" s="24">
         <v>103.5</v>
       </c>
       <c r="E200" s="29">
         <v>98.5</v>
       </c>
       <c r="F200" s="36">
         <v>95.7</v>
       </c>
-      <c r="G200" s="41">
+      <c r="G200" s="78">
         <v>90.6</v>
       </c>
-      <c r="H200" s="16"/>
+      <c r="H200" s="24">
+        <v>94</v>
+      </c>
       <c r="I200" s="16"/>
       <c r="J200" s="16"/>
       <c r="K200" s="16"/>
       <c r="L200" s="16"/>
       <c r="M200" s="16"/>
     </row>
     <row r="201" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A201" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B201" s="24">
         <v>110.7</v>
       </c>
       <c r="C201" s="22">
         <v>113.6</v>
       </c>
       <c r="D201" s="24">
         <v>107.8</v>
       </c>
       <c r="E201" s="29">
         <v>104.5</v>
       </c>
       <c r="F201" s="36">
         <v>102.5</v>
       </c>
-      <c r="G201" s="41">
+      <c r="G201" s="78">
         <v>101.1</v>
       </c>
-      <c r="H201" s="16"/>
+      <c r="H201" s="24">
+        <v>102.8</v>
+      </c>
       <c r="I201" s="16"/>
       <c r="J201" s="16"/>
       <c r="K201" s="16"/>
       <c r="L201" s="16"/>
       <c r="M201" s="16"/>
     </row>
     <row r="202" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A202" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B202" s="24">
         <v>117.9</v>
       </c>
       <c r="C202" s="22">
         <v>110.1</v>
       </c>
       <c r="D202" s="24">
         <v>97.6</v>
       </c>
       <c r="E202" s="29">
         <v>103.3</v>
       </c>
       <c r="F202" s="36">
         <v>110.4</v>
       </c>
-      <c r="G202" s="41">
+      <c r="G202" s="78">
         <v>105.4</v>
       </c>
-      <c r="H202" s="16"/>
+      <c r="H202" s="24">
+        <v>105.7</v>
+      </c>
       <c r="I202" s="16"/>
       <c r="J202" s="16"/>
       <c r="K202" s="16"/>
       <c r="L202" s="16"/>
       <c r="M202" s="16"/>
     </row>
     <row r="203" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A203" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B203" s="24">
         <v>88.1</v>
       </c>
       <c r="C203" s="22">
         <v>91.1</v>
       </c>
       <c r="D203" s="24">
         <v>104.6</v>
       </c>
       <c r="E203" s="29">
         <v>103.5</v>
       </c>
       <c r="F203" s="36">
         <v>107.6</v>
       </c>
-      <c r="G203" s="41">
+      <c r="G203" s="78">
         <v>104.3</v>
       </c>
-      <c r="H203" s="16"/>
+      <c r="H203" s="24">
+        <v>103.2</v>
+      </c>
       <c r="I203" s="16"/>
       <c r="J203" s="16"/>
       <c r="K203" s="16"/>
       <c r="L203" s="16"/>
       <c r="M203" s="16"/>
     </row>
     <row r="204" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A204" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B204" s="24">
         <v>110.3</v>
       </c>
       <c r="C204" s="22">
         <v>112.7</v>
       </c>
       <c r="D204" s="24">
         <v>109.1</v>
       </c>
       <c r="E204" s="29">
         <v>108</v>
       </c>
       <c r="F204" s="36">
         <v>102.9</v>
       </c>
-      <c r="G204" s="41">
+      <c r="G204" s="78">
         <v>99.1</v>
       </c>
-      <c r="H204" s="16"/>
+      <c r="H204" s="24">
+        <v>99.2</v>
+      </c>
       <c r="I204" s="16"/>
       <c r="J204" s="16"/>
       <c r="K204" s="16"/>
       <c r="L204" s="16"/>
       <c r="M204" s="16"/>
     </row>
     <row r="205" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A205" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B205" s="24">
         <v>105.8</v>
       </c>
       <c r="C205" s="22">
         <v>105.6</v>
       </c>
       <c r="D205" s="24">
         <v>100.3</v>
       </c>
       <c r="E205" s="29">
         <v>99.9</v>
       </c>
       <c r="F205" s="36">
         <v>102.4</v>
       </c>
-      <c r="G205" s="41">
+      <c r="G205" s="78">
         <v>107.4</v>
       </c>
-      <c r="H205" s="16"/>
+      <c r="H205" s="24">
+        <v>104.3</v>
+      </c>
       <c r="I205" s="16"/>
       <c r="J205" s="16"/>
       <c r="K205" s="16"/>
       <c r="L205" s="16"/>
       <c r="M205" s="16"/>
     </row>
     <row r="206" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A206" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B206" s="24">
         <v>108.1</v>
       </c>
       <c r="C206" s="22">
         <v>105.4</v>
       </c>
       <c r="D206" s="24">
         <v>96.6</v>
       </c>
       <c r="E206" s="29">
         <v>93.9</v>
       </c>
       <c r="F206" s="36">
         <v>94.2</v>
       </c>
-      <c r="G206" s="41">
+      <c r="G206" s="78">
         <v>95</v>
       </c>
-      <c r="H206" s="16"/>
+      <c r="H206" s="24">
+        <v>93.5</v>
+      </c>
       <c r="I206" s="16"/>
       <c r="J206" s="16"/>
       <c r="K206" s="16"/>
       <c r="L206" s="16"/>
       <c r="M206" s="16"/>
     </row>
     <row r="207" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A207" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B207" s="24">
         <v>103.2</v>
       </c>
       <c r="C207" s="22">
         <v>109.5</v>
       </c>
       <c r="D207" s="24">
         <v>101.2</v>
       </c>
       <c r="E207" s="29">
         <v>101.5</v>
       </c>
       <c r="F207" s="36">
         <v>102.1</v>
       </c>
-      <c r="G207" s="41">
+      <c r="G207" s="78">
         <v>102.4</v>
       </c>
-      <c r="H207" s="16"/>
+      <c r="H207" s="24">
+        <v>104.4</v>
+      </c>
       <c r="I207" s="16"/>
       <c r="J207" s="16"/>
       <c r="K207" s="16"/>
       <c r="L207" s="16"/>
       <c r="M207" s="16"/>
     </row>
     <row r="208" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A208" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B208" s="24">
         <v>94</v>
       </c>
       <c r="C208" s="22">
         <v>91.7</v>
       </c>
       <c r="D208" s="24">
         <v>97.1</v>
       </c>
       <c r="E208" s="29">
         <v>121.6</v>
       </c>
       <c r="F208" s="36">
         <v>143.9</v>
       </c>
-      <c r="G208" s="41">
+      <c r="G208" s="78">
         <v>137.5</v>
       </c>
-      <c r="H208" s="16"/>
+      <c r="H208" s="24">
+        <v>131</v>
+      </c>
       <c r="I208" s="16"/>
       <c r="J208" s="16"/>
       <c r="K208" s="16"/>
       <c r="L208" s="16"/>
       <c r="M208" s="16"/>
     </row>
     <row r="209" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B209" s="24">
         <v>104.8</v>
       </c>
       <c r="C209" s="22">
         <v>120.7</v>
       </c>
       <c r="D209" s="24">
         <v>109.9</v>
       </c>
       <c r="E209" s="29">
         <v>1956.2</v>
       </c>
       <c r="F209" s="36">
         <v>2086.6999999999998</v>
       </c>
-      <c r="G209" s="41">
+      <c r="G209" s="78">
         <v>1779.8</v>
       </c>
-      <c r="H209" s="16"/>
+      <c r="H209" s="24">
+        <v>1561</v>
+      </c>
       <c r="I209" s="16"/>
       <c r="J209" s="16"/>
       <c r="K209" s="16"/>
       <c r="L209" s="16"/>
       <c r="M209" s="16"/>
     </row>
     <row r="210" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A210" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B210" s="24">
         <v>100.4</v>
       </c>
       <c r="C210" s="22">
         <v>109.1</v>
       </c>
       <c r="D210" s="24">
         <v>98.9</v>
       </c>
       <c r="E210" s="29">
         <v>103.9</v>
       </c>
       <c r="F210" s="36">
         <v>123.2</v>
       </c>
-      <c r="G210" s="41">
+      <c r="G210" s="78">
         <v>137.30000000000001</v>
       </c>
-      <c r="H210" s="16"/>
+      <c r="H210" s="24">
+        <v>131.9</v>
+      </c>
       <c r="I210" s="16"/>
       <c r="J210" s="16"/>
       <c r="K210" s="16"/>
       <c r="L210" s="16"/>
       <c r="M210" s="16"/>
     </row>
     <row r="211" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A211" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B211" s="24">
         <v>112.5</v>
       </c>
       <c r="C211" s="22">
         <v>114.3</v>
       </c>
       <c r="D211" s="24">
         <v>108.9</v>
       </c>
       <c r="E211" s="29">
         <v>101.5</v>
       </c>
       <c r="F211" s="36">
         <v>105</v>
       </c>
-      <c r="G211" s="41">
+      <c r="G211" s="78">
         <v>103.2</v>
       </c>
-      <c r="H211" s="16"/>
+      <c r="H211" s="24">
+        <v>104.3</v>
+      </c>
       <c r="I211" s="16"/>
       <c r="J211" s="16"/>
       <c r="K211" s="16"/>
       <c r="L211" s="16"/>
       <c r="M211" s="16"/>
     </row>
     <row r="212" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A212" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B212" s="24">
         <v>106.7</v>
       </c>
       <c r="C212" s="22">
         <v>124.5</v>
       </c>
       <c r="D212" s="27">
         <v>128.9</v>
       </c>
       <c r="E212" s="29">
         <v>123.8</v>
       </c>
-      <c r="F212" s="38">
+      <c r="F212" s="37">
         <v>115.3</v>
       </c>
-      <c r="G212" s="41">
+      <c r="G212" s="78">
         <v>107.2</v>
       </c>
-      <c r="H212" s="16"/>
+      <c r="H212" s="24">
+        <v>101.6</v>
+      </c>
       <c r="I212" s="16"/>
       <c r="J212" s="16"/>
       <c r="K212" s="16"/>
       <c r="L212" s="16"/>
       <c r="M212" s="16"/>
     </row>
     <row r="213" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A213" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B213" s="24">
         <v>77.3</v>
       </c>
       <c r="C213" s="22">
         <v>88</v>
       </c>
       <c r="D213" s="24">
         <v>103.7</v>
       </c>
       <c r="E213" s="29">
         <v>101.7</v>
       </c>
       <c r="F213" s="36">
         <v>99.4</v>
       </c>
-      <c r="G213" s="41">
+      <c r="G213" s="78">
         <v>95.4</v>
       </c>
-      <c r="H213" s="16"/>
+      <c r="H213" s="24">
+        <v>96</v>
+      </c>
       <c r="I213" s="16"/>
       <c r="J213" s="16"/>
       <c r="K213" s="16"/>
       <c r="L213" s="16"/>
       <c r="M213" s="16"/>
     </row>
     <row r="214" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A214" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B214" s="24">
         <v>103</v>
       </c>
       <c r="C214" s="22">
         <v>100.4</v>
       </c>
       <c r="D214" s="24">
         <v>99.3</v>
       </c>
       <c r="E214" s="29">
         <v>102</v>
       </c>
       <c r="F214" s="36">
         <v>105.7</v>
       </c>
-      <c r="G214" s="41">
+      <c r="G214" s="78">
         <v>103.9</v>
       </c>
-      <c r="H214" s="16"/>
+      <c r="H214" s="24">
+        <v>94</v>
+      </c>
       <c r="I214" s="16"/>
       <c r="J214" s="16"/>
       <c r="K214" s="16"/>
       <c r="L214" s="16"/>
       <c r="M214" s="16"/>
     </row>
     <row r="215" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A215" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B215" s="24">
         <v>100</v>
       </c>
       <c r="C215" s="22">
         <v>154</v>
       </c>
       <c r="D215" s="24">
         <v>172</v>
       </c>
       <c r="E215" s="29">
         <v>189.3</v>
       </c>
       <c r="F215" s="36">
         <v>157.6</v>
       </c>
-      <c r="G215" s="41">
+      <c r="G215" s="78">
         <v>136.5</v>
       </c>
-      <c r="H215" s="16"/>
+      <c r="H215" s="24">
+        <v>102.8</v>
+      </c>
       <c r="I215" s="16"/>
       <c r="J215" s="16"/>
       <c r="K215" s="16"/>
       <c r="L215" s="16"/>
       <c r="M215" s="16"/>
     </row>
     <row r="216" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A216" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B216" s="24">
         <v>100.5</v>
       </c>
       <c r="C216" s="22">
         <v>137.4</v>
       </c>
       <c r="D216" s="24">
         <v>120.4</v>
       </c>
       <c r="E216" s="29">
         <v>111.7</v>
       </c>
       <c r="F216" s="36">
         <v>119.6</v>
       </c>
-      <c r="G216" s="41">
+      <c r="G216" s="78">
         <v>124.5</v>
       </c>
-      <c r="H216" s="16"/>
+      <c r="H216" s="24">
+        <v>105.7</v>
+      </c>
       <c r="I216" s="16"/>
       <c r="J216" s="16"/>
       <c r="K216" s="16"/>
       <c r="L216" s="16"/>
       <c r="M216" s="16"/>
     </row>
     <row r="217" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A217" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B217" s="24">
         <v>98.6</v>
       </c>
       <c r="C217" s="22">
         <v>102.8</v>
       </c>
       <c r="D217" s="24">
         <v>104.5</v>
       </c>
       <c r="E217" s="29">
         <v>100.2</v>
       </c>
       <c r="F217" s="36">
         <v>98</v>
       </c>
-      <c r="G217" s="41">
+      <c r="G217" s="78">
         <v>96.6</v>
       </c>
-      <c r="H217" s="16"/>
+      <c r="H217" s="24">
+        <v>103.2</v>
+      </c>
       <c r="I217" s="16"/>
       <c r="J217" s="16"/>
       <c r="K217" s="16"/>
       <c r="L217" s="16"/>
       <c r="M217" s="16"/>
     </row>
     <row r="218" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A218" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B218" s="24">
         <v>99.8</v>
       </c>
       <c r="C218" s="22">
         <v>179.1</v>
       </c>
       <c r="D218" s="24">
         <v>216.9</v>
       </c>
       <c r="E218" s="29">
         <v>200.7</v>
       </c>
       <c r="F218" s="36">
         <v>176</v>
       </c>
-      <c r="G218" s="41">
+      <c r="G218" s="78">
         <v>159.6</v>
       </c>
-      <c r="H218" s="16"/>
+      <c r="H218" s="24">
+        <v>99.2</v>
+      </c>
       <c r="I218" s="16"/>
       <c r="J218" s="16"/>
       <c r="K218" s="16"/>
       <c r="L218" s="16"/>
       <c r="M218" s="16"/>
     </row>
     <row r="219" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A219" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B219" s="24">
         <v>99.8</v>
       </c>
       <c r="C219" s="22">
         <v>123.6</v>
       </c>
       <c r="D219" s="24">
         <v>132.19999999999999</v>
       </c>
       <c r="E219" s="29">
         <v>125.9</v>
       </c>
       <c r="F219" s="36">
         <v>120.1</v>
       </c>
-      <c r="G219" s="41">
+      <c r="G219" s="78">
         <v>116.2</v>
       </c>
-      <c r="H219" s="16"/>
+      <c r="H219" s="24">
+        <v>104.3</v>
+      </c>
       <c r="I219" s="16"/>
       <c r="J219" s="16"/>
       <c r="K219" s="16"/>
       <c r="L219" s="16"/>
       <c r="M219" s="16"/>
     </row>
     <row r="220" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A220" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B220" s="24">
         <v>96.5</v>
       </c>
       <c r="C220" s="22">
         <v>187.6</v>
       </c>
       <c r="D220" s="24">
         <v>185.7</v>
       </c>
       <c r="E220" s="29">
         <v>190.8</v>
       </c>
       <c r="F220" s="36">
         <v>173.3</v>
       </c>
-      <c r="G220" s="41">
+      <c r="G220" s="78">
         <v>161.80000000000001</v>
       </c>
-      <c r="H220" s="16"/>
+      <c r="H220" s="24">
+        <v>93.5</v>
+      </c>
       <c r="I220" s="16"/>
       <c r="J220" s="16"/>
       <c r="K220" s="16"/>
       <c r="L220" s="16"/>
       <c r="M220" s="16"/>
     </row>
     <row r="221" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A221" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B221" s="24">
         <v>100</v>
       </c>
       <c r="C221" s="22">
         <v>103.2</v>
       </c>
       <c r="D221" s="24">
         <v>104.3</v>
       </c>
       <c r="E221" s="29">
         <v>103.1</v>
       </c>
       <c r="F221" s="36">
         <v>101.7</v>
       </c>
-      <c r="G221" s="41">
+      <c r="G221" s="78">
         <v>100.8</v>
       </c>
-      <c r="H221" s="16"/>
+      <c r="H221" s="24">
+        <v>104.4</v>
+      </c>
       <c r="I221" s="16"/>
       <c r="J221" s="16"/>
       <c r="K221" s="16"/>
       <c r="L221" s="16"/>
       <c r="M221" s="16"/>
     </row>
     <row r="222" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A222" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B222" s="24">
         <v>94.6</v>
       </c>
       <c r="C222" s="22">
         <v>141.19999999999999</v>
       </c>
       <c r="D222" s="24">
         <v>146.5</v>
       </c>
       <c r="E222" s="29">
         <v>140.19999999999999</v>
       </c>
       <c r="F222" s="36">
         <v>127.1</v>
       </c>
-      <c r="G222" s="41">
+      <c r="G222" s="78">
         <v>117.4</v>
       </c>
-      <c r="H222" s="16"/>
+      <c r="H222" s="24">
+        <v>131</v>
+      </c>
       <c r="I222" s="16"/>
       <c r="J222" s="16"/>
       <c r="K222" s="16"/>
       <c r="L222" s="16"/>
       <c r="M222" s="16"/>
     </row>
     <row r="223" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A223" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B223" s="24">
         <v>487</v>
       </c>
       <c r="C223" s="22">
         <v>696.9</v>
       </c>
       <c r="D223" s="24">
         <v>103.5</v>
       </c>
       <c r="E223" s="29">
         <v>103.5</v>
       </c>
       <c r="F223" s="36">
         <v>103.8</v>
       </c>
-      <c r="G223" s="41">
-[...2 lines deleted...]
-      <c r="H223" s="16"/>
+      <c r="G223" s="78">
+        <v>100</v>
+      </c>
+      <c r="H223" s="24">
+        <v>1561</v>
+      </c>
       <c r="I223" s="16"/>
       <c r="J223" s="16"/>
       <c r="K223" s="16"/>
       <c r="L223" s="16"/>
       <c r="M223" s="16"/>
     </row>
     <row r="224" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A224" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B224" s="24">
         <v>76.400000000000006</v>
       </c>
       <c r="C224" s="22">
         <v>136.1</v>
       </c>
       <c r="D224" s="24">
         <v>153.30000000000001</v>
       </c>
       <c r="E224" s="29">
         <v>147.9</v>
       </c>
       <c r="F224" s="36">
         <v>139.80000000000001</v>
       </c>
-      <c r="G224" s="41">
+      <c r="G224" s="78">
         <v>143.4</v>
       </c>
-      <c r="H224" s="16"/>
+      <c r="H224" s="24">
+        <v>131.9</v>
+      </c>
       <c r="I224" s="16"/>
       <c r="J224" s="16"/>
       <c r="K224" s="16"/>
       <c r="L224" s="16"/>
       <c r="M224" s="16"/>
     </row>
     <row r="225" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A225" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B225" s="24">
         <v>100</v>
       </c>
       <c r="C225" s="22">
         <v>165</v>
       </c>
       <c r="D225" s="24">
         <v>186.7</v>
       </c>
       <c r="E225" s="29">
         <v>208.2</v>
       </c>
       <c r="F225" s="36">
         <v>187.1</v>
       </c>
-      <c r="G225" s="41">
+      <c r="G225" s="78">
         <v>173</v>
       </c>
-      <c r="H225" s="16"/>
+      <c r="H225" s="24">
+        <v>104.3</v>
+      </c>
       <c r="I225" s="16"/>
       <c r="J225" s="16"/>
       <c r="K225" s="16"/>
       <c r="L225" s="16"/>
       <c r="M225" s="16"/>
     </row>
     <row r="226" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A226" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B226" s="24">
         <v>98.1</v>
       </c>
       <c r="C226" s="22">
         <v>106.5</v>
       </c>
       <c r="D226" s="24">
         <v>110.1</v>
       </c>
       <c r="E226" s="29">
         <v>109.9</v>
       </c>
-      <c r="F226" s="38">
+      <c r="F226" s="37">
         <v>107.8</v>
       </c>
-      <c r="G226" s="41">
+      <c r="G226" s="78">
         <v>105.8</v>
       </c>
-      <c r="H226" s="16"/>
+      <c r="H226" s="24">
+        <v>104.1</v>
+      </c>
       <c r="I226" s="16"/>
       <c r="J226" s="16"/>
       <c r="K226" s="16"/>
       <c r="L226" s="16"/>
       <c r="M226" s="16"/>
     </row>
     <row r="227" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A227" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B227" s="24">
         <v>97.7</v>
       </c>
       <c r="C227" s="22">
         <v>105.2</v>
       </c>
       <c r="D227" s="24">
         <v>109.7</v>
       </c>
       <c r="E227" s="29">
         <v>108.9</v>
       </c>
       <c r="F227" s="36">
         <v>107.1</v>
       </c>
-      <c r="G227" s="41">
+      <c r="G227" s="78">
         <v>106.7</v>
       </c>
-      <c r="H227" s="16"/>
+      <c r="H227" s="24">
+        <v>104.9</v>
+      </c>
       <c r="I227" s="16"/>
       <c r="J227" s="16"/>
       <c r="K227" s="16"/>
       <c r="L227" s="16"/>
       <c r="M227" s="16"/>
     </row>
     <row r="228" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A228" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B228" s="24">
         <v>105.5</v>
       </c>
       <c r="C228" s="22">
         <v>103.9</v>
       </c>
       <c r="D228" s="24">
         <v>103.2</v>
       </c>
       <c r="E228" s="29">
         <v>102.6</v>
       </c>
       <c r="F228" s="36">
         <v>105</v>
       </c>
-      <c r="G228" s="41">
+      <c r="G228" s="78">
         <v>102.3</v>
       </c>
-      <c r="H228" s="16"/>
+      <c r="H228" s="24">
+        <v>101.2</v>
+      </c>
       <c r="I228" s="16"/>
       <c r="J228" s="16"/>
       <c r="K228" s="16"/>
       <c r="L228" s="16"/>
       <c r="M228" s="16"/>
     </row>
     <row r="229" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A229" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B229" s="24">
         <v>100</v>
       </c>
       <c r="C229" s="22">
         <v>154</v>
       </c>
       <c r="D229" s="24">
         <v>172</v>
       </c>
       <c r="E229" s="29">
         <v>189.3</v>
       </c>
       <c r="F229" s="36">
         <v>157.6</v>
       </c>
-      <c r="G229" s="41">
+      <c r="G229" s="78">
         <v>136.5</v>
       </c>
-      <c r="H229" s="16"/>
+      <c r="H229" s="24">
+        <v>122.1</v>
+      </c>
       <c r="I229" s="16"/>
       <c r="J229" s="16"/>
       <c r="K229" s="16"/>
       <c r="L229" s="16"/>
       <c r="M229" s="16"/>
     </row>
     <row r="230" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A230" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B230" s="24">
         <v>100.9</v>
       </c>
       <c r="C230" s="22">
         <v>93.7</v>
       </c>
       <c r="D230" s="24">
         <v>88.7</v>
       </c>
       <c r="E230" s="29">
         <v>76.599999999999994</v>
       </c>
       <c r="F230" s="36">
         <v>69</v>
       </c>
-      <c r="G230" s="41">
+      <c r="G230" s="78">
         <v>63.2</v>
       </c>
-      <c r="H230" s="16"/>
+      <c r="H230" s="24">
+        <v>59.4</v>
+      </c>
       <c r="I230" s="16"/>
       <c r="J230" s="16"/>
       <c r="K230" s="16"/>
       <c r="L230" s="16"/>
       <c r="M230" s="16"/>
     </row>
     <row r="231" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A231" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B231" s="24">
         <v>100</v>
       </c>
       <c r="C231" s="22">
         <v>107.9</v>
       </c>
       <c r="D231" s="24">
         <v>110.6</v>
       </c>
       <c r="E231" s="29">
         <v>105.1</v>
       </c>
       <c r="F231" s="36">
         <v>100.9</v>
       </c>
-      <c r="G231" s="41">
+      <c r="G231" s="78">
         <v>98.1</v>
       </c>
-      <c r="H231" s="16"/>
+      <c r="H231" s="24">
+        <v>93.7</v>
+      </c>
       <c r="I231" s="16"/>
       <c r="J231" s="16"/>
       <c r="K231" s="16"/>
       <c r="L231" s="16"/>
       <c r="M231" s="16"/>
     </row>
     <row r="232" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A232" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B232" s="24">
         <v>100</v>
       </c>
       <c r="C232" s="22">
         <v>178.8</v>
       </c>
       <c r="D232" s="24">
         <v>205</v>
       </c>
       <c r="E232" s="29">
         <v>193.8</v>
       </c>
       <c r="F232" s="36">
         <v>172</v>
       </c>
-      <c r="G232" s="41">
+      <c r="G232" s="78">
         <v>157.5</v>
       </c>
-      <c r="H232" s="16"/>
+      <c r="H232" s="24">
+        <v>143.1</v>
+      </c>
       <c r="I232" s="16"/>
       <c r="J232" s="16"/>
       <c r="K232" s="16"/>
       <c r="L232" s="16"/>
       <c r="M232" s="16"/>
     </row>
     <row r="233" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A233" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B233" s="24">
         <v>100</v>
       </c>
       <c r="C233" s="22">
         <v>123.5</v>
       </c>
       <c r="D233" s="24">
         <v>131.30000000000001</v>
       </c>
       <c r="E233" s="29">
         <v>125.9</v>
       </c>
       <c r="F233" s="36">
         <v>120.7</v>
       </c>
-      <c r="G233" s="41">
+      <c r="G233" s="78">
         <v>117.3</v>
       </c>
-      <c r="H233" s="16"/>
+      <c r="H233" s="24">
+        <v>114.6</v>
+      </c>
       <c r="I233" s="16"/>
       <c r="J233" s="16"/>
       <c r="K233" s="16"/>
       <c r="L233" s="16"/>
       <c r="M233" s="16"/>
     </row>
     <row r="234" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A234" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B234" s="24">
         <v>99.3</v>
       </c>
       <c r="C234" s="22">
         <v>94</v>
       </c>
       <c r="D234" s="24">
         <v>94.9</v>
       </c>
       <c r="E234" s="29">
         <v>89</v>
       </c>
       <c r="F234" s="36">
         <v>84.7</v>
       </c>
-      <c r="G234" s="41">
+      <c r="G234" s="78">
         <v>82.2</v>
       </c>
-      <c r="H234" s="16"/>
+      <c r="H234" s="24">
+        <v>81.5</v>
+      </c>
       <c r="I234" s="16"/>
       <c r="J234" s="16"/>
       <c r="K234" s="16"/>
       <c r="L234" s="16"/>
       <c r="M234" s="16"/>
     </row>
     <row r="235" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A235" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B235" s="24">
         <v>100</v>
       </c>
       <c r="C235" s="22">
         <v>103.2</v>
       </c>
       <c r="D235" s="24">
         <v>104.3</v>
       </c>
       <c r="E235" s="29">
         <v>103.1</v>
       </c>
       <c r="F235" s="36">
         <v>101.7</v>
       </c>
-      <c r="G235" s="41">
+      <c r="G235" s="78">
         <v>100.8</v>
       </c>
-      <c r="H235" s="16"/>
+      <c r="H235" s="24">
+        <v>95.4</v>
+      </c>
       <c r="I235" s="16"/>
       <c r="J235" s="16"/>
       <c r="K235" s="16"/>
       <c r="L235" s="16"/>
       <c r="M235" s="16"/>
     </row>
     <row r="236" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A236" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B236" s="24">
         <v>86.6</v>
       </c>
       <c r="C236" s="22">
         <v>86.3</v>
       </c>
       <c r="D236" s="24">
         <v>88.8</v>
       </c>
       <c r="E236" s="29">
         <v>95.7</v>
       </c>
       <c r="F236" s="36">
         <v>99.9</v>
       </c>
-      <c r="G236" s="41">
+      <c r="G236" s="78">
         <v>99.5</v>
       </c>
-      <c r="H236" s="16"/>
+      <c r="H236" s="24">
+        <v>100.6</v>
+      </c>
       <c r="I236" s="16"/>
       <c r="J236" s="16"/>
       <c r="K236" s="16"/>
       <c r="L236" s="16"/>
       <c r="M236" s="16"/>
     </row>
     <row r="237" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A237" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B237" s="24">
         <v>90.9</v>
       </c>
       <c r="C237" s="22">
         <v>89.9</v>
       </c>
       <c r="D237" s="24">
         <v>89.7</v>
       </c>
       <c r="E237" s="29">
         <v>89.3</v>
       </c>
       <c r="F237" s="36">
         <v>90.5</v>
       </c>
-      <c r="G237" s="41">
+      <c r="G237" s="78">
         <v>89.8</v>
       </c>
-      <c r="H237" s="16"/>
+      <c r="H237" s="24">
+        <v>90.2</v>
+      </c>
       <c r="I237" s="16"/>
       <c r="J237" s="16"/>
       <c r="K237" s="16"/>
       <c r="L237" s="16"/>
       <c r="M237" s="16"/>
     </row>
     <row r="238" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A238" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B238" s="24">
         <v>66.7</v>
       </c>
       <c r="C238" s="22">
         <v>107.2</v>
       </c>
       <c r="D238" s="24">
         <v>108.6</v>
       </c>
       <c r="E238" s="29">
         <v>118</v>
       </c>
       <c r="F238" s="36">
         <v>114</v>
       </c>
-      <c r="G238" s="41">
+      <c r="G238" s="78">
         <v>128</v>
       </c>
-      <c r="H238" s="16"/>
+      <c r="H238" s="24">
+        <v>126</v>
+      </c>
       <c r="I238" s="16"/>
       <c r="J238" s="16"/>
       <c r="K238" s="16"/>
       <c r="L238" s="16"/>
       <c r="M238" s="16"/>
     </row>
     <row r="239" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A239" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B239" s="24">
         <v>100</v>
       </c>
       <c r="C239" s="22">
         <v>165</v>
       </c>
       <c r="D239" s="24">
         <v>186.7</v>
       </c>
       <c r="E239" s="29">
         <v>208.2</v>
       </c>
       <c r="F239" s="36">
         <v>187.1</v>
       </c>
-      <c r="G239" s="41">
+      <c r="G239" s="78">
         <v>173</v>
       </c>
-      <c r="H239" s="16"/>
+      <c r="H239" s="24">
+        <v>162.1</v>
+      </c>
       <c r="I239" s="16"/>
       <c r="J239" s="16"/>
       <c r="K239" s="16"/>
       <c r="L239" s="16"/>
       <c r="M239" s="16"/>
     </row>
     <row r="240" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B240" s="24">
         <v>144</v>
       </c>
       <c r="C240" s="22">
         <v>146.9</v>
       </c>
       <c r="D240" s="24">
         <v>152.4</v>
       </c>
       <c r="E240" s="32">
         <v>145</v>
       </c>
       <c r="F240" s="36">
         <v>145</v>
       </c>
-      <c r="G240" s="39">
+      <c r="G240" s="38">
         <v>136.1</v>
       </c>
-      <c r="H240" s="16"/>
+      <c r="H240" s="24">
+        <v>136.69999999999999</v>
+      </c>
       <c r="I240" s="16"/>
       <c r="J240" s="16"/>
       <c r="K240" s="16"/>
       <c r="L240" s="16"/>
       <c r="M240" s="16"/>
     </row>
     <row r="241" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A241" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B241" s="24">
         <v>96.6</v>
       </c>
       <c r="C241" s="22">
         <v>107.8</v>
       </c>
       <c r="D241" s="24">
         <v>107.5</v>
       </c>
       <c r="E241" s="32">
         <v>110.1</v>
       </c>
       <c r="F241" s="36">
         <v>116.6</v>
       </c>
-      <c r="G241" s="39">
+      <c r="G241" s="38">
         <v>112.7</v>
       </c>
-      <c r="H241" s="16"/>
+      <c r="H241" s="24">
+        <v>111.3</v>
+      </c>
       <c r="I241" s="16"/>
       <c r="J241" s="16"/>
       <c r="K241" s="16"/>
       <c r="L241" s="16"/>
       <c r="M241" s="16"/>
     </row>
     <row r="242" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A242" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B242" s="24">
         <v>95.4</v>
       </c>
       <c r="C242" s="22">
         <v>86.4</v>
       </c>
       <c r="D242" s="24">
         <v>91.5</v>
       </c>
       <c r="E242" s="32">
         <v>100.7</v>
       </c>
       <c r="F242" s="36">
         <v>106.9</v>
       </c>
-      <c r="G242" s="39">
+      <c r="G242" s="38">
         <v>107</v>
       </c>
-      <c r="H242" s="16"/>
+      <c r="H242" s="24">
+        <v>103.8</v>
+      </c>
       <c r="I242" s="16"/>
       <c r="J242" s="16"/>
       <c r="K242" s="16"/>
       <c r="L242" s="16"/>
       <c r="M242" s="16"/>
     </row>
     <row r="243" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A243" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B243" s="24">
         <v>96.1</v>
       </c>
       <c r="C243" s="22">
         <v>91.5</v>
       </c>
       <c r="D243" s="24">
         <v>92.4</v>
       </c>
       <c r="E243" s="32">
         <v>90.4</v>
       </c>
       <c r="F243" s="36">
         <v>92.1</v>
       </c>
-      <c r="G243" s="39">
+      <c r="G243" s="38">
         <v>93.3</v>
       </c>
-      <c r="H243" s="16"/>
+      <c r="H243" s="24">
+        <v>95.3</v>
+      </c>
       <c r="I243" s="16"/>
       <c r="J243" s="16"/>
       <c r="K243" s="16"/>
       <c r="L243" s="16"/>
       <c r="M243" s="16"/>
     </row>
     <row r="244" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A244" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B244" s="24">
         <v>92.7</v>
       </c>
       <c r="C244" s="22">
         <v>170.3</v>
       </c>
       <c r="D244" s="24">
         <v>310.2</v>
       </c>
       <c r="E244" s="32">
         <v>254.7</v>
       </c>
       <c r="F244" s="36">
         <v>207.3</v>
       </c>
-      <c r="G244" s="39">
+      <c r="G244" s="38">
         <v>175.7</v>
       </c>
-      <c r="H244" s="16"/>
+      <c r="H244" s="24">
+        <v>157.4</v>
+      </c>
       <c r="I244" s="16"/>
       <c r="J244" s="16"/>
       <c r="K244" s="16"/>
       <c r="L244" s="16"/>
       <c r="M244" s="16"/>
     </row>
     <row r="245" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A245" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B245" s="24">
         <v>92.8</v>
       </c>
       <c r="C245" s="22">
         <v>126.8</v>
       </c>
       <c r="D245" s="24">
         <v>140.1</v>
       </c>
       <c r="E245" s="32">
         <v>125.2</v>
       </c>
       <c r="F245" s="36">
         <v>113.5</v>
       </c>
-      <c r="G245" s="39">
+      <c r="G245" s="38">
         <v>105.7</v>
       </c>
-      <c r="H245" s="16"/>
+      <c r="H245" s="24">
+        <v>103.9</v>
+      </c>
       <c r="I245" s="16"/>
       <c r="J245" s="16"/>
       <c r="K245" s="16"/>
       <c r="L245" s="16"/>
       <c r="M245" s="16"/>
     </row>
     <row r="246" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A246" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B246" s="24">
         <v>104.2</v>
       </c>
       <c r="C246" s="22">
         <v>116.9</v>
       </c>
       <c r="D246" s="24">
         <v>120.8</v>
       </c>
       <c r="E246" s="32">
         <v>113.1</v>
       </c>
       <c r="F246" s="36">
         <v>118.7</v>
       </c>
-      <c r="G246" s="39">
+      <c r="G246" s="38">
         <v>116.5</v>
       </c>
-      <c r="H246" s="16"/>
+      <c r="H246" s="24">
+        <v>112.9</v>
+      </c>
       <c r="I246" s="16"/>
       <c r="J246" s="16"/>
       <c r="K246" s="16"/>
       <c r="L246" s="16"/>
       <c r="M246" s="16"/>
     </row>
     <row r="247" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A247" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B247" s="24">
         <v>96.8</v>
       </c>
       <c r="C247" s="22">
         <v>103.8</v>
       </c>
       <c r="D247" s="27">
         <v>105.2</v>
       </c>
       <c r="E247" s="32">
         <v>102.8</v>
       </c>
       <c r="F247" s="36">
         <v>101.8</v>
       </c>
-      <c r="G247" s="39">
+      <c r="G247" s="38">
         <v>101.1</v>
       </c>
-      <c r="H247" s="16"/>
+      <c r="H247" s="24">
+        <v>100.4</v>
+      </c>
       <c r="I247" s="16"/>
       <c r="J247" s="16"/>
       <c r="K247" s="16"/>
       <c r="L247" s="16"/>
       <c r="M247" s="16"/>
     </row>
     <row r="248" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A248" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B248" s="24">
         <v>22417</v>
       </c>
       <c r="C248" s="22">
         <v>6766.8</v>
       </c>
       <c r="D248" s="27">
         <v>119.6</v>
       </c>
       <c r="E248" s="32">
         <v>119.7</v>
       </c>
       <c r="F248" s="36">
         <v>124.6</v>
       </c>
-      <c r="G248" s="39">
+      <c r="G248" s="38">
         <v>106</v>
       </c>
-      <c r="H248" s="16"/>
+      <c r="H248" s="24">
+        <v>102.4</v>
+      </c>
       <c r="I248" s="16"/>
       <c r="J248" s="16"/>
       <c r="K248" s="16"/>
       <c r="L248" s="16"/>
       <c r="M248" s="16"/>
     </row>
     <row r="249" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A249" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B249" s="24">
         <v>87.4</v>
       </c>
       <c r="C249" s="22">
         <v>87.3</v>
       </c>
       <c r="D249" s="27">
         <v>88.2</v>
       </c>
       <c r="E249" s="32">
         <v>85.2</v>
       </c>
       <c r="F249" s="36">
         <v>83.9</v>
       </c>
-      <c r="G249" s="39">
+      <c r="G249" s="38">
         <v>83.9</v>
       </c>
-      <c r="H249" s="16"/>
+      <c r="H249" s="24">
+        <v>84</v>
+      </c>
       <c r="I249" s="16"/>
       <c r="J249" s="16"/>
       <c r="K249" s="16"/>
       <c r="L249" s="16"/>
       <c r="M249" s="16"/>
     </row>
     <row r="250" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A250" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B250" s="24">
         <v>90.2</v>
       </c>
       <c r="C250" s="22">
         <v>121.2</v>
       </c>
       <c r="D250" s="27">
         <v>124.8</v>
       </c>
       <c r="E250" s="32">
         <v>118.1</v>
       </c>
       <c r="F250" s="36">
         <v>101.7</v>
       </c>
-      <c r="G250" s="39">
+      <c r="G250" s="38">
         <v>90.8</v>
       </c>
-      <c r="H250" s="16"/>
+      <c r="H250" s="24">
+        <v>81.8</v>
+      </c>
       <c r="I250" s="16"/>
       <c r="J250" s="16"/>
       <c r="K250" s="16"/>
       <c r="L250" s="16"/>
       <c r="M250" s="16"/>
     </row>
     <row r="251" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A251" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B251" s="24">
         <v>74.2</v>
       </c>
       <c r="C251" s="22">
         <v>78.7</v>
       </c>
       <c r="D251" s="27">
         <v>97.1</v>
       </c>
       <c r="E251" s="32">
         <v>91.5</v>
       </c>
       <c r="F251" s="36">
         <v>83.8</v>
       </c>
-      <c r="G251" s="39">
+      <c r="G251" s="38">
         <v>77.7</v>
       </c>
-      <c r="H251" s="16"/>
+      <c r="H251" s="24">
+        <v>71</v>
+      </c>
       <c r="I251" s="16"/>
       <c r="J251" s="16"/>
       <c r="K251" s="16"/>
       <c r="L251" s="16"/>
       <c r="M251" s="16"/>
     </row>
     <row r="252" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A252" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B252" s="24">
         <v>100</v>
       </c>
       <c r="C252" s="22">
         <v>143</v>
       </c>
       <c r="D252" s="27">
         <v>157.30000000000001</v>
       </c>
       <c r="E252" s="32">
         <v>152.6</v>
       </c>
       <c r="F252" s="36">
         <v>178.6</v>
       </c>
-      <c r="G252" s="39">
+      <c r="G252" s="38">
         <v>195.9</v>
       </c>
-      <c r="H252" s="16"/>
+      <c r="H252" s="24">
+        <v>189.9</v>
+      </c>
       <c r="I252" s="16"/>
       <c r="J252" s="16"/>
       <c r="K252" s="16"/>
       <c r="L252" s="16"/>
       <c r="M252" s="16"/>
     </row>
     <row r="253" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A253" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B253" s="24">
         <v>100.9</v>
       </c>
       <c r="C253" s="22">
         <v>269.89999999999998</v>
       </c>
       <c r="D253" s="27">
         <v>339.8</v>
       </c>
       <c r="E253" s="32">
         <v>364.6</v>
       </c>
       <c r="F253" s="36">
         <v>321.39999999999998</v>
       </c>
-      <c r="G253" s="39">
+      <c r="G253" s="38">
         <v>293.89999999999998</v>
       </c>
-      <c r="H253" s="16"/>
+      <c r="H253" s="24">
+        <v>261.89999999999998</v>
+      </c>
       <c r="I253" s="16"/>
       <c r="J253" s="16"/>
       <c r="K253" s="16"/>
       <c r="L253" s="16"/>
       <c r="M253" s="16"/>
     </row>
     <row r="254" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A254" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B254" s="24">
         <v>100</v>
       </c>
       <c r="C254" s="22">
         <v>154.30000000000001</v>
       </c>
       <c r="D254" s="27">
         <v>172.4</v>
       </c>
       <c r="E254" s="32">
         <v>160.30000000000001</v>
       </c>
       <c r="F254" s="36">
         <v>139.5</v>
       </c>
-      <c r="G254" s="39">
+      <c r="G254" s="38">
         <v>125.6</v>
       </c>
-      <c r="H254" s="16"/>
+      <c r="H254" s="24">
+        <v>115.3</v>
+      </c>
       <c r="I254" s="16"/>
       <c r="J254" s="16"/>
       <c r="K254" s="16"/>
       <c r="L254" s="16"/>
       <c r="M254" s="16"/>
     </row>
     <row r="255" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A255" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B255" s="24">
         <v>100</v>
       </c>
       <c r="C255" s="22">
         <v>192.5</v>
       </c>
       <c r="D255" s="27">
         <v>223.3</v>
       </c>
       <c r="E255" s="32">
         <v>226.8</v>
       </c>
       <c r="F255" s="36">
         <v>209.2</v>
       </c>
-      <c r="G255" s="39">
+      <c r="G255" s="38">
         <v>197.5</v>
       </c>
-      <c r="H255" s="16"/>
+      <c r="H255" s="24">
+        <v>192.6</v>
+      </c>
       <c r="I255" s="16"/>
       <c r="J255" s="16"/>
       <c r="K255" s="16"/>
       <c r="L255" s="16"/>
       <c r="M255" s="16"/>
     </row>
     <row r="256" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A256" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B256" s="24">
         <v>100</v>
       </c>
       <c r="C256" s="22">
         <v>327</v>
       </c>
       <c r="D256" s="27">
         <v>323.8</v>
       </c>
       <c r="E256" s="32">
         <v>281.89999999999998</v>
       </c>
       <c r="F256" s="36">
         <v>257.39999999999998</v>
       </c>
-      <c r="G256" s="39">
+      <c r="G256" s="38">
         <v>241.1</v>
       </c>
-      <c r="H256" s="16"/>
+      <c r="H256" s="24">
+        <v>214.1</v>
+      </c>
       <c r="I256" s="16"/>
       <c r="J256" s="16"/>
       <c r="K256" s="16"/>
       <c r="L256" s="16"/>
       <c r="M256" s="16"/>
     </row>
     <row r="257" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A257" s="3"/>
       <c r="B257" s="10"/>
       <c r="C257" s="10"/>
       <c r="D257" s="10"/>
       <c r="E257" s="33"/>
       <c r="F257" s="10"/>
       <c r="G257" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="L3:M3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>