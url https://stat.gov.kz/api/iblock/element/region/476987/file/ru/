--- v3 (2026-08-22)
+++ v4 (2026-10-04)
@@ -7,103 +7,101 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="21425"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kaldibaeva\Desktop\2026\07 июль\Динамика за июль-2026 год\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kaldibaeva\Desktop\ДИНАМИКА АВГУСТ\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{956FB5BF-CC30-4826-B258-D167B308E881}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{85AF73DA-B4A4-4DE2-99B0-4503C156BFB4}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="810" yWindow="-120" windowWidth="28110" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="14340" yWindow="2625" windowWidth="12930" windowHeight="10125" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="6" r:id="rId2"/>
     <sheet name="2026" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2026'!$A$6:$F$287</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2026'!$A$6:$F$303</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <fileRecoveryPr repairLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="474" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="827" uniqueCount="114">
   <si>
     <t>Производство продуктов химической промышленности</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
-  </si>
-[...1 lines deleted...]
-    <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>Производство резиновых и пластмассовых изделий</t>
   </si>
   <si>
     <t>Предоставление услуг в горнодобывающей промышленности</t>
   </si>
   <si>
     <t>Снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t>Добыча металлических руд</t>
   </si>
   <si>
     <t>Производство прочей не металлической минеральной продукции</t>
   </si>
   <si>
     <t>Металлургическое производство</t>
   </si>
@@ -346,86 +344,106 @@
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>+7 7132 564957</t>
   </si>
   <si>
     <t>тыс. теңге</t>
   </si>
   <si>
     <t>тыс.теңге</t>
   </si>
   <si>
     <t>g.begeeva@aspire.gov.kz</t>
   </si>
   <si>
     <t xml:space="preserve">Бегеева Гулдана </t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/aktobe/dynamic-tables/52/</t>
   </si>
   <si>
     <t>Управление статистики производства и окружающей среды</t>
   </si>
+  <si>
+    <t xml:space="preserve">Хобдинский </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мартукский </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Каргалинский </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Хромтауский </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Байганинский </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алгинский </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Темирский </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Иргизский </t>
+  </si>
+  <si>
+    <t>январь- октябрь</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="30" x14ac:knownFonts="1">
+  <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
-      <name val="Roboto"/>
-[...5 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
@@ -486,56 +504,50 @@
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
@@ -543,317 +555,373 @@
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="93">
+  <cellXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="6"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="6" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="6" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="6" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="6" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="22" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="6" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...18 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...125 lines deleted...]
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Обычный 3 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1170,9680 +1238,14532 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.begeeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/aktobe/dynamic-tables/52/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A24" sqref="A24"/>
+    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="62" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="50"/>
+    <col min="1" max="1" width="42.28515625" style="49" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="49" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="37"/>
+    <col min="257" max="257" width="42.28515625" style="37" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="37" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="37"/>
+    <col min="513" max="513" width="42.28515625" style="37" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="37" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="37"/>
+    <col min="769" max="769" width="42.28515625" style="37" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="37" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="37"/>
+    <col min="1025" max="1025" width="42.28515625" style="37" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="37" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="37"/>
+    <col min="1281" max="1281" width="42.28515625" style="37" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="37" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="37"/>
+    <col min="1537" max="1537" width="42.28515625" style="37" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="37" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="37"/>
+    <col min="1793" max="1793" width="42.28515625" style="37" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="37" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="37"/>
+    <col min="2049" max="2049" width="42.28515625" style="37" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="37" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="37"/>
+    <col min="2305" max="2305" width="42.28515625" style="37" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="37" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="37"/>
+    <col min="2561" max="2561" width="42.28515625" style="37" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="37" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="37"/>
+    <col min="2817" max="2817" width="42.28515625" style="37" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="37" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="37"/>
+    <col min="3073" max="3073" width="42.28515625" style="37" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="37" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="37"/>
+    <col min="3329" max="3329" width="42.28515625" style="37" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="37" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="37"/>
+    <col min="3585" max="3585" width="42.28515625" style="37" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="37" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="37"/>
+    <col min="3841" max="3841" width="42.28515625" style="37" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="37" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="37"/>
+    <col min="4097" max="4097" width="42.28515625" style="37" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="37" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="37"/>
+    <col min="4353" max="4353" width="42.28515625" style="37" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="37" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="37"/>
+    <col min="4609" max="4609" width="42.28515625" style="37" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="37" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="37"/>
+    <col min="4865" max="4865" width="42.28515625" style="37" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="37" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="37"/>
+    <col min="5121" max="5121" width="42.28515625" style="37" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="37" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="37"/>
+    <col min="5377" max="5377" width="42.28515625" style="37" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="37" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="37"/>
+    <col min="5633" max="5633" width="42.28515625" style="37" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="37" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="37"/>
+    <col min="5889" max="5889" width="42.28515625" style="37" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="37" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="37"/>
+    <col min="6145" max="6145" width="42.28515625" style="37" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="37" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="37"/>
+    <col min="6401" max="6401" width="42.28515625" style="37" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="37" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="37"/>
+    <col min="6657" max="6657" width="42.28515625" style="37" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="37" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="37"/>
+    <col min="6913" max="6913" width="42.28515625" style="37" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="37" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="37"/>
+    <col min="7169" max="7169" width="42.28515625" style="37" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="37" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="37"/>
+    <col min="7425" max="7425" width="42.28515625" style="37" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="37" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="37"/>
+    <col min="7681" max="7681" width="42.28515625" style="37" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="37" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="37"/>
+    <col min="7937" max="7937" width="42.28515625" style="37" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="37" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="37"/>
+    <col min="8193" max="8193" width="42.28515625" style="37" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="37" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="37"/>
+    <col min="8449" max="8449" width="42.28515625" style="37" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="37" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="37"/>
+    <col min="8705" max="8705" width="42.28515625" style="37" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="37" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="37"/>
+    <col min="8961" max="8961" width="42.28515625" style="37" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="37" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="37"/>
+    <col min="9217" max="9217" width="42.28515625" style="37" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="37" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="37"/>
+    <col min="9473" max="9473" width="42.28515625" style="37" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="37" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="37"/>
+    <col min="9729" max="9729" width="42.28515625" style="37" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="37" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="37"/>
+    <col min="9985" max="9985" width="42.28515625" style="37" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="37" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="37"/>
+    <col min="10241" max="10241" width="42.28515625" style="37" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="37" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="37"/>
+    <col min="10497" max="10497" width="42.28515625" style="37" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="37" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="37"/>
+    <col min="10753" max="10753" width="42.28515625" style="37" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="37" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="37"/>
+    <col min="11009" max="11009" width="42.28515625" style="37" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="37" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="37"/>
+    <col min="11265" max="11265" width="42.28515625" style="37" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="37" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="37"/>
+    <col min="11521" max="11521" width="42.28515625" style="37" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="37" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="37"/>
+    <col min="11777" max="11777" width="42.28515625" style="37" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="37" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="37"/>
+    <col min="12033" max="12033" width="42.28515625" style="37" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="37" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="37"/>
+    <col min="12289" max="12289" width="42.28515625" style="37" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="37" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="37"/>
+    <col min="12545" max="12545" width="42.28515625" style="37" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="37" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="37"/>
+    <col min="12801" max="12801" width="42.28515625" style="37" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="37" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="37"/>
+    <col min="13057" max="13057" width="42.28515625" style="37" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="37" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="37"/>
+    <col min="13313" max="13313" width="42.28515625" style="37" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="37" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="37"/>
+    <col min="13569" max="13569" width="42.28515625" style="37" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="37" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="37"/>
+    <col min="13825" max="13825" width="42.28515625" style="37" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="37" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="37"/>
+    <col min="14081" max="14081" width="42.28515625" style="37" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="37" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="37"/>
+    <col min="14337" max="14337" width="42.28515625" style="37" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="37" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="37"/>
+    <col min="14593" max="14593" width="42.28515625" style="37" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="37" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="37"/>
+    <col min="14849" max="14849" width="42.28515625" style="37" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="37" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="37"/>
+    <col min="15105" max="15105" width="42.28515625" style="37" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="37" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="37"/>
+    <col min="15361" max="15361" width="42.28515625" style="37" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="37" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="37"/>
+    <col min="15617" max="15617" width="42.28515625" style="37" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="37" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="37"/>
+    <col min="15873" max="15873" width="42.28515625" style="37" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="37" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="37"/>
+    <col min="16129" max="16129" width="42.28515625" style="37" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="37" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="37"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="49"/>
-[...3 lines deleted...]
-      <c r="A2" s="51" t="s">
+      <c r="A1" s="36"/>
+      <c r="B1" s="36"/>
+    </row>
+    <row r="2" spans="1:13" s="40" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B2" s="39">
+        <v>15110101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="40" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="38" t="s">
         <v>64</v>
       </c>
-      <c r="B2" s="52">
-[...4 lines deleted...]
-      <c r="A3" s="51" t="s">
+      <c r="B3" s="39" t="s">
         <v>65</v>
       </c>
-      <c r="B3" s="52" t="s">
+    </row>
+    <row r="4" spans="1:13" s="40" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="38" t="s">
         <v>66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="51" t="s">
+      <c r="B4" s="41" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="40" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="42" t="s">
         <v>67</v>
       </c>
-      <c r="B4" s="54" t="s">
+      <c r="B5" s="39" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="40" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="B6" s="39" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="40" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="38" t="s">
+        <v>71</v>
+      </c>
+      <c r="B7" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="E7" s="56"/>
+    </row>
+    <row r="8" spans="1:13" s="40" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="38" t="s">
+        <v>73</v>
+      </c>
+      <c r="B8" s="41" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="40" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="38" t="s">
+        <v>75</v>
+      </c>
+      <c r="B9" s="43" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="38" t="s">
+        <v>77</v>
+      </c>
+      <c r="B10" s="43" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="40" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="38" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="44"/>
+      <c r="M11" s="45"/>
+    </row>
+    <row r="12" spans="1:13" s="40" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="38" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="57" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="45"/>
+    </row>
+    <row r="13" spans="1:13" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="46" t="s">
+        <v>82</v>
+      </c>
+      <c r="B13" s="58" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="45"/>
+    </row>
+    <row r="14" spans="1:13" s="62" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="60" t="s">
+        <v>84</v>
+      </c>
+      <c r="B14" s="61" t="s">
+        <v>103</v>
+      </c>
+      <c r="M14" s="63"/>
+    </row>
+    <row r="15" spans="1:13" s="62" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" s="64" t="s">
+        <v>86</v>
+      </c>
+      <c r="M15" s="63"/>
+    </row>
+    <row r="16" spans="1:13" s="67" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="65" t="s">
+        <v>87</v>
+      </c>
+      <c r="B16" s="66">
+        <v>46283</v>
+      </c>
+      <c r="M16" s="68"/>
+    </row>
+    <row r="17" spans="1:13" s="67" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="65" t="s">
+        <v>88</v>
+      </c>
+      <c r="B17" s="66">
+        <v>46315</v>
+      </c>
+      <c r="M17" s="69"/>
+    </row>
+    <row r="18" spans="1:13" s="67" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="65" t="s">
+        <v>89</v>
+      </c>
+      <c r="B18" s="70" t="s">
+        <v>104</v>
+      </c>
+      <c r="M18" s="68"/>
+    </row>
+    <row r="19" spans="1:13" s="67" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="65" t="s">
+        <v>90</v>
+      </c>
+      <c r="B19" s="70" t="s">
+        <v>102</v>
+      </c>
+      <c r="M19" s="69"/>
+    </row>
+    <row r="20" spans="1:13" s="67" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="65" t="s">
+        <v>91</v>
+      </c>
+      <c r="B20" s="71" t="s">
+        <v>98</v>
+      </c>
+      <c r="M20" s="68"/>
+    </row>
+    <row r="21" spans="1:13" s="67" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="65" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" s="72" t="s">
         <v>101</v>
       </c>
-    </row>
-[...148 lines deleted...]
-      <c r="B22" s="87"/>
+      <c r="M21" s="69"/>
+    </row>
+    <row r="22" spans="1:13" s="67" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="73"/>
+      <c r="B22" s="74"/>
     </row>
     <row r="23" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B23" s="72"/>
-      <c r="M23" s="61"/>
+      <c r="B23" s="59"/>
+      <c r="M23" s="48"/>
     </row>
     <row r="24" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="M24" s="60"/>
+      <c r="M24" s="47"/>
     </row>
     <row r="25" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="M25" s="61"/>
+      <c r="M25" s="48"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="60"/>
+      <c r="M26" s="47"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B15" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B12" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B13" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="B14" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B33" sqref="B33"/>
+      <selection activeCell="B42" sqref="B42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="63" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="63"/>
+    <col min="1" max="1" width="4.42578125" style="50" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="50" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="50"/>
+    <col min="257" max="257" width="4.42578125" style="50" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="50" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="50"/>
+    <col min="513" max="513" width="4.42578125" style="50" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="50" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="50"/>
+    <col min="769" max="769" width="4.42578125" style="50" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="50" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="50"/>
+    <col min="1025" max="1025" width="4.42578125" style="50" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="50" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="50"/>
+    <col min="1281" max="1281" width="4.42578125" style="50" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="50" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="50"/>
+    <col min="1537" max="1537" width="4.42578125" style="50" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="50" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="50"/>
+    <col min="1793" max="1793" width="4.42578125" style="50" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="50" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="50"/>
+    <col min="2049" max="2049" width="4.42578125" style="50" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="50" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="50"/>
+    <col min="2305" max="2305" width="4.42578125" style="50" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="50" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="50"/>
+    <col min="2561" max="2561" width="4.42578125" style="50" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="50" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="50"/>
+    <col min="2817" max="2817" width="4.42578125" style="50" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="50" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="50"/>
+    <col min="3073" max="3073" width="4.42578125" style="50" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="50" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="50"/>
+    <col min="3329" max="3329" width="4.42578125" style="50" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="50" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="50"/>
+    <col min="3585" max="3585" width="4.42578125" style="50" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="50" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="50"/>
+    <col min="3841" max="3841" width="4.42578125" style="50" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="50" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="50"/>
+    <col min="4097" max="4097" width="4.42578125" style="50" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="50" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="50"/>
+    <col min="4353" max="4353" width="4.42578125" style="50" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="50" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="50"/>
+    <col min="4609" max="4609" width="4.42578125" style="50" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="50" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="50"/>
+    <col min="4865" max="4865" width="4.42578125" style="50" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="50" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="50"/>
+    <col min="5121" max="5121" width="4.42578125" style="50" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="50" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="50"/>
+    <col min="5377" max="5377" width="4.42578125" style="50" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="50" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="50"/>
+    <col min="5633" max="5633" width="4.42578125" style="50" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="50" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="50"/>
+    <col min="5889" max="5889" width="4.42578125" style="50" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="50" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="50"/>
+    <col min="6145" max="6145" width="4.42578125" style="50" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="50" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="50"/>
+    <col min="6401" max="6401" width="4.42578125" style="50" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="50" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="50"/>
+    <col min="6657" max="6657" width="4.42578125" style="50" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="50" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="50"/>
+    <col min="6913" max="6913" width="4.42578125" style="50" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="50" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="50"/>
+    <col min="7169" max="7169" width="4.42578125" style="50" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="50" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="50"/>
+    <col min="7425" max="7425" width="4.42578125" style="50" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="50" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="50"/>
+    <col min="7681" max="7681" width="4.42578125" style="50" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="50" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="50"/>
+    <col min="7937" max="7937" width="4.42578125" style="50" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="50" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="50"/>
+    <col min="8193" max="8193" width="4.42578125" style="50" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="50" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="50"/>
+    <col min="8449" max="8449" width="4.42578125" style="50" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="50" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="50"/>
+    <col min="8705" max="8705" width="4.42578125" style="50" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="50" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="50"/>
+    <col min="8961" max="8961" width="4.42578125" style="50" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="50" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="50"/>
+    <col min="9217" max="9217" width="4.42578125" style="50" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="50" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="50"/>
+    <col min="9473" max="9473" width="4.42578125" style="50" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="50" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="50"/>
+    <col min="9729" max="9729" width="4.42578125" style="50" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="50" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="50"/>
+    <col min="9985" max="9985" width="4.42578125" style="50" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="50" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="50"/>
+    <col min="10241" max="10241" width="4.42578125" style="50" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="50" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="50"/>
+    <col min="10497" max="10497" width="4.42578125" style="50" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="50" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="50"/>
+    <col min="10753" max="10753" width="4.42578125" style="50" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="50" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="50"/>
+    <col min="11009" max="11009" width="4.42578125" style="50" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="50" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="50"/>
+    <col min="11265" max="11265" width="4.42578125" style="50" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="50" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="50"/>
+    <col min="11521" max="11521" width="4.42578125" style="50" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="50" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="50"/>
+    <col min="11777" max="11777" width="4.42578125" style="50" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="50" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="50"/>
+    <col min="12033" max="12033" width="4.42578125" style="50" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="50" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="50"/>
+    <col min="12289" max="12289" width="4.42578125" style="50" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="50" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="50"/>
+    <col min="12545" max="12545" width="4.42578125" style="50" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="50" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="50"/>
+    <col min="12801" max="12801" width="4.42578125" style="50" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="50" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="50"/>
+    <col min="13057" max="13057" width="4.42578125" style="50" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="50" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="50"/>
+    <col min="13313" max="13313" width="4.42578125" style="50" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="50" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="50"/>
+    <col min="13569" max="13569" width="4.42578125" style="50" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="50" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="50"/>
+    <col min="13825" max="13825" width="4.42578125" style="50" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="50" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="50"/>
+    <col min="14081" max="14081" width="4.42578125" style="50" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="50" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="50"/>
+    <col min="14337" max="14337" width="4.42578125" style="50" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="50" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="50"/>
+    <col min="14593" max="14593" width="4.42578125" style="50" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="50" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="50"/>
+    <col min="14849" max="14849" width="4.42578125" style="50" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="50" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="50"/>
+    <col min="15105" max="15105" width="4.42578125" style="50" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="50" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="50"/>
+    <col min="15361" max="15361" width="4.42578125" style="50" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="50" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="50"/>
+    <col min="15617" max="15617" width="4.42578125" style="50" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="50" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="50"/>
+    <col min="15873" max="15873" width="4.42578125" style="50" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="50" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="50"/>
+    <col min="16129" max="16129" width="4.42578125" style="50" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="50" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B2" s="64"/>
+      <c r="B2" s="51"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="65" t="s">
-        <v>22</v>
+      <c r="B6" s="52" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="66" t="s">
+      <c r="B7" s="53" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="53" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="66" t="s">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="53" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="66" t="s">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="53"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B11" s="54" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B11" s="67" t="s">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="55" t="s">
         <v>97</v>
-      </c>
-[...3 lines deleted...]
-        <v>98</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:N288"/>
+  <dimension ref="A1:N1562"/>
   <sheetViews>
-    <sheetView topLeftCell="A255" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J56" sqref="J56"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="G41" sqref="G41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="25.85546875" style="14" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="14"/>
+    <col min="1" max="1" width="24.7109375" style="12" customWidth="1"/>
+    <col min="2" max="3" width="11.85546875" style="33" customWidth="1"/>
+    <col min="4" max="4" width="11.85546875" style="16" customWidth="1"/>
+    <col min="5" max="5" width="11.85546875" style="26" customWidth="1"/>
+    <col min="6" max="7" width="11.85546875" style="33" customWidth="1"/>
+    <col min="8" max="9" width="11.85546875" style="12" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
-      <c r="D1" s="18"/>
-      <c r="E1" s="28"/>
+      <c r="D1" s="15"/>
+      <c r="E1" s="23"/>
       <c r="F1" s="2"/>
-      <c r="G1" s="37"/>
+      <c r="G1" s="30"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
     </row>
     <row r="2" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="90" t="s">
-[...13 lines deleted...]
-      <c r="M2" s="90"/>
+      <c r="A2" s="95" t="s">
+        <v>61</v>
+      </c>
+      <c r="B2" s="95"/>
+      <c r="C2" s="95"/>
+      <c r="D2" s="95"/>
+      <c r="E2" s="95"/>
+      <c r="F2" s="95"/>
+      <c r="G2" s="95"/>
+      <c r="H2" s="95"/>
+      <c r="I2" s="95"/>
+      <c r="J2" s="95"/>
+      <c r="K2" s="95"/>
+      <c r="L2" s="95"/>
+      <c r="M2" s="95"/>
     </row>
     <row r="3" spans="1:14" s="1" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
-      <c r="E3" s="29"/>
+      <c r="E3" s="24"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="8"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="10" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="4" spans="1:14" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="91"/>
-[...13 lines deleted...]
-      <c r="M4" s="92"/>
+      <c r="A4" s="96"/>
+      <c r="B4" s="97" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="97"/>
+      <c r="D4" s="97"/>
+      <c r="E4" s="97"/>
+      <c r="F4" s="97"/>
+      <c r="G4" s="97"/>
+      <c r="H4" s="97"/>
+      <c r="I4" s="97"/>
+      <c r="J4" s="97"/>
+      <c r="K4" s="97"/>
+      <c r="L4" s="97"/>
+      <c r="M4" s="97"/>
       <c r="N4" s="9"/>
     </row>
     <row r="5" spans="1:14" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="91"/>
+      <c r="A5" s="96"/>
       <c r="B5" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="11" t="s">
         <v>9</v>
       </c>
       <c r="K5" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="L5" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="11" t="s">
+      <c r="M5" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="M5" s="11" t="s">
+    </row>
+    <row r="6" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="29">
+        <v>239477492</v>
+      </c>
+      <c r="C6" s="29">
+        <v>470383123</v>
+      </c>
+      <c r="D6" s="29">
+        <v>726337411</v>
+      </c>
+      <c r="E6" s="29">
+        <v>984206711</v>
+      </c>
+      <c r="F6" s="29">
+        <v>1269488805</v>
+      </c>
+      <c r="G6" s="78">
+        <v>1560179686</v>
+      </c>
+      <c r="H6" s="75">
+        <v>1812333314</v>
+      </c>
+      <c r="I6" s="78">
+        <v>2076410486</v>
+      </c>
+      <c r="J6" s="79"/>
+      <c r="K6" s="79"/>
+      <c r="L6" s="80"/>
+      <c r="M6" s="81"/>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A7" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B7" s="29">
+        <v>86666738</v>
+      </c>
+      <c r="C7" s="29">
+        <v>171551755</v>
+      </c>
+      <c r="D7" s="29">
+        <v>264462232</v>
+      </c>
+      <c r="E7" s="29">
+        <v>349117717</v>
+      </c>
+      <c r="F7" s="20">
+        <v>441276157</v>
+      </c>
+      <c r="G7" s="78">
+        <v>563508210</v>
+      </c>
+      <c r="H7" s="75">
+        <v>622502866</v>
+      </c>
+      <c r="I7" s="78">
+        <v>711013915</v>
+      </c>
+      <c r="J7" s="82"/>
+      <c r="K7" s="82"/>
+      <c r="L7" s="83"/>
+      <c r="M7" s="83"/>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A8" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="29">
+        <v>358827</v>
+      </c>
+      <c r="C8" s="29">
+        <v>848721</v>
+      </c>
+      <c r="D8" s="29">
+        <v>1283604</v>
+      </c>
+      <c r="E8" s="29">
+        <v>1908844</v>
+      </c>
+      <c r="F8" s="20">
+        <v>3697212</v>
+      </c>
+      <c r="G8" s="78">
+        <v>4574622</v>
+      </c>
+      <c r="H8" s="75">
+        <v>5820683</v>
+      </c>
+      <c r="I8" s="78">
+        <v>7178464</v>
+      </c>
+      <c r="J8" s="82"/>
+      <c r="K8" s="82"/>
+      <c r="L8" s="83"/>
+      <c r="M8" s="83"/>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A9" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="29">
+        <v>5495727</v>
+      </c>
+      <c r="C9" s="29">
+        <v>9532139</v>
+      </c>
+      <c r="D9" s="29">
+        <v>14005879</v>
+      </c>
+      <c r="E9" s="29">
+        <v>17166828</v>
+      </c>
+      <c r="F9" s="20">
+        <v>18828371</v>
+      </c>
+      <c r="G9" s="78">
+        <v>21365898</v>
+      </c>
+      <c r="H9" s="75">
+        <v>24715384</v>
+      </c>
+      <c r="I9" s="78">
+        <v>26415840</v>
+      </c>
+      <c r="J9" s="82"/>
+      <c r="K9" s="82"/>
+      <c r="L9" s="83"/>
+      <c r="M9" s="83"/>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A10" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="29">
+        <v>17795485</v>
+      </c>
+      <c r="C10" s="29">
+        <v>33025264</v>
+      </c>
+      <c r="D10" s="29">
+        <v>49739957</v>
+      </c>
+      <c r="E10" s="29">
+        <v>70486329</v>
+      </c>
+      <c r="F10" s="20">
+        <v>95232991</v>
+      </c>
+      <c r="G10" s="78">
+        <v>112629928</v>
+      </c>
+      <c r="H10" s="75">
+        <v>129902605</v>
+      </c>
+      <c r="I10" s="78">
+        <v>147835550</v>
+      </c>
+      <c r="J10" s="82"/>
+      <c r="K10" s="82"/>
+      <c r="L10" s="83"/>
+      <c r="M10" s="83"/>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A11" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="29">
+        <v>604451</v>
+      </c>
+      <c r="C11" s="29">
+        <v>1283212</v>
+      </c>
+      <c r="D11" s="29">
+        <v>2073370</v>
+      </c>
+      <c r="E11" s="29">
+        <v>2664163</v>
+      </c>
+      <c r="F11" s="20">
+        <v>3254961</v>
+      </c>
+      <c r="G11" s="78">
+        <v>3702398</v>
+      </c>
+      <c r="H11" s="75">
+        <v>4168920</v>
+      </c>
+      <c r="I11" s="78">
+        <v>4527079</v>
+      </c>
+      <c r="J11" s="82"/>
+      <c r="K11" s="82"/>
+      <c r="L11" s="83"/>
+      <c r="M11" s="83"/>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A12" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="29">
+        <v>84866</v>
+      </c>
+      <c r="C12" s="29">
+        <v>207268</v>
+      </c>
+      <c r="D12" s="29">
+        <v>325559</v>
+      </c>
+      <c r="E12" s="29">
+        <v>437929</v>
+      </c>
+      <c r="F12" s="20">
+        <v>499721</v>
+      </c>
+      <c r="G12" s="78">
+        <v>555349</v>
+      </c>
+      <c r="H12" s="78">
+        <v>607563</v>
+      </c>
+      <c r="I12" s="78">
+        <v>674761</v>
+      </c>
+      <c r="J12" s="83"/>
+      <c r="K12" s="83"/>
+      <c r="L12" s="83"/>
+      <c r="M12" s="83"/>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A13" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="34">
+        <v>744914</v>
+      </c>
+      <c r="C13" s="34">
+        <v>1536114</v>
+      </c>
+      <c r="D13" s="34">
+        <v>2352618</v>
+      </c>
+      <c r="E13" s="34">
+        <v>3163428</v>
+      </c>
+      <c r="F13" s="34">
+        <v>4357067</v>
+      </c>
+      <c r="G13" s="78">
+        <v>5304481</v>
+      </c>
+      <c r="H13" s="78">
+        <v>6221605</v>
+      </c>
+      <c r="I13" s="78">
+        <v>8659995</v>
+      </c>
+      <c r="J13" s="83"/>
+      <c r="K13" s="83"/>
+      <c r="L13" s="83"/>
+      <c r="M13" s="83"/>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A14" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="29">
+        <v>45148957</v>
+      </c>
+      <c r="C14" s="29">
+        <v>84993151</v>
+      </c>
+      <c r="D14" s="29">
+        <v>133590856</v>
+      </c>
+      <c r="E14" s="29">
+        <v>185393200</v>
+      </c>
+      <c r="F14" s="20">
+        <v>245986071</v>
+      </c>
+      <c r="G14" s="78">
+        <v>290017866</v>
+      </c>
+      <c r="H14" s="78">
+        <v>344410121</v>
+      </c>
+      <c r="I14" s="78">
+        <v>391716700</v>
+      </c>
+      <c r="J14" s="83"/>
+      <c r="K14" s="83"/>
+      <c r="L14" s="83"/>
+      <c r="M14" s="83"/>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A15" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="29">
+        <v>80594</v>
+      </c>
+      <c r="C15" s="29">
+        <v>154515</v>
+      </c>
+      <c r="D15" s="29">
+        <v>224855</v>
+      </c>
+      <c r="E15" s="29">
+        <v>284403</v>
+      </c>
+      <c r="F15" s="20">
+        <v>340482</v>
+      </c>
+      <c r="G15" s="78">
+        <v>393312</v>
+      </c>
+      <c r="H15" s="78">
+        <v>456770</v>
+      </c>
+      <c r="I15" s="78">
+        <v>526338</v>
+      </c>
+      <c r="J15" s="83"/>
+      <c r="K15" s="83"/>
+      <c r="L15" s="83"/>
+      <c r="M15" s="83"/>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A16" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="29">
+        <v>17832108</v>
+      </c>
+      <c r="C16" s="29">
+        <v>34759258</v>
+      </c>
+      <c r="D16" s="29">
+        <v>57873825</v>
+      </c>
+      <c r="E16" s="29">
+        <v>83820165</v>
+      </c>
+      <c r="F16" s="20">
+        <v>112156394</v>
+      </c>
+      <c r="G16" s="78">
+        <v>133530509</v>
+      </c>
+      <c r="H16" s="78">
+        <v>156745804</v>
+      </c>
+      <c r="I16" s="78">
+        <v>178738250</v>
+      </c>
+      <c r="J16" s="83"/>
+      <c r="K16" s="83"/>
+      <c r="L16" s="83"/>
+      <c r="M16" s="83"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="29">
+        <v>62783916</v>
+      </c>
+      <c r="C17" s="29">
+        <v>128123808</v>
+      </c>
+      <c r="D17" s="29">
+        <v>193411413</v>
+      </c>
+      <c r="E17" s="29">
+        <v>259978826</v>
+      </c>
+      <c r="F17" s="20">
+        <v>331467867</v>
+      </c>
+      <c r="G17" s="78">
+        <v>409581831</v>
+      </c>
+      <c r="H17" s="78">
+        <v>498518561</v>
+      </c>
+      <c r="I17" s="78">
+        <v>576995604</v>
+      </c>
+      <c r="J17" s="83"/>
+      <c r="K17" s="83"/>
+      <c r="L17" s="83"/>
+      <c r="M17" s="83"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="29">
+        <v>1434820</v>
+      </c>
+      <c r="C18" s="29">
+        <v>3340303</v>
+      </c>
+      <c r="D18" s="29">
+        <v>5385284</v>
+      </c>
+      <c r="E18" s="29">
+        <v>7422291</v>
+      </c>
+      <c r="F18" s="20">
+        <v>9355709</v>
+      </c>
+      <c r="G18" s="78">
+        <v>11264299</v>
+      </c>
+      <c r="H18" s="78">
+        <v>13211359</v>
+      </c>
+      <c r="I18" s="78">
+        <v>15581198</v>
+      </c>
+      <c r="J18" s="83"/>
+      <c r="K18" s="83"/>
+      <c r="L18" s="83"/>
+      <c r="M18" s="83"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="29">
+        <v>72176</v>
+      </c>
+      <c r="C19" s="29">
+        <v>271480</v>
+      </c>
+      <c r="D19" s="29">
+        <v>461293</v>
+      </c>
+      <c r="E19" s="29">
+        <v>642589</v>
+      </c>
+      <c r="F19" s="20">
+        <v>695115</v>
+      </c>
+      <c r="G19" s="78">
+        <v>746500</v>
+      </c>
+      <c r="H19" s="78">
+        <v>796590</v>
+      </c>
+      <c r="I19" s="78">
+        <v>981962</v>
+      </c>
+      <c r="J19" s="83"/>
+      <c r="K19" s="83"/>
+      <c r="L19" s="83"/>
+      <c r="M19" s="83"/>
+    </row>
+    <row r="20" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="29">
+        <v>136750501</v>
+      </c>
+      <c r="C20" s="29">
+        <v>263496132</v>
+      </c>
+      <c r="D20" s="29">
+        <v>407210768</v>
+      </c>
+      <c r="E20" s="29">
+        <v>562710575</v>
+      </c>
+      <c r="F20" s="20">
+        <v>728214824</v>
+      </c>
+      <c r="G20" s="78">
+        <v>876553266</v>
+      </c>
+      <c r="H20" s="78">
+        <v>1049085562</v>
+      </c>
+      <c r="I20" s="78">
+        <v>1209894627</v>
+      </c>
+      <c r="J20" s="83"/>
+      <c r="K20" s="83"/>
+      <c r="L20" s="83"/>
+      <c r="M20" s="83"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="29">
+        <v>400629</v>
+      </c>
+      <c r="C21" s="29">
+        <v>1169324</v>
+      </c>
+      <c r="D21" s="29">
+        <v>1934288</v>
+      </c>
+      <c r="E21" s="29">
+        <v>2690124</v>
+      </c>
+      <c r="F21" s="20">
+        <v>3026798</v>
+      </c>
+      <c r="G21" s="78">
+        <v>3360022</v>
+      </c>
+      <c r="H21" s="78">
+        <v>3714648</v>
+      </c>
+      <c r="I21" s="78">
+        <v>4462766</v>
+      </c>
+      <c r="J21" s="83"/>
+      <c r="K21" s="83"/>
+      <c r="L21" s="83"/>
+      <c r="M21" s="83"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="29">
+        <v>3710</v>
+      </c>
+      <c r="C22" s="29">
+        <v>69979</v>
+      </c>
+      <c r="D22" s="29">
+        <v>136247</v>
+      </c>
+      <c r="E22" s="29">
+        <v>202515</v>
+      </c>
+      <c r="F22" s="20">
+        <v>209932</v>
+      </c>
+      <c r="G22" s="78">
+        <v>217348</v>
+      </c>
+      <c r="H22" s="78">
+        <v>224972</v>
+      </c>
+      <c r="I22" s="78">
+        <v>237453</v>
+      </c>
+      <c r="J22" s="83"/>
+      <c r="K22" s="83"/>
+      <c r="L22" s="83"/>
+      <c r="M22" s="83"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A23" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="29">
+        <v>5389371</v>
+      </c>
+      <c r="C23" s="29">
+        <v>9307315</v>
+      </c>
+      <c r="D23" s="29">
+        <v>13670614</v>
+      </c>
+      <c r="E23" s="29">
+        <v>16728325</v>
+      </c>
+      <c r="F23" s="20">
+        <v>18322858</v>
+      </c>
+      <c r="G23" s="78">
+        <v>20801388</v>
+      </c>
+      <c r="H23" s="78">
+        <v>24014594</v>
+      </c>
+      <c r="I23" s="78">
+        <v>25559265</v>
+      </c>
+      <c r="J23" s="83"/>
+      <c r="K23" s="83"/>
+      <c r="L23" s="83"/>
+      <c r="M23" s="83"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A24" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" s="29">
+        <v>17185511</v>
+      </c>
+      <c r="C24" s="29">
+        <v>31719679</v>
+      </c>
+      <c r="D24" s="29">
+        <v>47669905</v>
+      </c>
+      <c r="E24" s="29">
+        <v>67729152</v>
+      </c>
+      <c r="F24" s="20">
+        <v>91812804</v>
+      </c>
+      <c r="G24" s="78">
+        <v>108594583</v>
+      </c>
+      <c r="H24" s="78">
+        <v>125216307</v>
+      </c>
+      <c r="I24" s="78">
+        <v>142419287</v>
+      </c>
+      <c r="J24" s="83"/>
+      <c r="K24" s="83"/>
+      <c r="L24" s="83"/>
+      <c r="M24" s="83"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A25" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" s="29">
+        <v>66778</v>
+      </c>
+      <c r="C25" s="29">
+        <v>168937</v>
+      </c>
+      <c r="D25" s="29">
+        <v>271096</v>
+      </c>
+      <c r="E25" s="29">
+        <v>373591</v>
+      </c>
+      <c r="F25" s="20">
+        <v>471540</v>
+      </c>
+      <c r="G25" s="78">
+        <v>550054</v>
+      </c>
+      <c r="H25" s="78">
+        <v>628286</v>
+      </c>
+      <c r="I25" s="78">
+        <v>719541</v>
+      </c>
+      <c r="J25" s="83"/>
+      <c r="K25" s="83"/>
+      <c r="L25" s="83"/>
+      <c r="M25" s="83"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A26" s="85" t="s">
+        <v>105</v>
+      </c>
+      <c r="B26" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="E26" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="G26" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="H26" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="I26" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="J26" s="83"/>
+      <c r="K26" s="83"/>
+      <c r="L26" s="83"/>
+      <c r="M26" s="83"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A27" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C27" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="E27" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="F27" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="G27" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="H27" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="I27" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="J27" s="83"/>
+      <c r="K27" s="83"/>
+      <c r="L27" s="83"/>
+      <c r="M27" s="83"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A28" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B28" s="29">
+        <v>36904325</v>
+      </c>
+      <c r="C28" s="29">
+        <v>68643092</v>
+      </c>
+      <c r="D28" s="29">
+        <v>108783951</v>
+      </c>
+      <c r="E28" s="29">
+        <v>152415120</v>
+      </c>
+      <c r="F28" s="20">
+        <v>198085063</v>
+      </c>
+      <c r="G28" s="78">
+        <v>233586915</v>
+      </c>
+      <c r="H28" s="78">
+        <v>279014709</v>
+      </c>
+      <c r="I28" s="78">
+        <v>321634945</v>
+      </c>
+      <c r="J28" s="83"/>
+      <c r="K28" s="83"/>
+      <c r="L28" s="83"/>
+      <c r="M28" s="83"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A29" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B29" s="29">
+        <v>16819769</v>
+      </c>
+      <c r="C29" s="29">
+        <v>32357246</v>
+      </c>
+      <c r="D29" s="29">
+        <v>54247100</v>
+      </c>
+      <c r="E29" s="29">
+        <v>78970878</v>
+      </c>
+      <c r="F29" s="20">
+        <v>106354637</v>
+      </c>
+      <c r="G29" s="78">
+        <v>126833264</v>
+      </c>
+      <c r="H29" s="78">
+        <v>149127805</v>
+      </c>
+      <c r="I29" s="78">
+        <v>170150463</v>
+      </c>
+      <c r="J29" s="83"/>
+      <c r="K29" s="83"/>
+      <c r="L29" s="83"/>
+      <c r="M29" s="83"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A30" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B30" s="29">
+        <v>59025713</v>
+      </c>
+      <c r="C30" s="29">
+        <v>117878054</v>
+      </c>
+      <c r="D30" s="29">
+        <v>177050008</v>
+      </c>
+      <c r="E30" s="29">
+        <v>238809798</v>
+      </c>
+      <c r="F30" s="20">
+        <v>303417902</v>
+      </c>
+      <c r="G30" s="78">
+        <v>374632086</v>
+      </c>
+      <c r="H30" s="78">
+        <v>457609159</v>
+      </c>
+      <c r="I30" s="78">
+        <v>531870111</v>
+      </c>
+      <c r="J30" s="83"/>
+      <c r="K30" s="83"/>
+      <c r="L30" s="83"/>
+      <c r="M30" s="83"/>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A31" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B31" s="29">
+        <v>798089</v>
+      </c>
+      <c r="C31" s="29">
+        <v>1782375</v>
+      </c>
+      <c r="D31" s="29">
+        <v>2771984</v>
+      </c>
+      <c r="E31" s="29">
+        <v>3838187</v>
+      </c>
+      <c r="F31" s="20">
+        <v>4976752</v>
+      </c>
+      <c r="G31" s="78">
+        <v>6092827</v>
+      </c>
+      <c r="H31" s="78">
+        <v>7333194</v>
+      </c>
+      <c r="I31" s="78">
+        <v>8853388</v>
+      </c>
+      <c r="J31" s="83"/>
+      <c r="K31" s="83"/>
+      <c r="L31" s="83"/>
+      <c r="M31" s="83"/>
+    </row>
+    <row r="32" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A32" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B32" s="29">
+        <v>58680187</v>
+      </c>
+      <c r="C32" s="29">
+        <v>104440713</v>
+      </c>
+      <c r="D32" s="29">
+        <v>166150863</v>
+      </c>
+      <c r="E32" s="29">
+        <v>237331314</v>
+      </c>
+      <c r="F32" s="20">
+        <v>318876220</v>
+      </c>
+      <c r="G32" s="78">
+        <v>377101777</v>
+      </c>
+      <c r="H32" s="78">
+        <v>436874974</v>
+      </c>
+      <c r="I32" s="78">
+        <v>500004545</v>
+      </c>
+      <c r="J32" s="83"/>
+      <c r="K32" s="83"/>
+      <c r="L32" s="83"/>
+      <c r="M32" s="83"/>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A33" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B33" s="29">
+        <v>14672311</v>
+      </c>
+      <c r="C33" s="29">
+        <v>26609636</v>
+      </c>
+      <c r="D33" s="29">
+        <v>39872634</v>
+      </c>
+      <c r="E33" s="29">
+        <v>57374195</v>
+      </c>
+      <c r="F33" s="20">
+        <v>78113171</v>
+      </c>
+      <c r="G33" s="78">
+        <v>91456723</v>
+      </c>
+      <c r="H33" s="78">
+        <v>105494582</v>
+      </c>
+      <c r="I33" s="78">
+        <v>120042787</v>
+      </c>
+      <c r="J33" s="83"/>
+      <c r="K33" s="83"/>
+      <c r="L33" s="83"/>
+      <c r="M33" s="83"/>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A34" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B34" s="29">
+        <v>27544168</v>
+      </c>
+      <c r="C34" s="29">
+        <v>47303365</v>
+      </c>
+      <c r="D34" s="29">
+        <v>75332078</v>
+      </c>
+      <c r="E34" s="29">
+        <v>106376485</v>
+      </c>
+      <c r="F34" s="20">
+        <v>140887997</v>
+      </c>
+      <c r="G34" s="78">
+        <v>165799034</v>
+      </c>
+      <c r="H34" s="78">
+        <v>190591923</v>
+      </c>
+      <c r="I34" s="78">
+        <v>218873510</v>
+      </c>
+      <c r="J34" s="83"/>
+      <c r="K34" s="83"/>
+      <c r="L34" s="83"/>
+      <c r="M34" s="83"/>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A35" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B35" s="29">
+        <v>16367636</v>
+      </c>
+      <c r="C35" s="29">
+        <v>30351939</v>
+      </c>
+      <c r="D35" s="29">
+        <v>50693520</v>
+      </c>
+      <c r="E35" s="29">
+        <v>73231931</v>
+      </c>
+      <c r="F35" s="20">
+        <v>99435072</v>
+      </c>
+      <c r="G35" s="78">
+        <v>119324441</v>
+      </c>
+      <c r="H35" s="78">
+        <v>140180490</v>
+      </c>
+      <c r="I35" s="78">
+        <v>160393869</v>
+      </c>
+      <c r="J35" s="83"/>
+      <c r="K35" s="83"/>
+      <c r="L35" s="83"/>
+      <c r="M35" s="83"/>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A36" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C36" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="E36" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="F36" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="G36" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="H36" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="I36" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="J36" s="83"/>
+      <c r="K36" s="83"/>
+      <c r="L36" s="83"/>
+      <c r="M36" s="83"/>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A37" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B37" s="29">
+        <v>69360046</v>
+      </c>
+      <c r="C37" s="29">
+        <v>137889466</v>
+      </c>
+      <c r="D37" s="29">
+        <v>206152556</v>
+      </c>
+      <c r="E37" s="29">
+        <v>276055365</v>
+      </c>
+      <c r="F37" s="20">
+        <v>347632109</v>
+      </c>
+      <c r="G37" s="20">
+        <v>422577648</v>
+      </c>
+      <c r="H37" s="78">
+        <v>518045569</v>
+      </c>
+      <c r="I37" s="78">
+        <v>601260454</v>
+      </c>
+      <c r="J37" s="83"/>
+      <c r="K37" s="83"/>
+      <c r="L37" s="83"/>
+      <c r="M37" s="83"/>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A38" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B38" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C38" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="E38" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="F38" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="G38" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="H38" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="I38" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="J38" s="83"/>
+      <c r="K38" s="83"/>
+      <c r="L38" s="83"/>
+      <c r="M38" s="83"/>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A39" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B39" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C39" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="E39" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="F39" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="G39" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="H39" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="I39" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="J39" s="83"/>
+      <c r="K39" s="83"/>
+      <c r="L39" s="83"/>
+      <c r="M39" s="83"/>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A40" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B40" s="29">
+        <v>6919218</v>
+      </c>
+      <c r="C40" s="29">
+        <v>16064652</v>
+      </c>
+      <c r="D40" s="29">
+        <v>23865724</v>
+      </c>
+      <c r="E40" s="29">
+        <v>32389645</v>
+      </c>
+      <c r="F40" s="20">
+        <v>40005616</v>
+      </c>
+      <c r="G40" s="20">
+        <v>43957121</v>
+      </c>
+      <c r="H40" s="78">
+        <v>55673825</v>
+      </c>
+      <c r="I40" s="78">
+        <v>64632546</v>
+      </c>
+      <c r="J40" s="83"/>
+      <c r="K40" s="83"/>
+      <c r="L40" s="83"/>
+      <c r="M40" s="83"/>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A41" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B41" s="29">
+        <v>57055930</v>
+      </c>
+      <c r="C41" s="29">
+        <v>112461629</v>
+      </c>
+      <c r="D41" s="29">
+        <v>168493677</v>
+      </c>
+      <c r="E41" s="29">
+        <v>226786225</v>
+      </c>
+      <c r="F41" s="20">
+        <v>288662775</v>
+      </c>
+      <c r="G41" s="20">
+        <v>356893963</v>
+      </c>
+      <c r="H41" s="78">
+        <v>437194746</v>
+      </c>
+      <c r="I41" s="78">
+        <v>508309113</v>
+      </c>
+      <c r="J41" s="83"/>
+      <c r="K41" s="83"/>
+      <c r="L41" s="83"/>
+      <c r="M41" s="83"/>
+    </row>
+    <row r="42" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A42" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B42" s="29">
+        <v>1978307</v>
+      </c>
+      <c r="C42" s="29">
+        <v>5777618</v>
+      </c>
+      <c r="D42" s="29">
+        <v>9362709</v>
+      </c>
+      <c r="E42" s="29">
+        <v>13055486</v>
+      </c>
+      <c r="F42" s="20">
+        <v>15920015</v>
+      </c>
+      <c r="G42" s="78">
+        <v>19081223</v>
+      </c>
+      <c r="H42" s="78">
+        <v>22406638</v>
+      </c>
+      <c r="I42" s="78">
+        <v>26642506</v>
+      </c>
+      <c r="J42" s="83"/>
+      <c r="K42" s="83"/>
+      <c r="L42" s="83"/>
+      <c r="M42" s="83"/>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A43" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43" s="29">
+        <v>400629</v>
+      </c>
+      <c r="C43" s="29">
+        <v>1146706</v>
+      </c>
+      <c r="D43" s="29">
+        <v>1889050</v>
+      </c>
+      <c r="E43" s="29">
+        <v>2605148</v>
+      </c>
+      <c r="F43" s="20">
+        <v>2913446</v>
+      </c>
+      <c r="G43" s="78">
+        <v>3232420</v>
+      </c>
+      <c r="H43" s="78">
+        <v>3559972</v>
+      </c>
+      <c r="I43" s="78">
+        <v>4282375</v>
+      </c>
+      <c r="J43" s="83"/>
+      <c r="K43" s="83"/>
+      <c r="L43" s="83"/>
+      <c r="M43" s="83"/>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A44" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B44" s="29">
+        <v>3710</v>
+      </c>
+      <c r="C44" s="29">
+        <v>69979</v>
+      </c>
+      <c r="D44" s="29">
+        <v>136247</v>
+      </c>
+      <c r="E44" s="29">
+        <v>202515</v>
+      </c>
+      <c r="F44" s="20">
+        <v>209932</v>
+      </c>
+      <c r="G44" s="78">
+        <v>217348</v>
+      </c>
+      <c r="H44" s="78">
+        <v>224972</v>
+      </c>
+      <c r="I44" s="78">
+        <v>237453</v>
+      </c>
+      <c r="J44" s="83"/>
+      <c r="K44" s="83"/>
+      <c r="L44" s="83"/>
+      <c r="M44" s="83"/>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A45" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B45" s="29">
+        <v>35423</v>
+      </c>
+      <c r="C45" s="29">
+        <v>151802</v>
+      </c>
+      <c r="D45" s="29">
+        <v>268181</v>
+      </c>
+      <c r="E45" s="29">
+        <v>384560</v>
+      </c>
+      <c r="F45" s="20">
+        <v>397431</v>
+      </c>
+      <c r="G45" s="78">
+        <v>410302</v>
+      </c>
+      <c r="H45" s="78">
+        <v>423173</v>
+      </c>
+      <c r="I45" s="78">
+        <v>437283</v>
+      </c>
+      <c r="J45" s="83"/>
+      <c r="K45" s="83"/>
+      <c r="L45" s="83"/>
+      <c r="M45" s="83"/>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A46" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B46" s="29">
+        <v>66778</v>
+      </c>
+      <c r="C46" s="29">
+        <v>124603</v>
+      </c>
+      <c r="D46" s="29">
+        <v>182428</v>
+      </c>
+      <c r="E46" s="29">
+        <v>240588</v>
+      </c>
+      <c r="F46" s="20">
+        <v>335870</v>
+      </c>
+      <c r="G46" s="78">
+        <v>411718</v>
+      </c>
+      <c r="H46" s="78">
+        <v>487283</v>
+      </c>
+      <c r="I46" s="78">
+        <v>575120</v>
+      </c>
+      <c r="J46" s="83"/>
+      <c r="K46" s="83"/>
+      <c r="L46" s="83"/>
+      <c r="M46" s="83"/>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A47" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B47" s="29">
+        <v>17380</v>
+      </c>
+      <c r="C47" s="29">
+        <v>68905</v>
+      </c>
+      <c r="D47" s="29">
+        <v>120431</v>
+      </c>
+      <c r="E47" s="29">
+        <v>171956</v>
+      </c>
+      <c r="F47" s="20">
+        <v>184701</v>
+      </c>
+      <c r="G47" s="78">
+        <v>197445</v>
+      </c>
+      <c r="H47" s="78">
+        <v>210190</v>
+      </c>
+      <c r="I47" s="78">
+        <v>370588</v>
+      </c>
+      <c r="J47" s="83"/>
+      <c r="K47" s="83"/>
+      <c r="L47" s="83"/>
+      <c r="M47" s="83"/>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A48" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B48" s="29">
+        <v>541651</v>
+      </c>
+      <c r="C48" s="29">
+        <v>1409493</v>
+      </c>
+      <c r="D48" s="29">
+        <v>2217772</v>
+      </c>
+      <c r="E48" s="29">
+        <v>3108216</v>
+      </c>
+      <c r="F48" s="20">
+        <v>3960754</v>
+      </c>
+      <c r="G48" s="78">
+        <v>5071487</v>
+      </c>
+      <c r="H48" s="78">
+        <v>6334636</v>
+      </c>
+      <c r="I48" s="78">
+        <v>7573515</v>
+      </c>
+      <c r="J48" s="83"/>
+      <c r="K48" s="83"/>
+      <c r="L48" s="83"/>
+      <c r="M48" s="83"/>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A49" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B49" s="29">
+        <v>298</v>
+      </c>
+      <c r="C49" s="29">
+        <v>298</v>
+      </c>
+      <c r="D49" s="29">
+        <v>298</v>
+      </c>
+      <c r="E49" s="29">
+        <v>298</v>
+      </c>
+      <c r="F49" s="27">
+        <v>298</v>
+      </c>
+      <c r="G49" s="78">
+        <v>298</v>
+      </c>
+      <c r="H49" s="78">
+        <v>298</v>
+      </c>
+      <c r="I49" s="78">
+        <v>298</v>
+      </c>
+      <c r="J49" s="83"/>
+      <c r="K49" s="83"/>
+      <c r="L49" s="83"/>
+      <c r="M49" s="83"/>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A50" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B50" s="29">
+        <v>270930</v>
+      </c>
+      <c r="C50" s="29">
+        <v>1338085</v>
+      </c>
+      <c r="D50" s="29">
+        <v>2246148</v>
+      </c>
+      <c r="E50" s="29">
+        <v>3148264</v>
+      </c>
+      <c r="F50" s="20">
+        <v>3754492</v>
+      </c>
+      <c r="G50" s="78">
+        <v>4420778</v>
+      </c>
+      <c r="H50" s="78">
+        <v>4970232</v>
+      </c>
+      <c r="I50" s="78">
+        <v>5720957</v>
+      </c>
+      <c r="J50" s="83"/>
+      <c r="K50" s="83"/>
+      <c r="L50" s="83"/>
+      <c r="M50" s="83"/>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A51" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B51" s="29">
+        <v>641508</v>
+      </c>
+      <c r="C51" s="29">
+        <v>1467747</v>
+      </c>
+      <c r="D51" s="29">
+        <v>2302154</v>
+      </c>
+      <c r="E51" s="29">
+        <v>3193941</v>
+      </c>
+      <c r="F51" s="20">
+        <v>4163091</v>
+      </c>
+      <c r="G51" s="78">
+        <v>5119427</v>
+      </c>
+      <c r="H51" s="78">
+        <v>6195882</v>
+      </c>
+      <c r="I51" s="78">
+        <v>7444917</v>
+      </c>
+      <c r="J51" s="83"/>
+      <c r="K51" s="83"/>
+      <c r="L51" s="83"/>
+      <c r="M51" s="83"/>
+    </row>
+    <row r="52" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A52" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="B52" s="29">
+        <v>6731961</v>
+      </c>
+      <c r="C52" s="29">
+        <v>15388335</v>
+      </c>
+      <c r="D52" s="29">
+        <v>25544639</v>
+      </c>
+      <c r="E52" s="29">
+        <v>36268410</v>
+      </c>
+      <c r="F52" s="20">
+        <v>45786480</v>
+      </c>
+      <c r="G52" s="78">
+        <v>57792618</v>
+      </c>
+      <c r="H52" s="78">
+        <v>71758381</v>
+      </c>
+      <c r="I52" s="78">
+        <v>81987121</v>
+      </c>
+      <c r="J52" s="83"/>
+      <c r="K52" s="83"/>
+      <c r="L52" s="83"/>
+      <c r="M52" s="83"/>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A53" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B53" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C53" s="29">
+        <v>22619</v>
+      </c>
+      <c r="D53" s="29">
+        <v>45237</v>
+      </c>
+      <c r="E53" s="29">
+        <v>84976</v>
+      </c>
+      <c r="F53" s="20">
+        <v>113352</v>
+      </c>
+      <c r="G53" s="78">
+        <v>127602</v>
+      </c>
+      <c r="H53" s="78">
+        <v>154676</v>
+      </c>
+      <c r="I53" s="78">
+        <v>180391</v>
+      </c>
+      <c r="J53" s="83"/>
+      <c r="K53" s="83"/>
+      <c r="L53" s="83"/>
+      <c r="M53" s="83"/>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A54" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B54" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C54" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D54" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="E54" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="F54" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="G54" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="H54" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="I54" s="78">
+        <v>637362</v>
+      </c>
+      <c r="J54" s="83"/>
+      <c r="K54" s="83"/>
+      <c r="L54" s="83"/>
+      <c r="M54" s="83"/>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A55" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B55" s="29">
+        <v>2513200</v>
+      </c>
+      <c r="C55" s="29">
+        <v>5110043</v>
+      </c>
+      <c r="D55" s="29">
+        <v>7797271</v>
+      </c>
+      <c r="E55" s="29">
+        <v>10354957</v>
+      </c>
+      <c r="F55" s="20">
+        <v>13699633</v>
+      </c>
+      <c r="G55" s="78">
+        <v>17137860</v>
+      </c>
+      <c r="H55" s="78">
+        <v>19721725</v>
+      </c>
+      <c r="I55" s="78">
+        <v>22376500</v>
+      </c>
+      <c r="J55" s="83"/>
+      <c r="K55" s="83"/>
+      <c r="L55" s="83"/>
+      <c r="M55" s="83"/>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A56" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B56" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C56" s="29">
+        <v>44334</v>
+      </c>
+      <c r="D56" s="29">
+        <v>88669</v>
+      </c>
+      <c r="E56" s="29">
+        <v>133003</v>
+      </c>
+      <c r="F56" s="20">
+        <v>135670</v>
+      </c>
+      <c r="G56" s="78">
+        <v>138336</v>
+      </c>
+      <c r="H56" s="78">
+        <v>141003</v>
+      </c>
+      <c r="I56" s="78">
+        <v>144421</v>
+      </c>
+      <c r="J56" s="83"/>
+      <c r="K56" s="83"/>
+      <c r="L56" s="83"/>
+      <c r="M56" s="83"/>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A57" s="85" t="s">
+        <v>105</v>
+      </c>
+      <c r="B57" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="C57" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="D57" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="E57" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="F57" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="G57" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="H57" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="I57" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="J57" s="83"/>
+      <c r="K57" s="83"/>
+      <c r="L57" s="83"/>
+      <c r="M57" s="83"/>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A58" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B58" s="29">
+        <v>1227</v>
+      </c>
+      <c r="C58" s="29">
+        <v>1227</v>
+      </c>
+      <c r="D58" s="29">
+        <v>1227</v>
+      </c>
+      <c r="E58" s="29">
+        <v>1227</v>
+      </c>
+      <c r="F58" s="20">
+        <v>1227</v>
+      </c>
+      <c r="G58" s="78">
+        <v>1227</v>
+      </c>
+      <c r="H58" s="78">
+        <v>1227</v>
+      </c>
+      <c r="I58" s="78">
+        <v>1227</v>
+      </c>
+      <c r="J58" s="83"/>
+      <c r="K58" s="83"/>
+      <c r="L58" s="83"/>
+      <c r="M58" s="83"/>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A59" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B59" s="29">
+        <v>1899288</v>
+      </c>
+      <c r="C59" s="29">
+        <v>3865582</v>
+      </c>
+      <c r="D59" s="29">
+        <v>7368377</v>
+      </c>
+      <c r="E59" s="29">
+        <v>10540774</v>
+      </c>
+      <c r="F59" s="20">
+        <v>13230695</v>
+      </c>
+      <c r="G59" s="78">
+        <v>18759273</v>
+      </c>
+      <c r="H59" s="78">
+        <v>26414325</v>
+      </c>
+      <c r="I59" s="78">
+        <v>30555374</v>
+      </c>
+      <c r="J59" s="83"/>
+      <c r="K59" s="83"/>
+      <c r="L59" s="83"/>
+      <c r="M59" s="83"/>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A60" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B60" s="29">
+        <v>451835</v>
+      </c>
+      <c r="C60" s="29">
+        <v>2005009</v>
+      </c>
+      <c r="D60" s="29">
+        <v>3553282</v>
+      </c>
+      <c r="E60" s="29">
+        <v>5738649</v>
+      </c>
+      <c r="F60" s="20">
+        <v>6919267</v>
+      </c>
+      <c r="G60" s="78">
+        <v>7508525</v>
+      </c>
+      <c r="H60" s="78">
+        <v>8947017</v>
+      </c>
+      <c r="I60" s="78">
+        <v>9756296</v>
+      </c>
+      <c r="J60" s="83"/>
+      <c r="K60" s="83"/>
+      <c r="L60" s="83"/>
+      <c r="M60" s="83"/>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A61" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B61" s="29">
+        <v>1698853</v>
+      </c>
+      <c r="C61" s="29">
+        <v>4078341</v>
+      </c>
+      <c r="D61" s="29">
+        <v>6310183</v>
+      </c>
+      <c r="E61" s="29">
+        <v>8875309</v>
+      </c>
+      <c r="F61" s="20">
+        <v>11000635</v>
+      </c>
+      <c r="G61" s="78">
+        <v>13317345</v>
+      </c>
+      <c r="H61" s="78">
+        <v>15444181</v>
+      </c>
+      <c r="I61" s="78">
+        <v>17840041</v>
+      </c>
+      <c r="J61" s="83"/>
+      <c r="K61" s="83"/>
+      <c r="L61" s="83"/>
+      <c r="M61" s="83"/>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A62" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B62" s="29">
+        <v>60510</v>
+      </c>
+      <c r="C62" s="29">
+        <v>138854</v>
+      </c>
+      <c r="D62" s="29">
+        <v>217199</v>
+      </c>
+      <c r="E62" s="29">
+        <v>295544</v>
+      </c>
+      <c r="F62" s="20">
+        <v>353349</v>
+      </c>
+      <c r="G62" s="78">
+        <v>411154</v>
+      </c>
+      <c r="H62" s="78">
+        <v>468334</v>
+      </c>
+      <c r="I62" s="78">
+        <v>485270</v>
+      </c>
+      <c r="J62" s="83"/>
+      <c r="K62" s="83"/>
+      <c r="L62" s="83"/>
+      <c r="M62" s="83"/>
+    </row>
+    <row r="63" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A63" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B63" s="29">
+        <v>84300744</v>
+      </c>
+      <c r="C63" s="29">
+        <v>169088790</v>
+      </c>
+      <c r="D63" s="29">
+        <v>263333416</v>
+      </c>
+      <c r="E63" s="29">
+        <v>351360626</v>
+      </c>
+      <c r="F63" s="20">
+        <v>457501043</v>
+      </c>
+      <c r="G63" s="78">
+        <v>586774204</v>
+      </c>
+      <c r="H63" s="78">
+        <v>653105049</v>
+      </c>
+      <c r="I63" s="78">
+        <v>743191395</v>
+      </c>
+      <c r="J63" s="83"/>
+      <c r="K63" s="83"/>
+      <c r="L63" s="83"/>
+      <c r="M63" s="83"/>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A64" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B64" s="29">
+        <v>73446577</v>
+      </c>
+      <c r="C64" s="29">
+        <v>144009178</v>
+      </c>
+      <c r="D64" s="29">
+        <v>223860034</v>
+      </c>
+      <c r="E64" s="29">
+        <v>298011999</v>
+      </c>
+      <c r="F64" s="20">
+        <v>381989127</v>
+      </c>
+      <c r="G64" s="78">
+        <v>496120718</v>
+      </c>
+      <c r="H64" s="78">
+        <v>547178648</v>
+      </c>
+      <c r="I64" s="78">
+        <v>626845863</v>
+      </c>
+      <c r="J64" s="83"/>
+      <c r="K64" s="83"/>
+      <c r="L64" s="83"/>
+      <c r="M64" s="83"/>
+    </row>
+    <row r="65" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A65" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B65" s="29">
+        <v>131410</v>
+      </c>
+      <c r="C65" s="29">
+        <v>344568</v>
+      </c>
+      <c r="D65" s="29">
+        <v>511846</v>
+      </c>
+      <c r="E65" s="29">
+        <v>902034</v>
+      </c>
+      <c r="F65" s="20">
+        <v>2541461</v>
+      </c>
+      <c r="G65" s="78">
+        <v>3279443</v>
+      </c>
+      <c r="H65" s="78">
+        <v>4368536</v>
+      </c>
+      <c r="I65" s="78">
+        <v>5561215</v>
+      </c>
+      <c r="J65" s="83"/>
+      <c r="K65" s="83"/>
+      <c r="L65" s="83"/>
+      <c r="M65" s="83"/>
+    </row>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A66" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B66" s="29">
+        <v>17280</v>
+      </c>
+      <c r="C66" s="29">
+        <v>32049</v>
+      </c>
+      <c r="D66" s="29">
+        <v>46818</v>
+      </c>
+      <c r="E66" s="29">
+        <v>61586</v>
+      </c>
+      <c r="F66" s="20">
+        <v>75667</v>
+      </c>
+      <c r="G66" s="78">
+        <v>89747</v>
+      </c>
+      <c r="H66" s="78">
+        <v>175968</v>
+      </c>
+      <c r="I66" s="78">
+        <v>262112</v>
+      </c>
+      <c r="J66" s="83"/>
+      <c r="K66" s="83"/>
+      <c r="L66" s="83"/>
+      <c r="M66" s="83"/>
+    </row>
+    <row r="67" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A67" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B67" s="29">
+        <v>451405</v>
+      </c>
+      <c r="C67" s="29">
+        <v>987713</v>
+      </c>
+      <c r="D67" s="29">
+        <v>1593519</v>
+      </c>
+      <c r="E67" s="29">
+        <v>2143726</v>
+      </c>
+      <c r="F67" s="20">
+        <v>2626934</v>
+      </c>
+      <c r="G67" s="78">
+        <v>3084289</v>
+      </c>
+      <c r="H67" s="78">
+        <v>3568143</v>
+      </c>
+      <c r="I67" s="78">
+        <v>4144497</v>
+      </c>
+      <c r="J67" s="83"/>
+      <c r="K67" s="83"/>
+      <c r="L67" s="83"/>
+      <c r="M67" s="83"/>
+    </row>
+    <row r="68" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A68" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B68" s="29">
+        <v>75734</v>
+      </c>
+      <c r="C68" s="29">
+        <v>160077</v>
+      </c>
+      <c r="D68" s="29">
+        <v>244420</v>
+      </c>
+      <c r="E68" s="29">
+        <v>328763</v>
+      </c>
+      <c r="F68" s="20">
+        <v>389767</v>
+      </c>
+      <c r="G68" s="78">
+        <v>450770</v>
+      </c>
+      <c r="H68" s="78">
+        <v>511350</v>
+      </c>
+      <c r="I68" s="78">
+        <v>547692</v>
+      </c>
+      <c r="J68" s="83"/>
+      <c r="K68" s="83"/>
+      <c r="L68" s="83"/>
+      <c r="M68" s="83"/>
+    </row>
+    <row r="69" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A69" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B69" s="29">
+        <v>30354</v>
+      </c>
+      <c r="C69" s="29">
+        <v>95492</v>
+      </c>
+      <c r="D69" s="29">
+        <v>160629</v>
+      </c>
+      <c r="E69" s="29">
+        <v>225767</v>
+      </c>
+      <c r="F69" s="20">
+        <v>251921</v>
+      </c>
+      <c r="G69" s="78">
+        <v>278075</v>
+      </c>
+      <c r="H69" s="78">
+        <v>290034</v>
+      </c>
+      <c r="I69" s="78">
+        <v>302193</v>
+      </c>
+      <c r="J69" s="83"/>
+      <c r="K69" s="83"/>
+      <c r="L69" s="83"/>
+      <c r="M69" s="83"/>
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A70" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B70" s="29">
+        <v>455492</v>
+      </c>
+      <c r="C70" s="29">
+        <v>868811</v>
+      </c>
+      <c r="D70" s="29">
+        <v>1282129</v>
+      </c>
+      <c r="E70" s="29">
+        <v>1695447</v>
+      </c>
+      <c r="F70" s="20">
+        <v>2171797</v>
+      </c>
+      <c r="G70" s="78">
+        <v>2648147</v>
+      </c>
+      <c r="H70" s="78">
+        <v>3127327</v>
+      </c>
+      <c r="I70" s="78">
+        <v>3673694</v>
+      </c>
+      <c r="J70" s="83"/>
+      <c r="K70" s="83"/>
+      <c r="L70" s="83"/>
+      <c r="M70" s="83"/>
+    </row>
+    <row r="71" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A71" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B71" s="29">
+        <v>6022006</v>
+      </c>
+      <c r="C71" s="29">
+        <v>12047996</v>
+      </c>
+      <c r="D71" s="29">
+        <v>18581274</v>
+      </c>
+      <c r="E71" s="29">
+        <v>25334671</v>
+      </c>
+      <c r="F71" s="20">
+        <v>39117406</v>
+      </c>
+      <c r="G71" s="78">
+        <v>46500846</v>
+      </c>
+      <c r="H71" s="78">
+        <v>54186560</v>
+      </c>
+      <c r="I71" s="78">
+        <v>58059969</v>
+      </c>
+      <c r="J71" s="83"/>
+      <c r="K71" s="83"/>
+      <c r="L71" s="83"/>
+      <c r="M71" s="83"/>
+    </row>
+    <row r="72" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A72" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B72" s="29">
+        <v>25636</v>
+      </c>
+      <c r="C72" s="29">
+        <v>49182</v>
+      </c>
+      <c r="D72" s="29">
+        <v>72728</v>
+      </c>
+      <c r="E72" s="29">
+        <v>96274</v>
+      </c>
+      <c r="F72" s="20">
+        <v>122516</v>
+      </c>
+      <c r="G72" s="78">
+        <v>148758</v>
+      </c>
+      <c r="H72" s="78">
+        <v>181202</v>
+      </c>
+      <c r="I72" s="78">
+        <v>222843</v>
+      </c>
+      <c r="J72" s="83"/>
+      <c r="K72" s="83"/>
+      <c r="L72" s="83"/>
+      <c r="M72" s="83"/>
+    </row>
+    <row r="73" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A73" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B73" s="29">
+        <v>49890</v>
+      </c>
+      <c r="C73" s="29">
+        <v>317667</v>
+      </c>
+      <c r="D73" s="29">
+        <v>585444</v>
+      </c>
+      <c r="E73" s="29">
+        <v>853222</v>
+      </c>
+      <c r="F73" s="20">
+        <v>907804</v>
+      </c>
+      <c r="G73" s="78">
+        <v>962387</v>
+      </c>
+      <c r="H73" s="78">
+        <v>1017699</v>
+      </c>
+      <c r="I73" s="78">
+        <v>1079368</v>
+      </c>
+      <c r="J73" s="83"/>
+      <c r="K73" s="83"/>
+      <c r="L73" s="83"/>
+      <c r="M73" s="83"/>
+    </row>
+    <row r="74" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A74" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B74" s="29">
+        <v>2759413</v>
+      </c>
+      <c r="C74" s="29">
+        <v>8145613</v>
+      </c>
+      <c r="D74" s="29">
+        <v>13010052</v>
+      </c>
+      <c r="E74" s="29">
+        <v>16836064</v>
+      </c>
+      <c r="F74" s="20">
+        <v>21142991</v>
+      </c>
+      <c r="G74" s="78">
+        <v>25745612</v>
+      </c>
+      <c r="H74" s="78">
+        <v>29215356</v>
+      </c>
+      <c r="I74" s="78">
+        <v>31061362</v>
+      </c>
+      <c r="J74" s="83"/>
+      <c r="K74" s="83"/>
+      <c r="L74" s="83"/>
+      <c r="M74" s="83"/>
+    </row>
+    <row r="75" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A75" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B75" s="29">
+        <v>446154</v>
+      </c>
+      <c r="C75" s="29">
+        <v>1126795</v>
+      </c>
+      <c r="D75" s="29">
+        <v>1958306</v>
+      </c>
+      <c r="E75" s="29">
+        <v>2739488</v>
+      </c>
+      <c r="F75" s="20">
+        <v>3394168</v>
+      </c>
+      <c r="G75" s="78">
+        <v>4014923</v>
+      </c>
+      <c r="H75" s="78">
+        <v>4569507</v>
+      </c>
+      <c r="I75" s="78">
+        <v>5256458</v>
+      </c>
+      <c r="J75" s="83"/>
+      <c r="K75" s="83"/>
+      <c r="L75" s="83"/>
+      <c r="M75" s="83"/>
+    </row>
+    <row r="76" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A76" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B76" s="29">
+        <v>15479</v>
+      </c>
+      <c r="C76" s="29">
+        <v>147514</v>
+      </c>
+      <c r="D76" s="29">
+        <v>279550</v>
+      </c>
+      <c r="E76" s="29">
+        <v>411585</v>
+      </c>
+      <c r="F76" s="20">
+        <v>428795</v>
+      </c>
+      <c r="G76" s="78">
+        <v>446005</v>
+      </c>
+      <c r="H76" s="78">
+        <v>460233</v>
+      </c>
+      <c r="I76" s="78">
+        <v>609299</v>
+      </c>
+      <c r="J76" s="83"/>
+      <c r="K76" s="83"/>
+      <c r="L76" s="83"/>
+      <c r="M76" s="83"/>
+    </row>
+    <row r="77" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A77" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B77" s="29">
+        <v>8619633</v>
+      </c>
+      <c r="C77" s="29">
+        <v>18585404</v>
+      </c>
+      <c r="D77" s="29">
+        <v>28545652</v>
+      </c>
+      <c r="E77" s="29">
+        <v>37749576</v>
+      </c>
+      <c r="F77" s="20">
+        <v>47332521</v>
+      </c>
+      <c r="G77" s="78">
+        <v>56600735</v>
+      </c>
+      <c r="H77" s="78">
+        <v>66057127</v>
+      </c>
+      <c r="I77" s="78">
+        <v>75588453</v>
+      </c>
+      <c r="J77" s="83"/>
+      <c r="K77" s="83"/>
+      <c r="L77" s="83"/>
+      <c r="M77" s="83"/>
+    </row>
+    <row r="78" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A78" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B78" s="29">
+        <v>5377265</v>
+      </c>
+      <c r="C78" s="29">
+        <v>10619421</v>
+      </c>
+      <c r="D78" s="29">
+        <v>16157763</v>
+      </c>
+      <c r="E78" s="29">
+        <v>21914598</v>
+      </c>
+      <c r="F78" s="20">
+        <v>27991854</v>
+      </c>
+      <c r="G78" s="78">
+        <v>33404591</v>
+      </c>
+      <c r="H78" s="78">
+        <v>39464042</v>
+      </c>
+      <c r="I78" s="78">
+        <v>46186153</v>
+      </c>
+      <c r="J78" s="83"/>
+      <c r="K78" s="83"/>
+      <c r="L78" s="83"/>
+      <c r="M78" s="83"/>
+    </row>
+    <row r="79" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A79" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B79" s="29">
+        <v>24785</v>
+      </c>
+      <c r="C79" s="29">
+        <v>66296</v>
+      </c>
+      <c r="D79" s="29">
+        <v>107808</v>
+      </c>
+      <c r="E79" s="29">
+        <v>149319</v>
+      </c>
+      <c r="F79" s="20">
+        <v>193938</v>
+      </c>
+      <c r="G79" s="78">
+        <v>238558</v>
+      </c>
+      <c r="H79" s="78">
+        <v>318641</v>
+      </c>
+      <c r="I79" s="78">
+        <v>522260</v>
+      </c>
+      <c r="J79" s="83"/>
+      <c r="K79" s="83"/>
+      <c r="L79" s="83"/>
+      <c r="M79" s="83"/>
+    </row>
+    <row r="80" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A80" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B80" s="29">
+        <v>6096</v>
+      </c>
+      <c r="C80" s="29">
+        <v>12192</v>
+      </c>
+      <c r="D80" s="29">
+        <v>18288</v>
+      </c>
+      <c r="E80" s="29">
+        <v>24384</v>
+      </c>
+      <c r="F80" s="20">
+        <v>30480</v>
+      </c>
+      <c r="G80" s="78">
+        <v>36576</v>
+      </c>
+      <c r="H80" s="78">
+        <v>120117</v>
+      </c>
+      <c r="I80" s="78">
+        <v>203658</v>
+      </c>
+      <c r="J80" s="83"/>
+      <c r="K80" s="83"/>
+      <c r="L80" s="83"/>
+      <c r="M80" s="83"/>
+    </row>
+    <row r="81" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A81" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B81" s="29">
+        <v>2477</v>
+      </c>
+      <c r="C81" s="29">
+        <v>9060</v>
+      </c>
+      <c r="D81" s="29">
+        <v>15644</v>
+      </c>
+      <c r="E81" s="29">
+        <v>22227</v>
+      </c>
+      <c r="F81" s="20">
+        <v>24704</v>
+      </c>
+      <c r="G81" s="78">
+        <v>27181</v>
+      </c>
+      <c r="H81" s="78">
+        <v>31565</v>
+      </c>
+      <c r="I81" s="78">
+        <v>35949</v>
+      </c>
+      <c r="J81" s="83"/>
+      <c r="K81" s="83"/>
+      <c r="L81" s="83"/>
+      <c r="M81" s="83"/>
+    </row>
+    <row r="82" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A82" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B82" s="29">
+        <v>62697</v>
+      </c>
+      <c r="C82" s="29">
+        <v>129755</v>
+      </c>
+      <c r="D82" s="29">
+        <v>196813</v>
+      </c>
+      <c r="E82" s="29">
+        <v>263870</v>
+      </c>
+      <c r="F82" s="20">
+        <v>311837</v>
+      </c>
+      <c r="G82" s="78">
+        <v>359803</v>
+      </c>
+      <c r="H82" s="78">
+        <v>417392</v>
+      </c>
+      <c r="I82" s="78">
+        <v>450743</v>
+      </c>
+      <c r="J82" s="83"/>
+      <c r="K82" s="83"/>
+      <c r="L82" s="83"/>
+      <c r="M82" s="83"/>
+    </row>
+    <row r="83" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A83" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B83" s="29">
+        <v>29888</v>
+      </c>
+      <c r="C83" s="29">
+        <v>60576</v>
+      </c>
+      <c r="D83" s="29">
+        <v>91264</v>
+      </c>
+      <c r="E83" s="29">
+        <v>121952</v>
+      </c>
+      <c r="F83" s="20">
+        <v>147640</v>
+      </c>
+      <c r="G83" s="78">
+        <v>173328</v>
+      </c>
+      <c r="H83" s="78">
+        <v>176854</v>
+      </c>
+      <c r="I83" s="78">
+        <v>180380</v>
+      </c>
+      <c r="J83" s="83"/>
+      <c r="K83" s="83"/>
+      <c r="L83" s="83"/>
+      <c r="M83" s="83"/>
+    </row>
+    <row r="84" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A84" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B84" s="29">
+        <v>439598</v>
+      </c>
+      <c r="C84" s="29">
+        <v>836647</v>
+      </c>
+      <c r="D84" s="29">
+        <v>1233696</v>
+      </c>
+      <c r="E84" s="29">
+        <v>1630746</v>
+      </c>
+      <c r="F84" s="20">
+        <v>2095764</v>
+      </c>
+      <c r="G84" s="78">
+        <v>2560782</v>
+      </c>
+      <c r="H84" s="78">
+        <v>3024580</v>
+      </c>
+      <c r="I84" s="78">
+        <v>3545846</v>
+      </c>
+      <c r="J84" s="83"/>
+      <c r="K84" s="83"/>
+      <c r="L84" s="83"/>
+      <c r="M84" s="83"/>
+    </row>
+    <row r="85" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A85" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B85" s="29">
+        <v>96582</v>
+      </c>
+      <c r="C85" s="29">
+        <v>205960</v>
+      </c>
+      <c r="D85" s="29">
+        <v>372469</v>
+      </c>
+      <c r="E85" s="29">
+        <v>452843</v>
+      </c>
+      <c r="F85" s="20">
+        <v>594127</v>
+      </c>
+      <c r="G85" s="78">
+        <v>758702</v>
+      </c>
+      <c r="H85" s="78">
+        <v>912899</v>
+      </c>
+      <c r="I85" s="78">
+        <v>961250</v>
+      </c>
+      <c r="J85" s="83"/>
+      <c r="K85" s="83"/>
+      <c r="L85" s="83"/>
+      <c r="M85" s="83"/>
+    </row>
+    <row r="86" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A86" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B86" s="29">
+        <v>17717</v>
+      </c>
+      <c r="C86" s="29">
+        <v>33344</v>
+      </c>
+      <c r="D86" s="29">
+        <v>48971</v>
+      </c>
+      <c r="E86" s="29">
+        <v>64598</v>
+      </c>
+      <c r="F86" s="20">
+        <v>82921</v>
+      </c>
+      <c r="G86" s="78">
+        <v>101244</v>
+      </c>
+      <c r="H86" s="78">
+        <v>122900</v>
+      </c>
+      <c r="I86" s="78">
+        <v>153753</v>
+      </c>
+      <c r="J86" s="83"/>
+      <c r="K86" s="83"/>
+      <c r="L86" s="83"/>
+      <c r="M86" s="83"/>
+    </row>
+    <row r="87" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A87" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B87" s="29">
+        <v>22352</v>
+      </c>
+      <c r="C87" s="29">
+        <v>54036</v>
+      </c>
+      <c r="D87" s="29">
+        <v>85719</v>
+      </c>
+      <c r="E87" s="29">
+        <v>117403</v>
+      </c>
+      <c r="F87" s="20">
+        <v>146824</v>
+      </c>
+      <c r="G87" s="78">
+        <v>176246</v>
+      </c>
+      <c r="H87" s="78">
+        <v>212261</v>
+      </c>
+      <c r="I87" s="78">
+        <v>250919</v>
+      </c>
+      <c r="J87" s="83"/>
+      <c r="K87" s="83"/>
+      <c r="L87" s="83"/>
+      <c r="M87" s="83"/>
+    </row>
+    <row r="88" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A88" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B88" s="29">
+        <v>2121866</v>
+      </c>
+      <c r="C88" s="29">
+        <v>5705578</v>
+      </c>
+      <c r="D88" s="29">
+        <v>8922140</v>
+      </c>
+      <c r="E88" s="29">
+        <v>11067217</v>
+      </c>
+      <c r="F88" s="20">
+        <v>13125208</v>
+      </c>
+      <c r="G88" s="78">
+        <v>15466590</v>
+      </c>
+      <c r="H88" s="78">
+        <v>16634576</v>
+      </c>
+      <c r="I88" s="78">
+        <v>17093007</v>
+      </c>
+      <c r="J88" s="83"/>
+      <c r="K88" s="83"/>
+      <c r="L88" s="83"/>
+      <c r="M88" s="83"/>
+    </row>
+    <row r="89" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A89" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B89" s="29">
+        <v>30483</v>
+      </c>
+      <c r="C89" s="29">
+        <v>61078</v>
+      </c>
+      <c r="D89" s="29">
+        <v>91672</v>
+      </c>
+      <c r="E89" s="29">
+        <v>122267</v>
+      </c>
+      <c r="F89" s="20">
+        <v>152739</v>
+      </c>
+      <c r="G89" s="78">
+        <v>183212</v>
+      </c>
+      <c r="H89" s="78">
+        <v>245638</v>
+      </c>
+      <c r="I89" s="78">
+        <v>308064</v>
+      </c>
+      <c r="J89" s="83"/>
+      <c r="K89" s="83"/>
+      <c r="L89" s="83"/>
+      <c r="M89" s="83"/>
+    </row>
+    <row r="90" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A90" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B90" s="29">
+        <v>13912</v>
+      </c>
+      <c r="C90" s="29">
+        <v>35324</v>
+      </c>
+      <c r="D90" s="29">
+        <v>56736</v>
+      </c>
+      <c r="E90" s="29">
+        <v>78148</v>
+      </c>
+      <c r="F90" s="20">
+        <v>93791</v>
+      </c>
+      <c r="G90" s="78">
+        <v>109434</v>
+      </c>
+      <c r="H90" s="78">
+        <v>121171</v>
+      </c>
+      <c r="I90" s="78">
+        <v>131636</v>
+      </c>
+      <c r="J90" s="83"/>
+      <c r="K90" s="83"/>
+      <c r="L90" s="83"/>
+      <c r="M90" s="83"/>
+    </row>
+    <row r="91" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A91" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B91" s="29">
+        <v>1420174</v>
+      </c>
+      <c r="C91" s="29">
+        <v>3017587</v>
+      </c>
+      <c r="D91" s="29">
+        <v>4518049</v>
+      </c>
+      <c r="E91" s="29">
+        <v>6425807</v>
+      </c>
+      <c r="F91" s="20">
+        <v>8483075</v>
+      </c>
+      <c r="G91" s="78">
+        <v>10724892</v>
+      </c>
+      <c r="H91" s="78">
+        <v>13170320</v>
+      </c>
+      <c r="I91" s="78">
+        <v>15620909</v>
+      </c>
+      <c r="J91" s="83"/>
+      <c r="K91" s="83"/>
+      <c r="L91" s="83"/>
+      <c r="M91" s="83"/>
+    </row>
+    <row r="92" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A92" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B92" s="29">
+        <v>1407699</v>
+      </c>
+      <c r="C92" s="29">
+        <v>2903529</v>
+      </c>
+      <c r="D92" s="29">
+        <v>4304417</v>
+      </c>
+      <c r="E92" s="29">
+        <v>6150391</v>
+      </c>
+      <c r="F92" s="20">
+        <v>8126738</v>
+      </c>
+      <c r="G92" s="78">
+        <v>10201445</v>
+      </c>
+      <c r="H92" s="78">
+        <v>12470114</v>
+      </c>
+      <c r="I92" s="78">
+        <v>14696430</v>
+      </c>
+      <c r="J92" s="83"/>
+      <c r="K92" s="83"/>
+      <c r="L92" s="83"/>
+      <c r="M92" s="83"/>
+    </row>
+    <row r="93" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A93" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B93" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C93" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D93" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="E93" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="F93" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="G93" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="H93" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="I93" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="J93" s="83"/>
+      <c r="K93" s="83"/>
+      <c r="L93" s="83"/>
+      <c r="M93" s="83"/>
+    </row>
+    <row r="94" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A94" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B94" s="29">
+        <v>154</v>
+      </c>
+      <c r="C94" s="29">
+        <v>308</v>
+      </c>
+      <c r="D94" s="29">
+        <v>462</v>
+      </c>
+      <c r="E94" s="29">
+        <v>616</v>
+      </c>
+      <c r="F94" s="27">
+        <v>770</v>
+      </c>
+      <c r="G94" s="78">
+        <v>924</v>
+      </c>
+      <c r="H94" s="78">
+        <v>924</v>
+      </c>
+      <c r="I94" s="78">
+        <v>924</v>
+      </c>
+      <c r="J94" s="83"/>
+      <c r="K94" s="83"/>
+      <c r="L94" s="83"/>
+      <c r="M94" s="83"/>
+    </row>
+    <row r="95" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A95" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B95" s="29">
+        <v>233</v>
+      </c>
+      <c r="C95" s="29">
+        <v>466</v>
+      </c>
+      <c r="D95" s="29">
+        <v>699</v>
+      </c>
+      <c r="E95" s="29">
+        <v>932</v>
+      </c>
+      <c r="F95" s="20">
+        <v>1165</v>
+      </c>
+      <c r="G95" s="78">
+        <v>1398</v>
+      </c>
+      <c r="H95" s="78">
+        <v>3815</v>
+      </c>
+      <c r="I95" s="78">
+        <v>6232</v>
+      </c>
+      <c r="J95" s="83"/>
+      <c r="K95" s="83"/>
+      <c r="L95" s="83"/>
+      <c r="M95" s="83"/>
+    </row>
+    <row r="96" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A96" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B96" s="29">
+        <v>10313</v>
+      </c>
+      <c r="C96" s="29">
+        <v>25244</v>
+      </c>
+      <c r="D96" s="29">
+        <v>40176</v>
+      </c>
+      <c r="E96" s="29">
+        <v>55107</v>
+      </c>
+      <c r="F96" s="20">
+        <v>66658</v>
+      </c>
+      <c r="G96" s="78">
+        <v>78210</v>
+      </c>
+      <c r="H96" s="78">
+        <v>89761</v>
+      </c>
+      <c r="I96" s="78">
+        <v>106232</v>
+      </c>
+      <c r="J96" s="83"/>
+      <c r="K96" s="83"/>
+      <c r="L96" s="83"/>
+      <c r="M96" s="83"/>
+    </row>
+    <row r="97" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A97" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B97" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C97" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="D97" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="E97" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="F97" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="G97" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="H97" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="I97" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="J97" s="83"/>
+      <c r="K97" s="83"/>
+      <c r="L97" s="83"/>
+      <c r="M97" s="83"/>
+    </row>
+    <row r="98" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A98" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B98" s="29">
+        <v>1793542</v>
+      </c>
+      <c r="C98" s="29">
+        <v>2052930</v>
+      </c>
+      <c r="D98" s="29">
+        <v>2255588</v>
+      </c>
+      <c r="E98" s="29">
+        <v>2597814</v>
+      </c>
+      <c r="F98" s="20">
+        <v>2957147</v>
+      </c>
+      <c r="G98" s="78">
+        <v>3463398</v>
+      </c>
+      <c r="H98" s="78">
+        <v>3649474</v>
+      </c>
+      <c r="I98" s="78">
+        <v>4051941</v>
+      </c>
+      <c r="J98" s="83"/>
+      <c r="K98" s="83"/>
+      <c r="L98" s="83"/>
+      <c r="M98" s="83"/>
+    </row>
+    <row r="99" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A99" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B99" s="29">
+        <v>1780309</v>
+      </c>
+      <c r="C99" s="29">
+        <v>2029130</v>
+      </c>
+      <c r="D99" s="29">
+        <v>2221222</v>
+      </c>
+      <c r="E99" s="29">
+        <v>2552881</v>
+      </c>
+      <c r="F99" s="20">
+        <v>2902181</v>
+      </c>
+      <c r="G99" s="78">
+        <v>3398398</v>
+      </c>
+      <c r="H99" s="78">
+        <v>3572774</v>
+      </c>
+      <c r="I99" s="78">
+        <v>3963674</v>
+      </c>
+      <c r="J99" s="83"/>
+      <c r="K99" s="83"/>
+      <c r="L99" s="83"/>
+      <c r="M99" s="83"/>
+    </row>
+    <row r="100" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A100" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B100" s="29">
+        <v>626</v>
+      </c>
+      <c r="C100" s="29">
+        <v>1252</v>
+      </c>
+      <c r="D100" s="29">
+        <v>1878</v>
+      </c>
+      <c r="E100" s="29">
+        <v>2504</v>
+      </c>
+      <c r="F100" s="20">
+        <v>3130</v>
+      </c>
+      <c r="G100" s="78">
+        <v>3756</v>
+      </c>
+      <c r="H100" s="78">
+        <v>4029</v>
+      </c>
+      <c r="I100" s="78">
+        <v>4302</v>
+      </c>
+      <c r="J100" s="83"/>
+      <c r="K100" s="83"/>
+      <c r="L100" s="83"/>
+      <c r="M100" s="83"/>
+    </row>
+    <row r="101" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A101" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B101" s="29">
+        <v>3733</v>
+      </c>
+      <c r="C101" s="29">
+        <v>4800</v>
+      </c>
+      <c r="D101" s="29">
+        <v>5867</v>
+      </c>
+      <c r="E101" s="29">
+        <v>6933</v>
+      </c>
+      <c r="F101" s="20">
+        <v>7467</v>
+      </c>
+      <c r="G101" s="78">
+        <v>8000</v>
+      </c>
+      <c r="H101" s="78">
+        <v>8462</v>
+      </c>
+      <c r="I101" s="78">
+        <v>8791</v>
+      </c>
+      <c r="J101" s="83"/>
+      <c r="K101" s="83"/>
+      <c r="L101" s="83"/>
+      <c r="M101" s="83"/>
+    </row>
+    <row r="102" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A102" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B102" s="29">
+        <v>208</v>
+      </c>
+      <c r="C102" s="29">
+        <v>416</v>
+      </c>
+      <c r="D102" s="29">
+        <v>624</v>
+      </c>
+      <c r="E102" s="29">
+        <v>832</v>
+      </c>
+      <c r="F102" s="20">
+        <v>1040</v>
+      </c>
+      <c r="G102" s="78">
+        <v>1248</v>
+      </c>
+      <c r="H102" s="78">
+        <v>1248</v>
+      </c>
+      <c r="I102" s="78">
+        <v>1248</v>
+      </c>
+      <c r="J102" s="83"/>
+      <c r="K102" s="83"/>
+      <c r="L102" s="83"/>
+      <c r="M102" s="83"/>
+    </row>
+    <row r="103" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A103" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B103" s="29">
+        <v>3553</v>
+      </c>
+      <c r="C103" s="29">
+        <v>7106</v>
+      </c>
+      <c r="D103" s="29">
+        <v>10659</v>
+      </c>
+      <c r="E103" s="29">
+        <v>14212</v>
+      </c>
+      <c r="F103" s="20">
+        <v>17765</v>
+      </c>
+      <c r="G103" s="78">
+        <v>21318</v>
+      </c>
+      <c r="H103" s="78">
+        <v>24110</v>
+      </c>
+      <c r="I103" s="78">
+        <v>26902</v>
+      </c>
+      <c r="J103" s="83"/>
+      <c r="K103" s="83"/>
+      <c r="L103" s="83"/>
+      <c r="M103" s="83"/>
+    </row>
+    <row r="104" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A104" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B104" s="29">
+        <v>202</v>
+      </c>
+      <c r="C104" s="29">
+        <v>404</v>
+      </c>
+      <c r="D104" s="29">
+        <v>606</v>
+      </c>
+      <c r="E104" s="29">
+        <v>808</v>
+      </c>
+      <c r="F104" s="20">
+        <v>1010</v>
+      </c>
+      <c r="G104" s="78">
+        <v>1212</v>
+      </c>
+      <c r="H104" s="78">
+        <v>3462</v>
+      </c>
+      <c r="I104" s="78">
+        <v>5712</v>
+      </c>
+      <c r="J104" s="83"/>
+      <c r="K104" s="83"/>
+      <c r="L104" s="83"/>
+      <c r="M104" s="83"/>
+    </row>
+    <row r="105" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A105" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B105" s="29">
+        <v>308</v>
+      </c>
+      <c r="C105" s="29">
+        <v>616</v>
+      </c>
+      <c r="D105" s="29">
+        <v>924</v>
+      </c>
+      <c r="E105" s="29">
+        <v>1232</v>
+      </c>
+      <c r="F105" s="20">
+        <v>1540</v>
+      </c>
+      <c r="G105" s="78">
+        <v>1848</v>
+      </c>
+      <c r="H105" s="78">
+        <v>2087</v>
+      </c>
+      <c r="I105" s="78">
+        <v>2326</v>
+      </c>
+      <c r="J105" s="83"/>
+      <c r="K105" s="83"/>
+      <c r="L105" s="83"/>
+      <c r="M105" s="83"/>
+    </row>
+    <row r="106" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A106" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B106" s="29">
+        <v>467</v>
+      </c>
+      <c r="C106" s="29">
+        <v>934</v>
+      </c>
+      <c r="D106" s="29">
+        <v>1401</v>
+      </c>
+      <c r="E106" s="29">
+        <v>1868</v>
+      </c>
+      <c r="F106" s="20">
+        <v>2335</v>
+      </c>
+      <c r="G106" s="78">
+        <v>2802</v>
+      </c>
+      <c r="H106" s="78">
+        <v>5727</v>
+      </c>
+      <c r="I106" s="78">
+        <v>8652</v>
+      </c>
+      <c r="J106" s="83"/>
+      <c r="K106" s="83"/>
+      <c r="L106" s="83"/>
+      <c r="M106" s="83"/>
+    </row>
+    <row r="107" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A107" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B107" s="29">
+        <v>517</v>
+      </c>
+      <c r="C107" s="29">
+        <v>1034</v>
+      </c>
+      <c r="D107" s="29">
+        <v>1551</v>
+      </c>
+      <c r="E107" s="29">
+        <v>2068</v>
+      </c>
+      <c r="F107" s="20">
+        <v>2585</v>
+      </c>
+      <c r="G107" s="78">
+        <v>3102</v>
+      </c>
+      <c r="H107" s="78">
+        <v>4394</v>
+      </c>
+      <c r="I107" s="78">
+        <v>5686</v>
+      </c>
+      <c r="J107" s="83"/>
+      <c r="K107" s="83"/>
+      <c r="L107" s="83"/>
+      <c r="M107" s="83"/>
+    </row>
+    <row r="108" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A108" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B108" s="29">
+        <v>1568</v>
+      </c>
+      <c r="C108" s="29">
+        <v>3136</v>
+      </c>
+      <c r="D108" s="29">
+        <v>4704</v>
+      </c>
+      <c r="E108" s="29">
+        <v>6272</v>
+      </c>
+      <c r="F108" s="20">
+        <v>7840</v>
+      </c>
+      <c r="G108" s="78">
+        <v>9408</v>
+      </c>
+      <c r="H108" s="78">
+        <v>9491</v>
+      </c>
+      <c r="I108" s="78">
+        <v>9574</v>
+      </c>
+      <c r="J108" s="83"/>
+      <c r="K108" s="83"/>
+      <c r="L108" s="83"/>
+      <c r="M108" s="83"/>
+    </row>
+    <row r="109" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A109" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B109" s="29">
+        <v>359</v>
+      </c>
+      <c r="C109" s="29">
+        <v>718</v>
+      </c>
+      <c r="D109" s="29">
+        <v>1077</v>
+      </c>
+      <c r="E109" s="29">
+        <v>1436</v>
+      </c>
+      <c r="F109" s="20">
+        <v>1795</v>
+      </c>
+      <c r="G109" s="78">
+        <v>2154</v>
+      </c>
+      <c r="H109" s="78">
+        <v>2183</v>
+      </c>
+      <c r="I109" s="78">
+        <v>2212</v>
+      </c>
+      <c r="J109" s="83"/>
+      <c r="K109" s="83"/>
+      <c r="L109" s="83"/>
+      <c r="M109" s="83"/>
+    </row>
+    <row r="110" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A110" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B110" s="29">
+        <v>1409</v>
+      </c>
+      <c r="C110" s="29">
+        <v>2818</v>
+      </c>
+      <c r="D110" s="29">
+        <v>4227</v>
+      </c>
+      <c r="E110" s="29">
+        <v>5636</v>
+      </c>
+      <c r="F110" s="20">
+        <v>7045</v>
+      </c>
+      <c r="G110" s="78">
+        <v>8454</v>
+      </c>
+      <c r="H110" s="78">
+        <v>9634</v>
+      </c>
+      <c r="I110" s="78">
+        <v>10814</v>
+      </c>
+      <c r="J110" s="83"/>
+      <c r="K110" s="83"/>
+      <c r="L110" s="83"/>
+      <c r="M110" s="83"/>
+    </row>
+    <row r="111" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A111" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B111" s="29">
+        <v>283</v>
+      </c>
+      <c r="C111" s="29">
+        <v>566</v>
+      </c>
+      <c r="D111" s="29">
+        <v>848</v>
+      </c>
+      <c r="E111" s="29">
+        <v>1132</v>
+      </c>
+      <c r="F111" s="20">
+        <v>1414</v>
+      </c>
+      <c r="G111" s="78">
+        <v>1698</v>
+      </c>
+      <c r="H111" s="78">
+        <v>1873</v>
+      </c>
+      <c r="I111" s="78">
+        <v>2048</v>
+      </c>
+      <c r="J111" s="83"/>
+      <c r="K111" s="83"/>
+      <c r="L111" s="83"/>
+      <c r="M111" s="83"/>
+    </row>
+    <row r="112" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A112" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B112" s="29">
+        <v>110936</v>
+      </c>
+      <c r="C112" s="29">
+        <v>370675</v>
+      </c>
+      <c r="D112" s="29">
+        <v>499050</v>
+      </c>
+      <c r="E112" s="29">
+        <v>703754</v>
+      </c>
+      <c r="F112" s="20">
+        <v>932929</v>
+      </c>
+      <c r="G112" s="78">
+        <v>1106824</v>
+      </c>
+      <c r="H112" s="78">
+        <v>1282846</v>
+      </c>
+      <c r="I112" s="78">
+        <v>1454714</v>
+      </c>
+      <c r="J112" s="83"/>
+      <c r="K112" s="83"/>
+      <c r="L112" s="83"/>
+      <c r="M112" s="83"/>
+    </row>
+    <row r="113" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A113" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B113" s="29">
+        <v>103622</v>
+      </c>
+      <c r="C113" s="29">
+        <v>356047</v>
+      </c>
+      <c r="D113" s="29">
+        <v>477108</v>
+      </c>
+      <c r="E113" s="29">
+        <v>674498</v>
+      </c>
+      <c r="F113" s="20">
+        <v>896359</v>
+      </c>
+      <c r="G113" s="78">
+        <v>1062940</v>
+      </c>
+      <c r="H113" s="78">
+        <v>1228336</v>
+      </c>
+      <c r="I113" s="78">
+        <v>1389578</v>
+      </c>
+      <c r="J113" s="83"/>
+      <c r="K113" s="83"/>
+      <c r="L113" s="83"/>
+      <c r="M113" s="83"/>
+    </row>
+    <row r="114" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A114" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B114" s="29">
+        <v>1102</v>
+      </c>
+      <c r="C114" s="29">
+        <v>2204</v>
+      </c>
+      <c r="D114" s="29">
+        <v>3306</v>
+      </c>
+      <c r="E114" s="29">
+        <v>4408</v>
+      </c>
+      <c r="F114" s="20">
+        <v>5510</v>
+      </c>
+      <c r="G114" s="78">
+        <v>6612</v>
+      </c>
+      <c r="H114" s="78">
+        <v>8762</v>
+      </c>
+      <c r="I114" s="78">
+        <v>10912</v>
+      </c>
+      <c r="J114" s="83"/>
+      <c r="K114" s="83"/>
+      <c r="L114" s="83"/>
+      <c r="M114" s="83"/>
+    </row>
+    <row r="115" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A115" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B115" s="29">
+        <v>636</v>
+      </c>
+      <c r="C115" s="29">
+        <v>1272</v>
+      </c>
+      <c r="D115" s="29">
+        <v>1908</v>
+      </c>
+      <c r="E115" s="29">
+        <v>2544</v>
+      </c>
+      <c r="F115" s="20">
+        <v>3180</v>
+      </c>
+      <c r="G115" s="78">
+        <v>3816</v>
+      </c>
+      <c r="H115" s="78">
+        <v>3977</v>
+      </c>
+      <c r="I115" s="78">
+        <v>4138</v>
+      </c>
+      <c r="J115" s="83"/>
+      <c r="K115" s="83"/>
+      <c r="L115" s="83"/>
+      <c r="M115" s="83"/>
+    </row>
+    <row r="116" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A116" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B116" s="29">
+        <v>7</v>
+      </c>
+      <c r="C116" s="29">
+        <v>14</v>
+      </c>
+      <c r="D116" s="29">
+        <v>21</v>
+      </c>
+      <c r="E116" s="29">
+        <v>28</v>
+      </c>
+      <c r="F116" s="27">
+        <v>35</v>
+      </c>
+      <c r="G116" s="78">
+        <v>42</v>
+      </c>
+      <c r="H116" s="78">
+        <v>905</v>
+      </c>
+      <c r="I116" s="78">
+        <v>1768</v>
+      </c>
+      <c r="J116" s="83"/>
+      <c r="K116" s="83"/>
+      <c r="L116" s="83"/>
+      <c r="M116" s="83"/>
+    </row>
+    <row r="117" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A117" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B117" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C117" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D117" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E117" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="F117" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="G117" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="H117" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="I117" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="J117" s="83"/>
+      <c r="K117" s="83"/>
+      <c r="L117" s="83"/>
+      <c r="M117" s="83"/>
+    </row>
+    <row r="118" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A118" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B118" s="29">
+        <v>93</v>
+      </c>
+      <c r="C118" s="29">
+        <v>186</v>
+      </c>
+      <c r="D118" s="29">
+        <v>279</v>
+      </c>
+      <c r="E118" s="29">
+        <v>372</v>
+      </c>
+      <c r="F118" s="27">
+        <v>465</v>
+      </c>
+      <c r="G118" s="78">
+        <v>558</v>
+      </c>
+      <c r="H118" s="78">
+        <v>887</v>
+      </c>
+      <c r="I118" s="78">
+        <v>1216</v>
+      </c>
+      <c r="J118" s="83"/>
+      <c r="K118" s="83"/>
+      <c r="L118" s="83"/>
+      <c r="M118" s="83"/>
+    </row>
+    <row r="119" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A119" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B119" s="29">
+        <v>289</v>
+      </c>
+      <c r="C119" s="29">
+        <v>578</v>
+      </c>
+      <c r="D119" s="29">
+        <v>867</v>
+      </c>
+      <c r="E119" s="29">
+        <v>1156</v>
+      </c>
+      <c r="F119" s="20">
+        <v>1445</v>
+      </c>
+      <c r="G119" s="78">
+        <v>1734</v>
+      </c>
+      <c r="H119" s="78">
+        <v>2118</v>
+      </c>
+      <c r="I119" s="78">
+        <v>2502</v>
+      </c>
+      <c r="J119" s="83"/>
+      <c r="K119" s="83"/>
+      <c r="L119" s="83"/>
+      <c r="M119" s="83"/>
+    </row>
+    <row r="120" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A120" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B120" s="29">
+        <v>2249</v>
+      </c>
+      <c r="C120" s="29">
+        <v>4498</v>
+      </c>
+      <c r="D120" s="29">
+        <v>6747</v>
+      </c>
+      <c r="E120" s="29">
+        <v>8996</v>
+      </c>
+      <c r="F120" s="20">
+        <v>11245</v>
+      </c>
+      <c r="G120" s="78">
+        <v>13494</v>
+      </c>
+      <c r="H120" s="78">
+        <v>16150</v>
+      </c>
+      <c r="I120" s="78">
+        <v>18806</v>
+      </c>
+      <c r="J120" s="83"/>
+      <c r="K120" s="83"/>
+      <c r="L120" s="83"/>
+      <c r="M120" s="83"/>
+    </row>
+    <row r="121" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A121" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B121" s="29">
+        <v>328</v>
+      </c>
+      <c r="C121" s="29">
+        <v>656</v>
+      </c>
+      <c r="D121" s="29">
+        <v>984</v>
+      </c>
+      <c r="E121" s="29">
+        <v>1312</v>
+      </c>
+      <c r="F121" s="20">
+        <v>1640</v>
+      </c>
+      <c r="G121" s="78">
+        <v>1968</v>
+      </c>
+      <c r="H121" s="78">
+        <v>2643</v>
+      </c>
+      <c r="I121" s="78">
+        <v>3318</v>
+      </c>
+      <c r="J121" s="83"/>
+      <c r="K121" s="83"/>
+      <c r="L121" s="83"/>
+      <c r="M121" s="83"/>
+    </row>
+    <row r="122" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A122" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B122" s="29">
+        <v>5</v>
+      </c>
+      <c r="C122" s="29">
+        <v>10</v>
+      </c>
+      <c r="D122" s="29">
+        <v>15</v>
+      </c>
+      <c r="E122" s="29">
+        <v>20</v>
+      </c>
+      <c r="F122" s="27">
+        <v>25</v>
+      </c>
+      <c r="G122" s="78">
+        <v>30</v>
+      </c>
+      <c r="H122" s="78">
+        <v>30</v>
+      </c>
+      <c r="I122" s="78">
+        <v>30</v>
+      </c>
+      <c r="J122" s="83"/>
+      <c r="K122" s="83"/>
+      <c r="L122" s="83"/>
+      <c r="M122" s="83"/>
+    </row>
+    <row r="123" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A123" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B123" s="29">
+        <v>2155</v>
+      </c>
+      <c r="C123" s="29">
+        <v>4310</v>
+      </c>
+      <c r="D123" s="29">
+        <v>6465</v>
+      </c>
+      <c r="E123" s="29">
+        <v>8620</v>
+      </c>
+      <c r="F123" s="20">
+        <v>10775</v>
+      </c>
+      <c r="G123" s="78">
+        <v>12930</v>
+      </c>
+      <c r="H123" s="78">
+        <v>14113</v>
+      </c>
+      <c r="I123" s="78">
+        <v>15296</v>
+      </c>
+      <c r="J123" s="83"/>
+      <c r="K123" s="83"/>
+      <c r="L123" s="83"/>
+      <c r="M123" s="83"/>
+    </row>
+    <row r="124" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A124" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B124" s="29">
+        <v>242</v>
+      </c>
+      <c r="C124" s="29">
+        <v>484</v>
+      </c>
+      <c r="D124" s="29">
+        <v>726</v>
+      </c>
+      <c r="E124" s="29">
+        <v>968</v>
+      </c>
+      <c r="F124" s="20">
+        <v>1210</v>
+      </c>
+      <c r="G124" s="78">
+        <v>1452</v>
+      </c>
+      <c r="H124" s="78">
+        <v>3659</v>
+      </c>
+      <c r="I124" s="78">
+        <v>5866</v>
+      </c>
+      <c r="J124" s="83"/>
+      <c r="K124" s="83"/>
+      <c r="L124" s="83"/>
+      <c r="M124" s="83"/>
+    </row>
+    <row r="125" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A125" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B125" s="29">
+        <v>59070</v>
+      </c>
+      <c r="C125" s="29">
+        <v>179582</v>
+      </c>
+      <c r="D125" s="29">
+        <v>299692</v>
+      </c>
+      <c r="E125" s="29">
+        <v>420127</v>
+      </c>
+      <c r="F125" s="20">
+        <v>509796</v>
+      </c>
+      <c r="G125" s="78">
+        <v>599417</v>
+      </c>
+      <c r="H125" s="78">
+        <v>693472</v>
+      </c>
+      <c r="I125" s="78">
+        <v>803863</v>
+      </c>
+      <c r="J125" s="83"/>
+      <c r="K125" s="83"/>
+      <c r="L125" s="83"/>
+      <c r="M125" s="83"/>
+    </row>
+    <row r="126" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A126" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B126" s="29">
+        <v>58367</v>
+      </c>
+      <c r="C126" s="29">
+        <v>178176</v>
+      </c>
+      <c r="D126" s="29">
+        <v>297583</v>
+      </c>
+      <c r="E126" s="29">
+        <v>417315</v>
+      </c>
+      <c r="F126" s="20">
+        <v>506281</v>
+      </c>
+      <c r="G126" s="78">
+        <v>595199</v>
+      </c>
+      <c r="H126" s="78">
+        <v>686602</v>
+      </c>
+      <c r="I126" s="78">
+        <v>794341</v>
+      </c>
+      <c r="J126" s="83"/>
+      <c r="K126" s="83"/>
+      <c r="L126" s="83"/>
+      <c r="M126" s="83"/>
+    </row>
+    <row r="127" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A127" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B127" s="29">
+        <v>632</v>
+      </c>
+      <c r="C127" s="29">
+        <v>1264</v>
+      </c>
+      <c r="D127" s="29">
+        <v>1896</v>
+      </c>
+      <c r="E127" s="29">
+        <v>2528</v>
+      </c>
+      <c r="F127" s="20">
+        <v>3160</v>
+      </c>
+      <c r="G127" s="78">
+        <v>3792</v>
+      </c>
+      <c r="H127" s="78">
+        <v>5650</v>
+      </c>
+      <c r="I127" s="78">
+        <v>7508</v>
+      </c>
+      <c r="J127" s="83"/>
+      <c r="K127" s="83"/>
+      <c r="L127" s="83"/>
+      <c r="M127" s="83"/>
+    </row>
+    <row r="128" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A128" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B128" s="29">
+        <v>30</v>
+      </c>
+      <c r="C128" s="29">
+        <v>60</v>
+      </c>
+      <c r="D128" s="29">
+        <v>90</v>
+      </c>
+      <c r="E128" s="29">
+        <v>120</v>
+      </c>
+      <c r="F128" s="27">
+        <v>150</v>
+      </c>
+      <c r="G128" s="78">
+        <v>180</v>
+      </c>
+      <c r="H128" s="78">
+        <v>222</v>
+      </c>
+      <c r="I128" s="78">
+        <v>264</v>
+      </c>
+      <c r="J128" s="83"/>
+      <c r="K128" s="83"/>
+      <c r="L128" s="83"/>
+      <c r="M128" s="83"/>
+    </row>
+    <row r="129" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A129" s="86" t="s">
+        <v>106</v>
+      </c>
+      <c r="B129" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="C129" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="D129" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="E129" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="F129" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="G129" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="H129" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="I129" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="J129" s="83"/>
+      <c r="K129" s="83"/>
+      <c r="L129" s="83"/>
+      <c r="M129" s="83"/>
+    </row>
+    <row r="130" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A130" s="86" t="s">
+        <v>30</v>
+      </c>
+      <c r="B130" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="C130" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="D130" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="E130" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="F130" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="G130" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="H130" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="I130" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="J130" s="83"/>
+      <c r="K130" s="83"/>
+      <c r="L130" s="83"/>
+      <c r="M130" s="83"/>
+    </row>
+    <row r="131" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A131" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B131" s="29">
+        <v>41</v>
+      </c>
+      <c r="C131" s="29">
+        <v>82</v>
+      </c>
+      <c r="D131" s="29">
+        <v>123</v>
+      </c>
+      <c r="E131" s="29">
+        <v>164</v>
+      </c>
+      <c r="F131" s="27">
+        <v>205</v>
+      </c>
+      <c r="G131" s="78">
+        <v>246</v>
+      </c>
+      <c r="H131" s="78">
+        <v>252</v>
+      </c>
+      <c r="I131" s="78">
+        <v>252</v>
+      </c>
+      <c r="J131" s="83"/>
+      <c r="K131" s="83"/>
+      <c r="L131" s="83"/>
+      <c r="M131" s="83"/>
+    </row>
+    <row r="132" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A132" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B132" s="29">
+        <v>89264</v>
+      </c>
+      <c r="C132" s="29">
+        <v>241317</v>
+      </c>
+      <c r="D132" s="29">
+        <v>393370</v>
+      </c>
+      <c r="E132" s="29">
+        <v>545423</v>
+      </c>
+      <c r="F132" s="20">
+        <v>671684</v>
+      </c>
+      <c r="G132" s="78">
+        <v>797944</v>
+      </c>
+      <c r="H132" s="78">
+        <v>938535</v>
+      </c>
+      <c r="I132" s="78">
+        <v>1078192</v>
+      </c>
+      <c r="J132" s="83"/>
+      <c r="K132" s="83"/>
+      <c r="L132" s="83"/>
+      <c r="M132" s="83"/>
+    </row>
+    <row r="133" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A133" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B133" s="29">
+        <v>88751</v>
+      </c>
+      <c r="C133" s="29">
+        <v>240291</v>
+      </c>
+      <c r="D133" s="29">
+        <v>391831</v>
+      </c>
+      <c r="E133" s="29">
+        <v>543371</v>
+      </c>
+      <c r="F133" s="20">
+        <v>669119</v>
+      </c>
+      <c r="G133" s="78">
+        <v>794866</v>
+      </c>
+      <c r="H133" s="78">
+        <v>935293</v>
+      </c>
+      <c r="I133" s="78">
+        <v>1074786</v>
+      </c>
+      <c r="J133" s="83"/>
+      <c r="K133" s="83"/>
+      <c r="L133" s="83"/>
+      <c r="M133" s="83"/>
+    </row>
+    <row r="134" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A134" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B134" s="29">
+        <v>263</v>
+      </c>
+      <c r="C134" s="29">
+        <v>526</v>
+      </c>
+      <c r="D134" s="29">
+        <v>789</v>
+      </c>
+      <c r="E134" s="29">
+        <v>1052</v>
+      </c>
+      <c r="F134" s="20">
+        <v>1315</v>
+      </c>
+      <c r="G134" s="78">
+        <v>1578</v>
+      </c>
+      <c r="H134" s="78">
+        <v>1578</v>
+      </c>
+      <c r="I134" s="78">
+        <v>1578</v>
+      </c>
+      <c r="J134" s="83"/>
+      <c r="K134" s="83"/>
+      <c r="L134" s="83"/>
+      <c r="M134" s="83"/>
+    </row>
+    <row r="135" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A135" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B135" s="29">
+        <v>250</v>
+      </c>
+      <c r="C135" s="29">
+        <v>500</v>
+      </c>
+      <c r="D135" s="29">
+        <v>750</v>
+      </c>
+      <c r="E135" s="29">
+        <v>1000</v>
+      </c>
+      <c r="F135" s="20">
+        <v>1250</v>
+      </c>
+      <c r="G135" s="78">
+        <v>1500</v>
+      </c>
+      <c r="H135" s="78">
+        <v>1664</v>
+      </c>
+      <c r="I135" s="78">
+        <v>1828</v>
+      </c>
+      <c r="J135" s="83"/>
+      <c r="K135" s="83"/>
+      <c r="L135" s="83"/>
+      <c r="M135" s="83"/>
+    </row>
+    <row r="136" spans="1:13" ht="45" x14ac:dyDescent="0.2">
+      <c r="A136" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B136" s="29">
+        <v>69275</v>
+      </c>
+      <c r="C136" s="29">
+        <v>152625</v>
+      </c>
+      <c r="D136" s="29">
+        <v>235974</v>
+      </c>
+      <c r="E136" s="29">
+        <v>319324</v>
+      </c>
+      <c r="F136" s="20">
+        <v>390243</v>
+      </c>
+      <c r="G136" s="78">
+        <v>461161</v>
+      </c>
+      <c r="H136" s="78">
+        <v>554801</v>
+      </c>
+      <c r="I136" s="78">
+        <v>665873</v>
+      </c>
+      <c r="J136" s="83"/>
+      <c r="K136" s="83"/>
+      <c r="L136" s="83"/>
+      <c r="M136" s="83"/>
+    </row>
+    <row r="137" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A137" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B137" s="29">
+        <v>67304</v>
+      </c>
+      <c r="C137" s="29">
+        <v>148683</v>
+      </c>
+      <c r="D137" s="29">
+        <v>230061</v>
+      </c>
+      <c r="E137" s="29">
+        <v>311440</v>
+      </c>
+      <c r="F137" s="20">
+        <v>380388</v>
+      </c>
+      <c r="G137" s="78">
+        <v>449335</v>
+      </c>
+      <c r="H137" s="78">
+        <v>540636</v>
+      </c>
+      <c r="I137" s="78">
+        <v>649369</v>
+      </c>
+      <c r="J137" s="83"/>
+      <c r="K137" s="83"/>
+      <c r="L137" s="83"/>
+      <c r="M137" s="83"/>
+    </row>
+    <row r="138" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A138" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B138" s="29">
+        <v>332</v>
+      </c>
+      <c r="C138" s="29">
+        <v>664</v>
+      </c>
+      <c r="D138" s="29">
+        <v>996</v>
+      </c>
+      <c r="E138" s="29">
+        <v>1328</v>
+      </c>
+      <c r="F138" s="20">
+        <v>1660</v>
+      </c>
+      <c r="G138" s="78">
+        <v>1992</v>
+      </c>
+      <c r="H138" s="78">
+        <v>2230</v>
+      </c>
+      <c r="I138" s="78">
+        <v>2468</v>
+      </c>
+      <c r="J138" s="83"/>
+      <c r="K138" s="83"/>
+      <c r="L138" s="83"/>
+      <c r="M138" s="83"/>
+    </row>
+    <row r="139" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A139" s="86" t="s">
+        <v>107</v>
+      </c>
+      <c r="B139" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="C139" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="D139" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="E139" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="F139" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="G139" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="H139" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="I139" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="J139" s="83"/>
+      <c r="K139" s="83"/>
+      <c r="L139" s="83"/>
+      <c r="M139" s="83"/>
+    </row>
+    <row r="140" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A140" s="86" t="s">
+        <v>105</v>
+      </c>
+      <c r="B140" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="C140" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="D140" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="E140" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="F140" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="G140" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="H140" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="I140" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="J140" s="83"/>
+      <c r="K140" s="83"/>
+      <c r="L140" s="83"/>
+      <c r="M140" s="83"/>
+    </row>
+    <row r="141" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A141" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B141" s="29">
+        <v>455</v>
+      </c>
+      <c r="C141" s="29">
+        <v>910</v>
+      </c>
+      <c r="D141" s="29">
+        <v>1365</v>
+      </c>
+      <c r="E141" s="29">
+        <v>1820</v>
+      </c>
+      <c r="F141" s="20">
+        <v>2275</v>
+      </c>
+      <c r="G141" s="78">
+        <v>2730</v>
+      </c>
+      <c r="H141" s="78">
+        <v>3238</v>
+      </c>
+      <c r="I141" s="78">
+        <v>3746</v>
+      </c>
+      <c r="J141" s="83"/>
+      <c r="K141" s="83"/>
+      <c r="L141" s="83"/>
+      <c r="M141" s="83"/>
+    </row>
+    <row r="142" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A142" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B142" s="29">
+        <v>263</v>
+      </c>
+      <c r="C142" s="29">
+        <v>526</v>
+      </c>
+      <c r="D142" s="29">
+        <v>789</v>
+      </c>
+      <c r="E142" s="29">
+        <v>1052</v>
+      </c>
+      <c r="F142" s="20">
+        <v>1315</v>
+      </c>
+      <c r="G142" s="78">
+        <v>1578</v>
+      </c>
+      <c r="H142" s="78">
+        <v>1939</v>
+      </c>
+      <c r="I142" s="78">
+        <v>2300</v>
+      </c>
+      <c r="J142" s="83"/>
+      <c r="K142" s="83"/>
+      <c r="L142" s="83"/>
+      <c r="M142" s="83"/>
+    </row>
+    <row r="143" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A143" s="85" t="s">
+        <v>108</v>
+      </c>
+      <c r="B143" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="C143" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="D143" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="E143" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="F143" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="G143" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="H143" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="I143" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="J143" s="83"/>
+      <c r="K143" s="83"/>
+      <c r="L143" s="83"/>
+      <c r="M143" s="83"/>
+    </row>
+    <row r="144" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A144" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B144" s="29">
+        <v>921</v>
+      </c>
+      <c r="C144" s="29">
+        <v>1842</v>
+      </c>
+      <c r="D144" s="29">
+        <v>2763</v>
+      </c>
+      <c r="E144" s="29">
+        <v>3684</v>
+      </c>
+      <c r="F144" s="20">
+        <v>4605</v>
+      </c>
+      <c r="G144" s="78">
+        <v>5526</v>
+      </c>
+      <c r="H144" s="78">
+        <v>6518</v>
+      </c>
+      <c r="I144" s="78">
+        <v>7516</v>
+      </c>
+      <c r="J144" s="83"/>
+      <c r="K144" s="83"/>
+      <c r="L144" s="83"/>
+      <c r="M144" s="83"/>
+    </row>
+    <row r="145" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A145" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="B145" s="29">
+        <v>4716803</v>
+      </c>
+      <c r="C145" s="29">
+        <v>9511958</v>
+      </c>
+      <c r="D145" s="29">
+        <v>14915514</v>
+      </c>
+      <c r="E145" s="29">
+        <v>20401038</v>
+      </c>
+      <c r="F145" s="20">
+        <v>27124724</v>
+      </c>
+      <c r="G145" s="78">
+        <v>33158125</v>
+      </c>
+      <c r="H145" s="78">
+        <v>39227342</v>
+      </c>
+      <c r="I145" s="78">
+        <v>42424135</v>
+      </c>
+      <c r="J145" s="83"/>
+      <c r="K145" s="83"/>
+      <c r="L145" s="83"/>
+      <c r="M145" s="83"/>
+    </row>
+    <row r="146" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A146" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B146" s="29">
+        <v>517253</v>
+      </c>
+      <c r="C146" s="29">
+        <v>1497177</v>
+      </c>
+      <c r="D146" s="29">
+        <v>2732290</v>
+      </c>
+      <c r="E146" s="29">
+        <v>4012645</v>
+      </c>
+      <c r="F146" s="20">
+        <v>5281348</v>
+      </c>
+      <c r="G146" s="78">
+        <v>7023084</v>
+      </c>
+      <c r="H146" s="78">
+        <v>7662524</v>
+      </c>
+      <c r="I146" s="78">
+        <v>8902723</v>
+      </c>
+      <c r="J146" s="83"/>
+      <c r="K146" s="83"/>
+      <c r="L146" s="83"/>
+      <c r="M146" s="83"/>
+    </row>
+    <row r="147" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A147" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B147" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C147" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D147" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="E147" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="F147" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="G147" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="H147" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="I147" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="J147" s="83"/>
+      <c r="K147" s="83"/>
+      <c r="L147" s="83"/>
+      <c r="M147" s="83"/>
+    </row>
+    <row r="148" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A148" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B148" s="29">
+        <v>3881120</v>
+      </c>
+      <c r="C148" s="29">
+        <v>7447336</v>
+      </c>
+      <c r="D148" s="29">
+        <v>11287945</v>
+      </c>
+      <c r="E148" s="29">
+        <v>15220622</v>
+      </c>
+      <c r="F148" s="20">
+        <v>20367553</v>
+      </c>
+      <c r="G148" s="78">
+        <v>24383630</v>
+      </c>
+      <c r="H148" s="78">
+        <v>29532593</v>
+      </c>
+      <c r="I148" s="78">
+        <v>31125595</v>
+      </c>
+      <c r="J148" s="83"/>
+      <c r="K148" s="83"/>
+      <c r="L148" s="83"/>
+      <c r="M148" s="83"/>
+    </row>
+    <row r="149" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A149" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B149" s="29">
+        <v>10972743</v>
+      </c>
+      <c r="C149" s="29">
+        <v>21047056</v>
+      </c>
+      <c r="D149" s="29">
+        <v>31440543</v>
+      </c>
+      <c r="E149" s="29">
+        <v>41537729</v>
+      </c>
+      <c r="F149" s="20">
+        <v>60825037</v>
+      </c>
+      <c r="G149" s="78">
+        <v>73465903</v>
+      </c>
+      <c r="H149" s="78">
+        <v>86693596</v>
+      </c>
+      <c r="I149" s="78">
+        <v>96460455</v>
+      </c>
+      <c r="J149" s="83"/>
+      <c r="K149" s="83"/>
+      <c r="L149" s="83"/>
+      <c r="M149" s="83"/>
+    </row>
+    <row r="150" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A150" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B150" s="29">
+        <v>10086279</v>
+      </c>
+      <c r="C150" s="29">
+        <v>19321406</v>
+      </c>
+      <c r="D150" s="29">
+        <v>28723688</v>
+      </c>
+      <c r="E150" s="29">
+        <v>38314466</v>
+      </c>
+      <c r="F150" s="20">
+        <v>50217241</v>
+      </c>
+      <c r="G150" s="78">
+        <v>61547893</v>
+      </c>
+      <c r="H150" s="78">
+        <v>73706070</v>
+      </c>
+      <c r="I150" s="78">
+        <v>82801393</v>
+      </c>
+      <c r="J150" s="83"/>
+      <c r="K150" s="83"/>
+      <c r="L150" s="83"/>
+      <c r="M150" s="83"/>
+    </row>
+    <row r="151" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A151" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B151" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C151" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D151" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="E151" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="F151" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="G151" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="H151" s="78">
+        <v>611245</v>
+      </c>
+      <c r="I151" s="78">
+        <v>821006</v>
+      </c>
+      <c r="J151" s="83"/>
+      <c r="K151" s="83"/>
+      <c r="L151" s="83"/>
+      <c r="M151" s="83"/>
+    </row>
+    <row r="152" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A152" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B152" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C152" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D152" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="E152" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="F152" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="G152" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="H152" s="78">
+        <v>701130</v>
+      </c>
+      <c r="I152" s="78">
+        <v>835669</v>
+      </c>
+      <c r="J152" s="83"/>
+      <c r="K152" s="83"/>
+      <c r="L152" s="83"/>
+      <c r="M152" s="83"/>
+    </row>
+    <row r="153" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A153" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B153" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C153" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D153" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E153" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="F153" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="G153" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="H153" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="I153" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="J153" s="83"/>
+      <c r="K153" s="83"/>
+      <c r="L153" s="83"/>
+      <c r="M153" s="83"/>
+    </row>
+    <row r="154" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A154" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B154" s="29">
+        <v>707926</v>
+      </c>
+      <c r="C154" s="29">
+        <v>1402296</v>
+      </c>
+      <c r="D154" s="29">
+        <v>2301877</v>
+      </c>
+      <c r="E154" s="29">
+        <v>2584087</v>
+      </c>
+      <c r="F154" s="20">
+        <v>9705343</v>
+      </c>
+      <c r="G154" s="78">
+        <v>10713533</v>
+      </c>
+      <c r="H154" s="78">
+        <v>11515828</v>
+      </c>
+      <c r="I154" s="78">
+        <v>11805750</v>
+      </c>
+      <c r="J154" s="83"/>
+      <c r="K154" s="83"/>
+      <c r="L154" s="83"/>
+      <c r="M154" s="83"/>
+    </row>
+    <row r="155" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A155" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B155" s="29">
         <v>12</v>
       </c>
-    </row>
-[...63 lines deleted...]
-      <c r="A8" s="16" t="s">
+      <c r="C155" s="29">
         <v>24</v>
       </c>
-      <c r="B8" s="35">
-[...27 lines deleted...]
-      <c r="A9" s="16" t="s">
+      <c r="D155" s="29">
+        <v>36</v>
+      </c>
+      <c r="E155" s="29">
+        <v>48</v>
+      </c>
+      <c r="F155" s="27">
+        <v>60</v>
+      </c>
+      <c r="G155" s="78">
+        <v>72</v>
+      </c>
+      <c r="H155" s="78">
+        <v>72</v>
+      </c>
+      <c r="I155" s="78">
+        <v>72</v>
+      </c>
+      <c r="J155" s="83"/>
+      <c r="K155" s="83"/>
+      <c r="L155" s="83"/>
+      <c r="M155" s="83"/>
+    </row>
+    <row r="156" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A156" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B156" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C156" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D156" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E156" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="F156" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="G156" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="H156" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="I156" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="J156" s="83"/>
+      <c r="K156" s="83"/>
+      <c r="L156" s="83"/>
+      <c r="M156" s="83"/>
+    </row>
+    <row r="157" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A157" s="85" t="s">
+        <v>112</v>
+      </c>
+      <c r="B157" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="C157" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="D157" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="E157" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="F157" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="G157" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="H157" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="I157" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="J157" s="83"/>
+      <c r="K157" s="83"/>
+      <c r="L157" s="83"/>
+      <c r="M157" s="83"/>
+    </row>
+    <row r="158" spans="1:13" ht="45" x14ac:dyDescent="0.2">
+      <c r="A158" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B158" s="78">
+        <v>865312</v>
+      </c>
+      <c r="C158" s="78">
+        <v>1538953</v>
+      </c>
+      <c r="D158" s="27">
+        <v>2215693</v>
+      </c>
+      <c r="E158" s="78">
+        <v>2762925</v>
+      </c>
+      <c r="F158" s="21">
+        <v>3978751</v>
+      </c>
+      <c r="G158" s="78">
+        <v>4650374</v>
+      </c>
+      <c r="H158" s="78">
+        <v>5671466</v>
+      </c>
+      <c r="I158" s="78">
+        <v>6043959</v>
+      </c>
+      <c r="J158" s="83"/>
+      <c r="K158" s="83"/>
+      <c r="L158" s="83"/>
+      <c r="M158" s="83"/>
+    </row>
+    <row r="159" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A159" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B159" s="78">
+        <v>865312</v>
+      </c>
+      <c r="C159" s="78">
+        <v>1538953</v>
+      </c>
+      <c r="D159" s="27">
+        <v>2215693</v>
+      </c>
+      <c r="E159" s="78">
+        <v>2762925</v>
+      </c>
+      <c r="F159" s="21">
+        <v>3978751</v>
+      </c>
+      <c r="G159" s="78">
+        <v>4650374</v>
+      </c>
+      <c r="H159" s="78">
+        <v>5671466</v>
+      </c>
+      <c r="I159" s="78">
+        <v>6043959</v>
+      </c>
+      <c r="J159" s="83"/>
+      <c r="K159" s="83"/>
+      <c r="L159" s="83"/>
+      <c r="M159" s="83"/>
+    </row>
+    <row r="160" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A160" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="B160" s="29">
+        <v>833865</v>
+      </c>
+      <c r="C160" s="29">
+        <v>2486055</v>
+      </c>
+      <c r="D160" s="29">
+        <v>4182355</v>
+      </c>
+      <c r="E160" s="29">
+        <v>5937203</v>
+      </c>
+      <c r="F160" s="20">
+        <v>8025082</v>
+      </c>
+      <c r="G160" s="78">
+        <v>9351331</v>
+      </c>
+      <c r="H160" s="78">
+        <v>10944843</v>
+      </c>
+      <c r="I160" s="78">
+        <v>13730578</v>
+      </c>
+      <c r="J160" s="83"/>
+      <c r="K160" s="83"/>
+      <c r="L160" s="83"/>
+      <c r="M160" s="83"/>
+    </row>
+    <row r="161" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A161" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B161" s="29">
+        <v>808623</v>
+      </c>
+      <c r="C161" s="29">
+        <v>2434338</v>
+      </c>
+      <c r="D161" s="29">
+        <v>4104164</v>
+      </c>
+      <c r="E161" s="29">
+        <v>5832538</v>
+      </c>
+      <c r="F161" s="20">
+        <v>7893890</v>
+      </c>
+      <c r="G161" s="78">
+        <v>9193613</v>
+      </c>
+      <c r="H161" s="78">
+        <v>10760174</v>
+      </c>
+      <c r="I161" s="78">
+        <v>13518743</v>
+      </c>
+      <c r="J161" s="83"/>
+      <c r="K161" s="83"/>
+      <c r="L161" s="83"/>
+      <c r="M161" s="83"/>
+    </row>
+    <row r="162" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A162" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B162" s="29">
+        <v>9484</v>
+      </c>
+      <c r="C162" s="29">
+        <v>18968</v>
+      </c>
+      <c r="D162" s="29">
+        <v>28452</v>
+      </c>
+      <c r="E162" s="29">
+        <v>37936</v>
+      </c>
+      <c r="F162" s="20">
+        <v>47420</v>
+      </c>
+      <c r="G162" s="78">
+        <v>56904</v>
+      </c>
+      <c r="H162" s="78">
+        <v>64194</v>
+      </c>
+      <c r="I162" s="78">
+        <v>71484</v>
+      </c>
+      <c r="J162" s="83"/>
+      <c r="K162" s="83"/>
+      <c r="L162" s="83"/>
+      <c r="M162" s="83"/>
+    </row>
+    <row r="163" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A163" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B163" s="29">
+        <v>867</v>
+      </c>
+      <c r="C163" s="29">
+        <v>1734</v>
+      </c>
+      <c r="D163" s="29">
+        <v>2601</v>
+      </c>
+      <c r="E163" s="29">
+        <v>3468</v>
+      </c>
+      <c r="F163" s="20">
+        <v>4335</v>
+      </c>
+      <c r="G163" s="78">
+        <v>5202</v>
+      </c>
+      <c r="H163" s="78">
+        <v>5202</v>
+      </c>
+      <c r="I163" s="78">
+        <v>5202</v>
+      </c>
+      <c r="J163" s="83"/>
+      <c r="K163" s="83"/>
+      <c r="L163" s="83"/>
+      <c r="M163" s="83"/>
+    </row>
+    <row r="164" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A164" s="85" t="s">
+        <v>109</v>
+      </c>
+      <c r="B164" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="C164" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="D164" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="E164" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="F164" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="G164" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="H164" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="I164" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="J164" s="83"/>
+      <c r="K164" s="83"/>
+      <c r="L164" s="83"/>
+      <c r="M164" s="83"/>
+    </row>
+    <row r="165" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A165" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B165" s="29">
+        <v>2302</v>
+      </c>
+      <c r="C165" s="29">
+        <v>4604</v>
+      </c>
+      <c r="D165" s="29">
+        <v>6906</v>
+      </c>
+      <c r="E165" s="29">
+        <v>9208</v>
+      </c>
+      <c r="F165" s="20">
+        <v>11510</v>
+      </c>
+      <c r="G165" s="78">
+        <v>13812</v>
+      </c>
+      <c r="H165" s="78">
+        <v>13812</v>
+      </c>
+      <c r="I165" s="78">
+        <v>13812</v>
+      </c>
+      <c r="J165" s="83"/>
+      <c r="K165" s="83"/>
+      <c r="L165" s="83"/>
+      <c r="M165" s="83"/>
+    </row>
+    <row r="166" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A166" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B166" s="29">
+        <v>3750</v>
+      </c>
+      <c r="C166" s="29">
+        <v>8732</v>
+      </c>
+      <c r="D166" s="29">
+        <v>13715</v>
+      </c>
+      <c r="E166" s="29">
+        <v>18697</v>
+      </c>
+      <c r="F166" s="20">
+        <v>23731</v>
+      </c>
+      <c r="G166" s="78">
+        <v>28766</v>
+      </c>
+      <c r="H166" s="78">
+        <v>36245</v>
+      </c>
+      <c r="I166" s="78">
+        <v>43939</v>
+      </c>
+      <c r="J166" s="83"/>
+      <c r="K166" s="83"/>
+      <c r="L166" s="83"/>
+      <c r="M166" s="83"/>
+    </row>
+    <row r="167" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A167" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B167" s="29">
+        <v>3211</v>
+      </c>
+      <c r="C167" s="29">
+        <v>6422</v>
+      </c>
+      <c r="D167" s="29">
+        <v>9633</v>
+      </c>
+      <c r="E167" s="29">
+        <v>12844</v>
+      </c>
+      <c r="F167" s="20">
+        <v>16055</v>
+      </c>
+      <c r="G167" s="78">
+        <v>19266</v>
+      </c>
+      <c r="H167" s="78">
+        <v>23761</v>
+      </c>
+      <c r="I167" s="78">
+        <v>28256</v>
+      </c>
+      <c r="J167" s="83"/>
+      <c r="K167" s="83"/>
+      <c r="L167" s="83"/>
+      <c r="M167" s="83"/>
+    </row>
+    <row r="168" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A168" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B168" s="29">
+        <v>2833</v>
+      </c>
+      <c r="C168" s="29">
+        <v>5666</v>
+      </c>
+      <c r="D168" s="29">
+        <v>8499</v>
+      </c>
+      <c r="E168" s="29">
+        <v>11332</v>
+      </c>
+      <c r="F168" s="20">
+        <v>14165</v>
+      </c>
+      <c r="G168" s="78">
+        <v>16998</v>
+      </c>
+      <c r="H168" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="I168" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="J168" s="83"/>
+      <c r="K168" s="83"/>
+      <c r="L168" s="83"/>
+      <c r="M168" s="83"/>
+    </row>
+    <row r="169" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A169" s="85" t="s">
+        <v>108</v>
+      </c>
+      <c r="B169" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="C169" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="D169" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="E169" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="F169" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="G169" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="H169" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="I169" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="J169" s="83"/>
+      <c r="K169" s="83"/>
+      <c r="L169" s="83"/>
+      <c r="M169" s="83"/>
+    </row>
+    <row r="170" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A170" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B170" s="29">
+        <v>2795</v>
+      </c>
+      <c r="C170" s="29">
+        <v>5591</v>
+      </c>
+      <c r="D170" s="29">
+        <v>8385</v>
+      </c>
+      <c r="E170" s="29">
+        <v>11180</v>
+      </c>
+      <c r="F170" s="20">
+        <v>13976</v>
+      </c>
+      <c r="G170" s="78">
+        <v>16770</v>
+      </c>
+      <c r="H170" s="78">
+        <v>17734</v>
+      </c>
+      <c r="I170" s="78">
+        <v>18698</v>
+      </c>
+      <c r="J170" s="83"/>
+      <c r="K170" s="83"/>
+      <c r="L170" s="83"/>
+      <c r="M170" s="83"/>
+    </row>
+    <row r="171" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A171" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="B171" s="29">
+        <v>4270952</v>
+      </c>
+      <c r="C171" s="29">
+        <v>11363962</v>
+      </c>
+      <c r="D171" s="29">
+        <v>17259607</v>
+      </c>
+      <c r="E171" s="20">
+        <v>24514299</v>
+      </c>
+      <c r="F171" s="20">
+        <v>31672018</v>
+      </c>
+      <c r="G171" s="78">
+        <v>38347967</v>
+      </c>
+      <c r="H171" s="78">
+        <v>45132848</v>
+      </c>
+      <c r="I171" s="78">
+        <v>53225256</v>
+      </c>
+      <c r="J171" s="83"/>
+      <c r="K171" s="83"/>
+      <c r="L171" s="83"/>
+      <c r="M171" s="83"/>
+    </row>
+    <row r="172" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A172" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B172" s="29">
+        <v>3548049</v>
+      </c>
+      <c r="C172" s="29">
+        <v>9326900</v>
+      </c>
+      <c r="D172" s="29">
+        <v>14313114</v>
+      </c>
+      <c r="E172" s="20">
+        <v>20531717</v>
+      </c>
+      <c r="F172" s="20">
+        <v>25992697</v>
+      </c>
+      <c r="G172" s="78">
+        <v>31971458</v>
+      </c>
+      <c r="H172" s="78">
+        <v>37616007</v>
+      </c>
+      <c r="I172" s="78">
+        <v>44305995</v>
+      </c>
+      <c r="J172" s="83"/>
+      <c r="K172" s="83"/>
+      <c r="L172" s="83"/>
+      <c r="M172" s="83"/>
+    </row>
+    <row r="173" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A173" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B173" s="29">
+        <v>968</v>
+      </c>
+      <c r="C173" s="29">
+        <v>6936</v>
+      </c>
+      <c r="D173" s="29">
+        <v>12904</v>
+      </c>
+      <c r="E173" s="20">
+        <v>146741</v>
+      </c>
+      <c r="F173" s="20">
+        <v>1410934</v>
+      </c>
+      <c r="G173" s="78">
+        <v>1655359</v>
+      </c>
+      <c r="H173" s="78">
+        <v>2247542</v>
+      </c>
+      <c r="I173" s="78">
+        <v>2792387</v>
+      </c>
+      <c r="J173" s="83"/>
+      <c r="K173" s="83"/>
+      <c r="L173" s="83"/>
+      <c r="M173" s="83"/>
+    </row>
+    <row r="174" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A174" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B174" s="29">
+        <v>4893</v>
+      </c>
+      <c r="C174" s="29">
+        <v>9786</v>
+      </c>
+      <c r="D174" s="29">
+        <v>14679</v>
+      </c>
+      <c r="E174" s="20">
+        <v>19572</v>
+      </c>
+      <c r="F174" s="20">
+        <v>24465</v>
+      </c>
+      <c r="G174" s="78">
+        <v>29358</v>
+      </c>
+      <c r="H174" s="78">
+        <v>29379</v>
+      </c>
+      <c r="I174" s="78">
+        <v>29400</v>
+      </c>
+      <c r="J174" s="83"/>
+      <c r="K174" s="83"/>
+      <c r="L174" s="83"/>
+      <c r="M174" s="83"/>
+    </row>
+    <row r="175" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A175" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="B9" s="35">
-[...27 lines deleted...]
-      <c r="A10" s="16" t="s">
+      <c r="B175" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C175" s="29">
+        <v>20833</v>
+      </c>
+      <c r="D175" s="29">
+        <v>41667</v>
+      </c>
+      <c r="E175" s="20">
+        <v>62500</v>
+      </c>
+      <c r="F175" s="20">
+        <v>62500</v>
+      </c>
+      <c r="G175" s="78">
+        <v>62500</v>
+      </c>
+      <c r="H175" s="78">
+        <v>62500</v>
+      </c>
+      <c r="I175" s="78">
+        <v>62500</v>
+      </c>
+      <c r="J175" s="83"/>
+      <c r="K175" s="83"/>
+      <c r="L175" s="83"/>
+      <c r="M175" s="83"/>
+    </row>
+    <row r="176" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A176" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="B10" s="35">
-[...27 lines deleted...]
-      <c r="A11" s="16" t="s">
+      <c r="B176" s="29">
+        <v>660</v>
+      </c>
+      <c r="C176" s="29">
+        <v>5568</v>
+      </c>
+      <c r="D176" s="29">
+        <v>10477</v>
+      </c>
+      <c r="E176" s="20">
+        <v>15385</v>
+      </c>
+      <c r="F176" s="20">
+        <v>16045</v>
+      </c>
+      <c r="G176" s="78">
+        <v>16705</v>
+      </c>
+      <c r="H176" s="78">
+        <v>16705</v>
+      </c>
+      <c r="I176" s="78">
+        <v>16705</v>
+      </c>
+      <c r="J176" s="83"/>
+      <c r="K176" s="83"/>
+      <c r="L176" s="83"/>
+      <c r="M176" s="83"/>
+    </row>
+    <row r="177" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A177" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="35">
-[...27 lines deleted...]
-      <c r="A12" s="16" t="s">
+      <c r="B177" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C177" s="29">
+        <v>650</v>
+      </c>
+      <c r="D177" s="29">
+        <v>1301</v>
+      </c>
+      <c r="E177" s="20">
+        <v>1951</v>
+      </c>
+      <c r="F177" s="20">
+        <v>1951</v>
+      </c>
+      <c r="G177" s="78">
+        <v>1951</v>
+      </c>
+      <c r="H177" s="78">
+        <v>1951</v>
+      </c>
+      <c r="I177" s="78">
+        <v>1951</v>
+      </c>
+      <c r="J177" s="83"/>
+      <c r="K177" s="83"/>
+      <c r="L177" s="83"/>
+      <c r="M177" s="83"/>
+    </row>
+    <row r="178" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A178" s="85" t="s">
+        <v>106</v>
+      </c>
+      <c r="B178" s="31"/>
+      <c r="C178" s="29"/>
+      <c r="D178" s="29"/>
+      <c r="E178" s="20"/>
+      <c r="F178" s="20"/>
+      <c r="G178" s="78"/>
+      <c r="H178" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="I178" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="J178" s="83"/>
+      <c r="K178" s="83"/>
+      <c r="L178" s="83"/>
+      <c r="M178" s="83"/>
+    </row>
+    <row r="179" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A179" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B179" s="29">
+        <v>527023</v>
+      </c>
+      <c r="C179" s="29">
+        <v>1203713</v>
+      </c>
+      <c r="D179" s="29">
+        <v>1511817</v>
+      </c>
+      <c r="E179" s="20">
+        <v>1751495</v>
+      </c>
+      <c r="F179" s="20">
+        <v>1994856</v>
+      </c>
+      <c r="G179" s="87">
+        <v>2286750</v>
+      </c>
+      <c r="H179" s="78">
+        <v>2636750</v>
+      </c>
+      <c r="I179" s="78">
+        <v>3041046</v>
+      </c>
+      <c r="J179" s="83"/>
+      <c r="K179" s="83"/>
+      <c r="L179" s="83"/>
+      <c r="M179" s="83"/>
+    </row>
+    <row r="180" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A180" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B180" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C180" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D180" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E180" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="F180" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="G180" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="H180" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="I180" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="J180" s="83"/>
+      <c r="K180" s="83"/>
+      <c r="L180" s="83"/>
+      <c r="M180" s="83"/>
+    </row>
+    <row r="181" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A181" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B181" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C181" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D181" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="E181" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="F181" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="G181" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="H181" s="78">
+        <v>1533882</v>
+      </c>
+      <c r="I181" s="78">
+        <v>1731325</v>
+      </c>
+      <c r="J181" s="83"/>
+      <c r="K181" s="83"/>
+      <c r="L181" s="83"/>
+      <c r="M181" s="83"/>
+    </row>
+    <row r="182" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A182" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B182" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C182" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D182" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E182" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="F182" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="G182" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="H182" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="I182" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="J182" s="83"/>
+      <c r="K182" s="83"/>
+      <c r="L182" s="83"/>
+      <c r="M182" s="83"/>
+    </row>
+    <row r="183" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A183" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B183" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C183" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D183" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E183" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="F183" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="G183" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="H183" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="I183" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="J183" s="83"/>
+      <c r="K183" s="83"/>
+      <c r="L183" s="83"/>
+      <c r="M183" s="83"/>
+    </row>
+    <row r="184" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A184" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="B184" s="29">
+        <v>45854681</v>
+      </c>
+      <c r="C184" s="29">
+        <v>87179186</v>
+      </c>
+      <c r="D184" s="29">
+        <v>137780941</v>
+      </c>
+      <c r="E184" s="20">
+        <v>180050083</v>
+      </c>
+      <c r="F184" s="20">
+        <v>229135204</v>
+      </c>
+      <c r="G184" s="78">
+        <v>310374121</v>
+      </c>
+      <c r="H184" s="78">
+        <v>325567388</v>
+      </c>
+      <c r="I184" s="78">
+        <v>371241711</v>
+      </c>
+      <c r="J184" s="83"/>
+      <c r="K184" s="83"/>
+      <c r="L184" s="83"/>
+      <c r="M184" s="83"/>
+    </row>
+    <row r="185" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A185" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B185" s="29">
+        <v>45854681</v>
+      </c>
+      <c r="C185" s="29">
+        <v>87179186</v>
+      </c>
+      <c r="D185" s="29">
+        <v>137780941</v>
+      </c>
+      <c r="E185" s="20">
+        <v>180050083</v>
+      </c>
+      <c r="F185" s="20">
+        <v>229135204</v>
+      </c>
+      <c r="G185" s="78">
+        <v>310374121</v>
+      </c>
+      <c r="H185" s="78">
+        <v>325567388</v>
+      </c>
+      <c r="I185" s="78">
+        <v>371241711</v>
+      </c>
+      <c r="J185" s="83"/>
+      <c r="K185" s="83"/>
+      <c r="L185" s="83"/>
+      <c r="M185" s="83"/>
+    </row>
+    <row r="186" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A186" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="B186" s="29">
+        <v>459352</v>
+      </c>
+      <c r="C186" s="29">
+        <v>1486458</v>
+      </c>
+      <c r="D186" s="29">
+        <v>2332067</v>
+      </c>
+      <c r="E186" s="22">
+        <v>3139596</v>
+      </c>
+      <c r="F186" s="20">
+        <v>3605662</v>
+      </c>
+      <c r="G186" s="78">
+        <v>4086422</v>
+      </c>
+      <c r="H186" s="78">
+        <v>4631655</v>
+      </c>
+      <c r="I186" s="78">
+        <v>5408070</v>
+      </c>
+      <c r="J186" s="83"/>
+      <c r="K186" s="83"/>
+      <c r="L186" s="83"/>
+      <c r="M186" s="83"/>
+    </row>
+    <row r="187" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A187" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B187" s="29">
+        <v>340907</v>
+      </c>
+      <c r="C187" s="29">
+        <v>943204</v>
+      </c>
+      <c r="D187" s="29">
+        <v>1502553</v>
+      </c>
+      <c r="E187" s="22">
+        <v>2066253</v>
+      </c>
+      <c r="F187" s="20">
+        <v>2256976</v>
+      </c>
+      <c r="G187" s="78">
+        <v>2455882</v>
+      </c>
+      <c r="H187" s="78">
+        <v>2722382</v>
+      </c>
+      <c r="I187" s="78">
+        <v>3147084</v>
+      </c>
+      <c r="J187" s="83"/>
+      <c r="K187" s="83"/>
+      <c r="L187" s="83"/>
+      <c r="M187" s="83"/>
+    </row>
+    <row r="188" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A188" s="86" t="s">
+        <v>110</v>
+      </c>
+      <c r="B188" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="C188" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="D188" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="E188" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="F188" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="G188" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="H188" s="78">
+        <v>1476</v>
+      </c>
+      <c r="I188" s="78">
+        <v>2952</v>
+      </c>
+      <c r="J188" s="83"/>
+      <c r="K188" s="83"/>
+      <c r="L188" s="83"/>
+      <c r="M188" s="83"/>
+    </row>
+    <row r="189" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A189" s="86" t="s">
+        <v>109</v>
+      </c>
+      <c r="B189" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="C189" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="D189" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="E189" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="F189" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="G189" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="H189" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="I189" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="J189" s="83"/>
+      <c r="K189" s="83"/>
+      <c r="L189" s="83"/>
+      <c r="M189" s="83"/>
+    </row>
+    <row r="190" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A190" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B190" s="29">
+        <v>4496</v>
+      </c>
+      <c r="C190" s="29">
+        <v>8992</v>
+      </c>
+      <c r="D190" s="29">
+        <v>13488</v>
+      </c>
+      <c r="E190" s="22">
+        <v>17984</v>
+      </c>
+      <c r="F190" s="20">
+        <v>22480</v>
+      </c>
+      <c r="G190" s="78">
+        <v>26976</v>
+      </c>
+      <c r="H190" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="I190" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="J190" s="83"/>
+      <c r="K190" s="83"/>
+      <c r="L190" s="83"/>
+      <c r="M190" s="83"/>
+    </row>
+    <row r="191" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A191" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="B12" s="35">
-[...27 lines deleted...]
-      <c r="A13" s="16" t="s">
+      <c r="B191" s="29">
+        <v>3553</v>
+      </c>
+      <c r="C191" s="29">
+        <v>7564</v>
+      </c>
+      <c r="D191" s="29">
+        <v>11575</v>
+      </c>
+      <c r="E191" s="22">
+        <v>15587</v>
+      </c>
+      <c r="F191" s="20">
+        <v>18401</v>
+      </c>
+      <c r="G191" s="78">
+        <v>21215</v>
+      </c>
+      <c r="H191" s="78">
+        <v>26248</v>
+      </c>
+      <c r="I191" s="78">
+        <v>38067</v>
+      </c>
+      <c r="J191" s="83"/>
+      <c r="K191" s="83"/>
+      <c r="L191" s="83"/>
+      <c r="M191" s="83"/>
+    </row>
+    <row r="192" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A192" s="86" t="s">
+        <v>111</v>
+      </c>
+      <c r="B192" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="C192" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="D192" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="E192" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="F192" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="G192" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="H192" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="I192" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="J192" s="83"/>
+      <c r="K192" s="83"/>
+      <c r="L192" s="83"/>
+      <c r="M192" s="83"/>
+    </row>
+    <row r="193" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A193" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B193" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C193" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D193" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="E193" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="F193" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="G193" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="H193" s="78">
+        <v>1848669</v>
+      </c>
+      <c r="I193" s="78">
+        <v>2184981</v>
+      </c>
+      <c r="J193" s="83"/>
+      <c r="K193" s="83"/>
+      <c r="L193" s="83"/>
+      <c r="M193" s="83"/>
+    </row>
+    <row r="194" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A194" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B194" s="29">
+        <v>633</v>
+      </c>
+      <c r="C194" s="29">
+        <v>1266</v>
+      </c>
+      <c r="D194" s="29">
+        <v>1899</v>
+      </c>
+      <c r="E194" s="22">
+        <v>2500</v>
+      </c>
+      <c r="F194" s="20">
+        <v>3165</v>
+      </c>
+      <c r="G194" s="78">
+        <v>3798</v>
+      </c>
+      <c r="H194" s="78">
+        <v>4847</v>
+      </c>
+      <c r="I194" s="78">
+        <v>5896</v>
+      </c>
+      <c r="J194" s="83"/>
+      <c r="K194" s="83"/>
+      <c r="L194" s="83"/>
+      <c r="M194" s="83"/>
+    </row>
+    <row r="195" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A195" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B195" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C195" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D195" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="E195" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="F195" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="G195" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="H195" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="I195" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="J195" s="83"/>
+      <c r="K195" s="83"/>
+      <c r="L195" s="83"/>
+      <c r="M195" s="83"/>
+    </row>
+    <row r="196" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A196" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B196" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C196" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D196" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="E196" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="F196" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="G196" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="H196" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="I196" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="J196" s="83"/>
+      <c r="K196" s="83"/>
+      <c r="L196" s="83"/>
+      <c r="M196" s="83"/>
+    </row>
+    <row r="197" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A197" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="B197" s="29">
+        <v>1028156</v>
+      </c>
+      <c r="C197" s="29">
+        <v>1762571</v>
+      </c>
+      <c r="D197" s="29">
+        <v>2828466</v>
+      </c>
+      <c r="E197" s="20">
+        <v>4269131</v>
+      </c>
+      <c r="F197" s="20">
+        <v>5851097</v>
+      </c>
+      <c r="G197" s="78">
+        <v>7277364</v>
+      </c>
+      <c r="H197" s="78">
+        <v>9383962</v>
+      </c>
+      <c r="I197" s="78">
+        <v>10937603</v>
+      </c>
+      <c r="J197" s="83"/>
+      <c r="K197" s="83"/>
+      <c r="L197" s="83"/>
+      <c r="M197" s="83"/>
+    </row>
+    <row r="198" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A198" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B198" s="29">
+        <v>1027870</v>
+      </c>
+      <c r="C198" s="29">
+        <v>1761999</v>
+      </c>
+      <c r="D198" s="29">
+        <v>2827608</v>
+      </c>
+      <c r="E198" s="18">
+        <v>4267987</v>
+      </c>
+      <c r="F198" s="20">
+        <v>5849667</v>
+      </c>
+      <c r="G198" s="78">
+        <v>7275648</v>
+      </c>
+      <c r="H198" s="78">
+        <v>9373355</v>
+      </c>
+      <c r="I198" s="78">
+        <v>10918105</v>
+      </c>
+      <c r="J198" s="83"/>
+      <c r="K198" s="83"/>
+      <c r="L198" s="83"/>
+      <c r="M198" s="83"/>
+    </row>
+    <row r="199" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A199" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B199" s="29">
+        <v>286</v>
+      </c>
+      <c r="C199" s="29">
+        <v>572</v>
+      </c>
+      <c r="D199" s="29">
+        <v>858</v>
+      </c>
+      <c r="E199" s="18">
+        <v>1144</v>
+      </c>
+      <c r="F199" s="20">
+        <v>1430</v>
+      </c>
+      <c r="G199" s="78">
+        <v>1716</v>
+      </c>
+      <c r="H199" s="78">
+        <v>1716</v>
+      </c>
+      <c r="I199" s="78">
+        <v>1716</v>
+      </c>
+      <c r="J199" s="83"/>
+      <c r="K199" s="83"/>
+      <c r="L199" s="83"/>
+      <c r="M199" s="83"/>
+    </row>
+    <row r="200" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A200" s="86" t="s">
+        <v>108</v>
+      </c>
+      <c r="B200" s="88" t="s">
+        <v>22</v>
+      </c>
+      <c r="C200" s="88" t="s">
+        <v>22</v>
+      </c>
+      <c r="D200" s="88" t="s">
+        <v>22</v>
+      </c>
+      <c r="E200" s="88" t="s">
+        <v>22</v>
+      </c>
+      <c r="F200" s="88" t="s">
+        <v>22</v>
+      </c>
+      <c r="G200" s="88" t="s">
+        <v>22</v>
+      </c>
+      <c r="H200" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="I200" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="J200" s="83"/>
+      <c r="K200" s="83"/>
+      <c r="L200" s="83"/>
+      <c r="M200" s="83"/>
+    </row>
+    <row r="201" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A201" s="28" t="s">
+        <v>52</v>
+      </c>
+      <c r="B201" s="29">
+        <v>10399</v>
+      </c>
+      <c r="C201" s="29">
+        <v>38567</v>
+      </c>
+      <c r="D201" s="29">
+        <v>133285</v>
+      </c>
+      <c r="E201" s="18">
+        <v>161453</v>
+      </c>
+      <c r="F201" s="20">
+        <v>179193</v>
+      </c>
+      <c r="G201" s="78">
+        <v>275642</v>
+      </c>
+      <c r="H201" s="78">
+        <v>514247</v>
+      </c>
+      <c r="I201" s="78">
+        <v>568184</v>
+      </c>
+      <c r="J201" s="83"/>
+      <c r="K201" s="83"/>
+      <c r="L201" s="83"/>
+      <c r="M201" s="83"/>
+    </row>
+    <row r="202" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A202" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B202" s="29">
+        <v>10399</v>
+      </c>
+      <c r="C202" s="29">
+        <v>38567</v>
+      </c>
+      <c r="D202" s="29">
+        <v>133285</v>
+      </c>
+      <c r="E202" s="18">
+        <v>161453</v>
+      </c>
+      <c r="F202" s="20">
+        <v>179193</v>
+      </c>
+      <c r="G202" s="78">
+        <v>275642</v>
+      </c>
+      <c r="H202" s="78">
+        <v>514247</v>
+      </c>
+      <c r="I202" s="78">
+        <v>568184</v>
+      </c>
+      <c r="J202" s="83"/>
+      <c r="K202" s="83"/>
+      <c r="L202" s="83"/>
+      <c r="M202" s="83"/>
+    </row>
+    <row r="203" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A203" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B203" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C203" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D203" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="E203" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="F203" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="G203" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="H203" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="I203" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="J203" s="83"/>
+      <c r="K203" s="83"/>
+      <c r="L203" s="83"/>
+      <c r="M203" s="83"/>
+    </row>
+    <row r="204" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A204" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B204" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C204" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D204" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="E204" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="F204" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="G204" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="H204" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="I204" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="J204" s="83"/>
+      <c r="K204" s="83"/>
+      <c r="L204" s="83"/>
+      <c r="M204" s="83"/>
+    </row>
+    <row r="205" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A205" s="28" t="s">
+        <v>54</v>
+      </c>
+      <c r="B205" s="29">
+        <v>166327</v>
+      </c>
+      <c r="C205" s="29">
+        <v>351718</v>
+      </c>
+      <c r="D205" s="29">
+        <v>537110</v>
+      </c>
+      <c r="E205" s="29">
+        <v>722501</v>
+      </c>
+      <c r="F205" s="20">
+        <v>837008</v>
+      </c>
+      <c r="G205" s="78">
+        <v>951515</v>
+      </c>
+      <c r="H205" s="78">
+        <v>1125967</v>
+      </c>
+      <c r="I205" s="78">
+        <v>1299353</v>
+      </c>
+      <c r="J205" s="83"/>
+      <c r="K205" s="83"/>
+      <c r="L205" s="83"/>
+      <c r="M205" s="83"/>
+    </row>
+    <row r="206" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A206" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B206" s="29">
+        <v>141526</v>
+      </c>
+      <c r="C206" s="29">
+        <v>268783</v>
+      </c>
+      <c r="D206" s="29">
+        <v>396040</v>
+      </c>
+      <c r="E206" s="29">
+        <v>523297</v>
+      </c>
+      <c r="F206" s="20">
+        <v>613003</v>
+      </c>
+      <c r="G206" s="78">
+        <v>702709</v>
+      </c>
+      <c r="H206" s="78">
+        <v>837740</v>
+      </c>
+      <c r="I206" s="78">
+        <v>971505</v>
+      </c>
+      <c r="J206" s="83"/>
+      <c r="K206" s="83"/>
+      <c r="L206" s="83"/>
+      <c r="M206" s="83"/>
+    </row>
+    <row r="207" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A207" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B207" s="29">
+        <v>1363</v>
+      </c>
+      <c r="C207" s="29">
+        <v>2726</v>
+      </c>
+      <c r="D207" s="29">
+        <v>4089</v>
+      </c>
+      <c r="E207" s="29">
+        <v>5452</v>
+      </c>
+      <c r="F207" s="20">
+        <v>6815</v>
+      </c>
+      <c r="G207" s="78">
+        <v>8178</v>
+      </c>
+      <c r="H207" s="78">
+        <v>18455</v>
+      </c>
+      <c r="I207" s="78">
+        <v>28732</v>
+      </c>
+      <c r="J207" s="83"/>
+      <c r="K207" s="83"/>
+      <c r="L207" s="83"/>
+      <c r="M207" s="83"/>
+    </row>
+    <row r="208" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A208" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B208" s="29">
+        <v>712</v>
+      </c>
+      <c r="C208" s="29">
+        <v>1424</v>
+      </c>
+      <c r="D208" s="29">
+        <v>2136</v>
+      </c>
+      <c r="E208" s="29">
+        <v>2848</v>
+      </c>
+      <c r="F208" s="20">
+        <v>3560</v>
+      </c>
+      <c r="G208" s="78">
+        <v>4272</v>
+      </c>
+      <c r="H208" s="78">
+        <v>6064</v>
+      </c>
+      <c r="I208" s="78">
+        <v>7856</v>
+      </c>
+      <c r="J208" s="83"/>
+      <c r="K208" s="83"/>
+      <c r="L208" s="83"/>
+      <c r="M208" s="83"/>
+    </row>
+    <row r="209" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A209" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B209" s="29">
+        <v>388</v>
+      </c>
+      <c r="C209" s="29">
+        <v>776</v>
+      </c>
+      <c r="D209" s="29">
+        <v>1164</v>
+      </c>
+      <c r="E209" s="29">
+        <v>1552</v>
+      </c>
+      <c r="F209" s="20">
+        <v>1940</v>
+      </c>
+      <c r="G209" s="78">
+        <v>2328</v>
+      </c>
+      <c r="H209" s="78">
+        <v>7128</v>
+      </c>
+      <c r="I209" s="78">
+        <v>11928</v>
+      </c>
+      <c r="J209" s="83"/>
+      <c r="K209" s="83"/>
+      <c r="L209" s="83"/>
+      <c r="M209" s="83"/>
+    </row>
+    <row r="210" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A210" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B210" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="C210" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="D210" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="E210" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="F210" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="G210" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="H210" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="I210" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="J210" s="83"/>
+      <c r="K210" s="83"/>
+      <c r="L210" s="83"/>
+      <c r="M210" s="83"/>
+    </row>
+    <row r="211" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A211" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B211" s="29">
+        <v>2142</v>
+      </c>
+      <c r="C211" s="29">
+        <v>4284</v>
+      </c>
+      <c r="D211" s="29">
+        <v>6426</v>
+      </c>
+      <c r="E211" s="29">
+        <v>8568</v>
+      </c>
+      <c r="F211" s="20">
+        <v>10710</v>
+      </c>
+      <c r="G211" s="78">
+        <v>12852</v>
+      </c>
+      <c r="H211" s="78">
+        <v>14790</v>
+      </c>
+      <c r="I211" s="78">
+        <v>16728</v>
+      </c>
+      <c r="J211" s="83"/>
+      <c r="K211" s="83"/>
+      <c r="L211" s="83"/>
+      <c r="M211" s="83"/>
+    </row>
+    <row r="212" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A212" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="B13" s="43">
-[...27 lines deleted...]
-      <c r="A14" s="16" t="s">
+      <c r="B212" s="29">
+        <v>9470</v>
+      </c>
+      <c r="C212" s="29">
+        <v>18940</v>
+      </c>
+      <c r="D212" s="29">
+        <v>28410</v>
+      </c>
+      <c r="E212" s="29">
+        <v>37880</v>
+      </c>
+      <c r="F212" s="20">
+        <v>47350</v>
+      </c>
+      <c r="G212" s="78">
+        <v>56820</v>
+      </c>
+      <c r="H212" s="78">
+        <v>64140</v>
+      </c>
+      <c r="I212" s="78">
+        <v>71460</v>
+      </c>
+      <c r="J212" s="83"/>
+      <c r="K212" s="83"/>
+      <c r="L212" s="83"/>
+      <c r="M212" s="83"/>
+    </row>
+    <row r="213" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A213" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="B14" s="35">
-[...27 lines deleted...]
-      <c r="A15" s="16" t="s">
+      <c r="B213" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="C213" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="D213" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="E213" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="F213" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="G213" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="H213" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="I213" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="J213" s="83"/>
+      <c r="K213" s="83"/>
+      <c r="L213" s="83"/>
+      <c r="M213" s="83"/>
+    </row>
+    <row r="214" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A214" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="B15" s="35">
-[...27 lines deleted...]
-      <c r="A16" s="16" t="s">
+      <c r="B214" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="C214" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="D214" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="E214" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="F214" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="G214" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="H214" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="I214" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="J214" s="83"/>
+      <c r="K214" s="83"/>
+      <c r="L214" s="83"/>
+      <c r="M214" s="83"/>
+    </row>
+    <row r="215" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A215" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="B16" s="35">
-[...27 lines deleted...]
-      <c r="A17" s="16" t="s">
+      <c r="B215" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="C215" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="D215" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="E215" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="F215" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="G215" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="H215" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="I215" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="J215" s="83"/>
+      <c r="K215" s="83"/>
+      <c r="L215" s="83"/>
+      <c r="M215" s="83"/>
+    </row>
+    <row r="216" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A216" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="B17" s="35">
-[...27 lines deleted...]
-      <c r="A18" s="16" t="s">
+      <c r="B216" s="29">
+        <v>2215</v>
+      </c>
+      <c r="C216" s="29">
+        <v>4430</v>
+      </c>
+      <c r="D216" s="29">
+        <v>6645</v>
+      </c>
+      <c r="E216" s="29">
+        <v>8860</v>
+      </c>
+      <c r="F216" s="20">
+        <v>11075</v>
+      </c>
+      <c r="G216" s="78">
+        <v>13290</v>
+      </c>
+      <c r="H216" s="78">
+        <v>16100</v>
+      </c>
+      <c r="I216" s="78">
+        <v>18910</v>
+      </c>
+      <c r="J216" s="83"/>
+      <c r="K216" s="83"/>
+      <c r="L216" s="83"/>
+      <c r="M216" s="83"/>
+    </row>
+    <row r="217" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A217" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="B18" s="35">
-[...120 lines deleted...]
-      <c r="A22" s="16" t="s">
+      <c r="B217" s="29">
+        <v>100</v>
+      </c>
+      <c r="C217" s="29">
+        <v>200</v>
+      </c>
+      <c r="D217" s="29">
+        <v>300</v>
+      </c>
+      <c r="E217" s="29">
+        <v>400</v>
+      </c>
+      <c r="F217" s="27">
+        <v>500</v>
+      </c>
+      <c r="G217" s="78">
+        <v>600</v>
+      </c>
+      <c r="H217" s="78">
+        <v>600</v>
+      </c>
+      <c r="I217" s="78">
+        <v>600</v>
+      </c>
+      <c r="J217" s="83"/>
+      <c r="K217" s="83"/>
+      <c r="L217" s="83"/>
+      <c r="M217" s="83"/>
+    </row>
+    <row r="218" spans="1:13" s="33" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A218" s="91" t="s">
+        <v>55</v>
+      </c>
+      <c r="B218" s="29">
+        <v>11612</v>
+      </c>
+      <c r="C218" s="29">
+        <v>18883</v>
+      </c>
+      <c r="D218" s="29">
+        <v>26154</v>
+      </c>
+      <c r="E218" s="29">
+        <v>33425</v>
+      </c>
+      <c r="F218" s="20">
+        <v>45254</v>
+      </c>
+      <c r="G218" s="29">
+        <v>57083</v>
+      </c>
+      <c r="H218" s="29">
+        <v>83825</v>
+      </c>
+      <c r="I218" s="29">
+        <v>110537</v>
+      </c>
+      <c r="J218" s="83"/>
+      <c r="K218" s="83"/>
+      <c r="L218" s="83"/>
+      <c r="M218" s="83"/>
+    </row>
+    <row r="219" spans="1:13" s="33" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="92" t="s">
+        <v>60</v>
+      </c>
+      <c r="B219" s="29">
+        <v>10146</v>
+      </c>
+      <c r="C219" s="29">
+        <v>16017</v>
+      </c>
+      <c r="D219" s="29">
+        <v>21889</v>
+      </c>
+      <c r="E219" s="29">
+        <v>27760</v>
+      </c>
+      <c r="F219" s="20">
+        <v>38123</v>
+      </c>
+      <c r="G219" s="29">
+        <v>48485</v>
+      </c>
+      <c r="H219" s="29">
+        <v>69061</v>
+      </c>
+      <c r="I219" s="29">
+        <v>89940</v>
+      </c>
+      <c r="J219" s="83"/>
+      <c r="K219" s="83"/>
+      <c r="L219" s="83"/>
+      <c r="M219" s="83"/>
+    </row>
+    <row r="220" spans="1:13" s="33" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="92" t="s">
+        <v>27</v>
+      </c>
+      <c r="B220" s="29">
+        <v>88</v>
+      </c>
+      <c r="C220" s="29">
+        <v>176</v>
+      </c>
+      <c r="D220" s="29">
+        <v>264</v>
+      </c>
+      <c r="E220" s="29">
+        <v>352</v>
+      </c>
+      <c r="F220" s="27">
+        <v>440</v>
+      </c>
+      <c r="G220" s="29">
+        <v>528</v>
+      </c>
+      <c r="H220" s="29">
+        <v>528</v>
+      </c>
+      <c r="I220" s="29">
+        <v>528</v>
+      </c>
+      <c r="J220" s="83"/>
+      <c r="K220" s="83"/>
+      <c r="L220" s="83"/>
+      <c r="M220" s="83"/>
+    </row>
+    <row r="221" spans="1:13" s="33" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="92" t="s">
+        <v>29</v>
+      </c>
+      <c r="B221" s="29">
+        <v>195</v>
+      </c>
+      <c r="C221" s="29">
+        <v>390</v>
+      </c>
+      <c r="D221" s="29">
+        <v>585</v>
+      </c>
+      <c r="E221" s="29">
+        <v>780</v>
+      </c>
+      <c r="F221" s="27">
+        <v>975</v>
+      </c>
+      <c r="G221" s="29">
+        <v>1170</v>
+      </c>
+      <c r="H221" s="29">
+        <v>1170</v>
+      </c>
+      <c r="I221" s="29">
+        <v>1170</v>
+      </c>
+      <c r="J221" s="83"/>
+      <c r="K221" s="83"/>
+      <c r="L221" s="83"/>
+      <c r="M221" s="83"/>
+    </row>
+    <row r="222" spans="1:13" s="90" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="92" t="s">
+        <v>30</v>
+      </c>
+      <c r="B222" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="C222" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="D222" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="E222" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="F222" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="G222" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="H222" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="I222" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="J222" s="83"/>
+      <c r="K222" s="83"/>
+      <c r="L222" s="89"/>
+      <c r="M222" s="89"/>
+    </row>
+    <row r="223" spans="1:13" s="90" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="92" t="s">
+        <v>31</v>
+      </c>
+      <c r="B223" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C223" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D223" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E223" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="F223" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="G223" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="H223" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="I223" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="J223" s="83"/>
+      <c r="K223" s="83"/>
+      <c r="L223" s="89"/>
+      <c r="M223" s="89"/>
+    </row>
+    <row r="224" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A224" s="28" t="s">
+        <v>56</v>
+      </c>
+      <c r="B224" s="29">
+        <v>2836342</v>
+      </c>
+      <c r="C224" s="29">
+        <v>7272415</v>
+      </c>
+      <c r="D224" s="29">
+        <v>12176581</v>
+      </c>
+      <c r="E224" s="29">
+        <v>18052513</v>
+      </c>
+      <c r="F224" s="20">
+        <v>23334052</v>
+      </c>
+      <c r="G224" s="78">
+        <v>28884110</v>
+      </c>
+      <c r="H224" s="78">
+        <v>33870015</v>
+      </c>
+      <c r="I224" s="78">
+        <v>38173579</v>
+      </c>
+      <c r="J224" s="83"/>
+      <c r="K224" s="83"/>
+      <c r="L224" s="83"/>
+      <c r="M224" s="83"/>
+    </row>
+    <row r="225" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A225" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B225" s="29">
+        <v>1239909</v>
+      </c>
+      <c r="C225" s="29">
+        <v>2776481</v>
+      </c>
+      <c r="D225" s="29">
+        <v>4271059</v>
+      </c>
+      <c r="E225" s="29">
+        <v>5879476</v>
+      </c>
+      <c r="F225" s="20">
+        <v>7469550</v>
+      </c>
+      <c r="G225" s="78">
+        <v>8555159</v>
+      </c>
+      <c r="H225" s="78">
+        <v>9874780</v>
+      </c>
+      <c r="I225" s="78">
+        <v>11290337</v>
+      </c>
+      <c r="J225" s="83"/>
+      <c r="K225" s="83"/>
+      <c r="L225" s="83"/>
+      <c r="M225" s="83"/>
+    </row>
+    <row r="226" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A226" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B226" s="29">
+        <v>12451</v>
+      </c>
+      <c r="C226" s="29">
+        <v>25860</v>
+      </c>
+      <c r="D226" s="29">
+        <v>39269</v>
+      </c>
+      <c r="E226" s="29">
+        <v>52679</v>
+      </c>
+      <c r="F226" s="20">
+        <v>197463</v>
+      </c>
+      <c r="G226" s="78">
+        <v>342247</v>
+      </c>
+      <c r="H226" s="78">
+        <v>484621</v>
+      </c>
+      <c r="I226" s="78">
+        <v>489847</v>
+      </c>
+      <c r="J226" s="83"/>
+      <c r="K226" s="83"/>
+      <c r="L226" s="83"/>
+      <c r="M226" s="83"/>
+    </row>
+    <row r="227" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A227" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="B22" s="35">
-[...27 lines deleted...]
-      <c r="A23" s="16" t="s">
+      <c r="B227" s="29">
+        <v>12</v>
+      </c>
+      <c r="C227" s="29">
+        <v>179</v>
+      </c>
+      <c r="D227" s="29">
+        <v>346</v>
+      </c>
+      <c r="E227" s="29">
+        <v>513</v>
+      </c>
+      <c r="F227" s="27">
+        <v>525</v>
+      </c>
+      <c r="G227" s="78">
+        <v>537</v>
+      </c>
+      <c r="H227" s="78">
+        <v>543</v>
+      </c>
+      <c r="I227" s="78">
+        <v>605</v>
+      </c>
+      <c r="J227" s="83"/>
+      <c r="K227" s="83"/>
+      <c r="L227" s="83"/>
+      <c r="M227" s="83"/>
+    </row>
+    <row r="228" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A228" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="35">
-[...27 lines deleted...]
-      <c r="A24" s="16" t="s">
+      <c r="B228" s="29">
+        <v>48391</v>
+      </c>
+      <c r="C228" s="29">
+        <v>235668</v>
+      </c>
+      <c r="D228" s="29">
+        <v>422945</v>
+      </c>
+      <c r="E228" s="29">
+        <v>610221</v>
+      </c>
+      <c r="F228" s="20">
+        <v>650256</v>
+      </c>
+      <c r="G228" s="78">
+        <v>690290</v>
+      </c>
+      <c r="H228" s="78">
+        <v>730324</v>
+      </c>
+      <c r="I228" s="78">
+        <v>797376</v>
+      </c>
+      <c r="J228" s="83"/>
+      <c r="K228" s="83"/>
+      <c r="L228" s="83"/>
+      <c r="M228" s="83"/>
+    </row>
+    <row r="229" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A229" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="B24" s="35">
-[...27 lines deleted...]
-      <c r="A25" s="16" t="s">
+      <c r="B229" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C229" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D229" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E229" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="F229" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="G229" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="H229" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="I229" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="J229" s="83"/>
+      <c r="K229" s="83"/>
+      <c r="L229" s="83"/>
+      <c r="M229" s="83"/>
+    </row>
+    <row r="230" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A230" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="B25" s="35">
-[...27 lines deleted...]
-      <c r="A26" s="16" t="s">
+      <c r="B230" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C230" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D230" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E230" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="F230" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="G230" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="H230" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="I230" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="J230" s="83"/>
+      <c r="K230" s="83"/>
+      <c r="L230" s="83"/>
+      <c r="M230" s="83"/>
+    </row>
+    <row r="231" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A231" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B231" s="29">
+        <v>196</v>
+      </c>
+      <c r="C231" s="29">
+        <v>392</v>
+      </c>
+      <c r="D231" s="29">
+        <v>588</v>
+      </c>
+      <c r="E231" s="29">
+        <v>784</v>
+      </c>
+      <c r="F231" s="27">
+        <v>980</v>
+      </c>
+      <c r="G231" s="78">
+        <v>1176</v>
+      </c>
+      <c r="H231" s="78">
+        <v>1399</v>
+      </c>
+      <c r="I231" s="78">
+        <v>4338</v>
+      </c>
+      <c r="J231" s="83"/>
+      <c r="K231" s="83"/>
+      <c r="L231" s="83"/>
+      <c r="M231" s="83"/>
+    </row>
+    <row r="232" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A232" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="B26" s="35" t="s">
-[...27 lines deleted...]
-      <c r="A27" s="16" t="s">
+      <c r="B232" s="29">
+        <v>792811</v>
+      </c>
+      <c r="C232" s="29">
+        <v>1755604</v>
+      </c>
+      <c r="D232" s="29">
+        <v>3057534</v>
+      </c>
+      <c r="E232" s="29">
+        <v>5259448</v>
+      </c>
+      <c r="F232" s="20">
+        <v>6372807</v>
+      </c>
+      <c r="G232" s="78">
+        <v>8258967</v>
+      </c>
+      <c r="H232" s="78">
+        <v>9468906</v>
+      </c>
+      <c r="I232" s="78">
+        <v>10986424</v>
+      </c>
+      <c r="J232" s="83"/>
+      <c r="K232" s="83"/>
+      <c r="L232" s="83"/>
+      <c r="M232" s="83"/>
+    </row>
+    <row r="233" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A233" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B233" s="29">
+        <v>19930</v>
+      </c>
+      <c r="C233" s="29">
+        <v>139587</v>
+      </c>
+      <c r="D233" s="29">
+        <v>259244</v>
+      </c>
+      <c r="E233" s="29">
+        <v>378901</v>
+      </c>
+      <c r="F233" s="20">
+        <v>396455</v>
+      </c>
+      <c r="G233" s="78">
+        <v>414009</v>
+      </c>
+      <c r="H233" s="78">
+        <v>431563</v>
+      </c>
+      <c r="I233" s="78">
+        <v>452833</v>
+      </c>
+      <c r="J233" s="83"/>
+      <c r="K233" s="83"/>
+      <c r="L233" s="83"/>
+      <c r="M233" s="83"/>
+    </row>
+    <row r="234" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A234" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B234" s="29">
+        <v>318474</v>
+      </c>
+      <c r="C234" s="29">
+        <v>1398635</v>
+      </c>
+      <c r="D234" s="29">
+        <v>2498877</v>
+      </c>
+      <c r="E234" s="29">
+        <v>3607392</v>
+      </c>
+      <c r="F234" s="20">
+        <v>5368438</v>
+      </c>
+      <c r="G234" s="78">
+        <v>7163593</v>
+      </c>
+      <c r="H234" s="78">
+        <v>8939729</v>
+      </c>
+      <c r="I234" s="78">
+        <v>9716815</v>
+      </c>
+      <c r="J234" s="83"/>
+      <c r="K234" s="83"/>
+      <c r="L234" s="83"/>
+      <c r="M234" s="83"/>
+    </row>
+    <row r="235" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A235" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B235" s="29">
+        <v>401536</v>
+      </c>
+      <c r="C235" s="29">
+        <v>934744</v>
+      </c>
+      <c r="D235" s="29">
+        <v>1618823</v>
+      </c>
+      <c r="E235" s="29">
+        <v>2252571</v>
+      </c>
+      <c r="F235" s="20">
+        <v>2864418</v>
+      </c>
+      <c r="G235" s="78">
+        <v>3442340</v>
+      </c>
+      <c r="H235" s="78">
+        <v>3922266</v>
+      </c>
+      <c r="I235" s="78">
+        <v>4419029</v>
+      </c>
+      <c r="J235" s="83"/>
+      <c r="K235" s="83"/>
+      <c r="L235" s="83"/>
+      <c r="M235" s="83"/>
+    </row>
+    <row r="236" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A236" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B236" s="29">
+        <v>917</v>
+      </c>
+      <c r="C236" s="29">
+        <v>1834</v>
+      </c>
+      <c r="D236" s="29">
+        <v>2751</v>
+      </c>
+      <c r="E236" s="29">
+        <v>3668</v>
+      </c>
+      <c r="F236" s="20">
+        <v>4585</v>
+      </c>
+      <c r="G236" s="78">
+        <v>5502</v>
+      </c>
+      <c r="H236" s="78">
+        <v>5594</v>
+      </c>
+      <c r="I236" s="78">
+        <v>5686</v>
+      </c>
+      <c r="J236" s="83"/>
+      <c r="K236" s="83"/>
+      <c r="L236" s="83"/>
+      <c r="M236" s="83"/>
+    </row>
+    <row r="237" spans="1:13" ht="45" x14ac:dyDescent="0.2">
+      <c r="A237" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B237" s="29">
+        <v>16694061</v>
+      </c>
+      <c r="C237" s="29">
+        <v>33619537</v>
+      </c>
+      <c r="D237" s="29">
+        <v>49466904</v>
+      </c>
+      <c r="E237" s="29">
+        <v>61586651</v>
+      </c>
+      <c r="F237" s="20">
+        <v>72997684</v>
+      </c>
+      <c r="G237" s="78">
+        <v>84066984</v>
+      </c>
+      <c r="H237" s="78">
+        <v>95319102</v>
+      </c>
+      <c r="I237" s="78">
+        <v>106328844</v>
+      </c>
+      <c r="J237" s="83"/>
+      <c r="K237" s="83"/>
+      <c r="L237" s="83"/>
+      <c r="M237" s="83"/>
+    </row>
+    <row r="238" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A238" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B238" s="29">
+        <v>11482656</v>
+      </c>
+      <c r="C238" s="29">
+        <v>23303096</v>
+      </c>
+      <c r="D238" s="29">
+        <v>34145807</v>
+      </c>
+      <c r="E238" s="29">
+        <v>42382546</v>
+      </c>
+      <c r="F238" s="20">
+        <v>48499399</v>
+      </c>
+      <c r="G238" s="78">
+        <v>54862719</v>
+      </c>
+      <c r="H238" s="78">
+        <v>61043231</v>
+      </c>
+      <c r="I238" s="78">
+        <v>67592967</v>
+      </c>
+      <c r="J238" s="83"/>
+      <c r="K238" s="83"/>
+      <c r="L238" s="83"/>
+      <c r="M238" s="83"/>
+    </row>
+    <row r="239" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A239" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B239" s="29">
+        <v>184602</v>
+      </c>
+      <c r="C239" s="29">
+        <v>357764</v>
+      </c>
+      <c r="D239" s="29">
+        <v>523460</v>
+      </c>
+      <c r="E239" s="29">
+        <v>646031</v>
+      </c>
+      <c r="F239" s="20">
+        <v>738880</v>
+      </c>
+      <c r="G239" s="78">
+        <v>820355</v>
+      </c>
+      <c r="H239" s="78">
+        <v>923169</v>
+      </c>
+      <c r="I239" s="78">
+        <v>1015553</v>
+      </c>
+      <c r="J239" s="83"/>
+      <c r="K239" s="83"/>
+      <c r="L239" s="83"/>
+      <c r="M239" s="83"/>
+    </row>
+    <row r="240" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A240" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B240" s="29">
+        <v>71686</v>
+      </c>
+      <c r="C240" s="29">
+        <v>140381</v>
+      </c>
+      <c r="D240" s="29">
+        <v>201049</v>
+      </c>
+      <c r="E240" s="29">
+        <v>254515</v>
+      </c>
+      <c r="F240" s="20">
+        <v>302369</v>
+      </c>
+      <c r="G240" s="78">
+        <v>342211</v>
+      </c>
+      <c r="H240" s="78">
+        <v>387077</v>
+      </c>
+      <c r="I240" s="78">
+        <v>437991</v>
+      </c>
+      <c r="J240" s="83"/>
+      <c r="K240" s="83"/>
+      <c r="L240" s="83"/>
+      <c r="M240" s="83"/>
+    </row>
+    <row r="241" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A241" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B241" s="29">
+        <v>134163</v>
+      </c>
+      <c r="C241" s="29">
+        <v>248818</v>
+      </c>
+      <c r="D241" s="29">
+        <v>362828</v>
+      </c>
+      <c r="E241" s="29">
+        <v>455097</v>
+      </c>
+      <c r="F241" s="20">
+        <v>549764</v>
+      </c>
+      <c r="G241" s="78">
+        <v>622432</v>
+      </c>
+      <c r="H241" s="78">
+        <v>704543</v>
+      </c>
+      <c r="I241" s="78">
+        <v>798279</v>
+      </c>
+      <c r="J241" s="83"/>
+      <c r="K241" s="83"/>
+      <c r="L241" s="83"/>
+      <c r="M241" s="83"/>
+    </row>
+    <row r="242" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A242" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B242" s="29">
+        <v>453737</v>
+      </c>
+      <c r="C242" s="29">
+        <v>935800</v>
+      </c>
+      <c r="D242" s="29">
+        <v>1529259</v>
+      </c>
+      <c r="E242" s="29">
+        <v>1923017</v>
+      </c>
+      <c r="F242" s="20">
+        <v>2345786</v>
+      </c>
+      <c r="G242" s="78">
+        <v>2644629</v>
+      </c>
+      <c r="H242" s="78">
+        <v>2964360</v>
+      </c>
+      <c r="I242" s="78">
+        <v>3184558</v>
+      </c>
+      <c r="J242" s="83"/>
+      <c r="K242" s="83"/>
+      <c r="L242" s="83"/>
+      <c r="M242" s="83"/>
+    </row>
+    <row r="243" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A243" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B243" s="29">
+        <v>50804</v>
+      </c>
+      <c r="C243" s="29">
+        <v>98761</v>
+      </c>
+      <c r="D243" s="29">
+        <v>142607</v>
+      </c>
+      <c r="E243" s="29">
+        <v>180532</v>
+      </c>
+      <c r="F243" s="20">
+        <v>211262</v>
+      </c>
+      <c r="G243" s="78">
+        <v>235828</v>
+      </c>
+      <c r="H243" s="78">
+        <v>264841</v>
+      </c>
+      <c r="I243" s="78">
+        <v>294484</v>
+      </c>
+      <c r="J243" s="83"/>
+      <c r="K243" s="83"/>
+      <c r="L243" s="83"/>
+      <c r="M243" s="83"/>
+    </row>
+    <row r="244" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A244" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B244" s="29">
+        <v>122220</v>
+      </c>
+      <c r="C244" s="29">
+        <v>238470</v>
+      </c>
+      <c r="D244" s="29">
+        <v>348103</v>
+      </c>
+      <c r="E244" s="29">
+        <v>450177</v>
+      </c>
+      <c r="F244" s="20">
+        <v>566704</v>
+      </c>
+      <c r="G244" s="78">
+        <v>672414</v>
+      </c>
+      <c r="H244" s="78">
+        <v>780457</v>
+      </c>
+      <c r="I244" s="78">
+        <v>876682</v>
+      </c>
+      <c r="J244" s="83"/>
+      <c r="K244" s="83"/>
+      <c r="L244" s="83"/>
+      <c r="M244" s="83"/>
+    </row>
+    <row r="245" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A245" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B245" s="29">
+        <v>2103333</v>
+      </c>
+      <c r="C245" s="29">
+        <v>3904055</v>
+      </c>
+      <c r="D245" s="29">
+        <v>5554449</v>
+      </c>
+      <c r="E245" s="29">
+        <v>6697915</v>
+      </c>
+      <c r="F245" s="20">
+        <v>7687394</v>
+      </c>
+      <c r="G245" s="78">
+        <v>8686215</v>
+      </c>
+      <c r="H245" s="78">
+        <v>9814311</v>
+      </c>
+      <c r="I245" s="78">
+        <v>10412731</v>
+      </c>
+      <c r="J245" s="83"/>
+      <c r="K245" s="83"/>
+      <c r="L245" s="83"/>
+      <c r="M245" s="83"/>
+    </row>
+    <row r="246" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A246" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="B27" s="35">
-[...27 lines deleted...]
-      <c r="A28" s="16" t="s">
+      <c r="B246" s="29">
+        <v>48195</v>
+      </c>
+      <c r="C246" s="29">
+        <v>91371</v>
+      </c>
+      <c r="D246" s="29">
+        <v>130966</v>
+      </c>
+      <c r="E246" s="29">
+        <v>159770</v>
+      </c>
+      <c r="F246" s="20">
+        <v>182626</v>
+      </c>
+      <c r="G246" s="78">
+        <v>202234</v>
+      </c>
+      <c r="H246" s="78">
+        <v>226767</v>
+      </c>
+      <c r="I246" s="78">
+        <v>247762</v>
+      </c>
+      <c r="J246" s="83"/>
+      <c r="K246" s="83"/>
+      <c r="L246" s="83"/>
+      <c r="M246" s="83"/>
+    </row>
+    <row r="247" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A247" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B247" s="29">
+        <v>912028</v>
+      </c>
+      <c r="C247" s="29">
+        <v>1936554</v>
+      </c>
+      <c r="D247" s="29">
+        <v>2796121</v>
+      </c>
+      <c r="E247" s="29">
+        <v>3653535</v>
+      </c>
+      <c r="F247" s="20">
+        <v>4500022</v>
+      </c>
+      <c r="G247" s="78">
+        <v>5289527</v>
+      </c>
+      <c r="H247" s="78">
+        <v>6103881</v>
+      </c>
+      <c r="I247" s="78">
+        <v>6940657</v>
+      </c>
+      <c r="J247" s="83"/>
+      <c r="K247" s="83"/>
+      <c r="L247" s="83"/>
+      <c r="M247" s="83"/>
+    </row>
+    <row r="248" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A248" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="B28" s="35">
-[...27 lines deleted...]
-      <c r="A29" s="16" t="s">
+      <c r="B248" s="29">
+        <v>923864</v>
+      </c>
+      <c r="C248" s="29">
+        <v>1942829</v>
+      </c>
+      <c r="D248" s="29">
+        <v>3111018</v>
+      </c>
+      <c r="E248" s="29">
+        <v>4016766</v>
+      </c>
+      <c r="F248" s="20">
+        <v>6519850</v>
+      </c>
+      <c r="G248" s="78">
+        <v>8669852</v>
+      </c>
+      <c r="H248" s="78">
+        <v>10959848</v>
+      </c>
+      <c r="I248" s="78">
+        <v>13248477</v>
+      </c>
+      <c r="J248" s="83"/>
+      <c r="K248" s="83"/>
+      <c r="L248" s="83"/>
+      <c r="M248" s="83"/>
+    </row>
+    <row r="249" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A249" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="B29" s="35">
-[...27 lines deleted...]
-      <c r="A30" s="16" t="s">
+      <c r="B249" s="29">
+        <v>162225</v>
+      </c>
+      <c r="C249" s="29">
+        <v>332703</v>
+      </c>
+      <c r="D249" s="29">
+        <v>497406</v>
+      </c>
+      <c r="E249" s="29">
+        <v>616539</v>
+      </c>
+      <c r="F249" s="20">
+        <v>719322</v>
+      </c>
+      <c r="G249" s="78">
+        <v>821311</v>
+      </c>
+      <c r="H249" s="78">
+        <v>924720</v>
+      </c>
+      <c r="I249" s="78">
+        <v>1030921</v>
+      </c>
+      <c r="J249" s="83"/>
+      <c r="K249" s="83"/>
+      <c r="L249" s="83"/>
+      <c r="M249" s="83"/>
+    </row>
+    <row r="250" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A250" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="B30" s="35">
-[...58 lines deleted...]
-      <c r="A32" s="16" t="s">
+      <c r="B250" s="29">
+        <v>44548</v>
+      </c>
+      <c r="C250" s="29">
+        <v>88935</v>
+      </c>
+      <c r="D250" s="29">
+        <v>123831</v>
+      </c>
+      <c r="E250" s="29">
+        <v>150211</v>
+      </c>
+      <c r="F250" s="20">
+        <v>174306</v>
+      </c>
+      <c r="G250" s="78">
+        <v>197257</v>
+      </c>
+      <c r="H250" s="78">
+        <v>221897</v>
+      </c>
+      <c r="I250" s="78">
+        <v>247782</v>
+      </c>
+      <c r="J250" s="83"/>
+      <c r="K250" s="83"/>
+      <c r="L250" s="83"/>
+      <c r="M250" s="83"/>
+    </row>
+    <row r="251" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A251" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="B251" s="29">
+        <v>1732185</v>
+      </c>
+      <c r="C251" s="29">
+        <v>4178662</v>
+      </c>
+      <c r="D251" s="29">
+        <v>6326320</v>
+      </c>
+      <c r="E251" s="29">
+        <v>8548855</v>
+      </c>
+      <c r="F251" s="20">
+        <v>10775249</v>
+      </c>
+      <c r="G251" s="78">
+        <v>12785226</v>
+      </c>
+      <c r="H251" s="75">
+        <v>14823595</v>
+      </c>
+      <c r="I251" s="93">
+        <v>16995614</v>
+      </c>
+      <c r="J251" s="94"/>
+      <c r="K251" s="83"/>
+      <c r="L251" s="83"/>
+      <c r="M251" s="83"/>
+    </row>
+    <row r="252" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A252" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B252" s="29">
+        <v>1336876</v>
+      </c>
+      <c r="C252" s="29">
+        <v>3070156</v>
+      </c>
+      <c r="D252" s="29">
+        <v>4522104</v>
+      </c>
+      <c r="E252" s="29">
+        <v>6033048</v>
+      </c>
+      <c r="F252" s="20">
+        <v>7760832</v>
+      </c>
+      <c r="G252" s="78">
+        <v>9164751</v>
+      </c>
+      <c r="H252" s="75">
+        <v>10566339</v>
+      </c>
+      <c r="I252" s="93">
+        <v>12112320</v>
+      </c>
+      <c r="J252" s="94"/>
+      <c r="K252" s="83"/>
+      <c r="L252" s="83"/>
+      <c r="M252" s="83"/>
+    </row>
+    <row r="253" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A253" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B253" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C253" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D253" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E253" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="F253" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="G253" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="H253" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="I253" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="J253" s="94"/>
+      <c r="K253" s="83"/>
+      <c r="L253" s="83"/>
+      <c r="M253" s="83"/>
+    </row>
+    <row r="254" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A254" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B254" s="29">
+        <v>17391</v>
+      </c>
+      <c r="C254" s="29">
+        <v>52396</v>
+      </c>
+      <c r="D254" s="29">
+        <v>87401</v>
+      </c>
+      <c r="E254" s="29">
+        <v>122406</v>
+      </c>
+      <c r="F254" s="20">
+        <v>127482</v>
+      </c>
+      <c r="G254" s="78">
+        <v>132558</v>
+      </c>
+      <c r="H254" s="75">
+        <v>137750</v>
+      </c>
+      <c r="I254" s="93">
+        <v>156476</v>
+      </c>
+      <c r="J254" s="94"/>
+      <c r="K254" s="83"/>
+      <c r="L254" s="83"/>
+      <c r="M254" s="83"/>
+    </row>
+    <row r="255" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A255" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B255" s="29">
+        <v>24406</v>
+      </c>
+      <c r="C255" s="29">
+        <v>69055</v>
+      </c>
+      <c r="D255" s="29">
+        <v>113704</v>
+      </c>
+      <c r="E255" s="29">
+        <v>158354</v>
+      </c>
+      <c r="F255" s="20">
+        <v>243489</v>
+      </c>
+      <c r="G255" s="78">
+        <v>328624</v>
+      </c>
+      <c r="H255" s="75">
+        <v>413612</v>
+      </c>
+      <c r="I255" s="93">
+        <v>473488</v>
+      </c>
+      <c r="J255" s="94"/>
+      <c r="K255" s="83"/>
+      <c r="L255" s="83"/>
+      <c r="M255" s="83"/>
+    </row>
+    <row r="256" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A256" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="B32" s="35">
-[...27 lines deleted...]
-      <c r="A33" s="16" t="s">
+      <c r="B256" s="29">
+        <v>8201</v>
+      </c>
+      <c r="C256" s="29">
+        <v>18398</v>
+      </c>
+      <c r="D256" s="29">
+        <v>28594</v>
+      </c>
+      <c r="E256" s="29">
+        <v>38791</v>
+      </c>
+      <c r="F256" s="20">
+        <v>47868</v>
+      </c>
+      <c r="G256" s="78">
+        <v>56946</v>
+      </c>
+      <c r="H256" s="75">
+        <v>64923</v>
+      </c>
+      <c r="I256" s="93">
+        <v>75288</v>
+      </c>
+      <c r="J256" s="94"/>
+      <c r="K256" s="83"/>
+      <c r="L256" s="83"/>
+      <c r="M256" s="83"/>
+    </row>
+    <row r="257" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A257" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B257" s="29">
+        <v>3708</v>
+      </c>
+      <c r="C257" s="29">
+        <v>13015</v>
+      </c>
+      <c r="D257" s="29">
+        <v>22322</v>
+      </c>
+      <c r="E257" s="29">
+        <v>31630</v>
+      </c>
+      <c r="F257" s="20">
+        <v>36538</v>
+      </c>
+      <c r="G257" s="78">
+        <v>41446</v>
+      </c>
+      <c r="H257" s="75">
+        <v>47566</v>
+      </c>
+      <c r="I257" s="93">
+        <v>67840</v>
+      </c>
+      <c r="J257" s="94"/>
+      <c r="K257" s="83"/>
+      <c r="L257" s="83"/>
+      <c r="M257" s="83"/>
+    </row>
+    <row r="258" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A258" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B258" s="29">
+        <v>10595</v>
+      </c>
+      <c r="C258" s="29">
+        <v>28702</v>
+      </c>
+      <c r="D258" s="29">
+        <v>46809</v>
+      </c>
+      <c r="E258" s="29">
+        <v>64915</v>
+      </c>
+      <c r="F258" s="20">
+        <v>82025</v>
+      </c>
+      <c r="G258" s="78">
+        <v>99134</v>
+      </c>
+      <c r="H258" s="75">
+        <v>117049</v>
+      </c>
+      <c r="I258" s="93">
+        <v>132448</v>
+      </c>
+      <c r="J258" s="94"/>
+      <c r="K258" s="83"/>
+      <c r="L258" s="83"/>
+      <c r="M258" s="83"/>
+    </row>
+    <row r="259" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A259" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B259" s="29">
+        <v>119293</v>
+      </c>
+      <c r="C259" s="29">
+        <v>398009</v>
+      </c>
+      <c r="D259" s="29">
+        <v>671181</v>
+      </c>
+      <c r="E259" s="29">
+        <v>945494</v>
+      </c>
+      <c r="F259" s="20">
+        <v>1096208</v>
+      </c>
+      <c r="G259" s="78">
+        <v>1243889</v>
+      </c>
+      <c r="H259" s="75">
+        <v>1394541</v>
+      </c>
+      <c r="I259" s="93">
+        <v>1609055</v>
+      </c>
+      <c r="J259" s="94"/>
+      <c r="K259" s="83"/>
+      <c r="L259" s="83"/>
+      <c r="M259" s="83"/>
+    </row>
+    <row r="260" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A260" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="B33" s="35">
-[...27 lines deleted...]
-      <c r="A34" s="16" t="s">
+      <c r="B260" s="29">
+        <v>6763</v>
+      </c>
+      <c r="C260" s="29">
+        <v>13962</v>
+      </c>
+      <c r="D260" s="29">
+        <v>21160</v>
+      </c>
+      <c r="E260" s="29">
+        <v>28359</v>
+      </c>
+      <c r="F260" s="20">
+        <v>35340</v>
+      </c>
+      <c r="G260" s="78">
+        <v>42320</v>
+      </c>
+      <c r="H260" s="75">
+        <v>48801</v>
+      </c>
+      <c r="I260" s="93">
+        <v>55732</v>
+      </c>
+      <c r="J260" s="94"/>
+      <c r="K260" s="83"/>
+      <c r="L260" s="83"/>
+      <c r="M260" s="83"/>
+    </row>
+    <row r="261" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A261" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B261" s="29">
+        <v>50420</v>
+      </c>
+      <c r="C261" s="29">
+        <v>147789</v>
+      </c>
+      <c r="D261" s="29">
+        <v>245157</v>
+      </c>
+      <c r="E261" s="29">
+        <v>342526</v>
+      </c>
+      <c r="F261" s="20">
+        <v>393926</v>
+      </c>
+      <c r="G261" s="78">
+        <v>445325</v>
+      </c>
+      <c r="H261" s="75">
+        <v>496413</v>
+      </c>
+      <c r="I261" s="93">
+        <v>567757</v>
+      </c>
+      <c r="J261" s="94"/>
+      <c r="K261" s="83"/>
+      <c r="L261" s="83"/>
+      <c r="M261" s="83"/>
+    </row>
+    <row r="262" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A262" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="B34" s="35">
-[...27 lines deleted...]
-      <c r="A35" s="16" t="s">
+      <c r="B262" s="29">
+        <v>74927</v>
+      </c>
+      <c r="C262" s="29">
+        <v>157312</v>
+      </c>
+      <c r="D262" s="29">
+        <v>240335</v>
+      </c>
+      <c r="E262" s="29">
+        <v>316199</v>
+      </c>
+      <c r="F262" s="20">
+        <v>387123</v>
+      </c>
+      <c r="G262" s="78">
+        <v>534281</v>
+      </c>
+      <c r="H262" s="75">
+        <v>734199</v>
+      </c>
+      <c r="I262" s="93">
+        <v>815654</v>
+      </c>
+      <c r="J262" s="94"/>
+      <c r="K262" s="83"/>
+      <c r="L262" s="83"/>
+      <c r="M262" s="83"/>
+    </row>
+    <row r="263" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A263" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B263" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C263" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D263" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="E263" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="F263" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="G263" s="78">
+        <v>335238</v>
+      </c>
+      <c r="H263" s="75">
+        <v>383938</v>
+      </c>
+      <c r="I263" s="93">
+        <v>440431</v>
+      </c>
+      <c r="J263" s="94"/>
+      <c r="K263" s="83"/>
+      <c r="L263" s="83"/>
+      <c r="M263" s="83"/>
+    </row>
+    <row r="264" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A264" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="B35" s="35" t="s">
-[...58 lines deleted...]
-      <c r="A37" s="16" t="s">
+      <c r="B264" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C264" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D264" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E264" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="F264" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="G264" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="H264" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="I264" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="J264" s="94"/>
+      <c r="K264" s="83"/>
+      <c r="L264" s="83"/>
+      <c r="M264" s="83"/>
+    </row>
+    <row r="265" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A265" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="B265" s="29">
+        <v>722537</v>
+      </c>
+      <c r="C265" s="29">
+        <v>1650570</v>
+      </c>
+      <c r="D265" s="29">
+        <v>2420494</v>
+      </c>
+      <c r="E265" s="29">
+        <v>3241305</v>
+      </c>
+      <c r="F265" s="20">
+        <v>4175933</v>
+      </c>
+      <c r="G265" s="78">
+        <v>5038449</v>
+      </c>
+      <c r="H265" s="78">
+        <v>5884990</v>
+      </c>
+      <c r="I265" s="78">
+        <v>6769276</v>
+      </c>
+      <c r="J265" s="83"/>
+      <c r="K265" s="83"/>
+      <c r="L265" s="83"/>
+      <c r="M265" s="83"/>
+    </row>
+    <row r="266" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A266" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B266" s="29">
+        <v>507038</v>
+      </c>
+      <c r="C266" s="29">
+        <v>1144808</v>
+      </c>
+      <c r="D266" s="29">
+        <v>1640142</v>
+      </c>
+      <c r="E266" s="29">
+        <v>2167935</v>
+      </c>
+      <c r="F266" s="20">
+        <v>2883407</v>
+      </c>
+      <c r="G266" s="78">
+        <v>3489958</v>
+      </c>
+      <c r="H266" s="78">
+        <v>4089845</v>
+      </c>
+      <c r="I266" s="78">
+        <v>4683378</v>
+      </c>
+      <c r="J266" s="83"/>
+      <c r="K266" s="83"/>
+      <c r="L266" s="83"/>
+      <c r="M266" s="83"/>
+    </row>
+    <row r="267" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A267" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B267" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C267" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D267" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E267" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="F267" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="G267" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="H267" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="I267" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="J267" s="83"/>
+      <c r="K267" s="83"/>
+      <c r="L267" s="83"/>
+      <c r="M267" s="83"/>
+    </row>
+    <row r="268" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A268" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B268" s="29">
+        <v>17174</v>
+      </c>
+      <c r="C268" s="29">
+        <v>51962</v>
+      </c>
+      <c r="D268" s="29">
+        <v>86750</v>
+      </c>
+      <c r="E268" s="29">
+        <v>121538</v>
+      </c>
+      <c r="F268" s="20">
+        <v>126397</v>
+      </c>
+      <c r="G268" s="78">
+        <v>131256</v>
+      </c>
+      <c r="H268" s="78">
+        <v>136115</v>
+      </c>
+      <c r="I268" s="78">
+        <v>154508</v>
+      </c>
+      <c r="J268" s="83"/>
+      <c r="K268" s="83"/>
+      <c r="L268" s="83"/>
+      <c r="M268" s="83"/>
+    </row>
+    <row r="269" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A269" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="B37" s="35" t="s">
-[...27 lines deleted...]
-      <c r="A38" s="16" t="s">
+      <c r="B269" s="29">
+        <v>2545</v>
+      </c>
+      <c r="C269" s="29">
+        <v>6700</v>
+      </c>
+      <c r="D269" s="29">
+        <v>10856</v>
+      </c>
+      <c r="E269" s="29">
+        <v>15011</v>
+      </c>
+      <c r="F269" s="20">
+        <v>17752</v>
+      </c>
+      <c r="G269" s="78">
+        <v>20494</v>
+      </c>
+      <c r="H269" s="78">
+        <v>23235</v>
+      </c>
+      <c r="I269" s="78">
+        <v>27204</v>
+      </c>
+      <c r="J269" s="83"/>
+      <c r="K269" s="83"/>
+      <c r="L269" s="83"/>
+      <c r="M269" s="83"/>
+    </row>
+    <row r="270" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A270" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B270" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C270" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D270" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E270" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="F270" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="G270" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="H270" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="I270" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="J270" s="83"/>
+      <c r="K270" s="83"/>
+      <c r="L270" s="83"/>
+      <c r="M270" s="83"/>
+    </row>
+    <row r="271" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A271" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B271" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C271" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D271" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E271" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="F271" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="G271" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="H271" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="I271" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="J271" s="83"/>
+      <c r="K271" s="83"/>
+      <c r="L271" s="83"/>
+      <c r="M271" s="83"/>
+    </row>
+    <row r="272" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A272" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B272" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C272" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D272" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E272" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="F272" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="G272" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="H272" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="I272" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="J272" s="83"/>
+      <c r="K272" s="83"/>
+      <c r="L272" s="83"/>
+      <c r="M272" s="83"/>
+    </row>
+    <row r="273" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A273" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="B38" s="35" t="s">
-[...27 lines deleted...]
-      <c r="A39" s="16" t="s">
+      <c r="B273" s="29">
+        <v>55450</v>
+      </c>
+      <c r="C273" s="29">
+        <v>115636</v>
+      </c>
+      <c r="D273" s="29">
+        <v>170766</v>
+      </c>
+      <c r="E273" s="29">
+        <v>226941</v>
+      </c>
+      <c r="F273" s="20">
+        <v>269971</v>
+      </c>
+      <c r="G273" s="78">
+        <v>312693</v>
+      </c>
+      <c r="H273" s="78">
+        <v>366151</v>
+      </c>
+      <c r="I273" s="78">
+        <v>423604</v>
+      </c>
+      <c r="J273" s="83"/>
+      <c r="K273" s="83"/>
+      <c r="L273" s="83"/>
+      <c r="M273" s="83"/>
+    </row>
+    <row r="274" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A274" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="B39" s="35">
-[...27 lines deleted...]
-      <c r="A40" s="16" t="s">
+      <c r="B274" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C274" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D274" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E274" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="F274" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="G274" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="H274" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="I274" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="J274" s="83"/>
+      <c r="K274" s="83"/>
+      <c r="L274" s="83"/>
+      <c r="M274" s="83"/>
+    </row>
+    <row r="275" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A275" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B275" s="29">
+        <v>11150</v>
+      </c>
+      <c r="C275" s="29">
+        <v>28234</v>
+      </c>
+      <c r="D275" s="29">
+        <v>45318</v>
+      </c>
+      <c r="E275" s="29">
+        <v>62401</v>
+      </c>
+      <c r="F275" s="20">
+        <v>76208</v>
+      </c>
+      <c r="G275" s="78">
+        <v>90014</v>
+      </c>
+      <c r="H275" s="78">
+        <v>103820</v>
+      </c>
+      <c r="I275" s="78">
+        <v>122679</v>
+      </c>
+      <c r="J275" s="83"/>
+      <c r="K275" s="83"/>
+      <c r="L275" s="83"/>
+      <c r="M275" s="83"/>
+    </row>
+    <row r="276" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A276" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B276" s="29">
+        <v>42511</v>
+      </c>
+      <c r="C276" s="29">
+        <v>83423</v>
+      </c>
+      <c r="D276" s="29">
+        <v>126204</v>
+      </c>
+      <c r="E276" s="29">
+        <v>170636</v>
+      </c>
+      <c r="F276" s="20">
+        <v>215099</v>
+      </c>
+      <c r="G276" s="78">
+        <v>261282</v>
+      </c>
+      <c r="H276" s="78">
+        <v>308965</v>
+      </c>
+      <c r="I276" s="78">
+        <v>366591</v>
+      </c>
+      <c r="J276" s="83"/>
+      <c r="K276" s="83"/>
+      <c r="L276" s="83"/>
+      <c r="M276" s="83"/>
+    </row>
+    <row r="277" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A277" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="B40" s="35">
-[...89 lines deleted...]
-      <c r="A43" s="16" t="s">
+      <c r="B277" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C277" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D277" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="E277" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="F277" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="G277" s="78">
+        <v>226690</v>
+      </c>
+      <c r="H277" s="78">
+        <v>268334</v>
+      </c>
+      <c r="I277" s="78">
+        <v>309978</v>
+      </c>
+      <c r="J277" s="83"/>
+      <c r="K277" s="83"/>
+      <c r="L277" s="83"/>
+      <c r="M277" s="83"/>
+    </row>
+    <row r="278" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A278" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B278" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C278" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D278" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E278" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="F278" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="G278" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="H278" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="I278" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="J278" s="83"/>
+      <c r="K278" s="83"/>
+      <c r="L278" s="83"/>
+      <c r="M278" s="83"/>
+    </row>
+    <row r="279" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A279" s="28" t="s">
+        <v>58</v>
+      </c>
+      <c r="B279" s="29">
+        <v>329140</v>
+      </c>
+      <c r="C279" s="29">
+        <v>828317</v>
+      </c>
+      <c r="D279" s="29">
+        <v>1242787</v>
+      </c>
+      <c r="E279" s="29">
+        <v>1656217</v>
+      </c>
+      <c r="F279" s="20">
+        <v>2259612</v>
+      </c>
+      <c r="G279" s="78">
+        <v>2722656</v>
+      </c>
+      <c r="H279" s="78">
+        <v>3200839</v>
+      </c>
+      <c r="I279" s="78">
+        <v>3660800</v>
+      </c>
+      <c r="J279" s="83"/>
+      <c r="K279" s="83"/>
+      <c r="L279" s="83"/>
+      <c r="M279" s="83"/>
+    </row>
+    <row r="280" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A280" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B280" s="29">
+        <v>267645</v>
+      </c>
+      <c r="C280" s="29">
+        <v>699312</v>
+      </c>
+      <c r="D280" s="29">
+        <v>1047770</v>
+      </c>
+      <c r="E280" s="29">
+        <v>1399515</v>
+      </c>
+      <c r="F280" s="20">
+        <v>1933909</v>
+      </c>
+      <c r="G280" s="78">
+        <v>2332289</v>
+      </c>
+      <c r="H280" s="78">
+        <v>2754013</v>
+      </c>
+      <c r="I280" s="78">
+        <v>3152133</v>
+      </c>
+      <c r="J280" s="83"/>
+      <c r="K280" s="83"/>
+      <c r="L280" s="83"/>
+      <c r="M280" s="83"/>
+    </row>
+    <row r="281" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A281" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B281" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C281" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D281" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E281" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="F281" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="G281" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="H281" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="I281" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="J281" s="83"/>
+      <c r="K281" s="83"/>
+      <c r="L281" s="83"/>
+      <c r="M281" s="83"/>
+    </row>
+    <row r="282" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A282" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="B43" s="35">
-[...27 lines deleted...]
-      <c r="A44" s="16" t="s">
+      <c r="B282" s="29">
+        <v>217</v>
+      </c>
+      <c r="C282" s="29">
+        <v>434</v>
+      </c>
+      <c r="D282" s="29">
+        <v>651</v>
+      </c>
+      <c r="E282" s="29">
+        <v>868</v>
+      </c>
+      <c r="F282" s="20">
+        <v>1085</v>
+      </c>
+      <c r="G282" s="78">
+        <v>1302</v>
+      </c>
+      <c r="H282" s="78">
+        <v>1635</v>
+      </c>
+      <c r="I282" s="78">
+        <v>1968</v>
+      </c>
+      <c r="J282" s="83"/>
+      <c r="K282" s="83"/>
+      <c r="L282" s="83"/>
+      <c r="M282" s="83"/>
+    </row>
+    <row r="283" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A283" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="B44" s="35">
-[...27 lines deleted...]
-      <c r="A45" s="16" t="s">
+      <c r="B283" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C283" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D283" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E283" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="F283" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="G283" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="H283" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="I283" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="J283" s="83"/>
+      <c r="K283" s="83"/>
+      <c r="L283" s="83"/>
+      <c r="M283" s="83"/>
+    </row>
+    <row r="284" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A284" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B284" s="29">
+        <v>1614</v>
+      </c>
+      <c r="C284" s="29">
+        <v>3200</v>
+      </c>
+      <c r="D284" s="29">
+        <v>4785</v>
+      </c>
+      <c r="E284" s="29">
+        <v>6370</v>
+      </c>
+      <c r="F284" s="20">
+        <v>8151</v>
+      </c>
+      <c r="G284" s="78">
+        <v>9932</v>
+      </c>
+      <c r="H284" s="78">
+        <v>11780</v>
+      </c>
+      <c r="I284" s="78">
+        <v>13522</v>
+      </c>
+      <c r="J284" s="83"/>
+      <c r="K284" s="83"/>
+      <c r="L284" s="83"/>
+      <c r="M284" s="83"/>
+    </row>
+    <row r="285" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A285" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="B45" s="35">
-[...27 lines deleted...]
-      <c r="A46" s="16" t="s">
+      <c r="B285" s="29">
+        <v>398</v>
+      </c>
+      <c r="C285" s="29">
+        <v>1177</v>
+      </c>
+      <c r="D285" s="29">
+        <v>1956</v>
+      </c>
+      <c r="E285" s="29">
+        <v>2736</v>
+      </c>
+      <c r="F285" s="20">
+        <v>3113</v>
+      </c>
+      <c r="G285" s="78">
+        <v>3490</v>
+      </c>
+      <c r="H285" s="78">
+        <v>5080</v>
+      </c>
+      <c r="I285" s="78">
+        <v>6690</v>
+      </c>
+      <c r="J285" s="83"/>
+      <c r="K285" s="83"/>
+      <c r="L285" s="83"/>
+      <c r="M285" s="83"/>
+    </row>
+    <row r="286" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A286" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B286" s="29">
+        <v>975</v>
+      </c>
+      <c r="C286" s="29">
+        <v>2144</v>
+      </c>
+      <c r="D286" s="29">
+        <v>3312</v>
+      </c>
+      <c r="E286" s="29">
+        <v>4481</v>
+      </c>
+      <c r="F286" s="20">
+        <v>5561</v>
+      </c>
+      <c r="G286" s="78">
+        <v>6641</v>
+      </c>
+      <c r="H286" s="78">
+        <v>8295</v>
+      </c>
+      <c r="I286" s="78">
+        <v>10027</v>
+      </c>
+      <c r="J286" s="83"/>
+      <c r="K286" s="83"/>
+      <c r="L286" s="83"/>
+      <c r="M286" s="83"/>
+    </row>
+    <row r="287" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A287" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="B46" s="35">
-[...27 lines deleted...]
-      <c r="A47" s="16" t="s">
+      <c r="B287" s="29">
+        <v>19578</v>
+      </c>
+      <c r="C287" s="29">
+        <v>43346</v>
+      </c>
+      <c r="D287" s="29">
+        <v>66943</v>
+      </c>
+      <c r="E287" s="29">
+        <v>88854</v>
+      </c>
+      <c r="F287" s="20">
+        <v>119874</v>
+      </c>
+      <c r="G287" s="78">
+        <v>147643</v>
+      </c>
+      <c r="H287" s="78">
+        <v>168453</v>
+      </c>
+      <c r="I287" s="78">
+        <v>190569</v>
+      </c>
+      <c r="J287" s="83"/>
+      <c r="K287" s="83"/>
+      <c r="L287" s="83"/>
+      <c r="M287" s="83"/>
+    </row>
+    <row r="288" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A288" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="B47" s="35">
-[...27 lines deleted...]
-      <c r="A48" s="16" t="s">
+      <c r="B288" s="29">
+        <v>500</v>
+      </c>
+      <c r="C288" s="29">
+        <v>1000</v>
+      </c>
+      <c r="D288" s="29">
+        <v>1500</v>
+      </c>
+      <c r="E288" s="29">
+        <v>2000</v>
+      </c>
+      <c r="F288" s="20">
+        <v>2500</v>
+      </c>
+      <c r="G288" s="78">
+        <v>3000</v>
+      </c>
+      <c r="H288" s="78">
+        <v>3000</v>
+      </c>
+      <c r="I288" s="78">
+        <v>3000</v>
+      </c>
+      <c r="J288" s="83"/>
+      <c r="K288" s="83"/>
+      <c r="L288" s="83"/>
+      <c r="M288" s="83"/>
+    </row>
+    <row r="289" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A289" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B289" s="29">
+        <v>1500</v>
+      </c>
+      <c r="C289" s="29">
+        <v>3319</v>
+      </c>
+      <c r="D289" s="29">
+        <v>5138</v>
+      </c>
+      <c r="E289" s="29">
+        <v>6957</v>
+      </c>
+      <c r="F289" s="20">
+        <v>8751</v>
+      </c>
+      <c r="G289" s="78">
+        <v>10545</v>
+      </c>
+      <c r="H289" s="78">
+        <v>12224</v>
+      </c>
+      <c r="I289" s="78">
+        <v>13306</v>
+      </c>
+      <c r="J289" s="83"/>
+      <c r="K289" s="83"/>
+      <c r="L289" s="83"/>
+      <c r="M289" s="83"/>
+    </row>
+    <row r="290" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A290" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="B48" s="35">
-[...27 lines deleted...]
-      <c r="A49" s="16" t="s">
+      <c r="B290" s="29">
+        <v>25213</v>
+      </c>
+      <c r="C290" s="29">
+        <v>52145</v>
+      </c>
+      <c r="D290" s="29">
+        <v>77846</v>
+      </c>
+      <c r="E290" s="29">
+        <v>94736</v>
+      </c>
+      <c r="F290" s="20">
+        <v>111350</v>
+      </c>
+      <c r="G290" s="78">
+        <v>128026</v>
+      </c>
+      <c r="H290" s="78">
+        <v>145369</v>
+      </c>
+      <c r="I290" s="78">
+        <v>163681</v>
+      </c>
+      <c r="J290" s="83"/>
+      <c r="K290" s="83"/>
+      <c r="L290" s="83"/>
+      <c r="M290" s="83"/>
+    </row>
+    <row r="291" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A291" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="B49" s="35">
-[...92 lines deleted...]
-      <c r="B52" s="38" t="s">
+      <c r="B291" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C291" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D291" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E291" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="F291" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="G291" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="H291" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="I291" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="J291" s="83"/>
+      <c r="K291" s="83"/>
+      <c r="L291" s="83"/>
+      <c r="M291" s="83"/>
+    </row>
+    <row r="292" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A292" s="28" t="s">
+        <v>59</v>
+      </c>
+      <c r="B292" s="29">
+        <v>679562</v>
+      </c>
+      <c r="C292" s="29">
+        <v>1696876</v>
+      </c>
+      <c r="D292" s="29">
+        <v>2658189</v>
+      </c>
+      <c r="E292" s="29">
+        <v>3644531</v>
+      </c>
+      <c r="F292" s="29">
+        <v>4332772</v>
+      </c>
+      <c r="G292" s="20">
+        <v>5017059</v>
+      </c>
+      <c r="H292" s="78">
+        <v>5730573</v>
+      </c>
+      <c r="I292" s="78">
+        <v>6557155</v>
+      </c>
+      <c r="J292" s="83"/>
+      <c r="K292" s="83"/>
+      <c r="L292" s="83"/>
+      <c r="M292" s="83"/>
+    </row>
+    <row r="293" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A293" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B293" s="29">
+        <v>561247</v>
+      </c>
+      <c r="C293" s="29">
+        <v>1223138</v>
+      </c>
+      <c r="D293" s="29">
+        <v>1829342</v>
+      </c>
+      <c r="E293" s="29">
+        <v>2458796</v>
+      </c>
+      <c r="F293" s="29">
+        <v>2936584</v>
+      </c>
+      <c r="G293" s="20">
+        <v>3335442</v>
+      </c>
+      <c r="H293" s="78">
+        <v>3715289</v>
+      </c>
+      <c r="I293" s="78">
+        <v>4268428</v>
+      </c>
+      <c r="J293" s="83"/>
+      <c r="K293" s="83"/>
+      <c r="L293" s="83"/>
+      <c r="M293" s="83"/>
+    </row>
+    <row r="294" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A294" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="C52" s="35">
-[...24 lines deleted...]
-      <c r="A53" s="16" t="s">
+      <c r="B294" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C294" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D294" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E294" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="F294" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="G294" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="H294" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="I294" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="J294" s="83"/>
+      <c r="K294" s="83"/>
+      <c r="L294" s="83"/>
+      <c r="M294" s="83"/>
+    </row>
+    <row r="295" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A295" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="B53" s="35" t="s">
-[...27 lines deleted...]
-      <c r="A54" s="16" t="s">
+      <c r="B295" s="29">
+        <v>21834</v>
+      </c>
+      <c r="C295" s="29">
+        <v>62301</v>
+      </c>
+      <c r="D295" s="29">
+        <v>102768</v>
+      </c>
+      <c r="E295" s="29">
+        <v>143235</v>
+      </c>
+      <c r="F295" s="29">
+        <v>225602</v>
+      </c>
+      <c r="G295" s="20">
+        <v>307969</v>
+      </c>
+      <c r="H295" s="78">
+        <v>390169</v>
+      </c>
+      <c r="I295" s="78">
+        <v>446030</v>
+      </c>
+      <c r="J295" s="83"/>
+      <c r="K295" s="83"/>
+      <c r="L295" s="83"/>
+      <c r="M295" s="83"/>
+    </row>
+    <row r="296" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A296" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="B54" s="35">
-[...58 lines deleted...]
-      <c r="A56" s="16" t="s">
+      <c r="B296" s="29">
+        <v>1167</v>
+      </c>
+      <c r="C296" s="29">
+        <v>2334</v>
+      </c>
+      <c r="D296" s="29">
+        <v>3501</v>
+      </c>
+      <c r="E296" s="29">
+        <v>4668</v>
+      </c>
+      <c r="F296" s="29">
+        <v>5835</v>
+      </c>
+      <c r="G296" s="20">
+        <v>7002</v>
+      </c>
+      <c r="H296" s="78">
+        <v>7002</v>
+      </c>
+      <c r="I296" s="78">
+        <v>7002</v>
+      </c>
+      <c r="J296" s="83"/>
+      <c r="K296" s="83"/>
+      <c r="L296" s="83"/>
+      <c r="M296" s="83"/>
+    </row>
+    <row r="297" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A297" s="85" t="s">
+        <v>105</v>
+      </c>
+      <c r="B297" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="C297" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="D297" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="E297" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="F297" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="G297" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="H297" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="I297" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="J297" s="83"/>
+      <c r="K297" s="83"/>
+      <c r="L297" s="83"/>
+      <c r="M297" s="83"/>
+    </row>
+    <row r="298" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A298" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B298" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C298" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D298" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E298" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="F298" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="G298" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="H298" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="I298" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="J298" s="83"/>
+      <c r="K298" s="83"/>
+      <c r="L298" s="83"/>
+      <c r="M298" s="83"/>
+    </row>
+    <row r="299" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A299" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="B56" s="35">
-[...58 lines deleted...]
-      <c r="A58" s="16" t="s">
+      <c r="B299" s="29">
+        <v>44265</v>
+      </c>
+      <c r="C299" s="29">
+        <v>239027</v>
+      </c>
+      <c r="D299" s="29">
+        <v>433473</v>
+      </c>
+      <c r="E299" s="29">
+        <v>629699</v>
+      </c>
+      <c r="F299" s="29">
+        <v>706363</v>
+      </c>
+      <c r="G299" s="20">
+        <v>783553</v>
+      </c>
+      <c r="H299" s="78">
+        <v>859936</v>
+      </c>
+      <c r="I299" s="78">
+        <v>994881</v>
+      </c>
+      <c r="J299" s="83"/>
+      <c r="K299" s="83"/>
+      <c r="L299" s="83"/>
+      <c r="M299" s="83"/>
+    </row>
+    <row r="300" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A300" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B300" s="29">
+        <v>37769</v>
+      </c>
+      <c r="C300" s="29">
+        <v>116235</v>
+      </c>
+      <c r="D300" s="29">
+        <v>194701</v>
+      </c>
+      <c r="E300" s="29">
+        <v>273167</v>
+      </c>
+      <c r="F300" s="29">
+        <v>308967</v>
+      </c>
+      <c r="G300" s="20">
+        <v>344767</v>
+      </c>
+      <c r="H300" s="78">
+        <v>380369</v>
+      </c>
+      <c r="I300" s="78">
+        <v>431773</v>
+      </c>
+      <c r="J300" s="83"/>
+      <c r="K300" s="83"/>
+      <c r="L300" s="83"/>
+      <c r="M300" s="83"/>
+    </row>
+    <row r="301" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A301" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="B58" s="35">
-[...27 lines deleted...]
-      <c r="A59" s="16" t="s">
+      <c r="B301" s="29">
+        <v>7202</v>
+      </c>
+      <c r="C301" s="29">
+        <v>21742</v>
+      </c>
+      <c r="D301" s="29">
+        <v>36282</v>
+      </c>
+      <c r="E301" s="29">
+        <v>50823</v>
+      </c>
+      <c r="F301" s="29">
+        <v>60670</v>
+      </c>
+      <c r="G301" s="20">
+        <v>144967</v>
+      </c>
+      <c r="H301" s="78">
+        <v>279859</v>
+      </c>
+      <c r="I301" s="78">
+        <v>285376</v>
+      </c>
+      <c r="J301" s="83"/>
+      <c r="K301" s="83"/>
+      <c r="L301" s="83"/>
+      <c r="M301" s="83"/>
+    </row>
+    <row r="302" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A302" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="B59" s="35">
-[...7036 lines deleted...]
-      <c r="B286" s="35">
+      <c r="B302" s="29">
         <v>4976</v>
       </c>
-      <c r="C286" s="35">
+      <c r="C302" s="29">
         <v>29896</v>
       </c>
-      <c r="D286" s="36">
+      <c r="D302" s="29">
         <v>54816</v>
       </c>
-      <c r="E286" s="36">
+      <c r="E302" s="29">
         <v>79735</v>
       </c>
-      <c r="F286" s="35">
+      <c r="F302" s="29">
         <v>83242</v>
       </c>
-      <c r="G286" s="25">
+      <c r="G302" s="20">
         <v>86748</v>
       </c>
-      <c r="H286" s="88">
+      <c r="H302" s="78">
         <v>90004</v>
       </c>
-      <c r="I286" s="17"/>
-[...27 lines deleted...]
-      <c r="G288" s="14"/>
+      <c r="I302" s="78">
+        <v>101053</v>
+      </c>
+      <c r="J302" s="83"/>
+      <c r="K302" s="83"/>
+      <c r="L302" s="83"/>
+      <c r="M302" s="83"/>
+    </row>
+    <row r="303" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A303" s="17"/>
+      <c r="B303" s="32"/>
+      <c r="C303" s="32"/>
+      <c r="D303" s="32"/>
+      <c r="E303" s="25"/>
+      <c r="F303" s="25"/>
+      <c r="G303" s="25"/>
+      <c r="H303" s="25"/>
+      <c r="I303" s="84"/>
+      <c r="J303" s="25"/>
+      <c r="K303" s="25"/>
+      <c r="L303" s="25"/>
+      <c r="M303" s="25"/>
+    </row>
+    <row r="304" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A304" s="35"/>
+      <c r="B304" s="35"/>
+      <c r="C304" s="35"/>
+      <c r="D304" s="12"/>
+      <c r="E304" s="12"/>
+      <c r="F304" s="12"/>
+      <c r="G304" s="12"/>
+      <c r="I304" s="76"/>
+    </row>
+    <row r="305" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I305" s="76"/>
+    </row>
+    <row r="306" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I306" s="76"/>
+    </row>
+    <row r="307" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I307" s="76"/>
+    </row>
+    <row r="308" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I308" s="76"/>
+    </row>
+    <row r="309" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I309" s="76"/>
+    </row>
+    <row r="310" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I310" s="76"/>
+    </row>
+    <row r="311" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I311" s="76"/>
+    </row>
+    <row r="312" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I312" s="76"/>
+    </row>
+    <row r="313" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I313" s="76"/>
+    </row>
+    <row r="314" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I314" s="76"/>
+    </row>
+    <row r="315" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I315" s="76"/>
+    </row>
+    <row r="316" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I316" s="76"/>
+    </row>
+    <row r="317" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I317" s="76"/>
+    </row>
+    <row r="318" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I318" s="76"/>
+    </row>
+    <row r="319" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I319" s="76"/>
+    </row>
+    <row r="320" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I320" s="76"/>
+    </row>
+    <row r="321" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I321" s="76"/>
+    </row>
+    <row r="322" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I322" s="76"/>
+    </row>
+    <row r="323" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I323" s="76"/>
+    </row>
+    <row r="324" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I324" s="76"/>
+    </row>
+    <row r="325" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I325" s="76"/>
+    </row>
+    <row r="326" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I326" s="76"/>
+    </row>
+    <row r="327" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I327" s="76"/>
+    </row>
+    <row r="328" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I328" s="76"/>
+    </row>
+    <row r="329" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I329" s="76"/>
+    </row>
+    <row r="330" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I330" s="76"/>
+    </row>
+    <row r="331" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I331" s="76"/>
+    </row>
+    <row r="332" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I332" s="76"/>
+    </row>
+    <row r="333" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I333" s="76"/>
+    </row>
+    <row r="334" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I334" s="76"/>
+    </row>
+    <row r="335" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I335" s="76"/>
+    </row>
+    <row r="336" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I336" s="76"/>
+    </row>
+    <row r="337" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I337" s="76"/>
+    </row>
+    <row r="338" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I338" s="76"/>
+    </row>
+    <row r="339" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I339" s="76"/>
+    </row>
+    <row r="340" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I340" s="76"/>
+    </row>
+    <row r="341" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I341" s="76"/>
+    </row>
+    <row r="342" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I342" s="76"/>
+    </row>
+    <row r="343" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I343" s="76"/>
+    </row>
+    <row r="344" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I344" s="76"/>
+    </row>
+    <row r="345" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I345" s="76"/>
+    </row>
+    <row r="346" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I346" s="76"/>
+    </row>
+    <row r="347" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I347" s="76"/>
+    </row>
+    <row r="348" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I348" s="76"/>
+    </row>
+    <row r="349" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I349" s="76"/>
+    </row>
+    <row r="350" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I350" s="76"/>
+    </row>
+    <row r="351" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I351" s="76"/>
+    </row>
+    <row r="352" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I352" s="76"/>
+    </row>
+    <row r="353" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I353" s="76"/>
+    </row>
+    <row r="354" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I354" s="76"/>
+    </row>
+    <row r="355" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I355" s="76"/>
+    </row>
+    <row r="356" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I356" s="76"/>
+    </row>
+    <row r="357" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I357" s="76"/>
+    </row>
+    <row r="358" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I358" s="76"/>
+    </row>
+    <row r="359" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I359" s="76"/>
+    </row>
+    <row r="360" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I360" s="76"/>
+    </row>
+    <row r="361" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I361" s="76"/>
+    </row>
+    <row r="362" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I362" s="76"/>
+    </row>
+    <row r="363" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I363" s="76"/>
+    </row>
+    <row r="364" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I364" s="76"/>
+    </row>
+    <row r="365" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I365" s="76"/>
+    </row>
+    <row r="366" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I366" s="76"/>
+    </row>
+    <row r="367" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I367" s="76"/>
+    </row>
+    <row r="368" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I368" s="76"/>
+    </row>
+    <row r="369" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I369" s="76"/>
+    </row>
+    <row r="370" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I370" s="76"/>
+    </row>
+    <row r="371" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I371" s="76"/>
+    </row>
+    <row r="372" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I372" s="76"/>
+    </row>
+    <row r="373" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I373" s="76"/>
+    </row>
+    <row r="374" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I374" s="76"/>
+    </row>
+    <row r="375" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I375" s="76"/>
+    </row>
+    <row r="376" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I376" s="76"/>
+    </row>
+    <row r="377" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I377" s="76"/>
+    </row>
+    <row r="378" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I378" s="77"/>
+    </row>
+    <row r="379" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I379" s="76"/>
+    </row>
+    <row r="380" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I380" s="76"/>
+    </row>
+    <row r="381" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I381" s="76"/>
+    </row>
+    <row r="382" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I382" s="76"/>
+    </row>
+    <row r="383" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I383" s="77"/>
+    </row>
+    <row r="384" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I384" s="76"/>
+    </row>
+    <row r="385" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I385" s="76"/>
+    </row>
+    <row r="386" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I386" s="76"/>
+    </row>
+    <row r="387" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I387" s="76"/>
+    </row>
+    <row r="388" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I388" s="76"/>
+    </row>
+    <row r="389" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I389" s="76"/>
+    </row>
+    <row r="390" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I390" s="76"/>
+    </row>
+    <row r="391" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I391" s="76"/>
+    </row>
+    <row r="392" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I392" s="76"/>
+    </row>
+    <row r="393" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I393" s="76"/>
+    </row>
+    <row r="394" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I394" s="76"/>
+    </row>
+    <row r="395" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I395" s="76"/>
+    </row>
+    <row r="396" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I396" s="76"/>
+    </row>
+    <row r="397" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I397" s="76"/>
+    </row>
+    <row r="398" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I398" s="76"/>
+    </row>
+    <row r="399" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I399" s="76"/>
+    </row>
+    <row r="400" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I400" s="76"/>
+    </row>
+    <row r="401" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I401" s="76"/>
+    </row>
+    <row r="402" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I402" s="76"/>
+    </row>
+    <row r="403" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I403" s="76"/>
+    </row>
+    <row r="404" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I404" s="76"/>
+    </row>
+    <row r="405" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I405" s="76"/>
+    </row>
+    <row r="406" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I406" s="76"/>
+    </row>
+    <row r="407" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I407" s="76"/>
+    </row>
+    <row r="408" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I408" s="76"/>
+    </row>
+    <row r="409" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I409" s="76"/>
+    </row>
+    <row r="410" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I410" s="76"/>
+    </row>
+    <row r="411" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I411" s="76"/>
+    </row>
+    <row r="412" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I412" s="76"/>
+    </row>
+    <row r="413" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I413" s="76"/>
+    </row>
+    <row r="414" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I414" s="76"/>
+    </row>
+    <row r="415" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I415" s="76"/>
+    </row>
+    <row r="416" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I416" s="76"/>
+    </row>
+    <row r="417" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I417" s="76"/>
+    </row>
+    <row r="418" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I418" s="76"/>
+    </row>
+    <row r="419" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I419" s="76"/>
+    </row>
+    <row r="420" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I420" s="76"/>
+    </row>
+    <row r="421" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I421" s="76"/>
+    </row>
+    <row r="422" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I422" s="76"/>
+    </row>
+    <row r="423" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I423" s="76"/>
+    </row>
+    <row r="424" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I424" s="76"/>
+    </row>
+    <row r="425" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I425" s="76"/>
+    </row>
+    <row r="426" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I426" s="76"/>
+    </row>
+    <row r="427" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I427" s="76"/>
+    </row>
+    <row r="428" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I428" s="76"/>
+    </row>
+    <row r="429" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I429" s="76"/>
+    </row>
+    <row r="430" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I430" s="76"/>
+    </row>
+    <row r="431" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I431" s="76"/>
+    </row>
+    <row r="432" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I432" s="76"/>
+    </row>
+    <row r="433" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I433" s="76"/>
+    </row>
+    <row r="434" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I434" s="76"/>
+    </row>
+    <row r="435" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I435" s="76"/>
+    </row>
+    <row r="436" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I436" s="76"/>
+    </row>
+    <row r="437" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I437" s="76"/>
+    </row>
+    <row r="438" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I438" s="76"/>
+    </row>
+    <row r="439" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I439" s="76"/>
+    </row>
+    <row r="440" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I440" s="76"/>
+    </row>
+    <row r="441" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I441" s="76"/>
+    </row>
+    <row r="442" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I442" s="76"/>
+    </row>
+    <row r="443" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I443" s="76"/>
+    </row>
+    <row r="444" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I444" s="76"/>
+    </row>
+    <row r="445" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I445" s="76"/>
+    </row>
+    <row r="446" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I446" s="76"/>
+    </row>
+    <row r="447" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I447" s="76"/>
+    </row>
+    <row r="448" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I448" s="76"/>
+    </row>
+    <row r="449" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I449" s="76"/>
+    </row>
+    <row r="450" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I450" s="76"/>
+    </row>
+    <row r="451" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I451" s="76"/>
+    </row>
+    <row r="452" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I452" s="76"/>
+    </row>
+    <row r="453" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I453" s="76"/>
+    </row>
+    <row r="454" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I454" s="76"/>
+    </row>
+    <row r="455" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I455" s="76"/>
+    </row>
+    <row r="456" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I456" s="76"/>
+    </row>
+    <row r="457" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I457" s="76"/>
+    </row>
+    <row r="458" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I458" s="76"/>
+    </row>
+    <row r="459" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I459" s="76"/>
+    </row>
+    <row r="460" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I460" s="76"/>
+    </row>
+    <row r="461" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I461" s="76"/>
+    </row>
+    <row r="462" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I462" s="76"/>
+    </row>
+    <row r="463" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I463" s="76"/>
+    </row>
+    <row r="464" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I464" s="76"/>
+    </row>
+    <row r="465" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I465" s="76"/>
+    </row>
+    <row r="466" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I466" s="76"/>
+    </row>
+    <row r="467" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I467" s="76"/>
+    </row>
+    <row r="468" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I468" s="76"/>
+    </row>
+    <row r="469" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I469" s="76"/>
+    </row>
+    <row r="470" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I470" s="76"/>
+    </row>
+    <row r="471" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I471" s="76"/>
+    </row>
+    <row r="472" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I472" s="76"/>
+    </row>
+    <row r="473" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I473" s="76"/>
+    </row>
+    <row r="474" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I474" s="76"/>
+    </row>
+    <row r="475" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I475" s="76"/>
+    </row>
+    <row r="476" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I476" s="76"/>
+    </row>
+    <row r="477" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I477" s="76"/>
+    </row>
+    <row r="478" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I478" s="76"/>
+    </row>
+    <row r="479" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I479" s="76"/>
+    </row>
+    <row r="480" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I480" s="76"/>
+    </row>
+    <row r="481" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I481" s="76"/>
+    </row>
+    <row r="482" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I482" s="76"/>
+    </row>
+    <row r="483" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I483" s="76"/>
+    </row>
+    <row r="484" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I484" s="76"/>
+    </row>
+    <row r="485" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I485" s="76"/>
+    </row>
+    <row r="486" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I486" s="76"/>
+    </row>
+    <row r="487" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I487" s="76"/>
+    </row>
+    <row r="488" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I488" s="76"/>
+    </row>
+    <row r="489" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I489" s="76"/>
+    </row>
+    <row r="490" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I490" s="76"/>
+    </row>
+    <row r="491" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I491" s="76"/>
+    </row>
+    <row r="492" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I492" s="76"/>
+    </row>
+    <row r="493" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I493" s="76"/>
+    </row>
+    <row r="494" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I494" s="76"/>
+    </row>
+    <row r="495" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I495" s="76"/>
+    </row>
+    <row r="496" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I496" s="76"/>
+    </row>
+    <row r="497" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I497" s="76"/>
+    </row>
+    <row r="498" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I498" s="76"/>
+    </row>
+    <row r="499" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I499" s="76"/>
+    </row>
+    <row r="500" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I500" s="76"/>
+    </row>
+    <row r="501" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I501" s="76"/>
+    </row>
+    <row r="502" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I502" s="76"/>
+    </row>
+    <row r="503" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I503" s="76"/>
+    </row>
+    <row r="504" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I504" s="76"/>
+    </row>
+    <row r="505" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I505" s="76"/>
+    </row>
+    <row r="506" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I506" s="76"/>
+    </row>
+    <row r="507" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I507" s="76"/>
+    </row>
+    <row r="508" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I508" s="76"/>
+    </row>
+    <row r="509" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I509" s="76"/>
+    </row>
+    <row r="510" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I510" s="76"/>
+    </row>
+    <row r="511" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I511" s="76"/>
+    </row>
+    <row r="512" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I512" s="76"/>
+    </row>
+    <row r="513" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I513" s="76"/>
+    </row>
+    <row r="514" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I514" s="76"/>
+    </row>
+    <row r="515" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I515" s="76"/>
+    </row>
+    <row r="516" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I516" s="76"/>
+    </row>
+    <row r="517" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I517" s="76"/>
+    </row>
+    <row r="518" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I518" s="76"/>
+    </row>
+    <row r="519" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I519" s="76"/>
+    </row>
+    <row r="520" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I520" s="76"/>
+    </row>
+    <row r="521" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I521" s="76"/>
+    </row>
+    <row r="522" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I522" s="76"/>
+    </row>
+    <row r="523" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I523" s="76"/>
+    </row>
+    <row r="524" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I524" s="76"/>
+    </row>
+    <row r="525" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I525" s="76"/>
+    </row>
+    <row r="526" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I526" s="76"/>
+    </row>
+    <row r="527" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I527" s="76"/>
+    </row>
+    <row r="528" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I528" s="76"/>
+    </row>
+    <row r="529" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I529" s="76"/>
+    </row>
+    <row r="530" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I530" s="76"/>
+    </row>
+    <row r="531" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I531" s="76"/>
+    </row>
+    <row r="532" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I532" s="76"/>
+    </row>
+    <row r="533" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I533" s="76"/>
+    </row>
+    <row r="534" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I534" s="76"/>
+    </row>
+    <row r="535" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I535" s="76"/>
+    </row>
+    <row r="536" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I536" s="76"/>
+    </row>
+    <row r="537" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I537" s="76"/>
+    </row>
+    <row r="538" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I538" s="76"/>
+    </row>
+    <row r="539" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I539" s="76"/>
+    </row>
+    <row r="540" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I540" s="76"/>
+    </row>
+    <row r="541" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I541" s="76"/>
+    </row>
+    <row r="542" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I542" s="76"/>
+    </row>
+    <row r="543" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I543" s="76"/>
+    </row>
+    <row r="544" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I544" s="76"/>
+    </row>
+    <row r="545" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I545" s="76"/>
+    </row>
+    <row r="546" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I546" s="76"/>
+    </row>
+    <row r="547" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I547" s="76"/>
+    </row>
+    <row r="548" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I548" s="76"/>
+    </row>
+    <row r="549" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I549" s="76"/>
+    </row>
+    <row r="550" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I550" s="76"/>
+    </row>
+    <row r="551" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I551" s="76"/>
+    </row>
+    <row r="552" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I552" s="76"/>
+    </row>
+    <row r="553" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I553" s="76"/>
+    </row>
+    <row r="554" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I554" s="76"/>
+    </row>
+    <row r="555" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I555" s="76"/>
+    </row>
+    <row r="556" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I556" s="76"/>
+    </row>
+    <row r="557" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I557" s="76"/>
+    </row>
+    <row r="558" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I558" s="76"/>
+    </row>
+    <row r="559" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I559" s="76"/>
+    </row>
+    <row r="560" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I560" s="76"/>
+    </row>
+    <row r="561" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I561" s="76"/>
+    </row>
+    <row r="562" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I562" s="76"/>
+    </row>
+    <row r="563" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I563" s="76"/>
+    </row>
+    <row r="564" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I564" s="76"/>
+    </row>
+    <row r="565" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I565" s="76"/>
+    </row>
+    <row r="566" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I566" s="76"/>
+    </row>
+    <row r="567" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I567" s="76"/>
+    </row>
+    <row r="568" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I568" s="76"/>
+    </row>
+    <row r="569" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I569" s="76"/>
+    </row>
+    <row r="570" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I570" s="76"/>
+    </row>
+    <row r="571" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I571" s="76"/>
+    </row>
+    <row r="572" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I572" s="76"/>
+    </row>
+    <row r="573" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I573" s="76"/>
+    </row>
+    <row r="574" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I574" s="76"/>
+    </row>
+    <row r="575" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I575" s="76"/>
+    </row>
+    <row r="576" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I576" s="76"/>
+    </row>
+    <row r="577" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I577" s="76"/>
+    </row>
+    <row r="578" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I578" s="76"/>
+    </row>
+    <row r="579" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I579" s="76"/>
+    </row>
+    <row r="580" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I580" s="76"/>
+    </row>
+    <row r="581" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I581" s="76"/>
+    </row>
+    <row r="582" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I582" s="76"/>
+    </row>
+    <row r="583" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I583" s="76"/>
+    </row>
+    <row r="584" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I584" s="76"/>
+    </row>
+    <row r="585" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I585" s="76"/>
+    </row>
+    <row r="586" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I586" s="76"/>
+    </row>
+    <row r="587" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I587" s="76"/>
+    </row>
+    <row r="588" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I588" s="76"/>
+    </row>
+    <row r="589" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I589" s="76"/>
+    </row>
+    <row r="590" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I590" s="76"/>
+    </row>
+    <row r="591" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I591" s="76"/>
+    </row>
+    <row r="592" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I592" s="76"/>
+    </row>
+    <row r="593" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I593" s="76"/>
+    </row>
+    <row r="594" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I594" s="76"/>
+    </row>
+    <row r="595" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I595" s="76"/>
+    </row>
+    <row r="596" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I596" s="76"/>
+    </row>
+    <row r="597" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I597" s="76"/>
+    </row>
+    <row r="598" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I598" s="76"/>
+    </row>
+    <row r="599" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I599" s="76"/>
+    </row>
+    <row r="600" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I600" s="76"/>
+    </row>
+    <row r="601" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I601" s="76"/>
+    </row>
+    <row r="602" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I602" s="76"/>
+    </row>
+    <row r="603" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I603" s="76"/>
+    </row>
+    <row r="604" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I604" s="76"/>
+    </row>
+    <row r="605" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I605" s="76"/>
+    </row>
+    <row r="606" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I606" s="76"/>
+    </row>
+    <row r="607" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I607" s="76"/>
+    </row>
+    <row r="608" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I608" s="76"/>
+    </row>
+    <row r="609" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I609" s="76"/>
+    </row>
+    <row r="610" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I610" s="76"/>
+    </row>
+    <row r="611" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I611" s="76"/>
+    </row>
+    <row r="612" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I612" s="76"/>
+    </row>
+    <row r="613" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I613" s="76"/>
+    </row>
+    <row r="614" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I614" s="76"/>
+    </row>
+    <row r="615" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I615" s="76"/>
+    </row>
+    <row r="616" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I616" s="76"/>
+    </row>
+    <row r="617" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I617" s="76"/>
+    </row>
+    <row r="618" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I618" s="76"/>
+    </row>
+    <row r="619" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I619" s="76"/>
+    </row>
+    <row r="620" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I620" s="76"/>
+    </row>
+    <row r="621" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I621" s="76"/>
+    </row>
+    <row r="622" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I622" s="76"/>
+    </row>
+    <row r="623" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I623" s="76"/>
+    </row>
+    <row r="624" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I624" s="76"/>
+    </row>
+    <row r="625" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I625" s="76"/>
+    </row>
+    <row r="626" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I626" s="76"/>
+    </row>
+    <row r="627" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I627" s="76"/>
+    </row>
+    <row r="628" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I628" s="76"/>
+    </row>
+    <row r="629" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I629" s="76"/>
+    </row>
+    <row r="630" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I630" s="76"/>
+    </row>
+    <row r="631" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I631" s="76"/>
+    </row>
+    <row r="632" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I632" s="76"/>
+    </row>
+    <row r="633" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I633" s="76"/>
+    </row>
+    <row r="634" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I634" s="76"/>
+    </row>
+    <row r="635" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I635" s="76"/>
+    </row>
+    <row r="636" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I636" s="76"/>
+    </row>
+    <row r="637" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I637" s="76"/>
+    </row>
+    <row r="638" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I638" s="76"/>
+    </row>
+    <row r="639" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I639" s="76"/>
+    </row>
+    <row r="640" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I640" s="76"/>
+    </row>
+    <row r="641" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I641" s="76"/>
+    </row>
+    <row r="642" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I642" s="76"/>
+    </row>
+    <row r="643" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I643" s="76"/>
+    </row>
+    <row r="644" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I644" s="76"/>
+    </row>
+    <row r="645" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I645" s="76"/>
+    </row>
+    <row r="646" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I646" s="76"/>
+    </row>
+    <row r="647" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I647" s="76"/>
+    </row>
+    <row r="648" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I648" s="76"/>
+    </row>
+    <row r="649" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I649" s="76"/>
+    </row>
+    <row r="650" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I650" s="76"/>
+    </row>
+    <row r="651" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I651" s="76"/>
+    </row>
+    <row r="652" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I652" s="76"/>
+    </row>
+    <row r="653" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I653" s="76"/>
+    </row>
+    <row r="654" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I654" s="76"/>
+    </row>
+    <row r="655" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I655" s="76"/>
+    </row>
+    <row r="656" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I656" s="76"/>
+    </row>
+    <row r="657" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I657" s="76"/>
+    </row>
+    <row r="658" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I658" s="76"/>
+    </row>
+    <row r="659" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I659" s="76"/>
+    </row>
+    <row r="660" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I660" s="76"/>
+    </row>
+    <row r="661" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I661" s="76"/>
+    </row>
+    <row r="662" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I662" s="76"/>
+    </row>
+    <row r="663" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I663" s="76"/>
+    </row>
+    <row r="664" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I664" s="76"/>
+    </row>
+    <row r="665" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I665" s="76"/>
+    </row>
+    <row r="666" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I666" s="76"/>
+    </row>
+    <row r="667" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I667" s="76"/>
+    </row>
+    <row r="668" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I668" s="76"/>
+    </row>
+    <row r="669" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I669" s="76"/>
+    </row>
+    <row r="670" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I670" s="76"/>
+    </row>
+    <row r="671" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I671" s="76"/>
+    </row>
+    <row r="672" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I672" s="76"/>
+    </row>
+    <row r="673" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I673" s="76"/>
+    </row>
+    <row r="674" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I674" s="76"/>
+    </row>
+    <row r="675" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I675" s="76"/>
+    </row>
+    <row r="676" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I676" s="76"/>
+    </row>
+    <row r="677" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I677" s="76"/>
+    </row>
+    <row r="678" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I678" s="76"/>
+    </row>
+    <row r="679" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I679" s="76"/>
+    </row>
+    <row r="680" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I680" s="76"/>
+    </row>
+    <row r="681" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I681" s="76"/>
+    </row>
+    <row r="682" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I682" s="76"/>
+    </row>
+    <row r="683" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I683" s="76"/>
+    </row>
+    <row r="684" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I684" s="76"/>
+    </row>
+    <row r="685" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I685" s="76"/>
+    </row>
+    <row r="686" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I686" s="76"/>
+    </row>
+    <row r="687" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I687" s="76"/>
+    </row>
+    <row r="688" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I688" s="76"/>
+    </row>
+    <row r="689" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I689" s="76"/>
+    </row>
+    <row r="690" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I690" s="76"/>
+    </row>
+    <row r="691" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I691" s="76"/>
+    </row>
+    <row r="692" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I692" s="76"/>
+    </row>
+    <row r="693" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I693" s="76"/>
+    </row>
+    <row r="694" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I694" s="76"/>
+    </row>
+    <row r="695" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I695" s="76"/>
+    </row>
+    <row r="696" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I696" s="76"/>
+    </row>
+    <row r="697" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I697" s="76"/>
+    </row>
+    <row r="698" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I698" s="76"/>
+    </row>
+    <row r="699" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I699" s="76"/>
+    </row>
+    <row r="700" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I700" s="76"/>
+    </row>
+    <row r="701" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I701" s="76"/>
+    </row>
+    <row r="702" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I702" s="76"/>
+    </row>
+    <row r="703" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I703" s="76"/>
+    </row>
+    <row r="704" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I704" s="76"/>
+    </row>
+    <row r="705" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I705" s="76"/>
+    </row>
+    <row r="706" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I706" s="76"/>
+    </row>
+    <row r="707" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I707" s="76"/>
+    </row>
+    <row r="708" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I708" s="76"/>
+    </row>
+    <row r="709" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I709" s="76"/>
+    </row>
+    <row r="710" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I710" s="76"/>
+    </row>
+    <row r="711" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I711" s="76"/>
+    </row>
+    <row r="712" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I712" s="76"/>
+    </row>
+    <row r="713" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I713" s="76"/>
+    </row>
+    <row r="714" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I714" s="76"/>
+    </row>
+    <row r="715" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I715" s="76"/>
+    </row>
+    <row r="716" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I716" s="76"/>
+    </row>
+    <row r="717" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I717" s="76"/>
+    </row>
+    <row r="718" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I718" s="76"/>
+    </row>
+    <row r="719" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I719" s="76"/>
+    </row>
+    <row r="720" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I720" s="76"/>
+    </row>
+    <row r="721" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I721" s="76"/>
+    </row>
+    <row r="722" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I722" s="76"/>
+    </row>
+    <row r="723" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I723" s="76"/>
+    </row>
+    <row r="724" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I724" s="76"/>
+    </row>
+    <row r="725" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I725" s="76"/>
+    </row>
+    <row r="726" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I726" s="76"/>
+    </row>
+    <row r="727" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I727" s="76"/>
+    </row>
+    <row r="728" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I728" s="76"/>
+    </row>
+    <row r="729" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I729" s="76"/>
+    </row>
+    <row r="730" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I730" s="76"/>
+    </row>
+    <row r="731" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I731" s="76"/>
+    </row>
+    <row r="732" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I732" s="76"/>
+    </row>
+    <row r="733" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I733" s="76"/>
+    </row>
+    <row r="734" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I734" s="76"/>
+    </row>
+    <row r="735" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I735" s="76"/>
+    </row>
+    <row r="736" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I736" s="76"/>
+    </row>
+    <row r="737" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I737" s="76"/>
+    </row>
+    <row r="738" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I738" s="76"/>
+    </row>
+    <row r="739" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I739" s="76"/>
+    </row>
+    <row r="740" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I740" s="76"/>
+    </row>
+    <row r="741" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I741" s="76"/>
+    </row>
+    <row r="742" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I742" s="76"/>
+    </row>
+    <row r="743" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I743" s="76"/>
+    </row>
+    <row r="744" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I744" s="76"/>
+    </row>
+    <row r="745" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I745" s="76"/>
+    </row>
+    <row r="746" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I746" s="76"/>
+    </row>
+    <row r="747" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I747" s="76"/>
+    </row>
+    <row r="748" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I748" s="76"/>
+    </row>
+    <row r="749" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I749" s="76"/>
+    </row>
+    <row r="750" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I750" s="76"/>
+    </row>
+    <row r="751" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I751" s="76"/>
+    </row>
+    <row r="752" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I752" s="76"/>
+    </row>
+    <row r="753" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I753" s="76"/>
+    </row>
+    <row r="754" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I754" s="76"/>
+    </row>
+    <row r="755" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I755" s="76"/>
+    </row>
+    <row r="756" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I756" s="76"/>
+    </row>
+    <row r="757" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I757" s="76"/>
+    </row>
+    <row r="758" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I758" s="76"/>
+    </row>
+    <row r="759" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I759" s="76"/>
+    </row>
+    <row r="760" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I760" s="76"/>
+    </row>
+    <row r="761" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I761" s="76"/>
+    </row>
+    <row r="762" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I762" s="76"/>
+    </row>
+    <row r="763" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I763" s="76"/>
+    </row>
+    <row r="764" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I764" s="76"/>
+    </row>
+    <row r="765" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I765" s="76"/>
+    </row>
+    <row r="766" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I766" s="76"/>
+    </row>
+    <row r="767" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I767" s="76"/>
+    </row>
+    <row r="768" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I768" s="76"/>
+    </row>
+    <row r="769" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I769" s="76"/>
+    </row>
+    <row r="770" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I770" s="76"/>
+    </row>
+    <row r="771" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I771" s="76"/>
+    </row>
+    <row r="772" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I772" s="76"/>
+    </row>
+    <row r="773" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I773" s="76"/>
+    </row>
+    <row r="774" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I774" s="76"/>
+    </row>
+    <row r="775" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I775" s="76"/>
+    </row>
+    <row r="776" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I776" s="76"/>
+    </row>
+    <row r="777" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I777" s="76"/>
+    </row>
+    <row r="778" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I778" s="76"/>
+    </row>
+    <row r="779" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I779" s="76"/>
+    </row>
+    <row r="780" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I780" s="76"/>
+    </row>
+    <row r="781" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I781" s="76"/>
+    </row>
+    <row r="782" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I782" s="76"/>
+    </row>
+    <row r="783" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I783" s="76"/>
+    </row>
+    <row r="784" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I784" s="76"/>
+    </row>
+    <row r="785" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I785" s="76"/>
+    </row>
+    <row r="786" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I786" s="76"/>
+    </row>
+    <row r="787" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I787" s="76"/>
+    </row>
+    <row r="788" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I788" s="76"/>
+    </row>
+    <row r="789" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I789" s="76"/>
+    </row>
+    <row r="790" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I790" s="76"/>
+    </row>
+    <row r="791" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I791" s="77"/>
+    </row>
+    <row r="792" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I792" s="77"/>
+    </row>
+    <row r="793" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I793" s="77"/>
+    </row>
+    <row r="794" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I794" s="77"/>
+    </row>
+    <row r="795" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I795" s="76"/>
+    </row>
+    <row r="796" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I796" s="76"/>
+    </row>
+    <row r="797" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I797" s="76"/>
+    </row>
+    <row r="798" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I798" s="76"/>
+    </row>
+    <row r="799" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I799" s="76"/>
+    </row>
+    <row r="800" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I800" s="76"/>
+    </row>
+    <row r="801" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I801" s="76"/>
+    </row>
+    <row r="802" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I802" s="76"/>
+    </row>
+    <row r="803" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I803" s="76"/>
+    </row>
+    <row r="804" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I804" s="76"/>
+    </row>
+    <row r="805" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I805" s="76"/>
+    </row>
+    <row r="806" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I806" s="76"/>
+    </row>
+    <row r="807" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I807" s="76"/>
+    </row>
+    <row r="808" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I808" s="76"/>
+    </row>
+    <row r="809" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I809" s="76"/>
+    </row>
+    <row r="810" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I810" s="76"/>
+    </row>
+    <row r="811" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I811" s="76"/>
+    </row>
+    <row r="812" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I812" s="76"/>
+    </row>
+    <row r="813" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I813" s="76"/>
+    </row>
+    <row r="814" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I814" s="76"/>
+    </row>
+    <row r="815" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I815" s="76"/>
+    </row>
+    <row r="816" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I816" s="76"/>
+    </row>
+    <row r="817" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I817" s="76"/>
+    </row>
+    <row r="818" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I818" s="76"/>
+    </row>
+    <row r="819" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I819" s="76"/>
+    </row>
+    <row r="820" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I820" s="76"/>
+    </row>
+    <row r="821" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I821" s="76"/>
+    </row>
+    <row r="822" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I822" s="76"/>
+    </row>
+    <row r="823" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I823" s="76"/>
+    </row>
+    <row r="824" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I824" s="76"/>
+    </row>
+    <row r="825" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I825" s="76"/>
+    </row>
+    <row r="826" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I826" s="76"/>
+    </row>
+    <row r="827" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I827" s="76"/>
+    </row>
+    <row r="828" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I828" s="76"/>
+    </row>
+    <row r="829" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I829" s="76"/>
+    </row>
+    <row r="830" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I830" s="76"/>
+    </row>
+    <row r="831" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I831" s="76"/>
+    </row>
+    <row r="832" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I832" s="76"/>
+    </row>
+    <row r="833" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I833" s="76"/>
+    </row>
+    <row r="834" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I834" s="76"/>
+    </row>
+    <row r="835" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I835" s="76"/>
+    </row>
+    <row r="836" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I836" s="76"/>
+    </row>
+    <row r="837" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I837" s="76"/>
+    </row>
+    <row r="838" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I838" s="76"/>
+    </row>
+    <row r="839" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I839" s="76"/>
+    </row>
+    <row r="840" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I840" s="76"/>
+    </row>
+    <row r="841" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I841" s="76"/>
+    </row>
+    <row r="842" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I842" s="76"/>
+    </row>
+    <row r="843" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I843" s="76"/>
+    </row>
+    <row r="844" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I844" s="76"/>
+    </row>
+    <row r="845" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I845" s="76"/>
+    </row>
+    <row r="846" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I846" s="76"/>
+    </row>
+    <row r="847" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I847" s="76"/>
+    </row>
+    <row r="848" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I848" s="76"/>
+    </row>
+    <row r="849" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I849" s="76"/>
+    </row>
+    <row r="850" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I850" s="76"/>
+    </row>
+    <row r="851" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I851" s="76"/>
+    </row>
+    <row r="852" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I852" s="76"/>
+    </row>
+    <row r="853" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I853" s="77"/>
+    </row>
+    <row r="854" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I854" s="76"/>
+    </row>
+    <row r="855" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I855" s="76"/>
+    </row>
+    <row r="856" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I856" s="77"/>
+    </row>
+    <row r="857" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I857" s="76"/>
+    </row>
+    <row r="858" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I858" s="76"/>
+    </row>
+    <row r="859" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I859" s="76"/>
+    </row>
+    <row r="860" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I860" s="76"/>
+    </row>
+    <row r="861" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I861" s="76"/>
+    </row>
+    <row r="862" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I862" s="76"/>
+    </row>
+    <row r="863" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I863" s="76"/>
+    </row>
+    <row r="864" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I864" s="76"/>
+    </row>
+    <row r="865" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I865" s="77"/>
+    </row>
+    <row r="866" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I866" s="76"/>
+    </row>
+    <row r="867" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I867" s="76"/>
+    </row>
+    <row r="868" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I868" s="77"/>
+    </row>
+    <row r="869" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I869" s="76"/>
+    </row>
+    <row r="870" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I870" s="76"/>
+    </row>
+    <row r="871" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I871" s="76"/>
+    </row>
+    <row r="872" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I872" s="76"/>
+    </row>
+    <row r="873" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I873" s="76"/>
+    </row>
+    <row r="874" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I874" s="76"/>
+    </row>
+    <row r="875" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I875" s="76"/>
+    </row>
+    <row r="876" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I876" s="76"/>
+    </row>
+    <row r="877" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I877" s="76"/>
+    </row>
+    <row r="878" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I878" s="76"/>
+    </row>
+    <row r="879" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I879" s="76"/>
+    </row>
+    <row r="880" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I880" s="76"/>
+    </row>
+    <row r="881" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I881" s="76"/>
+    </row>
+    <row r="882" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I882" s="76"/>
+    </row>
+    <row r="883" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I883" s="76"/>
+    </row>
+    <row r="884" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I884" s="76"/>
+    </row>
+    <row r="885" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I885" s="76"/>
+    </row>
+    <row r="886" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I886" s="76"/>
+    </row>
+    <row r="887" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I887" s="76"/>
+    </row>
+    <row r="888" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I888" s="76"/>
+    </row>
+    <row r="889" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I889" s="77"/>
+    </row>
+    <row r="890" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I890" s="77"/>
+    </row>
+    <row r="891" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I891" s="77"/>
+    </row>
+    <row r="892" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I892" s="77"/>
+    </row>
+    <row r="893" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I893" s="77"/>
+    </row>
+    <row r="894" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I894" s="77"/>
+    </row>
+    <row r="895" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I895" s="77"/>
+    </row>
+    <row r="896" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I896" s="77"/>
+    </row>
+    <row r="897" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I897" s="76"/>
+    </row>
+    <row r="898" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I898" s="76"/>
+    </row>
+    <row r="899" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I899" s="76"/>
+    </row>
+    <row r="900" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I900" s="76"/>
+    </row>
+    <row r="901" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I901" s="76"/>
+    </row>
+    <row r="902" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I902" s="76"/>
+    </row>
+    <row r="903" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I903" s="76"/>
+    </row>
+    <row r="904" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I904" s="76"/>
+    </row>
+    <row r="905" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I905" s="76"/>
+    </row>
+    <row r="906" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I906" s="76"/>
+    </row>
+    <row r="907" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I907" s="76"/>
+    </row>
+    <row r="908" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I908" s="76"/>
+    </row>
+    <row r="909" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I909" s="76"/>
+    </row>
+    <row r="910" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I910" s="76"/>
+    </row>
+    <row r="911" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I911" s="76"/>
+    </row>
+    <row r="912" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I912" s="76"/>
+    </row>
+    <row r="913" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I913" s="76"/>
+    </row>
+    <row r="914" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I914" s="76"/>
+    </row>
+    <row r="915" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I915" s="76"/>
+    </row>
+    <row r="916" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I916" s="76"/>
+    </row>
+    <row r="917" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I917" s="76"/>
+    </row>
+    <row r="918" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I918" s="76"/>
+    </row>
+    <row r="919" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I919" s="76"/>
+    </row>
+    <row r="920" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I920" s="76"/>
+    </row>
+    <row r="921" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I921" s="76"/>
+    </row>
+    <row r="922" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I922" s="76"/>
+    </row>
+    <row r="923" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I923" s="77"/>
+    </row>
+    <row r="924" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I924" s="77"/>
+    </row>
+    <row r="925" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I925" s="77"/>
+    </row>
+    <row r="926" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I926" s="77"/>
+    </row>
+    <row r="927" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I927" s="76"/>
+    </row>
+    <row r="928" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I928" s="76"/>
+    </row>
+    <row r="929" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I929" s="76"/>
+    </row>
+    <row r="930" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I930" s="76"/>
+    </row>
+    <row r="931" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I931" s="76"/>
+    </row>
+    <row r="932" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I932" s="76"/>
+    </row>
+    <row r="933" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I933" s="76"/>
+    </row>
+    <row r="934" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I934" s="76"/>
+    </row>
+    <row r="935" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I935" s="76"/>
+    </row>
+    <row r="936" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I936" s="76"/>
+    </row>
+    <row r="937" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I937" s="76"/>
+    </row>
+    <row r="938" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I938" s="76"/>
+    </row>
+    <row r="939" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I939" s="76"/>
+    </row>
+    <row r="940" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I940" s="76"/>
+    </row>
+    <row r="941" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I941" s="76"/>
+    </row>
+    <row r="942" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I942" s="76"/>
+    </row>
+    <row r="943" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I943" s="76"/>
+    </row>
+    <row r="944" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I944" s="76"/>
+    </row>
+    <row r="945" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I945" s="76"/>
+    </row>
+    <row r="946" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I946" s="76"/>
+    </row>
+    <row r="947" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I947" s="76"/>
+    </row>
+    <row r="948" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I948" s="76"/>
+    </row>
+    <row r="949" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I949" s="76"/>
+    </row>
+    <row r="950" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I950" s="76"/>
+    </row>
+    <row r="951" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I951" s="76"/>
+    </row>
+    <row r="952" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I952" s="76"/>
+    </row>
+    <row r="953" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I953" s="76"/>
+    </row>
+    <row r="954" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I954" s="76"/>
+    </row>
+    <row r="955" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I955" s="76"/>
+    </row>
+    <row r="956" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I956" s="76"/>
+    </row>
+    <row r="957" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I957" s="76"/>
+    </row>
+    <row r="958" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I958" s="76"/>
+    </row>
+    <row r="959" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I959" s="76"/>
+    </row>
+    <row r="960" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I960" s="76"/>
+    </row>
+    <row r="961" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I961" s="76"/>
+    </row>
+    <row r="962" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I962" s="76"/>
+    </row>
+    <row r="963" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I963" s="76"/>
+    </row>
+    <row r="964" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I964" s="76"/>
+    </row>
+    <row r="965" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I965" s="76"/>
+    </row>
+    <row r="966" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I966" s="76"/>
+    </row>
+    <row r="967" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I967" s="76"/>
+    </row>
+    <row r="968" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I968" s="76"/>
+    </row>
+    <row r="969" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I969" s="76"/>
+    </row>
+    <row r="970" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I970" s="76"/>
+    </row>
+    <row r="971" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I971" s="76"/>
+    </row>
+    <row r="972" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I972" s="76"/>
+    </row>
+    <row r="973" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I973" s="76"/>
+    </row>
+    <row r="974" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I974" s="76"/>
+    </row>
+    <row r="975" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I975" s="76"/>
+    </row>
+    <row r="976" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I976" s="76"/>
+    </row>
+    <row r="977" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I977" s="76"/>
+    </row>
+    <row r="978" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I978" s="76"/>
+    </row>
+    <row r="979" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I979" s="76"/>
+    </row>
+    <row r="980" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I980" s="76"/>
+    </row>
+    <row r="981" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I981" s="76"/>
+    </row>
+    <row r="982" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I982" s="76"/>
+    </row>
+    <row r="983" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I983" s="76"/>
+    </row>
+    <row r="984" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I984" s="76"/>
+    </row>
+    <row r="985" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I985" s="76"/>
+    </row>
+    <row r="986" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I986" s="76"/>
+    </row>
+    <row r="987" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I987" s="76"/>
+    </row>
+    <row r="988" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I988" s="76"/>
+    </row>
+    <row r="989" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I989" s="76"/>
+    </row>
+    <row r="990" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I990" s="76"/>
+    </row>
+    <row r="991" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I991" s="76"/>
+    </row>
+    <row r="992" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I992" s="76"/>
+    </row>
+    <row r="993" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I993" s="76"/>
+    </row>
+    <row r="994" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I994" s="76"/>
+    </row>
+    <row r="995" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I995" s="76"/>
+    </row>
+    <row r="996" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I996" s="76"/>
+    </row>
+    <row r="997" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I997" s="76"/>
+    </row>
+    <row r="998" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I998" s="76"/>
+    </row>
+    <row r="999" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I999" s="76"/>
+    </row>
+    <row r="1000" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1000" s="76"/>
+    </row>
+    <row r="1001" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1001" s="76"/>
+    </row>
+    <row r="1002" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1002" s="76"/>
+    </row>
+    <row r="1003" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1003" s="76"/>
+    </row>
+    <row r="1004" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1004" s="76"/>
+    </row>
+    <row r="1005" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1005" s="76"/>
+    </row>
+    <row r="1006" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1006" s="76"/>
+    </row>
+    <row r="1007" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1007" s="76"/>
+    </row>
+    <row r="1008" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1008" s="76"/>
+    </row>
+    <row r="1009" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1009" s="76"/>
+    </row>
+    <row r="1010" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1010" s="76"/>
+    </row>
+    <row r="1011" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1011" s="76"/>
+    </row>
+    <row r="1012" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1012" s="76"/>
+    </row>
+    <row r="1013" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1013" s="76"/>
+    </row>
+    <row r="1014" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1014" s="76"/>
+    </row>
+    <row r="1015" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1015" s="76"/>
+    </row>
+    <row r="1016" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1016" s="76"/>
+    </row>
+    <row r="1017" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1017" s="76"/>
+    </row>
+    <row r="1018" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1018" s="76"/>
+    </row>
+    <row r="1019" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1019" s="76"/>
+    </row>
+    <row r="1020" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1020" s="76"/>
+    </row>
+    <row r="1021" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1021" s="76"/>
+    </row>
+    <row r="1022" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1022" s="76"/>
+    </row>
+    <row r="1023" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1023" s="76"/>
+    </row>
+    <row r="1024" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1024" s="76"/>
+    </row>
+    <row r="1025" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1025" s="76"/>
+    </row>
+    <row r="1026" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1026" s="76"/>
+    </row>
+    <row r="1027" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1027" s="76"/>
+    </row>
+    <row r="1028" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1028" s="76"/>
+    </row>
+    <row r="1029" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1029" s="76"/>
+    </row>
+    <row r="1030" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1030" s="76"/>
+    </row>
+    <row r="1031" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1031" s="76"/>
+    </row>
+    <row r="1032" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1032" s="76"/>
+    </row>
+    <row r="1033" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1033" s="76"/>
+    </row>
+    <row r="1034" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1034" s="76"/>
+    </row>
+    <row r="1035" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1035" s="76"/>
+    </row>
+    <row r="1036" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1036" s="76"/>
+    </row>
+    <row r="1037" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1037" s="76"/>
+    </row>
+    <row r="1038" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1038" s="76"/>
+    </row>
+    <row r="1039" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1039" s="76"/>
+    </row>
+    <row r="1040" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1040" s="76"/>
+    </row>
+    <row r="1041" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1041" s="76"/>
+    </row>
+    <row r="1042" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1042" s="76"/>
+    </row>
+    <row r="1043" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1043" s="76"/>
+    </row>
+    <row r="1044" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1044" s="76"/>
+    </row>
+    <row r="1045" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1045" s="76"/>
+    </row>
+    <row r="1046" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1046" s="76"/>
+    </row>
+    <row r="1047" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1047" s="76"/>
+    </row>
+    <row r="1048" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1048" s="76"/>
+    </row>
+    <row r="1049" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1049" s="76"/>
+    </row>
+    <row r="1050" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1050" s="76"/>
+    </row>
+    <row r="1051" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1051" s="76"/>
+    </row>
+    <row r="1052" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1052" s="76"/>
+    </row>
+    <row r="1053" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1053" s="76"/>
+    </row>
+    <row r="1054" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1054" s="76"/>
+    </row>
+    <row r="1055" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1055" s="76"/>
+    </row>
+    <row r="1056" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1056" s="76"/>
+    </row>
+    <row r="1057" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1057" s="76"/>
+    </row>
+    <row r="1058" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1058" s="76"/>
+    </row>
+    <row r="1059" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1059" s="76"/>
+    </row>
+    <row r="1060" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1060" s="76"/>
+    </row>
+    <row r="1061" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1061" s="76"/>
+    </row>
+    <row r="1062" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1062" s="76"/>
+    </row>
+    <row r="1063" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1063" s="76"/>
+    </row>
+    <row r="1064" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1064" s="76"/>
+    </row>
+    <row r="1065" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1065" s="76"/>
+    </row>
+    <row r="1066" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1066" s="76"/>
+    </row>
+    <row r="1067" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1067" s="76"/>
+    </row>
+    <row r="1068" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1068" s="76"/>
+    </row>
+    <row r="1069" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1069" s="76"/>
+    </row>
+    <row r="1070" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1070" s="76"/>
+    </row>
+    <row r="1071" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1071" s="76"/>
+    </row>
+    <row r="1072" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1072" s="76"/>
+    </row>
+    <row r="1073" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1073" s="76"/>
+    </row>
+    <row r="1074" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1074" s="76"/>
+    </row>
+    <row r="1075" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1075" s="76"/>
+    </row>
+    <row r="1076" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1076" s="76"/>
+    </row>
+    <row r="1077" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1077" s="76"/>
+    </row>
+    <row r="1078" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1078" s="76"/>
+    </row>
+    <row r="1079" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1079" s="76"/>
+    </row>
+    <row r="1080" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1080" s="76"/>
+    </row>
+    <row r="1081" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1081" s="76"/>
+    </row>
+    <row r="1082" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1082" s="76"/>
+    </row>
+    <row r="1083" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1083" s="76"/>
+    </row>
+    <row r="1084" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1084" s="76"/>
+    </row>
+    <row r="1085" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1085" s="76"/>
+    </row>
+    <row r="1086" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1086" s="76"/>
+    </row>
+    <row r="1087" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1087" s="76"/>
+    </row>
+    <row r="1088" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1088" s="76"/>
+    </row>
+    <row r="1089" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1089" s="76"/>
+    </row>
+    <row r="1090" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1090" s="76"/>
+    </row>
+    <row r="1091" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1091" s="76"/>
+    </row>
+    <row r="1092" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1092" s="76"/>
+    </row>
+    <row r="1093" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1093" s="76"/>
+    </row>
+    <row r="1094" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1094" s="76"/>
+    </row>
+    <row r="1095" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1095" s="76"/>
+    </row>
+    <row r="1096" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1096" s="77"/>
+    </row>
+    <row r="1097" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1097" s="76"/>
+    </row>
+    <row r="1098" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1098" s="76"/>
+    </row>
+    <row r="1099" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1099" s="76"/>
+    </row>
+    <row r="1100" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1100" s="76"/>
+    </row>
+    <row r="1101" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1101" s="76"/>
+    </row>
+    <row r="1102" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1102" s="76"/>
+    </row>
+    <row r="1103" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1103" s="76"/>
+    </row>
+    <row r="1104" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1104" s="76"/>
+    </row>
+    <row r="1105" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1105" s="76"/>
+    </row>
+    <row r="1106" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1106" s="76"/>
+    </row>
+    <row r="1107" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1107" s="76"/>
+    </row>
+    <row r="1108" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1108" s="76"/>
+    </row>
+    <row r="1109" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1109" s="76"/>
+    </row>
+    <row r="1110" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1110" s="76"/>
+    </row>
+    <row r="1111" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1111" s="76"/>
+    </row>
+    <row r="1112" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1112" s="76"/>
+    </row>
+    <row r="1113" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1113" s="76"/>
+    </row>
+    <row r="1114" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1114" s="76"/>
+    </row>
+    <row r="1115" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1115" s="76"/>
+    </row>
+    <row r="1116" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1116" s="76"/>
+    </row>
+    <row r="1117" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1117" s="76"/>
+    </row>
+    <row r="1118" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1118" s="76"/>
+    </row>
+    <row r="1119" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1119" s="76"/>
+    </row>
+    <row r="1120" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1120" s="76"/>
+    </row>
+    <row r="1121" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1121" s="76"/>
+    </row>
+    <row r="1122" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1122" s="76"/>
+    </row>
+    <row r="1123" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1123" s="76"/>
+    </row>
+    <row r="1124" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1124" s="76"/>
+    </row>
+    <row r="1125" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1125" s="76"/>
+    </row>
+    <row r="1126" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1126" s="76"/>
+    </row>
+    <row r="1127" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1127" s="76"/>
+    </row>
+    <row r="1128" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1128" s="76"/>
+    </row>
+    <row r="1129" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1129" s="76"/>
+    </row>
+    <row r="1130" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1130" s="76"/>
+    </row>
+    <row r="1131" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1131" s="76"/>
+    </row>
+    <row r="1132" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1132" s="76"/>
+    </row>
+    <row r="1133" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1133" s="76"/>
+    </row>
+    <row r="1134" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1134" s="76"/>
+    </row>
+    <row r="1135" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1135" s="76"/>
+    </row>
+    <row r="1136" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1136" s="76"/>
+    </row>
+    <row r="1137" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1137" s="76"/>
+    </row>
+    <row r="1138" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1138" s="76"/>
+    </row>
+    <row r="1139" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1139" s="76"/>
+    </row>
+    <row r="1140" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1140" s="76"/>
+    </row>
+    <row r="1141" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1141" s="76"/>
+    </row>
+    <row r="1142" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1142" s="76"/>
+    </row>
+    <row r="1143" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1143" s="76"/>
+    </row>
+    <row r="1144" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1144" s="76"/>
+    </row>
+    <row r="1145" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1145" s="76"/>
+    </row>
+    <row r="1146" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1146" s="76"/>
+    </row>
+    <row r="1147" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1147" s="76"/>
+    </row>
+    <row r="1148" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1148" s="76"/>
+    </row>
+    <row r="1149" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1149" s="76"/>
+    </row>
+    <row r="1150" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1150" s="76"/>
+    </row>
+    <row r="1151" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1151" s="76"/>
+    </row>
+    <row r="1152" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1152" s="76"/>
+    </row>
+    <row r="1153" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1153" s="76"/>
+    </row>
+    <row r="1154" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1154" s="76"/>
+    </row>
+    <row r="1155" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1155" s="76"/>
+    </row>
+    <row r="1156" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1156" s="76"/>
+    </row>
+    <row r="1157" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1157" s="76"/>
+    </row>
+    <row r="1158" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1158" s="76"/>
+    </row>
+    <row r="1159" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1159" s="76"/>
+    </row>
+    <row r="1160" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1160" s="76"/>
+    </row>
+    <row r="1161" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1161" s="76"/>
+    </row>
+    <row r="1162" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1162" s="76"/>
+    </row>
+    <row r="1163" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1163" s="76"/>
+    </row>
+    <row r="1164" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1164" s="76"/>
+    </row>
+    <row r="1165" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1165" s="76"/>
+    </row>
+    <row r="1166" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1166" s="76"/>
+    </row>
+    <row r="1167" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1167" s="76"/>
+    </row>
+    <row r="1168" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1168" s="76"/>
+    </row>
+    <row r="1169" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1169" s="76"/>
+    </row>
+    <row r="1170" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1170" s="76"/>
+    </row>
+    <row r="1171" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1171" s="76"/>
+    </row>
+    <row r="1172" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1172" s="76"/>
+    </row>
+    <row r="1173" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1173" s="76"/>
+    </row>
+    <row r="1174" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1174" s="76"/>
+    </row>
+    <row r="1175" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1175" s="76"/>
+    </row>
+    <row r="1176" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1176" s="76"/>
+    </row>
+    <row r="1177" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1177" s="76"/>
+    </row>
+    <row r="1178" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1178" s="76"/>
+    </row>
+    <row r="1179" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1179" s="76"/>
+    </row>
+    <row r="1180" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1180" s="76"/>
+    </row>
+    <row r="1181" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1181" s="76"/>
+    </row>
+    <row r="1182" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1182" s="76"/>
+    </row>
+    <row r="1183" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1183" s="76"/>
+    </row>
+    <row r="1184" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1184" s="76"/>
+    </row>
+    <row r="1185" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1185" s="76"/>
+    </row>
+    <row r="1186" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1186" s="76"/>
+    </row>
+    <row r="1187" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1187" s="76"/>
+    </row>
+    <row r="1188" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1188" s="76"/>
+    </row>
+    <row r="1189" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1189" s="76"/>
+    </row>
+    <row r="1190" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1190" s="76"/>
+    </row>
+    <row r="1191" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1191" s="76"/>
+    </row>
+    <row r="1192" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1192" s="76"/>
+    </row>
+    <row r="1193" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1193" s="76"/>
+    </row>
+    <row r="1194" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1194" s="77"/>
+    </row>
+    <row r="1195" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1195" s="76"/>
+    </row>
+    <row r="1196" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1196" s="76"/>
+    </row>
+    <row r="1197" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1197" s="76"/>
+    </row>
+    <row r="1198" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1198" s="76"/>
+    </row>
+    <row r="1199" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1199" s="76"/>
+    </row>
+    <row r="1200" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1200" s="76"/>
+    </row>
+    <row r="1201" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1201" s="76"/>
+    </row>
+    <row r="1202" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1202" s="76"/>
+    </row>
+    <row r="1203" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1203" s="76"/>
+    </row>
+    <row r="1204" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1204" s="76"/>
+    </row>
+    <row r="1205" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1205" s="76"/>
+    </row>
+    <row r="1206" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1206" s="76"/>
+    </row>
+    <row r="1207" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1207" s="76"/>
+    </row>
+    <row r="1208" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1208" s="76"/>
+    </row>
+    <row r="1209" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1209" s="76"/>
+    </row>
+    <row r="1210" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1210" s="76"/>
+    </row>
+    <row r="1211" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1211" s="76"/>
+    </row>
+    <row r="1212" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1212" s="76"/>
+    </row>
+    <row r="1213" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1213" s="76"/>
+    </row>
+    <row r="1214" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1214" s="76"/>
+    </row>
+    <row r="1215" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1215" s="76"/>
+    </row>
+    <row r="1216" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1216" s="76"/>
+    </row>
+    <row r="1217" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1217" s="76"/>
+    </row>
+    <row r="1218" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1218" s="76"/>
+    </row>
+    <row r="1219" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1219" s="76"/>
+    </row>
+    <row r="1220" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1220" s="76"/>
+    </row>
+    <row r="1221" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1221" s="76"/>
+    </row>
+    <row r="1222" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1222" s="76"/>
+    </row>
+    <row r="1223" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1223" s="76"/>
+    </row>
+    <row r="1224" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1224" s="76"/>
+    </row>
+    <row r="1225" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1225" s="76"/>
+    </row>
+    <row r="1226" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1226" s="76"/>
+    </row>
+    <row r="1227" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1227" s="76"/>
+    </row>
+    <row r="1228" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1228" s="76"/>
+    </row>
+    <row r="1229" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1229" s="76"/>
+    </row>
+    <row r="1230" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1230" s="76"/>
+    </row>
+    <row r="1231" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1231" s="76"/>
+    </row>
+    <row r="1232" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1232" s="76"/>
+    </row>
+    <row r="1233" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1233" s="76"/>
+    </row>
+    <row r="1234" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1234" s="76"/>
+    </row>
+    <row r="1235" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1235" s="76"/>
+    </row>
+    <row r="1236" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1236" s="76"/>
+    </row>
+    <row r="1237" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1237" s="76"/>
+    </row>
+    <row r="1238" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1238" s="76"/>
+    </row>
+    <row r="1239" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1239" s="76"/>
+    </row>
+    <row r="1240" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1240" s="76"/>
+    </row>
+    <row r="1241" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1241" s="76"/>
+    </row>
+    <row r="1242" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1242" s="76"/>
+    </row>
+    <row r="1243" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1243" s="76"/>
+    </row>
+    <row r="1244" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1244" s="76"/>
+    </row>
+    <row r="1245" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1245" s="76"/>
+    </row>
+    <row r="1246" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1246" s="76"/>
+    </row>
+    <row r="1247" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1247" s="76"/>
+    </row>
+    <row r="1248" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1248" s="76"/>
+    </row>
+    <row r="1249" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1249" s="76"/>
+    </row>
+    <row r="1250" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1250" s="76"/>
+    </row>
+    <row r="1251" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1251" s="76"/>
+    </row>
+    <row r="1252" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1252" s="76"/>
+    </row>
+    <row r="1253" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1253" s="76"/>
+    </row>
+    <row r="1254" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1254" s="76"/>
+    </row>
+    <row r="1255" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1255" s="76"/>
+    </row>
+    <row r="1256" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1256" s="76"/>
+    </row>
+    <row r="1257" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1257" s="76"/>
+    </row>
+    <row r="1258" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1258" s="76"/>
+    </row>
+    <row r="1259" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1259" s="76"/>
+    </row>
+    <row r="1260" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1260" s="76"/>
+    </row>
+    <row r="1261" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1261" s="76"/>
+    </row>
+    <row r="1262" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1262" s="77"/>
+    </row>
+    <row r="1263" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1263" s="76"/>
+    </row>
+    <row r="1264" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1264" s="76"/>
+    </row>
+    <row r="1265" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1265" s="76"/>
+    </row>
+    <row r="1266" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1266" s="77"/>
+    </row>
+    <row r="1267" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1267" s="76"/>
+    </row>
+    <row r="1268" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1268" s="77"/>
+    </row>
+    <row r="1269" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1269" s="76"/>
+    </row>
+    <row r="1270" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1270" s="76"/>
+    </row>
+    <row r="1271" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1271" s="76"/>
+    </row>
+    <row r="1272" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1272" s="76"/>
+    </row>
+    <row r="1273" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1273" s="76"/>
+    </row>
+    <row r="1274" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1274" s="76"/>
+    </row>
+    <row r="1275" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1275" s="76"/>
+    </row>
+    <row r="1276" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1276" s="76"/>
+    </row>
+    <row r="1277" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1277" s="76"/>
+    </row>
+    <row r="1278" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1278" s="76"/>
+    </row>
+    <row r="1279" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1279" s="76"/>
+    </row>
+    <row r="1280" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1280" s="76"/>
+    </row>
+    <row r="1281" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1281" s="76"/>
+    </row>
+    <row r="1282" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1282" s="76"/>
+    </row>
+    <row r="1283" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1283" s="76"/>
+    </row>
+    <row r="1284" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1284" s="76"/>
+    </row>
+    <row r="1285" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1285" s="76"/>
+    </row>
+    <row r="1286" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1286" s="76"/>
+    </row>
+    <row r="1287" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1287" s="76"/>
+    </row>
+    <row r="1288" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1288" s="76"/>
+    </row>
+    <row r="1289" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1289" s="76"/>
+    </row>
+    <row r="1290" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1290" s="76"/>
+    </row>
+    <row r="1291" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1291" s="76"/>
+    </row>
+    <row r="1292" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1292" s="76"/>
+    </row>
+    <row r="1293" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1293" s="76"/>
+    </row>
+    <row r="1294" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1294" s="76"/>
+    </row>
+    <row r="1295" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1295" s="76"/>
+    </row>
+    <row r="1296" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1296" s="76"/>
+    </row>
+    <row r="1297" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1297" s="76"/>
+    </row>
+    <row r="1298" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1298" s="76"/>
+    </row>
+    <row r="1299" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1299" s="76"/>
+    </row>
+    <row r="1300" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1300" s="76"/>
+    </row>
+    <row r="1301" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1301" s="76"/>
+    </row>
+    <row r="1302" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1302" s="76"/>
+    </row>
+    <row r="1303" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1303" s="76"/>
+    </row>
+    <row r="1304" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1304" s="76"/>
+    </row>
+    <row r="1305" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1305" s="76"/>
+    </row>
+    <row r="1306" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1306" s="76"/>
+    </row>
+    <row r="1307" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1307" s="76"/>
+    </row>
+    <row r="1308" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1308" s="76"/>
+    </row>
+    <row r="1309" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1309" s="76"/>
+    </row>
+    <row r="1310" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1310" s="76"/>
+    </row>
+    <row r="1311" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1311" s="76"/>
+    </row>
+    <row r="1312" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1312" s="76"/>
+    </row>
+    <row r="1313" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1313" s="76"/>
+    </row>
+    <row r="1314" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1314" s="76"/>
+    </row>
+    <row r="1315" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1315" s="76"/>
+    </row>
+    <row r="1316" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1316" s="76"/>
+    </row>
+    <row r="1317" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1317" s="76"/>
+    </row>
+    <row r="1318" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1318" s="76"/>
+    </row>
+    <row r="1319" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1319" s="76"/>
+    </row>
+    <row r="1320" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1320" s="76"/>
+    </row>
+    <row r="1321" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1321" s="76"/>
+    </row>
+    <row r="1322" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1322" s="76"/>
+    </row>
+    <row r="1323" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1323" s="76"/>
+    </row>
+    <row r="1324" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1324" s="76"/>
+    </row>
+    <row r="1325" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1325" s="76"/>
+    </row>
+    <row r="1326" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1326" s="76"/>
+    </row>
+    <row r="1327" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1327" s="76"/>
+    </row>
+    <row r="1328" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1328" s="76"/>
+    </row>
+    <row r="1329" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1329" s="76"/>
+    </row>
+    <row r="1330" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1330" s="76"/>
+    </row>
+    <row r="1331" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1331" s="76"/>
+    </row>
+    <row r="1332" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1332" s="77"/>
+    </row>
+    <row r="1333" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1333" s="76"/>
+    </row>
+    <row r="1334" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1334" s="76"/>
+    </row>
+    <row r="1335" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1335" s="76"/>
+    </row>
+    <row r="1336" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1336" s="76"/>
+    </row>
+    <row r="1337" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1337" s="76"/>
+    </row>
+    <row r="1338" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1338" s="76"/>
+    </row>
+    <row r="1339" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1339" s="76"/>
+    </row>
+    <row r="1340" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1340" s="76"/>
+    </row>
+    <row r="1341" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1341" s="76"/>
+    </row>
+    <row r="1342" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1342" s="77"/>
+    </row>
+    <row r="1343" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1343" s="76"/>
+    </row>
+    <row r="1344" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1344" s="76"/>
+    </row>
+    <row r="1345" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1345" s="76"/>
+    </row>
+    <row r="1346" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1346" s="76"/>
+    </row>
+    <row r="1347" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1347" s="76"/>
+    </row>
+    <row r="1348" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1348" s="76"/>
+    </row>
+    <row r="1349" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1349" s="76"/>
+    </row>
+    <row r="1350" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1350" s="76"/>
+    </row>
+    <row r="1351" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1351" s="76"/>
+    </row>
+    <row r="1352" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1352" s="76"/>
+    </row>
+    <row r="1353" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1353" s="76"/>
+    </row>
+    <row r="1354" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1354" s="76"/>
+    </row>
+    <row r="1355" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1355" s="76"/>
+    </row>
+    <row r="1356" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1356" s="76"/>
+    </row>
+    <row r="1357" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1357" s="76"/>
+    </row>
+    <row r="1358" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1358" s="76"/>
+    </row>
+    <row r="1359" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1359" s="76"/>
+    </row>
+    <row r="1360" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1360" s="76"/>
+    </row>
+    <row r="1361" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1361" s="76"/>
+    </row>
+    <row r="1362" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1362" s="76"/>
+    </row>
+    <row r="1363" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1363" s="76"/>
+    </row>
+    <row r="1364" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1364" s="76"/>
+    </row>
+    <row r="1365" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1365" s="76"/>
+    </row>
+    <row r="1366" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1366" s="76"/>
+    </row>
+    <row r="1367" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1367" s="76"/>
+    </row>
+    <row r="1368" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1368" s="76"/>
+    </row>
+    <row r="1369" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1369" s="76"/>
+    </row>
+    <row r="1370" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1370" s="76"/>
+    </row>
+    <row r="1371" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1371" s="76"/>
+    </row>
+    <row r="1372" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1372" s="76"/>
+    </row>
+    <row r="1373" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1373" s="76"/>
+    </row>
+    <row r="1374" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1374" s="76"/>
+    </row>
+    <row r="1375" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1375" s="76"/>
+    </row>
+    <row r="1376" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1376" s="76"/>
+    </row>
+    <row r="1377" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1377" s="76"/>
+    </row>
+    <row r="1378" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1378" s="76"/>
+    </row>
+    <row r="1379" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1379" s="76"/>
+    </row>
+    <row r="1380" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1380" s="76"/>
+    </row>
+    <row r="1381" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1381" s="76"/>
+    </row>
+    <row r="1382" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1382" s="76"/>
+    </row>
+    <row r="1383" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1383" s="76"/>
+    </row>
+    <row r="1384" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1384" s="76"/>
+    </row>
+    <row r="1385" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1385" s="76"/>
+    </row>
+    <row r="1386" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1386" s="76"/>
+    </row>
+    <row r="1387" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1387" s="76"/>
+    </row>
+    <row r="1388" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1388" s="76"/>
+    </row>
+    <row r="1389" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1389" s="76"/>
+    </row>
+    <row r="1390" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1390" s="76"/>
+    </row>
+    <row r="1391" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1391" s="76"/>
+    </row>
+    <row r="1392" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1392" s="76"/>
+    </row>
+    <row r="1393" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1393" s="76"/>
+    </row>
+    <row r="1394" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1394" s="76"/>
+    </row>
+    <row r="1395" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1395" s="76"/>
+    </row>
+    <row r="1396" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1396" s="76"/>
+    </row>
+    <row r="1397" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1397" s="76"/>
+    </row>
+    <row r="1398" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1398" s="76"/>
+    </row>
+    <row r="1399" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1399" s="76"/>
+    </row>
+    <row r="1400" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1400" s="76"/>
+    </row>
+    <row r="1401" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1401" s="76"/>
+    </row>
+    <row r="1402" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1402" s="76"/>
+    </row>
+    <row r="1403" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1403" s="76"/>
+    </row>
+    <row r="1404" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1404" s="76"/>
+    </row>
+    <row r="1405" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1405" s="76"/>
+    </row>
+    <row r="1406" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1406" s="76"/>
+    </row>
+    <row r="1407" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1407" s="76"/>
+    </row>
+    <row r="1408" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1408" s="76"/>
+    </row>
+    <row r="1409" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1409" s="76"/>
+    </row>
+    <row r="1410" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1410" s="76"/>
+    </row>
+    <row r="1411" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1411" s="76"/>
+    </row>
+    <row r="1412" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1412" s="76"/>
+    </row>
+    <row r="1413" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1413" s="76"/>
+    </row>
+    <row r="1414" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1414" s="76"/>
+    </row>
+    <row r="1415" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1415" s="76"/>
+    </row>
+    <row r="1416" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1416" s="76"/>
+    </row>
+    <row r="1417" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1417" s="76"/>
+    </row>
+    <row r="1418" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1418" s="76"/>
+    </row>
+    <row r="1419" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1419" s="76"/>
+    </row>
+    <row r="1420" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1420" s="76"/>
+    </row>
+    <row r="1421" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1421" s="76"/>
+    </row>
+    <row r="1422" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1422" s="76"/>
+    </row>
+    <row r="1423" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1423" s="76"/>
+    </row>
+    <row r="1424" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1424" s="76"/>
+    </row>
+    <row r="1425" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1425" s="76"/>
+    </row>
+    <row r="1426" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1426" s="76"/>
+    </row>
+    <row r="1427" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1427" s="76"/>
+    </row>
+    <row r="1428" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1428" s="76"/>
+    </row>
+    <row r="1429" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1429" s="76"/>
+    </row>
+    <row r="1430" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1430" s="76"/>
+    </row>
+    <row r="1431" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1431" s="76"/>
+    </row>
+    <row r="1432" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1432" s="76"/>
+    </row>
+    <row r="1433" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1433" s="76"/>
+    </row>
+    <row r="1434" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1434" s="76"/>
+    </row>
+    <row r="1435" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1435" s="76"/>
+    </row>
+    <row r="1436" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1436" s="76"/>
+    </row>
+    <row r="1437" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1437" s="76"/>
+    </row>
+    <row r="1438" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1438" s="76"/>
+    </row>
+    <row r="1439" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1439" s="76"/>
+    </row>
+    <row r="1440" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1440" s="76"/>
+    </row>
+    <row r="1441" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1441" s="76"/>
+    </row>
+    <row r="1442" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1442" s="76"/>
+    </row>
+    <row r="1443" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1443" s="76"/>
+    </row>
+    <row r="1444" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1444" s="76"/>
+    </row>
+    <row r="1445" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1445" s="76"/>
+    </row>
+    <row r="1446" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1446" s="76"/>
+    </row>
+    <row r="1447" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1447" s="76"/>
+    </row>
+    <row r="1448" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1448" s="76"/>
+    </row>
+    <row r="1449" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1449" s="76"/>
+    </row>
+    <row r="1450" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1450" s="76"/>
+    </row>
+    <row r="1451" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1451" s="76"/>
+    </row>
+    <row r="1452" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1452" s="76"/>
+    </row>
+    <row r="1453" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1453" s="76"/>
+    </row>
+    <row r="1454" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1454" s="76"/>
+    </row>
+    <row r="1455" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1455" s="76"/>
+    </row>
+    <row r="1456" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1456" s="76"/>
+    </row>
+    <row r="1457" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1457" s="76"/>
+    </row>
+    <row r="1458" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1458" s="76"/>
+    </row>
+    <row r="1459" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1459" s="76"/>
+    </row>
+    <row r="1460" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1460" s="76"/>
+    </row>
+    <row r="1461" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1461" s="76"/>
+    </row>
+    <row r="1462" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1462" s="76"/>
+    </row>
+    <row r="1463" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1463" s="76"/>
+    </row>
+    <row r="1464" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1464" s="76"/>
+    </row>
+    <row r="1465" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1465" s="76"/>
+    </row>
+    <row r="1466" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1466" s="76"/>
+    </row>
+    <row r="1467" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1467" s="76"/>
+    </row>
+    <row r="1468" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1468" s="76"/>
+    </row>
+    <row r="1469" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1469" s="76"/>
+    </row>
+    <row r="1470" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1470" s="76"/>
+    </row>
+    <row r="1471" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1471" s="76"/>
+    </row>
+    <row r="1472" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1472" s="76"/>
+    </row>
+    <row r="1473" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1473" s="76"/>
+    </row>
+    <row r="1474" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1474" s="76"/>
+    </row>
+    <row r="1475" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1475" s="76"/>
+    </row>
+    <row r="1476" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1476" s="76"/>
+    </row>
+    <row r="1477" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1477" s="76"/>
+    </row>
+    <row r="1478" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1478" s="76"/>
+    </row>
+    <row r="1479" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1479" s="76"/>
+    </row>
+    <row r="1480" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1480" s="76"/>
+    </row>
+    <row r="1481" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1481" s="76"/>
+    </row>
+    <row r="1482" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1482" s="76"/>
+    </row>
+    <row r="1483" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1483" s="76"/>
+    </row>
+    <row r="1484" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1484" s="76"/>
+    </row>
+    <row r="1485" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1485" s="76"/>
+    </row>
+    <row r="1486" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1486" s="76"/>
+    </row>
+    <row r="1487" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1487" s="76"/>
+    </row>
+    <row r="1488" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1488" s="76"/>
+    </row>
+    <row r="1489" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1489" s="76"/>
+    </row>
+    <row r="1490" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1490" s="76"/>
+    </row>
+    <row r="1491" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1491" s="76"/>
+    </row>
+    <row r="1492" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1492" s="76"/>
+    </row>
+    <row r="1493" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1493" s="76"/>
+    </row>
+    <row r="1494" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1494" s="76"/>
+    </row>
+    <row r="1495" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1495" s="76"/>
+    </row>
+    <row r="1496" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1496" s="76"/>
+    </row>
+    <row r="1497" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1497" s="76"/>
+    </row>
+    <row r="1498" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1498" s="76"/>
+    </row>
+    <row r="1499" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1499" s="76"/>
+    </row>
+    <row r="1500" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1500" s="76"/>
+    </row>
+    <row r="1501" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1501" s="76"/>
+    </row>
+    <row r="1502" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1502" s="76"/>
+    </row>
+    <row r="1503" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1503" s="76"/>
+    </row>
+    <row r="1504" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1504" s="76"/>
+    </row>
+    <row r="1505" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1505" s="76"/>
+    </row>
+    <row r="1506" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1506" s="76"/>
+    </row>
+    <row r="1507" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1507" s="76"/>
+    </row>
+    <row r="1508" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1508" s="76"/>
+    </row>
+    <row r="1509" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1509" s="76"/>
+    </row>
+    <row r="1510" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1510" s="76"/>
+    </row>
+    <row r="1511" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1511" s="76"/>
+    </row>
+    <row r="1512" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1512" s="76"/>
+    </row>
+    <row r="1513" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1513" s="76"/>
+    </row>
+    <row r="1514" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1514" s="76"/>
+    </row>
+    <row r="1515" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1515" s="76"/>
+    </row>
+    <row r="1516" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1516" s="76"/>
+    </row>
+    <row r="1517" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1517" s="76"/>
+    </row>
+    <row r="1518" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1518" s="76"/>
+    </row>
+    <row r="1519" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1519" s="76"/>
+    </row>
+    <row r="1520" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1520" s="76"/>
+    </row>
+    <row r="1521" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1521" s="76"/>
+    </row>
+    <row r="1522" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1522" s="76"/>
+    </row>
+    <row r="1523" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1523" s="76"/>
+    </row>
+    <row r="1524" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1524" s="76"/>
+    </row>
+    <row r="1525" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1525" s="76"/>
+    </row>
+    <row r="1526" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1526" s="76"/>
+    </row>
+    <row r="1527" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1527" s="76"/>
+    </row>
+    <row r="1528" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1528" s="76"/>
+    </row>
+    <row r="1529" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1529" s="76"/>
+    </row>
+    <row r="1530" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1530" s="76"/>
+    </row>
+    <row r="1531" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1531" s="76"/>
+    </row>
+    <row r="1532" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1532" s="76"/>
+    </row>
+    <row r="1533" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1533" s="76"/>
+    </row>
+    <row r="1534" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1534" s="76"/>
+    </row>
+    <row r="1535" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1535" s="76"/>
+    </row>
+    <row r="1536" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1536" s="76"/>
+    </row>
+    <row r="1537" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1537" s="76"/>
+    </row>
+    <row r="1538" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1538" s="76"/>
+    </row>
+    <row r="1539" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1539" s="76"/>
+    </row>
+    <row r="1540" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1540" s="76"/>
+    </row>
+    <row r="1541" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1541" s="76"/>
+    </row>
+    <row r="1542" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1542" s="76"/>
+    </row>
+    <row r="1543" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1543" s="76"/>
+    </row>
+    <row r="1544" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1544" s="76"/>
+    </row>
+    <row r="1545" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1545" s="76"/>
+    </row>
+    <row r="1546" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1546" s="76"/>
+    </row>
+    <row r="1547" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1547" s="76"/>
+    </row>
+    <row r="1548" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1548" s="76"/>
+    </row>
+    <row r="1549" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1549" s="76"/>
+    </row>
+    <row r="1550" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1550" s="76"/>
+    </row>
+    <row r="1551" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1551" s="76"/>
+    </row>
+    <row r="1552" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1552" s="76"/>
+    </row>
+    <row r="1553" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1553" s="76"/>
+    </row>
+    <row r="1554" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1554" s="76"/>
+    </row>
+    <row r="1555" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1555" s="76"/>
+    </row>
+    <row r="1556" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1556" s="76"/>
+    </row>
+    <row r="1557" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1557" s="76"/>
+    </row>
+    <row r="1558" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1558" s="76"/>
+    </row>
+    <row r="1559" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1559" s="76"/>
+    </row>
+    <row r="1560" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1560" s="76"/>
+    </row>
+    <row r="1561" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1561" s="76"/>
+    </row>
+    <row r="1562" spans="9:9" x14ac:dyDescent="0.2">
+      <c r="I1562" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0650141B-08D3-4FB5-AE18-844748C153C2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF6FB9CB-8533-496A-8CCD-21785F74F78D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7229808-F1C2-4C8A-85D4-838C64497C9C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>2026</vt:lpstr>
     </vt:vector>