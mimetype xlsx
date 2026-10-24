--- v4 (2026-10-04)
+++ v5 (2026-10-24)
@@ -7,72 +7,71 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="21425"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kaldibaeva\Desktop\ДИНАМИКА АВГУСТ\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.18.0.51\Setevoi\ПРОМ-НОСТЬ\Динамика сентябрь\Динамика мес 3\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{85AF73DA-B4A4-4DE2-99B0-4503C156BFB4}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{38E6D3DC-FFAF-4827-B875-D8F351E4F08E}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14340" yWindow="2625" windowWidth="12930" windowHeight="10125" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1005" yWindow="-120" windowWidth="27915" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="6" r:id="rId2"/>
     <sheet name="2026" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2026'!$A$6:$F$303</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
-  <fileRecoveryPr repairLoad="1"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="827" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="882" uniqueCount="114">
   <si>
     <t>Производство продуктов химической промышленности</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
@@ -333,99 +332,99 @@
   <si>
     <t>"-" Нет производства</t>
   </si>
   <si>
     <t>"*" - Оперативные данные</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>+7 7132 564957</t>
   </si>
   <si>
     <t>тыс. теңге</t>
   </si>
   <si>
     <t>тыс.теңге</t>
   </si>
   <si>
-    <t>g.begeeva@aspire.gov.kz</t>
-[...4 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/ru/region/aktobe/dynamic-tables/52/</t>
   </si>
   <si>
     <t>Управление статистики производства и окружающей среды</t>
   </si>
   <si>
     <t xml:space="preserve">Хобдинский </t>
   </si>
   <si>
     <t xml:space="preserve">Мартукский </t>
   </si>
   <si>
     <t xml:space="preserve">Каргалинский </t>
   </si>
   <si>
     <t xml:space="preserve">Хромтауский </t>
   </si>
   <si>
     <t xml:space="preserve">Байганинский </t>
   </si>
   <si>
     <t xml:space="preserve">Алгинский </t>
   </si>
   <si>
     <t xml:space="preserve">Темирский </t>
   </si>
   <si>
     <t xml:space="preserve">Иргизский </t>
   </si>
   <si>
     <t>январь- октябрь</t>
   </si>
+  <si>
+    <t>Тюлегенова Айгуль</t>
+  </si>
+  <si>
+    <t>a.tyulegenova@aspire.gov.kz</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="31" x14ac:knownFonts="1">
+  <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -559,63 +558,71 @@
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -812,53 +819,50 @@
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="22" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="6" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -870,51 +874,56 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Обычный 3 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -1227,63 +1236,63 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.begeeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/aktobe/dynamic-tables/52/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.tyulegenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/aktobe/dynamic-tables/52/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+      <selection activeCell="H19" sqref="H19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="49" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="49" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="37"/>
     <col min="257" max="257" width="42.28515625" style="37" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="37" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="37"/>
     <col min="513" max="513" width="42.28515625" style="37" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="37" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="37"/>
     <col min="769" max="769" width="42.28515625" style="37" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="37" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="37"/>
     <col min="1025" max="1025" width="42.28515625" style="37" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="37" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="37"/>
     <col min="1281" max="1281" width="42.28515625" style="37" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="37" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="37"/>
     <col min="1537" max="1537" width="42.28515625" style="37" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="37" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="37"/>
@@ -1545,120 +1554,120 @@
       <c r="M11" s="45"/>
     </row>
     <row r="12" spans="1:13" s="40" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A12" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B12" s="57" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="45"/>
     </row>
     <row r="13" spans="1:13" s="40" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="46" t="s">
         <v>82</v>
       </c>
       <c r="B13" s="58" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="45"/>
     </row>
     <row r="14" spans="1:13" s="62" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="60" t="s">
         <v>84</v>
       </c>
       <c r="B14" s="61" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="M14" s="63"/>
     </row>
     <row r="15" spans="1:13" s="62" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="60" t="s">
         <v>85</v>
       </c>
       <c r="B15" s="64" t="s">
         <v>86</v>
       </c>
       <c r="M15" s="63"/>
     </row>
     <row r="16" spans="1:13" s="67" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="65" t="s">
         <v>87</v>
       </c>
       <c r="B16" s="66">
-        <v>46283</v>
+        <v>46311</v>
       </c>
       <c r="M16" s="68"/>
     </row>
     <row r="17" spans="1:13" s="67" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="65" t="s">
         <v>88</v>
       </c>
       <c r="B17" s="66">
-        <v>46315</v>
+        <v>46342</v>
       </c>
       <c r="M17" s="69"/>
     </row>
     <row r="18" spans="1:13" s="67" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="65" t="s">
         <v>89</v>
       </c>
       <c r="B18" s="70" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="M18" s="68"/>
     </row>
     <row r="19" spans="1:13" s="67" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="65" t="s">
         <v>90</v>
       </c>
       <c r="B19" s="70" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="M19" s="69"/>
     </row>
     <row r="20" spans="1:13" s="67" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="65" t="s">
         <v>91</v>
       </c>
       <c r="B20" s="71" t="s">
         <v>98</v>
       </c>
       <c r="M20" s="68"/>
     </row>
     <row r="21" spans="1:13" s="67" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="65" t="s">
         <v>92</v>
       </c>
-      <c r="B21" s="72" t="s">
-        <v>101</v>
+      <c r="B21" s="94" t="s">
+        <v>113</v>
       </c>
       <c r="M21" s="69"/>
     </row>
     <row r="22" spans="1:13" s="67" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="73"/>
-      <c r="B22" s="74"/>
+      <c r="A22" s="72"/>
+      <c r="B22" s="73"/>
     </row>
     <row r="23" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="59"/>
       <c r="M23" s="48"/>
     </row>
     <row r="24" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M24" s="47"/>
     </row>
     <row r="25" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M25" s="48"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="47"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B15" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B12" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B13" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="B14" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
@@ -1890,63 +1899,64 @@
         <v>95</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="53"/>
     </row>
     <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B11" s="54" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="55" t="s">
         <v>97</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:N1562"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="G41" sqref="G41"/>
+    <sheetView topLeftCell="A271" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="I143" sqref="I143:J143"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="12" customWidth="1"/>
     <col min="2" max="3" width="11.85546875" style="33" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="16" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="26" customWidth="1"/>
     <col min="6" max="7" width="11.85546875" style="33" customWidth="1"/>
     <col min="8" max="9" width="11.85546875" style="12" customWidth="1"/>
-    <col min="10" max="16384" width="9.140625" style="12"/>
+    <col min="10" max="10" width="15" style="12" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="15"/>
       <c r="E1" s="23"/>
       <c r="F1" s="2"/>
       <c r="G1" s="30"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
     </row>
     <row r="2" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="95" t="s">
         <v>61</v>
       </c>
       <c r="B2" s="95"/>
       <c r="C2" s="95"/>
       <c r="D2" s="95"/>
       <c r="E2" s="95"/>
@@ -2002,13768 +2012,14362 @@
       <c r="C5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="11" t="s">
         <v>9</v>
       </c>
       <c r="K5" s="11" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="L5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B6" s="29">
         <v>239477492</v>
       </c>
       <c r="C6" s="29">
         <v>470383123</v>
       </c>
       <c r="D6" s="29">
         <v>726337411</v>
       </c>
       <c r="E6" s="29">
         <v>984206711</v>
       </c>
       <c r="F6" s="29">
         <v>1269488805</v>
       </c>
-      <c r="G6" s="78">
+      <c r="G6" s="77">
         <v>1560179686</v>
       </c>
-      <c r="H6" s="75">
+      <c r="H6" s="74">
         <v>1812333314</v>
       </c>
-      <c r="I6" s="78">
+      <c r="I6" s="77">
         <v>2076410486</v>
       </c>
-      <c r="J6" s="79"/>
-[...2 lines deleted...]
-      <c r="M6" s="81"/>
+      <c r="J6" s="77">
+        <v>2331148903</v>
+      </c>
+      <c r="K6" s="78"/>
+      <c r="L6" s="79"/>
+      <c r="M6" s="80"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B7" s="29">
         <v>86666738</v>
       </c>
       <c r="C7" s="29">
         <v>171551755</v>
       </c>
       <c r="D7" s="29">
         <v>264462232</v>
       </c>
       <c r="E7" s="29">
         <v>349117717</v>
       </c>
       <c r="F7" s="20">
         <v>441276157</v>
       </c>
-      <c r="G7" s="78">
+      <c r="G7" s="77">
         <v>563508210</v>
       </c>
-      <c r="H7" s="75">
+      <c r="H7" s="74">
         <v>622502866</v>
       </c>
-      <c r="I7" s="78">
+      <c r="I7" s="77">
         <v>711013915</v>
       </c>
-      <c r="J7" s="82"/>
-[...2 lines deleted...]
-      <c r="M7" s="83"/>
+      <c r="J7" s="77">
+        <v>798613716</v>
+      </c>
+      <c r="K7" s="81"/>
+      <c r="L7" s="82"/>
+      <c r="M7" s="82"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="29">
         <v>358827</v>
       </c>
       <c r="C8" s="29">
         <v>848721</v>
       </c>
       <c r="D8" s="29">
         <v>1283604</v>
       </c>
       <c r="E8" s="29">
         <v>1908844</v>
       </c>
       <c r="F8" s="20">
         <v>3697212</v>
       </c>
-      <c r="G8" s="78">
+      <c r="G8" s="77">
         <v>4574622</v>
       </c>
-      <c r="H8" s="75">
+      <c r="H8" s="74">
         <v>5820683</v>
       </c>
-      <c r="I8" s="78">
+      <c r="I8" s="77">
         <v>7178464</v>
       </c>
-      <c r="J8" s="82"/>
-[...2 lines deleted...]
-      <c r="M8" s="83"/>
+      <c r="J8" s="77">
+        <v>8695583</v>
+      </c>
+      <c r="K8" s="81"/>
+      <c r="L8" s="82"/>
+      <c r="M8" s="82"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="29">
         <v>5495727</v>
       </c>
       <c r="C9" s="29">
         <v>9532139</v>
       </c>
       <c r="D9" s="29">
         <v>14005879</v>
       </c>
       <c r="E9" s="29">
         <v>17166828</v>
       </c>
       <c r="F9" s="20">
         <v>18828371</v>
       </c>
-      <c r="G9" s="78">
+      <c r="G9" s="77">
         <v>21365898</v>
       </c>
-      <c r="H9" s="75">
+      <c r="H9" s="74">
         <v>24715384</v>
       </c>
-      <c r="I9" s="78">
+      <c r="I9" s="77">
         <v>26415840</v>
       </c>
-      <c r="J9" s="82"/>
-[...2 lines deleted...]
-      <c r="M9" s="83"/>
+      <c r="J9" s="77">
+        <v>27642735</v>
+      </c>
+      <c r="K9" s="81"/>
+      <c r="L9" s="82"/>
+      <c r="M9" s="82"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="29">
         <v>17795485</v>
       </c>
       <c r="C10" s="29">
         <v>33025264</v>
       </c>
       <c r="D10" s="29">
         <v>49739957</v>
       </c>
       <c r="E10" s="29">
         <v>70486329</v>
       </c>
       <c r="F10" s="20">
         <v>95232991</v>
       </c>
-      <c r="G10" s="78">
+      <c r="G10" s="77">
         <v>112629928</v>
       </c>
-      <c r="H10" s="75">
+      <c r="H10" s="74">
         <v>129902605</v>
       </c>
-      <c r="I10" s="78">
+      <c r="I10" s="77">
         <v>147835550</v>
       </c>
-      <c r="J10" s="82"/>
-[...2 lines deleted...]
-      <c r="M10" s="83"/>
+      <c r="J10" s="77">
+        <v>164468162</v>
+      </c>
+      <c r="K10" s="81"/>
+      <c r="L10" s="82"/>
+      <c r="M10" s="82"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="29">
         <v>604451</v>
       </c>
       <c r="C11" s="29">
         <v>1283212</v>
       </c>
       <c r="D11" s="29">
         <v>2073370</v>
       </c>
       <c r="E11" s="29">
         <v>2664163</v>
       </c>
       <c r="F11" s="20">
         <v>3254961</v>
       </c>
-      <c r="G11" s="78">
+      <c r="G11" s="77">
         <v>3702398</v>
       </c>
-      <c r="H11" s="75">
+      <c r="H11" s="74">
         <v>4168920</v>
       </c>
-      <c r="I11" s="78">
+      <c r="I11" s="77">
         <v>4527079</v>
       </c>
-      <c r="J11" s="82"/>
-[...2 lines deleted...]
-      <c r="M11" s="83"/>
+      <c r="J11" s="77">
+        <v>5127034</v>
+      </c>
+      <c r="K11" s="81"/>
+      <c r="L11" s="82"/>
+      <c r="M11" s="82"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="29">
         <v>84866</v>
       </c>
       <c r="C12" s="29">
         <v>207268</v>
       </c>
       <c r="D12" s="29">
         <v>325559</v>
       </c>
       <c r="E12" s="29">
         <v>437929</v>
       </c>
       <c r="F12" s="20">
         <v>499721</v>
       </c>
-      <c r="G12" s="78">
+      <c r="G12" s="77">
         <v>555349</v>
       </c>
-      <c r="H12" s="78">
+      <c r="H12" s="77">
         <v>607563</v>
       </c>
-      <c r="I12" s="78">
+      <c r="I12" s="77">
         <v>674761</v>
       </c>
-      <c r="J12" s="83"/>
-[...2 lines deleted...]
-      <c r="M12" s="83"/>
+      <c r="J12" s="77">
+        <v>740292</v>
+      </c>
+      <c r="K12" s="81"/>
+      <c r="L12" s="82"/>
+      <c r="M12" s="82"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="34">
         <v>744914</v>
       </c>
       <c r="C13" s="34">
         <v>1536114</v>
       </c>
       <c r="D13" s="34">
         <v>2352618</v>
       </c>
       <c r="E13" s="34">
         <v>3163428</v>
       </c>
       <c r="F13" s="34">
         <v>4357067</v>
       </c>
-      <c r="G13" s="78">
+      <c r="G13" s="77">
         <v>5304481</v>
       </c>
-      <c r="H13" s="78">
+      <c r="H13" s="77">
         <v>6221605</v>
       </c>
-      <c r="I13" s="78">
+      <c r="I13" s="77">
         <v>8659995</v>
       </c>
-      <c r="J13" s="83"/>
-[...2 lines deleted...]
-      <c r="M13" s="83"/>
+      <c r="J13" s="77">
+        <v>10422245</v>
+      </c>
+      <c r="K13" s="81"/>
+      <c r="L13" s="82"/>
+      <c r="M13" s="82"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="29">
         <v>45148957</v>
       </c>
       <c r="C14" s="29">
         <v>84993151</v>
       </c>
       <c r="D14" s="29">
         <v>133590856</v>
       </c>
       <c r="E14" s="29">
         <v>185393200</v>
       </c>
       <c r="F14" s="20">
         <v>245986071</v>
       </c>
-      <c r="G14" s="78">
+      <c r="G14" s="77">
         <v>290017866</v>
       </c>
-      <c r="H14" s="78">
+      <c r="H14" s="77">
         <v>344410121</v>
       </c>
-      <c r="I14" s="78">
+      <c r="I14" s="77">
         <v>391716700</v>
       </c>
-      <c r="J14" s="83"/>
-[...2 lines deleted...]
-      <c r="M14" s="83"/>
+      <c r="J14" s="77">
+        <v>434176871</v>
+      </c>
+      <c r="K14" s="81"/>
+      <c r="L14" s="82"/>
+      <c r="M14" s="82"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="29">
         <v>80594</v>
       </c>
       <c r="C15" s="29">
         <v>154515</v>
       </c>
       <c r="D15" s="29">
         <v>224855</v>
       </c>
       <c r="E15" s="29">
         <v>284403</v>
       </c>
       <c r="F15" s="20">
         <v>340482</v>
       </c>
-      <c r="G15" s="78">
+      <c r="G15" s="77">
         <v>393312</v>
       </c>
-      <c r="H15" s="78">
+      <c r="H15" s="77">
         <v>456770</v>
       </c>
-      <c r="I15" s="78">
+      <c r="I15" s="77">
         <v>526338</v>
       </c>
-      <c r="J15" s="83"/>
-[...2 lines deleted...]
-      <c r="M15" s="83"/>
+      <c r="J15" s="77">
+        <v>596034</v>
+      </c>
+      <c r="K15" s="81"/>
+      <c r="L15" s="82"/>
+      <c r="M15" s="82"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="29">
         <v>17832108</v>
       </c>
       <c r="C16" s="29">
         <v>34759258</v>
       </c>
       <c r="D16" s="29">
         <v>57873825</v>
       </c>
       <c r="E16" s="29">
         <v>83820165</v>
       </c>
       <c r="F16" s="20">
         <v>112156394</v>
       </c>
-      <c r="G16" s="78">
+      <c r="G16" s="77">
         <v>133530509</v>
       </c>
-      <c r="H16" s="78">
+      <c r="H16" s="77">
         <v>156745804</v>
       </c>
-      <c r="I16" s="78">
+      <c r="I16" s="77">
         <v>178738250</v>
       </c>
-      <c r="J16" s="83"/>
-[...2 lines deleted...]
-      <c r="M16" s="83"/>
+      <c r="J16" s="77">
+        <v>200090448</v>
+      </c>
+      <c r="K16" s="81"/>
+      <c r="L16" s="82"/>
+      <c r="M16" s="82"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="29">
         <v>62783916</v>
       </c>
       <c r="C17" s="29">
         <v>128123808</v>
       </c>
       <c r="D17" s="29">
         <v>193411413</v>
       </c>
       <c r="E17" s="29">
         <v>259978826</v>
       </c>
       <c r="F17" s="20">
         <v>331467867</v>
       </c>
-      <c r="G17" s="78">
+      <c r="G17" s="77">
         <v>409581831</v>
       </c>
-      <c r="H17" s="78">
+      <c r="H17" s="77">
         <v>498518561</v>
       </c>
-      <c r="I17" s="78">
+      <c r="I17" s="77">
         <v>576995604</v>
       </c>
-      <c r="J17" s="83"/>
-[...2 lines deleted...]
-      <c r="M17" s="83"/>
+      <c r="J17" s="77">
+        <v>654584820</v>
+      </c>
+      <c r="K17" s="81"/>
+      <c r="L17" s="82"/>
+      <c r="M17" s="82"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="29">
         <v>1434820</v>
       </c>
       <c r="C18" s="29">
         <v>3340303</v>
       </c>
       <c r="D18" s="29">
         <v>5385284</v>
       </c>
       <c r="E18" s="29">
         <v>7422291</v>
       </c>
       <c r="F18" s="20">
         <v>9355709</v>
       </c>
-      <c r="G18" s="78">
+      <c r="G18" s="77">
         <v>11264299</v>
       </c>
-      <c r="H18" s="78">
+      <c r="H18" s="77">
         <v>13211359</v>
       </c>
-      <c r="I18" s="78">
+      <c r="I18" s="77">
         <v>15581198</v>
       </c>
-      <c r="J18" s="83"/>
-[...2 lines deleted...]
-      <c r="M18" s="83"/>
+      <c r="J18" s="77">
+        <v>18000942</v>
+      </c>
+      <c r="K18" s="81"/>
+      <c r="L18" s="82"/>
+      <c r="M18" s="82"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="29">
         <v>72176</v>
       </c>
       <c r="C19" s="29">
         <v>271480</v>
       </c>
       <c r="D19" s="29">
         <v>461293</v>
       </c>
       <c r="E19" s="29">
         <v>642589</v>
       </c>
       <c r="F19" s="20">
         <v>695115</v>
       </c>
-      <c r="G19" s="78">
+      <c r="G19" s="77">
         <v>746500</v>
       </c>
-      <c r="H19" s="78">
+      <c r="H19" s="77">
         <v>796590</v>
       </c>
-      <c r="I19" s="78">
+      <c r="I19" s="77">
         <v>981962</v>
       </c>
-      <c r="J19" s="83"/>
-[...2 lines deleted...]
-      <c r="M19" s="83"/>
+      <c r="J19" s="77">
+        <v>1166573</v>
+      </c>
+      <c r="K19" s="81"/>
+      <c r="L19" s="82"/>
+      <c r="M19" s="82"/>
     </row>
     <row r="20" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="29">
         <v>136750501</v>
       </c>
       <c r="C20" s="29">
         <v>263496132</v>
       </c>
       <c r="D20" s="29">
         <v>407210768</v>
       </c>
       <c r="E20" s="29">
         <v>562710575</v>
       </c>
       <c r="F20" s="20">
         <v>728214824</v>
       </c>
-      <c r="G20" s="78">
+      <c r="G20" s="77">
         <v>876553266</v>
       </c>
-      <c r="H20" s="78">
+      <c r="H20" s="77">
         <v>1049085562</v>
       </c>
-      <c r="I20" s="78">
+      <c r="I20" s="77">
         <v>1209894627</v>
       </c>
-      <c r="J20" s="83"/>
-[...2 lines deleted...]
-      <c r="M20" s="83"/>
+      <c r="J20" s="77">
+        <v>1357963780</v>
+      </c>
+      <c r="K20" s="82"/>
+      <c r="L20" s="82"/>
+      <c r="M20" s="82"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="29">
         <v>400629</v>
       </c>
       <c r="C21" s="29">
         <v>1169324</v>
       </c>
       <c r="D21" s="29">
         <v>1934288</v>
       </c>
       <c r="E21" s="29">
         <v>2690124</v>
       </c>
       <c r="F21" s="20">
         <v>3026798</v>
       </c>
-      <c r="G21" s="78">
+      <c r="G21" s="77">
         <v>3360022</v>
       </c>
-      <c r="H21" s="78">
+      <c r="H21" s="77">
         <v>3714648</v>
       </c>
-      <c r="I21" s="78">
+      <c r="I21" s="77">
         <v>4462766</v>
       </c>
-      <c r="J21" s="83"/>
-[...2 lines deleted...]
-      <c r="M21" s="83"/>
+      <c r="J21" s="77">
+        <v>5248815</v>
+      </c>
+      <c r="K21" s="82"/>
+      <c r="L21" s="82"/>
+      <c r="M21" s="82"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="29">
         <v>3710</v>
       </c>
       <c r="C22" s="29">
         <v>69979</v>
       </c>
       <c r="D22" s="29">
         <v>136247</v>
       </c>
       <c r="E22" s="29">
         <v>202515</v>
       </c>
       <c r="F22" s="20">
         <v>209932</v>
       </c>
-      <c r="G22" s="78">
+      <c r="G22" s="77">
         <v>217348</v>
       </c>
-      <c r="H22" s="78">
+      <c r="H22" s="77">
         <v>224972</v>
       </c>
-      <c r="I22" s="78">
+      <c r="I22" s="77">
         <v>237453</v>
       </c>
-      <c r="J22" s="83"/>
-[...2 lines deleted...]
-      <c r="M22" s="83"/>
+      <c r="J22" s="77">
+        <v>249933</v>
+      </c>
+      <c r="K22" s="82"/>
+      <c r="L22" s="82"/>
+      <c r="M22" s="82"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="29">
         <v>5389371</v>
       </c>
       <c r="C23" s="29">
         <v>9307315</v>
       </c>
       <c r="D23" s="29">
         <v>13670614</v>
       </c>
       <c r="E23" s="29">
         <v>16728325</v>
       </c>
       <c r="F23" s="20">
         <v>18322858</v>
       </c>
-      <c r="G23" s="78">
+      <c r="G23" s="77">
         <v>20801388</v>
       </c>
-      <c r="H23" s="78">
+      <c r="H23" s="77">
         <v>24014594</v>
       </c>
-      <c r="I23" s="78">
+      <c r="I23" s="77">
         <v>25559265</v>
       </c>
-      <c r="J23" s="83"/>
-[...2 lines deleted...]
-      <c r="M23" s="83"/>
+      <c r="J23" s="77">
+        <v>26631638</v>
+      </c>
+      <c r="K23" s="82"/>
+      <c r="L23" s="82"/>
+      <c r="M23" s="82"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="29">
         <v>17185511</v>
       </c>
       <c r="C24" s="29">
         <v>31719679</v>
       </c>
       <c r="D24" s="29">
         <v>47669905</v>
       </c>
       <c r="E24" s="29">
         <v>67729152</v>
       </c>
       <c r="F24" s="20">
         <v>91812804</v>
       </c>
-      <c r="G24" s="78">
+      <c r="G24" s="77">
         <v>108594583</v>
       </c>
-      <c r="H24" s="78">
+      <c r="H24" s="77">
         <v>125216307</v>
       </c>
-      <c r="I24" s="78">
+      <c r="I24" s="77">
         <v>142419287</v>
       </c>
-      <c r="J24" s="83"/>
-[...2 lines deleted...]
-      <c r="M24" s="83"/>
+      <c r="J24" s="77">
+        <v>158491661</v>
+      </c>
+      <c r="K24" s="82"/>
+      <c r="L24" s="82"/>
+      <c r="M24" s="82"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="29">
         <v>66778</v>
       </c>
       <c r="C25" s="29">
         <v>168937</v>
       </c>
       <c r="D25" s="29">
         <v>271096</v>
       </c>
       <c r="E25" s="29">
         <v>373591</v>
       </c>
       <c r="F25" s="20">
         <v>471540</v>
       </c>
-      <c r="G25" s="78">
+      <c r="G25" s="77">
         <v>550054</v>
       </c>
-      <c r="H25" s="78">
+      <c r="H25" s="77">
         <v>628286</v>
       </c>
-      <c r="I25" s="78">
+      <c r="I25" s="77">
         <v>719541</v>
       </c>
-      <c r="J25" s="83"/>
-[...2 lines deleted...]
-      <c r="M25" s="83"/>
+      <c r="J25" s="77">
+        <v>860296</v>
+      </c>
+      <c r="K25" s="82"/>
+      <c r="L25" s="82"/>
+      <c r="M25" s="82"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A26" s="85" t="s">
-        <v>105</v>
+      <c r="A26" s="84" t="s">
+        <v>103</v>
       </c>
       <c r="B26" s="29" t="s">
         <v>22</v>
       </c>
       <c r="C26" s="29" t="s">
         <v>22</v>
       </c>
       <c r="D26" s="29" t="s">
         <v>22</v>
       </c>
       <c r="E26" s="29" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="29" t="s">
         <v>22</v>
       </c>
       <c r="G26" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="H26" s="78" t="s">
-[...8 lines deleted...]
-      <c r="M26" s="83"/>
+      <c r="H26" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="I26" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="J26" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="K26" s="82"/>
+      <c r="L26" s="82"/>
+      <c r="M26" s="82"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D27" s="29" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="29" t="s">
         <v>62</v>
       </c>
       <c r="F27" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="G27" s="78" t="s">
-[...11 lines deleted...]
-      <c r="M27" s="83"/>
+      <c r="G27" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="H27" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="I27" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="J27" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="K27" s="82"/>
+      <c r="L27" s="82"/>
+      <c r="M27" s="82"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A28" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="29">
         <v>36904325</v>
       </c>
       <c r="C28" s="29">
         <v>68643092</v>
       </c>
       <c r="D28" s="29">
         <v>108783951</v>
       </c>
       <c r="E28" s="29">
         <v>152415120</v>
       </c>
       <c r="F28" s="20">
         <v>198085063</v>
       </c>
-      <c r="G28" s="78">
+      <c r="G28" s="77">
         <v>233586915</v>
       </c>
-      <c r="H28" s="78">
+      <c r="H28" s="77">
         <v>279014709</v>
       </c>
-      <c r="I28" s="78">
+      <c r="I28" s="77">
         <v>321634945</v>
       </c>
-      <c r="J28" s="83"/>
-[...2 lines deleted...]
-      <c r="M28" s="83"/>
+      <c r="J28" s="77">
+        <v>355193756</v>
+      </c>
+      <c r="K28" s="82"/>
+      <c r="L28" s="82"/>
+      <c r="M28" s="82"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A29" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="29">
         <v>16819769</v>
       </c>
       <c r="C29" s="29">
         <v>32357246</v>
       </c>
       <c r="D29" s="29">
         <v>54247100</v>
       </c>
       <c r="E29" s="29">
         <v>78970878</v>
       </c>
       <c r="F29" s="20">
         <v>106354637</v>
       </c>
-      <c r="G29" s="78">
+      <c r="G29" s="77">
         <v>126833264</v>
       </c>
-      <c r="H29" s="78">
+      <c r="H29" s="77">
         <v>149127805</v>
       </c>
-      <c r="I29" s="78">
+      <c r="I29" s="77">
         <v>170150463</v>
       </c>
-      <c r="J29" s="83"/>
-[...2 lines deleted...]
-      <c r="M29" s="83"/>
+      <c r="J29" s="77">
+        <v>190560402</v>
+      </c>
+      <c r="K29" s="82"/>
+      <c r="L29" s="82"/>
+      <c r="M29" s="82"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A30" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="29">
         <v>59025713</v>
       </c>
       <c r="C30" s="29">
         <v>117878054</v>
       </c>
       <c r="D30" s="29">
         <v>177050008</v>
       </c>
       <c r="E30" s="29">
         <v>238809798</v>
       </c>
       <c r="F30" s="20">
         <v>303417902</v>
       </c>
-      <c r="G30" s="78">
+      <c r="G30" s="77">
         <v>374632086</v>
       </c>
-      <c r="H30" s="78">
+      <c r="H30" s="77">
         <v>457609159</v>
       </c>
-      <c r="I30" s="78">
+      <c r="I30" s="77">
         <v>531870111</v>
       </c>
-      <c r="J30" s="83"/>
-[...2 lines deleted...]
-      <c r="M30" s="83"/>
+      <c r="J30" s="77">
+        <v>605193116</v>
+      </c>
+      <c r="K30" s="82"/>
+      <c r="L30" s="82"/>
+      <c r="M30" s="82"/>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A31" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="29">
         <v>798089</v>
       </c>
       <c r="C31" s="29">
         <v>1782375</v>
       </c>
       <c r="D31" s="29">
         <v>2771984</v>
       </c>
       <c r="E31" s="29">
         <v>3838187</v>
       </c>
       <c r="F31" s="20">
         <v>4976752</v>
       </c>
-      <c r="G31" s="78">
+      <c r="G31" s="77">
         <v>6092827</v>
       </c>
-      <c r="H31" s="78">
+      <c r="H31" s="77">
         <v>7333194</v>
       </c>
-      <c r="I31" s="78">
+      <c r="I31" s="77">
         <v>8853388</v>
       </c>
-      <c r="J31" s="83"/>
-[...2 lines deleted...]
-      <c r="M31" s="83"/>
+      <c r="J31" s="77">
+        <v>10447234</v>
+      </c>
+      <c r="K31" s="82"/>
+      <c r="L31" s="82"/>
+      <c r="M31" s="82"/>
     </row>
     <row r="32" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A32" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="29">
         <v>58680187</v>
       </c>
       <c r="C32" s="29">
         <v>104440713</v>
       </c>
       <c r="D32" s="29">
         <v>166150863</v>
       </c>
       <c r="E32" s="29">
         <v>237331314</v>
       </c>
       <c r="F32" s="20">
         <v>318876220</v>
       </c>
-      <c r="G32" s="78">
+      <c r="G32" s="77">
         <v>377101777</v>
       </c>
-      <c r="H32" s="78">
+      <c r="H32" s="77">
         <v>436874974</v>
       </c>
-      <c r="I32" s="78">
+      <c r="I32" s="77">
         <v>500004545</v>
       </c>
-      <c r="J32" s="83"/>
-[...2 lines deleted...]
-      <c r="M32" s="83"/>
+      <c r="J32" s="77">
+        <v>552573369</v>
+      </c>
+      <c r="K32" s="82"/>
+      <c r="L32" s="82"/>
+      <c r="M32" s="82"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A33" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="29">
         <v>14672311</v>
       </c>
       <c r="C33" s="29">
         <v>26609636</v>
       </c>
       <c r="D33" s="29">
         <v>39872634</v>
       </c>
       <c r="E33" s="29">
         <v>57374195</v>
       </c>
       <c r="F33" s="20">
         <v>78113171</v>
       </c>
-      <c r="G33" s="78">
+      <c r="G33" s="77">
         <v>91456723</v>
       </c>
-      <c r="H33" s="78">
+      <c r="H33" s="77">
         <v>105494582</v>
       </c>
-      <c r="I33" s="78">
+      <c r="I33" s="77">
         <v>120042787</v>
       </c>
-      <c r="J33" s="83"/>
-[...2 lines deleted...]
-      <c r="M33" s="83"/>
+      <c r="J33" s="77">
+        <v>133349281</v>
+      </c>
+      <c r="K33" s="82"/>
+      <c r="L33" s="82"/>
+      <c r="M33" s="82"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A34" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="29">
         <v>27544168</v>
       </c>
       <c r="C34" s="29">
         <v>47303365</v>
       </c>
       <c r="D34" s="29">
         <v>75332078</v>
       </c>
       <c r="E34" s="29">
         <v>106376485</v>
       </c>
       <c r="F34" s="20">
         <v>140887997</v>
       </c>
-      <c r="G34" s="78">
+      <c r="G34" s="77">
         <v>165799034</v>
       </c>
-      <c r="H34" s="78">
+      <c r="H34" s="77">
         <v>190591923</v>
       </c>
-      <c r="I34" s="78">
+      <c r="I34" s="77">
         <v>218873510</v>
       </c>
-      <c r="J34" s="83"/>
-[...2 lines deleted...]
-      <c r="M34" s="83"/>
+      <c r="J34" s="77">
+        <v>239049669</v>
+      </c>
+      <c r="K34" s="82"/>
+      <c r="L34" s="82"/>
+      <c r="M34" s="82"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A35" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="29">
         <v>16367636</v>
       </c>
       <c r="C35" s="29">
         <v>30351939</v>
       </c>
       <c r="D35" s="29">
         <v>50693520</v>
       </c>
       <c r="E35" s="29">
         <v>73231931</v>
       </c>
       <c r="F35" s="20">
         <v>99435072</v>
       </c>
-      <c r="G35" s="78">
+      <c r="G35" s="77">
         <v>119324441</v>
       </c>
-      <c r="H35" s="78">
+      <c r="H35" s="77">
         <v>140180490</v>
       </c>
-      <c r="I35" s="78">
+      <c r="I35" s="77">
         <v>160393869</v>
       </c>
-      <c r="J35" s="83"/>
-[...2 lines deleted...]
-      <c r="M35" s="83"/>
+      <c r="J35" s="77">
+        <v>179443118</v>
+      </c>
+      <c r="K35" s="82"/>
+      <c r="L35" s="82"/>
+      <c r="M35" s="82"/>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A36" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C36" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D36" s="29" t="s">
         <v>62</v>
       </c>
       <c r="E36" s="29" t="s">
         <v>62</v>
       </c>
       <c r="F36" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="G36" s="78" t="s">
+      <c r="G36" s="77" t="s">
         <v>62</v>
       </c>
-      <c r="H36" s="78" t="s">
+      <c r="H36" s="77" t="s">
         <v>62</v>
       </c>
-      <c r="I36" s="78" t="s">
+      <c r="I36" s="77" t="s">
         <v>62</v>
       </c>
-      <c r="J36" s="83"/>
-[...2 lines deleted...]
-      <c r="M36" s="83"/>
+      <c r="J36" s="77" t="s">
+        <v>62</v>
+      </c>
+      <c r="K36" s="82"/>
+      <c r="L36" s="82"/>
+      <c r="M36" s="82"/>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A37" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="29">
         <v>69360046</v>
       </c>
       <c r="C37" s="29">
         <v>137889466</v>
       </c>
       <c r="D37" s="29">
         <v>206152556</v>
       </c>
       <c r="E37" s="29">
         <v>276055365</v>
       </c>
       <c r="F37" s="20">
         <v>347632109</v>
       </c>
       <c r="G37" s="20">
         <v>422577648</v>
       </c>
-      <c r="H37" s="78">
+      <c r="H37" s="77">
         <v>518045569</v>
       </c>
-      <c r="I37" s="78">
+      <c r="I37" s="77">
         <v>601260454</v>
       </c>
-      <c r="J37" s="83"/>
-[...2 lines deleted...]
-      <c r="M37" s="83"/>
+      <c r="J37" s="93">
+        <v>682213503</v>
+      </c>
+      <c r="K37" s="82"/>
+      <c r="L37" s="82"/>
+      <c r="M37" s="82"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A38" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C38" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D38" s="29" t="s">
         <v>62</v>
       </c>
       <c r="E38" s="29" t="s">
         <v>62</v>
       </c>
       <c r="F38" s="21" t="s">
         <v>62</v>
       </c>
       <c r="G38" s="21" t="s">
         <v>62</v>
       </c>
       <c r="H38" s="21" t="s">
         <v>62</v>
       </c>
       <c r="I38" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="J38" s="83"/>
-[...2 lines deleted...]
-      <c r="M38" s="83"/>
+      <c r="J38" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="K38" s="82"/>
+      <c r="L38" s="82"/>
+      <c r="M38" s="82"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A39" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C39" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D39" s="29" t="s">
         <v>62</v>
       </c>
       <c r="E39" s="29" t="s">
         <v>62</v>
       </c>
       <c r="F39" s="21" t="s">
         <v>62</v>
       </c>
       <c r="G39" s="21" t="s">
         <v>62</v>
       </c>
       <c r="H39" s="21" t="s">
         <v>62</v>
       </c>
       <c r="I39" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="J39" s="83"/>
-[...2 lines deleted...]
-      <c r="M39" s="83"/>
+      <c r="J39" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="K39" s="82"/>
+      <c r="L39" s="82"/>
+      <c r="M39" s="82"/>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A40" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="29">
         <v>6919218</v>
       </c>
       <c r="C40" s="29">
         <v>16064652</v>
       </c>
       <c r="D40" s="29">
         <v>23865724</v>
       </c>
       <c r="E40" s="29">
         <v>32389645</v>
       </c>
       <c r="F40" s="20">
         <v>40005616</v>
       </c>
       <c r="G40" s="20">
         <v>43957121</v>
       </c>
-      <c r="H40" s="78">
+      <c r="H40" s="77">
         <v>55673825</v>
       </c>
-      <c r="I40" s="78">
+      <c r="I40" s="77">
         <v>64632546</v>
       </c>
-      <c r="J40" s="83"/>
-[...2 lines deleted...]
-      <c r="M40" s="83"/>
+      <c r="J40" s="77">
+        <v>73280826</v>
+      </c>
+      <c r="K40" s="82"/>
+      <c r="L40" s="82"/>
+      <c r="M40" s="82"/>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A41" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B41" s="29">
         <v>57055930</v>
       </c>
       <c r="C41" s="29">
         <v>112461629</v>
       </c>
       <c r="D41" s="29">
         <v>168493677</v>
       </c>
       <c r="E41" s="29">
         <v>226786225</v>
       </c>
       <c r="F41" s="20">
         <v>288662775</v>
       </c>
       <c r="G41" s="20">
         <v>356893963</v>
       </c>
-      <c r="H41" s="78">
+      <c r="H41" s="77">
         <v>437194746</v>
       </c>
-      <c r="I41" s="78">
+      <c r="I41" s="77">
         <v>508309113</v>
       </c>
-      <c r="J41" s="83"/>
-[...2 lines deleted...]
-      <c r="M41" s="83"/>
+      <c r="J41" s="77">
+        <v>578680305</v>
+      </c>
+      <c r="K41" s="82"/>
+      <c r="L41" s="82"/>
+      <c r="M41" s="82"/>
     </row>
     <row r="42" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="28" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="29">
         <v>1978307</v>
       </c>
       <c r="C42" s="29">
         <v>5777618</v>
       </c>
       <c r="D42" s="29">
         <v>9362709</v>
       </c>
       <c r="E42" s="29">
         <v>13055486</v>
       </c>
       <c r="F42" s="20">
         <v>15920015</v>
       </c>
-      <c r="G42" s="78">
+      <c r="G42" s="77">
         <v>19081223</v>
       </c>
-      <c r="H42" s="78">
+      <c r="H42" s="77">
         <v>22406638</v>
       </c>
-      <c r="I42" s="78">
+      <c r="I42" s="77">
         <v>26642506</v>
       </c>
-      <c r="J42" s="83"/>
-[...2 lines deleted...]
-      <c r="M42" s="83"/>
+      <c r="J42" s="77">
+        <v>31074088</v>
+      </c>
+      <c r="K42" s="82"/>
+      <c r="L42" s="82"/>
+      <c r="M42" s="82"/>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A43" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B43" s="29">
         <v>400629</v>
       </c>
       <c r="C43" s="29">
         <v>1146706</v>
       </c>
       <c r="D43" s="29">
         <v>1889050</v>
       </c>
       <c r="E43" s="29">
         <v>2605148</v>
       </c>
       <c r="F43" s="20">
         <v>2913446</v>
       </c>
-      <c r="G43" s="78">
+      <c r="G43" s="77">
         <v>3232420</v>
       </c>
-      <c r="H43" s="78">
+      <c r="H43" s="77">
         <v>3559972</v>
       </c>
-      <c r="I43" s="78">
+      <c r="I43" s="77">
         <v>4282375</v>
       </c>
-      <c r="J43" s="83"/>
-[...2 lines deleted...]
-      <c r="M43" s="83"/>
+      <c r="J43" s="77">
+        <v>5057629</v>
+      </c>
+      <c r="K43" s="82"/>
+      <c r="L43" s="82"/>
+      <c r="M43" s="82"/>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A44" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="29">
         <v>3710</v>
       </c>
       <c r="C44" s="29">
         <v>69979</v>
       </c>
       <c r="D44" s="29">
         <v>136247</v>
       </c>
       <c r="E44" s="29">
         <v>202515</v>
       </c>
       <c r="F44" s="20">
         <v>209932</v>
       </c>
-      <c r="G44" s="78">
+      <c r="G44" s="77">
         <v>217348</v>
       </c>
-      <c r="H44" s="78">
+      <c r="H44" s="77">
         <v>224972</v>
       </c>
-      <c r="I44" s="78">
+      <c r="I44" s="77">
         <v>237453</v>
       </c>
-      <c r="J44" s="83"/>
-[...2 lines deleted...]
-      <c r="M44" s="83"/>
+      <c r="J44" s="77">
+        <v>249933</v>
+      </c>
+      <c r="K44" s="82"/>
+      <c r="L44" s="82"/>
+      <c r="M44" s="82"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A45" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="29">
         <v>35423</v>
       </c>
       <c r="C45" s="29">
         <v>151802</v>
       </c>
       <c r="D45" s="29">
         <v>268181</v>
       </c>
       <c r="E45" s="29">
         <v>384560</v>
       </c>
       <c r="F45" s="20">
         <v>397431</v>
       </c>
-      <c r="G45" s="78">
+      <c r="G45" s="77">
         <v>410302</v>
       </c>
-      <c r="H45" s="78">
+      <c r="H45" s="77">
         <v>423173</v>
       </c>
-      <c r="I45" s="78">
+      <c r="I45" s="77">
         <v>437283</v>
       </c>
-      <c r="J45" s="83"/>
-[...2 lines deleted...]
-      <c r="M45" s="83"/>
+      <c r="J45" s="77">
+        <v>451393</v>
+      </c>
+      <c r="K45" s="82"/>
+      <c r="L45" s="82"/>
+      <c r="M45" s="82"/>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="29">
         <v>66778</v>
       </c>
       <c r="C46" s="29">
         <v>124603</v>
       </c>
       <c r="D46" s="29">
         <v>182428</v>
       </c>
       <c r="E46" s="29">
         <v>240588</v>
       </c>
       <c r="F46" s="20">
         <v>335870</v>
       </c>
-      <c r="G46" s="78">
+      <c r="G46" s="77">
         <v>411718</v>
       </c>
-      <c r="H46" s="78">
+      <c r="H46" s="77">
         <v>487283</v>
       </c>
-      <c r="I46" s="78">
+      <c r="I46" s="77">
         <v>575120</v>
       </c>
-      <c r="J46" s="83"/>
-[...2 lines deleted...]
-      <c r="M46" s="83"/>
+      <c r="J46" s="77">
+        <v>712456</v>
+      </c>
+      <c r="K46" s="82"/>
+      <c r="L46" s="82"/>
+      <c r="M46" s="82"/>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A47" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="29">
         <v>17380</v>
       </c>
       <c r="C47" s="29">
         <v>68905</v>
       </c>
       <c r="D47" s="29">
         <v>120431</v>
       </c>
       <c r="E47" s="29">
         <v>171956</v>
       </c>
       <c r="F47" s="20">
         <v>184701</v>
       </c>
-      <c r="G47" s="78">
+      <c r="G47" s="77">
         <v>197445</v>
       </c>
-      <c r="H47" s="78">
+      <c r="H47" s="77">
         <v>210190</v>
       </c>
-      <c r="I47" s="78">
+      <c r="I47" s="77">
         <v>370588</v>
       </c>
-      <c r="J47" s="83"/>
-[...2 lines deleted...]
-      <c r="M47" s="83"/>
+      <c r="J47" s="77">
+        <v>530986</v>
+      </c>
+      <c r="K47" s="82"/>
+      <c r="L47" s="82"/>
+      <c r="M47" s="82"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A48" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="29">
         <v>541651</v>
       </c>
       <c r="C48" s="29">
         <v>1409493</v>
       </c>
       <c r="D48" s="29">
         <v>2217772</v>
       </c>
       <c r="E48" s="29">
         <v>3108216</v>
       </c>
       <c r="F48" s="20">
         <v>3960754</v>
       </c>
-      <c r="G48" s="78">
+      <c r="G48" s="77">
         <v>5071487</v>
       </c>
-      <c r="H48" s="78">
+      <c r="H48" s="77">
         <v>6334636</v>
       </c>
-      <c r="I48" s="78">
+      <c r="I48" s="77">
         <v>7573515</v>
       </c>
-      <c r="J48" s="83"/>
-[...2 lines deleted...]
-      <c r="M48" s="83"/>
+      <c r="J48" s="77">
+        <v>8856006</v>
+      </c>
+      <c r="K48" s="82"/>
+      <c r="L48" s="82"/>
+      <c r="M48" s="82"/>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A49" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B49" s="29">
         <v>298</v>
       </c>
       <c r="C49" s="29">
         <v>298</v>
       </c>
       <c r="D49" s="29">
         <v>298</v>
       </c>
       <c r="E49" s="29">
         <v>298</v>
       </c>
       <c r="F49" s="27">
         <v>298</v>
       </c>
-      <c r="G49" s="78">
+      <c r="G49" s="77">
         <v>298</v>
       </c>
-      <c r="H49" s="78">
+      <c r="H49" s="77">
         <v>298</v>
       </c>
-      <c r="I49" s="78">
+      <c r="I49" s="77">
         <v>298</v>
       </c>
-      <c r="J49" s="83"/>
-[...2 lines deleted...]
-      <c r="M49" s="83"/>
+      <c r="J49" s="77">
+        <v>298</v>
+      </c>
+      <c r="K49" s="82"/>
+      <c r="L49" s="82"/>
+      <c r="M49" s="82"/>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A50" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="29">
         <v>270930</v>
       </c>
       <c r="C50" s="29">
         <v>1338085</v>
       </c>
       <c r="D50" s="29">
         <v>2246148</v>
       </c>
       <c r="E50" s="29">
         <v>3148264</v>
       </c>
       <c r="F50" s="20">
         <v>3754492</v>
       </c>
-      <c r="G50" s="78">
+      <c r="G50" s="77">
         <v>4420778</v>
       </c>
-      <c r="H50" s="78">
+      <c r="H50" s="77">
         <v>4970232</v>
       </c>
-      <c r="I50" s="78">
+      <c r="I50" s="77">
         <v>5720957</v>
       </c>
-      <c r="J50" s="83"/>
-[...2 lines deleted...]
-      <c r="M50" s="83"/>
+      <c r="J50" s="77">
+        <v>6398305</v>
+      </c>
+      <c r="K50" s="82"/>
+      <c r="L50" s="82"/>
+      <c r="M50" s="82"/>
     </row>
     <row r="51" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A51" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="29">
         <v>641508</v>
       </c>
       <c r="C51" s="29">
         <v>1467747</v>
       </c>
       <c r="D51" s="29">
         <v>2302154</v>
       </c>
       <c r="E51" s="29">
         <v>3193941</v>
       </c>
       <c r="F51" s="20">
         <v>4163091</v>
       </c>
-      <c r="G51" s="78">
+      <c r="G51" s="77">
         <v>5119427</v>
       </c>
-      <c r="H51" s="78">
+      <c r="H51" s="77">
         <v>6195882</v>
       </c>
-      <c r="I51" s="78">
+      <c r="I51" s="77">
         <v>7444917</v>
       </c>
-      <c r="J51" s="83"/>
-[...2 lines deleted...]
-      <c r="M51" s="83"/>
+      <c r="J51" s="77">
+        <v>8817083</v>
+      </c>
+      <c r="K51" s="82"/>
+      <c r="L51" s="82"/>
+      <c r="M51" s="82"/>
     </row>
     <row r="52" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A52" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B52" s="29">
         <v>6731961</v>
       </c>
       <c r="C52" s="29">
         <v>15388335</v>
       </c>
       <c r="D52" s="29">
         <v>25544639</v>
       </c>
       <c r="E52" s="29">
         <v>36268410</v>
       </c>
       <c r="F52" s="20">
         <v>45786480</v>
       </c>
-      <c r="G52" s="78">
+      <c r="G52" s="77">
         <v>57792618</v>
       </c>
-      <c r="H52" s="78">
+      <c r="H52" s="77">
         <v>71758381</v>
       </c>
-      <c r="I52" s="78">
+      <c r="I52" s="77">
         <v>81987121</v>
       </c>
-      <c r="J52" s="83"/>
-[...2 lines deleted...]
-      <c r="M52" s="83"/>
+      <c r="J52" s="77">
+        <v>92102820</v>
+      </c>
+      <c r="K52" s="82"/>
+      <c r="L52" s="82"/>
+      <c r="M52" s="82"/>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A53" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B53" s="31" t="s">
         <v>22</v>
       </c>
       <c r="C53" s="29">
         <v>22619</v>
       </c>
       <c r="D53" s="29">
         <v>45237</v>
       </c>
       <c r="E53" s="29">
         <v>84976</v>
       </c>
       <c r="F53" s="20">
         <v>113352</v>
       </c>
-      <c r="G53" s="78">
+      <c r="G53" s="77">
         <v>127602</v>
       </c>
-      <c r="H53" s="78">
+      <c r="H53" s="77">
         <v>154676</v>
       </c>
-      <c r="I53" s="78">
+      <c r="I53" s="77">
         <v>180391</v>
       </c>
-      <c r="J53" s="83"/>
-[...2 lines deleted...]
-      <c r="M53" s="83"/>
+      <c r="J53" s="77">
+        <v>191186</v>
+      </c>
+      <c r="K53" s="82"/>
+      <c r="L53" s="82"/>
+      <c r="M53" s="82"/>
     </row>
     <row r="54" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A54" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B54" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C54" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D54" s="29" t="s">
         <v>62</v>
       </c>
       <c r="E54" s="29" t="s">
         <v>62</v>
       </c>
       <c r="F54" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="G54" s="78" t="s">
+      <c r="G54" s="77" t="s">
         <v>62</v>
       </c>
-      <c r="H54" s="78" t="s">
+      <c r="H54" s="77" t="s">
         <v>62</v>
       </c>
-      <c r="I54" s="78">
+      <c r="I54" s="77">
         <v>637362</v>
       </c>
-      <c r="J54" s="83"/>
-[...2 lines deleted...]
-      <c r="M54" s="83"/>
+      <c r="J54" s="77">
+        <v>863869</v>
+      </c>
+      <c r="K54" s="82"/>
+      <c r="L54" s="82"/>
+      <c r="M54" s="82"/>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A55" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B55" s="29">
         <v>2513200</v>
       </c>
       <c r="C55" s="29">
         <v>5110043</v>
       </c>
       <c r="D55" s="29">
         <v>7797271</v>
       </c>
       <c r="E55" s="29">
         <v>10354957</v>
       </c>
       <c r="F55" s="20">
         <v>13699633</v>
       </c>
-      <c r="G55" s="78">
+      <c r="G55" s="77">
         <v>17137860</v>
       </c>
-      <c r="H55" s="78">
+      <c r="H55" s="77">
         <v>19721725</v>
       </c>
-      <c r="I55" s="78">
+      <c r="I55" s="77">
         <v>22376500</v>
       </c>
-      <c r="J55" s="83"/>
-[...2 lines deleted...]
-      <c r="M55" s="83"/>
+      <c r="J55" s="77">
+        <v>25142380</v>
+      </c>
+      <c r="K55" s="82"/>
+      <c r="L55" s="82"/>
+      <c r="M55" s="82"/>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B56" s="31" t="s">
         <v>22</v>
       </c>
       <c r="C56" s="29">
         <v>44334</v>
       </c>
       <c r="D56" s="29">
         <v>88669</v>
       </c>
       <c r="E56" s="29">
         <v>133003</v>
       </c>
       <c r="F56" s="20">
         <v>135670</v>
       </c>
-      <c r="G56" s="78">
+      <c r="G56" s="77">
         <v>138336</v>
       </c>
-      <c r="H56" s="78">
+      <c r="H56" s="77">
         <v>141003</v>
       </c>
-      <c r="I56" s="78">
+      <c r="I56" s="77">
         <v>144421</v>
       </c>
-      <c r="J56" s="83"/>
-[...2 lines deleted...]
-      <c r="M56" s="83"/>
+      <c r="J56" s="77">
+        <v>147840</v>
+      </c>
+      <c r="K56" s="82"/>
+      <c r="L56" s="82"/>
+      <c r="M56" s="82"/>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A57" s="85" t="s">
-        <v>105</v>
+      <c r="A57" s="84" t="s">
+        <v>103</v>
       </c>
       <c r="B57" s="29" t="s">
         <v>22</v>
       </c>
       <c r="C57" s="29" t="s">
         <v>22</v>
       </c>
       <c r="D57" s="29" t="s">
         <v>22</v>
       </c>
       <c r="E57" s="29" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="29" t="s">
         <v>22</v>
       </c>
       <c r="G57" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="H57" s="78" t="s">
-[...8 lines deleted...]
-      <c r="M57" s="83"/>
+      <c r="H57" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="I57" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="J57" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="K57" s="82"/>
+      <c r="L57" s="82"/>
+      <c r="M57" s="82"/>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A58" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B58" s="29">
         <v>1227</v>
       </c>
       <c r="C58" s="29">
         <v>1227</v>
       </c>
       <c r="D58" s="29">
         <v>1227</v>
       </c>
       <c r="E58" s="29">
         <v>1227</v>
       </c>
       <c r="F58" s="20">
         <v>1227</v>
       </c>
-      <c r="G58" s="78">
+      <c r="G58" s="77">
         <v>1227</v>
       </c>
-      <c r="H58" s="78">
+      <c r="H58" s="77">
         <v>1227</v>
       </c>
-      <c r="I58" s="78">
+      <c r="I58" s="77">
         <v>1227</v>
       </c>
-      <c r="J58" s="83"/>
-[...2 lines deleted...]
-      <c r="M58" s="83"/>
+      <c r="J58" s="77">
+        <v>1227</v>
+      </c>
+      <c r="K58" s="82"/>
+      <c r="L58" s="82"/>
+      <c r="M58" s="82"/>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A59" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B59" s="29">
         <v>1899288</v>
       </c>
       <c r="C59" s="29">
         <v>3865582</v>
       </c>
       <c r="D59" s="29">
         <v>7368377</v>
       </c>
       <c r="E59" s="29">
         <v>10540774</v>
       </c>
       <c r="F59" s="20">
         <v>13230695</v>
       </c>
-      <c r="G59" s="78">
+      <c r="G59" s="77">
         <v>18759273</v>
       </c>
-      <c r="H59" s="78">
+      <c r="H59" s="77">
         <v>26414325</v>
       </c>
-      <c r="I59" s="78">
+      <c r="I59" s="77">
         <v>30555374</v>
       </c>
-      <c r="J59" s="83"/>
-[...2 lines deleted...]
-      <c r="M59" s="83"/>
+      <c r="J59" s="77">
+        <v>34007255</v>
+      </c>
+      <c r="K59" s="82"/>
+      <c r="L59" s="82"/>
+      <c r="M59" s="82"/>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A60" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B60" s="29">
         <v>451835</v>
       </c>
       <c r="C60" s="29">
         <v>2005009</v>
       </c>
       <c r="D60" s="29">
         <v>3553282</v>
       </c>
       <c r="E60" s="29">
         <v>5738649</v>
       </c>
       <c r="F60" s="20">
         <v>6919267</v>
       </c>
-      <c r="G60" s="78">
+      <c r="G60" s="77">
         <v>7508525</v>
       </c>
-      <c r="H60" s="78">
+      <c r="H60" s="77">
         <v>8947017</v>
       </c>
-      <c r="I60" s="78">
+      <c r="I60" s="77">
         <v>9756296</v>
       </c>
-      <c r="J60" s="83"/>
-[...2 lines deleted...]
-      <c r="M60" s="83"/>
+      <c r="J60" s="77">
+        <v>11116987</v>
+      </c>
+      <c r="K60" s="82"/>
+      <c r="L60" s="82"/>
+      <c r="M60" s="82"/>
     </row>
     <row r="61" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A61" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B61" s="29">
         <v>1698853</v>
       </c>
       <c r="C61" s="29">
         <v>4078341</v>
       </c>
       <c r="D61" s="29">
         <v>6310183</v>
       </c>
       <c r="E61" s="29">
         <v>8875309</v>
       </c>
       <c r="F61" s="20">
         <v>11000635</v>
       </c>
-      <c r="G61" s="78">
+      <c r="G61" s="77">
         <v>13317345</v>
       </c>
-      <c r="H61" s="78">
+      <c r="H61" s="77">
         <v>15444181</v>
       </c>
-      <c r="I61" s="78">
+      <c r="I61" s="77">
         <v>17840041</v>
       </c>
-      <c r="J61" s="83"/>
-[...2 lines deleted...]
-      <c r="M61" s="83"/>
+      <c r="J61" s="77">
+        <v>20114506</v>
+      </c>
+      <c r="K61" s="82"/>
+      <c r="L61" s="82"/>
+      <c r="M61" s="82"/>
     </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A62" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B62" s="29">
         <v>60510</v>
       </c>
       <c r="C62" s="29">
         <v>138854</v>
       </c>
       <c r="D62" s="29">
         <v>217199</v>
       </c>
       <c r="E62" s="29">
         <v>295544</v>
       </c>
       <c r="F62" s="20">
         <v>353349</v>
       </c>
-      <c r="G62" s="78">
+      <c r="G62" s="77">
         <v>411154</v>
       </c>
-      <c r="H62" s="78">
+      <c r="H62" s="77">
         <v>468334</v>
       </c>
-      <c r="I62" s="78">
+      <c r="I62" s="77">
         <v>485270</v>
       </c>
-      <c r="J62" s="83"/>
-[...2 lines deleted...]
-      <c r="M62" s="83"/>
+      <c r="J62" s="77">
+        <v>502206</v>
+      </c>
+      <c r="K62" s="82"/>
+      <c r="L62" s="82"/>
+      <c r="M62" s="82"/>
     </row>
     <row r="63" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A63" s="28" t="s">
         <v>39</v>
       </c>
       <c r="B63" s="29">
         <v>84300744</v>
       </c>
       <c r="C63" s="29">
         <v>169088790</v>
       </c>
       <c r="D63" s="29">
         <v>263333416</v>
       </c>
       <c r="E63" s="29">
         <v>351360626</v>
       </c>
       <c r="F63" s="20">
         <v>457501043</v>
       </c>
-      <c r="G63" s="78">
+      <c r="G63" s="77">
         <v>586774204</v>
       </c>
-      <c r="H63" s="78">
+      <c r="H63" s="77">
         <v>653105049</v>
       </c>
-      <c r="I63" s="78">
+      <c r="I63" s="77">
         <v>743191395</v>
       </c>
-      <c r="J63" s="83"/>
-[...2 lines deleted...]
-      <c r="M63" s="83"/>
+      <c r="J63" s="77">
+        <v>835686898</v>
+      </c>
+      <c r="K63" s="82"/>
+      <c r="L63" s="82"/>
+      <c r="M63" s="82"/>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A64" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B64" s="29">
         <v>73446577</v>
       </c>
       <c r="C64" s="29">
         <v>144009178</v>
       </c>
       <c r="D64" s="29">
         <v>223860034</v>
       </c>
       <c r="E64" s="29">
         <v>298011999</v>
       </c>
       <c r="F64" s="20">
         <v>381989127</v>
       </c>
-      <c r="G64" s="78">
+      <c r="G64" s="77">
         <v>496120718</v>
       </c>
-      <c r="H64" s="78">
+      <c r="H64" s="77">
         <v>547178648</v>
       </c>
-      <c r="I64" s="78">
+      <c r="I64" s="77">
         <v>626845863</v>
       </c>
-      <c r="J64" s="83"/>
-[...2 lines deleted...]
-      <c r="M64" s="83"/>
+      <c r="J64" s="77">
+        <v>705703277</v>
+      </c>
+      <c r="K64" s="82"/>
+      <c r="L64" s="82"/>
+      <c r="M64" s="82"/>
     </row>
     <row r="65" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A65" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B65" s="29">
         <v>131410</v>
       </c>
       <c r="C65" s="29">
         <v>344568</v>
       </c>
       <c r="D65" s="29">
         <v>511846</v>
       </c>
       <c r="E65" s="29">
         <v>902034</v>
       </c>
       <c r="F65" s="20">
         <v>2541461</v>
       </c>
-      <c r="G65" s="78">
+      <c r="G65" s="77">
         <v>3279443</v>
       </c>
-      <c r="H65" s="78">
+      <c r="H65" s="77">
         <v>4368536</v>
       </c>
-      <c r="I65" s="78">
+      <c r="I65" s="77">
         <v>5561215</v>
       </c>
-      <c r="J65" s="83"/>
-[...2 lines deleted...]
-      <c r="M65" s="83"/>
+      <c r="J65" s="77">
+        <v>6910823</v>
+      </c>
+      <c r="K65" s="82"/>
+      <c r="L65" s="82"/>
+      <c r="M65" s="82"/>
     </row>
     <row r="66" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A66" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B66" s="29">
         <v>17280</v>
       </c>
       <c r="C66" s="29">
         <v>32049</v>
       </c>
       <c r="D66" s="29">
         <v>46818</v>
       </c>
       <c r="E66" s="29">
         <v>61586</v>
       </c>
       <c r="F66" s="20">
         <v>75667</v>
       </c>
-      <c r="G66" s="78">
+      <c r="G66" s="77">
         <v>89747</v>
       </c>
-      <c r="H66" s="78">
+      <c r="H66" s="77">
         <v>175968</v>
       </c>
-      <c r="I66" s="78">
+      <c r="I66" s="77">
         <v>262112</v>
       </c>
-      <c r="J66" s="83"/>
-[...2 lines deleted...]
-      <c r="M66" s="83"/>
+      <c r="J66" s="77">
+        <v>348256</v>
+      </c>
+      <c r="K66" s="82"/>
+      <c r="L66" s="82"/>
+      <c r="M66" s="82"/>
     </row>
     <row r="67" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A67" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B67" s="29">
         <v>451405</v>
       </c>
       <c r="C67" s="29">
         <v>987713</v>
       </c>
       <c r="D67" s="29">
         <v>1593519</v>
       </c>
       <c r="E67" s="29">
         <v>2143726</v>
       </c>
       <c r="F67" s="20">
         <v>2626934</v>
       </c>
-      <c r="G67" s="78">
+      <c r="G67" s="77">
         <v>3084289</v>
       </c>
-      <c r="H67" s="78">
+      <c r="H67" s="77">
         <v>3568143</v>
       </c>
-      <c r="I67" s="78">
+      <c r="I67" s="77">
         <v>4144497</v>
       </c>
-      <c r="J67" s="83"/>
-[...2 lines deleted...]
-      <c r="M67" s="83"/>
+      <c r="J67" s="77">
+        <v>4561453</v>
+      </c>
+      <c r="K67" s="82"/>
+      <c r="L67" s="82"/>
+      <c r="M67" s="82"/>
     </row>
     <row r="68" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B68" s="29">
         <v>75734</v>
       </c>
       <c r="C68" s="29">
         <v>160077</v>
       </c>
       <c r="D68" s="29">
         <v>244420</v>
       </c>
       <c r="E68" s="29">
         <v>328763</v>
       </c>
       <c r="F68" s="20">
         <v>389767</v>
       </c>
-      <c r="G68" s="78">
+      <c r="G68" s="77">
         <v>450770</v>
       </c>
-      <c r="H68" s="78">
+      <c r="H68" s="77">
         <v>511350</v>
       </c>
-      <c r="I68" s="78">
+      <c r="I68" s="77">
         <v>547692</v>
       </c>
-      <c r="J68" s="83"/>
-[...2 lines deleted...]
-      <c r="M68" s="83"/>
+      <c r="J68" s="77">
+        <v>584034</v>
+      </c>
+      <c r="K68" s="82"/>
+      <c r="L68" s="82"/>
+      <c r="M68" s="82"/>
     </row>
     <row r="69" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A69" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B69" s="29">
         <v>30354</v>
       </c>
       <c r="C69" s="29">
         <v>95492</v>
       </c>
       <c r="D69" s="29">
         <v>160629</v>
       </c>
       <c r="E69" s="29">
         <v>225767</v>
       </c>
       <c r="F69" s="20">
         <v>251921</v>
       </c>
-      <c r="G69" s="78">
+      <c r="G69" s="77">
         <v>278075</v>
       </c>
-      <c r="H69" s="78">
+      <c r="H69" s="77">
         <v>290034</v>
       </c>
-      <c r="I69" s="78">
+      <c r="I69" s="77">
         <v>302193</v>
       </c>
-      <c r="J69" s="83"/>
-[...2 lines deleted...]
-      <c r="M69" s="83"/>
+      <c r="J69" s="77">
+        <v>314352</v>
+      </c>
+      <c r="K69" s="82"/>
+      <c r="L69" s="82"/>
+      <c r="M69" s="82"/>
     </row>
     <row r="70" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A70" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B70" s="29">
         <v>455492</v>
       </c>
       <c r="C70" s="29">
         <v>868811</v>
       </c>
       <c r="D70" s="29">
         <v>1282129</v>
       </c>
       <c r="E70" s="29">
         <v>1695447</v>
       </c>
       <c r="F70" s="20">
         <v>2171797</v>
       </c>
-      <c r="G70" s="78">
+      <c r="G70" s="77">
         <v>2648147</v>
       </c>
-      <c r="H70" s="78">
+      <c r="H70" s="77">
         <v>3127327</v>
       </c>
-      <c r="I70" s="78">
+      <c r="I70" s="77">
         <v>3673694</v>
       </c>
-      <c r="J70" s="83"/>
-[...2 lines deleted...]
-      <c r="M70" s="83"/>
+      <c r="J70" s="77">
+        <v>4220060</v>
+      </c>
+      <c r="K70" s="82"/>
+      <c r="L70" s="82"/>
+      <c r="M70" s="82"/>
     </row>
     <row r="71" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A71" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B71" s="29">
         <v>6022006</v>
       </c>
       <c r="C71" s="29">
         <v>12047996</v>
       </c>
       <c r="D71" s="29">
         <v>18581274</v>
       </c>
       <c r="E71" s="29">
         <v>25334671</v>
       </c>
       <c r="F71" s="20">
         <v>39117406</v>
       </c>
-      <c r="G71" s="78">
+      <c r="G71" s="77">
         <v>46500846</v>
       </c>
-      <c r="H71" s="78">
+      <c r="H71" s="77">
         <v>54186560</v>
       </c>
-      <c r="I71" s="78">
+      <c r="I71" s="77">
         <v>58059969</v>
       </c>
-      <c r="J71" s="83"/>
-[...2 lines deleted...]
-      <c r="M71" s="83"/>
+      <c r="J71" s="77">
+        <v>65215111</v>
+      </c>
+      <c r="K71" s="82"/>
+      <c r="L71" s="82"/>
+      <c r="M71" s="82"/>
     </row>
     <row r="72" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A72" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B72" s="29">
         <v>25636</v>
       </c>
       <c r="C72" s="29">
         <v>49182</v>
       </c>
       <c r="D72" s="29">
         <v>72728</v>
       </c>
       <c r="E72" s="29">
         <v>96274</v>
       </c>
       <c r="F72" s="20">
         <v>122516</v>
       </c>
-      <c r="G72" s="78">
+      <c r="G72" s="77">
         <v>148758</v>
       </c>
-      <c r="H72" s="78">
+      <c r="H72" s="77">
         <v>181202</v>
       </c>
-      <c r="I72" s="78">
+      <c r="I72" s="77">
         <v>222843</v>
       </c>
-      <c r="J72" s="83"/>
-[...2 lines deleted...]
-      <c r="M72" s="83"/>
+      <c r="J72" s="77">
+        <v>264484</v>
+      </c>
+      <c r="K72" s="82"/>
+      <c r="L72" s="82"/>
+      <c r="M72" s="82"/>
     </row>
     <row r="73" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A73" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B73" s="29">
         <v>49890</v>
       </c>
       <c r="C73" s="29">
         <v>317667</v>
       </c>
       <c r="D73" s="29">
         <v>585444</v>
       </c>
       <c r="E73" s="29">
         <v>853222</v>
       </c>
       <c r="F73" s="20">
         <v>907804</v>
       </c>
-      <c r="G73" s="78">
+      <c r="G73" s="77">
         <v>962387</v>
       </c>
-      <c r="H73" s="78">
+      <c r="H73" s="77">
         <v>1017699</v>
       </c>
-      <c r="I73" s="78">
+      <c r="I73" s="77">
         <v>1079368</v>
       </c>
-      <c r="J73" s="83"/>
-[...2 lines deleted...]
-      <c r="M73" s="83"/>
+      <c r="J73" s="77">
+        <v>1141037</v>
+      </c>
+      <c r="K73" s="82"/>
+      <c r="L73" s="82"/>
+      <c r="M73" s="82"/>
     </row>
     <row r="74" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A74" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B74" s="29">
         <v>2759413</v>
       </c>
       <c r="C74" s="29">
         <v>8145613</v>
       </c>
       <c r="D74" s="29">
         <v>13010052</v>
       </c>
       <c r="E74" s="29">
         <v>16836064</v>
       </c>
       <c r="F74" s="20">
         <v>21142991</v>
       </c>
-      <c r="G74" s="78">
+      <c r="G74" s="77">
         <v>25745612</v>
       </c>
-      <c r="H74" s="78">
+      <c r="H74" s="77">
         <v>29215356</v>
       </c>
-      <c r="I74" s="78">
+      <c r="I74" s="77">
         <v>31061362</v>
       </c>
-      <c r="J74" s="83"/>
-[...2 lines deleted...]
-      <c r="M74" s="83"/>
+      <c r="J74" s="77">
+        <v>32907988</v>
+      </c>
+      <c r="K74" s="82"/>
+      <c r="L74" s="82"/>
+      <c r="M74" s="82"/>
     </row>
     <row r="75" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A75" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B75" s="29">
         <v>446154</v>
       </c>
       <c r="C75" s="29">
         <v>1126795</v>
       </c>
       <c r="D75" s="29">
         <v>1958306</v>
       </c>
       <c r="E75" s="29">
         <v>2739488</v>
       </c>
       <c r="F75" s="20">
         <v>3394168</v>
       </c>
-      <c r="G75" s="78">
+      <c r="G75" s="77">
         <v>4014923</v>
       </c>
-      <c r="H75" s="78">
+      <c r="H75" s="77">
         <v>4569507</v>
       </c>
-      <c r="I75" s="78">
+      <c r="I75" s="77">
         <v>5256458</v>
       </c>
-      <c r="J75" s="83"/>
-[...2 lines deleted...]
-      <c r="M75" s="83"/>
+      <c r="J75" s="77">
+        <v>5934203</v>
+      </c>
+      <c r="K75" s="82"/>
+      <c r="L75" s="82"/>
+      <c r="M75" s="82"/>
     </row>
     <row r="76" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A76" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B76" s="29">
         <v>15479</v>
       </c>
       <c r="C76" s="29">
         <v>147514</v>
       </c>
       <c r="D76" s="29">
         <v>279550</v>
       </c>
       <c r="E76" s="29">
         <v>411585</v>
       </c>
       <c r="F76" s="20">
         <v>428795</v>
       </c>
-      <c r="G76" s="78">
+      <c r="G76" s="77">
         <v>446005</v>
       </c>
-      <c r="H76" s="78">
+      <c r="H76" s="77">
         <v>460233</v>
       </c>
-      <c r="I76" s="78">
+      <c r="I76" s="77">
         <v>609299</v>
       </c>
-      <c r="J76" s="83"/>
-[...2 lines deleted...]
-      <c r="M76" s="83"/>
+      <c r="J76" s="77">
+        <v>758364</v>
+      </c>
+      <c r="K76" s="82"/>
+      <c r="L76" s="82"/>
+      <c r="M76" s="82"/>
     </row>
     <row r="77" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A77" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B77" s="29">
         <v>8619633</v>
       </c>
       <c r="C77" s="29">
         <v>18585404</v>
       </c>
       <c r="D77" s="29">
         <v>28545652</v>
       </c>
       <c r="E77" s="29">
         <v>37749576</v>
       </c>
       <c r="F77" s="20">
         <v>47332521</v>
       </c>
-      <c r="G77" s="78">
+      <c r="G77" s="77">
         <v>56600735</v>
       </c>
-      <c r="H77" s="78">
+      <c r="H77" s="77">
         <v>66057127</v>
       </c>
-      <c r="I77" s="78">
+      <c r="I77" s="77">
         <v>75588453</v>
       </c>
-      <c r="J77" s="83"/>
-[...2 lines deleted...]
-      <c r="M77" s="83"/>
+      <c r="J77" s="77">
+        <v>85091818</v>
+      </c>
+      <c r="K77" s="82"/>
+      <c r="L77" s="82"/>
+      <c r="M77" s="82"/>
     </row>
     <row r="78" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A78" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B78" s="29">
         <v>5377265</v>
       </c>
       <c r="C78" s="29">
         <v>10619421</v>
       </c>
       <c r="D78" s="29">
         <v>16157763</v>
       </c>
       <c r="E78" s="29">
         <v>21914598</v>
       </c>
       <c r="F78" s="20">
         <v>27991854</v>
       </c>
-      <c r="G78" s="78">
+      <c r="G78" s="77">
         <v>33404591</v>
       </c>
-      <c r="H78" s="78">
+      <c r="H78" s="77">
         <v>39464042</v>
       </c>
-      <c r="I78" s="78">
+      <c r="I78" s="77">
         <v>46186153</v>
       </c>
-      <c r="J78" s="83"/>
-[...2 lines deleted...]
-      <c r="M78" s="83"/>
+      <c r="J78" s="77">
+        <v>52839783</v>
+      </c>
+      <c r="K78" s="82"/>
+      <c r="L78" s="82"/>
+      <c r="M78" s="82"/>
     </row>
     <row r="79" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A79" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B79" s="29">
         <v>24785</v>
       </c>
       <c r="C79" s="29">
         <v>66296</v>
       </c>
       <c r="D79" s="29">
         <v>107808</v>
       </c>
       <c r="E79" s="29">
         <v>149319</v>
       </c>
       <c r="F79" s="20">
         <v>193938</v>
       </c>
-      <c r="G79" s="78">
+      <c r="G79" s="77">
         <v>238558</v>
       </c>
-      <c r="H79" s="78">
+      <c r="H79" s="77">
         <v>318641</v>
       </c>
-      <c r="I79" s="78">
+      <c r="I79" s="77">
         <v>522260</v>
       </c>
-      <c r="J79" s="83"/>
-[...2 lines deleted...]
-      <c r="M79" s="83"/>
+      <c r="J79" s="77">
+        <v>725878</v>
+      </c>
+      <c r="K79" s="82"/>
+      <c r="L79" s="82"/>
+      <c r="M79" s="82"/>
     </row>
     <row r="80" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A80" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B80" s="29">
         <v>6096</v>
       </c>
       <c r="C80" s="29">
         <v>12192</v>
       </c>
       <c r="D80" s="29">
         <v>18288</v>
       </c>
       <c r="E80" s="29">
         <v>24384</v>
       </c>
       <c r="F80" s="20">
         <v>30480</v>
       </c>
-      <c r="G80" s="78">
+      <c r="G80" s="77">
         <v>36576</v>
       </c>
-      <c r="H80" s="78">
+      <c r="H80" s="77">
         <v>120117</v>
       </c>
-      <c r="I80" s="78">
+      <c r="I80" s="77">
         <v>203658</v>
       </c>
-      <c r="J80" s="83"/>
-[...2 lines deleted...]
-      <c r="M80" s="83"/>
+      <c r="J80" s="77">
+        <v>287199</v>
+      </c>
+      <c r="K80" s="82"/>
+      <c r="L80" s="82"/>
+      <c r="M80" s="82"/>
     </row>
     <row r="81" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A81" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B81" s="29">
         <v>2477</v>
       </c>
       <c r="C81" s="29">
         <v>9060</v>
       </c>
       <c r="D81" s="29">
         <v>15644</v>
       </c>
       <c r="E81" s="29">
         <v>22227</v>
       </c>
       <c r="F81" s="20">
         <v>24704</v>
       </c>
-      <c r="G81" s="78">
+      <c r="G81" s="77">
         <v>27181</v>
       </c>
-      <c r="H81" s="78">
+      <c r="H81" s="77">
         <v>31565</v>
       </c>
-      <c r="I81" s="78">
+      <c r="I81" s="77">
         <v>35949</v>
       </c>
-      <c r="J81" s="83"/>
-[...2 lines deleted...]
-      <c r="M81" s="83"/>
+      <c r="J81" s="77">
+        <v>40333</v>
+      </c>
+      <c r="K81" s="82"/>
+      <c r="L81" s="82"/>
+      <c r="M81" s="82"/>
     </row>
     <row r="82" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B82" s="29">
         <v>62697</v>
       </c>
       <c r="C82" s="29">
         <v>129755</v>
       </c>
       <c r="D82" s="29">
         <v>196813</v>
       </c>
       <c r="E82" s="29">
         <v>263870</v>
       </c>
       <c r="F82" s="20">
         <v>311837</v>
       </c>
-      <c r="G82" s="78">
+      <c r="G82" s="77">
         <v>359803</v>
       </c>
-      <c r="H82" s="78">
+      <c r="H82" s="77">
         <v>417392</v>
       </c>
-      <c r="I82" s="78">
+      <c r="I82" s="77">
         <v>450743</v>
       </c>
-      <c r="J82" s="83"/>
-[...2 lines deleted...]
-      <c r="M82" s="83"/>
+      <c r="J82" s="77">
+        <v>484094</v>
+      </c>
+      <c r="K82" s="82"/>
+      <c r="L82" s="82"/>
+      <c r="M82" s="82"/>
     </row>
     <row r="83" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A83" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B83" s="29">
         <v>29888</v>
       </c>
       <c r="C83" s="29">
         <v>60576</v>
       </c>
       <c r="D83" s="29">
         <v>91264</v>
       </c>
       <c r="E83" s="29">
         <v>121952</v>
       </c>
       <c r="F83" s="20">
         <v>147640</v>
       </c>
-      <c r="G83" s="78">
+      <c r="G83" s="77">
         <v>173328</v>
       </c>
-      <c r="H83" s="78">
+      <c r="H83" s="77">
         <v>176854</v>
       </c>
-      <c r="I83" s="78">
+      <c r="I83" s="77">
         <v>180380</v>
       </c>
-      <c r="J83" s="83"/>
-[...2 lines deleted...]
-      <c r="M83" s="83"/>
+      <c r="J83" s="77">
+        <v>183906</v>
+      </c>
+      <c r="K83" s="82"/>
+      <c r="L83" s="82"/>
+      <c r="M83" s="82"/>
     </row>
     <row r="84" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A84" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B84" s="29">
         <v>439598</v>
       </c>
       <c r="C84" s="29">
         <v>836647</v>
       </c>
       <c r="D84" s="29">
         <v>1233696</v>
       </c>
       <c r="E84" s="29">
         <v>1630746</v>
       </c>
       <c r="F84" s="20">
         <v>2095764</v>
       </c>
-      <c r="G84" s="78">
+      <c r="G84" s="77">
         <v>2560782</v>
       </c>
-      <c r="H84" s="78">
+      <c r="H84" s="77">
         <v>3024580</v>
       </c>
-      <c r="I84" s="78">
+      <c r="I84" s="77">
         <v>3545846</v>
       </c>
-      <c r="J84" s="83"/>
-[...2 lines deleted...]
-      <c r="M84" s="83"/>
+      <c r="J84" s="77">
+        <v>4067112</v>
+      </c>
+      <c r="K84" s="82"/>
+      <c r="L84" s="82"/>
+      <c r="M84" s="82"/>
     </row>
     <row r="85" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A85" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B85" s="29">
         <v>96582</v>
       </c>
       <c r="C85" s="29">
         <v>205960</v>
       </c>
       <c r="D85" s="29">
         <v>372469</v>
       </c>
       <c r="E85" s="29">
         <v>452843</v>
       </c>
       <c r="F85" s="20">
         <v>594127</v>
       </c>
-      <c r="G85" s="78">
+      <c r="G85" s="77">
         <v>758702</v>
       </c>
-      <c r="H85" s="78">
+      <c r="H85" s="77">
         <v>912899</v>
       </c>
-      <c r="I85" s="78">
+      <c r="I85" s="77">
         <v>961250</v>
       </c>
-      <c r="J85" s="83"/>
-[...2 lines deleted...]
-      <c r="M85" s="83"/>
+      <c r="J85" s="77">
+        <v>1088763</v>
+      </c>
+      <c r="K85" s="82"/>
+      <c r="L85" s="82"/>
+      <c r="M85" s="82"/>
     </row>
     <row r="86" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A86" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B86" s="29">
         <v>17717</v>
       </c>
       <c r="C86" s="29">
         <v>33344</v>
       </c>
       <c r="D86" s="29">
         <v>48971</v>
       </c>
       <c r="E86" s="29">
         <v>64598</v>
       </c>
       <c r="F86" s="20">
         <v>82921</v>
       </c>
-      <c r="G86" s="78">
+      <c r="G86" s="77">
         <v>101244</v>
       </c>
-      <c r="H86" s="78">
+      <c r="H86" s="77">
         <v>122900</v>
       </c>
-      <c r="I86" s="78">
+      <c r="I86" s="77">
         <v>153753</v>
       </c>
-      <c r="J86" s="83"/>
-[...2 lines deleted...]
-      <c r="M86" s="83"/>
+      <c r="J86" s="77">
+        <v>184606</v>
+      </c>
+      <c r="K86" s="82"/>
+      <c r="L86" s="82"/>
+      <c r="M86" s="82"/>
     </row>
     <row r="87" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A87" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B87" s="29">
         <v>22352</v>
       </c>
       <c r="C87" s="29">
         <v>54036</v>
       </c>
       <c r="D87" s="29">
         <v>85719</v>
       </c>
       <c r="E87" s="29">
         <v>117403</v>
       </c>
       <c r="F87" s="20">
         <v>146824</v>
       </c>
-      <c r="G87" s="78">
+      <c r="G87" s="77">
         <v>176246</v>
       </c>
-      <c r="H87" s="78">
+      <c r="H87" s="77">
         <v>212261</v>
       </c>
-      <c r="I87" s="78">
+      <c r="I87" s="77">
         <v>250919</v>
       </c>
-      <c r="J87" s="83"/>
-[...2 lines deleted...]
-      <c r="M87" s="83"/>
+      <c r="J87" s="77">
+        <v>289576</v>
+      </c>
+      <c r="K87" s="82"/>
+      <c r="L87" s="82"/>
+      <c r="M87" s="82"/>
     </row>
     <row r="88" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A88" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B88" s="29">
         <v>2121866</v>
       </c>
       <c r="C88" s="29">
         <v>5705578</v>
       </c>
       <c r="D88" s="29">
         <v>8922140</v>
       </c>
       <c r="E88" s="29">
         <v>11067217</v>
       </c>
       <c r="F88" s="20">
         <v>13125208</v>
       </c>
-      <c r="G88" s="78">
+      <c r="G88" s="77">
         <v>15466590</v>
       </c>
-      <c r="H88" s="78">
+      <c r="H88" s="77">
         <v>16634576</v>
       </c>
-      <c r="I88" s="78">
+      <c r="I88" s="77">
         <v>17093007</v>
       </c>
-      <c r="J88" s="83"/>
-[...2 lines deleted...]
-      <c r="M88" s="83"/>
+      <c r="J88" s="77">
+        <v>17564519</v>
+      </c>
+      <c r="K88" s="82"/>
+      <c r="L88" s="82"/>
+      <c r="M88" s="82"/>
     </row>
     <row r="89" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A89" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B89" s="29">
         <v>30483</v>
       </c>
       <c r="C89" s="29">
         <v>61078</v>
       </c>
       <c r="D89" s="29">
         <v>91672</v>
       </c>
       <c r="E89" s="29">
         <v>122267</v>
       </c>
       <c r="F89" s="20">
         <v>152739</v>
       </c>
-      <c r="G89" s="78">
+      <c r="G89" s="77">
         <v>183212</v>
       </c>
-      <c r="H89" s="78">
+      <c r="H89" s="77">
         <v>245638</v>
       </c>
-      <c r="I89" s="78">
+      <c r="I89" s="77">
         <v>308064</v>
       </c>
-      <c r="J89" s="83"/>
-[...2 lines deleted...]
-      <c r="M89" s="83"/>
+      <c r="J89" s="77">
+        <v>370491</v>
+      </c>
+      <c r="K89" s="82"/>
+      <c r="L89" s="82"/>
+      <c r="M89" s="82"/>
     </row>
     <row r="90" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A90" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B90" s="29">
         <v>13912</v>
       </c>
       <c r="C90" s="29">
         <v>35324</v>
       </c>
       <c r="D90" s="29">
         <v>56736</v>
       </c>
       <c r="E90" s="29">
         <v>78148</v>
       </c>
       <c r="F90" s="20">
         <v>93791</v>
       </c>
-      <c r="G90" s="78">
+      <c r="G90" s="77">
         <v>109434</v>
       </c>
-      <c r="H90" s="78">
+      <c r="H90" s="77">
         <v>121171</v>
       </c>
-      <c r="I90" s="78">
+      <c r="I90" s="77">
         <v>131636</v>
       </c>
-      <c r="J90" s="83"/>
-[...2 lines deleted...]
-      <c r="M90" s="83"/>
+      <c r="J90" s="77">
+        <v>142100</v>
+      </c>
+      <c r="K90" s="82"/>
+      <c r="L90" s="82"/>
+      <c r="M90" s="82"/>
     </row>
     <row r="91" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A91" s="28" t="s">
         <v>42</v>
       </c>
       <c r="B91" s="29">
         <v>1420174</v>
       </c>
       <c r="C91" s="29">
         <v>3017587</v>
       </c>
       <c r="D91" s="29">
         <v>4518049</v>
       </c>
       <c r="E91" s="29">
         <v>6425807</v>
       </c>
       <c r="F91" s="20">
         <v>8483075</v>
       </c>
-      <c r="G91" s="78">
+      <c r="G91" s="77">
         <v>10724892</v>
       </c>
-      <c r="H91" s="78">
+      <c r="H91" s="77">
         <v>13170320</v>
       </c>
-      <c r="I91" s="78">
+      <c r="I91" s="77">
         <v>15620909</v>
       </c>
-      <c r="J91" s="83"/>
-[...2 lines deleted...]
-      <c r="M91" s="83"/>
+      <c r="J91" s="77">
+        <v>17743877</v>
+      </c>
+      <c r="K91" s="82"/>
+      <c r="L91" s="82"/>
+      <c r="M91" s="82"/>
     </row>
     <row r="92" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A92" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B92" s="29">
         <v>1407699</v>
       </c>
       <c r="C92" s="29">
         <v>2903529</v>
       </c>
       <c r="D92" s="29">
         <v>4304417</v>
       </c>
       <c r="E92" s="29">
         <v>6150391</v>
       </c>
       <c r="F92" s="20">
         <v>8126738</v>
       </c>
-      <c r="G92" s="78">
+      <c r="G92" s="77">
         <v>10201445</v>
       </c>
-      <c r="H92" s="78">
+      <c r="H92" s="77">
         <v>12470114</v>
       </c>
-      <c r="I92" s="78">
+      <c r="I92" s="77">
         <v>14696430</v>
       </c>
-      <c r="J92" s="83"/>
-[...2 lines deleted...]
-      <c r="M92" s="83"/>
+      <c r="J92" s="77">
+        <v>16620400</v>
+      </c>
+      <c r="K92" s="82"/>
+      <c r="L92" s="82"/>
+      <c r="M92" s="82"/>
     </row>
     <row r="93" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A93" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B93" s="31" t="s">
         <v>22</v>
       </c>
       <c r="C93" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D93" s="29" t="s">
         <v>62</v>
       </c>
       <c r="E93" s="29" t="s">
         <v>62</v>
       </c>
       <c r="F93" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="G93" s="78" t="s">
+      <c r="G93" s="77" t="s">
         <v>62</v>
       </c>
-      <c r="H93" s="78" t="s">
+      <c r="H93" s="77" t="s">
         <v>62</v>
       </c>
-      <c r="I93" s="78" t="s">
+      <c r="I93" s="77" t="s">
         <v>62</v>
       </c>
-      <c r="J93" s="83"/>
-[...2 lines deleted...]
-      <c r="M93" s="83"/>
+      <c r="J93" s="77" t="s">
+        <v>62</v>
+      </c>
+      <c r="K93" s="82"/>
+      <c r="L93" s="82"/>
+      <c r="M93" s="82"/>
     </row>
     <row r="94" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B94" s="29">
         <v>154</v>
       </c>
       <c r="C94" s="29">
         <v>308</v>
       </c>
       <c r="D94" s="29">
         <v>462</v>
       </c>
       <c r="E94" s="29">
         <v>616</v>
       </c>
       <c r="F94" s="27">
         <v>770</v>
       </c>
-      <c r="G94" s="78">
+      <c r="G94" s="77">
         <v>924</v>
       </c>
-      <c r="H94" s="78">
+      <c r="H94" s="77">
         <v>924</v>
       </c>
-      <c r="I94" s="78">
+      <c r="I94" s="77">
         <v>924</v>
       </c>
-      <c r="J94" s="83"/>
-[...2 lines deleted...]
-      <c r="M94" s="83"/>
+      <c r="J94" s="77">
+        <v>924</v>
+      </c>
+      <c r="K94" s="82"/>
+      <c r="L94" s="82"/>
+      <c r="M94" s="82"/>
     </row>
     <row r="95" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A95" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B95" s="29">
         <v>233</v>
       </c>
       <c r="C95" s="29">
         <v>466</v>
       </c>
       <c r="D95" s="29">
         <v>699</v>
       </c>
       <c r="E95" s="29">
         <v>932</v>
       </c>
       <c r="F95" s="20">
         <v>1165</v>
       </c>
-      <c r="G95" s="78">
+      <c r="G95" s="77">
         <v>1398</v>
       </c>
-      <c r="H95" s="78">
+      <c r="H95" s="77">
         <v>3815</v>
       </c>
-      <c r="I95" s="78">
+      <c r="I95" s="77">
         <v>6232</v>
       </c>
-      <c r="J95" s="83"/>
-[...2 lines deleted...]
-      <c r="M95" s="83"/>
+      <c r="J95" s="77">
+        <v>8649</v>
+      </c>
+      <c r="K95" s="82"/>
+      <c r="L95" s="82"/>
+      <c r="M95" s="82"/>
     </row>
     <row r="96" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A96" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B96" s="29">
         <v>10313</v>
       </c>
       <c r="C96" s="29">
         <v>25244</v>
       </c>
       <c r="D96" s="29">
         <v>40176</v>
       </c>
       <c r="E96" s="29">
         <v>55107</v>
       </c>
       <c r="F96" s="20">
         <v>66658</v>
       </c>
-      <c r="G96" s="78">
+      <c r="G96" s="77">
         <v>78210</v>
       </c>
-      <c r="H96" s="78">
+      <c r="H96" s="77">
         <v>89761</v>
       </c>
-      <c r="I96" s="78">
+      <c r="I96" s="77">
         <v>106232</v>
       </c>
-      <c r="J96" s="83"/>
-[...2 lines deleted...]
-      <c r="M96" s="83"/>
+      <c r="J96" s="77">
+        <v>122702</v>
+      </c>
+      <c r="K96" s="82"/>
+      <c r="L96" s="82"/>
+      <c r="M96" s="82"/>
     </row>
     <row r="97" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A97" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B97" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C97" s="29" t="s">
         <v>62</v>
       </c>
       <c r="D97" s="29" t="s">
         <v>62</v>
       </c>
       <c r="E97" s="29" t="s">
         <v>62</v>
       </c>
       <c r="F97" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="G97" s="78" t="s">
+      <c r="G97" s="77" t="s">
         <v>62</v>
       </c>
-      <c r="H97" s="78" t="s">
+      <c r="H97" s="77" t="s">
         <v>62</v>
       </c>
-      <c r="I97" s="78" t="s">
+      <c r="I97" s="77" t="s">
         <v>62</v>
       </c>
-      <c r="J97" s="83"/>
-[...2 lines deleted...]
-      <c r="M97" s="83"/>
+      <c r="J97" s="77" t="s">
+        <v>62</v>
+      </c>
+      <c r="K97" s="82"/>
+      <c r="L97" s="82"/>
+      <c r="M97" s="82"/>
     </row>
     <row r="98" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A98" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B98" s="29">
         <v>1793542</v>
       </c>
       <c r="C98" s="29">
         <v>2052930</v>
       </c>
       <c r="D98" s="29">
         <v>2255588</v>
       </c>
       <c r="E98" s="29">
         <v>2597814</v>
       </c>
       <c r="F98" s="20">
         <v>2957147</v>
       </c>
-      <c r="G98" s="78">
+      <c r="G98" s="77">
         <v>3463398</v>
       </c>
-      <c r="H98" s="78">
+      <c r="H98" s="77">
         <v>3649474</v>
       </c>
-      <c r="I98" s="78">
+      <c r="I98" s="77">
         <v>4051941</v>
       </c>
-      <c r="J98" s="83"/>
-[...2 lines deleted...]
-      <c r="M98" s="83"/>
+      <c r="J98" s="77">
+        <v>4199897</v>
+      </c>
+      <c r="K98" s="82"/>
+      <c r="L98" s="82"/>
+      <c r="M98" s="82"/>
     </row>
     <row r="99" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A99" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B99" s="29">
         <v>1780309</v>
       </c>
       <c r="C99" s="29">
         <v>2029130</v>
       </c>
       <c r="D99" s="29">
         <v>2221222</v>
       </c>
       <c r="E99" s="29">
         <v>2552881</v>
       </c>
       <c r="F99" s="20">
         <v>2902181</v>
       </c>
-      <c r="G99" s="78">
+      <c r="G99" s="77">
         <v>3398398</v>
       </c>
-      <c r="H99" s="78">
+      <c r="H99" s="77">
         <v>3572774</v>
       </c>
-      <c r="I99" s="78">
+      <c r="I99" s="77">
         <v>3963674</v>
       </c>
-      <c r="J99" s="83"/>
-[...2 lines deleted...]
-      <c r="M99" s="83"/>
+      <c r="J99" s="77">
+        <v>4100062</v>
+      </c>
+      <c r="K99" s="82"/>
+      <c r="L99" s="82"/>
+      <c r="M99" s="82"/>
     </row>
     <row r="100" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A100" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B100" s="29">
         <v>626</v>
       </c>
       <c r="C100" s="29">
         <v>1252</v>
       </c>
       <c r="D100" s="29">
         <v>1878</v>
       </c>
       <c r="E100" s="29">
         <v>2504</v>
       </c>
       <c r="F100" s="20">
         <v>3130</v>
       </c>
-      <c r="G100" s="78">
+      <c r="G100" s="77">
         <v>3756</v>
       </c>
-      <c r="H100" s="78">
+      <c r="H100" s="77">
         <v>4029</v>
       </c>
-      <c r="I100" s="78">
+      <c r="I100" s="77">
         <v>4302</v>
       </c>
-      <c r="J100" s="83"/>
-[...2 lines deleted...]
-      <c r="M100" s="83"/>
+      <c r="J100" s="77">
+        <v>4575</v>
+      </c>
+      <c r="K100" s="82"/>
+      <c r="L100" s="82"/>
+      <c r="M100" s="82"/>
     </row>
     <row r="101" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A101" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B101" s="29">
         <v>3733</v>
       </c>
       <c r="C101" s="29">
         <v>4800</v>
       </c>
       <c r="D101" s="29">
         <v>5867</v>
       </c>
       <c r="E101" s="29">
         <v>6933</v>
       </c>
       <c r="F101" s="20">
         <v>7467</v>
       </c>
-      <c r="G101" s="78">
+      <c r="G101" s="77">
         <v>8000</v>
       </c>
-      <c r="H101" s="78">
+      <c r="H101" s="77">
         <v>8462</v>
       </c>
-      <c r="I101" s="78">
+      <c r="I101" s="77">
         <v>8791</v>
       </c>
-      <c r="J101" s="83"/>
-[...2 lines deleted...]
-      <c r="M101" s="83"/>
+      <c r="J101" s="77">
+        <v>9120</v>
+      </c>
+      <c r="K101" s="82"/>
+      <c r="L101" s="82"/>
+      <c r="M101" s="82"/>
     </row>
     <row r="102" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A102" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B102" s="29">
         <v>208</v>
       </c>
       <c r="C102" s="29">
         <v>416</v>
       </c>
       <c r="D102" s="29">
         <v>624</v>
       </c>
       <c r="E102" s="29">
         <v>832</v>
       </c>
       <c r="F102" s="20">
         <v>1040</v>
       </c>
-      <c r="G102" s="78">
+      <c r="G102" s="77">
         <v>1248</v>
       </c>
-      <c r="H102" s="78">
+      <c r="H102" s="77">
         <v>1248</v>
       </c>
-      <c r="I102" s="78">
+      <c r="I102" s="77">
         <v>1248</v>
       </c>
-      <c r="J102" s="83"/>
-[...2 lines deleted...]
-      <c r="M102" s="83"/>
+      <c r="J102" s="77">
+        <v>1248</v>
+      </c>
+      <c r="K102" s="82"/>
+      <c r="L102" s="82"/>
+      <c r="M102" s="82"/>
     </row>
     <row r="103" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B103" s="29">
         <v>3553</v>
       </c>
       <c r="C103" s="29">
         <v>7106</v>
       </c>
       <c r="D103" s="29">
         <v>10659</v>
       </c>
       <c r="E103" s="29">
         <v>14212</v>
       </c>
       <c r="F103" s="20">
         <v>17765</v>
       </c>
-      <c r="G103" s="78">
+      <c r="G103" s="77">
         <v>21318</v>
       </c>
-      <c r="H103" s="78">
+      <c r="H103" s="77">
         <v>24110</v>
       </c>
-      <c r="I103" s="78">
+      <c r="I103" s="77">
         <v>26902</v>
       </c>
-      <c r="J103" s="83"/>
-[...2 lines deleted...]
-      <c r="M103" s="83"/>
+      <c r="J103" s="77">
+        <v>29694</v>
+      </c>
+      <c r="K103" s="82"/>
+      <c r="L103" s="82"/>
+      <c r="M103" s="82"/>
     </row>
     <row r="104" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A104" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B104" s="29">
         <v>202</v>
       </c>
       <c r="C104" s="29">
         <v>404</v>
       </c>
       <c r="D104" s="29">
         <v>606</v>
       </c>
       <c r="E104" s="29">
         <v>808</v>
       </c>
       <c r="F104" s="20">
         <v>1010</v>
       </c>
-      <c r="G104" s="78">
+      <c r="G104" s="77">
         <v>1212</v>
       </c>
-      <c r="H104" s="78">
+      <c r="H104" s="77">
         <v>3462</v>
       </c>
-      <c r="I104" s="78">
+      <c r="I104" s="77">
         <v>5712</v>
       </c>
-      <c r="J104" s="83"/>
-[...2 lines deleted...]
-      <c r="M104" s="83"/>
+      <c r="J104" s="77">
+        <v>7962</v>
+      </c>
+      <c r="K104" s="82"/>
+      <c r="L104" s="82"/>
+      <c r="M104" s="82"/>
     </row>
     <row r="105" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A105" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B105" s="29">
         <v>308</v>
       </c>
       <c r="C105" s="29">
         <v>616</v>
       </c>
       <c r="D105" s="29">
         <v>924</v>
       </c>
       <c r="E105" s="29">
         <v>1232</v>
       </c>
       <c r="F105" s="20">
         <v>1540</v>
       </c>
-      <c r="G105" s="78">
+      <c r="G105" s="77">
         <v>1848</v>
       </c>
-      <c r="H105" s="78">
+      <c r="H105" s="77">
         <v>2087</v>
       </c>
-      <c r="I105" s="78">
+      <c r="I105" s="77">
         <v>2326</v>
       </c>
-      <c r="J105" s="83"/>
-[...2 lines deleted...]
-      <c r="M105" s="83"/>
+      <c r="J105" s="77">
+        <v>2565</v>
+      </c>
+      <c r="K105" s="82"/>
+      <c r="L105" s="82"/>
+      <c r="M105" s="82"/>
     </row>
     <row r="106" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A106" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B106" s="29">
         <v>467</v>
       </c>
       <c r="C106" s="29">
         <v>934</v>
       </c>
       <c r="D106" s="29">
         <v>1401</v>
       </c>
       <c r="E106" s="29">
         <v>1868</v>
       </c>
       <c r="F106" s="20">
         <v>2335</v>
       </c>
-      <c r="G106" s="78">
+      <c r="G106" s="77">
         <v>2802</v>
       </c>
-      <c r="H106" s="78">
+      <c r="H106" s="77">
         <v>5727</v>
       </c>
-      <c r="I106" s="78">
+      <c r="I106" s="77">
         <v>8652</v>
       </c>
-      <c r="J106" s="83"/>
-[...2 lines deleted...]
-      <c r="M106" s="83"/>
+      <c r="J106" s="77">
+        <v>11577</v>
+      </c>
+      <c r="K106" s="82"/>
+      <c r="L106" s="82"/>
+      <c r="M106" s="82"/>
     </row>
     <row r="107" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A107" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B107" s="29">
         <v>517</v>
       </c>
       <c r="C107" s="29">
         <v>1034</v>
       </c>
       <c r="D107" s="29">
         <v>1551</v>
       </c>
       <c r="E107" s="29">
         <v>2068</v>
       </c>
       <c r="F107" s="20">
         <v>2585</v>
       </c>
-      <c r="G107" s="78">
+      <c r="G107" s="77">
         <v>3102</v>
       </c>
-      <c r="H107" s="78">
+      <c r="H107" s="77">
         <v>4394</v>
       </c>
-      <c r="I107" s="78">
+      <c r="I107" s="77">
         <v>5686</v>
       </c>
-      <c r="J107" s="83"/>
-[...2 lines deleted...]
-      <c r="M107" s="83"/>
+      <c r="J107" s="77">
+        <v>6978</v>
+      </c>
+      <c r="K107" s="82"/>
+      <c r="L107" s="82"/>
+      <c r="M107" s="82"/>
     </row>
     <row r="108" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A108" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B108" s="29">
         <v>1568</v>
       </c>
       <c r="C108" s="29">
         <v>3136</v>
       </c>
       <c r="D108" s="29">
         <v>4704</v>
       </c>
       <c r="E108" s="29">
         <v>6272</v>
       </c>
       <c r="F108" s="20">
         <v>7840</v>
       </c>
-      <c r="G108" s="78">
+      <c r="G108" s="77">
         <v>9408</v>
       </c>
-      <c r="H108" s="78">
+      <c r="H108" s="77">
         <v>9491</v>
       </c>
-      <c r="I108" s="78">
+      <c r="I108" s="77">
         <v>9574</v>
       </c>
-      <c r="J108" s="83"/>
-[...2 lines deleted...]
-      <c r="M108" s="83"/>
+      <c r="J108" s="77">
+        <v>9657</v>
+      </c>
+      <c r="K108" s="82"/>
+      <c r="L108" s="82"/>
+      <c r="M108" s="82"/>
     </row>
     <row r="109" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A109" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B109" s="29">
         <v>359</v>
       </c>
       <c r="C109" s="29">
         <v>718</v>
       </c>
       <c r="D109" s="29">
         <v>1077</v>
       </c>
       <c r="E109" s="29">
         <v>1436</v>
       </c>
       <c r="F109" s="20">
         <v>1795</v>
       </c>
-      <c r="G109" s="78">
+      <c r="G109" s="77">
         <v>2154</v>
       </c>
-      <c r="H109" s="78">
+      <c r="H109" s="77">
         <v>2183</v>
       </c>
-      <c r="I109" s="78">
+      <c r="I109" s="77">
         <v>2212</v>
       </c>
-      <c r="J109" s="83"/>
-[...2 lines deleted...]
-      <c r="M109" s="83"/>
+      <c r="J109" s="77">
+        <v>2241</v>
+      </c>
+      <c r="K109" s="82"/>
+      <c r="L109" s="82"/>
+      <c r="M109" s="82"/>
     </row>
     <row r="110" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A110" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B110" s="29">
         <v>1409</v>
       </c>
       <c r="C110" s="29">
         <v>2818</v>
       </c>
       <c r="D110" s="29">
         <v>4227</v>
       </c>
       <c r="E110" s="29">
         <v>5636</v>
       </c>
       <c r="F110" s="20">
         <v>7045</v>
       </c>
-      <c r="G110" s="78">
+      <c r="G110" s="77">
         <v>8454</v>
       </c>
-      <c r="H110" s="78">
+      <c r="H110" s="77">
         <v>9634</v>
       </c>
-      <c r="I110" s="78">
+      <c r="I110" s="77">
         <v>10814</v>
       </c>
-      <c r="J110" s="83"/>
-[...2 lines deleted...]
-      <c r="M110" s="83"/>
+      <c r="J110" s="77">
+        <v>11994</v>
+      </c>
+      <c r="K110" s="82"/>
+      <c r="L110" s="82"/>
+      <c r="M110" s="82"/>
     </row>
     <row r="111" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A111" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B111" s="29">
         <v>283</v>
       </c>
       <c r="C111" s="29">
         <v>566</v>
       </c>
       <c r="D111" s="29">
         <v>848</v>
       </c>
       <c r="E111" s="29">
         <v>1132</v>
       </c>
       <c r="F111" s="20">
         <v>1414</v>
       </c>
-      <c r="G111" s="78">
+      <c r="G111" s="77">
         <v>1698</v>
       </c>
-      <c r="H111" s="78">
+      <c r="H111" s="77">
         <v>1873</v>
       </c>
-      <c r="I111" s="78">
+      <c r="I111" s="77">
         <v>2048</v>
       </c>
-      <c r="J111" s="83"/>
-[...2 lines deleted...]
-      <c r="M111" s="83"/>
+      <c r="J111" s="77">
+        <v>2223</v>
+      </c>
+      <c r="K111" s="82"/>
+      <c r="L111" s="82"/>
+      <c r="M111" s="82"/>
     </row>
     <row r="112" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A112" s="28" t="s">
         <v>44</v>
       </c>
       <c r="B112" s="29">
         <v>110936</v>
       </c>
       <c r="C112" s="29">
         <v>370675</v>
       </c>
       <c r="D112" s="29">
         <v>499050</v>
       </c>
       <c r="E112" s="29">
         <v>703754</v>
       </c>
       <c r="F112" s="20">
         <v>932929</v>
       </c>
-      <c r="G112" s="78">
+      <c r="G112" s="77">
         <v>1106824</v>
       </c>
-      <c r="H112" s="78">
+      <c r="H112" s="77">
         <v>1282846</v>
       </c>
-      <c r="I112" s="78">
+      <c r="I112" s="77">
         <v>1454714</v>
       </c>
-      <c r="J112" s="83"/>
-[...2 lines deleted...]
-      <c r="M112" s="83"/>
+      <c r="J112" s="77">
+        <v>1636572</v>
+      </c>
+      <c r="K112" s="82"/>
+      <c r="L112" s="82"/>
+      <c r="M112" s="82"/>
     </row>
     <row r="113" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A113" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B113" s="29">
         <v>103622</v>
       </c>
       <c r="C113" s="29">
         <v>356047</v>
       </c>
       <c r="D113" s="29">
         <v>477108</v>
       </c>
       <c r="E113" s="29">
         <v>674498</v>
       </c>
       <c r="F113" s="20">
         <v>896359</v>
       </c>
-      <c r="G113" s="78">
+      <c r="G113" s="77">
         <v>1062940</v>
       </c>
-      <c r="H113" s="78">
+      <c r="H113" s="77">
         <v>1228336</v>
       </c>
-      <c r="I113" s="78">
+      <c r="I113" s="77">
         <v>1389578</v>
       </c>
-      <c r="J113" s="83"/>
-[...2 lines deleted...]
-      <c r="M113" s="83"/>
+      <c r="J113" s="77">
+        <v>1560810</v>
+      </c>
+      <c r="K113" s="82"/>
+      <c r="L113" s="82"/>
+      <c r="M113" s="82"/>
     </row>
     <row r="114" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A114" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B114" s="29">
         <v>1102</v>
       </c>
       <c r="C114" s="29">
         <v>2204</v>
       </c>
       <c r="D114" s="29">
         <v>3306</v>
       </c>
       <c r="E114" s="29">
         <v>4408</v>
       </c>
       <c r="F114" s="20">
         <v>5510</v>
       </c>
-      <c r="G114" s="78">
+      <c r="G114" s="77">
         <v>6612</v>
       </c>
-      <c r="H114" s="78">
+      <c r="H114" s="77">
         <v>8762</v>
       </c>
-      <c r="I114" s="78">
+      <c r="I114" s="77">
         <v>10912</v>
       </c>
-      <c r="J114" s="83"/>
-[...2 lines deleted...]
-      <c r="M114" s="83"/>
+      <c r="J114" s="77">
+        <v>13062</v>
+      </c>
+      <c r="K114" s="82"/>
+      <c r="L114" s="82"/>
+      <c r="M114" s="82"/>
     </row>
     <row r="115" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A115" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B115" s="29">
         <v>636</v>
       </c>
       <c r="C115" s="29">
         <v>1272</v>
       </c>
       <c r="D115" s="29">
         <v>1908</v>
       </c>
       <c r="E115" s="29">
         <v>2544</v>
       </c>
       <c r="F115" s="20">
         <v>3180</v>
       </c>
-      <c r="G115" s="78">
+      <c r="G115" s="77">
         <v>3816</v>
       </c>
-      <c r="H115" s="78">
+      <c r="H115" s="77">
         <v>3977</v>
       </c>
-      <c r="I115" s="78">
+      <c r="I115" s="77">
         <v>4138</v>
       </c>
-      <c r="J115" s="83"/>
-[...2 lines deleted...]
-      <c r="M115" s="83"/>
+      <c r="J115" s="77">
+        <v>4299</v>
+      </c>
+      <c r="K115" s="82"/>
+      <c r="L115" s="82"/>
+      <c r="M115" s="82"/>
     </row>
     <row r="116" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A116" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B116" s="29">
         <v>7</v>
       </c>
       <c r="C116" s="29">
         <v>14</v>
       </c>
       <c r="D116" s="29">
         <v>21</v>
       </c>
       <c r="E116" s="29">
         <v>28</v>
       </c>
       <c r="F116" s="27">
         <v>35</v>
       </c>
-      <c r="G116" s="78">
+      <c r="G116" s="77">
         <v>42</v>
       </c>
-      <c r="H116" s="78">
+      <c r="H116" s="77">
         <v>905</v>
       </c>
-      <c r="I116" s="78">
+      <c r="I116" s="77">
         <v>1768</v>
       </c>
-      <c r="J116" s="83"/>
-[...2 lines deleted...]
-      <c r="M116" s="83"/>
+      <c r="J116" s="77">
+        <v>2631</v>
+      </c>
+      <c r="K116" s="82"/>
+      <c r="L116" s="82"/>
+      <c r="M116" s="82"/>
     </row>
     <row r="117" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B117" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C117" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D117" s="29" t="s">
         <v>35</v>
       </c>
       <c r="E117" s="29" t="s">
         <v>35</v>
       </c>
       <c r="F117" s="29" t="s">
         <v>35</v>
       </c>
       <c r="G117" s="29" t="s">
         <v>35</v>
       </c>
       <c r="H117" s="29" t="s">
         <v>35</v>
       </c>
       <c r="I117" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="J117" s="83"/>
-[...2 lines deleted...]
-      <c r="M117" s="83"/>
+      <c r="J117" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="K117" s="82"/>
+      <c r="L117" s="82"/>
+      <c r="M117" s="82"/>
     </row>
     <row r="118" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A118" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B118" s="29">
         <v>93</v>
       </c>
       <c r="C118" s="29">
         <v>186</v>
       </c>
       <c r="D118" s="29">
         <v>279</v>
       </c>
       <c r="E118" s="29">
         <v>372</v>
       </c>
       <c r="F118" s="27">
         <v>465</v>
       </c>
-      <c r="G118" s="78">
+      <c r="G118" s="77">
         <v>558</v>
       </c>
-      <c r="H118" s="78">
+      <c r="H118" s="77">
         <v>887</v>
       </c>
-      <c r="I118" s="78">
+      <c r="I118" s="77">
         <v>1216</v>
       </c>
-      <c r="J118" s="83"/>
-[...2 lines deleted...]
-      <c r="M118" s="83"/>
+      <c r="J118" s="77">
+        <v>1545</v>
+      </c>
+      <c r="K118" s="82"/>
+      <c r="L118" s="82"/>
+      <c r="M118" s="82"/>
     </row>
     <row r="119" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A119" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B119" s="29">
         <v>289</v>
       </c>
       <c r="C119" s="29">
         <v>578</v>
       </c>
       <c r="D119" s="29">
         <v>867</v>
       </c>
       <c r="E119" s="29">
         <v>1156</v>
       </c>
       <c r="F119" s="20">
         <v>1445</v>
       </c>
-      <c r="G119" s="78">
+      <c r="G119" s="77">
         <v>1734</v>
       </c>
-      <c r="H119" s="78">
+      <c r="H119" s="77">
         <v>2118</v>
       </c>
-      <c r="I119" s="78">
+      <c r="I119" s="77">
         <v>2502</v>
       </c>
-      <c r="J119" s="83"/>
-[...2 lines deleted...]
-      <c r="M119" s="83"/>
+      <c r="J119" s="77">
+        <v>2886</v>
+      </c>
+      <c r="K119" s="82"/>
+      <c r="L119" s="82"/>
+      <c r="M119" s="82"/>
     </row>
     <row r="120" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A120" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B120" s="29">
         <v>2249</v>
       </c>
       <c r="C120" s="29">
         <v>4498</v>
       </c>
       <c r="D120" s="29">
         <v>6747</v>
       </c>
       <c r="E120" s="29">
         <v>8996</v>
       </c>
       <c r="F120" s="20">
         <v>11245</v>
       </c>
-      <c r="G120" s="78">
+      <c r="G120" s="77">
         <v>13494</v>
       </c>
-      <c r="H120" s="78">
+      <c r="H120" s="77">
         <v>16150</v>
       </c>
-      <c r="I120" s="78">
+      <c r="I120" s="77">
         <v>18806</v>
       </c>
-      <c r="J120" s="83"/>
-[...2 lines deleted...]
-      <c r="M120" s="83"/>
+      <c r="J120" s="77">
+        <v>21462</v>
+      </c>
+      <c r="K120" s="82"/>
+      <c r="L120" s="82"/>
+      <c r="M120" s="82"/>
     </row>
     <row r="121" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A121" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B121" s="29">
         <v>328</v>
       </c>
       <c r="C121" s="29">
         <v>656</v>
       </c>
       <c r="D121" s="29">
         <v>984</v>
       </c>
       <c r="E121" s="29">
         <v>1312</v>
       </c>
       <c r="F121" s="20">
         <v>1640</v>
       </c>
-      <c r="G121" s="78">
+      <c r="G121" s="77">
         <v>1968</v>
       </c>
-      <c r="H121" s="78">
+      <c r="H121" s="77">
         <v>2643</v>
       </c>
-      <c r="I121" s="78">
+      <c r="I121" s="77">
         <v>3318</v>
       </c>
-      <c r="J121" s="83"/>
-[...2 lines deleted...]
-      <c r="M121" s="83"/>
+      <c r="J121" s="77">
+        <v>3993</v>
+      </c>
+      <c r="K121" s="82"/>
+      <c r="L121" s="82"/>
+      <c r="M121" s="82"/>
     </row>
     <row r="122" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A122" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B122" s="29">
         <v>5</v>
       </c>
       <c r="C122" s="29">
         <v>10</v>
       </c>
       <c r="D122" s="29">
         <v>15</v>
       </c>
       <c r="E122" s="29">
         <v>20</v>
       </c>
       <c r="F122" s="27">
         <v>25</v>
       </c>
-      <c r="G122" s="78">
+      <c r="G122" s="77">
         <v>30</v>
       </c>
-      <c r="H122" s="78">
+      <c r="H122" s="77">
         <v>30</v>
       </c>
-      <c r="I122" s="78">
+      <c r="I122" s="77">
         <v>30</v>
       </c>
-      <c r="J122" s="83"/>
-[...2 lines deleted...]
-      <c r="M122" s="83"/>
+      <c r="J122" s="77">
+        <v>30</v>
+      </c>
+      <c r="K122" s="82"/>
+      <c r="L122" s="82"/>
+      <c r="M122" s="82"/>
     </row>
     <row r="123" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A123" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B123" s="29">
         <v>2155</v>
       </c>
       <c r="C123" s="29">
         <v>4310</v>
       </c>
       <c r="D123" s="29">
         <v>6465</v>
       </c>
       <c r="E123" s="29">
         <v>8620</v>
       </c>
       <c r="F123" s="20">
         <v>10775</v>
       </c>
-      <c r="G123" s="78">
+      <c r="G123" s="77">
         <v>12930</v>
       </c>
-      <c r="H123" s="78">
+      <c r="H123" s="77">
         <v>14113</v>
       </c>
-      <c r="I123" s="78">
+      <c r="I123" s="77">
         <v>15296</v>
       </c>
-      <c r="J123" s="83"/>
-[...2 lines deleted...]
-      <c r="M123" s="83"/>
+      <c r="J123" s="77">
+        <v>16479</v>
+      </c>
+      <c r="K123" s="82"/>
+      <c r="L123" s="82"/>
+      <c r="M123" s="82"/>
     </row>
     <row r="124" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A124" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B124" s="29">
         <v>242</v>
       </c>
       <c r="C124" s="29">
         <v>484</v>
       </c>
       <c r="D124" s="29">
         <v>726</v>
       </c>
       <c r="E124" s="29">
         <v>968</v>
       </c>
       <c r="F124" s="20">
         <v>1210</v>
       </c>
-      <c r="G124" s="78">
+      <c r="G124" s="77">
         <v>1452</v>
       </c>
-      <c r="H124" s="78">
+      <c r="H124" s="77">
         <v>3659</v>
       </c>
-      <c r="I124" s="78">
+      <c r="I124" s="77">
         <v>5866</v>
       </c>
-      <c r="J124" s="83"/>
-[...2 lines deleted...]
-      <c r="M124" s="83"/>
+      <c r="J124" s="77">
+        <v>8073</v>
+      </c>
+      <c r="K124" s="82"/>
+      <c r="L124" s="82"/>
+      <c r="M124" s="82"/>
     </row>
     <row r="125" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A125" s="28" t="s">
         <v>45</v>
       </c>
       <c r="B125" s="29">
         <v>59070</v>
       </c>
       <c r="C125" s="29">
         <v>179582</v>
       </c>
       <c r="D125" s="29">
         <v>299692</v>
       </c>
       <c r="E125" s="29">
         <v>420127</v>
       </c>
       <c r="F125" s="20">
         <v>509796</v>
       </c>
-      <c r="G125" s="78">
+      <c r="G125" s="77">
         <v>599417</v>
       </c>
-      <c r="H125" s="78">
+      <c r="H125" s="77">
         <v>693472</v>
       </c>
-      <c r="I125" s="78">
+      <c r="I125" s="77">
         <v>803863</v>
       </c>
-      <c r="J125" s="83"/>
-[...2 lines deleted...]
-      <c r="M125" s="83"/>
+      <c r="J125" s="77">
+        <v>913083</v>
+      </c>
+      <c r="K125" s="82"/>
+      <c r="L125" s="82"/>
+      <c r="M125" s="82"/>
     </row>
     <row r="126" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A126" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B126" s="29">
         <v>58367</v>
       </c>
       <c r="C126" s="29">
         <v>178176</v>
       </c>
       <c r="D126" s="29">
         <v>297583</v>
       </c>
       <c r="E126" s="29">
         <v>417315</v>
       </c>
       <c r="F126" s="20">
         <v>506281</v>
       </c>
-      <c r="G126" s="78">
+      <c r="G126" s="77">
         <v>595199</v>
       </c>
-      <c r="H126" s="78">
+      <c r="H126" s="77">
         <v>686602</v>
       </c>
-      <c r="I126" s="78">
+      <c r="I126" s="77">
         <v>794341</v>
       </c>
-      <c r="J126" s="83"/>
-[...2 lines deleted...]
-      <c r="M126" s="83"/>
+      <c r="J126" s="77">
+        <v>900909</v>
+      </c>
+      <c r="K126" s="82"/>
+      <c r="L126" s="82"/>
+      <c r="M126" s="82"/>
     </row>
     <row r="127" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A127" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B127" s="29">
         <v>632</v>
       </c>
       <c r="C127" s="29">
         <v>1264</v>
       </c>
       <c r="D127" s="29">
         <v>1896</v>
       </c>
       <c r="E127" s="29">
         <v>2528</v>
       </c>
       <c r="F127" s="20">
         <v>3160</v>
       </c>
-      <c r="G127" s="78">
+      <c r="G127" s="77">
         <v>3792</v>
       </c>
-      <c r="H127" s="78">
+      <c r="H127" s="77">
         <v>5650</v>
       </c>
-      <c r="I127" s="78">
+      <c r="I127" s="77">
         <v>7508</v>
       </c>
-      <c r="J127" s="83"/>
-[...2 lines deleted...]
-      <c r="M127" s="83"/>
+      <c r="J127" s="77">
+        <v>9366</v>
+      </c>
+      <c r="K127" s="82"/>
+      <c r="L127" s="82"/>
+      <c r="M127" s="82"/>
     </row>
     <row r="128" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A128" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B128" s="29">
         <v>30</v>
       </c>
       <c r="C128" s="29">
         <v>60</v>
       </c>
       <c r="D128" s="29">
         <v>90</v>
       </c>
       <c r="E128" s="29">
         <v>120</v>
       </c>
       <c r="F128" s="27">
         <v>150</v>
       </c>
-      <c r="G128" s="78">
+      <c r="G128" s="77">
         <v>180</v>
       </c>
-      <c r="H128" s="78">
+      <c r="H128" s="77">
         <v>222</v>
       </c>
-      <c r="I128" s="78">
+      <c r="I128" s="77">
         <v>264</v>
       </c>
-      <c r="J128" s="83"/>
-[...2 lines deleted...]
-      <c r="M128" s="83"/>
+      <c r="J128" s="77">
+        <v>306</v>
+      </c>
+      <c r="K128" s="82"/>
+      <c r="L128" s="82"/>
+      <c r="M128" s="82"/>
     </row>
     <row r="129" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A129" s="86" t="s">
-        <v>106</v>
+      <c r="A129" s="85" t="s">
+        <v>104</v>
       </c>
       <c r="B129" s="29" t="s">
         <v>22</v>
       </c>
       <c r="C129" s="29" t="s">
         <v>22</v>
       </c>
       <c r="D129" s="29" t="s">
         <v>22</v>
       </c>
       <c r="E129" s="29" t="s">
         <v>22</v>
       </c>
       <c r="F129" s="29" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="H129" s="78" t="s">
-[...8 lines deleted...]
-      <c r="M129" s="83"/>
+      <c r="H129" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="I129" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="J129" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="K129" s="82"/>
+      <c r="L129" s="82"/>
+      <c r="M129" s="82"/>
     </row>
     <row r="130" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A130" s="86" t="s">
+      <c r="A130" s="85" t="s">
         <v>30</v>
       </c>
       <c r="B130" s="29" t="s">
         <v>22</v>
       </c>
       <c r="C130" s="29" t="s">
         <v>22</v>
       </c>
       <c r="D130" s="29" t="s">
         <v>22</v>
       </c>
       <c r="E130" s="29" t="s">
         <v>22</v>
       </c>
       <c r="F130" s="29" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="H130" s="78" t="s">
-[...8 lines deleted...]
-      <c r="M130" s="83"/>
+      <c r="H130" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="I130" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="J130" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="K130" s="82"/>
+      <c r="L130" s="82"/>
+      <c r="M130" s="82"/>
     </row>
     <row r="131" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A131" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B131" s="29">
         <v>41</v>
       </c>
       <c r="C131" s="29">
         <v>82</v>
       </c>
       <c r="D131" s="29">
         <v>123</v>
       </c>
       <c r="E131" s="29">
         <v>164</v>
       </c>
       <c r="F131" s="27">
         <v>205</v>
       </c>
-      <c r="G131" s="78">
+      <c r="G131" s="77">
         <v>246</v>
       </c>
-      <c r="H131" s="78">
+      <c r="H131" s="77">
         <v>252</v>
       </c>
-      <c r="I131" s="78">
+      <c r="I131" s="77">
         <v>252</v>
       </c>
-      <c r="J131" s="83"/>
-[...2 lines deleted...]
-      <c r="M131" s="83"/>
+      <c r="J131" s="93">
+        <v>252</v>
+      </c>
+      <c r="K131" s="82"/>
+      <c r="L131" s="82"/>
+      <c r="M131" s="82"/>
     </row>
     <row r="132" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A132" s="28" t="s">
         <v>47</v>
       </c>
       <c r="B132" s="29">
         <v>89264</v>
       </c>
       <c r="C132" s="29">
         <v>241317</v>
       </c>
       <c r="D132" s="29">
         <v>393370</v>
       </c>
       <c r="E132" s="29">
         <v>545423</v>
       </c>
       <c r="F132" s="20">
         <v>671684</v>
       </c>
-      <c r="G132" s="78">
+      <c r="G132" s="77">
         <v>797944</v>
       </c>
-      <c r="H132" s="78">
+      <c r="H132" s="77">
         <v>938535</v>
       </c>
-      <c r="I132" s="78">
+      <c r="I132" s="77">
         <v>1078192</v>
       </c>
-      <c r="J132" s="83"/>
-[...2 lines deleted...]
-      <c r="M132" s="83"/>
+      <c r="J132" s="77">
+        <v>1217850</v>
+      </c>
+      <c r="K132" s="82"/>
+      <c r="L132" s="82"/>
+      <c r="M132" s="82"/>
     </row>
     <row r="133" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A133" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B133" s="29">
         <v>88751</v>
       </c>
       <c r="C133" s="29">
         <v>240291</v>
       </c>
       <c r="D133" s="29">
         <v>391831</v>
       </c>
       <c r="E133" s="29">
         <v>543371</v>
       </c>
       <c r="F133" s="20">
         <v>669119</v>
       </c>
-      <c r="G133" s="78">
+      <c r="G133" s="77">
         <v>794866</v>
       </c>
-      <c r="H133" s="78">
+      <c r="H133" s="77">
         <v>935293</v>
       </c>
-      <c r="I133" s="78">
+      <c r="I133" s="77">
         <v>1074786</v>
       </c>
-      <c r="J133" s="83"/>
-[...2 lines deleted...]
-      <c r="M133" s="83"/>
+      <c r="J133" s="77">
+        <v>1214280</v>
+      </c>
+      <c r="K133" s="82"/>
+      <c r="L133" s="82"/>
+      <c r="M133" s="82"/>
     </row>
     <row r="134" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A134" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B134" s="29">
         <v>263</v>
       </c>
       <c r="C134" s="29">
         <v>526</v>
       </c>
       <c r="D134" s="29">
         <v>789</v>
       </c>
       <c r="E134" s="29">
         <v>1052</v>
       </c>
       <c r="F134" s="20">
         <v>1315</v>
       </c>
-      <c r="G134" s="78">
+      <c r="G134" s="77">
         <v>1578</v>
       </c>
-      <c r="H134" s="78">
+      <c r="H134" s="77">
         <v>1578</v>
       </c>
-      <c r="I134" s="78">
+      <c r="I134" s="77">
         <v>1578</v>
       </c>
-      <c r="J134" s="83"/>
-[...2 lines deleted...]
-      <c r="M134" s="83"/>
+      <c r="J134" s="77">
+        <v>1578</v>
+      </c>
+      <c r="K134" s="82"/>
+      <c r="L134" s="82"/>
+      <c r="M134" s="82"/>
     </row>
     <row r="135" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A135" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B135" s="29">
         <v>250</v>
       </c>
       <c r="C135" s="29">
         <v>500</v>
       </c>
       <c r="D135" s="29">
         <v>750</v>
       </c>
       <c r="E135" s="29">
         <v>1000</v>
       </c>
       <c r="F135" s="20">
         <v>1250</v>
       </c>
-      <c r="G135" s="78">
+      <c r="G135" s="77">
         <v>1500</v>
       </c>
-      <c r="H135" s="78">
+      <c r="H135" s="77">
         <v>1664</v>
       </c>
-      <c r="I135" s="78">
+      <c r="I135" s="77">
         <v>1828</v>
       </c>
-      <c r="J135" s="83"/>
-[...2 lines deleted...]
-      <c r="M135" s="83"/>
+      <c r="J135" s="77">
+        <v>1992</v>
+      </c>
+      <c r="K135" s="82"/>
+      <c r="L135" s="82"/>
+      <c r="M135" s="82"/>
     </row>
     <row r="136" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A136" s="28" t="s">
         <v>46</v>
       </c>
       <c r="B136" s="29">
         <v>69275</v>
       </c>
       <c r="C136" s="29">
         <v>152625</v>
       </c>
       <c r="D136" s="29">
         <v>235974</v>
       </c>
       <c r="E136" s="29">
         <v>319324</v>
       </c>
       <c r="F136" s="20">
         <v>390243</v>
       </c>
-      <c r="G136" s="78">
+      <c r="G136" s="77">
         <v>461161</v>
       </c>
-      <c r="H136" s="78">
+      <c r="H136" s="77">
         <v>554801</v>
       </c>
-      <c r="I136" s="78">
+      <c r="I136" s="77">
         <v>665873</v>
       </c>
-      <c r="J136" s="83"/>
-[...2 lines deleted...]
-      <c r="M136" s="83"/>
+      <c r="J136" s="77">
+        <v>776945</v>
+      </c>
+      <c r="K136" s="82"/>
+      <c r="L136" s="82"/>
+      <c r="M136" s="82"/>
     </row>
     <row r="137" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A137" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B137" s="29">
         <v>67304</v>
       </c>
       <c r="C137" s="29">
         <v>148683</v>
       </c>
       <c r="D137" s="29">
         <v>230061</v>
       </c>
       <c r="E137" s="29">
         <v>311440</v>
       </c>
       <c r="F137" s="20">
         <v>380388</v>
       </c>
-      <c r="G137" s="78">
+      <c r="G137" s="77">
         <v>449335</v>
       </c>
-      <c r="H137" s="78">
+      <c r="H137" s="77">
         <v>540636</v>
       </c>
-      <c r="I137" s="78">
+      <c r="I137" s="77">
         <v>649369</v>
       </c>
-      <c r="J137" s="83"/>
-[...2 lines deleted...]
-      <c r="M137" s="83"/>
+      <c r="J137" s="77">
+        <v>758102</v>
+      </c>
+      <c r="K137" s="82"/>
+      <c r="L137" s="82"/>
+      <c r="M137" s="82"/>
     </row>
     <row r="138" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A138" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B138" s="29">
         <v>332</v>
       </c>
       <c r="C138" s="29">
         <v>664</v>
       </c>
       <c r="D138" s="29">
         <v>996</v>
       </c>
       <c r="E138" s="29">
         <v>1328</v>
       </c>
       <c r="F138" s="20">
         <v>1660</v>
       </c>
-      <c r="G138" s="78">
+      <c r="G138" s="77">
         <v>1992</v>
       </c>
-      <c r="H138" s="78">
+      <c r="H138" s="77">
         <v>2230</v>
       </c>
-      <c r="I138" s="78">
+      <c r="I138" s="77">
         <v>2468</v>
       </c>
-      <c r="J138" s="83"/>
-[...2 lines deleted...]
-      <c r="M138" s="83"/>
+      <c r="J138" s="77">
+        <v>2706</v>
+      </c>
+      <c r="K138" s="82"/>
+      <c r="L138" s="82"/>
+      <c r="M138" s="82"/>
     </row>
     <row r="139" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A139" s="86" t="s">
-        <v>107</v>
+      <c r="A139" s="85" t="s">
+        <v>105</v>
       </c>
       <c r="B139" s="29" t="s">
         <v>22</v>
       </c>
       <c r="C139" s="29" t="s">
         <v>22</v>
       </c>
       <c r="D139" s="29" t="s">
         <v>22</v>
       </c>
       <c r="E139" s="29" t="s">
         <v>22</v>
       </c>
       <c r="F139" s="29" t="s">
         <v>22</v>
       </c>
       <c r="G139" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="H139" s="78" t="s">
-[...8 lines deleted...]
-      <c r="M139" s="83"/>
+      <c r="H139" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="I139" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="J139" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="K139" s="82"/>
+      <c r="L139" s="82"/>
+      <c r="M139" s="82"/>
     </row>
     <row r="140" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A140" s="86" t="s">
-        <v>105</v>
+      <c r="A140" s="85" t="s">
+        <v>103</v>
       </c>
       <c r="B140" s="29" t="s">
         <v>22</v>
       </c>
       <c r="C140" s="29" t="s">
         <v>22</v>
       </c>
       <c r="D140" s="29" t="s">
         <v>22</v>
       </c>
       <c r="E140" s="29" t="s">
         <v>22</v>
       </c>
       <c r="F140" s="29" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="H140" s="78" t="s">
-[...8 lines deleted...]
-      <c r="M140" s="83"/>
+      <c r="H140" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="I140" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="J140" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="K140" s="82"/>
+      <c r="L140" s="82"/>
+      <c r="M140" s="82"/>
     </row>
     <row r="141" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A141" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B141" s="29">
         <v>455</v>
       </c>
       <c r="C141" s="29">
         <v>910</v>
       </c>
       <c r="D141" s="29">
         <v>1365</v>
       </c>
       <c r="E141" s="29">
         <v>1820</v>
       </c>
       <c r="F141" s="20">
         <v>2275</v>
       </c>
-      <c r="G141" s="78">
+      <c r="G141" s="77">
         <v>2730</v>
       </c>
-      <c r="H141" s="78">
+      <c r="H141" s="77">
         <v>3238</v>
       </c>
-      <c r="I141" s="78">
+      <c r="I141" s="77">
         <v>3746</v>
       </c>
-      <c r="J141" s="83"/>
-[...2 lines deleted...]
-      <c r="M141" s="83"/>
+      <c r="J141" s="77">
+        <v>4254</v>
+      </c>
+      <c r="K141" s="82"/>
+      <c r="L141" s="82"/>
+      <c r="M141" s="82"/>
     </row>
     <row r="142" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A142" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B142" s="29">
         <v>263</v>
       </c>
       <c r="C142" s="29">
         <v>526</v>
       </c>
       <c r="D142" s="29">
         <v>789</v>
       </c>
       <c r="E142" s="29">
         <v>1052</v>
       </c>
       <c r="F142" s="20">
         <v>1315</v>
       </c>
-      <c r="G142" s="78">
+      <c r="G142" s="77">
         <v>1578</v>
       </c>
-      <c r="H142" s="78">
+      <c r="H142" s="77">
         <v>1939</v>
       </c>
-      <c r="I142" s="78">
+      <c r="I142" s="77">
         <v>2300</v>
       </c>
-      <c r="J142" s="83"/>
-[...2 lines deleted...]
-      <c r="M142" s="83"/>
+      <c r="J142" s="77">
+        <v>2661</v>
+      </c>
+      <c r="K142" s="82"/>
+      <c r="L142" s="82"/>
+      <c r="M142" s="82"/>
     </row>
     <row r="143" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A143" s="85" t="s">
-        <v>108</v>
+      <c r="A143" s="84" t="s">
+        <v>106</v>
       </c>
       <c r="B143" s="29" t="s">
         <v>22</v>
       </c>
       <c r="C143" s="29" t="s">
         <v>22</v>
       </c>
       <c r="D143" s="29" t="s">
         <v>22</v>
       </c>
       <c r="E143" s="29" t="s">
         <v>22</v>
       </c>
       <c r="F143" s="29" t="s">
         <v>22</v>
       </c>
       <c r="G143" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="H143" s="78" t="s">
-[...8 lines deleted...]
-      <c r="M143" s="83"/>
+      <c r="H143" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="I143" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="J143" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="K143" s="82"/>
+      <c r="L143" s="82"/>
+      <c r="M143" s="82"/>
     </row>
     <row r="144" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A144" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B144" s="29">
         <v>921</v>
       </c>
       <c r="C144" s="29">
         <v>1842</v>
       </c>
       <c r="D144" s="29">
         <v>2763</v>
       </c>
       <c r="E144" s="29">
         <v>3684</v>
       </c>
       <c r="F144" s="20">
         <v>4605</v>
       </c>
-      <c r="G144" s="78">
+      <c r="G144" s="77">
         <v>5526</v>
       </c>
-      <c r="H144" s="78">
+      <c r="H144" s="77">
         <v>6518</v>
       </c>
-      <c r="I144" s="78">
+      <c r="I144" s="77">
         <v>7516</v>
       </c>
-      <c r="J144" s="83"/>
-[...2 lines deleted...]
-      <c r="M144" s="83"/>
+      <c r="J144" s="77">
+        <v>8514</v>
+      </c>
+      <c r="K144" s="82"/>
+      <c r="L144" s="82"/>
+      <c r="M144" s="82"/>
     </row>
     <row r="145" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A145" s="28" t="s">
         <v>48</v>
       </c>
       <c r="B145" s="29">
         <v>4716803</v>
       </c>
       <c r="C145" s="29">
         <v>9511958</v>
       </c>
       <c r="D145" s="29">
         <v>14915514</v>
       </c>
       <c r="E145" s="29">
         <v>20401038</v>
       </c>
       <c r="F145" s="20">
         <v>27124724</v>
       </c>
-      <c r="G145" s="78">
+      <c r="G145" s="77">
         <v>33158125</v>
       </c>
-      <c r="H145" s="78">
+      <c r="H145" s="77">
         <v>39227342</v>
       </c>
-      <c r="I145" s="78">
+      <c r="I145" s="77">
         <v>42424135</v>
       </c>
-      <c r="J145" s="83"/>
-[...2 lines deleted...]
-      <c r="M145" s="83"/>
+      <c r="J145" s="77">
+        <v>47715782</v>
+      </c>
+      <c r="K145" s="82"/>
+      <c r="L145" s="82"/>
+      <c r="M145" s="82"/>
     </row>
     <row r="146" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A146" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B146" s="29">
         <v>517253</v>
       </c>
       <c r="C146" s="29">
         <v>1497177</v>
       </c>
       <c r="D146" s="29">
         <v>2732290</v>
       </c>
       <c r="E146" s="29">
         <v>4012645</v>
       </c>
       <c r="F146" s="20">
         <v>5281348</v>
       </c>
-      <c r="G146" s="78">
+      <c r="G146" s="77">
         <v>7023084</v>
       </c>
-      <c r="H146" s="78">
+      <c r="H146" s="77">
         <v>7662524</v>
       </c>
-      <c r="I146" s="78">
+      <c r="I146" s="77">
         <v>8902723</v>
       </c>
-      <c r="J146" s="83"/>
-[...2 lines deleted...]
-      <c r="M146" s="83"/>
+      <c r="J146" s="77">
+        <v>10379196</v>
+      </c>
+      <c r="K146" s="82"/>
+      <c r="L146" s="82"/>
+      <c r="M146" s="82"/>
     </row>
     <row r="147" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A147" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B147" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C147" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D147" s="29" t="s">
         <v>62</v>
       </c>
       <c r="E147" s="29" t="s">
         <v>62</v>
       </c>
       <c r="F147" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="G147" s="78" t="s">
+      <c r="G147" s="77" t="s">
         <v>62</v>
       </c>
-      <c r="H147" s="78" t="s">
+      <c r="H147" s="77" t="s">
         <v>62</v>
       </c>
-      <c r="I147" s="78" t="s">
+      <c r="I147" s="77" t="s">
         <v>62</v>
       </c>
-      <c r="J147" s="83"/>
-[...2 lines deleted...]
-      <c r="M147" s="83"/>
+      <c r="J147" s="77" t="s">
+        <v>62</v>
+      </c>
+      <c r="K147" s="82"/>
+      <c r="L147" s="82"/>
+      <c r="M147" s="82"/>
     </row>
     <row r="148" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A148" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B148" s="29">
         <v>3881120</v>
       </c>
       <c r="C148" s="29">
         <v>7447336</v>
       </c>
       <c r="D148" s="29">
         <v>11287945</v>
       </c>
       <c r="E148" s="29">
         <v>15220622</v>
       </c>
       <c r="F148" s="20">
         <v>20367553</v>
       </c>
-      <c r="G148" s="78">
+      <c r="G148" s="77">
         <v>24383630</v>
       </c>
-      <c r="H148" s="78">
+      <c r="H148" s="77">
         <v>29532593</v>
       </c>
-      <c r="I148" s="78">
+      <c r="I148" s="77">
         <v>31125595</v>
       </c>
-      <c r="J148" s="83"/>
-[...2 lines deleted...]
-      <c r="M148" s="83"/>
+      <c r="J148" s="77">
+        <v>34658364</v>
+      </c>
+      <c r="K148" s="82"/>
+      <c r="L148" s="82"/>
+      <c r="M148" s="82"/>
     </row>
     <row r="149" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A149" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B149" s="29">
         <v>10972743</v>
       </c>
       <c r="C149" s="29">
         <v>21047056</v>
       </c>
       <c r="D149" s="29">
         <v>31440543</v>
       </c>
       <c r="E149" s="29">
         <v>41537729</v>
       </c>
       <c r="F149" s="20">
         <v>60825037</v>
       </c>
-      <c r="G149" s="78">
+      <c r="G149" s="77">
         <v>73465903</v>
       </c>
-      <c r="H149" s="78">
+      <c r="H149" s="77">
         <v>86693596</v>
       </c>
-      <c r="I149" s="78">
+      <c r="I149" s="77">
         <v>96460455</v>
       </c>
-      <c r="J149" s="83"/>
-[...2 lines deleted...]
-      <c r="M149" s="83"/>
+      <c r="J149" s="77">
+        <v>98599176</v>
+      </c>
+      <c r="K149" s="82"/>
+      <c r="L149" s="82"/>
+      <c r="M149" s="82"/>
     </row>
     <row r="150" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A150" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B150" s="29">
         <v>10086279</v>
       </c>
       <c r="C150" s="29">
         <v>19321406</v>
       </c>
       <c r="D150" s="29">
         <v>28723688</v>
       </c>
       <c r="E150" s="29">
         <v>38314466</v>
       </c>
       <c r="F150" s="20">
         <v>50217241</v>
       </c>
-      <c r="G150" s="78">
+      <c r="G150" s="77">
         <v>61547893</v>
       </c>
-      <c r="H150" s="78">
+      <c r="H150" s="77">
         <v>73706070</v>
       </c>
-      <c r="I150" s="78">
+      <c r="I150" s="77">
         <v>82801393</v>
       </c>
-      <c r="J150" s="83"/>
-[...2 lines deleted...]
-      <c r="M150" s="83"/>
+      <c r="J150" s="77">
+        <v>83821648</v>
+      </c>
+      <c r="K150" s="82"/>
+      <c r="L150" s="82"/>
+      <c r="M150" s="82"/>
     </row>
     <row r="151" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A151" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B151" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C151" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D151" s="29" t="s">
         <v>62</v>
       </c>
       <c r="E151" s="29" t="s">
         <v>62</v>
       </c>
       <c r="F151" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="G151" s="78" t="s">
+      <c r="G151" s="77" t="s">
         <v>62</v>
       </c>
-      <c r="H151" s="78">
+      <c r="H151" s="77">
         <v>611245</v>
       </c>
-      <c r="I151" s="78">
+      <c r="I151" s="77">
         <v>821006</v>
       </c>
-      <c r="J151" s="83"/>
-[...2 lines deleted...]
-      <c r="M151" s="83"/>
+      <c r="J151" s="77">
+        <v>1015197</v>
+      </c>
+      <c r="K151" s="82"/>
+      <c r="L151" s="82"/>
+      <c r="M151" s="82"/>
     </row>
     <row r="152" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A152" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B152" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C152" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D152" s="29" t="s">
         <v>62</v>
       </c>
       <c r="E152" s="29" t="s">
         <v>62</v>
       </c>
       <c r="F152" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="G152" s="78" t="s">
+      <c r="G152" s="77" t="s">
         <v>62</v>
       </c>
-      <c r="H152" s="78">
+      <c r="H152" s="77">
         <v>701130</v>
       </c>
-      <c r="I152" s="78">
+      <c r="I152" s="77">
         <v>835669</v>
       </c>
-      <c r="J152" s="83"/>
-[...2 lines deleted...]
-      <c r="M152" s="83"/>
+      <c r="J152" s="77">
+        <v>891998</v>
+      </c>
+      <c r="K152" s="82"/>
+      <c r="L152" s="82"/>
+      <c r="M152" s="82"/>
     </row>
     <row r="153" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A153" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B153" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C153" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D153" s="29" t="s">
         <v>35</v>
       </c>
       <c r="E153" s="29" t="s">
         <v>35</v>
       </c>
       <c r="F153" s="29" t="s">
         <v>35</v>
       </c>
       <c r="G153" s="29" t="s">
         <v>35</v>
       </c>
       <c r="H153" s="29" t="s">
         <v>35</v>
       </c>
       <c r="I153" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="J153" s="83"/>
-[...2 lines deleted...]
-      <c r="M153" s="83"/>
+      <c r="J153" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="K153" s="82"/>
+      <c r="L153" s="82"/>
+      <c r="M153" s="82"/>
     </row>
     <row r="154" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A154" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B154" s="29">
         <v>707926</v>
       </c>
       <c r="C154" s="29">
         <v>1402296</v>
       </c>
       <c r="D154" s="29">
         <v>2301877</v>
       </c>
       <c r="E154" s="29">
         <v>2584087</v>
       </c>
       <c r="F154" s="20">
         <v>9705343</v>
       </c>
-      <c r="G154" s="78">
+      <c r="G154" s="77">
         <v>10713533</v>
       </c>
-      <c r="H154" s="78">
+      <c r="H154" s="77">
         <v>11515828</v>
       </c>
-      <c r="I154" s="78">
+      <c r="I154" s="77">
         <v>11805750</v>
       </c>
-      <c r="J154" s="83"/>
-[...2 lines deleted...]
-      <c r="M154" s="83"/>
+      <c r="J154" s="77">
+        <v>12636383</v>
+      </c>
+      <c r="K154" s="82"/>
+      <c r="L154" s="82"/>
+      <c r="M154" s="82"/>
     </row>
     <row r="155" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A155" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B155" s="29">
         <v>12</v>
       </c>
       <c r="C155" s="29">
         <v>24</v>
       </c>
       <c r="D155" s="29">
         <v>36</v>
       </c>
       <c r="E155" s="29">
         <v>48</v>
       </c>
       <c r="F155" s="27">
         <v>60</v>
       </c>
-      <c r="G155" s="78">
+      <c r="G155" s="77">
         <v>72</v>
       </c>
-      <c r="H155" s="78">
+      <c r="H155" s="77">
         <v>72</v>
       </c>
-      <c r="I155" s="78">
+      <c r="I155" s="77">
         <v>72</v>
       </c>
-      <c r="J155" s="83"/>
-[...2 lines deleted...]
-      <c r="M155" s="83"/>
+      <c r="J155" s="77">
+        <v>72</v>
+      </c>
+      <c r="K155" s="82"/>
+      <c r="L155" s="82"/>
+      <c r="M155" s="82"/>
     </row>
     <row r="156" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A156" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B156" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C156" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D156" s="29" t="s">
         <v>35</v>
       </c>
       <c r="E156" s="29" t="s">
         <v>35</v>
       </c>
       <c r="F156" s="29" t="s">
         <v>35</v>
       </c>
       <c r="G156" s="29" t="s">
         <v>35</v>
       </c>
       <c r="H156" s="29" t="s">
         <v>35</v>
       </c>
       <c r="I156" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="J156" s="83"/>
-[...2 lines deleted...]
-      <c r="M156" s="83"/>
+      <c r="J156" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="K156" s="82"/>
+      <c r="L156" s="82"/>
+      <c r="M156" s="82"/>
     </row>
     <row r="157" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A157" s="85" t="s">
-        <v>112</v>
+      <c r="A157" s="84" t="s">
+        <v>110</v>
       </c>
       <c r="B157" s="29" t="s">
         <v>22</v>
       </c>
       <c r="C157" s="29" t="s">
         <v>22</v>
       </c>
       <c r="D157" s="29" t="s">
         <v>22</v>
       </c>
       <c r="E157" s="29" t="s">
         <v>22</v>
       </c>
       <c r="F157" s="29" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="29" t="s">
         <v>22</v>
       </c>
       <c r="H157" s="29" t="s">
         <v>35</v>
       </c>
       <c r="I157" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="J157" s="83"/>
-[...2 lines deleted...]
-      <c r="M157" s="83"/>
+      <c r="J157" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="K157" s="82"/>
+      <c r="L157" s="82"/>
+      <c r="M157" s="82"/>
     </row>
     <row r="158" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A158" s="28" t="s">
         <v>49</v>
       </c>
-      <c r="B158" s="78">
+      <c r="B158" s="77">
         <v>865312</v>
       </c>
-      <c r="C158" s="78">
+      <c r="C158" s="77">
         <v>1538953</v>
       </c>
       <c r="D158" s="27">
         <v>2215693</v>
       </c>
-      <c r="E158" s="78">
+      <c r="E158" s="77">
         <v>2762925</v>
       </c>
       <c r="F158" s="21">
         <v>3978751</v>
       </c>
-      <c r="G158" s="78">
+      <c r="G158" s="77">
         <v>4650374</v>
       </c>
-      <c r="H158" s="78">
+      <c r="H158" s="77">
         <v>5671466</v>
       </c>
-      <c r="I158" s="78">
+      <c r="I158" s="77">
         <v>6043959</v>
       </c>
-      <c r="J158" s="83"/>
-[...2 lines deleted...]
-      <c r="M158" s="83"/>
+      <c r="J158" s="77">
+        <v>6638644</v>
+      </c>
+      <c r="K158" s="82"/>
+      <c r="L158" s="82"/>
+      <c r="M158" s="82"/>
     </row>
     <row r="159" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A159" s="14" t="s">
         <v>60</v>
       </c>
-      <c r="B159" s="78">
+      <c r="B159" s="77">
         <v>865312</v>
       </c>
-      <c r="C159" s="78">
+      <c r="C159" s="77">
         <v>1538953</v>
       </c>
       <c r="D159" s="27">
         <v>2215693</v>
       </c>
-      <c r="E159" s="78">
+      <c r="E159" s="77">
         <v>2762925</v>
       </c>
       <c r="F159" s="21">
         <v>3978751</v>
       </c>
-      <c r="G159" s="78">
+      <c r="G159" s="77">
         <v>4650374</v>
       </c>
-      <c r="H159" s="78">
+      <c r="H159" s="77">
         <v>5671466</v>
       </c>
-      <c r="I159" s="78">
+      <c r="I159" s="77">
         <v>6043959</v>
       </c>
-      <c r="J159" s="83"/>
-[...2 lines deleted...]
-      <c r="M159" s="83"/>
+      <c r="J159" s="77">
+        <v>6638644</v>
+      </c>
+      <c r="K159" s="82"/>
+      <c r="L159" s="82"/>
+      <c r="M159" s="82"/>
     </row>
     <row r="160" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A160" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B160" s="29">
         <v>833865</v>
       </c>
       <c r="C160" s="29">
         <v>2486055</v>
       </c>
       <c r="D160" s="29">
         <v>4182355</v>
       </c>
       <c r="E160" s="29">
         <v>5937203</v>
       </c>
       <c r="F160" s="20">
         <v>8025082</v>
       </c>
-      <c r="G160" s="78">
+      <c r="G160" s="77">
         <v>9351331</v>
       </c>
-      <c r="H160" s="78">
+      <c r="H160" s="77">
         <v>10944843</v>
       </c>
-      <c r="I160" s="78">
+      <c r="I160" s="77">
         <v>13730578</v>
       </c>
-      <c r="J160" s="83"/>
-[...2 lines deleted...]
-      <c r="M160" s="83"/>
+      <c r="J160" s="77">
+        <v>15130114</v>
+      </c>
+      <c r="K160" s="82"/>
+      <c r="L160" s="82"/>
+      <c r="M160" s="82"/>
     </row>
     <row r="161" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A161" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B161" s="29">
         <v>808623</v>
       </c>
       <c r="C161" s="29">
         <v>2434338</v>
       </c>
       <c r="D161" s="29">
         <v>4104164</v>
       </c>
       <c r="E161" s="29">
         <v>5832538</v>
       </c>
       <c r="F161" s="20">
         <v>7893890</v>
       </c>
-      <c r="G161" s="78">
+      <c r="G161" s="77">
         <v>9193613</v>
       </c>
-      <c r="H161" s="78">
+      <c r="H161" s="77">
         <v>10760174</v>
       </c>
-      <c r="I161" s="78">
+      <c r="I161" s="77">
         <v>13518743</v>
       </c>
-      <c r="J161" s="83"/>
-[...2 lines deleted...]
-      <c r="M161" s="83"/>
+      <c r="J161" s="77">
+        <v>14891113</v>
+      </c>
+      <c r="K161" s="82"/>
+      <c r="L161" s="82"/>
+      <c r="M161" s="82"/>
     </row>
     <row r="162" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A162" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B162" s="29">
         <v>9484</v>
       </c>
       <c r="C162" s="29">
         <v>18968</v>
       </c>
       <c r="D162" s="29">
         <v>28452</v>
       </c>
       <c r="E162" s="29">
         <v>37936</v>
       </c>
       <c r="F162" s="20">
         <v>47420</v>
       </c>
-      <c r="G162" s="78">
+      <c r="G162" s="77">
         <v>56904</v>
       </c>
-      <c r="H162" s="78">
+      <c r="H162" s="77">
         <v>64194</v>
       </c>
-      <c r="I162" s="78">
+      <c r="I162" s="77">
         <v>71484</v>
       </c>
-      <c r="J162" s="83"/>
-[...2 lines deleted...]
-      <c r="M162" s="83"/>
+      <c r="J162" s="77">
+        <v>78774</v>
+      </c>
+      <c r="K162" s="82"/>
+      <c r="L162" s="82"/>
+      <c r="M162" s="82"/>
     </row>
     <row r="163" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A163" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B163" s="29">
         <v>867</v>
       </c>
       <c r="C163" s="29">
         <v>1734</v>
       </c>
       <c r="D163" s="29">
         <v>2601</v>
       </c>
       <c r="E163" s="29">
         <v>3468</v>
       </c>
       <c r="F163" s="20">
         <v>4335</v>
       </c>
-      <c r="G163" s="78">
+      <c r="G163" s="77">
         <v>5202</v>
       </c>
-      <c r="H163" s="78">
+      <c r="H163" s="77">
         <v>5202</v>
       </c>
-      <c r="I163" s="78">
+      <c r="I163" s="77">
         <v>5202</v>
       </c>
-      <c r="J163" s="83"/>
-[...2 lines deleted...]
-      <c r="M163" s="83"/>
+      <c r="J163" s="77">
+        <v>5202</v>
+      </c>
+      <c r="K163" s="82"/>
+      <c r="L163" s="82"/>
+      <c r="M163" s="82"/>
     </row>
     <row r="164" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A164" s="85" t="s">
-        <v>109</v>
+      <c r="A164" s="84" t="s">
+        <v>107</v>
       </c>
       <c r="B164" s="29" t="s">
         <v>22</v>
       </c>
       <c r="C164" s="29" t="s">
         <v>22</v>
       </c>
       <c r="D164" s="29" t="s">
         <v>22</v>
       </c>
       <c r="E164" s="29" t="s">
         <v>22</v>
       </c>
       <c r="F164" s="29" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="H164" s="78" t="s">
-[...8 lines deleted...]
-      <c r="M164" s="83"/>
+      <c r="H164" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="I164" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="J164" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="K164" s="82"/>
+      <c r="L164" s="82"/>
+      <c r="M164" s="82"/>
     </row>
     <row r="165" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A165" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B165" s="29">
         <v>2302</v>
       </c>
       <c r="C165" s="29">
         <v>4604</v>
       </c>
       <c r="D165" s="29">
         <v>6906</v>
       </c>
       <c r="E165" s="29">
         <v>9208</v>
       </c>
       <c r="F165" s="20">
         <v>11510</v>
       </c>
-      <c r="G165" s="78">
+      <c r="G165" s="77">
         <v>13812</v>
       </c>
-      <c r="H165" s="78">
+      <c r="H165" s="77">
         <v>13812</v>
       </c>
-      <c r="I165" s="78">
+      <c r="I165" s="77">
         <v>13812</v>
       </c>
-      <c r="J165" s="83"/>
-[...2 lines deleted...]
-      <c r="M165" s="83"/>
+      <c r="J165" s="77">
+        <v>13812</v>
+      </c>
+      <c r="K165" s="82"/>
+      <c r="L165" s="82"/>
+      <c r="M165" s="82"/>
     </row>
     <row r="166" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A166" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B166" s="29">
         <v>3750</v>
       </c>
       <c r="C166" s="29">
         <v>8732</v>
       </c>
       <c r="D166" s="29">
         <v>13715</v>
       </c>
       <c r="E166" s="29">
         <v>18697</v>
       </c>
       <c r="F166" s="20">
         <v>23731</v>
       </c>
-      <c r="G166" s="78">
+      <c r="G166" s="77">
         <v>28766</v>
       </c>
-      <c r="H166" s="78">
+      <c r="H166" s="77">
         <v>36245</v>
       </c>
-      <c r="I166" s="78">
+      <c r="I166" s="77">
         <v>43939</v>
       </c>
-      <c r="J166" s="83"/>
-[...2 lines deleted...]
-      <c r="M166" s="83"/>
+      <c r="J166" s="77">
+        <v>51633</v>
+      </c>
+      <c r="K166" s="82"/>
+      <c r="L166" s="82"/>
+      <c r="M166" s="82"/>
     </row>
     <row r="167" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A167" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B167" s="29">
         <v>3211</v>
       </c>
       <c r="C167" s="29">
         <v>6422</v>
       </c>
       <c r="D167" s="29">
         <v>9633</v>
       </c>
       <c r="E167" s="29">
         <v>12844</v>
       </c>
       <c r="F167" s="20">
         <v>16055</v>
       </c>
-      <c r="G167" s="78">
+      <c r="G167" s="77">
         <v>19266</v>
       </c>
-      <c r="H167" s="78">
+      <c r="H167" s="77">
         <v>23761</v>
       </c>
-      <c r="I167" s="78">
+      <c r="I167" s="77">
         <v>28256</v>
       </c>
-      <c r="J167" s="83"/>
-[...2 lines deleted...]
-      <c r="M167" s="83"/>
+      <c r="J167" s="77">
+        <v>32751</v>
+      </c>
+      <c r="K167" s="82"/>
+      <c r="L167" s="82"/>
+      <c r="M167" s="82"/>
     </row>
     <row r="168" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A168" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B168" s="29">
         <v>2833</v>
       </c>
       <c r="C168" s="29">
         <v>5666</v>
       </c>
       <c r="D168" s="29">
         <v>8499</v>
       </c>
       <c r="E168" s="29">
         <v>11332</v>
       </c>
       <c r="F168" s="20">
         <v>14165</v>
       </c>
-      <c r="G168" s="78">
+      <c r="G168" s="77">
         <v>16998</v>
       </c>
-      <c r="H168" s="78" t="s">
-[...8 lines deleted...]
-      <c r="M168" s="83"/>
+      <c r="H168" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="I168" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="J168" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="K168" s="82"/>
+      <c r="L168" s="82"/>
+      <c r="M168" s="82"/>
     </row>
     <row r="169" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A169" s="85" t="s">
-        <v>108</v>
+      <c r="A169" s="84" t="s">
+        <v>106</v>
       </c>
       <c r="B169" s="29" t="s">
         <v>22</v>
       </c>
       <c r="C169" s="29" t="s">
         <v>22</v>
       </c>
       <c r="D169" s="29" t="s">
         <v>22</v>
       </c>
       <c r="E169" s="29" t="s">
         <v>22</v>
       </c>
       <c r="F169" s="29" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="H169" s="78" t="s">
-[...8 lines deleted...]
-      <c r="M169" s="83"/>
+      <c r="H169" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="I169" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="J169" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="K169" s="82"/>
+      <c r="L169" s="82"/>
+      <c r="M169" s="82"/>
     </row>
     <row r="170" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A170" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B170" s="29">
         <v>2795</v>
       </c>
       <c r="C170" s="29">
         <v>5591</v>
       </c>
       <c r="D170" s="29">
         <v>8385</v>
       </c>
       <c r="E170" s="29">
         <v>11180</v>
       </c>
       <c r="F170" s="20">
         <v>13976</v>
       </c>
-      <c r="G170" s="78">
+      <c r="G170" s="77">
         <v>16770</v>
       </c>
-      <c r="H170" s="78">
+      <c r="H170" s="77">
         <v>17734</v>
       </c>
-      <c r="I170" s="78">
+      <c r="I170" s="77">
         <v>18698</v>
       </c>
-      <c r="J170" s="83"/>
-[...2 lines deleted...]
-      <c r="M170" s="83"/>
+      <c r="J170" s="77">
+        <v>19662</v>
+      </c>
+      <c r="K170" s="82"/>
+      <c r="L170" s="82"/>
+      <c r="M170" s="82"/>
     </row>
     <row r="171" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A171" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B171" s="29">
         <v>4270952</v>
       </c>
       <c r="C171" s="29">
         <v>11363962</v>
       </c>
       <c r="D171" s="29">
         <v>17259607</v>
       </c>
       <c r="E171" s="20">
         <v>24514299</v>
       </c>
       <c r="F171" s="20">
         <v>31672018</v>
       </c>
-      <c r="G171" s="78">
+      <c r="G171" s="77">
         <v>38347967</v>
       </c>
-      <c r="H171" s="78">
+      <c r="H171" s="77">
         <v>45132848</v>
       </c>
-      <c r="I171" s="78">
+      <c r="I171" s="77">
         <v>53225256</v>
       </c>
-      <c r="J171" s="83"/>
-[...2 lines deleted...]
-      <c r="M171" s="83"/>
+      <c r="J171" s="77">
+        <v>63143630</v>
+      </c>
+      <c r="K171" s="82"/>
+      <c r="L171" s="82"/>
+      <c r="M171" s="82"/>
     </row>
     <row r="172" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A172" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B172" s="29">
         <v>3548049</v>
       </c>
       <c r="C172" s="29">
         <v>9326900</v>
       </c>
       <c r="D172" s="29">
         <v>14313114</v>
       </c>
       <c r="E172" s="20">
         <v>20531717</v>
       </c>
       <c r="F172" s="20">
         <v>25992697</v>
       </c>
-      <c r="G172" s="78">
+      <c r="G172" s="77">
         <v>31971458</v>
       </c>
-      <c r="H172" s="78">
+      <c r="H172" s="77">
         <v>37616007</v>
       </c>
-      <c r="I172" s="78">
+      <c r="I172" s="77">
         <v>44305995</v>
       </c>
-      <c r="J172" s="83"/>
-[...2 lines deleted...]
-      <c r="M172" s="83"/>
+      <c r="J172" s="77">
+        <v>52623624</v>
+      </c>
+      <c r="K172" s="82"/>
+      <c r="L172" s="82"/>
+      <c r="M172" s="82"/>
     </row>
     <row r="173" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A173" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B173" s="29">
         <v>968</v>
       </c>
       <c r="C173" s="29">
         <v>6936</v>
       </c>
       <c r="D173" s="29">
         <v>12904</v>
       </c>
       <c r="E173" s="20">
         <v>146741</v>
       </c>
       <c r="F173" s="20">
         <v>1410934</v>
       </c>
-      <c r="G173" s="78">
+      <c r="G173" s="77">
         <v>1655359</v>
       </c>
-      <c r="H173" s="78">
+      <c r="H173" s="77">
         <v>2247542</v>
       </c>
-      <c r="I173" s="78">
+      <c r="I173" s="77">
         <v>2792387</v>
       </c>
-      <c r="J173" s="83"/>
-[...2 lines deleted...]
-      <c r="M173" s="83"/>
+      <c r="J173" s="77">
+        <v>3535007</v>
+      </c>
+      <c r="K173" s="82"/>
+      <c r="L173" s="82"/>
+      <c r="M173" s="82"/>
     </row>
     <row r="174" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A174" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B174" s="29">
         <v>4893</v>
       </c>
       <c r="C174" s="29">
         <v>9786</v>
       </c>
       <c r="D174" s="29">
         <v>14679</v>
       </c>
       <c r="E174" s="20">
         <v>19572</v>
       </c>
       <c r="F174" s="20">
         <v>24465</v>
       </c>
-      <c r="G174" s="78">
+      <c r="G174" s="77">
         <v>29358</v>
       </c>
-      <c r="H174" s="78">
+      <c r="H174" s="77">
         <v>29379</v>
       </c>
-      <c r="I174" s="78">
+      <c r="I174" s="77">
         <v>29400</v>
       </c>
-      <c r="J174" s="83"/>
-[...2 lines deleted...]
-      <c r="M174" s="83"/>
+      <c r="J174" s="77">
+        <v>29421</v>
+      </c>
+      <c r="K174" s="82"/>
+      <c r="L174" s="82"/>
+      <c r="M174" s="82"/>
     </row>
     <row r="175" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A175" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B175" s="31" t="s">
         <v>22</v>
       </c>
       <c r="C175" s="29">
         <v>20833</v>
       </c>
       <c r="D175" s="29">
         <v>41667</v>
       </c>
       <c r="E175" s="20">
         <v>62500</v>
       </c>
       <c r="F175" s="20">
         <v>62500</v>
       </c>
-      <c r="G175" s="78">
+      <c r="G175" s="77">
         <v>62500</v>
       </c>
-      <c r="H175" s="78">
+      <c r="H175" s="77">
         <v>62500</v>
       </c>
-      <c r="I175" s="78">
+      <c r="I175" s="77">
         <v>62500</v>
       </c>
-      <c r="J175" s="83"/>
-[...2 lines deleted...]
-      <c r="M175" s="83"/>
+      <c r="J175" s="77">
+        <v>62500</v>
+      </c>
+      <c r="K175" s="82"/>
+      <c r="L175" s="82"/>
+      <c r="M175" s="82"/>
     </row>
     <row r="176" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A176" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B176" s="29">
         <v>660</v>
       </c>
       <c r="C176" s="29">
         <v>5568</v>
       </c>
       <c r="D176" s="29">
         <v>10477</v>
       </c>
       <c r="E176" s="20">
         <v>15385</v>
       </c>
       <c r="F176" s="20">
         <v>16045</v>
       </c>
-      <c r="G176" s="78">
+      <c r="G176" s="77">
         <v>16705</v>
       </c>
-      <c r="H176" s="78">
+      <c r="H176" s="77">
         <v>16705</v>
       </c>
-      <c r="I176" s="78">
+      <c r="I176" s="77">
         <v>16705</v>
       </c>
-      <c r="J176" s="83"/>
-[...2 lines deleted...]
-      <c r="M176" s="83"/>
+      <c r="J176" s="77">
+        <v>16705</v>
+      </c>
+      <c r="K176" s="82"/>
+      <c r="L176" s="82"/>
+      <c r="M176" s="82"/>
     </row>
     <row r="177" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A177" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B177" s="31" t="s">
         <v>22</v>
       </c>
       <c r="C177" s="29">
         <v>650</v>
       </c>
       <c r="D177" s="29">
         <v>1301</v>
       </c>
       <c r="E177" s="20">
         <v>1951</v>
       </c>
       <c r="F177" s="20">
         <v>1951</v>
       </c>
-      <c r="G177" s="78">
+      <c r="G177" s="77">
         <v>1951</v>
       </c>
-      <c r="H177" s="78">
+      <c r="H177" s="77">
         <v>1951</v>
       </c>
-      <c r="I177" s="78">
+      <c r="I177" s="77">
         <v>1951</v>
       </c>
-      <c r="J177" s="83"/>
-[...2 lines deleted...]
-      <c r="M177" s="83"/>
+      <c r="J177" s="77">
+        <v>1951</v>
+      </c>
+      <c r="K177" s="82"/>
+      <c r="L177" s="82"/>
+      <c r="M177" s="82"/>
     </row>
     <row r="178" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A178" s="85" t="s">
-        <v>106</v>
+      <c r="A178" s="84" t="s">
+        <v>104</v>
       </c>
       <c r="B178" s="31"/>
       <c r="C178" s="29"/>
       <c r="D178" s="29"/>
       <c r="E178" s="20"/>
       <c r="F178" s="20"/>
-      <c r="G178" s="78"/>
-[...9 lines deleted...]
-      <c r="M178" s="83"/>
+      <c r="G178" s="77"/>
+      <c r="H178" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="I178" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="J178" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="K178" s="82"/>
+      <c r="L178" s="82"/>
+      <c r="M178" s="82"/>
     </row>
     <row r="179" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A179" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B179" s="29">
         <v>527023</v>
       </c>
       <c r="C179" s="29">
         <v>1203713</v>
       </c>
       <c r="D179" s="29">
         <v>1511817</v>
       </c>
       <c r="E179" s="20">
         <v>1751495</v>
       </c>
       <c r="F179" s="20">
         <v>1994856</v>
       </c>
-      <c r="G179" s="87">
+      <c r="G179" s="86">
         <v>2286750</v>
       </c>
-      <c r="H179" s="78">
+      <c r="H179" s="77">
         <v>2636750</v>
       </c>
-      <c r="I179" s="78">
+      <c r="I179" s="77">
         <v>3041046</v>
       </c>
-      <c r="J179" s="83"/>
-[...2 lines deleted...]
-      <c r="M179" s="83"/>
+      <c r="J179" s="93">
+        <v>3491019</v>
+      </c>
+      <c r="K179" s="82"/>
+      <c r="L179" s="82"/>
+      <c r="M179" s="82"/>
     </row>
     <row r="180" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A180" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B180" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C180" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D180" s="29" t="s">
         <v>35</v>
       </c>
       <c r="E180" s="29" t="s">
         <v>35</v>
       </c>
       <c r="F180" s="29" t="s">
         <v>35</v>
       </c>
       <c r="G180" s="29" t="s">
         <v>35</v>
       </c>
       <c r="H180" s="29" t="s">
         <v>35</v>
       </c>
       <c r="I180" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="J180" s="83"/>
-[...2 lines deleted...]
-      <c r="M180" s="83"/>
+      <c r="J180" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="K180" s="82"/>
+      <c r="L180" s="82"/>
+      <c r="M180" s="82"/>
     </row>
     <row r="181" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A181" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B181" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C181" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D181" s="29" t="s">
         <v>62</v>
       </c>
       <c r="E181" s="21" t="s">
         <v>62</v>
       </c>
       <c r="F181" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="G181" s="78" t="s">
+      <c r="G181" s="77" t="s">
         <v>62</v>
       </c>
-      <c r="H181" s="78">
+      <c r="H181" s="77">
         <v>1533882</v>
       </c>
-      <c r="I181" s="78">
+      <c r="I181" s="77">
         <v>1731325</v>
       </c>
-      <c r="J181" s="83"/>
-[...2 lines deleted...]
-      <c r="M181" s="83"/>
+      <c r="J181" s="93">
+        <v>1883640</v>
+      </c>
+      <c r="K181" s="82"/>
+      <c r="L181" s="82"/>
+      <c r="M181" s="82"/>
     </row>
     <row r="182" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A182" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B182" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C182" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D182" s="29" t="s">
         <v>35</v>
       </c>
       <c r="E182" s="29" t="s">
         <v>35</v>
       </c>
       <c r="F182" s="29" t="s">
         <v>35</v>
       </c>
       <c r="G182" s="29" t="s">
         <v>35</v>
       </c>
       <c r="H182" s="29" t="s">
         <v>35</v>
       </c>
       <c r="I182" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="J182" s="83"/>
-[...2 lines deleted...]
-      <c r="M182" s="83"/>
+      <c r="J182" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="K182" s="82"/>
+      <c r="L182" s="82"/>
+      <c r="M182" s="82"/>
     </row>
     <row r="183" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A183" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B183" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C183" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D183" s="29" t="s">
         <v>35</v>
       </c>
       <c r="E183" s="29" t="s">
         <v>35</v>
       </c>
       <c r="F183" s="29" t="s">
         <v>35</v>
       </c>
       <c r="G183" s="29" t="s">
         <v>35</v>
       </c>
       <c r="H183" s="29" t="s">
         <v>35</v>
       </c>
       <c r="I183" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="J183" s="83"/>
-[...2 lines deleted...]
-      <c r="M183" s="83"/>
+      <c r="J183" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="K183" s="82"/>
+      <c r="L183" s="82"/>
+      <c r="M183" s="82"/>
     </row>
     <row r="184" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A184" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B184" s="29">
         <v>45854681</v>
       </c>
       <c r="C184" s="29">
         <v>87179186</v>
       </c>
       <c r="D184" s="29">
         <v>137780941</v>
       </c>
       <c r="E184" s="20">
         <v>180050083</v>
       </c>
       <c r="F184" s="20">
         <v>229135204</v>
       </c>
-      <c r="G184" s="78">
+      <c r="G184" s="77">
         <v>310374121</v>
       </c>
-      <c r="H184" s="78">
+      <c r="H184" s="77">
         <v>325567388</v>
       </c>
-      <c r="I184" s="78">
+      <c r="I184" s="77">
         <v>371241711</v>
       </c>
-      <c r="J184" s="83"/>
-[...2 lines deleted...]
-      <c r="M184" s="83"/>
+      <c r="J184" s="77">
+        <v>423692823</v>
+      </c>
+      <c r="K184" s="82"/>
+      <c r="L184" s="82"/>
+      <c r="M184" s="82"/>
     </row>
     <row r="185" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A185" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B185" s="29">
         <v>45854681</v>
       </c>
       <c r="C185" s="29">
         <v>87179186</v>
       </c>
       <c r="D185" s="29">
         <v>137780941</v>
       </c>
       <c r="E185" s="20">
         <v>180050083</v>
       </c>
       <c r="F185" s="20">
         <v>229135204</v>
       </c>
-      <c r="G185" s="78">
+      <c r="G185" s="77">
         <v>310374121</v>
       </c>
-      <c r="H185" s="78">
+      <c r="H185" s="77">
         <v>325567388</v>
       </c>
-      <c r="I185" s="78">
+      <c r="I185" s="77">
         <v>371241711</v>
       </c>
-      <c r="J185" s="83"/>
-[...2 lines deleted...]
-      <c r="M185" s="83"/>
+      <c r="J185" s="77">
+        <v>423692823</v>
+      </c>
+      <c r="K185" s="82"/>
+      <c r="L185" s="82"/>
+      <c r="M185" s="82"/>
     </row>
     <row r="186" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A186" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B186" s="29">
         <v>459352</v>
       </c>
       <c r="C186" s="29">
         <v>1486458</v>
       </c>
       <c r="D186" s="29">
         <v>2332067</v>
       </c>
       <c r="E186" s="22">
         <v>3139596</v>
       </c>
       <c r="F186" s="20">
         <v>3605662</v>
       </c>
-      <c r="G186" s="78">
+      <c r="G186" s="77">
         <v>4086422</v>
       </c>
-      <c r="H186" s="78">
+      <c r="H186" s="77">
         <v>4631655</v>
       </c>
-      <c r="I186" s="78">
+      <c r="I186" s="77">
         <v>5408070</v>
       </c>
-      <c r="J186" s="83"/>
-[...2 lines deleted...]
-      <c r="M186" s="83"/>
+      <c r="J186" s="77">
+        <v>6411171</v>
+      </c>
+      <c r="K186" s="82"/>
+      <c r="L186" s="82"/>
+      <c r="M186" s="82"/>
     </row>
     <row r="187" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A187" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B187" s="29">
         <v>340907</v>
       </c>
       <c r="C187" s="29">
         <v>943204</v>
       </c>
       <c r="D187" s="29">
         <v>1502553</v>
       </c>
       <c r="E187" s="22">
         <v>2066253</v>
       </c>
       <c r="F187" s="20">
         <v>2256976</v>
       </c>
-      <c r="G187" s="78">
+      <c r="G187" s="77">
         <v>2455882</v>
       </c>
-      <c r="H187" s="78">
+      <c r="H187" s="77">
         <v>2722382</v>
       </c>
-      <c r="I187" s="78">
+      <c r="I187" s="77">
         <v>3147084</v>
       </c>
-      <c r="J187" s="83"/>
-[...2 lines deleted...]
-      <c r="M187" s="83"/>
+      <c r="J187" s="77">
+        <v>3749469</v>
+      </c>
+      <c r="K187" s="82"/>
+      <c r="L187" s="82"/>
+      <c r="M187" s="82"/>
     </row>
     <row r="188" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A188" s="86" t="s">
-        <v>110</v>
+      <c r="A188" s="85" t="s">
+        <v>108</v>
       </c>
       <c r="B188" s="29" t="s">
         <v>22</v>
       </c>
       <c r="C188" s="29" t="s">
         <v>22</v>
       </c>
       <c r="D188" s="29" t="s">
         <v>22</v>
       </c>
       <c r="E188" s="29" t="s">
         <v>22</v>
       </c>
       <c r="F188" s="29" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="H188" s="78">
+      <c r="H188" s="77">
         <v>1476</v>
       </c>
-      <c r="I188" s="78">
+      <c r="I188" s="77">
         <v>2952</v>
       </c>
-      <c r="J188" s="83"/>
-[...2 lines deleted...]
-      <c r="M188" s="83"/>
+      <c r="J188" s="93">
+        <v>4428</v>
+      </c>
+      <c r="K188" s="82"/>
+      <c r="L188" s="82"/>
+      <c r="M188" s="82"/>
     </row>
     <row r="189" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A189" s="86" t="s">
-        <v>109</v>
+      <c r="A189" s="85" t="s">
+        <v>107</v>
       </c>
       <c r="B189" s="29" t="s">
         <v>22</v>
       </c>
       <c r="C189" s="29" t="s">
         <v>22</v>
       </c>
       <c r="D189" s="29" t="s">
         <v>22</v>
       </c>
       <c r="E189" s="29" t="s">
         <v>22</v>
       </c>
       <c r="F189" s="29" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="H189" s="78" t="s">
-[...8 lines deleted...]
-      <c r="M189" s="83"/>
+      <c r="H189" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="I189" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="J189" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="K189" s="82"/>
+      <c r="L189" s="82"/>
+      <c r="M189" s="82"/>
     </row>
     <row r="190" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A190" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B190" s="29">
         <v>4496</v>
       </c>
       <c r="C190" s="29">
         <v>8992</v>
       </c>
       <c r="D190" s="29">
         <v>13488</v>
       </c>
       <c r="E190" s="22">
         <v>17984</v>
       </c>
       <c r="F190" s="20">
         <v>22480</v>
       </c>
-      <c r="G190" s="78">
+      <c r="G190" s="77">
         <v>26976</v>
       </c>
-      <c r="H190" s="78" t="s">
-[...8 lines deleted...]
-      <c r="M190" s="83"/>
+      <c r="H190" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="I190" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="J190" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="K190" s="82"/>
+      <c r="L190" s="82"/>
+      <c r="M190" s="82"/>
     </row>
     <row r="191" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A191" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B191" s="29">
         <v>3553</v>
       </c>
       <c r="C191" s="29">
         <v>7564</v>
       </c>
       <c r="D191" s="29">
         <v>11575</v>
       </c>
       <c r="E191" s="22">
         <v>15587</v>
       </c>
       <c r="F191" s="20">
         <v>18401</v>
       </c>
-      <c r="G191" s="78">
+      <c r="G191" s="77">
         <v>21215</v>
       </c>
-      <c r="H191" s="78">
+      <c r="H191" s="77">
         <v>26248</v>
       </c>
-      <c r="I191" s="78">
+      <c r="I191" s="77">
         <v>38067</v>
       </c>
-      <c r="J191" s="83"/>
-[...2 lines deleted...]
-      <c r="M191" s="83"/>
+      <c r="J191" s="93">
+        <v>49887</v>
+      </c>
+      <c r="K191" s="82"/>
+      <c r="L191" s="82"/>
+      <c r="M191" s="82"/>
     </row>
     <row r="192" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A192" s="86" t="s">
-        <v>111</v>
+      <c r="A192" s="85" t="s">
+        <v>109</v>
       </c>
       <c r="B192" s="29" t="s">
         <v>22</v>
       </c>
       <c r="C192" s="29" t="s">
         <v>22</v>
       </c>
       <c r="D192" s="29" t="s">
         <v>22</v>
       </c>
       <c r="E192" s="29" t="s">
         <v>22</v>
       </c>
       <c r="F192" s="29" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="H192" s="78" t="s">
+      <c r="H192" s="77" t="s">
         <v>62</v>
       </c>
-      <c r="I192" s="78" t="s">
+      <c r="I192" s="77" t="s">
         <v>62</v>
       </c>
-      <c r="J192" s="83"/>
-[...2 lines deleted...]
-      <c r="M192" s="83"/>
+      <c r="J192" s="77" t="s">
+        <v>62</v>
+      </c>
+      <c r="K192" s="82"/>
+      <c r="L192" s="82"/>
+      <c r="M192" s="82"/>
     </row>
     <row r="193" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A193" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B193" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C193" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D193" s="29" t="s">
         <v>62</v>
       </c>
       <c r="E193" s="21" t="s">
         <v>62</v>
       </c>
       <c r="F193" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="G193" s="78" t="s">
+      <c r="G193" s="77" t="s">
         <v>62</v>
       </c>
-      <c r="H193" s="78">
+      <c r="H193" s="77">
         <v>1848669</v>
       </c>
-      <c r="I193" s="78">
+      <c r="I193" s="77">
         <v>2184981</v>
       </c>
-      <c r="J193" s="83"/>
-[...2 lines deleted...]
-      <c r="M193" s="83"/>
+      <c r="J193" s="77">
+        <v>2570294</v>
+      </c>
+      <c r="K193" s="82"/>
+      <c r="L193" s="82"/>
+      <c r="M193" s="82"/>
     </row>
     <row r="194" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A194" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B194" s="29">
         <v>633</v>
       </c>
       <c r="C194" s="29">
         <v>1266</v>
       </c>
       <c r="D194" s="29">
         <v>1899</v>
       </c>
       <c r="E194" s="22">
         <v>2500</v>
       </c>
       <c r="F194" s="20">
         <v>3165</v>
       </c>
-      <c r="G194" s="78">
+      <c r="G194" s="77">
         <v>3798</v>
       </c>
-      <c r="H194" s="78">
+      <c r="H194" s="77">
         <v>4847</v>
       </c>
-      <c r="I194" s="78">
+      <c r="I194" s="77">
         <v>5896</v>
       </c>
-      <c r="J194" s="83"/>
-[...2 lines deleted...]
-      <c r="M194" s="83"/>
+      <c r="J194" s="77">
+        <v>6945</v>
+      </c>
+      <c r="K194" s="82"/>
+      <c r="L194" s="82"/>
+      <c r="M194" s="82"/>
     </row>
     <row r="195" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A195" s="13" t="s">
         <v>50</v>
       </c>
       <c r="B195" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C195" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D195" s="21" t="s">
         <v>62</v>
       </c>
       <c r="E195" s="21" t="s">
         <v>62</v>
       </c>
       <c r="F195" s="21" t="s">
         <v>62</v>
       </c>
       <c r="G195" s="21" t="s">
         <v>62</v>
       </c>
       <c r="H195" s="21" t="s">
         <v>62</v>
       </c>
       <c r="I195" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="J195" s="83"/>
-[...2 lines deleted...]
-      <c r="M195" s="83"/>
+      <c r="J195" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="K195" s="82"/>
+      <c r="L195" s="82"/>
+      <c r="M195" s="82"/>
     </row>
     <row r="196" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A196" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B196" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C196" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D196" s="21" t="s">
         <v>62</v>
       </c>
       <c r="E196" s="21" t="s">
         <v>62</v>
       </c>
       <c r="F196" s="21" t="s">
         <v>62</v>
       </c>
       <c r="G196" s="21" t="s">
         <v>62</v>
       </c>
       <c r="H196" s="21" t="s">
         <v>62</v>
       </c>
       <c r="I196" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="J196" s="83"/>
-[...2 lines deleted...]
-      <c r="M196" s="83"/>
+      <c r="J196" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="K196" s="82"/>
+      <c r="L196" s="82"/>
+      <c r="M196" s="82"/>
     </row>
     <row r="197" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A197" s="28" t="s">
         <v>51</v>
       </c>
       <c r="B197" s="29">
         <v>1028156</v>
       </c>
       <c r="C197" s="29">
         <v>1762571</v>
       </c>
       <c r="D197" s="29">
         <v>2828466</v>
       </c>
       <c r="E197" s="20">
         <v>4269131</v>
       </c>
       <c r="F197" s="20">
         <v>5851097</v>
       </c>
-      <c r="G197" s="78">
+      <c r="G197" s="77">
         <v>7277364</v>
       </c>
-      <c r="H197" s="78">
+      <c r="H197" s="77">
         <v>9383962</v>
       </c>
-      <c r="I197" s="78">
+      <c r="I197" s="77">
         <v>10937603</v>
       </c>
-      <c r="J197" s="83"/>
-[...2 lines deleted...]
-      <c r="M197" s="83"/>
+      <c r="J197" s="77">
+        <v>12430351</v>
+      </c>
+      <c r="K197" s="82"/>
+      <c r="L197" s="82"/>
+      <c r="M197" s="82"/>
     </row>
     <row r="198" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A198" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B198" s="29">
         <v>1027870</v>
       </c>
       <c r="C198" s="29">
         <v>1761999</v>
       </c>
       <c r="D198" s="29">
         <v>2827608</v>
       </c>
       <c r="E198" s="18">
         <v>4267987</v>
       </c>
       <c r="F198" s="20">
         <v>5849667</v>
       </c>
-      <c r="G198" s="78">
+      <c r="G198" s="77">
         <v>7275648</v>
       </c>
-      <c r="H198" s="78">
+      <c r="H198" s="77">
         <v>9373355</v>
       </c>
-      <c r="I198" s="78">
+      <c r="I198" s="77">
         <v>10918105</v>
       </c>
-      <c r="J198" s="83"/>
-[...2 lines deleted...]
-      <c r="M198" s="83"/>
+      <c r="J198" s="77">
+        <v>12401962</v>
+      </c>
+      <c r="K198" s="82"/>
+      <c r="L198" s="82"/>
+      <c r="M198" s="82"/>
     </row>
     <row r="199" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A199" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B199" s="29">
         <v>286</v>
       </c>
       <c r="C199" s="29">
         <v>572</v>
       </c>
       <c r="D199" s="29">
         <v>858</v>
       </c>
       <c r="E199" s="18">
         <v>1144</v>
       </c>
       <c r="F199" s="20">
         <v>1430</v>
       </c>
-      <c r="G199" s="78">
+      <c r="G199" s="77">
         <v>1716</v>
       </c>
-      <c r="H199" s="78">
+      <c r="H199" s="77">
         <v>1716</v>
       </c>
-      <c r="I199" s="78">
+      <c r="I199" s="77">
         <v>1716</v>
       </c>
-      <c r="J199" s="83"/>
-[...2 lines deleted...]
-      <c r="M199" s="83"/>
+      <c r="J199" s="77">
+        <v>1716</v>
+      </c>
+      <c r="K199" s="82"/>
+      <c r="L199" s="82"/>
+      <c r="M199" s="82"/>
     </row>
     <row r="200" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A200" s="86" t="s">
-[...2 lines deleted...]
-      <c r="B200" s="88" t="s">
+      <c r="A200" s="85" t="s">
+        <v>106</v>
+      </c>
+      <c r="B200" s="87" t="s">
         <v>22</v>
       </c>
-      <c r="C200" s="88" t="s">
+      <c r="C200" s="87" t="s">
         <v>22</v>
       </c>
-      <c r="D200" s="88" t="s">
+      <c r="D200" s="87" t="s">
         <v>22</v>
       </c>
-      <c r="E200" s="88" t="s">
+      <c r="E200" s="87" t="s">
         <v>22</v>
       </c>
-      <c r="F200" s="88" t="s">
+      <c r="F200" s="87" t="s">
         <v>22</v>
       </c>
-      <c r="G200" s="88" t="s">
+      <c r="G200" s="87" t="s">
         <v>22</v>
       </c>
-      <c r="H200" s="78" t="s">
-[...8 lines deleted...]
-      <c r="M200" s="83"/>
+      <c r="H200" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="I200" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="J200" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="K200" s="82"/>
+      <c r="L200" s="82"/>
+      <c r="M200" s="82"/>
     </row>
     <row r="201" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A201" s="28" t="s">
         <v>52</v>
       </c>
       <c r="B201" s="29">
         <v>10399</v>
       </c>
       <c r="C201" s="29">
         <v>38567</v>
       </c>
       <c r="D201" s="29">
         <v>133285</v>
       </c>
       <c r="E201" s="18">
         <v>161453</v>
       </c>
       <c r="F201" s="20">
         <v>179193</v>
       </c>
-      <c r="G201" s="78">
+      <c r="G201" s="77">
         <v>275642</v>
       </c>
-      <c r="H201" s="78">
+      <c r="H201" s="77">
         <v>514247</v>
       </c>
-      <c r="I201" s="78">
+      <c r="I201" s="77">
         <v>568184</v>
       </c>
-      <c r="J201" s="83"/>
-[...2 lines deleted...]
-      <c r="M201" s="83"/>
+      <c r="J201" s="77">
+        <v>650416</v>
+      </c>
+      <c r="K201" s="82"/>
+      <c r="L201" s="82"/>
+      <c r="M201" s="82"/>
     </row>
     <row r="202" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A202" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B202" s="29">
         <v>10399</v>
       </c>
       <c r="C202" s="29">
         <v>38567</v>
       </c>
       <c r="D202" s="29">
         <v>133285</v>
       </c>
       <c r="E202" s="18">
         <v>161453</v>
       </c>
       <c r="F202" s="20">
         <v>179193</v>
       </c>
-      <c r="G202" s="78">
+      <c r="G202" s="77">
         <v>275642</v>
       </c>
-      <c r="H202" s="78">
+      <c r="H202" s="77">
         <v>514247</v>
       </c>
-      <c r="I202" s="78">
+      <c r="I202" s="77">
         <v>568184</v>
       </c>
-      <c r="J202" s="83"/>
-[...2 lines deleted...]
-      <c r="M202" s="83"/>
+      <c r="J202" s="77">
+        <v>650416</v>
+      </c>
+      <c r="K202" s="82"/>
+      <c r="L202" s="82"/>
+      <c r="M202" s="82"/>
     </row>
     <row r="203" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A203" s="13" t="s">
         <v>53</v>
       </c>
       <c r="B203" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C203" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D203" s="21" t="s">
         <v>62</v>
       </c>
       <c r="E203" s="19" t="s">
         <v>62</v>
       </c>
       <c r="F203" s="21" t="s">
         <v>62</v>
       </c>
       <c r="G203" s="21" t="s">
         <v>62</v>
       </c>
       <c r="H203" s="21" t="s">
         <v>62</v>
       </c>
       <c r="I203" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="J203" s="83"/>
-[...2 lines deleted...]
-      <c r="M203" s="83"/>
+      <c r="J203" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="K203" s="82"/>
+      <c r="L203" s="82"/>
+      <c r="M203" s="82"/>
     </row>
     <row r="204" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A204" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B204" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C204" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D204" s="21" t="s">
         <v>62</v>
       </c>
       <c r="E204" s="19" t="s">
         <v>62</v>
       </c>
       <c r="F204" s="21" t="s">
         <v>62</v>
       </c>
       <c r="G204" s="21" t="s">
         <v>62</v>
       </c>
       <c r="H204" s="21" t="s">
         <v>62</v>
       </c>
       <c r="I204" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="J204" s="83"/>
-[...2 lines deleted...]
-      <c r="M204" s="83"/>
+      <c r="J204" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="K204" s="82"/>
+      <c r="L204" s="82"/>
+      <c r="M204" s="82"/>
     </row>
     <row r="205" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A205" s="28" t="s">
         <v>54</v>
       </c>
       <c r="B205" s="29">
         <v>166327</v>
       </c>
       <c r="C205" s="29">
         <v>351718</v>
       </c>
       <c r="D205" s="29">
         <v>537110</v>
       </c>
       <c r="E205" s="29">
         <v>722501</v>
       </c>
       <c r="F205" s="20">
         <v>837008</v>
       </c>
-      <c r="G205" s="78">
+      <c r="G205" s="77">
         <v>951515</v>
       </c>
-      <c r="H205" s="78">
+      <c r="H205" s="77">
         <v>1125967</v>
       </c>
-      <c r="I205" s="78">
+      <c r="I205" s="77">
         <v>1299353</v>
       </c>
-      <c r="J205" s="83"/>
-[...2 lines deleted...]
-      <c r="M205" s="83"/>
+      <c r="J205" s="77">
+        <v>1472738</v>
+      </c>
+      <c r="K205" s="82"/>
+      <c r="L205" s="82"/>
+      <c r="M205" s="82"/>
     </row>
     <row r="206" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A206" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B206" s="29">
         <v>141526</v>
       </c>
       <c r="C206" s="29">
         <v>268783</v>
       </c>
       <c r="D206" s="29">
         <v>396040</v>
       </c>
       <c r="E206" s="29">
         <v>523297</v>
       </c>
       <c r="F206" s="20">
         <v>613003</v>
       </c>
-      <c r="G206" s="78">
+      <c r="G206" s="77">
         <v>702709</v>
       </c>
-      <c r="H206" s="78">
+      <c r="H206" s="77">
         <v>837740</v>
       </c>
-      <c r="I206" s="78">
+      <c r="I206" s="77">
         <v>971505</v>
       </c>
-      <c r="J206" s="83"/>
-[...2 lines deleted...]
-      <c r="M206" s="83"/>
+      <c r="J206" s="77">
+        <v>1105269</v>
+      </c>
+      <c r="K206" s="82"/>
+      <c r="L206" s="82"/>
+      <c r="M206" s="82"/>
     </row>
     <row r="207" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A207" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B207" s="29">
         <v>1363</v>
       </c>
       <c r="C207" s="29">
         <v>2726</v>
       </c>
       <c r="D207" s="29">
         <v>4089</v>
       </c>
       <c r="E207" s="29">
         <v>5452</v>
       </c>
       <c r="F207" s="20">
         <v>6815</v>
       </c>
-      <c r="G207" s="78">
+      <c r="G207" s="77">
         <v>8178</v>
       </c>
-      <c r="H207" s="78">
+      <c r="H207" s="77">
         <v>18455</v>
       </c>
-      <c r="I207" s="78">
+      <c r="I207" s="77">
         <v>28732</v>
       </c>
-      <c r="J207" s="83"/>
-[...2 lines deleted...]
-      <c r="M207" s="83"/>
+      <c r="J207" s="77">
+        <v>39009</v>
+      </c>
+      <c r="K207" s="82"/>
+      <c r="L207" s="82"/>
+      <c r="M207" s="82"/>
     </row>
     <row r="208" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A208" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B208" s="29">
         <v>712</v>
       </c>
       <c r="C208" s="29">
         <v>1424</v>
       </c>
       <c r="D208" s="29">
         <v>2136</v>
       </c>
       <c r="E208" s="29">
         <v>2848</v>
       </c>
       <c r="F208" s="20">
         <v>3560</v>
       </c>
-      <c r="G208" s="78">
+      <c r="G208" s="77">
         <v>4272</v>
       </c>
-      <c r="H208" s="78">
+      <c r="H208" s="77">
         <v>6064</v>
       </c>
-      <c r="I208" s="78">
+      <c r="I208" s="77">
         <v>7856</v>
       </c>
-      <c r="J208" s="83"/>
-[...2 lines deleted...]
-      <c r="M208" s="83"/>
+      <c r="J208" s="77">
+        <v>9648</v>
+      </c>
+      <c r="K208" s="82"/>
+      <c r="L208" s="82"/>
+      <c r="M208" s="82"/>
     </row>
     <row r="209" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A209" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B209" s="29">
         <v>388</v>
       </c>
       <c r="C209" s="29">
         <v>776</v>
       </c>
       <c r="D209" s="29">
         <v>1164</v>
       </c>
       <c r="E209" s="29">
         <v>1552</v>
       </c>
       <c r="F209" s="20">
         <v>1940</v>
       </c>
-      <c r="G209" s="78">
+      <c r="G209" s="77">
         <v>2328</v>
       </c>
-      <c r="H209" s="78">
+      <c r="H209" s="77">
         <v>7128</v>
       </c>
-      <c r="I209" s="78">
+      <c r="I209" s="77">
         <v>11928</v>
       </c>
-      <c r="J209" s="83"/>
-[...2 lines deleted...]
-      <c r="M209" s="83"/>
+      <c r="J209" s="77">
+        <v>16728</v>
+      </c>
+      <c r="K209" s="82"/>
+      <c r="L209" s="82"/>
+      <c r="M209" s="82"/>
     </row>
     <row r="210" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A210" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B210" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C210" s="31" t="s">
         <v>35</v>
       </c>
       <c r="D210" s="31" t="s">
         <v>35</v>
       </c>
       <c r="E210" s="31" t="s">
         <v>35</v>
       </c>
       <c r="F210" s="31" t="s">
         <v>35</v>
       </c>
       <c r="G210" s="31" t="s">
         <v>35</v>
       </c>
       <c r="H210" s="31" t="s">
         <v>35</v>
       </c>
       <c r="I210" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="J210" s="83"/>
-[...2 lines deleted...]
-      <c r="M210" s="83"/>
+      <c r="J210" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="K210" s="82"/>
+      <c r="L210" s="82"/>
+      <c r="M210" s="82"/>
     </row>
     <row r="211" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A211" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B211" s="29">
         <v>2142</v>
       </c>
       <c r="C211" s="29">
         <v>4284</v>
       </c>
       <c r="D211" s="29">
         <v>6426</v>
       </c>
       <c r="E211" s="29">
         <v>8568</v>
       </c>
       <c r="F211" s="20">
         <v>10710</v>
       </c>
-      <c r="G211" s="78">
+      <c r="G211" s="77">
         <v>12852</v>
       </c>
-      <c r="H211" s="78">
+      <c r="H211" s="77">
         <v>14790</v>
       </c>
-      <c r="I211" s="78">
+      <c r="I211" s="77">
         <v>16728</v>
       </c>
-      <c r="J211" s="83"/>
-[...2 lines deleted...]
-      <c r="M211" s="83"/>
+      <c r="J211" s="77">
+        <v>18666</v>
+      </c>
+      <c r="K211" s="82"/>
+      <c r="L211" s="82"/>
+      <c r="M211" s="82"/>
     </row>
     <row r="212" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A212" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B212" s="29">
         <v>9470</v>
       </c>
       <c r="C212" s="29">
         <v>18940</v>
       </c>
       <c r="D212" s="29">
         <v>28410</v>
       </c>
       <c r="E212" s="29">
         <v>37880</v>
       </c>
       <c r="F212" s="20">
         <v>47350</v>
       </c>
-      <c r="G212" s="78">
+      <c r="G212" s="77">
         <v>56820</v>
       </c>
-      <c r="H212" s="78">
+      <c r="H212" s="77">
         <v>64140</v>
       </c>
-      <c r="I212" s="78">
+      <c r="I212" s="77">
         <v>71460</v>
       </c>
-      <c r="J212" s="83"/>
-[...2 lines deleted...]
-      <c r="M212" s="83"/>
+      <c r="J212" s="77">
+        <v>78780</v>
+      </c>
+      <c r="K212" s="82"/>
+      <c r="L212" s="82"/>
+      <c r="M212" s="82"/>
     </row>
     <row r="213" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A213" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B213" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C213" s="31" t="s">
         <v>35</v>
       </c>
       <c r="D213" s="31" t="s">
         <v>35</v>
       </c>
       <c r="E213" s="31" t="s">
         <v>35</v>
       </c>
       <c r="F213" s="31" t="s">
         <v>35</v>
       </c>
       <c r="G213" s="31" t="s">
         <v>35</v>
       </c>
       <c r="H213" s="31" t="s">
         <v>35</v>
       </c>
       <c r="I213" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="J213" s="83"/>
-[...2 lines deleted...]
-      <c r="M213" s="83"/>
+      <c r="J213" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="K213" s="82"/>
+      <c r="L213" s="82"/>
+      <c r="M213" s="82"/>
     </row>
     <row r="214" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A214" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B214" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C214" s="31" t="s">
         <v>35</v>
       </c>
       <c r="D214" s="31" t="s">
         <v>35</v>
       </c>
       <c r="E214" s="31" t="s">
         <v>35</v>
       </c>
       <c r="F214" s="31" t="s">
         <v>35</v>
       </c>
       <c r="G214" s="31" t="s">
         <v>35</v>
       </c>
       <c r="H214" s="31" t="s">
         <v>35</v>
       </c>
       <c r="I214" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="J214" s="83"/>
-[...2 lines deleted...]
-      <c r="M214" s="83"/>
+      <c r="J214" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="K214" s="82"/>
+      <c r="L214" s="82"/>
+      <c r="M214" s="82"/>
     </row>
     <row r="215" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A215" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B215" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C215" s="31" t="s">
         <v>35</v>
       </c>
       <c r="D215" s="31" t="s">
         <v>35</v>
       </c>
       <c r="E215" s="31" t="s">
         <v>35</v>
       </c>
       <c r="F215" s="31" t="s">
         <v>35</v>
       </c>
       <c r="G215" s="31" t="s">
         <v>35</v>
       </c>
       <c r="H215" s="31" t="s">
         <v>35</v>
       </c>
       <c r="I215" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="J215" s="83"/>
-[...2 lines deleted...]
-      <c r="M215" s="83"/>
+      <c r="J215" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="K215" s="82"/>
+      <c r="L215" s="82"/>
+      <c r="M215" s="82"/>
     </row>
     <row r="216" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A216" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B216" s="29">
         <v>2215</v>
       </c>
       <c r="C216" s="29">
         <v>4430</v>
       </c>
       <c r="D216" s="29">
         <v>6645</v>
       </c>
       <c r="E216" s="29">
         <v>8860</v>
       </c>
       <c r="F216" s="20">
         <v>11075</v>
       </c>
-      <c r="G216" s="78">
+      <c r="G216" s="77">
         <v>13290</v>
       </c>
-      <c r="H216" s="78">
+      <c r="H216" s="77">
         <v>16100</v>
       </c>
-      <c r="I216" s="78">
+      <c r="I216" s="77">
         <v>18910</v>
       </c>
-      <c r="J216" s="83"/>
-[...2 lines deleted...]
-      <c r="M216" s="83"/>
+      <c r="J216" s="77">
+        <v>21720</v>
+      </c>
+      <c r="K216" s="82"/>
+      <c r="L216" s="82"/>
+      <c r="M216" s="82"/>
     </row>
     <row r="217" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A217" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B217" s="29">
         <v>100</v>
       </c>
       <c r="C217" s="29">
         <v>200</v>
       </c>
       <c r="D217" s="29">
         <v>300</v>
       </c>
       <c r="E217" s="29">
         <v>400</v>
       </c>
       <c r="F217" s="27">
         <v>500</v>
       </c>
-      <c r="G217" s="78">
+      <c r="G217" s="77">
         <v>600</v>
       </c>
-      <c r="H217" s="78">
+      <c r="H217" s="77">
         <v>600</v>
       </c>
-      <c r="I217" s="78">
+      <c r="I217" s="77">
         <v>600</v>
       </c>
-      <c r="J217" s="83"/>
-[...2 lines deleted...]
-      <c r="M217" s="83"/>
+      <c r="J217" s="77">
+        <v>600</v>
+      </c>
+      <c r="K217" s="82"/>
+      <c r="L217" s="82"/>
+      <c r="M217" s="82"/>
     </row>
     <row r="218" spans="1:13" s="33" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A218" s="91" t="s">
+      <c r="A218" s="90" t="s">
         <v>55</v>
       </c>
       <c r="B218" s="29">
         <v>11612</v>
       </c>
       <c r="C218" s="29">
         <v>18883</v>
       </c>
       <c r="D218" s="29">
         <v>26154</v>
       </c>
       <c r="E218" s="29">
         <v>33425</v>
       </c>
       <c r="F218" s="20">
         <v>45254</v>
       </c>
       <c r="G218" s="29">
         <v>57083</v>
       </c>
       <c r="H218" s="29">
         <v>83825</v>
       </c>
       <c r="I218" s="29">
         <v>110537</v>
       </c>
-      <c r="J218" s="83"/>
-[...2 lines deleted...]
-      <c r="M218" s="83"/>
+      <c r="J218" s="77">
+        <v>137249</v>
+      </c>
+      <c r="K218" s="82"/>
+      <c r="L218" s="82"/>
+      <c r="M218" s="82"/>
     </row>
     <row r="219" spans="1:13" s="33" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A219" s="92" t="s">
+      <c r="A219" s="91" t="s">
         <v>60</v>
       </c>
       <c r="B219" s="29">
         <v>10146</v>
       </c>
       <c r="C219" s="29">
         <v>16017</v>
       </c>
       <c r="D219" s="29">
         <v>21889</v>
       </c>
       <c r="E219" s="29">
         <v>27760</v>
       </c>
       <c r="F219" s="20">
         <v>38123</v>
       </c>
       <c r="G219" s="29">
         <v>48485</v>
       </c>
       <c r="H219" s="29">
         <v>69061</v>
       </c>
       <c r="I219" s="29">
         <v>89940</v>
       </c>
-      <c r="J219" s="83"/>
-[...2 lines deleted...]
-      <c r="M219" s="83"/>
+      <c r="J219" s="77">
+        <v>110818</v>
+      </c>
+      <c r="K219" s="82"/>
+      <c r="L219" s="82"/>
+      <c r="M219" s="82"/>
     </row>
     <row r="220" spans="1:13" s="33" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A220" s="92" t="s">
+      <c r="A220" s="91" t="s">
         <v>27</v>
       </c>
       <c r="B220" s="29">
         <v>88</v>
       </c>
       <c r="C220" s="29">
         <v>176</v>
       </c>
       <c r="D220" s="29">
         <v>264</v>
       </c>
       <c r="E220" s="29">
         <v>352</v>
       </c>
       <c r="F220" s="27">
         <v>440</v>
       </c>
       <c r="G220" s="29">
         <v>528</v>
       </c>
       <c r="H220" s="29">
         <v>528</v>
       </c>
       <c r="I220" s="29">
         <v>528</v>
       </c>
-      <c r="J220" s="83"/>
-[...2 lines deleted...]
-      <c r="M220" s="83"/>
+      <c r="J220" s="77">
+        <v>528</v>
+      </c>
+      <c r="K220" s="82"/>
+      <c r="L220" s="82"/>
+      <c r="M220" s="82"/>
     </row>
     <row r="221" spans="1:13" s="33" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A221" s="92" t="s">
+      <c r="A221" s="91" t="s">
         <v>29</v>
       </c>
       <c r="B221" s="29">
         <v>195</v>
       </c>
       <c r="C221" s="29">
         <v>390</v>
       </c>
       <c r="D221" s="29">
         <v>585</v>
       </c>
       <c r="E221" s="29">
         <v>780</v>
       </c>
       <c r="F221" s="27">
         <v>975</v>
       </c>
       <c r="G221" s="29">
         <v>1170</v>
       </c>
       <c r="H221" s="29">
         <v>1170</v>
       </c>
       <c r="I221" s="29">
         <v>1170</v>
       </c>
-      <c r="J221" s="83"/>
-[...5 lines deleted...]
-      <c r="A222" s="92" t="s">
+      <c r="J221" s="77">
+        <v>1170</v>
+      </c>
+      <c r="K221" s="82"/>
+      <c r="L221" s="82"/>
+      <c r="M221" s="82"/>
+    </row>
+    <row r="222" spans="1:13" s="89" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="91" t="s">
         <v>30</v>
       </c>
       <c r="B222" s="29" t="s">
         <v>22</v>
       </c>
       <c r="C222" s="29" t="s">
         <v>22</v>
       </c>
       <c r="D222" s="29" t="s">
         <v>22</v>
       </c>
       <c r="E222" s="29" t="s">
         <v>22</v>
       </c>
       <c r="F222" s="29" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="29" t="s">
         <v>22</v>
       </c>
       <c r="H222" s="29" t="s">
         <v>35</v>
       </c>
       <c r="I222" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="J222" s="83"/>
-[...5 lines deleted...]
-      <c r="A223" s="92" t="s">
+      <c r="J222" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="K222" s="82"/>
+      <c r="L222" s="88"/>
+      <c r="M222" s="88"/>
+    </row>
+    <row r="223" spans="1:13" s="89" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="91" t="s">
         <v>31</v>
       </c>
       <c r="B223" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C223" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D223" s="29" t="s">
         <v>35</v>
       </c>
       <c r="E223" s="29" t="s">
         <v>35</v>
       </c>
       <c r="F223" s="29" t="s">
         <v>35</v>
       </c>
       <c r="G223" s="29" t="s">
         <v>35</v>
       </c>
       <c r="H223" s="29" t="s">
         <v>35</v>
       </c>
       <c r="I223" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="J223" s="83"/>
-[...2 lines deleted...]
-      <c r="M223" s="89"/>
+      <c r="J223" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="K223" s="82"/>
+      <c r="L223" s="88"/>
+      <c r="M223" s="88"/>
     </row>
     <row r="224" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A224" s="28" t="s">
         <v>56</v>
       </c>
       <c r="B224" s="29">
         <v>2836342</v>
       </c>
       <c r="C224" s="29">
         <v>7272415</v>
       </c>
       <c r="D224" s="29">
         <v>12176581</v>
       </c>
       <c r="E224" s="29">
         <v>18052513</v>
       </c>
       <c r="F224" s="20">
         <v>23334052</v>
       </c>
-      <c r="G224" s="78">
+      <c r="G224" s="77">
         <v>28884110</v>
       </c>
-      <c r="H224" s="78">
+      <c r="H224" s="77">
         <v>33870015</v>
       </c>
-      <c r="I224" s="78">
+      <c r="I224" s="77">
         <v>38173579</v>
       </c>
-      <c r="J224" s="83"/>
-[...2 lines deleted...]
-      <c r="M224" s="83"/>
+      <c r="J224" s="77">
+        <v>43174583</v>
+      </c>
+      <c r="K224" s="82"/>
+      <c r="L224" s="82"/>
+      <c r="M224" s="82"/>
     </row>
     <row r="225" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A225" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B225" s="29">
         <v>1239909</v>
       </c>
       <c r="C225" s="29">
         <v>2776481</v>
       </c>
       <c r="D225" s="29">
         <v>4271059</v>
       </c>
       <c r="E225" s="29">
         <v>5879476</v>
       </c>
       <c r="F225" s="20">
         <v>7469550</v>
       </c>
-      <c r="G225" s="78">
+      <c r="G225" s="77">
         <v>8555159</v>
       </c>
-      <c r="H225" s="78">
+      <c r="H225" s="77">
         <v>9874780</v>
       </c>
-      <c r="I225" s="78">
+      <c r="I225" s="77">
         <v>11290337</v>
       </c>
-      <c r="J225" s="83"/>
-[...2 lines deleted...]
-      <c r="M225" s="83"/>
+      <c r="J225" s="77">
+        <v>12752459</v>
+      </c>
+      <c r="K225" s="82"/>
+      <c r="L225" s="82"/>
+      <c r="M225" s="82"/>
     </row>
     <row r="226" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A226" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B226" s="29">
         <v>12451</v>
       </c>
       <c r="C226" s="29">
         <v>25860</v>
       </c>
       <c r="D226" s="29">
         <v>39269</v>
       </c>
       <c r="E226" s="29">
         <v>52679</v>
       </c>
       <c r="F226" s="20">
         <v>197463</v>
       </c>
-      <c r="G226" s="78">
+      <c r="G226" s="77">
         <v>342247</v>
       </c>
-      <c r="H226" s="78">
+      <c r="H226" s="77">
         <v>484621</v>
       </c>
-      <c r="I226" s="78">
+      <c r="I226" s="77">
         <v>489847</v>
       </c>
-      <c r="J226" s="83"/>
-[...2 lines deleted...]
-      <c r="M226" s="83"/>
+      <c r="J226" s="77">
+        <v>495073</v>
+      </c>
+      <c r="K226" s="82"/>
+      <c r="L226" s="82"/>
+      <c r="M226" s="82"/>
     </row>
     <row r="227" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A227" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B227" s="29">
         <v>12</v>
       </c>
       <c r="C227" s="29">
         <v>179</v>
       </c>
       <c r="D227" s="29">
         <v>346</v>
       </c>
       <c r="E227" s="29">
         <v>513</v>
       </c>
       <c r="F227" s="27">
         <v>525</v>
       </c>
-      <c r="G227" s="78">
+      <c r="G227" s="77">
         <v>537</v>
       </c>
-      <c r="H227" s="78">
+      <c r="H227" s="77">
         <v>543</v>
       </c>
-      <c r="I227" s="78">
+      <c r="I227" s="77">
         <v>605</v>
       </c>
-      <c r="J227" s="83"/>
-[...2 lines deleted...]
-      <c r="M227" s="83"/>
+      <c r="J227" s="77">
+        <v>666</v>
+      </c>
+      <c r="K227" s="82"/>
+      <c r="L227" s="82"/>
+      <c r="M227" s="82"/>
     </row>
     <row r="228" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A228" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B228" s="29">
         <v>48391</v>
       </c>
       <c r="C228" s="29">
         <v>235668</v>
       </c>
       <c r="D228" s="29">
         <v>422945</v>
       </c>
       <c r="E228" s="29">
         <v>610221</v>
       </c>
       <c r="F228" s="20">
         <v>650256</v>
       </c>
-      <c r="G228" s="78">
+      <c r="G228" s="77">
         <v>690290</v>
       </c>
-      <c r="H228" s="78">
+      <c r="H228" s="77">
         <v>730324</v>
       </c>
-      <c r="I228" s="78">
+      <c r="I228" s="77">
         <v>797376</v>
       </c>
-      <c r="J228" s="83"/>
-[...2 lines deleted...]
-      <c r="M228" s="83"/>
+      <c r="J228" s="77">
+        <v>864427</v>
+      </c>
+      <c r="K228" s="82"/>
+      <c r="L228" s="82"/>
+      <c r="M228" s="82"/>
     </row>
     <row r="229" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A229" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B229" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C229" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D229" s="29" t="s">
         <v>35</v>
       </c>
       <c r="E229" s="29" t="s">
         <v>35</v>
       </c>
       <c r="F229" s="29" t="s">
         <v>35</v>
       </c>
       <c r="G229" s="29" t="s">
         <v>35</v>
       </c>
       <c r="H229" s="29" t="s">
         <v>35</v>
       </c>
       <c r="I229" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="J229" s="83"/>
-[...2 lines deleted...]
-      <c r="M229" s="83"/>
+      <c r="J229" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="K229" s="82"/>
+      <c r="L229" s="82"/>
+      <c r="M229" s="82"/>
     </row>
     <row r="230" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A230" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B230" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C230" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D230" s="29" t="s">
         <v>35</v>
       </c>
       <c r="E230" s="29" t="s">
         <v>35</v>
       </c>
       <c r="F230" s="29" t="s">
         <v>35</v>
       </c>
       <c r="G230" s="29" t="s">
         <v>35</v>
       </c>
       <c r="H230" s="29" t="s">
         <v>35</v>
       </c>
       <c r="I230" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="J230" s="83"/>
-[...2 lines deleted...]
-      <c r="M230" s="83"/>
+      <c r="J230" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="K230" s="82"/>
+      <c r="L230" s="82"/>
+      <c r="M230" s="82"/>
     </row>
     <row r="231" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A231" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B231" s="29">
         <v>196</v>
       </c>
       <c r="C231" s="29">
         <v>392</v>
       </c>
       <c r="D231" s="29">
         <v>588</v>
       </c>
       <c r="E231" s="29">
         <v>784</v>
       </c>
       <c r="F231" s="27">
         <v>980</v>
       </c>
-      <c r="G231" s="78">
+      <c r="G231" s="77">
         <v>1176</v>
       </c>
-      <c r="H231" s="78">
+      <c r="H231" s="77">
         <v>1399</v>
       </c>
-      <c r="I231" s="78">
+      <c r="I231" s="77">
         <v>4338</v>
       </c>
-      <c r="J231" s="83"/>
-[...2 lines deleted...]
-      <c r="M231" s="83"/>
+      <c r="J231" s="77">
+        <v>7276</v>
+      </c>
+      <c r="K231" s="82"/>
+      <c r="L231" s="82"/>
+      <c r="M231" s="82"/>
     </row>
     <row r="232" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A232" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B232" s="29">
         <v>792811</v>
       </c>
       <c r="C232" s="29">
         <v>1755604</v>
       </c>
       <c r="D232" s="29">
         <v>3057534</v>
       </c>
       <c r="E232" s="29">
         <v>5259448</v>
       </c>
       <c r="F232" s="20">
         <v>6372807</v>
       </c>
-      <c r="G232" s="78">
+      <c r="G232" s="77">
         <v>8258967</v>
       </c>
-      <c r="H232" s="78">
+      <c r="H232" s="77">
         <v>9468906</v>
       </c>
-      <c r="I232" s="78">
+      <c r="I232" s="77">
         <v>10986424</v>
       </c>
-      <c r="J232" s="83"/>
-[...2 lines deleted...]
-      <c r="M232" s="83"/>
+      <c r="J232" s="77">
+        <v>13180358</v>
+      </c>
+      <c r="K232" s="82"/>
+      <c r="L232" s="82"/>
+      <c r="M232" s="82"/>
     </row>
     <row r="233" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A233" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B233" s="29">
         <v>19930</v>
       </c>
       <c r="C233" s="29">
         <v>139587</v>
       </c>
       <c r="D233" s="29">
         <v>259244</v>
       </c>
       <c r="E233" s="29">
         <v>378901</v>
       </c>
       <c r="F233" s="20">
         <v>396455</v>
       </c>
-      <c r="G233" s="78">
+      <c r="G233" s="77">
         <v>414009</v>
       </c>
-      <c r="H233" s="78">
+      <c r="H233" s="77">
         <v>431563</v>
       </c>
-      <c r="I233" s="78">
+      <c r="I233" s="77">
         <v>452833</v>
       </c>
-      <c r="J233" s="83"/>
-[...2 lines deleted...]
-      <c r="M233" s="83"/>
+      <c r="J233" s="77">
+        <v>474102</v>
+      </c>
+      <c r="K233" s="82"/>
+      <c r="L233" s="82"/>
+      <c r="M233" s="82"/>
     </row>
     <row r="234" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A234" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B234" s="29">
         <v>318474</v>
       </c>
       <c r="C234" s="29">
         <v>1398635</v>
       </c>
       <c r="D234" s="29">
         <v>2498877</v>
       </c>
       <c r="E234" s="29">
         <v>3607392</v>
       </c>
       <c r="F234" s="20">
         <v>5368438</v>
       </c>
-      <c r="G234" s="78">
+      <c r="G234" s="77">
         <v>7163593</v>
       </c>
-      <c r="H234" s="78">
+      <c r="H234" s="77">
         <v>8939729</v>
       </c>
-      <c r="I234" s="78">
+      <c r="I234" s="77">
         <v>9716815</v>
       </c>
-      <c r="J234" s="83"/>
-[...2 lines deleted...]
-      <c r="M234" s="83"/>
+      <c r="J234" s="77">
+        <v>10477566</v>
+      </c>
+      <c r="K234" s="82"/>
+      <c r="L234" s="82"/>
+      <c r="M234" s="82"/>
     </row>
     <row r="235" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A235" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B235" s="29">
         <v>401536</v>
       </c>
       <c r="C235" s="29">
         <v>934744</v>
       </c>
       <c r="D235" s="29">
         <v>1618823</v>
       </c>
       <c r="E235" s="29">
         <v>2252571</v>
       </c>
       <c r="F235" s="20">
         <v>2864418</v>
       </c>
-      <c r="G235" s="78">
+      <c r="G235" s="77">
         <v>3442340</v>
       </c>
-      <c r="H235" s="78">
+      <c r="H235" s="77">
         <v>3922266</v>
       </c>
-      <c r="I235" s="78">
+      <c r="I235" s="77">
         <v>4419029</v>
       </c>
-      <c r="J235" s="83"/>
-[...2 lines deleted...]
-      <c r="M235" s="83"/>
+      <c r="J235" s="77">
+        <v>4906587</v>
+      </c>
+      <c r="K235" s="82"/>
+      <c r="L235" s="82"/>
+      <c r="M235" s="82"/>
     </row>
     <row r="236" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A236" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B236" s="29">
         <v>917</v>
       </c>
       <c r="C236" s="29">
         <v>1834</v>
       </c>
       <c r="D236" s="29">
         <v>2751</v>
       </c>
       <c r="E236" s="29">
         <v>3668</v>
       </c>
       <c r="F236" s="20">
         <v>4585</v>
       </c>
-      <c r="G236" s="78">
+      <c r="G236" s="77">
         <v>5502</v>
       </c>
-      <c r="H236" s="78">
+      <c r="H236" s="77">
         <v>5594</v>
       </c>
-      <c r="I236" s="78">
+      <c r="I236" s="77">
         <v>5686</v>
       </c>
-      <c r="J236" s="83"/>
-[...2 lines deleted...]
-      <c r="M236" s="83"/>
+      <c r="J236" s="77">
+        <v>5778</v>
+      </c>
+      <c r="K236" s="82"/>
+      <c r="L236" s="82"/>
+      <c r="M236" s="82"/>
     </row>
     <row r="237" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A237" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B237" s="29">
         <v>16694061</v>
       </c>
       <c r="C237" s="29">
         <v>33619537</v>
       </c>
       <c r="D237" s="29">
         <v>49466904</v>
       </c>
       <c r="E237" s="29">
         <v>61586651</v>
       </c>
       <c r="F237" s="20">
         <v>72997684</v>
       </c>
-      <c r="G237" s="78">
+      <c r="G237" s="77">
         <v>84066984</v>
       </c>
-      <c r="H237" s="78">
+      <c r="H237" s="77">
         <v>95319102</v>
       </c>
-      <c r="I237" s="78">
+      <c r="I237" s="77">
         <v>106328844</v>
       </c>
-      <c r="J237" s="83"/>
-[...2 lines deleted...]
-      <c r="M237" s="83"/>
+      <c r="J237" s="77">
+        <v>118188826</v>
+      </c>
+      <c r="K237" s="82"/>
+      <c r="L237" s="82"/>
+      <c r="M237" s="82"/>
     </row>
     <row r="238" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A238" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B238" s="29">
         <v>11482656</v>
       </c>
       <c r="C238" s="29">
         <v>23303096</v>
       </c>
       <c r="D238" s="29">
         <v>34145807</v>
       </c>
       <c r="E238" s="29">
         <v>42382546</v>
       </c>
       <c r="F238" s="20">
         <v>48499399</v>
       </c>
-      <c r="G238" s="78">
+      <c r="G238" s="77">
         <v>54862719</v>
       </c>
-      <c r="H238" s="78">
+      <c r="H238" s="77">
         <v>61043231</v>
       </c>
-      <c r="I238" s="78">
+      <c r="I238" s="77">
         <v>67592967</v>
       </c>
-      <c r="J238" s="83"/>
-[...2 lines deleted...]
-      <c r="M238" s="83"/>
+      <c r="J238" s="77">
+        <v>73847577</v>
+      </c>
+      <c r="K238" s="82"/>
+      <c r="L238" s="82"/>
+      <c r="M238" s="82"/>
     </row>
     <row r="239" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A239" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B239" s="29">
         <v>184602</v>
       </c>
       <c r="C239" s="29">
         <v>357764</v>
       </c>
       <c r="D239" s="29">
         <v>523460</v>
       </c>
       <c r="E239" s="29">
         <v>646031</v>
       </c>
       <c r="F239" s="20">
         <v>738880</v>
       </c>
-      <c r="G239" s="78">
+      <c r="G239" s="77">
         <v>820355</v>
       </c>
-      <c r="H239" s="78">
+      <c r="H239" s="77">
         <v>923169</v>
       </c>
-      <c r="I239" s="78">
+      <c r="I239" s="77">
         <v>1015553</v>
       </c>
-      <c r="J239" s="83"/>
-[...2 lines deleted...]
-      <c r="M239" s="83"/>
+      <c r="J239" s="77">
+        <v>1104075</v>
+      </c>
+      <c r="K239" s="82"/>
+      <c r="L239" s="82"/>
+      <c r="M239" s="82"/>
     </row>
     <row r="240" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A240" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B240" s="29">
         <v>71686</v>
       </c>
       <c r="C240" s="29">
         <v>140381</v>
       </c>
       <c r="D240" s="29">
         <v>201049</v>
       </c>
       <c r="E240" s="29">
         <v>254515</v>
       </c>
       <c r="F240" s="20">
         <v>302369</v>
       </c>
-      <c r="G240" s="78">
+      <c r="G240" s="77">
         <v>342211</v>
       </c>
-      <c r="H240" s="78">
+      <c r="H240" s="77">
         <v>387077</v>
       </c>
-      <c r="I240" s="78">
+      <c r="I240" s="77">
         <v>437991</v>
       </c>
-      <c r="J240" s="83"/>
-[...2 lines deleted...]
-      <c r="M240" s="83"/>
+      <c r="J240" s="77">
+        <v>487642</v>
+      </c>
+      <c r="K240" s="82"/>
+      <c r="L240" s="82"/>
+      <c r="M240" s="82"/>
     </row>
     <row r="241" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A241" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B241" s="29">
         <v>134163</v>
       </c>
       <c r="C241" s="29">
         <v>248818</v>
       </c>
       <c r="D241" s="29">
         <v>362828</v>
       </c>
       <c r="E241" s="29">
         <v>455097</v>
       </c>
       <c r="F241" s="20">
         <v>549764</v>
       </c>
-      <c r="G241" s="78">
+      <c r="G241" s="77">
         <v>622432</v>
       </c>
-      <c r="H241" s="78">
+      <c r="H241" s="77">
         <v>704543</v>
       </c>
-      <c r="I241" s="78">
+      <c r="I241" s="77">
         <v>798279</v>
       </c>
-      <c r="J241" s="83"/>
-[...2 lines deleted...]
-      <c r="M241" s="83"/>
+      <c r="J241" s="77">
+        <v>881684</v>
+      </c>
+      <c r="K241" s="82"/>
+      <c r="L241" s="82"/>
+      <c r="M241" s="82"/>
     </row>
     <row r="242" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A242" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B242" s="29">
         <v>453737</v>
       </c>
       <c r="C242" s="29">
         <v>935800</v>
       </c>
       <c r="D242" s="29">
         <v>1529259</v>
       </c>
       <c r="E242" s="29">
         <v>1923017</v>
       </c>
       <c r="F242" s="20">
         <v>2345786</v>
       </c>
-      <c r="G242" s="78">
+      <c r="G242" s="77">
         <v>2644629</v>
       </c>
-      <c r="H242" s="78">
+      <c r="H242" s="77">
         <v>2964360</v>
       </c>
-      <c r="I242" s="78">
+      <c r="I242" s="77">
         <v>3184558</v>
       </c>
-      <c r="J242" s="83"/>
-[...2 lines deleted...]
-      <c r="M242" s="83"/>
+      <c r="J242" s="77">
+        <v>3597051</v>
+      </c>
+      <c r="K242" s="82"/>
+      <c r="L242" s="82"/>
+      <c r="M242" s="82"/>
     </row>
     <row r="243" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A243" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B243" s="29">
         <v>50804</v>
       </c>
       <c r="C243" s="29">
         <v>98761</v>
       </c>
       <c r="D243" s="29">
         <v>142607</v>
       </c>
       <c r="E243" s="29">
         <v>180532</v>
       </c>
       <c r="F243" s="20">
         <v>211262</v>
       </c>
-      <c r="G243" s="78">
+      <c r="G243" s="77">
         <v>235828</v>
       </c>
-      <c r="H243" s="78">
+      <c r="H243" s="77">
         <v>264841</v>
       </c>
-      <c r="I243" s="78">
+      <c r="I243" s="77">
         <v>294484</v>
       </c>
-      <c r="J243" s="83"/>
-[...2 lines deleted...]
-      <c r="M243" s="83"/>
+      <c r="J243" s="77">
+        <v>322459</v>
+      </c>
+      <c r="K243" s="82"/>
+      <c r="L243" s="82"/>
+      <c r="M243" s="82"/>
     </row>
     <row r="244" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A244" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B244" s="29">
         <v>122220</v>
       </c>
       <c r="C244" s="29">
         <v>238470</v>
       </c>
       <c r="D244" s="29">
         <v>348103</v>
       </c>
       <c r="E244" s="29">
         <v>450177</v>
       </c>
       <c r="F244" s="20">
         <v>566704</v>
       </c>
-      <c r="G244" s="78">
+      <c r="G244" s="77">
         <v>672414</v>
       </c>
-      <c r="H244" s="78">
+      <c r="H244" s="77">
         <v>780457</v>
       </c>
-      <c r="I244" s="78">
+      <c r="I244" s="77">
         <v>876682</v>
       </c>
-      <c r="J244" s="83"/>
-[...2 lines deleted...]
-      <c r="M244" s="83"/>
+      <c r="J244" s="77">
+        <v>982768</v>
+      </c>
+      <c r="K244" s="82"/>
+      <c r="L244" s="82"/>
+      <c r="M244" s="82"/>
     </row>
     <row r="245" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A245" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B245" s="29">
         <v>2103333</v>
       </c>
       <c r="C245" s="29">
         <v>3904055</v>
       </c>
       <c r="D245" s="29">
         <v>5554449</v>
       </c>
       <c r="E245" s="29">
         <v>6697915</v>
       </c>
       <c r="F245" s="20">
         <v>7687394</v>
       </c>
-      <c r="G245" s="78">
+      <c r="G245" s="77">
         <v>8686215</v>
       </c>
-      <c r="H245" s="78">
+      <c r="H245" s="77">
         <v>9814311</v>
       </c>
-      <c r="I245" s="78">
+      <c r="I245" s="77">
         <v>10412731</v>
       </c>
-      <c r="J245" s="83"/>
-[...2 lines deleted...]
-      <c r="M245" s="83"/>
+      <c r="J245" s="77">
+        <v>11948146</v>
+      </c>
+      <c r="K245" s="82"/>
+      <c r="L245" s="82"/>
+      <c r="M245" s="82"/>
     </row>
     <row r="246" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A246" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B246" s="29">
         <v>48195</v>
       </c>
       <c r="C246" s="29">
         <v>91371</v>
       </c>
       <c r="D246" s="29">
         <v>130966</v>
       </c>
       <c r="E246" s="29">
         <v>159770</v>
       </c>
       <c r="F246" s="20">
         <v>182626</v>
       </c>
-      <c r="G246" s="78">
+      <c r="G246" s="77">
         <v>202234</v>
       </c>
-      <c r="H246" s="78">
+      <c r="H246" s="77">
         <v>226767</v>
       </c>
-      <c r="I246" s="78">
+      <c r="I246" s="77">
         <v>247762</v>
       </c>
-      <c r="J246" s="83"/>
-[...2 lines deleted...]
-      <c r="M246" s="83"/>
+      <c r="J246" s="77">
+        <v>268886</v>
+      </c>
+      <c r="K246" s="82"/>
+      <c r="L246" s="82"/>
+      <c r="M246" s="82"/>
     </row>
     <row r="247" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A247" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B247" s="29">
         <v>912028</v>
       </c>
       <c r="C247" s="29">
         <v>1936554</v>
       </c>
       <c r="D247" s="29">
         <v>2796121</v>
       </c>
       <c r="E247" s="29">
         <v>3653535</v>
       </c>
       <c r="F247" s="20">
         <v>4500022</v>
       </c>
-      <c r="G247" s="78">
+      <c r="G247" s="77">
         <v>5289527</v>
       </c>
-      <c r="H247" s="78">
+      <c r="H247" s="77">
         <v>6103881</v>
       </c>
-      <c r="I247" s="78">
+      <c r="I247" s="77">
         <v>6940657</v>
       </c>
-      <c r="J247" s="83"/>
-[...2 lines deleted...]
-      <c r="M247" s="83"/>
+      <c r="J247" s="77">
+        <v>7749902</v>
+      </c>
+      <c r="K247" s="82"/>
+      <c r="L247" s="82"/>
+      <c r="M247" s="82"/>
     </row>
     <row r="248" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A248" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B248" s="29">
         <v>923864</v>
       </c>
       <c r="C248" s="29">
         <v>1942829</v>
       </c>
       <c r="D248" s="29">
         <v>3111018</v>
       </c>
       <c r="E248" s="29">
         <v>4016766</v>
       </c>
       <c r="F248" s="20">
         <v>6519850</v>
       </c>
-      <c r="G248" s="78">
+      <c r="G248" s="77">
         <v>8669852</v>
       </c>
-      <c r="H248" s="78">
+      <c r="H248" s="77">
         <v>10959848</v>
       </c>
-      <c r="I248" s="78">
+      <c r="I248" s="77">
         <v>13248477</v>
       </c>
-      <c r="J248" s="83"/>
-[...2 lines deleted...]
-      <c r="M248" s="83"/>
+      <c r="J248" s="77">
+        <v>15596903</v>
+      </c>
+      <c r="K248" s="82"/>
+      <c r="L248" s="82"/>
+      <c r="M248" s="82"/>
     </row>
     <row r="249" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A249" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B249" s="29">
         <v>162225</v>
       </c>
       <c r="C249" s="29">
         <v>332703</v>
       </c>
       <c r="D249" s="29">
         <v>497406</v>
       </c>
       <c r="E249" s="29">
         <v>616539</v>
       </c>
       <c r="F249" s="20">
         <v>719322</v>
       </c>
-      <c r="G249" s="78">
+      <c r="G249" s="77">
         <v>821311</v>
       </c>
-      <c r="H249" s="78">
+      <c r="H249" s="77">
         <v>924720</v>
       </c>
-      <c r="I249" s="78">
+      <c r="I249" s="77">
         <v>1030921</v>
       </c>
-      <c r="J249" s="83"/>
-[...2 lines deleted...]
-      <c r="M249" s="83"/>
+      <c r="J249" s="77">
+        <v>1128828</v>
+      </c>
+      <c r="K249" s="82"/>
+      <c r="L249" s="82"/>
+      <c r="M249" s="82"/>
     </row>
     <row r="250" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A250" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B250" s="29">
         <v>44548</v>
       </c>
       <c r="C250" s="29">
         <v>88935</v>
       </c>
       <c r="D250" s="29">
         <v>123831</v>
       </c>
       <c r="E250" s="29">
         <v>150211</v>
       </c>
       <c r="F250" s="20">
         <v>174306</v>
       </c>
-      <c r="G250" s="78">
+      <c r="G250" s="77">
         <v>197257</v>
       </c>
-      <c r="H250" s="78">
+      <c r="H250" s="77">
         <v>221897</v>
       </c>
-      <c r="I250" s="78">
+      <c r="I250" s="77">
         <v>247782</v>
       </c>
-      <c r="J250" s="83"/>
-[...2 lines deleted...]
-      <c r="M250" s="83"/>
+      <c r="J250" s="77">
+        <v>272905</v>
+      </c>
+      <c r="K250" s="82"/>
+      <c r="L250" s="82"/>
+      <c r="M250" s="82"/>
     </row>
     <row r="251" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A251" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B251" s="29">
         <v>1732185</v>
       </c>
       <c r="C251" s="29">
         <v>4178662</v>
       </c>
       <c r="D251" s="29">
         <v>6326320</v>
       </c>
       <c r="E251" s="29">
         <v>8548855</v>
       </c>
       <c r="F251" s="20">
         <v>10775249</v>
       </c>
-      <c r="G251" s="78">
+      <c r="G251" s="77">
         <v>12785226</v>
       </c>
-      <c r="H251" s="75">
+      <c r="H251" s="74">
         <v>14823595</v>
       </c>
-      <c r="I251" s="93">
+      <c r="I251" s="92">
         <v>16995614</v>
       </c>
-      <c r="J251" s="94"/>
-[...2 lines deleted...]
-      <c r="M251" s="83"/>
+      <c r="J251" s="77">
+        <v>19309392</v>
+      </c>
+      <c r="K251" s="82"/>
+      <c r="L251" s="82"/>
+      <c r="M251" s="82"/>
     </row>
     <row r="252" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A252" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B252" s="29">
         <v>1336876</v>
       </c>
       <c r="C252" s="29">
         <v>3070156</v>
       </c>
       <c r="D252" s="29">
         <v>4522104</v>
       </c>
       <c r="E252" s="29">
         <v>6033048</v>
       </c>
       <c r="F252" s="20">
         <v>7760832</v>
       </c>
-      <c r="G252" s="78">
+      <c r="G252" s="77">
         <v>9164751</v>
       </c>
-      <c r="H252" s="75">
+      <c r="H252" s="74">
         <v>10566339</v>
       </c>
-      <c r="I252" s="93">
+      <c r="I252" s="92">
         <v>12112320</v>
       </c>
-      <c r="J252" s="94"/>
-[...2 lines deleted...]
-      <c r="M252" s="83"/>
+      <c r="J252" s="77">
+        <v>13814046</v>
+      </c>
+      <c r="K252" s="82"/>
+      <c r="L252" s="82"/>
+      <c r="M252" s="82"/>
     </row>
     <row r="253" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A253" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B253" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C253" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D253" s="29" t="s">
         <v>35</v>
       </c>
       <c r="E253" s="29" t="s">
         <v>35</v>
       </c>
       <c r="F253" s="29" t="s">
         <v>35</v>
       </c>
       <c r="G253" s="29" t="s">
         <v>35</v>
       </c>
       <c r="H253" s="29" t="s">
         <v>35</v>
       </c>
       <c r="I253" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="J253" s="94"/>
-[...2 lines deleted...]
-      <c r="M253" s="83"/>
+      <c r="J253" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="K253" s="82"/>
+      <c r="L253" s="82"/>
+      <c r="M253" s="82"/>
     </row>
     <row r="254" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A254" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B254" s="29">
         <v>17391</v>
       </c>
       <c r="C254" s="29">
         <v>52396</v>
       </c>
       <c r="D254" s="29">
         <v>87401</v>
       </c>
       <c r="E254" s="29">
         <v>122406</v>
       </c>
       <c r="F254" s="20">
         <v>127482</v>
       </c>
-      <c r="G254" s="78">
+      <c r="G254" s="77">
         <v>132558</v>
       </c>
-      <c r="H254" s="75">
+      <c r="H254" s="74">
         <v>137750</v>
       </c>
-      <c r="I254" s="93">
+      <c r="I254" s="92">
         <v>156476</v>
       </c>
-      <c r="J254" s="94"/>
-[...2 lines deleted...]
-      <c r="M254" s="83"/>
+      <c r="J254" s="77">
+        <v>175202</v>
+      </c>
+      <c r="K254" s="82"/>
+      <c r="L254" s="82"/>
+      <c r="M254" s="82"/>
     </row>
     <row r="255" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A255" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B255" s="29">
         <v>24406</v>
       </c>
       <c r="C255" s="29">
         <v>69055</v>
       </c>
       <c r="D255" s="29">
         <v>113704</v>
       </c>
       <c r="E255" s="29">
         <v>158354</v>
       </c>
       <c r="F255" s="20">
         <v>243489</v>
       </c>
-      <c r="G255" s="78">
+      <c r="G255" s="77">
         <v>328624</v>
       </c>
-      <c r="H255" s="75">
+      <c r="H255" s="74">
         <v>413612</v>
       </c>
-      <c r="I255" s="93">
+      <c r="I255" s="92">
         <v>473488</v>
       </c>
-      <c r="J255" s="94"/>
-[...2 lines deleted...]
-      <c r="M255" s="83"/>
+      <c r="J255" s="77">
+        <v>533364</v>
+      </c>
+      <c r="K255" s="82"/>
+      <c r="L255" s="82"/>
+      <c r="M255" s="82"/>
     </row>
     <row r="256" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A256" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B256" s="29">
         <v>8201</v>
       </c>
       <c r="C256" s="29">
         <v>18398</v>
       </c>
       <c r="D256" s="29">
         <v>28594</v>
       </c>
       <c r="E256" s="29">
         <v>38791</v>
       </c>
       <c r="F256" s="20">
         <v>47868</v>
       </c>
-      <c r="G256" s="78">
+      <c r="G256" s="77">
         <v>56946</v>
       </c>
-      <c r="H256" s="75">
+      <c r="H256" s="74">
         <v>64923</v>
       </c>
-      <c r="I256" s="93">
+      <c r="I256" s="92">
         <v>75288</v>
       </c>
-      <c r="J256" s="94"/>
-[...2 lines deleted...]
-      <c r="M256" s="83"/>
+      <c r="J256" s="77">
+        <v>85654</v>
+      </c>
+      <c r="K256" s="82"/>
+      <c r="L256" s="82"/>
+      <c r="M256" s="82"/>
     </row>
     <row r="257" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A257" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B257" s="29">
         <v>3708</v>
       </c>
       <c r="C257" s="29">
         <v>13015</v>
       </c>
       <c r="D257" s="29">
         <v>22322</v>
       </c>
       <c r="E257" s="29">
         <v>31630</v>
       </c>
       <c r="F257" s="20">
         <v>36538</v>
       </c>
-      <c r="G257" s="78">
+      <c r="G257" s="77">
         <v>41446</v>
       </c>
-      <c r="H257" s="75">
+      <c r="H257" s="74">
         <v>47566</v>
       </c>
-      <c r="I257" s="93">
+      <c r="I257" s="92">
         <v>67840</v>
       </c>
-      <c r="J257" s="94"/>
-[...2 lines deleted...]
-      <c r="M257" s="83"/>
+      <c r="J257" s="77">
+        <v>88115</v>
+      </c>
+      <c r="K257" s="82"/>
+      <c r="L257" s="82"/>
+      <c r="M257" s="82"/>
     </row>
     <row r="258" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A258" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B258" s="29">
         <v>10595</v>
       </c>
       <c r="C258" s="29">
         <v>28702</v>
       </c>
       <c r="D258" s="29">
         <v>46809</v>
       </c>
       <c r="E258" s="29">
         <v>64915</v>
       </c>
       <c r="F258" s="20">
         <v>82025</v>
       </c>
-      <c r="G258" s="78">
+      <c r="G258" s="77">
         <v>99134</v>
       </c>
-      <c r="H258" s="75">
+      <c r="H258" s="74">
         <v>117049</v>
       </c>
-      <c r="I258" s="93">
+      <c r="I258" s="92">
         <v>132448</v>
       </c>
-      <c r="J258" s="94"/>
-[...2 lines deleted...]
-      <c r="M258" s="83"/>
+      <c r="J258" s="77">
+        <v>147847</v>
+      </c>
+      <c r="K258" s="82"/>
+      <c r="L258" s="82"/>
+      <c r="M258" s="82"/>
     </row>
     <row r="259" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A259" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B259" s="29">
         <v>119293</v>
       </c>
       <c r="C259" s="29">
         <v>398009</v>
       </c>
       <c r="D259" s="29">
         <v>671181</v>
       </c>
       <c r="E259" s="29">
         <v>945494</v>
       </c>
       <c r="F259" s="20">
         <v>1096208</v>
       </c>
-      <c r="G259" s="78">
+      <c r="G259" s="77">
         <v>1243889</v>
       </c>
-      <c r="H259" s="75">
+      <c r="H259" s="74">
         <v>1394541</v>
       </c>
-      <c r="I259" s="93">
+      <c r="I259" s="92">
         <v>1609055</v>
       </c>
-      <c r="J259" s="94"/>
-[...2 lines deleted...]
-      <c r="M259" s="83"/>
+      <c r="J259" s="77">
+        <v>1819859</v>
+      </c>
+      <c r="K259" s="82"/>
+      <c r="L259" s="82"/>
+      <c r="M259" s="82"/>
     </row>
     <row r="260" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A260" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B260" s="29">
         <v>6763</v>
       </c>
       <c r="C260" s="29">
         <v>13962</v>
       </c>
       <c r="D260" s="29">
         <v>21160</v>
       </c>
       <c r="E260" s="29">
         <v>28359</v>
       </c>
       <c r="F260" s="20">
         <v>35340</v>
       </c>
-      <c r="G260" s="78">
+      <c r="G260" s="77">
         <v>42320</v>
       </c>
-      <c r="H260" s="75">
+      <c r="H260" s="74">
         <v>48801</v>
       </c>
-      <c r="I260" s="93">
+      <c r="I260" s="92">
         <v>55732</v>
       </c>
-      <c r="J260" s="94"/>
-[...2 lines deleted...]
-      <c r="M260" s="83"/>
+      <c r="J260" s="77">
+        <v>62664</v>
+      </c>
+      <c r="K260" s="82"/>
+      <c r="L260" s="82"/>
+      <c r="M260" s="82"/>
     </row>
     <row r="261" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A261" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B261" s="29">
         <v>50420</v>
       </c>
       <c r="C261" s="29">
         <v>147789</v>
       </c>
       <c r="D261" s="29">
         <v>245157</v>
       </c>
       <c r="E261" s="29">
         <v>342526</v>
       </c>
       <c r="F261" s="20">
         <v>393926</v>
       </c>
-      <c r="G261" s="78">
+      <c r="G261" s="77">
         <v>445325</v>
       </c>
-      <c r="H261" s="75">
+      <c r="H261" s="74">
         <v>496413</v>
       </c>
-      <c r="I261" s="93">
+      <c r="I261" s="92">
         <v>567757</v>
       </c>
-      <c r="J261" s="94"/>
-[...2 lines deleted...]
-      <c r="M261" s="83"/>
+      <c r="J261" s="77">
+        <v>639100</v>
+      </c>
+      <c r="K261" s="82"/>
+      <c r="L261" s="82"/>
+      <c r="M261" s="82"/>
     </row>
     <row r="262" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A262" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B262" s="29">
         <v>74927</v>
       </c>
       <c r="C262" s="29">
         <v>157312</v>
       </c>
       <c r="D262" s="29">
         <v>240335</v>
       </c>
       <c r="E262" s="29">
         <v>316199</v>
       </c>
       <c r="F262" s="20">
         <v>387123</v>
       </c>
-      <c r="G262" s="78">
+      <c r="G262" s="77">
         <v>534281</v>
       </c>
-      <c r="H262" s="75">
+      <c r="H262" s="74">
         <v>734199</v>
       </c>
-      <c r="I262" s="93">
+      <c r="I262" s="92">
         <v>815654</v>
       </c>
-      <c r="J262" s="94"/>
-[...2 lines deleted...]
-      <c r="M262" s="83"/>
+      <c r="J262" s="77">
+        <v>886812</v>
+      </c>
+      <c r="K262" s="82"/>
+      <c r="L262" s="82"/>
+      <c r="M262" s="82"/>
     </row>
     <row r="263" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A263" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B263" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C263" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D263" s="29" t="s">
         <v>62</v>
       </c>
       <c r="E263" s="29" t="s">
         <v>62</v>
       </c>
       <c r="F263" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="G263" s="78">
+      <c r="G263" s="77">
         <v>335238</v>
       </c>
-      <c r="H263" s="75">
+      <c r="H263" s="74">
         <v>383938</v>
       </c>
-      <c r="I263" s="93">
+      <c r="I263" s="92">
         <v>440431</v>
       </c>
-      <c r="J263" s="94"/>
-[...2 lines deleted...]
-      <c r="M263" s="83"/>
+      <c r="J263" s="77">
+        <v>490677</v>
+      </c>
+      <c r="K263" s="82"/>
+      <c r="L263" s="82"/>
+      <c r="M263" s="82"/>
     </row>
     <row r="264" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A264" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B264" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C264" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D264" s="29" t="s">
         <v>35</v>
       </c>
       <c r="E264" s="29" t="s">
         <v>35</v>
       </c>
       <c r="F264" s="29" t="s">
         <v>35</v>
       </c>
       <c r="G264" s="29" t="s">
         <v>35</v>
       </c>
       <c r="H264" s="29" t="s">
         <v>35</v>
       </c>
       <c r="I264" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="J264" s="94"/>
-[...2 lines deleted...]
-      <c r="M264" s="83"/>
+      <c r="J264" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="K264" s="82"/>
+      <c r="L264" s="82"/>
+      <c r="M264" s="82"/>
     </row>
     <row r="265" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A265" s="28" t="s">
         <v>57</v>
       </c>
       <c r="B265" s="29">
         <v>722537</v>
       </c>
       <c r="C265" s="29">
         <v>1650570</v>
       </c>
       <c r="D265" s="29">
         <v>2420494</v>
       </c>
       <c r="E265" s="29">
         <v>3241305</v>
       </c>
       <c r="F265" s="20">
         <v>4175933</v>
       </c>
-      <c r="G265" s="78">
+      <c r="G265" s="77">
         <v>5038449</v>
       </c>
-      <c r="H265" s="78">
+      <c r="H265" s="77">
         <v>5884990</v>
       </c>
-      <c r="I265" s="78">
+      <c r="I265" s="77">
         <v>6769276</v>
       </c>
-      <c r="J265" s="83"/>
-[...2 lines deleted...]
-      <c r="M265" s="83"/>
+      <c r="J265" s="77">
+        <v>7675607</v>
+      </c>
+      <c r="K265" s="82"/>
+      <c r="L265" s="82"/>
+      <c r="M265" s="82"/>
     </row>
     <row r="266" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A266" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B266" s="29">
         <v>507038</v>
       </c>
       <c r="C266" s="29">
         <v>1144808</v>
       </c>
       <c r="D266" s="29">
         <v>1640142</v>
       </c>
       <c r="E266" s="29">
         <v>2167935</v>
       </c>
       <c r="F266" s="20">
         <v>2883407</v>
       </c>
-      <c r="G266" s="78">
+      <c r="G266" s="77">
         <v>3489958</v>
       </c>
-      <c r="H266" s="78">
+      <c r="H266" s="77">
         <v>4089845</v>
       </c>
-      <c r="I266" s="78">
+      <c r="I266" s="77">
         <v>4683378</v>
       </c>
-      <c r="J266" s="83"/>
-[...2 lines deleted...]
-      <c r="M266" s="83"/>
+      <c r="J266" s="77">
+        <v>5323281</v>
+      </c>
+      <c r="K266" s="82"/>
+      <c r="L266" s="82"/>
+      <c r="M266" s="82"/>
     </row>
     <row r="267" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A267" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B267" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C267" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D267" s="29" t="s">
         <v>35</v>
       </c>
       <c r="E267" s="29" t="s">
         <v>35</v>
       </c>
       <c r="F267" s="29" t="s">
         <v>35</v>
       </c>
       <c r="G267" s="29" t="s">
         <v>35</v>
       </c>
       <c r="H267" s="29" t="s">
         <v>35</v>
       </c>
       <c r="I267" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="J267" s="83"/>
-[...2 lines deleted...]
-      <c r="M267" s="83"/>
+      <c r="J267" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="K267" s="82"/>
+      <c r="L267" s="82"/>
+      <c r="M267" s="82"/>
     </row>
     <row r="268" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A268" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B268" s="29">
         <v>17174</v>
       </c>
       <c r="C268" s="29">
         <v>51962</v>
       </c>
       <c r="D268" s="29">
         <v>86750</v>
       </c>
       <c r="E268" s="29">
         <v>121538</v>
       </c>
       <c r="F268" s="20">
         <v>126397</v>
       </c>
-      <c r="G268" s="78">
+      <c r="G268" s="77">
         <v>131256</v>
       </c>
-      <c r="H268" s="78">
+      <c r="H268" s="77">
         <v>136115</v>
       </c>
-      <c r="I268" s="78">
+      <c r="I268" s="77">
         <v>154508</v>
       </c>
-      <c r="J268" s="83"/>
-[...2 lines deleted...]
-      <c r="M268" s="83"/>
+      <c r="J268" s="77">
+        <v>172901</v>
+      </c>
+      <c r="K268" s="82"/>
+      <c r="L268" s="82"/>
+      <c r="M268" s="82"/>
     </row>
     <row r="269" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A269" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B269" s="29">
         <v>2545</v>
       </c>
       <c r="C269" s="29">
         <v>6700</v>
       </c>
       <c r="D269" s="29">
         <v>10856</v>
       </c>
       <c r="E269" s="29">
         <v>15011</v>
       </c>
       <c r="F269" s="20">
         <v>17752</v>
       </c>
-      <c r="G269" s="78">
+      <c r="G269" s="77">
         <v>20494</v>
       </c>
-      <c r="H269" s="78">
+      <c r="H269" s="77">
         <v>23235</v>
       </c>
-      <c r="I269" s="78">
+      <c r="I269" s="77">
         <v>27204</v>
       </c>
-      <c r="J269" s="83"/>
-[...2 lines deleted...]
-      <c r="M269" s="83"/>
+      <c r="J269" s="77">
+        <v>31172</v>
+      </c>
+      <c r="K269" s="82"/>
+      <c r="L269" s="82"/>
+      <c r="M269" s="82"/>
     </row>
     <row r="270" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A270" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B270" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C270" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D270" s="29" t="s">
         <v>35</v>
       </c>
       <c r="E270" s="29" t="s">
         <v>35</v>
       </c>
       <c r="F270" s="29" t="s">
         <v>35</v>
       </c>
       <c r="G270" s="29" t="s">
         <v>35</v>
       </c>
       <c r="H270" s="29" t="s">
         <v>35</v>
       </c>
       <c r="I270" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="J270" s="83"/>
-[...2 lines deleted...]
-      <c r="M270" s="83"/>
+      <c r="J270" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="K270" s="82"/>
+      <c r="L270" s="82"/>
+      <c r="M270" s="82"/>
     </row>
     <row r="271" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A271" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B271" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C271" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D271" s="29" t="s">
         <v>35</v>
       </c>
       <c r="E271" s="29" t="s">
         <v>35</v>
       </c>
       <c r="F271" s="29" t="s">
         <v>35</v>
       </c>
       <c r="G271" s="29" t="s">
         <v>35</v>
       </c>
       <c r="H271" s="29" t="s">
         <v>35</v>
       </c>
       <c r="I271" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="J271" s="83"/>
-[...2 lines deleted...]
-      <c r="M271" s="83"/>
+      <c r="J271" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="K271" s="82"/>
+      <c r="L271" s="82"/>
+      <c r="M271" s="82"/>
     </row>
     <row r="272" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A272" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B272" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C272" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D272" s="29" t="s">
         <v>35</v>
       </c>
       <c r="E272" s="29" t="s">
         <v>35</v>
       </c>
       <c r="F272" s="29" t="s">
         <v>35</v>
       </c>
       <c r="G272" s="29" t="s">
         <v>35</v>
       </c>
       <c r="H272" s="29" t="s">
         <v>35</v>
       </c>
       <c r="I272" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="J272" s="83"/>
-[...2 lines deleted...]
-      <c r="M272" s="83"/>
+      <c r="J272" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="K272" s="82"/>
+      <c r="L272" s="82"/>
+      <c r="M272" s="82"/>
     </row>
     <row r="273" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A273" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B273" s="29">
         <v>55450</v>
       </c>
       <c r="C273" s="29">
         <v>115636</v>
       </c>
       <c r="D273" s="29">
         <v>170766</v>
       </c>
       <c r="E273" s="29">
         <v>226941</v>
       </c>
       <c r="F273" s="20">
         <v>269971</v>
       </c>
-      <c r="G273" s="78">
+      <c r="G273" s="77">
         <v>312693</v>
       </c>
-      <c r="H273" s="78">
+      <c r="H273" s="77">
         <v>366151</v>
       </c>
-      <c r="I273" s="78">
+      <c r="I273" s="77">
         <v>423604</v>
       </c>
-      <c r="J273" s="83"/>
-[...2 lines deleted...]
-      <c r="M273" s="83"/>
+      <c r="J273" s="93">
+        <v>469226</v>
+      </c>
+      <c r="K273" s="82"/>
+      <c r="L273" s="82"/>
+      <c r="M273" s="82"/>
     </row>
     <row r="274" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A274" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B274" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C274" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D274" s="29" t="s">
         <v>35</v>
       </c>
       <c r="E274" s="29" t="s">
         <v>35</v>
       </c>
       <c r="F274" s="29" t="s">
         <v>35</v>
       </c>
       <c r="G274" s="29" t="s">
         <v>35</v>
       </c>
       <c r="H274" s="29" t="s">
         <v>35</v>
       </c>
       <c r="I274" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="J274" s="83"/>
-[...2 lines deleted...]
-      <c r="M274" s="83"/>
+      <c r="J274" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="K274" s="82"/>
+      <c r="L274" s="82"/>
+      <c r="M274" s="82"/>
     </row>
     <row r="275" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A275" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B275" s="29">
         <v>11150</v>
       </c>
       <c r="C275" s="29">
         <v>28234</v>
       </c>
       <c r="D275" s="29">
         <v>45318</v>
       </c>
       <c r="E275" s="29">
         <v>62401</v>
       </c>
       <c r="F275" s="20">
         <v>76208</v>
       </c>
-      <c r="G275" s="78">
+      <c r="G275" s="77">
         <v>90014</v>
       </c>
-      <c r="H275" s="78">
+      <c r="H275" s="77">
         <v>103820</v>
       </c>
-      <c r="I275" s="78">
+      <c r="I275" s="77">
         <v>122679</v>
       </c>
-      <c r="J275" s="83"/>
-[...2 lines deleted...]
-      <c r="M275" s="83"/>
+      <c r="J275" s="77">
+        <v>141538</v>
+      </c>
+      <c r="K275" s="82"/>
+      <c r="L275" s="82"/>
+      <c r="M275" s="82"/>
     </row>
     <row r="276" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A276" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B276" s="29">
         <v>42511</v>
       </c>
       <c r="C276" s="29">
         <v>83423</v>
       </c>
       <c r="D276" s="29">
         <v>126204</v>
       </c>
       <c r="E276" s="29">
         <v>170636</v>
       </c>
       <c r="F276" s="20">
         <v>215099</v>
       </c>
-      <c r="G276" s="78">
+      <c r="G276" s="77">
         <v>261282</v>
       </c>
-      <c r="H276" s="78">
+      <c r="H276" s="77">
         <v>308965</v>
       </c>
-      <c r="I276" s="78">
+      <c r="I276" s="77">
         <v>366591</v>
       </c>
-      <c r="J276" s="83"/>
-[...2 lines deleted...]
-      <c r="M276" s="83"/>
+      <c r="J276" s="77">
+        <v>414948</v>
+      </c>
+      <c r="K276" s="82"/>
+      <c r="L276" s="82"/>
+      <c r="M276" s="82"/>
     </row>
     <row r="277" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A277" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B277" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C277" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D277" s="29" t="s">
         <v>62</v>
       </c>
       <c r="E277" s="29" t="s">
         <v>62</v>
       </c>
       <c r="F277" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="G277" s="78">
+      <c r="G277" s="77">
         <v>226690</v>
       </c>
-      <c r="H277" s="78">
+      <c r="H277" s="77">
         <v>268334</v>
       </c>
-      <c r="I277" s="78">
+      <c r="I277" s="77">
         <v>309978</v>
       </c>
-      <c r="J277" s="83"/>
-[...2 lines deleted...]
-      <c r="M277" s="83"/>
+      <c r="J277" s="77">
+        <v>345375</v>
+      </c>
+      <c r="K277" s="82"/>
+      <c r="L277" s="82"/>
+      <c r="M277" s="82"/>
     </row>
     <row r="278" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A278" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B278" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C278" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D278" s="29" t="s">
         <v>35</v>
       </c>
       <c r="E278" s="29" t="s">
         <v>35</v>
       </c>
       <c r="F278" s="29" t="s">
         <v>35</v>
       </c>
       <c r="G278" s="29" t="s">
         <v>35</v>
       </c>
       <c r="H278" s="29" t="s">
         <v>35</v>
       </c>
       <c r="I278" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="J278" s="83"/>
-[...2 lines deleted...]
-      <c r="M278" s="83"/>
+      <c r="J278" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="K278" s="82"/>
+      <c r="L278" s="82"/>
+      <c r="M278" s="82"/>
     </row>
     <row r="279" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A279" s="28" t="s">
         <v>58</v>
       </c>
       <c r="B279" s="29">
         <v>329140</v>
       </c>
       <c r="C279" s="29">
         <v>828317</v>
       </c>
       <c r="D279" s="29">
         <v>1242787</v>
       </c>
       <c r="E279" s="29">
         <v>1656217</v>
       </c>
       <c r="F279" s="20">
         <v>2259612</v>
       </c>
-      <c r="G279" s="78">
+      <c r="G279" s="77">
         <v>2722656</v>
       </c>
-      <c r="H279" s="78">
+      <c r="H279" s="77">
         <v>3200839</v>
       </c>
-      <c r="I279" s="78">
+      <c r="I279" s="77">
         <v>3660800</v>
       </c>
-      <c r="J279" s="83"/>
-[...2 lines deleted...]
-      <c r="M279" s="83"/>
+      <c r="J279" s="77">
+        <v>4154303</v>
+      </c>
+      <c r="K279" s="82"/>
+      <c r="L279" s="82"/>
+      <c r="M279" s="82"/>
     </row>
     <row r="280" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A280" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B280" s="29">
         <v>267645</v>
       </c>
       <c r="C280" s="29">
         <v>699312</v>
       </c>
       <c r="D280" s="29">
         <v>1047770</v>
       </c>
       <c r="E280" s="29">
         <v>1399515</v>
       </c>
       <c r="F280" s="20">
         <v>1933909</v>
       </c>
-      <c r="G280" s="78">
+      <c r="G280" s="77">
         <v>2332289</v>
       </c>
-      <c r="H280" s="78">
+      <c r="H280" s="77">
         <v>2754013</v>
       </c>
-      <c r="I280" s="78">
+      <c r="I280" s="77">
         <v>3152133</v>
       </c>
-      <c r="J280" s="83"/>
-[...2 lines deleted...]
-      <c r="M280" s="83"/>
+      <c r="J280" s="77">
+        <v>3573349</v>
+      </c>
+      <c r="K280" s="82"/>
+      <c r="L280" s="82"/>
+      <c r="M280" s="82"/>
     </row>
     <row r="281" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A281" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B281" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C281" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D281" s="29" t="s">
         <v>35</v>
       </c>
       <c r="E281" s="29" t="s">
         <v>35</v>
       </c>
       <c r="F281" s="29" t="s">
         <v>35</v>
       </c>
       <c r="G281" s="29" t="s">
         <v>35</v>
       </c>
       <c r="H281" s="29" t="s">
         <v>35</v>
       </c>
       <c r="I281" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="J281" s="83"/>
-[...2 lines deleted...]
-      <c r="M281" s="83"/>
+      <c r="J281" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="K281" s="82"/>
+      <c r="L281" s="82"/>
+      <c r="M281" s="82"/>
     </row>
     <row r="282" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A282" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B282" s="29">
         <v>217</v>
       </c>
       <c r="C282" s="29">
         <v>434</v>
       </c>
       <c r="D282" s="29">
         <v>651</v>
       </c>
       <c r="E282" s="29">
         <v>868</v>
       </c>
       <c r="F282" s="20">
         <v>1085</v>
       </c>
-      <c r="G282" s="78">
+      <c r="G282" s="77">
         <v>1302</v>
       </c>
-      <c r="H282" s="78">
+      <c r="H282" s="77">
         <v>1635</v>
       </c>
-      <c r="I282" s="78">
+      <c r="I282" s="77">
         <v>1968</v>
       </c>
-      <c r="J282" s="83"/>
-[...2 lines deleted...]
-      <c r="M282" s="83"/>
+      <c r="J282" s="93">
+        <v>2301</v>
+      </c>
+      <c r="K282" s="82"/>
+      <c r="L282" s="82"/>
+      <c r="M282" s="82"/>
     </row>
     <row r="283" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A283" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B283" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C283" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D283" s="29" t="s">
         <v>35</v>
       </c>
       <c r="E283" s="29" t="s">
         <v>35</v>
       </c>
       <c r="F283" s="29" t="s">
         <v>35</v>
       </c>
       <c r="G283" s="29" t="s">
         <v>35</v>
       </c>
       <c r="H283" s="29" t="s">
         <v>35</v>
       </c>
       <c r="I283" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="J283" s="83"/>
-[...2 lines deleted...]
-      <c r="M283" s="83"/>
+      <c r="J283" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="K283" s="82"/>
+      <c r="L283" s="82"/>
+      <c r="M283" s="82"/>
     </row>
     <row r="284" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A284" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B284" s="29">
         <v>1614</v>
       </c>
       <c r="C284" s="29">
         <v>3200</v>
       </c>
       <c r="D284" s="29">
         <v>4785</v>
       </c>
       <c r="E284" s="29">
         <v>6370</v>
       </c>
       <c r="F284" s="20">
         <v>8151</v>
       </c>
-      <c r="G284" s="78">
+      <c r="G284" s="77">
         <v>9932</v>
       </c>
-      <c r="H284" s="78">
+      <c r="H284" s="77">
         <v>11780</v>
       </c>
-      <c r="I284" s="78">
+      <c r="I284" s="77">
         <v>13522</v>
       </c>
-      <c r="J284" s="83"/>
-[...2 lines deleted...]
-      <c r="M284" s="83"/>
+      <c r="J284" s="77">
+        <v>15264</v>
+      </c>
+      <c r="K284" s="82"/>
+      <c r="L284" s="82"/>
+      <c r="M284" s="82"/>
     </row>
     <row r="285" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A285" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B285" s="29">
         <v>398</v>
       </c>
       <c r="C285" s="29">
         <v>1177</v>
       </c>
       <c r="D285" s="29">
         <v>1956</v>
       </c>
       <c r="E285" s="29">
         <v>2736</v>
       </c>
       <c r="F285" s="20">
         <v>3113</v>
       </c>
-      <c r="G285" s="78">
+      <c r="G285" s="77">
         <v>3490</v>
       </c>
-      <c r="H285" s="78">
+      <c r="H285" s="77">
         <v>5080</v>
       </c>
-      <c r="I285" s="78">
+      <c r="I285" s="77">
         <v>6690</v>
       </c>
-      <c r="J285" s="83"/>
-[...2 lines deleted...]
-      <c r="M285" s="83"/>
+      <c r="J285" s="77">
+        <v>8300</v>
+      </c>
+      <c r="K285" s="82"/>
+      <c r="L285" s="82"/>
+      <c r="M285" s="82"/>
     </row>
     <row r="286" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A286" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B286" s="29">
         <v>975</v>
       </c>
       <c r="C286" s="29">
         <v>2144</v>
       </c>
       <c r="D286" s="29">
         <v>3312</v>
       </c>
       <c r="E286" s="29">
         <v>4481</v>
       </c>
       <c r="F286" s="20">
         <v>5561</v>
       </c>
-      <c r="G286" s="78">
+      <c r="G286" s="77">
         <v>6641</v>
       </c>
-      <c r="H286" s="78">
+      <c r="H286" s="77">
         <v>8295</v>
       </c>
-      <c r="I286" s="78">
+      <c r="I286" s="77">
         <v>10027</v>
       </c>
-      <c r="J286" s="83"/>
-[...2 lines deleted...]
-      <c r="M286" s="83"/>
+      <c r="J286" s="77">
+        <v>11760</v>
+      </c>
+      <c r="K286" s="82"/>
+      <c r="L286" s="82"/>
+      <c r="M286" s="82"/>
     </row>
     <row r="287" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A287" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B287" s="29">
         <v>19578</v>
       </c>
       <c r="C287" s="29">
         <v>43346</v>
       </c>
       <c r="D287" s="29">
         <v>66943</v>
       </c>
       <c r="E287" s="29">
         <v>88854</v>
       </c>
       <c r="F287" s="20">
         <v>119874</v>
       </c>
-      <c r="G287" s="78">
+      <c r="G287" s="77">
         <v>147643</v>
       </c>
-      <c r="H287" s="78">
+      <c r="H287" s="77">
         <v>168453</v>
       </c>
-      <c r="I287" s="78">
+      <c r="I287" s="77">
         <v>190569</v>
       </c>
-      <c r="J287" s="83"/>
-[...2 lines deleted...]
-      <c r="M287" s="83"/>
+      <c r="J287" s="77">
+        <v>220910</v>
+      </c>
+      <c r="K287" s="82"/>
+      <c r="L287" s="82"/>
+      <c r="M287" s="82"/>
     </row>
     <row r="288" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A288" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B288" s="29">
         <v>500</v>
       </c>
       <c r="C288" s="29">
         <v>1000</v>
       </c>
       <c r="D288" s="29">
         <v>1500</v>
       </c>
       <c r="E288" s="29">
         <v>2000</v>
       </c>
       <c r="F288" s="20">
         <v>2500</v>
       </c>
-      <c r="G288" s="78">
+      <c r="G288" s="77">
         <v>3000</v>
       </c>
-      <c r="H288" s="78">
+      <c r="H288" s="77">
         <v>3000</v>
       </c>
-      <c r="I288" s="78">
+      <c r="I288" s="77">
         <v>3000</v>
       </c>
-      <c r="J288" s="83"/>
-[...2 lines deleted...]
-      <c r="M288" s="83"/>
+      <c r="J288" s="77">
+        <v>3000</v>
+      </c>
+      <c r="K288" s="82"/>
+      <c r="L288" s="82"/>
+      <c r="M288" s="82"/>
     </row>
     <row r="289" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A289" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B289" s="29">
         <v>1500</v>
       </c>
       <c r="C289" s="29">
         <v>3319</v>
       </c>
       <c r="D289" s="29">
         <v>5138</v>
       </c>
       <c r="E289" s="29">
         <v>6957</v>
       </c>
       <c r="F289" s="20">
         <v>8751</v>
       </c>
-      <c r="G289" s="78">
+      <c r="G289" s="77">
         <v>10545</v>
       </c>
-      <c r="H289" s="78">
+      <c r="H289" s="77">
         <v>12224</v>
       </c>
-      <c r="I289" s="78">
+      <c r="I289" s="77">
         <v>13306</v>
       </c>
-      <c r="J289" s="83"/>
-[...2 lines deleted...]
-      <c r="M289" s="83"/>
+      <c r="J289" s="77">
+        <v>14388</v>
+      </c>
+      <c r="K289" s="82"/>
+      <c r="L289" s="82"/>
+      <c r="M289" s="82"/>
     </row>
     <row r="290" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A290" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B290" s="29">
         <v>25213</v>
       </c>
       <c r="C290" s="29">
         <v>52145</v>
       </c>
       <c r="D290" s="29">
         <v>77846</v>
       </c>
       <c r="E290" s="29">
         <v>94736</v>
       </c>
       <c r="F290" s="20">
         <v>111350</v>
       </c>
-      <c r="G290" s="78">
+      <c r="G290" s="77">
         <v>128026</v>
       </c>
-      <c r="H290" s="78">
+      <c r="H290" s="77">
         <v>145369</v>
       </c>
-      <c r="I290" s="78">
+      <c r="I290" s="77">
         <v>163681</v>
       </c>
-      <c r="J290" s="83"/>
-[...2 lines deleted...]
-      <c r="M290" s="83"/>
+      <c r="J290" s="77">
+        <v>180964</v>
+      </c>
+      <c r="K290" s="82"/>
+      <c r="L290" s="82"/>
+      <c r="M290" s="82"/>
     </row>
     <row r="291" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A291" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B291" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C291" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D291" s="29" t="s">
         <v>35</v>
       </c>
       <c r="E291" s="29" t="s">
         <v>35</v>
       </c>
       <c r="F291" s="29" t="s">
         <v>35</v>
       </c>
       <c r="G291" s="29" t="s">
         <v>35</v>
       </c>
       <c r="H291" s="29" t="s">
         <v>35</v>
       </c>
       <c r="I291" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="J291" s="83"/>
-[...2 lines deleted...]
-      <c r="M291" s="83"/>
+      <c r="J291" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="K291" s="82"/>
+      <c r="L291" s="82"/>
+      <c r="M291" s="82"/>
     </row>
     <row r="292" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A292" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B292" s="29">
         <v>679562</v>
       </c>
       <c r="C292" s="29">
         <v>1696876</v>
       </c>
       <c r="D292" s="29">
         <v>2658189</v>
       </c>
       <c r="E292" s="29">
         <v>3644531</v>
       </c>
       <c r="F292" s="29">
         <v>4332772</v>
       </c>
       <c r="G292" s="20">
         <v>5017059</v>
       </c>
-      <c r="H292" s="78">
+      <c r="H292" s="77">
         <v>5730573</v>
       </c>
-      <c r="I292" s="78">
+      <c r="I292" s="77">
         <v>6557155</v>
       </c>
-      <c r="J292" s="83"/>
-[...2 lines deleted...]
-      <c r="M292" s="83"/>
+      <c r="J292" s="77">
+        <v>7469909</v>
+      </c>
+      <c r="K292" s="82"/>
+      <c r="L292" s="82"/>
+      <c r="M292" s="82"/>
     </row>
     <row r="293" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A293" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B293" s="29">
         <v>561247</v>
       </c>
       <c r="C293" s="29">
         <v>1223138</v>
       </c>
       <c r="D293" s="29">
         <v>1829342</v>
       </c>
       <c r="E293" s="29">
         <v>2458796</v>
       </c>
       <c r="F293" s="29">
         <v>2936584</v>
       </c>
       <c r="G293" s="20">
         <v>3335442</v>
       </c>
-      <c r="H293" s="78">
+      <c r="H293" s="77">
         <v>3715289</v>
       </c>
-      <c r="I293" s="78">
+      <c r="I293" s="77">
         <v>4268428</v>
       </c>
-      <c r="J293" s="83"/>
-[...2 lines deleted...]
-      <c r="M293" s="83"/>
+      <c r="J293" s="77">
+        <v>4907846</v>
+      </c>
+      <c r="K293" s="82"/>
+      <c r="L293" s="82"/>
+      <c r="M293" s="82"/>
     </row>
     <row r="294" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A294" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B294" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C294" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D294" s="29" t="s">
         <v>35</v>
       </c>
       <c r="E294" s="29" t="s">
         <v>35</v>
       </c>
       <c r="F294" s="29" t="s">
         <v>35</v>
       </c>
       <c r="G294" s="29" t="s">
         <v>35</v>
       </c>
       <c r="H294" s="29" t="s">
         <v>35</v>
       </c>
       <c r="I294" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="J294" s="83"/>
-[...2 lines deleted...]
-      <c r="M294" s="83"/>
+      <c r="J294" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="K294" s="82"/>
+      <c r="L294" s="82"/>
+      <c r="M294" s="82"/>
     </row>
     <row r="295" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A295" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B295" s="29">
         <v>21834</v>
       </c>
       <c r="C295" s="29">
         <v>62301</v>
       </c>
       <c r="D295" s="29">
         <v>102768</v>
       </c>
       <c r="E295" s="29">
         <v>143235</v>
       </c>
       <c r="F295" s="29">
         <v>225602</v>
       </c>
       <c r="G295" s="20">
         <v>307969</v>
       </c>
-      <c r="H295" s="78">
+      <c r="H295" s="77">
         <v>390169</v>
       </c>
-      <c r="I295" s="78">
+      <c r="I295" s="77">
         <v>446030</v>
       </c>
-      <c r="J295" s="83"/>
-[...2 lines deleted...]
-      <c r="M295" s="83"/>
+      <c r="J295" s="77">
+        <v>501891</v>
+      </c>
+      <c r="K295" s="82"/>
+      <c r="L295" s="82"/>
+      <c r="M295" s="82"/>
     </row>
     <row r="296" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A296" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B296" s="29">
         <v>1167</v>
       </c>
       <c r="C296" s="29">
         <v>2334</v>
       </c>
       <c r="D296" s="29">
         <v>3501</v>
       </c>
       <c r="E296" s="29">
         <v>4668</v>
       </c>
       <c r="F296" s="29">
         <v>5835</v>
       </c>
       <c r="G296" s="20">
         <v>7002</v>
       </c>
-      <c r="H296" s="78">
+      <c r="H296" s="77">
         <v>7002</v>
       </c>
-      <c r="I296" s="78">
+      <c r="I296" s="77">
         <v>7002</v>
       </c>
-      <c r="J296" s="83"/>
-[...2 lines deleted...]
-      <c r="M296" s="83"/>
+      <c r="J296" s="77">
+        <v>7002</v>
+      </c>
+      <c r="K296" s="82"/>
+      <c r="L296" s="82"/>
+      <c r="M296" s="82"/>
     </row>
     <row r="297" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A297" s="85" t="s">
-        <v>105</v>
+      <c r="A297" s="84" t="s">
+        <v>103</v>
       </c>
       <c r="B297" s="29" t="s">
         <v>22</v>
       </c>
       <c r="C297" s="29" t="s">
         <v>22</v>
       </c>
       <c r="D297" s="29" t="s">
         <v>22</v>
       </c>
       <c r="E297" s="29" t="s">
         <v>22</v>
       </c>
       <c r="F297" s="29" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="29" t="s">
         <v>22</v>
       </c>
       <c r="H297" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="I297" s="78" t="s">
-[...5 lines deleted...]
-      <c r="M297" s="83"/>
+      <c r="I297" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="J297" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="K297" s="82"/>
+      <c r="L297" s="82"/>
+      <c r="M297" s="82"/>
     </row>
     <row r="298" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A298" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B298" s="29" t="s">
         <v>35</v>
       </c>
       <c r="C298" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D298" s="29" t="s">
         <v>35</v>
       </c>
       <c r="E298" s="29" t="s">
         <v>35</v>
       </c>
       <c r="F298" s="29" t="s">
         <v>35</v>
       </c>
       <c r="G298" s="29" t="s">
         <v>35</v>
       </c>
       <c r="H298" s="29" t="s">
         <v>35</v>
       </c>
       <c r="I298" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="J298" s="83"/>
-[...2 lines deleted...]
-      <c r="M298" s="83"/>
+      <c r="J298" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="K298" s="82"/>
+      <c r="L298" s="82"/>
+      <c r="M298" s="82"/>
     </row>
     <row r="299" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A299" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B299" s="29">
         <v>44265</v>
       </c>
       <c r="C299" s="29">
         <v>239027</v>
       </c>
       <c r="D299" s="29">
         <v>433473</v>
       </c>
       <c r="E299" s="29">
         <v>629699</v>
       </c>
       <c r="F299" s="29">
         <v>706363</v>
       </c>
       <c r="G299" s="20">
         <v>783553</v>
       </c>
-      <c r="H299" s="78">
+      <c r="H299" s="77">
         <v>859936</v>
       </c>
-      <c r="I299" s="78">
+      <c r="I299" s="77">
         <v>994881</v>
       </c>
-      <c r="J299" s="83"/>
-[...2 lines deleted...]
-      <c r="M299" s="83"/>
+      <c r="J299" s="77">
+        <v>1129720</v>
+      </c>
+      <c r="K299" s="82"/>
+      <c r="L299" s="82"/>
+      <c r="M299" s="82"/>
     </row>
     <row r="300" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A300" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B300" s="29">
         <v>37769</v>
       </c>
       <c r="C300" s="29">
         <v>116235</v>
       </c>
       <c r="D300" s="29">
         <v>194701</v>
       </c>
       <c r="E300" s="29">
         <v>273167</v>
       </c>
       <c r="F300" s="29">
         <v>308967</v>
       </c>
       <c r="G300" s="20">
         <v>344767</v>
       </c>
-      <c r="H300" s="78">
+      <c r="H300" s="77">
         <v>380369</v>
       </c>
-      <c r="I300" s="78">
+      <c r="I300" s="77">
         <v>431773</v>
       </c>
-      <c r="J300" s="83"/>
-[...2 lines deleted...]
-      <c r="M300" s="83"/>
+      <c r="J300" s="77">
+        <v>483177</v>
+      </c>
+      <c r="K300" s="82"/>
+      <c r="L300" s="82"/>
+      <c r="M300" s="82"/>
     </row>
     <row r="301" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A301" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B301" s="29">
         <v>7202</v>
       </c>
       <c r="C301" s="29">
         <v>21742</v>
       </c>
       <c r="D301" s="29">
         <v>36282</v>
       </c>
       <c r="E301" s="29">
         <v>50823</v>
       </c>
       <c r="F301" s="29">
         <v>60670</v>
       </c>
       <c r="G301" s="20">
         <v>144967</v>
       </c>
-      <c r="H301" s="78">
+      <c r="H301" s="77">
         <v>279859</v>
       </c>
-      <c r="I301" s="78">
+      <c r="I301" s="77">
         <v>285376</v>
       </c>
-      <c r="J301" s="83"/>
-[...2 lines deleted...]
-      <c r="M301" s="83"/>
+      <c r="J301" s="77">
+        <v>290893</v>
+      </c>
+      <c r="K301" s="82"/>
+      <c r="L301" s="82"/>
+      <c r="M301" s="82"/>
     </row>
     <row r="302" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A302" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B302" s="29">
         <v>4976</v>
       </c>
       <c r="C302" s="29">
         <v>29896</v>
       </c>
       <c r="D302" s="29">
         <v>54816</v>
       </c>
       <c r="E302" s="29">
         <v>79735</v>
       </c>
       <c r="F302" s="29">
         <v>83242</v>
       </c>
       <c r="G302" s="20">
         <v>86748</v>
       </c>
-      <c r="H302" s="78">
+      <c r="H302" s="77">
         <v>90004</v>
       </c>
-      <c r="I302" s="78">
+      <c r="I302" s="77">
         <v>101053</v>
       </c>
-      <c r="J302" s="83"/>
-[...2 lines deleted...]
-      <c r="M302" s="83"/>
+      <c r="J302" s="77">
+        <v>112102</v>
+      </c>
+      <c r="K302" s="82"/>
+      <c r="L302" s="82"/>
+      <c r="M302" s="82"/>
     </row>
     <row r="303" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A303" s="17"/>
       <c r="B303" s="32"/>
       <c r="C303" s="32"/>
       <c r="D303" s="32"/>
       <c r="E303" s="25"/>
       <c r="F303" s="25"/>
       <c r="G303" s="25"/>
       <c r="H303" s="25"/>
-      <c r="I303" s="84"/>
+      <c r="I303" s="83"/>
       <c r="J303" s="25"/>
       <c r="K303" s="25"/>
       <c r="L303" s="25"/>
       <c r="M303" s="25"/>
     </row>
     <row r="304" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A304" s="35"/>
       <c r="B304" s="35"/>
       <c r="C304" s="35"/>
       <c r="D304" s="12"/>
       <c r="E304" s="12"/>
       <c r="F304" s="12"/>
       <c r="G304" s="12"/>
-      <c r="I304" s="76"/>
+      <c r="I304" s="75"/>
     </row>
     <row r="305" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I305" s="76"/>
+      <c r="I305" s="75"/>
     </row>
     <row r="306" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I306" s="76"/>
+      <c r="I306" s="75"/>
     </row>
     <row r="307" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I307" s="76"/>
+      <c r="I307" s="75"/>
     </row>
     <row r="308" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I308" s="76"/>
+      <c r="I308" s="75"/>
     </row>
     <row r="309" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I309" s="76"/>
+      <c r="I309" s="75"/>
     </row>
     <row r="310" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I310" s="76"/>
+      <c r="I310" s="75"/>
     </row>
     <row r="311" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I311" s="76"/>
+      <c r="I311" s="75"/>
     </row>
     <row r="312" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I312" s="76"/>
+      <c r="I312" s="75"/>
     </row>
     <row r="313" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I313" s="76"/>
+      <c r="I313" s="75"/>
     </row>
     <row r="314" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I314" s="76"/>
+      <c r="I314" s="75"/>
     </row>
     <row r="315" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I315" s="76"/>
+      <c r="I315" s="75"/>
     </row>
     <row r="316" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I316" s="76"/>
+      <c r="I316" s="75"/>
     </row>
     <row r="317" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I317" s="76"/>
+      <c r="I317" s="75"/>
     </row>
     <row r="318" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I318" s="76"/>
+      <c r="I318" s="75"/>
     </row>
     <row r="319" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I319" s="76"/>
+      <c r="I319" s="75"/>
     </row>
     <row r="320" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I320" s="76"/>
+      <c r="I320" s="75"/>
     </row>
     <row r="321" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I321" s="76"/>
+      <c r="I321" s="75"/>
     </row>
     <row r="322" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I322" s="76"/>
+      <c r="I322" s="75"/>
     </row>
     <row r="323" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I323" s="76"/>
+      <c r="I323" s="75"/>
     </row>
     <row r="324" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I324" s="76"/>
+      <c r="I324" s="75"/>
     </row>
     <row r="325" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I325" s="76"/>
+      <c r="I325" s="75"/>
     </row>
     <row r="326" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I326" s="76"/>
+      <c r="I326" s="75"/>
     </row>
     <row r="327" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I327" s="76"/>
+      <c r="I327" s="75"/>
     </row>
     <row r="328" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I328" s="76"/>
+      <c r="I328" s="75"/>
     </row>
     <row r="329" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I329" s="76"/>
+      <c r="I329" s="75"/>
     </row>
     <row r="330" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I330" s="76"/>
+      <c r="I330" s="75"/>
     </row>
     <row r="331" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I331" s="76"/>
+      <c r="I331" s="75"/>
     </row>
     <row r="332" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I332" s="76"/>
+      <c r="I332" s="75"/>
     </row>
     <row r="333" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I333" s="76"/>
+      <c r="I333" s="75"/>
     </row>
     <row r="334" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I334" s="76"/>
+      <c r="I334" s="75"/>
     </row>
     <row r="335" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I335" s="76"/>
+      <c r="I335" s="75"/>
     </row>
     <row r="336" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I336" s="76"/>
+      <c r="I336" s="75"/>
     </row>
     <row r="337" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I337" s="76"/>
+      <c r="I337" s="75"/>
     </row>
     <row r="338" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I338" s="76"/>
+      <c r="I338" s="75"/>
     </row>
     <row r="339" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I339" s="76"/>
+      <c r="I339" s="75"/>
     </row>
     <row r="340" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I340" s="76"/>
+      <c r="I340" s="75"/>
     </row>
     <row r="341" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I341" s="76"/>
+      <c r="I341" s="75"/>
     </row>
     <row r="342" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I342" s="76"/>
+      <c r="I342" s="75"/>
     </row>
     <row r="343" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I343" s="76"/>
+      <c r="I343" s="75"/>
     </row>
     <row r="344" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I344" s="76"/>
+      <c r="I344" s="75"/>
     </row>
     <row r="345" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I345" s="76"/>
+      <c r="I345" s="75"/>
     </row>
     <row r="346" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I346" s="76"/>
+      <c r="I346" s="75"/>
     </row>
     <row r="347" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I347" s="76"/>
+      <c r="I347" s="75"/>
     </row>
     <row r="348" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I348" s="76"/>
+      <c r="I348" s="75"/>
     </row>
     <row r="349" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I349" s="76"/>
+      <c r="I349" s="75"/>
     </row>
     <row r="350" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I350" s="76"/>
+      <c r="I350" s="75"/>
     </row>
     <row r="351" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I351" s="76"/>
+      <c r="I351" s="75"/>
     </row>
     <row r="352" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I352" s="76"/>
+      <c r="I352" s="75"/>
     </row>
     <row r="353" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I353" s="76"/>
+      <c r="I353" s="75"/>
     </row>
     <row r="354" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I354" s="76"/>
+      <c r="I354" s="75"/>
     </row>
     <row r="355" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I355" s="76"/>
+      <c r="I355" s="75"/>
     </row>
     <row r="356" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I356" s="76"/>
+      <c r="I356" s="75"/>
     </row>
     <row r="357" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I357" s="76"/>
+      <c r="I357" s="75"/>
     </row>
     <row r="358" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I358" s="76"/>
+      <c r="I358" s="75"/>
     </row>
     <row r="359" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I359" s="76"/>
+      <c r="I359" s="75"/>
     </row>
     <row r="360" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I360" s="76"/>
+      <c r="I360" s="75"/>
     </row>
     <row r="361" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I361" s="76"/>
+      <c r="I361" s="75"/>
     </row>
     <row r="362" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I362" s="76"/>
+      <c r="I362" s="75"/>
     </row>
     <row r="363" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I363" s="76"/>
+      <c r="I363" s="75"/>
     </row>
     <row r="364" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I364" s="76"/>
+      <c r="I364" s="75"/>
     </row>
     <row r="365" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I365" s="76"/>
+      <c r="I365" s="75"/>
     </row>
     <row r="366" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I366" s="76"/>
+      <c r="I366" s="75"/>
     </row>
     <row r="367" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I367" s="76"/>
+      <c r="I367" s="75"/>
     </row>
     <row r="368" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I368" s="76"/>
+      <c r="I368" s="75"/>
     </row>
     <row r="369" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I369" s="76"/>
+      <c r="I369" s="75"/>
     </row>
     <row r="370" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I370" s="76"/>
+      <c r="I370" s="75"/>
     </row>
     <row r="371" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I371" s="76"/>
+      <c r="I371" s="75"/>
     </row>
     <row r="372" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I372" s="76"/>
+      <c r="I372" s="75"/>
     </row>
     <row r="373" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I373" s="76"/>
+      <c r="I373" s="75"/>
     </row>
     <row r="374" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I374" s="76"/>
+      <c r="I374" s="75"/>
     </row>
     <row r="375" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I375" s="76"/>
+      <c r="I375" s="75"/>
     </row>
     <row r="376" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I376" s="76"/>
+      <c r="I376" s="75"/>
     </row>
     <row r="377" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I377" s="76"/>
+      <c r="I377" s="75"/>
     </row>
     <row r="378" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I378" s="77"/>
+      <c r="I378" s="76"/>
     </row>
     <row r="379" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I379" s="76"/>
+      <c r="I379" s="75"/>
     </row>
     <row r="380" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I380" s="76"/>
+      <c r="I380" s="75"/>
     </row>
     <row r="381" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I381" s="76"/>
+      <c r="I381" s="75"/>
     </row>
     <row r="382" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I382" s="76"/>
+      <c r="I382" s="75"/>
     </row>
     <row r="383" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I383" s="77"/>
+      <c r="I383" s="76"/>
     </row>
     <row r="384" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I384" s="76"/>
+      <c r="I384" s="75"/>
     </row>
     <row r="385" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I385" s="76"/>
+      <c r="I385" s="75"/>
     </row>
     <row r="386" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I386" s="76"/>
+      <c r="I386" s="75"/>
     </row>
     <row r="387" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I387" s="76"/>
+      <c r="I387" s="75"/>
     </row>
     <row r="388" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I388" s="76"/>
+      <c r="I388" s="75"/>
     </row>
     <row r="389" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I389" s="76"/>
+      <c r="I389" s="75"/>
     </row>
     <row r="390" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I390" s="76"/>
+      <c r="I390" s="75"/>
     </row>
     <row r="391" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I391" s="76"/>
+      <c r="I391" s="75"/>
     </row>
     <row r="392" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I392" s="76"/>
+      <c r="I392" s="75"/>
     </row>
     <row r="393" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I393" s="76"/>
+      <c r="I393" s="75"/>
     </row>
     <row r="394" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I394" s="76"/>
+      <c r="I394" s="75"/>
     </row>
     <row r="395" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I395" s="76"/>
+      <c r="I395" s="75"/>
     </row>
     <row r="396" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I396" s="76"/>
+      <c r="I396" s="75"/>
     </row>
     <row r="397" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I397" s="76"/>
+      <c r="I397" s="75"/>
     </row>
     <row r="398" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I398" s="76"/>
+      <c r="I398" s="75"/>
     </row>
     <row r="399" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I399" s="76"/>
+      <c r="I399" s="75"/>
     </row>
     <row r="400" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I400" s="76"/>
+      <c r="I400" s="75"/>
     </row>
     <row r="401" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I401" s="76"/>
+      <c r="I401" s="75"/>
     </row>
     <row r="402" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I402" s="76"/>
+      <c r="I402" s="75"/>
     </row>
     <row r="403" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I403" s="76"/>
+      <c r="I403" s="75"/>
     </row>
     <row r="404" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I404" s="76"/>
+      <c r="I404" s="75"/>
     </row>
     <row r="405" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I405" s="76"/>
+      <c r="I405" s="75"/>
     </row>
     <row r="406" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I406" s="76"/>
+      <c r="I406" s="75"/>
     </row>
     <row r="407" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I407" s="76"/>
+      <c r="I407" s="75"/>
     </row>
     <row r="408" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I408" s="76"/>
+      <c r="I408" s="75"/>
     </row>
     <row r="409" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I409" s="76"/>
+      <c r="I409" s="75"/>
     </row>
     <row r="410" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I410" s="76"/>
+      <c r="I410" s="75"/>
     </row>
     <row r="411" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I411" s="76"/>
+      <c r="I411" s="75"/>
     </row>
     <row r="412" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I412" s="76"/>
+      <c r="I412" s="75"/>
     </row>
     <row r="413" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I413" s="76"/>
+      <c r="I413" s="75"/>
     </row>
     <row r="414" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I414" s="76"/>
+      <c r="I414" s="75"/>
     </row>
     <row r="415" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I415" s="76"/>
+      <c r="I415" s="75"/>
     </row>
     <row r="416" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I416" s="76"/>
+      <c r="I416" s="75"/>
     </row>
     <row r="417" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I417" s="76"/>
+      <c r="I417" s="75"/>
     </row>
     <row r="418" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I418" s="76"/>
+      <c r="I418" s="75"/>
     </row>
     <row r="419" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I419" s="76"/>
+      <c r="I419" s="75"/>
     </row>
     <row r="420" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I420" s="76"/>
+      <c r="I420" s="75"/>
     </row>
     <row r="421" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I421" s="76"/>
+      <c r="I421" s="75"/>
     </row>
     <row r="422" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I422" s="76"/>
+      <c r="I422" s="75"/>
     </row>
     <row r="423" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I423" s="76"/>
+      <c r="I423" s="75"/>
     </row>
     <row r="424" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I424" s="76"/>
+      <c r="I424" s="75"/>
     </row>
     <row r="425" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I425" s="76"/>
+      <c r="I425" s="75"/>
     </row>
     <row r="426" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I426" s="76"/>
+      <c r="I426" s="75"/>
     </row>
     <row r="427" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I427" s="76"/>
+      <c r="I427" s="75"/>
     </row>
     <row r="428" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I428" s="76"/>
+      <c r="I428" s="75"/>
     </row>
     <row r="429" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I429" s="76"/>
+      <c r="I429" s="75"/>
     </row>
     <row r="430" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I430" s="76"/>
+      <c r="I430" s="75"/>
     </row>
     <row r="431" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I431" s="76"/>
+      <c r="I431" s="75"/>
     </row>
     <row r="432" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I432" s="76"/>
+      <c r="I432" s="75"/>
     </row>
     <row r="433" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I433" s="76"/>
+      <c r="I433" s="75"/>
     </row>
     <row r="434" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I434" s="76"/>
+      <c r="I434" s="75"/>
     </row>
     <row r="435" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I435" s="76"/>
+      <c r="I435" s="75"/>
     </row>
     <row r="436" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I436" s="76"/>
+      <c r="I436" s="75"/>
     </row>
     <row r="437" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I437" s="76"/>
+      <c r="I437" s="75"/>
     </row>
     <row r="438" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I438" s="76"/>
+      <c r="I438" s="75"/>
     </row>
     <row r="439" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I439" s="76"/>
+      <c r="I439" s="75"/>
     </row>
     <row r="440" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I440" s="76"/>
+      <c r="I440" s="75"/>
     </row>
     <row r="441" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I441" s="76"/>
+      <c r="I441" s="75"/>
     </row>
     <row r="442" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I442" s="76"/>
+      <c r="I442" s="75"/>
     </row>
     <row r="443" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I443" s="76"/>
+      <c r="I443" s="75"/>
     </row>
     <row r="444" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I444" s="76"/>
+      <c r="I444" s="75"/>
     </row>
     <row r="445" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I445" s="76"/>
+      <c r="I445" s="75"/>
     </row>
     <row r="446" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I446" s="76"/>
+      <c r="I446" s="75"/>
     </row>
     <row r="447" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I447" s="76"/>
+      <c r="I447" s="75"/>
     </row>
     <row r="448" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I448" s="76"/>
+      <c r="I448" s="75"/>
     </row>
     <row r="449" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I449" s="76"/>
+      <c r="I449" s="75"/>
     </row>
     <row r="450" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I450" s="76"/>
+      <c r="I450" s="75"/>
     </row>
     <row r="451" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I451" s="76"/>
+      <c r="I451" s="75"/>
     </row>
     <row r="452" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I452" s="76"/>
+      <c r="I452" s="75"/>
     </row>
     <row r="453" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I453" s="76"/>
+      <c r="I453" s="75"/>
     </row>
     <row r="454" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I454" s="76"/>
+      <c r="I454" s="75"/>
     </row>
     <row r="455" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I455" s="76"/>
+      <c r="I455" s="75"/>
     </row>
     <row r="456" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I456" s="76"/>
+      <c r="I456" s="75"/>
     </row>
     <row r="457" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I457" s="76"/>
+      <c r="I457" s="75"/>
     </row>
     <row r="458" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I458" s="76"/>
+      <c r="I458" s="75"/>
     </row>
     <row r="459" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I459" s="76"/>
+      <c r="I459" s="75"/>
     </row>
     <row r="460" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I460" s="76"/>
+      <c r="I460" s="75"/>
     </row>
     <row r="461" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I461" s="76"/>
+      <c r="I461" s="75"/>
     </row>
     <row r="462" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I462" s="76"/>
+      <c r="I462" s="75"/>
     </row>
     <row r="463" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I463" s="76"/>
+      <c r="I463" s="75"/>
     </row>
     <row r="464" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I464" s="76"/>
+      <c r="I464" s="75"/>
     </row>
     <row r="465" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I465" s="76"/>
+      <c r="I465" s="75"/>
     </row>
     <row r="466" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I466" s="76"/>
+      <c r="I466" s="75"/>
     </row>
     <row r="467" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I467" s="76"/>
+      <c r="I467" s="75"/>
     </row>
     <row r="468" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I468" s="76"/>
+      <c r="I468" s="75"/>
     </row>
     <row r="469" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I469" s="76"/>
+      <c r="I469" s="75"/>
     </row>
     <row r="470" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I470" s="76"/>
+      <c r="I470" s="75"/>
     </row>
     <row r="471" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I471" s="76"/>
+      <c r="I471" s="75"/>
     </row>
     <row r="472" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I472" s="76"/>
+      <c r="I472" s="75"/>
     </row>
     <row r="473" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I473" s="76"/>
+      <c r="I473" s="75"/>
     </row>
     <row r="474" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I474" s="76"/>
+      <c r="I474" s="75"/>
     </row>
     <row r="475" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I475" s="76"/>
+      <c r="I475" s="75"/>
     </row>
     <row r="476" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I476" s="76"/>
+      <c r="I476" s="75"/>
     </row>
     <row r="477" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I477" s="76"/>
+      <c r="I477" s="75"/>
     </row>
     <row r="478" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I478" s="76"/>
+      <c r="I478" s="75"/>
     </row>
     <row r="479" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I479" s="76"/>
+      <c r="I479" s="75"/>
     </row>
     <row r="480" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I480" s="76"/>
+      <c r="I480" s="75"/>
     </row>
     <row r="481" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I481" s="76"/>
+      <c r="I481" s="75"/>
     </row>
     <row r="482" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I482" s="76"/>
+      <c r="I482" s="75"/>
     </row>
     <row r="483" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I483" s="76"/>
+      <c r="I483" s="75"/>
     </row>
     <row r="484" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I484" s="76"/>
+      <c r="I484" s="75"/>
     </row>
     <row r="485" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I485" s="76"/>
+      <c r="I485" s="75"/>
     </row>
     <row r="486" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I486" s="76"/>
+      <c r="I486" s="75"/>
     </row>
     <row r="487" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I487" s="76"/>
+      <c r="I487" s="75"/>
     </row>
     <row r="488" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I488" s="76"/>
+      <c r="I488" s="75"/>
     </row>
     <row r="489" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I489" s="76"/>
+      <c r="I489" s="75"/>
     </row>
     <row r="490" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I490" s="76"/>
+      <c r="I490" s="75"/>
     </row>
     <row r="491" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I491" s="76"/>
+      <c r="I491" s="75"/>
     </row>
     <row r="492" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I492" s="76"/>
+      <c r="I492" s="75"/>
     </row>
     <row r="493" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I493" s="76"/>
+      <c r="I493" s="75"/>
     </row>
     <row r="494" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I494" s="76"/>
+      <c r="I494" s="75"/>
     </row>
     <row r="495" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I495" s="76"/>
+      <c r="I495" s="75"/>
     </row>
     <row r="496" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I496" s="76"/>
+      <c r="I496" s="75"/>
     </row>
     <row r="497" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I497" s="76"/>
+      <c r="I497" s="75"/>
     </row>
     <row r="498" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I498" s="76"/>
+      <c r="I498" s="75"/>
     </row>
     <row r="499" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I499" s="76"/>
+      <c r="I499" s="75"/>
     </row>
     <row r="500" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I500" s="76"/>
+      <c r="I500" s="75"/>
     </row>
     <row r="501" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I501" s="76"/>
+      <c r="I501" s="75"/>
     </row>
     <row r="502" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I502" s="76"/>
+      <c r="I502" s="75"/>
     </row>
     <row r="503" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I503" s="76"/>
+      <c r="I503" s="75"/>
     </row>
     <row r="504" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I504" s="76"/>
+      <c r="I504" s="75"/>
     </row>
     <row r="505" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I505" s="76"/>
+      <c r="I505" s="75"/>
     </row>
     <row r="506" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I506" s="76"/>
+      <c r="I506" s="75"/>
     </row>
     <row r="507" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I507" s="76"/>
+      <c r="I507" s="75"/>
     </row>
     <row r="508" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I508" s="76"/>
+      <c r="I508" s="75"/>
     </row>
     <row r="509" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I509" s="76"/>
+      <c r="I509" s="75"/>
     </row>
     <row r="510" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I510" s="76"/>
+      <c r="I510" s="75"/>
     </row>
     <row r="511" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I511" s="76"/>
+      <c r="I511" s="75"/>
     </row>
     <row r="512" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I512" s="76"/>
+      <c r="I512" s="75"/>
     </row>
     <row r="513" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I513" s="76"/>
+      <c r="I513" s="75"/>
     </row>
     <row r="514" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I514" s="76"/>
+      <c r="I514" s="75"/>
     </row>
     <row r="515" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I515" s="76"/>
+      <c r="I515" s="75"/>
     </row>
     <row r="516" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I516" s="76"/>
+      <c r="I516" s="75"/>
     </row>
     <row r="517" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I517" s="76"/>
+      <c r="I517" s="75"/>
     </row>
     <row r="518" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I518" s="76"/>
+      <c r="I518" s="75"/>
     </row>
     <row r="519" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I519" s="76"/>
+      <c r="I519" s="75"/>
     </row>
     <row r="520" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I520" s="76"/>
+      <c r="I520" s="75"/>
     </row>
     <row r="521" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I521" s="76"/>
+      <c r="I521" s="75"/>
     </row>
     <row r="522" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I522" s="76"/>
+      <c r="I522" s="75"/>
     </row>
     <row r="523" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I523" s="76"/>
+      <c r="I523" s="75"/>
     </row>
     <row r="524" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I524" s="76"/>
+      <c r="I524" s="75"/>
     </row>
     <row r="525" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I525" s="76"/>
+      <c r="I525" s="75"/>
     </row>
     <row r="526" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I526" s="76"/>
+      <c r="I526" s="75"/>
     </row>
     <row r="527" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I527" s="76"/>
+      <c r="I527" s="75"/>
     </row>
     <row r="528" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I528" s="76"/>
+      <c r="I528" s="75"/>
     </row>
     <row r="529" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I529" s="76"/>
+      <c r="I529" s="75"/>
     </row>
     <row r="530" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I530" s="76"/>
+      <c r="I530" s="75"/>
     </row>
     <row r="531" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I531" s="76"/>
+      <c r="I531" s="75"/>
     </row>
     <row r="532" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I532" s="76"/>
+      <c r="I532" s="75"/>
     </row>
     <row r="533" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I533" s="76"/>
+      <c r="I533" s="75"/>
     </row>
     <row r="534" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I534" s="76"/>
+      <c r="I534" s="75"/>
     </row>
     <row r="535" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I535" s="76"/>
+      <c r="I535" s="75"/>
     </row>
     <row r="536" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I536" s="76"/>
+      <c r="I536" s="75"/>
     </row>
     <row r="537" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I537" s="76"/>
+      <c r="I537" s="75"/>
     </row>
     <row r="538" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I538" s="76"/>
+      <c r="I538" s="75"/>
     </row>
     <row r="539" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I539" s="76"/>
+      <c r="I539" s="75"/>
     </row>
     <row r="540" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I540" s="76"/>
+      <c r="I540" s="75"/>
     </row>
     <row r="541" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I541" s="76"/>
+      <c r="I541" s="75"/>
     </row>
     <row r="542" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I542" s="76"/>
+      <c r="I542" s="75"/>
     </row>
     <row r="543" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I543" s="76"/>
+      <c r="I543" s="75"/>
     </row>
     <row r="544" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I544" s="76"/>
+      <c r="I544" s="75"/>
     </row>
     <row r="545" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I545" s="76"/>
+      <c r="I545" s="75"/>
     </row>
     <row r="546" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I546" s="76"/>
+      <c r="I546" s="75"/>
     </row>
     <row r="547" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I547" s="76"/>
+      <c r="I547" s="75"/>
     </row>
     <row r="548" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I548" s="76"/>
+      <c r="I548" s="75"/>
     </row>
     <row r="549" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I549" s="76"/>
+      <c r="I549" s="75"/>
     </row>
     <row r="550" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I550" s="76"/>
+      <c r="I550" s="75"/>
     </row>
     <row r="551" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I551" s="76"/>
+      <c r="I551" s="75"/>
     </row>
     <row r="552" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I552" s="76"/>
+      <c r="I552" s="75"/>
     </row>
     <row r="553" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I553" s="76"/>
+      <c r="I553" s="75"/>
     </row>
     <row r="554" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I554" s="76"/>
+      <c r="I554" s="75"/>
     </row>
     <row r="555" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I555" s="76"/>
+      <c r="I555" s="75"/>
     </row>
     <row r="556" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I556" s="76"/>
+      <c r="I556" s="75"/>
     </row>
     <row r="557" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I557" s="76"/>
+      <c r="I557" s="75"/>
     </row>
     <row r="558" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I558" s="76"/>
+      <c r="I558" s="75"/>
     </row>
     <row r="559" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I559" s="76"/>
+      <c r="I559" s="75"/>
     </row>
     <row r="560" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I560" s="76"/>
+      <c r="I560" s="75"/>
     </row>
     <row r="561" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I561" s="76"/>
+      <c r="I561" s="75"/>
     </row>
     <row r="562" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I562" s="76"/>
+      <c r="I562" s="75"/>
     </row>
     <row r="563" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I563" s="76"/>
+      <c r="I563" s="75"/>
     </row>
     <row r="564" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I564" s="76"/>
+      <c r="I564" s="75"/>
     </row>
     <row r="565" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I565" s="76"/>
+      <c r="I565" s="75"/>
     </row>
     <row r="566" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I566" s="76"/>
+      <c r="I566" s="75"/>
     </row>
     <row r="567" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I567" s="76"/>
+      <c r="I567" s="75"/>
     </row>
     <row r="568" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I568" s="76"/>
+      <c r="I568" s="75"/>
     </row>
     <row r="569" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I569" s="76"/>
+      <c r="I569" s="75"/>
     </row>
     <row r="570" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I570" s="76"/>
+      <c r="I570" s="75"/>
     </row>
     <row r="571" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I571" s="76"/>
+      <c r="I571" s="75"/>
     </row>
     <row r="572" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I572" s="76"/>
+      <c r="I572" s="75"/>
     </row>
     <row r="573" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I573" s="76"/>
+      <c r="I573" s="75"/>
     </row>
     <row r="574" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I574" s="76"/>
+      <c r="I574" s="75"/>
     </row>
     <row r="575" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I575" s="76"/>
+      <c r="I575" s="75"/>
     </row>
     <row r="576" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I576" s="76"/>
+      <c r="I576" s="75"/>
     </row>
     <row r="577" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I577" s="76"/>
+      <c r="I577" s="75"/>
     </row>
     <row r="578" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I578" s="76"/>
+      <c r="I578" s="75"/>
     </row>
     <row r="579" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I579" s="76"/>
+      <c r="I579" s="75"/>
     </row>
     <row r="580" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I580" s="76"/>
+      <c r="I580" s="75"/>
     </row>
     <row r="581" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I581" s="76"/>
+      <c r="I581" s="75"/>
     </row>
     <row r="582" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I582" s="76"/>
+      <c r="I582" s="75"/>
     </row>
     <row r="583" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I583" s="76"/>
+      <c r="I583" s="75"/>
     </row>
     <row r="584" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I584" s="76"/>
+      <c r="I584" s="75"/>
     </row>
     <row r="585" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I585" s="76"/>
+      <c r="I585" s="75"/>
     </row>
     <row r="586" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I586" s="76"/>
+      <c r="I586" s="75"/>
     </row>
     <row r="587" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I587" s="76"/>
+      <c r="I587" s="75"/>
     </row>
     <row r="588" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I588" s="76"/>
+      <c r="I588" s="75"/>
     </row>
     <row r="589" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I589" s="76"/>
+      <c r="I589" s="75"/>
     </row>
     <row r="590" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I590" s="76"/>
+      <c r="I590" s="75"/>
     </row>
     <row r="591" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I591" s="76"/>
+      <c r="I591" s="75"/>
     </row>
     <row r="592" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I592" s="76"/>
+      <c r="I592" s="75"/>
     </row>
     <row r="593" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I593" s="76"/>
+      <c r="I593" s="75"/>
     </row>
     <row r="594" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I594" s="76"/>
+      <c r="I594" s="75"/>
     </row>
     <row r="595" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I595" s="76"/>
+      <c r="I595" s="75"/>
     </row>
     <row r="596" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I596" s="76"/>
+      <c r="I596" s="75"/>
     </row>
     <row r="597" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I597" s="76"/>
+      <c r="I597" s="75"/>
     </row>
     <row r="598" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I598" s="76"/>
+      <c r="I598" s="75"/>
     </row>
     <row r="599" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I599" s="76"/>
+      <c r="I599" s="75"/>
     </row>
     <row r="600" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I600" s="76"/>
+      <c r="I600" s="75"/>
     </row>
     <row r="601" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I601" s="76"/>
+      <c r="I601" s="75"/>
     </row>
     <row r="602" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I602" s="76"/>
+      <c r="I602" s="75"/>
     </row>
     <row r="603" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I603" s="76"/>
+      <c r="I603" s="75"/>
     </row>
     <row r="604" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I604" s="76"/>
+      <c r="I604" s="75"/>
     </row>
     <row r="605" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I605" s="76"/>
+      <c r="I605" s="75"/>
     </row>
     <row r="606" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I606" s="76"/>
+      <c r="I606" s="75"/>
     </row>
     <row r="607" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I607" s="76"/>
+      <c r="I607" s="75"/>
     </row>
     <row r="608" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I608" s="76"/>
+      <c r="I608" s="75"/>
     </row>
     <row r="609" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I609" s="76"/>
+      <c r="I609" s="75"/>
     </row>
     <row r="610" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I610" s="76"/>
+      <c r="I610" s="75"/>
     </row>
     <row r="611" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I611" s="76"/>
+      <c r="I611" s="75"/>
     </row>
     <row r="612" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I612" s="76"/>
+      <c r="I612" s="75"/>
     </row>
     <row r="613" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I613" s="76"/>
+      <c r="I613" s="75"/>
     </row>
     <row r="614" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I614" s="76"/>
+      <c r="I614" s="75"/>
     </row>
     <row r="615" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I615" s="76"/>
+      <c r="I615" s="75"/>
     </row>
     <row r="616" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I616" s="76"/>
+      <c r="I616" s="75"/>
     </row>
     <row r="617" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I617" s="76"/>
+      <c r="I617" s="75"/>
     </row>
     <row r="618" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I618" s="76"/>
+      <c r="I618" s="75"/>
     </row>
     <row r="619" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I619" s="76"/>
+      <c r="I619" s="75"/>
     </row>
     <row r="620" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I620" s="76"/>
+      <c r="I620" s="75"/>
     </row>
     <row r="621" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I621" s="76"/>
+      <c r="I621" s="75"/>
     </row>
     <row r="622" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I622" s="76"/>
+      <c r="I622" s="75"/>
     </row>
     <row r="623" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I623" s="76"/>
+      <c r="I623" s="75"/>
     </row>
     <row r="624" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I624" s="76"/>
+      <c r="I624" s="75"/>
     </row>
     <row r="625" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I625" s="76"/>
+      <c r="I625" s="75"/>
     </row>
     <row r="626" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I626" s="76"/>
+      <c r="I626" s="75"/>
     </row>
     <row r="627" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I627" s="76"/>
+      <c r="I627" s="75"/>
     </row>
     <row r="628" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I628" s="76"/>
+      <c r="I628" s="75"/>
     </row>
     <row r="629" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I629" s="76"/>
+      <c r="I629" s="75"/>
     </row>
     <row r="630" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I630" s="76"/>
+      <c r="I630" s="75"/>
     </row>
     <row r="631" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I631" s="76"/>
+      <c r="I631" s="75"/>
     </row>
     <row r="632" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I632" s="76"/>
+      <c r="I632" s="75"/>
     </row>
     <row r="633" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I633" s="76"/>
+      <c r="I633" s="75"/>
     </row>
     <row r="634" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I634" s="76"/>
+      <c r="I634" s="75"/>
     </row>
     <row r="635" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I635" s="76"/>
+      <c r="I635" s="75"/>
     </row>
     <row r="636" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I636" s="76"/>
+      <c r="I636" s="75"/>
     </row>
     <row r="637" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I637" s="76"/>
+      <c r="I637" s="75"/>
     </row>
     <row r="638" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I638" s="76"/>
+      <c r="I638" s="75"/>
     </row>
     <row r="639" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I639" s="76"/>
+      <c r="I639" s="75"/>
     </row>
     <row r="640" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I640" s="76"/>
+      <c r="I640" s="75"/>
     </row>
     <row r="641" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I641" s="76"/>
+      <c r="I641" s="75"/>
     </row>
     <row r="642" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I642" s="76"/>
+      <c r="I642" s="75"/>
     </row>
     <row r="643" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I643" s="76"/>
+      <c r="I643" s="75"/>
     </row>
     <row r="644" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I644" s="76"/>
+      <c r="I644" s="75"/>
     </row>
     <row r="645" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I645" s="76"/>
+      <c r="I645" s="75"/>
     </row>
     <row r="646" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I646" s="76"/>
+      <c r="I646" s="75"/>
     </row>
     <row r="647" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I647" s="76"/>
+      <c r="I647" s="75"/>
     </row>
     <row r="648" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I648" s="76"/>
+      <c r="I648" s="75"/>
     </row>
     <row r="649" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I649" s="76"/>
+      <c r="I649" s="75"/>
     </row>
     <row r="650" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I650" s="76"/>
+      <c r="I650" s="75"/>
     </row>
     <row r="651" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I651" s="76"/>
+      <c r="I651" s="75"/>
     </row>
     <row r="652" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I652" s="76"/>
+      <c r="I652" s="75"/>
     </row>
     <row r="653" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I653" s="76"/>
+      <c r="I653" s="75"/>
     </row>
     <row r="654" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I654" s="76"/>
+      <c r="I654" s="75"/>
     </row>
     <row r="655" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I655" s="76"/>
+      <c r="I655" s="75"/>
     </row>
     <row r="656" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I656" s="76"/>
+      <c r="I656" s="75"/>
     </row>
     <row r="657" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I657" s="76"/>
+      <c r="I657" s="75"/>
     </row>
     <row r="658" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I658" s="76"/>
+      <c r="I658" s="75"/>
     </row>
     <row r="659" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I659" s="76"/>
+      <c r="I659" s="75"/>
     </row>
     <row r="660" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I660" s="76"/>
+      <c r="I660" s="75"/>
     </row>
     <row r="661" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I661" s="76"/>
+      <c r="I661" s="75"/>
     </row>
     <row r="662" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I662" s="76"/>
+      <c r="I662" s="75"/>
     </row>
     <row r="663" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I663" s="76"/>
+      <c r="I663" s="75"/>
     </row>
     <row r="664" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I664" s="76"/>
+      <c r="I664" s="75"/>
     </row>
     <row r="665" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I665" s="76"/>
+      <c r="I665" s="75"/>
     </row>
     <row r="666" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I666" s="76"/>
+      <c r="I666" s="75"/>
     </row>
     <row r="667" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I667" s="76"/>
+      <c r="I667" s="75"/>
     </row>
     <row r="668" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I668" s="76"/>
+      <c r="I668" s="75"/>
     </row>
     <row r="669" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I669" s="76"/>
+      <c r="I669" s="75"/>
     </row>
     <row r="670" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I670" s="76"/>
+      <c r="I670" s="75"/>
     </row>
     <row r="671" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I671" s="76"/>
+      <c r="I671" s="75"/>
     </row>
     <row r="672" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I672" s="76"/>
+      <c r="I672" s="75"/>
     </row>
     <row r="673" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I673" s="76"/>
+      <c r="I673" s="75"/>
     </row>
     <row r="674" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I674" s="76"/>
+      <c r="I674" s="75"/>
     </row>
     <row r="675" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I675" s="76"/>
+      <c r="I675" s="75"/>
     </row>
     <row r="676" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I676" s="76"/>
+      <c r="I676" s="75"/>
     </row>
     <row r="677" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I677" s="76"/>
+      <c r="I677" s="75"/>
     </row>
     <row r="678" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I678" s="76"/>
+      <c r="I678" s="75"/>
     </row>
     <row r="679" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I679" s="76"/>
+      <c r="I679" s="75"/>
     </row>
     <row r="680" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I680" s="76"/>
+      <c r="I680" s="75"/>
     </row>
     <row r="681" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I681" s="76"/>
+      <c r="I681" s="75"/>
     </row>
     <row r="682" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I682" s="76"/>
+      <c r="I682" s="75"/>
     </row>
     <row r="683" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I683" s="76"/>
+      <c r="I683" s="75"/>
     </row>
     <row r="684" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I684" s="76"/>
+      <c r="I684" s="75"/>
     </row>
     <row r="685" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I685" s="76"/>
+      <c r="I685" s="75"/>
     </row>
     <row r="686" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I686" s="76"/>
+      <c r="I686" s="75"/>
     </row>
     <row r="687" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I687" s="76"/>
+      <c r="I687" s="75"/>
     </row>
     <row r="688" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I688" s="76"/>
+      <c r="I688" s="75"/>
     </row>
     <row r="689" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I689" s="76"/>
+      <c r="I689" s="75"/>
     </row>
     <row r="690" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I690" s="76"/>
+      <c r="I690" s="75"/>
     </row>
     <row r="691" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I691" s="76"/>
+      <c r="I691" s="75"/>
     </row>
     <row r="692" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I692" s="76"/>
+      <c r="I692" s="75"/>
     </row>
     <row r="693" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I693" s="76"/>
+      <c r="I693" s="75"/>
     </row>
     <row r="694" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I694" s="76"/>
+      <c r="I694" s="75"/>
     </row>
     <row r="695" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I695" s="76"/>
+      <c r="I695" s="75"/>
     </row>
     <row r="696" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I696" s="76"/>
+      <c r="I696" s="75"/>
     </row>
     <row r="697" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I697" s="76"/>
+      <c r="I697" s="75"/>
     </row>
     <row r="698" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I698" s="76"/>
+      <c r="I698" s="75"/>
     </row>
     <row r="699" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I699" s="76"/>
+      <c r="I699" s="75"/>
     </row>
     <row r="700" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I700" s="76"/>
+      <c r="I700" s="75"/>
     </row>
     <row r="701" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I701" s="76"/>
+      <c r="I701" s="75"/>
     </row>
     <row r="702" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I702" s="76"/>
+      <c r="I702" s="75"/>
     </row>
     <row r="703" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I703" s="76"/>
+      <c r="I703" s="75"/>
     </row>
     <row r="704" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I704" s="76"/>
+      <c r="I704" s="75"/>
     </row>
     <row r="705" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I705" s="76"/>
+      <c r="I705" s="75"/>
     </row>
     <row r="706" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I706" s="76"/>
+      <c r="I706" s="75"/>
     </row>
     <row r="707" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I707" s="76"/>
+      <c r="I707" s="75"/>
     </row>
     <row r="708" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I708" s="76"/>
+      <c r="I708" s="75"/>
     </row>
     <row r="709" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I709" s="76"/>
+      <c r="I709" s="75"/>
     </row>
     <row r="710" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I710" s="76"/>
+      <c r="I710" s="75"/>
     </row>
     <row r="711" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I711" s="76"/>
+      <c r="I711" s="75"/>
     </row>
     <row r="712" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I712" s="76"/>
+      <c r="I712" s="75"/>
     </row>
     <row r="713" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I713" s="76"/>
+      <c r="I713" s="75"/>
     </row>
     <row r="714" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I714" s="76"/>
+      <c r="I714" s="75"/>
     </row>
     <row r="715" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I715" s="76"/>
+      <c r="I715" s="75"/>
     </row>
     <row r="716" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I716" s="76"/>
+      <c r="I716" s="75"/>
     </row>
     <row r="717" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I717" s="76"/>
+      <c r="I717" s="75"/>
     </row>
     <row r="718" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I718" s="76"/>
+      <c r="I718" s="75"/>
     </row>
     <row r="719" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I719" s="76"/>
+      <c r="I719" s="75"/>
     </row>
     <row r="720" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I720" s="76"/>
+      <c r="I720" s="75"/>
     </row>
     <row r="721" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I721" s="76"/>
+      <c r="I721" s="75"/>
     </row>
     <row r="722" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I722" s="76"/>
+      <c r="I722" s="75"/>
     </row>
     <row r="723" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I723" s="76"/>
+      <c r="I723" s="75"/>
     </row>
     <row r="724" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I724" s="76"/>
+      <c r="I724" s="75"/>
     </row>
     <row r="725" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I725" s="76"/>
+      <c r="I725" s="75"/>
     </row>
     <row r="726" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I726" s="76"/>
+      <c r="I726" s="75"/>
     </row>
     <row r="727" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I727" s="76"/>
+      <c r="I727" s="75"/>
     </row>
     <row r="728" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I728" s="76"/>
+      <c r="I728" s="75"/>
     </row>
     <row r="729" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I729" s="76"/>
+      <c r="I729" s="75"/>
     </row>
     <row r="730" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I730" s="76"/>
+      <c r="I730" s="75"/>
     </row>
     <row r="731" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I731" s="76"/>
+      <c r="I731" s="75"/>
     </row>
     <row r="732" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I732" s="76"/>
+      <c r="I732" s="75"/>
     </row>
     <row r="733" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I733" s="76"/>
+      <c r="I733" s="75"/>
     </row>
     <row r="734" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I734" s="76"/>
+      <c r="I734" s="75"/>
     </row>
     <row r="735" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I735" s="76"/>
+      <c r="I735" s="75"/>
     </row>
     <row r="736" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I736" s="76"/>
+      <c r="I736" s="75"/>
     </row>
     <row r="737" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I737" s="76"/>
+      <c r="I737" s="75"/>
     </row>
     <row r="738" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I738" s="76"/>
+      <c r="I738" s="75"/>
     </row>
     <row r="739" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I739" s="76"/>
+      <c r="I739" s="75"/>
     </row>
     <row r="740" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I740" s="76"/>
+      <c r="I740" s="75"/>
     </row>
     <row r="741" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I741" s="76"/>
+      <c r="I741" s="75"/>
     </row>
     <row r="742" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I742" s="76"/>
+      <c r="I742" s="75"/>
     </row>
     <row r="743" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I743" s="76"/>
+      <c r="I743" s="75"/>
     </row>
     <row r="744" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I744" s="76"/>
+      <c r="I744" s="75"/>
     </row>
     <row r="745" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I745" s="76"/>
+      <c r="I745" s="75"/>
     </row>
     <row r="746" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I746" s="76"/>
+      <c r="I746" s="75"/>
     </row>
     <row r="747" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I747" s="76"/>
+      <c r="I747" s="75"/>
     </row>
     <row r="748" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I748" s="76"/>
+      <c r="I748" s="75"/>
     </row>
     <row r="749" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I749" s="76"/>
+      <c r="I749" s="75"/>
     </row>
     <row r="750" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I750" s="76"/>
+      <c r="I750" s="75"/>
     </row>
     <row r="751" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I751" s="76"/>
+      <c r="I751" s="75"/>
     </row>
     <row r="752" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I752" s="76"/>
+      <c r="I752" s="75"/>
     </row>
     <row r="753" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I753" s="76"/>
+      <c r="I753" s="75"/>
     </row>
     <row r="754" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I754" s="76"/>
+      <c r="I754" s="75"/>
     </row>
     <row r="755" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I755" s="76"/>
+      <c r="I755" s="75"/>
     </row>
     <row r="756" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I756" s="76"/>
+      <c r="I756" s="75"/>
     </row>
     <row r="757" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I757" s="76"/>
+      <c r="I757" s="75"/>
     </row>
     <row r="758" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I758" s="76"/>
+      <c r="I758" s="75"/>
     </row>
     <row r="759" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I759" s="76"/>
+      <c r="I759" s="75"/>
     </row>
     <row r="760" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I760" s="76"/>
+      <c r="I760" s="75"/>
     </row>
     <row r="761" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I761" s="76"/>
+      <c r="I761" s="75"/>
     </row>
     <row r="762" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I762" s="76"/>
+      <c r="I762" s="75"/>
     </row>
     <row r="763" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I763" s="76"/>
+      <c r="I763" s="75"/>
     </row>
     <row r="764" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I764" s="76"/>
+      <c r="I764" s="75"/>
     </row>
     <row r="765" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I765" s="76"/>
+      <c r="I765" s="75"/>
     </row>
     <row r="766" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I766" s="76"/>
+      <c r="I766" s="75"/>
     </row>
     <row r="767" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I767" s="76"/>
+      <c r="I767" s="75"/>
     </row>
     <row r="768" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I768" s="76"/>
+      <c r="I768" s="75"/>
     </row>
     <row r="769" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I769" s="76"/>
+      <c r="I769" s="75"/>
     </row>
     <row r="770" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I770" s="76"/>
+      <c r="I770" s="75"/>
     </row>
     <row r="771" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I771" s="76"/>
+      <c r="I771" s="75"/>
     </row>
     <row r="772" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I772" s="76"/>
+      <c r="I772" s="75"/>
     </row>
     <row r="773" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I773" s="76"/>
+      <c r="I773" s="75"/>
     </row>
     <row r="774" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I774" s="76"/>
+      <c r="I774" s="75"/>
     </row>
     <row r="775" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I775" s="76"/>
+      <c r="I775" s="75"/>
     </row>
     <row r="776" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I776" s="76"/>
+      <c r="I776" s="75"/>
     </row>
     <row r="777" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I777" s="76"/>
+      <c r="I777" s="75"/>
     </row>
     <row r="778" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I778" s="76"/>
+      <c r="I778" s="75"/>
     </row>
     <row r="779" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I779" s="76"/>
+      <c r="I779" s="75"/>
     </row>
     <row r="780" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I780" s="76"/>
+      <c r="I780" s="75"/>
     </row>
     <row r="781" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I781" s="76"/>
+      <c r="I781" s="75"/>
     </row>
     <row r="782" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I782" s="76"/>
+      <c r="I782" s="75"/>
     </row>
     <row r="783" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I783" s="76"/>
+      <c r="I783" s="75"/>
     </row>
     <row r="784" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I784" s="76"/>
+      <c r="I784" s="75"/>
     </row>
     <row r="785" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I785" s="76"/>
+      <c r="I785" s="75"/>
     </row>
     <row r="786" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I786" s="76"/>
+      <c r="I786" s="75"/>
     </row>
     <row r="787" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I787" s="76"/>
+      <c r="I787" s="75"/>
     </row>
     <row r="788" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I788" s="76"/>
+      <c r="I788" s="75"/>
     </row>
     <row r="789" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I789" s="76"/>
+      <c r="I789" s="75"/>
     </row>
     <row r="790" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I790" s="76"/>
+      <c r="I790" s="75"/>
     </row>
     <row r="791" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I791" s="77"/>
+      <c r="I791" s="76"/>
     </row>
     <row r="792" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I792" s="77"/>
+      <c r="I792" s="76"/>
     </row>
     <row r="793" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I793" s="77"/>
+      <c r="I793" s="76"/>
     </row>
     <row r="794" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I794" s="77"/>
+      <c r="I794" s="76"/>
     </row>
     <row r="795" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I795" s="76"/>
+      <c r="I795" s="75"/>
     </row>
     <row r="796" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I796" s="76"/>
+      <c r="I796" s="75"/>
     </row>
     <row r="797" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I797" s="76"/>
+      <c r="I797" s="75"/>
     </row>
     <row r="798" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I798" s="76"/>
+      <c r="I798" s="75"/>
     </row>
     <row r="799" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I799" s="76"/>
+      <c r="I799" s="75"/>
     </row>
     <row r="800" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I800" s="76"/>
+      <c r="I800" s="75"/>
     </row>
     <row r="801" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I801" s="76"/>
+      <c r="I801" s="75"/>
     </row>
     <row r="802" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I802" s="76"/>
+      <c r="I802" s="75"/>
     </row>
     <row r="803" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I803" s="76"/>
+      <c r="I803" s="75"/>
     </row>
     <row r="804" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I804" s="76"/>
+      <c r="I804" s="75"/>
     </row>
     <row r="805" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I805" s="76"/>
+      <c r="I805" s="75"/>
     </row>
     <row r="806" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I806" s="76"/>
+      <c r="I806" s="75"/>
     </row>
     <row r="807" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I807" s="76"/>
+      <c r="I807" s="75"/>
     </row>
     <row r="808" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I808" s="76"/>
+      <c r="I808" s="75"/>
     </row>
     <row r="809" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I809" s="76"/>
+      <c r="I809" s="75"/>
     </row>
     <row r="810" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I810" s="76"/>
+      <c r="I810" s="75"/>
     </row>
     <row r="811" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I811" s="76"/>
+      <c r="I811" s="75"/>
     </row>
     <row r="812" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I812" s="76"/>
+      <c r="I812" s="75"/>
     </row>
     <row r="813" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I813" s="76"/>
+      <c r="I813" s="75"/>
     </row>
     <row r="814" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I814" s="76"/>
+      <c r="I814" s="75"/>
     </row>
     <row r="815" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I815" s="76"/>
+      <c r="I815" s="75"/>
     </row>
     <row r="816" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I816" s="76"/>
+      <c r="I816" s="75"/>
     </row>
     <row r="817" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I817" s="76"/>
+      <c r="I817" s="75"/>
     </row>
     <row r="818" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I818" s="76"/>
+      <c r="I818" s="75"/>
     </row>
     <row r="819" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I819" s="76"/>
+      <c r="I819" s="75"/>
     </row>
     <row r="820" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I820" s="76"/>
+      <c r="I820" s="75"/>
     </row>
     <row r="821" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I821" s="76"/>
+      <c r="I821" s="75"/>
     </row>
     <row r="822" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I822" s="76"/>
+      <c r="I822" s="75"/>
     </row>
     <row r="823" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I823" s="76"/>
+      <c r="I823" s="75"/>
     </row>
     <row r="824" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I824" s="76"/>
+      <c r="I824" s="75"/>
     </row>
     <row r="825" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I825" s="76"/>
+      <c r="I825" s="75"/>
     </row>
     <row r="826" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I826" s="76"/>
+      <c r="I826" s="75"/>
     </row>
     <row r="827" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I827" s="76"/>
+      <c r="I827" s="75"/>
     </row>
     <row r="828" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I828" s="76"/>
+      <c r="I828" s="75"/>
     </row>
     <row r="829" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I829" s="76"/>
+      <c r="I829" s="75"/>
     </row>
     <row r="830" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I830" s="76"/>
+      <c r="I830" s="75"/>
     </row>
     <row r="831" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I831" s="76"/>
+      <c r="I831" s="75"/>
     </row>
     <row r="832" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I832" s="76"/>
+      <c r="I832" s="75"/>
     </row>
     <row r="833" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I833" s="76"/>
+      <c r="I833" s="75"/>
     </row>
     <row r="834" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I834" s="76"/>
+      <c r="I834" s="75"/>
     </row>
     <row r="835" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I835" s="76"/>
+      <c r="I835" s="75"/>
     </row>
     <row r="836" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I836" s="76"/>
+      <c r="I836" s="75"/>
     </row>
     <row r="837" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I837" s="76"/>
+      <c r="I837" s="75"/>
     </row>
     <row r="838" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I838" s="76"/>
+      <c r="I838" s="75"/>
     </row>
     <row r="839" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I839" s="76"/>
+      <c r="I839" s="75"/>
     </row>
     <row r="840" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I840" s="76"/>
+      <c r="I840" s="75"/>
     </row>
     <row r="841" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I841" s="76"/>
+      <c r="I841" s="75"/>
     </row>
     <row r="842" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I842" s="76"/>
+      <c r="I842" s="75"/>
     </row>
     <row r="843" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I843" s="76"/>
+      <c r="I843" s="75"/>
     </row>
     <row r="844" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I844" s="76"/>
+      <c r="I844" s="75"/>
     </row>
     <row r="845" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I845" s="76"/>
+      <c r="I845" s="75"/>
     </row>
     <row r="846" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I846" s="76"/>
+      <c r="I846" s="75"/>
     </row>
     <row r="847" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I847" s="76"/>
+      <c r="I847" s="75"/>
     </row>
     <row r="848" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I848" s="76"/>
+      <c r="I848" s="75"/>
     </row>
     <row r="849" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I849" s="76"/>
+      <c r="I849" s="75"/>
     </row>
     <row r="850" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I850" s="76"/>
+      <c r="I850" s="75"/>
     </row>
     <row r="851" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I851" s="76"/>
+      <c r="I851" s="75"/>
     </row>
     <row r="852" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I852" s="76"/>
+      <c r="I852" s="75"/>
     </row>
     <row r="853" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I853" s="77"/>
+      <c r="I853" s="76"/>
     </row>
     <row r="854" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I854" s="76"/>
+      <c r="I854" s="75"/>
     </row>
     <row r="855" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I855" s="76"/>
+      <c r="I855" s="75"/>
     </row>
     <row r="856" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I856" s="77"/>
+      <c r="I856" s="76"/>
     </row>
     <row r="857" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I857" s="76"/>
+      <c r="I857" s="75"/>
     </row>
     <row r="858" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I858" s="76"/>
+      <c r="I858" s="75"/>
     </row>
     <row r="859" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I859" s="76"/>
+      <c r="I859" s="75"/>
     </row>
     <row r="860" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I860" s="76"/>
+      <c r="I860" s="75"/>
     </row>
     <row r="861" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I861" s="76"/>
+      <c r="I861" s="75"/>
     </row>
     <row r="862" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I862" s="76"/>
+      <c r="I862" s="75"/>
     </row>
     <row r="863" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I863" s="76"/>
+      <c r="I863" s="75"/>
     </row>
     <row r="864" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I864" s="76"/>
+      <c r="I864" s="75"/>
     </row>
     <row r="865" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I865" s="77"/>
+      <c r="I865" s="76"/>
     </row>
     <row r="866" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I866" s="76"/>
+      <c r="I866" s="75"/>
     </row>
     <row r="867" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I867" s="76"/>
+      <c r="I867" s="75"/>
     </row>
     <row r="868" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I868" s="77"/>
+      <c r="I868" s="76"/>
     </row>
     <row r="869" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I869" s="76"/>
+      <c r="I869" s="75"/>
     </row>
     <row r="870" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I870" s="76"/>
+      <c r="I870" s="75"/>
     </row>
     <row r="871" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I871" s="76"/>
+      <c r="I871" s="75"/>
     </row>
     <row r="872" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I872" s="76"/>
+      <c r="I872" s="75"/>
     </row>
     <row r="873" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I873" s="76"/>
+      <c r="I873" s="75"/>
     </row>
     <row r="874" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I874" s="76"/>
+      <c r="I874" s="75"/>
     </row>
     <row r="875" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I875" s="76"/>
+      <c r="I875" s="75"/>
     </row>
     <row r="876" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I876" s="76"/>
+      <c r="I876" s="75"/>
     </row>
     <row r="877" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I877" s="76"/>
+      <c r="I877" s="75"/>
     </row>
     <row r="878" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I878" s="76"/>
+      <c r="I878" s="75"/>
     </row>
     <row r="879" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I879" s="76"/>
+      <c r="I879" s="75"/>
     </row>
     <row r="880" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I880" s="76"/>
+      <c r="I880" s="75"/>
     </row>
     <row r="881" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I881" s="76"/>
+      <c r="I881" s="75"/>
     </row>
     <row r="882" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I882" s="76"/>
+      <c r="I882" s="75"/>
     </row>
     <row r="883" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I883" s="76"/>
+      <c r="I883" s="75"/>
     </row>
     <row r="884" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I884" s="76"/>
+      <c r="I884" s="75"/>
     </row>
     <row r="885" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I885" s="76"/>
+      <c r="I885" s="75"/>
     </row>
     <row r="886" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I886" s="76"/>
+      <c r="I886" s="75"/>
     </row>
     <row r="887" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I887" s="76"/>
+      <c r="I887" s="75"/>
     </row>
     <row r="888" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I888" s="76"/>
+      <c r="I888" s="75"/>
     </row>
     <row r="889" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I889" s="77"/>
+      <c r="I889" s="76"/>
     </row>
     <row r="890" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I890" s="77"/>
+      <c r="I890" s="76"/>
     </row>
     <row r="891" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I891" s="77"/>
+      <c r="I891" s="76"/>
     </row>
     <row r="892" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I892" s="77"/>
+      <c r="I892" s="76"/>
     </row>
     <row r="893" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I893" s="77"/>
+      <c r="I893" s="76"/>
     </row>
     <row r="894" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I894" s="77"/>
+      <c r="I894" s="76"/>
     </row>
     <row r="895" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I895" s="77"/>
+      <c r="I895" s="76"/>
     </row>
     <row r="896" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I896" s="77"/>
+      <c r="I896" s="76"/>
     </row>
     <row r="897" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I897" s="76"/>
+      <c r="I897" s="75"/>
     </row>
     <row r="898" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I898" s="76"/>
+      <c r="I898" s="75"/>
     </row>
     <row r="899" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I899" s="76"/>
+      <c r="I899" s="75"/>
     </row>
     <row r="900" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I900" s="76"/>
+      <c r="I900" s="75"/>
     </row>
     <row r="901" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I901" s="76"/>
+      <c r="I901" s="75"/>
     </row>
     <row r="902" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I902" s="76"/>
+      <c r="I902" s="75"/>
     </row>
     <row r="903" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I903" s="76"/>
+      <c r="I903" s="75"/>
     </row>
     <row r="904" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I904" s="76"/>
+      <c r="I904" s="75"/>
     </row>
     <row r="905" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I905" s="76"/>
+      <c r="I905" s="75"/>
     </row>
     <row r="906" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I906" s="76"/>
+      <c r="I906" s="75"/>
     </row>
     <row r="907" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I907" s="76"/>
+      <c r="I907" s="75"/>
     </row>
     <row r="908" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I908" s="76"/>
+      <c r="I908" s="75"/>
     </row>
     <row r="909" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I909" s="76"/>
+      <c r="I909" s="75"/>
     </row>
     <row r="910" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I910" s="76"/>
+      <c r="I910" s="75"/>
     </row>
     <row r="911" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I911" s="76"/>
+      <c r="I911" s="75"/>
     </row>
     <row r="912" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I912" s="76"/>
+      <c r="I912" s="75"/>
     </row>
     <row r="913" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I913" s="76"/>
+      <c r="I913" s="75"/>
     </row>
     <row r="914" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I914" s="76"/>
+      <c r="I914" s="75"/>
     </row>
     <row r="915" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I915" s="76"/>
+      <c r="I915" s="75"/>
     </row>
     <row r="916" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I916" s="76"/>
+      <c r="I916" s="75"/>
     </row>
     <row r="917" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I917" s="76"/>
+      <c r="I917" s="75"/>
     </row>
     <row r="918" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I918" s="76"/>
+      <c r="I918" s="75"/>
     </row>
     <row r="919" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I919" s="76"/>
+      <c r="I919" s="75"/>
     </row>
     <row r="920" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I920" s="76"/>
+      <c r="I920" s="75"/>
     </row>
     <row r="921" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I921" s="76"/>
+      <c r="I921" s="75"/>
     </row>
     <row r="922" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I922" s="76"/>
+      <c r="I922" s="75"/>
     </row>
     <row r="923" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I923" s="77"/>
+      <c r="I923" s="76"/>
     </row>
     <row r="924" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I924" s="77"/>
+      <c r="I924" s="76"/>
     </row>
     <row r="925" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I925" s="77"/>
+      <c r="I925" s="76"/>
     </row>
     <row r="926" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I926" s="77"/>
+      <c r="I926" s="76"/>
     </row>
     <row r="927" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I927" s="76"/>
+      <c r="I927" s="75"/>
     </row>
     <row r="928" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I928" s="76"/>
+      <c r="I928" s="75"/>
     </row>
     <row r="929" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I929" s="76"/>
+      <c r="I929" s="75"/>
     </row>
     <row r="930" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I930" s="76"/>
+      <c r="I930" s="75"/>
     </row>
     <row r="931" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I931" s="76"/>
+      <c r="I931" s="75"/>
     </row>
     <row r="932" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I932" s="76"/>
+      <c r="I932" s="75"/>
     </row>
     <row r="933" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I933" s="76"/>
+      <c r="I933" s="75"/>
     </row>
     <row r="934" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I934" s="76"/>
+      <c r="I934" s="75"/>
     </row>
     <row r="935" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I935" s="76"/>
+      <c r="I935" s="75"/>
     </row>
     <row r="936" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I936" s="76"/>
+      <c r="I936" s="75"/>
     </row>
     <row r="937" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I937" s="76"/>
+      <c r="I937" s="75"/>
     </row>
     <row r="938" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I938" s="76"/>
+      <c r="I938" s="75"/>
     </row>
     <row r="939" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I939" s="76"/>
+      <c r="I939" s="75"/>
     </row>
     <row r="940" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I940" s="76"/>
+      <c r="I940" s="75"/>
     </row>
     <row r="941" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I941" s="76"/>
+      <c r="I941" s="75"/>
     </row>
     <row r="942" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I942" s="76"/>
+      <c r="I942" s="75"/>
     </row>
     <row r="943" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I943" s="76"/>
+      <c r="I943" s="75"/>
     </row>
     <row r="944" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I944" s="76"/>
+      <c r="I944" s="75"/>
     </row>
     <row r="945" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I945" s="76"/>
+      <c r="I945" s="75"/>
     </row>
     <row r="946" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I946" s="76"/>
+      <c r="I946" s="75"/>
     </row>
     <row r="947" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I947" s="76"/>
+      <c r="I947" s="75"/>
     </row>
     <row r="948" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I948" s="76"/>
+      <c r="I948" s="75"/>
     </row>
     <row r="949" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I949" s="76"/>
+      <c r="I949" s="75"/>
     </row>
     <row r="950" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I950" s="76"/>
+      <c r="I950" s="75"/>
     </row>
     <row r="951" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I951" s="76"/>
+      <c r="I951" s="75"/>
     </row>
     <row r="952" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I952" s="76"/>
+      <c r="I952" s="75"/>
     </row>
     <row r="953" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I953" s="76"/>
+      <c r="I953" s="75"/>
     </row>
     <row r="954" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I954" s="76"/>
+      <c r="I954" s="75"/>
     </row>
     <row r="955" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I955" s="76"/>
+      <c r="I955" s="75"/>
     </row>
     <row r="956" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I956" s="76"/>
+      <c r="I956" s="75"/>
     </row>
     <row r="957" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I957" s="76"/>
+      <c r="I957" s="75"/>
     </row>
     <row r="958" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I958" s="76"/>
+      <c r="I958" s="75"/>
     </row>
     <row r="959" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I959" s="76"/>
+      <c r="I959" s="75"/>
     </row>
     <row r="960" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I960" s="76"/>
+      <c r="I960" s="75"/>
     </row>
     <row r="961" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I961" s="76"/>
+      <c r="I961" s="75"/>
     </row>
     <row r="962" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I962" s="76"/>
+      <c r="I962" s="75"/>
     </row>
     <row r="963" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I963" s="76"/>
+      <c r="I963" s="75"/>
     </row>
     <row r="964" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I964" s="76"/>
+      <c r="I964" s="75"/>
     </row>
     <row r="965" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I965" s="76"/>
+      <c r="I965" s="75"/>
     </row>
     <row r="966" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I966" s="76"/>
+      <c r="I966" s="75"/>
     </row>
     <row r="967" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I967" s="76"/>
+      <c r="I967" s="75"/>
     </row>
     <row r="968" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I968" s="76"/>
+      <c r="I968" s="75"/>
     </row>
     <row r="969" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I969" s="76"/>
+      <c r="I969" s="75"/>
     </row>
     <row r="970" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I970" s="76"/>
+      <c r="I970" s="75"/>
     </row>
     <row r="971" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I971" s="76"/>
+      <c r="I971" s="75"/>
     </row>
     <row r="972" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I972" s="76"/>
+      <c r="I972" s="75"/>
     </row>
     <row r="973" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I973" s="76"/>
+      <c r="I973" s="75"/>
     </row>
     <row r="974" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I974" s="76"/>
+      <c r="I974" s="75"/>
     </row>
     <row r="975" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I975" s="76"/>
+      <c r="I975" s="75"/>
     </row>
     <row r="976" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I976" s="76"/>
+      <c r="I976" s="75"/>
     </row>
     <row r="977" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I977" s="76"/>
+      <c r="I977" s="75"/>
     </row>
     <row r="978" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I978" s="76"/>
+      <c r="I978" s="75"/>
     </row>
     <row r="979" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I979" s="76"/>
+      <c r="I979" s="75"/>
     </row>
     <row r="980" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I980" s="76"/>
+      <c r="I980" s="75"/>
     </row>
     <row r="981" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I981" s="76"/>
+      <c r="I981" s="75"/>
     </row>
     <row r="982" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I982" s="76"/>
+      <c r="I982" s="75"/>
     </row>
     <row r="983" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I983" s="76"/>
+      <c r="I983" s="75"/>
     </row>
     <row r="984" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I984" s="76"/>
+      <c r="I984" s="75"/>
     </row>
     <row r="985" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I985" s="76"/>
+      <c r="I985" s="75"/>
     </row>
     <row r="986" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I986" s="76"/>
+      <c r="I986" s="75"/>
     </row>
     <row r="987" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I987" s="76"/>
+      <c r="I987" s="75"/>
     </row>
     <row r="988" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I988" s="76"/>
+      <c r="I988" s="75"/>
     </row>
     <row r="989" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I989" s="76"/>
+      <c r="I989" s="75"/>
     </row>
     <row r="990" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I990" s="76"/>
+      <c r="I990" s="75"/>
     </row>
     <row r="991" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I991" s="76"/>
+      <c r="I991" s="75"/>
     </row>
     <row r="992" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I992" s="76"/>
+      <c r="I992" s="75"/>
     </row>
     <row r="993" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I993" s="76"/>
+      <c r="I993" s="75"/>
     </row>
     <row r="994" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I994" s="76"/>
+      <c r="I994" s="75"/>
     </row>
     <row r="995" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I995" s="76"/>
+      <c r="I995" s="75"/>
     </row>
     <row r="996" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I996" s="76"/>
+      <c r="I996" s="75"/>
     </row>
     <row r="997" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I997" s="76"/>
+      <c r="I997" s="75"/>
     </row>
     <row r="998" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I998" s="76"/>
+      <c r="I998" s="75"/>
     </row>
     <row r="999" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I999" s="76"/>
+      <c r="I999" s="75"/>
     </row>
     <row r="1000" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1000" s="76"/>
+      <c r="I1000" s="75"/>
     </row>
     <row r="1001" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1001" s="76"/>
+      <c r="I1001" s="75"/>
     </row>
     <row r="1002" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1002" s="76"/>
+      <c r="I1002" s="75"/>
     </row>
     <row r="1003" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1003" s="76"/>
+      <c r="I1003" s="75"/>
     </row>
     <row r="1004" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1004" s="76"/>
+      <c r="I1004" s="75"/>
     </row>
     <row r="1005" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1005" s="76"/>
+      <c r="I1005" s="75"/>
     </row>
     <row r="1006" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1006" s="76"/>
+      <c r="I1006" s="75"/>
     </row>
     <row r="1007" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1007" s="76"/>
+      <c r="I1007" s="75"/>
     </row>
     <row r="1008" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1008" s="76"/>
+      <c r="I1008" s="75"/>
     </row>
     <row r="1009" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1009" s="76"/>
+      <c r="I1009" s="75"/>
     </row>
     <row r="1010" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1010" s="76"/>
+      <c r="I1010" s="75"/>
     </row>
     <row r="1011" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1011" s="76"/>
+      <c r="I1011" s="75"/>
     </row>
     <row r="1012" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1012" s="76"/>
+      <c r="I1012" s="75"/>
     </row>
     <row r="1013" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1013" s="76"/>
+      <c r="I1013" s="75"/>
     </row>
     <row r="1014" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1014" s="76"/>
+      <c r="I1014" s="75"/>
     </row>
     <row r="1015" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1015" s="76"/>
+      <c r="I1015" s="75"/>
     </row>
     <row r="1016" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1016" s="76"/>
+      <c r="I1016" s="75"/>
     </row>
     <row r="1017" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1017" s="76"/>
+      <c r="I1017" s="75"/>
     </row>
     <row r="1018" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1018" s="76"/>
+      <c r="I1018" s="75"/>
     </row>
     <row r="1019" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1019" s="76"/>
+      <c r="I1019" s="75"/>
     </row>
     <row r="1020" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1020" s="76"/>
+      <c r="I1020" s="75"/>
     </row>
     <row r="1021" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1021" s="76"/>
+      <c r="I1021" s="75"/>
     </row>
     <row r="1022" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1022" s="76"/>
+      <c r="I1022" s="75"/>
     </row>
     <row r="1023" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1023" s="76"/>
+      <c r="I1023" s="75"/>
     </row>
     <row r="1024" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1024" s="76"/>
+      <c r="I1024" s="75"/>
     </row>
     <row r="1025" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1025" s="76"/>
+      <c r="I1025" s="75"/>
     </row>
     <row r="1026" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1026" s="76"/>
+      <c r="I1026" s="75"/>
     </row>
     <row r="1027" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1027" s="76"/>
+      <c r="I1027" s="75"/>
     </row>
     <row r="1028" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1028" s="76"/>
+      <c r="I1028" s="75"/>
     </row>
     <row r="1029" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1029" s="76"/>
+      <c r="I1029" s="75"/>
     </row>
     <row r="1030" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1030" s="76"/>
+      <c r="I1030" s="75"/>
     </row>
     <row r="1031" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1031" s="76"/>
+      <c r="I1031" s="75"/>
     </row>
     <row r="1032" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1032" s="76"/>
+      <c r="I1032" s="75"/>
     </row>
     <row r="1033" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1033" s="76"/>
+      <c r="I1033" s="75"/>
     </row>
     <row r="1034" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1034" s="76"/>
+      <c r="I1034" s="75"/>
     </row>
     <row r="1035" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1035" s="76"/>
+      <c r="I1035" s="75"/>
     </row>
     <row r="1036" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1036" s="76"/>
+      <c r="I1036" s="75"/>
     </row>
     <row r="1037" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1037" s="76"/>
+      <c r="I1037" s="75"/>
     </row>
     <row r="1038" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1038" s="76"/>
+      <c r="I1038" s="75"/>
     </row>
     <row r="1039" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1039" s="76"/>
+      <c r="I1039" s="75"/>
     </row>
     <row r="1040" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1040" s="76"/>
+      <c r="I1040" s="75"/>
     </row>
     <row r="1041" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1041" s="76"/>
+      <c r="I1041" s="75"/>
     </row>
     <row r="1042" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1042" s="76"/>
+      <c r="I1042" s="75"/>
     </row>
     <row r="1043" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1043" s="76"/>
+      <c r="I1043" s="75"/>
     </row>
     <row r="1044" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1044" s="76"/>
+      <c r="I1044" s="75"/>
     </row>
     <row r="1045" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1045" s="76"/>
+      <c r="I1045" s="75"/>
     </row>
     <row r="1046" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1046" s="76"/>
+      <c r="I1046" s="75"/>
     </row>
     <row r="1047" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1047" s="76"/>
+      <c r="I1047" s="75"/>
     </row>
     <row r="1048" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1048" s="76"/>
+      <c r="I1048" s="75"/>
     </row>
     <row r="1049" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1049" s="76"/>
+      <c r="I1049" s="75"/>
     </row>
     <row r="1050" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1050" s="76"/>
+      <c r="I1050" s="75"/>
     </row>
     <row r="1051" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1051" s="76"/>
+      <c r="I1051" s="75"/>
     </row>
     <row r="1052" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1052" s="76"/>
+      <c r="I1052" s="75"/>
     </row>
     <row r="1053" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1053" s="76"/>
+      <c r="I1053" s="75"/>
     </row>
     <row r="1054" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1054" s="76"/>
+      <c r="I1054" s="75"/>
     </row>
     <row r="1055" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1055" s="76"/>
+      <c r="I1055" s="75"/>
     </row>
     <row r="1056" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1056" s="76"/>
+      <c r="I1056" s="75"/>
     </row>
     <row r="1057" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1057" s="76"/>
+      <c r="I1057" s="75"/>
     </row>
     <row r="1058" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1058" s="76"/>
+      <c r="I1058" s="75"/>
     </row>
     <row r="1059" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1059" s="76"/>
+      <c r="I1059" s="75"/>
     </row>
     <row r="1060" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1060" s="76"/>
+      <c r="I1060" s="75"/>
     </row>
     <row r="1061" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1061" s="76"/>
+      <c r="I1061" s="75"/>
     </row>
     <row r="1062" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1062" s="76"/>
+      <c r="I1062" s="75"/>
     </row>
     <row r="1063" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1063" s="76"/>
+      <c r="I1063" s="75"/>
     </row>
     <row r="1064" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1064" s="76"/>
+      <c r="I1064" s="75"/>
     </row>
     <row r="1065" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1065" s="76"/>
+      <c r="I1065" s="75"/>
     </row>
     <row r="1066" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1066" s="76"/>
+      <c r="I1066" s="75"/>
     </row>
     <row r="1067" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1067" s="76"/>
+      <c r="I1067" s="75"/>
     </row>
     <row r="1068" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1068" s="76"/>
+      <c r="I1068" s="75"/>
     </row>
     <row r="1069" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1069" s="76"/>
+      <c r="I1069" s="75"/>
     </row>
     <row r="1070" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1070" s="76"/>
+      <c r="I1070" s="75"/>
     </row>
     <row r="1071" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1071" s="76"/>
+      <c r="I1071" s="75"/>
     </row>
     <row r="1072" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1072" s="76"/>
+      <c r="I1072" s="75"/>
     </row>
     <row r="1073" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1073" s="76"/>
+      <c r="I1073" s="75"/>
     </row>
     <row r="1074" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1074" s="76"/>
+      <c r="I1074" s="75"/>
     </row>
     <row r="1075" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1075" s="76"/>
+      <c r="I1075" s="75"/>
     </row>
     <row r="1076" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1076" s="76"/>
+      <c r="I1076" s="75"/>
     </row>
     <row r="1077" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1077" s="76"/>
+      <c r="I1077" s="75"/>
     </row>
     <row r="1078" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1078" s="76"/>
+      <c r="I1078" s="75"/>
     </row>
     <row r="1079" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1079" s="76"/>
+      <c r="I1079" s="75"/>
     </row>
     <row r="1080" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1080" s="76"/>
+      <c r="I1080" s="75"/>
     </row>
     <row r="1081" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1081" s="76"/>
+      <c r="I1081" s="75"/>
     </row>
     <row r="1082" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1082" s="76"/>
+      <c r="I1082" s="75"/>
     </row>
     <row r="1083" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1083" s="76"/>
+      <c r="I1083" s="75"/>
     </row>
     <row r="1084" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1084" s="76"/>
+      <c r="I1084" s="75"/>
     </row>
     <row r="1085" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1085" s="76"/>
+      <c r="I1085" s="75"/>
     </row>
     <row r="1086" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1086" s="76"/>
+      <c r="I1086" s="75"/>
     </row>
     <row r="1087" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1087" s="76"/>
+      <c r="I1087" s="75"/>
     </row>
     <row r="1088" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1088" s="76"/>
+      <c r="I1088" s="75"/>
     </row>
     <row r="1089" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1089" s="76"/>
+      <c r="I1089" s="75"/>
     </row>
     <row r="1090" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1090" s="76"/>
+      <c r="I1090" s="75"/>
     </row>
     <row r="1091" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1091" s="76"/>
+      <c r="I1091" s="75"/>
     </row>
     <row r="1092" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1092" s="76"/>
+      <c r="I1092" s="75"/>
     </row>
     <row r="1093" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1093" s="76"/>
+      <c r="I1093" s="75"/>
     </row>
     <row r="1094" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1094" s="76"/>
+      <c r="I1094" s="75"/>
     </row>
     <row r="1095" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1095" s="76"/>
+      <c r="I1095" s="75"/>
     </row>
     <row r="1096" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1096" s="77"/>
+      <c r="I1096" s="76"/>
     </row>
     <row r="1097" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1097" s="76"/>
+      <c r="I1097" s="75"/>
     </row>
     <row r="1098" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1098" s="76"/>
+      <c r="I1098" s="75"/>
     </row>
     <row r="1099" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1099" s="76"/>
+      <c r="I1099" s="75"/>
     </row>
     <row r="1100" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1100" s="76"/>
+      <c r="I1100" s="75"/>
     </row>
     <row r="1101" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1101" s="76"/>
+      <c r="I1101" s="75"/>
     </row>
     <row r="1102" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1102" s="76"/>
+      <c r="I1102" s="75"/>
     </row>
     <row r="1103" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1103" s="76"/>
+      <c r="I1103" s="75"/>
     </row>
     <row r="1104" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1104" s="76"/>
+      <c r="I1104" s="75"/>
     </row>
     <row r="1105" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1105" s="76"/>
+      <c r="I1105" s="75"/>
     </row>
     <row r="1106" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1106" s="76"/>
+      <c r="I1106" s="75"/>
     </row>
     <row r="1107" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1107" s="76"/>
+      <c r="I1107" s="75"/>
     </row>
     <row r="1108" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1108" s="76"/>
+      <c r="I1108" s="75"/>
     </row>
     <row r="1109" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1109" s="76"/>
+      <c r="I1109" s="75"/>
     </row>
     <row r="1110" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1110" s="76"/>
+      <c r="I1110" s="75"/>
     </row>
     <row r="1111" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1111" s="76"/>
+      <c r="I1111" s="75"/>
     </row>
     <row r="1112" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1112" s="76"/>
+      <c r="I1112" s="75"/>
     </row>
     <row r="1113" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1113" s="76"/>
+      <c r="I1113" s="75"/>
     </row>
     <row r="1114" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1114" s="76"/>
+      <c r="I1114" s="75"/>
     </row>
     <row r="1115" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1115" s="76"/>
+      <c r="I1115" s="75"/>
     </row>
     <row r="1116" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1116" s="76"/>
+      <c r="I1116" s="75"/>
     </row>
     <row r="1117" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1117" s="76"/>
+      <c r="I1117" s="75"/>
     </row>
     <row r="1118" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1118" s="76"/>
+      <c r="I1118" s="75"/>
     </row>
     <row r="1119" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1119" s="76"/>
+      <c r="I1119" s="75"/>
     </row>
     <row r="1120" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1120" s="76"/>
+      <c r="I1120" s="75"/>
     </row>
     <row r="1121" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1121" s="76"/>
+      <c r="I1121" s="75"/>
     </row>
     <row r="1122" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1122" s="76"/>
+      <c r="I1122" s="75"/>
     </row>
     <row r="1123" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1123" s="76"/>
+      <c r="I1123" s="75"/>
     </row>
     <row r="1124" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1124" s="76"/>
+      <c r="I1124" s="75"/>
     </row>
     <row r="1125" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1125" s="76"/>
+      <c r="I1125" s="75"/>
     </row>
     <row r="1126" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1126" s="76"/>
+      <c r="I1126" s="75"/>
     </row>
     <row r="1127" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1127" s="76"/>
+      <c r="I1127" s="75"/>
     </row>
     <row r="1128" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1128" s="76"/>
+      <c r="I1128" s="75"/>
     </row>
     <row r="1129" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1129" s="76"/>
+      <c r="I1129" s="75"/>
     </row>
     <row r="1130" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1130" s="76"/>
+      <c r="I1130" s="75"/>
     </row>
     <row r="1131" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1131" s="76"/>
+      <c r="I1131" s="75"/>
     </row>
     <row r="1132" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1132" s="76"/>
+      <c r="I1132" s="75"/>
     </row>
     <row r="1133" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1133" s="76"/>
+      <c r="I1133" s="75"/>
     </row>
     <row r="1134" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1134" s="76"/>
+      <c r="I1134" s="75"/>
     </row>
     <row r="1135" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1135" s="76"/>
+      <c r="I1135" s="75"/>
     </row>
     <row r="1136" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1136" s="76"/>
+      <c r="I1136" s="75"/>
     </row>
     <row r="1137" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1137" s="76"/>
+      <c r="I1137" s="75"/>
     </row>
     <row r="1138" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1138" s="76"/>
+      <c r="I1138" s="75"/>
     </row>
     <row r="1139" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1139" s="76"/>
+      <c r="I1139" s="75"/>
     </row>
     <row r="1140" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1140" s="76"/>
+      <c r="I1140" s="75"/>
     </row>
     <row r="1141" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1141" s="76"/>
+      <c r="I1141" s="75"/>
     </row>
     <row r="1142" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1142" s="76"/>
+      <c r="I1142" s="75"/>
     </row>
     <row r="1143" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1143" s="76"/>
+      <c r="I1143" s="75"/>
     </row>
     <row r="1144" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1144" s="76"/>
+      <c r="I1144" s="75"/>
     </row>
     <row r="1145" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1145" s="76"/>
+      <c r="I1145" s="75"/>
     </row>
     <row r="1146" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1146" s="76"/>
+      <c r="I1146" s="75"/>
     </row>
     <row r="1147" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1147" s="76"/>
+      <c r="I1147" s="75"/>
     </row>
     <row r="1148" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1148" s="76"/>
+      <c r="I1148" s="75"/>
     </row>
     <row r="1149" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1149" s="76"/>
+      <c r="I1149" s="75"/>
     </row>
     <row r="1150" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1150" s="76"/>
+      <c r="I1150" s="75"/>
     </row>
     <row r="1151" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1151" s="76"/>
+      <c r="I1151" s="75"/>
     </row>
     <row r="1152" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1152" s="76"/>
+      <c r="I1152" s="75"/>
     </row>
     <row r="1153" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1153" s="76"/>
+      <c r="I1153" s="75"/>
     </row>
     <row r="1154" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1154" s="76"/>
+      <c r="I1154" s="75"/>
     </row>
     <row r="1155" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1155" s="76"/>
+      <c r="I1155" s="75"/>
     </row>
     <row r="1156" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1156" s="76"/>
+      <c r="I1156" s="75"/>
     </row>
     <row r="1157" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1157" s="76"/>
+      <c r="I1157" s="75"/>
     </row>
     <row r="1158" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1158" s="76"/>
+      <c r="I1158" s="75"/>
     </row>
     <row r="1159" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1159" s="76"/>
+      <c r="I1159" s="75"/>
     </row>
     <row r="1160" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1160" s="76"/>
+      <c r="I1160" s="75"/>
     </row>
     <row r="1161" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1161" s="76"/>
+      <c r="I1161" s="75"/>
     </row>
     <row r="1162" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1162" s="76"/>
+      <c r="I1162" s="75"/>
     </row>
     <row r="1163" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1163" s="76"/>
+      <c r="I1163" s="75"/>
     </row>
     <row r="1164" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1164" s="76"/>
+      <c r="I1164" s="75"/>
     </row>
     <row r="1165" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1165" s="76"/>
+      <c r="I1165" s="75"/>
     </row>
     <row r="1166" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1166" s="76"/>
+      <c r="I1166" s="75"/>
     </row>
     <row r="1167" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1167" s="76"/>
+      <c r="I1167" s="75"/>
     </row>
     <row r="1168" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1168" s="76"/>
+      <c r="I1168" s="75"/>
     </row>
     <row r="1169" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1169" s="76"/>
+      <c r="I1169" s="75"/>
     </row>
     <row r="1170" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1170" s="76"/>
+      <c r="I1170" s="75"/>
     </row>
     <row r="1171" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1171" s="76"/>
+      <c r="I1171" s="75"/>
     </row>
     <row r="1172" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1172" s="76"/>
+      <c r="I1172" s="75"/>
     </row>
     <row r="1173" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1173" s="76"/>
+      <c r="I1173" s="75"/>
     </row>
     <row r="1174" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1174" s="76"/>
+      <c r="I1174" s="75"/>
     </row>
     <row r="1175" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1175" s="76"/>
+      <c r="I1175" s="75"/>
     </row>
     <row r="1176" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1176" s="76"/>
+      <c r="I1176" s="75"/>
     </row>
     <row r="1177" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1177" s="76"/>
+      <c r="I1177" s="75"/>
     </row>
     <row r="1178" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1178" s="76"/>
+      <c r="I1178" s="75"/>
     </row>
     <row r="1179" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1179" s="76"/>
+      <c r="I1179" s="75"/>
     </row>
     <row r="1180" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1180" s="76"/>
+      <c r="I1180" s="75"/>
     </row>
     <row r="1181" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1181" s="76"/>
+      <c r="I1181" s="75"/>
     </row>
     <row r="1182" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1182" s="76"/>
+      <c r="I1182" s="75"/>
     </row>
     <row r="1183" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1183" s="76"/>
+      <c r="I1183" s="75"/>
     </row>
     <row r="1184" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1184" s="76"/>
+      <c r="I1184" s="75"/>
     </row>
     <row r="1185" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1185" s="76"/>
+      <c r="I1185" s="75"/>
     </row>
     <row r="1186" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1186" s="76"/>
+      <c r="I1186" s="75"/>
     </row>
     <row r="1187" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1187" s="76"/>
+      <c r="I1187" s="75"/>
     </row>
     <row r="1188" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1188" s="76"/>
+      <c r="I1188" s="75"/>
     </row>
     <row r="1189" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1189" s="76"/>
+      <c r="I1189" s="75"/>
     </row>
     <row r="1190" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1190" s="76"/>
+      <c r="I1190" s="75"/>
     </row>
     <row r="1191" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1191" s="76"/>
+      <c r="I1191" s="75"/>
     </row>
     <row r="1192" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1192" s="76"/>
+      <c r="I1192" s="75"/>
     </row>
     <row r="1193" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1193" s="76"/>
+      <c r="I1193" s="75"/>
     </row>
     <row r="1194" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1194" s="77"/>
+      <c r="I1194" s="76"/>
     </row>
     <row r="1195" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1195" s="76"/>
+      <c r="I1195" s="75"/>
     </row>
     <row r="1196" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1196" s="76"/>
+      <c r="I1196" s="75"/>
     </row>
     <row r="1197" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1197" s="76"/>
+      <c r="I1197" s="75"/>
     </row>
     <row r="1198" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1198" s="76"/>
+      <c r="I1198" s="75"/>
     </row>
     <row r="1199" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1199" s="76"/>
+      <c r="I1199" s="75"/>
     </row>
     <row r="1200" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1200" s="76"/>
+      <c r="I1200" s="75"/>
     </row>
     <row r="1201" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1201" s="76"/>
+      <c r="I1201" s="75"/>
     </row>
     <row r="1202" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1202" s="76"/>
+      <c r="I1202" s="75"/>
     </row>
     <row r="1203" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1203" s="76"/>
+      <c r="I1203" s="75"/>
     </row>
     <row r="1204" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1204" s="76"/>
+      <c r="I1204" s="75"/>
     </row>
     <row r="1205" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1205" s="76"/>
+      <c r="I1205" s="75"/>
     </row>
     <row r="1206" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1206" s="76"/>
+      <c r="I1206" s="75"/>
     </row>
     <row r="1207" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1207" s="76"/>
+      <c r="I1207" s="75"/>
     </row>
     <row r="1208" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1208" s="76"/>
+      <c r="I1208" s="75"/>
     </row>
     <row r="1209" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1209" s="76"/>
+      <c r="I1209" s="75"/>
     </row>
     <row r="1210" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1210" s="76"/>
+      <c r="I1210" s="75"/>
     </row>
     <row r="1211" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1211" s="76"/>
+      <c r="I1211" s="75"/>
     </row>
     <row r="1212" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1212" s="76"/>
+      <c r="I1212" s="75"/>
     </row>
     <row r="1213" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1213" s="76"/>
+      <c r="I1213" s="75"/>
     </row>
     <row r="1214" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1214" s="76"/>
+      <c r="I1214" s="75"/>
     </row>
     <row r="1215" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1215" s="76"/>
+      <c r="I1215" s="75"/>
     </row>
     <row r="1216" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1216" s="76"/>
+      <c r="I1216" s="75"/>
     </row>
     <row r="1217" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1217" s="76"/>
+      <c r="I1217" s="75"/>
     </row>
     <row r="1218" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1218" s="76"/>
+      <c r="I1218" s="75"/>
     </row>
     <row r="1219" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1219" s="76"/>
+      <c r="I1219" s="75"/>
     </row>
     <row r="1220" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1220" s="76"/>
+      <c r="I1220" s="75"/>
     </row>
     <row r="1221" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1221" s="76"/>
+      <c r="I1221" s="75"/>
     </row>
     <row r="1222" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1222" s="76"/>
+      <c r="I1222" s="75"/>
     </row>
     <row r="1223" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1223" s="76"/>
+      <c r="I1223" s="75"/>
     </row>
     <row r="1224" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1224" s="76"/>
+      <c r="I1224" s="75"/>
     </row>
     <row r="1225" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1225" s="76"/>
+      <c r="I1225" s="75"/>
     </row>
     <row r="1226" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1226" s="76"/>
+      <c r="I1226" s="75"/>
     </row>
     <row r="1227" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1227" s="76"/>
+      <c r="I1227" s="75"/>
     </row>
     <row r="1228" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1228" s="76"/>
+      <c r="I1228" s="75"/>
     </row>
     <row r="1229" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1229" s="76"/>
+      <c r="I1229" s="75"/>
     </row>
     <row r="1230" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1230" s="76"/>
+      <c r="I1230" s="75"/>
     </row>
     <row r="1231" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1231" s="76"/>
+      <c r="I1231" s="75"/>
     </row>
     <row r="1232" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1232" s="76"/>
+      <c r="I1232" s="75"/>
     </row>
     <row r="1233" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1233" s="76"/>
+      <c r="I1233" s="75"/>
     </row>
     <row r="1234" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1234" s="76"/>
+      <c r="I1234" s="75"/>
     </row>
     <row r="1235" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1235" s="76"/>
+      <c r="I1235" s="75"/>
     </row>
     <row r="1236" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1236" s="76"/>
+      <c r="I1236" s="75"/>
     </row>
     <row r="1237" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1237" s="76"/>
+      <c r="I1237" s="75"/>
     </row>
     <row r="1238" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1238" s="76"/>
+      <c r="I1238" s="75"/>
     </row>
     <row r="1239" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1239" s="76"/>
+      <c r="I1239" s="75"/>
     </row>
     <row r="1240" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1240" s="76"/>
+      <c r="I1240" s="75"/>
     </row>
     <row r="1241" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1241" s="76"/>
+      <c r="I1241" s="75"/>
     </row>
     <row r="1242" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1242" s="76"/>
+      <c r="I1242" s="75"/>
     </row>
     <row r="1243" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1243" s="76"/>
+      <c r="I1243" s="75"/>
     </row>
     <row r="1244" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1244" s="76"/>
+      <c r="I1244" s="75"/>
     </row>
     <row r="1245" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1245" s="76"/>
+      <c r="I1245" s="75"/>
     </row>
     <row r="1246" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1246" s="76"/>
+      <c r="I1246" s="75"/>
     </row>
     <row r="1247" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1247" s="76"/>
+      <c r="I1247" s="75"/>
     </row>
     <row r="1248" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1248" s="76"/>
+      <c r="I1248" s="75"/>
     </row>
     <row r="1249" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1249" s="76"/>
+      <c r="I1249" s="75"/>
     </row>
     <row r="1250" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1250" s="76"/>
+      <c r="I1250" s="75"/>
     </row>
     <row r="1251" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1251" s="76"/>
+      <c r="I1251" s="75"/>
     </row>
     <row r="1252" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1252" s="76"/>
+      <c r="I1252" s="75"/>
     </row>
     <row r="1253" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1253" s="76"/>
+      <c r="I1253" s="75"/>
     </row>
     <row r="1254" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1254" s="76"/>
+      <c r="I1254" s="75"/>
     </row>
     <row r="1255" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1255" s="76"/>
+      <c r="I1255" s="75"/>
     </row>
     <row r="1256" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1256" s="76"/>
+      <c r="I1256" s="75"/>
     </row>
     <row r="1257" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1257" s="76"/>
+      <c r="I1257" s="75"/>
     </row>
     <row r="1258" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1258" s="76"/>
+      <c r="I1258" s="75"/>
     </row>
     <row r="1259" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1259" s="76"/>
+      <c r="I1259" s="75"/>
     </row>
     <row r="1260" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1260" s="76"/>
+      <c r="I1260" s="75"/>
     </row>
     <row r="1261" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1261" s="76"/>
+      <c r="I1261" s="75"/>
     </row>
     <row r="1262" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1262" s="77"/>
+      <c r="I1262" s="76"/>
     </row>
     <row r="1263" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1263" s="76"/>
+      <c r="I1263" s="75"/>
     </row>
     <row r="1264" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1264" s="76"/>
+      <c r="I1264" s="75"/>
     </row>
     <row r="1265" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1265" s="76"/>
+      <c r="I1265" s="75"/>
     </row>
     <row r="1266" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1266" s="77"/>
+      <c r="I1266" s="76"/>
     </row>
     <row r="1267" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1267" s="76"/>
+      <c r="I1267" s="75"/>
     </row>
     <row r="1268" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1268" s="77"/>
+      <c r="I1268" s="76"/>
     </row>
     <row r="1269" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1269" s="76"/>
+      <c r="I1269" s="75"/>
     </row>
     <row r="1270" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1270" s="76"/>
+      <c r="I1270" s="75"/>
     </row>
     <row r="1271" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1271" s="76"/>
+      <c r="I1271" s="75"/>
     </row>
     <row r="1272" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1272" s="76"/>
+      <c r="I1272" s="75"/>
     </row>
     <row r="1273" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1273" s="76"/>
+      <c r="I1273" s="75"/>
     </row>
     <row r="1274" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1274" s="76"/>
+      <c r="I1274" s="75"/>
     </row>
     <row r="1275" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1275" s="76"/>
+      <c r="I1275" s="75"/>
     </row>
     <row r="1276" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1276" s="76"/>
+      <c r="I1276" s="75"/>
     </row>
     <row r="1277" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1277" s="76"/>
+      <c r="I1277" s="75"/>
     </row>
     <row r="1278" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1278" s="76"/>
+      <c r="I1278" s="75"/>
     </row>
     <row r="1279" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1279" s="76"/>
+      <c r="I1279" s="75"/>
     </row>
     <row r="1280" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1280" s="76"/>
+      <c r="I1280" s="75"/>
     </row>
     <row r="1281" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1281" s="76"/>
+      <c r="I1281" s="75"/>
     </row>
     <row r="1282" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1282" s="76"/>
+      <c r="I1282" s="75"/>
     </row>
     <row r="1283" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1283" s="76"/>
+      <c r="I1283" s="75"/>
     </row>
     <row r="1284" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1284" s="76"/>
+      <c r="I1284" s="75"/>
     </row>
     <row r="1285" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1285" s="76"/>
+      <c r="I1285" s="75"/>
     </row>
     <row r="1286" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1286" s="76"/>
+      <c r="I1286" s="75"/>
     </row>
     <row r="1287" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1287" s="76"/>
+      <c r="I1287" s="75"/>
     </row>
     <row r="1288" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1288" s="76"/>
+      <c r="I1288" s="75"/>
     </row>
     <row r="1289" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1289" s="76"/>
+      <c r="I1289" s="75"/>
     </row>
     <row r="1290" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1290" s="76"/>
+      <c r="I1290" s="75"/>
     </row>
     <row r="1291" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1291" s="76"/>
+      <c r="I1291" s="75"/>
     </row>
     <row r="1292" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1292" s="76"/>
+      <c r="I1292" s="75"/>
     </row>
     <row r="1293" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1293" s="76"/>
+      <c r="I1293" s="75"/>
     </row>
     <row r="1294" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1294" s="76"/>
+      <c r="I1294" s="75"/>
     </row>
     <row r="1295" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1295" s="76"/>
+      <c r="I1295" s="75"/>
     </row>
     <row r="1296" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1296" s="76"/>
+      <c r="I1296" s="75"/>
     </row>
     <row r="1297" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1297" s="76"/>
+      <c r="I1297" s="75"/>
     </row>
     <row r="1298" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1298" s="76"/>
+      <c r="I1298" s="75"/>
     </row>
     <row r="1299" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1299" s="76"/>
+      <c r="I1299" s="75"/>
     </row>
     <row r="1300" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1300" s="76"/>
+      <c r="I1300" s="75"/>
     </row>
     <row r="1301" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1301" s="76"/>
+      <c r="I1301" s="75"/>
     </row>
     <row r="1302" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1302" s="76"/>
+      <c r="I1302" s="75"/>
     </row>
     <row r="1303" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1303" s="76"/>
+      <c r="I1303" s="75"/>
     </row>
     <row r="1304" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1304" s="76"/>
+      <c r="I1304" s="75"/>
     </row>
     <row r="1305" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1305" s="76"/>
+      <c r="I1305" s="75"/>
     </row>
     <row r="1306" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1306" s="76"/>
+      <c r="I1306" s="75"/>
     </row>
     <row r="1307" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1307" s="76"/>
+      <c r="I1307" s="75"/>
     </row>
     <row r="1308" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1308" s="76"/>
+      <c r="I1308" s="75"/>
     </row>
     <row r="1309" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1309" s="76"/>
+      <c r="I1309" s="75"/>
     </row>
     <row r="1310" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1310" s="76"/>
+      <c r="I1310" s="75"/>
     </row>
     <row r="1311" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1311" s="76"/>
+      <c r="I1311" s="75"/>
     </row>
     <row r="1312" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1312" s="76"/>
+      <c r="I1312" s="75"/>
     </row>
     <row r="1313" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1313" s="76"/>
+      <c r="I1313" s="75"/>
     </row>
     <row r="1314" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1314" s="76"/>
+      <c r="I1314" s="75"/>
     </row>
     <row r="1315" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1315" s="76"/>
+      <c r="I1315" s="75"/>
     </row>
     <row r="1316" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1316" s="76"/>
+      <c r="I1316" s="75"/>
     </row>
     <row r="1317" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1317" s="76"/>
+      <c r="I1317" s="75"/>
     </row>
     <row r="1318" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1318" s="76"/>
+      <c r="I1318" s="75"/>
     </row>
     <row r="1319" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1319" s="76"/>
+      <c r="I1319" s="75"/>
     </row>
     <row r="1320" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1320" s="76"/>
+      <c r="I1320" s="75"/>
     </row>
     <row r="1321" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1321" s="76"/>
+      <c r="I1321" s="75"/>
     </row>
     <row r="1322" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1322" s="76"/>
+      <c r="I1322" s="75"/>
     </row>
     <row r="1323" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1323" s="76"/>
+      <c r="I1323" s="75"/>
     </row>
     <row r="1324" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1324" s="76"/>
+      <c r="I1324" s="75"/>
     </row>
     <row r="1325" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1325" s="76"/>
+      <c r="I1325" s="75"/>
     </row>
     <row r="1326" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1326" s="76"/>
+      <c r="I1326" s="75"/>
     </row>
     <row r="1327" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1327" s="76"/>
+      <c r="I1327" s="75"/>
     </row>
     <row r="1328" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1328" s="76"/>
+      <c r="I1328" s="75"/>
     </row>
     <row r="1329" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1329" s="76"/>
+      <c r="I1329" s="75"/>
     </row>
     <row r="1330" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1330" s="76"/>
+      <c r="I1330" s="75"/>
     </row>
     <row r="1331" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1331" s="76"/>
+      <c r="I1331" s="75"/>
     </row>
     <row r="1332" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1332" s="77"/>
+      <c r="I1332" s="76"/>
     </row>
     <row r="1333" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1333" s="76"/>
+      <c r="I1333" s="75"/>
     </row>
     <row r="1334" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1334" s="76"/>
+      <c r="I1334" s="75"/>
     </row>
     <row r="1335" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1335" s="76"/>
+      <c r="I1335" s="75"/>
     </row>
     <row r="1336" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1336" s="76"/>
+      <c r="I1336" s="75"/>
     </row>
     <row r="1337" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1337" s="76"/>
+      <c r="I1337" s="75"/>
     </row>
     <row r="1338" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1338" s="76"/>
+      <c r="I1338" s="75"/>
     </row>
     <row r="1339" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1339" s="76"/>
+      <c r="I1339" s="75"/>
     </row>
     <row r="1340" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1340" s="76"/>
+      <c r="I1340" s="75"/>
     </row>
     <row r="1341" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1341" s="76"/>
+      <c r="I1341" s="75"/>
     </row>
     <row r="1342" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1342" s="77"/>
+      <c r="I1342" s="76"/>
     </row>
     <row r="1343" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1343" s="76"/>
+      <c r="I1343" s="75"/>
     </row>
     <row r="1344" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1344" s="76"/>
+      <c r="I1344" s="75"/>
     </row>
     <row r="1345" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1345" s="76"/>
+      <c r="I1345" s="75"/>
     </row>
     <row r="1346" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1346" s="76"/>
+      <c r="I1346" s="75"/>
     </row>
     <row r="1347" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1347" s="76"/>
+      <c r="I1347" s="75"/>
     </row>
     <row r="1348" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1348" s="76"/>
+      <c r="I1348" s="75"/>
     </row>
     <row r="1349" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1349" s="76"/>
+      <c r="I1349" s="75"/>
     </row>
     <row r="1350" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1350" s="76"/>
+      <c r="I1350" s="75"/>
     </row>
     <row r="1351" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1351" s="76"/>
+      <c r="I1351" s="75"/>
     </row>
     <row r="1352" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1352" s="76"/>
+      <c r="I1352" s="75"/>
     </row>
     <row r="1353" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1353" s="76"/>
+      <c r="I1353" s="75"/>
     </row>
     <row r="1354" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1354" s="76"/>
+      <c r="I1354" s="75"/>
     </row>
     <row r="1355" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1355" s="76"/>
+      <c r="I1355" s="75"/>
     </row>
     <row r="1356" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1356" s="76"/>
+      <c r="I1356" s="75"/>
     </row>
     <row r="1357" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1357" s="76"/>
+      <c r="I1357" s="75"/>
     </row>
     <row r="1358" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1358" s="76"/>
+      <c r="I1358" s="75"/>
     </row>
     <row r="1359" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1359" s="76"/>
+      <c r="I1359" s="75"/>
     </row>
     <row r="1360" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1360" s="76"/>
+      <c r="I1360" s="75"/>
     </row>
     <row r="1361" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1361" s="76"/>
+      <c r="I1361" s="75"/>
     </row>
     <row r="1362" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1362" s="76"/>
+      <c r="I1362" s="75"/>
     </row>
     <row r="1363" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1363" s="76"/>
+      <c r="I1363" s="75"/>
     </row>
     <row r="1364" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1364" s="76"/>
+      <c r="I1364" s="75"/>
     </row>
     <row r="1365" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1365" s="76"/>
+      <c r="I1365" s="75"/>
     </row>
     <row r="1366" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1366" s="76"/>
+      <c r="I1366" s="75"/>
     </row>
     <row r="1367" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1367" s="76"/>
+      <c r="I1367" s="75"/>
     </row>
     <row r="1368" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1368" s="76"/>
+      <c r="I1368" s="75"/>
     </row>
     <row r="1369" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1369" s="76"/>
+      <c r="I1369" s="75"/>
     </row>
     <row r="1370" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1370" s="76"/>
+      <c r="I1370" s="75"/>
     </row>
     <row r="1371" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1371" s="76"/>
+      <c r="I1371" s="75"/>
     </row>
     <row r="1372" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1372" s="76"/>
+      <c r="I1372" s="75"/>
     </row>
     <row r="1373" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1373" s="76"/>
+      <c r="I1373" s="75"/>
     </row>
     <row r="1374" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1374" s="76"/>
+      <c r="I1374" s="75"/>
     </row>
     <row r="1375" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1375" s="76"/>
+      <c r="I1375" s="75"/>
     </row>
     <row r="1376" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1376" s="76"/>
+      <c r="I1376" s="75"/>
     </row>
     <row r="1377" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1377" s="76"/>
+      <c r="I1377" s="75"/>
     </row>
     <row r="1378" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1378" s="76"/>
+      <c r="I1378" s="75"/>
     </row>
     <row r="1379" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1379" s="76"/>
+      <c r="I1379" s="75"/>
     </row>
     <row r="1380" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1380" s="76"/>
+      <c r="I1380" s="75"/>
     </row>
     <row r="1381" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1381" s="76"/>
+      <c r="I1381" s="75"/>
     </row>
     <row r="1382" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1382" s="76"/>
+      <c r="I1382" s="75"/>
     </row>
     <row r="1383" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1383" s="76"/>
+      <c r="I1383" s="75"/>
     </row>
     <row r="1384" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1384" s="76"/>
+      <c r="I1384" s="75"/>
     </row>
     <row r="1385" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1385" s="76"/>
+      <c r="I1385" s="75"/>
     </row>
     <row r="1386" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1386" s="76"/>
+      <c r="I1386" s="75"/>
     </row>
     <row r="1387" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1387" s="76"/>
+      <c r="I1387" s="75"/>
     </row>
     <row r="1388" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1388" s="76"/>
+      <c r="I1388" s="75"/>
     </row>
     <row r="1389" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1389" s="76"/>
+      <c r="I1389" s="75"/>
     </row>
     <row r="1390" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1390" s="76"/>
+      <c r="I1390" s="75"/>
     </row>
     <row r="1391" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1391" s="76"/>
+      <c r="I1391" s="75"/>
     </row>
     <row r="1392" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1392" s="76"/>
+      <c r="I1392" s="75"/>
     </row>
     <row r="1393" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1393" s="76"/>
+      <c r="I1393" s="75"/>
     </row>
     <row r="1394" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1394" s="76"/>
+      <c r="I1394" s="75"/>
     </row>
     <row r="1395" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1395" s="76"/>
+      <c r="I1395" s="75"/>
     </row>
     <row r="1396" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1396" s="76"/>
+      <c r="I1396" s="75"/>
     </row>
     <row r="1397" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1397" s="76"/>
+      <c r="I1397" s="75"/>
     </row>
     <row r="1398" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1398" s="76"/>
+      <c r="I1398" s="75"/>
     </row>
     <row r="1399" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1399" s="76"/>
+      <c r="I1399" s="75"/>
     </row>
     <row r="1400" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1400" s="76"/>
+      <c r="I1400" s="75"/>
     </row>
     <row r="1401" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1401" s="76"/>
+      <c r="I1401" s="75"/>
     </row>
     <row r="1402" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1402" s="76"/>
+      <c r="I1402" s="75"/>
     </row>
     <row r="1403" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1403" s="76"/>
+      <c r="I1403" s="75"/>
     </row>
     <row r="1404" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1404" s="76"/>
+      <c r="I1404" s="75"/>
     </row>
     <row r="1405" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1405" s="76"/>
+      <c r="I1405" s="75"/>
     </row>
     <row r="1406" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1406" s="76"/>
+      <c r="I1406" s="75"/>
     </row>
     <row r="1407" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1407" s="76"/>
+      <c r="I1407" s="75"/>
     </row>
     <row r="1408" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1408" s="76"/>
+      <c r="I1408" s="75"/>
     </row>
     <row r="1409" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1409" s="76"/>
+      <c r="I1409" s="75"/>
     </row>
     <row r="1410" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1410" s="76"/>
+      <c r="I1410" s="75"/>
     </row>
     <row r="1411" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1411" s="76"/>
+      <c r="I1411" s="75"/>
     </row>
     <row r="1412" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1412" s="76"/>
+      <c r="I1412" s="75"/>
     </row>
     <row r="1413" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1413" s="76"/>
+      <c r="I1413" s="75"/>
     </row>
     <row r="1414" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1414" s="76"/>
+      <c r="I1414" s="75"/>
     </row>
     <row r="1415" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1415" s="76"/>
+      <c r="I1415" s="75"/>
     </row>
     <row r="1416" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1416" s="76"/>
+      <c r="I1416" s="75"/>
     </row>
     <row r="1417" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1417" s="76"/>
+      <c r="I1417" s="75"/>
     </row>
     <row r="1418" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1418" s="76"/>
+      <c r="I1418" s="75"/>
     </row>
     <row r="1419" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1419" s="76"/>
+      <c r="I1419" s="75"/>
     </row>
     <row r="1420" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1420" s="76"/>
+      <c r="I1420" s="75"/>
     </row>
     <row r="1421" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1421" s="76"/>
+      <c r="I1421" s="75"/>
     </row>
     <row r="1422" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1422" s="76"/>
+      <c r="I1422" s="75"/>
     </row>
     <row r="1423" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1423" s="76"/>
+      <c r="I1423" s="75"/>
     </row>
     <row r="1424" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1424" s="76"/>
+      <c r="I1424" s="75"/>
     </row>
     <row r="1425" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1425" s="76"/>
+      <c r="I1425" s="75"/>
     </row>
     <row r="1426" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1426" s="76"/>
+      <c r="I1426" s="75"/>
     </row>
     <row r="1427" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1427" s="76"/>
+      <c r="I1427" s="75"/>
     </row>
     <row r="1428" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1428" s="76"/>
+      <c r="I1428" s="75"/>
     </row>
     <row r="1429" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1429" s="76"/>
+      <c r="I1429" s="75"/>
     </row>
     <row r="1430" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1430" s="76"/>
+      <c r="I1430" s="75"/>
     </row>
     <row r="1431" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1431" s="76"/>
+      <c r="I1431" s="75"/>
     </row>
     <row r="1432" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1432" s="76"/>
+      <c r="I1432" s="75"/>
     </row>
     <row r="1433" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1433" s="76"/>
+      <c r="I1433" s="75"/>
     </row>
     <row r="1434" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1434" s="76"/>
+      <c r="I1434" s="75"/>
     </row>
     <row r="1435" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1435" s="76"/>
+      <c r="I1435" s="75"/>
     </row>
     <row r="1436" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1436" s="76"/>
+      <c r="I1436" s="75"/>
     </row>
     <row r="1437" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1437" s="76"/>
+      <c r="I1437" s="75"/>
     </row>
     <row r="1438" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1438" s="76"/>
+      <c r="I1438" s="75"/>
     </row>
     <row r="1439" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1439" s="76"/>
+      <c r="I1439" s="75"/>
     </row>
     <row r="1440" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1440" s="76"/>
+      <c r="I1440" s="75"/>
     </row>
     <row r="1441" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1441" s="76"/>
+      <c r="I1441" s="75"/>
     </row>
     <row r="1442" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1442" s="76"/>
+      <c r="I1442" s="75"/>
     </row>
     <row r="1443" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1443" s="76"/>
+      <c r="I1443" s="75"/>
     </row>
     <row r="1444" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1444" s="76"/>
+      <c r="I1444" s="75"/>
     </row>
     <row r="1445" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1445" s="76"/>
+      <c r="I1445" s="75"/>
     </row>
     <row r="1446" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1446" s="76"/>
+      <c r="I1446" s="75"/>
     </row>
     <row r="1447" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1447" s="76"/>
+      <c r="I1447" s="75"/>
     </row>
     <row r="1448" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1448" s="76"/>
+      <c r="I1448" s="75"/>
     </row>
     <row r="1449" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1449" s="76"/>
+      <c r="I1449" s="75"/>
     </row>
     <row r="1450" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1450" s="76"/>
+      <c r="I1450" s="75"/>
     </row>
     <row r="1451" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1451" s="76"/>
+      <c r="I1451" s="75"/>
     </row>
     <row r="1452" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1452" s="76"/>
+      <c r="I1452" s="75"/>
     </row>
     <row r="1453" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1453" s="76"/>
+      <c r="I1453" s="75"/>
     </row>
     <row r="1454" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1454" s="76"/>
+      <c r="I1454" s="75"/>
     </row>
     <row r="1455" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1455" s="76"/>
+      <c r="I1455" s="75"/>
     </row>
     <row r="1456" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1456" s="76"/>
+      <c r="I1456" s="75"/>
     </row>
     <row r="1457" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1457" s="76"/>
+      <c r="I1457" s="75"/>
     </row>
     <row r="1458" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1458" s="76"/>
+      <c r="I1458" s="75"/>
     </row>
     <row r="1459" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1459" s="76"/>
+      <c r="I1459" s="75"/>
     </row>
     <row r="1460" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1460" s="76"/>
+      <c r="I1460" s="75"/>
     </row>
     <row r="1461" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1461" s="76"/>
+      <c r="I1461" s="75"/>
     </row>
     <row r="1462" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1462" s="76"/>
+      <c r="I1462" s="75"/>
     </row>
     <row r="1463" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1463" s="76"/>
+      <c r="I1463" s="75"/>
     </row>
     <row r="1464" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1464" s="76"/>
+      <c r="I1464" s="75"/>
     </row>
     <row r="1465" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1465" s="76"/>
+      <c r="I1465" s="75"/>
     </row>
     <row r="1466" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1466" s="76"/>
+      <c r="I1466" s="75"/>
     </row>
     <row r="1467" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1467" s="76"/>
+      <c r="I1467" s="75"/>
     </row>
     <row r="1468" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1468" s="76"/>
+      <c r="I1468" s="75"/>
     </row>
     <row r="1469" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1469" s="76"/>
+      <c r="I1469" s="75"/>
     </row>
     <row r="1470" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1470" s="76"/>
+      <c r="I1470" s="75"/>
     </row>
     <row r="1471" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1471" s="76"/>
+      <c r="I1471" s="75"/>
     </row>
     <row r="1472" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1472" s="76"/>
+      <c r="I1472" s="75"/>
     </row>
     <row r="1473" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1473" s="76"/>
+      <c r="I1473" s="75"/>
     </row>
     <row r="1474" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1474" s="76"/>
+      <c r="I1474" s="75"/>
     </row>
     <row r="1475" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1475" s="76"/>
+      <c r="I1475" s="75"/>
     </row>
     <row r="1476" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1476" s="76"/>
+      <c r="I1476" s="75"/>
     </row>
     <row r="1477" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1477" s="76"/>
+      <c r="I1477" s="75"/>
     </row>
     <row r="1478" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1478" s="76"/>
+      <c r="I1478" s="75"/>
     </row>
     <row r="1479" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1479" s="76"/>
+      <c r="I1479" s="75"/>
     </row>
     <row r="1480" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1480" s="76"/>
+      <c r="I1480" s="75"/>
     </row>
     <row r="1481" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1481" s="76"/>
+      <c r="I1481" s="75"/>
     </row>
     <row r="1482" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1482" s="76"/>
+      <c r="I1482" s="75"/>
     </row>
     <row r="1483" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1483" s="76"/>
+      <c r="I1483" s="75"/>
     </row>
     <row r="1484" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1484" s="76"/>
+      <c r="I1484" s="75"/>
     </row>
     <row r="1485" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1485" s="76"/>
+      <c r="I1485" s="75"/>
     </row>
     <row r="1486" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1486" s="76"/>
+      <c r="I1486" s="75"/>
     </row>
     <row r="1487" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1487" s="76"/>
+      <c r="I1487" s="75"/>
     </row>
     <row r="1488" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1488" s="76"/>
+      <c r="I1488" s="75"/>
     </row>
     <row r="1489" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1489" s="76"/>
+      <c r="I1489" s="75"/>
     </row>
     <row r="1490" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1490" s="76"/>
+      <c r="I1490" s="75"/>
     </row>
     <row r="1491" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1491" s="76"/>
+      <c r="I1491" s="75"/>
     </row>
     <row r="1492" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1492" s="76"/>
+      <c r="I1492" s="75"/>
     </row>
     <row r="1493" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1493" s="76"/>
+      <c r="I1493" s="75"/>
     </row>
     <row r="1494" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1494" s="76"/>
+      <c r="I1494" s="75"/>
     </row>
     <row r="1495" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1495" s="76"/>
+      <c r="I1495" s="75"/>
     </row>
     <row r="1496" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1496" s="76"/>
+      <c r="I1496" s="75"/>
     </row>
     <row r="1497" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1497" s="76"/>
+      <c r="I1497" s="75"/>
     </row>
     <row r="1498" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1498" s="76"/>
+      <c r="I1498" s="75"/>
     </row>
     <row r="1499" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1499" s="76"/>
+      <c r="I1499" s="75"/>
     </row>
     <row r="1500" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1500" s="76"/>
+      <c r="I1500" s="75"/>
     </row>
     <row r="1501" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1501" s="76"/>
+      <c r="I1501" s="75"/>
     </row>
     <row r="1502" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1502" s="76"/>
+      <c r="I1502" s="75"/>
     </row>
     <row r="1503" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1503" s="76"/>
+      <c r="I1503" s="75"/>
     </row>
     <row r="1504" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1504" s="76"/>
+      <c r="I1504" s="75"/>
     </row>
     <row r="1505" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1505" s="76"/>
+      <c r="I1505" s="75"/>
     </row>
     <row r="1506" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1506" s="76"/>
+      <c r="I1506" s="75"/>
     </row>
     <row r="1507" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1507" s="76"/>
+      <c r="I1507" s="75"/>
     </row>
     <row r="1508" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1508" s="76"/>
+      <c r="I1508" s="75"/>
     </row>
     <row r="1509" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1509" s="76"/>
+      <c r="I1509" s="75"/>
     </row>
     <row r="1510" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1510" s="76"/>
+      <c r="I1510" s="75"/>
     </row>
     <row r="1511" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1511" s="76"/>
+      <c r="I1511" s="75"/>
     </row>
     <row r="1512" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1512" s="76"/>
+      <c r="I1512" s="75"/>
     </row>
     <row r="1513" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1513" s="76"/>
+      <c r="I1513" s="75"/>
     </row>
     <row r="1514" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1514" s="76"/>
+      <c r="I1514" s="75"/>
     </row>
     <row r="1515" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1515" s="76"/>
+      <c r="I1515" s="75"/>
     </row>
     <row r="1516" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1516" s="76"/>
+      <c r="I1516" s="75"/>
     </row>
     <row r="1517" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1517" s="76"/>
+      <c r="I1517" s="75"/>
     </row>
     <row r="1518" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1518" s="76"/>
+      <c r="I1518" s="75"/>
     </row>
     <row r="1519" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1519" s="76"/>
+      <c r="I1519" s="75"/>
     </row>
     <row r="1520" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1520" s="76"/>
+      <c r="I1520" s="75"/>
     </row>
     <row r="1521" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1521" s="76"/>
+      <c r="I1521" s="75"/>
     </row>
     <row r="1522" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1522" s="76"/>
+      <c r="I1522" s="75"/>
     </row>
     <row r="1523" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1523" s="76"/>
+      <c r="I1523" s="75"/>
     </row>
     <row r="1524" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1524" s="76"/>
+      <c r="I1524" s="75"/>
     </row>
     <row r="1525" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1525" s="76"/>
+      <c r="I1525" s="75"/>
     </row>
     <row r="1526" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1526" s="76"/>
+      <c r="I1526" s="75"/>
     </row>
     <row r="1527" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1527" s="76"/>
+      <c r="I1527" s="75"/>
     </row>
     <row r="1528" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1528" s="76"/>
+      <c r="I1528" s="75"/>
     </row>
     <row r="1529" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1529" s="76"/>
+      <c r="I1529" s="75"/>
     </row>
     <row r="1530" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1530" s="76"/>
+      <c r="I1530" s="75"/>
     </row>
     <row r="1531" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1531" s="76"/>
+      <c r="I1531" s="75"/>
     </row>
     <row r="1532" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1532" s="76"/>
+      <c r="I1532" s="75"/>
     </row>
     <row r="1533" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1533" s="76"/>
+      <c r="I1533" s="75"/>
     </row>
     <row r="1534" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1534" s="76"/>
+      <c r="I1534" s="75"/>
     </row>
     <row r="1535" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1535" s="76"/>
+      <c r="I1535" s="75"/>
     </row>
     <row r="1536" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1536" s="76"/>
+      <c r="I1536" s="75"/>
     </row>
     <row r="1537" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1537" s="76"/>
+      <c r="I1537" s="75"/>
     </row>
     <row r="1538" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1538" s="76"/>
+      <c r="I1538" s="75"/>
     </row>
     <row r="1539" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1539" s="76"/>
+      <c r="I1539" s="75"/>
     </row>
     <row r="1540" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1540" s="76"/>
+      <c r="I1540" s="75"/>
     </row>
     <row r="1541" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1541" s="76"/>
+      <c r="I1541" s="75"/>
     </row>
     <row r="1542" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1542" s="76"/>
+      <c r="I1542" s="75"/>
     </row>
     <row r="1543" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1543" s="76"/>
+      <c r="I1543" s="75"/>
     </row>
     <row r="1544" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1544" s="76"/>
+      <c r="I1544" s="75"/>
     </row>
     <row r="1545" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1545" s="76"/>
+      <c r="I1545" s="75"/>
     </row>
     <row r="1546" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1546" s="76"/>
+      <c r="I1546" s="75"/>
     </row>
     <row r="1547" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1547" s="76"/>
+      <c r="I1547" s="75"/>
     </row>
     <row r="1548" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1548" s="76"/>
+      <c r="I1548" s="75"/>
     </row>
     <row r="1549" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1549" s="76"/>
+      <c r="I1549" s="75"/>
     </row>
     <row r="1550" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1550" s="76"/>
+      <c r="I1550" s="75"/>
     </row>
     <row r="1551" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1551" s="76"/>
+      <c r="I1551" s="75"/>
     </row>
     <row r="1552" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1552" s="76"/>
+      <c r="I1552" s="75"/>
     </row>
     <row r="1553" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1553" s="76"/>
+      <c r="I1553" s="75"/>
     </row>
     <row r="1554" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1554" s="76"/>
+      <c r="I1554" s="75"/>
     </row>
     <row r="1555" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1555" s="76"/>
+      <c r="I1555" s="75"/>
     </row>
     <row r="1556" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1556" s="76"/>
+      <c r="I1556" s="75"/>
     </row>
     <row r="1557" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1557" s="76"/>
+      <c r="I1557" s="75"/>
     </row>
     <row r="1558" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1558" s="76"/>
+      <c r="I1558" s="75"/>
     </row>
     <row r="1559" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1559" s="76"/>
+      <c r="I1559" s="75"/>
     </row>
     <row r="1560" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1560" s="76"/>
+      <c r="I1560" s="75"/>
     </row>
     <row r="1561" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1561" s="76"/>
+      <c r="I1561" s="75"/>
     </row>
     <row r="1562" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I1562" s="76"/>
+      <c r="I1562" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF6FB9CB-8533-496A-8CCD-21785F74F78D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7229808-F1C2-4C8A-85D4-838C64497C9C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0650141B-08D3-4FB5-AE18-844748C153C2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>2026</vt:lpstr>
     </vt:vector>