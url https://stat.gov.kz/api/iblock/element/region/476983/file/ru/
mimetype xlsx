--- v5 (2026-08-24)
+++ v6 (2026-09-20)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="21425"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="21425"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kaldibaeva\Desktop\2026\07 июль\Динамика за июль-2026 год\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.18.0.51\Setevoi\ПРОМ-НОСТЬ\ДИНАМИКА-2026\ДИНАМИКА АВГУСТ\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{06436E5C-8C7C-4E6D-9A0C-A8619FDA0597}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5118764E-BB4D-4E1D-BCA5-81C845298316}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="810" yWindow="-120" windowWidth="28110" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1620" yWindow="690" windowWidth="17580" windowHeight="14085" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="69">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -238,51 +238,51 @@
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Бегеева Гулдана </t>
   </si>
   <si>
     <t>+7 7132 564957</t>
   </si>
   <si>
     <t>g.begeeva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Управление статистики производства и окружающей среды</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -375,50 +375,55 @@
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -440,51 +445,51 @@
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -637,60 +642,66 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
-    <cellStyle name="Гиперссылка 2" xfId="4" xr:uid="{465D76AC-D4D7-4F08-A381-DAF4AF3F1F5F}"/>
+    <cellStyle name="Гиперссылка 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3" xfId="3" xr:uid="{8522CA73-DB79-40B8-B3E8-A0D3A24C3894}"/>
-    <cellStyle name="Обычный 3 3" xfId="2" xr:uid="{81BFA63A-342D-400E-A298-F9BF5211E789}"/>
+    <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 3 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -993,55 +1004,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.begeeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/aktobe/dynamic-tables/52/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1F6A9E31-90DE-4F02-90DC-B665FAB3F79B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="50" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="50" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="36"/>
     <col min="257" max="257" width="42.28515625" style="36" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="36" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="36"/>
     <col min="513" max="513" width="42.28515625" style="36" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="36" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="36"/>
     <col min="769" max="769" width="42.28515625" style="36" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="36" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="36"/>
     <col min="1025" max="1025" width="42.28515625" style="36" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="36" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="36"/>
     <col min="1281" max="1281" width="42.28515625" style="36" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="36" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="36"/>
     <col min="1537" max="1537" width="42.28515625" style="36" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="36" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="36"/>
@@ -1320,60 +1331,60 @@
       <c r="M13" s="44"/>
     </row>
     <row r="14" spans="1:13" s="60" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="58" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="59" t="s">
         <v>63</v>
       </c>
       <c r="M14" s="61"/>
     </row>
     <row r="15" spans="1:13" s="60" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="58" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="62" t="s">
         <v>64</v>
       </c>
       <c r="M15" s="61"/>
     </row>
     <row r="16" spans="1:13" s="65" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="63" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="64">
-        <v>46251</v>
+        <v>46283</v>
       </c>
       <c r="M16" s="66"/>
     </row>
     <row r="17" spans="1:13" s="65" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="64">
-        <v>46283</v>
+        <v>46315</v>
       </c>
       <c r="M17" s="67"/>
     </row>
     <row r="18" spans="1:13" s="65" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="68" t="s">
         <v>68</v>
       </c>
       <c r="M18" s="66"/>
     </row>
     <row r="19" spans="1:13" s="65" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="68" t="s">
         <v>65</v>
       </c>
       <c r="M19" s="67"/>
     </row>
     <row r="20" spans="1:13" s="65" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="63" t="s">
         <v>55</v>
       </c>
@@ -1388,62 +1399,62 @@
       </c>
       <c r="B21" s="70" t="s">
         <v>67</v>
       </c>
       <c r="M21" s="67"/>
     </row>
     <row r="22" spans="1:13" s="65" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="71"/>
       <c r="B22" s="72"/>
     </row>
     <row r="23" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="51"/>
       <c r="M23" s="49"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="48"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="49"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="48"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1" xr:uid="{A7D3EC8F-785F-4C1B-91E8-4486719CF1DB}"/>
-[...3 lines deleted...]
-    <hyperlink ref="B14" r:id="rId5" xr:uid="{0B8FCDE2-36B2-4E48-B0A8-EF2C3B5FA4EB}"/>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B13" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B14" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28436796-0B52-4726-AA72-D03AC07B0DDA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:A14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A37" sqref="A37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="113.5703125" style="53" customWidth="1"/>
     <col min="2" max="255" width="9.140625" style="53"/>
     <col min="256" max="256" width="4.42578125" style="53" customWidth="1"/>
     <col min="257" max="257" width="113.5703125" style="53" customWidth="1"/>
     <col min="258" max="511" width="9.140625" style="53"/>
     <col min="512" max="512" width="4.42578125" style="53" customWidth="1"/>
     <col min="513" max="513" width="113.5703125" style="53" customWidth="1"/>
     <col min="514" max="767" width="9.140625" style="53"/>
     <col min="768" max="768" width="4.42578125" style="53" customWidth="1"/>
     <col min="769" max="769" width="113.5703125" style="53" customWidth="1"/>
     <col min="770" max="1023" width="9.140625" style="53"/>
     <col min="1024" max="1024" width="4.42578125" style="53" customWidth="1"/>
     <col min="1025" max="1025" width="113.5703125" style="53" customWidth="1"/>
     <col min="1026" max="1279" width="9.140625" style="53"/>
     <col min="1280" max="1280" width="4.42578125" style="53" customWidth="1"/>
     <col min="1281" max="1281" width="113.5703125" style="53" customWidth="1"/>
     <col min="1282" max="1535" width="9.140625" style="53"/>
@@ -1643,88 +1654,88 @@
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A9" s="55" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A10" s="55"/>
     </row>
     <row r="11" spans="1:1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A11" s="56" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A14" s="57" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:P25"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:P31"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="L19" sqref="L19"/>
+    <sheetView topLeftCell="A16" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D30" sqref="D30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="13" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="17" customWidth="1"/>
     <col min="3" max="3" width="12.5703125" style="13" customWidth="1"/>
     <col min="4" max="4" width="12" style="13" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="13" customWidth="1"/>
     <col min="6" max="6" width="11" style="13" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" style="25" customWidth="1"/>
     <col min="8" max="9" width="12.28515625" style="13" customWidth="1"/>
     <col min="10" max="10" width="13" style="13" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="13" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="13" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" style="13" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="76" t="s">
+      <c r="A1" s="78" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="76"/>
-[...8 lines deleted...]
-      <c r="K1" s="76"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
       <c r="L1" s="22"/>
       <c r="M1" s="22"/>
     </row>
     <row r="2" spans="1:16" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="23"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:16" s="1" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="18"/>
       <c r="B3" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="20" t="s">
         <v>1</v>
@@ -1766,706 +1777,768 @@
     <row r="4" spans="1:16" s="29" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="32">
         <v>397.2</v>
       </c>
       <c r="C4" s="32">
         <v>756.2</v>
       </c>
       <c r="D4" s="32">
         <v>1151.4000000000001</v>
       </c>
       <c r="E4" s="32">
         <v>1535.6</v>
       </c>
       <c r="F4" s="32">
         <v>1931.3</v>
       </c>
       <c r="G4" s="32">
         <v>2318.1</v>
       </c>
       <c r="H4" s="74">
         <v>2714.2</v>
       </c>
-      <c r="I4" s="32"/>
+      <c r="I4" s="76">
+        <v>3114.3</v>
+      </c>
       <c r="J4" s="75"/>
       <c r="K4" s="75"/>
       <c r="L4" s="32"/>
       <c r="M4" s="8"/>
     </row>
     <row r="5" spans="1:16" s="29" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="32">
         <v>125.1</v>
       </c>
       <c r="C5" s="32">
         <v>239.2</v>
       </c>
       <c r="D5" s="32">
         <v>362.9</v>
       </c>
       <c r="E5" s="32">
         <v>484.3</v>
       </c>
       <c r="F5" s="32">
         <v>605.70000000000005</v>
       </c>
       <c r="G5" s="32">
         <v>726.7</v>
       </c>
       <c r="H5" s="74">
         <v>846.2</v>
       </c>
-      <c r="I5" s="32"/>
+      <c r="I5" s="76">
+        <v>967.5</v>
+      </c>
       <c r="J5" s="75"/>
       <c r="K5" s="75"/>
       <c r="L5" s="32"/>
       <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:16" s="29" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="32">
         <v>146.80000000000001</v>
       </c>
       <c r="C6" s="32">
         <v>279.3</v>
       </c>
       <c r="D6" s="32">
         <v>425.4</v>
       </c>
       <c r="E6" s="32">
         <v>566.20000000000005</v>
       </c>
       <c r="F6" s="32">
         <v>714.2</v>
       </c>
       <c r="G6" s="32">
         <v>858</v>
       </c>
       <c r="H6" s="74">
         <v>1006.8</v>
       </c>
-      <c r="I6" s="32"/>
+      <c r="I6" s="76">
+        <v>1157.3</v>
+      </c>
       <c r="J6" s="75"/>
       <c r="K6" s="75"/>
       <c r="L6" s="32"/>
       <c r="M6" s="7"/>
     </row>
     <row r="7" spans="1:16" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="32">
         <v>125.3</v>
       </c>
       <c r="C7" s="32">
-        <v>237.8</v>
+        <v>237.7</v>
       </c>
       <c r="D7" s="32">
-        <v>363</v>
+        <v>363.1</v>
       </c>
       <c r="E7" s="32">
         <v>485.1</v>
       </c>
       <c r="F7" s="32">
-        <v>611.5</v>
+        <v>611.4</v>
       </c>
       <c r="G7" s="32">
         <v>733.4</v>
       </c>
       <c r="H7" s="74">
         <v>861.2</v>
       </c>
-      <c r="I7" s="32"/>
+      <c r="I7" s="76">
+        <v>989.5</v>
+      </c>
       <c r="J7" s="75"/>
       <c r="K7" s="75"/>
       <c r="L7" s="32"/>
       <c r="M7" s="11"/>
     </row>
     <row r="8" spans="1:16" s="13" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="32">
         <v>398.7</v>
       </c>
       <c r="C8" s="32">
         <v>757.3</v>
       </c>
       <c r="D8" s="32">
         <v>1142.3</v>
       </c>
       <c r="E8" s="32">
         <v>1523.2</v>
       </c>
       <c r="F8" s="32">
         <v>1908</v>
       </c>
       <c r="G8" s="32">
         <v>2297.9</v>
       </c>
       <c r="H8" s="75">
         <v>2691.4</v>
       </c>
-      <c r="I8" s="32"/>
+      <c r="I8" s="76">
+        <v>3076.1</v>
+      </c>
       <c r="J8" s="75"/>
       <c r="K8" s="75"/>
       <c r="L8" s="7"/>
       <c r="M8" s="34"/>
     </row>
     <row r="9" spans="1:16" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="32">
         <v>86.7</v>
       </c>
       <c r="C9" s="32">
         <v>164.1</v>
       </c>
       <c r="D9" s="32">
         <v>247.9</v>
       </c>
       <c r="E9" s="32">
         <v>330</v>
       </c>
       <c r="F9" s="32">
         <v>413.2</v>
       </c>
       <c r="G9" s="32">
         <v>494.5</v>
       </c>
       <c r="H9" s="75">
         <v>579.5</v>
       </c>
-      <c r="I9" s="32"/>
+      <c r="I9" s="76">
+        <v>665.1</v>
+      </c>
       <c r="J9" s="75"/>
       <c r="K9" s="75"/>
       <c r="L9" s="7"/>
       <c r="M9" s="34"/>
     </row>
     <row r="10" spans="1:16" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="32">
         <v>274.39999999999998</v>
       </c>
       <c r="C10" s="32">
         <v>521.9</v>
       </c>
       <c r="D10" s="32">
         <v>785.9</v>
       </c>
       <c r="E10" s="32">
         <v>1048.7</v>
       </c>
       <c r="F10" s="32">
         <v>1313.5</v>
       </c>
       <c r="G10" s="32">
         <v>1586.3</v>
       </c>
       <c r="H10" s="75">
         <v>1857</v>
       </c>
-      <c r="I10" s="32"/>
+      <c r="I10" s="76">
+        <v>2118.6999999999998</v>
+      </c>
       <c r="J10" s="75"/>
       <c r="K10" s="75"/>
       <c r="L10" s="7"/>
       <c r="M10" s="34"/>
     </row>
     <row r="11" spans="1:16" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="32">
         <v>35.5</v>
       </c>
       <c r="C11" s="32">
         <v>67.7</v>
       </c>
       <c r="D11" s="32">
         <v>103.3</v>
       </c>
       <c r="E11" s="32">
         <v>137.19999999999999</v>
       </c>
       <c r="F11" s="32">
         <v>172.2</v>
       </c>
       <c r="G11" s="32">
         <v>206.3</v>
       </c>
       <c r="H11" s="75">
         <v>242.2</v>
       </c>
-      <c r="I11" s="32"/>
+      <c r="I11" s="76">
+        <v>277.89999999999998</v>
+      </c>
       <c r="J11" s="75"/>
       <c r="K11" s="75"/>
       <c r="L11" s="7"/>
       <c r="M11" s="34"/>
     </row>
     <row r="12" spans="1:16" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="32" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="32" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="32" t="s">
         <v>25</v>
       </c>
       <c r="F12" s="32" t="s">
         <v>25</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="I12" s="10"/>
+      <c r="I12" s="10" t="s">
+        <v>25</v>
+      </c>
       <c r="J12" s="75"/>
       <c r="K12" s="75"/>
       <c r="L12" s="7"/>
       <c r="M12" s="34"/>
     </row>
     <row r="13" spans="1:16" s="13" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="32">
         <v>7.1</v>
       </c>
       <c r="C13" s="32">
         <v>13.3</v>
       </c>
       <c r="D13" s="10">
         <v>19.899999999999999</v>
       </c>
       <c r="E13" s="32">
         <v>27</v>
       </c>
       <c r="F13" s="10">
         <v>34.5</v>
       </c>
       <c r="G13" s="24">
         <v>41.7</v>
       </c>
       <c r="H13" s="75">
         <v>49.4</v>
       </c>
-      <c r="I13" s="32"/>
+      <c r="I13" s="76">
+        <v>57.3</v>
+      </c>
       <c r="J13" s="75"/>
       <c r="K13" s="75"/>
       <c r="L13" s="27"/>
       <c r="M13" s="34"/>
     </row>
     <row r="14" spans="1:16" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="32" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="32" t="s">
         <v>25</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>25</v>
       </c>
       <c r="G14" s="24" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="I14" s="10"/>
+      <c r="I14" s="24" t="s">
+        <v>25</v>
+      </c>
       <c r="J14" s="75"/>
       <c r="K14" s="75"/>
       <c r="L14" s="27"/>
       <c r="M14" s="34"/>
     </row>
     <row r="15" spans="1:16" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="32" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="32" t="s">
         <v>25</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>25</v>
       </c>
       <c r="G15" s="24" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="I15" s="10"/>
+      <c r="I15" s="24" t="s">
+        <v>25</v>
+      </c>
       <c r="J15" s="75"/>
       <c r="K15" s="75"/>
       <c r="L15" s="27"/>
       <c r="M15" s="34"/>
     </row>
     <row r="16" spans="1:16" s="13" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="32" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>25</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>25</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>25</v>
       </c>
       <c r="G16" s="24" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="I16" s="10"/>
+      <c r="I16" s="24" t="s">
+        <v>25</v>
+      </c>
       <c r="J16" s="75"/>
       <c r="K16" s="75"/>
       <c r="L16" s="27"/>
       <c r="M16" s="34"/>
     </row>
     <row r="17" spans="1:13" s="13" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="32" t="s">
         <v>25</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>25</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>25</v>
       </c>
       <c r="F17" s="32" t="s">
         <v>25</v>
       </c>
       <c r="G17" s="24" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="I17" s="10"/>
+      <c r="I17" s="24" t="s">
+        <v>25</v>
+      </c>
       <c r="J17" s="75"/>
       <c r="K17" s="75"/>
       <c r="L17" s="7"/>
       <c r="M17" s="34"/>
     </row>
     <row r="18" spans="1:13" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="32" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>25</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>25</v>
       </c>
       <c r="F18" s="32" t="s">
         <v>25</v>
       </c>
       <c r="G18" s="24" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="I18" s="10"/>
+      <c r="I18" s="24" t="s">
+        <v>25</v>
+      </c>
       <c r="J18" s="75"/>
       <c r="K18" s="75"/>
       <c r="L18" s="7"/>
       <c r="M18" s="34"/>
     </row>
     <row r="19" spans="1:13" s="13" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="7">
         <v>182.7</v>
       </c>
       <c r="C19" s="32">
         <v>355.6</v>
       </c>
       <c r="D19" s="7">
         <v>515.79999999999995</v>
       </c>
       <c r="E19" s="7">
         <v>690.5</v>
       </c>
       <c r="F19" s="32">
         <v>822.7</v>
       </c>
       <c r="G19" s="32">
         <v>1033.2</v>
       </c>
       <c r="H19" s="75">
         <v>1232</v>
       </c>
-      <c r="I19" s="7"/>
+      <c r="I19" s="76">
+        <v>1428.1</v>
+      </c>
       <c r="J19" s="75"/>
       <c r="K19" s="75"/>
       <c r="L19" s="7"/>
       <c r="M19" s="34"/>
     </row>
     <row r="20" spans="1:13" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="32" t="s">
         <v>25</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>25</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>25</v>
       </c>
       <c r="F20" s="32" t="s">
         <v>25</v>
       </c>
       <c r="G20" s="24" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="I20" s="10"/>
+      <c r="I20" s="24" t="s">
+        <v>25</v>
+      </c>
       <c r="J20" s="75"/>
       <c r="K20" s="75"/>
       <c r="L20" s="7"/>
       <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:13" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="32" t="s">
         <v>25</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>25</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>25</v>
       </c>
       <c r="F21" s="32" t="s">
         <v>25</v>
       </c>
       <c r="G21" s="24" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="I21" s="10"/>
+      <c r="I21" s="24" t="s">
+        <v>25</v>
+      </c>
       <c r="J21" s="75"/>
       <c r="K21" s="75"/>
       <c r="L21" s="7"/>
       <c r="M21" s="34"/>
     </row>
     <row r="22" spans="1:13" s="13" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="7">
         <v>581</v>
       </c>
       <c r="C22" s="32">
         <v>1153</v>
       </c>
       <c r="D22" s="7">
         <v>1685</v>
       </c>
       <c r="E22" s="7">
         <v>2274</v>
       </c>
       <c r="F22" s="32">
         <v>2833</v>
       </c>
       <c r="G22" s="12">
         <v>3453</v>
       </c>
       <c r="H22" s="75">
         <v>4069</v>
       </c>
-      <c r="I22" s="7"/>
+      <c r="I22" s="76">
+        <v>4711</v>
+      </c>
       <c r="J22" s="75"/>
       <c r="K22" s="75"/>
       <c r="L22" s="7"/>
       <c r="M22" s="34"/>
     </row>
     <row r="23" spans="1:13" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="7">
         <v>581</v>
       </c>
       <c r="C23" s="32">
         <v>1153</v>
       </c>
       <c r="D23" s="7">
         <v>1685</v>
       </c>
       <c r="E23" s="7">
         <v>2274</v>
       </c>
       <c r="F23" s="32">
         <v>2833</v>
       </c>
       <c r="G23" s="12">
         <v>3453</v>
       </c>
       <c r="H23" s="75">
         <v>4069</v>
       </c>
-      <c r="I23" s="7"/>
+      <c r="I23" s="76">
+        <v>4711</v>
+      </c>
       <c r="J23" s="75"/>
       <c r="K23" s="75"/>
       <c r="L23" s="7"/>
       <c r="M23" s="34"/>
     </row>
     <row r="24" spans="1:13" s="13" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="7">
         <v>289.2</v>
       </c>
       <c r="C24" s="32">
         <v>540.6</v>
       </c>
       <c r="D24" s="7">
         <v>806.9</v>
       </c>
       <c r="E24" s="7">
         <v>1127.5999999999999</v>
       </c>
       <c r="F24" s="32">
         <v>1462.7</v>
       </c>
       <c r="G24" s="12">
         <v>1850.1</v>
       </c>
       <c r="H24" s="75">
         <v>2225.6999999999998</v>
       </c>
-      <c r="I24" s="7"/>
+      <c r="I24" s="76">
+        <v>2599.8000000000002</v>
+      </c>
       <c r="J24" s="75"/>
       <c r="K24" s="75"/>
       <c r="L24" s="7"/>
       <c r="M24" s="34"/>
     </row>
     <row r="25" spans="1:13" s="31" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="16">
         <v>289.2</v>
       </c>
       <c r="C25" s="33">
         <v>540.6</v>
       </c>
       <c r="D25" s="16">
         <v>806.9</v>
       </c>
       <c r="E25" s="16">
         <v>1127.5999999999999</v>
       </c>
       <c r="F25" s="33">
         <v>1462.7</v>
       </c>
       <c r="G25" s="28">
         <v>1850.1</v>
       </c>
       <c r="H25" s="73">
         <v>2225.6999999999998</v>
       </c>
-      <c r="I25" s="16"/>
+      <c r="I25" s="77">
+        <v>2599.8000000000002</v>
+      </c>
       <c r="J25" s="73"/>
       <c r="K25" s="73"/>
       <c r="L25" s="16"/>
       <c r="M25" s="33"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="I26" s="76"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="I27" s="76"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="I28" s="76"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="I29" s="76"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="I30" s="76"/>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="I31" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>