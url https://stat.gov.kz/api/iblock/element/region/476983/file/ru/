--- v6 (2026-09-20)
+++ v7 (2026-10-24)
@@ -1,71 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="21425"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.18.0.51\Setevoi\ПРОМ-НОСТЬ\ДИНАМИКА-2026\ДИНАМИКА АВГУСТ\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\AKTFSRV\Setevoi\ПРОМ-НОСТЬ\Динамика сентябрь\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5118764E-BB4D-4E1D-BCA5-81C845298316}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1620" yWindow="690" windowWidth="17580" windowHeight="14085" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1620" yWindow="690" windowWidth="17580" windowHeight="14085"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="149" uniqueCount="69">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -233,51 +232,51 @@
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/aktobe/dynamic-tables/52/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Бегеева Гулдана </t>
   </si>
   <si>
     <t>+7 7132 564957</t>
   </si>
   <si>
     <t>g.begeeva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Управление статистики производства и окружающей среды</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -654,54 +653,54 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
-    <cellStyle name="Гиперссылка 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Гиперссылка 2" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
-    <cellStyle name="Обычный 3 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 3 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -752,119 +751,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1004,55 +969,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.begeeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/aktobe/dynamic-tables/52/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A10" sqref="A10"/>
+    <sheetView tabSelected="1" topLeftCell="B4" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="50" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="50" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="36"/>
     <col min="257" max="257" width="42.28515625" style="36" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="36" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="36"/>
     <col min="513" max="513" width="42.28515625" style="36" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="36" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="36"/>
     <col min="769" max="769" width="42.28515625" style="36" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="36" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="36"/>
     <col min="1025" max="1025" width="42.28515625" style="36" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="36" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="36"/>
     <col min="1281" max="1281" width="42.28515625" style="36" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="36" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="36"/>
     <col min="1537" max="1537" width="42.28515625" style="36" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="36" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="36"/>
@@ -1331,60 +1296,60 @@
       <c r="M13" s="44"/>
     </row>
     <row r="14" spans="1:13" s="60" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="58" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="59" t="s">
         <v>63</v>
       </c>
       <c r="M14" s="61"/>
     </row>
     <row r="15" spans="1:13" s="60" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="58" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="62" t="s">
         <v>64</v>
       </c>
       <c r="M15" s="61"/>
     </row>
     <row r="16" spans="1:13" s="65" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="63" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="64">
-        <v>46283</v>
+        <v>46311</v>
       </c>
       <c r="M16" s="66"/>
     </row>
     <row r="17" spans="1:13" s="65" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="64">
-        <v>46315</v>
+        <v>46342</v>
       </c>
       <c r="M17" s="67"/>
     </row>
     <row r="18" spans="1:13" s="65" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="68" t="s">
         <v>68</v>
       </c>
       <c r="M18" s="66"/>
     </row>
     <row r="19" spans="1:13" s="65" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="68" t="s">
         <v>65</v>
       </c>
       <c r="M19" s="67"/>
     </row>
     <row r="20" spans="1:13" s="65" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="63" t="s">
         <v>55</v>
       </c>
@@ -1399,62 +1364,62 @@
       </c>
       <c r="B21" s="70" t="s">
         <v>67</v>
       </c>
       <c r="M21" s="67"/>
     </row>
     <row r="22" spans="1:13" s="65" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="71"/>
       <c r="B22" s="72"/>
     </row>
     <row r="23" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="51"/>
       <c r="M23" s="49"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="48"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="49"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="48"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...3 lines deleted...]
-    <hyperlink ref="B14" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:A14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A37" sqref="A37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="113.5703125" style="53" customWidth="1"/>
     <col min="2" max="255" width="9.140625" style="53"/>
     <col min="256" max="256" width="4.42578125" style="53" customWidth="1"/>
     <col min="257" max="257" width="113.5703125" style="53" customWidth="1"/>
     <col min="258" max="511" width="9.140625" style="53"/>
     <col min="512" max="512" width="4.42578125" style="53" customWidth="1"/>
     <col min="513" max="513" width="113.5703125" style="53" customWidth="1"/>
     <col min="514" max="767" width="9.140625" style="53"/>
     <col min="768" max="768" width="4.42578125" style="53" customWidth="1"/>
     <col min="769" max="769" width="113.5703125" style="53" customWidth="1"/>
     <col min="770" max="1023" width="9.140625" style="53"/>
     <col min="1024" max="1024" width="4.42578125" style="53" customWidth="1"/>
     <col min="1025" max="1025" width="113.5703125" style="53" customWidth="1"/>
     <col min="1026" max="1279" width="9.140625" style="53"/>
     <col min="1280" max="1280" width="4.42578125" style="53" customWidth="1"/>
     <col min="1281" max="1281" width="113.5703125" style="53" customWidth="1"/>
     <col min="1282" max="1535" width="9.140625" style="53"/>
@@ -1654,55 +1619,55 @@
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A9" s="55" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A10" s="55"/>
     </row>
     <row r="11" spans="1:1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A11" s="56" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A14" s="57" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P31"/>
   <sheetViews>
-    <sheetView topLeftCell="A16" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D30" sqref="D30"/>
+    <sheetView topLeftCell="D1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J27" sqref="J27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="13" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="17" customWidth="1"/>
     <col min="3" max="3" width="12.5703125" style="13" customWidth="1"/>
     <col min="4" max="4" width="12" style="13" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="13" customWidth="1"/>
     <col min="6" max="6" width="11" style="13" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" style="25" customWidth="1"/>
     <col min="8" max="9" width="12.28515625" style="13" customWidth="1"/>
     <col min="10" max="10" width="13" style="13" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="13" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="13" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" style="13" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="78" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="78"/>
       <c r="C1" s="78"/>
@@ -1780,744 +1745,788 @@
       </c>
       <c r="B4" s="32">
         <v>397.2</v>
       </c>
       <c r="C4" s="32">
         <v>756.2</v>
       </c>
       <c r="D4" s="32">
         <v>1151.4000000000001</v>
       </c>
       <c r="E4" s="32">
         <v>1535.6</v>
       </c>
       <c r="F4" s="32">
         <v>1931.3</v>
       </c>
       <c r="G4" s="32">
         <v>2318.1</v>
       </c>
       <c r="H4" s="74">
         <v>2714.2</v>
       </c>
       <c r="I4" s="76">
         <v>3114.3</v>
       </c>
-      <c r="J4" s="75"/>
+      <c r="J4" s="75">
+        <v>3462.2</v>
+      </c>
       <c r="K4" s="75"/>
       <c r="L4" s="32"/>
       <c r="M4" s="8"/>
     </row>
     <row r="5" spans="1:16" s="29" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="32">
         <v>125.1</v>
       </c>
       <c r="C5" s="32">
         <v>239.2</v>
       </c>
       <c r="D5" s="32">
         <v>362.9</v>
       </c>
       <c r="E5" s="32">
         <v>484.3</v>
       </c>
       <c r="F5" s="32">
         <v>605.70000000000005</v>
       </c>
       <c r="G5" s="32">
         <v>726.7</v>
       </c>
       <c r="H5" s="74">
         <v>846.2</v>
       </c>
       <c r="I5" s="76">
         <v>967.5</v>
       </c>
-      <c r="J5" s="75"/>
+      <c r="J5" s="75">
+        <v>1079.5</v>
+      </c>
       <c r="K5" s="75"/>
       <c r="L5" s="32"/>
       <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:16" s="29" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="32">
         <v>146.80000000000001</v>
       </c>
       <c r="C6" s="32">
         <v>279.3</v>
       </c>
       <c r="D6" s="32">
         <v>425.4</v>
       </c>
       <c r="E6" s="32">
         <v>566.20000000000005</v>
       </c>
       <c r="F6" s="32">
         <v>714.2</v>
       </c>
       <c r="G6" s="32">
         <v>858</v>
       </c>
       <c r="H6" s="74">
         <v>1006.8</v>
       </c>
       <c r="I6" s="76">
         <v>1157.3</v>
       </c>
-      <c r="J6" s="75"/>
+      <c r="J6" s="75">
+        <v>1275.9000000000001</v>
+      </c>
       <c r="K6" s="75"/>
       <c r="L6" s="32"/>
       <c r="M6" s="7"/>
     </row>
     <row r="7" spans="1:16" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="32">
         <v>125.3</v>
       </c>
       <c r="C7" s="32">
         <v>237.7</v>
       </c>
       <c r="D7" s="32">
         <v>363.1</v>
       </c>
       <c r="E7" s="32">
         <v>485.1</v>
       </c>
       <c r="F7" s="32">
         <v>611.4</v>
       </c>
       <c r="G7" s="32">
         <v>733.4</v>
       </c>
       <c r="H7" s="74">
         <v>861.2</v>
       </c>
       <c r="I7" s="76">
         <v>989.5</v>
       </c>
-      <c r="J7" s="75"/>
+      <c r="J7" s="75">
+        <v>1106.8</v>
+      </c>
       <c r="K7" s="75"/>
       <c r="L7" s="32"/>
       <c r="M7" s="11"/>
     </row>
     <row r="8" spans="1:16" s="13" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="32">
         <v>398.7</v>
       </c>
       <c r="C8" s="32">
         <v>757.3</v>
       </c>
       <c r="D8" s="32">
         <v>1142.3</v>
       </c>
       <c r="E8" s="32">
         <v>1523.2</v>
       </c>
       <c r="F8" s="32">
         <v>1908</v>
       </c>
       <c r="G8" s="32">
         <v>2297.9</v>
       </c>
       <c r="H8" s="75">
         <v>2691.4</v>
       </c>
       <c r="I8" s="76">
         <v>3076.1</v>
       </c>
-      <c r="J8" s="75"/>
+      <c r="J8" s="75">
+        <v>3360.1</v>
+      </c>
       <c r="K8" s="75"/>
       <c r="L8" s="7"/>
       <c r="M8" s="34"/>
     </row>
     <row r="9" spans="1:16" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="32">
         <v>86.7</v>
       </c>
       <c r="C9" s="32">
         <v>164.1</v>
       </c>
       <c r="D9" s="32">
         <v>247.9</v>
       </c>
       <c r="E9" s="32">
         <v>330</v>
       </c>
       <c r="F9" s="32">
         <v>413.2</v>
       </c>
       <c r="G9" s="32">
         <v>494.5</v>
       </c>
       <c r="H9" s="75">
         <v>579.5</v>
       </c>
       <c r="I9" s="76">
         <v>665.1</v>
       </c>
-      <c r="J9" s="75"/>
+      <c r="J9" s="75">
+        <v>730.3</v>
+      </c>
       <c r="K9" s="75"/>
       <c r="L9" s="7"/>
       <c r="M9" s="34"/>
     </row>
     <row r="10" spans="1:16" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="32">
         <v>274.39999999999998</v>
       </c>
       <c r="C10" s="32">
         <v>521.9</v>
       </c>
       <c r="D10" s="32">
         <v>785.9</v>
       </c>
       <c r="E10" s="32">
         <v>1048.7</v>
       </c>
       <c r="F10" s="32">
         <v>1313.5</v>
       </c>
       <c r="G10" s="32">
         <v>1586.3</v>
       </c>
       <c r="H10" s="75">
         <v>1857</v>
       </c>
       <c r="I10" s="76">
         <v>2118.6999999999998</v>
       </c>
-      <c r="J10" s="75"/>
+      <c r="J10" s="75">
+        <v>2305.8000000000002</v>
+      </c>
       <c r="K10" s="75"/>
       <c r="L10" s="7"/>
       <c r="M10" s="34"/>
     </row>
     <row r="11" spans="1:16" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="32">
         <v>35.5</v>
       </c>
       <c r="C11" s="32">
         <v>67.7</v>
       </c>
       <c r="D11" s="32">
         <v>103.3</v>
       </c>
       <c r="E11" s="32">
         <v>137.19999999999999</v>
       </c>
       <c r="F11" s="32">
         <v>172.2</v>
       </c>
       <c r="G11" s="32">
         <v>206.3</v>
       </c>
       <c r="H11" s="75">
         <v>242.2</v>
       </c>
       <c r="I11" s="76">
         <v>277.89999999999998</v>
       </c>
-      <c r="J11" s="75"/>
+      <c r="J11" s="75">
+        <v>308.3</v>
+      </c>
       <c r="K11" s="75"/>
       <c r="L11" s="7"/>
       <c r="M11" s="34"/>
     </row>
     <row r="12" spans="1:16" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="32" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="32" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="32" t="s">
         <v>25</v>
       </c>
       <c r="F12" s="32" t="s">
         <v>25</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I12" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="J12" s="75"/>
+      <c r="J12" s="7" t="s">
+        <v>25</v>
+      </c>
       <c r="K12" s="75"/>
       <c r="L12" s="7"/>
       <c r="M12" s="34"/>
     </row>
     <row r="13" spans="1:16" s="13" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="32">
         <v>7.1</v>
       </c>
       <c r="C13" s="32">
         <v>13.3</v>
       </c>
       <c r="D13" s="10">
         <v>19.899999999999999</v>
       </c>
       <c r="E13" s="32">
         <v>27</v>
       </c>
       <c r="F13" s="10">
         <v>34.5</v>
       </c>
       <c r="G13" s="24">
         <v>41.7</v>
       </c>
       <c r="H13" s="75">
         <v>49.4</v>
       </c>
       <c r="I13" s="76">
         <v>57.3</v>
       </c>
-      <c r="J13" s="75"/>
+      <c r="J13" s="75">
+        <v>63.4</v>
+      </c>
       <c r="K13" s="75"/>
       <c r="L13" s="27"/>
       <c r="M13" s="34"/>
     </row>
     <row r="14" spans="1:16" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="32" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="32" t="s">
         <v>25</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>25</v>
       </c>
       <c r="G14" s="24" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="24" t="s">
         <v>25</v>
       </c>
       <c r="I14" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="J14" s="75"/>
+      <c r="J14" s="7" t="s">
+        <v>25</v>
+      </c>
       <c r="K14" s="75"/>
       <c r="L14" s="27"/>
       <c r="M14" s="34"/>
     </row>
     <row r="15" spans="1:16" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="32" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="32" t="s">
         <v>25</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>25</v>
       </c>
       <c r="G15" s="24" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="24" t="s">
         <v>25</v>
       </c>
       <c r="I15" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="J15" s="75"/>
+      <c r="J15" s="7" t="s">
+        <v>25</v>
+      </c>
       <c r="K15" s="75"/>
       <c r="L15" s="27"/>
       <c r="M15" s="34"/>
     </row>
     <row r="16" spans="1:16" s="13" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="32" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>25</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>25</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>25</v>
       </c>
       <c r="G16" s="24" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="24" t="s">
         <v>25</v>
       </c>
       <c r="I16" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="J16" s="75"/>
+      <c r="J16" s="7" t="s">
+        <v>25</v>
+      </c>
       <c r="K16" s="75"/>
       <c r="L16" s="27"/>
       <c r="M16" s="34"/>
     </row>
     <row r="17" spans="1:13" s="13" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="32" t="s">
         <v>25</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>25</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>25</v>
       </c>
       <c r="F17" s="32" t="s">
         <v>25</v>
       </c>
       <c r="G17" s="24" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="24" t="s">
         <v>25</v>
       </c>
       <c r="I17" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="J17" s="75"/>
+      <c r="J17" s="7" t="s">
+        <v>25</v>
+      </c>
       <c r="K17" s="75"/>
       <c r="L17" s="7"/>
       <c r="M17" s="34"/>
     </row>
     <row r="18" spans="1:13" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="32" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>25</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>25</v>
       </c>
       <c r="F18" s="32" t="s">
         <v>25</v>
       </c>
       <c r="G18" s="24" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="24" t="s">
         <v>25</v>
       </c>
       <c r="I18" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="J18" s="75"/>
+      <c r="J18" s="7" t="s">
+        <v>25</v>
+      </c>
       <c r="K18" s="75"/>
       <c r="L18" s="7"/>
       <c r="M18" s="34"/>
     </row>
     <row r="19" spans="1:13" s="13" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="7">
         <v>182.7</v>
       </c>
       <c r="C19" s="32">
         <v>355.6</v>
       </c>
       <c r="D19" s="7">
         <v>515.79999999999995</v>
       </c>
       <c r="E19" s="7">
         <v>690.5</v>
       </c>
       <c r="F19" s="32">
         <v>822.7</v>
       </c>
       <c r="G19" s="32">
         <v>1033.2</v>
       </c>
       <c r="H19" s="75">
         <v>1232</v>
       </c>
       <c r="I19" s="76">
         <v>1428.1</v>
       </c>
-      <c r="J19" s="75"/>
+      <c r="J19" s="75">
+        <v>1582.9</v>
+      </c>
       <c r="K19" s="75"/>
       <c r="L19" s="7"/>
       <c r="M19" s="34"/>
     </row>
     <row r="20" spans="1:13" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="32" t="s">
         <v>25</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>25</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>25</v>
       </c>
       <c r="F20" s="32" t="s">
         <v>25</v>
       </c>
       <c r="G20" s="24" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="24" t="s">
         <v>25</v>
       </c>
       <c r="I20" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="J20" s="75"/>
+      <c r="J20" s="7" t="s">
+        <v>25</v>
+      </c>
       <c r="K20" s="75"/>
       <c r="L20" s="7"/>
       <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:13" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="32" t="s">
         <v>25</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>25</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>25</v>
       </c>
       <c r="F21" s="32" t="s">
         <v>25</v>
       </c>
       <c r="G21" s="24" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="24" t="s">
         <v>25</v>
       </c>
       <c r="I21" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="J21" s="75"/>
+      <c r="J21" s="7" t="s">
+        <v>25</v>
+      </c>
       <c r="K21" s="75"/>
       <c r="L21" s="7"/>
       <c r="M21" s="34"/>
     </row>
     <row r="22" spans="1:13" s="13" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="7">
         <v>581</v>
       </c>
       <c r="C22" s="32">
         <v>1153</v>
       </c>
       <c r="D22" s="7">
         <v>1685</v>
       </c>
       <c r="E22" s="7">
         <v>2274</v>
       </c>
       <c r="F22" s="32">
         <v>2833</v>
       </c>
       <c r="G22" s="12">
         <v>3453</v>
       </c>
       <c r="H22" s="75">
         <v>4069</v>
       </c>
       <c r="I22" s="76">
         <v>4711</v>
       </c>
-      <c r="J22" s="75"/>
+      <c r="J22" s="75">
+        <v>5308</v>
+      </c>
       <c r="K22" s="75"/>
       <c r="L22" s="7"/>
       <c r="M22" s="34"/>
     </row>
     <row r="23" spans="1:13" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="7">
         <v>581</v>
       </c>
       <c r="C23" s="32">
         <v>1153</v>
       </c>
       <c r="D23" s="7">
         <v>1685</v>
       </c>
       <c r="E23" s="7">
         <v>2274</v>
       </c>
       <c r="F23" s="32">
         <v>2833</v>
       </c>
       <c r="G23" s="12">
         <v>3453</v>
       </c>
       <c r="H23" s="75">
         <v>4069</v>
       </c>
       <c r="I23" s="76">
         <v>4711</v>
       </c>
-      <c r="J23" s="75"/>
+      <c r="J23" s="75">
+        <v>5308</v>
+      </c>
       <c r="K23" s="75"/>
       <c r="L23" s="7"/>
       <c r="M23" s="34"/>
     </row>
     <row r="24" spans="1:13" s="13" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="7">
         <v>289.2</v>
       </c>
       <c r="C24" s="32">
         <v>540.6</v>
       </c>
       <c r="D24" s="7">
         <v>806.9</v>
       </c>
       <c r="E24" s="7">
         <v>1127.5999999999999</v>
       </c>
       <c r="F24" s="32">
         <v>1462.7</v>
       </c>
       <c r="G24" s="12">
         <v>1850.1</v>
       </c>
       <c r="H24" s="75">
         <v>2225.6999999999998</v>
       </c>
       <c r="I24" s="76">
         <v>2599.8000000000002</v>
       </c>
-      <c r="J24" s="75"/>
+      <c r="J24" s="75">
+        <v>2924.5</v>
+      </c>
       <c r="K24" s="75"/>
       <c r="L24" s="7"/>
       <c r="M24" s="34"/>
     </row>
     <row r="25" spans="1:13" s="31" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="16">
         <v>289.2</v>
       </c>
       <c r="C25" s="33">
         <v>540.6</v>
       </c>
       <c r="D25" s="16">
         <v>806.9</v>
       </c>
       <c r="E25" s="16">
         <v>1127.5999999999999</v>
       </c>
       <c r="F25" s="33">
         <v>1462.7</v>
       </c>
       <c r="G25" s="28">
         <v>1850.1</v>
       </c>
       <c r="H25" s="73">
         <v>2225.6999999999998</v>
       </c>
       <c r="I25" s="77">
         <v>2599.8000000000002</v>
       </c>
-      <c r="J25" s="73"/>
+      <c r="J25" s="73">
+        <v>2924.5</v>
+      </c>
       <c r="K25" s="73"/>
       <c r="L25" s="16"/>
       <c r="M25" s="33"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="I26" s="76"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="I27" s="76"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="I28" s="76"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.25">
       <c r="I29" s="76"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.25">
       <c r="I30" s="76"/>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.25">
       <c r="I31" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>