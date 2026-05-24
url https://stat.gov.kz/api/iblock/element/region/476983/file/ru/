--- v0 (2026-04-14)
+++ v1 (2026-05-24)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Begeeva\Desktop\2026\Новая папка\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Begeeva\Desktop\2026\Динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="825" yWindow="-120" windowWidth="28095" windowHeight="16440"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="28">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -647,51 +647,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C26" sqref="C26"/>
+      <selection activeCell="D26" sqref="D26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="15" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="22" customWidth="1"/>
     <col min="3" max="3" width="12.5703125" style="15" customWidth="1"/>
     <col min="4" max="4" width="12" style="15" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="15" customWidth="1"/>
     <col min="6" max="6" width="11" style="15" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" style="30" customWidth="1"/>
     <col min="8" max="9" width="12.28515625" style="15" customWidth="1"/>
     <col min="10" max="10" width="13" style="15" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="15" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="15" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" style="15" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
@@ -751,492 +751,536 @@
         <v>8</v>
       </c>
       <c r="K3" s="25" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="24" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="31" t="s">
         <v>11</v>
       </c>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
     </row>
     <row r="4" spans="1:16" s="34" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="37">
         <v>397.2</v>
       </c>
       <c r="C4" s="37">
         <v>756.2</v>
       </c>
-      <c r="D4" s="7"/>
+      <c r="D4" s="37">
+        <v>1151.4000000000001</v>
+      </c>
       <c r="E4" s="37"/>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="37"/>
       <c r="I4" s="37"/>
       <c r="J4" s="37"/>
       <c r="K4" s="8"/>
       <c r="L4" s="37"/>
       <c r="M4" s="8"/>
     </row>
     <row r="5" spans="1:16" s="34" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="37">
         <v>125.1</v>
       </c>
       <c r="C5" s="37">
         <v>239.2</v>
       </c>
-      <c r="D5" s="7"/>
+      <c r="D5" s="37">
+        <v>362.9</v>
+      </c>
       <c r="E5" s="37"/>
       <c r="F5" s="37"/>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
       <c r="J5" s="37"/>
       <c r="K5" s="8"/>
       <c r="L5" s="37"/>
       <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:16" s="34" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="37">
         <v>146.80000000000001</v>
       </c>
       <c r="C6" s="37">
         <v>279.3</v>
       </c>
-      <c r="D6" s="7"/>
+      <c r="D6" s="37">
+        <v>425.4</v>
+      </c>
       <c r="E6" s="37"/>
       <c r="F6" s="37"/>
       <c r="G6" s="37"/>
       <c r="H6" s="37"/>
       <c r="I6" s="37"/>
       <c r="J6" s="37"/>
       <c r="K6" s="8"/>
       <c r="L6" s="37"/>
       <c r="M6" s="7"/>
     </row>
     <row r="7" spans="1:16" s="35" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="37">
         <v>125.3</v>
       </c>
       <c r="C7" s="37">
         <v>237.8</v>
       </c>
-      <c r="D7" s="7"/>
+      <c r="D7" s="37">
+        <v>363</v>
+      </c>
       <c r="E7" s="37"/>
       <c r="F7" s="37"/>
       <c r="G7" s="37"/>
       <c r="H7" s="37"/>
       <c r="I7" s="37"/>
       <c r="J7" s="37"/>
       <c r="K7" s="12"/>
       <c r="L7" s="37"/>
       <c r="M7" s="12"/>
     </row>
     <row r="8" spans="1:16" s="15" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="37">
         <v>398.7</v>
       </c>
       <c r="C8" s="37">
         <v>757.3</v>
       </c>
-      <c r="D8" s="7"/>
+      <c r="D8" s="37">
+        <v>1142.3</v>
+      </c>
       <c r="E8" s="37"/>
       <c r="F8" s="37"/>
       <c r="G8" s="37"/>
       <c r="H8" s="37"/>
       <c r="I8" s="37"/>
       <c r="J8" s="37"/>
       <c r="K8" s="17"/>
       <c r="L8" s="7"/>
       <c r="M8" s="39"/>
     </row>
     <row r="9" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="37">
         <v>86.7</v>
       </c>
       <c r="C9" s="37">
         <v>164.1</v>
       </c>
-      <c r="D9" s="7"/>
+      <c r="D9" s="37">
+        <v>247.9</v>
+      </c>
       <c r="E9" s="37"/>
       <c r="F9" s="37"/>
       <c r="G9" s="37"/>
       <c r="H9" s="37"/>
       <c r="I9" s="37"/>
       <c r="J9" s="37"/>
       <c r="K9" s="17"/>
       <c r="L9" s="7"/>
       <c r="M9" s="39"/>
     </row>
     <row r="10" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="37">
         <v>274.39999999999998</v>
       </c>
       <c r="C10" s="37">
         <v>521.9</v>
       </c>
-      <c r="D10" s="7"/>
+      <c r="D10" s="37">
+        <v>785.9</v>
+      </c>
       <c r="E10" s="37"/>
       <c r="F10" s="37"/>
       <c r="G10" s="37"/>
       <c r="H10" s="37"/>
       <c r="I10" s="37"/>
       <c r="J10" s="37"/>
       <c r="K10" s="17"/>
       <c r="L10" s="7"/>
       <c r="M10" s="39"/>
     </row>
     <row r="11" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="37">
         <v>35.5</v>
       </c>
       <c r="C11" s="37">
         <v>67.7</v>
       </c>
-      <c r="D11" s="7"/>
+      <c r="D11" s="37">
+        <v>103.3</v>
+      </c>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="37"/>
       <c r="J11" s="37"/>
       <c r="K11" s="17"/>
       <c r="L11" s="7"/>
       <c r="M11" s="39"/>
     </row>
     <row r="12" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="37" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="D12" s="7"/>
+      <c r="D12" s="37">
+        <v>5.2</v>
+      </c>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="7"/>
       <c r="M12" s="39"/>
     </row>
     <row r="13" spans="1:16" s="15" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="37">
         <v>7.1</v>
       </c>
       <c r="C13" s="37">
         <v>13.3</v>
       </c>
-      <c r="D13" s="10"/>
+      <c r="D13" s="10">
+        <v>19.899999999999999</v>
+      </c>
       <c r="E13" s="10"/>
       <c r="F13" s="10"/>
       <c r="G13" s="29"/>
       <c r="H13" s="10"/>
       <c r="I13" s="37"/>
       <c r="J13" s="37"/>
       <c r="K13" s="14"/>
       <c r="L13" s="32"/>
       <c r="M13" s="39"/>
     </row>
     <row r="14" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="D14" s="10"/>
+      <c r="D14" s="10" t="s">
+        <v>26</v>
+      </c>
       <c r="E14" s="10"/>
       <c r="F14" s="10"/>
       <c r="G14" s="29"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="11"/>
       <c r="K14" s="14"/>
       <c r="L14" s="32"/>
       <c r="M14" s="39"/>
     </row>
     <row r="15" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="D15" s="10"/>
+      <c r="D15" s="10" t="s">
+        <v>26</v>
+      </c>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
       <c r="G15" s="29"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="11"/>
       <c r="K15" s="14"/>
       <c r="L15" s="32"/>
       <c r="M15" s="39"/>
     </row>
     <row r="16" spans="1:16" s="15" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="D16" s="10"/>
+      <c r="D16" s="10" t="s">
+        <v>26</v>
+      </c>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="29"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="11"/>
       <c r="K16" s="14"/>
       <c r="L16" s="32"/>
       <c r="M16" s="39"/>
     </row>
     <row r="17" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="D17" s="10"/>
+      <c r="D17" s="10" t="s">
+        <v>26</v>
+      </c>
       <c r="E17" s="10"/>
       <c r="F17" s="37"/>
       <c r="G17" s="29"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="11"/>
       <c r="K17" s="14"/>
       <c r="L17" s="7"/>
       <c r="M17" s="39"/>
     </row>
     <row r="18" spans="1:13" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="D18" s="10"/>
+      <c r="D18" s="10" t="s">
+        <v>26</v>
+      </c>
       <c r="E18" s="10"/>
       <c r="F18" s="37"/>
       <c r="G18" s="29"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="11"/>
       <c r="K18" s="14"/>
       <c r="L18" s="7"/>
       <c r="M18" s="39"/>
     </row>
     <row r="19" spans="1:13" s="15" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="7">
         <v>182.7</v>
       </c>
       <c r="C19" s="37">
         <v>355.6</v>
       </c>
-      <c r="D19" s="7"/>
+      <c r="D19" s="7">
+        <v>515.79999999999995</v>
+      </c>
       <c r="E19" s="7"/>
       <c r="F19" s="37"/>
       <c r="G19" s="37"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="17"/>
       <c r="L19" s="7"/>
       <c r="M19" s="39"/>
     </row>
     <row r="20" spans="1:13" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="D20" s="10"/>
+      <c r="D20" s="10" t="s">
+        <v>26</v>
+      </c>
       <c r="E20" s="10"/>
       <c r="F20" s="37"/>
       <c r="G20" s="29"/>
       <c r="H20" s="10"/>
       <c r="I20" s="10"/>
       <c r="J20" s="11"/>
       <c r="K20" s="14"/>
       <c r="L20" s="7"/>
       <c r="M20" s="39"/>
     </row>
     <row r="21" spans="1:13" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="D21" s="10"/>
+      <c r="D21" s="10" t="s">
+        <v>26</v>
+      </c>
       <c r="E21" s="10"/>
       <c r="F21" s="37"/>
       <c r="G21" s="29"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="11"/>
       <c r="K21" s="14"/>
       <c r="L21" s="7"/>
       <c r="M21" s="39"/>
     </row>
     <row r="22" spans="1:13" s="15" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="7">
         <v>581</v>
       </c>
       <c r="C22" s="37">
         <v>1153</v>
       </c>
-      <c r="D22" s="7"/>
+      <c r="D22" s="7">
+        <v>1685</v>
+      </c>
       <c r="E22" s="7"/>
       <c r="F22" s="37"/>
       <c r="G22" s="13"/>
       <c r="H22" s="37"/>
       <c r="I22" s="7"/>
       <c r="J22" s="37"/>
       <c r="K22" s="17"/>
       <c r="L22" s="7"/>
       <c r="M22" s="39"/>
     </row>
     <row r="23" spans="1:13" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="7">
         <v>581</v>
       </c>
       <c r="C23" s="37">
         <v>1153</v>
       </c>
-      <c r="D23" s="7"/>
+      <c r="D23" s="7">
+        <v>1685</v>
+      </c>
       <c r="E23" s="7"/>
       <c r="F23" s="37"/>
       <c r="G23" s="13"/>
       <c r="H23" s="37"/>
       <c r="I23" s="7"/>
       <c r="J23" s="37"/>
       <c r="K23" s="17"/>
       <c r="L23" s="7"/>
       <c r="M23" s="39"/>
     </row>
     <row r="24" spans="1:13" s="15" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="7">
         <v>289.2</v>
       </c>
       <c r="C24" s="37">
         <v>540.6</v>
       </c>
-      <c r="D24" s="7"/>
+      <c r="D24" s="7">
+        <v>806.9</v>
+      </c>
       <c r="E24" s="7"/>
       <c r="F24" s="37"/>
       <c r="G24" s="13"/>
       <c r="H24" s="37"/>
       <c r="I24" s="7"/>
       <c r="J24" s="37"/>
       <c r="K24" s="17"/>
       <c r="L24" s="7"/>
       <c r="M24" s="39"/>
     </row>
     <row r="25" spans="1:13" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="19">
         <v>289.2</v>
       </c>
       <c r="C25" s="38">
         <v>540.6</v>
       </c>
-      <c r="D25" s="19"/>
+      <c r="D25" s="19">
+        <v>806.9</v>
+      </c>
       <c r="E25" s="19"/>
       <c r="F25" s="38"/>
       <c r="G25" s="33"/>
       <c r="H25" s="38"/>
       <c r="I25" s="19"/>
       <c r="J25" s="38"/>
       <c r="K25" s="20"/>
       <c r="L25" s="19"/>
       <c r="M25" s="38"/>
     </row>
     <row r="26" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="22"/>
       <c r="C26" s="37"/>
       <c r="G26" s="30"/>
     </row>
     <row r="27" spans="1:13" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B27" s="22"/>
       <c r="C27" s="37"/>
       <c r="G27" s="30"/>
     </row>
     <row r="28" spans="1:13" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B28" s="22"/>