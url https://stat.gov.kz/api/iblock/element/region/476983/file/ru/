--- v1 (2026-05-24)
+++ v2 (2026-06-18)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Begeeva\Desktop\2026\Динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Begeeva\Desktop\2026\Динамика\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="825" yWindow="-120" windowWidth="28095" windowHeight="16440"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="28">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -647,51 +647,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D26" sqref="D26"/>
+      <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="15" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="22" customWidth="1"/>
     <col min="3" max="3" width="12.5703125" style="15" customWidth="1"/>
     <col min="4" max="4" width="12" style="15" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="15" customWidth="1"/>
     <col min="6" max="6" width="11" style="15" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" style="30" customWidth="1"/>
     <col min="8" max="9" width="12.28515625" style="15" customWidth="1"/>
     <col min="10" max="10" width="13" style="15" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="15" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="15" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" style="15" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
@@ -754,534 +754,578 @@
         <v>9</v>
       </c>
       <c r="L3" s="24" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="31" t="s">
         <v>11</v>
       </c>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
     </row>
     <row r="4" spans="1:16" s="34" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="37">
         <v>397.2</v>
       </c>
       <c r="C4" s="37">
         <v>756.2</v>
       </c>
       <c r="D4" s="37">
         <v>1151.4000000000001</v>
       </c>
-      <c r="E4" s="37"/>
+      <c r="E4" s="37">
+        <v>1535.6</v>
+      </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="37"/>
       <c r="I4" s="37"/>
       <c r="J4" s="37"/>
       <c r="K4" s="8"/>
       <c r="L4" s="37"/>
       <c r="M4" s="8"/>
     </row>
     <row r="5" spans="1:16" s="34" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="37">
         <v>125.1</v>
       </c>
       <c r="C5" s="37">
         <v>239.2</v>
       </c>
       <c r="D5" s="37">
         <v>362.9</v>
       </c>
-      <c r="E5" s="37"/>
+      <c r="E5" s="37">
+        <v>484.3</v>
+      </c>
       <c r="F5" s="37"/>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
       <c r="J5" s="37"/>
       <c r="K5" s="8"/>
       <c r="L5" s="37"/>
       <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:16" s="34" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="37">
         <v>146.80000000000001</v>
       </c>
       <c r="C6" s="37">
         <v>279.3</v>
       </c>
       <c r="D6" s="37">
         <v>425.4</v>
       </c>
-      <c r="E6" s="37"/>
+      <c r="E6" s="37">
+        <v>566.20000000000005</v>
+      </c>
       <c r="F6" s="37"/>
       <c r="G6" s="37"/>
       <c r="H6" s="37"/>
       <c r="I6" s="37"/>
       <c r="J6" s="37"/>
       <c r="K6" s="8"/>
       <c r="L6" s="37"/>
       <c r="M6" s="7"/>
     </row>
     <row r="7" spans="1:16" s="35" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="37">
         <v>125.3</v>
       </c>
       <c r="C7" s="37">
         <v>237.8</v>
       </c>
       <c r="D7" s="37">
         <v>363</v>
       </c>
-      <c r="E7" s="37"/>
+      <c r="E7" s="37">
+        <v>485.1</v>
+      </c>
       <c r="F7" s="37"/>
       <c r="G7" s="37"/>
       <c r="H7" s="37"/>
       <c r="I7" s="37"/>
       <c r="J7" s="37"/>
       <c r="K7" s="12"/>
       <c r="L7" s="37"/>
       <c r="M7" s="12"/>
     </row>
     <row r="8" spans="1:16" s="15" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="37">
         <v>398.7</v>
       </c>
       <c r="C8" s="37">
         <v>757.3</v>
       </c>
       <c r="D8" s="37">
         <v>1142.3</v>
       </c>
-      <c r="E8" s="37"/>
+      <c r="E8" s="37">
+        <v>1523.2</v>
+      </c>
       <c r="F8" s="37"/>
       <c r="G8" s="37"/>
       <c r="H8" s="37"/>
       <c r="I8" s="37"/>
       <c r="J8" s="37"/>
       <c r="K8" s="17"/>
       <c r="L8" s="7"/>
       <c r="M8" s="39"/>
     </row>
     <row r="9" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="37">
         <v>86.7</v>
       </c>
       <c r="C9" s="37">
         <v>164.1</v>
       </c>
       <c r="D9" s="37">
         <v>247.9</v>
       </c>
-      <c r="E9" s="37"/>
+      <c r="E9" s="37">
+        <v>330</v>
+      </c>
       <c r="F9" s="37"/>
       <c r="G9" s="37"/>
       <c r="H9" s="37"/>
       <c r="I9" s="37"/>
       <c r="J9" s="37"/>
       <c r="K9" s="17"/>
       <c r="L9" s="7"/>
       <c r="M9" s="39"/>
     </row>
     <row r="10" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="37">
         <v>274.39999999999998</v>
       </c>
       <c r="C10" s="37">
         <v>521.9</v>
       </c>
       <c r="D10" s="37">
         <v>785.9</v>
       </c>
-      <c r="E10" s="37"/>
+      <c r="E10" s="37">
+        <v>1048.7</v>
+      </c>
       <c r="F10" s="37"/>
       <c r="G10" s="37"/>
       <c r="H10" s="37"/>
       <c r="I10" s="37"/>
       <c r="J10" s="37"/>
       <c r="K10" s="17"/>
       <c r="L10" s="7"/>
       <c r="M10" s="39"/>
     </row>
     <row r="11" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="37">
         <v>35.5</v>
       </c>
       <c r="C11" s="37">
         <v>67.7</v>
       </c>
       <c r="D11" s="37">
         <v>103.3</v>
       </c>
-      <c r="E11" s="37"/>
+      <c r="E11" s="37">
+        <v>137.19999999999999</v>
+      </c>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="37"/>
       <c r="J11" s="37"/>
       <c r="K11" s="17"/>
       <c r="L11" s="7"/>
       <c r="M11" s="39"/>
     </row>
     <row r="12" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="37" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="D12" s="37">
-[...2 lines deleted...]
-      <c r="E12" s="10"/>
+      <c r="D12" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="E12" s="37" t="s">
+        <v>26</v>
+      </c>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="7"/>
       <c r="M12" s="39"/>
     </row>
     <row r="13" spans="1:16" s="15" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="37">
         <v>7.1</v>
       </c>
       <c r="C13" s="37">
         <v>13.3</v>
       </c>
       <c r="D13" s="10">
         <v>19.899999999999999</v>
       </c>
-      <c r="E13" s="10"/>
+      <c r="E13" s="37">
+        <v>27</v>
+      </c>
       <c r="F13" s="10"/>
       <c r="G13" s="29"/>
       <c r="H13" s="10"/>
       <c r="I13" s="37"/>
       <c r="J13" s="37"/>
       <c r="K13" s="14"/>
       <c r="L13" s="32"/>
       <c r="M13" s="39"/>
     </row>
     <row r="14" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="37" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="E14" s="10"/>
+      <c r="E14" s="37" t="s">
+        <v>26</v>
+      </c>
       <c r="F14" s="10"/>
       <c r="G14" s="29"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="11"/>
       <c r="K14" s="14"/>
       <c r="L14" s="32"/>
       <c r="M14" s="39"/>
     </row>
     <row r="15" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="37" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="E15" s="10"/>
+      <c r="E15" s="37" t="s">
+        <v>26</v>
+      </c>
       <c r="F15" s="10"/>
       <c r="G15" s="29"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="11"/>
       <c r="K15" s="14"/>
       <c r="L15" s="32"/>
       <c r="M15" s="39"/>
     </row>
     <row r="16" spans="1:16" s="15" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="37" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="E16" s="10"/>
+      <c r="E16" s="10" t="s">
+        <v>26</v>
+      </c>
       <c r="F16" s="10"/>
       <c r="G16" s="29"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="11"/>
       <c r="K16" s="14"/>
       <c r="L16" s="32"/>
       <c r="M16" s="39"/>
     </row>
     <row r="17" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="37" t="s">
         <v>26</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="E17" s="10"/>
+      <c r="E17" s="10" t="s">
+        <v>26</v>
+      </c>
       <c r="F17" s="37"/>
       <c r="G17" s="29"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="11"/>
       <c r="K17" s="14"/>
       <c r="L17" s="7"/>
       <c r="M17" s="39"/>
     </row>
     <row r="18" spans="1:13" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="37" t="s">
         <v>26</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="E18" s="10"/>
+      <c r="E18" s="10" t="s">
+        <v>26</v>
+      </c>
       <c r="F18" s="37"/>
       <c r="G18" s="29"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="11"/>
       <c r="K18" s="14"/>
       <c r="L18" s="7"/>
       <c r="M18" s="39"/>
     </row>
     <row r="19" spans="1:13" s="15" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="7">
         <v>182.7</v>
       </c>
       <c r="C19" s="37">
         <v>355.6</v>
       </c>
       <c r="D19" s="7">
         <v>515.79999999999995</v>
       </c>
-      <c r="E19" s="7"/>
+      <c r="E19" s="7">
+        <v>690.5</v>
+      </c>
       <c r="F19" s="37"/>
       <c r="G19" s="37"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="17"/>
       <c r="L19" s="7"/>
       <c r="M19" s="39"/>
     </row>
     <row r="20" spans="1:13" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="37" t="s">
         <v>26</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="E20" s="10"/>
+      <c r="E20" s="10" t="s">
+        <v>26</v>
+      </c>
       <c r="F20" s="37"/>
       <c r="G20" s="29"/>
       <c r="H20" s="10"/>
       <c r="I20" s="10"/>
       <c r="J20" s="11"/>
       <c r="K20" s="14"/>
       <c r="L20" s="7"/>
       <c r="M20" s="39"/>
     </row>
     <row r="21" spans="1:13" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="37" t="s">
         <v>26</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="E21" s="10"/>
+      <c r="E21" s="10" t="s">
+        <v>26</v>
+      </c>
       <c r="F21" s="37"/>
       <c r="G21" s="29"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="11"/>
       <c r="K21" s="14"/>
       <c r="L21" s="7"/>
       <c r="M21" s="39"/>
     </row>
     <row r="22" spans="1:13" s="15" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="7">
         <v>581</v>
       </c>
       <c r="C22" s="37">
         <v>1153</v>
       </c>
       <c r="D22" s="7">
         <v>1685</v>
       </c>
-      <c r="E22" s="7"/>
+      <c r="E22" s="7">
+        <v>2274</v>
+      </c>
       <c r="F22" s="37"/>
       <c r="G22" s="13"/>
       <c r="H22" s="37"/>
       <c r="I22" s="7"/>
       <c r="J22" s="37"/>
       <c r="K22" s="17"/>
       <c r="L22" s="7"/>
       <c r="M22" s="39"/>
     </row>
     <row r="23" spans="1:13" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="7">
         <v>581</v>
       </c>
       <c r="C23" s="37">
         <v>1153</v>
       </c>
       <c r="D23" s="7">
         <v>1685</v>
       </c>
-      <c r="E23" s="7"/>
+      <c r="E23" s="7">
+        <v>2274</v>
+      </c>
       <c r="F23" s="37"/>
       <c r="G23" s="13"/>
       <c r="H23" s="37"/>
       <c r="I23" s="7"/>
       <c r="J23" s="37"/>
       <c r="K23" s="17"/>
       <c r="L23" s="7"/>
       <c r="M23" s="39"/>
     </row>
     <row r="24" spans="1:13" s="15" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="7">
         <v>289.2</v>
       </c>
       <c r="C24" s="37">
         <v>540.6</v>
       </c>
       <c r="D24" s="7">
         <v>806.9</v>
       </c>
-      <c r="E24" s="7"/>
+      <c r="E24" s="7">
+        <v>1127.5999999999999</v>
+      </c>
       <c r="F24" s="37"/>
       <c r="G24" s="13"/>
       <c r="H24" s="37"/>
       <c r="I24" s="7"/>
       <c r="J24" s="37"/>
       <c r="K24" s="17"/>
       <c r="L24" s="7"/>
       <c r="M24" s="39"/>
     </row>
     <row r="25" spans="1:13" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="19">
         <v>289.2</v>
       </c>
       <c r="C25" s="38">
         <v>540.6</v>
       </c>
       <c r="D25" s="19">
         <v>806.9</v>
       </c>
-      <c r="E25" s="19"/>
+      <c r="E25" s="19">
+        <v>1127.5999999999999</v>
+      </c>
       <c r="F25" s="38"/>
       <c r="G25" s="33"/>
       <c r="H25" s="38"/>
       <c r="I25" s="19"/>
       <c r="J25" s="38"/>
       <c r="K25" s="20"/>
       <c r="L25" s="19"/>
       <c r="M25" s="38"/>
     </row>
     <row r="26" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="22"/>
       <c r="C26" s="37"/>
       <c r="G26" s="30"/>
     </row>
     <row r="27" spans="1:13" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B27" s="22"/>
       <c r="C27" s="37"/>
       <c r="G27" s="30"/>
     </row>
     <row r="28" spans="1:13" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B28" s="22"/>
       <c r="C28" s="37"/>