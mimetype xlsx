--- v2 (2026-06-18)
+++ v3 (2026-07-09)
@@ -1,66 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="21425"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Begeeva\Desktop\2026\Динамика\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kaldibaeva\Desktop\2026\06 июнь\Динамика  за май\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B1C71385-828A-4718-B014-0FE768023762}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="825" yWindow="-120" windowWidth="28095" windowHeight="16440"/>
+    <workbookView xWindow="13905" yWindow="1440" windowWidth="13830" windowHeight="16200" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="30">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -100,56 +101,62 @@
     <t>Байганинский</t>
   </si>
   <si>
     <t>Мугалжарский</t>
   </si>
   <si>
     <t>Темирский</t>
   </si>
   <si>
     <t>Айтекебийский</t>
   </si>
   <si>
     <t>Шалкарский</t>
   </si>
   <si>
     <t>Хромтауский</t>
   </si>
   <si>
     <t>*Оперативные данные.</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>Производство промышленной продукции в горнодобывающей промышленности и разработке карьеров в Актюбинской области за 2026 год*</t>
+  </si>
+  <si>
+    <t>"-" нет производства.</t>
+  </si>
+  <si>
+    <t>х конфиденциальные данные</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -228,51 +235,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -331,50 +338,56 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -429,85 +442,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -643,55 +690,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P30"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G17" sqref="G17"/>
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D28" sqref="D28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="15" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="22" customWidth="1"/>
     <col min="3" max="3" width="12.5703125" style="15" customWidth="1"/>
     <col min="4" max="4" width="12" style="15" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="15" customWidth="1"/>
     <col min="6" max="6" width="11" style="15" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" style="30" customWidth="1"/>
     <col min="8" max="9" width="12.28515625" style="15" customWidth="1"/>
     <col min="10" max="10" width="13" style="15" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="15" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="15" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" style="15" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
@@ -757,598 +804,648 @@
         <v>10</v>
       </c>
       <c r="M3" s="31" t="s">
         <v>11</v>
       </c>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
     </row>
     <row r="4" spans="1:16" s="34" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="37">
         <v>397.2</v>
       </c>
       <c r="C4" s="37">
         <v>756.2</v>
       </c>
       <c r="D4" s="37">
         <v>1151.4000000000001</v>
       </c>
       <c r="E4" s="37">
         <v>1535.6</v>
       </c>
-      <c r="F4" s="37"/>
+      <c r="F4" s="37">
+        <v>1931.3</v>
+      </c>
       <c r="G4" s="37"/>
       <c r="H4" s="37"/>
       <c r="I4" s="37"/>
       <c r="J4" s="37"/>
       <c r="K4" s="8"/>
       <c r="L4" s="37"/>
       <c r="M4" s="8"/>
     </row>
     <row r="5" spans="1:16" s="34" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="37">
         <v>125.1</v>
       </c>
       <c r="C5" s="37">
         <v>239.2</v>
       </c>
       <c r="D5" s="37">
         <v>362.9</v>
       </c>
       <c r="E5" s="37">
         <v>484.3</v>
       </c>
-      <c r="F5" s="37"/>
+      <c r="F5" s="37">
+        <v>605.70000000000005</v>
+      </c>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
       <c r="J5" s="37"/>
       <c r="K5" s="8"/>
       <c r="L5" s="37"/>
       <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:16" s="34" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="37">
         <v>146.80000000000001</v>
       </c>
       <c r="C6" s="37">
         <v>279.3</v>
       </c>
       <c r="D6" s="37">
         <v>425.4</v>
       </c>
       <c r="E6" s="37">
         <v>566.20000000000005</v>
       </c>
-      <c r="F6" s="37"/>
+      <c r="F6" s="37">
+        <v>714.2</v>
+      </c>
       <c r="G6" s="37"/>
       <c r="H6" s="37"/>
       <c r="I6" s="37"/>
       <c r="J6" s="37"/>
       <c r="K6" s="8"/>
       <c r="L6" s="37"/>
       <c r="M6" s="7"/>
     </row>
     <row r="7" spans="1:16" s="35" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="37">
         <v>125.3</v>
       </c>
       <c r="C7" s="37">
         <v>237.8</v>
       </c>
       <c r="D7" s="37">
         <v>363</v>
       </c>
       <c r="E7" s="37">
         <v>485.1</v>
       </c>
-      <c r="F7" s="37"/>
+      <c r="F7" s="37">
+        <v>611.5</v>
+      </c>
       <c r="G7" s="37"/>
       <c r="H7" s="37"/>
       <c r="I7" s="37"/>
       <c r="J7" s="37"/>
       <c r="K7" s="12"/>
       <c r="L7" s="37"/>
       <c r="M7" s="12"/>
     </row>
     <row r="8" spans="1:16" s="15" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="37">
         <v>398.7</v>
       </c>
       <c r="C8" s="37">
         <v>757.3</v>
       </c>
       <c r="D8" s="37">
         <v>1142.3</v>
       </c>
       <c r="E8" s="37">
         <v>1523.2</v>
       </c>
-      <c r="F8" s="37"/>
+      <c r="F8" s="37">
+        <v>1908</v>
+      </c>
       <c r="G8" s="37"/>
       <c r="H8" s="37"/>
       <c r="I8" s="37"/>
       <c r="J8" s="37"/>
       <c r="K8" s="17"/>
       <c r="L8" s="7"/>
       <c r="M8" s="39"/>
     </row>
     <row r="9" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="37">
         <v>86.7</v>
       </c>
       <c r="C9" s="37">
         <v>164.1</v>
       </c>
       <c r="D9" s="37">
         <v>247.9</v>
       </c>
       <c r="E9" s="37">
         <v>330</v>
       </c>
-      <c r="F9" s="37"/>
+      <c r="F9" s="37">
+        <v>413.2</v>
+      </c>
       <c r="G9" s="37"/>
       <c r="H9" s="37"/>
       <c r="I9" s="37"/>
       <c r="J9" s="37"/>
       <c r="K9" s="17"/>
       <c r="L9" s="7"/>
       <c r="M9" s="39"/>
     </row>
     <row r="10" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="37">
         <v>274.39999999999998</v>
       </c>
       <c r="C10" s="37">
         <v>521.9</v>
       </c>
       <c r="D10" s="37">
         <v>785.9</v>
       </c>
       <c r="E10" s="37">
         <v>1048.7</v>
       </c>
-      <c r="F10" s="37"/>
+      <c r="F10" s="37">
+        <v>1313.5</v>
+      </c>
       <c r="G10" s="37"/>
       <c r="H10" s="37"/>
       <c r="I10" s="37"/>
       <c r="J10" s="37"/>
       <c r="K10" s="17"/>
       <c r="L10" s="7"/>
       <c r="M10" s="39"/>
     </row>
     <row r="11" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="37">
         <v>35.5</v>
       </c>
       <c r="C11" s="37">
         <v>67.7</v>
       </c>
       <c r="D11" s="37">
         <v>103.3</v>
       </c>
       <c r="E11" s="37">
         <v>137.19999999999999</v>
       </c>
-      <c r="F11" s="37"/>
+      <c r="F11" s="37">
+        <v>172.2</v>
+      </c>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="37"/>
       <c r="J11" s="37"/>
       <c r="K11" s="17"/>
       <c r="L11" s="7"/>
       <c r="M11" s="39"/>
     </row>
     <row r="12" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="37" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="37" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="37" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="F12" s="10"/>
+      <c r="F12" s="37" t="s">
+        <v>26</v>
+      </c>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="7"/>
       <c r="M12" s="39"/>
     </row>
     <row r="13" spans="1:16" s="15" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="37">
         <v>7.1</v>
       </c>
       <c r="C13" s="37">
         <v>13.3</v>
       </c>
       <c r="D13" s="10">
         <v>19.899999999999999</v>
       </c>
       <c r="E13" s="37">
         <v>27</v>
       </c>
-      <c r="F13" s="10"/>
+      <c r="F13" s="10">
+        <v>34.5</v>
+      </c>
       <c r="G13" s="29"/>
       <c r="H13" s="10"/>
       <c r="I13" s="37"/>
       <c r="J13" s="37"/>
       <c r="K13" s="14"/>
       <c r="L13" s="32"/>
       <c r="M13" s="39"/>
     </row>
     <row r="14" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="37" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E14" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="F14" s="10"/>
+      <c r="F14" s="10" t="s">
+        <v>26</v>
+      </c>
       <c r="G14" s="29"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="11"/>
       <c r="K14" s="14"/>
       <c r="L14" s="32"/>
       <c r="M14" s="39"/>
     </row>
     <row r="15" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="37" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="F15" s="10"/>
+      <c r="F15" s="10" t="s">
+        <v>26</v>
+      </c>
       <c r="G15" s="29"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="11"/>
       <c r="K15" s="14"/>
       <c r="L15" s="32"/>
       <c r="M15" s="39"/>
     </row>
     <row r="16" spans="1:16" s="15" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="37" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="F16" s="10"/>
+      <c r="F16" s="10" t="s">
+        <v>26</v>
+      </c>
       <c r="G16" s="29"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="11"/>
       <c r="K16" s="14"/>
       <c r="L16" s="32"/>
       <c r="M16" s="39"/>
     </row>
     <row r="17" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="37" t="s">
         <v>26</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="F17" s="37"/>
+      <c r="F17" s="37" t="s">
+        <v>26</v>
+      </c>
       <c r="G17" s="29"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="11"/>
       <c r="K17" s="14"/>
       <c r="L17" s="7"/>
       <c r="M17" s="39"/>
     </row>
     <row r="18" spans="1:13" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="37" t="s">
         <v>26</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="F18" s="37"/>
+      <c r="F18" s="37" t="s">
+        <v>26</v>
+      </c>
       <c r="G18" s="29"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="11"/>
       <c r="K18" s="14"/>
       <c r="L18" s="7"/>
       <c r="M18" s="39"/>
     </row>
     <row r="19" spans="1:13" s="15" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="7">
         <v>182.7</v>
       </c>
       <c r="C19" s="37">
         <v>355.6</v>
       </c>
       <c r="D19" s="7">
         <v>515.79999999999995</v>
       </c>
       <c r="E19" s="7">
         <v>690.5</v>
       </c>
-      <c r="F19" s="37"/>
+      <c r="F19" s="37">
+        <v>822.7</v>
+      </c>
       <c r="G19" s="37"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="17"/>
       <c r="L19" s="7"/>
       <c r="M19" s="39"/>
     </row>
     <row r="20" spans="1:13" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="37" t="s">
         <v>26</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="F20" s="37"/>
+      <c r="F20" s="37" t="s">
+        <v>26</v>
+      </c>
       <c r="G20" s="29"/>
       <c r="H20" s="10"/>
       <c r="I20" s="10"/>
       <c r="J20" s="11"/>
       <c r="K20" s="14"/>
       <c r="L20" s="7"/>
       <c r="M20" s="39"/>
     </row>
     <row r="21" spans="1:13" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="37" t="s">
         <v>26</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="F21" s="37"/>
+      <c r="F21" s="37" t="s">
+        <v>26</v>
+      </c>
       <c r="G21" s="29"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="11"/>
       <c r="K21" s="14"/>
       <c r="L21" s="7"/>
       <c r="M21" s="39"/>
     </row>
     <row r="22" spans="1:13" s="15" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="7">
         <v>581</v>
       </c>
       <c r="C22" s="37">
         <v>1153</v>
       </c>
       <c r="D22" s="7">
         <v>1685</v>
       </c>
       <c r="E22" s="7">
         <v>2274</v>
       </c>
-      <c r="F22" s="37"/>
+      <c r="F22" s="37">
+        <v>2833</v>
+      </c>
       <c r="G22" s="13"/>
       <c r="H22" s="37"/>
       <c r="I22" s="7"/>
       <c r="J22" s="37"/>
       <c r="K22" s="17"/>
       <c r="L22" s="7"/>
       <c r="M22" s="39"/>
     </row>
     <row r="23" spans="1:13" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="7">
         <v>581</v>
       </c>
       <c r="C23" s="37">
         <v>1153</v>
       </c>
       <c r="D23" s="7">
         <v>1685</v>
       </c>
       <c r="E23" s="7">
         <v>2274</v>
       </c>
-      <c r="F23" s="37"/>
+      <c r="F23" s="37">
+        <v>2833</v>
+      </c>
       <c r="G23" s="13"/>
       <c r="H23" s="37"/>
       <c r="I23" s="7"/>
       <c r="J23" s="37"/>
       <c r="K23" s="17"/>
       <c r="L23" s="7"/>
       <c r="M23" s="39"/>
     </row>
     <row r="24" spans="1:13" s="15" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="7">
         <v>289.2</v>
       </c>
       <c r="C24" s="37">
         <v>540.6</v>
       </c>
       <c r="D24" s="7">
         <v>806.9</v>
       </c>
       <c r="E24" s="7">
         <v>1127.5999999999999</v>
       </c>
-      <c r="F24" s="37"/>
+      <c r="F24" s="37">
+        <v>1462.7</v>
+      </c>
       <c r="G24" s="13"/>
       <c r="H24" s="37"/>
       <c r="I24" s="7"/>
       <c r="J24" s="37"/>
       <c r="K24" s="17"/>
       <c r="L24" s="7"/>
       <c r="M24" s="39"/>
     </row>
     <row r="25" spans="1:13" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="19">
         <v>289.2</v>
       </c>
       <c r="C25" s="38">
         <v>540.6</v>
       </c>
       <c r="D25" s="19">
         <v>806.9</v>
       </c>
       <c r="E25" s="19">
         <v>1127.5999999999999</v>
       </c>
-      <c r="F25" s="38"/>
+      <c r="F25" s="38">
+        <v>1462.7</v>
+      </c>
       <c r="G25" s="33"/>
       <c r="H25" s="38"/>
       <c r="I25" s="19"/>
       <c r="J25" s="38"/>
       <c r="K25" s="20"/>
       <c r="L25" s="19"/>
       <c r="M25" s="38"/>
     </row>
     <row r="26" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="22"/>
       <c r="C26" s="37"/>
       <c r="G26" s="30"/>
     </row>
     <row r="27" spans="1:13" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A27" s="41" t="s">
+        <v>28</v>
+      </c>
       <c r="B27" s="22"/>
       <c r="C27" s="37"/>
       <c r="G27" s="30"/>
     </row>
-    <row r="28" spans="1:13" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:13" s="15" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A28" s="42" t="s">
+        <v>29</v>
+      </c>
       <c r="B28" s="22"/>
       <c r="C28" s="37"/>
       <c r="G28" s="30"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.25">
       <c r="C29" s="37"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.25">
       <c r="C30" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>