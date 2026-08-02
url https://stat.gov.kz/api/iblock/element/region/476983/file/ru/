--- v3 (2026-07-09)
+++ v4 (2026-08-02)
@@ -1,67 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="21425"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kaldibaeva\Desktop\2026\06 июнь\Динамика  за май\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kaldibaeva\Desktop\2026\07 июль\Динамика за июнь\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B1C71385-828A-4718-B014-0FE768023762}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DC1A7F21-9B23-4A9B-B805-1C0523E18120}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="13905" yWindow="1440" windowWidth="13830" windowHeight="16200" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1545" yWindow="345" windowWidth="14055" windowHeight="14160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
+    <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="69">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -94,132 +98,320 @@
   <si>
     <t xml:space="preserve"> Руды хромовые, тыс.тонн</t>
   </si>
   <si>
     <t xml:space="preserve"> Концентраты хромовые, тыс.тонн</t>
   </si>
   <si>
     <t>Байганинский</t>
   </si>
   <si>
     <t>Мугалжарский</t>
   </si>
   <si>
     <t>Темирский</t>
   </si>
   <si>
     <t>Айтекебийский</t>
   </si>
   <si>
     <t>Шалкарский</t>
   </si>
   <si>
     <t>Хромтауский</t>
   </si>
   <si>
-    <t>*Оперативные данные.</t>
-[...1 lines deleted...]
-  <si>
     <t>X</t>
   </si>
   <si>
     <t>Производство промышленной продукции в горнодобывающей промышленности и разработке карьеров в Актюбинской области за 2026 год*</t>
   </si>
   <si>
-    <t>"-" нет производства.</t>
-[...2 lines deleted...]
-    <t>х конфиденциальные данные</t>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Производство промышленной продукции в горнодобывающей промышлен. и разработке карьеров в РК</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>тонн</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>Произведено продукции в натуральном выражении</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2000 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>выпуск с учетом продукции, израсходованной на промышленно-производственные нужды внутри данного предприятия (внутризаводского оборота) и выработанной из давальческого сырья</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Методика по формированию показателей и расчета валового выпуска промышленной продукции (товаров, услуг) Утвержден приказом Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от «20» декабря 2017 года № 202</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Формы статистического наблюдения</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>"-" Нет производства</t>
+  </si>
+  <si>
+    <t>"*" - Оперативные данные</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/aktobe/dynamic-tables/52/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бегеева Гулдана </t>
+  </si>
+  <si>
+    <t>+7 7132 564957</t>
+  </si>
+  <si>
+    <t>g.begeeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Управление статистики производства и окружающей среды</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -232,182 +424,282 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="4" xr:uid="{465D76AC-D4D7-4F08-A381-DAF4AF3F1F5F}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 3" xfId="3" xr:uid="{8522CA73-DB79-40B8-B3E8-A0D3A24C3894}"/>
+    <cellStyle name="Обычный 3 3" xfId="2" xr:uid="{81BFA63A-342D-400E-A298-F9BF5211E789}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -686,797 +978,1467 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.begeeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/aktobe/dynamic-tables/52/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1F6A9E31-90DE-4F02-90DC-B665FAB3F79B}">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B30" sqref="B30"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="54" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="54" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="40"/>
+    <col min="257" max="257" width="42.28515625" style="40" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="40" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="40"/>
+    <col min="513" max="513" width="42.28515625" style="40" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="40" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="40"/>
+    <col min="769" max="769" width="42.28515625" style="40" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="40" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="40"/>
+    <col min="1025" max="1025" width="42.28515625" style="40" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="40" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="40"/>
+    <col min="1281" max="1281" width="42.28515625" style="40" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="40" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="40"/>
+    <col min="1537" max="1537" width="42.28515625" style="40" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="40" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="40"/>
+    <col min="1793" max="1793" width="42.28515625" style="40" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="40" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="40"/>
+    <col min="2049" max="2049" width="42.28515625" style="40" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="40" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="40"/>
+    <col min="2305" max="2305" width="42.28515625" style="40" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="40" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="40"/>
+    <col min="2561" max="2561" width="42.28515625" style="40" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="40" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="40"/>
+    <col min="2817" max="2817" width="42.28515625" style="40" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="40" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="40"/>
+    <col min="3073" max="3073" width="42.28515625" style="40" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="40" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="40"/>
+    <col min="3329" max="3329" width="42.28515625" style="40" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="40" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="40"/>
+    <col min="3585" max="3585" width="42.28515625" style="40" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="40" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="40"/>
+    <col min="3841" max="3841" width="42.28515625" style="40" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="40" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="40"/>
+    <col min="4097" max="4097" width="42.28515625" style="40" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="40" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="40"/>
+    <col min="4353" max="4353" width="42.28515625" style="40" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="40" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="40"/>
+    <col min="4609" max="4609" width="42.28515625" style="40" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="40" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="40"/>
+    <col min="4865" max="4865" width="42.28515625" style="40" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="40" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="40"/>
+    <col min="5121" max="5121" width="42.28515625" style="40" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="40" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="40"/>
+    <col min="5377" max="5377" width="42.28515625" style="40" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="40" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="40"/>
+    <col min="5633" max="5633" width="42.28515625" style="40" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="40" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="40"/>
+    <col min="5889" max="5889" width="42.28515625" style="40" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="40" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="40"/>
+    <col min="6145" max="6145" width="42.28515625" style="40" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="40" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="40"/>
+    <col min="6401" max="6401" width="42.28515625" style="40" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="40" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="40"/>
+    <col min="6657" max="6657" width="42.28515625" style="40" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="40" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="40"/>
+    <col min="6913" max="6913" width="42.28515625" style="40" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="40" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="40"/>
+    <col min="7169" max="7169" width="42.28515625" style="40" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="40" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="40"/>
+    <col min="7425" max="7425" width="42.28515625" style="40" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="40" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="40"/>
+    <col min="7681" max="7681" width="42.28515625" style="40" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="40" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="40"/>
+    <col min="7937" max="7937" width="42.28515625" style="40" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="40" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="40"/>
+    <col min="8193" max="8193" width="42.28515625" style="40" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="40" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="40"/>
+    <col min="8449" max="8449" width="42.28515625" style="40" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="40" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="40"/>
+    <col min="8705" max="8705" width="42.28515625" style="40" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="40" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="40"/>
+    <col min="8961" max="8961" width="42.28515625" style="40" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="40" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="40"/>
+    <col min="9217" max="9217" width="42.28515625" style="40" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="40" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="40"/>
+    <col min="9473" max="9473" width="42.28515625" style="40" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="40" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="40"/>
+    <col min="9729" max="9729" width="42.28515625" style="40" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="40" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="40"/>
+    <col min="9985" max="9985" width="42.28515625" style="40" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="40" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="40"/>
+    <col min="10241" max="10241" width="42.28515625" style="40" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="40" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="40"/>
+    <col min="10497" max="10497" width="42.28515625" style="40" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="40" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="40"/>
+    <col min="10753" max="10753" width="42.28515625" style="40" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="40" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="40"/>
+    <col min="11009" max="11009" width="42.28515625" style="40" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="40" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="40"/>
+    <col min="11265" max="11265" width="42.28515625" style="40" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="40" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="40"/>
+    <col min="11521" max="11521" width="42.28515625" style="40" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="40" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="40"/>
+    <col min="11777" max="11777" width="42.28515625" style="40" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="40" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="40"/>
+    <col min="12033" max="12033" width="42.28515625" style="40" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="40" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="40"/>
+    <col min="12289" max="12289" width="42.28515625" style="40" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="40" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="40"/>
+    <col min="12545" max="12545" width="42.28515625" style="40" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="40" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="40"/>
+    <col min="12801" max="12801" width="42.28515625" style="40" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="40" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="40"/>
+    <col min="13057" max="13057" width="42.28515625" style="40" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="40" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="40"/>
+    <col min="13313" max="13313" width="42.28515625" style="40" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="40" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="40"/>
+    <col min="13569" max="13569" width="42.28515625" style="40" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="40" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="40"/>
+    <col min="13825" max="13825" width="42.28515625" style="40" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="40" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="40"/>
+    <col min="14081" max="14081" width="42.28515625" style="40" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="40" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="40"/>
+    <col min="14337" max="14337" width="42.28515625" style="40" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="40" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="40"/>
+    <col min="14593" max="14593" width="42.28515625" style="40" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="40" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="40"/>
+    <col min="14849" max="14849" width="42.28515625" style="40" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="40" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="40"/>
+    <col min="15105" max="15105" width="42.28515625" style="40" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="40" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="40"/>
+    <col min="15361" max="15361" width="42.28515625" style="40" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="40" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="40"/>
+    <col min="15617" max="15617" width="42.28515625" style="40" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="40" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="40"/>
+    <col min="15873" max="15873" width="42.28515625" style="40" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="40" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="40"/>
+    <col min="16129" max="16129" width="42.28515625" style="40" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="40" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="40"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="39"/>
+      <c r="B1" s="39"/>
+    </row>
+    <row r="2" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="42">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="41" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="42" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" s="44" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" s="42" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" s="42" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="43" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="46" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="41" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="44" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="43" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="41" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" s="46" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="46" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="41" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" s="47"/>
+      <c r="M11" s="48"/>
+    </row>
+    <row r="12" spans="1:13" s="43" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="A12" s="41" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="M12" s="48"/>
+    </row>
+    <row r="13" spans="1:13" s="43" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A13" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="51" t="s">
+        <v>48</v>
+      </c>
+      <c r="M13" s="48"/>
+    </row>
+    <row r="14" spans="1:13" s="64" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="62" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="63" t="s">
+        <v>63</v>
+      </c>
+      <c r="M14" s="65"/>
+    </row>
+    <row r="15" spans="1:13" s="64" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="62" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="66" t="s">
+        <v>64</v>
+      </c>
+      <c r="M15" s="65"/>
+    </row>
+    <row r="16" spans="1:13" s="69" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="67" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="68">
+        <v>46224</v>
+      </c>
+      <c r="M16" s="70"/>
+    </row>
+    <row r="17" spans="1:13" s="69" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="68">
+        <v>46255</v>
+      </c>
+      <c r="M17" s="71"/>
+    </row>
+    <row r="18" spans="1:13" s="69" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="67" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="72" t="s">
+        <v>68</v>
+      </c>
+      <c r="M18" s="70"/>
+    </row>
+    <row r="19" spans="1:13" s="69" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="67" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="72" t="s">
+        <v>65</v>
+      </c>
+      <c r="M19" s="71"/>
+    </row>
+    <row r="20" spans="1:13" s="69" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="67" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" s="73" t="s">
+        <v>66</v>
+      </c>
+      <c r="M20" s="70"/>
+    </row>
+    <row r="21" spans="1:13" s="69" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="67" t="s">
+        <v>56</v>
+      </c>
+      <c r="B21" s="74" t="s">
+        <v>67</v>
+      </c>
+      <c r="M21" s="71"/>
+    </row>
+    <row r="22" spans="1:13" s="69" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="75"/>
+      <c r="B22" s="76"/>
+    </row>
+    <row r="23" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="55"/>
+      <c r="M23" s="53"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="52"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="53"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="52"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{A7D3EC8F-785F-4C1B-91E8-4486719CF1DB}"/>
+    <hyperlink ref="B13" r:id="rId2" xr:uid="{5B495DF6-0C44-4705-A7FC-F12122377BBC}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{44A61A9A-FFCE-48B7-9990-BCB0E38EE7A8}"/>
+    <hyperlink ref="B15" r:id="rId4" xr:uid="{AB43E0FD-577B-4F80-9539-7B3460704B65}"/>
+    <hyperlink ref="B14" r:id="rId5" xr:uid="{0B8FCDE2-36B2-4E48-B0A8-EF2C3B5FA4EB}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28436796-0B52-4726-AA72-D03AC07B0DDA}">
+  <dimension ref="A2:A14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A37" sqref="A37"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="113.5703125" style="57" customWidth="1"/>
+    <col min="2" max="255" width="9.140625" style="57"/>
+    <col min="256" max="256" width="4.42578125" style="57" customWidth="1"/>
+    <col min="257" max="257" width="113.5703125" style="57" customWidth="1"/>
+    <col min="258" max="511" width="9.140625" style="57"/>
+    <col min="512" max="512" width="4.42578125" style="57" customWidth="1"/>
+    <col min="513" max="513" width="113.5703125" style="57" customWidth="1"/>
+    <col min="514" max="767" width="9.140625" style="57"/>
+    <col min="768" max="768" width="4.42578125" style="57" customWidth="1"/>
+    <col min="769" max="769" width="113.5703125" style="57" customWidth="1"/>
+    <col min="770" max="1023" width="9.140625" style="57"/>
+    <col min="1024" max="1024" width="4.42578125" style="57" customWidth="1"/>
+    <col min="1025" max="1025" width="113.5703125" style="57" customWidth="1"/>
+    <col min="1026" max="1279" width="9.140625" style="57"/>
+    <col min="1280" max="1280" width="4.42578125" style="57" customWidth="1"/>
+    <col min="1281" max="1281" width="113.5703125" style="57" customWidth="1"/>
+    <col min="1282" max="1535" width="9.140625" style="57"/>
+    <col min="1536" max="1536" width="4.42578125" style="57" customWidth="1"/>
+    <col min="1537" max="1537" width="113.5703125" style="57" customWidth="1"/>
+    <col min="1538" max="1791" width="9.140625" style="57"/>
+    <col min="1792" max="1792" width="4.42578125" style="57" customWidth="1"/>
+    <col min="1793" max="1793" width="113.5703125" style="57" customWidth="1"/>
+    <col min="1794" max="2047" width="9.140625" style="57"/>
+    <col min="2048" max="2048" width="4.42578125" style="57" customWidth="1"/>
+    <col min="2049" max="2049" width="113.5703125" style="57" customWidth="1"/>
+    <col min="2050" max="2303" width="9.140625" style="57"/>
+    <col min="2304" max="2304" width="4.42578125" style="57" customWidth="1"/>
+    <col min="2305" max="2305" width="113.5703125" style="57" customWidth="1"/>
+    <col min="2306" max="2559" width="9.140625" style="57"/>
+    <col min="2560" max="2560" width="4.42578125" style="57" customWidth="1"/>
+    <col min="2561" max="2561" width="113.5703125" style="57" customWidth="1"/>
+    <col min="2562" max="2815" width="9.140625" style="57"/>
+    <col min="2816" max="2816" width="4.42578125" style="57" customWidth="1"/>
+    <col min="2817" max="2817" width="113.5703125" style="57" customWidth="1"/>
+    <col min="2818" max="3071" width="9.140625" style="57"/>
+    <col min="3072" max="3072" width="4.42578125" style="57" customWidth="1"/>
+    <col min="3073" max="3073" width="113.5703125" style="57" customWidth="1"/>
+    <col min="3074" max="3327" width="9.140625" style="57"/>
+    <col min="3328" max="3328" width="4.42578125" style="57" customWidth="1"/>
+    <col min="3329" max="3329" width="113.5703125" style="57" customWidth="1"/>
+    <col min="3330" max="3583" width="9.140625" style="57"/>
+    <col min="3584" max="3584" width="4.42578125" style="57" customWidth="1"/>
+    <col min="3585" max="3585" width="113.5703125" style="57" customWidth="1"/>
+    <col min="3586" max="3839" width="9.140625" style="57"/>
+    <col min="3840" max="3840" width="4.42578125" style="57" customWidth="1"/>
+    <col min="3841" max="3841" width="113.5703125" style="57" customWidth="1"/>
+    <col min="3842" max="4095" width="9.140625" style="57"/>
+    <col min="4096" max="4096" width="4.42578125" style="57" customWidth="1"/>
+    <col min="4097" max="4097" width="113.5703125" style="57" customWidth="1"/>
+    <col min="4098" max="4351" width="9.140625" style="57"/>
+    <col min="4352" max="4352" width="4.42578125" style="57" customWidth="1"/>
+    <col min="4353" max="4353" width="113.5703125" style="57" customWidth="1"/>
+    <col min="4354" max="4607" width="9.140625" style="57"/>
+    <col min="4608" max="4608" width="4.42578125" style="57" customWidth="1"/>
+    <col min="4609" max="4609" width="113.5703125" style="57" customWidth="1"/>
+    <col min="4610" max="4863" width="9.140625" style="57"/>
+    <col min="4864" max="4864" width="4.42578125" style="57" customWidth="1"/>
+    <col min="4865" max="4865" width="113.5703125" style="57" customWidth="1"/>
+    <col min="4866" max="5119" width="9.140625" style="57"/>
+    <col min="5120" max="5120" width="4.42578125" style="57" customWidth="1"/>
+    <col min="5121" max="5121" width="113.5703125" style="57" customWidth="1"/>
+    <col min="5122" max="5375" width="9.140625" style="57"/>
+    <col min="5376" max="5376" width="4.42578125" style="57" customWidth="1"/>
+    <col min="5377" max="5377" width="113.5703125" style="57" customWidth="1"/>
+    <col min="5378" max="5631" width="9.140625" style="57"/>
+    <col min="5632" max="5632" width="4.42578125" style="57" customWidth="1"/>
+    <col min="5633" max="5633" width="113.5703125" style="57" customWidth="1"/>
+    <col min="5634" max="5887" width="9.140625" style="57"/>
+    <col min="5888" max="5888" width="4.42578125" style="57" customWidth="1"/>
+    <col min="5889" max="5889" width="113.5703125" style="57" customWidth="1"/>
+    <col min="5890" max="6143" width="9.140625" style="57"/>
+    <col min="6144" max="6144" width="4.42578125" style="57" customWidth="1"/>
+    <col min="6145" max="6145" width="113.5703125" style="57" customWidth="1"/>
+    <col min="6146" max="6399" width="9.140625" style="57"/>
+    <col min="6400" max="6400" width="4.42578125" style="57" customWidth="1"/>
+    <col min="6401" max="6401" width="113.5703125" style="57" customWidth="1"/>
+    <col min="6402" max="6655" width="9.140625" style="57"/>
+    <col min="6656" max="6656" width="4.42578125" style="57" customWidth="1"/>
+    <col min="6657" max="6657" width="113.5703125" style="57" customWidth="1"/>
+    <col min="6658" max="6911" width="9.140625" style="57"/>
+    <col min="6912" max="6912" width="4.42578125" style="57" customWidth="1"/>
+    <col min="6913" max="6913" width="113.5703125" style="57" customWidth="1"/>
+    <col min="6914" max="7167" width="9.140625" style="57"/>
+    <col min="7168" max="7168" width="4.42578125" style="57" customWidth="1"/>
+    <col min="7169" max="7169" width="113.5703125" style="57" customWidth="1"/>
+    <col min="7170" max="7423" width="9.140625" style="57"/>
+    <col min="7424" max="7424" width="4.42578125" style="57" customWidth="1"/>
+    <col min="7425" max="7425" width="113.5703125" style="57" customWidth="1"/>
+    <col min="7426" max="7679" width="9.140625" style="57"/>
+    <col min="7680" max="7680" width="4.42578125" style="57" customWidth="1"/>
+    <col min="7681" max="7681" width="113.5703125" style="57" customWidth="1"/>
+    <col min="7682" max="7935" width="9.140625" style="57"/>
+    <col min="7936" max="7936" width="4.42578125" style="57" customWidth="1"/>
+    <col min="7937" max="7937" width="113.5703125" style="57" customWidth="1"/>
+    <col min="7938" max="8191" width="9.140625" style="57"/>
+    <col min="8192" max="8192" width="4.42578125" style="57" customWidth="1"/>
+    <col min="8193" max="8193" width="113.5703125" style="57" customWidth="1"/>
+    <col min="8194" max="8447" width="9.140625" style="57"/>
+    <col min="8448" max="8448" width="4.42578125" style="57" customWidth="1"/>
+    <col min="8449" max="8449" width="113.5703125" style="57" customWidth="1"/>
+    <col min="8450" max="8703" width="9.140625" style="57"/>
+    <col min="8704" max="8704" width="4.42578125" style="57" customWidth="1"/>
+    <col min="8705" max="8705" width="113.5703125" style="57" customWidth="1"/>
+    <col min="8706" max="8959" width="9.140625" style="57"/>
+    <col min="8960" max="8960" width="4.42578125" style="57" customWidth="1"/>
+    <col min="8961" max="8961" width="113.5703125" style="57" customWidth="1"/>
+    <col min="8962" max="9215" width="9.140625" style="57"/>
+    <col min="9216" max="9216" width="4.42578125" style="57" customWidth="1"/>
+    <col min="9217" max="9217" width="113.5703125" style="57" customWidth="1"/>
+    <col min="9218" max="9471" width="9.140625" style="57"/>
+    <col min="9472" max="9472" width="4.42578125" style="57" customWidth="1"/>
+    <col min="9473" max="9473" width="113.5703125" style="57" customWidth="1"/>
+    <col min="9474" max="9727" width="9.140625" style="57"/>
+    <col min="9728" max="9728" width="4.42578125" style="57" customWidth="1"/>
+    <col min="9729" max="9729" width="113.5703125" style="57" customWidth="1"/>
+    <col min="9730" max="9983" width="9.140625" style="57"/>
+    <col min="9984" max="9984" width="4.42578125" style="57" customWidth="1"/>
+    <col min="9985" max="9985" width="113.5703125" style="57" customWidth="1"/>
+    <col min="9986" max="10239" width="9.140625" style="57"/>
+    <col min="10240" max="10240" width="4.42578125" style="57" customWidth="1"/>
+    <col min="10241" max="10241" width="113.5703125" style="57" customWidth="1"/>
+    <col min="10242" max="10495" width="9.140625" style="57"/>
+    <col min="10496" max="10496" width="4.42578125" style="57" customWidth="1"/>
+    <col min="10497" max="10497" width="113.5703125" style="57" customWidth="1"/>
+    <col min="10498" max="10751" width="9.140625" style="57"/>
+    <col min="10752" max="10752" width="4.42578125" style="57" customWidth="1"/>
+    <col min="10753" max="10753" width="113.5703125" style="57" customWidth="1"/>
+    <col min="10754" max="11007" width="9.140625" style="57"/>
+    <col min="11008" max="11008" width="4.42578125" style="57" customWidth="1"/>
+    <col min="11009" max="11009" width="113.5703125" style="57" customWidth="1"/>
+    <col min="11010" max="11263" width="9.140625" style="57"/>
+    <col min="11264" max="11264" width="4.42578125" style="57" customWidth="1"/>
+    <col min="11265" max="11265" width="113.5703125" style="57" customWidth="1"/>
+    <col min="11266" max="11519" width="9.140625" style="57"/>
+    <col min="11520" max="11520" width="4.42578125" style="57" customWidth="1"/>
+    <col min="11521" max="11521" width="113.5703125" style="57" customWidth="1"/>
+    <col min="11522" max="11775" width="9.140625" style="57"/>
+    <col min="11776" max="11776" width="4.42578125" style="57" customWidth="1"/>
+    <col min="11777" max="11777" width="113.5703125" style="57" customWidth="1"/>
+    <col min="11778" max="12031" width="9.140625" style="57"/>
+    <col min="12032" max="12032" width="4.42578125" style="57" customWidth="1"/>
+    <col min="12033" max="12033" width="113.5703125" style="57" customWidth="1"/>
+    <col min="12034" max="12287" width="9.140625" style="57"/>
+    <col min="12288" max="12288" width="4.42578125" style="57" customWidth="1"/>
+    <col min="12289" max="12289" width="113.5703125" style="57" customWidth="1"/>
+    <col min="12290" max="12543" width="9.140625" style="57"/>
+    <col min="12544" max="12544" width="4.42578125" style="57" customWidth="1"/>
+    <col min="12545" max="12545" width="113.5703125" style="57" customWidth="1"/>
+    <col min="12546" max="12799" width="9.140625" style="57"/>
+    <col min="12800" max="12800" width="4.42578125" style="57" customWidth="1"/>
+    <col min="12801" max="12801" width="113.5703125" style="57" customWidth="1"/>
+    <col min="12802" max="13055" width="9.140625" style="57"/>
+    <col min="13056" max="13056" width="4.42578125" style="57" customWidth="1"/>
+    <col min="13057" max="13057" width="113.5703125" style="57" customWidth="1"/>
+    <col min="13058" max="13311" width="9.140625" style="57"/>
+    <col min="13312" max="13312" width="4.42578125" style="57" customWidth="1"/>
+    <col min="13313" max="13313" width="113.5703125" style="57" customWidth="1"/>
+    <col min="13314" max="13567" width="9.140625" style="57"/>
+    <col min="13568" max="13568" width="4.42578125" style="57" customWidth="1"/>
+    <col min="13569" max="13569" width="113.5703125" style="57" customWidth="1"/>
+    <col min="13570" max="13823" width="9.140625" style="57"/>
+    <col min="13824" max="13824" width="4.42578125" style="57" customWidth="1"/>
+    <col min="13825" max="13825" width="113.5703125" style="57" customWidth="1"/>
+    <col min="13826" max="14079" width="9.140625" style="57"/>
+    <col min="14080" max="14080" width="4.42578125" style="57" customWidth="1"/>
+    <col min="14081" max="14081" width="113.5703125" style="57" customWidth="1"/>
+    <col min="14082" max="14335" width="9.140625" style="57"/>
+    <col min="14336" max="14336" width="4.42578125" style="57" customWidth="1"/>
+    <col min="14337" max="14337" width="113.5703125" style="57" customWidth="1"/>
+    <col min="14338" max="14591" width="9.140625" style="57"/>
+    <col min="14592" max="14592" width="4.42578125" style="57" customWidth="1"/>
+    <col min="14593" max="14593" width="113.5703125" style="57" customWidth="1"/>
+    <col min="14594" max="14847" width="9.140625" style="57"/>
+    <col min="14848" max="14848" width="4.42578125" style="57" customWidth="1"/>
+    <col min="14849" max="14849" width="113.5703125" style="57" customWidth="1"/>
+    <col min="14850" max="15103" width="9.140625" style="57"/>
+    <col min="15104" max="15104" width="4.42578125" style="57" customWidth="1"/>
+    <col min="15105" max="15105" width="113.5703125" style="57" customWidth="1"/>
+    <col min="15106" max="15359" width="9.140625" style="57"/>
+    <col min="15360" max="15360" width="4.42578125" style="57" customWidth="1"/>
+    <col min="15361" max="15361" width="113.5703125" style="57" customWidth="1"/>
+    <col min="15362" max="15615" width="9.140625" style="57"/>
+    <col min="15616" max="15616" width="4.42578125" style="57" customWidth="1"/>
+    <col min="15617" max="15617" width="113.5703125" style="57" customWidth="1"/>
+    <col min="15618" max="15871" width="9.140625" style="57"/>
+    <col min="15872" max="15872" width="4.42578125" style="57" customWidth="1"/>
+    <col min="15873" max="15873" width="113.5703125" style="57" customWidth="1"/>
+    <col min="15874" max="16127" width="9.140625" style="57"/>
+    <col min="16128" max="16128" width="4.42578125" style="57" customWidth="1"/>
+    <col min="16129" max="16129" width="113.5703125" style="57" customWidth="1"/>
+    <col min="16130" max="16384" width="9.140625" style="57"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A2" s="56"/>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A6" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A7" s="59" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A8" s="59" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A9" s="59" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A10" s="59"/>
+    </row>
+    <row r="11" spans="1:1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="60" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A14" s="61" t="s">
+        <v>62</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:P25"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D28" sqref="D28"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C30" sqref="C30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="15" customWidth="1"/>
-    <col min="2" max="2" width="9.42578125" style="22" customWidth="1"/>
+    <col min="2" max="2" width="9.42578125" style="21" customWidth="1"/>
     <col min="3" max="3" width="12.5703125" style="15" customWidth="1"/>
     <col min="4" max="4" width="12" style="15" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="15" customWidth="1"/>
     <col min="6" max="6" width="11" style="15" customWidth="1"/>
-    <col min="7" max="7" width="10.85546875" style="30" customWidth="1"/>
+    <col min="7" max="7" width="10.85546875" style="29" customWidth="1"/>
     <col min="8" max="9" width="12.28515625" style="15" customWidth="1"/>
     <col min="10" max="10" width="13" style="15" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="15" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="15" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" style="15" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="40" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="27"/>
+      <c r="A1" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="26"/>
+      <c r="M1" s="26"/>
     </row>
     <row r="2" spans="1:16" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
-      <c r="G2" s="28"/>
+      <c r="G2" s="27"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:16" s="1" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="23"/>
-      <c r="B3" s="24" t="s">
+      <c r="A3" s="22"/>
+      <c r="B3" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="25" t="s">
+      <c r="C3" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="25" t="s">
+      <c r="D3" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="25" t="s">
+      <c r="E3" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="25" t="s">
+      <c r="F3" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="25" t="s">
+      <c r="G3" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="26" t="s">
+      <c r="H3" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="25" t="s">
+      <c r="I3" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="25" t="s">
+      <c r="J3" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="25" t="s">
+      <c r="K3" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="L3" s="24" t="s">
+      <c r="L3" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="M3" s="31" t="s">
+      <c r="M3" s="30" t="s">
         <v>11</v>
       </c>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
     </row>
-    <row r="4" spans="1:16" s="34" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:16" s="33" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="37">
+      <c r="B4" s="36">
         <v>397.2</v>
       </c>
-      <c r="C4" s="37">
+      <c r="C4" s="36">
         <v>756.2</v>
       </c>
-      <c r="D4" s="37">
+      <c r="D4" s="36">
         <v>1151.4000000000001</v>
       </c>
-      <c r="E4" s="37">
+      <c r="E4" s="36">
         <v>1535.6</v>
       </c>
-      <c r="F4" s="37">
+      <c r="F4" s="36">
         <v>1931.3</v>
       </c>
-      <c r="G4" s="37"/>
-[...2 lines deleted...]
-      <c r="J4" s="37"/>
+      <c r="G4" s="36">
+        <v>2318.1</v>
+      </c>
+      <c r="H4" s="36"/>
+      <c r="I4" s="36"/>
+      <c r="J4" s="36"/>
       <c r="K4" s="8"/>
-      <c r="L4" s="37"/>
+      <c r="L4" s="36"/>
       <c r="M4" s="8"/>
     </row>
-    <row r="5" spans="1:16" s="34" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:16" s="33" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="37">
+      <c r="B5" s="36">
         <v>125.1</v>
       </c>
-      <c r="C5" s="37">
+      <c r="C5" s="36">
         <v>239.2</v>
       </c>
-      <c r="D5" s="37">
+      <c r="D5" s="36">
         <v>362.9</v>
       </c>
-      <c r="E5" s="37">
+      <c r="E5" s="36">
         <v>484.3</v>
       </c>
-      <c r="F5" s="37">
+      <c r="F5" s="36">
         <v>605.70000000000005</v>
       </c>
-      <c r="G5" s="37"/>
-[...2 lines deleted...]
-      <c r="J5" s="37"/>
+      <c r="G5" s="36">
+        <v>726.7</v>
+      </c>
+      <c r="H5" s="36"/>
+      <c r="I5" s="36"/>
+      <c r="J5" s="36"/>
       <c r="K5" s="8"/>
-      <c r="L5" s="37"/>
+      <c r="L5" s="36"/>
       <c r="M5" s="7"/>
     </row>
-    <row r="6" spans="1:16" s="34" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:16" s="33" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="37">
+      <c r="B6" s="36">
         <v>146.80000000000001</v>
       </c>
-      <c r="C6" s="37">
+      <c r="C6" s="36">
         <v>279.3</v>
       </c>
-      <c r="D6" s="37">
+      <c r="D6" s="36">
         <v>425.4</v>
       </c>
-      <c r="E6" s="37">
+      <c r="E6" s="36">
         <v>566.20000000000005</v>
       </c>
-      <c r="F6" s="37">
+      <c r="F6" s="36">
         <v>714.2</v>
       </c>
-      <c r="G6" s="37"/>
-[...2 lines deleted...]
-      <c r="J6" s="37"/>
+      <c r="G6" s="36">
+        <v>858</v>
+      </c>
+      <c r="H6" s="36"/>
+      <c r="I6" s="36"/>
+      <c r="J6" s="36"/>
       <c r="K6" s="8"/>
-      <c r="L6" s="37"/>
+      <c r="L6" s="36"/>
       <c r="M6" s="7"/>
     </row>
-    <row r="7" spans="1:16" s="35" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:16" s="34" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="37">
+      <c r="B7" s="36">
         <v>125.3</v>
       </c>
-      <c r="C7" s="37">
+      <c r="C7" s="36">
         <v>237.8</v>
       </c>
-      <c r="D7" s="37">
+      <c r="D7" s="36">
         <v>363</v>
       </c>
-      <c r="E7" s="37">
+      <c r="E7" s="36">
         <v>485.1</v>
       </c>
-      <c r="F7" s="37">
+      <c r="F7" s="36">
         <v>611.5</v>
       </c>
-      <c r="G7" s="37"/>
-[...2 lines deleted...]
-      <c r="J7" s="37"/>
+      <c r="G7" s="36">
+        <v>733.4</v>
+      </c>
+      <c r="H7" s="36"/>
+      <c r="I7" s="36"/>
+      <c r="J7" s="36"/>
       <c r="K7" s="12"/>
-      <c r="L7" s="37"/>
+      <c r="L7" s="36"/>
       <c r="M7" s="12"/>
     </row>
     <row r="8" spans="1:16" s="15" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="37">
+      <c r="B8" s="36">
         <v>398.7</v>
       </c>
-      <c r="C8" s="37">
+      <c r="C8" s="36">
         <v>757.3</v>
       </c>
-      <c r="D8" s="37">
+      <c r="D8" s="36">
         <v>1142.3</v>
       </c>
-      <c r="E8" s="37">
+      <c r="E8" s="36">
         <v>1523.2</v>
       </c>
-      <c r="F8" s="37">
+      <c r="F8" s="36">
         <v>1908</v>
       </c>
-      <c r="G8" s="37"/>
-[...2 lines deleted...]
-      <c r="J8" s="37"/>
+      <c r="G8" s="36">
+        <v>2297.9</v>
+      </c>
+      <c r="H8" s="36"/>
+      <c r="I8" s="36"/>
+      <c r="J8" s="36"/>
       <c r="K8" s="17"/>
       <c r="L8" s="7"/>
-      <c r="M8" s="39"/>
+      <c r="M8" s="38"/>
     </row>
     <row r="9" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B9" s="37">
+      <c r="B9" s="36">
         <v>86.7</v>
       </c>
-      <c r="C9" s="37">
+      <c r="C9" s="36">
         <v>164.1</v>
       </c>
-      <c r="D9" s="37">
+      <c r="D9" s="36">
         <v>247.9</v>
       </c>
-      <c r="E9" s="37">
+      <c r="E9" s="36">
         <v>330</v>
       </c>
-      <c r="F9" s="37">
+      <c r="F9" s="36">
         <v>413.2</v>
       </c>
-      <c r="G9" s="37"/>
-[...2 lines deleted...]
-      <c r="J9" s="37"/>
+      <c r="G9" s="36">
+        <v>494.5</v>
+      </c>
+      <c r="H9" s="36"/>
+      <c r="I9" s="36"/>
+      <c r="J9" s="36"/>
       <c r="K9" s="17"/>
       <c r="L9" s="7"/>
-      <c r="M9" s="39"/>
+      <c r="M9" s="38"/>
     </row>
     <row r="10" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B10" s="37">
+      <c r="B10" s="36">
         <v>274.39999999999998</v>
       </c>
-      <c r="C10" s="37">
+      <c r="C10" s="36">
         <v>521.9</v>
       </c>
-      <c r="D10" s="37">
+      <c r="D10" s="36">
         <v>785.9</v>
       </c>
-      <c r="E10" s="37">
+      <c r="E10" s="36">
         <v>1048.7</v>
       </c>
-      <c r="F10" s="37">
+      <c r="F10" s="36">
         <v>1313.5</v>
       </c>
-      <c r="G10" s="37"/>
-[...2 lines deleted...]
-      <c r="J10" s="37"/>
+      <c r="G10" s="36">
+        <v>1586.3</v>
+      </c>
+      <c r="H10" s="36"/>
+      <c r="I10" s="36"/>
+      <c r="J10" s="36"/>
       <c r="K10" s="17"/>
       <c r="L10" s="7"/>
-      <c r="M10" s="39"/>
+      <c r="M10" s="38"/>
     </row>
     <row r="11" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B11" s="37">
+      <c r="B11" s="36">
         <v>35.5</v>
       </c>
-      <c r="C11" s="37">
+      <c r="C11" s="36">
         <v>67.7</v>
       </c>
-      <c r="D11" s="37">
+      <c r="D11" s="36">
         <v>103.3</v>
       </c>
-      <c r="E11" s="37">
+      <c r="E11" s="36">
         <v>137.19999999999999</v>
       </c>
-      <c r="F11" s="37">
+      <c r="F11" s="36">
         <v>172.2</v>
       </c>
-      <c r="G11" s="37"/>
-[...2 lines deleted...]
-      <c r="J11" s="37"/>
+      <c r="G11" s="36">
+        <v>206.3</v>
+      </c>
+      <c r="H11" s="36"/>
+      <c r="I11" s="36"/>
+      <c r="J11" s="36"/>
       <c r="K11" s="17"/>
       <c r="L11" s="7"/>
-      <c r="M11" s="39"/>
+      <c r="M11" s="38"/>
     </row>
     <row r="12" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="B12" s="37" t="s">
-[...14 lines deleted...]
-      <c r="G12" s="10"/>
+      <c r="B12" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="F12" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" s="10" t="s">
+        <v>25</v>
+      </c>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="7"/>
-      <c r="M12" s="39"/>
+      <c r="M12" s="38"/>
     </row>
     <row r="13" spans="1:16" s="15" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="37">
+      <c r="B13" s="36">
         <v>7.1</v>
       </c>
-      <c r="C13" s="37">
+      <c r="C13" s="36">
         <v>13.3</v>
       </c>
       <c r="D13" s="10">
         <v>19.899999999999999</v>
       </c>
-      <c r="E13" s="37">
+      <c r="E13" s="36">
         <v>27</v>
       </c>
       <c r="F13" s="10">
         <v>34.5</v>
       </c>
-      <c r="G13" s="29"/>
+      <c r="G13" s="28">
+        <v>41.7</v>
+      </c>
       <c r="H13" s="10"/>
-      <c r="I13" s="37"/>
-      <c r="J13" s="37"/>
+      <c r="I13" s="36"/>
+      <c r="J13" s="36"/>
       <c r="K13" s="14"/>
-      <c r="L13" s="32"/>
-      <c r="M13" s="39"/>
+      <c r="L13" s="31"/>
+      <c r="M13" s="38"/>
     </row>
     <row r="14" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="37" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="B14" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="36" t="s">
+        <v>25</v>
       </c>
       <c r="D14" s="10" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>25</v>
+      </c>
+      <c r="E14" s="36" t="s">
+        <v>25</v>
       </c>
       <c r="F14" s="10" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="G14" s="29"/>
+        <v>25</v>
+      </c>
+      <c r="G14" s="28" t="s">
+        <v>25</v>
+      </c>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="11"/>
       <c r="K14" s="14"/>
-      <c r="L14" s="32"/>
-      <c r="M14" s="39"/>
+      <c r="L14" s="31"/>
+      <c r="M14" s="38"/>
     </row>
     <row r="15" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="37" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="B15" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="36" t="s">
+        <v>25</v>
       </c>
       <c r="D15" s="10" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>25</v>
+      </c>
+      <c r="E15" s="36" t="s">
+        <v>25</v>
       </c>
       <c r="F15" s="10" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="G15" s="29"/>
+        <v>25</v>
+      </c>
+      <c r="G15" s="28" t="s">
+        <v>25</v>
+      </c>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="11"/>
       <c r="K15" s="14"/>
-      <c r="L15" s="32"/>
-      <c r="M15" s="39"/>
+      <c r="L15" s="31"/>
+      <c r="M15" s="38"/>
     </row>
     <row r="16" spans="1:16" s="15" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>25</v>
+      </c>
+      <c r="C16" s="36" t="s">
+        <v>25</v>
       </c>
       <c r="D16" s="10" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E16" s="10" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F16" s="10" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="G16" s="29"/>
+        <v>25</v>
+      </c>
+      <c r="G16" s="28" t="s">
+        <v>25</v>
+      </c>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="11"/>
       <c r="K16" s="14"/>
-      <c r="L16" s="32"/>
-      <c r="M16" s="39"/>
+      <c r="L16" s="31"/>
+      <c r="M16" s="38"/>
     </row>
     <row r="17" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>25</v>
+      </c>
+      <c r="C17" s="36" t="s">
+        <v>25</v>
       </c>
       <c r="D17" s="10" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E17" s="10" t="s">
-        <v>26</v>
-[...4 lines deleted...]
-      <c r="G17" s="29"/>
+        <v>25</v>
+      </c>
+      <c r="F17" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="G17" s="28" t="s">
+        <v>25</v>
+      </c>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="11"/>
       <c r="K17" s="14"/>
       <c r="L17" s="7"/>
-      <c r="M17" s="39"/>
+      <c r="M17" s="38"/>
     </row>
     <row r="18" spans="1:13" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="10" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>25</v>
+      </c>
+      <c r="C18" s="36" t="s">
+        <v>25</v>
       </c>
       <c r="D18" s="10" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E18" s="10" t="s">
-        <v>26</v>
-[...4 lines deleted...]
-      <c r="G18" s="29"/>
+        <v>25</v>
+      </c>
+      <c r="F18" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="G18" s="28" t="s">
+        <v>25</v>
+      </c>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="11"/>
       <c r="K18" s="14"/>
       <c r="L18" s="7"/>
-      <c r="M18" s="39"/>
+      <c r="M18" s="38"/>
     </row>
     <row r="19" spans="1:13" s="15" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="7">
         <v>182.7</v>
       </c>
-      <c r="C19" s="37">
+      <c r="C19" s="36">
         <v>355.6</v>
       </c>
       <c r="D19" s="7">
         <v>515.79999999999995</v>
       </c>
       <c r="E19" s="7">
         <v>690.5</v>
       </c>
-      <c r="F19" s="37">
+      <c r="F19" s="36">
         <v>822.7</v>
       </c>
-      <c r="G19" s="37"/>
+      <c r="G19" s="36">
+        <v>1033.2</v>
+      </c>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="17"/>
       <c r="L19" s="7"/>
-      <c r="M19" s="39"/>
+      <c r="M19" s="38"/>
     </row>
     <row r="20" spans="1:13" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="10" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>25</v>
+      </c>
+      <c r="C20" s="36" t="s">
+        <v>25</v>
       </c>
       <c r="D20" s="10" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E20" s="10" t="s">
-        <v>26</v>
-[...4 lines deleted...]
-      <c r="G20" s="29"/>
+        <v>25</v>
+      </c>
+      <c r="F20" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="G20" s="28" t="s">
+        <v>25</v>
+      </c>
       <c r="H20" s="10"/>
       <c r="I20" s="10"/>
       <c r="J20" s="11"/>
       <c r="K20" s="14"/>
       <c r="L20" s="7"/>
-      <c r="M20" s="39"/>
+      <c r="M20" s="38"/>
     </row>
     <row r="21" spans="1:13" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="10" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>25</v>
+      </c>
+      <c r="C21" s="36" t="s">
+        <v>25</v>
       </c>
       <c r="D21" s="10" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E21" s="10" t="s">
-        <v>26</v>
-[...4 lines deleted...]
-      <c r="G21" s="29"/>
+        <v>25</v>
+      </c>
+      <c r="F21" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="G21" s="28" t="s">
+        <v>25</v>
+      </c>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="11"/>
       <c r="K21" s="14"/>
       <c r="L21" s="7"/>
-      <c r="M21" s="39"/>
+      <c r="M21" s="38"/>
     </row>
     <row r="22" spans="1:13" s="15" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="7">
         <v>581</v>
       </c>
-      <c r="C22" s="37">
+      <c r="C22" s="36">
         <v>1153</v>
       </c>
       <c r="D22" s="7">
         <v>1685</v>
       </c>
       <c r="E22" s="7">
         <v>2274</v>
       </c>
-      <c r="F22" s="37">
+      <c r="F22" s="36">
         <v>2833</v>
       </c>
-      <c r="G22" s="13"/>
-      <c r="H22" s="37"/>
+      <c r="G22" s="13">
+        <v>3453</v>
+      </c>
+      <c r="H22" s="36"/>
       <c r="I22" s="7"/>
-      <c r="J22" s="37"/>
+      <c r="J22" s="36"/>
       <c r="K22" s="17"/>
       <c r="L22" s="7"/>
-      <c r="M22" s="39"/>
+      <c r="M22" s="38"/>
     </row>
     <row r="23" spans="1:13" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="7">
         <v>581</v>
       </c>
-      <c r="C23" s="37">
+      <c r="C23" s="36">
         <v>1153</v>
       </c>
       <c r="D23" s="7">
         <v>1685</v>
       </c>
       <c r="E23" s="7">
         <v>2274</v>
       </c>
-      <c r="F23" s="37">
+      <c r="F23" s="36">
         <v>2833</v>
       </c>
-      <c r="G23" s="13"/>
-      <c r="H23" s="37"/>
+      <c r="G23" s="13">
+        <v>3453</v>
+      </c>
+      <c r="H23" s="36"/>
       <c r="I23" s="7"/>
-      <c r="J23" s="37"/>
+      <c r="J23" s="36"/>
       <c r="K23" s="17"/>
       <c r="L23" s="7"/>
-      <c r="M23" s="39"/>
+      <c r="M23" s="38"/>
     </row>
     <row r="24" spans="1:13" s="15" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="7">
         <v>289.2</v>
       </c>
-      <c r="C24" s="37">
+      <c r="C24" s="36">
         <v>540.6</v>
       </c>
       <c r="D24" s="7">
         <v>806.9</v>
       </c>
       <c r="E24" s="7">
         <v>1127.5999999999999</v>
       </c>
-      <c r="F24" s="37">
+      <c r="F24" s="36">
         <v>1462.7</v>
       </c>
-      <c r="G24" s="13"/>
-      <c r="H24" s="37"/>
+      <c r="G24" s="13">
+        <v>1850.1</v>
+      </c>
+      <c r="H24" s="36"/>
       <c r="I24" s="7"/>
-      <c r="J24" s="37"/>
+      <c r="J24" s="36"/>
       <c r="K24" s="17"/>
       <c r="L24" s="7"/>
-      <c r="M24" s="39"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:13" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="M24" s="38"/>
+    </row>
+    <row r="25" spans="1:13" s="35" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="19">
         <v>289.2</v>
       </c>
-      <c r="C25" s="38">
+      <c r="C25" s="37">
         <v>540.6</v>
       </c>
       <c r="D25" s="19">
         <v>806.9</v>
       </c>
       <c r="E25" s="19">
         <v>1127.5999999999999</v>
       </c>
-      <c r="F25" s="38">
+      <c r="F25" s="37">
         <v>1462.7</v>
       </c>
-      <c r="G25" s="33"/>
-      <c r="H25" s="38"/>
+      <c r="G25" s="32">
+        <v>1850.1</v>
+      </c>
+      <c r="H25" s="37"/>
       <c r="I25" s="19"/>
-      <c r="J25" s="38"/>
+      <c r="J25" s="37"/>
       <c r="K25" s="20"/>
       <c r="L25" s="19"/>
-      <c r="M25" s="38"/>
-[...29 lines deleted...]
-      <c r="C30" s="37"/>
+      <c r="M25" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>