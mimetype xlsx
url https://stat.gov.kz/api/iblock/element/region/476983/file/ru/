--- v4 (2026-08-02)
+++ v5 (2026-08-24)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="21425"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="21425"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kaldibaeva\Desktop\2026\07 июль\Динамика за июнь\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kaldibaeva\Desktop\2026\07 июль\Динамика за июль-2026 год\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DC1A7F21-9B23-4A9B-B805-1C0523E18120}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{06436E5C-8C7C-4E6D-9A0C-A8619FDA0597}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1545" yWindow="345" windowWidth="14055" windowHeight="14160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="810" yWindow="-120" windowWidth="28110" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="69">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -238,51 +238,51 @@
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Бегеева Гулдана </t>
   </si>
   <si>
     <t>+7 7132 564957</t>
   </si>
   <si>
     <t>g.begeeva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Управление статистики производства и окружающей среды</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -369,50 +369,56 @@
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -434,100 +440,92 @@
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -629,50 +627,59 @@
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="4" xr:uid="{465D76AC-D4D7-4F08-A381-DAF4AF3F1F5F}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="3" xr:uid="{8522CA73-DB79-40B8-B3E8-A0D3A24C3894}"/>
     <cellStyle name="Обычный 3 3" xfId="2" xr:uid="{81BFA63A-342D-400E-A298-F9BF5211E789}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -990,1431 +997,1475 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.begeeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/aktobe/dynamic-tables/52/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1F6A9E31-90DE-4F02-90DC-B665FAB3F79B}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="54" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="40"/>
+    <col min="1" max="1" width="42.28515625" style="50" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="50" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="36"/>
+    <col min="257" max="257" width="42.28515625" style="36" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="36" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="36"/>
+    <col min="513" max="513" width="42.28515625" style="36" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="36" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="36"/>
+    <col min="769" max="769" width="42.28515625" style="36" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="36" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="36"/>
+    <col min="1025" max="1025" width="42.28515625" style="36" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="36" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="36"/>
+    <col min="1281" max="1281" width="42.28515625" style="36" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="36" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="36"/>
+    <col min="1537" max="1537" width="42.28515625" style="36" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="36" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="36"/>
+    <col min="1793" max="1793" width="42.28515625" style="36" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="36" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="36"/>
+    <col min="2049" max="2049" width="42.28515625" style="36" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="36" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="36"/>
+    <col min="2305" max="2305" width="42.28515625" style="36" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="36" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="36"/>
+    <col min="2561" max="2561" width="42.28515625" style="36" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="36" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="36"/>
+    <col min="2817" max="2817" width="42.28515625" style="36" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="36" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="36"/>
+    <col min="3073" max="3073" width="42.28515625" style="36" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="36" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="36"/>
+    <col min="3329" max="3329" width="42.28515625" style="36" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="36" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="36"/>
+    <col min="3585" max="3585" width="42.28515625" style="36" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="36" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="36"/>
+    <col min="3841" max="3841" width="42.28515625" style="36" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="36" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="36"/>
+    <col min="4097" max="4097" width="42.28515625" style="36" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="36" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="36"/>
+    <col min="4353" max="4353" width="42.28515625" style="36" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="36" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="36"/>
+    <col min="4609" max="4609" width="42.28515625" style="36" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="36" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="36"/>
+    <col min="4865" max="4865" width="42.28515625" style="36" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="36" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="36"/>
+    <col min="5121" max="5121" width="42.28515625" style="36" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="36" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="36"/>
+    <col min="5377" max="5377" width="42.28515625" style="36" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="36" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="36"/>
+    <col min="5633" max="5633" width="42.28515625" style="36" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="36" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="36"/>
+    <col min="5889" max="5889" width="42.28515625" style="36" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="36" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="36"/>
+    <col min="6145" max="6145" width="42.28515625" style="36" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="36" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="36"/>
+    <col min="6401" max="6401" width="42.28515625" style="36" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="36" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="36"/>
+    <col min="6657" max="6657" width="42.28515625" style="36" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="36" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="36"/>
+    <col min="6913" max="6913" width="42.28515625" style="36" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="36" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="36"/>
+    <col min="7169" max="7169" width="42.28515625" style="36" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="36" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="36"/>
+    <col min="7425" max="7425" width="42.28515625" style="36" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="36" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="36"/>
+    <col min="7681" max="7681" width="42.28515625" style="36" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="36" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="36"/>
+    <col min="7937" max="7937" width="42.28515625" style="36" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="36" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="36"/>
+    <col min="8193" max="8193" width="42.28515625" style="36" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="36" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="36"/>
+    <col min="8449" max="8449" width="42.28515625" style="36" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="36" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="36"/>
+    <col min="8705" max="8705" width="42.28515625" style="36" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="36" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="36"/>
+    <col min="8961" max="8961" width="42.28515625" style="36" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="36" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="36"/>
+    <col min="9217" max="9217" width="42.28515625" style="36" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="36" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="36"/>
+    <col min="9473" max="9473" width="42.28515625" style="36" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="36" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="36"/>
+    <col min="9729" max="9729" width="42.28515625" style="36" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="36" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="36"/>
+    <col min="9985" max="9985" width="42.28515625" style="36" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="36" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="36"/>
+    <col min="10241" max="10241" width="42.28515625" style="36" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="36" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="36"/>
+    <col min="10497" max="10497" width="42.28515625" style="36" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="36" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="36"/>
+    <col min="10753" max="10753" width="42.28515625" style="36" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="36" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="36"/>
+    <col min="11009" max="11009" width="42.28515625" style="36" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="36" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="36"/>
+    <col min="11265" max="11265" width="42.28515625" style="36" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="36" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="36"/>
+    <col min="11521" max="11521" width="42.28515625" style="36" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="36" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="36"/>
+    <col min="11777" max="11777" width="42.28515625" style="36" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="36" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="36"/>
+    <col min="12033" max="12033" width="42.28515625" style="36" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="36" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="36"/>
+    <col min="12289" max="12289" width="42.28515625" style="36" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="36" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="36"/>
+    <col min="12545" max="12545" width="42.28515625" style="36" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="36" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="36"/>
+    <col min="12801" max="12801" width="42.28515625" style="36" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="36" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="36"/>
+    <col min="13057" max="13057" width="42.28515625" style="36" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="36" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="36"/>
+    <col min="13313" max="13313" width="42.28515625" style="36" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="36" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="36"/>
+    <col min="13569" max="13569" width="42.28515625" style="36" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="36" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="36"/>
+    <col min="13825" max="13825" width="42.28515625" style="36" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="36" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="36"/>
+    <col min="14081" max="14081" width="42.28515625" style="36" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="36" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="36"/>
+    <col min="14337" max="14337" width="42.28515625" style="36" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="36" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="36"/>
+    <col min="14593" max="14593" width="42.28515625" style="36" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="36" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="36"/>
+    <col min="14849" max="14849" width="42.28515625" style="36" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="36" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="36"/>
+    <col min="15105" max="15105" width="42.28515625" style="36" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="36" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="36"/>
+    <col min="15361" max="15361" width="42.28515625" style="36" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="36" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="36"/>
+    <col min="15617" max="15617" width="42.28515625" style="36" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="36" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="36"/>
+    <col min="15873" max="15873" width="42.28515625" style="36" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="36" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="36"/>
+    <col min="16129" max="16129" width="42.28515625" style="36" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="36" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="39"/>
-[...3 lines deleted...]
-      <c r="A2" s="41" t="s">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35"/>
+    </row>
+    <row r="2" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="37" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="42">
+      <c r="B2" s="38">
         <v>151102</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="41" t="s">
+    <row r="3" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="37" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="42" t="s">
+      <c r="B3" s="38" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="41" t="s">
+    <row r="4" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="37" t="s">
         <v>30</v>
       </c>
-      <c r="B4" s="44" t="s">
+      <c r="B4" s="40" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="45" t="s">
+    <row r="5" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="B5" s="42" t="s">
+      <c r="B5" s="38" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="45" t="s">
+    <row r="6" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="41" t="s">
         <v>34</v>
       </c>
-      <c r="B6" s="42" t="s">
+      <c r="B6" s="38" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="43" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A7" s="41" t="s">
+    <row r="7" spans="1:13" s="39" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="B7" s="46" t="s">
+      <c r="B7" s="42" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="41" t="s">
+    <row r="8" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="37" t="s">
         <v>38</v>
       </c>
-      <c r="B8" s="44" t="s">
+      <c r="B8" s="40" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="43" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="41" t="s">
+    <row r="9" spans="1:13" s="39" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="37" t="s">
         <v>40</v>
       </c>
-      <c r="B9" s="46" t="s">
+      <c r="B9" s="42" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="41" t="s">
+    <row r="10" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="B10" s="46" t="s">
+      <c r="B10" s="42" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="41" t="s">
+    <row r="11" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="B11" s="47"/>
-[...3 lines deleted...]
-      <c r="A12" s="41" t="s">
+      <c r="B11" s="43"/>
+      <c r="M11" s="44"/>
+    </row>
+    <row r="12" spans="1:13" s="39" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="A12" s="37" t="s">
         <v>45</v>
       </c>
-      <c r="B12" s="49" t="s">
+      <c r="B12" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="M12" s="48"/>
-[...2 lines deleted...]
-      <c r="A13" s="50" t="s">
+      <c r="M12" s="44"/>
+    </row>
+    <row r="13" spans="1:13" s="39" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A13" s="46" t="s">
         <v>47</v>
       </c>
-      <c r="B13" s="51" t="s">
+      <c r="B13" s="47" t="s">
         <v>48</v>
       </c>
-      <c r="M13" s="48"/>
-[...2 lines deleted...]
-      <c r="A14" s="62" t="s">
+      <c r="M13" s="44"/>
+    </row>
+    <row r="14" spans="1:13" s="60" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="58" t="s">
         <v>49</v>
       </c>
-      <c r="B14" s="63" t="s">
+      <c r="B14" s="59" t="s">
         <v>63</v>
       </c>
-      <c r="M14" s="65"/>
-[...2 lines deleted...]
-      <c r="A15" s="62" t="s">
+      <c r="M14" s="61"/>
+    </row>
+    <row r="15" spans="1:13" s="60" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="58" t="s">
         <v>50</v>
       </c>
-      <c r="B15" s="66" t="s">
+      <c r="B15" s="62" t="s">
         <v>64</v>
       </c>
-      <c r="M15" s="65"/>
-[...2 lines deleted...]
-      <c r="A16" s="67" t="s">
+      <c r="M15" s="61"/>
+    </row>
+    <row r="16" spans="1:13" s="65" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="63" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="68">
-[...5 lines deleted...]
-      <c r="A17" s="67" t="s">
+      <c r="B16" s="64">
+        <v>46251</v>
+      </c>
+      <c r="M16" s="66"/>
+    </row>
+    <row r="17" spans="1:13" s="65" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B17" s="68">
-[...5 lines deleted...]
-      <c r="A18" s="67" t="s">
+      <c r="B17" s="64">
+        <v>46283</v>
+      </c>
+      <c r="M17" s="67"/>
+    </row>
+    <row r="18" spans="1:13" s="65" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="63" t="s">
         <v>53</v>
       </c>
-      <c r="B18" s="72" t="s">
+      <c r="B18" s="68" t="s">
         <v>68</v>
       </c>
-      <c r="M18" s="70"/>
-[...2 lines deleted...]
-      <c r="A19" s="67" t="s">
+      <c r="M18" s="66"/>
+    </row>
+    <row r="19" spans="1:13" s="65" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="B19" s="72" t="s">
+      <c r="B19" s="68" t="s">
         <v>65</v>
       </c>
-      <c r="M19" s="71"/>
-[...2 lines deleted...]
-      <c r="A20" s="67" t="s">
+      <c r="M19" s="67"/>
+    </row>
+    <row r="20" spans="1:13" s="65" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="63" t="s">
         <v>55</v>
       </c>
-      <c r="B20" s="73" t="s">
+      <c r="B20" s="69" t="s">
         <v>66</v>
       </c>
-      <c r="M20" s="70"/>
-[...2 lines deleted...]
-      <c r="A21" s="67" t="s">
+      <c r="M20" s="66"/>
+    </row>
+    <row r="21" spans="1:13" s="65" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="63" t="s">
         <v>56</v>
       </c>
-      <c r="B21" s="74" t="s">
+      <c r="B21" s="70" t="s">
         <v>67</v>
       </c>
-      <c r="M21" s="71"/>
-[...3 lines deleted...]
-      <c r="B22" s="76"/>
+      <c r="M21" s="67"/>
+    </row>
+    <row r="22" spans="1:13" s="65" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="71"/>
+      <c r="B22" s="72"/>
     </row>
     <row r="23" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B23" s="55"/>
-      <c r="M23" s="53"/>
+      <c r="B23" s="51"/>
+      <c r="M23" s="49"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="52"/>
+      <c r="M24" s="48"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="53"/>
+      <c r="M25" s="49"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="52"/>
+      <c r="M26" s="48"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{A7D3EC8F-785F-4C1B-91E8-4486719CF1DB}"/>
     <hyperlink ref="B13" r:id="rId2" xr:uid="{5B495DF6-0C44-4705-A7FC-F12122377BBC}"/>
     <hyperlink ref="B21" r:id="rId3" xr:uid="{44A61A9A-FFCE-48B7-9990-BCB0E38EE7A8}"/>
     <hyperlink ref="B15" r:id="rId4" xr:uid="{AB43E0FD-577B-4F80-9539-7B3460704B65}"/>
     <hyperlink ref="B14" r:id="rId5" xr:uid="{0B8FCDE2-36B2-4E48-B0A8-EF2C3B5FA4EB}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28436796-0B52-4726-AA72-D03AC07B0DDA}">
   <dimension ref="A2:A14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A37" sqref="A37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="113.5703125" style="57" customWidth="1"/>
-[...189 lines deleted...]
-    <col min="16130" max="16384" width="9.140625" style="57"/>
+    <col min="1" max="1" width="113.5703125" style="53" customWidth="1"/>
+    <col min="2" max="255" width="9.140625" style="53"/>
+    <col min="256" max="256" width="4.42578125" style="53" customWidth="1"/>
+    <col min="257" max="257" width="113.5703125" style="53" customWidth="1"/>
+    <col min="258" max="511" width="9.140625" style="53"/>
+    <col min="512" max="512" width="4.42578125" style="53" customWidth="1"/>
+    <col min="513" max="513" width="113.5703125" style="53" customWidth="1"/>
+    <col min="514" max="767" width="9.140625" style="53"/>
+    <col min="768" max="768" width="4.42578125" style="53" customWidth="1"/>
+    <col min="769" max="769" width="113.5703125" style="53" customWidth="1"/>
+    <col min="770" max="1023" width="9.140625" style="53"/>
+    <col min="1024" max="1024" width="4.42578125" style="53" customWidth="1"/>
+    <col min="1025" max="1025" width="113.5703125" style="53" customWidth="1"/>
+    <col min="1026" max="1279" width="9.140625" style="53"/>
+    <col min="1280" max="1280" width="4.42578125" style="53" customWidth="1"/>
+    <col min="1281" max="1281" width="113.5703125" style="53" customWidth="1"/>
+    <col min="1282" max="1535" width="9.140625" style="53"/>
+    <col min="1536" max="1536" width="4.42578125" style="53" customWidth="1"/>
+    <col min="1537" max="1537" width="113.5703125" style="53" customWidth="1"/>
+    <col min="1538" max="1791" width="9.140625" style="53"/>
+    <col min="1792" max="1792" width="4.42578125" style="53" customWidth="1"/>
+    <col min="1793" max="1793" width="113.5703125" style="53" customWidth="1"/>
+    <col min="1794" max="2047" width="9.140625" style="53"/>
+    <col min="2048" max="2048" width="4.42578125" style="53" customWidth="1"/>
+    <col min="2049" max="2049" width="113.5703125" style="53" customWidth="1"/>
+    <col min="2050" max="2303" width="9.140625" style="53"/>
+    <col min="2304" max="2304" width="4.42578125" style="53" customWidth="1"/>
+    <col min="2305" max="2305" width="113.5703125" style="53" customWidth="1"/>
+    <col min="2306" max="2559" width="9.140625" style="53"/>
+    <col min="2560" max="2560" width="4.42578125" style="53" customWidth="1"/>
+    <col min="2561" max="2561" width="113.5703125" style="53" customWidth="1"/>
+    <col min="2562" max="2815" width="9.140625" style="53"/>
+    <col min="2816" max="2816" width="4.42578125" style="53" customWidth="1"/>
+    <col min="2817" max="2817" width="113.5703125" style="53" customWidth="1"/>
+    <col min="2818" max="3071" width="9.140625" style="53"/>
+    <col min="3072" max="3072" width="4.42578125" style="53" customWidth="1"/>
+    <col min="3073" max="3073" width="113.5703125" style="53" customWidth="1"/>
+    <col min="3074" max="3327" width="9.140625" style="53"/>
+    <col min="3328" max="3328" width="4.42578125" style="53" customWidth="1"/>
+    <col min="3329" max="3329" width="113.5703125" style="53" customWidth="1"/>
+    <col min="3330" max="3583" width="9.140625" style="53"/>
+    <col min="3584" max="3584" width="4.42578125" style="53" customWidth="1"/>
+    <col min="3585" max="3585" width="113.5703125" style="53" customWidth="1"/>
+    <col min="3586" max="3839" width="9.140625" style="53"/>
+    <col min="3840" max="3840" width="4.42578125" style="53" customWidth="1"/>
+    <col min="3841" max="3841" width="113.5703125" style="53" customWidth="1"/>
+    <col min="3842" max="4095" width="9.140625" style="53"/>
+    <col min="4096" max="4096" width="4.42578125" style="53" customWidth="1"/>
+    <col min="4097" max="4097" width="113.5703125" style="53" customWidth="1"/>
+    <col min="4098" max="4351" width="9.140625" style="53"/>
+    <col min="4352" max="4352" width="4.42578125" style="53" customWidth="1"/>
+    <col min="4353" max="4353" width="113.5703125" style="53" customWidth="1"/>
+    <col min="4354" max="4607" width="9.140625" style="53"/>
+    <col min="4608" max="4608" width="4.42578125" style="53" customWidth="1"/>
+    <col min="4609" max="4609" width="113.5703125" style="53" customWidth="1"/>
+    <col min="4610" max="4863" width="9.140625" style="53"/>
+    <col min="4864" max="4864" width="4.42578125" style="53" customWidth="1"/>
+    <col min="4865" max="4865" width="113.5703125" style="53" customWidth="1"/>
+    <col min="4866" max="5119" width="9.140625" style="53"/>
+    <col min="5120" max="5120" width="4.42578125" style="53" customWidth="1"/>
+    <col min="5121" max="5121" width="113.5703125" style="53" customWidth="1"/>
+    <col min="5122" max="5375" width="9.140625" style="53"/>
+    <col min="5376" max="5376" width="4.42578125" style="53" customWidth="1"/>
+    <col min="5377" max="5377" width="113.5703125" style="53" customWidth="1"/>
+    <col min="5378" max="5631" width="9.140625" style="53"/>
+    <col min="5632" max="5632" width="4.42578125" style="53" customWidth="1"/>
+    <col min="5633" max="5633" width="113.5703125" style="53" customWidth="1"/>
+    <col min="5634" max="5887" width="9.140625" style="53"/>
+    <col min="5888" max="5888" width="4.42578125" style="53" customWidth="1"/>
+    <col min="5889" max="5889" width="113.5703125" style="53" customWidth="1"/>
+    <col min="5890" max="6143" width="9.140625" style="53"/>
+    <col min="6144" max="6144" width="4.42578125" style="53" customWidth="1"/>
+    <col min="6145" max="6145" width="113.5703125" style="53" customWidth="1"/>
+    <col min="6146" max="6399" width="9.140625" style="53"/>
+    <col min="6400" max="6400" width="4.42578125" style="53" customWidth="1"/>
+    <col min="6401" max="6401" width="113.5703125" style="53" customWidth="1"/>
+    <col min="6402" max="6655" width="9.140625" style="53"/>
+    <col min="6656" max="6656" width="4.42578125" style="53" customWidth="1"/>
+    <col min="6657" max="6657" width="113.5703125" style="53" customWidth="1"/>
+    <col min="6658" max="6911" width="9.140625" style="53"/>
+    <col min="6912" max="6912" width="4.42578125" style="53" customWidth="1"/>
+    <col min="6913" max="6913" width="113.5703125" style="53" customWidth="1"/>
+    <col min="6914" max="7167" width="9.140625" style="53"/>
+    <col min="7168" max="7168" width="4.42578125" style="53" customWidth="1"/>
+    <col min="7169" max="7169" width="113.5703125" style="53" customWidth="1"/>
+    <col min="7170" max="7423" width="9.140625" style="53"/>
+    <col min="7424" max="7424" width="4.42578125" style="53" customWidth="1"/>
+    <col min="7425" max="7425" width="113.5703125" style="53" customWidth="1"/>
+    <col min="7426" max="7679" width="9.140625" style="53"/>
+    <col min="7680" max="7680" width="4.42578125" style="53" customWidth="1"/>
+    <col min="7681" max="7681" width="113.5703125" style="53" customWidth="1"/>
+    <col min="7682" max="7935" width="9.140625" style="53"/>
+    <col min="7936" max="7936" width="4.42578125" style="53" customWidth="1"/>
+    <col min="7937" max="7937" width="113.5703125" style="53" customWidth="1"/>
+    <col min="7938" max="8191" width="9.140625" style="53"/>
+    <col min="8192" max="8192" width="4.42578125" style="53" customWidth="1"/>
+    <col min="8193" max="8193" width="113.5703125" style="53" customWidth="1"/>
+    <col min="8194" max="8447" width="9.140625" style="53"/>
+    <col min="8448" max="8448" width="4.42578125" style="53" customWidth="1"/>
+    <col min="8449" max="8449" width="113.5703125" style="53" customWidth="1"/>
+    <col min="8450" max="8703" width="9.140625" style="53"/>
+    <col min="8704" max="8704" width="4.42578125" style="53" customWidth="1"/>
+    <col min="8705" max="8705" width="113.5703125" style="53" customWidth="1"/>
+    <col min="8706" max="8959" width="9.140625" style="53"/>
+    <col min="8960" max="8960" width="4.42578125" style="53" customWidth="1"/>
+    <col min="8961" max="8961" width="113.5703125" style="53" customWidth="1"/>
+    <col min="8962" max="9215" width="9.140625" style="53"/>
+    <col min="9216" max="9216" width="4.42578125" style="53" customWidth="1"/>
+    <col min="9217" max="9217" width="113.5703125" style="53" customWidth="1"/>
+    <col min="9218" max="9471" width="9.140625" style="53"/>
+    <col min="9472" max="9472" width="4.42578125" style="53" customWidth="1"/>
+    <col min="9473" max="9473" width="113.5703125" style="53" customWidth="1"/>
+    <col min="9474" max="9727" width="9.140625" style="53"/>
+    <col min="9728" max="9728" width="4.42578125" style="53" customWidth="1"/>
+    <col min="9729" max="9729" width="113.5703125" style="53" customWidth="1"/>
+    <col min="9730" max="9983" width="9.140625" style="53"/>
+    <col min="9984" max="9984" width="4.42578125" style="53" customWidth="1"/>
+    <col min="9985" max="9985" width="113.5703125" style="53" customWidth="1"/>
+    <col min="9986" max="10239" width="9.140625" style="53"/>
+    <col min="10240" max="10240" width="4.42578125" style="53" customWidth="1"/>
+    <col min="10241" max="10241" width="113.5703125" style="53" customWidth="1"/>
+    <col min="10242" max="10495" width="9.140625" style="53"/>
+    <col min="10496" max="10496" width="4.42578125" style="53" customWidth="1"/>
+    <col min="10497" max="10497" width="113.5703125" style="53" customWidth="1"/>
+    <col min="10498" max="10751" width="9.140625" style="53"/>
+    <col min="10752" max="10752" width="4.42578125" style="53" customWidth="1"/>
+    <col min="10753" max="10753" width="113.5703125" style="53" customWidth="1"/>
+    <col min="10754" max="11007" width="9.140625" style="53"/>
+    <col min="11008" max="11008" width="4.42578125" style="53" customWidth="1"/>
+    <col min="11009" max="11009" width="113.5703125" style="53" customWidth="1"/>
+    <col min="11010" max="11263" width="9.140625" style="53"/>
+    <col min="11264" max="11264" width="4.42578125" style="53" customWidth="1"/>
+    <col min="11265" max="11265" width="113.5703125" style="53" customWidth="1"/>
+    <col min="11266" max="11519" width="9.140625" style="53"/>
+    <col min="11520" max="11520" width="4.42578125" style="53" customWidth="1"/>
+    <col min="11521" max="11521" width="113.5703125" style="53" customWidth="1"/>
+    <col min="11522" max="11775" width="9.140625" style="53"/>
+    <col min="11776" max="11776" width="4.42578125" style="53" customWidth="1"/>
+    <col min="11777" max="11777" width="113.5703125" style="53" customWidth="1"/>
+    <col min="11778" max="12031" width="9.140625" style="53"/>
+    <col min="12032" max="12032" width="4.42578125" style="53" customWidth="1"/>
+    <col min="12033" max="12033" width="113.5703125" style="53" customWidth="1"/>
+    <col min="12034" max="12287" width="9.140625" style="53"/>
+    <col min="12288" max="12288" width="4.42578125" style="53" customWidth="1"/>
+    <col min="12289" max="12289" width="113.5703125" style="53" customWidth="1"/>
+    <col min="12290" max="12543" width="9.140625" style="53"/>
+    <col min="12544" max="12544" width="4.42578125" style="53" customWidth="1"/>
+    <col min="12545" max="12545" width="113.5703125" style="53" customWidth="1"/>
+    <col min="12546" max="12799" width="9.140625" style="53"/>
+    <col min="12800" max="12800" width="4.42578125" style="53" customWidth="1"/>
+    <col min="12801" max="12801" width="113.5703125" style="53" customWidth="1"/>
+    <col min="12802" max="13055" width="9.140625" style="53"/>
+    <col min="13056" max="13056" width="4.42578125" style="53" customWidth="1"/>
+    <col min="13057" max="13057" width="113.5703125" style="53" customWidth="1"/>
+    <col min="13058" max="13311" width="9.140625" style="53"/>
+    <col min="13312" max="13312" width="4.42578125" style="53" customWidth="1"/>
+    <col min="13313" max="13313" width="113.5703125" style="53" customWidth="1"/>
+    <col min="13314" max="13567" width="9.140625" style="53"/>
+    <col min="13568" max="13568" width="4.42578125" style="53" customWidth="1"/>
+    <col min="13569" max="13569" width="113.5703125" style="53" customWidth="1"/>
+    <col min="13570" max="13823" width="9.140625" style="53"/>
+    <col min="13824" max="13824" width="4.42578125" style="53" customWidth="1"/>
+    <col min="13825" max="13825" width="113.5703125" style="53" customWidth="1"/>
+    <col min="13826" max="14079" width="9.140625" style="53"/>
+    <col min="14080" max="14080" width="4.42578125" style="53" customWidth="1"/>
+    <col min="14081" max="14081" width="113.5703125" style="53" customWidth="1"/>
+    <col min="14082" max="14335" width="9.140625" style="53"/>
+    <col min="14336" max="14336" width="4.42578125" style="53" customWidth="1"/>
+    <col min="14337" max="14337" width="113.5703125" style="53" customWidth="1"/>
+    <col min="14338" max="14591" width="9.140625" style="53"/>
+    <col min="14592" max="14592" width="4.42578125" style="53" customWidth="1"/>
+    <col min="14593" max="14593" width="113.5703125" style="53" customWidth="1"/>
+    <col min="14594" max="14847" width="9.140625" style="53"/>
+    <col min="14848" max="14848" width="4.42578125" style="53" customWidth="1"/>
+    <col min="14849" max="14849" width="113.5703125" style="53" customWidth="1"/>
+    <col min="14850" max="15103" width="9.140625" style="53"/>
+    <col min="15104" max="15104" width="4.42578125" style="53" customWidth="1"/>
+    <col min="15105" max="15105" width="113.5703125" style="53" customWidth="1"/>
+    <col min="15106" max="15359" width="9.140625" style="53"/>
+    <col min="15360" max="15360" width="4.42578125" style="53" customWidth="1"/>
+    <col min="15361" max="15361" width="113.5703125" style="53" customWidth="1"/>
+    <col min="15362" max="15615" width="9.140625" style="53"/>
+    <col min="15616" max="15616" width="4.42578125" style="53" customWidth="1"/>
+    <col min="15617" max="15617" width="113.5703125" style="53" customWidth="1"/>
+    <col min="15618" max="15871" width="9.140625" style="53"/>
+    <col min="15872" max="15872" width="4.42578125" style="53" customWidth="1"/>
+    <col min="15873" max="15873" width="113.5703125" style="53" customWidth="1"/>
+    <col min="15874" max="16127" width="9.140625" style="53"/>
+    <col min="16128" max="16128" width="4.42578125" style="53" customWidth="1"/>
+    <col min="16129" max="16129" width="113.5703125" style="53" customWidth="1"/>
+    <col min="16130" max="16384" width="9.140625" style="53"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A2" s="56"/>
+      <c r="A2" s="52"/>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A6" s="58" t="s">
+      <c r="A6" s="54" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A7" s="59" t="s">
+      <c r="A7" s="55" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A8" s="59" t="s">
+      <c r="A8" s="55" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A9" s="59" t="s">
+      <c r="A9" s="55" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A10" s="59"/>
+      <c r="A10" s="55"/>
     </row>
     <row r="11" spans="1:1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A11" s="60" t="s">
+      <c r="A11" s="56" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A14" s="61" t="s">
+      <c r="A14" s="57" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P25"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C30" sqref="C30"/>
+      <selection activeCell="L19" sqref="L19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="19.85546875" style="15" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="16"/>
+    <col min="1" max="1" width="19.85546875" style="13" customWidth="1"/>
+    <col min="2" max="2" width="9.42578125" style="17" customWidth="1"/>
+    <col min="3" max="3" width="12.5703125" style="13" customWidth="1"/>
+    <col min="4" max="4" width="12" style="13" customWidth="1"/>
+    <col min="5" max="5" width="12.42578125" style="13" customWidth="1"/>
+    <col min="6" max="6" width="11" style="13" customWidth="1"/>
+    <col min="7" max="7" width="10.85546875" style="25" customWidth="1"/>
+    <col min="8" max="9" width="12.28515625" style="13" customWidth="1"/>
+    <col min="10" max="10" width="13" style="13" customWidth="1"/>
+    <col min="11" max="11" width="14.28515625" style="13" customWidth="1"/>
+    <col min="12" max="12" width="13.7109375" style="13" customWidth="1"/>
+    <col min="13" max="13" width="14.7109375" style="13" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="76" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="77"/>
-[...10 lines deleted...]
-      <c r="M1" s="26"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="22"/>
+      <c r="M1" s="22"/>
     </row>
     <row r="2" spans="1:16" s="4" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
-      <c r="G2" s="27"/>
+      <c r="G2" s="23"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:16" s="1" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="22"/>
-      <c r="B3" s="23" t="s">
+      <c r="A3" s="18"/>
+      <c r="B3" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="24" t="s">
+      <c r="C3" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="24" t="s">
+      <c r="D3" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="24" t="s">
+      <c r="E3" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="24" t="s">
+      <c r="F3" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="24" t="s">
+      <c r="G3" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="25" t="s">
+      <c r="H3" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="24" t="s">
+      <c r="I3" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="24" t="s">
+      <c r="J3" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="24" t="s">
+      <c r="K3" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="L3" s="23" t="s">
+      <c r="L3" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="M3" s="30" t="s">
+      <c r="M3" s="26" t="s">
         <v>11</v>
       </c>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
     </row>
-    <row r="4" spans="1:16" s="33" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:16" s="29" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="36">
+      <c r="B4" s="32">
         <v>397.2</v>
       </c>
-      <c r="C4" s="36">
+      <c r="C4" s="32">
         <v>756.2</v>
       </c>
-      <c r="D4" s="36">
+      <c r="D4" s="32">
         <v>1151.4000000000001</v>
       </c>
-      <c r="E4" s="36">
+      <c r="E4" s="32">
         <v>1535.6</v>
       </c>
-      <c r="F4" s="36">
+      <c r="F4" s="32">
         <v>1931.3</v>
       </c>
-      <c r="G4" s="36">
+      <c r="G4" s="32">
         <v>2318.1</v>
       </c>
-      <c r="H4" s="36"/>
-[...3 lines deleted...]
-      <c r="L4" s="36"/>
+      <c r="H4" s="74">
+        <v>2714.2</v>
+      </c>
+      <c r="I4" s="32"/>
+      <c r="J4" s="75"/>
+      <c r="K4" s="75"/>
+      <c r="L4" s="32"/>
       <c r="M4" s="8"/>
     </row>
-    <row r="5" spans="1:16" s="33" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:16" s="29" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="36">
+      <c r="B5" s="32">
         <v>125.1</v>
       </c>
-      <c r="C5" s="36">
+      <c r="C5" s="32">
         <v>239.2</v>
       </c>
-      <c r="D5" s="36">
+      <c r="D5" s="32">
         <v>362.9</v>
       </c>
-      <c r="E5" s="36">
+      <c r="E5" s="32">
         <v>484.3</v>
       </c>
-      <c r="F5" s="36">
+      <c r="F5" s="32">
         <v>605.70000000000005</v>
       </c>
-      <c r="G5" s="36">
+      <c r="G5" s="32">
         <v>726.7</v>
       </c>
-      <c r="H5" s="36"/>
-[...3 lines deleted...]
-      <c r="L5" s="36"/>
+      <c r="H5" s="74">
+        <v>846.2</v>
+      </c>
+      <c r="I5" s="32"/>
+      <c r="J5" s="75"/>
+      <c r="K5" s="75"/>
+      <c r="L5" s="32"/>
       <c r="M5" s="7"/>
     </row>
-    <row r="6" spans="1:16" s="33" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:16" s="29" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="36">
+      <c r="B6" s="32">
         <v>146.80000000000001</v>
       </c>
-      <c r="C6" s="36">
+      <c r="C6" s="32">
         <v>279.3</v>
       </c>
-      <c r="D6" s="36">
+      <c r="D6" s="32">
         <v>425.4</v>
       </c>
-      <c r="E6" s="36">
+      <c r="E6" s="32">
         <v>566.20000000000005</v>
       </c>
-      <c r="F6" s="36">
+      <c r="F6" s="32">
         <v>714.2</v>
       </c>
-      <c r="G6" s="36">
+      <c r="G6" s="32">
         <v>858</v>
       </c>
-      <c r="H6" s="36"/>
-[...3 lines deleted...]
-      <c r="L6" s="36"/>
+      <c r="H6" s="74">
+        <v>1006.8</v>
+      </c>
+      <c r="I6" s="32"/>
+      <c r="J6" s="75"/>
+      <c r="K6" s="75"/>
+      <c r="L6" s="32"/>
       <c r="M6" s="7"/>
     </row>
-    <row r="7" spans="1:16" s="34" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:16" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="36">
+      <c r="B7" s="32">
         <v>125.3</v>
       </c>
-      <c r="C7" s="36">
+      <c r="C7" s="32">
         <v>237.8</v>
       </c>
-      <c r="D7" s="36">
+      <c r="D7" s="32">
         <v>363</v>
       </c>
-      <c r="E7" s="36">
+      <c r="E7" s="32">
         <v>485.1</v>
       </c>
-      <c r="F7" s="36">
+      <c r="F7" s="32">
         <v>611.5</v>
       </c>
-      <c r="G7" s="36">
+      <c r="G7" s="32">
         <v>733.4</v>
       </c>
-      <c r="H7" s="36"/>
-[...6 lines deleted...]
-    <row r="8" spans="1:16" s="15" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="H7" s="74">
+        <v>861.2</v>
+      </c>
+      <c r="I7" s="32"/>
+      <c r="J7" s="75"/>
+      <c r="K7" s="75"/>
+      <c r="L7" s="32"/>
+      <c r="M7" s="11"/>
+    </row>
+    <row r="8" spans="1:16" s="13" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="36">
+      <c r="B8" s="32">
         <v>398.7</v>
       </c>
-      <c r="C8" s="36">
+      <c r="C8" s="32">
         <v>757.3</v>
       </c>
-      <c r="D8" s="36">
+      <c r="D8" s="32">
         <v>1142.3</v>
       </c>
-      <c r="E8" s="36">
+      <c r="E8" s="32">
         <v>1523.2</v>
       </c>
-      <c r="F8" s="36">
+      <c r="F8" s="32">
         <v>1908</v>
       </c>
-      <c r="G8" s="36">
+      <c r="G8" s="32">
         <v>2297.9</v>
       </c>
-      <c r="H8" s="36"/>
-[...2 lines deleted...]
-      <c r="K8" s="17"/>
+      <c r="H8" s="75">
+        <v>2691.4</v>
+      </c>
+      <c r="I8" s="32"/>
+      <c r="J8" s="75"/>
+      <c r="K8" s="75"/>
       <c r="L8" s="7"/>
-      <c r="M8" s="38"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="M8" s="34"/>
+    </row>
+    <row r="9" spans="1:16" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B9" s="36">
+      <c r="B9" s="32">
         <v>86.7</v>
       </c>
-      <c r="C9" s="36">
+      <c r="C9" s="32">
         <v>164.1</v>
       </c>
-      <c r="D9" s="36">
+      <c r="D9" s="32">
         <v>247.9</v>
       </c>
-      <c r="E9" s="36">
+      <c r="E9" s="32">
         <v>330</v>
       </c>
-      <c r="F9" s="36">
+      <c r="F9" s="32">
         <v>413.2</v>
       </c>
-      <c r="G9" s="36">
+      <c r="G9" s="32">
         <v>494.5</v>
       </c>
-      <c r="H9" s="36"/>
-[...2 lines deleted...]
-      <c r="K9" s="17"/>
+      <c r="H9" s="75">
+        <v>579.5</v>
+      </c>
+      <c r="I9" s="32"/>
+      <c r="J9" s="75"/>
+      <c r="K9" s="75"/>
       <c r="L9" s="7"/>
-      <c r="M9" s="38"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="M9" s="34"/>
+    </row>
+    <row r="10" spans="1:16" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B10" s="36">
+      <c r="B10" s="32">
         <v>274.39999999999998</v>
       </c>
-      <c r="C10" s="36">
+      <c r="C10" s="32">
         <v>521.9</v>
       </c>
-      <c r="D10" s="36">
+      <c r="D10" s="32">
         <v>785.9</v>
       </c>
-      <c r="E10" s="36">
+      <c r="E10" s="32">
         <v>1048.7</v>
       </c>
-      <c r="F10" s="36">
+      <c r="F10" s="32">
         <v>1313.5</v>
       </c>
-      <c r="G10" s="36">
+      <c r="G10" s="32">
         <v>1586.3</v>
       </c>
-      <c r="H10" s="36"/>
-[...2 lines deleted...]
-      <c r="K10" s="17"/>
+      <c r="H10" s="75">
+        <v>1857</v>
+      </c>
+      <c r="I10" s="32"/>
+      <c r="J10" s="75"/>
+      <c r="K10" s="75"/>
       <c r="L10" s="7"/>
-      <c r="M10" s="38"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="M10" s="34"/>
+    </row>
+    <row r="11" spans="1:16" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B11" s="36">
+      <c r="B11" s="32">
         <v>35.5</v>
       </c>
-      <c r="C11" s="36">
+      <c r="C11" s="32">
         <v>67.7</v>
       </c>
-      <c r="D11" s="36">
+      <c r="D11" s="32">
         <v>103.3</v>
       </c>
-      <c r="E11" s="36">
+      <c r="E11" s="32">
         <v>137.19999999999999</v>
       </c>
-      <c r="F11" s="36">
+      <c r="F11" s="32">
         <v>172.2</v>
       </c>
-      <c r="G11" s="36">
+      <c r="G11" s="32">
         <v>206.3</v>
       </c>
-      <c r="H11" s="36"/>
-[...2 lines deleted...]
-      <c r="K11" s="17"/>
+      <c r="H11" s="75">
+        <v>242.2</v>
+      </c>
+      <c r="I11" s="32"/>
+      <c r="J11" s="75"/>
+      <c r="K11" s="75"/>
       <c r="L11" s="7"/>
-      <c r="M11" s="38"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="M11" s="34"/>
+    </row>
+    <row r="12" spans="1:16" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="B12" s="36" t="s">
-[...11 lines deleted...]
-      <c r="F12" s="36" t="s">
+      <c r="B12" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="F12" s="32" t="s">
         <v>25</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="H12" s="10"/>
+      <c r="H12" s="10" t="s">
+        <v>25</v>
+      </c>
       <c r="I12" s="10"/>
-      <c r="J12" s="10"/>
-      <c r="K12" s="10"/>
+      <c r="J12" s="75"/>
+      <c r="K12" s="75"/>
       <c r="L12" s="7"/>
-      <c r="M12" s="38"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:16" s="15" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="M12" s="34"/>
+    </row>
+    <row r="13" spans="1:16" s="13" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="36">
+      <c r="B13" s="32">
         <v>7.1</v>
       </c>
-      <c r="C13" s="36">
+      <c r="C13" s="32">
         <v>13.3</v>
       </c>
       <c r="D13" s="10">
         <v>19.899999999999999</v>
       </c>
-      <c r="E13" s="36">
+      <c r="E13" s="32">
         <v>27</v>
       </c>
       <c r="F13" s="10">
         <v>34.5</v>
       </c>
-      <c r="G13" s="28">
+      <c r="G13" s="24">
         <v>41.7</v>
       </c>
-      <c r="H13" s="10"/>
-[...6 lines deleted...]
-    <row r="14" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="H13" s="75">
+        <v>49.4</v>
+      </c>
+      <c r="I13" s="32"/>
+      <c r="J13" s="75"/>
+      <c r="K13" s="75"/>
+      <c r="L13" s="27"/>
+      <c r="M13" s="34"/>
+    </row>
+    <row r="14" spans="1:16" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="36" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="36" t="s">
+      <c r="B14" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="32" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="E14" s="36" t="s">
+      <c r="E14" s="32" t="s">
         <v>25</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="G14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="H14" s="10"/>
+      <c r="G14" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>25</v>
+      </c>
       <c r="I14" s="10"/>
-      <c r="J14" s="11"/>
-[...4 lines deleted...]
-    <row r="15" spans="1:16" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="J14" s="75"/>
+      <c r="K14" s="75"/>
+      <c r="L14" s="27"/>
+      <c r="M14" s="34"/>
+    </row>
+    <row r="15" spans="1:16" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="36" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="36" t="s">
+      <c r="B15" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="32" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="E15" s="36" t="s">
+      <c r="E15" s="32" t="s">
         <v>25</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="G15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="H15" s="10"/>
+      <c r="G15" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="24" t="s">
+        <v>25</v>
+      </c>
       <c r="I15" s="10"/>
-      <c r="J15" s="11"/>
-[...4 lines deleted...]
-    <row r="16" spans="1:16" s="15" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J15" s="75"/>
+      <c r="K15" s="75"/>
+      <c r="L15" s="27"/>
+      <c r="M15" s="34"/>
+    </row>
+    <row r="16" spans="1:16" s="13" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="C16" s="36" t="s">
+      <c r="C16" s="32" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>25</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>25</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="G16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="10"/>
+      <c r="G16" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="24" t="s">
+        <v>25</v>
+      </c>
       <c r="I16" s="10"/>
-      <c r="J16" s="11"/>
-[...4 lines deleted...]
-    <row r="17" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J16" s="75"/>
+      <c r="K16" s="75"/>
+      <c r="L16" s="27"/>
+      <c r="M16" s="34"/>
+    </row>
+    <row r="17" spans="1:13" s="13" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="C17" s="36" t="s">
+      <c r="C17" s="32" t="s">
         <v>25</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>25</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="F17" s="36" t="s">
-[...5 lines deleted...]
-      <c r="H17" s="10"/>
+      <c r="F17" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="G17" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="24" t="s">
+        <v>25</v>
+      </c>
       <c r="I17" s="10"/>
-      <c r="J17" s="11"/>
-      <c r="K17" s="14"/>
+      <c r="J17" s="75"/>
+      <c r="K17" s="75"/>
       <c r="L17" s="7"/>
-      <c r="M17" s="38"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:13" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="M17" s="34"/>
+    </row>
+    <row r="18" spans="1:13" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="C18" s="36" t="s">
+      <c r="C18" s="32" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>25</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="F18" s="36" t="s">
-[...5 lines deleted...]
-      <c r="H18" s="10"/>
+      <c r="F18" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="G18" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>25</v>
+      </c>
       <c r="I18" s="10"/>
-      <c r="J18" s="11"/>
-      <c r="K18" s="14"/>
+      <c r="J18" s="75"/>
+      <c r="K18" s="75"/>
       <c r="L18" s="7"/>
-      <c r="M18" s="38"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:13" s="15" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M18" s="34"/>
+    </row>
+    <row r="19" spans="1:13" s="13" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="7">
         <v>182.7</v>
       </c>
-      <c r="C19" s="36">
+      <c r="C19" s="32">
         <v>355.6</v>
       </c>
       <c r="D19" s="7">
         <v>515.79999999999995</v>
       </c>
       <c r="E19" s="7">
         <v>690.5</v>
       </c>
-      <c r="F19" s="36">
+      <c r="F19" s="32">
         <v>822.7</v>
       </c>
-      <c r="G19" s="36">
+      <c r="G19" s="32">
         <v>1033.2</v>
       </c>
-      <c r="H19" s="7"/>
+      <c r="H19" s="75">
+        <v>1232</v>
+      </c>
       <c r="I19" s="7"/>
-      <c r="J19" s="7"/>
-      <c r="K19" s="17"/>
+      <c r="J19" s="75"/>
+      <c r="K19" s="75"/>
       <c r="L19" s="7"/>
-      <c r="M19" s="38"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:13" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="M19" s="34"/>
+    </row>
+    <row r="20" spans="1:13" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="C20" s="36" t="s">
+      <c r="C20" s="32" t="s">
         <v>25</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>25</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="F20" s="36" t="s">
-[...5 lines deleted...]
-      <c r="H20" s="10"/>
+      <c r="F20" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="G20" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="24" t="s">
+        <v>25</v>
+      </c>
       <c r="I20" s="10"/>
-      <c r="J20" s="11"/>
-      <c r="K20" s="14"/>
+      <c r="J20" s="75"/>
+      <c r="K20" s="75"/>
       <c r="L20" s="7"/>
-      <c r="M20" s="38"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:13" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="M20" s="34"/>
+    </row>
+    <row r="21" spans="1:13" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="C21" s="36" t="s">
+      <c r="C21" s="32" t="s">
         <v>25</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>25</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="F21" s="36" t="s">
-[...5 lines deleted...]
-      <c r="H21" s="10"/>
+      <c r="F21" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="G21" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="24" t="s">
+        <v>25</v>
+      </c>
       <c r="I21" s="10"/>
-      <c r="J21" s="11"/>
-      <c r="K21" s="14"/>
+      <c r="J21" s="75"/>
+      <c r="K21" s="75"/>
       <c r="L21" s="7"/>
-      <c r="M21" s="38"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:13" s="15" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="M21" s="34"/>
+    </row>
+    <row r="22" spans="1:13" s="13" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="7">
         <v>581</v>
       </c>
-      <c r="C22" s="36">
+      <c r="C22" s="32">
         <v>1153</v>
       </c>
       <c r="D22" s="7">
         <v>1685</v>
       </c>
       <c r="E22" s="7">
         <v>2274</v>
       </c>
-      <c r="F22" s="36">
+      <c r="F22" s="32">
         <v>2833</v>
       </c>
-      <c r="G22" s="13">
+      <c r="G22" s="12">
         <v>3453</v>
       </c>
-      <c r="H22" s="36"/>
+      <c r="H22" s="75">
+        <v>4069</v>
+      </c>
       <c r="I22" s="7"/>
-      <c r="J22" s="36"/>
-      <c r="K22" s="17"/>
+      <c r="J22" s="75"/>
+      <c r="K22" s="75"/>
       <c r="L22" s="7"/>
-      <c r="M22" s="38"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:13" s="15" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="M22" s="34"/>
+    </row>
+    <row r="23" spans="1:13" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="7">
         <v>581</v>
       </c>
-      <c r="C23" s="36">
+      <c r="C23" s="32">
         <v>1153</v>
       </c>
       <c r="D23" s="7">
         <v>1685</v>
       </c>
       <c r="E23" s="7">
         <v>2274</v>
       </c>
-      <c r="F23" s="36">
+      <c r="F23" s="32">
         <v>2833</v>
       </c>
-      <c r="G23" s="13">
+      <c r="G23" s="12">
         <v>3453</v>
       </c>
-      <c r="H23" s="36"/>
+      <c r="H23" s="75">
+        <v>4069</v>
+      </c>
       <c r="I23" s="7"/>
-      <c r="J23" s="36"/>
-      <c r="K23" s="17"/>
+      <c r="J23" s="75"/>
+      <c r="K23" s="75"/>
       <c r="L23" s="7"/>
-      <c r="M23" s="38"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:13" s="15" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="M23" s="34"/>
+    </row>
+    <row r="24" spans="1:13" s="13" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="7">
         <v>289.2</v>
       </c>
-      <c r="C24" s="36">
+      <c r="C24" s="32">
         <v>540.6</v>
       </c>
       <c r="D24" s="7">
         <v>806.9</v>
       </c>
       <c r="E24" s="7">
         <v>1127.5999999999999</v>
       </c>
-      <c r="F24" s="36">
+      <c r="F24" s="32">
         <v>1462.7</v>
       </c>
-      <c r="G24" s="13">
+      <c r="G24" s="12">
         <v>1850.1</v>
       </c>
-      <c r="H24" s="36"/>
+      <c r="H24" s="75">
+        <v>2225.6999999999998</v>
+      </c>
       <c r="I24" s="7"/>
-      <c r="J24" s="36"/>
-      <c r="K24" s="17"/>
+      <c r="J24" s="75"/>
+      <c r="K24" s="75"/>
       <c r="L24" s="7"/>
-      <c r="M24" s="38"/>
-[...2 lines deleted...]
-      <c r="A25" s="18" t="s">
+      <c r="M24" s="34"/>
+    </row>
+    <row r="25" spans="1:13" s="31" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="19">
+      <c r="B25" s="16">
         <v>289.2</v>
       </c>
-      <c r="C25" s="37">
+      <c r="C25" s="33">
         <v>540.6</v>
       </c>
-      <c r="D25" s="19">
+      <c r="D25" s="16">
         <v>806.9</v>
       </c>
-      <c r="E25" s="19">
+      <c r="E25" s="16">
         <v>1127.5999999999999</v>
       </c>
-      <c r="F25" s="37">
+      <c r="F25" s="33">
         <v>1462.7</v>
       </c>
-      <c r="G25" s="32">
+      <c r="G25" s="28">
         <v>1850.1</v>
       </c>
-      <c r="H25" s="37"/>
-[...4 lines deleted...]
-      <c r="M25" s="37"/>
+      <c r="H25" s="73">
+        <v>2225.6999999999998</v>
+      </c>
+      <c r="I25" s="16"/>
+      <c r="J25" s="73"/>
+      <c r="K25" s="73"/>
+      <c r="L25" s="16"/>
+      <c r="M25" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>